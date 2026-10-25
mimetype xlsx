--- v5 (2026-09-28)
+++ v6 (2026-10-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="696">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="715">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0007493010</t>
   </si>
   <si>
@@ -124,96 +124,102 @@
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>AIR LIQUIDE SA</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS SE</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ SE-REG</t>
   </si>
   <si>
+    <t>FR0010220475</t>
+  </si>
+  <si>
+    <t>ALSTOM</t>
+  </si>
+  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
-    <t>FR0006174348</t>
-[...2 lines deleted...]
-    <t>BUREAU VERITAS S</t>
+    <t>FR0000131104</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI SE</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE</t>
   </si>
@@ -232,74 +238,86 @@
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON SE</t>
   </si>
   <si>
     <t>PTEDP0AM0009</t>
   </si>
   <si>
     <t>EDP SA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL SPA</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE</t>
   </si>
   <si>
-    <t>AT0000652011</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
+    <t>DE0006048432</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO PREF</t>
+  </si>
+  <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
+    <t>ES06445809W9</t>
+  </si>
+  <si>
+    <t>IBERDROLA RTS 07-26</t>
+  </si>
+  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDITEX</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOG</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
@@ -328,1824 +346,1863 @@
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KPN (KONIN) NV</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>L'OREAL</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH MOET HENNE</t>
   </si>
   <si>
+    <t>FI0009014575</t>
+  </si>
+  <si>
+    <t>METSO CORP</t>
+  </si>
+  <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER SPA</t>
   </si>
   <si>
-    <t>DE0008430026</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0006452907</t>
   </si>
   <si>
     <t>NEMETSCHEK SE</t>
   </si>
   <si>
+    <t>FI0009000681</t>
+  </si>
+  <si>
+    <t>NOKIA OYJ</t>
+  </si>
+  <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN SPA</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE</t>
   </si>
   <si>
-    <t>FR0000131906</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>SAINT GOBAIN</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP SE</t>
   </si>
   <si>
+    <t>NL0000360618</t>
+  </si>
+  <si>
+    <t>SBM OFFSHORE NV</t>
+  </si>
+  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTR</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS AG-REG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOC GENERALE SA</t>
   </si>
   <si>
-    <t>FR0000050809</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONI</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES</t>
   </si>
   <si>
     <t>IT0003242622</t>
   </si>
   <si>
     <t>TERNA-RETE ELETT</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES</t>
   </si>
   <si>
-    <t>FR0013326246</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT SPA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UNION CHIM BELGE</t>
   </si>
   <si>
     <t>FR0013506730</t>
   </si>
   <si>
     <t>VALLOUREC</t>
   </si>
   <si>
     <t>FR0000124141</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNE</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA OYJ ABP</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
-    <t>NL0000395903</t>
-[...4 lines deleted...]
-  <si>
     <t>FR001400SDL2</t>
   </si>
   <si>
     <t>AM LAB ISR ACT EMERG</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNP Prbs Esy E HY SR</t>
   </si>
   <si>
+    <t>FR001400KPZ3</t>
+  </si>
+  <si>
+    <t>OFI INVEST ESG LIQ I</t>
+  </si>
+  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
-    <t>4 438.99</t>
+    <t>5 262.11</t>
   </si>
   <si>
     <t>XS3399007288</t>
   </si>
   <si>
     <t>ABER IN 3.625 03-32</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHM BV 5.625 11-44</t>
   </si>
   <si>
-    <t>3 698.63</t>
+    <t>4 130.14</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADID AG 3.5 05-31</t>
   </si>
   <si>
-    <t>1 006.85</t>
+    <t>1 812.33</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEA NV 4.625 05-56</t>
   </si>
   <si>
-    <t>2 242.81</t>
+    <t>3 307.19</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>6 882.53</t>
+    <t>7 800.21</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQ 3.0 05-33</t>
   </si>
   <si>
+    <t>1 380.82</t>
+  </si>
+  <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKEL RE 1.125 01-29</t>
   </si>
   <si>
-    <t>1 047.95</t>
+    <t>1 220.55</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLI 3.25 04-31</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLI 4.5 PERP</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLI SE 5.824 07-53</t>
   </si>
   <si>
-    <t>5 425.10</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPH BA 3.75 05-32</t>
   </si>
   <si>
-    <t>1 514.38</t>
-[...5 lines deleted...]
-    <t>ALPH BA 5.0 05-30</t>
+    <t>2 285.34</t>
   </si>
   <si>
     <t>XS3196024296</t>
   </si>
   <si>
     <t>AROU 3.25 01-31</t>
   </si>
   <si>
-    <t>6 375.34</t>
+    <t>7 372.60</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NED 6.625 PERP</t>
   </si>
   <si>
+    <t>1 122.27</t>
+  </si>
+  <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTR FI 3.278 08-33</t>
   </si>
   <si>
-    <t>7 120.80</t>
+    <t>7 726.83</t>
   </si>
   <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA 4.375 05-56</t>
   </si>
   <si>
+    <t>1 398.18</t>
+  </si>
+  <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALD FI 2.0 01-31</t>
   </si>
   <si>
-    <t>1 786.30</t>
+    <t>2 093.15</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANC BP 3.375 01-30</t>
   </si>
   <si>
-    <t>2 929.32</t>
+    <t>3 441.95</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANC DE 3.5 06-31</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANC SA 4.25 04-38</t>
   </si>
   <si>
-    <t>2 410.27</t>
+    <t>3 388.36</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF 3.25 01-32</t>
   </si>
   <si>
-    <t>5 528.74</t>
+    <t>6 428.77</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQ FE 3.5 07-33</t>
   </si>
   <si>
-    <t>4 602.74</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARC 4.973 05-36</t>
   </si>
   <si>
+    <t>1 580.46</t>
+  </si>
+  <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELF SA 3.375 02-31</t>
   </si>
   <si>
+    <t>1 460.96</t>
+  </si>
+  <si>
+    <t>BE6365319829</t>
+  </si>
+  <si>
+    <t>BELF SA 3.375 05-30</t>
+  </si>
+  <si>
+    <t>1 128.08</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BK IREL 3.875 04-34</t>
+  </si>
+  <si>
+    <t>2 471.83</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRE 3.363 11-33</t>
+  </si>
+  <si>
+    <t>5 821.21</t>
+  </si>
+  <si>
+    <t>FR0014010KM7</t>
+  </si>
+  <si>
+    <t>BNP PAR 3.78 01-36</t>
+  </si>
+  <si>
+    <t>3 934.93</t>
+  </si>
+  <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PAR 4.414 05-41</t>
+  </si>
+  <si>
+    <t>1 499.55</t>
+  </si>
+  <si>
+    <t>XS2555221246</t>
+  </si>
+  <si>
+    <t>BOOK 4.75 11-34</t>
+  </si>
+  <si>
+    <t>9 955.48</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE 4.0 01-34</t>
+  </si>
+  <si>
+    <t>8 284.93</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>BQ POST 4.0 06-34</t>
+  </si>
+  <si>
+    <t>2 410.96</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BRIT TE 3.375 11-32</t>
+  </si>
+  <si>
+    <t>5 591.13</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BURE VE 3.375 10-33</t>
+  </si>
+  <si>
+    <t>5 547.95</t>
+  </si>
+  <si>
+    <t>FR001400N2M9</t>
+  </si>
+  <si>
+    <t>CA 3.75 01-34</t>
+  </si>
+  <si>
+    <t>1 921.23</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIX 3.875 05-38</t>
+  </si>
+  <si>
+    <t>1 592.47</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPG 3.5 09-34</t>
+  </si>
+  <si>
+    <t>5 868.49</t>
+  </si>
+  <si>
+    <t>XS2751689048</t>
+  </si>
+  <si>
+    <t>CARR GL 4.5 11-32</t>
+  </si>
+  <si>
+    <t>5 942.47</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GI 4.75 03-34</t>
+  </si>
+  <si>
+    <t>3 201.37</t>
+  </si>
+  <si>
+    <t>FR001400Q486</t>
+  </si>
+  <si>
+    <t>CIE GEN 3.125 05-31</t>
+  </si>
+  <si>
+    <t>1 875.00</t>
+  </si>
+  <si>
+    <t>XS3311989787</t>
+  </si>
+  <si>
+    <t>CLAR IN 4.125 01-32</t>
+  </si>
+  <si>
+    <t>FR0013521630</t>
+  </si>
+  <si>
+    <t>CNP ASS 2.5 06-51</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA CO 4.0 10-33</t>
+  </si>
+  <si>
+    <t>2 767.34</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMM AK 4.0 07-32</t>
+  </si>
+  <si>
+    <t>XS2796609787</t>
+  </si>
+  <si>
+    <t>COMP DE 3.375 04-30</t>
+  </si>
+  <si>
+    <t>3 079.11</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVI 4.625 06-32</t>
+  </si>
+  <si>
+    <t>1 343.15</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVI HO 4.125 05-33</t>
+  </si>
+  <si>
+    <t>2 237.67</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CRED MU 4.81 05-35</t>
+  </si>
+  <si>
+    <t>1 950.36</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN 4.0 04-37</t>
+  </si>
+  <si>
+    <t>1 950.68</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN 5.25 01-32</t>
+  </si>
+  <si>
+    <t>5 350.68</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANA 3.25 04-30</t>
+  </si>
+  <si>
+    <t>1 186.03</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE 3.785 04-34</t>
+  </si>
+  <si>
+    <t>1 223.64</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DANS ST 3.625 04-36</t>
+  </si>
+  <si>
+    <t>1 300.53</t>
+  </si>
+  <si>
+    <t>DE000DL19VS4</t>
+  </si>
+  <si>
+    <t>DEUT BK 1.75 11-30</t>
+  </si>
+  <si>
+    <t>1 203.42</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUT BK 3.375 02-31</t>
+  </si>
+  <si>
+    <t>1 525.68</t>
+  </si>
+  <si>
+    <t>DE000A30VT06</t>
+  </si>
+  <si>
+    <t>DEUT BK 5.0 09-30</t>
+  </si>
+  <si>
+    <t>8 931.51</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGI IN 0.625 07-31</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BAN 3.0 01-31</t>
+  </si>
+  <si>
+    <t>3 189.04</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BAN 3.125 05-31</t>
+  </si>
+  <si>
+    <t>XS2847684938</t>
+  </si>
+  <si>
+    <t>DSB 3.125 09-34</t>
+  </si>
+  <si>
+    <t>5 599.32</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK 3.706 10-35</t>
+  </si>
+  <si>
+    <t>5 807.76</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JA 3.727 09-37</t>
+  </si>
+  <si>
+    <t>12 093.86</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATO CA 3.625 05-35</t>
+  </si>
+  <si>
+    <t>1 589.04</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP 4.375 12-55</t>
+  </si>
+  <si>
+    <t>5 321.92</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SER 3.75 03-33</t>
+  </si>
+  <si>
+    <t>1 910.96</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELIS CO 2.875 05-30</t>
+  </si>
+  <si>
+    <t>2 392.55</t>
+  </si>
+  <si>
+    <t>XS1492580516</t>
+  </si>
+  <si>
+    <t>ELM BV 4.5 PERP</t>
+  </si>
+  <si>
+    <t>4 315.07</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL 1.875 PERP</t>
+  </si>
+  <si>
+    <t>4 977.74</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE 4.371 PERP</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>EON SE 3.448 01-34</t>
+  </si>
+  <si>
+    <t>4 056.36</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERST GR 3.75 04-36</t>
+  </si>
+  <si>
+    <t>2 013.70</t>
+  </si>
+  <si>
+    <t>XS1428782160</t>
+  </si>
+  <si>
+    <t>ESB FIN 1.88 06-31</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSI 3.0 03-32</t>
+  </si>
+  <si>
+    <t>4 767.12</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO 4.625 04-31</t>
+  </si>
+  <si>
+    <t>1 292.47</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EURO S 3.875 05-32</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVON IN 4.25 09-55</t>
+  </si>
+  <si>
+    <t>1 141.10</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPE FI 3.51 12-33</t>
+  </si>
+  <si>
+    <t>3 743.20</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FAST AB 4.0 02-32</t>
+  </si>
+  <si>
+    <t>3 484.93</t>
+  </si>
+  <si>
+    <t>XS3370251459</t>
+  </si>
+  <si>
+    <t>FORD MO 4.48 07-31</t>
+  </si>
+  <si>
+    <t>XS2764790833</t>
+  </si>
+  <si>
+    <t>FORT 3.7 08-29</t>
+  </si>
+  <si>
+    <t>3 517.53</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLD SA 4.188 04-36</t>
+  </si>
+  <si>
+    <t>1 803.02</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROU BR 3.75 01-36</t>
+  </si>
+  <si>
+    <t>1 931.51</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROU DE 1.85 04-42</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANN RU 1.75 10-40</t>
+  </si>
+  <si>
+    <t>1 404.79</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENK AG 3.625 04-31</t>
+  </si>
+  <si>
+    <t>3 485.96</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLD D 0.625 09-28</t>
+  </si>
+  <si>
+    <t>1 078.77</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWO WO 3.875 06-30</t>
+  </si>
+  <si>
+    <t>1 125.34</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBER FI 3.75 PERP</t>
+  </si>
+  <si>
+    <t>10 890.41</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICAD PR 4.375 05-35</t>
+  </si>
+  <si>
+    <t>1 606.16</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FIN 3.25 10-29</t>
+  </si>
+  <si>
+    <t>5 529.45</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS 4.0 11-32</t>
+  </si>
+  <si>
+    <t>5 457.53</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFO 3.75 04-32</t>
+  </si>
+  <si>
+    <t>1 784.59</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFR WI 1.625 10-28</t>
+  </si>
+  <si>
+    <t>2 493.15</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GRO 3.875 08-37</t>
+  </si>
+  <si>
+    <t>18 154.11</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVE AB 3.5 03-34</t>
+  </si>
+  <si>
+    <t>1 859.99</t>
+  </si>
+  <si>
+    <t>XS2752472436</t>
+  </si>
+  <si>
+    <t>IREN 3.875 07-32</t>
+  </si>
+  <si>
+    <t>XS2977890313</t>
+  </si>
+  <si>
+    <t>IREN 4.5 PERP</t>
+  </si>
+  <si>
+    <t>2 367.12</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHN NT 3.125 12-33</t>
+  </si>
+  <si>
+    <t>1 960.62</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPM CHA 3.136 02-32</t>
+  </si>
+  <si>
+    <t>6 131.09</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GRO 4.75 04-35</t>
+  </si>
+  <si>
+    <t>5 309.59</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC VER 4.375 06-36</t>
+  </si>
+  <si>
+    <t>1 142.36</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEP 3.875 09-33</t>
+  </si>
+  <si>
+    <t>13 079.45</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>Koni DS 3.625 07-34</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KPN 0.875 12-32</t>
+  </si>
+  <si>
+    <t>1 083.56</t>
+  </si>
+  <si>
+    <t>DE000A3H3JU7</t>
+  </si>
+  <si>
+    <t>LEG IMM 0.875 03-33</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOY BA 3.875 05-32</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOY BA 4.0 05-35</t>
+  </si>
+  <si>
+    <t>1 586.85</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NE 4.231 09-30</t>
+  </si>
+  <si>
+    <t>10 502.15</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MO 3.0 03-32</t>
+  </si>
+  <si>
+    <t>2 350.68</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGN IC 3.25 11-31</t>
+  </si>
+  <si>
+    <t>2 172.60</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPL PA 4.728 03-35</t>
+  </si>
+  <si>
+    <t>3 822.81</t>
+  </si>
+  <si>
+    <t>XS2023644540</t>
+  </si>
+  <si>
+    <t>MERC FI 0.875 07-31</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERC KG 3.75 11-55</t>
+  </si>
+  <si>
+    <t>7 910.96</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZU FI 3.21 05-32</t>
+  </si>
+  <si>
+    <t>2 696.40</t>
+  </si>
+  <si>
+    <t>XS3025943419</t>
+  </si>
+  <si>
+    <t>MOND FI 3.75 05-33</t>
+  </si>
+  <si>
+    <t>1 167.12</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORG ST 3.955 03-35</t>
+  </si>
+  <si>
+    <t>6 988.97</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATI BU 4.0 07-35</t>
+  </si>
+  <si>
+    <t>8 075.51</t>
+  </si>
+  <si>
+    <t>XS2434710872</t>
+  </si>
+  <si>
+    <t>NATL GR 1.054 01-31</t>
+  </si>
+  <si>
+    <t>1 091.54</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATL GR 3.631 09-31</t>
+  </si>
+  <si>
+    <t>6 525.85</t>
+  </si>
+  <si>
+    <t>XS3441768093</t>
+  </si>
+  <si>
+    <t>NATL GR 4.268 04-37</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATW GR 3.575 09-32</t>
+  </si>
+  <si>
+    <t>6 248.90</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATW GR 3.723 02-35</t>
+  </si>
+  <si>
+    <t>3 121.20</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETW FI 3.5 09-33</t>
+  </si>
+  <si>
+    <t>1 390.41</t>
+  </si>
+  <si>
+    <t>XS2602037629</t>
+  </si>
+  <si>
+    <t>NN GROU 6.375 PERP</t>
+  </si>
+  <si>
+    <t>7 171.88</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORD BK 3.875 06-36</t>
+  </si>
+  <si>
+    <t>1 074.60</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FIN 3.678 07-33</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>NV LUCH 3.625 11-35</t>
+  </si>
+  <si>
+    <t>2 582.19</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNI FI 3.7 03-32</t>
+  </si>
+  <si>
+    <t>2 919.45</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORP 3.25 01-32</t>
+  </si>
+  <si>
+    <t>7 299.77</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE 5.375 PERP</t>
+  </si>
+  <si>
+    <t>2 974.66</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROU 3.75 04-33</t>
+  </si>
+  <si>
     <t>1 202.05</t>
   </si>
   <si>
-    <t>BE6365319829</t>
-[...880 lines deleted...]
-  <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROU 4.0 04-32</t>
   </si>
   <si>
+    <t>1 095.89</t>
+  </si>
+  <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>PKO BAN 3.75 05-30</t>
   </si>
   <si>
+    <t>1 458.18</t>
+  </si>
+  <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROL EU 4.0 05-34</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROL IN 1.625 06-32</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROX 0.75 11-36</t>
   </si>
   <si>
-    <t>1 386.99</t>
+    <t>1 559.59</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBL GR 3.375 06-32</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIF SC 3.852 09-32</t>
   </si>
   <si>
-    <t>6 332.05</t>
+    <t>6 923.05</t>
   </si>
   <si>
     <t>FR00140193X6</t>
   </si>
   <si>
     <t>RCI BAN 4.0 08-31</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELE 3.0 01-34</t>
   </si>
   <si>
-    <t>2 695.89</t>
+    <t>3 156.16</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA 4.375 PERP</t>
   </si>
   <si>
-    <t>1 534.25</t>
+    <t>2 205.48</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FI 3.375 03-33</t>
   </si>
   <si>
-    <t>1 886.30</t>
+    <t>2 404.11</t>
   </si>
   <si>
     <t>XS2979759359</t>
   </si>
   <si>
     <t>ROYA BA 3.25 01-31</t>
   </si>
   <si>
-    <t>5 663.01</t>
+    <t>6 660.27</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE EDF 3.75 07-35</t>
   </si>
   <si>
-    <t>14 835.62</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3393869279</t>
   </si>
   <si>
     <t>SAP SE 3.25 06-31</t>
   </si>
   <si>
+    <t>1 469.18</t>
+  </si>
+  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOT HY 3.375 09-32</t>
   </si>
   <si>
-    <t>8 294.18</t>
+    <t>9 070.89</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FI 3.75 01-32</t>
   </si>
   <si>
-    <t>1 695.21</t>
+    <t>1 982.88</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FI 3.875 04-31</t>
   </si>
   <si>
+    <t>1 040.41</t>
+  </si>
+  <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SG 3.75 09-33</t>
   </si>
   <si>
-    <t>3 061.64</t>
+    <t>3 349.32</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SG 3.875 11-35</t>
   </si>
   <si>
-    <t>7 070.55</t>
+    <t>7 962.33</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMUR KA 3.489 11-31</t>
   </si>
   <si>
-    <t>2 125.52</t>
+    <t>2 398.52</t>
   </si>
   <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>SOCI DE 3.125 01-34</t>
   </si>
   <si>
-    <t>1 498.29</t>
+    <t>1 738.01</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFT 3.936 06-32</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
-    <t>2 822.25</t>
+    <t>4 847.84</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE 4.0 PERP</t>
   </si>
   <si>
+    <t>2 147.95</t>
+  </si>
+  <si>
     <t>XS3310370955</t>
   </si>
   <si>
     <t>SSE 4.75 PERP</t>
   </si>
   <si>
     <t>XS2631822868</t>
   </si>
   <si>
     <t>STAT AS 3.5 06-33</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STEL NV 6.25 PERP</t>
   </si>
   <si>
+    <t>1 826.71</t>
+  </si>
+  <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWIS RE 4.399 04-37</t>
   </si>
   <si>
-    <t>1 703.39</t>
+    <t>2 404.79</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDN AI 3.965 04-34</t>
   </si>
   <si>
-    <t>1 252.40</t>
+    <t>1 809.02</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE AB 0.75 03-31</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE AB 3.75 11-29</t>
   </si>
   <si>
-    <t>2 260.27</t>
+    <t>2 547.95</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELI CO 3.625 02-32</t>
   </si>
   <si>
-    <t>2 542.47</t>
+    <t>6 197.26</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELS GR 3.375 03-35</t>
   </si>
   <si>
-    <t>4 438.36</t>
+    <t>5 473.97</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENN HO 4.25 04-32</t>
   </si>
   <si>
+    <t>1 059.59</t>
+  </si>
+  <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>5 638.36</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3281650823</t>
   </si>
   <si>
     <t>TERN RE 3.875 PERP</t>
   </si>
   <si>
-    <t>1 571.23</t>
+    <t>1 868.49</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERN RE 4.75 PERP</t>
   </si>
   <si>
-    <t>2 082.19</t>
-[...8 lines deleted...]
-    <t>5 938.36</t>
+    <t>2 810.96</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>THE MAG 3.75 11-34</t>
   </si>
   <si>
-    <t>5 570.14</t>
+    <t>6 292.19</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>THE SAG 3.821 02-33</t>
   </si>
   <si>
-    <t>2 774.15</t>
+    <t>3 395.56</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>TMOB U 3.625 02-35</t>
   </si>
   <si>
-    <t>5 191.10</t>
+    <t>6 300.65</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORO DO 4.03 01-36</t>
   </si>
   <si>
-    <t>4 221.67</t>
+    <t>4 969.82</t>
   </si>
   <si>
     <t>XS2778764006</t>
   </si>
   <si>
     <t>TRAN FI 3.713 03-32</t>
   </si>
   <si>
-    <t>2 237.97</t>
+    <t>2 807.64</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRAN FI 4.143 04-35</t>
   </si>
   <si>
+    <t>1 157.77</t>
+  </si>
+  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GRO 4.125 06-33</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB 4.25 03-30</t>
   </si>
   <si>
-    <t>2 375.34</t>
+    <t>3 027.40</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIB RO 3.875 09-34</t>
   </si>
   <si>
-    <t>6 200.00</t>
+    <t>6 794.52</t>
+  </si>
+  <si>
+    <t>ES0280907066</t>
+  </si>
+  <si>
+    <t>UNIC BA 3.75 06-33</t>
   </si>
   <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNIC FIX 05-36</t>
   </si>
   <si>
-    <t>1 947.42</t>
+    <t>3 245.70</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIV MU 3.75 06-32</t>
   </si>
   <si>
+    <t>1 073.01</t>
+  </si>
+  <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOL EN 2.5 PERP</t>
   </si>
   <si>
+    <t>1 356.16</t>
+  </si>
+  <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOL EN 2.974 01-31</t>
   </si>
   <si>
-    <t>2 786.60</t>
+    <t>3 242.88</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOL EN 3.69 04-31</t>
   </si>
   <si>
+    <t>1 101.95</t>
+  </si>
+  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VEST WI 3.75 06-33</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONO SE 0.75 09-32</t>
   </si>
   <si>
-    <t>1 241.10</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014003S72</t>
   </si>
   <si>
     <t>WENDEL 1.0 06-31</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLT KL 0.75 07-30</t>
   </si>
   <si>
     <t>CH1515238637</t>
   </si>
   <si>
     <t>ZUER KA 3.622 06-32</t>
   </si>
   <si>
+    <t>LWEU6 Index</t>
+  </si>
+  <si>
+    <t>E MIN SP 500 0926</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>RTYU6 Index</t>
+  </si>
+  <si>
+    <t>E-MIN RUS 200 0926</t>
+  </si>
+  <si>
     <t>SLBU6 Index</t>
   </si>
   <si>
     <t>EMINI SP500 E 0926</t>
   </si>
   <si>
-    <t>USD</t>
-[...1 lines deleted...]
-  <si>
     <t>RXU6 Comdty</t>
   </si>
   <si>
     <t>EURO BUND 0926</t>
   </si>
   <si>
     <t>XSSU6 Index</t>
   </si>
   <si>
     <t>EUX SX5 50 ES 0926</t>
   </si>
   <si>
+    <t>TUU6 Comdty</t>
+  </si>
+  <si>
+    <t>TU CBOT UST 2 0926</t>
+  </si>
+  <si>
     <t>TYU6 Comdty</t>
   </si>
   <si>
     <t>US 10YR NOTE 0926</t>
   </si>
   <si>
-    <t>OIRL000002CX</t>
-[...38 lines deleted...]
-    <t>SP 500 260717 P7100</t>
+    <t>OINL000024KZ</t>
+  </si>
+  <si>
+    <t>EURO S 260918 P6075</t>
+  </si>
+  <si>
+    <t>OINL000021KR</t>
+  </si>
+  <si>
+    <t>EURO S 260918 P6100</t>
+  </si>
+  <si>
+    <t>OINL000023WH</t>
+  </si>
+  <si>
+    <t>SP 500 260918 P7200</t>
+  </si>
+  <si>
+    <t>OINL000024Z4</t>
+  </si>
+  <si>
+    <t>SP 500 260918 P7225</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2509,154 +2566,154 @@
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
         <v>8806.0</v>
       </c>
       <c r="C2">
-        <v>5596.74</v>
+        <v>5527.4</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>49284919.5</v>
+        <v>48674368.65</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>49284919.5</v>
+        <v>48674368.65</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>323.234</v>
+        <v>322.19</v>
       </c>
       <c r="C3">
-        <v>17082.36</v>
+        <v>16870.74</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>5521599.84</v>
+        <v>5435584.2</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>5521599.84</v>
+        <v>5435584.2</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>24728.773</v>
+        <v>15971.247</v>
       </c>
       <c r="C4">
-        <v>122.07</v>
+        <v>120.47</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>3018653.37</v>
+        <v>1924214.63</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>3018653.37</v>
+        <v>1924214.63</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z271"/>
+  <dimension ref="A1:Z270"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N271" sqref="N271"/>
+      <selection activeCell="N270" sqref="N270"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>14</v>
       </c>
       <c r="B1" t="s">
         <v>15</v>
       </c>
       <c r="C1" t="s">
         <v>16</v>
       </c>
       <c r="D1" t="s">
         <v>17</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>18</v>
       </c>
       <c r="G1" t="s">
         <v>19</v>
@@ -2672,13543 +2729,13493 @@
       </c>
       <c r="K1" t="s">
         <v>23</v>
       </c>
       <c r="L1" t="s">
         <v>24</v>
       </c>
       <c r="M1" t="s">
         <v>25</v>
       </c>
       <c r="N1" t="s">
         <v>26</v>
       </c>
       <c r="O1" t="s">
         <v>27</v>
       </c>
       <c r="Z1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="1">
-        <v>50.0</v>
+        <v>47.0</v>
       </c>
       <c r="C2" s="1">
-        <v>824.9</v>
+        <v>801.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1427.2926</v>
+        <v>1427.29255319</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>71364.63</v>
+        <v>67082.75</v>
       </c>
       <c r="H2" s="1">
-        <v>-30119.63</v>
+        <v>-29435.75</v>
       </c>
       <c r="I2" s="1">
-        <v>-42.205263307608</v>
+        <v>-43.879760445122</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>41245.0</v>
+        <v>37647.0</v>
       </c>
       <c r="M2" s="1">
-        <v>41245.0</v>
+        <v>37647.0</v>
       </c>
       <c r="N2" s="1">
         <v>0.07</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="1">
-        <v>1222.0</v>
+        <v>964.0</v>
       </c>
       <c r="C3" s="1">
-        <v>172.86</v>
+        <v>176.52</v>
       </c>
       <c r="D3" s="1">
-        <v>116.73090835</v>
+        <v>116.73091286</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
-        <v>142645.17</v>
+        <v>112528.6</v>
       </c>
       <c r="H3" s="1">
-        <v>68589.75</v>
+        <v>57636.68</v>
       </c>
       <c r="I3" s="1">
-        <v>48.084172776407</v>
+        <v>51.21958328816</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>211234.92</v>
+        <v>170165.28</v>
       </c>
       <c r="M3" s="1">
-        <v>211234.92</v>
+        <v>170165.28</v>
       </c>
       <c r="N3" s="1">
-        <v>0.37</v>
+        <v>0.3</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="1">
-        <v>1416.0</v>
+        <v>1320.0</v>
       </c>
       <c r="C4" s="1">
-        <v>191.9</v>
+        <v>206.05</v>
       </c>
       <c r="D4" s="1">
-        <v>159.98949153</v>
+        <v>159.98949242</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>226545.12</v>
+        <v>211186.13</v>
       </c>
       <c r="H4" s="1">
-        <v>45185.28</v>
+        <v>60799.87</v>
       </c>
       <c r="I4" s="1">
-        <v>19.945377768455</v>
+        <v>28.78970792258</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>271730.4</v>
+        <v>271986.0</v>
       </c>
       <c r="M4" s="1">
-        <v>271730.4</v>
+        <v>271986.0</v>
       </c>
       <c r="N4" s="1">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="1">
-        <v>1120.0</v>
+        <v>1044.0</v>
       </c>
       <c r="C5" s="1">
-        <v>407.9</v>
+        <v>427.1</v>
       </c>
       <c r="D5" s="1">
-        <v>264.00596429</v>
+        <v>264.00596743</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
-        <v>295686.68</v>
+        <v>275622.23</v>
       </c>
       <c r="H5" s="1">
-        <v>161161.32</v>
+        <v>170270.17</v>
       </c>
       <c r="I5" s="1">
-        <v>54.504085202621</v>
+        <v>61.776646245116</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>456848.0</v>
+        <v>445892.4</v>
       </c>
       <c r="M5" s="1">
-        <v>456848.0</v>
+        <v>445892.4</v>
       </c>
       <c r="N5" s="1">
-        <v>0.79</v>
+        <v>0.8</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="1">
-        <v>783.0</v>
+        <v>4993.0</v>
       </c>
       <c r="C6" s="1">
-        <v>52.14</v>
+        <v>16.01</v>
       </c>
       <c r="D6" s="1">
-        <v>67.54491699</v>
+        <v>15.35569998</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>52887.67</v>
+        <v>76671.01</v>
       </c>
       <c r="H6" s="1">
-        <v>-12062.05</v>
+        <v>3266.92</v>
       </c>
       <c r="I6" s="1">
-        <v>-22.806922672146</v>
+        <v>4.2609586074319</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>40825.62</v>
+        <v>79937.93</v>
       </c>
       <c r="M6" s="1">
-        <v>40825.62</v>
+        <v>79937.93</v>
       </c>
       <c r="N6" s="1">
-        <v>0.07</v>
+        <v>0.14</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="1">
-        <v>3109.0</v>
+        <v>1474.0</v>
       </c>
       <c r="C7" s="1">
-        <v>42.78</v>
+        <v>49.73</v>
       </c>
       <c r="D7" s="1">
-        <v>30.76847861</v>
+        <v>59.20487788</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>95659.2</v>
+        <v>87267.99</v>
       </c>
       <c r="H7" s="1">
-        <v>37343.82</v>
+        <v>-13965.97</v>
       </c>
       <c r="I7" s="1">
-        <v>39.038398815796</v>
+        <v>-16.003542650633</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>133003.02</v>
+        <v>73302.02</v>
       </c>
       <c r="M7" s="1">
-        <v>133003.02</v>
+        <v>73302.02</v>
       </c>
       <c r="N7" s="1">
-        <v>0.23</v>
+        <v>0.13</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="1">
-        <v>740.0</v>
+        <v>2898.0</v>
       </c>
       <c r="C8" s="1">
-        <v>1578.2</v>
+        <v>49.74</v>
       </c>
       <c r="D8" s="1">
-        <v>605.02333784</v>
+        <v>30.76847826</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>447717.27</v>
+        <v>89167.05</v>
       </c>
       <c r="H8" s="1">
-        <v>720150.73</v>
+        <v>54979.47</v>
       </c>
       <c r="I8" s="1">
-        <v>160.84944188103</v>
+        <v>61.658953615713</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>1167868.0</v>
+        <v>144146.52</v>
       </c>
       <c r="M8" s="1">
-        <v>1167868.0</v>
+        <v>144146.52</v>
       </c>
       <c r="N8" s="1">
-        <v>2.02</v>
+        <v>0.26</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="1">
-        <v>3131.0</v>
+        <v>696.0</v>
       </c>
       <c r="C9" s="1">
-        <v>43.41</v>
+        <v>1563.0</v>
       </c>
       <c r="D9" s="1">
-        <v>30.93182689</v>
+        <v>613.14946839</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>96847.55</v>
+        <v>426752.03</v>
       </c>
       <c r="H9" s="1">
-        <v>39069.16</v>
+        <v>661095.97</v>
       </c>
       <c r="I9" s="1">
-        <v>40.340886269193</v>
+        <v>154.91337440152</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>135916.71</v>
+        <v>1087848.0</v>
       </c>
       <c r="M9" s="1">
-        <v>135916.71</v>
+        <v>1087848.0</v>
       </c>
       <c r="N9" s="1">
-        <v>0.24</v>
+        <v>1.94</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="1">
-        <v>31647.0</v>
+        <v>5458.0</v>
       </c>
       <c r="C10" s="1">
-        <v>11.83</v>
+        <v>44.83</v>
       </c>
       <c r="D10" s="1">
-        <v>5.56751667</v>
+        <v>36.94406193</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>176195.2</v>
+        <v>201640.69</v>
       </c>
       <c r="H10" s="1">
-        <v>198188.81</v>
+        <v>43041.45</v>
       </c>
       <c r="I10" s="1">
-        <v>112.48252506311</v>
+        <v>21.345617295795</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>374384.01</v>
+        <v>244682.14</v>
       </c>
       <c r="M10" s="1">
-        <v>374384.01</v>
+        <v>244682.14</v>
       </c>
       <c r="N10" s="1">
-        <v>0.65</v>
+        <v>0.44</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="1">
-        <v>856.0</v>
+        <v>29503.0</v>
       </c>
       <c r="C11" s="1">
-        <v>71.25</v>
+        <v>11.98</v>
       </c>
       <c r="D11" s="1">
-        <v>98.89813084</v>
+        <v>5.56751652</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>84656.8</v>
+        <v>164258.44</v>
       </c>
       <c r="H11" s="1">
-        <v>-23666.8</v>
+        <v>189187.5</v>
       </c>
       <c r="I11" s="1">
-        <v>-27.956171270353</v>
+        <v>115.17673003591</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>60990.0</v>
+        <v>353445.94</v>
       </c>
       <c r="M11" s="1">
-        <v>60990.0</v>
+        <v>353445.94</v>
       </c>
       <c r="N11" s="1">
-        <v>0.11</v>
+        <v>0.63</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="1">
-        <v>942.0</v>
+        <v>798.0</v>
       </c>
       <c r="C12" s="1">
-        <v>59.06</v>
+        <v>69.9</v>
       </c>
       <c r="D12" s="1">
-        <v>78.07187898</v>
+        <v>98.89813283</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>73543.71</v>
+        <v>78920.71</v>
       </c>
       <c r="H12" s="1">
-        <v>-17909.19</v>
+        <v>-23140.51</v>
       </c>
       <c r="I12" s="1">
-        <v>-24.351763053564</v>
+        <v>-29.32121365862</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>55634.52</v>
+        <v>55780.2</v>
       </c>
       <c r="M12" s="1">
-        <v>55634.52</v>
+        <v>55780.2</v>
       </c>
       <c r="N12" s="1">
         <v>0.1</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="1">
-        <v>4576.0</v>
+        <v>878.0</v>
       </c>
       <c r="C13" s="1">
-        <v>26.12</v>
+        <v>56.96</v>
       </c>
       <c r="D13" s="1">
-        <v>23.38217439</v>
+        <v>78.07187927</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>106996.83</v>
+        <v>68547.11</v>
       </c>
       <c r="H13" s="1">
-        <v>12528.29</v>
+        <v>-18536.23</v>
       </c>
       <c r="I13" s="1">
-        <v>11.709029136658</v>
+        <v>-27.041592271359</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>119525.12</v>
+        <v>50010.88</v>
       </c>
       <c r="M13" s="1">
-        <v>119525.12</v>
+        <v>50010.88</v>
       </c>
       <c r="N13" s="1">
-        <v>0.21</v>
+        <v>0.09</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="1">
-        <v>15563.0</v>
+        <v>1280.0</v>
       </c>
       <c r="C14" s="1">
-        <v>12.31</v>
+        <v>105.92</v>
       </c>
       <c r="D14" s="1">
-        <v>8.39122406</v>
+        <v>102.43189844</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>130592.62</v>
+        <v>131112.83</v>
       </c>
       <c r="H14" s="1">
-        <v>60987.91</v>
+        <v>4464.77</v>
       </c>
       <c r="I14" s="1">
-        <v>46.700885547744</v>
+        <v>3.4052884069393</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>191580.53</v>
+        <v>135577.6</v>
       </c>
       <c r="M14" s="1">
-        <v>191580.53</v>
+        <v>135577.6</v>
       </c>
       <c r="N14" s="1">
-        <v>0.33</v>
+        <v>0.24</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="1">
-        <v>664.0</v>
+        <v>14508.0</v>
       </c>
       <c r="C15" s="1">
-        <v>89.68</v>
+        <v>13.3</v>
       </c>
       <c r="D15" s="1">
-        <v>116.12730422</v>
+        <v>8.39122415</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>77108.53</v>
+        <v>121739.88</v>
       </c>
       <c r="H15" s="1">
-        <v>-17561.01</v>
+        <v>71216.52</v>
       </c>
       <c r="I15" s="1">
-        <v>-22.774406411327</v>
+        <v>58.498924099482</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>59547.52</v>
+        <v>192956.4</v>
       </c>
       <c r="M15" s="1">
-        <v>59547.52</v>
+        <v>192956.4</v>
       </c>
       <c r="N15" s="1">
-        <v>0.1</v>
+        <v>0.34</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="1">
-        <v>6036.0</v>
+        <v>619.0</v>
       </c>
       <c r="C16" s="1">
-        <v>37.83</v>
+        <v>89.88</v>
       </c>
       <c r="D16" s="1">
-        <v>12.05353877</v>
+        <v>116.1273021</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>72755.16</v>
+        <v>71882.8</v>
       </c>
       <c r="H16" s="1">
-        <v>155586.72</v>
+        <v>-16247.08</v>
       </c>
       <c r="I16" s="1">
-        <v>213.84973931746</v>
+        <v>-22.602180215573</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>228341.88</v>
+        <v>55635.72</v>
       </c>
       <c r="M16" s="1">
-        <v>228341.88</v>
+        <v>55635.72</v>
       </c>
       <c r="N16" s="1">
-        <v>0.39</v>
+        <v>0.1</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="1">
-        <v>2754.0</v>
+        <v>5627.0</v>
       </c>
       <c r="C17" s="1">
-        <v>72.12</v>
+        <v>36.78</v>
       </c>
       <c r="D17" s="1">
-        <v>64.56035948</v>
+        <v>12.0535383</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>177799.23</v>
+        <v>67825.26</v>
       </c>
       <c r="H17" s="1">
-        <v>20819.25</v>
+        <v>139135.8</v>
       </c>
       <c r="I17" s="1">
-        <v>11.709415164509</v>
+        <v>205.13861649775</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>198618.48</v>
+        <v>206961.06</v>
       </c>
       <c r="M17" s="1">
-        <v>198618.48</v>
+        <v>206961.06</v>
       </c>
       <c r="N17" s="1">
-        <v>0.34</v>
+        <v>0.37</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="1">
-        <v>2052.0</v>
+        <v>2567.0</v>
       </c>
       <c r="C18" s="1">
-        <v>17.93</v>
+        <v>70.0</v>
       </c>
       <c r="D18" s="1">
-        <v>35.14176413</v>
+        <v>64.5603584</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>72110.9</v>
+        <v>165726.44</v>
       </c>
       <c r="H18" s="1">
-        <v>-35318.54</v>
+        <v>13963.56</v>
       </c>
       <c r="I18" s="1">
-        <v>-48.978087917361</v>
+        <v>8.4256682277131</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>36792.36</v>
+        <v>179690.0</v>
       </c>
       <c r="M18" s="1">
-        <v>36792.36</v>
+        <v>179690.0</v>
       </c>
       <c r="N18" s="1">
-        <v>0.06</v>
+        <v>0.32</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="1">
-        <v>1520.0</v>
+        <v>1913.0</v>
       </c>
       <c r="C19" s="1">
-        <v>79.98</v>
+        <v>19.88</v>
       </c>
       <c r="D19" s="1">
-        <v>107.86507237</v>
+        <v>35.14176163</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>163954.91</v>
+        <v>67226.19</v>
       </c>
       <c r="H19" s="1">
-        <v>-42385.31</v>
+        <v>-29195.75</v>
       </c>
       <c r="I19" s="1">
-        <v>-25.851808890627</v>
+        <v>-43.429130819402</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>121569.6</v>
+        <v>38030.44</v>
       </c>
       <c r="M19" s="1">
-        <v>121569.6</v>
+        <v>38030.44</v>
       </c>
       <c r="N19" s="1">
-        <v>0.21</v>
+        <v>0.07</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="1">
-        <v>8265.0</v>
+        <v>1417.0</v>
       </c>
       <c r="C20" s="1">
-        <v>18.02</v>
+        <v>81.4</v>
       </c>
       <c r="D20" s="1">
-        <v>13.59532365</v>
+        <v>107.8650741</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>112365.35</v>
+        <v>152844.81</v>
       </c>
       <c r="H20" s="1">
-        <v>36569.95</v>
+        <v>-37501.01</v>
       </c>
       <c r="I20" s="1">
-        <v>32.545575660112</v>
+        <v>-24.535350595156</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>148935.3</v>
+        <v>115343.8</v>
       </c>
       <c r="M20" s="1">
-        <v>148935.3</v>
+        <v>115343.8</v>
       </c>
       <c r="N20" s="1">
-        <v>0.26</v>
+        <v>0.21</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>67</v>
       </c>
       <c r="B21" s="1">
-        <v>16981.0</v>
+        <v>4889.0</v>
       </c>
       <c r="C21" s="1">
-        <v>4.462</v>
+        <v>19.595</v>
       </c>
       <c r="D21" s="1">
-        <v>3.17668806</v>
+        <v>13.5953242</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>53943.34</v>
+        <v>66467.54</v>
       </c>
       <c r="H21" s="1">
-        <v>21825.88</v>
+        <v>29332.42</v>
       </c>
       <c r="I21" s="1">
-        <v>40.460750112989</v>
+        <v>44.130443220856</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>75769.22</v>
+        <v>95799.96</v>
       </c>
       <c r="M21" s="1">
-        <v>75769.22</v>
+        <v>95799.96</v>
       </c>
       <c r="N21" s="1">
-        <v>0.13</v>
+        <v>0.17</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>69</v>
       </c>
       <c r="B22" s="1">
-        <v>31242.0</v>
+        <v>15830.0</v>
       </c>
       <c r="C22" s="1">
-        <v>10.098</v>
+        <v>4.604</v>
       </c>
       <c r="D22" s="1">
-        <v>6.95718104</v>
+        <v>3.17668793</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>217356.25</v>
+        <v>50286.97</v>
       </c>
       <c r="H22" s="1">
-        <v>98125.47</v>
+        <v>22594.35</v>
       </c>
       <c r="I22" s="1">
-        <v>45.144995830578</v>
+        <v>44.93082402857</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>315481.72</v>
+        <v>72881.32</v>
       </c>
       <c r="M22" s="1">
-        <v>315481.72</v>
+        <v>72881.32</v>
       </c>
       <c r="N22" s="1">
-        <v>0.55</v>
+        <v>0.13</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="1">
-        <v>4659.0</v>
+        <v>27084.0</v>
       </c>
       <c r="C23" s="1">
-        <v>27.31</v>
+        <v>9.927</v>
       </c>
       <c r="D23" s="1">
-        <v>27.27949989</v>
+        <v>6.95718099</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>127095.19</v>
+        <v>188428.29</v>
       </c>
       <c r="H23" s="1">
-        <v>142.1</v>
+        <v>80434.58</v>
       </c>
       <c r="I23" s="1">
-        <v>0.11180596212964</v>
+        <v>42.687103937524</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>127237.29</v>
+        <v>268862.87</v>
       </c>
       <c r="M23" s="1">
-        <v>127237.29</v>
+        <v>268862.87</v>
       </c>
       <c r="N23" s="1">
-        <v>0.22</v>
+        <v>0.48</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="1">
-        <v>998.0</v>
+        <v>4343.0</v>
       </c>
       <c r="C24" s="1">
-        <v>115.7</v>
+        <v>27.79</v>
       </c>
       <c r="D24" s="1">
-        <v>54.876002</v>
+        <v>27.27950035</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>54766.25</v>
+        <v>118474.87</v>
       </c>
       <c r="H24" s="1">
-        <v>60702.35</v>
+        <v>2217.1</v>
       </c>
       <c r="I24" s="1">
-        <v>110.83897473353</v>
+        <v>1.871367320344</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>115468.6</v>
+        <v>120691.97</v>
       </c>
       <c r="M24" s="1">
-        <v>115468.6</v>
+        <v>120691.97</v>
       </c>
       <c r="N24" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="1">
-        <v>515.0</v>
+        <v>480.0</v>
       </c>
       <c r="C25" s="1">
-        <v>168.65</v>
+        <v>163.5</v>
       </c>
       <c r="D25" s="1">
-        <v>203.84396117</v>
+        <v>203.84395833</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>104979.64</v>
+        <v>97845.1</v>
       </c>
       <c r="H25" s="1">
-        <v>-18124.89</v>
+        <v>-19365.1</v>
       </c>
       <c r="I25" s="1">
-        <v>-17.265147794372</v>
+        <v>-19.79158895029</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>86854.75</v>
+        <v>78480.0</v>
       </c>
       <c r="M25" s="1">
-        <v>86854.75</v>
+        <v>78480.0</v>
       </c>
       <c r="N25" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="1">
-        <v>3740.0</v>
+        <v>3487.0</v>
       </c>
       <c r="C26" s="1">
-        <v>42.49</v>
+        <v>42.9</v>
       </c>
       <c r="D26" s="1">
-        <v>21.45054011</v>
+        <v>21.45053915</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>80225.02</v>
+        <v>74798.03</v>
       </c>
       <c r="H26" s="1">
-        <v>78687.58</v>
+        <v>74794.27</v>
       </c>
       <c r="I26" s="1">
-        <v>98.083590381155</v>
+        <v>99.99497312964</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>158912.6</v>
+        <v>149592.3</v>
       </c>
       <c r="M26" s="1">
-        <v>158912.6</v>
+        <v>149592.3</v>
       </c>
       <c r="N26" s="1">
         <v>0.27</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>79</v>
       </c>
       <c r="B27" s="1">
-        <v>84.0</v>
+        <v>1160.0</v>
       </c>
       <c r="C27" s="1">
-        <v>1626.0</v>
+        <v>76.42</v>
       </c>
       <c r="D27" s="1">
-        <v>1402.93369048</v>
+        <v>76.03689655</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>117846.43</v>
+        <v>88202.8</v>
       </c>
       <c r="H27" s="1">
-        <v>18737.57</v>
+        <v>444.4</v>
       </c>
       <c r="I27" s="1">
-        <v>15.899989503288</v>
+        <v>0.50383888039835</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>136584.0</v>
+        <v>88647.2</v>
       </c>
       <c r="M27" s="1">
-        <v>136584.0</v>
+        <v>88647.2</v>
       </c>
       <c r="N27" s="1">
-        <v>0.24</v>
+        <v>0.16</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>81</v>
       </c>
       <c r="B28" s="1">
-        <v>9882.0</v>
+        <v>1163.0</v>
       </c>
       <c r="C28" s="1">
-        <v>21.69</v>
+        <v>74.68</v>
       </c>
       <c r="D28" s="1">
-        <v>11.96283445</v>
+        <v>75.32179708</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>118216.73</v>
+        <v>87599.25</v>
       </c>
       <c r="H28" s="1">
-        <v>96123.85</v>
+        <v>-746.41</v>
       </c>
       <c r="I28" s="1">
-        <v>81.311545328652</v>
+        <v>-0.85207350519554</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>214340.58</v>
+        <v>86852.84</v>
       </c>
       <c r="M28" s="1">
-        <v>214340.58</v>
+        <v>86852.84</v>
       </c>
       <c r="N28" s="1">
-        <v>0.37</v>
+        <v>0.15</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>83</v>
       </c>
       <c r="B29" s="1">
-        <v>3416.0</v>
+        <v>78.0</v>
       </c>
       <c r="C29" s="1">
-        <v>56.0</v>
+        <v>1643.0</v>
       </c>
       <c r="D29" s="1">
-        <v>45.07858899</v>
+        <v>1402.93371795</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>153988.46</v>
+        <v>109428.83</v>
       </c>
       <c r="H29" s="1">
-        <v>37307.54</v>
+        <v>18725.17</v>
       </c>
       <c r="I29" s="1">
-        <v>24.227490813273</v>
+        <v>17.111733717705</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>191296.0</v>
+        <v>128154.0</v>
       </c>
       <c r="M29" s="1">
-        <v>191296.0</v>
+        <v>128154.0</v>
       </c>
       <c r="N29" s="1">
-        <v>0.33</v>
+        <v>0.23</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>85</v>
       </c>
       <c r="B30" s="1">
-        <v>4380.0</v>
+        <v>9882.0</v>
       </c>
       <c r="C30" s="1">
-        <v>78.3</v>
+        <v>0.4253</v>
       </c>
       <c r="D30" s="1">
-        <v>33.86953653</v>
+        <v>0.0</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>148348.57</v>
+        <v>0.0</v>
       </c>
       <c r="H30" s="1">
-        <v>194605.43</v>
+        <v>4202.81</v>
       </c>
       <c r="I30" s="1">
-        <v>131.18119709546</v>
+        <v>0</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>342954.0</v>
+        <v>4202.81</v>
       </c>
       <c r="M30" s="1">
-        <v>342954.0</v>
+        <v>4202.81</v>
       </c>
       <c r="N30" s="1">
-        <v>0.59</v>
+        <v>0.01</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>87</v>
       </c>
       <c r="B31" s="1">
-        <v>39421.0</v>
+        <v>9212.0</v>
       </c>
       <c r="C31" s="1">
-        <v>5.952</v>
+        <v>21.21</v>
       </c>
       <c r="D31" s="1">
-        <v>3.83021917</v>
+        <v>11.96283435</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>150991.07</v>
+        <v>110201.63</v>
       </c>
       <c r="H31" s="1">
-        <v>83642.72</v>
+        <v>85184.89</v>
       </c>
       <c r="I31" s="1">
-        <v>55.395805857923</v>
+        <v>77.299119804308</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>234633.79</v>
+        <v>195386.52</v>
       </c>
       <c r="M31" s="1">
-        <v>234633.79</v>
+        <v>195386.52</v>
       </c>
       <c r="N31" s="1">
-        <v>0.41</v>
+        <v>0.35</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>89</v>
       </c>
       <c r="B32" s="1">
-        <v>944.0</v>
+        <v>3185.0</v>
       </c>
       <c r="C32" s="1">
-        <v>117.25</v>
+        <v>54.46</v>
       </c>
       <c r="D32" s="1">
-        <v>74.62231992</v>
+        <v>45.07859027</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>70443.47</v>
+        <v>143575.31</v>
       </c>
       <c r="H32" s="1">
-        <v>40240.53</v>
+        <v>29879.79</v>
       </c>
       <c r="I32" s="1">
-        <v>57.124570950295</v>
+        <v>20.811231401834</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>110684.0</v>
+        <v>173455.1</v>
       </c>
       <c r="M32" s="1">
-        <v>110684.0</v>
+        <v>173455.1</v>
       </c>
       <c r="N32" s="1">
-        <v>0.19</v>
+        <v>0.31</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>91</v>
       </c>
       <c r="B33" s="1">
-        <v>1418.0</v>
+        <v>3016.0</v>
       </c>
       <c r="C33" s="1">
-        <v>81.25</v>
+        <v>64.41</v>
       </c>
       <c r="D33" s="1">
-        <v>102.37347673</v>
+        <v>33.86953581</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>145165.59</v>
+        <v>102150.52</v>
       </c>
       <c r="H33" s="1">
-        <v>-29953.09</v>
+        <v>92110.04</v>
       </c>
       <c r="I33" s="1">
-        <v>-20.633739717518</v>
+        <v>90.170896829502</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>115212.5</v>
+        <v>194260.56</v>
       </c>
       <c r="M33" s="1">
-        <v>115212.5</v>
+        <v>194260.56</v>
       </c>
       <c r="N33" s="1">
-        <v>0.2</v>
+        <v>0.35</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>93</v>
       </c>
       <c r="B34" s="1">
-        <v>3204.0</v>
+        <v>36750.0</v>
       </c>
       <c r="C34" s="1">
-        <v>38.1</v>
+        <v>6.438</v>
       </c>
       <c r="D34" s="1">
-        <v>39.28718477</v>
+        <v>3.83021905</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>125876.14</v>
+        <v>140760.55</v>
       </c>
       <c r="H34" s="1">
-        <v>-3803.74</v>
+        <v>95835.95</v>
       </c>
       <c r="I34" s="1">
-        <v>-3.0218117587654</v>
+        <v>68.084381596974</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>122072.4</v>
+        <v>236596.5</v>
       </c>
       <c r="M34" s="1">
-        <v>122072.4</v>
+        <v>236596.5</v>
       </c>
       <c r="N34" s="1">
-        <v>0.21</v>
+        <v>0.42</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>95</v>
       </c>
       <c r="B35" s="1">
-        <v>745.0</v>
+        <v>880.0</v>
       </c>
       <c r="C35" s="1">
-        <v>99.6</v>
+        <v>122.4</v>
       </c>
       <c r="D35" s="1">
-        <v>87.72477852</v>
+        <v>74.62231818</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>65354.96</v>
+        <v>65667.64</v>
       </c>
       <c r="H35" s="1">
-        <v>8847.04</v>
+        <v>42044.36</v>
       </c>
       <c r="I35" s="1">
-        <v>13.5369067627</v>
+        <v>64.025995147686</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>74202.0</v>
+        <v>107712.0</v>
       </c>
       <c r="M35" s="1">
-        <v>74202.0</v>
+        <v>107712.0</v>
       </c>
       <c r="N35" s="1">
-        <v>0.13</v>
+        <v>0.19</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>97</v>
       </c>
       <c r="B36" s="1">
-        <v>50327.0</v>
+        <v>1322.0</v>
       </c>
       <c r="C36" s="1">
-        <v>4.466</v>
+        <v>81.5</v>
       </c>
       <c r="D36" s="1">
-        <v>3.66370616</v>
+        <v>102.37347958</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>184383.34</v>
+        <v>135337.74</v>
       </c>
       <c r="H36" s="1">
-        <v>40377.04</v>
+        <v>-27594.74</v>
       </c>
       <c r="I36" s="1">
-        <v>21.898420974476</v>
+        <v>-20.389538054943</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>224760.38</v>
+        <v>107743.0</v>
       </c>
       <c r="M36" s="1">
-        <v>224760.38</v>
+        <v>107743.0</v>
       </c>
       <c r="N36" s="1">
-        <v>0.39</v>
+        <v>0.19</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>99</v>
       </c>
       <c r="B37" s="1">
-        <v>818.0</v>
+        <v>2987.0</v>
       </c>
       <c r="C37" s="1">
-        <v>144.95</v>
+        <v>40.55</v>
       </c>
       <c r="D37" s="1">
-        <v>103.97844743</v>
+        <v>39.28718447</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>85054.37</v>
+        <v>117350.82</v>
       </c>
       <c r="H37" s="1">
-        <v>33514.73</v>
+        <v>3772.03</v>
       </c>
       <c r="I37" s="1">
-        <v>39.403889535599</v>
+        <v>3.2143192523069</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>118569.1</v>
+        <v>121122.85</v>
       </c>
       <c r="M37" s="1">
-        <v>118569.1</v>
+        <v>121122.85</v>
       </c>
       <c r="N37" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>101</v>
       </c>
       <c r="B38" s="1">
-        <v>588.0</v>
+        <v>695.0</v>
       </c>
       <c r="C38" s="1">
-        <v>388.0</v>
+        <v>106.3</v>
       </c>
       <c r="D38" s="1">
-        <v>348.31578231</v>
+        <v>87.72477698</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>204809.68</v>
+        <v>60968.72</v>
       </c>
       <c r="H38" s="1">
-        <v>23334.32</v>
+        <v>12909.78</v>
       </c>
       <c r="I38" s="1">
-        <v>11.393172432084</v>
+        <v>21.174431741391</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>228144.0</v>
+        <v>73878.5</v>
       </c>
       <c r="M38" s="1">
-        <v>228144.0</v>
+        <v>73878.5</v>
       </c>
       <c r="N38" s="1">
-        <v>0.39</v>
+        <v>0.13</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>103</v>
       </c>
       <c r="B39" s="1">
-        <v>408.0</v>
+        <v>51606.0</v>
       </c>
       <c r="C39" s="1">
-        <v>495.75</v>
+        <v>4.101</v>
       </c>
       <c r="D39" s="1">
-        <v>548.06191176</v>
+        <v>3.71368969</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>223609.26</v>
+        <v>191648.67</v>
       </c>
       <c r="H39" s="1">
-        <v>-21343.26</v>
+        <v>19987.54</v>
       </c>
       <c r="I39" s="1">
-        <v>-9.544890940563</v>
+        <v>10.429261001394</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>202266.0</v>
+        <v>211636.21</v>
       </c>
       <c r="M39" s="1">
-        <v>202266.0</v>
+        <v>211636.21</v>
       </c>
       <c r="N39" s="1">
-        <v>0.35</v>
+        <v>0.38</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>105</v>
       </c>
       <c r="B40" s="1">
-        <v>1966.0</v>
+        <v>763.0</v>
       </c>
       <c r="C40" s="1">
-        <v>51.32</v>
+        <v>134.3</v>
       </c>
       <c r="D40" s="1">
-        <v>52.72430315</v>
+        <v>103.97845347</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>103655.98</v>
+        <v>79335.56</v>
       </c>
       <c r="H40" s="1">
-        <v>-2760.86</v>
+        <v>23135.34</v>
       </c>
       <c r="I40" s="1">
-        <v>-2.6634835732584</v>
+        <v>29.161374798388</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>100895.12</v>
+        <v>102470.9</v>
       </c>
       <c r="M40" s="1">
-        <v>100895.12</v>
+        <v>102470.9</v>
       </c>
       <c r="N40" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>107</v>
       </c>
       <c r="B41" s="1">
-        <v>215.0</v>
+        <v>548.0</v>
       </c>
       <c r="C41" s="1">
-        <v>477.7</v>
+        <v>374.7</v>
       </c>
       <c r="D41" s="1">
-        <v>582.5415814</v>
+        <v>348.31578467</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>125246.44</v>
+        <v>190877.05</v>
       </c>
       <c r="H41" s="1">
-        <v>-22540.94</v>
+        <v>14458.55</v>
       </c>
       <c r="I41" s="1">
-        <v>-17.997270022206</v>
+        <v>7.5747974939889</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>102705.5</v>
+        <v>205335.6</v>
       </c>
       <c r="M41" s="1">
-        <v>102705.5</v>
+        <v>205335.6</v>
       </c>
       <c r="N41" s="1">
-        <v>0.18</v>
+        <v>0.37</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>109</v>
       </c>
       <c r="B42" s="1">
-        <v>839.0</v>
+        <v>380.0</v>
       </c>
       <c r="C42" s="1">
-        <v>52.45</v>
+        <v>461.7</v>
       </c>
       <c r="D42" s="1">
-        <v>86.70493445</v>
+        <v>548.06192105</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>72745.44</v>
+        <v>208263.53</v>
       </c>
       <c r="H42" s="1">
-        <v>-28739.89</v>
+        <v>-32817.53</v>
       </c>
       <c r="I42" s="1">
-        <v>-39.507479781551</v>
+        <v>-15.757694109958</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>44005.55</v>
+        <v>175446.0</v>
       </c>
       <c r="M42" s="1">
-        <v>44005.55</v>
+        <v>175446.0</v>
       </c>
       <c r="N42" s="1">
-        <v>0.08</v>
+        <v>0.31</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>111</v>
       </c>
       <c r="B43" s="1">
-        <v>2005.0</v>
+        <v>7209.0</v>
       </c>
       <c r="C43" s="1">
-        <v>37.475</v>
+        <v>16.86</v>
       </c>
       <c r="D43" s="1">
-        <v>50.06087282</v>
+        <v>15.41510057</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>100372.05</v>
+        <v>111127.46</v>
       </c>
       <c r="H43" s="1">
-        <v>-25234.67</v>
+        <v>10416.28</v>
       </c>
       <c r="I43" s="1">
-        <v>-25.141132416843</v>
+        <v>9.3732728166378</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>75137.38</v>
+        <v>121543.74</v>
       </c>
       <c r="M43" s="1">
-        <v>75137.38</v>
+        <v>121543.74</v>
       </c>
       <c r="N43" s="1">
-        <v>0.13</v>
+        <v>0.22</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>113</v>
       </c>
       <c r="B44" s="1">
-        <v>1440.0</v>
+        <v>1833.0</v>
       </c>
       <c r="C44" s="1">
-        <v>142.85</v>
+        <v>47.94</v>
       </c>
       <c r="D44" s="1">
-        <v>57.68679861</v>
+        <v>52.72430442</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>83068.99</v>
+        <v>96643.65</v>
       </c>
       <c r="H44" s="1">
-        <v>122635.01</v>
+        <v>-8769.63</v>
       </c>
       <c r="I44" s="1">
-        <v>147.63031306869</v>
+        <v>-9.0741916308004</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>205704.0</v>
+        <v>87874.02</v>
       </c>
       <c r="M44" s="1">
-        <v>205704.0</v>
+        <v>87874.02</v>
       </c>
       <c r="N44" s="1">
-        <v>0.36</v>
+        <v>0.16</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>115</v>
       </c>
       <c r="B45" s="1">
-        <v>1820.0</v>
+        <v>782.0</v>
       </c>
       <c r="C45" s="1">
-        <v>86.62</v>
+        <v>57.15</v>
       </c>
       <c r="D45" s="1">
-        <v>69.8427033</v>
+        <v>86.70493606</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>127113.72</v>
+        <v>67803.26</v>
       </c>
       <c r="H45" s="1">
-        <v>30534.68</v>
+        <v>-23111.96</v>
       </c>
       <c r="I45" s="1">
-        <v>24.021545431917</v>
+        <v>-34.086797596458</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>157648.4</v>
+        <v>44691.3</v>
       </c>
       <c r="M45" s="1">
-        <v>157648.4</v>
+        <v>44691.3</v>
       </c>
       <c r="N45" s="1">
-        <v>0.27</v>
+        <v>0.08</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>117</v>
       </c>
       <c r="B46" s="1">
-        <v>1909.0</v>
+        <v>8532.0</v>
       </c>
       <c r="C46" s="1">
-        <v>26.07</v>
+        <v>8.222</v>
       </c>
       <c r="D46" s="1">
-        <v>37.29683604</v>
+        <v>11.20620019</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>71199.66</v>
+        <v>95611.3</v>
       </c>
       <c r="H46" s="1">
-        <v>-21432.03</v>
+        <v>-25461.2</v>
       </c>
       <c r="I46" s="1">
-        <v>-30.101309472545</v>
+        <v>-26.629906716047</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>49767.63</v>
+        <v>70150.1</v>
       </c>
       <c r="M46" s="1">
-        <v>49767.63</v>
+        <v>70150.1</v>
       </c>
       <c r="N46" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>119</v>
       </c>
       <c r="B47" s="1">
-        <v>894.0</v>
+        <v>1869.0</v>
       </c>
       <c r="C47" s="1">
-        <v>332.7</v>
+        <v>36.755</v>
       </c>
       <c r="D47" s="1">
-        <v>105.96799776</v>
+        <v>50.06087212</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>94735.39</v>
+        <v>93563.77</v>
       </c>
       <c r="H47" s="1">
-        <v>202698.41</v>
+        <v>-24868.67</v>
       </c>
       <c r="I47" s="1">
-        <v>213.96271235069</v>
+        <v>-26.579380031395</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>297433.8</v>
+        <v>68695.1</v>
       </c>
       <c r="M47" s="1">
-        <v>297433.8</v>
+        <v>68695.1</v>
       </c>
       <c r="N47" s="1">
-        <v>0.51</v>
+        <v>0.12</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>121</v>
       </c>
       <c r="B48" s="1">
-        <v>2202.0</v>
+        <v>1342.0</v>
       </c>
       <c r="C48" s="1">
-        <v>80.6</v>
+        <v>126.9</v>
       </c>
       <c r="D48" s="1">
-        <v>46.71808356</v>
+        <v>57.68679583</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>102873.22</v>
+        <v>77415.68</v>
       </c>
       <c r="H48" s="1">
-        <v>74607.98</v>
+        <v>92884.12</v>
       </c>
       <c r="I48" s="1">
-        <v>72.524200175711</v>
+        <v>119.9810167656</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>177481.2</v>
+        <v>170299.8</v>
       </c>
       <c r="M48" s="1">
-        <v>177481.2</v>
+        <v>170299.8</v>
       </c>
       <c r="N48" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>123</v>
       </c>
       <c r="B49" s="1">
-        <v>2326.0</v>
+        <v>1697.0</v>
       </c>
       <c r="C49" s="1">
-        <v>75.07</v>
+        <v>88.42</v>
       </c>
       <c r="D49" s="1">
-        <v>89.55896389</v>
+        <v>69.84270477</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>208314.15</v>
+        <v>118523.07</v>
       </c>
       <c r="H49" s="1">
-        <v>-33701.33</v>
+        <v>31525.67</v>
       </c>
       <c r="I49" s="1">
-        <v>-16.178128082034</v>
+        <v>26.598762586896</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>174612.82</v>
+        <v>150048.74</v>
       </c>
       <c r="M49" s="1">
-        <v>174612.82</v>
+        <v>150048.74</v>
       </c>
       <c r="N49" s="1">
-        <v>0.3</v>
+        <v>0.27</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>125</v>
       </c>
       <c r="B50" s="1">
-        <v>2754.0</v>
+        <v>833.0</v>
       </c>
       <c r="C50" s="1">
-        <v>135.14</v>
+        <v>329.8</v>
       </c>
       <c r="D50" s="1">
-        <v>179.53710603</v>
+        <v>105.9679952</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>494445.19</v>
+        <v>88271.34</v>
       </c>
       <c r="H50" s="1">
-        <v>-122269.63</v>
+        <v>186452.06</v>
       </c>
       <c r="I50" s="1">
-        <v>-24.72865192601</v>
+        <v>211.22604460293</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>372175.56</v>
+        <v>274723.4</v>
       </c>
       <c r="M50" s="1">
-        <v>372175.56</v>
+        <v>274723.4</v>
       </c>
       <c r="N50" s="1">
-        <v>0.64</v>
+        <v>0.49</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>127</v>
       </c>
       <c r="B51" s="1">
-        <v>1697.0</v>
+        <v>2053.0</v>
       </c>
       <c r="C51" s="1">
-        <v>276.05</v>
+        <v>74.16</v>
       </c>
       <c r="D51" s="1">
-        <v>195.04291691</v>
+        <v>46.71808573</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>330987.83</v>
+        <v>95912.23</v>
       </c>
       <c r="H51" s="1">
-        <v>137469.02</v>
+        <v>56338.25</v>
       </c>
       <c r="I51" s="1">
-        <v>41.532953039391</v>
+        <v>58.739380785954</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>468456.85</v>
+        <v>152250.48</v>
       </c>
       <c r="M51" s="1">
-        <v>468456.85</v>
+        <v>152250.48</v>
       </c>
       <c r="N51" s="1">
-        <v>0.81</v>
+        <v>0.27</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>129</v>
       </c>
       <c r="B52" s="1">
-        <v>651.0</v>
+        <v>2168.0</v>
       </c>
       <c r="C52" s="1">
-        <v>267.5</v>
+        <v>76.03</v>
       </c>
       <c r="D52" s="1">
-        <v>152.21493088</v>
+        <v>89.55896218</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>99091.92</v>
+        <v>194163.83</v>
       </c>
       <c r="H52" s="1">
-        <v>75050.58</v>
+        <v>-29330.79</v>
       </c>
       <c r="I52" s="1">
-        <v>75.738344761107</v>
+        <v>-15.10620695935</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>174142.5</v>
+        <v>164833.04</v>
       </c>
       <c r="M52" s="1">
-        <v>174142.5</v>
+        <v>164833.04</v>
       </c>
       <c r="N52" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>131</v>
       </c>
       <c r="B53" s="1">
-        <v>4122.0</v>
+        <v>2567.0</v>
       </c>
       <c r="C53" s="1">
-        <v>76.78</v>
+        <v>140.2</v>
       </c>
       <c r="D53" s="1">
-        <v>24.9524163</v>
+        <v>179.53710557</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>102853.86</v>
+        <v>460871.75</v>
       </c>
       <c r="H53" s="1">
-        <v>213633.3</v>
+        <v>-100978.35</v>
       </c>
       <c r="I53" s="1">
-        <v>207.70567093933</v>
+        <v>-21.910292830923</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>316487.16</v>
+        <v>359893.4</v>
       </c>
       <c r="M53" s="1">
-        <v>316487.16</v>
+        <v>359893.4</v>
       </c>
       <c r="N53" s="1">
-        <v>0.55</v>
+        <v>0.64</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>133</v>
       </c>
       <c r="B54" s="1">
-        <v>478.0</v>
+        <v>3437.0</v>
       </c>
       <c r="C54" s="1">
-        <v>143.6</v>
+        <v>33.56</v>
       </c>
       <c r="D54" s="1">
-        <v>198.45797071</v>
+        <v>30.81362235</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>94862.91</v>
+        <v>105906.42</v>
       </c>
       <c r="H54" s="1">
-        <v>-26222.11</v>
+        <v>9439.3</v>
       </c>
       <c r="I54" s="1">
-        <v>-27.642110072314</v>
+        <v>8.9128685494232</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>68640.8</v>
+        <v>115345.72</v>
       </c>
       <c r="M54" s="1">
-        <v>68640.8</v>
+        <v>115345.72</v>
       </c>
       <c r="N54" s="1">
-        <v>0.12</v>
+        <v>0.21</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>135</v>
       </c>
       <c r="B55" s="1">
-        <v>1291.0</v>
+        <v>1582.0</v>
       </c>
       <c r="C55" s="1">
-        <v>51.2</v>
+        <v>268.05</v>
       </c>
       <c r="D55" s="1">
-        <v>47.81890008</v>
+        <v>195.04291403</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>61734.2</v>
+        <v>308557.89</v>
       </c>
       <c r="H55" s="1">
-        <v>4365.0</v>
+        <v>115497.21</v>
       </c>
       <c r="I55" s="1">
-        <v>7.0706350774773</v>
+        <v>37.431293686899</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>66099.2</v>
+        <v>424055.1</v>
       </c>
       <c r="M55" s="1">
-        <v>66099.2</v>
+        <v>424055.1</v>
       </c>
       <c r="N55" s="1">
-        <v>0.11</v>
+        <v>0.76</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>137</v>
       </c>
       <c r="B56" s="1">
-        <v>1999.0</v>
+        <v>607.0</v>
       </c>
       <c r="C56" s="1">
-        <v>62.6</v>
+        <v>272.25</v>
       </c>
       <c r="D56" s="1">
-        <v>25.9789995</v>
+        <v>152.21492586</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>51932.02</v>
+        <v>92394.46</v>
       </c>
       <c r="H56" s="1">
-        <v>73205.38</v>
+        <v>72861.29</v>
       </c>
       <c r="I56" s="1">
-        <v>140.96386006167</v>
+        <v>78.858938079188</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>125137.4</v>
+        <v>165255.75</v>
       </c>
       <c r="M56" s="1">
-        <v>125137.4</v>
+        <v>165255.75</v>
       </c>
       <c r="N56" s="1">
-        <v>0.22</v>
+        <v>0.29</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>139</v>
       </c>
       <c r="B57" s="1">
-        <v>7628.0</v>
+        <v>2982.0</v>
       </c>
       <c r="C57" s="1">
-        <v>33.04</v>
+        <v>77.17</v>
       </c>
       <c r="D57" s="1">
-        <v>14.94934321</v>
+        <v>24.95241784</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>114033.59</v>
+        <v>74408.11</v>
       </c>
       <c r="H57" s="1">
-        <v>137995.53</v>
+        <v>155712.83</v>
       </c>
       <c r="I57" s="1">
-        <v>121.01305413607</v>
+        <v>209.26862676663</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>252029.12</v>
+        <v>230120.94</v>
       </c>
       <c r="M57" s="1">
-        <v>252029.12</v>
+        <v>230120.94</v>
       </c>
       <c r="N57" s="1">
-        <v>0.44</v>
+        <v>0.41</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>141</v>
       </c>
       <c r="B58" s="1">
-        <v>8107.0</v>
+        <v>1204.0</v>
       </c>
       <c r="C58" s="1">
-        <v>10.265</v>
+        <v>48.38</v>
       </c>
       <c r="D58" s="1">
-        <v>7.74099297</v>
+        <v>47.81890365</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>62756.23</v>
+        <v>57573.96</v>
       </c>
       <c r="H58" s="1">
-        <v>20462.13</v>
+        <v>675.56</v>
       </c>
       <c r="I58" s="1">
-        <v>32.60573492066</v>
+        <v>1.1733776867181</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>83218.36</v>
+        <v>58249.52</v>
       </c>
       <c r="M58" s="1">
-        <v>83218.36</v>
+        <v>58249.52</v>
       </c>
       <c r="N58" s="1">
-        <v>0.14</v>
+        <v>0.1</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>143</v>
       </c>
       <c r="B59" s="1">
-        <v>236.0</v>
+        <v>1864.0</v>
       </c>
       <c r="C59" s="1">
-        <v>216.5</v>
+        <v>46.785</v>
       </c>
       <c r="D59" s="1">
-        <v>257.10241525</v>
+        <v>25.97900215</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>60676.17</v>
+        <v>48424.86</v>
       </c>
       <c r="H59" s="1">
-        <v>-9582.17</v>
+        <v>38782.38</v>
       </c>
       <c r="I59" s="1">
-        <v>-15.792311874662</v>
+        <v>80.087748317703</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>51094.0</v>
+        <v>87207.24</v>
       </c>
       <c r="M59" s="1">
-        <v>51094.0</v>
+        <v>87207.24</v>
       </c>
       <c r="N59" s="1">
-        <v>0.09</v>
+        <v>0.16</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>145</v>
       </c>
       <c r="B60" s="1">
-        <v>908.0</v>
+        <v>7111.0</v>
       </c>
       <c r="C60" s="1">
-        <v>103.35</v>
+        <v>34.36</v>
       </c>
       <c r="D60" s="1">
-        <v>59.79886564</v>
+        <v>14.94934327</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>54297.37</v>
+        <v>106304.78</v>
       </c>
       <c r="H60" s="1">
-        <v>39544.43</v>
+        <v>138029.18</v>
       </c>
       <c r="I60" s="1">
-        <v>72.829365400203</v>
+        <v>129.84287254063</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>93841.8</v>
+        <v>244333.96</v>
       </c>
       <c r="M60" s="1">
-        <v>93841.8</v>
+        <v>244333.96</v>
       </c>
       <c r="N60" s="1">
-        <v>0.16</v>
+        <v>0.44</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>147</v>
       </c>
       <c r="B61" s="1">
-        <v>2497.0</v>
+        <v>7558.0</v>
       </c>
       <c r="C61" s="1">
-        <v>77.09</v>
+        <v>10.37</v>
       </c>
       <c r="D61" s="1">
-        <v>30.90565078</v>
+        <v>7.74099233</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>77171.41</v>
+        <v>58506.42</v>
       </c>
       <c r="H61" s="1">
-        <v>115322.32</v>
+        <v>19870.04</v>
       </c>
       <c r="I61" s="1">
-        <v>149.43658538829</v>
+        <v>33.962153213271</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>192493.73</v>
+        <v>78376.46</v>
       </c>
       <c r="M61" s="1">
-        <v>192493.73</v>
+        <v>78376.46</v>
       </c>
       <c r="N61" s="1">
-        <v>0.33</v>
+        <v>0.14</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>149</v>
       </c>
       <c r="B62" s="1">
-        <v>565.0</v>
+        <v>220.0</v>
       </c>
       <c r="C62" s="1">
-        <v>258.5</v>
+        <v>236.4</v>
       </c>
       <c r="D62" s="1">
-        <v>89.32755752</v>
+        <v>257.10240909</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>50470.07</v>
+        <v>56562.53</v>
       </c>
       <c r="H62" s="1">
-        <v>95582.43</v>
+        <v>-4554.53</v>
       </c>
       <c r="I62" s="1">
-        <v>189.38438167413</v>
+        <v>-8.0522034640247</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>146052.5</v>
+        <v>52008.0</v>
       </c>
       <c r="M62" s="1">
-        <v>146052.5</v>
+        <v>52008.0</v>
       </c>
       <c r="N62" s="1">
-        <v>0.25</v>
+        <v>0.09</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>151</v>
       </c>
       <c r="B63" s="1">
-        <v>3703.0</v>
+        <v>2328.0</v>
       </c>
       <c r="C63" s="1">
-        <v>20.4</v>
+        <v>80.43</v>
       </c>
       <c r="D63" s="1">
-        <v>13.54244666</v>
+        <v>30.90565292</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>50147.68</v>
+        <v>71948.36</v>
       </c>
       <c r="H63" s="1">
-        <v>25393.52</v>
+        <v>115292.68</v>
       </c>
       <c r="I63" s="1">
-        <v>50.637477147497</v>
+        <v>160.24365253079</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>75541.2</v>
+        <v>187241.04</v>
       </c>
       <c r="M63" s="1">
-        <v>75541.2</v>
+        <v>187241.04</v>
       </c>
       <c r="N63" s="1">
-        <v>0.13</v>
+        <v>0.33</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>153</v>
       </c>
       <c r="B64" s="1">
-        <v>3161.0</v>
+        <v>419.0</v>
       </c>
       <c r="C64" s="1">
-        <v>36.23</v>
+        <v>246.0</v>
       </c>
       <c r="D64" s="1">
-        <v>31.31229991</v>
+        <v>89.32754177</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>98978.18</v>
+        <v>37428.24</v>
       </c>
       <c r="H64" s="1">
-        <v>15544.85</v>
+        <v>65645.76</v>
       </c>
       <c r="I64" s="1">
-        <v>15.705330205102</v>
+        <v>175.39098819501</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>114523.03</v>
+        <v>103074.0</v>
       </c>
       <c r="M64" s="1">
-        <v>114523.03</v>
+        <v>103074.0</v>
       </c>
       <c r="N64" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>155</v>
       </c>
       <c r="B65" s="1">
-        <v>3565.0</v>
+        <v>3452.0</v>
       </c>
       <c r="C65" s="1">
-        <v>31.98</v>
+        <v>22.11</v>
       </c>
       <c r="D65" s="1">
-        <v>17.20058345</v>
+        <v>13.54244786</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>61320.08</v>
+        <v>46748.53</v>
       </c>
       <c r="H65" s="1">
-        <v>52688.62</v>
+        <v>29575.19</v>
       </c>
       <c r="I65" s="1">
-        <v>85.923925735257</v>
+        <v>63.264427779868</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>114008.7</v>
+        <v>76323.72</v>
       </c>
       <c r="M65" s="1">
-        <v>114008.7</v>
+        <v>76323.72</v>
       </c>
       <c r="N65" s="1">
-        <v>0.2</v>
+        <v>0.14</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>157</v>
       </c>
       <c r="B66" s="1">
-        <v>2038.0</v>
+        <v>2947.0</v>
       </c>
       <c r="C66" s="1">
-        <v>23.64</v>
+        <v>36.59</v>
       </c>
       <c r="D66" s="1">
-        <v>26.52603533</v>
+        <v>31.31230064</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>54060.06</v>
+        <v>92277.35</v>
       </c>
       <c r="H66" s="1">
-        <v>-5881.74</v>
+        <v>15553.38</v>
       </c>
       <c r="I66" s="1">
-        <v>-10.880010122075</v>
+        <v>16.855035390592</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>48178.32</v>
+        <v>107830.73</v>
       </c>
       <c r="M66" s="1">
-        <v>48178.32</v>
+        <v>107830.73</v>
       </c>
       <c r="N66" s="1">
-        <v>0.08</v>
+        <v>0.19</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>159</v>
       </c>
       <c r="B67" s="1">
-        <v>840.0</v>
+        <v>3323.0</v>
       </c>
       <c r="C67" s="1">
-        <v>57.0</v>
+        <v>30.8</v>
       </c>
       <c r="D67" s="1">
-        <v>157.78990476</v>
+        <v>17.20058381</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>132543.52</v>
+        <v>57157.54</v>
       </c>
       <c r="H67" s="1">
-        <v>-84663.52</v>
+        <v>45190.86</v>
       </c>
       <c r="I67" s="1">
-        <v>-63.876015968189</v>
+        <v>79.063689584961</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>47880.0</v>
+        <v>102348.4</v>
       </c>
       <c r="M67" s="1">
-        <v>47880.0</v>
+        <v>102348.4</v>
       </c>
       <c r="N67" s="1">
-        <v>0.08</v>
+        <v>0.18</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>161</v>
       </c>
       <c r="B68" s="1">
-        <v>83871.0</v>
+        <v>1900.0</v>
       </c>
       <c r="C68" s="1">
-        <v>7.524</v>
+        <v>20.08</v>
       </c>
       <c r="D68" s="1">
-        <v>6.6885151</v>
+        <v>26.52603684</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>560972.45</v>
+        <v>50399.47</v>
       </c>
       <c r="H68" s="1">
-        <v>70072.95</v>
+        <v>-12247.47</v>
       </c>
       <c r="I68" s="1">
-        <v>12.491335358804</v>
+        <v>-24.300791258321</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>631045.4</v>
+        <v>38152.0</v>
       </c>
       <c r="M68" s="1">
-        <v>631045.4</v>
+        <v>38152.0</v>
       </c>
       <c r="N68" s="1">
-        <v>1.09</v>
+        <v>0.07</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>163</v>
       </c>
       <c r="B69" s="1">
-        <v>218584.0</v>
+        <v>83871.0</v>
       </c>
       <c r="C69" s="1">
-        <v>11.328</v>
+        <v>7.117</v>
       </c>
       <c r="D69" s="1">
-        <v>10.64401777</v>
+        <v>6.6885151</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>2326611.98</v>
+        <v>560972.45</v>
       </c>
       <c r="H69" s="1">
-        <v>149507.57</v>
+        <v>35937.46</v>
       </c>
       <c r="I69" s="1">
-        <v>6.4259778289287</v>
+        <v>6.4062789536278</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>2476119.55</v>
+        <v>596909.91</v>
       </c>
       <c r="M69" s="1">
-        <v>2476119.55</v>
+        <v>596909.91</v>
       </c>
       <c r="N69" s="1">
-        <v>4.28</v>
+        <v>1.07</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>165</v>
       </c>
       <c r="B70" s="1">
-        <v>296000.0</v>
+        <v>200382.0</v>
       </c>
       <c r="C70" s="1">
-        <v>99.39998243</v>
+        <v>11.252</v>
       </c>
       <c r="D70" s="1">
-        <v>100.5575</v>
+        <v>10.64401778</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>297650.2</v>
+        <v>2132869.57</v>
       </c>
       <c r="H70" s="1">
-        <v>1012.73</v>
+        <v>121828.69</v>
       </c>
       <c r="I70" s="1">
-        <v>0.34024166622431</v>
+        <v>5.7119615617189</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
-      <c r="K70" t="s">
-        <v>166</v>
+      <c r="K70">
+        <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>294223.94</v>
+        <v>2254698.26</v>
       </c>
       <c r="M70" s="1">
-        <v>298662.93</v>
+        <v>2254698.26</v>
       </c>
       <c r="N70" s="1">
-        <v>0.52</v>
+        <v>4.02</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="B71" s="1">
-        <v>100000.0</v>
+        <v>319.0</v>
       </c>
       <c r="C71" s="1">
-        <v>100.07256001</v>
+        <v>1079.55</v>
       </c>
       <c r="D71" s="1">
-        <v>99.331</v>
+        <v>1079.31316614</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>99331.0</v>
+        <v>344300.9</v>
       </c>
       <c r="H71" s="1">
-        <v>960.05</v>
+        <v>75.55</v>
       </c>
       <c r="I71" s="1">
-        <v>0.96651599198639</v>
+        <v>0.021943015542509</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
-        <v>218.49</v>
+        <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>100072.56</v>
+        <v>344376.45</v>
       </c>
       <c r="M71" s="1">
-        <v>100291.05</v>
+        <v>344376.45</v>
       </c>
       <c r="N71" s="1">
-        <v>0.17</v>
+        <v>0.61</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
+        <v>169</v>
+      </c>
+      <c r="B72" s="1">
+        <v>296000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>97.14676373</v>
+      </c>
+      <c r="D72" s="1">
+        <v>100.5575</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>297650.2</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-4833.67</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-1.6239431386238</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72" t="s">
         <v>170</v>
       </c>
-      <c r="B72" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L72" s="1">
-        <v>109880.29</v>
+        <v>287554.42</v>
       </c>
       <c r="M72" s="1">
-        <v>113578.92</v>
+        <v>292816.53</v>
       </c>
       <c r="N72" s="1">
-        <v>0.2</v>
+        <v>0.52</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="B73" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>101.2507983</v>
+        <v>98.58246291</v>
       </c>
       <c r="D73" s="1">
-        <v>99.847</v>
+        <v>99.331</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>299541.0</v>
+        <v>99331.0</v>
       </c>
       <c r="H73" s="1">
-        <v>5218.24</v>
+        <v>-251.96</v>
       </c>
       <c r="I73" s="1">
-        <v>1.7420787137654</v>
+        <v>-0.2536569650965</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
-      <c r="K73" t="s">
-        <v>174</v>
+      <c r="K73">
+        <v>496.58</v>
       </c>
       <c r="L73" s="1">
-        <v>303752.39</v>
+        <v>98582.46</v>
       </c>
       <c r="M73" s="1">
-        <v>304759.24</v>
+        <v>99079.04</v>
       </c>
       <c r="N73" s="1">
-        <v>0.53</v>
+        <v>0.18</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="B74" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>102.36342733</v>
+        <v>107.51077632</v>
       </c>
       <c r="D74" s="1">
-        <v>99.89</v>
+        <v>106.88494</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>299670.0</v>
+        <v>106884.94</v>
       </c>
       <c r="H74" s="1">
-        <v>9663.09</v>
+        <v>4755.97</v>
       </c>
       <c r="I74" s="1">
-        <v>3.2245770347382</v>
+        <v>4.4496165689947</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="L74" s="1">
-        <v>307090.28</v>
+        <v>107510.77</v>
       </c>
       <c r="M74" s="1">
-        <v>309333.09</v>
+        <v>111640.91</v>
       </c>
       <c r="N74" s="1">
-        <v>0.53</v>
+        <v>0.2</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B75" s="1">
-        <v>319000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>99.068101</v>
+        <v>99.83666341</v>
       </c>
       <c r="D75" s="1">
-        <v>99.853972</v>
+        <v>99.847</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>318534.17</v>
+        <v>299541.0</v>
       </c>
       <c r="H75" s="1">
-        <v>4375.61</v>
+        <v>1781.32</v>
       </c>
       <c r="I75" s="1">
-        <v>1.3736705233225</v>
+        <v>0.59468319862723</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="L75" s="1">
-        <v>316027.25</v>
+        <v>299509.99</v>
       </c>
       <c r="M75" s="1">
-        <v>322909.78</v>
+        <v>301322.32</v>
       </c>
       <c r="N75" s="1">
-        <v>0.56</v>
+        <v>0.54</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="B76" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>97.77761995</v>
+        <v>100.04798779</v>
       </c>
       <c r="D76" s="1">
-        <v>99.253</v>
+        <v>99.89</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>198506.0</v>
+        <v>299670.0</v>
       </c>
       <c r="H76" s="1">
-        <v>-2030.21</v>
+        <v>3781.16</v>
       </c>
       <c r="I76" s="1">
-        <v>-1.0227449044361</v>
+        <v>1.2617746187473</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
-      <c r="K76">
-        <v>920.55</v>
+      <c r="K76" t="s">
+        <v>181</v>
       </c>
       <c r="L76" s="1">
-        <v>195555.24</v>
+        <v>300143.97</v>
       </c>
       <c r="M76" s="1">
-        <v>196475.79</v>
+        <v>303451.16</v>
       </c>
       <c r="N76" s="1">
-        <v>0.34</v>
+        <v>0.54</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
+        <v>183</v>
+      </c>
+      <c r="B77" s="1">
+        <v>319000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>97.6846036</v>
+      </c>
+      <c r="D77" s="1">
+        <v>99.853972</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>318534.17</v>
+      </c>
+      <c r="H77" s="1">
+        <v>879.92</v>
+      </c>
+      <c r="I77" s="1">
+        <v>0.27624037948582</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77" t="s">
         <v>184</v>
       </c>
-      <c r="B77" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L77" s="1">
-        <v>188681.11</v>
+        <v>311613.88</v>
       </c>
       <c r="M77" s="1">
-        <v>189729.06</v>
+        <v>319414.09</v>
       </c>
       <c r="N77" s="1">
-        <v>0.33</v>
+        <v>0.57</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
+        <v>186</v>
+      </c>
+      <c r="B78" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>96.08478575</v>
+      </c>
+      <c r="D78" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>198506.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-4955.61</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-2.4964535077025</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78" t="s">
         <v>187</v>
       </c>
-      <c r="B78" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L78" s="1">
-        <v>119316.51</v>
+        <v>192169.57</v>
       </c>
       <c r="M78" s="1">
-        <v>119962.86</v>
+        <v>193550.39</v>
       </c>
       <c r="N78" s="1">
-        <v>0.21</v>
+        <v>0.35</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>189</v>
       </c>
       <c r="B79" s="1">
         <v>200000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>101.93194184</v>
+        <v>93.81314007</v>
       </c>
       <c r="D79" s="1">
-        <v>105.889435</v>
+        <v>94.08838</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>211778.87</v>
+        <v>188176.76</v>
       </c>
       <c r="H79" s="1">
-        <v>-7841.01</v>
+        <v>670.07</v>
       </c>
       <c r="I79" s="1">
-        <v>-3.7024515240826</v>
+        <v>0.35608541671139</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
-      <c r="K79">
-        <v>73.97</v>
+      <c r="K79" t="s">
+        <v>190</v>
       </c>
       <c r="L79" s="1">
-        <v>203863.89</v>
+        <v>187626.28</v>
       </c>
       <c r="M79" s="1">
-        <v>203937.86</v>
+        <v>188846.83</v>
       </c>
       <c r="N79" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
+        <v>192</v>
+      </c>
+      <c r="B80" s="1">
+        <v>119000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>98.85152314</v>
+      </c>
+      <c r="D80" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>118578.74</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-2.39</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-0.0020155383671643</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>943.03</v>
+      </c>
+      <c r="L80" s="1">
+        <v>117633.32</v>
+      </c>
+      <c r="M80" s="1">
+        <v>118576.35</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
         <v>191</v>
-      </c>
-[...43 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>194</v>
       </c>
       <c r="B81" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>100.96274704</v>
+        <v>101.18503485</v>
       </c>
       <c r="D81" s="1">
-        <v>100.78015</v>
+        <v>105.889435</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>100780.15</v>
+        <v>211778.87</v>
       </c>
       <c r="H81" s="1">
-        <v>655.2</v>
+        <v>-8644.42</v>
       </c>
       <c r="I81" s="1">
-        <v>0.65012802620357</v>
+        <v>-4.0818142055437</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81">
-        <v>472.6</v>
+        <v>764.38</v>
       </c>
       <c r="L81" s="1">
-        <v>100962.75</v>
+        <v>202370.07</v>
       </c>
       <c r="M81" s="1">
-        <v>101435.35</v>
+        <v>203134.45</v>
       </c>
       <c r="N81" s="1">
-        <v>0.18</v>
+        <v>0.36</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
         <v>196</v>
       </c>
       <c r="B82" s="1">
-        <v>268000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>100.66894885</v>
+        <v>108.7801449</v>
       </c>
       <c r="D82" s="1">
-        <v>99.58</v>
+        <v>115.12564</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>266874.4</v>
+        <v>115125.64</v>
       </c>
       <c r="H82" s="1">
-        <v>4432.77</v>
+        <v>-6297.63</v>
       </c>
       <c r="I82" s="1">
-        <v>1.6609948350235</v>
+        <v>-5.4702236617317</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
-      <c r="K82" t="s">
-        <v>197</v>
+      <c r="K82">
+        <v>47.87</v>
       </c>
       <c r="L82" s="1">
-        <v>269792.79</v>
+        <v>108780.14</v>
       </c>
       <c r="M82" s="1">
-        <v>271307.17</v>
+        <v>108828.01</v>
       </c>
       <c r="N82" s="1">
-        <v>0.47</v>
+        <v>0.19</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
+        <v>198</v>
+      </c>
+      <c r="B83" s="1">
+        <v>268000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>99.25560369</v>
+      </c>
+      <c r="D83" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>266874.4</v>
+      </c>
+      <c r="H83" s="1">
+        <v>1415.96</v>
+      </c>
+      <c r="I83" s="1">
+        <v>0.53057168465765</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83" t="s">
         <v>199</v>
       </c>
-      <c r="B83" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L83" s="1">
-        <v>104522.71</v>
+        <v>266005.02</v>
       </c>
       <c r="M83" s="1">
-        <v>105193.94</v>
+        <v>268290.36</v>
       </c>
       <c r="N83" s="1">
-        <v>0.18</v>
+        <v>0.48</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>201</v>
       </c>
       <c r="B84" s="1">
         <v>400000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>97.10309602</v>
+        <v>95.79346712</v>
       </c>
       <c r="D84" s="1">
         <v>97.072878</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
         <v>388291.51</v>
       </c>
       <c r="H84" s="1">
-        <v>6496.22</v>
+        <v>2254.96</v>
       </c>
       <c r="I84" s="1">
-        <v>1.6730265361712</v>
+        <v>0.5807389401844</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84" t="s">
         <v>202</v>
       </c>
       <c r="L84" s="1">
-        <v>388412.39</v>
+        <v>383173.87</v>
       </c>
       <c r="M84" s="1">
-        <v>394787.73</v>
+        <v>390546.47</v>
       </c>
       <c r="N84" s="1">
-        <v>0.68</v>
+        <v>0.7</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
         <v>204</v>
       </c>
       <c r="B85" s="1">
         <v>200000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>107.08861212</v>
+        <v>106.61583663</v>
       </c>
       <c r="D85" s="1">
         <v>105.40625</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
         <v>210812.5</v>
       </c>
       <c r="H85" s="1">
-        <v>3473.33</v>
+        <v>3541.44</v>
       </c>
       <c r="I85" s="1">
-        <v>1.6475920545508</v>
+        <v>1.6799003854136</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
-      <c r="K85">
-        <v>108.61</v>
+      <c r="K85" t="s">
+        <v>205</v>
       </c>
       <c r="L85" s="1">
-        <v>214177.22</v>
+        <v>213231.67</v>
       </c>
       <c r="M85" s="1">
-        <v>214285.83</v>
+        <v>214353.94</v>
       </c>
       <c r="N85" s="1">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B86" s="1">
         <v>241000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>99.76863146</v>
+        <v>98.07664182</v>
       </c>
       <c r="D86" s="1">
         <v>101.536286</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
         <v>244702.45</v>
       </c>
       <c r="H86" s="1">
-        <v>2860.76</v>
+        <v>-610.91</v>
       </c>
       <c r="I86" s="1">
-        <v>1.1690769749138</v>
+        <v>-0.2496542229144</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="L86" s="1">
-        <v>240442.41</v>
+        <v>236364.71</v>
       </c>
       <c r="M86" s="1">
-        <v>247563.21</v>
+        <v>244091.54</v>
       </c>
       <c r="N86" s="1">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B87" s="1">
         <v>195000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>101.00969946</v>
+        <v>98.388362</v>
       </c>
       <c r="D87" s="1">
         <v>99.658</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
         <v>194333.1</v>
       </c>
       <c r="H87" s="1">
-        <v>3370.45</v>
+        <v>-1077.62</v>
       </c>
       <c r="I87" s="1">
-        <v>1.7343674340604</v>
+        <v>-0.55452210663032</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
-      <c r="K87">
-        <v>734.64</v>
+      <c r="K87" t="s">
+        <v>211</v>
       </c>
       <c r="L87" s="1">
-        <v>196968.91</v>
+        <v>191857.3</v>
       </c>
       <c r="M87" s="1">
-        <v>197703.55</v>
+        <v>193255.48</v>
       </c>
       <c r="N87" s="1">
         <v>0.34</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B88" s="1">
         <v>200000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>92.65077578</v>
+        <v>91.58452367</v>
       </c>
       <c r="D88" s="1">
         <v>92.2246</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
         <v>184449.2</v>
       </c>
       <c r="H88" s="1">
-        <v>2638.65</v>
+        <v>813.0</v>
       </c>
       <c r="I88" s="1">
-        <v>1.4305564892664</v>
+        <v>0.44077176805321</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88" t="s">
+        <v>214</v>
+      </c>
+      <c r="L88" s="1">
+        <v>183169.05</v>
+      </c>
+      <c r="M88" s="1">
+        <v>185262.2</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
         <v>212</v>
-      </c>
-[...13 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B89" s="1">
         <v>198000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>100.50481323</v>
+        <v>99.46635625</v>
       </c>
       <c r="D89" s="1">
         <v>99.607</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
         <v>197221.86</v>
       </c>
       <c r="H89" s="1">
-        <v>4706.99</v>
+        <v>3163.47</v>
       </c>
       <c r="I89" s="1">
-        <v>2.3866472002647</v>
+        <v>1.6040159037137</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89" t="s">
+        <v>217</v>
+      </c>
+      <c r="L89" s="1">
+        <v>196943.38</v>
+      </c>
+      <c r="M89" s="1">
+        <v>200385.33</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
         <v>215</v>
-      </c>
-[...13 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B90" s="1">
         <v>200000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>100.01353894</v>
+        <v>98.82232048</v>
       </c>
       <c r="D90" s="1">
         <v>99.991</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
         <v>199982.0</v>
       </c>
       <c r="H90" s="1">
-        <v>371.11</v>
+        <v>-1474.35</v>
       </c>
       <c r="I90" s="1">
-        <v>0.18557170145313</v>
+        <v>-0.73724135172165</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
-        <v>326.03</v>
+        <v>863.01</v>
       </c>
       <c r="L90" s="1">
-        <v>200027.08</v>
+        <v>197644.64</v>
       </c>
       <c r="M90" s="1">
-        <v>200353.11</v>
+        <v>198507.65</v>
       </c>
       <c r="N90" s="1">
         <v>0.35</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B91" s="1">
         <v>300000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>101.40418308</v>
+        <v>99.80016067</v>
       </c>
       <c r="D91" s="1">
         <v>99.834</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
         <v>299502.0</v>
       </c>
       <c r="H91" s="1">
-        <v>7120.82</v>
+        <v>3286.84</v>
       </c>
       <c r="I91" s="1">
-        <v>2.3775534053195</v>
+        <v>1.0974350755588</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91" t="s">
+        <v>222</v>
+      </c>
+      <c r="L91" s="1">
+        <v>299400.48</v>
+      </c>
+      <c r="M91" s="1">
+        <v>302788.84</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
         <v>220</v>
-      </c>
-[...13 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B92" s="1">
         <v>361000.0</v>
       </c>
       <c r="C92" s="1">
-        <v>99.46460054</v>
+        <v>98.03535796</v>
       </c>
       <c r="D92" s="1">
         <v>99.459</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
         <v>359046.99</v>
       </c>
       <c r="H92" s="1">
-        <v>5548.96</v>
+        <v>1289.42</v>
       </c>
       <c r="I92" s="1">
-        <v>1.5454690206427</v>
+        <v>0.35912291034664</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92" t="s">
+        <v>225</v>
+      </c>
+      <c r="L92" s="1">
+        <v>353907.64</v>
+      </c>
+      <c r="M92" s="1">
+        <v>360336.41</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
         <v>223</v>
-      </c>
-[...13 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B93" s="1">
         <v>300000.0</v>
       </c>
       <c r="C93" s="1">
-        <v>98.98547581</v>
+        <v>97.31628034</v>
       </c>
       <c r="D93" s="1">
         <v>99.292</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
         <v>297876.0</v>
       </c>
       <c r="H93" s="1">
-        <v>3683.17</v>
+        <v>-5725.79</v>
       </c>
       <c r="I93" s="1">
-        <v>1.2364775947038</v>
+        <v>-1.9222058843277</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
-      <c r="K93" t="s">
-        <v>226</v>
+      <c r="K93">
+        <v>201.37</v>
       </c>
       <c r="L93" s="1">
-        <v>296956.43</v>
+        <v>291948.84</v>
       </c>
       <c r="M93" s="1">
-        <v>301559.17</v>
+        <v>292150.21</v>
       </c>
       <c r="N93" s="1">
         <v>0.52</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B94" s="1">
         <v>200000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>104.2905184</v>
+        <v>102.75855457</v>
       </c>
       <c r="D94" s="1">
         <v>107.330955</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
         <v>214661.91</v>
       </c>
       <c r="H94" s="1">
-        <v>-5263.39</v>
+        <v>-7564.34</v>
       </c>
       <c r="I94" s="1">
-        <v>-2.451944082674</v>
+        <v>-3.5238389521457</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
-      <c r="K94">
-        <v>817.48</v>
+      <c r="K94" t="s">
+        <v>230</v>
       </c>
       <c r="L94" s="1">
-        <v>208581.04</v>
+        <v>205517.11</v>
       </c>
       <c r="M94" s="1">
-        <v>209398.52</v>
+        <v>207097.57</v>
       </c>
       <c r="N94" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B95" s="1">
         <v>100000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>99.69950292</v>
+        <v>98.39399665</v>
       </c>
       <c r="D95" s="1">
         <v>99.84809</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
         <v>99848.09</v>
       </c>
       <c r="H95" s="1">
-        <v>1053.47</v>
+        <v>6.87</v>
       </c>
       <c r="I95" s="1">
-        <v>1.0550727610313</v>
+        <v>0.0068804520947772</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95" t="s">
+        <v>233</v>
+      </c>
+      <c r="L95" s="1">
+        <v>98394.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>99854.96</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B96" s="1">
         <v>200000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>100.19175764</v>
+        <v>98.97838482</v>
       </c>
       <c r="D96" s="1">
         <v>102.14904</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
         <v>204298.08</v>
       </c>
       <c r="H96" s="1">
-        <v>-3304.29</v>
+        <v>-5213.23</v>
       </c>
       <c r="I96" s="1">
-        <v>-1.6173867125917</v>
+        <v>-2.5517763064636</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
-      <c r="K96">
-        <v>610.27</v>
+      <c r="K96" t="s">
+        <v>236</v>
       </c>
       <c r="L96" s="1">
-        <v>200383.52</v>
+        <v>197956.77</v>
       </c>
       <c r="M96" s="1">
-        <v>200993.79</v>
+        <v>199084.85</v>
       </c>
       <c r="N96" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="B97" s="1">
         <v>199000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>101.45173044</v>
+        <v>99.66472417</v>
       </c>
       <c r="D97" s="1">
         <v>99.298</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
         <v>197603.02</v>
       </c>
       <c r="H97" s="1">
-        <v>6166.2</v>
+        <v>3201.61</v>
       </c>
       <c r="I97" s="1">
-        <v>3.1204988668695</v>
+        <v>1.6202232131877</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="L97" s="1">
-        <v>201888.94</v>
+        <v>198332.8</v>
       </c>
       <c r="M97" s="1">
-        <v>203769.22</v>
+        <v>200804.63</v>
       </c>
       <c r="N97" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="B98" s="1">
         <v>243000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>99.33069876</v>
+        <v>97.31372564</v>
       </c>
       <c r="D98" s="1">
         <v>100.0</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
         <v>243000.0</v>
       </c>
       <c r="H98" s="1">
-        <v>3567.91</v>
+        <v>-706.43</v>
       </c>
       <c r="I98" s="1">
-        <v>1.4682757201646</v>
+        <v>-0.29071193415638</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="L98" s="1">
-        <v>241373.6</v>
+        <v>236472.36</v>
       </c>
       <c r="M98" s="1">
-        <v>246567.91</v>
+        <v>242293.57</v>
       </c>
       <c r="N98" s="1">
         <v>0.43</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="B99" s="1">
         <v>200000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>99.5344903</v>
+        <v>98.12727059</v>
       </c>
       <c r="D99" s="1">
         <v>101.80907</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
         <v>203618.14</v>
       </c>
       <c r="H99" s="1">
-        <v>-1194.12</v>
+        <v>-3428.67</v>
       </c>
       <c r="I99" s="1">
-        <v>-0.58645069638687</v>
+        <v>-1.6838725665601</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="L99" s="1">
-        <v>199068.98</v>
+        <v>196254.54</v>
       </c>
       <c r="M99" s="1">
-        <v>202424.02</v>
+        <v>200189.47</v>
       </c>
       <c r="N99" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B100" s="1">
         <v>200000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>101.6391025</v>
+        <v>100.20490787</v>
       </c>
       <c r="D100" s="1">
         <v>100.0</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
         <v>200000.0</v>
       </c>
       <c r="H100" s="1">
-        <v>4100.54</v>
+        <v>1909.37</v>
       </c>
       <c r="I100" s="1">
-        <v>2.05027</v>
+        <v>0.954685</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
-      <c r="K100">
-        <v>822.33</v>
+      <c r="K100" t="s">
+        <v>248</v>
       </c>
       <c r="L100" s="1">
-        <v>203278.21</v>
+        <v>200409.82</v>
       </c>
       <c r="M100" s="1">
-        <v>204100.54</v>
+        <v>201909.37</v>
       </c>
       <c r="N100" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="B101" s="1">
         <v>300000.0</v>
       </c>
       <c r="C101" s="1">
-        <v>106.65221679</v>
+        <v>104.42517158</v>
       </c>
       <c r="D101" s="1">
         <v>109.55781</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
         <v>328673.43</v>
       </c>
       <c r="H101" s="1">
-        <v>145.55</v>
+        <v>-5442.44</v>
       </c>
       <c r="I101" s="1">
-        <v>0.044284078576111</v>
+        <v>-1.655880732434</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="L101" s="1">
-        <v>319956.65</v>
+        <v>313275.51</v>
       </c>
       <c r="M101" s="1">
-        <v>328818.98</v>
+        <v>323230.99</v>
       </c>
       <c r="N101" s="1">
-        <v>0.57</v>
+        <v>0.58</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="B102" s="1">
         <v>400000.0</v>
       </c>
       <c r="C102" s="1">
-        <v>101.0445941</v>
+        <v>99.12322591</v>
       </c>
       <c r="D102" s="1">
         <v>102.95621</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
         <v>411824.84</v>
       </c>
       <c r="H102" s="1">
-        <v>-588.93</v>
+        <v>-7047.0</v>
       </c>
       <c r="I102" s="1">
-        <v>-0.14300497269664</v>
+        <v>-1.7111643872672</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="L102" s="1">
-        <v>404178.38</v>
+        <v>396492.91</v>
       </c>
       <c r="M102" s="1">
-        <v>411235.91</v>
+        <v>404777.84</v>
       </c>
       <c r="N102" s="1">
-        <v>0.71</v>
+        <v>0.72</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="B103" s="1">
         <v>400000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>100.48726171</v>
+        <v>98.50348447</v>
       </c>
       <c r="D103" s="1">
         <v>99.898</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
         <v>399592.0</v>
       </c>
       <c r="H103" s="1">
-        <v>3540.61</v>
+        <v>-3167.1</v>
       </c>
       <c r="I103" s="1">
-        <v>0.88605627740295</v>
+        <v>-0.79258343510381</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="L103" s="1">
-        <v>401949.05</v>
+        <v>394013.94</v>
       </c>
       <c r="M103" s="1">
-        <v>403132.61</v>
+        <v>396424.9</v>
       </c>
       <c r="N103" s="1">
-        <v>0.7</v>
+        <v>0.71</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="B104" s="1">
         <v>239000.0</v>
       </c>
       <c r="C104" s="1">
-        <v>98.89728307</v>
+        <v>97.15381352</v>
       </c>
       <c r="D104" s="1">
         <v>99.528</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
         <v>237871.92</v>
       </c>
       <c r="H104" s="1">
-        <v>3464.93</v>
+        <v>-83.18</v>
       </c>
       <c r="I104" s="1">
-        <v>1.4566368321238</v>
+        <v>-0.034968398119459</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="L104" s="1">
-        <v>236364.5</v>
+        <v>232197.61</v>
       </c>
       <c r="M104" s="1">
-        <v>241336.85</v>
+        <v>237788.74</v>
       </c>
       <c r="N104" s="1">
         <v>0.42</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="B105" s="1">
         <v>200000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>98.82191988</v>
+        <v>96.8988108</v>
       </c>
       <c r="D105" s="1">
         <v>100.689795</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
         <v>201379.59</v>
       </c>
       <c r="H105" s="1">
-        <v>1294.39</v>
+        <v>-2034.02</v>
       </c>
       <c r="I105" s="1">
-        <v>0.64276126493256</v>
+        <v>-1.0100427754372</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="L105" s="1">
-        <v>197643.84</v>
+        <v>193797.62</v>
       </c>
       <c r="M105" s="1">
-        <v>202673.98</v>
+        <v>199345.57</v>
       </c>
       <c r="N105" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="B106" s="1">
         <v>100000.0</v>
       </c>
       <c r="C106" s="1">
-        <v>101.74079779</v>
+        <v>99.51407427</v>
       </c>
       <c r="D106" s="1">
         <v>99.861</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
         <v>99861.0</v>
       </c>
       <c r="H106" s="1">
-        <v>3513.36</v>
+        <v>1574.31</v>
       </c>
       <c r="I106" s="1">
-        <v>3.5182503680115</v>
+        <v>1.5765013368582</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="L106" s="1">
-        <v>101740.8</v>
+        <v>99514.08</v>
       </c>
       <c r="M106" s="1">
-        <v>103374.36</v>
+        <v>101435.31</v>
       </c>
       <c r="N106" s="1">
         <v>0.18</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="B107" s="1">
         <v>200000.0</v>
       </c>
       <c r="C107" s="1">
-        <v>99.31191935</v>
+        <v>97.77754297</v>
       </c>
       <c r="D107" s="1">
         <v>101.46918</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
         <v>202938.36</v>
       </c>
       <c r="H107" s="1">
-        <v>-3316.58</v>
+        <v>-5790.81</v>
       </c>
       <c r="I107" s="1">
-        <v>-1.6342794925513</v>
+        <v>-2.8534822100662</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
-      <c r="K107">
-        <v>997.95</v>
+      <c r="K107" t="s">
+        <v>269</v>
       </c>
       <c r="L107" s="1">
-        <v>198623.83</v>
+        <v>195555.08</v>
       </c>
       <c r="M107" s="1">
-        <v>199621.78</v>
+        <v>197147.55</v>
       </c>
       <c r="N107" s="1">
         <v>0.35</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="B108" s="1">
         <v>200000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>96.79055569</v>
+        <v>94.53397393</v>
       </c>
       <c r="D108" s="1">
         <v>99.077</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
         <v>198154.0</v>
       </c>
       <c r="H108" s="1">
-        <v>758.62</v>
+        <v>-3217.56</v>
       </c>
       <c r="I108" s="1">
-        <v>0.38284364686052</v>
+        <v>-1.6237673728514</v>
       </c>
       <c r="J108">
         <v>0.0</v>
       </c>
       <c r="K108" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="L108" s="1">
-        <v>193581.11</v>
+        <v>189067.95</v>
       </c>
       <c r="M108" s="1">
-        <v>198912.62</v>
+        <v>194936.44</v>
       </c>
       <c r="N108" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="B109" s="1">
         <v>200000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>105.5547328</v>
+        <v>104.00058423</v>
       </c>
       <c r="D109" s="1">
         <v>107.373425</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
         <v>214746.85</v>
       </c>
       <c r="H109" s="1">
-        <v>1614.67</v>
+        <v>-803.22</v>
       </c>
       <c r="I109" s="1">
-        <v>0.75189461451937</v>
+        <v>-0.37403109754578</v>
       </c>
       <c r="J109">
         <v>0.0</v>
       </c>
       <c r="K109" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="L109" s="1">
-        <v>211109.47</v>
+        <v>208001.16</v>
       </c>
       <c r="M109" s="1">
-        <v>216361.52</v>
+        <v>213943.63</v>
       </c>
       <c r="N109" s="1">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="B110" s="1">
         <v>200000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>104.26139441</v>
+        <v>102.45416233</v>
       </c>
       <c r="D110" s="1">
         <v>109.343945</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
         <v>218687.89</v>
       </c>
       <c r="H110" s="1">
-        <v>-7692.5</v>
+        <v>-10578.2</v>
       </c>
       <c r="I110" s="1">
-        <v>-3.517570177297</v>
+        <v>-4.8371219823832</v>
       </c>
       <c r="J110">
         <v>0.0</v>
       </c>
       <c r="K110" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="L110" s="1">
-        <v>208522.79</v>
+        <v>204908.32</v>
       </c>
       <c r="M110" s="1">
-        <v>210995.39</v>
+        <v>208109.69</v>
       </c>
       <c r="N110" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="B111" s="1">
         <v>300000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>99.36972685</v>
+        <v>98.09467637</v>
       </c>
       <c r="D111" s="1">
         <v>102.00267</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
         <v>306008.01</v>
       </c>
       <c r="H111" s="1">
-        <v>-6743.01</v>
+        <v>-9848.98</v>
       </c>
       <c r="I111" s="1">
-        <v>-2.2035403583063</v>
+        <v>-3.2185366651023</v>
       </c>
       <c r="J111">
         <v>0.0</v>
       </c>
       <c r="K111" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="L111" s="1">
-        <v>298109.18</v>
+        <v>294284.03</v>
       </c>
       <c r="M111" s="1">
-        <v>299265.0</v>
+        <v>296159.03</v>
       </c>
       <c r="N111" s="1">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="B112" s="1">
         <v>111000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>100.30394263</v>
+        <v>98.79253133</v>
       </c>
       <c r="D112" s="1">
         <v>99.254</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
         <v>110171.94</v>
       </c>
       <c r="H112" s="1">
-        <v>1391.24</v>
+        <v>64.82</v>
       </c>
       <c r="I112" s="1">
-        <v>1.2627897811366</v>
+        <v>0.058835307792529</v>
       </c>
       <c r="J112">
         <v>0.0</v>
       </c>
       <c r="K112">
-        <v>225.8</v>
+        <v>577.05</v>
       </c>
       <c r="L112" s="1">
-        <v>111337.38</v>
+        <v>109659.71</v>
       </c>
       <c r="M112" s="1">
-        <v>111563.18</v>
+        <v>110236.76</v>
       </c>
       <c r="N112" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="B113" s="1">
         <v>400000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>94.47905738</v>
+        <v>93.15003068</v>
       </c>
       <c r="D113" s="1">
         <v>110.17804</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
         <v>440712.16</v>
       </c>
       <c r="H113" s="1">
-        <v>-62795.93</v>
+        <v>-67344.91</v>
       </c>
       <c r="I113" s="1">
-        <v>-14.248740039304</v>
+        <v>-15.280928486294</v>
       </c>
       <c r="J113">
         <v>0.0</v>
       </c>
       <c r="K113">
-        <v>0.0</v>
+        <v>767.12</v>
       </c>
       <c r="L113" s="1">
-        <v>377916.23</v>
+        <v>372600.13</v>
       </c>
       <c r="M113" s="1">
-        <v>377916.23</v>
+        <v>373367.25</v>
       </c>
       <c r="N113" s="1">
-        <v>0.65</v>
+        <v>0.67</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="B114" s="1">
         <v>214000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>102.39841348</v>
+        <v>100.57016229</v>
       </c>
       <c r="D114" s="1">
         <v>99.943</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
         <v>213878.02</v>
       </c>
       <c r="H114" s="1">
-        <v>7365.27</v>
+        <v>4109.47</v>
       </c>
       <c r="I114" s="1">
-        <v>3.4436778496453</v>
+        <v>1.9214082868356</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
       <c r="K114" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="L114" s="1">
-        <v>219132.61</v>
+        <v>215220.15</v>
       </c>
       <c r="M114" s="1">
-        <v>221243.29</v>
+        <v>217987.49</v>
       </c>
       <c r="N114" s="1">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="B115" s="1">
         <v>100000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>102.32531628</v>
+        <v>100.77142331</v>
       </c>
       <c r="D115" s="1">
         <v>103.19873</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
         <v>103198.73</v>
       </c>
       <c r="H115" s="1">
-        <v>2951.24</v>
+        <v>-2295.8</v>
       </c>
       <c r="I115" s="1">
-        <v>2.8597638750012</v>
+        <v>-2.2246397799663</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
-      <c r="K115" t="s">
-        <v>286</v>
+      <c r="K115">
+        <v>131.51</v>
       </c>
       <c r="L115" s="1">
-        <v>102325.31</v>
+        <v>100771.42</v>
       </c>
       <c r="M115" s="1">
-        <v>106149.97</v>
+        <v>100902.93</v>
       </c>
       <c r="N115" s="1">
         <v>0.18</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="B116" s="1">
         <v>300000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>100.69975509</v>
+        <v>99.59315252</v>
       </c>
       <c r="D116" s="1">
         <v>103.308053</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
         <v>309924.16</v>
       </c>
       <c r="H116" s="1">
-        <v>-5522.5</v>
+        <v>-8065.59</v>
       </c>
       <c r="I116" s="1">
-        <v>-1.7818875430686</v>
+        <v>-2.6024399001356</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
       <c r="K116" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="L116" s="1">
-        <v>302099.26</v>
+        <v>298779.46</v>
       </c>
       <c r="M116" s="1">
-        <v>304401.66</v>
+        <v>301858.57</v>
       </c>
       <c r="N116" s="1">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="B117" s="1">
         <v>200000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>104.91412322</v>
+        <v>103.14017306</v>
       </c>
       <c r="D117" s="1">
         <v>108.631025</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
         <v>217262.05</v>
       </c>
       <c r="H117" s="1">
-        <v>-6800.24</v>
+        <v>-9638.55</v>
       </c>
       <c r="I117" s="1">
-        <v>-3.1299713870876</v>
+        <v>-4.4363707329467</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
-      <c r="K117">
-        <v>633.56</v>
+      <c r="K117" t="s">
+        <v>296</v>
       </c>
       <c r="L117" s="1">
-        <v>209828.25</v>
+        <v>206280.35</v>
       </c>
       <c r="M117" s="1">
-        <v>210461.81</v>
+        <v>207623.5</v>
       </c>
       <c r="N117" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="B118" s="1">
         <v>300000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>100.74914661</v>
+        <v>98.89615547</v>
       </c>
       <c r="D118" s="1">
         <v>103.866857</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
         <v>311600.57</v>
       </c>
       <c r="H118" s="1">
-        <v>-8064.77</v>
+        <v>-12674.43</v>
       </c>
       <c r="I118" s="1">
-        <v>-2.5881756249676</v>
+        <v>-4.0675246518323</v>
       </c>
       <c r="J118">
         <v>0.0</v>
       </c>
       <c r="K118" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="L118" s="1">
-        <v>302247.44</v>
+        <v>296688.47</v>
       </c>
       <c r="M118" s="1">
-        <v>303535.8</v>
+        <v>298926.14</v>
       </c>
       <c r="N118" s="1">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="B119" s="1">
         <v>200000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>103.51169158</v>
+        <v>102.36929562</v>
       </c>
       <c r="D119" s="1">
         <v>106.10956</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
         <v>212219.12</v>
       </c>
       <c r="H119" s="1">
-        <v>-3983.35</v>
+        <v>-5530.17</v>
       </c>
       <c r="I119" s="1">
-        <v>-1.8769986417812</v>
+        <v>-2.6058773592125</v>
       </c>
       <c r="J119">
         <v>0.0</v>
       </c>
       <c r="K119" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="L119" s="1">
-        <v>207023.39</v>
+        <v>204738.59</v>
       </c>
       <c r="M119" s="1">
-        <v>208235.77</v>
+        <v>206688.95</v>
       </c>
       <c r="N119" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="B120" s="1">
         <v>200000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>99.64221573</v>
+        <v>98.03188192</v>
       </c>
       <c r="D120" s="1">
         <v>99.852</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
         <v>199704.0</v>
       </c>
       <c r="H120" s="1">
-        <v>917.42</v>
+        <v>-1689.55</v>
       </c>
       <c r="I120" s="1">
-        <v>0.45938989704763</v>
+        <v>-0.8460271201378</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
       <c r="K120" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="L120" s="1">
-        <v>199284.43</v>
+        <v>196063.77</v>
       </c>
       <c r="M120" s="1">
-        <v>200621.42</v>
+        <v>198014.45</v>
       </c>
       <c r="N120" s="1">
         <v>0.35</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="B121" s="1">
         <v>200000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>107.16176494</v>
+        <v>105.70036621</v>
       </c>
       <c r="D121" s="1">
         <v>111.32808</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
         <v>222656.16</v>
       </c>
       <c r="H121" s="1">
-        <v>-3787.42</v>
+        <v>-5904.74</v>
       </c>
       <c r="I121" s="1">
-        <v>-1.7010173893235</v>
+        <v>-2.6519544754567</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
       <c r="K121" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="L121" s="1">
-        <v>214323.53</v>
+        <v>211400.74</v>
       </c>
       <c r="M121" s="1">
-        <v>218868.74</v>
+        <v>216751.42</v>
       </c>
       <c r="N121" s="1">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="B122" s="1">
         <v>148000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>100.43542415</v>
+        <v>99.25493432</v>
       </c>
       <c r="D122" s="1">
         <v>99.934</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
         <v>147902.32</v>
       </c>
       <c r="H122" s="1">
-        <v>1559.15</v>
+        <v>181.01</v>
       </c>
       <c r="I122" s="1">
-        <v>1.0541754855502</v>
+        <v>0.12238482804056</v>
       </c>
       <c r="J122">
         <v>0.0</v>
       </c>
-      <c r="K122">
-        <v>817.04</v>
+      <c r="K122" t="s">
+        <v>311</v>
       </c>
       <c r="L122" s="1">
-        <v>148644.43</v>
+        <v>146897.3</v>
       </c>
       <c r="M122" s="1">
-        <v>149461.47</v>
+        <v>148083.33</v>
       </c>
       <c r="N122" s="1">
         <v>0.26</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="B123" s="1">
         <v>100000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>101.70597253</v>
+        <v>99.68587716</v>
       </c>
       <c r="D123" s="1">
         <v>100.0</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
         <v>100000.0</v>
       </c>
       <c r="H123" s="1">
-        <v>2639.26</v>
+        <v>909.52</v>
       </c>
       <c r="I123" s="1">
-        <v>2.63926</v>
+        <v>0.90952</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
-      <c r="K123">
-        <v>933.29</v>
+      <c r="K123" t="s">
+        <v>314</v>
       </c>
       <c r="L123" s="1">
-        <v>101705.97</v>
+        <v>99685.88</v>
       </c>
       <c r="M123" s="1">
-        <v>102639.26</v>
+        <v>100909.52</v>
       </c>
       <c r="N123" s="1">
         <v>0.18</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="B124" s="1">
         <v>135000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>101.57213092</v>
+        <v>99.04938635</v>
       </c>
       <c r="D124" s="1">
         <v>99.662</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
         <v>134543.7</v>
       </c>
       <c r="H124" s="1">
-        <v>3503.8</v>
+        <v>473.5</v>
       </c>
       <c r="I124" s="1">
-        <v>2.604209635977</v>
+        <v>0.35193026503656</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
-      <c r="K124">
-        <v>925.12</v>
+      <c r="K124" t="s">
+        <v>317</v>
       </c>
       <c r="L124" s="1">
-        <v>137122.38</v>
+        <v>133716.67</v>
       </c>
       <c r="M124" s="1">
-        <v>138047.5</v>
+        <v>135017.2</v>
       </c>
       <c r="N124" s="1">
         <v>0.24</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>311</v>
+        <v>319</v>
       </c>
       <c r="B125" s="1">
         <v>100000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>94.70219546</v>
+        <v>93.92598982</v>
       </c>
       <c r="D125" s="1">
         <v>92.13552</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
         <v>92135.52</v>
       </c>
       <c r="H125" s="1">
-        <v>3635.85</v>
+        <v>2993.89</v>
       </c>
       <c r="I125" s="1">
-        <v>3.9461979484134</v>
+        <v>3.2494416919772</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
       <c r="K125" t="s">
-        <v>312</v>
+        <v>320</v>
       </c>
       <c r="L125" s="1">
-        <v>94702.19</v>
+        <v>93925.99</v>
       </c>
       <c r="M125" s="1">
-        <v>95771.37</v>
+        <v>95129.41</v>
       </c>
       <c r="N125" s="1">
         <v>0.17</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="B126" s="1">
         <v>100000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>99.77423711</v>
+        <v>98.75199481</v>
       </c>
       <c r="D126" s="1">
         <v>99.589</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
         <v>99589.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1452.02</v>
+        <v>688.68</v>
       </c>
       <c r="I126" s="1">
-        <v>1.4580124310918</v>
+        <v>0.69152215606141</v>
       </c>
       <c r="J126">
         <v>0.0</v>
       </c>
       <c r="K126" t="s">
-        <v>315</v>
+        <v>323</v>
       </c>
       <c r="L126" s="1">
-        <v>99774.24</v>
+        <v>98752.0</v>
       </c>
       <c r="M126" s="1">
-        <v>101041.02</v>
+        <v>100277.68</v>
       </c>
       <c r="N126" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
-        <v>313</v>
+        <v>321</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
       <c r="B127" s="1">
         <v>200000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>104.8566416</v>
+        <v>103.82550037</v>
       </c>
       <c r="D127" s="1">
         <v>107.779585</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
         <v>215559.17</v>
       </c>
       <c r="H127" s="1">
-        <v>2318.5</v>
+        <v>1023.34</v>
       </c>
       <c r="I127" s="1">
-        <v>1.0755747482234</v>
+        <v>0.47473740040844</v>
       </c>
       <c r="J127">
         <v>0.0</v>
       </c>
       <c r="K127" t="s">
-        <v>318</v>
+        <v>326</v>
       </c>
       <c r="L127" s="1">
-        <v>209713.29</v>
+        <v>207651.0</v>
       </c>
       <c r="M127" s="1">
-        <v>217877.67</v>
+        <v>216582.51</v>
       </c>
       <c r="N127" s="1">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>320</v>
+        <v>328</v>
       </c>
       <c r="B128" s="1">
         <v>200000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>86.33991841</v>
+        <v>85.12324624</v>
       </c>
       <c r="D128" s="1">
         <v>86.13295</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
         <v>172265.9</v>
       </c>
       <c r="H128" s="1">
-        <v>1612.57</v>
+        <v>-1974.89</v>
       </c>
       <c r="I128" s="1">
-        <v>0.9360935623359</v>
+        <v>-1.1464195757837</v>
       </c>
       <c r="J128">
         <v>0.0</v>
       </c>
-      <c r="K128" t="s">
-        <v>321</v>
+      <c r="K128">
+        <v>44.52</v>
       </c>
       <c r="L128" s="1">
-        <v>172679.84</v>
+        <v>170246.49</v>
       </c>
       <c r="M128" s="1">
-        <v>173878.47</v>
+        <v>170291.01</v>
       </c>
       <c r="N128" s="1">
         <v>0.3</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
-        <v>319</v>
+        <v>327</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="B129" s="1">
         <v>200000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>99.70103518</v>
+        <v>98.6219529</v>
       </c>
       <c r="D129" s="1">
         <v>103.33767</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
         <v>206675.34</v>
       </c>
       <c r="H129" s="1">
-        <v>-4544.5</v>
+        <v>-6242.39</v>
       </c>
       <c r="I129" s="1">
-        <v>-2.1988593317422</v>
+        <v>-3.020384531604</v>
       </c>
       <c r="J129">
         <v>0.0</v>
       </c>
       <c r="K129" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="L129" s="1">
-        <v>199402.07</v>
+        <v>197243.91</v>
       </c>
       <c r="M129" s="1">
-        <v>202130.84</v>
+        <v>200432.95</v>
       </c>
       <c r="N129" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
-        <v>326</v>
+        <v>333</v>
       </c>
       <c r="B130" s="1">
         <v>100000.0</v>
       </c>
       <c r="C130" s="1">
-        <v>99.53558693</v>
+        <v>98.34671715</v>
       </c>
       <c r="D130" s="1">
         <v>103.0087</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
         <v>103008.7</v>
       </c>
       <c r="H130" s="1">
-        <v>-3122.09</v>
+        <v>-4071.23</v>
       </c>
       <c r="I130" s="1">
-        <v>-3.030899331804</v>
+        <v>-3.9523166489821</v>
       </c>
       <c r="J130">
         <v>0.0</v>
       </c>
       <c r="K130">
-        <v>351.03</v>
+        <v>590.75</v>
       </c>
       <c r="L130" s="1">
-        <v>99535.58</v>
+        <v>98346.72</v>
       </c>
       <c r="M130" s="1">
-        <v>99886.61</v>
+        <v>98937.47</v>
       </c>
       <c r="N130" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
       <c r="B131" s="1">
         <v>200000.0</v>
       </c>
       <c r="C131" s="1">
-        <v>98.95920963</v>
+        <v>96.87808316</v>
       </c>
       <c r="D131" s="1">
         <v>100.96133</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
         <v>201922.66</v>
       </c>
       <c r="H131" s="1">
-        <v>1115.62</v>
+        <v>-2567.18</v>
       </c>
       <c r="I131" s="1">
-        <v>0.55249866458772</v>
+        <v>-1.2713679584055</v>
       </c>
       <c r="J131">
         <v>0.0</v>
       </c>
       <c r="K131" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="L131" s="1">
-        <v>197918.42</v>
+        <v>193756.16</v>
       </c>
       <c r="M131" s="1">
-        <v>203038.28</v>
+        <v>199355.48</v>
       </c>
       <c r="N131" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="B132" s="1">
         <v>200000.0</v>
       </c>
       <c r="C132" s="1">
-        <v>99.58503304</v>
+        <v>98.48549195</v>
       </c>
       <c r="D132" s="1">
         <v>100.0</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
         <v>200000.0</v>
       </c>
       <c r="H132" s="1">
-        <v>4409.23</v>
+        <v>2778.74</v>
       </c>
       <c r="I132" s="1">
-        <v>2.204615</v>
+        <v>1.38937</v>
       </c>
       <c r="J132">
         <v>0.0</v>
       </c>
       <c r="K132" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
       <c r="L132" s="1">
-        <v>199170.06</v>
+        <v>196970.98</v>
       </c>
       <c r="M132" s="1">
-        <v>204409.23</v>
+        <v>202778.74</v>
       </c>
       <c r="N132" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="B133" s="1">
         <v>360000.0</v>
       </c>
       <c r="C133" s="1">
-        <v>99.17223644</v>
+        <v>96.68513318</v>
       </c>
       <c r="D133" s="1">
         <v>100.0</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
         <v>360000.0</v>
       </c>
       <c r="H133" s="1">
-        <v>8084.65</v>
+        <v>160.34</v>
       </c>
       <c r="I133" s="1">
-        <v>2.2457361111111</v>
+        <v>0.044538888888889</v>
       </c>
       <c r="J133">
         <v>0.0</v>
       </c>
       <c r="K133" t="s">
-        <v>335</v>
+        <v>342</v>
       </c>
       <c r="L133" s="1">
-        <v>357020.05</v>
+        <v>348066.48</v>
       </c>
       <c r="M133" s="1">
-        <v>368084.65</v>
+        <v>360160.34</v>
       </c>
       <c r="N133" s="1">
         <v>0.64</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="B134" s="1">
         <v>200000.0</v>
       </c>
       <c r="C134" s="1">
-        <v>100.01668345</v>
+        <v>97.95662719</v>
       </c>
       <c r="D134" s="1">
         <v>100.73781</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
         <v>201475.62</v>
       </c>
       <c r="H134" s="1">
-        <v>-409.38</v>
+        <v>-3973.32</v>
       </c>
       <c r="I134" s="1">
-        <v>-0.20319083768051</v>
+        <v>-1.9721095783202</v>
       </c>
       <c r="J134">
         <v>0.0</v>
       </c>
       <c r="K134" t="s">
-        <v>338</v>
+        <v>345</v>
       </c>
       <c r="L134" s="1">
-        <v>200033.36</v>
+        <v>195913.26</v>
       </c>
       <c r="M134" s="1">
-        <v>201066.24</v>
+        <v>197502.3</v>
       </c>
       <c r="N134" s="1">
         <v>0.35</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
-        <v>336</v>
+        <v>343</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
-        <v>340</v>
+        <v>347</v>
       </c>
       <c r="B135" s="1">
         <v>300000.0</v>
       </c>
       <c r="C135" s="1">
-        <v>98.92930216</v>
+        <v>97.76973077</v>
       </c>
       <c r="D135" s="1">
         <v>99.259</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
         <v>297777.0</v>
       </c>
       <c r="H135" s="1">
-        <v>3325.97</v>
+        <v>854.11</v>
       </c>
       <c r="I135" s="1">
-        <v>1.1169331412433</v>
+        <v>0.28682873425416</v>
       </c>
       <c r="J135">
         <v>0.0</v>
       </c>
       <c r="K135" t="s">
-        <v>341</v>
+        <v>348</v>
       </c>
       <c r="L135" s="1">
-        <v>296787.9</v>
+        <v>293309.19</v>
       </c>
       <c r="M135" s="1">
-        <v>301102.97</v>
+        <v>298631.11</v>
       </c>
       <c r="N135" s="1">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
-        <v>339</v>
+        <v>346</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
-        <v>343</v>
+        <v>350</v>
       </c>
       <c r="B136" s="1">
         <v>310000.0</v>
       </c>
       <c r="C136" s="1">
-        <v>100.89055078</v>
+        <v>99.41058478</v>
       </c>
       <c r="D136" s="1">
         <v>99.731</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
         <v>309166.1</v>
       </c>
       <c r="H136" s="1">
-        <v>4613.79</v>
+        <v>917.67</v>
       </c>
       <c r="I136" s="1">
-        <v>1.4923337325793</v>
+        <v>0.29682102921375</v>
       </c>
       <c r="J136">
         <v>0.0</v>
       </c>
       <c r="K136" t="s">
-        <v>344</v>
+        <v>351</v>
       </c>
       <c r="L136" s="1">
-        <v>312760.71</v>
+        <v>308172.81</v>
       </c>
       <c r="M136" s="1">
-        <v>313779.89</v>
+        <v>310083.77</v>
       </c>
       <c r="N136" s="1">
-        <v>0.54</v>
+        <v>0.55</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
-        <v>342</v>
+        <v>349</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="B137" s="1">
-        <v>400000.0</v>
+        <v>405000.0</v>
       </c>
       <c r="C137" s="1">
-        <v>100.66597529</v>
+        <v>97.60505302</v>
       </c>
       <c r="D137" s="1">
-        <v>99.451</v>
+        <v>100.771835</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
-        <v>397804.0</v>
+        <v>408125.93</v>
       </c>
       <c r="H137" s="1">
-        <v>7698.26</v>
+        <v>-10432.91</v>
       </c>
       <c r="I137" s="1">
-        <v>1.9351891886457</v>
+        <v>-2.5562967783008</v>
       </c>
       <c r="J137">
         <v>0.0</v>
       </c>
       <c r="K137" t="s">
-        <v>347</v>
+        <v>354</v>
       </c>
       <c r="L137" s="1">
-        <v>402663.9</v>
+        <v>395300.47</v>
       </c>
       <c r="M137" s="1">
-        <v>405502.26</v>
+        <v>397693.02</v>
       </c>
       <c r="N137" s="1">
-        <v>0.7</v>
+        <v>0.71</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
-        <v>349</v>
+        <v>356</v>
       </c>
       <c r="B138" s="1">
-        <v>405000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C138" s="1">
-        <v>98.72571548</v>
+        <v>100.67506681</v>
       </c>
       <c r="D138" s="1">
-        <v>100.771835</v>
+        <v>105.45526</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
-        <v>408125.93</v>
+        <v>527276.3</v>
       </c>
       <c r="H138" s="1">
-        <v>-6787.45</v>
+        <v>-19585.9</v>
       </c>
       <c r="I138" s="1">
-        <v>-1.663077374182</v>
+        <v>-3.7145420721546</v>
       </c>
       <c r="J138">
         <v>0.0</v>
       </c>
       <c r="K138" t="s">
-        <v>350</v>
+        <v>357</v>
       </c>
       <c r="L138" s="1">
-        <v>399839.15</v>
+        <v>503375.33</v>
       </c>
       <c r="M138" s="1">
-        <v>401338.48</v>
+        <v>507690.4</v>
       </c>
       <c r="N138" s="1">
-        <v>0.69</v>
+        <v>0.91</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
-        <v>352</v>
+        <v>359</v>
       </c>
       <c r="B139" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C139" s="1">
-        <v>100.94549517</v>
+        <v>90.78681399</v>
       </c>
       <c r="D139" s="1">
-        <v>105.45526</v>
+        <v>88.26085</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
-        <v>527276.3</v>
+        <v>264782.55</v>
       </c>
       <c r="H139" s="1">
-        <v>-19959.78</v>
+        <v>12555.63</v>
       </c>
       <c r="I139" s="1">
-        <v>-3.7854498675552</v>
+        <v>4.7418645979503</v>
       </c>
       <c r="J139">
         <v>0.0</v>
       </c>
       <c r="K139" t="s">
-        <v>353</v>
+        <v>360</v>
       </c>
       <c r="L139" s="1">
-        <v>504727.48</v>
+        <v>272360.44</v>
       </c>
       <c r="M139" s="1">
-        <v>507316.52</v>
+        <v>277338.18</v>
       </c>
       <c r="N139" s="1">
-        <v>0.88</v>
+        <v>0.49</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
-        <v>351</v>
+        <v>358</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
-        <v>355</v>
+        <v>362</v>
       </c>
       <c r="B140" s="1">
         <v>300000.0</v>
       </c>
       <c r="C140" s="1">
-        <v>91.49559342</v>
+        <v>99.65515305</v>
       </c>
       <c r="D140" s="1">
-        <v>88.26085</v>
+        <v>100.510873</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
-        <v>264782.55</v>
+        <v>301532.62</v>
       </c>
       <c r="H140" s="1">
-        <v>14250.46</v>
+        <v>-2136.03</v>
       </c>
       <c r="I140" s="1">
-        <v>5.3819483194795</v>
+        <v>-0.70839101918724</v>
       </c>
       <c r="J140">
         <v>0.0</v>
       </c>
-      <c r="K140" t="s">
-        <v>356</v>
+      <c r="K140">
+        <v>431.13</v>
       </c>
       <c r="L140" s="1">
-        <v>274486.78</v>
+        <v>298965.46</v>
       </c>
       <c r="M140" s="1">
-        <v>279033.01</v>
+        <v>299396.59</v>
       </c>
       <c r="N140" s="1">
-        <v>0.48</v>
+        <v>0.53</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
-        <v>354</v>
+        <v>361</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="B141" s="1">
-        <v>300000.0</v>
+        <v>226000.0</v>
       </c>
       <c r="C141" s="1">
-        <v>100.71138578</v>
+        <v>97.40429998</v>
       </c>
       <c r="D141" s="1">
-        <v>100.510873</v>
+        <v>100.0</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>301532.62</v>
+        <v>226000.0</v>
       </c>
       <c r="H141" s="1">
-        <v>3296.11</v>
+        <v>-1809.92</v>
       </c>
       <c r="I141" s="1">
-        <v>1.0931188804714</v>
+        <v>-0.80084955752212</v>
       </c>
       <c r="J141">
         <v>0.0</v>
       </c>
       <c r="K141" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="L141" s="1">
-        <v>302134.15</v>
+        <v>220133.72</v>
       </c>
       <c r="M141" s="1">
-        <v>304828.73</v>
+        <v>224190.08</v>
       </c>
       <c r="N141" s="1">
-        <v>0.53</v>
+        <v>0.4</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="B142" s="1">
-        <v>426000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C142" s="1">
-        <v>99.39287019</v>
+        <v>98.19104989</v>
       </c>
       <c r="D142" s="1">
-        <v>100.0</v>
+        <v>99.53734</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
-        <v>426000.0</v>
+        <v>199074.68</v>
       </c>
       <c r="H142" s="1">
-        <v>3932.9</v>
+        <v>-678.88</v>
       </c>
       <c r="I142" s="1">
-        <v>0.92321596244131</v>
+        <v>-0.3410177527348</v>
       </c>
       <c r="J142">
         <v>0.0</v>
       </c>
       <c r="K142" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="L142" s="1">
-        <v>423413.63</v>
+        <v>196382.1</v>
       </c>
       <c r="M142" s="1">
-        <v>429932.9</v>
+        <v>198395.8</v>
       </c>
       <c r="N142" s="1">
-        <v>0.74</v>
+        <v>0.35</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="B143" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C143" s="1">
-        <v>99.43028684</v>
+        <v>92.22386825</v>
       </c>
       <c r="D143" s="1">
-        <v>99.53734</v>
+        <v>93.21363</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
-        <v>199074.68</v>
+        <v>372854.52</v>
       </c>
       <c r="H143" s="1">
-        <v>1224.25</v>
+        <v>-3054.94</v>
       </c>
       <c r="I143" s="1">
-        <v>0.61497022122552</v>
+        <v>-0.81933833067117</v>
       </c>
       <c r="J143">
         <v>0.0</v>
       </c>
-      <c r="K143" t="s">
-        <v>365</v>
+      <c r="K143">
+        <v>904.11</v>
       </c>
       <c r="L143" s="1">
-        <v>198860.57</v>
+        <v>368895.47</v>
       </c>
       <c r="M143" s="1">
-        <v>200298.93</v>
+        <v>369799.58</v>
       </c>
       <c r="N143" s="1">
-        <v>0.35</v>
+        <v>0.66</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="B144" s="1">
         <v>400000.0</v>
       </c>
       <c r="C144" s="1">
-        <v>93.6709655</v>
+        <v>97.39014783</v>
       </c>
       <c r="D144" s="1">
-        <v>93.21363</v>
+        <v>102.171095</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
-        <v>372854.52</v>
+        <v>408684.38</v>
       </c>
       <c r="H144" s="1">
-        <v>2158.11</v>
+        <v>-14356.67</v>
       </c>
       <c r="I144" s="1">
-        <v>0.57880751988738</v>
+        <v>-3.5128991227901</v>
       </c>
       <c r="J144">
         <v>0.0</v>
       </c>
-      <c r="K144">
-        <v>328.77</v>
+      <c r="K144" t="s">
+        <v>373</v>
       </c>
       <c r="L144" s="1">
-        <v>374683.86</v>
+        <v>389560.59</v>
       </c>
       <c r="M144" s="1">
-        <v>375012.63</v>
+        <v>394327.71</v>
       </c>
       <c r="N144" s="1">
-        <v>0.65</v>
+        <v>0.7</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="B145" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>98.95679605</v>
+        <v>100.61748527</v>
       </c>
       <c r="D145" s="1">
-        <v>102.171095</v>
+        <v>99.651</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
-        <v>408684.38</v>
+        <v>99651.0</v>
       </c>
       <c r="H145" s="1">
-        <v>-9010.62</v>
+        <v>2258.95</v>
       </c>
       <c r="I145" s="1">
-        <v>-2.2047869801141</v>
+        <v>2.2668613460979</v>
       </c>
       <c r="J145">
         <v>0.0</v>
       </c>
       <c r="K145" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="L145" s="1">
-        <v>395827.18</v>
+        <v>100617.48</v>
       </c>
       <c r="M145" s="1">
-        <v>399673.76</v>
+        <v>101909.95</v>
       </c>
       <c r="N145" s="1">
-        <v>0.69</v>
+        <v>0.18</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
       <c r="B146" s="1">
         <v>100000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>101.9672194</v>
+        <v>99.7524971</v>
       </c>
       <c r="D146" s="1">
-        <v>99.651</v>
+        <v>99.768</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>99651.0</v>
+        <v>99768.0</v>
       </c>
       <c r="H146" s="1">
-        <v>3253.89</v>
+        <v>663.95</v>
       </c>
       <c r="I146" s="1">
-        <v>3.2652858476082</v>
+        <v>0.66549394595461</v>
       </c>
       <c r="J146">
         <v>0.0</v>
       </c>
       <c r="K146">
-        <v>937.67</v>
+        <v>679.46</v>
       </c>
       <c r="L146" s="1">
-        <v>101967.22</v>
+        <v>99752.49</v>
       </c>
       <c r="M146" s="1">
-        <v>102904.89</v>
+        <v>100431.95</v>
       </c>
       <c r="N146" s="1">
         <v>0.18</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="B147" s="1">
-        <v>249000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>101.19255207</v>
+        <v>98.91722659</v>
       </c>
       <c r="D147" s="1">
-        <v>99.768</v>
+        <v>99.766</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
-        <v>248422.32</v>
+        <v>199532.0</v>
       </c>
       <c r="H147" s="1">
-        <v>4498.79</v>
+        <v>-556.45</v>
       </c>
       <c r="I147" s="1">
-        <v>1.8109443628093</v>
+        <v>-0.27887757352204</v>
       </c>
       <c r="J147">
         <v>0.0</v>
       </c>
-      <c r="K147">
-        <v>951.66</v>
+      <c r="K147" t="s">
+        <v>381</v>
       </c>
       <c r="L147" s="1">
-        <v>251969.45</v>
+        <v>197834.45</v>
       </c>
       <c r="M147" s="1">
-        <v>252921.11</v>
+        <v>198975.55</v>
       </c>
       <c r="N147" s="1">
-        <v>0.44</v>
+        <v>0.36</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>376</v>
+        <v>383</v>
       </c>
       <c r="B148" s="1">
-        <v>200000.0</v>
+        <v>173000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>99.58559205</v>
+        <v>97.35312682</v>
       </c>
       <c r="D148" s="1">
-        <v>99.766</v>
+        <v>99.945</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
-        <v>199532.0</v>
+        <v>172904.85</v>
       </c>
       <c r="H148" s="1">
-        <v>128.23</v>
+        <v>-740.74</v>
       </c>
       <c r="I148" s="1">
-        <v>0.06426538099152</v>
+        <v>-0.42840903537408</v>
       </c>
       <c r="J148">
         <v>0.0</v>
       </c>
-      <c r="K148">
-        <v>489.04</v>
+      <c r="K148" t="s">
+        <v>384</v>
       </c>
       <c r="L148" s="1">
-        <v>199171.19</v>
+        <v>168420.91</v>
       </c>
       <c r="M148" s="1">
-        <v>199660.23</v>
+        <v>172164.11</v>
       </c>
       <c r="N148" s="1">
-        <v>0.35</v>
+        <v>0.31</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
-        <v>375</v>
+        <v>382</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>378</v>
+        <v>386</v>
       </c>
       <c r="B149" s="1">
-        <v>173000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>99.45360744</v>
+        <v>98.05914814</v>
       </c>
       <c r="D149" s="1">
-        <v>99.945</v>
+        <v>99.365065</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
-        <v>172904.85</v>
+        <v>198730.13</v>
       </c>
       <c r="H149" s="1">
-        <v>2427.27</v>
+        <v>873.1</v>
       </c>
       <c r="I149" s="1">
-        <v>1.4038183428631</v>
+        <v>0.43933952038375</v>
       </c>
       <c r="J149">
         <v>0.0</v>
       </c>
       <c r="K149" t="s">
-        <v>379</v>
+        <v>387</v>
       </c>
       <c r="L149" s="1">
-        <v>172054.74</v>
+        <v>196118.3</v>
       </c>
       <c r="M149" s="1">
-        <v>175332.12</v>
+        <v>199603.23</v>
       </c>
       <c r="N149" s="1">
-        <v>0.3</v>
+        <v>0.36</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>377</v>
+        <v>385</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>381</v>
+        <v>389</v>
       </c>
       <c r="B150" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>99.34636256</v>
+        <v>100.21087039</v>
       </c>
       <c r="D150" s="1">
-        <v>99.365065</v>
+        <v>102.25825</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
-        <v>198730.13</v>
+        <v>102258.25</v>
       </c>
       <c r="H150" s="1">
-        <v>2833.83</v>
+        <v>-1801.9</v>
       </c>
       <c r="I150" s="1">
-        <v>1.4259689761185</v>
+        <v>-1.7621072138434</v>
       </c>
       <c r="J150">
         <v>0.0</v>
       </c>
-      <c r="K150" t="s">
-        <v>382</v>
+      <c r="K150">
+        <v>245.48</v>
       </c>
       <c r="L150" s="1">
-        <v>198692.73</v>
+        <v>100210.87</v>
       </c>
       <c r="M150" s="1">
-        <v>201563.96</v>
+        <v>100456.35</v>
       </c>
       <c r="N150" s="1">
-        <v>0.35</v>
+        <v>0.18</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>380</v>
+        <v>388</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="B151" s="1">
         <v>100000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>101.48167492</v>
+        <v>100.44128307</v>
       </c>
       <c r="D151" s="1">
-        <v>102.25825</v>
+        <v>103.59713</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
-        <v>102258.25</v>
+        <v>103597.13</v>
       </c>
       <c r="H151" s="1">
-        <v>-126.05</v>
+        <v>361.69</v>
       </c>
       <c r="I151" s="1">
-        <v>-0.12326633792383</v>
+        <v>0.34913129350205</v>
       </c>
       <c r="J151">
         <v>0.0</v>
       </c>
-      <c r="K151">
-        <v>650.52</v>
+      <c r="K151" t="s">
+        <v>392</v>
       </c>
       <c r="L151" s="1">
-        <v>101481.68</v>
+        <v>100441.29</v>
       </c>
       <c r="M151" s="1">
-        <v>102132.2</v>
+        <v>103958.82</v>
       </c>
       <c r="N151" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
       <c r="B152" s="1">
-        <v>100000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>101.41236885</v>
+        <v>99.5262797</v>
       </c>
       <c r="D152" s="1">
-        <v>103.59713</v>
+        <v>100.0</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>103597.13</v>
+        <v>162000.0</v>
       </c>
       <c r="H152" s="1">
-        <v>1048.94</v>
+        <v>1035.59</v>
       </c>
       <c r="I152" s="1">
-        <v>1.0125183969865</v>
+        <v>0.63925308641975</v>
       </c>
       <c r="J152">
         <v>0.0</v>
       </c>
       <c r="K152" t="s">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="L152" s="1">
-        <v>101412.37</v>
+        <v>161232.57</v>
       </c>
       <c r="M152" s="1">
-        <v>104646.07</v>
+        <v>163035.59</v>
       </c>
       <c r="N152" s="1">
-        <v>0.18</v>
+        <v>0.29</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
       <c r="B153" s="1">
-        <v>162000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>100.89757403</v>
+        <v>97.66601005</v>
       </c>
       <c r="D153" s="1">
-        <v>100.0</v>
+        <v>99.24</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>162000.0</v>
+        <v>99240.0</v>
       </c>
       <c r="H153" s="1">
-        <v>2736.63</v>
+        <v>357.52</v>
       </c>
       <c r="I153" s="1">
-        <v>1.6892777777778</v>
+        <v>0.3602579604998</v>
       </c>
       <c r="J153">
         <v>0.0</v>
       </c>
       <c r="K153" t="s">
-        <v>390</v>
+        <v>398</v>
       </c>
       <c r="L153" s="1">
-        <v>163454.07</v>
+        <v>97666.01</v>
       </c>
       <c r="M153" s="1">
-        <v>164736.63</v>
+        <v>99597.52</v>
       </c>
       <c r="N153" s="1">
-        <v>0.28</v>
+        <v>0.18</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>388</v>
+        <v>396</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>392</v>
+        <v>400</v>
       </c>
       <c r="B154" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>100.09612296</v>
+        <v>88.8188164</v>
       </c>
       <c r="D154" s="1">
-        <v>99.24</v>
+        <v>87.837985</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
-        <v>99240.0</v>
+        <v>175675.97</v>
       </c>
       <c r="H154" s="1">
-        <v>2499.96</v>
+        <v>2955.09</v>
       </c>
       <c r="I154" s="1">
-        <v>2.5191051995163</v>
+        <v>1.6821253356392</v>
       </c>
       <c r="J154">
         <v>0.0</v>
       </c>
-      <c r="K154" t="s">
-        <v>393</v>
+      <c r="K154">
+        <v>993.42</v>
       </c>
       <c r="L154" s="1">
-        <v>100096.12</v>
+        <v>177637.64</v>
       </c>
       <c r="M154" s="1">
-        <v>101739.96</v>
+        <v>178631.06</v>
       </c>
       <c r="N154" s="1">
-        <v>0.18</v>
+        <v>0.32</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>391</v>
+        <v>399</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>395</v>
+        <v>402</v>
       </c>
       <c r="B155" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>90.1864107</v>
+        <v>92.00454305</v>
       </c>
       <c r="D155" s="1">
-        <v>87.837985</v>
+        <v>91.24889</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
-        <v>175675.97</v>
+        <v>91248.89</v>
       </c>
       <c r="H155" s="1">
-        <v>5406.44</v>
+        <v>2160.45</v>
       </c>
       <c r="I155" s="1">
-        <v>3.0775068439924</v>
+        <v>2.367645239301</v>
       </c>
       <c r="J155">
         <v>0.0</v>
       </c>
-      <c r="K155">
-        <v>709.59</v>
+      <c r="K155" t="s">
+        <v>403</v>
       </c>
       <c r="L155" s="1">
-        <v>180372.82</v>
+        <v>92004.55</v>
       </c>
       <c r="M155" s="1">
-        <v>181082.41</v>
+        <v>93409.34</v>
       </c>
       <c r="N155" s="1">
-        <v>0.31</v>
+        <v>0.17</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>397</v>
+        <v>405</v>
       </c>
       <c r="B156" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C156" s="1">
-        <v>93.08436856</v>
+        <v>100.39940297</v>
       </c>
       <c r="D156" s="1">
-        <v>91.24889</v>
+        <v>99.942</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
-        <v>91248.89</v>
+        <v>299826.0</v>
       </c>
       <c r="H156" s="1">
-        <v>3106.03</v>
+        <v>4858.17</v>
       </c>
       <c r="I156" s="1">
-        <v>3.4039098996163</v>
+        <v>1.6203297912789</v>
       </c>
       <c r="J156">
         <v>0.0</v>
       </c>
       <c r="K156" t="s">
-        <v>398</v>
+        <v>406</v>
       </c>
       <c r="L156" s="1">
-        <v>93084.37</v>
+        <v>301198.21</v>
       </c>
       <c r="M156" s="1">
-        <v>94354.92</v>
+        <v>304684.17</v>
       </c>
       <c r="N156" s="1">
-        <v>0.16</v>
+        <v>0.54</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>396</v>
+        <v>404</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>400</v>
+        <v>408</v>
       </c>
       <c r="B157" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C157" s="1">
-        <v>101.78960451</v>
+        <v>95.69388675</v>
       </c>
       <c r="D157" s="1">
-        <v>99.942</v>
+        <v>94.99127</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
-        <v>299826.0</v>
+        <v>189982.54</v>
       </c>
       <c r="H157" s="1">
-        <v>8194.53</v>
+        <v>2484.0</v>
       </c>
       <c r="I157" s="1">
-        <v>2.7330951952132</v>
+        <v>1.3074885723709</v>
       </c>
       <c r="J157">
         <v>0.0</v>
       </c>
       <c r="K157" t="s">
-        <v>401</v>
+        <v>409</v>
       </c>
       <c r="L157" s="1">
-        <v>305368.82</v>
+        <v>191387.77</v>
       </c>
       <c r="M157" s="1">
-        <v>308020.53</v>
+        <v>192466.54</v>
       </c>
       <c r="N157" s="1">
-        <v>0.53</v>
+        <v>0.34</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>399</v>
+        <v>407</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>403</v>
+        <v>411</v>
       </c>
       <c r="B158" s="1">
         <v>200000.0</v>
       </c>
       <c r="C158" s="1">
-        <v>95.40627053</v>
+        <v>100.73498448</v>
       </c>
       <c r="D158" s="1">
-        <v>94.99127</v>
+        <v>104.402385</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
-        <v>189982.54</v>
+        <v>208804.77</v>
       </c>
       <c r="H158" s="1">
-        <v>1812.88</v>
+        <v>-6209.46</v>
       </c>
       <c r="I158" s="1">
-        <v>0.95423505760056</v>
+        <v>-2.9738113741367</v>
       </c>
       <c r="J158">
         <v>0.0</v>
       </c>
-      <c r="K158">
-        <v>982.88</v>
+      <c r="K158" t="s">
+        <v>412</v>
       </c>
       <c r="L158" s="1">
-        <v>190812.54</v>
+        <v>201469.97</v>
       </c>
       <c r="M158" s="1">
-        <v>191795.42</v>
+        <v>202595.31</v>
       </c>
       <c r="N158" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>402</v>
+        <v>410</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
-        <v>405</v>
+        <v>414</v>
       </c>
       <c r="B159" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C159" s="1">
-        <v>101.85178998</v>
+        <v>97.30732906</v>
       </c>
       <c r="D159" s="1">
-        <v>104.402385</v>
+        <v>99.985515</v>
       </c>
       <c r="E159" t="s">
         <v>8</v>
       </c>
       <c r="F159">
         <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>208804.77</v>
+        <v>399942.06</v>
       </c>
       <c r="H159" s="1">
-        <v>-4570.37</v>
+        <v>177.67</v>
       </c>
       <c r="I159" s="1">
-        <v>-2.1888245177541</v>
+        <v>0.044423934806957</v>
       </c>
       <c r="J159">
         <v>0.0</v>
       </c>
-      <c r="K159">
-        <v>530.82</v>
+      <c r="K159" t="s">
+        <v>415</v>
       </c>
       <c r="L159" s="1">
-        <v>203703.58</v>
+        <v>389229.32</v>
       </c>
       <c r="M159" s="1">
-        <v>204234.4</v>
+        <v>400119.73</v>
       </c>
       <c r="N159" s="1">
-        <v>0.35</v>
+        <v>0.71</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
-        <v>404</v>
+        <v>413</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
-        <v>407</v>
+        <v>417</v>
       </c>
       <c r="B160" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C160" s="1">
-        <v>98.36571455</v>
+        <v>96.52942959</v>
       </c>
       <c r="D160" s="1">
-        <v>99.985515</v>
+        <v>99.19451</v>
       </c>
       <c r="E160" t="s">
         <v>8</v>
       </c>
       <c r="F160">
         <v>1.0</v>
       </c>
       <c r="G160" s="1">
-        <v>399942.06</v>
+        <v>198389.02</v>
       </c>
       <c r="H160" s="1">
-        <v>3260.52</v>
+        <v>-3724.0</v>
       </c>
       <c r="I160" s="1">
-        <v>0.81524808868565</v>
+        <v>-1.8771200140008</v>
       </c>
       <c r="J160">
         <v>0.0</v>
       </c>
       <c r="K160" t="s">
-        <v>408</v>
+        <v>418</v>
       </c>
       <c r="L160" s="1">
-        <v>393462.85</v>
+        <v>193058.86</v>
       </c>
       <c r="M160" s="1">
-        <v>403202.58</v>
+        <v>194665.02</v>
       </c>
       <c r="N160" s="1">
-        <v>0.7</v>
+        <v>0.35</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
-        <v>406</v>
+        <v>416</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
-        <v>410</v>
+        <v>420</v>
       </c>
       <c r="B161" s="1">
-        <v>200000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="C161" s="1">
-        <v>99.01548981</v>
+        <v>97.90511585</v>
       </c>
       <c r="D161" s="1">
-        <v>99.747025</v>
+        <v>99.628</v>
       </c>
       <c r="E161" t="s">
         <v>8</v>
       </c>
       <c r="F161">
         <v>1.0</v>
       </c>
       <c r="G161" s="1">
-        <v>199494.05</v>
+        <v>206229.96</v>
       </c>
       <c r="H161" s="1">
-        <v>-528.14</v>
+        <v>1963.08</v>
       </c>
       <c r="I161" s="1">
-        <v>-0.26473972532013</v>
+        <v>0.9518888526187</v>
       </c>
       <c r="J161">
         <v>0.0</v>
       </c>
-      <c r="K161">
-        <v>934.93</v>
+      <c r="K161" t="s">
+        <v>421</v>
       </c>
       <c r="L161" s="1">
-        <v>198030.98</v>
+        <v>202663.59</v>
       </c>
       <c r="M161" s="1">
-        <v>198965.91</v>
+        <v>208193.04</v>
       </c>
       <c r="N161" s="1">
-        <v>0.34</v>
+        <v>0.37</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
-        <v>409</v>
+        <v>419</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
-        <v>410</v>
+        <v>423</v>
       </c>
       <c r="B162" s="1">
         <v>200000.0</v>
       </c>
       <c r="C162" s="1">
-        <v>98.90114731</v>
+        <v>98.02608575</v>
       </c>
       <c r="D162" s="1">
-        <v>98.642</v>
+        <v>99.736</v>
       </c>
       <c r="E162" t="s">
         <v>8</v>
       </c>
       <c r="F162">
         <v>1.0</v>
       </c>
       <c r="G162" s="1">
-        <v>197284.0</v>
+        <v>199472.0</v>
       </c>
       <c r="H162" s="1">
-        <v>1453.23</v>
+        <v>2037.71</v>
       </c>
       <c r="I162" s="1">
-        <v>0.73661827619067</v>
+        <v>1.0215518970081</v>
       </c>
       <c r="J162">
         <v>0.0</v>
       </c>
-      <c r="K162">
-        <v>934.93</v>
+      <c r="K162" t="s">
+        <v>424</v>
       </c>
       <c r="L162" s="1">
-        <v>197802.3</v>
+        <v>196052.18</v>
       </c>
       <c r="M162" s="1">
-        <v>198737.23</v>
+        <v>201509.71</v>
       </c>
       <c r="N162" s="1">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
-        <v>411</v>
+        <v>422</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
-        <v>413</v>
+        <v>426</v>
       </c>
       <c r="B163" s="1">
-        <v>207000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="C163" s="1">
-        <v>98.94828115</v>
+        <v>98.75708335</v>
       </c>
       <c r="D163" s="1">
-        <v>99.628</v>
+        <v>99.394</v>
       </c>
       <c r="E163" t="s">
         <v>8</v>
       </c>
       <c r="F163">
         <v>1.0</v>
       </c>
       <c r="G163" s="1">
-        <v>206229.96</v>
+        <v>191830.42</v>
       </c>
       <c r="H163" s="1">
-        <v>3606.35</v>
+        <v>555.34</v>
       </c>
       <c r="I163" s="1">
-        <v>1.7487032436994</v>
+        <v>0.28949527400294</v>
       </c>
       <c r="J163">
         <v>0.0</v>
       </c>
       <c r="K163" t="s">
-        <v>414</v>
+        <v>427</v>
       </c>
       <c r="L163" s="1">
-        <v>204822.94</v>
+        <v>190601.17</v>
       </c>
       <c r="M163" s="1">
-        <v>209836.31</v>
+        <v>192385.76</v>
       </c>
       <c r="N163" s="1">
-        <v>0.36</v>
+        <v>0.34</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
-        <v>412</v>
+        <v>425</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
-        <v>416</v>
+        <v>429</v>
       </c>
       <c r="B164" s="1">
         <v>200000.0</v>
       </c>
       <c r="C164" s="1">
-        <v>99.67588076</v>
+        <v>95.39106336</v>
       </c>
       <c r="D164" s="1">
-        <v>99.736</v>
+        <v>94.321235</v>
       </c>
       <c r="E164" t="s">
         <v>8</v>
       </c>
       <c r="F164">
         <v>1.0</v>
       </c>
       <c r="G164" s="1">
-        <v>199472.0</v>
+        <v>188642.47</v>
       </c>
       <c r="H164" s="1">
-        <v>4723.6</v>
+        <v>4632.81</v>
       </c>
       <c r="I164" s="1">
-        <v>2.3680516563728</v>
+        <v>2.4558679707703</v>
       </c>
       <c r="J164">
         <v>0.0</v>
       </c>
       <c r="K164" t="s">
-        <v>417</v>
+        <v>430</v>
       </c>
       <c r="L164" s="1">
-        <v>199351.76</v>
+        <v>190782.13</v>
       </c>
       <c r="M164" s="1">
-        <v>204195.6</v>
+        <v>193275.28</v>
       </c>
       <c r="N164" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
-        <v>415</v>
+        <v>428</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
-        <v>419</v>
+        <v>432</v>
       </c>
       <c r="B165" s="1">
-        <v>193000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C165" s="1">
-        <v>100.23322976</v>
+        <v>97.90935276</v>
       </c>
       <c r="D165" s="1">
-        <v>99.394</v>
+        <v>100.350342</v>
       </c>
       <c r="E165" t="s">
         <v>8</v>
       </c>
       <c r="F165">
         <v>1.0</v>
       </c>
       <c r="G165" s="1">
-        <v>191830.42</v>
+        <v>501751.71</v>
       </c>
       <c r="H165" s="1">
-        <v>2849.1</v>
+        <v>5949.16</v>
       </c>
       <c r="I165" s="1">
-        <v>1.4852180378899</v>
+        <v>1.1856780717299</v>
       </c>
       <c r="J165">
         <v>0.0</v>
       </c>
       <c r="K165" t="s">
-        <v>420</v>
+        <v>433</v>
       </c>
       <c r="L165" s="1">
-        <v>193450.14</v>
+        <v>489546.76</v>
       </c>
       <c r="M165" s="1">
-        <v>194679.52</v>
+        <v>507700.87</v>
       </c>
       <c r="N165" s="1">
-        <v>0.34</v>
+        <v>0.91</v>
       </c>
       <c r="O165">
         <v>1</v>
       </c>
       <c r="Z165" t="s">
-        <v>418</v>
+        <v>431</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
-        <v>422</v>
+        <v>435</v>
       </c>
       <c r="B166" s="1">
-        <v>200000.0</v>
+        <v>163000.0</v>
       </c>
       <c r="C166" s="1">
-        <v>95.87048135</v>
+        <v>98.60253131</v>
       </c>
       <c r="D166" s="1">
-        <v>94.321235</v>
+        <v>99.115</v>
       </c>
       <c r="E166" t="s">
         <v>8</v>
       </c>
       <c r="F166">
         <v>1.0</v>
       </c>
       <c r="G166" s="1">
-        <v>188642.47</v>
+        <v>161557.45</v>
       </c>
       <c r="H166" s="1">
-        <v>5342.33</v>
+        <v>1024.66</v>
       </c>
       <c r="I166" s="1">
-        <v>2.8319868797307</v>
+        <v>0.63423878007483</v>
       </c>
       <c r="J166">
         <v>0.0</v>
       </c>
       <c r="K166" t="s">
-        <v>423</v>
+        <v>436</v>
       </c>
       <c r="L166" s="1">
-        <v>191740.96</v>
+        <v>160722.12</v>
       </c>
       <c r="M166" s="1">
-        <v>193984.8</v>
+        <v>162582.11</v>
       </c>
       <c r="N166" s="1">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
-        <v>421</v>
+        <v>434</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
-        <v>425</v>
+        <v>438</v>
       </c>
       <c r="B167" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C167" s="1">
-        <v>99.48350407</v>
+        <v>100.65821248</v>
       </c>
       <c r="D167" s="1">
-        <v>100.350342</v>
+        <v>104.22441</v>
       </c>
       <c r="E167" t="s">
         <v>8</v>
       </c>
       <c r="F167">
         <v>1.0</v>
       </c>
       <c r="G167" s="1">
-        <v>501751.71</v>
+        <v>208448.82</v>
       </c>
       <c r="H167" s="1">
-        <v>12333.62</v>
+        <v>-7005.0</v>
       </c>
       <c r="I167" s="1">
-        <v>2.4581122005543</v>
+        <v>-3.3605371332877</v>
       </c>
       <c r="J167">
         <v>0.0</v>
       </c>
-      <c r="K167" t="s">
-        <v>426</v>
+      <c r="K167">
+        <v>127.4</v>
       </c>
       <c r="L167" s="1">
-        <v>497417.52</v>
+        <v>201316.42</v>
       </c>
       <c r="M167" s="1">
-        <v>514085.33</v>
+        <v>201443.82</v>
       </c>
       <c r="N167" s="1">
-        <v>0.89</v>
+        <v>0.36</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
-        <v>424</v>
+        <v>437</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
-        <v>428</v>
+        <v>440</v>
       </c>
       <c r="B168" s="1">
-        <v>163000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C168" s="1">
-        <v>100.39445909</v>
+        <v>100.43288566</v>
       </c>
       <c r="D168" s="1">
-        <v>99.115</v>
+        <v>100.698165</v>
       </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
       <c r="F168">
         <v>1.0</v>
       </c>
       <c r="G168" s="1">
-        <v>161557.45</v>
+        <v>201396.33</v>
       </c>
       <c r="H168" s="1">
-        <v>3507.86</v>
+        <v>1836.56</v>
       </c>
       <c r="I168" s="1">
-        <v>2.1712771524928</v>
+        <v>0.9119133402282</v>
       </c>
       <c r="J168">
         <v>0.0</v>
       </c>
       <c r="K168" t="s">
-        <v>429</v>
+        <v>441</v>
       </c>
       <c r="L168" s="1">
-        <v>163642.97</v>
+        <v>200865.77</v>
       </c>
       <c r="M168" s="1">
-        <v>165065.31</v>
+        <v>203232.89</v>
       </c>
       <c r="N168" s="1">
-        <v>0.29</v>
+        <v>0.36</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
-        <v>427</v>
+        <v>439</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
-        <v>431</v>
+        <v>443</v>
       </c>
       <c r="B169" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C169" s="1">
-        <v>101.9953757</v>
+        <v>95.79806275</v>
       </c>
       <c r="D169" s="1">
-        <v>104.22441</v>
+        <v>97.56729</v>
       </c>
       <c r="E169" t="s">
         <v>8</v>
       </c>
       <c r="F169">
         <v>1.0</v>
       </c>
       <c r="G169" s="1">
-        <v>208448.82</v>
+        <v>97567.29</v>
       </c>
       <c r="H169" s="1">
-        <v>2824.81</v>
+        <v>191.39</v>
       </c>
       <c r="I169" s="1">
-        <v>1.3551575873637</v>
+        <v>0.19616205390147</v>
       </c>
       <c r="J169">
         <v>0.0</v>
       </c>
       <c r="K169" t="s">
-        <v>432</v>
+        <v>444</v>
       </c>
       <c r="L169" s="1">
-        <v>203990.75</v>
+        <v>95798.06</v>
       </c>
       <c r="M169" s="1">
-        <v>211273.63</v>
+        <v>97758.68</v>
       </c>
       <c r="N169" s="1">
-        <v>0.37</v>
+        <v>0.17</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
-        <v>430</v>
+        <v>442</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
-        <v>434</v>
+        <v>446</v>
       </c>
       <c r="B170" s="1">
-        <v>200000.0</v>
+        <v>446000.0</v>
       </c>
       <c r="C170" s="1">
-        <v>101.12640725</v>
+        <v>97.65063877</v>
       </c>
       <c r="D170" s="1">
-        <v>100.698165</v>
+        <v>100.0</v>
       </c>
       <c r="E170" t="s">
         <v>8</v>
       </c>
       <c r="F170">
         <v>1.0</v>
       </c>
       <c r="G170" s="1">
-        <v>201396.33</v>
+        <v>446000.0</v>
       </c>
       <c r="H170" s="1">
-        <v>2533.2</v>
+        <v>-4347.06</v>
       </c>
       <c r="I170" s="1">
-        <v>1.2578183524993</v>
+        <v>-0.97467713004484</v>
       </c>
       <c r="J170">
         <v>0.0</v>
       </c>
       <c r="K170" t="s">
-        <v>435</v>
+        <v>447</v>
       </c>
       <c r="L170" s="1">
-        <v>202252.82</v>
+        <v>435521.85</v>
       </c>
       <c r="M170" s="1">
-        <v>203929.53</v>
+        <v>441652.94</v>
       </c>
       <c r="N170" s="1">
-        <v>0.35</v>
+        <v>0.79</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
-        <v>433</v>
+        <v>445</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
-        <v>437</v>
+        <v>449</v>
       </c>
       <c r="B171" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C171" s="1">
-        <v>97.46474038</v>
+        <v>102.62166075</v>
       </c>
       <c r="D171" s="1">
-        <v>97.56729</v>
+        <v>107.118658</v>
       </c>
       <c r="E171" t="s">
         <v>8</v>
       </c>
       <c r="F171">
         <v>1.0</v>
       </c>
       <c r="G171" s="1">
-        <v>97567.29</v>
+        <v>428474.63</v>
       </c>
       <c r="H171" s="1">
-        <v>1618.34</v>
+        <v>-12678.4</v>
       </c>
       <c r="I171" s="1">
-        <v>1.6586911453623</v>
+        <v>-2.9589616542758</v>
       </c>
       <c r="J171">
         <v>0.0</v>
       </c>
       <c r="K171" t="s">
-        <v>438</v>
+        <v>450</v>
       </c>
       <c r="L171" s="1">
-        <v>97464.74</v>
+        <v>410486.64</v>
       </c>
       <c r="M171" s="1">
-        <v>99185.63</v>
+        <v>415796.23</v>
       </c>
       <c r="N171" s="1">
-        <v>0.17</v>
+        <v>0.74</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
-        <v>436</v>
+        <v>448</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
-        <v>440</v>
+        <v>452</v>
       </c>
       <c r="B172" s="1">
-        <v>446000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C172" s="1">
-        <v>98.99310564</v>
+        <v>98.73827445</v>
       </c>
       <c r="D172" s="1">
-        <v>100.0</v>
+        <v>99.076</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172">
         <v>1.0</v>
       </c>
       <c r="G172" s="1">
-        <v>446000.0</v>
+        <v>198152.0</v>
       </c>
       <c r="H172" s="1">
-        <v>567.4</v>
+        <v>466.91</v>
       </c>
       <c r="I172" s="1">
-        <v>0.1272197309417</v>
+        <v>0.2356322419153</v>
       </c>
       <c r="J172">
         <v>0.0</v>
       </c>
       <c r="K172" t="s">
-        <v>441</v>
+        <v>453</v>
       </c>
       <c r="L172" s="1">
-        <v>441509.25</v>
+        <v>197476.55</v>
       </c>
       <c r="M172" s="1">
-        <v>446567.4</v>
+        <v>198618.91</v>
       </c>
       <c r="N172" s="1">
-        <v>0.77</v>
+        <v>0.35</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
-        <v>439</v>
+        <v>451</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
-        <v>443</v>
+        <v>455</v>
       </c>
       <c r="B173" s="1">
         <v>400000.0</v>
       </c>
       <c r="C173" s="1">
-        <v>103.63670034</v>
+        <v>99.6406971</v>
       </c>
       <c r="D173" s="1">
-        <v>107.118658</v>
+        <v>103.340575</v>
       </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
       <c r="F173">
         <v>1.0</v>
       </c>
       <c r="G173" s="1">
-        <v>428474.63</v>
+        <v>413362.3</v>
       </c>
       <c r="H173" s="1">
-        <v>-10075.77</v>
+        <v>-1720.06</v>
       </c>
       <c r="I173" s="1">
-        <v>-2.3515441275951</v>
+        <v>-0.41611438682241</v>
       </c>
       <c r="J173">
         <v>0.0</v>
       </c>
       <c r="K173" t="s">
-        <v>444</v>
+        <v>456</v>
       </c>
       <c r="L173" s="1">
-        <v>414546.81</v>
+        <v>398562.79</v>
       </c>
       <c r="M173" s="1">
-        <v>418398.86</v>
+        <v>411642.24</v>
       </c>
       <c r="N173" s="1">
-        <v>0.72</v>
+        <v>0.73</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
-        <v>442</v>
+        <v>454</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="B174" s="1">
         <v>200000.0</v>
       </c>
       <c r="C174" s="1">
-        <v>100.88743613</v>
+        <v>98.28229418</v>
       </c>
       <c r="D174" s="1">
-        <v>99.076</v>
+        <v>102.59092</v>
       </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
       <c r="F174">
         <v>1.0</v>
       </c>
       <c r="G174" s="1">
-        <v>198152.0</v>
+        <v>205181.84</v>
       </c>
       <c r="H174" s="1">
-        <v>4084.68</v>
+        <v>-8100.81</v>
       </c>
       <c r="I174" s="1">
-        <v>2.0613872178933</v>
+        <v>-3.9481125620084</v>
       </c>
       <c r="J174">
         <v>0.0</v>
       </c>
       <c r="K174">
-        <v>461.81</v>
+        <v>516.44</v>
       </c>
       <c r="L174" s="1">
-        <v>201774.87</v>
+        <v>196564.59</v>
       </c>
       <c r="M174" s="1">
-        <v>202236.68</v>
+        <v>197081.03</v>
       </c>
       <c r="N174" s="1">
         <v>0.35</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
-        <v>445</v>
+        <v>457</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>448</v>
+        <v>460</v>
       </c>
       <c r="B175" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C175" s="1">
-        <v>101.59202949</v>
+        <v>83.87595693</v>
       </c>
       <c r="D175" s="1">
-        <v>103.340575</v>
+        <v>86.11621</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
-        <v>413362.3</v>
+        <v>172232.42</v>
       </c>
       <c r="H175" s="1">
-        <v>4896.23</v>
+        <v>-3396.94</v>
       </c>
       <c r="I175" s="1">
-        <v>1.1844887644567</v>
+        <v>-1.9722999885852</v>
       </c>
       <c r="J175">
         <v>0.0</v>
       </c>
       <c r="K175" t="s">
-        <v>449</v>
+        <v>461</v>
       </c>
       <c r="L175" s="1">
-        <v>406368.12</v>
+        <v>167751.92</v>
       </c>
       <c r="M175" s="1">
-        <v>418258.53</v>
+        <v>168835.48</v>
       </c>
       <c r="N175" s="1">
-        <v>0.72</v>
+        <v>0.3</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
-        <v>451</v>
+        <v>463</v>
       </c>
       <c r="B176" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C176" s="1">
-        <v>100.06394775</v>
+        <v>80.79876801</v>
       </c>
       <c r="D176" s="1">
-        <v>102.59092</v>
+        <v>82.20856</v>
       </c>
       <c r="E176" t="s">
         <v>8</v>
       </c>
       <c r="F176">
         <v>1.0</v>
       </c>
       <c r="G176" s="1">
-        <v>205181.84</v>
+        <v>246625.68</v>
       </c>
       <c r="H176" s="1">
-        <v>2156.33</v>
+        <v>-3366.36</v>
       </c>
       <c r="I176" s="1">
-        <v>1.0509360867414</v>
+        <v>-1.3649673464661</v>
       </c>
       <c r="J176">
         <v>0.0</v>
       </c>
-      <c r="K176" t="s">
-        <v>452</v>
+      <c r="K176">
+        <v>863.01</v>
       </c>
       <c r="L176" s="1">
-        <v>200127.9</v>
+        <v>242396.31</v>
       </c>
       <c r="M176" s="1">
-        <v>207338.17</v>
+        <v>243259.32</v>
       </c>
       <c r="N176" s="1">
-        <v>0.36</v>
+        <v>0.43</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
-        <v>450</v>
+        <v>462</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
-        <v>454</v>
+        <v>465</v>
       </c>
       <c r="B177" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C177" s="1">
-        <v>85.44869699</v>
+        <v>100.49264223</v>
       </c>
       <c r="D177" s="1">
-        <v>86.11621</v>
+        <v>104.19095</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
-        <v>172232.42</v>
+        <v>104190.95</v>
       </c>
       <c r="H177" s="1">
-        <v>-385.71</v>
+        <v>-2902.07</v>
       </c>
       <c r="I177" s="1">
-        <v>-0.22394738458648</v>
+        <v>-2.7853378820329</v>
       </c>
       <c r="J177">
         <v>0.0</v>
       </c>
       <c r="K177">
-        <v>949.32</v>
+        <v>796.23</v>
       </c>
       <c r="L177" s="1">
-        <v>170897.39</v>
+        <v>100492.65</v>
       </c>
       <c r="M177" s="1">
-        <v>171846.71</v>
+        <v>101288.88</v>
       </c>
       <c r="N177" s="1">
-        <v>0.3</v>
+        <v>0.18</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
-        <v>453</v>
+        <v>464</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
-        <v>456</v>
+        <v>467</v>
       </c>
       <c r="B178" s="1">
-        <v>300000.0</v>
+        <v>181000.0</v>
       </c>
       <c r="C178" s="1">
-        <v>82.24164949</v>
+        <v>99.91399402</v>
       </c>
       <c r="D178" s="1">
-        <v>82.20856</v>
+        <v>99.609</v>
       </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
       <c r="F178">
         <v>1.0</v>
       </c>
       <c r="G178" s="1">
-        <v>246625.68</v>
+        <v>180292.29</v>
       </c>
       <c r="H178" s="1">
-        <v>760.91</v>
+        <v>2138.89</v>
       </c>
       <c r="I178" s="1">
-        <v>0.30852829275524</v>
+        <v>1.1863457943765</v>
       </c>
       <c r="J178">
         <v>0.0</v>
       </c>
-      <c r="K178">
-        <v>661.64</v>
+      <c r="K178" t="s">
+        <v>468</v>
       </c>
       <c r="L178" s="1">
-        <v>246724.95</v>
+        <v>180844.33</v>
       </c>
       <c r="M178" s="1">
-        <v>247386.59</v>
+        <v>182431.18</v>
       </c>
       <c r="N178" s="1">
-        <v>0.43</v>
+        <v>0.33</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
-        <v>455</v>
+        <v>466</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
-        <v>458</v>
+        <v>470</v>
       </c>
       <c r="B179" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C179" s="1">
-        <v>102.20571185</v>
+        <v>102.48482458</v>
       </c>
       <c r="D179" s="1">
-        <v>104.19095</v>
+        <v>106.85536</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
-        <v>104190.95</v>
+        <v>320566.08</v>
       </c>
       <c r="H179" s="1">
-        <v>-1486.27</v>
+        <v>-2609.45</v>
       </c>
       <c r="I179" s="1">
-        <v>-1.4264866574304</v>
+        <v>-0.81401313576284</v>
       </c>
       <c r="J179">
         <v>0.0</v>
       </c>
-      <c r="K179">
-        <v>498.97</v>
+      <c r="K179" t="s">
+        <v>471</v>
       </c>
       <c r="L179" s="1">
-        <v>102205.71</v>
+        <v>307454.48</v>
       </c>
       <c r="M179" s="1">
-        <v>102704.68</v>
+        <v>317956.63</v>
       </c>
       <c r="N179" s="1">
-        <v>0.18</v>
+        <v>0.57</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
-        <v>457</v>
+        <v>469</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
-        <v>460</v>
+        <v>473</v>
       </c>
       <c r="B180" s="1">
-        <v>181000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C180" s="1">
-        <v>101.11650106</v>
+        <v>97.40051435</v>
       </c>
       <c r="D180" s="1">
-        <v>99.609</v>
+        <v>99.423</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
-        <v>180292.29</v>
+        <v>198846.0</v>
       </c>
       <c r="H180" s="1">
-        <v>3760.03</v>
+        <v>-1694.29</v>
       </c>
       <c r="I180" s="1">
-        <v>2.0855190202532</v>
+        <v>-0.85206139424479</v>
       </c>
       <c r="J180">
         <v>0.0</v>
       </c>
       <c r="K180" t="s">
-        <v>461</v>
+        <v>474</v>
       </c>
       <c r="L180" s="1">
-        <v>183020.87</v>
+        <v>194801.03</v>
       </c>
       <c r="M180" s="1">
-        <v>184052.32</v>
+        <v>197151.71</v>
       </c>
       <c r="N180" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="O180">
         <v>1</v>
       </c>
       <c r="Z180" t="s">
-        <v>459</v>
+        <v>472</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
-        <v>463</v>
+        <v>476</v>
       </c>
       <c r="B181" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C181" s="1">
-        <v>103.95147884</v>
+        <v>97.45900389</v>
       </c>
       <c r="D181" s="1">
-        <v>106.85536</v>
+        <v>99.15712</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
-        <v>320566.08</v>
+        <v>99157.12</v>
       </c>
       <c r="H181" s="1">
-        <v>816.8</v>
+        <v>474.49</v>
       </c>
       <c r="I181" s="1">
-        <v>0.25479926010887</v>
+        <v>0.4785233778472</v>
       </c>
       <c r="J181">
         <v>0.0</v>
       </c>
       <c r="K181" t="s">
-        <v>464</v>
+        <v>477</v>
       </c>
       <c r="L181" s="1">
-        <v>311854.44</v>
+        <v>97459.01</v>
       </c>
       <c r="M181" s="1">
-        <v>321382.88</v>
+        <v>99631.61</v>
       </c>
       <c r="N181" s="1">
-        <v>0.56</v>
+        <v>0.18</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
-        <v>462</v>
+        <v>475</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
-        <v>466</v>
+        <v>479</v>
       </c>
       <c r="B182" s="1">
-        <v>200000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="C182" s="1">
-        <v>98.91055582</v>
+        <v>101.1345807</v>
       </c>
       <c r="D182" s="1">
-        <v>99.423</v>
+        <v>100.0</v>
       </c>
       <c r="E182" t="s">
         <v>8</v>
       </c>
       <c r="F182">
         <v>1.0</v>
       </c>
       <c r="G182" s="1">
-        <v>198846.0</v>
+        <v>238000.0</v>
       </c>
       <c r="H182" s="1">
-        <v>865.52</v>
+        <v>6523.12</v>
       </c>
       <c r="I182" s="1">
-        <v>0.43527151665108</v>
+        <v>2.7408067226891</v>
       </c>
       <c r="J182">
         <v>0.0</v>
       </c>
       <c r="K182" t="s">
-        <v>467</v>
+        <v>480</v>
       </c>
       <c r="L182" s="1">
-        <v>197821.11</v>
+        <v>240700.31</v>
       </c>
       <c r="M182" s="1">
-        <v>199711.52</v>
+        <v>244523.12</v>
       </c>
       <c r="N182" s="1">
-        <v>0.35</v>
+        <v>0.44</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
-        <v>465</v>
+        <v>478</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
-        <v>469</v>
+        <v>482</v>
       </c>
       <c r="B183" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C183" s="1">
-        <v>98.90951815</v>
+        <v>88.32980233</v>
       </c>
       <c r="D183" s="1">
-        <v>99.15712</v>
+        <v>87.895683</v>
       </c>
       <c r="E183" t="s">
         <v>8</v>
       </c>
       <c r="F183">
         <v>1.0</v>
       </c>
       <c r="G183" s="1">
-        <v>99157.12</v>
+        <v>263687.05</v>
       </c>
       <c r="H183" s="1">
-        <v>1675.69</v>
+        <v>1467.77</v>
       </c>
       <c r="I183" s="1">
-        <v>1.6899341166827</v>
+        <v>0.55663332727186</v>
       </c>
       <c r="J183">
         <v>0.0</v>
       </c>
-      <c r="K183" t="s">
-        <v>470</v>
+      <c r="K183">
+        <v>165.41</v>
       </c>
       <c r="L183" s="1">
-        <v>98909.52</v>
+        <v>264989.41</v>
       </c>
       <c r="M183" s="1">
-        <v>100832.81</v>
+        <v>265154.82</v>
       </c>
       <c r="N183" s="1">
-        <v>0.17</v>
+        <v>0.47</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
-        <v>468</v>
+        <v>481</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
-        <v>472</v>
+        <v>484</v>
       </c>
       <c r="B184" s="1">
-        <v>238000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C184" s="1">
-        <v>102.61450463</v>
+        <v>97.92198526</v>
       </c>
       <c r="D184" s="1">
-        <v>100.0</v>
+        <v>99.779</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
       <c r="F184">
         <v>1.0</v>
       </c>
       <c r="G184" s="1">
-        <v>238000.0</v>
+        <v>498895.0</v>
       </c>
       <c r="H184" s="1">
-        <v>9182.12</v>
+        <v>-1374.11</v>
       </c>
       <c r="I184" s="1">
-        <v>3.8580336134454</v>
+        <v>-0.27543070185109</v>
       </c>
       <c r="J184">
         <v>0.0</v>
       </c>
       <c r="K184" t="s">
-        <v>473</v>
+        <v>485</v>
       </c>
       <c r="L184" s="1">
-        <v>244222.52</v>
+        <v>489609.93</v>
       </c>
       <c r="M184" s="1">
-        <v>247182.12</v>
+        <v>497520.89</v>
       </c>
       <c r="N184" s="1">
-        <v>0.43</v>
+        <v>0.89</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
-        <v>471</v>
+        <v>483</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="B185" s="1">
-        <v>300000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>89.50214142</v>
+        <v>97.54494647</v>
       </c>
       <c r="D185" s="1">
-        <v>87.895683</v>
+        <v>100.0</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185">
         <v>1.0</v>
       </c>
       <c r="G185" s="1">
-        <v>263687.05</v>
+        <v>420000.0</v>
       </c>
       <c r="H185" s="1">
-        <v>7408.42</v>
+        <v>-7614.82</v>
       </c>
       <c r="I185" s="1">
-        <v>2.8095501845843</v>
+        <v>-1.8130523809524</v>
       </c>
       <c r="J185">
         <v>0.0</v>
       </c>
       <c r="K185" t="s">
-        <v>353</v>
+        <v>488</v>
       </c>
       <c r="L185" s="1">
-        <v>268506.43</v>
+        <v>409688.78</v>
       </c>
       <c r="M185" s="1">
-        <v>271095.47</v>
+        <v>412385.18</v>
       </c>
       <c r="N185" s="1">
-        <v>0.47</v>
+        <v>0.74</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
-        <v>477</v>
+        <v>490</v>
       </c>
       <c r="B186" s="1">
-        <v>500000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>98.8079609</v>
+        <v>97.09510216</v>
       </c>
       <c r="D186" s="1">
-        <v>99.779</v>
+        <v>99.215</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
-        <v>498895.0</v>
+        <v>158744.0</v>
       </c>
       <c r="H186" s="1">
-        <v>1617.41</v>
+        <v>-2224.71</v>
       </c>
       <c r="I186" s="1">
-        <v>0.32419847863779</v>
+        <v>-1.4014450939878</v>
       </c>
       <c r="J186">
         <v>0.0</v>
       </c>
       <c r="K186" t="s">
-        <v>478</v>
+        <v>491</v>
       </c>
       <c r="L186" s="1">
-        <v>494039.81</v>
+        <v>155352.17</v>
       </c>
       <c r="M186" s="1">
-        <v>500512.41</v>
+        <v>156519.29</v>
       </c>
       <c r="N186" s="1">
-        <v>0.87</v>
+        <v>0.28</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
-        <v>476</v>
+        <v>489</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
-        <v>480</v>
+        <v>493</v>
       </c>
       <c r="B187" s="1">
-        <v>420000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C187" s="1">
-        <v>99.02209077</v>
+        <v>99.41934648</v>
       </c>
       <c r="D187" s="1">
-        <v>100.0</v>
+        <v>105.21141</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187">
         <v>1.0</v>
       </c>
       <c r="G187" s="1">
-        <v>420000.0</v>
+        <v>526057.05</v>
       </c>
       <c r="H187" s="1">
-        <v>-2445.05</v>
+        <v>-21971.34</v>
       </c>
       <c r="I187" s="1">
-        <v>-0.58215476190476</v>
+        <v>-4.1766078412978</v>
       </c>
       <c r="J187">
         <v>0.0</v>
       </c>
       <c r="K187" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="L187" s="1">
-        <v>415892.79</v>
+        <v>497096.74</v>
       </c>
       <c r="M187" s="1">
-        <v>417554.95</v>
+        <v>504085.71</v>
       </c>
       <c r="N187" s="1">
-        <v>0.72</v>
+        <v>0.9</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
-        <v>479</v>
+        <v>492</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" t="s">
-        <v>483</v>
+        <v>496</v>
       </c>
       <c r="B188" s="1">
-        <v>160000.0</v>
+        <v>203000.0</v>
       </c>
       <c r="C188" s="1">
-        <v>98.89953335</v>
+        <v>99.78331208</v>
       </c>
       <c r="D188" s="1">
-        <v>99.215</v>
+        <v>101.619099</v>
       </c>
       <c r="E188" t="s">
         <v>8</v>
       </c>
       <c r="F188">
         <v>1.0</v>
       </c>
       <c r="G188" s="1">
-        <v>158744.0</v>
+        <v>206286.77</v>
       </c>
       <c r="H188" s="1">
-        <v>202.1</v>
+        <v>4348.86</v>
       </c>
       <c r="I188" s="1">
-        <v>0.12731189840246</v>
+        <v>2.1081623411913</v>
       </c>
       <c r="J188">
         <v>0.0</v>
       </c>
-      <c r="K188">
-        <v>706.85</v>
+      <c r="K188" t="s">
+        <v>497</v>
       </c>
       <c r="L188" s="1">
-        <v>158239.25</v>
+        <v>202560.12</v>
       </c>
       <c r="M188" s="1">
-        <v>158946.1</v>
+        <v>210635.63</v>
       </c>
       <c r="N188" s="1">
-        <v>0.27</v>
+        <v>0.38</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="Z188" t="s">
-        <v>482</v>
+        <v>495</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" t="s">
-        <v>485</v>
+        <v>499</v>
       </c>
       <c r="B189" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C189" s="1">
-        <v>101.5229816</v>
+        <v>89.35662907</v>
       </c>
       <c r="D189" s="1">
-        <v>105.21141</v>
+        <v>87.59749</v>
       </c>
       <c r="E189" t="s">
         <v>8</v>
       </c>
       <c r="F189">
         <v>1.0</v>
       </c>
       <c r="G189" s="1">
-        <v>526057.05</v>
+        <v>175194.98</v>
       </c>
       <c r="H189" s="1">
-        <v>-12970.16</v>
+        <v>4609.82</v>
       </c>
       <c r="I189" s="1">
-        <v>-2.4655424730074</v>
+        <v>2.6312511922431</v>
       </c>
       <c r="J189">
         <v>0.0</v>
       </c>
       <c r="K189" t="s">
-        <v>486</v>
+        <v>500</v>
       </c>
       <c r="L189" s="1">
-        <v>507614.9</v>
+        <v>178713.26</v>
       </c>
       <c r="M189" s="1">
-        <v>513086.89</v>
+        <v>179804.8</v>
       </c>
       <c r="N189" s="1">
-        <v>0.89</v>
+        <v>0.32</v>
       </c>
       <c r="O189">
         <v>1</v>
       </c>
       <c r="Z189" t="s">
-        <v>484</v>
+        <v>498</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" t="s">
-        <v>488</v>
+        <v>502</v>
       </c>
       <c r="B190" s="1">
-        <v>203000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C190" s="1">
-        <v>100.99863804</v>
+        <v>99.55249283</v>
       </c>
       <c r="D190" s="1">
-        <v>101.619099</v>
+        <v>102.261475</v>
       </c>
       <c r="E190" t="s">
         <v>8</v>
       </c>
       <c r="F190">
         <v>1.0</v>
       </c>
       <c r="G190" s="1">
-        <v>206286.77</v>
+        <v>204522.95</v>
       </c>
       <c r="H190" s="1">
-        <v>6193.07</v>
+        <v>1107.89</v>
       </c>
       <c r="I190" s="1">
-        <v>3.002165383655</v>
+        <v>0.54169470956682</v>
       </c>
       <c r="J190">
         <v>0.0</v>
       </c>
       <c r="K190" t="s">
-        <v>489</v>
+        <v>503</v>
       </c>
       <c r="L190" s="1">
-        <v>205027.24</v>
+        <v>199104.99</v>
       </c>
       <c r="M190" s="1">
-        <v>212479.84</v>
+        <v>205630.84</v>
       </c>
       <c r="N190" s="1">
         <v>0.37</v>
       </c>
       <c r="O190">
         <v>1</v>
       </c>
       <c r="Z190" t="s">
-        <v>487</v>
+        <v>501</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" t="s">
-        <v>491</v>
+        <v>505</v>
       </c>
       <c r="B191" s="1">
-        <v>200000.0</v>
+        <v>288000.0</v>
       </c>
       <c r="C191" s="1">
-        <v>90.43992548</v>
+        <v>99.64813645</v>
       </c>
       <c r="D191" s="1">
-        <v>87.59749</v>
+        <v>99.999</v>
       </c>
       <c r="E191" t="s">
         <v>8</v>
       </c>
       <c r="F191">
         <v>1.0</v>
       </c>
       <c r="G191" s="1">
-        <v>175194.98</v>
+        <v>287997.12</v>
       </c>
       <c r="H191" s="1">
-        <v>6614.7</v>
+        <v>-572.7</v>
       </c>
       <c r="I191" s="1">
-        <v>3.7756218814032</v>
+        <v>-0.19885615522822</v>
       </c>
       <c r="J191">
         <v>0.0</v>
       </c>
       <c r="K191">
-        <v>929.83</v>
+        <v>437.79</v>
       </c>
       <c r="L191" s="1">
-        <v>180879.85</v>
+        <v>286986.63</v>
       </c>
       <c r="M191" s="1">
-        <v>181809.68</v>
+        <v>287424.42</v>
       </c>
       <c r="N191" s="1">
-        <v>0.31</v>
+        <v>0.51</v>
       </c>
       <c r="O191">
         <v>1</v>
       </c>
       <c r="Z191" t="s">
-        <v>490</v>
+        <v>504</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" t="s">
-        <v>493</v>
+        <v>507</v>
       </c>
       <c r="B192" s="1">
         <v>200000.0</v>
       </c>
       <c r="C192" s="1">
-        <v>101.04552668</v>
+        <v>99.29470214</v>
       </c>
       <c r="D192" s="1">
-        <v>102.261475</v>
+        <v>101.52877</v>
       </c>
       <c r="E192" t="s">
         <v>8</v>
       </c>
       <c r="F192">
         <v>1.0</v>
       </c>
       <c r="G192" s="1">
-        <v>204522.95</v>
+        <v>203057.54</v>
       </c>
       <c r="H192" s="1">
-        <v>3536.87</v>
+        <v>1780.77</v>
       </c>
       <c r="I192" s="1">
-        <v>1.7293267088119</v>
+        <v>0.87697802307661</v>
       </c>
       <c r="J192">
         <v>0.0</v>
       </c>
       <c r="K192" t="s">
-        <v>494</v>
+        <v>508</v>
       </c>
       <c r="L192" s="1">
-        <v>202091.05</v>
+        <v>198589.41</v>
       </c>
       <c r="M192" s="1">
-        <v>208059.82</v>
+        <v>204838.31</v>
       </c>
       <c r="N192" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="O192">
         <v>1</v>
       </c>
       <c r="Z192" t="s">
-        <v>492</v>
+        <v>506</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" t="s">
-        <v>496</v>
+        <v>510</v>
       </c>
       <c r="B193" s="1">
         <v>200000.0</v>
       </c>
       <c r="C193" s="1">
-        <v>100.90622233</v>
+        <v>98.95084222</v>
       </c>
       <c r="D193" s="1">
-        <v>101.52877</v>
+        <v>99.9268</v>
       </c>
       <c r="E193" t="s">
         <v>8</v>
       </c>
       <c r="F193">
         <v>1.0</v>
       </c>
       <c r="G193" s="1">
-        <v>203057.54</v>
+        <v>199853.6</v>
       </c>
       <c r="H193" s="1">
-        <v>4455.32</v>
+        <v>1169.28</v>
       </c>
       <c r="I193" s="1">
-        <v>2.1941169975762</v>
+        <v>0.58506826997362</v>
       </c>
       <c r="J193">
         <v>0.0</v>
       </c>
       <c r="K193" t="s">
-        <v>497</v>
+        <v>511</v>
       </c>
       <c r="L193" s="1">
-        <v>201812.45</v>
+        <v>197901.68</v>
       </c>
       <c r="M193" s="1">
-        <v>207512.86</v>
+        <v>201022.88</v>
       </c>
       <c r="N193" s="1">
         <v>0.36</v>
       </c>
       <c r="O193">
         <v>1</v>
       </c>
       <c r="Z193" t="s">
-        <v>495</v>
+        <v>509</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" t="s">
-        <v>499</v>
+        <v>513</v>
       </c>
       <c r="B194" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C194" s="1">
-        <v>99.96303995</v>
+        <v>97.25722606</v>
       </c>
       <c r="D194" s="1">
-        <v>99.9268</v>
+        <v>99.794</v>
       </c>
       <c r="E194" t="s">
         <v>8</v>
       </c>
       <c r="F194">
         <v>1.0</v>
       </c>
       <c r="G194" s="1">
-        <v>199853.6</v>
+        <v>99794.0</v>
       </c>
       <c r="H194" s="1">
-        <v>2622.48</v>
+        <v>-1146.36</v>
       </c>
       <c r="I194" s="1">
-        <v>1.3122005307885</v>
+        <v>-1.1487263763353</v>
       </c>
       <c r="J194">
         <v>0.0</v>
       </c>
       <c r="K194" t="s">
-        <v>500</v>
+        <v>514</v>
       </c>
       <c r="L194" s="1">
-        <v>199926.08</v>
+        <v>97257.23</v>
       </c>
       <c r="M194" s="1">
-        <v>202476.08</v>
+        <v>98647.64</v>
       </c>
       <c r="N194" s="1">
-        <v>0.35</v>
+        <v>0.18</v>
       </c>
       <c r="O194">
         <v>1</v>
       </c>
       <c r="Z194" t="s">
-        <v>498</v>
+        <v>512</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" t="s">
-        <v>502</v>
+        <v>516</v>
       </c>
       <c r="B195" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C195" s="1">
-        <v>99.12661212</v>
+        <v>105.69682888</v>
       </c>
       <c r="D195" s="1">
-        <v>99.794</v>
+        <v>107.12865</v>
       </c>
       <c r="E195" t="s">
         <v>8</v>
       </c>
       <c r="F195">
         <v>1.0</v>
       </c>
       <c r="G195" s="1">
-        <v>99794.0</v>
+        <v>321385.95</v>
       </c>
       <c r="H195" s="1">
-        <v>454.53</v>
+        <v>2876.41</v>
       </c>
       <c r="I195" s="1">
-        <v>0.45546826462513</v>
+        <v>0.89500178834825</v>
       </c>
       <c r="J195">
         <v>0.0</v>
       </c>
       <c r="K195" t="s">
-        <v>503</v>
+        <v>517</v>
       </c>
       <c r="L195" s="1">
-        <v>99126.61</v>
+        <v>317090.48</v>
       </c>
       <c r="M195" s="1">
-        <v>100248.53</v>
+        <v>324262.36</v>
       </c>
       <c r="N195" s="1">
-        <v>0.17</v>
+        <v>0.58</v>
       </c>
       <c r="O195">
         <v>1</v>
       </c>
       <c r="Z195" t="s">
-        <v>501</v>
+        <v>515</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" t="s">
-        <v>505</v>
+        <v>519</v>
       </c>
       <c r="B196" s="1">
-        <v>300000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="C196" s="1">
-        <v>105.84748847</v>
+        <v>99.38377502</v>
       </c>
       <c r="D196" s="1">
-        <v>107.12865</v>
+        <v>99.888</v>
       </c>
       <c r="E196" t="s">
         <v>8</v>
       </c>
       <c r="F196">
         <v>1.0</v>
       </c>
       <c r="G196" s="1">
-        <v>321385.95</v>
+        <v>240730.08</v>
       </c>
       <c r="H196" s="1">
-        <v>1873.23</v>
+        <v>-140.59</v>
       </c>
       <c r="I196" s="1">
-        <v>0.58285995389655</v>
+        <v>-0.058401509275451</v>
       </c>
       <c r="J196">
         <v>0.0</v>
       </c>
       <c r="K196" t="s">
-        <v>506</v>
+        <v>520</v>
       </c>
       <c r="L196" s="1">
-        <v>317542.47</v>
+        <v>239514.89</v>
       </c>
       <c r="M196" s="1">
-        <v>323259.18</v>
+        <v>240589.49</v>
       </c>
       <c r="N196" s="1">
-        <v>0.56</v>
+        <v>0.43</v>
       </c>
       <c r="O196">
         <v>1</v>
       </c>
       <c r="Z196" t="s">
-        <v>504</v>
+        <v>518</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" t="s">
-        <v>508</v>
+        <v>522</v>
       </c>
       <c r="B197" s="1">
-        <v>241000.0</v>
+        <v>173000.0</v>
       </c>
       <c r="C197" s="1">
-        <v>100.87664105</v>
+        <v>98.15152673</v>
       </c>
       <c r="D197" s="1">
-        <v>99.888</v>
+        <v>100.0</v>
       </c>
       <c r="E197" t="s">
         <v>8</v>
       </c>
       <c r="F197">
         <v>1.0</v>
       </c>
       <c r="G197" s="1">
-        <v>240730.08</v>
+        <v>173000.0</v>
       </c>
       <c r="H197" s="1">
-        <v>2740.82</v>
+        <v>-2988.67</v>
       </c>
       <c r="I197" s="1">
-        <v>1.138544879809</v>
+        <v>-1.7275549132948</v>
       </c>
       <c r="J197">
         <v>0.0</v>
       </c>
       <c r="K197">
-        <v>358.2</v>
+        <v>209.19</v>
       </c>
       <c r="L197" s="1">
-        <v>243112.7</v>
+        <v>169802.14</v>
       </c>
       <c r="M197" s="1">
-        <v>243470.9</v>
+        <v>170011.33</v>
       </c>
       <c r="N197" s="1">
-        <v>0.42</v>
+        <v>0.3</v>
       </c>
       <c r="O197">
         <v>1</v>
       </c>
       <c r="Z197" t="s">
-        <v>507</v>
+        <v>521</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" t="s">
-        <v>510</v>
+        <v>524</v>
       </c>
       <c r="B198" s="1">
-        <v>173000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C198" s="1">
-        <v>99.98731454</v>
+        <v>97.74781519</v>
       </c>
       <c r="D198" s="1">
-        <v>100.0</v>
+        <v>99.164425</v>
       </c>
       <c r="E198" t="s">
         <v>8</v>
       </c>
       <c r="F198">
         <v>1.0</v>
       </c>
       <c r="G198" s="1">
-        <v>173000.0</v>
+        <v>198328.85</v>
       </c>
       <c r="H198" s="1">
-        <v>6062.07</v>
+        <v>-251.03</v>
       </c>
       <c r="I198" s="1">
-        <v>3.5040867052023</v>
+        <v>-0.12657260907831</v>
       </c>
       <c r="J198">
         <v>0.0</v>
       </c>
       <c r="K198" t="s">
-        <v>511</v>
+        <v>525</v>
       </c>
       <c r="L198" s="1">
-        <v>172978.05</v>
+        <v>195495.63</v>
       </c>
       <c r="M198" s="1">
-        <v>179062.07</v>
+        <v>198077.82</v>
       </c>
       <c r="N198" s="1">
-        <v>0.31</v>
+        <v>0.35</v>
       </c>
       <c r="O198">
         <v>1</v>
       </c>
       <c r="Z198" t="s">
-        <v>509</v>
+        <v>523</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199" t="s">
-        <v>513</v>
+        <v>527</v>
       </c>
       <c r="B199" s="1">
         <v>200000.0</v>
       </c>
       <c r="C199" s="1">
-        <v>99.8767479</v>
+        <v>98.68023964</v>
       </c>
       <c r="D199" s="1">
-        <v>99.164425</v>
+        <v>104.747945</v>
       </c>
       <c r="E199" t="s">
         <v>8</v>
       </c>
       <c r="F199">
         <v>1.0</v>
       </c>
       <c r="G199" s="1">
-        <v>198328.85</v>
+        <v>209495.89</v>
       </c>
       <c r="H199" s="1">
-        <v>3450.67</v>
+        <v>-9215.96</v>
       </c>
       <c r="I199" s="1">
-        <v>1.7398729433464</v>
+        <v>-4.3991125553824</v>
       </c>
       <c r="J199">
         <v>0.0</v>
       </c>
       <c r="K199" t="s">
-        <v>514</v>
+        <v>528</v>
       </c>
       <c r="L199" s="1">
-        <v>199753.49</v>
+        <v>197360.48</v>
       </c>
       <c r="M199" s="1">
-        <v>201779.52</v>
+        <v>200279.93</v>
       </c>
       <c r="N199" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="O199">
         <v>1</v>
       </c>
       <c r="Z199" t="s">
-        <v>512</v>
+        <v>526</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" t="s">
-        <v>516</v>
+        <v>530</v>
       </c>
       <c r="B200" s="1">
-        <v>200000.0</v>
+        <v>458000.0</v>
       </c>
       <c r="C200" s="1">
-        <v>100.2663985</v>
+        <v>97.7610972</v>
       </c>
       <c r="D200" s="1">
-        <v>104.747945</v>
+        <v>99.728</v>
       </c>
       <c r="E200" t="s">
         <v>8</v>
       </c>
       <c r="F200">
         <v>1.0</v>
       </c>
       <c r="G200" s="1">
-        <v>209495.89</v>
+        <v>456754.24</v>
       </c>
       <c r="H200" s="1">
-        <v>-6611.31</v>
+        <v>-1708.65</v>
       </c>
       <c r="I200" s="1">
-        <v>-3.1558184745295</v>
+        <v>-0.37408519732625</v>
       </c>
       <c r="J200">
         <v>0.0</v>
       </c>
       <c r="K200" t="s">
-        <v>517</v>
+        <v>531</v>
       </c>
       <c r="L200" s="1">
-        <v>200532.8</v>
+        <v>447745.82</v>
       </c>
       <c r="M200" s="1">
-        <v>202884.58</v>
+        <v>455045.59</v>
       </c>
       <c r="N200" s="1">
-        <v>0.35</v>
+        <v>0.81</v>
       </c>
       <c r="O200">
         <v>1</v>
       </c>
       <c r="Z200" t="s">
-        <v>515</v>
+        <v>529</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" t="s">
-        <v>519</v>
+        <v>533</v>
       </c>
       <c r="B201" s="1">
-        <v>458000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C201" s="1">
-        <v>99.00208965</v>
+        <v>103.91168247</v>
       </c>
       <c r="D201" s="1">
-        <v>99.728</v>
+        <v>110.136705</v>
       </c>
       <c r="E201" t="s">
         <v>8</v>
       </c>
       <c r="F201">
         <v>1.0</v>
       </c>
       <c r="G201" s="1">
-        <v>456754.24</v>
+        <v>220273.41</v>
       </c>
       <c r="H201" s="1">
-        <v>2833.23</v>
+        <v>-9475.39</v>
       </c>
       <c r="I201" s="1">
-        <v>0.62029637644962</v>
+        <v>-4.3016494818871</v>
       </c>
       <c r="J201">
         <v>0.0</v>
       </c>
       <c r="K201" t="s">
-        <v>520</v>
+        <v>534</v>
       </c>
       <c r="L201" s="1">
-        <v>453429.57</v>
+        <v>207823.36</v>
       </c>
       <c r="M201" s="1">
-        <v>459587.47</v>
+        <v>210798.02</v>
       </c>
       <c r="N201" s="1">
-        <v>0.79</v>
+        <v>0.38</v>
       </c>
       <c r="O201">
         <v>1</v>
       </c>
       <c r="Z201" t="s">
-        <v>518</v>
+        <v>532</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202" t="s">
-        <v>522</v>
+        <v>536</v>
       </c>
       <c r="B202" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C202" s="1">
-        <v>105.00560658</v>
+        <v>96.5263665</v>
       </c>
       <c r="D202" s="1">
-        <v>110.136705</v>
+        <v>97.52712</v>
       </c>
       <c r="E202" t="s">
         <v>8</v>
       </c>
       <c r="F202">
         <v>1.0</v>
       </c>
       <c r="G202" s="1">
-        <v>220273.41</v>
+        <v>97527.12</v>
       </c>
       <c r="H202" s="1">
-        <v>-8112.2</v>
+        <v>201.3</v>
       </c>
       <c r="I202" s="1">
-        <v>-3.6827867694063</v>
+        <v>0.20640412635993</v>
       </c>
       <c r="J202">
         <v>0.0</v>
       </c>
       <c r="K202" t="s">
-        <v>523</v>
+        <v>537</v>
       </c>
       <c r="L202" s="1">
-        <v>210011.21</v>
+        <v>96526.37</v>
       </c>
       <c r="M202" s="1">
-        <v>212161.21</v>
+        <v>97728.42</v>
       </c>
       <c r="N202" s="1">
-        <v>0.37</v>
+        <v>0.17</v>
       </c>
       <c r="O202">
         <v>1</v>
       </c>
       <c r="Z202" t="s">
-        <v>521</v>
+        <v>535</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="A203" t="s">
-        <v>525</v>
+        <v>539</v>
       </c>
       <c r="B203" s="1">
         <v>100000.0</v>
       </c>
       <c r="C203" s="1">
-        <v>98.23431375</v>
+        <v>99.02586381</v>
       </c>
       <c r="D203" s="1">
-        <v>97.52712</v>
+        <v>104.48644</v>
       </c>
       <c r="E203" t="s">
         <v>8</v>
       </c>
       <c r="F203">
         <v>1.0</v>
       </c>
       <c r="G203" s="1">
-        <v>97527.12</v>
+        <v>104486.44</v>
       </c>
       <c r="H203" s="1">
-        <v>1621.58</v>
+        <v>-4364.69</v>
       </c>
       <c r="I203" s="1">
-        <v>1.6626964889356</v>
+        <v>-4.1772788890118</v>
       </c>
       <c r="J203">
         <v>0.0</v>
       </c>
-      <c r="K203">
-        <v>914.38</v>
+      <c r="K203" t="s">
+        <v>540</v>
       </c>
       <c r="L203" s="1">
-        <v>98234.32</v>
+        <v>99025.86</v>
       </c>
       <c r="M203" s="1">
-        <v>99148.7</v>
+        <v>100121.75</v>
       </c>
       <c r="N203" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="O203">
         <v>1</v>
       </c>
       <c r="Z203" t="s">
-        <v>524</v>
+        <v>538</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="A204" t="s">
-        <v>527</v>
+        <v>542</v>
       </c>
       <c r="B204" s="1">
-        <v>100000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="C204" s="1">
-        <v>100.75732827</v>
+        <v>99.84252853</v>
       </c>
       <c r="D204" s="1">
-        <v>104.48644</v>
+        <v>99.958</v>
       </c>
       <c r="E204" t="s">
         <v>8</v>
       </c>
       <c r="F204">
         <v>1.0</v>
       </c>
       <c r="G204" s="1">
-        <v>104486.44</v>
+        <v>170928.18</v>
       </c>
       <c r="H204" s="1">
-        <v>-2940.07</v>
+        <v>1260.73</v>
       </c>
       <c r="I204" s="1">
-        <v>-2.8138292394688</v>
+        <v>0.73757878893931</v>
       </c>
       <c r="J204">
         <v>0.0</v>
       </c>
-      <c r="K204">
-        <v>789.04</v>
+      <c r="K204" t="s">
+        <v>543</v>
       </c>
       <c r="L204" s="1">
-        <v>100757.33</v>
+        <v>170730.73</v>
       </c>
       <c r="M204" s="1">
-        <v>101546.37</v>
+        <v>172188.91</v>
       </c>
       <c r="N204" s="1">
-        <v>0.18</v>
+        <v>0.31</v>
       </c>
       <c r="O204">
         <v>1</v>
       </c>
       <c r="Z204" t="s">
-        <v>526</v>
+        <v>541</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205" t="s">
-        <v>529</v>
+        <v>545</v>
       </c>
       <c r="B205" s="1">
-        <v>171000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C205" s="1">
-        <v>100.70832348</v>
+        <v>99.72108701</v>
       </c>
       <c r="D205" s="1">
-        <v>99.958</v>
+        <v>104.93085</v>
       </c>
       <c r="E205" t="s">
         <v>8</v>
       </c>
       <c r="F205">
         <v>1.0</v>
       </c>
       <c r="G205" s="1">
-        <v>170928.18</v>
+        <v>104930.85</v>
       </c>
       <c r="H205" s="1">
-        <v>2249.32</v>
+        <v>-4289.22</v>
       </c>
       <c r="I205" s="1">
-        <v>1.3159445095595</v>
+        <v>-4.0876634469272</v>
       </c>
       <c r="J205">
         <v>0.0</v>
       </c>
       <c r="K205">
-        <v>966.27</v>
+        <v>920.55</v>
       </c>
       <c r="L205" s="1">
-        <v>172211.23</v>
+        <v>99721.08</v>
       </c>
       <c r="M205" s="1">
-        <v>173177.5</v>
+        <v>100641.63</v>
       </c>
       <c r="N205" s="1">
-        <v>0.3</v>
+        <v>0.18</v>
       </c>
       <c r="O205">
         <v>1</v>
       </c>
       <c r="Z205" t="s">
-        <v>528</v>
+        <v>544</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="A206" t="s">
-        <v>531</v>
+        <v>547</v>
       </c>
       <c r="B206" s="1">
-        <v>100000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="C206" s="1">
-        <v>101.922732</v>
+        <v>88.43669754</v>
       </c>
       <c r="D206" s="1">
-        <v>104.93085</v>
+        <v>88.629904</v>
       </c>
       <c r="E206" t="s">
         <v>8</v>
       </c>
       <c r="F206">
         <v>1.0</v>
       </c>
       <c r="G206" s="1">
-        <v>104930.85</v>
+        <v>110787.38</v>
       </c>
       <c r="H206" s="1">
-        <v>-2394.42</v>
+        <v>-13.34</v>
       </c>
       <c r="I206" s="1">
-        <v>-2.2819027959842</v>
+        <v>-0.01204108265761</v>
       </c>
       <c r="J206">
         <v>0.0</v>
       </c>
       <c r="K206">
-        <v>613.7</v>
+        <v>228.17</v>
       </c>
       <c r="L206" s="1">
-        <v>101922.73</v>
+        <v>110545.87</v>
       </c>
       <c r="M206" s="1">
-        <v>102536.43</v>
+        <v>110774.04</v>
       </c>
       <c r="N206" s="1">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="O206">
         <v>1</v>
       </c>
       <c r="Z206" t="s">
-        <v>530</v>
+        <v>546</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="A207" t="s">
-        <v>533</v>
+        <v>549</v>
       </c>
       <c r="B207" s="1">
-        <v>125000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C207" s="1">
-        <v>89.93254241</v>
+        <v>74.15761853</v>
       </c>
       <c r="D207" s="1">
-        <v>88.629904</v>
+        <v>74.625297</v>
       </c>
       <c r="E207" t="s">
         <v>8</v>
       </c>
       <c r="F207">
         <v>1.0</v>
       </c>
       <c r="G207" s="1">
-        <v>110787.38</v>
+        <v>223875.89</v>
       </c>
       <c r="H207" s="1">
-        <v>1700.64</v>
+        <v>156.55</v>
       </c>
       <c r="I207" s="1">
-        <v>1.5350484865695</v>
+        <v>0.06992713686141</v>
       </c>
       <c r="J207">
         <v>0.0</v>
       </c>
-      <c r="K207">
-        <v>72.35</v>
+      <c r="K207" t="s">
+        <v>550</v>
       </c>
       <c r="L207" s="1">
-        <v>112415.67</v>
+        <v>222472.85</v>
       </c>
       <c r="M207" s="1">
-        <v>112488.02</v>
+        <v>224032.44</v>
       </c>
       <c r="N207" s="1">
-        <v>0.19</v>
+        <v>0.4</v>
       </c>
       <c r="O207">
         <v>1</v>
       </c>
       <c r="Z207" t="s">
-        <v>532</v>
+        <v>548</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="A208" t="s">
-        <v>535</v>
+        <v>552</v>
       </c>
       <c r="B208" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C208" s="1">
-        <v>76.26633973</v>
+        <v>97.84228658</v>
       </c>
       <c r="D208" s="1">
-        <v>74.625297</v>
+        <v>102.315135</v>
       </c>
       <c r="E208" t="s">
         <v>8</v>
       </c>
       <c r="F208">
         <v>1.0</v>
       </c>
       <c r="G208" s="1">
-        <v>223875.89</v>
+        <v>204630.27</v>
       </c>
       <c r="H208" s="1">
-        <v>6310.12</v>
+        <v>-8095.01</v>
       </c>
       <c r="I208" s="1">
-        <v>2.8185795263617</v>
+        <v>-3.9559201089849</v>
       </c>
       <c r="J208">
         <v>0.0</v>
       </c>
-      <c r="K208" t="s">
-        <v>536</v>
+      <c r="K208">
+        <v>850.68</v>
       </c>
       <c r="L208" s="1">
-        <v>228799.02</v>
+        <v>195684.58</v>
       </c>
       <c r="M208" s="1">
-        <v>230186.01</v>
+        <v>196535.26</v>
       </c>
       <c r="N208" s="1">
-        <v>0.4</v>
+        <v>0.35</v>
       </c>
       <c r="O208">
         <v>1</v>
       </c>
       <c r="Z208" t="s">
-        <v>534</v>
+        <v>551</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="A209" t="s">
-        <v>538</v>
+        <v>554</v>
       </c>
       <c r="B209" s="1">
         <v>200000.0</v>
       </c>
       <c r="C209" s="1">
-        <v>99.42131238</v>
+        <v>100.59021112</v>
       </c>
       <c r="D209" s="1">
-        <v>102.315135</v>
+        <v>102.81184</v>
       </c>
       <c r="E209" t="s">
         <v>8</v>
       </c>
       <c r="F209">
         <v>1.0</v>
       </c>
       <c r="G209" s="1">
-        <v>204630.27</v>
+        <v>205623.68</v>
       </c>
       <c r="H209" s="1">
-        <v>-5454.77</v>
+        <v>2479.79</v>
       </c>
       <c r="I209" s="1">
-        <v>-2.665671115031</v>
+        <v>1.2059846414576</v>
       </c>
       <c r="J209">
         <v>0.0</v>
       </c>
-      <c r="K209">
-        <v>332.88</v>
+      <c r="K209" t="s">
+        <v>555</v>
       </c>
       <c r="L209" s="1">
-        <v>198842.62</v>
+        <v>201180.42</v>
       </c>
       <c r="M209" s="1">
-        <v>199175.5</v>
+        <v>208103.47</v>
       </c>
       <c r="N209" s="1">
-        <v>0.34</v>
+        <v>0.37</v>
       </c>
       <c r="O209">
         <v>1</v>
       </c>
       <c r="Z209" t="s">
-        <v>537</v>
+        <v>553</v>
       </c>
     </row>
     <row r="210" spans="1:26">
       <c r="A210" t="s">
-        <v>540</v>
+        <v>557</v>
       </c>
       <c r="B210" s="1">
         <v>200000.0</v>
       </c>
       <c r="C210" s="1">
-        <v>101.89043811</v>
+        <v>99.29011332</v>
       </c>
       <c r="D210" s="1">
-        <v>102.81184</v>
+        <v>99.915</v>
       </c>
       <c r="E210" t="s">
         <v>8</v>
       </c>
       <c r="F210">
         <v>1.0</v>
       </c>
       <c r="G210" s="1">
-        <v>205623.68</v>
+        <v>199830.0</v>
       </c>
       <c r="H210" s="1">
-        <v>4489.25</v>
+        <v>-394.98</v>
       </c>
       <c r="I210" s="1">
-        <v>2.1832358996785</v>
+        <v>-0.19765800930791</v>
       </c>
       <c r="J210">
         <v>0.0</v>
       </c>
-      <c r="K210" t="s">
-        <v>541</v>
+      <c r="K210">
+        <v>854.79</v>
       </c>
       <c r="L210" s="1">
-        <v>203780.88</v>
+        <v>198580.23</v>
       </c>
       <c r="M210" s="1">
-        <v>210112.93</v>
+        <v>199435.02</v>
       </c>
       <c r="N210" s="1">
         <v>0.36</v>
       </c>
       <c r="O210">
         <v>1</v>
       </c>
       <c r="Z210" t="s">
-        <v>539</v>
+        <v>556</v>
       </c>
     </row>
     <row r="211" spans="1:26">
       <c r="A211" t="s">
-        <v>543</v>
+        <v>559</v>
       </c>
       <c r="B211" s="1">
         <v>200000.0</v>
       </c>
       <c r="C211" s="1">
-        <v>100.81175674</v>
+        <v>94.91321636</v>
       </c>
       <c r="D211" s="1">
-        <v>99.915</v>
+        <v>100.164425</v>
       </c>
       <c r="E211" t="s">
         <v>8</v>
       </c>
       <c r="F211">
         <v>1.0</v>
       </c>
       <c r="G211" s="1">
-        <v>199830.0</v>
+        <v>200328.85</v>
       </c>
       <c r="H211" s="1">
-        <v>2034.61</v>
+        <v>-7346.25</v>
       </c>
       <c r="I211" s="1">
-        <v>1.0181704448781</v>
+        <v>-3.667095378424</v>
       </c>
       <c r="J211">
         <v>0.0</v>
       </c>
-      <c r="K211">
-        <v>241.1</v>
+      <c r="K211" t="s">
+        <v>560</v>
       </c>
       <c r="L211" s="1">
-        <v>201623.51</v>
+        <v>189826.44</v>
       </c>
       <c r="M211" s="1">
-        <v>201864.61</v>
+        <v>192982.6</v>
       </c>
       <c r="N211" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="O211">
         <v>1</v>
       </c>
       <c r="Z211" t="s">
-        <v>542</v>
+        <v>558</v>
       </c>
     </row>
     <row r="212" spans="1:26">
       <c r="A212" t="s">
-        <v>545</v>
+        <v>562</v>
       </c>
       <c r="B212" s="1">
         <v>200000.0</v>
       </c>
       <c r="C212" s="1">
-        <v>96.67512287</v>
+        <v>99.19762818</v>
       </c>
       <c r="D212" s="1">
-        <v>100.164425</v>
+        <v>100.141695</v>
       </c>
       <c r="E212" t="s">
         <v>8</v>
       </c>
       <c r="F212">
         <v>1.0</v>
       </c>
       <c r="G212" s="1">
-        <v>200328.85</v>
+        <v>200283.39</v>
       </c>
       <c r="H212" s="1">
-        <v>-4282.71</v>
+        <v>317.35</v>
       </c>
       <c r="I212" s="1">
-        <v>-2.1378398568154</v>
+        <v>0.15845048358728</v>
       </c>
       <c r="J212">
         <v>0.0</v>
       </c>
       <c r="K212" t="s">
-        <v>546</v>
+        <v>563</v>
       </c>
       <c r="L212" s="1">
-        <v>193350.25</v>
+        <v>198395.26</v>
       </c>
       <c r="M212" s="1">
-        <v>196046.14</v>
+        <v>200600.74</v>
       </c>
       <c r="N212" s="1">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
       <c r="O212">
         <v>1</v>
       </c>
       <c r="Z212" t="s">
-        <v>544</v>
+        <v>561</v>
       </c>
     </row>
     <row r="213" spans="1:26">
       <c r="A213" t="s">
-        <v>548</v>
+        <v>565</v>
       </c>
       <c r="B213" s="1">
         <v>200000.0</v>
       </c>
       <c r="C213" s="1">
-        <v>100.5543045</v>
+        <v>97.18809702</v>
       </c>
       <c r="D213" s="1">
-        <v>100.141695</v>
+        <v>103.09502</v>
       </c>
       <c r="E213" t="s">
         <v>8</v>
       </c>
       <c r="F213">
         <v>1.0</v>
       </c>
       <c r="G213" s="1">
-        <v>200283.39</v>
+        <v>206190.04</v>
       </c>
       <c r="H213" s="1">
-        <v>2359.47</v>
+        <v>-9409.74</v>
       </c>
       <c r="I213" s="1">
-        <v>1.1780657397501</v>
+        <v>-4.5636248967215</v>
       </c>
       <c r="J213">
         <v>0.0</v>
       </c>
       <c r="K213" t="s">
-        <v>549</v>
+        <v>566</v>
       </c>
       <c r="L213" s="1">
-        <v>201108.61</v>
+        <v>194376.19</v>
       </c>
       <c r="M213" s="1">
-        <v>202642.86</v>
+        <v>196780.3</v>
       </c>
       <c r="N213" s="1">
         <v>0.35</v>
       </c>
       <c r="O213">
         <v>1</v>
       </c>
       <c r="Z213" t="s">
-        <v>547</v>
+        <v>564</v>
       </c>
     </row>
     <row r="214" spans="1:26">
       <c r="A214" t="s">
-        <v>551</v>
+        <v>568</v>
       </c>
       <c r="B214" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C214" s="1">
-        <v>98.93977723</v>
+        <v>98.95693978</v>
       </c>
       <c r="D214" s="1">
-        <v>103.09502</v>
+        <v>99.513355</v>
       </c>
       <c r="E214" t="s">
         <v>8</v>
       </c>
       <c r="F214">
         <v>1.0</v>
       </c>
       <c r="G214" s="1">
-        <v>206190.04</v>
+        <v>398053.42</v>
       </c>
       <c r="H214" s="1">
-        <v>-6424.18</v>
+        <v>4434.61</v>
       </c>
       <c r="I214" s="1">
-        <v>-3.1156597088783</v>
+        <v>1.114074085835</v>
       </c>
       <c r="J214">
         <v>0.0</v>
       </c>
       <c r="K214" t="s">
-        <v>552</v>
+        <v>569</v>
       </c>
       <c r="L214" s="1">
-        <v>197879.56</v>
+        <v>395827.76</v>
       </c>
       <c r="M214" s="1">
-        <v>199765.86</v>
+        <v>402488.03</v>
       </c>
       <c r="N214" s="1">
-        <v>0.35</v>
+        <v>0.72</v>
       </c>
       <c r="O214">
         <v>1</v>
       </c>
       <c r="Z214" t="s">
-        <v>550</v>
+        <v>567</v>
       </c>
     </row>
     <row r="215" spans="1:26">
       <c r="A215" t="s">
-        <v>554</v>
+        <v>571</v>
       </c>
       <c r="B215" s="1">
         <v>400000.0</v>
       </c>
       <c r="C215" s="1">
-        <v>100.05001788</v>
+        <v>98.69867171</v>
       </c>
       <c r="D215" s="1">
-        <v>99.513355</v>
+        <v>103.11278</v>
       </c>
       <c r="E215" t="s">
         <v>8</v>
       </c>
       <c r="F215">
         <v>1.0</v>
       </c>
       <c r="G215" s="1">
-        <v>398053.42</v>
+        <v>412451.12</v>
       </c>
       <c r="H215" s="1">
-        <v>7809.67</v>
+        <v>-16670.13</v>
       </c>
       <c r="I215" s="1">
-        <v>1.9619653060637</v>
+        <v>-4.0417225682403</v>
       </c>
       <c r="J215">
         <v>0.0</v>
       </c>
-      <c r="K215" t="s">
-        <v>555</v>
+      <c r="K215">
+        <v>986.3</v>
       </c>
       <c r="L215" s="1">
-        <v>400200.08</v>
+        <v>394794.69</v>
       </c>
       <c r="M215" s="1">
-        <v>405863.09</v>
+        <v>395780.99</v>
       </c>
       <c r="N215" s="1">
-        <v>0.7</v>
+        <v>0.71</v>
       </c>
       <c r="O215">
         <v>1</v>
       </c>
       <c r="Z215" t="s">
-        <v>553</v>
+        <v>570</v>
       </c>
     </row>
     <row r="216" spans="1:26">
       <c r="A216" t="s">
-        <v>557</v>
+        <v>573</v>
       </c>
       <c r="B216" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C216" s="1">
-        <v>100.61304163</v>
+        <v>98.82721998</v>
       </c>
       <c r="D216" s="1">
-        <v>103.11278</v>
+        <v>99.7</v>
       </c>
       <c r="E216" t="s">
         <v>8</v>
       </c>
       <c r="F216">
         <v>1.0</v>
       </c>
       <c r="G216" s="1">
-        <v>412451.12</v>
+        <v>299100.0</v>
       </c>
       <c r="H216" s="1">
-        <v>4836.66</v>
+        <v>-1149.16</v>
       </c>
       <c r="I216" s="1">
-        <v>1.1726625933274</v>
+        <v>-0.38420595118689</v>
       </c>
       <c r="J216">
         <v>0.0</v>
       </c>
       <c r="K216" t="s">
-        <v>558</v>
+        <v>574</v>
       </c>
       <c r="L216" s="1">
-        <v>402452.16</v>
+        <v>296481.66</v>
       </c>
       <c r="M216" s="1">
-        <v>417287.78</v>
+        <v>297950.84</v>
       </c>
       <c r="N216" s="1">
-        <v>0.72</v>
+        <v>0.53</v>
       </c>
       <c r="O216">
         <v>1</v>
       </c>
       <c r="Z216" t="s">
-        <v>556</v>
+        <v>572</v>
       </c>
     </row>
     <row r="217" spans="1:26">
       <c r="A217" t="s">
-        <v>560</v>
+        <v>576</v>
       </c>
       <c r="B217" s="1">
         <v>300000.0</v>
       </c>
       <c r="C217" s="1">
-        <v>100.4205683</v>
+        <v>97.76286357</v>
       </c>
       <c r="D217" s="1">
-        <v>99.7</v>
+        <v>100.662453</v>
       </c>
       <c r="E217" t="s">
         <v>8</v>
       </c>
       <c r="F217">
         <v>1.0</v>
       </c>
       <c r="G217" s="1">
-        <v>299100.0</v>
+        <v>301987.36</v>
       </c>
       <c r="H217" s="1">
-        <v>2882.94</v>
+        <v>372.12</v>
       </c>
       <c r="I217" s="1">
-        <v>0.96387161484453</v>
+        <v>0.12322370048866</v>
       </c>
       <c r="J217">
         <v>0.0</v>
       </c>
-      <c r="K217">
-        <v>721.23</v>
+      <c r="K217" t="s">
+        <v>577</v>
       </c>
       <c r="L217" s="1">
-        <v>301261.71</v>
+        <v>293288.59</v>
       </c>
       <c r="M217" s="1">
-        <v>301982.94</v>
+        <v>302359.48</v>
       </c>
       <c r="N217" s="1">
-        <v>0.52</v>
+        <v>0.54</v>
       </c>
       <c r="O217">
         <v>1</v>
       </c>
       <c r="Z217" t="s">
-        <v>559</v>
+        <v>575</v>
       </c>
     </row>
     <row r="218" spans="1:26">
       <c r="A218" t="s">
-        <v>562</v>
+        <v>579</v>
       </c>
       <c r="B218" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C218" s="1">
-        <v>99.36685866</v>
+        <v>98.76690549</v>
       </c>
       <c r="D218" s="1">
-        <v>100.662453</v>
+        <v>99.499</v>
       </c>
       <c r="E218" t="s">
         <v>8</v>
       </c>
       <c r="F218">
         <v>1.0</v>
       </c>
       <c r="G218" s="1">
-        <v>301987.36</v>
+        <v>99499.0</v>
       </c>
       <c r="H218" s="1">
-        <v>4407.39</v>
+        <v>1250.78</v>
       </c>
       <c r="I218" s="1">
-        <v>1.4594617470082</v>
+        <v>1.2570779605825</v>
       </c>
       <c r="J218">
         <v>0.0</v>
       </c>
       <c r="K218" t="s">
-        <v>563</v>
+        <v>580</v>
       </c>
       <c r="L218" s="1">
-        <v>298100.57</v>
+        <v>98766.9</v>
       </c>
       <c r="M218" s="1">
-        <v>306394.75</v>
+        <v>100749.78</v>
       </c>
       <c r="N218" s="1">
-        <v>0.53</v>
+        <v>0.18</v>
       </c>
       <c r="O218">
         <v>1</v>
       </c>
       <c r="Z218" t="s">
-        <v>561</v>
+        <v>578</v>
       </c>
     </row>
     <row r="219" spans="1:26">
       <c r="A219" t="s">
-        <v>565</v>
+        <v>582</v>
       </c>
       <c r="B219" s="1">
         <v>100000.0</v>
       </c>
       <c r="C219" s="1">
-        <v>100.3108496</v>
+        <v>99.76997895</v>
       </c>
       <c r="D219" s="1">
-        <v>99.499</v>
+        <v>99.897</v>
       </c>
       <c r="E219" t="s">
         <v>8</v>
       </c>
       <c r="F219">
         <v>1.0</v>
       </c>
       <c r="G219" s="1">
-        <v>99499.0</v>
+        <v>99897.0</v>
       </c>
       <c r="H219" s="1">
-        <v>2507.06</v>
+        <v>913.39</v>
       </c>
       <c r="I219" s="1">
-        <v>2.5196836149107</v>
+        <v>0.91433176171457</v>
       </c>
       <c r="J219">
         <v>0.0</v>
       </c>
       <c r="K219" t="s">
-        <v>566</v>
+        <v>583</v>
       </c>
       <c r="L219" s="1">
-        <v>100310.85</v>
+        <v>99769.98</v>
       </c>
       <c r="M219" s="1">
-        <v>102006.06</v>
+        <v>100810.39</v>
       </c>
       <c r="N219" s="1">
         <v>0.18</v>
       </c>
       <c r="O219">
         <v>1</v>
       </c>
       <c r="Z219" t="s">
-        <v>564</v>
+        <v>581</v>
       </c>
     </row>
     <row r="220" spans="1:26">
       <c r="A220" t="s">
-        <v>568</v>
+        <v>585</v>
       </c>
       <c r="B220" s="1">
         <v>100000.0</v>
       </c>
       <c r="C220" s="1">
-        <v>100.89775918</v>
+        <v>98.06224733</v>
       </c>
       <c r="D220" s="1">
-        <v>99.897</v>
+        <v>100.34301</v>
       </c>
       <c r="E220" t="s">
         <v>8</v>
       </c>
       <c r="F220">
         <v>1.0</v>
       </c>
       <c r="G220" s="1">
-        <v>99897.0</v>
+        <v>100343.01</v>
       </c>
       <c r="H220" s="1">
-        <v>1743.91</v>
+        <v>1068.55</v>
       </c>
       <c r="I220" s="1">
-        <v>1.7457080793217</v>
+        <v>1.0648972957857</v>
       </c>
       <c r="J220">
         <v>0.0</v>
       </c>
-      <c r="K220">
-        <v>743.15</v>
+      <c r="K220" t="s">
+        <v>586</v>
       </c>
       <c r="L220" s="1">
-        <v>100897.76</v>
+        <v>98062.24</v>
       </c>
       <c r="M220" s="1">
-        <v>101640.91</v>
+        <v>101411.56</v>
       </c>
       <c r="N220" s="1">
         <v>0.18</v>
       </c>
       <c r="O220">
         <v>1</v>
       </c>
       <c r="Z220" t="s">
-        <v>567</v>
+        <v>584</v>
       </c>
     </row>
     <row r="221" spans="1:26">
       <c r="A221" t="s">
-        <v>570</v>
+        <v>588</v>
       </c>
       <c r="B221" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C221" s="1">
-        <v>99.72211503</v>
+        <v>98.30133154</v>
       </c>
       <c r="D221" s="1">
-        <v>100.34301</v>
+        <v>99.871</v>
       </c>
       <c r="E221" t="s">
         <v>8</v>
       </c>
       <c r="F221">
         <v>1.0</v>
       </c>
       <c r="G221" s="1">
-        <v>100343.01</v>
+        <v>299613.0</v>
       </c>
       <c r="H221" s="1">
-        <v>2440.75</v>
+        <v>3253.32</v>
       </c>
       <c r="I221" s="1">
-        <v>2.4324066021141</v>
+        <v>1.0858407345476</v>
       </c>
       <c r="J221">
         <v>0.0</v>
       </c>
       <c r="K221" t="s">
-        <v>571</v>
+        <v>589</v>
       </c>
       <c r="L221" s="1">
-        <v>99722.12</v>
+        <v>294903.99</v>
       </c>
       <c r="M221" s="1">
-        <v>102783.76</v>
+        <v>302866.32</v>
       </c>
       <c r="N221" s="1">
-        <v>0.18</v>
+        <v>0.54</v>
       </c>
       <c r="O221">
         <v>1</v>
       </c>
       <c r="Z221" t="s">
-        <v>569</v>
+        <v>587</v>
       </c>
     </row>
     <row r="222" spans="1:26">
       <c r="A222" t="s">
-        <v>573</v>
+        <v>591</v>
       </c>
       <c r="B222" s="1">
-        <v>300000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="C222" s="1">
-        <v>99.6861262</v>
+        <v>98.36065765</v>
       </c>
       <c r="D222" s="1">
-        <v>99.871</v>
+        <v>100.0</v>
       </c>
       <c r="E222" t="s">
         <v>8</v>
       </c>
       <c r="F222">
         <v>1.0</v>
       </c>
       <c r="G222" s="1">
-        <v>299613.0</v>
+        <v>102000.0</v>
       </c>
       <c r="H222" s="1">
-        <v>6515.93</v>
+        <v>726.39</v>
       </c>
       <c r="I222" s="1">
-        <v>2.1747821356216</v>
+        <v>0.71214705882353</v>
       </c>
       <c r="J222">
         <v>0.0</v>
       </c>
       <c r="K222" t="s">
-        <v>574</v>
+        <v>592</v>
       </c>
       <c r="L222" s="1">
-        <v>299058.38</v>
+        <v>100327.87</v>
       </c>
       <c r="M222" s="1">
-        <v>306128.93</v>
+        <v>102726.39</v>
       </c>
       <c r="N222" s="1">
-        <v>0.53</v>
+        <v>0.18</v>
       </c>
       <c r="O222">
         <v>1</v>
       </c>
       <c r="Z222" t="s">
-        <v>572</v>
+        <v>590</v>
       </c>
     </row>
     <row r="223" spans="1:26">
       <c r="A223" t="s">
-        <v>576</v>
+        <v>594</v>
       </c>
       <c r="B223" s="1">
-        <v>102000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C223" s="1">
-        <v>99.87022241</v>
+        <v>95.55262546</v>
       </c>
       <c r="D223" s="1">
-        <v>100.0</v>
+        <v>96.94368</v>
       </c>
       <c r="E223" t="s">
         <v>8</v>
       </c>
       <c r="F223">
         <v>1.0</v>
       </c>
       <c r="G223" s="1">
-        <v>102000.0</v>
+        <v>96943.68</v>
       </c>
       <c r="H223" s="1">
-        <v>1993.14</v>
+        <v>346.96</v>
       </c>
       <c r="I223" s="1">
-        <v>1.9540588235294</v>
+        <v>0.35789852417404</v>
       </c>
       <c r="J223">
         <v>0.0</v>
       </c>
       <c r="K223" t="s">
-        <v>577</v>
+        <v>595</v>
       </c>
       <c r="L223" s="1">
-        <v>101867.62</v>
+        <v>95552.63</v>
       </c>
       <c r="M223" s="1">
-        <v>103993.14</v>
+        <v>97290.64</v>
       </c>
       <c r="N223" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="O223">
         <v>1</v>
       </c>
       <c r="Z223" t="s">
-        <v>575</v>
+        <v>593</v>
       </c>
     </row>
     <row r="224" spans="1:26">
       <c r="A224" t="s">
-        <v>579</v>
+        <v>597</v>
       </c>
       <c r="B224" s="1">
-        <v>100000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="C224" s="1">
-        <v>97.54033045</v>
+        <v>99.37270281</v>
       </c>
       <c r="D224" s="1">
-        <v>96.94368</v>
+        <v>100.0</v>
       </c>
       <c r="E224" t="s">
         <v>8</v>
       </c>
       <c r="F224">
         <v>1.0</v>
       </c>
       <c r="G224" s="1">
-        <v>96943.68</v>
+        <v>136000.0</v>
       </c>
       <c r="H224" s="1">
-        <v>2094.94</v>
+        <v>-442.49</v>
       </c>
       <c r="I224" s="1">
-        <v>2.160986667723</v>
+        <v>-0.32536029411765</v>
       </c>
       <c r="J224">
         <v>0.0</v>
       </c>
-      <c r="K224" t="s">
-        <v>580</v>
+      <c r="K224">
+        <v>410.64</v>
       </c>
       <c r="L224" s="1">
-        <v>97540.33</v>
+        <v>135146.87</v>
       </c>
       <c r="M224" s="1">
-        <v>99038.62</v>
+        <v>135557.51</v>
       </c>
       <c r="N224" s="1">
-        <v>0.17</v>
+        <v>0.24</v>
       </c>
       <c r="O224">
         <v>1</v>
       </c>
       <c r="Z224" t="s">
-        <v>578</v>
+        <v>596</v>
       </c>
     </row>
     <row r="225" spans="1:26">
       <c r="A225" t="s">
-        <v>582</v>
+        <v>599</v>
       </c>
       <c r="B225" s="1">
-        <v>136000.0</v>
+        <v>383000.0</v>
       </c>
       <c r="C225" s="1">
-        <v>101.2013448</v>
+        <v>98.75643941</v>
       </c>
       <c r="D225" s="1">
-        <v>100.0</v>
+        <v>100.031739</v>
       </c>
       <c r="E225" t="s">
         <v>8</v>
       </c>
       <c r="F225">
         <v>1.0</v>
       </c>
       <c r="G225" s="1">
-        <v>136000.0</v>
+        <v>383121.56</v>
       </c>
       <c r="H225" s="1">
-        <v>1633.83</v>
+        <v>-36.56</v>
       </c>
       <c r="I225" s="1">
-        <v>1.2013455882353</v>
+        <v>-0.0095426631693607</v>
       </c>
       <c r="J225">
         <v>0.0</v>
       </c>
-      <c r="K225">
-        <v>0.0</v>
+      <c r="K225" t="s">
+        <v>600</v>
       </c>
       <c r="L225" s="1">
-        <v>137633.83</v>
+        <v>378237.16</v>
       </c>
       <c r="M225" s="1">
-        <v>137633.83</v>
+        <v>383085.0</v>
       </c>
       <c r="N225" s="1">
-        <v>0.24</v>
+        <v>0.68</v>
       </c>
       <c r="O225">
         <v>1</v>
       </c>
       <c r="Z225" t="s">
-        <v>581</v>
+        <v>598</v>
       </c>
     </row>
     <row r="226" spans="1:26">
       <c r="A226" t="s">
-        <v>584</v>
+        <v>602</v>
       </c>
       <c r="B226" s="1">
-        <v>283000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C226" s="1">
-        <v>100.4054211</v>
+        <v>100.09351075</v>
       </c>
       <c r="D226" s="1">
-        <v>99.646</v>
+        <v>103.40919</v>
       </c>
       <c r="E226" t="s">
         <v>8</v>
       </c>
       <c r="F226">
         <v>1.0</v>
       </c>
       <c r="G226" s="1">
-        <v>281998.18</v>
+        <v>206818.38</v>
       </c>
       <c r="H226" s="1">
-        <v>4971.41</v>
+        <v>-4483.41</v>
       </c>
       <c r="I226" s="1">
-        <v>1.762922725246</v>
+        <v>-2.1678005600856</v>
       </c>
       <c r="J226">
         <v>0.0</v>
       </c>
       <c r="K226" t="s">
-        <v>585</v>
+        <v>603</v>
       </c>
       <c r="L226" s="1">
-        <v>284147.34</v>
+        <v>200187.02</v>
       </c>
       <c r="M226" s="1">
-        <v>286969.59</v>
+        <v>202334.97</v>
       </c>
       <c r="N226" s="1">
-        <v>0.5</v>
+        <v>0.36</v>
       </c>
       <c r="O226">
         <v>1</v>
       </c>
       <c r="Z226" t="s">
-        <v>583</v>
+        <v>601</v>
       </c>
     </row>
     <row r="227" spans="1:26">
       <c r="A227" t="s">
-        <v>587</v>
+        <v>605</v>
       </c>
       <c r="B227" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C227" s="1">
-        <v>100.50560729</v>
+        <v>99.48990061</v>
       </c>
       <c r="D227" s="1">
-        <v>103.40919</v>
+        <v>99.674</v>
       </c>
       <c r="E227" t="s">
         <v>8</v>
       </c>
       <c r="F227">
         <v>1.0</v>
       </c>
       <c r="G227" s="1">
-        <v>206818.38</v>
+        <v>99674.0</v>
       </c>
       <c r="H227" s="1">
-        <v>-4272.92</v>
+        <v>462.43</v>
       </c>
       <c r="I227" s="1">
-        <v>-2.0660252729956</v>
+        <v>0.46394245239481</v>
       </c>
       <c r="J227">
         <v>0.0</v>
       </c>
-      <c r="K227" t="s">
-        <v>549</v>
+      <c r="K227">
+        <v>646.53</v>
       </c>
       <c r="L227" s="1">
-        <v>201011.21</v>
+        <v>99489.9</v>
       </c>
       <c r="M227" s="1">
-        <v>202545.46</v>
+        <v>100136.43</v>
       </c>
       <c r="N227" s="1">
-        <v>0.35</v>
+        <v>0.18</v>
       </c>
       <c r="O227">
         <v>1</v>
       </c>
       <c r="Z227" t="s">
-        <v>586</v>
+        <v>604</v>
       </c>
     </row>
     <row r="228" spans="1:26">
       <c r="A228" t="s">
-        <v>589</v>
+        <v>607</v>
       </c>
       <c r="B228" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C228" s="1">
-        <v>100.97958277</v>
+        <v>98.79792806</v>
       </c>
       <c r="D228" s="1">
-        <v>99.674</v>
+        <v>103.372055</v>
       </c>
       <c r="E228" t="s">
         <v>8</v>
       </c>
       <c r="F228">
         <v>1.0</v>
       </c>
       <c r="G228" s="1">
-        <v>99674.0</v>
+        <v>206744.11</v>
       </c>
       <c r="H228" s="1">
-        <v>1582.67</v>
+        <v>-8208.53</v>
       </c>
       <c r="I228" s="1">
-        <v>1.5878463791962</v>
+        <v>-3.9703815504103</v>
       </c>
       <c r="J228">
         <v>0.0</v>
       </c>
       <c r="K228">
-        <v>277.08</v>
+        <v>939.73</v>
       </c>
       <c r="L228" s="1">
-        <v>100979.59</v>
+        <v>197595.85</v>
       </c>
       <c r="M228" s="1">
-        <v>101256.67</v>
+        <v>198535.58</v>
       </c>
       <c r="N228" s="1">
-        <v>0.18</v>
+        <v>0.35</v>
       </c>
       <c r="O228">
         <v>1</v>
       </c>
       <c r="Z228" t="s">
-        <v>588</v>
+        <v>606</v>
       </c>
     </row>
     <row r="229" spans="1:26">
       <c r="A229" t="s">
-        <v>591</v>
+        <v>609</v>
       </c>
       <c r="B229" s="1">
-        <v>200000.0</v>
+        <v>254000.0</v>
       </c>
       <c r="C229" s="1">
-        <v>100.52972344</v>
+        <v>96.68603729</v>
       </c>
       <c r="D229" s="1">
-        <v>103.372055</v>
+        <v>99.492</v>
       </c>
       <c r="E229" t="s">
         <v>8</v>
       </c>
       <c r="F229">
         <v>1.0</v>
       </c>
       <c r="G229" s="1">
-        <v>206744.11</v>
+        <v>252709.68</v>
       </c>
       <c r="H229" s="1">
-        <v>-5281.92</v>
+        <v>-5300.43</v>
       </c>
       <c r="I229" s="1">
-        <v>-2.5548103885523</v>
+        <v>-2.0974384519026</v>
       </c>
       <c r="J229">
         <v>0.0</v>
       </c>
-      <c r="K229">
-        <v>402.74</v>
+      <c r="K229" t="s">
+        <v>610</v>
       </c>
       <c r="L229" s="1">
-        <v>201059.45</v>
+        <v>245582.54</v>
       </c>
       <c r="M229" s="1">
-        <v>201462.19</v>
+        <v>247409.25</v>
       </c>
       <c r="N229" s="1">
-        <v>0.35</v>
+        <v>0.44</v>
       </c>
       <c r="O229">
         <v>1</v>
       </c>
       <c r="Z229" t="s">
-        <v>590</v>
+        <v>608</v>
       </c>
     </row>
     <row r="230" spans="1:26">
       <c r="A230" t="s">
-        <v>593</v>
+        <v>612</v>
       </c>
       <c r="B230" s="1">
-        <v>254000.0</v>
+        <v>205000.0</v>
       </c>
       <c r="C230" s="1">
-        <v>97.96719789</v>
+        <v>99.57516493</v>
       </c>
       <c r="D230" s="1">
-        <v>99.492</v>
+        <v>100.0</v>
       </c>
       <c r="E230" t="s">
         <v>8</v>
       </c>
       <c r="F230">
         <v>1.0</v>
       </c>
       <c r="G230" s="1">
-        <v>252709.68</v>
+        <v>205000.0</v>
       </c>
       <c r="H230" s="1">
-        <v>-3264.09</v>
+        <v>1533.87</v>
       </c>
       <c r="I230" s="1">
-        <v>-1.291636315633</v>
+        <v>0.74822926829268</v>
       </c>
       <c r="J230">
         <v>0.0</v>
       </c>
-      <c r="K230">
-        <v>608.9</v>
+      <c r="K230" t="s">
+        <v>613</v>
       </c>
       <c r="L230" s="1">
-        <v>248836.69</v>
+        <v>204129.08</v>
       </c>
       <c r="M230" s="1">
-        <v>249445.59</v>
+        <v>206533.87</v>
       </c>
       <c r="N230" s="1">
-        <v>0.43</v>
+        <v>0.37</v>
       </c>
       <c r="O230">
         <v>1</v>
       </c>
       <c r="Z230" t="s">
-        <v>592</v>
+        <v>611</v>
       </c>
     </row>
     <row r="231" spans="1:26">
       <c r="A231" t="s">
-        <v>595</v>
+        <v>615</v>
       </c>
       <c r="B231" s="1">
-        <v>205000.0</v>
+        <v>183000.0</v>
       </c>
       <c r="C231" s="1">
-        <v>101.81117926</v>
+        <v>99.05558787</v>
       </c>
       <c r="D231" s="1">
         <v>100.0</v>
       </c>
       <c r="E231" t="s">
         <v>8</v>
       </c>
       <c r="F231">
         <v>1.0</v>
       </c>
       <c r="G231" s="1">
-        <v>205000.0</v>
+        <v>183000.0</v>
       </c>
       <c r="H231" s="1">
-        <v>5416.31</v>
+        <v>80.74</v>
       </c>
       <c r="I231" s="1">
-        <v>2.6421024390244</v>
+        <v>0.044120218579235</v>
       </c>
       <c r="J231">
         <v>0.0</v>
       </c>
       <c r="K231" t="s">
-        <v>596</v>
+        <v>616</v>
       </c>
       <c r="L231" s="1">
-        <v>208712.92</v>
+        <v>181271.72</v>
       </c>
       <c r="M231" s="1">
-        <v>210416.31</v>
+        <v>183080.74</v>
       </c>
       <c r="N231" s="1">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="O231">
         <v>1</v>
       </c>
       <c r="Z231" t="s">
-        <v>594</v>
+        <v>614</v>
       </c>
     </row>
     <row r="232" spans="1:26">
       <c r="A232" t="s">
-        <v>598</v>
+        <v>618</v>
       </c>
       <c r="B232" s="1">
-        <v>183000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C232" s="1">
-        <v>101.03118639</v>
+        <v>88.28163648</v>
       </c>
       <c r="D232" s="1">
-        <v>100.0</v>
+        <v>87.329</v>
       </c>
       <c r="E232" t="s">
         <v>8</v>
       </c>
       <c r="F232">
         <v>1.0</v>
       </c>
       <c r="G232" s="1">
-        <v>183000.0</v>
+        <v>87329.0</v>
       </c>
       <c r="H232" s="1">
-        <v>3139.47</v>
+        <v>1213.6</v>
       </c>
       <c r="I232" s="1">
-        <v>1.7155573770492</v>
+        <v>1.3896872745594</v>
       </c>
       <c r="J232">
         <v>0.0</v>
       </c>
-      <c r="K232" t="s">
-        <v>599</v>
+      <c r="K232">
+        <v>260.96</v>
       </c>
       <c r="L232" s="1">
-        <v>184887.07</v>
+        <v>88281.64</v>
       </c>
       <c r="M232" s="1">
-        <v>186139.47</v>
+        <v>88542.6</v>
       </c>
       <c r="N232" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="O232">
         <v>1</v>
       </c>
       <c r="Z232" t="s">
-        <v>597</v>
+        <v>617</v>
       </c>
     </row>
     <row r="233" spans="1:26">
       <c r="A233" t="s">
-        <v>601</v>
+        <v>620</v>
       </c>
       <c r="B233" s="1">
         <v>100000.0</v>
       </c>
       <c r="C233" s="1">
-        <v>89.40331439</v>
+        <v>100.82603714</v>
       </c>
       <c r="D233" s="1">
-        <v>87.329</v>
+        <v>101.91515</v>
       </c>
       <c r="E233" t="s">
         <v>8</v>
       </c>
       <c r="F233">
         <v>1.0</v>
       </c>
       <c r="G233" s="1">
-        <v>87329.0</v>
+        <v>101915.15</v>
       </c>
       <c r="H233" s="1">
-        <v>2277.74</v>
+        <v>1458.83</v>
       </c>
       <c r="I233" s="1">
-        <v>2.6082286525667</v>
+        <v>1.4314162320322</v>
       </c>
       <c r="J233">
         <v>0.0</v>
       </c>
-      <c r="K233">
-        <v>203.42</v>
+      <c r="K233" t="s">
+        <v>621</v>
       </c>
       <c r="L233" s="1">
-        <v>89403.32</v>
+        <v>100826.03</v>
       </c>
       <c r="M233" s="1">
-        <v>89606.74</v>
+        <v>103373.98</v>
       </c>
       <c r="N233" s="1">
-        <v>0.15</v>
+        <v>0.18</v>
       </c>
       <c r="O233">
         <v>1</v>
       </c>
       <c r="Z233" t="s">
-        <v>600</v>
+        <v>619</v>
       </c>
     </row>
     <row r="234" spans="1:26">
       <c r="A234" t="s">
-        <v>603</v>
+        <v>623</v>
       </c>
       <c r="B234" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C234" s="1">
-        <v>101.84341006</v>
+        <v>99.86668547</v>
       </c>
       <c r="D234" s="1">
-        <v>101.91515</v>
+        <v>102.852843</v>
       </c>
       <c r="E234" t="s">
         <v>8</v>
       </c>
       <c r="F234">
         <v>1.0</v>
       </c>
       <c r="G234" s="1">
-        <v>101915.15</v>
+        <v>411411.37</v>
       </c>
       <c r="H234" s="1">
-        <v>2188.53</v>
+        <v>-5747.37</v>
       </c>
       <c r="I234" s="1">
-        <v>2.1474039924388</v>
+        <v>-1.3969886150691</v>
       </c>
       <c r="J234">
         <v>0.0</v>
       </c>
       <c r="K234" t="s">
-        <v>604</v>
+        <v>624</v>
       </c>
       <c r="L234" s="1">
-        <v>101843.41</v>
+        <v>399466.74</v>
       </c>
       <c r="M234" s="1">
-        <v>104103.68</v>
+        <v>405664.0</v>
       </c>
       <c r="N234" s="1">
-        <v>0.18</v>
+        <v>0.72</v>
       </c>
       <c r="O234">
         <v>1</v>
       </c>
       <c r="Z234" t="s">
-        <v>602</v>
+        <v>622</v>
       </c>
     </row>
     <row r="235" spans="1:26">
       <c r="A235" t="s">
-        <v>606</v>
+        <v>626</v>
       </c>
       <c r="B235" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C235" s="1">
-        <v>101.52719836</v>
+        <v>96.35794446</v>
       </c>
       <c r="D235" s="1">
-        <v>102.94893</v>
+        <v>101.297303</v>
       </c>
       <c r="E235" t="s">
         <v>8</v>
       </c>
       <c r="F235">
         <v>1.0</v>
       </c>
       <c r="G235" s="1">
-        <v>205897.86</v>
+        <v>405189.21</v>
       </c>
       <c r="H235" s="1">
-        <v>-301.0</v>
+        <v>-14283.46</v>
       </c>
       <c r="I235" s="1">
-        <v>-0.14618898904535</v>
+        <v>-3.5251333568335</v>
       </c>
       <c r="J235">
         <v>0.0</v>
       </c>
       <c r="K235" t="s">
-        <v>607</v>
+        <v>627</v>
       </c>
       <c r="L235" s="1">
-        <v>203054.39</v>
+        <v>385431.78</v>
       </c>
       <c r="M235" s="1">
-        <v>205596.86</v>
+        <v>390905.75</v>
       </c>
       <c r="N235" s="1">
-        <v>0.36</v>
+        <v>0.7</v>
       </c>
       <c r="O235">
         <v>1</v>
       </c>
       <c r="Z235" t="s">
-        <v>605</v>
+        <v>625</v>
       </c>
     </row>
     <row r="236" spans="1:26">
       <c r="A236" t="s">
-        <v>609</v>
+        <v>629</v>
       </c>
       <c r="B236" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C236" s="1">
-        <v>98.82239798</v>
+        <v>103.285173</v>
       </c>
       <c r="D236" s="1">
-        <v>101.297303</v>
+        <v>108.69382</v>
       </c>
       <c r="E236" t="s">
         <v>8</v>
       </c>
       <c r="F236">
         <v>1.0</v>
       </c>
       <c r="G236" s="1">
-        <v>405189.21</v>
+        <v>108693.82</v>
       </c>
       <c r="H236" s="1">
-        <v>-5461.26</v>
+        <v>-4349.06</v>
       </c>
       <c r="I236" s="1">
-        <v>-1.3478295732505</v>
+        <v>-4.0012026442718</v>
       </c>
       <c r="J236">
         <v>0.0</v>
       </c>
       <c r="K236" t="s">
-        <v>610</v>
+        <v>630</v>
       </c>
       <c r="L236" s="1">
-        <v>395289.59</v>
+        <v>103285.17</v>
       </c>
       <c r="M236" s="1">
-        <v>399727.95</v>
+        <v>104344.76</v>
       </c>
       <c r="N236" s="1">
-        <v>0.69</v>
+        <v>0.19</v>
       </c>
       <c r="O236">
         <v>1</v>
       </c>
       <c r="Z236" t="s">
-        <v>608</v>
+        <v>628</v>
       </c>
     </row>
     <row r="237" spans="1:26">
       <c r="A237" t="s">
-        <v>612</v>
+        <v>632</v>
       </c>
       <c r="B237" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C237" s="1">
-        <v>105.12905093</v>
+        <v>97.36828815</v>
       </c>
       <c r="D237" s="1">
-        <v>108.69382</v>
+        <v>99.589</v>
       </c>
       <c r="E237" t="s">
         <v>8</v>
       </c>
       <c r="F237">
         <v>1.0</v>
       </c>
       <c r="G237" s="1">
-        <v>108693.82</v>
+        <v>199178.0</v>
       </c>
       <c r="H237" s="1">
-        <v>-2831.21</v>
+        <v>-4342.79</v>
       </c>
       <c r="I237" s="1">
-        <v>-2.6047571057858</v>
+        <v>-2.1803562642461</v>
       </c>
       <c r="J237">
         <v>0.0</v>
       </c>
       <c r="K237">
-        <v>733.56</v>
+        <v>98.63</v>
       </c>
       <c r="L237" s="1">
-        <v>105129.05</v>
+        <v>194736.58</v>
       </c>
       <c r="M237" s="1">
-        <v>105862.61</v>
+        <v>194835.21</v>
       </c>
       <c r="N237" s="1">
-        <v>0.18</v>
+        <v>0.35</v>
       </c>
       <c r="O237">
         <v>1</v>
       </c>
       <c r="Z237" t="s">
-        <v>611</v>
+        <v>631</v>
       </c>
     </row>
     <row r="238" spans="1:26">
       <c r="A238" t="s">
-        <v>614</v>
+        <v>634</v>
       </c>
       <c r="B238" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C238" s="1">
-        <v>98.77588635</v>
+        <v>97.14242468</v>
       </c>
       <c r="D238" s="1">
-        <v>99.589</v>
+        <v>100.13095</v>
       </c>
       <c r="E238" t="s">
         <v>8</v>
       </c>
       <c r="F238">
         <v>1.0</v>
       </c>
       <c r="G238" s="1">
-        <v>199178.0</v>
+        <v>100130.95</v>
       </c>
       <c r="H238" s="1">
-        <v>4012.13</v>
+        <v>-1120.03</v>
       </c>
       <c r="I238" s="1">
-        <v>2.0143439536495</v>
+        <v>-1.1185652388198</v>
       </c>
       <c r="J238">
         <v>0.0</v>
       </c>
       <c r="K238" t="s">
-        <v>615</v>
+        <v>635</v>
       </c>
       <c r="L238" s="1">
-        <v>197551.77</v>
+        <v>97142.43</v>
       </c>
       <c r="M238" s="1">
-        <v>203190.13</v>
+        <v>99010.92</v>
       </c>
       <c r="N238" s="1">
-        <v>0.35</v>
+        <v>0.18</v>
       </c>
       <c r="O238">
         <v>1</v>
       </c>
       <c r="Z238" t="s">
-        <v>613</v>
+        <v>633</v>
       </c>
     </row>
     <row r="239" spans="1:26">
       <c r="A239" t="s">
-        <v>617</v>
+        <v>637</v>
       </c>
       <c r="B239" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C239" s="1">
-        <v>98.31963078</v>
+        <v>101.62679564</v>
       </c>
       <c r="D239" s="1">
-        <v>100.13095</v>
+        <v>103.39893</v>
       </c>
       <c r="E239" t="s">
         <v>8</v>
       </c>
       <c r="F239">
         <v>1.0</v>
       </c>
       <c r="G239" s="1">
-        <v>100130.95</v>
+        <v>206797.86</v>
       </c>
       <c r="H239" s="1">
-        <v>-240.09</v>
+        <v>-733.31</v>
       </c>
       <c r="I239" s="1">
-        <v>-0.23977601331057</v>
+        <v>-0.35460231551719</v>
       </c>
       <c r="J239">
         <v>0.0</v>
       </c>
       <c r="K239" t="s">
-        <v>618</v>
+        <v>638</v>
       </c>
       <c r="L239" s="1">
-        <v>98319.63</v>
+        <v>203253.59</v>
       </c>
       <c r="M239" s="1">
-        <v>99890.86</v>
+        <v>206064.55</v>
       </c>
       <c r="N239" s="1">
-        <v>0.17</v>
+        <v>0.37</v>
       </c>
       <c r="O239">
         <v>1</v>
       </c>
       <c r="Z239" t="s">
-        <v>616</v>
+        <v>636</v>
       </c>
     </row>
     <row r="240" spans="1:26">
       <c r="A240" t="s">
-        <v>620</v>
+        <v>640</v>
       </c>
       <c r="B240" s="1">
-        <v>200000.0</v>
+        <v>251000.0</v>
       </c>
       <c r="C240" s="1">
-        <v>102.7516778</v>
+        <v>97.16298677</v>
       </c>
       <c r="D240" s="1">
-        <v>103.39893</v>
+        <v>99.947</v>
       </c>
       <c r="E240" t="s">
         <v>8</v>
       </c>
       <c r="F240">
         <v>1.0</v>
       </c>
       <c r="G240" s="1">
-        <v>206797.86</v>
+        <v>250866.97</v>
       </c>
       <c r="H240" s="1">
-        <v>787.69</v>
+        <v>-695.68</v>
       </c>
       <c r="I240" s="1">
-        <v>0.3808985257391</v>
+        <v>-0.27731032108372</v>
       </c>
       <c r="J240">
         <v>0.0</v>
       </c>
       <c r="K240" t="s">
-        <v>621</v>
+        <v>641</v>
       </c>
       <c r="L240" s="1">
-        <v>205503.36</v>
+        <v>243879.1</v>
       </c>
       <c r="M240" s="1">
-        <v>207585.55</v>
+        <v>250171.29</v>
       </c>
       <c r="N240" s="1">
-        <v>0.36</v>
+        <v>0.45</v>
       </c>
       <c r="O240">
         <v>1</v>
       </c>
       <c r="Z240" t="s">
-        <v>619</v>
+        <v>639</v>
       </c>
     </row>
     <row r="241" spans="1:26">
       <c r="A241" t="s">
-        <v>623</v>
+        <v>643</v>
       </c>
       <c r="B241" s="1">
-        <v>200000.0</v>
+        <v>212000.0</v>
       </c>
       <c r="C241" s="1">
-        <v>104.7696708</v>
+        <v>97.60058926</v>
       </c>
       <c r="D241" s="1">
-        <v>109.3363</v>
+        <v>100.0</v>
       </c>
       <c r="E241" t="s">
         <v>8</v>
       </c>
       <c r="F241">
         <v>1.0</v>
       </c>
       <c r="G241" s="1">
-        <v>218672.6</v>
+        <v>212000.0</v>
       </c>
       <c r="H241" s="1">
-        <v>-3194.9</v>
+        <v>-1691.19</v>
       </c>
       <c r="I241" s="1">
-        <v>-1.4610426729275</v>
+        <v>-0.79773113207547</v>
       </c>
       <c r="J241">
         <v>0.0</v>
       </c>
       <c r="K241" t="s">
-        <v>624</v>
+        <v>644</v>
       </c>
       <c r="L241" s="1">
-        <v>209539.34</v>
+        <v>206913.25</v>
       </c>
       <c r="M241" s="1">
-        <v>215477.7</v>
+        <v>210308.81</v>
       </c>
       <c r="N241" s="1">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="O241">
         <v>1</v>
       </c>
       <c r="Z241" t="s">
-        <v>622</v>
+        <v>642</v>
       </c>
     </row>
     <row r="242" spans="1:26">
       <c r="A242" t="s">
-        <v>626</v>
+        <v>646</v>
       </c>
       <c r="B242" s="1">
-        <v>251000.0</v>
+        <v>399000.0</v>
       </c>
       <c r="C242" s="1">
-        <v>99.17038126</v>
+        <v>96.81317921</v>
       </c>
       <c r="D242" s="1">
-        <v>99.947</v>
+        <v>99.902</v>
       </c>
       <c r="E242" t="s">
         <v>8</v>
       </c>
       <c r="F242">
         <v>1.0</v>
       </c>
       <c r="G242" s="1">
-        <v>250866.97</v>
+        <v>398608.98</v>
       </c>
       <c r="H242" s="1">
-        <v>3620.82</v>
+        <v>-6023.75</v>
       </c>
       <c r="I242" s="1">
-        <v>1.4433227299712</v>
+        <v>-1.511192748342</v>
       </c>
       <c r="J242">
         <v>0.0</v>
       </c>
       <c r="K242" t="s">
-        <v>627</v>
+        <v>647</v>
       </c>
       <c r="L242" s="1">
-        <v>248917.65</v>
+        <v>386284.58</v>
       </c>
       <c r="M242" s="1">
-        <v>254487.79</v>
+        <v>392585.23</v>
       </c>
       <c r="N242" s="1">
-        <v>0.44</v>
+        <v>0.7</v>
       </c>
       <c r="O242">
         <v>1</v>
       </c>
       <c r="Z242" t="s">
-        <v>625</v>
+        <v>645</v>
       </c>
     </row>
     <row r="243" spans="1:26">
       <c r="A243" t="s">
-        <v>629</v>
+        <v>649</v>
       </c>
       <c r="B243" s="1">
-        <v>212000.0</v>
+        <v>242000.0</v>
       </c>
       <c r="C243" s="1">
-        <v>99.34202423</v>
+        <v>99.6925228</v>
       </c>
       <c r="D243" s="1">
         <v>100.0</v>
       </c>
       <c r="E243" t="s">
         <v>8</v>
       </c>
       <c r="F243">
         <v>1.0</v>
       </c>
       <c r="G243" s="1">
-        <v>212000.0</v>
+        <v>242000.0</v>
       </c>
       <c r="H243" s="1">
-        <v>1379.24</v>
+        <v>4225.72</v>
       </c>
       <c r="I243" s="1">
-        <v>0.65058490566038</v>
+        <v>1.7461652892562</v>
       </c>
       <c r="J243">
         <v>0.0</v>
       </c>
       <c r="K243" t="s">
-        <v>630</v>
+        <v>650</v>
       </c>
       <c r="L243" s="1">
-        <v>210605.09</v>
+        <v>241255.9</v>
       </c>
       <c r="M243" s="1">
-        <v>213379.24</v>
+        <v>246225.72</v>
       </c>
       <c r="N243" s="1">
-        <v>0.37</v>
+        <v>0.44</v>
       </c>
       <c r="O243">
         <v>1</v>
       </c>
       <c r="Z243" t="s">
-        <v>628</v>
+        <v>648</v>
       </c>
     </row>
     <row r="244" spans="1:26">
       <c r="A244" t="s">
-        <v>632</v>
+        <v>652</v>
       </c>
       <c r="B244" s="1">
-        <v>399000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C244" s="1">
-        <v>99.43899235</v>
+        <v>99.77217122</v>
       </c>
       <c r="D244" s="1">
-        <v>99.902</v>
+        <v>104.6323</v>
       </c>
       <c r="E244" t="s">
         <v>8</v>
       </c>
       <c r="F244">
         <v>1.0</v>
       </c>
       <c r="G244" s="1">
-        <v>398608.98</v>
+        <v>209264.6</v>
       </c>
       <c r="H244" s="1">
-        <v>3343.7</v>
+        <v>-6912.62</v>
       </c>
       <c r="I244" s="1">
-        <v>0.8388421153984</v>
+        <v>-3.3032916221855</v>
       </c>
       <c r="J244">
         <v>0.0</v>
       </c>
       <c r="K244" t="s">
-        <v>633</v>
+        <v>653</v>
       </c>
       <c r="L244" s="1">
-        <v>396761.58</v>
+        <v>199544.34</v>
       </c>
       <c r="M244" s="1">
-        <v>401952.68</v>
+        <v>202351.98</v>
       </c>
       <c r="N244" s="1">
-        <v>0.7</v>
+        <v>0.36</v>
       </c>
       <c r="O244">
         <v>1</v>
       </c>
       <c r="Z244" t="s">
-        <v>631</v>
+        <v>651</v>
       </c>
     </row>
     <row r="245" spans="1:26">
       <c r="A245" t="s">
-        <v>635</v>
+        <v>655</v>
       </c>
       <c r="B245" s="1">
-        <v>242000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C245" s="1">
-        <v>100.885979</v>
+        <v>100.53694014</v>
       </c>
       <c r="D245" s="1">
         <v>100.0</v>
       </c>
       <c r="E245" t="s">
         <v>8</v>
       </c>
       <c r="F245">
         <v>1.0</v>
       </c>
       <c r="G245" s="1">
-        <v>242000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="H245" s="1">
-        <v>6365.74</v>
+        <v>1694.71</v>
       </c>
       <c r="I245" s="1">
-        <v>2.6304710743802</v>
+        <v>1.69471</v>
       </c>
       <c r="J245">
         <v>0.0</v>
       </c>
       <c r="K245" t="s">
-        <v>636</v>
+        <v>656</v>
       </c>
       <c r="L245" s="1">
-        <v>244144.07</v>
+        <v>100536.94</v>
       </c>
       <c r="M245" s="1">
-        <v>248365.74</v>
+        <v>101694.71</v>
       </c>
       <c r="N245" s="1">
-        <v>0.43</v>
+        <v>0.18</v>
       </c>
       <c r="O245">
         <v>1</v>
       </c>
       <c r="Z245" t="s">
-        <v>634</v>
+        <v>654</v>
       </c>
     </row>
     <row r="246" spans="1:26">
       <c r="A246" t="s">
-        <v>638</v>
+        <v>658</v>
       </c>
       <c r="B246" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C246" s="1">
-        <v>101.04269311</v>
+        <v>101.22663652</v>
       </c>
       <c r="D246" s="1">
-        <v>104.6323</v>
+        <v>106.26549</v>
       </c>
       <c r="E246" t="s">
         <v>8</v>
       </c>
       <c r="F246">
         <v>1.0</v>
       </c>
       <c r="G246" s="1">
-        <v>209264.6</v>
+        <v>106265.49</v>
       </c>
       <c r="H246" s="1">
-        <v>-4941.24</v>
+        <v>-4485.09</v>
       </c>
       <c r="I246" s="1">
-        <v>-2.3612402671068</v>
+        <v>-4.2206458559594</v>
       </c>
       <c r="J246">
         <v>0.0</v>
       </c>
-      <c r="K246" t="s">
-        <v>639</v>
+      <c r="K246">
+        <v>553.77</v>
       </c>
       <c r="L246" s="1">
-        <v>202085.39</v>
+        <v>101226.63</v>
       </c>
       <c r="M246" s="1">
-        <v>204323.36</v>
+        <v>101780.4</v>
       </c>
       <c r="N246" s="1">
-        <v>0.35</v>
+        <v>0.18</v>
       </c>
       <c r="O246">
         <v>1</v>
       </c>
       <c r="Z246" t="s">
-        <v>637</v>
+        <v>657</v>
       </c>
     </row>
     <row r="247" spans="1:26">
       <c r="A247" t="s">
-        <v>641</v>
+        <v>660</v>
       </c>
       <c r="B247" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C247" s="1">
-        <v>102.50795137</v>
+        <v>101.41188825</v>
       </c>
       <c r="D247" s="1">
-        <v>100.0</v>
+        <v>105.74276</v>
       </c>
       <c r="E247" t="s">
         <v>8</v>
       </c>
       <c r="F247">
         <v>1.0</v>
       </c>
       <c r="G247" s="1">
-        <v>100000.0</v>
+        <v>211485.52</v>
       </c>
       <c r="H247" s="1">
-        <v>3347.9</v>
+        <v>-5634.35</v>
       </c>
       <c r="I247" s="1">
-        <v>3.3479</v>
+        <v>-2.6641776704145</v>
       </c>
       <c r="J247">
         <v>0.0</v>
       </c>
-      <c r="K247">
-        <v>839.95</v>
+      <c r="K247" t="s">
+        <v>661</v>
       </c>
       <c r="L247" s="1">
-        <v>102507.95</v>
+        <v>202823.77</v>
       </c>
       <c r="M247" s="1">
-        <v>103347.9</v>
+        <v>205851.17</v>
       </c>
       <c r="N247" s="1">
-        <v>0.18</v>
+        <v>0.37</v>
       </c>
       <c r="O247">
         <v>1</v>
       </c>
       <c r="Z247" t="s">
-        <v>640</v>
+        <v>659</v>
       </c>
     </row>
     <row r="248" spans="1:26">
       <c r="A248" t="s">
-        <v>643</v>
+        <v>663</v>
       </c>
       <c r="B248" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C248" s="1">
-        <v>103.07585527</v>
+        <v>97.73881478</v>
       </c>
       <c r="D248" s="1">
-        <v>106.26549</v>
+        <v>100.260975</v>
       </c>
       <c r="E248" t="s">
         <v>8</v>
       </c>
       <c r="F248">
         <v>1.0</v>
       </c>
       <c r="G248" s="1">
-        <v>106265.49</v>
+        <v>200521.95</v>
       </c>
       <c r="H248" s="1">
-        <v>-2952.31</v>
+        <v>1750.2</v>
       </c>
       <c r="I248" s="1">
-        <v>-2.7782396712235</v>
+        <v>0.87282215238781</v>
       </c>
       <c r="J248">
         <v>0.0</v>
       </c>
-      <c r="K248">
-        <v>237.33</v>
+      <c r="K248" t="s">
+        <v>664</v>
       </c>
       <c r="L248" s="1">
-        <v>103075.85</v>
+        <v>195477.63</v>
       </c>
       <c r="M248" s="1">
-        <v>103313.18</v>
+        <v>202272.15</v>
       </c>
       <c r="N248" s="1">
-        <v>0.18</v>
+        <v>0.36</v>
       </c>
       <c r="O248">
         <v>1</v>
       </c>
       <c r="Z248" t="s">
-        <v>642</v>
+        <v>662</v>
       </c>
     </row>
     <row r="249" spans="1:26">
       <c r="A249" t="s">
-        <v>645</v>
+        <v>666</v>
       </c>
       <c r="B249" s="1">
         <v>200000.0</v>
       </c>
       <c r="C249" s="1">
-        <v>102.45356818</v>
+        <v>98.3251377</v>
       </c>
       <c r="D249" s="1">
-        <v>105.74276</v>
+        <v>98.648765</v>
       </c>
       <c r="E249" t="s">
         <v>8</v>
       </c>
       <c r="F249">
         <v>1.0</v>
       </c>
       <c r="G249" s="1">
-        <v>211485.52</v>
+        <v>197297.53</v>
       </c>
       <c r="H249" s="1">
-        <v>-4203.04</v>
+        <v>10.28</v>
       </c>
       <c r="I249" s="1">
-        <v>-1.9873890184066</v>
+        <v>0.0052104048134814</v>
       </c>
       <c r="J249">
         <v>0.0</v>
       </c>
-      <c r="K249" t="s">
-        <v>646</v>
+      <c r="K249">
+        <v>657.53</v>
       </c>
       <c r="L249" s="1">
-        <v>204907.14</v>
+        <v>196650.28</v>
       </c>
       <c r="M249" s="1">
-        <v>207282.48</v>
+        <v>197307.81</v>
       </c>
       <c r="N249" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="O249">
         <v>1</v>
       </c>
       <c r="Z249" t="s">
-        <v>644</v>
+        <v>665</v>
       </c>
     </row>
     <row r="250" spans="1:26">
       <c r="A250" t="s">
-        <v>648</v>
+        <v>668</v>
       </c>
       <c r="B250" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C250" s="1">
-        <v>100.24858387</v>
+        <v>99.80624623</v>
       </c>
       <c r="D250" s="1">
-        <v>100.260975</v>
+        <v>100.644835</v>
       </c>
       <c r="E250" t="s">
         <v>8</v>
       </c>
       <c r="F250">
         <v>1.0</v>
       </c>
       <c r="G250" s="1">
-        <v>200521.95</v>
+        <v>402579.34</v>
       </c>
       <c r="H250" s="1">
-        <v>6175.22</v>
+        <v>-108.66</v>
       </c>
       <c r="I250" s="1">
-        <v>3.0795730841437</v>
+        <v>-0.026990952888939</v>
       </c>
       <c r="J250">
         <v>0.0</v>
       </c>
       <c r="K250" t="s">
-        <v>649</v>
+        <v>669</v>
       </c>
       <c r="L250" s="1">
-        <v>200497.17</v>
+        <v>399224.98</v>
       </c>
       <c r="M250" s="1">
-        <v>206697.17</v>
+        <v>402470.68</v>
       </c>
       <c r="N250" s="1">
-        <v>0.36</v>
+        <v>0.72</v>
       </c>
       <c r="O250">
         <v>1</v>
       </c>
       <c r="Z250" t="s">
-        <v>647</v>
+        <v>667</v>
       </c>
     </row>
     <row r="251" spans="1:26">
       <c r="A251" t="s">
-        <v>651</v>
+        <v>671</v>
       </c>
       <c r="B251" s="1">
-        <v>400000.0</v>
+        <v>373000.0</v>
       </c>
       <c r="C251" s="1">
-        <v>101.18978491</v>
+        <v>99.50600701</v>
       </c>
       <c r="D251" s="1">
-        <v>100.644835</v>
+        <v>103.399775</v>
       </c>
       <c r="E251" t="s">
         <v>8</v>
       </c>
       <c r="F251">
         <v>1.0</v>
       </c>
       <c r="G251" s="1">
-        <v>402579.34</v>
+        <v>385681.16</v>
       </c>
       <c r="H251" s="1">
-        <v>4127.22</v>
+        <v>-13450.74</v>
       </c>
       <c r="I251" s="1">
-        <v>1.025194189051</v>
+        <v>-3.4875284029948</v>
       </c>
       <c r="J251">
         <v>0.0</v>
       </c>
       <c r="K251" t="s">
-        <v>652</v>
+        <v>672</v>
       </c>
       <c r="L251" s="1">
-        <v>404759.14</v>
+        <v>371157.41</v>
       </c>
       <c r="M251" s="1">
-        <v>406706.56</v>
+        <v>372230.42</v>
       </c>
       <c r="N251" s="1">
-        <v>0.7</v>
+        <v>0.66</v>
       </c>
       <c r="O251">
         <v>1</v>
       </c>
       <c r="Z251" t="s">
-        <v>650</v>
+        <v>670</v>
       </c>
     </row>
     <row r="252" spans="1:26">
       <c r="A252" t="s">
-        <v>654</v>
+        <v>674</v>
       </c>
       <c r="B252" s="1">
-        <v>373000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C252" s="1">
-        <v>101.43707854</v>
+        <v>95.86414209</v>
       </c>
       <c r="D252" s="1">
-        <v>103.399775</v>
+        <v>99.085615</v>
       </c>
       <c r="E252" t="s">
         <v>8</v>
       </c>
       <c r="F252">
         <v>1.0</v>
       </c>
       <c r="G252" s="1">
-        <v>385681.16</v>
+        <v>198171.23</v>
       </c>
       <c r="H252" s="1">
-        <v>-7320.86</v>
+        <v>-5086.78</v>
       </c>
       <c r="I252" s="1">
-        <v>-1.8981637578564</v>
+        <v>-2.5668609918806</v>
       </c>
       <c r="J252">
         <v>0.0</v>
       </c>
-      <c r="K252">
-        <v>0.0</v>
+      <c r="K252" t="s">
+        <v>675</v>
       </c>
       <c r="L252" s="1">
-        <v>378360.3</v>
+        <v>191728.29</v>
       </c>
       <c r="M252" s="1">
-        <v>378360.3</v>
+        <v>193084.45</v>
       </c>
       <c r="N252" s="1">
-        <v>0.65</v>
+        <v>0.34</v>
       </c>
       <c r="O252">
         <v>1</v>
       </c>
       <c r="Z252" t="s">
-        <v>653</v>
+        <v>673</v>
       </c>
     </row>
     <row r="253" spans="1:26">
       <c r="A253" t="s">
-        <v>656</v>
+        <v>677</v>
       </c>
       <c r="B253" s="1">
         <v>200000.0</v>
       </c>
       <c r="C253" s="1">
-        <v>96.62134328</v>
+        <v>97.38502318</v>
       </c>
       <c r="D253" s="1">
-        <v>99.085615</v>
+        <v>98.64377</v>
       </c>
       <c r="E253" t="s">
         <v>8</v>
       </c>
       <c r="F253">
         <v>1.0</v>
       </c>
       <c r="G253" s="1">
-        <v>198171.23</v>
+        <v>197287.54</v>
       </c>
       <c r="H253" s="1">
-        <v>-3955.94</v>
+        <v>725.39</v>
       </c>
       <c r="I253" s="1">
-        <v>-1.996223165189</v>
+        <v>0.36768160827592</v>
       </c>
       <c r="J253">
         <v>0.0</v>
       </c>
-      <c r="K253">
-        <v>972.6</v>
+      <c r="K253" t="s">
+        <v>678</v>
       </c>
       <c r="L253" s="1">
-        <v>193242.69</v>
+        <v>194770.05</v>
       </c>
       <c r="M253" s="1">
-        <v>194215.29</v>
+        <v>198012.93</v>
       </c>
       <c r="N253" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="O253">
         <v>1</v>
       </c>
       <c r="Z253" t="s">
-        <v>655</v>
+        <v>676</v>
       </c>
     </row>
     <row r="254" spans="1:26">
       <c r="A254" t="s">
-        <v>658</v>
+        <v>680</v>
       </c>
       <c r="B254" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C254" s="1">
-        <v>98.61695617</v>
+        <v>100.02119205</v>
       </c>
       <c r="D254" s="1">
-        <v>98.64377</v>
+        <v>100.0</v>
       </c>
       <c r="E254" t="s">
         <v>8</v>
       </c>
       <c r="F254">
         <v>1.0</v>
       </c>
       <c r="G254" s="1">
-        <v>197287.54</v>
+        <v>100000.0</v>
       </c>
       <c r="H254" s="1">
-        <v>2732.97</v>
+        <v>1123.14</v>
       </c>
       <c r="I254" s="1">
-        <v>1.3852724809686</v>
+        <v>1.12314</v>
       </c>
       <c r="J254">
         <v>0.0</v>
       </c>
       <c r="K254" t="s">
-        <v>659</v>
+        <v>681</v>
       </c>
       <c r="L254" s="1">
-        <v>197233.91</v>
+        <v>100021.19</v>
       </c>
       <c r="M254" s="1">
-        <v>200020.51</v>
+        <v>101123.14</v>
       </c>
       <c r="N254" s="1">
-        <v>0.35</v>
+        <v>0.18</v>
       </c>
       <c r="O254">
         <v>1</v>
       </c>
       <c r="Z254" t="s">
-        <v>657</v>
+        <v>679</v>
       </c>
     </row>
     <row r="255" spans="1:26">
       <c r="A255" t="s">
-        <v>661</v>
+        <v>683</v>
       </c>
       <c r="B255" s="1">
-        <v>100000.0</v>
+        <v>159000.0</v>
       </c>
       <c r="C255" s="1">
-        <v>101.36538224</v>
+        <v>98.424886</v>
       </c>
       <c r="D255" s="1">
-        <v>100.0</v>
+        <v>99.695</v>
       </c>
       <c r="E255" t="s">
         <v>8</v>
       </c>
       <c r="F255">
         <v>1.0</v>
       </c>
       <c r="G255" s="1">
-        <v>100000.0</v>
+        <v>158515.05</v>
       </c>
       <c r="H255" s="1">
-        <v>2184.26</v>
+        <v>-1317.05</v>
       </c>
       <c r="I255" s="1">
-        <v>2.18426</v>
+        <v>-0.83086747914472</v>
       </c>
       <c r="J255">
         <v>0.0</v>
       </c>
       <c r="K255">
-        <v>818.88</v>
+        <v>702.43</v>
       </c>
       <c r="L255" s="1">
-        <v>101365.38</v>
+        <v>156495.57</v>
       </c>
       <c r="M255" s="1">
-        <v>102184.26</v>
+        <v>157198.0</v>
       </c>
       <c r="N255" s="1">
-        <v>0.18</v>
+        <v>0.28</v>
       </c>
       <c r="O255">
         <v>1</v>
       </c>
       <c r="Z255" t="s">
-        <v>660</v>
+        <v>682</v>
       </c>
     </row>
     <row r="256" spans="1:26">
       <c r="A256" t="s">
-        <v>663</v>
+        <v>685</v>
       </c>
       <c r="B256" s="1">
-        <v>159000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C256" s="1">
-        <v>100.11643664</v>
+        <v>82.59771638</v>
       </c>
       <c r="D256" s="1">
-        <v>99.695</v>
+        <v>82.064325</v>
       </c>
       <c r="E256" t="s">
         <v>8</v>
       </c>
       <c r="F256">
         <v>1.0</v>
       </c>
       <c r="G256" s="1">
-        <v>158515.05</v>
+        <v>164128.65</v>
       </c>
       <c r="H256" s="1">
-        <v>915.12</v>
+        <v>2422.95</v>
       </c>
       <c r="I256" s="1">
-        <v>0.57730795908653</v>
+        <v>1.4762504900881</v>
       </c>
       <c r="J256">
         <v>0.0</v>
       </c>
-      <c r="K256">
-        <v>245.03</v>
+      <c r="K256" t="s">
+        <v>675</v>
       </c>
       <c r="L256" s="1">
-        <v>159185.14</v>
+        <v>165195.44</v>
       </c>
       <c r="M256" s="1">
-        <v>159430.17</v>
+        <v>166551.6</v>
       </c>
       <c r="N256" s="1">
-        <v>0.28</v>
+        <v>0.3</v>
       </c>
       <c r="O256">
         <v>1</v>
       </c>
       <c r="Z256" t="s">
-        <v>662</v>
+        <v>684</v>
       </c>
     </row>
     <row r="257" spans="1:26">
       <c r="A257" t="s">
-        <v>665</v>
+        <v>687</v>
       </c>
       <c r="B257" s="1">
         <v>200000.0</v>
       </c>
       <c r="C257" s="1">
-        <v>84.02904027</v>
+        <v>88.29708818</v>
       </c>
       <c r="D257" s="1">
-        <v>82.064325</v>
+        <v>99.462</v>
       </c>
       <c r="E257" t="s">
         <v>8</v>
       </c>
       <c r="F257">
         <v>1.0</v>
       </c>
       <c r="G257" s="1">
-        <v>164128.65</v>
+        <v>198924.0</v>
       </c>
       <c r="H257" s="1">
-        <v>5170.53</v>
+        <v>-22017.49</v>
       </c>
       <c r="I257" s="1">
-        <v>3.1502909455479</v>
+        <v>-11.068292413183</v>
       </c>
       <c r="J257">
         <v>0.0</v>
       </c>
-      <c r="K257" t="s">
-        <v>666</v>
+      <c r="K257">
+        <v>312.33</v>
       </c>
       <c r="L257" s="1">
-        <v>168058.08</v>
+        <v>176594.18</v>
       </c>
       <c r="M257" s="1">
-        <v>169299.18</v>
+        <v>176906.51</v>
       </c>
       <c r="N257" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="O257">
         <v>1</v>
       </c>
       <c r="Z257" t="s">
-        <v>664</v>
+        <v>686</v>
       </c>
     </row>
     <row r="258" spans="1:26">
       <c r="A258" t="s">
-        <v>668</v>
+        <v>689</v>
       </c>
       <c r="B258" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C258" s="1">
-        <v>89.52090652</v>
+        <v>89.9846492</v>
       </c>
       <c r="D258" s="1">
-        <v>99.462</v>
+        <v>88.81745</v>
       </c>
       <c r="E258" t="s">
         <v>8</v>
       </c>
       <c r="F258">
         <v>1.0</v>
       </c>
       <c r="G258" s="1">
-        <v>198924.0</v>
+        <v>88817.45</v>
       </c>
       <c r="H258" s="1">
-        <v>-19723.28</v>
+        <v>1218.57</v>
       </c>
       <c r="I258" s="1">
-        <v>-9.9149826064226</v>
+        <v>1.371993904351</v>
       </c>
       <c r="J258">
         <v>0.0</v>
       </c>
       <c r="K258">
-        <v>158.9</v>
+        <v>51.37</v>
       </c>
       <c r="L258" s="1">
-        <v>179041.82</v>
+        <v>89984.65</v>
       </c>
       <c r="M258" s="1">
-        <v>179200.72</v>
+        <v>90036.02</v>
       </c>
       <c r="N258" s="1">
-        <v>0.31</v>
+        <v>0.16</v>
       </c>
       <c r="O258">
         <v>1</v>
       </c>
       <c r="Z258" t="s">
-        <v>667</v>
+        <v>688</v>
       </c>
     </row>
     <row r="259" spans="1:26">
       <c r="A259" t="s">
-        <v>670</v>
+        <v>691</v>
       </c>
       <c r="B259" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C259" s="1">
-        <v>90.93005139</v>
+        <v>99.38003701</v>
       </c>
       <c r="D259" s="1">
-        <v>88.81745</v>
+        <v>100.869925</v>
       </c>
       <c r="E259" t="s">
         <v>8</v>
       </c>
       <c r="F259">
         <v>1.0</v>
       </c>
       <c r="G259" s="1">
-        <v>88817.45</v>
+        <v>201739.85</v>
       </c>
       <c r="H259" s="1">
-        <v>2856.44</v>
+        <v>-2166.07</v>
       </c>
       <c r="I259" s="1">
-        <v>3.2160797230724</v>
+        <v>-1.0736946617141</v>
       </c>
       <c r="J259">
         <v>0.0</v>
       </c>
       <c r="K259">
-        <v>743.84</v>
+        <v>813.71</v>
       </c>
       <c r="L259" s="1">
-        <v>90930.05</v>
+        <v>198760.07</v>
       </c>
       <c r="M259" s="1">
-        <v>91673.89</v>
+        <v>199573.78</v>
       </c>
       <c r="N259" s="1">
-        <v>0.16</v>
+        <v>0.36</v>
       </c>
       <c r="O259">
         <v>1</v>
       </c>
       <c r="Z259" t="s">
-        <v>669</v>
+        <v>690</v>
       </c>
     </row>
     <row r="260" spans="1:26">
       <c r="A260" t="s">
-        <v>672</v>
+        <v>693</v>
       </c>
       <c r="B260" s="1">
-        <v>200000.0</v>
+        <v>-2.0</v>
       </c>
       <c r="C260" s="1">
-        <v>100.94650256</v>
+        <v>8683.0</v>
       </c>
       <c r="D260" s="1">
-        <v>100.869925</v>
+        <v>8728.5</v>
       </c>
       <c r="E260" t="s">
-        <v>8</v>
+        <v>694</v>
       </c>
       <c r="F260">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G260" s="1">
-        <v>201739.85</v>
+        <v>0.0</v>
       </c>
       <c r="H260" s="1">
-        <v>411.16</v>
+        <v>1599.44</v>
       </c>
       <c r="I260" s="1">
-        <v>0.20380703167966</v>
+        <v>0</v>
       </c>
       <c r="J260">
         <v>0.0</v>
       </c>
       <c r="K260">
-        <v>258.01</v>
+        <v>0.0</v>
       </c>
       <c r="L260" s="1">
-        <v>201893.0</v>
+        <v>1599.44</v>
       </c>
       <c r="M260" s="1">
-        <v>202151.01</v>
+        <v>1599.44</v>
       </c>
       <c r="N260" s="1">
-        <v>0.35</v>
+        <v>0.0</v>
       </c>
       <c r="O260">
         <v>1</v>
       </c>
       <c r="Z260" t="s">
-        <v>671</v>
+        <v>692</v>
       </c>
     </row>
     <row r="261" spans="1:26">
       <c r="A261" t="s">
-        <v>674</v>
+        <v>696</v>
       </c>
       <c r="B261" s="1">
-        <v>15.0</v>
+        <v>2.0</v>
       </c>
       <c r="C261" s="1">
-        <v>660.0</v>
+        <v>2941.3</v>
       </c>
       <c r="D261" s="1">
-        <v>666.31</v>
+        <v>3031.7857143</v>
       </c>
       <c r="E261" t="s">
-        <v>675</v>
+        <v>694</v>
       </c>
       <c r="F261">
         <v>1.14</v>
       </c>
       <c r="G261" s="1">
         <v>0.0</v>
       </c>
       <c r="H261" s="1">
-        <v>-41531.37</v>
+        <v>-7951.99</v>
       </c>
       <c r="I261" s="1">
         <v>0</v>
       </c>
       <c r="J261">
         <v>0.0</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261" s="1">
-        <v>-41531.37</v>
+        <v>-7951.99</v>
       </c>
       <c r="M261" s="1">
-        <v>-41531.37</v>
+        <v>-7951.99</v>
       </c>
       <c r="N261" s="1">
-        <v>-0.07</v>
+        <v>-0.01</v>
       </c>
       <c r="O261">
         <v>1</v>
       </c>
       <c r="Z261" t="s">
-        <v>673</v>
+        <v>695</v>
       </c>
     </row>
     <row r="262" spans="1:26">
       <c r="A262" t="s">
-        <v>677</v>
+        <v>698</v>
       </c>
       <c r="B262" s="1">
-        <v>22.0</v>
+        <v>13.0</v>
       </c>
       <c r="C262" s="1">
-        <v>127.47</v>
+        <v>655.04</v>
       </c>
       <c r="D262" s="1">
-        <v>125.75</v>
+        <v>666.31</v>
       </c>
       <c r="E262" t="s">
-        <v>8</v>
+        <v>694</v>
       </c>
       <c r="F262">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G262" s="1">
         <v>0.0</v>
       </c>
       <c r="H262" s="1">
-        <v>37840.0</v>
+        <v>-64377.36</v>
       </c>
       <c r="I262" s="1">
         <v>0</v>
       </c>
       <c r="J262">
         <v>0.0</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262" s="1">
-        <v>37840.0</v>
+        <v>-64377.36</v>
       </c>
       <c r="M262" s="1">
-        <v>37840.0</v>
+        <v>-64377.36</v>
       </c>
       <c r="N262" s="1">
-        <v>0.07</v>
+        <v>-0.11</v>
       </c>
       <c r="O262">
         <v>1</v>
       </c>
       <c r="Z262" t="s">
-        <v>676</v>
+        <v>697</v>
       </c>
     </row>
     <row r="263" spans="1:26">
       <c r="A263" t="s">
-        <v>679</v>
+        <v>700</v>
       </c>
       <c r="B263" s="1">
-        <v>113.0</v>
+        <v>16.0</v>
       </c>
       <c r="C263" s="1">
-        <v>274.95</v>
+        <v>124.46</v>
       </c>
       <c r="D263" s="1">
-        <v>276.04955752</v>
+        <v>126.0875</v>
       </c>
       <c r="E263" t="s">
         <v>8</v>
       </c>
       <c r="F263">
         <v>1.0</v>
       </c>
       <c r="G263" s="1">
         <v>0.0</v>
       </c>
       <c r="H263" s="1">
-        <v>-12425.0</v>
+        <v>-26040.0</v>
       </c>
       <c r="I263" s="1">
         <v>0</v>
       </c>
       <c r="J263">
         <v>0.0</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263" s="1">
-        <v>-12425.0</v>
+        <v>-26040.0</v>
       </c>
       <c r="M263" s="1">
-        <v>-12425.0</v>
+        <v>-26040.0</v>
       </c>
       <c r="N263" s="1">
-        <v>-0.02</v>
+        <v>-0.05</v>
       </c>
       <c r="O263">
         <v>1</v>
       </c>
       <c r="Z263" t="s">
-        <v>678</v>
+        <v>699</v>
       </c>
     </row>
     <row r="264" spans="1:26">
       <c r="A264" t="s">
-        <v>681</v>
+        <v>702</v>
       </c>
       <c r="B264" s="1">
-        <v>-32.0</v>
+        <v>133.0</v>
       </c>
       <c r="C264" s="1">
-        <v>110.265625</v>
+        <v>274.65</v>
       </c>
       <c r="D264" s="1">
-        <v>109.32421875</v>
+        <v>276.06466165</v>
       </c>
       <c r="E264" t="s">
-        <v>675</v>
+        <v>8</v>
       </c>
       <c r="F264">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G264" s="1">
         <v>0.0</v>
       </c>
       <c r="H264" s="1">
-        <v>-26437.03</v>
+        <v>-18815.0</v>
       </c>
       <c r="I264" s="1">
         <v>0</v>
       </c>
       <c r="J264">
         <v>0.0</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
       <c r="L264" s="1">
-        <v>-26437.03</v>
+        <v>-18815.0</v>
       </c>
       <c r="M264" s="1">
-        <v>-26437.03</v>
+        <v>-18815.0</v>
       </c>
       <c r="N264" s="1">
-        <v>-0.05</v>
+        <v>-0.03</v>
       </c>
       <c r="O264">
         <v>1</v>
       </c>
       <c r="Z264" t="s">
-        <v>680</v>
+        <v>701</v>
       </c>
     </row>
     <row r="265" spans="1:26">
       <c r="A265" t="s">
-        <v>683</v>
+        <v>704</v>
       </c>
       <c r="B265" s="1">
-        <v>-360.0</v>
+        <v>35.0</v>
       </c>
       <c r="C265" s="1">
-        <v>0.2575</v>
+        <v>102.7375</v>
       </c>
       <c r="D265" s="1">
-        <v>0.16495833</v>
+        <v>103.0820313</v>
       </c>
       <c r="E265" t="s">
-        <v>675</v>
+        <v>694</v>
       </c>
       <c r="F265">
         <v>1.14</v>
       </c>
       <c r="G265" s="1">
-        <v>-127677.91</v>
+        <v>0.0</v>
       </c>
       <c r="H265" s="1">
-        <v>-75700.76</v>
+        <v>-21194.47</v>
       </c>
       <c r="I265" s="1">
-        <v>59.290412883482</v>
+        <v>0</v>
       </c>
       <c r="J265">
         <v>0.0</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265" s="1">
-        <v>-203378.67</v>
+        <v>-21194.47</v>
       </c>
       <c r="M265" s="1">
-        <v>-203378.67</v>
+        <v>-21194.47</v>
       </c>
       <c r="N265" s="1">
-        <v>-0.35</v>
+        <v>-0.04</v>
       </c>
       <c r="O265">
         <v>1</v>
       </c>
       <c r="Z265" t="s">
-        <v>682</v>
+        <v>703</v>
       </c>
     </row>
     <row r="266" spans="1:26">
       <c r="A266" t="s">
-        <v>685</v>
+        <v>706</v>
       </c>
       <c r="B266" s="1">
-        <v>180.0</v>
+        <v>-32.0</v>
       </c>
       <c r="C266" s="1">
-        <v>0.3775</v>
+        <v>108.328125</v>
       </c>
       <c r="D266" s="1">
-        <v>0.28472222</v>
+        <v>109.32421875</v>
       </c>
       <c r="E266" t="s">
-        <v>675</v>
+        <v>694</v>
       </c>
       <c r="F266">
         <v>1.14</v>
       </c>
       <c r="G266" s="1">
-        <v>110553.9</v>
+        <v>0.0</v>
       </c>
       <c r="H266" s="1">
-        <v>38524.64</v>
+        <v>28012.13</v>
       </c>
       <c r="I266" s="1">
-        <v>34.846929868598</v>
+        <v>0</v>
       </c>
       <c r="J266">
         <v>0.0</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
       <c r="L266" s="1">
-        <v>149078.54</v>
+        <v>28012.13</v>
       </c>
       <c r="M266" s="1">
-        <v>149078.54</v>
+        <v>28012.13</v>
       </c>
       <c r="N266" s="1">
-        <v>0.26</v>
+        <v>0.05</v>
       </c>
       <c r="O266">
         <v>1</v>
       </c>
       <c r="Z266" t="s">
-        <v>684</v>
+        <v>705</v>
       </c>
     </row>
     <row r="267" spans="1:26">
       <c r="A267" t="s">
-        <v>687</v>
+        <v>708</v>
       </c>
       <c r="B267" s="1">
-        <v>180.0</v>
+        <v>-4660.0</v>
       </c>
       <c r="C267" s="1">
-        <v>0.1675</v>
+        <v>84.3</v>
       </c>
       <c r="D267" s="1">
-        <v>0.05</v>
+        <v>80.02403434</v>
       </c>
       <c r="E267" t="s">
-        <v>675</v>
+        <v>8</v>
       </c>
       <c r="F267">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G267" s="1">
-        <v>19284.33</v>
+        <v>-3729120.0</v>
       </c>
       <c r="H267" s="1">
-        <v>46863.1</v>
+        <v>-199260.0</v>
       </c>
       <c r="I267" s="1">
-        <v>243.01129466256</v>
+        <v>5.3433517827262</v>
       </c>
       <c r="J267">
         <v>0.0</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267" s="1">
-        <v>66147.43</v>
+        <v>-3928380.0</v>
       </c>
       <c r="M267" s="1">
-        <v>66147.43</v>
+        <v>-3928380.0</v>
       </c>
       <c r="N267" s="1">
-        <v>0.11</v>
+        <v>-7.01</v>
       </c>
       <c r="O267">
         <v>1</v>
       </c>
       <c r="Z267" t="s">
-        <v>686</v>
+        <v>707</v>
       </c>
     </row>
     <row r="268" spans="1:26">
       <c r="A268" t="s">
-        <v>689</v>
+        <v>710</v>
       </c>
       <c r="B268" s="1">
-        <v>-2030.0</v>
+        <v>4660.0</v>
       </c>
       <c r="C268" s="1">
-        <v>8.8</v>
+        <v>90.2</v>
       </c>
       <c r="D268" s="1">
-        <v>50.6</v>
+        <v>85.21802575</v>
       </c>
       <c r="E268" t="s">
         <v>8</v>
       </c>
       <c r="F268">
         <v>1.0</v>
       </c>
       <c r="G268" s="1">
-        <v>-1027180.0</v>
+        <v>3971160.0</v>
       </c>
       <c r="H268" s="1">
-        <v>848540.0</v>
+        <v>232160.0</v>
       </c>
       <c r="I268" s="1">
-        <v>-82.608695652174</v>
+        <v>5.846150746885</v>
       </c>
       <c r="J268">
         <v>0.0</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268" s="1">
-        <v>-178640.0</v>
+        <v>4203320.0</v>
       </c>
       <c r="M268" s="1">
-        <v>-178640.0</v>
+        <v>4203320.0</v>
       </c>
       <c r="N268" s="1">
-        <v>-0.31</v>
+        <v>7.5</v>
       </c>
       <c r="O268">
         <v>1</v>
       </c>
       <c r="Z268" t="s">
-        <v>688</v>
+        <v>709</v>
       </c>
     </row>
     <row r="269" spans="1:26">
       <c r="A269" t="s">
-        <v>691</v>
+        <v>712</v>
       </c>
       <c r="B269" s="1">
-        <v>2030.0</v>
+        <v>-170.0</v>
       </c>
       <c r="C269" s="1">
-        <v>10.7</v>
+        <v>103.95</v>
       </c>
       <c r="D269" s="1">
-        <v>60.35246305</v>
+        <v>90.35</v>
       </c>
       <c r="E269" t="s">
-        <v>8</v>
+        <v>694</v>
       </c>
       <c r="F269">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G269" s="1">
-        <v>1225155.0</v>
+        <v>-1343376.92</v>
       </c>
       <c r="H269" s="1">
-        <v>-1007945.0</v>
+        <v>-209615.43</v>
       </c>
       <c r="I269" s="1">
-        <v>-82.27081471324</v>
+        <v>15.60362001753</v>
       </c>
       <c r="J269">
         <v>0.0</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269" s="1">
-        <v>217210.0</v>
+        <v>-1552992.35</v>
       </c>
       <c r="M269" s="1">
-        <v>217210.0</v>
+        <v>-1552992.35</v>
       </c>
       <c r="N269" s="1">
-        <v>0.38</v>
+        <v>-2.77</v>
       </c>
       <c r="O269">
         <v>1</v>
       </c>
       <c r="Z269" t="s">
-        <v>690</v>
+        <v>711</v>
       </c>
     </row>
     <row r="270" spans="1:26">
       <c r="A270" t="s">
-        <v>693</v>
+        <v>714</v>
       </c>
       <c r="B270" s="1">
-        <v>-140.0</v>
+        <v>170.0</v>
       </c>
       <c r="C270" s="1">
-        <v>35.22</v>
+        <v>110.4</v>
       </c>
       <c r="D270" s="1">
-        <v>77.45</v>
+        <v>94.85</v>
       </c>
       <c r="E270" t="s">
-        <v>675</v>
+        <v>694</v>
       </c>
       <c r="F270">
         <v>1.14</v>
       </c>
       <c r="G270" s="1">
-        <v>-938584.72</v>
+        <v>1410285.56</v>
       </c>
       <c r="H270" s="1">
-        <v>505868.62</v>
+        <v>239068.51</v>
       </c>
       <c r="I270" s="1">
-        <v>-53.896958816888</v>
+        <v>16.951780318874</v>
       </c>
       <c r="J270">
         <v>0.0</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
       <c r="L270" s="1">
-        <v>-432716.1</v>
+        <v>1649354.07</v>
       </c>
       <c r="M270" s="1">
-        <v>-432716.1</v>
+        <v>1649354.07</v>
       </c>
       <c r="N270" s="1">
-        <v>-0.75</v>
+        <v>2.94</v>
       </c>
       <c r="O270">
         <v>1</v>
       </c>
       <c r="Z270" t="s">
-        <v>692</v>
-[...49 lines deleted...]
-        <v>694</v>
+        <v>713</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">