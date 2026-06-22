--- v0 (2026-05-30)
+++ v1 (2026-06-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="749">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="742">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0007493010</t>
   </si>
   <si>
@@ -106,104 +106,92 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000120404</t>
   </si>
   <si>
     <t>ACCOR SA</t>
   </si>
   <si>
-    <t>DE000A1EWWW0</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>AIR LIQUIDE SA</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS SE</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ SE-REG</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM</t>
   </si>
   <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM</t>
   </si>
   <si>
-    <t>NL0015073VL9</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX</t>
   </si>
   <si>
     <t>DE0005190003</t>
@@ -250,50 +238,56 @@
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM-FIRMENICH AG</t>
   </si>
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON SE</t>
   </si>
   <si>
     <t>PTEDP0AM0009</t>
   </si>
   <si>
     <t>EDP SA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL SPA</t>
   </si>
   <si>
+    <t>FR0010208488</t>
+  </si>
+  <si>
+    <t>ENGIE</t>
+  </si>
+  <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
@@ -334,62 +328,62 @@
   <si>
     <t>IE0004906560</t>
   </si>
   <si>
     <t>KERRY GROUP-A</t>
   </si>
   <si>
     <t>DE000KGX8881</t>
   </si>
   <si>
     <t>KION GROUP AG</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR-BREMSE AG</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KPN (KONIN) NV</t>
   </si>
   <si>
+    <t>FR0010307819</t>
+  </si>
+  <si>
+    <t>LEGRAND SA</t>
+  </si>
+  <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>L'OREAL</t>
   </si>
   <si>
-    <t>FR0010307819</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH MOET HENNE</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHEN RUECK</t>
   </si>
   <si>
     <t>DE0006452907</t>
   </si>
   <si>
     <t>NEMETSCHEK SE</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE</t>
   </si>
   <si>
     <t>NL0013654783</t>
@@ -538,1773 +532,1758 @@
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER</t>
   </si>
   <si>
     <t>ICAT0002BOWC</t>
   </si>
   <si>
     <t>EUR/NOK 15/04/26</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
     <t>ICAT0002BOW9</t>
   </si>
   <si>
     <t>EUR/USD 15/04/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
+    <t>FR001400SDL2</t>
+  </si>
+  <si>
+    <t>AM LAB ISR ACT EMERG</t>
+  </si>
+  <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNP Prbs Esy E HY SR</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
-    <t>1 953.33</t>
+    <t>3 137.16</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHM BV 5.625 11-44</t>
   </si>
   <si>
-    <t>1 880.14</t>
-[...8 lines deleted...]
-    <t>1 906.85</t>
+    <t>2 188.36</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEA NV 4.625 05-56</t>
   </si>
   <si>
-    <t>11 632.19</t>
+    <t>12 392.47</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>3 015.21</t>
+    <t>3 670.68</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQ 3.0 05-33</t>
   </si>
   <si>
-    <t>1 956.16</t>
+    <t>2 284.93</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NO 4.0 03-31</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLI 4.5 PERP</t>
   </si>
   <si>
-    <t>6 164.38</t>
+    <t>6 657.53</t>
   </si>
   <si>
     <t>DE000A4DFLN3</t>
   </si>
   <si>
     <t>ALLI SE 4.431 07-55</t>
   </si>
   <si>
-    <t>8 085.06</t>
+    <t>8 813.44</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLI SE 5.824 07-53</t>
   </si>
   <si>
-    <t>3 542.27</t>
+    <t>3 861.39</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPH 3.0 05-33</t>
   </si>
   <si>
-    <t>2 482.19</t>
+    <t>2 646.58</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPH 3.5 11-38</t>
   </si>
   <si>
-    <t>3 881.07</t>
+    <t>1 892.30</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPH BA 5.0 05-30</t>
   </si>
   <si>
-    <t>4 054.79</t>
+    <t>4 328.77</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPH BA 6.875 06-29</t>
   </si>
   <si>
-    <t>4 708.90</t>
+    <t>5 085.62</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA 4.25 PERP</t>
   </si>
   <si>
-    <t>6 540.28</t>
+    <t>7 012.50</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB Ban 3.185 04-29</t>
   </si>
   <si>
-    <t>8 429.34</t>
+    <t>8 952.90</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NED 6.625 PERP</t>
   </si>
   <si>
-    <t>2 438.87</t>
+    <t>3 166.90</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTR FI 3.278 08-33</t>
   </si>
   <si>
-    <t>4 566.84</t>
+    <t>4 999.71</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>1 115.07</t>
+    <t>1 265.75</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA 1.875 07-42</t>
   </si>
   <si>
-    <t>1 217.47</t>
+    <t>1 320.21</t>
   </si>
   <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 3.38 07-47</t>
   </si>
   <si>
-    <t>6 685.27</t>
+    <t>7 240.07</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>3 164.38</t>
+    <t>3 643.84</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANC BP 3.375 01-30</t>
   </si>
   <si>
+    <t>1 135.11</t>
+  </si>
+  <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANC DE 3.5 06-31</t>
   </si>
   <si>
-    <t>5 063.01</t>
+    <t>5 446.58</t>
   </si>
   <si>
     <t>XS2743029840</t>
   </si>
   <si>
     <t>BANC SA 3.75 01-34</t>
   </si>
   <si>
     <t>XS2705604234</t>
   </si>
   <si>
     <t>BANC SA 4.875 10-31</t>
   </si>
   <si>
-    <t>1 829.79</t>
+    <t>2 096.92</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF 3.25 01-32</t>
   </si>
   <si>
-    <t>1 735.77</t>
+    <t>2 378.64</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQ FE 3.5 07-33</t>
   </si>
   <si>
-    <t>1 208.22</t>
+    <t>1 783.56</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARC 4.973 05-36</t>
   </si>
   <si>
-    <t>7 548.06</t>
+    <t>8 093.05</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWA BK 3.375 09-33</t>
   </si>
   <si>
-    <t>3 384.25</t>
+    <t>3 754.11</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELF SA 3.375 02-31</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELF SA 3.375 05-30</t>
   </si>
   <si>
-    <t>10 356.16</t>
+    <t>11 095.89</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRE 3.363 11-33</t>
   </si>
   <si>
-    <t>2 552.38</t>
+    <t>3 000.16</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PAR 3.78 01-36</t>
   </si>
   <si>
+    <t>1 325.45</t>
+  </si>
+  <si>
     <t>FR001400KY44</t>
   </si>
   <si>
     <t>BNP PAR 4.125 09-32</t>
   </si>
   <si>
-    <t>1 796.92</t>
+    <t>2 022.95</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOK 4.75 11-34</t>
   </si>
   <si>
-    <t>4 255.48</t>
+    <t>5 036.30</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE 4.0 01-34</t>
   </si>
   <si>
-    <t>1 884.93</t>
+    <t>2 761.64</t>
   </si>
   <si>
     <t>FR0014001R34</t>
   </si>
   <si>
     <t>BQ POST 0.75 08-32</t>
   </si>
   <si>
     <t>FR0013461795</t>
   </si>
   <si>
     <t>BQ POST 3.875 PERP</t>
   </si>
   <si>
-    <t>2 226.52</t>
+    <t>2 654.70</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BRIT TE 3.375 11-32</t>
   </si>
   <si>
-    <t>2 364.63</t>
+    <t>2 806.61</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BURE VE 3.375 10-33</t>
   </si>
   <si>
-    <t>4 271.92</t>
+    <t>4 826.71</t>
   </si>
   <si>
     <t>FR001400N2M9</t>
   </si>
   <si>
     <t>CA 3.75 01-34</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIX 3.875 05-38</t>
   </si>
   <si>
-    <t>2 335.62</t>
+    <t>2 760.27</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPG 3.5 09-34</t>
   </si>
   <si>
-    <t>3 068.49</t>
+    <t>3 452.05</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CAST HE 0.875 09-29</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GI 4.75 03-34</t>
   </si>
   <si>
-    <t>8 901.37</t>
+    <t>9 421.92</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>CIE GEN 3.125 05-31</t>
   </si>
   <si>
-    <t>7 500.00</t>
+    <t>8 013.70</t>
   </si>
   <si>
     <t>FR0013521630</t>
   </si>
   <si>
     <t>CNP ASS 2.5 06-51</t>
   </si>
   <si>
-    <t>6 767.12</t>
+    <t>7 315.07</t>
   </si>
   <si>
     <t>FR0013066388</t>
   </si>
   <si>
     <t>CNP ASS 4.5 06-47</t>
   </si>
   <si>
-    <t>3 291.78</t>
+    <t>3 538.36</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMM AK 4.0 07-32</t>
   </si>
   <si>
-    <t>2 531.51</t>
+    <t>2 750.68</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMP DE 3.375 04-30</t>
   </si>
   <si>
-    <t>9 154.11</t>
-[...8 lines deleted...]
-    <t>5 164.38</t>
+    <t>9 708.90</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVI 4.625 06-32</t>
   </si>
   <si>
-    <t>13 786.30</t>
+    <t>14 800.00</t>
   </si>
   <si>
     <t>FR0014004QI5</t>
   </si>
   <si>
     <t>COVI HO 1.0 07-29</t>
   </si>
   <si>
-    <t>1 205.48</t>
+    <t>1 315.07</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVI HO 4.125 05-33</t>
   </si>
   <si>
-    <t>9 662.67</t>
+    <t>10 340.75</t>
   </si>
   <si>
     <t>FR001400KZZ2</t>
   </si>
   <si>
     <t>CRED MU 4.125 04-31</t>
   </si>
   <si>
-    <t>7 594.52</t>
+    <t>8 046.58</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CRED MU 4.81 05-35</t>
   </si>
   <si>
-    <t>7 722.36</t>
+    <t>8 249.48</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN 4.0 04-37</t>
   </si>
   <si>
+    <t>1 161.64</t>
+  </si>
+  <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN 5.25 01-32</t>
   </si>
   <si>
-    <t>1 150.68</t>
+    <t>1 726.03</t>
   </si>
   <si>
     <t>XS3007624417</t>
   </si>
   <si>
     <t>CRIT CA 3.25 02-31</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIM TR 3.375 09-30</t>
   </si>
   <si>
-    <t>2 995.89</t>
+    <t>3 365.75</t>
   </si>
   <si>
     <t>FR001400YP56</t>
   </si>
   <si>
     <t>DANONE 3.438 04-33</t>
   </si>
   <si>
-    <t>6 235.50</t>
+    <t>6 612.26</t>
   </si>
   <si>
     <t>DE000DL19VS4</t>
   </si>
   <si>
     <t>DEUT BK 1.75 11-30</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUT BK 3.375 02-31</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUT BK 5.0 09-30</t>
   </si>
   <si>
-    <t>4 931.51</t>
+    <t>5 479.45</t>
   </si>
   <si>
     <t>XS3032045471</t>
   </si>
   <si>
     <t>DEUT PO 3.0 03-30</t>
   </si>
   <si>
-    <t>4 366.85</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGI IN 0.625 07-31</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BAN 3.0 01-31</t>
   </si>
   <si>
+    <t>1 117.81</t>
+  </si>
+  <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BAN 3.125 05-31</t>
   </si>
   <si>
-    <t>2 465.75</t>
+    <t>2 636.99</t>
   </si>
   <si>
     <t>XS2847684938</t>
   </si>
   <si>
     <t>DSB 3.125 09-34</t>
   </si>
   <si>
-    <t>3 099.32</t>
+    <t>3 441.78</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK 3.706 10-35</t>
   </si>
   <si>
-    <t>2 842.96</t>
+    <t>3 249.10</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JA 3.727 09-37</t>
   </si>
   <si>
-    <t>6 726.98</t>
+    <t>7 462.17</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATO CA 3.625 05-35</t>
   </si>
   <si>
-    <t>5 939.04</t>
+    <t>6 336.30</t>
   </si>
   <si>
     <t>FR0014006UO0</t>
   </si>
   <si>
     <t>EDF 1.0 11-33</t>
   </si>
   <si>
     <t>FR001400D6O8</t>
   </si>
   <si>
     <t>EDF 4.75 10-34</t>
   </si>
   <si>
-    <t>5 582.88</t>
+    <t>6 363.70</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP 4.375 12-55</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SER 3.125 12-31</t>
   </si>
   <si>
-    <t>2 228.25</t>
+    <t>2 717.98</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GR 3.875 06-31</t>
   </si>
   <si>
-    <t>5 647.95</t>
+    <t>6 072.60</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELIS CO 2.875 05-30</t>
   </si>
   <si>
-    <t>9 378.80</t>
+    <t>10 016.82</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS EX 3.875 03-32</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 06-30</t>
   </si>
   <si>
-    <t>4 771.23</t>
+    <t>5 141.10</t>
   </si>
   <si>
     <t>XS1492580516</t>
   </si>
   <si>
     <t>ELM BV 4.5 PERP</t>
   </si>
   <si>
-    <t>17 815.07</t>
+    <t>19 047.95</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL 1.875 PERP</t>
   </si>
   <si>
-    <t>2 727.74</t>
+    <t>3 035.96</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>EON SE 3.448 01-34</t>
   </si>
   <si>
-    <t>2 186.32</t>
+    <t>3 180.10</t>
   </si>
   <si>
     <t>XS1428782160</t>
   </si>
   <si>
     <t>ESB FIN 1.88 06-31</t>
   </si>
   <si>
-    <t>5 404.11</t>
+    <t>5 815.07</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSI 3.0 03-32</t>
   </si>
   <si>
-    <t>11 967.12</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSI AB 0.5 02-30</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVON IN 4.25 09-55</t>
   </si>
   <si>
-    <t>4 098.63</t>
+    <t>4 564.38</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPE FI 3.51 12-33</t>
   </si>
   <si>
-    <t>1 314.28</t>
+    <t>1 647.01</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FING EM 2.75 12-29</t>
   </si>
   <si>
-    <t>1 356.16</t>
+    <t>1 657.53</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MO 3.305 05-29</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORT 3.7 08-29</t>
   </si>
   <si>
-    <t>2 037.53</t>
+    <t>2 240.27</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVA FI 2.875 09-29</t>
   </si>
   <si>
-    <t>2 772.60</t>
+    <t>3 087.67</t>
   </si>
   <si>
     <t>XS2715302001</t>
   </si>
   <si>
     <t>GIVA FI 4.125 11-33</t>
   </si>
   <si>
+    <t>1 310.96</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROU BR 3.75 01-36</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROU DE 1.85 04-42</t>
+  </si>
+  <si>
+    <t>1 708.08</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANN RU 1.75 10-40</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWO WO 3.875 06-30</t>
+  </si>
+  <si>
+    <t>6 200.00</t>
+  </si>
+  <si>
+    <t>ES0244251056</t>
+  </si>
+  <si>
+    <t>IBER 3.125 08-31</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBER FI 3.75 PERP</t>
+  </si>
+  <si>
+    <t>4 284.25</t>
+  </si>
+  <si>
+    <t>XS2295333988</t>
+  </si>
+  <si>
+    <t>IBER IN 1.825 PERP</t>
+  </si>
+  <si>
+    <t>XS2244941063</t>
+  </si>
+  <si>
+    <t>IBER IN 1.874 PERP</t>
+  </si>
+  <si>
+    <t>3 388.60</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICAD PR 4.375 05-35</t>
+  </si>
+  <si>
+    <t>14 671.23</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FIN 3.25 10-29</t>
+  </si>
+  <si>
+    <t>3 207.08</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS 4.0 11-32</t>
+  </si>
+  <si>
+    <t>2 695.89</t>
+  </si>
+  <si>
+    <t>XS3074456891</t>
+  </si>
+  <si>
+    <t>INFO 3.375 06-31</t>
+  </si>
+  <si>
+    <t>4 154.30</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GRO 3.875 08-37</t>
+  </si>
+  <si>
+    <t>11 465.75</t>
+  </si>
+  <si>
+    <t>XS2022424993</t>
+  </si>
+  <si>
+    <t>INTE 1.75 07-29</t>
+  </si>
+  <si>
+    <t>5 043.84</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVE AB 3.5 03-34</t>
+  </si>
+  <si>
+    <t>5 595.59</t>
+  </si>
+  <si>
+    <t>XS2752472436</t>
+  </si>
+  <si>
+    <t>IREN 3.875 07-32</t>
+  </si>
+  <si>
+    <t>5 202.05</t>
+  </si>
+  <si>
+    <t>XS2977890313</t>
+  </si>
+  <si>
+    <t>IREN 4.5 PERP</t>
+  </si>
+  <si>
+    <t>8 260.27</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHN NT 3.125 12-33</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPM CHA 3.136 02-32</t>
+  </si>
+  <si>
+    <t>1 302.86</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GRO 4.75 04-35</t>
+  </si>
+  <si>
+    <t>17 750.68</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEP 3.875 09-33</t>
+  </si>
+  <si>
+    <t>7 728.77</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>Koni DS 3.625 07-34</t>
+  </si>
+  <si>
+    <t>5 263.70</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KPN 0.875 12-32</t>
+  </si>
+  <si>
+    <t>FR0013455854</t>
+  </si>
+  <si>
+    <t>LA MOND 4.375 PERP</t>
+  </si>
+  <si>
+    <t>3 629.81</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOY BA 3.875 05-32</t>
+  </si>
+  <si>
+    <t>3 333.56</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOY BA 4.0 05-35</t>
+  </si>
+  <si>
+    <t>6 327.56</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NE 4.231 09-30</t>
+  </si>
+  <si>
+    <t>6 120.46</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MO 3.0 03-32</t>
+  </si>
+  <si>
+    <t>XS3070027522</t>
+  </si>
+  <si>
+    <t>MAGN IN 3.625 05-31</t>
+  </si>
+  <si>
+    <t>5 762.56</t>
+  </si>
+  <si>
+    <t>XS2023644540</t>
+  </si>
+  <si>
+    <t>MERC FI 0.875 07-31</t>
+  </si>
+  <si>
+    <t>1 884.25</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERC KG 3.75 11-55</t>
+  </si>
+  <si>
+    <t>2 013.70</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZU FI 3.21 05-32</t>
+  </si>
+  <si>
+    <t>1 329.73</t>
+  </si>
+  <si>
+    <t>XS3025943419</t>
+  </si>
+  <si>
+    <t>MOND FI 3.75 05-33</t>
+  </si>
+  <si>
+    <t>6 098.63</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORG ST 3.955 03-35</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATI BU 4.0 07-35</t>
+  </si>
+  <si>
+    <t>2 675.18</t>
+  </si>
+  <si>
+    <t>XS2434710872</t>
+  </si>
+  <si>
+    <t>NATL GR 1.054 01-31</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATL GR 3.631 09-31</t>
+  </si>
+  <si>
+    <t>4 018.97</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATW GR 3.575 09-32</t>
+  </si>
+  <si>
+    <t>3 780.68</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATW GR 3.723 02-35</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETW FI 3.5 09-33</t>
+  </si>
+  <si>
+    <t>XS2602037629</t>
+  </si>
+  <si>
+    <t>NN GROU 6.375 PERP</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORD BK 3.25 11-35</t>
+  </si>
+  <si>
+    <t>3 339.04</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FIN 3.678 07-33</t>
+  </si>
+  <si>
+    <t>4 375.61</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>NV LUCH 3.625 11-35</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNI FI 3.7 03-32</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORP 3.25 01-32</t>
+  </si>
+  <si>
+    <t>2 633.30</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE 5.375 PERP</t>
+  </si>
+  <si>
+    <t>10 013.70</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROU 4.0 04-32</t>
+  </si>
+  <si>
+    <t>3 715.07</t>
+  </si>
+  <si>
+    <t>XS2439004412</t>
+  </si>
+  <si>
+    <t>PROL EU 1.0 02-29</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROL EU 4.0 05-34</t>
+  </si>
+  <si>
+    <t>3 539.73</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROL IN 1.625 06-32</t>
+  </si>
+  <si>
+    <t>1 558.22</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROX 0.75 11-36</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBL GR 3.375 06-32</t>
+  </si>
+  <si>
+    <t>5 270.55</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIF SC 3.852 09-32</t>
+  </si>
+  <si>
+    <t>4 263.58</t>
+  </si>
+  <si>
+    <t>FR0014015EO5</t>
+  </si>
+  <si>
+    <t>RCI BAN 3.75 02-32</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELE 3.0 01-34</t>
+  </si>
+  <si>
     <t>1 084.93</t>
   </si>
   <si>
-    <t>BE6371086297</t>
-[...445 lines deleted...]
-  <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELE 4.625 PERP</t>
   </si>
   <si>
-    <t>15 889.73</t>
+    <t>17 410.27</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA 3.375 07-32</t>
   </si>
   <si>
-    <t>2 200.68</t>
+    <t>2 385.62</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FI 3.375 03-33</t>
   </si>
   <si>
-    <t>6 454.11</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2979759359</t>
   </si>
   <si>
     <t>ROYA BA 3.25 01-31</t>
   </si>
   <si>
-    <t>1 460.27</t>
+    <t>2 172.60</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE EDF 3.75 07-35</t>
   </si>
   <si>
-    <t>9 986.30</t>
+    <t>10 808.22</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI 2.75 03-31</t>
   </si>
   <si>
-    <t>5 394.52</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOT HY 3.375 09-32</t>
   </si>
   <si>
-    <t>5 020.89</t>
+    <t>5 575.68</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FI 3.75 01-32</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SG 3.75 09-33</t>
   </si>
   <si>
-    <t>1 849.32</t>
+    <t>2 054.79</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SG 3.875 11-35</t>
   </si>
   <si>
-    <t>3 312.33</t>
+    <t>3 949.32</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CA 3.75 05-30</t>
   </si>
   <si>
-    <t>6 267.12</t>
+    <t>6 678.08</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMUR KA 3.489 11-31</t>
   </si>
   <si>
+    <t>1 170.01</t>
+  </si>
+  <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>SOCI DE 3.125 01-34</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
-    <t>9 525.08</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE 4.0 PERP</t>
   </si>
   <si>
-    <t>6 947.95</t>
+    <t>7 386.30</t>
   </si>
   <si>
     <t>XS2631822868</t>
   </si>
   <si>
     <t>STAT AS 3.5 06-33</t>
   </si>
   <si>
-    <t>5 139.73</t>
+    <t>5 523.29</t>
+  </si>
+  <si>
+    <t>XS3307413842</t>
+  </si>
+  <si>
+    <t>STEL NV 6.25 PERP</t>
   </si>
   <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA 5.0 11-32</t>
   </si>
   <si>
-    <t>3 315.07</t>
+    <t>3 863.01</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYEN SA 3.375 05-31</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE AB 0.75 03-31</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE AB 3.75 11-29</t>
   </si>
   <si>
-    <t>1 047.95</t>
+    <t>1 253.42</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELI CO 3.625 02-32</t>
   </si>
   <si>
     <t>XS1966038249</t>
   </si>
   <si>
     <t>TELS CO 1.375 03-29</t>
   </si>
   <si>
-    <t>2 584.25</t>
+    <t>2 734.93</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELS GR 3.375 03-35</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENN HO 4.25 04-32</t>
   </si>
   <si>
-    <t>3 609.59</t>
+    <t>3 842.47</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>5 547.95</t>
+    <t>6 041.10</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
     <t>TERN RE 3.875 PERP</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERN RE 4.75 PERP</t>
   </si>
   <si>
-    <t>8 510.96</t>
+    <t>9 031.51</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THAL SE 4.25 10-31</t>
   </si>
   <si>
-    <t>3 190.41</t>
+    <t>3 656.16</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>THE MAG 3.75 11-34</t>
   </si>
   <si>
-    <t>3 534.04</t>
+    <t>4 255.27</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>THE SAG 3.821 02-33</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>TMOB U 3.625 02-35</t>
   </si>
   <si>
+    <t>1 307.68</t>
+  </si>
+  <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORO DO 4.03 01-36</t>
   </si>
   <si>
-    <t>1 068.78</t>
+    <t>1 603.17</t>
   </si>
   <si>
     <t>XS2778764006</t>
   </si>
   <si>
     <t>TRAN FI 3.713 03-32</t>
   </si>
   <si>
-    <t>7 263.24</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRAN FI 4.143 04-35</t>
   </si>
   <si>
-    <t>3 643.57</t>
+    <t>3 870.58</t>
   </si>
   <si>
     <t>CH1474856957</t>
   </si>
   <si>
     <t>UBS GRO 3.162 08-31</t>
   </si>
   <si>
-    <t>3 551.84</t>
+    <t>3 898.36</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GRO 4.125 06-33</t>
   </si>
   <si>
-    <t>3 028.77</t>
+    <t>3 254.79</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB 4.25 03-30</t>
   </si>
   <si>
-    <t>8 127.40</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIB RO 3.875 09-34</t>
   </si>
   <si>
-    <t>5 541.78</t>
+    <t>6 178.77</t>
   </si>
   <si>
     <t>ES0280907041</t>
   </si>
   <si>
     <t>UNIC BA 5.5 06-34</t>
   </si>
   <si>
-    <t>3 842.47</t>
+    <t>4 143.84</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIV MU 3.75 06-32</t>
   </si>
   <si>
-    <t>9 465.51</t>
+    <t>10 231.95</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOL EN 2.5 PERP</t>
   </si>
   <si>
-    <t>4 356.16</t>
+    <t>4 630.14</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOL EN 2.974 01-31</t>
   </si>
   <si>
+    <t>1 189.60</t>
+  </si>
+  <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
-    <t>5 182.19</t>
-[...5 lines deleted...]
-    <t>VERI CO 4.246 08-56</t>
+    <t>5 538.36</t>
+  </si>
+  <si>
+    <t>XS3310548105</t>
+  </si>
+  <si>
+    <t>VEST WI 3.75 06-33</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONO SE 0.75 09-32</t>
   </si>
   <si>
     <t>FR0014003S72</t>
   </si>
   <si>
     <t>WENDEL 1.0 06-31</t>
   </si>
   <si>
-    <t>1 512.33</t>
+    <t>1 621.92</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLT KL 0.75 07-30</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUER KA 3.153 09-31</t>
   </si>
   <si>
-    <t>3 006.15</t>
-[...23 lines deleted...]
-    <t>EMINI SP500 E 0326</t>
+    <t>3 351.68</t>
+  </si>
+  <si>
+    <t>SLBM6 Index</t>
+  </si>
+  <si>
+    <t>EMINI SP500 E 0626</t>
   </si>
   <si>
     <t>RXM6 Comdty</t>
   </si>
   <si>
     <t>EURO BUND 0626</t>
   </si>
   <si>
-    <t>XSSH6 Index</t>
-[...11 lines deleted...]
-    <t>GBP</t>
+    <t>VGM6 Index</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 0626</t>
   </si>
   <si>
     <t>ASDZ27 Index</t>
   </si>
   <si>
     <t>SP 500 ANNL D 1227</t>
   </si>
   <si>
-    <t>UXYM6 Comdty</t>
-[...4 lines deleted...]
-  <si>
     <t>TYM6 Comdty</t>
   </si>
   <si>
     <t>US 10YR NOTE 0626</t>
   </si>
   <si>
     <t>OIRL0000025E</t>
   </si>
   <si>
     <t>BBG CA 260911 P96.25</t>
   </si>
   <si>
     <t>OIRL0000025D</t>
   </si>
   <si>
     <t>BBG CA 260911 P96.5</t>
   </si>
   <si>
     <t>OIRL0000027W</t>
   </si>
   <si>
     <t>BBG CA 260911 P96.75</t>
   </si>
   <si>
     <t>OIRL000002AC</t>
   </si>
   <si>
     <t>EUR MI 261211 C97.87</t>
   </si>
   <si>
     <t>OIRL000002AB</t>
   </si>
   <si>
     <t>EUR MI 261211 C98</t>
   </si>
   <si>
-    <t>SX5E 03/26 P</t>
-[...2 lines deleted...]
-    <t>EURO S 260320 P5800</t>
+    <t>OINL00002243</t>
+  </si>
+  <si>
+    <t>EURO S 260918 C6350</t>
+  </si>
+  <si>
+    <t>OINL00001ZMH</t>
+  </si>
+  <si>
+    <t>EURO S 261218 C6600</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2671,151 +2650,151 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>8806.0</v>
       </c>
       <c r="D2">
-        <v>5534.11</v>
+        <v>5307.99</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>48733384.43</v>
+        <v>46742231.13</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>48733384.43</v>
+        <v>46742231.13</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>654.636</v>
+        <v>655.814</v>
       </c>
       <c r="D3">
-        <v>16891.19</v>
+        <v>16201.05</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>11057585.4</v>
+        <v>10624878.35</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>11057585.4</v>
+        <v>10624878.35</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>23503.178</v>
+        <v>23936.706</v>
       </c>
       <c r="D4">
-        <v>121.02</v>
+        <v>116.03</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>2844436.46</v>
+        <v>2777402.33</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>2844436.46</v>
+        <v>2777402.33</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P286"/>
+  <dimension ref="A1:P284"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O286" sqref="O286"/>
+      <selection activeCell="O284" sqref="O284"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2837,14286 +2816,14186 @@
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
         <v>2000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>44.88</v>
+        <v>39.73</v>
       </c>
       <c r="E2" s="1">
         <v>34.904835</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>69809.67</v>
       </c>
       <c r="I2" s="1">
-        <v>19950.33</v>
+        <v>9650.33</v>
       </c>
       <c r="J2" s="1">
-        <v>28.578175487723</v>
+        <v>13.823772551854</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>89760.0</v>
+        <v>79460.0</v>
       </c>
       <c r="N2" s="1">
-        <v>89760.0</v>
+        <v>79460.0</v>
       </c>
       <c r="O2" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>493.0</v>
+        <v>57.0</v>
       </c>
       <c r="D3" s="1">
-        <v>151.35</v>
+        <v>863.5</v>
       </c>
       <c r="E3" s="1">
-        <v>167.52561866</v>
+        <v>1427.29245614</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>82590.13</v>
+        <v>81355.67</v>
       </c>
       <c r="I3" s="1">
-        <v>-7974.58</v>
+        <v>-32136.17</v>
       </c>
       <c r="J3" s="1">
-        <v>-9.6556089692558</v>
+        <v>-39.500836266237</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>74615.55</v>
+        <v>49219.5</v>
       </c>
       <c r="N3" s="1">
-        <v>74615.55</v>
+        <v>49219.5</v>
       </c>
       <c r="O3" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>57.0</v>
+        <v>1262.0</v>
       </c>
       <c r="D4" s="1">
-        <v>965.7</v>
+        <v>167.24</v>
       </c>
       <c r="E4" s="1">
-        <v>1427.29245614</v>
+        <v>128.3753645</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>81355.67</v>
+        <v>162009.71</v>
       </c>
       <c r="I4" s="1">
-        <v>-26310.77</v>
+        <v>49047.17</v>
       </c>
       <c r="J4" s="1">
-        <v>-32.34042568883</v>
+        <v>30.27421628</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>55044.9</v>
+        <v>211056.88</v>
       </c>
       <c r="N4" s="1">
-        <v>55044.9</v>
+        <v>211056.88</v>
       </c>
       <c r="O4" s="1">
-        <v>0.09</v>
+        <v>0.35</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
-        <v>1262.0</v>
+        <v>1609.0</v>
       </c>
       <c r="D5" s="1">
-        <v>175.68</v>
+        <v>160.92</v>
       </c>
       <c r="E5" s="1">
-        <v>128.3753645</v>
+        <v>159.98949037</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>162009.71</v>
+        <v>257423.09</v>
       </c>
       <c r="I5" s="1">
-        <v>59698.45</v>
+        <v>1497.19</v>
       </c>
       <c r="J5" s="1">
-        <v>36.848686415154</v>
+        <v>0.58160672377913</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>221708.16</v>
+        <v>258920.28</v>
       </c>
       <c r="N5" s="1">
-        <v>221708.16</v>
+        <v>258920.28</v>
       </c>
       <c r="O5" s="1">
-        <v>0.35</v>
+        <v>0.43</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>1609.0</v>
+        <v>1272.0</v>
       </c>
       <c r="D6" s="1">
-        <v>180.28</v>
+        <v>347.6</v>
       </c>
       <c r="E6" s="1">
-        <v>159.98949037</v>
+        <v>264.00595912</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>257423.09</v>
+        <v>335815.58</v>
       </c>
       <c r="I6" s="1">
-        <v>32647.43</v>
+        <v>106331.62</v>
       </c>
       <c r="J6" s="1">
-        <v>12.682401567008</v>
+        <v>31.663694698144</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>290070.52</v>
+        <v>442147.2</v>
       </c>
       <c r="N6" s="1">
-        <v>290070.52</v>
+        <v>442147.2</v>
       </c>
       <c r="O6" s="1">
-        <v>0.46</v>
+        <v>0.74</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>1272.0</v>
+        <v>4720.0</v>
       </c>
       <c r="D7" s="1">
-        <v>370.4</v>
+        <v>23.19</v>
       </c>
       <c r="E7" s="1">
-        <v>264.00595912</v>
+        <v>20.05368856</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>335815.58</v>
+        <v>94653.41</v>
       </c>
       <c r="I7" s="1">
-        <v>135333.22</v>
+        <v>14803.39</v>
       </c>
       <c r="J7" s="1">
-        <v>40.29986339526</v>
+        <v>15.639573893851</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>471148.8</v>
+        <v>109456.8</v>
       </c>
       <c r="N7" s="1">
-        <v>471148.8</v>
+        <v>109456.8</v>
       </c>
       <c r="O7" s="1">
-        <v>0.75</v>
+        <v>0.18</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
-        <v>4720.0</v>
+        <v>890.0</v>
       </c>
       <c r="D8" s="1">
-        <v>27.21</v>
+        <v>49.19</v>
       </c>
       <c r="E8" s="1">
-        <v>20.05368856</v>
+        <v>67.54492135</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>94653.41</v>
+        <v>60114.98</v>
       </c>
       <c r="I8" s="1">
-        <v>33777.79</v>
+        <v>-16335.88</v>
       </c>
       <c r="J8" s="1">
-        <v>35.685761347637</v>
+        <v>-27.174391474471</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>128431.2</v>
+        <v>43779.1</v>
       </c>
       <c r="N8" s="1">
-        <v>128431.2</v>
+        <v>43779.1</v>
       </c>
       <c r="O8" s="1">
-        <v>0.21</v>
+        <v>0.07</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
-        <v>890.0</v>
+        <v>3531.0</v>
       </c>
       <c r="D9" s="1">
-        <v>51.38</v>
+        <v>32.96</v>
       </c>
       <c r="E9" s="1">
-        <v>67.54492135</v>
+        <v>30.76847635</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>60114.98</v>
+        <v>108643.49</v>
       </c>
       <c r="I9" s="1">
-        <v>-14386.78</v>
+        <v>7738.27</v>
       </c>
       <c r="J9" s="1">
-        <v>-23.932104776547</v>
+        <v>7.1226264914722</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>45728.2</v>
+        <v>116381.76</v>
       </c>
       <c r="N9" s="1">
-        <v>45728.2</v>
+        <v>116381.76</v>
       </c>
       <c r="O9" s="1">
-        <v>0.07</v>
+        <v>0.19</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>3487.0</v>
+        <v>910.0</v>
       </c>
       <c r="D10" s="1">
-        <v>43.12</v>
+        <v>1128.2</v>
       </c>
       <c r="E10" s="1">
-        <v>30.69737884</v>
+        <v>605.02332967</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>107041.76</v>
+        <v>550571.23</v>
       </c>
       <c r="I10" s="1">
-        <v>43317.68</v>
+        <v>476090.77</v>
       </c>
       <c r="J10" s="1">
-        <v>40.468019210446</v>
+        <v>86.472148208689</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>150359.44</v>
+        <v>1026662.0</v>
       </c>
       <c r="N10" s="1">
-        <v>150359.44</v>
+        <v>1026662.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.24</v>
+        <v>1.71</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>3557.0</v>
+        <v>3556.0</v>
       </c>
       <c r="D11" s="1">
-        <v>0.0</v>
+        <v>37.7</v>
       </c>
       <c r="E11" s="1">
-        <v>0.0</v>
+        <v>30.9318279</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>0.0</v>
+        <v>109993.58</v>
       </c>
       <c r="I11" s="1">
-        <v>0.0</v>
+        <v>24067.62</v>
       </c>
       <c r="J11" s="1">
-        <v>0</v>
+        <v>21.88093159619</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>0.0</v>
+        <v>134061.2</v>
       </c>
       <c r="N11" s="1">
-        <v>0.0</v>
+        <v>134061.2</v>
       </c>
       <c r="O11" s="1">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="1">
-        <v>910.0</v>
+        <v>27174.0</v>
       </c>
       <c r="D12" s="1">
-        <v>1210.4</v>
+        <v>9.245</v>
       </c>
       <c r="E12" s="1">
-        <v>605.02332967</v>
+        <v>3.99873445</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>550571.23</v>
+        <v>108661.61</v>
       </c>
       <c r="I12" s="1">
-        <v>550892.77</v>
+        <v>142562.02</v>
       </c>
       <c r="J12" s="1">
-        <v>100.05840116273</v>
+        <v>131.1981480856</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1101464.0</v>
+        <v>251223.63</v>
       </c>
       <c r="N12" s="1">
-        <v>1101464.0</v>
+        <v>251223.63</v>
       </c>
       <c r="O12" s="1">
-        <v>1.76</v>
+        <v>0.42</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="1">
-        <v>3556.0</v>
+        <v>972.0</v>
       </c>
       <c r="D13" s="1">
-        <v>40.53</v>
+        <v>90.7</v>
       </c>
       <c r="E13" s="1">
-        <v>30.9318279</v>
+        <v>98.89812757</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>109993.58</v>
+        <v>96128.98</v>
       </c>
       <c r="I13" s="1">
-        <v>34131.1</v>
+        <v>-7968.58</v>
       </c>
       <c r="J13" s="1">
-        <v>31.030083755797</v>
+        <v>-8.2894669224619</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>144124.68</v>
+        <v>88160.4</v>
       </c>
       <c r="N13" s="1">
-        <v>144124.68</v>
+        <v>88160.4</v>
       </c>
       <c r="O13" s="1">
-        <v>0.23</v>
+        <v>0.15</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="1">
-        <v>27174.0</v>
+        <v>1069.0</v>
       </c>
       <c r="D14" s="1">
-        <v>10.246</v>
+        <v>75.76</v>
       </c>
       <c r="E14" s="1">
-        <v>3.99873445</v>
+        <v>78.07188026</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>108661.61</v>
+        <v>83458.84</v>
       </c>
       <c r="I14" s="1">
-        <v>169763.19</v>
+        <v>-2471.4</v>
       </c>
       <c r="J14" s="1">
-        <v>156.23106449463</v>
+        <v>-2.9612201655331</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>278424.8</v>
+        <v>80987.44</v>
       </c>
       <c r="N14" s="1">
-        <v>278424.8</v>
+        <v>80987.44</v>
       </c>
       <c r="O14" s="1">
-        <v>0.44</v>
+        <v>0.13</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>972.0</v>
+        <v>5197.0</v>
       </c>
       <c r="D15" s="1">
-        <v>101.0</v>
+        <v>26.46</v>
       </c>
       <c r="E15" s="1">
-        <v>98.89812757</v>
+        <v>23.38217433</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>96128.98</v>
+        <v>121517.16</v>
       </c>
       <c r="I15" s="1">
-        <v>2043.02</v>
+        <v>15995.46</v>
       </c>
       <c r="J15" s="1">
-        <v>2.1252904171042</v>
+        <v>13.163128565546</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>98172.0</v>
+        <v>137512.62</v>
       </c>
       <c r="N15" s="1">
-        <v>98172.0</v>
+        <v>137512.62</v>
       </c>
       <c r="O15" s="1">
-        <v>0.16</v>
+        <v>0.23</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
-        <v>1069.0</v>
+        <v>8154.0</v>
       </c>
       <c r="D16" s="1">
-        <v>85.0</v>
+        <v>9.946</v>
       </c>
       <c r="E16" s="1">
-        <v>78.07188026</v>
+        <v>4.83032745</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>83458.84</v>
+        <v>39386.49</v>
       </c>
       <c r="I16" s="1">
-        <v>7406.16</v>
+        <v>41713.19</v>
       </c>
       <c r="J16" s="1">
-        <v>8.8740270054077</v>
+        <v>105.90735554247</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>90865.0</v>
+        <v>81099.68</v>
       </c>
       <c r="N16" s="1">
-        <v>90865.0</v>
+        <v>81099.68</v>
       </c>
       <c r="O16" s="1">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>5197.0</v>
+        <v>481.0</v>
       </c>
       <c r="D17" s="1">
-        <v>29.48</v>
+        <v>98.58</v>
       </c>
       <c r="E17" s="1">
-        <v>23.38217433</v>
+        <v>121.64931393</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>121517.16</v>
+        <v>58513.32</v>
       </c>
       <c r="I17" s="1">
-        <v>31690.4</v>
+        <v>-11096.34</v>
       </c>
       <c r="J17" s="1">
-        <v>26.078950495551</v>
+        <v>-18.963784656212</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>153207.56</v>
+        <v>47416.98</v>
       </c>
       <c r="N17" s="1">
-        <v>153207.56</v>
+        <v>47416.98</v>
       </c>
       <c r="O17" s="1">
-        <v>0.24</v>
+        <v>0.08</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
-        <v>11340.0</v>
+        <v>6856.0</v>
       </c>
       <c r="D18" s="1">
-        <v>10.29</v>
+        <v>30.33</v>
       </c>
       <c r="E18" s="1">
-        <v>4.83032716</v>
+        <v>12.05353996</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>54775.91</v>
+        <v>82639.07</v>
       </c>
       <c r="I18" s="1">
-        <v>61912.69</v>
+        <v>125303.41</v>
       </c>
       <c r="J18" s="1">
-        <v>113.02904871868</v>
+        <v>151.62732349239</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>116688.6</v>
+        <v>207942.48</v>
       </c>
       <c r="N18" s="1">
-        <v>116688.6</v>
+        <v>207942.48</v>
       </c>
       <c r="O18" s="1">
-        <v>0.19</v>
+        <v>0.35</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>481.0</v>
+        <v>1912.0</v>
       </c>
       <c r="D19" s="1">
-        <v>103.85</v>
+        <v>68.5</v>
       </c>
       <c r="E19" s="1">
-        <v>121.64931393</v>
+        <v>61.61330544</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>58513.32</v>
+        <v>117804.64</v>
       </c>
       <c r="I19" s="1">
-        <v>-8561.47</v>
+        <v>13167.36</v>
       </c>
       <c r="J19" s="1">
-        <v>-14.631659936575</v>
+        <v>11.177284697784</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>49951.85</v>
+        <v>130972.0</v>
       </c>
       <c r="N19" s="1">
-        <v>49951.85</v>
+        <v>130972.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.08</v>
+        <v>0.22</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
-        <v>6856.0</v>
+        <v>2331.0</v>
       </c>
       <c r="D20" s="1">
-        <v>33.29</v>
+        <v>17.2</v>
       </c>
       <c r="E20" s="1">
-        <v>12.05353996</v>
+        <v>35.14176319</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>82639.07</v>
+        <v>81915.45</v>
       </c>
       <c r="I20" s="1">
-        <v>145597.17</v>
+        <v>-41822.25</v>
       </c>
       <c r="J20" s="1">
-        <v>176.18442463111</v>
+        <v>-51.055386987436</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>228236.24</v>
+        <v>40093.2</v>
       </c>
       <c r="N20" s="1">
-        <v>228236.24</v>
+        <v>40093.2</v>
       </c>
       <c r="O20" s="1">
-        <v>0.36</v>
+        <v>0.07</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1">
-        <v>1912.0</v>
+        <v>1726.0</v>
       </c>
       <c r="D21" s="1">
-        <v>71.22</v>
+        <v>58.12</v>
       </c>
       <c r="E21" s="1">
-        <v>61.61330544</v>
+        <v>107.86507532</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>117804.64</v>
+        <v>186175.12</v>
       </c>
       <c r="I21" s="1">
-        <v>18368.0</v>
+        <v>-85860.0</v>
       </c>
       <c r="J21" s="1">
-        <v>15.591915564616</v>
+        <v>-46.117870099936</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>136172.64</v>
+        <v>100315.12</v>
       </c>
       <c r="N21" s="1">
-        <v>136172.64</v>
+        <v>100315.12</v>
       </c>
       <c r="O21" s="1">
-        <v>0.22</v>
+        <v>0.17</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="1">
-        <v>2331.0</v>
+        <v>9386.0</v>
       </c>
       <c r="D22" s="1">
-        <v>18.47</v>
+        <v>18.48</v>
       </c>
       <c r="E22" s="1">
-        <v>35.14176319</v>
+        <v>13.59532389</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>81915.45</v>
+        <v>127605.71</v>
       </c>
       <c r="I22" s="1">
-        <v>-38861.88</v>
+        <v>45847.57</v>
       </c>
       <c r="J22" s="1">
-        <v>-47.441453352206</v>
+        <v>35.929089693557</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>43053.57</v>
+        <v>173453.28</v>
       </c>
       <c r="N22" s="1">
-        <v>43053.57</v>
+        <v>173453.28</v>
       </c>
       <c r="O22" s="1">
-        <v>0.07</v>
+        <v>0.29</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>70</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="1">
-        <v>1726.0</v>
+        <v>19281.0</v>
       </c>
       <c r="D23" s="1">
-        <v>59.88</v>
+        <v>4.272</v>
       </c>
       <c r="E23" s="1">
-        <v>107.86507532</v>
+        <v>3.17668845</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>186175.12</v>
+        <v>61249.73</v>
       </c>
       <c r="I23" s="1">
-        <v>-82822.24</v>
+        <v>21118.7</v>
       </c>
       <c r="J23" s="1">
-        <v>-44.486202023127</v>
+        <v>34.479662196062</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>103352.88</v>
+        <v>82368.43</v>
       </c>
       <c r="N23" s="1">
-        <v>103352.88</v>
+        <v>82368.43</v>
       </c>
       <c r="O23" s="1">
-        <v>0.17</v>
+        <v>0.14</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>72</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1">
-        <v>9386.0</v>
+        <v>35473.0</v>
       </c>
       <c r="D24" s="1">
-        <v>19.44</v>
+        <v>9.135</v>
       </c>
       <c r="E24" s="1">
-        <v>13.59532389</v>
+        <v>6.95718124</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>127605.71</v>
+        <v>246792.09</v>
       </c>
       <c r="I24" s="1">
-        <v>54858.13</v>
+        <v>77253.77</v>
       </c>
       <c r="J24" s="1">
-        <v>42.990341106209</v>
+        <v>31.303179125393</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>182463.84</v>
+        <v>324045.86</v>
       </c>
       <c r="N24" s="1">
-        <v>182463.84</v>
+        <v>324045.86</v>
       </c>
       <c r="O24" s="1">
-        <v>0.29</v>
+        <v>0.54</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>74</v>
       </c>
       <c r="B25" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="1">
-        <v>19281.0</v>
+        <v>5291.0</v>
       </c>
       <c r="D25" s="1">
-        <v>4.544</v>
+        <v>26.51</v>
       </c>
       <c r="E25" s="1">
-        <v>3.17668845</v>
+        <v>27.27949915</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>61249.73</v>
+        <v>144335.83</v>
       </c>
       <c r="I25" s="1">
-        <v>26363.13</v>
+        <v>-4071.42</v>
       </c>
       <c r="J25" s="1">
-        <v>43.042034634275</v>
+        <v>-2.820796471673</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>87612.86</v>
+        <v>140264.41</v>
       </c>
       <c r="N25" s="1">
-        <v>87612.86</v>
+        <v>140264.41</v>
       </c>
       <c r="O25" s="1">
-        <v>0.14</v>
+        <v>0.23</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>76</v>
       </c>
       <c r="B26" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="1">
-        <v>35473.0</v>
+        <v>1133.0</v>
       </c>
       <c r="D26" s="1">
-        <v>9.985</v>
+        <v>89.35</v>
       </c>
       <c r="E26" s="1">
-        <v>6.95718124</v>
+        <v>54.87600177</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>246792.09</v>
+        <v>62174.51</v>
       </c>
       <c r="I26" s="1">
-        <v>107405.82</v>
+        <v>39059.04</v>
       </c>
       <c r="J26" s="1">
-        <v>43.520770864253</v>
+        <v>62.821628992331</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>354197.91</v>
+        <v>101233.55</v>
       </c>
       <c r="N26" s="1">
-        <v>354197.91</v>
+        <v>101233.55</v>
       </c>
       <c r="O26" s="1">
-        <v>0.57</v>
+        <v>0.17</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>78</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="1">
-        <v>1133.0</v>
+        <v>572.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.05</v>
+        <v>194.75</v>
       </c>
       <c r="E27" s="1">
-        <v>54.87600177</v>
+        <v>204.46632867</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>62174.51</v>
+        <v>116954.74</v>
       </c>
       <c r="I27" s="1">
-        <v>50049.14</v>
+        <v>-5557.74</v>
       </c>
       <c r="J27" s="1">
-        <v>80.497843891331</v>
+        <v>-4.7520433973005</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>112223.65</v>
+        <v>111397.0</v>
       </c>
       <c r="N27" s="1">
-        <v>112223.65</v>
+        <v>111397.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>80</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1">
-        <v>572.0</v>
+        <v>4248.0</v>
       </c>
       <c r="D28" s="1">
-        <v>219.3</v>
+        <v>33.35</v>
       </c>
       <c r="E28" s="1">
-        <v>204.46632867</v>
+        <v>21.45053908</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>116954.74</v>
+        <v>91121.89</v>
       </c>
       <c r="I28" s="1">
-        <v>8484.86</v>
+        <v>50548.91</v>
       </c>
       <c r="J28" s="1">
-        <v>7.2548235325905</v>
+        <v>55.473948136941</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>125439.6</v>
+        <v>141670.8</v>
       </c>
       <c r="N28" s="1">
-        <v>125439.6</v>
+        <v>141670.8</v>
       </c>
       <c r="O28" s="1">
-        <v>0.2</v>
+        <v>0.24</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>82</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="1">
-        <v>4248.0</v>
+        <v>45.0</v>
       </c>
       <c r="D29" s="1">
-        <v>34.92</v>
+        <v>1656.0</v>
       </c>
       <c r="E29" s="1">
-        <v>21.45053908</v>
+        <v>1167.04155556</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>91121.89</v>
+        <v>52516.87</v>
       </c>
       <c r="I29" s="1">
-        <v>57218.27</v>
+        <v>22003.13</v>
       </c>
       <c r="J29" s="1">
-        <v>62.793111512503</v>
+        <v>41.897260823046</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>148340.16</v>
+        <v>74520.0</v>
       </c>
       <c r="N29" s="1">
-        <v>148340.16</v>
+        <v>74520.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.24</v>
+        <v>0.12</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>84</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="1">
-        <v>45.0</v>
+        <v>11223.0</v>
       </c>
       <c r="D30" s="1">
-        <v>1967.0</v>
+        <v>19.175</v>
       </c>
       <c r="E30" s="1">
-        <v>1167.04155556</v>
+        <v>11.96283525</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>52516.87</v>
+        <v>134258.9</v>
       </c>
       <c r="I30" s="1">
-        <v>35998.13</v>
+        <v>80942.13</v>
       </c>
       <c r="J30" s="1">
-        <v>68.545840603219</v>
+        <v>60.288092632965</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>88515.0</v>
+        <v>215201.03</v>
       </c>
       <c r="N30" s="1">
-        <v>88515.0</v>
+        <v>215201.03</v>
       </c>
       <c r="O30" s="1">
-        <v>0.14</v>
+        <v>0.36</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>86</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="1">
-        <v>11223.0</v>
+        <v>779.0</v>
       </c>
       <c r="D31" s="1">
-        <v>19.805</v>
+        <v>70.24</v>
       </c>
       <c r="E31" s="1">
-        <v>11.96283525</v>
+        <v>147.68730424</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>134258.9</v>
+        <v>115048.41</v>
       </c>
       <c r="I31" s="1">
-        <v>88012.62</v>
+        <v>-60331.45</v>
       </c>
       <c r="J31" s="1">
-        <v>65.554402724885</v>
+        <v>-52.44005545144</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>222271.52</v>
+        <v>54716.96</v>
       </c>
       <c r="N31" s="1">
-        <v>222271.52</v>
+        <v>54716.96</v>
       </c>
       <c r="O31" s="1">
-        <v>0.35</v>
+        <v>0.09</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>88</v>
       </c>
       <c r="B32" t="s">
         <v>89</v>
       </c>
       <c r="C32" s="1">
-        <v>779.0</v>
+        <v>3879.0</v>
       </c>
       <c r="D32" s="1">
-        <v>77.4</v>
+        <v>50.56</v>
       </c>
       <c r="E32" s="1">
-        <v>147.68730424</v>
+        <v>45.07858984</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>115048.41</v>
+        <v>174859.85</v>
       </c>
       <c r="I32" s="1">
-        <v>-54753.81</v>
+        <v>21262.39</v>
       </c>
       <c r="J32" s="1">
-        <v>-47.591974543586</v>
+        <v>12.159675305681</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>60294.6</v>
+        <v>196122.24</v>
       </c>
       <c r="N32" s="1">
-        <v>60294.6</v>
+        <v>196122.24</v>
       </c>
       <c r="O32" s="1">
-        <v>0.1</v>
+        <v>0.33</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>90</v>
       </c>
       <c r="B33" t="s">
         <v>91</v>
       </c>
       <c r="C33" s="1">
-        <v>3879.0</v>
+        <v>7831.0</v>
       </c>
       <c r="D33" s="1">
-        <v>54.1</v>
+        <v>37.645</v>
       </c>
       <c r="E33" s="1">
-        <v>45.07858984</v>
+        <v>33.86953646</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>174859.85</v>
+        <v>265232.34</v>
       </c>
       <c r="I33" s="1">
-        <v>34994.05</v>
+        <v>29565.66</v>
       </c>
       <c r="J33" s="1">
-        <v>20.012627255485</v>
+        <v>11.14707957559</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>209853.9</v>
+        <v>294798.0</v>
       </c>
       <c r="N33" s="1">
-        <v>209853.9</v>
+        <v>294798.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.34</v>
+        <v>0.49</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>92</v>
       </c>
       <c r="B34" t="s">
         <v>93</v>
       </c>
       <c r="C34" s="1">
-        <v>7831.0</v>
+        <v>25120.0</v>
       </c>
       <c r="D34" s="1">
-        <v>44.415</v>
+        <v>4.966</v>
       </c>
       <c r="E34" s="1">
-        <v>33.86953646</v>
+        <v>2.45020581</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>265232.34</v>
+        <v>61549.17</v>
       </c>
       <c r="I34" s="1">
-        <v>82581.53</v>
+        <v>63196.75</v>
       </c>
       <c r="J34" s="1">
-        <v>31.135543275002</v>
+        <v>102.67685169434</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>347813.87</v>
+        <v>124745.92</v>
       </c>
       <c r="N34" s="1">
-        <v>347813.87</v>
+        <v>124745.92</v>
       </c>
       <c r="O34" s="1">
-        <v>0.56</v>
+        <v>0.21</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>94</v>
       </c>
       <c r="B35" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="1">
-        <v>25120.0</v>
+        <v>1072.0</v>
       </c>
       <c r="D35" s="1">
-        <v>5.605</v>
+        <v>103.45</v>
       </c>
       <c r="E35" s="1">
-        <v>2.45020581</v>
+        <v>74.62232276</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>61549.17</v>
+        <v>79995.13</v>
       </c>
       <c r="I35" s="1">
-        <v>79248.43</v>
+        <v>30903.27</v>
       </c>
       <c r="J35" s="1">
-        <v>128.75629354547</v>
+        <v>38.631439188861</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>140797.6</v>
+        <v>110898.4</v>
       </c>
       <c r="N35" s="1">
-        <v>140797.6</v>
+        <v>110898.4</v>
       </c>
       <c r="O35" s="1">
-        <v>0.22</v>
+        <v>0.18</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>96</v>
       </c>
       <c r="B36" t="s">
         <v>97</v>
       </c>
       <c r="C36" s="1">
-        <v>1072.0</v>
+        <v>1611.0</v>
       </c>
       <c r="D36" s="1">
-        <v>113.25</v>
+        <v>65.45</v>
       </c>
       <c r="E36" s="1">
-        <v>74.62232276</v>
+        <v>102.3734761</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>79995.13</v>
+        <v>164923.67</v>
       </c>
       <c r="I36" s="1">
-        <v>41408.87</v>
+        <v>-59483.72</v>
       </c>
       <c r="J36" s="1">
-        <v>51.764238648028</v>
+        <v>-36.067424403059</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>121404.0</v>
+        <v>105439.95</v>
       </c>
       <c r="N36" s="1">
-        <v>121404.0</v>
+        <v>105439.95</v>
       </c>
       <c r="O36" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>98</v>
       </c>
       <c r="B37" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="1">
-        <v>1611.0</v>
+        <v>2073.0</v>
       </c>
       <c r="D37" s="1">
-        <v>73.4</v>
+        <v>43.48</v>
       </c>
       <c r="E37" s="1">
-        <v>102.3734761</v>
+        <v>38.14647853</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>164923.67</v>
+        <v>79077.65</v>
       </c>
       <c r="I37" s="1">
-        <v>-46676.27</v>
+        <v>11056.39</v>
       </c>
       <c r="J37" s="1">
-        <v>-28.30174104178</v>
+        <v>13.9816876197</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>118247.4</v>
+        <v>90134.04</v>
       </c>
       <c r="N37" s="1">
-        <v>118247.4</v>
+        <v>90134.04</v>
       </c>
       <c r="O37" s="1">
-        <v>0.19</v>
+        <v>0.15</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>100</v>
       </c>
       <c r="B38" t="s">
         <v>101</v>
       </c>
       <c r="C38" s="1">
-        <v>2073.0</v>
+        <v>846.0</v>
       </c>
       <c r="D38" s="1">
-        <v>57.05</v>
+        <v>95.9</v>
       </c>
       <c r="E38" s="1">
-        <v>38.14647853</v>
+        <v>87.72477541</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>79077.65</v>
+        <v>74215.16</v>
       </c>
       <c r="I38" s="1">
-        <v>39187.0</v>
+        <v>6916.24</v>
       </c>
       <c r="J38" s="1">
-        <v>49.555089206622</v>
+        <v>9.3191741417791</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>118264.65</v>
+        <v>81131.4</v>
       </c>
       <c r="N38" s="1">
-        <v>118264.65</v>
+        <v>81131.4</v>
       </c>
       <c r="O38" s="1">
-        <v>0.19</v>
+        <v>0.13</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>102</v>
       </c>
       <c r="B39" t="s">
         <v>103</v>
       </c>
       <c r="C39" s="1">
-        <v>846.0</v>
+        <v>57143.0</v>
       </c>
       <c r="D39" s="1">
-        <v>109.1</v>
+        <v>4.685</v>
       </c>
       <c r="E39" s="1">
-        <v>87.72477541</v>
+        <v>3.66370614</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>74215.16</v>
+        <v>209355.16</v>
       </c>
       <c r="I39" s="1">
-        <v>18083.44</v>
+        <v>58359.8</v>
       </c>
       <c r="J39" s="1">
-        <v>24.366234607592</v>
+        <v>27.875978791256</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>92298.6</v>
+        <v>267714.96</v>
       </c>
       <c r="N39" s="1">
-        <v>92298.6</v>
+        <v>267714.96</v>
       </c>
       <c r="O39" s="1">
-        <v>0.15</v>
+        <v>0.45</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>104</v>
       </c>
       <c r="B40" t="s">
         <v>105</v>
       </c>
       <c r="C40" s="1">
-        <v>57143.0</v>
+        <v>1009.0</v>
       </c>
       <c r="D40" s="1">
-        <v>4.794</v>
+        <v>131.65</v>
       </c>
       <c r="E40" s="1">
-        <v>3.66370614</v>
+        <v>103.978444</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>209355.16</v>
+        <v>104914.25</v>
       </c>
       <c r="I40" s="1">
-        <v>64588.38</v>
+        <v>27920.6</v>
       </c>
       <c r="J40" s="1">
-        <v>30.851104887981</v>
+        <v>26.612781390517</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>273943.54</v>
+        <v>132834.85</v>
       </c>
       <c r="N40" s="1">
-        <v>273943.54</v>
+        <v>132834.85</v>
       </c>
       <c r="O40" s="1">
-        <v>0.44</v>
+        <v>0.22</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>106</v>
       </c>
       <c r="B41" t="s">
         <v>107</v>
       </c>
       <c r="C41" s="1">
         <v>429.0</v>
       </c>
       <c r="D41" s="1">
-        <v>380.95</v>
+        <v>347.7</v>
       </c>
       <c r="E41" s="1">
         <v>327.90641026</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>140671.85</v>
       </c>
       <c r="I41" s="1">
-        <v>22755.7</v>
+        <v>8491.45</v>
       </c>
       <c r="J41" s="1">
-        <v>16.176441839643</v>
+        <v>6.036353399774</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>163427.55</v>
+        <v>149163.3</v>
       </c>
       <c r="N41" s="1">
-        <v>163427.55</v>
+        <v>149163.3</v>
       </c>
       <c r="O41" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>108</v>
       </c>
       <c r="B42" t="s">
         <v>109</v>
       </c>
       <c r="C42" s="1">
-        <v>1009.0</v>
+        <v>414.0</v>
       </c>
       <c r="D42" s="1">
-        <v>150.7</v>
+        <v>457.95</v>
       </c>
       <c r="E42" s="1">
-        <v>103.978444</v>
+        <v>572.89688406</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>104914.25</v>
+        <v>237179.31</v>
       </c>
       <c r="I42" s="1">
-        <v>47142.05</v>
+        <v>-47588.01</v>
       </c>
       <c r="J42" s="1">
-        <v>44.933886483485</v>
+        <v>-20.064148934407</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>152056.3</v>
+        <v>189591.3</v>
       </c>
       <c r="N42" s="1">
-        <v>152056.3</v>
+        <v>189591.3</v>
       </c>
       <c r="O42" s="1">
-        <v>0.24</v>
+        <v>0.32</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>110</v>
       </c>
       <c r="B43" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="1">
-        <v>414.0</v>
+        <v>245.0</v>
       </c>
       <c r="D43" s="1">
-        <v>520.5</v>
+        <v>520.8</v>
       </c>
       <c r="E43" s="1">
-        <v>572.89688406</v>
+        <v>582.54159184</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>237179.31</v>
+        <v>142722.69</v>
       </c>
       <c r="I43" s="1">
-        <v>-21692.31</v>
+        <v>-15126.69</v>
       </c>
       <c r="J43" s="1">
-        <v>-9.1459537511936</v>
+        <v>-10.598658139081</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>215487.0</v>
+        <v>127596.0</v>
       </c>
       <c r="N43" s="1">
-        <v>215487.0</v>
+        <v>127596.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.34</v>
+        <v>0.21</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>112</v>
       </c>
       <c r="B44" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="1">
-        <v>245.0</v>
+        <v>954.0</v>
       </c>
       <c r="D44" s="1">
-        <v>551.8</v>
+        <v>69.3</v>
       </c>
       <c r="E44" s="1">
-        <v>582.54159184</v>
+        <v>86.70493711</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>142722.69</v>
+        <v>82716.51</v>
       </c>
       <c r="I44" s="1">
-        <v>-7531.69</v>
+        <v>-16604.31</v>
       </c>
       <c r="J44" s="1">
-        <v>-5.2771496949784</v>
+        <v>-20.073755529579</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>135191.0</v>
+        <v>66112.2</v>
       </c>
       <c r="N44" s="1">
-        <v>135191.0</v>
+        <v>66112.2</v>
       </c>
       <c r="O44" s="1">
-        <v>0.22</v>
+        <v>0.11</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>114</v>
       </c>
       <c r="B45" t="s">
         <v>115</v>
       </c>
       <c r="C45" s="1">
-        <v>954.0</v>
+        <v>3721.0</v>
       </c>
       <c r="D45" s="1">
-        <v>67.45</v>
+        <v>17.115</v>
       </c>
       <c r="E45" s="1">
-        <v>86.70493711</v>
+        <v>13.37</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>82716.51</v>
+        <v>49749.77</v>
       </c>
       <c r="I45" s="1">
-        <v>-18369.21</v>
+        <v>13935.15</v>
       </c>
       <c r="J45" s="1">
-        <v>-22.207428722513</v>
+        <v>28.010481254486</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>64347.3</v>
+        <v>63684.92</v>
       </c>
       <c r="N45" s="1">
-        <v>64347.3</v>
+        <v>63684.92</v>
       </c>
       <c r="O45" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>116</v>
       </c>
       <c r="B46" t="s">
         <v>117</v>
       </c>
       <c r="C46" s="1">
-        <v>3721.0</v>
+        <v>2277.0</v>
       </c>
       <c r="D46" s="1">
-        <v>17.87</v>
+        <v>40.02</v>
       </c>
       <c r="E46" s="1">
-        <v>13.37</v>
+        <v>50.06087396</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>49749.77</v>
+        <v>113988.61</v>
       </c>
       <c r="I46" s="1">
-        <v>16744.5</v>
+        <v>-22863.07</v>
       </c>
       <c r="J46" s="1">
-        <v>33.657442034405</v>
+        <v>-20.057328534842</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>66494.27</v>
+        <v>91125.54</v>
       </c>
       <c r="N46" s="1">
-        <v>66494.27</v>
+        <v>91125.54</v>
       </c>
       <c r="O46" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>118</v>
       </c>
       <c r="B47" t="s">
         <v>119</v>
       </c>
       <c r="C47" s="1">
-        <v>2277.0</v>
+        <v>1636.0</v>
       </c>
       <c r="D47" s="1">
-        <v>42.33</v>
+        <v>93.9</v>
       </c>
       <c r="E47" s="1">
-        <v>50.06087396</v>
+        <v>57.68680318</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>113988.61</v>
+        <v>94375.61</v>
       </c>
       <c r="I47" s="1">
-        <v>-17603.2</v>
+        <v>59244.79</v>
       </c>
       <c r="J47" s="1">
-        <v>-15.442946448772</v>
+        <v>62.775530669418</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>96385.41</v>
+        <v>153620.4</v>
       </c>
       <c r="N47" s="1">
-        <v>96385.41</v>
+        <v>153620.4</v>
       </c>
       <c r="O47" s="1">
-        <v>0.15</v>
+        <v>0.26</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>120</v>
       </c>
       <c r="B48" t="s">
         <v>121</v>
       </c>
       <c r="C48" s="1">
-        <v>1636.0</v>
+        <v>2067.0</v>
       </c>
       <c r="D48" s="1">
-        <v>103.35</v>
+        <v>70.52</v>
       </c>
       <c r="E48" s="1">
-        <v>57.68680318</v>
+        <v>69.84269956</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>94375.61</v>
+        <v>144364.86</v>
       </c>
       <c r="I48" s="1">
-        <v>74704.99</v>
+        <v>1399.98</v>
       </c>
       <c r="J48" s="1">
-        <v>79.15709366011</v>
+        <v>0.96975122616404</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>169080.6</v>
+        <v>145764.84</v>
       </c>
       <c r="N48" s="1">
-        <v>169080.6</v>
+        <v>145764.84</v>
       </c>
       <c r="O48" s="1">
-        <v>0.27</v>
+        <v>0.24</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>122</v>
       </c>
       <c r="B49" t="s">
         <v>123</v>
       </c>
       <c r="C49" s="1">
-        <v>2067.0</v>
+        <v>2169.0</v>
       </c>
       <c r="D49" s="1">
-        <v>74.36</v>
+        <v>27.64</v>
       </c>
       <c r="E49" s="1">
-        <v>69.84269956</v>
+        <v>37.29683725</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>144364.86</v>
+        <v>80896.84</v>
       </c>
       <c r="I49" s="1">
-        <v>9337.26</v>
+        <v>-20945.68</v>
       </c>
       <c r="J49" s="1">
-        <v>6.4678204931588</v>
+        <v>-25.891839532916</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>153702.12</v>
+        <v>59951.16</v>
       </c>
       <c r="N49" s="1">
-        <v>153702.12</v>
+        <v>59951.16</v>
       </c>
       <c r="O49" s="1">
-        <v>0.25</v>
+        <v>0.1</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>124</v>
       </c>
       <c r="B50" t="s">
         <v>125</v>
       </c>
       <c r="C50" s="1">
-        <v>2169.0</v>
+        <v>1015.0</v>
       </c>
       <c r="D50" s="1">
-        <v>30.49</v>
+        <v>281.6</v>
       </c>
       <c r="E50" s="1">
-        <v>37.29683725</v>
+        <v>105.968</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>80896.84</v>
+        <v>107557.52</v>
       </c>
       <c r="I50" s="1">
-        <v>-14764.03</v>
+        <v>178266.48</v>
       </c>
       <c r="J50" s="1">
-        <v>-18.250440931933</v>
+        <v>165.74060093613</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>66132.81</v>
+        <v>285824.0</v>
       </c>
       <c r="N50" s="1">
-        <v>66132.81</v>
+        <v>285824.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.11</v>
+        <v>0.48</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>126</v>
       </c>
       <c r="B51" t="s">
         <v>127</v>
       </c>
       <c r="C51" s="1">
-        <v>1015.0</v>
+        <v>2500.0</v>
       </c>
       <c r="D51" s="1">
-        <v>336.1</v>
+        <v>68.08</v>
       </c>
       <c r="E51" s="1">
-        <v>105.968</v>
+        <v>46.71808</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>107557.52</v>
+        <v>116795.2</v>
       </c>
       <c r="I51" s="1">
-        <v>233583.98</v>
+        <v>53404.8</v>
       </c>
       <c r="J51" s="1">
-        <v>217.17122150083</v>
+        <v>45.725166787676</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>341141.5</v>
+        <v>170200.0</v>
       </c>
       <c r="N51" s="1">
-        <v>341141.5</v>
+        <v>170200.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.54</v>
+        <v>0.28</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>128</v>
       </c>
       <c r="B52" t="s">
         <v>129</v>
       </c>
       <c r="C52" s="1">
-        <v>2500.0</v>
+        <v>2642.0</v>
       </c>
       <c r="D52" s="1">
-        <v>82.78</v>
+        <v>77.79</v>
       </c>
       <c r="E52" s="1">
-        <v>46.71808</v>
+        <v>89.55896669</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>116795.2</v>
+        <v>236614.79</v>
       </c>
       <c r="I52" s="1">
-        <v>90154.8</v>
+        <v>-31093.61</v>
       </c>
       <c r="J52" s="1">
-        <v>77.190500979492</v>
+        <v>-13.141025546205</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>206950.0</v>
+        <v>205521.18</v>
       </c>
       <c r="N52" s="1">
-        <v>206950.0</v>
+        <v>205521.18</v>
       </c>
       <c r="O52" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>130</v>
       </c>
       <c r="B53" t="s">
         <v>131</v>
       </c>
       <c r="C53" s="1">
-        <v>2642.0</v>
+        <v>2755.0</v>
       </c>
       <c r="D53" s="1">
-        <v>81.45</v>
+        <v>153.82</v>
       </c>
       <c r="E53" s="1">
-        <v>89.55896669</v>
+        <v>181.70537931</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>236614.79</v>
+        <v>500598.32</v>
       </c>
       <c r="I53" s="1">
-        <v>-21423.89</v>
+        <v>-76824.22</v>
       </c>
       <c r="J53" s="1">
-        <v>-9.0543325715185</v>
+        <v>-15.346479788426</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>215190.9</v>
+        <v>423774.1</v>
       </c>
       <c r="N53" s="1">
-        <v>215190.9</v>
+        <v>423774.1</v>
       </c>
       <c r="O53" s="1">
-        <v>0.34</v>
+        <v>0.7</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>132</v>
       </c>
       <c r="B54" t="s">
         <v>133</v>
       </c>
       <c r="C54" s="1">
-        <v>2755.0</v>
+        <v>1927.0</v>
       </c>
       <c r="D54" s="1">
-        <v>167.1</v>
+        <v>237.15</v>
       </c>
       <c r="E54" s="1">
-        <v>181.70537931</v>
+        <v>195.04291645</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>500598.32</v>
+        <v>375847.7</v>
       </c>
       <c r="I54" s="1">
-        <v>-40237.82</v>
+        <v>81140.35</v>
       </c>
       <c r="J54" s="1">
-        <v>-8.0379454729293</v>
+        <v>21.588624860549</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>460360.5</v>
+        <v>456988.05</v>
       </c>
       <c r="N54" s="1">
-        <v>460360.5</v>
+        <v>456988.05</v>
       </c>
       <c r="O54" s="1">
-        <v>0.73</v>
+        <v>0.76</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>134</v>
       </c>
       <c r="B55" t="s">
         <v>135</v>
       </c>
       <c r="C55" s="1">
-        <v>1927.0</v>
+        <v>740.0</v>
       </c>
       <c r="D55" s="1">
-        <v>267.75</v>
+        <v>203.75</v>
       </c>
       <c r="E55" s="1">
-        <v>195.04291645</v>
+        <v>152.21491892</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>375847.7</v>
+        <v>112639.04</v>
       </c>
       <c r="I55" s="1">
-        <v>140106.55</v>
+        <v>38135.96</v>
       </c>
       <c r="J55" s="1">
-        <v>37.277479681265</v>
+        <v>33.856787131709</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>515954.25</v>
+        <v>150775.0</v>
       </c>
       <c r="N55" s="1">
-        <v>515954.25</v>
+        <v>150775.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.82</v>
+        <v>0.25</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>136</v>
       </c>
       <c r="B56" t="s">
         <v>137</v>
       </c>
       <c r="C56" s="1">
-        <v>740.0</v>
+        <v>4682.0</v>
       </c>
       <c r="D56" s="1">
-        <v>238.2</v>
+        <v>60.98</v>
       </c>
       <c r="E56" s="1">
-        <v>152.21491892</v>
+        <v>24.95241563</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>112639.04</v>
+        <v>116827.21</v>
       </c>
       <c r="I56" s="1">
-        <v>63628.96</v>
+        <v>168681.15</v>
       </c>
       <c r="J56" s="1">
-        <v>56.489259851646</v>
+        <v>144.38515650592</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>176268.0</v>
+        <v>285508.36</v>
       </c>
       <c r="N56" s="1">
-        <v>176268.0</v>
+        <v>285508.36</v>
       </c>
       <c r="O56" s="1">
-        <v>0.28</v>
+        <v>0.47</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>138</v>
       </c>
       <c r="B57" t="s">
         <v>139</v>
       </c>
       <c r="C57" s="1">
-        <v>4682.0</v>
+        <v>542.0</v>
       </c>
       <c r="D57" s="1">
-        <v>71.24</v>
+        <v>116.8</v>
       </c>
       <c r="E57" s="1">
-        <v>24.95241563</v>
+        <v>198.45797048</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>116827.21</v>
+        <v>107564.22</v>
       </c>
       <c r="I57" s="1">
-        <v>216718.47</v>
+        <v>-44258.62</v>
       </c>
       <c r="J57" s="1">
-        <v>185.50341996526</v>
+        <v>-41.146228736656</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>333545.68</v>
+        <v>63305.6</v>
       </c>
       <c r="N57" s="1">
-        <v>333545.68</v>
+        <v>63305.6</v>
       </c>
       <c r="O57" s="1">
-        <v>0.53</v>
+        <v>0.11</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>140</v>
       </c>
       <c r="B58" t="s">
         <v>141</v>
       </c>
       <c r="C58" s="1">
-        <v>542.0</v>
+        <v>1466.0</v>
       </c>
       <c r="D58" s="1">
-        <v>124.4</v>
+        <v>43.34</v>
       </c>
       <c r="E58" s="1">
-        <v>198.45797048</v>
+        <v>47.81890177</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>107564.22</v>
+        <v>70102.51</v>
       </c>
       <c r="I58" s="1">
-        <v>-40139.42</v>
+        <v>-6566.07</v>
       </c>
       <c r="J58" s="1">
-        <v>-37.316702524315</v>
+        <v>-9.3663836002448</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>67424.8</v>
+        <v>63536.44</v>
       </c>
       <c r="N58" s="1">
-        <v>67424.8</v>
+        <v>63536.44</v>
       </c>
       <c r="O58" s="1">
         <v>0.11</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>142</v>
       </c>
       <c r="B59" t="s">
         <v>143</v>
       </c>
       <c r="C59" s="1">
-        <v>1466.0</v>
+        <v>2271.0</v>
       </c>
       <c r="D59" s="1">
-        <v>52.1</v>
+        <v>26.815</v>
       </c>
       <c r="E59" s="1">
-        <v>47.81890177</v>
+        <v>25.97900044</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>70102.51</v>
+        <v>58998.31</v>
       </c>
       <c r="I59" s="1">
-        <v>6276.09</v>
+        <v>1898.56</v>
       </c>
       <c r="J59" s="1">
-        <v>8.9527322202871</v>
+        <v>3.2179904814223</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>76378.6</v>
+        <v>60896.87</v>
       </c>
       <c r="N59" s="1">
-        <v>76378.6</v>
+        <v>60896.87</v>
       </c>
       <c r="O59" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>144</v>
       </c>
       <c r="B60" t="s">
         <v>145</v>
       </c>
       <c r="C60" s="1">
-        <v>2271.0</v>
+        <v>8663.0</v>
       </c>
       <c r="D60" s="1">
-        <v>28.17</v>
+        <v>32.02</v>
       </c>
       <c r="E60" s="1">
-        <v>25.97900044</v>
+        <v>14.94934434</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>58998.31</v>
+        <v>129506.17</v>
       </c>
       <c r="I60" s="1">
-        <v>4975.76</v>
+        <v>147883.09</v>
       </c>
       <c r="J60" s="1">
-        <v>8.4337331018465</v>
+        <v>114.18999573534</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>63974.07</v>
+        <v>277389.26</v>
       </c>
       <c r="N60" s="1">
-        <v>63974.07</v>
+        <v>277389.26</v>
       </c>
       <c r="O60" s="1">
-        <v>0.1</v>
+        <v>0.46</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>146</v>
       </c>
       <c r="B61" t="s">
         <v>147</v>
       </c>
       <c r="C61" s="1">
-        <v>8663.0</v>
+        <v>9207.0</v>
       </c>
       <c r="D61" s="1">
-        <v>35.32</v>
+        <v>9.622</v>
       </c>
       <c r="E61" s="1">
-        <v>14.94934434</v>
+        <v>7.74099272</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>129506.17</v>
+        <v>71271.32</v>
       </c>
       <c r="I61" s="1">
-        <v>176470.99</v>
+        <v>17318.43</v>
       </c>
       <c r="J61" s="1">
-        <v>136.26454245385</v>
+        <v>24.299297389188</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>305977.16</v>
+        <v>88589.75</v>
       </c>
       <c r="N61" s="1">
-        <v>305977.16</v>
+        <v>88589.75</v>
       </c>
       <c r="O61" s="1">
-        <v>0.49</v>
+        <v>0.15</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>148</v>
       </c>
       <c r="B62" t="s">
         <v>149</v>
       </c>
       <c r="C62" s="1">
-        <v>9207.0</v>
+        <v>269.0</v>
       </c>
       <c r="D62" s="1">
-        <v>10.165</v>
+        <v>242.3</v>
       </c>
       <c r="E62" s="1">
-        <v>7.74099272</v>
+        <v>257.10241636</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>71271.32</v>
+        <v>69160.55</v>
       </c>
       <c r="I62" s="1">
-        <v>22317.84</v>
+        <v>-3981.85</v>
       </c>
       <c r="J62" s="1">
-        <v>31.313914208408</v>
+        <v>-5.7574007147138</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>93589.16</v>
+        <v>65178.7</v>
       </c>
       <c r="N62" s="1">
-        <v>93589.16</v>
+        <v>65178.7</v>
       </c>
       <c r="O62" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>150</v>
       </c>
       <c r="B63" t="s">
         <v>151</v>
       </c>
       <c r="C63" s="1">
-        <v>269.0</v>
+        <v>1031.0</v>
       </c>
       <c r="D63" s="1">
-        <v>255.9</v>
+        <v>93.98</v>
       </c>
       <c r="E63" s="1">
-        <v>257.10241636</v>
+        <v>59.79887488</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>69160.55</v>
+        <v>61652.64</v>
       </c>
       <c r="I63" s="1">
-        <v>-323.45</v>
+        <v>35240.74</v>
       </c>
       <c r="J63" s="1">
-        <v>-0.46767991289832</v>
+        <v>57.160147562213</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>68837.1</v>
+        <v>96893.38</v>
       </c>
       <c r="N63" s="1">
-        <v>68837.1</v>
+        <v>96893.38</v>
       </c>
       <c r="O63" s="1">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>152</v>
       </c>
       <c r="B64" t="s">
         <v>153</v>
       </c>
       <c r="C64" s="1">
-        <v>1031.0</v>
+        <v>5461.0</v>
       </c>
       <c r="D64" s="1">
-        <v>102.95</v>
+        <v>59.63</v>
       </c>
       <c r="E64" s="1">
-        <v>59.79887488</v>
+        <v>30.90564915</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>61652.64</v>
+        <v>168775.75</v>
       </c>
       <c r="I64" s="1">
-        <v>44488.81</v>
+        <v>156863.68</v>
       </c>
       <c r="J64" s="1">
-        <v>72.16042978857</v>
+        <v>92.942072543005</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>106141.45</v>
+        <v>325639.43</v>
       </c>
       <c r="N64" s="1">
-        <v>106141.45</v>
+        <v>325639.43</v>
       </c>
       <c r="O64" s="1">
-        <v>0.17</v>
+        <v>0.54</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>154</v>
       </c>
       <c r="B65" t="s">
         <v>155</v>
       </c>
       <c r="C65" s="1">
-        <v>5461.0</v>
+        <v>642.0</v>
       </c>
       <c r="D65" s="1">
-        <v>70.2</v>
+        <v>246.6</v>
       </c>
       <c r="E65" s="1">
-        <v>30.90564915</v>
+        <v>89.32755452</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>168775.75</v>
+        <v>57348.29</v>
       </c>
       <c r="I65" s="1">
-        <v>214586.45</v>
+        <v>100968.91</v>
       </c>
       <c r="J65" s="1">
-        <v>127.14293966995</v>
+        <v>176.06263412562</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>383362.2</v>
+        <v>158317.2</v>
       </c>
       <c r="N65" s="1">
-        <v>383362.2</v>
+        <v>158317.2</v>
       </c>
       <c r="O65" s="1">
-        <v>0.61</v>
+        <v>0.26</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>156</v>
       </c>
       <c r="B66" t="s">
         <v>157</v>
       </c>
       <c r="C66" s="1">
-        <v>642.0</v>
+        <v>4205.0</v>
       </c>
       <c r="D66" s="1">
-        <v>249.6</v>
+        <v>20.05</v>
       </c>
       <c r="E66" s="1">
-        <v>89.32755452</v>
+        <v>13.54244709</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>57348.29</v>
+        <v>56945.99</v>
       </c>
       <c r="I66" s="1">
-        <v>102894.91</v>
+        <v>27364.26</v>
       </c>
       <c r="J66" s="1">
-        <v>179.42106033153</v>
+        <v>48.053006014998</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>160243.2</v>
+        <v>84310.25</v>
       </c>
       <c r="N66" s="1">
-        <v>160243.2</v>
+        <v>84310.25</v>
       </c>
       <c r="O66" s="1">
-        <v>0.26</v>
+        <v>0.14</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>158</v>
       </c>
       <c r="B67" t="s">
         <v>159</v>
       </c>
       <c r="C67" s="1">
-        <v>4205.0</v>
+        <v>3591.0</v>
       </c>
       <c r="D67" s="1">
-        <v>19.48</v>
+        <v>31.1</v>
       </c>
       <c r="E67" s="1">
-        <v>13.54244709</v>
+        <v>31.31230019</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>56945.99</v>
+        <v>112442.47</v>
       </c>
       <c r="I67" s="1">
-        <v>24967.41</v>
+        <v>-762.37</v>
       </c>
       <c r="J67" s="1">
-        <v>43.844017814073</v>
+        <v>-0.67800894092775</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>81913.4</v>
+        <v>111680.1</v>
       </c>
       <c r="N67" s="1">
-        <v>81913.4</v>
+        <v>111680.1</v>
       </c>
       <c r="O67" s="1">
-        <v>0.13</v>
+        <v>0.19</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>160</v>
       </c>
       <c r="B68" t="s">
         <v>161</v>
       </c>
       <c r="C68" s="1">
-        <v>3591.0</v>
+        <v>4048.0</v>
       </c>
       <c r="D68" s="1">
-        <v>34.68</v>
+        <v>31.17</v>
       </c>
       <c r="E68" s="1">
-        <v>31.31230019</v>
+        <v>17.200583</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>112442.47</v>
+        <v>69627.96</v>
       </c>
       <c r="I68" s="1">
-        <v>12093.41</v>
+        <v>56548.2</v>
       </c>
       <c r="J68" s="1">
-        <v>10.755197746901</v>
+        <v>81.214787852466</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>124535.88</v>
+        <v>126176.16</v>
       </c>
       <c r="N68" s="1">
-        <v>124535.88</v>
+        <v>126176.16</v>
       </c>
       <c r="O68" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>162</v>
       </c>
       <c r="B69" t="s">
         <v>163</v>
       </c>
       <c r="C69" s="1">
-        <v>4048.0</v>
+        <v>2315.0</v>
       </c>
       <c r="D69" s="1">
-        <v>36.15</v>
+        <v>22.1</v>
       </c>
       <c r="E69" s="1">
-        <v>17.200583</v>
+        <v>26.52603456</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>69627.96</v>
+        <v>61407.77</v>
       </c>
       <c r="I69" s="1">
-        <v>76707.24</v>
+        <v>-10246.27</v>
       </c>
       <c r="J69" s="1">
-        <v>110.16729486258</v>
+        <v>-16.685624636752</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>146335.2</v>
+        <v>51161.5</v>
       </c>
       <c r="N69" s="1">
-        <v>146335.2</v>
+        <v>51161.5</v>
       </c>
       <c r="O69" s="1">
-        <v>0.23</v>
+        <v>0.09</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>164</v>
       </c>
       <c r="B70" t="s">
         <v>165</v>
       </c>
       <c r="C70" s="1">
-        <v>2315.0</v>
+        <v>955.0</v>
       </c>
       <c r="D70" s="1">
-        <v>26.88</v>
+        <v>65.44</v>
       </c>
       <c r="E70" s="1">
-        <v>26.52603456</v>
+        <v>157.78990576</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>61407.77</v>
+        <v>150689.36</v>
       </c>
       <c r="I70" s="1">
-        <v>819.43</v>
+        <v>-88194.16</v>
       </c>
       <c r="J70" s="1">
-        <v>1.3344076816338</v>
+        <v>-58.527131577173</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>62227.2</v>
+        <v>62495.2</v>
       </c>
       <c r="N70" s="1">
-        <v>62227.2</v>
+        <v>62495.2</v>
       </c>
       <c r="O70" s="1">
         <v>0.1</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>166</v>
       </c>
       <c r="B71" t="s">
         <v>167</v>
       </c>
       <c r="C71" s="1">
-        <v>955.0</v>
+        <v>52405.72</v>
       </c>
       <c r="D71" s="1">
-        <v>68.16</v>
+        <v>1.0</v>
       </c>
       <c r="E71" s="1">
-        <v>157.78990576</v>
+        <v>1.0</v>
       </c>
       <c r="F71" t="s">
-        <v>8</v>
+        <v>168</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>150689.36</v>
+        <v>0.0</v>
       </c>
       <c r="I71" s="1">
-        <v>-85596.56</v>
+        <v>52099.66</v>
       </c>
       <c r="J71" s="1">
-        <v>-56.803320420234</v>
+        <v>0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>65092.8</v>
+        <v>0.0</v>
       </c>
       <c r="N71" s="1">
-        <v>65092.8</v>
+        <v>52099.66</v>
       </c>
       <c r="O71" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B72" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C72" s="1">
-        <v>-948825.88</v>
+        <v>-751999.98</v>
       </c>
       <c r="D72" s="1">
-        <v>0.08906002</v>
+        <v>0.86496821</v>
       </c>
       <c r="E72" s="1">
-        <v>0.08466368</v>
+        <v>0.86678277</v>
       </c>
       <c r="F72" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="G72">
-        <v>11.23</v>
+        <v>1.15</v>
       </c>
       <c r="H72" s="1">
         <v>0.0</v>
       </c>
       <c r="I72" s="1">
-        <v>49269.71</v>
+        <v>-18854.27</v>
       </c>
       <c r="J72" s="1">
         <v>0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
         <v>0.0</v>
       </c>
       <c r="N72" s="1">
-        <v>49269.71</v>
+        <v>-18854.27</v>
       </c>
       <c r="O72" s="1">
-        <v>0.08</v>
+        <v>-0.03</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B73" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C73" s="1">
-        <v>1002368.35</v>
+        <v>49546.0</v>
       </c>
       <c r="D73" s="1">
-        <v>1.0</v>
+        <v>6.043</v>
       </c>
       <c r="E73" s="1">
-        <v>1.0</v>
+        <v>6.32100008</v>
       </c>
       <c r="F73" t="s">
-        <v>173</v>
+        <v>8</v>
       </c>
       <c r="G73">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>0.0</v>
+        <v>313180.27</v>
       </c>
       <c r="I73" s="1">
-        <v>-2644.1</v>
+        <v>-13773.79</v>
       </c>
       <c r="J73" s="1">
-        <v>0</v>
+        <v>-4.3980388675187</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>0.0</v>
+        <v>299406.48</v>
       </c>
       <c r="N73" s="1">
-        <v>-2644.1</v>
+        <v>299406.48</v>
       </c>
       <c r="O73" s="1">
-        <v>0.0</v>
+        <v>0.5</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>174</v>
       </c>
       <c r="B74" t="s">
         <v>175</v>
       </c>
       <c r="C74" s="1">
         <v>218584.0</v>
       </c>
       <c r="D74" s="1">
-        <v>11.244</v>
+        <v>10.996</v>
       </c>
       <c r="E74" s="1">
         <v>10.64401777</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>2326611.98</v>
       </c>
       <c r="I74" s="1">
-        <v>131146.52</v>
+        <v>76937.68</v>
       </c>
       <c r="J74" s="1">
-        <v>5.6368024031235</v>
+        <v>3.3068548026646</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>2457758.5</v>
+        <v>2403549.66</v>
       </c>
       <c r="N74" s="1">
-        <v>2457758.5</v>
+        <v>2403549.66</v>
       </c>
       <c r="O74" s="1">
-        <v>3.92</v>
+        <v>4.0</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
-        <v>1117.0</v>
+        <v>844.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1070.33</v>
+        <v>1071.41</v>
       </c>
       <c r="E75" s="1">
-        <v>1069.05177261</v>
+        <v>1070.23809242</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>1194130.83</v>
+        <v>903280.95</v>
       </c>
       <c r="I75" s="1">
-        <v>1427.78</v>
+        <v>989.09</v>
       </c>
       <c r="J75" s="1">
-        <v>0.11956646324926</v>
+        <v>0.10949970770445</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>1195558.61</v>
+        <v>904270.04</v>
       </c>
       <c r="N75" s="1">
-        <v>1195558.61</v>
+        <v>904270.04</v>
       </c>
       <c r="O75" s="1">
-        <v>1.91</v>
+        <v>1.5</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>179</v>
       </c>
       <c r="C76" s="1">
         <v>596000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.91512965</v>
+        <v>96.78304684</v>
       </c>
       <c r="E76" s="1">
         <v>100.5575</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>599322.7</v>
       </c>
       <c r="I76" s="1">
-        <v>-1875.2</v>
+        <v>-19358.58</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.31288653007804</v>
+        <v>-3.2300762177038</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" t="s">
         <v>180</v>
       </c>
       <c r="M76" s="1">
-        <v>595494.17</v>
+        <v>576826.96</v>
       </c>
       <c r="N76" s="1">
-        <v>597447.5</v>
+        <v>579964.12</v>
       </c>
       <c r="O76" s="1">
-        <v>0.95</v>
+        <v>0.96</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>181</v>
       </c>
       <c r="B77" t="s">
         <v>182</v>
       </c>
       <c r="C77" s="1">
         <v>100000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>109.36440903</v>
+        <v>105.8398445</v>
       </c>
       <c r="E77" s="1">
         <v>106.88494</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>106884.94</v>
       </c>
       <c r="I77" s="1">
-        <v>4359.61</v>
+        <v>1143.26</v>
       </c>
       <c r="J77" s="1">
-        <v>4.0787879003347</v>
+        <v>1.0696174783838</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" t="s">
         <v>183</v>
       </c>
       <c r="M77" s="1">
-        <v>109364.41</v>
+        <v>105839.84</v>
       </c>
       <c r="N77" s="1">
-        <v>111244.55</v>
+        <v>108028.2</v>
       </c>
       <c r="O77" s="1">
         <v>0.18</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>184</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>98.14589963</v>
+        <v>100.45973985</v>
       </c>
       <c r="E78" s="1">
-        <v>93.68148</v>
+        <v>99.89</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>187362.96</v>
+        <v>299670.0</v>
       </c>
       <c r="I78" s="1">
-        <v>10835.69</v>
+        <v>14101.69</v>
       </c>
       <c r="J78" s="1">
-        <v>5.7832615368587</v>
+        <v>4.705739646945</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" t="s">
         <v>186</v>
       </c>
       <c r="M78" s="1">
-        <v>196291.8</v>
+        <v>301379.22</v>
       </c>
       <c r="N78" s="1">
-        <v>198198.65</v>
+        <v>313771.69</v>
       </c>
       <c r="O78" s="1">
-        <v>0.32</v>
+        <v>0.52</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>187</v>
       </c>
       <c r="B79" t="s">
         <v>188</v>
       </c>
       <c r="C79" s="1">
-        <v>300000.0</v>
+        <v>319000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>103.91503512</v>
+        <v>96.90560796</v>
       </c>
       <c r="E79" s="1">
-        <v>99.89</v>
+        <v>99.853972</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>299670.0</v>
+        <v>318534.17</v>
       </c>
       <c r="I79" s="1">
-        <v>23707.3</v>
+        <v>-5734.6</v>
       </c>
       <c r="J79" s="1">
-        <v>7.9111355824741</v>
+        <v>-1.8003092101548</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" t="s">
         <v>189</v>
       </c>
       <c r="M79" s="1">
-        <v>311745.11</v>
+        <v>309128.89</v>
       </c>
       <c r="N79" s="1">
-        <v>323377.3</v>
+        <v>312799.57</v>
       </c>
       <c r="O79" s="1">
         <v>0.52</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>190</v>
       </c>
       <c r="B80" t="s">
         <v>191</v>
       </c>
       <c r="C80" s="1">
-        <v>319000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>99.63042157</v>
+        <v>95.94805198</v>
       </c>
       <c r="E80" s="1">
-        <v>99.853972</v>
+        <v>99.253</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>318534.17</v>
+        <v>198506.0</v>
       </c>
       <c r="I80" s="1">
-        <v>2302.08</v>
+        <v>-4324.96</v>
       </c>
       <c r="J80" s="1">
-        <v>0.72271053369251</v>
+        <v>-2.1787553021067</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" t="s">
         <v>192</v>
       </c>
       <c r="M80" s="1">
-        <v>317821.04</v>
+        <v>191896.11</v>
       </c>
       <c r="N80" s="1">
-        <v>320836.25</v>
+        <v>194181.04</v>
       </c>
       <c r="O80" s="1">
-        <v>0.51</v>
+        <v>0.32</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>193</v>
       </c>
       <c r="B81" t="s">
         <v>194</v>
       </c>
       <c r="C81" s="1">
-        <v>200000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>98.56016188</v>
+        <v>99.70818258</v>
       </c>
       <c r="E81" s="1">
-        <v>99.253</v>
+        <v>99.955</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>198506.0</v>
+        <v>247888.4</v>
       </c>
       <c r="I81" s="1">
-        <v>570.49</v>
+        <v>-612.11</v>
       </c>
       <c r="J81" s="1">
-        <v>0.28739181687203</v>
+        <v>-0.24692966673713</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
-      <c r="L81" t="s">
-        <v>195</v>
+      <c r="L81">
+        <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>197120.33</v>
+        <v>247276.29</v>
       </c>
       <c r="N81" s="1">
-        <v>199076.49</v>
+        <v>247276.29</v>
       </c>
       <c r="O81" s="1">
-        <v>0.32</v>
+        <v>0.41</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>195</v>
+      </c>
+      <c r="B82" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="C82" s="1">
         <v>200000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>103.49727862</v>
+        <v>100.64208909</v>
       </c>
       <c r="E82" s="1">
         <v>105.889435</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>211778.87</v>
       </c>
       <c r="I82" s="1">
-        <v>1380.07</v>
+        <v>-3837.16</v>
       </c>
       <c r="J82" s="1">
-        <v>0.65165613547754</v>
+        <v>-1.811871033215</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="M82" s="1">
-        <v>206994.56</v>
+        <v>201284.18</v>
       </c>
       <c r="N82" s="1">
-        <v>213158.94</v>
+        <v>207941.71</v>
       </c>
       <c r="O82" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>198</v>
+      </c>
+      <c r="B83" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="C83" s="1">
         <v>300000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>103.47186132</v>
+        <v>100.07207609</v>
       </c>
       <c r="E83" s="1">
         <v>100.021</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>300063.0</v>
       </c>
       <c r="I83" s="1">
-        <v>18437.64</v>
+        <v>8966.67</v>
       </c>
       <c r="J83" s="1">
-        <v>6.1445896361764</v>
+        <v>2.9882624648824</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="M83" s="1">
-        <v>310415.58</v>
+        <v>300216.23</v>
       </c>
       <c r="N83" s="1">
-        <v>318500.64</v>
+        <v>309029.67</v>
       </c>
       <c r="O83" s="1">
         <v>0.51</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>201</v>
+      </c>
+      <c r="B84" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="C84" s="1">
         <v>100000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>112.24627629</v>
+        <v>108.98895834</v>
       </c>
       <c r="E84" s="1">
         <v>115.12564</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>115125.64</v>
       </c>
       <c r="I84" s="1">
-        <v>662.9</v>
+        <v>-2275.29</v>
       </c>
       <c r="J84" s="1">
-        <v>0.57580570236135</v>
+        <v>-1.9763538339505</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="M84" s="1">
-        <v>112246.27</v>
+        <v>108988.96</v>
       </c>
       <c r="N84" s="1">
-        <v>115788.54</v>
+        <v>112850.35</v>
       </c>
       <c r="O84" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>204</v>
+      </c>
+      <c r="B85" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="C85" s="1">
         <v>100000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>98.73129134</v>
+        <v>96.69399129</v>
       </c>
       <c r="E85" s="1">
         <v>99.433</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>99433.0</v>
       </c>
       <c r="I85" s="1">
-        <v>1780.48</v>
+        <v>-92.43</v>
       </c>
       <c r="J85" s="1">
-        <v>1.7906328884777</v>
+        <v>-0.092957066567437</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="M85" s="1">
-        <v>98731.29</v>
+        <v>96693.99</v>
       </c>
       <c r="N85" s="1">
-        <v>101213.48</v>
+        <v>99340.57</v>
       </c>
       <c r="O85" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>207</v>
+      </c>
+      <c r="B86" t="s">
         <v>208</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="1">
-        <v>343000.0</v>
+        <v>143000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>97.26074323</v>
+        <v>94.99433391</v>
       </c>
       <c r="E86" s="1">
         <v>98.803</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>338894.29</v>
+        <v>141288.29</v>
       </c>
       <c r="I86" s="1">
-        <v>-1408.87</v>
+        <v>-3554.09</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.41572550543711</v>
+        <v>-2.5154880139041</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="M86" s="1">
-        <v>333604.35</v>
+        <v>135841.9</v>
       </c>
       <c r="N86" s="1">
-        <v>337485.42</v>
+        <v>137734.2</v>
       </c>
       <c r="O86" s="1">
-        <v>0.54</v>
+        <v>0.23</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>210</v>
+      </c>
+      <c r="B87" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="C87" s="1">
         <v>100000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>105.84675688</v>
+        <v>104.22631616</v>
       </c>
       <c r="E87" s="1">
         <v>107.26644</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>107266.44</v>
       </c>
       <c r="I87" s="1">
-        <v>2635.11</v>
+        <v>1288.64</v>
       </c>
       <c r="J87" s="1">
-        <v>2.4566024564626</v>
+        <v>1.2013449873045</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="M87" s="1">
-        <v>105846.76</v>
+        <v>104226.31</v>
       </c>
       <c r="N87" s="1">
-        <v>109901.55</v>
+        <v>108555.08</v>
       </c>
       <c r="O87" s="1">
         <v>0.18</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>213</v>
+      </c>
+      <c r="B88" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="C88" s="1">
         <v>100000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>109.03150416</v>
+        <v>107.6481067</v>
       </c>
       <c r="E88" s="1">
         <v>111.205</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>111205.0</v>
       </c>
       <c r="I88" s="1">
-        <v>2535.41</v>
+        <v>1528.72</v>
       </c>
       <c r="J88" s="1">
-        <v>2.2799424486309</v>
+        <v>1.3746863900004</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="M88" s="1">
-        <v>109031.51</v>
+        <v>107648.1</v>
       </c>
       <c r="N88" s="1">
-        <v>113740.41</v>
+        <v>112733.72</v>
       </c>
       <c r="O88" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>216</v>
+      </c>
+      <c r="B89" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="C89" s="1">
         <v>200000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.31893396</v>
+        <v>97.76887159</v>
       </c>
       <c r="E89" s="1">
         <v>100.0</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>200000.0</v>
       </c>
       <c r="I89" s="1">
-        <v>7178.15</v>
+        <v>2550.24</v>
       </c>
       <c r="J89" s="1">
-        <v>3.589075</v>
+        <v>1.27512</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="M89" s="1">
-        <v>200637.87</v>
+        <v>195537.74</v>
       </c>
       <c r="N89" s="1">
-        <v>207178.15</v>
+        <v>202550.24</v>
       </c>
       <c r="O89" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>219</v>
+      </c>
+      <c r="B90" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="C90" s="1">
         <v>300000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>101.00555299</v>
+        <v>99.45691042</v>
       </c>
       <c r="E90" s="1">
         <v>101.80409</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>305412.27</v>
       </c>
       <c r="I90" s="1">
-        <v>6033.73</v>
+        <v>1911.37</v>
       </c>
       <c r="J90" s="1">
-        <v>1.9756017006127</v>
+        <v>0.62583274732217</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="M90" s="1">
-        <v>303016.66</v>
+        <v>298370.74</v>
       </c>
       <c r="N90" s="1">
-        <v>311446.0</v>
+        <v>307323.64</v>
       </c>
       <c r="O90" s="1">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>222</v>
+      </c>
+      <c r="B91" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="C91" s="1">
         <v>200000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>108.16866658</v>
+        <v>105.64062036</v>
       </c>
       <c r="E91" s="1">
         <v>105.40625</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
         <v>210812.5</v>
       </c>
       <c r="I91" s="1">
-        <v>7963.71</v>
+        <v>3635.64</v>
       </c>
       <c r="J91" s="1">
-        <v>3.7776270382449</v>
+        <v>1.7245846427513</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="M91" s="1">
-        <v>216337.34</v>
+        <v>211281.24</v>
       </c>
       <c r="N91" s="1">
-        <v>218776.21</v>
+        <v>214448.14</v>
       </c>
       <c r="O91" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>225</v>
+      </c>
+      <c r="B92" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="C92" s="1">
         <v>241000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>100.34809859</v>
+        <v>97.80886899</v>
       </c>
       <c r="E92" s="1">
         <v>101.536286</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>244702.45</v>
       </c>
       <c r="I92" s="1">
-        <v>1703.31</v>
+        <v>-3983.36</v>
       </c>
       <c r="J92" s="1">
-        <v>0.69607394613336</v>
+        <v>-1.6278382173942</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="M92" s="1">
-        <v>241838.92</v>
+        <v>235719.38</v>
       </c>
       <c r="N92" s="1">
-        <v>246405.76</v>
+        <v>240719.09</v>
       </c>
       <c r="O92" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>228</v>
+      </c>
+      <c r="B93" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="C93" s="1">
         <v>200000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>89.88774772</v>
+        <v>87.7044069</v>
       </c>
       <c r="E93" s="1">
         <v>86.70411</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>173408.22</v>
       </c>
       <c r="I93" s="1">
-        <v>7482.34</v>
+        <v>3266.35</v>
       </c>
       <c r="J93" s="1">
-        <v>4.3148704254043</v>
+        <v>1.8836188964975</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="M93" s="1">
-        <v>179775.49</v>
+        <v>175408.82</v>
       </c>
       <c r="N93" s="1">
-        <v>180890.56</v>
+        <v>176674.57</v>
       </c>
       <c r="O93" s="1">
         <v>0.29</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>231</v>
+      </c>
+      <c r="B94" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="C94" s="1">
         <v>100000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>89.75929211</v>
+        <v>87.62104362</v>
       </c>
       <c r="E94" s="1">
         <v>87.72907</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
         <v>87729.07</v>
       </c>
       <c r="I94" s="1">
-        <v>3247.69</v>
+        <v>1212.18</v>
       </c>
       <c r="J94" s="1">
-        <v>3.7019542097049</v>
+        <v>1.3817312778991</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="M94" s="1">
-        <v>89759.29</v>
+        <v>87621.04</v>
       </c>
       <c r="N94" s="1">
-        <v>90976.76</v>
+        <v>88941.25</v>
       </c>
       <c r="O94" s="1">
         <v>0.15</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>234</v>
+      </c>
+      <c r="B95" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="C95" s="1">
         <v>300000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.85359424</v>
+        <v>100.27743152</v>
       </c>
       <c r="E95" s="1">
         <v>114.752053</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
         <v>344256.16</v>
       </c>
       <c r="I95" s="1">
-        <v>-35010.1</v>
+        <v>-36183.8</v>
       </c>
       <c r="J95" s="1">
-        <v>-10.169781711386</v>
+        <v>-10.510719691988</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="M95" s="1">
-        <v>302560.79</v>
+        <v>300832.29</v>
       </c>
       <c r="N95" s="1">
-        <v>309246.06</v>
+        <v>308072.36</v>
       </c>
       <c r="O95" s="1">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>237</v>
+      </c>
+      <c r="B96" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="C96" s="1">
         <v>280000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.63747131</v>
+        <v>97.35265666</v>
       </c>
       <c r="E96" s="1">
         <v>99.799</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
         <v>279437.2</v>
       </c>
       <c r="I96" s="1">
-        <v>2712.1</v>
+        <v>-3205.93</v>
       </c>
       <c r="J96" s="1">
-        <v>0.97055796436552</v>
+        <v>-1.1472810348801</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="M96" s="1">
-        <v>278984.92</v>
+        <v>272587.43</v>
       </c>
       <c r="N96" s="1">
-        <v>282149.3</v>
+        <v>276231.27</v>
       </c>
       <c r="O96" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>240</v>
+      </c>
+      <c r="B97" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="C97" s="1">
         <v>198000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>101.50009638</v>
+        <v>99.49245791</v>
       </c>
       <c r="E97" s="1">
         <v>99.607</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
         <v>197221.86</v>
       </c>
       <c r="I97" s="1">
-        <v>4517.28</v>
+        <v>908.32</v>
       </c>
       <c r="J97" s="1">
-        <v>2.2904560376826</v>
+        <v>0.46055746558723</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
-      <c r="L97">
-        <v>768.95</v>
+      <c r="L97" t="s">
+        <v>242</v>
       </c>
       <c r="M97" s="1">
-        <v>200970.19</v>
+        <v>196995.07</v>
       </c>
       <c r="N97" s="1">
-        <v>201739.14</v>
+        <v>198130.18</v>
       </c>
       <c r="O97" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>243</v>
       </c>
       <c r="B98" t="s">
         <v>244</v>
       </c>
       <c r="C98" s="1">
         <v>200000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>101.03417387</v>
+        <v>98.96449683</v>
       </c>
       <c r="E98" s="1">
         <v>99.991</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
         <v>199982.0</v>
       </c>
       <c r="I98" s="1">
-        <v>7149.36</v>
+        <v>3393.57</v>
       </c>
       <c r="J98" s="1">
-        <v>3.5750017501575</v>
+        <v>1.6969377243952</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" t="s">
         <v>245</v>
       </c>
       <c r="M98" s="1">
-        <v>202068.35</v>
+        <v>197928.99</v>
       </c>
       <c r="N98" s="1">
-        <v>207131.36</v>
+        <v>203375.57</v>
       </c>
       <c r="O98" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>246</v>
       </c>
       <c r="B99" t="s">
         <v>247</v>
       </c>
       <c r="C99" s="1">
         <v>100000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>102.54260152</v>
+        <v>100.00832788</v>
       </c>
       <c r="E99" s="1">
         <v>105.79411</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>105794.11</v>
       </c>
       <c r="I99" s="1">
-        <v>-2696.71</v>
+        <v>-5025.51</v>
       </c>
       <c r="J99" s="1">
-        <v>-2.5490171428258</v>
+        <v>-4.7502739046626</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
-        <v>554.79</v>
+        <v>760.27</v>
       </c>
       <c r="M99" s="1">
-        <v>102542.61</v>
+        <v>100008.33</v>
       </c>
       <c r="N99" s="1">
-        <v>103097.4</v>
+        <v>100768.6</v>
       </c>
       <c r="O99" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>248</v>
       </c>
       <c r="B100" t="s">
         <v>249</v>
       </c>
       <c r="C100" s="1">
         <v>100000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>107.8042762</v>
+        <v>105.08875828</v>
       </c>
       <c r="E100" s="1">
         <v>108.64856</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
         <v>108648.56</v>
       </c>
       <c r="I100" s="1">
-        <v>985.51</v>
+        <v>-1462.88</v>
       </c>
       <c r="J100" s="1">
-        <v>0.90706218287661</v>
+        <v>-1.3464329393781</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" t="s">
         <v>250</v>
       </c>
       <c r="M100" s="1">
-        <v>107804.28</v>
+        <v>105088.76</v>
       </c>
       <c r="N100" s="1">
-        <v>109634.07</v>
+        <v>107185.68</v>
       </c>
       <c r="O100" s="1">
         <v>0.18</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>251</v>
       </c>
       <c r="B101" t="s">
         <v>252</v>
       </c>
       <c r="C101" s="1">
         <v>361000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.11632869</v>
+        <v>97.88642908</v>
       </c>
       <c r="E101" s="1">
         <v>99.459</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>359046.99</v>
       </c>
       <c r="I101" s="1">
-        <v>4108.72</v>
+        <v>-3298.34</v>
       </c>
       <c r="J101" s="1">
-        <v>1.1443404664108</v>
+        <v>-0.91863741846158</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" t="s">
         <v>253</v>
       </c>
       <c r="M101" s="1">
-        <v>361419.94</v>
+        <v>353370.01</v>
       </c>
       <c r="N101" s="1">
-        <v>363155.71</v>
+        <v>355748.65</v>
       </c>
       <c r="O101" s="1">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>254</v>
       </c>
       <c r="B102" t="s">
         <v>255</v>
       </c>
       <c r="C102" s="1">
         <v>300000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.68953452</v>
+        <v>97.21742223</v>
       </c>
       <c r="E102" s="1">
         <v>99.292</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>297876.0</v>
       </c>
       <c r="I102" s="1">
-        <v>2400.82</v>
+        <v>-4440.17</v>
       </c>
       <c r="J102" s="1">
-        <v>0.80597966939263</v>
+        <v>-1.4906101867891</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" t="s">
         <v>256</v>
       </c>
       <c r="M102" s="1">
-        <v>299068.6</v>
+        <v>291652.27</v>
       </c>
       <c r="N102" s="1">
-        <v>300276.82</v>
+        <v>293435.83</v>
       </c>
       <c r="O102" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>257</v>
       </c>
       <c r="B103" t="s">
         <v>258</v>
       </c>
       <c r="C103" s="1">
         <v>200000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>104.95360919</v>
+        <v>102.55125401</v>
       </c>
       <c r="E103" s="1">
         <v>107.330955</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>214661.91</v>
       </c>
       <c r="I103" s="1">
-        <v>2793.37</v>
+        <v>-1466.36</v>
       </c>
       <c r="J103" s="1">
-        <v>1.3012881512142</v>
+        <v>-0.68310209296097</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" t="s">
         <v>259</v>
       </c>
       <c r="M103" s="1">
-        <v>209907.22</v>
+        <v>205102.5</v>
       </c>
       <c r="N103" s="1">
-        <v>217455.28</v>
+        <v>213195.55</v>
       </c>
       <c r="O103" s="1">
         <v>0.35</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>260</v>
       </c>
       <c r="B104" t="s">
         <v>261</v>
       </c>
       <c r="C104" s="1">
         <v>200000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.68509695</v>
+        <v>97.33477781</v>
       </c>
       <c r="E104" s="1">
         <v>99.860205</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
         <v>199720.41</v>
       </c>
       <c r="I104" s="1">
-        <v>3034.03</v>
+        <v>-1296.74</v>
       </c>
       <c r="J104" s="1">
-        <v>1.5191386799176</v>
+        <v>-0.64927765770158</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" t="s">
         <v>262</v>
       </c>
       <c r="M104" s="1">
-        <v>199370.19</v>
+        <v>194669.56</v>
       </c>
       <c r="N104" s="1">
-        <v>202754.44</v>
+        <v>198423.67</v>
       </c>
       <c r="O104" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>263</v>
       </c>
       <c r="B105" t="s">
         <v>264</v>
       </c>
       <c r="C105" s="1">
         <v>200000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.48911386</v>
+        <v>98.11562764</v>
       </c>
       <c r="E105" s="1">
         <v>99.848095</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
         <v>199696.19</v>
       </c>
       <c r="I105" s="1">
-        <v>1503.96</v>
+        <v>-2873.15</v>
       </c>
       <c r="J105" s="1">
-        <v>0.75312403306242</v>
+        <v>-1.4387605492123</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
-        <v>221.92</v>
+        <v>591.78</v>
       </c>
       <c r="M105" s="1">
-        <v>200978.23</v>
+        <v>196231.26</v>
       </c>
       <c r="N105" s="1">
-        <v>201200.15</v>
+        <v>196823.04</v>
       </c>
       <c r="O105" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>265</v>
       </c>
       <c r="B106" t="s">
         <v>266</v>
       </c>
       <c r="C106" s="1">
         <v>400000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>101.03395852</v>
+        <v>98.78706611</v>
       </c>
       <c r="E106" s="1">
         <v>102.14904</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
         <v>408596.16</v>
       </c>
       <c r="I106" s="1">
-        <v>5895.84</v>
+        <v>-2352.01</v>
       </c>
       <c r="J106" s="1">
-        <v>1.4429504183299</v>
+        <v>-0.57563193937016</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" t="s">
         <v>267</v>
       </c>
       <c r="M106" s="1">
-        <v>404135.84</v>
+        <v>395148.26</v>
       </c>
       <c r="N106" s="1">
-        <v>414492.0</v>
+        <v>406244.15</v>
       </c>
       <c r="O106" s="1">
-        <v>0.66</v>
+        <v>0.68</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>268</v>
       </c>
       <c r="B107" t="s">
         <v>269</v>
       </c>
       <c r="C107" s="1">
         <v>243000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.87489999</v>
+        <v>97.37050128</v>
       </c>
       <c r="E107" s="1">
         <v>100.0</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
         <v>243000.0</v>
       </c>
       <c r="I107" s="1">
-        <v>2248.39</v>
+        <v>-3389.52</v>
       </c>
       <c r="J107" s="1">
-        <v>0.9252633744856</v>
+        <v>-1.3948641975309</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" t="s">
         <v>270</v>
       </c>
       <c r="M107" s="1">
-        <v>242696.01</v>
+        <v>236610.32</v>
       </c>
       <c r="N107" s="1">
-        <v>245248.39</v>
+        <v>239610.48</v>
       </c>
       <c r="O107" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>271</v>
       </c>
       <c r="B108" t="s">
         <v>272</v>
       </c>
       <c r="C108" s="1">
         <v>200000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.07711458</v>
+        <v>97.73236095</v>
       </c>
       <c r="E108" s="1">
         <v>101.80907</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>203618.14</v>
       </c>
       <c r="I108" s="1">
-        <v>-2552.66</v>
+        <v>-6827.97</v>
       </c>
       <c r="J108" s="1">
-        <v>-1.253650583391</v>
+        <v>-3.3533210744387</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108">
-        <v>911.25</v>
+      <c r="L108" t="s">
+        <v>273</v>
       </c>
       <c r="M108" s="1">
-        <v>200154.23</v>
+        <v>195464.72</v>
       </c>
       <c r="N108" s="1">
-        <v>201065.48</v>
+        <v>196790.17</v>
       </c>
       <c r="O108" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B109" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C109" s="1">
         <v>100000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>104.83276111</v>
+        <v>102.499278</v>
       </c>
       <c r="E109" s="1">
         <v>107.83085</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>107830.85</v>
       </c>
       <c r="I109" s="1">
-        <v>-1201.17</v>
+        <v>-3308.63</v>
       </c>
       <c r="J109" s="1">
-        <v>-1.1139390999885</v>
+        <v>-3.0683519605011</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="M109" s="1">
-        <v>104832.76</v>
+        <v>102499.27</v>
       </c>
       <c r="N109" s="1">
-        <v>106629.68</v>
+        <v>104522.22</v>
       </c>
       <c r="O109" s="1">
         <v>0.17</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B110" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C110" s="1">
         <v>300000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>107.30778436</v>
+        <v>105.08710625</v>
       </c>
       <c r="E110" s="1">
         <v>109.55781</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>328673.43</v>
       </c>
       <c r="I110" s="1">
-        <v>-2494.6</v>
+        <v>-8375.81</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.75899046661606</v>
+        <v>-2.5483684519311</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="M110" s="1">
-        <v>321923.35</v>
+        <v>315261.32</v>
       </c>
       <c r="N110" s="1">
-        <v>326178.83</v>
+        <v>320297.62</v>
       </c>
       <c r="O110" s="1">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B111" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C111" s="1">
         <v>400000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>101.76542253</v>
+        <v>99.16939318</v>
       </c>
       <c r="E111" s="1">
         <v>102.95621</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>411824.84</v>
       </c>
       <c r="I111" s="1">
-        <v>-2878.22</v>
+        <v>-12385.62</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.69889421920251</v>
+        <v>-3.0074970708421</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="M111" s="1">
-        <v>407061.69</v>
+        <v>396677.58</v>
       </c>
       <c r="N111" s="1">
-        <v>408946.62</v>
+        <v>399439.22</v>
       </c>
       <c r="O111" s="1">
-        <v>0.65</v>
+        <v>0.66</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B112" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C112" s="1">
         <v>100000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>97.53517679</v>
+        <v>96.61050129</v>
       </c>
       <c r="E112" s="1">
         <v>93.94781</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
         <v>93947.81</v>
       </c>
       <c r="I112" s="1">
-        <v>4027.09</v>
+        <v>3143.51</v>
       </c>
       <c r="J112" s="1">
-        <v>4.2865182275138</v>
+        <v>3.3460173260026</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
-        <v>439.73</v>
+        <v>480.82</v>
       </c>
       <c r="M112" s="1">
-        <v>97535.17</v>
+        <v>96610.5</v>
       </c>
       <c r="N112" s="1">
-        <v>97974.9</v>
+        <v>97091.32</v>
       </c>
       <c r="O112" s="1">
         <v>0.16</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B113" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C113" s="1">
         <v>200000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>100.00505426</v>
+        <v>99.61806296</v>
       </c>
       <c r="E113" s="1">
         <v>101.27229</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>202544.58</v>
       </c>
       <c r="I113" s="1">
-        <v>-307.95</v>
+        <v>-653.76</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.15204060261696</v>
+        <v>-0.32277338648114</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="M113" s="1">
-        <v>200010.11</v>
+        <v>199236.12</v>
       </c>
       <c r="N113" s="1">
-        <v>202236.63</v>
+        <v>201890.82</v>
       </c>
       <c r="O113" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B114" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C114" s="1">
         <v>239000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.65386355</v>
+        <v>97.30925963</v>
       </c>
       <c r="E114" s="1">
         <v>99.528</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>237871.92</v>
       </c>
       <c r="I114" s="1">
-        <v>2665.44</v>
+        <v>-2496.18</v>
       </c>
       <c r="J114" s="1">
-        <v>1.1205357908575</v>
+        <v>-1.0493798511401</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="M114" s="1">
-        <v>238172.73</v>
+        <v>232569.13</v>
       </c>
       <c r="N114" s="1">
-        <v>240537.36</v>
+        <v>235375.74</v>
       </c>
       <c r="O114" s="1">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B115" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C115" s="1">
         <v>300000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.67140749</v>
+        <v>97.05014748</v>
       </c>
       <c r="E115" s="1">
         <v>100.689793</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>302069.38</v>
       </c>
       <c r="I115" s="1">
-        <v>1216.76</v>
+        <v>-6092.23</v>
       </c>
       <c r="J115" s="1">
-        <v>0.40280812308748</v>
+        <v>-2.0168313650328</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="M115" s="1">
-        <v>299014.22</v>
+        <v>291150.44</v>
       </c>
       <c r="N115" s="1">
-        <v>303286.14</v>
+        <v>295977.15</v>
       </c>
       <c r="O115" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B116" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C116" s="1">
         <v>100000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>102.30405002</v>
+        <v>99.54081629</v>
       </c>
       <c r="E116" s="1">
         <v>99.861</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>99861.0</v>
       </c>
       <c r="I116" s="1">
-        <v>2864.28</v>
+        <v>306.53</v>
       </c>
       <c r="J116" s="1">
-        <v>2.8682668909785</v>
+        <v>0.30695666977098</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
-        <v>421.23</v>
+        <v>626.71</v>
       </c>
       <c r="M116" s="1">
-        <v>102304.05</v>
+        <v>99540.82</v>
       </c>
       <c r="N116" s="1">
-        <v>102725.28</v>
+        <v>100167.53</v>
       </c>
       <c r="O116" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B117" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C117" s="1">
         <v>200000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.80084197</v>
+        <v>96.80095357</v>
       </c>
       <c r="E117" s="1">
         <v>101.46918</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>202938.36</v>
       </c>
       <c r="I117" s="1">
-        <v>-1001.06</v>
+        <v>-6576.18</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.4932827879362</v>
+        <v>-3.2404814939866</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="M117" s="1">
-        <v>199601.68</v>
+        <v>193601.91</v>
       </c>
       <c r="N117" s="1">
-        <v>201937.3</v>
+        <v>196362.18</v>
       </c>
       <c r="O117" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B118" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C118" s="1">
         <v>200000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>97.36377993</v>
+        <v>95.21472239</v>
       </c>
       <c r="E118" s="1">
         <v>99.077</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>198154.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-357.95</v>
+        <v>-4272.5</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.18064232869384</v>
+        <v>-2.1561512762801</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="M118" s="1">
-        <v>194727.56</v>
+        <v>190429.45</v>
       </c>
       <c r="N118" s="1">
-        <v>197796.05</v>
+        <v>193881.5</v>
       </c>
       <c r="O118" s="1">
         <v>0.32</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B119" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C119" s="1">
         <v>200000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>95.03686265</v>
+        <v>93.98005223</v>
       </c>
       <c r="E119" s="1">
         <v>92.52377</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>185047.54</v>
       </c>
       <c r="I119" s="1">
-        <v>5831.66</v>
+        <v>3813.93</v>
       </c>
       <c r="J119" s="1">
-        <v>3.1514388140475</v>
+        <v>2.0610541485718</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
-        <v>805.48</v>
+        <v>901.37</v>
       </c>
       <c r="M119" s="1">
-        <v>190073.72</v>
+        <v>187960.1</v>
       </c>
       <c r="N119" s="1">
-        <v>190879.2</v>
+        <v>188861.47</v>
       </c>
       <c r="O119" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B120" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C120" s="1">
         <v>200000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>105.72459636</v>
+        <v>102.81302562</v>
       </c>
       <c r="E120" s="1">
         <v>109.343945</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
         <v>218687.89</v>
       </c>
       <c r="I120" s="1">
-        <v>1662.67</v>
+        <v>-3639.92</v>
       </c>
       <c r="J120" s="1">
-        <v>0.76029358552959</v>
+        <v>-1.6644360142667</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="M120" s="1">
-        <v>211449.19</v>
+        <v>205626.05</v>
       </c>
       <c r="N120" s="1">
-        <v>220350.56</v>
+        <v>215047.97</v>
       </c>
       <c r="O120" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B121" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C121" s="1">
         <v>300000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>100.60620712</v>
+        <v>97.91086714</v>
       </c>
       <c r="E121" s="1">
         <v>102.00267</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>306008.01</v>
       </c>
       <c r="I121" s="1">
-        <v>3310.61</v>
+        <v>-4261.71</v>
       </c>
       <c r="J121" s="1">
-        <v>1.0818703732625</v>
+        <v>-1.3926792308476</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="M121" s="1">
-        <v>301818.62</v>
+        <v>293732.6</v>
       </c>
       <c r="N121" s="1">
-        <v>309318.62</v>
+        <v>301746.3</v>
       </c>
       <c r="O121" s="1">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B122" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C122" s="1">
         <v>400000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>95.07610651</v>
+        <v>92.53201865</v>
       </c>
       <c r="E122" s="1">
         <v>110.17804</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
         <v>440712.16</v>
       </c>
       <c r="I122" s="1">
-        <v>-53640.61</v>
+        <v>-63269.02</v>
       </c>
       <c r="J122" s="1">
-        <v>-12.171347847538</v>
+        <v>-14.356086748321</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="M122" s="1">
-        <v>380304.43</v>
+        <v>370128.07</v>
       </c>
       <c r="N122" s="1">
-        <v>387071.55</v>
+        <v>377443.14</v>
       </c>
       <c r="O122" s="1">
-        <v>0.62</v>
+        <v>0.63</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B123" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C123" s="1">
         <v>100000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>101.86941764</v>
+        <v>101.15789053</v>
       </c>
       <c r="E123" s="1">
         <v>118.97397</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
         <v>118973.97</v>
       </c>
       <c r="I123" s="1">
-        <v>-13812.77</v>
+        <v>-14277.72</v>
       </c>
       <c r="J123" s="1">
-        <v>-11.609909293604</v>
+        <v>-12.000709062663</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="M123" s="1">
-        <v>101869.42</v>
+        <v>101157.89</v>
       </c>
       <c r="N123" s="1">
-        <v>105161.2</v>
+        <v>104696.25</v>
       </c>
       <c r="O123" s="1">
         <v>0.17</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B124" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C124" s="1">
         <v>100000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>102.9244769</v>
+        <v>100.45933765</v>
       </c>
       <c r="E124" s="1">
         <v>103.19873</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>103198.73</v>
       </c>
       <c r="I124" s="1">
-        <v>2257.25</v>
+        <v>11.29</v>
       </c>
       <c r="J124" s="1">
-        <v>2.187284669104</v>
+        <v>0.010940057111168</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="M124" s="1">
-        <v>102924.47</v>
+        <v>100459.34</v>
       </c>
       <c r="N124" s="1">
-        <v>105455.98</v>
+        <v>103210.02</v>
       </c>
       <c r="O124" s="1">
         <v>0.17</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B125" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C125" s="1">
         <v>300000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>101.64031332</v>
+        <v>99.43415561</v>
       </c>
       <c r="E125" s="1">
         <v>103.308053</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
         <v>309924.16</v>
       </c>
       <c r="I125" s="1">
-        <v>4150.89</v>
+        <v>-1912.79</v>
       </c>
       <c r="J125" s="1">
-        <v>1.3393244334356</v>
+        <v>-0.61718002236418</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="M125" s="1">
-        <v>304920.94</v>
+        <v>298302.47</v>
       </c>
       <c r="N125" s="1">
-        <v>314075.05</v>
+        <v>308011.37</v>
       </c>
       <c r="O125" s="1">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B126" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C126" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>99.15193838</v>
+        <v>102.38201346</v>
       </c>
       <c r="E126" s="1">
-        <v>98.434</v>
+        <v>108.631028</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>196868.0</v>
+        <v>434524.11</v>
       </c>
       <c r="I126" s="1">
-        <v>6600.26</v>
+        <v>-10196.06</v>
       </c>
       <c r="J126" s="1">
-        <v>3.3526322205742</v>
+        <v>-2.3464888979348</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="M126" s="1">
-        <v>198303.88</v>
+        <v>409528.05</v>
       </c>
       <c r="N126" s="1">
-        <v>203468.26</v>
+        <v>424328.05</v>
       </c>
       <c r="O126" s="1">
-        <v>0.32</v>
+        <v>0.71</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B127" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C127" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>105.93535256</v>
+        <v>92.49649214</v>
       </c>
       <c r="E127" s="1">
-        <v>108.631028</v>
+        <v>89.952795</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>434524.11</v>
+        <v>179905.59</v>
       </c>
       <c r="I127" s="1">
-        <v>3003.6</v>
+        <v>6402.46</v>
       </c>
       <c r="J127" s="1">
-        <v>0.69123897405831</v>
+        <v>3.5587888069515</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="M127" s="1">
-        <v>423741.41</v>
+        <v>184992.98</v>
       </c>
       <c r="N127" s="1">
-        <v>437527.71</v>
+        <v>186308.05</v>
       </c>
       <c r="O127" s="1">
-        <v>0.7</v>
+        <v>0.31</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B128" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C128" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>94.20986785</v>
+        <v>98.70247894</v>
       </c>
       <c r="E128" s="1">
-        <v>89.952795</v>
+        <v>103.866857</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>179905.59</v>
+        <v>311600.57</v>
       </c>
       <c r="I128" s="1">
-        <v>9719.63</v>
+        <v>-5152.38</v>
       </c>
       <c r="J128" s="1">
-        <v>5.4026281228949</v>
+        <v>-1.6535207236623</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="M128" s="1">
-        <v>188419.74</v>
+        <v>296107.44</v>
       </c>
       <c r="N128" s="1">
-        <v>189625.22</v>
+        <v>306448.19</v>
       </c>
       <c r="O128" s="1">
-        <v>0.3</v>
+        <v>0.51</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B129" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C129" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>102.26165444</v>
+        <v>102.41801741</v>
       </c>
       <c r="E129" s="1">
-        <v>103.866857</v>
+        <v>105.294465</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>311600.57</v>
+        <v>210588.93</v>
       </c>
       <c r="I129" s="1">
-        <v>4847.06</v>
+        <v>2293.68</v>
       </c>
       <c r="J129" s="1">
-        <v>1.5555363072667</v>
+        <v>1.0891740605738</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="M129" s="1">
-        <v>306784.96</v>
+        <v>204836.03</v>
       </c>
       <c r="N129" s="1">
-        <v>316447.63</v>
+        <v>212882.61</v>
       </c>
       <c r="O129" s="1">
-        <v>0.51</v>
+        <v>0.35</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B130" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C130" s="1">
         <v>200000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>104.74198934</v>
+        <v>102.31911733</v>
       </c>
       <c r="E130" s="1">
-        <v>105.294465</v>
+        <v>106.10956</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>210588.93</v>
+        <v>212219.12</v>
       </c>
       <c r="I130" s="1">
-        <v>6489.57</v>
+        <v>668.59</v>
       </c>
       <c r="J130" s="1">
-        <v>3.0816292195416</v>
+        <v>0.31504701367153</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="M130" s="1">
-        <v>209483.98</v>
+        <v>204638.23</v>
       </c>
       <c r="N130" s="1">
-        <v>217078.5</v>
+        <v>212887.71</v>
       </c>
       <c r="O130" s="1">
         <v>0.35</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B131" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C131" s="1">
         <v>200000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>104.34796133</v>
+        <v>98.01298415</v>
       </c>
       <c r="E131" s="1">
-        <v>106.10956</v>
+        <v>99.852</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>212219.12</v>
+        <v>199704.0</v>
       </c>
       <c r="I131" s="1">
-        <v>4199.16</v>
+        <v>-2516.39</v>
       </c>
       <c r="J131" s="1">
-        <v>1.9786907042118</v>
+        <v>-1.2600598886352</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="M131" s="1">
-        <v>208695.92</v>
+        <v>196025.97</v>
       </c>
       <c r="N131" s="1">
-        <v>216418.28</v>
+        <v>197187.61</v>
       </c>
       <c r="O131" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B132" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C132" s="1">
         <v>200000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.94720761</v>
+        <v>105.96242327</v>
       </c>
       <c r="E132" s="1">
-        <v>99.852</v>
+        <v>111.32808</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>199704.0</v>
+        <v>222656.16</v>
       </c>
       <c r="I132" s="1">
-        <v>913.7</v>
+        <v>-9005.29</v>
       </c>
       <c r="J132" s="1">
-        <v>0.45752714016745</v>
+        <v>-4.0444827576295</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
-      <c r="L132">
-        <v>723.29</v>
+      <c r="L132" t="s">
+        <v>342</v>
       </c>
       <c r="M132" s="1">
-        <v>199894.41</v>
+        <v>211924.84</v>
       </c>
       <c r="N132" s="1">
-        <v>200617.7</v>
+        <v>213650.87</v>
       </c>
       <c r="O132" s="1">
-        <v>0.32</v>
+        <v>0.36</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="B133" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="C133" s="1">
         <v>200000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>108.33016659</v>
+        <v>98.10767298</v>
       </c>
       <c r="E133" s="1">
-        <v>111.32808</v>
+        <v>99.507</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>222656.16</v>
+        <v>199014.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-4845.14</v>
+        <v>-2317.83</v>
       </c>
       <c r="J133" s="1">
-        <v>-2.1760637567809</v>
+        <v>-1.164656757816</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
-      <c r="L133" t="s">
-        <v>343</v>
+      <c r="L133">
+        <v>480.82</v>
       </c>
       <c r="M133" s="1">
-        <v>216660.34</v>
+        <v>196215.35</v>
       </c>
       <c r="N133" s="1">
-        <v>217811.02</v>
+        <v>196696.17</v>
       </c>
       <c r="O133" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B134" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C134" s="1">
         <v>200000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>100.15729078</v>
+        <v>98.93201866</v>
       </c>
       <c r="E134" s="1">
-        <v>99.507</v>
+        <v>101.18063</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>199014.0</v>
+        <v>202361.26</v>
       </c>
       <c r="I134" s="1">
-        <v>1425.24</v>
+        <v>-1131.47</v>
       </c>
       <c r="J134" s="1">
-        <v>0.71615062256927</v>
+        <v>-0.55913369980005</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
-      <c r="L134">
-        <v>124.66</v>
+      <c r="L134" t="s">
+        <v>347</v>
       </c>
       <c r="M134" s="1">
-        <v>200314.58</v>
+        <v>197864.04</v>
       </c>
       <c r="N134" s="1">
-        <v>200439.24</v>
+        <v>201229.79</v>
       </c>
       <c r="O134" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="B135" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="C135" s="1">
         <v>200000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>101.45514587</v>
+        <v>98.33735197</v>
       </c>
       <c r="E135" s="1">
-        <v>101.18063</v>
+        <v>102.31341</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>202361.26</v>
+        <v>204626.82</v>
       </c>
       <c r="I135" s="1">
-        <v>3544.92</v>
+        <v>-1339.85</v>
       </c>
       <c r="J135" s="1">
-        <v>1.7517779835923</v>
+        <v>-0.6547773160918</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="M135" s="1">
-        <v>202910.29</v>
+        <v>196674.71</v>
       </c>
       <c r="N135" s="1">
-        <v>205906.18</v>
+        <v>203286.97</v>
       </c>
       <c r="O135" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B136" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="C136" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>100.78030196</v>
+        <v>92.98886428</v>
       </c>
       <c r="E136" s="1">
-        <v>102.31341</v>
+        <v>92.13552</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>204626.82</v>
+        <v>92135.52</v>
       </c>
       <c r="I136" s="1">
-        <v>3169.28</v>
+        <v>1452.66</v>
       </c>
       <c r="J136" s="1">
-        <v>1.5488096819371</v>
+        <v>1.5766557783578</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
-      <c r="L136" t="s">
-        <v>351</v>
+      <c r="L136">
+        <v>599.32</v>
       </c>
       <c r="M136" s="1">
-        <v>201560.6</v>
+        <v>92988.86</v>
       </c>
       <c r="N136" s="1">
-        <v>207796.1</v>
+        <v>93588.18</v>
       </c>
       <c r="O136" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B137" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C137" s="1">
         <v>100000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>94.6974162</v>
+        <v>98.35387661</v>
       </c>
       <c r="E137" s="1">
-        <v>92.13552</v>
+        <v>99.589</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>92135.52</v>
+        <v>99589.0</v>
       </c>
       <c r="I137" s="1">
-        <v>3065.32</v>
+        <v>-874.51</v>
       </c>
       <c r="J137" s="1">
-        <v>3.3269687955308</v>
+        <v>-0.87811906937513</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
-        <v>503.42</v>
+        <v>360.62</v>
       </c>
       <c r="M137" s="1">
-        <v>94697.42</v>
+        <v>98353.87</v>
       </c>
       <c r="N137" s="1">
-        <v>95200.84</v>
+        <v>98714.49</v>
       </c>
       <c r="O137" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B138" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C138" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>100.29685418</v>
+        <v>103.74478655</v>
       </c>
       <c r="E138" s="1">
-        <v>99.589</v>
+        <v>107.779585</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>99589.0</v>
+        <v>215559.17</v>
       </c>
       <c r="I138" s="1">
-        <v>883.54</v>
+        <v>-2590.14</v>
       </c>
       <c r="J138" s="1">
-        <v>0.8871863358403</v>
+        <v>-1.2015911918755</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
-      <c r="L138">
-        <v>175.68</v>
+      <c r="L138" t="s">
+        <v>357</v>
       </c>
       <c r="M138" s="1">
-        <v>100296.86</v>
+        <v>207489.58</v>
       </c>
       <c r="N138" s="1">
-        <v>100472.54</v>
+        <v>212969.03</v>
       </c>
       <c r="O138" s="1">
-        <v>0.16</v>
+        <v>0.35</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="B139" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="C139" s="1">
-        <v>200000.0</v>
+        <v>154000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>105.77977281</v>
+        <v>99.09651905</v>
       </c>
       <c r="E139" s="1">
-        <v>107.779585</v>
+        <v>99.43</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>215559.17</v>
+        <v>153122.2</v>
       </c>
       <c r="I139" s="1">
-        <v>931.88</v>
+        <v>-513.56</v>
       </c>
       <c r="J139" s="1">
-        <v>0.43230821495555</v>
+        <v>-0.33539225533593</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
-      <c r="L139" t="s">
-        <v>358</v>
+      <c r="L139">
+        <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>211559.54</v>
+        <v>152608.64</v>
       </c>
       <c r="N139" s="1">
-        <v>216491.05</v>
+        <v>152608.64</v>
       </c>
       <c r="O139" s="1">
-        <v>0.35</v>
+        <v>0.25</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B140" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C140" s="1">
-        <v>154000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>101.09618608</v>
+        <v>83.64270033</v>
       </c>
       <c r="E140" s="1">
-        <v>99.43</v>
+        <v>86.13295</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>153122.2</v>
+        <v>172265.9</v>
       </c>
       <c r="I140" s="1">
-        <v>6932.78</v>
+        <v>-4117.49</v>
       </c>
       <c r="J140" s="1">
-        <v>4.5276125865485</v>
+        <v>-2.3901944610048</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
-      <c r="L140" t="s">
-        <v>361</v>
+      <c r="L140">
+        <v>863.01</v>
       </c>
       <c r="M140" s="1">
-        <v>155688.13</v>
+        <v>167285.4</v>
       </c>
       <c r="N140" s="1">
-        <v>160054.98</v>
+        <v>168148.41</v>
       </c>
       <c r="O140" s="1">
-        <v>0.26</v>
+        <v>0.28</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>362</v>
       </c>
       <c r="B141" t="s">
         <v>363</v>
       </c>
       <c r="C141" s="1">
         <v>200000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>86.409823</v>
+        <v>98.54191626</v>
       </c>
       <c r="E141" s="1">
-        <v>86.13295</v>
+        <v>103.33767</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>172265.9</v>
+        <v>206675.34</v>
       </c>
       <c r="I141" s="1">
-        <v>1348.27</v>
+        <v>-8473.7</v>
       </c>
       <c r="J141" s="1">
-        <v>0.78266795692009</v>
+        <v>-4.1000053513883</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
-      <c r="L141">
-        <v>794.52</v>
+      <c r="L141" t="s">
+        <v>364</v>
       </c>
       <c r="M141" s="1">
-        <v>172819.65</v>
+        <v>197083.83</v>
       </c>
       <c r="N141" s="1">
-        <v>173614.17</v>
+        <v>198201.64</v>
       </c>
       <c r="O141" s="1">
-        <v>0.28</v>
+        <v>0.33</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B142" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C142" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.54452561</v>
+        <v>98.07815735</v>
       </c>
       <c r="E142" s="1">
-        <v>103.33767</v>
+        <v>103.0087</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>206675.34</v>
+        <v>103008.7</v>
       </c>
       <c r="I142" s="1">
-        <v>-4797.25</v>
+        <v>-2293.56</v>
       </c>
       <c r="J142" s="1">
-        <v>-2.3211525864673</v>
+        <v>-2.2265692121151</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
-      <c r="L142">
-        <v>789.04</v>
+      <c r="L142" t="s">
+        <v>367</v>
       </c>
       <c r="M142" s="1">
-        <v>201089.05</v>
+        <v>98078.15</v>
       </c>
       <c r="N142" s="1">
-        <v>201878.09</v>
+        <v>100715.14</v>
       </c>
       <c r="O142" s="1">
-        <v>0.32</v>
+        <v>0.17</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="B143" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="C143" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.32039704</v>
+        <v>97.49350066</v>
       </c>
       <c r="E143" s="1">
-        <v>103.0087</v>
+        <v>100.96133</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>103008.7</v>
+        <v>201922.66</v>
       </c>
       <c r="I143" s="1">
-        <v>-222.55</v>
+        <v>-3493.88</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.21604971230585</v>
+        <v>-1.7303060488605</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="M143" s="1">
-        <v>100320.4</v>
+        <v>194987.0</v>
       </c>
       <c r="N143" s="1">
-        <v>102786.15</v>
+        <v>198428.78</v>
       </c>
       <c r="O143" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="B144" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="C144" s="1">
         <v>200000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.44082641</v>
+        <v>98.09198098</v>
       </c>
       <c r="E144" s="1">
-        <v>100.96133</v>
+        <v>100.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>201922.66</v>
+        <v>200000.0</v>
       </c>
       <c r="I144" s="1">
-        <v>2058.31</v>
+        <v>-566.94</v>
       </c>
       <c r="J144" s="1">
-        <v>1.0193556285362</v>
+        <v>-0.28347</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="M144" s="1">
-        <v>200881.65</v>
+        <v>196183.96</v>
       </c>
       <c r="N144" s="1">
-        <v>203980.97</v>
+        <v>199433.06</v>
       </c>
       <c r="O144" s="1">
         <v>0.33</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="B145" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="C145" s="1">
-        <v>200000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.34153678</v>
+        <v>97.40936606</v>
       </c>
       <c r="E145" s="1">
         <v>100.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>200000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="I145" s="1">
-        <v>3526.03</v>
+        <v>-1864.11</v>
       </c>
       <c r="J145" s="1">
-        <v>1.763015</v>
+        <v>-0.51780833333333</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="M145" s="1">
-        <v>200683.07</v>
+        <v>350673.72</v>
       </c>
       <c r="N145" s="1">
-        <v>203526.03</v>
+        <v>358135.89</v>
       </c>
       <c r="O145" s="1">
-        <v>0.32</v>
+        <v>0.6</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B146" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="C146" s="1">
-        <v>360000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.26489953</v>
+        <v>97.85038576</v>
       </c>
       <c r="E146" s="1">
-        <v>100.0</v>
+        <v>100.73781</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>360000.0</v>
+        <v>201475.62</v>
       </c>
       <c r="I146" s="1">
-        <v>7680.62</v>
+        <v>561.45</v>
       </c>
       <c r="J146" s="1">
-        <v>2.1335055555556</v>
+        <v>0.27866895260082</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="M146" s="1">
-        <v>360953.64</v>
+        <v>195700.77</v>
       </c>
       <c r="N146" s="1">
-        <v>367680.62</v>
+        <v>202037.07</v>
       </c>
       <c r="O146" s="1">
-        <v>0.59</v>
+        <v>0.34</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="B147" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="C147" s="1">
         <v>200000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>99.96286805</v>
+        <v>80.98647258</v>
       </c>
       <c r="E147" s="1">
-        <v>100.73781</v>
+        <v>97.799</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>201475.62</v>
+        <v>195598.0</v>
       </c>
       <c r="I147" s="1">
-        <v>4389.16</v>
+        <v>-32994.92</v>
       </c>
       <c r="J147" s="1">
-        <v>2.1785067592794</v>
+        <v>-16.868740989172</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
-      <c r="L147" t="s">
-        <v>380</v>
+      <c r="L147">
+        <v>630.14</v>
       </c>
       <c r="M147" s="1">
-        <v>199925.74</v>
+        <v>161972.94</v>
       </c>
       <c r="N147" s="1">
-        <v>205864.78</v>
+        <v>162603.08</v>
       </c>
       <c r="O147" s="1">
-        <v>0.33</v>
+        <v>0.27</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B148" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C148" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>83.46470994</v>
+        <v>105.30316341</v>
       </c>
       <c r="E148" s="1">
-        <v>97.799</v>
+        <v>111.667327</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>195598.0</v>
+        <v>335001.98</v>
       </c>
       <c r="I148" s="1">
-        <v>-28148.03</v>
+        <v>-12728.79</v>
       </c>
       <c r="J148" s="1">
-        <v>-14.390755529198</v>
+        <v>-3.7996163485362</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
-      <c r="L148">
-        <v>520.55</v>
+      <c r="L148" t="s">
+        <v>384</v>
       </c>
       <c r="M148" s="1">
-        <v>166929.42</v>
+        <v>315909.49</v>
       </c>
       <c r="N148" s="1">
-        <v>167449.97</v>
+        <v>322273.19</v>
       </c>
       <c r="O148" s="1">
-        <v>0.27</v>
+        <v>0.54</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="B149" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="C149" s="1">
         <v>300000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>108.07056591</v>
+        <v>96.93133654</v>
       </c>
       <c r="E149" s="1">
-        <v>111.667327</v>
+        <v>99.259</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>335001.98</v>
+        <v>297777.0</v>
       </c>
       <c r="I149" s="1">
-        <v>-5207.41</v>
+        <v>-6191.89</v>
       </c>
       <c r="J149" s="1">
-        <v>-1.554441558823</v>
+        <v>-2.0793714759703</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
-      <c r="L149" t="s">
-        <v>385</v>
+      <c r="L149">
+        <v>791.1</v>
       </c>
       <c r="M149" s="1">
-        <v>324211.69</v>
+        <v>290794.01</v>
       </c>
       <c r="N149" s="1">
-        <v>329794.57</v>
+        <v>291585.11</v>
       </c>
       <c r="O149" s="1">
-        <v>0.53</v>
+        <v>0.48</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B150" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C150" s="1">
-        <v>300000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.35782993</v>
+        <v>97.29829751</v>
       </c>
       <c r="E150" s="1">
-        <v>99.259</v>
+        <v>99.362</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>297777.0</v>
+        <v>284175.32</v>
       </c>
       <c r="I150" s="1">
-        <v>3368.41</v>
+        <v>-3184.21</v>
       </c>
       <c r="J150" s="1">
-        <v>1.1311854172753</v>
+        <v>-1.1205089871985</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
-      <c r="L150">
-        <v>71.92</v>
+      <c r="L150" t="s">
+        <v>389</v>
       </c>
       <c r="M150" s="1">
-        <v>301073.49</v>
+        <v>278273.13</v>
       </c>
       <c r="N150" s="1">
-        <v>301145.41</v>
+        <v>280991.11</v>
       </c>
       <c r="O150" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="B151" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="C151" s="1">
-        <v>286000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>99.76891768</v>
+        <v>100.18027423</v>
       </c>
       <c r="E151" s="1">
-        <v>99.362</v>
+        <v>103.330135</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>284175.32</v>
+        <v>206660.27</v>
       </c>
       <c r="I151" s="1">
-        <v>3392.04</v>
+        <v>-227.12</v>
       </c>
       <c r="J151" s="1">
-        <v>1.1936434170286</v>
+        <v>-0.10990017578125</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="M151" s="1">
-        <v>285339.11</v>
+        <v>200360.55</v>
       </c>
       <c r="N151" s="1">
-        <v>287567.36</v>
+        <v>206433.15</v>
       </c>
       <c r="O151" s="1">
-        <v>0.46</v>
+        <v>0.34</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="B152" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="C152" s="1">
-        <v>200000.0</v>
+        <v>405000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>102.69276709</v>
+        <v>97.63007031</v>
       </c>
       <c r="E152" s="1">
-        <v>103.330135</v>
+        <v>100.771835</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>206660.27</v>
+        <v>408125.93</v>
       </c>
       <c r="I152" s="1">
-        <v>4373.21</v>
+        <v>-2707.33</v>
       </c>
       <c r="J152" s="1">
-        <v>2.1161348526255</v>
+        <v>-0.66335652821667</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="M152" s="1">
-        <v>205385.53</v>
+        <v>395401.78</v>
       </c>
       <c r="N152" s="1">
-        <v>211033.48</v>
+        <v>405418.6</v>
       </c>
       <c r="O152" s="1">
-        <v>0.34</v>
+        <v>0.67</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="B153" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="C153" s="1">
-        <v>405000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>99.83123076</v>
+        <v>99.1773995</v>
       </c>
       <c r="E153" s="1">
-        <v>100.771835</v>
+        <v>99.821</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>408125.93</v>
+        <v>199642.0</v>
       </c>
       <c r="I153" s="1">
-        <v>5569.36</v>
+        <v>-1265.97</v>
       </c>
       <c r="J153" s="1">
-        <v>1.3646180236576</v>
+        <v>-0.63412007493413</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
-      <c r="L153" t="s">
-        <v>396</v>
+      <c r="L153">
+        <v>21.23</v>
       </c>
       <c r="M153" s="1">
-        <v>404316.49</v>
+        <v>198354.8</v>
       </c>
       <c r="N153" s="1">
-        <v>413695.29</v>
+        <v>198376.03</v>
       </c>
       <c r="O153" s="1">
-        <v>0.66</v>
+        <v>0.33</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B154" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C154" s="1">
         <v>200000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.20602945</v>
+        <v>98.057955</v>
       </c>
       <c r="E154" s="1">
         <v>99.517</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>199034.0</v>
       </c>
       <c r="I154" s="1">
-        <v>6149.29</v>
+        <v>2223.01</v>
       </c>
       <c r="J154" s="1">
-        <v>3.0895676115639</v>
+        <v>1.1168996251897</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="M154" s="1">
-        <v>200412.06</v>
+        <v>196115.91</v>
       </c>
       <c r="N154" s="1">
-        <v>205183.29</v>
+        <v>201257.01</v>
       </c>
       <c r="O154" s="1">
         <v>0.33</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B155" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C155" s="1">
         <v>500000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>101.24931702</v>
+        <v>100.09398618</v>
       </c>
       <c r="E155" s="1">
         <v>105.45526</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>527276.3</v>
       </c>
       <c r="I155" s="1">
-        <v>-3214.65</v>
+        <v>-7758.42</v>
       </c>
       <c r="J155" s="1">
-        <v>-0.60967086895428</v>
+        <v>-1.4714145126568</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="M155" s="1">
-        <v>506246.58</v>
+        <v>500469.93</v>
       </c>
       <c r="N155" s="1">
-        <v>524061.65</v>
+        <v>519517.88</v>
       </c>
       <c r="O155" s="1">
-        <v>0.84</v>
+        <v>0.86</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B156" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C156" s="1">
         <v>300000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>91.88329012</v>
+        <v>89.51058815</v>
       </c>
       <c r="E156" s="1">
         <v>88.26085</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>264782.55</v>
       </c>
       <c r="I156" s="1">
-        <v>13595.06</v>
+        <v>6785.17</v>
       </c>
       <c r="J156" s="1">
-        <v>5.1344244550859</v>
+        <v>2.5625442462126</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="M156" s="1">
-        <v>275649.87</v>
+        <v>268531.76</v>
       </c>
       <c r="N156" s="1">
-        <v>278377.61</v>
+        <v>271567.72</v>
       </c>
       <c r="O156" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B157" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C157" s="1">
         <v>526000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.22517754</v>
+        <v>97.71726253</v>
       </c>
       <c r="E157" s="1">
         <v>100.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>526000.0</v>
       </c>
       <c r="I157" s="1">
-        <v>3370.75</v>
+        <v>-8827.1</v>
       </c>
       <c r="J157" s="1">
-        <v>0.64082699619772</v>
+        <v>-1.6781558935361</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="M157" s="1">
-        <v>527184.43</v>
+        <v>513992.8</v>
       </c>
       <c r="N157" s="1">
-        <v>529370.75</v>
+        <v>517172.9</v>
       </c>
       <c r="O157" s="1">
-        <v>0.85</v>
+        <v>0.86</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B158" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C158" s="1">
         <v>400000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>94.42974107</v>
+        <v>92.31185256</v>
       </c>
       <c r="E158" s="1">
         <v>93.21363</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>372854.52</v>
       </c>
       <c r="I158" s="1">
-        <v>10268.55</v>
+        <v>2207.96</v>
       </c>
       <c r="J158" s="1">
-        <v>2.7540366146024</v>
+        <v>0.59217734573796</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="M158" s="1">
-        <v>377718.96</v>
+        <v>369247.41</v>
       </c>
       <c r="N158" s="1">
-        <v>383123.07</v>
+        <v>375062.48</v>
       </c>
       <c r="O158" s="1">
-        <v>0.61</v>
+        <v>0.62</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B159" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C159" s="1">
         <v>400000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>99.86196292</v>
+        <v>97.58324854</v>
       </c>
       <c r="E159" s="1">
         <v>102.171095</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>408684.38</v>
       </c>
       <c r="I159" s="1">
-        <v>2730.59</v>
+        <v>-17726.73</v>
       </c>
       <c r="J159" s="1">
-        <v>0.66814151301794</v>
+        <v>-4.337511015224</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
-      <c r="L159" t="s">
-        <v>414</v>
+      <c r="L159">
+        <v>624.66</v>
       </c>
       <c r="M159" s="1">
-        <v>399447.85</v>
+        <v>390332.99</v>
       </c>
       <c r="N159" s="1">
-        <v>411414.97</v>
+        <v>390957.65</v>
       </c>
       <c r="O159" s="1">
-        <v>0.66</v>
+        <v>0.65</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>415</v>
       </c>
       <c r="B160" t="s">
         <v>416</v>
       </c>
       <c r="C160" s="1">
         <v>100000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>91.08710971</v>
+        <v>89.57398212</v>
       </c>
       <c r="E160" s="1">
         <v>89.80285</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>89802.85</v>
       </c>
       <c r="I160" s="1">
-        <v>1323.99</v>
+        <v>-161.74</v>
       </c>
       <c r="J160" s="1">
-        <v>1.474329600898</v>
+        <v>-0.18010564252694</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
-        <v>39.73</v>
+        <v>67.12</v>
       </c>
       <c r="M160" s="1">
-        <v>91087.11</v>
+        <v>89573.99</v>
       </c>
       <c r="N160" s="1">
-        <v>91126.84</v>
+        <v>89641.11</v>
       </c>
       <c r="O160" s="1">
         <v>0.15</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>417</v>
       </c>
       <c r="B161" t="s">
         <v>418</v>
       </c>
       <c r="C161" s="1">
         <v>200000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.16688455</v>
+        <v>97.35643572</v>
       </c>
       <c r="E161" s="1">
         <v>99.766</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>199532.0</v>
       </c>
       <c r="I161" s="1">
-        <v>4900.4</v>
+        <v>-254.74</v>
       </c>
       <c r="J161" s="1">
-        <v>2.4559469157829</v>
+        <v>-0.12766874486298</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161" t="s">
         <v>419</v>
       </c>
       <c r="M161" s="1">
-        <v>200333.77</v>
+        <v>194712.88</v>
       </c>
       <c r="N161" s="1">
-        <v>204432.4</v>
+        <v>199277.26</v>
       </c>
       <c r="O161" s="1">
         <v>0.33</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>420</v>
       </c>
       <c r="B162" t="s">
         <v>421</v>
       </c>
       <c r="C162" s="1">
         <v>173000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>99.99067676</v>
+        <v>97.55994736</v>
       </c>
       <c r="E162" s="1">
         <v>99.945</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>172904.85</v>
       </c>
       <c r="I162" s="1">
-        <v>1393.3</v>
+        <v>-2479.13</v>
       </c>
       <c r="J162" s="1">
-        <v>0.80581892295098</v>
+        <v>-1.4338117178321</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
       <c r="L162" t="s">
         <v>422</v>
       </c>
       <c r="M162" s="1">
-        <v>172983.87</v>
+        <v>168778.71</v>
       </c>
       <c r="N162" s="1">
-        <v>174298.15</v>
+        <v>170425.72</v>
       </c>
       <c r="O162" s="1">
         <v>0.28</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>423</v>
       </c>
       <c r="B163" t="s">
         <v>424</v>
       </c>
       <c r="C163" s="1">
         <v>200000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.20114979</v>
+        <v>98.1884408</v>
       </c>
       <c r="E163" s="1">
         <v>99.562235</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>199124.47</v>
       </c>
       <c r="I163" s="1">
-        <v>2633.99</v>
+        <v>-1090.05</v>
       </c>
       <c r="J163" s="1">
-        <v>1.322785692788</v>
+        <v>-0.54742141937653</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
       <c r="L163" t="s">
         <v>425</v>
       </c>
       <c r="M163" s="1">
-        <v>200402.3</v>
+        <v>196376.89</v>
       </c>
       <c r="N163" s="1">
-        <v>201758.46</v>
+        <v>198034.42</v>
       </c>
       <c r="O163" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>426</v>
       </c>
       <c r="B164" t="s">
         <v>427</v>
       </c>
       <c r="C164" s="1">
         <v>315000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>99.96236103</v>
+        <v>97.68289624</v>
       </c>
       <c r="E164" s="1">
         <v>99.998</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>314993.7</v>
       </c>
       <c r="I164" s="1">
-        <v>315.58</v>
+        <v>-6294.29</v>
       </c>
       <c r="J164" s="1">
-        <v>0.10018613070674</v>
+        <v>-1.9982272661326</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
       <c r="L164">
-        <v>427.84</v>
+        <v>998.29</v>
       </c>
       <c r="M164" s="1">
-        <v>314881.44</v>
+        <v>307701.12</v>
       </c>
       <c r="N164" s="1">
-        <v>315309.28</v>
+        <v>308699.41</v>
       </c>
       <c r="O164" s="1">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
         <v>428</v>
       </c>
       <c r="B165" t="s">
         <v>429</v>
       </c>
       <c r="C165" s="1">
         <v>100000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>102.63083895</v>
+        <v>101.01886483</v>
       </c>
       <c r="E165" s="1">
         <v>103.59713</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>103597.13</v>
       </c>
       <c r="I165" s="1">
-        <v>1071.24</v>
+        <v>-337.99</v>
       </c>
       <c r="J165" s="1">
-        <v>1.0340440898314</v>
+        <v>-0.32625421186861</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
       <c r="L165" t="s">
         <v>430</v>
       </c>
       <c r="M165" s="1">
-        <v>102630.84</v>
+        <v>101018.87</v>
       </c>
       <c r="N165" s="1">
-        <v>104668.37</v>
+        <v>103259.14</v>
       </c>
       <c r="O165" s="1">
         <v>0.17</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
         <v>431</v>
       </c>
       <c r="B166" t="s">
         <v>432</v>
       </c>
       <c r="C166" s="1">
         <v>200000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.15246778</v>
+        <v>98.12704298</v>
       </c>
       <c r="E166" s="1">
         <v>101.029315</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
         <v>202058.63</v>
       </c>
       <c r="I166" s="1">
-        <v>1018.91</v>
+        <v>-2716.87</v>
       </c>
       <c r="J166" s="1">
-        <v>0.50426452955758</v>
+        <v>-1.3445948831782</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
       <c r="L166" t="s">
         <v>433</v>
       </c>
       <c r="M166" s="1">
-        <v>200304.94</v>
+        <v>196254.09</v>
       </c>
       <c r="N166" s="1">
-        <v>203077.54</v>
+        <v>199341.76</v>
       </c>
       <c r="O166" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
         <v>434</v>
       </c>
       <c r="B167" t="s">
         <v>435</v>
       </c>
       <c r="C167" s="1">
         <v>100000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>104.97837887</v>
+        <v>101.78448705</v>
       </c>
       <c r="E167" s="1">
         <v>105.02966</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
         <v>105029.66</v>
       </c>
       <c r="I167" s="1">
-        <v>1033.65</v>
+        <v>-1934.21</v>
       </c>
       <c r="J167" s="1">
-        <v>0.98415057232405</v>
+        <v>-1.8415845581143</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
       <c r="L167" t="s">
         <v>436</v>
       </c>
       <c r="M167" s="1">
-        <v>104978.38</v>
+        <v>101784.49</v>
       </c>
       <c r="N167" s="1">
-        <v>106063.31</v>
+        <v>103095.45</v>
       </c>
       <c r="O167" s="1">
         <v>0.17</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
         <v>437</v>
       </c>
       <c r="B168" t="s">
         <v>438</v>
       </c>
       <c r="C168" s="1">
         <v>100000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.90164247</v>
+        <v>97.90391484</v>
       </c>
       <c r="E168" s="1">
         <v>99.24</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
         <v>99240.0</v>
       </c>
       <c r="I168" s="1">
-        <v>2093.15</v>
+        <v>-699.1</v>
       </c>
       <c r="J168" s="1">
-        <v>2.1091797662233</v>
+        <v>-0.70445384925433</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
       <c r="L168">
-        <v>431.51</v>
+        <v>636.99</v>
       </c>
       <c r="M168" s="1">
-        <v>100901.64</v>
+        <v>97903.91</v>
       </c>
       <c r="N168" s="1">
-        <v>101333.15</v>
+        <v>98540.9</v>
       </c>
       <c r="O168" s="1">
         <v>0.16</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
         <v>439</v>
       </c>
       <c r="B169" t="s">
         <v>440</v>
       </c>
       <c r="C169" s="1">
         <v>100000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>90.09237983</v>
+        <v>87.27463909</v>
       </c>
       <c r="E169" s="1">
         <v>86.79501</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
         <v>86795.01</v>
       </c>
       <c r="I169" s="1">
-        <v>4904.08</v>
+        <v>2187.71</v>
       </c>
       <c r="J169" s="1">
-        <v>5.6501865717856</v>
+        <v>2.5205481282853</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
       <c r="L169" t="s">
         <v>441</v>
       </c>
       <c r="M169" s="1">
-        <v>90092.38</v>
+        <v>87274.64</v>
       </c>
       <c r="N169" s="1">
-        <v>91699.09</v>
+        <v>88982.72</v>
       </c>
       <c r="O169" s="1">
         <v>0.15</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
         <v>442</v>
       </c>
       <c r="B170" t="s">
         <v>443</v>
       </c>
       <c r="C170" s="1">
         <v>100000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>93.51084257</v>
+        <v>91.08335779</v>
       </c>
       <c r="E170" s="1">
         <v>91.24889</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
         <v>91248.89</v>
       </c>
       <c r="I170" s="1">
-        <v>2966.75</v>
+        <v>635.15</v>
       </c>
       <c r="J170" s="1">
-        <v>3.2512724264372</v>
+        <v>0.69606326170105</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
       <c r="L170">
-        <v>704.79</v>
+        <v>800.68</v>
       </c>
       <c r="M170" s="1">
-        <v>93510.85</v>
+        <v>91083.36</v>
       </c>
       <c r="N170" s="1">
-        <v>94215.64</v>
+        <v>91884.04</v>
       </c>
       <c r="O170" s="1">
         <v>0.15</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
         <v>444</v>
       </c>
       <c r="B171" t="s">
         <v>445</v>
       </c>
       <c r="C171" s="1">
         <v>200000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>103.14214855</v>
+        <v>100.31283677</v>
       </c>
       <c r="E171" s="1">
         <v>104.402385</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
         <v>208804.77</v>
       </c>
       <c r="I171" s="1">
-        <v>3254.87</v>
+        <v>-1979.1</v>
       </c>
       <c r="J171" s="1">
-        <v>1.5588101746909</v>
+        <v>-0.9478231747292</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
       <c r="L171" t="s">
         <v>446</v>
       </c>
       <c r="M171" s="1">
-        <v>206284.3</v>
+        <v>200625.67</v>
       </c>
       <c r="N171" s="1">
-        <v>212059.64</v>
+        <v>206825.67</v>
       </c>
       <c r="O171" s="1">
         <v>0.34</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
         <v>447</v>
       </c>
       <c r="B172" t="s">
         <v>448</v>
       </c>
       <c r="C172" s="1">
         <v>200000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>99.95152779</v>
+        <v>97.64286047</v>
       </c>
       <c r="E172" s="1">
         <v>99.67</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
         <v>199340.0</v>
       </c>
       <c r="I172" s="1">
-        <v>939.77</v>
+        <v>-3335.1</v>
       </c>
       <c r="J172" s="1">
-        <v>0.47144075448982</v>
+        <v>-1.6730711347447</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
       <c r="L172">
-        <v>376.71</v>
+        <v>719.18</v>
       </c>
       <c r="M172" s="1">
-        <v>199903.06</v>
+        <v>195285.72</v>
       </c>
       <c r="N172" s="1">
-        <v>200279.77</v>
+        <v>196004.9</v>
       </c>
       <c r="O172" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
         <v>449</v>
       </c>
       <c r="B173" t="s">
         <v>450</v>
       </c>
       <c r="C173" s="1">
         <v>300000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>99.1702987</v>
+        <v>96.73296203</v>
       </c>
       <c r="E173" s="1">
         <v>100.09758</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
         <v>300292.74</v>
       </c>
       <c r="I173" s="1">
-        <v>885.96</v>
+        <v>-5809.61</v>
       </c>
       <c r="J173" s="1">
-        <v>0.29503210766934</v>
+        <v>-1.9346488363322</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
       <c r="L173" t="s">
         <v>451</v>
       </c>
       <c r="M173" s="1">
-        <v>297510.89</v>
+        <v>290198.88</v>
       </c>
       <c r="N173" s="1">
-        <v>301178.7</v>
+        <v>294483.13</v>
       </c>
       <c r="O173" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
         <v>452</v>
       </c>
       <c r="B174" t="s">
         <v>453</v>
       </c>
       <c r="C174" s="1">
         <v>400000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>94.05232846</v>
+        <v>92.41748153</v>
       </c>
       <c r="E174" s="1">
         <v>96.29</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>385160.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-8490.69</v>
+        <v>-14630.07</v>
       </c>
       <c r="J174" s="1">
-        <v>-2.2044578876311</v>
+        <v>-3.7984396095129</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
       <c r="L174">
-        <v>460.0</v>
+        <v>860.0</v>
       </c>
       <c r="M174" s="1">
-        <v>376209.31</v>
+        <v>369669.93</v>
       </c>
       <c r="N174" s="1">
-        <v>376669.31</v>
+        <v>370529.93</v>
       </c>
       <c r="O174" s="1">
-        <v>0.6</v>
+        <v>0.62</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
         <v>454</v>
       </c>
       <c r="B175" t="s">
         <v>455</v>
       </c>
       <c r="C175" s="1">
         <v>200000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>99.83629907</v>
+        <v>99.81276626</v>
       </c>
       <c r="E175" s="1">
         <v>99.456365</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>198912.73</v>
       </c>
       <c r="I175" s="1">
-        <v>3943.1</v>
+        <v>4101.41</v>
       </c>
       <c r="J175" s="1">
-        <v>1.9823266213279</v>
+        <v>2.0619142877381</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
       <c r="L175" t="s">
         <v>456</v>
       </c>
       <c r="M175" s="1">
-        <v>199672.6</v>
+        <v>199625.54</v>
       </c>
       <c r="N175" s="1">
-        <v>202855.83</v>
+        <v>203014.14</v>
       </c>
       <c r="O175" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
         <v>457</v>
       </c>
       <c r="B176" t="s">
         <v>458</v>
       </c>
       <c r="C176" s="1">
         <v>400000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>99.3722731</v>
+        <v>95.08828607</v>
       </c>
       <c r="E176" s="1">
         <v>98.642</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>394568.0</v>
       </c>
       <c r="I176" s="1">
-        <v>16633.42</v>
+        <v>456.38</v>
       </c>
       <c r="J176" s="1">
-        <v>4.2156028872083</v>
+        <v>0.11566574075951</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
       <c r="L176" t="s">
         <v>459</v>
       </c>
       <c r="M176" s="1">
-        <v>397489.09</v>
+        <v>380353.15</v>
       </c>
       <c r="N176" s="1">
-        <v>411201.42</v>
+        <v>395024.38</v>
       </c>
       <c r="O176" s="1">
         <v>0.66</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
         <v>460</v>
       </c>
       <c r="B177" t="s">
         <v>461</v>
       </c>
       <c r="C177" s="1">
         <v>207000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>99.82051035</v>
+        <v>98.04926754</v>
       </c>
       <c r="E177" s="1">
         <v>99.628</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>206229.96</v>
       </c>
       <c r="I177" s="1">
-        <v>3236.95</v>
+        <v>-60.89</v>
       </c>
       <c r="J177" s="1">
-        <v>1.5695828094036</v>
+        <v>-0.029525293027259</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
       <c r="L177" t="s">
         <v>462</v>
       </c>
       <c r="M177" s="1">
-        <v>206628.46</v>
+        <v>202961.99</v>
       </c>
       <c r="N177" s="1">
-        <v>209466.91</v>
+        <v>206169.07</v>
       </c>
       <c r="O177" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
         <v>463</v>
       </c>
       <c r="B178" t="s">
         <v>464</v>
       </c>
       <c r="C178" s="1">
         <v>200000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>99.9371405</v>
+        <v>97.0654688</v>
       </c>
       <c r="E178" s="1">
         <v>99.736</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>199472.0</v>
       </c>
       <c r="I178" s="1">
-        <v>2659.82</v>
+        <v>-2645.17</v>
       </c>
       <c r="J178" s="1">
-        <v>1.3334302558755</v>
+        <v>-1.3260858666881</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
       <c r="L178" t="s">
         <v>465</v>
       </c>
       <c r="M178" s="1">
-        <v>199874.29</v>
+        <v>194130.94</v>
       </c>
       <c r="N178" s="1">
-        <v>202131.82</v>
+        <v>196826.83</v>
       </c>
       <c r="O178" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
         <v>466</v>
       </c>
       <c r="B179" t="s">
         <v>467</v>
       </c>
       <c r="C179" s="1">
         <v>156000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>99.73414337</v>
+        <v>97.0717463</v>
       </c>
       <c r="E179" s="1">
         <v>99.594</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>155366.64</v>
       </c>
       <c r="I179" s="1">
-        <v>4084.43</v>
+        <v>219.59</v>
       </c>
       <c r="J179" s="1">
-        <v>2.6288976835697</v>
+        <v>0.14133664730086</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179" t="s">
         <v>468</v>
       </c>
       <c r="M179" s="1">
-        <v>155585.26</v>
+        <v>151431.93</v>
       </c>
       <c r="N179" s="1">
-        <v>159451.07</v>
+        <v>155586.23</v>
       </c>
       <c r="O179" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
         <v>469</v>
       </c>
       <c r="B180" t="s">
         <v>470</v>
       </c>
       <c r="C180" s="1">
         <v>500000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>99.75383848</v>
+        <v>97.69661526</v>
       </c>
       <c r="E180" s="1">
         <v>100.350342</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>501751.71</v>
       </c>
       <c r="I180" s="1">
-        <v>7421.59</v>
+        <v>-1802.88</v>
       </c>
       <c r="J180" s="1">
-        <v>1.4791359654758</v>
+        <v>-0.35931716107156</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
       <c r="L180" t="s">
         <v>471</v>
       </c>
       <c r="M180" s="1">
-        <v>498769.19</v>
+        <v>488483.08</v>
       </c>
       <c r="N180" s="1">
-        <v>509173.3</v>
+        <v>499948.83</v>
       </c>
       <c r="O180" s="1">
-        <v>0.81</v>
+        <v>0.83</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
         <v>472</v>
       </c>
       <c r="B181" t="s">
         <v>473</v>
       </c>
       <c r="C181" s="1">
         <v>400000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>96.7772747</v>
+        <v>95.16701453</v>
       </c>
       <c r="E181" s="1">
         <v>99.266</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>397064.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-5294.63</v>
+        <v>-11352.11</v>
       </c>
       <c r="J181" s="1">
-        <v>-1.3334449861987</v>
+        <v>-2.8590126528721</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
       <c r="L181" t="s">
         <v>474</v>
       </c>
       <c r="M181" s="1">
-        <v>387109.1</v>
+        <v>380668.05</v>
       </c>
       <c r="N181" s="1">
-        <v>391769.37</v>
+        <v>385711.89</v>
       </c>
       <c r="O181" s="1">
-        <v>0.63</v>
+        <v>0.64</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
         <v>475</v>
       </c>
       <c r="B182" t="s">
         <v>476</v>
       </c>
       <c r="C182" s="1">
         <v>163000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>101.32190772</v>
+        <v>98.12820165</v>
       </c>
       <c r="E182" s="1">
         <v>99.115</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>161557.45</v>
       </c>
       <c r="I182" s="1">
-        <v>8880.25</v>
+        <v>3987.11</v>
       </c>
       <c r="J182" s="1">
-        <v>5.496651500751</v>
+        <v>2.4679208541605</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
       <c r="L182" t="s">
         <v>477</v>
       </c>
       <c r="M182" s="1">
-        <v>165154.71</v>
+        <v>159948.97</v>
       </c>
       <c r="N182" s="1">
-        <v>170437.7</v>
+        <v>165544.56</v>
       </c>
       <c r="O182" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
         <v>478</v>
       </c>
       <c r="B183" t="s">
         <v>479</v>
       </c>
       <c r="C183" s="1">
         <v>200000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>103.15422265</v>
+        <v>100.81273776</v>
       </c>
       <c r="E183" s="1">
         <v>104.22441</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>208448.82</v>
       </c>
       <c r="I183" s="1">
-        <v>2637.02</v>
+        <v>-1621.29</v>
       </c>
       <c r="J183" s="1">
-        <v>1.2650683270838</v>
+        <v>-0.77778804408679</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
       <c r="L183" t="s">
         <v>480</v>
       </c>
       <c r="M183" s="1">
-        <v>206308.44</v>
+        <v>201625.48</v>
       </c>
       <c r="N183" s="1">
-        <v>211085.84</v>
+        <v>206827.53</v>
       </c>
       <c r="O183" s="1">
         <v>0.34</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
         <v>481</v>
       </c>
       <c r="B184" t="s">
         <v>482</v>
       </c>
       <c r="C184" s="1">
         <v>200000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>101.73690674</v>
+        <v>99.23379975</v>
       </c>
       <c r="E184" s="1">
         <v>100.698165</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
         <v>201396.33</v>
       </c>
       <c r="I184" s="1">
-        <v>9844.61</v>
+        <v>5331.54</v>
       </c>
       <c r="J184" s="1">
-        <v>4.8881774558653</v>
+        <v>2.6472875647734</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
       <c r="L184" t="s">
         <v>483</v>
       </c>
       <c r="M184" s="1">
-        <v>203473.82</v>
+        <v>198467.6</v>
       </c>
       <c r="N184" s="1">
-        <v>211240.94</v>
+        <v>206727.87</v>
       </c>
       <c r="O184" s="1">
         <v>0.34</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
         <v>484</v>
       </c>
       <c r="B185" t="s">
         <v>485</v>
       </c>
       <c r="C185" s="1">
         <v>100000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>98.13705709</v>
+        <v>94.91991062</v>
       </c>
       <c r="E185" s="1">
         <v>97.56729</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
         <v>97567.29</v>
       </c>
       <c r="I185" s="1">
-        <v>1280.38</v>
+        <v>-1765.53</v>
       </c>
       <c r="J185" s="1">
-        <v>1.3123045643678</v>
+        <v>-1.8095511313269</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
       <c r="L185">
-        <v>710.62</v>
+        <v>881.85</v>
       </c>
       <c r="M185" s="1">
-        <v>98137.05</v>
+        <v>94919.91</v>
       </c>
       <c r="N185" s="1">
-        <v>98847.67</v>
+        <v>95801.76</v>
       </c>
       <c r="O185" s="1">
         <v>0.16</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
         <v>486</v>
       </c>
       <c r="B186" t="s">
         <v>487</v>
       </c>
       <c r="C186" s="1">
         <v>446000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>99.64519697</v>
+        <v>97.5591019</v>
       </c>
       <c r="E186" s="1">
         <v>100.0</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>446000.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-1045.95</v>
+        <v>-9583.55</v>
       </c>
       <c r="J186" s="1">
-        <v>-0.23451793721973</v>
+        <v>-2.1487780269058</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
-      <c r="L186">
-        <v>536.47</v>
+      <c r="L186" t="s">
+        <v>488</v>
       </c>
       <c r="M186" s="1">
-        <v>444417.58</v>
+        <v>435113.59</v>
       </c>
       <c r="N186" s="1">
-        <v>444954.05</v>
+        <v>436416.45</v>
       </c>
       <c r="O186" s="1">
-        <v>0.71</v>
+        <v>0.73</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B187" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C187" s="1">
         <v>400000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>104.47176699</v>
+        <v>102.34121072</v>
       </c>
       <c r="E187" s="1">
         <v>107.118658</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>428474.63</v>
       </c>
       <c r="I187" s="1">
-        <v>6122.03</v>
+        <v>-1359.1</v>
       </c>
       <c r="J187" s="1">
-        <v>1.4287963793796</v>
+        <v>-0.31719497604794</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
       <c r="L187" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="M187" s="1">
-        <v>417887.07</v>
+        <v>409364.85</v>
       </c>
       <c r="N187" s="1">
-        <v>434596.66</v>
+        <v>427115.53</v>
       </c>
       <c r="O187" s="1">
-        <v>0.69</v>
+        <v>0.71</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="B188" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C188" s="1">
         <v>400000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>102.6451786</v>
+        <v>99.52506095</v>
       </c>
       <c r="E188" s="1">
         <v>103.340575</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
         <v>413362.3</v>
       </c>
       <c r="I188" s="1">
-        <v>4097.87</v>
+        <v>-7533.29</v>
       </c>
       <c r="J188" s="1">
-        <v>0.99135068679461</v>
+        <v>-1.8224424433481</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
       <c r="L188" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="M188" s="1">
-        <v>410580.72</v>
+        <v>398100.24</v>
       </c>
       <c r="N188" s="1">
-        <v>417460.17</v>
+        <v>405829.01</v>
       </c>
       <c r="O188" s="1">
         <v>0.67</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="B189" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C189" s="1">
         <v>200000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>100.91734172</v>
+        <v>97.24976858</v>
       </c>
       <c r="E189" s="1">
         <v>102.59092</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
         <v>205181.84</v>
       </c>
       <c r="I189" s="1">
-        <v>1519.28</v>
+        <v>-5418.6</v>
       </c>
       <c r="J189" s="1">
-        <v>0.74045539312836</v>
+        <v>-2.6408769898935</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
       <c r="L189" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="M189" s="1">
-        <v>201834.68</v>
+        <v>194499.54</v>
       </c>
       <c r="N189" s="1">
-        <v>206701.12</v>
+        <v>199763.24</v>
       </c>
       <c r="O189" s="1">
         <v>0.33</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B190" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C190" s="1">
         <v>200000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>85.27471417</v>
+        <v>82.96130268</v>
       </c>
       <c r="E190" s="1">
         <v>86.11621</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
         <v>172232.42</v>
       </c>
       <c r="I190" s="1">
-        <v>-1299.43</v>
+        <v>-5830.36</v>
       </c>
       <c r="J190" s="1">
-        <v>-0.75446306798685</v>
+        <v>-3.3851698768443</v>
       </c>
       <c r="K190">
         <v>0.0</v>
       </c>
       <c r="L190">
-        <v>383.56</v>
+        <v>479.45</v>
       </c>
       <c r="M190" s="1">
-        <v>170549.43</v>
+        <v>165922.61</v>
       </c>
       <c r="N190" s="1">
-        <v>170932.99</v>
+        <v>166402.06</v>
       </c>
       <c r="O190" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="B191" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C191" s="1">
         <v>200000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>99.16386645</v>
+        <v>96.96514284</v>
       </c>
       <c r="E191" s="1">
         <v>104.21729</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
         <v>208434.58</v>
       </c>
       <c r="I191" s="1">
-        <v>-6957.81</v>
+        <v>-10874.49</v>
       </c>
       <c r="J191" s="1">
-        <v>-3.3381265239194</v>
+        <v>-5.2172197146942</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
       <c r="L191" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="M191" s="1">
-        <v>198327.73</v>
+        <v>193930.28</v>
       </c>
       <c r="N191" s="1">
-        <v>201476.77</v>
+        <v>197560.09</v>
       </c>
       <c r="O191" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="B192" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C192" s="1">
         <v>100000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>102.82657119</v>
+        <v>100.32737785</v>
       </c>
       <c r="E192" s="1">
         <v>104.19095</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
         <v>104190.95</v>
       </c>
       <c r="I192" s="1">
-        <v>1756.85</v>
+        <v>-530.01</v>
       </c>
       <c r="J192" s="1">
-        <v>1.6861829170384</v>
+        <v>-0.50869101395083</v>
       </c>
       <c r="K192">
         <v>0.0</v>
       </c>
       <c r="L192" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="M192" s="1">
-        <v>102826.57</v>
+        <v>100327.38</v>
       </c>
       <c r="N192" s="1">
-        <v>105947.8</v>
+        <v>103660.94</v>
       </c>
       <c r="O192" s="1">
         <v>0.17</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="B193" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C193" s="1">
         <v>181000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>101.58114686</v>
+        <v>99.66571637</v>
       </c>
       <c r="E193" s="1">
         <v>99.609</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
         <v>180292.29</v>
       </c>
       <c r="I193" s="1">
-        <v>9500.44</v>
+        <v>6430.22</v>
       </c>
       <c r="J193" s="1">
-        <v>5.2694654885131</v>
+        <v>3.566552956868</v>
       </c>
       <c r="K193">
         <v>0.0</v>
       </c>
       <c r="L193" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="M193" s="1">
-        <v>183861.88</v>
+        <v>180394.95</v>
       </c>
       <c r="N193" s="1">
-        <v>189792.73</v>
+        <v>186722.51</v>
       </c>
       <c r="O193" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="B194" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="C194" s="1">
         <v>300000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>104.91005101</v>
+        <v>102.63323376</v>
       </c>
       <c r="E194" s="1">
         <v>106.85536</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
         <v>320566.08</v>
       </c>
       <c r="I194" s="1">
-        <v>-410.97</v>
+        <v>-6545.92</v>
       </c>
       <c r="J194" s="1">
-        <v>-0.12820133683514</v>
+        <v>-2.0419877237167</v>
       </c>
       <c r="K194">
         <v>0.0</v>
       </c>
       <c r="L194" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="M194" s="1">
-        <v>314730.16</v>
+        <v>307899.7</v>
       </c>
       <c r="N194" s="1">
-        <v>320155.11</v>
+        <v>314020.16</v>
       </c>
       <c r="O194" s="1">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="B195" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="C195" s="1">
         <v>200000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>100.06746983</v>
+        <v>97.70752717</v>
       </c>
       <c r="E195" s="1">
         <v>99.423</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
         <v>198846.0</v>
       </c>
       <c r="I195" s="1">
-        <v>6236.88</v>
+        <v>-3151.49</v>
       </c>
       <c r="J195" s="1">
-        <v>3.1365378232401</v>
+        <v>-1.5848898142281</v>
       </c>
       <c r="K195">
         <v>0.0</v>
       </c>
-      <c r="L195" t="s">
-        <v>513</v>
+      <c r="L195">
+        <v>279.45</v>
       </c>
       <c r="M195" s="1">
-        <v>200134.93</v>
+        <v>195415.06</v>
       </c>
       <c r="N195" s="1">
-        <v>205082.88</v>
+        <v>195694.51</v>
       </c>
       <c r="O195" s="1">
         <v>0.33</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
         <v>514</v>
       </c>
       <c r="B196" t="s">
         <v>515</v>
       </c>
       <c r="C196" s="1">
         <v>189000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>101.90985249</v>
+        <v>99.36793161</v>
       </c>
       <c r="E196" s="1">
         <v>99.424</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
         <v>187911.36</v>
       </c>
       <c r="I196" s="1">
-        <v>10085.41</v>
+        <v>5656.59</v>
       </c>
       <c r="J196" s="1">
-        <v>5.3671103226543</v>
+        <v>3.0102437659969</v>
       </c>
       <c r="K196">
         <v>0.0</v>
       </c>
       <c r="L196" t="s">
         <v>516</v>
       </c>
       <c r="M196" s="1">
-        <v>192609.62</v>
+        <v>187805.39</v>
       </c>
       <c r="N196" s="1">
-        <v>197996.77</v>
+        <v>193567.95</v>
       </c>
       <c r="O196" s="1">
         <v>0.32</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
         <v>517</v>
       </c>
       <c r="B197" t="s">
         <v>518</v>
       </c>
       <c r="C197" s="1">
         <v>300000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>89.56337906</v>
+        <v>87.287954</v>
       </c>
       <c r="E197" s="1">
         <v>87.895683</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
         <v>263687.05</v>
       </c>
       <c r="I197" s="1">
-        <v>6743.5</v>
+        <v>61.06</v>
       </c>
       <c r="J197" s="1">
-        <v>2.5573876305264</v>
+        <v>0.023156237668858</v>
       </c>
       <c r="K197">
         <v>0.0</v>
       </c>
       <c r="L197" t="s">
         <v>519</v>
       </c>
       <c r="M197" s="1">
-        <v>268690.14</v>
+        <v>261863.86</v>
       </c>
       <c r="N197" s="1">
-        <v>270430.55</v>
+        <v>263748.11</v>
       </c>
       <c r="O197" s="1">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
         <v>520</v>
       </c>
       <c r="B198" t="s">
         <v>521</v>
       </c>
       <c r="C198" s="1">
         <v>700000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>99.82588758</v>
+        <v>97.67609264</v>
       </c>
       <c r="E198" s="1">
         <v>99.779</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
         <v>698453.0</v>
       </c>
       <c r="I198" s="1">
-        <v>903.56</v>
+        <v>-12706.65</v>
       </c>
       <c r="J198" s="1">
-        <v>0.12936589863599</v>
+        <v>-1.8192562706438</v>
       </c>
       <c r="K198">
         <v>0.0</v>
       </c>
-      <c r="L198">
-        <v>575.34</v>
+      <c r="L198" t="s">
+        <v>522</v>
       </c>
       <c r="M198" s="1">
-        <v>698781.22</v>
+        <v>683732.65</v>
       </c>
       <c r="N198" s="1">
-        <v>699356.56</v>
+        <v>685746.35</v>
       </c>
       <c r="O198" s="1">
-        <v>1.12</v>
+        <v>1.14</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="B199" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="C199" s="1">
         <v>420000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>99.81421561</v>
+        <v>97.18585602</v>
       </c>
       <c r="E199" s="1">
         <v>100.0</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
         <v>420000.0</v>
       </c>
       <c r="I199" s="1">
-        <v>-189.3</v>
+        <v>-10489.67</v>
       </c>
       <c r="J199" s="1">
-        <v>-0.045071428571429</v>
+        <v>-2.4975404761905</v>
       </c>
       <c r="K199">
         <v>0.0</v>
       </c>
-      <c r="L199">
-        <v>590.99</v>
+      <c r="L199" t="s">
+        <v>525</v>
       </c>
       <c r="M199" s="1">
-        <v>419219.71</v>
+        <v>408180.6</v>
       </c>
       <c r="N199" s="1">
-        <v>419810.7</v>
+        <v>409510.33</v>
       </c>
       <c r="O199" s="1">
-        <v>0.67</v>
+        <v>0.68</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="B200" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="C200" s="1">
         <v>160000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>99.90776204</v>
+        <v>96.89755726</v>
       </c>
       <c r="E200" s="1">
         <v>99.215</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
         <v>158744.0</v>
       </c>
       <c r="I200" s="1">
-        <v>6878.28</v>
+        <v>2390.72</v>
       </c>
       <c r="J200" s="1">
-        <v>4.3329385677569</v>
+        <v>1.5060222748576</v>
       </c>
       <c r="K200">
         <v>0.0</v>
       </c>
       <c r="L200" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="M200" s="1">
-        <v>159852.42</v>
+        <v>155036.09</v>
       </c>
       <c r="N200" s="1">
-        <v>165622.28</v>
+        <v>161134.72</v>
       </c>
       <c r="O200" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="B201" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="C201" s="1">
         <v>500000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>101.90847438</v>
+        <v>98.93583439</v>
       </c>
       <c r="E201" s="1">
         <v>105.21141</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
         <v>526057.05</v>
       </c>
       <c r="I201" s="1">
-        <v>2339.29</v>
+        <v>-31215.34</v>
       </c>
       <c r="J201" s="1">
-        <v>0.44468370873463</v>
+        <v>-5.9338317013335</v>
       </c>
       <c r="K201">
         <v>0.0</v>
       </c>
-      <c r="L201" t="s">
-        <v>529</v>
+      <c r="L201">
+        <v>162.53</v>
       </c>
       <c r="M201" s="1">
-        <v>509542.37</v>
+        <v>494679.18</v>
       </c>
       <c r="N201" s="1">
-        <v>528396.34</v>
+        <v>494841.71</v>
       </c>
       <c r="O201" s="1">
-        <v>0.84</v>
+        <v>0.82</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="B202" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="C202" s="1">
         <v>103000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>101.62348321</v>
+        <v>99.15769002</v>
       </c>
       <c r="E202" s="1">
         <v>99.833</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
         <v>102827.99</v>
       </c>
       <c r="I202" s="1">
-        <v>4293.62</v>
+        <v>1979.61</v>
       </c>
       <c r="J202" s="1">
-        <v>4.1755362523375</v>
+        <v>1.9251664843395</v>
       </c>
       <c r="K202">
         <v>0.0</v>
       </c>
       <c r="L202" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="M202" s="1">
-        <v>104672.19</v>
+        <v>102132.42</v>
       </c>
       <c r="N202" s="1">
-        <v>107121.61</v>
+        <v>104807.6</v>
       </c>
       <c r="O202" s="1">
         <v>0.17</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="B203" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="C203" s="1">
         <v>400000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>90.66808018</v>
+        <v>88.71638351</v>
       </c>
       <c r="E203" s="1">
         <v>87.597493</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
         <v>350389.97</v>
       </c>
       <c r="I203" s="1">
-        <v>12779.03</v>
+        <v>5203.26</v>
       </c>
       <c r="J203" s="1">
-        <v>3.6470878432964</v>
+        <v>1.4849911371607</v>
       </c>
       <c r="K203">
         <v>0.0</v>
       </c>
       <c r="L203">
-        <v>496.68</v>
+        <v>727.69</v>
       </c>
       <c r="M203" s="1">
-        <v>362672.32</v>
+        <v>354865.54</v>
       </c>
       <c r="N203" s="1">
-        <v>363169.0</v>
+        <v>355593.23</v>
       </c>
       <c r="O203" s="1">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="B204" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="C204" s="1">
         <v>200000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>102.15767492</v>
+        <v>99.84833216</v>
       </c>
       <c r="E204" s="1">
         <v>102.261475</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
         <v>204522.95</v>
       </c>
       <c r="I204" s="1">
-        <v>3413.45</v>
+        <v>-807.32</v>
       </c>
       <c r="J204" s="1">
-        <v>1.6689814028206</v>
+        <v>-0.39473320720242</v>
       </c>
       <c r="K204">
         <v>0.0</v>
       </c>
       <c r="L204" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="M204" s="1">
-        <v>204315.35</v>
+        <v>199696.66</v>
       </c>
       <c r="N204" s="1">
-        <v>207936.4</v>
+        <v>203715.63</v>
       </c>
       <c r="O204" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B205" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="C205" s="1">
         <v>200000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>101.40534252</v>
+        <v>99.10450317</v>
       </c>
       <c r="E205" s="1">
         <v>101.52877</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
         <v>203057.54</v>
       </c>
       <c r="I205" s="1">
-        <v>3142.05</v>
+        <v>-1067.85</v>
       </c>
       <c r="J205" s="1">
-        <v>1.5473692826181</v>
+        <v>-0.52588542144261</v>
       </c>
       <c r="K205">
         <v>0.0</v>
       </c>
       <c r="L205" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="M205" s="1">
-        <v>202810.69</v>
+        <v>198209.01</v>
       </c>
       <c r="N205" s="1">
-        <v>206199.59</v>
+        <v>201989.69</v>
       </c>
       <c r="O205" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="B206" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="C206" s="1">
         <v>300000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>100.71779232</v>
+        <v>98.50162709</v>
       </c>
       <c r="E206" s="1">
         <v>99.9268</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
         <v>299780.4</v>
       </c>
       <c r="I206" s="1">
-        <v>2587.18</v>
+        <v>-3449.32</v>
       </c>
       <c r="J206" s="1">
-        <v>0.86302506768288</v>
+        <v>-1.1506155839408</v>
       </c>
       <c r="K206">
         <v>0.0</v>
       </c>
       <c r="L206">
-        <v>214.2</v>
+        <v>826.2</v>
       </c>
       <c r="M206" s="1">
-        <v>302153.38</v>
+        <v>295504.88</v>
       </c>
       <c r="N206" s="1">
-        <v>302367.58</v>
+        <v>296331.08</v>
       </c>
       <c r="O206" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="B207" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="C207" s="1">
         <v>100000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>99.82005366</v>
+        <v>97.32925942</v>
       </c>
       <c r="E207" s="1">
         <v>99.794</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
         <v>99794.0</v>
       </c>
       <c r="I207" s="1">
-        <v>26.05</v>
+        <v>-2282.55</v>
       </c>
       <c r="J207" s="1">
-        <v>0.026103773773974</v>
+        <v>-2.287261759224</v>
       </c>
       <c r="K207">
         <v>0.0</v>
       </c>
       <c r="L207">
-        <v>0.0</v>
+        <v>182.19</v>
       </c>
       <c r="M207" s="1">
-        <v>99820.05</v>
+        <v>97329.26</v>
       </c>
       <c r="N207" s="1">
-        <v>99820.05</v>
+        <v>97511.45</v>
       </c>
       <c r="O207" s="1">
         <v>0.16</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="B208" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C208" s="1">
         <v>300000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>106.19384701</v>
+        <v>103.58144079</v>
       </c>
       <c r="E208" s="1">
         <v>107.12865</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
         <v>321385.95</v>
       </c>
       <c r="I208" s="1">
-        <v>6335.44</v>
+        <v>-10017.99</v>
       </c>
       <c r="J208" s="1">
-        <v>1.9712871704566</v>
+        <v>-3.1171213302884</v>
       </c>
       <c r="K208">
         <v>0.0</v>
       </c>
-      <c r="L208" t="s">
-        <v>547</v>
+      <c r="L208">
+        <v>623.64</v>
       </c>
       <c r="M208" s="1">
-        <v>318581.54</v>
+        <v>310744.32</v>
       </c>
       <c r="N208" s="1">
-        <v>327721.39</v>
+        <v>311367.96</v>
       </c>
       <c r="O208" s="1">
         <v>0.52</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
         <v>548</v>
       </c>
       <c r="B209" t="s">
         <v>549</v>
       </c>
       <c r="C209" s="1">
         <v>300000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>98.90428627</v>
+        <v>96.20409283</v>
       </c>
       <c r="E209" s="1">
         <v>99.274177</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
         <v>297822.53</v>
       </c>
       <c r="I209" s="1">
-        <v>1695.12</v>
+        <v>-5871.21</v>
       </c>
       <c r="J209" s="1">
-        <v>0.5691711772108</v>
+        <v>-1.9713787267874</v>
       </c>
       <c r="K209">
         <v>0.0</v>
       </c>
       <c r="L209" t="s">
         <v>550</v>
       </c>
       <c r="M209" s="1">
-        <v>296712.86</v>
+        <v>288612.28</v>
       </c>
       <c r="N209" s="1">
-        <v>299517.65</v>
+        <v>291951.32</v>
       </c>
       <c r="O209" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
         <v>551</v>
       </c>
       <c r="B210" t="s">
         <v>552</v>
       </c>
       <c r="C210" s="1">
         <v>173000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>101.34509158</v>
+        <v>98.93734684</v>
       </c>
       <c r="E210" s="1">
         <v>100.0</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
         <v>173000.0</v>
       </c>
       <c r="I210" s="1">
-        <v>6353.96</v>
+        <v>2537.22</v>
       </c>
       <c r="J210" s="1">
-        <v>3.6728092485549</v>
+        <v>1.4666011560694</v>
       </c>
       <c r="K210">
         <v>0.0</v>
       </c>
       <c r="L210" t="s">
         <v>553</v>
       </c>
       <c r="M210" s="1">
-        <v>175327.0</v>
+        <v>171161.61</v>
       </c>
       <c r="N210" s="1">
-        <v>179353.96</v>
+        <v>175537.22</v>
       </c>
       <c r="O210" s="1">
         <v>0.29</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
         <v>554</v>
       </c>
       <c r="B211" t="s">
         <v>555</v>
       </c>
       <c r="C211" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>100.46843141</v>
+        <v>98.1221662</v>
       </c>
       <c r="E211" s="1">
-        <v>104.747945</v>
+        <v>99.326</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>209495.89</v>
+        <v>99326.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-1199.58</v>
+        <v>-1164.11</v>
       </c>
       <c r="J211" s="1">
-        <v>-0.57260311884878</v>
+        <v>-1.1720093429716</v>
       </c>
       <c r="K211">
         <v>0.0</v>
       </c>
-      <c r="L211" t="s">
-        <v>556</v>
+      <c r="L211">
+        <v>39.73</v>
       </c>
       <c r="M211" s="1">
-        <v>200936.86</v>
+        <v>98122.16</v>
       </c>
       <c r="N211" s="1">
-        <v>208296.31</v>
+        <v>98161.89</v>
       </c>
       <c r="O211" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
+        <v>556</v>
+      </c>
+      <c r="B212" t="s">
         <v>557</v>
       </c>
-      <c r="B212" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C212" s="1">
-        <v>558000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>100.17908712</v>
+        <v>98.84354716</v>
       </c>
       <c r="E212" s="1">
-        <v>99.728</v>
+        <v>104.747945</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>556482.24</v>
+        <v>209495.89</v>
       </c>
       <c r="I212" s="1">
-        <v>4156.67</v>
+        <v>-11443.86</v>
       </c>
       <c r="J212" s="1">
-        <v>0.74695465573169</v>
+        <v>-5.4625701726177</v>
       </c>
       <c r="K212">
         <v>0.0</v>
       </c>
-      <c r="L212" t="s">
-        <v>559</v>
+      <c r="L212">
+        <v>364.93</v>
       </c>
       <c r="M212" s="1">
-        <v>558999.31</v>
+        <v>197687.1</v>
       </c>
       <c r="N212" s="1">
-        <v>560638.91</v>
+        <v>198052.03</v>
       </c>
       <c r="O212" s="1">
-        <v>0.9</v>
+        <v>0.33</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
+        <v>558</v>
+      </c>
+      <c r="B213" t="s">
+        <v>559</v>
+      </c>
+      <c r="C213" s="1">
+        <v>558000.0</v>
+      </c>
+      <c r="D213" s="1">
+        <v>98.0623067</v>
+      </c>
+      <c r="E213" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="F213" t="s">
+        <v>8</v>
+      </c>
+      <c r="G213">
+        <v>1.0</v>
+      </c>
+      <c r="H213" s="1">
+        <v>556482.24</v>
+      </c>
+      <c r="I213" s="1">
+        <v>-6661.27</v>
+      </c>
+      <c r="J213" s="1">
+        <v>-1.197031912465</v>
+      </c>
+      <c r="K213">
+        <v>0.0</v>
+      </c>
+      <c r="L213" t="s">
         <v>560</v>
       </c>
-      <c r="B213" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M213" s="1">
-        <v>212018.45</v>
+        <v>547187.67</v>
       </c>
       <c r="N213" s="1">
-        <v>221443.11</v>
+        <v>549820.97</v>
       </c>
       <c r="O213" s="1">
-        <v>0.35</v>
+        <v>0.91</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
+        <v>561</v>
+      </c>
+      <c r="B214" t="s">
+        <v>562</v>
+      </c>
+      <c r="C214" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D214" s="1">
+        <v>103.81262474</v>
+      </c>
+      <c r="E214" s="1">
+        <v>110.136705</v>
+      </c>
+      <c r="F214" t="s">
+        <v>8</v>
+      </c>
+      <c r="G214">
+        <v>1.0</v>
+      </c>
+      <c r="H214" s="1">
+        <v>220273.41</v>
+      </c>
+      <c r="I214" s="1">
+        <v>-2634.46</v>
+      </c>
+      <c r="J214" s="1">
+        <v>-1.1959954676327</v>
+      </c>
+      <c r="K214">
+        <v>0.0</v>
+      </c>
+      <c r="L214" t="s">
         <v>563</v>
       </c>
-      <c r="B214" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M214" s="1">
-        <v>102235.01</v>
+        <v>207625.25</v>
       </c>
       <c r="N214" s="1">
-        <v>105730.9</v>
+        <v>217638.95</v>
       </c>
       <c r="O214" s="1">
-        <v>0.17</v>
+        <v>0.36</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>566</v>
+        <v>564</v>
       </c>
       <c r="B215" t="s">
-        <v>567</v>
+        <v>565</v>
       </c>
       <c r="C215" s="1">
         <v>100000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>95.31051179</v>
+        <v>98.87599365</v>
       </c>
       <c r="E215" s="1">
-        <v>93.20203</v>
+        <v>104.48644</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>93202.03</v>
+        <v>104486.44</v>
       </c>
       <c r="I215" s="1">
-        <v>2174.24</v>
+        <v>-1895.38</v>
       </c>
       <c r="J215" s="1">
-        <v>2.332824724955</v>
+        <v>-1.8139961510795</v>
       </c>
       <c r="K215">
         <v>0.0</v>
       </c>
-      <c r="L215">
-        <v>65.75</v>
+      <c r="L215" t="s">
+        <v>566</v>
       </c>
       <c r="M215" s="1">
-        <v>95310.52</v>
+        <v>98875.99</v>
       </c>
       <c r="N215" s="1">
-        <v>95376.27</v>
+        <v>102591.06</v>
       </c>
       <c r="O215" s="1">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
+        <v>567</v>
+      </c>
+      <c r="B216" t="s">
         <v>568</v>
-      </c>
-[...1 lines deleted...]
-        <v>569</v>
       </c>
       <c r="C216" s="1">
         <v>100000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>102.91728638</v>
+        <v>93.83104517</v>
       </c>
       <c r="E216" s="1">
-        <v>104.93085</v>
+        <v>93.20203</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>104930.85</v>
+        <v>93202.03</v>
       </c>
       <c r="I216" s="1">
-        <v>1306.98</v>
+        <v>749.56</v>
       </c>
       <c r="J216" s="1">
-        <v>1.2455631494456</v>
+        <v>0.80423140998109</v>
       </c>
       <c r="K216">
         <v>0.0</v>
       </c>
-      <c r="L216" t="s">
-        <v>570</v>
+      <c r="L216">
+        <v>120.55</v>
       </c>
       <c r="M216" s="1">
-        <v>102917.28</v>
+        <v>93831.04</v>
       </c>
       <c r="N216" s="1">
-        <v>106237.83</v>
+        <v>93951.59</v>
       </c>
       <c r="O216" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
+        <v>569</v>
+      </c>
+      <c r="B217" t="s">
+        <v>570</v>
+      </c>
+      <c r="C217" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D217" s="1">
+        <v>99.36347554</v>
+      </c>
+      <c r="E217" s="1">
+        <v>104.93085</v>
+      </c>
+      <c r="F217" t="s">
+        <v>8</v>
+      </c>
+      <c r="G217">
+        <v>1.0</v>
+      </c>
+      <c r="H217" s="1">
+        <v>104930.85</v>
+      </c>
+      <c r="I217" s="1">
+        <v>-2027.65</v>
+      </c>
+      <c r="J217" s="1">
+        <v>-1.9323678403444</v>
+      </c>
+      <c r="K217">
+        <v>0.0</v>
+      </c>
+      <c r="L217" t="s">
         <v>571</v>
       </c>
-      <c r="B217" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M217" s="1">
-        <v>112731.43</v>
+        <v>99363.47</v>
       </c>
       <c r="N217" s="1">
-        <v>114178.35</v>
+        <v>102903.2</v>
       </c>
       <c r="O217" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
+        <v>572</v>
+      </c>
+      <c r="B218" t="s">
+        <v>573</v>
+      </c>
+      <c r="C218" s="1">
+        <v>125000.0</v>
+      </c>
+      <c r="D218" s="1">
+        <v>87.39119138</v>
+      </c>
+      <c r="E218" s="1">
+        <v>88.629904</v>
+      </c>
+      <c r="F218" t="s">
+        <v>8</v>
+      </c>
+      <c r="G218">
+        <v>1.0</v>
+      </c>
+      <c r="H218" s="1">
+        <v>110787.38</v>
+      </c>
+      <c r="I218" s="1">
+        <v>9.83</v>
+      </c>
+      <c r="J218" s="1">
+        <v>0.0088728517634409</v>
+      </c>
+      <c r="K218">
+        <v>0.0</v>
+      </c>
+      <c r="L218" t="s">
         <v>574</v>
       </c>
-      <c r="B218" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M218" s="1">
-        <v>228647.84</v>
+        <v>109238.99</v>
       </c>
       <c r="N218" s="1">
-        <v>229307.43</v>
+        <v>110797.21</v>
       </c>
       <c r="O218" s="1">
-        <v>0.37</v>
+        <v>0.18</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
+        <v>575</v>
+      </c>
+      <c r="B219" t="s">
         <v>576</v>
       </c>
-      <c r="B219" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C219" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>99.78002697</v>
+        <v>73.6731045</v>
       </c>
       <c r="E219" s="1">
-        <v>102.315135</v>
+        <v>74.625297</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>204630.27</v>
+        <v>223875.89</v>
       </c>
       <c r="I219" s="1">
-        <v>-169.53</v>
+        <v>-2073.7</v>
       </c>
       <c r="J219" s="1">
-        <v>-0.082846980556689</v>
+        <v>-0.92627214122968</v>
       </c>
       <c r="K219">
         <v>0.0</v>
       </c>
-      <c r="L219" t="s">
-        <v>578</v>
+      <c r="L219">
+        <v>782.88</v>
       </c>
       <c r="M219" s="1">
-        <v>199560.06</v>
+        <v>221019.31</v>
       </c>
       <c r="N219" s="1">
-        <v>204460.74</v>
+        <v>221802.19</v>
       </c>
       <c r="O219" s="1">
-        <v>0.33</v>
+        <v>0.37</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="B220" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="C220" s="1">
         <v>200000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>103.08835355</v>
+        <v>97.20175372</v>
       </c>
       <c r="E220" s="1">
-        <v>102.81184</v>
+        <v>102.315135</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>205623.68</v>
+        <v>204630.27</v>
       </c>
       <c r="I220" s="1">
-        <v>4394.47</v>
+        <v>-4956.21</v>
       </c>
       <c r="J220" s="1">
-        <v>2.1371419867595</v>
+        <v>-2.4220316964836</v>
       </c>
       <c r="K220">
         <v>0.0</v>
       </c>
       <c r="L220" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="M220" s="1">
-        <v>206176.7</v>
+        <v>194403.51</v>
       </c>
       <c r="N220" s="1">
-        <v>210018.15</v>
+        <v>199674.06</v>
       </c>
       <c r="O220" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
+        <v>580</v>
+      </c>
+      <c r="B221" t="s">
+        <v>581</v>
+      </c>
+      <c r="C221" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D221" s="1">
+        <v>100.18277003</v>
+      </c>
+      <c r="E221" s="1">
+        <v>102.81184</v>
+      </c>
+      <c r="F221" t="s">
+        <v>8</v>
+      </c>
+      <c r="G221">
+        <v>1.0</v>
+      </c>
+      <c r="H221" s="1">
+        <v>205623.68</v>
+      </c>
+      <c r="I221" s="1">
+        <v>-994.56</v>
+      </c>
+      <c r="J221" s="1">
+        <v>-0.48367970070373</v>
+      </c>
+      <c r="K221">
+        <v>0.0</v>
+      </c>
+      <c r="L221" t="s">
         <v>582</v>
       </c>
-      <c r="B221" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M221" s="1">
-        <v>100593.89</v>
+        <v>200365.54</v>
       </c>
       <c r="N221" s="1">
-        <v>101076.77</v>
+        <v>204629.12</v>
       </c>
       <c r="O221" s="1">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
+        <v>583</v>
+      </c>
+      <c r="B222" t="s">
         <v>584</v>
       </c>
-      <c r="B222" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C222" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>98.05970055</v>
+        <v>97.93873616</v>
       </c>
       <c r="E222" s="1">
-        <v>100.164425</v>
+        <v>99.711</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>200328.85</v>
+        <v>99711.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-3453.28</v>
+        <v>-1083.91</v>
       </c>
       <c r="J222" s="1">
-        <v>-1.7238056325886</v>
+        <v>-1.0870515790635</v>
       </c>
       <c r="K222">
         <v>0.0</v>
       </c>
       <c r="L222">
-        <v>756.16</v>
+        <v>688.36</v>
       </c>
       <c r="M222" s="1">
-        <v>196119.41</v>
+        <v>97938.73</v>
       </c>
       <c r="N222" s="1">
-        <v>196875.57</v>
+        <v>98627.09</v>
       </c>
       <c r="O222" s="1">
-        <v>0.31</v>
+        <v>0.16</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
+        <v>585</v>
+      </c>
+      <c r="B223" t="s">
         <v>586</v>
       </c>
-      <c r="B223" t="s">
+      <c r="C223" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D223" s="1">
+        <v>95.04613422</v>
+      </c>
+      <c r="E223" s="1">
+        <v>100.164425</v>
+      </c>
+      <c r="F223" t="s">
+        <v>8</v>
+      </c>
+      <c r="G223">
+        <v>1.0</v>
+      </c>
+      <c r="H223" s="1">
+        <v>200328.85</v>
+      </c>
+      <c r="I223" s="1">
+        <v>-9151.65</v>
+      </c>
+      <c r="J223" s="1">
+        <v>-4.5683135504447</v>
+      </c>
+      <c r="K223">
+        <v>0.0</v>
+      </c>
+      <c r="L223" t="s">
         <v>587</v>
       </c>
-      <c r="C223" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M223" s="1">
-        <v>618907.4</v>
+        <v>190092.27</v>
       </c>
       <c r="N223" s="1">
-        <v>634797.13</v>
+        <v>191177.2</v>
       </c>
       <c r="O223" s="1">
-        <v>1.01</v>
+        <v>0.32</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
+        <v>588</v>
+      </c>
+      <c r="B224" t="s">
         <v>589</v>
       </c>
-      <c r="B224" t="s">
+      <c r="C224" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D224" s="1">
+        <v>102.16436527</v>
+      </c>
+      <c r="E224" s="1">
+        <v>106.507427</v>
+      </c>
+      <c r="F224" t="s">
+        <v>8</v>
+      </c>
+      <c r="G224">
+        <v>1.0</v>
+      </c>
+      <c r="H224" s="1">
+        <v>639044.56</v>
+      </c>
+      <c r="I224" s="1">
+        <v>-8648.09</v>
+      </c>
+      <c r="J224" s="1">
+        <v>-1.3532843468693</v>
+      </c>
+      <c r="K224">
+        <v>0.0</v>
+      </c>
+      <c r="L224" t="s">
         <v>590</v>
       </c>
-      <c r="C224" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M224" s="1">
-        <v>100558.07</v>
+        <v>612986.2</v>
       </c>
       <c r="N224" s="1">
-        <v>102758.75</v>
+        <v>630396.47</v>
       </c>
       <c r="O224" s="1">
-        <v>0.16</v>
+        <v>1.05</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
+        <v>591</v>
+      </c>
+      <c r="B225" t="s">
         <v>592</v>
       </c>
-      <c r="B225" t="s">
+      <c r="C225" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D225" s="1">
+        <v>97.7979868</v>
+      </c>
+      <c r="E225" s="1">
+        <v>102.77747</v>
+      </c>
+      <c r="F225" t="s">
+        <v>8</v>
+      </c>
+      <c r="G225">
+        <v>1.0</v>
+      </c>
+      <c r="H225" s="1">
+        <v>102777.47</v>
+      </c>
+      <c r="I225" s="1">
+        <v>-2593.87</v>
+      </c>
+      <c r="J225" s="1">
+        <v>-2.5237729630823</v>
+      </c>
+      <c r="K225">
+        <v>0.0</v>
+      </c>
+      <c r="L225" t="s">
         <v>593</v>
       </c>
-      <c r="C225" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M225" s="1">
-        <v>199667.15</v>
+        <v>97797.98</v>
       </c>
       <c r="N225" s="1">
-        <v>206121.26</v>
+        <v>100183.6</v>
       </c>
       <c r="O225" s="1">
-        <v>0.33</v>
+        <v>0.17</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
+        <v>594</v>
+      </c>
+      <c r="B226" t="s">
         <v>595</v>
       </c>
-      <c r="B226" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C226" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>100.91637156</v>
+        <v>97.46702194</v>
       </c>
       <c r="E226" s="1">
-        <v>99.513355</v>
+        <v>103.09502</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>398053.42</v>
+        <v>206190.04</v>
       </c>
       <c r="I226" s="1">
-        <v>7072.34</v>
+        <v>-11182.02</v>
       </c>
       <c r="J226" s="1">
-        <v>1.7767313743969</v>
+        <v>-5.4231620499225</v>
       </c>
       <c r="K226">
         <v>0.0</v>
       </c>
-      <c r="L226" t="s">
-        <v>597</v>
+      <c r="L226">
+        <v>73.97</v>
       </c>
       <c r="M226" s="1">
-        <v>403665.49</v>
+        <v>194934.05</v>
       </c>
       <c r="N226" s="1">
-        <v>405125.76</v>
+        <v>195008.02</v>
       </c>
       <c r="O226" s="1">
-        <v>0.65</v>
+        <v>0.32</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="B227" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="C227" s="1">
         <v>400000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>101.70389396</v>
+        <v>98.86171325</v>
       </c>
       <c r="E227" s="1">
-        <v>103.11278</v>
+        <v>99.513355</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>412451.12</v>
+        <v>398053.42</v>
       </c>
       <c r="I227" s="1">
-        <v>4350.76</v>
+        <v>-433.96</v>
       </c>
       <c r="J227" s="1">
-        <v>1.0548546940544</v>
+        <v>-0.10902054302159</v>
       </c>
       <c r="K227">
         <v>0.0</v>
       </c>
       <c r="L227" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
       <c r="M227" s="1">
-        <v>406815.58</v>
+        <v>395446.86</v>
       </c>
       <c r="N227" s="1">
-        <v>416801.88</v>
+        <v>397619.46</v>
       </c>
       <c r="O227" s="1">
-        <v>0.67</v>
+        <v>0.66</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
+        <v>599</v>
+      </c>
+      <c r="B228" t="s">
+        <v>600</v>
+      </c>
+      <c r="C228" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D228" s="1">
+        <v>98.59846481</v>
+      </c>
+      <c r="E228" s="1">
+        <v>103.11278</v>
+      </c>
+      <c r="F228" t="s">
+        <v>8</v>
+      </c>
+      <c r="G228">
+        <v>1.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>412451.12</v>
+      </c>
+      <c r="I228" s="1">
+        <v>-7249.04</v>
+      </c>
+      <c r="J228" s="1">
+        <v>-1.7575512948056</v>
+      </c>
+      <c r="K228">
+        <v>0.0</v>
+      </c>
+      <c r="L228" t="s">
         <v>601</v>
       </c>
-      <c r="B228" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M228" s="1">
-        <v>198915.0</v>
+        <v>394393.86</v>
       </c>
       <c r="N228" s="1">
-        <v>204309.52</v>
+        <v>405202.08</v>
       </c>
       <c r="O228" s="1">
-        <v>0.33</v>
+        <v>0.67</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="B229" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="C229" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>100.78119129</v>
+        <v>97.59176104</v>
       </c>
       <c r="E229" s="1">
-        <v>100.662453</v>
+        <v>101.73356</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>301987.36</v>
+        <v>203467.12</v>
       </c>
       <c r="I229" s="1">
-        <v>5377.1</v>
+        <v>-8087.71</v>
       </c>
       <c r="J229" s="1">
-        <v>1.7805712133117</v>
+        <v>-3.9749469103411</v>
       </c>
       <c r="K229">
         <v>0.0</v>
       </c>
-      <c r="L229" t="s">
-        <v>606</v>
+      <c r="L229">
+        <v>195.89</v>
       </c>
       <c r="M229" s="1">
-        <v>302343.57</v>
+        <v>195183.52</v>
       </c>
       <c r="N229" s="1">
-        <v>307364.46</v>
+        <v>195379.41</v>
       </c>
       <c r="O229" s="1">
-        <v>0.49</v>
+        <v>0.32</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="B230" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
       <c r="C230" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>101.40976726</v>
+        <v>97.96504563</v>
       </c>
       <c r="E230" s="1">
-        <v>99.499</v>
+        <v>100.662453</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>99499.0</v>
+        <v>301987.36</v>
       </c>
       <c r="I230" s="1">
-        <v>2393.64</v>
+        <v>-2516.54</v>
       </c>
       <c r="J230" s="1">
-        <v>2.4056925195228</v>
+        <v>-0.83332626902</v>
       </c>
       <c r="K230">
         <v>0.0</v>
       </c>
-      <c r="L230">
-        <v>482.88</v>
+      <c r="L230" t="s">
+        <v>606</v>
       </c>
       <c r="M230" s="1">
-        <v>101409.76</v>
+        <v>293895.14</v>
       </c>
       <c r="N230" s="1">
-        <v>101892.64</v>
+        <v>299470.82</v>
       </c>
       <c r="O230" s="1">
-        <v>0.16</v>
+        <v>0.5</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="B231" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="C231" s="1">
         <v>100000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>100.44494131</v>
+        <v>98.34116752</v>
       </c>
       <c r="E231" s="1">
-        <v>100.34301</v>
+        <v>99.499</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>100343.01</v>
+        <v>99499.0</v>
       </c>
       <c r="I231" s="1">
-        <v>1951.25</v>
+        <v>-469.48</v>
       </c>
       <c r="J231" s="1">
-        <v>1.944579896497</v>
+        <v>-0.47184393813003</v>
       </c>
       <c r="K231">
         <v>0.0</v>
       </c>
-      <c r="L231" t="s">
-        <v>611</v>
+      <c r="L231">
+        <v>688.36</v>
       </c>
       <c r="M231" s="1">
-        <v>100444.94</v>
+        <v>98341.16</v>
       </c>
       <c r="N231" s="1">
-        <v>102294.26</v>
+        <v>99029.52</v>
       </c>
       <c r="O231" s="1">
         <v>0.16</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="B232" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="C232" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>100.25550721</v>
+        <v>97.96787763</v>
       </c>
       <c r="E232" s="1">
-        <v>99.871</v>
+        <v>100.34301</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>299613.0</v>
+        <v>100343.01</v>
       </c>
       <c r="I232" s="1">
-        <v>4465.85</v>
+        <v>-320.34</v>
       </c>
       <c r="J232" s="1">
-        <v>1.4905394625734</v>
+        <v>-0.31924495787001</v>
       </c>
       <c r="K232">
         <v>0.0</v>
       </c>
       <c r="L232" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
       <c r="M232" s="1">
-        <v>300766.52</v>
+        <v>97967.88</v>
       </c>
       <c r="N232" s="1">
-        <v>304078.85</v>
+        <v>100022.67</v>
       </c>
       <c r="O232" s="1">
-        <v>0.49</v>
+        <v>0.17</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="B233" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="C233" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>103.07017569</v>
+        <v>98.08492624</v>
       </c>
       <c r="E233" s="1">
-        <v>105.431765</v>
+        <v>99.871</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>210863.53</v>
+        <v>299613.0</v>
       </c>
       <c r="I233" s="1">
-        <v>1543.94</v>
+        <v>-1408.91</v>
       </c>
       <c r="J233" s="1">
-        <v>0.73219868793812</v>
+        <v>-0.47024328049851</v>
       </c>
       <c r="K233">
         <v>0.0</v>
       </c>
       <c r="L233" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
       <c r="M233" s="1">
-        <v>206140.35</v>
+        <v>294254.77</v>
       </c>
       <c r="N233" s="1">
-        <v>212407.47</v>
+        <v>298204.09</v>
       </c>
       <c r="O233" s="1">
-        <v>0.34</v>
+        <v>0.5</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="B234" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="C234" s="1">
-        <v>102000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>100.88211445</v>
+        <v>100.95146194</v>
       </c>
       <c r="E234" s="1">
-        <v>100.0</v>
+        <v>105.431765</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>102000.0</v>
+        <v>210863.53</v>
       </c>
       <c r="I234" s="1">
-        <v>1874.76</v>
+        <v>-2282.52</v>
       </c>
       <c r="J234" s="1">
-        <v>1.838</v>
+        <v>-1.0824631457132</v>
       </c>
       <c r="K234">
         <v>0.0</v>
       </c>
-      <c r="L234">
-        <v>975.01</v>
+      <c r="L234" t="s">
+        <v>617</v>
       </c>
       <c r="M234" s="1">
-        <v>102899.75</v>
+        <v>201902.93</v>
       </c>
       <c r="N234" s="1">
-        <v>103874.76</v>
+        <v>208581.01</v>
       </c>
       <c r="O234" s="1">
-        <v>0.17</v>
+        <v>0.35</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
+        <v>618</v>
+      </c>
+      <c r="B235" t="s">
+        <v>619</v>
+      </c>
+      <c r="C235" s="1">
+        <v>102000.0</v>
+      </c>
+      <c r="D235" s="1">
+        <v>98.64329812</v>
+      </c>
+      <c r="E235" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F235" t="s">
+        <v>8</v>
+      </c>
+      <c r="G235">
+        <v>1.0</v>
+      </c>
+      <c r="H235" s="1">
+        <v>102000.0</v>
+      </c>
+      <c r="I235" s="1">
+        <v>-213.83</v>
+      </c>
+      <c r="J235" s="1">
+        <v>-0.20963725490196</v>
+      </c>
+      <c r="K235">
+        <v>0.0</v>
+      </c>
+      <c r="L235" t="s">
         <v>620</v>
       </c>
-      <c r="B235" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M235" s="1">
-        <v>98322.69</v>
+        <v>100616.16</v>
       </c>
       <c r="N235" s="1">
-        <v>98810.7</v>
+        <v>101786.17</v>
       </c>
       <c r="O235" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
+        <v>621</v>
+      </c>
+      <c r="B236" t="s">
         <v>622</v>
       </c>
-      <c r="B236" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C236" s="1">
-        <v>283000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>101.83964678</v>
+        <v>95.78924365</v>
       </c>
       <c r="E236" s="1">
-        <v>99.646</v>
+        <v>96.94368</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>281998.18</v>
+        <v>96943.68</v>
       </c>
       <c r="I236" s="1">
-        <v>15733.1</v>
+        <v>-495.19</v>
       </c>
       <c r="J236" s="1">
-        <v>5.5791494824541</v>
+        <v>-0.51080173560566</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
-      <c r="L236" t="s">
-        <v>624</v>
+      <c r="L236">
+        <v>659.25</v>
       </c>
       <c r="M236" s="1">
-        <v>288206.2</v>
+        <v>95789.24</v>
       </c>
       <c r="N236" s="1">
-        <v>297731.28</v>
+        <v>96448.49</v>
       </c>
       <c r="O236" s="1">
-        <v>0.48</v>
+        <v>0.16</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="B237" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
       <c r="C237" s="1">
-        <v>200000.0</v>
+        <v>283000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>100.95390692</v>
+        <v>99.56174825</v>
       </c>
       <c r="E237" s="1">
-        <v>103.40919</v>
+        <v>99.646</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>206818.38</v>
+        <v>281998.18</v>
       </c>
       <c r="I237" s="1">
-        <v>2037.38</v>
+        <v>-75.61</v>
       </c>
       <c r="J237" s="1">
-        <v>0.98510586921723</v>
+        <v>-0.026812229781057</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
-      <c r="L237" t="s">
-        <v>627</v>
+      <c r="L237">
+        <v>162.82</v>
       </c>
       <c r="M237" s="1">
-        <v>201907.81</v>
+        <v>281759.75</v>
       </c>
       <c r="N237" s="1">
-        <v>208855.76</v>
+        <v>281922.57</v>
       </c>
       <c r="O237" s="1">
-        <v>0.33</v>
+        <v>0.47</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="B238" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="C238" s="1">
         <v>200000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>101.33595499</v>
+        <v>99.8843645</v>
       </c>
       <c r="E238" s="1">
-        <v>103.372055</v>
+        <v>103.40919</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>206744.11</v>
+        <v>206818.38</v>
       </c>
       <c r="I238" s="1">
-        <v>1067.53</v>
+        <v>336.65</v>
       </c>
       <c r="J238" s="1">
-        <v>0.51635328329305</v>
+        <v>0.16277566819738</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
       <c r="L238" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
       <c r="M238" s="1">
-        <v>202671.91</v>
+        <v>199768.73</v>
       </c>
       <c r="N238" s="1">
-        <v>207811.64</v>
+        <v>207155.03</v>
       </c>
       <c r="O238" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="B239" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="C239" s="1">
         <v>200000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>108.37553688</v>
+        <v>98.64112589</v>
       </c>
       <c r="E239" s="1">
-        <v>109.294795</v>
+        <v>103.372055</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>218589.59</v>
+        <v>206744.11</v>
       </c>
       <c r="I239" s="1">
-        <v>1476.55</v>
+        <v>-3938.57</v>
       </c>
       <c r="J239" s="1">
-        <v>0.67548962418567</v>
+        <v>-1.9050458075928</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
       <c r="M239" s="1">
-        <v>216751.07</v>
+        <v>197282.25</v>
       </c>
       <c r="N239" s="1">
-        <v>220066.14</v>
+        <v>202805.54</v>
       </c>
       <c r="O239" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="B240" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="C240" s="1">
-        <v>400000.0</v>
+        <v>254000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>100.35680478</v>
+        <v>98.18800354</v>
       </c>
       <c r="E240" s="1">
-        <v>101.977208</v>
+        <v>99.492</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>407908.83</v>
+        <v>252709.68</v>
       </c>
       <c r="I240" s="1">
-        <v>3874.55</v>
+        <v>-2964.21</v>
       </c>
       <c r="J240" s="1">
-        <v>0.94985685894566</v>
+        <v>-1.1729705011696</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
-      <c r="L240" t="s">
-        <v>267</v>
+      <c r="L240">
+        <v>347.95</v>
       </c>
       <c r="M240" s="1">
-        <v>401427.22</v>
+        <v>249397.52</v>
       </c>
       <c r="N240" s="1">
-        <v>411783.38</v>
+        <v>249745.47</v>
       </c>
       <c r="O240" s="1">
-        <v>0.66</v>
+        <v>0.42</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
       <c r="B241" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="C241" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>90.4698972</v>
+        <v>105.69092151</v>
       </c>
       <c r="E241" s="1">
-        <v>87.329</v>
+        <v>109.294795</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>87329.0</v>
+        <v>218589.59</v>
       </c>
       <c r="I241" s="1">
-        <v>3851.86</v>
+        <v>-3344.73</v>
       </c>
       <c r="J241" s="1">
-        <v>4.4107455713451</v>
+        <v>-1.5301414856947</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
-      <c r="L241">
-        <v>710.96</v>
+      <c r="L241" t="s">
+        <v>635</v>
       </c>
       <c r="M241" s="1">
-        <v>90469.9</v>
+        <v>211381.85</v>
       </c>
       <c r="N241" s="1">
-        <v>91180.86</v>
+        <v>215244.86</v>
       </c>
       <c r="O241" s="1">
-        <v>0.15</v>
+        <v>0.36</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
       <c r="B242" t="s">
-        <v>639</v>
+        <v>637</v>
       </c>
       <c r="C242" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>102.73565587</v>
+        <v>97.43599967</v>
       </c>
       <c r="E242" s="1">
-        <v>101.91515</v>
+        <v>101.977208</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>101915.15</v>
+        <v>407908.83</v>
       </c>
       <c r="I242" s="1">
-        <v>1868.45</v>
+        <v>-7068.94</v>
       </c>
       <c r="J242" s="1">
-        <v>1.8333388117468</v>
+        <v>-1.7329705758024</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242" t="s">
-        <v>640</v>
+        <v>267</v>
       </c>
       <c r="M242" s="1">
-        <v>102735.65</v>
+        <v>389744.0</v>
       </c>
       <c r="N242" s="1">
-        <v>103783.6</v>
+        <v>400839.89</v>
       </c>
       <c r="O242" s="1">
-        <v>0.17</v>
+        <v>0.67</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="B243" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
       <c r="C243" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>102.53213521</v>
+        <v>88.4208174</v>
       </c>
       <c r="E243" s="1">
-        <v>102.94893</v>
+        <v>87.329</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>205897.86</v>
+        <v>87329.0</v>
       </c>
       <c r="I243" s="1">
-        <v>-634.96</v>
+        <v>1093.87</v>
       </c>
       <c r="J243" s="1">
-        <v>-0.30838591523001</v>
+        <v>1.2525850519301</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
       <c r="L243">
-        <v>198.63</v>
+        <v>2.05</v>
       </c>
       <c r="M243" s="1">
-        <v>205064.27</v>
+        <v>88420.82</v>
       </c>
       <c r="N243" s="1">
-        <v>205262.9</v>
+        <v>88422.87</v>
       </c>
       <c r="O243" s="1">
-        <v>0.33</v>
+        <v>0.15</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="B244" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="C244" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>96.27299804</v>
+        <v>100.86838442</v>
       </c>
       <c r="E244" s="1">
-        <v>94.709275</v>
+        <v>101.91515</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>189418.55</v>
+        <v>101915.15</v>
       </c>
       <c r="I244" s="1">
-        <v>5711.69</v>
+        <v>206.66</v>
       </c>
       <c r="J244" s="1">
-        <v>3.0153804893977</v>
+        <v>0.20277652537429</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
       <c r="M244" s="1">
-        <v>192545.99</v>
+        <v>100868.39</v>
       </c>
       <c r="N244" s="1">
-        <v>195130.24</v>
+        <v>102121.81</v>
       </c>
       <c r="O244" s="1">
-        <v>0.31</v>
+        <v>0.17</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="B245" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="C245" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>99.48542101</v>
+        <v>100.42515632</v>
       </c>
       <c r="E245" s="1">
-        <v>101.297303</v>
+        <v>102.94893</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>405189.21</v>
+        <v>205897.86</v>
       </c>
       <c r="I245" s="1">
-        <v>-7173.55</v>
+        <v>-4451.66</v>
       </c>
       <c r="J245" s="1">
-        <v>-1.7704197996783</v>
+        <v>-2.1620720098791</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
       <c r="L245">
-        <v>73.97</v>
+        <v>595.89</v>
       </c>
       <c r="M245" s="1">
-        <v>397941.69</v>
+        <v>200850.31</v>
       </c>
       <c r="N245" s="1">
-        <v>398015.66</v>
+        <v>201446.2</v>
       </c>
       <c r="O245" s="1">
-        <v>0.64</v>
+        <v>0.33</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
       <c r="B246" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="C246" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>106.62758016</v>
+        <v>94.74579698</v>
       </c>
       <c r="E246" s="1">
-        <v>108.69382</v>
+        <v>94.709275</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>108693.82</v>
+        <v>189418.55</v>
       </c>
       <c r="I246" s="1">
-        <v>1543.35</v>
+        <v>2807.98</v>
       </c>
       <c r="J246" s="1">
-        <v>1.4199059339344</v>
+        <v>1.4824208083105</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="M246" s="1">
-        <v>106627.58</v>
+        <v>189491.6</v>
       </c>
       <c r="N246" s="1">
-        <v>110237.17</v>
+        <v>192226.53</v>
       </c>
       <c r="O246" s="1">
-        <v>0.18</v>
+        <v>0.32</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
       <c r="B247" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="C247" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>99.70895767</v>
+        <v>96.73363093</v>
       </c>
       <c r="E247" s="1">
-        <v>99.589</v>
+        <v>101.297303</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>298767.0</v>
+        <v>405189.21</v>
       </c>
       <c r="I247" s="1">
-        <v>5907.82</v>
+        <v>-17440.99</v>
       </c>
       <c r="J247" s="1">
-        <v>1.9774004491795</v>
+        <v>-4.3044063290827</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
-      <c r="L247" t="s">
-        <v>653</v>
+      <c r="L247">
+        <v>813.7</v>
       </c>
       <c r="M247" s="1">
-        <v>299126.87</v>
+        <v>386934.52</v>
       </c>
       <c r="N247" s="1">
-        <v>304674.82</v>
+        <v>387748.22</v>
       </c>
       <c r="O247" s="1">
-        <v>0.49</v>
+        <v>0.64</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="B248" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="C248" s="1">
         <v>100000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>99.50748469</v>
+        <v>104.25374204</v>
       </c>
       <c r="E248" s="1">
-        <v>100.13095</v>
+        <v>108.69382</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>100130.95</v>
+        <v>108693.82</v>
       </c>
       <c r="I248" s="1">
-        <v>-279.02</v>
+        <v>-597.61</v>
       </c>
       <c r="J248" s="1">
-        <v>-0.27865510114505</v>
+        <v>-0.54981046760524</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
-      <c r="L248">
-        <v>344.44</v>
+      <c r="L248" t="s">
+        <v>652</v>
       </c>
       <c r="M248" s="1">
-        <v>99507.49</v>
+        <v>104253.74</v>
       </c>
       <c r="N248" s="1">
-        <v>99851.93</v>
+        <v>108096.21</v>
       </c>
       <c r="O248" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="B249" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
       <c r="C249" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>104.1416172</v>
+        <v>97.46170979</v>
       </c>
       <c r="E249" s="1">
-        <v>103.39893</v>
+        <v>99.589</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>206797.86</v>
+        <v>298767.0</v>
       </c>
       <c r="I249" s="1">
-        <v>9996.33</v>
+        <v>-340.77</v>
       </c>
       <c r="J249" s="1">
-        <v>4.8338653020877</v>
+        <v>-0.11405878159234</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249" t="s">
-        <v>658</v>
+        <v>655</v>
       </c>
       <c r="M249" s="1">
-        <v>208283.23</v>
+        <v>292385.13</v>
       </c>
       <c r="N249" s="1">
-        <v>216794.19</v>
+        <v>298426.23</v>
       </c>
       <c r="O249" s="1">
-        <v>0.35</v>
+        <v>0.5</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>659</v>
+        <v>656</v>
       </c>
       <c r="B250" t="s">
-        <v>660</v>
+        <v>657</v>
       </c>
       <c r="C250" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>105.73315857</v>
+        <v>97.24794525</v>
       </c>
       <c r="E250" s="1">
-        <v>109.3363</v>
+        <v>100.13095</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>218672.6</v>
+        <v>100130.95</v>
       </c>
       <c r="I250" s="1">
-        <v>-4015.87</v>
+        <v>-2323.28</v>
       </c>
       <c r="J250" s="1">
-        <v>-1.8364760834233</v>
+        <v>-2.3202416435677</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
-      <c r="L250" t="s">
-        <v>661</v>
+      <c r="L250">
+        <v>559.72</v>
       </c>
       <c r="M250" s="1">
-        <v>211466.32</v>
+        <v>97247.95</v>
       </c>
       <c r="N250" s="1">
-        <v>214656.73</v>
+        <v>97807.67</v>
       </c>
       <c r="O250" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="B251" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="C251" s="1">
-        <v>351000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>99.80650841</v>
+        <v>101.64717974</v>
       </c>
       <c r="E251" s="1">
-        <v>99.947</v>
+        <v>103.39893</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>350813.97</v>
+        <v>206797.86</v>
       </c>
       <c r="I251" s="1">
-        <v>3040.92</v>
+        <v>5528.01</v>
       </c>
       <c r="J251" s="1">
-        <v>0.86681838810467</v>
+        <v>2.6731466176681</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="M251" s="1">
-        <v>350320.85</v>
+        <v>203294.36</v>
       </c>
       <c r="N251" s="1">
-        <v>353854.89</v>
+        <v>212325.87</v>
       </c>
       <c r="O251" s="1">
-        <v>0.56</v>
+        <v>0.35</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="B252" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="C252" s="1">
-        <v>212000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>99.34008245</v>
+        <v>103.45435032</v>
       </c>
       <c r="E252" s="1">
-        <v>100.0</v>
+        <v>109.3363</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>212000.0</v>
+        <v>218672.6</v>
       </c>
       <c r="I252" s="1">
-        <v>-1243.67</v>
+        <v>-8107.73</v>
       </c>
       <c r="J252" s="1">
-        <v>-0.58663679245283</v>
+        <v>-3.7077027483096</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
-      <c r="L252">
-        <v>155.35</v>
+      <c r="L252" t="s">
+        <v>663</v>
       </c>
       <c r="M252" s="1">
-        <v>210600.98</v>
+        <v>206908.71</v>
       </c>
       <c r="N252" s="1">
-        <v>210756.33</v>
+        <v>210564.87</v>
       </c>
       <c r="O252" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="B253" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
       <c r="C253" s="1">
-        <v>399000.0</v>
+        <v>351000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>99.56703195</v>
+        <v>97.43747669</v>
       </c>
       <c r="E253" s="1">
-        <v>99.902</v>
+        <v>99.947</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>398608.98</v>
+        <v>350813.97</v>
       </c>
       <c r="I253" s="1">
-        <v>-821.38</v>
+        <v>-4553.15</v>
       </c>
       <c r="J253" s="1">
-        <v>-0.2060615894805</v>
+        <v>-1.2978816094467</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
-      <c r="L253">
-        <v>515.15</v>
+      <c r="L253" t="s">
+        <v>666</v>
       </c>
       <c r="M253" s="1">
-        <v>397272.45</v>
+        <v>342005.55</v>
       </c>
       <c r="N253" s="1">
-        <v>397787.6</v>
+        <v>346260.82</v>
       </c>
       <c r="O253" s="1">
-        <v>0.64</v>
+        <v>0.58</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="B254" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="C254" s="1">
-        <v>242000.0</v>
+        <v>212000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>101.71537077</v>
+        <v>96.95780753</v>
       </c>
       <c r="E254" s="1">
         <v>100.0</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>242000.0</v>
+        <v>212000.0</v>
       </c>
       <c r="I254" s="1">
-        <v>5219.98</v>
+        <v>-5850.23</v>
       </c>
       <c r="J254" s="1">
-        <v>2.1570165289256</v>
+        <v>-2.7595424528302</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
-      <c r="L254" t="s">
-        <v>671</v>
+      <c r="L254">
+        <v>599.22</v>
       </c>
       <c r="M254" s="1">
-        <v>246151.2</v>
+        <v>205550.55</v>
       </c>
       <c r="N254" s="1">
-        <v>247219.98</v>
+        <v>206149.77</v>
       </c>
       <c r="O254" s="1">
-        <v>0.39</v>
+        <v>0.34</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="B255" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="C255" s="1">
-        <v>200000.0</v>
+        <v>399000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>102.31289354</v>
+        <v>97.25243035</v>
       </c>
       <c r="E255" s="1">
-        <v>104.6323</v>
+        <v>99.902</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>209264.6</v>
+        <v>398608.98</v>
       </c>
       <c r="I255" s="1">
-        <v>2624.43</v>
+        <v>-9264.1</v>
       </c>
       <c r="J255" s="1">
-        <v>1.2541203815648</v>
+        <v>-2.3241071989898</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
       <c r="L255" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
       <c r="M255" s="1">
-        <v>204625.79</v>
+        <v>388037.2</v>
       </c>
       <c r="N255" s="1">
-        <v>211889.03</v>
+        <v>389344.88</v>
       </c>
       <c r="O255" s="1">
-        <v>0.34</v>
+        <v>0.65</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="B256" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="C256" s="1">
-        <v>100000.0</v>
+        <v>242000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>103.41418448</v>
+        <v>99.07963338</v>
       </c>
       <c r="E256" s="1">
         <v>100.0</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>100000.0</v>
+        <v>242000.0</v>
       </c>
       <c r="I256" s="1">
-        <v>7057.75</v>
+        <v>-624.12</v>
       </c>
       <c r="J256" s="1">
-        <v>7.05775</v>
+        <v>-0.25790082644628</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256" t="s">
-        <v>677</v>
+        <v>674</v>
       </c>
       <c r="M256" s="1">
-        <v>103414.18</v>
+        <v>239772.71</v>
       </c>
       <c r="N256" s="1">
-        <v>107057.75</v>
+        <v>241375.88</v>
       </c>
       <c r="O256" s="1">
-        <v>0.17</v>
+        <v>0.4</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>678</v>
+        <v>675</v>
       </c>
       <c r="B257" t="s">
-        <v>679</v>
+        <v>676</v>
       </c>
       <c r="C257" s="1">
         <v>200000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>99.95694451</v>
+        <v>100.21528685</v>
       </c>
       <c r="E257" s="1">
-        <v>100.0</v>
+        <v>104.6323</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>200000.0</v>
+        <v>209264.6</v>
       </c>
       <c r="I257" s="1">
-        <v>3465.72</v>
+        <v>-8589.88</v>
       </c>
       <c r="J257" s="1">
-        <v>1.73286</v>
+        <v>-4.1047936440277</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
-      <c r="L257" t="s">
-        <v>680</v>
+      <c r="L257">
+        <v>244.14</v>
       </c>
       <c r="M257" s="1">
-        <v>199913.88</v>
+        <v>200430.58</v>
       </c>
       <c r="N257" s="1">
-        <v>203465.72</v>
+        <v>200674.72</v>
       </c>
       <c r="O257" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>681</v>
+        <v>677</v>
       </c>
       <c r="B258" t="s">
-        <v>682</v>
+        <v>678</v>
       </c>
       <c r="C258" s="1">
         <v>100000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>103.78137061</v>
+        <v>100.55021497</v>
       </c>
       <c r="E258" s="1">
-        <v>106.26549</v>
+        <v>100.0</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>106265.49</v>
+        <v>100000.0</v>
       </c>
       <c r="I258" s="1">
-        <v>544.65</v>
+        <v>4420.8</v>
       </c>
       <c r="J258" s="1">
-        <v>0.51253704283488</v>
+        <v>4.4208</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258" t="s">
-        <v>683</v>
+        <v>679</v>
       </c>
       <c r="M258" s="1">
-        <v>103781.37</v>
+        <v>100550.22</v>
       </c>
       <c r="N258" s="1">
-        <v>106810.14</v>
+        <v>104420.8</v>
       </c>
       <c r="O258" s="1">
         <v>0.17</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>684</v>
+        <v>680</v>
       </c>
       <c r="B259" t="s">
-        <v>685</v>
+        <v>681</v>
       </c>
       <c r="C259" s="1">
         <v>200000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>103.51508321</v>
+        <v>97.94347355</v>
       </c>
       <c r="E259" s="1">
-        <v>105.74276</v>
+        <v>100.0</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>211485.52</v>
+        <v>200000.0</v>
       </c>
       <c r="I259" s="1">
-        <v>3672.04</v>
+        <v>-214.7</v>
       </c>
       <c r="J259" s="1">
-        <v>1.7363079987698</v>
+        <v>-0.10735</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259" t="s">
-        <v>686</v>
+        <v>682</v>
       </c>
       <c r="M259" s="1">
-        <v>207030.16</v>
+        <v>195886.94</v>
       </c>
       <c r="N259" s="1">
-        <v>215157.56</v>
+        <v>199785.3</v>
       </c>
       <c r="O259" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>687</v>
+        <v>683</v>
       </c>
       <c r="B260" t="s">
-        <v>688</v>
+        <v>684</v>
       </c>
       <c r="C260" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>101.1488298</v>
+        <v>101.132537</v>
       </c>
       <c r="E260" s="1">
-        <v>100.260973</v>
+        <v>106.26549</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>300782.92</v>
+        <v>106265.49</v>
       </c>
       <c r="I260" s="1">
-        <v>8205.35</v>
+        <v>-1878.16</v>
       </c>
       <c r="J260" s="1">
-        <v>2.7279973211245</v>
+        <v>-1.7674223306174</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="M260" s="1">
-        <v>303446.49</v>
+        <v>101132.54</v>
       </c>
       <c r="N260" s="1">
-        <v>308988.27</v>
+        <v>104387.33</v>
       </c>
       <c r="O260" s="1">
-        <v>0.49</v>
+        <v>0.17</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>690</v>
+        <v>686</v>
       </c>
       <c r="B261" t="s">
-        <v>691</v>
+        <v>687</v>
       </c>
       <c r="C261" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>105.54397555</v>
+        <v>101.89833306</v>
       </c>
       <c r="E261" s="1">
-        <v>109.11452</v>
+        <v>105.74276</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>109114.52</v>
+        <v>211485.52</v>
       </c>
       <c r="I261" s="1">
-        <v>271.92</v>
+        <v>-7595.7</v>
       </c>
       <c r="J261" s="1">
-        <v>0.24920606350099</v>
+        <v>-3.5915934102722</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
-      <c r="L261" t="s">
-        <v>692</v>
+      <c r="L261">
+        <v>93.15</v>
       </c>
       <c r="M261" s="1">
-        <v>105543.97</v>
+        <v>203796.67</v>
       </c>
       <c r="N261" s="1">
-        <v>109386.44</v>
+        <v>203889.82</v>
       </c>
       <c r="O261" s="1">
-        <v>0.17</v>
+        <v>0.34</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>693</v>
+        <v>688</v>
       </c>
       <c r="B262" t="s">
-        <v>694</v>
+        <v>689</v>
       </c>
       <c r="C262" s="1">
-        <v>373000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>101.86820159</v>
+        <v>97.43546493</v>
       </c>
       <c r="E262" s="1">
-        <v>103.399775</v>
+        <v>100.260973</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>385681.16</v>
+        <v>300782.92</v>
       </c>
       <c r="I262" s="1">
-        <v>3752.75</v>
+        <v>-2297.76</v>
       </c>
       <c r="J262" s="1">
-        <v>0.9730187494769</v>
+        <v>-0.76392635592473</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262" t="s">
-        <v>695</v>
+        <v>690</v>
       </c>
       <c r="M262" s="1">
-        <v>379968.4</v>
+        <v>292306.39</v>
       </c>
       <c r="N262" s="1">
-        <v>389433.91</v>
+        <v>298485.16</v>
       </c>
       <c r="O262" s="1">
-        <v>0.62</v>
+        <v>0.5</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>696</v>
+        <v>691</v>
       </c>
       <c r="B263" t="s">
-        <v>697</v>
+        <v>692</v>
       </c>
       <c r="C263" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>96.94274275</v>
+        <v>103.95139041</v>
       </c>
       <c r="E263" s="1">
-        <v>99.085615</v>
+        <v>109.11452</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>198171.23</v>
+        <v>109114.52</v>
       </c>
       <c r="I263" s="1">
-        <v>70.42</v>
+        <v>-1019.29</v>
       </c>
       <c r="J263" s="1">
-        <v>0.035534926033411</v>
+        <v>-0.93414698612064</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263" t="s">
-        <v>698</v>
+        <v>693</v>
       </c>
       <c r="M263" s="1">
-        <v>193885.49</v>
+        <v>103951.39</v>
       </c>
       <c r="N263" s="1">
-        <v>198241.65</v>
+        <v>108095.23</v>
       </c>
       <c r="O263" s="1">
-        <v>0.32</v>
+        <v>0.18</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>699</v>
+        <v>694</v>
       </c>
       <c r="B264" t="s">
-        <v>700</v>
+        <v>695</v>
       </c>
       <c r="C264" s="1">
-        <v>200000.0</v>
+        <v>373000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>99.6755773</v>
+        <v>99.26711694</v>
       </c>
       <c r="E264" s="1">
-        <v>98.64377</v>
+        <v>103.399775</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>197287.54</v>
+        <v>385681.16</v>
       </c>
       <c r="I264" s="1">
-        <v>2927.3</v>
+        <v>-5182.86</v>
       </c>
       <c r="J264" s="1">
-        <v>1.4837733797076</v>
+        <v>-1.3438198536843</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
-      <c r="L264">
-        <v>863.68</v>
+      <c r="L264" t="s">
+        <v>696</v>
       </c>
       <c r="M264" s="1">
-        <v>199351.16</v>
+        <v>370266.35</v>
       </c>
       <c r="N264" s="1">
-        <v>200214.84</v>
+        <v>380498.3</v>
       </c>
       <c r="O264" s="1">
-        <v>0.32</v>
+        <v>0.63</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>701</v>
+        <v>697</v>
       </c>
       <c r="B265" t="s">
-        <v>702</v>
+        <v>698</v>
       </c>
       <c r="C265" s="1">
         <v>200000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>101.7539452</v>
+        <v>94.76967934</v>
       </c>
       <c r="E265" s="1">
-        <v>103.524275</v>
+        <v>99.085615</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>207048.55</v>
+        <v>198171.23</v>
       </c>
       <c r="I265" s="1">
-        <v>1641.53</v>
+        <v>-4001.73</v>
       </c>
       <c r="J265" s="1">
-        <v>0.79282371211969</v>
+        <v>-2.0193294455507</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265" t="s">
-        <v>703</v>
+        <v>699</v>
       </c>
       <c r="M265" s="1">
-        <v>203507.89</v>
+        <v>189539.36</v>
       </c>
       <c r="N265" s="1">
-        <v>208690.08</v>
+        <v>194169.5</v>
       </c>
       <c r="O265" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>704</v>
+        <v>700</v>
       </c>
       <c r="B266" t="s">
-        <v>705</v>
+        <v>701</v>
       </c>
       <c r="C266" s="1">
-        <v>368000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>99.90035032</v>
+        <v>97.43289662</v>
       </c>
       <c r="E266" s="1">
-        <v>100.0</v>
+        <v>98.64377</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>368000.0</v>
+        <v>197287.54</v>
       </c>
       <c r="I266" s="1">
-        <v>18.59</v>
+        <v>-1232.15</v>
       </c>
       <c r="J266" s="1">
-        <v>0.0050516304347826</v>
+        <v>-0.62454527031966</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
-      <c r="L266">
-        <v>385.3</v>
+      <c r="L266" t="s">
+        <v>702</v>
       </c>
       <c r="M266" s="1">
-        <v>367633.29</v>
+        <v>194865.79</v>
       </c>
       <c r="N266" s="1">
-        <v>368018.59</v>
+        <v>196055.39</v>
       </c>
       <c r="O266" s="1">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>706</v>
+        <v>703</v>
       </c>
       <c r="B267" t="s">
-        <v>707</v>
+        <v>704</v>
       </c>
       <c r="C267" s="1">
         <v>200000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>84.44454025</v>
+        <v>99.34130912</v>
       </c>
       <c r="E267" s="1">
-        <v>82.064325</v>
+        <v>103.524275</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>164128.65</v>
+        <v>207048.55</v>
       </c>
       <c r="I267" s="1">
-        <v>5516.59</v>
+        <v>-2827.58</v>
       </c>
       <c r="J267" s="1">
-        <v>3.3611377416435</v>
+        <v>-1.3656603728932</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
-      <c r="L267">
-        <v>756.16</v>
+      <c r="L267" t="s">
+        <v>705</v>
       </c>
       <c r="M267" s="1">
-        <v>168889.08</v>
+        <v>198682.61</v>
       </c>
       <c r="N267" s="1">
-        <v>169645.24</v>
+        <v>204220.97</v>
       </c>
       <c r="O267" s="1">
-        <v>0.27</v>
+        <v>0.34</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>708</v>
+        <v>706</v>
       </c>
       <c r="B268" t="s">
-        <v>709</v>
+        <v>707</v>
       </c>
       <c r="C268" s="1">
-        <v>200000.0</v>
+        <v>159000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>89.66995263</v>
+        <v>98.8080574</v>
       </c>
       <c r="E268" s="1">
-        <v>99.462</v>
+        <v>99.695</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>198924.0</v>
+        <v>158515.05</v>
       </c>
       <c r="I268" s="1">
-        <v>-18071.77</v>
+        <v>-1312.23</v>
       </c>
       <c r="J268" s="1">
-        <v>-9.0847610142567</v>
+        <v>-0.82782675840559</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
-      <c r="L268" t="s">
-        <v>710</v>
+      <c r="L268">
+        <v>98.01</v>
       </c>
       <c r="M268" s="1">
-        <v>179339.9</v>
+        <v>157104.81</v>
       </c>
       <c r="N268" s="1">
-        <v>180852.23</v>
+        <v>157202.82</v>
       </c>
       <c r="O268" s="1">
-        <v>0.29</v>
+        <v>0.26</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>711</v>
+        <v>708</v>
       </c>
       <c r="B269" t="s">
-        <v>712</v>
+        <v>709</v>
       </c>
       <c r="C269" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>90.78143693</v>
+        <v>81.92942656</v>
       </c>
       <c r="E269" s="1">
-        <v>88.81745</v>
+        <v>82.064325</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>88817.45</v>
+        <v>164128.65</v>
       </c>
       <c r="I269" s="1">
-        <v>2465.36</v>
+        <v>568.56</v>
       </c>
       <c r="J269" s="1">
-        <v>2.7757608442935</v>
+        <v>0.34641118415341</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269">
-        <v>501.37</v>
+        <v>838.36</v>
       </c>
       <c r="M269" s="1">
-        <v>90781.44</v>
+        <v>163858.85</v>
       </c>
       <c r="N269" s="1">
-        <v>91282.81</v>
+        <v>164697.21</v>
       </c>
       <c r="O269" s="1">
-        <v>0.15</v>
+        <v>0.27</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
       <c r="B270" t="s">
-        <v>714</v>
+        <v>711</v>
       </c>
       <c r="C270" s="1">
         <v>200000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>100.18758498</v>
+        <v>87.52093043</v>
       </c>
       <c r="E270" s="1">
-        <v>100.0</v>
+        <v>99.462</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>200000.0</v>
+        <v>198924.0</v>
       </c>
       <c r="I270" s="1">
-        <v>3381.32</v>
+        <v>-22260.22</v>
       </c>
       <c r="J270" s="1">
-        <v>1.69066</v>
+        <v>-11.190313888721</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
       <c r="L270" t="s">
-        <v>715</v>
+        <v>712</v>
       </c>
       <c r="M270" s="1">
-        <v>200375.17</v>
+        <v>175041.86</v>
       </c>
       <c r="N270" s="1">
-        <v>203381.32</v>
+        <v>176663.78</v>
       </c>
       <c r="O270" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
       <c r="B271" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="C271" s="1">
-        <v>-20.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>120.34375</v>
+        <v>88.95569782</v>
       </c>
       <c r="E271" s="1">
-        <v>120.125</v>
+        <v>88.81745</v>
       </c>
       <c r="F271" t="s">
-        <v>173</v>
+        <v>8</v>
       </c>
       <c r="G271">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>0.0</v>
+        <v>88817.45</v>
       </c>
       <c r="I271" s="1">
-        <v>-3745.72</v>
+        <v>680.71</v>
       </c>
       <c r="J271" s="1">
-        <v>0</v>
+        <v>0.76641470792057</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
       <c r="L271">
-        <v>0.0</v>
+        <v>542.47</v>
       </c>
       <c r="M271" s="1">
-        <v>-3745.72</v>
+        <v>88955.69</v>
       </c>
       <c r="N271" s="1">
-        <v>-3745.72</v>
+        <v>89498.16</v>
       </c>
       <c r="O271" s="1">
-        <v>-0.01</v>
+        <v>0.15</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>718</v>
+        <v>715</v>
       </c>
       <c r="B272" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
       <c r="C272" s="1">
-        <v>-2.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>8278.0</v>
+        <v>97.75777955</v>
       </c>
       <c r="E272" s="1">
-        <v>8032.99</v>
+        <v>100.0</v>
       </c>
       <c r="F272" t="s">
-        <v>173</v>
+        <v>8</v>
       </c>
       <c r="G272">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>0.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I272" s="1">
-        <v>-8390.75</v>
+        <v>-1132.76</v>
       </c>
       <c r="J272" s="1">
-        <v>0</v>
+        <v>-0.56638</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
-      <c r="L272">
-        <v>0.0</v>
+      <c r="L272" t="s">
+        <v>717</v>
       </c>
       <c r="M272" s="1">
-        <v>-8390.75</v>
+        <v>195515.56</v>
       </c>
       <c r="N272" s="1">
-        <v>-8390.75</v>
+        <v>198867.24</v>
       </c>
       <c r="O272" s="1">
-        <v>-0.01</v>
+        <v>0.33</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>720</v>
+        <v>718</v>
       </c>
       <c r="B273" t="s">
-        <v>721</v>
+        <v>719</v>
       </c>
       <c r="C273" s="1">
-        <v>3.0</v>
+        <v>11.0</v>
       </c>
       <c r="D273" s="1">
-        <v>2657.9</v>
+        <v>580.54</v>
       </c>
       <c r="E273" s="1">
-        <v>2641.6216749</v>
+        <v>591.08</v>
       </c>
       <c r="F273" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="G273">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H273" s="1">
         <v>0.0</v>
       </c>
       <c r="I273" s="1">
-        <v>2090.54</v>
+        <v>-50212.21</v>
       </c>
       <c r="J273" s="1">
         <v>0</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
       <c r="L273">
         <v>0.0</v>
       </c>
       <c r="M273" s="1">
-        <v>2090.54</v>
+        <v>-50212.21</v>
       </c>
       <c r="N273" s="1">
-        <v>2090.54</v>
+        <v>-50212.21</v>
       </c>
       <c r="O273" s="1">
-        <v>0.0</v>
+        <v>-0.08</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>722</v>
+        <v>720</v>
       </c>
       <c r="B274" t="s">
-        <v>723</v>
+        <v>721</v>
       </c>
       <c r="C274" s="1">
-        <v>10.0</v>
+        <v>46.0</v>
       </c>
       <c r="D274" s="1">
-        <v>611.8</v>
+        <v>125.26</v>
       </c>
       <c r="E274" s="1">
-        <v>608.80460608</v>
+        <v>128.94</v>
       </c>
       <c r="F274" t="s">
-        <v>173</v>
+        <v>8</v>
       </c>
       <c r="G274">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H274" s="1">
         <v>0.0</v>
       </c>
       <c r="I274" s="1">
-        <v>12822.75</v>
+        <v>-169280.0</v>
       </c>
       <c r="J274" s="1">
         <v>0</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
       <c r="L274">
         <v>0.0</v>
       </c>
       <c r="M274" s="1">
-        <v>12822.75</v>
+        <v>-169280.0</v>
       </c>
       <c r="N274" s="1">
-        <v>12822.75</v>
+        <v>-169280.0</v>
       </c>
       <c r="O274" s="1">
-        <v>0.02</v>
+        <v>-0.28</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>724</v>
+        <v>722</v>
       </c>
       <c r="B275" t="s">
-        <v>725</v>
+        <v>723</v>
       </c>
       <c r="C275" s="1">
-        <v>48.0</v>
+        <v>-161.0</v>
       </c>
       <c r="D275" s="1">
-        <v>128.61</v>
+        <v>5436.0</v>
       </c>
       <c r="E275" s="1">
-        <v>128.94</v>
+        <v>5546.9378882</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
         <v>0.0</v>
       </c>
       <c r="I275" s="1">
-        <v>-15840.0</v>
+        <v>178610.0</v>
       </c>
       <c r="J275" s="1">
         <v>0</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
       <c r="L275">
         <v>0.0</v>
       </c>
       <c r="M275" s="1">
-        <v>-15840.0</v>
+        <v>178610.0</v>
       </c>
       <c r="N275" s="1">
-        <v>-15840.0</v>
+        <v>178610.0</v>
       </c>
       <c r="O275" s="1">
-        <v>-0.03</v>
+        <v>0.3</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>726</v>
+        <v>724</v>
       </c>
       <c r="B276" t="s">
-        <v>727</v>
+        <v>725</v>
       </c>
       <c r="C276" s="1">
-        <v>76.0</v>
+        <v>54.0</v>
       </c>
       <c r="D276" s="1">
-        <v>261.8</v>
+        <v>79.45</v>
       </c>
       <c r="E276" s="1">
-        <v>251.1</v>
+        <v>81.83333333</v>
       </c>
       <c r="F276" t="s">
-        <v>8</v>
+        <v>171</v>
       </c>
       <c r="G276">
-        <v>1.0</v>
+        <v>1.15</v>
       </c>
       <c r="H276" s="1">
         <v>0.0</v>
       </c>
       <c r="I276" s="1">
-        <v>81320.0</v>
+        <v>-27869.21</v>
       </c>
       <c r="J276" s="1">
         <v>0</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
       <c r="L276">
         <v>0.0</v>
       </c>
       <c r="M276" s="1">
-        <v>81320.0</v>
+        <v>-27869.21</v>
       </c>
       <c r="N276" s="1">
-        <v>81320.0</v>
+        <v>-27869.21</v>
       </c>
       <c r="O276" s="1">
-        <v>0.13</v>
+        <v>-0.05</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
       <c r="B277" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="C277" s="1">
-        <v>12.0</v>
+        <v>6.0</v>
       </c>
       <c r="D277" s="1">
-        <v>93.01</v>
+        <v>110.5</v>
       </c>
       <c r="E277" s="1">
-        <v>92.45666667</v>
+        <v>112.4375</v>
       </c>
       <c r="F277" t="s">
-        <v>730</v>
+        <v>171</v>
       </c>
       <c r="G277">
-        <v>0.87</v>
+        <v>1.15</v>
       </c>
       <c r="H277" s="1">
         <v>0.0</v>
       </c>
       <c r="I277" s="1">
-        <v>7601.6</v>
+        <v>-10069.29</v>
       </c>
       <c r="J277" s="1">
         <v>0</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
       <c r="L277">
         <v>0.0</v>
       </c>
       <c r="M277" s="1">
-        <v>7601.6</v>
+        <v>-10069.29</v>
       </c>
       <c r="N277" s="1">
-        <v>7601.6</v>
+        <v>-10069.29</v>
       </c>
       <c r="O277" s="1">
-        <v>0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
       <c r="B278" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
       <c r="C278" s="1">
-        <v>54.0</v>
+        <v>180.0</v>
       </c>
       <c r="D278" s="1">
-        <v>81.2</v>
+        <v>0.2975</v>
       </c>
       <c r="E278" s="1">
-        <v>81.83333333</v>
+        <v>0.05</v>
       </c>
       <c r="F278" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="G278">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H278" s="1">
-        <v>0.0</v>
+        <v>19284.33</v>
       </c>
       <c r="I278" s="1">
-        <v>-7320.21</v>
+        <v>96674.96</v>
       </c>
       <c r="J278" s="1">
-        <v>0</v>
+        <v>501.31355354321</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
       <c r="L278">
         <v>0.0</v>
       </c>
       <c r="M278" s="1">
-        <v>-7320.21</v>
+        <v>115959.29</v>
       </c>
       <c r="N278" s="1">
-        <v>-7320.21</v>
+        <v>115959.29</v>
       </c>
       <c r="O278" s="1">
-        <v>-0.01</v>
+        <v>0.19</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="B279" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
       <c r="C279" s="1">
-        <v>40.0</v>
+        <v>-360.0</v>
       </c>
       <c r="D279" s="1">
-        <v>115.90625</v>
+        <v>0.4575</v>
       </c>
       <c r="E279" s="1">
-        <v>115.8125</v>
+        <v>0.08914583</v>
       </c>
       <c r="F279" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="G279">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H279" s="1">
-        <v>0.0</v>
+        <v>-68745.97</v>
       </c>
       <c r="I279" s="1">
-        <v>3210.62</v>
+        <v>-287901.93</v>
       </c>
       <c r="J279" s="1">
-        <v>0</v>
+        <v>418.7909924029</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
       <c r="L279">
         <v>0.0</v>
       </c>
       <c r="M279" s="1">
-        <v>3210.62</v>
+        <v>-356647.9</v>
       </c>
       <c r="N279" s="1">
-        <v>3210.62</v>
+        <v>-356647.9</v>
       </c>
       <c r="O279" s="1">
-        <v>0.01</v>
+        <v>-0.59</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>735</v>
+        <v>732</v>
       </c>
       <c r="B280" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="C280" s="1">
-        <v>-10.0</v>
+        <v>180.0</v>
       </c>
       <c r="D280" s="1">
-        <v>113.078125</v>
+        <v>0.6475</v>
       </c>
       <c r="E280" s="1">
-        <v>113.015625</v>
+        <v>0.19905624</v>
       </c>
       <c r="F280" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="G280">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H280" s="1">
-        <v>0.0</v>
+        <v>76724.74</v>
       </c>
       <c r="I280" s="1">
-        <v>-535.1</v>
+        <v>175657.24</v>
       </c>
       <c r="J280" s="1">
-        <v>0</v>
+        <v>228.94471848324</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
       <c r="L280">
         <v>0.0</v>
       </c>
       <c r="M280" s="1">
-        <v>-535.1</v>
+        <v>252381.98</v>
       </c>
       <c r="N280" s="1">
-        <v>-535.1</v>
+        <v>252381.98</v>
       </c>
       <c r="O280" s="1">
-        <v>0.0</v>
+        <v>0.42</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
       <c r="B281" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="C281" s="1">
-        <v>180.0</v>
+        <v>195.0</v>
       </c>
       <c r="D281" s="1">
-        <v>0.005</v>
+        <v>0.12</v>
       </c>
       <c r="E281" s="1">
-        <v>0.05</v>
+        <v>0.10729487</v>
       </c>
       <c r="F281" t="s">
-        <v>173</v>
+        <v>8</v>
       </c>
       <c r="G281">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>19284.33</v>
+        <v>0.0</v>
       </c>
       <c r="I281" s="1">
-        <v>-17357.96</v>
+        <v>6193.75</v>
       </c>
       <c r="J281" s="1">
-        <v>-90.010697804902</v>
+        <v>0</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
       <c r="L281">
         <v>0.0</v>
       </c>
       <c r="M281" s="1">
-        <v>1926.37</v>
+        <v>6193.75</v>
       </c>
       <c r="N281" s="1">
-        <v>1926.37</v>
+        <v>6193.75</v>
       </c>
       <c r="O281" s="1">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>739</v>
+        <v>736</v>
       </c>
       <c r="B282" t="s">
-        <v>740</v>
+        <v>737</v>
       </c>
       <c r="C282" s="1">
-        <v>-360.0</v>
+        <v>-195.0</v>
       </c>
       <c r="D282" s="1">
-        <v>0.0675</v>
+        <v>0.09</v>
       </c>
       <c r="E282" s="1">
-        <v>0.08914583</v>
+        <v>0.06982051</v>
       </c>
       <c r="F282" t="s">
-        <v>173</v>
+        <v>8</v>
       </c>
       <c r="G282">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>-68745.97</v>
+        <v>0.0</v>
       </c>
       <c r="I282" s="1">
-        <v>16733.98</v>
+        <v>-9837.5</v>
       </c>
       <c r="J282" s="1">
-        <v>-24.341761415251</v>
+        <v>0</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
       <c r="L282">
         <v>0.0</v>
       </c>
       <c r="M282" s="1">
-        <v>-52011.99</v>
+        <v>-9837.5</v>
       </c>
       <c r="N282" s="1">
-        <v>-52011.99</v>
+        <v>-9837.5</v>
       </c>
       <c r="O282" s="1">
-        <v>-0.08</v>
+        <v>-0.02</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>741</v>
+        <v>738</v>
       </c>
       <c r="B283" t="s">
-        <v>742</v>
+        <v>739</v>
       </c>
       <c r="C283" s="1">
-        <v>180.0</v>
+        <v>160.0</v>
       </c>
       <c r="D283" s="1">
-        <v>0.22</v>
+        <v>36.5</v>
       </c>
       <c r="E283" s="1">
-        <v>0.19905624</v>
+        <v>75.3</v>
       </c>
       <c r="F283" t="s">
-        <v>173</v>
+        <v>8</v>
       </c>
       <c r="G283">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>76724.74</v>
+        <v>120480.0</v>
       </c>
       <c r="I283" s="1">
-        <v>8035.53</v>
+        <v>-62080.0</v>
       </c>
       <c r="J283" s="1">
-        <v>10.473192871035</v>
+        <v>-51.527224435591</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
       <c r="L283">
         <v>0.0</v>
       </c>
       <c r="M283" s="1">
-        <v>84760.27</v>
+        <v>58400.0</v>
       </c>
       <c r="N283" s="1">
-        <v>84760.27</v>
+        <v>58400.0</v>
       </c>
       <c r="O283" s="1">
-        <v>0.14</v>
+        <v>0.1</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>743</v>
+        <v>740</v>
       </c>
       <c r="B284" t="s">
-        <v>744</v>
+        <v>741</v>
       </c>
       <c r="C284" s="1">
-        <v>195.0</v>
+        <v>410.0</v>
       </c>
       <c r="D284" s="1">
-        <v>0.155</v>
+        <v>37.4</v>
       </c>
       <c r="E284" s="1">
-        <v>0.10729487</v>
+        <v>53.2</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>0.0</v>
+        <v>218120.0</v>
       </c>
       <c r="I284" s="1">
-        <v>23256.25</v>
+        <v>-64780.0</v>
       </c>
       <c r="J284" s="1">
-        <v>0</v>
+        <v>-29.699248120301</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
       <c r="L284">
         <v>0.0</v>
       </c>
       <c r="M284" s="1">
-        <v>23256.25</v>
+        <v>153340.0</v>
       </c>
       <c r="N284" s="1">
-        <v>23256.25</v>
+        <v>153340.0</v>
       </c>
       <c r="O284" s="1">
-        <v>0.04</v>
+        <v>0.25</v>
       </c>
       <c r="P284">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P286">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>