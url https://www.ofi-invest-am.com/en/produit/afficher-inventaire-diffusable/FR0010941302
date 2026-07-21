--- v1 (2026-06-22)
+++ v2 (2026-07-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="742">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="705">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0007493010</t>
   </si>
   <si>
@@ -100,56 +100,50 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
-    <t>FR0000120404</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>AIR LIQUIDE SA</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS SE</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ SE-REG</t>
   </si>
   <si>
     <t>FR0010220475</t>
@@ -346,68 +340,68 @@
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KPN (KONIN) NV</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>L'OREAL</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH MOET HENNE</t>
   </si>
   <si>
+    <t>IT0004965148</t>
+  </si>
+  <si>
+    <t>MONCLER SPA</t>
+  </si>
+  <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHEN RUECK</t>
   </si>
   <si>
     <t>DE0006452907</t>
   </si>
   <si>
     <t>NEMETSCHEK SE</t>
   </si>
   <si>
-    <t>FR0000133308</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN SPA</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
     <t>FR0000073272</t>
@@ -514,1734 +508,1629 @@
   <si>
     <t>FR0000124141</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNE</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA OYJ ABP</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER</t>
   </si>
   <si>
-    <t>ICAT0002BOWC</t>
-[...11 lines deleted...]
-    <t>EUR/USD 15/04/26</t>
+    <t>FR001400SDL2</t>
+  </si>
+  <si>
+    <t>AM LAB ISR ACT EMERG</t>
+  </si>
+  <si>
+    <t>LU2244386053</t>
+  </si>
+  <si>
+    <t>BNP Prbs Esy E HY SR</t>
+  </si>
+  <si>
+    <t>FR001400KPZ3</t>
+  </si>
+  <si>
+    <t>OFI INVEST ESG LIQ I</t>
+  </si>
+  <si>
+    <t>XS2986639701</t>
+  </si>
+  <si>
+    <t>A2A EX 3.625 01-35</t>
+  </si>
+  <si>
+    <t>4 912.92</t>
+  </si>
+  <si>
+    <t>XS2809859536</t>
+  </si>
+  <si>
+    <t>ACHM BV 5.625 11-44</t>
+  </si>
+  <si>
+    <t>2 650.68</t>
+  </si>
+  <si>
+    <t>BE6363767821</t>
+  </si>
+  <si>
+    <t>AGEA NV 4.625 05-56</t>
+  </si>
+  <si>
+    <t>13 532.88</t>
+  </si>
+  <si>
+    <t>XS3237229193</t>
+  </si>
+  <si>
+    <t>AIB GRO 3.75 12-36</t>
+  </si>
+  <si>
+    <t>4 653.90</t>
+  </si>
+  <si>
+    <t>FR0014013VX5</t>
+  </si>
+  <si>
+    <t>AIR LIQ 3.0 05-33</t>
+  </si>
+  <si>
+    <t>2 778.08</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NO 4.0 03-31</t>
+  </si>
+  <si>
+    <t>XS2829852842</t>
+  </si>
+  <si>
+    <t>ALLI 4.5 PERP</t>
+  </si>
+  <si>
+    <t>7 397.26</t>
+  </si>
+  <si>
+    <t>DE000A351U49</t>
+  </si>
+  <si>
+    <t>ALLI SE 5.824 07-53</t>
+  </si>
+  <si>
+    <t>4 340.08</t>
+  </si>
+  <si>
+    <t>XS3064423174</t>
+  </si>
+  <si>
+    <t>ALPH 3.0 05-33</t>
+  </si>
+  <si>
+    <t>2 893.15</t>
+  </si>
+  <si>
+    <t>XS2761146468</t>
+  </si>
+  <si>
+    <t>ALPH BA 5.0 05-30</t>
+  </si>
+  <si>
+    <t>4 739.73</t>
+  </si>
+  <si>
+    <t>XS2640904319</t>
+  </si>
+  <si>
+    <t>ALPH BA 6.875 06-29</t>
+  </si>
+  <si>
+    <t>5 650.68</t>
+  </si>
+  <si>
+    <t>FR001400ZZD7</t>
+  </si>
+  <si>
+    <t>ARKEMA 4.25 PERP</t>
+  </si>
+  <si>
+    <t>7 697.22</t>
+  </si>
+  <si>
+    <t>XS2919279633</t>
+  </si>
+  <si>
+    <t>ASB Ban 3.185 04-29</t>
+  </si>
+  <si>
+    <t>XS2790191303</t>
+  </si>
+  <si>
+    <t>ASR NED 6.625 PERP</t>
+  </si>
+  <si>
+    <t>4 258.93</t>
+  </si>
+  <si>
+    <t>XS2872909770</t>
+  </si>
+  <si>
+    <t>ASTR FI 3.278 08-33</t>
+  </si>
+  <si>
+    <t>5 649.03</t>
+  </si>
+  <si>
+    <t>XS2431029441</t>
+  </si>
+  <si>
+    <t>AXA 1.875 07-42</t>
+  </si>
+  <si>
+    <t>1 474.32</t>
+  </si>
+  <si>
+    <t>XS1346228577</t>
+  </si>
+  <si>
+    <t>AXA SA 3.38 07-47</t>
+  </si>
+  <si>
+    <t>8 072.26</t>
+  </si>
+  <si>
+    <t>IT0005632267</t>
+  </si>
+  <si>
+    <t>BANC BP 3.375 01-30</t>
+  </si>
+  <si>
+    <t>1 684.36</t>
+  </si>
+  <si>
+    <t>XS3090080733</t>
+  </si>
+  <si>
+    <t>BANC DE 3.5 06-31</t>
+  </si>
+  <si>
+    <t>6 021.92</t>
+  </si>
+  <si>
+    <t>XS3112064947</t>
+  </si>
+  <si>
+    <t>BANK OF 3.25 01-32</t>
+  </si>
+  <si>
+    <t>3 342.96</t>
+  </si>
+  <si>
+    <t>FR0014015J95</t>
+  </si>
+  <si>
+    <t>BANQ FE 3.5 07-33</t>
+  </si>
+  <si>
+    <t>2 646.58</t>
+  </si>
+  <si>
+    <t>XS2831195644</t>
+  </si>
+  <si>
+    <t>BARC 4.973 05-36</t>
+  </si>
+  <si>
+    <t>8 910.53</t>
+  </si>
+  <si>
+    <t>XS3170898723</t>
+  </si>
+  <si>
+    <t>BAWA BK 3.375 09-33</t>
+  </si>
+  <si>
+    <t>4 308.90</t>
+  </si>
+  <si>
+    <t>BE0390167337</t>
+  </si>
+  <si>
+    <t>BELF SA 3.375 02-31</t>
+  </si>
+  <si>
+    <t>BE6365319829</t>
+  </si>
+  <si>
+    <t>BELF SA 3.375 05-30</t>
+  </si>
+  <si>
+    <t>6 102.74</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BK IREL 3.875 04-34</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRE 3.363 11-33</t>
+  </si>
+  <si>
+    <t>3 671.84</t>
+  </si>
+  <si>
+    <t>FR0014010KM7</t>
+  </si>
+  <si>
+    <t>BNP PAR 3.78 01-36</t>
+  </si>
+  <si>
+    <t>1 946.75</t>
+  </si>
+  <si>
+    <t>FR001400KY44</t>
+  </si>
+  <si>
+    <t>BNP PAR 4.125 09-32</t>
+  </si>
+  <si>
+    <t>2 361.99</t>
+  </si>
+  <si>
+    <t>XS2555221246</t>
+  </si>
+  <si>
+    <t>BOOK 4.75 11-34</t>
+  </si>
+  <si>
+    <t>6 207.53</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE 4.0 01-34</t>
+  </si>
+  <si>
+    <t>4 076.71</t>
+  </si>
+  <si>
+    <t>FR0014001R34</t>
+  </si>
+  <si>
+    <t>BQ POST 0.75 08-32</t>
+  </si>
+  <si>
+    <t>FR0013461795</t>
+  </si>
+  <si>
+    <t>BQ POST 3.875 PERP</t>
+  </si>
+  <si>
+    <t>3 296.96</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BRIT TE 3.375 11-32</t>
+  </si>
+  <si>
+    <t>3 469.59</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BURE VE 3.375 10-33</t>
+  </si>
+  <si>
+    <t>5 658.90</t>
+  </si>
+  <si>
+    <t>FR001400N2M9</t>
+  </si>
+  <si>
+    <t>CA 3.75 01-34</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIX 3.875 05-38</t>
+  </si>
+  <si>
+    <t>3 397.26</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPG 3.5 09-34</t>
+  </si>
+  <si>
+    <t>4 027.40</t>
+  </si>
+  <si>
+    <t>XS2387052744</t>
+  </si>
+  <si>
+    <t>CAST HE 0.875 09-29</t>
+  </si>
+  <si>
+    <t>1 045.21</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GI 4.75 03-34</t>
+  </si>
+  <si>
+    <t>FR001400Q486</t>
+  </si>
+  <si>
+    <t>CIE GEN 3.125 05-31</t>
+  </si>
+  <si>
+    <t>8 784.25</t>
+  </si>
+  <si>
+    <t>FR0013521630</t>
+  </si>
+  <si>
+    <t>CNP ASS 2.5 06-51</t>
+  </si>
+  <si>
+    <t>8 136.99</t>
+  </si>
+  <si>
+    <t>FR0013066388</t>
+  </si>
+  <si>
+    <t>CNP ASS 4.5 06-47</t>
+  </si>
+  <si>
+    <t>3 908.22</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA CO 4.0 10-33</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMM AK 4.0 07-32</t>
+  </si>
+  <si>
+    <t>3 079.45</t>
+  </si>
+  <si>
+    <t>XS2796609787</t>
+  </si>
+  <si>
+    <t>COMP DE 3.375 04-30</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVI 4.625 06-32</t>
+  </si>
+  <si>
+    <t>16 320.55</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVI HO 4.125 05-33</t>
+  </si>
+  <si>
+    <t>11 357.88</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CRED MU 4.81 05-35</t>
+  </si>
+  <si>
+    <t>9 040.16</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN 4.0 04-37</t>
+  </si>
+  <si>
+    <t>1 819.18</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN 5.25 01-32</t>
+  </si>
+  <si>
+    <t>2 589.04</t>
+  </si>
+  <si>
+    <t>XS2900380812</t>
+  </si>
+  <si>
+    <t>DAIM TR 3.375 09-30</t>
+  </si>
+  <si>
+    <t>3 920.55</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE 3.785 04-34</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DANS ST 3.625 04-36</t>
+  </si>
+  <si>
+    <t>DE000DL19VS4</t>
+  </si>
+  <si>
+    <t>DEUT BK 1.75 11-30</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUT BK 3.375 02-31</t>
+  </si>
+  <si>
+    <t>DE000A30VT06</t>
+  </si>
+  <si>
+    <t>DEUT BK 5.0 09-30</t>
+  </si>
+  <si>
+    <t>6 301.37</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGI IN 0.625 07-31</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BAN 3.0 01-31</t>
+  </si>
+  <si>
+    <t>1 610.96</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BAN 3.125 05-31</t>
+  </si>
+  <si>
+    <t>2 893.84</t>
+  </si>
+  <si>
+    <t>XS2847684938</t>
+  </si>
+  <si>
+    <t>DSB 3.125 09-34</t>
+  </si>
+  <si>
+    <t>3 955.48</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK 3.706 10-35</t>
+  </si>
+  <si>
+    <t>3 858.30</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JA 3.727 09-37</t>
+  </si>
+  <si>
+    <t>8 564.95</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATO CA 3.625 05-35</t>
+  </si>
+  <si>
+    <t>6 932.19</t>
+  </si>
+  <si>
+    <t>FR0014006UO0</t>
+  </si>
+  <si>
+    <t>EDF 1.0 11-33</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP 4.375 12-55</t>
+  </si>
+  <si>
+    <t>1 869.86</t>
+  </si>
+  <si>
+    <t>XS3171675393</t>
+  </si>
+  <si>
+    <t>EDP SER 3.125 12-31</t>
+  </si>
+  <si>
+    <t>3 452.57</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EFG EUR 4.0 09-30</t>
+  </si>
+  <si>
+    <t>4 624.66</t>
+  </si>
+  <si>
+    <t>BE6352705782</t>
+  </si>
+  <si>
+    <t>ELIA GR 3.875 06-31</t>
+  </si>
+  <si>
+    <t>6 709.59</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELIS CO 2.875 05-30</t>
+  </si>
+  <si>
+    <t>10 973.84</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS EX 3.875 03-32</t>
+  </si>
+  <si>
+    <t>XS3086867440</t>
+  </si>
+  <si>
+    <t>ELM BV 3.375 06-30</t>
+  </si>
+  <si>
+    <t>5 695.89</t>
+  </si>
+  <si>
+    <t>XS1492580516</t>
+  </si>
+  <si>
+    <t>ELM BV 4.5 PERP</t>
+  </si>
+  <si>
+    <t>20 897.26</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL 1.875 PERP</t>
+  </si>
+  <si>
+    <t>3 498.29</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>EON SE 3.448 01-34</t>
+  </si>
+  <si>
+    <t>4 670.76</t>
+  </si>
+  <si>
+    <t>XS1428782160</t>
+  </si>
+  <si>
+    <t>ESB FIN 1.88 06-31</t>
+  </si>
+  <si>
+    <t>6 431.51</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSI 3.0 03-32</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO 4.625 04-31</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVON IN 4.25 09-55</t>
+  </si>
+  <si>
+    <t>5 263.01</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPE FI 3.51 12-33</t>
+  </si>
+  <si>
+    <t>2 146.10</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MO 3.305 05-29</t>
+  </si>
+  <si>
+    <t>1 853.97</t>
+  </si>
+  <si>
+    <t>XS2764790833</t>
+  </si>
+  <si>
+    <t>FORT 3.7 08-29</t>
+  </si>
+  <si>
+    <t>2 544.38</t>
+  </si>
+  <si>
+    <t>XS3148184156</t>
+  </si>
+  <si>
+    <t>GIVA FI 2.875 09-29</t>
+  </si>
+  <si>
+    <t>3 560.27</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLD SA 4.188 04-36</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROU BR 3.75 01-36</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROU DE 1.85 04-42</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANN RU 1.75 10-40</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENK AG 3.625 04-31</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HIME SA 0.625 09-28</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWO WO 3.875 06-30</t>
+  </si>
+  <si>
+    <t>6 836.99</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBER FI 3.75 PERP</t>
+  </si>
+  <si>
+    <t>5 208.90</t>
+  </si>
+  <si>
+    <t>XS2295333988</t>
+  </si>
+  <si>
+    <t>IBER IN 1.825 PERP</t>
+  </si>
+  <si>
+    <t>1 460.00</t>
+  </si>
+  <si>
+    <t>XS2244941063</t>
+  </si>
+  <si>
+    <t>IBER IN 1.874 PERP</t>
+  </si>
+  <si>
+    <t>3 696.66</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICAD PR 4.375 05-35</t>
+  </si>
+  <si>
+    <t>16 109.59</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FIN 3.25 10-29</t>
+  </si>
+  <si>
+    <t>3 760.03</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS 4.0 11-32</t>
+  </si>
+  <si>
+    <t>3 353.42</t>
+  </si>
+  <si>
+    <t>XS3074456891</t>
+  </si>
+  <si>
+    <t>INFO 3.375 06-31</t>
+  </si>
+  <si>
+    <t>4 587.04</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFR WI 1.625 10-28</t>
+  </si>
+  <si>
+    <t>1 638.36</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GRO 3.875 08-37</t>
+  </si>
+  <si>
+    <t>13 058.22</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVE AB 3.5 03-34</t>
+  </si>
+  <si>
+    <t>XS2752472436</t>
+  </si>
+  <si>
+    <t>IREN 3.875 07-32</t>
+  </si>
+  <si>
+    <t>5 839.04</t>
+  </si>
+  <si>
+    <t>XS2977890313</t>
+  </si>
+  <si>
+    <t>IREN 4.5 PERP</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHN NT 3.125 12-33</t>
+  </si>
+  <si>
+    <t>1 138.70</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPM CHA 3.136 02-32</t>
+  </si>
+  <si>
+    <t>2 452.44</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GRO 4.75 04-35</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEP 3.875 09-33</t>
+  </si>
+  <si>
+    <t>9 002.74</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>Koni DS 3.625 07-34</t>
+  </si>
+  <si>
+    <t>5 859.59</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KPN 0.875 12-32</t>
+  </si>
+  <si>
+    <t>FR0013455854</t>
+  </si>
+  <si>
+    <t>LA MOND 4.375 PERP</t>
+  </si>
+  <si>
+    <t>4 350.96</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOY BA 3.875 05-32</t>
+  </si>
+  <si>
+    <t>3 652.05</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOY BA 4.0 05-35</t>
+  </si>
+  <si>
+    <t>6 922.63</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NE 4.231 09-30</t>
+  </si>
+  <si>
+    <t>7 163.72</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MO 3.0 03-32</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPL PA 4.728 03-35</t>
+  </si>
+  <si>
+    <t>XS2023644540</t>
+  </si>
+  <si>
+    <t>MERC FI 0.875 07-31</t>
+  </si>
+  <si>
+    <t>2 100.00</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERC KG 3.75 11-55</t>
+  </si>
+  <si>
+    <t>2 979.45</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZU FI 3.21 05-32</t>
+  </si>
+  <si>
+    <t>2 437.84</t>
+  </si>
+  <si>
+    <t>XS3025943419</t>
+  </si>
+  <si>
+    <t>MOND FI 3.75 05-33</t>
+  </si>
+  <si>
+    <t>6 591.78</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORG ST 3.955 03-35</t>
+  </si>
+  <si>
+    <t>1 787.88</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATI BU 4.0 07-35</t>
+  </si>
+  <si>
+    <t>3 013.81</t>
+  </si>
+  <si>
+    <t>XS2434710872</t>
+  </si>
+  <si>
+    <t>NATL GR 1.054 01-31</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATL GR 3.631 09-31</t>
+  </si>
+  <si>
+    <t>4 615.85</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATW GR 3.575 09-32</t>
+  </si>
+  <si>
+    <t>4 368.36</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATW GR 3.723 02-35</t>
+  </si>
+  <si>
+    <t>1 162.80</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETW FI 3.5 09-33</t>
+  </si>
+  <si>
+    <t>XS2602037629</t>
+  </si>
+  <si>
+    <t>NN GROU 6.375 PERP</t>
+  </si>
+  <si>
+    <t>2 182.74</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORD BK 3.25 11-35</t>
+  </si>
+  <si>
+    <t>4 140.41</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FIN 3.678 07-33</t>
+  </si>
+  <si>
+    <t>4 898.59</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>NV LUCH 3.625 11-35</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNI FI 3.7 03-32</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORP 3.25 01-32</t>
+  </si>
+  <si>
+    <t>3 384.81</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE 5.375 PERP</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROU 4.0 04-32</t>
+  </si>
+  <si>
+    <t>XS2439004412</t>
+  </si>
+  <si>
+    <t>PROL EU 1.0 02-29</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROL EU 4.0 05-34</t>
+  </si>
+  <si>
+    <t>3 868.49</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROL IN 1.625 06-32</t>
+  </si>
+  <si>
+    <t>1 725.17</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROX 0.75 11-36</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBL GR 3.375 06-32</t>
+  </si>
+  <si>
+    <t>5 825.34</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIF SC 3.852 09-32</t>
+  </si>
+  <si>
+    <t>4 896.79</t>
+  </si>
+  <si>
+    <t>FR0014015EO5</t>
+  </si>
+  <si>
+    <t>RCI BAN 3.75 02-32</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELE 3.0 01-34</t>
+  </si>
+  <si>
+    <t>1 578.08</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA 4.375 PERP</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FI 3.375 03-33</t>
+  </si>
+  <si>
+    <t>XS2979759359</t>
+  </si>
+  <si>
+    <t>ROYA BA 3.25 01-31</t>
+  </si>
+  <si>
+    <t>3 241.10</t>
+  </si>
+  <si>
+    <t>FR001400J150</t>
+  </si>
+  <si>
+    <t>RTE EDF 3.75 07-35</t>
+  </si>
+  <si>
+    <t>12 041.10</t>
+  </si>
+  <si>
+    <t>FR001400Y1I6</t>
+  </si>
+  <si>
+    <t>SANOFI 2.75 03-31</t>
+  </si>
+  <si>
+    <t>XS2894895684</t>
+  </si>
+  <si>
+    <t>SCOT HY 3.375 09-32</t>
+  </si>
+  <si>
+    <t>6 407.88</t>
+  </si>
+  <si>
+    <t>XS2974156031</t>
+  </si>
+  <si>
+    <t>SELP FI 3.75 01-32</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FI 3.875 04-31</t>
+  </si>
+  <si>
+    <t>FR0014012ID6</t>
+  </si>
+  <si>
+    <t>SG 3.75 09-33</t>
+  </si>
+  <si>
+    <t>2 363.01</t>
+  </si>
+  <si>
+    <t>FR0014014A53</t>
+  </si>
+  <si>
+    <t>SG 3.875 11-35</t>
+  </si>
+  <si>
+    <t>4 904.79</t>
+  </si>
+  <si>
+    <t>XS2616008970</t>
+  </si>
+  <si>
+    <t>SIKA CA 3.75 05-30</t>
+  </si>
+  <si>
+    <t>7 294.52</t>
+  </si>
+  <si>
+    <t>XS3237109965</t>
+  </si>
+  <si>
+    <t>SMUR KA 3.489 11-31</t>
+  </si>
+  <si>
+    <t>1 462.51</t>
+  </si>
+  <si>
+    <t>FR001400P728</t>
+  </si>
+  <si>
+    <t>SOCI DE 3.125 01-34</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFT 3.936 06-32</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE 3.5 03-32</t>
+  </si>
+  <si>
+    <t>XS2439704318</t>
+  </si>
+  <si>
+    <t>SSE 4.0 PERP</t>
+  </si>
+  <si>
+    <t>XS2631822868</t>
+  </si>
+  <si>
+    <t>STAT AS 3.5 06-33</t>
+  </si>
+  <si>
+    <t>6 098.63</t>
+  </si>
+  <si>
+    <t>XS3307413842</t>
+  </si>
+  <si>
+    <t>STEL NV 6.25 PERP</t>
+  </si>
+  <si>
+    <t>1 652.74</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWIS RE 4.399 04-37</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDN AI 3.965 04-34</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE AB 0.75 03-31</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE AB 3.75 11-29</t>
+  </si>
+  <si>
+    <t>1 561.64</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELI CO 3.625 02-32</t>
+  </si>
+  <si>
+    <t>1 191.78</t>
+  </si>
+  <si>
+    <t>XS1966038249</t>
+  </si>
+  <si>
+    <t>TELS CO 1.375 03-29</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELS GR 3.375 03-35</t>
+  </si>
+  <si>
+    <t>1 923.29</t>
+  </si>
+  <si>
+    <t>XS2549543226</t>
+  </si>
+  <si>
+    <t>TENN HO 4.25 04-32</t>
+  </si>
+  <si>
+    <t>4 191.78</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERN RE 3.0 07-31</t>
+  </si>
+  <si>
+    <t>6 780.82</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERN RE 3.875 PERP</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERN RE 4.75 PERP</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THAL SE 4.25 10-31</t>
+  </si>
+  <si>
+    <t>4 354.79</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>THE MAG 3.75 11-34</t>
+  </si>
+  <si>
+    <t>3 816.58</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>THE SAG 3.821 02-33</t>
+  </si>
+  <si>
+    <t>1 265.01</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>TMOB U 3.625 02-35</t>
+  </si>
+  <si>
+    <t>2 496.48</t>
+  </si>
+  <si>
+    <t>XS2980851351</t>
+  </si>
+  <si>
+    <t>TORO DO 4.03 01-36</t>
+  </si>
+  <si>
+    <t>2 404.75</t>
+  </si>
+  <si>
+    <t>XS2778764006</t>
+  </si>
+  <si>
+    <t>TRAN FI 3.713 03-32</t>
+  </si>
+  <si>
+    <t>XS3047435659</t>
+  </si>
+  <si>
+    <t>TRAN FI 4.143 04-35</t>
+  </si>
+  <si>
+    <t>CH1305916897</t>
+  </si>
+  <si>
+    <t>UBS GRO 4.125 06-33</t>
+  </si>
+  <si>
+    <t>3 593.84</t>
+  </si>
+  <si>
+    <t>BE0390119825</t>
+  </si>
+  <si>
+    <t>UCB 4.25 03-30</t>
+  </si>
+  <si>
+    <t>FR001400SIL1</t>
+  </si>
+  <si>
+    <t>UNIB RO 3.875 09-34</t>
+  </si>
+  <si>
+    <t>7 134.25</t>
+  </si>
+  <si>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNIC 3.776 04-32</t>
+  </si>
+  <si>
+    <t>XS2496289138</t>
+  </si>
+  <si>
+    <t>UNIV MU 3.75 06-32</t>
+  </si>
+  <si>
+    <t>11 381.61</t>
+  </si>
+  <si>
+    <t>FR00140007L3</t>
+  </si>
+  <si>
+    <t>VEOL EN 2.5 PERP</t>
+  </si>
+  <si>
+    <t>FR001400UHP0</t>
+  </si>
+  <si>
+    <t>VEOL EN 2.974 01-31</t>
+  </si>
+  <si>
+    <t>1 678.48</t>
+  </si>
+  <si>
+    <t>FR0014017P12</t>
+  </si>
+  <si>
+    <t>VEOL EN 3.69 04-31</t>
+  </si>
+  <si>
+    <t>XS2821745374</t>
+  </si>
+  <si>
+    <t>VERB AG 3.25 05-31</t>
+  </si>
+  <si>
+    <t>6 072.60</t>
+  </si>
+  <si>
+    <t>XS3310548105</t>
+  </si>
+  <si>
+    <t>VEST WI 3.75 06-33</t>
+  </si>
+  <si>
+    <t>DE000A3MP4V7</t>
+  </si>
+  <si>
+    <t>VONO SE 0.75 09-32</t>
+  </si>
+  <si>
+    <t>FR0014003S72</t>
+  </si>
+  <si>
+    <t>WENDEL 1.0 06-31</t>
+  </si>
+  <si>
+    <t>1 786.30</t>
+  </si>
+  <si>
+    <t>XS2198580271</t>
+  </si>
+  <si>
+    <t>WOLT KL 0.75 07-30</t>
+  </si>
+  <si>
+    <t>CH1471403852</t>
+  </si>
+  <si>
+    <t>ZUER KA 3.153 09-31</t>
+  </si>
+  <si>
+    <t>3 869.98</t>
+  </si>
+  <si>
+    <t>SLBM6 Index</t>
+  </si>
+  <si>
+    <t>EMINI SP500 E 0626</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>FR001400SDL2</t>
-[...1642 lines deleted...]
-  <si>
     <t>RXM6 Comdty</t>
   </si>
   <si>
     <t>EURO BUND 0626</t>
   </si>
   <si>
     <t>VGM6 Index</t>
   </si>
   <si>
     <t>EURO STOXX 50 0626</t>
   </si>
   <si>
+    <t>XSSM6 Index</t>
+  </si>
+  <si>
+    <t>EUX SX5 50 ES 0626</t>
+  </si>
+  <si>
     <t>ASDZ27 Index</t>
   </si>
   <si>
     <t>SP 500 ANNL D 1227</t>
-  </si>
-[...4 lines deleted...]
-    <t>US 10YR NOTE 0626</t>
   </si>
   <si>
     <t>OIRL0000025E</t>
   </si>
   <si>
     <t>BBG CA 260911 P96.25</t>
   </si>
   <si>
     <t>OIRL0000025D</t>
   </si>
   <si>
     <t>BBG CA 260911 P96.5</t>
   </si>
   <si>
     <t>OIRL0000027W</t>
   </si>
   <si>
     <t>BBG CA 260911 P96.75</t>
   </si>
   <si>
     <t>OIRL000002AC</t>
   </si>
   <si>
     <t>EUR MI 261211 C97.87</t>
   </si>
@@ -2650,151 +2539,151 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>8806.0</v>
       </c>
       <c r="D2">
-        <v>5307.99</v>
+        <v>5480.87</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>46742231.13</v>
+        <v>48264604.25</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>46742231.13</v>
+        <v>48264604.25</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>655.814</v>
+        <v>514.269</v>
       </c>
       <c r="D3">
-        <v>16201.05</v>
+        <v>16728.71</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>10624878.35</v>
+        <v>8603059.73</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>10624878.35</v>
+        <v>8603059.73</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>23936.706</v>
+        <v>24218.557</v>
       </c>
       <c r="D4">
-        <v>116.03</v>
+        <v>119.72</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>2777402.33</v>
+        <v>2899508.1</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>2777402.33</v>
+        <v>2899508.1</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P284"/>
+  <dimension ref="A1:P275"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O284" sqref="O284"/>
+      <selection activeCell="O275" sqref="O275"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2813,14189 +2702,13739 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>2000.0</v>
+        <v>55.0</v>
       </c>
       <c r="D2" s="1">
-        <v>39.73</v>
+        <v>981.3</v>
       </c>
       <c r="E2" s="1">
-        <v>34.904835</v>
+        <v>1427.29254545</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>69809.67</v>
+        <v>78501.09</v>
       </c>
       <c r="I2" s="1">
-        <v>9650.33</v>
+        <v>-24529.59</v>
       </c>
       <c r="J2" s="1">
-        <v>13.823772551854</v>
+        <v>-31.247451468508</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>79460.0</v>
+        <v>53971.5</v>
       </c>
       <c r="N2" s="1">
-        <v>79460.0</v>
+        <v>53971.5</v>
       </c>
       <c r="O2" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>57.0</v>
+        <v>1223.0</v>
       </c>
       <c r="D3" s="1">
-        <v>863.5</v>
+        <v>186.44</v>
       </c>
       <c r="E3" s="1">
-        <v>1427.29245614</v>
+        <v>128.37536386</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>81355.67</v>
+        <v>157003.07</v>
       </c>
       <c r="I3" s="1">
-        <v>-32136.17</v>
+        <v>71013.05</v>
       </c>
       <c r="J3" s="1">
-        <v>-39.500836266237</v>
+        <v>45.230357597466</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>49219.5</v>
+        <v>228016.12</v>
       </c>
       <c r="N3" s="1">
-        <v>49219.5</v>
+        <v>228016.12</v>
       </c>
       <c r="O3" s="1">
-        <v>0.08</v>
+        <v>0.38</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>1262.0</v>
+        <v>1559.0</v>
       </c>
       <c r="D4" s="1">
-        <v>167.24</v>
+        <v>170.52</v>
       </c>
       <c r="E4" s="1">
-        <v>128.3753645</v>
+        <v>159.98949326</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>162009.71</v>
+        <v>249423.62</v>
       </c>
       <c r="I4" s="1">
-        <v>49047.17</v>
+        <v>16417.06</v>
       </c>
       <c r="J4" s="1">
-        <v>30.27421628</v>
+        <v>6.5819989301735</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>211056.88</v>
+        <v>265840.68</v>
       </c>
       <c r="N4" s="1">
-        <v>211056.88</v>
+        <v>265840.68</v>
       </c>
       <c r="O4" s="1">
-        <v>0.35</v>
+        <v>0.44</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
-        <v>1609.0</v>
+        <v>1233.0</v>
       </c>
       <c r="D5" s="1">
-        <v>160.92</v>
+        <v>394.8</v>
       </c>
       <c r="E5" s="1">
-        <v>159.98949037</v>
+        <v>264.00596107</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>257423.09</v>
+        <v>325519.35</v>
       </c>
       <c r="I5" s="1">
-        <v>1497.19</v>
+        <v>161269.05</v>
       </c>
       <c r="J5" s="1">
-        <v>0.58160672377913</v>
+        <v>49.542077913341</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>258920.28</v>
+        <v>486788.4</v>
       </c>
       <c r="N5" s="1">
-        <v>258920.28</v>
+        <v>486788.4</v>
       </c>
       <c r="O5" s="1">
-        <v>0.43</v>
+        <v>0.81</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>1272.0</v>
+        <v>2683.0</v>
       </c>
       <c r="D6" s="1">
-        <v>347.6</v>
+        <v>17.05</v>
       </c>
       <c r="E6" s="1">
-        <v>264.00595912</v>
+        <v>20.0536899</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>335815.58</v>
+        <v>53804.05</v>
       </c>
       <c r="I6" s="1">
-        <v>106331.62</v>
+        <v>-8058.9</v>
       </c>
       <c r="J6" s="1">
-        <v>31.663694698144</v>
+        <v>-14.978240485614</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>442147.2</v>
+        <v>45745.15</v>
       </c>
       <c r="N6" s="1">
-        <v>442147.2</v>
+        <v>45745.15</v>
       </c>
       <c r="O6" s="1">
-        <v>0.74</v>
+        <v>0.08</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>4720.0</v>
+        <v>862.0</v>
       </c>
       <c r="D7" s="1">
-        <v>23.19</v>
+        <v>52.64</v>
       </c>
       <c r="E7" s="1">
-        <v>20.05368856</v>
+        <v>67.54491879</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>94653.41</v>
+        <v>58223.72</v>
       </c>
       <c r="I7" s="1">
-        <v>14803.39</v>
+        <v>-12848.04</v>
       </c>
       <c r="J7" s="1">
-        <v>15.639573893851</v>
+        <v>-22.066676605342</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>109456.8</v>
+        <v>45375.68</v>
       </c>
       <c r="N7" s="1">
-        <v>109456.8</v>
+        <v>45375.68</v>
       </c>
       <c r="O7" s="1">
-        <v>0.18</v>
+        <v>0.08</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
-        <v>890.0</v>
+        <v>3422.0</v>
       </c>
       <c r="D8" s="1">
-        <v>49.19</v>
+        <v>41.6</v>
       </c>
       <c r="E8" s="1">
-        <v>67.54492135</v>
+        <v>30.7684775</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>60114.98</v>
+        <v>105289.73</v>
       </c>
       <c r="I8" s="1">
-        <v>-16335.88</v>
+        <v>37065.47</v>
       </c>
       <c r="J8" s="1">
-        <v>-27.174391474471</v>
+        <v>35.203309952452</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>43779.1</v>
+        <v>142355.2</v>
       </c>
       <c r="N8" s="1">
-        <v>43779.1</v>
+        <v>142355.2</v>
       </c>
       <c r="O8" s="1">
-        <v>0.07</v>
+        <v>0.24</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
-        <v>3531.0</v>
+        <v>882.0</v>
       </c>
       <c r="D9" s="1">
-        <v>32.96</v>
+        <v>1237.0</v>
       </c>
       <c r="E9" s="1">
-        <v>30.76847635</v>
+        <v>605.02333333</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>108643.49</v>
+        <v>533630.58</v>
       </c>
       <c r="I9" s="1">
-        <v>7738.27</v>
+        <v>557403.42</v>
       </c>
       <c r="J9" s="1">
-        <v>7.1226264914722</v>
+        <v>104.45492460346</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>116381.76</v>
+        <v>1091034.0</v>
       </c>
       <c r="N9" s="1">
-        <v>116381.76</v>
+        <v>1091034.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.19</v>
+        <v>1.83</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>910.0</v>
+        <v>3447.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1128.2</v>
+        <v>42.42</v>
       </c>
       <c r="E10" s="1">
-        <v>605.02332967</v>
+        <v>30.93182768</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>550571.23</v>
+        <v>106622.01</v>
       </c>
       <c r="I10" s="1">
-        <v>476090.77</v>
+        <v>39599.73</v>
       </c>
       <c r="J10" s="1">
-        <v>86.472148208689</v>
+        <v>37.140295892002</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1026662.0</v>
+        <v>146221.74</v>
       </c>
       <c r="N10" s="1">
-        <v>1026662.0</v>
+        <v>146221.74</v>
       </c>
       <c r="O10" s="1">
-        <v>1.71</v>
+        <v>0.24</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>3556.0</v>
+        <v>26348.0</v>
       </c>
       <c r="D11" s="1">
-        <v>37.7</v>
+        <v>10.634</v>
       </c>
       <c r="E11" s="1">
-        <v>30.9318279</v>
+        <v>3.99873463</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>109993.58</v>
+        <v>105358.66</v>
       </c>
       <c r="I11" s="1">
-        <v>24067.62</v>
+        <v>174825.97</v>
       </c>
       <c r="J11" s="1">
-        <v>21.88093159619</v>
+        <v>165.93412444691</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>134061.2</v>
+        <v>280184.63</v>
       </c>
       <c r="N11" s="1">
-        <v>134061.2</v>
+        <v>280184.63</v>
       </c>
       <c r="O11" s="1">
-        <v>0.22</v>
+        <v>0.47</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="1">
-        <v>27174.0</v>
+        <v>942.0</v>
       </c>
       <c r="D12" s="1">
-        <v>9.245</v>
+        <v>90.6</v>
       </c>
       <c r="E12" s="1">
-        <v>3.99873445</v>
+        <v>98.89813163</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>108661.61</v>
+        <v>93162.04</v>
       </c>
       <c r="I12" s="1">
-        <v>142562.02</v>
+        <v>-7816.84</v>
       </c>
       <c r="J12" s="1">
-        <v>131.1981480856</v>
+        <v>-8.3905848347675</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>251223.63</v>
+        <v>85345.2</v>
       </c>
       <c r="N12" s="1">
-        <v>251223.63</v>
+        <v>85345.2</v>
       </c>
       <c r="O12" s="1">
-        <v>0.42</v>
+        <v>0.14</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="1">
-        <v>972.0</v>
+        <v>1037.0</v>
       </c>
       <c r="D13" s="1">
-        <v>90.7</v>
+        <v>83.48</v>
       </c>
       <c r="E13" s="1">
-        <v>98.89812757</v>
+        <v>78.07188042</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>96128.98</v>
+        <v>80960.54</v>
       </c>
       <c r="I13" s="1">
-        <v>-7968.58</v>
+        <v>5608.22</v>
       </c>
       <c r="J13" s="1">
-        <v>-8.2894669224619</v>
+        <v>6.9271030059829</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>88160.4</v>
+        <v>86568.76</v>
       </c>
       <c r="N13" s="1">
-        <v>88160.4</v>
+        <v>86568.76</v>
       </c>
       <c r="O13" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="1">
-        <v>1069.0</v>
+        <v>5038.0</v>
       </c>
       <c r="D14" s="1">
-        <v>75.76</v>
+        <v>28.43</v>
       </c>
       <c r="E14" s="1">
-        <v>78.07188026</v>
+        <v>23.38217348</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>83458.84</v>
+        <v>117799.39</v>
       </c>
       <c r="I14" s="1">
-        <v>-2471.4</v>
+        <v>25430.95</v>
       </c>
       <c r="J14" s="1">
-        <v>-2.9612201655331</v>
+        <v>21.588354574671</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>80987.44</v>
+        <v>143230.34</v>
       </c>
       <c r="N14" s="1">
-        <v>80987.44</v>
+        <v>143230.34</v>
       </c>
       <c r="O14" s="1">
-        <v>0.13</v>
+        <v>0.24</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>5197.0</v>
+        <v>7903.0</v>
       </c>
       <c r="D15" s="1">
-        <v>26.46</v>
+        <v>10.795</v>
       </c>
       <c r="E15" s="1">
-        <v>23.38217433</v>
+        <v>4.83032772</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>121517.16</v>
+        <v>38174.08</v>
       </c>
       <c r="I15" s="1">
-        <v>15995.46</v>
+        <v>47138.81</v>
       </c>
       <c r="J15" s="1">
-        <v>13.163128565546</v>
+        <v>123.48381414824</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>137512.62</v>
+        <v>85312.89</v>
       </c>
       <c r="N15" s="1">
-        <v>137512.62</v>
+        <v>85312.89</v>
       </c>
       <c r="O15" s="1">
-        <v>0.23</v>
+        <v>0.14</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
-        <v>8154.0</v>
+        <v>467.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.946</v>
+        <v>109.5</v>
       </c>
       <c r="E16" s="1">
-        <v>4.83032745</v>
+        <v>121.64931478</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>39386.49</v>
+        <v>56810.23</v>
       </c>
       <c r="I16" s="1">
-        <v>41713.19</v>
+        <v>-5673.73</v>
       </c>
       <c r="J16" s="1">
-        <v>105.90735554247</v>
+        <v>-9.9871625233695</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>81099.68</v>
+        <v>51136.5</v>
       </c>
       <c r="N16" s="1">
-        <v>81099.68</v>
+        <v>51136.5</v>
       </c>
       <c r="O16" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>481.0</v>
+        <v>6645.0</v>
       </c>
       <c r="D17" s="1">
-        <v>98.58</v>
+        <v>35.94</v>
       </c>
       <c r="E17" s="1">
-        <v>121.64931393</v>
+        <v>12.0535395</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>58513.32</v>
+        <v>80095.77</v>
       </c>
       <c r="I17" s="1">
-        <v>-11096.34</v>
+        <v>158725.53</v>
       </c>
       <c r="J17" s="1">
-        <v>-18.963784656212</v>
+        <v>198.16967862348</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>47416.98</v>
+        <v>238821.3</v>
       </c>
       <c r="N17" s="1">
-        <v>47416.98</v>
+        <v>238821.3</v>
       </c>
       <c r="O17" s="1">
-        <v>0.08</v>
+        <v>0.4</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
-        <v>6856.0</v>
+        <v>2739.0</v>
       </c>
       <c r="D18" s="1">
-        <v>30.33</v>
+        <v>66.42</v>
       </c>
       <c r="E18" s="1">
-        <v>12.05353996</v>
+        <v>64.30678715</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>82639.07</v>
+        <v>176136.29</v>
       </c>
       <c r="I18" s="1">
-        <v>125303.41</v>
+        <v>5788.09</v>
       </c>
       <c r="J18" s="1">
-        <v>151.62732349239</v>
+        <v>3.2861427931745</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>207942.48</v>
+        <v>181924.38</v>
       </c>
       <c r="N18" s="1">
-        <v>207942.48</v>
+        <v>181924.38</v>
       </c>
       <c r="O18" s="1">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>1912.0</v>
+        <v>2259.0</v>
       </c>
       <c r="D19" s="1">
-        <v>68.5</v>
+        <v>19.015</v>
       </c>
       <c r="E19" s="1">
-        <v>61.61330544</v>
+        <v>35.14176184</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>117804.64</v>
+        <v>79385.24</v>
       </c>
       <c r="I19" s="1">
-        <v>13167.36</v>
+        <v>-36430.35</v>
       </c>
       <c r="J19" s="1">
-        <v>11.177284697784</v>
+        <v>-45.890583690369</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>130972.0</v>
+        <v>42954.89</v>
       </c>
       <c r="N19" s="1">
-        <v>130972.0</v>
+        <v>42954.89</v>
       </c>
       <c r="O19" s="1">
-        <v>0.22</v>
+        <v>0.07</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
-        <v>2331.0</v>
+        <v>1673.0</v>
       </c>
       <c r="D20" s="1">
-        <v>17.2</v>
+        <v>65.56</v>
       </c>
       <c r="E20" s="1">
-        <v>35.14176319</v>
+        <v>107.86507472</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>81915.45</v>
+        <v>180458.27</v>
       </c>
       <c r="I20" s="1">
-        <v>-41822.25</v>
+        <v>-70776.39</v>
       </c>
       <c r="J20" s="1">
-        <v>-51.055386987436</v>
+        <v>-39.220363799343</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>40093.2</v>
+        <v>109681.88</v>
       </c>
       <c r="N20" s="1">
-        <v>40093.2</v>
+        <v>109681.88</v>
       </c>
       <c r="O20" s="1">
-        <v>0.07</v>
+        <v>0.18</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1">
-        <v>1726.0</v>
+        <v>9098.0</v>
       </c>
       <c r="D21" s="1">
-        <v>58.12</v>
+        <v>18.955</v>
       </c>
       <c r="E21" s="1">
-        <v>107.86507532</v>
+        <v>13.59532425</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>186175.12</v>
+        <v>123690.26</v>
       </c>
       <c r="I21" s="1">
-        <v>-85860.0</v>
+        <v>48762.33</v>
       </c>
       <c r="J21" s="1">
-        <v>-46.117870099936</v>
+        <v>39.422934352309</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>100315.12</v>
+        <v>172452.59</v>
       </c>
       <c r="N21" s="1">
-        <v>100315.12</v>
+        <v>172452.59</v>
       </c>
       <c r="O21" s="1">
-        <v>0.17</v>
+        <v>0.29</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="1">
-        <v>9386.0</v>
+        <v>18694.0</v>
       </c>
       <c r="D22" s="1">
-        <v>18.48</v>
+        <v>4.41</v>
       </c>
       <c r="E22" s="1">
-        <v>13.59532389</v>
+        <v>3.17668824</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>127605.71</v>
+        <v>59385.01</v>
       </c>
       <c r="I22" s="1">
-        <v>45847.57</v>
+        <v>23055.53</v>
       </c>
       <c r="J22" s="1">
-        <v>35.929089693557</v>
+        <v>38.823821028236</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>173453.28</v>
+        <v>82440.54</v>
       </c>
       <c r="N22" s="1">
-        <v>173453.28</v>
+        <v>82440.54</v>
       </c>
       <c r="O22" s="1">
-        <v>0.29</v>
+        <v>0.14</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>70</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="1">
-        <v>19281.0</v>
+        <v>34393.0</v>
       </c>
       <c r="D23" s="1">
-        <v>4.272</v>
+        <v>9.694</v>
       </c>
       <c r="E23" s="1">
-        <v>3.17668845</v>
+        <v>6.95718111</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>61249.73</v>
+        <v>239278.33</v>
       </c>
       <c r="I23" s="1">
-        <v>21118.7</v>
+        <v>94127.41</v>
       </c>
       <c r="J23" s="1">
-        <v>34.479662196062</v>
+        <v>39.338042019936</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>82368.43</v>
+        <v>333405.74</v>
       </c>
       <c r="N23" s="1">
-        <v>82368.43</v>
+        <v>333405.74</v>
       </c>
       <c r="O23" s="1">
-        <v>0.14</v>
+        <v>0.56</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>72</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1">
-        <v>35473.0</v>
+        <v>5129.0</v>
       </c>
       <c r="D24" s="1">
-        <v>9.135</v>
+        <v>27.97</v>
       </c>
       <c r="E24" s="1">
-        <v>6.95718124</v>
+        <v>27.27949893</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>246792.09</v>
+        <v>139916.55</v>
       </c>
       <c r="I24" s="1">
-        <v>77253.77</v>
+        <v>3541.58</v>
       </c>
       <c r="J24" s="1">
-        <v>31.303179125393</v>
+        <v>2.5312087812342</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>324045.86</v>
+        <v>143458.13</v>
       </c>
       <c r="N24" s="1">
-        <v>324045.86</v>
+        <v>143458.13</v>
       </c>
       <c r="O24" s="1">
-        <v>0.54</v>
+        <v>0.24</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>74</v>
       </c>
       <c r="B25" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="1">
-        <v>5291.0</v>
+        <v>1099.0</v>
       </c>
       <c r="D25" s="1">
-        <v>26.51</v>
+        <v>102.3</v>
       </c>
       <c r="E25" s="1">
-        <v>27.27949915</v>
+        <v>54.87600546</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>144335.83</v>
+        <v>60308.73</v>
       </c>
       <c r="I25" s="1">
-        <v>-4071.42</v>
+        <v>52118.97</v>
       </c>
       <c r="J25" s="1">
-        <v>-2.820796471673</v>
+        <v>86.420274477675</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>140264.41</v>
+        <v>112427.7</v>
       </c>
       <c r="N25" s="1">
-        <v>140264.41</v>
+        <v>112427.7</v>
       </c>
       <c r="O25" s="1">
-        <v>0.23</v>
+        <v>0.19</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>76</v>
       </c>
       <c r="B26" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="1">
-        <v>1133.0</v>
+        <v>555.0</v>
       </c>
       <c r="D26" s="1">
-        <v>89.35</v>
+        <v>206.7</v>
       </c>
       <c r="E26" s="1">
-        <v>54.87600177</v>
+        <v>204.46632432</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>62174.51</v>
+        <v>113478.81</v>
       </c>
       <c r="I26" s="1">
-        <v>39059.04</v>
+        <v>1239.69</v>
       </c>
       <c r="J26" s="1">
-        <v>62.821628992331</v>
+        <v>1.0924418400228</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>101233.55</v>
+        <v>114718.5</v>
       </c>
       <c r="N26" s="1">
-        <v>101233.55</v>
+        <v>114718.5</v>
       </c>
       <c r="O26" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>78</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="1">
-        <v>572.0</v>
+        <v>4117.0</v>
       </c>
       <c r="D27" s="1">
-        <v>194.75</v>
+        <v>37.87</v>
       </c>
       <c r="E27" s="1">
-        <v>204.46632867</v>
+        <v>21.45053923</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>116954.74</v>
+        <v>88311.87</v>
       </c>
       <c r="I27" s="1">
-        <v>-5557.74</v>
+        <v>67598.92</v>
       </c>
       <c r="J27" s="1">
-        <v>-4.7520433973005</v>
+        <v>76.545678400876</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>111397.0</v>
+        <v>155910.79</v>
       </c>
       <c r="N27" s="1">
-        <v>111397.0</v>
+        <v>155910.79</v>
       </c>
       <c r="O27" s="1">
-        <v>0.19</v>
+        <v>0.26</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>80</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1">
-        <v>4248.0</v>
+        <v>44.0</v>
       </c>
       <c r="D28" s="1">
-        <v>33.35</v>
+        <v>1676.0</v>
       </c>
       <c r="E28" s="1">
-        <v>21.45053908</v>
+        <v>1167.04159091</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>91121.89</v>
+        <v>51349.83</v>
       </c>
       <c r="I28" s="1">
-        <v>50548.91</v>
+        <v>22394.17</v>
       </c>
       <c r="J28" s="1">
-        <v>55.473948136941</v>
+        <v>43.61099150669</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>141670.8</v>
+        <v>73744.0</v>
       </c>
       <c r="N28" s="1">
-        <v>141670.8</v>
+        <v>73744.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.24</v>
+        <v>0.12</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>82</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="1">
-        <v>45.0</v>
+        <v>10879.0</v>
       </c>
       <c r="D29" s="1">
-        <v>1656.0</v>
+        <v>19.93</v>
       </c>
       <c r="E29" s="1">
-        <v>1167.04155556</v>
+        <v>11.96283482</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>52516.87</v>
+        <v>130143.68</v>
       </c>
       <c r="I29" s="1">
-        <v>22003.13</v>
+        <v>86674.79</v>
       </c>
       <c r="J29" s="1">
-        <v>41.897260823046</v>
+        <v>66.599307780447</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>74520.0</v>
+        <v>216818.47</v>
       </c>
       <c r="N29" s="1">
-        <v>74520.0</v>
+        <v>216818.47</v>
       </c>
       <c r="O29" s="1">
-        <v>0.12</v>
+        <v>0.36</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>84</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="1">
-        <v>11223.0</v>
+        <v>755.0</v>
       </c>
       <c r="D30" s="1">
-        <v>19.175</v>
+        <v>96.06</v>
       </c>
       <c r="E30" s="1">
-        <v>11.96283525</v>
+        <v>147.68729801</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>134258.9</v>
+        <v>111503.91</v>
       </c>
       <c r="I30" s="1">
-        <v>80942.13</v>
+        <v>-38978.61</v>
       </c>
       <c r="J30" s="1">
-        <v>60.288092632965</v>
+        <v>-34.957168766548</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>215201.03</v>
+        <v>72525.3</v>
       </c>
       <c r="N30" s="1">
-        <v>215201.03</v>
+        <v>72525.3</v>
       </c>
       <c r="O30" s="1">
-        <v>0.36</v>
+        <v>0.12</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>86</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="1">
-        <v>779.0</v>
+        <v>3760.0</v>
       </c>
       <c r="D31" s="1">
-        <v>70.24</v>
+        <v>53.9</v>
       </c>
       <c r="E31" s="1">
-        <v>147.68730424</v>
+        <v>45.07859043</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>115048.41</v>
+        <v>169495.5</v>
       </c>
       <c r="I31" s="1">
-        <v>-60331.45</v>
+        <v>33168.5</v>
       </c>
       <c r="J31" s="1">
-        <v>-52.44005545144</v>
+        <v>19.568956107979</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>54716.96</v>
+        <v>202664.0</v>
       </c>
       <c r="N31" s="1">
-        <v>54716.96</v>
+        <v>202664.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.09</v>
+        <v>0.34</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>88</v>
       </c>
       <c r="B32" t="s">
         <v>89</v>
       </c>
       <c r="C32" s="1">
-        <v>3879.0</v>
+        <v>7591.0</v>
       </c>
       <c r="D32" s="1">
-        <v>50.56</v>
+        <v>47.735</v>
       </c>
       <c r="E32" s="1">
-        <v>45.07858984</v>
+        <v>33.86953629</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>174859.85</v>
+        <v>257103.65</v>
       </c>
       <c r="I32" s="1">
-        <v>21262.39</v>
+        <v>105252.74</v>
       </c>
       <c r="J32" s="1">
-        <v>12.159675305681</v>
+        <v>40.937862998055</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>196122.24</v>
+        <v>362356.39</v>
       </c>
       <c r="N32" s="1">
-        <v>196122.24</v>
+        <v>362356.39</v>
       </c>
       <c r="O32" s="1">
-        <v>0.33</v>
+        <v>0.61</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>90</v>
       </c>
       <c r="B33" t="s">
         <v>91</v>
       </c>
       <c r="C33" s="1">
-        <v>7831.0</v>
+        <v>24357.0</v>
       </c>
       <c r="D33" s="1">
-        <v>37.645</v>
+        <v>5.779</v>
       </c>
       <c r="E33" s="1">
-        <v>33.86953646</v>
+        <v>2.45020569</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>265232.34</v>
+        <v>59679.66</v>
       </c>
       <c r="I33" s="1">
-        <v>29565.66</v>
+        <v>81079.44</v>
       </c>
       <c r="J33" s="1">
-        <v>11.14707957559</v>
+        <v>135.85774449787</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>294798.0</v>
+        <v>140759.1</v>
       </c>
       <c r="N33" s="1">
-        <v>294798.0</v>
+        <v>140759.1</v>
       </c>
       <c r="O33" s="1">
-        <v>0.49</v>
+        <v>0.24</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>92</v>
       </c>
       <c r="B34" t="s">
         <v>93</v>
       </c>
       <c r="C34" s="1">
-        <v>25120.0</v>
+        <v>1039.0</v>
       </c>
       <c r="D34" s="1">
-        <v>4.966</v>
+        <v>117.75</v>
       </c>
       <c r="E34" s="1">
-        <v>2.45020581</v>
+        <v>74.62231954</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>61549.17</v>
+        <v>77532.59</v>
       </c>
       <c r="I34" s="1">
-        <v>63196.75</v>
+        <v>44809.66</v>
       </c>
       <c r="J34" s="1">
-        <v>102.67685169434</v>
+        <v>57.794612562279</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>124745.92</v>
+        <v>122342.25</v>
       </c>
       <c r="N34" s="1">
-        <v>124745.92</v>
+        <v>122342.25</v>
       </c>
       <c r="O34" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>94</v>
       </c>
       <c r="B35" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="1">
-        <v>1072.0</v>
+        <v>1561.0</v>
       </c>
       <c r="D35" s="1">
-        <v>103.45</v>
+        <v>68.25</v>
       </c>
       <c r="E35" s="1">
-        <v>74.62232276</v>
+        <v>102.37347854</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>79995.13</v>
+        <v>159805.0</v>
       </c>
       <c r="I35" s="1">
-        <v>30903.27</v>
+        <v>-53266.75</v>
       </c>
       <c r="J35" s="1">
-        <v>38.631439188861</v>
+        <v>-33.332342542474</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>110898.4</v>
+        <v>106538.25</v>
       </c>
       <c r="N35" s="1">
-        <v>110898.4</v>
+        <v>106538.25</v>
       </c>
       <c r="O35" s="1">
         <v>0.18</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>96</v>
       </c>
       <c r="B36" t="s">
         <v>97</v>
       </c>
       <c r="C36" s="1">
-        <v>1611.0</v>
+        <v>2009.0</v>
       </c>
       <c r="D36" s="1">
-        <v>65.45</v>
+        <v>45.86</v>
       </c>
       <c r="E36" s="1">
-        <v>102.3734761</v>
+        <v>38.14648084</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>164923.67</v>
+        <v>76636.28</v>
       </c>
       <c r="I36" s="1">
-        <v>-59483.72</v>
+        <v>15496.46</v>
       </c>
       <c r="J36" s="1">
-        <v>-36.067424403059</v>
+        <v>20.220788378559</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>105439.95</v>
+        <v>92132.74</v>
       </c>
       <c r="N36" s="1">
-        <v>105439.95</v>
+        <v>92132.74</v>
       </c>
       <c r="O36" s="1">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>98</v>
       </c>
       <c r="B37" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="1">
-        <v>2073.0</v>
+        <v>820.0</v>
       </c>
       <c r="D37" s="1">
-        <v>43.48</v>
+        <v>101.2</v>
       </c>
       <c r="E37" s="1">
-        <v>38.14647853</v>
+        <v>87.72478049</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>79077.65</v>
+        <v>71934.32</v>
       </c>
       <c r="I37" s="1">
-        <v>11056.39</v>
+        <v>11049.68</v>
       </c>
       <c r="J37" s="1">
-        <v>13.9816876197</v>
+        <v>15.360790231978</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>90134.04</v>
+        <v>82984.0</v>
       </c>
       <c r="N37" s="1">
-        <v>90134.04</v>
+        <v>82984.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>100</v>
       </c>
       <c r="B38" t="s">
         <v>101</v>
       </c>
       <c r="C38" s="1">
-        <v>846.0</v>
+        <v>55402.0</v>
       </c>
       <c r="D38" s="1">
-        <v>95.9</v>
+        <v>4.617</v>
       </c>
       <c r="E38" s="1">
-        <v>87.72477541</v>
+        <v>3.66370618</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>74215.16</v>
+        <v>202976.65</v>
       </c>
       <c r="I38" s="1">
-        <v>6916.24</v>
+        <v>52814.38</v>
       </c>
       <c r="J38" s="1">
-        <v>9.3191741417791</v>
+        <v>26.019928893299</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>81131.4</v>
+        <v>255791.03</v>
       </c>
       <c r="N38" s="1">
-        <v>81131.4</v>
+        <v>255791.03</v>
       </c>
       <c r="O38" s="1">
-        <v>0.13</v>
+        <v>0.43</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>102</v>
       </c>
       <c r="B39" t="s">
         <v>103</v>
       </c>
       <c r="C39" s="1">
-        <v>57143.0</v>
+        <v>979.0</v>
       </c>
       <c r="D39" s="1">
-        <v>4.685</v>
+        <v>147.75</v>
       </c>
       <c r="E39" s="1">
-        <v>3.66370614</v>
+        <v>103.9784474</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>209355.16</v>
+        <v>101794.9</v>
       </c>
       <c r="I39" s="1">
-        <v>58359.8</v>
+        <v>42852.35</v>
       </c>
       <c r="J39" s="1">
-        <v>27.875978791256</v>
+        <v>42.096755338431</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>267714.96</v>
+        <v>144647.25</v>
       </c>
       <c r="N39" s="1">
-        <v>267714.96</v>
+        <v>144647.25</v>
       </c>
       <c r="O39" s="1">
-        <v>0.45</v>
+        <v>0.24</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>104</v>
       </c>
       <c r="B40" t="s">
         <v>105</v>
       </c>
       <c r="C40" s="1">
-        <v>1009.0</v>
+        <v>416.0</v>
       </c>
       <c r="D40" s="1">
-        <v>131.65</v>
+        <v>345.15</v>
       </c>
       <c r="E40" s="1">
-        <v>103.978444</v>
+        <v>327.90641827</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>104914.25</v>
+        <v>136409.07</v>
       </c>
       <c r="I40" s="1">
-        <v>27920.6</v>
+        <v>7173.33</v>
       </c>
       <c r="J40" s="1">
-        <v>26.612781390517</v>
+        <v>5.2586899096959</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>132834.85</v>
+        <v>143582.4</v>
       </c>
       <c r="N40" s="1">
-        <v>132834.85</v>
+        <v>143582.4</v>
       </c>
       <c r="O40" s="1">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>106</v>
       </c>
       <c r="B41" t="s">
         <v>107</v>
       </c>
       <c r="C41" s="1">
-        <v>429.0</v>
+        <v>170.0</v>
       </c>
       <c r="D41" s="1">
-        <v>347.7</v>
+        <v>486.0</v>
       </c>
       <c r="E41" s="1">
-        <v>327.90641026</v>
+        <v>572.89688235</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>140671.85</v>
+        <v>97392.47</v>
       </c>
       <c r="I41" s="1">
-        <v>8491.45</v>
+        <v>-14772.47</v>
       </c>
       <c r="J41" s="1">
-        <v>6.036353399774</v>
+        <v>-15.167979618958</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>149163.3</v>
+        <v>82620.0</v>
       </c>
       <c r="N41" s="1">
-        <v>149163.3</v>
+        <v>82620.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.25</v>
+        <v>0.14</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>108</v>
       </c>
       <c r="B42" t="s">
         <v>109</v>
       </c>
       <c r="C42" s="1">
-        <v>414.0</v>
+        <v>2164.0</v>
       </c>
       <c r="D42" s="1">
-        <v>457.95</v>
+        <v>57.58</v>
       </c>
       <c r="E42" s="1">
-        <v>572.89688406</v>
+        <v>52.72430222</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>237179.31</v>
+        <v>114095.39</v>
       </c>
       <c r="I42" s="1">
-        <v>-47588.01</v>
+        <v>10507.73</v>
       </c>
       <c r="J42" s="1">
-        <v>-20.064148934407</v>
+        <v>9.209600843645</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>189591.3</v>
+        <v>124603.12</v>
       </c>
       <c r="N42" s="1">
-        <v>189591.3</v>
+        <v>124603.12</v>
       </c>
       <c r="O42" s="1">
-        <v>0.32</v>
+        <v>0.21</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>110</v>
       </c>
       <c r="B43" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="1">
-        <v>245.0</v>
+        <v>237.0</v>
       </c>
       <c r="D43" s="1">
-        <v>520.8</v>
+        <v>568.0</v>
       </c>
       <c r="E43" s="1">
-        <v>582.54159184</v>
+        <v>582.54160338</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>142722.69</v>
+        <v>138062.36</v>
       </c>
       <c r="I43" s="1">
-        <v>-15126.69</v>
+        <v>-3446.36</v>
       </c>
       <c r="J43" s="1">
-        <v>-10.598658139081</v>
+        <v>-2.4962343103508</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>127596.0</v>
+        <v>134616.0</v>
       </c>
       <c r="N43" s="1">
-        <v>127596.0</v>
+        <v>134616.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>112</v>
       </c>
       <c r="B44" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="1">
-        <v>954.0</v>
+        <v>924.0</v>
       </c>
       <c r="D44" s="1">
-        <v>69.3</v>
+        <v>67.85</v>
       </c>
       <c r="E44" s="1">
-        <v>86.70493711</v>
+        <v>86.70493506</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>82716.51</v>
+        <v>80115.36</v>
       </c>
       <c r="I44" s="1">
-        <v>-16604.31</v>
+        <v>-17421.96</v>
       </c>
       <c r="J44" s="1">
-        <v>-20.073755529579</v>
+        <v>-21.746092135141</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>66112.2</v>
+        <v>62693.4</v>
       </c>
       <c r="N44" s="1">
-        <v>66112.2</v>
+        <v>62693.4</v>
       </c>
       <c r="O44" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>114</v>
       </c>
       <c r="B45" t="s">
         <v>115</v>
       </c>
       <c r="C45" s="1">
-        <v>3721.0</v>
+        <v>2207.0</v>
       </c>
       <c r="D45" s="1">
-        <v>17.115</v>
+        <v>42.785</v>
       </c>
       <c r="E45" s="1">
-        <v>13.37</v>
+        <v>50.06087449</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>49749.77</v>
+        <v>110484.35</v>
       </c>
       <c r="I45" s="1">
-        <v>13935.15</v>
+        <v>-16057.85</v>
       </c>
       <c r="J45" s="1">
-        <v>28.010481254486</v>
+        <v>-14.534049392516</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>63684.92</v>
+        <v>94426.5</v>
       </c>
       <c r="N45" s="1">
-        <v>63684.92</v>
+        <v>94426.5</v>
       </c>
       <c r="O45" s="1">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>116</v>
       </c>
       <c r="B46" t="s">
         <v>117</v>
       </c>
       <c r="C46" s="1">
-        <v>2277.0</v>
+        <v>1585.0</v>
       </c>
       <c r="D46" s="1">
-        <v>40.02</v>
+        <v>119.3</v>
       </c>
       <c r="E46" s="1">
-        <v>50.06087396</v>
+        <v>57.68680126</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>113988.61</v>
+        <v>91433.58</v>
       </c>
       <c r="I46" s="1">
-        <v>-22863.07</v>
+        <v>97656.92</v>
       </c>
       <c r="J46" s="1">
-        <v>-20.057328534842</v>
+        <v>106.80640526161</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>91125.54</v>
+        <v>189090.5</v>
       </c>
       <c r="N46" s="1">
-        <v>91125.54</v>
+        <v>189090.5</v>
       </c>
       <c r="O46" s="1">
-        <v>0.15</v>
+        <v>0.32</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>118</v>
       </c>
       <c r="B47" t="s">
         <v>119</v>
       </c>
       <c r="C47" s="1">
-        <v>1636.0</v>
+        <v>2003.0</v>
       </c>
       <c r="D47" s="1">
-        <v>93.9</v>
+        <v>78.78</v>
       </c>
       <c r="E47" s="1">
-        <v>57.68680318</v>
+        <v>69.84270095</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>94375.61</v>
+        <v>139894.93</v>
       </c>
       <c r="I47" s="1">
-        <v>59244.79</v>
+        <v>17901.41</v>
       </c>
       <c r="J47" s="1">
-        <v>62.775530669418</v>
+        <v>12.796325070537</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>153620.4</v>
+        <v>157796.34</v>
       </c>
       <c r="N47" s="1">
-        <v>153620.4</v>
+        <v>157796.34</v>
       </c>
       <c r="O47" s="1">
         <v>0.26</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>120</v>
       </c>
       <c r="B48" t="s">
         <v>121</v>
       </c>
       <c r="C48" s="1">
-        <v>2067.0</v>
+        <v>2102.0</v>
       </c>
       <c r="D48" s="1">
-        <v>70.52</v>
+        <v>31.5</v>
       </c>
       <c r="E48" s="1">
-        <v>69.84269956</v>
+        <v>37.29683635</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>144364.86</v>
+        <v>78397.95</v>
       </c>
       <c r="I48" s="1">
-        <v>1399.98</v>
+        <v>-12184.95</v>
       </c>
       <c r="J48" s="1">
-        <v>0.96975122616404</v>
+        <v>-15.542434464166</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>145764.84</v>
+        <v>66213.0</v>
       </c>
       <c r="N48" s="1">
-        <v>145764.84</v>
+        <v>66213.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.24</v>
+        <v>0.11</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>122</v>
       </c>
       <c r="B49" t="s">
         <v>123</v>
       </c>
       <c r="C49" s="1">
-        <v>2169.0</v>
+        <v>984.0</v>
       </c>
       <c r="D49" s="1">
-        <v>27.64</v>
+        <v>282.4</v>
       </c>
       <c r="E49" s="1">
-        <v>37.29683725</v>
+        <v>105.96799797</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>80896.84</v>
+        <v>104272.51</v>
       </c>
       <c r="I49" s="1">
-        <v>-20945.68</v>
+        <v>173609.09</v>
       </c>
       <c r="J49" s="1">
-        <v>-25.891839532916</v>
+        <v>166.49555093668</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>59951.16</v>
+        <v>277881.6</v>
       </c>
       <c r="N49" s="1">
-        <v>59951.16</v>
+        <v>277881.6</v>
       </c>
       <c r="O49" s="1">
-        <v>0.1</v>
+        <v>0.46</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>124</v>
       </c>
       <c r="B50" t="s">
         <v>125</v>
       </c>
       <c r="C50" s="1">
-        <v>1015.0</v>
+        <v>2424.0</v>
       </c>
       <c r="D50" s="1">
-        <v>281.6</v>
+        <v>78.42</v>
       </c>
       <c r="E50" s="1">
-        <v>105.968</v>
+        <v>46.71808168</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>107557.52</v>
+        <v>113244.63</v>
       </c>
       <c r="I50" s="1">
-        <v>178266.48</v>
+        <v>76845.45</v>
       </c>
       <c r="J50" s="1">
-        <v>165.74060093613</v>
+        <v>67.857919620559</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>285824.0</v>
+        <v>190090.08</v>
       </c>
       <c r="N50" s="1">
-        <v>285824.0</v>
+        <v>190090.08</v>
       </c>
       <c r="O50" s="1">
-        <v>0.48</v>
+        <v>0.32</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>126</v>
       </c>
       <c r="B51" t="s">
         <v>127</v>
       </c>
       <c r="C51" s="1">
-        <v>2500.0</v>
+        <v>2561.0</v>
       </c>
       <c r="D51" s="1">
-        <v>68.08</v>
+        <v>81.02</v>
       </c>
       <c r="E51" s="1">
-        <v>46.71808</v>
+        <v>89.55896525</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>116795.2</v>
+        <v>229360.51</v>
       </c>
       <c r="I51" s="1">
-        <v>53404.8</v>
+        <v>-21868.29</v>
       </c>
       <c r="J51" s="1">
-        <v>45.725166787676</v>
+        <v>-9.5344617083385</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>170200.0</v>
+        <v>207492.22</v>
       </c>
       <c r="N51" s="1">
-        <v>170200.0</v>
+        <v>207492.22</v>
       </c>
       <c r="O51" s="1">
-        <v>0.28</v>
+        <v>0.35</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>128</v>
       </c>
       <c r="B52" t="s">
         <v>129</v>
       </c>
       <c r="C52" s="1">
-        <v>2642.0</v>
+        <v>2670.0</v>
       </c>
       <c r="D52" s="1">
-        <v>77.79</v>
+        <v>151.16</v>
       </c>
       <c r="E52" s="1">
-        <v>89.55896669</v>
+        <v>181.70537828</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>236614.79</v>
+        <v>485153.36</v>
       </c>
       <c r="I52" s="1">
-        <v>-31093.61</v>
+        <v>-81556.16</v>
       </c>
       <c r="J52" s="1">
-        <v>-13.141025546205</v>
+        <v>-16.81038754426</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>205521.18</v>
+        <v>403597.2</v>
       </c>
       <c r="N52" s="1">
-        <v>205521.18</v>
+        <v>403597.2</v>
       </c>
       <c r="O52" s="1">
-        <v>0.34</v>
+        <v>0.68</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>130</v>
       </c>
       <c r="B53" t="s">
         <v>131</v>
       </c>
       <c r="C53" s="1">
-        <v>2755.0</v>
+        <v>1868.0</v>
       </c>
       <c r="D53" s="1">
-        <v>153.82</v>
+        <v>272.1</v>
       </c>
       <c r="E53" s="1">
-        <v>181.70537931</v>
+        <v>195.04291756</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>500598.32</v>
+        <v>364340.17</v>
       </c>
       <c r="I53" s="1">
-        <v>-76824.22</v>
+        <v>143942.63</v>
       </c>
       <c r="J53" s="1">
-        <v>-15.346479788426</v>
+        <v>39.507757269806</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>423774.1</v>
+        <v>508282.8</v>
       </c>
       <c r="N53" s="1">
-        <v>423774.1</v>
+        <v>508282.8</v>
       </c>
       <c r="O53" s="1">
-        <v>0.7</v>
+        <v>0.85</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>132</v>
       </c>
       <c r="B54" t="s">
         <v>133</v>
       </c>
       <c r="C54" s="1">
-        <v>1927.0</v>
+        <v>717.0</v>
       </c>
       <c r="D54" s="1">
-        <v>237.15</v>
+        <v>241.6</v>
       </c>
       <c r="E54" s="1">
-        <v>195.04291645</v>
+        <v>152.21492329</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>375847.7</v>
+        <v>109138.1</v>
       </c>
       <c r="I54" s="1">
-        <v>81140.35</v>
+        <v>64089.1</v>
       </c>
       <c r="J54" s="1">
-        <v>21.588624860549</v>
+        <v>58.722939101927</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>456988.05</v>
+        <v>173227.2</v>
       </c>
       <c r="N54" s="1">
-        <v>456988.05</v>
+        <v>173227.2</v>
       </c>
       <c r="O54" s="1">
-        <v>0.76</v>
+        <v>0.29</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>134</v>
       </c>
       <c r="B55" t="s">
         <v>135</v>
       </c>
       <c r="C55" s="1">
-        <v>740.0</v>
+        <v>4538.0</v>
       </c>
       <c r="D55" s="1">
-        <v>203.75</v>
+        <v>71.76</v>
       </c>
       <c r="E55" s="1">
-        <v>152.21491892</v>
+        <v>24.95241516</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>112639.04</v>
+        <v>113234.06</v>
       </c>
       <c r="I55" s="1">
-        <v>38135.96</v>
+        <v>212412.82</v>
       </c>
       <c r="J55" s="1">
-        <v>33.856787131709</v>
+        <v>187.58739199142</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>150775.0</v>
+        <v>325646.88</v>
       </c>
       <c r="N55" s="1">
-        <v>150775.0</v>
+        <v>325646.88</v>
       </c>
       <c r="O55" s="1">
-        <v>0.25</v>
+        <v>0.54</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>136</v>
       </c>
       <c r="B56" t="s">
         <v>137</v>
       </c>
       <c r="C56" s="1">
-        <v>4682.0</v>
+        <v>526.0</v>
       </c>
       <c r="D56" s="1">
-        <v>60.98</v>
+        <v>130.7</v>
       </c>
       <c r="E56" s="1">
-        <v>24.95241563</v>
+        <v>198.45796578</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>116827.21</v>
+        <v>104388.89</v>
       </c>
       <c r="I56" s="1">
-        <v>168681.15</v>
+        <v>-35640.69</v>
       </c>
       <c r="J56" s="1">
-        <v>144.38515650592</v>
+        <v>-34.142225288534</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>285508.36</v>
+        <v>68748.2</v>
       </c>
       <c r="N56" s="1">
-        <v>285508.36</v>
+        <v>68748.2</v>
       </c>
       <c r="O56" s="1">
-        <v>0.47</v>
+        <v>0.12</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>138</v>
       </c>
       <c r="B57" t="s">
         <v>139</v>
       </c>
       <c r="C57" s="1">
-        <v>542.0</v>
+        <v>1421.0</v>
       </c>
       <c r="D57" s="1">
-        <v>116.8</v>
+        <v>46.46</v>
       </c>
       <c r="E57" s="1">
-        <v>198.45797048</v>
+        <v>47.81890218</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>107564.22</v>
+        <v>67950.66</v>
       </c>
       <c r="I57" s="1">
-        <v>-44258.62</v>
+        <v>-1931.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-41.146228736656</v>
+        <v>-2.8417678356619</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>63305.6</v>
+        <v>66019.66</v>
       </c>
       <c r="N57" s="1">
-        <v>63305.6</v>
+        <v>66019.66</v>
       </c>
       <c r="O57" s="1">
         <v>0.11</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>140</v>
       </c>
       <c r="B58" t="s">
         <v>141</v>
       </c>
       <c r="C58" s="1">
-        <v>1466.0</v>
+        <v>2201.0</v>
       </c>
       <c r="D58" s="1">
-        <v>43.34</v>
+        <v>37.615</v>
       </c>
       <c r="E58" s="1">
-        <v>47.81890177</v>
+        <v>25.97900045</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>70102.51</v>
+        <v>57179.78</v>
       </c>
       <c r="I58" s="1">
-        <v>-6566.07</v>
+        <v>25610.84</v>
       </c>
       <c r="J58" s="1">
-        <v>-9.3663836002448</v>
+        <v>44.790028922812</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>63536.44</v>
+        <v>82790.62</v>
       </c>
       <c r="N58" s="1">
-        <v>63536.44</v>
+        <v>82790.62</v>
       </c>
       <c r="O58" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>142</v>
       </c>
       <c r="B59" t="s">
         <v>143</v>
       </c>
       <c r="C59" s="1">
-        <v>2271.0</v>
+        <v>8397.0</v>
       </c>
       <c r="D59" s="1">
-        <v>26.815</v>
+        <v>39.42</v>
       </c>
       <c r="E59" s="1">
-        <v>25.97900044</v>
+        <v>14.94934381</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>58998.31</v>
+        <v>125529.64</v>
       </c>
       <c r="I59" s="1">
-        <v>1898.56</v>
+        <v>205480.1</v>
       </c>
       <c r="J59" s="1">
-        <v>3.2179904814223</v>
+        <v>163.69050369299</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>60896.87</v>
+        <v>331009.74</v>
       </c>
       <c r="N59" s="1">
-        <v>60896.87</v>
+        <v>331009.74</v>
       </c>
       <c r="O59" s="1">
-        <v>0.1</v>
+        <v>0.55</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>144</v>
       </c>
       <c r="B60" t="s">
         <v>145</v>
       </c>
       <c r="C60" s="1">
-        <v>8663.0</v>
+        <v>8925.0</v>
       </c>
       <c r="D60" s="1">
-        <v>32.02</v>
+        <v>10.055</v>
       </c>
       <c r="E60" s="1">
-        <v>14.94934434</v>
+        <v>7.74099272</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>129506.17</v>
+        <v>69088.36</v>
       </c>
       <c r="I60" s="1">
-        <v>147883.09</v>
+        <v>20652.52</v>
       </c>
       <c r="J60" s="1">
-        <v>114.18999573534</v>
+        <v>29.892908154138</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>277389.26</v>
+        <v>89740.88</v>
       </c>
       <c r="N60" s="1">
-        <v>277389.26</v>
+        <v>89740.88</v>
       </c>
       <c r="O60" s="1">
-        <v>0.46</v>
+        <v>0.15</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>146</v>
       </c>
       <c r="B61" t="s">
         <v>147</v>
       </c>
       <c r="C61" s="1">
-        <v>9207.0</v>
+        <v>260.0</v>
       </c>
       <c r="D61" s="1">
-        <v>9.622</v>
+        <v>247.7</v>
       </c>
       <c r="E61" s="1">
-        <v>7.74099272</v>
+        <v>257.10242308</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>71271.32</v>
+        <v>66846.63</v>
       </c>
       <c r="I61" s="1">
-        <v>17318.43</v>
+        <v>-2444.63</v>
       </c>
       <c r="J61" s="1">
-        <v>24.299297389188</v>
+        <v>-3.6570729145209</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>88589.75</v>
+        <v>64402.0</v>
       </c>
       <c r="N61" s="1">
-        <v>88589.75</v>
+        <v>64402.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>148</v>
       </c>
       <c r="B62" t="s">
         <v>149</v>
       </c>
       <c r="C62" s="1">
-        <v>269.0</v>
+        <v>1000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>242.3</v>
+        <v>104.75</v>
       </c>
       <c r="E62" s="1">
-        <v>257.10241636</v>
+        <v>59.79887</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>69160.55</v>
+        <v>59798.87</v>
       </c>
       <c r="I62" s="1">
-        <v>-3981.85</v>
+        <v>44951.13</v>
       </c>
       <c r="J62" s="1">
-        <v>-5.7574007147138</v>
+        <v>75.170534158923</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>65178.7</v>
+        <v>104750.0</v>
       </c>
       <c r="N62" s="1">
-        <v>65178.7</v>
+        <v>104750.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.11</v>
+        <v>0.18</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>150</v>
       </c>
       <c r="B63" t="s">
         <v>151</v>
       </c>
       <c r="C63" s="1">
-        <v>1031.0</v>
+        <v>5293.0</v>
       </c>
       <c r="D63" s="1">
-        <v>93.98</v>
+        <v>67.01</v>
       </c>
       <c r="E63" s="1">
-        <v>59.79887488</v>
+        <v>30.90564897</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>61652.64</v>
+        <v>163583.6</v>
       </c>
       <c r="I63" s="1">
-        <v>35240.74</v>
+        <v>191100.33</v>
       </c>
       <c r="J63" s="1">
-        <v>57.160147562213</v>
+        <v>116.82120334801</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>96893.38</v>
+        <v>354683.93</v>
       </c>
       <c r="N63" s="1">
-        <v>96893.38</v>
+        <v>354683.93</v>
       </c>
       <c r="O63" s="1">
-        <v>0.16</v>
+        <v>0.59</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>152</v>
       </c>
       <c r="B64" t="s">
         <v>153</v>
       </c>
       <c r="C64" s="1">
-        <v>5461.0</v>
+        <v>622.0</v>
       </c>
       <c r="D64" s="1">
-        <v>59.63</v>
+        <v>247.1</v>
       </c>
       <c r="E64" s="1">
-        <v>30.90564915</v>
+        <v>89.32755627</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>168775.75</v>
+        <v>55561.74</v>
       </c>
       <c r="I64" s="1">
-        <v>156863.68</v>
+        <v>98134.46</v>
       </c>
       <c r="J64" s="1">
-        <v>92.942072543005</v>
+        <v>176.62236639817</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>325639.43</v>
+        <v>153696.2</v>
       </c>
       <c r="N64" s="1">
-        <v>325639.43</v>
+        <v>153696.2</v>
       </c>
       <c r="O64" s="1">
-        <v>0.54</v>
+        <v>0.26</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>154</v>
       </c>
       <c r="B65" t="s">
         <v>155</v>
       </c>
       <c r="C65" s="1">
-        <v>642.0</v>
+        <v>4076.0</v>
       </c>
       <c r="D65" s="1">
-        <v>246.6</v>
+        <v>23.69</v>
       </c>
       <c r="E65" s="1">
-        <v>89.32755452</v>
+        <v>13.54244603</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>57348.29</v>
+        <v>55199.01</v>
       </c>
       <c r="I65" s="1">
-        <v>100968.91</v>
+        <v>41361.43</v>
       </c>
       <c r="J65" s="1">
-        <v>176.06263412562</v>
+        <v>74.931470691232</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>158317.2</v>
+        <v>96560.44</v>
       </c>
       <c r="N65" s="1">
-        <v>158317.2</v>
+        <v>96560.44</v>
       </c>
       <c r="O65" s="1">
-        <v>0.26</v>
+        <v>0.16</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>156</v>
       </c>
       <c r="B66" t="s">
         <v>157</v>
       </c>
       <c r="C66" s="1">
-        <v>4205.0</v>
+        <v>3480.0</v>
       </c>
       <c r="D66" s="1">
-        <v>20.05</v>
+        <v>35.28</v>
       </c>
       <c r="E66" s="1">
-        <v>13.54244709</v>
+        <v>31.31229885</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>56945.99</v>
+        <v>108966.8</v>
       </c>
       <c r="I66" s="1">
-        <v>27364.26</v>
+        <v>13807.6</v>
       </c>
       <c r="J66" s="1">
-        <v>48.053006014998</v>
+        <v>12.67138247613</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>84310.25</v>
+        <v>122774.4</v>
       </c>
       <c r="N66" s="1">
-        <v>84310.25</v>
+        <v>122774.4</v>
       </c>
       <c r="O66" s="1">
-        <v>0.14</v>
+        <v>0.21</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>158</v>
       </c>
       <c r="B67" t="s">
         <v>159</v>
       </c>
       <c r="C67" s="1">
-        <v>3591.0</v>
+        <v>3924.0</v>
       </c>
       <c r="D67" s="1">
-        <v>31.1</v>
+        <v>36.39</v>
       </c>
       <c r="E67" s="1">
-        <v>31.31230019</v>
+        <v>17.20058359</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>112442.47</v>
+        <v>67495.09</v>
       </c>
       <c r="I67" s="1">
-        <v>-762.37</v>
+        <v>75299.27</v>
       </c>
       <c r="J67" s="1">
-        <v>-0.67800894092775</v>
+        <v>111.56258921945</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>111680.1</v>
+        <v>142794.36</v>
       </c>
       <c r="N67" s="1">
-        <v>111680.1</v>
+        <v>142794.36</v>
       </c>
       <c r="O67" s="1">
-        <v>0.19</v>
+        <v>0.24</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>160</v>
       </c>
       <c r="B68" t="s">
         <v>161</v>
       </c>
       <c r="C68" s="1">
-        <v>4048.0</v>
+        <v>2243.0</v>
       </c>
       <c r="D68" s="1">
-        <v>31.17</v>
+        <v>25.24</v>
       </c>
       <c r="E68" s="1">
-        <v>17.200583</v>
+        <v>26.52603656</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>69627.96</v>
+        <v>59497.9</v>
       </c>
       <c r="I68" s="1">
-        <v>56548.2</v>
+        <v>-2884.58</v>
       </c>
       <c r="J68" s="1">
-        <v>81.214787852466</v>
+        <v>-4.8482047265534</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>126176.16</v>
+        <v>56613.32</v>
       </c>
       <c r="N68" s="1">
-        <v>126176.16</v>
+        <v>56613.32</v>
       </c>
       <c r="O68" s="1">
-        <v>0.21</v>
+        <v>0.09</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>162</v>
       </c>
       <c r="B69" t="s">
         <v>163</v>
       </c>
       <c r="C69" s="1">
-        <v>2315.0</v>
+        <v>925.0</v>
       </c>
       <c r="D69" s="1">
-        <v>22.1</v>
+        <v>69.72</v>
       </c>
       <c r="E69" s="1">
-        <v>26.52603456</v>
+        <v>157.7899027</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>61407.77</v>
+        <v>145955.66</v>
       </c>
       <c r="I69" s="1">
-        <v>-10246.27</v>
+        <v>-81464.66</v>
       </c>
       <c r="J69" s="1">
-        <v>-16.685624636752</v>
+        <v>-55.814663165512</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>51161.5</v>
+        <v>64491.0</v>
       </c>
       <c r="N69" s="1">
-        <v>51161.5</v>
+        <v>64491.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>164</v>
       </c>
       <c r="B70" t="s">
         <v>165</v>
       </c>
       <c r="C70" s="1">
-        <v>955.0</v>
+        <v>49546.0</v>
       </c>
       <c r="D70" s="1">
-        <v>65.44</v>
+        <v>6.693</v>
       </c>
       <c r="E70" s="1">
-        <v>157.78990576</v>
+        <v>6.32100008</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>150689.36</v>
+        <v>313180.27</v>
       </c>
       <c r="I70" s="1">
-        <v>-88194.16</v>
+        <v>18431.11</v>
       </c>
       <c r="J70" s="1">
-        <v>-58.527131577173</v>
+        <v>5.8851440418006</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>62495.2</v>
+        <v>331611.38</v>
       </c>
       <c r="N70" s="1">
-        <v>62495.2</v>
+        <v>331611.38</v>
       </c>
       <c r="O70" s="1">
-        <v>0.1</v>
+        <v>0.55</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>166</v>
       </c>
       <c r="B71" t="s">
         <v>167</v>
       </c>
       <c r="C71" s="1">
-        <v>52405.72</v>
+        <v>218584.0</v>
       </c>
       <c r="D71" s="1">
-        <v>1.0</v>
+        <v>11.216</v>
       </c>
       <c r="E71" s="1">
-        <v>1.0</v>
+        <v>10.64401777</v>
       </c>
       <c r="F71" t="s">
-        <v>168</v>
+        <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>0.0</v>
+        <v>2326611.98</v>
       </c>
       <c r="I71" s="1">
-        <v>52099.66</v>
+        <v>125026.16</v>
       </c>
       <c r="J71" s="1">
-        <v>0</v>
+        <v>5.3737434980456</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>0.0</v>
+        <v>2451638.14</v>
       </c>
       <c r="N71" s="1">
-        <v>52099.66</v>
+        <v>2451638.14</v>
       </c>
       <c r="O71" s="1">
-        <v>0.09</v>
+        <v>4.1</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>168</v>
+      </c>
+      <c r="B72" t="s">
         <v>169</v>
       </c>
-      <c r="B72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72" s="1">
-        <v>-751999.98</v>
+        <v>2487.0</v>
       </c>
       <c r="D72" s="1">
-        <v>0.86496821</v>
+        <v>1073.38</v>
       </c>
       <c r="E72" s="1">
-        <v>0.86678277</v>
+        <v>1073.06566144</v>
       </c>
       <c r="F72" t="s">
-        <v>171</v>
+        <v>8</v>
       </c>
       <c r="G72">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>0.0</v>
+        <v>2668714.3</v>
       </c>
       <c r="I72" s="1">
-        <v>-18854.27</v>
+        <v>781.76</v>
       </c>
       <c r="J72" s="1">
-        <v>0</v>
+        <v>0.029293506614777</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>0.0</v>
+        <v>2669496.06</v>
       </c>
       <c r="N72" s="1">
-        <v>-18854.27</v>
+        <v>2669496.06</v>
       </c>
       <c r="O72" s="1">
-        <v>-0.03</v>
+        <v>4.47</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>170</v>
+      </c>
+      <c r="B73" t="s">
+        <v>171</v>
+      </c>
+      <c r="C73" s="1">
+        <v>596000.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>97.75868213</v>
+      </c>
+      <c r="E73" s="1">
+        <v>100.5575</v>
+      </c>
+      <c r="F73" t="s">
+        <v>8</v>
+      </c>
+      <c r="G73">
+        <v>1.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>599322.7</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-11768.04</v>
+      </c>
+      <c r="J73" s="1">
+        <v>-1.9635565280608</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" t="s">
         <v>172</v>
       </c>
-      <c r="B73" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M73" s="1">
-        <v>299406.48</v>
+        <v>582641.74</v>
       </c>
       <c r="N73" s="1">
-        <v>299406.48</v>
+        <v>587554.66</v>
       </c>
       <c r="O73" s="1">
-        <v>0.5</v>
+        <v>0.98</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>173</v>
+      </c>
+      <c r="B74" t="s">
         <v>174</v>
       </c>
-      <c r="B74" t="s">
+      <c r="C74" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D74" s="1">
+        <v>107.41929882</v>
+      </c>
+      <c r="E74" s="1">
+        <v>106.88494</v>
+      </c>
+      <c r="F74" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74">
+        <v>1.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>106884.94</v>
+      </c>
+      <c r="I74" s="1">
+        <v>3185.04</v>
+      </c>
+      <c r="J74" s="1">
+        <v>2.9798772399554</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" t="s">
         <v>175</v>
       </c>
-      <c r="C74" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M74" s="1">
-        <v>2403549.66</v>
+        <v>107419.3</v>
       </c>
       <c r="N74" s="1">
-        <v>2403549.66</v>
+        <v>110069.98</v>
       </c>
       <c r="O74" s="1">
-        <v>4.0</v>
+        <v>0.18</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
-        <v>844.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1071.41</v>
+        <v>102.09699634</v>
       </c>
       <c r="E75" s="1">
-        <v>1070.23809242</v>
+        <v>99.89</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>903280.95</v>
+        <v>299670.0</v>
       </c>
       <c r="I75" s="1">
-        <v>989.09</v>
+        <v>20153.87</v>
       </c>
       <c r="J75" s="1">
-        <v>0.10949970770445</v>
+        <v>6.725354556679</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
-      <c r="L75">
-        <v>0.0</v>
+      <c r="L75" t="s">
+        <v>178</v>
       </c>
       <c r="M75" s="1">
-        <v>904270.04</v>
+        <v>306290.99</v>
       </c>
       <c r="N75" s="1">
-        <v>904270.04</v>
+        <v>319823.87</v>
       </c>
       <c r="O75" s="1">
-        <v>1.5</v>
+        <v>0.54</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B76" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C76" s="1">
-        <v>596000.0</v>
+        <v>319000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>96.78304684</v>
+        <v>98.43704526</v>
       </c>
       <c r="E76" s="1">
-        <v>100.5575</v>
+        <v>99.853972</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>599322.7</v>
+        <v>318534.17</v>
       </c>
       <c r="I76" s="1">
-        <v>-19358.58</v>
+        <v>133.91</v>
       </c>
       <c r="J76" s="1">
-        <v>-3.2300762177038</v>
+        <v>0.042039445877973</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="M76" s="1">
-        <v>576826.96</v>
+        <v>314014.18</v>
       </c>
       <c r="N76" s="1">
-        <v>579964.12</v>
+        <v>318668.08</v>
       </c>
       <c r="O76" s="1">
-        <v>0.96</v>
+        <v>0.53</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B77" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C77" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>105.8398445</v>
+        <v>97.21800038</v>
       </c>
       <c r="E77" s="1">
-        <v>106.88494</v>
+        <v>99.253</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>106884.94</v>
+        <v>198506.0</v>
       </c>
       <c r="I77" s="1">
-        <v>1143.26</v>
+        <v>-1291.92</v>
       </c>
       <c r="J77" s="1">
-        <v>1.0696174783838</v>
+        <v>-0.65082163763312</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M77" s="1">
-        <v>105839.84</v>
+        <v>194436.0</v>
       </c>
       <c r="N77" s="1">
-        <v>108028.2</v>
+        <v>197214.08</v>
       </c>
       <c r="O77" s="1">
-        <v>0.18</v>
+        <v>0.33</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B78" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C78" s="1">
-        <v>300000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.45973985</v>
+        <v>100.62117059</v>
       </c>
       <c r="E78" s="1">
-        <v>99.89</v>
+        <v>99.955</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>299670.0</v>
+        <v>247888.4</v>
       </c>
       <c r="I78" s="1">
-        <v>14101.69</v>
+        <v>2440.27</v>
       </c>
       <c r="J78" s="1">
-        <v>4.705739646945</v>
+        <v>0.98442282898272</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
-      <c r="L78" t="s">
-        <v>186</v>
+      <c r="L78">
+        <v>788.16</v>
       </c>
       <c r="M78" s="1">
-        <v>301379.22</v>
+        <v>249540.51</v>
       </c>
       <c r="N78" s="1">
-        <v>313771.69</v>
+        <v>250328.67</v>
       </c>
       <c r="O78" s="1">
-        <v>0.52</v>
+        <v>0.42</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>187</v>
       </c>
       <c r="B79" t="s">
         <v>188</v>
       </c>
       <c r="C79" s="1">
-        <v>319000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>96.90560796</v>
+        <v>101.73658804</v>
       </c>
       <c r="E79" s="1">
-        <v>99.853972</v>
+        <v>105.889435</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>318534.17</v>
+        <v>211778.87</v>
       </c>
       <c r="I79" s="1">
-        <v>-5734.6</v>
+        <v>-908.43</v>
       </c>
       <c r="J79" s="1">
-        <v>-1.8003092101548</v>
+        <v>-0.42895214239268</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" t="s">
         <v>189</v>
       </c>
       <c r="M79" s="1">
-        <v>309128.89</v>
+        <v>203473.18</v>
       </c>
       <c r="N79" s="1">
-        <v>312799.57</v>
+        <v>210870.44</v>
       </c>
       <c r="O79" s="1">
-        <v>0.52</v>
+        <v>0.35</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>190</v>
       </c>
       <c r="B80" t="s">
         <v>191</v>
       </c>
       <c r="C80" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>95.94805198</v>
+        <v>110.25373364</v>
       </c>
       <c r="E80" s="1">
-        <v>99.253</v>
+        <v>115.12564</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>198506.0</v>
+        <v>115125.64</v>
       </c>
       <c r="I80" s="1">
-        <v>-4324.96</v>
+        <v>-531.83</v>
       </c>
       <c r="J80" s="1">
-        <v>-2.1787553021067</v>
+        <v>-0.46195617240434</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" t="s">
         <v>192</v>
       </c>
       <c r="M80" s="1">
-        <v>191896.11</v>
+        <v>110253.73</v>
       </c>
       <c r="N80" s="1">
-        <v>194181.04</v>
+        <v>114593.81</v>
       </c>
       <c r="O80" s="1">
-        <v>0.32</v>
+        <v>0.19</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>193</v>
       </c>
       <c r="B81" t="s">
         <v>194</v>
       </c>
       <c r="C81" s="1">
-        <v>248000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.70818258</v>
+        <v>97.96100722</v>
       </c>
       <c r="E81" s="1">
-        <v>99.955</v>
+        <v>99.433</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>247888.4</v>
+        <v>99433.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-612.11</v>
+        <v>1421.16</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.24692966673713</v>
+        <v>1.429263926463</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
-      <c r="L81">
-        <v>0.0</v>
+      <c r="L81" t="s">
+        <v>195</v>
       </c>
       <c r="M81" s="1">
-        <v>247276.29</v>
+        <v>97961.01</v>
       </c>
       <c r="N81" s="1">
-        <v>247276.29</v>
+        <v>100854.16</v>
       </c>
       <c r="O81" s="1">
-        <v>0.41</v>
+        <v>0.17</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B82" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C82" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.64208909</v>
+        <v>104.00883764</v>
       </c>
       <c r="E82" s="1">
-        <v>105.889435</v>
+        <v>107.26644</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>211778.87</v>
+        <v>107266.44</v>
       </c>
       <c r="I82" s="1">
-        <v>-3837.16</v>
+        <v>1482.12</v>
       </c>
       <c r="J82" s="1">
-        <v>-1.811871033215</v>
+        <v>1.3817182708776</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="M82" s="1">
-        <v>201284.18</v>
+        <v>104008.83</v>
       </c>
       <c r="N82" s="1">
-        <v>207941.71</v>
+        <v>108748.56</v>
       </c>
       <c r="O82" s="1">
-        <v>0.35</v>
+        <v>0.18</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B83" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C83" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.07207609</v>
+        <v>107.30756456</v>
       </c>
       <c r="E83" s="1">
-        <v>100.021</v>
+        <v>111.205</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>300063.0</v>
+        <v>111205.0</v>
       </c>
       <c r="I83" s="1">
-        <v>8966.67</v>
+        <v>1753.25</v>
       </c>
       <c r="J83" s="1">
-        <v>2.9882624648824</v>
+        <v>1.5765927791017</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="M83" s="1">
-        <v>300216.23</v>
+        <v>107307.57</v>
       </c>
       <c r="N83" s="1">
-        <v>309029.67</v>
+        <v>112958.25</v>
       </c>
       <c r="O83" s="1">
-        <v>0.51</v>
+        <v>0.19</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B84" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C84" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>108.98895834</v>
+        <v>99.15279435</v>
       </c>
       <c r="E84" s="1">
-        <v>115.12564</v>
+        <v>100.0</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>115125.64</v>
+        <v>200000.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-2275.29</v>
+        <v>6002.81</v>
       </c>
       <c r="J84" s="1">
-        <v>-1.9763538339505</v>
+        <v>3.001405</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="M84" s="1">
-        <v>108988.96</v>
+        <v>198305.59</v>
       </c>
       <c r="N84" s="1">
-        <v>112850.35</v>
+        <v>206002.81</v>
       </c>
       <c r="O84" s="1">
-        <v>0.19</v>
+        <v>0.34</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B85" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C85" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>96.69399129</v>
+        <v>100.20386401</v>
       </c>
       <c r="E85" s="1">
-        <v>99.433</v>
+        <v>101.80409</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>99433.0</v>
+        <v>305412.27</v>
       </c>
       <c r="I85" s="1">
-        <v>-92.43</v>
+        <v>-4617.43</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.092957066567437</v>
+        <v>-1.5118678761662</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
-      <c r="L85" t="s">
-        <v>206</v>
+      <c r="L85">
+        <v>183.25</v>
       </c>
       <c r="M85" s="1">
-        <v>96693.99</v>
+        <v>300611.59</v>
       </c>
       <c r="N85" s="1">
-        <v>99340.57</v>
+        <v>300794.84</v>
       </c>
       <c r="O85" s="1">
-        <v>0.17</v>
+        <v>0.5</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>207</v>
       </c>
       <c r="B86" t="s">
         <v>208</v>
       </c>
       <c r="C86" s="1">
-        <v>143000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>94.99433391</v>
+        <v>106.5864677</v>
       </c>
       <c r="E86" s="1">
-        <v>98.803</v>
+        <v>105.40625</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>141288.29</v>
+        <v>210812.5</v>
       </c>
       <c r="I86" s="1">
-        <v>-3554.09</v>
+        <v>6619.36</v>
       </c>
       <c r="J86" s="1">
-        <v>-2.5154880139041</v>
+        <v>3.1399276608361</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" t="s">
         <v>209</v>
       </c>
       <c r="M86" s="1">
-        <v>135841.9</v>
+        <v>213172.93</v>
       </c>
       <c r="N86" s="1">
-        <v>137734.2</v>
+        <v>217431.86</v>
       </c>
       <c r="O86" s="1">
-        <v>0.23</v>
+        <v>0.36</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>210</v>
       </c>
       <c r="B87" t="s">
         <v>211</v>
       </c>
       <c r="C87" s="1">
-        <v>100000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>104.22631616</v>
+        <v>99.30988666</v>
       </c>
       <c r="E87" s="1">
-        <v>107.26644</v>
+        <v>101.536286</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>107266.44</v>
+        <v>244702.45</v>
       </c>
       <c r="I87" s="1">
-        <v>1288.64</v>
+        <v>283.4</v>
       </c>
       <c r="J87" s="1">
-        <v>1.2013449873045</v>
+        <v>0.11581412446014</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" t="s">
         <v>212</v>
       </c>
       <c r="M87" s="1">
-        <v>104226.31</v>
+        <v>239336.82</v>
       </c>
       <c r="N87" s="1">
-        <v>108555.08</v>
+        <v>244985.85</v>
       </c>
       <c r="O87" s="1">
-        <v>0.18</v>
+        <v>0.41</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>213</v>
       </c>
       <c r="B88" t="s">
         <v>214</v>
       </c>
       <c r="C88" s="1">
         <v>100000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>107.6481067</v>
+        <v>89.38118112</v>
       </c>
       <c r="E88" s="1">
-        <v>111.205</v>
+        <v>87.72907</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>111205.0</v>
+        <v>87729.07</v>
       </c>
       <c r="I88" s="1">
-        <v>1528.72</v>
+        <v>3126.43</v>
       </c>
       <c r="J88" s="1">
-        <v>1.3746863900004</v>
+        <v>3.5637332072482</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" t="s">
         <v>215</v>
       </c>
       <c r="M88" s="1">
-        <v>107648.1</v>
+        <v>89381.18</v>
       </c>
       <c r="N88" s="1">
-        <v>112733.72</v>
+        <v>90855.5</v>
       </c>
       <c r="O88" s="1">
-        <v>0.19</v>
+        <v>0.15</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>216</v>
       </c>
       <c r="B89" t="s">
         <v>217</v>
       </c>
       <c r="C89" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>97.76887159</v>
+        <v>100.32741869</v>
       </c>
       <c r="E89" s="1">
-        <v>100.0</v>
+        <v>114.752053</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>200000.0</v>
+        <v>344256.16</v>
       </c>
       <c r="I89" s="1">
-        <v>2550.24</v>
+        <v>-35201.64</v>
       </c>
       <c r="J89" s="1">
-        <v>1.27512</v>
+        <v>-10.225420512446</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" t="s">
         <v>218</v>
       </c>
       <c r="M89" s="1">
-        <v>195537.74</v>
+        <v>300982.26</v>
       </c>
       <c r="N89" s="1">
-        <v>202550.24</v>
+        <v>309054.52</v>
       </c>
       <c r="O89" s="1">
-        <v>0.34</v>
+        <v>0.52</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>219</v>
       </c>
       <c r="B90" t="s">
         <v>220</v>
       </c>
       <c r="C90" s="1">
-        <v>300000.0</v>
+        <v>198000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>99.45691042</v>
+        <v>100.19584402</v>
       </c>
       <c r="E90" s="1">
-        <v>101.80409</v>
+        <v>99.607</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>305412.27</v>
+        <v>197221.86</v>
       </c>
       <c r="I90" s="1">
-        <v>1911.37</v>
+        <v>2850.27</v>
       </c>
       <c r="J90" s="1">
-        <v>0.62583274732217</v>
+        <v>1.4452099782448</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" t="s">
         <v>221</v>
       </c>
       <c r="M90" s="1">
-        <v>298370.74</v>
+        <v>198387.77</v>
       </c>
       <c r="N90" s="1">
-        <v>307323.64</v>
+        <v>200072.13</v>
       </c>
       <c r="O90" s="1">
-        <v>0.51</v>
+        <v>0.33</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>222</v>
       </c>
       <c r="B91" t="s">
         <v>223</v>
       </c>
       <c r="C91" s="1">
         <v>200000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>105.64062036</v>
+        <v>99.35181613</v>
       </c>
       <c r="E91" s="1">
-        <v>105.40625</v>
+        <v>99.991</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>210812.5</v>
+        <v>199982.0</v>
       </c>
       <c r="I91" s="1">
-        <v>3635.64</v>
+        <v>4743.55</v>
       </c>
       <c r="J91" s="1">
-        <v>1.7245846427513</v>
+        <v>2.3719884789631</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" t="s">
         <v>224</v>
       </c>
       <c r="M91" s="1">
-        <v>211281.24</v>
+        <v>198703.63</v>
       </c>
       <c r="N91" s="1">
-        <v>214448.14</v>
+        <v>204725.55</v>
       </c>
       <c r="O91" s="1">
-        <v>0.36</v>
+        <v>0.34</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>225</v>
       </c>
       <c r="B92" t="s">
         <v>226</v>
       </c>
       <c r="C92" s="1">
-        <v>241000.0</v>
+        <v>361000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>97.80886899</v>
+        <v>99.02291422</v>
       </c>
       <c r="E92" s="1">
-        <v>101.536286</v>
+        <v>99.459</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>244702.45</v>
+        <v>359046.99</v>
       </c>
       <c r="I92" s="1">
-        <v>-3983.36</v>
+        <v>1768.69</v>
       </c>
       <c r="J92" s="1">
-        <v>-1.6278382173942</v>
+        <v>0.4926068312117</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" t="s">
         <v>227</v>
       </c>
       <c r="M92" s="1">
-        <v>235719.38</v>
+        <v>357472.72</v>
       </c>
       <c r="N92" s="1">
-        <v>240719.09</v>
+        <v>360815.68</v>
       </c>
       <c r="O92" s="1">
-        <v>0.4</v>
+        <v>0.6</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>228</v>
       </c>
       <c r="B93" t="s">
         <v>229</v>
       </c>
       <c r="C93" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>87.7044069</v>
+        <v>98.53158518</v>
       </c>
       <c r="E93" s="1">
-        <v>86.70411</v>
+        <v>99.292</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>173408.22</v>
+        <v>297876.0</v>
       </c>
       <c r="I93" s="1">
-        <v>3266.35</v>
+        <v>365.33</v>
       </c>
       <c r="J93" s="1">
-        <v>1.8836188964975</v>
+        <v>0.12264499321865</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" t="s">
         <v>230</v>
       </c>
       <c r="M93" s="1">
-        <v>175408.82</v>
+        <v>295594.75</v>
       </c>
       <c r="N93" s="1">
-        <v>176674.57</v>
+        <v>298241.33</v>
       </c>
       <c r="O93" s="1">
-        <v>0.29</v>
+        <v>0.5</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>231</v>
       </c>
       <c r="B94" t="s">
         <v>232</v>
       </c>
       <c r="C94" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>87.62104362</v>
+        <v>103.96648428</v>
       </c>
       <c r="E94" s="1">
-        <v>87.72907</v>
+        <v>107.330955</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>87729.07</v>
+        <v>214661.91</v>
       </c>
       <c r="I94" s="1">
-        <v>1212.18</v>
+        <v>2181.58</v>
       </c>
       <c r="J94" s="1">
-        <v>1.3817312778991</v>
+        <v>1.0162864944228</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" t="s">
         <v>233</v>
       </c>
       <c r="M94" s="1">
-        <v>87621.04</v>
+        <v>207932.96</v>
       </c>
       <c r="N94" s="1">
-        <v>88941.25</v>
+        <v>216843.49</v>
       </c>
       <c r="O94" s="1">
-        <v>0.15</v>
+        <v>0.36</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>234</v>
       </c>
       <c r="B95" t="s">
         <v>235</v>
       </c>
       <c r="C95" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.27743152</v>
+        <v>98.37276804</v>
       </c>
       <c r="E95" s="1">
-        <v>114.752053</v>
+        <v>99.860205</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>344256.16</v>
+        <v>199720.41</v>
       </c>
       <c r="I95" s="1">
-        <v>-36183.8</v>
+        <v>1334.03</v>
       </c>
       <c r="J95" s="1">
-        <v>-10.510719691988</v>
+        <v>0.6679487589676</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" t="s">
         <v>236</v>
       </c>
       <c r="M95" s="1">
-        <v>300832.29</v>
+        <v>196745.54</v>
       </c>
       <c r="N95" s="1">
-        <v>308072.36</v>
+        <v>201054.44</v>
       </c>
       <c r="O95" s="1">
-        <v>0.51</v>
+        <v>0.34</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>237</v>
       </c>
       <c r="B96" t="s">
         <v>238</v>
       </c>
       <c r="C96" s="1">
-        <v>280000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>97.35265666</v>
+        <v>99.18702235</v>
       </c>
       <c r="E96" s="1">
-        <v>99.799</v>
+        <v>99.84809</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>279437.2</v>
+        <v>99848.09</v>
       </c>
       <c r="I96" s="1">
-        <v>-3205.93</v>
+        <v>-87.78</v>
       </c>
       <c r="J96" s="1">
-        <v>-1.1472810348801</v>
+        <v>-0.087913549473004</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
-      <c r="L96" t="s">
-        <v>239</v>
+      <c r="L96">
+        <v>573.29</v>
       </c>
       <c r="M96" s="1">
-        <v>272587.43</v>
+        <v>99187.02</v>
       </c>
       <c r="N96" s="1">
-        <v>276231.27</v>
+        <v>99760.31</v>
       </c>
       <c r="O96" s="1">
-        <v>0.46</v>
+        <v>0.17</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>239</v>
+      </c>
+      <c r="B97" t="s">
         <v>240</v>
       </c>
-      <c r="B97" t="s">
+      <c r="C97" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>99.83072033</v>
+      </c>
+      <c r="E97" s="1">
+        <v>102.14904</v>
+      </c>
+      <c r="F97" t="s">
+        <v>8</v>
+      </c>
+      <c r="G97">
+        <v>1.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>204298.08</v>
+      </c>
+      <c r="I97" s="1">
+        <v>1466.1</v>
+      </c>
+      <c r="J97" s="1">
+        <v>0.71762788960131</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" t="s">
         <v>241</v>
       </c>
-      <c r="C97" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M97" s="1">
-        <v>196995.07</v>
+        <v>199661.44</v>
       </c>
       <c r="N97" s="1">
-        <v>198130.18</v>
+        <v>205764.18</v>
       </c>
       <c r="O97" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>242</v>
+      </c>
+      <c r="B98" t="s">
         <v>243</v>
       </c>
-      <c r="B98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C98" s="1">
-        <v>200000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>98.96449683</v>
+        <v>100.35991824</v>
       </c>
       <c r="E98" s="1">
-        <v>99.991</v>
+        <v>99.298</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>199982.0</v>
+        <v>296901.02</v>
       </c>
       <c r="I98" s="1">
-        <v>3393.57</v>
+        <v>3841.74</v>
       </c>
       <c r="J98" s="1">
-        <v>1.6969377243952</v>
+        <v>1.2939463798407</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
-      <c r="L98" t="s">
-        <v>245</v>
+      <c r="L98">
+        <v>666.61</v>
       </c>
       <c r="M98" s="1">
-        <v>197928.99</v>
+        <v>300076.15</v>
       </c>
       <c r="N98" s="1">
-        <v>203375.57</v>
+        <v>300742.76</v>
       </c>
       <c r="O98" s="1">
-        <v>0.34</v>
+        <v>0.5</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>244</v>
+      </c>
+      <c r="B99" t="s">
+        <v>245</v>
+      </c>
+      <c r="C99" s="1">
+        <v>243000.0</v>
+      </c>
+      <c r="D99" s="1">
+        <v>98.56524915</v>
+      </c>
+      <c r="E99" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F99" t="s">
+        <v>8</v>
+      </c>
+      <c r="G99">
+        <v>1.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>243000.0</v>
+      </c>
+      <c r="I99" s="1">
+        <v>185.4</v>
+      </c>
+      <c r="J99" s="1">
+        <v>0.076296296296296</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" t="s">
         <v>246</v>
       </c>
-      <c r="B99" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M99" s="1">
-        <v>100008.33</v>
+        <v>239513.56</v>
       </c>
       <c r="N99" s="1">
-        <v>100768.6</v>
+        <v>243185.4</v>
       </c>
       <c r="O99" s="1">
-        <v>0.17</v>
+        <v>0.41</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>247</v>
+      </c>
+      <c r="B100" t="s">
         <v>248</v>
       </c>
-      <c r="B100" t="s">
+      <c r="C100" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>99.11515237</v>
+      </c>
+      <c r="E100" s="1">
+        <v>101.80907</v>
+      </c>
+      <c r="F100" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>1.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>203618.14</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-3441.08</v>
+      </c>
+      <c r="J100" s="1">
+        <v>-1.6899673084137</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" t="s">
         <v>249</v>
       </c>
-      <c r="C100" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M100" s="1">
-        <v>105088.76</v>
+        <v>198230.31</v>
       </c>
       <c r="N100" s="1">
-        <v>107185.68</v>
+        <v>200177.06</v>
       </c>
       <c r="O100" s="1">
-        <v>0.18</v>
+        <v>0.33</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>250</v>
+      </c>
+      <c r="B101" t="s">
         <v>251</v>
       </c>
-      <c r="B101" t="s">
+      <c r="C101" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>103.5494718</v>
+      </c>
+      <c r="E101" s="1">
+        <v>107.83085</v>
+      </c>
+      <c r="F101" t="s">
+        <v>8</v>
+      </c>
+      <c r="G101">
+        <v>1.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>107830.85</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-1919.39</v>
+      </c>
+      <c r="J101" s="1">
+        <v>-1.7800008068192</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" t="s">
         <v>252</v>
       </c>
-      <c r="C101" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M101" s="1">
-        <v>353370.01</v>
+        <v>103549.47</v>
       </c>
       <c r="N101" s="1">
-        <v>355748.65</v>
+        <v>105911.46</v>
       </c>
       <c r="O101" s="1">
-        <v>0.59</v>
+        <v>0.18</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>253</v>
+      </c>
+      <c r="B102" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
       <c r="C102" s="1">
         <v>300000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>97.21742223</v>
+        <v>106.30349223</v>
       </c>
       <c r="E102" s="1">
-        <v>99.292</v>
+        <v>109.55781</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>297876.0</v>
+        <v>328673.43</v>
       </c>
       <c r="I102" s="1">
-        <v>-4440.17</v>
+        <v>-3555.42</v>
       </c>
       <c r="J102" s="1">
-        <v>-1.4906101867891</v>
+        <v>-1.0817485307529</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="M102" s="1">
-        <v>291652.27</v>
+        <v>318910.48</v>
       </c>
       <c r="N102" s="1">
-        <v>293435.83</v>
+        <v>325118.01</v>
       </c>
       <c r="O102" s="1">
-        <v>0.49</v>
+        <v>0.54</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>256</v>
+      </c>
+      <c r="B103" t="s">
         <v>257</v>
       </c>
-      <c r="B103" t="s">
+      <c r="C103" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>100.77165422</v>
+      </c>
+      <c r="E103" s="1">
+        <v>102.95621</v>
+      </c>
+      <c r="F103" t="s">
+        <v>8</v>
+      </c>
+      <c r="G103">
+        <v>1.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>411824.84</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-4661.51</v>
+      </c>
+      <c r="J103" s="1">
+        <v>-1.1319156950319</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" t="s">
         <v>258</v>
       </c>
-      <c r="C103" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M103" s="1">
-        <v>205102.5</v>
+        <v>403086.62</v>
       </c>
       <c r="N103" s="1">
-        <v>213195.55</v>
+        <v>407163.33</v>
       </c>
       <c r="O103" s="1">
-        <v>0.35</v>
+        <v>0.68</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>259</v>
+      </c>
+      <c r="B104" t="s">
         <v>260</v>
       </c>
-      <c r="B104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C104" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>97.33477781</v>
+        <v>97.27515653</v>
       </c>
       <c r="E104" s="1">
-        <v>99.860205</v>
+        <v>93.94781</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>199720.41</v>
+        <v>93947.81</v>
       </c>
       <c r="I104" s="1">
-        <v>-1296.74</v>
+        <v>3869.81</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.64927765770158</v>
+        <v>4.1191061292435</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104" t="s">
-        <v>262</v>
+      <c r="L104">
+        <v>542.47</v>
       </c>
       <c r="M104" s="1">
-        <v>194669.56</v>
+        <v>97275.15</v>
       </c>
       <c r="N104" s="1">
-        <v>198423.67</v>
+        <v>97817.62</v>
       </c>
       <c r="O104" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="B105" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="C105" s="1">
         <v>200000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>98.11562764</v>
+        <v>100.07707605</v>
       </c>
       <c r="E105" s="1">
-        <v>99.848095</v>
+        <v>101.27229</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>199696.19</v>
+        <v>202544.58</v>
       </c>
       <c r="I105" s="1">
-        <v>-2873.15</v>
+        <v>906.53</v>
       </c>
       <c r="J105" s="1">
-        <v>-1.4387605492123</v>
+        <v>0.44757060396284</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
-      <c r="L105">
-        <v>591.78</v>
+      <c r="L105" t="s">
+        <v>263</v>
       </c>
       <c r="M105" s="1">
-        <v>196231.26</v>
+        <v>200154.15</v>
       </c>
       <c r="N105" s="1">
-        <v>196823.04</v>
+        <v>203451.11</v>
       </c>
       <c r="O105" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>264</v>
+      </c>
+      <c r="B106" t="s">
         <v>265</v>
       </c>
-      <c r="B106" t="s">
+      <c r="C106" s="1">
+        <v>239000.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>98.39131922</v>
+      </c>
+      <c r="E106" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="F106" t="s">
+        <v>8</v>
+      </c>
+      <c r="G106">
+        <v>1.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>237871.92</v>
+      </c>
+      <c r="I106" s="1">
+        <v>752.93</v>
+      </c>
+      <c r="J106" s="1">
+        <v>0.31652748252085</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" t="s">
         <v>266</v>
       </c>
-      <c r="C106" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M106" s="1">
-        <v>395148.26</v>
+        <v>235155.26</v>
       </c>
       <c r="N106" s="1">
-        <v>406244.15</v>
+        <v>238624.85</v>
       </c>
       <c r="O106" s="1">
-        <v>0.68</v>
+        <v>0.4</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>267</v>
+      </c>
+      <c r="B107" t="s">
         <v>268</v>
       </c>
-      <c r="B107" t="s">
+      <c r="C107" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D107" s="1">
+        <v>97.83055625</v>
+      </c>
+      <c r="E107" s="1">
+        <v>100.689793</v>
+      </c>
+      <c r="F107" t="s">
+        <v>8</v>
+      </c>
+      <c r="G107">
+        <v>1.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>302069.38</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-2918.81</v>
+      </c>
+      <c r="J107" s="1">
+        <v>-0.96627139102944</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" t="s">
         <v>269</v>
       </c>
-      <c r="C107" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M107" s="1">
-        <v>236610.32</v>
+        <v>293491.67</v>
       </c>
       <c r="N107" s="1">
-        <v>239610.48</v>
+        <v>299150.57</v>
       </c>
       <c r="O107" s="1">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>270</v>
+      </c>
+      <c r="B108" t="s">
         <v>271</v>
       </c>
-      <c r="B108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C108" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>97.73236095</v>
+        <v>100.68064384</v>
       </c>
       <c r="E108" s="1">
-        <v>101.80907</v>
+        <v>99.861</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>203618.14</v>
+        <v>99861.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-6827.97</v>
+        <v>1754.58</v>
       </c>
       <c r="J108" s="1">
-        <v>-3.3533210744387</v>
+        <v>1.7570222609427</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108" t="s">
-        <v>273</v>
+      <c r="L108">
+        <v>934.93</v>
       </c>
       <c r="M108" s="1">
-        <v>195464.72</v>
+        <v>100680.65</v>
       </c>
       <c r="N108" s="1">
-        <v>196790.17</v>
+        <v>101615.58</v>
       </c>
       <c r="O108" s="1">
-        <v>0.33</v>
+        <v>0.17</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>272</v>
+      </c>
+      <c r="B109" t="s">
+        <v>273</v>
+      </c>
+      <c r="C109" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D109" s="1">
+        <v>98.29410081</v>
+      </c>
+      <c r="E109" s="1">
+        <v>101.46918</v>
+      </c>
+      <c r="F109" t="s">
+        <v>8</v>
+      </c>
+      <c r="G109">
+        <v>1.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>202938.36</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-2952.9</v>
+      </c>
+      <c r="J109" s="1">
+        <v>-1.4550723677869</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" t="s">
         <v>274</v>
       </c>
-      <c r="B109" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M109" s="1">
-        <v>102499.27</v>
+        <v>196588.2</v>
       </c>
       <c r="N109" s="1">
-        <v>104522.22</v>
+        <v>199985.46</v>
       </c>
       <c r="O109" s="1">
-        <v>0.17</v>
+        <v>0.33</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>275</v>
+      </c>
+      <c r="B110" t="s">
+        <v>276</v>
+      </c>
+      <c r="C110" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>96.24913118</v>
+      </c>
+      <c r="E110" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="F110" t="s">
+        <v>8</v>
+      </c>
+      <c r="G110">
+        <v>1.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>198154.0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-1628.34</v>
+      </c>
+      <c r="J110" s="1">
+        <v>-0.82175479677423</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" t="s">
         <v>277</v>
       </c>
-      <c r="B110" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M110" s="1">
-        <v>315261.32</v>
+        <v>192498.26</v>
       </c>
       <c r="N110" s="1">
-        <v>320297.62</v>
+        <v>196525.66</v>
       </c>
       <c r="O110" s="1">
-        <v>0.53</v>
+        <v>0.33</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>278</v>
+      </c>
+      <c r="B111" t="s">
+        <v>279</v>
+      </c>
+      <c r="C111" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D111" s="1">
+        <v>93.73855618</v>
+      </c>
+      <c r="E111" s="1">
+        <v>92.52377</v>
+      </c>
+      <c r="F111" t="s">
+        <v>8</v>
+      </c>
+      <c r="G111">
+        <v>1.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>185047.54</v>
+      </c>
+      <c r="I111" s="1">
+        <v>3474.78</v>
+      </c>
+      <c r="J111" s="1">
+        <v>1.8777769215414</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" t="s">
         <v>280</v>
       </c>
-      <c r="B111" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M111" s="1">
-        <v>396677.58</v>
+        <v>187477.11</v>
       </c>
       <c r="N111" s="1">
-        <v>399439.22</v>
+        <v>188522.32</v>
       </c>
       <c r="O111" s="1">
-        <v>0.66</v>
+        <v>0.32</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="B112" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C112" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>96.61050129</v>
+        <v>103.47374371</v>
       </c>
       <c r="E112" s="1">
-        <v>93.94781</v>
+        <v>109.343945</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>93947.81</v>
+        <v>218687.89</v>
       </c>
       <c r="I112" s="1">
-        <v>3143.51</v>
+        <v>-11037.66</v>
       </c>
       <c r="J112" s="1">
-        <v>3.3460173260026</v>
+        <v>-5.0472204930963</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
-        <v>480.82</v>
+        <v>702.74</v>
       </c>
       <c r="M112" s="1">
-        <v>96610.5</v>
+        <v>206947.49</v>
       </c>
       <c r="N112" s="1">
-        <v>97091.32</v>
+        <v>207650.23</v>
       </c>
       <c r="O112" s="1">
-        <v>0.16</v>
+        <v>0.35</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>283</v>
+      </c>
+      <c r="B113" t="s">
+        <v>284</v>
+      </c>
+      <c r="C113" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D113" s="1">
+        <v>99.33812804</v>
+      </c>
+      <c r="E113" s="1">
+        <v>102.00267</v>
+      </c>
+      <c r="F113" t="s">
+        <v>8</v>
+      </c>
+      <c r="G113">
+        <v>1.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>306008.01</v>
+      </c>
+      <c r="I113" s="1">
+        <v>790.62</v>
+      </c>
+      <c r="J113" s="1">
+        <v>0.25836578591521</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" t="s">
         <v>285</v>
       </c>
-      <c r="B113" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M113" s="1">
-        <v>199236.12</v>
+        <v>298014.38</v>
       </c>
       <c r="N113" s="1">
-        <v>201890.82</v>
+        <v>306798.63</v>
       </c>
       <c r="O113" s="1">
-        <v>0.34</v>
+        <v>0.51</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>286</v>
+      </c>
+      <c r="B114" t="s">
+        <v>287</v>
+      </c>
+      <c r="C114" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D114" s="1">
+        <v>93.89564799</v>
+      </c>
+      <c r="E114" s="1">
+        <v>110.17804</v>
+      </c>
+      <c r="F114" t="s">
+        <v>8</v>
+      </c>
+      <c r="G114">
+        <v>1.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>440712.16</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-56992.58</v>
+      </c>
+      <c r="J114" s="1">
+        <v>-12.931928177339</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" t="s">
         <v>288</v>
       </c>
-      <c r="B114" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M114" s="1">
-        <v>232569.13</v>
+        <v>375582.59</v>
       </c>
       <c r="N114" s="1">
-        <v>235375.74</v>
+        <v>383719.58</v>
       </c>
       <c r="O114" s="1">
-        <v>0.39</v>
+        <v>0.64</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>289</v>
+      </c>
+      <c r="B115" t="s">
+        <v>290</v>
+      </c>
+      <c r="C115" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D115" s="1">
+        <v>101.1868139</v>
+      </c>
+      <c r="E115" s="1">
+        <v>118.97397</v>
+      </c>
+      <c r="F115" t="s">
+        <v>8</v>
+      </c>
+      <c r="G115">
+        <v>1.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>118973.97</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-13878.94</v>
+      </c>
+      <c r="J115" s="1">
+        <v>-11.665526501301</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" t="s">
         <v>291</v>
       </c>
-      <c r="B115" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M115" s="1">
-        <v>291150.44</v>
+        <v>101186.81</v>
       </c>
       <c r="N115" s="1">
-        <v>295977.15</v>
+        <v>105095.03</v>
       </c>
       <c r="O115" s="1">
-        <v>0.49</v>
+        <v>0.18</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="B116" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="C116" s="1">
-        <v>100000.0</v>
+        <v>214000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.54081629</v>
+        <v>101.87684903</v>
       </c>
       <c r="E116" s="1">
-        <v>99.861</v>
+        <v>99.943</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>99861.0</v>
+        <v>213878.02</v>
       </c>
       <c r="I116" s="1">
-        <v>306.53</v>
+        <v>4654.38</v>
       </c>
       <c r="J116" s="1">
-        <v>0.30695666977098</v>
+        <v>2.1761843503133</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
-        <v>626.71</v>
+        <v>515.95</v>
       </c>
       <c r="M116" s="1">
-        <v>99540.82</v>
+        <v>218016.45</v>
       </c>
       <c r="N116" s="1">
-        <v>100167.53</v>
+        <v>218532.4</v>
       </c>
       <c r="O116" s="1">
-        <v>0.17</v>
+        <v>0.37</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
+        <v>294</v>
+      </c>
+      <c r="B117" t="s">
+        <v>295</v>
+      </c>
+      <c r="C117" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D117" s="1">
+        <v>101.69247045</v>
+      </c>
+      <c r="E117" s="1">
+        <v>103.19873</v>
+      </c>
+      <c r="F117" t="s">
+        <v>8</v>
+      </c>
+      <c r="G117">
+        <v>1.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>103198.73</v>
+      </c>
+      <c r="I117" s="1">
+        <v>1573.19</v>
+      </c>
+      <c r="J117" s="1">
+        <v>1.5244276746429</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" t="s">
         <v>296</v>
       </c>
-      <c r="B117" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M117" s="1">
-        <v>193601.91</v>
+        <v>101692.47</v>
       </c>
       <c r="N117" s="1">
-        <v>196362.18</v>
+        <v>104771.92</v>
       </c>
       <c r="O117" s="1">
-        <v>0.33</v>
+        <v>0.18</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="B118" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="C118" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>95.21472239</v>
+        <v>100.44959715</v>
       </c>
       <c r="E118" s="1">
-        <v>99.077</v>
+        <v>103.308053</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>198154.0</v>
+        <v>309924.16</v>
       </c>
       <c r="I118" s="1">
-        <v>-4272.5</v>
+        <v>-8159.27</v>
       </c>
       <c r="J118" s="1">
-        <v>-2.1561512762801</v>
+        <v>-2.6326666498023</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
-      <c r="L118" t="s">
-        <v>301</v>
+      <c r="L118">
+        <v>416.1</v>
       </c>
       <c r="M118" s="1">
-        <v>190429.45</v>
+        <v>301348.79</v>
       </c>
       <c r="N118" s="1">
-        <v>193881.5</v>
+        <v>301764.89</v>
       </c>
       <c r="O118" s="1">
-        <v>0.32</v>
+        <v>0.5</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="B119" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="C119" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>93.98005223</v>
+        <v>104.14691535</v>
       </c>
       <c r="E119" s="1">
-        <v>92.52377</v>
+        <v>108.631028</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>185047.54</v>
+        <v>434524.11</v>
       </c>
       <c r="I119" s="1">
-        <v>3813.93</v>
+        <v>-1615.9</v>
       </c>
       <c r="J119" s="1">
-        <v>2.0610541485718</v>
+        <v>-0.37187809900813</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
-      <c r="L119">
-        <v>901.37</v>
+      <c r="L119" t="s">
+        <v>301</v>
       </c>
       <c r="M119" s="1">
-        <v>187960.1</v>
+        <v>416587.66</v>
       </c>
       <c r="N119" s="1">
-        <v>188861.47</v>
+        <v>432908.21</v>
       </c>
       <c r="O119" s="1">
-        <v>0.31</v>
+        <v>0.72</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
+        <v>302</v>
+      </c>
+      <c r="B120" t="s">
+        <v>303</v>
+      </c>
+      <c r="C120" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D120" s="1">
+        <v>100.31417846</v>
+      </c>
+      <c r="E120" s="1">
+        <v>103.866857</v>
+      </c>
+      <c r="F120" t="s">
+        <v>8</v>
+      </c>
+      <c r="G120">
+        <v>1.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>311600.57</v>
+      </c>
+      <c r="I120" s="1">
+        <v>699.84</v>
+      </c>
+      <c r="J120" s="1">
+        <v>0.22459522458512</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120" t="s">
         <v>304</v>
       </c>
-      <c r="B120" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M120" s="1">
-        <v>205626.05</v>
+        <v>300942.53</v>
       </c>
       <c r="N120" s="1">
-        <v>215047.97</v>
+        <v>312300.41</v>
       </c>
       <c r="O120" s="1">
-        <v>0.36</v>
+        <v>0.52</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
+        <v>305</v>
+      </c>
+      <c r="B121" t="s">
+        <v>306</v>
+      </c>
+      <c r="C121" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D121" s="1">
+        <v>103.22208589</v>
+      </c>
+      <c r="E121" s="1">
+        <v>106.10956</v>
+      </c>
+      <c r="F121" t="s">
+        <v>8</v>
+      </c>
+      <c r="G121">
+        <v>1.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>212219.12</v>
+      </c>
+      <c r="I121" s="1">
+        <v>3265.22</v>
+      </c>
+      <c r="J121" s="1">
+        <v>1.5386078313773</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121" t="s">
         <v>307</v>
       </c>
-      <c r="B121" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M121" s="1">
-        <v>293732.6</v>
+        <v>206444.18</v>
       </c>
       <c r="N121" s="1">
-        <v>301746.3</v>
+        <v>215484.34</v>
       </c>
       <c r="O121" s="1">
-        <v>0.5</v>
+        <v>0.36</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
+        <v>308</v>
+      </c>
+      <c r="B122" t="s">
+        <v>309</v>
+      </c>
+      <c r="C122" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D122" s="1">
+        <v>99.55696083</v>
+      </c>
+      <c r="E122" s="1">
+        <v>99.852</v>
+      </c>
+      <c r="F122" t="s">
+        <v>8</v>
+      </c>
+      <c r="G122">
+        <v>1.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>199704.0</v>
+      </c>
+      <c r="I122" s="1">
+        <v>1229.1</v>
+      </c>
+      <c r="J122" s="1">
+        <v>0.61546088210552</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" t="s">
         <v>310</v>
       </c>
-      <c r="B122" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M122" s="1">
-        <v>370128.07</v>
+        <v>199113.92</v>
       </c>
       <c r="N122" s="1">
-        <v>377443.14</v>
+        <v>200933.1</v>
       </c>
       <c r="O122" s="1">
-        <v>0.63</v>
+        <v>0.34</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
+        <v>311</v>
+      </c>
+      <c r="B123" t="s">
+        <v>312</v>
+      </c>
+      <c r="C123" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D123" s="1">
+        <v>107.06626004</v>
+      </c>
+      <c r="E123" s="1">
+        <v>111.32808</v>
+      </c>
+      <c r="F123" t="s">
+        <v>8</v>
+      </c>
+      <c r="G123">
+        <v>1.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>222656.16</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-5934.6</v>
+      </c>
+      <c r="J123" s="1">
+        <v>-2.665365287895</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" t="s">
         <v>313</v>
       </c>
-      <c r="B123" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M123" s="1">
-        <v>101157.89</v>
+        <v>214132.52</v>
       </c>
       <c r="N123" s="1">
-        <v>104696.25</v>
+        <v>216721.56</v>
       </c>
       <c r="O123" s="1">
-        <v>0.17</v>
+        <v>0.36</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
+        <v>314</v>
+      </c>
+      <c r="B124" t="s">
+        <v>315</v>
+      </c>
+      <c r="C124" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D124" s="1">
+        <v>100.17689319</v>
+      </c>
+      <c r="E124" s="1">
+        <v>101.18063</v>
+      </c>
+      <c r="F124" t="s">
+        <v>8</v>
+      </c>
+      <c r="G124">
+        <v>1.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>202361.26</v>
+      </c>
+      <c r="I124" s="1">
+        <v>1913.07</v>
+      </c>
+      <c r="J124" s="1">
+        <v>0.94537363525015</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124" t="s">
         <v>316</v>
       </c>
-      <c r="B124" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M124" s="1">
-        <v>100459.34</v>
+        <v>200353.78</v>
       </c>
       <c r="N124" s="1">
-        <v>103210.02</v>
+        <v>204274.33</v>
       </c>
       <c r="O124" s="1">
-        <v>0.17</v>
+        <v>0.34</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="B125" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="C125" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>99.43415561</v>
+        <v>101.1914487</v>
       </c>
       <c r="E125" s="1">
-        <v>103.308053</v>
+        <v>100.0</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>309924.16</v>
+        <v>100000.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-1912.79</v>
+        <v>1419.59</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.61718002236418</v>
+        <v>1.41959</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
-      <c r="L125" t="s">
-        <v>321</v>
+      <c r="L125">
+        <v>228.14</v>
       </c>
       <c r="M125" s="1">
-        <v>298302.47</v>
+        <v>101191.45</v>
       </c>
       <c r="N125" s="1">
-        <v>308011.37</v>
+        <v>101419.59</v>
       </c>
       <c r="O125" s="1">
-        <v>0.51</v>
+        <v>0.17</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="B126" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="C126" s="1">
-        <v>400000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>102.38201346</v>
+        <v>100.47264147</v>
       </c>
       <c r="E126" s="1">
-        <v>108.631028</v>
+        <v>99.662</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>434524.11</v>
+        <v>134543.7</v>
       </c>
       <c r="I126" s="1">
-        <v>-10196.06</v>
+        <v>1107.77</v>
       </c>
       <c r="J126" s="1">
-        <v>-2.3464888979348</v>
+        <v>0.82335330453971</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
-      <c r="L126" t="s">
-        <v>324</v>
+      <c r="L126">
+        <v>13.41</v>
       </c>
       <c r="M126" s="1">
-        <v>409528.05</v>
+        <v>135638.06</v>
       </c>
       <c r="N126" s="1">
-        <v>424328.05</v>
+        <v>135651.47</v>
       </c>
       <c r="O126" s="1">
-        <v>0.71</v>
+        <v>0.23</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="B127" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="C127" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>92.49649214</v>
+        <v>94.07319657</v>
       </c>
       <c r="E127" s="1">
-        <v>89.952795</v>
+        <v>92.13552</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>179905.59</v>
+        <v>92135.52</v>
       </c>
       <c r="I127" s="1">
-        <v>6402.46</v>
+        <v>2680.83</v>
       </c>
       <c r="J127" s="1">
-        <v>3.5587888069515</v>
+        <v>2.9096595970805</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
-      <c r="L127" t="s">
-        <v>327</v>
+      <c r="L127">
+        <v>743.15</v>
       </c>
       <c r="M127" s="1">
-        <v>184992.98</v>
+        <v>94073.2</v>
       </c>
       <c r="N127" s="1">
-        <v>186308.05</v>
+        <v>94816.35</v>
       </c>
       <c r="O127" s="1">
-        <v>0.31</v>
+        <v>0.16</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="B128" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="C128" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>98.70247894</v>
+        <v>99.35432857</v>
       </c>
       <c r="E128" s="1">
-        <v>103.866857</v>
+        <v>99.589</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>311600.57</v>
+        <v>99589.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-5152.38</v>
+        <v>403.34</v>
       </c>
       <c r="J128" s="1">
-        <v>-1.6535207236623</v>
+        <v>0.40500456877768</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
-      <c r="L128" t="s">
-        <v>330</v>
+      <c r="L128">
+        <v>638.01</v>
       </c>
       <c r="M128" s="1">
-        <v>296107.44</v>
+        <v>99354.33</v>
       </c>
       <c r="N128" s="1">
-        <v>306448.19</v>
+        <v>99992.34</v>
       </c>
       <c r="O128" s="1">
-        <v>0.51</v>
+        <v>0.17</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="B129" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="C129" s="1">
         <v>200000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>102.41801741</v>
+        <v>104.68626499</v>
       </c>
       <c r="E129" s="1">
-        <v>105.294465</v>
+        <v>107.779585</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>210588.93</v>
+        <v>215559.17</v>
       </c>
       <c r="I129" s="1">
-        <v>2293.68</v>
+        <v>114.73</v>
       </c>
       <c r="J129" s="1">
-        <v>1.0891740605738</v>
+        <v>0.053224365263607</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
       <c r="M129" s="1">
-        <v>204836.03</v>
+        <v>209372.53</v>
       </c>
       <c r="N129" s="1">
-        <v>212882.61</v>
+        <v>215673.9</v>
       </c>
       <c r="O129" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="B130" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
       <c r="C130" s="1">
         <v>200000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>102.31911733</v>
+        <v>85.28825386</v>
       </c>
       <c r="E130" s="1">
-        <v>106.10956</v>
+        <v>86.13295</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>212219.12</v>
+        <v>172265.9</v>
       </c>
       <c r="I130" s="1">
-        <v>668.59</v>
+        <v>-723.64</v>
       </c>
       <c r="J130" s="1">
-        <v>0.31504701367153</v>
+        <v>-0.42007152895611</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
-      <c r="L130" t="s">
-        <v>336</v>
+      <c r="L130">
+        <v>965.75</v>
       </c>
       <c r="M130" s="1">
-        <v>204638.23</v>
+        <v>170576.51</v>
       </c>
       <c r="N130" s="1">
-        <v>212887.71</v>
+        <v>171542.26</v>
       </c>
       <c r="O130" s="1">
-        <v>0.35</v>
+        <v>0.29</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="B131" t="s">
-        <v>338</v>
+        <v>331</v>
       </c>
       <c r="C131" s="1">
         <v>200000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>98.01298415</v>
+        <v>99.3368525</v>
       </c>
       <c r="E131" s="1">
-        <v>99.852</v>
+        <v>103.33767</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>199704.0</v>
+        <v>206675.34</v>
       </c>
       <c r="I131" s="1">
-        <v>-2516.39</v>
+        <v>-6390.68</v>
       </c>
       <c r="J131" s="1">
-        <v>-1.2600598886352</v>
+        <v>-3.092134746216</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" t="s">
-        <v>339</v>
+        <v>332</v>
       </c>
       <c r="M131" s="1">
-        <v>196025.97</v>
+        <v>198673.7</v>
       </c>
       <c r="N131" s="1">
-        <v>197187.61</v>
+        <v>200284.66</v>
       </c>
       <c r="O131" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>340</v>
+        <v>333</v>
       </c>
       <c r="B132" t="s">
-        <v>341</v>
+        <v>334</v>
       </c>
       <c r="C132" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>105.96242327</v>
+        <v>99.09070327</v>
       </c>
       <c r="E132" s="1">
-        <v>111.32808</v>
+        <v>103.0087</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>222656.16</v>
+        <v>103008.7</v>
       </c>
       <c r="I132" s="1">
-        <v>-9005.29</v>
+        <v>-1024.16</v>
       </c>
       <c r="J132" s="1">
-        <v>-4.0444827576295</v>
+        <v>-0.99424611707555</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="M132" s="1">
-        <v>211924.84</v>
+        <v>99090.7</v>
       </c>
       <c r="N132" s="1">
-        <v>213650.87</v>
+        <v>101984.54</v>
       </c>
       <c r="O132" s="1">
-        <v>0.36</v>
+        <v>0.17</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="B133" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
       <c r="C133" s="1">
         <v>200000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>98.10767298</v>
+        <v>97.99916095</v>
       </c>
       <c r="E133" s="1">
-        <v>99.507</v>
+        <v>100.96133</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>199014.0</v>
+        <v>201922.66</v>
       </c>
       <c r="I133" s="1">
-        <v>-2317.83</v>
+        <v>-1968.86</v>
       </c>
       <c r="J133" s="1">
-        <v>-1.164656757816</v>
+        <v>-0.97505648944997</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
-      <c r="L133">
-        <v>480.82</v>
+      <c r="L133" t="s">
+        <v>338</v>
       </c>
       <c r="M133" s="1">
-        <v>196215.35</v>
+        <v>195998.32</v>
       </c>
       <c r="N133" s="1">
-        <v>196696.17</v>
+        <v>199953.8</v>
       </c>
       <c r="O133" s="1">
         <v>0.33</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="B134" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="C134" s="1">
         <v>200000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>98.93201866</v>
+        <v>99.03126203</v>
       </c>
       <c r="E134" s="1">
-        <v>101.18063</v>
+        <v>100.0</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>202361.26</v>
+        <v>200000.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-1131.47</v>
+        <v>1920.83</v>
       </c>
       <c r="J134" s="1">
-        <v>-0.55913369980005</v>
+        <v>0.960415</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
       <c r="M134" s="1">
-        <v>197864.04</v>
+        <v>198062.53</v>
       </c>
       <c r="N134" s="1">
-        <v>201229.79</v>
+        <v>201920.83</v>
       </c>
       <c r="O134" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="B135" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="C135" s="1">
-        <v>200000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>98.33735197</v>
+        <v>98.20533514</v>
       </c>
       <c r="E135" s="1">
-        <v>102.31341</v>
+        <v>100.0</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>204626.82</v>
+        <v>360000.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-1339.85</v>
+        <v>2104.16</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.6547773160918</v>
+        <v>0.58448888888889</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="M135" s="1">
-        <v>196674.71</v>
+        <v>353539.21</v>
       </c>
       <c r="N135" s="1">
-        <v>203286.97</v>
+        <v>362104.16</v>
       </c>
       <c r="O135" s="1">
-        <v>0.34</v>
+        <v>0.61</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>351</v>
+        <v>345</v>
       </c>
       <c r="B136" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="C136" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>92.98886428</v>
+        <v>99.27391746</v>
       </c>
       <c r="E136" s="1">
-        <v>92.13552</v>
+        <v>100.73781</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>92135.52</v>
+        <v>201475.62</v>
       </c>
       <c r="I136" s="1">
-        <v>1452.66</v>
+        <v>4004.41</v>
       </c>
       <c r="J136" s="1">
-        <v>1.5766557783578</v>
+        <v>1.9875407257712</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
-      <c r="L136">
-        <v>599.32</v>
+      <c r="L136" t="s">
+        <v>347</v>
       </c>
       <c r="M136" s="1">
-        <v>92988.86</v>
+        <v>198547.84</v>
       </c>
       <c r="N136" s="1">
-        <v>93588.18</v>
+        <v>205480.03</v>
       </c>
       <c r="O136" s="1">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="B137" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="C137" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>98.35387661</v>
+        <v>82.0248403</v>
       </c>
       <c r="E137" s="1">
-        <v>99.589</v>
+        <v>97.799</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>99589.0</v>
+        <v>195598.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-874.51</v>
+        <v>-30753.8</v>
       </c>
       <c r="J137" s="1">
-        <v>-0.87811906937513</v>
+        <v>-15.722962402479</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
-        <v>360.62</v>
+        <v>794.52</v>
       </c>
       <c r="M137" s="1">
-        <v>98353.87</v>
+        <v>164049.68</v>
       </c>
       <c r="N137" s="1">
-        <v>98714.49</v>
+        <v>164844.2</v>
       </c>
       <c r="O137" s="1">
-        <v>0.16</v>
+        <v>0.28</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="B138" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="C138" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>103.74478655</v>
+        <v>97.72592007</v>
       </c>
       <c r="E138" s="1">
-        <v>107.779585</v>
+        <v>99.259</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>215559.17</v>
+        <v>297777.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-2590.14</v>
+        <v>-2729.38</v>
       </c>
       <c r="J138" s="1">
-        <v>-1.2015911918755</v>
+        <v>-0.91658522988679</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="M138" s="1">
-        <v>207489.58</v>
+        <v>293177.76</v>
       </c>
       <c r="N138" s="1">
-        <v>212969.03</v>
+        <v>295047.62</v>
       </c>
       <c r="O138" s="1">
-        <v>0.35</v>
+        <v>0.49</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="B139" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="C139" s="1">
-        <v>154000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>99.09651905</v>
+        <v>98.21929806</v>
       </c>
       <c r="E139" s="1">
-        <v>99.43</v>
+        <v>99.362</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>153122.2</v>
+        <v>284175.32</v>
       </c>
       <c r="I139" s="1">
-        <v>-513.56</v>
+        <v>184.44</v>
       </c>
       <c r="J139" s="1">
-        <v>-0.33539225533593</v>
+        <v>0.064903595428343</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
-      <c r="L139">
-        <v>0.0</v>
+      <c r="L139" t="s">
+        <v>355</v>
       </c>
       <c r="M139" s="1">
-        <v>152608.64</v>
+        <v>280907.19</v>
       </c>
       <c r="N139" s="1">
-        <v>152608.64</v>
+        <v>284359.76</v>
       </c>
       <c r="O139" s="1">
-        <v>0.25</v>
+        <v>0.48</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="B140" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="C140" s="1">
         <v>200000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>83.64270033</v>
+        <v>101.07988986</v>
       </c>
       <c r="E140" s="1">
-        <v>86.13295</v>
+        <v>102.62119</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>172265.9</v>
+        <v>205242.38</v>
       </c>
       <c r="I140" s="1">
-        <v>-4117.49</v>
+        <v>1542.06</v>
       </c>
       <c r="J140" s="1">
-        <v>-2.3901944610048</v>
+        <v>0.75133605447374</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
-      <c r="L140">
-        <v>863.01</v>
+      <c r="L140" t="s">
+        <v>358</v>
       </c>
       <c r="M140" s="1">
-        <v>167285.4</v>
+        <v>202159.78</v>
       </c>
       <c r="N140" s="1">
-        <v>168148.41</v>
+        <v>206784.44</v>
       </c>
       <c r="O140" s="1">
-        <v>0.28</v>
+        <v>0.35</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="B141" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="C141" s="1">
         <v>200000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>98.54191626</v>
+        <v>100.69759402</v>
       </c>
       <c r="E141" s="1">
-        <v>103.33767</v>
+        <v>103.330135</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>206675.34</v>
+        <v>206660.27</v>
       </c>
       <c r="I141" s="1">
-        <v>-8473.7</v>
+        <v>1444.51</v>
       </c>
       <c r="J141" s="1">
-        <v>-4.1000053513883</v>
+        <v>0.69897808611205</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="M141" s="1">
-        <v>197083.83</v>
+        <v>201395.19</v>
       </c>
       <c r="N141" s="1">
-        <v>198201.64</v>
+        <v>208104.78</v>
       </c>
       <c r="O141" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="B142" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="C142" s="1">
-        <v>100000.0</v>
+        <v>405000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>98.07815735</v>
+        <v>98.29499914</v>
       </c>
       <c r="E142" s="1">
-        <v>103.0087</v>
+        <v>100.771835</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>103008.7</v>
+        <v>408125.93</v>
       </c>
       <c r="I142" s="1">
-        <v>-2293.56</v>
+        <v>942.65</v>
       </c>
       <c r="J142" s="1">
-        <v>-2.2265692121151</v>
+        <v>0.23097037720686</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="M142" s="1">
-        <v>98078.15</v>
+        <v>398094.74</v>
       </c>
       <c r="N142" s="1">
-        <v>100715.14</v>
+        <v>409068.58</v>
       </c>
       <c r="O142" s="1">
-        <v>0.17</v>
+        <v>0.68</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="B143" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="C143" s="1">
         <v>200000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>97.49350066</v>
+        <v>100.13614852</v>
       </c>
       <c r="E143" s="1">
-        <v>100.96133</v>
+        <v>99.821</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>201922.66</v>
+        <v>199642.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-3493.88</v>
+        <v>1288.52</v>
       </c>
       <c r="J143" s="1">
-        <v>-1.7303060488605</v>
+        <v>0.64541529337514</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
-      <c r="L143" t="s">
-        <v>370</v>
+      <c r="L143">
+        <v>658.22</v>
       </c>
       <c r="M143" s="1">
-        <v>194987.0</v>
+        <v>200272.3</v>
       </c>
       <c r="N143" s="1">
-        <v>198428.78</v>
+        <v>200930.52</v>
       </c>
       <c r="O143" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="B144" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="C144" s="1">
         <v>200000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>98.09198098</v>
+        <v>99.0520179</v>
       </c>
       <c r="E144" s="1">
-        <v>100.0</v>
+        <v>99.517</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>200000.0</v>
+        <v>199034.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-566.94</v>
+        <v>4765.93</v>
       </c>
       <c r="J144" s="1">
-        <v>-0.28347</v>
+        <v>2.3945305827145</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="M144" s="1">
-        <v>196183.96</v>
+        <v>198104.04</v>
       </c>
       <c r="N144" s="1">
-        <v>199433.06</v>
+        <v>203799.93</v>
       </c>
       <c r="O144" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="B145" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="C145" s="1">
-        <v>360000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>97.40936606</v>
+        <v>100.42342809</v>
       </c>
       <c r="E145" s="1">
-        <v>100.0</v>
+        <v>105.45526</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>360000.0</v>
+        <v>527276.3</v>
       </c>
       <c r="I145" s="1">
-        <v>-1864.11</v>
+        <v>-4261.9</v>
       </c>
       <c r="J145" s="1">
-        <v>-0.51780833333333</v>
+        <v>-0.80828590247656</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="M145" s="1">
-        <v>350673.72</v>
+        <v>502117.14</v>
       </c>
       <c r="N145" s="1">
-        <v>358135.89</v>
+        <v>523014.4</v>
       </c>
       <c r="O145" s="1">
-        <v>0.6</v>
+        <v>0.88</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="B146" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="C146" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>97.85038576</v>
+        <v>91.05571542</v>
       </c>
       <c r="E146" s="1">
-        <v>100.73781</v>
+        <v>88.26085</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>201475.62</v>
+        <v>264782.55</v>
       </c>
       <c r="I146" s="1">
-        <v>561.45</v>
+        <v>11882.88</v>
       </c>
       <c r="J146" s="1">
-        <v>0.27866895260082</v>
+        <v>4.4877881869481</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="M146" s="1">
-        <v>195700.77</v>
+        <v>273167.14</v>
       </c>
       <c r="N146" s="1">
-        <v>202037.07</v>
+        <v>276665.43</v>
       </c>
       <c r="O146" s="1">
-        <v>0.34</v>
+        <v>0.46</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="B147" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="C147" s="1">
-        <v>200000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>80.98647258</v>
+        <v>98.71749615</v>
       </c>
       <c r="E147" s="1">
-        <v>97.799</v>
+        <v>100.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>195598.0</v>
+        <v>526000.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-32994.92</v>
+        <v>-2075.21</v>
       </c>
       <c r="J147" s="1">
-        <v>-16.868740989172</v>
+        <v>-0.39452661596958</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
-      <c r="L147">
-        <v>630.14</v>
+      <c r="L147" t="s">
+        <v>378</v>
       </c>
       <c r="M147" s="1">
-        <v>161972.94</v>
+        <v>519254.03</v>
       </c>
       <c r="N147" s="1">
-        <v>162603.08</v>
+        <v>523924.79</v>
       </c>
       <c r="O147" s="1">
-        <v>0.27</v>
+        <v>0.88</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="B148" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="C148" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>105.30316341</v>
+        <v>92.96743748</v>
       </c>
       <c r="E148" s="1">
-        <v>111.667327</v>
+        <v>93.21363</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>335001.98</v>
+        <v>372854.52</v>
       </c>
       <c r="I148" s="1">
-        <v>-12728.79</v>
+        <v>5446.74</v>
       </c>
       <c r="J148" s="1">
-        <v>-3.7996163485362</v>
+        <v>1.4608217703784</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="M148" s="1">
-        <v>315909.49</v>
+        <v>371869.75</v>
       </c>
       <c r="N148" s="1">
-        <v>322273.19</v>
+        <v>378301.26</v>
       </c>
       <c r="O148" s="1">
-        <v>0.54</v>
+        <v>0.63</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="B149" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="C149" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>96.93133654</v>
+        <v>98.51934487</v>
       </c>
       <c r="E149" s="1">
-        <v>99.259</v>
+        <v>102.171095</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>297777.0</v>
+        <v>408684.38</v>
       </c>
       <c r="I149" s="1">
-        <v>-6191.89</v>
+        <v>-12996.04</v>
       </c>
       <c r="J149" s="1">
-        <v>-2.0793714759703</v>
+        <v>-3.179969833934</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
-      <c r="L149">
-        <v>791.1</v>
+      <c r="L149" t="s">
+        <v>332</v>
       </c>
       <c r="M149" s="1">
-        <v>290794.01</v>
+        <v>394077.38</v>
       </c>
       <c r="N149" s="1">
-        <v>291585.11</v>
+        <v>395688.34</v>
       </c>
       <c r="O149" s="1">
-        <v>0.48</v>
+        <v>0.66</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="B150" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="C150" s="1">
-        <v>286000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>97.29829751</v>
+        <v>100.93595513</v>
       </c>
       <c r="E150" s="1">
-        <v>99.362</v>
+        <v>99.651</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>284175.32</v>
+        <v>99651.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-3184.21</v>
+        <v>1360.98</v>
       </c>
       <c r="J150" s="1">
-        <v>-1.1205089871985</v>
+        <v>1.3657464551284</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
-      <c r="L150" t="s">
-        <v>389</v>
+      <c r="L150">
+        <v>76.03</v>
       </c>
       <c r="M150" s="1">
-        <v>278273.13</v>
+        <v>100935.95</v>
       </c>
       <c r="N150" s="1">
-        <v>280991.11</v>
+        <v>101011.98</v>
       </c>
       <c r="O150" s="1">
-        <v>0.47</v>
+        <v>0.17</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="B151" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="C151" s="1">
         <v>200000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.18027423</v>
+        <v>98.26516801</v>
       </c>
       <c r="E151" s="1">
-        <v>103.330135</v>
+        <v>99.766</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>206660.27</v>
+        <v>199532.0</v>
       </c>
       <c r="I151" s="1">
-        <v>-227.12</v>
+        <v>2261.35</v>
       </c>
       <c r="J151" s="1">
-        <v>-0.10990017578125</v>
+        <v>1.1333269851452</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="M151" s="1">
-        <v>200360.55</v>
+        <v>196530.34</v>
       </c>
       <c r="N151" s="1">
-        <v>206433.15</v>
+        <v>201793.35</v>
       </c>
       <c r="O151" s="1">
         <v>0.34</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="B152" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="C152" s="1">
-        <v>405000.0</v>
+        <v>173000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>97.63007031</v>
+        <v>98.57965441</v>
       </c>
       <c r="E152" s="1">
-        <v>100.771835</v>
+        <v>99.945</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>408125.93</v>
+        <v>172904.85</v>
       </c>
       <c r="I152" s="1">
-        <v>-2707.33</v>
+        <v>-215.95</v>
       </c>
       <c r="J152" s="1">
-        <v>-0.66335652821667</v>
+        <v>-0.12489528200048</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="M152" s="1">
-        <v>395401.78</v>
+        <v>170542.8</v>
       </c>
       <c r="N152" s="1">
-        <v>405418.6</v>
+        <v>172688.9</v>
       </c>
       <c r="O152" s="1">
-        <v>0.67</v>
+        <v>0.29</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="B153" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="C153" s="1">
-        <v>200000.0</v>
+        <v>315000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>99.1773995</v>
+        <v>98.61794929</v>
       </c>
       <c r="E153" s="1">
-        <v>99.821</v>
+        <v>99.998</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>199642.0</v>
+        <v>314993.7</v>
       </c>
       <c r="I153" s="1">
-        <v>-1265.97</v>
+        <v>-2493.19</v>
       </c>
       <c r="J153" s="1">
-        <v>-0.63412007493413</v>
+        <v>-0.79150471898327</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
-      <c r="L153">
-        <v>21.23</v>
+      <c r="L153" t="s">
+        <v>394</v>
       </c>
       <c r="M153" s="1">
-        <v>198354.8</v>
+        <v>310646.54</v>
       </c>
       <c r="N153" s="1">
-        <v>198376.03</v>
+        <v>312500.51</v>
       </c>
       <c r="O153" s="1">
-        <v>0.33</v>
+        <v>0.52</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="B154" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="C154" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>98.057955</v>
+        <v>101.3224664</v>
       </c>
       <c r="E154" s="1">
-        <v>99.517</v>
+        <v>103.59713</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>199034.0</v>
+        <v>103597.13</v>
       </c>
       <c r="I154" s="1">
-        <v>2223.01</v>
+        <v>269.72</v>
       </c>
       <c r="J154" s="1">
-        <v>1.1168996251897</v>
+        <v>0.26035470287642</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="M154" s="1">
-        <v>196115.91</v>
+        <v>101322.47</v>
       </c>
       <c r="N154" s="1">
-        <v>201257.01</v>
+        <v>103866.85</v>
       </c>
       <c r="O154" s="1">
-        <v>0.33</v>
+        <v>0.17</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="B155" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="C155" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.09398618</v>
+        <v>99.1221256</v>
       </c>
       <c r="E155" s="1">
-        <v>105.45526</v>
+        <v>101.029315</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>527276.3</v>
+        <v>202058.63</v>
       </c>
       <c r="I155" s="1">
-        <v>-7758.42</v>
+        <v>-254.1</v>
       </c>
       <c r="J155" s="1">
-        <v>-1.4714145126568</v>
+        <v>-0.1257555789624</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="M155" s="1">
-        <v>500469.93</v>
+        <v>198244.26</v>
       </c>
       <c r="N155" s="1">
-        <v>519517.88</v>
+        <v>201804.53</v>
       </c>
       <c r="O155" s="1">
-        <v>0.86</v>
+        <v>0.34</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="B156" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="C156" s="1">
-        <v>300000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>89.51058815</v>
+        <v>100.3553576</v>
       </c>
       <c r="E156" s="1">
-        <v>88.26085</v>
+        <v>100.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>264782.55</v>
+        <v>162000.0</v>
       </c>
       <c r="I156" s="1">
-        <v>6785.17</v>
+        <v>594.27</v>
       </c>
       <c r="J156" s="1">
-        <v>2.5625442462126</v>
+        <v>0.36683333333333</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
-      <c r="L156" t="s">
-        <v>406</v>
+      <c r="L156">
+        <v>18.59</v>
       </c>
       <c r="M156" s="1">
-        <v>268531.76</v>
+        <v>162575.68</v>
       </c>
       <c r="N156" s="1">
-        <v>271567.72</v>
+        <v>162594.27</v>
       </c>
       <c r="O156" s="1">
-        <v>0.45</v>
+        <v>0.27</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="B157" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="C157" s="1">
-        <v>526000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>97.71726253</v>
+        <v>98.86939439</v>
       </c>
       <c r="E157" s="1">
-        <v>100.0</v>
+        <v>99.24</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>526000.0</v>
+        <v>99240.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-8827.1</v>
+        <v>574.6</v>
       </c>
       <c r="J157" s="1">
-        <v>-1.6781558935361</v>
+        <v>0.57900040306328</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
-      <c r="L157" t="s">
-        <v>409</v>
+      <c r="L157">
+        <v>945.21</v>
       </c>
       <c r="M157" s="1">
-        <v>513992.8</v>
+        <v>98869.39</v>
       </c>
       <c r="N157" s="1">
-        <v>517172.9</v>
+        <v>99814.6</v>
       </c>
       <c r="O157" s="1">
-        <v>0.86</v>
+        <v>0.17</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="B158" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
       <c r="C158" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>92.31185256</v>
+        <v>88.96054498</v>
       </c>
       <c r="E158" s="1">
-        <v>93.21363</v>
+        <v>86.79501</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>372854.52</v>
+        <v>86795.01</v>
       </c>
       <c r="I158" s="1">
-        <v>2207.96</v>
+        <v>2175.67</v>
       </c>
       <c r="J158" s="1">
-        <v>0.59217734573796</v>
+        <v>2.5066763630766</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
-      <c r="L158" t="s">
-        <v>412</v>
+      <c r="L158">
+        <v>10.14</v>
       </c>
       <c r="M158" s="1">
-        <v>369247.41</v>
+        <v>88960.54</v>
       </c>
       <c r="N158" s="1">
-        <v>375062.48</v>
+        <v>88970.68</v>
       </c>
       <c r="O158" s="1">
-        <v>0.62</v>
+        <v>0.15</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
       <c r="B159" t="s">
-        <v>414</v>
+        <v>408</v>
       </c>
       <c r="C159" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>97.58324854</v>
+        <v>92.43777632</v>
       </c>
       <c r="E159" s="1">
-        <v>102.171095</v>
+        <v>91.24889</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>408684.38</v>
+        <v>91248.89</v>
       </c>
       <c r="I159" s="1">
-        <v>-17726.73</v>
+        <v>2133.41</v>
       </c>
       <c r="J159" s="1">
-        <v>-4.337511015224</v>
+        <v>2.3380120021186</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
-        <v>624.66</v>
+        <v>944.52</v>
       </c>
       <c r="M159" s="1">
-        <v>390332.99</v>
+        <v>92437.78</v>
       </c>
       <c r="N159" s="1">
-        <v>390957.65</v>
+        <v>93382.3</v>
       </c>
       <c r="O159" s="1">
-        <v>0.65</v>
+        <v>0.16</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>415</v>
+        <v>409</v>
       </c>
       <c r="B160" t="s">
-        <v>416</v>
+        <v>410</v>
       </c>
       <c r="C160" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>89.57398212</v>
+        <v>101.48649937</v>
       </c>
       <c r="E160" s="1">
-        <v>89.80285</v>
+        <v>99.942</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>89802.85</v>
+        <v>299826.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-161.74</v>
+        <v>5259.18</v>
       </c>
       <c r="J160" s="1">
-        <v>-0.18010564252694</v>
+        <v>1.7540773648716</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
-        <v>67.12</v>
+        <v>625.68</v>
       </c>
       <c r="M160" s="1">
-        <v>89573.99</v>
+        <v>304459.5</v>
       </c>
       <c r="N160" s="1">
-        <v>89641.11</v>
+        <v>305085.18</v>
       </c>
       <c r="O160" s="1">
-        <v>0.15</v>
+        <v>0.51</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>417</v>
+        <v>411</v>
       </c>
       <c r="B161" t="s">
-        <v>418</v>
+        <v>412</v>
       </c>
       <c r="C161" s="1">
         <v>200000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>97.35643572</v>
+        <v>94.19326333</v>
       </c>
       <c r="E161" s="1">
-        <v>99.766</v>
+        <v>94.99127</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>199532.0</v>
+        <v>189982.54</v>
       </c>
       <c r="I161" s="1">
-        <v>-254.74</v>
+        <v>-846.01</v>
       </c>
       <c r="J161" s="1">
-        <v>-0.12766874486298</v>
+        <v>-0.44530934263749</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
-      <c r="L161" t="s">
-        <v>419</v>
+      <c r="L161">
+        <v>750.0</v>
       </c>
       <c r="M161" s="1">
-        <v>194712.88</v>
+        <v>188386.53</v>
       </c>
       <c r="N161" s="1">
-        <v>199277.26</v>
+        <v>189136.53</v>
       </c>
       <c r="O161" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="B162" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="C162" s="1">
-        <v>173000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>97.55994736</v>
+        <v>101.38434129</v>
       </c>
       <c r="E162" s="1">
-        <v>99.945</v>
+        <v>104.402385</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>172904.85</v>
+        <v>208804.77</v>
       </c>
       <c r="I162" s="1">
-        <v>-2479.13</v>
+        <v>800.9</v>
       </c>
       <c r="J162" s="1">
-        <v>-1.4338117178321</v>
+        <v>0.38356403448063</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
       <c r="L162" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
       <c r="M162" s="1">
-        <v>168778.71</v>
+        <v>202768.68</v>
       </c>
       <c r="N162" s="1">
-        <v>170425.72</v>
+        <v>209605.67</v>
       </c>
       <c r="O162" s="1">
-        <v>0.28</v>
+        <v>0.35</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="B163" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="C163" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>98.1884408</v>
+        <v>98.41393464</v>
       </c>
       <c r="E163" s="1">
-        <v>99.562235</v>
+        <v>100.09758</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>199124.47</v>
+        <v>300292.74</v>
       </c>
       <c r="I163" s="1">
-        <v>-1090.05</v>
+        <v>157.97</v>
       </c>
       <c r="J163" s="1">
-        <v>-0.54742141937653</v>
+        <v>0.052605334381377</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
       <c r="L163" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
       <c r="M163" s="1">
-        <v>196376.89</v>
+        <v>295241.81</v>
       </c>
       <c r="N163" s="1">
-        <v>198034.42</v>
+        <v>300450.71</v>
       </c>
       <c r="O163" s="1">
-        <v>0.33</v>
+        <v>0.5</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="B164" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="C164" s="1">
-        <v>315000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>97.68289624</v>
+        <v>93.47921358</v>
       </c>
       <c r="E164" s="1">
-        <v>99.998</v>
+        <v>96.29</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>314993.7</v>
+        <v>385160.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-6294.29</v>
+        <v>-9783.15</v>
       </c>
       <c r="J164" s="1">
-        <v>-1.9982272661326</v>
+        <v>-2.540022328383</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
-      <c r="L164">
-        <v>998.29</v>
+      <c r="L164" t="s">
+        <v>421</v>
       </c>
       <c r="M164" s="1">
-        <v>307701.12</v>
+        <v>373916.85</v>
       </c>
       <c r="N164" s="1">
-        <v>308699.41</v>
+        <v>375376.85</v>
       </c>
       <c r="O164" s="1">
-        <v>0.51</v>
+        <v>0.63</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
       <c r="B165" t="s">
-        <v>429</v>
+        <v>423</v>
       </c>
       <c r="C165" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>101.01886483</v>
+        <v>99.99338994</v>
       </c>
       <c r="E165" s="1">
-        <v>103.59713</v>
+        <v>99.456365</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>103597.13</v>
+        <v>198912.73</v>
       </c>
       <c r="I165" s="1">
-        <v>-337.99</v>
+        <v>4770.71</v>
       </c>
       <c r="J165" s="1">
-        <v>-0.32625421186861</v>
+        <v>2.3983935065393</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
       <c r="L165" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="M165" s="1">
-        <v>101018.87</v>
+        <v>199986.78</v>
       </c>
       <c r="N165" s="1">
-        <v>103259.14</v>
+        <v>203683.44</v>
       </c>
       <c r="O165" s="1">
-        <v>0.17</v>
+        <v>0.34</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>431</v>
+        <v>425</v>
       </c>
       <c r="B166" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="C166" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>98.12704298</v>
+        <v>97.41125954</v>
       </c>
       <c r="E166" s="1">
-        <v>101.029315</v>
+        <v>98.642</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>202058.63</v>
+        <v>394568.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-2716.87</v>
+        <v>11186.63</v>
       </c>
       <c r="J166" s="1">
-        <v>-1.3445948831782</v>
+        <v>2.8351589586586</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
       <c r="L166" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
       <c r="M166" s="1">
-        <v>196254.09</v>
+        <v>389645.04</v>
       </c>
       <c r="N166" s="1">
-        <v>199341.76</v>
+        <v>405754.63</v>
       </c>
       <c r="O166" s="1">
-        <v>0.33</v>
+        <v>0.68</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="B167" t="s">
-        <v>435</v>
+        <v>429</v>
       </c>
       <c r="C167" s="1">
-        <v>100000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>101.78448705</v>
+        <v>98.19217215</v>
       </c>
       <c r="E167" s="1">
-        <v>105.02966</v>
+        <v>99.628</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>105029.66</v>
+        <v>206229.96</v>
       </c>
       <c r="I167" s="1">
-        <v>-1934.21</v>
+        <v>787.86</v>
       </c>
       <c r="J167" s="1">
-        <v>-1.8415845581143</v>
+        <v>0.38202984668183</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
       <c r="L167" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
       <c r="M167" s="1">
-        <v>101784.49</v>
+        <v>203257.79</v>
       </c>
       <c r="N167" s="1">
-        <v>103095.45</v>
+        <v>207017.82</v>
       </c>
       <c r="O167" s="1">
-        <v>0.17</v>
+        <v>0.35</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>437</v>
+        <v>431</v>
       </c>
       <c r="B168" t="s">
-        <v>438</v>
+        <v>432</v>
       </c>
       <c r="C168" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>97.90391484</v>
+        <v>98.76421972</v>
       </c>
       <c r="E168" s="1">
-        <v>99.24</v>
+        <v>99.736</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>99240.0</v>
+        <v>199472.0</v>
       </c>
       <c r="I168" s="1">
-        <v>-699.1</v>
+        <v>1409.86</v>
       </c>
       <c r="J168" s="1">
-        <v>-0.70445384925433</v>
+        <v>0.70679594128499</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
-      <c r="L168">
-        <v>636.99</v>
+      <c r="L168" t="s">
+        <v>433</v>
       </c>
       <c r="M168" s="1">
-        <v>97903.91</v>
+        <v>197528.44</v>
       </c>
       <c r="N168" s="1">
-        <v>98540.9</v>
+        <v>200881.86</v>
       </c>
       <c r="O168" s="1">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="B169" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="C169" s="1">
-        <v>100000.0</v>
+        <v>156000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>87.27463909</v>
+        <v>98.63771389</v>
       </c>
       <c r="E169" s="1">
-        <v>86.79501</v>
+        <v>99.594</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>86795.01</v>
+        <v>155366.64</v>
       </c>
       <c r="I169" s="1">
-        <v>2187.71</v>
+        <v>3095.23</v>
       </c>
       <c r="J169" s="1">
-        <v>2.5205481282853</v>
+        <v>1.9922101681545</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
       <c r="L169" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="M169" s="1">
-        <v>87274.64</v>
+        <v>153874.83</v>
       </c>
       <c r="N169" s="1">
-        <v>88982.72</v>
+        <v>158461.87</v>
       </c>
       <c r="O169" s="1">
-        <v>0.15</v>
+        <v>0.27</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="B170" t="s">
-        <v>443</v>
+        <v>438</v>
       </c>
       <c r="C170" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>91.08335779</v>
+        <v>95.25944698</v>
       </c>
       <c r="E170" s="1">
-        <v>91.24889</v>
+        <v>94.321235</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>91248.89</v>
+        <v>188642.47</v>
       </c>
       <c r="I170" s="1">
-        <v>635.15</v>
+        <v>3514.78</v>
       </c>
       <c r="J170" s="1">
-        <v>0.69606326170105</v>
+        <v>1.8631965537771</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
-      <c r="L170">
-        <v>800.68</v>
+      <c r="L170" t="s">
+        <v>439</v>
       </c>
       <c r="M170" s="1">
-        <v>91083.36</v>
+        <v>190518.89</v>
       </c>
       <c r="N170" s="1">
-        <v>91884.04</v>
+        <v>192157.25</v>
       </c>
       <c r="O170" s="1">
-        <v>0.15</v>
+        <v>0.32</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="B171" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="C171" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.31283677</v>
+        <v>98.64494514</v>
       </c>
       <c r="E171" s="1">
-        <v>104.402385</v>
+        <v>100.350342</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>208804.77</v>
+        <v>501751.71</v>
       </c>
       <c r="I171" s="1">
-        <v>-1979.1</v>
+        <v>4531.23</v>
       </c>
       <c r="J171" s="1">
-        <v>-0.9478231747292</v>
+        <v>0.90308212402505</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
       <c r="L171" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="M171" s="1">
-        <v>200625.67</v>
+        <v>493224.72</v>
       </c>
       <c r="N171" s="1">
-        <v>206825.67</v>
+        <v>506282.94</v>
       </c>
       <c r="O171" s="1">
-        <v>0.34</v>
+        <v>0.85</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="B172" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="C172" s="1">
-        <v>200000.0</v>
+        <v>163000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>97.64286047</v>
+        <v>100.05960696</v>
       </c>
       <c r="E172" s="1">
-        <v>99.67</v>
+        <v>99.115</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>199340.0</v>
+        <v>161557.45</v>
       </c>
       <c r="I172" s="1">
-        <v>-3335.1</v>
+        <v>1899.2</v>
       </c>
       <c r="J172" s="1">
-        <v>-1.6730711347447</v>
+        <v>1.1755570541625</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
       <c r="L172">
-        <v>719.18</v>
+        <v>359.49</v>
       </c>
       <c r="M172" s="1">
-        <v>195285.72</v>
+        <v>163097.16</v>
       </c>
       <c r="N172" s="1">
-        <v>196004.9</v>
+        <v>163456.65</v>
       </c>
       <c r="O172" s="1">
-        <v>0.33</v>
+        <v>0.27</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="B173" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="C173" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>96.73296203</v>
+        <v>101.47048369</v>
       </c>
       <c r="E173" s="1">
-        <v>100.09758</v>
+        <v>104.22441</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>300292.74</v>
+        <v>208448.82</v>
       </c>
       <c r="I173" s="1">
-        <v>-5809.61</v>
+        <v>331.19</v>
       </c>
       <c r="J173" s="1">
-        <v>-1.9346488363322</v>
+        <v>0.15888312536382</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
       <c r="L173" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="M173" s="1">
-        <v>290198.88</v>
+        <v>202940.97</v>
       </c>
       <c r="N173" s="1">
-        <v>294483.13</v>
+        <v>208780.01</v>
       </c>
       <c r="O173" s="1">
-        <v>0.49</v>
+        <v>0.35</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="B174" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="C174" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>92.41748153</v>
+        <v>100.30150324</v>
       </c>
       <c r="E174" s="1">
-        <v>96.29</v>
+        <v>100.698165</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>385160.0</v>
+        <v>201396.33</v>
       </c>
       <c r="I174" s="1">
-        <v>-14630.07</v>
+        <v>-793.32</v>
       </c>
       <c r="J174" s="1">
-        <v>-3.7984396095129</v>
+        <v>-0.3939098592313</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
       <c r="L174">
-        <v>860.0</v>
+        <v>0.0</v>
       </c>
       <c r="M174" s="1">
-        <v>369669.93</v>
+        <v>200603.01</v>
       </c>
       <c r="N174" s="1">
-        <v>370529.93</v>
+        <v>200603.01</v>
       </c>
       <c r="O174" s="1">
-        <v>0.62</v>
+        <v>0.34</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="B175" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="C175" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>99.81276626</v>
+        <v>96.56236706</v>
       </c>
       <c r="E175" s="1">
-        <v>99.456365</v>
+        <v>97.56729</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>198912.73</v>
+        <v>97567.29</v>
       </c>
       <c r="I175" s="1">
-        <v>4101.41</v>
+        <v>133.78</v>
       </c>
       <c r="J175" s="1">
-        <v>2.0619142877381</v>
+        <v>0.13711562553393</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
       <c r="L175" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="M175" s="1">
-        <v>199625.54</v>
+        <v>96562.37</v>
       </c>
       <c r="N175" s="1">
-        <v>203014.14</v>
+        <v>97701.07</v>
       </c>
       <c r="O175" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="B176" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="C176" s="1">
-        <v>400000.0</v>
+        <v>446000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>95.08828607</v>
+        <v>98.54052203</v>
       </c>
       <c r="E176" s="1">
-        <v>98.642</v>
+        <v>100.0</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>394568.0</v>
+        <v>446000.0</v>
       </c>
       <c r="I176" s="1">
-        <v>456.38</v>
+        <v>-4056.83</v>
       </c>
       <c r="J176" s="1">
-        <v>0.11566574075951</v>
+        <v>-0.90960313901345</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
       <c r="L176" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="M176" s="1">
-        <v>380353.15</v>
+        <v>439490.73</v>
       </c>
       <c r="N176" s="1">
-        <v>395024.38</v>
+        <v>441943.17</v>
       </c>
       <c r="O176" s="1">
-        <v>0.66</v>
+        <v>0.74</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="B177" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="C177" s="1">
-        <v>207000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>98.04926754</v>
+        <v>103.69467552</v>
       </c>
       <c r="E177" s="1">
-        <v>99.628</v>
+        <v>107.118658</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>206229.96</v>
+        <v>428474.63</v>
       </c>
       <c r="I177" s="1">
-        <v>-60.89</v>
+        <v>-13383.6</v>
       </c>
       <c r="J177" s="1">
-        <v>-0.029525293027259</v>
+        <v>-3.1235454943972</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
-      <c r="L177" t="s">
-        <v>462</v>
+      <c r="L177">
+        <v>312.33</v>
       </c>
       <c r="M177" s="1">
-        <v>202961.99</v>
+        <v>414778.7</v>
       </c>
       <c r="N177" s="1">
-        <v>206169.07</v>
+        <v>415091.03</v>
       </c>
       <c r="O177" s="1">
-        <v>0.34</v>
+        <v>0.69</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="B178" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
       <c r="C178" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>97.0654688</v>
+        <v>100.03685353</v>
       </c>
       <c r="E178" s="1">
-        <v>99.736</v>
+        <v>103.340575</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>199472.0</v>
+        <v>413362.3</v>
       </c>
       <c r="I178" s="1">
-        <v>-2645.17</v>
+        <v>-4212.15</v>
       </c>
       <c r="J178" s="1">
-        <v>-1.3260858666881</v>
+        <v>-1.0189971364104</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
       <c r="L178" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="M178" s="1">
-        <v>194130.94</v>
+        <v>400147.41</v>
       </c>
       <c r="N178" s="1">
-        <v>196826.83</v>
+        <v>409150.15</v>
       </c>
       <c r="O178" s="1">
-        <v>0.33</v>
+        <v>0.68</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="B179" t="s">
-        <v>467</v>
+        <v>462</v>
       </c>
       <c r="C179" s="1">
-        <v>156000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>97.0717463</v>
+        <v>99.19744411</v>
       </c>
       <c r="E179" s="1">
-        <v>99.594</v>
+        <v>102.59092</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>155366.64</v>
+        <v>205181.84</v>
       </c>
       <c r="I179" s="1">
-        <v>219.59</v>
+        <v>-927.36</v>
       </c>
       <c r="J179" s="1">
-        <v>0.14133664730086</v>
+        <v>-0.45196982345026</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="M179" s="1">
-        <v>151431.93</v>
+        <v>198394.89</v>
       </c>
       <c r="N179" s="1">
-        <v>155586.23</v>
+        <v>204254.48</v>
       </c>
       <c r="O179" s="1">
-        <v>0.26</v>
+        <v>0.34</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="B180" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
       <c r="C180" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>97.69661526</v>
+        <v>84.4171011</v>
       </c>
       <c r="E180" s="1">
-        <v>100.350342</v>
+        <v>86.11621</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>501751.71</v>
+        <v>172232.42</v>
       </c>
       <c r="I180" s="1">
-        <v>-1802.88</v>
+        <v>-2774.93</v>
       </c>
       <c r="J180" s="1">
-        <v>-0.35931716107156</v>
+        <v>-1.6111542762971</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
-      <c r="L180" t="s">
-        <v>471</v>
+      <c r="L180">
+        <v>623.29</v>
       </c>
       <c r="M180" s="1">
-        <v>488483.08</v>
+        <v>168834.2</v>
       </c>
       <c r="N180" s="1">
-        <v>499948.83</v>
+        <v>169457.49</v>
       </c>
       <c r="O180" s="1">
-        <v>0.83</v>
+        <v>0.28</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>472</v>
+        <v>466</v>
       </c>
       <c r="B181" t="s">
-        <v>473</v>
+        <v>467</v>
       </c>
       <c r="C181" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>95.16701453</v>
+        <v>99.75024484</v>
       </c>
       <c r="E181" s="1">
-        <v>99.266</v>
+        <v>104.21729</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>397064.0</v>
+        <v>208434.58</v>
       </c>
       <c r="I181" s="1">
-        <v>-11352.11</v>
+        <v>-4583.13</v>
       </c>
       <c r="J181" s="1">
-        <v>-2.8590126528721</v>
+        <v>-2.1988338019536</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
       <c r="L181" t="s">
-        <v>474</v>
+        <v>468</v>
       </c>
       <c r="M181" s="1">
-        <v>380668.05</v>
+        <v>199500.49</v>
       </c>
       <c r="N181" s="1">
-        <v>385711.89</v>
+        <v>203851.45</v>
       </c>
       <c r="O181" s="1">
-        <v>0.64</v>
+        <v>0.34</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>475</v>
+        <v>469</v>
       </c>
       <c r="B182" t="s">
-        <v>476</v>
+        <v>470</v>
       </c>
       <c r="C182" s="1">
-        <v>163000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>98.12820165</v>
+        <v>101.80034367</v>
       </c>
       <c r="E182" s="1">
-        <v>99.115</v>
+        <v>104.19095</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>161557.45</v>
+        <v>104190.95</v>
       </c>
       <c r="I182" s="1">
-        <v>3987.11</v>
+        <v>1261.45</v>
       </c>
       <c r="J182" s="1">
-        <v>2.4679208541605</v>
+        <v>1.2107097593409</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
       <c r="L182" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="M182" s="1">
-        <v>159948.97</v>
+        <v>101800.35</v>
       </c>
       <c r="N182" s="1">
-        <v>165544.56</v>
+        <v>105452.4</v>
       </c>
       <c r="O182" s="1">
-        <v>0.28</v>
+        <v>0.18</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>478</v>
+        <v>472</v>
       </c>
       <c r="B183" t="s">
-        <v>479</v>
+        <v>473</v>
       </c>
       <c r="C183" s="1">
-        <v>200000.0</v>
+        <v>181000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>100.81273776</v>
+        <v>100.81888889</v>
       </c>
       <c r="E183" s="1">
-        <v>104.22441</v>
+        <v>99.609</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>208448.82</v>
+        <v>180292.29</v>
       </c>
       <c r="I183" s="1">
-        <v>-1621.29</v>
+        <v>9112.53</v>
       </c>
       <c r="J183" s="1">
-        <v>-0.77778804408679</v>
+        <v>5.0543093107309</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
       <c r="L183" t="s">
-        <v>480</v>
+        <v>474</v>
       </c>
       <c r="M183" s="1">
-        <v>201625.48</v>
+        <v>182482.19</v>
       </c>
       <c r="N183" s="1">
-        <v>206827.53</v>
+        <v>189404.82</v>
       </c>
       <c r="O183" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="B184" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="C184" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>99.23379975</v>
+        <v>103.89079491</v>
       </c>
       <c r="E184" s="1">
-        <v>100.698165</v>
+        <v>106.85536</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>201396.33</v>
+        <v>320566.08</v>
       </c>
       <c r="I184" s="1">
-        <v>5331.54</v>
+        <v>-1729.97</v>
       </c>
       <c r="J184" s="1">
-        <v>2.6472875647734</v>
+        <v>-0.53966096475335</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
       <c r="L184" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="M184" s="1">
-        <v>198467.6</v>
+        <v>311672.39</v>
       </c>
       <c r="N184" s="1">
-        <v>206727.87</v>
+        <v>318836.11</v>
       </c>
       <c r="O184" s="1">
-        <v>0.34</v>
+        <v>0.53</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="B185" t="s">
-        <v>485</v>
+        <v>479</v>
       </c>
       <c r="C185" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>94.91991062</v>
+        <v>98.51248764</v>
       </c>
       <c r="E185" s="1">
-        <v>97.56729</v>
+        <v>99.423</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>97567.29</v>
+        <v>198846.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-1765.53</v>
+        <v>-1048.42</v>
       </c>
       <c r="J185" s="1">
-        <v>-1.8095511313269</v>
+        <v>-0.52725224545628</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
       <c r="L185">
-        <v>881.85</v>
+        <v>772.6</v>
       </c>
       <c r="M185" s="1">
-        <v>94919.91</v>
+        <v>197024.98</v>
       </c>
       <c r="N185" s="1">
-        <v>95801.76</v>
+        <v>197797.58</v>
       </c>
       <c r="O185" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="B186" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="C186" s="1">
-        <v>446000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>97.5591019</v>
+        <v>101.22115519</v>
       </c>
       <c r="E186" s="1">
         <v>100.0</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>446000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-9583.55</v>
+        <v>3769.57</v>
       </c>
       <c r="J186" s="1">
-        <v>-2.1487780269058</v>
+        <v>1.5838529411765</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
-      <c r="L186" t="s">
-        <v>488</v>
+      <c r="L186">
+        <v>863.22</v>
       </c>
       <c r="M186" s="1">
-        <v>435113.59</v>
+        <v>240906.35</v>
       </c>
       <c r="N186" s="1">
-        <v>436416.45</v>
+        <v>241769.57</v>
       </c>
       <c r="O186" s="1">
-        <v>0.73</v>
+        <v>0.4</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>489</v>
+        <v>482</v>
       </c>
       <c r="B187" t="s">
-        <v>490</v>
+        <v>483</v>
       </c>
       <c r="C187" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>102.34121072</v>
+        <v>88.64468224</v>
       </c>
       <c r="E187" s="1">
-        <v>107.118658</v>
+        <v>87.895683</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>428474.63</v>
+        <v>263687.05</v>
       </c>
       <c r="I187" s="1">
-        <v>-1359.1</v>
+        <v>4347.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-0.31719497604794</v>
+        <v>1.6485451219542</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
       <c r="L187" t="s">
-        <v>491</v>
+        <v>484</v>
       </c>
       <c r="M187" s="1">
-        <v>409364.85</v>
+        <v>265934.05</v>
       </c>
       <c r="N187" s="1">
-        <v>427115.53</v>
+        <v>268034.05</v>
       </c>
       <c r="O187" s="1">
-        <v>0.71</v>
+        <v>0.45</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>492</v>
+        <v>485</v>
       </c>
       <c r="B188" t="s">
-        <v>493</v>
+        <v>486</v>
       </c>
       <c r="C188" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>99.52506095</v>
+        <v>98.33337635</v>
       </c>
       <c r="E188" s="1">
-        <v>103.340575</v>
+        <v>99.779</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>413362.3</v>
+        <v>498895.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-7533.29</v>
+        <v>-4248.67</v>
       </c>
       <c r="J188" s="1">
-        <v>-1.8224424433481</v>
+        <v>-0.85161607151805</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
       <c r="L188" t="s">
-        <v>494</v>
+        <v>487</v>
       </c>
       <c r="M188" s="1">
-        <v>398100.24</v>
+        <v>491666.88</v>
       </c>
       <c r="N188" s="1">
-        <v>405829.01</v>
+        <v>494646.33</v>
       </c>
       <c r="O188" s="1">
-        <v>0.67</v>
+        <v>0.83</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>495</v>
+        <v>488</v>
       </c>
       <c r="B189" t="s">
-        <v>496</v>
+        <v>489</v>
       </c>
       <c r="C189" s="1">
-        <v>200000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>97.24976858</v>
+        <v>98.26624801</v>
       </c>
       <c r="E189" s="1">
-        <v>102.59092</v>
+        <v>100.0</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>205181.84</v>
+        <v>420000.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-5418.6</v>
+        <v>-4843.92</v>
       </c>
       <c r="J189" s="1">
-        <v>-2.6408769898935</v>
+        <v>-1.1533142857143</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
       <c r="L189" t="s">
-        <v>497</v>
+        <v>490</v>
       </c>
       <c r="M189" s="1">
-        <v>194499.54</v>
+        <v>412718.24</v>
       </c>
       <c r="N189" s="1">
-        <v>199763.24</v>
+        <v>415156.08</v>
       </c>
       <c r="O189" s="1">
-        <v>0.33</v>
+        <v>0.69</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>498</v>
+        <v>491</v>
       </c>
       <c r="B190" t="s">
-        <v>499</v>
+        <v>492</v>
       </c>
       <c r="C190" s="1">
-        <v>200000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>82.96130268</v>
+        <v>98.20564937</v>
       </c>
       <c r="E190" s="1">
-        <v>86.11621</v>
+        <v>99.215</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>172232.42</v>
+        <v>158744.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-5830.36</v>
+        <v>4976.82</v>
       </c>
       <c r="J190" s="1">
-        <v>-3.3851698768443</v>
+        <v>3.1351232172555</v>
       </c>
       <c r="K190">
         <v>0.0</v>
       </c>
-      <c r="L190">
-        <v>479.45</v>
+      <c r="L190" t="s">
+        <v>493</v>
       </c>
       <c r="M190" s="1">
-        <v>165922.61</v>
+        <v>157129.04</v>
       </c>
       <c r="N190" s="1">
-        <v>166402.06</v>
+        <v>163720.82</v>
       </c>
       <c r="O190" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="B191" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="C191" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>96.96514284</v>
+        <v>100.66134808</v>
       </c>
       <c r="E191" s="1">
-        <v>104.21729</v>
+        <v>105.21141</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>208434.58</v>
+        <v>526057.05</v>
       </c>
       <c r="I191" s="1">
-        <v>-10874.49</v>
+        <v>-20962.43</v>
       </c>
       <c r="J191" s="1">
-        <v>-5.2172197146942</v>
+        <v>-3.9848206577595</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
       <c r="L191" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="M191" s="1">
-        <v>193930.28</v>
+        <v>503306.74</v>
       </c>
       <c r="N191" s="1">
-        <v>197560.09</v>
+        <v>505094.62</v>
       </c>
       <c r="O191" s="1">
-        <v>0.33</v>
+        <v>0.85</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
       <c r="B192" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="C192" s="1">
-        <v>100000.0</v>
+        <v>103000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>100.32737785</v>
+        <v>100.6743381</v>
       </c>
       <c r="E192" s="1">
-        <v>104.19095</v>
+        <v>99.833</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>104190.95</v>
+        <v>102827.99</v>
       </c>
       <c r="I192" s="1">
-        <v>-530.01</v>
+        <v>3880.39</v>
       </c>
       <c r="J192" s="1">
-        <v>-0.50869101395083</v>
+        <v>3.7736709625463</v>
       </c>
       <c r="K192">
         <v>0.0</v>
       </c>
       <c r="L192" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="M192" s="1">
-        <v>100327.38</v>
+        <v>103694.57</v>
       </c>
       <c r="N192" s="1">
-        <v>103660.94</v>
+        <v>106708.38</v>
       </c>
       <c r="O192" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="B193" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
       <c r="C193" s="1">
-        <v>181000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>99.66571637</v>
+        <v>89.61890483</v>
       </c>
       <c r="E193" s="1">
-        <v>99.609</v>
+        <v>87.59749</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>180292.29</v>
+        <v>175194.98</v>
       </c>
       <c r="I193" s="1">
-        <v>6430.22</v>
+        <v>4579.94</v>
       </c>
       <c r="J193" s="1">
-        <v>3.566552956868</v>
+        <v>2.614195909038</v>
       </c>
       <c r="K193">
         <v>0.0</v>
       </c>
-      <c r="L193" t="s">
-        <v>508</v>
+      <c r="L193">
+        <v>537.11</v>
       </c>
       <c r="M193" s="1">
-        <v>180394.95</v>
+        <v>179237.81</v>
       </c>
       <c r="N193" s="1">
-        <v>186722.51</v>
+        <v>179774.92</v>
       </c>
       <c r="O193" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>509</v>
+        <v>502</v>
       </c>
       <c r="B194" t="s">
-        <v>510</v>
+        <v>503</v>
       </c>
       <c r="C194" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>102.63323376</v>
+        <v>100.55722123</v>
       </c>
       <c r="E194" s="1">
-        <v>106.85536</v>
+        <v>102.261475</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>320566.08</v>
+        <v>204522.95</v>
       </c>
       <c r="I194" s="1">
-        <v>-6545.92</v>
+        <v>1207.34</v>
       </c>
       <c r="J194" s="1">
-        <v>-2.0419877237167</v>
+        <v>0.59032005943587</v>
       </c>
       <c r="K194">
         <v>0.0</v>
       </c>
       <c r="L194" t="s">
-        <v>511</v>
+        <v>504</v>
       </c>
       <c r="M194" s="1">
-        <v>307899.7</v>
+        <v>201114.44</v>
       </c>
       <c r="N194" s="1">
-        <v>314020.16</v>
+        <v>205730.29</v>
       </c>
       <c r="O194" s="1">
-        <v>0.52</v>
+        <v>0.34</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>512</v>
+        <v>505</v>
       </c>
       <c r="B195" t="s">
-        <v>513</v>
+        <v>506</v>
       </c>
       <c r="C195" s="1">
         <v>200000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>97.70752717</v>
+        <v>100.33094232</v>
       </c>
       <c r="E195" s="1">
-        <v>99.423</v>
+        <v>101.52877</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>198846.0</v>
+        <v>203057.54</v>
       </c>
       <c r="I195" s="1">
-        <v>-3151.49</v>
+        <v>1972.7</v>
       </c>
       <c r="J195" s="1">
-        <v>-1.5848898142281</v>
+        <v>0.97149802957329</v>
       </c>
       <c r="K195">
         <v>0.0</v>
       </c>
-      <c r="L195">
-        <v>279.45</v>
+      <c r="L195" t="s">
+        <v>507</v>
       </c>
       <c r="M195" s="1">
-        <v>195415.06</v>
+        <v>200661.88</v>
       </c>
       <c r="N195" s="1">
-        <v>195694.51</v>
+        <v>205030.24</v>
       </c>
       <c r="O195" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="B196" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
       <c r="C196" s="1">
-        <v>189000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>99.36793161</v>
+        <v>99.67766585</v>
       </c>
       <c r="E196" s="1">
-        <v>99.424</v>
+        <v>99.9268</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>187911.36</v>
+        <v>199853.6</v>
       </c>
       <c r="I196" s="1">
-        <v>5656.59</v>
+        <v>664.53</v>
       </c>
       <c r="J196" s="1">
-        <v>3.0102437659969</v>
+        <v>0.33250839614598</v>
       </c>
       <c r="K196">
         <v>0.0</v>
       </c>
       <c r="L196" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="M196" s="1">
-        <v>187805.39</v>
+        <v>199355.33</v>
       </c>
       <c r="N196" s="1">
-        <v>193567.95</v>
+        <v>200518.13</v>
       </c>
       <c r="O196" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="B197" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
       <c r="C197" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>87.287954</v>
+        <v>98.26912121</v>
       </c>
       <c r="E197" s="1">
-        <v>87.895683</v>
+        <v>99.794</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>263687.05</v>
+        <v>99794.0</v>
       </c>
       <c r="I197" s="1">
-        <v>61.06</v>
+        <v>-1055.02</v>
       </c>
       <c r="J197" s="1">
-        <v>0.023156237668858</v>
+        <v>-1.0571978275247</v>
       </c>
       <c r="K197">
         <v>0.0</v>
       </c>
-      <c r="L197" t="s">
-        <v>519</v>
+      <c r="L197">
+        <v>469.86</v>
       </c>
       <c r="M197" s="1">
-        <v>261863.86</v>
+        <v>98269.12</v>
       </c>
       <c r="N197" s="1">
-        <v>263748.11</v>
+        <v>98738.98</v>
       </c>
       <c r="O197" s="1">
-        <v>0.44</v>
+        <v>0.17</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>520</v>
+        <v>513</v>
       </c>
       <c r="B198" t="s">
-        <v>521</v>
+        <v>514</v>
       </c>
       <c r="C198" s="1">
-        <v>700000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>97.67609264</v>
+        <v>105.68634031</v>
       </c>
       <c r="E198" s="1">
-        <v>99.779</v>
+        <v>107.12865</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>698453.0</v>
+        <v>321385.95</v>
       </c>
       <c r="I198" s="1">
-        <v>-12706.65</v>
+        <v>-2144.18</v>
       </c>
       <c r="J198" s="1">
-        <v>-1.8192562706438</v>
+        <v>-0.66716668852512</v>
       </c>
       <c r="K198">
         <v>0.0</v>
       </c>
       <c r="L198" t="s">
-        <v>522</v>
+        <v>515</v>
       </c>
       <c r="M198" s="1">
-        <v>683732.65</v>
+        <v>317059.03</v>
       </c>
       <c r="N198" s="1">
-        <v>685746.35</v>
+        <v>319241.77</v>
       </c>
       <c r="O198" s="1">
-        <v>1.14</v>
+        <v>0.53</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>523</v>
+        <v>516</v>
       </c>
       <c r="B199" t="s">
-        <v>524</v>
+        <v>517</v>
       </c>
       <c r="C199" s="1">
-        <v>420000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>97.18585602</v>
+        <v>97.36795921</v>
       </c>
       <c r="E199" s="1">
-        <v>100.0</v>
+        <v>99.274177</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>420000.0</v>
+        <v>297822.53</v>
       </c>
       <c r="I199" s="1">
-        <v>-10489.67</v>
+        <v>-1578.24</v>
       </c>
       <c r="J199" s="1">
-        <v>-2.4975404761905</v>
+        <v>-0.52992632894496</v>
       </c>
       <c r="K199">
         <v>0.0</v>
       </c>
       <c r="L199" t="s">
-        <v>525</v>
+        <v>518</v>
       </c>
       <c r="M199" s="1">
-        <v>408180.6</v>
+        <v>292103.88</v>
       </c>
       <c r="N199" s="1">
-        <v>409510.33</v>
+        <v>296244.29</v>
       </c>
       <c r="O199" s="1">
-        <v>0.68</v>
+        <v>0.5</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>526</v>
+        <v>519</v>
       </c>
       <c r="B200" t="s">
-        <v>527</v>
+        <v>520</v>
       </c>
       <c r="C200" s="1">
-        <v>160000.0</v>
+        <v>173000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>96.89755726</v>
+        <v>99.90873758</v>
       </c>
       <c r="E200" s="1">
-        <v>99.215</v>
+        <v>100.0</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>158744.0</v>
+        <v>173000.0</v>
       </c>
       <c r="I200" s="1">
-        <v>2390.72</v>
+        <v>4740.71</v>
       </c>
       <c r="J200" s="1">
-        <v>1.5060222748576</v>
+        <v>2.7402947976879</v>
       </c>
       <c r="K200">
         <v>0.0</v>
       </c>
       <c r="L200" t="s">
-        <v>528</v>
+        <v>521</v>
       </c>
       <c r="M200" s="1">
-        <v>155036.09</v>
+        <v>172842.12</v>
       </c>
       <c r="N200" s="1">
-        <v>161134.72</v>
+        <v>177740.71</v>
       </c>
       <c r="O200" s="1">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>529</v>
+        <v>522</v>
       </c>
       <c r="B201" t="s">
-        <v>530</v>
+        <v>523</v>
       </c>
       <c r="C201" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>98.93583439</v>
+        <v>99.1055304</v>
       </c>
       <c r="E201" s="1">
-        <v>105.21141</v>
+        <v>99.326</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>526057.05</v>
+        <v>99326.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-31215.34</v>
+        <v>117.2</v>
       </c>
       <c r="J201" s="1">
-        <v>-5.9338317013335</v>
+        <v>0.11799528824276</v>
       </c>
       <c r="K201">
         <v>0.0</v>
       </c>
       <c r="L201">
-        <v>162.53</v>
+        <v>337.67</v>
       </c>
       <c r="M201" s="1">
-        <v>494679.18</v>
+        <v>99105.53</v>
       </c>
       <c r="N201" s="1">
-        <v>494841.71</v>
+        <v>99443.2</v>
       </c>
       <c r="O201" s="1">
-        <v>0.82</v>
+        <v>0.17</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>531</v>
+        <v>524</v>
       </c>
       <c r="B202" t="s">
-        <v>532</v>
+        <v>525</v>
       </c>
       <c r="C202" s="1">
-        <v>103000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>99.15769002</v>
+        <v>99.45418543</v>
       </c>
       <c r="E202" s="1">
-        <v>99.833</v>
+        <v>104.747945</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>102827.99</v>
+        <v>209495.89</v>
       </c>
       <c r="I202" s="1">
-        <v>1979.61</v>
+        <v>-9614.37</v>
       </c>
       <c r="J202" s="1">
-        <v>1.9251664843395</v>
+        <v>-4.5892881239818</v>
       </c>
       <c r="K202">
         <v>0.0</v>
       </c>
-      <c r="L202" t="s">
-        <v>533</v>
+      <c r="L202">
+        <v>973.15</v>
       </c>
       <c r="M202" s="1">
-        <v>102132.42</v>
+        <v>198908.37</v>
       </c>
       <c r="N202" s="1">
-        <v>104807.6</v>
+        <v>199881.52</v>
       </c>
       <c r="O202" s="1">
-        <v>0.17</v>
+        <v>0.33</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>534</v>
+        <v>526</v>
       </c>
       <c r="B203" t="s">
-        <v>535</v>
+        <v>527</v>
       </c>
       <c r="C203" s="1">
-        <v>400000.0</v>
+        <v>458000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>88.71638351</v>
+        <v>98.83022867</v>
       </c>
       <c r="E203" s="1">
-        <v>87.597493</v>
+        <v>99.728</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>350389.97</v>
+        <v>456754.24</v>
       </c>
       <c r="I203" s="1">
-        <v>5203.26</v>
+        <v>-726.98</v>
       </c>
       <c r="J203" s="1">
-        <v>1.4849911371607</v>
+        <v>-0.15916217876817</v>
       </c>
       <c r="K203">
         <v>0.0</v>
       </c>
-      <c r="L203">
-        <v>727.69</v>
+      <c r="L203" t="s">
+        <v>528</v>
       </c>
       <c r="M203" s="1">
-        <v>354865.54</v>
+        <v>452642.45</v>
       </c>
       <c r="N203" s="1">
-        <v>355593.23</v>
+        <v>456027.26</v>
       </c>
       <c r="O203" s="1">
-        <v>0.59</v>
+        <v>0.76</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>536</v>
+        <v>529</v>
       </c>
       <c r="B204" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="C204" s="1">
         <v>200000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>99.84833216</v>
+        <v>104.64151552</v>
       </c>
       <c r="E204" s="1">
-        <v>102.261475</v>
+        <v>110.136705</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>204522.95</v>
+        <v>220273.41</v>
       </c>
       <c r="I204" s="1">
-        <v>-807.32</v>
+        <v>-10843.12</v>
       </c>
       <c r="J204" s="1">
-        <v>-0.39473320720242</v>
+        <v>-4.9225732692838</v>
       </c>
       <c r="K204">
         <v>0.0</v>
       </c>
-      <c r="L204" t="s">
-        <v>538</v>
+      <c r="L204">
+        <v>147.26</v>
       </c>
       <c r="M204" s="1">
-        <v>199696.66</v>
+        <v>209283.03</v>
       </c>
       <c r="N204" s="1">
-        <v>203715.63</v>
+        <v>209430.29</v>
       </c>
       <c r="O204" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>539</v>
+        <v>531</v>
       </c>
       <c r="B205" t="s">
-        <v>540</v>
+        <v>532</v>
       </c>
       <c r="C205" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>99.10450317</v>
+        <v>100.12585268</v>
       </c>
       <c r="E205" s="1">
-        <v>101.52877</v>
+        <v>104.48644</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>203057.54</v>
+        <v>104486.44</v>
       </c>
       <c r="I205" s="1">
-        <v>-1067.85</v>
+        <v>-4316.75</v>
       </c>
       <c r="J205" s="1">
-        <v>-0.52588542144261</v>
+        <v>-4.1313973373004</v>
       </c>
       <c r="K205">
         <v>0.0</v>
       </c>
-      <c r="L205" t="s">
-        <v>541</v>
+      <c r="L205">
+        <v>43.84</v>
       </c>
       <c r="M205" s="1">
-        <v>198209.01</v>
+        <v>100125.85</v>
       </c>
       <c r="N205" s="1">
-        <v>201989.69</v>
+        <v>100169.69</v>
       </c>
       <c r="O205" s="1">
-        <v>0.34</v>
+        <v>0.17</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>542</v>
+        <v>533</v>
       </c>
       <c r="B206" t="s">
-        <v>543</v>
+        <v>534</v>
       </c>
       <c r="C206" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>98.50162709</v>
+        <v>94.45586086</v>
       </c>
       <c r="E206" s="1">
-        <v>99.9268</v>
+        <v>93.20203</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>299780.4</v>
+        <v>93202.03</v>
       </c>
       <c r="I206" s="1">
-        <v>-3449.32</v>
+        <v>1456.57</v>
       </c>
       <c r="J206" s="1">
-        <v>-1.1506155839408</v>
+        <v>1.5628093079089</v>
       </c>
       <c r="K206">
         <v>0.0</v>
       </c>
       <c r="L206">
-        <v>826.2</v>
+        <v>202.74</v>
       </c>
       <c r="M206" s="1">
-        <v>295504.88</v>
+        <v>94455.86</v>
       </c>
       <c r="N206" s="1">
-        <v>296331.08</v>
+        <v>94658.6</v>
       </c>
       <c r="O206" s="1">
-        <v>0.49</v>
+        <v>0.16</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>544</v>
+        <v>535</v>
       </c>
       <c r="B207" t="s">
-        <v>545</v>
+        <v>536</v>
       </c>
       <c r="C207" s="1">
         <v>100000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>97.32925942</v>
+        <v>100.61769903</v>
       </c>
       <c r="E207" s="1">
-        <v>99.794</v>
+        <v>104.93085</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>99794.0</v>
+        <v>104930.85</v>
       </c>
       <c r="I207" s="1">
-        <v>-2282.55</v>
+        <v>-444.66</v>
       </c>
       <c r="J207" s="1">
-        <v>-2.287261759224</v>
+        <v>-0.42376479367126</v>
       </c>
       <c r="K207">
         <v>0.0</v>
       </c>
-      <c r="L207">
-        <v>182.19</v>
+      <c r="L207" t="s">
+        <v>537</v>
       </c>
       <c r="M207" s="1">
-        <v>97329.26</v>
+        <v>100617.7</v>
       </c>
       <c r="N207" s="1">
-        <v>97511.45</v>
+        <v>104486.19</v>
       </c>
       <c r="O207" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>546</v>
+        <v>538</v>
       </c>
       <c r="B208" t="s">
-        <v>547</v>
+        <v>539</v>
       </c>
       <c r="C208" s="1">
-        <v>300000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>103.58144079</v>
+        <v>88.86299173</v>
       </c>
       <c r="E208" s="1">
-        <v>107.12865</v>
+        <v>88.629904</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>321385.95</v>
+        <v>110787.38</v>
       </c>
       <c r="I208" s="1">
-        <v>-10017.99</v>
+        <v>2016.53</v>
       </c>
       <c r="J208" s="1">
-        <v>-3.1171213302884</v>
+        <v>1.8201802407458</v>
       </c>
       <c r="K208">
         <v>0.0</v>
       </c>
-      <c r="L208">
-        <v>623.64</v>
+      <c r="L208" t="s">
+        <v>540</v>
       </c>
       <c r="M208" s="1">
-        <v>310744.32</v>
+        <v>111078.74</v>
       </c>
       <c r="N208" s="1">
-        <v>311367.96</v>
+        <v>112803.91</v>
       </c>
       <c r="O208" s="1">
-        <v>0.52</v>
+        <v>0.19</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>548</v>
+        <v>541</v>
       </c>
       <c r="B209" t="s">
-        <v>549</v>
+        <v>542</v>
       </c>
       <c r="C209" s="1">
         <v>300000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>96.20409283</v>
+        <v>74.59359362</v>
       </c>
       <c r="E209" s="1">
-        <v>99.274177</v>
+        <v>74.625297</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>297822.53</v>
+        <v>223875.89</v>
       </c>
       <c r="I209" s="1">
-        <v>-5871.21</v>
+        <v>872.7</v>
       </c>
       <c r="J209" s="1">
-        <v>-1.9713787267874</v>
+        <v>0.38981419571353</v>
       </c>
       <c r="K209">
         <v>0.0</v>
       </c>
-      <c r="L209" t="s">
-        <v>550</v>
+      <c r="L209">
+        <v>967.81</v>
       </c>
       <c r="M209" s="1">
-        <v>288612.28</v>
+        <v>223780.78</v>
       </c>
       <c r="N209" s="1">
-        <v>291951.32</v>
+        <v>224748.59</v>
       </c>
       <c r="O209" s="1">
-        <v>0.49</v>
+        <v>0.38</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>551</v>
+        <v>543</v>
       </c>
       <c r="B210" t="s">
-        <v>552</v>
+        <v>544</v>
       </c>
       <c r="C210" s="1">
-        <v>173000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>98.93734684</v>
+        <v>98.32147042</v>
       </c>
       <c r="E210" s="1">
-        <v>100.0</v>
+        <v>102.315135</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>173000.0</v>
+        <v>204630.27</v>
       </c>
       <c r="I210" s="1">
-        <v>2537.22</v>
+        <v>-2161.99</v>
       </c>
       <c r="J210" s="1">
-        <v>1.4666011560694</v>
+        <v>-1.0565347932151</v>
       </c>
       <c r="K210">
         <v>0.0</v>
       </c>
       <c r="L210" t="s">
-        <v>553</v>
+        <v>545</v>
       </c>
       <c r="M210" s="1">
-        <v>171161.61</v>
+        <v>196642.94</v>
       </c>
       <c r="N210" s="1">
-        <v>175537.22</v>
+        <v>202468.28</v>
       </c>
       <c r="O210" s="1">
-        <v>0.29</v>
+        <v>0.34</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>554</v>
+        <v>546</v>
       </c>
       <c r="B211" t="s">
-        <v>555</v>
+        <v>547</v>
       </c>
       <c r="C211" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>98.1221662</v>
+        <v>101.04370213</v>
       </c>
       <c r="E211" s="1">
-        <v>99.326</v>
+        <v>102.81184</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>99326.0</v>
+        <v>205623.68</v>
       </c>
       <c r="I211" s="1">
-        <v>-1164.11</v>
+        <v>1360.51</v>
       </c>
       <c r="J211" s="1">
-        <v>-1.1720093429716</v>
+        <v>0.66165044804178</v>
       </c>
       <c r="K211">
         <v>0.0</v>
       </c>
-      <c r="L211">
-        <v>39.73</v>
+      <c r="L211" t="s">
+        <v>548</v>
       </c>
       <c r="M211" s="1">
-        <v>98122.16</v>
+        <v>202087.4</v>
       </c>
       <c r="N211" s="1">
-        <v>98161.89</v>
+        <v>206984.19</v>
       </c>
       <c r="O211" s="1">
-        <v>0.16</v>
+        <v>0.35</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>556</v>
+        <v>549</v>
       </c>
       <c r="B212" t="s">
-        <v>557</v>
+        <v>550</v>
       </c>
       <c r="C212" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>98.84354716</v>
+        <v>98.96692654</v>
       </c>
       <c r="E212" s="1">
-        <v>104.747945</v>
+        <v>99.711</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>209495.89</v>
+        <v>99711.0</v>
       </c>
       <c r="I212" s="1">
-        <v>-11443.86</v>
+        <v>252.5</v>
       </c>
       <c r="J212" s="1">
-        <v>-5.4625701726177</v>
+        <v>0.25323184001765</v>
       </c>
       <c r="K212">
         <v>0.0</v>
       </c>
       <c r="L212">
-        <v>364.93</v>
+        <v>996.58</v>
       </c>
       <c r="M212" s="1">
-        <v>197687.1</v>
+        <v>98966.92</v>
       </c>
       <c r="N212" s="1">
-        <v>198052.03</v>
+        <v>99963.5</v>
       </c>
       <c r="O212" s="1">
-        <v>0.33</v>
+        <v>0.17</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>558</v>
+        <v>551</v>
       </c>
       <c r="B213" t="s">
-        <v>559</v>
+        <v>552</v>
       </c>
       <c r="C213" s="1">
-        <v>558000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>98.0623067</v>
+        <v>95.62595829</v>
       </c>
       <c r="E213" s="1">
-        <v>99.728</v>
+        <v>100.164425</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>556482.24</v>
+        <v>200328.85</v>
       </c>
       <c r="I213" s="1">
-        <v>-6661.27</v>
+        <v>-7498.85</v>
       </c>
       <c r="J213" s="1">
-        <v>-1.197031912465</v>
+        <v>-3.7432701280919</v>
       </c>
       <c r="K213">
         <v>0.0</v>
       </c>
       <c r="L213" t="s">
-        <v>560</v>
+        <v>553</v>
       </c>
       <c r="M213" s="1">
-        <v>547187.67</v>
+        <v>191251.92</v>
       </c>
       <c r="N213" s="1">
-        <v>549820.97</v>
+        <v>192830.0</v>
       </c>
       <c r="O213" s="1">
-        <v>0.91</v>
+        <v>0.32</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>561</v>
+        <v>554</v>
       </c>
       <c r="B214" t="s">
-        <v>562</v>
+        <v>555</v>
       </c>
       <c r="C214" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>103.81262474</v>
+        <v>100.64086268</v>
       </c>
       <c r="E214" s="1">
-        <v>110.136705</v>
+        <v>100.0</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>220273.41</v>
+        <v>100000.0</v>
       </c>
       <c r="I214" s="1">
-        <v>-2634.46</v>
+        <v>640.86</v>
       </c>
       <c r="J214" s="1">
-        <v>-1.1959954676327</v>
+        <v>0.64086</v>
       </c>
       <c r="K214">
         <v>0.0</v>
       </c>
-      <c r="L214" t="s">
-        <v>563</v>
+      <c r="L214">
+        <v>0.0</v>
       </c>
       <c r="M214" s="1">
-        <v>207625.25</v>
+        <v>100640.86</v>
       </c>
       <c r="N214" s="1">
-        <v>217638.95</v>
+        <v>100640.86</v>
       </c>
       <c r="O214" s="1">
-        <v>0.36</v>
+        <v>0.17</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>564</v>
+        <v>556</v>
       </c>
       <c r="B215" t="s">
-        <v>565</v>
+        <v>557</v>
       </c>
       <c r="C215" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>98.87599365</v>
+        <v>98.1982669</v>
       </c>
       <c r="E215" s="1">
-        <v>104.48644</v>
+        <v>103.09502</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>104486.44</v>
+        <v>206190.04</v>
       </c>
       <c r="I215" s="1">
-        <v>-1895.38</v>
+        <v>-9164.74</v>
       </c>
       <c r="J215" s="1">
-        <v>-1.8139961510795</v>
+        <v>-4.4448024744551</v>
       </c>
       <c r="K215">
         <v>0.0</v>
       </c>
-      <c r="L215" t="s">
-        <v>566</v>
+      <c r="L215">
+        <v>628.77</v>
       </c>
       <c r="M215" s="1">
-        <v>98875.99</v>
+        <v>196396.53</v>
       </c>
       <c r="N215" s="1">
-        <v>102591.06</v>
+        <v>197025.3</v>
       </c>
       <c r="O215" s="1">
-        <v>0.17</v>
+        <v>0.33</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>567</v>
+        <v>558</v>
       </c>
       <c r="B216" t="s">
-        <v>568</v>
+        <v>559</v>
       </c>
       <c r="C216" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>93.83104517</v>
+        <v>99.74460797</v>
       </c>
       <c r="E216" s="1">
-        <v>93.20203</v>
+        <v>99.513355</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>93202.03</v>
+        <v>398053.42</v>
       </c>
       <c r="I216" s="1">
-        <v>749.56</v>
+        <v>4166.11</v>
       </c>
       <c r="J216" s="1">
-        <v>0.80423140998109</v>
+        <v>1.0466208279281</v>
       </c>
       <c r="K216">
         <v>0.0</v>
       </c>
-      <c r="L216">
-        <v>120.55</v>
+      <c r="L216" t="s">
+        <v>560</v>
       </c>
       <c r="M216" s="1">
-        <v>93831.04</v>
+        <v>398978.43</v>
       </c>
       <c r="N216" s="1">
-        <v>93951.59</v>
+        <v>402219.53</v>
       </c>
       <c r="O216" s="1">
-        <v>0.16</v>
+        <v>0.67</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>569</v>
+        <v>561</v>
       </c>
       <c r="B217" t="s">
-        <v>570</v>
+        <v>562</v>
       </c>
       <c r="C217" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>99.36347554</v>
+        <v>99.45107763</v>
       </c>
       <c r="E217" s="1">
-        <v>104.93085</v>
+        <v>103.11278</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>104930.85</v>
+        <v>412451.12</v>
       </c>
       <c r="I217" s="1">
-        <v>-2027.65</v>
+        <v>-2605.71</v>
       </c>
       <c r="J217" s="1">
-        <v>-1.9323678403444</v>
+        <v>-0.6317621346258</v>
       </c>
       <c r="K217">
         <v>0.0</v>
       </c>
       <c r="L217" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="M217" s="1">
-        <v>99363.47</v>
+        <v>397804.31</v>
       </c>
       <c r="N217" s="1">
-        <v>102903.2</v>
+        <v>409845.41</v>
       </c>
       <c r="O217" s="1">
-        <v>0.17</v>
+        <v>0.69</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
       <c r="B218" t="s">
-        <v>573</v>
+        <v>565</v>
       </c>
       <c r="C218" s="1">
-        <v>125000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>87.39119138</v>
+        <v>98.68663095</v>
       </c>
       <c r="E218" s="1">
-        <v>88.629904</v>
+        <v>101.73356</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>110787.38</v>
+        <v>203467.12</v>
       </c>
       <c r="I218" s="1">
-        <v>9.83</v>
+        <v>-5445.91</v>
       </c>
       <c r="J218" s="1">
-        <v>0.0088728517634409</v>
+        <v>-2.676555307806</v>
       </c>
       <c r="K218">
         <v>0.0</v>
       </c>
-      <c r="L218" t="s">
-        <v>574</v>
+      <c r="L218">
+        <v>647.95</v>
       </c>
       <c r="M218" s="1">
-        <v>109238.99</v>
+        <v>197373.26</v>
       </c>
       <c r="N218" s="1">
-        <v>110797.21</v>
+        <v>198021.21</v>
       </c>
       <c r="O218" s="1">
-        <v>0.18</v>
+        <v>0.33</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>575</v>
+        <v>566</v>
       </c>
       <c r="B219" t="s">
-        <v>576</v>
+        <v>567</v>
       </c>
       <c r="C219" s="1">
         <v>300000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>73.6731045</v>
+        <v>98.92061721</v>
       </c>
       <c r="E219" s="1">
-        <v>74.625297</v>
+        <v>100.662453</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>223875.89</v>
+        <v>301987.36</v>
       </c>
       <c r="I219" s="1">
-        <v>-2073.7</v>
+        <v>1182.37</v>
       </c>
       <c r="J219" s="1">
-        <v>-0.92627214122968</v>
+        <v>0.39152963223361</v>
       </c>
       <c r="K219">
         <v>0.0</v>
       </c>
-      <c r="L219">
-        <v>782.88</v>
+      <c r="L219" t="s">
+        <v>568</v>
       </c>
       <c r="M219" s="1">
-        <v>221019.31</v>
+        <v>296761.85</v>
       </c>
       <c r="N219" s="1">
-        <v>221802.19</v>
+        <v>303169.73</v>
       </c>
       <c r="O219" s="1">
-        <v>0.37</v>
+        <v>0.51</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>577</v>
+        <v>569</v>
       </c>
       <c r="B220" t="s">
-        <v>578</v>
+        <v>570</v>
       </c>
       <c r="C220" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>97.20175372</v>
+        <v>99.65923835</v>
       </c>
       <c r="E220" s="1">
-        <v>102.315135</v>
+        <v>99.499</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>204630.27</v>
+        <v>99499.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-4956.21</v>
+        <v>1156.81</v>
       </c>
       <c r="J220" s="1">
-        <v>-2.4220316964836</v>
+        <v>1.1626348003498</v>
       </c>
       <c r="K220">
         <v>0.0</v>
       </c>
-      <c r="L220" t="s">
-        <v>579</v>
+      <c r="L220">
+        <v>996.58</v>
       </c>
       <c r="M220" s="1">
-        <v>194403.51</v>
+        <v>99659.23</v>
       </c>
       <c r="N220" s="1">
-        <v>199674.06</v>
+        <v>100655.81</v>
       </c>
       <c r="O220" s="1">
-        <v>0.33</v>
+        <v>0.17</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>580</v>
+        <v>571</v>
       </c>
       <c r="B221" t="s">
-        <v>581</v>
+        <v>572</v>
       </c>
       <c r="C221" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>100.18277003</v>
+        <v>100.43336679</v>
       </c>
       <c r="E221" s="1">
-        <v>102.81184</v>
+        <v>99.897</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>205623.68</v>
+        <v>99897.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-994.56</v>
+        <v>557.6</v>
       </c>
       <c r="J221" s="1">
-        <v>-0.48367970070373</v>
+        <v>0.55817492016777</v>
       </c>
       <c r="K221">
         <v>0.0</v>
       </c>
-      <c r="L221" t="s">
-        <v>582</v>
+      <c r="L221">
+        <v>21.23</v>
       </c>
       <c r="M221" s="1">
-        <v>200365.54</v>
+        <v>100433.37</v>
       </c>
       <c r="N221" s="1">
-        <v>204629.12</v>
+        <v>100454.6</v>
       </c>
       <c r="O221" s="1">
-        <v>0.34</v>
+        <v>0.17</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>583</v>
+        <v>573</v>
       </c>
       <c r="B222" t="s">
-        <v>584</v>
+        <v>574</v>
       </c>
       <c r="C222" s="1">
         <v>100000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>97.93873616</v>
+        <v>99.27505263</v>
       </c>
       <c r="E222" s="1">
-        <v>99.711</v>
+        <v>100.34301</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>99711.0</v>
+        <v>100343.01</v>
       </c>
       <c r="I222" s="1">
-        <v>-1083.91</v>
+        <v>1295.06</v>
       </c>
       <c r="J222" s="1">
-        <v>-1.0870515790635</v>
+        <v>1.2906329997476</v>
       </c>
       <c r="K222">
         <v>0.0</v>
       </c>
-      <c r="L222">
-        <v>688.36</v>
+      <c r="L222" t="s">
+        <v>575</v>
       </c>
       <c r="M222" s="1">
-        <v>97938.73</v>
+        <v>99275.06</v>
       </c>
       <c r="N222" s="1">
-        <v>98627.09</v>
+        <v>101638.07</v>
       </c>
       <c r="O222" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>585</v>
+        <v>576</v>
       </c>
       <c r="B223" t="s">
-        <v>586</v>
+        <v>577</v>
       </c>
       <c r="C223" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>95.04613422</v>
+        <v>99.14624302</v>
       </c>
       <c r="E223" s="1">
-        <v>100.164425</v>
+        <v>99.871</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>200328.85</v>
+        <v>299613.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-9151.65</v>
+        <v>2730.52</v>
       </c>
       <c r="J223" s="1">
-        <v>-4.5683135504447</v>
+        <v>0.91134897350916</v>
       </c>
       <c r="K223">
         <v>0.0</v>
       </c>
       <c r="L223" t="s">
-        <v>587</v>
+        <v>578</v>
       </c>
       <c r="M223" s="1">
-        <v>190092.27</v>
+        <v>297438.73</v>
       </c>
       <c r="N223" s="1">
-        <v>191177.2</v>
+        <v>302343.52</v>
       </c>
       <c r="O223" s="1">
-        <v>0.32</v>
+        <v>0.51</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>588</v>
+        <v>579</v>
       </c>
       <c r="B224" t="s">
-        <v>589</v>
+        <v>580</v>
       </c>
       <c r="C224" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>102.16436527</v>
+        <v>101.65976903</v>
       </c>
       <c r="E224" s="1">
-        <v>106.507427</v>
+        <v>105.431765</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>639044.56</v>
+        <v>210863.53</v>
       </c>
       <c r="I224" s="1">
-        <v>-8648.09</v>
+        <v>-249.47</v>
       </c>
       <c r="J224" s="1">
-        <v>-1.3532843468693</v>
+        <v>-0.11830874689426</v>
       </c>
       <c r="K224">
         <v>0.0</v>
       </c>
       <c r="L224" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
       <c r="M224" s="1">
-        <v>612986.2</v>
+        <v>203319.54</v>
       </c>
       <c r="N224" s="1">
-        <v>630396.47</v>
+        <v>210614.06</v>
       </c>
       <c r="O224" s="1">
-        <v>1.05</v>
+        <v>0.35</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>591</v>
+        <v>582</v>
       </c>
       <c r="B225" t="s">
-        <v>592</v>
+        <v>583</v>
       </c>
       <c r="C225" s="1">
-        <v>100000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>97.7979868</v>
+        <v>99.48663079</v>
       </c>
       <c r="E225" s="1">
-        <v>102.77747</v>
+        <v>100.0</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>102777.47</v>
+        <v>102000.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-2593.87</v>
+        <v>938.88</v>
       </c>
       <c r="J225" s="1">
-        <v>-2.5237729630823</v>
+        <v>0.92047058823529</v>
       </c>
       <c r="K225">
         <v>0.0</v>
       </c>
       <c r="L225" t="s">
-        <v>593</v>
+        <v>584</v>
       </c>
       <c r="M225" s="1">
-        <v>97797.98</v>
+        <v>101476.37</v>
       </c>
       <c r="N225" s="1">
-        <v>100183.6</v>
+        <v>102938.88</v>
       </c>
       <c r="O225" s="1">
         <v>0.17</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>594</v>
+        <v>585</v>
       </c>
       <c r="B226" t="s">
-        <v>595</v>
+        <v>586</v>
       </c>
       <c r="C226" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>97.46702194</v>
+        <v>96.92566096</v>
       </c>
       <c r="E226" s="1">
-        <v>103.09502</v>
+        <v>96.94368</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>206190.04</v>
+        <v>96943.68</v>
       </c>
       <c r="I226" s="1">
-        <v>-11182.02</v>
+        <v>898.08</v>
       </c>
       <c r="J226" s="1">
-        <v>-5.4231620499225</v>
+        <v>0.92639355138984</v>
       </c>
       <c r="K226">
         <v>0.0</v>
       </c>
       <c r="L226">
-        <v>73.97</v>
+        <v>916.1</v>
       </c>
       <c r="M226" s="1">
-        <v>194934.05</v>
+        <v>96925.66</v>
       </c>
       <c r="N226" s="1">
-        <v>195008.02</v>
+        <v>97841.76</v>
       </c>
       <c r="O226" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>596</v>
+        <v>587</v>
       </c>
       <c r="B227" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="C227" s="1">
-        <v>400000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>98.86171325</v>
+        <v>100.60374931</v>
       </c>
       <c r="E227" s="1">
-        <v>99.513355</v>
+        <v>100.0</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>398053.42</v>
+        <v>136000.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-433.96</v>
+        <v>909.09</v>
       </c>
       <c r="J227" s="1">
-        <v>-0.10902054302159</v>
+        <v>0.66844852941176</v>
       </c>
       <c r="K227">
         <v>0.0</v>
       </c>
-      <c r="L227" t="s">
-        <v>598</v>
+      <c r="L227">
+        <v>87.99</v>
       </c>
       <c r="M227" s="1">
-        <v>395446.86</v>
+        <v>136821.1</v>
       </c>
       <c r="N227" s="1">
-        <v>397619.46</v>
+        <v>136909.09</v>
       </c>
       <c r="O227" s="1">
-        <v>0.66</v>
+        <v>0.23</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>599</v>
+        <v>589</v>
       </c>
       <c r="B228" t="s">
-        <v>600</v>
+        <v>590</v>
       </c>
       <c r="C228" s="1">
-        <v>400000.0</v>
+        <v>283000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>98.59846481</v>
+        <v>100.06062075</v>
       </c>
       <c r="E228" s="1">
-        <v>103.11278</v>
+        <v>99.646</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>412451.12</v>
+        <v>281998.18</v>
       </c>
       <c r="I228" s="1">
-        <v>-7249.04</v>
+        <v>2150.31</v>
       </c>
       <c r="J228" s="1">
-        <v>-1.7575512948056</v>
+        <v>0.76252619786411</v>
       </c>
       <c r="K228">
         <v>0.0</v>
       </c>
-      <c r="L228" t="s">
-        <v>601</v>
+      <c r="L228">
+        <v>976.93</v>
       </c>
       <c r="M228" s="1">
-        <v>394393.86</v>
+        <v>283171.56</v>
       </c>
       <c r="N228" s="1">
-        <v>405202.08</v>
+        <v>284148.49</v>
       </c>
       <c r="O228" s="1">
-        <v>0.67</v>
+        <v>0.48</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>602</v>
+        <v>591</v>
       </c>
       <c r="B229" t="s">
-        <v>603</v>
+        <v>592</v>
       </c>
       <c r="C229" s="1">
         <v>200000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>97.59176104</v>
+        <v>100.43838487</v>
       </c>
       <c r="E229" s="1">
-        <v>101.73356</v>
+        <v>103.40919</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>203467.12</v>
+        <v>206818.38</v>
       </c>
       <c r="I229" s="1">
-        <v>-8087.71</v>
+        <v>-5897.77</v>
       </c>
       <c r="J229" s="1">
-        <v>-3.9749469103411</v>
+        <v>-2.8516662784033</v>
       </c>
       <c r="K229">
         <v>0.0</v>
       </c>
       <c r="L229">
-        <v>195.89</v>
+        <v>43.84</v>
       </c>
       <c r="M229" s="1">
-        <v>195183.52</v>
+        <v>200876.77</v>
       </c>
       <c r="N229" s="1">
-        <v>195379.41</v>
+        <v>200920.61</v>
       </c>
       <c r="O229" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>604</v>
+        <v>593</v>
       </c>
       <c r="B230" t="s">
-        <v>605</v>
+        <v>594</v>
       </c>
       <c r="C230" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>97.96504563</v>
+        <v>99.59109744</v>
       </c>
       <c r="E230" s="1">
-        <v>100.662453</v>
+        <v>103.372055</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>301987.36</v>
+        <v>206744.11</v>
       </c>
       <c r="I230" s="1">
-        <v>-2516.54</v>
+        <v>-1463.28</v>
       </c>
       <c r="J230" s="1">
-        <v>-0.83332626902</v>
+        <v>-0.70777348868609</v>
       </c>
       <c r="K230">
         <v>0.0</v>
       </c>
       <c r="L230" t="s">
-        <v>606</v>
+        <v>595</v>
       </c>
       <c r="M230" s="1">
-        <v>293895.14</v>
+        <v>199182.2</v>
       </c>
       <c r="N230" s="1">
-        <v>299470.82</v>
+        <v>205280.83</v>
       </c>
       <c r="O230" s="1">
-        <v>0.5</v>
+        <v>0.34</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>607</v>
+        <v>596</v>
       </c>
       <c r="B231" t="s">
-        <v>608</v>
+        <v>597</v>
       </c>
       <c r="C231" s="1">
-        <v>100000.0</v>
+        <v>254000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>98.34116752</v>
+        <v>99.69174482</v>
       </c>
       <c r="E231" s="1">
-        <v>99.499</v>
+        <v>99.492</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>99499.0</v>
+        <v>252709.68</v>
       </c>
       <c r="I231" s="1">
-        <v>-469.48</v>
+        <v>2160.09</v>
       </c>
       <c r="J231" s="1">
-        <v>-0.47184393813003</v>
+        <v>0.85477137243021</v>
       </c>
       <c r="K231">
         <v>0.0</v>
       </c>
-      <c r="L231">
-        <v>688.36</v>
+      <c r="L231" t="s">
+        <v>598</v>
       </c>
       <c r="M231" s="1">
-        <v>98341.16</v>
+        <v>253217.03</v>
       </c>
       <c r="N231" s="1">
-        <v>99029.52</v>
+        <v>254869.77</v>
       </c>
       <c r="O231" s="1">
-        <v>0.16</v>
+        <v>0.43</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>609</v>
+        <v>599</v>
       </c>
       <c r="B232" t="s">
-        <v>610</v>
+        <v>600</v>
       </c>
       <c r="C232" s="1">
-        <v>100000.0</v>
+        <v>205000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>97.96787763</v>
+        <v>100.46487054</v>
       </c>
       <c r="E232" s="1">
-        <v>100.34301</v>
+        <v>100.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>100343.01</v>
+        <v>205000.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-320.34</v>
+        <v>978.03</v>
       </c>
       <c r="J232" s="1">
-        <v>-0.31924495787001</v>
+        <v>0.47708780487805</v>
       </c>
       <c r="K232">
         <v>0.0</v>
       </c>
-      <c r="L232" t="s">
-        <v>611</v>
+      <c r="L232">
+        <v>25.05</v>
       </c>
       <c r="M232" s="1">
-        <v>97967.88</v>
+        <v>205952.98</v>
       </c>
       <c r="N232" s="1">
-        <v>100022.67</v>
+        <v>205978.03</v>
       </c>
       <c r="O232" s="1">
-        <v>0.17</v>
+        <v>0.34</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>612</v>
+        <v>601</v>
       </c>
       <c r="B233" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="C233" s="1">
-        <v>300000.0</v>
+        <v>183000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>98.08492624</v>
+        <v>100.36749609</v>
       </c>
       <c r="E233" s="1">
-        <v>99.871</v>
+        <v>100.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>299613.0</v>
+        <v>183000.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-1408.91</v>
+        <v>672.52</v>
       </c>
       <c r="J233" s="1">
-        <v>-0.47024328049851</v>
+        <v>0.36749726775956</v>
       </c>
       <c r="K233">
         <v>0.0</v>
       </c>
-      <c r="L233" t="s">
-        <v>614</v>
+      <c r="L233">
+        <v>0.0</v>
       </c>
       <c r="M233" s="1">
-        <v>294254.77</v>
+        <v>183672.52</v>
       </c>
       <c r="N233" s="1">
-        <v>298204.09</v>
+        <v>183672.52</v>
       </c>
       <c r="O233" s="1">
-        <v>0.5</v>
+        <v>0.31</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>615</v>
+        <v>603</v>
       </c>
       <c r="B234" t="s">
-        <v>616</v>
+        <v>604</v>
       </c>
       <c r="C234" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>100.95146194</v>
+        <v>88.79681071</v>
       </c>
       <c r="E234" s="1">
-        <v>105.431765</v>
+        <v>87.329</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>210863.53</v>
+        <v>87329.0</v>
       </c>
       <c r="I234" s="1">
-        <v>-2282.52</v>
+        <v>1531.51</v>
       </c>
       <c r="J234" s="1">
-        <v>-1.0824631457132</v>
+        <v>1.7537244214408</v>
       </c>
       <c r="K234">
         <v>0.0</v>
       </c>
-      <c r="L234" t="s">
-        <v>617</v>
+      <c r="L234">
+        <v>63.7</v>
       </c>
       <c r="M234" s="1">
-        <v>201902.93</v>
+        <v>88796.81</v>
       </c>
       <c r="N234" s="1">
-        <v>208581.01</v>
+        <v>88860.51</v>
       </c>
       <c r="O234" s="1">
-        <v>0.35</v>
+        <v>0.15</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>618</v>
+        <v>605</v>
       </c>
       <c r="B235" t="s">
-        <v>619</v>
+        <v>606</v>
       </c>
       <c r="C235" s="1">
-        <v>102000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>98.64329812</v>
+        <v>101.5123065</v>
       </c>
       <c r="E235" s="1">
-        <v>100.0</v>
+        <v>101.91515</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>102000.0</v>
+        <v>101915.15</v>
       </c>
       <c r="I235" s="1">
-        <v>-213.83</v>
+        <v>1158.8</v>
       </c>
       <c r="J235" s="1">
-        <v>-0.20963725490196</v>
+        <v>1.1370242795109</v>
       </c>
       <c r="K235">
         <v>0.0</v>
       </c>
       <c r="L235" t="s">
-        <v>620</v>
+        <v>607</v>
       </c>
       <c r="M235" s="1">
-        <v>100616.16</v>
+        <v>101512.31</v>
       </c>
       <c r="N235" s="1">
-        <v>101786.17</v>
+        <v>103073.95</v>
       </c>
       <c r="O235" s="1">
         <v>0.17</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>621</v>
+        <v>608</v>
       </c>
       <c r="B236" t="s">
-        <v>622</v>
+        <v>609</v>
       </c>
       <c r="C236" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>95.78924365</v>
+        <v>100.87312366</v>
       </c>
       <c r="E236" s="1">
-        <v>96.94368</v>
+        <v>102.94893</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>96943.68</v>
+        <v>205897.86</v>
       </c>
       <c r="I236" s="1">
-        <v>-495.19</v>
+        <v>-2959.83</v>
       </c>
       <c r="J236" s="1">
-        <v>-0.51080173560566</v>
+        <v>-1.4375234400202</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
-      <c r="L236">
-        <v>659.25</v>
+      <c r="L236" t="s">
+        <v>610</v>
       </c>
       <c r="M236" s="1">
-        <v>95789.24</v>
+        <v>201746.25</v>
       </c>
       <c r="N236" s="1">
-        <v>96448.49</v>
+        <v>202938.03</v>
       </c>
       <c r="O236" s="1">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>623</v>
+        <v>611</v>
       </c>
       <c r="B237" t="s">
-        <v>624</v>
+        <v>612</v>
       </c>
       <c r="C237" s="1">
-        <v>283000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>99.56174825</v>
+        <v>95.38211238</v>
       </c>
       <c r="E237" s="1">
-        <v>99.646</v>
+        <v>94.709275</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>281998.18</v>
+        <v>189418.55</v>
       </c>
       <c r="I237" s="1">
-        <v>-75.61</v>
+        <v>1556.63</v>
       </c>
       <c r="J237" s="1">
-        <v>-0.026812229781057</v>
+        <v>0.82179385281959</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
       <c r="L237">
-        <v>162.82</v>
+        <v>210.96</v>
       </c>
       <c r="M237" s="1">
-        <v>281759.75</v>
+        <v>190764.22</v>
       </c>
       <c r="N237" s="1">
-        <v>281922.57</v>
+        <v>190975.18</v>
       </c>
       <c r="O237" s="1">
-        <v>0.47</v>
+        <v>0.32</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>625</v>
+        <v>613</v>
       </c>
       <c r="B238" t="s">
-        <v>626</v>
+        <v>614</v>
       </c>
       <c r="C238" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>99.8843645</v>
+        <v>97.66883628</v>
       </c>
       <c r="E238" s="1">
-        <v>103.40919</v>
+        <v>101.297303</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>206818.38</v>
+        <v>405189.21</v>
       </c>
       <c r="I238" s="1">
-        <v>336.65</v>
+        <v>-12590.58</v>
       </c>
       <c r="J238" s="1">
-        <v>0.16277566819738</v>
+        <v>-3.1073334850156</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
       <c r="L238" t="s">
-        <v>627</v>
+        <v>615</v>
       </c>
       <c r="M238" s="1">
-        <v>199768.73</v>
+        <v>390675.34</v>
       </c>
       <c r="N238" s="1">
-        <v>207155.03</v>
+        <v>392598.63</v>
       </c>
       <c r="O238" s="1">
-        <v>0.34</v>
+        <v>0.66</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>628</v>
+        <v>616</v>
       </c>
       <c r="B239" t="s">
-        <v>629</v>
+        <v>617</v>
       </c>
       <c r="C239" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>98.64112589</v>
+        <v>105.01714676</v>
       </c>
       <c r="E239" s="1">
-        <v>103.372055</v>
+        <v>108.69382</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>206744.11</v>
+        <v>108693.82</v>
       </c>
       <c r="I239" s="1">
-        <v>-3938.57</v>
+        <v>515.11</v>
       </c>
       <c r="J239" s="1">
-        <v>-1.9050458075928</v>
+        <v>0.47390918821328</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239" t="s">
-        <v>630</v>
+        <v>618</v>
       </c>
       <c r="M239" s="1">
-        <v>197282.25</v>
+        <v>105017.15</v>
       </c>
       <c r="N239" s="1">
-        <v>202805.54</v>
+        <v>109208.93</v>
       </c>
       <c r="O239" s="1">
-        <v>0.34</v>
+        <v>0.18</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>631</v>
+        <v>619</v>
       </c>
       <c r="B240" t="s">
-        <v>632</v>
+        <v>620</v>
       </c>
       <c r="C240" s="1">
-        <v>254000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>98.18800354</v>
+        <v>98.34622835</v>
       </c>
       <c r="E240" s="1">
-        <v>99.492</v>
+        <v>99.589</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>252709.68</v>
+        <v>298767.0</v>
       </c>
       <c r="I240" s="1">
-        <v>-2964.21</v>
+        <v>3052.51</v>
       </c>
       <c r="J240" s="1">
-        <v>-1.1729705011696</v>
+        <v>1.0217025307347</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
-      <c r="L240">
-        <v>347.95</v>
+      <c r="L240" t="s">
+        <v>621</v>
       </c>
       <c r="M240" s="1">
-        <v>249397.52</v>
+        <v>295038.69</v>
       </c>
       <c r="N240" s="1">
-        <v>249745.47</v>
+        <v>301819.51</v>
       </c>
       <c r="O240" s="1">
-        <v>0.42</v>
+        <v>0.5</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>633</v>
+        <v>622</v>
       </c>
       <c r="B241" t="s">
-        <v>634</v>
+        <v>623</v>
       </c>
       <c r="C241" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>105.69092151</v>
+        <v>97.59336583</v>
       </c>
       <c r="E241" s="1">
-        <v>109.294795</v>
+        <v>100.13095</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>218589.59</v>
+        <v>100130.95</v>
       </c>
       <c r="I241" s="1">
-        <v>-3344.73</v>
+        <v>-1665.71</v>
       </c>
       <c r="J241" s="1">
-        <v>-1.5301414856947</v>
+        <v>-1.6635316053628</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
-      <c r="L241" t="s">
-        <v>635</v>
+      <c r="L241">
+        <v>871.88</v>
       </c>
       <c r="M241" s="1">
-        <v>211381.85</v>
+        <v>97593.36</v>
       </c>
       <c r="N241" s="1">
-        <v>215244.86</v>
+        <v>98465.24</v>
       </c>
       <c r="O241" s="1">
-        <v>0.36</v>
+        <v>0.16</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>636</v>
+        <v>624</v>
       </c>
       <c r="B242" t="s">
-        <v>637</v>
+        <v>625</v>
       </c>
       <c r="C242" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>97.43599967</v>
+        <v>102.47233561</v>
       </c>
       <c r="E242" s="1">
-        <v>101.977208</v>
+        <v>103.39893</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>407908.83</v>
+        <v>206797.86</v>
       </c>
       <c r="I242" s="1">
-        <v>-7068.94</v>
+        <v>-1540.86</v>
       </c>
       <c r="J242" s="1">
-        <v>-1.7329705758024</v>
+        <v>-0.74510442226046</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
-      <c r="L242" t="s">
-        <v>267</v>
+      <c r="L242">
+        <v>312.33</v>
       </c>
       <c r="M242" s="1">
-        <v>389744.0</v>
+        <v>204944.67</v>
       </c>
       <c r="N242" s="1">
-        <v>400839.89</v>
+        <v>205257.0</v>
       </c>
       <c r="O242" s="1">
-        <v>0.67</v>
+        <v>0.34</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>638</v>
+        <v>626</v>
       </c>
       <c r="B243" t="s">
-        <v>639</v>
+        <v>627</v>
       </c>
       <c r="C243" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>88.4208174</v>
+        <v>104.28434079</v>
       </c>
       <c r="E243" s="1">
-        <v>87.329</v>
+        <v>109.3363</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>87329.0</v>
+        <v>218672.6</v>
       </c>
       <c r="I243" s="1">
-        <v>1093.87</v>
+        <v>-5749.12</v>
       </c>
       <c r="J243" s="1">
-        <v>1.2525850519301</v>
+        <v>-2.6290993933396</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
-      <c r="L243">
-        <v>2.05</v>
+      <c r="L243" t="s">
+        <v>628</v>
       </c>
       <c r="M243" s="1">
-        <v>88420.82</v>
+        <v>208568.69</v>
       </c>
       <c r="N243" s="1">
-        <v>88422.87</v>
+        <v>212923.48</v>
       </c>
       <c r="O243" s="1">
-        <v>0.15</v>
+        <v>0.36</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>640</v>
+        <v>629</v>
       </c>
       <c r="B244" t="s">
-        <v>641</v>
+        <v>630</v>
       </c>
       <c r="C244" s="1">
-        <v>100000.0</v>
+        <v>251000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>100.86838442</v>
+        <v>98.31954743</v>
       </c>
       <c r="E244" s="1">
-        <v>101.91515</v>
+        <v>99.947</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>101915.15</v>
+        <v>250866.97</v>
       </c>
       <c r="I244" s="1">
-        <v>206.66</v>
+        <v>-268.33</v>
       </c>
       <c r="J244" s="1">
-        <v>0.20277652537429</v>
+        <v>-0.10696107183819</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244" t="s">
-        <v>642</v>
+        <v>631</v>
       </c>
       <c r="M244" s="1">
-        <v>100868.39</v>
+        <v>246782.06</v>
       </c>
       <c r="N244" s="1">
-        <v>102121.81</v>
+        <v>250598.64</v>
       </c>
       <c r="O244" s="1">
-        <v>0.17</v>
+        <v>0.42</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>643</v>
+        <v>632</v>
       </c>
       <c r="B245" t="s">
-        <v>644</v>
+        <v>633</v>
       </c>
       <c r="C245" s="1">
-        <v>200000.0</v>
+        <v>212000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>100.42515632</v>
+        <v>98.33438782</v>
       </c>
       <c r="E245" s="1">
-        <v>102.94893</v>
+        <v>100.0</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>205897.86</v>
+        <v>212000.0</v>
       </c>
       <c r="I245" s="1">
-        <v>-4451.66</v>
+        <v>-2266.09</v>
       </c>
       <c r="J245" s="1">
-        <v>-2.1620720098791</v>
+        <v>-1.0689103773585</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
-      <c r="L245">
-        <v>595.89</v>
+      <c r="L245" t="s">
+        <v>634</v>
       </c>
       <c r="M245" s="1">
-        <v>200850.31</v>
+        <v>208468.9</v>
       </c>
       <c r="N245" s="1">
-        <v>201446.2</v>
+        <v>209733.91</v>
       </c>
       <c r="O245" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
       <c r="B246" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="C246" s="1">
-        <v>200000.0</v>
+        <v>399000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>94.74579698</v>
+        <v>98.29342596</v>
       </c>
       <c r="E246" s="1">
-        <v>94.709275</v>
+        <v>99.902</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>189418.55</v>
+        <v>398608.98</v>
       </c>
       <c r="I246" s="1">
-        <v>2807.98</v>
+        <v>-3921.73</v>
       </c>
       <c r="J246" s="1">
-        <v>1.4824208083105</v>
+        <v>-0.98385390113389</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246" t="s">
-        <v>647</v>
+        <v>637</v>
       </c>
       <c r="M246" s="1">
-        <v>189491.6</v>
+        <v>392190.77</v>
       </c>
       <c r="N246" s="1">
-        <v>192226.53</v>
+        <v>394687.25</v>
       </c>
       <c r="O246" s="1">
-        <v>0.32</v>
+        <v>0.66</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>648</v>
+        <v>638</v>
       </c>
       <c r="B247" t="s">
-        <v>649</v>
+        <v>639</v>
       </c>
       <c r="C247" s="1">
-        <v>400000.0</v>
+        <v>242000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>96.73363093</v>
+        <v>100.366374</v>
       </c>
       <c r="E247" s="1">
-        <v>101.297303</v>
+        <v>100.0</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>405189.21</v>
+        <v>242000.0</v>
       </c>
       <c r="I247" s="1">
-        <v>-17440.99</v>
+        <v>3291.38</v>
       </c>
       <c r="J247" s="1">
-        <v>-4.3044063290827</v>
+        <v>1.3600743801653</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
-      <c r="L247">
-        <v>813.7</v>
+      <c r="L247" t="s">
+        <v>640</v>
       </c>
       <c r="M247" s="1">
-        <v>386934.52</v>
+        <v>242886.63</v>
       </c>
       <c r="N247" s="1">
-        <v>387748.22</v>
+        <v>245291.38</v>
       </c>
       <c r="O247" s="1">
-        <v>0.64</v>
+        <v>0.41</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>650</v>
+        <v>641</v>
       </c>
       <c r="B248" t="s">
-        <v>651</v>
+        <v>642</v>
       </c>
       <c r="C248" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>104.25374204</v>
+        <v>100.49691626</v>
       </c>
       <c r="E248" s="1">
-        <v>108.69382</v>
+        <v>104.6323</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>108693.82</v>
+        <v>209264.6</v>
       </c>
       <c r="I248" s="1">
-        <v>-597.61</v>
+        <v>-7416.27</v>
       </c>
       <c r="J248" s="1">
-        <v>-0.54981046760524</v>
+        <v>-3.5439677805037</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
-      <c r="L248" t="s">
-        <v>652</v>
+      <c r="L248">
+        <v>854.5</v>
       </c>
       <c r="M248" s="1">
-        <v>104253.74</v>
+        <v>200993.83</v>
       </c>
       <c r="N248" s="1">
-        <v>108096.21</v>
+        <v>201848.33</v>
       </c>
       <c r="O248" s="1">
-        <v>0.18</v>
+        <v>0.34</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="B249" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
       <c r="C249" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>97.46170979</v>
+        <v>101.54571117</v>
       </c>
       <c r="E249" s="1">
-        <v>99.589</v>
+        <v>100.0</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>298767.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I249" s="1">
-        <v>-340.77</v>
+        <v>1613.82</v>
       </c>
       <c r="J249" s="1">
-        <v>-0.11405878159234</v>
+        <v>1.61382</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
-      <c r="L249" t="s">
-        <v>655</v>
+      <c r="L249">
+        <v>68.1</v>
       </c>
       <c r="M249" s="1">
-        <v>292385.13</v>
+        <v>101545.72</v>
       </c>
       <c r="N249" s="1">
-        <v>298426.23</v>
+        <v>101613.82</v>
       </c>
       <c r="O249" s="1">
-        <v>0.5</v>
+        <v>0.17</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>656</v>
+        <v>645</v>
       </c>
       <c r="B250" t="s">
-        <v>657</v>
+        <v>646</v>
       </c>
       <c r="C250" s="1">
         <v>100000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>97.24794525</v>
+        <v>102.71154633</v>
       </c>
       <c r="E250" s="1">
-        <v>100.13095</v>
+        <v>106.26549</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>100130.95</v>
+        <v>106265.49</v>
       </c>
       <c r="I250" s="1">
-        <v>-2323.28</v>
+        <v>39.89</v>
       </c>
       <c r="J250" s="1">
-        <v>-2.3202416435677</v>
+        <v>0.037538056804707</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
-      <c r="L250">
-        <v>559.72</v>
+      <c r="L250" t="s">
+        <v>647</v>
       </c>
       <c r="M250" s="1">
-        <v>97247.95</v>
+        <v>102711.54</v>
       </c>
       <c r="N250" s="1">
-        <v>97807.67</v>
+        <v>106305.38</v>
       </c>
       <c r="O250" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>658</v>
+        <v>648</v>
       </c>
       <c r="B251" t="s">
-        <v>659</v>
+        <v>649</v>
       </c>
       <c r="C251" s="1">
         <v>200000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>101.64717974</v>
+        <v>102.11288702</v>
       </c>
       <c r="E251" s="1">
-        <v>103.39893</v>
+        <v>105.74276</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>206797.86</v>
+        <v>211485.52</v>
       </c>
       <c r="I251" s="1">
-        <v>5528.01</v>
+        <v>-6467.97</v>
       </c>
       <c r="J251" s="1">
-        <v>2.6731466176681</v>
+        <v>-3.0583512289636</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
-      <c r="L251" t="s">
-        <v>660</v>
+      <c r="L251">
+        <v>791.78</v>
       </c>
       <c r="M251" s="1">
-        <v>203294.36</v>
+        <v>204225.77</v>
       </c>
       <c r="N251" s="1">
-        <v>212325.87</v>
+        <v>205017.55</v>
       </c>
       <c r="O251" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>661</v>
+        <v>650</v>
       </c>
       <c r="B252" t="s">
-        <v>662</v>
+        <v>651</v>
       </c>
       <c r="C252" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>103.45435032</v>
+        <v>98.92266889</v>
       </c>
       <c r="E252" s="1">
-        <v>109.3363</v>
+        <v>100.260973</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>218672.6</v>
+        <v>300782.92</v>
       </c>
       <c r="I252" s="1">
-        <v>-8107.73</v>
+        <v>3119.33</v>
       </c>
       <c r="J252" s="1">
-        <v>-3.7077027483096</v>
+        <v>1.0370701900228</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252" t="s">
-        <v>663</v>
+        <v>652</v>
       </c>
       <c r="M252" s="1">
-        <v>206908.71</v>
+        <v>296768.0</v>
       </c>
       <c r="N252" s="1">
-        <v>210564.87</v>
+        <v>303902.25</v>
       </c>
       <c r="O252" s="1">
-        <v>0.35</v>
+        <v>0.51</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>664</v>
+        <v>653</v>
       </c>
       <c r="B253" t="s">
-        <v>665</v>
+        <v>654</v>
       </c>
       <c r="C253" s="1">
-        <v>351000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>97.43747669</v>
+        <v>100.49783041</v>
       </c>
       <c r="E253" s="1">
-        <v>99.947</v>
+        <v>100.0</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>350813.97</v>
+        <v>200000.0</v>
       </c>
       <c r="I253" s="1">
-        <v>-4553.15</v>
+        <v>1140.49</v>
       </c>
       <c r="J253" s="1">
-        <v>-1.2978816094467</v>
+        <v>0.570245</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
-      <c r="L253" t="s">
-        <v>666</v>
+      <c r="L253">
+        <v>144.83</v>
       </c>
       <c r="M253" s="1">
-        <v>342005.55</v>
+        <v>200995.66</v>
       </c>
       <c r="N253" s="1">
-        <v>346260.82</v>
+        <v>201140.49</v>
       </c>
       <c r="O253" s="1">
-        <v>0.58</v>
+        <v>0.34</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>667</v>
+        <v>655</v>
       </c>
       <c r="B254" t="s">
-        <v>668</v>
+        <v>656</v>
       </c>
       <c r="C254" s="1">
-        <v>212000.0</v>
+        <v>373000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>96.95780753</v>
+        <v>99.65437112</v>
       </c>
       <c r="E254" s="1">
-        <v>100.0</v>
+        <v>103.399775</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>212000.0</v>
+        <v>385681.16</v>
       </c>
       <c r="I254" s="1">
-        <v>-5850.23</v>
+        <v>-2588.75</v>
       </c>
       <c r="J254" s="1">
-        <v>-2.7595424528302</v>
+        <v>-0.6712150523505</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
-      <c r="L254">
-        <v>599.22</v>
+      <c r="L254" t="s">
+        <v>657</v>
       </c>
       <c r="M254" s="1">
-        <v>205550.55</v>
+        <v>371710.8</v>
       </c>
       <c r="N254" s="1">
-        <v>206149.77</v>
+        <v>383092.41</v>
       </c>
       <c r="O254" s="1">
-        <v>0.34</v>
+        <v>0.64</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>669</v>
+        <v>658</v>
       </c>
       <c r="B255" t="s">
-        <v>670</v>
+        <v>659</v>
       </c>
       <c r="C255" s="1">
-        <v>399000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>97.25243035</v>
+        <v>96.10988487</v>
       </c>
       <c r="E255" s="1">
-        <v>99.902</v>
+        <v>99.085615</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>398608.98</v>
+        <v>198171.23</v>
       </c>
       <c r="I255" s="1">
-        <v>-9264.1</v>
+        <v>-5910.36</v>
       </c>
       <c r="J255" s="1">
-        <v>-2.3241071989898</v>
+        <v>-2.9824510853568</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
-      <c r="L255" t="s">
-        <v>671</v>
+      <c r="L255">
+        <v>41.1</v>
       </c>
       <c r="M255" s="1">
-        <v>388037.2</v>
+        <v>192219.77</v>
       </c>
       <c r="N255" s="1">
-        <v>389344.88</v>
+        <v>192260.87</v>
       </c>
       <c r="O255" s="1">
-        <v>0.65</v>
+        <v>0.32</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>672</v>
+        <v>660</v>
       </c>
       <c r="B256" t="s">
-        <v>673</v>
+        <v>661</v>
       </c>
       <c r="C256" s="1">
-        <v>242000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>99.07963338</v>
+        <v>98.25028742</v>
       </c>
       <c r="E256" s="1">
-        <v>100.0</v>
+        <v>98.64377</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>242000.0</v>
+        <v>197287.54</v>
       </c>
       <c r="I256" s="1">
-        <v>-624.12</v>
+        <v>891.51</v>
       </c>
       <c r="J256" s="1">
-        <v>-0.25790082644628</v>
+        <v>0.45188358068634</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256" t="s">
-        <v>674</v>
+        <v>662</v>
       </c>
       <c r="M256" s="1">
-        <v>239772.71</v>
+        <v>196500.57</v>
       </c>
       <c r="N256" s="1">
-        <v>241375.88</v>
+        <v>198179.05</v>
       </c>
       <c r="O256" s="1">
-        <v>0.4</v>
+        <v>0.33</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>675</v>
+        <v>663</v>
       </c>
       <c r="B257" t="s">
-        <v>676</v>
+        <v>664</v>
       </c>
       <c r="C257" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.21528685</v>
+        <v>100.89509776</v>
       </c>
       <c r="E257" s="1">
-        <v>104.6323</v>
+        <v>100.0</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>209264.6</v>
+        <v>100000.0</v>
       </c>
       <c r="I257" s="1">
-        <v>-8589.88</v>
+        <v>1026.52</v>
       </c>
       <c r="J257" s="1">
-        <v>-4.1047936440277</v>
+        <v>1.02652</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
       <c r="L257">
-        <v>244.14</v>
+        <v>131.42</v>
       </c>
       <c r="M257" s="1">
-        <v>200430.58</v>
+        <v>100895.1</v>
       </c>
       <c r="N257" s="1">
-        <v>200674.72</v>
+        <v>101026.52</v>
       </c>
       <c r="O257" s="1">
-        <v>0.33</v>
+        <v>0.17</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>677</v>
+        <v>665</v>
       </c>
       <c r="B258" t="s">
-        <v>678</v>
+        <v>666</v>
       </c>
       <c r="C258" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.55021497</v>
+        <v>100.27551212</v>
       </c>
       <c r="E258" s="1">
-        <v>100.0</v>
+        <v>103.524275</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>100000.0</v>
+        <v>207048.55</v>
       </c>
       <c r="I258" s="1">
-        <v>4420.8</v>
+        <v>-424.92</v>
       </c>
       <c r="J258" s="1">
-        <v>4.4208</v>
+        <v>-0.20522722810664</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258" t="s">
-        <v>679</v>
+        <v>667</v>
       </c>
       <c r="M258" s="1">
-        <v>100550.22</v>
+        <v>200551.03</v>
       </c>
       <c r="N258" s="1">
-        <v>104420.8</v>
+        <v>206623.63</v>
       </c>
       <c r="O258" s="1">
-        <v>0.17</v>
+        <v>0.35</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>680</v>
+        <v>668</v>
       </c>
       <c r="B259" t="s">
-        <v>681</v>
+        <v>669</v>
       </c>
       <c r="C259" s="1">
-        <v>200000.0</v>
+        <v>159000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>97.94347355</v>
+        <v>99.89220397</v>
       </c>
       <c r="E259" s="1">
-        <v>100.0</v>
+        <v>99.695</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>200000.0</v>
+        <v>158515.05</v>
       </c>
       <c r="I259" s="1">
-        <v>-214.7</v>
+        <v>901.64</v>
       </c>
       <c r="J259" s="1">
-        <v>-0.10735</v>
+        <v>0.56880403469576</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
-      <c r="L259" t="s">
-        <v>682</v>
+      <c r="L259">
+        <v>588.08</v>
       </c>
       <c r="M259" s="1">
-        <v>195886.94</v>
+        <v>158828.61</v>
       </c>
       <c r="N259" s="1">
-        <v>199785.3</v>
+        <v>159416.69</v>
       </c>
       <c r="O259" s="1">
-        <v>0.33</v>
+        <v>0.27</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>683</v>
+        <v>670</v>
       </c>
       <c r="B260" t="s">
-        <v>684</v>
+        <v>671</v>
       </c>
       <c r="C260" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>101.132537</v>
+        <v>83.13699574</v>
       </c>
       <c r="E260" s="1">
-        <v>106.26549</v>
+        <v>82.064325</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>106265.49</v>
+        <v>164128.65</v>
       </c>
       <c r="I260" s="1">
-        <v>-1878.16</v>
+        <v>3106.99</v>
       </c>
       <c r="J260" s="1">
-        <v>-1.7674223306174</v>
+        <v>1.8930211148389</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
-      <c r="L260" t="s">
-        <v>685</v>
+      <c r="L260">
+        <v>961.64</v>
       </c>
       <c r="M260" s="1">
-        <v>101132.54</v>
+        <v>166274.0</v>
       </c>
       <c r="N260" s="1">
-        <v>104387.33</v>
+        <v>167235.64</v>
       </c>
       <c r="O260" s="1">
-        <v>0.17</v>
+        <v>0.28</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>686</v>
+        <v>672</v>
       </c>
       <c r="B261" t="s">
-        <v>687</v>
+        <v>673</v>
       </c>
       <c r="C261" s="1">
         <v>200000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>101.89833306</v>
+        <v>88.82381607</v>
       </c>
       <c r="E261" s="1">
-        <v>105.74276</v>
+        <v>99.462</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>211485.52</v>
+        <v>198924.0</v>
       </c>
       <c r="I261" s="1">
-        <v>-7595.7</v>
+        <v>-19490.07</v>
       </c>
       <c r="J261" s="1">
-        <v>-3.5915934102722</v>
+        <v>-9.7977468782047</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
-      <c r="L261">
-        <v>93.15</v>
+      <c r="L261" t="s">
+        <v>674</v>
       </c>
       <c r="M261" s="1">
-        <v>203796.67</v>
+        <v>177647.63</v>
       </c>
       <c r="N261" s="1">
-        <v>203889.82</v>
+        <v>179433.93</v>
       </c>
       <c r="O261" s="1">
-        <v>0.34</v>
+        <v>0.3</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>688</v>
+        <v>675</v>
       </c>
       <c r="B262" t="s">
-        <v>689</v>
+        <v>676</v>
       </c>
       <c r="C262" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>97.43546493</v>
+        <v>89.94472997</v>
       </c>
       <c r="E262" s="1">
-        <v>100.260973</v>
+        <v>88.81745</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>300782.92</v>
+        <v>88817.45</v>
       </c>
       <c r="I262" s="1">
-        <v>-2297.76</v>
+        <v>1731.39</v>
       </c>
       <c r="J262" s="1">
-        <v>-0.76392635592473</v>
+        <v>1.9493804426945</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
-      <c r="L262" t="s">
-        <v>690</v>
+      <c r="L262">
+        <v>604.11</v>
       </c>
       <c r="M262" s="1">
-        <v>292306.39</v>
+        <v>89944.73</v>
       </c>
       <c r="N262" s="1">
-        <v>298485.16</v>
+        <v>90548.84</v>
       </c>
       <c r="O262" s="1">
-        <v>0.5</v>
+        <v>0.15</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>691</v>
+        <v>677</v>
       </c>
       <c r="B263" t="s">
-        <v>692</v>
+        <v>678</v>
       </c>
       <c r="C263" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>103.95139041</v>
+        <v>98.92873521</v>
       </c>
       <c r="E263" s="1">
-        <v>109.11452</v>
+        <v>100.0</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>109114.52</v>
+        <v>200000.0</v>
       </c>
       <c r="I263" s="1">
-        <v>-1019.29</v>
+        <v>1727.45</v>
       </c>
       <c r="J263" s="1">
-        <v>-0.93414698612064</v>
+        <v>0.863725</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263" t="s">
-        <v>693</v>
+        <v>679</v>
       </c>
       <c r="M263" s="1">
-        <v>103951.39</v>
+        <v>197857.47</v>
       </c>
       <c r="N263" s="1">
-        <v>108095.23</v>
+        <v>201727.45</v>
       </c>
       <c r="O263" s="1">
-        <v>0.18</v>
+        <v>0.34</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>694</v>
+        <v>680</v>
       </c>
       <c r="B264" t="s">
-        <v>695</v>
+        <v>681</v>
       </c>
       <c r="C264" s="1">
-        <v>373000.0</v>
+        <v>7.0</v>
       </c>
       <c r="D264" s="1">
-        <v>99.26711694</v>
+        <v>627.0</v>
       </c>
       <c r="E264" s="1">
-        <v>103.399775</v>
+        <v>591.08</v>
       </c>
       <c r="F264" t="s">
-        <v>8</v>
+        <v>682</v>
       </c>
       <c r="G264">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H264" s="1">
-        <v>385681.16</v>
+        <v>0.0</v>
       </c>
       <c r="I264" s="1">
-        <v>-5182.86</v>
+        <v>106977.54</v>
       </c>
       <c r="J264" s="1">
-        <v>-1.3438198536843</v>
+        <v>0</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
-      <c r="L264" t="s">
-        <v>696</v>
+      <c r="L264">
+        <v>0.0</v>
       </c>
       <c r="M264" s="1">
-        <v>370266.35</v>
+        <v>106977.54</v>
       </c>
       <c r="N264" s="1">
-        <v>380498.3</v>
+        <v>106977.54</v>
       </c>
       <c r="O264" s="1">
-        <v>0.63</v>
+        <v>0.18</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>697</v>
+        <v>683</v>
       </c>
       <c r="B265" t="s">
-        <v>698</v>
+        <v>684</v>
       </c>
       <c r="C265" s="1">
-        <v>200000.0</v>
+        <v>39.0</v>
       </c>
       <c r="D265" s="1">
-        <v>94.76967934</v>
+        <v>125.68</v>
       </c>
       <c r="E265" s="1">
-        <v>99.085615</v>
+        <v>128.94</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>198171.23</v>
+        <v>0.0</v>
       </c>
       <c r="I265" s="1">
-        <v>-4001.73</v>
+        <v>-127140.0</v>
       </c>
       <c r="J265" s="1">
-        <v>-2.0193294455507</v>
+        <v>0</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
-      <c r="L265" t="s">
-        <v>699</v>
+      <c r="L265">
+        <v>0.0</v>
       </c>
       <c r="M265" s="1">
-        <v>189539.36</v>
+        <v>-127140.0</v>
       </c>
       <c r="N265" s="1">
-        <v>194169.5</v>
+        <v>-127140.0</v>
       </c>
       <c r="O265" s="1">
-        <v>0.32</v>
+        <v>-0.21</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>700</v>
+        <v>685</v>
       </c>
       <c r="B266" t="s">
-        <v>701</v>
+        <v>686</v>
       </c>
       <c r="C266" s="1">
-        <v>200000.0</v>
+        <v>-55.0</v>
       </c>
       <c r="D266" s="1">
-        <v>97.43289662</v>
+        <v>5891.0</v>
       </c>
       <c r="E266" s="1">
-        <v>98.64377</v>
+        <v>5567.5886978</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>197287.54</v>
+        <v>0.0</v>
       </c>
       <c r="I266" s="1">
-        <v>-1232.15</v>
+        <v>-177876.22</v>
       </c>
       <c r="J266" s="1">
-        <v>-0.62454527031966</v>
+        <v>0</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
-      <c r="L266" t="s">
-        <v>702</v>
+      <c r="L266">
+        <v>0.0</v>
       </c>
       <c r="M266" s="1">
-        <v>194865.79</v>
+        <v>-177876.22</v>
       </c>
       <c r="N266" s="1">
-        <v>196055.39</v>
+        <v>-177876.22</v>
       </c>
       <c r="O266" s="1">
-        <v>0.33</v>
+        <v>-0.3</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>703</v>
+        <v>687</v>
       </c>
       <c r="B267" t="s">
-        <v>704</v>
+        <v>688</v>
       </c>
       <c r="C267" s="1">
-        <v>200000.0</v>
+        <v>12.0</v>
       </c>
       <c r="D267" s="1">
-        <v>99.34130912</v>
+        <v>258.15</v>
       </c>
       <c r="E267" s="1">
-        <v>103.524275</v>
+        <v>258.6</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>207048.55</v>
+        <v>0.0</v>
       </c>
       <c r="I267" s="1">
-        <v>-2827.58</v>
+        <v>-540.0</v>
       </c>
       <c r="J267" s="1">
-        <v>-1.3656603728932</v>
+        <v>0</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
-      <c r="L267" t="s">
-        <v>705</v>
+      <c r="L267">
+        <v>0.0</v>
       </c>
       <c r="M267" s="1">
-        <v>198682.61</v>
+        <v>-540.0</v>
       </c>
       <c r="N267" s="1">
-        <v>204220.97</v>
+        <v>-540.0</v>
       </c>
       <c r="O267" s="1">
-        <v>0.34</v>
+        <v>0.0</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>706</v>
+        <v>689</v>
       </c>
       <c r="B268" t="s">
-        <v>707</v>
+        <v>690</v>
       </c>
       <c r="C268" s="1">
-        <v>159000.0</v>
+        <v>54.0</v>
       </c>
       <c r="D268" s="1">
-        <v>98.8080574</v>
+        <v>82.75</v>
       </c>
       <c r="E268" s="1">
-        <v>99.695</v>
+        <v>81.83333333</v>
       </c>
       <c r="F268" t="s">
-        <v>8</v>
+        <v>682</v>
       </c>
       <c r="G268">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H268" s="1">
-        <v>158515.05</v>
+        <v>0.0</v>
       </c>
       <c r="I268" s="1">
-        <v>-1312.23</v>
+        <v>10530.12</v>
       </c>
       <c r="J268" s="1">
-        <v>-0.82782675840559</v>
+        <v>0</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268">
-        <v>98.01</v>
+        <v>0.0</v>
       </c>
       <c r="M268" s="1">
-        <v>157104.81</v>
+        <v>10530.12</v>
       </c>
       <c r="N268" s="1">
-        <v>157202.82</v>
+        <v>10530.12</v>
       </c>
       <c r="O268" s="1">
-        <v>0.26</v>
+        <v>0.02</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>708</v>
+        <v>691</v>
       </c>
       <c r="B269" t="s">
-        <v>709</v>
+        <v>692</v>
       </c>
       <c r="C269" s="1">
-        <v>200000.0</v>
+        <v>180.0</v>
       </c>
       <c r="D269" s="1">
-        <v>81.92942656</v>
+        <v>0.095</v>
       </c>
       <c r="E269" s="1">
-        <v>82.064325</v>
+        <v>0.05</v>
       </c>
       <c r="F269" t="s">
-        <v>8</v>
+        <v>682</v>
       </c>
       <c r="G269">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H269" s="1">
-        <v>164128.65</v>
+        <v>19284.33</v>
       </c>
       <c r="I269" s="1">
-        <v>568.56</v>
+        <v>17092.46</v>
       </c>
       <c r="J269" s="1">
-        <v>0.34641118415341</v>
+        <v>88.633932317068</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269">
-        <v>838.36</v>
+        <v>0.0</v>
       </c>
       <c r="M269" s="1">
-        <v>163858.85</v>
+        <v>36376.79</v>
       </c>
       <c r="N269" s="1">
-        <v>164697.21</v>
+        <v>36376.79</v>
       </c>
       <c r="O269" s="1">
-        <v>0.27</v>
+        <v>0.06</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>710</v>
+        <v>693</v>
       </c>
       <c r="B270" t="s">
-        <v>711</v>
+        <v>694</v>
       </c>
       <c r="C270" s="1">
-        <v>200000.0</v>
+        <v>-360.0</v>
       </c>
       <c r="D270" s="1">
-        <v>87.52093043</v>
+        <v>0.235</v>
       </c>
       <c r="E270" s="1">
-        <v>99.462</v>
+        <v>0.08914583</v>
       </c>
       <c r="F270" t="s">
-        <v>8</v>
+        <v>682</v>
       </c>
       <c r="G270">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H270" s="1">
-        <v>198924.0</v>
+        <v>-68745.97</v>
       </c>
       <c r="I270" s="1">
-        <v>-22260.22</v>
+        <v>-111223.4</v>
       </c>
       <c r="J270" s="1">
-        <v>-11.190313888721</v>
+        <v>161.78897468463</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
-      <c r="L270" t="s">
-        <v>712</v>
+      <c r="L270">
+        <v>0.0</v>
       </c>
       <c r="M270" s="1">
-        <v>175041.86</v>
+        <v>-179969.37</v>
       </c>
       <c r="N270" s="1">
-        <v>176663.78</v>
+        <v>-179969.37</v>
       </c>
       <c r="O270" s="1">
-        <v>0.29</v>
+        <v>-0.3</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>713</v>
+        <v>695</v>
       </c>
       <c r="B271" t="s">
-        <v>714</v>
+        <v>696</v>
       </c>
       <c r="C271" s="1">
-        <v>100000.0</v>
+        <v>180.0</v>
       </c>
       <c r="D271" s="1">
-        <v>88.95569782</v>
+        <v>0.4375</v>
       </c>
       <c r="E271" s="1">
-        <v>88.81745</v>
+        <v>0.19905624</v>
       </c>
       <c r="F271" t="s">
-        <v>8</v>
+        <v>682</v>
       </c>
       <c r="G271">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H271" s="1">
-        <v>88817.45</v>
+        <v>76724.74</v>
       </c>
       <c r="I271" s="1">
-        <v>680.71</v>
+        <v>90799.94</v>
       </c>
       <c r="J271" s="1">
-        <v>0.76641470792057</v>
+        <v>118.34506053719</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
       <c r="L271">
-        <v>542.47</v>
+        <v>0.0</v>
       </c>
       <c r="M271" s="1">
-        <v>88955.69</v>
+        <v>167524.68</v>
       </c>
       <c r="N271" s="1">
-        <v>89498.16</v>
+        <v>167524.68</v>
       </c>
       <c r="O271" s="1">
-        <v>0.15</v>
+        <v>0.28</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>715</v>
+        <v>697</v>
       </c>
       <c r="B272" t="s">
-        <v>716</v>
+        <v>698</v>
       </c>
       <c r="C272" s="1">
-        <v>200000.0</v>
+        <v>322.0</v>
       </c>
       <c r="D272" s="1">
-        <v>97.75777955</v>
+        <v>0.0775</v>
       </c>
       <c r="E272" s="1">
-        <v>100.0</v>
+        <v>0.1083618</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>200000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I272" s="1">
-        <v>-1132.76</v>
+        <v>-24843.75</v>
       </c>
       <c r="J272" s="1">
-        <v>-0.56638</v>
+        <v>0</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
-      <c r="L272" t="s">
-        <v>717</v>
+      <c r="L272">
+        <v>0.0</v>
       </c>
       <c r="M272" s="1">
-        <v>195515.56</v>
+        <v>-24843.75</v>
       </c>
       <c r="N272" s="1">
-        <v>198867.24</v>
+        <v>-24843.75</v>
       </c>
       <c r="O272" s="1">
-        <v>0.33</v>
+        <v>-0.04</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>718</v>
+        <v>699</v>
       </c>
       <c r="B273" t="s">
-        <v>719</v>
+        <v>700</v>
       </c>
       <c r="C273" s="1">
-        <v>11.0</v>
+        <v>-322.0</v>
       </c>
       <c r="D273" s="1">
-        <v>580.54</v>
+        <v>0.0525</v>
       </c>
       <c r="E273" s="1">
-        <v>591.08</v>
+        <v>0.0738354</v>
       </c>
       <c r="F273" t="s">
-        <v>171</v>
+        <v>8</v>
       </c>
       <c r="G273">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H273" s="1">
         <v>0.0</v>
       </c>
       <c r="I273" s="1">
-        <v>-50212.21</v>
+        <v>17175.0</v>
       </c>
       <c r="J273" s="1">
         <v>0</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
       <c r="L273">
         <v>0.0</v>
       </c>
       <c r="M273" s="1">
-        <v>-50212.21</v>
+        <v>17175.0</v>
       </c>
       <c r="N273" s="1">
-        <v>-50212.21</v>
+        <v>17175.0</v>
       </c>
       <c r="O273" s="1">
-        <v>-0.08</v>
+        <v>0.03</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>720</v>
+        <v>701</v>
       </c>
       <c r="B274" t="s">
-        <v>721</v>
+        <v>702</v>
       </c>
       <c r="C274" s="1">
-        <v>46.0</v>
+        <v>160.0</v>
       </c>
       <c r="D274" s="1">
-        <v>125.26</v>
+        <v>90.7</v>
       </c>
       <c r="E274" s="1">
-        <v>128.94</v>
+        <v>75.3</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>0.0</v>
+        <v>120480.0</v>
       </c>
       <c r="I274" s="1">
-        <v>-169280.0</v>
+        <v>24640.0</v>
       </c>
       <c r="J274" s="1">
-        <v>0</v>
+        <v>20.451527224436</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
       <c r="L274">
         <v>0.0</v>
       </c>
       <c r="M274" s="1">
-        <v>-169280.0</v>
+        <v>145120.0</v>
       </c>
       <c r="N274" s="1">
-        <v>-169280.0</v>
+        <v>145120.0</v>
       </c>
       <c r="O274" s="1">
-        <v>-0.28</v>
+        <v>0.24</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>722</v>
+        <v>703</v>
       </c>
       <c r="B275" t="s">
-        <v>723</v>
+        <v>704</v>
       </c>
       <c r="C275" s="1">
-        <v>-161.0</v>
+        <v>410.0</v>
       </c>
       <c r="D275" s="1">
-        <v>5436.0</v>
+        <v>84.8</v>
       </c>
       <c r="E275" s="1">
-        <v>5546.9378882</v>
+        <v>53.2</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>0.0</v>
+        <v>218120.0</v>
       </c>
       <c r="I275" s="1">
-        <v>178610.0</v>
+        <v>129560.0</v>
       </c>
       <c r="J275" s="1">
-        <v>0</v>
+        <v>59.398496240602</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
       <c r="L275">
         <v>0.0</v>
       </c>
       <c r="M275" s="1">
-        <v>178610.0</v>
+        <v>347680.0</v>
       </c>
       <c r="N275" s="1">
-        <v>178610.0</v>
+        <v>347680.0</v>
       </c>
       <c r="O275" s="1">
-        <v>0.3</v>
+        <v>0.58</v>
       </c>
       <c r="P275">
-        <v>1</v>
-[...448 lines deleted...]
-      <c r="P284">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>