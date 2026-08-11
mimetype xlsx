--- v2 (2026-07-21)
+++ v3 (2026-08-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="705">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="719">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0007493010</t>
   </si>
   <si>
@@ -124,56 +124,50 @@
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>AIR LIQUIDE SA</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS SE</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ SE-REG</t>
   </si>
   <si>
-    <t>FR0010220475</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
@@ -532,1647 +526,1695 @@
   <si>
     <t>FR001400SDL2</t>
   </si>
   <si>
     <t>AM LAB ISR ACT EMERG</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNP Prbs Esy E HY SR</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
-    <t>4 912.92</t>
+    <t>6 096.75</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHM BV 5.625 11-44</t>
   </si>
   <si>
-    <t>2 650.68</t>
+    <t>2 958.90</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEA NV 4.625 05-56</t>
   </si>
   <si>
-    <t>13 532.88</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>4 653.90</t>
+    <t>5 309.38</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQ 3.0 05-33</t>
   </si>
   <si>
-    <t>2 778.08</t>
+    <t>XS2251233651</t>
+  </si>
+  <si>
+    <t>AKEL RE 1.125 01-29</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NO 4.0 03-31</t>
   </si>
   <si>
+    <t>1 331.73</t>
+  </si>
+  <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLI 3.25 04-31</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLI 4.5 PERP</t>
   </si>
   <si>
-    <t>7 397.26</t>
+    <t>7 890.41</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLI SE 5.824 07-53</t>
   </si>
   <si>
-    <t>4 340.08</t>
+    <t>4 659.20</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPH 3.0 05-33</t>
   </si>
   <si>
-    <t>2 893.15</t>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPH BA 3.75 05-32</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPH BA 5.0 05-30</t>
   </si>
   <si>
-    <t>4 739.73</t>
-[...10 lines deleted...]
-  <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA 4.25 PERP</t>
   </si>
   <si>
-    <t>7 697.22</t>
-[...5 lines deleted...]
-    <t>ASB Ban 3.185 04-29</t>
+    <t>8 169.44</t>
+  </si>
+  <si>
+    <t>XS3196024296</t>
+  </si>
+  <si>
+    <t>AROU 3.25 01-31</t>
+  </si>
+  <si>
+    <t>4 665.75</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NED 6.625 PERP</t>
   </si>
   <si>
-    <t>4 258.93</t>
+    <t>4 986.95</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTR FI 3.278 08-33</t>
   </si>
   <si>
-    <t>5 649.03</t>
+    <t>6 081.90</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA 1.875 07-42</t>
   </si>
   <si>
-    <t>1 474.32</t>
+    <t>1 577.05</t>
   </si>
   <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 3.38 07-47</t>
   </si>
   <si>
-    <t>8 072.26</t>
+    <t>8 627.05</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALD FI 2.0 01-31</t>
+  </si>
+  <si>
+    <t>1 260.27</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANC BP 3.375 01-30</t>
   </si>
   <si>
-    <t>1 684.36</t>
+    <t>2 050.52</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANC DE 3.5 06-31</t>
   </si>
   <si>
-    <t>6 021.92</t>
+    <t>6 405.48</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANC SA 4.25 04-38</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF 3.25 01-32</t>
   </si>
   <si>
-    <t>3 342.96</t>
+    <t>3 985.84</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQ FE 3.5 07-33</t>
   </si>
   <si>
-    <t>2 646.58</t>
+    <t>3 221.92</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARC 4.973 05-36</t>
   </si>
   <si>
-    <t>8 910.53</t>
-[...8 lines deleted...]
-    <t>4 308.90</t>
+    <t>9 455.51</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELF SA 3.375 02-31</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELF SA 3.375 05-30</t>
   </si>
   <si>
-    <t>6 102.74</t>
+    <t>6 472.60</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BK IREL 3.875 04-34</t>
   </si>
   <si>
+    <t>1 301.47</t>
+  </si>
+  <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRE 3.363 11-33</t>
   </si>
   <si>
-    <t>3 671.84</t>
+    <t>4 119.63</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PAR 3.78 01-36</t>
   </si>
   <si>
-    <t>1 946.75</t>
+    <t>2 360.96</t>
   </si>
   <si>
     <t>FR001400KY44</t>
   </si>
   <si>
     <t>BNP PAR 4.125 09-32</t>
   </si>
   <si>
-    <t>2 361.99</t>
+    <t>2 588.01</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOK 4.75 11-34</t>
   </si>
   <si>
-    <t>6 207.53</t>
+    <t>6 988.36</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE 4.0 01-34</t>
   </si>
   <si>
-    <t>4 076.71</t>
+    <t>4 953.42</t>
   </si>
   <si>
     <t>FR0014001R34</t>
   </si>
   <si>
     <t>BQ POST 0.75 08-32</t>
   </si>
   <si>
     <t>FR0013461795</t>
   </si>
   <si>
     <t>BQ POST 3.875 PERP</t>
   </si>
   <si>
-    <t>3 296.96</t>
+    <t>3 725.14</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BRIT TE 3.375 11-32</t>
   </si>
   <si>
-    <t>3 469.59</t>
+    <t>3 911.58</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BURE VE 3.375 10-33</t>
   </si>
   <si>
-    <t>5 658.90</t>
+    <t>6 213.70</t>
   </si>
   <si>
     <t>FR001400N2M9</t>
   </si>
   <si>
     <t>CA 3.75 01-34</t>
   </si>
   <si>
+    <t>1 140.41</t>
+  </si>
+  <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIX 3.875 05-38</t>
   </si>
   <si>
-    <t>3 397.26</t>
+    <t>3 821.92</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPG 3.5 09-34</t>
   </si>
   <si>
-    <t>4 027.40</t>
+    <t>4 410.96</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CAST HE 0.875 09-29</t>
   </si>
   <si>
-    <t>1 045.21</t>
+    <t>1 141.10</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GI 4.75 03-34</t>
   </si>
   <si>
+    <t>1 223.29</t>
+  </si>
+  <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>CIE GEN 3.125 05-31</t>
   </si>
   <si>
-    <t>8 784.25</t>
+    <t>9 297.95</t>
   </si>
   <si>
     <t>FR0013521630</t>
   </si>
   <si>
     <t>CNP ASS 2.5 06-51</t>
   </si>
   <si>
-    <t>8 136.99</t>
+    <t>8 684.93</t>
   </si>
   <si>
     <t>FR0013066388</t>
   </si>
   <si>
     <t>CNP ASS 4.5 06-47</t>
   </si>
   <si>
-    <t>3 908.22</t>
+    <t>4 154.79</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA CO 4.0 10-33</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMM AK 4.0 07-32</t>
   </si>
   <si>
-    <t>3 079.45</t>
+    <t>3 298.63</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMP DE 3.375 04-30</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVI 4.625 06-32</t>
   </si>
   <si>
-    <t>16 320.55</t>
+    <t>8 667.12</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVI HO 4.125 05-33</t>
   </si>
   <si>
-    <t>11 357.88</t>
+    <t>12 035.96</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CRED MU 4.81 05-35</t>
   </si>
   <si>
-    <t>9 040.16</t>
+    <t>9 567.29</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN 4.0 04-37</t>
   </si>
   <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN 5.25 01-32</t>
+  </si>
+  <si>
+    <t>3 164.38</t>
+  </si>
+  <si>
+    <t>XS2900380812</t>
+  </si>
+  <si>
+    <t>DAIM TR 3.375 09-30</t>
+  </si>
+  <si>
+    <t>4 290.41</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANA 3.25 04-30</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE 3.785 04-34</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DANS ST 3.625 04-36</t>
+  </si>
+  <si>
+    <t>DE000DL19VS4</t>
+  </si>
+  <si>
+    <t>DEUT BK 1.75 11-30</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUT BK 3.375 02-31</t>
+  </si>
+  <si>
+    <t>DE000A30VT06</t>
+  </si>
+  <si>
+    <t>DEUT BK 5.0 09-30</t>
+  </si>
+  <si>
+    <t>6 849.32</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGI IN 0.625 07-31</t>
+  </si>
+  <si>
+    <t>1 034.25</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BAN 3.0 01-31</t>
+  </si>
+  <si>
+    <t>1 939.73</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BAN 3.125 05-31</t>
+  </si>
+  <si>
+    <t>3 065.07</t>
+  </si>
+  <si>
+    <t>XS2847684938</t>
+  </si>
+  <si>
+    <t>DSB 3.125 09-34</t>
+  </si>
+  <si>
+    <t>4 297.95</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK 3.706 10-35</t>
+  </si>
+  <si>
+    <t>4 264.44</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JA 3.727 09-37</t>
+  </si>
+  <si>
+    <t>9 300.14</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATO CA 3.625 05-35</t>
+  </si>
+  <si>
+    <t>FR0014006UO0</t>
+  </si>
+  <si>
+    <t>EDF 1.0 11-33</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP 4.375 12-55</t>
+  </si>
+  <si>
+    <t>2 589.04</t>
+  </si>
+  <si>
+    <t>XS3171675393</t>
+  </si>
+  <si>
+    <t>EDP SER 3.125 12-31</t>
+  </si>
+  <si>
+    <t>3 942.29</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EFG EUR 4.0 09-30</t>
+  </si>
+  <si>
+    <t>5 063.01</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GR 4.625 PERP</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELIS CO 2.875 05-30</t>
+  </si>
+  <si>
+    <t>11 611.85</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS EX 3.875 03-32</t>
+  </si>
+  <si>
+    <t>1 082.88</t>
+  </si>
+  <si>
+    <t>XS3086867440</t>
+  </si>
+  <si>
+    <t>ELM BV 3.375 06-30</t>
+  </si>
+  <si>
+    <t>6 065.75</t>
+  </si>
+  <si>
+    <t>XS1492580516</t>
+  </si>
+  <si>
+    <t>ELM BV 4.5 PERP</t>
+  </si>
+  <si>
+    <t>22 130.14</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL 1.875 PERP</t>
+  </si>
+  <si>
+    <t>3 806.51</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE 4.371 PERP</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>EON SE 3.448 01-34</t>
+  </si>
+  <si>
+    <t>5 664.54</t>
+  </si>
+  <si>
+    <t>XS1428782160</t>
+  </si>
+  <si>
+    <t>ESB FIN 1.88 06-31</t>
+  </si>
+  <si>
+    <t>6 842.47</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSI 3.0 03-32</t>
+  </si>
+  <si>
+    <t>2 268.49</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO 4.625 04-31</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVON IN 4.25 09-55</t>
+  </si>
+  <si>
+    <t>5 728.77</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPE FI 3.51 12-33</t>
+  </si>
+  <si>
+    <t>2 478.83</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FAST AB 4.0 02-32</t>
+  </si>
+  <si>
     <t>1 819.18</t>
   </si>
   <si>
-    <t>BE0002989706</t>
-[...241 lines deleted...]
-  <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MO 3.305 05-29</t>
   </si>
   <si>
-    <t>1 853.97</t>
+    <t>2 424.42</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORT 3.7 08-29</t>
   </si>
   <si>
-    <t>2 544.38</t>
-[...8 lines deleted...]
-    <t>3 560.27</t>
+    <t>2 747.12</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLD SA 4.188 04-36</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROU BR 3.75 01-36</t>
   </si>
   <si>
+    <t>1 150.68</t>
+  </si>
+  <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROU DE 1.85 04-42</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANN RU 1.75 10-40</t>
   </si>
   <si>
+    <t>1 040.41</t>
+  </si>
+  <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENK AG 3.625 04-31</t>
   </si>
   <si>
+    <t>1 221.58</t>
+  </si>
+  <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HIME SA 0.625 09-28</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWO WO 3.875 06-30</t>
   </si>
   <si>
-    <t>6 836.99</t>
+    <t>7 261.64</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBER FI 3.75 PERP</t>
   </si>
   <si>
-    <t>5 208.90</t>
-[...17 lines deleted...]
-    <t>3 696.66</t>
+    <t>7 767.12</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICAD PR 4.375 05-35</t>
   </si>
   <si>
-    <t>16 109.59</t>
+    <t>8 534.25</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FIN 3.25 10-29</t>
   </si>
   <si>
-    <t>3 760.03</t>
+    <t>4 128.66</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS 4.0 11-32</t>
   </si>
   <si>
-    <t>3 353.42</t>
-[...8 lines deleted...]
-    <t>4 587.04</t>
+    <t>3 791.78</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFO 3.75 04-32</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFR WI 1.625 10-28</t>
   </si>
   <si>
-    <t>1 638.36</t>
+    <t>1 816.44</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GRO 3.875 08-37</t>
   </si>
   <si>
-    <t>13 058.22</t>
+    <t>14 119.86</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVE AB 3.5 03-34</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN 3.875 07-32</t>
   </si>
   <si>
-    <t>5 839.04</t>
+    <t>6 263.70</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN 4.5 PERP</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHN NT 3.125 12-33</t>
   </si>
   <si>
-    <t>1 138.70</t>
+    <t>1 309.93</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPM CHA 3.136 02-32</t>
   </si>
   <si>
-    <t>2 452.44</t>
+    <t>3 218.82</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GRO 4.75 04-35</t>
   </si>
   <si>
+    <t>1 353.42</t>
+  </si>
+  <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEP 3.875 09-33</t>
   </si>
   <si>
-    <t>9 002.74</t>
+    <t>9 852.05</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>Koni DS 3.625 07-34</t>
   </si>
   <si>
-    <t>5 859.59</t>
+    <t>6 256.85</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KPN 0.875 12-32</t>
   </si>
   <si>
     <t>FR0013455854</t>
   </si>
   <si>
     <t>LA MOND 4.375 PERP</t>
   </si>
   <si>
-    <t>4 350.96</t>
+    <t>DE000A3E5VK1</t>
+  </si>
+  <si>
+    <t>LEG IMM 0.75 06-31</t>
+  </si>
+  <si>
+    <t>1 302.74</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOY BA 3.875 05-32</t>
   </si>
   <si>
-    <t>3 652.05</t>
+    <t>3 864.38</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOY BA 4.0 05-35</t>
   </si>
   <si>
-    <t>6 922.63</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NE 4.231 09-30</t>
   </si>
   <si>
-    <t>7 163.72</t>
+    <t>7 859.23</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MO 3.0 03-32</t>
   </si>
   <si>
+    <t>1 101.37</t>
+  </si>
+  <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPL PA 4.728 03-35</t>
   </si>
   <si>
+    <t>1 479.80</t>
+  </si>
+  <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERC FI 0.875 07-31</t>
   </si>
   <si>
-    <t>2 100.00</t>
+    <t>2 243.84</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERC KG 3.75 11-55</t>
   </si>
   <si>
-    <t>2 979.45</t>
+    <t>4 006.85</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZU FI 3.21 05-32</t>
   </si>
   <si>
-    <t>2 437.84</t>
+    <t>3 176.58</t>
   </si>
   <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MOND FI 3.75 05-33</t>
   </si>
   <si>
-    <t>6 591.78</t>
+    <t>6 920.55</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORG ST 3.955 03-35</t>
   </si>
   <si>
-    <t>1 787.88</t>
+    <t>2 871.44</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATI BU 4.0 07-35</t>
   </si>
   <si>
-    <t>3 013.81</t>
+    <t>6 384.77</t>
   </si>
   <si>
     <t>XS2434710872</t>
   </si>
   <si>
     <t>NATL GR 1.054 01-31</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATL GR 3.631 09-31</t>
   </si>
   <si>
-    <t>4 615.85</t>
+    <t>5 013.76</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATW GR 3.575 09-32</t>
   </si>
   <si>
-    <t>4 368.36</t>
+    <t>4 760.14</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATW GR 3.723 02-35</t>
   </si>
   <si>
-    <t>1 162.80</t>
+    <t>1 570.80</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETW FI 3.5 09-33</t>
   </si>
   <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROU 6.375 PERP</t>
   </si>
   <si>
-    <t>2 182.74</t>
+    <t>3 222.15</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORD BK 3.25 11-35</t>
   </si>
   <si>
-    <t>4 140.41</t>
+    <t>4 674.66</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FIN 3.678 07-33</t>
   </si>
   <si>
-    <t>4 898.59</t>
+    <t>5 247.25</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>NV LUCH 3.625 11-35</t>
   </si>
   <si>
+    <t>1 072.60</t>
+  </si>
+  <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNI FI 3.7 03-32</t>
   </si>
   <si>
+    <t>1 378.63</t>
+  </si>
+  <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORP 3.25 01-32</t>
   </si>
   <si>
-    <t>3 384.81</t>
+    <t>4 200.42</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE 5.375 PERP</t>
   </si>
   <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROU 3.75 04-33</t>
+  </si>
+  <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROU 4.0 04-32</t>
   </si>
   <si>
-    <t>XS2439004412</t>
-[...2 lines deleted...]
-    <t>PROL EU 1.0 02-29</t>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>PKO BAN 3.75 05-30</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROL EU 4.0 05-34</t>
   </si>
   <si>
-    <t>3 868.49</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROL IN 1.625 06-32</t>
   </si>
   <si>
-    <t>1 725.17</t>
+    <t>1 836.47</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROX 0.75 11-36</t>
   </si>
   <si>
+    <t>1 091.10</t>
+  </si>
+  <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBL GR 3.375 06-32</t>
   </si>
   <si>
-    <t>5 825.34</t>
+    <t>6 195.21</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIF SC 3.852 09-32</t>
   </si>
   <si>
-    <t>4 896.79</t>
+    <t>5 318.93</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BAN 3.75 02-32</t>
   </si>
   <si>
+    <t>1 202.05</t>
+  </si>
+  <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELE 3.0 01-34</t>
   </si>
   <si>
-    <t>1 578.08</t>
+    <t>1 906.85</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA 4.375 PERP</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FI 3.375 03-33</t>
   </si>
   <si>
     <t>XS2979759359</t>
   </si>
   <si>
     <t>ROYA BA 3.25 01-31</t>
   </si>
   <si>
-    <t>3 241.10</t>
+    <t>3 953.42</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE EDF 3.75 07-35</t>
   </si>
   <si>
-    <t>12 041.10</t>
-[...5 lines deleted...]
-    <t>SANOFI 2.75 03-31</t>
+    <t>12 863.01</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOT HY 3.375 09-32</t>
   </si>
   <si>
-    <t>6 407.88</t>
+    <t>6 962.67</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FI 3.75 01-32</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FI 3.875 04-31</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SG 3.75 09-33</t>
   </si>
   <si>
-    <t>2 363.01</t>
+    <t>2 568.49</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SG 3.875 11-35</t>
   </si>
   <si>
-    <t>4 904.79</t>
+    <t>5 541.78</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CA 3.75 05-30</t>
   </si>
   <si>
-    <t>7 294.52</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMUR KA 3.489 11-31</t>
   </si>
   <si>
-    <t>1 462.51</t>
+    <t>1 657.51</t>
   </si>
   <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>SOCI DE 3.125 01-34</t>
   </si>
   <si>
+    <t>1 087.33</t>
+  </si>
+  <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFT 3.936 06-32</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
+    <t>1 519.67</t>
+  </si>
+  <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE 4.0 PERP</t>
   </si>
   <si>
     <t>XS2631822868</t>
   </si>
   <si>
     <t>STAT AS 3.5 06-33</t>
   </si>
   <si>
-    <t>6 098.63</t>
+    <t>6 482.19</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STEL NV 6.25 PERP</t>
   </si>
   <si>
-    <t>1 652.74</t>
+    <t>2 522.60</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWIS RE 4.399 04-37</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDN AI 3.965 04-34</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE AB 0.75 03-31</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE AB 3.75 11-29</t>
   </si>
   <si>
-    <t>1 561.64</t>
+    <t>1 767.12</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELI CO 3.625 02-32</t>
   </si>
   <si>
-    <t>1 191.78</t>
+    <t>1 589.04</t>
   </si>
   <si>
     <t>XS1966038249</t>
   </si>
   <si>
     <t>TELS CO 1.375 03-29</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELS GR 3.375 03-35</t>
   </si>
   <si>
-    <t>1 923.29</t>
+    <t>2 663.01</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENN HO 4.25 04-32</t>
   </si>
   <si>
-    <t>4 191.78</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>6 780.82</t>
+    <t>7 273.97</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
     <t>TERN RE 3.875 PERP</t>
   </si>
   <si>
+    <t>1 087.15</t>
+  </si>
+  <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERN RE 4.75 PERP</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THAL SE 4.25 10-31</t>
   </si>
   <si>
-    <t>4 354.79</t>
+    <t>4 820.55</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>THE MAG 3.75 11-34</t>
   </si>
   <si>
-    <t>3 816.58</t>
+    <t>4 332.33</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>THE SAG 3.821 02-33</t>
   </si>
   <si>
-    <t>1 265.01</t>
+    <t>1 708.88</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>TMOB U 3.625 02-35</t>
   </si>
   <si>
-    <t>2 496.48</t>
+    <t>3 289.02</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORO DO 4.03 01-36</t>
   </si>
   <si>
-    <t>2 404.75</t>
+    <t>2 939.14</t>
   </si>
   <si>
     <t>XS2778764006</t>
   </si>
   <si>
     <t>TRAN FI 3.713 03-32</t>
   </si>
   <si>
+    <t>1 261.40</t>
+  </si>
+  <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRAN FI 4.143 04-35</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GRO 4.125 06-33</t>
   </si>
   <si>
-    <t>3 593.84</t>
+    <t>3 819.86</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB 4.25 03-30</t>
   </si>
   <si>
+    <t>1 257.53</t>
+  </si>
+  <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIB RO 3.875 09-34</t>
   </si>
   <si>
-    <t>7 134.25</t>
+    <t>7 771.23</t>
   </si>
   <si>
     <t>IT0005704900</t>
   </si>
   <si>
     <t>UNIC 3.776 04-32</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIV MU 3.75 06-32</t>
   </si>
   <si>
-    <t>11 381.61</t>
+    <t>12 148.05</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOL EN 2.5 PERP</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOL EN 2.974 01-31</t>
   </si>
   <si>
-    <t>1 678.48</t>
+    <t>2 004.39</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOL EN 3.69 04-31</t>
   </si>
   <si>
-    <t>XS2821745374</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VEST WI 3.75 06-33</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONO SE 0.75 09-32</t>
   </si>
   <si>
+    <t>1 043.84</t>
+  </si>
+  <si>
     <t>FR0014003S72</t>
   </si>
   <si>
     <t>WENDEL 1.0 06-31</t>
   </si>
   <si>
-    <t>1 786.30</t>
+    <t>1 895.89</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLT KL 0.75 07-30</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUER KA 3.153 09-31</t>
   </si>
   <si>
-    <t>3 869.98</t>
+    <t>4 215.52</t>
   </si>
   <si>
     <t>SLBM6 Index</t>
   </si>
   <si>
     <t>EMINI SP500 E 0626</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
+    <t>IKM6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO BTP 0626</t>
+  </si>
+  <si>
     <t>RXM6 Comdty</t>
   </si>
   <si>
     <t>EURO BUND 0626</t>
   </si>
   <si>
     <t>VGM6 Index</t>
   </si>
   <si>
     <t>EURO STOXX 50 0626</t>
   </si>
   <si>
     <t>XSSM6 Index</t>
   </si>
   <si>
     <t>EUX SX5 50 ES 0626</t>
   </si>
   <si>
     <t>ASDZ27 Index</t>
   </si>
   <si>
     <t>SP 500 ANNL D 1227</t>
   </si>
   <si>
+    <t>TYM6 Comdty</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE 0626</t>
+  </si>
+  <si>
     <t>OIRL0000025E</t>
   </si>
   <si>
     <t>BBG CA 260911 P96.25</t>
   </si>
   <si>
     <t>OIRL0000025D</t>
   </si>
   <si>
     <t>BBG CA 260911 P96.5</t>
   </si>
   <si>
     <t>OIRL0000027W</t>
   </si>
   <si>
     <t>BBG CA 260911 P96.75</t>
   </si>
   <si>
     <t>OIRL000002AC</t>
   </si>
   <si>
     <t>EUR MI 261211 C97.87</t>
   </si>
   <si>
     <t>OIRL000002AB</t>
   </si>
   <si>
     <t>EUR MI 261211 C98</t>
   </si>
   <si>
     <t>OINL00002243</t>
   </si>
   <si>
     <t>EURO S 260918 C6350</t>
-  </si>
-[...4 lines deleted...]
-    <t>EURO S 261218 C6600</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2539,151 +2581,151 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>8806.0</v>
       </c>
       <c r="D2">
-        <v>5480.87</v>
+        <v>5499.83</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>48264604.25</v>
+        <v>48431532.67</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>48264604.25</v>
+        <v>48431532.67</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>514.269</v>
+        <v>516.306</v>
       </c>
       <c r="D3">
-        <v>16728.71</v>
+        <v>16786.57</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>8603059.73</v>
+        <v>8667008.58</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>8603059.73</v>
+        <v>8667008.58</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>24218.557</v>
+        <v>24330.476</v>
       </c>
       <c r="D4">
-        <v>119.72</v>
+        <v>120.08</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>2899508.1</v>
+        <v>2921675.69</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>2899508.1</v>
+        <v>2921675.69</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P275"/>
+  <dimension ref="A1:P278"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O275" sqref="O275"/>
+      <selection activeCell="O278" sqref="O278"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2705,13736 +2747,13886 @@
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
         <v>55.0</v>
       </c>
       <c r="D2" s="1">
-        <v>981.3</v>
+        <v>921.0</v>
       </c>
       <c r="E2" s="1">
         <v>1427.29254545</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>78501.09</v>
       </c>
       <c r="I2" s="1">
-        <v>-24529.59</v>
+        <v>-27846.09</v>
       </c>
       <c r="J2" s="1">
-        <v>-31.247451468508</v>
+        <v>-35.47223357026</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>53971.5</v>
+        <v>50655.0</v>
       </c>
       <c r="N2" s="1">
-        <v>53971.5</v>
+        <v>50655.0</v>
       </c>
       <c r="O2" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
         <v>1223.0</v>
       </c>
       <c r="D3" s="1">
-        <v>186.44</v>
+        <v>176.0</v>
       </c>
       <c r="E3" s="1">
         <v>128.37536386</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>157003.07</v>
       </c>
       <c r="I3" s="1">
-        <v>71013.05</v>
+        <v>58244.93</v>
       </c>
       <c r="J3" s="1">
-        <v>45.230357597466</v>
+        <v>37.09795611003</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>228016.12</v>
+        <v>215248.0</v>
       </c>
       <c r="N3" s="1">
-        <v>228016.12</v>
+        <v>215248.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
         <v>1559.0</v>
       </c>
       <c r="D4" s="1">
-        <v>170.52</v>
+        <v>175.48</v>
       </c>
       <c r="E4" s="1">
         <v>159.98949326</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>249423.62</v>
       </c>
       <c r="I4" s="1">
-        <v>16417.06</v>
+        <v>24149.7</v>
       </c>
       <c r="J4" s="1">
-        <v>6.5819989301735</v>
+        <v>9.6822025115344</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>265840.68</v>
+        <v>273573.32</v>
       </c>
       <c r="N4" s="1">
-        <v>265840.68</v>
+        <v>273573.32</v>
       </c>
       <c r="O4" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
         <v>1233.0</v>
       </c>
       <c r="D5" s="1">
-        <v>394.8</v>
+        <v>371.7</v>
       </c>
       <c r="E5" s="1">
         <v>264.00596107</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>325519.35</v>
       </c>
       <c r="I5" s="1">
-        <v>161269.05</v>
+        <v>132786.75</v>
       </c>
       <c r="J5" s="1">
-        <v>49.542077913341</v>
+        <v>40.792275482241</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>486788.4</v>
+        <v>458306.1</v>
       </c>
       <c r="N5" s="1">
-        <v>486788.4</v>
+        <v>458306.1</v>
       </c>
       <c r="O5" s="1">
-        <v>0.81</v>
+        <v>0.76</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>2683.0</v>
+        <v>862.0</v>
       </c>
       <c r="D6" s="1">
-        <v>17.05</v>
+        <v>51.38</v>
       </c>
       <c r="E6" s="1">
-        <v>20.0536899</v>
+        <v>67.54491879</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>53804.05</v>
+        <v>58223.72</v>
       </c>
       <c r="I6" s="1">
-        <v>-8058.9</v>
+        <v>-13934.16</v>
       </c>
       <c r="J6" s="1">
-        <v>-14.978240485614</v>
+        <v>-23.932101899363</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>45745.15</v>
+        <v>44289.56</v>
       </c>
       <c r="N6" s="1">
-        <v>45745.15</v>
+        <v>44289.56</v>
       </c>
       <c r="O6" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>862.0</v>
+        <v>3422.0</v>
       </c>
       <c r="D7" s="1">
-        <v>52.64</v>
+        <v>48.16</v>
       </c>
       <c r="E7" s="1">
-        <v>67.54491879</v>
+        <v>30.7684775</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>58223.72</v>
+        <v>105289.73</v>
       </c>
       <c r="I7" s="1">
-        <v>-12848.04</v>
+        <v>59513.79</v>
       </c>
       <c r="J7" s="1">
-        <v>-22.066676605342</v>
+        <v>56.523831906493</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>45375.68</v>
+        <v>164803.52</v>
       </c>
       <c r="N7" s="1">
-        <v>45375.68</v>
+        <v>164803.52</v>
       </c>
       <c r="O7" s="1">
-        <v>0.08</v>
+        <v>0.27</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
-        <v>3422.0</v>
+        <v>882.0</v>
       </c>
       <c r="D8" s="1">
-        <v>41.6</v>
+        <v>1305.6</v>
       </c>
       <c r="E8" s="1">
-        <v>30.7684775</v>
+        <v>605.02333333</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>105289.73</v>
+        <v>533630.58</v>
       </c>
       <c r="I8" s="1">
-        <v>37065.47</v>
+        <v>617908.62</v>
       </c>
       <c r="J8" s="1">
-        <v>35.203309952452</v>
+        <v>115.79333028478</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>142355.2</v>
+        <v>1151539.2</v>
       </c>
       <c r="N8" s="1">
-        <v>142355.2</v>
+        <v>1151539.2</v>
       </c>
       <c r="O8" s="1">
-        <v>0.24</v>
+        <v>1.92</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
-        <v>882.0</v>
+        <v>3447.0</v>
       </c>
       <c r="D9" s="1">
-        <v>1237.0</v>
+        <v>39.5</v>
       </c>
       <c r="E9" s="1">
-        <v>605.02333333</v>
+        <v>30.93182768</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>533630.58</v>
+        <v>106622.01</v>
       </c>
       <c r="I9" s="1">
-        <v>557403.42</v>
+        <v>29534.49</v>
       </c>
       <c r="J9" s="1">
-        <v>104.45492460346</v>
+        <v>27.700181228998</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1091034.0</v>
+        <v>136156.5</v>
       </c>
       <c r="N9" s="1">
-        <v>1091034.0</v>
+        <v>136156.5</v>
       </c>
       <c r="O9" s="1">
-        <v>1.83</v>
+        <v>0.23</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>3447.0</v>
+        <v>26348.0</v>
       </c>
       <c r="D10" s="1">
-        <v>42.42</v>
+        <v>10.416</v>
       </c>
       <c r="E10" s="1">
-        <v>30.93182768</v>
+        <v>3.99873463</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>106622.01</v>
+        <v>105358.66</v>
       </c>
       <c r="I10" s="1">
-        <v>39599.73</v>
+        <v>169082.11</v>
       </c>
       <c r="J10" s="1">
-        <v>37.140295892002</v>
+        <v>160.48240362966</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>146221.74</v>
+        <v>274440.77</v>
       </c>
       <c r="N10" s="1">
-        <v>146221.74</v>
+        <v>274440.77</v>
       </c>
       <c r="O10" s="1">
-        <v>0.24</v>
+        <v>0.46</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>26348.0</v>
+        <v>942.0</v>
       </c>
       <c r="D11" s="1">
-        <v>10.634</v>
+        <v>71.85</v>
       </c>
       <c r="E11" s="1">
-        <v>3.99873463</v>
+        <v>98.89813163</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>105358.66</v>
+        <v>93162.04</v>
       </c>
       <c r="I11" s="1">
-        <v>174825.97</v>
+        <v>-25479.34</v>
       </c>
       <c r="J11" s="1">
-        <v>165.93412444691</v>
+        <v>-27.34948697989</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>280184.63</v>
+        <v>67682.7</v>
       </c>
       <c r="N11" s="1">
-        <v>280184.63</v>
+        <v>67682.7</v>
       </c>
       <c r="O11" s="1">
-        <v>0.47</v>
+        <v>0.11</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="1">
-        <v>942.0</v>
+        <v>1037.0</v>
       </c>
       <c r="D12" s="1">
-        <v>90.6</v>
+        <v>80.9</v>
       </c>
       <c r="E12" s="1">
-        <v>98.89813163</v>
+        <v>78.07188042</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>93162.04</v>
+        <v>80960.54</v>
       </c>
       <c r="I12" s="1">
-        <v>-7816.84</v>
+        <v>2932.76</v>
       </c>
       <c r="J12" s="1">
-        <v>-8.3905848347675</v>
+        <v>3.6224560755153</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>85345.2</v>
+        <v>83893.3</v>
       </c>
       <c r="N12" s="1">
-        <v>85345.2</v>
+        <v>83893.3</v>
       </c>
       <c r="O12" s="1">
         <v>0.14</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="1">
-        <v>1037.0</v>
+        <v>5038.0</v>
       </c>
       <c r="D13" s="1">
-        <v>83.48</v>
+        <v>25.99</v>
       </c>
       <c r="E13" s="1">
-        <v>78.07188042</v>
+        <v>23.38217348</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>80960.54</v>
+        <v>117799.39</v>
       </c>
       <c r="I13" s="1">
-        <v>5608.22</v>
+        <v>13138.23</v>
       </c>
       <c r="J13" s="1">
-        <v>6.9271030059829</v>
+        <v>11.153054357922</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>86568.76</v>
+        <v>130937.62</v>
       </c>
       <c r="N13" s="1">
-        <v>86568.76</v>
+        <v>130937.62</v>
       </c>
       <c r="O13" s="1">
-        <v>0.14</v>
+        <v>0.22</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="1">
-        <v>5038.0</v>
+        <v>7903.0</v>
       </c>
       <c r="D14" s="1">
-        <v>28.43</v>
+        <v>10.74</v>
       </c>
       <c r="E14" s="1">
-        <v>23.38217348</v>
+        <v>4.83032772</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>117799.39</v>
+        <v>38174.08</v>
       </c>
       <c r="I14" s="1">
-        <v>25430.95</v>
+        <v>46704.14</v>
       </c>
       <c r="J14" s="1">
-        <v>21.588354574671</v>
+        <v>122.34516195282</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>143230.34</v>
+        <v>84878.22</v>
       </c>
       <c r="N14" s="1">
-        <v>143230.34</v>
+        <v>84878.22</v>
       </c>
       <c r="O14" s="1">
-        <v>0.24</v>
+        <v>0.14</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>7903.0</v>
+        <v>467.0</v>
       </c>
       <c r="D15" s="1">
-        <v>10.795</v>
+        <v>101.75</v>
       </c>
       <c r="E15" s="1">
-        <v>4.83032772</v>
+        <v>121.64931478</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>38174.08</v>
+        <v>56810.23</v>
       </c>
       <c r="I15" s="1">
-        <v>47138.81</v>
+        <v>-9292.98</v>
       </c>
       <c r="J15" s="1">
-        <v>123.48381414824</v>
+        <v>-16.357934125597</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>85312.89</v>
+        <v>47517.25</v>
       </c>
       <c r="N15" s="1">
-        <v>85312.89</v>
+        <v>47517.25</v>
       </c>
       <c r="O15" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
-        <v>467.0</v>
+        <v>6645.0</v>
       </c>
       <c r="D16" s="1">
-        <v>109.5</v>
+        <v>35.97</v>
       </c>
       <c r="E16" s="1">
-        <v>121.64931478</v>
+        <v>12.0535395</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>56810.23</v>
+        <v>80095.77</v>
       </c>
       <c r="I16" s="1">
-        <v>-5673.73</v>
+        <v>158924.88</v>
       </c>
       <c r="J16" s="1">
-        <v>-9.9871625233695</v>
+        <v>198.41856817158</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>51136.5</v>
+        <v>239020.65</v>
       </c>
       <c r="N16" s="1">
-        <v>51136.5</v>
+        <v>239020.65</v>
       </c>
       <c r="O16" s="1">
-        <v>0.09</v>
+        <v>0.4</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>6645.0</v>
+        <v>2739.0</v>
       </c>
       <c r="D17" s="1">
-        <v>35.94</v>
+        <v>61.82</v>
       </c>
       <c r="E17" s="1">
-        <v>12.0535395</v>
+        <v>64.30678715</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>80095.77</v>
+        <v>176136.29</v>
       </c>
       <c r="I17" s="1">
-        <v>158725.53</v>
+        <v>-6811.31</v>
       </c>
       <c r="J17" s="1">
-        <v>198.16967862348</v>
+        <v>-3.8670679392645</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>238821.3</v>
+        <v>169324.98</v>
       </c>
       <c r="N17" s="1">
-        <v>238821.3</v>
+        <v>169324.98</v>
       </c>
       <c r="O17" s="1">
-        <v>0.4</v>
+        <v>0.28</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
-        <v>2739.0</v>
+        <v>2259.0</v>
       </c>
       <c r="D18" s="1">
-        <v>66.42</v>
+        <v>19.415</v>
       </c>
       <c r="E18" s="1">
-        <v>64.30678715</v>
+        <v>35.14176184</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>176136.29</v>
+        <v>79385.24</v>
       </c>
       <c r="I18" s="1">
-        <v>5788.09</v>
+        <v>-35526.75</v>
       </c>
       <c r="J18" s="1">
-        <v>3.2861427931745</v>
+        <v>-44.752336832388</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>181924.38</v>
+        <v>43858.49</v>
       </c>
       <c r="N18" s="1">
-        <v>181924.38</v>
+        <v>43858.49</v>
       </c>
       <c r="O18" s="1">
-        <v>0.3</v>
+        <v>0.07</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>2259.0</v>
+        <v>1673.0</v>
       </c>
       <c r="D19" s="1">
-        <v>19.015</v>
+        <v>64.78</v>
       </c>
       <c r="E19" s="1">
-        <v>35.14176184</v>
+        <v>107.86507472</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>79385.24</v>
+        <v>180458.27</v>
       </c>
       <c r="I19" s="1">
-        <v>-36430.35</v>
+        <v>-72081.33</v>
       </c>
       <c r="J19" s="1">
-        <v>-45.890583690369</v>
+        <v>-39.943489428332</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>42954.89</v>
+        <v>108376.94</v>
       </c>
       <c r="N19" s="1">
-        <v>42954.89</v>
+        <v>108376.94</v>
       </c>
       <c r="O19" s="1">
-        <v>0.07</v>
+        <v>0.18</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
-        <v>1673.0</v>
+        <v>9098.0</v>
       </c>
       <c r="D20" s="1">
-        <v>65.56</v>
+        <v>18.25</v>
       </c>
       <c r="E20" s="1">
-        <v>107.86507472</v>
+        <v>13.59532425</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>180458.27</v>
+        <v>123690.26</v>
       </c>
       <c r="I20" s="1">
-        <v>-70776.39</v>
+        <v>42348.24</v>
       </c>
       <c r="J20" s="1">
-        <v>-39.220363799343</v>
+        <v>34.237327983626</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>109681.88</v>
+        <v>166038.5</v>
       </c>
       <c r="N20" s="1">
-        <v>109681.88</v>
+        <v>166038.5</v>
       </c>
       <c r="O20" s="1">
-        <v>0.18</v>
+        <v>0.28</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1">
-        <v>9098.0</v>
+        <v>18694.0</v>
       </c>
       <c r="D21" s="1">
-        <v>18.955</v>
+        <v>4.473</v>
       </c>
       <c r="E21" s="1">
-        <v>13.59532425</v>
+        <v>3.17668824</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>123690.26</v>
+        <v>59385.01</v>
       </c>
       <c r="I21" s="1">
-        <v>48762.33</v>
+        <v>24233.25</v>
       </c>
       <c r="J21" s="1">
-        <v>39.422934352309</v>
+        <v>40.807015103643</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>172452.59</v>
+        <v>83618.26</v>
       </c>
       <c r="N21" s="1">
-        <v>172452.59</v>
+        <v>83618.26</v>
       </c>
       <c r="O21" s="1">
-        <v>0.29</v>
+        <v>0.14</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="1">
-        <v>18694.0</v>
+        <v>34393.0</v>
       </c>
       <c r="D22" s="1">
-        <v>4.41</v>
+        <v>9.883</v>
       </c>
       <c r="E22" s="1">
-        <v>3.17668824</v>
+        <v>6.95718111</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>59385.01</v>
+        <v>239278.33</v>
       </c>
       <c r="I22" s="1">
-        <v>23055.53</v>
+        <v>100627.69</v>
       </c>
       <c r="J22" s="1">
-        <v>38.823821028236</v>
+        <v>42.054660779353</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>82440.54</v>
+        <v>339906.02</v>
       </c>
       <c r="N22" s="1">
-        <v>82440.54</v>
+        <v>339906.02</v>
       </c>
       <c r="O22" s="1">
-        <v>0.14</v>
+        <v>0.57</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>70</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="1">
-        <v>34393.0</v>
+        <v>5129.0</v>
       </c>
       <c r="D23" s="1">
-        <v>9.694</v>
+        <v>27.46</v>
       </c>
       <c r="E23" s="1">
-        <v>6.95718111</v>
+        <v>27.27949893</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>239278.33</v>
+        <v>139916.55</v>
       </c>
       <c r="I23" s="1">
-        <v>94127.41</v>
+        <v>925.79</v>
       </c>
       <c r="J23" s="1">
-        <v>39.338042019936</v>
+        <v>0.66167297578449</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>333405.74</v>
+        <v>140842.34</v>
       </c>
       <c r="N23" s="1">
-        <v>333405.74</v>
+        <v>140842.34</v>
       </c>
       <c r="O23" s="1">
-        <v>0.56</v>
+        <v>0.23</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>72</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1">
-        <v>5129.0</v>
+        <v>1099.0</v>
       </c>
       <c r="D24" s="1">
-        <v>27.97</v>
+        <v>100.0</v>
       </c>
       <c r="E24" s="1">
-        <v>27.27949893</v>
+        <v>54.87600546</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>139916.55</v>
+        <v>60308.73</v>
       </c>
       <c r="I24" s="1">
-        <v>3541.58</v>
+        <v>49591.27</v>
       </c>
       <c r="J24" s="1">
-        <v>2.5312087812342</v>
+        <v>82.229007309555</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>143458.13</v>
+        <v>109900.0</v>
       </c>
       <c r="N24" s="1">
-        <v>143458.13</v>
+        <v>109900.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.24</v>
+        <v>0.18</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>74</v>
       </c>
       <c r="B25" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="1">
-        <v>1099.0</v>
+        <v>555.0</v>
       </c>
       <c r="D25" s="1">
-        <v>102.3</v>
+        <v>167.0</v>
       </c>
       <c r="E25" s="1">
-        <v>54.87600546</v>
+        <v>204.46632432</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>60308.73</v>
+        <v>113478.81</v>
       </c>
       <c r="I25" s="1">
-        <v>52118.97</v>
+        <v>-20793.81</v>
       </c>
       <c r="J25" s="1">
-        <v>86.420274477675</v>
+        <v>-18.323958455327</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>112427.7</v>
+        <v>92685.0</v>
       </c>
       <c r="N25" s="1">
-        <v>112427.7</v>
+        <v>92685.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.19</v>
+        <v>0.15</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>76</v>
       </c>
       <c r="B26" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="1">
-        <v>555.0</v>
+        <v>4117.0</v>
       </c>
       <c r="D26" s="1">
-        <v>206.7</v>
+        <v>39.42</v>
       </c>
       <c r="E26" s="1">
-        <v>204.46632432</v>
+        <v>21.45053923</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>113478.81</v>
+        <v>88311.87</v>
       </c>
       <c r="I26" s="1">
-        <v>1239.69</v>
+        <v>73980.27</v>
       </c>
       <c r="J26" s="1">
-        <v>1.0924418400228</v>
+        <v>83.771603975774</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>114718.5</v>
+        <v>162292.14</v>
       </c>
       <c r="N26" s="1">
-        <v>114718.5</v>
+        <v>162292.14</v>
       </c>
       <c r="O26" s="1">
-        <v>0.19</v>
+        <v>0.27</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>78</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="1">
-        <v>4117.0</v>
+        <v>44.0</v>
       </c>
       <c r="D27" s="1">
-        <v>37.87</v>
+        <v>1606.5</v>
       </c>
       <c r="E27" s="1">
-        <v>21.45053923</v>
+        <v>1167.04159091</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>88311.87</v>
+        <v>51349.83</v>
       </c>
       <c r="I27" s="1">
-        <v>67598.92</v>
+        <v>19336.17</v>
       </c>
       <c r="J27" s="1">
-        <v>76.545678400876</v>
+        <v>37.655762443615</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>155910.79</v>
+        <v>70686.0</v>
       </c>
       <c r="N27" s="1">
-        <v>155910.79</v>
+        <v>70686.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.26</v>
+        <v>0.12</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>80</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1">
-        <v>44.0</v>
+        <v>10879.0</v>
       </c>
       <c r="D28" s="1">
-        <v>1676.0</v>
+        <v>19.61</v>
       </c>
       <c r="E28" s="1">
-        <v>1167.04159091</v>
+        <v>11.96283482</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>51349.83</v>
+        <v>130143.68</v>
       </c>
       <c r="I28" s="1">
-        <v>22394.17</v>
+        <v>83193.51</v>
       </c>
       <c r="J28" s="1">
-        <v>43.61099150669</v>
+        <v>63.924356526571</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>73744.0</v>
+        <v>213337.19</v>
       </c>
       <c r="N28" s="1">
-        <v>73744.0</v>
+        <v>213337.19</v>
       </c>
       <c r="O28" s="1">
-        <v>0.12</v>
+        <v>0.36</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>82</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="1">
-        <v>10879.0</v>
+        <v>755.0</v>
       </c>
       <c r="D29" s="1">
-        <v>19.93</v>
+        <v>97.06</v>
       </c>
       <c r="E29" s="1">
-        <v>11.96283482</v>
+        <v>147.68729801</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>130143.68</v>
+        <v>111503.91</v>
       </c>
       <c r="I29" s="1">
-        <v>86674.79</v>
+        <v>-38223.61</v>
       </c>
       <c r="J29" s="1">
-        <v>66.599307780447</v>
+        <v>-34.280062465971</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>216818.47</v>
+        <v>73280.3</v>
       </c>
       <c r="N29" s="1">
-        <v>216818.47</v>
+        <v>73280.3</v>
       </c>
       <c r="O29" s="1">
-        <v>0.36</v>
+        <v>0.12</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>84</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="1">
-        <v>755.0</v>
+        <v>3760.0</v>
       </c>
       <c r="D30" s="1">
-        <v>96.06</v>
+        <v>49.92</v>
       </c>
       <c r="E30" s="1">
-        <v>147.68729801</v>
+        <v>45.07859043</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>111503.91</v>
+        <v>169495.5</v>
       </c>
       <c r="I30" s="1">
-        <v>-38978.61</v>
+        <v>18203.7</v>
       </c>
       <c r="J30" s="1">
-        <v>-34.957168766548</v>
+        <v>10.739931148615</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>72525.3</v>
+        <v>187699.2</v>
       </c>
       <c r="N30" s="1">
-        <v>72525.3</v>
+        <v>187699.2</v>
       </c>
       <c r="O30" s="1">
-        <v>0.12</v>
+        <v>0.31</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>86</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="1">
-        <v>3760.0</v>
+        <v>7591.0</v>
       </c>
       <c r="D31" s="1">
-        <v>53.9</v>
+        <v>61.79</v>
       </c>
       <c r="E31" s="1">
-        <v>45.07859043</v>
+        <v>33.86953629</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>169495.5</v>
+        <v>257103.65</v>
       </c>
       <c r="I31" s="1">
-        <v>33168.5</v>
+        <v>211944.24</v>
       </c>
       <c r="J31" s="1">
-        <v>19.568956107979</v>
+        <v>82.435329097817</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>202664.0</v>
+        <v>469047.89</v>
       </c>
       <c r="N31" s="1">
-        <v>202664.0</v>
+        <v>469047.89</v>
       </c>
       <c r="O31" s="1">
-        <v>0.34</v>
+        <v>0.78</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>88</v>
       </c>
       <c r="B32" t="s">
         <v>89</v>
       </c>
       <c r="C32" s="1">
-        <v>7591.0</v>
+        <v>24357.0</v>
       </c>
       <c r="D32" s="1">
-        <v>47.735</v>
+        <v>5.858</v>
       </c>
       <c r="E32" s="1">
-        <v>33.86953629</v>
+        <v>2.45020569</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>257103.65</v>
+        <v>59679.66</v>
       </c>
       <c r="I32" s="1">
-        <v>105252.74</v>
+        <v>83003.65</v>
       </c>
       <c r="J32" s="1">
-        <v>40.937862998055</v>
+        <v>139.08197533297</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>362356.39</v>
+        <v>142683.31</v>
       </c>
       <c r="N32" s="1">
-        <v>362356.39</v>
+        <v>142683.31</v>
       </c>
       <c r="O32" s="1">
-        <v>0.61</v>
+        <v>0.24</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>90</v>
       </c>
       <c r="B33" t="s">
         <v>91</v>
       </c>
       <c r="C33" s="1">
-        <v>24357.0</v>
+        <v>1039.0</v>
       </c>
       <c r="D33" s="1">
-        <v>5.779</v>
+        <v>116.1</v>
       </c>
       <c r="E33" s="1">
-        <v>2.45020569</v>
+        <v>74.62231954</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>59679.66</v>
+        <v>77532.59</v>
       </c>
       <c r="I33" s="1">
-        <v>81079.44</v>
+        <v>43095.31</v>
       </c>
       <c r="J33" s="1">
-        <v>135.85774449787</v>
+        <v>55.583477863954</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>140759.1</v>
+        <v>120627.9</v>
       </c>
       <c r="N33" s="1">
-        <v>140759.1</v>
+        <v>120627.9</v>
       </c>
       <c r="O33" s="1">
-        <v>0.24</v>
+        <v>0.2</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>92</v>
       </c>
       <c r="B34" t="s">
         <v>93</v>
       </c>
       <c r="C34" s="1">
-        <v>1039.0</v>
+        <v>1561.0</v>
       </c>
       <c r="D34" s="1">
-        <v>117.75</v>
+        <v>70.6</v>
       </c>
       <c r="E34" s="1">
-        <v>74.62231954</v>
+        <v>102.37347854</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>77532.59</v>
+        <v>159805.0</v>
       </c>
       <c r="I34" s="1">
-        <v>44809.66</v>
+        <v>-49598.4</v>
       </c>
       <c r="J34" s="1">
-        <v>57.794612562279</v>
+        <v>-31.036826131848</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>122342.25</v>
+        <v>110206.6</v>
       </c>
       <c r="N34" s="1">
-        <v>122342.25</v>
+        <v>110206.6</v>
       </c>
       <c r="O34" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>94</v>
       </c>
       <c r="B35" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="1">
-        <v>1561.0</v>
+        <v>2009.0</v>
       </c>
       <c r="D35" s="1">
-        <v>68.25</v>
+        <v>47.28</v>
       </c>
       <c r="E35" s="1">
-        <v>102.37347854</v>
+        <v>38.14648084</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>159805.0</v>
+        <v>76636.28</v>
       </c>
       <c r="I35" s="1">
-        <v>-53266.75</v>
+        <v>18349.24</v>
       </c>
       <c r="J35" s="1">
-        <v>-33.332342542474</v>
+        <v>23.94328117179</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>106538.25</v>
+        <v>94985.52</v>
       </c>
       <c r="N35" s="1">
-        <v>106538.25</v>
+        <v>94985.52</v>
       </c>
       <c r="O35" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>96</v>
       </c>
       <c r="B36" t="s">
         <v>97</v>
       </c>
       <c r="C36" s="1">
-        <v>2009.0</v>
+        <v>820.0</v>
       </c>
       <c r="D36" s="1">
-        <v>45.86</v>
+        <v>103.0</v>
       </c>
       <c r="E36" s="1">
-        <v>38.14648084</v>
+        <v>87.72478049</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>76636.28</v>
+        <v>71934.32</v>
       </c>
       <c r="I36" s="1">
-        <v>15496.46</v>
+        <v>12525.68</v>
       </c>
       <c r="J36" s="1">
-        <v>20.220788378559</v>
+        <v>17.412661994998</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>92132.74</v>
+        <v>84460.0</v>
       </c>
       <c r="N36" s="1">
-        <v>92132.74</v>
+        <v>84460.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>98</v>
       </c>
       <c r="B37" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="1">
-        <v>820.0</v>
+        <v>55402.0</v>
       </c>
       <c r="D37" s="1">
-        <v>101.2</v>
+        <v>4.588</v>
       </c>
       <c r="E37" s="1">
-        <v>87.72478049</v>
+        <v>3.66370618</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>71934.32</v>
+        <v>202976.65</v>
       </c>
       <c r="I37" s="1">
-        <v>11049.68</v>
+        <v>51207.73</v>
       </c>
       <c r="J37" s="1">
-        <v>15.360790231978</v>
+        <v>25.228384644244</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>82984.0</v>
+        <v>254184.38</v>
       </c>
       <c r="N37" s="1">
-        <v>82984.0</v>
+        <v>254184.38</v>
       </c>
       <c r="O37" s="1">
-        <v>0.14</v>
+        <v>0.42</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>100</v>
       </c>
       <c r="B38" t="s">
         <v>101</v>
       </c>
       <c r="C38" s="1">
-        <v>55402.0</v>
+        <v>979.0</v>
       </c>
       <c r="D38" s="1">
-        <v>4.617</v>
+        <v>156.05</v>
       </c>
       <c r="E38" s="1">
-        <v>3.66370618</v>
+        <v>103.9784474</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>202976.65</v>
+        <v>101794.9</v>
       </c>
       <c r="I38" s="1">
-        <v>52814.38</v>
+        <v>50978.05</v>
       </c>
       <c r="J38" s="1">
-        <v>26.019928893299</v>
+        <v>50.079178819371</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>255791.03</v>
+        <v>152772.95</v>
       </c>
       <c r="N38" s="1">
-        <v>255791.03</v>
+        <v>152772.95</v>
       </c>
       <c r="O38" s="1">
-        <v>0.43</v>
+        <v>0.25</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>102</v>
       </c>
       <c r="B39" t="s">
         <v>103</v>
       </c>
       <c r="C39" s="1">
-        <v>979.0</v>
+        <v>416.0</v>
       </c>
       <c r="D39" s="1">
-        <v>147.75</v>
+        <v>353.6</v>
       </c>
       <c r="E39" s="1">
-        <v>103.9784474</v>
+        <v>327.90641827</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>101794.9</v>
+        <v>136409.07</v>
       </c>
       <c r="I39" s="1">
-        <v>42852.35</v>
+        <v>10688.53</v>
       </c>
       <c r="J39" s="1">
-        <v>42.096755338431</v>
+        <v>7.8356446532478</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>144647.25</v>
+        <v>147097.6</v>
       </c>
       <c r="N39" s="1">
-        <v>144647.25</v>
+        <v>147097.6</v>
       </c>
       <c r="O39" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>104</v>
       </c>
       <c r="B40" t="s">
         <v>105</v>
       </c>
       <c r="C40" s="1">
-        <v>416.0</v>
+        <v>170.0</v>
       </c>
       <c r="D40" s="1">
-        <v>345.15</v>
+        <v>452.0</v>
       </c>
       <c r="E40" s="1">
-        <v>327.90641827</v>
+        <v>572.89688235</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>136409.07</v>
+        <v>97392.47</v>
       </c>
       <c r="I40" s="1">
-        <v>7173.33</v>
+        <v>-20552.47</v>
       </c>
       <c r="J40" s="1">
-        <v>5.2586899096959</v>
+        <v>-21.102730015986</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>143582.4</v>
+        <v>76840.0</v>
       </c>
       <c r="N40" s="1">
-        <v>143582.4</v>
+        <v>76840.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.24</v>
+        <v>0.13</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>106</v>
       </c>
       <c r="B41" t="s">
         <v>107</v>
       </c>
       <c r="C41" s="1">
-        <v>170.0</v>
+        <v>2164.0</v>
       </c>
       <c r="D41" s="1">
-        <v>486.0</v>
+        <v>51.78</v>
       </c>
       <c r="E41" s="1">
-        <v>572.89688235</v>
+        <v>52.72430222</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>97392.47</v>
+        <v>114095.39</v>
       </c>
       <c r="I41" s="1">
-        <v>-14772.47</v>
+        <v>-2043.47</v>
       </c>
       <c r="J41" s="1">
-        <v>-15.167979618958</v>
+        <v>-1.7910189009389</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>82620.0</v>
+        <v>112051.92</v>
       </c>
       <c r="N41" s="1">
-        <v>82620.0</v>
+        <v>112051.92</v>
       </c>
       <c r="O41" s="1">
-        <v>0.14</v>
+        <v>0.19</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>108</v>
       </c>
       <c r="B42" t="s">
         <v>109</v>
       </c>
       <c r="C42" s="1">
-        <v>2164.0</v>
+        <v>237.0</v>
       </c>
       <c r="D42" s="1">
-        <v>57.58</v>
+        <v>499.3</v>
       </c>
       <c r="E42" s="1">
-        <v>52.72430222</v>
+        <v>582.54160338</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>114095.39</v>
+        <v>138062.36</v>
       </c>
       <c r="I42" s="1">
-        <v>10507.73</v>
+        <v>-19728.26</v>
       </c>
       <c r="J42" s="1">
-        <v>9.209600843645</v>
+        <v>-14.289383435138</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>124603.12</v>
+        <v>118334.1</v>
       </c>
       <c r="N42" s="1">
-        <v>124603.12</v>
+        <v>118334.1</v>
       </c>
       <c r="O42" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>110</v>
       </c>
       <c r="B43" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="1">
-        <v>237.0</v>
+        <v>924.0</v>
       </c>
       <c r="D43" s="1">
-        <v>568.0</v>
+        <v>62.1</v>
       </c>
       <c r="E43" s="1">
-        <v>582.54160338</v>
+        <v>86.70493506</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>138062.36</v>
+        <v>80115.36</v>
       </c>
       <c r="I43" s="1">
-        <v>-3446.36</v>
+        <v>-22734.96</v>
       </c>
       <c r="J43" s="1">
-        <v>-2.4962343103508</v>
+        <v>-28.377779242333</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>134616.0</v>
+        <v>57380.4</v>
       </c>
       <c r="N43" s="1">
-        <v>134616.0</v>
+        <v>57380.4</v>
       </c>
       <c r="O43" s="1">
-        <v>0.23</v>
+        <v>0.1</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>112</v>
       </c>
       <c r="B44" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="1">
-        <v>924.0</v>
+        <v>2207.0</v>
       </c>
       <c r="D44" s="1">
-        <v>67.85</v>
+        <v>41.065</v>
       </c>
       <c r="E44" s="1">
-        <v>86.70493506</v>
+        <v>50.06087449</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>80115.36</v>
+        <v>110484.35</v>
       </c>
       <c r="I44" s="1">
-        <v>-17421.96</v>
+        <v>-19853.89</v>
       </c>
       <c r="J44" s="1">
-        <v>-21.746092135141</v>
+        <v>-17.969866320434</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>62693.4</v>
+        <v>90630.46</v>
       </c>
       <c r="N44" s="1">
-        <v>62693.4</v>
+        <v>90630.46</v>
       </c>
       <c r="O44" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>114</v>
       </c>
       <c r="B45" t="s">
         <v>115</v>
       </c>
       <c r="C45" s="1">
-        <v>2207.0</v>
+        <v>1585.0</v>
       </c>
       <c r="D45" s="1">
-        <v>42.785</v>
+        <v>156.9</v>
       </c>
       <c r="E45" s="1">
-        <v>50.06087449</v>
+        <v>57.68680126</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>110484.35</v>
+        <v>91433.58</v>
       </c>
       <c r="I45" s="1">
-        <v>-16057.85</v>
+        <v>157252.92</v>
       </c>
       <c r="J45" s="1">
-        <v>-14.534049392516</v>
+        <v>171.98595964415</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>94426.5</v>
+        <v>248686.5</v>
       </c>
       <c r="N45" s="1">
-        <v>94426.5</v>
+        <v>248686.5</v>
       </c>
       <c r="O45" s="1">
-        <v>0.16</v>
+        <v>0.41</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>116</v>
       </c>
       <c r="B46" t="s">
         <v>117</v>
       </c>
       <c r="C46" s="1">
-        <v>1585.0</v>
+        <v>2003.0</v>
       </c>
       <c r="D46" s="1">
-        <v>119.3</v>
+        <v>78.62</v>
       </c>
       <c r="E46" s="1">
-        <v>57.68680126</v>
+        <v>69.84270095</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>91433.58</v>
+        <v>139894.93</v>
       </c>
       <c r="I46" s="1">
-        <v>97656.92</v>
+        <v>17580.93</v>
       </c>
       <c r="J46" s="1">
-        <v>106.80640526161</v>
+        <v>12.567238855618</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>189090.5</v>
+        <v>157475.86</v>
       </c>
       <c r="N46" s="1">
-        <v>189090.5</v>
+        <v>157475.86</v>
       </c>
       <c r="O46" s="1">
-        <v>0.32</v>
+        <v>0.26</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>118</v>
       </c>
       <c r="B47" t="s">
         <v>119</v>
       </c>
       <c r="C47" s="1">
-        <v>2003.0</v>
+        <v>2102.0</v>
       </c>
       <c r="D47" s="1">
-        <v>78.78</v>
+        <v>27.94</v>
       </c>
       <c r="E47" s="1">
-        <v>69.84270095</v>
+        <v>37.29683635</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>139894.93</v>
+        <v>78397.95</v>
       </c>
       <c r="I47" s="1">
-        <v>17901.41</v>
+        <v>-19668.07</v>
       </c>
       <c r="J47" s="1">
-        <v>12.796325070537</v>
+        <v>-25.087479965994</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>157796.34</v>
+        <v>58729.88</v>
       </c>
       <c r="N47" s="1">
-        <v>157796.34</v>
+        <v>58729.88</v>
       </c>
       <c r="O47" s="1">
-        <v>0.26</v>
+        <v>0.1</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>120</v>
       </c>
       <c r="B48" t="s">
         <v>121</v>
       </c>
       <c r="C48" s="1">
-        <v>2102.0</v>
+        <v>984.0</v>
       </c>
       <c r="D48" s="1">
-        <v>31.5</v>
+        <v>284.4</v>
       </c>
       <c r="E48" s="1">
-        <v>37.29683635</v>
+        <v>105.96799797</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>78397.95</v>
+        <v>104272.51</v>
       </c>
       <c r="I48" s="1">
-        <v>-12184.95</v>
+        <v>175577.09</v>
       </c>
       <c r="J48" s="1">
-        <v>-15.542434464166</v>
+        <v>168.38291319543</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>66213.0</v>
+        <v>279849.6</v>
       </c>
       <c r="N48" s="1">
-        <v>66213.0</v>
+        <v>279849.6</v>
       </c>
       <c r="O48" s="1">
-        <v>0.11</v>
+        <v>0.47</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>122</v>
       </c>
       <c r="B49" t="s">
         <v>123</v>
       </c>
       <c r="C49" s="1">
-        <v>984.0</v>
+        <v>2424.0</v>
       </c>
       <c r="D49" s="1">
-        <v>282.4</v>
+        <v>77.96</v>
       </c>
       <c r="E49" s="1">
-        <v>105.96799797</v>
+        <v>46.71808168</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>104272.51</v>
+        <v>113244.63</v>
       </c>
       <c r="I49" s="1">
-        <v>173609.09</v>
+        <v>75730.41</v>
       </c>
       <c r="J49" s="1">
-        <v>166.49555093668</v>
+        <v>66.873290150712</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>277881.6</v>
+        <v>188975.04</v>
       </c>
       <c r="N49" s="1">
-        <v>277881.6</v>
+        <v>188975.04</v>
       </c>
       <c r="O49" s="1">
-        <v>0.46</v>
+        <v>0.31</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>124</v>
       </c>
       <c r="B50" t="s">
         <v>125</v>
       </c>
       <c r="C50" s="1">
-        <v>2424.0</v>
+        <v>2561.0</v>
       </c>
       <c r="D50" s="1">
-        <v>78.42</v>
+        <v>73.22</v>
       </c>
       <c r="E50" s="1">
-        <v>46.71808168</v>
+        <v>89.55896525</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>113244.63</v>
+        <v>229360.51</v>
       </c>
       <c r="I50" s="1">
-        <v>76845.45</v>
+        <v>-41844.09</v>
       </c>
       <c r="J50" s="1">
-        <v>67.857919620559</v>
+        <v>-18.243807532517</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>190090.08</v>
+        <v>187516.42</v>
       </c>
       <c r="N50" s="1">
-        <v>190090.08</v>
+        <v>187516.42</v>
       </c>
       <c r="O50" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>126</v>
       </c>
       <c r="B51" t="s">
         <v>127</v>
       </c>
       <c r="C51" s="1">
-        <v>2561.0</v>
+        <v>2670.0</v>
       </c>
       <c r="D51" s="1">
-        <v>81.02</v>
+        <v>144.46</v>
       </c>
       <c r="E51" s="1">
-        <v>89.55896525</v>
+        <v>181.70537828</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>229360.51</v>
+        <v>485153.36</v>
       </c>
       <c r="I51" s="1">
-        <v>-21868.29</v>
+        <v>-99445.16</v>
       </c>
       <c r="J51" s="1">
-        <v>-9.5344617083385</v>
+        <v>-20.49767520934</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>207492.22</v>
+        <v>385708.2</v>
       </c>
       <c r="N51" s="1">
-        <v>207492.22</v>
+        <v>385708.2</v>
       </c>
       <c r="O51" s="1">
-        <v>0.35</v>
+        <v>0.64</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>128</v>
       </c>
       <c r="B52" t="s">
         <v>129</v>
       </c>
       <c r="C52" s="1">
-        <v>2670.0</v>
+        <v>1868.0</v>
       </c>
       <c r="D52" s="1">
-        <v>151.16</v>
+        <v>274.65</v>
       </c>
       <c r="E52" s="1">
-        <v>181.70537828</v>
+        <v>195.04291756</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>485153.36</v>
+        <v>364340.17</v>
       </c>
       <c r="I52" s="1">
-        <v>-81556.16</v>
+        <v>148706.03</v>
       </c>
       <c r="J52" s="1">
-        <v>-16.81038754426</v>
+        <v>40.815161830769</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>403597.2</v>
+        <v>513046.2</v>
       </c>
       <c r="N52" s="1">
-        <v>403597.2</v>
+        <v>513046.2</v>
       </c>
       <c r="O52" s="1">
-        <v>0.68</v>
+        <v>0.85</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>130</v>
       </c>
       <c r="B53" t="s">
         <v>131</v>
       </c>
       <c r="C53" s="1">
-        <v>1868.0</v>
+        <v>717.0</v>
       </c>
       <c r="D53" s="1">
-        <v>272.1</v>
+        <v>268.65</v>
       </c>
       <c r="E53" s="1">
-        <v>195.04291756</v>
+        <v>152.21492329</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>364340.17</v>
+        <v>109138.1</v>
       </c>
       <c r="I53" s="1">
-        <v>143942.63</v>
+        <v>83483.95</v>
       </c>
       <c r="J53" s="1">
-        <v>39.507757269806</v>
+        <v>76.493864195913</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>508282.8</v>
+        <v>192622.05</v>
       </c>
       <c r="N53" s="1">
-        <v>508282.8</v>
+        <v>192622.05</v>
       </c>
       <c r="O53" s="1">
-        <v>0.85</v>
+        <v>0.32</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>132</v>
       </c>
       <c r="B54" t="s">
         <v>133</v>
       </c>
       <c r="C54" s="1">
-        <v>717.0</v>
+        <v>4538.0</v>
       </c>
       <c r="D54" s="1">
-        <v>241.6</v>
+        <v>69.39</v>
       </c>
       <c r="E54" s="1">
-        <v>152.21492329</v>
+        <v>24.95241516</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>109138.1</v>
+        <v>113234.06</v>
       </c>
       <c r="I54" s="1">
-        <v>64089.1</v>
+        <v>201657.76</v>
       </c>
       <c r="J54" s="1">
-        <v>58.722939101927</v>
+        <v>178.08931340976</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>173227.2</v>
+        <v>314891.82</v>
       </c>
       <c r="N54" s="1">
-        <v>173227.2</v>
+        <v>314891.82</v>
       </c>
       <c r="O54" s="1">
-        <v>0.29</v>
+        <v>0.52</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>134</v>
       </c>
       <c r="B55" t="s">
         <v>135</v>
       </c>
       <c r="C55" s="1">
-        <v>4538.0</v>
+        <v>526.0</v>
       </c>
       <c r="D55" s="1">
-        <v>71.76</v>
+        <v>136.6</v>
       </c>
       <c r="E55" s="1">
-        <v>24.95241516</v>
+        <v>198.45796578</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>113234.06</v>
+        <v>104388.89</v>
       </c>
       <c r="I55" s="1">
-        <v>212412.82</v>
+        <v>-32537.29</v>
       </c>
       <c r="J55" s="1">
-        <v>187.58739199142</v>
+        <v>-31.16930355328</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>325646.88</v>
+        <v>71851.6</v>
       </c>
       <c r="N55" s="1">
-        <v>325646.88</v>
+        <v>71851.6</v>
       </c>
       <c r="O55" s="1">
-        <v>0.54</v>
+        <v>0.12</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>136</v>
       </c>
       <c r="B56" t="s">
         <v>137</v>
       </c>
       <c r="C56" s="1">
-        <v>526.0</v>
+        <v>1421.0</v>
       </c>
       <c r="D56" s="1">
-        <v>130.7</v>
+        <v>49.7</v>
       </c>
       <c r="E56" s="1">
-        <v>198.45796578</v>
+        <v>47.81890218</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>104388.89</v>
+        <v>67950.66</v>
       </c>
       <c r="I56" s="1">
-        <v>-35640.69</v>
+        <v>2673.04</v>
       </c>
       <c r="J56" s="1">
-        <v>-34.142225288534</v>
+        <v>3.9337954921998</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>68748.2</v>
+        <v>70623.7</v>
       </c>
       <c r="N56" s="1">
-        <v>68748.2</v>
+        <v>70623.7</v>
       </c>
       <c r="O56" s="1">
         <v>0.12</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>138</v>
       </c>
       <c r="B57" t="s">
         <v>139</v>
       </c>
       <c r="C57" s="1">
-        <v>1421.0</v>
+        <v>2201.0</v>
       </c>
       <c r="D57" s="1">
-        <v>46.46</v>
+        <v>50.31</v>
       </c>
       <c r="E57" s="1">
-        <v>47.81890218</v>
+        <v>25.97900045</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>67950.66</v>
+        <v>57179.78</v>
       </c>
       <c r="I57" s="1">
-        <v>-1931.0</v>
+        <v>53552.53</v>
       </c>
       <c r="J57" s="1">
-        <v>-2.8417678356619</v>
+        <v>93.656411409768</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>66019.66</v>
+        <v>110732.31</v>
       </c>
       <c r="N57" s="1">
-        <v>66019.66</v>
+        <v>110732.31</v>
       </c>
       <c r="O57" s="1">
-        <v>0.11</v>
+        <v>0.18</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>140</v>
       </c>
       <c r="B58" t="s">
         <v>141</v>
       </c>
       <c r="C58" s="1">
-        <v>2201.0</v>
+        <v>8397.0</v>
       </c>
       <c r="D58" s="1">
-        <v>37.615</v>
+        <v>36.8</v>
       </c>
       <c r="E58" s="1">
-        <v>25.97900045</v>
+        <v>14.94934381</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>57179.78</v>
+        <v>125529.64</v>
       </c>
       <c r="I58" s="1">
-        <v>25610.84</v>
+        <v>183479.96</v>
       </c>
       <c r="J58" s="1">
-        <v>44.790028922812</v>
+        <v>146.16465083466</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>82790.62</v>
+        <v>309009.6</v>
       </c>
       <c r="N58" s="1">
-        <v>82790.62</v>
+        <v>309009.6</v>
       </c>
       <c r="O58" s="1">
-        <v>0.14</v>
+        <v>0.51</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>142</v>
       </c>
       <c r="B59" t="s">
         <v>143</v>
       </c>
       <c r="C59" s="1">
-        <v>8397.0</v>
+        <v>8925.0</v>
       </c>
       <c r="D59" s="1">
-        <v>39.42</v>
+        <v>10.025</v>
       </c>
       <c r="E59" s="1">
-        <v>14.94934381</v>
+        <v>7.74099272</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>125529.64</v>
+        <v>69088.36</v>
       </c>
       <c r="I59" s="1">
-        <v>205480.1</v>
+        <v>20384.77</v>
       </c>
       <c r="J59" s="1">
-        <v>163.69050369299</v>
+        <v>29.505360960949</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>331009.74</v>
+        <v>89473.13</v>
       </c>
       <c r="N59" s="1">
-        <v>331009.74</v>
+        <v>89473.13</v>
       </c>
       <c r="O59" s="1">
-        <v>0.55</v>
+        <v>0.15</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>144</v>
       </c>
       <c r="B60" t="s">
         <v>145</v>
       </c>
       <c r="C60" s="1">
-        <v>8925.0</v>
+        <v>260.0</v>
       </c>
       <c r="D60" s="1">
-        <v>10.055</v>
+        <v>225.0</v>
       </c>
       <c r="E60" s="1">
-        <v>7.74099272</v>
+        <v>257.10242308</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>69088.36</v>
+        <v>66846.63</v>
       </c>
       <c r="I60" s="1">
-        <v>20652.52</v>
+        <v>-8346.63</v>
       </c>
       <c r="J60" s="1">
-        <v>29.892908154138</v>
+        <v>-12.486239022072</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>89740.88</v>
+        <v>58500.0</v>
       </c>
       <c r="N60" s="1">
-        <v>89740.88</v>
+        <v>58500.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>146</v>
       </c>
       <c r="B61" t="s">
         <v>147</v>
       </c>
       <c r="C61" s="1">
-        <v>260.0</v>
+        <v>1000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>247.7</v>
+        <v>101.75</v>
       </c>
       <c r="E61" s="1">
-        <v>257.10242308</v>
+        <v>59.79887</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>66846.63</v>
+        <v>59798.87</v>
       </c>
       <c r="I61" s="1">
-        <v>-2444.63</v>
+        <v>41951.13</v>
       </c>
       <c r="J61" s="1">
-        <v>-3.6570729145209</v>
+        <v>70.153716951508</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>64402.0</v>
+        <v>101750.0</v>
       </c>
       <c r="N61" s="1">
-        <v>64402.0</v>
+        <v>101750.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>148</v>
       </c>
       <c r="B62" t="s">
         <v>149</v>
       </c>
       <c r="C62" s="1">
-        <v>1000.0</v>
+        <v>5293.0</v>
       </c>
       <c r="D62" s="1">
-        <v>104.75</v>
+        <v>70.73</v>
       </c>
       <c r="E62" s="1">
-        <v>59.79887</v>
+        <v>30.90564897</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>59798.87</v>
+        <v>163583.6</v>
       </c>
       <c r="I62" s="1">
-        <v>44951.13</v>
+        <v>210790.29</v>
       </c>
       <c r="J62" s="1">
-        <v>75.170534158923</v>
+        <v>128.85783782726</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>104750.0</v>
+        <v>374373.89</v>
       </c>
       <c r="N62" s="1">
-        <v>104750.0</v>
+        <v>374373.89</v>
       </c>
       <c r="O62" s="1">
-        <v>0.18</v>
+        <v>0.62</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>150</v>
       </c>
       <c r="B63" t="s">
         <v>151</v>
       </c>
       <c r="C63" s="1">
-        <v>5293.0</v>
+        <v>622.0</v>
       </c>
       <c r="D63" s="1">
-        <v>67.01</v>
+        <v>235.8</v>
       </c>
       <c r="E63" s="1">
-        <v>30.90564897</v>
+        <v>89.32755627</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>163583.6</v>
+        <v>55561.74</v>
       </c>
       <c r="I63" s="1">
-        <v>191100.33</v>
+        <v>91105.86</v>
       </c>
       <c r="J63" s="1">
-        <v>116.82120334801</v>
+        <v>163.97229460416</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>354683.93</v>
+        <v>146667.6</v>
       </c>
       <c r="N63" s="1">
-        <v>354683.93</v>
+        <v>146667.6</v>
       </c>
       <c r="O63" s="1">
-        <v>0.59</v>
+        <v>0.24</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>152</v>
       </c>
       <c r="B64" t="s">
         <v>153</v>
       </c>
       <c r="C64" s="1">
-        <v>622.0</v>
+        <v>4076.0</v>
       </c>
       <c r="D64" s="1">
-        <v>247.1</v>
+        <v>24.49</v>
       </c>
       <c r="E64" s="1">
-        <v>89.32755627</v>
+        <v>13.54244603</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>55561.74</v>
+        <v>55199.01</v>
       </c>
       <c r="I64" s="1">
-        <v>98134.46</v>
+        <v>44622.23</v>
       </c>
       <c r="J64" s="1">
-        <v>176.62236639817</v>
+        <v>80.838823015123</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>153696.2</v>
+        <v>99821.24</v>
       </c>
       <c r="N64" s="1">
-        <v>153696.2</v>
+        <v>99821.24</v>
       </c>
       <c r="O64" s="1">
-        <v>0.26</v>
+        <v>0.17</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>154</v>
       </c>
       <c r="B65" t="s">
         <v>155</v>
       </c>
       <c r="C65" s="1">
-        <v>4076.0</v>
+        <v>3480.0</v>
       </c>
       <c r="D65" s="1">
-        <v>23.69</v>
+        <v>34.63</v>
       </c>
       <c r="E65" s="1">
-        <v>13.54244603</v>
+        <v>31.31229885</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>55199.01</v>
+        <v>108966.8</v>
       </c>
       <c r="I65" s="1">
-        <v>41361.43</v>
+        <v>11545.6</v>
       </c>
       <c r="J65" s="1">
-        <v>74.931470691232</v>
+        <v>10.59552083754</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>96560.44</v>
+        <v>120512.4</v>
       </c>
       <c r="N65" s="1">
-        <v>96560.44</v>
+        <v>120512.4</v>
       </c>
       <c r="O65" s="1">
-        <v>0.16</v>
+        <v>0.2</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>156</v>
       </c>
       <c r="B66" t="s">
         <v>157</v>
       </c>
       <c r="C66" s="1">
-        <v>3480.0</v>
+        <v>3924.0</v>
       </c>
       <c r="D66" s="1">
-        <v>35.28</v>
+        <v>34.96</v>
       </c>
       <c r="E66" s="1">
-        <v>31.31229885</v>
+        <v>17.20058359</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>108966.8</v>
+        <v>67495.09</v>
       </c>
       <c r="I66" s="1">
-        <v>13807.6</v>
+        <v>69687.95</v>
       </c>
       <c r="J66" s="1">
-        <v>12.67138247613</v>
+        <v>103.24891781017</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>122774.4</v>
+        <v>137183.04</v>
       </c>
       <c r="N66" s="1">
-        <v>122774.4</v>
+        <v>137183.04</v>
       </c>
       <c r="O66" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>158</v>
       </c>
       <c r="B67" t="s">
         <v>159</v>
       </c>
       <c r="C67" s="1">
-        <v>3924.0</v>
+        <v>2243.0</v>
       </c>
       <c r="D67" s="1">
-        <v>36.39</v>
+        <v>25.1</v>
       </c>
       <c r="E67" s="1">
-        <v>17.20058359</v>
+        <v>26.52603656</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>67495.09</v>
+        <v>59497.9</v>
       </c>
       <c r="I67" s="1">
-        <v>75299.27</v>
+        <v>-3198.6</v>
       </c>
       <c r="J67" s="1">
-        <v>111.56258921945</v>
+        <v>-5.3759880600828</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>142794.36</v>
+        <v>56299.3</v>
       </c>
       <c r="N67" s="1">
-        <v>142794.36</v>
+        <v>56299.3</v>
       </c>
       <c r="O67" s="1">
-        <v>0.24</v>
+        <v>0.09</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>160</v>
       </c>
       <c r="B68" t="s">
         <v>161</v>
       </c>
       <c r="C68" s="1">
-        <v>2243.0</v>
+        <v>925.0</v>
       </c>
       <c r="D68" s="1">
-        <v>25.24</v>
+        <v>61.72</v>
       </c>
       <c r="E68" s="1">
-        <v>26.52603656</v>
+        <v>157.7899027</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>59497.9</v>
+        <v>145955.66</v>
       </c>
       <c r="I68" s="1">
-        <v>-2884.58</v>
+        <v>-88864.66</v>
       </c>
       <c r="J68" s="1">
-        <v>-4.8482047265534</v>
+        <v>-60.884696078247</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>56613.32</v>
+        <v>57091.0</v>
       </c>
       <c r="N68" s="1">
-        <v>56613.32</v>
+        <v>57091.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>162</v>
       </c>
       <c r="B69" t="s">
         <v>163</v>
       </c>
       <c r="C69" s="1">
-        <v>925.0</v>
+        <v>83871.0</v>
       </c>
       <c r="D69" s="1">
-        <v>69.72</v>
+        <v>7.295</v>
       </c>
       <c r="E69" s="1">
-        <v>157.7899027</v>
+        <v>6.6885151</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>145955.66</v>
+        <v>560972.45</v>
       </c>
       <c r="I69" s="1">
-        <v>-81464.66</v>
+        <v>50866.5</v>
       </c>
       <c r="J69" s="1">
-        <v>-55.814663165512</v>
+        <v>9.0675575957429</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>64491.0</v>
+        <v>611838.95</v>
       </c>
       <c r="N69" s="1">
-        <v>64491.0</v>
+        <v>611838.95</v>
       </c>
       <c r="O69" s="1">
-        <v>0.11</v>
+        <v>1.02</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>164</v>
       </c>
       <c r="B70" t="s">
         <v>165</v>
       </c>
       <c r="C70" s="1">
-        <v>49546.0</v>
+        <v>218584.0</v>
       </c>
       <c r="D70" s="1">
-        <v>6.693</v>
+        <v>11.246</v>
       </c>
       <c r="E70" s="1">
-        <v>6.32100008</v>
+        <v>10.64401777</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>313180.27</v>
+        <v>2326611.98</v>
       </c>
       <c r="I70" s="1">
-        <v>18431.11</v>
+        <v>131583.68</v>
       </c>
       <c r="J70" s="1">
-        <v>5.8851440418006</v>
+        <v>5.6555919565066</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>331611.38</v>
+        <v>2458195.66</v>
       </c>
       <c r="N70" s="1">
-        <v>331611.38</v>
+        <v>2458195.66</v>
       </c>
       <c r="O70" s="1">
-        <v>0.55</v>
+        <v>4.1</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>166</v>
       </c>
       <c r="B71" t="s">
         <v>167</v>
       </c>
       <c r="C71" s="1">
-        <v>218584.0</v>
+        <v>2105.0</v>
       </c>
       <c r="D71" s="1">
-        <v>11.216</v>
+        <v>1074.69</v>
       </c>
       <c r="E71" s="1">
-        <v>10.64401777</v>
+        <v>1073.95180523</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>2326611.98</v>
+        <v>2260668.55</v>
       </c>
       <c r="I71" s="1">
-        <v>125026.16</v>
+        <v>1553.9</v>
       </c>
       <c r="J71" s="1">
-        <v>5.3737434980456</v>
+        <v>0.068736303692109</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>2451638.14</v>
+        <v>2262222.45</v>
       </c>
       <c r="N71" s="1">
-        <v>2451638.14</v>
+        <v>2262222.45</v>
       </c>
       <c r="O71" s="1">
-        <v>4.1</v>
+        <v>3.77</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>168</v>
       </c>
       <c r="B72" t="s">
         <v>169</v>
       </c>
       <c r="C72" s="1">
-        <v>2487.0</v>
+        <v>596000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>1073.38</v>
+        <v>97.48556552</v>
       </c>
       <c r="E72" s="1">
-        <v>1073.06566144</v>
+        <v>100.5575</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>2668714.3</v>
+        <v>599322.7</v>
       </c>
       <c r="I72" s="1">
-        <v>781.76</v>
+        <v>-12211.98</v>
       </c>
       <c r="J72" s="1">
-        <v>0.029293506614777</v>
+        <v>-2.0376301448285</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
-      <c r="L72">
-        <v>0.0</v>
+      <c r="L72" t="s">
+        <v>170</v>
       </c>
       <c r="M72" s="1">
-        <v>2669496.06</v>
+        <v>581013.97</v>
       </c>
       <c r="N72" s="1">
-        <v>2669496.06</v>
+        <v>587110.72</v>
       </c>
       <c r="O72" s="1">
-        <v>4.47</v>
+        <v>0.98</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B73" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C73" s="1">
-        <v>596000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>97.75868213</v>
+        <v>107.1560999</v>
       </c>
       <c r="E73" s="1">
-        <v>100.5575</v>
+        <v>106.88494</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>599322.7</v>
+        <v>106884.94</v>
       </c>
       <c r="I73" s="1">
-        <v>-11768.04</v>
+        <v>3230.06</v>
       </c>
       <c r="J73" s="1">
-        <v>-1.9635565280608</v>
+        <v>3.0219972991518</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="M73" s="1">
-        <v>582641.74</v>
+        <v>107156.1</v>
       </c>
       <c r="N73" s="1">
-        <v>587554.66</v>
+        <v>110115.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.98</v>
+        <v>0.18</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B74" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C74" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>107.41929882</v>
+        <v>101.20644901</v>
       </c>
       <c r="E74" s="1">
-        <v>106.88494</v>
+        <v>99.89</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>106884.94</v>
+        <v>299670.0</v>
       </c>
       <c r="I74" s="1">
-        <v>3185.04</v>
+        <v>4367.5</v>
       </c>
       <c r="J74" s="1">
-        <v>2.9798772399554</v>
+        <v>1.4574365134982</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
-      <c r="L74" t="s">
-        <v>175</v>
+      <c r="L74">
+        <v>418.15</v>
       </c>
       <c r="M74" s="1">
-        <v>107419.3</v>
+        <v>303619.35</v>
       </c>
       <c r="N74" s="1">
-        <v>110069.98</v>
+        <v>304037.5</v>
       </c>
       <c r="O74" s="1">
-        <v>0.18</v>
+        <v>0.51</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
-        <v>300000.0</v>
+        <v>319000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>102.09699634</v>
+        <v>97.87586438</v>
       </c>
       <c r="E75" s="1">
-        <v>99.89</v>
+        <v>99.853972</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>299670.0</v>
+        <v>318534.17</v>
       </c>
       <c r="I75" s="1">
-        <v>20153.87</v>
+        <v>-1000.78</v>
       </c>
       <c r="J75" s="1">
-        <v>6.725354556679</v>
+        <v>-0.31418293365512</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" t="s">
         <v>178</v>
       </c>
       <c r="M75" s="1">
-        <v>306290.99</v>
+        <v>312224.01</v>
       </c>
       <c r="N75" s="1">
-        <v>319823.87</v>
+        <v>317533.39</v>
       </c>
       <c r="O75" s="1">
-        <v>0.54</v>
+        <v>0.53</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>179</v>
       </c>
       <c r="B76" t="s">
         <v>180</v>
       </c>
       <c r="C76" s="1">
-        <v>319000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>98.43704526</v>
+        <v>96.67387909</v>
       </c>
       <c r="E76" s="1">
-        <v>99.853972</v>
+        <v>99.253</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>318534.17</v>
+        <v>198506.0</v>
       </c>
       <c r="I76" s="1">
-        <v>133.91</v>
+        <v>-5026.73</v>
       </c>
       <c r="J76" s="1">
-        <v>0.042039445877973</v>
+        <v>-2.5322811401167</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
-      <c r="L76" t="s">
-        <v>181</v>
+      <c r="L76">
+        <v>131.51</v>
       </c>
       <c r="M76" s="1">
-        <v>314014.18</v>
+        <v>193347.76</v>
       </c>
       <c r="N76" s="1">
-        <v>318668.08</v>
+        <v>193479.27</v>
       </c>
       <c r="O76" s="1">
-        <v>0.53</v>
+        <v>0.32</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>181</v>
+      </c>
+      <c r="B77" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="C77" s="1">
         <v>200000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>97.21800038</v>
+        <v>93.56262047</v>
       </c>
       <c r="E77" s="1">
-        <v>99.253</v>
+        <v>94.08838</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>198506.0</v>
+        <v>188176.76</v>
       </c>
       <c r="I77" s="1">
-        <v>-1291.92</v>
+        <v>-299.46</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.65082163763312</v>
+        <v>-0.15913761082931</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
-      <c r="L77" t="s">
-        <v>184</v>
+      <c r="L77">
+        <v>752.05</v>
       </c>
       <c r="M77" s="1">
-        <v>194436.0</v>
+        <v>187125.25</v>
       </c>
       <c r="N77" s="1">
-        <v>197214.08</v>
+        <v>187877.3</v>
       </c>
       <c r="O77" s="1">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="B78" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="C78" s="1">
         <v>248000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.62117059</v>
+        <v>100.2383014</v>
       </c>
       <c r="E78" s="1">
         <v>99.955</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
         <v>247888.4</v>
       </c>
       <c r="I78" s="1">
-        <v>2440.27</v>
+        <v>2034.31</v>
       </c>
       <c r="J78" s="1">
-        <v>0.98442282898272</v>
+        <v>0.82065558533598</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
-      <c r="L78">
-        <v>788.16</v>
+      <c r="L78" t="s">
+        <v>185</v>
       </c>
       <c r="M78" s="1">
-        <v>249540.51</v>
+        <v>248590.98</v>
       </c>
       <c r="N78" s="1">
-        <v>250328.67</v>
+        <v>249922.71</v>
       </c>
       <c r="O78" s="1">
         <v>0.42</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>186</v>
+      </c>
+      <c r="B79" t="s">
         <v>187</v>
       </c>
-      <c r="B79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C79" s="1">
-        <v>200000.0</v>
+        <v>119000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>101.73658804</v>
+        <v>99.47392111</v>
       </c>
       <c r="E79" s="1">
-        <v>105.889435</v>
+        <v>99.646</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>211778.87</v>
+        <v>118578.74</v>
       </c>
       <c r="I79" s="1">
-        <v>-908.43</v>
+        <v>-67.03</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.42895214239268</v>
+        <v>-0.056527839644779</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
-      <c r="L79" t="s">
-        <v>189</v>
+      <c r="L79">
+        <v>137.75</v>
       </c>
       <c r="M79" s="1">
-        <v>203473.18</v>
+        <v>118373.96</v>
       </c>
       <c r="N79" s="1">
-        <v>210870.44</v>
+        <v>118511.71</v>
       </c>
       <c r="O79" s="1">
-        <v>0.35</v>
+        <v>0.2</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>188</v>
+      </c>
+      <c r="B80" t="s">
+        <v>189</v>
+      </c>
+      <c r="C80" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D80" s="1">
+        <v>101.02599865</v>
+      </c>
+      <c r="E80" s="1">
+        <v>105.889435</v>
+      </c>
+      <c r="F80" t="s">
+        <v>8</v>
+      </c>
+      <c r="G80">
+        <v>1.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>211778.87</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-1836.46</v>
+      </c>
+      <c r="J80" s="1">
+        <v>-0.86715922131419</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" t="s">
         <v>190</v>
       </c>
-      <c r="B80" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M80" s="1">
-        <v>110253.73</v>
+        <v>202052.0</v>
       </c>
       <c r="N80" s="1">
-        <v>114593.81</v>
+        <v>209942.41</v>
       </c>
       <c r="O80" s="1">
-        <v>0.19</v>
+        <v>0.35</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="B81" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C81" s="1">
         <v>100000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>97.96100722</v>
+        <v>109.78606195</v>
       </c>
       <c r="E81" s="1">
-        <v>99.433</v>
+        <v>115.12564</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>99433.0</v>
+        <v>115125.64</v>
       </c>
       <c r="I81" s="1">
-        <v>1421.16</v>
+        <v>-680.38</v>
       </c>
       <c r="J81" s="1">
-        <v>1.429263926463</v>
+        <v>-0.59098911415389</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="M81" s="1">
-        <v>97961.01</v>
+        <v>109786.06</v>
       </c>
       <c r="N81" s="1">
-        <v>100854.16</v>
+        <v>114445.26</v>
       </c>
       <c r="O81" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="B82" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="C82" s="1">
         <v>100000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>104.00883764</v>
+        <v>96.97481752</v>
       </c>
       <c r="E82" s="1">
-        <v>107.26644</v>
+        <v>99.433</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>107266.44</v>
+        <v>99433.0</v>
       </c>
       <c r="I82" s="1">
-        <v>1482.12</v>
+        <v>-2400.65</v>
       </c>
       <c r="J82" s="1">
-        <v>1.3817182708776</v>
+        <v>-2.4143393038528</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
-      <c r="L82" t="s">
-        <v>198</v>
+      <c r="L82">
+        <v>57.53</v>
       </c>
       <c r="M82" s="1">
-        <v>104008.83</v>
+        <v>96974.82</v>
       </c>
       <c r="N82" s="1">
-        <v>108748.56</v>
+        <v>97032.35</v>
       </c>
       <c r="O82" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="B83" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="C83" s="1">
-        <v>100000.0</v>
+        <v>268000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>107.30756456</v>
+        <v>99.70612363</v>
       </c>
       <c r="E83" s="1">
-        <v>111.205</v>
+        <v>99.58</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>111205.0</v>
+        <v>266874.4</v>
       </c>
       <c r="I83" s="1">
-        <v>1753.25</v>
+        <v>530.75</v>
       </c>
       <c r="J83" s="1">
-        <v>1.5765927791017</v>
+        <v>0.19887632534256</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
-      <c r="L83" t="s">
-        <v>201</v>
+      <c r="L83">
+        <v>192.74</v>
       </c>
       <c r="M83" s="1">
-        <v>107307.57</v>
+        <v>267212.41</v>
       </c>
       <c r="N83" s="1">
-        <v>112958.25</v>
+        <v>267405.15</v>
       </c>
       <c r="O83" s="1">
-        <v>0.19</v>
+        <v>0.45</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="B84" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="C84" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.15279435</v>
+        <v>103.71860511</v>
       </c>
       <c r="E84" s="1">
-        <v>100.0</v>
+        <v>107.26644</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>200000.0</v>
+        <v>107266.44</v>
       </c>
       <c r="I84" s="1">
-        <v>6002.81</v>
+        <v>-3534.14</v>
       </c>
       <c r="J84" s="1">
-        <v>3.001405</v>
+        <v>-3.2947303928423</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
-      <c r="L84" t="s">
-        <v>204</v>
+      <c r="L84">
+        <v>13.7</v>
       </c>
       <c r="M84" s="1">
-        <v>198305.59</v>
+        <v>103718.6</v>
       </c>
       <c r="N84" s="1">
-        <v>206002.81</v>
+        <v>103732.3</v>
       </c>
       <c r="O84" s="1">
-        <v>0.34</v>
+        <v>0.17</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B85" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="C85" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>100.20386401</v>
+        <v>98.32564687</v>
       </c>
       <c r="E85" s="1">
-        <v>101.80409</v>
+        <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>305412.27</v>
+        <v>200000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-4617.43</v>
+        <v>4820.74</v>
       </c>
       <c r="J85" s="1">
-        <v>-1.5118678761662</v>
+        <v>2.41037</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
-      <c r="L85">
-        <v>183.25</v>
+      <c r="L85" t="s">
+        <v>202</v>
       </c>
       <c r="M85" s="1">
-        <v>300611.59</v>
+        <v>196651.3</v>
       </c>
       <c r="N85" s="1">
-        <v>300794.84</v>
+        <v>204820.74</v>
       </c>
       <c r="O85" s="1">
-        <v>0.5</v>
+        <v>0.34</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="B86" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C86" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>106.5864677</v>
+        <v>96.17908779</v>
       </c>
       <c r="E86" s="1">
-        <v>105.40625</v>
+        <v>97.072878</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>210812.5</v>
+        <v>388291.51</v>
       </c>
       <c r="I86" s="1">
-        <v>6619.36</v>
+        <v>1090.59</v>
       </c>
       <c r="J86" s="1">
-        <v>3.1399276608361</v>
+        <v>0.28086887606685</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="M86" s="1">
-        <v>213172.93</v>
+        <v>384716.35</v>
       </c>
       <c r="N86" s="1">
-        <v>217431.86</v>
+        <v>389382.1</v>
       </c>
       <c r="O86" s="1">
-        <v>0.36</v>
+        <v>0.65</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="B87" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="C87" s="1">
-        <v>241000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.30988666</v>
+        <v>106.4320606</v>
       </c>
       <c r="E87" s="1">
-        <v>101.536286</v>
+        <v>105.40625</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>244702.45</v>
+        <v>210812.5</v>
       </c>
       <c r="I87" s="1">
-        <v>283.4</v>
+        <v>7038.57</v>
       </c>
       <c r="J87" s="1">
-        <v>0.11581412446014</v>
+        <v>3.3387820930922</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="M87" s="1">
-        <v>239336.82</v>
+        <v>212864.12</v>
       </c>
       <c r="N87" s="1">
-        <v>244985.85</v>
+        <v>217851.07</v>
       </c>
       <c r="O87" s="1">
-        <v>0.41</v>
+        <v>0.36</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="B88" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="C88" s="1">
-        <v>100000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>89.38118112</v>
+        <v>98.70401461</v>
       </c>
       <c r="E88" s="1">
-        <v>87.72907</v>
+        <v>101.536286</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>87729.07</v>
+        <v>244702.45</v>
       </c>
       <c r="I88" s="1">
-        <v>3126.43</v>
+        <v>-743.87</v>
       </c>
       <c r="J88" s="1">
-        <v>3.5637332072482</v>
+        <v>-0.30398960043105</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="M88" s="1">
-        <v>89381.18</v>
+        <v>237876.68</v>
       </c>
       <c r="N88" s="1">
-        <v>90855.5</v>
+        <v>243958.58</v>
       </c>
       <c r="O88" s="1">
-        <v>0.15</v>
+        <v>0.41</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="B89" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C89" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.32741869</v>
+        <v>88.90548532</v>
       </c>
       <c r="E89" s="1">
-        <v>114.752053</v>
+        <v>87.72907</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>344256.16</v>
+        <v>87729.07</v>
       </c>
       <c r="I89" s="1">
-        <v>-35201.64</v>
+        <v>2753.47</v>
       </c>
       <c r="J89" s="1">
-        <v>-10.225420512446</v>
+        <v>3.1386061655504</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="M89" s="1">
-        <v>300982.26</v>
+        <v>88905.49</v>
       </c>
       <c r="N89" s="1">
-        <v>309054.52</v>
+        <v>90482.54</v>
       </c>
       <c r="O89" s="1">
-        <v>0.52</v>
+        <v>0.15</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="B90" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="C90" s="1">
-        <v>198000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.19584402</v>
+        <v>100.12874004</v>
       </c>
       <c r="E90" s="1">
-        <v>99.607</v>
+        <v>114.752053</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>197221.86</v>
+        <v>344256.16</v>
       </c>
       <c r="I90" s="1">
-        <v>2850.27</v>
+        <v>-35242.89</v>
       </c>
       <c r="J90" s="1">
-        <v>1.4452099782448</v>
+        <v>-10.23740286884</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="M90" s="1">
-        <v>198387.77</v>
+        <v>300386.22</v>
       </c>
       <c r="N90" s="1">
-        <v>200072.13</v>
+        <v>309013.27</v>
       </c>
       <c r="O90" s="1">
-        <v>0.33</v>
+        <v>0.51</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="B91" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="C91" s="1">
         <v>200000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.35181613</v>
+        <v>91.74393551</v>
       </c>
       <c r="E91" s="1">
-        <v>99.991</v>
+        <v>92.2246</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>199982.0</v>
+        <v>184449.2</v>
       </c>
       <c r="I91" s="1">
-        <v>4743.55</v>
+        <v>298.94</v>
       </c>
       <c r="J91" s="1">
-        <v>2.3719884789631</v>
+        <v>0.1620717248977</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="M91" s="1">
-        <v>198703.63</v>
+        <v>183487.87</v>
       </c>
       <c r="N91" s="1">
-        <v>204725.55</v>
+        <v>184748.14</v>
       </c>
       <c r="O91" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="B92" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="C92" s="1">
-        <v>361000.0</v>
+        <v>198000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.02291422</v>
+        <v>99.81750942</v>
       </c>
       <c r="E92" s="1">
-        <v>99.459</v>
+        <v>99.607</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>359046.99</v>
+        <v>197221.86</v>
       </c>
       <c r="I92" s="1">
-        <v>1768.69</v>
+        <v>2467.33</v>
       </c>
       <c r="J92" s="1">
-        <v>0.4926068312117</v>
+        <v>1.2510428610703</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="M92" s="1">
-        <v>357472.72</v>
+        <v>197638.67</v>
       </c>
       <c r="N92" s="1">
-        <v>360815.68</v>
+        <v>199689.19</v>
       </c>
       <c r="O92" s="1">
-        <v>0.6</v>
+        <v>0.33</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="B93" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="C93" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>98.53158518</v>
+        <v>98.88269813</v>
       </c>
       <c r="E93" s="1">
-        <v>99.292</v>
+        <v>99.991</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>297876.0</v>
+        <v>199982.0</v>
       </c>
       <c r="I93" s="1">
-        <v>365.33</v>
+        <v>4188.88</v>
       </c>
       <c r="J93" s="1">
-        <v>0.12264499321865</v>
+        <v>2.0946285165665</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M93" s="1">
-        <v>295594.75</v>
+        <v>197765.4</v>
       </c>
       <c r="N93" s="1">
-        <v>298241.33</v>
+        <v>204170.88</v>
       </c>
       <c r="O93" s="1">
-        <v>0.5</v>
+        <v>0.34</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="B94" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="C94" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>103.96648428</v>
+        <v>100.08452098</v>
       </c>
       <c r="E94" s="1">
-        <v>107.330955</v>
+        <v>99.834</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>214661.91</v>
+        <v>299502.0</v>
       </c>
       <c r="I94" s="1">
-        <v>2181.58</v>
+        <v>1485.12</v>
       </c>
       <c r="J94" s="1">
-        <v>1.0162864944228</v>
+        <v>0.49586313280045</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
-      <c r="L94" t="s">
-        <v>233</v>
+      <c r="L94">
+        <v>733.56</v>
       </c>
       <c r="M94" s="1">
-        <v>207932.96</v>
+        <v>300253.56</v>
       </c>
       <c r="N94" s="1">
-        <v>216843.49</v>
+        <v>300987.12</v>
       </c>
       <c r="O94" s="1">
-        <v>0.36</v>
+        <v>0.5</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="B95" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="C95" s="1">
-        <v>200000.0</v>
+        <v>361000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>98.37276804</v>
+        <v>98.71176651</v>
       </c>
       <c r="E95" s="1">
-        <v>99.860205</v>
+        <v>99.459</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>199720.41</v>
+        <v>359046.99</v>
       </c>
       <c r="I95" s="1">
-        <v>1334.03</v>
+        <v>1288.32</v>
       </c>
       <c r="J95" s="1">
-        <v>0.6679487589676</v>
+        <v>0.35881654376214</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="M95" s="1">
-        <v>196745.54</v>
+        <v>356349.47</v>
       </c>
       <c r="N95" s="1">
-        <v>201054.44</v>
+        <v>360335.31</v>
       </c>
       <c r="O95" s="1">
-        <v>0.34</v>
+        <v>0.6</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="B96" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="C96" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.18702235</v>
+        <v>98.09305406</v>
       </c>
       <c r="E96" s="1">
-        <v>99.84809</v>
+        <v>99.292</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>99848.09</v>
+        <v>297876.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-87.78</v>
+        <v>-374.92</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.087913549473004</v>
+        <v>-0.12586445366528</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
-      <c r="L96">
-        <v>573.29</v>
+      <c r="L96" t="s">
+        <v>234</v>
       </c>
       <c r="M96" s="1">
-        <v>99187.02</v>
+        <v>294279.16</v>
       </c>
       <c r="N96" s="1">
-        <v>99760.31</v>
+        <v>297501.08</v>
       </c>
       <c r="O96" s="1">
-        <v>0.17</v>
+        <v>0.5</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="B97" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="C97" s="1">
         <v>200000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.83072033</v>
+        <v>103.53549691</v>
       </c>
       <c r="E97" s="1">
-        <v>102.14904</v>
+        <v>107.330955</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>204298.08</v>
+        <v>214661.91</v>
       </c>
       <c r="I97" s="1">
-        <v>1466.1</v>
+        <v>1864.6</v>
       </c>
       <c r="J97" s="1">
-        <v>0.71762788960131</v>
+        <v>0.86862173172688</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="M97" s="1">
-        <v>199661.44</v>
+        <v>207071.0</v>
       </c>
       <c r="N97" s="1">
-        <v>205764.18</v>
+        <v>216526.51</v>
       </c>
       <c r="O97" s="1">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="B98" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="C98" s="1">
-        <v>299000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.35991824</v>
+        <v>98.68863851</v>
       </c>
       <c r="E98" s="1">
-        <v>99.298</v>
+        <v>99.84809</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>296901.02</v>
+        <v>99848.09</v>
       </c>
       <c r="I98" s="1">
-        <v>3841.74</v>
+        <v>-401.23</v>
       </c>
       <c r="J98" s="1">
-        <v>1.2939463798407</v>
+        <v>-0.40184043580603</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
-        <v>666.61</v>
+        <v>758.22</v>
       </c>
       <c r="M98" s="1">
-        <v>300076.15</v>
+        <v>98688.64</v>
       </c>
       <c r="N98" s="1">
-        <v>300742.76</v>
+        <v>99446.86</v>
       </c>
       <c r="O98" s="1">
-        <v>0.5</v>
+        <v>0.17</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="B99" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="C99" s="1">
-        <v>243000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>98.56524915</v>
+        <v>99.43690221</v>
       </c>
       <c r="E99" s="1">
-        <v>100.0</v>
+        <v>102.14904</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>243000.0</v>
+        <v>204298.08</v>
       </c>
       <c r="I99" s="1">
-        <v>185.4</v>
+        <v>1048.33</v>
       </c>
       <c r="J99" s="1">
-        <v>0.076296296296296</v>
+        <v>0.51313747050388</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="M99" s="1">
-        <v>239513.56</v>
+        <v>198873.81</v>
       </c>
       <c r="N99" s="1">
-        <v>243185.4</v>
+        <v>205346.41</v>
       </c>
       <c r="O99" s="1">
-        <v>0.41</v>
+        <v>0.34</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="B100" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="C100" s="1">
-        <v>200000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.11515237</v>
+        <v>100.01911097</v>
       </c>
       <c r="E100" s="1">
-        <v>101.80907</v>
+        <v>99.298</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>203618.14</v>
+        <v>296901.02</v>
       </c>
       <c r="I100" s="1">
-        <v>-3441.08</v>
+        <v>3457.59</v>
       </c>
       <c r="J100" s="1">
-        <v>-1.6899673084137</v>
+        <v>1.1645598253586</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="M100" s="1">
-        <v>198230.31</v>
+        <v>299057.14</v>
       </c>
       <c r="N100" s="1">
-        <v>200177.06</v>
+        <v>300358.61</v>
       </c>
       <c r="O100" s="1">
-        <v>0.33</v>
+        <v>0.5</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="B101" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="C101" s="1">
-        <v>100000.0</v>
+        <v>243000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>103.5494718</v>
+        <v>97.94000426</v>
       </c>
       <c r="E101" s="1">
-        <v>107.83085</v>
+        <v>100.0</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>107830.85</v>
+        <v>243000.0</v>
       </c>
       <c r="I101" s="1">
-        <v>-1919.39</v>
+        <v>-886.16</v>
       </c>
       <c r="J101" s="1">
-        <v>-1.7800008068192</v>
+        <v>-0.36467489711934</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="M101" s="1">
-        <v>103549.47</v>
+        <v>237994.21</v>
       </c>
       <c r="N101" s="1">
-        <v>105911.46</v>
+        <v>242113.84</v>
       </c>
       <c r="O101" s="1">
-        <v>0.18</v>
+        <v>0.4</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B102" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="C102" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>106.30349223</v>
+        <v>98.76722132</v>
       </c>
       <c r="E102" s="1">
-        <v>109.55781</v>
+        <v>101.80907</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>328673.43</v>
+        <v>203618.14</v>
       </c>
       <c r="I102" s="1">
-        <v>-3555.42</v>
+        <v>-3722.74</v>
       </c>
       <c r="J102" s="1">
-        <v>-1.0817485307529</v>
+        <v>-1.8282948660665</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="M102" s="1">
-        <v>318910.48</v>
+        <v>197534.44</v>
       </c>
       <c r="N102" s="1">
-        <v>325118.01</v>
+        <v>199895.4</v>
       </c>
       <c r="O102" s="1">
-        <v>0.54</v>
+        <v>0.33</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="B103" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="C103" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.77165422</v>
+        <v>102.94243291</v>
       </c>
       <c r="E103" s="1">
-        <v>102.95621</v>
+        <v>107.83085</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>411824.84</v>
+        <v>107830.85</v>
       </c>
       <c r="I103" s="1">
-        <v>-4661.51</v>
+        <v>-2300.4</v>
       </c>
       <c r="J103" s="1">
-        <v>-1.1319156950319</v>
+        <v>-2.1333412469623</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="M103" s="1">
-        <v>403086.62</v>
+        <v>102942.44</v>
       </c>
       <c r="N103" s="1">
-        <v>407163.33</v>
+        <v>105530.45</v>
       </c>
       <c r="O103" s="1">
-        <v>0.68</v>
+        <v>0.18</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="B104" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="C104" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>97.27515653</v>
+        <v>105.39179712</v>
       </c>
       <c r="E104" s="1">
-        <v>93.94781</v>
+        <v>109.55781</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>93947.81</v>
+        <v>328673.43</v>
       </c>
       <c r="I104" s="1">
-        <v>3869.81</v>
+        <v>-5509.68</v>
       </c>
       <c r="J104" s="1">
-        <v>4.1191061292435</v>
+        <v>-1.6763387292973</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104">
-        <v>542.47</v>
+      <c r="L104" t="s">
+        <v>257</v>
       </c>
       <c r="M104" s="1">
-        <v>97275.15</v>
+        <v>316175.39</v>
       </c>
       <c r="N104" s="1">
-        <v>97817.62</v>
+        <v>323163.75</v>
       </c>
       <c r="O104" s="1">
-        <v>0.16</v>
+        <v>0.54</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="B105" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="C105" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.07707605</v>
+        <v>100.13322472</v>
       </c>
       <c r="E105" s="1">
-        <v>101.27229</v>
+        <v>102.95621</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>202544.58</v>
+        <v>411824.84</v>
       </c>
       <c r="I105" s="1">
-        <v>906.53</v>
+        <v>-6338.52</v>
       </c>
       <c r="J105" s="1">
-        <v>0.44757060396284</v>
+        <v>-1.5391300825856</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="M105" s="1">
-        <v>200154.15</v>
+        <v>400532.9</v>
       </c>
       <c r="N105" s="1">
-        <v>203451.11</v>
+        <v>405486.32</v>
       </c>
       <c r="O105" s="1">
-        <v>0.34</v>
+        <v>0.68</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="B106" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="C106" s="1">
-        <v>239000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>98.39131922</v>
+        <v>97.3454808</v>
       </c>
       <c r="E106" s="1">
-        <v>99.528</v>
+        <v>93.94781</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>237871.92</v>
+        <v>93947.81</v>
       </c>
       <c r="I106" s="1">
-        <v>752.93</v>
+        <v>3981.23</v>
       </c>
       <c r="J106" s="1">
-        <v>0.31652748252085</v>
+        <v>4.2377038911285</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106" t="s">
-        <v>266</v>
+      <c r="L106">
+        <v>583.56</v>
       </c>
       <c r="M106" s="1">
-        <v>235155.26</v>
+        <v>97345.48</v>
       </c>
       <c r="N106" s="1">
-        <v>238624.85</v>
+        <v>97929.04</v>
       </c>
       <c r="O106" s="1">
-        <v>0.4</v>
+        <v>0.16</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="B107" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="C107" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>97.83055625</v>
+        <v>100.05873397</v>
       </c>
       <c r="E107" s="1">
-        <v>100.689793</v>
+        <v>101.27229</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>302069.38</v>
+        <v>202544.58</v>
       </c>
       <c r="I107" s="1">
-        <v>-2918.81</v>
+        <v>1298.03</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.96627139102944</v>
+        <v>0.64086138468874</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="M107" s="1">
-        <v>293491.67</v>
+        <v>200117.47</v>
       </c>
       <c r="N107" s="1">
-        <v>299150.57</v>
+        <v>203842.61</v>
       </c>
       <c r="O107" s="1">
-        <v>0.5</v>
+        <v>0.34</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="B108" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="C108" s="1">
-        <v>100000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.68064384</v>
+        <v>97.88640889</v>
       </c>
       <c r="E108" s="1">
-        <v>99.861</v>
+        <v>99.528</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>99861.0</v>
+        <v>237871.92</v>
       </c>
       <c r="I108" s="1">
-        <v>1754.58</v>
+        <v>-11.82</v>
       </c>
       <c r="J108" s="1">
-        <v>1.7570222609427</v>
+        <v>-0.00496906066088</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108">
-        <v>934.93</v>
+      <c r="L108" t="s">
+        <v>268</v>
       </c>
       <c r="M108" s="1">
-        <v>100680.65</v>
+        <v>233948.52</v>
       </c>
       <c r="N108" s="1">
-        <v>101615.58</v>
+        <v>237860.1</v>
       </c>
       <c r="O108" s="1">
-        <v>0.17</v>
+        <v>0.4</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="B109" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="C109" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>98.29410081</v>
+        <v>97.37479402</v>
       </c>
       <c r="E109" s="1">
-        <v>101.46918</v>
+        <v>100.689793</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>202938.36</v>
+        <v>302069.38</v>
       </c>
       <c r="I109" s="1">
-        <v>-2952.9</v>
+        <v>-3731.3</v>
       </c>
       <c r="J109" s="1">
-        <v>-1.4550723677869</v>
+        <v>-1.2352460219569</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="M109" s="1">
-        <v>196588.2</v>
+        <v>292124.38</v>
       </c>
       <c r="N109" s="1">
-        <v>199985.46</v>
+        <v>298338.08</v>
       </c>
       <c r="O109" s="1">
-        <v>0.33</v>
+        <v>0.5</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="B110" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="C110" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>96.24913118</v>
+        <v>100.31955636</v>
       </c>
       <c r="E110" s="1">
-        <v>99.077</v>
+        <v>99.861</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>198154.0</v>
+        <v>99861.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-1628.34</v>
+        <v>1598.97</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.82175479677423</v>
+        <v>1.6011956619701</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="M110" s="1">
-        <v>192498.26</v>
+        <v>100319.56</v>
       </c>
       <c r="N110" s="1">
-        <v>196525.66</v>
+        <v>101459.97</v>
       </c>
       <c r="O110" s="1">
-        <v>0.33</v>
+        <v>0.17</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="B111" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="C111" s="1">
         <v>200000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>93.73855618</v>
+        <v>98.11216445</v>
       </c>
       <c r="E111" s="1">
-        <v>92.52377</v>
+        <v>101.46918</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>185047.54</v>
+        <v>202938.36</v>
       </c>
       <c r="I111" s="1">
-        <v>3474.78</v>
+        <v>-2892.11</v>
       </c>
       <c r="J111" s="1">
-        <v>1.8777769215414</v>
+        <v>-1.4251174593113</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="M111" s="1">
-        <v>187477.11</v>
+        <v>196224.33</v>
       </c>
       <c r="N111" s="1">
-        <v>188522.32</v>
+        <v>200046.25</v>
       </c>
       <c r="O111" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="B112" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="C112" s="1">
         <v>200000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>103.47374371</v>
+        <v>95.49362818</v>
       </c>
       <c r="E112" s="1">
-        <v>109.343945</v>
+        <v>99.077</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>218687.89</v>
+        <v>198154.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-11037.66</v>
+        <v>-2755.78</v>
       </c>
       <c r="J112" s="1">
-        <v>-5.0472204930963</v>
+        <v>-1.3907264047155</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
-      <c r="L112">
-        <v>702.74</v>
+      <c r="L112" t="s">
+        <v>280</v>
       </c>
       <c r="M112" s="1">
-        <v>206947.49</v>
+        <v>190987.26</v>
       </c>
       <c r="N112" s="1">
-        <v>207650.23</v>
+        <v>195398.22</v>
       </c>
       <c r="O112" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>281</v>
+      </c>
+      <c r="B113" t="s">
+        <v>282</v>
+      </c>
+      <c r="C113" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D113" s="1">
+        <v>93.70565632</v>
+      </c>
+      <c r="E113" s="1">
+        <v>92.52377</v>
+      </c>
+      <c r="F113" t="s">
+        <v>8</v>
+      </c>
+      <c r="G113">
+        <v>1.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>185047.54</v>
+      </c>
+      <c r="I113" s="1">
+        <v>3504.87</v>
+      </c>
+      <c r="J113" s="1">
+        <v>1.8940376078493</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" t="s">
         <v>283</v>
       </c>
-      <c r="B113" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M113" s="1">
-        <v>298014.38</v>
+        <v>187411.31</v>
       </c>
       <c r="N113" s="1">
-        <v>306798.63</v>
+        <v>188552.41</v>
       </c>
       <c r="O113" s="1">
-        <v>0.51</v>
+        <v>0.31</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>284</v>
+      </c>
+      <c r="B114" t="s">
+        <v>285</v>
+      </c>
+      <c r="C114" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D114" s="1">
+        <v>103.19874065</v>
+      </c>
+      <c r="E114" s="1">
+        <v>109.343945</v>
+      </c>
+      <c r="F114" t="s">
+        <v>8</v>
+      </c>
+      <c r="G114">
+        <v>1.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>218687.89</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-11067.12</v>
+      </c>
+      <c r="J114" s="1">
+        <v>-5.06069174658</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" t="s">
         <v>286</v>
       </c>
-      <c r="B114" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M114" s="1">
-        <v>375582.59</v>
+        <v>206397.48</v>
       </c>
       <c r="N114" s="1">
-        <v>383719.58</v>
+        <v>207620.77</v>
       </c>
       <c r="O114" s="1">
-        <v>0.64</v>
+        <v>0.35</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>287</v>
+      </c>
+      <c r="B115" t="s">
+        <v>288</v>
+      </c>
+      <c r="C115" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D115" s="1">
+        <v>98.73146332</v>
+      </c>
+      <c r="E115" s="1">
+        <v>102.00267</v>
+      </c>
+      <c r="F115" t="s">
+        <v>8</v>
+      </c>
+      <c r="G115">
+        <v>1.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>306008.01</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-515.67</v>
+      </c>
+      <c r="J115" s="1">
+        <v>-0.16851519671005</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" t="s">
         <v>289</v>
       </c>
-      <c r="B115" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M115" s="1">
-        <v>101186.81</v>
+        <v>296194.39</v>
       </c>
       <c r="N115" s="1">
-        <v>105095.03</v>
+        <v>305492.34</v>
       </c>
       <c r="O115" s="1">
-        <v>0.18</v>
+        <v>0.51</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
+        <v>290</v>
+      </c>
+      <c r="B116" t="s">
+        <v>291</v>
+      </c>
+      <c r="C116" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D116" s="1">
+        <v>93.45944406</v>
+      </c>
+      <c r="E116" s="1">
+        <v>110.17804</v>
+      </c>
+      <c r="F116" t="s">
+        <v>8</v>
+      </c>
+      <c r="G116">
+        <v>1.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>440712.16</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-58189.45</v>
+      </c>
+      <c r="J116" s="1">
+        <v>-13.203504527763</v>
+      </c>
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116" t="s">
         <v>292</v>
       </c>
-      <c r="B116" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M116" s="1">
-        <v>218016.45</v>
+        <v>373837.78</v>
       </c>
       <c r="N116" s="1">
-        <v>218532.4</v>
+        <v>382522.71</v>
       </c>
       <c r="O116" s="1">
-        <v>0.37</v>
+        <v>0.64</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
+        <v>293</v>
+      </c>
+      <c r="B117" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="C117" s="1">
         <v>100000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>101.69247045</v>
+        <v>101.04134846</v>
       </c>
       <c r="E117" s="1">
-        <v>103.19873</v>
+        <v>118.97397</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>103198.73</v>
+        <v>118973.97</v>
       </c>
       <c r="I117" s="1">
-        <v>1573.19</v>
+        <v>-13777.83</v>
       </c>
       <c r="J117" s="1">
-        <v>1.5244276746429</v>
+        <v>-11.580541525176</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="M117" s="1">
-        <v>101692.47</v>
+        <v>101041.35</v>
       </c>
       <c r="N117" s="1">
-        <v>104771.92</v>
+        <v>105196.14</v>
       </c>
       <c r="O117" s="1">
         <v>0.18</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
+        <v>296</v>
+      </c>
+      <c r="B118" t="s">
         <v>297</v>
       </c>
-      <c r="B118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C118" s="1">
-        <v>300000.0</v>
+        <v>214000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.44959715</v>
+        <v>101.36043295</v>
       </c>
       <c r="E118" s="1">
-        <v>103.308053</v>
+        <v>99.943</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>309924.16</v>
+        <v>213878.02</v>
       </c>
       <c r="I118" s="1">
-        <v>-8159.27</v>
+        <v>4018.29</v>
       </c>
       <c r="J118" s="1">
-        <v>-2.6326666498023</v>
+        <v>1.8787765100874</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
-        <v>416.1</v>
+        <v>984.99</v>
       </c>
       <c r="M118" s="1">
-        <v>301348.79</v>
+        <v>216911.32</v>
       </c>
       <c r="N118" s="1">
-        <v>301764.89</v>
+        <v>217896.31</v>
       </c>
       <c r="O118" s="1">
-        <v>0.5</v>
+        <v>0.36</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
+        <v>298</v>
+      </c>
+      <c r="B119" t="s">
         <v>299</v>
       </c>
-      <c r="B119" t="s">
+      <c r="C119" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D119" s="1">
+        <v>101.2456575</v>
+      </c>
+      <c r="E119" s="1">
+        <v>103.19873</v>
+      </c>
+      <c r="F119" t="s">
+        <v>8</v>
+      </c>
+      <c r="G119">
+        <v>1.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>103198.73</v>
+      </c>
+      <c r="I119" s="1">
+        <v>1345.56</v>
+      </c>
+      <c r="J119" s="1">
+        <v>1.3038532547833</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" t="s">
         <v>300</v>
       </c>
-      <c r="C119" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M119" s="1">
-        <v>416587.66</v>
+        <v>101245.66</v>
       </c>
       <c r="N119" s="1">
-        <v>432908.21</v>
+        <v>104544.29</v>
       </c>
       <c r="O119" s="1">
-        <v>0.72</v>
+        <v>0.17</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
+        <v>301</v>
+      </c>
+      <c r="B120" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
       <c r="C120" s="1">
         <v>300000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.31417846</v>
+        <v>100.12727112</v>
       </c>
       <c r="E120" s="1">
-        <v>103.866857</v>
+        <v>103.308053</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>311600.57</v>
+        <v>309924.16</v>
       </c>
       <c r="I120" s="1">
-        <v>699.84</v>
+        <v>-8571.46</v>
       </c>
       <c r="J120" s="1">
-        <v>0.22459522458512</v>
+        <v>-2.7656637030169</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
-      <c r="L120" t="s">
-        <v>304</v>
+      <c r="L120">
+        <v>970.89</v>
       </c>
       <c r="M120" s="1">
-        <v>300942.53</v>
+        <v>300381.81</v>
       </c>
       <c r="N120" s="1">
-        <v>312300.41</v>
+        <v>301352.7</v>
       </c>
       <c r="O120" s="1">
-        <v>0.52</v>
+        <v>0.5</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="B121" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="C121" s="1">
         <v>200000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>103.22208589</v>
+        <v>103.69833501</v>
       </c>
       <c r="E121" s="1">
-        <v>106.10956</v>
+        <v>108.631025</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>212219.12</v>
+        <v>217262.05</v>
       </c>
       <c r="I121" s="1">
-        <v>3265.22</v>
+        <v>-1198.26</v>
       </c>
       <c r="J121" s="1">
-        <v>1.5386078313773</v>
+        <v>-0.55152752171859</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="M121" s="1">
-        <v>206444.18</v>
+        <v>207396.67</v>
       </c>
       <c r="N121" s="1">
-        <v>215484.34</v>
+        <v>216063.79</v>
       </c>
       <c r="O121" s="1">
         <v>0.36</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
+        <v>306</v>
+      </c>
+      <c r="B122" t="s">
+        <v>307</v>
+      </c>
+      <c r="C122" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D122" s="1">
+        <v>99.80614796</v>
+      </c>
+      <c r="E122" s="1">
+        <v>103.866857</v>
+      </c>
+      <c r="F122" t="s">
+        <v>8</v>
+      </c>
+      <c r="G122">
+        <v>1.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>311600.57</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-146.17</v>
+      </c>
+      <c r="J122" s="1">
+        <v>-0.046909413548249</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" t="s">
         <v>308</v>
       </c>
-      <c r="B122" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M122" s="1">
-        <v>199113.92</v>
+        <v>299418.44</v>
       </c>
       <c r="N122" s="1">
-        <v>200933.1</v>
+        <v>311454.4</v>
       </c>
       <c r="O122" s="1">
-        <v>0.34</v>
+        <v>0.52</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="B123" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="C123" s="1">
         <v>200000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>107.06626004</v>
+        <v>102.80457012</v>
       </c>
       <c r="E123" s="1">
-        <v>111.32808</v>
+        <v>106.10956</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>222656.16</v>
+        <v>212219.12</v>
       </c>
       <c r="I123" s="1">
-        <v>-5934.6</v>
+        <v>2957.31</v>
       </c>
       <c r="J123" s="1">
-        <v>-2.665365287895</v>
+        <v>1.3935172287963</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="M123" s="1">
-        <v>214132.52</v>
+        <v>205609.14</v>
       </c>
       <c r="N123" s="1">
-        <v>216721.56</v>
+        <v>215176.43</v>
       </c>
       <c r="O123" s="1">
         <v>0.36</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="B124" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="C124" s="1">
         <v>200000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>100.17689319</v>
+        <v>98.91275623</v>
       </c>
       <c r="E124" s="1">
-        <v>101.18063</v>
+        <v>99.852</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>202361.26</v>
+        <v>199704.0</v>
       </c>
       <c r="I124" s="1">
-        <v>1913.07</v>
+        <v>-1593.56</v>
       </c>
       <c r="J124" s="1">
-        <v>0.94537363525015</v>
+        <v>-0.79796098225374</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
-      <c r="L124" t="s">
-        <v>316</v>
+      <c r="L124">
+        <v>284.93</v>
       </c>
       <c r="M124" s="1">
-        <v>200353.78</v>
+        <v>197825.51</v>
       </c>
       <c r="N124" s="1">
-        <v>204274.33</v>
+        <v>198110.44</v>
       </c>
       <c r="O124" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="B125" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="C125" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>101.1914487</v>
+        <v>106.38204602</v>
       </c>
       <c r="E125" s="1">
-        <v>100.0</v>
+        <v>111.32808</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>100000.0</v>
+        <v>222656.16</v>
       </c>
       <c r="I125" s="1">
-        <v>1419.59</v>
+        <v>-6727.68</v>
       </c>
       <c r="J125" s="1">
-        <v>1.41959</v>
+        <v>-3.0215557476604</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
-      <c r="L125">
-        <v>228.14</v>
+      <c r="L125" t="s">
+        <v>316</v>
       </c>
       <c r="M125" s="1">
-        <v>101191.45</v>
+        <v>212764.1</v>
       </c>
       <c r="N125" s="1">
-        <v>101419.59</v>
+        <v>215928.48</v>
       </c>
       <c r="O125" s="1">
-        <v>0.17</v>
+        <v>0.36</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
+        <v>317</v>
+      </c>
+      <c r="B126" t="s">
+        <v>318</v>
+      </c>
+      <c r="C126" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D126" s="1">
+        <v>99.78914576</v>
+      </c>
+      <c r="E126" s="1">
+        <v>101.18063</v>
+      </c>
+      <c r="F126" t="s">
+        <v>8</v>
+      </c>
+      <c r="G126">
+        <v>1.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>202361.26</v>
+      </c>
+      <c r="I126" s="1">
+        <v>1507.44</v>
+      </c>
+      <c r="J126" s="1">
+        <v>0.74492518973246</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" t="s">
         <v>319</v>
       </c>
-      <c r="B126" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M126" s="1">
-        <v>135638.06</v>
+        <v>199578.29</v>
       </c>
       <c r="N126" s="1">
-        <v>135651.47</v>
+        <v>203868.7</v>
       </c>
       <c r="O126" s="1">
-        <v>0.23</v>
+        <v>0.34</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
+        <v>320</v>
+      </c>
+      <c r="B127" t="s">
         <v>321</v>
       </c>
-      <c r="B127" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C127" s="1">
-        <v>100000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>94.07319657</v>
+        <v>99.85929911</v>
       </c>
       <c r="E127" s="1">
-        <v>92.13552</v>
+        <v>99.934</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>92135.52</v>
+        <v>147902.32</v>
       </c>
       <c r="I127" s="1">
-        <v>2680.83</v>
+        <v>73.94</v>
       </c>
       <c r="J127" s="1">
-        <v>2.9096595970805</v>
+        <v>0.049992454479416</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
-        <v>743.15</v>
+        <v>184.49</v>
       </c>
       <c r="M127" s="1">
-        <v>94073.2</v>
+        <v>147791.77</v>
       </c>
       <c r="N127" s="1">
-        <v>94816.35</v>
+        <v>147976.26</v>
       </c>
       <c r="O127" s="1">
-        <v>0.16</v>
+        <v>0.25</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
+        <v>322</v>
+      </c>
+      <c r="B128" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
       <c r="C128" s="1">
         <v>100000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.35432857</v>
+        <v>100.58188614</v>
       </c>
       <c r="E128" s="1">
-        <v>99.589</v>
+        <v>100.0</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>99589.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I128" s="1">
-        <v>403.34</v>
+        <v>1017.42</v>
       </c>
       <c r="J128" s="1">
-        <v>0.40500456877768</v>
+        <v>1.01742</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
-        <v>638.01</v>
+        <v>435.53</v>
       </c>
       <c r="M128" s="1">
-        <v>99354.33</v>
+        <v>100581.89</v>
       </c>
       <c r="N128" s="1">
-        <v>99992.34</v>
+        <v>101017.42</v>
       </c>
       <c r="O128" s="1">
         <v>0.17</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
+        <v>324</v>
+      </c>
+      <c r="B129" t="s">
         <v>325</v>
       </c>
-      <c r="B129" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C129" s="1">
-        <v>200000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>104.68626499</v>
+        <v>100.14192998</v>
       </c>
       <c r="E129" s="1">
-        <v>107.779585</v>
+        <v>99.662</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>215559.17</v>
+        <v>134543.7</v>
       </c>
       <c r="I129" s="1">
-        <v>114.73</v>
+        <v>929.46</v>
       </c>
       <c r="J129" s="1">
-        <v>0.053224365263607</v>
+        <v>0.69082387358159</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
-      <c r="L129" t="s">
-        <v>327</v>
+      <c r="L129">
+        <v>281.56</v>
       </c>
       <c r="M129" s="1">
-        <v>209372.53</v>
+        <v>135191.6</v>
       </c>
       <c r="N129" s="1">
-        <v>215673.9</v>
+        <v>135473.16</v>
       </c>
       <c r="O129" s="1">
-        <v>0.36</v>
+        <v>0.23</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="B130" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="C130" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>85.28825386</v>
+        <v>93.85880841</v>
       </c>
       <c r="E130" s="1">
-        <v>86.13295</v>
+        <v>92.13552</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>172265.9</v>
+        <v>92135.52</v>
       </c>
       <c r="I130" s="1">
-        <v>-723.64</v>
+        <v>2562.33</v>
       </c>
       <c r="J130" s="1">
-        <v>-0.42007152895611</v>
+        <v>2.781044704583</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
-        <v>965.75</v>
+        <v>839.04</v>
       </c>
       <c r="M130" s="1">
-        <v>170576.51</v>
+        <v>93858.81</v>
       </c>
       <c r="N130" s="1">
-        <v>171542.26</v>
+        <v>94697.85</v>
       </c>
       <c r="O130" s="1">
-        <v>0.29</v>
+        <v>0.16</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="B131" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="C131" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.3368525</v>
+        <v>98.99360793</v>
       </c>
       <c r="E131" s="1">
-        <v>103.33767</v>
+        <v>99.589</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>206675.34</v>
+        <v>99589.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-6390.68</v>
+        <v>227.55</v>
       </c>
       <c r="J131" s="1">
-        <v>-3.092134746216</v>
+        <v>0.22848909016056</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
-      <c r="L131" t="s">
-        <v>332</v>
+      <c r="L131">
+        <v>822.95</v>
       </c>
       <c r="M131" s="1">
-        <v>198673.7</v>
+        <v>98993.6</v>
       </c>
       <c r="N131" s="1">
-        <v>200284.66</v>
+        <v>99816.55</v>
       </c>
       <c r="O131" s="1">
-        <v>0.34</v>
+        <v>0.17</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="B132" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="C132" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.09070327</v>
+        <v>104.27000634</v>
       </c>
       <c r="E132" s="1">
-        <v>103.0087</v>
+        <v>107.779585</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>103008.7</v>
+        <v>215559.17</v>
       </c>
       <c r="I132" s="1">
-        <v>-1024.16</v>
+        <v>-169.84</v>
       </c>
       <c r="J132" s="1">
-        <v>-0.99424611707555</v>
+        <v>-0.078790431416117</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="M132" s="1">
-        <v>99090.7</v>
+        <v>208540.01</v>
       </c>
       <c r="N132" s="1">
-        <v>101984.54</v>
+        <v>215389.33</v>
       </c>
       <c r="O132" s="1">
-        <v>0.17</v>
+        <v>0.36</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="B133" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="C133" s="1">
         <v>200000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>97.99916095</v>
+        <v>85.03896476</v>
       </c>
       <c r="E133" s="1">
-        <v>100.96133</v>
+        <v>86.13295</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>201922.66</v>
+        <v>172265.9</v>
       </c>
       <c r="I133" s="1">
-        <v>-1968.86</v>
+        <v>-1153.72</v>
       </c>
       <c r="J133" s="1">
-        <v>-0.97505648944997</v>
+        <v>-0.66973208278597</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="M133" s="1">
-        <v>195998.32</v>
+        <v>170077.93</v>
       </c>
       <c r="N133" s="1">
-        <v>199953.8</v>
+        <v>171112.18</v>
       </c>
       <c r="O133" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="B134" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="C134" s="1">
         <v>200000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.03126203</v>
+        <v>99.07546144</v>
       </c>
       <c r="E134" s="1">
-        <v>100.0</v>
+        <v>103.33767</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>200000.0</v>
+        <v>206675.34</v>
       </c>
       <c r="I134" s="1">
-        <v>1920.83</v>
+        <v>-6584.69</v>
       </c>
       <c r="J134" s="1">
-        <v>0.960415</v>
+        <v>-3.1860066130773</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="M134" s="1">
-        <v>198062.53</v>
+        <v>198150.92</v>
       </c>
       <c r="N134" s="1">
-        <v>201920.83</v>
+        <v>200090.65</v>
       </c>
       <c r="O134" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="B135" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="C135" s="1">
-        <v>360000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>98.20533514</v>
+        <v>98.82080821</v>
       </c>
       <c r="E135" s="1">
-        <v>100.0</v>
+        <v>103.0087</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>360000.0</v>
+        <v>103008.7</v>
       </c>
       <c r="I135" s="1">
-        <v>2104.16</v>
+        <v>-1122.82</v>
       </c>
       <c r="J135" s="1">
-        <v>0.58448888888889</v>
+        <v>-1.0900244348293</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="M135" s="1">
-        <v>353539.21</v>
+        <v>98820.81</v>
       </c>
       <c r="N135" s="1">
-        <v>362104.16</v>
+        <v>101885.88</v>
       </c>
       <c r="O135" s="1">
-        <v>0.61</v>
+        <v>0.17</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="B136" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="C136" s="1">
         <v>200000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>99.27391746</v>
+        <v>97.58581808</v>
       </c>
       <c r="E136" s="1">
-        <v>100.73781</v>
+        <v>100.96133</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>201475.62</v>
+        <v>201922.66</v>
       </c>
       <c r="I136" s="1">
-        <v>4004.41</v>
+        <v>-2453.08</v>
       </c>
       <c r="J136" s="1">
-        <v>1.9875407257712</v>
+        <v>-1.2148611750657</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="M136" s="1">
-        <v>198547.84</v>
+        <v>195171.63</v>
       </c>
       <c r="N136" s="1">
-        <v>205480.03</v>
+        <v>199469.58</v>
       </c>
       <c r="O136" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="B137" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="C137" s="1">
         <v>200000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>82.0248403</v>
+        <v>98.65006682</v>
       </c>
       <c r="E137" s="1">
-        <v>97.799</v>
+        <v>100.0</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>195598.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-30753.8</v>
+        <v>1564.57</v>
       </c>
       <c r="J137" s="1">
-        <v>-15.722962402479</v>
+        <v>0.782285</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
-      <c r="L137">
-        <v>794.52</v>
+      <c r="L137" t="s">
+        <v>347</v>
       </c>
       <c r="M137" s="1">
-        <v>164049.68</v>
+        <v>197300.13</v>
       </c>
       <c r="N137" s="1">
-        <v>164844.2</v>
+        <v>201564.57</v>
       </c>
       <c r="O137" s="1">
-        <v>0.28</v>
+        <v>0.34</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
+        <v>348</v>
+      </c>
+      <c r="B138" t="s">
+        <v>349</v>
+      </c>
+      <c r="C138" s="1">
+        <v>360000.0</v>
+      </c>
+      <c r="D138" s="1">
+        <v>97.67405531</v>
+      </c>
+      <c r="E138" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F138" t="s">
+        <v>8</v>
+      </c>
+      <c r="G138">
+        <v>1.0</v>
+      </c>
+      <c r="H138" s="1">
+        <v>360000.0</v>
+      </c>
+      <c r="I138" s="1">
+        <v>926.74</v>
+      </c>
+      <c r="J138" s="1">
+        <v>0.25742777777778</v>
+      </c>
+      <c r="K138">
+        <v>0.0</v>
+      </c>
+      <c r="L138" t="s">
         <v>350</v>
       </c>
-      <c r="B138" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M138" s="1">
-        <v>293177.76</v>
+        <v>351626.6</v>
       </c>
       <c r="N138" s="1">
-        <v>295047.62</v>
+        <v>360926.74</v>
       </c>
       <c r="O138" s="1">
-        <v>0.49</v>
+        <v>0.6</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="B139" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="C139" s="1">
-        <v>286000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>98.21929806</v>
+        <v>98.7774155</v>
       </c>
       <c r="E139" s="1">
-        <v>99.362</v>
+        <v>100.73781</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>284175.32</v>
+        <v>201475.62</v>
       </c>
       <c r="I139" s="1">
-        <v>184.44</v>
+        <v>-3841.34</v>
       </c>
       <c r="J139" s="1">
-        <v>0.064903595428343</v>
+        <v>-1.9066028931937</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
-      <c r="L139" t="s">
-        <v>355</v>
+      <c r="L139">
+        <v>79.45</v>
       </c>
       <c r="M139" s="1">
-        <v>280907.19</v>
+        <v>197554.83</v>
       </c>
       <c r="N139" s="1">
-        <v>284359.76</v>
+        <v>197634.28</v>
       </c>
       <c r="O139" s="1">
-        <v>0.48</v>
+        <v>0.33</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="B140" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="C140" s="1">
         <v>200000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>101.07988986</v>
+        <v>81.75804415</v>
       </c>
       <c r="E140" s="1">
-        <v>102.62119</v>
+        <v>97.799</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>205242.38</v>
+        <v>195598.0</v>
       </c>
       <c r="I140" s="1">
-        <v>1542.06</v>
+        <v>-31177.8</v>
       </c>
       <c r="J140" s="1">
-        <v>0.75133605447374</v>
+        <v>-15.939733535108</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
-      <c r="L140" t="s">
-        <v>358</v>
+      <c r="L140">
+        <v>904.11</v>
       </c>
       <c r="M140" s="1">
-        <v>202159.78</v>
+        <v>163516.09</v>
       </c>
       <c r="N140" s="1">
-        <v>206784.44</v>
+        <v>164420.2</v>
       </c>
       <c r="O140" s="1">
-        <v>0.35</v>
+        <v>0.27</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="B141" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="C141" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.69759402</v>
+        <v>97.78987094</v>
       </c>
       <c r="E141" s="1">
-        <v>103.330135</v>
+        <v>99.259</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>206660.27</v>
+        <v>297777.0</v>
       </c>
       <c r="I141" s="1">
-        <v>1444.51</v>
+        <v>-1818.35</v>
       </c>
       <c r="J141" s="1">
-        <v>0.69897808611205</v>
+        <v>-0.61064152033233</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="M141" s="1">
-        <v>201395.19</v>
+        <v>293369.61</v>
       </c>
       <c r="N141" s="1">
-        <v>208104.78</v>
+        <v>295958.65</v>
       </c>
       <c r="O141" s="1">
-        <v>0.35</v>
+        <v>0.49</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="B142" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="C142" s="1">
-        <v>405000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>98.29499914</v>
+        <v>97.89471827</v>
       </c>
       <c r="E142" s="1">
-        <v>100.771835</v>
+        <v>99.362</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>408125.93</v>
+        <v>284175.32</v>
       </c>
       <c r="I142" s="1">
-        <v>942.65</v>
+        <v>-254.13</v>
       </c>
       <c r="J142" s="1">
-        <v>0.23097037720686</v>
+        <v>-0.089427188821323</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="M142" s="1">
-        <v>398094.74</v>
+        <v>279978.9</v>
       </c>
       <c r="N142" s="1">
-        <v>409068.58</v>
+        <v>283921.19</v>
       </c>
       <c r="O142" s="1">
-        <v>0.68</v>
+        <v>0.47</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="B143" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="C143" s="1">
         <v>200000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.13614852</v>
+        <v>101.19291542</v>
       </c>
       <c r="E143" s="1">
-        <v>99.821</v>
+        <v>102.62119</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>199642.0</v>
+        <v>205242.38</v>
       </c>
       <c r="I143" s="1">
-        <v>1288.52</v>
+        <v>2206.46</v>
       </c>
       <c r="J143" s="1">
-        <v>0.64541529337514</v>
+        <v>1.0750508739959</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
-      <c r="L143">
-        <v>658.22</v>
+      <c r="L143" t="s">
+        <v>363</v>
       </c>
       <c r="M143" s="1">
-        <v>200272.3</v>
+        <v>202385.83</v>
       </c>
       <c r="N143" s="1">
-        <v>200930.52</v>
+        <v>207448.84</v>
       </c>
       <c r="O143" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="B144" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="C144" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>99.0520179</v>
+        <v>100.30733527</v>
       </c>
       <c r="E144" s="1">
-        <v>99.517</v>
+        <v>99.451</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>199034.0</v>
+        <v>397804.0</v>
       </c>
       <c r="I144" s="1">
-        <v>4765.93</v>
+        <v>3830.82</v>
       </c>
       <c r="J144" s="1">
-        <v>2.3945305827145</v>
+        <v>0.96299182511991</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
-      <c r="L144" t="s">
-        <v>369</v>
+      <c r="L144">
+        <v>405.48</v>
       </c>
       <c r="M144" s="1">
-        <v>198104.04</v>
+        <v>401229.34</v>
       </c>
       <c r="N144" s="1">
-        <v>203799.93</v>
+        <v>401634.82</v>
       </c>
       <c r="O144" s="1">
-        <v>0.34</v>
+        <v>0.67</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="B145" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="C145" s="1">
-        <v>500000.0</v>
+        <v>405000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.42342809</v>
+        <v>98.02115095</v>
       </c>
       <c r="E145" s="1">
-        <v>105.45526</v>
+        <v>100.771835</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>527276.3</v>
+        <v>408125.93</v>
       </c>
       <c r="I145" s="1">
-        <v>-4261.9</v>
+        <v>471.58</v>
       </c>
       <c r="J145" s="1">
-        <v>-0.80828590247656</v>
+        <v>0.11554766931863</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="M145" s="1">
-        <v>502117.14</v>
+        <v>396985.66</v>
       </c>
       <c r="N145" s="1">
-        <v>523014.4</v>
+        <v>408597.51</v>
       </c>
       <c r="O145" s="1">
-        <v>0.88</v>
+        <v>0.68</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="B146" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="C146" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>91.05571542</v>
+        <v>99.93237447</v>
       </c>
       <c r="E146" s="1">
-        <v>88.26085</v>
+        <v>99.821</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>264782.55</v>
+        <v>199642.0</v>
       </c>
       <c r="I146" s="1">
-        <v>11882.88</v>
+        <v>1305.63</v>
       </c>
       <c r="J146" s="1">
-        <v>4.4877881869481</v>
+        <v>0.65398563428537</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="M146" s="1">
-        <v>273167.14</v>
+        <v>199864.75</v>
       </c>
       <c r="N146" s="1">
-        <v>276665.43</v>
+        <v>200947.63</v>
       </c>
       <c r="O146" s="1">
-        <v>0.46</v>
+        <v>0.33</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="B147" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="C147" s="1">
-        <v>526000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>98.71749615</v>
+        <v>98.87372172</v>
       </c>
       <c r="E147" s="1">
-        <v>100.0</v>
+        <v>99.517</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>526000.0</v>
+        <v>199034.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-2075.21</v>
+        <v>4779.2</v>
       </c>
       <c r="J147" s="1">
-        <v>-0.39452661596958</v>
+        <v>2.401197785303</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="M147" s="1">
-        <v>519254.03</v>
+        <v>197747.45</v>
       </c>
       <c r="N147" s="1">
-        <v>523924.79</v>
+        <v>203813.2</v>
       </c>
       <c r="O147" s="1">
-        <v>0.88</v>
+        <v>0.34</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="B148" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="C148" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>92.96743748</v>
+        <v>100.46360205</v>
       </c>
       <c r="E148" s="1">
-        <v>93.21363</v>
+        <v>105.45526</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>372854.52</v>
+        <v>527276.3</v>
       </c>
       <c r="I148" s="1">
-        <v>5446.74</v>
+        <v>-2828.15</v>
       </c>
       <c r="J148" s="1">
-        <v>1.4608217703784</v>
+        <v>-0.53636964149536</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="M148" s="1">
-        <v>371869.75</v>
+        <v>502318.01</v>
       </c>
       <c r="N148" s="1">
-        <v>378301.26</v>
+        <v>524448.15</v>
       </c>
       <c r="O148" s="1">
-        <v>0.63</v>
+        <v>0.87</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="B149" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="C149" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>98.51934487</v>
+        <v>90.7180765</v>
       </c>
       <c r="E149" s="1">
-        <v>102.171095</v>
+        <v>88.26085</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>408684.38</v>
+        <v>264782.55</v>
       </c>
       <c r="I149" s="1">
-        <v>-12996.04</v>
+        <v>11178.19</v>
       </c>
       <c r="J149" s="1">
-        <v>-3.179969833934</v>
+        <v>4.221649047492</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
-        <v>332</v>
+        <v>380</v>
       </c>
       <c r="M149" s="1">
-        <v>394077.38</v>
+        <v>272154.23</v>
       </c>
       <c r="N149" s="1">
-        <v>395688.34</v>
+        <v>275960.74</v>
       </c>
       <c r="O149" s="1">
-        <v>0.66</v>
+        <v>0.46</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="B150" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="C150" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.93595513</v>
+        <v>100.3757954</v>
       </c>
       <c r="E150" s="1">
-        <v>99.651</v>
+        <v>100.510873</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>99651.0</v>
+        <v>301532.62</v>
       </c>
       <c r="I150" s="1">
-        <v>1360.98</v>
+        <v>564.81</v>
       </c>
       <c r="J150" s="1">
-        <v>1.3657464551284</v>
+        <v>0.18731306748835</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
-        <v>76.03</v>
+        <v>970.05</v>
       </c>
       <c r="M150" s="1">
-        <v>100935.95</v>
+        <v>301127.38</v>
       </c>
       <c r="N150" s="1">
-        <v>101011.98</v>
+        <v>302097.43</v>
       </c>
       <c r="O150" s="1">
-        <v>0.17</v>
+        <v>0.5</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="B151" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="C151" s="1">
-        <v>200000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>98.26516801</v>
+        <v>98.29216305</v>
       </c>
       <c r="E151" s="1">
-        <v>99.766</v>
+        <v>100.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>199532.0</v>
+        <v>526000.0</v>
       </c>
       <c r="I151" s="1">
-        <v>2261.35</v>
+        <v>-3318.68</v>
       </c>
       <c r="J151" s="1">
-        <v>1.1333269851452</v>
+        <v>-0.63092775665399</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="M151" s="1">
-        <v>196530.34</v>
+        <v>517016.78</v>
       </c>
       <c r="N151" s="1">
-        <v>201793.35</v>
+        <v>522681.32</v>
       </c>
       <c r="O151" s="1">
-        <v>0.34</v>
+        <v>0.87</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="B152" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="C152" s="1">
-        <v>173000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>98.57965441</v>
+        <v>92.72563269</v>
       </c>
       <c r="E152" s="1">
-        <v>99.945</v>
+        <v>93.21363</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>172904.85</v>
+        <v>372854.52</v>
       </c>
       <c r="I152" s="1">
-        <v>-215.95</v>
+        <v>4890.48</v>
       </c>
       <c r="J152" s="1">
-        <v>-0.12489528200048</v>
+        <v>1.31163221516</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="M152" s="1">
-        <v>170542.8</v>
+        <v>370902.53</v>
       </c>
       <c r="N152" s="1">
-        <v>172688.9</v>
+        <v>377745.0</v>
       </c>
       <c r="O152" s="1">
-        <v>0.29</v>
+        <v>0.63</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="B153" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="C153" s="1">
-        <v>315000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>98.61794929</v>
+        <v>98.10521022</v>
       </c>
       <c r="E153" s="1">
-        <v>99.998</v>
+        <v>102.171095</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>314993.7</v>
+        <v>408684.38</v>
       </c>
       <c r="I153" s="1">
-        <v>-2493.19</v>
+        <v>-13995.05</v>
       </c>
       <c r="J153" s="1">
-        <v>-0.79150471898327</v>
+        <v>-3.4244151929663</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="M153" s="1">
-        <v>310646.54</v>
+        <v>392420.84</v>
       </c>
       <c r="N153" s="1">
-        <v>312500.51</v>
+        <v>394689.33</v>
       </c>
       <c r="O153" s="1">
-        <v>0.52</v>
+        <v>0.66</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="B154" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="C154" s="1">
         <v>100000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>101.3224664</v>
+        <v>100.96839082</v>
       </c>
       <c r="E154" s="1">
-        <v>103.59713</v>
+        <v>99.651</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>103597.13</v>
+        <v>99651.0</v>
       </c>
       <c r="I154" s="1">
-        <v>269.72</v>
+        <v>1646.84</v>
       </c>
       <c r="J154" s="1">
-        <v>0.26035470287642</v>
+        <v>1.6526076005258</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
-      <c r="L154" t="s">
-        <v>397</v>
+      <c r="L154">
+        <v>329.45</v>
       </c>
       <c r="M154" s="1">
-        <v>101322.47</v>
+        <v>100968.39</v>
       </c>
       <c r="N154" s="1">
-        <v>103866.85</v>
+        <v>101297.84</v>
       </c>
       <c r="O154" s="1">
         <v>0.17</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="B155" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="C155" s="1">
         <v>200000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>99.1221256</v>
+        <v>98.36594801</v>
       </c>
       <c r="E155" s="1">
-        <v>101.029315</v>
+        <v>99.766</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>202058.63</v>
+        <v>199532.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-254.1</v>
+        <v>2928.66</v>
       </c>
       <c r="J155" s="1">
-        <v>-0.1257555789624</v>
+        <v>1.4677645690917</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="M155" s="1">
-        <v>198244.26</v>
+        <v>196731.89</v>
       </c>
       <c r="N155" s="1">
-        <v>201804.53</v>
+        <v>202460.66</v>
       </c>
       <c r="O155" s="1">
         <v>0.34</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="B156" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="C156" s="1">
-        <v>162000.0</v>
+        <v>173000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.3553576</v>
+        <v>98.10955618</v>
       </c>
       <c r="E156" s="1">
-        <v>100.0</v>
+        <v>99.945</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>162000.0</v>
+        <v>172904.85</v>
       </c>
       <c r="I156" s="1">
-        <v>594.27</v>
+        <v>-696.49</v>
       </c>
       <c r="J156" s="1">
-        <v>0.36683333333333</v>
+        <v>-0.40281692503131</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
-      <c r="L156">
-        <v>18.59</v>
+      <c r="L156" t="s">
+        <v>399</v>
       </c>
       <c r="M156" s="1">
-        <v>162575.68</v>
+        <v>169729.53</v>
       </c>
       <c r="N156" s="1">
-        <v>162594.27</v>
+        <v>172208.36</v>
       </c>
       <c r="O156" s="1">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="B157" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="C157" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>98.86939439</v>
+        <v>98.33753911</v>
       </c>
       <c r="E157" s="1">
-        <v>99.24</v>
+        <v>99.365065</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>99240.0</v>
+        <v>198730.13</v>
       </c>
       <c r="I157" s="1">
-        <v>574.6</v>
+        <v>-235.87</v>
       </c>
       <c r="J157" s="1">
-        <v>0.57900040306328</v>
+        <v>-0.11868859543342</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
-      <c r="L157">
-        <v>945.21</v>
+      <c r="L157" t="s">
+        <v>402</v>
       </c>
       <c r="M157" s="1">
-        <v>98869.39</v>
+        <v>196675.08</v>
       </c>
       <c r="N157" s="1">
-        <v>99814.6</v>
+        <v>198494.26</v>
       </c>
       <c r="O157" s="1">
-        <v>0.17</v>
+        <v>0.33</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
+        <v>403</v>
+      </c>
+      <c r="B158" t="s">
+        <v>404</v>
+      </c>
+      <c r="C158" s="1">
+        <v>315000.0</v>
+      </c>
+      <c r="D158" s="1">
+        <v>98.33701301</v>
+      </c>
+      <c r="E158" s="1">
+        <v>99.998</v>
+      </c>
+      <c r="F158" t="s">
+        <v>8</v>
+      </c>
+      <c r="G158">
+        <v>1.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>314993.7</v>
+      </c>
+      <c r="I158" s="1">
+        <v>-2807.69</v>
+      </c>
+      <c r="J158" s="1">
+        <v>-0.89134798568987</v>
+      </c>
+      <c r="K158">
+        <v>0.0</v>
+      </c>
+      <c r="L158" t="s">
         <v>405</v>
       </c>
-      <c r="B158" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M158" s="1">
-        <v>88960.54</v>
+        <v>309761.59</v>
       </c>
       <c r="N158" s="1">
-        <v>88970.68</v>
+        <v>312186.01</v>
       </c>
       <c r="O158" s="1">
-        <v>0.15</v>
+        <v>0.52</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
+        <v>406</v>
+      </c>
+      <c r="B159" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
       <c r="C159" s="1">
         <v>100000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>92.43777632</v>
+        <v>100.96129256</v>
       </c>
       <c r="E159" s="1">
-        <v>91.24889</v>
+        <v>103.59713</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>91248.89</v>
+        <v>103597.13</v>
       </c>
       <c r="I159" s="1">
-        <v>2133.41</v>
+        <v>111.29</v>
       </c>
       <c r="J159" s="1">
-        <v>2.3380120021186</v>
+        <v>0.10742575590656</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
-      <c r="L159">
-        <v>944.52</v>
+      <c r="L159" t="s">
+        <v>408</v>
       </c>
       <c r="M159" s="1">
-        <v>92437.78</v>
+        <v>100961.3</v>
       </c>
       <c r="N159" s="1">
-        <v>93382.3</v>
+        <v>103708.42</v>
       </c>
       <c r="O159" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>409</v>
       </c>
       <c r="B160" t="s">
         <v>410</v>
       </c>
       <c r="C160" s="1">
-        <v>300000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>101.48649937</v>
+        <v>100.14862196</v>
       </c>
       <c r="E160" s="1">
-        <v>99.942</v>
+        <v>100.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>299826.0</v>
+        <v>162000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>5259.18</v>
+        <v>631.11</v>
       </c>
       <c r="J160" s="1">
-        <v>1.7540773648716</v>
+        <v>0.38957407407407</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
-        <v>625.68</v>
+        <v>390.34</v>
       </c>
       <c r="M160" s="1">
-        <v>304459.5</v>
+        <v>162240.77</v>
       </c>
       <c r="N160" s="1">
-        <v>305085.18</v>
+        <v>162631.11</v>
       </c>
       <c r="O160" s="1">
-        <v>0.51</v>
+        <v>0.27</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>411</v>
       </c>
       <c r="B161" t="s">
         <v>412</v>
       </c>
       <c r="C161" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>94.19326333</v>
+        <v>98.37882352</v>
       </c>
       <c r="E161" s="1">
-        <v>94.99127</v>
+        <v>99.24</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>189982.54</v>
+        <v>99240.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-846.01</v>
+        <v>289.51</v>
       </c>
       <c r="J161" s="1">
-        <v>-0.44530934263749</v>
+        <v>0.29172712615881</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
-      <c r="L161">
-        <v>750.0</v>
+      <c r="L161" t="s">
+        <v>413</v>
       </c>
       <c r="M161" s="1">
-        <v>188386.53</v>
+        <v>98378.83</v>
       </c>
       <c r="N161" s="1">
-        <v>189136.53</v>
+        <v>99529.51</v>
       </c>
       <c r="O161" s="1">
-        <v>0.32</v>
+        <v>0.17</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="B162" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="C162" s="1">
         <v>200000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>101.38434129</v>
+        <v>88.6017997</v>
       </c>
       <c r="E162" s="1">
-        <v>104.402385</v>
+        <v>87.837985</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>208804.77</v>
+        <v>175675.97</v>
       </c>
       <c r="I162" s="1">
-        <v>800.9</v>
+        <v>1750.64</v>
       </c>
       <c r="J162" s="1">
-        <v>0.38356403448063</v>
+        <v>0.99651648429777</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
-      <c r="L162" t="s">
-        <v>415</v>
+      <c r="L162">
+        <v>223.01</v>
       </c>
       <c r="M162" s="1">
-        <v>202768.68</v>
+        <v>177203.6</v>
       </c>
       <c r="N162" s="1">
-        <v>209605.67</v>
+        <v>177426.61</v>
       </c>
       <c r="O162" s="1">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>416</v>
       </c>
       <c r="B163" t="s">
         <v>417</v>
       </c>
       <c r="C163" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>98.41393464</v>
+        <v>92.13686307</v>
       </c>
       <c r="E163" s="1">
-        <v>100.09758</v>
+        <v>91.24889</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>300292.74</v>
+        <v>91248.89</v>
       </c>
       <c r="I163" s="1">
-        <v>157.97</v>
+        <v>1928.38</v>
       </c>
       <c r="J163" s="1">
-        <v>0.052605334381377</v>
+        <v>2.1133188579061</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
       <c r="L163" t="s">
         <v>418</v>
       </c>
       <c r="M163" s="1">
-        <v>295241.81</v>
+        <v>92136.86</v>
       </c>
       <c r="N163" s="1">
-        <v>300450.71</v>
+        <v>93177.27</v>
       </c>
       <c r="O163" s="1">
-        <v>0.5</v>
+        <v>0.16</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>419</v>
       </c>
       <c r="B164" t="s">
         <v>420</v>
       </c>
       <c r="C164" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>93.47921358</v>
+        <v>101.21493426</v>
       </c>
       <c r="E164" s="1">
-        <v>96.29</v>
+        <v>99.942</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>385160.0</v>
+        <v>299826.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-9783.15</v>
+        <v>5040.38</v>
       </c>
       <c r="J164" s="1">
-        <v>-2.540022328383</v>
+        <v>1.6811017056559</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
       <c r="L164" t="s">
         <v>421</v>
       </c>
       <c r="M164" s="1">
-        <v>373916.85</v>
+        <v>303644.8</v>
       </c>
       <c r="N164" s="1">
-        <v>375376.85</v>
+        <v>304866.38</v>
       </c>
       <c r="O164" s="1">
-        <v>0.63</v>
+        <v>0.51</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
         <v>422</v>
       </c>
       <c r="B165" t="s">
         <v>423</v>
       </c>
       <c r="C165" s="1">
         <v>200000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>99.99338994</v>
+        <v>94.05152192</v>
       </c>
       <c r="E165" s="1">
-        <v>99.456365</v>
+        <v>94.99127</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>198912.73</v>
+        <v>189982.54</v>
       </c>
       <c r="I165" s="1">
-        <v>4770.71</v>
+        <v>-1061.0</v>
       </c>
       <c r="J165" s="1">
-        <v>2.3983935065393</v>
+        <v>-0.55847237330336</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
-      <c r="L165" t="s">
-        <v>424</v>
+      <c r="L165">
+        <v>818.49</v>
       </c>
       <c r="M165" s="1">
-        <v>199986.78</v>
+        <v>188103.05</v>
       </c>
       <c r="N165" s="1">
-        <v>203683.44</v>
+        <v>188921.54</v>
       </c>
       <c r="O165" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>424</v>
+      </c>
+      <c r="B166" t="s">
         <v>425</v>
       </c>
-      <c r="B166" t="s">
+      <c r="C166" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D166" s="1">
+        <v>101.13375653</v>
+      </c>
+      <c r="E166" s="1">
+        <v>104.402385</v>
+      </c>
+      <c r="F166" t="s">
+        <v>8</v>
+      </c>
+      <c r="G166">
+        <v>1.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>208804.77</v>
+      </c>
+      <c r="I166" s="1">
+        <v>724.39</v>
+      </c>
+      <c r="J166" s="1">
+        <v>0.34692215125162</v>
+      </c>
+      <c r="K166">
+        <v>0.0</v>
+      </c>
+      <c r="L166" t="s">
         <v>426</v>
       </c>
-      <c r="C166" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M166" s="1">
-        <v>389645.04</v>
+        <v>202267.52</v>
       </c>
       <c r="N166" s="1">
-        <v>405754.63</v>
+        <v>209529.16</v>
       </c>
       <c r="O166" s="1">
-        <v>0.68</v>
+        <v>0.35</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
+        <v>427</v>
+      </c>
+      <c r="B167" t="s">
         <v>428</v>
       </c>
-      <c r="B167" t="s">
+      <c r="C167" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D167" s="1">
+        <v>97.94809746</v>
+      </c>
+      <c r="E167" s="1">
+        <v>99.985515</v>
+      </c>
+      <c r="F167" t="s">
+        <v>8</v>
+      </c>
+      <c r="G167">
+        <v>1.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>399942.06</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-382.55</v>
+      </c>
+      <c r="J167" s="1">
+        <v>-0.095651355098786</v>
+      </c>
+      <c r="K167">
+        <v>0.0</v>
+      </c>
+      <c r="L167" t="s">
         <v>429</v>
       </c>
-      <c r="C167" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M167" s="1">
-        <v>203257.79</v>
+        <v>391792.39</v>
       </c>
       <c r="N167" s="1">
-        <v>207017.82</v>
+        <v>399559.51</v>
       </c>
       <c r="O167" s="1">
-        <v>0.35</v>
+        <v>0.67</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>430</v>
+      </c>
+      <c r="B168" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="C168" s="1">
         <v>200000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>98.76421972</v>
+        <v>96.73948145</v>
       </c>
       <c r="E168" s="1">
-        <v>99.736</v>
+        <v>98.642</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>199472.0</v>
+        <v>197284.0</v>
       </c>
       <c r="I168" s="1">
-        <v>1409.86</v>
+        <v>4729.21</v>
       </c>
       <c r="J168" s="1">
-        <v>0.70679594128499</v>
+        <v>2.3971584112244</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
       <c r="L168" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="M168" s="1">
-        <v>197528.44</v>
+        <v>193478.96</v>
       </c>
       <c r="N168" s="1">
-        <v>200881.86</v>
+        <v>202013.21</v>
       </c>
       <c r="O168" s="1">
         <v>0.34</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
+        <v>433</v>
+      </c>
+      <c r="B169" t="s">
         <v>434</v>
       </c>
-      <c r="B169" t="s">
+      <c r="C169" s="1">
+        <v>207000.0</v>
+      </c>
+      <c r="D169" s="1">
+        <v>97.92996301</v>
+      </c>
+      <c r="E169" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="F169" t="s">
+        <v>8</v>
+      </c>
+      <c r="G169">
+        <v>1.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>206229.96</v>
+      </c>
+      <c r="I169" s="1">
+        <v>613.72</v>
+      </c>
+      <c r="J169" s="1">
+        <v>0.2975901270601</v>
+      </c>
+      <c r="K169">
+        <v>0.0</v>
+      </c>
+      <c r="L169" t="s">
         <v>435</v>
       </c>
-      <c r="C169" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M169" s="1">
-        <v>153874.83</v>
+        <v>202715.02</v>
       </c>
       <c r="N169" s="1">
-        <v>158461.87</v>
+        <v>206843.68</v>
       </c>
       <c r="O169" s="1">
-        <v>0.27</v>
+        <v>0.34</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
+        <v>436</v>
+      </c>
+      <c r="B170" t="s">
         <v>437</v>
-      </c>
-[...1 lines deleted...]
-        <v>438</v>
       </c>
       <c r="C170" s="1">
         <v>200000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>95.25944698</v>
+        <v>98.46369482</v>
       </c>
       <c r="E170" s="1">
-        <v>94.321235</v>
+        <v>99.736</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>188642.47</v>
+        <v>199472.0</v>
       </c>
       <c r="I170" s="1">
-        <v>3514.78</v>
+        <v>1247.17</v>
       </c>
       <c r="J170" s="1">
-        <v>1.8631965537771</v>
+        <v>0.62523562204219</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
       <c r="L170" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="M170" s="1">
-        <v>190518.89</v>
+        <v>196927.39</v>
       </c>
       <c r="N170" s="1">
-        <v>192157.25</v>
+        <v>200719.17</v>
       </c>
       <c r="O170" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
+        <v>439</v>
+      </c>
+      <c r="B171" t="s">
         <v>440</v>
       </c>
-      <c r="B171" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C171" s="1">
-        <v>500000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>98.64494514</v>
+        <v>99.17493268</v>
       </c>
       <c r="E171" s="1">
-        <v>100.350342</v>
+        <v>99.394</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>501751.71</v>
+        <v>191830.42</v>
       </c>
       <c r="I171" s="1">
-        <v>4531.23</v>
+        <v>-145.2</v>
       </c>
       <c r="J171" s="1">
-        <v>0.90308212402505</v>
+        <v>-0.075691853252472</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
-      <c r="L171" t="s">
-        <v>442</v>
+      <c r="L171">
+        <v>277.6</v>
       </c>
       <c r="M171" s="1">
-        <v>493224.72</v>
+        <v>191407.62</v>
       </c>
       <c r="N171" s="1">
-        <v>506282.94</v>
+        <v>191685.22</v>
       </c>
       <c r="O171" s="1">
-        <v>0.85</v>
+        <v>0.32</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
+        <v>441</v>
+      </c>
+      <c r="B172" t="s">
+        <v>442</v>
+      </c>
+      <c r="C172" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D172" s="1">
+        <v>95.13442478</v>
+      </c>
+      <c r="E172" s="1">
+        <v>94.321235</v>
+      </c>
+      <c r="F172" t="s">
+        <v>8</v>
+      </c>
+      <c r="G172">
+        <v>1.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>188642.47</v>
+      </c>
+      <c r="I172" s="1">
+        <v>3442.82</v>
+      </c>
+      <c r="J172" s="1">
+        <v>1.8250503187326</v>
+      </c>
+      <c r="K172">
+        <v>0.0</v>
+      </c>
+      <c r="L172" t="s">
         <v>443</v>
       </c>
-      <c r="B172" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M172" s="1">
-        <v>163097.16</v>
+        <v>190268.85</v>
       </c>
       <c r="N172" s="1">
-        <v>163456.65</v>
+        <v>192085.29</v>
       </c>
       <c r="O172" s="1">
-        <v>0.27</v>
+        <v>0.32</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
+        <v>444</v>
+      </c>
+      <c r="B173" t="s">
         <v>445</v>
       </c>
-      <c r="B173" t="s">
+      <c r="C173" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D173" s="1">
+        <v>98.33089355</v>
+      </c>
+      <c r="E173" s="1">
+        <v>100.350342</v>
+      </c>
+      <c r="F173" t="s">
+        <v>8</v>
+      </c>
+      <c r="G173">
+        <v>1.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>501751.71</v>
+      </c>
+      <c r="I173" s="1">
+        <v>4022.62</v>
+      </c>
+      <c r="J173" s="1">
+        <v>0.80171525474223</v>
+      </c>
+      <c r="K173">
+        <v>0.0</v>
+      </c>
+      <c r="L173" t="s">
         <v>446</v>
       </c>
-      <c r="C173" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M173" s="1">
-        <v>202940.97</v>
+        <v>491654.47</v>
       </c>
       <c r="N173" s="1">
-        <v>208780.01</v>
+        <v>505774.33</v>
       </c>
       <c r="O173" s="1">
-        <v>0.35</v>
+        <v>0.84</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
+        <v>447</v>
+      </c>
+      <c r="B174" t="s">
         <v>448</v>
       </c>
-      <c r="B174" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C174" s="1">
-        <v>200000.0</v>
+        <v>163000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.30150324</v>
+        <v>99.51810263</v>
       </c>
       <c r="E174" s="1">
-        <v>100.698165</v>
+        <v>99.115</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>201396.33</v>
+        <v>161557.45</v>
       </c>
       <c r="I174" s="1">
-        <v>-793.32</v>
+        <v>1329.15</v>
       </c>
       <c r="J174" s="1">
-        <v>-0.3939098592313</v>
+        <v>0.82271043520432</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
       <c r="L174">
-        <v>0.0</v>
+        <v>672.1</v>
       </c>
       <c r="M174" s="1">
-        <v>200603.01</v>
+        <v>162214.5</v>
       </c>
       <c r="N174" s="1">
-        <v>200603.01</v>
+        <v>162886.6</v>
       </c>
       <c r="O174" s="1">
-        <v>0.34</v>
+        <v>0.27</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
+        <v>449</v>
+      </c>
+      <c r="B175" t="s">
         <v>450</v>
       </c>
-      <c r="B175" t="s">
+      <c r="C175" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D175" s="1">
+        <v>100.94775666</v>
+      </c>
+      <c r="E175" s="1">
+        <v>104.22441</v>
+      </c>
+      <c r="F175" t="s">
+        <v>8</v>
+      </c>
+      <c r="G175">
+        <v>1.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>208448.82</v>
+      </c>
+      <c r="I175" s="1">
+        <v>-289.61</v>
+      </c>
+      <c r="J175" s="1">
+        <v>-0.13893578289385</v>
+      </c>
+      <c r="K175">
+        <v>0.0</v>
+      </c>
+      <c r="L175" t="s">
         <v>451</v>
       </c>
-      <c r="C175" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M175" s="1">
-        <v>96562.37</v>
+        <v>201895.51</v>
       </c>
       <c r="N175" s="1">
-        <v>97701.07</v>
+        <v>208159.21</v>
       </c>
       <c r="O175" s="1">
-        <v>0.16</v>
+        <v>0.35</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
+        <v>452</v>
+      </c>
+      <c r="B176" t="s">
         <v>453</v>
       </c>
-      <c r="B176" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C176" s="1">
-        <v>446000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>98.54052203</v>
+        <v>100.34228695</v>
       </c>
       <c r="E176" s="1">
-        <v>100.0</v>
+        <v>100.698165</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>446000.0</v>
+        <v>201396.33</v>
       </c>
       <c r="I176" s="1">
-        <v>-4056.83</v>
+        <v>-218.61</v>
       </c>
       <c r="J176" s="1">
-        <v>-0.90960313901345</v>
+        <v>-0.10854716170846</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
-      <c r="L176" t="s">
-        <v>455</v>
+      <c r="L176">
+        <v>493.15</v>
       </c>
       <c r="M176" s="1">
-        <v>439490.73</v>
+        <v>200684.57</v>
       </c>
       <c r="N176" s="1">
-        <v>441943.17</v>
+        <v>201177.72</v>
       </c>
       <c r="O176" s="1">
-        <v>0.74</v>
+        <v>0.34</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
+        <v>454</v>
+      </c>
+      <c r="B177" t="s">
+        <v>455</v>
+      </c>
+      <c r="C177" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D177" s="1">
+        <v>96.10160283</v>
+      </c>
+      <c r="E177" s="1">
+        <v>97.56729</v>
+      </c>
+      <c r="F177" t="s">
+        <v>8</v>
+      </c>
+      <c r="G177">
+        <v>1.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>97567.29</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-155.76</v>
+      </c>
+      <c r="J177" s="1">
+        <v>-0.15964366746273</v>
+      </c>
+      <c r="K177">
+        <v>0.0</v>
+      </c>
+      <c r="L177" t="s">
         <v>456</v>
       </c>
-      <c r="B177" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M177" s="1">
-        <v>414778.7</v>
+        <v>96101.6</v>
       </c>
       <c r="N177" s="1">
-        <v>415091.03</v>
+        <v>97411.53</v>
       </c>
       <c r="O177" s="1">
-        <v>0.69</v>
+        <v>0.16</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
+        <v>457</v>
+      </c>
+      <c r="B178" t="s">
         <v>458</v>
       </c>
-      <c r="B178" t="s">
+      <c r="C178" s="1">
+        <v>446000.0</v>
+      </c>
+      <c r="D178" s="1">
+        <v>98.28942256</v>
+      </c>
+      <c r="E178" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F178" t="s">
+        <v>8</v>
+      </c>
+      <c r="G178">
+        <v>1.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>446000.0</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-4410.35</v>
+      </c>
+      <c r="J178" s="1">
+        <v>-0.98886771300448</v>
+      </c>
+      <c r="K178">
+        <v>0.0</v>
+      </c>
+      <c r="L178" t="s">
         <v>459</v>
       </c>
-      <c r="C178" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M178" s="1">
-        <v>400147.41</v>
+        <v>438370.83</v>
       </c>
       <c r="N178" s="1">
-        <v>409150.15</v>
+        <v>441589.65</v>
       </c>
       <c r="O178" s="1">
-        <v>0.68</v>
+        <v>0.74</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
+        <v>460</v>
+      </c>
+      <c r="B179" t="s">
         <v>461</v>
       </c>
-      <c r="B179" t="s">
+      <c r="C179" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D179" s="1">
+        <v>103.14741823</v>
+      </c>
+      <c r="E179" s="1">
+        <v>107.118658</v>
+      </c>
+      <c r="F179" t="s">
+        <v>8</v>
+      </c>
+      <c r="G179">
+        <v>1.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>428474.63</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-14531.53</v>
+      </c>
+      <c r="J179" s="1">
+        <v>-3.3914563389669</v>
+      </c>
+      <c r="K179">
+        <v>0.0</v>
+      </c>
+      <c r="L179" t="s">
         <v>462</v>
       </c>
-      <c r="C179" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M179" s="1">
-        <v>198394.89</v>
+        <v>412589.68</v>
       </c>
       <c r="N179" s="1">
-        <v>204254.48</v>
+        <v>413943.1</v>
       </c>
       <c r="O179" s="1">
-        <v>0.34</v>
+        <v>0.69</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
+        <v>463</v>
+      </c>
+      <c r="B180" t="s">
         <v>464</v>
       </c>
-      <c r="B180" t="s">
+      <c r="C180" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D180" s="1">
+        <v>100.03916176</v>
+      </c>
+      <c r="E180" s="1">
+        <v>103.340575</v>
+      </c>
+      <c r="F180" t="s">
+        <v>8</v>
+      </c>
+      <c r="G180">
+        <v>1.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>413362.3</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-3353.6</v>
+      </c>
+      <c r="J180" s="1">
+        <v>-0.81129798242365</v>
+      </c>
+      <c r="K180">
+        <v>0.0</v>
+      </c>
+      <c r="L180" t="s">
         <v>465</v>
       </c>
-      <c r="C180" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M180" s="1">
-        <v>168834.2</v>
+        <v>400156.65</v>
       </c>
       <c r="N180" s="1">
-        <v>169457.49</v>
+        <v>410008.7</v>
       </c>
       <c r="O180" s="1">
-        <v>0.28</v>
+        <v>0.68</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
         <v>466</v>
       </c>
       <c r="B181" t="s">
         <v>467</v>
       </c>
       <c r="C181" s="1">
         <v>200000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>99.75024484</v>
+        <v>98.65953696</v>
       </c>
       <c r="E181" s="1">
-        <v>104.21729</v>
+        <v>102.59092</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>208434.58</v>
+        <v>205181.84</v>
       </c>
       <c r="I181" s="1">
-        <v>-4583.13</v>
+        <v>-1605.92</v>
       </c>
       <c r="J181" s="1">
-        <v>-2.1988338019536</v>
+        <v>-0.78268135230681</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
       <c r="L181" t="s">
         <v>468</v>
       </c>
       <c r="M181" s="1">
-        <v>199500.49</v>
+        <v>197319.07</v>
       </c>
       <c r="N181" s="1">
-        <v>203851.45</v>
+        <v>203575.92</v>
       </c>
       <c r="O181" s="1">
         <v>0.34</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
         <v>469</v>
       </c>
       <c r="B182" t="s">
         <v>470</v>
       </c>
       <c r="C182" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>101.80034367</v>
+        <v>83.96040892</v>
       </c>
       <c r="E182" s="1">
-        <v>104.19095</v>
+        <v>86.11621</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>104190.95</v>
+        <v>172232.42</v>
       </c>
       <c r="I182" s="1">
-        <v>1261.45</v>
+        <v>-3592.42</v>
       </c>
       <c r="J182" s="1">
-        <v>1.2107097593409</v>
+        <v>-2.0857977841802</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
-      <c r="L182" t="s">
-        <v>471</v>
+      <c r="L182">
+        <v>719.18</v>
       </c>
       <c r="M182" s="1">
-        <v>101800.35</v>
+        <v>167920.82</v>
       </c>
       <c r="N182" s="1">
-        <v>105452.4</v>
+        <v>168640.0</v>
       </c>
       <c r="O182" s="1">
-        <v>0.18</v>
+        <v>0.28</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
+        <v>471</v>
+      </c>
+      <c r="B183" t="s">
         <v>472</v>
       </c>
-      <c r="B183" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C183" s="1">
-        <v>181000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>100.81888889</v>
+        <v>99.56414471</v>
       </c>
       <c r="E183" s="1">
-        <v>99.609</v>
+        <v>104.21729</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>180292.29</v>
+        <v>208434.58</v>
       </c>
       <c r="I183" s="1">
-        <v>9112.53</v>
+        <v>-8852.06</v>
       </c>
       <c r="J183" s="1">
-        <v>5.0543093107309</v>
+        <v>-4.2469248624676</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
-      <c r="L183" t="s">
-        <v>474</v>
+      <c r="L183">
+        <v>454.23</v>
       </c>
       <c r="M183" s="1">
-        <v>182482.19</v>
+        <v>199128.29</v>
       </c>
       <c r="N183" s="1">
-        <v>189404.82</v>
+        <v>199582.52</v>
       </c>
       <c r="O183" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
+        <v>473</v>
+      </c>
+      <c r="B184" t="s">
+        <v>474</v>
+      </c>
+      <c r="C184" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D184" s="1">
+        <v>85.86447465</v>
+      </c>
+      <c r="E184" s="1">
+        <v>86.59193</v>
+      </c>
+      <c r="F184" t="s">
+        <v>8</v>
+      </c>
+      <c r="G184">
+        <v>1.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>173183.86</v>
+      </c>
+      <c r="I184" s="1">
+        <v>-152.17</v>
+      </c>
+      <c r="J184" s="1">
+        <v>-0.087866155656768</v>
+      </c>
+      <c r="K184">
+        <v>0.0</v>
+      </c>
+      <c r="L184" t="s">
         <v>475</v>
       </c>
-      <c r="B184" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M184" s="1">
-        <v>311672.39</v>
+        <v>171728.95</v>
       </c>
       <c r="N184" s="1">
-        <v>318836.11</v>
+        <v>173031.69</v>
       </c>
       <c r="O184" s="1">
-        <v>0.53</v>
+        <v>0.29</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
+        <v>476</v>
+      </c>
+      <c r="B185" t="s">
+        <v>477</v>
+      </c>
+      <c r="C185" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D185" s="1">
+        <v>101.14379756</v>
+      </c>
+      <c r="E185" s="1">
+        <v>104.19095</v>
+      </c>
+      <c r="F185" t="s">
+        <v>8</v>
+      </c>
+      <c r="G185">
+        <v>1.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>104190.95</v>
+      </c>
+      <c r="I185" s="1">
+        <v>817.23</v>
+      </c>
+      <c r="J185" s="1">
+        <v>0.78435795047459</v>
+      </c>
+      <c r="K185">
+        <v>0.0</v>
+      </c>
+      <c r="L185" t="s">
         <v>478</v>
       </c>
-      <c r="B185" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M185" s="1">
-        <v>197024.98</v>
+        <v>101143.8</v>
       </c>
       <c r="N185" s="1">
-        <v>197797.58</v>
+        <v>105008.18</v>
       </c>
       <c r="O185" s="1">
-        <v>0.33</v>
+        <v>0.17</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
+        <v>479</v>
+      </c>
+      <c r="B186" t="s">
         <v>480</v>
       </c>
-      <c r="B186" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C186" s="1">
-        <v>238000.0</v>
+        <v>181000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>101.22115519</v>
+        <v>100.32408306</v>
       </c>
       <c r="E186" s="1">
-        <v>100.0</v>
+        <v>99.609</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>238000.0</v>
+        <v>180292.29</v>
       </c>
       <c r="I186" s="1">
-        <v>3769.57</v>
+        <v>1373.64</v>
       </c>
       <c r="J186" s="1">
-        <v>1.5838529411765</v>
+        <v>0.76189614098307</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
       <c r="L186">
-        <v>863.22</v>
+        <v>79.34</v>
       </c>
       <c r="M186" s="1">
-        <v>240906.35</v>
+        <v>181586.59</v>
       </c>
       <c r="N186" s="1">
-        <v>241769.57</v>
+        <v>181665.93</v>
       </c>
       <c r="O186" s="1">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
+        <v>481</v>
+      </c>
+      <c r="B187" t="s">
         <v>482</v>
-      </c>
-[...1 lines deleted...]
-        <v>483</v>
       </c>
       <c r="C187" s="1">
         <v>300000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>88.64468224</v>
+        <v>103.09779905</v>
       </c>
       <c r="E187" s="1">
-        <v>87.895683</v>
+        <v>106.85536</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>263687.05</v>
+        <v>320566.08</v>
       </c>
       <c r="I187" s="1">
-        <v>4347.0</v>
+        <v>-3413.46</v>
       </c>
       <c r="J187" s="1">
-        <v>1.6485451219542</v>
+        <v>-1.064822578858</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
       <c r="L187" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="M187" s="1">
-        <v>265934.05</v>
+        <v>309293.39</v>
       </c>
       <c r="N187" s="1">
-        <v>268034.05</v>
+        <v>317152.62</v>
       </c>
       <c r="O187" s="1">
-        <v>0.45</v>
+        <v>0.53</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
+        <v>484</v>
+      </c>
+      <c r="B188" t="s">
         <v>485</v>
       </c>
-      <c r="B188" t="s">
+      <c r="C188" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D188" s="1">
+        <v>97.92582337</v>
+      </c>
+      <c r="E188" s="1">
+        <v>99.423</v>
+      </c>
+      <c r="F188" t="s">
+        <v>8</v>
+      </c>
+      <c r="G188">
+        <v>1.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>198846.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-1892.98</v>
+      </c>
+      <c r="J188" s="1">
+        <v>-0.95198294157288</v>
+      </c>
+      <c r="K188">
+        <v>0.0</v>
+      </c>
+      <c r="L188" t="s">
         <v>486</v>
       </c>
-      <c r="C188" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M188" s="1">
-        <v>491666.88</v>
+        <v>195851.65</v>
       </c>
       <c r="N188" s="1">
-        <v>494646.33</v>
+        <v>196953.02</v>
       </c>
       <c r="O188" s="1">
-        <v>0.83</v>
+        <v>0.33</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
+        <v>487</v>
+      </c>
+      <c r="B189" t="s">
         <v>488</v>
       </c>
-      <c r="B189" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C189" s="1">
-        <v>420000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>98.26624801</v>
+        <v>100.46319551</v>
       </c>
       <c r="E189" s="1">
         <v>100.0</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>420000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-4843.92</v>
+        <v>2582.2</v>
       </c>
       <c r="J189" s="1">
-        <v>-1.1533142857143</v>
+        <v>1.0849579831933</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
       <c r="L189" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="M189" s="1">
-        <v>412718.24</v>
+        <v>239102.4</v>
       </c>
       <c r="N189" s="1">
-        <v>415156.08</v>
+        <v>240582.2</v>
       </c>
       <c r="O189" s="1">
-        <v>0.69</v>
+        <v>0.4</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
+        <v>490</v>
+      </c>
+      <c r="B190" t="s">
         <v>491</v>
       </c>
-      <c r="B190" t="s">
+      <c r="C190" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D190" s="1">
+        <v>88.35190373</v>
+      </c>
+      <c r="E190" s="1">
+        <v>87.895683</v>
+      </c>
+      <c r="F190" t="s">
+        <v>8</v>
+      </c>
+      <c r="G190">
+        <v>1.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>263687.05</v>
+      </c>
+      <c r="I190" s="1">
+        <v>3612.5</v>
+      </c>
+      <c r="J190" s="1">
+        <v>1.3699952272969</v>
+      </c>
+      <c r="K190">
+        <v>0.0</v>
+      </c>
+      <c r="L190" t="s">
         <v>492</v>
       </c>
-      <c r="C190" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M190" s="1">
-        <v>157129.04</v>
+        <v>265055.71</v>
       </c>
       <c r="N190" s="1">
-        <v>163720.82</v>
+        <v>267299.55</v>
       </c>
       <c r="O190" s="1">
-        <v>0.27</v>
+        <v>0.45</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
+        <v>493</v>
+      </c>
+      <c r="B191" t="s">
         <v>494</v>
-      </c>
-[...1 lines deleted...]
-        <v>495</v>
       </c>
       <c r="C191" s="1">
         <v>500000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>100.66134808</v>
+        <v>98.23821672</v>
       </c>
       <c r="E191" s="1">
-        <v>105.21141</v>
+        <v>99.779</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>526057.05</v>
+        <v>498895.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-20962.43</v>
+        <v>-3697.07</v>
       </c>
       <c r="J191" s="1">
-        <v>-3.9848206577595</v>
+        <v>-0.74105172431073</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
       <c r="L191" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="M191" s="1">
-        <v>503306.74</v>
+        <v>491191.08</v>
       </c>
       <c r="N191" s="1">
-        <v>505094.62</v>
+        <v>495197.93</v>
       </c>
       <c r="O191" s="1">
-        <v>0.85</v>
+        <v>0.83</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
+        <v>496</v>
+      </c>
+      <c r="B192" t="s">
         <v>497</v>
       </c>
-      <c r="B192" t="s">
+      <c r="C192" s="1">
+        <v>420000.0</v>
+      </c>
+      <c r="D192" s="1">
+        <v>98.23455479</v>
+      </c>
+      <c r="E192" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F192" t="s">
+        <v>8</v>
+      </c>
+      <c r="G192">
+        <v>1.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>420000.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>-4238.29</v>
+      </c>
+      <c r="J192" s="1">
+        <v>-1.0091166666667</v>
+      </c>
+      <c r="K192">
+        <v>0.0</v>
+      </c>
+      <c r="L192" t="s">
         <v>498</v>
       </c>
-      <c r="C192" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M192" s="1">
-        <v>103694.57</v>
+        <v>412585.13</v>
       </c>
       <c r="N192" s="1">
-        <v>106708.38</v>
+        <v>415761.71</v>
       </c>
       <c r="O192" s="1">
-        <v>0.18</v>
+        <v>0.69</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
+        <v>499</v>
+      </c>
+      <c r="B193" t="s">
         <v>500</v>
       </c>
-      <c r="B193" t="s">
+      <c r="C193" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="D193" s="1">
+        <v>97.69937815</v>
+      </c>
+      <c r="E193" s="1">
+        <v>99.215</v>
+      </c>
+      <c r="F193" t="s">
+        <v>8</v>
+      </c>
+      <c r="G193">
+        <v>1.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>158744.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>4495.55</v>
+      </c>
+      <c r="J193" s="1">
+        <v>2.8319495539989</v>
+      </c>
+      <c r="K193">
+        <v>0.0</v>
+      </c>
+      <c r="L193" t="s">
         <v>501</v>
       </c>
-      <c r="C193" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M193" s="1">
-        <v>179237.81</v>
+        <v>156319.0</v>
       </c>
       <c r="N193" s="1">
-        <v>179774.92</v>
+        <v>163239.55</v>
       </c>
       <c r="O193" s="1">
-        <v>0.3</v>
+        <v>0.27</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
         <v>502</v>
       </c>
       <c r="B194" t="s">
         <v>503</v>
       </c>
       <c r="C194" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>100.55722123</v>
+        <v>100.31553391</v>
       </c>
       <c r="E194" s="1">
-        <v>102.261475</v>
+        <v>105.21141</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>204522.95</v>
+        <v>526057.05</v>
       </c>
       <c r="I194" s="1">
-        <v>1207.34</v>
+        <v>-21607.94</v>
       </c>
       <c r="J194" s="1">
-        <v>0.59032005943587</v>
+        <v>-4.1075278812441</v>
       </c>
       <c r="K194">
         <v>0.0</v>
       </c>
       <c r="L194" t="s">
         <v>504</v>
       </c>
       <c r="M194" s="1">
-        <v>201114.44</v>
+        <v>501577.67</v>
       </c>
       <c r="N194" s="1">
-        <v>205730.29</v>
+        <v>504449.11</v>
       </c>
       <c r="O194" s="1">
-        <v>0.34</v>
+        <v>0.84</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
         <v>505</v>
       </c>
       <c r="B195" t="s">
         <v>506</v>
       </c>
       <c r="C195" s="1">
-        <v>200000.0</v>
+        <v>203000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>100.33094232</v>
+        <v>100.24472501</v>
       </c>
       <c r="E195" s="1">
-        <v>101.52877</v>
+        <v>101.619099</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>203057.54</v>
+        <v>206286.77</v>
       </c>
       <c r="I195" s="1">
-        <v>1972.7</v>
+        <v>3594.79</v>
       </c>
       <c r="J195" s="1">
-        <v>0.97149802957329</v>
+        <v>1.742617813057</v>
       </c>
       <c r="K195">
         <v>0.0</v>
       </c>
       <c r="L195" t="s">
         <v>507</v>
       </c>
       <c r="M195" s="1">
-        <v>200661.88</v>
+        <v>203496.79</v>
       </c>
       <c r="N195" s="1">
-        <v>205030.24</v>
+        <v>209881.56</v>
       </c>
       <c r="O195" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
         <v>508</v>
       </c>
       <c r="B196" t="s">
         <v>509</v>
       </c>
       <c r="C196" s="1">
         <v>200000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>99.67766585</v>
+        <v>89.34699503</v>
       </c>
       <c r="E196" s="1">
-        <v>99.9268</v>
+        <v>87.59749</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>199853.6</v>
+        <v>175194.98</v>
       </c>
       <c r="I196" s="1">
-        <v>664.53</v>
+        <v>4151.62</v>
       </c>
       <c r="J196" s="1">
-        <v>0.33250839614598</v>
+        <v>2.3697140180615</v>
       </c>
       <c r="K196">
         <v>0.0</v>
       </c>
-      <c r="L196" t="s">
-        <v>510</v>
+      <c r="L196">
+        <v>652.61</v>
       </c>
       <c r="M196" s="1">
-        <v>199355.33</v>
+        <v>178693.99</v>
       </c>
       <c r="N196" s="1">
-        <v>200518.13</v>
+        <v>179346.6</v>
       </c>
       <c r="O196" s="1">
-        <v>0.34</v>
+        <v>0.3</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
+        <v>510</v>
+      </c>
+      <c r="B197" t="s">
         <v>511</v>
       </c>
-      <c r="B197" t="s">
+      <c r="C197" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D197" s="1">
+        <v>100.24048084</v>
+      </c>
+      <c r="E197" s="1">
+        <v>102.261475</v>
+      </c>
+      <c r="F197" t="s">
+        <v>8</v>
+      </c>
+      <c r="G197">
+        <v>1.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>204522.95</v>
+      </c>
+      <c r="I197" s="1">
+        <v>971.78</v>
+      </c>
+      <c r="J197" s="1">
+        <v>0.47514472092252</v>
+      </c>
+      <c r="K197">
+        <v>0.0</v>
+      </c>
+      <c r="L197" t="s">
         <v>512</v>
       </c>
-      <c r="C197" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M197" s="1">
-        <v>98269.12</v>
+        <v>200480.97</v>
       </c>
       <c r="N197" s="1">
-        <v>98738.98</v>
+        <v>205494.73</v>
       </c>
       <c r="O197" s="1">
-        <v>0.17</v>
+        <v>0.34</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
         <v>513</v>
       </c>
       <c r="B198" t="s">
         <v>514</v>
       </c>
       <c r="C198" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>105.68634031</v>
+        <v>99.80657178</v>
       </c>
       <c r="E198" s="1">
-        <v>107.12865</v>
+        <v>101.52877</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>321385.95</v>
+        <v>203057.54</v>
       </c>
       <c r="I198" s="1">
-        <v>-2144.18</v>
+        <v>1315.74</v>
       </c>
       <c r="J198" s="1">
-        <v>-0.66716668852512</v>
+        <v>0.6479641189389</v>
       </c>
       <c r="K198">
         <v>0.0</v>
       </c>
       <c r="L198" t="s">
         <v>515</v>
       </c>
       <c r="M198" s="1">
-        <v>317059.03</v>
+        <v>199613.14</v>
       </c>
       <c r="N198" s="1">
-        <v>319241.77</v>
+        <v>204373.28</v>
       </c>
       <c r="O198" s="1">
-        <v>0.53</v>
+        <v>0.34</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
         <v>516</v>
       </c>
       <c r="B199" t="s">
         <v>517</v>
       </c>
       <c r="C199" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>97.36795921</v>
+        <v>99.19829787</v>
       </c>
       <c r="E199" s="1">
-        <v>99.274177</v>
+        <v>99.9268</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>297822.53</v>
+        <v>199853.6</v>
       </c>
       <c r="I199" s="1">
-        <v>-1578.24</v>
+        <v>113.8</v>
       </c>
       <c r="J199" s="1">
-        <v>-0.52992632894496</v>
+        <v>0.056941681310719</v>
       </c>
       <c r="K199">
         <v>0.0</v>
       </c>
       <c r="L199" t="s">
         <v>518</v>
       </c>
       <c r="M199" s="1">
-        <v>292103.88</v>
+        <v>198396.6</v>
       </c>
       <c r="N199" s="1">
-        <v>296244.29</v>
+        <v>199967.4</v>
       </c>
       <c r="O199" s="1">
-        <v>0.5</v>
+        <v>0.33</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
         <v>519</v>
       </c>
       <c r="B200" t="s">
         <v>520</v>
       </c>
       <c r="C200" s="1">
-        <v>173000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>99.90873758</v>
+        <v>97.78337257</v>
       </c>
       <c r="E200" s="1">
-        <v>100.0</v>
+        <v>99.794</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>173000.0</v>
+        <v>99794.0</v>
       </c>
       <c r="I200" s="1">
-        <v>4740.71</v>
+        <v>-1348.98</v>
       </c>
       <c r="J200" s="1">
-        <v>2.7402947976879</v>
+        <v>-1.3517646351484</v>
       </c>
       <c r="K200">
         <v>0.0</v>
       </c>
-      <c r="L200" t="s">
-        <v>521</v>
+      <c r="L200">
+        <v>661.64</v>
       </c>
       <c r="M200" s="1">
-        <v>172842.12</v>
+        <v>97783.38</v>
       </c>
       <c r="N200" s="1">
-        <v>177740.71</v>
+        <v>98445.02</v>
       </c>
       <c r="O200" s="1">
-        <v>0.3</v>
+        <v>0.16</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
+        <v>521</v>
+      </c>
+      <c r="B201" t="s">
         <v>522</v>
       </c>
-      <c r="B201" t="s">
+      <c r="C201" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D201" s="1">
+        <v>105.20525736</v>
+      </c>
+      <c r="E201" s="1">
+        <v>107.12865</v>
+      </c>
+      <c r="F201" t="s">
+        <v>8</v>
+      </c>
+      <c r="G201">
+        <v>1.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>321385.95</v>
+      </c>
+      <c r="I201" s="1">
+        <v>-2548.03</v>
+      </c>
+      <c r="J201" s="1">
+        <v>-0.79282557311544</v>
+      </c>
+      <c r="K201">
+        <v>0.0</v>
+      </c>
+      <c r="L201" t="s">
         <v>523</v>
       </c>
-      <c r="C201" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M201" s="1">
-        <v>99105.53</v>
+        <v>315615.77</v>
       </c>
       <c r="N201" s="1">
-        <v>99443.2</v>
+        <v>318837.92</v>
       </c>
       <c r="O201" s="1">
-        <v>0.17</v>
+        <v>0.53</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
         <v>524</v>
       </c>
       <c r="B202" t="s">
         <v>525</v>
       </c>
       <c r="C202" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>99.45418543</v>
+        <v>97.52544906</v>
       </c>
       <c r="E202" s="1">
-        <v>104.747945</v>
+        <v>99.274177</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>209495.89</v>
+        <v>297822.53</v>
       </c>
       <c r="I202" s="1">
-        <v>-9614.37</v>
+        <v>-571.53</v>
       </c>
       <c r="J202" s="1">
-        <v>-4.5892881239818</v>
+        <v>-0.19190287585026</v>
       </c>
       <c r="K202">
         <v>0.0</v>
       </c>
-      <c r="L202">
-        <v>973.15</v>
+      <c r="L202" t="s">
+        <v>526</v>
       </c>
       <c r="M202" s="1">
-        <v>198908.37</v>
+        <v>292576.34</v>
       </c>
       <c r="N202" s="1">
-        <v>199881.52</v>
+        <v>297251.0</v>
       </c>
       <c r="O202" s="1">
-        <v>0.33</v>
+        <v>0.5</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="B203" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="C203" s="1">
-        <v>458000.0</v>
+        <v>173000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>98.83022867</v>
+        <v>99.33684798</v>
       </c>
       <c r="E203" s="1">
-        <v>99.728</v>
+        <v>100.0</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>456754.24</v>
+        <v>173000.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-726.98</v>
+        <v>4099.99</v>
       </c>
       <c r="J203" s="1">
-        <v>-0.15916217876817</v>
+        <v>2.369936416185</v>
       </c>
       <c r="K203">
         <v>0.0</v>
       </c>
       <c r="L203" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="M203" s="1">
-        <v>452642.45</v>
+        <v>171852.74</v>
       </c>
       <c r="N203" s="1">
-        <v>456027.26</v>
+        <v>177099.99</v>
       </c>
       <c r="O203" s="1">
-        <v>0.76</v>
+        <v>0.3</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B204" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C204" s="1">
         <v>200000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>104.64151552</v>
+        <v>98.57961546</v>
       </c>
       <c r="E204" s="1">
-        <v>110.136705</v>
+        <v>99.164425</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>220273.41</v>
+        <v>198328.85</v>
       </c>
       <c r="I204" s="1">
-        <v>-10843.12</v>
+        <v>-97.02</v>
       </c>
       <c r="J204" s="1">
-        <v>-4.9225732692838</v>
+        <v>-0.048918752869288</v>
       </c>
       <c r="K204">
         <v>0.0</v>
       </c>
-      <c r="L204">
-        <v>147.26</v>
+      <c r="L204" t="s">
+        <v>532</v>
       </c>
       <c r="M204" s="1">
-        <v>209283.03</v>
+        <v>197159.23</v>
       </c>
       <c r="N204" s="1">
-        <v>209430.29</v>
+        <v>198231.83</v>
       </c>
       <c r="O204" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="B205" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="C205" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>100.12585268</v>
+        <v>99.13233772</v>
       </c>
       <c r="E205" s="1">
-        <v>104.48644</v>
+        <v>104.747945</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>104486.44</v>
+        <v>209495.89</v>
       </c>
       <c r="I205" s="1">
-        <v>-4316.75</v>
+        <v>-9852.58</v>
       </c>
       <c r="J205" s="1">
-        <v>-4.1313973373004</v>
+        <v>-4.7029944119667</v>
       </c>
       <c r="K205">
         <v>0.0</v>
       </c>
-      <c r="L205">
-        <v>43.84</v>
+      <c r="L205" t="s">
+        <v>535</v>
       </c>
       <c r="M205" s="1">
-        <v>100125.85</v>
+        <v>198264.68</v>
       </c>
       <c r="N205" s="1">
-        <v>100169.69</v>
+        <v>199643.31</v>
       </c>
       <c r="O205" s="1">
-        <v>0.17</v>
+        <v>0.33</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="B206" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="C206" s="1">
-        <v>100000.0</v>
+        <v>458000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>94.45586086</v>
+        <v>98.3774995</v>
       </c>
       <c r="E206" s="1">
-        <v>93.20203</v>
+        <v>99.728</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>93202.03</v>
+        <v>456754.24</v>
       </c>
       <c r="I206" s="1">
-        <v>1456.57</v>
+        <v>-1984.87</v>
       </c>
       <c r="J206" s="1">
-        <v>1.5628093079089</v>
+        <v>-0.43455973172794</v>
       </c>
       <c r="K206">
         <v>0.0</v>
       </c>
-      <c r="L206">
-        <v>202.74</v>
+      <c r="L206" t="s">
+        <v>538</v>
       </c>
       <c r="M206" s="1">
-        <v>94455.86</v>
+        <v>450568.95</v>
       </c>
       <c r="N206" s="1">
-        <v>94658.6</v>
+        <v>454769.37</v>
       </c>
       <c r="O206" s="1">
-        <v>0.16</v>
+        <v>0.76</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="B207" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="C207" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>100.61769903</v>
+        <v>104.40894795</v>
       </c>
       <c r="E207" s="1">
-        <v>104.93085</v>
+        <v>110.136705</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>104930.85</v>
+        <v>220273.41</v>
       </c>
       <c r="I207" s="1">
-        <v>-444.66</v>
+        <v>-10719.21</v>
       </c>
       <c r="J207" s="1">
-        <v>-0.42376479367126</v>
+        <v>-4.8663204514789</v>
       </c>
       <c r="K207">
         <v>0.0</v>
       </c>
-      <c r="L207" t="s">
-        <v>537</v>
+      <c r="L207">
+        <v>736.3</v>
       </c>
       <c r="M207" s="1">
-        <v>100617.7</v>
+        <v>208817.9</v>
       </c>
       <c r="N207" s="1">
-        <v>104486.19</v>
+        <v>209554.2</v>
       </c>
       <c r="O207" s="1">
-        <v>0.17</v>
+        <v>0.35</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="B208" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="C208" s="1">
-        <v>125000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>88.86299173</v>
+        <v>97.14421717</v>
       </c>
       <c r="E208" s="1">
-        <v>88.629904</v>
+        <v>97.52712</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>110787.38</v>
+        <v>97527.12</v>
       </c>
       <c r="I208" s="1">
-        <v>2016.53</v>
+        <v>38.33</v>
       </c>
       <c r="J208" s="1">
-        <v>1.8201802407458</v>
+        <v>0.039301888541362</v>
       </c>
       <c r="K208">
         <v>0.0</v>
       </c>
-      <c r="L208" t="s">
-        <v>540</v>
+      <c r="L208">
+        <v>421.23</v>
       </c>
       <c r="M208" s="1">
-        <v>111078.74</v>
+        <v>97144.22</v>
       </c>
       <c r="N208" s="1">
-        <v>112803.91</v>
+        <v>97565.45</v>
       </c>
       <c r="O208" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="B209" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="C209" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>74.59359362</v>
+        <v>99.50490497</v>
       </c>
       <c r="E209" s="1">
-        <v>74.625297</v>
+        <v>104.48644</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>223875.89</v>
+        <v>104486.44</v>
       </c>
       <c r="I209" s="1">
-        <v>872.7</v>
+        <v>-4718.52</v>
       </c>
       <c r="J209" s="1">
-        <v>0.38981419571353</v>
+        <v>-4.5159161322752</v>
       </c>
       <c r="K209">
         <v>0.0</v>
       </c>
       <c r="L209">
-        <v>967.81</v>
+        <v>263.01</v>
       </c>
       <c r="M209" s="1">
-        <v>223780.78</v>
+        <v>99504.91</v>
       </c>
       <c r="N209" s="1">
-        <v>224748.59</v>
+        <v>99767.92</v>
       </c>
       <c r="O209" s="1">
-        <v>0.38</v>
+        <v>0.17</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="B210" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C210" s="1">
-        <v>200000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>98.32147042</v>
+        <v>100.05206983</v>
       </c>
       <c r="E210" s="1">
-        <v>102.315135</v>
+        <v>99.958</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>204630.27</v>
+        <v>170928.18</v>
       </c>
       <c r="I210" s="1">
-        <v>-2161.99</v>
+        <v>283.84</v>
       </c>
       <c r="J210" s="1">
-        <v>-1.0565347932151</v>
+        <v>0.16605804847393</v>
       </c>
       <c r="K210">
         <v>0.0</v>
       </c>
-      <c r="L210" t="s">
-        <v>545</v>
+      <c r="L210">
+        <v>122.98</v>
       </c>
       <c r="M210" s="1">
-        <v>196642.94</v>
+        <v>171089.04</v>
       </c>
       <c r="N210" s="1">
-        <v>202468.28</v>
+        <v>171212.02</v>
       </c>
       <c r="O210" s="1">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="B211" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="C211" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>101.04370213</v>
+        <v>100.42279902</v>
       </c>
       <c r="E211" s="1">
-        <v>102.81184</v>
+        <v>104.93085</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>205623.68</v>
+        <v>104930.85</v>
       </c>
       <c r="I211" s="1">
-        <v>1360.51</v>
+        <v>-4420.38</v>
       </c>
       <c r="J211" s="1">
-        <v>0.66165044804178</v>
+        <v>-4.2126600518341</v>
       </c>
       <c r="K211">
         <v>0.0</v>
       </c>
-      <c r="L211" t="s">
-        <v>548</v>
+      <c r="L211">
+        <v>87.67</v>
       </c>
       <c r="M211" s="1">
-        <v>202087.4</v>
+        <v>100422.8</v>
       </c>
       <c r="N211" s="1">
-        <v>206984.19</v>
+        <v>100510.47</v>
       </c>
       <c r="O211" s="1">
-        <v>0.35</v>
+        <v>0.17</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
         <v>549</v>
       </c>
       <c r="B212" t="s">
         <v>550</v>
       </c>
       <c r="C212" s="1">
-        <v>100000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>98.96692654</v>
+        <v>88.72859111</v>
       </c>
       <c r="E212" s="1">
-        <v>99.711</v>
+        <v>88.629904</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>99711.0</v>
+        <v>110787.38</v>
       </c>
       <c r="I212" s="1">
-        <v>252.5</v>
+        <v>1959.83</v>
       </c>
       <c r="J212" s="1">
-        <v>0.25323184001765</v>
+        <v>1.7690011263016</v>
       </c>
       <c r="K212">
         <v>0.0</v>
       </c>
-      <c r="L212">
-        <v>996.58</v>
+      <c r="L212" t="s">
+        <v>551</v>
       </c>
       <c r="M212" s="1">
-        <v>98966.92</v>
+        <v>110910.74</v>
       </c>
       <c r="N212" s="1">
-        <v>99963.5</v>
+        <v>112747.21</v>
       </c>
       <c r="O212" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="B213" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="C213" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>95.62595829</v>
+        <v>74.52259197</v>
       </c>
       <c r="E213" s="1">
-        <v>100.164425</v>
+        <v>74.625297</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>200328.85</v>
+        <v>223875.89</v>
       </c>
       <c r="I213" s="1">
-        <v>-7498.85</v>
+        <v>782.98</v>
       </c>
       <c r="J213" s="1">
-        <v>-3.7432701280919</v>
+        <v>0.34973841980036</v>
       </c>
       <c r="K213">
         <v>0.0</v>
       </c>
       <c r="L213" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="M213" s="1">
-        <v>191251.92</v>
+        <v>223567.77</v>
       </c>
       <c r="N213" s="1">
-        <v>192830.0</v>
+        <v>224658.87</v>
       </c>
       <c r="O213" s="1">
-        <v>0.32</v>
+        <v>0.37</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="B214" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="C214" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>100.64086268</v>
+        <v>98.03056535</v>
       </c>
       <c r="E214" s="1">
-        <v>100.0</v>
+        <v>102.315135</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>100000.0</v>
+        <v>204630.27</v>
       </c>
       <c r="I214" s="1">
-        <v>640.86</v>
+        <v>-2373.93</v>
       </c>
       <c r="J214" s="1">
-        <v>0.64086</v>
+        <v>-1.1601069577829</v>
       </c>
       <c r="K214">
         <v>0.0</v>
       </c>
-      <c r="L214">
-        <v>0.0</v>
+      <c r="L214" t="s">
+        <v>557</v>
       </c>
       <c r="M214" s="1">
-        <v>100640.86</v>
+        <v>196061.13</v>
       </c>
       <c r="N214" s="1">
-        <v>100640.86</v>
+        <v>202256.34</v>
       </c>
       <c r="O214" s="1">
-        <v>0.17</v>
+        <v>0.34</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="B215" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="C215" s="1">
         <v>200000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>98.1982669</v>
+        <v>100.94899562</v>
       </c>
       <c r="E215" s="1">
-        <v>103.09502</v>
+        <v>102.81184</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>206190.04</v>
+        <v>205623.68</v>
       </c>
       <c r="I215" s="1">
-        <v>-9164.74</v>
+        <v>1593.24</v>
       </c>
       <c r="J215" s="1">
-        <v>-4.4448024744551</v>
+        <v>0.77483293752937</v>
       </c>
       <c r="K215">
         <v>0.0</v>
       </c>
-      <c r="L215">
-        <v>628.77</v>
+      <c r="L215" t="s">
+        <v>560</v>
       </c>
       <c r="M215" s="1">
-        <v>196396.53</v>
+        <v>201897.99</v>
       </c>
       <c r="N215" s="1">
-        <v>197025.3</v>
+        <v>207216.92</v>
       </c>
       <c r="O215" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="B216" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="C216" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>99.74460797</v>
+        <v>98.45560138</v>
       </c>
       <c r="E216" s="1">
-        <v>99.513355</v>
+        <v>99.711</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>398053.42</v>
+        <v>99711.0</v>
       </c>
       <c r="I216" s="1">
-        <v>4166.11</v>
+        <v>-53.34</v>
       </c>
       <c r="J216" s="1">
-        <v>1.0466208279281</v>
+        <v>-0.053494599392244</v>
       </c>
       <c r="K216">
         <v>0.0</v>
       </c>
       <c r="L216" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="M216" s="1">
-        <v>398978.43</v>
+        <v>98455.61</v>
       </c>
       <c r="N216" s="1">
-        <v>402219.53</v>
+        <v>99657.66</v>
       </c>
       <c r="O216" s="1">
-        <v>0.67</v>
+        <v>0.17</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="B217" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="C217" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>99.45107763</v>
+        <v>95.38840888</v>
       </c>
       <c r="E217" s="1">
-        <v>103.11278</v>
+        <v>100.164425</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>412451.12</v>
+        <v>200328.85</v>
       </c>
       <c r="I217" s="1">
-        <v>-2605.71</v>
+        <v>-7645.18</v>
       </c>
       <c r="J217" s="1">
-        <v>-0.6317621346258</v>
+        <v>-3.8163150240218</v>
       </c>
       <c r="K217">
         <v>0.0</v>
       </c>
       <c r="L217" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="M217" s="1">
-        <v>397804.31</v>
+        <v>190776.82</v>
       </c>
       <c r="N217" s="1">
-        <v>409845.41</v>
+        <v>192683.67</v>
       </c>
       <c r="O217" s="1">
-        <v>0.69</v>
+        <v>0.32</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="B218" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="C218" s="1">
         <v>200000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>98.68663095</v>
+        <v>100.32691471</v>
       </c>
       <c r="E218" s="1">
-        <v>101.73356</v>
+        <v>100.141695</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>203467.12</v>
+        <v>200283.39</v>
       </c>
       <c r="I218" s="1">
-        <v>-5445.91</v>
+        <v>754.0</v>
       </c>
       <c r="J218" s="1">
-        <v>-2.676555307806</v>
+        <v>0.37646656569973</v>
       </c>
       <c r="K218">
         <v>0.0</v>
       </c>
       <c r="L218">
-        <v>647.95</v>
+        <v>383.56</v>
       </c>
       <c r="M218" s="1">
-        <v>197373.26</v>
+        <v>200653.83</v>
       </c>
       <c r="N218" s="1">
-        <v>198021.21</v>
+        <v>201037.39</v>
       </c>
       <c r="O218" s="1">
         <v>0.33</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="B219" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="C219" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>98.92061721</v>
+        <v>97.97653727</v>
       </c>
       <c r="E219" s="1">
-        <v>100.662453</v>
+        <v>103.09502</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>301987.36</v>
+        <v>206190.04</v>
       </c>
       <c r="I219" s="1">
-        <v>1182.37</v>
+        <v>-9238.34</v>
       </c>
       <c r="J219" s="1">
-        <v>0.39152963223361</v>
+        <v>-4.4804977000829</v>
       </c>
       <c r="K219">
         <v>0.0</v>
       </c>
-      <c r="L219" t="s">
-        <v>568</v>
+      <c r="L219">
+        <v>998.63</v>
       </c>
       <c r="M219" s="1">
-        <v>296761.85</v>
+        <v>195953.07</v>
       </c>
       <c r="N219" s="1">
-        <v>303169.73</v>
+        <v>196951.7</v>
       </c>
       <c r="O219" s="1">
-        <v>0.51</v>
+        <v>0.33</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="B220" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="C220" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>99.65923835</v>
+        <v>99.48548597</v>
       </c>
       <c r="E220" s="1">
-        <v>99.499</v>
+        <v>99.513355</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>99499.0</v>
+        <v>398053.42</v>
       </c>
       <c r="I220" s="1">
-        <v>1156.81</v>
+        <v>3841.95</v>
       </c>
       <c r="J220" s="1">
-        <v>1.1626348003498</v>
+        <v>0.96518452221815</v>
       </c>
       <c r="K220">
         <v>0.0</v>
       </c>
-      <c r="L220">
-        <v>996.58</v>
+      <c r="L220" t="s">
+        <v>573</v>
       </c>
       <c r="M220" s="1">
-        <v>99659.23</v>
+        <v>397941.95</v>
       </c>
       <c r="N220" s="1">
-        <v>100655.81</v>
+        <v>401895.37</v>
       </c>
       <c r="O220" s="1">
-        <v>0.17</v>
+        <v>0.67</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="B221" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="C221" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>100.43336679</v>
+        <v>99.19621942</v>
       </c>
       <c r="E221" s="1">
-        <v>99.897</v>
+        <v>103.11278</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>99897.0</v>
+        <v>412451.12</v>
       </c>
       <c r="I221" s="1">
-        <v>557.6</v>
+        <v>-2803.23</v>
       </c>
       <c r="J221" s="1">
-        <v>0.55817492016777</v>
+        <v>-0.67965144572768</v>
       </c>
       <c r="K221">
         <v>0.0</v>
       </c>
-      <c r="L221">
-        <v>21.23</v>
+      <c r="L221" t="s">
+        <v>576</v>
       </c>
       <c r="M221" s="1">
-        <v>100433.37</v>
+        <v>396784.88</v>
       </c>
       <c r="N221" s="1">
-        <v>100454.6</v>
+        <v>409647.89</v>
       </c>
       <c r="O221" s="1">
-        <v>0.17</v>
+        <v>0.68</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="B222" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="C222" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>99.27505263</v>
+        <v>98.51451796</v>
       </c>
       <c r="E222" s="1">
-        <v>100.34301</v>
+        <v>100.662453</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>100343.01</v>
+        <v>301987.36</v>
       </c>
       <c r="I222" s="1">
-        <v>1295.06</v>
+        <v>518.87</v>
       </c>
       <c r="J222" s="1">
-        <v>1.2906329997476</v>
+        <v>0.17181844961988</v>
       </c>
       <c r="K222">
         <v>0.0</v>
       </c>
       <c r="L222" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="M222" s="1">
-        <v>99275.06</v>
+        <v>295543.56</v>
       </c>
       <c r="N222" s="1">
-        <v>101638.07</v>
+        <v>302506.23</v>
       </c>
       <c r="O222" s="1">
-        <v>0.17</v>
+        <v>0.5</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="B223" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="C223" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>99.14624302</v>
+        <v>99.37966134</v>
       </c>
       <c r="E223" s="1">
-        <v>99.871</v>
+        <v>99.499</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>299613.0</v>
+        <v>99499.0</v>
       </c>
       <c r="I223" s="1">
-        <v>2730.52</v>
+        <v>1082.72</v>
       </c>
       <c r="J223" s="1">
-        <v>0.91134897350916</v>
+        <v>1.0881717404195</v>
       </c>
       <c r="K223">
         <v>0.0</v>
       </c>
       <c r="L223" t="s">
-        <v>578</v>
+        <v>563</v>
       </c>
       <c r="M223" s="1">
-        <v>297438.73</v>
+        <v>99379.67</v>
       </c>
       <c r="N223" s="1">
-        <v>302343.52</v>
+        <v>100581.72</v>
       </c>
       <c r="O223" s="1">
-        <v>0.51</v>
+        <v>0.17</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="B224" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="C224" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>101.65976903</v>
+        <v>100.12045518</v>
       </c>
       <c r="E224" s="1">
-        <v>105.431765</v>
+        <v>99.897</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>210863.53</v>
+        <v>99897.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-249.47</v>
+        <v>457.02</v>
       </c>
       <c r="J224" s="1">
-        <v>-0.11830874689426</v>
+        <v>0.45749121595243</v>
       </c>
       <c r="K224">
         <v>0.0</v>
       </c>
-      <c r="L224" t="s">
-        <v>581</v>
+      <c r="L224">
+        <v>233.56</v>
       </c>
       <c r="M224" s="1">
-        <v>203319.54</v>
+        <v>100120.46</v>
       </c>
       <c r="N224" s="1">
-        <v>210614.06</v>
+        <v>100354.02</v>
       </c>
       <c r="O224" s="1">
-        <v>0.35</v>
+        <v>0.17</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="B225" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="C225" s="1">
-        <v>102000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>99.48663079</v>
+        <v>98.75287414</v>
       </c>
       <c r="E225" s="1">
-        <v>100.0</v>
+        <v>100.34301</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>102000.0</v>
+        <v>100343.01</v>
       </c>
       <c r="I225" s="1">
-        <v>938.88</v>
+        <v>978.36</v>
       </c>
       <c r="J225" s="1">
-        <v>0.92047058823529</v>
+        <v>0.97501559899389</v>
       </c>
       <c r="K225">
         <v>0.0</v>
       </c>
       <c r="L225" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="M225" s="1">
-        <v>101476.37</v>
+        <v>98752.88</v>
       </c>
       <c r="N225" s="1">
-        <v>102938.88</v>
+        <v>101321.37</v>
       </c>
       <c r="O225" s="1">
         <v>0.17</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="B226" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="C226" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>96.92566096</v>
+        <v>98.85330318</v>
       </c>
       <c r="E226" s="1">
-        <v>96.94368</v>
+        <v>99.871</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>96943.68</v>
+        <v>299613.0</v>
       </c>
       <c r="I226" s="1">
-        <v>898.08</v>
+        <v>2488.69</v>
       </c>
       <c r="J226" s="1">
-        <v>0.92639355138984</v>
+        <v>0.83063485229279</v>
       </c>
       <c r="K226">
         <v>0.0</v>
       </c>
-      <c r="L226">
-        <v>916.1</v>
+      <c r="L226" t="s">
+        <v>589</v>
       </c>
       <c r="M226" s="1">
-        <v>96925.66</v>
+        <v>296559.91</v>
       </c>
       <c r="N226" s="1">
-        <v>97841.76</v>
+        <v>302101.69</v>
       </c>
       <c r="O226" s="1">
-        <v>0.16</v>
+        <v>0.5</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="B227" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="C227" s="1">
-        <v>136000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>100.60374931</v>
+        <v>101.42283697</v>
       </c>
       <c r="E227" s="1">
-        <v>100.0</v>
+        <v>105.431765</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>136000.0</v>
+        <v>210863.53</v>
       </c>
       <c r="I227" s="1">
-        <v>909.09</v>
+        <v>-7812.38</v>
       </c>
       <c r="J227" s="1">
-        <v>0.66844852941176</v>
+        <v>-3.7049460378473</v>
       </c>
       <c r="K227">
         <v>0.0</v>
       </c>
       <c r="L227">
-        <v>87.99</v>
+        <v>205.48</v>
       </c>
       <c r="M227" s="1">
-        <v>136821.1</v>
+        <v>202845.67</v>
       </c>
       <c r="N227" s="1">
-        <v>136909.09</v>
+        <v>203051.15</v>
       </c>
       <c r="O227" s="1">
-        <v>0.23</v>
+        <v>0.34</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="B228" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="C228" s="1">
-        <v>283000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>100.06062075</v>
+        <v>98.69836101</v>
       </c>
       <c r="E228" s="1">
-        <v>99.646</v>
+        <v>100.0</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>281998.18</v>
+        <v>102000.0</v>
       </c>
       <c r="I228" s="1">
-        <v>2150.31</v>
+        <v>329.84</v>
       </c>
       <c r="J228" s="1">
-        <v>0.76252619786411</v>
+        <v>0.32337254901961</v>
       </c>
       <c r="K228">
         <v>0.0</v>
       </c>
-      <c r="L228">
-        <v>976.93</v>
+      <c r="L228" t="s">
+        <v>594</v>
       </c>
       <c r="M228" s="1">
-        <v>283171.56</v>
+        <v>100672.33</v>
       </c>
       <c r="N228" s="1">
-        <v>284148.49</v>
+        <v>102329.84</v>
       </c>
       <c r="O228" s="1">
-        <v>0.48</v>
+        <v>0.17</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="B229" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="C229" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>100.43838487</v>
+        <v>96.26599127</v>
       </c>
       <c r="E229" s="1">
-        <v>103.40919</v>
+        <v>96.94368</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>206818.38</v>
+        <v>96943.68</v>
       </c>
       <c r="I229" s="1">
-        <v>-5897.77</v>
+        <v>409.64</v>
       </c>
       <c r="J229" s="1">
-        <v>-2.8516662784033</v>
+        <v>0.42255462140492</v>
       </c>
       <c r="K229">
         <v>0.0</v>
       </c>
-      <c r="L229">
-        <v>43.84</v>
+      <c r="L229" t="s">
+        <v>597</v>
       </c>
       <c r="M229" s="1">
-        <v>200876.77</v>
+        <v>96265.99</v>
       </c>
       <c r="N229" s="1">
-        <v>200920.61</v>
+        <v>97353.32</v>
       </c>
       <c r="O229" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>593</v>
+        <v>598</v>
       </c>
       <c r="B230" t="s">
-        <v>594</v>
+        <v>599</v>
       </c>
       <c r="C230" s="1">
-        <v>200000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>99.59109744</v>
+        <v>100.21741743</v>
       </c>
       <c r="E230" s="1">
-        <v>103.372055</v>
+        <v>100.0</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>206744.11</v>
+        <v>136000.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-1463.28</v>
+        <v>676.99</v>
       </c>
       <c r="J230" s="1">
-        <v>-0.70777348868609</v>
+        <v>0.49778676470588</v>
       </c>
       <c r="K230">
         <v>0.0</v>
       </c>
-      <c r="L230" t="s">
-        <v>595</v>
+      <c r="L230">
+        <v>381.31</v>
       </c>
       <c r="M230" s="1">
-        <v>199182.2</v>
+        <v>136295.68</v>
       </c>
       <c r="N230" s="1">
-        <v>205280.83</v>
+        <v>136676.99</v>
       </c>
       <c r="O230" s="1">
-        <v>0.34</v>
+        <v>0.23</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="B231" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="C231" s="1">
-        <v>254000.0</v>
+        <v>283000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>99.69174482</v>
+        <v>99.64983063</v>
       </c>
       <c r="E231" s="1">
-        <v>99.492</v>
+        <v>99.646</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>252709.68</v>
+        <v>281998.18</v>
       </c>
       <c r="I231" s="1">
-        <v>2160.09</v>
+        <v>1530.51</v>
       </c>
       <c r="J231" s="1">
-        <v>0.85477137243021</v>
+        <v>0.54273754532742</v>
       </c>
       <c r="K231">
         <v>0.0</v>
       </c>
       <c r="L231" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="M231" s="1">
-        <v>253217.03</v>
+        <v>282009.02</v>
       </c>
       <c r="N231" s="1">
-        <v>254869.77</v>
+        <v>283528.69</v>
       </c>
       <c r="O231" s="1">
-        <v>0.43</v>
+        <v>0.47</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="B232" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C232" s="1">
-        <v>205000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>100.46487054</v>
+        <v>100.30246161</v>
       </c>
       <c r="E232" s="1">
-        <v>100.0</v>
+        <v>103.40919</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>205000.0</v>
+        <v>206818.38</v>
       </c>
       <c r="I232" s="1">
-        <v>978.03</v>
+        <v>-5731.26</v>
       </c>
       <c r="J232" s="1">
-        <v>0.47708780487805</v>
+        <v>-2.7711560258813</v>
       </c>
       <c r="K232">
         <v>0.0</v>
       </c>
       <c r="L232">
-        <v>25.05</v>
+        <v>482.19</v>
       </c>
       <c r="M232" s="1">
-        <v>205952.98</v>
+        <v>200604.93</v>
       </c>
       <c r="N232" s="1">
-        <v>205978.03</v>
+        <v>201087.12</v>
       </c>
       <c r="O232" s="1">
         <v>0.34</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="B233" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="C233" s="1">
-        <v>183000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>100.36749609</v>
+        <v>99.26343198</v>
       </c>
       <c r="E233" s="1">
-        <v>100.0</v>
+        <v>103.372055</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>183000.0</v>
+        <v>206744.11</v>
       </c>
       <c r="I233" s="1">
-        <v>672.52</v>
+        <v>-1735.05</v>
       </c>
       <c r="J233" s="1">
-        <v>0.36749726775956</v>
+        <v>-0.83922584299983</v>
       </c>
       <c r="K233">
         <v>0.0</v>
       </c>
-      <c r="L233">
-        <v>0.0</v>
+      <c r="L233" t="s">
+        <v>607</v>
       </c>
       <c r="M233" s="1">
-        <v>183672.52</v>
+        <v>198526.87</v>
       </c>
       <c r="N233" s="1">
-        <v>183672.52</v>
+        <v>205009.06</v>
       </c>
       <c r="O233" s="1">
-        <v>0.31</v>
+        <v>0.34</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>603</v>
+        <v>608</v>
       </c>
       <c r="B234" t="s">
-        <v>604</v>
+        <v>609</v>
       </c>
       <c r="C234" s="1">
-        <v>100000.0</v>
+        <v>254000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>88.79681071</v>
+        <v>98.87081764</v>
       </c>
       <c r="E234" s="1">
-        <v>87.329</v>
+        <v>99.492</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>87329.0</v>
+        <v>252709.68</v>
       </c>
       <c r="I234" s="1">
-        <v>1531.51</v>
+        <v>944.8</v>
       </c>
       <c r="J234" s="1">
-        <v>1.7537244214408</v>
+        <v>0.37386775211777</v>
       </c>
       <c r="K234">
         <v>0.0</v>
       </c>
-      <c r="L234">
-        <v>63.7</v>
+      <c r="L234" t="s">
+        <v>610</v>
       </c>
       <c r="M234" s="1">
-        <v>88796.81</v>
+        <v>251131.88</v>
       </c>
       <c r="N234" s="1">
-        <v>88860.51</v>
+        <v>253654.48</v>
       </c>
       <c r="O234" s="1">
-        <v>0.15</v>
+        <v>0.42</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>605</v>
+        <v>611</v>
       </c>
       <c r="B235" t="s">
-        <v>606</v>
+        <v>612</v>
       </c>
       <c r="C235" s="1">
-        <v>100000.0</v>
+        <v>205000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>101.5123065</v>
+        <v>100.50140219</v>
       </c>
       <c r="E235" s="1">
-        <v>101.91515</v>
+        <v>100.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>101915.15</v>
+        <v>205000.0</v>
       </c>
       <c r="I235" s="1">
-        <v>1158.8</v>
+        <v>1553.92</v>
       </c>
       <c r="J235" s="1">
-        <v>1.1370242795109</v>
+        <v>0.75800975609756</v>
       </c>
       <c r="K235">
         <v>0.0</v>
       </c>
-      <c r="L235" t="s">
-        <v>607</v>
+      <c r="L235">
+        <v>526.05</v>
       </c>
       <c r="M235" s="1">
-        <v>101512.31</v>
+        <v>206027.87</v>
       </c>
       <c r="N235" s="1">
-        <v>103073.95</v>
+        <v>206553.92</v>
       </c>
       <c r="O235" s="1">
-        <v>0.17</v>
+        <v>0.34</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>608</v>
+        <v>613</v>
       </c>
       <c r="B236" t="s">
-        <v>609</v>
+        <v>614</v>
       </c>
       <c r="C236" s="1">
-        <v>200000.0</v>
+        <v>183000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>100.87312366</v>
+        <v>99.87698932</v>
       </c>
       <c r="E236" s="1">
-        <v>102.94893</v>
+        <v>100.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>205897.86</v>
+        <v>183000.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-2959.83</v>
+        <v>73.08</v>
       </c>
       <c r="J236" s="1">
-        <v>-1.4375234400202</v>
+        <v>0.039934426229508</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
-      <c r="L236" t="s">
-        <v>610</v>
+      <c r="L236">
+        <v>298.19</v>
       </c>
       <c r="M236" s="1">
-        <v>201746.25</v>
+        <v>182774.89</v>
       </c>
       <c r="N236" s="1">
-        <v>202938.03</v>
+        <v>183073.08</v>
       </c>
       <c r="O236" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="B237" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="C237" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>95.38211238</v>
+        <v>88.45219811</v>
       </c>
       <c r="E237" s="1">
-        <v>94.709275</v>
+        <v>87.329</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>189418.55</v>
+        <v>87329.0</v>
       </c>
       <c r="I237" s="1">
-        <v>1556.63</v>
+        <v>1227.99</v>
       </c>
       <c r="J237" s="1">
-        <v>0.82179385281959</v>
+        <v>1.4061651914026</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
       <c r="L237">
-        <v>210.96</v>
+        <v>104.79</v>
       </c>
       <c r="M237" s="1">
-        <v>190764.22</v>
+        <v>88452.2</v>
       </c>
       <c r="N237" s="1">
-        <v>190975.18</v>
+        <v>88556.99</v>
       </c>
       <c r="O237" s="1">
-        <v>0.32</v>
+        <v>0.15</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="B238" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
       <c r="C238" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>97.66883628</v>
+        <v>101.25983218</v>
       </c>
       <c r="E238" s="1">
-        <v>101.297303</v>
+        <v>101.91515</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>405189.21</v>
+        <v>101915.15</v>
       </c>
       <c r="I238" s="1">
-        <v>-12590.58</v>
+        <v>1111.81</v>
       </c>
       <c r="J238" s="1">
-        <v>-3.1073334850156</v>
+        <v>1.0909172973792</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
       <c r="L238" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="M238" s="1">
-        <v>390675.34</v>
+        <v>101259.84</v>
       </c>
       <c r="N238" s="1">
-        <v>392598.63</v>
+        <v>103026.96</v>
       </c>
       <c r="O238" s="1">
-        <v>0.66</v>
+        <v>0.17</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
       <c r="B239" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="C239" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>105.01714676</v>
+        <v>100.50144515</v>
       </c>
       <c r="E239" s="1">
-        <v>108.69382</v>
+        <v>102.94893</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>108693.82</v>
+        <v>205897.86</v>
       </c>
       <c r="I239" s="1">
-        <v>515.11</v>
+        <v>-3305.93</v>
       </c>
       <c r="J239" s="1">
-        <v>0.47390918821328</v>
+        <v>-1.6056164935371</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="M239" s="1">
-        <v>105017.15</v>
+        <v>201002.89</v>
       </c>
       <c r="N239" s="1">
-        <v>109208.93</v>
+        <v>202591.93</v>
       </c>
       <c r="O239" s="1">
-        <v>0.18</v>
+        <v>0.34</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
       <c r="B240" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="C240" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>98.34622835</v>
+        <v>95.13861504</v>
       </c>
       <c r="E240" s="1">
-        <v>99.589</v>
+        <v>94.709275</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>298767.0</v>
+        <v>189418.55</v>
       </c>
       <c r="I240" s="1">
-        <v>3052.51</v>
+        <v>1220.32</v>
       </c>
       <c r="J240" s="1">
-        <v>1.0217025307347</v>
+        <v>0.64424524419599</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
-      <c r="L240" t="s">
-        <v>621</v>
+      <c r="L240">
+        <v>361.64</v>
       </c>
       <c r="M240" s="1">
-        <v>295038.69</v>
+        <v>190277.23</v>
       </c>
       <c r="N240" s="1">
-        <v>301819.51</v>
+        <v>190638.87</v>
       </c>
       <c r="O240" s="1">
-        <v>0.5</v>
+        <v>0.32</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="B241" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="C241" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>97.59336583</v>
+        <v>97.44736227</v>
       </c>
       <c r="E241" s="1">
-        <v>100.13095</v>
+        <v>101.297303</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>100130.95</v>
+        <v>405189.21</v>
       </c>
       <c r="I241" s="1">
-        <v>-1665.71</v>
+        <v>-12736.75</v>
       </c>
       <c r="J241" s="1">
-        <v>-1.6635316053628</v>
+        <v>-3.1434079895662</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
-      <c r="L241">
-        <v>871.88</v>
+      <c r="L241" t="s">
+        <v>627</v>
       </c>
       <c r="M241" s="1">
-        <v>97593.36</v>
+        <v>389789.45</v>
       </c>
       <c r="N241" s="1">
-        <v>98465.24</v>
+        <v>392452.46</v>
       </c>
       <c r="O241" s="1">
-        <v>0.16</v>
+        <v>0.65</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="B242" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C242" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>102.47233561</v>
+        <v>104.45149513</v>
       </c>
       <c r="E242" s="1">
-        <v>103.39893</v>
+        <v>108.69382</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>206797.86</v>
+        <v>108693.82</v>
       </c>
       <c r="I242" s="1">
-        <v>-1540.86</v>
+        <v>-4067.67</v>
       </c>
       <c r="J242" s="1">
-        <v>-0.74510442226046</v>
+        <v>-3.7423194805372</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242">
-        <v>312.33</v>
+        <v>174.66</v>
       </c>
       <c r="M242" s="1">
-        <v>204944.67</v>
+        <v>104451.49</v>
       </c>
       <c r="N242" s="1">
-        <v>205257.0</v>
+        <v>104626.15</v>
       </c>
       <c r="O242" s="1">
-        <v>0.34</v>
+        <v>0.17</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="B243" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="C243" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>104.28434079</v>
+        <v>97.98626533</v>
       </c>
       <c r="E243" s="1">
-        <v>109.3363</v>
+        <v>99.589</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>218672.6</v>
+        <v>298767.0</v>
       </c>
       <c r="I243" s="1">
-        <v>-5749.12</v>
+        <v>2465.77</v>
       </c>
       <c r="J243" s="1">
-        <v>-2.6290993933396</v>
+        <v>0.82531537954326</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
       <c r="L243" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="M243" s="1">
-        <v>208568.69</v>
+        <v>293958.8</v>
       </c>
       <c r="N243" s="1">
-        <v>212923.48</v>
+        <v>301232.77</v>
       </c>
       <c r="O243" s="1">
-        <v>0.36</v>
+        <v>0.5</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="B244" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="C244" s="1">
-        <v>251000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>98.31954743</v>
+        <v>97.40844769</v>
       </c>
       <c r="E244" s="1">
-        <v>99.947</v>
+        <v>100.13095</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>250866.97</v>
+        <v>100130.95</v>
       </c>
       <c r="I244" s="1">
-        <v>-268.33</v>
+        <v>-1635.35</v>
       </c>
       <c r="J244" s="1">
-        <v>-0.10696107183819</v>
+        <v>-1.6332113097898</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244" t="s">
-        <v>631</v>
+        <v>635</v>
       </c>
       <c r="M244" s="1">
-        <v>246782.06</v>
+        <v>97408.45</v>
       </c>
       <c r="N244" s="1">
-        <v>250598.64</v>
+        <v>98495.6</v>
       </c>
       <c r="O244" s="1">
-        <v>0.42</v>
+        <v>0.16</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>632</v>
+        <v>636</v>
       </c>
       <c r="B245" t="s">
-        <v>633</v>
+        <v>637</v>
       </c>
       <c r="C245" s="1">
-        <v>212000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>98.33438782</v>
+        <v>102.17306312</v>
       </c>
       <c r="E245" s="1">
-        <v>100.0</v>
+        <v>103.39893</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>212000.0</v>
+        <v>206797.86</v>
       </c>
       <c r="I245" s="1">
-        <v>-2266.09</v>
+        <v>-1618.86</v>
       </c>
       <c r="J245" s="1">
-        <v>-1.0689103773585</v>
+        <v>-0.78282241411976</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
-      <c r="L245" t="s">
-        <v>634</v>
+      <c r="L245">
+        <v>832.88</v>
       </c>
       <c r="M245" s="1">
-        <v>208468.9</v>
+        <v>204346.12</v>
       </c>
       <c r="N245" s="1">
-        <v>209733.91</v>
+        <v>205179.0</v>
       </c>
       <c r="O245" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="B246" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="C246" s="1">
-        <v>399000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>98.29342596</v>
+        <v>103.78348119</v>
       </c>
       <c r="E246" s="1">
-        <v>99.902</v>
+        <v>109.3363</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>398608.98</v>
+        <v>218672.6</v>
       </c>
       <c r="I246" s="1">
-        <v>-3921.73</v>
+        <v>-6285.09</v>
       </c>
       <c r="J246" s="1">
-        <v>-0.98385390113389</v>
+        <v>-2.8742009744248</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="M246" s="1">
-        <v>392190.77</v>
+        <v>207566.96</v>
       </c>
       <c r="N246" s="1">
-        <v>394687.25</v>
+        <v>212387.51</v>
       </c>
       <c r="O246" s="1">
-        <v>0.66</v>
+        <v>0.35</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="B247" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="C247" s="1">
-        <v>242000.0</v>
+        <v>251000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>100.366374</v>
+        <v>97.84574017</v>
       </c>
       <c r="E247" s="1">
-        <v>100.0</v>
+        <v>99.947</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>242000.0</v>
+        <v>250866.97</v>
       </c>
       <c r="I247" s="1">
-        <v>3291.38</v>
+        <v>-941.83</v>
       </c>
       <c r="J247" s="1">
-        <v>1.3600743801653</v>
+        <v>-0.37543005362563</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="M247" s="1">
-        <v>242886.63</v>
+        <v>245592.81</v>
       </c>
       <c r="N247" s="1">
-        <v>245291.38</v>
+        <v>249925.14</v>
       </c>
       <c r="O247" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="B248" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="C248" s="1">
-        <v>200000.0</v>
+        <v>212000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>100.49691626</v>
+        <v>98.10986511</v>
       </c>
       <c r="E248" s="1">
-        <v>104.6323</v>
+        <v>100.0</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>209264.6</v>
+        <v>212000.0</v>
       </c>
       <c r="I248" s="1">
-        <v>-7416.27</v>
+        <v>-2298.21</v>
       </c>
       <c r="J248" s="1">
-        <v>-3.5439677805037</v>
+        <v>-1.0840613207547</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
-      <c r="L248">
-        <v>854.5</v>
+      <c r="L248" t="s">
+        <v>646</v>
       </c>
       <c r="M248" s="1">
-        <v>200993.83</v>
+        <v>207992.91</v>
       </c>
       <c r="N248" s="1">
-        <v>201848.33</v>
+        <v>209701.79</v>
       </c>
       <c r="O248" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="B249" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="C249" s="1">
-        <v>100000.0</v>
+        <v>399000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>101.54571117</v>
+        <v>97.9156985</v>
       </c>
       <c r="E249" s="1">
-        <v>100.0</v>
+        <v>99.902</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>100000.0</v>
+        <v>398608.98</v>
       </c>
       <c r="I249" s="1">
-        <v>1613.82</v>
+        <v>-4636.33</v>
       </c>
       <c r="J249" s="1">
-        <v>1.61382</v>
+        <v>-1.1631273334585</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
-      <c r="L249">
-        <v>68.1</v>
+      <c r="L249" t="s">
+        <v>649</v>
       </c>
       <c r="M249" s="1">
-        <v>101545.72</v>
+        <v>390683.63</v>
       </c>
       <c r="N249" s="1">
-        <v>101613.82</v>
+        <v>393972.65</v>
       </c>
       <c r="O249" s="1">
-        <v>0.17</v>
+        <v>0.66</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>645</v>
+        <v>650</v>
       </c>
       <c r="B250" t="s">
-        <v>646</v>
+        <v>651</v>
       </c>
       <c r="C250" s="1">
-        <v>100000.0</v>
+        <v>242000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>102.71154633</v>
+        <v>100.22454589</v>
       </c>
       <c r="E250" s="1">
-        <v>106.26549</v>
+        <v>100.0</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>106265.49</v>
+        <v>242000.0</v>
       </c>
       <c r="I250" s="1">
-        <v>39.89</v>
+        <v>3482.54</v>
       </c>
       <c r="J250" s="1">
-        <v>0.037538056804707</v>
+        <v>1.4390661157025</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250" t="s">
-        <v>647</v>
+        <v>652</v>
       </c>
       <c r="M250" s="1">
-        <v>102711.54</v>
+        <v>242543.4</v>
       </c>
       <c r="N250" s="1">
-        <v>106305.38</v>
+        <v>245482.54</v>
       </c>
       <c r="O250" s="1">
-        <v>0.18</v>
+        <v>0.41</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>648</v>
+        <v>653</v>
       </c>
       <c r="B251" t="s">
-        <v>649</v>
+        <v>654</v>
       </c>
       <c r="C251" s="1">
         <v>200000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>102.11288702</v>
+        <v>100.15535146</v>
       </c>
       <c r="E251" s="1">
-        <v>105.74276</v>
+        <v>104.6323</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>211485.52</v>
+        <v>209264.6</v>
       </c>
       <c r="I251" s="1">
-        <v>-6467.97</v>
+        <v>-7692.49</v>
       </c>
       <c r="J251" s="1">
-        <v>-3.0583512289636</v>
+        <v>-3.6759633497496</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
-      <c r="L251">
-        <v>791.78</v>
+      <c r="L251" t="s">
+        <v>655</v>
       </c>
       <c r="M251" s="1">
-        <v>204225.77</v>
+        <v>200310.71</v>
       </c>
       <c r="N251" s="1">
-        <v>205017.55</v>
+        <v>201572.11</v>
       </c>
       <c r="O251" s="1">
         <v>0.34</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>650</v>
+        <v>656</v>
       </c>
       <c r="B252" t="s">
-        <v>651</v>
+        <v>657</v>
       </c>
       <c r="C252" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>98.92266889</v>
+        <v>101.02085822</v>
       </c>
       <c r="E252" s="1">
-        <v>100.260973</v>
+        <v>100.0</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>300782.92</v>
+        <v>100000.0</v>
       </c>
       <c r="I252" s="1">
-        <v>3119.33</v>
+        <v>1315.98</v>
       </c>
       <c r="J252" s="1">
-        <v>1.0370701900228</v>
+        <v>1.31598</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
-      <c r="L252" t="s">
-        <v>652</v>
+      <c r="L252">
+        <v>295.12</v>
       </c>
       <c r="M252" s="1">
-        <v>296768.0</v>
+        <v>101020.86</v>
       </c>
       <c r="N252" s="1">
-        <v>303902.25</v>
+        <v>101315.98</v>
       </c>
       <c r="O252" s="1">
-        <v>0.51</v>
+        <v>0.17</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>653</v>
+        <v>658</v>
       </c>
       <c r="B253" t="s">
-        <v>654</v>
+        <v>659</v>
       </c>
       <c r="C253" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>100.49783041</v>
+        <v>102.27954078</v>
       </c>
       <c r="E253" s="1">
-        <v>100.0</v>
+        <v>106.26549</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>200000.0</v>
+        <v>106265.49</v>
       </c>
       <c r="I253" s="1">
-        <v>1140.49</v>
+        <v>-166.09</v>
       </c>
       <c r="J253" s="1">
-        <v>0.570245</v>
+        <v>-0.15629721370503</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
-      <c r="L253">
-        <v>144.83</v>
+      <c r="L253" t="s">
+        <v>660</v>
       </c>
       <c r="M253" s="1">
-        <v>200995.66</v>
+        <v>102279.54</v>
       </c>
       <c r="N253" s="1">
-        <v>201140.49</v>
+        <v>106099.4</v>
       </c>
       <c r="O253" s="1">
-        <v>0.34</v>
+        <v>0.18</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>655</v>
+        <v>661</v>
       </c>
       <c r="B254" t="s">
-        <v>656</v>
+        <v>662</v>
       </c>
       <c r="C254" s="1">
-        <v>373000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>99.65437112</v>
+        <v>101.83395565</v>
       </c>
       <c r="E254" s="1">
-        <v>103.399775</v>
+        <v>105.74276</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>385681.16</v>
+        <v>211485.52</v>
       </c>
       <c r="I254" s="1">
-        <v>-2588.75</v>
+        <v>-6560.07</v>
       </c>
       <c r="J254" s="1">
-        <v>-0.6712150523505</v>
+        <v>-3.1019003097706</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
       <c r="L254" t="s">
-        <v>657</v>
+        <v>663</v>
       </c>
       <c r="M254" s="1">
-        <v>371710.8</v>
+        <v>203667.92</v>
       </c>
       <c r="N254" s="1">
-        <v>383092.41</v>
+        <v>204925.45</v>
       </c>
       <c r="O254" s="1">
-        <v>0.64</v>
+        <v>0.34</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>658</v>
+        <v>664</v>
       </c>
       <c r="B255" t="s">
-        <v>659</v>
+        <v>665</v>
       </c>
       <c r="C255" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>96.10988487</v>
+        <v>98.65385981</v>
       </c>
       <c r="E255" s="1">
-        <v>99.085615</v>
+        <v>100.260973</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>198171.23</v>
+        <v>300782.92</v>
       </c>
       <c r="I255" s="1">
-        <v>-5910.36</v>
+        <v>2949.89</v>
       </c>
       <c r="J255" s="1">
-        <v>-2.9824510853568</v>
+        <v>0.9807372040939</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
-      <c r="L255">
-        <v>41.1</v>
+      <c r="L255" t="s">
+        <v>666</v>
       </c>
       <c r="M255" s="1">
-        <v>192219.77</v>
+        <v>295961.58</v>
       </c>
       <c r="N255" s="1">
-        <v>192260.87</v>
+        <v>303732.81</v>
       </c>
       <c r="O255" s="1">
-        <v>0.32</v>
+        <v>0.51</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>660</v>
+        <v>667</v>
       </c>
       <c r="B256" t="s">
-        <v>661</v>
+        <v>668</v>
       </c>
       <c r="C256" s="1">
         <v>200000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>98.25028742</v>
+        <v>100.03008235</v>
       </c>
       <c r="E256" s="1">
-        <v>98.64377</v>
+        <v>100.0</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>197287.54</v>
+        <v>200000.0</v>
       </c>
       <c r="I256" s="1">
-        <v>891.51</v>
+        <v>618.81</v>
       </c>
       <c r="J256" s="1">
-        <v>0.45188358068634</v>
+        <v>0.309405</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
-      <c r="L256" t="s">
-        <v>662</v>
+      <c r="L256">
+        <v>558.64</v>
       </c>
       <c r="M256" s="1">
-        <v>196500.57</v>
+        <v>200060.17</v>
       </c>
       <c r="N256" s="1">
-        <v>198179.05</v>
+        <v>200618.81</v>
       </c>
       <c r="O256" s="1">
         <v>0.33</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>663</v>
+        <v>669</v>
       </c>
       <c r="B257" t="s">
-        <v>664</v>
+        <v>670</v>
       </c>
       <c r="C257" s="1">
-        <v>100000.0</v>
+        <v>373000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.89509776</v>
+        <v>99.43387335</v>
       </c>
       <c r="E257" s="1">
-        <v>100.0</v>
+        <v>103.399775</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>100000.0</v>
+        <v>385681.16</v>
       </c>
       <c r="I257" s="1">
-        <v>1026.52</v>
+        <v>-2644.76</v>
       </c>
       <c r="J257" s="1">
-        <v>1.02652</v>
+        <v>-0.68573741066325</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
-      <c r="L257">
-        <v>131.42</v>
+      <c r="L257" t="s">
+        <v>671</v>
       </c>
       <c r="M257" s="1">
-        <v>100895.1</v>
+        <v>370888.35</v>
       </c>
       <c r="N257" s="1">
-        <v>101026.52</v>
+        <v>383036.4</v>
       </c>
       <c r="O257" s="1">
-        <v>0.17</v>
+        <v>0.64</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>665</v>
+        <v>672</v>
       </c>
       <c r="B258" t="s">
-        <v>666</v>
+        <v>673</v>
       </c>
       <c r="C258" s="1">
         <v>200000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.27551212</v>
+        <v>95.80080837</v>
       </c>
       <c r="E258" s="1">
-        <v>103.524275</v>
+        <v>99.085615</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>207048.55</v>
+        <v>198171.23</v>
       </c>
       <c r="I258" s="1">
-        <v>-424.92</v>
+        <v>-6254.54</v>
       </c>
       <c r="J258" s="1">
-        <v>-0.20522722810664</v>
+        <v>-3.1561291717269</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
-      <c r="L258" t="s">
-        <v>667</v>
+      <c r="L258">
+        <v>315.07</v>
       </c>
       <c r="M258" s="1">
-        <v>200551.03</v>
+        <v>191601.62</v>
       </c>
       <c r="N258" s="1">
-        <v>206623.63</v>
+        <v>191916.69</v>
       </c>
       <c r="O258" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>668</v>
+        <v>674</v>
       </c>
       <c r="B259" t="s">
-        <v>669</v>
+        <v>675</v>
       </c>
       <c r="C259" s="1">
-        <v>159000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>99.89220397</v>
+        <v>97.89514379</v>
       </c>
       <c r="E259" s="1">
-        <v>99.695</v>
+        <v>98.64377</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>158515.05</v>
+        <v>197287.54</v>
       </c>
       <c r="I259" s="1">
-        <v>901.64</v>
+        <v>507.14</v>
       </c>
       <c r="J259" s="1">
-        <v>0.56880403469576</v>
+        <v>0.25705627430906</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
-      <c r="L259">
-        <v>588.08</v>
+      <c r="L259" t="s">
+        <v>676</v>
       </c>
       <c r="M259" s="1">
-        <v>158828.61</v>
+        <v>195790.29</v>
       </c>
       <c r="N259" s="1">
-        <v>159416.69</v>
+        <v>197794.68</v>
       </c>
       <c r="O259" s="1">
-        <v>0.27</v>
+        <v>0.33</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>670</v>
+        <v>677</v>
       </c>
       <c r="B260" t="s">
-        <v>671</v>
+        <v>678</v>
       </c>
       <c r="C260" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>83.13699574</v>
+        <v>100.59295868</v>
       </c>
       <c r="E260" s="1">
-        <v>82.064325</v>
+        <v>100.0</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>164128.65</v>
+        <v>100000.0</v>
       </c>
       <c r="I260" s="1">
-        <v>3106.99</v>
+        <v>926.58</v>
       </c>
       <c r="J260" s="1">
-        <v>1.8930211148389</v>
+        <v>0.92658</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260">
-        <v>961.64</v>
+        <v>333.62</v>
       </c>
       <c r="M260" s="1">
-        <v>166274.0</v>
+        <v>100592.96</v>
       </c>
       <c r="N260" s="1">
-        <v>167235.64</v>
+        <v>100926.58</v>
       </c>
       <c r="O260" s="1">
-        <v>0.28</v>
+        <v>0.17</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>672</v>
+        <v>679</v>
       </c>
       <c r="B261" t="s">
-        <v>673</v>
+        <v>680</v>
       </c>
       <c r="C261" s="1">
-        <v>200000.0</v>
+        <v>159000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>88.82381607</v>
+        <v>99.45363249</v>
       </c>
       <c r="E261" s="1">
-        <v>99.462</v>
+        <v>99.695</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>198924.0</v>
+        <v>158515.05</v>
       </c>
       <c r="I261" s="1">
-        <v>-19490.07</v>
+        <v>531.02</v>
       </c>
       <c r="J261" s="1">
-        <v>-9.7977468782047</v>
+        <v>0.33499658234344</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
-      <c r="L261" t="s">
-        <v>674</v>
+      <c r="L261">
+        <v>914.79</v>
       </c>
       <c r="M261" s="1">
-        <v>177647.63</v>
+        <v>158131.28</v>
       </c>
       <c r="N261" s="1">
-        <v>179433.93</v>
+        <v>159046.07</v>
       </c>
       <c r="O261" s="1">
-        <v>0.3</v>
+        <v>0.26</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>675</v>
+        <v>681</v>
       </c>
       <c r="B262" t="s">
-        <v>676</v>
+        <v>682</v>
       </c>
       <c r="C262" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>89.94472997</v>
+        <v>82.80625638</v>
       </c>
       <c r="E262" s="1">
-        <v>88.81745</v>
+        <v>82.064325</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>88817.45</v>
+        <v>164128.65</v>
       </c>
       <c r="I262" s="1">
-        <v>1731.39</v>
+        <v>2527.7</v>
       </c>
       <c r="J262" s="1">
-        <v>1.9493804426945</v>
+        <v>1.5400723761513</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
-      <c r="L262">
-        <v>604.11</v>
+      <c r="L262" t="s">
+        <v>683</v>
       </c>
       <c r="M262" s="1">
-        <v>89944.73</v>
+        <v>165612.51</v>
       </c>
       <c r="N262" s="1">
-        <v>90548.84</v>
+        <v>166656.35</v>
       </c>
       <c r="O262" s="1">
-        <v>0.15</v>
+        <v>0.28</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>677</v>
+        <v>684</v>
       </c>
       <c r="B263" t="s">
-        <v>678</v>
+        <v>685</v>
       </c>
       <c r="C263" s="1">
         <v>200000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>98.92873521</v>
+        <v>88.48683976</v>
       </c>
       <c r="E263" s="1">
-        <v>100.0</v>
+        <v>99.462</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>200000.0</v>
+        <v>198924.0</v>
       </c>
       <c r="I263" s="1">
-        <v>1727.45</v>
+        <v>-20054.43</v>
       </c>
       <c r="J263" s="1">
-        <v>0.863725</v>
+        <v>-10.081453218315</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263" t="s">
-        <v>679</v>
+        <v>686</v>
       </c>
       <c r="M263" s="1">
-        <v>197857.47</v>
+        <v>176973.68</v>
       </c>
       <c r="N263" s="1">
-        <v>201727.45</v>
+        <v>178869.57</v>
       </c>
       <c r="O263" s="1">
-        <v>0.34</v>
+        <v>0.3</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>680</v>
+        <v>687</v>
       </c>
       <c r="B264" t="s">
-        <v>681</v>
+        <v>688</v>
       </c>
       <c r="C264" s="1">
-        <v>7.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>627.0</v>
+        <v>89.74948298</v>
       </c>
       <c r="E264" s="1">
-        <v>591.08</v>
+        <v>88.81745</v>
       </c>
       <c r="F264" t="s">
-        <v>682</v>
+        <v>8</v>
       </c>
       <c r="G264">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>0.0</v>
+        <v>88817.45</v>
       </c>
       <c r="I264" s="1">
-        <v>106977.54</v>
+        <v>1577.24</v>
       </c>
       <c r="J264" s="1">
-        <v>0</v>
+        <v>1.7758222061093</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
       <c r="L264">
-        <v>0.0</v>
+        <v>645.21</v>
       </c>
       <c r="M264" s="1">
-        <v>106977.54</v>
+        <v>89749.48</v>
       </c>
       <c r="N264" s="1">
-        <v>106977.54</v>
+        <v>90394.69</v>
       </c>
       <c r="O264" s="1">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>683</v>
+        <v>689</v>
       </c>
       <c r="B265" t="s">
-        <v>684</v>
+        <v>690</v>
       </c>
       <c r="C265" s="1">
-        <v>39.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>125.68</v>
+        <v>98.77923393</v>
       </c>
       <c r="E265" s="1">
-        <v>128.94</v>
+        <v>100.0</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>0.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I265" s="1">
-        <v>-127140.0</v>
+        <v>1773.99</v>
       </c>
       <c r="J265" s="1">
-        <v>0</v>
+        <v>0.886995</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
-      <c r="L265">
-        <v>0.0</v>
+      <c r="L265" t="s">
+        <v>691</v>
       </c>
       <c r="M265" s="1">
-        <v>-127140.0</v>
+        <v>197558.47</v>
       </c>
       <c r="N265" s="1">
-        <v>-127140.0</v>
+        <v>201773.99</v>
       </c>
       <c r="O265" s="1">
-        <v>-0.21</v>
+        <v>0.34</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>685</v>
+        <v>692</v>
       </c>
       <c r="B266" t="s">
-        <v>686</v>
+        <v>693</v>
       </c>
       <c r="C266" s="1">
-        <v>-55.0</v>
+        <v>13.0</v>
       </c>
       <c r="D266" s="1">
-        <v>5891.0</v>
+        <v>656.34</v>
       </c>
       <c r="E266" s="1">
-        <v>5567.5886978</v>
+        <v>619.59384615</v>
       </c>
       <c r="F266" t="s">
-        <v>8</v>
+        <v>694</v>
       </c>
       <c r="G266">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H266" s="1">
         <v>0.0</v>
       </c>
       <c r="I266" s="1">
-        <v>-177876.22</v>
+        <v>202758.91</v>
       </c>
       <c r="J266" s="1">
         <v>0</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
       <c r="L266">
         <v>0.0</v>
       </c>
       <c r="M266" s="1">
-        <v>-177876.22</v>
+        <v>202758.91</v>
       </c>
       <c r="N266" s="1">
-        <v>-177876.22</v>
+        <v>202758.91</v>
       </c>
       <c r="O266" s="1">
-        <v>-0.3</v>
+        <v>0.34</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>687</v>
+        <v>695</v>
       </c>
       <c r="B267" t="s">
-        <v>688</v>
+        <v>696</v>
       </c>
       <c r="C267" s="1">
-        <v>12.0</v>
+        <v>26.0</v>
       </c>
       <c r="D267" s="1">
-        <v>258.15</v>
+        <v>117.61</v>
       </c>
       <c r="E267" s="1">
-        <v>258.6</v>
+        <v>118.15461538</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
         <v>0.0</v>
       </c>
       <c r="I267" s="1">
-        <v>-540.0</v>
+        <v>-14160.0</v>
       </c>
       <c r="J267" s="1">
         <v>0</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267">
         <v>0.0</v>
       </c>
       <c r="M267" s="1">
-        <v>-540.0</v>
+        <v>-14160.0</v>
       </c>
       <c r="N267" s="1">
-        <v>-540.0</v>
+        <v>-14160.0</v>
       </c>
       <c r="O267" s="1">
-        <v>0.0</v>
+        <v>-0.02</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>689</v>
+        <v>697</v>
       </c>
       <c r="B268" t="s">
-        <v>690</v>
+        <v>698</v>
       </c>
       <c r="C268" s="1">
-        <v>54.0</v>
+        <v>29.0</v>
       </c>
       <c r="D268" s="1">
-        <v>82.75</v>
+        <v>125.28</v>
       </c>
       <c r="E268" s="1">
-        <v>81.83333333</v>
+        <v>128.94</v>
       </c>
       <c r="F268" t="s">
-        <v>682</v>
+        <v>8</v>
       </c>
       <c r="G268">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H268" s="1">
         <v>0.0</v>
       </c>
       <c r="I268" s="1">
-        <v>10530.12</v>
+        <v>-106140.0</v>
       </c>
       <c r="J268" s="1">
         <v>0</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268">
         <v>0.0</v>
       </c>
       <c r="M268" s="1">
-        <v>10530.12</v>
+        <v>-106140.0</v>
       </c>
       <c r="N268" s="1">
-        <v>10530.12</v>
+        <v>-106140.0</v>
       </c>
       <c r="O268" s="1">
-        <v>0.02</v>
+        <v>-0.18</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>691</v>
+        <v>699</v>
       </c>
       <c r="B269" t="s">
-        <v>692</v>
+        <v>700</v>
       </c>
       <c r="C269" s="1">
-        <v>180.0</v>
+        <v>-10.0</v>
       </c>
       <c r="D269" s="1">
-        <v>0.095</v>
+        <v>5887.0</v>
       </c>
       <c r="E269" s="1">
-        <v>0.05</v>
+        <v>6008.0</v>
       </c>
       <c r="F269" t="s">
-        <v>682</v>
+        <v>8</v>
       </c>
       <c r="G269">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>19284.33</v>
+        <v>0.0</v>
       </c>
       <c r="I269" s="1">
-        <v>17092.46</v>
+        <v>12100.0</v>
       </c>
       <c r="J269" s="1">
-        <v>88.633932317068</v>
+        <v>0</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269">
         <v>0.0</v>
       </c>
       <c r="M269" s="1">
-        <v>36376.79</v>
+        <v>12100.0</v>
       </c>
       <c r="N269" s="1">
-        <v>36376.79</v>
+        <v>12100.0</v>
       </c>
       <c r="O269" s="1">
-        <v>0.06</v>
+        <v>0.02</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>693</v>
+        <v>701</v>
       </c>
       <c r="B270" t="s">
-        <v>694</v>
+        <v>702</v>
       </c>
       <c r="C270" s="1">
-        <v>-360.0</v>
+        <v>57.0</v>
       </c>
       <c r="D270" s="1">
-        <v>0.235</v>
+        <v>258.7</v>
       </c>
       <c r="E270" s="1">
-        <v>0.08914583</v>
+        <v>261.24473684</v>
       </c>
       <c r="F270" t="s">
-        <v>682</v>
+        <v>8</v>
       </c>
       <c r="G270">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>-68745.97</v>
+        <v>0.0</v>
       </c>
       <c r="I270" s="1">
-        <v>-111223.4</v>
+        <v>-14505.0</v>
       </c>
       <c r="J270" s="1">
-        <v>161.78897468463</v>
+        <v>0</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
       <c r="L270">
         <v>0.0</v>
       </c>
       <c r="M270" s="1">
-        <v>-179969.37</v>
+        <v>-14505.0</v>
       </c>
       <c r="N270" s="1">
-        <v>-179969.37</v>
+        <v>-14505.0</v>
       </c>
       <c r="O270" s="1">
-        <v>-0.3</v>
+        <v>-0.02</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>695</v>
+        <v>703</v>
       </c>
       <c r="B271" t="s">
-        <v>696</v>
+        <v>704</v>
       </c>
       <c r="C271" s="1">
-        <v>180.0</v>
+        <v>54.0</v>
       </c>
       <c r="D271" s="1">
-        <v>0.4375</v>
+        <v>83.9</v>
       </c>
       <c r="E271" s="1">
-        <v>0.19905624</v>
+        <v>81.83333333</v>
       </c>
       <c r="F271" t="s">
-        <v>682</v>
+        <v>694</v>
       </c>
       <c r="G271">
         <v>1.18</v>
       </c>
       <c r="H271" s="1">
-        <v>76724.74</v>
+        <v>0.0</v>
       </c>
       <c r="I271" s="1">
-        <v>90799.94</v>
+        <v>23684.21</v>
       </c>
       <c r="J271" s="1">
-        <v>118.34506053719</v>
+        <v>0</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
       <c r="L271">
         <v>0.0</v>
       </c>
       <c r="M271" s="1">
-        <v>167524.68</v>
+        <v>23684.21</v>
       </c>
       <c r="N271" s="1">
-        <v>167524.68</v>
+        <v>23684.21</v>
       </c>
       <c r="O271" s="1">
-        <v>0.28</v>
+        <v>0.04</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>697</v>
+        <v>705</v>
       </c>
       <c r="B272" t="s">
-        <v>698</v>
+        <v>706</v>
       </c>
       <c r="C272" s="1">
-        <v>322.0</v>
+        <v>-19.0</v>
       </c>
       <c r="D272" s="1">
-        <v>0.0775</v>
+        <v>110.40625</v>
       </c>
       <c r="E272" s="1">
-        <v>0.1083618</v>
+        <v>110.84046053</v>
       </c>
       <c r="F272" t="s">
-        <v>8</v>
+        <v>694</v>
       </c>
       <c r="G272">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H272" s="1">
         <v>0.0</v>
       </c>
       <c r="I272" s="1">
-        <v>-24843.75</v>
+        <v>7003.4</v>
       </c>
       <c r="J272" s="1">
         <v>0</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
       <c r="L272">
         <v>0.0</v>
       </c>
       <c r="M272" s="1">
-        <v>-24843.75</v>
+        <v>7003.4</v>
       </c>
       <c r="N272" s="1">
-        <v>-24843.75</v>
+        <v>7003.4</v>
       </c>
       <c r="O272" s="1">
-        <v>-0.04</v>
+        <v>0.01</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>699</v>
+        <v>707</v>
       </c>
       <c r="B273" t="s">
-        <v>700</v>
+        <v>708</v>
       </c>
       <c r="C273" s="1">
-        <v>-322.0</v>
+        <v>180.0</v>
       </c>
       <c r="D273" s="1">
-        <v>0.0525</v>
+        <v>0.075</v>
       </c>
       <c r="E273" s="1">
-        <v>0.0738354</v>
+        <v>0.05</v>
       </c>
       <c r="F273" t="s">
-        <v>8</v>
+        <v>694</v>
       </c>
       <c r="G273">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H273" s="1">
-        <v>0.0</v>
+        <v>19284.33</v>
       </c>
       <c r="I273" s="1">
-        <v>17175.0</v>
+        <v>9365.92</v>
       </c>
       <c r="J273" s="1">
-        <v>0</v>
+        <v>48.567515697979</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
       <c r="L273">
         <v>0.0</v>
       </c>
       <c r="M273" s="1">
-        <v>17175.0</v>
+        <v>28650.25</v>
       </c>
       <c r="N273" s="1">
-        <v>17175.0</v>
+        <v>28650.25</v>
       </c>
       <c r="O273" s="1">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>701</v>
+        <v>709</v>
       </c>
       <c r="B274" t="s">
-        <v>702</v>
+        <v>710</v>
       </c>
       <c r="C274" s="1">
-        <v>160.0</v>
+        <v>-360.0</v>
       </c>
       <c r="D274" s="1">
-        <v>90.7</v>
+        <v>0.245</v>
       </c>
       <c r="E274" s="1">
-        <v>75.3</v>
+        <v>0.08914583</v>
       </c>
       <c r="F274" t="s">
-        <v>8</v>
+        <v>694</v>
       </c>
       <c r="G274">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H274" s="1">
-        <v>120480.0</v>
+        <v>-68745.97</v>
       </c>
       <c r="I274" s="1">
-        <v>24640.0</v>
+        <v>-118435.69</v>
       </c>
       <c r="J274" s="1">
-        <v>20.451527224436</v>
+        <v>172.28019329715</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
       <c r="L274">
         <v>0.0</v>
       </c>
       <c r="M274" s="1">
-        <v>145120.0</v>
+        <v>-187181.66</v>
       </c>
       <c r="N274" s="1">
-        <v>145120.0</v>
+        <v>-187181.66</v>
       </c>
       <c r="O274" s="1">
-        <v>0.24</v>
+        <v>-0.31</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>703</v>
+        <v>711</v>
       </c>
       <c r="B275" t="s">
-        <v>704</v>
+        <v>712</v>
       </c>
       <c r="C275" s="1">
-        <v>410.0</v>
+        <v>180.0</v>
       </c>
       <c r="D275" s="1">
-        <v>84.8</v>
+        <v>0.4725</v>
       </c>
       <c r="E275" s="1">
-        <v>53.2</v>
+        <v>0.19905624</v>
       </c>
       <c r="F275" t="s">
-        <v>8</v>
+        <v>694</v>
       </c>
       <c r="G275">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H275" s="1">
-        <v>218120.0</v>
+        <v>76724.74</v>
       </c>
       <c r="I275" s="1">
-        <v>129560.0</v>
+        <v>103771.86</v>
       </c>
       <c r="J275" s="1">
-        <v>59.398496240602</v>
+        <v>135.25214943707</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
       <c r="L275">
         <v>0.0</v>
       </c>
       <c r="M275" s="1">
-        <v>347680.0</v>
+        <v>180496.6</v>
       </c>
       <c r="N275" s="1">
-        <v>347680.0</v>
+        <v>180496.6</v>
       </c>
       <c r="O275" s="1">
-        <v>0.58</v>
+        <v>0.3</v>
       </c>
       <c r="P275">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="276" spans="1:16">
+      <c r="A276" t="s">
+        <v>713</v>
+      </c>
+      <c r="B276" t="s">
+        <v>714</v>
+      </c>
+      <c r="C276" s="1">
+        <v>322.0</v>
+      </c>
+      <c r="D276" s="1">
+        <v>0.0575</v>
+      </c>
+      <c r="E276" s="1">
+        <v>0.1083618</v>
+      </c>
+      <c r="F276" t="s">
+        <v>8</v>
+      </c>
+      <c r="G276">
+        <v>1.0</v>
+      </c>
+      <c r="H276" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I276" s="1">
+        <v>-40943.75</v>
+      </c>
+      <c r="J276" s="1">
+        <v>0</v>
+      </c>
+      <c r="K276">
+        <v>0.0</v>
+      </c>
+      <c r="L276">
+        <v>0.0</v>
+      </c>
+      <c r="M276" s="1">
+        <v>-40943.75</v>
+      </c>
+      <c r="N276" s="1">
+        <v>-40943.75</v>
+      </c>
+      <c r="O276" s="1">
+        <v>-0.07</v>
+      </c>
+      <c r="P276">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="277" spans="1:16">
+      <c r="A277" t="s">
+        <v>715</v>
+      </c>
+      <c r="B277" t="s">
+        <v>716</v>
+      </c>
+      <c r="C277" s="1">
+        <v>-322.0</v>
+      </c>
+      <c r="D277" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="E277" s="1">
+        <v>0.0738354</v>
+      </c>
+      <c r="F277" t="s">
+        <v>8</v>
+      </c>
+      <c r="G277">
+        <v>1.0</v>
+      </c>
+      <c r="H277" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I277" s="1">
+        <v>27237.5</v>
+      </c>
+      <c r="J277" s="1">
+        <v>0</v>
+      </c>
+      <c r="K277">
+        <v>0.0</v>
+      </c>
+      <c r="L277">
+        <v>0.0</v>
+      </c>
+      <c r="M277" s="1">
+        <v>27237.5</v>
+      </c>
+      <c r="N277" s="1">
+        <v>27237.5</v>
+      </c>
+      <c r="O277" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P277">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="278" spans="1:16">
+      <c r="A278" t="s">
+        <v>717</v>
+      </c>
+      <c r="B278" t="s">
+        <v>718</v>
+      </c>
+      <c r="C278" s="1">
+        <v>160.0</v>
+      </c>
+      <c r="D278" s="1">
+        <v>75.4</v>
+      </c>
+      <c r="E278" s="1">
+        <v>75.3</v>
+      </c>
+      <c r="F278" t="s">
+        <v>8</v>
+      </c>
+      <c r="G278">
+        <v>1.0</v>
+      </c>
+      <c r="H278" s="1">
+        <v>120480.0</v>
+      </c>
+      <c r="I278" s="1">
+        <v>160.0</v>
+      </c>
+      <c r="J278" s="1">
+        <v>0.132802124834</v>
+      </c>
+      <c r="K278">
+        <v>0.0</v>
+      </c>
+      <c r="L278">
+        <v>0.0</v>
+      </c>
+      <c r="M278" s="1">
+        <v>120640.0</v>
+      </c>
+      <c r="N278" s="1">
+        <v>120640.0</v>
+      </c>
+      <c r="O278" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="P278">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>