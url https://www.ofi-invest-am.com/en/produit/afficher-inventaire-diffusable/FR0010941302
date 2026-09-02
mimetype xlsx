--- v3 (2026-08-11)
+++ v4 (2026-09-02)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="719">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="709">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0007493010</t>
   </si>
   <si>
@@ -262,56 +262,50 @@
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
-    <t>NL0010801007</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDITEX</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOG</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROUP</t>
   </si>
   <si>
     <t>IE0004906560</t>
@@ -526,1695 +520,1671 @@
   <si>
     <t>FR001400SDL2</t>
   </si>
   <si>
     <t>AM LAB ISR ACT EMERG</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNP Prbs Esy E HY SR</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
-    <t>6 096.75</t>
+    <t>7 398.97</t>
+  </si>
+  <si>
+    <t>XS3399007288</t>
+  </si>
+  <si>
+    <t>ABER IN 3.625 03-32</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHM BV 5.625 11-44</t>
   </si>
   <si>
-    <t>2 958.90</t>
+    <t>3 297.95</t>
+  </si>
+  <si>
+    <t>XS3388179676</t>
+  </si>
+  <si>
+    <t>ADID AG 3.5 05-31</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEA NV 4.625 05-56</t>
   </si>
   <si>
+    <t>1 254.45</t>
+  </si>
+  <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>5 309.38</t>
+    <t>6 030.41</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQ 3.0 05-33</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKEL RE 1.125 01-29</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NO 4.0 03-31</t>
   </si>
   <si>
-    <t>1 331.73</t>
+    <t>1 929.64</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLI 3.25 04-31</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLI 4.5 PERP</t>
   </si>
   <si>
-    <t>7 890.41</t>
+    <t>8 432.88</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLI SE 5.824 07-53</t>
   </si>
   <si>
-    <t>4 659.20</t>
-[...5 lines deleted...]
-    <t>ALPH 3.0 05-33</t>
+    <t>5 010.24</t>
+  </si>
+  <si>
+    <t>XS3372845746</t>
+  </si>
+  <si>
+    <t>ALPH 3.45 05-32</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPH BA 3.75 05-32</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPH BA 5.0 05-30</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA 4.25 PERP</t>
   </si>
   <si>
-    <t>8 169.44</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3196024296</t>
   </si>
   <si>
     <t>AROU 3.25 01-31</t>
   </si>
   <si>
-    <t>4 665.75</t>
+    <t>5 449.32</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NED 6.625 PERP</t>
   </si>
   <si>
-    <t>4 986.95</t>
+    <t>5 787.77</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTR FI 3.278 08-33</t>
   </si>
   <si>
-    <t>6 081.90</t>
-[...17 lines deleted...]
-    <t>8 627.05</t>
+    <t>6 558.07</t>
+  </si>
+  <si>
+    <t>XS3393830651</t>
+  </si>
+  <si>
+    <t>AXA 4.375 05-56</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALD FI 2.0 01-31</t>
   </si>
   <si>
-    <t>1 260.27</t>
+    <t>1 501.37</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANC BP 3.375 01-30</t>
   </si>
   <si>
-    <t>2 050.52</t>
+    <t>2 453.30</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANC DE 3.5 06-31</t>
   </si>
   <si>
-    <t>6 405.48</t>
+    <t>6 827.40</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANC SA 4.25 04-38</t>
   </si>
   <si>
+    <t>1 502.05</t>
+  </si>
+  <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF 3.25 01-32</t>
   </si>
   <si>
-    <t>3 985.84</t>
+    <t>4 693.00</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQ FE 3.5 07-33</t>
   </si>
   <si>
-    <t>3 221.92</t>
+    <t>3 854.79</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARC 4.973 05-36</t>
   </si>
   <si>
-    <t>9 455.51</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELF SA 3.375 02-31</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELF SA 3.375 05-30</t>
   </si>
   <si>
-    <t>6 472.60</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BK IREL 3.875 04-34</t>
   </si>
   <si>
-    <t>1 301.47</t>
+    <t>1 999.82</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRE 3.363 11-33</t>
   </si>
   <si>
-    <t>4 119.63</t>
+    <t>4 612.19</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PAR 3.78 01-36</t>
   </si>
   <si>
-    <t>2 360.96</t>
+    <t>2 816.58</t>
   </si>
   <si>
     <t>FR001400KY44</t>
   </si>
   <si>
     <t>BNP PAR 4.125 09-32</t>
   </si>
   <si>
-    <t>2 588.01</t>
+    <t>2 836.64</t>
+  </si>
+  <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PAR 4.414 05-41</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOK 4.75 11-34</t>
   </si>
   <si>
-    <t>6 988.36</t>
+    <t>7 847.26</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE 4.0 01-34</t>
   </si>
   <si>
-    <t>4 953.42</t>
-[...14 lines deleted...]
-    <t>3 725.14</t>
+    <t>5 917.81</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>BQ POST 4.0 06-34</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BRIT TE 3.375 11-32</t>
   </si>
   <si>
-    <t>3 911.58</t>
+    <t>4 397.76</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BURE VE 3.375 10-33</t>
   </si>
   <si>
-    <t>6 213.70</t>
+    <t>6 823.97</t>
   </si>
   <si>
     <t>FR001400N2M9</t>
   </si>
   <si>
     <t>CA 3.75 01-34</t>
   </si>
   <si>
-    <t>1 140.41</t>
+    <t>1 366.44</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIX 3.875 05-38</t>
   </si>
   <si>
-    <t>3 821.92</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPG 3.5 09-34</t>
   </si>
   <si>
-    <t>4 410.96</t>
+    <t>4 832.88</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CAST HE 0.875 09-29</t>
   </si>
   <si>
-    <t>1 141.10</t>
+    <t>1 246.58</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GI 4.75 03-34</t>
   </si>
   <si>
-    <t>1 223.29</t>
+    <t>1 795.89</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>CIE GEN 3.125 05-31</t>
   </si>
   <si>
-    <t>9 297.95</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013521630</t>
   </si>
   <si>
     <t>CNP ASS 2.5 06-51</t>
   </si>
   <si>
-    <t>8 684.93</t>
-[...8 lines deleted...]
-    <t>4 154.79</t>
+    <t>9 287.67</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA CO 4.0 10-33</t>
   </si>
   <si>
+    <t>1 500.93</t>
+  </si>
+  <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMM AK 4.0 07-32</t>
   </si>
   <si>
-    <t>3 298.63</t>
+    <t>3 539.73</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMP DE 3.375 04-30</t>
   </si>
   <si>
+    <t>1 581.16</t>
+  </si>
+  <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVI 4.625 06-32</t>
   </si>
   <si>
-    <t>8 667.12</t>
+    <t>9 224.66</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVI HO 4.125 05-33</t>
   </si>
   <si>
-    <t>12 035.96</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CRED MU 4.81 05-35</t>
   </si>
   <si>
-    <t>9 567.29</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN 4.0 04-37</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN 5.25 01-32</t>
   </si>
   <si>
-    <t>3 164.38</t>
+    <t>3 797.26</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIM TR 3.375 09-30</t>
   </si>
   <si>
-    <t>4 290.41</t>
+    <t>4 697.26</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANA 3.25 04-30</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE 3.785 04-34</t>
   </si>
   <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DANS ST 3.625 04-36</t>
   </si>
   <si>
     <t>DE000DL19VS4</t>
   </si>
   <si>
     <t>DEUT BK 1.75 11-30</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUT BK 3.375 02-31</t>
   </si>
   <si>
+    <t>1 026.37</t>
+  </si>
+  <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUT BK 5.0 09-30</t>
   </si>
   <si>
-    <t>6 849.32</t>
+    <t>7 452.05</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGI IN 0.625 07-31</t>
   </si>
   <si>
-    <t>1 034.25</t>
+    <t>1 109.59</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BAN 3.0 01-31</t>
   </si>
   <si>
-    <t>1 939.73</t>
+    <t>2 301.37</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BAN 3.125 05-31</t>
   </si>
   <si>
-    <t>3 065.07</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2847684938</t>
   </si>
   <si>
     <t>DSB 3.125 09-34</t>
   </si>
   <si>
-    <t>4 297.95</t>
+    <t>4 674.66</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK 3.706 10-35</t>
   </si>
   <si>
-    <t>4 264.44</t>
+    <t>4 711.19</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JA 3.727 09-37</t>
   </si>
   <si>
-    <t>9 300.14</t>
+    <t>10 108.85</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATO CA 3.625 05-35</t>
   </si>
   <si>
     <t>FR0014006UO0</t>
   </si>
   <si>
     <t>EDF 1.0 11-33</t>
   </si>
   <si>
+    <t>1 024.66</t>
+  </si>
+  <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP 4.375 12-55</t>
   </si>
   <si>
-    <t>2 589.04</t>
-[...17 lines deleted...]
-    <t>5 063.01</t>
+    <t>3 380.14</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SER 3.75 03-33</t>
   </si>
   <si>
     <t>BE6373697216</t>
   </si>
   <si>
     <t>ELIA GR 4.625 PERP</t>
   </si>
   <si>
+    <t>1 520.55</t>
+  </si>
+  <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELIS CO 2.875 05-30</t>
   </si>
   <si>
-    <t>11 611.85</t>
-[...19 lines deleted...]
-  <si>
     <t>XS1492580516</t>
   </si>
   <si>
     <t>ELM BV 4.5 PERP</t>
   </si>
   <si>
-    <t>22 130.14</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL 1.875 PERP</t>
   </si>
   <si>
-    <t>3 806.51</t>
+    <t>4 145.55</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE 4.371 PERP</t>
   </si>
   <si>
+    <t>1 760.46</t>
+  </si>
+  <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>EON SE 3.448 01-34</t>
   </si>
   <si>
-    <t>5 664.54</t>
+    <t>6 757.70</t>
   </si>
   <si>
     <t>XS1428782160</t>
   </si>
   <si>
     <t>ESB FIN 1.88 06-31</t>
   </si>
   <si>
-    <t>6 842.47</t>
+    <t>7 294.52</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSI 3.0 03-32</t>
   </si>
   <si>
+    <t>2 991.78</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO 4.625 04-31</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EURO S 3.875 05-32</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVON IN 4.25 09-55</t>
+  </si>
+  <si>
+    <t>6 241.10</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPE FI 3.51 12-33</t>
+  </si>
+  <si>
+    <t>2 844.83</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FAST AB 4.0 02-32</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MO 3.305 05-29</t>
+  </si>
+  <si>
+    <t>XS2764790833</t>
+  </si>
+  <si>
+    <t>FORT 3.7 08-29</t>
+  </si>
+  <si>
+    <t>2 970.14</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLD SA 4.188 04-36</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROU BR 3.75 01-36</t>
+  </si>
+  <si>
+    <t>1 376.71</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROU DE 1.85 04-42</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANN RU 1.75 10-40</t>
+  </si>
+  <si>
+    <t>1 145.89</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENK AG 3.625 04-31</t>
+  </si>
+  <si>
+    <t>1 877.05</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HIME SA 0.625 09-28</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWO WO 3.875 06-30</t>
+  </si>
+  <si>
+    <t>7 728.77</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBER FI 3.75 PERP</t>
+  </si>
+  <si>
+    <t>8 671.23</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICAD PR 4.375 05-35</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FIN 3.25 10-29</t>
+  </si>
+  <si>
+    <t>4 534.15</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS 4.0 11-32</t>
+  </si>
+  <si>
+    <t>4 273.97</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFO 3.75 04-32</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFR WI 1.625 10-28</t>
+  </si>
+  <si>
+    <t>2 012.33</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GRO 3.875 08-37</t>
+  </si>
+  <si>
+    <t>15 287.67</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVE AB 3.5 03-34</t>
+  </si>
+  <si>
+    <t>1 015.96</t>
+  </si>
+  <si>
+    <t>XS2752472436</t>
+  </si>
+  <si>
+    <t>IREN 3.875 07-32</t>
+  </si>
+  <si>
+    <t>6 730.82</t>
+  </si>
+  <si>
+    <t>XS2977890313</t>
+  </si>
+  <si>
+    <t>IREN 4.5 PERP</t>
+  </si>
+  <si>
+    <t>1 035.62</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHN NT 3.125 12-33</t>
+  </si>
+  <si>
+    <t>1 498.29</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPM CHA 3.136 02-32</t>
+  </si>
+  <si>
+    <t>4 061.85</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GRO 4.75 04-35</t>
+  </si>
+  <si>
+    <t>2 498.63</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEP 3.875 09-33</t>
+  </si>
+  <si>
+    <t>10 786.30</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>Koni DS 3.625 07-34</t>
+  </si>
+  <si>
+    <t>6 693.84</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KPN 0.875 12-32</t>
+  </si>
+  <si>
+    <t>FR0013455854</t>
+  </si>
+  <si>
+    <t>LA MOND 4.375 PERP</t>
+  </si>
+  <si>
+    <t>DE000A3E5VK1</t>
+  </si>
+  <si>
+    <t>LEG IMM 0.75 06-31</t>
+  </si>
+  <si>
+    <t>1 393.15</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOY BA 3.875 05-32</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOY BA 4.0 05-35</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NE 4.231 09-30</t>
+  </si>
+  <si>
+    <t>8 624.28</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MO 3.0 03-32</t>
+  </si>
+  <si>
+    <t>1 463.01</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGN IC 3.25 11-31</t>
+  </si>
+  <si>
+    <t>1 691.78</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPL PA 4.728 03-35</t>
+  </si>
+  <si>
+    <t>2 158.04</t>
+  </si>
+  <si>
+    <t>XS2023644540</t>
+  </si>
+  <si>
+    <t>MERC FI 0.875 07-31</t>
+  </si>
+  <si>
+    <t>2 402.05</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERC KG 3.75 11-55</t>
+  </si>
+  <si>
+    <t>5 136.99</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZU FI 3.21 05-32</t>
+  </si>
+  <si>
+    <t>XS3025943419</t>
+  </si>
+  <si>
+    <t>MOND FI 3.75 05-33</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORG ST 3.955 03-35</t>
+  </si>
+  <si>
+    <t>4 063.36</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATI BU 4.0 07-35</t>
+  </si>
+  <si>
+    <t>6 874.19</t>
+  </si>
+  <si>
+    <t>XS2434710872</t>
+  </si>
+  <si>
+    <t>NATL GR 1.054 01-31</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATL GR 3.631 09-31</t>
+  </si>
+  <si>
+    <t>5 451.47</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATW GR 3.575 09-32</t>
+  </si>
+  <si>
+    <t>5 191.10</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATW GR 3.723 02-35</t>
+  </si>
+  <si>
+    <t>2 019.60</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETW FI 3.5 09-33</t>
+  </si>
+  <si>
+    <t>XS2602037629</t>
+  </si>
+  <si>
+    <t>NN GROU 6.375 PERP</t>
+  </si>
+  <si>
+    <t>4 365.49</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORD BK 3.25 11-35</t>
+  </si>
+  <si>
+    <t>5 262.33</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FIN 3.678 07-33</t>
+  </si>
+  <si>
+    <t>5 630.77</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>NV LUCH 3.625 11-35</t>
+  </si>
+  <si>
+    <t>1 509.59</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNI FI 3.7 03-32</t>
+  </si>
+  <si>
+    <t>1 824.66</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORP 3.25 01-32</t>
+  </si>
+  <si>
+    <t>5 097.60</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE 5.375 PERP</t>
+  </si>
+  <si>
+    <t>1 384.25</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROU 3.75 04-33</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROU 4.0 04-32</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>PKO BAN 3.75 05-30</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROL EU 4.0 05-34</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROL IN 1.625 06-32</t>
+  </si>
+  <si>
+    <t>1 958.90</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROX 0.75 11-36</t>
+  </si>
+  <si>
+    <t>1 226.71</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBL GR 3.375 06-32</t>
+  </si>
+  <si>
+    <t>6 602.05</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIF SC 3.852 09-32</t>
+  </si>
+  <si>
+    <t>5 783.28</t>
+  </si>
+  <si>
+    <t>FR0014015EO5</t>
+  </si>
+  <si>
+    <t>RCI BAN 3.75 02-32</t>
+  </si>
+  <si>
+    <t>1 428.08</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELE 3.0 01-34</t>
+  </si>
+  <si>
     <t>2 268.49</t>
   </si>
   <si>
-    <t>FR0014017VR8</t>
-[...523 lines deleted...]
-  <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA 4.375 PERP</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FI 3.375 03-33</t>
   </si>
   <si>
+    <t>1 405.48</t>
+  </si>
+  <si>
     <t>XS2979759359</t>
   </si>
   <si>
     <t>ROYA BA 3.25 01-31</t>
   </si>
   <si>
-    <t>3 953.42</t>
+    <t>4 736.99</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE EDF 3.75 07-35</t>
   </si>
   <si>
-    <t>12 863.01</t>
+    <t>13 767.12</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 06-31</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOT HY 3.375 09-32</t>
   </si>
   <si>
-    <t>6 962.67</t>
+    <t>7 572.95</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FI 3.75 01-32</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FI 3.875 04-31</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SG 3.75 09-33</t>
   </si>
   <si>
-    <t>2 568.49</t>
+    <t>2 794.52</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SG 3.875 11-35</t>
   </si>
   <si>
-    <t>5 541.78</t>
+    <t>6 242.47</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CA 3.75 05-30</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMUR KA 3.489 11-31</t>
   </si>
   <si>
-    <t>1 657.51</t>
+    <t>1 872.02</t>
   </si>
   <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>SOCI DE 3.125 01-34</t>
   </si>
   <si>
-    <t>1 087.33</t>
+    <t>1 275.68</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFT 3.936 06-32</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
-    <t>1 519.67</t>
+    <t>2 116.68</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE 4.0 PERP</t>
   </si>
   <si>
     <t>XS2631822868</t>
   </si>
   <si>
     <t>STAT AS 3.5 06-33</t>
   </si>
   <si>
-    <t>6 482.19</t>
+    <t>6 904.11</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STEL NV 6.25 PERP</t>
   </si>
   <si>
-    <t>2 522.60</t>
+    <t>3 479.45</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWIS RE 4.399 04-37</t>
   </si>
   <si>
+    <t>1 052.09</t>
+  </si>
+  <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDN AI 3.965 04-34</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE AB 0.75 03-31</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE AB 3.75 11-29</t>
   </si>
   <si>
-    <t>1 767.12</t>
+    <t>1 993.15</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELI CO 3.625 02-32</t>
   </si>
   <si>
-    <t>1 589.04</t>
+    <t>2 026.03</t>
   </si>
   <si>
     <t>XS1966038249</t>
   </si>
   <si>
     <t>TELS CO 1.375 03-29</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELS GR 3.375 03-35</t>
   </si>
   <si>
-    <t>2 663.01</t>
+    <t>3 476.71</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENN HO 4.25 04-32</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>7 273.97</t>
+    <t>7 816.44</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
     <t>TERN RE 3.875 PERP</t>
   </si>
   <si>
-    <t>1 087.15</t>
+    <t>1 295.21</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERN RE 4.75 PERP</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THAL SE 4.25 10-31</t>
   </si>
   <si>
-    <t>4 820.55</t>
+    <t>5 332.88</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>THE MAG 3.75 11-34</t>
   </si>
   <si>
-    <t>4 332.33</t>
+    <t>4 899.66</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>THE SAG 3.821 02-33</t>
   </si>
   <si>
-    <t>1 708.88</t>
+    <t>2 197.13</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>TMOB U 3.625 02-35</t>
   </si>
   <si>
-    <t>3 289.02</t>
+    <t>4 160.80</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORO DO 4.03 01-36</t>
   </si>
   <si>
-    <t>2 939.14</t>
+    <t>3 526.97</t>
   </si>
   <si>
     <t>XS2778764006</t>
   </si>
   <si>
     <t>TRAN FI 3.713 03-32</t>
   </si>
   <si>
-    <t>1 261.40</t>
+    <t>1 709.00</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRAN FI 4.143 04-35</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GRO 4.125 06-33</t>
   </si>
   <si>
-    <t>3 819.86</t>
+    <t>4 068.49</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB 4.25 03-30</t>
   </si>
   <si>
-    <t>1 257.53</t>
+    <t>1 769.86</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIB RO 3.875 09-34</t>
   </si>
   <si>
-    <t>7 771.23</t>
+    <t>8 471.92</t>
   </si>
   <si>
     <t>IT0005704900</t>
   </si>
   <si>
     <t>UNIC 3.776 04-32</t>
   </si>
   <si>
+    <t>1 013.83</t>
+  </si>
+  <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIV MU 3.75 06-32</t>
   </si>
   <si>
-    <t>12 148.05</t>
+    <t>12 991.13</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOL EN 2.5 PERP</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOL EN 2.974 01-31</t>
   </si>
   <si>
-    <t>2 004.39</t>
+    <t>2 362.90</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOL EN 3.69 04-31</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VEST WI 3.75 06-33</t>
   </si>
   <si>
+    <t>1 274.18</t>
+  </si>
+  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONO SE 0.75 09-32</t>
   </si>
   <si>
-    <t>1 043.84</t>
+    <t>1 134.25</t>
   </si>
   <si>
     <t>FR0014003S72</t>
   </si>
   <si>
     <t>WENDEL 1.0 06-31</t>
   </si>
   <si>
-    <t>1 895.89</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLT KL 0.75 07-30</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUER KA 3.153 09-31</t>
   </si>
   <si>
-    <t>4 215.52</t>
+    <t>4 595.61</t>
   </si>
   <si>
     <t>SLBM6 Index</t>
   </si>
   <si>
     <t>EMINI SP500 E 0626</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>IKM6 Comdty</t>
-[...4 lines deleted...]
-  <si>
     <t>RXM6 Comdty</t>
   </si>
   <si>
     <t>EURO BUND 0626</t>
   </si>
   <si>
-    <t>VGM6 Index</t>
-[...4 lines deleted...]
-  <si>
     <t>XSSM6 Index</t>
   </si>
   <si>
     <t>EUX SX5 50 ES 0626</t>
   </si>
   <si>
-    <t>ASDZ27 Index</t>
-[...8 lines deleted...]
-    <t>US 10YR NOTE 0626</t>
+    <t>TYU6 Comdty</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE 0926</t>
+  </si>
+  <si>
+    <t>OIRL000002CX</t>
+  </si>
+  <si>
+    <t>BBG CA 260911 P96.37</t>
+  </si>
+  <si>
+    <t>OIRL0000025D</t>
+  </si>
+  <si>
+    <t>BBG CA 260911 P96.5</t>
+  </si>
+  <si>
+    <t>OIRL0000027W</t>
+  </si>
+  <si>
+    <t>BBG CA 260911 P96.75</t>
   </si>
   <si>
     <t>OIRL0000025E</t>
   </si>
   <si>
-    <t>BBG CA 260911 P96.25</t>
-[...11 lines deleted...]
-    <t>BBG CA 260911 P96.75</t>
+    <t>CSFR/0926/P96.25</t>
   </si>
   <si>
     <t>OIRL000002AC</t>
   </si>
   <si>
     <t>EUR MI 261211 C97.87</t>
   </si>
   <si>
     <t>OIRL000002AB</t>
   </si>
   <si>
     <t>EUR MI 261211 C98</t>
   </si>
   <si>
-    <t>OINL00002243</t>
-[...2 lines deleted...]
-    <t>EURO S 260918 C6350</t>
+    <t>OINL00001Z06</t>
+  </si>
+  <si>
+    <t>EURO S 260619 P5650</t>
+  </si>
+  <si>
+    <t>OINL000021C6</t>
+  </si>
+  <si>
+    <t>EURO S 260619 P5800</t>
+  </si>
+  <si>
+    <t>OINL000022WK</t>
+  </si>
+  <si>
+    <t>EURO S 260619 P5950</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2581,121 +2551,121 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>8806.0</v>
       </c>
       <c r="D2">
-        <v>5499.83</v>
+        <v>5566.27</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>48431532.67</v>
+        <v>49016588.54</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>48431532.67</v>
+        <v>49016588.54</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>516.306</v>
+        <v>528.691</v>
       </c>
       <c r="D3">
-        <v>16786.57</v>
+        <v>16989.35</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>8667008.58</v>
+        <v>8982119.76</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>8667008.58</v>
+        <v>8982119.76</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>24330.476</v>
+        <v>24440.783</v>
       </c>
       <c r="D4">
-        <v>120.08</v>
+        <v>121.47</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>2921675.69</v>
+        <v>2968895.23</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>2921675.69</v>
+        <v>2968895.23</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2747,13884 +2717,13884 @@
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
         <v>55.0</v>
       </c>
       <c r="D2" s="1">
-        <v>921.0</v>
+        <v>890.0</v>
       </c>
       <c r="E2" s="1">
         <v>1427.29254545</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>78501.09</v>
       </c>
       <c r="I2" s="1">
-        <v>-27846.09</v>
+        <v>-29551.09</v>
       </c>
       <c r="J2" s="1">
-        <v>-35.47223357026</v>
+        <v>-37.644177934345</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>50655.0</v>
+        <v>48950.0</v>
       </c>
       <c r="N2" s="1">
-        <v>50655.0</v>
+        <v>48950.0</v>
       </c>
       <c r="O2" s="1">
         <v>0.08</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
         <v>1223.0</v>
       </c>
       <c r="D3" s="1">
-        <v>176.0</v>
+        <v>176.54</v>
       </c>
       <c r="E3" s="1">
         <v>128.37536386</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>157003.07</v>
       </c>
       <c r="I3" s="1">
-        <v>58244.93</v>
+        <v>58905.35</v>
       </c>
       <c r="J3" s="1">
-        <v>37.09795611003</v>
+        <v>37.518597566277</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>215248.0</v>
+        <v>215908.42</v>
       </c>
       <c r="N3" s="1">
-        <v>215248.0</v>
+        <v>215908.42</v>
       </c>
       <c r="O3" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
         <v>1559.0</v>
       </c>
       <c r="D4" s="1">
-        <v>175.48</v>
+        <v>172.68</v>
       </c>
       <c r="E4" s="1">
         <v>159.98949326</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>249423.62</v>
       </c>
       <c r="I4" s="1">
-        <v>24149.7</v>
+        <v>19784.5</v>
       </c>
       <c r="J4" s="1">
-        <v>9.6822025115344</v>
+        <v>7.9320875865726</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>273573.32</v>
+        <v>269208.12</v>
       </c>
       <c r="N4" s="1">
-        <v>273573.32</v>
+        <v>269208.12</v>
       </c>
       <c r="O4" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
         <v>1233.0</v>
       </c>
       <c r="D5" s="1">
-        <v>371.7</v>
+        <v>376.7</v>
       </c>
       <c r="E5" s="1">
         <v>264.00596107</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>325519.35</v>
       </c>
       <c r="I5" s="1">
-        <v>132786.75</v>
+        <v>138951.75</v>
       </c>
       <c r="J5" s="1">
-        <v>40.792275482241</v>
+        <v>42.686172112349</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>458306.1</v>
+        <v>464471.1</v>
       </c>
       <c r="N5" s="1">
-        <v>458306.1</v>
+        <v>464471.1</v>
       </c>
       <c r="O5" s="1">
         <v>0.76</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
         <v>862.0</v>
       </c>
       <c r="D6" s="1">
-        <v>51.38</v>
+        <v>54.46</v>
       </c>
       <c r="E6" s="1">
         <v>67.54491879</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>58223.72</v>
       </c>
       <c r="I6" s="1">
-        <v>-13934.16</v>
+        <v>-11279.2</v>
       </c>
       <c r="J6" s="1">
-        <v>-23.932101899363</v>
+        <v>-19.372173402867</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>44289.56</v>
+        <v>46944.52</v>
       </c>
       <c r="N6" s="1">
-        <v>44289.56</v>
+        <v>46944.52</v>
       </c>
       <c r="O6" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
         <v>3422.0</v>
       </c>
       <c r="D7" s="1">
-        <v>48.16</v>
+        <v>52.6</v>
       </c>
       <c r="E7" s="1">
         <v>30.7684775</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>105289.73</v>
       </c>
       <c r="I7" s="1">
-        <v>59513.79</v>
+        <v>74707.47</v>
       </c>
       <c r="J7" s="1">
-        <v>56.523831906493</v>
+        <v>70.954185180264</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>164803.52</v>
+        <v>179997.2</v>
       </c>
       <c r="N7" s="1">
-        <v>164803.52</v>
+        <v>179997.2</v>
       </c>
       <c r="O7" s="1">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
         <v>882.0</v>
       </c>
       <c r="D8" s="1">
-        <v>1305.6</v>
+        <v>1461.8</v>
       </c>
       <c r="E8" s="1">
         <v>605.02333333</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>533630.58</v>
       </c>
       <c r="I8" s="1">
-        <v>617908.62</v>
+        <v>755677.02</v>
       </c>
       <c r="J8" s="1">
-        <v>115.79333028478</v>
+        <v>141.61051639882</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>1151539.2</v>
+        <v>1289307.6</v>
       </c>
       <c r="N8" s="1">
-        <v>1151539.2</v>
+        <v>1289307.6</v>
       </c>
       <c r="O8" s="1">
-        <v>1.92</v>
+        <v>2.11</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
         <v>3447.0</v>
       </c>
       <c r="D9" s="1">
-        <v>39.5</v>
+        <v>39.78</v>
       </c>
       <c r="E9" s="1">
         <v>30.93182768</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>106622.01</v>
       </c>
       <c r="I9" s="1">
-        <v>29534.49</v>
+        <v>30499.65</v>
       </c>
       <c r="J9" s="1">
-        <v>27.700181228998</v>
+        <v>28.605397703532</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>136156.5</v>
+        <v>137121.66</v>
       </c>
       <c r="N9" s="1">
-        <v>136156.5</v>
+        <v>137121.66</v>
       </c>
       <c r="O9" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>26348.0</v>
+        <v>34838.0</v>
       </c>
       <c r="D10" s="1">
-        <v>10.416</v>
+        <v>10.738</v>
       </c>
       <c r="E10" s="1">
-        <v>3.99873463</v>
+        <v>5.56751679</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>105358.66</v>
+        <v>193961.15</v>
       </c>
       <c r="I10" s="1">
-        <v>169082.11</v>
+        <v>180129.29</v>
       </c>
       <c r="J10" s="1">
-        <v>160.48240362966</v>
+        <v>92.868747169214</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>274440.77</v>
+        <v>374090.44</v>
       </c>
       <c r="N10" s="1">
-        <v>274440.77</v>
+        <v>374090.44</v>
       </c>
       <c r="O10" s="1">
-        <v>0.46</v>
+        <v>0.61</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
         <v>942.0</v>
       </c>
       <c r="D11" s="1">
-        <v>71.85</v>
+        <v>70.1</v>
       </c>
       <c r="E11" s="1">
         <v>98.89813163</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>93162.04</v>
       </c>
       <c r="I11" s="1">
-        <v>-25479.34</v>
+        <v>-27127.84</v>
       </c>
       <c r="J11" s="1">
-        <v>-27.34948697989</v>
+        <v>-29.118984513435</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>67682.7</v>
+        <v>66034.2</v>
       </c>
       <c r="N11" s="1">
-        <v>67682.7</v>
+        <v>66034.2</v>
       </c>
       <c r="O11" s="1">
         <v>0.11</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="1">
         <v>1037.0</v>
       </c>
       <c r="D12" s="1">
-        <v>80.9</v>
+        <v>72.98</v>
       </c>
       <c r="E12" s="1">
         <v>78.07188042</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>80960.54</v>
       </c>
       <c r="I12" s="1">
-        <v>2932.76</v>
+        <v>-5280.28</v>
       </c>
       <c r="J12" s="1">
-        <v>3.6224560755153</v>
+        <v>-6.5220414784783</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>83893.3</v>
+        <v>75680.26</v>
       </c>
       <c r="N12" s="1">
-        <v>83893.3</v>
+        <v>75680.26</v>
       </c>
       <c r="O12" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="1">
         <v>5038.0</v>
       </c>
       <c r="D13" s="1">
-        <v>25.99</v>
+        <v>25.32</v>
       </c>
       <c r="E13" s="1">
         <v>23.38217348</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>117799.39</v>
       </c>
       <c r="I13" s="1">
-        <v>13138.23</v>
+        <v>9762.77</v>
       </c>
       <c r="J13" s="1">
-        <v>11.153054357922</v>
+        <v>8.2876235606993</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>130937.62</v>
+        <v>127562.16</v>
       </c>
       <c r="N13" s="1">
-        <v>130937.62</v>
+        <v>127562.16</v>
       </c>
       <c r="O13" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="1">
-        <v>7903.0</v>
+        <v>17132.0</v>
       </c>
       <c r="D14" s="1">
-        <v>10.74</v>
+        <v>11.685</v>
       </c>
       <c r="E14" s="1">
-        <v>4.83032772</v>
+        <v>8.39122403</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>38174.08</v>
+        <v>143758.45</v>
       </c>
       <c r="I14" s="1">
-        <v>46704.14</v>
+        <v>56428.97</v>
       </c>
       <c r="J14" s="1">
-        <v>122.34516195282</v>
+        <v>39.252628280285</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>84878.22</v>
+        <v>200187.42</v>
       </c>
       <c r="N14" s="1">
-        <v>84878.22</v>
+        <v>200187.42</v>
       </c>
       <c r="O14" s="1">
-        <v>0.14</v>
+        <v>0.33</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>467.0</v>
+        <v>731.0</v>
       </c>
       <c r="D15" s="1">
-        <v>101.75</v>
+        <v>100.8</v>
       </c>
       <c r="E15" s="1">
-        <v>121.64931478</v>
+        <v>116.12730506</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>56810.23</v>
+        <v>84889.06</v>
       </c>
       <c r="I15" s="1">
-        <v>-9292.98</v>
+        <v>-11204.26</v>
       </c>
       <c r="J15" s="1">
-        <v>-16.357934125597</v>
+        <v>-13.198708997367</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>47517.25</v>
+        <v>73684.8</v>
       </c>
       <c r="N15" s="1">
-        <v>47517.25</v>
+        <v>73684.8</v>
       </c>
       <c r="O15" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
         <v>6645.0</v>
       </c>
       <c r="D16" s="1">
-        <v>35.97</v>
+        <v>37.17</v>
       </c>
       <c r="E16" s="1">
         <v>12.0535395</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>80095.77</v>
       </c>
       <c r="I16" s="1">
-        <v>158924.88</v>
+        <v>166898.88</v>
       </c>
       <c r="J16" s="1">
-        <v>198.41856817158</v>
+        <v>208.37415009557</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>239020.65</v>
+        <v>246994.65</v>
       </c>
       <c r="N16" s="1">
-        <v>239020.65</v>
+        <v>246994.65</v>
       </c>
       <c r="O16" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
         <v>2739.0</v>
       </c>
       <c r="D17" s="1">
-        <v>61.82</v>
+        <v>64.04</v>
       </c>
       <c r="E17" s="1">
         <v>64.30678715</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>176136.29</v>
       </c>
       <c r="I17" s="1">
-        <v>-6811.31</v>
+        <v>-730.73</v>
       </c>
       <c r="J17" s="1">
-        <v>-3.8670679392645</v>
+        <v>-0.41486623795698</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>169324.98</v>
+        <v>175405.56</v>
       </c>
       <c r="N17" s="1">
-        <v>169324.98</v>
+        <v>175405.56</v>
       </c>
       <c r="O17" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
         <v>2259.0</v>
       </c>
       <c r="D18" s="1">
-        <v>19.415</v>
+        <v>19.43</v>
       </c>
       <c r="E18" s="1">
         <v>35.14176184</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>79385.24</v>
       </c>
       <c r="I18" s="1">
-        <v>-35526.75</v>
+        <v>-35492.87</v>
       </c>
       <c r="J18" s="1">
-        <v>-44.752336832388</v>
+        <v>-44.709658873614</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>43858.49</v>
+        <v>43892.37</v>
       </c>
       <c r="N18" s="1">
-        <v>43858.49</v>
+        <v>43892.37</v>
       </c>
       <c r="O18" s="1">
         <v>0.07</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
         <v>1673.0</v>
       </c>
       <c r="D19" s="1">
-        <v>64.78</v>
+        <v>70.86</v>
       </c>
       <c r="E19" s="1">
         <v>107.86507472</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>180458.27</v>
       </c>
       <c r="I19" s="1">
-        <v>-72081.33</v>
+        <v>-61909.49</v>
       </c>
       <c r="J19" s="1">
-        <v>-39.943489428332</v>
+        <v>-34.306817858777</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>108376.94</v>
+        <v>118548.78</v>
       </c>
       <c r="N19" s="1">
-        <v>108376.94</v>
+        <v>118548.78</v>
       </c>
       <c r="O19" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
         <v>9098.0</v>
       </c>
       <c r="D20" s="1">
-        <v>18.25</v>
+        <v>17.795</v>
       </c>
       <c r="E20" s="1">
         <v>13.59532425</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>123690.26</v>
       </c>
       <c r="I20" s="1">
-        <v>42348.24</v>
+        <v>38208.65</v>
       </c>
       <c r="J20" s="1">
-        <v>34.237327983626</v>
+        <v>30.890589121569</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>166038.5</v>
+        <v>161898.91</v>
       </c>
       <c r="N20" s="1">
-        <v>166038.5</v>
+        <v>161898.91</v>
       </c>
       <c r="O20" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1">
         <v>18694.0</v>
       </c>
       <c r="D21" s="1">
-        <v>4.473</v>
+        <v>4.374</v>
       </c>
       <c r="E21" s="1">
         <v>3.17668824</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>59385.01</v>
       </c>
       <c r="I21" s="1">
-        <v>24233.25</v>
+        <v>22382.55</v>
       </c>
       <c r="J21" s="1">
-        <v>40.807015103643</v>
+        <v>37.690572082079</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>83618.26</v>
+        <v>81767.56</v>
       </c>
       <c r="N21" s="1">
-        <v>83618.26</v>
+        <v>81767.56</v>
       </c>
       <c r="O21" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="1">
         <v>34393.0</v>
       </c>
       <c r="D22" s="1">
-        <v>9.883</v>
+        <v>9.577</v>
       </c>
       <c r="E22" s="1">
         <v>6.95718111</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>239278.33</v>
       </c>
       <c r="I22" s="1">
-        <v>100627.69</v>
+        <v>90103.43</v>
       </c>
       <c r="J22" s="1">
-        <v>42.054660779353</v>
+        <v>37.656326839125</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>339906.02</v>
+        <v>329381.76</v>
       </c>
       <c r="N22" s="1">
-        <v>339906.02</v>
+        <v>329381.76</v>
       </c>
       <c r="O22" s="1">
-        <v>0.57</v>
+        <v>0.54</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>70</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="1">
         <v>5129.0</v>
       </c>
       <c r="D23" s="1">
-        <v>27.46</v>
+        <v>26.61</v>
       </c>
       <c r="E23" s="1">
         <v>27.27949893</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>139916.55</v>
       </c>
       <c r="I23" s="1">
-        <v>925.79</v>
+        <v>-3433.86</v>
       </c>
       <c r="J23" s="1">
-        <v>0.66167297578449</v>
+        <v>-2.4542200332984</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>140842.34</v>
+        <v>136482.69</v>
       </c>
       <c r="N23" s="1">
-        <v>140842.34</v>
+        <v>136482.69</v>
       </c>
       <c r="O23" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>72</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1">
         <v>1099.0</v>
       </c>
       <c r="D24" s="1">
-        <v>100.0</v>
+        <v>102.8</v>
       </c>
       <c r="E24" s="1">
         <v>54.87600546</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>60308.73</v>
       </c>
       <c r="I24" s="1">
-        <v>49591.27</v>
+        <v>52668.47</v>
       </c>
       <c r="J24" s="1">
-        <v>82.229007309555</v>
+        <v>87.331419514223</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>109900.0</v>
+        <v>112977.2</v>
       </c>
       <c r="N24" s="1">
-        <v>109900.0</v>
+        <v>112977.2</v>
       </c>
       <c r="O24" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>74</v>
       </c>
       <c r="B25" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="1">
         <v>555.0</v>
       </c>
       <c r="D25" s="1">
-        <v>167.0</v>
+        <v>171.1</v>
       </c>
       <c r="E25" s="1">
         <v>204.46632432</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>113478.81</v>
       </c>
       <c r="I25" s="1">
-        <v>-20793.81</v>
+        <v>-18518.31</v>
       </c>
       <c r="J25" s="1">
-        <v>-18.323958455327</v>
+        <v>-16.318738273692</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>92685.0</v>
+        <v>94960.5</v>
       </c>
       <c r="N25" s="1">
-        <v>92685.0</v>
+        <v>94960.5</v>
       </c>
       <c r="O25" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>76</v>
       </c>
       <c r="B26" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="1">
         <v>4117.0</v>
       </c>
       <c r="D26" s="1">
-        <v>39.42</v>
+        <v>39.12</v>
       </c>
       <c r="E26" s="1">
         <v>21.45053923</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>88311.87</v>
       </c>
       <c r="I26" s="1">
-        <v>73980.27</v>
+        <v>72745.17</v>
       </c>
       <c r="J26" s="1">
-        <v>83.771603975774</v>
+        <v>82.373037735471</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>162292.14</v>
+        <v>161057.04</v>
       </c>
       <c r="N26" s="1">
-        <v>162292.14</v>
+        <v>161057.04</v>
       </c>
       <c r="O26" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>78</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="1">
-        <v>44.0</v>
+        <v>93.0</v>
       </c>
       <c r="D27" s="1">
-        <v>1606.5</v>
+        <v>1603.5</v>
       </c>
       <c r="E27" s="1">
-        <v>1167.04159091</v>
+        <v>1402.93365591</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>51349.83</v>
+        <v>130472.83</v>
       </c>
       <c r="I27" s="1">
-        <v>19336.17</v>
+        <v>18652.67</v>
       </c>
       <c r="J27" s="1">
-        <v>37.655762443615</v>
+        <v>14.296210176479</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>70686.0</v>
+        <v>149125.5</v>
       </c>
       <c r="N27" s="1">
-        <v>70686.0</v>
+        <v>149125.5</v>
       </c>
       <c r="O27" s="1">
-        <v>0.12</v>
+        <v>0.24</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>80</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1">
         <v>10879.0</v>
       </c>
       <c r="D28" s="1">
-        <v>19.61</v>
+        <v>19.555</v>
       </c>
       <c r="E28" s="1">
         <v>11.96283482</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>130143.68</v>
       </c>
       <c r="I28" s="1">
-        <v>83193.51</v>
+        <v>82595.17</v>
       </c>
       <c r="J28" s="1">
-        <v>63.924356526571</v>
+        <v>63.464603121719</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>213337.19</v>
+        <v>212738.85</v>
       </c>
       <c r="N28" s="1">
-        <v>213337.19</v>
+        <v>212738.85</v>
       </c>
       <c r="O28" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>82</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="1">
-        <v>755.0</v>
+        <v>3760.0</v>
       </c>
       <c r="D29" s="1">
-        <v>97.06</v>
+        <v>52.68</v>
       </c>
       <c r="E29" s="1">
-        <v>147.68729801</v>
+        <v>45.07859043</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>111503.91</v>
+        <v>169495.5</v>
       </c>
       <c r="I29" s="1">
-        <v>-38223.61</v>
+        <v>28581.3</v>
       </c>
       <c r="J29" s="1">
-        <v>-34.280062465971</v>
+        <v>16.862571572697</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>73280.3</v>
+        <v>198076.8</v>
       </c>
       <c r="N29" s="1">
-        <v>73280.3</v>
+        <v>198076.8</v>
       </c>
       <c r="O29" s="1">
-        <v>0.12</v>
+        <v>0.32</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>84</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="1">
-        <v>3760.0</v>
+        <v>5099.0</v>
       </c>
       <c r="D30" s="1">
-        <v>49.92</v>
+        <v>88.0</v>
       </c>
       <c r="E30" s="1">
-        <v>45.07859043</v>
+        <v>33.8695352</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>169495.5</v>
+        <v>172700.76</v>
       </c>
       <c r="I30" s="1">
-        <v>18203.7</v>
+        <v>276011.24</v>
       </c>
       <c r="J30" s="1">
-        <v>10.739931148615</v>
+        <v>159.82051266016</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>187699.2</v>
+        <v>448712.0</v>
       </c>
       <c r="N30" s="1">
-        <v>187699.2</v>
+        <v>448712.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.31</v>
+        <v>0.74</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>86</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="1">
-        <v>7591.0</v>
+        <v>43396.0</v>
       </c>
       <c r="D31" s="1">
-        <v>61.79</v>
+        <v>5.75</v>
       </c>
       <c r="E31" s="1">
-        <v>33.86953629</v>
+        <v>3.83021914</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>257103.65</v>
+        <v>166216.19</v>
       </c>
       <c r="I31" s="1">
-        <v>211944.24</v>
+        <v>83310.81</v>
       </c>
       <c r="J31" s="1">
-        <v>82.435329097817</v>
+        <v>50.121958637122</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>469047.89</v>
+        <v>249527.0</v>
       </c>
       <c r="N31" s="1">
-        <v>469047.89</v>
+        <v>249527.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.78</v>
+        <v>0.41</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>88</v>
       </c>
       <c r="B32" t="s">
         <v>89</v>
       </c>
       <c r="C32" s="1">
-        <v>24357.0</v>
+        <v>1039.0</v>
       </c>
       <c r="D32" s="1">
-        <v>5.858</v>
+        <v>112.85</v>
       </c>
       <c r="E32" s="1">
-        <v>2.45020569</v>
+        <v>74.62231954</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>59679.66</v>
+        <v>77532.59</v>
       </c>
       <c r="I32" s="1">
-        <v>83003.65</v>
+        <v>39718.56</v>
       </c>
       <c r="J32" s="1">
-        <v>139.08197533297</v>
+        <v>51.228212549071</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>142683.31</v>
+        <v>117251.15</v>
       </c>
       <c r="N32" s="1">
-        <v>142683.31</v>
+        <v>117251.15</v>
       </c>
       <c r="O32" s="1">
-        <v>0.24</v>
+        <v>0.19</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>90</v>
       </c>
       <c r="B33" t="s">
         <v>91</v>
       </c>
       <c r="C33" s="1">
-        <v>1039.0</v>
+        <v>1561.0</v>
       </c>
       <c r="D33" s="1">
-        <v>116.1</v>
+        <v>72.9</v>
       </c>
       <c r="E33" s="1">
-        <v>74.62231954</v>
+        <v>102.37347854</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>77532.59</v>
+        <v>159805.0</v>
       </c>
       <c r="I33" s="1">
-        <v>43095.31</v>
+        <v>-46008.1</v>
       </c>
       <c r="J33" s="1">
-        <v>55.583477863954</v>
+        <v>-28.790150495917</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>120627.9</v>
+        <v>113796.9</v>
       </c>
       <c r="N33" s="1">
-        <v>120627.9</v>
+        <v>113796.9</v>
       </c>
       <c r="O33" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>92</v>
       </c>
       <c r="B34" t="s">
         <v>93</v>
       </c>
       <c r="C34" s="1">
-        <v>1561.0</v>
+        <v>2009.0</v>
       </c>
       <c r="D34" s="1">
-        <v>70.6</v>
+        <v>42.61</v>
       </c>
       <c r="E34" s="1">
-        <v>102.37347854</v>
+        <v>38.14648084</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>159805.0</v>
+        <v>76636.28</v>
       </c>
       <c r="I34" s="1">
-        <v>-49598.4</v>
+        <v>8967.21</v>
       </c>
       <c r="J34" s="1">
-        <v>-31.036826131848</v>
+        <v>11.700998534898</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>110206.6</v>
+        <v>85603.49</v>
       </c>
       <c r="N34" s="1">
-        <v>110206.6</v>
+        <v>85603.49</v>
       </c>
       <c r="O34" s="1">
-        <v>0.18</v>
+        <v>0.14</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>94</v>
       </c>
       <c r="B35" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="1">
-        <v>2009.0</v>
+        <v>820.0</v>
       </c>
       <c r="D35" s="1">
-        <v>47.28</v>
+        <v>101.0</v>
       </c>
       <c r="E35" s="1">
-        <v>38.14648084</v>
+        <v>87.72478049</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>76636.28</v>
+        <v>71934.32</v>
       </c>
       <c r="I35" s="1">
-        <v>18349.24</v>
+        <v>10885.68</v>
       </c>
       <c r="J35" s="1">
-        <v>23.94328117179</v>
+        <v>15.132804480532</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>94985.52</v>
+        <v>82820.0</v>
       </c>
       <c r="N35" s="1">
-        <v>94985.52</v>
+        <v>82820.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>96</v>
       </c>
       <c r="B36" t="s">
         <v>97</v>
       </c>
       <c r="C36" s="1">
-        <v>820.0</v>
+        <v>55402.0</v>
       </c>
       <c r="D36" s="1">
-        <v>103.0</v>
+        <v>4.383</v>
       </c>
       <c r="E36" s="1">
-        <v>87.72478049</v>
+        <v>3.66370618</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>71934.32</v>
+        <v>202976.65</v>
       </c>
       <c r="I36" s="1">
-        <v>12525.68</v>
+        <v>39850.32</v>
       </c>
       <c r="J36" s="1">
-        <v>17.412661994998</v>
+        <v>19.632957781104</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>84460.0</v>
+        <v>242826.97</v>
       </c>
       <c r="N36" s="1">
-        <v>84460.0</v>
+        <v>242826.97</v>
       </c>
       <c r="O36" s="1">
-        <v>0.14</v>
+        <v>0.4</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>98</v>
       </c>
       <c r="B37" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="1">
-        <v>55402.0</v>
+        <v>979.0</v>
       </c>
       <c r="D37" s="1">
-        <v>4.588</v>
+        <v>149.0</v>
       </c>
       <c r="E37" s="1">
-        <v>3.66370618</v>
+        <v>103.9784474</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>202976.65</v>
+        <v>101794.9</v>
       </c>
       <c r="I37" s="1">
-        <v>51207.73</v>
+        <v>44076.1</v>
       </c>
       <c r="J37" s="1">
-        <v>25.228384644244</v>
+        <v>43.298927549416</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>254184.38</v>
+        <v>145871.0</v>
       </c>
       <c r="N37" s="1">
-        <v>254184.38</v>
+        <v>145871.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.42</v>
+        <v>0.24</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>100</v>
       </c>
       <c r="B38" t="s">
         <v>101</v>
       </c>
       <c r="C38" s="1">
-        <v>979.0</v>
+        <v>416.0</v>
       </c>
       <c r="D38" s="1">
-        <v>156.05</v>
+        <v>378.85</v>
       </c>
       <c r="E38" s="1">
-        <v>103.9784474</v>
+        <v>327.90641827</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>101794.9</v>
+        <v>136409.07</v>
       </c>
       <c r="I38" s="1">
-        <v>50978.05</v>
+        <v>21192.53</v>
       </c>
       <c r="J38" s="1">
-        <v>50.079178819371</v>
+        <v>15.536012378063</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>152772.95</v>
+        <v>157601.6</v>
       </c>
       <c r="N38" s="1">
-        <v>152772.95</v>
+        <v>157601.6</v>
       </c>
       <c r="O38" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>102</v>
       </c>
       <c r="B39" t="s">
         <v>103</v>
       </c>
       <c r="C39" s="1">
-        <v>416.0</v>
+        <v>170.0</v>
       </c>
       <c r="D39" s="1">
-        <v>353.6</v>
+        <v>475.0</v>
       </c>
       <c r="E39" s="1">
-        <v>327.90641827</v>
+        <v>572.89688235</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>136409.07</v>
+        <v>97392.47</v>
       </c>
       <c r="I39" s="1">
-        <v>10688.53</v>
+        <v>-16642.47</v>
       </c>
       <c r="J39" s="1">
-        <v>7.8356446532478</v>
+        <v>-17.088045923879</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>147097.6</v>
+        <v>80750.0</v>
       </c>
       <c r="N39" s="1">
-        <v>147097.6</v>
+        <v>80750.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.25</v>
+        <v>0.13</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>104</v>
       </c>
       <c r="B40" t="s">
         <v>105</v>
       </c>
       <c r="C40" s="1">
-        <v>170.0</v>
+        <v>2164.0</v>
       </c>
       <c r="D40" s="1">
-        <v>452.0</v>
+        <v>54.96</v>
       </c>
       <c r="E40" s="1">
-        <v>572.89688235</v>
+        <v>52.72430222</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>97392.47</v>
+        <v>114095.39</v>
       </c>
       <c r="I40" s="1">
-        <v>-20552.47</v>
+        <v>4838.05</v>
       </c>
       <c r="J40" s="1">
-        <v>-21.102730015986</v>
+        <v>4.2403553728157</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>76840.0</v>
+        <v>118933.44</v>
       </c>
       <c r="N40" s="1">
-        <v>76840.0</v>
+        <v>118933.44</v>
       </c>
       <c r="O40" s="1">
-        <v>0.13</v>
+        <v>0.2</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>106</v>
       </c>
       <c r="B41" t="s">
         <v>107</v>
       </c>
       <c r="C41" s="1">
-        <v>2164.0</v>
+        <v>237.0</v>
       </c>
       <c r="D41" s="1">
-        <v>51.78</v>
+        <v>442.4</v>
       </c>
       <c r="E41" s="1">
-        <v>52.72430222</v>
+        <v>582.54160338</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>114095.39</v>
+        <v>138062.36</v>
       </c>
       <c r="I41" s="1">
-        <v>-2043.47</v>
+        <v>-33213.56</v>
       </c>
       <c r="J41" s="1">
-        <v>-1.7910189009389</v>
+        <v>-24.056926160034</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>112051.92</v>
+        <v>104848.8</v>
       </c>
       <c r="N41" s="1">
-        <v>112051.92</v>
+        <v>104848.8</v>
       </c>
       <c r="O41" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>108</v>
       </c>
       <c r="B42" t="s">
         <v>109</v>
       </c>
       <c r="C42" s="1">
-        <v>237.0</v>
+        <v>924.0</v>
       </c>
       <c r="D42" s="1">
-        <v>499.3</v>
+        <v>65.4</v>
       </c>
       <c r="E42" s="1">
-        <v>582.54160338</v>
+        <v>86.70493506</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>138062.36</v>
+        <v>80115.36</v>
       </c>
       <c r="I42" s="1">
-        <v>-19728.26</v>
+        <v>-19685.76</v>
       </c>
       <c r="J42" s="1">
-        <v>-14.289383435138</v>
+        <v>-24.571767511249</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>118334.1</v>
+        <v>60429.6</v>
       </c>
       <c r="N42" s="1">
-        <v>118334.1</v>
+        <v>60429.6</v>
       </c>
       <c r="O42" s="1">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>110</v>
       </c>
       <c r="B43" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="1">
-        <v>924.0</v>
+        <v>2207.0</v>
       </c>
       <c r="D43" s="1">
-        <v>62.1</v>
+        <v>42.595</v>
       </c>
       <c r="E43" s="1">
-        <v>86.70493506</v>
+        <v>50.06087449</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>80115.36</v>
+        <v>110484.35</v>
       </c>
       <c r="I43" s="1">
-        <v>-22734.96</v>
+        <v>-16477.18</v>
       </c>
       <c r="J43" s="1">
-        <v>-28.377779242333</v>
+        <v>-14.913587308972</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>57380.4</v>
+        <v>94007.17</v>
       </c>
       <c r="N43" s="1">
-        <v>57380.4</v>
+        <v>94007.17</v>
       </c>
       <c r="O43" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>112</v>
       </c>
       <c r="B44" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="1">
-        <v>2207.0</v>
+        <v>1585.0</v>
       </c>
       <c r="D44" s="1">
-        <v>41.065</v>
+        <v>154.65</v>
       </c>
       <c r="E44" s="1">
-        <v>50.06087449</v>
+        <v>57.68680126</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>110484.35</v>
+        <v>91433.58</v>
       </c>
       <c r="I44" s="1">
-        <v>-19853.89</v>
+        <v>153686.67</v>
       </c>
       <c r="J44" s="1">
-        <v>-17.969866320434</v>
+        <v>168.08558737392</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>90630.46</v>
+        <v>245120.25</v>
       </c>
       <c r="N44" s="1">
-        <v>90630.46</v>
+        <v>245120.25</v>
       </c>
       <c r="O44" s="1">
-        <v>0.15</v>
+        <v>0.4</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>114</v>
       </c>
       <c r="B45" t="s">
         <v>115</v>
       </c>
       <c r="C45" s="1">
-        <v>1585.0</v>
+        <v>2003.0</v>
       </c>
       <c r="D45" s="1">
-        <v>156.9</v>
+        <v>85.08</v>
       </c>
       <c r="E45" s="1">
-        <v>57.68680126</v>
+        <v>69.84270095</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>91433.58</v>
+        <v>139894.93</v>
       </c>
       <c r="I45" s="1">
-        <v>157252.92</v>
+        <v>30520.31</v>
       </c>
       <c r="J45" s="1">
-        <v>171.98595964415</v>
+        <v>21.816594782956</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>248686.5</v>
+        <v>170415.24</v>
       </c>
       <c r="N45" s="1">
-        <v>248686.5</v>
+        <v>170415.24</v>
       </c>
       <c r="O45" s="1">
-        <v>0.41</v>
+        <v>0.28</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>116</v>
       </c>
       <c r="B46" t="s">
         <v>117</v>
       </c>
       <c r="C46" s="1">
-        <v>2003.0</v>
+        <v>2102.0</v>
       </c>
       <c r="D46" s="1">
-        <v>78.62</v>
+        <v>28.02</v>
       </c>
       <c r="E46" s="1">
-        <v>69.84270095</v>
+        <v>37.29683635</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>139894.93</v>
+        <v>78397.95</v>
       </c>
       <c r="I46" s="1">
-        <v>17580.93</v>
+        <v>-19499.91</v>
       </c>
       <c r="J46" s="1">
-        <v>12.567238855618</v>
+        <v>-24.872984561459</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>157475.86</v>
+        <v>58898.04</v>
       </c>
       <c r="N46" s="1">
-        <v>157475.86</v>
+        <v>58898.04</v>
       </c>
       <c r="O46" s="1">
-        <v>0.26</v>
+        <v>0.1</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>118</v>
       </c>
       <c r="B47" t="s">
         <v>119</v>
       </c>
       <c r="C47" s="1">
-        <v>2102.0</v>
+        <v>984.0</v>
       </c>
       <c r="D47" s="1">
-        <v>27.94</v>
+        <v>298.0</v>
       </c>
       <c r="E47" s="1">
-        <v>37.29683635</v>
+        <v>105.96799797</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>78397.95</v>
+        <v>104272.51</v>
       </c>
       <c r="I47" s="1">
-        <v>-19668.07</v>
+        <v>188959.49</v>
       </c>
       <c r="J47" s="1">
-        <v>-25.087479965994</v>
+        <v>181.21697655499</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>58729.88</v>
+        <v>293232.0</v>
       </c>
       <c r="N47" s="1">
-        <v>58729.88</v>
+        <v>293232.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.1</v>
+        <v>0.48</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>120</v>
       </c>
       <c r="B48" t="s">
         <v>121</v>
       </c>
       <c r="C48" s="1">
-        <v>984.0</v>
+        <v>2424.0</v>
       </c>
       <c r="D48" s="1">
-        <v>284.4</v>
+        <v>77.42</v>
       </c>
       <c r="E48" s="1">
-        <v>105.96799797</v>
+        <v>46.71808168</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>104272.51</v>
+        <v>113244.63</v>
       </c>
       <c r="I48" s="1">
-        <v>175577.09</v>
+        <v>74421.45</v>
       </c>
       <c r="J48" s="1">
-        <v>168.38291319543</v>
+        <v>65.717420773064</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>279849.6</v>
+        <v>187666.08</v>
       </c>
       <c r="N48" s="1">
-        <v>279849.6</v>
+        <v>187666.08</v>
       </c>
       <c r="O48" s="1">
-        <v>0.47</v>
+        <v>0.31</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>122</v>
       </c>
       <c r="B49" t="s">
         <v>123</v>
       </c>
       <c r="C49" s="1">
-        <v>2424.0</v>
+        <v>2561.0</v>
       </c>
       <c r="D49" s="1">
-        <v>77.96</v>
+        <v>73.42</v>
       </c>
       <c r="E49" s="1">
-        <v>46.71808168</v>
+        <v>89.55896525</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>113244.63</v>
+        <v>229360.51</v>
       </c>
       <c r="I49" s="1">
-        <v>75730.41</v>
+        <v>-41331.89</v>
       </c>
       <c r="J49" s="1">
-        <v>66.873290150712</v>
+        <v>-18.020490972923</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>188975.04</v>
+        <v>188028.62</v>
       </c>
       <c r="N49" s="1">
-        <v>188975.04</v>
+        <v>188028.62</v>
       </c>
       <c r="O49" s="1">
         <v>0.31</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>124</v>
       </c>
       <c r="B50" t="s">
         <v>125</v>
       </c>
       <c r="C50" s="1">
-        <v>2561.0</v>
+        <v>3032.0</v>
       </c>
       <c r="D50" s="1">
-        <v>73.22</v>
+        <v>162.86</v>
       </c>
       <c r="E50" s="1">
-        <v>89.55896525</v>
+        <v>179.53710422</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>229360.51</v>
+        <v>544356.5</v>
       </c>
       <c r="I50" s="1">
-        <v>-41844.09</v>
+        <v>-50564.98</v>
       </c>
       <c r="J50" s="1">
-        <v>-18.243807532517</v>
+        <v>-9.2889457552174</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>187516.42</v>
+        <v>493791.52</v>
       </c>
       <c r="N50" s="1">
-        <v>187516.42</v>
+        <v>493791.52</v>
       </c>
       <c r="O50" s="1">
-        <v>0.31</v>
+        <v>0.81</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>126</v>
       </c>
       <c r="B51" t="s">
         <v>127</v>
       </c>
       <c r="C51" s="1">
-        <v>2670.0</v>
+        <v>1868.0</v>
       </c>
       <c r="D51" s="1">
-        <v>144.46</v>
+        <v>287.15</v>
       </c>
       <c r="E51" s="1">
-        <v>181.70537828</v>
+        <v>195.04291756</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>485153.36</v>
+        <v>364340.17</v>
       </c>
       <c r="I51" s="1">
-        <v>-99445.16</v>
+        <v>172056.03</v>
       </c>
       <c r="J51" s="1">
-        <v>-20.49767520934</v>
+        <v>47.224007717842</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>385708.2</v>
+        <v>536396.2</v>
       </c>
       <c r="N51" s="1">
-        <v>385708.2</v>
+        <v>536396.2</v>
       </c>
       <c r="O51" s="1">
-        <v>0.64</v>
+        <v>0.88</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>128</v>
       </c>
       <c r="B52" t="s">
         <v>129</v>
       </c>
       <c r="C52" s="1">
-        <v>1868.0</v>
+        <v>717.0</v>
       </c>
       <c r="D52" s="1">
-        <v>274.65</v>
+        <v>278.7</v>
       </c>
       <c r="E52" s="1">
-        <v>195.04291756</v>
+        <v>152.21492329</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>364340.17</v>
+        <v>109138.1</v>
       </c>
       <c r="I52" s="1">
-        <v>148706.03</v>
+        <v>90689.8</v>
       </c>
       <c r="J52" s="1">
-        <v>40.815161830769</v>
+        <v>83.096370561701</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>513046.2</v>
+        <v>199827.9</v>
       </c>
       <c r="N52" s="1">
-        <v>513046.2</v>
+        <v>199827.9</v>
       </c>
       <c r="O52" s="1">
-        <v>0.85</v>
+        <v>0.33</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>130</v>
       </c>
       <c r="B53" t="s">
         <v>131</v>
       </c>
       <c r="C53" s="1">
-        <v>717.0</v>
+        <v>4538.0</v>
       </c>
       <c r="D53" s="1">
-        <v>268.65</v>
+        <v>70.5</v>
       </c>
       <c r="E53" s="1">
-        <v>152.21492329</v>
+        <v>24.95241516</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>109138.1</v>
+        <v>113234.06</v>
       </c>
       <c r="I53" s="1">
-        <v>83483.95</v>
+        <v>206694.94</v>
       </c>
       <c r="J53" s="1">
-        <v>76.493864195913</v>
+        <v>182.53778059358</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>192622.05</v>
+        <v>319929.0</v>
       </c>
       <c r="N53" s="1">
-        <v>192622.05</v>
+        <v>319929.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.32</v>
+        <v>0.52</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>132</v>
       </c>
       <c r="B54" t="s">
         <v>133</v>
       </c>
       <c r="C54" s="1">
-        <v>4538.0</v>
+        <v>526.0</v>
       </c>
       <c r="D54" s="1">
-        <v>69.39</v>
+        <v>152.8</v>
       </c>
       <c r="E54" s="1">
-        <v>24.95241516</v>
+        <v>198.45796578</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>113234.06</v>
+        <v>104388.89</v>
       </c>
       <c r="I54" s="1">
-        <v>201657.76</v>
+        <v>-24016.09</v>
       </c>
       <c r="J54" s="1">
-        <v>178.08931340976</v>
+        <v>-23.00636590733</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>314891.82</v>
+        <v>80372.8</v>
       </c>
       <c r="N54" s="1">
-        <v>314891.82</v>
+        <v>80372.8</v>
       </c>
       <c r="O54" s="1">
-        <v>0.52</v>
+        <v>0.13</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>134</v>
       </c>
       <c r="B55" t="s">
         <v>135</v>
       </c>
       <c r="C55" s="1">
-        <v>526.0</v>
+        <v>1421.0</v>
       </c>
       <c r="D55" s="1">
-        <v>136.6</v>
+        <v>49.3</v>
       </c>
       <c r="E55" s="1">
-        <v>198.45796578</v>
+        <v>47.81890218</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>104388.89</v>
+        <v>67950.66</v>
       </c>
       <c r="I55" s="1">
-        <v>-32537.29</v>
+        <v>2104.64</v>
       </c>
       <c r="J55" s="1">
-        <v>-31.16930355328</v>
+        <v>3.0973061924638</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>71851.6</v>
+        <v>70055.3</v>
       </c>
       <c r="N55" s="1">
-        <v>71851.6</v>
+        <v>70055.3</v>
       </c>
       <c r="O55" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>136</v>
       </c>
       <c r="B56" t="s">
         <v>137</v>
       </c>
       <c r="C56" s="1">
-        <v>1421.0</v>
+        <v>2201.0</v>
       </c>
       <c r="D56" s="1">
-        <v>49.7</v>
+        <v>68.26</v>
       </c>
       <c r="E56" s="1">
-        <v>47.81890218</v>
+        <v>25.97900045</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>67950.66</v>
+        <v>57179.78</v>
       </c>
       <c r="I56" s="1">
-        <v>2673.04</v>
+        <v>93060.48</v>
       </c>
       <c r="J56" s="1">
-        <v>3.9337954921998</v>
+        <v>162.75067864899</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>70623.7</v>
+        <v>150240.26</v>
       </c>
       <c r="N56" s="1">
-        <v>70623.7</v>
+        <v>150240.26</v>
       </c>
       <c r="O56" s="1">
-        <v>0.12</v>
+        <v>0.25</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>138</v>
       </c>
       <c r="B57" t="s">
         <v>139</v>
       </c>
       <c r="C57" s="1">
-        <v>2201.0</v>
+        <v>8397.0</v>
       </c>
       <c r="D57" s="1">
-        <v>50.31</v>
+        <v>35.08</v>
       </c>
       <c r="E57" s="1">
-        <v>25.97900045</v>
+        <v>14.94934381</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>57179.78</v>
+        <v>125529.64</v>
       </c>
       <c r="I57" s="1">
-        <v>53552.53</v>
+        <v>169037.12</v>
       </c>
       <c r="J57" s="1">
-        <v>93.656411409768</v>
+        <v>134.65912911086</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>110732.31</v>
+        <v>294566.76</v>
       </c>
       <c r="N57" s="1">
-        <v>110732.31</v>
+        <v>294566.76</v>
       </c>
       <c r="O57" s="1">
-        <v>0.18</v>
+        <v>0.48</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>140</v>
       </c>
       <c r="B58" t="s">
         <v>141</v>
       </c>
       <c r="C58" s="1">
-        <v>8397.0</v>
+        <v>8925.0</v>
       </c>
       <c r="D58" s="1">
-        <v>36.8</v>
+        <v>9.66</v>
       </c>
       <c r="E58" s="1">
-        <v>14.94934381</v>
+        <v>7.74099272</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>125529.64</v>
+        <v>69088.36</v>
       </c>
       <c r="I58" s="1">
-        <v>183479.96</v>
+        <v>17127.14</v>
       </c>
       <c r="J58" s="1">
-        <v>146.16465083466</v>
+        <v>24.790196206713</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>309009.6</v>
+        <v>86215.5</v>
       </c>
       <c r="N58" s="1">
-        <v>309009.6</v>
+        <v>86215.5</v>
       </c>
       <c r="O58" s="1">
-        <v>0.51</v>
+        <v>0.14</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>142</v>
       </c>
       <c r="B59" t="s">
         <v>143</v>
       </c>
       <c r="C59" s="1">
-        <v>8925.0</v>
+        <v>260.0</v>
       </c>
       <c r="D59" s="1">
-        <v>10.025</v>
+        <v>226.6</v>
       </c>
       <c r="E59" s="1">
-        <v>7.74099272</v>
+        <v>257.10242308</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>69088.36</v>
+        <v>66846.63</v>
       </c>
       <c r="I59" s="1">
-        <v>20384.77</v>
+        <v>-7930.63</v>
       </c>
       <c r="J59" s="1">
-        <v>29.505360960949</v>
+        <v>-11.863918944007</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>89473.13</v>
+        <v>58916.0</v>
       </c>
       <c r="N59" s="1">
-        <v>89473.13</v>
+        <v>58916.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>144</v>
       </c>
       <c r="B60" t="s">
         <v>145</v>
       </c>
       <c r="C60" s="1">
-        <v>260.0</v>
+        <v>1000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>225.0</v>
+        <v>98.78</v>
       </c>
       <c r="E60" s="1">
-        <v>257.10242308</v>
+        <v>59.79887</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>66846.63</v>
+        <v>59798.87</v>
       </c>
       <c r="I60" s="1">
-        <v>-8346.63</v>
+        <v>38981.13</v>
       </c>
       <c r="J60" s="1">
-        <v>-12.486239022072</v>
+        <v>65.187067916166</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>58500.0</v>
+        <v>98780.0</v>
       </c>
       <c r="N60" s="1">
-        <v>58500.0</v>
+        <v>98780.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.1</v>
+        <v>0.16</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>146</v>
       </c>
       <c r="B61" t="s">
         <v>147</v>
       </c>
       <c r="C61" s="1">
-        <v>1000.0</v>
+        <v>2749.0</v>
       </c>
       <c r="D61" s="1">
-        <v>101.75</v>
+        <v>74.93</v>
       </c>
       <c r="E61" s="1">
-        <v>59.79887</v>
+        <v>30.90564933</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>59798.87</v>
+        <v>84959.63</v>
       </c>
       <c r="I61" s="1">
-        <v>41951.13</v>
+        <v>121022.94</v>
       </c>
       <c r="J61" s="1">
-        <v>70.153716951508</v>
+        <v>142.44758363472</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>101750.0</v>
+        <v>205982.57</v>
       </c>
       <c r="N61" s="1">
-        <v>101750.0</v>
+        <v>205982.57</v>
       </c>
       <c r="O61" s="1">
-        <v>0.17</v>
+        <v>0.34</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>148</v>
       </c>
       <c r="B62" t="s">
         <v>149</v>
       </c>
       <c r="C62" s="1">
-        <v>5293.0</v>
+        <v>622.0</v>
       </c>
       <c r="D62" s="1">
-        <v>70.73</v>
+        <v>248.3</v>
       </c>
       <c r="E62" s="1">
-        <v>30.90564897</v>
+        <v>89.32755627</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>163583.6</v>
+        <v>55561.74</v>
       </c>
       <c r="I62" s="1">
-        <v>210790.29</v>
+        <v>98880.86</v>
       </c>
       <c r="J62" s="1">
-        <v>128.85783782726</v>
+        <v>177.96573685417</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>374373.89</v>
+        <v>154442.6</v>
       </c>
       <c r="N62" s="1">
-        <v>374373.89</v>
+        <v>154442.6</v>
       </c>
       <c r="O62" s="1">
-        <v>0.62</v>
+        <v>0.25</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>150</v>
       </c>
       <c r="B63" t="s">
         <v>151</v>
       </c>
       <c r="C63" s="1">
-        <v>622.0</v>
+        <v>4076.0</v>
       </c>
       <c r="D63" s="1">
-        <v>235.8</v>
+        <v>24.65</v>
       </c>
       <c r="E63" s="1">
-        <v>89.32755627</v>
+        <v>13.54244603</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>55561.74</v>
+        <v>55199.01</v>
       </c>
       <c r="I63" s="1">
-        <v>91105.86</v>
+        <v>45274.39</v>
       </c>
       <c r="J63" s="1">
-        <v>163.97229460416</v>
+        <v>82.020293479901</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>146667.6</v>
+        <v>100473.4</v>
       </c>
       <c r="N63" s="1">
-        <v>146667.6</v>
+        <v>100473.4</v>
       </c>
       <c r="O63" s="1">
-        <v>0.24</v>
+        <v>0.16</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>152</v>
       </c>
       <c r="B64" t="s">
         <v>153</v>
       </c>
       <c r="C64" s="1">
-        <v>4076.0</v>
+        <v>3480.0</v>
       </c>
       <c r="D64" s="1">
-        <v>24.49</v>
+        <v>34.3</v>
       </c>
       <c r="E64" s="1">
-        <v>13.54244603</v>
+        <v>31.31229885</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>55199.01</v>
+        <v>108966.8</v>
       </c>
       <c r="I64" s="1">
-        <v>44622.23</v>
+        <v>10397.2</v>
       </c>
       <c r="J64" s="1">
-        <v>80.838823015123</v>
+        <v>9.5416218517934</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>99821.24</v>
+        <v>119364.0</v>
       </c>
       <c r="N64" s="1">
-        <v>99821.24</v>
+        <v>119364.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>154</v>
       </c>
       <c r="B65" t="s">
         <v>155</v>
       </c>
       <c r="C65" s="1">
-        <v>3480.0</v>
+        <v>3924.0</v>
       </c>
       <c r="D65" s="1">
-        <v>34.63</v>
+        <v>34.44</v>
       </c>
       <c r="E65" s="1">
-        <v>31.31229885</v>
+        <v>17.20058359</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>108966.8</v>
+        <v>67495.09</v>
       </c>
       <c r="I65" s="1">
-        <v>11545.6</v>
+        <v>67647.47</v>
       </c>
       <c r="J65" s="1">
-        <v>10.59552083754</v>
+        <v>100.22576457043</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>120512.4</v>
+        <v>135142.56</v>
       </c>
       <c r="N65" s="1">
-        <v>120512.4</v>
+        <v>135142.56</v>
       </c>
       <c r="O65" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>156</v>
       </c>
       <c r="B66" t="s">
         <v>157</v>
       </c>
       <c r="C66" s="1">
-        <v>3924.0</v>
+        <v>2243.0</v>
       </c>
       <c r="D66" s="1">
-        <v>34.96</v>
+        <v>24.16</v>
       </c>
       <c r="E66" s="1">
-        <v>17.20058359</v>
+        <v>26.52603656</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>67495.09</v>
+        <v>59497.9</v>
       </c>
       <c r="I66" s="1">
-        <v>69687.95</v>
+        <v>-5307.02</v>
       </c>
       <c r="J66" s="1">
-        <v>103.24891781017</v>
+        <v>-8.9196761566375</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>137183.04</v>
+        <v>54190.88</v>
       </c>
       <c r="N66" s="1">
-        <v>137183.04</v>
+        <v>54190.88</v>
       </c>
       <c r="O66" s="1">
-        <v>0.23</v>
+        <v>0.09</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>158</v>
       </c>
       <c r="B67" t="s">
         <v>159</v>
       </c>
       <c r="C67" s="1">
-        <v>2243.0</v>
+        <v>925.0</v>
       </c>
       <c r="D67" s="1">
-        <v>25.1</v>
+        <v>61.66</v>
       </c>
       <c r="E67" s="1">
-        <v>26.52603656</v>
+        <v>157.7899027</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>59497.9</v>
+        <v>145955.66</v>
       </c>
       <c r="I67" s="1">
-        <v>-3198.6</v>
+        <v>-88920.16</v>
       </c>
       <c r="J67" s="1">
-        <v>-5.3759880600828</v>
+        <v>-60.922721325093</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>56299.3</v>
+        <v>57035.5</v>
       </c>
       <c r="N67" s="1">
-        <v>56299.3</v>
+        <v>57035.5</v>
       </c>
       <c r="O67" s="1">
         <v>0.09</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>160</v>
       </c>
       <c r="B68" t="s">
         <v>161</v>
       </c>
       <c r="C68" s="1">
-        <v>925.0</v>
+        <v>83871.0</v>
       </c>
       <c r="D68" s="1">
-        <v>61.72</v>
+        <v>7.735</v>
       </c>
       <c r="E68" s="1">
-        <v>157.7899027</v>
+        <v>6.6885151</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>145955.66</v>
+        <v>560972.45</v>
       </c>
       <c r="I68" s="1">
-        <v>-88864.66</v>
+        <v>87769.74</v>
       </c>
       <c r="J68" s="1">
-        <v>-60.884696078247</v>
+        <v>15.645998301699</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>57091.0</v>
+        <v>648742.19</v>
       </c>
       <c r="N68" s="1">
-        <v>57091.0</v>
+        <v>648742.19</v>
       </c>
       <c r="O68" s="1">
-        <v>0.1</v>
+        <v>1.06</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>162</v>
       </c>
       <c r="B69" t="s">
         <v>163</v>
       </c>
       <c r="C69" s="1">
-        <v>83871.0</v>
+        <v>218584.0</v>
       </c>
       <c r="D69" s="1">
-        <v>7.295</v>
+        <v>11.296</v>
       </c>
       <c r="E69" s="1">
-        <v>6.6885151</v>
+        <v>10.64401777</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>560972.45</v>
+        <v>2326611.98</v>
       </c>
       <c r="I69" s="1">
-        <v>50866.5</v>
+        <v>142512.88</v>
       </c>
       <c r="J69" s="1">
-        <v>9.0675575957429</v>
+        <v>6.1253393872751</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>611838.95</v>
+        <v>2469124.86</v>
       </c>
       <c r="N69" s="1">
-        <v>611838.95</v>
+        <v>2469124.86</v>
       </c>
       <c r="O69" s="1">
-        <v>1.02</v>
+        <v>4.05</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>164</v>
       </c>
       <c r="B70" t="s">
         <v>165</v>
       </c>
       <c r="C70" s="1">
-        <v>218584.0</v>
+        <v>1327.0</v>
       </c>
       <c r="D70" s="1">
-        <v>11.246</v>
+        <v>1076.12</v>
       </c>
       <c r="E70" s="1">
-        <v>10.64401777</v>
+        <v>1075.10926149</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>2326611.98</v>
+        <v>1426669.99</v>
       </c>
       <c r="I70" s="1">
-        <v>131583.68</v>
+        <v>1341.25</v>
       </c>
       <c r="J70" s="1">
-        <v>5.6555919565066</v>
+        <v>0.094012631470576</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>2458195.66</v>
+        <v>1428011.24</v>
       </c>
       <c r="N70" s="1">
-        <v>2458195.66</v>
+        <v>1428011.24</v>
       </c>
       <c r="O70" s="1">
-        <v>4.1</v>
+        <v>2.34</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>166</v>
       </c>
       <c r="B71" t="s">
         <v>167</v>
       </c>
       <c r="C71" s="1">
-        <v>2105.0</v>
+        <v>596000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>1074.69</v>
+        <v>98.53692531</v>
       </c>
       <c r="E71" s="1">
-        <v>1073.95180523</v>
+        <v>100.5575</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>2260668.55</v>
+        <v>599322.7</v>
       </c>
       <c r="I71" s="1">
-        <v>1553.9</v>
+        <v>-4643.65</v>
       </c>
       <c r="J71" s="1">
-        <v>0.068736303692109</v>
+        <v>-0.77481630513912</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
-      <c r="L71">
-        <v>0.0</v>
+      <c r="L71" t="s">
+        <v>168</v>
       </c>
       <c r="M71" s="1">
-        <v>2262222.45</v>
+        <v>587280.08</v>
       </c>
       <c r="N71" s="1">
-        <v>2262222.45</v>
+        <v>594679.05</v>
       </c>
       <c r="O71" s="1">
-        <v>3.77</v>
+        <v>0.98</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B72" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C72" s="1">
-        <v>596000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>97.48556552</v>
+        <v>99.76919628</v>
       </c>
       <c r="E72" s="1">
-        <v>100.5575</v>
+        <v>99.331</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>599322.7</v>
+        <v>99331.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-12211.98</v>
+        <v>438.2</v>
       </c>
       <c r="J72" s="1">
-        <v>-2.0376301448285</v>
+        <v>0.4411513022118</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
-      <c r="L72" t="s">
-        <v>170</v>
+      <c r="L72">
+        <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>581013.97</v>
+        <v>99769.2</v>
       </c>
       <c r="N72" s="1">
-        <v>587110.72</v>
+        <v>99769.2</v>
       </c>
       <c r="O72" s="1">
-        <v>0.98</v>
+        <v>0.16</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>171</v>
       </c>
       <c r="B73" t="s">
         <v>172</v>
       </c>
       <c r="C73" s="1">
         <v>100000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>107.1560999</v>
+        <v>107.87408985</v>
       </c>
       <c r="E73" s="1">
         <v>106.88494</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
         <v>106884.94</v>
       </c>
       <c r="I73" s="1">
-        <v>3230.06</v>
+        <v>4287.1</v>
       </c>
       <c r="J73" s="1">
-        <v>3.0219972991518</v>
+        <v>4.0109485957517</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" t="s">
         <v>173</v>
       </c>
       <c r="M73" s="1">
-        <v>107156.1</v>
+        <v>107874.09</v>
       </c>
       <c r="N73" s="1">
-        <v>110115.0</v>
+        <v>111172.04</v>
       </c>
       <c r="O73" s="1">
         <v>0.18</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>174</v>
       </c>
       <c r="B74" t="s">
         <v>175</v>
       </c>
       <c r="C74" s="1">
         <v>300000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>101.20644901</v>
+        <v>100.87093877</v>
       </c>
       <c r="E74" s="1">
-        <v>99.89</v>
+        <v>99.847</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>299670.0</v>
+        <v>299541.0</v>
       </c>
       <c r="I74" s="1">
-        <v>4367.5</v>
+        <v>3330.72</v>
       </c>
       <c r="J74" s="1">
-        <v>1.4574365134982</v>
+        <v>1.1119412701433</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
-        <v>418.15</v>
+        <v>258.9</v>
       </c>
       <c r="M74" s="1">
-        <v>303619.35</v>
+        <v>302612.82</v>
       </c>
       <c r="N74" s="1">
-        <v>304037.5</v>
+        <v>302871.72</v>
       </c>
       <c r="O74" s="1">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
-        <v>319000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>97.87586438</v>
+        <v>101.79118249</v>
       </c>
       <c r="E75" s="1">
-        <v>99.853972</v>
+        <v>99.89</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>318534.17</v>
+        <v>299670.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-1000.78</v>
+        <v>6958.0</v>
       </c>
       <c r="J75" s="1">
-        <v>-0.31418293365512</v>
+        <v>2.3218874094838</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" t="s">
         <v>178</v>
       </c>
       <c r="M75" s="1">
-        <v>312224.01</v>
+        <v>305373.55</v>
       </c>
       <c r="N75" s="1">
-        <v>317533.39</v>
+        <v>306628.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.53</v>
+        <v>0.5</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>179</v>
       </c>
       <c r="B76" t="s">
         <v>180</v>
       </c>
       <c r="C76" s="1">
-        <v>200000.0</v>
+        <v>319000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>96.67387909</v>
+        <v>98.38851052</v>
       </c>
       <c r="E76" s="1">
-        <v>99.253</v>
+        <v>99.853972</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>198506.0</v>
+        <v>318534.17</v>
       </c>
       <c r="I76" s="1">
-        <v>-5026.73</v>
+        <v>1355.59</v>
       </c>
       <c r="J76" s="1">
-        <v>-2.5322811401167</v>
+        <v>0.42557129742156</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
-      <c r="L76">
-        <v>131.51</v>
+      <c r="L76" t="s">
+        <v>181</v>
       </c>
       <c r="M76" s="1">
-        <v>193347.76</v>
+        <v>313859.35</v>
       </c>
       <c r="N76" s="1">
-        <v>193479.27</v>
+        <v>319889.76</v>
       </c>
       <c r="O76" s="1">
-        <v>0.32</v>
+        <v>0.52</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B77" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C77" s="1">
         <v>200000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>93.56262047</v>
+        <v>97.13165863</v>
       </c>
       <c r="E77" s="1">
-        <v>94.08838</v>
+        <v>99.253</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>188176.76</v>
+        <v>198506.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-299.46</v>
+        <v>-3749.53</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.15913761082931</v>
+        <v>-1.8888748954692</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
-        <v>752.05</v>
+        <v>493.15</v>
       </c>
       <c r="M77" s="1">
-        <v>187125.25</v>
+        <v>194263.32</v>
       </c>
       <c r="N77" s="1">
-        <v>187877.3</v>
+        <v>194756.47</v>
       </c>
       <c r="O77" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B78" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C78" s="1">
-        <v>248000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.2383014</v>
+        <v>93.92221708</v>
       </c>
       <c r="E78" s="1">
-        <v>99.955</v>
+        <v>94.08838</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>247888.4</v>
+        <v>188176.76</v>
       </c>
       <c r="I78" s="1">
-        <v>2034.31</v>
+        <v>555.35</v>
       </c>
       <c r="J78" s="1">
-        <v>0.82065558533598</v>
+        <v>0.29512145920676</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
-      <c r="L78" t="s">
-        <v>185</v>
+      <c r="L78">
+        <v>887.67</v>
       </c>
       <c r="M78" s="1">
-        <v>248590.98</v>
+        <v>187844.44</v>
       </c>
       <c r="N78" s="1">
-        <v>249922.71</v>
+        <v>188732.11</v>
       </c>
       <c r="O78" s="1">
-        <v>0.42</v>
+        <v>0.31</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>186</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" s="1">
-        <v>119000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>99.47392111</v>
+        <v>100.84211921</v>
       </c>
       <c r="E79" s="1">
-        <v>99.646</v>
+        <v>99.955</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>118578.74</v>
+        <v>247888.4</v>
       </c>
       <c r="I79" s="1">
-        <v>-67.03</v>
+        <v>4129.7</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.056527839644779</v>
+        <v>1.6659512909842</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
-      <c r="L79">
-        <v>137.75</v>
+      <c r="L79" t="s">
+        <v>188</v>
       </c>
       <c r="M79" s="1">
-        <v>118373.96</v>
+        <v>250088.46</v>
       </c>
       <c r="N79" s="1">
-        <v>118511.71</v>
+        <v>252018.1</v>
       </c>
       <c r="O79" s="1">
-        <v>0.2</v>
+        <v>0.41</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B80" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C80" s="1">
-        <v>200000.0</v>
+        <v>119000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>101.02599865</v>
+        <v>99.86390917</v>
       </c>
       <c r="E80" s="1">
-        <v>105.889435</v>
+        <v>99.646</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>211778.87</v>
+        <v>118578.74</v>
       </c>
       <c r="I80" s="1">
-        <v>-1836.46</v>
+        <v>630.17</v>
       </c>
       <c r="J80" s="1">
-        <v>-0.86715922131419</v>
+        <v>0.53143590495227</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
-      <c r="L80" t="s">
-        <v>190</v>
+      <c r="L80">
+        <v>370.86</v>
       </c>
       <c r="M80" s="1">
-        <v>202052.0</v>
+        <v>118838.05</v>
       </c>
       <c r="N80" s="1">
-        <v>209942.41</v>
+        <v>119208.91</v>
       </c>
       <c r="O80" s="1">
-        <v>0.35</v>
+        <v>0.2</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>191</v>
       </c>
       <c r="B81" t="s">
         <v>192</v>
       </c>
       <c r="C81" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>109.78606195</v>
+        <v>101.59848019</v>
       </c>
       <c r="E81" s="1">
-        <v>115.12564</v>
+        <v>105.889435</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>115125.64</v>
+        <v>211778.87</v>
       </c>
       <c r="I81" s="1">
-        <v>-680.38</v>
+        <v>-149.03</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.59098911415389</v>
+        <v>-0.070370570963949</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" t="s">
         <v>193</v>
       </c>
       <c r="M81" s="1">
-        <v>109786.06</v>
+        <v>203196.96</v>
       </c>
       <c r="N81" s="1">
-        <v>114445.26</v>
+        <v>211629.84</v>
       </c>
       <c r="O81" s="1">
-        <v>0.19</v>
+        <v>0.35</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>194</v>
       </c>
       <c r="B82" t="s">
         <v>195</v>
       </c>
       <c r="C82" s="1">
         <v>100000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>96.97481752</v>
+        <v>110.3556694</v>
       </c>
       <c r="E82" s="1">
-        <v>99.433</v>
+        <v>115.12564</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>99433.0</v>
+        <v>115125.64</v>
       </c>
       <c r="I82" s="1">
-        <v>-2400.65</v>
+        <v>240.27</v>
       </c>
       <c r="J82" s="1">
-        <v>-2.4143393038528</v>
+        <v>0.20870242284864</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
-      <c r="L82">
-        <v>57.53</v>
+      <c r="L82" t="s">
+        <v>196</v>
       </c>
       <c r="M82" s="1">
-        <v>96974.82</v>
+        <v>110355.67</v>
       </c>
       <c r="N82" s="1">
-        <v>97032.35</v>
+        <v>115365.91</v>
       </c>
       <c r="O82" s="1">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B83" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C83" s="1">
-        <v>268000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.70612363</v>
+        <v>100.69274097</v>
       </c>
       <c r="E83" s="1">
-        <v>99.58</v>
+        <v>100.78015</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>266874.4</v>
+        <v>100780.15</v>
       </c>
       <c r="I83" s="1">
-        <v>530.75</v>
+        <v>139.44</v>
       </c>
       <c r="J83" s="1">
-        <v>0.19887632534256</v>
+        <v>0.13836057993563</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
-        <v>192.74</v>
+        <v>226.85</v>
       </c>
       <c r="M83" s="1">
-        <v>267212.41</v>
+        <v>100692.74</v>
       </c>
       <c r="N83" s="1">
-        <v>267405.15</v>
+        <v>100919.59</v>
       </c>
       <c r="O83" s="1">
-        <v>0.45</v>
+        <v>0.17</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B84" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C84" s="1">
-        <v>100000.0</v>
+        <v>268000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>103.71860511</v>
+        <v>100.20874995</v>
       </c>
       <c r="E84" s="1">
-        <v>107.26644</v>
+        <v>99.58</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>107266.44</v>
+        <v>266874.4</v>
       </c>
       <c r="I84" s="1">
-        <v>-3534.14</v>
+        <v>2483.54</v>
       </c>
       <c r="J84" s="1">
-        <v>-3.2947303928423</v>
+        <v>0.93060256060529</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
-        <v>13.7</v>
+        <v>798.49</v>
       </c>
       <c r="M84" s="1">
-        <v>103718.6</v>
+        <v>268559.45</v>
       </c>
       <c r="N84" s="1">
-        <v>103732.3</v>
+        <v>269357.94</v>
       </c>
       <c r="O84" s="1">
-        <v>0.17</v>
+        <v>0.44</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B85" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C85" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>98.32564687</v>
+        <v>104.16201249</v>
       </c>
       <c r="E85" s="1">
-        <v>100.0</v>
+        <v>107.26644</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>200000.0</v>
+        <v>107266.44</v>
       </c>
       <c r="I85" s="1">
-        <v>4820.74</v>
+        <v>-2789.36</v>
       </c>
       <c r="J85" s="1">
-        <v>2.41037</v>
+        <v>-2.6004032575333</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
-      <c r="L85" t="s">
-        <v>202</v>
+      <c r="L85">
+        <v>315.07</v>
       </c>
       <c r="M85" s="1">
-        <v>196651.3</v>
+        <v>104162.01</v>
       </c>
       <c r="N85" s="1">
-        <v>204820.74</v>
+        <v>104477.08</v>
       </c>
       <c r="O85" s="1">
-        <v>0.34</v>
+        <v>0.17</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>203</v>
       </c>
       <c r="B86" t="s">
         <v>204</v>
       </c>
       <c r="C86" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>96.17908779</v>
+        <v>99.33781717</v>
       </c>
       <c r="E86" s="1">
-        <v>97.072878</v>
+        <v>100.0</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>388291.51</v>
+        <v>200000.0</v>
       </c>
       <c r="I86" s="1">
-        <v>1090.59</v>
+        <v>-1159.09</v>
       </c>
       <c r="J86" s="1">
-        <v>0.28086887606685</v>
+        <v>-0.579545</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
-      <c r="L86" t="s">
-        <v>205</v>
+      <c r="L86">
+        <v>165.28</v>
       </c>
       <c r="M86" s="1">
-        <v>384716.35</v>
+        <v>198675.63</v>
       </c>
       <c r="N86" s="1">
-        <v>389382.1</v>
+        <v>198840.91</v>
       </c>
       <c r="O86" s="1">
-        <v>0.65</v>
+        <v>0.33</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>205</v>
+      </c>
+      <c r="B87" t="s">
         <v>206</v>
       </c>
-      <c r="B87" t="s">
+      <c r="C87" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D87" s="1">
+        <v>96.4484922</v>
+      </c>
+      <c r="E87" s="1">
+        <v>97.072878</v>
+      </c>
+      <c r="F87" t="s">
+        <v>8</v>
+      </c>
+      <c r="G87">
+        <v>1.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>388291.51</v>
+      </c>
+      <c r="I87" s="1">
+        <v>2951.77</v>
+      </c>
+      <c r="J87" s="1">
+        <v>0.76019431895382</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" t="s">
         <v>207</v>
       </c>
-      <c r="C87" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M87" s="1">
-        <v>212864.12</v>
+        <v>385793.96</v>
       </c>
       <c r="N87" s="1">
-        <v>217851.07</v>
+        <v>391243.28</v>
       </c>
       <c r="O87" s="1">
-        <v>0.36</v>
+        <v>0.64</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>208</v>
+      </c>
+      <c r="B88" t="s">
         <v>209</v>
       </c>
-      <c r="B88" t="s">
+      <c r="C88" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D88" s="1">
+        <v>107.01744673</v>
+      </c>
+      <c r="E88" s="1">
+        <v>105.40625</v>
+      </c>
+      <c r="F88" t="s">
+        <v>8</v>
+      </c>
+      <c r="G88">
+        <v>1.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>210812.5</v>
+      </c>
+      <c r="I88" s="1">
+        <v>9010.17</v>
+      </c>
+      <c r="J88" s="1">
+        <v>4.2740207530388</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" t="s">
         <v>210</v>
       </c>
-      <c r="C88" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M88" s="1">
-        <v>237876.68</v>
+        <v>214034.9</v>
       </c>
       <c r="N88" s="1">
-        <v>243958.58</v>
+        <v>219822.67</v>
       </c>
       <c r="O88" s="1">
-        <v>0.41</v>
+        <v>0.36</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>211</v>
+      </c>
+      <c r="B89" t="s">
         <v>212</v>
       </c>
-      <c r="B89" t="s">
+      <c r="C89" s="1">
+        <v>241000.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>99.16367773</v>
+      </c>
+      <c r="E89" s="1">
+        <v>101.536286</v>
+      </c>
+      <c r="F89" t="s">
+        <v>8</v>
+      </c>
+      <c r="G89">
+        <v>1.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>244702.45</v>
+      </c>
+      <c r="I89" s="1">
+        <v>840.08</v>
+      </c>
+      <c r="J89" s="1">
+        <v>0.34330673844908</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" t="s">
         <v>213</v>
       </c>
-      <c r="C89" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M89" s="1">
-        <v>88905.49</v>
+        <v>238984.46</v>
       </c>
       <c r="N89" s="1">
-        <v>90482.54</v>
+        <v>245542.53</v>
       </c>
       <c r="O89" s="1">
-        <v>0.15</v>
+        <v>0.4</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>214</v>
+      </c>
+      <c r="B90" t="s">
         <v>215</v>
       </c>
-      <c r="B90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="1">
-        <v>300000.0</v>
+        <v>195000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.12874004</v>
+        <v>99.93532111</v>
       </c>
       <c r="E90" s="1">
-        <v>114.752053</v>
+        <v>99.658</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>344256.16</v>
+        <v>194333.1</v>
       </c>
       <c r="I90" s="1">
-        <v>-35242.89</v>
+        <v>659.27</v>
       </c>
       <c r="J90" s="1">
-        <v>-10.23740286884</v>
+        <v>0.33924740561438</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
-      <c r="L90" t="s">
-        <v>217</v>
+      <c r="L90">
+        <v>118.49</v>
       </c>
       <c r="M90" s="1">
-        <v>300386.22</v>
+        <v>194873.88</v>
       </c>
       <c r="N90" s="1">
-        <v>309013.27</v>
+        <v>194992.37</v>
       </c>
       <c r="O90" s="1">
-        <v>0.51</v>
+        <v>0.32</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="B91" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="C91" s="1">
         <v>200000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>91.74393551</v>
+        <v>91.97786028</v>
       </c>
       <c r="E91" s="1">
         <v>92.2246</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
         <v>184449.2</v>
       </c>
       <c r="I91" s="1">
-        <v>298.94</v>
+        <v>1007.89</v>
       </c>
       <c r="J91" s="1">
-        <v>0.1620717248977</v>
+        <v>0.54643229680584</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="M91" s="1">
-        <v>183487.87</v>
+        <v>183955.72</v>
       </c>
       <c r="N91" s="1">
-        <v>184748.14</v>
+        <v>185457.09</v>
       </c>
       <c r="O91" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="B92" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="C92" s="1">
         <v>198000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.81750942</v>
+        <v>100.09660395</v>
       </c>
       <c r="E92" s="1">
         <v>99.607</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>197221.86</v>
       </c>
       <c r="I92" s="1">
-        <v>2467.33</v>
+        <v>3422.72</v>
       </c>
       <c r="J92" s="1">
-        <v>1.2510428610703</v>
+        <v>1.7354668493645</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="M92" s="1">
-        <v>197638.67</v>
+        <v>198191.28</v>
       </c>
       <c r="N92" s="1">
-        <v>199689.19</v>
+        <v>200644.58</v>
       </c>
       <c r="O92" s="1">
         <v>0.33</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="B93" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="C93" s="1">
         <v>200000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>98.88269813</v>
+        <v>99.3452539</v>
       </c>
       <c r="E93" s="1">
         <v>99.991</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>199982.0</v>
       </c>
       <c r="I93" s="1">
-        <v>4188.88</v>
+        <v>5535.91</v>
       </c>
       <c r="J93" s="1">
-        <v>2.0946285165665</v>
+        <v>2.7682041383725</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="M93" s="1">
-        <v>197765.4</v>
+        <v>198690.51</v>
       </c>
       <c r="N93" s="1">
-        <v>204170.88</v>
+        <v>205517.91</v>
       </c>
       <c r="O93" s="1">
         <v>0.34</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="B94" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="C94" s="1">
         <v>300000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>100.08452098</v>
+        <v>100.57064455</v>
       </c>
       <c r="E94" s="1">
         <v>99.834</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
         <v>299502.0</v>
       </c>
       <c r="I94" s="1">
-        <v>1485.12</v>
+        <v>3711.99</v>
       </c>
       <c r="J94" s="1">
-        <v>0.49586313280045</v>
+        <v>1.2393873830559</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
-      <c r="L94">
-        <v>733.56</v>
+      <c r="L94" t="s">
+        <v>227</v>
       </c>
       <c r="M94" s="1">
-        <v>300253.56</v>
+        <v>301711.94</v>
       </c>
       <c r="N94" s="1">
-        <v>300987.12</v>
+        <v>303213.99</v>
       </c>
       <c r="O94" s="1">
         <v>0.5</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>228</v>
+      </c>
+      <c r="B95" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="C95" s="1">
         <v>361000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>98.71176651</v>
+        <v>99.08155339</v>
       </c>
       <c r="E95" s="1">
         <v>99.459</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
         <v>359046.99</v>
       </c>
       <c r="I95" s="1">
-        <v>1288.32</v>
+        <v>3330.42</v>
       </c>
       <c r="J95" s="1">
-        <v>0.35881654376214</v>
+        <v>0.9275721821258</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="M95" s="1">
-        <v>356349.47</v>
+        <v>357684.41</v>
       </c>
       <c r="N95" s="1">
-        <v>360335.31</v>
+        <v>362377.41</v>
       </c>
       <c r="O95" s="1">
-        <v>0.6</v>
+        <v>0.59</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>231</v>
+      </c>
+      <c r="B96" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="C96" s="1">
         <v>300000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>98.09305406</v>
+        <v>98.64029922</v>
       </c>
       <c r="E96" s="1">
         <v>99.292</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
         <v>297876.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-374.92</v>
+        <v>1899.69</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.12586445366528</v>
+        <v>0.63774523627281</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="M96" s="1">
-        <v>294279.16</v>
+        <v>295920.9</v>
       </c>
       <c r="N96" s="1">
-        <v>297501.08</v>
+        <v>299775.69</v>
       </c>
       <c r="O96" s="1">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>234</v>
+      </c>
+      <c r="B97" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="C97" s="1">
         <v>200000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>103.53549691</v>
+        <v>103.97087953</v>
       </c>
       <c r="E97" s="1">
         <v>107.330955</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
         <v>214661.91</v>
       </c>
       <c r="I97" s="1">
-        <v>1864.6</v>
+        <v>-6611.15</v>
       </c>
       <c r="J97" s="1">
-        <v>0.86862173172688</v>
+        <v>-3.0797965041865</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
-      <c r="L97" t="s">
-        <v>237</v>
+      <c r="L97">
+        <v>109.0</v>
       </c>
       <c r="M97" s="1">
-        <v>207071.0</v>
+        <v>207941.76</v>
       </c>
       <c r="N97" s="1">
-        <v>216526.51</v>
+        <v>208050.76</v>
       </c>
       <c r="O97" s="1">
-        <v>0.36</v>
+        <v>0.34</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="B98" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="C98" s="1">
         <v>100000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>98.68863851</v>
+        <v>99.17735445</v>
       </c>
       <c r="E98" s="1">
         <v>99.84809</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
         <v>99848.09</v>
       </c>
       <c r="I98" s="1">
-        <v>-401.23</v>
+        <v>290.91</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.40184043580603</v>
+        <v>0.29135259372513</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
-        <v>758.22</v>
+        <v>961.64</v>
       </c>
       <c r="M98" s="1">
-        <v>98688.64</v>
+        <v>99177.36</v>
       </c>
       <c r="N98" s="1">
-        <v>99446.86</v>
+        <v>100139.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="B99" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="C99" s="1">
         <v>200000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.43690221</v>
+        <v>99.71344307</v>
       </c>
       <c r="E99" s="1">
         <v>102.14904</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>204298.08</v>
       </c>
       <c r="I99" s="1">
-        <v>1048.33</v>
+        <v>-4741.74</v>
       </c>
       <c r="J99" s="1">
-        <v>0.51313747050388</v>
+        <v>-2.3209909755393</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
-      <c r="L99" t="s">
-        <v>242</v>
+      <c r="L99">
+        <v>129.45</v>
       </c>
       <c r="M99" s="1">
-        <v>198873.81</v>
+        <v>199426.89</v>
       </c>
       <c r="N99" s="1">
-        <v>205346.41</v>
+        <v>199556.34</v>
       </c>
       <c r="O99" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="B100" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="C100" s="1">
         <v>299000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.01911097</v>
+        <v>100.8856612</v>
       </c>
       <c r="E100" s="1">
         <v>99.298</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
         <v>296901.02</v>
       </c>
       <c r="I100" s="1">
-        <v>3457.59</v>
+        <v>6746.93</v>
       </c>
       <c r="J100" s="1">
-        <v>1.1645598253586</v>
+        <v>2.272450933311</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="M100" s="1">
-        <v>299057.14</v>
+        <v>301648.13</v>
       </c>
       <c r="N100" s="1">
-        <v>300358.61</v>
+        <v>303647.95</v>
       </c>
       <c r="O100" s="1">
         <v>0.5</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="B101" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="C101" s="1">
         <v>243000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>97.94000426</v>
+        <v>98.72587303</v>
       </c>
       <c r="E101" s="1">
         <v>100.0</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>243000.0</v>
       </c>
       <c r="I101" s="1">
-        <v>-886.16</v>
+        <v>1516.06</v>
       </c>
       <c r="J101" s="1">
-        <v>-0.36467489711934</v>
+        <v>0.62389300411523</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="M101" s="1">
-        <v>237994.21</v>
+        <v>239903.87</v>
       </c>
       <c r="N101" s="1">
-        <v>242113.84</v>
+        <v>244516.06</v>
       </c>
       <c r="O101" s="1">
         <v>0.4</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="B102" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="C102" s="1">
         <v>200000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>98.76722132</v>
+        <v>99.13701583</v>
       </c>
       <c r="E102" s="1">
         <v>101.80907</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>203618.14</v>
       </c>
       <c r="I102" s="1">
-        <v>-3722.74</v>
+        <v>-2527.53</v>
       </c>
       <c r="J102" s="1">
-        <v>-1.8282948660665</v>
+        <v>-1.2413088539165</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="M102" s="1">
-        <v>197534.44</v>
+        <v>198274.03</v>
       </c>
       <c r="N102" s="1">
-        <v>199895.4</v>
+        <v>201090.61</v>
       </c>
       <c r="O102" s="1">
         <v>0.33</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="B103" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="C103" s="1">
         <v>100000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>102.94243291</v>
+        <v>103.30504591</v>
       </c>
       <c r="E103" s="1">
         <v>107.83085</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>107830.85</v>
       </c>
       <c r="I103" s="1">
-        <v>-2300.4</v>
+        <v>-1689.16</v>
       </c>
       <c r="J103" s="1">
-        <v>-2.1333412469623</v>
+        <v>-1.566490480229</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="M103" s="1">
-        <v>102942.44</v>
+        <v>103305.05</v>
       </c>
       <c r="N103" s="1">
-        <v>105530.45</v>
+        <v>106141.69</v>
       </c>
       <c r="O103" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="B104" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="C104" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>105.39179712</v>
+        <v>101.20226494</v>
       </c>
       <c r="E104" s="1">
-        <v>109.55781</v>
+        <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>328673.43</v>
+        <v>200000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-5509.68</v>
+        <v>2598.02</v>
       </c>
       <c r="J104" s="1">
-        <v>-1.6763387292973</v>
+        <v>1.29901</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104" t="s">
-        <v>257</v>
+      <c r="L104">
+        <v>193.49</v>
       </c>
       <c r="M104" s="1">
-        <v>316175.39</v>
+        <v>202404.53</v>
       </c>
       <c r="N104" s="1">
-        <v>323163.75</v>
+        <v>202598.02</v>
       </c>
       <c r="O104" s="1">
-        <v>0.54</v>
+        <v>0.33</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="B105" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="C105" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.13322472</v>
+        <v>105.94913058</v>
       </c>
       <c r="E105" s="1">
-        <v>102.95621</v>
+        <v>109.55781</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>411824.84</v>
+        <v>328673.43</v>
       </c>
       <c r="I105" s="1">
-        <v>-6338.52</v>
+        <v>-2978.78</v>
       </c>
       <c r="J105" s="1">
-        <v>-1.5391300825856</v>
+        <v>-0.90630386520748</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="M105" s="1">
-        <v>400532.9</v>
+        <v>317847.39</v>
       </c>
       <c r="N105" s="1">
-        <v>405486.32</v>
+        <v>325694.65</v>
       </c>
       <c r="O105" s="1">
-        <v>0.68</v>
+        <v>0.53</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="B106" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="C106" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>97.3454808</v>
+        <v>100.70203795</v>
       </c>
       <c r="E106" s="1">
-        <v>93.94781</v>
+        <v>102.95621</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>93947.81</v>
+        <v>411824.84</v>
       </c>
       <c r="I106" s="1">
-        <v>3981.23</v>
+        <v>-3098.88</v>
       </c>
       <c r="J106" s="1">
-        <v>4.2377038911285</v>
+        <v>-0.75247525137143</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106">
-        <v>583.56</v>
+      <c r="L106" t="s">
+        <v>259</v>
       </c>
       <c r="M106" s="1">
-        <v>97345.48</v>
+        <v>402808.15</v>
       </c>
       <c r="N106" s="1">
-        <v>97929.04</v>
+        <v>408725.96</v>
       </c>
       <c r="O106" s="1">
-        <v>0.16</v>
+        <v>0.67</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="B107" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="C107" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.05873397</v>
+        <v>99.97022562</v>
       </c>
       <c r="E107" s="1">
-        <v>101.27229</v>
+        <v>99.898</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>202544.58</v>
+        <v>399592.0</v>
       </c>
       <c r="I107" s="1">
-        <v>1298.03</v>
+        <v>332.74</v>
       </c>
       <c r="J107" s="1">
-        <v>0.64086138468874</v>
+        <v>0.083269935334041</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
-      <c r="L107" t="s">
-        <v>265</v>
+      <c r="L107">
+        <v>43.84</v>
       </c>
       <c r="M107" s="1">
-        <v>200117.47</v>
+        <v>399880.9</v>
       </c>
       <c r="N107" s="1">
-        <v>203842.61</v>
+        <v>399924.74</v>
       </c>
       <c r="O107" s="1">
-        <v>0.34</v>
+        <v>0.66</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="B108" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="C108" s="1">
         <v>239000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>97.88640889</v>
+        <v>98.38400249</v>
       </c>
       <c r="E108" s="1">
         <v>99.528</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>237871.92</v>
       </c>
       <c r="I108" s="1">
-        <v>-11.82</v>
+        <v>1663.61</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.00496906066088</v>
+        <v>0.6993721663322</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="M108" s="1">
-        <v>233948.52</v>
+        <v>235137.77</v>
       </c>
       <c r="N108" s="1">
-        <v>237860.1</v>
+        <v>239535.53</v>
       </c>
       <c r="O108" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="B109" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="C109" s="1">
         <v>300000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>97.37479402</v>
+        <v>98.01953623</v>
       </c>
       <c r="E109" s="1">
         <v>100.689793</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>302069.38</v>
       </c>
       <c r="I109" s="1">
-        <v>-3731.3</v>
+        <v>-1186.8</v>
       </c>
       <c r="J109" s="1">
-        <v>-1.2352460219569</v>
+        <v>-0.39288987185659</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="M109" s="1">
-        <v>292124.38</v>
+        <v>294058.61</v>
       </c>
       <c r="N109" s="1">
-        <v>298338.08</v>
+        <v>300882.58</v>
       </c>
       <c r="O109" s="1">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="B110" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="C110" s="1">
         <v>100000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.31955636</v>
+        <v>100.96983042</v>
       </c>
       <c r="E110" s="1">
         <v>99.861</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>99861.0</v>
       </c>
       <c r="I110" s="1">
-        <v>1598.97</v>
+        <v>2475.27</v>
       </c>
       <c r="J110" s="1">
-        <v>1.6011956619701</v>
+        <v>2.4787154144261</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="M110" s="1">
-        <v>100319.56</v>
+        <v>100969.83</v>
       </c>
       <c r="N110" s="1">
-        <v>101459.97</v>
+        <v>102336.27</v>
       </c>
       <c r="O110" s="1">
         <v>0.17</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="B111" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="C111" s="1">
         <v>200000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>98.11216445</v>
+        <v>98.67562267</v>
       </c>
       <c r="E111" s="1">
         <v>101.46918</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>202938.36</v>
       </c>
       <c r="I111" s="1">
-        <v>-2892.11</v>
+        <v>-5141.22</v>
       </c>
       <c r="J111" s="1">
-        <v>-1.4251174593113</v>
+        <v>-2.5333899416552</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
-      <c r="L111" t="s">
-        <v>277</v>
+      <c r="L111">
+        <v>445.89</v>
       </c>
       <c r="M111" s="1">
-        <v>196224.33</v>
+        <v>197351.25</v>
       </c>
       <c r="N111" s="1">
-        <v>200046.25</v>
+        <v>197797.14</v>
       </c>
       <c r="O111" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="B112" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="C112" s="1">
         <v>200000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>95.49362818</v>
+        <v>96.40209618</v>
       </c>
       <c r="E112" s="1">
         <v>99.077</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
         <v>198154.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-2755.78</v>
+        <v>-516.93</v>
       </c>
       <c r="J112" s="1">
-        <v>-1.3907264047155</v>
+        <v>-0.26087285646517</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="M112" s="1">
-        <v>190987.26</v>
+        <v>192804.19</v>
       </c>
       <c r="N112" s="1">
-        <v>195398.22</v>
+        <v>197637.07</v>
       </c>
       <c r="O112" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="B113" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="C113" s="1">
         <v>200000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>93.70565632</v>
+        <v>100.0</v>
       </c>
       <c r="E113" s="1">
         <v>92.52377</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>185047.54</v>
       </c>
       <c r="I113" s="1">
-        <v>3504.87</v>
+        <v>16199.04</v>
       </c>
       <c r="J113" s="1">
-        <v>1.8940376078493</v>
+        <v>8.7539882994392</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="M113" s="1">
-        <v>187411.31</v>
+        <v>200000.0</v>
       </c>
       <c r="N113" s="1">
-        <v>188552.41</v>
+        <v>201246.58</v>
       </c>
       <c r="O113" s="1">
-        <v>0.31</v>
+        <v>0.33</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="B114" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="C114" s="1">
         <v>200000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>103.19874065</v>
+        <v>103.55730377</v>
       </c>
       <c r="E114" s="1">
         <v>109.343945</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>218687.89</v>
       </c>
       <c r="I114" s="1">
-        <v>-11067.12</v>
+        <v>-9777.39</v>
       </c>
       <c r="J114" s="1">
-        <v>-5.06069174658</v>
+        <v>-4.4709334385182</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="M114" s="1">
-        <v>206397.48</v>
+        <v>207114.61</v>
       </c>
       <c r="N114" s="1">
-        <v>207620.77</v>
+        <v>208910.5</v>
       </c>
       <c r="O114" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="B115" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="C115" s="1">
         <v>300000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>98.73146332</v>
+        <v>99.0706939</v>
       </c>
       <c r="E115" s="1">
         <v>102.00267</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>306008.01</v>
       </c>
       <c r="I115" s="1">
-        <v>-515.67</v>
+        <v>-8307.91</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.16851519671005</v>
+        <v>-2.714932200631</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
-      <c r="L115" t="s">
-        <v>289</v>
+      <c r="L115">
+        <v>488.01</v>
       </c>
       <c r="M115" s="1">
-        <v>296194.39</v>
+        <v>297212.09</v>
       </c>
       <c r="N115" s="1">
-        <v>305492.34</v>
+        <v>297700.1</v>
       </c>
       <c r="O115" s="1">
-        <v>0.51</v>
+        <v>0.49</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="B116" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="C116" s="1">
         <v>400000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>93.45944406</v>
+        <v>93.86066557</v>
       </c>
       <c r="E116" s="1">
         <v>110.17804</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>440712.16</v>
       </c>
       <c r="I116" s="1">
-        <v>-58189.45</v>
+        <v>-55981.83</v>
       </c>
       <c r="J116" s="1">
-        <v>-13.203504527763</v>
+        <v>-12.702583473077</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="M116" s="1">
-        <v>373837.78</v>
+        <v>375442.66</v>
       </c>
       <c r="N116" s="1">
-        <v>382522.71</v>
+        <v>384730.33</v>
       </c>
       <c r="O116" s="1">
-        <v>0.64</v>
+        <v>0.63</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="B117" t="s">
-        <v>294</v>
+        <v>288</v>
       </c>
       <c r="C117" s="1">
-        <v>100000.0</v>
+        <v>214000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>101.04134846</v>
+        <v>102.05216472</v>
       </c>
       <c r="E117" s="1">
-        <v>118.97397</v>
+        <v>99.943</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>118973.97</v>
+        <v>213878.02</v>
       </c>
       <c r="I117" s="1">
-        <v>-13777.83</v>
+        <v>6014.54</v>
       </c>
       <c r="J117" s="1">
-        <v>-11.580541525176</v>
+        <v>2.8121356275881</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="M117" s="1">
-        <v>101041.35</v>
+        <v>218391.63</v>
       </c>
       <c r="N117" s="1">
-        <v>105196.14</v>
+        <v>219892.56</v>
       </c>
       <c r="O117" s="1">
-        <v>0.18</v>
+        <v>0.36</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
       <c r="B118" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="C118" s="1">
-        <v>214000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>101.36043295</v>
+        <v>101.68998554</v>
       </c>
       <c r="E118" s="1">
-        <v>99.943</v>
+        <v>103.19873</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>213878.02</v>
+        <v>103198.73</v>
       </c>
       <c r="I118" s="1">
-        <v>4018.29</v>
+        <v>2030.98</v>
       </c>
       <c r="J118" s="1">
-        <v>1.8787765100874</v>
+        <v>1.9680280949194</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
-      <c r="L118">
-        <v>984.99</v>
+      <c r="L118" t="s">
+        <v>292</v>
       </c>
       <c r="M118" s="1">
-        <v>216911.32</v>
+        <v>101689.98</v>
       </c>
       <c r="N118" s="1">
-        <v>217896.31</v>
+        <v>105229.71</v>
       </c>
       <c r="O118" s="1">
-        <v>0.36</v>
+        <v>0.17</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="B119" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C119" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>101.2456575</v>
+        <v>100.37632023</v>
       </c>
       <c r="E119" s="1">
-        <v>103.19873</v>
+        <v>103.308053</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>103198.73</v>
+        <v>309924.16</v>
       </c>
       <c r="I119" s="1">
-        <v>1345.56</v>
+        <v>-7214.03</v>
       </c>
       <c r="J119" s="1">
-        <v>1.3038532547833</v>
+        <v>-2.3276759062604</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="M119" s="1">
-        <v>101245.66</v>
+        <v>301128.97</v>
       </c>
       <c r="N119" s="1">
-        <v>104544.29</v>
+        <v>302710.13</v>
       </c>
       <c r="O119" s="1">
-        <v>0.17</v>
+        <v>0.5</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="B120" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="C120" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.12727112</v>
+        <v>104.14695026</v>
       </c>
       <c r="E120" s="1">
-        <v>103.308053</v>
+        <v>108.631025</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>309924.16</v>
+        <v>217262.05</v>
       </c>
       <c r="I120" s="1">
-        <v>-8571.46</v>
+        <v>256.51</v>
       </c>
       <c r="J120" s="1">
-        <v>-2.7656637030169</v>
+        <v>0.11806479778682</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
-      <c r="L120">
-        <v>970.89</v>
+      <c r="L120" t="s">
+        <v>298</v>
       </c>
       <c r="M120" s="1">
-        <v>300381.81</v>
+        <v>208293.9</v>
       </c>
       <c r="N120" s="1">
-        <v>301352.7</v>
+        <v>217518.56</v>
       </c>
       <c r="O120" s="1">
-        <v>0.5</v>
+        <v>0.36</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="B121" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="C121" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>103.69833501</v>
+        <v>100.0280742</v>
       </c>
       <c r="E121" s="1">
-        <v>108.631025</v>
+        <v>103.866857</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>217262.05</v>
+        <v>311600.57</v>
       </c>
       <c r="I121" s="1">
-        <v>-1198.26</v>
+        <v>-11109.5</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.55152752171859</v>
+        <v>-3.5653015653983</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
-      <c r="L121" t="s">
-        <v>305</v>
+      <c r="L121">
+        <v>406.85</v>
       </c>
       <c r="M121" s="1">
-        <v>207396.67</v>
+        <v>300084.22</v>
       </c>
       <c r="N121" s="1">
-        <v>216063.79</v>
+        <v>300491.07</v>
       </c>
       <c r="O121" s="1">
-        <v>0.36</v>
+        <v>0.49</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="B122" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="C122" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.80614796</v>
+        <v>103.27491211</v>
       </c>
       <c r="E122" s="1">
-        <v>103.866857</v>
+        <v>106.10956</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>311600.57</v>
+        <v>212219.12</v>
       </c>
       <c r="I122" s="1">
-        <v>-146.17</v>
+        <v>-5142.17</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.046909413548249</v>
+        <v>-2.4230474615105</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
-      <c r="L122" t="s">
-        <v>308</v>
+      <c r="L122">
+        <v>527.12</v>
       </c>
       <c r="M122" s="1">
-        <v>299418.44</v>
+        <v>206549.83</v>
       </c>
       <c r="N122" s="1">
-        <v>311454.4</v>
+        <v>207076.95</v>
       </c>
       <c r="O122" s="1">
-        <v>0.52</v>
+        <v>0.34</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="B123" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="C123" s="1">
         <v>200000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>102.80457012</v>
+        <v>99.16537818</v>
       </c>
       <c r="E123" s="1">
-        <v>106.10956</v>
+        <v>99.852</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>212219.12</v>
+        <v>199704.0</v>
       </c>
       <c r="I123" s="1">
-        <v>2957.31</v>
+        <v>-606.12</v>
       </c>
       <c r="J123" s="1">
-        <v>1.3935172287963</v>
+        <v>-0.30350919360654</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
-      <c r="L123" t="s">
-        <v>311</v>
+      <c r="L123">
+        <v>767.12</v>
       </c>
       <c r="M123" s="1">
-        <v>205609.14</v>
+        <v>198330.76</v>
       </c>
       <c r="N123" s="1">
-        <v>215176.43</v>
+        <v>199097.88</v>
       </c>
       <c r="O123" s="1">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
       <c r="B124" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="C124" s="1">
         <v>200000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>98.91275623</v>
+        <v>106.74415219</v>
       </c>
       <c r="E124" s="1">
-        <v>99.852</v>
+        <v>111.32808</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>199704.0</v>
+        <v>222656.16</v>
       </c>
       <c r="I124" s="1">
-        <v>-1593.56</v>
+        <v>-5370.6</v>
       </c>
       <c r="J124" s="1">
-        <v>-0.79796098225374</v>
+        <v>-2.4120599223484</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
-      <c r="L124">
-        <v>284.93</v>
+      <c r="L124" t="s">
+        <v>307</v>
       </c>
       <c r="M124" s="1">
-        <v>197825.51</v>
+        <v>213488.3</v>
       </c>
       <c r="N124" s="1">
-        <v>198110.44</v>
+        <v>217285.56</v>
       </c>
       <c r="O124" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="B125" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="C125" s="1">
         <v>200000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>106.38204602</v>
+        <v>100.20243899</v>
       </c>
       <c r="E125" s="1">
-        <v>111.32808</v>
+        <v>101.18063</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>222656.16</v>
+        <v>202361.26</v>
       </c>
       <c r="I125" s="1">
-        <v>-6727.68</v>
+        <v>2740.88</v>
       </c>
       <c r="J125" s="1">
-        <v>-3.0215557476604</v>
+        <v>1.3544489691357</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="M125" s="1">
-        <v>212764.1</v>
+        <v>200404.88</v>
       </c>
       <c r="N125" s="1">
-        <v>215928.48</v>
+        <v>205102.14</v>
       </c>
       <c r="O125" s="1">
-        <v>0.36</v>
+        <v>0.34</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="B126" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="C126" s="1">
-        <v>200000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>99.78914576</v>
+        <v>100.16545676</v>
       </c>
       <c r="E126" s="1">
-        <v>101.18063</v>
+        <v>99.934</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>202361.26</v>
+        <v>147902.32</v>
       </c>
       <c r="I126" s="1">
-        <v>1507.44</v>
+        <v>816.97</v>
       </c>
       <c r="J126" s="1">
-        <v>0.74492518973246</v>
+        <v>0.55237132182916</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
-      <c r="L126" t="s">
-        <v>319</v>
+      <c r="L126">
+        <v>474.41</v>
       </c>
       <c r="M126" s="1">
-        <v>199578.29</v>
+        <v>148244.88</v>
       </c>
       <c r="N126" s="1">
-        <v>203868.7</v>
+        <v>148719.29</v>
       </c>
       <c r="O126" s="1">
-        <v>0.34</v>
+        <v>0.24</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="B127" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="C127" s="1">
-        <v>148000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.85929911</v>
+        <v>101.06379387</v>
       </c>
       <c r="E127" s="1">
-        <v>99.934</v>
+        <v>100.0</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>147902.32</v>
+        <v>100000.0</v>
       </c>
       <c r="I127" s="1">
-        <v>73.94</v>
+        <v>1727.47</v>
       </c>
       <c r="J127" s="1">
-        <v>0.049992454479416</v>
+        <v>1.72747</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
-        <v>184.49</v>
+        <v>663.67</v>
       </c>
       <c r="M127" s="1">
-        <v>147791.77</v>
+        <v>101063.8</v>
       </c>
       <c r="N127" s="1">
-        <v>147976.26</v>
+        <v>101727.47</v>
       </c>
       <c r="O127" s="1">
-        <v>0.25</v>
+        <v>0.17</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>322</v>
+        <v>315</v>
       </c>
       <c r="B128" t="s">
-        <v>323</v>
+        <v>316</v>
       </c>
       <c r="C128" s="1">
-        <v>100000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>100.58188614</v>
+        <v>100.61283467</v>
       </c>
       <c r="E128" s="1">
-        <v>100.0</v>
+        <v>99.662</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>100000.0</v>
+        <v>134543.7</v>
       </c>
       <c r="I128" s="1">
-        <v>1017.42</v>
+        <v>1860.15</v>
       </c>
       <c r="J128" s="1">
-        <v>1.01742</v>
+        <v>1.3825619482741</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
-        <v>435.53</v>
+        <v>576.52</v>
       </c>
       <c r="M128" s="1">
-        <v>100581.89</v>
+        <v>135827.33</v>
       </c>
       <c r="N128" s="1">
-        <v>101017.42</v>
+        <v>136403.85</v>
       </c>
       <c r="O128" s="1">
-        <v>0.17</v>
+        <v>0.22</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>324</v>
+        <v>317</v>
       </c>
       <c r="B129" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="C129" s="1">
-        <v>135000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.14192998</v>
+        <v>94.24703358</v>
       </c>
       <c r="E129" s="1">
-        <v>99.662</v>
+        <v>92.13552</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>134543.7</v>
+        <v>92135.52</v>
       </c>
       <c r="I129" s="1">
-        <v>929.46</v>
+        <v>3056.03</v>
       </c>
       <c r="J129" s="1">
-        <v>0.69082387358159</v>
+        <v>3.3168858221021</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
-        <v>281.56</v>
+        <v>944.52</v>
       </c>
       <c r="M129" s="1">
-        <v>135191.6</v>
+        <v>94247.03</v>
       </c>
       <c r="N129" s="1">
-        <v>135473.16</v>
+        <v>95191.55</v>
       </c>
       <c r="O129" s="1">
-        <v>0.23</v>
+        <v>0.16</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>326</v>
+        <v>319</v>
       </c>
       <c r="B130" t="s">
-        <v>327</v>
+        <v>320</v>
       </c>
       <c r="C130" s="1">
         <v>100000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>93.85880841</v>
+        <v>99.39506918</v>
       </c>
       <c r="E130" s="1">
-        <v>92.13552</v>
+        <v>99.589</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>92135.52</v>
+        <v>99589.0</v>
       </c>
       <c r="I130" s="1">
-        <v>2562.33</v>
+        <v>832.44</v>
       </c>
       <c r="J130" s="1">
-        <v>2.781044704583</v>
+        <v>0.83587544809166</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
-      <c r="L130">
-        <v>839.04</v>
+      <c r="L130" t="s">
+        <v>321</v>
       </c>
       <c r="M130" s="1">
-        <v>93858.81</v>
+        <v>99395.07</v>
       </c>
       <c r="N130" s="1">
-        <v>94697.85</v>
+        <v>100421.44</v>
       </c>
       <c r="O130" s="1">
         <v>0.16</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="B131" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="C131" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>98.99360793</v>
+        <v>104.54340939</v>
       </c>
       <c r="E131" s="1">
-        <v>99.589</v>
+        <v>107.779585</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>99589.0</v>
+        <v>215559.17</v>
       </c>
       <c r="I131" s="1">
-        <v>227.55</v>
+        <v>979.7</v>
       </c>
       <c r="J131" s="1">
-        <v>0.22848909016056</v>
+        <v>0.45449237905305</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
-      <c r="L131">
-        <v>822.95</v>
+      <c r="L131" t="s">
+        <v>324</v>
       </c>
       <c r="M131" s="1">
-        <v>98993.6</v>
+        <v>209086.82</v>
       </c>
       <c r="N131" s="1">
-        <v>99816.55</v>
+        <v>216538.87</v>
       </c>
       <c r="O131" s="1">
-        <v>0.17</v>
+        <v>0.36</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="B132" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="C132" s="1">
         <v>200000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>104.27000634</v>
+        <v>85.60969386</v>
       </c>
       <c r="E132" s="1">
-        <v>107.779585</v>
+        <v>86.13295</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>215559.17</v>
+        <v>172265.9</v>
       </c>
       <c r="I132" s="1">
-        <v>-169.84</v>
+        <v>63.08</v>
       </c>
       <c r="J132" s="1">
-        <v>-0.078790431416117</v>
+        <v>0.036617810025083</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="M132" s="1">
-        <v>208540.01</v>
+        <v>171219.39</v>
       </c>
       <c r="N132" s="1">
-        <v>215389.33</v>
+        <v>172328.98</v>
       </c>
       <c r="O132" s="1">
-        <v>0.36</v>
+        <v>0.28</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="B133" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="C133" s="1">
         <v>200000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>85.03896476</v>
+        <v>99.29164211</v>
       </c>
       <c r="E133" s="1">
-        <v>86.13295</v>
+        <v>103.33767</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>172265.9</v>
+        <v>206675.34</v>
       </c>
       <c r="I133" s="1">
-        <v>-1153.72</v>
+        <v>-5790.69</v>
       </c>
       <c r="J133" s="1">
-        <v>-0.66973208278597</v>
+        <v>-2.8018291877492</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="M133" s="1">
-        <v>170077.93</v>
+        <v>198583.28</v>
       </c>
       <c r="N133" s="1">
-        <v>171112.18</v>
+        <v>200884.65</v>
       </c>
       <c r="O133" s="1">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="B134" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="C134" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.07546144</v>
+        <v>99.12659944</v>
       </c>
       <c r="E134" s="1">
-        <v>103.33767</v>
+        <v>103.0087</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>206675.34</v>
+        <v>103008.7</v>
       </c>
       <c r="I134" s="1">
-        <v>-6584.69</v>
+        <v>-3753.68</v>
       </c>
       <c r="J134" s="1">
-        <v>-3.1860066130773</v>
+        <v>-3.6440417168647</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
-      <c r="L134" t="s">
-        <v>338</v>
+      <c r="L134">
+        <v>128.42</v>
       </c>
       <c r="M134" s="1">
-        <v>198150.92</v>
+        <v>99126.6</v>
       </c>
       <c r="N134" s="1">
-        <v>200090.65</v>
+        <v>99255.02</v>
       </c>
       <c r="O134" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="B135" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="C135" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>98.82080821</v>
+        <v>98.16265224</v>
       </c>
       <c r="E135" s="1">
-        <v>103.0087</v>
+        <v>100.96133</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>103008.7</v>
+        <v>201922.66</v>
       </c>
       <c r="I135" s="1">
-        <v>-1122.82</v>
+        <v>-922.7</v>
       </c>
       <c r="J135" s="1">
-        <v>-1.0900244348293</v>
+        <v>-0.45695713398387</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="M135" s="1">
-        <v>98820.81</v>
+        <v>196325.3</v>
       </c>
       <c r="N135" s="1">
-        <v>101885.88</v>
+        <v>200999.96</v>
       </c>
       <c r="O135" s="1">
-        <v>0.17</v>
+        <v>0.33</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="B136" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="C136" s="1">
         <v>200000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>97.58581808</v>
+        <v>99.06719955</v>
       </c>
       <c r="E136" s="1">
-        <v>100.96133</v>
+        <v>100.0</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>201922.66</v>
+        <v>200000.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-2453.08</v>
+        <v>2845.59</v>
       </c>
       <c r="J136" s="1">
-        <v>-1.2148611750657</v>
+        <v>1.422795</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="M136" s="1">
-        <v>195171.63</v>
+        <v>198134.4</v>
       </c>
       <c r="N136" s="1">
-        <v>199469.58</v>
+        <v>202845.59</v>
       </c>
       <c r="O136" s="1">
         <v>0.33</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="B137" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="C137" s="1">
-        <v>200000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>98.65006682</v>
+        <v>98.45449939</v>
       </c>
       <c r="E137" s="1">
         <v>100.0</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>200000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="I137" s="1">
-        <v>1564.57</v>
+        <v>4545.05</v>
       </c>
       <c r="J137" s="1">
-        <v>0.782285</v>
+        <v>1.2625138888889</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
       <c r="M137" s="1">
-        <v>197300.13</v>
+        <v>354436.2</v>
       </c>
       <c r="N137" s="1">
-        <v>201564.57</v>
+        <v>364545.05</v>
       </c>
       <c r="O137" s="1">
-        <v>0.34</v>
+        <v>0.6</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="B138" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="C138" s="1">
-        <v>360000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>97.67405531</v>
+        <v>99.39443718</v>
       </c>
       <c r="E138" s="1">
-        <v>100.0</v>
+        <v>100.73781</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>360000.0</v>
+        <v>201475.62</v>
       </c>
       <c r="I138" s="1">
-        <v>926.74</v>
+        <v>-2170.31</v>
       </c>
       <c r="J138" s="1">
-        <v>0.25742777777778</v>
+        <v>-1.0772072571361</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
-      <c r="L138" t="s">
-        <v>350</v>
+      <c r="L138">
+        <v>516.44</v>
       </c>
       <c r="M138" s="1">
-        <v>351626.6</v>
+        <v>198788.87</v>
       </c>
       <c r="N138" s="1">
-        <v>360926.74</v>
+        <v>199305.31</v>
       </c>
       <c r="O138" s="1">
-        <v>0.6</v>
+        <v>0.33</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="B139" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="C139" s="1">
         <v>200000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>98.7774155</v>
+        <v>82.41090132</v>
       </c>
       <c r="E139" s="1">
-        <v>100.73781</v>
+        <v>97.799</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>201475.62</v>
+        <v>195598.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-3841.34</v>
+        <v>-29751.54</v>
       </c>
       <c r="J139" s="1">
-        <v>-1.9066028931937</v>
+        <v>-15.210554300146</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
-      <c r="L139">
-        <v>79.45</v>
+      <c r="L139" t="s">
+        <v>346</v>
       </c>
       <c r="M139" s="1">
-        <v>197554.83</v>
+        <v>164821.8</v>
       </c>
       <c r="N139" s="1">
-        <v>197634.28</v>
+        <v>165846.46</v>
       </c>
       <c r="O139" s="1">
-        <v>0.33</v>
+        <v>0.27</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>353</v>
+        <v>347</v>
       </c>
       <c r="B140" t="s">
-        <v>354</v>
+        <v>348</v>
       </c>
       <c r="C140" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>81.75804415</v>
+        <v>98.51133235</v>
       </c>
       <c r="E140" s="1">
-        <v>97.799</v>
+        <v>99.259</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>195598.0</v>
+        <v>297777.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-31177.8</v>
+        <v>1137.13</v>
       </c>
       <c r="J140" s="1">
-        <v>-15.939733535108</v>
+        <v>0.38187301235488</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
-      <c r="L140">
-        <v>904.11</v>
+      <c r="L140" t="s">
+        <v>349</v>
       </c>
       <c r="M140" s="1">
-        <v>163516.09</v>
+        <v>295533.99</v>
       </c>
       <c r="N140" s="1">
-        <v>164420.2</v>
+        <v>298914.13</v>
       </c>
       <c r="O140" s="1">
-        <v>0.27</v>
+        <v>0.49</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="B141" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="C141" s="1">
-        <v>300000.0</v>
+        <v>310000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>97.78987094</v>
+        <v>100.56951058</v>
       </c>
       <c r="E141" s="1">
-        <v>99.259</v>
+        <v>99.731</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>297777.0</v>
+        <v>309166.1</v>
       </c>
       <c r="I141" s="1">
-        <v>-1818.35</v>
+        <v>2790.48</v>
       </c>
       <c r="J141" s="1">
-        <v>-0.61064152033233</v>
+        <v>0.90258278640511</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
-      <c r="L141" t="s">
-        <v>357</v>
+      <c r="L141">
+        <v>191.1</v>
       </c>
       <c r="M141" s="1">
-        <v>293369.61</v>
+        <v>311765.48</v>
       </c>
       <c r="N141" s="1">
-        <v>295958.65</v>
+        <v>311956.58</v>
       </c>
       <c r="O141" s="1">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>358</v>
+        <v>352</v>
       </c>
       <c r="B142" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="C142" s="1">
-        <v>286000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>97.89471827</v>
+        <v>100.48749871</v>
       </c>
       <c r="E142" s="1">
-        <v>99.362</v>
+        <v>99.451</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>284175.32</v>
+        <v>397804.0</v>
       </c>
       <c r="I142" s="1">
-        <v>-254.13</v>
+        <v>5666.54</v>
       </c>
       <c r="J142" s="1">
-        <v>-0.089427188821323</v>
+        <v>1.424455259374</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
       <c r="M142" s="1">
-        <v>279978.9</v>
+        <v>401949.99</v>
       </c>
       <c r="N142" s="1">
-        <v>283921.19</v>
+        <v>403470.54</v>
       </c>
       <c r="O142" s="1">
-        <v>0.47</v>
+        <v>0.66</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="B143" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="C143" s="1">
-        <v>200000.0</v>
+        <v>405000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>101.19291542</v>
+        <v>98.28033482</v>
       </c>
       <c r="E143" s="1">
-        <v>102.62119</v>
+        <v>100.771835</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>205242.38</v>
+        <v>408125.93</v>
       </c>
       <c r="I143" s="1">
-        <v>2206.46</v>
+        <v>-9420.66</v>
       </c>
       <c r="J143" s="1">
-        <v>1.0750508739959</v>
+        <v>-2.3082728411792</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
-      <c r="L143" t="s">
-        <v>363</v>
+      <c r="L143">
+        <v>669.91</v>
       </c>
       <c r="M143" s="1">
-        <v>202385.83</v>
+        <v>398035.36</v>
       </c>
       <c r="N143" s="1">
-        <v>207448.84</v>
+        <v>398705.27</v>
       </c>
       <c r="O143" s="1">
-        <v>0.35</v>
+        <v>0.65</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="B144" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
       <c r="C144" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.30733527</v>
+        <v>100.73587843</v>
       </c>
       <c r="E144" s="1">
-        <v>99.451</v>
+        <v>105.45526</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>397804.0</v>
+        <v>527276.3</v>
       </c>
       <c r="I144" s="1">
-        <v>3830.82</v>
+        <v>-22610.61</v>
       </c>
       <c r="J144" s="1">
-        <v>0.96299182511991</v>
+        <v>-4.2881900817465</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
-        <v>405.48</v>
+        <v>986.3</v>
       </c>
       <c r="M144" s="1">
-        <v>401229.34</v>
+        <v>503679.39</v>
       </c>
       <c r="N144" s="1">
-        <v>401634.82</v>
+        <v>504665.69</v>
       </c>
       <c r="O144" s="1">
-        <v>0.67</v>
+        <v>0.83</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="B145" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="C145" s="1">
-        <v>405000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>98.02115095</v>
+        <v>91.30369428</v>
       </c>
       <c r="E145" s="1">
-        <v>100.771835</v>
+        <v>88.26085</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>408125.93</v>
+        <v>264782.55</v>
       </c>
       <c r="I145" s="1">
-        <v>471.58</v>
+        <v>13274.08</v>
       </c>
       <c r="J145" s="1">
-        <v>0.11554766931863</v>
+        <v>5.0132004544861</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
       <c r="M145" s="1">
-        <v>396985.66</v>
+        <v>273911.08</v>
       </c>
       <c r="N145" s="1">
-        <v>408597.51</v>
+        <v>278056.63</v>
       </c>
       <c r="O145" s="1">
-        <v>0.68</v>
+        <v>0.46</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="B146" t="s">
-        <v>370</v>
+        <v>363</v>
       </c>
       <c r="C146" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>99.93237447</v>
+        <v>100.35199593</v>
       </c>
       <c r="E146" s="1">
-        <v>99.821</v>
+        <v>100.510873</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>199642.0</v>
+        <v>301532.62</v>
       </c>
       <c r="I146" s="1">
-        <v>1305.63</v>
+        <v>1283.82</v>
       </c>
       <c r="J146" s="1">
-        <v>0.65398563428537</v>
+        <v>0.42576488076149</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>371</v>
+        <v>364</v>
       </c>
       <c r="M146" s="1">
-        <v>199864.75</v>
+        <v>301055.98</v>
       </c>
       <c r="N146" s="1">
-        <v>200947.63</v>
+        <v>302816.44</v>
       </c>
       <c r="O146" s="1">
-        <v>0.33</v>
+        <v>0.5</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>372</v>
+        <v>365</v>
       </c>
       <c r="B147" t="s">
-        <v>373</v>
+        <v>366</v>
       </c>
       <c r="C147" s="1">
-        <v>200000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>98.87372172</v>
+        <v>98.74929025</v>
       </c>
       <c r="E147" s="1">
-        <v>99.517</v>
+        <v>100.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>199034.0</v>
+        <v>526000.0</v>
       </c>
       <c r="I147" s="1">
-        <v>4779.2</v>
+        <v>178.97</v>
       </c>
       <c r="J147" s="1">
-        <v>2.401197785303</v>
+        <v>0.034024714828897</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" t="s">
-        <v>374</v>
+        <v>367</v>
       </c>
       <c r="M147" s="1">
-        <v>197747.45</v>
+        <v>519421.27</v>
       </c>
       <c r="N147" s="1">
-        <v>203813.2</v>
+        <v>526178.97</v>
       </c>
       <c r="O147" s="1">
-        <v>0.34</v>
+        <v>0.86</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>375</v>
+        <v>368</v>
       </c>
       <c r="B148" t="s">
-        <v>376</v>
+        <v>369</v>
       </c>
       <c r="C148" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.46360205</v>
+        <v>93.14976897</v>
       </c>
       <c r="E148" s="1">
-        <v>105.45526</v>
+        <v>93.21363</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>527276.3</v>
+        <v>372854.52</v>
       </c>
       <c r="I148" s="1">
-        <v>-2828.15</v>
+        <v>7039.08</v>
       </c>
       <c r="J148" s="1">
-        <v>-0.53636964149536</v>
+        <v>1.8878891423926</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" t="s">
-        <v>377</v>
+        <v>370</v>
       </c>
       <c r="M148" s="1">
-        <v>502318.01</v>
+        <v>372599.08</v>
       </c>
       <c r="N148" s="1">
-        <v>524448.15</v>
+        <v>379893.6</v>
       </c>
       <c r="O148" s="1">
-        <v>0.87</v>
+        <v>0.62</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>378</v>
+        <v>371</v>
       </c>
       <c r="B149" t="s">
-        <v>379</v>
+        <v>372</v>
       </c>
       <c r="C149" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>90.7180765</v>
+        <v>98.48253685</v>
       </c>
       <c r="E149" s="1">
-        <v>88.26085</v>
+        <v>102.171095</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>264782.55</v>
+        <v>408684.38</v>
       </c>
       <c r="I149" s="1">
-        <v>11178.19</v>
+        <v>-11762.45</v>
       </c>
       <c r="J149" s="1">
-        <v>4.221649047492</v>
+        <v>-2.8781256577509</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
       <c r="M149" s="1">
-        <v>272154.23</v>
+        <v>393930.15</v>
       </c>
       <c r="N149" s="1">
-        <v>275960.74</v>
+        <v>396921.93</v>
       </c>
       <c r="O149" s="1">
-        <v>0.46</v>
+        <v>0.65</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>381</v>
+        <v>374</v>
       </c>
       <c r="B150" t="s">
-        <v>382</v>
+        <v>375</v>
       </c>
       <c r="C150" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.3757954</v>
+        <v>101.53206747</v>
       </c>
       <c r="E150" s="1">
-        <v>100.510873</v>
+        <v>99.651</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>301532.62</v>
+        <v>99651.0</v>
       </c>
       <c r="I150" s="1">
-        <v>564.81</v>
+        <v>2489.29</v>
       </c>
       <c r="J150" s="1">
-        <v>0.18731306748835</v>
+        <v>2.4980080480878</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
-        <v>970.05</v>
+        <v>608.22</v>
       </c>
       <c r="M150" s="1">
-        <v>301127.38</v>
+        <v>101532.07</v>
       </c>
       <c r="N150" s="1">
-        <v>302097.43</v>
+        <v>102140.29</v>
       </c>
       <c r="O150" s="1">
-        <v>0.5</v>
+        <v>0.17</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="B151" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="C151" s="1">
-        <v>526000.0</v>
+        <v>249000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>98.29216305</v>
+        <v>100.68862354</v>
       </c>
       <c r="E151" s="1">
-        <v>100.0</v>
+        <v>99.768</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>526000.0</v>
+        <v>248422.32</v>
       </c>
       <c r="I151" s="1">
-        <v>-3318.68</v>
+        <v>2556.7</v>
       </c>
       <c r="J151" s="1">
-        <v>-0.63092775665399</v>
+        <v>1.0291748342097</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
-      <c r="L151" t="s">
-        <v>385</v>
+      <c r="L151">
+        <v>264.35</v>
       </c>
       <c r="M151" s="1">
-        <v>517016.78</v>
+        <v>250714.67</v>
       </c>
       <c r="N151" s="1">
-        <v>522681.32</v>
+        <v>250979.02</v>
       </c>
       <c r="O151" s="1">
-        <v>0.87</v>
+        <v>0.41</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>386</v>
+        <v>378</v>
       </c>
       <c r="B152" t="s">
-        <v>387</v>
+        <v>379</v>
       </c>
       <c r="C152" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>92.72563269</v>
+        <v>99.27048854</v>
       </c>
       <c r="E152" s="1">
-        <v>93.21363</v>
+        <v>99.766</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>372854.52</v>
+        <v>199532.0</v>
       </c>
       <c r="I152" s="1">
-        <v>4890.48</v>
+        <v>5250.07</v>
       </c>
       <c r="J152" s="1">
-        <v>1.31163221516</v>
+        <v>2.6311919892549</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>388</v>
+        <v>380</v>
       </c>
       <c r="M152" s="1">
-        <v>370902.53</v>
+        <v>198540.97</v>
       </c>
       <c r="N152" s="1">
-        <v>377745.0</v>
+        <v>204782.07</v>
       </c>
       <c r="O152" s="1">
-        <v>0.63</v>
+        <v>0.34</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>389</v>
+        <v>381</v>
       </c>
       <c r="B153" t="s">
-        <v>390</v>
+        <v>382</v>
       </c>
       <c r="C153" s="1">
-        <v>400000.0</v>
+        <v>173000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>98.10521022</v>
+        <v>98.71230853</v>
       </c>
       <c r="E153" s="1">
-        <v>102.171095</v>
+        <v>99.945</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>408684.38</v>
+        <v>172904.85</v>
       </c>
       <c r="I153" s="1">
-        <v>-13995.05</v>
+        <v>712.27</v>
       </c>
       <c r="J153" s="1">
-        <v>-3.4244151929663</v>
+        <v>0.41194333183829</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>391</v>
+        <v>383</v>
       </c>
       <c r="M153" s="1">
-        <v>392420.84</v>
+        <v>170772.29</v>
       </c>
       <c r="N153" s="1">
-        <v>394689.33</v>
+        <v>173617.12</v>
       </c>
       <c r="O153" s="1">
-        <v>0.66</v>
+        <v>0.28</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>392</v>
+        <v>384</v>
       </c>
       <c r="B154" t="s">
-        <v>393</v>
+        <v>385</v>
       </c>
       <c r="C154" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.96839082</v>
+        <v>98.73175825</v>
       </c>
       <c r="E154" s="1">
-        <v>99.651</v>
+        <v>99.365065</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>99651.0</v>
+        <v>198730.13</v>
       </c>
       <c r="I154" s="1">
-        <v>1646.84</v>
+        <v>1034.76</v>
       </c>
       <c r="J154" s="1">
-        <v>1.6526076005258</v>
+        <v>0.52068601776691</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
-      <c r="L154">
-        <v>329.45</v>
+      <c r="L154" t="s">
+        <v>330</v>
       </c>
       <c r="M154" s="1">
-        <v>100968.39</v>
+        <v>197463.52</v>
       </c>
       <c r="N154" s="1">
-        <v>101297.84</v>
+        <v>199764.89</v>
       </c>
       <c r="O154" s="1">
-        <v>0.17</v>
+        <v>0.33</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>394</v>
+        <v>386</v>
       </c>
       <c r="B155" t="s">
-        <v>395</v>
+        <v>387</v>
       </c>
       <c r="C155" s="1">
-        <v>200000.0</v>
+        <v>315000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>98.36594801</v>
+        <v>98.97930418</v>
       </c>
       <c r="E155" s="1">
-        <v>99.766</v>
+        <v>99.998</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>199532.0</v>
+        <v>314993.7</v>
       </c>
       <c r="I155" s="1">
-        <v>2928.66</v>
+        <v>-2695.48</v>
       </c>
       <c r="J155" s="1">
-        <v>1.4677645690917</v>
+        <v>-0.85572505100896</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
-      <c r="L155" t="s">
-        <v>396</v>
+      <c r="L155">
+        <v>513.41</v>
       </c>
       <c r="M155" s="1">
-        <v>196731.89</v>
+        <v>311784.81</v>
       </c>
       <c r="N155" s="1">
-        <v>202460.66</v>
+        <v>312298.22</v>
       </c>
       <c r="O155" s="1">
-        <v>0.34</v>
+        <v>0.51</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>397</v>
+        <v>388</v>
       </c>
       <c r="B156" t="s">
-        <v>398</v>
+        <v>389</v>
       </c>
       <c r="C156" s="1">
-        <v>173000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>98.10955618</v>
+        <v>101.15147491</v>
       </c>
       <c r="E156" s="1">
-        <v>99.945</v>
+        <v>103.59713</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>172904.85</v>
+        <v>103597.13</v>
       </c>
       <c r="I156" s="1">
-        <v>-696.49</v>
+        <v>524.48</v>
       </c>
       <c r="J156" s="1">
-        <v>-0.40281692503131</v>
+        <v>0.5062688512703</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156" t="s">
-        <v>399</v>
+        <v>390</v>
       </c>
       <c r="M156" s="1">
-        <v>169729.53</v>
+        <v>101151.47</v>
       </c>
       <c r="N156" s="1">
-        <v>172208.36</v>
+        <v>104121.61</v>
       </c>
       <c r="O156" s="1">
-        <v>0.29</v>
+        <v>0.17</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>400</v>
+        <v>391</v>
       </c>
       <c r="B157" t="s">
-        <v>401</v>
+        <v>392</v>
       </c>
       <c r="C157" s="1">
-        <v>200000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>98.33753911</v>
+        <v>100.39213631</v>
       </c>
       <c r="E157" s="1">
-        <v>99.365065</v>
+        <v>100.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>198730.13</v>
+        <v>162000.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-235.87</v>
+        <v>1434.54</v>
       </c>
       <c r="J157" s="1">
-        <v>-0.11868859543342</v>
+        <v>0.88551851851852</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
-      <c r="L157" t="s">
-        <v>402</v>
+      <c r="L157">
+        <v>799.28</v>
       </c>
       <c r="M157" s="1">
-        <v>196675.08</v>
+        <v>162635.26</v>
       </c>
       <c r="N157" s="1">
-        <v>198494.26</v>
+        <v>163434.54</v>
       </c>
       <c r="O157" s="1">
-        <v>0.33</v>
+        <v>0.27</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>403</v>
+        <v>393</v>
       </c>
       <c r="B158" t="s">
-        <v>404</v>
+        <v>394</v>
       </c>
       <c r="C158" s="1">
-        <v>315000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>98.33701301</v>
+        <v>99.13962333</v>
       </c>
       <c r="E158" s="1">
-        <v>99.998</v>
+        <v>99.24</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>314993.7</v>
+        <v>99240.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-2807.69</v>
+        <v>1276.34</v>
       </c>
       <c r="J158" s="1">
-        <v>-0.89134798568987</v>
+        <v>1.2861144699718</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" t="s">
-        <v>405</v>
+        <v>395</v>
       </c>
       <c r="M158" s="1">
-        <v>309761.59</v>
+        <v>99139.63</v>
       </c>
       <c r="N158" s="1">
-        <v>312186.01</v>
+        <v>100516.34</v>
       </c>
       <c r="O158" s="1">
-        <v>0.52</v>
+        <v>0.16</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>406</v>
+        <v>396</v>
       </c>
       <c r="B159" t="s">
-        <v>407</v>
+        <v>397</v>
       </c>
       <c r="C159" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.96129256</v>
+        <v>89.38202404</v>
       </c>
       <c r="E159" s="1">
-        <v>103.59713</v>
+        <v>87.837985</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>103597.13</v>
+        <v>175675.97</v>
       </c>
       <c r="I159" s="1">
-        <v>111.29</v>
+        <v>3534.11</v>
       </c>
       <c r="J159" s="1">
-        <v>0.10742575590656</v>
+        <v>2.0117207834401</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
-      <c r="L159" t="s">
-        <v>408</v>
+      <c r="L159">
+        <v>446.03</v>
       </c>
       <c r="M159" s="1">
-        <v>100961.3</v>
+        <v>178764.05</v>
       </c>
       <c r="N159" s="1">
-        <v>103708.42</v>
+        <v>179210.08</v>
       </c>
       <c r="O159" s="1">
-        <v>0.17</v>
+        <v>0.29</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>409</v>
+        <v>398</v>
       </c>
       <c r="B160" t="s">
-        <v>410</v>
+        <v>399</v>
       </c>
       <c r="C160" s="1">
-        <v>162000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.14862196</v>
+        <v>92.47110161</v>
       </c>
       <c r="E160" s="1">
-        <v>100.0</v>
+        <v>91.24889</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>162000.0</v>
+        <v>91248.89</v>
       </c>
       <c r="I160" s="1">
-        <v>631.11</v>
+        <v>2368.1</v>
       </c>
       <c r="J160" s="1">
-        <v>0.38957407407407</v>
+        <v>2.5952096513174</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
-      <c r="L160">
-        <v>390.34</v>
+      <c r="L160" t="s">
+        <v>400</v>
       </c>
       <c r="M160" s="1">
-        <v>162240.77</v>
+        <v>92471.1</v>
       </c>
       <c r="N160" s="1">
-        <v>162631.11</v>
+        <v>93616.99</v>
       </c>
       <c r="O160" s="1">
-        <v>0.27</v>
+        <v>0.15</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>411</v>
+        <v>401</v>
       </c>
       <c r="B161" t="s">
-        <v>412</v>
+        <v>402</v>
       </c>
       <c r="C161" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>98.37882352</v>
+        <v>101.43833979</v>
       </c>
       <c r="E161" s="1">
-        <v>99.24</v>
+        <v>99.942</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>99240.0</v>
+        <v>299826.0</v>
       </c>
       <c r="I161" s="1">
-        <v>289.51</v>
+        <v>6366.07</v>
       </c>
       <c r="J161" s="1">
-        <v>0.29172712615881</v>
+        <v>2.1232548211296</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161" t="s">
-        <v>413</v>
+        <v>403</v>
       </c>
       <c r="M161" s="1">
-        <v>98378.83</v>
+        <v>304315.02</v>
       </c>
       <c r="N161" s="1">
-        <v>99529.51</v>
+        <v>306192.07</v>
       </c>
       <c r="O161" s="1">
-        <v>0.17</v>
+        <v>0.5</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>414</v>
+        <v>404</v>
       </c>
       <c r="B162" t="s">
-        <v>415</v>
+        <v>405</v>
       </c>
       <c r="C162" s="1">
         <v>200000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>88.6017997</v>
+        <v>94.18016816</v>
       </c>
       <c r="E162" s="1">
-        <v>87.837985</v>
+        <v>94.99127</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>175675.97</v>
+        <v>189982.54</v>
       </c>
       <c r="I162" s="1">
-        <v>1750.64</v>
+        <v>-728.37</v>
       </c>
       <c r="J162" s="1">
-        <v>0.99651648429777</v>
+        <v>-0.38338786290572</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
       <c r="L162">
-        <v>223.01</v>
+        <v>893.84</v>
       </c>
       <c r="M162" s="1">
-        <v>177203.6</v>
+        <v>188360.33</v>
       </c>
       <c r="N162" s="1">
-        <v>177426.61</v>
+        <v>189254.17</v>
       </c>
       <c r="O162" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>416</v>
+        <v>406</v>
       </c>
       <c r="B163" t="s">
-        <v>417</v>
+        <v>407</v>
       </c>
       <c r="C163" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>92.13686307</v>
+        <v>101.43591678</v>
       </c>
       <c r="E163" s="1">
-        <v>91.24889</v>
+        <v>104.402385</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>91248.89</v>
+        <v>208804.77</v>
       </c>
       <c r="I163" s="1">
-        <v>1928.38</v>
+        <v>1795.83</v>
       </c>
       <c r="J163" s="1">
-        <v>2.1133188579061</v>
+        <v>0.86005219133643</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
       <c r="L163" t="s">
-        <v>418</v>
+        <v>408</v>
       </c>
       <c r="M163" s="1">
-        <v>92136.86</v>
+        <v>202871.83</v>
       </c>
       <c r="N163" s="1">
-        <v>93177.27</v>
+        <v>210600.6</v>
       </c>
       <c r="O163" s="1">
-        <v>0.16</v>
+        <v>0.35</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>419</v>
+        <v>409</v>
       </c>
       <c r="B164" t="s">
-        <v>420</v>
+        <v>410</v>
       </c>
       <c r="C164" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>101.21493426</v>
+        <v>98.09345746</v>
       </c>
       <c r="E164" s="1">
-        <v>99.942</v>
+        <v>99.985515</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>299826.0</v>
+        <v>399942.06</v>
       </c>
       <c r="I164" s="1">
-        <v>5040.38</v>
+        <v>1103.0</v>
       </c>
       <c r="J164" s="1">
-        <v>1.6811017056559</v>
+        <v>0.27578994817399</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
       <c r="L164" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="M164" s="1">
-        <v>303644.8</v>
+        <v>392373.83</v>
       </c>
       <c r="N164" s="1">
-        <v>304866.38</v>
+        <v>401045.06</v>
       </c>
       <c r="O164" s="1">
-        <v>0.51</v>
+        <v>0.66</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>422</v>
+        <v>412</v>
       </c>
       <c r="B165" t="s">
-        <v>423</v>
+        <v>413</v>
       </c>
       <c r="C165" s="1">
         <v>200000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>94.05152192</v>
+        <v>96.96647128</v>
       </c>
       <c r="E165" s="1">
-        <v>94.99127</v>
+        <v>98.642</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>189982.54</v>
+        <v>197284.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-1061.0</v>
+        <v>-3039.41</v>
       </c>
       <c r="J165" s="1">
-        <v>-0.55847237330336</v>
+        <v>-1.5406267107317</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
       <c r="L165">
-        <v>818.49</v>
+        <v>311.64</v>
       </c>
       <c r="M165" s="1">
-        <v>188103.05</v>
+        <v>193932.95</v>
       </c>
       <c r="N165" s="1">
-        <v>188921.54</v>
+        <v>194244.59</v>
       </c>
       <c r="O165" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>424</v>
+        <v>414</v>
       </c>
       <c r="B166" t="s">
-        <v>425</v>
+        <v>413</v>
       </c>
       <c r="C166" s="1">
         <v>200000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>101.13375653</v>
+        <v>97.03865615</v>
       </c>
       <c r="E166" s="1">
-        <v>104.402385</v>
+        <v>99.747025</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>208804.77</v>
+        <v>199494.05</v>
       </c>
       <c r="I166" s="1">
-        <v>724.39</v>
+        <v>-5105.09</v>
       </c>
       <c r="J166" s="1">
-        <v>0.34692215125162</v>
+        <v>-2.5590186774994</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
-      <c r="L166" t="s">
-        <v>426</v>
+      <c r="L166">
+        <v>311.64</v>
       </c>
       <c r="M166" s="1">
-        <v>202267.52</v>
+        <v>194077.32</v>
       </c>
       <c r="N166" s="1">
-        <v>209529.16</v>
+        <v>194388.96</v>
       </c>
       <c r="O166" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>427</v>
+        <v>415</v>
       </c>
       <c r="B167" t="s">
-        <v>428</v>
+        <v>416</v>
       </c>
       <c r="C167" s="1">
-        <v>400000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>97.94809746</v>
+        <v>98.16995959</v>
       </c>
       <c r="E167" s="1">
-        <v>99.985515</v>
+        <v>99.628</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>399942.06</v>
+        <v>206229.96</v>
       </c>
       <c r="I167" s="1">
-        <v>-382.55</v>
+        <v>1516.01</v>
       </c>
       <c r="J167" s="1">
-        <v>-0.095651355098786</v>
+        <v>0.7351065771433</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
       <c r="L167" t="s">
-        <v>429</v>
+        <v>417</v>
       </c>
       <c r="M167" s="1">
-        <v>391792.39</v>
+        <v>203211.82</v>
       </c>
       <c r="N167" s="1">
-        <v>399559.51</v>
+        <v>207745.97</v>
       </c>
       <c r="O167" s="1">
-        <v>0.67</v>
+        <v>0.34</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>430</v>
+        <v>418</v>
       </c>
       <c r="B168" t="s">
-        <v>431</v>
+        <v>419</v>
       </c>
       <c r="C168" s="1">
         <v>200000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>96.73948145</v>
+        <v>99.05773985</v>
       </c>
       <c r="E168" s="1">
-        <v>98.642</v>
+        <v>99.736</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>197284.0</v>
+        <v>199472.0</v>
       </c>
       <c r="I168" s="1">
-        <v>4729.21</v>
+        <v>2917.45</v>
       </c>
       <c r="J168" s="1">
-        <v>2.3971584112244</v>
+        <v>1.462586227641</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
       <c r="L168" t="s">
-        <v>432</v>
+        <v>420</v>
       </c>
       <c r="M168" s="1">
-        <v>193478.96</v>
+        <v>198115.48</v>
       </c>
       <c r="N168" s="1">
-        <v>202013.21</v>
+        <v>202389.45</v>
       </c>
       <c r="O168" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>433</v>
+        <v>421</v>
       </c>
       <c r="B169" t="s">
-        <v>434</v>
+        <v>422</v>
       </c>
       <c r="C169" s="1">
-        <v>207000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>97.92996301</v>
+        <v>99.5108687</v>
       </c>
       <c r="E169" s="1">
-        <v>99.628</v>
+        <v>99.394</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>206229.96</v>
+        <v>191830.42</v>
       </c>
       <c r="I169" s="1">
-        <v>613.72</v>
+        <v>939.39</v>
       </c>
       <c r="J169" s="1">
-        <v>0.2975901270601</v>
+        <v>0.48969814068071</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
-      <c r="L169" t="s">
-        <v>435</v>
+      <c r="L169">
+        <v>713.84</v>
       </c>
       <c r="M169" s="1">
-        <v>202715.02</v>
+        <v>192055.97</v>
       </c>
       <c r="N169" s="1">
-        <v>206843.68</v>
+        <v>192769.81</v>
       </c>
       <c r="O169" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>436</v>
+        <v>423</v>
       </c>
       <c r="B170" t="s">
-        <v>437</v>
+        <v>424</v>
       </c>
       <c r="C170" s="1">
         <v>200000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>98.46369482</v>
+        <v>95.40012964</v>
       </c>
       <c r="E170" s="1">
-        <v>99.736</v>
+        <v>94.321235</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>199472.0</v>
+        <v>188642.47</v>
       </c>
       <c r="I170" s="1">
-        <v>1247.17</v>
+        <v>4170.12</v>
       </c>
       <c r="J170" s="1">
-        <v>0.62523562204219</v>
+        <v>2.2105944647565</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
       <c r="L170" t="s">
-        <v>438</v>
+        <v>425</v>
       </c>
       <c r="M170" s="1">
-        <v>196927.39</v>
+        <v>190800.26</v>
       </c>
       <c r="N170" s="1">
-        <v>200719.17</v>
+        <v>192812.59</v>
       </c>
       <c r="O170" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>439</v>
+        <v>426</v>
       </c>
       <c r="B171" t="s">
-        <v>440</v>
+        <v>427</v>
       </c>
       <c r="C171" s="1">
-        <v>193000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>99.17493268</v>
+        <v>98.84779698</v>
       </c>
       <c r="E171" s="1">
-        <v>99.394</v>
+        <v>100.350342</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>191830.42</v>
+        <v>501751.71</v>
       </c>
       <c r="I171" s="1">
-        <v>-145.2</v>
+        <v>7774.95</v>
       </c>
       <c r="J171" s="1">
-        <v>-0.075691853252472</v>
+        <v>1.549561236174</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
-      <c r="L171">
-        <v>277.6</v>
+      <c r="L171" t="s">
+        <v>428</v>
       </c>
       <c r="M171" s="1">
-        <v>191407.62</v>
+        <v>494238.99</v>
       </c>
       <c r="N171" s="1">
-        <v>191685.22</v>
+        <v>509526.66</v>
       </c>
       <c r="O171" s="1">
-        <v>0.32</v>
+        <v>0.84</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>441</v>
+        <v>429</v>
       </c>
       <c r="B172" t="s">
-        <v>442</v>
+        <v>430</v>
       </c>
       <c r="C172" s="1">
-        <v>200000.0</v>
+        <v>163000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>95.13442478</v>
+        <v>99.94668891</v>
       </c>
       <c r="E172" s="1">
-        <v>94.321235</v>
+        <v>99.115</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>188642.47</v>
+        <v>161557.45</v>
       </c>
       <c r="I172" s="1">
-        <v>3442.82</v>
+        <v>2371.61</v>
       </c>
       <c r="J172" s="1">
-        <v>1.8250503187326</v>
+        <v>1.4679669677876</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
       <c r="L172" t="s">
-        <v>443</v>
+        <v>431</v>
       </c>
       <c r="M172" s="1">
-        <v>190268.85</v>
+        <v>162913.1</v>
       </c>
       <c r="N172" s="1">
-        <v>192085.29</v>
+        <v>163929.06</v>
       </c>
       <c r="O172" s="1">
-        <v>0.32</v>
+        <v>0.27</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>444</v>
+        <v>432</v>
       </c>
       <c r="B173" t="s">
-        <v>445</v>
+        <v>433</v>
       </c>
       <c r="C173" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>98.33089355</v>
+        <v>101.46623819</v>
       </c>
       <c r="E173" s="1">
-        <v>100.350342</v>
+        <v>104.22441</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>501751.71</v>
+        <v>208448.82</v>
       </c>
       <c r="I173" s="1">
-        <v>4022.62</v>
+        <v>1214.48</v>
       </c>
       <c r="J173" s="1">
-        <v>0.80171525474223</v>
+        <v>0.58262742864172</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
       <c r="L173" t="s">
-        <v>446</v>
+        <v>434</v>
       </c>
       <c r="M173" s="1">
-        <v>491654.47</v>
+        <v>202932.48</v>
       </c>
       <c r="N173" s="1">
-        <v>505774.33</v>
+        <v>209663.3</v>
       </c>
       <c r="O173" s="1">
-        <v>0.84</v>
+        <v>0.34</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>447</v>
+        <v>435</v>
       </c>
       <c r="B174" t="s">
-        <v>448</v>
+        <v>436</v>
       </c>
       <c r="C174" s="1">
-        <v>163000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>99.51810263</v>
+        <v>100.73508701</v>
       </c>
       <c r="E174" s="1">
-        <v>99.115</v>
+        <v>100.698165</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>161557.45</v>
+        <v>201396.33</v>
       </c>
       <c r="I174" s="1">
-        <v>1329.15</v>
+        <v>1109.46</v>
       </c>
       <c r="J174" s="1">
-        <v>0.82271043520432</v>
+        <v>0.55088392127106</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
-      <c r="L174">
-        <v>672.1</v>
+      <c r="L174" t="s">
+        <v>437</v>
       </c>
       <c r="M174" s="1">
-        <v>162214.5</v>
+        <v>201470.17</v>
       </c>
       <c r="N174" s="1">
-        <v>162886.6</v>
+        <v>202505.79</v>
       </c>
       <c r="O174" s="1">
-        <v>0.27</v>
+        <v>0.33</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>449</v>
+        <v>438</v>
       </c>
       <c r="B175" t="s">
-        <v>450</v>
+        <v>439</v>
       </c>
       <c r="C175" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.94775666</v>
+        <v>96.94610976</v>
       </c>
       <c r="E175" s="1">
-        <v>104.22441</v>
+        <v>97.56729</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>208448.82</v>
+        <v>97567.29</v>
       </c>
       <c r="I175" s="1">
-        <v>-289.61</v>
+        <v>877.11</v>
       </c>
       <c r="J175" s="1">
-        <v>-0.13893578289385</v>
+        <v>0.89897956579505</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
       <c r="L175" t="s">
-        <v>451</v>
+        <v>440</v>
       </c>
       <c r="M175" s="1">
-        <v>201895.51</v>
+        <v>96946.11</v>
       </c>
       <c r="N175" s="1">
-        <v>208159.21</v>
+        <v>98444.4</v>
       </c>
       <c r="O175" s="1">
-        <v>0.35</v>
+        <v>0.16</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>452</v>
+        <v>441</v>
       </c>
       <c r="B176" t="s">
-        <v>453</v>
+        <v>442</v>
       </c>
       <c r="C176" s="1">
-        <v>200000.0</v>
+        <v>446000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.34228695</v>
+        <v>98.62637326</v>
       </c>
       <c r="E176" s="1">
-        <v>100.698165</v>
+        <v>100.0</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>201396.33</v>
+        <v>446000.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-218.61</v>
+        <v>-2064.52</v>
       </c>
       <c r="J176" s="1">
-        <v>-0.10854716170846</v>
+        <v>-0.46289686098655</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
-      <c r="L176">
-        <v>493.15</v>
+      <c r="L176" t="s">
+        <v>443</v>
       </c>
       <c r="M176" s="1">
-        <v>200684.57</v>
+        <v>439873.63</v>
       </c>
       <c r="N176" s="1">
-        <v>201177.72</v>
+        <v>443935.48</v>
       </c>
       <c r="O176" s="1">
-        <v>0.34</v>
+        <v>0.73</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>454</v>
+        <v>444</v>
       </c>
       <c r="B177" t="s">
-        <v>455</v>
+        <v>445</v>
       </c>
       <c r="C177" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>96.10160283</v>
+        <v>103.33182409</v>
       </c>
       <c r="E177" s="1">
-        <v>97.56729</v>
+        <v>107.118658</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>97567.29</v>
+        <v>428474.63</v>
       </c>
       <c r="I177" s="1">
-        <v>-155.76</v>
+        <v>-12648.7</v>
       </c>
       <c r="J177" s="1">
-        <v>-0.15964366746273</v>
+        <v>-2.9520300886893</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
       <c r="L177" t="s">
-        <v>456</v>
+        <v>446</v>
       </c>
       <c r="M177" s="1">
-        <v>96101.6</v>
+        <v>413327.3</v>
       </c>
       <c r="N177" s="1">
-        <v>97411.53</v>
+        <v>415825.93</v>
       </c>
       <c r="O177" s="1">
-        <v>0.16</v>
+        <v>0.68</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>457</v>
+        <v>447</v>
       </c>
       <c r="B178" t="s">
-        <v>458</v>
+        <v>448</v>
       </c>
       <c r="C178" s="1">
-        <v>446000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>98.28942256</v>
+        <v>100.88088338</v>
       </c>
       <c r="E178" s="1">
-        <v>100.0</v>
+        <v>103.340575</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>446000.0</v>
+        <v>413362.3</v>
       </c>
       <c r="I178" s="1">
-        <v>-4410.35</v>
+        <v>947.53</v>
       </c>
       <c r="J178" s="1">
-        <v>-0.98886771300448</v>
+        <v>0.22922506479183</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
       <c r="L178" t="s">
-        <v>459</v>
+        <v>449</v>
       </c>
       <c r="M178" s="1">
-        <v>438370.83</v>
+        <v>403523.53</v>
       </c>
       <c r="N178" s="1">
-        <v>441589.65</v>
+        <v>414309.83</v>
       </c>
       <c r="O178" s="1">
-        <v>0.74</v>
+        <v>0.68</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>460</v>
+        <v>450</v>
       </c>
       <c r="B179" t="s">
-        <v>461</v>
+        <v>451</v>
       </c>
       <c r="C179" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>103.14741823</v>
+        <v>99.30246292</v>
       </c>
       <c r="E179" s="1">
-        <v>107.118658</v>
+        <v>102.59092</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>428474.63</v>
+        <v>205181.84</v>
       </c>
       <c r="I179" s="1">
-        <v>-14531.53</v>
+        <v>116.92</v>
       </c>
       <c r="J179" s="1">
-        <v>-3.3914563389669</v>
+        <v>0.056983600497978</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179" t="s">
-        <v>462</v>
+        <v>452</v>
       </c>
       <c r="M179" s="1">
-        <v>412589.68</v>
+        <v>198604.92</v>
       </c>
       <c r="N179" s="1">
-        <v>413943.1</v>
+        <v>205298.76</v>
       </c>
       <c r="O179" s="1">
-        <v>0.69</v>
+        <v>0.34</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>463</v>
+        <v>453</v>
       </c>
       <c r="B180" t="s">
-        <v>464</v>
+        <v>454</v>
       </c>
       <c r="C180" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.03916176</v>
+        <v>84.64181832</v>
       </c>
       <c r="E180" s="1">
-        <v>103.340575</v>
+        <v>86.11621</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>413362.3</v>
+        <v>172232.42</v>
       </c>
       <c r="I180" s="1">
-        <v>-3353.6</v>
+        <v>-2124.13</v>
       </c>
       <c r="J180" s="1">
-        <v>-0.81129798242365</v>
+        <v>-1.2332927796056</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
-      <c r="L180" t="s">
-        <v>465</v>
+      <c r="L180">
+        <v>824.66</v>
       </c>
       <c r="M180" s="1">
-        <v>400156.65</v>
+        <v>169283.63</v>
       </c>
       <c r="N180" s="1">
-        <v>410008.7</v>
+        <v>170108.29</v>
       </c>
       <c r="O180" s="1">
-        <v>0.68</v>
+        <v>0.28</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="B181" t="s">
-        <v>467</v>
+        <v>456</v>
       </c>
       <c r="C181" s="1">
         <v>200000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>98.65953696</v>
+        <v>99.82345994</v>
       </c>
       <c r="E181" s="1">
-        <v>102.59092</v>
+        <v>104.21729</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>205181.84</v>
+        <v>208434.58</v>
       </c>
       <c r="I181" s="1">
-        <v>-1605.92</v>
+        <v>-7807.47</v>
       </c>
       <c r="J181" s="1">
-        <v>-0.78268135230681</v>
+        <v>-3.7457652180363</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
-      <c r="L181" t="s">
-        <v>468</v>
+      <c r="L181">
+        <v>980.19</v>
       </c>
       <c r="M181" s="1">
-        <v>197319.07</v>
+        <v>199646.92</v>
       </c>
       <c r="N181" s="1">
-        <v>203575.92</v>
+        <v>200627.11</v>
       </c>
       <c r="O181" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>469</v>
+        <v>457</v>
       </c>
       <c r="B182" t="s">
-        <v>470</v>
+        <v>458</v>
       </c>
       <c r="C182" s="1">
         <v>200000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>83.96040892</v>
+        <v>86.48891638</v>
       </c>
       <c r="E182" s="1">
-        <v>86.11621</v>
+        <v>86.59193</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>172232.42</v>
+        <v>173183.86</v>
       </c>
       <c r="I182" s="1">
-        <v>-3592.42</v>
+        <v>1187.12</v>
       </c>
       <c r="J182" s="1">
-        <v>-2.0857977841802</v>
+        <v>0.68546803379945</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
-      <c r="L182">
-        <v>719.18</v>
+      <c r="L182" t="s">
+        <v>459</v>
       </c>
       <c r="M182" s="1">
-        <v>167920.82</v>
+        <v>172977.83</v>
       </c>
       <c r="N182" s="1">
-        <v>168640.0</v>
+        <v>174370.98</v>
       </c>
       <c r="O182" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>471</v>
+        <v>460</v>
       </c>
       <c r="B183" t="s">
-        <v>472</v>
+        <v>461</v>
       </c>
       <c r="C183" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>99.56414471</v>
+        <v>101.68841957</v>
       </c>
       <c r="E183" s="1">
-        <v>104.21729</v>
+        <v>104.19095</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>208434.58</v>
+        <v>104190.95</v>
       </c>
       <c r="I183" s="1">
-        <v>-8852.06</v>
+        <v>-2279.59</v>
       </c>
       <c r="J183" s="1">
-        <v>-4.2469248624676</v>
+        <v>-2.1878963576011</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
       <c r="L183">
-        <v>454.23</v>
+        <v>222.95</v>
       </c>
       <c r="M183" s="1">
-        <v>199128.29</v>
+        <v>101688.41</v>
       </c>
       <c r="N183" s="1">
-        <v>199582.52</v>
+        <v>101911.36</v>
       </c>
       <c r="O183" s="1">
-        <v>0.33</v>
+        <v>0.17</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>473</v>
+        <v>462</v>
       </c>
       <c r="B184" t="s">
-        <v>474</v>
+        <v>463</v>
       </c>
       <c r="C184" s="1">
-        <v>200000.0</v>
+        <v>181000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>85.86447465</v>
+        <v>100.73156978</v>
       </c>
       <c r="E184" s="1">
-        <v>86.59193</v>
+        <v>99.609</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>173183.86</v>
+        <v>180292.29</v>
       </c>
       <c r="I184" s="1">
-        <v>-152.17</v>
+        <v>2547.58</v>
       </c>
       <c r="J184" s="1">
-        <v>-0.087866155656768</v>
+        <v>1.4130277007408</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
-      <c r="L184" t="s">
-        <v>475</v>
+      <c r="L184">
+        <v>515.73</v>
       </c>
       <c r="M184" s="1">
-        <v>171728.95</v>
+        <v>182324.14</v>
       </c>
       <c r="N184" s="1">
-        <v>173031.69</v>
+        <v>182839.87</v>
       </c>
       <c r="O184" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>476</v>
+        <v>464</v>
       </c>
       <c r="B185" t="s">
-        <v>477</v>
+        <v>465</v>
       </c>
       <c r="C185" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>101.14379756</v>
+        <v>103.52206893</v>
       </c>
       <c r="E185" s="1">
-        <v>104.19095</v>
+        <v>106.85536</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>104190.95</v>
+        <v>320566.08</v>
       </c>
       <c r="I185" s="1">
-        <v>817.23</v>
+        <v>-1375.59</v>
       </c>
       <c r="J185" s="1">
-        <v>0.78435795047459</v>
+        <v>-0.42911277450191</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
       <c r="L185" t="s">
-        <v>478</v>
+        <v>466</v>
       </c>
       <c r="M185" s="1">
-        <v>101143.8</v>
+        <v>310566.21</v>
       </c>
       <c r="N185" s="1">
-        <v>105008.18</v>
+        <v>319190.49</v>
       </c>
       <c r="O185" s="1">
-        <v>0.17</v>
+        <v>0.52</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>479</v>
+        <v>467</v>
       </c>
       <c r="B186" t="s">
-        <v>480</v>
+        <v>468</v>
       </c>
       <c r="C186" s="1">
-        <v>181000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>100.32408306</v>
+        <v>98.38781737</v>
       </c>
       <c r="E186" s="1">
-        <v>99.609</v>
+        <v>99.423</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>180292.29</v>
+        <v>198846.0</v>
       </c>
       <c r="I186" s="1">
-        <v>1373.64</v>
+        <v>-607.35</v>
       </c>
       <c r="J186" s="1">
-        <v>0.76189614098307</v>
+        <v>-0.30543737364594</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
-      <c r="L186">
-        <v>79.34</v>
+      <c r="L186" t="s">
+        <v>469</v>
       </c>
       <c r="M186" s="1">
-        <v>181586.59</v>
+        <v>196775.64</v>
       </c>
       <c r="N186" s="1">
-        <v>181665.93</v>
+        <v>198238.65</v>
       </c>
       <c r="O186" s="1">
-        <v>0.3</v>
+        <v>0.33</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>481</v>
+        <v>470</v>
       </c>
       <c r="B187" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="C187" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>103.09779905</v>
+        <v>98.39227604</v>
       </c>
       <c r="E187" s="1">
-        <v>106.85536</v>
+        <v>99.15712</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>320566.08</v>
+        <v>99157.12</v>
       </c>
       <c r="I187" s="1">
-        <v>-3413.46</v>
+        <v>926.94</v>
       </c>
       <c r="J187" s="1">
-        <v>-1.064822578858</v>
+        <v>0.93481940580767</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
       <c r="L187" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
       <c r="M187" s="1">
-        <v>309293.39</v>
+        <v>98392.28</v>
       </c>
       <c r="N187" s="1">
-        <v>317152.62</v>
+        <v>100084.06</v>
       </c>
       <c r="O187" s="1">
-        <v>0.53</v>
+        <v>0.16</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>484</v>
+        <v>473</v>
       </c>
       <c r="B188" t="s">
-        <v>485</v>
+        <v>474</v>
       </c>
       <c r="C188" s="1">
-        <v>200000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>97.92582337</v>
+        <v>101.44754436</v>
       </c>
       <c r="E188" s="1">
-        <v>99.423</v>
+        <v>100.0</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>198846.0</v>
+        <v>238000.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-1892.98</v>
+        <v>5603.2</v>
       </c>
       <c r="J188" s="1">
-        <v>-0.95198294157288</v>
+        <v>2.3542857142857</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
       <c r="L188" t="s">
-        <v>486</v>
+        <v>475</v>
       </c>
       <c r="M188" s="1">
-        <v>195851.65</v>
+        <v>241445.16</v>
       </c>
       <c r="N188" s="1">
-        <v>196953.02</v>
+        <v>243603.2</v>
       </c>
       <c r="O188" s="1">
-        <v>0.33</v>
+        <v>0.4</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>487</v>
+        <v>476</v>
       </c>
       <c r="B189" t="s">
-        <v>488</v>
+        <v>477</v>
       </c>
       <c r="C189" s="1">
-        <v>238000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>100.46319551</v>
+        <v>88.85895131</v>
       </c>
       <c r="E189" s="1">
-        <v>100.0</v>
+        <v>87.895683</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>238000.0</v>
+        <v>263687.05</v>
       </c>
       <c r="I189" s="1">
-        <v>2582.2</v>
+        <v>5291.86</v>
       </c>
       <c r="J189" s="1">
-        <v>1.0849579831933</v>
+        <v>2.0068714030515</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
       <c r="L189" t="s">
-        <v>489</v>
+        <v>478</v>
       </c>
       <c r="M189" s="1">
-        <v>239102.4</v>
+        <v>266576.86</v>
       </c>
       <c r="N189" s="1">
-        <v>240582.2</v>
+        <v>268978.91</v>
       </c>
       <c r="O189" s="1">
-        <v>0.4</v>
+        <v>0.44</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>490</v>
+        <v>479</v>
       </c>
       <c r="B190" t="s">
-        <v>491</v>
+        <v>480</v>
       </c>
       <c r="C190" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>88.35190373</v>
+        <v>98.72309747</v>
       </c>
       <c r="E190" s="1">
-        <v>87.895683</v>
+        <v>99.779</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>263687.05</v>
+        <v>498895.0</v>
       </c>
       <c r="I190" s="1">
-        <v>3612.5</v>
+        <v>-142.53</v>
       </c>
       <c r="J190" s="1">
-        <v>1.3699952272969</v>
+        <v>-0.028569137794526</v>
       </c>
       <c r="K190">
         <v>0.0</v>
       </c>
       <c r="L190" t="s">
-        <v>492</v>
+        <v>481</v>
       </c>
       <c r="M190" s="1">
-        <v>265055.71</v>
+        <v>493615.48</v>
       </c>
       <c r="N190" s="1">
-        <v>267299.55</v>
+        <v>498752.47</v>
       </c>
       <c r="O190" s="1">
-        <v>0.45</v>
+        <v>0.82</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>493</v>
+        <v>482</v>
       </c>
       <c r="B191" t="s">
-        <v>494</v>
+        <v>483</v>
       </c>
       <c r="C191" s="1">
-        <v>500000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>98.23821672</v>
+        <v>98.66734084</v>
       </c>
       <c r="E191" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>498895.0</v>
+        <v>420000.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-3697.07</v>
+        <v>-4895.37</v>
       </c>
       <c r="J191" s="1">
-        <v>-0.74105172431073</v>
+        <v>-1.1655642857143</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
-      <c r="L191" t="s">
-        <v>495</v>
+      <c r="L191">
+        <v>701.8</v>
       </c>
       <c r="M191" s="1">
-        <v>491191.08</v>
+        <v>414402.83</v>
       </c>
       <c r="N191" s="1">
-        <v>495197.93</v>
+        <v>415104.63</v>
       </c>
       <c r="O191" s="1">
-        <v>0.83</v>
+        <v>0.68</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>496</v>
+        <v>484</v>
       </c>
       <c r="B192" t="s">
-        <v>497</v>
+        <v>485</v>
       </c>
       <c r="C192" s="1">
-        <v>420000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>98.23455479</v>
+        <v>98.37933295</v>
       </c>
       <c r="E192" s="1">
-        <v>100.0</v>
+        <v>99.215</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>420000.0</v>
+        <v>158744.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-4238.29</v>
+        <v>-1057.62</v>
       </c>
       <c r="J192" s="1">
-        <v>-1.0091166666667</v>
+        <v>-0.66624250365368</v>
       </c>
       <c r="K192">
         <v>0.0</v>
       </c>
-      <c r="L192" t="s">
-        <v>498</v>
+      <c r="L192">
+        <v>279.45</v>
       </c>
       <c r="M192" s="1">
-        <v>412585.13</v>
+        <v>157406.93</v>
       </c>
       <c r="N192" s="1">
-        <v>415761.71</v>
+        <v>157686.38</v>
       </c>
       <c r="O192" s="1">
-        <v>0.69</v>
+        <v>0.26</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>499</v>
+        <v>486</v>
       </c>
       <c r="B193" t="s">
-        <v>500</v>
+        <v>487</v>
       </c>
       <c r="C193" s="1">
-        <v>160000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>97.69937815</v>
+        <v>100.94562352</v>
       </c>
       <c r="E193" s="1">
-        <v>99.215</v>
+        <v>105.21141</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>158744.0</v>
+        <v>526057.05</v>
       </c>
       <c r="I193" s="1">
-        <v>4495.55</v>
+        <v>-17265.58</v>
       </c>
       <c r="J193" s="1">
-        <v>2.8319495539989</v>
+        <v>-3.2820736838333</v>
       </c>
       <c r="K193">
         <v>0.0</v>
       </c>
       <c r="L193" t="s">
-        <v>501</v>
+        <v>488</v>
       </c>
       <c r="M193" s="1">
-        <v>156319.0</v>
+        <v>504728.11</v>
       </c>
       <c r="N193" s="1">
-        <v>163239.55</v>
+        <v>508791.47</v>
       </c>
       <c r="O193" s="1">
-        <v>0.27</v>
+        <v>0.83</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>502</v>
+        <v>489</v>
       </c>
       <c r="B194" t="s">
-        <v>503</v>
+        <v>490</v>
       </c>
       <c r="C194" s="1">
-        <v>500000.0</v>
+        <v>203000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>100.31553391</v>
+        <v>100.64296492</v>
       </c>
       <c r="E194" s="1">
-        <v>105.21141</v>
+        <v>101.619099</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>526057.05</v>
+        <v>206286.77</v>
       </c>
       <c r="I194" s="1">
-        <v>-21607.94</v>
+        <v>4892.64</v>
       </c>
       <c r="J194" s="1">
-        <v>-4.1075278812441</v>
+        <v>2.371766255296</v>
       </c>
       <c r="K194">
         <v>0.0</v>
       </c>
       <c r="L194" t="s">
-        <v>504</v>
+        <v>491</v>
       </c>
       <c r="M194" s="1">
-        <v>501577.67</v>
+        <v>204305.22</v>
       </c>
       <c r="N194" s="1">
-        <v>504449.11</v>
+        <v>211179.41</v>
       </c>
       <c r="O194" s="1">
-        <v>0.84</v>
+        <v>0.35</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>505</v>
+        <v>492</v>
       </c>
       <c r="B195" t="s">
-        <v>506</v>
+        <v>493</v>
       </c>
       <c r="C195" s="1">
-        <v>203000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>100.24472501</v>
+        <v>89.9329453</v>
       </c>
       <c r="E195" s="1">
-        <v>101.619099</v>
+        <v>87.59749</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>206286.77</v>
+        <v>175194.98</v>
       </c>
       <c r="I195" s="1">
-        <v>3594.79</v>
+        <v>5450.58</v>
       </c>
       <c r="J195" s="1">
-        <v>1.742617813057</v>
+        <v>3.1111507875397</v>
       </c>
       <c r="K195">
         <v>0.0</v>
       </c>
-      <c r="L195" t="s">
-        <v>507</v>
+      <c r="L195">
+        <v>779.67</v>
       </c>
       <c r="M195" s="1">
-        <v>203496.79</v>
+        <v>179865.89</v>
       </c>
       <c r="N195" s="1">
-        <v>209881.56</v>
+        <v>180645.56</v>
       </c>
       <c r="O195" s="1">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>508</v>
+        <v>494</v>
       </c>
       <c r="B196" t="s">
-        <v>509</v>
+        <v>495</v>
       </c>
       <c r="C196" s="1">
         <v>200000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>89.34699503</v>
+        <v>100.73707144</v>
       </c>
       <c r="E196" s="1">
-        <v>87.59749</v>
+        <v>102.261475</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>175194.98</v>
+        <v>204522.95</v>
       </c>
       <c r="I196" s="1">
-        <v>4151.62</v>
+        <v>2402.67</v>
       </c>
       <c r="J196" s="1">
-        <v>2.3697140180615</v>
+        <v>1.1747679172435</v>
       </c>
       <c r="K196">
         <v>0.0</v>
       </c>
-      <c r="L196">
-        <v>652.61</v>
+      <c r="L196" t="s">
+        <v>496</v>
       </c>
       <c r="M196" s="1">
-        <v>178693.99</v>
+        <v>201474.15</v>
       </c>
       <c r="N196" s="1">
-        <v>179346.6</v>
+        <v>206925.62</v>
       </c>
       <c r="O196" s="1">
-        <v>0.3</v>
+        <v>0.34</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>510</v>
+        <v>497</v>
       </c>
       <c r="B197" t="s">
-        <v>511</v>
+        <v>498</v>
       </c>
       <c r="C197" s="1">
         <v>200000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>100.24048084</v>
+        <v>100.37837763</v>
       </c>
       <c r="E197" s="1">
-        <v>102.261475</v>
+        <v>101.52877</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>204522.95</v>
+        <v>203057.54</v>
       </c>
       <c r="I197" s="1">
-        <v>971.78</v>
+        <v>2890.31</v>
       </c>
       <c r="J197" s="1">
-        <v>0.47514472092252</v>
+        <v>1.4233945708197</v>
       </c>
       <c r="K197">
         <v>0.0</v>
       </c>
       <c r="L197" t="s">
-        <v>512</v>
+        <v>499</v>
       </c>
       <c r="M197" s="1">
-        <v>200480.97</v>
+        <v>200756.75</v>
       </c>
       <c r="N197" s="1">
-        <v>205494.73</v>
+        <v>205947.85</v>
       </c>
       <c r="O197" s="1">
         <v>0.34</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>513</v>
+        <v>500</v>
       </c>
       <c r="B198" t="s">
-        <v>514</v>
+        <v>501</v>
       </c>
       <c r="C198" s="1">
         <v>200000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>99.80657178</v>
+        <v>99.57561992</v>
       </c>
       <c r="E198" s="1">
-        <v>101.52877</v>
+        <v>99.9268</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>203057.54</v>
+        <v>199853.6</v>
       </c>
       <c r="I198" s="1">
-        <v>1315.74</v>
+        <v>1317.24</v>
       </c>
       <c r="J198" s="1">
-        <v>0.6479641189389</v>
+        <v>0.65910246300292</v>
       </c>
       <c r="K198">
         <v>0.0</v>
       </c>
       <c r="L198" t="s">
-        <v>515</v>
+        <v>502</v>
       </c>
       <c r="M198" s="1">
-        <v>199613.14</v>
+        <v>199151.24</v>
       </c>
       <c r="N198" s="1">
-        <v>204373.28</v>
+        <v>201170.84</v>
       </c>
       <c r="O198" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>516</v>
+        <v>503</v>
       </c>
       <c r="B199" t="s">
-        <v>517</v>
+        <v>504</v>
       </c>
       <c r="C199" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>99.19829787</v>
+        <v>98.35780613</v>
       </c>
       <c r="E199" s="1">
-        <v>99.9268</v>
+        <v>99.794</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>199853.6</v>
+        <v>99794.0</v>
       </c>
       <c r="I199" s="1">
-        <v>113.8</v>
+        <v>-563.59</v>
       </c>
       <c r="J199" s="1">
-        <v>0.056941681310719</v>
+        <v>-0.56475339198749</v>
       </c>
       <c r="K199">
         <v>0.0</v>
       </c>
-      <c r="L199" t="s">
-        <v>518</v>
+      <c r="L199">
+        <v>872.6</v>
       </c>
       <c r="M199" s="1">
-        <v>198396.6</v>
+        <v>98357.81</v>
       </c>
       <c r="N199" s="1">
-        <v>199967.4</v>
+        <v>99230.41</v>
       </c>
       <c r="O199" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>519</v>
+        <v>505</v>
       </c>
       <c r="B200" t="s">
-        <v>520</v>
+        <v>506</v>
       </c>
       <c r="C200" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>97.78337257</v>
+        <v>105.38240643</v>
       </c>
       <c r="E200" s="1">
-        <v>99.794</v>
+        <v>107.12865</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>99794.0</v>
+        <v>321385.95</v>
       </c>
       <c r="I200" s="1">
-        <v>-1348.98</v>
+        <v>-873.24</v>
       </c>
       <c r="J200" s="1">
-        <v>-1.3517646351484</v>
+        <v>-0.27171069550489</v>
       </c>
       <c r="K200">
         <v>0.0</v>
       </c>
-      <c r="L200">
-        <v>661.64</v>
+      <c r="L200" t="s">
+        <v>507</v>
       </c>
       <c r="M200" s="1">
-        <v>97783.38</v>
+        <v>316147.22</v>
       </c>
       <c r="N200" s="1">
-        <v>98445.02</v>
+        <v>320512.71</v>
       </c>
       <c r="O200" s="1">
-        <v>0.16</v>
+        <v>0.53</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>521</v>
+        <v>508</v>
       </c>
       <c r="B201" t="s">
-        <v>522</v>
+        <v>509</v>
       </c>
       <c r="C201" s="1">
         <v>300000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>105.20525736</v>
+        <v>98.08621429</v>
       </c>
       <c r="E201" s="1">
-        <v>107.12865</v>
+        <v>99.274177</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>321385.95</v>
+        <v>297822.53</v>
       </c>
       <c r="I201" s="1">
-        <v>-2548.03</v>
+        <v>1698.44</v>
       </c>
       <c r="J201" s="1">
-        <v>-0.79282557311544</v>
+        <v>0.57028593504998</v>
       </c>
       <c r="K201">
         <v>0.0</v>
       </c>
       <c r="L201" t="s">
-        <v>523</v>
+        <v>510</v>
       </c>
       <c r="M201" s="1">
-        <v>315615.77</v>
+        <v>294258.64</v>
       </c>
       <c r="N201" s="1">
-        <v>318837.92</v>
+        <v>299520.97</v>
       </c>
       <c r="O201" s="1">
-        <v>0.53</v>
+        <v>0.49</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>524</v>
+        <v>511</v>
       </c>
       <c r="B202" t="s">
-        <v>525</v>
+        <v>512</v>
       </c>
       <c r="C202" s="1">
-        <v>300000.0</v>
+        <v>173000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>97.52544906</v>
+        <v>99.90583708</v>
       </c>
       <c r="E202" s="1">
-        <v>99.274177</v>
+        <v>100.0</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>297822.53</v>
+        <v>173000.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-571.53</v>
+        <v>5467.86</v>
       </c>
       <c r="J202" s="1">
-        <v>-0.19190287585026</v>
+        <v>3.160612716763</v>
       </c>
       <c r="K202">
         <v>0.0</v>
       </c>
       <c r="L202" t="s">
-        <v>526</v>
+        <v>513</v>
       </c>
       <c r="M202" s="1">
-        <v>292576.34</v>
+        <v>172837.09</v>
       </c>
       <c r="N202" s="1">
-        <v>297251.0</v>
+        <v>178467.86</v>
       </c>
       <c r="O202" s="1">
-        <v>0.5</v>
+        <v>0.29</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>527</v>
+        <v>514</v>
       </c>
       <c r="B203" t="s">
-        <v>528</v>
+        <v>515</v>
       </c>
       <c r="C203" s="1">
-        <v>173000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>99.33684798</v>
+        <v>99.06478133</v>
       </c>
       <c r="E203" s="1">
-        <v>100.0</v>
+        <v>99.164425</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>173000.0</v>
+        <v>198328.85</v>
       </c>
       <c r="I203" s="1">
-        <v>4099.99</v>
+        <v>1310.3</v>
       </c>
       <c r="J203" s="1">
-        <v>2.369936416185</v>
+        <v>0.66067039666695</v>
       </c>
       <c r="K203">
         <v>0.0</v>
       </c>
       <c r="L203" t="s">
-        <v>529</v>
+        <v>516</v>
       </c>
       <c r="M203" s="1">
-        <v>171852.74</v>
+        <v>198129.56</v>
       </c>
       <c r="N203" s="1">
-        <v>177099.99</v>
+        <v>199639.15</v>
       </c>
       <c r="O203" s="1">
-        <v>0.3</v>
+        <v>0.33</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>530</v>
+        <v>517</v>
       </c>
       <c r="B204" t="s">
-        <v>531</v>
+        <v>518</v>
       </c>
       <c r="C204" s="1">
         <v>200000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>98.57961546</v>
+        <v>99.78010539</v>
       </c>
       <c r="E204" s="1">
-        <v>99.164425</v>
+        <v>104.747945</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>198328.85</v>
+        <v>209495.89</v>
       </c>
       <c r="I204" s="1">
-        <v>-97.02</v>
+        <v>-8111.02</v>
       </c>
       <c r="J204" s="1">
-        <v>-0.048918752869288</v>
+        <v>-3.8716845471288</v>
       </c>
       <c r="K204">
         <v>0.0</v>
       </c>
       <c r="L204" t="s">
-        <v>532</v>
+        <v>519</v>
       </c>
       <c r="M204" s="1">
-        <v>197159.23</v>
+        <v>199560.21</v>
       </c>
       <c r="N204" s="1">
-        <v>198231.83</v>
+        <v>201384.87</v>
       </c>
       <c r="O204" s="1">
         <v>0.33</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>533</v>
+        <v>520</v>
       </c>
       <c r="B205" t="s">
-        <v>534</v>
+        <v>521</v>
       </c>
       <c r="C205" s="1">
-        <v>200000.0</v>
+        <v>458000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>99.13233772</v>
+        <v>98.72442752</v>
       </c>
       <c r="E205" s="1">
-        <v>104.747945</v>
+        <v>99.728</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>209495.89</v>
+        <v>456754.24</v>
       </c>
       <c r="I205" s="1">
-        <v>-9852.58</v>
+        <v>501.24</v>
       </c>
       <c r="J205" s="1">
-        <v>-4.7029944119667</v>
+        <v>0.1097395395826</v>
       </c>
       <c r="K205">
         <v>0.0</v>
       </c>
       <c r="L205" t="s">
-        <v>535</v>
+        <v>522</v>
       </c>
       <c r="M205" s="1">
-        <v>198264.68</v>
+        <v>452157.88</v>
       </c>
       <c r="N205" s="1">
-        <v>199643.31</v>
+        <v>457255.48</v>
       </c>
       <c r="O205" s="1">
-        <v>0.33</v>
+        <v>0.75</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>536</v>
+        <v>523</v>
       </c>
       <c r="B206" t="s">
-        <v>537</v>
+        <v>524</v>
       </c>
       <c r="C206" s="1">
-        <v>458000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>98.3774995</v>
+        <v>104.96646849</v>
       </c>
       <c r="E206" s="1">
-        <v>99.728</v>
+        <v>110.136705</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>456754.24</v>
+        <v>220273.41</v>
       </c>
       <c r="I206" s="1">
-        <v>-1984.87</v>
+        <v>-8956.23</v>
       </c>
       <c r="J206" s="1">
-        <v>-0.43455973172794</v>
+        <v>-4.0659605714553</v>
       </c>
       <c r="K206">
         <v>0.0</v>
       </c>
       <c r="L206" t="s">
-        <v>538</v>
+        <v>525</v>
       </c>
       <c r="M206" s="1">
-        <v>450568.95</v>
+        <v>209932.93</v>
       </c>
       <c r="N206" s="1">
-        <v>454769.37</v>
+        <v>211317.18</v>
       </c>
       <c r="O206" s="1">
-        <v>0.76</v>
+        <v>0.35</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>539</v>
+        <v>526</v>
       </c>
       <c r="B207" t="s">
-        <v>540</v>
+        <v>527</v>
       </c>
       <c r="C207" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>104.40894795</v>
+        <v>97.46511726</v>
       </c>
       <c r="E207" s="1">
-        <v>110.136705</v>
+        <v>97.52712</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>220273.41</v>
+        <v>97527.12</v>
       </c>
       <c r="I207" s="1">
-        <v>-10719.21</v>
+        <v>585.26</v>
       </c>
       <c r="J207" s="1">
-        <v>-4.8663204514789</v>
+        <v>0.60009974661407</v>
       </c>
       <c r="K207">
         <v>0.0</v>
       </c>
       <c r="L207">
-        <v>736.3</v>
+        <v>647.26</v>
       </c>
       <c r="M207" s="1">
-        <v>208817.9</v>
+        <v>97465.12</v>
       </c>
       <c r="N207" s="1">
-        <v>209554.2</v>
+        <v>98112.38</v>
       </c>
       <c r="O207" s="1">
-        <v>0.35</v>
+        <v>0.16</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>541</v>
+        <v>528</v>
       </c>
       <c r="B208" t="s">
-        <v>542</v>
+        <v>529</v>
       </c>
       <c r="C208" s="1">
         <v>100000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>97.14421717</v>
+        <v>99.91890751</v>
       </c>
       <c r="E208" s="1">
-        <v>97.52712</v>
+        <v>104.48644</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>97527.12</v>
+        <v>104486.44</v>
       </c>
       <c r="I208" s="1">
-        <v>38.33</v>
+        <v>-4063.42</v>
       </c>
       <c r="J208" s="1">
-        <v>0.039301888541362</v>
+        <v>-3.8889448238451</v>
       </c>
       <c r="K208">
         <v>0.0</v>
       </c>
       <c r="L208">
-        <v>421.23</v>
+        <v>504.11</v>
       </c>
       <c r="M208" s="1">
-        <v>97144.22</v>
+        <v>99918.91</v>
       </c>
       <c r="N208" s="1">
-        <v>97565.45</v>
+        <v>100423.02</v>
       </c>
       <c r="O208" s="1">
         <v>0.16</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>543</v>
+        <v>530</v>
       </c>
       <c r="B209" t="s">
-        <v>544</v>
+        <v>531</v>
       </c>
       <c r="C209" s="1">
-        <v>100000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>99.50490497</v>
+        <v>100.44013342</v>
       </c>
       <c r="E209" s="1">
-        <v>104.48644</v>
+        <v>99.958</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>104486.44</v>
+        <v>170928.18</v>
       </c>
       <c r="I209" s="1">
-        <v>-4718.52</v>
+        <v>1333.93</v>
       </c>
       <c r="J209" s="1">
-        <v>-4.5159161322752</v>
+        <v>0.78040379298487</v>
       </c>
       <c r="K209">
         <v>0.0</v>
       </c>
       <c r="L209">
-        <v>263.01</v>
+        <v>509.49</v>
       </c>
       <c r="M209" s="1">
-        <v>99504.91</v>
+        <v>171752.62</v>
       </c>
       <c r="N209" s="1">
-        <v>99767.92</v>
+        <v>172262.11</v>
       </c>
       <c r="O209" s="1">
-        <v>0.17</v>
+        <v>0.28</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>545</v>
+        <v>532</v>
       </c>
       <c r="B210" t="s">
-        <v>546</v>
+        <v>533</v>
       </c>
       <c r="C210" s="1">
-        <v>171000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>100.05206983</v>
+        <v>101.09864499</v>
       </c>
       <c r="E210" s="1">
-        <v>99.958</v>
+        <v>104.93085</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>170928.18</v>
+        <v>104930.85</v>
       </c>
       <c r="I210" s="1">
-        <v>283.84</v>
+        <v>-3503.44</v>
       </c>
       <c r="J210" s="1">
-        <v>0.16605804847393</v>
+        <v>-3.3388083676059</v>
       </c>
       <c r="K210">
         <v>0.0</v>
       </c>
       <c r="L210">
-        <v>122.98</v>
+        <v>328.77</v>
       </c>
       <c r="M210" s="1">
-        <v>171089.04</v>
+        <v>101098.64</v>
       </c>
       <c r="N210" s="1">
-        <v>171212.02</v>
+        <v>101427.41</v>
       </c>
       <c r="O210" s="1">
-        <v>0.29</v>
+        <v>0.17</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>547</v>
+        <v>534</v>
       </c>
       <c r="B211" t="s">
-        <v>548</v>
+        <v>535</v>
       </c>
       <c r="C211" s="1">
-        <v>100000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>100.42279902</v>
+        <v>89.1401697</v>
       </c>
       <c r="E211" s="1">
-        <v>104.93085</v>
+        <v>88.629904</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>104930.85</v>
+        <v>110787.38</v>
       </c>
       <c r="I211" s="1">
-        <v>-4420.38</v>
+        <v>2596.74</v>
       </c>
       <c r="J211" s="1">
-        <v>-4.2126600518341</v>
+        <v>2.3438951259611</v>
       </c>
       <c r="K211">
         <v>0.0</v>
       </c>
-      <c r="L211">
-        <v>87.67</v>
+      <c r="L211" t="s">
+        <v>536</v>
       </c>
       <c r="M211" s="1">
-        <v>100422.8</v>
+        <v>111425.22</v>
       </c>
       <c r="N211" s="1">
-        <v>100510.47</v>
+        <v>113384.12</v>
       </c>
       <c r="O211" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>549</v>
+        <v>537</v>
       </c>
       <c r="B212" t="s">
-        <v>550</v>
+        <v>538</v>
       </c>
       <c r="C212" s="1">
-        <v>125000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>88.72859111</v>
+        <v>75.54898915</v>
       </c>
       <c r="E212" s="1">
-        <v>88.629904</v>
+        <v>74.625297</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>110787.38</v>
+        <v>223875.89</v>
       </c>
       <c r="I212" s="1">
-        <v>1959.83</v>
+        <v>3997.79</v>
       </c>
       <c r="J212" s="1">
-        <v>1.7690011263016</v>
+        <v>1.7857170774396</v>
       </c>
       <c r="K212">
         <v>0.0</v>
       </c>
       <c r="L212" t="s">
-        <v>551</v>
+        <v>539</v>
       </c>
       <c r="M212" s="1">
-        <v>110910.74</v>
+        <v>226646.97</v>
       </c>
       <c r="N212" s="1">
-        <v>112747.21</v>
+        <v>227873.68</v>
       </c>
       <c r="O212" s="1">
-        <v>0.19</v>
+        <v>0.37</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>552</v>
+        <v>540</v>
       </c>
       <c r="B213" t="s">
-        <v>553</v>
+        <v>541</v>
       </c>
       <c r="C213" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>74.52259197</v>
+        <v>98.82892599</v>
       </c>
       <c r="E213" s="1">
-        <v>74.625297</v>
+        <v>102.315135</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>223875.89</v>
+        <v>204630.27</v>
       </c>
       <c r="I213" s="1">
-        <v>782.98</v>
+        <v>-370.36</v>
       </c>
       <c r="J213" s="1">
-        <v>0.34973841980036</v>
+        <v>-0.18098984084808</v>
       </c>
       <c r="K213">
         <v>0.0</v>
       </c>
       <c r="L213" t="s">
-        <v>554</v>
+        <v>542</v>
       </c>
       <c r="M213" s="1">
-        <v>223567.77</v>
+        <v>197657.86</v>
       </c>
       <c r="N213" s="1">
-        <v>224658.87</v>
+        <v>204259.91</v>
       </c>
       <c r="O213" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>555</v>
+        <v>543</v>
       </c>
       <c r="B214" t="s">
-        <v>556</v>
+        <v>544</v>
       </c>
       <c r="C214" s="1">
         <v>200000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>98.03056535</v>
+        <v>101.57015002</v>
       </c>
       <c r="E214" s="1">
-        <v>102.315135</v>
+        <v>102.81184</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>204630.27</v>
+        <v>205623.68</v>
       </c>
       <c r="I214" s="1">
-        <v>-2373.93</v>
+        <v>3299.9</v>
       </c>
       <c r="J214" s="1">
-        <v>-1.1601069577829</v>
+        <v>1.6048248917634</v>
       </c>
       <c r="K214">
         <v>0.0</v>
       </c>
       <c r="L214" t="s">
-        <v>557</v>
+        <v>545</v>
       </c>
       <c r="M214" s="1">
-        <v>196061.13</v>
+        <v>203140.3</v>
       </c>
       <c r="N214" s="1">
-        <v>202256.34</v>
+        <v>208923.58</v>
       </c>
       <c r="O214" s="1">
         <v>0.34</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>558</v>
+        <v>546</v>
       </c>
       <c r="B215" t="s">
-        <v>559</v>
+        <v>547</v>
       </c>
       <c r="C215" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>100.94899562</v>
+        <v>99.18771864</v>
       </c>
       <c r="E215" s="1">
-        <v>102.81184</v>
+        <v>99.711</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>205623.68</v>
+        <v>99711.0</v>
       </c>
       <c r="I215" s="1">
-        <v>1593.24</v>
+        <v>904.8</v>
       </c>
       <c r="J215" s="1">
-        <v>0.77483293752937</v>
+        <v>0.90742245088305</v>
       </c>
       <c r="K215">
         <v>0.0</v>
       </c>
       <c r="L215" t="s">
-        <v>560</v>
+        <v>548</v>
       </c>
       <c r="M215" s="1">
-        <v>201897.99</v>
+        <v>99187.72</v>
       </c>
       <c r="N215" s="1">
-        <v>207216.92</v>
+        <v>100615.8</v>
       </c>
       <c r="O215" s="1">
-        <v>0.35</v>
+        <v>0.17</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>561</v>
+        <v>549</v>
       </c>
       <c r="B216" t="s">
-        <v>562</v>
+        <v>550</v>
       </c>
       <c r="C216" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>98.45560138</v>
+        <v>95.96773165</v>
       </c>
       <c r="E216" s="1">
-        <v>99.711</v>
+        <v>100.164425</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>99711.0</v>
+        <v>200328.85</v>
       </c>
       <c r="I216" s="1">
-        <v>-53.34</v>
+        <v>-6124.89</v>
       </c>
       <c r="J216" s="1">
-        <v>-0.053494599392244</v>
+        <v>-3.0574178407154</v>
       </c>
       <c r="K216">
         <v>0.0</v>
       </c>
       <c r="L216" t="s">
-        <v>563</v>
+        <v>551</v>
       </c>
       <c r="M216" s="1">
-        <v>98455.61</v>
+        <v>191935.47</v>
       </c>
       <c r="N216" s="1">
-        <v>99657.66</v>
+        <v>194203.96</v>
       </c>
       <c r="O216" s="1">
-        <v>0.17</v>
+        <v>0.32</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>564</v>
+        <v>552</v>
       </c>
       <c r="B217" t="s">
-        <v>565</v>
+        <v>553</v>
       </c>
       <c r="C217" s="1">
         <v>200000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>95.38840888</v>
+        <v>100.66555493</v>
       </c>
       <c r="E217" s="1">
-        <v>100.164425</v>
+        <v>100.141695</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>200328.85</v>
+        <v>200283.39</v>
       </c>
       <c r="I217" s="1">
-        <v>-7645.18</v>
+        <v>1958.68</v>
       </c>
       <c r="J217" s="1">
-        <v>-3.8163150240218</v>
+        <v>0.97795428767208</v>
       </c>
       <c r="K217">
         <v>0.0</v>
       </c>
-      <c r="L217" t="s">
-        <v>566</v>
+      <c r="L217">
+        <v>910.96</v>
       </c>
       <c r="M217" s="1">
-        <v>190776.82</v>
+        <v>201331.11</v>
       </c>
       <c r="N217" s="1">
-        <v>192683.67</v>
+        <v>202242.07</v>
       </c>
       <c r="O217" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>567</v>
+        <v>554</v>
       </c>
       <c r="B218" t="s">
-        <v>568</v>
+        <v>555</v>
       </c>
       <c r="C218" s="1">
         <v>200000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>100.32691471</v>
+        <v>98.32168491</v>
       </c>
       <c r="E218" s="1">
-        <v>100.141695</v>
+        <v>103.09502</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>200283.39</v>
+        <v>206190.04</v>
       </c>
       <c r="I218" s="1">
-        <v>754.0</v>
+        <v>-8141.19</v>
       </c>
       <c r="J218" s="1">
-        <v>0.37646656569973</v>
+        <v>-3.9483914935949</v>
       </c>
       <c r="K218">
         <v>0.0</v>
       </c>
-      <c r="L218">
-        <v>383.56</v>
+      <c r="L218" t="s">
+        <v>556</v>
       </c>
       <c r="M218" s="1">
-        <v>200653.83</v>
+        <v>196643.37</v>
       </c>
       <c r="N218" s="1">
-        <v>201037.39</v>
+        <v>198048.85</v>
       </c>
       <c r="O218" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>569</v>
+        <v>557</v>
       </c>
       <c r="B219" t="s">
-        <v>570</v>
+        <v>558</v>
       </c>
       <c r="C219" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>97.97653727</v>
+        <v>99.78972434</v>
       </c>
       <c r="E219" s="1">
-        <v>103.09502</v>
+        <v>99.513355</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>206190.04</v>
+        <v>398053.42</v>
       </c>
       <c r="I219" s="1">
-        <v>-9238.34</v>
+        <v>5842.46</v>
       </c>
       <c r="J219" s="1">
-        <v>-4.4804977000829</v>
+        <v>1.4677577697988</v>
       </c>
       <c r="K219">
         <v>0.0</v>
       </c>
-      <c r="L219">
-        <v>998.63</v>
+      <c r="L219" t="s">
+        <v>559</v>
       </c>
       <c r="M219" s="1">
-        <v>195953.07</v>
+        <v>399158.89</v>
       </c>
       <c r="N219" s="1">
-        <v>196951.7</v>
+        <v>403895.88</v>
       </c>
       <c r="O219" s="1">
-        <v>0.33</v>
+        <v>0.66</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>571</v>
+        <v>560</v>
       </c>
       <c r="B220" t="s">
-        <v>572</v>
+        <v>561</v>
       </c>
       <c r="C220" s="1">
         <v>400000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>99.48548597</v>
+        <v>100.01635847</v>
       </c>
       <c r="E220" s="1">
-        <v>99.513355</v>
+        <v>103.11278</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>398053.42</v>
+        <v>412451.12</v>
       </c>
       <c r="I220" s="1">
-        <v>3841.95</v>
+        <v>1381.44</v>
       </c>
       <c r="J220" s="1">
-        <v>0.96518452221815</v>
+        <v>0.33493423414634</v>
       </c>
       <c r="K220">
         <v>0.0</v>
       </c>
       <c r="L220" t="s">
-        <v>573</v>
+        <v>562</v>
       </c>
       <c r="M220" s="1">
-        <v>397941.95</v>
+        <v>400065.44</v>
       </c>
       <c r="N220" s="1">
-        <v>401895.37</v>
+        <v>413832.56</v>
       </c>
       <c r="O220" s="1">
-        <v>0.67</v>
+        <v>0.68</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>574</v>
+        <v>563</v>
       </c>
       <c r="B221" t="s">
-        <v>575</v>
+        <v>564</v>
       </c>
       <c r="C221" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>99.19621942</v>
+        <v>99.96218592</v>
       </c>
       <c r="E221" s="1">
-        <v>103.11278</v>
+        <v>99.7</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>412451.12</v>
+        <v>299100.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-2803.23</v>
+        <v>813.27</v>
       </c>
       <c r="J221" s="1">
-        <v>-0.67965144572768</v>
+        <v>0.27190571715145</v>
       </c>
       <c r="K221">
         <v>0.0</v>
       </c>
-      <c r="L221" t="s">
-        <v>576</v>
+      <c r="L221">
+        <v>26.71</v>
       </c>
       <c r="M221" s="1">
-        <v>396784.88</v>
+        <v>299886.56</v>
       </c>
       <c r="N221" s="1">
-        <v>409647.89</v>
+        <v>299913.27</v>
       </c>
       <c r="O221" s="1">
-        <v>0.68</v>
+        <v>0.49</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>577</v>
+        <v>565</v>
       </c>
       <c r="B222" t="s">
-        <v>578</v>
+        <v>566</v>
       </c>
       <c r="C222" s="1">
         <v>300000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>98.51451796</v>
+        <v>98.89720757</v>
       </c>
       <c r="E222" s="1">
         <v>100.662453</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
         <v>301987.36</v>
       </c>
       <c r="I222" s="1">
-        <v>518.87</v>
+        <v>2277.21</v>
       </c>
       <c r="J222" s="1">
-        <v>0.17181844961988</v>
+        <v>0.75407460762596</v>
       </c>
       <c r="K222">
         <v>0.0</v>
       </c>
       <c r="L222" t="s">
-        <v>579</v>
+        <v>567</v>
       </c>
       <c r="M222" s="1">
-        <v>295543.56</v>
+        <v>296691.62</v>
       </c>
       <c r="N222" s="1">
-        <v>302506.23</v>
+        <v>304264.57</v>
       </c>
       <c r="O222" s="1">
         <v>0.5</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>580</v>
+        <v>568</v>
       </c>
       <c r="B223" t="s">
-        <v>581</v>
+        <v>569</v>
       </c>
       <c r="C223" s="1">
         <v>100000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>99.37966134</v>
+        <v>99.80940278</v>
       </c>
       <c r="E223" s="1">
         <v>99.499</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
         <v>99499.0</v>
       </c>
       <c r="I223" s="1">
-        <v>1082.72</v>
+        <v>1738.48</v>
       </c>
       <c r="J223" s="1">
-        <v>1.0881717404195</v>
+        <v>1.7472336405391</v>
       </c>
       <c r="K223">
         <v>0.0</v>
       </c>
       <c r="L223" t="s">
-        <v>563</v>
+        <v>548</v>
       </c>
       <c r="M223" s="1">
-        <v>99379.67</v>
+        <v>99809.4</v>
       </c>
       <c r="N223" s="1">
-        <v>100581.72</v>
+        <v>101237.48</v>
       </c>
       <c r="O223" s="1">
         <v>0.17</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>582</v>
+        <v>570</v>
       </c>
       <c r="B224" t="s">
-        <v>583</v>
+        <v>571</v>
       </c>
       <c r="C224" s="1">
         <v>100000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>100.12045518</v>
+        <v>100.47753014</v>
       </c>
       <c r="E224" s="1">
         <v>99.897</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
         <v>99897.0</v>
       </c>
       <c r="I224" s="1">
-        <v>457.02</v>
+        <v>1047.65</v>
       </c>
       <c r="J224" s="1">
-        <v>0.45749121595243</v>
+        <v>1.0487301920979</v>
       </c>
       <c r="K224">
         <v>0.0</v>
       </c>
       <c r="L224">
-        <v>233.56</v>
+        <v>467.12</v>
       </c>
       <c r="M224" s="1">
-        <v>100120.46</v>
+        <v>100477.53</v>
       </c>
       <c r="N224" s="1">
-        <v>100354.02</v>
+        <v>100944.65</v>
       </c>
       <c r="O224" s="1">
         <v>0.17</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>584</v>
+        <v>572</v>
       </c>
       <c r="B225" t="s">
-        <v>585</v>
+        <v>573</v>
       </c>
       <c r="C225" s="1">
         <v>100000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>98.75287414</v>
+        <v>99.25177868</v>
       </c>
       <c r="E225" s="1">
         <v>100.34301</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
         <v>100343.01</v>
       </c>
       <c r="I225" s="1">
-        <v>978.36</v>
+        <v>1703.29</v>
       </c>
       <c r="J225" s="1">
-        <v>0.97501559899389</v>
+        <v>1.6974675166711</v>
       </c>
       <c r="K225">
         <v>0.0</v>
       </c>
       <c r="L225" t="s">
-        <v>586</v>
+        <v>574</v>
       </c>
       <c r="M225" s="1">
-        <v>98752.88</v>
+        <v>99251.78</v>
       </c>
       <c r="N225" s="1">
-        <v>101321.37</v>
+        <v>102046.3</v>
       </c>
       <c r="O225" s="1">
         <v>0.17</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>587</v>
+        <v>575</v>
       </c>
       <c r="B226" t="s">
-        <v>588</v>
+        <v>576</v>
       </c>
       <c r="C226" s="1">
         <v>300000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>98.85330318</v>
+        <v>99.19428711</v>
       </c>
       <c r="E226" s="1">
         <v>99.871</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
         <v>299613.0</v>
       </c>
       <c r="I226" s="1">
-        <v>2488.69</v>
+        <v>4212.33</v>
       </c>
       <c r="J226" s="1">
-        <v>0.83063485229279</v>
+        <v>1.4059236414975</v>
       </c>
       <c r="K226">
         <v>0.0</v>
       </c>
       <c r="L226" t="s">
-        <v>589</v>
+        <v>577</v>
       </c>
       <c r="M226" s="1">
-        <v>296559.91</v>
+        <v>297582.86</v>
       </c>
       <c r="N226" s="1">
-        <v>302101.69</v>
+        <v>303825.33</v>
       </c>
       <c r="O226" s="1">
         <v>0.5</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>590</v>
+        <v>578</v>
       </c>
       <c r="B227" t="s">
-        <v>591</v>
+        <v>579</v>
       </c>
       <c r="C227" s="1">
         <v>200000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>101.42283697</v>
+        <v>101.6649114</v>
       </c>
       <c r="E227" s="1">
         <v>105.431765</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
         <v>210863.53</v>
       </c>
       <c r="I227" s="1">
-        <v>-7812.38</v>
+        <v>-6876.17</v>
       </c>
       <c r="J227" s="1">
-        <v>-3.7049460378473</v>
+        <v>-3.2609574543308</v>
       </c>
       <c r="K227">
         <v>0.0</v>
       </c>
       <c r="L227">
-        <v>205.48</v>
+        <v>657.53</v>
       </c>
       <c r="M227" s="1">
-        <v>202845.67</v>
+        <v>203329.83</v>
       </c>
       <c r="N227" s="1">
-        <v>203051.15</v>
+        <v>203987.36</v>
       </c>
       <c r="O227" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>592</v>
+        <v>580</v>
       </c>
       <c r="B228" t="s">
-        <v>593</v>
+        <v>581</v>
       </c>
       <c r="C228" s="1">
         <v>102000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>98.69836101</v>
+        <v>99.46250218</v>
       </c>
       <c r="E228" s="1">
         <v>100.0</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
         <v>102000.0</v>
       </c>
       <c r="I228" s="1">
-        <v>329.84</v>
+        <v>1323.77</v>
       </c>
       <c r="J228" s="1">
-        <v>0.32337254901961</v>
+        <v>1.2978137254902</v>
       </c>
       <c r="K228">
         <v>0.0</v>
       </c>
       <c r="L228" t="s">
-        <v>594</v>
+        <v>582</v>
       </c>
       <c r="M228" s="1">
-        <v>100672.33</v>
+        <v>101451.75</v>
       </c>
       <c r="N228" s="1">
-        <v>102329.84</v>
+        <v>103323.77</v>
       </c>
       <c r="O228" s="1">
         <v>0.17</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>595</v>
+        <v>583</v>
       </c>
       <c r="B229" t="s">
-        <v>596</v>
+        <v>584</v>
       </c>
       <c r="C229" s="1">
         <v>100000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>96.26599127</v>
+        <v>96.94807649</v>
       </c>
       <c r="E229" s="1">
         <v>96.94368</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
         <v>96943.68</v>
       </c>
       <c r="I229" s="1">
-        <v>409.64</v>
+        <v>1280.08</v>
       </c>
       <c r="J229" s="1">
-        <v>0.42255462140492</v>
+        <v>1.3204367731862</v>
       </c>
       <c r="K229">
         <v>0.0</v>
       </c>
       <c r="L229" t="s">
-        <v>597</v>
+        <v>585</v>
       </c>
       <c r="M229" s="1">
-        <v>96265.99</v>
+        <v>96948.08</v>
       </c>
       <c r="N229" s="1">
-        <v>97353.32</v>
+        <v>98223.76</v>
       </c>
       <c r="O229" s="1">
         <v>0.16</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>598</v>
+        <v>586</v>
       </c>
       <c r="B230" t="s">
-        <v>599</v>
+        <v>587</v>
       </c>
       <c r="C230" s="1">
         <v>136000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>100.21741743</v>
+        <v>100.67463552</v>
       </c>
       <c r="E230" s="1">
         <v>100.0</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
         <v>136000.0</v>
       </c>
       <c r="I230" s="1">
-        <v>676.99</v>
+        <v>1621.46</v>
       </c>
       <c r="J230" s="1">
-        <v>0.49778676470588</v>
+        <v>1.19225</v>
       </c>
       <c r="K230">
         <v>0.0</v>
       </c>
       <c r="L230">
-        <v>381.31</v>
+        <v>703.95</v>
       </c>
       <c r="M230" s="1">
-        <v>136295.68</v>
+        <v>136917.51</v>
       </c>
       <c r="N230" s="1">
-        <v>136676.99</v>
+        <v>137621.46</v>
       </c>
       <c r="O230" s="1">
         <v>0.23</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>600</v>
+        <v>588</v>
       </c>
       <c r="B231" t="s">
-        <v>601</v>
+        <v>589</v>
       </c>
       <c r="C231" s="1">
         <v>283000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>99.64983063</v>
+        <v>99.984323</v>
       </c>
       <c r="E231" s="1">
         <v>99.646</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
         <v>281998.18</v>
       </c>
       <c r="I231" s="1">
-        <v>1530.51</v>
+        <v>3074.14</v>
       </c>
       <c r="J231" s="1">
-        <v>0.54273754532742</v>
+        <v>1.0901276029512</v>
       </c>
       <c r="K231">
         <v>0.0</v>
       </c>
       <c r="L231" t="s">
-        <v>602</v>
+        <v>590</v>
       </c>
       <c r="M231" s="1">
-        <v>282009.02</v>
+        <v>282955.64</v>
       </c>
       <c r="N231" s="1">
-        <v>283528.69</v>
+        <v>285072.32</v>
       </c>
       <c r="O231" s="1">
         <v>0.47</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>603</v>
+        <v>591</v>
       </c>
       <c r="B232" t="s">
-        <v>604</v>
+        <v>592</v>
       </c>
       <c r="C232" s="1">
         <v>200000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>100.30246161</v>
+        <v>100.30588676</v>
       </c>
       <c r="E232" s="1">
         <v>103.40919</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
         <v>206818.38</v>
       </c>
       <c r="I232" s="1">
-        <v>-5731.26</v>
+        <v>-5242.22</v>
       </c>
       <c r="J232" s="1">
-        <v>-2.7711560258813</v>
+        <v>-2.5346973513669</v>
       </c>
       <c r="K232">
         <v>0.0</v>
       </c>
       <c r="L232">
-        <v>482.19</v>
+        <v>964.38</v>
       </c>
       <c r="M232" s="1">
-        <v>200604.93</v>
+        <v>200611.78</v>
       </c>
       <c r="N232" s="1">
-        <v>201087.12</v>
+        <v>201576.16</v>
       </c>
       <c r="O232" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>605</v>
+        <v>593</v>
       </c>
       <c r="B233" t="s">
-        <v>606</v>
+        <v>594</v>
       </c>
       <c r="C233" s="1">
         <v>200000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>99.26343198</v>
+        <v>99.91608228</v>
       </c>
       <c r="E233" s="1">
         <v>103.372055</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
         <v>206744.11</v>
       </c>
       <c r="I233" s="1">
-        <v>-1735.05</v>
+        <v>-7.84</v>
       </c>
       <c r="J233" s="1">
-        <v>-0.83922584299983</v>
+        <v>-0.0037921273791065</v>
       </c>
       <c r="K233">
         <v>0.0</v>
       </c>
       <c r="L233" t="s">
-        <v>607</v>
+        <v>595</v>
       </c>
       <c r="M233" s="1">
-        <v>198526.87</v>
+        <v>199832.16</v>
       </c>
       <c r="N233" s="1">
-        <v>205009.06</v>
+        <v>206736.27</v>
       </c>
       <c r="O233" s="1">
         <v>0.34</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>608</v>
+        <v>596</v>
       </c>
       <c r="B234" t="s">
-        <v>609</v>
+        <v>597</v>
       </c>
       <c r="C234" s="1">
         <v>254000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>98.87081764</v>
+        <v>99.24986323</v>
       </c>
       <c r="E234" s="1">
         <v>99.492</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
         <v>252709.68</v>
       </c>
       <c r="I234" s="1">
-        <v>944.8</v>
+        <v>2864.42</v>
       </c>
       <c r="J234" s="1">
-        <v>0.37386775211777</v>
+        <v>1.1334825005516</v>
       </c>
       <c r="K234">
         <v>0.0</v>
       </c>
       <c r="L234" t="s">
-        <v>610</v>
+        <v>598</v>
       </c>
       <c r="M234" s="1">
-        <v>251131.88</v>
+        <v>252094.65</v>
       </c>
       <c r="N234" s="1">
-        <v>253654.48</v>
+        <v>255574.1</v>
       </c>
       <c r="O234" s="1">
         <v>0.42</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>611</v>
+        <v>599</v>
       </c>
       <c r="B235" t="s">
-        <v>612</v>
+        <v>600</v>
       </c>
       <c r="C235" s="1">
         <v>205000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>100.50140219</v>
+        <v>100.9640014</v>
       </c>
       <c r="E235" s="1">
         <v>100.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
         <v>205000.0</v>
       </c>
       <c r="I235" s="1">
-        <v>1553.92</v>
+        <v>3028.3</v>
       </c>
       <c r="J235" s="1">
-        <v>0.75800975609756</v>
+        <v>1.4772195121951</v>
       </c>
       <c r="K235">
         <v>0.0</v>
       </c>
-      <c r="L235">
-        <v>526.05</v>
+      <c r="L235" t="s">
+        <v>601</v>
       </c>
       <c r="M235" s="1">
-        <v>206027.87</v>
+        <v>206976.21</v>
       </c>
       <c r="N235" s="1">
-        <v>206553.92</v>
+        <v>208028.3</v>
       </c>
       <c r="O235" s="1">
         <v>0.34</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="B236" t="s">
-        <v>614</v>
+        <v>603</v>
       </c>
       <c r="C236" s="1">
         <v>183000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>99.87698932</v>
+        <v>100.34474007</v>
       </c>
       <c r="E236" s="1">
         <v>100.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
         <v>183000.0</v>
       </c>
       <c r="I236" s="1">
-        <v>73.08</v>
+        <v>1366.41</v>
       </c>
       <c r="J236" s="1">
-        <v>0.039934426229508</v>
+        <v>0.74667213114754</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
       <c r="L236">
-        <v>298.19</v>
+        <v>735.53</v>
       </c>
       <c r="M236" s="1">
-        <v>182774.89</v>
+        <v>183630.88</v>
       </c>
       <c r="N236" s="1">
-        <v>183073.08</v>
+        <v>184366.41</v>
       </c>
       <c r="O236" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>615</v>
+        <v>604</v>
       </c>
       <c r="B237" t="s">
-        <v>616</v>
+        <v>605</v>
       </c>
       <c r="C237" s="1">
         <v>100000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>88.45219811</v>
+        <v>88.78649866</v>
       </c>
       <c r="E237" s="1">
         <v>87.329</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
         <v>87329.0</v>
       </c>
       <c r="I237" s="1">
-        <v>1227.99</v>
+        <v>1607.5</v>
       </c>
       <c r="J237" s="1">
-        <v>1.4061651914026</v>
+        <v>1.8407401893987</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
       <c r="L237">
-        <v>104.79</v>
+        <v>150.0</v>
       </c>
       <c r="M237" s="1">
-        <v>88452.2</v>
+        <v>88786.5</v>
       </c>
       <c r="N237" s="1">
-        <v>88556.99</v>
+        <v>88936.5</v>
       </c>
       <c r="O237" s="1">
         <v>0.15</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>617</v>
+        <v>606</v>
       </c>
       <c r="B238" t="s">
-        <v>618</v>
+        <v>607</v>
       </c>
       <c r="C238" s="1">
         <v>100000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>101.25983218</v>
+        <v>101.49788554</v>
       </c>
       <c r="E238" s="1">
         <v>101.91515</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
         <v>101915.15</v>
       </c>
       <c r="I238" s="1">
-        <v>1111.81</v>
+        <v>1575.89</v>
       </c>
       <c r="J238" s="1">
-        <v>1.0909172973792</v>
+        <v>1.5462764858807</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
       <c r="L238" t="s">
-        <v>619</v>
+        <v>608</v>
       </c>
       <c r="M238" s="1">
-        <v>101259.84</v>
+        <v>101497.89</v>
       </c>
       <c r="N238" s="1">
-        <v>103026.96</v>
+        <v>103491.04</v>
       </c>
       <c r="O238" s="1">
         <v>0.17</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>620</v>
+        <v>609</v>
       </c>
       <c r="B239" t="s">
-        <v>621</v>
+        <v>610</v>
       </c>
       <c r="C239" s="1">
         <v>200000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>100.50144515</v>
+        <v>100.90745287</v>
       </c>
       <c r="E239" s="1">
         <v>102.94893</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
         <v>205897.86</v>
       </c>
       <c r="I239" s="1">
-        <v>-3305.93</v>
+        <v>-2056.93</v>
       </c>
       <c r="J239" s="1">
-        <v>-1.6056164935371</v>
+        <v>-0.99900504065462</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239" t="s">
-        <v>622</v>
+        <v>611</v>
       </c>
       <c r="M239" s="1">
-        <v>201002.89</v>
+        <v>201814.9</v>
       </c>
       <c r="N239" s="1">
-        <v>202591.93</v>
+        <v>203840.93</v>
       </c>
       <c r="O239" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>623</v>
+        <v>612</v>
       </c>
       <c r="B240" t="s">
-        <v>624</v>
+        <v>613</v>
       </c>
       <c r="C240" s="1">
         <v>200000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>95.13861504</v>
+        <v>95.40966033</v>
       </c>
       <c r="E240" s="1">
         <v>94.709275</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
         <v>189418.55</v>
       </c>
       <c r="I240" s="1">
-        <v>1220.32</v>
+        <v>1928.17</v>
       </c>
       <c r="J240" s="1">
-        <v>0.64424524419599</v>
+        <v>1.0179414846117</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
       <c r="L240">
-        <v>361.64</v>
+        <v>527.4</v>
       </c>
       <c r="M240" s="1">
-        <v>190277.23</v>
+        <v>190819.32</v>
       </c>
       <c r="N240" s="1">
-        <v>190638.87</v>
+        <v>191346.72</v>
       </c>
       <c r="O240" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>625</v>
+        <v>614</v>
       </c>
       <c r="B241" t="s">
-        <v>626</v>
+        <v>615</v>
       </c>
       <c r="C241" s="1">
         <v>400000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>97.44736227</v>
+        <v>98.10816186</v>
       </c>
       <c r="E241" s="1">
         <v>101.297303</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
         <v>405189.21</v>
       </c>
       <c r="I241" s="1">
-        <v>-12736.75</v>
+        <v>-9279.85</v>
       </c>
       <c r="J241" s="1">
-        <v>-3.1434079895662</v>
+        <v>-2.2902510163091</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241" t="s">
-        <v>627</v>
+        <v>616</v>
       </c>
       <c r="M241" s="1">
-        <v>389789.45</v>
+        <v>392432.65</v>
       </c>
       <c r="N241" s="1">
-        <v>392452.46</v>
+        <v>395909.36</v>
       </c>
       <c r="O241" s="1">
         <v>0.65</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>628</v>
+        <v>617</v>
       </c>
       <c r="B242" t="s">
-        <v>629</v>
+        <v>618</v>
       </c>
       <c r="C242" s="1">
         <v>100000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>104.45149513</v>
+        <v>104.82035564</v>
       </c>
       <c r="E242" s="1">
         <v>108.69382</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
         <v>108693.82</v>
       </c>
       <c r="I242" s="1">
-        <v>-4067.67</v>
+        <v>-3442.64</v>
       </c>
       <c r="J242" s="1">
-        <v>-3.7423194805372</v>
+        <v>-3.1672821877086</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242">
-        <v>174.66</v>
+        <v>430.82</v>
       </c>
       <c r="M242" s="1">
-        <v>104451.49</v>
+        <v>104820.36</v>
       </c>
       <c r="N242" s="1">
-        <v>104626.15</v>
+        <v>105251.18</v>
       </c>
       <c r="O242" s="1">
         <v>0.17</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>630</v>
+        <v>619</v>
       </c>
       <c r="B243" t="s">
-        <v>631</v>
+        <v>620</v>
       </c>
       <c r="C243" s="1">
         <v>300000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>97.98626533</v>
+        <v>98.34768362</v>
       </c>
       <c r="E243" s="1">
         <v>99.589</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
         <v>298767.0</v>
       </c>
       <c r="I243" s="1">
-        <v>2465.77</v>
+        <v>4092.49</v>
       </c>
       <c r="J243" s="1">
-        <v>0.82531537954326</v>
+        <v>1.3697931833168</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
       <c r="L243" t="s">
-        <v>632</v>
+        <v>621</v>
       </c>
       <c r="M243" s="1">
-        <v>293958.8</v>
+        <v>295043.05</v>
       </c>
       <c r="N243" s="1">
-        <v>301232.77</v>
+        <v>302859.49</v>
       </c>
       <c r="O243" s="1">
         <v>0.5</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>633</v>
+        <v>622</v>
       </c>
       <c r="B244" t="s">
-        <v>634</v>
+        <v>623</v>
       </c>
       <c r="C244" s="1">
         <v>100000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>97.40844769</v>
+        <v>98.04054231</v>
       </c>
       <c r="E244" s="1">
         <v>100.13095</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
         <v>100130.95</v>
       </c>
       <c r="I244" s="1">
-        <v>-1635.35</v>
+        <v>-795.2</v>
       </c>
       <c r="J244" s="1">
-        <v>-1.6332113097898</v>
+        <v>-0.79416004741791</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244" t="s">
-        <v>635</v>
+        <v>624</v>
       </c>
       <c r="M244" s="1">
-        <v>97408.45</v>
+        <v>98040.54</v>
       </c>
       <c r="N244" s="1">
-        <v>98495.6</v>
+        <v>99335.75</v>
       </c>
       <c r="O244" s="1">
         <v>0.16</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>636</v>
+        <v>625</v>
       </c>
       <c r="B245" t="s">
-        <v>637</v>
+        <v>626</v>
       </c>
       <c r="C245" s="1">
         <v>200000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>102.17306312</v>
+        <v>102.62636105</v>
       </c>
       <c r="E245" s="1">
         <v>103.39893</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
         <v>206797.86</v>
       </c>
       <c r="I245" s="1">
-        <v>-1618.86</v>
+        <v>-139.66</v>
       </c>
       <c r="J245" s="1">
-        <v>-0.78282241411976</v>
+        <v>-0.067534547988069</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
-      <c r="L245">
-        <v>832.88</v>
+      <c r="L245" t="s">
+        <v>556</v>
       </c>
       <c r="M245" s="1">
-        <v>204346.12</v>
+        <v>205252.72</v>
       </c>
       <c r="N245" s="1">
-        <v>205179.0</v>
+        <v>206658.2</v>
       </c>
       <c r="O245" s="1">
         <v>0.34</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="B246" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
       <c r="C246" s="1">
         <v>200000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>103.78348119</v>
+        <v>104.27456549</v>
       </c>
       <c r="E246" s="1">
         <v>109.3363</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
         <v>218672.6</v>
       </c>
       <c r="I246" s="1">
-        <v>-6285.09</v>
+        <v>-4790.59</v>
       </c>
       <c r="J246" s="1">
-        <v>-2.8742009744248</v>
+        <v>-2.1907591531815</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246" t="s">
-        <v>640</v>
+        <v>629</v>
       </c>
       <c r="M246" s="1">
-        <v>207566.96</v>
+        <v>208549.13</v>
       </c>
       <c r="N246" s="1">
-        <v>212387.51</v>
+        <v>213882.01</v>
       </c>
       <c r="O246" s="1">
         <v>0.35</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>641</v>
+        <v>630</v>
       </c>
       <c r="B247" t="s">
-        <v>642</v>
+        <v>631</v>
       </c>
       <c r="C247" s="1">
         <v>251000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>97.84574017</v>
+        <v>98.8084083</v>
       </c>
       <c r="E247" s="1">
         <v>99.947</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
         <v>250866.97</v>
       </c>
       <c r="I247" s="1">
-        <v>-941.83</v>
+        <v>2041.79</v>
       </c>
       <c r="J247" s="1">
-        <v>-0.37543005362563</v>
+        <v>0.81389351495735</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247" t="s">
-        <v>643</v>
+        <v>632</v>
       </c>
       <c r="M247" s="1">
-        <v>245592.81</v>
+        <v>248009.1</v>
       </c>
       <c r="N247" s="1">
-        <v>249925.14</v>
+        <v>252908.76</v>
       </c>
       <c r="O247" s="1">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>644</v>
+        <v>633</v>
       </c>
       <c r="B248" t="s">
-        <v>645</v>
+        <v>634</v>
       </c>
       <c r="C248" s="1">
         <v>212000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>98.10986511</v>
+        <v>98.76055715</v>
       </c>
       <c r="E248" s="1">
         <v>100.0</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
         <v>212000.0</v>
       </c>
       <c r="I248" s="1">
-        <v>-2298.21</v>
+        <v>-430.49</v>
       </c>
       <c r="J248" s="1">
-        <v>-1.0840613207547</v>
+        <v>-0.20306132075472</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
       <c r="L248" t="s">
-        <v>646</v>
+        <v>635</v>
       </c>
       <c r="M248" s="1">
-        <v>207992.91</v>
+        <v>209372.38</v>
       </c>
       <c r="N248" s="1">
-        <v>209701.79</v>
+        <v>211569.51</v>
       </c>
       <c r="O248" s="1">
         <v>0.35</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>647</v>
+        <v>636</v>
       </c>
       <c r="B249" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="C249" s="1">
         <v>399000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>97.9156985</v>
+        <v>98.77371388</v>
       </c>
       <c r="E249" s="1">
         <v>99.902</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
         <v>398608.98</v>
       </c>
       <c r="I249" s="1">
-        <v>-4636.33</v>
+        <v>-341.06</v>
       </c>
       <c r="J249" s="1">
-        <v>-1.1631273334585</v>
+        <v>-0.085562548038933</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
       <c r="M249" s="1">
-        <v>390683.63</v>
+        <v>394107.12</v>
       </c>
       <c r="N249" s="1">
-        <v>393972.65</v>
+        <v>398267.92</v>
       </c>
       <c r="O249" s="1">
-        <v>0.66</v>
+        <v>0.65</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>650</v>
+        <v>639</v>
       </c>
       <c r="B250" t="s">
-        <v>651</v>
+        <v>640</v>
       </c>
       <c r="C250" s="1">
         <v>242000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.22454589</v>
+        <v>100.6000692</v>
       </c>
       <c r="E250" s="1">
         <v>100.0</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
         <v>242000.0</v>
       </c>
       <c r="I250" s="1">
-        <v>3482.54</v>
+        <v>4979.14</v>
       </c>
       <c r="J250" s="1">
-        <v>1.4390661157025</v>
+        <v>2.0574958677686</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250" t="s">
-        <v>652</v>
+        <v>641</v>
       </c>
       <c r="M250" s="1">
-        <v>242543.4</v>
+        <v>243452.17</v>
       </c>
       <c r="N250" s="1">
-        <v>245482.54</v>
+        <v>246979.14</v>
       </c>
       <c r="O250" s="1">
         <v>0.41</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>653</v>
+        <v>642</v>
       </c>
       <c r="B251" t="s">
-        <v>654</v>
+        <v>643</v>
       </c>
       <c r="C251" s="1">
         <v>200000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>100.15535146</v>
+        <v>100.56736323</v>
       </c>
       <c r="E251" s="1">
         <v>104.6323</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
         <v>209264.6</v>
       </c>
       <c r="I251" s="1">
-        <v>-7692.49</v>
+        <v>-6420.88</v>
       </c>
       <c r="J251" s="1">
-        <v>-3.6759633497496</v>
+        <v>-3.0683068230365</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251" t="s">
-        <v>655</v>
+        <v>644</v>
       </c>
       <c r="M251" s="1">
-        <v>200310.71</v>
+        <v>201134.72</v>
       </c>
       <c r="N251" s="1">
-        <v>201572.11</v>
+        <v>202843.72</v>
       </c>
       <c r="O251" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>656</v>
+        <v>645</v>
       </c>
       <c r="B252" t="s">
-        <v>657</v>
+        <v>646</v>
       </c>
       <c r="C252" s="1">
         <v>100000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>101.02085822</v>
+        <v>101.67490502</v>
       </c>
       <c r="E252" s="1">
         <v>100.0</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
         <v>100000.0</v>
       </c>
       <c r="I252" s="1">
-        <v>1315.98</v>
+        <v>2219.74</v>
       </c>
       <c r="J252" s="1">
-        <v>1.31598</v>
+        <v>2.21974</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252">
-        <v>295.12</v>
+        <v>544.83</v>
       </c>
       <c r="M252" s="1">
-        <v>101020.86</v>
+        <v>101674.91</v>
       </c>
       <c r="N252" s="1">
-        <v>101315.98</v>
+        <v>102219.74</v>
       </c>
       <c r="O252" s="1">
         <v>0.17</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>658</v>
+        <v>647</v>
       </c>
       <c r="B253" t="s">
-        <v>659</v>
+        <v>648</v>
       </c>
       <c r="C253" s="1">
         <v>100000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>102.27954078</v>
+        <v>102.83737201</v>
       </c>
       <c r="E253" s="1">
         <v>106.26549</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
         <v>106265.49</v>
       </c>
       <c r="I253" s="1">
-        <v>-166.09</v>
+        <v>640.38</v>
       </c>
       <c r="J253" s="1">
-        <v>-0.15629721370503</v>
+        <v>0.60262273293051</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
       <c r="L253" t="s">
-        <v>660</v>
+        <v>649</v>
       </c>
       <c r="M253" s="1">
-        <v>102279.54</v>
+        <v>102837.38</v>
       </c>
       <c r="N253" s="1">
-        <v>106099.4</v>
+        <v>106905.87</v>
       </c>
       <c r="O253" s="1">
         <v>0.18</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>661</v>
+        <v>650</v>
       </c>
       <c r="B254" t="s">
-        <v>662</v>
+        <v>651</v>
       </c>
       <c r="C254" s="1">
         <v>200000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>101.83395565</v>
+        <v>102.04840414</v>
       </c>
       <c r="E254" s="1">
         <v>105.74276</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
         <v>211485.52</v>
       </c>
       <c r="I254" s="1">
-        <v>-6560.07</v>
+        <v>-5618.85</v>
       </c>
       <c r="J254" s="1">
-        <v>-3.1019003097706</v>
+        <v>-2.6568485634383</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
       <c r="L254" t="s">
-        <v>663</v>
+        <v>652</v>
       </c>
       <c r="M254" s="1">
-        <v>203667.92</v>
+        <v>204096.81</v>
       </c>
       <c r="N254" s="1">
-        <v>204925.45</v>
+        <v>205866.67</v>
       </c>
       <c r="O254" s="1">
         <v>0.34</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>664</v>
+        <v>653</v>
       </c>
       <c r="B255" t="s">
-        <v>665</v>
+        <v>654</v>
       </c>
       <c r="C255" s="1">
         <v>300000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>98.65385981</v>
+        <v>99.45059934</v>
       </c>
       <c r="E255" s="1">
         <v>100.260973</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
         <v>300782.92</v>
       </c>
       <c r="I255" s="1">
-        <v>2949.89</v>
+        <v>6040.8</v>
       </c>
       <c r="J255" s="1">
-        <v>0.9807372040939</v>
+        <v>2.0083587193049</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
       <c r="L255" t="s">
-        <v>666</v>
+        <v>655</v>
       </c>
       <c r="M255" s="1">
-        <v>295961.58</v>
+        <v>298351.8</v>
       </c>
       <c r="N255" s="1">
-        <v>303732.81</v>
+        <v>306823.72</v>
       </c>
       <c r="O255" s="1">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>667</v>
+        <v>656</v>
       </c>
       <c r="B256" t="s">
-        <v>668</v>
+        <v>657</v>
       </c>
       <c r="C256" s="1">
         <v>200000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>100.03008235</v>
+        <v>100.66270913</v>
       </c>
       <c r="E256" s="1">
         <v>100.0</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
         <v>200000.0</v>
       </c>
       <c r="I256" s="1">
-        <v>618.81</v>
+        <v>2339.25</v>
       </c>
       <c r="J256" s="1">
-        <v>0.309405</v>
+        <v>1.169625</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
-      <c r="L256">
-        <v>558.64</v>
+      <c r="L256" t="s">
+        <v>658</v>
       </c>
       <c r="M256" s="1">
-        <v>200060.17</v>
+        <v>201325.42</v>
       </c>
       <c r="N256" s="1">
-        <v>200618.81</v>
+        <v>202339.25</v>
       </c>
       <c r="O256" s="1">
         <v>0.33</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>669</v>
+        <v>659</v>
       </c>
       <c r="B257" t="s">
-        <v>670</v>
+        <v>660</v>
       </c>
       <c r="C257" s="1">
         <v>373000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>99.43387335</v>
+        <v>100.29199131</v>
       </c>
       <c r="E257" s="1">
         <v>103.399775</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
         <v>385681.16</v>
       </c>
       <c r="I257" s="1">
-        <v>-2644.76</v>
+        <v>1399.1</v>
       </c>
       <c r="J257" s="1">
-        <v>-0.68573741066325</v>
+        <v>0.36276078406319</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
       <c r="L257" t="s">
-        <v>671</v>
+        <v>661</v>
       </c>
       <c r="M257" s="1">
-        <v>370888.35</v>
+        <v>374089.13</v>
       </c>
       <c r="N257" s="1">
-        <v>383036.4</v>
+        <v>387080.26</v>
       </c>
       <c r="O257" s="1">
-        <v>0.64</v>
+        <v>0.63</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>672</v>
+        <v>662</v>
       </c>
       <c r="B258" t="s">
-        <v>673</v>
+        <v>663</v>
       </c>
       <c r="C258" s="1">
         <v>200000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>95.80080837</v>
+        <v>96.31594781</v>
       </c>
       <c r="E258" s="1">
         <v>99.085615</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
         <v>198171.23</v>
       </c>
       <c r="I258" s="1">
-        <v>-6254.54</v>
+        <v>-4922.9</v>
       </c>
       <c r="J258" s="1">
-        <v>-3.1561291717269</v>
+        <v>-2.4841648305862</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258">
-        <v>315.07</v>
+        <v>616.44</v>
       </c>
       <c r="M258" s="1">
-        <v>191601.62</v>
+        <v>192631.89</v>
       </c>
       <c r="N258" s="1">
-        <v>191916.69</v>
+        <v>193248.33</v>
       </c>
       <c r="O258" s="1">
         <v>0.32</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>674</v>
+        <v>664</v>
       </c>
       <c r="B259" t="s">
-        <v>675</v>
+        <v>665</v>
       </c>
       <c r="C259" s="1">
         <v>200000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>97.89514379</v>
+        <v>98.33032783</v>
       </c>
       <c r="E259" s="1">
         <v>98.64377</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
         <v>197287.54</v>
       </c>
       <c r="I259" s="1">
-        <v>507.14</v>
+        <v>1736.02</v>
       </c>
       <c r="J259" s="1">
-        <v>0.25705627430906</v>
+        <v>0.87994406539815</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259" t="s">
-        <v>676</v>
+        <v>666</v>
       </c>
       <c r="M259" s="1">
-        <v>195790.29</v>
+        <v>196660.66</v>
       </c>
       <c r="N259" s="1">
-        <v>197794.68</v>
+        <v>199023.56</v>
       </c>
       <c r="O259" s="1">
         <v>0.33</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>677</v>
+        <v>667</v>
       </c>
       <c r="B260" t="s">
-        <v>678</v>
+        <v>668</v>
       </c>
       <c r="C260" s="1">
         <v>100000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>100.59295868</v>
+        <v>101.06046885</v>
       </c>
       <c r="E260" s="1">
         <v>100.0</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
         <v>100000.0</v>
       </c>
       <c r="I260" s="1">
-        <v>926.58</v>
+        <v>1616.5</v>
       </c>
       <c r="J260" s="1">
-        <v>0.92658</v>
+        <v>1.6165</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260">
-        <v>333.62</v>
+        <v>556.03</v>
       </c>
       <c r="M260" s="1">
-        <v>100592.96</v>
+        <v>101060.47</v>
       </c>
       <c r="N260" s="1">
-        <v>100926.58</v>
+        <v>101616.5</v>
       </c>
       <c r="O260" s="1">
         <v>0.17</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>679</v>
+        <v>669</v>
       </c>
       <c r="B261" t="s">
-        <v>680</v>
+        <v>670</v>
       </c>
       <c r="C261" s="1">
         <v>159000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>99.45363249</v>
+        <v>99.90245184</v>
       </c>
       <c r="E261" s="1">
         <v>99.695</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
         <v>158515.05</v>
       </c>
       <c r="I261" s="1">
-        <v>531.02</v>
+        <v>1604.03</v>
       </c>
       <c r="J261" s="1">
-        <v>0.33499658234344</v>
+        <v>1.011910225559</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
-      <c r="L261">
-        <v>914.79</v>
+      <c r="L261" t="s">
+        <v>671</v>
       </c>
       <c r="M261" s="1">
-        <v>158131.28</v>
+        <v>158844.9</v>
       </c>
       <c r="N261" s="1">
-        <v>159046.07</v>
+        <v>160119.08</v>
       </c>
       <c r="O261" s="1">
         <v>0.26</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>681</v>
+        <v>672</v>
       </c>
       <c r="B262" t="s">
-        <v>682</v>
+        <v>673</v>
       </c>
       <c r="C262" s="1">
         <v>200000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>82.80625638</v>
+        <v>83.28039889</v>
       </c>
       <c r="E262" s="1">
         <v>82.064325</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
         <v>164128.65</v>
       </c>
       <c r="I262" s="1">
-        <v>2527.7</v>
+        <v>3566.39</v>
       </c>
       <c r="J262" s="1">
-        <v>1.5400723761513</v>
+        <v>2.1729234962939</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262" t="s">
-        <v>683</v>
+        <v>674</v>
       </c>
       <c r="M262" s="1">
-        <v>165612.51</v>
+        <v>166560.79</v>
       </c>
       <c r="N262" s="1">
-        <v>166656.35</v>
+        <v>167695.04</v>
       </c>
       <c r="O262" s="1">
         <v>0.28</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>684</v>
+        <v>675</v>
       </c>
       <c r="B263" t="s">
-        <v>685</v>
+        <v>676</v>
       </c>
       <c r="C263" s="1">
         <v>200000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>88.48683976</v>
+        <v>88.91772875</v>
       </c>
       <c r="E263" s="1">
         <v>99.462</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
         <v>198924.0</v>
       </c>
       <c r="I263" s="1">
-        <v>-20054.43</v>
+        <v>-21072.1</v>
       </c>
       <c r="J263" s="1">
-        <v>-10.081453218315</v>
+        <v>-10.593040558203</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
-      <c r="L263" t="s">
-        <v>686</v>
+      <c r="L263">
+        <v>16.44</v>
       </c>
       <c r="M263" s="1">
-        <v>176973.68</v>
+        <v>177835.46</v>
       </c>
       <c r="N263" s="1">
-        <v>178869.57</v>
+        <v>177851.9</v>
       </c>
       <c r="O263" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>687</v>
+        <v>677</v>
       </c>
       <c r="B264" t="s">
-        <v>688</v>
+        <v>678</v>
       </c>
       <c r="C264" s="1">
         <v>100000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>89.74948298</v>
+        <v>90.21005124</v>
       </c>
       <c r="E264" s="1">
         <v>88.81745</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
         <v>88817.45</v>
       </c>
       <c r="I264" s="1">
-        <v>1577.24</v>
+        <v>2083.01</v>
       </c>
       <c r="J264" s="1">
-        <v>1.7758222061093</v>
+        <v>2.3452711150793</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
       <c r="L264">
-        <v>645.21</v>
+        <v>690.41</v>
       </c>
       <c r="M264" s="1">
-        <v>89749.48</v>
+        <v>90210.05</v>
       </c>
       <c r="N264" s="1">
-        <v>90394.69</v>
+        <v>90900.46</v>
       </c>
       <c r="O264" s="1">
         <v>0.15</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>689</v>
+        <v>679</v>
       </c>
       <c r="B265" t="s">
-        <v>690</v>
+        <v>680</v>
       </c>
       <c r="C265" s="1">
         <v>200000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>98.77923393</v>
+        <v>99.2948657</v>
       </c>
       <c r="E265" s="1">
         <v>100.0</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
         <v>200000.0</v>
       </c>
       <c r="I265" s="1">
-        <v>1773.99</v>
+        <v>3185.34</v>
       </c>
       <c r="J265" s="1">
-        <v>0.886995</v>
+        <v>1.59267</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265" t="s">
-        <v>691</v>
+        <v>681</v>
       </c>
       <c r="M265" s="1">
-        <v>197558.47</v>
+        <v>198589.73</v>
       </c>
       <c r="N265" s="1">
-        <v>201773.99</v>
+        <v>203185.34</v>
       </c>
       <c r="O265" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>692</v>
+        <v>682</v>
       </c>
       <c r="B266" t="s">
-        <v>693</v>
+        <v>683</v>
       </c>
       <c r="C266" s="1">
         <v>13.0</v>
       </c>
       <c r="D266" s="1">
-        <v>656.34</v>
+        <v>667.96</v>
       </c>
       <c r="E266" s="1">
         <v>619.59384615</v>
       </c>
       <c r="F266" t="s">
-        <v>694</v>
+        <v>684</v>
       </c>
       <c r="G266">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H266" s="1">
         <v>0.0</v>
       </c>
       <c r="I266" s="1">
-        <v>202758.91</v>
+        <v>270004.72</v>
       </c>
       <c r="J266" s="1">
         <v>0</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
       <c r="L266">
         <v>0.0</v>
       </c>
       <c r="M266" s="1">
-        <v>202758.91</v>
+        <v>270004.72</v>
       </c>
       <c r="N266" s="1">
-        <v>202758.91</v>
+        <v>270004.72</v>
       </c>
       <c r="O266" s="1">
-        <v>0.34</v>
+        <v>0.44</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>695</v>
+        <v>685</v>
       </c>
       <c r="B267" t="s">
-        <v>696</v>
+        <v>686</v>
       </c>
       <c r="C267" s="1">
-        <v>26.0</v>
+        <v>29.0</v>
       </c>
       <c r="D267" s="1">
-        <v>117.61</v>
+        <v>126.04</v>
       </c>
       <c r="E267" s="1">
-        <v>118.15461538</v>
+        <v>128.94</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
         <v>0.0</v>
       </c>
       <c r="I267" s="1">
-        <v>-14160.0</v>
+        <v>-84100.0</v>
       </c>
       <c r="J267" s="1">
         <v>0</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267">
         <v>0.0</v>
       </c>
       <c r="M267" s="1">
-        <v>-14160.0</v>
+        <v>-84100.0</v>
       </c>
       <c r="N267" s="1">
-        <v>-14160.0</v>
+        <v>-84100.0</v>
       </c>
       <c r="O267" s="1">
-        <v>-0.02</v>
+        <v>-0.14</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>697</v>
+        <v>687</v>
       </c>
       <c r="B268" t="s">
-        <v>698</v>
+        <v>688</v>
       </c>
       <c r="C268" s="1">
-        <v>29.0</v>
+        <v>57.0</v>
       </c>
       <c r="D268" s="1">
-        <v>125.28</v>
+        <v>268.65</v>
       </c>
       <c r="E268" s="1">
-        <v>128.94</v>
+        <v>261.24473684</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
         <v>0.0</v>
       </c>
       <c r="I268" s="1">
-        <v>-106140.0</v>
+        <v>42210.0</v>
       </c>
       <c r="J268" s="1">
         <v>0</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268">
         <v>0.0</v>
       </c>
       <c r="M268" s="1">
-        <v>-106140.0</v>
+        <v>42210.0</v>
       </c>
       <c r="N268" s="1">
-        <v>-106140.0</v>
+        <v>42210.0</v>
       </c>
       <c r="O268" s="1">
-        <v>-0.18</v>
+        <v>0.07</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>699</v>
+        <v>689</v>
       </c>
       <c r="B269" t="s">
-        <v>700</v>
+        <v>690</v>
       </c>
       <c r="C269" s="1">
-        <v>-10.0</v>
+        <v>-19.0</v>
       </c>
       <c r="D269" s="1">
-        <v>5887.0</v>
+        <v>109.703125</v>
       </c>
       <c r="E269" s="1">
-        <v>6008.0</v>
+        <v>109.171875</v>
       </c>
       <c r="F269" t="s">
-        <v>8</v>
+        <v>684</v>
       </c>
       <c r="G269">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H269" s="1">
         <v>0.0</v>
       </c>
       <c r="I269" s="1">
-        <v>12100.0</v>
+        <v>-8669.0</v>
       </c>
       <c r="J269" s="1">
         <v>0</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269">
         <v>0.0</v>
       </c>
       <c r="M269" s="1">
-        <v>12100.0</v>
+        <v>-8669.0</v>
       </c>
       <c r="N269" s="1">
-        <v>12100.0</v>
+        <v>-8669.0</v>
       </c>
       <c r="O269" s="1">
-        <v>0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>701</v>
+        <v>691</v>
       </c>
       <c r="B270" t="s">
-        <v>702</v>
+        <v>692</v>
       </c>
       <c r="C270" s="1">
-        <v>57.0</v>
+        <v>-274.0</v>
       </c>
       <c r="D270" s="1">
-        <v>258.7</v>
+        <v>0.16</v>
       </c>
       <c r="E270" s="1">
-        <v>261.24473684</v>
+        <v>0.16324818</v>
       </c>
       <c r="F270" t="s">
-        <v>8</v>
+        <v>684</v>
       </c>
       <c r="G270">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H270" s="1">
-        <v>0.0</v>
+        <v>-96040.71</v>
       </c>
       <c r="I270" s="1">
-        <v>-14505.0</v>
+        <v>1910.94</v>
       </c>
       <c r="J270" s="1">
-        <v>0</v>
+        <v>-1.989718734899</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
       <c r="L270">
         <v>0.0</v>
       </c>
       <c r="M270" s="1">
-        <v>-14505.0</v>
+        <v>-94129.77</v>
       </c>
       <c r="N270" s="1">
-        <v>-14505.0</v>
+        <v>-94129.77</v>
       </c>
       <c r="O270" s="1">
-        <v>-0.02</v>
+        <v>-0.15</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>703</v>
+        <v>693</v>
       </c>
       <c r="B271" t="s">
-        <v>704</v>
+        <v>694</v>
       </c>
       <c r="C271" s="1">
-        <v>54.0</v>
+        <v>23.0</v>
       </c>
       <c r="D271" s="1">
-        <v>83.9</v>
+        <v>0.2725</v>
       </c>
       <c r="E271" s="1">
-        <v>81.83333333</v>
+        <v>0.2776087</v>
       </c>
       <c r="F271" t="s">
-        <v>694</v>
+        <v>684</v>
       </c>
       <c r="G271">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H271" s="1">
-        <v>0.0</v>
+        <v>13709.36</v>
       </c>
       <c r="I271" s="1">
-        <v>23684.21</v>
+        <v>-252.28</v>
       </c>
       <c r="J271" s="1">
-        <v>0</v>
+        <v>-1.8402026061027</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
       <c r="L271">
         <v>0.0</v>
       </c>
       <c r="M271" s="1">
-        <v>23684.21</v>
+        <v>13457.08</v>
       </c>
       <c r="N271" s="1">
-        <v>23684.21</v>
+        <v>13457.08</v>
       </c>
       <c r="O271" s="1">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>705</v>
+        <v>695</v>
       </c>
       <c r="B272" t="s">
-        <v>706</v>
+        <v>696</v>
       </c>
       <c r="C272" s="1">
-        <v>-19.0</v>
+        <v>58.0</v>
       </c>
       <c r="D272" s="1">
-        <v>110.40625</v>
+        <v>0.5125</v>
       </c>
       <c r="E272" s="1">
-        <v>110.84046053</v>
+        <v>0.19905628</v>
       </c>
       <c r="F272" t="s">
-        <v>694</v>
+        <v>684</v>
       </c>
       <c r="G272">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H272" s="1">
-        <v>0.0</v>
+        <v>24722.42</v>
       </c>
       <c r="I272" s="1">
-        <v>7003.4</v>
+        <v>39100.74</v>
       </c>
       <c r="J272" s="1">
-        <v>0</v>
+        <v>158.15903135696</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
       <c r="L272">
         <v>0.0</v>
       </c>
       <c r="M272" s="1">
-        <v>7003.4</v>
+        <v>63823.16</v>
       </c>
       <c r="N272" s="1">
-        <v>7003.4</v>
+        <v>63823.16</v>
       </c>
       <c r="O272" s="1">
-        <v>0.01</v>
+        <v>0.1</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>707</v>
+        <v>697</v>
       </c>
       <c r="B273" t="s">
-        <v>708</v>
+        <v>698</v>
       </c>
       <c r="C273" s="1">
         <v>180.0</v>
       </c>
       <c r="D273" s="1">
-        <v>0.075</v>
+        <v>0.0925</v>
       </c>
       <c r="E273" s="1">
         <v>0.05</v>
       </c>
       <c r="F273" t="s">
-        <v>694</v>
+        <v>684</v>
       </c>
       <c r="G273">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H273" s="1">
         <v>19284.33</v>
       </c>
       <c r="I273" s="1">
-        <v>9365.92</v>
+        <v>16465.23</v>
       </c>
       <c r="J273" s="1">
-        <v>48.567515697979</v>
+        <v>85.381395153474</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
       <c r="L273">
         <v>0.0</v>
       </c>
       <c r="M273" s="1">
-        <v>28650.25</v>
+        <v>35749.56</v>
       </c>
       <c r="N273" s="1">
-        <v>28650.25</v>
+        <v>35749.56</v>
       </c>
       <c r="O273" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>709</v>
+        <v>699</v>
       </c>
       <c r="B274" t="s">
-        <v>710</v>
+        <v>700</v>
       </c>
       <c r="C274" s="1">
-        <v>-360.0</v>
+        <v>206.0</v>
       </c>
       <c r="D274" s="1">
-        <v>0.245</v>
+        <v>0.05</v>
       </c>
       <c r="E274" s="1">
-        <v>0.08914583</v>
+        <v>0.11117718</v>
       </c>
       <c r="F274" t="s">
-        <v>694</v>
+        <v>8</v>
       </c>
       <c r="G274">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>-68745.97</v>
+        <v>0.0</v>
       </c>
       <c r="I274" s="1">
-        <v>-118435.69</v>
+        <v>-31506.25</v>
       </c>
       <c r="J274" s="1">
-        <v>172.28019329715</v>
+        <v>0</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
       <c r="L274">
         <v>0.0</v>
       </c>
       <c r="M274" s="1">
-        <v>-187181.66</v>
+        <v>-31506.25</v>
       </c>
       <c r="N274" s="1">
-        <v>-187181.66</v>
+        <v>-31506.25</v>
       </c>
       <c r="O274" s="1">
-        <v>-0.31</v>
+        <v>-0.05</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>711</v>
+        <v>701</v>
       </c>
       <c r="B275" t="s">
-        <v>712</v>
+        <v>702</v>
       </c>
       <c r="C275" s="1">
-        <v>180.0</v>
+        <v>-206.0</v>
       </c>
       <c r="D275" s="1">
-        <v>0.4725</v>
+        <v>0.035</v>
       </c>
       <c r="E275" s="1">
-        <v>0.19905624</v>
+        <v>0.07768204</v>
       </c>
       <c r="F275" t="s">
-        <v>694</v>
+        <v>8</v>
       </c>
       <c r="G275">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>76724.74</v>
+        <v>0.0</v>
       </c>
       <c r="I275" s="1">
-        <v>103771.86</v>
+        <v>21981.25</v>
       </c>
       <c r="J275" s="1">
-        <v>135.25214943707</v>
+        <v>0</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
       <c r="L275">
         <v>0.0</v>
       </c>
       <c r="M275" s="1">
-        <v>180496.6</v>
+        <v>21981.25</v>
       </c>
       <c r="N275" s="1">
-        <v>180496.6</v>
+        <v>21981.25</v>
       </c>
       <c r="O275" s="1">
-        <v>0.3</v>
+        <v>0.04</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>713</v>
+        <v>703</v>
       </c>
       <c r="B276" t="s">
-        <v>714</v>
+        <v>704</v>
       </c>
       <c r="C276" s="1">
-        <v>322.0</v>
+        <v>1410.0</v>
       </c>
       <c r="D276" s="1">
-        <v>0.0575</v>
+        <v>8.8</v>
       </c>
       <c r="E276" s="1">
-        <v>0.1083618</v>
+        <v>18.0</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>0.0</v>
+        <v>253800.0</v>
       </c>
       <c r="I276" s="1">
-        <v>-40943.75</v>
+        <v>-129720.0</v>
       </c>
       <c r="J276" s="1">
-        <v>0</v>
+        <v>-51.111111111111</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
       <c r="L276">
         <v>0.0</v>
       </c>
       <c r="M276" s="1">
-        <v>-40943.75</v>
+        <v>124080.0</v>
       </c>
       <c r="N276" s="1">
-        <v>-40943.75</v>
+        <v>124080.0</v>
       </c>
       <c r="O276" s="1">
-        <v>-0.07</v>
+        <v>0.2</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>715</v>
+        <v>705</v>
       </c>
       <c r="B277" t="s">
-        <v>716</v>
+        <v>706</v>
       </c>
       <c r="C277" s="1">
-        <v>-322.0</v>
+        <v>-2820.0</v>
       </c>
       <c r="D277" s="1">
-        <v>0.04</v>
+        <v>17.1</v>
       </c>
       <c r="E277" s="1">
-        <v>0.0738354</v>
+        <v>30.49361702</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>0.0</v>
+        <v>-859920.0</v>
       </c>
       <c r="I277" s="1">
-        <v>27237.5</v>
+        <v>377700.0</v>
       </c>
       <c r="J277" s="1">
-        <v>0</v>
+        <v>-43.922690482836</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
       <c r="L277">
         <v>0.0</v>
       </c>
       <c r="M277" s="1">
-        <v>27237.5</v>
+        <v>-482220.0</v>
       </c>
       <c r="N277" s="1">
-        <v>27237.5</v>
+        <v>-482220.0</v>
       </c>
       <c r="O277" s="1">
-        <v>0.05</v>
+        <v>-0.79</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>717</v>
+        <v>707</v>
       </c>
       <c r="B278" t="s">
-        <v>718</v>
+        <v>708</v>
       </c>
       <c r="C278" s="1">
-        <v>160.0</v>
+        <v>1410.0</v>
       </c>
       <c r="D278" s="1">
-        <v>75.4</v>
+        <v>36.9</v>
       </c>
       <c r="E278" s="1">
-        <v>75.3</v>
+        <v>56.5</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>120480.0</v>
+        <v>796650.0</v>
       </c>
       <c r="I278" s="1">
-        <v>160.0</v>
+        <v>-276360.0</v>
       </c>
       <c r="J278" s="1">
-        <v>0.132802124834</v>
+        <v>-34.690265486726</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
       <c r="L278">
         <v>0.0</v>
       </c>
       <c r="M278" s="1">
-        <v>120640.0</v>
+        <v>520290.0</v>
       </c>
       <c r="N278" s="1">
-        <v>120640.0</v>
+        <v>520290.0</v>
       </c>
       <c r="O278" s="1">
-        <v>0.2</v>
+        <v>0.85</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>