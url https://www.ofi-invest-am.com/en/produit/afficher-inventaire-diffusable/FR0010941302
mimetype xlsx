--- v4 (2026-09-02)
+++ v5 (2026-09-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="709">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="696">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0007493010</t>
   </si>
   <si>
@@ -508,1683 +508,1644 @@
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER</t>
   </si>
   <si>
     <t>FR001400SDL2</t>
   </si>
   <si>
     <t>AM LAB ISR ACT EMERG</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNP Prbs Esy E HY SR</t>
   </si>
   <si>
-    <t>FR001400KPZ3</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
-    <t>7 398.97</t>
+    <t>4 438.99</t>
   </si>
   <si>
     <t>XS3399007288</t>
   </si>
   <si>
     <t>ABER IN 3.625 03-32</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHM BV 5.625 11-44</t>
   </si>
   <si>
-    <t>3 297.95</t>
+    <t>3 698.63</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADID AG 3.5 05-31</t>
   </si>
   <si>
+    <t>1 006.85</t>
+  </si>
+  <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEA NV 4.625 05-56</t>
   </si>
   <si>
-    <t>1 254.45</t>
+    <t>2 242.81</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>6 030.41</t>
+    <t>6 882.53</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQ 3.0 05-33</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKEL RE 1.125 01-29</t>
   </si>
   <si>
-    <t>XS3324546251</t>
-[...5 lines deleted...]
-    <t>1 929.64</t>
+    <t>1 047.95</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLI 3.25 04-31</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLI 4.5 PERP</t>
   </si>
   <si>
-    <t>8 432.88</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLI SE 5.824 07-53</t>
   </si>
   <si>
-    <t>5 010.24</t>
+    <t>5 425.10</t>
   </si>
   <si>
     <t>XS3372845746</t>
   </si>
   <si>
     <t>ALPH 3.45 05-32</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPH BA 3.75 05-32</t>
   </si>
   <si>
+    <t>1 514.38</t>
+  </si>
+  <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPH BA 5.0 05-30</t>
   </si>
   <si>
-    <t>FR001400ZZD7</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3196024296</t>
   </si>
   <si>
     <t>AROU 3.25 01-31</t>
   </si>
   <si>
-    <t>5 449.32</t>
+    <t>6 375.34</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NED 6.625 PERP</t>
   </si>
   <si>
-    <t>5 787.77</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTR FI 3.278 08-33</t>
   </si>
   <si>
-    <t>6 558.07</t>
+    <t>7 120.80</t>
   </si>
   <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA 4.375 05-56</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALD FI 2.0 01-31</t>
   </si>
   <si>
-    <t>1 501.37</t>
+    <t>1 786.30</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANC BP 3.375 01-30</t>
   </si>
   <si>
-    <t>2 453.30</t>
+    <t>2 929.32</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANC DE 3.5 06-31</t>
   </si>
   <si>
-    <t>6 827.40</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANC SA 4.25 04-38</t>
   </si>
   <si>
-    <t>1 502.05</t>
+    <t>2 410.27</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF 3.25 01-32</t>
   </si>
   <si>
-    <t>4 693.00</t>
+    <t>5 528.74</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQ FE 3.5 07-33</t>
   </si>
   <si>
-    <t>3 854.79</t>
+    <t>4 602.74</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARC 4.973 05-36</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELF SA 3.375 02-31</t>
   </si>
   <si>
+    <t>1 202.05</t>
+  </si>
+  <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELF SA 3.375 05-30</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BK IREL 3.875 04-34</t>
   </si>
   <si>
-    <t>1 999.82</t>
+    <t>1 880.28</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRE 3.363 11-33</t>
   </si>
   <si>
-    <t>4 612.19</t>
+    <t>5 194.31</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PAR 3.78 01-36</t>
   </si>
   <si>
-    <t>2 816.58</t>
-[...8 lines deleted...]
-    <t>2 836.64</t>
+    <t>3 355.04</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PAR 4.414 05-41</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOK 4.75 11-34</t>
   </si>
   <si>
-    <t>7 847.26</t>
+    <t>8 862.33</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE 4.0 01-34</t>
   </si>
   <si>
-    <t>5 917.81</t>
+    <t>7 057.53</t>
   </si>
   <si>
     <t>FR0014018T74</t>
   </si>
   <si>
     <t>BQ POST 4.0 06-34</t>
   </si>
   <si>
+    <t>1 183.56</t>
+  </si>
+  <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BRIT TE 3.375 11-32</t>
   </si>
   <si>
-    <t>4 397.76</t>
+    <t>4 972.35</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BURE VE 3.375 10-33</t>
   </si>
   <si>
-    <t>6 823.97</t>
+    <t>5 030.14</t>
   </si>
   <si>
     <t>FR001400N2M9</t>
   </si>
   <si>
     <t>CA 3.75 01-34</t>
   </si>
   <si>
-    <t>1 366.44</t>
+    <t>1 633.56</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIX 3.875 05-38</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPG 3.5 09-34</t>
   </si>
   <si>
-    <t>4 832.88</t>
-[...8 lines deleted...]
-    <t>1 246.58</t>
+    <t>5 331.51</t>
+  </si>
+  <si>
+    <t>XS2751689048</t>
+  </si>
+  <si>
+    <t>CARR GL 4.5 11-32</t>
+  </si>
+  <si>
+    <t>5 252.05</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GI 4.75 03-34</t>
   </si>
   <si>
-    <t>1 795.89</t>
+    <t>2 472.60</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>CIE GEN 3.125 05-31</t>
   </si>
   <si>
+    <t>1 155.82</t>
+  </si>
+  <si>
+    <t>XS3311989787</t>
+  </si>
+  <si>
+    <t>CLAR IN 4.125 01-32</t>
+  </si>
+  <si>
     <t>FR0013521630</t>
   </si>
   <si>
     <t>CNP ASS 2.5 06-51</t>
   </si>
   <si>
-    <t>9 287.67</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA CO 4.0 10-33</t>
   </si>
   <si>
-    <t>1 500.93</t>
+    <t>2 110.68</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMM AK 4.0 07-32</t>
   </si>
   <si>
-    <t>3 539.73</t>
+    <t>3 824.66</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMP DE 3.375 04-30</t>
   </si>
   <si>
-    <t>1 581.16</t>
+    <t>2 302.40</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVI 4.625 06-32</t>
   </si>
   <si>
-    <t>9 224.66</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVI HO 4.125 05-33</t>
   </si>
   <si>
+    <t>1 288.36</t>
+  </si>
+  <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CRED MU 4.81 05-35</t>
   </si>
   <si>
+    <t>1 212.38</t>
+  </si>
+  <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN 4.0 04-37</t>
   </si>
   <si>
+    <t>1 336.99</t>
+  </si>
+  <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN 5.25 01-32</t>
   </si>
   <si>
-    <t>3 797.26</t>
-[...8 lines deleted...]
-    <t>4 697.26</t>
+    <t>4 545.21</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANA 3.25 04-30</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE 3.785 04-34</t>
   </si>
   <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DANS ST 3.625 04-36</t>
   </si>
   <si>
     <t>DE000DL19VS4</t>
   </si>
   <si>
     <t>DEUT BK 1.75 11-30</t>
   </si>
   <si>
+    <t>1 069.18</t>
+  </si>
+  <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUT BK 3.375 02-31</t>
   </si>
   <si>
-    <t>1 026.37</t>
+    <t>1 266.78</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUT BK 5.0 09-30</t>
   </si>
   <si>
-    <t>7 452.05</t>
+    <t>8 164.38</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGI IN 0.625 07-31</t>
   </si>
   <si>
-    <t>1 109.59</t>
+    <t>1 198.63</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BAN 3.0 01-31</t>
   </si>
   <si>
-    <t>2 301.37</t>
+    <t>2 728.77</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BAN 3.125 05-31</t>
   </si>
   <si>
     <t>XS2847684938</t>
   </si>
   <si>
     <t>DSB 3.125 09-34</t>
   </si>
   <si>
-    <t>4 674.66</t>
+    <t>5 119.86</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK 3.706 10-35</t>
   </si>
   <si>
-    <t>4 711.19</t>
+    <t>5 239.17</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JA 3.727 09-37</t>
   </si>
   <si>
-    <t>10 108.85</t>
+    <t>11 064.60</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATO CA 3.625 05-35</t>
   </si>
   <si>
-    <t>FR0014006UO0</t>
-[...5 lines deleted...]
-    <t>1 024.66</t>
+    <t>1 032.88</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP 4.375 12-55</t>
   </si>
   <si>
-    <t>3 380.14</t>
+    <t>4 315.07</t>
   </si>
   <si>
     <t>XS3391835629</t>
   </si>
   <si>
     <t>EDP SER 3.75 03-33</t>
   </si>
   <si>
+    <t>1 019.18</t>
+  </si>
+  <si>
     <t>BE6373697216</t>
   </si>
   <si>
     <t>ELIA GR 4.625 PERP</t>
   </si>
   <si>
-    <t>1 520.55</t>
+    <t>2 838.36</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELIS CO 2.875 05-30</t>
   </si>
   <si>
+    <t>1 499.33</t>
+  </si>
+  <si>
     <t>XS1492580516</t>
   </si>
   <si>
     <t>ELM BV 4.5 PERP</t>
   </si>
   <si>
+    <t>2 589.04</t>
+  </si>
+  <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL 1.875 PERP</t>
   </si>
   <si>
-    <t>4 145.55</t>
+    <t>4 546.23</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE 4.371 PERP</t>
   </si>
   <si>
-    <t>1 760.46</t>
+    <t>2 694.58</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>EON SE 3.448 01-34</t>
   </si>
   <si>
-    <t>6 757.70</t>
+    <t>6 519.27</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERST GR 3.75 04-36</t>
+  </si>
+  <si>
+    <t>1 438.36</t>
   </si>
   <si>
     <t>XS1428782160</t>
   </si>
   <si>
     <t>ESB FIN 1.88 06-31</t>
   </si>
   <si>
-    <t>7 294.52</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSI 3.0 03-32</t>
   </si>
   <si>
-    <t>2 991.78</t>
+    <t>3 846.58</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO 4.625 04-31</t>
   </si>
   <si>
     <t>XS3386670270</t>
   </si>
   <si>
     <t>EURO S 3.875 05-32</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVON IN 4.25 09-55</t>
   </si>
   <si>
-    <t>6 241.10</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPE FI 3.51 12-33</t>
   </si>
   <si>
-    <t>2 844.83</t>
+    <t>3 277.38</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FAST AB 4.0 02-32</t>
   </si>
   <si>
-    <t>XS3299544711</t>
-[...2 lines deleted...]
-    <t>FORD MO 3.305 05-29</t>
+    <t>2 871.23</t>
+  </si>
+  <si>
+    <t>XS3370251459</t>
+  </si>
+  <si>
+    <t>FORD MO 4.48 07-31</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORT 3.7 08-29</t>
   </si>
   <si>
-    <t>2 970.14</t>
+    <t>3 233.70</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLD SA 4.188 04-36</t>
   </si>
   <si>
+    <t>1 282.56</t>
+  </si>
+  <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROU BR 3.75 01-36</t>
   </si>
   <si>
-    <t>1 376.71</t>
+    <t>1 643.84</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROU DE 1.85 04-42</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANN RU 1.75 10-40</t>
   </si>
   <si>
-    <t>1 145.89</t>
+    <t>1 270.55</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENK AG 3.625 04-31</t>
   </si>
   <si>
-    <t>1 877.05</t>
+    <t>2 651.71</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
-    <t>HIME SA 0.625 09-28</t>
+    <t>HOLD D 0.625 09-28</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWO WO 3.875 06-30</t>
   </si>
   <si>
-    <t>7 728.77</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBER FI 3.75 PERP</t>
   </si>
   <si>
-    <t>8 671.23</t>
+    <t>9 739.73</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>ICAD PR 4.375 05-35</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
-    <t>ICAD PR 4.375 05-35</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FIN 3.25 10-29</t>
   </si>
   <si>
-    <t>4 534.15</t>
+    <t>5 013.37</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS 4.0 11-32</t>
   </si>
   <si>
-    <t>4 273.97</t>
+    <t>4 843.84</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFO 3.75 04-32</t>
   </si>
   <si>
+    <t>1 229.38</t>
+  </si>
+  <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFR WI 1.625 10-28</t>
   </si>
   <si>
-    <t>2 012.33</t>
+    <t>2 243.84</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GRO 3.875 08-37</t>
   </si>
   <si>
-    <t>15 287.67</t>
+    <t>16 667.81</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVE AB 3.5 03-34</t>
   </si>
   <si>
-    <t>1 015.96</t>
+    <t>1 422.34</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN 3.875 07-32</t>
   </si>
   <si>
-    <t>6 730.82</t>
+    <t>7 282.88</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN 4.5 PERP</t>
   </si>
   <si>
-    <t>1 035.62</t>
+    <t>1 676.71</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHN NT 3.125 12-33</t>
   </si>
   <si>
+    <t>1 720.89</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPM CHA 3.136 02-32</t>
+  </si>
+  <si>
+    <t>5 058.15</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GRO 4.75 04-35</t>
+  </si>
+  <si>
+    <t>3 852.05</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC VER 4.375 06-36</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEP 3.875 09-33</t>
+  </si>
+  <si>
+    <t>11 890.41</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>Koni DS 3.625 07-34</t>
+  </si>
+  <si>
+    <t>7 210.27</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KPN 0.875 12-32</t>
+  </si>
+  <si>
+    <t>DE000A3H3JU7</t>
+  </si>
+  <si>
+    <t>LEG IMM 0.875 03-33</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOY BA 3.875 05-32</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOY BA 4.0 05-35</t>
+  </si>
+  <si>
+    <t>1 031.45</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NE 4.231 09-30</t>
+  </si>
+  <si>
+    <t>9 528.44</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MO 3.0 03-32</t>
+  </si>
+  <si>
+    <t>1 890.41</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGN IC 3.25 11-31</t>
+  </si>
+  <si>
+    <t>1 923.29</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPL PA 4.728 03-35</t>
+  </si>
+  <si>
+    <t>2 959.60</t>
+  </si>
+  <si>
+    <t>XS2023644540</t>
+  </si>
+  <si>
+    <t>MERC FI 0.875 07-31</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERC KG 3.75 11-55</t>
+  </si>
+  <si>
+    <t>6 472.60</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZU FI 3.21 05-32</t>
+  </si>
+  <si>
+    <t>1 662.16</t>
+  </si>
+  <si>
+    <t>XS3025943419</t>
+  </si>
+  <si>
+    <t>MOND FI 3.75 05-33</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORG ST 3.955 03-35</t>
+  </si>
+  <si>
+    <t>5 471.99</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATI BU 4.0 07-35</t>
+  </si>
+  <si>
+    <t>7 452.60</t>
+  </si>
+  <si>
+    <t>XS2434710872</t>
+  </si>
+  <si>
+    <t>NATL GR 1.054 01-31</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATL GR 3.631 09-31</t>
+  </si>
+  <si>
+    <t>5 968.77</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATW GR 3.575 09-32</t>
+  </si>
+  <si>
+    <t>5 700.41</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATW GR 3.723 02-35</t>
+  </si>
+  <si>
+    <t>2 550.00</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETW FI 3.5 09-33</t>
+  </si>
+  <si>
+    <t>1 121.92</t>
+  </si>
+  <si>
+    <t>XS2602037629</t>
+  </si>
+  <si>
+    <t>NN GROU 6.375 PERP</t>
+  </si>
+  <si>
+    <t>5 716.71</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORD BK 3.875 06-36</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FIN 3.678 07-33</t>
+  </si>
+  <si>
+    <t>6 084.02</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>NV LUCH 3.625 11-35</t>
+  </si>
+  <si>
+    <t>2 026.03</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNI FI 3.7 03-32</t>
+  </si>
+  <si>
+    <t>2 351.78</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORP 3.25 01-32</t>
+  </si>
+  <si>
+    <t>6 157.90</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE 5.375 PERP</t>
+  </si>
+  <si>
+    <t>2 150.00</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROU 3.75 04-33</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROU 4.0 04-32</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>PKO BAN 3.75 05-30</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROL EU 4.0 05-34</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROL IN 1.625 06-32</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROX 0.75 11-36</t>
+  </si>
+  <si>
+    <t>1 386.99</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBL GR 3.375 06-32</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIF SC 3.852 09-32</t>
+  </si>
+  <si>
+    <t>6 332.05</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BAN 4.0 08-31</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELE 3.0 01-34</t>
+  </si>
+  <si>
+    <t>2 695.89</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA 4.375 PERP</t>
+  </si>
+  <si>
+    <t>1 534.25</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FI 3.375 03-33</t>
+  </si>
+  <si>
+    <t>1 886.30</t>
+  </si>
+  <si>
+    <t>XS2979759359</t>
+  </si>
+  <si>
+    <t>ROYA BA 3.25 01-31</t>
+  </si>
+  <si>
+    <t>5 663.01</t>
+  </si>
+  <si>
+    <t>FR001400J150</t>
+  </si>
+  <si>
+    <t>RTE EDF 3.75 07-35</t>
+  </si>
+  <si>
+    <t>14 835.62</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 06-31</t>
+  </si>
+  <si>
+    <t>XS2894895684</t>
+  </si>
+  <si>
+    <t>SCOT HY 3.375 09-32</t>
+  </si>
+  <si>
+    <t>8 294.18</t>
+  </si>
+  <si>
+    <t>XS2974156031</t>
+  </si>
+  <si>
+    <t>SELP FI 3.75 01-32</t>
+  </si>
+  <si>
+    <t>1 695.21</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FI 3.875 04-31</t>
+  </si>
+  <si>
+    <t>FR0014012ID6</t>
+  </si>
+  <si>
+    <t>SG 3.75 09-33</t>
+  </si>
+  <si>
+    <t>3 061.64</t>
+  </si>
+  <si>
+    <t>FR0014014A53</t>
+  </si>
+  <si>
+    <t>SG 3.875 11-35</t>
+  </si>
+  <si>
+    <t>7 070.55</t>
+  </si>
+  <si>
+    <t>XS3237109965</t>
+  </si>
+  <si>
+    <t>SMUR KA 3.489 11-31</t>
+  </si>
+  <si>
+    <t>2 125.52</t>
+  </si>
+  <si>
+    <t>FR001400P728</t>
+  </si>
+  <si>
+    <t>SOCI DE 3.125 01-34</t>
+  </si>
+  <si>
     <t>1 498.29</t>
   </si>
   <si>
-    <t>XS3300349639</t>
-[...170 lines deleted...]
-    <t>NATW GR 3.575 09-32</t>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFT 3.936 06-32</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE 3.5 03-32</t>
+  </si>
+  <si>
+    <t>2 822.25</t>
+  </si>
+  <si>
+    <t>XS2439704318</t>
+  </si>
+  <si>
+    <t>SSE 4.0 PERP</t>
+  </si>
+  <si>
+    <t>XS3310370955</t>
+  </si>
+  <si>
+    <t>SSE 4.75 PERP</t>
+  </si>
+  <si>
+    <t>XS2631822868</t>
+  </si>
+  <si>
+    <t>STAT AS 3.5 06-33</t>
+  </si>
+  <si>
+    <t>XS3307413842</t>
+  </si>
+  <si>
+    <t>STEL NV 6.25 PERP</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWIS RE 4.399 04-37</t>
+  </si>
+  <si>
+    <t>1 703.39</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDN AI 3.965 04-34</t>
+  </si>
+  <si>
+    <t>1 252.40</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE AB 0.75 03-31</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE AB 3.75 11-29</t>
+  </si>
+  <si>
+    <t>2 260.27</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELI CO 3.625 02-32</t>
+  </si>
+  <si>
+    <t>2 542.47</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELS GR 3.375 03-35</t>
+  </si>
+  <si>
+    <t>4 438.36</t>
+  </si>
+  <si>
+    <t>XS2549543226</t>
+  </si>
+  <si>
+    <t>TENN HO 4.25 04-32</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERN RE 3.0 07-31</t>
+  </si>
+  <si>
+    <t>5 638.36</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERN RE 3.875 PERP</t>
+  </si>
+  <si>
+    <t>1 571.23</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERN RE 4.75 PERP</t>
+  </si>
+  <si>
+    <t>2 082.19</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THAL SE 4.25 10-31</t>
+  </si>
+  <si>
+    <t>5 938.36</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>THE MAG 3.75 11-34</t>
+  </si>
+  <si>
+    <t>5 570.14</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>THE SAG 3.821 02-33</t>
+  </si>
+  <si>
+    <t>2 774.15</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>TMOB U 3.625 02-35</t>
   </si>
   <si>
     <t>5 191.10</t>
   </si>
   <si>
-    <t>XS3009472989</t>
-[...415 lines deleted...]
-  <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORO DO 4.03 01-36</t>
   </si>
   <si>
-    <t>3 526.97</t>
+    <t>4 221.67</t>
   </si>
   <si>
     <t>XS2778764006</t>
   </si>
   <si>
     <t>TRAN FI 3.713 03-32</t>
   </si>
   <si>
-    <t>1 709.00</t>
+    <t>2 237.97</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRAN FI 4.143 04-35</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GRO 4.125 06-33</t>
   </si>
   <si>
-    <t>4 068.49</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB 4.25 03-30</t>
   </si>
   <si>
-    <t>1 769.86</t>
+    <t>2 375.34</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIB RO 3.875 09-34</t>
   </si>
   <si>
-    <t>8 471.92</t>
-[...8 lines deleted...]
-    <t>1 013.83</t>
+    <t>6 200.00</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNIC FIX 05-36</t>
+  </si>
+  <si>
+    <t>1 947.42</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIV MU 3.75 06-32</t>
   </si>
   <si>
-    <t>12 991.13</t>
-[...1 lines deleted...]
-  <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOL EN 2.5 PERP</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOL EN 2.974 01-31</t>
   </si>
   <si>
-    <t>2 362.90</t>
+    <t>2 786.60</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOL EN 3.69 04-31</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VEST WI 3.75 06-33</t>
   </si>
   <si>
-    <t>1 274.18</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONO SE 0.75 09-32</t>
   </si>
   <si>
-    <t>1 134.25</t>
+    <t>1 241.10</t>
   </si>
   <si>
     <t>FR0014003S72</t>
   </si>
   <si>
     <t>WENDEL 1.0 06-31</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLT KL 0.75 07-30</t>
   </si>
   <si>
-    <t>CH1471403852</t>
-[...11 lines deleted...]
-    <t>EMINI SP500 E 0626</t>
+    <t>CH1515238637</t>
+  </si>
+  <si>
+    <t>ZUER KA 3.622 06-32</t>
+  </si>
+  <si>
+    <t>SLBU6 Index</t>
+  </si>
+  <si>
+    <t>EMINI SP500 E 0926</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>RXM6 Comdty</t>
-[...8 lines deleted...]
-    <t>EUX SX5 50 ES 0626</t>
+    <t>RXU6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO BUND 0926</t>
+  </si>
+  <si>
+    <t>XSSU6 Index</t>
+  </si>
+  <si>
+    <t>EUX SX5 50 ES 0926</t>
   </si>
   <si>
     <t>TYU6 Comdty</t>
   </si>
   <si>
     <t>US 10YR NOTE 0926</t>
   </si>
   <si>
     <t>OIRL000002CX</t>
   </si>
   <si>
     <t>BBG CA 260911 P96.37</t>
   </si>
   <si>
     <t>OIRL0000025D</t>
   </si>
   <si>
     <t>BBG CA 260911 P96.5</t>
   </si>
   <si>
-    <t>OIRL0000027W</t>
-[...4 lines deleted...]
-  <si>
     <t>OIRL0000025E</t>
   </si>
   <si>
     <t>CSFR/0926/P96.25</t>
   </si>
   <si>
-    <t>OIRL000002AC</t>
-[...26 lines deleted...]
-    <t>EURO S 260619 P5950</t>
+    <t>OINL000022Y6</t>
+  </si>
+  <si>
+    <t>EURO S 260717 P5750</t>
+  </si>
+  <si>
+    <t>OINL000022ZO</t>
+  </si>
+  <si>
+    <t>EURO S 260717 P5800</t>
+  </si>
+  <si>
+    <t>OINL00002496</t>
+  </si>
+  <si>
+    <t>SP 500 260717 P7075</t>
+  </si>
+  <si>
+    <t>OINL000023D3</t>
+  </si>
+  <si>
+    <t>SP 500 260717 P7100</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2493,14111 +2454,13761 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C4" sqref="C4"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>8806.0</v>
+      </c>
+      <c r="C2">
+        <v>5596.74</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>49284919.5</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>49284919.5</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>323.234</v>
+      </c>
+      <c r="C3">
+        <v>17082.36</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>5521599.84</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>5521599.84</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>24728.773</v>
+      </c>
+      <c r="C4">
+        <v>122.07</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>3018653.37</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>3018653.37</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P278"/>
+  <dimension ref="A1:Z271"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O278" sqref="O278"/>
+      <selection activeCell="N271" sqref="N271"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>18</v>
+      </c>
+      <c r="G1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I1" t="s">
+        <v>21</v>
+      </c>
+      <c r="J1" t="s">
+        <v>22</v>
+      </c>
+      <c r="K1" t="s">
+        <v>23</v>
+      </c>
+      <c r="L1" t="s">
+        <v>24</v>
+      </c>
+      <c r="M1" t="s">
+        <v>25</v>
+      </c>
+      <c r="N1" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z1" t="s">
         <v>13</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="1">
+        <v>50.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>824.9</v>
+      </c>
+      <c r="D2" s="1">
+        <v>1427.2926</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>71364.63</v>
+      </c>
+      <c r="H2" s="1">
+        <v>-30119.63</v>
+      </c>
+      <c r="I2" s="1">
+        <v>-42.205263307608</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>41245.0</v>
+      </c>
+      <c r="M2" s="1">
+        <v>41245.0</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>28</v>
       </c>
-      <c r="B2" t="s">
-[...38 lines deleted...]
-      <c r="O2" s="1">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="1">
+        <v>1222.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>172.86</v>
+      </c>
+      <c r="D3" s="1">
+        <v>116.73090835</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>142645.17</v>
+      </c>
+      <c r="H3" s="1">
+        <v>68589.75</v>
+      </c>
+      <c r="I3" s="1">
+        <v>48.084172776407</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>211234.92</v>
+      </c>
+      <c r="M3" s="1">
+        <v>211234.92</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1416.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>191.9</v>
+      </c>
+      <c r="D4" s="1">
+        <v>159.98949153</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>226545.12</v>
+      </c>
+      <c r="H4" s="1">
+        <v>45185.28</v>
+      </c>
+      <c r="I4" s="1">
+        <v>19.945377768455</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>271730.4</v>
+      </c>
+      <c r="M4" s="1">
+        <v>271730.4</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1120.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>407.9</v>
+      </c>
+      <c r="D5" s="1">
+        <v>264.00596429</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>295686.68</v>
+      </c>
+      <c r="H5" s="1">
+        <v>161161.32</v>
+      </c>
+      <c r="I5" s="1">
+        <v>54.504085202621</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>456848.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>456848.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="1">
+        <v>783.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>52.14</v>
+      </c>
+      <c r="D6" s="1">
+        <v>67.54491699</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>52887.67</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-12062.05</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-22.806922672146</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>40825.62</v>
+      </c>
+      <c r="M6" s="1">
+        <v>40825.62</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="1">
+        <v>3109.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>42.78</v>
+      </c>
+      <c r="D7" s="1">
+        <v>30.76847861</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>95659.2</v>
+      </c>
+      <c r="H7" s="1">
+        <v>37343.82</v>
+      </c>
+      <c r="I7" s="1">
+        <v>39.038398815796</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>133003.02</v>
+      </c>
+      <c r="M7" s="1">
+        <v>133003.02</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="1">
+        <v>740.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>1578.2</v>
+      </c>
+      <c r="D8" s="1">
+        <v>605.02333784</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>447717.27</v>
+      </c>
+      <c r="H8" s="1">
+        <v>720150.73</v>
+      </c>
+      <c r="I8" s="1">
+        <v>160.84944188103</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>1167868.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>1167868.0</v>
+      </c>
+      <c r="N8" s="1">
+        <v>2.02</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="1">
+        <v>3131.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>43.41</v>
+      </c>
+      <c r="D9" s="1">
+        <v>30.93182689</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>96847.55</v>
+      </c>
+      <c r="H9" s="1">
+        <v>39069.16</v>
+      </c>
+      <c r="I9" s="1">
+        <v>40.340886269193</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>135916.71</v>
+      </c>
+      <c r="M9" s="1">
+        <v>135916.71</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="1">
+        <v>31647.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>11.83</v>
+      </c>
+      <c r="D10" s="1">
+        <v>5.56751667</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>176195.2</v>
+      </c>
+      <c r="H10" s="1">
+        <v>198188.81</v>
+      </c>
+      <c r="I10" s="1">
+        <v>112.48252506311</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>374384.01</v>
+      </c>
+      <c r="M10" s="1">
+        <v>374384.01</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="1">
+        <v>856.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>71.25</v>
+      </c>
+      <c r="D11" s="1">
+        <v>98.89813084</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>84656.8</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-23666.8</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-27.956171270353</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>60990.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>60990.0</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="1">
+        <v>942.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>59.06</v>
+      </c>
+      <c r="D12" s="1">
+        <v>78.07187898</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>73543.71</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-17909.19</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-24.351763053564</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>55634.52</v>
+      </c>
+      <c r="M12" s="1">
+        <v>55634.52</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="1">
+        <v>4576.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>26.12</v>
+      </c>
+      <c r="D13" s="1">
+        <v>23.38217439</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>106996.83</v>
+      </c>
+      <c r="H13" s="1">
+        <v>12528.29</v>
+      </c>
+      <c r="I13" s="1">
+        <v>11.709029136658</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>119525.12</v>
+      </c>
+      <c r="M13" s="1">
+        <v>119525.12</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" s="1">
+        <v>15563.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>12.31</v>
+      </c>
+      <c r="D14" s="1">
+        <v>8.39122406</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>130592.62</v>
+      </c>
+      <c r="H14" s="1">
+        <v>60987.91</v>
+      </c>
+      <c r="I14" s="1">
+        <v>46.700885547744</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>191580.53</v>
+      </c>
+      <c r="M14" s="1">
+        <v>191580.53</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="1">
+        <v>664.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>89.68</v>
+      </c>
+      <c r="D15" s="1">
+        <v>116.12730422</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>77108.53</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-17561.01</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-22.774406411327</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>59547.52</v>
+      </c>
+      <c r="M15" s="1">
+        <v>59547.52</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="1">
+        <v>6036.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>37.83</v>
+      </c>
+      <c r="D16" s="1">
+        <v>12.05353877</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>72755.16</v>
+      </c>
+      <c r="H16" s="1">
+        <v>155586.72</v>
+      </c>
+      <c r="I16" s="1">
+        <v>213.84973931746</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>228341.88</v>
+      </c>
+      <c r="M16" s="1">
+        <v>228341.88</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" s="1">
+        <v>2754.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>72.12</v>
+      </c>
+      <c r="D17" s="1">
+        <v>64.56035948</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>177799.23</v>
+      </c>
+      <c r="H17" s="1">
+        <v>20819.25</v>
+      </c>
+      <c r="I17" s="1">
+        <v>11.709415164509</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>198618.48</v>
+      </c>
+      <c r="M17" s="1">
+        <v>198618.48</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>61</v>
+      </c>
+      <c r="B18" s="1">
+        <v>2052.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>17.93</v>
+      </c>
+      <c r="D18" s="1">
+        <v>35.14176413</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>72110.9</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-35318.54</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-48.978087917361</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>36792.36</v>
+      </c>
+      <c r="M18" s="1">
+        <v>36792.36</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" s="1">
+        <v>1520.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>79.98</v>
+      </c>
+      <c r="D19" s="1">
+        <v>107.86507237</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>163954.91</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-42385.31</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-25.851808890627</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>121569.6</v>
+      </c>
+      <c r="M19" s="1">
+        <v>121569.6</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B20" s="1">
+        <v>8265.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>18.02</v>
+      </c>
+      <c r="D20" s="1">
+        <v>13.59532365</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>112365.35</v>
+      </c>
+      <c r="H20" s="1">
+        <v>36569.95</v>
+      </c>
+      <c r="I20" s="1">
+        <v>32.545575660112</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>148935.3</v>
+      </c>
+      <c r="M20" s="1">
+        <v>148935.3</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>67</v>
+      </c>
+      <c r="B21" s="1">
+        <v>16981.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>4.462</v>
+      </c>
+      <c r="D21" s="1">
+        <v>3.17668806</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>53943.34</v>
+      </c>
+      <c r="H21" s="1">
+        <v>21825.88</v>
+      </c>
+      <c r="I21" s="1">
+        <v>40.460750112989</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>75769.22</v>
+      </c>
+      <c r="M21" s="1">
+        <v>75769.22</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>69</v>
+      </c>
+      <c r="B22" s="1">
+        <v>31242.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>10.098</v>
+      </c>
+      <c r="D22" s="1">
+        <v>6.95718104</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>217356.25</v>
+      </c>
+      <c r="H22" s="1">
+        <v>98125.47</v>
+      </c>
+      <c r="I22" s="1">
+        <v>45.144995830578</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>315481.72</v>
+      </c>
+      <c r="M22" s="1">
+        <v>315481.72</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>71</v>
+      </c>
+      <c r="B23" s="1">
+        <v>4659.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>27.31</v>
+      </c>
+      <c r="D23" s="1">
+        <v>27.27949989</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>127095.19</v>
+      </c>
+      <c r="H23" s="1">
+        <v>142.1</v>
+      </c>
+      <c r="I23" s="1">
+        <v>0.11180596212964</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>127237.29</v>
+      </c>
+      <c r="M23" s="1">
+        <v>127237.29</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>73</v>
+      </c>
+      <c r="B24" s="1">
+        <v>998.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>115.7</v>
+      </c>
+      <c r="D24" s="1">
+        <v>54.876002</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>54766.25</v>
+      </c>
+      <c r="H24" s="1">
+        <v>60702.35</v>
+      </c>
+      <c r="I24" s="1">
+        <v>110.83897473353</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>115468.6</v>
+      </c>
+      <c r="M24" s="1">
+        <v>115468.6</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" s="1">
+        <v>515.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>168.65</v>
+      </c>
+      <c r="D25" s="1">
+        <v>203.84396117</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>104979.64</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-18124.89</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-17.265147794372</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>86854.75</v>
+      </c>
+      <c r="M25" s="1">
+        <v>86854.75</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>77</v>
+      </c>
+      <c r="B26" s="1">
+        <v>3740.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>42.49</v>
+      </c>
+      <c r="D26" s="1">
+        <v>21.45054011</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>80225.02</v>
+      </c>
+      <c r="H26" s="1">
+        <v>78687.58</v>
+      </c>
+      <c r="I26" s="1">
+        <v>98.083590381155</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>158912.6</v>
+      </c>
+      <c r="M26" s="1">
+        <v>158912.6</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>79</v>
+      </c>
+      <c r="B27" s="1">
+        <v>84.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>1626.0</v>
+      </c>
+      <c r="D27" s="1">
+        <v>1402.93369048</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>117846.43</v>
+      </c>
+      <c r="H27" s="1">
+        <v>18737.57</v>
+      </c>
+      <c r="I27" s="1">
+        <v>15.899989503288</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>136584.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>136584.0</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>81</v>
+      </c>
+      <c r="B28" s="1">
+        <v>9882.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>21.69</v>
+      </c>
+      <c r="D28" s="1">
+        <v>11.96283445</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>118216.73</v>
+      </c>
+      <c r="H28" s="1">
+        <v>96123.85</v>
+      </c>
+      <c r="I28" s="1">
+        <v>81.311545328652</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>214340.58</v>
+      </c>
+      <c r="M28" s="1">
+        <v>214340.58</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>83</v>
+      </c>
+      <c r="B29" s="1">
+        <v>3416.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>56.0</v>
+      </c>
+      <c r="D29" s="1">
+        <v>45.07858899</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>153988.46</v>
+      </c>
+      <c r="H29" s="1">
+        <v>37307.54</v>
+      </c>
+      <c r="I29" s="1">
+        <v>24.227490813273</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>191296.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>191296.0</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>85</v>
+      </c>
+      <c r="B30" s="1">
+        <v>4380.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>78.3</v>
+      </c>
+      <c r="D30" s="1">
+        <v>33.86953653</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>148348.57</v>
+      </c>
+      <c r="H30" s="1">
+        <v>194605.43</v>
+      </c>
+      <c r="I30" s="1">
+        <v>131.18119709546</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>342954.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>342954.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>87</v>
+      </c>
+      <c r="B31" s="1">
+        <v>39421.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>5.952</v>
+      </c>
+      <c r="D31" s="1">
+        <v>3.83021917</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>150991.07</v>
+      </c>
+      <c r="H31" s="1">
+        <v>83642.72</v>
+      </c>
+      <c r="I31" s="1">
+        <v>55.395805857923</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>234633.79</v>
+      </c>
+      <c r="M31" s="1">
+        <v>234633.79</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>89</v>
+      </c>
+      <c r="B32" s="1">
+        <v>944.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>117.25</v>
+      </c>
+      <c r="D32" s="1">
+        <v>74.62231992</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>70443.47</v>
+      </c>
+      <c r="H32" s="1">
+        <v>40240.53</v>
+      </c>
+      <c r="I32" s="1">
+        <v>57.124570950295</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>110684.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>110684.0</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>91</v>
+      </c>
+      <c r="B33" s="1">
+        <v>1418.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>81.25</v>
+      </c>
+      <c r="D33" s="1">
+        <v>102.37347673</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>145165.59</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-29953.09</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-20.633739717518</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>115212.5</v>
+      </c>
+      <c r="M33" s="1">
+        <v>115212.5</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>93</v>
+      </c>
+      <c r="B34" s="1">
+        <v>3204.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>38.1</v>
+      </c>
+      <c r="D34" s="1">
+        <v>39.28718477</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>125876.14</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-3803.74</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-3.0218117587654</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>122072.4</v>
+      </c>
+      <c r="M34" s="1">
+        <v>122072.4</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>95</v>
+      </c>
+      <c r="B35" s="1">
+        <v>745.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>99.6</v>
+      </c>
+      <c r="D35" s="1">
+        <v>87.72477852</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>65354.96</v>
+      </c>
+      <c r="H35" s="1">
+        <v>8847.04</v>
+      </c>
+      <c r="I35" s="1">
+        <v>13.5369067627</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>74202.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>74202.0</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>97</v>
+      </c>
+      <c r="B36" s="1">
+        <v>50327.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>4.466</v>
+      </c>
+      <c r="D36" s="1">
+        <v>3.66370616</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>184383.34</v>
+      </c>
+      <c r="H36" s="1">
+        <v>40377.04</v>
+      </c>
+      <c r="I36" s="1">
+        <v>21.898420974476</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>224760.38</v>
+      </c>
+      <c r="M36" s="1">
+        <v>224760.38</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>99</v>
+      </c>
+      <c r="B37" s="1">
+        <v>818.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>144.95</v>
+      </c>
+      <c r="D37" s="1">
+        <v>103.97844743</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>85054.37</v>
+      </c>
+      <c r="H37" s="1">
+        <v>33514.73</v>
+      </c>
+      <c r="I37" s="1">
+        <v>39.403889535599</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>118569.1</v>
+      </c>
+      <c r="M37" s="1">
+        <v>118569.1</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>101</v>
+      </c>
+      <c r="B38" s="1">
+        <v>588.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>388.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>348.31578231</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>204809.68</v>
+      </c>
+      <c r="H38" s="1">
+        <v>23334.32</v>
+      </c>
+      <c r="I38" s="1">
+        <v>11.393172432084</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>228144.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>228144.0</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>103</v>
+      </c>
+      <c r="B39" s="1">
+        <v>408.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>495.75</v>
+      </c>
+      <c r="D39" s="1">
+        <v>548.06191176</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>223609.26</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-21343.26</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-9.544890940563</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>202266.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>202266.0</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>105</v>
+      </c>
+      <c r="B40" s="1">
+        <v>1966.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>51.32</v>
+      </c>
+      <c r="D40" s="1">
+        <v>52.72430315</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>103655.98</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-2760.86</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-2.6634835732584</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>100895.12</v>
+      </c>
+      <c r="M40" s="1">
+        <v>100895.12</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>107</v>
+      </c>
+      <c r="B41" s="1">
+        <v>215.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>477.7</v>
+      </c>
+      <c r="D41" s="1">
+        <v>582.5415814</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>125246.44</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-22540.94</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-17.997270022206</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>102705.5</v>
+      </c>
+      <c r="M41" s="1">
+        <v>102705.5</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>109</v>
+      </c>
+      <c r="B42" s="1">
+        <v>839.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>52.45</v>
+      </c>
+      <c r="D42" s="1">
+        <v>86.70493445</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>72745.44</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-28739.89</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-39.507479781551</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>44005.55</v>
+      </c>
+      <c r="M42" s="1">
+        <v>44005.55</v>
+      </c>
+      <c r="N42" s="1">
         <v>0.08</v>
       </c>
-      <c r="P2">
-[...46 lines deleted...]
-      <c r="O3" s="1">
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>111</v>
+      </c>
+      <c r="B43" s="1">
+        <v>2005.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>37.475</v>
+      </c>
+      <c r="D43" s="1">
+        <v>50.06087282</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>100372.05</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-25234.67</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-25.141132416843</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>75137.38</v>
+      </c>
+      <c r="M43" s="1">
+        <v>75137.38</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>113</v>
+      </c>
+      <c r="B44" s="1">
+        <v>1440.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>142.85</v>
+      </c>
+      <c r="D44" s="1">
+        <v>57.68679861</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>83068.99</v>
+      </c>
+      <c r="H44" s="1">
+        <v>122635.01</v>
+      </c>
+      <c r="I44" s="1">
+        <v>147.63031306869</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>205704.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>205704.0</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>115</v>
+      </c>
+      <c r="B45" s="1">
+        <v>1820.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>86.62</v>
+      </c>
+      <c r="D45" s="1">
+        <v>69.8427033</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>127113.72</v>
+      </c>
+      <c r="H45" s="1">
+        <v>30534.68</v>
+      </c>
+      <c r="I45" s="1">
+        <v>24.021545431917</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>157648.4</v>
+      </c>
+      <c r="M45" s="1">
+        <v>157648.4</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>117</v>
+      </c>
+      <c r="B46" s="1">
+        <v>1909.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>26.07</v>
+      </c>
+      <c r="D46" s="1">
+        <v>37.29683604</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>71199.66</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-21432.03</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-30.101309472545</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>49767.63</v>
+      </c>
+      <c r="M46" s="1">
+        <v>49767.63</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>119</v>
+      </c>
+      <c r="B47" s="1">
+        <v>894.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>332.7</v>
+      </c>
+      <c r="D47" s="1">
+        <v>105.96799776</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>94735.39</v>
+      </c>
+      <c r="H47" s="1">
+        <v>202698.41</v>
+      </c>
+      <c r="I47" s="1">
+        <v>213.96271235069</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>297433.8</v>
+      </c>
+      <c r="M47" s="1">
+        <v>297433.8</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>121</v>
+      </c>
+      <c r="B48" s="1">
+        <v>2202.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>80.6</v>
+      </c>
+      <c r="D48" s="1">
+        <v>46.71808356</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>102873.22</v>
+      </c>
+      <c r="H48" s="1">
+        <v>74607.98</v>
+      </c>
+      <c r="I48" s="1">
+        <v>72.524200175711</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>177481.2</v>
+      </c>
+      <c r="M48" s="1">
+        <v>177481.2</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>123</v>
+      </c>
+      <c r="B49" s="1">
+        <v>2326.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>75.07</v>
+      </c>
+      <c r="D49" s="1">
+        <v>89.55896389</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>208314.15</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-33701.33</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-16.178128082034</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>174612.82</v>
+      </c>
+      <c r="M49" s="1">
+        <v>174612.82</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>125</v>
+      </c>
+      <c r="B50" s="1">
+        <v>2754.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>135.14</v>
+      </c>
+      <c r="D50" s="1">
+        <v>179.53710603</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>494445.19</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-122269.63</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-24.72865192601</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>372175.56</v>
+      </c>
+      <c r="M50" s="1">
+        <v>372175.56</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>127</v>
+      </c>
+      <c r="B51" s="1">
+        <v>1697.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>276.05</v>
+      </c>
+      <c r="D51" s="1">
+        <v>195.04291691</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>330987.83</v>
+      </c>
+      <c r="H51" s="1">
+        <v>137469.02</v>
+      </c>
+      <c r="I51" s="1">
+        <v>41.532953039391</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>468456.85</v>
+      </c>
+      <c r="M51" s="1">
+        <v>468456.85</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>129</v>
+      </c>
+      <c r="B52" s="1">
+        <v>651.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>267.5</v>
+      </c>
+      <c r="D52" s="1">
+        <v>152.21493088</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>99091.92</v>
+      </c>
+      <c r="H52" s="1">
+        <v>75050.58</v>
+      </c>
+      <c r="I52" s="1">
+        <v>75.738344761107</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>174142.5</v>
+      </c>
+      <c r="M52" s="1">
+        <v>174142.5</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>131</v>
+      </c>
+      <c r="B53" s="1">
+        <v>4122.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>76.78</v>
+      </c>
+      <c r="D53" s="1">
+        <v>24.9524163</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>102853.86</v>
+      </c>
+      <c r="H53" s="1">
+        <v>213633.3</v>
+      </c>
+      <c r="I53" s="1">
+        <v>207.70567093933</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>316487.16</v>
+      </c>
+      <c r="M53" s="1">
+        <v>316487.16</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>133</v>
+      </c>
+      <c r="B54" s="1">
+        <v>478.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>143.6</v>
+      </c>
+      <c r="D54" s="1">
+        <v>198.45797071</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>94862.91</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-26222.11</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-27.642110072314</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>68640.8</v>
+      </c>
+      <c r="M54" s="1">
+        <v>68640.8</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>135</v>
+      </c>
+      <c r="B55" s="1">
+        <v>1291.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>51.2</v>
+      </c>
+      <c r="D55" s="1">
+        <v>47.81890008</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>61734.2</v>
+      </c>
+      <c r="H55" s="1">
+        <v>4365.0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>7.0706350774773</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>66099.2</v>
+      </c>
+      <c r="M55" s="1">
+        <v>66099.2</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>137</v>
+      </c>
+      <c r="B56" s="1">
+        <v>1999.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>62.6</v>
+      </c>
+      <c r="D56" s="1">
+        <v>25.9789995</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>51932.02</v>
+      </c>
+      <c r="H56" s="1">
+        <v>73205.38</v>
+      </c>
+      <c r="I56" s="1">
+        <v>140.96386006167</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>125137.4</v>
+      </c>
+      <c r="M56" s="1">
+        <v>125137.4</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>139</v>
+      </c>
+      <c r="B57" s="1">
+        <v>7628.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>33.04</v>
+      </c>
+      <c r="D57" s="1">
+        <v>14.94934321</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>114033.59</v>
+      </c>
+      <c r="H57" s="1">
+        <v>137995.53</v>
+      </c>
+      <c r="I57" s="1">
+        <v>121.01305413607</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>252029.12</v>
+      </c>
+      <c r="M57" s="1">
+        <v>252029.12</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>141</v>
+      </c>
+      <c r="B58" s="1">
+        <v>8107.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>10.265</v>
+      </c>
+      <c r="D58" s="1">
+        <v>7.74099297</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>62756.23</v>
+      </c>
+      <c r="H58" s="1">
+        <v>20462.13</v>
+      </c>
+      <c r="I58" s="1">
+        <v>32.60573492066</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>83218.36</v>
+      </c>
+      <c r="M58" s="1">
+        <v>83218.36</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>143</v>
+      </c>
+      <c r="B59" s="1">
+        <v>236.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>216.5</v>
+      </c>
+      <c r="D59" s="1">
+        <v>257.10241525</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>60676.17</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-9582.17</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-15.792311874662</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>51094.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>51094.0</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>145</v>
+      </c>
+      <c r="B60" s="1">
+        <v>908.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>103.35</v>
+      </c>
+      <c r="D60" s="1">
+        <v>59.79886564</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>54297.37</v>
+      </c>
+      <c r="H60" s="1">
+        <v>39544.43</v>
+      </c>
+      <c r="I60" s="1">
+        <v>72.829365400203</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>93841.8</v>
+      </c>
+      <c r="M60" s="1">
+        <v>93841.8</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>147</v>
+      </c>
+      <c r="B61" s="1">
+        <v>2497.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>77.09</v>
+      </c>
+      <c r="D61" s="1">
+        <v>30.90565078</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>77171.41</v>
+      </c>
+      <c r="H61" s="1">
+        <v>115322.32</v>
+      </c>
+      <c r="I61" s="1">
+        <v>149.43658538829</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>192493.73</v>
+      </c>
+      <c r="M61" s="1">
+        <v>192493.73</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>149</v>
+      </c>
+      <c r="B62" s="1">
+        <v>565.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>258.5</v>
+      </c>
+      <c r="D62" s="1">
+        <v>89.32755752</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>50470.07</v>
+      </c>
+      <c r="H62" s="1">
+        <v>95582.43</v>
+      </c>
+      <c r="I62" s="1">
+        <v>189.38438167413</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>146052.5</v>
+      </c>
+      <c r="M62" s="1">
+        <v>146052.5</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>151</v>
+      </c>
+      <c r="B63" s="1">
+        <v>3703.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>20.4</v>
+      </c>
+      <c r="D63" s="1">
+        <v>13.54244666</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>50147.68</v>
+      </c>
+      <c r="H63" s="1">
+        <v>25393.52</v>
+      </c>
+      <c r="I63" s="1">
+        <v>50.637477147497</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>75541.2</v>
+      </c>
+      <c r="M63" s="1">
+        <v>75541.2</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>153</v>
+      </c>
+      <c r="B64" s="1">
+        <v>3161.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>36.23</v>
+      </c>
+      <c r="D64" s="1">
+        <v>31.31229991</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>98978.18</v>
+      </c>
+      <c r="H64" s="1">
+        <v>15544.85</v>
+      </c>
+      <c r="I64" s="1">
+        <v>15.705330205102</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>114523.03</v>
+      </c>
+      <c r="M64" s="1">
+        <v>114523.03</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>155</v>
+      </c>
+      <c r="B65" s="1">
+        <v>3565.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>31.98</v>
+      </c>
+      <c r="D65" s="1">
+        <v>17.20058345</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>61320.08</v>
+      </c>
+      <c r="H65" s="1">
+        <v>52688.62</v>
+      </c>
+      <c r="I65" s="1">
+        <v>85.923925735257</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>114008.7</v>
+      </c>
+      <c r="M65" s="1">
+        <v>114008.7</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>157</v>
+      </c>
+      <c r="B66" s="1">
+        <v>2038.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>23.64</v>
+      </c>
+      <c r="D66" s="1">
+        <v>26.52603533</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>54060.06</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-5881.74</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-10.880010122075</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>48178.32</v>
+      </c>
+      <c r="M66" s="1">
+        <v>48178.32</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>159</v>
+      </c>
+      <c r="B67" s="1">
+        <v>840.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>57.0</v>
+      </c>
+      <c r="D67" s="1">
+        <v>157.78990476</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>132543.52</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-84663.52</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-63.876015968189</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>47880.0</v>
+      </c>
+      <c r="M67" s="1">
+        <v>47880.0</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>161</v>
+      </c>
+      <c r="B68" s="1">
+        <v>83871.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>7.524</v>
+      </c>
+      <c r="D68" s="1">
+        <v>6.6885151</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>560972.45</v>
+      </c>
+      <c r="H68" s="1">
+        <v>70072.95</v>
+      </c>
+      <c r="I68" s="1">
+        <v>12.491335358804</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>631045.4</v>
+      </c>
+      <c r="M68" s="1">
+        <v>631045.4</v>
+      </c>
+      <c r="N68" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>163</v>
+      </c>
+      <c r="B69" s="1">
+        <v>218584.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>11.328</v>
+      </c>
+      <c r="D69" s="1">
+        <v>10.64401777</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>2326611.98</v>
+      </c>
+      <c r="H69" s="1">
+        <v>149507.57</v>
+      </c>
+      <c r="I69" s="1">
+        <v>6.4259778289287</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>2476119.55</v>
+      </c>
+      <c r="M69" s="1">
+        <v>2476119.55</v>
+      </c>
+      <c r="N69" s="1">
+        <v>4.28</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>165</v>
+      </c>
+      <c r="B70" s="1">
+        <v>296000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>99.39998243</v>
+      </c>
+      <c r="D70" s="1">
+        <v>100.5575</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>297650.2</v>
+      </c>
+      <c r="H70" s="1">
+        <v>1012.73</v>
+      </c>
+      <c r="I70" s="1">
+        <v>0.34024166622431</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70" t="s">
+        <v>166</v>
+      </c>
+      <c r="L70" s="1">
+        <v>294223.94</v>
+      </c>
+      <c r="M70" s="1">
+        <v>298662.93</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>168</v>
+      </c>
+      <c r="B71" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>100.07256001</v>
+      </c>
+      <c r="D71" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>99331.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>960.05</v>
+      </c>
+      <c r="I71" s="1">
+        <v>0.96651599198639</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>218.49</v>
+      </c>
+      <c r="L71" s="1">
+        <v>100072.56</v>
+      </c>
+      <c r="M71" s="1">
+        <v>100291.05</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>170</v>
+      </c>
+      <c r="B72" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>109.88028787</v>
+      </c>
+      <c r="D72" s="1">
+        <v>106.88494</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>106884.94</v>
+      </c>
+      <c r="H72" s="1">
+        <v>6693.98</v>
+      </c>
+      <c r="I72" s="1">
+        <v>6.2627906232627</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72" t="s">
+        <v>171</v>
+      </c>
+      <c r="L72" s="1">
+        <v>109880.29</v>
+      </c>
+      <c r="M72" s="1">
+        <v>113578.92</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>173</v>
+      </c>
+      <c r="B73" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>101.2507983</v>
+      </c>
+      <c r="D73" s="1">
+        <v>99.847</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>299541.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>5218.24</v>
+      </c>
+      <c r="I73" s="1">
+        <v>1.7420787137654</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73" t="s">
+        <v>174</v>
+      </c>
+      <c r="L73" s="1">
+        <v>303752.39</v>
+      </c>
+      <c r="M73" s="1">
+        <v>304759.24</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>176</v>
+      </c>
+      <c r="B74" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>102.36342733</v>
+      </c>
+      <c r="D74" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>299670.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>9663.09</v>
+      </c>
+      <c r="I74" s="1">
+        <v>3.2245770347382</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74" t="s">
+        <v>177</v>
+      </c>
+      <c r="L74" s="1">
+        <v>307090.28</v>
+      </c>
+      <c r="M74" s="1">
+        <v>309333.09</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>179</v>
+      </c>
+      <c r="B75" s="1">
+        <v>319000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>99.068101</v>
+      </c>
+      <c r="D75" s="1">
+        <v>99.853972</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>318534.17</v>
+      </c>
+      <c r="H75" s="1">
+        <v>4375.61</v>
+      </c>
+      <c r="I75" s="1">
+        <v>1.3736705233225</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75" t="s">
+        <v>180</v>
+      </c>
+      <c r="L75" s="1">
+        <v>316027.25</v>
+      </c>
+      <c r="M75" s="1">
+        <v>322909.78</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>182</v>
+      </c>
+      <c r="B76" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>97.77761995</v>
+      </c>
+      <c r="D76" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>198506.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>-2030.21</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-1.0227449044361</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>920.55</v>
+      </c>
+      <c r="L76" s="1">
+        <v>195555.24</v>
+      </c>
+      <c r="M76" s="1">
+        <v>196475.79</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>184</v>
+      </c>
+      <c r="B77" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>94.3405552</v>
+      </c>
+      <c r="D77" s="1">
+        <v>94.08838</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>188176.76</v>
+      </c>
+      <c r="H77" s="1">
+        <v>1552.3</v>
+      </c>
+      <c r="I77" s="1">
+        <v>0.82491589290835</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77" t="s">
+        <v>185</v>
+      </c>
+      <c r="L77" s="1">
+        <v>188681.11</v>
+      </c>
+      <c r="M77" s="1">
+        <v>189729.06</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>187</v>
+      </c>
+      <c r="B78" s="1">
+        <v>119000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>100.26597344</v>
+      </c>
+      <c r="D78" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>118578.74</v>
+      </c>
+      <c r="H78" s="1">
+        <v>1384.12</v>
+      </c>
+      <c r="I78" s="1">
+        <v>1.1672581442508</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>646.35</v>
+      </c>
+      <c r="L78" s="1">
+        <v>119316.51</v>
+      </c>
+      <c r="M78" s="1">
+        <v>119962.86</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>189</v>
+      </c>
+      <c r="B79" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>101.93194184</v>
+      </c>
+      <c r="D79" s="1">
+        <v>105.889435</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>211778.87</v>
+      </c>
+      <c r="H79" s="1">
+        <v>-7841.01</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-3.7024515240826</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>73.97</v>
+      </c>
+      <c r="L79" s="1">
+        <v>203863.89</v>
+      </c>
+      <c r="M79" s="1">
+        <v>203937.86</v>
+      </c>
+      <c r="N79" s="1">
         <v>0.35</v>
       </c>
-      <c r="P3">
-[...46 lines deleted...]
-      <c r="O4" s="1">
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>191</v>
+      </c>
+      <c r="B80" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>110.93332422</v>
+      </c>
+      <c r="D80" s="1">
+        <v>115.12564</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>115125.64</v>
+      </c>
+      <c r="H80" s="1">
+        <v>1232.78</v>
+      </c>
+      <c r="I80" s="1">
+        <v>1.0708127225178</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80" t="s">
+        <v>192</v>
+      </c>
+      <c r="L80" s="1">
+        <v>110933.32</v>
+      </c>
+      <c r="M80" s="1">
+        <v>116358.42</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>194</v>
+      </c>
+      <c r="B81" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>100.96274704</v>
+      </c>
+      <c r="D81" s="1">
+        <v>100.78015</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>100780.15</v>
+      </c>
+      <c r="H81" s="1">
+        <v>655.2</v>
+      </c>
+      <c r="I81" s="1">
+        <v>0.65012802620357</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>472.6</v>
+      </c>
+      <c r="L81" s="1">
+        <v>100962.75</v>
+      </c>
+      <c r="M81" s="1">
+        <v>101435.35</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>196</v>
+      </c>
+      <c r="B82" s="1">
+        <v>268000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>100.66894885</v>
+      </c>
+      <c r="D82" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>266874.4</v>
+      </c>
+      <c r="H82" s="1">
+        <v>4432.77</v>
+      </c>
+      <c r="I82" s="1">
+        <v>1.6609948350235</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82" t="s">
+        <v>197</v>
+      </c>
+      <c r="L82" s="1">
+        <v>269792.79</v>
+      </c>
+      <c r="M82" s="1">
+        <v>271307.17</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>199</v>
+      </c>
+      <c r="B83" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>104.52270283</v>
+      </c>
+      <c r="D83" s="1">
+        <v>107.26644</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>107266.44</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-2072.5</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-1.9321047664116</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>671.23</v>
+      </c>
+      <c r="L83" s="1">
+        <v>104522.71</v>
+      </c>
+      <c r="M83" s="1">
+        <v>105193.94</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>201</v>
+      </c>
+      <c r="B84" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>97.10309602</v>
+      </c>
+      <c r="D84" s="1">
+        <v>97.072878</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>388291.51</v>
+      </c>
+      <c r="H84" s="1">
+        <v>6496.22</v>
+      </c>
+      <c r="I84" s="1">
+        <v>1.6730265361712</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84" t="s">
+        <v>202</v>
+      </c>
+      <c r="L84" s="1">
+        <v>388412.39</v>
+      </c>
+      <c r="M84" s="1">
+        <v>394787.73</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>204</v>
+      </c>
+      <c r="B85" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>107.08861212</v>
+      </c>
+      <c r="D85" s="1">
+        <v>105.40625</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>210812.5</v>
+      </c>
+      <c r="H85" s="1">
+        <v>3473.33</v>
+      </c>
+      <c r="I85" s="1">
+        <v>1.6475920545508</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>108.61</v>
+      </c>
+      <c r="L85" s="1">
+        <v>214177.22</v>
+      </c>
+      <c r="M85" s="1">
+        <v>214285.83</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>206</v>
+      </c>
+      <c r="B86" s="1">
+        <v>241000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>99.76863146</v>
+      </c>
+      <c r="D86" s="1">
+        <v>101.536286</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>244702.45</v>
+      </c>
+      <c r="H86" s="1">
+        <v>2860.76</v>
+      </c>
+      <c r="I86" s="1">
+        <v>1.1690769749138</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86" t="s">
+        <v>207</v>
+      </c>
+      <c r="L86" s="1">
+        <v>240442.41</v>
+      </c>
+      <c r="M86" s="1">
+        <v>247563.21</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>209</v>
+      </c>
+      <c r="B87" s="1">
+        <v>195000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>101.00969946</v>
+      </c>
+      <c r="D87" s="1">
+        <v>99.658</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>194333.1</v>
+      </c>
+      <c r="H87" s="1">
+        <v>3370.45</v>
+      </c>
+      <c r="I87" s="1">
+        <v>1.7343674340604</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>734.64</v>
+      </c>
+      <c r="L87" s="1">
+        <v>196968.91</v>
+      </c>
+      <c r="M87" s="1">
+        <v>197703.55</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>211</v>
+      </c>
+      <c r="B88" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>92.65077578</v>
+      </c>
+      <c r="D88" s="1">
+        <v>92.2246</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>184449.2</v>
+      </c>
+      <c r="H88" s="1">
+        <v>2638.65</v>
+      </c>
+      <c r="I88" s="1">
+        <v>1.4305564892664</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88" t="s">
+        <v>212</v>
+      </c>
+      <c r="L88" s="1">
+        <v>185301.55</v>
+      </c>
+      <c r="M88" s="1">
+        <v>187087.85</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>214</v>
+      </c>
+      <c r="B89" s="1">
+        <v>198000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>100.50481323</v>
+      </c>
+      <c r="D89" s="1">
+        <v>99.607</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>197221.86</v>
+      </c>
+      <c r="H89" s="1">
+        <v>4706.99</v>
+      </c>
+      <c r="I89" s="1">
+        <v>2.3866472002647</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89" t="s">
+        <v>215</v>
+      </c>
+      <c r="L89" s="1">
+        <v>198999.53</v>
+      </c>
+      <c r="M89" s="1">
+        <v>201928.85</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>217</v>
+      </c>
+      <c r="B90" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>100.01353894</v>
+      </c>
+      <c r="D90" s="1">
+        <v>99.991</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>199982.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>371.11</v>
+      </c>
+      <c r="I90" s="1">
+        <v>0.18557170145313</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>326.03</v>
+      </c>
+      <c r="L90" s="1">
+        <v>200027.08</v>
+      </c>
+      <c r="M90" s="1">
+        <v>200353.11</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>219</v>
+      </c>
+      <c r="B91" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>101.40418308</v>
+      </c>
+      <c r="D91" s="1">
+        <v>99.834</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>299502.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>7120.82</v>
+      </c>
+      <c r="I91" s="1">
+        <v>2.3775534053195</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91" t="s">
+        <v>220</v>
+      </c>
+      <c r="L91" s="1">
+        <v>304212.55</v>
+      </c>
+      <c r="M91" s="1">
+        <v>306622.82</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>222</v>
+      </c>
+      <c r="B92" s="1">
+        <v>361000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>99.46460054</v>
+      </c>
+      <c r="D92" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>359046.99</v>
+      </c>
+      <c r="H92" s="1">
+        <v>5548.96</v>
+      </c>
+      <c r="I92" s="1">
+        <v>1.5454690206427</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92" t="s">
+        <v>223</v>
+      </c>
+      <c r="L92" s="1">
+        <v>359067.21</v>
+      </c>
+      <c r="M92" s="1">
+        <v>364595.95</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>225</v>
+      </c>
+      <c r="B93" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>98.98547581</v>
+      </c>
+      <c r="D93" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>297876.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>3683.17</v>
+      </c>
+      <c r="I93" s="1">
+        <v>1.2364775947038</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93" t="s">
+        <v>226</v>
+      </c>
+      <c r="L93" s="1">
+        <v>296956.43</v>
+      </c>
+      <c r="M93" s="1">
+        <v>301559.17</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>228</v>
+      </c>
+      <c r="B94" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>104.2905184</v>
+      </c>
+      <c r="D94" s="1">
+        <v>107.330955</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>214661.91</v>
+      </c>
+      <c r="H94" s="1">
+        <v>-5263.39</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-2.451944082674</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>817.48</v>
+      </c>
+      <c r="L94" s="1">
+        <v>208581.04</v>
+      </c>
+      <c r="M94" s="1">
+        <v>209398.52</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>230</v>
+      </c>
+      <c r="B95" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>99.69950292</v>
+      </c>
+      <c r="D95" s="1">
+        <v>99.84809</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>99848.09</v>
+      </c>
+      <c r="H95" s="1">
+        <v>1053.47</v>
+      </c>
+      <c r="I95" s="1">
+        <v>1.0550727610313</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95" t="s">
+        <v>231</v>
+      </c>
+      <c r="L95" s="1">
+        <v>99699.51</v>
+      </c>
+      <c r="M95" s="1">
+        <v>100901.56</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>233</v>
+      </c>
+      <c r="B96" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>100.19175764</v>
+      </c>
+      <c r="D96" s="1">
+        <v>102.14904</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>204298.08</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-3304.29</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-1.6173867125917</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>610.27</v>
+      </c>
+      <c r="L96" s="1">
+        <v>200383.52</v>
+      </c>
+      <c r="M96" s="1">
+        <v>200993.79</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>235</v>
+      </c>
+      <c r="B97" s="1">
+        <v>199000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>101.45173044</v>
+      </c>
+      <c r="D97" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>197603.02</v>
+      </c>
+      <c r="H97" s="1">
+        <v>6166.2</v>
+      </c>
+      <c r="I97" s="1">
+        <v>3.1204988668695</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97" t="s">
+        <v>236</v>
+      </c>
+      <c r="L97" s="1">
+        <v>201888.94</v>
+      </c>
+      <c r="M97" s="1">
+        <v>203769.22</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>238</v>
+      </c>
+      <c r="B98" s="1">
+        <v>243000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>99.33069876</v>
+      </c>
+      <c r="D98" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>243000.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>3567.91</v>
+      </c>
+      <c r="I98" s="1">
+        <v>1.4682757201646</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98" t="s">
+        <v>239</v>
+      </c>
+      <c r="L98" s="1">
+        <v>241373.6</v>
+      </c>
+      <c r="M98" s="1">
+        <v>246567.91</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>241</v>
+      </c>
+      <c r="B99" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>99.5344903</v>
+      </c>
+      <c r="D99" s="1">
+        <v>101.80907</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>203618.14</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-1194.12</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-0.58645069638687</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99" t="s">
+        <v>242</v>
+      </c>
+      <c r="L99" s="1">
+        <v>199068.98</v>
+      </c>
+      <c r="M99" s="1">
+        <v>202424.02</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>244</v>
+      </c>
+      <c r="B100" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>101.6391025</v>
+      </c>
+      <c r="D100" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>4100.54</v>
+      </c>
+      <c r="I100" s="1">
+        <v>2.05027</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>822.33</v>
+      </c>
+      <c r="L100" s="1">
+        <v>203278.21</v>
+      </c>
+      <c r="M100" s="1">
+        <v>204100.54</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>246</v>
+      </c>
+      <c r="B101" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>106.65221679</v>
+      </c>
+      <c r="D101" s="1">
+        <v>109.55781</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>328673.43</v>
+      </c>
+      <c r="H101" s="1">
+        <v>145.55</v>
+      </c>
+      <c r="I101" s="1">
+        <v>0.044284078576111</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101" t="s">
+        <v>247</v>
+      </c>
+      <c r="L101" s="1">
+        <v>319956.65</v>
+      </c>
+      <c r="M101" s="1">
+        <v>328818.98</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>249</v>
+      </c>
+      <c r="B102" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>101.0445941</v>
+      </c>
+      <c r="D102" s="1">
+        <v>102.95621</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>411824.84</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-588.93</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-0.14300497269664</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102" t="s">
+        <v>250</v>
+      </c>
+      <c r="L102" s="1">
+        <v>404178.38</v>
+      </c>
+      <c r="M102" s="1">
+        <v>411235.91</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>252</v>
+      </c>
+      <c r="B103" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>100.48726171</v>
+      </c>
+      <c r="D103" s="1">
+        <v>99.898</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>399592.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>3540.61</v>
+      </c>
+      <c r="I103" s="1">
+        <v>0.88605627740295</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103" t="s">
+        <v>253</v>
+      </c>
+      <c r="L103" s="1">
+        <v>401949.05</v>
+      </c>
+      <c r="M103" s="1">
+        <v>403132.61</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>255</v>
+      </c>
+      <c r="B104" s="1">
+        <v>239000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>98.89728307</v>
+      </c>
+      <c r="D104" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>237871.92</v>
+      </c>
+      <c r="H104" s="1">
+        <v>3464.93</v>
+      </c>
+      <c r="I104" s="1">
+        <v>1.4566368321238</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104" t="s">
+        <v>256</v>
+      </c>
+      <c r="L104" s="1">
+        <v>236364.5</v>
+      </c>
+      <c r="M104" s="1">
+        <v>241336.85</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>258</v>
+      </c>
+      <c r="B105" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>98.82191988</v>
+      </c>
+      <c r="D105" s="1">
+        <v>100.689795</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>201379.59</v>
+      </c>
+      <c r="H105" s="1">
+        <v>1294.39</v>
+      </c>
+      <c r="I105" s="1">
+        <v>0.64276126493256</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105" t="s">
+        <v>259</v>
+      </c>
+      <c r="L105" s="1">
+        <v>197643.84</v>
+      </c>
+      <c r="M105" s="1">
+        <v>202673.98</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>261</v>
+      </c>
+      <c r="B106" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>101.74079779</v>
+      </c>
+      <c r="D106" s="1">
+        <v>99.861</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>99861.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>3513.36</v>
+      </c>
+      <c r="I106" s="1">
+        <v>3.5182503680115</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106" t="s">
+        <v>262</v>
+      </c>
+      <c r="L106" s="1">
+        <v>101740.8</v>
+      </c>
+      <c r="M106" s="1">
+        <v>103374.36</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>264</v>
+      </c>
+      <c r="B107" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>99.31191935</v>
+      </c>
+      <c r="D107" s="1">
+        <v>101.46918</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>202938.36</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-3316.58</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-1.6342794925513</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>997.95</v>
+      </c>
+      <c r="L107" s="1">
+        <v>198623.83</v>
+      </c>
+      <c r="M107" s="1">
+        <v>199621.78</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>266</v>
+      </c>
+      <c r="B108" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>96.79055569</v>
+      </c>
+      <c r="D108" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>198154.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>758.62</v>
+      </c>
+      <c r="I108" s="1">
+        <v>0.38284364686052</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108" t="s">
+        <v>267</v>
+      </c>
+      <c r="L108" s="1">
+        <v>193581.11</v>
+      </c>
+      <c r="M108" s="1">
+        <v>198912.62</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>269</v>
+      </c>
+      <c r="B109" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>105.5547328</v>
+      </c>
+      <c r="D109" s="1">
+        <v>107.373425</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>214746.85</v>
+      </c>
+      <c r="H109" s="1">
+        <v>1614.67</v>
+      </c>
+      <c r="I109" s="1">
+        <v>0.75189461451937</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109" t="s">
+        <v>270</v>
+      </c>
+      <c r="L109" s="1">
+        <v>211109.47</v>
+      </c>
+      <c r="M109" s="1">
+        <v>216361.52</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>272</v>
+      </c>
+      <c r="B110" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>104.26139441</v>
+      </c>
+      <c r="D110" s="1">
+        <v>109.343945</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>218687.89</v>
+      </c>
+      <c r="H110" s="1">
+        <v>-7692.5</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-3.517570177297</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110" t="s">
+        <v>273</v>
+      </c>
+      <c r="L110" s="1">
+        <v>208522.79</v>
+      </c>
+      <c r="M110" s="1">
+        <v>210995.39</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>275</v>
+      </c>
+      <c r="B111" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>99.36972685</v>
+      </c>
+      <c r="D111" s="1">
+        <v>102.00267</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>306008.01</v>
+      </c>
+      <c r="H111" s="1">
+        <v>-6743.01</v>
+      </c>
+      <c r="I111" s="1">
+        <v>-2.2035403583063</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111" t="s">
+        <v>276</v>
+      </c>
+      <c r="L111" s="1">
+        <v>298109.18</v>
+      </c>
+      <c r="M111" s="1">
+        <v>299265.0</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>278</v>
+      </c>
+      <c r="B112" s="1">
+        <v>111000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>100.30394263</v>
+      </c>
+      <c r="D112" s="1">
+        <v>99.254</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>110171.94</v>
+      </c>
+      <c r="H112" s="1">
+        <v>1391.24</v>
+      </c>
+      <c r="I112" s="1">
+        <v>1.2627897811366</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>225.8</v>
+      </c>
+      <c r="L112" s="1">
+        <v>111337.38</v>
+      </c>
+      <c r="M112" s="1">
+        <v>111563.18</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>280</v>
+      </c>
+      <c r="B113" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>94.47905738</v>
+      </c>
+      <c r="D113" s="1">
+        <v>110.17804</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>440712.16</v>
+      </c>
+      <c r="H113" s="1">
+        <v>-62795.93</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-14.248740039304</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" s="1">
+        <v>377916.23</v>
+      </c>
+      <c r="M113" s="1">
+        <v>377916.23</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>282</v>
+      </c>
+      <c r="B114" s="1">
+        <v>214000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>102.39841348</v>
+      </c>
+      <c r="D114" s="1">
+        <v>99.943</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>213878.02</v>
+      </c>
+      <c r="H114" s="1">
+        <v>7365.27</v>
+      </c>
+      <c r="I114" s="1">
+        <v>3.4436778496453</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114" t="s">
+        <v>283</v>
+      </c>
+      <c r="L114" s="1">
+        <v>219132.61</v>
+      </c>
+      <c r="M114" s="1">
+        <v>221243.29</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>285</v>
+      </c>
+      <c r="B115" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>102.32531628</v>
+      </c>
+      <c r="D115" s="1">
+        <v>103.19873</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>103198.73</v>
+      </c>
+      <c r="H115" s="1">
+        <v>2951.24</v>
+      </c>
+      <c r="I115" s="1">
+        <v>2.8597638750012</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115" t="s">
+        <v>286</v>
+      </c>
+      <c r="L115" s="1">
+        <v>102325.31</v>
+      </c>
+      <c r="M115" s="1">
+        <v>106149.97</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>288</v>
+      </c>
+      <c r="B116" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>100.69975509</v>
+      </c>
+      <c r="D116" s="1">
+        <v>103.308053</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>309924.16</v>
+      </c>
+      <c r="H116" s="1">
+        <v>-5522.5</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-1.7818875430686</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116" t="s">
+        <v>289</v>
+      </c>
+      <c r="L116" s="1">
+        <v>302099.26</v>
+      </c>
+      <c r="M116" s="1">
+        <v>304401.66</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>291</v>
+      </c>
+      <c r="B117" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>104.91412322</v>
+      </c>
+      <c r="D117" s="1">
+        <v>108.631025</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>217262.05</v>
+      </c>
+      <c r="H117" s="1">
+        <v>-6800.24</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-3.1299713870876</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117">
+        <v>633.56</v>
+      </c>
+      <c r="L117" s="1">
+        <v>209828.25</v>
+      </c>
+      <c r="M117" s="1">
+        <v>210461.81</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>293</v>
+      </c>
+      <c r="B118" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>100.74914661</v>
+      </c>
+      <c r="D118" s="1">
+        <v>103.866857</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>311600.57</v>
+      </c>
+      <c r="H118" s="1">
+        <v>-8064.77</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-2.5881756249676</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118" t="s">
+        <v>294</v>
+      </c>
+      <c r="L118" s="1">
+        <v>302247.44</v>
+      </c>
+      <c r="M118" s="1">
+        <v>303535.8</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>296</v>
+      </c>
+      <c r="B119" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>103.51169158</v>
+      </c>
+      <c r="D119" s="1">
+        <v>106.10956</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>212219.12</v>
+      </c>
+      <c r="H119" s="1">
+        <v>-3983.35</v>
+      </c>
+      <c r="I119" s="1">
+        <v>-1.8769986417812</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119" t="s">
+        <v>297</v>
+      </c>
+      <c r="L119" s="1">
+        <v>207023.39</v>
+      </c>
+      <c r="M119" s="1">
+        <v>208235.77</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>299</v>
+      </c>
+      <c r="B120" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>99.64221573</v>
+      </c>
+      <c r="D120" s="1">
+        <v>99.852</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>199704.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>917.42</v>
+      </c>
+      <c r="I120" s="1">
+        <v>0.45938989704763</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120" t="s">
+        <v>300</v>
+      </c>
+      <c r="L120" s="1">
+        <v>199284.43</v>
+      </c>
+      <c r="M120" s="1">
+        <v>200621.42</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>302</v>
+      </c>
+      <c r="B121" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>107.16176494</v>
+      </c>
+      <c r="D121" s="1">
+        <v>111.32808</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>222656.16</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-3787.42</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-1.7010173893235</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121" t="s">
+        <v>303</v>
+      </c>
+      <c r="L121" s="1">
+        <v>214323.53</v>
+      </c>
+      <c r="M121" s="1">
+        <v>218868.74</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>305</v>
+      </c>
+      <c r="B122" s="1">
+        <v>148000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>100.43542415</v>
+      </c>
+      <c r="D122" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>147902.32</v>
+      </c>
+      <c r="H122" s="1">
+        <v>1559.15</v>
+      </c>
+      <c r="I122" s="1">
+        <v>1.0541754855502</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122">
+        <v>817.04</v>
+      </c>
+      <c r="L122" s="1">
+        <v>148644.43</v>
+      </c>
+      <c r="M122" s="1">
+        <v>149461.47</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>307</v>
+      </c>
+      <c r="B123" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>101.70597253</v>
+      </c>
+      <c r="D123" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>2639.26</v>
+      </c>
+      <c r="I123" s="1">
+        <v>2.63926</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>933.29</v>
+      </c>
+      <c r="L123" s="1">
+        <v>101705.97</v>
+      </c>
+      <c r="M123" s="1">
+        <v>102639.26</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>309</v>
+      </c>
+      <c r="B124" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>101.57213092</v>
+      </c>
+      <c r="D124" s="1">
+        <v>99.662</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>134543.7</v>
+      </c>
+      <c r="H124" s="1">
+        <v>3503.8</v>
+      </c>
+      <c r="I124" s="1">
+        <v>2.604209635977</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124">
+        <v>925.12</v>
+      </c>
+      <c r="L124" s="1">
+        <v>137122.38</v>
+      </c>
+      <c r="M124" s="1">
+        <v>138047.5</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>311</v>
+      </c>
+      <c r="B125" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>94.70219546</v>
+      </c>
+      <c r="D125" s="1">
+        <v>92.13552</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>92135.52</v>
+      </c>
+      <c r="H125" s="1">
+        <v>3635.85</v>
+      </c>
+      <c r="I125" s="1">
+        <v>3.9461979484134</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125" t="s">
+        <v>312</v>
+      </c>
+      <c r="L125" s="1">
+        <v>94702.19</v>
+      </c>
+      <c r="M125" s="1">
+        <v>95771.37</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>314</v>
+      </c>
+      <c r="B126" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>99.77423711</v>
+      </c>
+      <c r="D126" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>99589.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>1452.02</v>
+      </c>
+      <c r="I126" s="1">
+        <v>1.4580124310918</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126" t="s">
+        <v>315</v>
+      </c>
+      <c r="L126" s="1">
+        <v>99774.24</v>
+      </c>
+      <c r="M126" s="1">
+        <v>101041.02</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>317</v>
+      </c>
+      <c r="B127" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>104.8566416</v>
+      </c>
+      <c r="D127" s="1">
+        <v>107.779585</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>215559.17</v>
+      </c>
+      <c r="H127" s="1">
+        <v>2318.5</v>
+      </c>
+      <c r="I127" s="1">
+        <v>1.0755747482234</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127" t="s">
+        <v>318</v>
+      </c>
+      <c r="L127" s="1">
+        <v>209713.29</v>
+      </c>
+      <c r="M127" s="1">
+        <v>217877.67</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>320</v>
+      </c>
+      <c r="B128" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>86.33991841</v>
+      </c>
+      <c r="D128" s="1">
+        <v>86.13295</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>172265.9</v>
+      </c>
+      <c r="H128" s="1">
+        <v>1612.57</v>
+      </c>
+      <c r="I128" s="1">
+        <v>0.9360935623359</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128" t="s">
+        <v>321</v>
+      </c>
+      <c r="L128" s="1">
+        <v>172679.84</v>
+      </c>
+      <c r="M128" s="1">
+        <v>173878.47</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>323</v>
+      </c>
+      <c r="B129" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>99.70103518</v>
+      </c>
+      <c r="D129" s="1">
+        <v>103.33767</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>206675.34</v>
+      </c>
+      <c r="H129" s="1">
+        <v>-4544.5</v>
+      </c>
+      <c r="I129" s="1">
+        <v>-2.1988593317422</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129" t="s">
+        <v>324</v>
+      </c>
+      <c r="L129" s="1">
+        <v>199402.07</v>
+      </c>
+      <c r="M129" s="1">
+        <v>202130.84</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>326</v>
+      </c>
+      <c r="B130" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>99.53558693</v>
+      </c>
+      <c r="D130" s="1">
+        <v>103.0087</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>103008.7</v>
+      </c>
+      <c r="H130" s="1">
+        <v>-3122.09</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-3.030899331804</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130">
+        <v>351.03</v>
+      </c>
+      <c r="L130" s="1">
+        <v>99535.58</v>
+      </c>
+      <c r="M130" s="1">
+        <v>99886.61</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>328</v>
+      </c>
+      <c r="B131" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>98.95920963</v>
+      </c>
+      <c r="D131" s="1">
+        <v>100.96133</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>201922.66</v>
+      </c>
+      <c r="H131" s="1">
+        <v>1115.62</v>
+      </c>
+      <c r="I131" s="1">
+        <v>0.55249866458772</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131" t="s">
+        <v>329</v>
+      </c>
+      <c r="L131" s="1">
+        <v>197918.42</v>
+      </c>
+      <c r="M131" s="1">
+        <v>203038.28</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>331</v>
+      </c>
+      <c r="B132" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>99.58503304</v>
+      </c>
+      <c r="D132" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>4409.23</v>
+      </c>
+      <c r="I132" s="1">
+        <v>2.204615</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132" t="s">
+        <v>332</v>
+      </c>
+      <c r="L132" s="1">
+        <v>199170.06</v>
+      </c>
+      <c r="M132" s="1">
+        <v>204409.23</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>334</v>
+      </c>
+      <c r="B133" s="1">
+        <v>360000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>99.17223644</v>
+      </c>
+      <c r="D133" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>360000.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>8084.65</v>
+      </c>
+      <c r="I133" s="1">
+        <v>2.2457361111111</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133" t="s">
+        <v>335</v>
+      </c>
+      <c r="L133" s="1">
+        <v>357020.05</v>
+      </c>
+      <c r="M133" s="1">
+        <v>368084.65</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>337</v>
+      </c>
+      <c r="B134" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>100.01668345</v>
+      </c>
+      <c r="D134" s="1">
+        <v>100.73781</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>201475.62</v>
+      </c>
+      <c r="H134" s="1">
+        <v>-409.38</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-0.20319083768051</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134" t="s">
+        <v>338</v>
+      </c>
+      <c r="L134" s="1">
+        <v>200033.36</v>
+      </c>
+      <c r="M134" s="1">
+        <v>201066.24</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>340</v>
+      </c>
+      <c r="B135" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>98.92930216</v>
+      </c>
+      <c r="D135" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>297777.0</v>
+      </c>
+      <c r="H135" s="1">
+        <v>3325.97</v>
+      </c>
+      <c r="I135" s="1">
+        <v>1.1169331412433</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135" t="s">
+        <v>341</v>
+      </c>
+      <c r="L135" s="1">
+        <v>296787.9</v>
+      </c>
+      <c r="M135" s="1">
+        <v>301102.97</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>343</v>
+      </c>
+      <c r="B136" s="1">
+        <v>310000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>100.89055078</v>
+      </c>
+      <c r="D136" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>309166.1</v>
+      </c>
+      <c r="H136" s="1">
+        <v>4613.79</v>
+      </c>
+      <c r="I136" s="1">
+        <v>1.4923337325793</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136" t="s">
+        <v>344</v>
+      </c>
+      <c r="L136" s="1">
+        <v>312760.71</v>
+      </c>
+      <c r="M136" s="1">
+        <v>313779.89</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>346</v>
+      </c>
+      <c r="B137" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>100.66597529</v>
+      </c>
+      <c r="D137" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>397804.0</v>
+      </c>
+      <c r="H137" s="1">
+        <v>7698.26</v>
+      </c>
+      <c r="I137" s="1">
+        <v>1.9351891886457</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137" t="s">
+        <v>347</v>
+      </c>
+      <c r="L137" s="1">
+        <v>402663.9</v>
+      </c>
+      <c r="M137" s="1">
+        <v>405502.26</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>349</v>
+      </c>
+      <c r="B138" s="1">
+        <v>405000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>98.72571548</v>
+      </c>
+      <c r="D138" s="1">
+        <v>100.771835</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>408125.93</v>
+      </c>
+      <c r="H138" s="1">
+        <v>-6787.45</v>
+      </c>
+      <c r="I138" s="1">
+        <v>-1.663077374182</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138" t="s">
+        <v>350</v>
+      </c>
+      <c r="L138" s="1">
+        <v>399839.15</v>
+      </c>
+      <c r="M138" s="1">
+        <v>401338.48</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>352</v>
+      </c>
+      <c r="B139" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>100.94549517</v>
+      </c>
+      <c r="D139" s="1">
+        <v>105.45526</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>527276.3</v>
+      </c>
+      <c r="H139" s="1">
+        <v>-19959.78</v>
+      </c>
+      <c r="I139" s="1">
+        <v>-3.7854498675552</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139" t="s">
+        <v>353</v>
+      </c>
+      <c r="L139" s="1">
+        <v>504727.48</v>
+      </c>
+      <c r="M139" s="1">
+        <v>507316.52</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>355</v>
+      </c>
+      <c r="B140" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>91.49559342</v>
+      </c>
+      <c r="D140" s="1">
+        <v>88.26085</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>264782.55</v>
+      </c>
+      <c r="H140" s="1">
+        <v>14250.46</v>
+      </c>
+      <c r="I140" s="1">
+        <v>5.3819483194795</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140" t="s">
+        <v>356</v>
+      </c>
+      <c r="L140" s="1">
+        <v>274486.78</v>
+      </c>
+      <c r="M140" s="1">
+        <v>279033.01</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>358</v>
+      </c>
+      <c r="B141" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>100.71138578</v>
+      </c>
+      <c r="D141" s="1">
+        <v>100.510873</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>301532.62</v>
+      </c>
+      <c r="H141" s="1">
+        <v>3296.11</v>
+      </c>
+      <c r="I141" s="1">
+        <v>1.0931188804714</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141" t="s">
+        <v>359</v>
+      </c>
+      <c r="L141" s="1">
+        <v>302134.15</v>
+      </c>
+      <c r="M141" s="1">
+        <v>304828.73</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>361</v>
+      </c>
+      <c r="B142" s="1">
+        <v>426000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>99.39287019</v>
+      </c>
+      <c r="D142" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>426000.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>3932.9</v>
+      </c>
+      <c r="I142" s="1">
+        <v>0.92321596244131</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142" t="s">
+        <v>362</v>
+      </c>
+      <c r="L142" s="1">
+        <v>423413.63</v>
+      </c>
+      <c r="M142" s="1">
+        <v>429932.9</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>364</v>
+      </c>
+      <c r="B143" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>99.43028684</v>
+      </c>
+      <c r="D143" s="1">
+        <v>99.53734</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>199074.68</v>
+      </c>
+      <c r="H143" s="1">
+        <v>1224.25</v>
+      </c>
+      <c r="I143" s="1">
+        <v>0.61497022122552</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143" t="s">
+        <v>365</v>
+      </c>
+      <c r="L143" s="1">
+        <v>198860.57</v>
+      </c>
+      <c r="M143" s="1">
+        <v>200298.93</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>367</v>
+      </c>
+      <c r="B144" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>93.6709655</v>
+      </c>
+      <c r="D144" s="1">
+        <v>93.21363</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>372854.52</v>
+      </c>
+      <c r="H144" s="1">
+        <v>2158.11</v>
+      </c>
+      <c r="I144" s="1">
+        <v>0.57880751988738</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144">
+        <v>328.77</v>
+      </c>
+      <c r="L144" s="1">
+        <v>374683.86</v>
+      </c>
+      <c r="M144" s="1">
+        <v>375012.63</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>369</v>
+      </c>
+      <c r="B145" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>98.95679605</v>
+      </c>
+      <c r="D145" s="1">
+        <v>102.171095</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>408684.38</v>
+      </c>
+      <c r="H145" s="1">
+        <v>-9010.62</v>
+      </c>
+      <c r="I145" s="1">
+        <v>-2.2047869801141</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145" t="s">
+        <v>370</v>
+      </c>
+      <c r="L145" s="1">
+        <v>395827.18</v>
+      </c>
+      <c r="M145" s="1">
+        <v>399673.76</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>372</v>
+      </c>
+      <c r="B146" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>101.9672194</v>
+      </c>
+      <c r="D146" s="1">
+        <v>99.651</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>99651.0</v>
+      </c>
+      <c r="H146" s="1">
+        <v>3253.89</v>
+      </c>
+      <c r="I146" s="1">
+        <v>3.2652858476082</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146">
+        <v>937.67</v>
+      </c>
+      <c r="L146" s="1">
+        <v>101967.22</v>
+      </c>
+      <c r="M146" s="1">
+        <v>102904.89</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>374</v>
+      </c>
+      <c r="B147" s="1">
+        <v>249000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>101.19255207</v>
+      </c>
+      <c r="D147" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>248422.32</v>
+      </c>
+      <c r="H147" s="1">
+        <v>4498.79</v>
+      </c>
+      <c r="I147" s="1">
+        <v>1.8109443628093</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147">
+        <v>951.66</v>
+      </c>
+      <c r="L147" s="1">
+        <v>251969.45</v>
+      </c>
+      <c r="M147" s="1">
+        <v>252921.11</v>
+      </c>
+      <c r="N147" s="1">
         <v>0.44</v>
       </c>
-      <c r="P4">
-[...146 lines deleted...]
-      <c r="O7" s="1">
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>376</v>
+      </c>
+      <c r="B148" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>99.58559205</v>
+      </c>
+      <c r="D148" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>199532.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>128.23</v>
+      </c>
+      <c r="I148" s="1">
+        <v>0.06426538099152</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148">
+        <v>489.04</v>
+      </c>
+      <c r="L148" s="1">
+        <v>199171.19</v>
+      </c>
+      <c r="M148" s="1">
+        <v>199660.23</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>378</v>
+      </c>
+      <c r="B149" s="1">
+        <v>173000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>99.45360744</v>
+      </c>
+      <c r="D149" s="1">
+        <v>99.945</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>172904.85</v>
+      </c>
+      <c r="H149" s="1">
+        <v>2427.27</v>
+      </c>
+      <c r="I149" s="1">
+        <v>1.4038183428631</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149" t="s">
+        <v>379</v>
+      </c>
+      <c r="L149" s="1">
+        <v>172054.74</v>
+      </c>
+      <c r="M149" s="1">
+        <v>175332.12</v>
+      </c>
+      <c r="N149" s="1">
         <v>0.3</v>
       </c>
-      <c r="P7">
-[...196 lines deleted...]
-      <c r="O11" s="1">
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>381</v>
+      </c>
+      <c r="B150" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>99.34636256</v>
+      </c>
+      <c r="D150" s="1">
+        <v>99.365065</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>198730.13</v>
+      </c>
+      <c r="H150" s="1">
+        <v>2833.83</v>
+      </c>
+      <c r="I150" s="1">
+        <v>1.4259689761185</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150" t="s">
+        <v>382</v>
+      </c>
+      <c r="L150" s="1">
+        <v>198692.73</v>
+      </c>
+      <c r="M150" s="1">
+        <v>201563.96</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>384</v>
+      </c>
+      <c r="B151" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>101.48167492</v>
+      </c>
+      <c r="D151" s="1">
+        <v>102.25825</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>102258.25</v>
+      </c>
+      <c r="H151" s="1">
+        <v>-126.05</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-0.12326633792383</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151">
+        <v>650.52</v>
+      </c>
+      <c r="L151" s="1">
+        <v>101481.68</v>
+      </c>
+      <c r="M151" s="1">
+        <v>102132.2</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>386</v>
+      </c>
+      <c r="B152" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>101.41236885</v>
+      </c>
+      <c r="D152" s="1">
+        <v>103.59713</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>103597.13</v>
+      </c>
+      <c r="H152" s="1">
+        <v>1048.94</v>
+      </c>
+      <c r="I152" s="1">
+        <v>1.0125183969865</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152" t="s">
+        <v>387</v>
+      </c>
+      <c r="L152" s="1">
+        <v>101412.37</v>
+      </c>
+      <c r="M152" s="1">
+        <v>104646.07</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>389</v>
+      </c>
+      <c r="B153" s="1">
+        <v>162000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>100.89757403</v>
+      </c>
+      <c r="D153" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>162000.0</v>
+      </c>
+      <c r="H153" s="1">
+        <v>2736.63</v>
+      </c>
+      <c r="I153" s="1">
+        <v>1.6892777777778</v>
+      </c>
+      <c r="J153">
+        <v>0.0</v>
+      </c>
+      <c r="K153" t="s">
+        <v>390</v>
+      </c>
+      <c r="L153" s="1">
+        <v>163454.07</v>
+      </c>
+      <c r="M153" s="1">
+        <v>164736.63</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>392</v>
+      </c>
+      <c r="B154" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>100.09612296</v>
+      </c>
+      <c r="D154" s="1">
+        <v>99.24</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>99240.0</v>
+      </c>
+      <c r="H154" s="1">
+        <v>2499.96</v>
+      </c>
+      <c r="I154" s="1">
+        <v>2.5191051995163</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
+      </c>
+      <c r="K154" t="s">
+        <v>393</v>
+      </c>
+      <c r="L154" s="1">
+        <v>100096.12</v>
+      </c>
+      <c r="M154" s="1">
+        <v>101739.96</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>395</v>
+      </c>
+      <c r="B155" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>90.1864107</v>
+      </c>
+      <c r="D155" s="1">
+        <v>87.837985</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>175675.97</v>
+      </c>
+      <c r="H155" s="1">
+        <v>5406.44</v>
+      </c>
+      <c r="I155" s="1">
+        <v>3.0775068439924</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155">
+        <v>709.59</v>
+      </c>
+      <c r="L155" s="1">
+        <v>180372.82</v>
+      </c>
+      <c r="M155" s="1">
+        <v>181082.41</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>397</v>
+      </c>
+      <c r="B156" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>93.08436856</v>
+      </c>
+      <c r="D156" s="1">
+        <v>91.24889</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>91248.89</v>
+      </c>
+      <c r="H156" s="1">
+        <v>3106.03</v>
+      </c>
+      <c r="I156" s="1">
+        <v>3.4039098996163</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156" t="s">
+        <v>398</v>
+      </c>
+      <c r="L156" s="1">
+        <v>93084.37</v>
+      </c>
+      <c r="M156" s="1">
+        <v>94354.92</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>400</v>
+      </c>
+      <c r="B157" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>101.78960451</v>
+      </c>
+      <c r="D157" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>299826.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>8194.53</v>
+      </c>
+      <c r="I157" s="1">
+        <v>2.7330951952132</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157" t="s">
+        <v>401</v>
+      </c>
+      <c r="L157" s="1">
+        <v>305368.82</v>
+      </c>
+      <c r="M157" s="1">
+        <v>308020.53</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>403</v>
+      </c>
+      <c r="B158" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>95.40627053</v>
+      </c>
+      <c r="D158" s="1">
+        <v>94.99127</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>189982.54</v>
+      </c>
+      <c r="H158" s="1">
+        <v>1812.88</v>
+      </c>
+      <c r="I158" s="1">
+        <v>0.95423505760056</v>
+      </c>
+      <c r="J158">
+        <v>0.0</v>
+      </c>
+      <c r="K158">
+        <v>982.88</v>
+      </c>
+      <c r="L158" s="1">
+        <v>190812.54</v>
+      </c>
+      <c r="M158" s="1">
+        <v>191795.42</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>405</v>
+      </c>
+      <c r="B159" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>101.85178998</v>
+      </c>
+      <c r="D159" s="1">
+        <v>104.402385</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>208804.77</v>
+      </c>
+      <c r="H159" s="1">
+        <v>-4570.37</v>
+      </c>
+      <c r="I159" s="1">
+        <v>-2.1888245177541</v>
+      </c>
+      <c r="J159">
+        <v>0.0</v>
+      </c>
+      <c r="K159">
+        <v>530.82</v>
+      </c>
+      <c r="L159" s="1">
+        <v>203703.58</v>
+      </c>
+      <c r="M159" s="1">
+        <v>204234.4</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>407</v>
+      </c>
+      <c r="B160" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>98.36571455</v>
+      </c>
+      <c r="D160" s="1">
+        <v>99.985515</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>399942.06</v>
+      </c>
+      <c r="H160" s="1">
+        <v>3260.52</v>
+      </c>
+      <c r="I160" s="1">
+        <v>0.81524808868565</v>
+      </c>
+      <c r="J160">
+        <v>0.0</v>
+      </c>
+      <c r="K160" t="s">
+        <v>408</v>
+      </c>
+      <c r="L160" s="1">
+        <v>393462.85</v>
+      </c>
+      <c r="M160" s="1">
+        <v>403202.58</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>410</v>
+      </c>
+      <c r="B161" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>99.01548981</v>
+      </c>
+      <c r="D161" s="1">
+        <v>99.747025</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>199494.05</v>
+      </c>
+      <c r="H161" s="1">
+        <v>-528.14</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-0.26473972532013</v>
+      </c>
+      <c r="J161">
+        <v>0.0</v>
+      </c>
+      <c r="K161">
+        <v>934.93</v>
+      </c>
+      <c r="L161" s="1">
+        <v>198030.98</v>
+      </c>
+      <c r="M161" s="1">
+        <v>198965.91</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>410</v>
+      </c>
+      <c r="B162" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>98.90114731</v>
+      </c>
+      <c r="D162" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>197284.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>1453.23</v>
+      </c>
+      <c r="I162" s="1">
+        <v>0.73661827619067</v>
+      </c>
+      <c r="J162">
+        <v>0.0</v>
+      </c>
+      <c r="K162">
+        <v>934.93</v>
+      </c>
+      <c r="L162" s="1">
+        <v>197802.3</v>
+      </c>
+      <c r="M162" s="1">
+        <v>198737.23</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>413</v>
+      </c>
+      <c r="B163" s="1">
+        <v>207000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>98.94828115</v>
+      </c>
+      <c r="D163" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>206229.96</v>
+      </c>
+      <c r="H163" s="1">
+        <v>3606.35</v>
+      </c>
+      <c r="I163" s="1">
+        <v>1.7487032436994</v>
+      </c>
+      <c r="J163">
+        <v>0.0</v>
+      </c>
+      <c r="K163" t="s">
+        <v>414</v>
+      </c>
+      <c r="L163" s="1">
+        <v>204822.94</v>
+      </c>
+      <c r="M163" s="1">
+        <v>209836.31</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>416</v>
+      </c>
+      <c r="B164" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>99.67588076</v>
+      </c>
+      <c r="D164" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>199472.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>4723.6</v>
+      </c>
+      <c r="I164" s="1">
+        <v>2.3680516563728</v>
+      </c>
+      <c r="J164">
+        <v>0.0</v>
+      </c>
+      <c r="K164" t="s">
+        <v>417</v>
+      </c>
+      <c r="L164" s="1">
+        <v>199351.76</v>
+      </c>
+      <c r="M164" s="1">
+        <v>204195.6</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>419</v>
+      </c>
+      <c r="B165" s="1">
+        <v>193000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>100.23322976</v>
+      </c>
+      <c r="D165" s="1">
+        <v>99.394</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>191830.42</v>
+      </c>
+      <c r="H165" s="1">
+        <v>2849.1</v>
+      </c>
+      <c r="I165" s="1">
+        <v>1.4852180378899</v>
+      </c>
+      <c r="J165">
+        <v>0.0</v>
+      </c>
+      <c r="K165" t="s">
+        <v>420</v>
+      </c>
+      <c r="L165" s="1">
+        <v>193450.14</v>
+      </c>
+      <c r="M165" s="1">
+        <v>194679.52</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>422</v>
+      </c>
+      <c r="B166" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>95.87048135</v>
+      </c>
+      <c r="D166" s="1">
+        <v>94.321235</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>188642.47</v>
+      </c>
+      <c r="H166" s="1">
+        <v>5342.33</v>
+      </c>
+      <c r="I166" s="1">
+        <v>2.8319868797307</v>
+      </c>
+      <c r="J166">
+        <v>0.0</v>
+      </c>
+      <c r="K166" t="s">
+        <v>423</v>
+      </c>
+      <c r="L166" s="1">
+        <v>191740.96</v>
+      </c>
+      <c r="M166" s="1">
+        <v>193984.8</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>425</v>
+      </c>
+      <c r="B167" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>99.48350407</v>
+      </c>
+      <c r="D167" s="1">
+        <v>100.350342</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>501751.71</v>
+      </c>
+      <c r="H167" s="1">
+        <v>12333.62</v>
+      </c>
+      <c r="I167" s="1">
+        <v>2.4581122005543</v>
+      </c>
+      <c r="J167">
+        <v>0.0</v>
+      </c>
+      <c r="K167" t="s">
+        <v>426</v>
+      </c>
+      <c r="L167" s="1">
+        <v>497417.52</v>
+      </c>
+      <c r="M167" s="1">
+        <v>514085.33</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>428</v>
+      </c>
+      <c r="B168" s="1">
+        <v>163000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>100.39445909</v>
+      </c>
+      <c r="D168" s="1">
+        <v>99.115</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>161557.45</v>
+      </c>
+      <c r="H168" s="1">
+        <v>3507.86</v>
+      </c>
+      <c r="I168" s="1">
+        <v>2.1712771524928</v>
+      </c>
+      <c r="J168">
+        <v>0.0</v>
+      </c>
+      <c r="K168" t="s">
+        <v>429</v>
+      </c>
+      <c r="L168" s="1">
+        <v>163642.97</v>
+      </c>
+      <c r="M168" s="1">
+        <v>165065.31</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>431</v>
+      </c>
+      <c r="B169" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>101.9953757</v>
+      </c>
+      <c r="D169" s="1">
+        <v>104.22441</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>208448.82</v>
+      </c>
+      <c r="H169" s="1">
+        <v>2824.81</v>
+      </c>
+      <c r="I169" s="1">
+        <v>1.3551575873637</v>
+      </c>
+      <c r="J169">
+        <v>0.0</v>
+      </c>
+      <c r="K169" t="s">
+        <v>432</v>
+      </c>
+      <c r="L169" s="1">
+        <v>203990.75</v>
+      </c>
+      <c r="M169" s="1">
+        <v>211273.63</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>434</v>
+      </c>
+      <c r="B170" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>101.12640725</v>
+      </c>
+      <c r="D170" s="1">
+        <v>100.698165</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>201396.33</v>
+      </c>
+      <c r="H170" s="1">
+        <v>2533.2</v>
+      </c>
+      <c r="I170" s="1">
+        <v>1.2578183524993</v>
+      </c>
+      <c r="J170">
+        <v>0.0</v>
+      </c>
+      <c r="K170" t="s">
+        <v>435</v>
+      </c>
+      <c r="L170" s="1">
+        <v>202252.82</v>
+      </c>
+      <c r="M170" s="1">
+        <v>203929.53</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>437</v>
+      </c>
+      <c r="B171" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>97.46474038</v>
+      </c>
+      <c r="D171" s="1">
+        <v>97.56729</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>97567.29</v>
+      </c>
+      <c r="H171" s="1">
+        <v>1618.34</v>
+      </c>
+      <c r="I171" s="1">
+        <v>1.6586911453623</v>
+      </c>
+      <c r="J171">
+        <v>0.0</v>
+      </c>
+      <c r="K171" t="s">
+        <v>438</v>
+      </c>
+      <c r="L171" s="1">
+        <v>97464.74</v>
+      </c>
+      <c r="M171" s="1">
+        <v>99185.63</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>440</v>
+      </c>
+      <c r="B172" s="1">
+        <v>446000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>98.99310564</v>
+      </c>
+      <c r="D172" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>446000.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>567.4</v>
+      </c>
+      <c r="I172" s="1">
+        <v>0.1272197309417</v>
+      </c>
+      <c r="J172">
+        <v>0.0</v>
+      </c>
+      <c r="K172" t="s">
+        <v>441</v>
+      </c>
+      <c r="L172" s="1">
+        <v>441509.25</v>
+      </c>
+      <c r="M172" s="1">
+        <v>446567.4</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>443</v>
+      </c>
+      <c r="B173" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>103.63670034</v>
+      </c>
+      <c r="D173" s="1">
+        <v>107.118658</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>428474.63</v>
+      </c>
+      <c r="H173" s="1">
+        <v>-10075.77</v>
+      </c>
+      <c r="I173" s="1">
+        <v>-2.3515441275951</v>
+      </c>
+      <c r="J173">
+        <v>0.0</v>
+      </c>
+      <c r="K173" t="s">
+        <v>444</v>
+      </c>
+      <c r="L173" s="1">
+        <v>414546.81</v>
+      </c>
+      <c r="M173" s="1">
+        <v>418398.86</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>446</v>
+      </c>
+      <c r="B174" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>100.88743613</v>
+      </c>
+      <c r="D174" s="1">
+        <v>99.076</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>198152.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>4084.68</v>
+      </c>
+      <c r="I174" s="1">
+        <v>2.0613872178933</v>
+      </c>
+      <c r="J174">
+        <v>0.0</v>
+      </c>
+      <c r="K174">
+        <v>461.81</v>
+      </c>
+      <c r="L174" s="1">
+        <v>201774.87</v>
+      </c>
+      <c r="M174" s="1">
+        <v>202236.68</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>448</v>
+      </c>
+      <c r="B175" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>101.59202949</v>
+      </c>
+      <c r="D175" s="1">
+        <v>103.340575</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>413362.3</v>
+      </c>
+      <c r="H175" s="1">
+        <v>4896.23</v>
+      </c>
+      <c r="I175" s="1">
+        <v>1.1844887644567</v>
+      </c>
+      <c r="J175">
+        <v>0.0</v>
+      </c>
+      <c r="K175" t="s">
+        <v>449</v>
+      </c>
+      <c r="L175" s="1">
+        <v>406368.12</v>
+      </c>
+      <c r="M175" s="1">
+        <v>418258.53</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>451</v>
+      </c>
+      <c r="B176" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>100.06394775</v>
+      </c>
+      <c r="D176" s="1">
+        <v>102.59092</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>205181.84</v>
+      </c>
+      <c r="H176" s="1">
+        <v>2156.33</v>
+      </c>
+      <c r="I176" s="1">
+        <v>1.0509360867414</v>
+      </c>
+      <c r="J176">
+        <v>0.0</v>
+      </c>
+      <c r="K176" t="s">
+        <v>452</v>
+      </c>
+      <c r="L176" s="1">
+        <v>200127.9</v>
+      </c>
+      <c r="M176" s="1">
+        <v>207338.17</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>454</v>
+      </c>
+      <c r="B177" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>85.44869699</v>
+      </c>
+      <c r="D177" s="1">
+        <v>86.11621</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>172232.42</v>
+      </c>
+      <c r="H177" s="1">
+        <v>-385.71</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-0.22394738458648</v>
+      </c>
+      <c r="J177">
+        <v>0.0</v>
+      </c>
+      <c r="K177">
+        <v>949.32</v>
+      </c>
+      <c r="L177" s="1">
+        <v>170897.39</v>
+      </c>
+      <c r="M177" s="1">
+        <v>171846.71</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>456</v>
+      </c>
+      <c r="B178" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>82.24164949</v>
+      </c>
+      <c r="D178" s="1">
+        <v>82.20856</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>246625.68</v>
+      </c>
+      <c r="H178" s="1">
+        <v>760.91</v>
+      </c>
+      <c r="I178" s="1">
+        <v>0.30852829275524</v>
+      </c>
+      <c r="J178">
+        <v>0.0</v>
+      </c>
+      <c r="K178">
+        <v>661.64</v>
+      </c>
+      <c r="L178" s="1">
+        <v>246724.95</v>
+      </c>
+      <c r="M178" s="1">
+        <v>247386.59</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>458</v>
+      </c>
+      <c r="B179" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>102.20571185</v>
+      </c>
+      <c r="D179" s="1">
+        <v>104.19095</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>104190.95</v>
+      </c>
+      <c r="H179" s="1">
+        <v>-1486.27</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-1.4264866574304</v>
+      </c>
+      <c r="J179">
+        <v>0.0</v>
+      </c>
+      <c r="K179">
+        <v>498.97</v>
+      </c>
+      <c r="L179" s="1">
+        <v>102205.71</v>
+      </c>
+      <c r="M179" s="1">
+        <v>102704.68</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>460</v>
+      </c>
+      <c r="B180" s="1">
+        <v>181000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>101.11650106</v>
+      </c>
+      <c r="D180" s="1">
+        <v>99.609</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>180292.29</v>
+      </c>
+      <c r="H180" s="1">
+        <v>3760.03</v>
+      </c>
+      <c r="I180" s="1">
+        <v>2.0855190202532</v>
+      </c>
+      <c r="J180">
+        <v>0.0</v>
+      </c>
+      <c r="K180" t="s">
+        <v>461</v>
+      </c>
+      <c r="L180" s="1">
+        <v>183020.87</v>
+      </c>
+      <c r="M180" s="1">
+        <v>184052.32</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>463</v>
+      </c>
+      <c r="B181" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>103.95147884</v>
+      </c>
+      <c r="D181" s="1">
+        <v>106.85536</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>320566.08</v>
+      </c>
+      <c r="H181" s="1">
+        <v>816.8</v>
+      </c>
+      <c r="I181" s="1">
+        <v>0.25479926010887</v>
+      </c>
+      <c r="J181">
+        <v>0.0</v>
+      </c>
+      <c r="K181" t="s">
+        <v>464</v>
+      </c>
+      <c r="L181" s="1">
+        <v>311854.44</v>
+      </c>
+      <c r="M181" s="1">
+        <v>321382.88</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>466</v>
+      </c>
+      <c r="B182" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>98.91055582</v>
+      </c>
+      <c r="D182" s="1">
+        <v>99.423</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>198846.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>865.52</v>
+      </c>
+      <c r="I182" s="1">
+        <v>0.43527151665108</v>
+      </c>
+      <c r="J182">
+        <v>0.0</v>
+      </c>
+      <c r="K182" t="s">
+        <v>467</v>
+      </c>
+      <c r="L182" s="1">
+        <v>197821.11</v>
+      </c>
+      <c r="M182" s="1">
+        <v>199711.52</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>469</v>
+      </c>
+      <c r="B183" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>98.90951815</v>
+      </c>
+      <c r="D183" s="1">
+        <v>99.15712</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>99157.12</v>
+      </c>
+      <c r="H183" s="1">
+        <v>1675.69</v>
+      </c>
+      <c r="I183" s="1">
+        <v>1.6899341166827</v>
+      </c>
+      <c r="J183">
+        <v>0.0</v>
+      </c>
+      <c r="K183" t="s">
+        <v>470</v>
+      </c>
+      <c r="L183" s="1">
+        <v>98909.52</v>
+      </c>
+      <c r="M183" s="1">
+        <v>100832.81</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>472</v>
+      </c>
+      <c r="B184" s="1">
+        <v>238000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>102.61450463</v>
+      </c>
+      <c r="D184" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>238000.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>9182.12</v>
+      </c>
+      <c r="I184" s="1">
+        <v>3.8580336134454</v>
+      </c>
+      <c r="J184">
+        <v>0.0</v>
+      </c>
+      <c r="K184" t="s">
+        <v>473</v>
+      </c>
+      <c r="L184" s="1">
+        <v>244222.52</v>
+      </c>
+      <c r="M184" s="1">
+        <v>247182.12</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>475</v>
+      </c>
+      <c r="B185" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>89.50214142</v>
+      </c>
+      <c r="D185" s="1">
+        <v>87.895683</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>263687.05</v>
+      </c>
+      <c r="H185" s="1">
+        <v>7408.42</v>
+      </c>
+      <c r="I185" s="1">
+        <v>2.8095501845843</v>
+      </c>
+      <c r="J185">
+        <v>0.0</v>
+      </c>
+      <c r="K185" t="s">
+        <v>353</v>
+      </c>
+      <c r="L185" s="1">
+        <v>268506.43</v>
+      </c>
+      <c r="M185" s="1">
+        <v>271095.47</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>477</v>
+      </c>
+      <c r="B186" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>98.8079609</v>
+      </c>
+      <c r="D186" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>498895.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>1617.41</v>
+      </c>
+      <c r="I186" s="1">
+        <v>0.32419847863779</v>
+      </c>
+      <c r="J186">
+        <v>0.0</v>
+      </c>
+      <c r="K186" t="s">
+        <v>478</v>
+      </c>
+      <c r="L186" s="1">
+        <v>494039.81</v>
+      </c>
+      <c r="M186" s="1">
+        <v>500512.41</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>480</v>
+      </c>
+      <c r="B187" s="1">
+        <v>420000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>99.02209077</v>
+      </c>
+      <c r="D187" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>420000.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>-2445.05</v>
+      </c>
+      <c r="I187" s="1">
+        <v>-0.58215476190476</v>
+      </c>
+      <c r="J187">
+        <v>0.0</v>
+      </c>
+      <c r="K187" t="s">
+        <v>481</v>
+      </c>
+      <c r="L187" s="1">
+        <v>415892.79</v>
+      </c>
+      <c r="M187" s="1">
+        <v>417554.95</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>483</v>
+      </c>
+      <c r="B188" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>98.89953335</v>
+      </c>
+      <c r="D188" s="1">
+        <v>99.215</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>158744.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>202.1</v>
+      </c>
+      <c r="I188" s="1">
+        <v>0.12731189840246</v>
+      </c>
+      <c r="J188">
+        <v>0.0</v>
+      </c>
+      <c r="K188">
+        <v>706.85</v>
+      </c>
+      <c r="L188" s="1">
+        <v>158239.25</v>
+      </c>
+      <c r="M188" s="1">
+        <v>158946.1</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>485</v>
+      </c>
+      <c r="B189" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>101.5229816</v>
+      </c>
+      <c r="D189" s="1">
+        <v>105.21141</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>526057.05</v>
+      </c>
+      <c r="H189" s="1">
+        <v>-12970.16</v>
+      </c>
+      <c r="I189" s="1">
+        <v>-2.4655424730074</v>
+      </c>
+      <c r="J189">
+        <v>0.0</v>
+      </c>
+      <c r="K189" t="s">
+        <v>486</v>
+      </c>
+      <c r="L189" s="1">
+        <v>507614.9</v>
+      </c>
+      <c r="M189" s="1">
+        <v>513086.89</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>488</v>
+      </c>
+      <c r="B190" s="1">
+        <v>203000.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>100.99863804</v>
+      </c>
+      <c r="D190" s="1">
+        <v>101.619099</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>206286.77</v>
+      </c>
+      <c r="H190" s="1">
+        <v>6193.07</v>
+      </c>
+      <c r="I190" s="1">
+        <v>3.002165383655</v>
+      </c>
+      <c r="J190">
+        <v>0.0</v>
+      </c>
+      <c r="K190" t="s">
+        <v>489</v>
+      </c>
+      <c r="L190" s="1">
+        <v>205027.24</v>
+      </c>
+      <c r="M190" s="1">
+        <v>212479.84</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>491</v>
+      </c>
+      <c r="B191" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>90.43992548</v>
+      </c>
+      <c r="D191" s="1">
+        <v>87.59749</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>175194.98</v>
+      </c>
+      <c r="H191" s="1">
+        <v>6614.7</v>
+      </c>
+      <c r="I191" s="1">
+        <v>3.7756218814032</v>
+      </c>
+      <c r="J191">
+        <v>0.0</v>
+      </c>
+      <c r="K191">
+        <v>929.83</v>
+      </c>
+      <c r="L191" s="1">
+        <v>180879.85</v>
+      </c>
+      <c r="M191" s="1">
+        <v>181809.68</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>493</v>
+      </c>
+      <c r="B192" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>101.04552668</v>
+      </c>
+      <c r="D192" s="1">
+        <v>102.261475</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>204522.95</v>
+      </c>
+      <c r="H192" s="1">
+        <v>3536.87</v>
+      </c>
+      <c r="I192" s="1">
+        <v>1.7293267088119</v>
+      </c>
+      <c r="J192">
+        <v>0.0</v>
+      </c>
+      <c r="K192" t="s">
+        <v>494</v>
+      </c>
+      <c r="L192" s="1">
+        <v>202091.05</v>
+      </c>
+      <c r="M192" s="1">
+        <v>208059.82</v>
+      </c>
+      <c r="N192" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>496</v>
+      </c>
+      <c r="B193" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C193" s="1">
+        <v>100.90622233</v>
+      </c>
+      <c r="D193" s="1">
+        <v>101.52877</v>
+      </c>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>203057.54</v>
+      </c>
+      <c r="H193" s="1">
+        <v>4455.32</v>
+      </c>
+      <c r="I193" s="1">
+        <v>2.1941169975762</v>
+      </c>
+      <c r="J193">
+        <v>0.0</v>
+      </c>
+      <c r="K193" t="s">
+        <v>497</v>
+      </c>
+      <c r="L193" s="1">
+        <v>201812.45</v>
+      </c>
+      <c r="M193" s="1">
+        <v>207512.86</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194" t="s">
+        <v>499</v>
+      </c>
+      <c r="B194" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C194" s="1">
+        <v>99.96303995</v>
+      </c>
+      <c r="D194" s="1">
+        <v>99.9268</v>
+      </c>
+      <c r="E194" t="s">
+        <v>8</v>
+      </c>
+      <c r="F194">
+        <v>1.0</v>
+      </c>
+      <c r="G194" s="1">
+        <v>199853.6</v>
+      </c>
+      <c r="H194" s="1">
+        <v>2622.48</v>
+      </c>
+      <c r="I194" s="1">
+        <v>1.3122005307885</v>
+      </c>
+      <c r="J194">
+        <v>0.0</v>
+      </c>
+      <c r="K194" t="s">
+        <v>500</v>
+      </c>
+      <c r="L194" s="1">
+        <v>199926.08</v>
+      </c>
+      <c r="M194" s="1">
+        <v>202476.08</v>
+      </c>
+      <c r="N194" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>502</v>
+      </c>
+      <c r="B195" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C195" s="1">
+        <v>99.12661212</v>
+      </c>
+      <c r="D195" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195">
+        <v>1.0</v>
+      </c>
+      <c r="G195" s="1">
+        <v>99794.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>454.53</v>
+      </c>
+      <c r="I195" s="1">
+        <v>0.45546826462513</v>
+      </c>
+      <c r="J195">
+        <v>0.0</v>
+      </c>
+      <c r="K195" t="s">
+        <v>503</v>
+      </c>
+      <c r="L195" s="1">
+        <v>99126.61</v>
+      </c>
+      <c r="M195" s="1">
+        <v>100248.53</v>
+      </c>
+      <c r="N195" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" t="s">
+        <v>505</v>
+      </c>
+      <c r="B196" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C196" s="1">
+        <v>105.84748847</v>
+      </c>
+      <c r="D196" s="1">
+        <v>107.12865</v>
+      </c>
+      <c r="E196" t="s">
+        <v>8</v>
+      </c>
+      <c r="F196">
+        <v>1.0</v>
+      </c>
+      <c r="G196" s="1">
+        <v>321385.95</v>
+      </c>
+      <c r="H196" s="1">
+        <v>1873.23</v>
+      </c>
+      <c r="I196" s="1">
+        <v>0.58285995389655</v>
+      </c>
+      <c r="J196">
+        <v>0.0</v>
+      </c>
+      <c r="K196" t="s">
+        <v>506</v>
+      </c>
+      <c r="L196" s="1">
+        <v>317542.47</v>
+      </c>
+      <c r="M196" s="1">
+        <v>323259.18</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" t="s">
+        <v>508</v>
+      </c>
+      <c r="B197" s="1">
+        <v>241000.0</v>
+      </c>
+      <c r="C197" s="1">
+        <v>100.87664105</v>
+      </c>
+      <c r="D197" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E197" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197">
+        <v>1.0</v>
+      </c>
+      <c r="G197" s="1">
+        <v>240730.08</v>
+      </c>
+      <c r="H197" s="1">
+        <v>2740.82</v>
+      </c>
+      <c r="I197" s="1">
+        <v>1.138544879809</v>
+      </c>
+      <c r="J197">
+        <v>0.0</v>
+      </c>
+      <c r="K197">
+        <v>358.2</v>
+      </c>
+      <c r="L197" s="1">
+        <v>243112.7</v>
+      </c>
+      <c r="M197" s="1">
+        <v>243470.9</v>
+      </c>
+      <c r="N197" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198" t="s">
+        <v>510</v>
+      </c>
+      <c r="B198" s="1">
+        <v>173000.0</v>
+      </c>
+      <c r="C198" s="1">
+        <v>99.98731454</v>
+      </c>
+      <c r="D198" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E198" t="s">
+        <v>8</v>
+      </c>
+      <c r="F198">
+        <v>1.0</v>
+      </c>
+      <c r="G198" s="1">
+        <v>173000.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>6062.07</v>
+      </c>
+      <c r="I198" s="1">
+        <v>3.5040867052023</v>
+      </c>
+      <c r="J198">
+        <v>0.0</v>
+      </c>
+      <c r="K198" t="s">
+        <v>511</v>
+      </c>
+      <c r="L198" s="1">
+        <v>172978.05</v>
+      </c>
+      <c r="M198" s="1">
+        <v>179062.07</v>
+      </c>
+      <c r="N198" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199" t="s">
+        <v>513</v>
+      </c>
+      <c r="B199" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C199" s="1">
+        <v>99.8767479</v>
+      </c>
+      <c r="D199" s="1">
+        <v>99.164425</v>
+      </c>
+      <c r="E199" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="1">
+        <v>198328.85</v>
+      </c>
+      <c r="H199" s="1">
+        <v>3450.67</v>
+      </c>
+      <c r="I199" s="1">
+        <v>1.7398729433464</v>
+      </c>
+      <c r="J199">
+        <v>0.0</v>
+      </c>
+      <c r="K199" t="s">
+        <v>514</v>
+      </c>
+      <c r="L199" s="1">
+        <v>199753.49</v>
+      </c>
+      <c r="M199" s="1">
+        <v>201779.52</v>
+      </c>
+      <c r="N199" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200" t="s">
+        <v>516</v>
+      </c>
+      <c r="B200" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C200" s="1">
+        <v>100.2663985</v>
+      </c>
+      <c r="D200" s="1">
+        <v>104.747945</v>
+      </c>
+      <c r="E200" t="s">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>1.0</v>
+      </c>
+      <c r="G200" s="1">
+        <v>209495.89</v>
+      </c>
+      <c r="H200" s="1">
+        <v>-6611.31</v>
+      </c>
+      <c r="I200" s="1">
+        <v>-3.1558184745295</v>
+      </c>
+      <c r="J200">
+        <v>0.0</v>
+      </c>
+      <c r="K200" t="s">
+        <v>517</v>
+      </c>
+      <c r="L200" s="1">
+        <v>200532.8</v>
+      </c>
+      <c r="M200" s="1">
+        <v>202884.58</v>
+      </c>
+      <c r="N200" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201" t="s">
+        <v>519</v>
+      </c>
+      <c r="B201" s="1">
+        <v>458000.0</v>
+      </c>
+      <c r="C201" s="1">
+        <v>99.00208965</v>
+      </c>
+      <c r="D201" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="E201" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="1">
+        <v>456754.24</v>
+      </c>
+      <c r="H201" s="1">
+        <v>2833.23</v>
+      </c>
+      <c r="I201" s="1">
+        <v>0.62029637644962</v>
+      </c>
+      <c r="J201">
+        <v>0.0</v>
+      </c>
+      <c r="K201" t="s">
+        <v>520</v>
+      </c>
+      <c r="L201" s="1">
+        <v>453429.57</v>
+      </c>
+      <c r="M201" s="1">
+        <v>459587.47</v>
+      </c>
+      <c r="N201" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202" t="s">
+        <v>522</v>
+      </c>
+      <c r="B202" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>105.00560658</v>
+      </c>
+      <c r="D202" s="1">
+        <v>110.136705</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>220273.41</v>
+      </c>
+      <c r="H202" s="1">
+        <v>-8112.2</v>
+      </c>
+      <c r="I202" s="1">
+        <v>-3.6827867694063</v>
+      </c>
+      <c r="J202">
+        <v>0.0</v>
+      </c>
+      <c r="K202" t="s">
+        <v>523</v>
+      </c>
+      <c r="L202" s="1">
+        <v>210011.21</v>
+      </c>
+      <c r="M202" s="1">
+        <v>212161.21</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203" t="s">
+        <v>525</v>
+      </c>
+      <c r="B203" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>98.23431375</v>
+      </c>
+      <c r="D203" s="1">
+        <v>97.52712</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>97527.12</v>
+      </c>
+      <c r="H203" s="1">
+        <v>1621.58</v>
+      </c>
+      <c r="I203" s="1">
+        <v>1.6626964889356</v>
+      </c>
+      <c r="J203">
+        <v>0.0</v>
+      </c>
+      <c r="K203">
+        <v>914.38</v>
+      </c>
+      <c r="L203" s="1">
+        <v>98234.32</v>
+      </c>
+      <c r="M203" s="1">
+        <v>99148.7</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204" t="s">
+        <v>527</v>
+      </c>
+      <c r="B204" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>100.75732827</v>
+      </c>
+      <c r="D204" s="1">
+        <v>104.48644</v>
+      </c>
+      <c r="E204" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="1">
+        <v>104486.44</v>
+      </c>
+      <c r="H204" s="1">
+        <v>-2940.07</v>
+      </c>
+      <c r="I204" s="1">
+        <v>-2.8138292394688</v>
+      </c>
+      <c r="J204">
+        <v>0.0</v>
+      </c>
+      <c r="K204">
+        <v>789.04</v>
+      </c>
+      <c r="L204" s="1">
+        <v>100757.33</v>
+      </c>
+      <c r="M204" s="1">
+        <v>101546.37</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205" t="s">
+        <v>529</v>
+      </c>
+      <c r="B205" s="1">
+        <v>171000.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>100.70832348</v>
+      </c>
+      <c r="D205" s="1">
+        <v>99.958</v>
+      </c>
+      <c r="E205" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205">
+        <v>1.0</v>
+      </c>
+      <c r="G205" s="1">
+        <v>170928.18</v>
+      </c>
+      <c r="H205" s="1">
+        <v>2249.32</v>
+      </c>
+      <c r="I205" s="1">
+        <v>1.3159445095595</v>
+      </c>
+      <c r="J205">
+        <v>0.0</v>
+      </c>
+      <c r="K205">
+        <v>966.27</v>
+      </c>
+      <c r="L205" s="1">
+        <v>172211.23</v>
+      </c>
+      <c r="M205" s="1">
+        <v>173177.5</v>
+      </c>
+      <c r="N205" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206" t="s">
+        <v>531</v>
+      </c>
+      <c r="B206" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C206" s="1">
+        <v>101.922732</v>
+      </c>
+      <c r="D206" s="1">
+        <v>104.93085</v>
+      </c>
+      <c r="E206" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206">
+        <v>1.0</v>
+      </c>
+      <c r="G206" s="1">
+        <v>104930.85</v>
+      </c>
+      <c r="H206" s="1">
+        <v>-2394.42</v>
+      </c>
+      <c r="I206" s="1">
+        <v>-2.2819027959842</v>
+      </c>
+      <c r="J206">
+        <v>0.0</v>
+      </c>
+      <c r="K206">
+        <v>613.7</v>
+      </c>
+      <c r="L206" s="1">
+        <v>101922.73</v>
+      </c>
+      <c r="M206" s="1">
+        <v>102536.43</v>
+      </c>
+      <c r="N206" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207" t="s">
+        <v>533</v>
+      </c>
+      <c r="B207" s="1">
+        <v>125000.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>89.93254241</v>
+      </c>
+      <c r="D207" s="1">
+        <v>88.629904</v>
+      </c>
+      <c r="E207" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207">
+        <v>1.0</v>
+      </c>
+      <c r="G207" s="1">
+        <v>110787.38</v>
+      </c>
+      <c r="H207" s="1">
+        <v>1700.64</v>
+      </c>
+      <c r="I207" s="1">
+        <v>1.5350484865695</v>
+      </c>
+      <c r="J207">
+        <v>0.0</v>
+      </c>
+      <c r="K207">
+        <v>72.35</v>
+      </c>
+      <c r="L207" s="1">
+        <v>112415.67</v>
+      </c>
+      <c r="M207" s="1">
+        <v>112488.02</v>
+      </c>
+      <c r="N207" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208" t="s">
+        <v>535</v>
+      </c>
+      <c r="B208" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C208" s="1">
+        <v>76.26633973</v>
+      </c>
+      <c r="D208" s="1">
+        <v>74.625297</v>
+      </c>
+      <c r="E208" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208">
+        <v>1.0</v>
+      </c>
+      <c r="G208" s="1">
+        <v>223875.89</v>
+      </c>
+      <c r="H208" s="1">
+        <v>6310.12</v>
+      </c>
+      <c r="I208" s="1">
+        <v>2.8185795263617</v>
+      </c>
+      <c r="J208">
+        <v>0.0</v>
+      </c>
+      <c r="K208" t="s">
+        <v>536</v>
+      </c>
+      <c r="L208" s="1">
+        <v>228799.02</v>
+      </c>
+      <c r="M208" s="1">
+        <v>230186.01</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" t="s">
+        <v>538</v>
+      </c>
+      <c r="B209" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C209" s="1">
+        <v>99.42131238</v>
+      </c>
+      <c r="D209" s="1">
+        <v>102.315135</v>
+      </c>
+      <c r="E209" t="s">
+        <v>8</v>
+      </c>
+      <c r="F209">
+        <v>1.0</v>
+      </c>
+      <c r="G209" s="1">
+        <v>204630.27</v>
+      </c>
+      <c r="H209" s="1">
+        <v>-5454.77</v>
+      </c>
+      <c r="I209" s="1">
+        <v>-2.665671115031</v>
+      </c>
+      <c r="J209">
+        <v>0.0</v>
+      </c>
+      <c r="K209">
+        <v>332.88</v>
+      </c>
+      <c r="L209" s="1">
+        <v>198842.62</v>
+      </c>
+      <c r="M209" s="1">
+        <v>199175.5</v>
+      </c>
+      <c r="N209" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210" t="s">
+        <v>540</v>
+      </c>
+      <c r="B210" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C210" s="1">
+        <v>101.89043811</v>
+      </c>
+      <c r="D210" s="1">
+        <v>102.81184</v>
+      </c>
+      <c r="E210" t="s">
+        <v>8</v>
+      </c>
+      <c r="F210">
+        <v>1.0</v>
+      </c>
+      <c r="G210" s="1">
+        <v>205623.68</v>
+      </c>
+      <c r="H210" s="1">
+        <v>4489.25</v>
+      </c>
+      <c r="I210" s="1">
+        <v>2.1832358996785</v>
+      </c>
+      <c r="J210">
+        <v>0.0</v>
+      </c>
+      <c r="K210" t="s">
+        <v>541</v>
+      </c>
+      <c r="L210" s="1">
+        <v>203780.88</v>
+      </c>
+      <c r="M210" s="1">
+        <v>210112.93</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211" t="s">
+        <v>543</v>
+      </c>
+      <c r="B211" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>100.81175674</v>
+      </c>
+      <c r="D211" s="1">
+        <v>99.915</v>
+      </c>
+      <c r="E211" t="s">
+        <v>8</v>
+      </c>
+      <c r="F211">
+        <v>1.0</v>
+      </c>
+      <c r="G211" s="1">
+        <v>199830.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>2034.61</v>
+      </c>
+      <c r="I211" s="1">
+        <v>1.0181704448781</v>
+      </c>
+      <c r="J211">
+        <v>0.0</v>
+      </c>
+      <c r="K211">
+        <v>241.1</v>
+      </c>
+      <c r="L211" s="1">
+        <v>201623.51</v>
+      </c>
+      <c r="M211" s="1">
+        <v>201864.61</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" t="s">
+        <v>545</v>
+      </c>
+      <c r="B212" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C212" s="1">
+        <v>96.67512287</v>
+      </c>
+      <c r="D212" s="1">
+        <v>100.164425</v>
+      </c>
+      <c r="E212" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212">
+        <v>1.0</v>
+      </c>
+      <c r="G212" s="1">
+        <v>200328.85</v>
+      </c>
+      <c r="H212" s="1">
+        <v>-4282.71</v>
+      </c>
+      <c r="I212" s="1">
+        <v>-2.1378398568154</v>
+      </c>
+      <c r="J212">
+        <v>0.0</v>
+      </c>
+      <c r="K212" t="s">
+        <v>546</v>
+      </c>
+      <c r="L212" s="1">
+        <v>193350.25</v>
+      </c>
+      <c r="M212" s="1">
+        <v>196046.14</v>
+      </c>
+      <c r="N212" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213" t="s">
+        <v>548</v>
+      </c>
+      <c r="B213" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C213" s="1">
+        <v>100.5543045</v>
+      </c>
+      <c r="D213" s="1">
+        <v>100.141695</v>
+      </c>
+      <c r="E213" t="s">
+        <v>8</v>
+      </c>
+      <c r="F213">
+        <v>1.0</v>
+      </c>
+      <c r="G213" s="1">
+        <v>200283.39</v>
+      </c>
+      <c r="H213" s="1">
+        <v>2359.47</v>
+      </c>
+      <c r="I213" s="1">
+        <v>1.1780657397501</v>
+      </c>
+      <c r="J213">
+        <v>0.0</v>
+      </c>
+      <c r="K213" t="s">
+        <v>549</v>
+      </c>
+      <c r="L213" s="1">
+        <v>201108.61</v>
+      </c>
+      <c r="M213" s="1">
+        <v>202642.86</v>
+      </c>
+      <c r="N213" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="A214" t="s">
+        <v>551</v>
+      </c>
+      <c r="B214" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C214" s="1">
+        <v>98.93977723</v>
+      </c>
+      <c r="D214" s="1">
+        <v>103.09502</v>
+      </c>
+      <c r="E214" t="s">
+        <v>8</v>
+      </c>
+      <c r="F214">
+        <v>1.0</v>
+      </c>
+      <c r="G214" s="1">
+        <v>206190.04</v>
+      </c>
+      <c r="H214" s="1">
+        <v>-6424.18</v>
+      </c>
+      <c r="I214" s="1">
+        <v>-3.1156597088783</v>
+      </c>
+      <c r="J214">
+        <v>0.0</v>
+      </c>
+      <c r="K214" t="s">
+        <v>552</v>
+      </c>
+      <c r="L214" s="1">
+        <v>197879.56</v>
+      </c>
+      <c r="M214" s="1">
+        <v>199765.86</v>
+      </c>
+      <c r="N214" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O214">
+        <v>1</v>
+      </c>
+      <c r="Z214" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215" t="s">
+        <v>554</v>
+      </c>
+      <c r="B215" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C215" s="1">
+        <v>100.05001788</v>
+      </c>
+      <c r="D215" s="1">
+        <v>99.513355</v>
+      </c>
+      <c r="E215" t="s">
+        <v>8</v>
+      </c>
+      <c r="F215">
+        <v>1.0</v>
+      </c>
+      <c r="G215" s="1">
+        <v>398053.42</v>
+      </c>
+      <c r="H215" s="1">
+        <v>7809.67</v>
+      </c>
+      <c r="I215" s="1">
+        <v>1.9619653060637</v>
+      </c>
+      <c r="J215">
+        <v>0.0</v>
+      </c>
+      <c r="K215" t="s">
+        <v>555</v>
+      </c>
+      <c r="L215" s="1">
+        <v>400200.08</v>
+      </c>
+      <c r="M215" s="1">
+        <v>405863.09</v>
+      </c>
+      <c r="N215" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O215">
+        <v>1</v>
+      </c>
+      <c r="Z215" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="A216" t="s">
+        <v>557</v>
+      </c>
+      <c r="B216" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C216" s="1">
+        <v>100.61304163</v>
+      </c>
+      <c r="D216" s="1">
+        <v>103.11278</v>
+      </c>
+      <c r="E216" t="s">
+        <v>8</v>
+      </c>
+      <c r="F216">
+        <v>1.0</v>
+      </c>
+      <c r="G216" s="1">
+        <v>412451.12</v>
+      </c>
+      <c r="H216" s="1">
+        <v>4836.66</v>
+      </c>
+      <c r="I216" s="1">
+        <v>1.1726625933274</v>
+      </c>
+      <c r="J216">
+        <v>0.0</v>
+      </c>
+      <c r="K216" t="s">
+        <v>558</v>
+      </c>
+      <c r="L216" s="1">
+        <v>402452.16</v>
+      </c>
+      <c r="M216" s="1">
+        <v>417287.78</v>
+      </c>
+      <c r="N216" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O216">
+        <v>1</v>
+      </c>
+      <c r="Z216" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="A217" t="s">
+        <v>560</v>
+      </c>
+      <c r="B217" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C217" s="1">
+        <v>100.4205683</v>
+      </c>
+      <c r="D217" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="E217" t="s">
+        <v>8</v>
+      </c>
+      <c r="F217">
+        <v>1.0</v>
+      </c>
+      <c r="G217" s="1">
+        <v>299100.0</v>
+      </c>
+      <c r="H217" s="1">
+        <v>2882.94</v>
+      </c>
+      <c r="I217" s="1">
+        <v>0.96387161484453</v>
+      </c>
+      <c r="J217">
+        <v>0.0</v>
+      </c>
+      <c r="K217">
+        <v>721.23</v>
+      </c>
+      <c r="L217" s="1">
+        <v>301261.71</v>
+      </c>
+      <c r="M217" s="1">
+        <v>301982.94</v>
+      </c>
+      <c r="N217" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O217">
+        <v>1</v>
+      </c>
+      <c r="Z217" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="A218" t="s">
+        <v>562</v>
+      </c>
+      <c r="B218" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C218" s="1">
+        <v>99.36685866</v>
+      </c>
+      <c r="D218" s="1">
+        <v>100.662453</v>
+      </c>
+      <c r="E218" t="s">
+        <v>8</v>
+      </c>
+      <c r="F218">
+        <v>1.0</v>
+      </c>
+      <c r="G218" s="1">
+        <v>301987.36</v>
+      </c>
+      <c r="H218" s="1">
+        <v>4407.39</v>
+      </c>
+      <c r="I218" s="1">
+        <v>1.4594617470082</v>
+      </c>
+      <c r="J218">
+        <v>0.0</v>
+      </c>
+      <c r="K218" t="s">
+        <v>563</v>
+      </c>
+      <c r="L218" s="1">
+        <v>298100.57</v>
+      </c>
+      <c r="M218" s="1">
+        <v>306394.75</v>
+      </c>
+      <c r="N218" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O218">
+        <v>1</v>
+      </c>
+      <c r="Z218" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="A219" t="s">
+        <v>565</v>
+      </c>
+      <c r="B219" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C219" s="1">
+        <v>100.3108496</v>
+      </c>
+      <c r="D219" s="1">
+        <v>99.499</v>
+      </c>
+      <c r="E219" t="s">
+        <v>8</v>
+      </c>
+      <c r="F219">
+        <v>1.0</v>
+      </c>
+      <c r="G219" s="1">
+        <v>99499.0</v>
+      </c>
+      <c r="H219" s="1">
+        <v>2507.06</v>
+      </c>
+      <c r="I219" s="1">
+        <v>2.5196836149107</v>
+      </c>
+      <c r="J219">
+        <v>0.0</v>
+      </c>
+      <c r="K219" t="s">
+        <v>566</v>
+      </c>
+      <c r="L219" s="1">
+        <v>100310.85</v>
+      </c>
+      <c r="M219" s="1">
+        <v>102006.06</v>
+      </c>
+      <c r="N219" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O219">
+        <v>1</v>
+      </c>
+      <c r="Z219" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26">
+      <c r="A220" t="s">
+        <v>568</v>
+      </c>
+      <c r="B220" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C220" s="1">
+        <v>100.89775918</v>
+      </c>
+      <c r="D220" s="1">
+        <v>99.897</v>
+      </c>
+      <c r="E220" t="s">
+        <v>8</v>
+      </c>
+      <c r="F220">
+        <v>1.0</v>
+      </c>
+      <c r="G220" s="1">
+        <v>99897.0</v>
+      </c>
+      <c r="H220" s="1">
+        <v>1743.91</v>
+      </c>
+      <c r="I220" s="1">
+        <v>1.7457080793217</v>
+      </c>
+      <c r="J220">
+        <v>0.0</v>
+      </c>
+      <c r="K220">
+        <v>743.15</v>
+      </c>
+      <c r="L220" s="1">
+        <v>100897.76</v>
+      </c>
+      <c r="M220" s="1">
+        <v>101640.91</v>
+      </c>
+      <c r="N220" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O220">
+        <v>1</v>
+      </c>
+      <c r="Z220" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26">
+      <c r="A221" t="s">
+        <v>570</v>
+      </c>
+      <c r="B221" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C221" s="1">
+        <v>99.72211503</v>
+      </c>
+      <c r="D221" s="1">
+        <v>100.34301</v>
+      </c>
+      <c r="E221" t="s">
+        <v>8</v>
+      </c>
+      <c r="F221">
+        <v>1.0</v>
+      </c>
+      <c r="G221" s="1">
+        <v>100343.01</v>
+      </c>
+      <c r="H221" s="1">
+        <v>2440.75</v>
+      </c>
+      <c r="I221" s="1">
+        <v>2.4324066021141</v>
+      </c>
+      <c r="J221">
+        <v>0.0</v>
+      </c>
+      <c r="K221" t="s">
+        <v>571</v>
+      </c>
+      <c r="L221" s="1">
+        <v>99722.12</v>
+      </c>
+      <c r="M221" s="1">
+        <v>102783.76</v>
+      </c>
+      <c r="N221" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O221">
+        <v>1</v>
+      </c>
+      <c r="Z221" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26">
+      <c r="A222" t="s">
+        <v>573</v>
+      </c>
+      <c r="B222" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C222" s="1">
+        <v>99.6861262</v>
+      </c>
+      <c r="D222" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="E222" t="s">
+        <v>8</v>
+      </c>
+      <c r="F222">
+        <v>1.0</v>
+      </c>
+      <c r="G222" s="1">
+        <v>299613.0</v>
+      </c>
+      <c r="H222" s="1">
+        <v>6515.93</v>
+      </c>
+      <c r="I222" s="1">
+        <v>2.1747821356216</v>
+      </c>
+      <c r="J222">
+        <v>0.0</v>
+      </c>
+      <c r="K222" t="s">
+        <v>574</v>
+      </c>
+      <c r="L222" s="1">
+        <v>299058.38</v>
+      </c>
+      <c r="M222" s="1">
+        <v>306128.93</v>
+      </c>
+      <c r="N222" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O222">
+        <v>1</v>
+      </c>
+      <c r="Z222" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26">
+      <c r="A223" t="s">
+        <v>576</v>
+      </c>
+      <c r="B223" s="1">
+        <v>102000.0</v>
+      </c>
+      <c r="C223" s="1">
+        <v>99.87022241</v>
+      </c>
+      <c r="D223" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E223" t="s">
+        <v>8</v>
+      </c>
+      <c r="F223">
+        <v>1.0</v>
+      </c>
+      <c r="G223" s="1">
+        <v>102000.0</v>
+      </c>
+      <c r="H223" s="1">
+        <v>1993.14</v>
+      </c>
+      <c r="I223" s="1">
+        <v>1.9540588235294</v>
+      </c>
+      <c r="J223">
+        <v>0.0</v>
+      </c>
+      <c r="K223" t="s">
+        <v>577</v>
+      </c>
+      <c r="L223" s="1">
+        <v>101867.62</v>
+      </c>
+      <c r="M223" s="1">
+        <v>103993.14</v>
+      </c>
+      <c r="N223" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O223">
+        <v>1</v>
+      </c>
+      <c r="Z223" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26">
+      <c r="A224" t="s">
+        <v>579</v>
+      </c>
+      <c r="B224" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C224" s="1">
+        <v>97.54033045</v>
+      </c>
+      <c r="D224" s="1">
+        <v>96.94368</v>
+      </c>
+      <c r="E224" t="s">
+        <v>8</v>
+      </c>
+      <c r="F224">
+        <v>1.0</v>
+      </c>
+      <c r="G224" s="1">
+        <v>96943.68</v>
+      </c>
+      <c r="H224" s="1">
+        <v>2094.94</v>
+      </c>
+      <c r="I224" s="1">
+        <v>2.160986667723</v>
+      </c>
+      <c r="J224">
+        <v>0.0</v>
+      </c>
+      <c r="K224" t="s">
+        <v>580</v>
+      </c>
+      <c r="L224" s="1">
+        <v>97540.33</v>
+      </c>
+      <c r="M224" s="1">
+        <v>99038.62</v>
+      </c>
+      <c r="N224" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O224">
+        <v>1</v>
+      </c>
+      <c r="Z224" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26">
+      <c r="A225" t="s">
+        <v>582</v>
+      </c>
+      <c r="B225" s="1">
+        <v>136000.0</v>
+      </c>
+      <c r="C225" s="1">
+        <v>101.2013448</v>
+      </c>
+      <c r="D225" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E225" t="s">
+        <v>8</v>
+      </c>
+      <c r="F225">
+        <v>1.0</v>
+      </c>
+      <c r="G225" s="1">
+        <v>136000.0</v>
+      </c>
+      <c r="H225" s="1">
+        <v>1633.83</v>
+      </c>
+      <c r="I225" s="1">
+        <v>1.2013455882353</v>
+      </c>
+      <c r="J225">
+        <v>0.0</v>
+      </c>
+      <c r="K225">
+        <v>0.0</v>
+      </c>
+      <c r="L225" s="1">
+        <v>137633.83</v>
+      </c>
+      <c r="M225" s="1">
+        <v>137633.83</v>
+      </c>
+      <c r="N225" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O225">
+        <v>1</v>
+      </c>
+      <c r="Z225" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26">
+      <c r="A226" t="s">
+        <v>584</v>
+      </c>
+      <c r="B226" s="1">
+        <v>283000.0</v>
+      </c>
+      <c r="C226" s="1">
+        <v>100.4054211</v>
+      </c>
+      <c r="D226" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E226" t="s">
+        <v>8</v>
+      </c>
+      <c r="F226">
+        <v>1.0</v>
+      </c>
+      <c r="G226" s="1">
+        <v>281998.18</v>
+      </c>
+      <c r="H226" s="1">
+        <v>4971.41</v>
+      </c>
+      <c r="I226" s="1">
+        <v>1.762922725246</v>
+      </c>
+      <c r="J226">
+        <v>0.0</v>
+      </c>
+      <c r="K226" t="s">
+        <v>585</v>
+      </c>
+      <c r="L226" s="1">
+        <v>284147.34</v>
+      </c>
+      <c r="M226" s="1">
+        <v>286969.59</v>
+      </c>
+      <c r="N226" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O226">
+        <v>1</v>
+      </c>
+      <c r="Z226" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26">
+      <c r="A227" t="s">
+        <v>587</v>
+      </c>
+      <c r="B227" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C227" s="1">
+        <v>100.50560729</v>
+      </c>
+      <c r="D227" s="1">
+        <v>103.40919</v>
+      </c>
+      <c r="E227" t="s">
+        <v>8</v>
+      </c>
+      <c r="F227">
+        <v>1.0</v>
+      </c>
+      <c r="G227" s="1">
+        <v>206818.38</v>
+      </c>
+      <c r="H227" s="1">
+        <v>-4272.92</v>
+      </c>
+      <c r="I227" s="1">
+        <v>-2.0660252729956</v>
+      </c>
+      <c r="J227">
+        <v>0.0</v>
+      </c>
+      <c r="K227" t="s">
+        <v>549</v>
+      </c>
+      <c r="L227" s="1">
+        <v>201011.21</v>
+      </c>
+      <c r="M227" s="1">
+        <v>202545.46</v>
+      </c>
+      <c r="N227" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O227">
+        <v>1</v>
+      </c>
+      <c r="Z227" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26">
+      <c r="A228" t="s">
+        <v>589</v>
+      </c>
+      <c r="B228" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C228" s="1">
+        <v>100.97958277</v>
+      </c>
+      <c r="D228" s="1">
+        <v>99.674</v>
+      </c>
+      <c r="E228" t="s">
+        <v>8</v>
+      </c>
+      <c r="F228">
+        <v>1.0</v>
+      </c>
+      <c r="G228" s="1">
+        <v>99674.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>1582.67</v>
+      </c>
+      <c r="I228" s="1">
+        <v>1.5878463791962</v>
+      </c>
+      <c r="J228">
+        <v>0.0</v>
+      </c>
+      <c r="K228">
+        <v>277.08</v>
+      </c>
+      <c r="L228" s="1">
+        <v>100979.59</v>
+      </c>
+      <c r="M228" s="1">
+        <v>101256.67</v>
+      </c>
+      <c r="N228" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O228">
+        <v>1</v>
+      </c>
+      <c r="Z228" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="A229" t="s">
+        <v>591</v>
+      </c>
+      <c r="B229" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C229" s="1">
+        <v>100.52972344</v>
+      </c>
+      <c r="D229" s="1">
+        <v>103.372055</v>
+      </c>
+      <c r="E229" t="s">
+        <v>8</v>
+      </c>
+      <c r="F229">
+        <v>1.0</v>
+      </c>
+      <c r="G229" s="1">
+        <v>206744.11</v>
+      </c>
+      <c r="H229" s="1">
+        <v>-5281.92</v>
+      </c>
+      <c r="I229" s="1">
+        <v>-2.5548103885523</v>
+      </c>
+      <c r="J229">
+        <v>0.0</v>
+      </c>
+      <c r="K229">
+        <v>402.74</v>
+      </c>
+      <c r="L229" s="1">
+        <v>201059.45</v>
+      </c>
+      <c r="M229" s="1">
+        <v>201462.19</v>
+      </c>
+      <c r="N229" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O229">
+        <v>1</v>
+      </c>
+      <c r="Z229" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26">
+      <c r="A230" t="s">
+        <v>593</v>
+      </c>
+      <c r="B230" s="1">
+        <v>254000.0</v>
+      </c>
+      <c r="C230" s="1">
+        <v>97.96719789</v>
+      </c>
+      <c r="D230" s="1">
+        <v>99.492</v>
+      </c>
+      <c r="E230" t="s">
+        <v>8</v>
+      </c>
+      <c r="F230">
+        <v>1.0</v>
+      </c>
+      <c r="G230" s="1">
+        <v>252709.68</v>
+      </c>
+      <c r="H230" s="1">
+        <v>-3264.09</v>
+      </c>
+      <c r="I230" s="1">
+        <v>-1.291636315633</v>
+      </c>
+      <c r="J230">
+        <v>0.0</v>
+      </c>
+      <c r="K230">
+        <v>608.9</v>
+      </c>
+      <c r="L230" s="1">
+        <v>248836.69</v>
+      </c>
+      <c r="M230" s="1">
+        <v>249445.59</v>
+      </c>
+      <c r="N230" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O230">
+        <v>1</v>
+      </c>
+      <c r="Z230" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="A231" t="s">
+        <v>595</v>
+      </c>
+      <c r="B231" s="1">
+        <v>205000.0</v>
+      </c>
+      <c r="C231" s="1">
+        <v>101.81117926</v>
+      </c>
+      <c r="D231" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E231" t="s">
+        <v>8</v>
+      </c>
+      <c r="F231">
+        <v>1.0</v>
+      </c>
+      <c r="G231" s="1">
+        <v>205000.0</v>
+      </c>
+      <c r="H231" s="1">
+        <v>5416.31</v>
+      </c>
+      <c r="I231" s="1">
+        <v>2.6421024390244</v>
+      </c>
+      <c r="J231">
+        <v>0.0</v>
+      </c>
+      <c r="K231" t="s">
+        <v>596</v>
+      </c>
+      <c r="L231" s="1">
+        <v>208712.92</v>
+      </c>
+      <c r="M231" s="1">
+        <v>210416.31</v>
+      </c>
+      <c r="N231" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O231">
+        <v>1</v>
+      </c>
+      <c r="Z231" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="A232" t="s">
+        <v>598</v>
+      </c>
+      <c r="B232" s="1">
+        <v>183000.0</v>
+      </c>
+      <c r="C232" s="1">
+        <v>101.03118639</v>
+      </c>
+      <c r="D232" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E232" t="s">
+        <v>8</v>
+      </c>
+      <c r="F232">
+        <v>1.0</v>
+      </c>
+      <c r="G232" s="1">
+        <v>183000.0</v>
+      </c>
+      <c r="H232" s="1">
+        <v>3139.47</v>
+      </c>
+      <c r="I232" s="1">
+        <v>1.7155573770492</v>
+      </c>
+      <c r="J232">
+        <v>0.0</v>
+      </c>
+      <c r="K232" t="s">
+        <v>599</v>
+      </c>
+      <c r="L232" s="1">
+        <v>184887.07</v>
+      </c>
+      <c r="M232" s="1">
+        <v>186139.47</v>
+      </c>
+      <c r="N232" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O232">
+        <v>1</v>
+      </c>
+      <c r="Z232" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26">
+      <c r="A233" t="s">
+        <v>601</v>
+      </c>
+      <c r="B233" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C233" s="1">
+        <v>89.40331439</v>
+      </c>
+      <c r="D233" s="1">
+        <v>87.329</v>
+      </c>
+      <c r="E233" t="s">
+        <v>8</v>
+      </c>
+      <c r="F233">
+        <v>1.0</v>
+      </c>
+      <c r="G233" s="1">
+        <v>87329.0</v>
+      </c>
+      <c r="H233" s="1">
+        <v>2277.74</v>
+      </c>
+      <c r="I233" s="1">
+        <v>2.6082286525667</v>
+      </c>
+      <c r="J233">
+        <v>0.0</v>
+      </c>
+      <c r="K233">
+        <v>203.42</v>
+      </c>
+      <c r="L233" s="1">
+        <v>89403.32</v>
+      </c>
+      <c r="M233" s="1">
+        <v>89606.74</v>
+      </c>
+      <c r="N233" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O233">
+        <v>1</v>
+      </c>
+      <c r="Z233" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26">
+      <c r="A234" t="s">
+        <v>603</v>
+      </c>
+      <c r="B234" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C234" s="1">
+        <v>101.84341006</v>
+      </c>
+      <c r="D234" s="1">
+        <v>101.91515</v>
+      </c>
+      <c r="E234" t="s">
+        <v>8</v>
+      </c>
+      <c r="F234">
+        <v>1.0</v>
+      </c>
+      <c r="G234" s="1">
+        <v>101915.15</v>
+      </c>
+      <c r="H234" s="1">
+        <v>2188.53</v>
+      </c>
+      <c r="I234" s="1">
+        <v>2.1474039924388</v>
+      </c>
+      <c r="J234">
+        <v>0.0</v>
+      </c>
+      <c r="K234" t="s">
+        <v>604</v>
+      </c>
+      <c r="L234" s="1">
+        <v>101843.41</v>
+      </c>
+      <c r="M234" s="1">
+        <v>104103.68</v>
+      </c>
+      <c r="N234" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O234">
+        <v>1</v>
+      </c>
+      <c r="Z234" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26">
+      <c r="A235" t="s">
+        <v>606</v>
+      </c>
+      <c r="B235" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C235" s="1">
+        <v>101.52719836</v>
+      </c>
+      <c r="D235" s="1">
+        <v>102.94893</v>
+      </c>
+      <c r="E235" t="s">
+        <v>8</v>
+      </c>
+      <c r="F235">
+        <v>1.0</v>
+      </c>
+      <c r="G235" s="1">
+        <v>205897.86</v>
+      </c>
+      <c r="H235" s="1">
+        <v>-301.0</v>
+      </c>
+      <c r="I235" s="1">
+        <v>-0.14618898904535</v>
+      </c>
+      <c r="J235">
+        <v>0.0</v>
+      </c>
+      <c r="K235" t="s">
+        <v>607</v>
+      </c>
+      <c r="L235" s="1">
+        <v>203054.39</v>
+      </c>
+      <c r="M235" s="1">
+        <v>205596.86</v>
+      </c>
+      <c r="N235" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O235">
+        <v>1</v>
+      </c>
+      <c r="Z235" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26">
+      <c r="A236" t="s">
+        <v>609</v>
+      </c>
+      <c r="B236" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C236" s="1">
+        <v>98.82239798</v>
+      </c>
+      <c r="D236" s="1">
+        <v>101.297303</v>
+      </c>
+      <c r="E236" t="s">
+        <v>8</v>
+      </c>
+      <c r="F236">
+        <v>1.0</v>
+      </c>
+      <c r="G236" s="1">
+        <v>405189.21</v>
+      </c>
+      <c r="H236" s="1">
+        <v>-5461.26</v>
+      </c>
+      <c r="I236" s="1">
+        <v>-1.3478295732505</v>
+      </c>
+      <c r="J236">
+        <v>0.0</v>
+      </c>
+      <c r="K236" t="s">
+        <v>610</v>
+      </c>
+      <c r="L236" s="1">
+        <v>395289.59</v>
+      </c>
+      <c r="M236" s="1">
+        <v>399727.95</v>
+      </c>
+      <c r="N236" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O236">
+        <v>1</v>
+      </c>
+      <c r="Z236" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26">
+      <c r="A237" t="s">
+        <v>612</v>
+      </c>
+      <c r="B237" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C237" s="1">
+        <v>105.12905093</v>
+      </c>
+      <c r="D237" s="1">
+        <v>108.69382</v>
+      </c>
+      <c r="E237" t="s">
+        <v>8</v>
+      </c>
+      <c r="F237">
+        <v>1.0</v>
+      </c>
+      <c r="G237" s="1">
+        <v>108693.82</v>
+      </c>
+      <c r="H237" s="1">
+        <v>-2831.21</v>
+      </c>
+      <c r="I237" s="1">
+        <v>-2.6047571057858</v>
+      </c>
+      <c r="J237">
+        <v>0.0</v>
+      </c>
+      <c r="K237">
+        <v>733.56</v>
+      </c>
+      <c r="L237" s="1">
+        <v>105129.05</v>
+      </c>
+      <c r="M237" s="1">
+        <v>105862.61</v>
+      </c>
+      <c r="N237" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O237">
+        <v>1</v>
+      </c>
+      <c r="Z237" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="238" spans="1:26">
+      <c r="A238" t="s">
+        <v>614</v>
+      </c>
+      <c r="B238" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C238" s="1">
+        <v>98.77588635</v>
+      </c>
+      <c r="D238" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E238" t="s">
+        <v>8</v>
+      </c>
+      <c r="F238">
+        <v>1.0</v>
+      </c>
+      <c r="G238" s="1">
+        <v>199178.0</v>
+      </c>
+      <c r="H238" s="1">
+        <v>4012.13</v>
+      </c>
+      <c r="I238" s="1">
+        <v>2.0143439536495</v>
+      </c>
+      <c r="J238">
+        <v>0.0</v>
+      </c>
+      <c r="K238" t="s">
+        <v>615</v>
+      </c>
+      <c r="L238" s="1">
+        <v>197551.77</v>
+      </c>
+      <c r="M238" s="1">
+        <v>203190.13</v>
+      </c>
+      <c r="N238" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O238">
+        <v>1</v>
+      </c>
+      <c r="Z238" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26">
+      <c r="A239" t="s">
+        <v>617</v>
+      </c>
+      <c r="B239" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C239" s="1">
+        <v>98.31963078</v>
+      </c>
+      <c r="D239" s="1">
+        <v>100.13095</v>
+      </c>
+      <c r="E239" t="s">
+        <v>8</v>
+      </c>
+      <c r="F239">
+        <v>1.0</v>
+      </c>
+      <c r="G239" s="1">
+        <v>100130.95</v>
+      </c>
+      <c r="H239" s="1">
+        <v>-240.09</v>
+      </c>
+      <c r="I239" s="1">
+        <v>-0.23977601331057</v>
+      </c>
+      <c r="J239">
+        <v>0.0</v>
+      </c>
+      <c r="K239" t="s">
+        <v>618</v>
+      </c>
+      <c r="L239" s="1">
+        <v>98319.63</v>
+      </c>
+      <c r="M239" s="1">
+        <v>99890.86</v>
+      </c>
+      <c r="N239" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O239">
+        <v>1</v>
+      </c>
+      <c r="Z239" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="A240" t="s">
+        <v>620</v>
+      </c>
+      <c r="B240" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C240" s="1">
+        <v>102.7516778</v>
+      </c>
+      <c r="D240" s="1">
+        <v>103.39893</v>
+      </c>
+      <c r="E240" t="s">
+        <v>8</v>
+      </c>
+      <c r="F240">
+        <v>1.0</v>
+      </c>
+      <c r="G240" s="1">
+        <v>206797.86</v>
+      </c>
+      <c r="H240" s="1">
+        <v>787.69</v>
+      </c>
+      <c r="I240" s="1">
+        <v>0.3808985257391</v>
+      </c>
+      <c r="J240">
+        <v>0.0</v>
+      </c>
+      <c r="K240" t="s">
+        <v>621</v>
+      </c>
+      <c r="L240" s="1">
+        <v>205503.36</v>
+      </c>
+      <c r="M240" s="1">
+        <v>207585.55</v>
+      </c>
+      <c r="N240" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O240">
+        <v>1</v>
+      </c>
+      <c r="Z240" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="A241" t="s">
+        <v>623</v>
+      </c>
+      <c r="B241" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C241" s="1">
+        <v>104.7696708</v>
+      </c>
+      <c r="D241" s="1">
+        <v>109.3363</v>
+      </c>
+      <c r="E241" t="s">
+        <v>8</v>
+      </c>
+      <c r="F241">
+        <v>1.0</v>
+      </c>
+      <c r="G241" s="1">
+        <v>218672.6</v>
+      </c>
+      <c r="H241" s="1">
+        <v>-3194.9</v>
+      </c>
+      <c r="I241" s="1">
+        <v>-1.4610426729275</v>
+      </c>
+      <c r="J241">
+        <v>0.0</v>
+      </c>
+      <c r="K241" t="s">
+        <v>624</v>
+      </c>
+      <c r="L241" s="1">
+        <v>209539.34</v>
+      </c>
+      <c r="M241" s="1">
+        <v>215477.7</v>
+      </c>
+      <c r="N241" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O241">
+        <v>1</v>
+      </c>
+      <c r="Z241" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="A242" t="s">
+        <v>626</v>
+      </c>
+      <c r="B242" s="1">
+        <v>251000.0</v>
+      </c>
+      <c r="C242" s="1">
+        <v>99.17038126</v>
+      </c>
+      <c r="D242" s="1">
+        <v>99.947</v>
+      </c>
+      <c r="E242" t="s">
+        <v>8</v>
+      </c>
+      <c r="F242">
+        <v>1.0</v>
+      </c>
+      <c r="G242" s="1">
+        <v>250866.97</v>
+      </c>
+      <c r="H242" s="1">
+        <v>3620.82</v>
+      </c>
+      <c r="I242" s="1">
+        <v>1.4433227299712</v>
+      </c>
+      <c r="J242">
+        <v>0.0</v>
+      </c>
+      <c r="K242" t="s">
+        <v>627</v>
+      </c>
+      <c r="L242" s="1">
+        <v>248917.65</v>
+      </c>
+      <c r="M242" s="1">
+        <v>254487.79</v>
+      </c>
+      <c r="N242" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O242">
+        <v>1</v>
+      </c>
+      <c r="Z242" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="A243" t="s">
+        <v>629</v>
+      </c>
+      <c r="B243" s="1">
+        <v>212000.0</v>
+      </c>
+      <c r="C243" s="1">
+        <v>99.34202423</v>
+      </c>
+      <c r="D243" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E243" t="s">
+        <v>8</v>
+      </c>
+      <c r="F243">
+        <v>1.0</v>
+      </c>
+      <c r="G243" s="1">
+        <v>212000.0</v>
+      </c>
+      <c r="H243" s="1">
+        <v>1379.24</v>
+      </c>
+      <c r="I243" s="1">
+        <v>0.65058490566038</v>
+      </c>
+      <c r="J243">
+        <v>0.0</v>
+      </c>
+      <c r="K243" t="s">
+        <v>630</v>
+      </c>
+      <c r="L243" s="1">
+        <v>210605.09</v>
+      </c>
+      <c r="M243" s="1">
+        <v>213379.24</v>
+      </c>
+      <c r="N243" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O243">
+        <v>1</v>
+      </c>
+      <c r="Z243" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="A244" t="s">
+        <v>632</v>
+      </c>
+      <c r="B244" s="1">
+        <v>399000.0</v>
+      </c>
+      <c r="C244" s="1">
+        <v>99.43899235</v>
+      </c>
+      <c r="D244" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="E244" t="s">
+        <v>8</v>
+      </c>
+      <c r="F244">
+        <v>1.0</v>
+      </c>
+      <c r="G244" s="1">
+        <v>398608.98</v>
+      </c>
+      <c r="H244" s="1">
+        <v>3343.7</v>
+      </c>
+      <c r="I244" s="1">
+        <v>0.8388421153984</v>
+      </c>
+      <c r="J244">
+        <v>0.0</v>
+      </c>
+      <c r="K244" t="s">
+        <v>633</v>
+      </c>
+      <c r="L244" s="1">
+        <v>396761.58</v>
+      </c>
+      <c r="M244" s="1">
+        <v>401952.68</v>
+      </c>
+      <c r="N244" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O244">
+        <v>1</v>
+      </c>
+      <c r="Z244" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26">
+      <c r="A245" t="s">
+        <v>635</v>
+      </c>
+      <c r="B245" s="1">
+        <v>242000.0</v>
+      </c>
+      <c r="C245" s="1">
+        <v>100.885979</v>
+      </c>
+      <c r="D245" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E245" t="s">
+        <v>8</v>
+      </c>
+      <c r="F245">
+        <v>1.0</v>
+      </c>
+      <c r="G245" s="1">
+        <v>242000.0</v>
+      </c>
+      <c r="H245" s="1">
+        <v>6365.74</v>
+      </c>
+      <c r="I245" s="1">
+        <v>2.6304710743802</v>
+      </c>
+      <c r="J245">
+        <v>0.0</v>
+      </c>
+      <c r="K245" t="s">
+        <v>636</v>
+      </c>
+      <c r="L245" s="1">
+        <v>244144.07</v>
+      </c>
+      <c r="M245" s="1">
+        <v>248365.74</v>
+      </c>
+      <c r="N245" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O245">
+        <v>1</v>
+      </c>
+      <c r="Z245" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26">
+      <c r="A246" t="s">
+        <v>638</v>
+      </c>
+      <c r="B246" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C246" s="1">
+        <v>101.04269311</v>
+      </c>
+      <c r="D246" s="1">
+        <v>104.6323</v>
+      </c>
+      <c r="E246" t="s">
+        <v>8</v>
+      </c>
+      <c r="F246">
+        <v>1.0</v>
+      </c>
+      <c r="G246" s="1">
+        <v>209264.6</v>
+      </c>
+      <c r="H246" s="1">
+        <v>-4941.24</v>
+      </c>
+      <c r="I246" s="1">
+        <v>-2.3612402671068</v>
+      </c>
+      <c r="J246">
+        <v>0.0</v>
+      </c>
+      <c r="K246" t="s">
+        <v>639</v>
+      </c>
+      <c r="L246" s="1">
+        <v>202085.39</v>
+      </c>
+      <c r="M246" s="1">
+        <v>204323.36</v>
+      </c>
+      <c r="N246" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O246">
+        <v>1</v>
+      </c>
+      <c r="Z246" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26">
+      <c r="A247" t="s">
+        <v>641</v>
+      </c>
+      <c r="B247" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C247" s="1">
+        <v>102.50795137</v>
+      </c>
+      <c r="D247" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E247" t="s">
+        <v>8</v>
+      </c>
+      <c r="F247">
+        <v>1.0</v>
+      </c>
+      <c r="G247" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H247" s="1">
+        <v>3347.9</v>
+      </c>
+      <c r="I247" s="1">
+        <v>3.3479</v>
+      </c>
+      <c r="J247">
+        <v>0.0</v>
+      </c>
+      <c r="K247">
+        <v>839.95</v>
+      </c>
+      <c r="L247" s="1">
+        <v>102507.95</v>
+      </c>
+      <c r="M247" s="1">
+        <v>103347.9</v>
+      </c>
+      <c r="N247" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O247">
+        <v>1</v>
+      </c>
+      <c r="Z247" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="248" spans="1:26">
+      <c r="A248" t="s">
+        <v>643</v>
+      </c>
+      <c r="B248" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C248" s="1">
+        <v>103.07585527</v>
+      </c>
+      <c r="D248" s="1">
+        <v>106.26549</v>
+      </c>
+      <c r="E248" t="s">
+        <v>8</v>
+      </c>
+      <c r="F248">
+        <v>1.0</v>
+      </c>
+      <c r="G248" s="1">
+        <v>106265.49</v>
+      </c>
+      <c r="H248" s="1">
+        <v>-2952.31</v>
+      </c>
+      <c r="I248" s="1">
+        <v>-2.7782396712235</v>
+      </c>
+      <c r="J248">
+        <v>0.0</v>
+      </c>
+      <c r="K248">
+        <v>237.33</v>
+      </c>
+      <c r="L248" s="1">
+        <v>103075.85</v>
+      </c>
+      <c r="M248" s="1">
+        <v>103313.18</v>
+      </c>
+      <c r="N248" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O248">
+        <v>1</v>
+      </c>
+      <c r="Z248" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="249" spans="1:26">
+      <c r="A249" t="s">
+        <v>645</v>
+      </c>
+      <c r="B249" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C249" s="1">
+        <v>102.45356818</v>
+      </c>
+      <c r="D249" s="1">
+        <v>105.74276</v>
+      </c>
+      <c r="E249" t="s">
+        <v>8</v>
+      </c>
+      <c r="F249">
+        <v>1.0</v>
+      </c>
+      <c r="G249" s="1">
+        <v>211485.52</v>
+      </c>
+      <c r="H249" s="1">
+        <v>-4203.04</v>
+      </c>
+      <c r="I249" s="1">
+        <v>-1.9873890184066</v>
+      </c>
+      <c r="J249">
+        <v>0.0</v>
+      </c>
+      <c r="K249" t="s">
+        <v>646</v>
+      </c>
+      <c r="L249" s="1">
+        <v>204907.14</v>
+      </c>
+      <c r="M249" s="1">
+        <v>207282.48</v>
+      </c>
+      <c r="N249" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O249">
+        <v>1</v>
+      </c>
+      <c r="Z249" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="250" spans="1:26">
+      <c r="A250" t="s">
+        <v>648</v>
+      </c>
+      <c r="B250" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C250" s="1">
+        <v>100.24858387</v>
+      </c>
+      <c r="D250" s="1">
+        <v>100.260975</v>
+      </c>
+      <c r="E250" t="s">
+        <v>8</v>
+      </c>
+      <c r="F250">
+        <v>1.0</v>
+      </c>
+      <c r="G250" s="1">
+        <v>200521.95</v>
+      </c>
+      <c r="H250" s="1">
+        <v>6175.22</v>
+      </c>
+      <c r="I250" s="1">
+        <v>3.0795730841437</v>
+      </c>
+      <c r="J250">
+        <v>0.0</v>
+      </c>
+      <c r="K250" t="s">
+        <v>649</v>
+      </c>
+      <c r="L250" s="1">
+        <v>200497.17</v>
+      </c>
+      <c r="M250" s="1">
+        <v>206697.17</v>
+      </c>
+      <c r="N250" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O250">
+        <v>1</v>
+      </c>
+      <c r="Z250" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26">
+      <c r="A251" t="s">
+        <v>651</v>
+      </c>
+      <c r="B251" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C251" s="1">
+        <v>101.18978491</v>
+      </c>
+      <c r="D251" s="1">
+        <v>100.644835</v>
+      </c>
+      <c r="E251" t="s">
+        <v>8</v>
+      </c>
+      <c r="F251">
+        <v>1.0</v>
+      </c>
+      <c r="G251" s="1">
+        <v>402579.34</v>
+      </c>
+      <c r="H251" s="1">
+        <v>4127.22</v>
+      </c>
+      <c r="I251" s="1">
+        <v>1.025194189051</v>
+      </c>
+      <c r="J251">
+        <v>0.0</v>
+      </c>
+      <c r="K251" t="s">
+        <v>652</v>
+      </c>
+      <c r="L251" s="1">
+        <v>404759.14</v>
+      </c>
+      <c r="M251" s="1">
+        <v>406706.56</v>
+      </c>
+      <c r="N251" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O251">
+        <v>1</v>
+      </c>
+      <c r="Z251" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26">
+      <c r="A252" t="s">
+        <v>654</v>
+      </c>
+      <c r="B252" s="1">
+        <v>373000.0</v>
+      </c>
+      <c r="C252" s="1">
+        <v>101.43707854</v>
+      </c>
+      <c r="D252" s="1">
+        <v>103.399775</v>
+      </c>
+      <c r="E252" t="s">
+        <v>8</v>
+      </c>
+      <c r="F252">
+        <v>1.0</v>
+      </c>
+      <c r="G252" s="1">
+        <v>385681.16</v>
+      </c>
+      <c r="H252" s="1">
+        <v>-7320.86</v>
+      </c>
+      <c r="I252" s="1">
+        <v>-1.8981637578564</v>
+      </c>
+      <c r="J252">
+        <v>0.0</v>
+      </c>
+      <c r="K252">
+        <v>0.0</v>
+      </c>
+      <c r="L252" s="1">
+        <v>378360.3</v>
+      </c>
+      <c r="M252" s="1">
+        <v>378360.3</v>
+      </c>
+      <c r="N252" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O252">
+        <v>1</v>
+      </c>
+      <c r="Z252" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="253" spans="1:26">
+      <c r="A253" t="s">
+        <v>656</v>
+      </c>
+      <c r="B253" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C253" s="1">
+        <v>96.62134328</v>
+      </c>
+      <c r="D253" s="1">
+        <v>99.085615</v>
+      </c>
+      <c r="E253" t="s">
+        <v>8</v>
+      </c>
+      <c r="F253">
+        <v>1.0</v>
+      </c>
+      <c r="G253" s="1">
+        <v>198171.23</v>
+      </c>
+      <c r="H253" s="1">
+        <v>-3955.94</v>
+      </c>
+      <c r="I253" s="1">
+        <v>-1.996223165189</v>
+      </c>
+      <c r="J253">
+        <v>0.0</v>
+      </c>
+      <c r="K253">
+        <v>972.6</v>
+      </c>
+      <c r="L253" s="1">
+        <v>193242.69</v>
+      </c>
+      <c r="M253" s="1">
+        <v>194215.29</v>
+      </c>
+      <c r="N253" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O253">
+        <v>1</v>
+      </c>
+      <c r="Z253" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="254" spans="1:26">
+      <c r="A254" t="s">
+        <v>658</v>
+      </c>
+      <c r="B254" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C254" s="1">
+        <v>98.61695617</v>
+      </c>
+      <c r="D254" s="1">
+        <v>98.64377</v>
+      </c>
+      <c r="E254" t="s">
+        <v>8</v>
+      </c>
+      <c r="F254">
+        <v>1.0</v>
+      </c>
+      <c r="G254" s="1">
+        <v>197287.54</v>
+      </c>
+      <c r="H254" s="1">
+        <v>2732.97</v>
+      </c>
+      <c r="I254" s="1">
+        <v>1.3852724809686</v>
+      </c>
+      <c r="J254">
+        <v>0.0</v>
+      </c>
+      <c r="K254" t="s">
+        <v>659</v>
+      </c>
+      <c r="L254" s="1">
+        <v>197233.91</v>
+      </c>
+      <c r="M254" s="1">
+        <v>200020.51</v>
+      </c>
+      <c r="N254" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O254">
+        <v>1</v>
+      </c>
+      <c r="Z254" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="255" spans="1:26">
+      <c r="A255" t="s">
+        <v>661</v>
+      </c>
+      <c r="B255" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C255" s="1">
+        <v>101.36538224</v>
+      </c>
+      <c r="D255" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E255" t="s">
+        <v>8</v>
+      </c>
+      <c r="F255">
+        <v>1.0</v>
+      </c>
+      <c r="G255" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H255" s="1">
+        <v>2184.26</v>
+      </c>
+      <c r="I255" s="1">
+        <v>2.18426</v>
+      </c>
+      <c r="J255">
+        <v>0.0</v>
+      </c>
+      <c r="K255">
+        <v>818.88</v>
+      </c>
+      <c r="L255" s="1">
+        <v>101365.38</v>
+      </c>
+      <c r="M255" s="1">
+        <v>102184.26</v>
+      </c>
+      <c r="N255" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O255">
+        <v>1</v>
+      </c>
+      <c r="Z255" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="256" spans="1:26">
+      <c r="A256" t="s">
+        <v>663</v>
+      </c>
+      <c r="B256" s="1">
+        <v>159000.0</v>
+      </c>
+      <c r="C256" s="1">
+        <v>100.11643664</v>
+      </c>
+      <c r="D256" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="E256" t="s">
+        <v>8</v>
+      </c>
+      <c r="F256">
+        <v>1.0</v>
+      </c>
+      <c r="G256" s="1">
+        <v>158515.05</v>
+      </c>
+      <c r="H256" s="1">
+        <v>915.12</v>
+      </c>
+      <c r="I256" s="1">
+        <v>0.57730795908653</v>
+      </c>
+      <c r="J256">
+        <v>0.0</v>
+      </c>
+      <c r="K256">
+        <v>245.03</v>
+      </c>
+      <c r="L256" s="1">
+        <v>159185.14</v>
+      </c>
+      <c r="M256" s="1">
+        <v>159430.17</v>
+      </c>
+      <c r="N256" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O256">
+        <v>1</v>
+      </c>
+      <c r="Z256" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="257" spans="1:26">
+      <c r="A257" t="s">
+        <v>665</v>
+      </c>
+      <c r="B257" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C257" s="1">
+        <v>84.02904027</v>
+      </c>
+      <c r="D257" s="1">
+        <v>82.064325</v>
+      </c>
+      <c r="E257" t="s">
+        <v>8</v>
+      </c>
+      <c r="F257">
+        <v>1.0</v>
+      </c>
+      <c r="G257" s="1">
+        <v>164128.65</v>
+      </c>
+      <c r="H257" s="1">
+        <v>5170.53</v>
+      </c>
+      <c r="I257" s="1">
+        <v>3.1502909455479</v>
+      </c>
+      <c r="J257">
+        <v>0.0</v>
+      </c>
+      <c r="K257" t="s">
+        <v>666</v>
+      </c>
+      <c r="L257" s="1">
+        <v>168058.08</v>
+      </c>
+      <c r="M257" s="1">
+        <v>169299.18</v>
+      </c>
+      <c r="N257" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O257">
+        <v>1</v>
+      </c>
+      <c r="Z257" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="258" spans="1:26">
+      <c r="A258" t="s">
+        <v>668</v>
+      </c>
+      <c r="B258" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C258" s="1">
+        <v>89.52090652</v>
+      </c>
+      <c r="D258" s="1">
+        <v>99.462</v>
+      </c>
+      <c r="E258" t="s">
+        <v>8</v>
+      </c>
+      <c r="F258">
+        <v>1.0</v>
+      </c>
+      <c r="G258" s="1">
+        <v>198924.0</v>
+      </c>
+      <c r="H258" s="1">
+        <v>-19723.28</v>
+      </c>
+      <c r="I258" s="1">
+        <v>-9.9149826064226</v>
+      </c>
+      <c r="J258">
+        <v>0.0</v>
+      </c>
+      <c r="K258">
+        <v>158.9</v>
+      </c>
+      <c r="L258" s="1">
+        <v>179041.82</v>
+      </c>
+      <c r="M258" s="1">
+        <v>179200.72</v>
+      </c>
+      <c r="N258" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O258">
+        <v>1</v>
+      </c>
+      <c r="Z258" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="259" spans="1:26">
+      <c r="A259" t="s">
+        <v>670</v>
+      </c>
+      <c r="B259" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C259" s="1">
+        <v>90.93005139</v>
+      </c>
+      <c r="D259" s="1">
+        <v>88.81745</v>
+      </c>
+      <c r="E259" t="s">
+        <v>8</v>
+      </c>
+      <c r="F259">
+        <v>1.0</v>
+      </c>
+      <c r="G259" s="1">
+        <v>88817.45</v>
+      </c>
+      <c r="H259" s="1">
+        <v>2856.44</v>
+      </c>
+      <c r="I259" s="1">
+        <v>3.2160797230724</v>
+      </c>
+      <c r="J259">
+        <v>0.0</v>
+      </c>
+      <c r="K259">
+        <v>743.84</v>
+      </c>
+      <c r="L259" s="1">
+        <v>90930.05</v>
+      </c>
+      <c r="M259" s="1">
+        <v>91673.89</v>
+      </c>
+      <c r="N259" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O259">
+        <v>1</v>
+      </c>
+      <c r="Z259" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="260" spans="1:26">
+      <c r="A260" t="s">
+        <v>672</v>
+      </c>
+      <c r="B260" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C260" s="1">
+        <v>100.94650256</v>
+      </c>
+      <c r="D260" s="1">
+        <v>100.869925</v>
+      </c>
+      <c r="E260" t="s">
+        <v>8</v>
+      </c>
+      <c r="F260">
+        <v>1.0</v>
+      </c>
+      <c r="G260" s="1">
+        <v>201739.85</v>
+      </c>
+      <c r="H260" s="1">
+        <v>411.16</v>
+      </c>
+      <c r="I260" s="1">
+        <v>0.20380703167966</v>
+      </c>
+      <c r="J260">
+        <v>0.0</v>
+      </c>
+      <c r="K260">
+        <v>258.01</v>
+      </c>
+      <c r="L260" s="1">
+        <v>201893.0</v>
+      </c>
+      <c r="M260" s="1">
+        <v>202151.01</v>
+      </c>
+      <c r="N260" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O260">
+        <v>1</v>
+      </c>
+      <c r="Z260" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="261" spans="1:26">
+      <c r="A261" t="s">
+        <v>674</v>
+      </c>
+      <c r="B261" s="1">
+        <v>15.0</v>
+      </c>
+      <c r="C261" s="1">
+        <v>660.0</v>
+      </c>
+      <c r="D261" s="1">
+        <v>666.31</v>
+      </c>
+      <c r="E261" t="s">
+        <v>675</v>
+      </c>
+      <c r="F261">
+        <v>1.14</v>
+      </c>
+      <c r="G261" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H261" s="1">
+        <v>-41531.37</v>
+      </c>
+      <c r="I261" s="1">
+        <v>0</v>
+      </c>
+      <c r="J261">
+        <v>0.0</v>
+      </c>
+      <c r="K261">
+        <v>0.0</v>
+      </c>
+      <c r="L261" s="1">
+        <v>-41531.37</v>
+      </c>
+      <c r="M261" s="1">
+        <v>-41531.37</v>
+      </c>
+      <c r="N261" s="1">
+        <v>-0.07</v>
+      </c>
+      <c r="O261">
+        <v>1</v>
+      </c>
+      <c r="Z261" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="262" spans="1:26">
+      <c r="A262" t="s">
+        <v>677</v>
+      </c>
+      <c r="B262" s="1">
+        <v>22.0</v>
+      </c>
+      <c r="C262" s="1">
+        <v>127.47</v>
+      </c>
+      <c r="D262" s="1">
+        <v>125.75</v>
+      </c>
+      <c r="E262" t="s">
+        <v>8</v>
+      </c>
+      <c r="F262">
+        <v>1.0</v>
+      </c>
+      <c r="G262" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H262" s="1">
+        <v>37840.0</v>
+      </c>
+      <c r="I262" s="1">
+        <v>0</v>
+      </c>
+      <c r="J262">
+        <v>0.0</v>
+      </c>
+      <c r="K262">
+        <v>0.0</v>
+      </c>
+      <c r="L262" s="1">
+        <v>37840.0</v>
+      </c>
+      <c r="M262" s="1">
+        <v>37840.0</v>
+      </c>
+      <c r="N262" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O262">
+        <v>1</v>
+      </c>
+      <c r="Z262" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="263" spans="1:26">
+      <c r="A263" t="s">
+        <v>679</v>
+      </c>
+      <c r="B263" s="1">
+        <v>113.0</v>
+      </c>
+      <c r="C263" s="1">
+        <v>274.95</v>
+      </c>
+      <c r="D263" s="1">
+        <v>276.04955752</v>
+      </c>
+      <c r="E263" t="s">
+        <v>8</v>
+      </c>
+      <c r="F263">
+        <v>1.0</v>
+      </c>
+      <c r="G263" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H263" s="1">
+        <v>-12425.0</v>
+      </c>
+      <c r="I263" s="1">
+        <v>0</v>
+      </c>
+      <c r="J263">
+        <v>0.0</v>
+      </c>
+      <c r="K263">
+        <v>0.0</v>
+      </c>
+      <c r="L263" s="1">
+        <v>-12425.0</v>
+      </c>
+      <c r="M263" s="1">
+        <v>-12425.0</v>
+      </c>
+      <c r="N263" s="1">
+        <v>-0.02</v>
+      </c>
+      <c r="O263">
+        <v>1</v>
+      </c>
+      <c r="Z263" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="264" spans="1:26">
+      <c r="A264" t="s">
+        <v>681</v>
+      </c>
+      <c r="B264" s="1">
+        <v>-32.0</v>
+      </c>
+      <c r="C264" s="1">
+        <v>110.265625</v>
+      </c>
+      <c r="D264" s="1">
+        <v>109.32421875</v>
+      </c>
+      <c r="E264" t="s">
+        <v>675</v>
+      </c>
+      <c r="F264">
+        <v>1.14</v>
+      </c>
+      <c r="G264" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H264" s="1">
+        <v>-26437.03</v>
+      </c>
+      <c r="I264" s="1">
+        <v>0</v>
+      </c>
+      <c r="J264">
+        <v>0.0</v>
+      </c>
+      <c r="K264">
+        <v>0.0</v>
+      </c>
+      <c r="L264" s="1">
+        <v>-26437.03</v>
+      </c>
+      <c r="M264" s="1">
+        <v>-26437.03</v>
+      </c>
+      <c r="N264" s="1">
+        <v>-0.05</v>
+      </c>
+      <c r="O264">
+        <v>1</v>
+      </c>
+      <c r="Z264" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="265" spans="1:26">
+      <c r="A265" t="s">
+        <v>683</v>
+      </c>
+      <c r="B265" s="1">
+        <v>-360.0</v>
+      </c>
+      <c r="C265" s="1">
+        <v>0.2575</v>
+      </c>
+      <c r="D265" s="1">
+        <v>0.16495833</v>
+      </c>
+      <c r="E265" t="s">
+        <v>675</v>
+      </c>
+      <c r="F265">
+        <v>1.14</v>
+      </c>
+      <c r="G265" s="1">
+        <v>-127677.91</v>
+      </c>
+      <c r="H265" s="1">
+        <v>-75700.76</v>
+      </c>
+      <c r="I265" s="1">
+        <v>59.290412883482</v>
+      </c>
+      <c r="J265">
+        <v>0.0</v>
+      </c>
+      <c r="K265">
+        <v>0.0</v>
+      </c>
+      <c r="L265" s="1">
+        <v>-203378.67</v>
+      </c>
+      <c r="M265" s="1">
+        <v>-203378.67</v>
+      </c>
+      <c r="N265" s="1">
+        <v>-0.35</v>
+      </c>
+      <c r="O265">
+        <v>1</v>
+      </c>
+      <c r="Z265" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="266" spans="1:26">
+      <c r="A266" t="s">
+        <v>685</v>
+      </c>
+      <c r="B266" s="1">
+        <v>180.0</v>
+      </c>
+      <c r="C266" s="1">
+        <v>0.3775</v>
+      </c>
+      <c r="D266" s="1">
+        <v>0.28472222</v>
+      </c>
+      <c r="E266" t="s">
+        <v>675</v>
+      </c>
+      <c r="F266">
+        <v>1.14</v>
+      </c>
+      <c r="G266" s="1">
+        <v>110553.9</v>
+      </c>
+      <c r="H266" s="1">
+        <v>38524.64</v>
+      </c>
+      <c r="I266" s="1">
+        <v>34.846929868598</v>
+      </c>
+      <c r="J266">
+        <v>0.0</v>
+      </c>
+      <c r="K266">
+        <v>0.0</v>
+      </c>
+      <c r="L266" s="1">
+        <v>149078.54</v>
+      </c>
+      <c r="M266" s="1">
+        <v>149078.54</v>
+      </c>
+      <c r="N266" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O266">
+        <v>1</v>
+      </c>
+      <c r="Z266" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="267" spans="1:26">
+      <c r="A267" t="s">
+        <v>687</v>
+      </c>
+      <c r="B267" s="1">
+        <v>180.0</v>
+      </c>
+      <c r="C267" s="1">
+        <v>0.1675</v>
+      </c>
+      <c r="D267" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="E267" t="s">
+        <v>675</v>
+      </c>
+      <c r="F267">
+        <v>1.14</v>
+      </c>
+      <c r="G267" s="1">
+        <v>19284.33</v>
+      </c>
+      <c r="H267" s="1">
+        <v>46863.1</v>
+      </c>
+      <c r="I267" s="1">
+        <v>243.01129466256</v>
+      </c>
+      <c r="J267">
+        <v>0.0</v>
+      </c>
+      <c r="K267">
+        <v>0.0</v>
+      </c>
+      <c r="L267" s="1">
+        <v>66147.43</v>
+      </c>
+      <c r="M267" s="1">
+        <v>66147.43</v>
+      </c>
+      <c r="N267" s="1">
         <v>0.11</v>
       </c>
-      <c r="P11">
-[...6646 lines deleted...]
-      <c r="O144" s="1">
+      <c r="O267">
+        <v>1</v>
+      </c>
+      <c r="Z267" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="268" spans="1:26">
+      <c r="A268" t="s">
+        <v>689</v>
+      </c>
+      <c r="B268" s="1">
+        <v>-2030.0</v>
+      </c>
+      <c r="C268" s="1">
+        <v>8.8</v>
+      </c>
+      <c r="D268" s="1">
+        <v>50.6</v>
+      </c>
+      <c r="E268" t="s">
+        <v>8</v>
+      </c>
+      <c r="F268">
+        <v>1.0</v>
+      </c>
+      <c r="G268" s="1">
+        <v>-1027180.0</v>
+      </c>
+      <c r="H268" s="1">
+        <v>848540.0</v>
+      </c>
+      <c r="I268" s="1">
+        <v>-82.608695652174</v>
+      </c>
+      <c r="J268">
+        <v>0.0</v>
+      </c>
+      <c r="K268">
+        <v>0.0</v>
+      </c>
+      <c r="L268" s="1">
+        <v>-178640.0</v>
+      </c>
+      <c r="M268" s="1">
+        <v>-178640.0</v>
+      </c>
+      <c r="N268" s="1">
+        <v>-0.31</v>
+      </c>
+      <c r="O268">
+        <v>1</v>
+      </c>
+      <c r="Z268" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="269" spans="1:26">
+      <c r="A269" t="s">
+        <v>691</v>
+      </c>
+      <c r="B269" s="1">
+        <v>2030.0</v>
+      </c>
+      <c r="C269" s="1">
+        <v>10.7</v>
+      </c>
+      <c r="D269" s="1">
+        <v>60.35246305</v>
+      </c>
+      <c r="E269" t="s">
+        <v>8</v>
+      </c>
+      <c r="F269">
+        <v>1.0</v>
+      </c>
+      <c r="G269" s="1">
+        <v>1225155.0</v>
+      </c>
+      <c r="H269" s="1">
+        <v>-1007945.0</v>
+      </c>
+      <c r="I269" s="1">
+        <v>-82.27081471324</v>
+      </c>
+      <c r="J269">
+        <v>0.0</v>
+      </c>
+      <c r="K269">
+        <v>0.0</v>
+      </c>
+      <c r="L269" s="1">
+        <v>217210.0</v>
+      </c>
+      <c r="M269" s="1">
+        <v>217210.0</v>
+      </c>
+      <c r="N269" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O269">
+        <v>1</v>
+      </c>
+      <c r="Z269" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="270" spans="1:26">
+      <c r="A270" t="s">
+        <v>693</v>
+      </c>
+      <c r="B270" s="1">
+        <v>-140.0</v>
+      </c>
+      <c r="C270" s="1">
+        <v>35.22</v>
+      </c>
+      <c r="D270" s="1">
+        <v>77.45</v>
+      </c>
+      <c r="E270" t="s">
+        <v>675</v>
+      </c>
+      <c r="F270">
+        <v>1.14</v>
+      </c>
+      <c r="G270" s="1">
+        <v>-938584.72</v>
+      </c>
+      <c r="H270" s="1">
+        <v>505868.62</v>
+      </c>
+      <c r="I270" s="1">
+        <v>-53.896958816888</v>
+      </c>
+      <c r="J270">
+        <v>0.0</v>
+      </c>
+      <c r="K270">
+        <v>0.0</v>
+      </c>
+      <c r="L270" s="1">
+        <v>-432716.1</v>
+      </c>
+      <c r="M270" s="1">
+        <v>-432716.1</v>
+      </c>
+      <c r="N270" s="1">
+        <v>-0.75</v>
+      </c>
+      <c r="O270">
+        <v>1</v>
+      </c>
+      <c r="Z270" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="271" spans="1:26">
+      <c r="A271" t="s">
+        <v>695</v>
+      </c>
+      <c r="B271" s="1">
+        <v>140.0</v>
+      </c>
+      <c r="C271" s="1">
+        <v>39.1</v>
+      </c>
+      <c r="D271" s="1">
+        <v>82.2</v>
+      </c>
+      <c r="E271" t="s">
+        <v>675</v>
+      </c>
+      <c r="F271">
+        <v>1.14</v>
+      </c>
+      <c r="G271" s="1">
+        <v>996148.02</v>
+      </c>
+      <c r="H271" s="1">
+        <v>-515761.89</v>
+      </c>
+      <c r="I271" s="1">
+        <v>-51.77562768232</v>
+      </c>
+      <c r="J271">
+        <v>0.0</v>
+      </c>
+      <c r="K271">
+        <v>0.0</v>
+      </c>
+      <c r="L271" s="1">
+        <v>480386.13</v>
+      </c>
+      <c r="M271" s="1">
+        <v>480386.13</v>
+      </c>
+      <c r="N271" s="1">
         <v>0.83</v>
       </c>
-      <c r="P144">
-[...6307 lines deleted...]
-      <c r="B271" t="s">
+      <c r="O271">
+        <v>1</v>
+      </c>
+      <c r="Z271" t="s">
         <v>694</v>
-      </c>
-[...390 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">