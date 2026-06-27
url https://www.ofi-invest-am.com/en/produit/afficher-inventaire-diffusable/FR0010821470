--- v0 (2026-05-29)
+++ v1 (2026-06-27)
@@ -148,50 +148,56 @@
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>ES0105046017</t>
   </si>
   <si>
     <t>AENA SME SA</t>
   </si>
   <si>
     <t>FR0010340141</t>
   </si>
   <si>
     <t>AEROPORTS DE PARIS SA</t>
   </si>
   <si>
     <t>BE0974264930</t>
   </si>
   <si>
     <t>AGEAS SA</t>
   </si>
   <si>
+    <t>IE00BF0L3536</t>
+  </si>
+  <si>
+    <t>AIB GROUP PLC</t>
+  </si>
+  <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>FR0000071946</t>
   </si>
   <si>
     <t>ALTEN SA</t>
   </si>
   <si>
     <t>ES0109067019</t>
@@ -250,50 +256,56 @@
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
+    <t>IE00BD1RP616</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC</t>
+  </si>
+  <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
   <si>
     <t>DE0005158703</t>
   </si>
   <si>
     <t>BECHTLE AG</t>
   </si>
   <si>
     <t>DE0005190003</t>
@@ -442,50 +454,56 @@
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
+    <t>FR0014000MR3</t>
+  </si>
+  <si>
+    <t>EUROFINS SCIENTIFIC</t>
+  </si>
+  <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>NL0015001FS8</t>
   </si>
   <si>
     <t>FERROVIAL</t>
   </si>
   <si>
     <t>DE0005773303</t>
   </si>
   <si>
     <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
   </si>
   <si>
     <t>DE0005785802</t>
@@ -583,71 +601,65 @@
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0001078911</t>
   </si>
   <si>
     <t>INTERPUMP GROUP</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>NL0015000LU4</t>
   </si>
   <si>
     <t>IVECO GROUP NV</t>
   </si>
   <si>
     <t>DE000KSAG888</t>
   </si>
   <si>
-    <t>K S N AG</t>
+    <t>K+S N AG</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
-    <t>IE0004906560</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
     <t>KONE CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
@@ -838,50 +850,56 @@
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FI4000552500</t>
   </si>
   <si>
     <t>SAMPO CLASS A</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
+    <t>NL0000360618</t>
+  </si>
+  <si>
+    <t>SBM OFFSHORE NV</t>
+  </si>
+  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>NL0011821392</t>
   </si>
   <si>
     <t>SIGNIFY NV</t>
   </si>
   <si>
     <t>FR0000130809</t>
@@ -1021,1953 +1039,1935 @@
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>OACT01964193</t>
   </si>
   <si>
     <t>EUR/NOK 15/04/26</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>14 499.99</t>
-[...5 lines deleted...]
-    <t>EURO STOXX 50 ESG MAR 26</t>
+    <t>23 138.28</t>
+  </si>
+  <si>
+    <t>XSS190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
-    <t>OE100326</t>
-[...2 lines deleted...]
-    <t>EURO-BOBL MAR 26</t>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
   </si>
   <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
-    <t>OAT100626</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>5 104.00</t>
+    <t>9 570.00</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>9 099.86</t>
-[...8 lines deleted...]
-    <t>4 915.04</t>
+    <t>11 205.62</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>23 188.36</t>
+    <t>25 317.12</t>
   </si>
   <si>
     <t>BE6325355822</t>
   </si>
   <si>
     <t>AGEAS SA 24/11/2051</t>
   </si>
   <si>
-    <t>7 628.42</t>
+    <t>9 785.96</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>5 637.64</t>
+    <t>7 372.29</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>5 819.18</t>
+    <t>7 200.00</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>15 349.32</t>
+    <t>17 075.34</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>49 368.37</t>
+    <t>55 623.19</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>12 123.29</t>
+    <t>13 273.97</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>14 070.21</t>
+    <t>15 652.40</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>14 843.84</t>
+    <t>16 224.66</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>9 614.84</t>
+    <t>3 573.36</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
+    <t>1 450.48</t>
+  </si>
+  <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>16 301.37</t>
+    <t>17 931.51</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>36 649.32</t>
+    <t>40 139.73</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>19 607.38</t>
+    <t>21 317.68</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>22 575.09</t>
-[...5 lines deleted...]
-    <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
+    <t>25 585.10</t>
   </si>
   <si>
     <t>AT0000A2NW83</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2031</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANCO BPM SPA 23/10/2031</t>
   </si>
   <si>
-    <t>8 075.34</t>
+    <t>9 801.37</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>1 872.80</t>
+    <t>3 151.79</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>12 609.59</t>
+    <t>13 952.05</t>
   </si>
   <si>
     <t>XS2743029840</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
   </si>
   <si>
-    <t>4 356.16</t>
+    <t>6 657.53</t>
   </si>
   <si>
     <t>XS2705604234</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 4.875 18/10/2031</t>
   </si>
   <si>
-    <t>9 082.19</t>
+    <t>10 952.05</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>3 281.40</t>
+    <t>3 729.60</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>5 110.87</t>
+    <t>7 810.95</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>3 145.21</t>
+    <t>5 293.15</t>
   </si>
   <si>
     <t>FR001400EAY1</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 3.75 01/02/2033</t>
   </si>
   <si>
-    <t>2 157.53</t>
+    <t>4 171.23</t>
   </si>
   <si>
     <t>XS2342060360</t>
   </si>
   <si>
     <t>BARCLAYS PLC 12/05/2032</t>
   </si>
   <si>
-    <t>4 469.45</t>
+    <t>4 893.67</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>11 281.22</t>
+    <t>12 425.69</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>8 414.38</t>
+    <t>9 708.90</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>1 322.26</t>
+    <t>4 688.01</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>20 638.36</t>
+    <t>22 709.59</t>
   </si>
   <si>
     <t>BE0000349580</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
   </si>
   <si>
-    <t>4 753.23</t>
+    <t>5 277.21</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>6 319.77</t>
+    <t>7 885.73</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>14 315.07</t>
+    <t>17 958.90</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>2 671.61</t>
+    <t>4 411.26</t>
+  </si>
+  <si>
+    <t>ES0000012H41</t>
+  </si>
+  <si>
+    <t>BONOS Y OBLIG DEL ESTADO 0.1 30/04/2031</t>
+  </si>
+  <si>
+    <t>1 835.62</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>28 704.91</t>
+    <t>31 429.45</t>
   </si>
   <si>
     <t>FR0014007VJ6</t>
   </si>
   <si>
     <t>BPCE SA 02/02/2034</t>
   </si>
   <si>
     <t>FR001400OIX5</t>
   </si>
   <si>
     <t>BPCE SA 08/03/2033</t>
   </si>
   <si>
-    <t>20 342.47</t>
+    <t>1 299.66</t>
   </si>
   <si>
     <t>FR0014015DL3</t>
   </si>
   <si>
     <t>BPCE SA 16/01/2037</t>
   </si>
   <si>
-    <t>1 512.33</t>
+    <t>2 432.88</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>4 142.47</t>
+    <t>6 904.11</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>6 018.04</t>
+    <t>7 607.71</t>
   </si>
   <si>
     <t>DE0001030732</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2031</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>11 317.81</t>
+    <t>11 715.41</t>
   </si>
   <si>
     <t>FR0014002GI0</t>
   </si>
   <si>
     <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2029</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>5 785.96</t>
+    <t>7 272.26</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>9 147.95</t>
+    <t>10 758.90</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>2 402.05</t>
+    <t>2 804.79</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>27 336.05</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>18 431.51</t>
+    <t>20 675.34</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>10 082.19</t>
+    <t>11 309.59</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>22 467.12</t>
-[...8 lines deleted...]
-    <t>10 289.04</t>
+    <t>38 786.30</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>20 603.42</t>
+    <t>22 732.19</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>4 537.67</t>
+    <t>5 017.12</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>19 240.00</t>
+    <t>21 084.93</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>2 804.79</t>
+    <t>4 818.49</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>2 104.11</t>
+    <t>3 945.21</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>8 932.19</t>
-[...8 lines deleted...]
-    <t>18 649.97</t>
+    <t>10 485.62</t>
   </si>
   <si>
     <t>FR001400I3C5</t>
   </si>
   <si>
     <t>DANONE SA 3.47 22/05/2031</t>
   </si>
   <si>
-    <t>10 837.81</t>
+    <t>11 902.58</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>24 520.55</t>
+    <t>28 356.16</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
+    <t>1 276.03</t>
+  </si>
+  <si>
     <t>DE000DL19VS4</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 19/11/2030</t>
   </si>
   <si>
-    <t>1 495.89</t>
+    <t>1 898.63</t>
   </si>
   <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>6 624.66</t>
+    <t>7 813.70</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>3 559.93</t>
+    <t>3 991.44</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>1 931.51</t>
+    <t>3 082.19</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>7 371.58</t>
+    <t>8 090.75</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>18 828.95</t>
+    <t>20 989.64</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>3 021.16</t>
+    <t>3 744.18</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>5 645.30</t>
+    <t>6 782.49</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>4 988.17</t>
+    <t>8 236.28</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>16 075.11</t>
+    <t>18 548.21</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>17 757.53</t>
+    <t>19 426.03</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
+    <t>2 433.22</t>
+  </si>
+  <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>2 203.77</t>
-[...8 lines deleted...]
-    <t>9 239.73</t>
+    <t>2 889.38</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>16 880.14</t>
+    <t>18 663.70</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>24 048.08</t>
+    <t>26 346.18</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>11 881.85</t>
+    <t>13 176.37</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>5 424.66</t>
+    <t>6 287.67</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>7 134.25</t>
+    <t>10 701.37</t>
   </si>
   <si>
     <t>XS1428782160</t>
   </si>
   <si>
     <t>ESB FINANCE DAC 1.875 14/06/2031</t>
   </si>
   <si>
-    <t>4 360.68</t>
+    <t>4 826.71</t>
   </si>
   <si>
     <t>XS2550909415</t>
   </si>
   <si>
     <t>ESB FINANCE DAC 4 03/05/2032</t>
   </si>
   <si>
-    <t>6 663.01</t>
+    <t>7 276.71</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>29 835.62</t>
+    <t>2 136.99</t>
   </si>
   <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
     <t>EU000A4D8KD2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 12/12/2035</t>
   </si>
   <si>
-    <t>35 574.12</t>
+    <t>47 871.34</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>8 150.68</t>
+    <t>9 454.79</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>3 900.43</t>
+    <t>5 300.58</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>3 091.23</t>
-[...8 lines deleted...]
-    <t>10 278.90</t>
+    <t>4 063.75</t>
+  </si>
+  <si>
+    <t>FI4000523238</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 1.5 15/09/2032</t>
+  </si>
+  <si>
+    <t>35 945.75</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>1 026.81</t>
+    <t>3 080.44</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>8 109.59</t>
+    <t>9 244.93</t>
   </si>
   <si>
     <t>FR0014007L00</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/05/2032</t>
   </si>
   <si>
-    <t>FR0013451507</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
-    <t>FR0014001N38</t>
-[...5 lines deleted...]
-    <t>3 054.51</t>
+    <t>FR0014002WK3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
+  </si>
+  <si>
+    <t>FR001400BKZ3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 2 25/11/2032</t>
+  </si>
+  <si>
+    <t>28 997.26</t>
   </si>
   <si>
     <t>FR0011883966</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 2.5 25/05/2030</t>
   </si>
   <si>
-    <t>115 890.41</t>
-[...8 lines deleted...]
-    <t>42 776.23</t>
+    <t>127 397.26</t>
   </si>
   <si>
     <t>FR0000187635</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 5.75 25/10/2032</t>
   </si>
   <si>
-    <t>162 575.34</t>
+    <t>197 863.01</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
-    <t>2 917.81</t>
-[...1 lines deleted...]
-  <si>
     <t>DE0001102606</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 15/08/2032</t>
   </si>
   <si>
-    <t>18 630.14</t>
-[...8 lines deleted...]
-    <t>7 107.43</t>
+    <t>21 238.36</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
-    <t>1 263.70</t>
+    <t>2 126.71</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>14 414.79</t>
+    <t>15 692.05</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>2 013.70</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>20 139.38</t>
+    <t>22 220.21</t>
   </si>
   <si>
     <t>ES0244251056</t>
   </si>
   <si>
     <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
+    <t>1 678.08</t>
+  </si>
+  <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>4 849.32</t>
+    <t>6 000.00</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
+    <t>1 500.00</t>
+  </si>
+  <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>34 160.96</t>
+    <t>37 517.12</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>7 247.59</t>
+    <t>8 573.95</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>4 471.23</t>
+    <t>5 698.63</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>9 653.15</t>
+    <t>10 665.46</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>31 053.08</t>
+    <t>35 511.99</t>
   </si>
   <si>
     <t>XS3182049935</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 3.125 23/09/2031</t>
   </si>
   <si>
-    <t>5 513.70</t>
+    <t>6 472.60</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>20 325.47</t>
+    <t>23 713.05</t>
   </si>
   <si>
     <t>XS2673808726</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
   </si>
   <si>
-    <t>6 659.69</t>
+    <t>7 662.23</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>13 572.33</t>
-[...1 lines deleted...]
-  <si>
     <t>IE00BH3SQ895</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.1 15/05/2029</t>
   </si>
   <si>
-    <t>16 984.00</t>
+    <t>18 612.60</t>
   </si>
   <si>
     <t>IE00BJ38CR43</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 2.4 15/05/2030</t>
   </si>
   <si>
-    <t>33 984.00</t>
+    <t>37 242.74</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN SPA 3.875 22/07/2032</t>
   </si>
   <si>
-    <t>17 122.19</t>
+    <t>19 262.47</t>
   </si>
   <si>
     <t>IT0005466013</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 0.95 01/06/2032</t>
   </si>
   <si>
-    <t>10 322.32</t>
+    <t>13 463.90</t>
   </si>
   <si>
     <t>IT0005403396</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 0.95 01/08/2030</t>
   </si>
   <si>
-    <t>9 769.52</t>
+    <t>18 887.73</t>
   </si>
   <si>
     <t>IT0005383309</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.35 01/04/2030</t>
   </si>
   <si>
-    <t>25 932.24</t>
+    <t>30 678.01</t>
   </si>
   <si>
     <t>IT0005413171</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.65 01/12/2030</t>
   </si>
   <si>
-    <t>34 697.14</t>
+    <t>45 257.14</t>
   </si>
   <si>
     <t>IT0005689994</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
   </si>
   <si>
-    <t>32 022.10</t>
+    <t>18 720.24</t>
   </si>
   <si>
     <t>IT0005024234</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.5 01/03/2030</t>
   </si>
   <si>
-    <t>2 067.85</t>
+    <t>31 017.80</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>3 032.88</t>
+    <t>4 068.49</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>1 282.24</t>
+    <t>4 043.98</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>45 808.22</t>
+    <t>49 816.44</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>10 255.48</t>
+    <t>12 039.04</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
+    <t>1 026.03</t>
+  </si>
+  <si>
     <t>FR0014001R34</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 02/08/2032</t>
   </si>
   <si>
-    <t>4 814.38</t>
+    <t>5 447.26</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>19 202.63</t>
+    <t>21 006.90</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>9 362.96</t>
+    <t>10 257.71</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>16 170.53</t>
+    <t>19 091.66</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>36 986.30</t>
-[...8 lines deleted...]
-    <t>13 775.99</t>
+    <t>2 958.90</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>8 401.13</t>
+    <t>5 689.21</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>6 355.14</t>
+    <t>7 093.49</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>1 150.68</t>
+    <t>5 753.42</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
-    <t>1 423.39</t>
+    <t>4 080.39</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>71 439.22</t>
+    <t>2 058.77</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>9 921.19</t>
+    <t>11 455.95</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>6 935.67</t>
+    <t>7 834.74</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>16 779.19</t>
+    <t>19 510.68</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>NL0015000LS8</t>
-[...11 lines deleted...]
-    <t>1 376.51</t>
+    <t>2 774.40</t>
   </si>
   <si>
     <t>NL0014555419</t>
   </si>
   <si>
     <t>NETHERLANDS GOVERNMENT 0 15/07/2030</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>5 556.16</t>
+    <t>7 052.05</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>10 012.22</t>
+    <t>11 231.10</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>4 085.92</t>
+    <t>7 661.10</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>56 371.23</t>
+    <t>61 319.18</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>13 277.59</t>
+    <t>14 446.68</t>
   </si>
   <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>31 988.37</t>
-[...8 lines deleted...]
-    <t>23 609.04</t>
+    <t>35 882.60</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>19 154.88</t>
+    <t>1 420.83</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>1 524.66</t>
+    <t>1 927.40</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>11 461.02</t>
+    <t>13 233.99</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>1 479.45</t>
+    <t>2 400.00</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>6 574.32</t>
+    <t>7 351.03</t>
   </si>
   <si>
     <t>FR0013426731</t>
   </si>
   <si>
     <t>REGIE AUTONOME DES TRANSPORTS PARI 0.35 20/06/2029</t>
   </si>
   <si>
-    <t>3 927.67</t>
+    <t>4 357.26</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>20 626.15</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>6 079.76</t>
+    <t>7 816.83</t>
   </si>
   <si>
     <t>XS2979759359</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 22/01/2031</t>
   </si>
   <si>
-    <t>4 986.30</t>
+    <t>8 476.71</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>22 376.71</t>
+    <t>24 965.75</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
+    <t>1 939.81</t>
+  </si>
+  <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>16 138.36</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>6 124.93</t>
+    <t>7 077.70</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
-    <t>1 729.73</t>
+    <t>2 782.60</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>18 271.23</t>
-[...8 lines deleted...]
-    <t>39 110.68</t>
+    <t>19 954.11</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>2 498.32</t>
+    <t>3 204.91</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>7 356.16</t>
+    <t>8 506.85</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>8 747.95</t>
+    <t>11 126.03</t>
   </si>
   <si>
     <t>ES0000012F43</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.6 31/10/2029</t>
   </si>
   <si>
-    <t>9 260.38</t>
+    <t>11 368.44</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>20 771.70</t>
+    <t>22 666.19</t>
   </si>
   <si>
     <t>ES0000012Q16</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 2.6 31/05/2031</t>
   </si>
   <si>
-    <t>14 958.90</t>
+    <t>74 794.52</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>31 145.21</t>
+    <t>1 156.82</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>17 315.07</t>
+    <t>18 849.32</t>
   </si>
   <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>4 212.33</t>
+    <t>5 686.64</t>
+  </si>
+  <si>
+    <t>XS3307413842</t>
+  </si>
+  <si>
+    <t>STELLANTIS NV PERP</t>
+  </si>
+  <si>
+    <t>1 502.57</t>
   </si>
   <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>9 863.01</t>
+    <t>12 164.38</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>23 218.15</t>
+    <t>25 548.29</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>6 891.78</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>2 204.79</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>2 413.36</t>
+  </si>
+  <si>
+    <t>XS2549543226</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
+  </si>
+  <si>
+    <t>19 619.86</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
+    <t>15 534.25</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>32 247.95</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>2 497.22</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THALES SA 4.25 18/10/2031</t>
+  </si>
+  <si>
+    <t>11 457.53</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>1 221.58</t>
-[...71 lines deleted...]
-    <t>9 501.37</t>
+    <t>4 071.92</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>2 264.97</t>
+    <t>3 891.10</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>7 663.98</t>
+    <t>8 334.58</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>9 112.75</t>
+    <t>10 068.39</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>24 312.33</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>12 856.51</t>
-[...8 lines deleted...]
-    <t>11 482.19</t>
+    <t>14 937.33</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>24 111.37</t>
+    <t>26 855.75</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>2 542.16</t>
+    <t>3 911.01</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>13 027.40</t>
+    <t>14 178.08</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>15 493.15</t>
-[...5 lines deleted...]
-    <t>VERIZON COMMUNICATIONS INC 15/08/2056</t>
+    <t>16 989.04</t>
+  </si>
+  <si>
+    <t>XS3310548105</t>
+  </si>
+  <si>
+    <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>2 632.19</t>
+    <t>3 034.93</t>
   </si>
   <si>
     <t>BE0001795492</t>
   </si>
   <si>
     <t>WALLONIE STATE OF 0.5 08/04/2030</t>
   </si>
   <si>
-    <t>21 182.19</t>
+    <t>22 984.93</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>4 928.24</t>
+    <t>5 496.10</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>5 318.84</t>
+    <t>5 764.73</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>8 966.61</t>
+    <t>10 417.86</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
+    <t>SX5E2612CR08</t>
+  </si>
+  <si>
+    <t>DEC26 SX5E C @ 6600.000000</t>
+  </si>
+  <si>
+    <t>SX5E2609CR01</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E C @ 6350.000000</t>
+  </si>
+  <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
   <si>
     <t>CDS-00107067</t>
   </si>
   <si>
     <t>25NSMSDWE00XJ01F4210</t>
   </si>
   <si>
-    <t>-53 250.00</t>
+    <t>-8 250.00</t>
+  </si>
+  <si>
+    <t>CDS-00108270</t>
+  </si>
+  <si>
+    <t>263KBAMLE01A60AD2858</t>
+  </si>
+  <si>
+    <t>8 250.00</t>
+  </si>
+  <si>
+    <t>CDS-00108276</t>
+  </si>
+  <si>
+    <t>263KBAMLE01A70AD2858</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3331,154 +3331,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>643536.584</v>
+        <v>643018.584</v>
       </c>
       <c r="D2">
-        <v>946.4</v>
+        <v>886.14</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>609045299.68</v>
+        <v>569808704.82</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>609045299.68</v>
+        <v>569808704.82</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>9622.0</v>
       </c>
       <c r="D3">
-        <v>931.95</v>
+        <v>871.46</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>8967239.81</v>
+        <v>8385216.47</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>8967239.81</v>
+        <v>8385216.47</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>24880.0</v>
+        <v>28820.0</v>
       </c>
       <c r="D4">
-        <v>113.49</v>
+        <v>106.32</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>2823759.83</v>
+        <v>3064348.53</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>2823759.83</v>
+        <v>3064348.53</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P376"/>
+  <dimension ref="A1:P378"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O376" sqref="O376"/>
+      <selection activeCell="O378" sqref="O378"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -3500,18786 +3500,18886 @@
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
         <v>6839.0</v>
       </c>
       <c r="D2" s="1">
-        <v>35.22</v>
+        <v>29.92</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>240869.58</v>
       </c>
       <c r="I2" s="1">
-        <v>0.0</v>
+        <v>-36246.7</v>
       </c>
       <c r="J2" s="1">
-        <v>0.0</v>
+        <v>-15.048268029529</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>240869.58</v>
+        <v>204622.88</v>
       </c>
       <c r="N2" s="1">
-        <v>240869.58</v>
+        <v>204622.88</v>
       </c>
       <c r="O2" s="1">
         <v>0.04</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
         <v>19632.0</v>
       </c>
       <c r="D3" s="1">
-        <v>28.36</v>
+        <v>26.65</v>
       </c>
       <c r="E3" s="1">
         <v>28.36</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>556763.52</v>
       </c>
       <c r="I3" s="1">
-        <v>0.0</v>
+        <v>-33570.72</v>
       </c>
       <c r="J3" s="1">
-        <v>0.0</v>
+        <v>-6.0296191819464</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>556763.52</v>
+        <v>523192.8</v>
       </c>
       <c r="N3" s="1">
-        <v>556763.52</v>
+        <v>523192.8</v>
       </c>
       <c r="O3" s="1">
         <v>0.09</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
         <v>5323.0</v>
       </c>
       <c r="D4" s="1">
-        <v>246.8</v>
+        <v>213.4</v>
       </c>
       <c r="E4" s="1">
         <v>246.8</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1313716.4</v>
       </c>
       <c r="I4" s="1">
-        <v>0.0</v>
+        <v>-177788.2</v>
       </c>
       <c r="J4" s="1">
-        <v>0.0</v>
+        <v>-13.53322528363</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1313716.4</v>
+        <v>1135928.2</v>
       </c>
       <c r="N4" s="1">
-        <v>1313716.4</v>
+        <v>1135928.2</v>
       </c>
       <c r="O4" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
         <v>8673.0</v>
       </c>
       <c r="D5" s="1">
-        <v>158.2</v>
+        <v>132.05</v>
       </c>
       <c r="E5" s="1">
         <v>210.7090845152</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1827479.89</v>
       </c>
       <c r="I5" s="1">
-        <v>-455411.29</v>
+        <v>-682210.24</v>
       </c>
       <c r="J5" s="1">
-        <v>-24.920180653807</v>
+        <v>-37.33065648126</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1372068.6</v>
+        <v>1145269.65</v>
       </c>
       <c r="N5" s="1">
-        <v>1372068.6</v>
+        <v>1145269.65</v>
       </c>
       <c r="O5" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
         <v>825.0</v>
       </c>
       <c r="D6" s="1">
-        <v>994.8</v>
+        <v>855.5</v>
       </c>
       <c r="E6" s="1">
         <v>1570.0</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>1295250.0</v>
       </c>
       <c r="I6" s="1">
-        <v>-474540.0</v>
+        <v>-589462.5</v>
       </c>
       <c r="J6" s="1">
-        <v>-36.636942675159</v>
+        <v>-45.509554140127</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>820710.0</v>
+        <v>705787.5</v>
       </c>
       <c r="N6" s="1">
-        <v>820710.0</v>
+        <v>705787.5</v>
       </c>
       <c r="O6" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
         <v>106696.0</v>
       </c>
       <c r="D7" s="1">
-        <v>26.67</v>
+        <v>25.63</v>
       </c>
       <c r="E7" s="1">
         <v>27.1591870361</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2897776.62</v>
       </c>
       <c r="I7" s="1">
-        <v>-52194.3</v>
+        <v>-163158.14</v>
       </c>
       <c r="J7" s="1">
-        <v>-1.8011843852892</v>
+        <v>-5.6304595348692</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2845582.32</v>
+        <v>2734618.48</v>
       </c>
       <c r="N7" s="1">
-        <v>2845582.32</v>
+        <v>2734618.48</v>
       </c>
       <c r="O7" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
         <v>1874.0</v>
       </c>
       <c r="D8" s="1">
-        <v>118.4</v>
+        <v>103.0</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>221881.6</v>
       </c>
       <c r="I8" s="1">
-        <v>0.0</v>
+        <v>-28859.6</v>
       </c>
       <c r="J8" s="1">
-        <v>0.0</v>
+        <v>-13.006756756757</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>221881.6</v>
+        <v>193022.0</v>
       </c>
       <c r="N8" s="1">
-        <v>221881.6</v>
+        <v>193022.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
         <v>5511.0</v>
       </c>
       <c r="D9" s="1">
-        <v>62.9</v>
+        <v>61.75</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>346641.9</v>
       </c>
       <c r="I9" s="1">
-        <v>0.0</v>
+        <v>-6337.65</v>
       </c>
       <c r="J9" s="1">
-        <v>0.0</v>
+        <v>-1.8282988871224</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>346641.9</v>
+        <v>340304.25</v>
       </c>
       <c r="N9" s="1">
-        <v>346641.9</v>
+        <v>340304.25</v>
       </c>
       <c r="O9" s="1">
         <v>0.06</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>19753.0</v>
+        <v>97593.0</v>
       </c>
       <c r="D10" s="1">
-        <v>184.24</v>
+        <v>8.57</v>
       </c>
       <c r="E10" s="1">
-        <v>161.5819040146</v>
+        <v>8.85</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>3191727.35</v>
+        <v>863698.05</v>
       </c>
       <c r="I10" s="1">
-        <v>447565.37</v>
+        <v>-27326.04</v>
       </c>
       <c r="J10" s="1">
-        <v>14.022669260894</v>
+        <v>-3.1638418079096</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>3639292.72</v>
+        <v>836372.01</v>
       </c>
       <c r="N10" s="1">
-        <v>3639292.72</v>
+        <v>836372.01</v>
       </c>
       <c r="O10" s="1">
-        <v>0.59</v>
+        <v>0.14</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>12736.0</v>
+        <v>19753.0</v>
       </c>
       <c r="D11" s="1">
-        <v>382.2</v>
+        <v>160.42</v>
       </c>
       <c r="E11" s="1">
-        <v>234.822214196</v>
+        <v>161.5819040146</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>2990695.72</v>
+        <v>3191727.35</v>
       </c>
       <c r="I11" s="1">
-        <v>1877003.48</v>
+        <v>-22951.09</v>
       </c>
       <c r="J11" s="1">
-        <v>62.761432647518</v>
+        <v>-0.71908053173778</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>4867699.2</v>
+        <v>3168776.26</v>
       </c>
       <c r="N11" s="1">
-        <v>4867699.2</v>
+        <v>3168776.26</v>
       </c>
       <c r="O11" s="1">
-        <v>0.78</v>
+        <v>0.55</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="1">
-        <v>31198.0</v>
+        <v>12736.0</v>
       </c>
       <c r="D12" s="1">
-        <v>28.29</v>
+        <v>350.9</v>
       </c>
       <c r="E12" s="1">
-        <v>25.8695214437</v>
+        <v>234.822214196</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>807077.33</v>
+        <v>2990695.72</v>
       </c>
       <c r="I12" s="1">
-        <v>75514.09</v>
+        <v>1478366.68</v>
       </c>
       <c r="J12" s="1">
-        <v>9.3564875623504</v>
+        <v>49.432199675599</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>882591.42</v>
+        <v>4469062.4</v>
       </c>
       <c r="N12" s="1">
-        <v>882591.42</v>
+        <v>4469062.4</v>
       </c>
       <c r="O12" s="1">
-        <v>0.14</v>
+        <v>0.77</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="1">
-        <v>3919.0</v>
+        <v>31198.0</v>
       </c>
       <c r="D13" s="1">
-        <v>63.55</v>
+        <v>23.6</v>
       </c>
       <c r="E13" s="1">
-        <v>63.55</v>
+        <v>25.8695214437</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>249052.45</v>
+        <v>807077.33</v>
       </c>
       <c r="I13" s="1">
-        <v>0.0</v>
+        <v>-70804.53</v>
       </c>
       <c r="J13" s="1">
-        <v>0.0</v>
+        <v>-8.7729548790573</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>249052.45</v>
+        <v>736272.8</v>
       </c>
       <c r="N13" s="1">
-        <v>249052.45</v>
+        <v>736272.8</v>
       </c>
       <c r="O13" s="1">
-        <v>0.04</v>
+        <v>0.13</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="1">
-        <v>35963.0</v>
+        <v>3919.0</v>
       </c>
       <c r="D14" s="1">
-        <v>52.74</v>
+        <v>52.25</v>
       </c>
       <c r="E14" s="1">
-        <v>68.4789831215</v>
+        <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>2462709.67</v>
+        <v>249052.45</v>
       </c>
       <c r="I14" s="1">
-        <v>-566021.05</v>
+        <v>-44284.7</v>
       </c>
       <c r="J14" s="1">
-        <v>-22.983669447321</v>
+        <v>-17.781274586939</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1896688.62</v>
+        <v>204767.75</v>
       </c>
       <c r="N14" s="1">
-        <v>1896688.62</v>
+        <v>204767.75</v>
       </c>
       <c r="O14" s="1">
-        <v>0.31</v>
+        <v>0.04</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>17933.0</v>
+        <v>35963.0</v>
       </c>
       <c r="D15" s="1">
-        <v>13.175</v>
+        <v>48.6</v>
       </c>
       <c r="E15" s="1">
-        <v>13.1750002788</v>
+        <v>68.4789831215</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>236267.28</v>
+        <v>2462709.67</v>
       </c>
       <c r="I15" s="1">
-        <v>0.0</v>
+        <v>-714907.87</v>
       </c>
       <c r="J15" s="1">
-        <v>0.0</v>
+        <v>-29.029319968521</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>236267.28</v>
+        <v>1747801.8</v>
       </c>
       <c r="N15" s="1">
-        <v>236267.28</v>
+        <v>1747801.8</v>
       </c>
       <c r="O15" s="1">
-        <v>0.04</v>
+        <v>0.3</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
-        <v>42915.0</v>
+        <v>17933.0</v>
       </c>
       <c r="D16" s="1">
-        <v>68.82</v>
+        <v>9.114</v>
       </c>
       <c r="E16" s="1">
-        <v>56.4754137248</v>
+        <v>13.1750002788</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>2423642.38</v>
+        <v>236267.28</v>
       </c>
       <c r="I16" s="1">
-        <v>529767.92</v>
+        <v>-72825.92</v>
       </c>
       <c r="J16" s="1">
-        <v>21.858337037331</v>
+        <v>-30.823531722209</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2953410.3</v>
+        <v>163441.36</v>
       </c>
       <c r="N16" s="1">
-        <v>2953410.3</v>
+        <v>163441.36</v>
       </c>
       <c r="O16" s="1">
-        <v>0.48</v>
+        <v>0.03</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>20148.0</v>
+        <v>42915.0</v>
       </c>
       <c r="D17" s="1">
-        <v>29.92</v>
+        <v>59.02</v>
       </c>
       <c r="E17" s="1">
-        <v>29.92</v>
+        <v>56.4754137248</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>602828.16</v>
+        <v>2423642.38</v>
       </c>
       <c r="I17" s="1">
-        <v>0.0</v>
+        <v>109200.92</v>
       </c>
       <c r="J17" s="1">
-        <v>0.0</v>
+        <v>4.5056531813906</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>602828.16</v>
+        <v>2532843.3</v>
       </c>
       <c r="N17" s="1">
-        <v>602828.16</v>
+        <v>2532843.3</v>
       </c>
       <c r="O17" s="1">
-        <v>0.1</v>
+        <v>0.44</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
-        <v>14812.0</v>
+        <v>20148.0</v>
       </c>
       <c r="D18" s="1">
-        <v>1233.4</v>
+        <v>27.26</v>
       </c>
       <c r="E18" s="1">
-        <v>404.223384418</v>
+        <v>29.92</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>5987356.77</v>
+        <v>602828.16</v>
       </c>
       <c r="I18" s="1">
-        <v>12281764.03</v>
+        <v>-53593.68</v>
       </c>
       <c r="J18" s="1">
-        <v>205.12831457678</v>
+        <v>-8.8903743315508</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>18269120.8</v>
+        <v>549234.48</v>
       </c>
       <c r="N18" s="1">
-        <v>18269120.8</v>
+        <v>549234.48</v>
       </c>
       <c r="O18" s="1">
-        <v>2.94</v>
+        <v>0.09</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>4924.0</v>
+        <v>14812.0</v>
       </c>
       <c r="D19" s="1">
-        <v>61.44</v>
+        <v>1146.4</v>
       </c>
       <c r="E19" s="1">
-        <v>61.44</v>
+        <v>404.223384418</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>302530.56</v>
+        <v>5987356.77</v>
       </c>
       <c r="I19" s="1">
-        <v>0.0</v>
+        <v>10993120.03</v>
       </c>
       <c r="J19" s="1">
-        <v>0.0</v>
+        <v>183.60556172436</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>302530.56</v>
+        <v>16980476.8</v>
       </c>
       <c r="N19" s="1">
-        <v>302530.56</v>
+        <v>16980476.8</v>
       </c>
       <c r="O19" s="1">
-        <v>0.05</v>
+        <v>2.92</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
-        <v>117938.0</v>
+        <v>4924.0</v>
       </c>
       <c r="D20" s="1">
-        <v>41.46</v>
+        <v>58.0</v>
       </c>
       <c r="E20" s="1">
-        <v>25.5560146857</v>
+        <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>3014025.26</v>
+        <v>302530.56</v>
       </c>
       <c r="I20" s="1">
-        <v>1875684.22</v>
+        <v>-16938.56</v>
       </c>
       <c r="J20" s="1">
-        <v>62.231867957205</v>
+        <v>-5.5989583333333</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>4889709.48</v>
+        <v>285592.0</v>
       </c>
       <c r="N20" s="1">
-        <v>4889709.48</v>
+        <v>285592.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.79</v>
+        <v>0.05</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1">
-        <v>26749.0</v>
+        <v>117938.0</v>
       </c>
       <c r="D21" s="1">
-        <v>8.395</v>
+        <v>37.95</v>
       </c>
       <c r="E21" s="1">
-        <v>8.3950001869</v>
+        <v>25.5560146857</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>224557.86</v>
+        <v>3014025.26</v>
       </c>
       <c r="I21" s="1">
-        <v>0.0</v>
+        <v>1461721.84</v>
       </c>
       <c r="J21" s="1">
-        <v>0.0</v>
+        <v>48.497332102651</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>224557.86</v>
+        <v>4475747.1</v>
       </c>
       <c r="N21" s="1">
-        <v>224557.86</v>
+        <v>4475747.1</v>
       </c>
       <c r="O21" s="1">
-        <v>0.04</v>
+        <v>0.77</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="1">
-        <v>4274.0</v>
+        <v>26749.0</v>
       </c>
       <c r="D22" s="1">
-        <v>54.85</v>
+        <v>8.255</v>
       </c>
       <c r="E22" s="1">
-        <v>54.8499953205</v>
+        <v>8.3950001869</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>234428.88</v>
+        <v>224557.86</v>
       </c>
       <c r="I22" s="1">
-        <v>0.02</v>
+        <v>-3744.86</v>
       </c>
       <c r="J22" s="1">
-        <v>8.5313720732702E-6</v>
+        <v>-1.6676592838924</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>234428.9</v>
+        <v>220813.0</v>
       </c>
       <c r="N22" s="1">
-        <v>234428.9</v>
+        <v>220813.0</v>
       </c>
       <c r="O22" s="1">
         <v>0.04</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>70</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="1">
-        <v>25462.0</v>
+        <v>4274.0</v>
       </c>
       <c r="D23" s="1">
-        <v>18.24</v>
+        <v>50.75</v>
       </c>
       <c r="E23" s="1">
-        <v>18.24</v>
+        <v>54.8499953205</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>464426.88</v>
+        <v>234428.88</v>
       </c>
       <c r="I23" s="1">
-        <v>0.0</v>
+        <v>-17523.38</v>
       </c>
       <c r="J23" s="1">
-        <v>0.0</v>
+        <v>-7.474923738065</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>464426.88</v>
+        <v>216905.5</v>
       </c>
       <c r="N23" s="1">
-        <v>464426.88</v>
+        <v>216905.5</v>
       </c>
       <c r="O23" s="1">
-        <v>0.07</v>
+        <v>0.04</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>72</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1">
-        <v>213997.0</v>
+        <v>25462.0</v>
       </c>
       <c r="D24" s="1">
-        <v>19.75</v>
+        <v>16.9</v>
       </c>
       <c r="E24" s="1">
-        <v>10.5618574559</v>
+        <v>18.24</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>2260205.81</v>
+        <v>464426.88</v>
       </c>
       <c r="I24" s="1">
-        <v>1966234.94</v>
+        <v>-34119.08</v>
       </c>
       <c r="J24" s="1">
-        <v>86.993623824018</v>
+        <v>-7.3464912280702</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>4226440.75</v>
+        <v>430307.8</v>
       </c>
       <c r="N24" s="1">
-        <v>4226440.75</v>
+        <v>430307.8</v>
       </c>
       <c r="O24" s="1">
-        <v>0.68</v>
+        <v>0.07</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>74</v>
       </c>
       <c r="B25" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="1">
-        <v>171387.0</v>
+        <v>213997.0</v>
       </c>
       <c r="D25" s="1">
-        <v>3.208</v>
+        <v>17.91</v>
       </c>
       <c r="E25" s="1">
-        <v>3.2080000233</v>
+        <v>10.5618574559</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>549809.5</v>
+        <v>2260205.81</v>
       </c>
       <c r="I25" s="1">
-        <v>0.0</v>
+        <v>1572480.46</v>
       </c>
       <c r="J25" s="1">
-        <v>0.0</v>
+        <v>69.57244570573</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>549809.5</v>
+        <v>3832686.27</v>
       </c>
       <c r="N25" s="1">
-        <v>549809.5</v>
+        <v>3832686.27</v>
       </c>
       <c r="O25" s="1">
-        <v>0.09</v>
+        <v>0.66</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>76</v>
       </c>
       <c r="B26" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="1">
-        <v>476635.0</v>
+        <v>171387.0</v>
       </c>
       <c r="D26" s="1">
-        <v>10.79</v>
+        <v>3.023</v>
       </c>
       <c r="E26" s="1">
-        <v>7.5951028145</v>
+        <v>3.2080000233</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>3620091.83</v>
+        <v>549809.5</v>
       </c>
       <c r="I26" s="1">
-        <v>1522799.82</v>
+        <v>-31706.6</v>
       </c>
       <c r="J26" s="1">
-        <v>42.065226284605</v>
+        <v>-5.7668337851565</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>5142891.65</v>
+        <v>518102.9</v>
       </c>
       <c r="N26" s="1">
-        <v>5142891.65</v>
+        <v>518102.9</v>
       </c>
       <c r="O26" s="1">
-        <v>0.83</v>
+        <v>0.09</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>78</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="1">
-        <v>20996.0</v>
+        <v>476635.0</v>
       </c>
       <c r="D27" s="1">
-        <v>14.175</v>
+        <v>9.402</v>
       </c>
       <c r="E27" s="1">
-        <v>14.1749990474</v>
+        <v>7.5951028145</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>297618.28</v>
+        <v>3620091.83</v>
       </c>
       <c r="I27" s="1">
-        <v>0.02</v>
+        <v>861230.44</v>
       </c>
       <c r="J27" s="1">
-        <v>6.7200173322687E-6</v>
+        <v>23.790292634648</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>297618.3</v>
+        <v>4481322.27</v>
       </c>
       <c r="N27" s="1">
-        <v>297618.3</v>
+        <v>4481322.27</v>
       </c>
       <c r="O27" s="1">
-        <v>0.05</v>
+        <v>0.77</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>80</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1">
-        <v>4354.0</v>
+        <v>29794.0</v>
       </c>
       <c r="D28" s="1">
-        <v>132.0</v>
+        <v>15.39</v>
       </c>
       <c r="E28" s="1">
-        <v>132.0</v>
+        <v>16.535</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>574728.0</v>
+        <v>492643.79</v>
       </c>
       <c r="I28" s="1">
-        <v>0.0</v>
+        <v>-34114.13</v>
       </c>
       <c r="J28" s="1">
-        <v>0.0</v>
+        <v>-6.9247051708497</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>574728.0</v>
+        <v>458529.66</v>
       </c>
       <c r="N28" s="1">
-        <v>574728.0</v>
+        <v>458529.66</v>
       </c>
       <c r="O28" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>82</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="1">
-        <v>2484.0</v>
+        <v>20996.0</v>
       </c>
       <c r="D29" s="1">
-        <v>189.4</v>
+        <v>13.325</v>
       </c>
       <c r="E29" s="1">
-        <v>189.4</v>
+        <v>14.1749990474</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>470469.6</v>
+        <v>297618.28</v>
       </c>
       <c r="I29" s="1">
-        <v>0.0</v>
+        <v>-17846.58</v>
       </c>
       <c r="J29" s="1">
-        <v>0.0</v>
+        <v>-5.996466346086</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>470469.6</v>
+        <v>279771.7</v>
       </c>
       <c r="N29" s="1">
-        <v>470469.6</v>
+        <v>279771.7</v>
       </c>
       <c r="O29" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>84</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="1">
-        <v>7175.0</v>
+        <v>4354.0</v>
       </c>
       <c r="D30" s="1">
-        <v>34.2</v>
+        <v>125.8</v>
       </c>
       <c r="E30" s="1">
-        <v>34.2</v>
+        <v>132.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>245385.0</v>
+        <v>574728.0</v>
       </c>
       <c r="I30" s="1">
-        <v>0.0</v>
+        <v>-26994.8</v>
       </c>
       <c r="J30" s="1">
-        <v>0.0</v>
+        <v>-4.6969696969697</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>245385.0</v>
+        <v>547733.2</v>
       </c>
       <c r="N30" s="1">
-        <v>245385.0</v>
+        <v>547733.2</v>
       </c>
       <c r="O30" s="1">
-        <v>0.04</v>
+        <v>0.09</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>86</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="1">
-        <v>35789.0</v>
+        <v>2484.0</v>
       </c>
       <c r="D31" s="1">
-        <v>89.46</v>
+        <v>174.85</v>
       </c>
       <c r="E31" s="1">
-        <v>79.8211355444</v>
+        <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>2856718.62</v>
+        <v>470469.6</v>
       </c>
       <c r="I31" s="1">
-        <v>344965.32</v>
+        <v>-36142.2</v>
       </c>
       <c r="J31" s="1">
-        <v>12.075579218229</v>
+        <v>-7.6821541710665</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3201683.94</v>
+        <v>434327.4</v>
       </c>
       <c r="N31" s="1">
-        <v>3201683.94</v>
+        <v>434327.4</v>
       </c>
       <c r="O31" s="1">
-        <v>0.52</v>
+        <v>0.07</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>88</v>
       </c>
       <c r="B32" t="s">
         <v>89</v>
       </c>
       <c r="C32" s="1">
-        <v>39588.0</v>
+        <v>7175.0</v>
       </c>
       <c r="D32" s="1">
-        <v>95.5</v>
+        <v>27.28</v>
       </c>
       <c r="E32" s="1">
-        <v>75.5057656361</v>
+        <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>2989122.25</v>
+        <v>245385.0</v>
       </c>
       <c r="I32" s="1">
-        <v>791531.75</v>
+        <v>-49651.0</v>
       </c>
       <c r="J32" s="1">
-        <v>26.480407417261</v>
+        <v>-20.233918128655</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>3780654.0</v>
+        <v>195734.0</v>
       </c>
       <c r="N32" s="1">
-        <v>3780654.0</v>
+        <v>195734.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.61</v>
+        <v>0.03</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>90</v>
       </c>
       <c r="B33" t="s">
         <v>91</v>
       </c>
       <c r="C33" s="1">
-        <v>1370838.0</v>
+        <v>35789.0</v>
       </c>
       <c r="D33" s="1">
-        <v>11.28</v>
+        <v>77.78</v>
       </c>
       <c r="E33" s="1">
-        <v>11.2053316074</v>
+        <v>79.8211355444</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>15360694.37</v>
+        <v>2856718.62</v>
       </c>
       <c r="I33" s="1">
-        <v>102358.27</v>
+        <v>-73050.2</v>
       </c>
       <c r="J33" s="1">
-        <v>0.66636486303581</v>
+        <v>-2.5571366913273</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>15463052.64</v>
+        <v>2783668.42</v>
       </c>
       <c r="N33" s="1">
-        <v>15463052.64</v>
+        <v>2783668.42</v>
       </c>
       <c r="O33" s="1">
-        <v>2.49</v>
+        <v>0.48</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>92</v>
       </c>
       <c r="B34" t="s">
         <v>93</v>
       </c>
       <c r="C34" s="1">
-        <v>1264051.0</v>
+        <v>39588.0</v>
       </c>
       <c r="D34" s="1">
-        <v>10.872</v>
+        <v>81.08</v>
       </c>
       <c r="E34" s="1">
-        <v>10.7859689759</v>
+        <v>75.5057656361</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>13634014.87</v>
+        <v>2989122.25</v>
       </c>
       <c r="I34" s="1">
-        <v>108747.6</v>
+        <v>220672.79</v>
       </c>
       <c r="J34" s="1">
-        <v>0.79761978431816</v>
+        <v>7.3825280983406</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>13742762.47</v>
+        <v>3209795.04</v>
       </c>
       <c r="N34" s="1">
-        <v>13742762.47</v>
+        <v>3209795.04</v>
       </c>
       <c r="O34" s="1">
-        <v>2.21</v>
+        <v>0.55</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>94</v>
       </c>
       <c r="B35" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="1">
-        <v>9014.0</v>
+        <v>6120.0</v>
       </c>
       <c r="D35" s="1">
-        <v>52.68</v>
+        <v>10.956</v>
       </c>
       <c r="E35" s="1">
-        <v>52.68</v>
+        <v>11.2053316993</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>474857.52</v>
+        <v>68576.63</v>
       </c>
       <c r="I35" s="1">
-        <v>0.0</v>
+        <v>-1525.91</v>
       </c>
       <c r="J35" s="1">
-        <v>0.0</v>
+        <v>-2.2251166322988</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>474857.52</v>
+        <v>67050.72</v>
       </c>
       <c r="N35" s="1">
-        <v>474857.52</v>
+        <v>67050.72</v>
       </c>
       <c r="O35" s="1">
-        <v>0.08</v>
+        <v>0.01</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>96</v>
       </c>
       <c r="B36" t="s">
         <v>97</v>
       </c>
       <c r="C36" s="1">
-        <v>47875.0</v>
+        <v>2662651.0</v>
       </c>
       <c r="D36" s="1">
-        <v>12.01</v>
+        <v>10.518</v>
       </c>
       <c r="E36" s="1">
-        <v>12.01</v>
+        <v>10.7833651688</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>574978.75</v>
+        <v>28712338.05</v>
       </c>
       <c r="I36" s="1">
-        <v>0.0</v>
+        <v>-706574.83</v>
       </c>
       <c r="J36" s="1">
-        <v>0.0</v>
+        <v>-2.4608752821507</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>574978.75</v>
+        <v>28005763.22</v>
       </c>
       <c r="N36" s="1">
-        <v>574978.75</v>
+        <v>28005763.22</v>
       </c>
       <c r="O36" s="1">
-        <v>0.09</v>
+        <v>4.82</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>98</v>
       </c>
       <c r="B37" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="1">
-        <v>54574.0</v>
+        <v>9014.0</v>
       </c>
       <c r="D37" s="1">
-        <v>29.42</v>
+        <v>48.92</v>
       </c>
       <c r="E37" s="1">
-        <v>28.850028585</v>
+        <v>52.68</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1574461.46</v>
+        <v>474857.52</v>
       </c>
       <c r="I37" s="1">
-        <v>31105.62</v>
+        <v>-33892.64</v>
       </c>
       <c r="J37" s="1">
-        <v>1.9756355293702</v>
+        <v>-7.1374335611238</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1605567.08</v>
+        <v>440964.88</v>
       </c>
       <c r="N37" s="1">
-        <v>1605567.08</v>
+        <v>440964.88</v>
       </c>
       <c r="O37" s="1">
-        <v>0.26</v>
+        <v>0.08</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>100</v>
       </c>
       <c r="B38" t="s">
         <v>101</v>
       </c>
       <c r="C38" s="1">
-        <v>187059.0</v>
+        <v>47875.0</v>
       </c>
       <c r="D38" s="1">
-        <v>10.52</v>
+        <v>10.865</v>
       </c>
       <c r="E38" s="1">
-        <v>10.5670291192</v>
+        <v>12.01</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1976657.9</v>
+        <v>574978.75</v>
       </c>
       <c r="I38" s="1">
-        <v>-8797.22</v>
+        <v>-54816.87</v>
       </c>
       <c r="J38" s="1">
-        <v>-0.44505526221811</v>
+        <v>-9.5337210288206</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1967860.68</v>
+        <v>520161.88</v>
       </c>
       <c r="N38" s="1">
-        <v>1967860.68</v>
+        <v>520161.88</v>
       </c>
       <c r="O38" s="1">
-        <v>0.32</v>
+        <v>0.09</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>102</v>
       </c>
       <c r="B39" t="s">
         <v>103</v>
       </c>
       <c r="C39" s="1">
-        <v>21704.0</v>
+        <v>54574.0</v>
       </c>
       <c r="D39" s="1">
-        <v>16.045</v>
+        <v>26.1</v>
       </c>
       <c r="E39" s="1">
-        <v>16.045</v>
+        <v>28.850028585</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>348240.68</v>
+        <v>1574461.46</v>
       </c>
       <c r="I39" s="1">
-        <v>0.0</v>
+        <v>-150080.06</v>
       </c>
       <c r="J39" s="1">
-        <v>0.0</v>
+        <v>-9.5321520286689</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>348240.68</v>
+        <v>1424381.4</v>
       </c>
       <c r="N39" s="1">
-        <v>348240.68</v>
+        <v>1424381.4</v>
       </c>
       <c r="O39" s="1">
-        <v>0.06</v>
+        <v>0.25</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>104</v>
       </c>
       <c r="B40" t="s">
         <v>105</v>
       </c>
       <c r="C40" s="1">
-        <v>2561.0</v>
+        <v>187059.0</v>
       </c>
       <c r="D40" s="1">
-        <v>92.7</v>
+        <v>10.05</v>
       </c>
       <c r="E40" s="1">
-        <v>92.7</v>
+        <v>10.5670291192</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>237404.7</v>
+        <v>1976657.9</v>
       </c>
       <c r="I40" s="1">
-        <v>0.0</v>
+        <v>-96714.95</v>
       </c>
       <c r="J40" s="1">
-        <v>0.0</v>
+        <v>-4.8928522229365</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>237404.7</v>
+        <v>1879942.95</v>
       </c>
       <c r="N40" s="1">
-        <v>237404.7</v>
+        <v>1879942.95</v>
       </c>
       <c r="O40" s="1">
-        <v>0.04</v>
+        <v>0.32</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>106</v>
       </c>
       <c r="B41" t="s">
         <v>107</v>
       </c>
       <c r="C41" s="1">
-        <v>16924.0</v>
+        <v>21704.0</v>
       </c>
       <c r="D41" s="1">
-        <v>34.65</v>
+        <v>15.335</v>
       </c>
       <c r="E41" s="1">
-        <v>34.65</v>
+        <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>586416.6</v>
+        <v>348240.68</v>
       </c>
       <c r="I41" s="1">
-        <v>0.0</v>
+        <v>-15409.84</v>
       </c>
       <c r="J41" s="1">
-        <v>0.0</v>
+        <v>-4.4250545341228</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>586416.6</v>
+        <v>332830.84</v>
       </c>
       <c r="N41" s="1">
-        <v>586416.6</v>
+        <v>332830.84</v>
       </c>
       <c r="O41" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>108</v>
       </c>
       <c r="B42" t="s">
         <v>109</v>
       </c>
       <c r="C42" s="1">
-        <v>19458.0</v>
+        <v>2561.0</v>
       </c>
       <c r="D42" s="1">
-        <v>86.24</v>
+        <v>80.45</v>
       </c>
       <c r="E42" s="1">
-        <v>55.1709672114</v>
+        <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1073516.68</v>
+        <v>237404.7</v>
       </c>
       <c r="I42" s="1">
-        <v>604541.24</v>
+        <v>-31372.25</v>
       </c>
       <c r="J42" s="1">
-        <v>56.314098445122</v>
+        <v>-13.214670981661</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1678057.92</v>
+        <v>206032.45</v>
       </c>
       <c r="N42" s="1">
-        <v>1678057.92</v>
+        <v>206032.45</v>
       </c>
       <c r="O42" s="1">
-        <v>0.27</v>
+        <v>0.04</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>110</v>
       </c>
       <c r="B43" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="1">
-        <v>3803.0</v>
+        <v>16924.0</v>
       </c>
       <c r="D43" s="1">
-        <v>62.15</v>
+        <v>30.56</v>
       </c>
       <c r="E43" s="1">
-        <v>62.15</v>
+        <v>34.65</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>236356.45</v>
+        <v>586416.6</v>
       </c>
       <c r="I43" s="1">
-        <v>0.0</v>
+        <v>-69219.16</v>
       </c>
       <c r="J43" s="1">
-        <v>0.0</v>
+        <v>-11.803751803752</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>236356.45</v>
+        <v>517197.44</v>
       </c>
       <c r="N43" s="1">
-        <v>236356.45</v>
+        <v>517197.44</v>
       </c>
       <c r="O43" s="1">
-        <v>0.04</v>
+        <v>0.09</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>112</v>
       </c>
       <c r="B44" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="1">
-        <v>73879.0</v>
+        <v>19458.0</v>
       </c>
       <c r="D44" s="1">
-        <v>18.785</v>
+        <v>69.12</v>
       </c>
       <c r="E44" s="1">
-        <v>18.7850000677</v>
+        <v>55.1709672114</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1387817.02</v>
+        <v>1073516.68</v>
       </c>
       <c r="I44" s="1">
-        <v>0.0</v>
+        <v>271420.28</v>
       </c>
       <c r="J44" s="1">
-        <v>0.0</v>
+        <v>25.283284839133</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1387817.02</v>
+        <v>1344936.96</v>
       </c>
       <c r="N44" s="1">
-        <v>1387817.02</v>
+        <v>1344936.96</v>
       </c>
       <c r="O44" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>114</v>
       </c>
       <c r="B45" t="s">
         <v>115</v>
       </c>
       <c r="C45" s="1">
-        <v>22671.0</v>
+        <v>3803.0</v>
       </c>
       <c r="D45" s="1">
-        <v>72.64</v>
+        <v>50.3</v>
       </c>
       <c r="E45" s="1">
-        <v>59.4429090027</v>
+        <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1347630.19</v>
+        <v>236356.45</v>
       </c>
       <c r="I45" s="1">
-        <v>299191.25</v>
+        <v>-45065.55</v>
       </c>
       <c r="J45" s="1">
-        <v>22.20128728342</v>
+        <v>-19.066773934031</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1646821.44</v>
+        <v>191290.9</v>
       </c>
       <c r="N45" s="1">
-        <v>1646821.44</v>
+        <v>191290.9</v>
       </c>
       <c r="O45" s="1">
-        <v>0.27</v>
+        <v>0.03</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>116</v>
       </c>
       <c r="B46" t="s">
         <v>117</v>
       </c>
       <c r="C46" s="1">
-        <v>44063.0</v>
+        <v>73879.0</v>
       </c>
       <c r="D46" s="1">
-        <v>18.55</v>
+        <v>15.87</v>
       </c>
       <c r="E46" s="1">
-        <v>28.7261405261</v>
+        <v>18.7850000677</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1265759.93</v>
+        <v>1387817.02</v>
       </c>
       <c r="I46" s="1">
-        <v>-448391.28</v>
+        <v>-215357.29</v>
       </c>
       <c r="J46" s="1">
-        <v>-35.424670142623</v>
+        <v>-15.517700597158</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>817368.65</v>
+        <v>1172459.73</v>
       </c>
       <c r="N46" s="1">
-        <v>817368.65</v>
+        <v>1172459.73</v>
       </c>
       <c r="O46" s="1">
-        <v>0.13</v>
+        <v>0.2</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>118</v>
       </c>
       <c r="B47" t="s">
         <v>119</v>
       </c>
       <c r="C47" s="1">
-        <v>57754.0</v>
+        <v>22671.0</v>
       </c>
       <c r="D47" s="1">
-        <v>30.295</v>
+        <v>67.16</v>
       </c>
       <c r="E47" s="1">
-        <v>30.295</v>
+        <v>59.4429090027</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1749657.43</v>
+        <v>1347630.19</v>
       </c>
       <c r="I47" s="1">
-        <v>0.0</v>
+        <v>174954.17</v>
       </c>
       <c r="J47" s="1">
-        <v>0.0</v>
+        <v>12.982357570959</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1749657.43</v>
+        <v>1522584.36</v>
       </c>
       <c r="N47" s="1">
-        <v>1749657.43</v>
+        <v>1522584.36</v>
       </c>
       <c r="O47" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>120</v>
       </c>
       <c r="B48" t="s">
         <v>121</v>
       </c>
       <c r="C48" s="1">
-        <v>8982.0</v>
+        <v>44063.0</v>
       </c>
       <c r="D48" s="1">
-        <v>232.4</v>
+        <v>16.605</v>
       </c>
       <c r="E48" s="1">
-        <v>221.5315965264</v>
+        <v>28.7261405261</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1989796.8</v>
+        <v>1265759.93</v>
       </c>
       <c r="I48" s="1">
-        <v>97620.0</v>
+        <v>-534093.81</v>
       </c>
       <c r="J48" s="1">
-        <v>4.9060285954827</v>
+        <v>-42.19550622052</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2087416.8</v>
+        <v>731666.12</v>
       </c>
       <c r="N48" s="1">
-        <v>2087416.8</v>
+        <v>731666.12</v>
       </c>
       <c r="O48" s="1">
-        <v>0.34</v>
+        <v>0.13</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>122</v>
       </c>
       <c r="B49" t="s">
         <v>123</v>
       </c>
       <c r="C49" s="1">
-        <v>30641.0</v>
+        <v>57754.0</v>
       </c>
       <c r="D49" s="1">
-        <v>50.1</v>
+        <v>24.915</v>
       </c>
       <c r="E49" s="1">
-        <v>50.1</v>
+        <v>30.295</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1535114.1</v>
+        <v>1749657.43</v>
       </c>
       <c r="I49" s="1">
-        <v>0.0</v>
+        <v>-310716.52</v>
       </c>
       <c r="J49" s="1">
-        <v>0.0</v>
+        <v>-17.758706057105</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1535114.1</v>
+        <v>1438940.91</v>
       </c>
       <c r="N49" s="1">
-        <v>1535114.1</v>
+        <v>1438940.91</v>
       </c>
       <c r="O49" s="1">
         <v>0.25</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>124</v>
       </c>
       <c r="B50" t="s">
         <v>125</v>
       </c>
       <c r="C50" s="1">
-        <v>35395.0</v>
+        <v>8982.0</v>
       </c>
       <c r="D50" s="1">
-        <v>34.09</v>
+        <v>238.9</v>
       </c>
       <c r="E50" s="1">
-        <v>31.6806207091</v>
+        <v>221.5315965264</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1121335.57</v>
+        <v>1989796.8</v>
       </c>
       <c r="I50" s="1">
-        <v>85279.98</v>
+        <v>156003.0</v>
       </c>
       <c r="J50" s="1">
-        <v>7.6052149134982</v>
+        <v>7.8401472954424</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1206615.55</v>
+        <v>2145799.8</v>
       </c>
       <c r="N50" s="1">
-        <v>1206615.55</v>
+        <v>2145799.8</v>
       </c>
       <c r="O50" s="1">
-        <v>0.19</v>
+        <v>0.37</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>126</v>
       </c>
       <c r="B51" t="s">
         <v>127</v>
       </c>
       <c r="C51" s="1">
-        <v>179467.0</v>
+        <v>30641.0</v>
       </c>
       <c r="D51" s="1">
-        <v>19.68</v>
+        <v>44.17</v>
       </c>
       <c r="E51" s="1">
-        <v>19.1353045964</v>
+        <v>50.1</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>3434155.71</v>
+        <v>1535114.1</v>
       </c>
       <c r="I51" s="1">
-        <v>97754.85</v>
+        <v>-181701.13</v>
       </c>
       <c r="J51" s="1">
-        <v>2.8465468154325</v>
+        <v>-11.836327345309</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>3531910.56</v>
+        <v>1353412.97</v>
       </c>
       <c r="N51" s="1">
-        <v>3531910.56</v>
+        <v>1353412.97</v>
       </c>
       <c r="O51" s="1">
-        <v>0.57</v>
+        <v>0.23</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>128</v>
       </c>
       <c r="B52" t="s">
         <v>129</v>
       </c>
       <c r="C52" s="1">
-        <v>361020.0</v>
+        <v>35395.0</v>
       </c>
       <c r="D52" s="1">
-        <v>4.516</v>
+        <v>31.69</v>
       </c>
       <c r="E52" s="1">
-        <v>4.516</v>
+        <v>31.6806207091</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1630366.32</v>
+        <v>1121335.57</v>
       </c>
       <c r="I52" s="1">
-        <v>0.0</v>
+        <v>331.98</v>
       </c>
       <c r="J52" s="1">
-        <v>0.0</v>
+        <v>0.029605767344025</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1630366.32</v>
+        <v>1121667.55</v>
       </c>
       <c r="N52" s="1">
-        <v>1630366.32</v>
+        <v>1121667.55</v>
       </c>
       <c r="O52" s="1">
-        <v>0.26</v>
+        <v>0.19</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>130</v>
       </c>
       <c r="B53" t="s">
         <v>131</v>
       </c>
       <c r="C53" s="1">
-        <v>4910.0</v>
+        <v>179467.0</v>
       </c>
       <c r="D53" s="1">
-        <v>146.2</v>
+        <v>18.545</v>
       </c>
       <c r="E53" s="1">
-        <v>146.2</v>
+        <v>19.1353045964</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>717842.0</v>
+        <v>3434155.71</v>
       </c>
       <c r="I53" s="1">
-        <v>0.0</v>
+        <v>-105940.19</v>
       </c>
       <c r="J53" s="1">
-        <v>0.0</v>
+        <v>-3.0848976850849</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>717842.0</v>
+        <v>3328215.52</v>
       </c>
       <c r="N53" s="1">
-        <v>717842.0</v>
+        <v>3328215.52</v>
       </c>
       <c r="O53" s="1">
-        <v>0.12</v>
+        <v>0.57</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>132</v>
       </c>
       <c r="B54" t="s">
         <v>133</v>
       </c>
       <c r="C54" s="1">
-        <v>37520.0</v>
+        <v>361020.0</v>
       </c>
       <c r="D54" s="1">
-        <v>43.44</v>
+        <v>4.35</v>
       </c>
       <c r="E54" s="1">
-        <v>43.44</v>
+        <v>4.516</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1629868.8</v>
+        <v>1630366.32</v>
       </c>
       <c r="I54" s="1">
-        <v>0.0</v>
+        <v>-59929.32</v>
       </c>
       <c r="J54" s="1">
-        <v>0.0</v>
+        <v>-3.6758193091231</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1629868.8</v>
+        <v>1570437.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1629868.8</v>
+        <v>1570437.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>134</v>
       </c>
       <c r="B55" t="s">
         <v>135</v>
       </c>
       <c r="C55" s="1">
-        <v>483806.0</v>
+        <v>4910.0</v>
       </c>
       <c r="D55" s="1">
-        <v>10.194</v>
+        <v>129.35</v>
       </c>
       <c r="E55" s="1">
-        <v>7.0422502201</v>
+        <v>146.2</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>3407082.91</v>
+        <v>717842.0</v>
       </c>
       <c r="I55" s="1">
-        <v>1524835.45</v>
+        <v>-82733.5</v>
       </c>
       <c r="J55" s="1">
-        <v>44.754867735226</v>
+        <v>-11.525307797538</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>4931918.36</v>
+        <v>635108.5</v>
       </c>
       <c r="N55" s="1">
-        <v>4931918.36</v>
+        <v>635108.5</v>
       </c>
       <c r="O55" s="1">
-        <v>0.79</v>
+        <v>0.11</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>136</v>
       </c>
       <c r="B56" t="s">
         <v>137</v>
       </c>
       <c r="C56" s="1">
-        <v>119838.0</v>
+        <v>37520.0</v>
       </c>
       <c r="D56" s="1">
-        <v>28.93</v>
+        <v>42.2</v>
       </c>
       <c r="E56" s="1">
-        <v>15.0169061566</v>
+        <v>43.44</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1799596.0</v>
+        <v>1629868.8</v>
       </c>
       <c r="I56" s="1">
-        <v>1667317.34</v>
+        <v>-46524.8</v>
       </c>
       <c r="J56" s="1">
-        <v>92.649535784698</v>
+        <v>-2.8545119705341</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>3466913.34</v>
+        <v>1583344.0</v>
       </c>
       <c r="N56" s="1">
-        <v>3466913.34</v>
+        <v>1583344.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.56</v>
+        <v>0.27</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>138</v>
       </c>
       <c r="B57" t="s">
         <v>139</v>
       </c>
       <c r="C57" s="1">
-        <v>10117.0</v>
+        <v>483806.0</v>
       </c>
       <c r="D57" s="1">
-        <v>100.7</v>
+        <v>9.146</v>
       </c>
       <c r="E57" s="1">
-        <v>104.5897005041</v>
+        <v>7.0422502201</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1058134.0</v>
+        <v>3407082.91</v>
       </c>
       <c r="I57" s="1">
-        <v>-39352.1</v>
+        <v>1017806.77</v>
       </c>
       <c r="J57" s="1">
-        <v>-3.7190091236082</v>
+        <v>29.873260994403</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1018781.9</v>
+        <v>4424889.68</v>
       </c>
       <c r="N57" s="1">
-        <v>1018781.9</v>
+        <v>4424889.68</v>
       </c>
       <c r="O57" s="1">
-        <v>0.16</v>
+        <v>0.76</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>140</v>
       </c>
       <c r="B58" t="s">
         <v>141</v>
       </c>
       <c r="C58" s="1">
-        <v>9489.0</v>
+        <v>119838.0</v>
       </c>
       <c r="D58" s="1">
-        <v>225.2</v>
+        <v>26.83</v>
       </c>
       <c r="E58" s="1">
-        <v>192.3807155654</v>
+        <v>15.0169061566</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1825500.61</v>
+        <v>1799596.0</v>
       </c>
       <c r="I58" s="1">
-        <v>311422.19</v>
+        <v>1415657.54</v>
       </c>
       <c r="J58" s="1">
-        <v>17.05955003762</v>
+        <v>78.665297100016</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>2136922.8</v>
+        <v>3215253.54</v>
       </c>
       <c r="N58" s="1">
-        <v>2136922.8</v>
+        <v>3215253.54</v>
       </c>
       <c r="O58" s="1">
-        <v>0.34</v>
+        <v>0.55</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>142</v>
       </c>
       <c r="B59" t="s">
         <v>143</v>
       </c>
       <c r="C59" s="1">
-        <v>9238.0</v>
+        <v>10117.0</v>
       </c>
       <c r="D59" s="1">
-        <v>25.66</v>
+        <v>91.15</v>
       </c>
       <c r="E59" s="1">
-        <v>25.66</v>
+        <v>104.5897005041</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>237047.08</v>
+        <v>1058134.0</v>
       </c>
       <c r="I59" s="1">
-        <v>0.0</v>
+        <v>-135969.45</v>
       </c>
       <c r="J59" s="1">
-        <v>0.0</v>
+        <v>-12.849927324895</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>237047.08</v>
+        <v>922164.55</v>
       </c>
       <c r="N59" s="1">
-        <v>237047.08</v>
+        <v>922164.55</v>
       </c>
       <c r="O59" s="1">
-        <v>0.04</v>
+        <v>0.16</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>144</v>
       </c>
       <c r="B60" t="s">
         <v>145</v>
       </c>
       <c r="C60" s="1">
-        <v>1462.0</v>
+        <v>9489.0</v>
       </c>
       <c r="D60" s="1">
-        <v>321.4</v>
+        <v>194.8</v>
       </c>
       <c r="E60" s="1">
-        <v>321.4</v>
+        <v>192.3807155654</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>469886.8</v>
+        <v>1825500.61</v>
       </c>
       <c r="I60" s="1">
-        <v>0.0</v>
+        <v>22956.59</v>
       </c>
       <c r="J60" s="1">
-        <v>0.0</v>
+        <v>1.257550387781</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>469886.8</v>
+        <v>1848457.2</v>
       </c>
       <c r="N60" s="1">
-        <v>469886.8</v>
+        <v>1848457.2</v>
       </c>
       <c r="O60" s="1">
-        <v>0.08</v>
+        <v>0.32</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>146</v>
       </c>
       <c r="B61" t="s">
         <v>147</v>
       </c>
       <c r="C61" s="1">
-        <v>16498.0</v>
+        <v>3812.0</v>
       </c>
       <c r="D61" s="1">
-        <v>63.16</v>
+        <v>62.08</v>
       </c>
       <c r="E61" s="1">
-        <v>63.16</v>
+        <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>1042013.68</v>
+        <v>259825.92</v>
       </c>
       <c r="I61" s="1">
-        <v>0.0</v>
+        <v>-23176.96</v>
       </c>
       <c r="J61" s="1">
-        <v>0.0</v>
+        <v>-8.9201877934272</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>1042013.68</v>
+        <v>236648.96</v>
       </c>
       <c r="N61" s="1">
-        <v>1042013.68</v>
+        <v>236648.96</v>
       </c>
       <c r="O61" s="1">
-        <v>0.17</v>
+        <v>0.04</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>148</v>
       </c>
       <c r="B62" t="s">
         <v>149</v>
       </c>
       <c r="C62" s="1">
-        <v>2722.0</v>
+        <v>9238.0</v>
       </c>
       <c r="D62" s="1">
-        <v>83.25</v>
+        <v>24.5</v>
       </c>
       <c r="E62" s="1">
-        <v>83.25</v>
+        <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>226606.5</v>
+        <v>237047.08</v>
       </c>
       <c r="I62" s="1">
-        <v>0.0</v>
+        <v>-10716.08</v>
       </c>
       <c r="J62" s="1">
-        <v>0.0</v>
+        <v>-4.5206547155105</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>226606.5</v>
+        <v>226331.0</v>
       </c>
       <c r="N62" s="1">
-        <v>226606.5</v>
+        <v>226331.0</v>
       </c>
       <c r="O62" s="1">
         <v>0.04</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>150</v>
       </c>
       <c r="B63" t="s">
         <v>151</v>
       </c>
       <c r="C63" s="1">
-        <v>7332.0</v>
+        <v>1462.0</v>
       </c>
       <c r="D63" s="1">
-        <v>39.45</v>
+        <v>278.3</v>
       </c>
       <c r="E63" s="1">
-        <v>39.45</v>
+        <v>321.4</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>289247.4</v>
+        <v>469886.8</v>
       </c>
       <c r="I63" s="1">
-        <v>0.0</v>
+        <v>-63012.2</v>
       </c>
       <c r="J63" s="1">
-        <v>0.0</v>
+        <v>-13.41008089608</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>289247.4</v>
+        <v>406874.6</v>
       </c>
       <c r="N63" s="1">
-        <v>289247.4</v>
+        <v>406874.6</v>
       </c>
       <c r="O63" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>152</v>
       </c>
       <c r="B64" t="s">
         <v>153</v>
       </c>
       <c r="C64" s="1">
-        <v>6309.0</v>
+        <v>16498.0</v>
       </c>
       <c r="D64" s="1">
-        <v>36.76</v>
+        <v>54.66</v>
       </c>
       <c r="E64" s="1">
-        <v>36.76</v>
+        <v>63.16</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>231918.84</v>
+        <v>1042013.68</v>
       </c>
       <c r="I64" s="1">
-        <v>0.0</v>
+        <v>-140233.0</v>
       </c>
       <c r="J64" s="1">
-        <v>0.0</v>
+        <v>-13.457884737175</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>231918.84</v>
+        <v>901780.68</v>
       </c>
       <c r="N64" s="1">
-        <v>231918.84</v>
+        <v>901780.68</v>
       </c>
       <c r="O64" s="1">
-        <v>0.04</v>
+        <v>0.16</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>154</v>
       </c>
       <c r="B65" t="s">
         <v>155</v>
       </c>
       <c r="C65" s="1">
-        <v>12551.0</v>
+        <v>2722.0</v>
       </c>
       <c r="D65" s="1">
-        <v>192.6</v>
+        <v>74.4</v>
       </c>
       <c r="E65" s="1">
-        <v>146.4613210103</v>
+        <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>1838236.04</v>
+        <v>226606.5</v>
       </c>
       <c r="I65" s="1">
-        <v>579086.56</v>
+        <v>-24089.7</v>
       </c>
       <c r="J65" s="1">
-        <v>31.502296081628</v>
+        <v>-10.630630630631</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>2417322.6</v>
+        <v>202516.8</v>
       </c>
       <c r="N65" s="1">
-        <v>2417322.6</v>
+        <v>202516.8</v>
       </c>
       <c r="O65" s="1">
-        <v>0.39</v>
+        <v>0.03</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>156</v>
       </c>
       <c r="B66" t="s">
         <v>157</v>
       </c>
       <c r="C66" s="1">
-        <v>4924.0</v>
+        <v>7332.0</v>
       </c>
       <c r="D66" s="1">
-        <v>65.9</v>
+        <v>38.54</v>
       </c>
       <c r="E66" s="1">
-        <v>65.9</v>
+        <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>324491.6</v>
+        <v>289247.4</v>
       </c>
       <c r="I66" s="1">
-        <v>0.0</v>
+        <v>-6672.12</v>
       </c>
       <c r="J66" s="1">
-        <v>0.0</v>
+        <v>-2.3067173637516</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>324491.6</v>
+        <v>282575.28</v>
       </c>
       <c r="N66" s="1">
-        <v>324491.6</v>
+        <v>282575.28</v>
       </c>
       <c r="O66" s="1">
         <v>0.05</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>158</v>
       </c>
       <c r="B67" t="s">
         <v>159</v>
       </c>
       <c r="C67" s="1">
-        <v>69731.0</v>
+        <v>6309.0</v>
       </c>
       <c r="D67" s="1">
-        <v>36.16</v>
+        <v>35.36</v>
       </c>
       <c r="E67" s="1">
-        <v>35.3003198004</v>
+        <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>2461526.6</v>
+        <v>231918.84</v>
       </c>
       <c r="I67" s="1">
-        <v>59946.36</v>
+        <v>-8832.6</v>
       </c>
       <c r="J67" s="1">
-        <v>2.435332610259</v>
+        <v>-3.8084874863983</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>2521472.96</v>
+        <v>223086.24</v>
       </c>
       <c r="N67" s="1">
-        <v>2521472.96</v>
+        <v>223086.24</v>
       </c>
       <c r="O67" s="1">
-        <v>0.41</v>
+        <v>0.04</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>160</v>
       </c>
       <c r="B68" t="s">
         <v>161</v>
       </c>
       <c r="C68" s="1">
-        <v>21171.0</v>
+        <v>12551.0</v>
       </c>
       <c r="D68" s="1">
-        <v>10.63</v>
+        <v>199.2</v>
       </c>
       <c r="E68" s="1">
-        <v>10.63</v>
+        <v>146.4613210103</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>225047.73</v>
+        <v>1838236.04</v>
       </c>
       <c r="I68" s="1">
-        <v>0.0</v>
+        <v>661923.16</v>
       </c>
       <c r="J68" s="1">
-        <v>0.0</v>
+        <v>36.008605293148</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>225047.73</v>
+        <v>2500159.2</v>
       </c>
       <c r="N68" s="1">
-        <v>225047.73</v>
+        <v>2500159.2</v>
       </c>
       <c r="O68" s="1">
-        <v>0.04</v>
+        <v>0.43</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>162</v>
       </c>
       <c r="B69" t="s">
         <v>163</v>
       </c>
       <c r="C69" s="1">
-        <v>3305.0</v>
+        <v>4924.0</v>
       </c>
       <c r="D69" s="1">
-        <v>257.8</v>
+        <v>59.55</v>
       </c>
       <c r="E69" s="1">
-        <v>257.8</v>
+        <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>852029.0</v>
+        <v>324491.6</v>
       </c>
       <c r="I69" s="1">
-        <v>0.0</v>
+        <v>-31267.4</v>
       </c>
       <c r="J69" s="1">
-        <v>0.0</v>
+        <v>-9.6358118361153</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>852029.0</v>
+        <v>293224.2</v>
       </c>
       <c r="N69" s="1">
-        <v>852029.0</v>
+        <v>293224.2</v>
       </c>
       <c r="O69" s="1">
-        <v>0.14</v>
+        <v>0.05</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>164</v>
       </c>
       <c r="B70" t="s">
         <v>165</v>
       </c>
       <c r="C70" s="1">
-        <v>20215.0</v>
+        <v>69731.0</v>
       </c>
       <c r="D70" s="1">
-        <v>78.56</v>
+        <v>33.52</v>
       </c>
       <c r="E70" s="1">
-        <v>78.56</v>
+        <v>35.3003198004</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>1588090.4</v>
+        <v>2461526.6</v>
       </c>
       <c r="I70" s="1">
-        <v>0.0</v>
+        <v>-124143.48</v>
       </c>
       <c r="J70" s="1">
-        <v>0.0</v>
+        <v>-5.0433531776581</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1588090.4</v>
+        <v>2337383.12</v>
       </c>
       <c r="N70" s="1">
-        <v>1588090.4</v>
+        <v>2337383.12</v>
       </c>
       <c r="O70" s="1">
-        <v>0.26</v>
+        <v>0.4</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>166</v>
       </c>
       <c r="B71" t="s">
         <v>167</v>
       </c>
       <c r="C71" s="1">
-        <v>6457.0</v>
+        <v>21171.0</v>
       </c>
       <c r="D71" s="1">
-        <v>83.18</v>
+        <v>8.728</v>
       </c>
       <c r="E71" s="1">
-        <v>69.1594130401</v>
+        <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>446562.33</v>
+        <v>225047.73</v>
       </c>
       <c r="I71" s="1">
-        <v>90530.93</v>
+        <v>-40267.24</v>
       </c>
       <c r="J71" s="1">
-        <v>20.272854183648</v>
+        <v>-17.892755461253</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>537093.26</v>
+        <v>184780.49</v>
       </c>
       <c r="N71" s="1">
-        <v>537093.26</v>
+        <v>184780.49</v>
       </c>
       <c r="O71" s="1">
-        <v>0.09</v>
+        <v>0.03</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>168</v>
       </c>
       <c r="B72" t="s">
         <v>169</v>
       </c>
       <c r="C72" s="1">
-        <v>1217.0</v>
+        <v>3305.0</v>
       </c>
       <c r="D72" s="1">
-        <v>2049.0</v>
+        <v>257.8</v>
       </c>
       <c r="E72" s="1">
-        <v>2380.7543138866</v>
+        <v>257.8</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>2897378.0</v>
+        <v>852029.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-403745.0</v>
+        <v>0.0</v>
       </c>
       <c r="J72" s="1">
-        <v>-13.934840397076</v>
+        <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>2493633.0</v>
+        <v>852029.0</v>
       </c>
       <c r="N72" s="1">
-        <v>2493633.0</v>
+        <v>852029.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.4</v>
+        <v>0.15</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>170</v>
       </c>
       <c r="B73" t="s">
         <v>171</v>
       </c>
       <c r="C73" s="1">
-        <v>4718.0</v>
+        <v>20215.0</v>
       </c>
       <c r="D73" s="1">
-        <v>48.74</v>
+        <v>65.16</v>
       </c>
       <c r="E73" s="1">
-        <v>48.74</v>
+        <v>78.56</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>229955.32</v>
+        <v>1588090.4</v>
       </c>
       <c r="I73" s="1">
-        <v>0.0</v>
+        <v>-270881.0</v>
       </c>
       <c r="J73" s="1">
-        <v>0.0</v>
+        <v>-17.057026476578</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>229955.32</v>
+        <v>1317209.4</v>
       </c>
       <c r="N73" s="1">
-        <v>229955.32</v>
+        <v>1317209.4</v>
       </c>
       <c r="O73" s="1">
-        <v>0.04</v>
+        <v>0.23</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>172</v>
       </c>
       <c r="B74" t="s">
         <v>173</v>
       </c>
       <c r="C74" s="1">
-        <v>7256.0</v>
+        <v>6457.0</v>
       </c>
       <c r="D74" s="1">
-        <v>31.64</v>
+        <v>66.78</v>
       </c>
       <c r="E74" s="1">
-        <v>31.64</v>
+        <v>69.1594130401</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>229579.84</v>
+        <v>446562.33</v>
       </c>
       <c r="I74" s="1">
-        <v>0.0</v>
+        <v>-15363.87</v>
       </c>
       <c r="J74" s="1">
-        <v>0.0</v>
+        <v>-3.4404760473191</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>229579.84</v>
+        <v>431198.46</v>
       </c>
       <c r="N74" s="1">
-        <v>229579.84</v>
+        <v>431198.46</v>
       </c>
       <c r="O74" s="1">
-        <v>0.04</v>
+        <v>0.07</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>174</v>
       </c>
       <c r="B75" t="s">
         <v>175</v>
       </c>
       <c r="C75" s="1">
-        <v>96427.0</v>
+        <v>1217.0</v>
       </c>
       <c r="D75" s="1">
-        <v>20.05</v>
+        <v>1621.5</v>
       </c>
       <c r="E75" s="1">
-        <v>14.836698124</v>
+        <v>2380.7543138866</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>1430658.29</v>
+        <v>2897378.0</v>
       </c>
       <c r="I75" s="1">
-        <v>502703.06</v>
+        <v>-924012.5</v>
       </c>
       <c r="J75" s="1">
-        <v>35.137884672657</v>
+        <v>-31.89133416489</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>1933361.35</v>
+        <v>1973365.5</v>
       </c>
       <c r="N75" s="1">
-        <v>1933361.35</v>
+        <v>1973365.5</v>
       </c>
       <c r="O75" s="1">
-        <v>0.31</v>
+        <v>0.34</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>176</v>
       </c>
       <c r="B76" t="s">
         <v>177</v>
       </c>
       <c r="C76" s="1">
-        <v>42588.0</v>
+        <v>4718.0</v>
       </c>
       <c r="D76" s="1">
-        <v>56.82</v>
+        <v>40.56</v>
       </c>
       <c r="E76" s="1">
-        <v>48.4046961585</v>
+        <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>2061459.2</v>
+        <v>229955.32</v>
       </c>
       <c r="I76" s="1">
-        <v>358390.96</v>
+        <v>-38593.24</v>
       </c>
       <c r="J76" s="1">
-        <v>17.38530454544</v>
+        <v>-16.78292983176</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>2419850.16</v>
+        <v>191362.08</v>
       </c>
       <c r="N76" s="1">
-        <v>2419850.16</v>
+        <v>191362.08</v>
       </c>
       <c r="O76" s="1">
-        <v>0.39</v>
+        <v>0.03</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>178</v>
       </c>
       <c r="B77" t="s">
         <v>179</v>
       </c>
       <c r="C77" s="1">
-        <v>43646.0</v>
+        <v>7256.0</v>
       </c>
       <c r="D77" s="1">
-        <v>45.825</v>
+        <v>28.16</v>
       </c>
       <c r="E77" s="1">
-        <v>30.6321275718</v>
+        <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>1336969.84</v>
+        <v>229579.84</v>
       </c>
       <c r="I77" s="1">
-        <v>663108.11</v>
+        <v>-25250.88</v>
       </c>
       <c r="J77" s="1">
-        <v>49.597836103767</v>
+        <v>-10.998735777497</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>2000077.95</v>
+        <v>204328.96</v>
       </c>
       <c r="N77" s="1">
-        <v>2000077.95</v>
+        <v>204328.96</v>
       </c>
       <c r="O77" s="1">
-        <v>0.32</v>
+        <v>0.04</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>180</v>
       </c>
       <c r="B78" t="s">
         <v>181</v>
       </c>
       <c r="C78" s="1">
-        <v>101373.0</v>
+        <v>96427.0</v>
       </c>
       <c r="D78" s="1">
-        <v>24.63</v>
+        <v>19.125</v>
       </c>
       <c r="E78" s="1">
-        <v>13.9698980991</v>
+        <v>14.836698124</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>1416170.48</v>
+        <v>1430658.29</v>
       </c>
       <c r="I78" s="1">
-        <v>1080646.51</v>
+        <v>413508.09</v>
       </c>
       <c r="J78" s="1">
-        <v>76.307656829565</v>
+        <v>28.903344208071</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>2496816.99</v>
+        <v>1844166.38</v>
       </c>
       <c r="N78" s="1">
-        <v>2496816.99</v>
+        <v>1844166.38</v>
       </c>
       <c r="O78" s="1">
-        <v>0.4</v>
+        <v>0.32</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>182</v>
       </c>
       <c r="B79" t="s">
         <v>183</v>
       </c>
       <c r="C79" s="1">
-        <v>5780.0</v>
+        <v>42588.0</v>
       </c>
       <c r="D79" s="1">
-        <v>39.1</v>
+        <v>49.5</v>
       </c>
       <c r="E79" s="1">
-        <v>39.0999965398</v>
+        <v>48.4046961585</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>225997.98</v>
+        <v>2061459.2</v>
       </c>
       <c r="I79" s="1">
-        <v>0.02</v>
+        <v>46646.8</v>
       </c>
       <c r="J79" s="1">
-        <v>8.8496366206459E-6</v>
+        <v>2.2628049102306</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>225998.0</v>
+        <v>2108106.0</v>
       </c>
       <c r="N79" s="1">
-        <v>225998.0</v>
+        <v>2108106.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.04</v>
+        <v>0.36</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>184</v>
       </c>
       <c r="B80" t="s">
         <v>185</v>
       </c>
       <c r="C80" s="1">
-        <v>789991.0</v>
+        <v>43646.0</v>
       </c>
       <c r="D80" s="1">
-        <v>5.835</v>
+        <v>37.43</v>
       </c>
       <c r="E80" s="1">
-        <v>3.0295437923</v>
+        <v>30.6321275718</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>2393312.33</v>
+        <v>1336969.84</v>
       </c>
       <c r="I80" s="1">
-        <v>2216285.16</v>
+        <v>296699.94</v>
       </c>
       <c r="J80" s="1">
-        <v>92.603256675655</v>
+        <v>22.191969566045</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>4609597.49</v>
+        <v>1633669.78</v>
       </c>
       <c r="N80" s="1">
-        <v>4609597.49</v>
+        <v>1633669.78</v>
       </c>
       <c r="O80" s="1">
-        <v>0.74</v>
+        <v>0.28</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>186</v>
       </c>
       <c r="B81" t="s">
         <v>187</v>
       </c>
       <c r="C81" s="1">
-        <v>41543.0</v>
+        <v>101373.0</v>
       </c>
       <c r="D81" s="1">
-        <v>19.15</v>
+        <v>21.72</v>
       </c>
       <c r="E81" s="1">
-        <v>19.15</v>
+        <v>13.9698980991</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>795548.45</v>
+        <v>1416170.48</v>
       </c>
       <c r="I81" s="1">
-        <v>0.0</v>
+        <v>785651.08</v>
       </c>
       <c r="J81" s="1">
-        <v>0.0</v>
+        <v>55.47715413472</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>795548.45</v>
+        <v>2201821.56</v>
       </c>
       <c r="N81" s="1">
-        <v>795548.45</v>
+        <v>2201821.56</v>
       </c>
       <c r="O81" s="1">
-        <v>0.13</v>
+        <v>0.38</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>188</v>
       </c>
       <c r="B82" t="s">
         <v>189</v>
       </c>
       <c r="C82" s="1">
-        <v>15561.0</v>
+        <v>5780.0</v>
       </c>
       <c r="D82" s="1">
-        <v>14.99</v>
+        <v>32.62</v>
       </c>
       <c r="E82" s="1">
-        <v>14.99</v>
+        <v>39.0999965398</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>233259.39</v>
+        <v>225997.98</v>
       </c>
       <c r="I82" s="1">
-        <v>0.0</v>
+        <v>-37454.38</v>
       </c>
       <c r="J82" s="1">
-        <v>0.0</v>
+        <v>-16.572882642579</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>233259.39</v>
+        <v>188543.6</v>
       </c>
       <c r="N82" s="1">
-        <v>233259.39</v>
+        <v>188543.6</v>
       </c>
       <c r="O82" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>190</v>
       </c>
       <c r="B83" t="s">
         <v>191</v>
       </c>
       <c r="C83" s="1">
-        <v>9377.0</v>
+        <v>789991.0</v>
       </c>
       <c r="D83" s="1">
-        <v>114.8</v>
+        <v>5.098</v>
       </c>
       <c r="E83" s="1">
-        <v>114.8</v>
+        <v>3.0295437923</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>1076479.6</v>
+        <v>2393312.33</v>
       </c>
       <c r="I83" s="1">
-        <v>0.0</v>
+        <v>1634061.79</v>
       </c>
       <c r="J83" s="1">
-        <v>0.0</v>
+        <v>68.276161431885</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1076479.6</v>
+        <v>4027374.12</v>
       </c>
       <c r="N83" s="1">
-        <v>1076479.6</v>
+        <v>4027374.12</v>
       </c>
       <c r="O83" s="1">
-        <v>0.17</v>
+        <v>0.69</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>192</v>
       </c>
       <c r="B84" t="s">
         <v>193</v>
       </c>
       <c r="C84" s="1">
-        <v>2354.0</v>
+        <v>41543.0</v>
       </c>
       <c r="D84" s="1">
-        <v>285.9</v>
+        <v>19.1</v>
       </c>
       <c r="E84" s="1">
-        <v>285.9</v>
+        <v>19.15</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>673008.6</v>
+        <v>795548.45</v>
       </c>
       <c r="I84" s="1">
-        <v>0.0</v>
+        <v>-2077.15</v>
       </c>
       <c r="J84" s="1">
-        <v>0.0</v>
+        <v>-0.26109660574413</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>673008.6</v>
+        <v>793471.3</v>
       </c>
       <c r="N84" s="1">
-        <v>673008.6</v>
+        <v>793471.3</v>
       </c>
       <c r="O84" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>194</v>
       </c>
       <c r="B85" t="s">
         <v>195</v>
       </c>
       <c r="C85" s="1">
-        <v>21496.0</v>
+        <v>15561.0</v>
       </c>
       <c r="D85" s="1">
-        <v>75.3</v>
+        <v>16.22</v>
       </c>
       <c r="E85" s="1">
-        <v>93.0650716412</v>
+        <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>2000526.78</v>
+        <v>233259.39</v>
       </c>
       <c r="I85" s="1">
-        <v>-381877.98</v>
+        <v>19140.03</v>
       </c>
       <c r="J85" s="1">
-        <v>-19.088871182219</v>
+        <v>8.2054703135424</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>1618648.8</v>
+        <v>252399.42</v>
       </c>
       <c r="N85" s="1">
-        <v>1618648.8</v>
+        <v>252399.42</v>
       </c>
       <c r="O85" s="1">
-        <v>0.26</v>
+        <v>0.04</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>196</v>
       </c>
       <c r="B86" t="s">
         <v>197</v>
       </c>
       <c r="C86" s="1">
-        <v>7399.0</v>
+        <v>9377.0</v>
       </c>
       <c r="D86" s="1">
-        <v>35.62</v>
+        <v>103.1</v>
       </c>
       <c r="E86" s="1">
-        <v>35.62</v>
+        <v>114.8</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>263552.38</v>
+        <v>1076479.6</v>
       </c>
       <c r="I86" s="1">
-        <v>0.0</v>
+        <v>-109710.9</v>
       </c>
       <c r="J86" s="1">
-        <v>0.0</v>
+        <v>-10.191637630662</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>263552.38</v>
+        <v>966768.7</v>
       </c>
       <c r="N86" s="1">
-        <v>263552.38</v>
+        <v>966768.7</v>
       </c>
       <c r="O86" s="1">
-        <v>0.04</v>
+        <v>0.17</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>198</v>
       </c>
       <c r="B87" t="s">
         <v>199</v>
       </c>
       <c r="C87" s="1">
-        <v>13431.0</v>
+        <v>2354.0</v>
       </c>
       <c r="D87" s="1">
-        <v>64.02</v>
+        <v>248.3</v>
       </c>
       <c r="E87" s="1">
-        <v>64.02</v>
+        <v>285.9</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>859852.62</v>
+        <v>673008.6</v>
       </c>
       <c r="I87" s="1">
-        <v>0.0</v>
+        <v>-88510.4</v>
       </c>
       <c r="J87" s="1">
-        <v>0.0</v>
+        <v>-13.151451556488</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>859852.62</v>
+        <v>584498.2</v>
       </c>
       <c r="N87" s="1">
-        <v>859852.62</v>
+        <v>584498.2</v>
       </c>
       <c r="O87" s="1">
-        <v>0.14</v>
+        <v>0.1</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>200</v>
       </c>
       <c r="B88" t="s">
         <v>201</v>
       </c>
       <c r="C88" s="1">
-        <v>2296.0</v>
+        <v>7399.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.3</v>
+        <v>31.04</v>
       </c>
       <c r="E88" s="1">
-        <v>100.3</v>
+        <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>230288.8</v>
+        <v>263552.38</v>
       </c>
       <c r="I88" s="1">
-        <v>0.0</v>
+        <v>-33887.42</v>
       </c>
       <c r="J88" s="1">
-        <v>0.0</v>
+        <v>-12.857944974733</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>230288.8</v>
+        <v>229664.96</v>
       </c>
       <c r="N88" s="1">
-        <v>230288.8</v>
+        <v>229664.96</v>
       </c>
       <c r="O88" s="1">
         <v>0.04</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>202</v>
       </c>
       <c r="B89" t="s">
         <v>203</v>
       </c>
       <c r="C89" s="1">
-        <v>618502.0</v>
+        <v>13431.0</v>
       </c>
       <c r="D89" s="1">
-        <v>4.801</v>
+        <v>55.02</v>
       </c>
       <c r="E89" s="1">
-        <v>3.6809499888</v>
+        <v>64.02</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>2276674.93</v>
+        <v>859852.62</v>
       </c>
       <c r="I89" s="1">
-        <v>692753.17</v>
+        <v>-120879.0</v>
       </c>
       <c r="J89" s="1">
-        <v>30.428286483569</v>
+        <v>-14.058106841612</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>2969428.1</v>
+        <v>738973.62</v>
       </c>
       <c r="N89" s="1">
-        <v>2969428.1</v>
+        <v>738973.62</v>
       </c>
       <c r="O89" s="1">
-        <v>0.48</v>
+        <v>0.13</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>204</v>
       </c>
       <c r="B90" t="s">
         <v>205</v>
       </c>
       <c r="C90" s="1">
-        <v>26009.0</v>
+        <v>6888.0</v>
       </c>
       <c r="D90" s="1">
-        <v>27.08</v>
+        <v>28.16</v>
       </c>
       <c r="E90" s="1">
-        <v>27.08</v>
+        <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>704323.72</v>
+        <v>230288.8</v>
       </c>
       <c r="I90" s="1">
-        <v>0.0</v>
+        <v>-36322.72</v>
       </c>
       <c r="J90" s="1">
-        <v>0.0</v>
+        <v>-15.772681954138</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>704323.72</v>
+        <v>193966.08</v>
       </c>
       <c r="N90" s="1">
-        <v>704323.72</v>
+        <v>193966.08</v>
       </c>
       <c r="O90" s="1">
-        <v>0.11</v>
+        <v>0.03</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>206</v>
       </c>
       <c r="B91" t="s">
         <v>207</v>
       </c>
       <c r="C91" s="1">
-        <v>13749.0</v>
+        <v>618502.0</v>
       </c>
       <c r="D91" s="1">
-        <v>178.24</v>
+        <v>4.732</v>
       </c>
       <c r="E91" s="1">
-        <v>109.5903891192</v>
+        <v>3.6809499888</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>1506758.26</v>
+        <v>2276674.93</v>
       </c>
       <c r="I91" s="1">
-        <v>943863.5</v>
+        <v>650076.53</v>
       </c>
       <c r="J91" s="1">
-        <v>62.64199938748</v>
+        <v>28.553770300444</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>2450621.76</v>
+        <v>2926751.46</v>
       </c>
       <c r="N91" s="1">
-        <v>2450621.76</v>
+        <v>2926751.46</v>
       </c>
       <c r="O91" s="1">
-        <v>0.39</v>
+        <v>0.5</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>208</v>
       </c>
       <c r="B92" t="s">
         <v>209</v>
       </c>
       <c r="C92" s="1">
-        <v>12349.0</v>
+        <v>26009.0</v>
       </c>
       <c r="D92" s="1">
-        <v>153.85</v>
+        <v>23.48</v>
       </c>
       <c r="E92" s="1">
-        <v>96.2270864038</v>
+        <v>27.08</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>1188308.29</v>
+        <v>704323.72</v>
       </c>
       <c r="I92" s="1">
-        <v>711585.36</v>
+        <v>-93632.4</v>
       </c>
       <c r="J92" s="1">
-        <v>59.882217938579</v>
+        <v>-13.293943870015</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>1899893.65</v>
+        <v>610691.32</v>
       </c>
       <c r="N92" s="1">
-        <v>1899893.65</v>
+        <v>610691.32</v>
       </c>
       <c r="O92" s="1">
-        <v>0.31</v>
+        <v>0.11</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>210</v>
       </c>
       <c r="B93" t="s">
         <v>211</v>
       </c>
       <c r="C93" s="1">
-        <v>13695.0</v>
+        <v>13749.0</v>
       </c>
       <c r="D93" s="1">
-        <v>56.8</v>
+        <v>172.94</v>
       </c>
       <c r="E93" s="1">
-        <v>56.8</v>
+        <v>109.5903891192</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>777876.0</v>
+        <v>1506758.26</v>
       </c>
       <c r="I93" s="1">
-        <v>0.0</v>
+        <v>870993.8</v>
       </c>
       <c r="J93" s="1">
-        <v>0.0</v>
+        <v>57.80580887607</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>777876.0</v>
+        <v>2377752.06</v>
       </c>
       <c r="N93" s="1">
-        <v>777876.0</v>
+        <v>2377752.06</v>
       </c>
       <c r="O93" s="1">
-        <v>0.13</v>
+        <v>0.41</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>212</v>
       </c>
       <c r="B94" t="s">
         <v>213</v>
       </c>
       <c r="C94" s="1">
-        <v>8031.0</v>
+        <v>12349.0</v>
       </c>
       <c r="D94" s="1">
-        <v>397.4</v>
+        <v>128.85</v>
       </c>
       <c r="E94" s="1">
-        <v>328.296540904</v>
+        <v>96.2270864038</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>2636549.52</v>
+        <v>1188308.29</v>
       </c>
       <c r="I94" s="1">
-        <v>554969.88</v>
+        <v>402860.36</v>
       </c>
       <c r="J94" s="1">
-        <v>21.049097534113</v>
+        <v>33.902007028833</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>3191519.4</v>
+        <v>1591168.65</v>
       </c>
       <c r="N94" s="1">
-        <v>3191519.4</v>
+        <v>1591168.65</v>
       </c>
       <c r="O94" s="1">
-        <v>0.51</v>
+        <v>0.27</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>214</v>
       </c>
       <c r="B95" t="s">
         <v>215</v>
       </c>
       <c r="C95" s="1">
-        <v>45673.0</v>
+        <v>13695.0</v>
       </c>
       <c r="D95" s="1">
-        <v>20.54</v>
+        <v>56.62</v>
       </c>
       <c r="E95" s="1">
-        <v>20.5399995621</v>
+        <v>56.8</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>938123.4</v>
+        <v>777876.0</v>
       </c>
       <c r="I95" s="1">
-        <v>0.02</v>
+        <v>-2465.1</v>
       </c>
       <c r="J95" s="1">
-        <v>2.131915694673E-6</v>
+        <v>-0.3169014084507</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>938123.42</v>
+        <v>775410.9</v>
       </c>
       <c r="N95" s="1">
-        <v>938123.42</v>
+        <v>775410.9</v>
       </c>
       <c r="O95" s="1">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>216</v>
       </c>
       <c r="B96" t="s">
         <v>217</v>
       </c>
       <c r="C96" s="1">
-        <v>8408.0</v>
+        <v>8031.0</v>
       </c>
       <c r="D96" s="1">
-        <v>544.1</v>
+        <v>350.0</v>
       </c>
       <c r="E96" s="1">
-        <v>463.2513106565</v>
+        <v>328.296540904</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>3895017.02</v>
+        <v>2636549.52</v>
       </c>
       <c r="I96" s="1">
-        <v>679775.78</v>
+        <v>174300.48</v>
       </c>
       <c r="J96" s="1">
-        <v>17.452446972876</v>
+        <v>6.610931396426</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>4574792.8</v>
+        <v>2810850.0</v>
       </c>
       <c r="N96" s="1">
-        <v>4574792.8</v>
+        <v>2810850.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.74</v>
+        <v>0.48</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>218</v>
       </c>
       <c r="B97" t="s">
         <v>219</v>
       </c>
       <c r="C97" s="1">
-        <v>23964.0</v>
+        <v>45673.0</v>
       </c>
       <c r="D97" s="1">
-        <v>59.0</v>
+        <v>24.98</v>
       </c>
       <c r="E97" s="1">
-        <v>59.0</v>
+        <v>20.5399995621</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>1413876.0</v>
+        <v>938123.4</v>
       </c>
       <c r="I97" s="1">
-        <v>0.0</v>
+        <v>202788.14</v>
       </c>
       <c r="J97" s="1">
-        <v>0.0</v>
+        <v>21.616360917977</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>1413876.0</v>
+        <v>1140911.54</v>
       </c>
       <c r="N97" s="1">
-        <v>1413876.0</v>
+        <v>1140911.54</v>
       </c>
       <c r="O97" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>220</v>
       </c>
       <c r="B98" t="s">
         <v>221</v>
       </c>
       <c r="C98" s="1">
-        <v>11327.0</v>
+        <v>8408.0</v>
       </c>
       <c r="D98" s="1">
-        <v>128.3</v>
+        <v>455.75</v>
       </c>
       <c r="E98" s="1">
-        <v>144.8451999647</v>
+        <v>463.2513106565</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>1640661.58</v>
+        <v>3895017.02</v>
       </c>
       <c r="I98" s="1">
-        <v>-187407.48</v>
+        <v>-63071.02</v>
       </c>
       <c r="J98" s="1">
-        <v>-11.422677429918</v>
+        <v>-1.6192745673805</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>1453254.1</v>
+        <v>3831946.0</v>
       </c>
       <c r="N98" s="1">
-        <v>1453254.1</v>
+        <v>3831946.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.23</v>
+        <v>0.66</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>222</v>
       </c>
       <c r="B99" t="s">
         <v>223</v>
       </c>
       <c r="C99" s="1">
-        <v>21005.0</v>
+        <v>23964.0</v>
       </c>
       <c r="D99" s="1">
-        <v>17.705</v>
+        <v>51.63</v>
       </c>
       <c r="E99" s="1">
-        <v>11.7766617472</v>
+        <v>59.0</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>247368.78</v>
+        <v>1413876.0</v>
       </c>
       <c r="I99" s="1">
-        <v>124524.75</v>
+        <v>-176614.68</v>
       </c>
       <c r="J99" s="1">
-        <v>50.339719507045</v>
+        <v>-12.491525423729</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>371893.53</v>
+        <v>1237261.32</v>
       </c>
       <c r="N99" s="1">
-        <v>371893.53</v>
+        <v>1237261.32</v>
       </c>
       <c r="O99" s="1">
-        <v>0.06</v>
+        <v>0.21</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>224</v>
       </c>
       <c r="B100" t="s">
         <v>225</v>
       </c>
       <c r="C100" s="1">
-        <v>22291.0</v>
+        <v>11327.0</v>
       </c>
       <c r="D100" s="1">
-        <v>58.44</v>
+        <v>105.05</v>
       </c>
       <c r="E100" s="1">
-        <v>52.2038001884</v>
+        <v>144.8451999647</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>1163674.91</v>
+        <v>1640661.58</v>
       </c>
       <c r="I100" s="1">
-        <v>139011.13</v>
+        <v>-450760.23</v>
       </c>
       <c r="J100" s="1">
-        <v>11.94587326799</v>
+        <v>-27.474296679758</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>1302686.04</v>
+        <v>1189901.35</v>
       </c>
       <c r="N100" s="1">
-        <v>1302686.04</v>
+        <v>1189901.35</v>
       </c>
       <c r="O100" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>226</v>
       </c>
       <c r="B101" t="s">
         <v>227</v>
       </c>
       <c r="C101" s="1">
-        <v>2148.0</v>
+        <v>21005.0</v>
       </c>
       <c r="D101" s="1">
-        <v>555.6</v>
+        <v>14.455</v>
       </c>
       <c r="E101" s="1">
-        <v>281.5584590317</v>
+        <v>11.7766617472</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>604787.57</v>
+        <v>247368.78</v>
       </c>
       <c r="I101" s="1">
-        <v>588641.23</v>
+        <v>56258.5</v>
       </c>
       <c r="J101" s="1">
-        <v>97.330246056479</v>
+        <v>22.742764871137</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>1193428.8</v>
+        <v>303627.28</v>
       </c>
       <c r="N101" s="1">
-        <v>1193428.8</v>
+        <v>303627.28</v>
       </c>
       <c r="O101" s="1">
-        <v>0.19</v>
+        <v>0.05</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>228</v>
       </c>
       <c r="B102" t="s">
         <v>229</v>
       </c>
       <c r="C102" s="1">
-        <v>228396.0</v>
+        <v>22291.0</v>
       </c>
       <c r="D102" s="1">
-        <v>3.478</v>
+        <v>50.14</v>
       </c>
       <c r="E102" s="1">
-        <v>3.4780000088</v>
+        <v>52.2038001884</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>794361.29</v>
+        <v>1163674.91</v>
       </c>
       <c r="I102" s="1">
-        <v>0.0</v>
+        <v>-46004.17</v>
       </c>
       <c r="J102" s="1">
-        <v>0.0</v>
+        <v>-3.9533524014881</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>794361.29</v>
+        <v>1117670.74</v>
       </c>
       <c r="N102" s="1">
-        <v>794361.29</v>
+        <v>1117670.74</v>
       </c>
       <c r="O102" s="1">
-        <v>0.13</v>
+        <v>0.19</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>230</v>
       </c>
       <c r="B103" t="s">
         <v>231</v>
       </c>
       <c r="C103" s="1">
-        <v>14987.0</v>
+        <v>2148.0</v>
       </c>
       <c r="D103" s="1">
-        <v>69.3</v>
+        <v>523.0</v>
       </c>
       <c r="E103" s="1">
-        <v>69.3</v>
+        <v>281.5584590317</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>1038599.1</v>
+        <v>604787.57</v>
       </c>
       <c r="I103" s="1">
-        <v>0.0</v>
+        <v>518616.43</v>
       </c>
       <c r="J103" s="1">
-        <v>0.0</v>
+        <v>85.75183349089</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>1038599.1</v>
+        <v>1123404.0</v>
       </c>
       <c r="N103" s="1">
-        <v>1038599.1</v>
+        <v>1123404.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>232</v>
       </c>
       <c r="B104" t="s">
         <v>233</v>
       </c>
       <c r="C104" s="1">
-        <v>253715.0</v>
+        <v>228396.0</v>
       </c>
       <c r="D104" s="1">
-        <v>6.484</v>
+        <v>2.995</v>
       </c>
       <c r="E104" s="1">
-        <v>5.0624402578</v>
+        <v>3.4780000088</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>1284417.03</v>
+        <v>794361.29</v>
       </c>
       <c r="I104" s="1">
-        <v>360671.03</v>
+        <v>-110315.27</v>
       </c>
       <c r="J104" s="1">
-        <v>28.08052381554</v>
+        <v>-13.887291763676</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>1645088.06</v>
+        <v>684046.02</v>
       </c>
       <c r="N104" s="1">
-        <v>1645088.06</v>
+        <v>684046.02</v>
       </c>
       <c r="O104" s="1">
-        <v>0.26</v>
+        <v>0.12</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>234</v>
       </c>
       <c r="B105" t="s">
         <v>235</v>
       </c>
       <c r="C105" s="1">
-        <v>109077.0</v>
+        <v>14987.0</v>
       </c>
       <c r="D105" s="1">
-        <v>16.45</v>
+        <v>65.84</v>
       </c>
       <c r="E105" s="1">
-        <v>16.45</v>
+        <v>69.3</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>1794316.65</v>
+        <v>1038599.1</v>
       </c>
       <c r="I105" s="1">
-        <v>0.0</v>
+        <v>-51855.02</v>
       </c>
       <c r="J105" s="1">
-        <v>0.0</v>
+        <v>-4.992784992785</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>1794316.65</v>
+        <v>986744.08</v>
       </c>
       <c r="N105" s="1">
-        <v>1794316.65</v>
+        <v>986744.08</v>
       </c>
       <c r="O105" s="1">
-        <v>0.29</v>
+        <v>0.17</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>236</v>
       </c>
       <c r="B106" t="s">
         <v>237</v>
       </c>
       <c r="C106" s="1">
-        <v>29229.0</v>
+        <v>253715.0</v>
       </c>
       <c r="D106" s="1">
-        <v>139.81</v>
+        <v>6.866</v>
       </c>
       <c r="E106" s="1">
-        <v>100.0</v>
+        <v>5.0624402578</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>2922900.0</v>
+        <v>1284417.03</v>
       </c>
       <c r="I106" s="1">
-        <v>1163606.49</v>
+        <v>457590.16</v>
       </c>
       <c r="J106" s="1">
-        <v>39.81</v>
+        <v>35.626291875</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>4086506.49</v>
+        <v>1742007.19</v>
       </c>
       <c r="N106" s="1">
-        <v>4086506.49</v>
+        <v>1742007.19</v>
       </c>
       <c r="O106" s="1">
-        <v>0.66</v>
+        <v>0.3</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>238</v>
       </c>
       <c r="B107" t="s">
         <v>239</v>
       </c>
       <c r="C107" s="1">
-        <v>1481.0</v>
+        <v>109077.0</v>
       </c>
       <c r="D107" s="1">
-        <v>2011.32</v>
+        <v>14.29</v>
       </c>
       <c r="E107" s="1">
-        <v>1322.4878528022</v>
+        <v>16.45</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>1958604.51</v>
+        <v>1794316.65</v>
       </c>
       <c r="I107" s="1">
-        <v>1020160.41</v>
+        <v>-235606.32</v>
       </c>
       <c r="J107" s="1">
-        <v>52.086085005492</v>
+        <v>-13.130699088146</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>2978764.92</v>
+        <v>1558710.33</v>
       </c>
       <c r="N107" s="1">
-        <v>2978764.92</v>
+        <v>1558710.33</v>
       </c>
       <c r="O107" s="1">
-        <v>0.48</v>
+        <v>0.27</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>240</v>
       </c>
       <c r="B108" t="s">
         <v>241</v>
       </c>
       <c r="C108" s="1">
-        <v>6107.0</v>
+        <v>29229.0</v>
       </c>
       <c r="D108" s="1">
-        <v>1070.11</v>
+        <v>130.75</v>
       </c>
       <c r="E108" s="1">
-        <v>1068.9173358441</v>
+        <v>100.0</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>6527878.17</v>
+        <v>2922900.0</v>
       </c>
       <c r="I108" s="1">
-        <v>7283.6</v>
+        <v>898791.75</v>
       </c>
       <c r="J108" s="1">
-        <v>0.1115768372252</v>
+        <v>30.75</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>6535161.77</v>
+        <v>3821691.75</v>
       </c>
       <c r="N108" s="1">
-        <v>6535161.77</v>
+        <v>3821691.75</v>
       </c>
       <c r="O108" s="1">
-        <v>1.05</v>
+        <v>0.66</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>242</v>
       </c>
       <c r="B109" t="s">
         <v>243</v>
       </c>
       <c r="C109" s="1">
-        <v>91512.0</v>
+        <v>1481.0</v>
       </c>
       <c r="D109" s="1">
-        <v>134.38</v>
+        <v>1838.97</v>
       </c>
       <c r="E109" s="1">
-        <v>115.8781323761</v>
+        <v>1322.4878528022</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>10604239.65</v>
+        <v>1958604.51</v>
       </c>
       <c r="I109" s="1">
-        <v>1693142.91</v>
+        <v>764910.06</v>
       </c>
       <c r="J109" s="1">
-        <v>15.966660183882</v>
+        <v>39.053829198014</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>12297382.56</v>
+        <v>2723514.57</v>
       </c>
       <c r="N109" s="1">
-        <v>12297382.56</v>
+        <v>2723514.57</v>
       </c>
       <c r="O109" s="1">
-        <v>1.98</v>
+        <v>0.47</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>244</v>
       </c>
       <c r="B110" t="s">
         <v>245</v>
       </c>
       <c r="C110" s="1">
-        <v>92453.0</v>
+        <v>6974.0</v>
       </c>
       <c r="D110" s="1">
-        <v>18.19</v>
+        <v>1071.79</v>
       </c>
       <c r="E110" s="1">
-        <v>18.19</v>
+        <v>1071.79</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>1681720.07</v>
+        <v>7474663.46</v>
       </c>
       <c r="I110" s="1">
         <v>0.0</v>
       </c>
       <c r="J110" s="1">
         <v>0.0</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>1681720.07</v>
+        <v>7474663.46</v>
       </c>
       <c r="N110" s="1">
-        <v>1681720.07</v>
+        <v>7474663.46</v>
       </c>
       <c r="O110" s="1">
-        <v>0.27</v>
+        <v>1.29</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>246</v>
       </c>
       <c r="B111" t="s">
         <v>247</v>
       </c>
       <c r="C111" s="1">
-        <v>8879.0</v>
+        <v>91512.0</v>
       </c>
       <c r="D111" s="1">
-        <v>67.7</v>
+        <v>131.18</v>
       </c>
       <c r="E111" s="1">
-        <v>67.7</v>
+        <v>115.8781323761</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>601108.3</v>
+        <v>10604239.65</v>
       </c>
       <c r="I111" s="1">
-        <v>0.0</v>
+        <v>1400304.51</v>
       </c>
       <c r="J111" s="1">
-        <v>0.0</v>
+        <v>13.205138286365</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>601108.3</v>
+        <v>12004544.16</v>
       </c>
       <c r="N111" s="1">
-        <v>601108.3</v>
+        <v>12004544.16</v>
       </c>
       <c r="O111" s="1">
-        <v>0.1</v>
+        <v>2.07</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>248</v>
       </c>
       <c r="B112" t="s">
         <v>249</v>
       </c>
       <c r="C112" s="1">
-        <v>30650.0</v>
+        <v>92453.0</v>
       </c>
       <c r="D112" s="1">
-        <v>22.75</v>
+        <v>17.3</v>
       </c>
       <c r="E112" s="1">
-        <v>22.7499993475</v>
+        <v>18.19</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>697287.48</v>
+        <v>1681720.07</v>
       </c>
       <c r="I112" s="1">
-        <v>0.02</v>
+        <v>-82283.17</v>
       </c>
       <c r="J112" s="1">
-        <v>2.8682574366601E-6</v>
+        <v>-4.8927982407916</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>697287.5</v>
+        <v>1599436.9</v>
       </c>
       <c r="N112" s="1">
-        <v>697287.5</v>
+        <v>1599436.9</v>
       </c>
       <c r="O112" s="1">
-        <v>0.11</v>
+        <v>0.28</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>250</v>
       </c>
       <c r="B113" t="s">
         <v>251</v>
       </c>
       <c r="C113" s="1">
-        <v>18619.0</v>
+        <v>8879.0</v>
       </c>
       <c r="D113" s="1">
-        <v>43.51</v>
+        <v>67.3</v>
       </c>
       <c r="E113" s="1">
-        <v>40.9417455288</v>
+        <v>67.7</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>762294.36</v>
+        <v>601108.3</v>
       </c>
       <c r="I113" s="1">
-        <v>47818.33</v>
+        <v>-3551.6</v>
       </c>
       <c r="J113" s="1">
-        <v>6.2729481561427</v>
+        <v>-0.59084194977843</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>810112.69</v>
+        <v>597556.7</v>
       </c>
       <c r="N113" s="1">
-        <v>810112.69</v>
+        <v>597556.7</v>
       </c>
       <c r="O113" s="1">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>252</v>
       </c>
       <c r="B114" t="s">
         <v>253</v>
       </c>
       <c r="C114" s="1">
-        <v>14404.0</v>
+        <v>30650.0</v>
       </c>
       <c r="D114" s="1">
-        <v>16.36</v>
+        <v>19.795</v>
       </c>
       <c r="E114" s="1">
-        <v>16.36</v>
+        <v>22.7499993475</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>235649.44</v>
+        <v>697287.48</v>
       </c>
       <c r="I114" s="1">
-        <v>0.0</v>
+        <v>-90570.73</v>
       </c>
       <c r="J114" s="1">
-        <v>0.0</v>
+        <v>-12.989008493312</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>235649.44</v>
+        <v>606716.75</v>
       </c>
       <c r="N114" s="1">
-        <v>235649.44</v>
+        <v>606716.75</v>
       </c>
       <c r="O114" s="1">
-        <v>0.04</v>
+        <v>0.1</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>254</v>
       </c>
       <c r="B115" t="s">
         <v>255</v>
       </c>
       <c r="C115" s="1">
-        <v>9969.0</v>
+        <v>18619.0</v>
       </c>
       <c r="D115" s="1">
-        <v>23.76</v>
+        <v>38.72</v>
       </c>
       <c r="E115" s="1">
-        <v>23.76</v>
+        <v>40.9417455288</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>236863.44</v>
+        <v>762294.36</v>
       </c>
       <c r="I115" s="1">
-        <v>0.0</v>
+        <v>-41366.68</v>
       </c>
       <c r="J115" s="1">
-        <v>0.0</v>
+        <v>-5.4266018706999</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>236863.44</v>
+        <v>720927.68</v>
       </c>
       <c r="N115" s="1">
-        <v>236863.44</v>
+        <v>720927.68</v>
       </c>
       <c r="O115" s="1">
-        <v>0.04</v>
+        <v>0.12</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>256</v>
       </c>
       <c r="B116" t="s">
         <v>257</v>
       </c>
       <c r="C116" s="1">
-        <v>26094.0</v>
+        <v>14404.0</v>
       </c>
       <c r="D116" s="1">
-        <v>41.96</v>
+        <v>17.1</v>
       </c>
       <c r="E116" s="1">
-        <v>41.96</v>
+        <v>16.36</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>1094904.24</v>
+        <v>235649.44</v>
       </c>
       <c r="I116" s="1">
-        <v>0.0</v>
+        <v>10658.96</v>
       </c>
       <c r="J116" s="1">
-        <v>0.0</v>
+        <v>4.5232273838631</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>1094904.24</v>
+        <v>246308.4</v>
       </c>
       <c r="N116" s="1">
-        <v>1094904.24</v>
+        <v>246308.4</v>
       </c>
       <c r="O116" s="1">
-        <v>0.18</v>
+        <v>0.04</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>258</v>
       </c>
       <c r="B117" t="s">
         <v>259</v>
       </c>
       <c r="C117" s="1">
-        <v>8686.0</v>
+        <v>9969.0</v>
       </c>
       <c r="D117" s="1">
-        <v>27.83</v>
+        <v>21.47</v>
       </c>
       <c r="E117" s="1">
-        <v>27.83</v>
+        <v>23.76</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>241731.38</v>
+        <v>236863.44</v>
       </c>
       <c r="I117" s="1">
-        <v>0.0</v>
+        <v>-22829.01</v>
       </c>
       <c r="J117" s="1">
-        <v>0.0</v>
+        <v>-9.6380471380471</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>241731.38</v>
+        <v>214034.43</v>
       </c>
       <c r="N117" s="1">
-        <v>241731.38</v>
+        <v>214034.43</v>
       </c>
       <c r="O117" s="1">
         <v>0.04</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>260</v>
       </c>
       <c r="B118" t="s">
         <v>261</v>
       </c>
       <c r="C118" s="1">
-        <v>2628.0</v>
+        <v>26094.0</v>
       </c>
       <c r="D118" s="1">
-        <v>90.7</v>
+        <v>33.945</v>
       </c>
       <c r="E118" s="1">
-        <v>90.7</v>
+        <v>41.96</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>238359.6</v>
+        <v>1094904.24</v>
       </c>
       <c r="I118" s="1">
-        <v>0.0</v>
+        <v>-209143.41</v>
       </c>
       <c r="J118" s="1">
-        <v>0.0</v>
+        <v>-19.101525262154</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>238359.6</v>
+        <v>885760.83</v>
       </c>
       <c r="N118" s="1">
-        <v>238359.6</v>
+        <v>885760.83</v>
       </c>
       <c r="O118" s="1">
-        <v>0.04</v>
+        <v>0.15</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>262</v>
       </c>
       <c r="B119" t="s">
         <v>263</v>
       </c>
       <c r="C119" s="1">
-        <v>7579.0</v>
+        <v>8686.0</v>
       </c>
       <c r="D119" s="1">
-        <v>36.87</v>
+        <v>22.91</v>
       </c>
       <c r="E119" s="1">
-        <v>36.87</v>
+        <v>27.83</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>279437.73</v>
+        <v>241731.38</v>
       </c>
       <c r="I119" s="1">
-        <v>0.0</v>
+        <v>-42735.12</v>
       </c>
       <c r="J119" s="1">
-        <v>0.0</v>
+        <v>-17.678763923823</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>279437.73</v>
+        <v>198996.26</v>
       </c>
       <c r="N119" s="1">
-        <v>279437.73</v>
+        <v>198996.26</v>
       </c>
       <c r="O119" s="1">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>264</v>
       </c>
       <c r="B120" t="s">
         <v>265</v>
       </c>
       <c r="C120" s="1">
-        <v>11673.0</v>
+        <v>2628.0</v>
       </c>
       <c r="D120" s="1">
-        <v>340.0</v>
+        <v>78.1</v>
       </c>
       <c r="E120" s="1">
-        <v>278.9083628887</v>
+        <v>90.7</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>3255697.32</v>
+        <v>238359.6</v>
       </c>
       <c r="I120" s="1">
-        <v>713122.68</v>
+        <v>-33112.8</v>
       </c>
       <c r="J120" s="1">
-        <v>21.90383840719</v>
+        <v>-13.891951488423</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>3968820.0</v>
+        <v>205246.8</v>
       </c>
       <c r="N120" s="1">
-        <v>3968820.0</v>
+        <v>205246.8</v>
       </c>
       <c r="O120" s="1">
-        <v>0.64</v>
+        <v>0.04</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>266</v>
       </c>
       <c r="B121" t="s">
         <v>267</v>
       </c>
       <c r="C121" s="1">
-        <v>389523.0</v>
+        <v>7579.0</v>
       </c>
       <c r="D121" s="1">
-        <v>3.571</v>
+        <v>32.75</v>
       </c>
       <c r="E121" s="1">
-        <v>2.5731999908</v>
+        <v>36.87</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1002320.58</v>
+        <v>279437.73</v>
       </c>
       <c r="I121" s="1">
-        <v>388666.05</v>
+        <v>-31225.48</v>
       </c>
       <c r="J121" s="1">
-        <v>38.776620749421</v>
+        <v>-11.174396528343</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>1390986.63</v>
+        <v>248212.25</v>
       </c>
       <c r="N121" s="1">
-        <v>1390986.63</v>
+        <v>248212.25</v>
       </c>
       <c r="O121" s="1">
-        <v>0.22</v>
+        <v>0.04</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>268</v>
       </c>
       <c r="B122" t="s">
         <v>269</v>
       </c>
       <c r="C122" s="1">
-        <v>83575.0</v>
+        <v>11673.0</v>
       </c>
       <c r="D122" s="1">
-        <v>9.388</v>
+        <v>278.4</v>
       </c>
       <c r="E122" s="1">
-        <v>9.388</v>
+        <v>278.9083628887</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>784602.1</v>
+        <v>3255697.32</v>
       </c>
       <c r="I122" s="1">
-        <v>0.0</v>
+        <v>-5934.12</v>
       </c>
       <c r="J122" s="1">
-        <v>0.0</v>
+        <v>-0.18226878658364</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>784602.1</v>
+        <v>3249763.2</v>
       </c>
       <c r="N122" s="1">
-        <v>784602.1</v>
+        <v>3249763.2</v>
       </c>
       <c r="O122" s="1">
-        <v>0.13</v>
+        <v>0.56</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>270</v>
       </c>
       <c r="B123" t="s">
         <v>271</v>
       </c>
       <c r="C123" s="1">
-        <v>38166.0</v>
+        <v>389523.0</v>
       </c>
       <c r="D123" s="1">
-        <v>82.2</v>
+        <v>3.715</v>
       </c>
       <c r="E123" s="1">
-        <v>92.4944345753</v>
+        <v>2.5731999908</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>3530142.59</v>
+        <v>1002320.58</v>
       </c>
       <c r="I123" s="1">
-        <v>-392897.39</v>
+        <v>444757.37</v>
       </c>
       <c r="J123" s="1">
-        <v>-11.129788102979</v>
+        <v>44.372766445642</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>3137245.2</v>
+        <v>1447077.95</v>
       </c>
       <c r="N123" s="1">
-        <v>3137245.2</v>
+        <v>1447077.95</v>
       </c>
       <c r="O123" s="1">
-        <v>0.51</v>
+        <v>0.25</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>272</v>
       </c>
       <c r="B124" t="s">
         <v>273</v>
       </c>
       <c r="C124" s="1">
-        <v>34175.0</v>
+        <v>83575.0</v>
       </c>
       <c r="D124" s="1">
-        <v>170.96</v>
+        <v>9.074</v>
       </c>
       <c r="E124" s="1">
-        <v>144.0546393563</v>
+        <v>9.388</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>4923067.3</v>
+        <v>784602.1</v>
       </c>
       <c r="I124" s="1">
-        <v>919490.7</v>
+        <v>-26242.55</v>
       </c>
       <c r="J124" s="1">
-        <v>18.677191351822</v>
+        <v>-3.3446953557733</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>5842558.0</v>
+        <v>758359.55</v>
       </c>
       <c r="N124" s="1">
-        <v>5842558.0</v>
+        <v>758359.55</v>
       </c>
       <c r="O124" s="1">
-        <v>0.94</v>
+        <v>0.13</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>274</v>
       </c>
       <c r="B125" t="s">
         <v>275</v>
       </c>
       <c r="C125" s="1">
-        <v>20224.0</v>
+        <v>38166.0</v>
       </c>
       <c r="D125" s="1">
-        <v>276.7</v>
+        <v>81.99</v>
       </c>
       <c r="E125" s="1">
-        <v>114.2849876384</v>
+        <v>92.4944345753</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>2311299.59</v>
+        <v>3530142.59</v>
       </c>
       <c r="I125" s="1">
-        <v>3284681.21</v>
+        <v>-400912.25</v>
       </c>
       <c r="J125" s="1">
-        <v>142.11403940066</v>
+        <v>-11.356828790307</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>5595980.8</v>
+        <v>3129230.34</v>
       </c>
       <c r="N125" s="1">
-        <v>5595980.8</v>
+        <v>3129230.34</v>
       </c>
       <c r="O125" s="1">
-        <v>0.9</v>
+        <v>0.54</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>276</v>
       </c>
       <c r="B126" t="s">
         <v>277</v>
       </c>
       <c r="C126" s="1">
-        <v>27650.0</v>
+        <v>34175.0</v>
       </c>
       <c r="D126" s="1">
-        <v>166.45</v>
+        <v>142.56</v>
       </c>
       <c r="E126" s="1">
-        <v>125.2225316456</v>
+        <v>144.0546393563</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>3462403.0</v>
+        <v>4923067.3</v>
       </c>
       <c r="I126" s="1">
-        <v>1139939.5</v>
+        <v>-51079.3</v>
       </c>
       <c r="J126" s="1">
-        <v>32.923362762798</v>
+        <v>-1.0375503093366</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>4602342.5</v>
+        <v>4871988.0</v>
       </c>
       <c r="N126" s="1">
-        <v>4602342.5</v>
+        <v>4871988.0</v>
       </c>
       <c r="O126" s="1">
-        <v>0.74</v>
+        <v>0.84</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>278</v>
       </c>
       <c r="B127" t="s">
         <v>279</v>
       </c>
       <c r="C127" s="1">
-        <v>24861.0</v>
+        <v>77189.0</v>
       </c>
       <c r="D127" s="1">
-        <v>247.4</v>
+        <v>34.64</v>
       </c>
       <c r="E127" s="1">
-        <v>134.7297860102</v>
+        <v>32.5458399513</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>3349517.21</v>
+        <v>2512180.84</v>
       </c>
       <c r="I127" s="1">
-        <v>2801094.19</v>
+        <v>161646.12</v>
       </c>
       <c r="J127" s="1">
-        <v>83.626803935723</v>
+        <v>6.434493784293</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>6150611.4</v>
+        <v>2673826.96</v>
       </c>
       <c r="N127" s="1">
-        <v>6150611.4</v>
+        <v>2673826.96</v>
       </c>
       <c r="O127" s="1">
-        <v>0.99</v>
+        <v>0.46</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>280</v>
       </c>
       <c r="B128" t="s">
         <v>281</v>
       </c>
       <c r="C128" s="1">
-        <v>27323.0</v>
+        <v>20224.0</v>
       </c>
       <c r="D128" s="1">
-        <v>19.72</v>
+        <v>229.2</v>
       </c>
       <c r="E128" s="1">
-        <v>19.72</v>
+        <v>114.2849876384</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>538809.56</v>
+        <v>2311299.59</v>
       </c>
       <c r="I128" s="1">
-        <v>0.0</v>
+        <v>2324041.21</v>
       </c>
       <c r="J128" s="1">
-        <v>0.0</v>
+        <v>100.55127513781</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>538809.56</v>
+        <v>4635340.8</v>
       </c>
       <c r="N128" s="1">
-        <v>538809.56</v>
+        <v>4635340.8</v>
       </c>
       <c r="O128" s="1">
-        <v>0.09</v>
+        <v>0.8</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>282</v>
       </c>
       <c r="B129" t="s">
         <v>283</v>
       </c>
       <c r="C129" s="1">
-        <v>25691.0</v>
+        <v>27650.0</v>
       </c>
       <c r="D129" s="1">
-        <v>73.86</v>
+        <v>144.4</v>
       </c>
       <c r="E129" s="1">
-        <v>35.9666412362</v>
+        <v>125.2225316456</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>924018.98</v>
+        <v>3462403.0</v>
       </c>
       <c r="I129" s="1">
-        <v>973518.28</v>
+        <v>530257.0</v>
       </c>
       <c r="J129" s="1">
-        <v>105.35695706164</v>
+        <v>15.314710621496</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>1897537.26</v>
+        <v>3992660.0</v>
       </c>
       <c r="N129" s="1">
-        <v>1897537.26</v>
+        <v>3992660.0</v>
       </c>
       <c r="O129" s="1">
-        <v>0.31</v>
+        <v>0.69</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>284</v>
       </c>
       <c r="B130" t="s">
         <v>285</v>
       </c>
       <c r="C130" s="1">
-        <v>1955.0</v>
+        <v>24861.0</v>
       </c>
       <c r="D130" s="1">
-        <v>131.2</v>
+        <v>204.9</v>
       </c>
       <c r="E130" s="1">
-        <v>131.2</v>
+        <v>134.7297860102</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>256496.0</v>
+        <v>3349517.21</v>
       </c>
       <c r="I130" s="1">
-        <v>0.0</v>
+        <v>1744501.69</v>
       </c>
       <c r="J130" s="1">
-        <v>0.0</v>
+        <v>52.082183211114</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>256496.0</v>
+        <v>5094018.9</v>
       </c>
       <c r="N130" s="1">
-        <v>256496.0</v>
+        <v>5094018.9</v>
       </c>
       <c r="O130" s="1">
-        <v>0.04</v>
+        <v>0.88</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>286</v>
       </c>
       <c r="B131" t="s">
         <v>287</v>
       </c>
       <c r="C131" s="1">
-        <v>5758.0</v>
+        <v>27323.0</v>
       </c>
       <c r="D131" s="1">
-        <v>52.5</v>
+        <v>18.26</v>
       </c>
       <c r="E131" s="1">
-        <v>52.5</v>
+        <v>19.72</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>302295.0</v>
+        <v>538809.56</v>
       </c>
       <c r="I131" s="1">
-        <v>0.0</v>
+        <v>-39891.58</v>
       </c>
       <c r="J131" s="1">
-        <v>0.0</v>
+        <v>-7.4036511156187</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>302295.0</v>
+        <v>498917.98</v>
       </c>
       <c r="N131" s="1">
-        <v>302295.0</v>
+        <v>498917.98</v>
       </c>
       <c r="O131" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>288</v>
       </c>
       <c r="B132" t="s">
         <v>289</v>
       </c>
       <c r="C132" s="1">
-        <v>101265.0</v>
+        <v>25691.0</v>
       </c>
       <c r="D132" s="1">
-        <v>28.405</v>
+        <v>62.28</v>
       </c>
       <c r="E132" s="1">
-        <v>24.8474383054</v>
+        <v>35.9666412362</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>2516175.84</v>
+        <v>924018.98</v>
       </c>
       <c r="I132" s="1">
-        <v>360256.49</v>
+        <v>676016.5</v>
       </c>
       <c r="J132" s="1">
-        <v>14.317619789243</v>
+        <v>73.160456076346</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>2876432.33</v>
+        <v>1600035.48</v>
       </c>
       <c r="N132" s="1">
-        <v>2876432.33</v>
+        <v>1600035.48</v>
       </c>
       <c r="O132" s="1">
-        <v>0.46</v>
+        <v>0.28</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>290</v>
       </c>
       <c r="B133" t="s">
         <v>291</v>
       </c>
       <c r="C133" s="1">
-        <v>20363.0</v>
+        <v>1955.0</v>
       </c>
       <c r="D133" s="1">
-        <v>11.505</v>
+        <v>114.7</v>
       </c>
       <c r="E133" s="1">
-        <v>11.5050002455</v>
+        <v>131.2</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>234276.32</v>
+        <v>256496.0</v>
       </c>
       <c r="I133" s="1">
-        <v>0.0</v>
+        <v>-32257.5</v>
       </c>
       <c r="J133" s="1">
-        <v>0.0</v>
+        <v>-12.576219512195</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>234276.32</v>
+        <v>224238.5</v>
       </c>
       <c r="N133" s="1">
-        <v>234276.32</v>
+        <v>224238.5</v>
       </c>
       <c r="O133" s="1">
         <v>0.04</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>292</v>
       </c>
       <c r="B134" t="s">
         <v>293</v>
       </c>
       <c r="C134" s="1">
-        <v>68294.0</v>
+        <v>5758.0</v>
       </c>
       <c r="D134" s="1">
-        <v>36.62</v>
+        <v>42.56</v>
       </c>
       <c r="E134" s="1">
-        <v>29.5914837321</v>
+        <v>52.5</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>2020920.79</v>
+        <v>302295.0</v>
       </c>
       <c r="I134" s="1">
-        <v>480005.49</v>
+        <v>-57234.52</v>
       </c>
       <c r="J134" s="1">
-        <v>23.751821069642</v>
+        <v>-18.933333333333</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>2500926.28</v>
+        <v>245060.48</v>
       </c>
       <c r="N134" s="1">
-        <v>2500926.28</v>
+        <v>245060.48</v>
       </c>
       <c r="O134" s="1">
-        <v>0.4</v>
+        <v>0.04</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>294</v>
       </c>
       <c r="B135" t="s">
         <v>295</v>
       </c>
       <c r="C135" s="1">
-        <v>4552.0</v>
+        <v>21848.0</v>
       </c>
       <c r="D135" s="1">
-        <v>51.48</v>
+        <v>28.48</v>
       </c>
       <c r="E135" s="1">
-        <v>51.48</v>
+        <v>24.8474382094</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>234336.96</v>
+        <v>542866.83</v>
       </c>
       <c r="I135" s="1">
-        <v>0.0</v>
+        <v>79364.21</v>
       </c>
       <c r="J135" s="1">
-        <v>0.0</v>
+        <v>14.619462014284</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>234336.96</v>
+        <v>622231.04</v>
       </c>
       <c r="N135" s="1">
-        <v>234336.96</v>
+        <v>622231.04</v>
       </c>
       <c r="O135" s="1">
-        <v>0.04</v>
+        <v>0.11</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>296</v>
       </c>
       <c r="B136" t="s">
         <v>297</v>
       </c>
       <c r="C136" s="1">
-        <v>46166.0</v>
+        <v>20363.0</v>
       </c>
       <c r="D136" s="1">
-        <v>10.2</v>
+        <v>9.848</v>
       </c>
       <c r="E136" s="1">
-        <v>10.2</v>
+        <v>11.5050002455</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>470893.2</v>
+        <v>234276.32</v>
       </c>
       <c r="I136" s="1">
-        <v>0.0</v>
+        <v>-33741.5</v>
       </c>
       <c r="J136" s="1">
-        <v>0.0</v>
+        <v>-14.402437258704</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>470893.2</v>
+        <v>200534.82</v>
       </c>
       <c r="N136" s="1">
-        <v>470893.2</v>
+        <v>200534.82</v>
       </c>
       <c r="O136" s="1">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>298</v>
       </c>
       <c r="B137" t="s">
         <v>299</v>
       </c>
       <c r="C137" s="1">
-        <v>3224.0</v>
+        <v>68294.0</v>
       </c>
       <c r="D137" s="1">
-        <v>254.9</v>
+        <v>34.7</v>
       </c>
       <c r="E137" s="1">
-        <v>254.9</v>
+        <v>29.5914837321</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>821797.6</v>
+        <v>2020920.79</v>
       </c>
       <c r="I137" s="1">
-        <v>0.0</v>
+        <v>348881.01</v>
       </c>
       <c r="J137" s="1">
-        <v>0.0</v>
+        <v>17.263467807662</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>821797.6</v>
+        <v>2369801.8</v>
       </c>
       <c r="N137" s="1">
-        <v>821797.6</v>
+        <v>2369801.8</v>
       </c>
       <c r="O137" s="1">
-        <v>0.13</v>
+        <v>0.41</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>300</v>
       </c>
       <c r="B138" t="s">
         <v>301</v>
       </c>
       <c r="C138" s="1">
-        <v>4157.0</v>
+        <v>4552.0</v>
       </c>
       <c r="D138" s="1">
-        <v>252.3</v>
+        <v>47.01</v>
       </c>
       <c r="E138" s="1">
-        <v>252.3</v>
+        <v>51.48</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>1048811.1</v>
+        <v>234336.96</v>
       </c>
       <c r="I138" s="1">
-        <v>0.0</v>
+        <v>-20347.44</v>
       </c>
       <c r="J138" s="1">
-        <v>0.0</v>
+        <v>-8.6829836829837</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>1048811.1</v>
+        <v>213989.52</v>
       </c>
       <c r="N138" s="1">
-        <v>1048811.1</v>
+        <v>213989.52</v>
       </c>
       <c r="O138" s="1">
-        <v>0.17</v>
+        <v>0.04</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>302</v>
       </c>
       <c r="B139" t="s">
         <v>303</v>
       </c>
       <c r="C139" s="1">
-        <v>12937.0</v>
+        <v>46166.0</v>
       </c>
       <c r="D139" s="1">
-        <v>18.02</v>
+        <v>9.562</v>
       </c>
       <c r="E139" s="1">
-        <v>18.02</v>
+        <v>10.2</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>233124.74</v>
+        <v>470893.2</v>
       </c>
       <c r="I139" s="1">
-        <v>0.0</v>
+        <v>-29453.91</v>
       </c>
       <c r="J139" s="1">
-        <v>0.0</v>
+        <v>-6.2549023855091</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>233124.74</v>
+        <v>441439.29</v>
       </c>
       <c r="N139" s="1">
-        <v>233124.74</v>
+        <v>441439.29</v>
       </c>
       <c r="O139" s="1">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>304</v>
       </c>
       <c r="B140" t="s">
         <v>305</v>
       </c>
       <c r="C140" s="1">
-        <v>15964.0</v>
+        <v>3224.0</v>
       </c>
       <c r="D140" s="1">
-        <v>106.15</v>
+        <v>237.9</v>
       </c>
       <c r="E140" s="1">
-        <v>104.6798753445</v>
+        <v>254.9</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>1671109.53</v>
+        <v>821797.6</v>
       </c>
       <c r="I140" s="1">
-        <v>23469.07</v>
+        <v>-54808.0</v>
       </c>
       <c r="J140" s="1">
-        <v>1.4044004644028</v>
+        <v>-6.6692820714005</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>1694578.6</v>
+        <v>766989.6</v>
       </c>
       <c r="N140" s="1">
-        <v>1694578.6</v>
+        <v>766989.6</v>
       </c>
       <c r="O140" s="1">
-        <v>0.27</v>
+        <v>0.13</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>306</v>
       </c>
       <c r="B141" t="s">
         <v>307</v>
       </c>
       <c r="C141" s="1">
-        <v>58875.0</v>
+        <v>4157.0</v>
       </c>
       <c r="D141" s="1">
-        <v>72.41</v>
+        <v>252.0</v>
       </c>
       <c r="E141" s="1">
-        <v>66.566266327</v>
+        <v>252.3</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>3919088.93</v>
+        <v>1048811.1</v>
       </c>
       <c r="I141" s="1">
-        <v>344049.82</v>
+        <v>-1247.1</v>
       </c>
       <c r="J141" s="1">
-        <v>8.7788214594049</v>
+        <v>-0.11890606420927</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>4263138.75</v>
+        <v>1047564.0</v>
       </c>
       <c r="N141" s="1">
-        <v>4263138.75</v>
+        <v>1047564.0</v>
       </c>
       <c r="O141" s="1">
-        <v>0.69</v>
+        <v>0.18</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>308</v>
       </c>
       <c r="B142" t="s">
         <v>309</v>
       </c>
       <c r="C142" s="1">
-        <v>13085.0</v>
+        <v>12937.0</v>
       </c>
       <c r="D142" s="1">
-        <v>21.16</v>
+        <v>16.04</v>
       </c>
       <c r="E142" s="1">
-        <v>21.16</v>
+        <v>18.02</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>276878.6</v>
+        <v>233124.74</v>
       </c>
       <c r="I142" s="1">
-        <v>0.0</v>
+        <v>-25615.26</v>
       </c>
       <c r="J142" s="1">
-        <v>0.0</v>
+        <v>-10.987791342952</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>276878.6</v>
+        <v>207509.48</v>
       </c>
       <c r="N142" s="1">
-        <v>276878.6</v>
+        <v>207509.48</v>
       </c>
       <c r="O142" s="1">
         <v>0.04</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>310</v>
       </c>
       <c r="B143" t="s">
         <v>311</v>
       </c>
       <c r="C143" s="1">
-        <v>36579.0</v>
+        <v>15964.0</v>
       </c>
       <c r="D143" s="1">
-        <v>19.11</v>
+        <v>92.22</v>
       </c>
       <c r="E143" s="1">
-        <v>19.11</v>
+        <v>104.6798753445</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>699024.69</v>
+        <v>1671109.53</v>
       </c>
       <c r="I143" s="1">
-        <v>0.0</v>
+        <v>-198909.45</v>
       </c>
       <c r="J143" s="1">
-        <v>0.0</v>
+        <v>-11.902837392113</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>699024.69</v>
+        <v>1472200.08</v>
       </c>
       <c r="N143" s="1">
-        <v>699024.69</v>
+        <v>1472200.08</v>
       </c>
       <c r="O143" s="1">
-        <v>0.11</v>
+        <v>0.25</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>312</v>
       </c>
       <c r="B144" t="s">
         <v>313</v>
       </c>
       <c r="C144" s="1">
-        <v>17919.0</v>
+        <v>58875.0</v>
       </c>
       <c r="D144" s="1">
-        <v>26.98</v>
+        <v>60.22</v>
       </c>
       <c r="E144" s="1">
-        <v>26.98</v>
+        <v>66.566266327</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>483454.62</v>
+        <v>3919088.93</v>
       </c>
       <c r="I144" s="1">
-        <v>0.0</v>
+        <v>-373636.43</v>
       </c>
       <c r="J144" s="1">
-        <v>0.0</v>
+        <v>-9.5337573776362</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>483454.62</v>
+        <v>3545452.5</v>
       </c>
       <c r="N144" s="1">
-        <v>483454.62</v>
+        <v>3545452.5</v>
       </c>
       <c r="O144" s="1">
-        <v>0.08</v>
+        <v>0.61</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>314</v>
       </c>
       <c r="B145" t="s">
         <v>315</v>
       </c>
       <c r="C145" s="1">
-        <v>59382.0</v>
+        <v>13085.0</v>
       </c>
       <c r="D145" s="1">
-        <v>19.76</v>
+        <v>19.21</v>
       </c>
       <c r="E145" s="1">
-        <v>19.76</v>
+        <v>21.16</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>1173388.32</v>
+        <v>276878.6</v>
       </c>
       <c r="I145" s="1">
-        <v>0.0</v>
+        <v>-25515.75</v>
       </c>
       <c r="J145" s="1">
-        <v>0.0</v>
+        <v>-9.2155009451796</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>1173388.32</v>
+        <v>251362.85</v>
       </c>
       <c r="N145" s="1">
-        <v>1173388.32</v>
+        <v>251362.85</v>
       </c>
       <c r="O145" s="1">
-        <v>0.19</v>
+        <v>0.04</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>316</v>
       </c>
       <c r="B146" t="s">
         <v>317</v>
       </c>
       <c r="C146" s="1">
-        <v>26193.0</v>
+        <v>36579.0</v>
       </c>
       <c r="D146" s="1">
-        <v>60.3</v>
+        <v>15.555</v>
       </c>
       <c r="E146" s="1">
-        <v>60.3</v>
+        <v>19.11</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>1579437.9</v>
+        <v>699024.69</v>
       </c>
       <c r="I146" s="1">
-        <v>0.0</v>
+        <v>-130038.34</v>
       </c>
       <c r="J146" s="1">
-        <v>0.0</v>
+        <v>-18.602825030401</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>1579437.9</v>
+        <v>568986.35</v>
       </c>
       <c r="N146" s="1">
-        <v>1579437.9</v>
+        <v>568986.35</v>
       </c>
       <c r="O146" s="1">
-        <v>0.25</v>
+        <v>0.1</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>318</v>
       </c>
       <c r="B147" t="s">
         <v>319</v>
       </c>
       <c r="C147" s="1">
-        <v>2919.0</v>
+        <v>17919.0</v>
       </c>
       <c r="D147" s="1">
-        <v>82.0</v>
+        <v>25.89</v>
       </c>
       <c r="E147" s="1">
-        <v>82.0</v>
+        <v>26.98</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>239358.0</v>
+        <v>483454.62</v>
       </c>
       <c r="I147" s="1">
-        <v>0.0</v>
+        <v>-19531.71</v>
       </c>
       <c r="J147" s="1">
-        <v>0.0</v>
+        <v>-4.0400296515938</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>239358.0</v>
+        <v>463922.91</v>
       </c>
       <c r="N147" s="1">
-        <v>239358.0</v>
+        <v>463922.91</v>
       </c>
       <c r="O147" s="1">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>320</v>
       </c>
       <c r="B148" t="s">
         <v>321</v>
       </c>
       <c r="C148" s="1">
-        <v>10045.0</v>
+        <v>59382.0</v>
       </c>
       <c r="D148" s="1">
-        <v>140.75</v>
+        <v>21.21</v>
       </c>
       <c r="E148" s="1">
-        <v>105.4071567944</v>
+        <v>19.76</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>1058814.89</v>
+        <v>1173388.32</v>
       </c>
       <c r="I148" s="1">
-        <v>355018.86</v>
+        <v>86103.9</v>
       </c>
       <c r="J148" s="1">
-        <v>33.529832584806</v>
+        <v>7.3380566801619</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>1413833.75</v>
+        <v>1259492.22</v>
       </c>
       <c r="N148" s="1">
-        <v>1413833.75</v>
+        <v>1259492.22</v>
       </c>
       <c r="O148" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>322</v>
       </c>
       <c r="B149" t="s">
         <v>323</v>
       </c>
       <c r="C149" s="1">
-        <v>7013.0</v>
+        <v>26193.0</v>
       </c>
       <c r="D149" s="1">
-        <v>101.2</v>
+        <v>63.65</v>
       </c>
       <c r="E149" s="1">
-        <v>101.2</v>
+        <v>60.3</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>709715.6</v>
+        <v>1579437.9</v>
       </c>
       <c r="I149" s="1">
-        <v>0.0</v>
+        <v>87746.55</v>
       </c>
       <c r="J149" s="1">
-        <v>0.0</v>
+        <v>5.5555555555556</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>709715.6</v>
+        <v>1667184.45</v>
       </c>
       <c r="N149" s="1">
-        <v>709715.6</v>
+        <v>1667184.45</v>
       </c>
       <c r="O149" s="1">
-        <v>0.11</v>
+        <v>0.29</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>324</v>
       </c>
       <c r="B150" t="s">
         <v>325</v>
       </c>
       <c r="C150" s="1">
-        <v>46045.0</v>
+        <v>2919.0</v>
       </c>
       <c r="D150" s="1">
-        <v>28.69</v>
+        <v>77.9</v>
       </c>
       <c r="E150" s="1">
-        <v>28.6376288414</v>
+        <v>82.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>1318619.62</v>
+        <v>239358.0</v>
       </c>
       <c r="I150" s="1">
-        <v>2411.43</v>
+        <v>-11967.9</v>
       </c>
       <c r="J150" s="1">
-        <v>0.18287533140148</v>
+        <v>-5.0</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>1321031.05</v>
+        <v>227390.1</v>
       </c>
       <c r="N150" s="1">
-        <v>1321031.05</v>
+        <v>227390.1</v>
       </c>
       <c r="O150" s="1">
-        <v>0.21</v>
+        <v>0.04</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>326</v>
       </c>
       <c r="B151" t="s">
         <v>327</v>
       </c>
       <c r="C151" s="1">
-        <v>53390.0</v>
+        <v>10045.0</v>
       </c>
       <c r="D151" s="1">
-        <v>36.9</v>
+        <v>126.1</v>
       </c>
       <c r="E151" s="1">
-        <v>36.9</v>
+        <v>105.4071567944</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>1970091.0</v>
+        <v>1058814.89</v>
       </c>
       <c r="I151" s="1">
-        <v>0.0</v>
+        <v>207859.61</v>
       </c>
       <c r="J151" s="1">
-        <v>0.0</v>
+        <v>19.631345569762</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>1970091.0</v>
+        <v>1266674.5</v>
       </c>
       <c r="N151" s="1">
-        <v>1970091.0</v>
+        <v>1266674.5</v>
       </c>
       <c r="O151" s="1">
-        <v>0.32</v>
+        <v>0.22</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>328</v>
       </c>
       <c r="B152" t="s">
         <v>329</v>
       </c>
       <c r="C152" s="1">
-        <v>35350.0</v>
+        <v>7013.0</v>
       </c>
       <c r="D152" s="1">
-        <v>27.8</v>
+        <v>86.48</v>
       </c>
       <c r="E152" s="1">
-        <v>31.8183923621</v>
+        <v>101.2</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>1124780.17</v>
+        <v>709715.6</v>
       </c>
       <c r="I152" s="1">
-        <v>-142050.17</v>
+        <v>-103231.36</v>
       </c>
       <c r="J152" s="1">
-        <v>-12.629149569733</v>
+        <v>-14.545454545455</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>982730.0</v>
+        <v>606484.24</v>
       </c>
       <c r="N152" s="1">
-        <v>982730.0</v>
+        <v>606484.24</v>
       </c>
       <c r="O152" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>330</v>
       </c>
       <c r="B153" t="s">
         <v>331</v>
       </c>
       <c r="C153" s="1">
-        <v>26117.0</v>
+        <v>46045.0</v>
       </c>
       <c r="D153" s="1">
-        <v>68.1</v>
+        <v>21.04</v>
       </c>
       <c r="E153" s="1">
-        <v>112.5835792779</v>
+        <v>28.6376288414</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>2940345.34</v>
+        <v>1318619.62</v>
       </c>
       <c r="I153" s="1">
-        <v>-1161777.64</v>
+        <v>-349832.82</v>
       </c>
       <c r="J153" s="1">
-        <v>-39.511605123227</v>
+        <v>-26.53023015083</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>1778567.7</v>
+        <v>968786.8</v>
       </c>
       <c r="N153" s="1">
-        <v>1778567.7</v>
+        <v>968786.8</v>
       </c>
       <c r="O153" s="1">
-        <v>0.29</v>
+        <v>0.17</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>332</v>
       </c>
       <c r="B154" t="s">
         <v>333</v>
       </c>
       <c r="C154" s="1">
-        <v>-6072800.43</v>
+        <v>53390.0</v>
       </c>
       <c r="D154" s="1">
-        <v>0.08882951</v>
+        <v>31.37</v>
       </c>
       <c r="E154" s="1">
-        <v>0.084671376</v>
+        <v>36.9</v>
       </c>
       <c r="F154" t="s">
-        <v>334</v>
+        <v>8</v>
       </c>
       <c r="G154">
-        <v>11.23</v>
+        <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>0.0</v>
+        <v>1970091.0</v>
       </c>
       <c r="I154" s="1">
-        <v>298229.54</v>
+        <v>-295246.7</v>
       </c>
       <c r="J154" s="1">
-        <v>0</v>
+        <v>-14.986449864499</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
-      <c r="L154" t="s">
-        <v>335</v>
+      <c r="L154">
+        <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>283729.55</v>
+        <v>1674844.3</v>
       </c>
       <c r="N154" s="1">
-        <v>298229.54</v>
+        <v>1674844.3</v>
       </c>
       <c r="O154" s="1">
-        <v>0.05</v>
+        <v>0.29</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="B155" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="C155" s="1">
-        <v>1095.0</v>
+        <v>35350.0</v>
       </c>
       <c r="D155" s="1">
-        <v>268.9</v>
+        <v>22.68</v>
       </c>
       <c r="E155" s="1">
-        <v>252.631506849</v>
+        <v>31.8183923621</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>0.0</v>
+        <v>1124780.17</v>
       </c>
       <c r="I155" s="1">
-        <v>1781400.0</v>
+        <v>-323042.17</v>
       </c>
       <c r="J155" s="1">
-        <v>0</v>
+        <v>-28.720471663365</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>1781400.0</v>
+        <v>801738.0</v>
       </c>
       <c r="N155" s="1">
-        <v>1781400.0</v>
+        <v>801738.0</v>
       </c>
       <c r="O155" s="1">
-        <v>0.29</v>
+        <v>0.14</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="B156" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="C156" s="1">
-        <v>136.0</v>
+        <v>26117.0</v>
       </c>
       <c r="D156" s="1">
-        <v>118.1</v>
+        <v>62.32</v>
       </c>
       <c r="E156" s="1">
-        <v>118.0</v>
+        <v>112.5835792779</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>0.0</v>
+        <v>2940345.34</v>
       </c>
       <c r="I156" s="1">
-        <v>20500.0</v>
+        <v>-1312733.9</v>
       </c>
       <c r="J156" s="1">
-        <v>0</v>
+        <v>-44.645568741255</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>20500.0</v>
+        <v>1627611.44</v>
       </c>
       <c r="N156" s="1">
-        <v>20500.0</v>
+        <v>1627611.44</v>
       </c>
       <c r="O156" s="1">
-        <v>0.0</v>
+        <v>0.28</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
+        <v>338</v>
+      </c>
+      <c r="B157" t="s">
+        <v>339</v>
+      </c>
+      <c r="C157" s="1">
+        <v>-6072800.43</v>
+      </c>
+      <c r="D157" s="1">
+        <v>0.08910477</v>
+      </c>
+      <c r="E157" s="1">
+        <v>0.084671376</v>
+      </c>
+      <c r="F157" t="s">
         <v>340</v>
       </c>
-      <c r="B157" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G157">
-        <v>1.0</v>
+        <v>11.21</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>292280.0</v>
+        <v>317972.07</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
-      <c r="L157">
-        <v>0.0</v>
+      <c r="L157" t="s">
+        <v>341</v>
       </c>
       <c r="M157" s="1">
-        <v>292280.0</v>
+        <v>294833.79</v>
       </c>
       <c r="N157" s="1">
-        <v>292280.0</v>
+        <v>317972.07</v>
       </c>
       <c r="O157" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>342</v>
       </c>
       <c r="B158" t="s">
         <v>343</v>
       </c>
       <c r="C158" s="1">
-        <v>170.0</v>
+        <v>1061.0</v>
       </c>
       <c r="D158" s="1">
-        <v>129.2</v>
+        <v>236.15</v>
       </c>
       <c r="E158" s="1">
-        <v>129.04</v>
+        <v>247.647502356</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>48600.0</v>
+        <v>-1219885.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>48600.0</v>
+        <v>-1219885.0</v>
       </c>
       <c r="N158" s="1">
-        <v>48600.0</v>
+        <v>-1219885.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.01</v>
+        <v>-0.21</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>344</v>
       </c>
       <c r="B159" t="s">
         <v>345</v>
       </c>
       <c r="C159" s="1">
-        <v>-48.0</v>
+        <v>576.0</v>
       </c>
       <c r="D159" s="1">
-        <v>123.44</v>
+        <v>114.97</v>
       </c>
       <c r="E159" s="1">
-        <v>123.27</v>
+        <v>116.838009709</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-8160.0</v>
+        <v>-1189490.0</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>-8160.0</v>
+        <v>-1189490.0</v>
       </c>
       <c r="N159" s="1">
-        <v>-8160.0</v>
+        <v>-1189490.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.0</v>
+        <v>-0.2</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>346</v>
       </c>
       <c r="B160" t="s">
         <v>347</v>
       </c>
       <c r="C160" s="1">
-        <v>1606000.0</v>
+        <v>-346.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.531</v>
+        <v>5438.0</v>
       </c>
       <c r="E160" s="1">
-        <v>100.00551183</v>
+        <v>5517.005780347</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>1606088.52</v>
+        <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>8439.34</v>
+        <v>273360.0</v>
       </c>
       <c r="J160" s="1">
-        <v>0.52545920694334</v>
+        <v>0</v>
       </c>
       <c r="K160">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>0.0</v>
+      </c>
+      <c r="L160">
+        <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>1614527.86</v>
+        <v>273360.0</v>
       </c>
       <c r="N160" s="1">
-        <v>1619631.86</v>
+        <v>273360.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.26</v>
+        <v>0.05</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
+        <v>348</v>
+      </c>
+      <c r="B161" t="s">
         <v>349</v>
       </c>
-      <c r="B161" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C161" s="1">
-        <v>488000.0</v>
+        <v>-44.0</v>
       </c>
       <c r="D161" s="1">
-        <v>110.16</v>
+        <v>124.48</v>
       </c>
       <c r="E161" s="1">
-        <v>101.26691803</v>
+        <v>129.04</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>494182.56</v>
+        <v>0.0</v>
       </c>
       <c r="I161" s="1">
-        <v>43398.24</v>
+        <v>200640.0</v>
       </c>
       <c r="J161" s="1">
-        <v>8.7818234621635</v>
+        <v>0</v>
       </c>
       <c r="K161">
-        <v>1.86</v>
-[...2 lines deleted...]
-        <v>351</v>
+        <v>0.0</v>
+      </c>
+      <c r="L161">
+        <v>0.0</v>
       </c>
       <c r="M161" s="1">
-        <v>537580.8</v>
+        <v>200640.0</v>
       </c>
       <c r="N161" s="1">
-        <v>546680.66</v>
+        <v>200640.0</v>
       </c>
       <c r="O161" s="1">
-        <v>0.09</v>
+        <v>0.03</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
+        <v>350</v>
+      </c>
+      <c r="B162" t="s">
+        <v>351</v>
+      </c>
+      <c r="C162" s="1">
+        <v>1606000.0</v>
+      </c>
+      <c r="D162" s="1">
+        <v>95.724</v>
+      </c>
+      <c r="E162" s="1">
+        <v>100.00551183</v>
+      </c>
+      <c r="F162" t="s">
+        <v>8</v>
+      </c>
+      <c r="G162">
+        <v>1.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>1606088.52</v>
+      </c>
+      <c r="I162" s="1">
+        <v>-68761.08</v>
+      </c>
+      <c r="J162" s="1">
+        <v>-4.281275853961</v>
+      </c>
+      <c r="K162">
+        <v>0.6</v>
+      </c>
+      <c r="L162" t="s">
         <v>352</v>
       </c>
-      <c r="B162" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M162" s="1">
-        <v>507952.5</v>
+        <v>1537327.44</v>
       </c>
       <c r="N162" s="1">
-        <v>512867.54</v>
+        <v>1546897.44</v>
       </c>
       <c r="O162" s="1">
-        <v>0.08</v>
+        <v>0.27</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
+        <v>353</v>
+      </c>
+      <c r="B163" t="s">
+        <v>354</v>
+      </c>
+      <c r="C163" s="1">
+        <v>488000.0</v>
+      </c>
+      <c r="D163" s="1">
+        <v>105.193</v>
+      </c>
+      <c r="E163" s="1">
+        <v>101.26691803</v>
+      </c>
+      <c r="F163" t="s">
+        <v>8</v>
+      </c>
+      <c r="G163">
+        <v>1.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>494182.56</v>
+      </c>
+      <c r="I163" s="1">
+        <v>19159.28</v>
+      </c>
+      <c r="J163" s="1">
+        <v>3.8769640110327</v>
+      </c>
+      <c r="K163">
+        <v>2.3</v>
+      </c>
+      <c r="L163" t="s">
         <v>355</v>
       </c>
-      <c r="B163" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M163" s="1">
-        <v>628554.0</v>
+        <v>513341.84</v>
       </c>
       <c r="N163" s="1">
-        <v>651742.36</v>
+        <v>524547.46</v>
       </c>
       <c r="O163" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>356</v>
+      </c>
+      <c r="B164" t="s">
+        <v>357</v>
+      </c>
+      <c r="C164" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D164" s="1">
+        <v>99.474</v>
+      </c>
+      <c r="E164" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="F164" t="s">
+        <v>8</v>
+      </c>
+      <c r="G164">
+        <v>1.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>599340.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>-2496.0</v>
+      </c>
+      <c r="J164" s="1">
+        <v>-0.41645810391431</v>
+      </c>
+      <c r="K164">
+        <v>4.22</v>
+      </c>
+      <c r="L164" t="s">
         <v>358</v>
       </c>
-      <c r="B164" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M164" s="1">
-        <v>1388355.0</v>
+        <v>596844.0</v>
       </c>
       <c r="N164" s="1">
-        <v>1395983.42</v>
+        <v>622161.12</v>
       </c>
       <c r="O164" s="1">
-        <v>0.22</v>
+        <v>0.11</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>359</v>
+      </c>
+      <c r="B165" t="s">
+        <v>360</v>
+      </c>
+      <c r="C165" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D165" s="1">
+        <v>89.26</v>
+      </c>
+      <c r="E165" s="1">
+        <v>91.85654667</v>
+      </c>
+      <c r="F165" t="s">
+        <v>8</v>
+      </c>
+      <c r="G165">
+        <v>1.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>1377848.2</v>
+      </c>
+      <c r="I165" s="1">
+        <v>-38948.2</v>
+      </c>
+      <c r="J165" s="1">
+        <v>-2.8267410009317</v>
+      </c>
+      <c r="K165">
+        <v>0.65</v>
+      </c>
+      <c r="L165" t="s">
         <v>361</v>
       </c>
-      <c r="B165" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M165" s="1">
-        <v>604332.63</v>
+        <v>1338900.0</v>
       </c>
       <c r="N165" s="1">
-        <v>609970.27</v>
+        <v>1348685.96</v>
       </c>
       <c r="O165" s="1">
-        <v>0.1</v>
+        <v>0.23</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>362</v>
+      </c>
+      <c r="B166" t="s">
+        <v>363</v>
+      </c>
+      <c r="C166" s="1">
+        <v>603000.0</v>
+      </c>
+      <c r="D166" s="1">
+        <v>96.169</v>
+      </c>
+      <c r="E166" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="F166" t="s">
+        <v>8</v>
+      </c>
+      <c r="G166">
+        <v>1.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>598959.9</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-19060.83</v>
+      </c>
+      <c r="J166" s="1">
+        <v>-3.1823215544146</v>
+      </c>
+      <c r="K166">
+        <v>1.22</v>
+      </c>
+      <c r="L166" t="s">
         <v>364</v>
       </c>
-      <c r="B166" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M166" s="1">
-        <v>594474.0</v>
+        <v>579899.07</v>
       </c>
       <c r="N166" s="1">
-        <v>600293.18</v>
+        <v>587271.36</v>
       </c>
       <c r="O166" s="1">
         <v>0.1</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
+        <v>365</v>
+      </c>
+      <c r="B167" t="s">
+        <v>366</v>
+      </c>
+      <c r="C167" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D167" s="1">
+        <v>95.318</v>
+      </c>
+      <c r="E167" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="F167" t="s">
+        <v>8</v>
+      </c>
+      <c r="G167">
+        <v>1.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>595518.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-23610.0</v>
+      </c>
+      <c r="J167" s="1">
+        <v>-3.964615679123</v>
+      </c>
+      <c r="K167">
+        <v>1.2</v>
+      </c>
+      <c r="L167" t="s">
         <v>367</v>
       </c>
-      <c r="B167" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M167" s="1">
-        <v>518460.0</v>
+        <v>571908.0</v>
       </c>
       <c r="N167" s="1">
-        <v>533809.32</v>
+        <v>579108.0</v>
       </c>
       <c r="O167" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="B168" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="C168" s="1">
-        <v>1400000.0</v>
+        <v>619000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>112.963</v>
+        <v>99.381</v>
       </c>
       <c r="E168" s="1">
-        <v>104.89389286</v>
+        <v>99.955</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>1468514.5</v>
+        <v>618721.45</v>
       </c>
       <c r="I168" s="1">
-        <v>112967.5</v>
+        <v>-3553.06</v>
       </c>
       <c r="J168" s="1">
-        <v>7.6926376961208</v>
+        <v>-0.57425841628733</v>
       </c>
       <c r="K168">
-        <v>3.53</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>0.07</v>
+      </c>
+      <c r="L168">
+        <v>407.01</v>
       </c>
       <c r="M168" s="1">
-        <v>1581482.0</v>
+        <v>615168.39</v>
       </c>
       <c r="N168" s="1">
-        <v>1630850.37</v>
+        <v>615575.4</v>
       </c>
       <c r="O168" s="1">
-        <v>0.26</v>
+        <v>0.11</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="B169" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="C169" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>106.041</v>
+        <v>100.097</v>
       </c>
       <c r="E169" s="1">
-        <v>106.65</v>
+        <v>100.705752</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>319950.0</v>
+        <v>503528.76</v>
       </c>
       <c r="I169" s="1">
-        <v>-1827.0</v>
+        <v>-3043.76</v>
       </c>
       <c r="J169" s="1">
-        <v>-0.57102672292546</v>
+        <v>-0.60448582917091</v>
       </c>
       <c r="K169">
-        <v>4.04</v>
+        <v>3.42</v>
       </c>
       <c r="L169" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="M169" s="1">
-        <v>318123.0</v>
+        <v>500485.0</v>
       </c>
       <c r="N169" s="1">
-        <v>330246.29</v>
+        <v>517560.34</v>
       </c>
       <c r="O169" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="B170" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="C170" s="1">
-        <v>300000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>109.19</v>
+        <v>108.334</v>
       </c>
       <c r="E170" s="1">
-        <v>111.15333333</v>
+        <v>104.89389286</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>333460.0</v>
+        <v>1468514.5</v>
       </c>
       <c r="I170" s="1">
-        <v>-5890.0</v>
+        <v>48161.5</v>
       </c>
       <c r="J170" s="1">
-        <v>-1.7663287950579</v>
+        <v>3.2796067045984</v>
       </c>
       <c r="K170">
-        <v>4.69</v>
+        <v>3.97</v>
       </c>
       <c r="L170" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="M170" s="1">
-        <v>327570.0</v>
+        <v>1516676.0</v>
       </c>
       <c r="N170" s="1">
-        <v>341640.21</v>
+        <v>1572299.19</v>
       </c>
       <c r="O170" s="1">
-        <v>0.06</v>
+        <v>0.27</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="B171" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="C171" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>99.582</v>
+        <v>103.656</v>
       </c>
       <c r="E171" s="1">
-        <v>99.433</v>
+        <v>106.65</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>596598.0</v>
+        <v>319950.0</v>
       </c>
       <c r="I171" s="1">
-        <v>894.0</v>
+        <v>-8982.0</v>
       </c>
       <c r="J171" s="1">
-        <v>0.14984964750133</v>
+        <v>-2.8073136427567</v>
       </c>
       <c r="K171">
-        <v>2.47</v>
+        <v>4.42</v>
       </c>
       <c r="L171" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="M171" s="1">
-        <v>597492.0</v>
+        <v>310968.0</v>
       </c>
       <c r="N171" s="1">
-        <v>612335.84</v>
+        <v>324241.97</v>
       </c>
       <c r="O171" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="B172" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="C172" s="1">
-        <v>857000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>98.004</v>
+        <v>107.138</v>
       </c>
       <c r="E172" s="1">
-        <v>98.803</v>
+        <v>111.15333333</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>846741.71</v>
+        <v>333460.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-6847.43</v>
+        <v>-12046.0</v>
       </c>
       <c r="J172" s="1">
-        <v>-0.80867989838365</v>
+        <v>-3.6124272776345</v>
       </c>
       <c r="K172">
-        <v>1.12</v>
+        <v>5.22</v>
       </c>
       <c r="L172" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="M172" s="1">
-        <v>839894.28</v>
+        <v>321414.0</v>
       </c>
       <c r="N172" s="1">
-        <v>849509.12</v>
+        <v>337066.4</v>
       </c>
       <c r="O172" s="1">
-        <v>0.14</v>
+        <v>0.06</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="B173" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="C173" s="1">
-        <v>362000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>101.024</v>
+        <v>96.063</v>
       </c>
       <c r="E173" s="1">
-        <v>99.726</v>
+        <v>99.433</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>361008.12</v>
+        <v>596598.0</v>
       </c>
       <c r="I173" s="1">
-        <v>4698.76</v>
+        <v>-20220.0</v>
       </c>
       <c r="J173" s="1">
-        <v>1.3015662916391</v>
+        <v>-3.3892168595939</v>
       </c>
       <c r="K173">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>409.11</v>
+        <v>2.7</v>
+      </c>
+      <c r="L173" t="s">
+        <v>384</v>
       </c>
       <c r="M173" s="1">
-        <v>365706.88</v>
+        <v>576378.0</v>
       </c>
       <c r="N173" s="1">
-        <v>366115.99</v>
+        <v>592602.66</v>
       </c>
       <c r="O173" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
+        <v>385</v>
+      </c>
+      <c r="B174" t="s">
+        <v>386</v>
+      </c>
+      <c r="C174" s="1">
+        <v>257000.0</v>
+      </c>
+      <c r="D174" s="1">
+        <v>94.12</v>
+      </c>
+      <c r="E174" s="1">
+        <v>98.803</v>
+      </c>
+      <c r="F174" t="s">
+        <v>8</v>
+      </c>
+      <c r="G174">
+        <v>1.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>253923.71</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-12035.31</v>
+      </c>
+      <c r="J174" s="1">
+        <v>-4.7397346234426</v>
+      </c>
+      <c r="K174">
+        <v>1.39</v>
+      </c>
+      <c r="L174" t="s">
         <v>387</v>
       </c>
-      <c r="B174" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M174" s="1">
-        <v>503345.0</v>
+        <v>241888.4</v>
       </c>
       <c r="N174" s="1">
-        <v>519646.37</v>
+        <v>245461.76</v>
       </c>
       <c r="O174" s="1">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
+        <v>388</v>
+      </c>
+      <c r="B175" t="s">
+        <v>389</v>
+      </c>
+      <c r="C175" s="1">
+        <v>362000.0</v>
+      </c>
+      <c r="D175" s="1">
+        <v>96.394</v>
+      </c>
+      <c r="E175" s="1">
+        <v>99.726</v>
+      </c>
+      <c r="F175" t="s">
+        <v>8</v>
+      </c>
+      <c r="G175">
+        <v>1.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>361008.12</v>
+      </c>
+      <c r="I175" s="1">
+        <v>-12061.84</v>
+      </c>
+      <c r="J175" s="1">
+        <v>-3.3411547640535</v>
+      </c>
+      <c r="K175">
+        <v>0.4</v>
+      </c>
+      <c r="L175" t="s">
         <v>390</v>
       </c>
-      <c r="B175" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M175" s="1">
-        <v>1299402.0</v>
+        <v>348946.28</v>
       </c>
       <c r="N175" s="1">
-        <v>1336051.32</v>
+        <v>350396.76</v>
       </c>
       <c r="O175" s="1">
-        <v>0.22</v>
+        <v>0.06</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
+        <v>391</v>
+      </c>
+      <c r="B176" t="s">
+        <v>392</v>
+      </c>
+      <c r="C176" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D176" s="1">
+        <v>97.516</v>
+      </c>
+      <c r="E176" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F176" t="s">
+        <v>8</v>
+      </c>
+      <c r="G176">
+        <v>1.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>-12420.0</v>
+      </c>
+      <c r="J176" s="1">
+        <v>-2.484</v>
+      </c>
+      <c r="K176">
+        <v>3.59</v>
+      </c>
+      <c r="L176" t="s">
         <v>393</v>
       </c>
-      <c r="B176" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M176" s="1">
-        <v>709268.0</v>
+        <v>487580.0</v>
       </c>
       <c r="N176" s="1">
-        <v>728875.38</v>
+        <v>505511.51</v>
       </c>
       <c r="O176" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
+        <v>394</v>
+      </c>
+      <c r="B177" t="s">
+        <v>395</v>
+      </c>
+      <c r="C177" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D177" s="1">
+        <v>96.259</v>
+      </c>
+      <c r="E177" s="1">
+        <v>97.68761538</v>
+      </c>
+      <c r="F177" t="s">
+        <v>8</v>
+      </c>
+      <c r="G177">
+        <v>1.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>1269939.0</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-18572.0</v>
+      </c>
+      <c r="J177" s="1">
+        <v>-1.4624324475428</v>
+      </c>
+      <c r="K177">
+        <v>3.09</v>
+      </c>
+      <c r="L177" t="s">
         <v>396</v>
       </c>
-      <c r="B177" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M177" s="1">
-        <v>1208634.84</v>
+        <v>1251367.0</v>
       </c>
       <c r="N177" s="1">
-        <v>1231209.93</v>
+        <v>1291506.73</v>
       </c>
       <c r="O177" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
+        <v>397</v>
+      </c>
+      <c r="B178" t="s">
+        <v>398</v>
+      </c>
+      <c r="C178" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D178" s="1">
+        <v>99.314</v>
+      </c>
+      <c r="E178" s="1">
+        <v>100.35519714</v>
+      </c>
+      <c r="F178" t="s">
+        <v>8</v>
+      </c>
+      <c r="G178">
+        <v>1.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>702486.38</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-7288.38</v>
+      </c>
+      <c r="J178" s="1">
+        <v>-1.0375119301245</v>
+      </c>
+      <c r="K178">
+        <v>3.05</v>
+      </c>
+      <c r="L178" t="s">
         <v>399</v>
       </c>
-      <c r="B178" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M178" s="1">
-        <v>2314342.8</v>
+        <v>695198.0</v>
       </c>
       <c r="N178" s="1">
-        <v>2314342.8</v>
+        <v>716515.68</v>
       </c>
       <c r="O178" s="1">
-        <v>0.37</v>
+        <v>0.12</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
+        <v>400</v>
+      </c>
+      <c r="B179" t="s">
         <v>401</v>
       </c>
-      <c r="B179" t="s">
+      <c r="C179" s="1">
+        <v>1197000.0</v>
+      </c>
+      <c r="D179" s="1">
+        <v>97.617</v>
+      </c>
+      <c r="E179" s="1">
+        <v>100.93515957</v>
+      </c>
+      <c r="F179" t="s">
+        <v>8</v>
+      </c>
+      <c r="G179">
+        <v>1.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>1208193.86</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-39718.37</v>
+      </c>
+      <c r="J179" s="1">
+        <v>-3.2874169713129</v>
+      </c>
+      <c r="K179">
+        <v>2.14</v>
+      </c>
+      <c r="L179" t="s">
         <v>402</v>
       </c>
-      <c r="C179" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M179" s="1">
-        <v>3104110.7</v>
+        <v>1168475.49</v>
       </c>
       <c r="N179" s="1">
-        <v>3104110.7</v>
+        <v>1194060.59</v>
       </c>
       <c r="O179" s="1">
-        <v>0.5</v>
+        <v>0.21</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
         <v>403</v>
       </c>
       <c r="B180" t="s">
         <v>404</v>
       </c>
       <c r="C180" s="1">
-        <v>720000.0</v>
+        <v>3490000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>99.982</v>
+        <v>86.428</v>
       </c>
       <c r="E180" s="1">
-        <v>99.799</v>
+        <v>86.855</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>718552.8</v>
+        <v>3031239.5</v>
       </c>
       <c r="I180" s="1">
-        <v>1317.6</v>
+        <v>-14902.3</v>
       </c>
       <c r="J180" s="1">
-        <v>0.18336857082736</v>
+        <v>-0.49162397098613</v>
       </c>
       <c r="K180">
-        <v>1.12</v>
-[...2 lines deleted...]
-        <v>405</v>
+        <v>0.0</v>
+      </c>
+      <c r="L180">
+        <v>0.0</v>
       </c>
       <c r="M180" s="1">
-        <v>719870.4</v>
+        <v>3016337.2</v>
       </c>
       <c r="N180" s="1">
-        <v>727945.74</v>
+        <v>3016337.2</v>
       </c>
       <c r="O180" s="1">
-        <v>0.12</v>
+        <v>0.52</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
+        <v>405</v>
+      </c>
+      <c r="B181" t="s">
         <v>406</v>
       </c>
-      <c r="B181" t="s">
+      <c r="C181" s="1">
+        <v>720000.0</v>
+      </c>
+      <c r="D181" s="1">
+        <v>96.722</v>
+      </c>
+      <c r="E181" s="1">
+        <v>99.799</v>
+      </c>
+      <c r="F181" t="s">
+        <v>8</v>
+      </c>
+      <c r="G181">
+        <v>1.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>718552.8</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-22154.4</v>
+      </c>
+      <c r="J181" s="1">
+        <v>-3.0831972264251</v>
+      </c>
+      <c r="K181">
+        <v>1.36</v>
+      </c>
+      <c r="L181" t="s">
         <v>407</v>
       </c>
-      <c r="C181" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M181" s="1">
-        <v>502832.72</v>
+        <v>696398.4</v>
       </c>
       <c r="N181" s="1">
-        <v>504705.52</v>
+        <v>706199.77</v>
       </c>
       <c r="O181" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
+        <v>408</v>
+      </c>
+      <c r="B182" t="s">
         <v>409</v>
       </c>
-      <c r="B182" t="s">
+      <c r="C182" s="1">
+        <v>494000.0</v>
+      </c>
+      <c r="D182" s="1">
+        <v>99.021</v>
+      </c>
+      <c r="E182" s="1">
+        <v>99.7472004</v>
+      </c>
+      <c r="F182" t="s">
+        <v>8</v>
+      </c>
+      <c r="G182">
+        <v>1.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>492751.17</v>
+      </c>
+      <c r="I182" s="1">
+        <v>-3587.43</v>
+      </c>
+      <c r="J182" s="1">
+        <v>-0.72804088927886</v>
+      </c>
+      <c r="K182">
+        <v>0.64</v>
+      </c>
+      <c r="L182" t="s">
         <v>410</v>
       </c>
-      <c r="C182" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M182" s="1">
-        <v>506685.0</v>
+        <v>489163.74</v>
       </c>
       <c r="N182" s="1">
-        <v>519294.59</v>
+        <v>492315.53</v>
       </c>
       <c r="O182" s="1">
         <v>0.08</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
+        <v>411</v>
+      </c>
+      <c r="B183" t="s">
         <v>412</v>
       </c>
-      <c r="B183" t="s">
+      <c r="C183" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D183" s="1">
+        <v>98.524</v>
+      </c>
+      <c r="E183" s="1">
+        <v>99.991</v>
+      </c>
+      <c r="F183" t="s">
+        <v>8</v>
+      </c>
+      <c r="G183">
+        <v>1.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>499955.0</v>
+      </c>
+      <c r="I183" s="1">
+        <v>-7335.0</v>
+      </c>
+      <c r="J183" s="1">
+        <v>-1.4671320418838</v>
+      </c>
+      <c r="K183">
+        <v>2.79</v>
+      </c>
+      <c r="L183" t="s">
         <v>413</v>
       </c>
-      <c r="C183" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M183" s="1">
-        <v>824808.0</v>
+        <v>492620.0</v>
       </c>
       <c r="N183" s="1">
-        <v>829164.16</v>
+        <v>506572.05</v>
       </c>
       <c r="O183" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
+        <v>414</v>
+      </c>
+      <c r="B184" t="s">
         <v>415</v>
       </c>
-      <c r="B184" t="s">
+      <c r="C184" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D184" s="1">
+        <v>99.215</v>
+      </c>
+      <c r="E184" s="1">
+        <v>102.64</v>
+      </c>
+      <c r="F184" t="s">
+        <v>8</v>
+      </c>
+      <c r="G184">
+        <v>1.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>821120.0</v>
+      </c>
+      <c r="I184" s="1">
+        <v>-27400.0</v>
+      </c>
+      <c r="J184" s="1">
+        <v>-3.3369056897896</v>
+      </c>
+      <c r="K184">
+        <v>0.83</v>
+      </c>
+      <c r="L184" t="s">
         <v>416</v>
       </c>
-      <c r="C184" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M184" s="1">
-        <v>541805.0</v>
+        <v>793720.0</v>
       </c>
       <c r="N184" s="1">
-        <v>550887.19</v>
+        <v>800377.53</v>
       </c>
       <c r="O184" s="1">
-        <v>0.09</v>
+        <v>0.14</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
+        <v>417</v>
+      </c>
+      <c r="B185" t="s">
         <v>418</v>
       </c>
-      <c r="B185" t="s">
+      <c r="C185" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D185" s="1">
+        <v>104.52</v>
+      </c>
+      <c r="E185" s="1">
+        <v>100.465874</v>
+      </c>
+      <c r="F185" t="s">
+        <v>8</v>
+      </c>
+      <c r="G185">
+        <v>1.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>502329.37</v>
+      </c>
+      <c r="I185" s="1">
+        <v>20270.63</v>
+      </c>
+      <c r="J185" s="1">
+        <v>4.0353264631929</v>
+      </c>
+      <c r="K185">
+        <v>2.19</v>
+      </c>
+      <c r="L185" t="s">
         <v>419</v>
       </c>
-      <c r="C185" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M185" s="1">
-        <v>128446.44</v>
+        <v>522600.0</v>
       </c>
       <c r="N185" s="1">
-        <v>131727.84</v>
+        <v>533552.05</v>
       </c>
       <c r="O185" s="1">
-        <v>0.02</v>
+        <v>0.09</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
+        <v>420</v>
+      </c>
+      <c r="B186" t="s">
         <v>421</v>
       </c>
-      <c r="B186" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C186" s="1">
-        <v>1083000.0</v>
+        <v>746000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>100.518</v>
+        <v>98.797</v>
       </c>
       <c r="E186" s="1">
-        <v>99.459</v>
+        <v>99.298</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>1077140.97</v>
+        <v>740763.08</v>
       </c>
       <c r="I186" s="1">
-        <v>11468.97</v>
+        <v>-3737.46</v>
       </c>
       <c r="J186" s="1">
-        <v>1.0647603535125</v>
+        <v>-0.50454188402586</v>
       </c>
       <c r="K186">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>423</v>
+        <v>0.0</v>
+      </c>
+      <c r="L186">
+        <v>0.0</v>
       </c>
       <c r="M186" s="1">
-        <v>1088609.94</v>
+        <v>737025.62</v>
       </c>
       <c r="N186" s="1">
-        <v>1093720.81</v>
+        <v>737025.62</v>
       </c>
       <c r="O186" s="1">
-        <v>0.18</v>
+        <v>0.13</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
+        <v>422</v>
+      </c>
+      <c r="B187" t="s">
+        <v>423</v>
+      </c>
+      <c r="C187" s="1">
+        <v>123000.0</v>
+      </c>
+      <c r="D187" s="1">
+        <v>101.548</v>
+      </c>
+      <c r="E187" s="1">
+        <v>103.02331707</v>
+      </c>
+      <c r="F187" t="s">
+        <v>8</v>
+      </c>
+      <c r="G187">
+        <v>1.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>126718.68</v>
+      </c>
+      <c r="I187" s="1">
+        <v>-1814.64</v>
+      </c>
+      <c r="J187" s="1">
+        <v>-1.4320224926585</v>
+      </c>
+      <c r="K187">
+        <v>3.03</v>
+      </c>
+      <c r="L187" t="s">
         <v>424</v>
       </c>
-      <c r="B187" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M187" s="1">
-        <v>801472.0</v>
+        <v>124904.04</v>
       </c>
       <c r="N187" s="1">
-        <v>804617.21</v>
+        <v>128633.64</v>
       </c>
       <c r="O187" s="1">
-        <v>0.13</v>
+        <v>0.02</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
+        <v>425</v>
+      </c>
+      <c r="B188" t="s">
+        <v>426</v>
+      </c>
+      <c r="C188" s="1">
+        <v>1083000.0</v>
+      </c>
+      <c r="D188" s="1">
+        <v>97.604</v>
+      </c>
+      <c r="E188" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="F188" t="s">
+        <v>8</v>
+      </c>
+      <c r="G188">
+        <v>1.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>1077140.97</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-20089.65</v>
+      </c>
+      <c r="J188" s="1">
+        <v>-1.8650901376447</v>
+      </c>
+      <c r="K188">
+        <v>0.72</v>
+      </c>
+      <c r="L188" t="s">
         <v>427</v>
       </c>
-      <c r="B188" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M188" s="1">
-        <v>719026.0</v>
+        <v>1057051.32</v>
       </c>
       <c r="N188" s="1">
-        <v>721183.53</v>
+        <v>1064862.27</v>
       </c>
       <c r="O188" s="1">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
+        <v>428</v>
+      </c>
+      <c r="B189" t="s">
+        <v>429</v>
+      </c>
+      <c r="C189" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D189" s="1">
+        <v>96.4</v>
+      </c>
+      <c r="E189" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="F189" t="s">
+        <v>8</v>
+      </c>
+      <c r="G189">
+        <v>1.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>794336.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>-23136.0</v>
+      </c>
+      <c r="J189" s="1">
+        <v>-2.9126213592233</v>
+      </c>
+      <c r="K189">
+        <v>0.66</v>
+      </c>
+      <c r="L189" t="s">
         <v>430</v>
       </c>
-      <c r="B189" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M189" s="1">
-        <v>447940.0</v>
+        <v>771200.0</v>
       </c>
       <c r="N189" s="1">
-        <v>452409.45</v>
+        <v>776493.15</v>
       </c>
       <c r="O189" s="1">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
+        <v>431</v>
+      </c>
+      <c r="B190" t="s">
+        <v>432</v>
+      </c>
+      <c r="C190" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D190" s="1">
+        <v>99.012</v>
+      </c>
+      <c r="E190" s="1">
+        <v>103.004</v>
+      </c>
+      <c r="F190" t="s">
+        <v>8</v>
+      </c>
+      <c r="G190">
+        <v>1.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>721028.0</v>
+      </c>
+      <c r="I190" s="1">
+        <v>-27944.0</v>
+      </c>
+      <c r="J190" s="1">
+        <v>-3.87557764747</v>
+      </c>
+      <c r="K190">
+        <v>0.6</v>
+      </c>
+      <c r="L190" t="s">
         <v>433</v>
       </c>
-      <c r="B190" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M190" s="1">
-        <v>316686.0</v>
+        <v>693084.0</v>
       </c>
       <c r="N190" s="1">
-        <v>327967.22</v>
+        <v>697255.23</v>
       </c>
       <c r="O190" s="1">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="B191" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="C191" s="1">
         <v>500000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>100.125</v>
+        <v>86.845</v>
       </c>
       <c r="E191" s="1">
-        <v>99.74</v>
+        <v>86.92</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>498700.0</v>
+        <v>434600.0</v>
       </c>
       <c r="I191" s="1">
-        <v>1925.0</v>
+        <v>-375.0</v>
       </c>
       <c r="J191" s="1">
-        <v>0.3860036093844</v>
+        <v>-0.086286240220893</v>
       </c>
       <c r="K191">
-        <v>1.68</v>
+        <v>0.98</v>
       </c>
       <c r="L191" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="M191" s="1">
-        <v>500625.0</v>
+        <v>434225.0</v>
       </c>
       <c r="N191" s="1">
-        <v>509039.38</v>
+        <v>439118.67</v>
       </c>
       <c r="O191" s="1">
         <v>0.08</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
+        <v>437</v>
+      </c>
+      <c r="B192" t="s">
+        <v>438</v>
+      </c>
+      <c r="C192" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D192" s="1">
+        <v>101.915</v>
+      </c>
+      <c r="E192" s="1">
+        <v>105.478</v>
+      </c>
+      <c r="F192" t="s">
+        <v>8</v>
+      </c>
+      <c r="G192">
+        <v>1.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>316434.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>-10689.0</v>
+      </c>
+      <c r="J192" s="1">
+        <v>-3.3779555926354</v>
+      </c>
+      <c r="K192">
+        <v>4.14</v>
+      </c>
+      <c r="L192" t="s">
         <v>439</v>
       </c>
-      <c r="B192" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M192" s="1">
-        <v>1311258.0</v>
+        <v>305745.0</v>
       </c>
       <c r="N192" s="1">
-        <v>1312580.26</v>
+        <v>318170.69</v>
       </c>
       <c r="O192" s="1">
-        <v>0.21</v>
+        <v>0.05</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
+        <v>440</v>
+      </c>
+      <c r="B193" t="s">
+        <v>441</v>
+      </c>
+      <c r="C193" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D193" s="1">
+        <v>96.605</v>
+      </c>
+      <c r="E193" s="1">
+        <v>99.74</v>
+      </c>
+      <c r="F193" t="s">
+        <v>8</v>
+      </c>
+      <c r="G193">
+        <v>1.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>498700.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>-15675.0</v>
+      </c>
+      <c r="J193" s="1">
+        <v>-3.1431722478444</v>
+      </c>
+      <c r="K193">
+        <v>1.94</v>
+      </c>
+      <c r="L193" t="s">
         <v>442</v>
       </c>
-      <c r="B193" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M193" s="1">
-        <v>811208.0</v>
+        <v>483025.0</v>
       </c>
       <c r="N193" s="1">
-        <v>831846.36</v>
+        <v>492733.9</v>
       </c>
       <c r="O193" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
+        <v>443</v>
+      </c>
+      <c r="B194" t="s">
+        <v>444</v>
+      </c>
+      <c r="C194" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D194" s="1">
+        <v>97.678</v>
+      </c>
+      <c r="E194" s="1">
+        <v>99.95246154</v>
+      </c>
+      <c r="F194" t="s">
+        <v>8</v>
+      </c>
+      <c r="G194">
+        <v>1.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>1299382.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-29568.0</v>
+      </c>
+      <c r="J194" s="1">
+        <v>-2.2755432967364</v>
+      </c>
+      <c r="K194">
+        <v>0.36</v>
+      </c>
+      <c r="L194" t="s">
         <v>445</v>
       </c>
-      <c r="B194" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M194" s="1">
-        <v>6209410.55</v>
+        <v>1269814.0</v>
       </c>
       <c r="N194" s="1">
-        <v>6214163.78</v>
+        <v>1274502.01</v>
       </c>
       <c r="O194" s="1">
-        <v>1.0</v>
+        <v>0.22</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
+        <v>446</v>
+      </c>
+      <c r="B195" t="s">
+        <v>447</v>
+      </c>
+      <c r="C195" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D195" s="1">
+        <v>98.509</v>
+      </c>
+      <c r="E195" s="1">
+        <v>100.91</v>
+      </c>
+      <c r="F195" t="s">
+        <v>8</v>
+      </c>
+      <c r="G195">
+        <v>1.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>807280.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>-19208.0</v>
+      </c>
+      <c r="J195" s="1">
+        <v>-2.3793479338024</v>
+      </c>
+      <c r="K195">
+        <v>2.84</v>
+      </c>
+      <c r="L195" t="s">
         <v>448</v>
       </c>
-      <c r="B195" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M195" s="1">
-        <v>611303.63</v>
+        <v>788072.0</v>
       </c>
       <c r="N195" s="1">
-        <v>617623.4</v>
+        <v>810781.59</v>
       </c>
       <c r="O195" s="1">
-        <v>0.1</v>
+        <v>0.14</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
+        <v>449</v>
+      </c>
+      <c r="B196" t="s">
+        <v>450</v>
+      </c>
+      <c r="C196" s="1">
+        <v>6830433.57</v>
+      </c>
+      <c r="D196" s="1">
+        <v>88.526</v>
+      </c>
+      <c r="E196" s="1">
+        <v>87.34060304</v>
+      </c>
+      <c r="F196" t="s">
+        <v>8</v>
+      </c>
+      <c r="G196">
+        <v>1.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>5965741.87</v>
+      </c>
+      <c r="I196" s="1">
+        <v>80967.75</v>
+      </c>
+      <c r="J196" s="1">
+        <v>1.3572117561298</v>
+      </c>
+      <c r="K196">
+        <v>0.08</v>
+      </c>
+      <c r="L196" t="s">
         <v>451</v>
       </c>
-      <c r="B196" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M196" s="1">
-        <v>1070920.0</v>
+        <v>6046709.62</v>
       </c>
       <c r="N196" s="1">
-        <v>1085235.07</v>
+        <v>6051986.83</v>
       </c>
       <c r="O196" s="1">
-        <v>0.17</v>
+        <v>1.04</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
+        <v>452</v>
+      </c>
+      <c r="B197" t="s">
+        <v>453</v>
+      </c>
+      <c r="C197" s="1">
+        <v>607000.0</v>
+      </c>
+      <c r="D197" s="1">
+        <v>96.703</v>
+      </c>
+      <c r="E197" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F197" t="s">
+        <v>8</v>
+      </c>
+      <c r="G197">
+        <v>1.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>607000.0</v>
+      </c>
+      <c r="I197" s="1">
+        <v>-20012.79</v>
+      </c>
+      <c r="J197" s="1">
+        <v>-3.297</v>
+      </c>
+      <c r="K197">
+        <v>1.3</v>
+      </c>
+      <c r="L197" t="s">
         <v>454</v>
       </c>
-      <c r="B197" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M197" s="1">
-        <v>603546.0</v>
+        <v>586987.21</v>
       </c>
       <c r="N197" s="1">
-        <v>606217.61</v>
+        <v>594872.94</v>
       </c>
       <c r="O197" s="1">
         <v>0.1</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
+        <v>455</v>
+      </c>
+      <c r="B198" t="s">
+        <v>456</v>
+      </c>
+      <c r="C198" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D198" s="1">
+        <v>103.463</v>
+      </c>
+      <c r="E198" s="1">
+        <v>100.6308</v>
+      </c>
+      <c r="F198" t="s">
+        <v>8</v>
+      </c>
+      <c r="G198">
+        <v>1.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>1006308.0</v>
+      </c>
+      <c r="I198" s="1">
+        <v>28322.0</v>
+      </c>
+      <c r="J198" s="1">
+        <v>2.8144464716568</v>
+      </c>
+      <c r="K198">
+        <v>1.8</v>
+      </c>
+      <c r="L198" t="s">
         <v>457</v>
       </c>
-      <c r="B198" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M198" s="1">
-        <v>896800.38</v>
+        <v>1034630.0</v>
       </c>
       <c r="N198" s="1">
-        <v>925505.29</v>
+        <v>1052588.9</v>
       </c>
       <c r="O198" s="1">
-        <v>0.15</v>
+        <v>0.18</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
+        <v>458</v>
+      </c>
+      <c r="B199" t="s">
+        <v>459</v>
+      </c>
+      <c r="C199" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D199" s="1">
+        <v>97.015</v>
+      </c>
+      <c r="E199" s="1">
+        <v>100.028</v>
+      </c>
+      <c r="F199" t="s">
+        <v>8</v>
+      </c>
+      <c r="G199">
+        <v>1.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>600168.0</v>
+      </c>
+      <c r="I199" s="1">
+        <v>-18078.0</v>
+      </c>
+      <c r="J199" s="1">
+        <v>-3.0121565961531</v>
+      </c>
+      <c r="K199">
+        <v>0.74</v>
+      </c>
+      <c r="L199" t="s">
         <v>460</v>
       </c>
-      <c r="B199" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M199" s="1">
-        <v>191376.0</v>
+        <v>582090.0</v>
       </c>
       <c r="N199" s="1">
-        <v>191654.08</v>
+        <v>586501.26</v>
       </c>
       <c r="O199" s="1">
-        <v>0.03</v>
+        <v>0.1</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
+        <v>461</v>
+      </c>
+      <c r="B200" t="s">
         <v>462</v>
       </c>
-      <c r="B200" t="s">
+      <c r="C200" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D200" s="1">
+        <v>86.208</v>
+      </c>
+      <c r="E200" s="1">
+        <v>87.081</v>
+      </c>
+      <c r="F200" t="s">
+        <v>8</v>
+      </c>
+      <c r="G200">
+        <v>1.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>1741620.0</v>
+      </c>
+      <c r="I200" s="1">
+        <v>-17460.0</v>
+      </c>
+      <c r="J200" s="1">
+        <v>-1.0025148999208</v>
+      </c>
+      <c r="K200">
+        <v>0.09</v>
+      </c>
+      <c r="L200" t="s">
         <v>463</v>
       </c>
-      <c r="C200" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M200" s="1">
-        <v>516745.0</v>
+        <v>1724160.0</v>
       </c>
       <c r="N200" s="1">
-        <v>537087.47</v>
+        <v>1725995.62</v>
       </c>
       <c r="O200" s="1">
-        <v>0.09</v>
+        <v>0.3</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
+        <v>464</v>
+      </c>
+      <c r="B201" t="s">
         <v>465</v>
       </c>
-      <c r="B201" t="s">
+      <c r="C201" s="1">
+        <v>861000.0</v>
+      </c>
+      <c r="D201" s="1">
+        <v>100.926</v>
+      </c>
+      <c r="E201" s="1">
+        <v>100.08714286</v>
+      </c>
+      <c r="F201" t="s">
+        <v>8</v>
+      </c>
+      <c r="G201">
+        <v>1.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>861750.3</v>
+      </c>
+      <c r="I201" s="1">
+        <v>7222.56</v>
+      </c>
+      <c r="J201" s="1">
+        <v>0.83812677523872</v>
+      </c>
+      <c r="K201">
+        <v>3.65</v>
+      </c>
+      <c r="L201" t="s">
         <v>466</v>
       </c>
-      <c r="C201" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M201" s="1">
-        <v>302298.0</v>
+        <v>868972.86</v>
       </c>
       <c r="N201" s="1">
-        <v>303810.33</v>
+        <v>900402.31</v>
       </c>
       <c r="O201" s="1">
-        <v>0.05</v>
+        <v>0.15</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
+        <v>467</v>
+      </c>
+      <c r="B202" t="s">
         <v>468</v>
       </c>
-      <c r="B202" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C202" s="1">
-        <v>900000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>102.275</v>
+        <v>93.601</v>
       </c>
       <c r="E202" s="1">
-        <v>102.46222222</v>
+        <v>99.602</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>922160.0</v>
+        <v>199204.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-1685.0</v>
+        <v>-12002.0</v>
       </c>
       <c r="J202" s="1">
-        <v>-0.18272317168387</v>
+        <v>-6.024979418084</v>
       </c>
       <c r="K202">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>470</v>
+        <v>0.27</v>
+      </c>
+      <c r="L202">
+        <v>546.58</v>
       </c>
       <c r="M202" s="1">
-        <v>920475.0</v>
+        <v>187202.0</v>
       </c>
       <c r="N202" s="1">
-        <v>924617.47</v>
+        <v>187748.58</v>
       </c>
       <c r="O202" s="1">
-        <v>0.15</v>
+        <v>0.03</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
+        <v>469</v>
+      </c>
+      <c r="B203" t="s">
+        <v>470</v>
+      </c>
+      <c r="C203" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D203" s="1">
+        <v>99.778</v>
+      </c>
+      <c r="E203" s="1">
+        <v>99.406</v>
+      </c>
+      <c r="F203" t="s">
+        <v>8</v>
+      </c>
+      <c r="G203">
+        <v>1.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>497030.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>1860.0</v>
+      </c>
+      <c r="J203" s="1">
+        <v>0.37422288393055</v>
+      </c>
+      <c r="K203">
+        <v>0.26</v>
+      </c>
+      <c r="L203" t="s">
         <v>471</v>
       </c>
-      <c r="B203" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M203" s="1">
-        <v>615332.38</v>
+        <v>498890.0</v>
       </c>
       <c r="N203" s="1">
-        <v>621350.42</v>
+        <v>500189.66</v>
       </c>
       <c r="O203" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
+        <v>472</v>
+      </c>
+      <c r="B204" t="s">
+        <v>473</v>
+      </c>
+      <c r="C204" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D204" s="1">
+        <v>97.051</v>
+      </c>
+      <c r="E204" s="1">
+        <v>100.19733333</v>
+      </c>
+      <c r="F204" t="s">
+        <v>8</v>
+      </c>
+      <c r="G204">
+        <v>1.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>300592.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>-9439.0</v>
+      </c>
+      <c r="J204" s="1">
+        <v>-3.1401367967211</v>
+      </c>
+      <c r="K204">
+        <v>0.81</v>
+      </c>
+      <c r="L204" t="s">
         <v>474</v>
       </c>
-      <c r="B204" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M204" s="1">
-        <v>12208051.59</v>
+        <v>291153.0</v>
       </c>
       <c r="N204" s="1">
-        <v>12208051.59</v>
+        <v>293585.88</v>
       </c>
       <c r="O204" s="1">
-        <v>1.97</v>
+        <v>0.05</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
+        <v>475</v>
+      </c>
+      <c r="B205" t="s">
         <v>476</v>
       </c>
-      <c r="B205" t="s">
+      <c r="C205" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D205" s="1">
+        <v>98.467</v>
+      </c>
+      <c r="E205" s="1">
+        <v>102.46222222</v>
+      </c>
+      <c r="F205" t="s">
+        <v>8</v>
+      </c>
+      <c r="G205">
+        <v>1.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>922160.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>-35957.0</v>
+      </c>
+      <c r="J205" s="1">
+        <v>-3.8992148867875</v>
+      </c>
+      <c r="K205">
+        <v>0.77</v>
+      </c>
+      <c r="L205" t="s">
         <v>477</v>
       </c>
-      <c r="C205" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M205" s="1">
-        <v>801800.0</v>
+        <v>886203.0</v>
       </c>
       <c r="N205" s="1">
-        <v>813117.81</v>
+        <v>893107.11</v>
       </c>
       <c r="O205" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
+        <v>478</v>
+      </c>
+      <c r="B206" t="s">
         <v>479</v>
       </c>
-      <c r="B206" t="s">
+      <c r="C206" s="1">
+        <v>614000.0</v>
+      </c>
+      <c r="D206" s="1">
+        <v>96.846</v>
+      </c>
+      <c r="E206" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="F206" t="s">
+        <v>8</v>
+      </c>
+      <c r="G206">
+        <v>1.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>611101.92</v>
+      </c>
+      <c r="I206" s="1">
+        <v>-16467.48</v>
+      </c>
+      <c r="J206" s="1">
+        <v>-2.6947190740294</v>
+      </c>
+      <c r="K206">
+        <v>1.24</v>
+      </c>
+      <c r="L206" t="s">
         <v>480</v>
       </c>
-      <c r="C206" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M206" s="1">
-        <v>1299270.0</v>
+        <v>594634.44</v>
       </c>
       <c r="N206" s="1">
-        <v>1299270.0</v>
+        <v>602242.15</v>
       </c>
       <c r="O206" s="1">
-        <v>0.21</v>
+        <v>0.1</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
         <v>481</v>
       </c>
       <c r="B207" t="s">
         <v>482</v>
       </c>
       <c r="C207" s="1">
-        <v>500000.0</v>
+        <v>13774797.0</v>
       </c>
       <c r="D207" s="1">
-        <v>100.375</v>
+        <v>86.228</v>
       </c>
       <c r="E207" s="1">
-        <v>100.45</v>
+        <v>87.49698395</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>502250.0</v>
+        <v>12052531.92</v>
       </c>
       <c r="I207" s="1">
-        <v>-375.0</v>
+        <v>-174799.96</v>
       </c>
       <c r="J207" s="1">
-        <v>-0.074664011946242</v>
+        <v>-1.4503173371392</v>
       </c>
       <c r="K207">
-        <v>1.16</v>
-[...2 lines deleted...]
-        <v>483</v>
+        <v>0.0</v>
+      </c>
+      <c r="L207">
+        <v>0.0</v>
       </c>
       <c r="M207" s="1">
-        <v>501875.0</v>
+        <v>11877731.96</v>
       </c>
       <c r="N207" s="1">
-        <v>507660.96</v>
+        <v>11877731.96</v>
       </c>
       <c r="O207" s="1">
-        <v>0.08</v>
+        <v>2.04</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
+        <v>483</v>
+      </c>
+      <c r="B208" t="s">
         <v>484</v>
       </c>
-      <c r="B208" t="s">
+      <c r="C208" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D208" s="1">
+        <v>96.469</v>
+      </c>
+      <c r="E208" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="F208" t="s">
+        <v>8</v>
+      </c>
+      <c r="G208">
+        <v>1.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>696220.0</v>
+      </c>
+      <c r="I208" s="1">
+        <v>-20937.0</v>
+      </c>
+      <c r="J208" s="1">
+        <v>-3.0072390910919</v>
+      </c>
+      <c r="K208">
+        <v>1.67</v>
+      </c>
+      <c r="L208" t="s">
         <v>485</v>
       </c>
-      <c r="C208" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M208" s="1">
-        <v>587820.0</v>
+        <v>675283.0</v>
       </c>
       <c r="N208" s="1">
-        <v>596967.95</v>
+        <v>686998.41</v>
       </c>
       <c r="O208" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
+        <v>486</v>
+      </c>
+      <c r="B209" t="s">
         <v>487</v>
       </c>
-      <c r="B209" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C209" s="1">
-        <v>600000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>95.239</v>
+        <v>90.861</v>
       </c>
       <c r="E209" s="1">
-        <v>92.475705</v>
+        <v>83.781</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>554854.23</v>
+        <v>1172934.0</v>
       </c>
       <c r="I209" s="1">
-        <v>16579.77</v>
+        <v>99120.0</v>
       </c>
       <c r="J209" s="1">
-        <v>2.9881307744558</v>
+        <v>8.4506033587568</v>
       </c>
       <c r="K209">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>489</v>
+        <v>0.0</v>
+      </c>
+      <c r="L209">
+        <v>0.0</v>
       </c>
       <c r="M209" s="1">
-        <v>571434.0</v>
+        <v>1272054.0</v>
       </c>
       <c r="N209" s="1">
-        <v>573836.05</v>
+        <v>1272054.0</v>
       </c>
       <c r="O209" s="1">
-        <v>0.09</v>
+        <v>0.22</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
+        <v>488</v>
+      </c>
+      <c r="B210" t="s">
+        <v>489</v>
+      </c>
+      <c r="C210" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D210" s="1">
+        <v>96.285</v>
+      </c>
+      <c r="E210" s="1">
+        <v>100.45</v>
+      </c>
+      <c r="F210" t="s">
+        <v>8</v>
+      </c>
+      <c r="G210">
+        <v>1.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>502250.0</v>
+      </c>
+      <c r="I210" s="1">
+        <v>-20825.0</v>
+      </c>
+      <c r="J210" s="1">
+        <v>-4.1463414634146</v>
+      </c>
+      <c r="K210">
+        <v>1.45</v>
+      </c>
+      <c r="L210" t="s">
         <v>490</v>
       </c>
-      <c r="B210" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M210" s="1">
-        <v>653588.32</v>
+        <v>481425.0</v>
       </c>
       <c r="N210" s="1">
-        <v>680924.37</v>
+        <v>488697.26</v>
       </c>
       <c r="O210" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="B211" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="C211" s="1">
         <v>600000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>106.568</v>
+        <v>94.482</v>
       </c>
       <c r="E211" s="1">
-        <v>99.961</v>
+        <v>99.077</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>599766.0</v>
+        <v>594462.0</v>
       </c>
       <c r="I211" s="1">
-        <v>39642.0</v>
+        <v>-27570.0</v>
       </c>
       <c r="J211" s="1">
-        <v>6.6095777353168</v>
+        <v>-4.6378069582244</v>
       </c>
       <c r="K211">
-        <v>3.07</v>
+        <v>1.79</v>
       </c>
       <c r="L211" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="M211" s="1">
-        <v>639408.0</v>
+        <v>566892.0</v>
       </c>
       <c r="N211" s="1">
-        <v>657839.51</v>
+        <v>577650.9</v>
       </c>
       <c r="O211" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
+        <v>494</v>
+      </c>
+      <c r="B212" t="s">
+        <v>495</v>
+      </c>
+      <c r="C212" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D212" s="1">
+        <v>93.803</v>
+      </c>
+      <c r="E212" s="1">
+        <v>92.475705</v>
+      </c>
+      <c r="F212" t="s">
+        <v>8</v>
+      </c>
+      <c r="G212">
+        <v>1.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>554854.23</v>
+      </c>
+      <c r="I212" s="1">
+        <v>7963.77</v>
+      </c>
+      <c r="J212" s="1">
+        <v>1.4352904906213</v>
+      </c>
+      <c r="K212">
+        <v>0.47</v>
+      </c>
+      <c r="L212" t="s">
         <v>496</v>
       </c>
-      <c r="B212" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M212" s="1">
-        <v>413560.0</v>
+        <v>562818.0</v>
       </c>
       <c r="N212" s="1">
-        <v>423642.19</v>
+        <v>565622.79</v>
       </c>
       <c r="O212" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="B213" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="C213" s="1">
-        <v>700000.0</v>
+        <v>616000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>102.796</v>
+        <v>101.845</v>
       </c>
       <c r="E213" s="1">
-        <v>102.66742857</v>
+        <v>99.953</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>718672.0</v>
+        <v>615710.48</v>
       </c>
       <c r="I213" s="1">
-        <v>900.0</v>
+        <v>11654.72</v>
       </c>
       <c r="J213" s="1">
-        <v>0.12523098158826</v>
+        <v>1.8928896581393</v>
       </c>
       <c r="K213">
-        <v>3.21</v>
-[...2 lines deleted...]
-        <v>501</v>
+        <v>0.05</v>
+      </c>
+      <c r="L213">
+        <v>320.66</v>
       </c>
       <c r="M213" s="1">
-        <v>719572.0</v>
+        <v>627365.2</v>
       </c>
       <c r="N213" s="1">
-        <v>742039.12</v>
+        <v>627685.86</v>
       </c>
       <c r="O213" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="B214" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="C214" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>99.596</v>
+        <v>102.158</v>
       </c>
       <c r="E214" s="1">
-        <v>98.434</v>
+        <v>99.961</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>393736.0</v>
+        <v>599766.0</v>
       </c>
       <c r="I214" s="1">
-        <v>4648.0</v>
+        <v>13182.0</v>
       </c>
       <c r="J214" s="1">
-        <v>1.1804864172948</v>
+        <v>2.1978571642941</v>
       </c>
       <c r="K214">
-        <v>2.57</v>
+        <v>3.45</v>
       </c>
       <c r="L214" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="M214" s="1">
-        <v>398384.0</v>
+        <v>612948.0</v>
       </c>
       <c r="N214" s="1">
-        <v>408673.04</v>
+        <v>633623.34</v>
       </c>
       <c r="O214" s="1">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="B215" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="C215" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>106.29</v>
+        <v>99.874</v>
       </c>
       <c r="E215" s="1">
-        <v>99.661</v>
+        <v>99.611</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>597966.0</v>
+        <v>398444.0</v>
       </c>
       <c r="I215" s="1">
-        <v>39774.0</v>
+        <v>1052.0</v>
       </c>
       <c r="J215" s="1">
-        <v>6.6515487502634</v>
+        <v>0.26402706528395</v>
       </c>
       <c r="K215">
-        <v>3.43</v>
+        <v>2.83</v>
       </c>
       <c r="L215" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="M215" s="1">
-        <v>637740.0</v>
+        <v>399496.0</v>
       </c>
       <c r="N215" s="1">
-        <v>658343.42</v>
+        <v>410805.59</v>
       </c>
       <c r="O215" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="B216" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="C216" s="1">
-        <v>500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>96.697</v>
+        <v>97.934</v>
       </c>
       <c r="E216" s="1">
-        <v>99.104</v>
+        <v>101.42472727</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>495520.0</v>
+        <v>1115672.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-12035.0</v>
+        <v>-38398.0</v>
       </c>
       <c r="J216" s="1">
-        <v>-2.4287617048757</v>
+        <v>-3.4416925404599</v>
       </c>
       <c r="K216">
-        <v>0.91</v>
+        <v>3.53</v>
       </c>
       <c r="L216" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="M216" s="1">
-        <v>483485.0</v>
+        <v>1077274.0</v>
       </c>
       <c r="N216" s="1">
-        <v>488022.67</v>
+        <v>1116060.3</v>
       </c>
       <c r="O216" s="1">
-        <v>0.08</v>
+        <v>0.19</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="B217" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="C217" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>104.84</v>
+        <v>101.808</v>
       </c>
       <c r="E217" s="1">
-        <v>100.0</v>
+        <v>99.661</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>500000.0</v>
+        <v>597966.0</v>
       </c>
       <c r="I217" s="1">
-        <v>24200.0</v>
+        <v>12882.0</v>
       </c>
       <c r="J217" s="1">
-        <v>4.84</v>
+        <v>2.1543030874665</v>
       </c>
       <c r="K217">
-        <v>3.85</v>
+        <v>3.79</v>
       </c>
       <c r="L217" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="M217" s="1">
-        <v>524200.0</v>
+        <v>610848.0</v>
       </c>
       <c r="N217" s="1">
-        <v>543440.0</v>
+        <v>633580.19</v>
       </c>
       <c r="O217" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="B218" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="C218" s="1">
         <v>500000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>108.788</v>
+        <v>95.167</v>
       </c>
       <c r="E218" s="1">
-        <v>109.3</v>
+        <v>99.104</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>546500.0</v>
+        <v>495520.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-2560.0</v>
+        <v>-19685.0</v>
       </c>
       <c r="J218" s="1">
-        <v>-0.46843549862763</v>
+        <v>-3.9725944462383</v>
       </c>
       <c r="K218">
-        <v>0.56</v>
+        <v>1.0</v>
       </c>
       <c r="L218" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="M218" s="1">
-        <v>543940.0</v>
+        <v>475835.0</v>
       </c>
       <c r="N218" s="1">
-        <v>546744.79</v>
+        <v>480852.12</v>
       </c>
       <c r="O218" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="B219" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="C219" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>100.485</v>
+        <v>101.435</v>
       </c>
       <c r="E219" s="1">
-        <v>99.852</v>
+        <v>100.0</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>599112.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I219" s="1">
-        <v>3798.0</v>
+        <v>7175.0</v>
       </c>
       <c r="J219" s="1">
-        <v>0.6339382285783</v>
+        <v>1.435</v>
       </c>
       <c r="K219">
-        <v>0.35</v>
+        <v>4.22</v>
       </c>
       <c r="L219" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="M219" s="1">
-        <v>602910.0</v>
+        <v>507175.0</v>
       </c>
       <c r="N219" s="1">
-        <v>605014.11</v>
+        <v>528259.93</v>
       </c>
       <c r="O219" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="B220" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="C220" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>101.882</v>
+        <v>105.435</v>
       </c>
       <c r="E220" s="1">
-        <v>99.653</v>
+        <v>109.3</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>597918.0</v>
+        <v>546500.0</v>
       </c>
       <c r="I220" s="1">
-        <v>13374.0</v>
+        <v>-19325.0</v>
       </c>
       <c r="J220" s="1">
-        <v>2.2367615626223</v>
+        <v>-3.5361390667887</v>
       </c>
       <c r="K220">
-        <v>1.49</v>
+        <v>0.96</v>
       </c>
       <c r="L220" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="M220" s="1">
-        <v>611292.0</v>
+        <v>527175.0</v>
       </c>
       <c r="N220" s="1">
-        <v>620224.19</v>
+        <v>531993.49</v>
       </c>
       <c r="O220" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="B221" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="C221" s="1">
         <v>600000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>101.471</v>
+        <v>97.485</v>
       </c>
       <c r="E221" s="1">
-        <v>101.72</v>
+        <v>99.852</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>610320.0</v>
+        <v>599112.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-1494.0</v>
+        <v>-14202.0</v>
       </c>
       <c r="J221" s="1">
-        <v>-0.24478961856076</v>
+        <v>-2.3705083523615</v>
       </c>
       <c r="K221">
-        <v>3.11</v>
+        <v>0.66</v>
       </c>
       <c r="L221" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="M221" s="1">
-        <v>608826.0</v>
+        <v>584910.0</v>
       </c>
       <c r="N221" s="1">
-        <v>627475.97</v>
+        <v>588855.21</v>
       </c>
       <c r="O221" s="1">
         <v>0.1</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="B222" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="C222" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>102.233</v>
+        <v>98.445</v>
       </c>
       <c r="E222" s="1">
-        <v>99.52</v>
+        <v>99.653</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>398080.0</v>
+        <v>597918.0</v>
       </c>
       <c r="I222" s="1">
-        <v>10852.0</v>
+        <v>-7248.0</v>
       </c>
       <c r="J222" s="1">
-        <v>2.7260852090032</v>
+        <v>-1.2122063560555</v>
       </c>
       <c r="K222">
-        <v>2.71</v>
+        <v>1.75</v>
       </c>
       <c r="L222" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="M222" s="1">
-        <v>408932.0</v>
+        <v>590670.0</v>
       </c>
       <c r="N222" s="1">
-        <v>419769.81</v>
+        <v>601155.62</v>
       </c>
       <c r="O222" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="B223" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="C223" s="1">
-        <v>1000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>106.201</v>
+        <v>99.428</v>
       </c>
       <c r="E223" s="1">
-        <v>100.710578</v>
+        <v>99.52</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>1007105.78</v>
+        <v>398080.0</v>
       </c>
       <c r="I223" s="1">
-        <v>54904.22</v>
+        <v>-368.0</v>
       </c>
       <c r="J223" s="1">
-        <v>5.4516835361624</v>
+        <v>-0.092443729903537</v>
       </c>
       <c r="K223">
-        <v>2.45</v>
+        <v>2.98</v>
       </c>
       <c r="L223" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
       <c r="M223" s="1">
-        <v>1062010.0</v>
+        <v>397712.0</v>
       </c>
       <c r="N223" s="1">
-        <v>1086530.55</v>
+        <v>409614.58</v>
       </c>
       <c r="O223" s="1">
-        <v>0.18</v>
+        <v>0.07</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="B224" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="C224" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>100.652</v>
+        <v>99.426</v>
       </c>
       <c r="E224" s="1">
-        <v>99.589</v>
+        <v>100.0</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>298767.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I224" s="1">
-        <v>3189.0</v>
+        <v>-2296.0</v>
       </c>
       <c r="J224" s="1">
-        <v>1.0673869604073</v>
+        <v>-0.574</v>
       </c>
       <c r="K224">
-        <v>0.17</v>
+        <v>0.0</v>
       </c>
       <c r="L224">
-        <v>499.32</v>
+        <v>0.0</v>
       </c>
       <c r="M224" s="1">
-        <v>301956.0</v>
+        <v>397704.0</v>
       </c>
       <c r="N224" s="1">
-        <v>302455.32</v>
+        <v>397704.0</v>
       </c>
       <c r="O224" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="B225" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="C225" s="1">
-        <v>300000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>95.091</v>
+        <v>103.366</v>
       </c>
       <c r="E225" s="1">
-        <v>90.9</v>
+        <v>100.710578</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>272700.0</v>
+        <v>1007105.78</v>
       </c>
       <c r="I225" s="1">
-        <v>12573.0</v>
+        <v>26554.22</v>
       </c>
       <c r="J225" s="1">
-        <v>4.6105610561056</v>
+        <v>2.6366862873133</v>
       </c>
       <c r="K225">
-        <v>0.5</v>
+        <v>2.84</v>
       </c>
       <c r="L225" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="M225" s="1">
-        <v>285273.0</v>
+        <v>1033660.0</v>
       </c>
       <c r="N225" s="1">
-        <v>286768.89</v>
+        <v>1062016.16</v>
       </c>
       <c r="O225" s="1">
-        <v>0.05</v>
+        <v>0.18</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="B226" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="C226" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>104.472</v>
+        <v>97.859</v>
       </c>
       <c r="E226" s="1">
-        <v>98.50505</v>
+        <v>99.589</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>394020.2</v>
+        <v>298767.0</v>
       </c>
       <c r="I226" s="1">
-        <v>23867.8</v>
+        <v>-5190.0</v>
       </c>
       <c r="J226" s="1">
-        <v>6.0575066963572</v>
+        <v>-1.7371396439366</v>
       </c>
       <c r="K226">
-        <v>1.66</v>
+        <v>0.43</v>
       </c>
       <c r="L226" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="M226" s="1">
-        <v>417888.0</v>
+        <v>293577.0</v>
       </c>
       <c r="N226" s="1">
-        <v>424512.66</v>
+        <v>294853.03</v>
       </c>
       <c r="O226" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="B227" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="C227" s="1">
-        <v>900000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>86.815</v>
+        <v>92.655</v>
       </c>
       <c r="E227" s="1">
-        <v>85.96</v>
+        <v>90.9</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>773640.0</v>
+        <v>272700.0</v>
       </c>
       <c r="I227" s="1">
-        <v>7695.0</v>
+        <v>5265.0</v>
       </c>
       <c r="J227" s="1">
-        <v>0.99464867380177</v>
+        <v>1.9306930693069</v>
       </c>
       <c r="K227">
-        <v>0.4</v>
+        <v>0.63</v>
       </c>
       <c r="L227" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="M227" s="1">
-        <v>781335.0</v>
+        <v>277965.0</v>
       </c>
       <c r="N227" s="1">
-        <v>784894.93</v>
+        <v>279863.63</v>
       </c>
       <c r="O227" s="1">
-        <v>0.13</v>
+        <v>0.05</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="B228" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="C228" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>100.929</v>
+        <v>101.15</v>
       </c>
       <c r="E228" s="1">
-        <v>100.65</v>
+        <v>98.50505</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>503250.0</v>
+        <v>394020.2</v>
       </c>
       <c r="I228" s="1">
-        <v>1395.0</v>
+        <v>10579.8</v>
       </c>
       <c r="J228" s="1">
-        <v>0.27719821162444</v>
+        <v>2.6850907643821</v>
       </c>
       <c r="K228">
-        <v>0.39</v>
+        <v>1.95</v>
       </c>
       <c r="L228" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="M228" s="1">
-        <v>504645.0</v>
+        <v>404600.0</v>
       </c>
       <c r="N228" s="1">
-        <v>506576.51</v>
+        <v>412413.7</v>
       </c>
       <c r="O228" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="B229" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="C229" s="1">
-        <v>300000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>100.733</v>
+        <v>83.38</v>
       </c>
       <c r="E229" s="1">
-        <v>100.62</v>
+        <v>85.96</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>301860.0</v>
+        <v>773640.0</v>
       </c>
       <c r="I229" s="1">
-        <v>339.0</v>
+        <v>-23220.0</v>
       </c>
       <c r="J229" s="1">
-        <v>0.11230371695488</v>
+        <v>-3.0013959981387</v>
       </c>
       <c r="K229">
-        <v>2.46</v>
+        <v>0.44</v>
       </c>
       <c r="L229" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="M229" s="1">
-        <v>302199.0</v>
+        <v>750420.0</v>
       </c>
       <c r="N229" s="1">
-        <v>309570.58</v>
+        <v>754411.44</v>
       </c>
       <c r="O229" s="1">
-        <v>0.05</v>
+        <v>0.13</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="B230" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="C230" s="1">
-        <v>777000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>101.512</v>
+        <v>98.289</v>
       </c>
       <c r="E230" s="1">
-        <v>99.67453282</v>
+        <v>100.65</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>774471.12</v>
+        <v>503250.0</v>
       </c>
       <c r="I230" s="1">
-        <v>14277.12</v>
+        <v>-11805.0</v>
       </c>
       <c r="J230" s="1">
-        <v>1.8434670617543</v>
+        <v>-2.3457526080477</v>
       </c>
       <c r="K230">
-        <v>2.42</v>
+        <v>0.62</v>
       </c>
       <c r="L230" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="M230" s="1">
-        <v>788748.24</v>
+        <v>491445.0</v>
       </c>
       <c r="N230" s="1">
-        <v>807577.19</v>
+        <v>494527.19</v>
       </c>
       <c r="O230" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="B231" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="C231" s="1">
-        <v>290000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>101.292</v>
+        <v>97.743</v>
       </c>
       <c r="E231" s="1">
-        <v>99.571</v>
+        <v>100.62</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>288755.9</v>
+        <v>301860.0</v>
       </c>
       <c r="I231" s="1">
-        <v>4990.9</v>
+        <v>-8631.0</v>
       </c>
       <c r="J231" s="1">
-        <v>1.7284148999207</v>
+        <v>-2.8592725104353</v>
       </c>
       <c r="K231">
-        <v>1.04</v>
+        <v>2.7</v>
       </c>
       <c r="L231" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="M231" s="1">
-        <v>293746.8</v>
+        <v>293229.0</v>
       </c>
       <c r="N231" s="1">
-        <v>296767.96</v>
+        <v>301319.75</v>
       </c>
       <c r="O231" s="1">
         <v>0.05</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="B232" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="C232" s="1">
-        <v>400000.0</v>
+        <v>777000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>100.673</v>
+        <v>96.923</v>
       </c>
       <c r="E232" s="1">
-        <v>100.0</v>
+        <v>99.67453282</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>400000.0</v>
+        <v>774471.12</v>
       </c>
       <c r="I232" s="1">
-        <v>2692.0</v>
+        <v>-21379.41</v>
       </c>
       <c r="J232" s="1">
-        <v>0.673</v>
+        <v>-2.7605173966978</v>
       </c>
       <c r="K232">
-        <v>1.41</v>
+        <v>2.7</v>
       </c>
       <c r="L232" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="M232" s="1">
-        <v>402692.0</v>
+        <v>753091.71</v>
       </c>
       <c r="N232" s="1">
-        <v>408337.3</v>
+        <v>774081.35</v>
       </c>
       <c r="O232" s="1">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="B233" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="C233" s="1">
-        <v>1228000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>100.715</v>
+        <v>98.434</v>
       </c>
       <c r="E233" s="1">
-        <v>100.0</v>
+        <v>99.571</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>1228000.0</v>
+        <v>288755.9</v>
       </c>
       <c r="I233" s="1">
-        <v>8780.2</v>
+        <v>-3297.3</v>
       </c>
       <c r="J233" s="1">
-        <v>0.715</v>
+        <v>-1.1418987456187</v>
       </c>
       <c r="K233">
-        <v>0.41</v>
+        <v>1.29</v>
       </c>
       <c r="L233" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="M233" s="1">
-        <v>1236780.2</v>
+        <v>285458.6</v>
       </c>
       <c r="N233" s="1">
-        <v>1241768.37</v>
+        <v>289202.78</v>
       </c>
       <c r="O233" s="1">
-        <v>0.2</v>
+        <v>0.05</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="B234" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="C234" s="1">
-        <v>865000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>100.88</v>
+        <v>97.801</v>
       </c>
       <c r="E234" s="1">
         <v>100.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>865000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I234" s="1">
-        <v>7612.0</v>
+        <v>-8796.0</v>
       </c>
       <c r="J234" s="1">
-        <v>0.88</v>
+        <v>-2.199</v>
       </c>
       <c r="K234">
-        <v>1.86</v>
+        <v>1.7</v>
       </c>
       <c r="L234" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="M234" s="1">
-        <v>872612.0</v>
+        <v>391204.0</v>
       </c>
       <c r="N234" s="1">
-        <v>888687.11</v>
+        <v>397986.49</v>
       </c>
       <c r="O234" s="1">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="B235" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="C235" s="1">
-        <v>600000.0</v>
+        <v>1228000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>100.635</v>
+        <v>97.183</v>
       </c>
       <c r="E235" s="1">
-        <v>100.42</v>
+        <v>100.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>602520.0</v>
+        <v>1228000.0</v>
       </c>
       <c r="I235" s="1">
-        <v>1290.0</v>
+        <v>-34592.76</v>
       </c>
       <c r="J235" s="1">
-        <v>0.2141007767377</v>
+        <v>-2.817</v>
       </c>
       <c r="K235">
-        <v>2.96</v>
+        <v>0.67</v>
       </c>
       <c r="L235" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
       <c r="M235" s="1">
-        <v>603810.0</v>
+        <v>1193407.24</v>
       </c>
       <c r="N235" s="1">
-        <v>621567.53</v>
+        <v>1201643.52</v>
       </c>
       <c r="O235" s="1">
-        <v>0.1</v>
+        <v>0.21</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="B236" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="C236" s="1">
-        <v>700000.0</v>
+        <v>865000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>100.697</v>
+        <v>96.437</v>
       </c>
       <c r="E236" s="1">
-        <v>99.259</v>
+        <v>100.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>694813.0</v>
+        <v>865000.0</v>
       </c>
       <c r="I236" s="1">
-        <v>10066.0</v>
+        <v>-30819.95</v>
       </c>
       <c r="J236" s="1">
-        <v>1.4487351272932</v>
+        <v>-3.563</v>
       </c>
       <c r="K236">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>83.9</v>
+        <v>2.14</v>
+      </c>
+      <c r="L236" t="s">
+        <v>566</v>
       </c>
       <c r="M236" s="1">
-        <v>704879.0</v>
+        <v>834180.05</v>
       </c>
       <c r="N236" s="1">
-        <v>704962.9</v>
+        <v>852728.26</v>
       </c>
       <c r="O236" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
+        <v>567</v>
+      </c>
+      <c r="B237" t="s">
+        <v>568</v>
+      </c>
+      <c r="C237" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D237" s="1">
+        <v>97.035</v>
+      </c>
+      <c r="E237" s="1">
+        <v>100.42</v>
+      </c>
+      <c r="F237" t="s">
+        <v>8</v>
+      </c>
+      <c r="G237">
+        <v>1.0</v>
+      </c>
+      <c r="H237" s="1">
+        <v>602520.0</v>
+      </c>
+      <c r="I237" s="1">
+        <v>-20310.0</v>
+      </c>
+      <c r="J237" s="1">
+        <v>-3.370842461661</v>
+      </c>
+      <c r="K237">
+        <v>3.24</v>
+      </c>
+      <c r="L237" t="s">
         <v>569</v>
       </c>
-      <c r="B237" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M237" s="1">
-        <v>286529.1</v>
+        <v>582210.0</v>
       </c>
       <c r="N237" s="1">
-        <v>288732.87</v>
+        <v>601636.03</v>
       </c>
       <c r="O237" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
+        <v>570</v>
+      </c>
+      <c r="B238" t="s">
+        <v>571</v>
+      </c>
+      <c r="C238" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D238" s="1">
+        <v>96.048</v>
+      </c>
+      <c r="E238" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="F238" t="s">
+        <v>8</v>
+      </c>
+      <c r="G238">
+        <v>1.0</v>
+      </c>
+      <c r="H238" s="1">
+        <v>694813.0</v>
+      </c>
+      <c r="I238" s="1">
+        <v>-22477.0</v>
+      </c>
+      <c r="J238" s="1">
+        <v>-3.2349711361186</v>
+      </c>
+      <c r="K238">
+        <v>0.35</v>
+      </c>
+      <c r="L238" t="s">
         <v>572</v>
       </c>
-      <c r="B238" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M238" s="1">
-        <v>543415.0</v>
+        <v>672336.0</v>
       </c>
       <c r="N238" s="1">
-        <v>552654.73</v>
+        <v>674769.22</v>
       </c>
       <c r="O238" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
+        <v>573</v>
+      </c>
+      <c r="B239" t="s">
+        <v>574</v>
+      </c>
+      <c r="C239" s="1">
+        <v>286000.0</v>
+      </c>
+      <c r="D239" s="1">
+        <v>96.846</v>
+      </c>
+      <c r="E239" s="1">
+        <v>99.362</v>
+      </c>
+      <c r="F239" t="s">
+        <v>8</v>
+      </c>
+      <c r="G239">
+        <v>1.0</v>
+      </c>
+      <c r="H239" s="1">
+        <v>284175.32</v>
+      </c>
+      <c r="I239" s="1">
+        <v>-7195.76</v>
+      </c>
+      <c r="J239" s="1">
+        <v>-2.5321551498561</v>
+      </c>
+      <c r="K239">
+        <v>1.01</v>
+      </c>
+      <c r="L239" t="s">
         <v>575</v>
       </c>
-      <c r="B239" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M239" s="1">
-        <v>618672.0</v>
+        <v>276979.56</v>
       </c>
       <c r="N239" s="1">
-        <v>635552.14</v>
+        <v>279868.94</v>
       </c>
       <c r="O239" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
+        <v>576</v>
+      </c>
+      <c r="B240" t="s">
+        <v>577</v>
+      </c>
+      <c r="C240" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D240" s="1">
+        <v>99.407</v>
+      </c>
+      <c r="E240" s="1">
+        <v>100.4</v>
+      </c>
+      <c r="F240" t="s">
+        <v>8</v>
+      </c>
+      <c r="G240">
+        <v>1.0</v>
+      </c>
+      <c r="H240" s="1">
+        <v>602400.0</v>
+      </c>
+      <c r="I240" s="1">
+        <v>-5958.0</v>
+      </c>
+      <c r="J240" s="1">
+        <v>-0.9890438247012</v>
+      </c>
+      <c r="K240">
+        <v>3.11</v>
+      </c>
+      <c r="L240" t="s">
         <v>578</v>
       </c>
-      <c r="B240" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M240" s="1">
-        <v>1043573.42</v>
+        <v>596442.0</v>
       </c>
       <c r="N240" s="1">
-        <v>1067621.5</v>
+        <v>615105.7</v>
       </c>
       <c r="O240" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="B241" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="C241" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>100.638</v>
+        <v>98.879</v>
       </c>
       <c r="E241" s="1">
-        <v>99.517</v>
+        <v>99.821</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>497585.0</v>
+        <v>598926.0</v>
       </c>
       <c r="I241" s="1">
-        <v>5605.0</v>
+        <v>-5652.0</v>
       </c>
       <c r="J241" s="1">
-        <v>1.1264407086226</v>
+        <v>-0.94368920367458</v>
       </c>
       <c r="K241">
-        <v>2.38</v>
-[...2 lines deleted...]
-        <v>583</v>
+        <v>0.08</v>
+      </c>
+      <c r="L241">
+        <v>509.59</v>
       </c>
       <c r="M241" s="1">
-        <v>503190.0</v>
+        <v>593274.0</v>
       </c>
       <c r="N241" s="1">
-        <v>515071.85</v>
+        <v>593783.59</v>
       </c>
       <c r="O241" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>584</v>
+        <v>581</v>
       </c>
       <c r="B242" t="s">
-        <v>585</v>
+        <v>582</v>
       </c>
       <c r="C242" s="1">
-        <v>600000.0</v>
+        <v>1042000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>92.147</v>
+        <v>97.346</v>
       </c>
       <c r="E242" s="1">
-        <v>81.26785667</v>
+        <v>99.228</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>487607.14</v>
+        <v>1033955.76</v>
       </c>
       <c r="I242" s="1">
-        <v>65274.86</v>
+        <v>-19610.44</v>
       </c>
       <c r="J242" s="1">
-        <v>13.386772802383</v>
+        <v>-1.8966420768332</v>
       </c>
       <c r="K242">
-        <v>0.9</v>
+        <v>2.53</v>
       </c>
       <c r="L242" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="M242" s="1">
-        <v>552882.0</v>
+        <v>1014345.32</v>
       </c>
       <c r="N242" s="1">
-        <v>558306.66</v>
+        <v>1040691.5</v>
       </c>
       <c r="O242" s="1">
-        <v>0.09</v>
+        <v>0.18</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="B243" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="C243" s="1">
-        <v>1200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>104.155</v>
+        <v>97.684</v>
       </c>
       <c r="E243" s="1">
-        <v>99.68141667</v>
+        <v>99.517</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>1196177.0</v>
+        <v>497585.0</v>
       </c>
       <c r="I243" s="1">
-        <v>53683.0</v>
+        <v>-9165.0</v>
       </c>
       <c r="J243" s="1">
-        <v>4.4878809741368</v>
+        <v>-1.841896359416</v>
       </c>
       <c r="K243">
-        <v>0.59</v>
+        <v>2.64</v>
       </c>
       <c r="L243" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="M243" s="1">
-        <v>1249860.0</v>
+        <v>488420.0</v>
       </c>
       <c r="N243" s="1">
-        <v>1256994.25</v>
+        <v>501596.37</v>
       </c>
       <c r="O243" s="1">
-        <v>0.2</v>
+        <v>0.09</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
       <c r="B244" t="s">
-        <v>591</v>
+        <v>588</v>
       </c>
       <c r="C244" s="1">
-        <v>324000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>94.814</v>
+        <v>89.243</v>
       </c>
       <c r="E244" s="1">
-        <v>88.76264198</v>
+        <v>81.26785667</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>287590.96</v>
+        <v>487607.14</v>
       </c>
       <c r="I244" s="1">
-        <v>19606.4</v>
+        <v>47850.86</v>
       </c>
       <c r="J244" s="1">
-        <v>6.8174604653776</v>
+        <v>9.8134042910036</v>
       </c>
       <c r="K244">
-        <v>1.35</v>
+        <v>1.05</v>
       </c>
       <c r="L244" t="s">
-        <v>592</v>
+        <v>589</v>
       </c>
       <c r="M244" s="1">
-        <v>307197.36</v>
+        <v>535458.0</v>
       </c>
       <c r="N244" s="1">
-        <v>311558.04</v>
+        <v>541745.67</v>
       </c>
       <c r="O244" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="B245" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="C245" s="1">
-        <v>200000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>104.713</v>
+        <v>101.266</v>
       </c>
       <c r="E245" s="1">
-        <v>102.316</v>
+        <v>99.68141667</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>204632.0</v>
+        <v>1196177.0</v>
       </c>
       <c r="I245" s="1">
-        <v>4794.0</v>
+        <v>19015.0</v>
       </c>
       <c r="J245" s="1">
-        <v>2.3427420931233</v>
+        <v>1.5896476859194</v>
       </c>
       <c r="K245">
-        <v>3.33</v>
+        <v>0.89</v>
       </c>
       <c r="L245" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="M245" s="1">
-        <v>209426.0</v>
+        <v>1215192.0</v>
       </c>
       <c r="N245" s="1">
-        <v>216089.01</v>
+        <v>1225893.37</v>
       </c>
       <c r="O245" s="1">
-        <v>0.03</v>
+        <v>0.21</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="B246" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="C246" s="1">
-        <v>1000000.0</v>
+        <v>324000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>100.331</v>
+        <v>91.804</v>
       </c>
       <c r="E246" s="1">
-        <v>100.33</v>
+        <v>88.76264198</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>1003300.0</v>
+        <v>287590.96</v>
       </c>
       <c r="I246" s="1">
-        <v>10.0</v>
+        <v>9854.0</v>
       </c>
       <c r="J246" s="1">
-        <v>0.0009967108541812</v>
+        <v>3.4263942093312</v>
       </c>
       <c r="K246">
-        <v>2.98</v>
+        <v>1.49</v>
       </c>
       <c r="L246" t="s">
-        <v>598</v>
+        <v>595</v>
       </c>
       <c r="M246" s="1">
-        <v>1003310.0</v>
+        <v>297444.96</v>
       </c>
       <c r="N246" s="1">
-        <v>1033145.62</v>
+        <v>302271.67</v>
       </c>
       <c r="O246" s="1">
-        <v>0.17</v>
+        <v>0.05</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="B247" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="C247" s="1">
         <v>200000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>91.393</v>
+        <v>101.113</v>
       </c>
       <c r="E247" s="1">
-        <v>89.875</v>
+        <v>102.316</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>179750.0</v>
+        <v>204632.0</v>
       </c>
       <c r="I247" s="1">
-        <v>3036.0</v>
+        <v>-2406.0</v>
       </c>
       <c r="J247" s="1">
-        <v>1.6890125173853</v>
+        <v>-1.1757691856601</v>
       </c>
       <c r="K247">
+        <v>3.64</v>
+      </c>
+      <c r="L247" t="s">
+        <v>598</v>
+      </c>
+      <c r="M247" s="1">
+        <v>202226.0</v>
+      </c>
+      <c r="N247" s="1">
+        <v>209502.71</v>
+      </c>
+      <c r="O247" s="1">
         <v>0.04</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.03</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
+        <v>599</v>
+      </c>
+      <c r="B248" t="s">
+        <v>600</v>
+      </c>
+      <c r="C248" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D248" s="1">
+        <v>97.338</v>
+      </c>
+      <c r="E248" s="1">
+        <v>100.33</v>
+      </c>
+      <c r="F248" t="s">
+        <v>8</v>
+      </c>
+      <c r="G248">
+        <v>1.0</v>
+      </c>
+      <c r="H248" s="1">
+        <v>1003300.0</v>
+      </c>
+      <c r="I248" s="1">
+        <v>-29920.0</v>
+      </c>
+      <c r="J248" s="1">
+        <v>-2.9821588757102</v>
+      </c>
+      <c r="K248">
+        <v>0.21</v>
+      </c>
+      <c r="L248" t="s">
         <v>601</v>
       </c>
-      <c r="B248" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M248" s="1">
-        <v>91655.0</v>
+        <v>973380.0</v>
       </c>
       <c r="N248" s="1">
-        <v>91770.75</v>
+        <v>975516.99</v>
       </c>
       <c r="O248" s="1">
-        <v>0.01</v>
+        <v>0.17</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
+        <v>602</v>
+      </c>
+      <c r="B249" t="s">
         <v>603</v>
       </c>
-      <c r="B249" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C249" s="1">
-        <v>4749722.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>103.467</v>
+        <v>89.454</v>
       </c>
       <c r="E249" s="1">
-        <v>99.67400008</v>
+        <v>89.875</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>4734237.91</v>
+        <v>179750.0</v>
       </c>
       <c r="I249" s="1">
-        <v>180156.95</v>
+        <v>-842.0</v>
       </c>
       <c r="J249" s="1">
-        <v>3.8054055040086</v>
+        <v>-0.46842837273992</v>
       </c>
       <c r="K249">
-        <v>0.75</v>
-[...2 lines deleted...]
-        <v>605</v>
+        <v>0.08</v>
+      </c>
+      <c r="L249">
+        <v>153.42</v>
       </c>
       <c r="M249" s="1">
-        <v>4914394.86</v>
+        <v>178908.0</v>
       </c>
       <c r="N249" s="1">
-        <v>4949968.98</v>
+        <v>179061.42</v>
       </c>
       <c r="O249" s="1">
-        <v>0.8</v>
+        <v>0.03</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
       <c r="B250" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="C250" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.389</v>
+        <v>89.999</v>
       </c>
       <c r="E250" s="1">
-        <v>99.766</v>
+        <v>89.875</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>399064.0</v>
+        <v>89875.0</v>
       </c>
       <c r="I250" s="1">
-        <v>2492.0</v>
+        <v>124.0</v>
       </c>
       <c r="J250" s="1">
-        <v>0.62446123929996</v>
+        <v>0.13796940194715</v>
       </c>
       <c r="K250">
-        <v>2.04</v>
-[...2 lines deleted...]
-        <v>608</v>
+        <v>0.13</v>
+      </c>
+      <c r="L250">
+        <v>134.93</v>
       </c>
       <c r="M250" s="1">
-        <v>401556.0</v>
+        <v>89999.0</v>
       </c>
       <c r="N250" s="1">
-        <v>409706.68</v>
+        <v>90133.93</v>
       </c>
       <c r="O250" s="1">
-        <v>0.07</v>
+        <v>0.02</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>609</v>
+        <v>606</v>
       </c>
       <c r="B251" t="s">
-        <v>610</v>
+        <v>607</v>
       </c>
       <c r="C251" s="1">
-        <v>520000.0</v>
+        <v>4749722.0</v>
       </c>
       <c r="D251" s="1">
-        <v>100.616</v>
+        <v>98.886</v>
       </c>
       <c r="E251" s="1">
-        <v>99.945</v>
+        <v>99.67400008</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>519714.0</v>
+        <v>4734237.91</v>
       </c>
       <c r="I251" s="1">
-        <v>3489.2</v>
+        <v>-37427.81</v>
       </c>
       <c r="J251" s="1">
-        <v>0.6713692530892</v>
+        <v>-0.79057729483646</v>
       </c>
       <c r="K251">
-        <v>0.75</v>
+        <v>1.01</v>
       </c>
       <c r="L251" t="s">
-        <v>611</v>
+        <v>608</v>
       </c>
       <c r="M251" s="1">
-        <v>523203.2</v>
+        <v>4696810.1</v>
       </c>
       <c r="N251" s="1">
-        <v>527103.63</v>
+        <v>4744681.44</v>
       </c>
       <c r="O251" s="1">
-        <v>0.08</v>
+        <v>0.82</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="B252" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="C252" s="1">
-        <v>461000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>100.443</v>
+        <v>96.483</v>
       </c>
       <c r="E252" s="1">
-        <v>99.682</v>
+        <v>99.766</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>459534.02</v>
+        <v>399064.0</v>
       </c>
       <c r="I252" s="1">
-        <v>3508.21</v>
+        <v>-13132.0</v>
       </c>
       <c r="J252" s="1">
-        <v>0.76342770008627</v>
+        <v>-3.2907002385582</v>
       </c>
       <c r="K252">
-        <v>0.67</v>
+        <v>2.36</v>
       </c>
       <c r="L252" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
       <c r="M252" s="1">
-        <v>463042.23</v>
+        <v>385932.0</v>
       </c>
       <c r="N252" s="1">
-        <v>466133.46</v>
+        <v>395386.79</v>
       </c>
       <c r="O252" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="B253" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="C253" s="1">
-        <v>4440000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>97.698</v>
+        <v>96.897</v>
       </c>
       <c r="E253" s="1">
-        <v>105.111</v>
+        <v>99.945</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>4666928.4</v>
+        <v>519714.0</v>
       </c>
       <c r="I253" s="1">
-        <v>-329137.2</v>
+        <v>-15849.6</v>
       </c>
       <c r="J253" s="1">
-        <v>-7.0525444530068</v>
+        <v>-3.0496773225274</v>
       </c>
       <c r="K253">
-        <v>0.23</v>
+        <v>1.02</v>
       </c>
       <c r="L253" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
       <c r="M253" s="1">
-        <v>4337791.2</v>
+        <v>503864.4</v>
       </c>
       <c r="N253" s="1">
-        <v>4348070.1</v>
+        <v>509164.98</v>
       </c>
       <c r="O253" s="1">
-        <v>0.7</v>
+        <v>0.09</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="B254" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="C254" s="1">
-        <v>810000.0</v>
+        <v>461000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>100.285</v>
+        <v>97.879</v>
       </c>
       <c r="E254" s="1">
-        <v>99.998</v>
+        <v>99.682</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>809983.8</v>
+        <v>459534.02</v>
       </c>
       <c r="I254" s="1">
-        <v>2324.7</v>
+        <v>-8311.83</v>
       </c>
       <c r="J254" s="1">
-        <v>0.2870057401148</v>
+        <v>-1.808751830822</v>
       </c>
       <c r="K254">
-        <v>0.13</v>
+        <v>0.88</v>
       </c>
       <c r="L254" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="M254" s="1">
-        <v>812308.5</v>
+        <v>451222.19</v>
       </c>
       <c r="N254" s="1">
-        <v>813335.31</v>
+        <v>455285.94</v>
       </c>
       <c r="O254" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="B255" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="C255" s="1">
-        <v>400000.0</v>
+        <v>4440000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>102.851</v>
+        <v>90.219</v>
       </c>
       <c r="E255" s="1">
-        <v>100.120285</v>
+        <v>91.445</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>400481.14</v>
+        <v>4060158.0</v>
       </c>
       <c r="I255" s="1">
-        <v>10922.86</v>
+        <v>-54434.4</v>
       </c>
       <c r="J255" s="1">
-        <v>2.7274343056455</v>
+        <v>-1.3406965935808</v>
       </c>
       <c r="K255">
-        <v>2.03</v>
+        <v>0.81</v>
       </c>
       <c r="L255" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="M255" s="1">
-        <v>411404.0</v>
+        <v>4005723.6</v>
       </c>
       <c r="N255" s="1">
-        <v>419513.59</v>
+        <v>4041669.35</v>
       </c>
       <c r="O255" s="1">
-        <v>0.07</v>
+        <v>0.7</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="B256" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="C256" s="1">
-        <v>17788730.0</v>
+        <v>810000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>84.578</v>
+        <v>97.499</v>
       </c>
       <c r="E256" s="1">
-        <v>82.12341516</v>
+        <v>99.998</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>14608712.59</v>
+        <v>809983.8</v>
       </c>
       <c r="I256" s="1">
-        <v>436639.47</v>
+        <v>-20241.9</v>
       </c>
       <c r="J256" s="1">
-        <v>2.9888976684974</v>
+        <v>-2.4990499809996</v>
       </c>
       <c r="K256">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.38</v>
+      </c>
+      <c r="L256" t="s">
+        <v>623</v>
       </c>
       <c r="M256" s="1">
-        <v>15045352.06</v>
+        <v>789741.9</v>
       </c>
       <c r="N256" s="1">
-        <v>15045352.06</v>
+        <v>792822.34</v>
       </c>
       <c r="O256" s="1">
-        <v>2.42</v>
+        <v>0.14</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
+        <v>624</v>
+      </c>
+      <c r="B257" t="s">
+        <v>625</v>
+      </c>
+      <c r="C257" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D257" s="1">
+        <v>100.306</v>
+      </c>
+      <c r="E257" s="1">
+        <v>100.120285</v>
+      </c>
+      <c r="F257" t="s">
+        <v>8</v>
+      </c>
+      <c r="G257">
+        <v>1.0</v>
+      </c>
+      <c r="H257" s="1">
+        <v>400481.14</v>
+      </c>
+      <c r="I257" s="1">
+        <v>742.86</v>
+      </c>
+      <c r="J257" s="1">
+        <v>0.18549188109083</v>
+      </c>
+      <c r="K257">
+        <v>2.31</v>
+      </c>
+      <c r="L257" t="s">
         <v>626</v>
       </c>
-      <c r="B257" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M257" s="1">
-        <v>4080194.88</v>
+        <v>401224.0</v>
       </c>
       <c r="N257" s="1">
-        <v>4080194.88</v>
+        <v>410468.93</v>
       </c>
       <c r="O257" s="1">
-        <v>0.66</v>
+        <v>0.07</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
+        <v>627</v>
+      </c>
+      <c r="B258" t="s">
         <v>628</v>
       </c>
-      <c r="B258" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C258" s="1">
-        <v>17445612.0</v>
+        <v>17788730.0</v>
       </c>
       <c r="D258" s="1">
-        <v>89.036</v>
+        <v>81.397</v>
       </c>
       <c r="E258" s="1">
-        <v>85.24267627</v>
+        <v>82.12341516</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>14871106.56</v>
+        <v>14608712.59</v>
       </c>
       <c r="I258" s="1">
-        <v>661768.54</v>
+        <v>-129220.03</v>
       </c>
       <c r="J258" s="1">
-        <v>4.4500289022204</v>
+        <v>-0.88454084645661</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258">
         <v>0.0</v>
       </c>
       <c r="M258" s="1">
-        <v>15532875.1</v>
+        <v>14479492.56</v>
       </c>
       <c r="N258" s="1">
-        <v>15532875.1</v>
+        <v>14479492.56</v>
       </c>
       <c r="O258" s="1">
-        <v>2.5</v>
+        <v>2.49</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
+        <v>629</v>
+      </c>
+      <c r="B259" t="s">
         <v>630</v>
       </c>
-      <c r="B259" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C259" s="1">
-        <v>4110000.0</v>
+        <v>17445612.0</v>
       </c>
       <c r="D259" s="1">
-        <v>96.913</v>
+        <v>86.373</v>
       </c>
       <c r="E259" s="1">
-        <v>115.1136129</v>
+        <v>85.24267627</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>4731169.49</v>
+        <v>14871106.56</v>
       </c>
       <c r="I259" s="1">
-        <v>157876.6</v>
+        <v>197191.89</v>
       </c>
       <c r="J259" s="1">
-        <v>3.3369466119042</v>
+        <v>1.3260068388616</v>
       </c>
       <c r="K259">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>632</v>
+        <v>0.0</v>
+      </c>
+      <c r="L259">
+        <v>0.0</v>
       </c>
       <c r="M259" s="1">
-        <v>4889046.09</v>
+        <v>15068298.45</v>
       </c>
       <c r="N259" s="1">
-        <v>4892100.6</v>
+        <v>15068298.45</v>
       </c>
       <c r="O259" s="1">
-        <v>0.79</v>
+        <v>2.59</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>633</v>
+        <v>631</v>
       </c>
       <c r="B260" t="s">
-        <v>634</v>
+        <v>632</v>
       </c>
       <c r="C260" s="1">
-        <v>6000000.0</v>
+        <v>15570000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>100.394</v>
+        <v>83.106</v>
       </c>
       <c r="E260" s="1">
-        <v>95.511</v>
+        <v>84.17364868</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>5730660.0</v>
+        <v>13105837.1</v>
       </c>
       <c r="I260" s="1">
-        <v>292980.0</v>
+        <v>-166232.9</v>
       </c>
       <c r="J260" s="1">
-        <v>5.112500130875</v>
+        <v>-1.2683882664771</v>
       </c>
       <c r="K260">
-        <v>1.93</v>
-[...2 lines deleted...]
-        <v>635</v>
+        <v>0.0</v>
+      </c>
+      <c r="L260">
+        <v>0.0</v>
       </c>
       <c r="M260" s="1">
-        <v>6023640.0</v>
+        <v>12939604.2</v>
       </c>
       <c r="N260" s="1">
-        <v>6139530.41</v>
+        <v>12939604.2</v>
       </c>
       <c r="O260" s="1">
-        <v>0.99</v>
+        <v>2.23</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
       <c r="B261" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="C261" s="1">
-        <v>1350400.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>102.651</v>
+        <v>91.398</v>
       </c>
       <c r="E261" s="1">
-        <v>98.725</v>
+        <v>91.794</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>1333182.4</v>
+        <v>3855348.0</v>
       </c>
       <c r="I261" s="1">
-        <v>53016.71</v>
+        <v>-16632.0</v>
       </c>
       <c r="J261" s="1">
-        <v>3.9767034128263</v>
+        <v>-0.43140074514674</v>
       </c>
       <c r="K261">
-        <v>3.17</v>
+        <v>0.69</v>
       </c>
       <c r="L261" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="M261" s="1">
-        <v>1386199.11</v>
+        <v>3838716.0</v>
       </c>
       <c r="N261" s="1">
-        <v>1428975.34</v>
+        <v>3867713.26</v>
       </c>
       <c r="O261" s="1">
-        <v>0.23</v>
+        <v>0.67</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
       <c r="B262" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="C262" s="1">
-        <v>8000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>117.977</v>
+        <v>97.596</v>
       </c>
       <c r="E262" s="1">
-        <v>116.988</v>
+        <v>95.511</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>9359040.0</v>
+        <v>5730660.0</v>
       </c>
       <c r="I262" s="1">
-        <v>79120.0</v>
+        <v>125100.0</v>
       </c>
       <c r="J262" s="1">
-        <v>0.84538585154033</v>
+        <v>2.1829946288909</v>
       </c>
       <c r="K262">
-        <v>2.03</v>
+        <v>2.12</v>
       </c>
       <c r="L262" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="M262" s="1">
-        <v>9438160.0</v>
+        <v>5855760.0</v>
       </c>
       <c r="N262" s="1">
-        <v>9600735.34</v>
+        <v>5983157.26</v>
       </c>
       <c r="O262" s="1">
-        <v>1.55</v>
+        <v>1.03</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
       <c r="B263" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="C263" s="1">
-        <v>200000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>84.845</v>
+        <v>113.442</v>
       </c>
       <c r="E263" s="1">
-        <v>81.75</v>
+        <v>116.988</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>163500.0</v>
+        <v>9359040.0</v>
       </c>
       <c r="I263" s="1">
-        <v>6190.0</v>
+        <v>-283680.0</v>
       </c>
       <c r="J263" s="1">
-        <v>3.7859327217125</v>
+        <v>-3.0310801107806</v>
       </c>
       <c r="K263">
-        <v>1.46</v>
+        <v>2.47</v>
       </c>
       <c r="L263" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="M263" s="1">
-        <v>169690.0</v>
+        <v>9075360.0</v>
       </c>
       <c r="N263" s="1">
-        <v>172607.81</v>
+        <v>9273223.01</v>
       </c>
       <c r="O263" s="1">
-        <v>0.03</v>
+        <v>1.6</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
       <c r="B264" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="C264" s="1">
-        <v>2000000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>96.21</v>
+        <v>81.187</v>
       </c>
       <c r="E264" s="1">
-        <v>95.643</v>
+        <v>81.75</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>1912860.0</v>
+        <v>163500.0</v>
       </c>
       <c r="I264" s="1">
-        <v>11340.0</v>
+        <v>-1126.0</v>
       </c>
       <c r="J264" s="1">
-        <v>0.59282958501929</v>
+        <v>-0.68868501529052</v>
       </c>
       <c r="K264">
-        <v>0.93</v>
-[...2 lines deleted...]
-        <v>647</v>
+        <v>0.07</v>
+      </c>
+      <c r="L264">
+        <v>147.95</v>
       </c>
       <c r="M264" s="1">
-        <v>1924200.0</v>
+        <v>162374.0</v>
       </c>
       <c r="N264" s="1">
-        <v>1942830.14</v>
+        <v>162521.95</v>
       </c>
       <c r="O264" s="1">
-        <v>0.31</v>
+        <v>0.03</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="B265" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
       <c r="C265" s="1">
-        <v>662000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>105.541</v>
+        <v>93.336</v>
       </c>
       <c r="E265" s="1">
-        <v>101.86053474</v>
+        <v>95.643</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>674316.74</v>
+        <v>1912860.0</v>
       </c>
       <c r="I265" s="1">
-        <v>24364.68</v>
+        <v>-46140.0</v>
       </c>
       <c r="J265" s="1">
-        <v>3.6132396772472</v>
+        <v>-2.4120949782002</v>
       </c>
       <c r="K265">
-        <v>1.07</v>
+        <v>1.06</v>
       </c>
       <c r="L265" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="M265" s="1">
-        <v>698681.42</v>
+        <v>1866720.0</v>
       </c>
       <c r="N265" s="1">
-        <v>705788.85</v>
+        <v>1887958.36</v>
       </c>
       <c r="O265" s="1">
-        <v>0.11</v>
+        <v>0.32</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="B266" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
       <c r="C266" s="1">
         <v>300000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>101.491</v>
+        <v>96.956</v>
       </c>
       <c r="E266" s="1">
         <v>99.24</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
         <v>297720.0</v>
       </c>
       <c r="I266" s="1">
-        <v>6753.0</v>
+        <v>-6852.0</v>
       </c>
       <c r="J266" s="1">
-        <v>2.2682386134623</v>
+        <v>-2.3014913341395</v>
       </c>
       <c r="K266">
-        <v>0.42</v>
+        <v>0.71</v>
       </c>
       <c r="L266" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="M266" s="1">
-        <v>304473.0</v>
+        <v>290868.0</v>
       </c>
       <c r="N266" s="1">
-        <v>305736.7</v>
+        <v>292994.71</v>
       </c>
       <c r="O266" s="1">
         <v>0.05</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="B267" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="C267" s="1">
         <v>900000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>90.513</v>
+        <v>87.152</v>
       </c>
       <c r="E267" s="1">
         <v>85.37902778</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
         <v>768411.25</v>
       </c>
       <c r="I267" s="1">
-        <v>46205.75</v>
+        <v>15956.75</v>
       </c>
       <c r="J267" s="1">
-        <v>6.013153763691</v>
+        <v>2.0765898469081</v>
       </c>
       <c r="K267">
-        <v>1.6</v>
+        <v>1.74</v>
       </c>
       <c r="L267" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="M267" s="1">
-        <v>814617.0</v>
+        <v>784368.0</v>
       </c>
       <c r="N267" s="1">
-        <v>829031.79</v>
+        <v>800060.05</v>
       </c>
       <c r="O267" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="B268" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="C268" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>103.472</v>
+        <v>94.242</v>
       </c>
       <c r="E268" s="1">
-        <v>99.858</v>
+        <v>94.602935</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>699006.0</v>
+        <v>567617.61</v>
       </c>
       <c r="I268" s="1">
-        <v>25298.0</v>
+        <v>-2165.61</v>
       </c>
       <c r="J268" s="1">
-        <v>3.6191391776322</v>
+        <v>-0.38152621797622</v>
       </c>
       <c r="K268">
-        <v>2.88</v>
+        <v>0.34</v>
       </c>
       <c r="L268" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="M268" s="1">
-        <v>724304.0</v>
+        <v>565452.0</v>
       </c>
       <c r="N268" s="1">
-        <v>744443.38</v>
+        <v>567465.7</v>
       </c>
       <c r="O268" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="B269" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="C269" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>100.352</v>
+        <v>99.899</v>
       </c>
       <c r="E269" s="1">
-        <v>99.67</v>
+        <v>99.858</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>398680.0</v>
+        <v>699006.0</v>
       </c>
       <c r="I269" s="1">
-        <v>2728.0</v>
+        <v>287.0</v>
       </c>
       <c r="J269" s="1">
-        <v>0.68425805157018</v>
+        <v>0.041058302789962</v>
       </c>
       <c r="K269">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>719.18</v>
+        <v>3.17</v>
+      </c>
+      <c r="L269" t="s">
+        <v>658</v>
       </c>
       <c r="M269" s="1">
-        <v>401408.0</v>
+        <v>699293.0</v>
       </c>
       <c r="N269" s="1">
-        <v>402127.18</v>
+        <v>721513.21</v>
       </c>
       <c r="O269" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>662</v>
+        <v>659</v>
       </c>
       <c r="B270" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="C270" s="1">
         <v>400000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>99.511</v>
+        <v>97.352</v>
       </c>
       <c r="E270" s="1">
-        <v>100.0</v>
+        <v>99.67</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>400000.0</v>
+        <v>398680.0</v>
       </c>
       <c r="I270" s="1">
-        <v>-1956.0</v>
+        <v>-9272.0</v>
       </c>
       <c r="J270" s="1">
-        <v>-0.489</v>
+        <v>-2.3256747265978</v>
       </c>
       <c r="K270">
-        <v>1.21</v>
+        <v>0.42</v>
       </c>
       <c r="L270" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="M270" s="1">
-        <v>398044.0</v>
+        <v>389408.0</v>
       </c>
       <c r="N270" s="1">
-        <v>402893.32</v>
+        <v>391086.08</v>
       </c>
       <c r="O270" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="B271" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="C271" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>94.323</v>
+        <v>96.366</v>
       </c>
       <c r="E271" s="1">
-        <v>94.5</v>
+        <v>100.0</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>567000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I271" s="1">
-        <v>-1062.0</v>
+        <v>-14536.0</v>
       </c>
       <c r="J271" s="1">
-        <v>-0.18730158730159</v>
+        <v>-3.634</v>
       </c>
       <c r="K271">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>660.0</v>
+        <v>1.5</v>
+      </c>
+      <c r="L271" t="s">
+        <v>664</v>
       </c>
       <c r="M271" s="1">
-        <v>565938.0</v>
+        <v>385464.0</v>
       </c>
       <c r="N271" s="1">
-        <v>566598.0</v>
+        <v>391464.0</v>
       </c>
       <c r="O271" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
+        <v>665</v>
+      </c>
+      <c r="B272" t="s">
+        <v>666</v>
+      </c>
+      <c r="C272" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D272" s="1">
+        <v>91.886</v>
+      </c>
+      <c r="E272" s="1">
+        <v>94.5</v>
+      </c>
+      <c r="F272" t="s">
+        <v>8</v>
+      </c>
+      <c r="G272">
+        <v>1.0</v>
+      </c>
+      <c r="H272" s="1">
+        <v>567000.0</v>
+      </c>
+      <c r="I272" s="1">
+        <v>-15684.0</v>
+      </c>
+      <c r="J272" s="1">
+        <v>-2.7661375661376</v>
+      </c>
+      <c r="K272">
+        <v>0.25</v>
+      </c>
+      <c r="L272" t="s">
         <v>667</v>
       </c>
-      <c r="B272" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M272" s="1">
-        <v>1001620.0</v>
+        <v>551316.0</v>
       </c>
       <c r="N272" s="1">
-        <v>1035780.96</v>
+        <v>552816.0</v>
       </c>
       <c r="O272" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
+        <v>668</v>
+      </c>
+      <c r="B273" t="s">
+        <v>669</v>
+      </c>
+      <c r="C273" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D273" s="1">
+        <v>93.938</v>
+      </c>
+      <c r="E273" s="1">
+        <v>98.7725</v>
+      </c>
+      <c r="F273" t="s">
+        <v>8</v>
+      </c>
+      <c r="G273">
+        <v>1.0</v>
+      </c>
+      <c r="H273" s="1">
+        <v>987725.0</v>
+      </c>
+      <c r="I273" s="1">
+        <v>-48345.0</v>
+      </c>
+      <c r="J273" s="1">
+        <v>-4.8945809815485</v>
+      </c>
+      <c r="K273">
+        <v>3.75</v>
+      </c>
+      <c r="L273" t="s">
         <v>670</v>
       </c>
-      <c r="B273" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M273" s="1">
-        <v>532585.2</v>
+        <v>939380.0</v>
       </c>
       <c r="N273" s="1">
-        <v>539832.79</v>
+        <v>976897.12</v>
       </c>
       <c r="O273" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
+        <v>671</v>
+      </c>
+      <c r="B274" t="s">
+        <v>672</v>
+      </c>
+      <c r="C274" s="1">
+        <v>532000.0</v>
+      </c>
+      <c r="D274" s="1">
+        <v>97.59</v>
+      </c>
+      <c r="E274" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="F274" t="s">
+        <v>8</v>
+      </c>
+      <c r="G274">
+        <v>1.0</v>
+      </c>
+      <c r="H274" s="1">
+        <v>530020.96</v>
+      </c>
+      <c r="I274" s="1">
+        <v>-10842.16</v>
+      </c>
+      <c r="J274" s="1">
+        <v>-2.0456096679648</v>
+      </c>
+      <c r="K274">
+        <v>1.61</v>
+      </c>
+      <c r="L274" t="s">
         <v>673</v>
       </c>
-      <c r="B274" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M274" s="1">
-        <v>402448.0</v>
+        <v>519178.8</v>
       </c>
       <c r="N274" s="1">
-        <v>406919.23</v>
+        <v>527752.75</v>
       </c>
       <c r="O274" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
+        <v>674</v>
+      </c>
+      <c r="B275" t="s">
+        <v>675</v>
+      </c>
+      <c r="C275" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D275" s="1">
+        <v>96.334</v>
+      </c>
+      <c r="E275" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="F275" t="s">
+        <v>8</v>
+      </c>
+      <c r="G275">
+        <v>1.0</v>
+      </c>
+      <c r="H275" s="1">
+        <v>398944.0</v>
+      </c>
+      <c r="I275" s="1">
+        <v>-13608.0</v>
+      </c>
+      <c r="J275" s="1">
+        <v>-3.4110050533408</v>
+      </c>
+      <c r="K275">
+        <v>1.42</v>
+      </c>
+      <c r="L275" t="s">
         <v>676</v>
       </c>
-      <c r="B275" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M275" s="1">
-        <v>391989.23</v>
+        <v>385336.0</v>
       </c>
       <c r="N275" s="1">
-        <v>401642.38</v>
+        <v>391034.63</v>
       </c>
       <c r="O275" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
+        <v>677</v>
+      </c>
+      <c r="B276" t="s">
+        <v>678</v>
+      </c>
+      <c r="C276" s="1">
+        <v>391000.0</v>
+      </c>
+      <c r="D276" s="1">
+        <v>96.58</v>
+      </c>
+      <c r="E276" s="1">
+        <v>99.594</v>
+      </c>
+      <c r="F276" t="s">
+        <v>8</v>
+      </c>
+      <c r="G276">
+        <v>1.0</v>
+      </c>
+      <c r="H276" s="1">
+        <v>389412.54</v>
+      </c>
+      <c r="I276" s="1">
+        <v>-11784.74</v>
+      </c>
+      <c r="J276" s="1">
+        <v>-3.0262867240998</v>
+      </c>
+      <c r="K276">
+        <v>2.73</v>
+      </c>
+      <c r="L276" t="s">
         <v>679</v>
       </c>
-      <c r="B276" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M276" s="1">
-        <v>1506300.0</v>
+        <v>377627.8</v>
       </c>
       <c r="N276" s="1">
-        <v>1537353.08</v>
+        <v>388293.26</v>
       </c>
       <c r="O276" s="1">
-        <v>0.25</v>
+        <v>0.07</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
+        <v>680</v>
+      </c>
+      <c r="B277" t="s">
+        <v>681</v>
+      </c>
+      <c r="C277" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D277" s="1">
+        <v>96.551</v>
+      </c>
+      <c r="E277" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F277" t="s">
+        <v>8</v>
+      </c>
+      <c r="G277">
+        <v>1.0</v>
+      </c>
+      <c r="H277" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="I277" s="1">
+        <v>-51735.0</v>
+      </c>
+      <c r="J277" s="1">
+        <v>-3.449</v>
+      </c>
+      <c r="K277">
+        <v>2.37</v>
+      </c>
+      <c r="L277" t="s">
         <v>682</v>
       </c>
-      <c r="B277" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M277" s="1">
-        <v>397104.0</v>
+        <v>1448265.0</v>
       </c>
       <c r="N277" s="1">
-        <v>402617.7</v>
+        <v>1483776.99</v>
       </c>
       <c r="O277" s="1">
-        <v>0.06</v>
+        <v>0.26</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
+        <v>683</v>
+      </c>
+      <c r="B278" t="s">
+        <v>684</v>
+      </c>
+      <c r="C278" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D278" s="1">
+        <v>95.558</v>
+      </c>
+      <c r="E278" s="1">
+        <v>98.82</v>
+      </c>
+      <c r="F278" t="s">
+        <v>8</v>
+      </c>
+      <c r="G278">
+        <v>1.0</v>
+      </c>
+      <c r="H278" s="1">
+        <v>395280.0</v>
+      </c>
+      <c r="I278" s="1">
+        <v>-13048.0</v>
+      </c>
+      <c r="J278" s="1">
+        <v>-3.3009512244485</v>
+      </c>
+      <c r="K278">
+        <v>1.62</v>
+      </c>
+      <c r="L278" t="s">
         <v>685</v>
       </c>
-      <c r="B278" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M278" s="1">
-        <v>1180228.59</v>
+        <v>382232.0</v>
       </c>
       <c r="N278" s="1">
-        <v>1200554.06</v>
+        <v>388704.6</v>
       </c>
       <c r="O278" s="1">
-        <v>0.19</v>
+        <v>0.07</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
+        <v>686</v>
+      </c>
+      <c r="B279" t="s">
+        <v>687</v>
+      </c>
+      <c r="C279" s="1">
+        <v>1147000.0</v>
+      </c>
+      <c r="D279" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E279" s="1">
+        <v>100.16669834</v>
+      </c>
+      <c r="F279" t="s">
+        <v>8</v>
+      </c>
+      <c r="G279">
+        <v>1.0</v>
+      </c>
+      <c r="H279" s="1">
+        <v>1148912.03</v>
+      </c>
+      <c r="I279" s="1">
+        <v>-6729.43</v>
+      </c>
+      <c r="J279" s="1">
+        <v>-0.58572195470875</v>
+      </c>
+      <c r="K279">
+        <v>2.07</v>
+      </c>
+      <c r="L279" t="s">
         <v>688</v>
       </c>
-      <c r="B279" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M279" s="1">
-        <v>281109.45</v>
+        <v>1142182.6</v>
       </c>
       <c r="N279" s="1">
-        <v>287769.14</v>
+        <v>1165895.65</v>
       </c>
       <c r="O279" s="1">
-        <v>0.05</v>
+        <v>0.2</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
+        <v>689</v>
+      </c>
+      <c r="B280" t="s">
+        <v>690</v>
+      </c>
+      <c r="C280" s="1">
+        <v>255000.0</v>
+      </c>
+      <c r="D280" s="1">
+        <v>106.897</v>
+      </c>
+      <c r="E280" s="1">
+        <v>99.283</v>
+      </c>
+      <c r="F280" t="s">
+        <v>8</v>
+      </c>
+      <c r="G280">
+        <v>1.0</v>
+      </c>
+      <c r="H280" s="1">
+        <v>253171.65</v>
+      </c>
+      <c r="I280" s="1">
+        <v>19415.7</v>
+      </c>
+      <c r="J280" s="1">
+        <v>7.668986634167</v>
+      </c>
+      <c r="K280">
+        <v>3.0</v>
+      </c>
+      <c r="L280" t="s">
         <v>691</v>
       </c>
-      <c r="B280" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M280" s="1">
-        <v>427803.6</v>
+        <v>272587.35</v>
       </c>
       <c r="N280" s="1">
-        <v>441375.93</v>
+        <v>280249.58</v>
       </c>
       <c r="O280" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="B281" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="C281" s="1">
-        <v>1930000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>96.795</v>
+        <v>97.405</v>
       </c>
       <c r="E281" s="1">
-        <v>89.447</v>
+        <v>99.115</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>1726327.1</v>
+        <v>416283.0</v>
       </c>
       <c r="I281" s="1">
-        <v>141816.4</v>
+        <v>-7182.0</v>
       </c>
       <c r="J281" s="1">
-        <v>8.2149205674869</v>
+        <v>-1.7252686273521</v>
       </c>
       <c r="K281">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>696</v>
+        <v>0.0</v>
+      </c>
+      <c r="L281">
+        <v>0.0</v>
       </c>
       <c r="M281" s="1">
-        <v>1868143.5</v>
+        <v>409101.0</v>
       </c>
       <c r="N281" s="1">
-        <v>1885127.5</v>
+        <v>409101.0</v>
       </c>
       <c r="O281" s="1">
-        <v>0.3</v>
+        <v>0.07</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
       <c r="B282" t="s">
-        <v>698</v>
+        <v>695</v>
       </c>
       <c r="C282" s="1">
-        <v>1770000.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>100.58</v>
+        <v>94.99</v>
       </c>
       <c r="E282" s="1">
-        <v>95.049</v>
+        <v>89.447</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>1682367.3</v>
+        <v>1726327.1</v>
       </c>
       <c r="I282" s="1">
-        <v>97898.7</v>
+        <v>106979.9</v>
       </c>
       <c r="J282" s="1">
-        <v>5.8191038306558</v>
+        <v>6.1969658009771</v>
       </c>
       <c r="K282">
-        <v>1.92</v>
+        <v>0.96</v>
       </c>
       <c r="L282" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="M282" s="1">
-        <v>1780266.0</v>
+        <v>1833307.0</v>
       </c>
       <c r="N282" s="1">
-        <v>1814250.0</v>
+        <v>1851919.6</v>
       </c>
       <c r="O282" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
       <c r="B283" t="s">
-        <v>701</v>
+        <v>698</v>
       </c>
       <c r="C283" s="1">
-        <v>720000.0</v>
+        <v>1770000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>103.539</v>
+        <v>98.164</v>
       </c>
       <c r="E283" s="1">
-        <v>101.22622222</v>
+        <v>95.049</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>728828.8</v>
+        <v>1682367.3</v>
       </c>
       <c r="I283" s="1">
-        <v>16652.0</v>
+        <v>55135.5</v>
       </c>
       <c r="J283" s="1">
-        <v>2.2847615242427</v>
+        <v>3.2772569937611</v>
       </c>
       <c r="K283">
-        <v>2.38</v>
+        <v>2.1</v>
       </c>
       <c r="L283" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="M283" s="1">
-        <v>745480.8</v>
+        <v>1737502.8</v>
       </c>
       <c r="N283" s="1">
-        <v>762602.99</v>
+        <v>1774745.54</v>
       </c>
       <c r="O283" s="1">
-        <v>0.12</v>
+        <v>0.31</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
       <c r="B284" t="s">
-        <v>704</v>
+        <v>701</v>
       </c>
       <c r="C284" s="1">
-        <v>4299000.0</v>
+        <v>720000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>89.772</v>
+        <v>100.227</v>
       </c>
       <c r="E284" s="1">
-        <v>87.304</v>
+        <v>101.22622222</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>3753198.96</v>
+        <v>728828.8</v>
       </c>
       <c r="I284" s="1">
-        <v>106099.32</v>
+        <v>-7194.4</v>
       </c>
       <c r="J284" s="1">
-        <v>2.8269036928434</v>
+        <v>-0.98711796240763</v>
       </c>
       <c r="K284">
-        <v>0.24</v>
+        <v>2.68</v>
       </c>
       <c r="L284" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
       <c r="M284" s="1">
-        <v>3859298.28</v>
+        <v>721634.4</v>
       </c>
       <c r="N284" s="1">
-        <v>3869620.6</v>
+        <v>740896.87</v>
       </c>
       <c r="O284" s="1">
-        <v>0.62</v>
+        <v>0.13</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>706</v>
+        <v>703</v>
       </c>
       <c r="B285" t="s">
-        <v>707</v>
+        <v>704</v>
       </c>
       <c r="C285" s="1">
-        <v>12409000.0</v>
+        <v>4299000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>93.725</v>
+        <v>85.752</v>
       </c>
       <c r="E285" s="1">
-        <v>88.10022153</v>
+        <v>87.304</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>10932356.49</v>
+        <v>3753198.96</v>
       </c>
       <c r="I285" s="1">
-        <v>697978.76</v>
+        <v>-66720.48</v>
       </c>
       <c r="J285" s="1">
-        <v>6.3845225010587</v>
+        <v>-1.7776963254834</v>
       </c>
       <c r="K285">
-        <v>0.08</v>
+        <v>0.31</v>
       </c>
       <c r="L285" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="M285" s="1">
-        <v>11630335.25</v>
+        <v>3686478.48</v>
       </c>
       <c r="N285" s="1">
-        <v>11640104.77</v>
+        <v>3699942.38</v>
       </c>
       <c r="O285" s="1">
-        <v>1.87</v>
+        <v>0.64</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>709</v>
+        <v>706</v>
       </c>
       <c r="B286" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="C286" s="1">
-        <v>4570000.0</v>
+        <v>12409000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>95.945</v>
+        <v>90.645</v>
       </c>
       <c r="E286" s="1">
-        <v>82.641</v>
+        <v>88.10022153</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>3776693.7</v>
+        <v>10932356.49</v>
       </c>
       <c r="I286" s="1">
-        <v>607992.8</v>
+        <v>315781.56</v>
       </c>
       <c r="J286" s="1">
-        <v>16.098546726201</v>
+        <v>2.888504050237</v>
       </c>
       <c r="K286">
-        <v>0.57</v>
+        <v>0.15</v>
       </c>
       <c r="L286" t="s">
-        <v>711</v>
+        <v>708</v>
       </c>
       <c r="M286" s="1">
-        <v>4384686.5</v>
+        <v>11248138.05</v>
       </c>
       <c r="N286" s="1">
-        <v>4410618.74</v>
+        <v>11267025.78</v>
       </c>
       <c r="O286" s="1">
-        <v>0.71</v>
+        <v>1.94</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>712</v>
+        <v>709</v>
       </c>
       <c r="B287" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
       <c r="C287" s="1">
-        <v>8320000.0</v>
+        <v>4570000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>96.145</v>
+        <v>93.022</v>
       </c>
       <c r="E287" s="1">
-        <v>92.53365517</v>
+        <v>82.641</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>7698800.11</v>
+        <v>3776693.7</v>
       </c>
       <c r="I287" s="1">
-        <v>300463.89</v>
+        <v>474411.7</v>
       </c>
       <c r="J287" s="1">
-        <v>3.9027366044967</v>
+        <v>12.561561452548</v>
       </c>
       <c r="K287">
-        <v>0.42</v>
+        <v>0.67</v>
       </c>
       <c r="L287" t="s">
-        <v>714</v>
+        <v>711</v>
       </c>
       <c r="M287" s="1">
-        <v>7999264.0</v>
+        <v>4251105.4</v>
       </c>
       <c r="N287" s="1">
-        <v>8033961.14</v>
+        <v>4281783.41</v>
       </c>
       <c r="O287" s="1">
-        <v>1.29</v>
+        <v>0.74</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>715</v>
+        <v>712</v>
       </c>
       <c r="B288" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
       <c r="C288" s="1">
-        <v>8000000.0</v>
+        <v>8320000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>101.667</v>
+        <v>92.752</v>
       </c>
       <c r="E288" s="1">
-        <v>101.129</v>
+        <v>92.53365517</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>8090320.0</v>
+        <v>7698800.11</v>
       </c>
       <c r="I288" s="1">
-        <v>43040.0</v>
+        <v>18166.29</v>
       </c>
       <c r="J288" s="1">
-        <v>0.53199379010966</v>
+        <v>0.23596261417937</v>
       </c>
       <c r="K288">
-        <v>0.4</v>
+        <v>0.54</v>
       </c>
       <c r="L288" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="M288" s="1">
-        <v>8133360.0</v>
+        <v>7716966.4</v>
       </c>
       <c r="N288" s="1">
-        <v>8165382.1</v>
+        <v>7762223.54</v>
       </c>
       <c r="O288" s="1">
-        <v>1.32</v>
+        <v>1.34</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>718</v>
+        <v>715</v>
       </c>
       <c r="B289" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
       <c r="C289" s="1">
-        <v>10871000.0</v>
+        <v>14580000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>104.237</v>
+        <v>96.736</v>
       </c>
       <c r="E289" s="1">
-        <v>100.49644715</v>
+        <v>100.01067078</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>10924968.77</v>
+        <v>14581555.8</v>
       </c>
       <c r="I289" s="1">
-        <v>406635.5</v>
+        <v>-477447.0</v>
       </c>
       <c r="J289" s="1">
-        <v>3.7220747130795</v>
+        <v>-3.2743213861994</v>
       </c>
       <c r="K289">
-        <v>0.02</v>
+        <v>0.13</v>
       </c>
       <c r="L289" t="s">
-        <v>720</v>
+        <v>717</v>
       </c>
       <c r="M289" s="1">
-        <v>11331604.27</v>
+        <v>14104108.8</v>
       </c>
       <c r="N289" s="1">
-        <v>11333672.12</v>
+        <v>14122829.04</v>
       </c>
       <c r="O289" s="1">
-        <v>1.83</v>
+        <v>2.43</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>721</v>
+        <v>718</v>
       </c>
       <c r="B290" t="s">
-        <v>722</v>
+        <v>719</v>
       </c>
       <c r="C290" s="1">
-        <v>432000.0</v>
+        <v>10871000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>98.746</v>
+        <v>101.089</v>
       </c>
       <c r="E290" s="1">
-        <v>99.406</v>
+        <v>100.49644715</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>429433.92</v>
+        <v>10924968.77</v>
       </c>
       <c r="I290" s="1">
-        <v>-2851.2</v>
+        <v>64416.42</v>
       </c>
       <c r="J290" s="1">
-        <v>-0.66394382632839</v>
+        <v>0.58962566718623</v>
       </c>
       <c r="K290">
-        <v>0.7</v>
+        <v>0.29</v>
       </c>
       <c r="L290" t="s">
-        <v>723</v>
+        <v>720</v>
       </c>
       <c r="M290" s="1">
-        <v>426582.72</v>
+        <v>10989385.19</v>
       </c>
       <c r="N290" s="1">
-        <v>429615.6</v>
+        <v>11020402.99</v>
       </c>
       <c r="O290" s="1">
-        <v>0.07</v>
+        <v>1.9</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>724</v>
+        <v>721</v>
       </c>
       <c r="B291" t="s">
-        <v>725</v>
+        <v>722</v>
       </c>
       <c r="C291" s="1">
-        <v>1148000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>100.064</v>
+        <v>94.473</v>
       </c>
       <c r="E291" s="1">
-        <v>100.0</v>
+        <v>99.406</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>1148000.0</v>
+        <v>429433.92</v>
       </c>
       <c r="I291" s="1">
-        <v>734.72</v>
+        <v>-21310.56</v>
       </c>
       <c r="J291" s="1">
-        <v>0.064</v>
+        <v>-4.9624771140575</v>
       </c>
       <c r="K291">
-        <v>0.11</v>
+        <v>0.94</v>
       </c>
       <c r="L291" t="s">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="M291" s="1">
-        <v>1148734.72</v>
+        <v>408123.36</v>
       </c>
       <c r="N291" s="1">
-        <v>1150016.96</v>
+        <v>412191.85</v>
       </c>
       <c r="O291" s="1">
-        <v>0.19</v>
+        <v>0.07</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>727</v>
+        <v>724</v>
       </c>
       <c r="B292" t="s">
-        <v>728</v>
+        <v>725</v>
       </c>
       <c r="C292" s="1">
-        <v>1100000.0</v>
+        <v>1148000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>104.911</v>
+        <v>96.995</v>
       </c>
       <c r="E292" s="1">
-        <v>101.11</v>
+        <v>100.0</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>1112210.0</v>
+        <v>1148000.0</v>
       </c>
       <c r="I292" s="1">
-        <v>41811.0</v>
+        <v>-34497.4</v>
       </c>
       <c r="J292" s="1">
-        <v>3.759272079913</v>
+        <v>-3.005</v>
       </c>
       <c r="K292">
-        <v>4.16</v>
+        <v>0.35</v>
       </c>
       <c r="L292" t="s">
-        <v>729</v>
+        <v>726</v>
       </c>
       <c r="M292" s="1">
-        <v>1154021.0</v>
+        <v>1113502.6</v>
       </c>
       <c r="N292" s="1">
-        <v>1199829.22</v>
+        <v>1117546.58</v>
       </c>
       <c r="O292" s="1">
         <v>0.19</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="B293" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
       <c r="C293" s="1">
-        <v>600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>103.087</v>
+        <v>101.676</v>
       </c>
       <c r="E293" s="1">
-        <v>98.69</v>
+        <v>101.11</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>592140.0</v>
+        <v>1112210.0</v>
       </c>
       <c r="I293" s="1">
-        <v>26382.0</v>
+        <v>6226.0</v>
       </c>
       <c r="J293" s="1">
-        <v>4.4553652852366</v>
+        <v>0.55978637127881</v>
       </c>
       <c r="K293">
-        <v>1.71</v>
+        <v>4.53</v>
       </c>
       <c r="L293" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
       <c r="M293" s="1">
-        <v>618522.0</v>
+        <v>1118436.0</v>
       </c>
       <c r="N293" s="1">
-        <v>628777.48</v>
+        <v>1168252.44</v>
       </c>
       <c r="O293" s="1">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="B294" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
       <c r="C294" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>85.738</v>
+        <v>98.381</v>
       </c>
       <c r="E294" s="1">
-        <v>85.3395</v>
+        <v>98.69</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>341358.0</v>
+        <v>592140.0</v>
       </c>
       <c r="I294" s="1">
-        <v>1594.0</v>
+        <v>-1854.0</v>
       </c>
       <c r="J294" s="1">
-        <v>0.46695844245631</v>
+        <v>-0.31310163137096</v>
       </c>
       <c r="K294">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>757.53</v>
+        <v>2.01</v>
+      </c>
+      <c r="L294" t="s">
+        <v>732</v>
       </c>
       <c r="M294" s="1">
-        <v>342952.0</v>
+        <v>590286.0</v>
       </c>
       <c r="N294" s="1">
-        <v>343709.53</v>
+        <v>602325.04</v>
       </c>
       <c r="O294" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
+        <v>733</v>
+      </c>
+      <c r="B295" t="s">
+        <v>734</v>
+      </c>
+      <c r="C295" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D295" s="1">
+        <v>82.481</v>
+      </c>
+      <c r="E295" s="1">
+        <v>85.3395</v>
+      </c>
+      <c r="F295" t="s">
+        <v>8</v>
+      </c>
+      <c r="G295">
+        <v>1.0</v>
+      </c>
+      <c r="H295" s="1">
+        <v>341358.0</v>
+      </c>
+      <c r="I295" s="1">
+        <v>-11434.0</v>
+      </c>
+      <c r="J295" s="1">
+        <v>-3.3495626292631</v>
+      </c>
+      <c r="K295">
+        <v>0.26</v>
+      </c>
+      <c r="L295" t="s">
         <v>735</v>
       </c>
-      <c r="B295" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M295" s="1">
-        <v>1072819.0</v>
+        <v>329924.0</v>
       </c>
       <c r="N295" s="1">
-        <v>1077633.38</v>
+        <v>330950.03</v>
       </c>
       <c r="O295" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
+        <v>736</v>
+      </c>
+      <c r="B296" t="s">
+        <v>737</v>
+      </c>
+      <c r="C296" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D296" s="1">
+        <v>96.624</v>
+      </c>
+      <c r="E296" s="1">
+        <v>97.92522727</v>
+      </c>
+      <c r="F296" t="s">
+        <v>8</v>
+      </c>
+      <c r="G296">
+        <v>1.0</v>
+      </c>
+      <c r="H296" s="1">
+        <v>1077177.5</v>
+      </c>
+      <c r="I296" s="1">
+        <v>-14313.5</v>
+      </c>
+      <c r="J296" s="1">
+        <v>-1.328796786045</v>
+      </c>
+      <c r="K296">
+        <v>0.5</v>
+      </c>
+      <c r="L296" t="s">
         <v>738</v>
       </c>
-      <c r="B296" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M296" s="1">
-        <v>600600.84</v>
+        <v>1062864.0</v>
       </c>
       <c r="N296" s="1">
-        <v>619803.47</v>
+        <v>1068311.26</v>
       </c>
       <c r="O296" s="1">
-        <v>0.1</v>
+        <v>0.18</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
+        <v>739</v>
+      </c>
+      <c r="B297" t="s">
+        <v>740</v>
+      </c>
+      <c r="C297" s="1">
+        <v>588000.0</v>
+      </c>
+      <c r="D297" s="1">
+        <v>99.095</v>
+      </c>
+      <c r="E297" s="1">
+        <v>99.71992347</v>
+      </c>
+      <c r="F297" t="s">
+        <v>8</v>
+      </c>
+      <c r="G297">
+        <v>1.0</v>
+      </c>
+      <c r="H297" s="1">
+        <v>586353.15</v>
+      </c>
+      <c r="I297" s="1">
+        <v>-3674.55</v>
+      </c>
+      <c r="J297" s="1">
+        <v>-0.62667864920654</v>
+      </c>
+      <c r="K297">
+        <v>3.57</v>
+      </c>
+      <c r="L297" t="s">
         <v>741</v>
       </c>
-      <c r="B297" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M297" s="1">
-        <v>311297.21</v>
+        <v>582678.6</v>
       </c>
       <c r="N297" s="1">
-        <v>320660.17</v>
+        <v>603685.5</v>
       </c>
       <c r="O297" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
+        <v>742</v>
+      </c>
+      <c r="B298" t="s">
+        <v>743</v>
+      </c>
+      <c r="C298" s="1">
+        <v>301000.0</v>
+      </c>
+      <c r="D298" s="1">
+        <v>100.036</v>
+      </c>
+      <c r="E298" s="1">
+        <v>99.813</v>
+      </c>
+      <c r="F298" t="s">
+        <v>8</v>
+      </c>
+      <c r="G298">
+        <v>1.0</v>
+      </c>
+      <c r="H298" s="1">
+        <v>300437.13</v>
+      </c>
+      <c r="I298" s="1">
+        <v>671.23</v>
+      </c>
+      <c r="J298" s="1">
+        <v>0.22341779126967</v>
+      </c>
+      <c r="K298">
+        <v>3.41</v>
+      </c>
+      <c r="L298" t="s">
         <v>744</v>
       </c>
-      <c r="B298" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M298" s="1">
-        <v>947367.0</v>
+        <v>301108.36</v>
       </c>
       <c r="N298" s="1">
-        <v>963537.53</v>
+        <v>311366.07</v>
       </c>
       <c r="O298" s="1">
-        <v>0.16</v>
+        <v>0.05</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
+        <v>745</v>
+      </c>
+      <c r="B299" t="s">
+        <v>746</v>
+      </c>
+      <c r="C299" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D299" s="1">
+        <v>102.115</v>
+      </c>
+      <c r="E299" s="1">
+        <v>102.20876333</v>
+      </c>
+      <c r="F299" t="s">
+        <v>8</v>
+      </c>
+      <c r="G299">
+        <v>1.0</v>
+      </c>
+      <c r="H299" s="1">
+        <v>919878.87</v>
+      </c>
+      <c r="I299" s="1">
+        <v>-843.87</v>
+      </c>
+      <c r="J299" s="1">
+        <v>-0.09173707838294</v>
+      </c>
+      <c r="K299">
+        <v>2.12</v>
+      </c>
+      <c r="L299" t="s">
         <v>747</v>
       </c>
-      <c r="B299" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M299" s="1">
-        <v>1508190.0</v>
+        <v>919035.0</v>
       </c>
       <c r="N299" s="1">
-        <v>1545176.3</v>
+        <v>938126.66</v>
       </c>
       <c r="O299" s="1">
-        <v>0.25</v>
+        <v>0.16</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
+        <v>748</v>
+      </c>
+      <c r="B300" t="s">
+        <v>749</v>
+      </c>
+      <c r="C300" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D300" s="1">
+        <v>96.95</v>
+      </c>
+      <c r="E300" s="1">
+        <v>99.4208</v>
+      </c>
+      <c r="F300" t="s">
+        <v>8</v>
+      </c>
+      <c r="G300">
+        <v>1.0</v>
+      </c>
+      <c r="H300" s="1">
+        <v>1491312.0</v>
+      </c>
+      <c r="I300" s="1">
+        <v>-37062.0</v>
+      </c>
+      <c r="J300" s="1">
+        <v>-2.4851942450674</v>
+      </c>
+      <c r="K300">
+        <v>0.2</v>
+      </c>
+      <c r="L300" t="s">
         <v>750</v>
       </c>
-      <c r="B300" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M300" s="1">
-        <v>496499.35</v>
+        <v>1454250.0</v>
       </c>
       <c r="N300" s="1">
-        <v>510275.34</v>
+        <v>1457208.9</v>
       </c>
       <c r="O300" s="1">
-        <v>0.08</v>
+        <v>0.25</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
       <c r="B301" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="C301" s="1">
-        <v>843000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>100.447</v>
+        <v>96.641</v>
       </c>
       <c r="E301" s="1">
         <v>99.947</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>842553.21</v>
+        <v>442765.21</v>
       </c>
       <c r="I301" s="1">
-        <v>4215.0</v>
+        <v>-14645.58</v>
       </c>
       <c r="J301" s="1">
-        <v>0.50026514052448</v>
+        <v>-3.3077531091478</v>
       </c>
       <c r="K301">
-        <v>1.0</v>
+        <v>1.28</v>
       </c>
       <c r="L301" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="M301" s="1">
-        <v>846768.21</v>
+        <v>428119.63</v>
       </c>
       <c r="N301" s="1">
-        <v>855169.34</v>
+        <v>433808.84</v>
       </c>
       <c r="O301" s="1">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
       <c r="B302" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="C302" s="1">
-        <v>1100000.0</v>
+        <v>611000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>89.954</v>
+        <v>99.294</v>
       </c>
       <c r="E302" s="1">
-        <v>99.03167091</v>
+        <v>100.0</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>1089348.38</v>
+        <v>611000.0</v>
       </c>
       <c r="I302" s="1">
-        <v>-99854.38</v>
+        <v>-4313.66</v>
       </c>
       <c r="J302" s="1">
-        <v>-9.1664321380824</v>
+        <v>-0.706</v>
       </c>
       <c r="K302">
-        <v>0.58</v>
-[...2 lines deleted...]
-        <v>758</v>
+        <v>0.06</v>
+      </c>
+      <c r="L302">
+        <v>395.73</v>
       </c>
       <c r="M302" s="1">
-        <v>989494.0</v>
+        <v>606686.34</v>
       </c>
       <c r="N302" s="1">
-        <v>995849.14</v>
+        <v>607082.07</v>
       </c>
       <c r="O302" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="B303" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
       <c r="C303" s="1">
-        <v>1600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>100.001</v>
+        <v>87.05</v>
       </c>
       <c r="E303" s="1">
-        <v>99.779</v>
+        <v>99.03167091</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>1596464.0</v>
+        <v>1089348.38</v>
       </c>
       <c r="I303" s="1">
-        <v>3552.0</v>
+        <v>-131798.38</v>
       </c>
       <c r="J303" s="1">
-        <v>0.22249170667174</v>
+        <v>-12.098827374214</v>
       </c>
       <c r="K303">
-        <v>0.07</v>
+        <v>0.64</v>
       </c>
       <c r="L303" t="s">
-        <v>761</v>
+        <v>758</v>
       </c>
       <c r="M303" s="1">
-        <v>1600016.0</v>
+        <v>957550.0</v>
       </c>
       <c r="N303" s="1">
-        <v>1601166.68</v>
+        <v>964643.49</v>
       </c>
       <c r="O303" s="1">
-        <v>0.26</v>
+        <v>0.17</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="B304" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
       <c r="C304" s="1">
-        <v>1079000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>100.294</v>
+        <v>96.977</v>
       </c>
       <c r="E304" s="1">
-        <v>100.0</v>
+        <v>99.779</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>1079000.0</v>
+        <v>1596464.0</v>
       </c>
       <c r="I304" s="1">
-        <v>3172.26</v>
+        <v>-44832.0</v>
       </c>
       <c r="J304" s="1">
-        <v>0.294</v>
+        <v>-2.8082061355596</v>
       </c>
       <c r="K304">
-        <v>0.13</v>
+        <v>0.36</v>
       </c>
       <c r="L304" t="s">
-        <v>764</v>
+        <v>761</v>
       </c>
       <c r="M304" s="1">
-        <v>1082172.26</v>
+        <v>1551632.0</v>
       </c>
       <c r="N304" s="1">
-        <v>1083595.65</v>
+        <v>1557385.42</v>
       </c>
       <c r="O304" s="1">
-        <v>0.17</v>
+        <v>0.27</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>765</v>
+        <v>762</v>
       </c>
       <c r="B305" t="s">
-        <v>766</v>
+        <v>763</v>
       </c>
       <c r="C305" s="1">
-        <v>1900000.0</v>
+        <v>1079000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>102.089</v>
+        <v>96.797</v>
       </c>
       <c r="E305" s="1">
-        <v>103.02411579</v>
+        <v>100.0</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>1957458.2</v>
+        <v>1079000.0</v>
       </c>
       <c r="I305" s="1">
-        <v>-17767.2</v>
+        <v>-34560.37</v>
       </c>
       <c r="J305" s="1">
-        <v>-0.90766689168637</v>
+        <v>-3.203</v>
       </c>
       <c r="K305">
-        <v>3.76</v>
+        <v>0.38</v>
       </c>
       <c r="L305" t="s">
-        <v>767</v>
+        <v>764</v>
       </c>
       <c r="M305" s="1">
-        <v>1939691.0</v>
+        <v>1044439.63</v>
       </c>
       <c r="N305" s="1">
-        <v>2011130.22</v>
+        <v>1048520.02</v>
       </c>
       <c r="O305" s="1">
-        <v>0.32</v>
+        <v>0.18</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="B306" t="s">
-        <v>769</v>
+        <v>766</v>
       </c>
       <c r="C306" s="1">
-        <v>551000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>102.548</v>
+        <v>98.21</v>
       </c>
       <c r="E306" s="1">
-        <v>100.0</v>
+        <v>103.02411579</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>551000.0</v>
+        <v>1957458.2</v>
       </c>
       <c r="I306" s="1">
-        <v>14039.48</v>
+        <v>-91468.2</v>
       </c>
       <c r="J306" s="1">
-        <v>2.548</v>
+        <v>-4.6728047628297</v>
       </c>
       <c r="K306">
-        <v>1.8</v>
+        <v>0.11</v>
       </c>
       <c r="L306" t="s">
-        <v>770</v>
+        <v>767</v>
       </c>
       <c r="M306" s="1">
-        <v>565039.48</v>
+        <v>1865990.0</v>
       </c>
       <c r="N306" s="1">
-        <v>574960.67</v>
+        <v>1868048.77</v>
       </c>
       <c r="O306" s="1">
-        <v>0.09</v>
+        <v>0.32</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="B307" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="C307" s="1">
-        <v>293000.0</v>
+        <v>551000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>102.169</v>
+        <v>98.931</v>
       </c>
       <c r="E307" s="1">
-        <v>99.833</v>
+        <v>100.0</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>292510.69</v>
+        <v>551000.0</v>
       </c>
       <c r="I307" s="1">
-        <v>6844.48</v>
+        <v>-5890.19</v>
       </c>
       <c r="J307" s="1">
-        <v>2.3399076457684</v>
+        <v>-1.069</v>
       </c>
       <c r="K307">
-        <v>2.37</v>
+        <v>2.08</v>
       </c>
       <c r="L307" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="M307" s="1">
-        <v>299355.17</v>
+        <v>545109.81</v>
       </c>
       <c r="N307" s="1">
-        <v>306290.84</v>
+        <v>556565.76</v>
       </c>
       <c r="O307" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>774</v>
+        <v>771</v>
       </c>
       <c r="B308" t="s">
-        <v>775</v>
+        <v>772</v>
       </c>
       <c r="C308" s="1">
-        <v>996000.0</v>
+        <v>293000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>101.802</v>
+        <v>98.412</v>
       </c>
       <c r="E308" s="1">
-        <v>100.08052209</v>
+        <v>99.833</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>996802.0</v>
+        <v>292510.69</v>
       </c>
       <c r="I308" s="1">
-        <v>17145.92</v>
+        <v>-4163.53</v>
       </c>
       <c r="J308" s="1">
-        <v>1.7200928569565</v>
+        <v>-1.4233770396562</v>
       </c>
       <c r="K308">
-        <v>1.68</v>
+        <v>2.67</v>
       </c>
       <c r="L308" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="M308" s="1">
-        <v>1013947.92</v>
+        <v>288347.16</v>
       </c>
       <c r="N308" s="1">
-        <v>1030727.11</v>
+        <v>296181.9</v>
       </c>
       <c r="O308" s="1">
-        <v>0.17</v>
+        <v>0.05</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="B309" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
       <c r="C309" s="1">
-        <v>800000.0</v>
+        <v>996000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>101.21</v>
+        <v>98.547</v>
       </c>
       <c r="E309" s="1">
-        <v>99.1185</v>
+        <v>100.08052209</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>792948.0</v>
+        <v>996802.0</v>
       </c>
       <c r="I309" s="1">
-        <v>16732.0</v>
+        <v>-15273.88</v>
       </c>
       <c r="J309" s="1">
-        <v>2.1101005362268</v>
+        <v>-1.5322882578486</v>
       </c>
       <c r="K309">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>489.6</v>
+        <v>1.96</v>
+      </c>
+      <c r="L309" t="s">
+        <v>776</v>
       </c>
       <c r="M309" s="1">
-        <v>809680.0</v>
+        <v>981528.12</v>
       </c>
       <c r="N309" s="1">
-        <v>810169.6</v>
+        <v>1001038.8</v>
       </c>
       <c r="O309" s="1">
-        <v>0.13</v>
+        <v>0.17</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
+        <v>777</v>
+      </c>
+      <c r="B310" t="s">
+        <v>778</v>
+      </c>
+      <c r="C310" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D310" s="1">
+        <v>97.789</v>
+      </c>
+      <c r="E310" s="1">
+        <v>99.1185</v>
+      </c>
+      <c r="F310" t="s">
+        <v>8</v>
+      </c>
+      <c r="G310">
+        <v>1.0</v>
+      </c>
+      <c r="H310" s="1">
+        <v>792948.0</v>
+      </c>
+      <c r="I310" s="1">
+        <v>-10636.0</v>
+      </c>
+      <c r="J310" s="1">
+        <v>-1.3413237690239</v>
+      </c>
+      <c r="K310">
+        <v>0.35</v>
+      </c>
+      <c r="L310" t="s">
         <v>779</v>
       </c>
-      <c r="B310" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M310" s="1">
-        <v>4562087.2</v>
+        <v>782312.0</v>
       </c>
       <c r="N310" s="1">
-        <v>4562087.2</v>
+        <v>785086.4</v>
       </c>
       <c r="O310" s="1">
-        <v>0.73</v>
+        <v>0.14</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
+        <v>780</v>
+      </c>
+      <c r="B311" t="s">
         <v>781</v>
       </c>
-      <c r="B311" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C311" s="1">
-        <v>290000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>97.076</v>
+        <v>88.715</v>
       </c>
       <c r="E311" s="1">
-        <v>101.255</v>
+        <v>85.14</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>293639.5</v>
+        <v>2809620.0</v>
       </c>
       <c r="I311" s="1">
-        <v>-12119.1</v>
+        <v>117975.0</v>
       </c>
       <c r="J311" s="1">
-        <v>-4.1272035948842</v>
+        <v>4.1989664082687</v>
       </c>
       <c r="K311">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>783</v>
+        <v>0.0</v>
+      </c>
+      <c r="L311">
+        <v>0.0</v>
       </c>
       <c r="M311" s="1">
-        <v>281520.4</v>
+        <v>2927595.0</v>
       </c>
       <c r="N311" s="1">
-        <v>282896.91</v>
+        <v>2927595.0</v>
       </c>
       <c r="O311" s="1">
-        <v>0.05</v>
+        <v>0.5</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="B312" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="C312" s="1">
-        <v>3300000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>90.802</v>
+        <v>96.729</v>
       </c>
       <c r="E312" s="1">
-        <v>85.14</v>
+        <v>99.794</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>2809620.0</v>
+        <v>299382.0</v>
       </c>
       <c r="I312" s="1">
-        <v>186846.0</v>
+        <v>-9195.0</v>
       </c>
       <c r="J312" s="1">
-        <v>6.6502231618511</v>
+        <v>-3.071326933483</v>
       </c>
       <c r="K312">
-        <v>0.0</v>
+        <v>0.25</v>
       </c>
       <c r="L312">
-        <v>0.0</v>
+        <v>747.95</v>
       </c>
       <c r="M312" s="1">
-        <v>2996466.0</v>
+        <v>290187.0</v>
       </c>
       <c r="N312" s="1">
-        <v>2996466.0</v>
+        <v>290934.95</v>
       </c>
       <c r="O312" s="1">
-        <v>0.48</v>
+        <v>0.05</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
+        <v>784</v>
+      </c>
+      <c r="B313" t="s">
+        <v>785</v>
+      </c>
+      <c r="C313" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D313" s="1">
+        <v>95.545</v>
+      </c>
+      <c r="E313" s="1">
+        <v>99.105</v>
+      </c>
+      <c r="F313" t="s">
+        <v>8</v>
+      </c>
+      <c r="G313">
+        <v>1.0</v>
+      </c>
+      <c r="H313" s="1">
+        <v>594630.0</v>
+      </c>
+      <c r="I313" s="1">
+        <v>-21360.0</v>
+      </c>
+      <c r="J313" s="1">
+        <v>-3.5921497401746</v>
+      </c>
+      <c r="K313">
+        <v>1.18</v>
+      </c>
+      <c r="L313" t="s">
         <v>786</v>
       </c>
-      <c r="B313" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M313" s="1">
-        <v>300759.0</v>
+        <v>573270.0</v>
       </c>
       <c r="N313" s="1">
-        <v>300759.0</v>
+        <v>580322.05</v>
       </c>
       <c r="O313" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
+        <v>787</v>
+      </c>
+      <c r="B314" t="s">
         <v>788</v>
       </c>
-      <c r="B314" t="s">
+      <c r="C314" s="1">
+        <v>432000.0</v>
+      </c>
+      <c r="D314" s="1">
+        <v>98.451</v>
+      </c>
+      <c r="E314" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F314" t="s">
+        <v>8</v>
+      </c>
+      <c r="G314">
+        <v>1.0</v>
+      </c>
+      <c r="H314" s="1">
+        <v>432000.0</v>
+      </c>
+      <c r="I314" s="1">
+        <v>-6691.68</v>
+      </c>
+      <c r="J314" s="1">
+        <v>-1.549</v>
+      </c>
+      <c r="K314">
+        <v>2.6</v>
+      </c>
+      <c r="L314" t="s">
         <v>789</v>
       </c>
-      <c r="C314" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M314" s="1">
-        <v>596052.0</v>
+        <v>425308.32</v>
       </c>
       <c r="N314" s="1">
-        <v>601608.16</v>
+        <v>436539.42</v>
       </c>
       <c r="O314" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
+        <v>790</v>
+      </c>
+      <c r="B315" t="s">
         <v>791</v>
       </c>
-      <c r="B315" t="s">
+      <c r="C315" s="1">
+        <v>1434000.0</v>
+      </c>
+      <c r="D315" s="1">
+        <v>97.707</v>
+      </c>
+      <c r="E315" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="F315" t="s">
+        <v>8</v>
+      </c>
+      <c r="G315">
+        <v>1.0</v>
+      </c>
+      <c r="H315" s="1">
+        <v>1430099.52</v>
+      </c>
+      <c r="I315" s="1">
+        <v>-28981.14</v>
+      </c>
+      <c r="J315" s="1">
+        <v>-2.0265121129472</v>
+      </c>
+      <c r="K315">
+        <v>0.53</v>
+      </c>
+      <c r="L315" t="s">
         <v>792</v>
       </c>
-      <c r="C315" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M315" s="1">
-        <v>439992.0</v>
+        <v>1401118.38</v>
       </c>
       <c r="N315" s="1">
-        <v>450004.22</v>
+        <v>1408779.48</v>
       </c>
       <c r="O315" s="1">
-        <v>0.07</v>
+        <v>0.24</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
+        <v>793</v>
+      </c>
+      <c r="B316" t="s">
         <v>794</v>
       </c>
-      <c r="B316" t="s">
+      <c r="C316" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D316" s="1">
+        <v>103.301</v>
+      </c>
+      <c r="E316" s="1">
+        <v>104.83429833</v>
+      </c>
+      <c r="F316" t="s">
+        <v>8</v>
+      </c>
+      <c r="G316">
+        <v>1.0</v>
+      </c>
+      <c r="H316" s="1">
+        <v>1258011.58</v>
+      </c>
+      <c r="I316" s="1">
+        <v>-18399.58</v>
+      </c>
+      <c r="J316" s="1">
+        <v>-1.4625922600808</v>
+      </c>
+      <c r="K316">
+        <v>5.11</v>
+      </c>
+      <c r="L316" t="s">
         <v>795</v>
       </c>
-      <c r="C316" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M316" s="1">
-        <v>1443321.0</v>
+        <v>1239612.0</v>
       </c>
       <c r="N316" s="1">
-        <v>1447406.92</v>
+        <v>1300931.18</v>
       </c>
       <c r="O316" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
+        <v>796</v>
+      </c>
+      <c r="B317" t="s">
         <v>797</v>
       </c>
-      <c r="B317" t="s">
+      <c r="C317" s="1">
+        <v>381000.0</v>
+      </c>
+      <c r="D317" s="1">
+        <v>98.158</v>
+      </c>
+      <c r="E317" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="F317" t="s">
+        <v>8</v>
+      </c>
+      <c r="G317">
+        <v>1.0</v>
+      </c>
+      <c r="H317" s="1">
+        <v>390410.7</v>
+      </c>
+      <c r="I317" s="1">
+        <v>-16428.72</v>
+      </c>
+      <c r="J317" s="1">
+        <v>-4.208060895872</v>
+      </c>
+      <c r="K317">
+        <v>3.79</v>
+      </c>
+      <c r="L317" t="s">
         <v>798</v>
       </c>
-      <c r="C317" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M317" s="1">
-        <v>1275888.0</v>
+        <v>373981.98</v>
       </c>
       <c r="N317" s="1">
-        <v>1332259.23</v>
+        <v>388428.66</v>
       </c>
       <c r="O317" s="1">
-        <v>0.21</v>
+        <v>0.07</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
+        <v>799</v>
+      </c>
+      <c r="B318" t="s">
         <v>800</v>
       </c>
-      <c r="B318" t="s">
+      <c r="C318" s="1">
+        <v>3076615.0</v>
+      </c>
+      <c r="D318" s="1">
+        <v>91.635</v>
+      </c>
+      <c r="E318" s="1">
+        <v>93.06000003</v>
+      </c>
+      <c r="F318" t="s">
+        <v>8</v>
+      </c>
+      <c r="G318">
+        <v>1.0</v>
+      </c>
+      <c r="H318" s="1">
+        <v>2863097.92</v>
+      </c>
+      <c r="I318" s="1">
+        <v>-43841.76</v>
+      </c>
+      <c r="J318" s="1">
+        <v>-1.5312700167796</v>
+      </c>
+      <c r="K318">
+        <v>1.17</v>
+      </c>
+      <c r="L318" t="s">
         <v>801</v>
       </c>
-      <c r="C318" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M318" s="1">
-        <v>390997.44</v>
+        <v>2819256.16</v>
       </c>
       <c r="N318" s="1">
-        <v>404275.03</v>
+        <v>2855138.76</v>
       </c>
       <c r="O318" s="1">
-        <v>0.07</v>
+        <v>0.49</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
+        <v>802</v>
+      </c>
+      <c r="B319" t="s">
         <v>803</v>
       </c>
-      <c r="B319" t="s">
+      <c r="C319" s="1">
+        <v>591000.0</v>
+      </c>
+      <c r="D319" s="1">
+        <v>96.37</v>
+      </c>
+      <c r="E319" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="F319" t="s">
+        <v>8</v>
+      </c>
+      <c r="G319">
+        <v>1.0</v>
+      </c>
+      <c r="H319" s="1">
+        <v>587584.02</v>
+      </c>
+      <c r="I319" s="1">
+        <v>-18037.32</v>
+      </c>
+      <c r="J319" s="1">
+        <v>-3.0697431152059</v>
+      </c>
+      <c r="K319">
+        <v>0.24</v>
+      </c>
+      <c r="L319" t="s">
         <v>804</v>
       </c>
-      <c r="C319" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M319" s="1">
-        <v>2919430.74</v>
+        <v>569546.7</v>
       </c>
       <c r="N319" s="1">
-        <v>2951419.11</v>
+        <v>570967.53</v>
       </c>
       <c r="O319" s="1">
-        <v>0.48</v>
+        <v>0.1</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
+        <v>805</v>
+      </c>
+      <c r="B320" t="s">
         <v>806</v>
       </c>
-      <c r="B320" t="s">
+      <c r="C320" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D320" s="1">
+        <v>73.186</v>
+      </c>
+      <c r="E320" s="1">
+        <v>74.46428571</v>
+      </c>
+      <c r="F320" t="s">
+        <v>8</v>
+      </c>
+      <c r="G320">
+        <v>1.0</v>
+      </c>
+      <c r="H320" s="1">
+        <v>521250.0</v>
+      </c>
+      <c r="I320" s="1">
+        <v>-8948.0</v>
+      </c>
+      <c r="J320" s="1">
+        <v>-1.7166426858513</v>
+      </c>
+      <c r="K320">
+        <v>0.28</v>
+      </c>
+      <c r="L320" t="s">
         <v>807</v>
       </c>
-      <c r="C320" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M320" s="1">
-        <v>2967311.2</v>
+        <v>512302.0</v>
       </c>
       <c r="N320" s="1">
-        <v>2990920.24</v>
+        <v>514229.4</v>
       </c>
       <c r="O320" s="1">
-        <v>0.48</v>
+        <v>0.09</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
+        <v>808</v>
+      </c>
+      <c r="B321" t="s">
         <v>809</v>
       </c>
-      <c r="B321" t="s">
+      <c r="C321" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D321" s="1">
+        <v>99.8</v>
+      </c>
+      <c r="E321" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F321" t="s">
+        <v>8</v>
+      </c>
+      <c r="G321">
+        <v>1.0</v>
+      </c>
+      <c r="H321" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="I321" s="1">
+        <v>-1200.0</v>
+      </c>
+      <c r="J321" s="1">
+        <v>-0.2</v>
+      </c>
+      <c r="K321">
+        <v>2.21</v>
+      </c>
+      <c r="L321" t="s">
         <v>810</v>
       </c>
-      <c r="C321" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M321" s="1">
-        <v>589723.44</v>
+        <v>598800.0</v>
       </c>
       <c r="N321" s="1">
-        <v>608878.32</v>
+        <v>612033.99</v>
       </c>
       <c r="O321" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
+        <v>811</v>
+      </c>
+      <c r="B322" t="s">
         <v>812</v>
       </c>
-      <c r="B322" t="s">
+      <c r="C322" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D322" s="1">
+        <v>94.147</v>
+      </c>
+      <c r="E322" s="1">
+        <v>99.405</v>
+      </c>
+      <c r="F322" t="s">
+        <v>8</v>
+      </c>
+      <c r="G322">
+        <v>1.0</v>
+      </c>
+      <c r="H322" s="1">
+        <v>397620.0</v>
+      </c>
+      <c r="I322" s="1">
+        <v>-21032.0</v>
+      </c>
+      <c r="J322" s="1">
+        <v>-5.2894723605452</v>
+      </c>
+      <c r="K322">
+        <v>0.6</v>
+      </c>
+      <c r="L322" t="s">
         <v>813</v>
       </c>
-      <c r="C322" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M322" s="1">
-        <v>537992.0</v>
+        <v>376588.0</v>
       </c>
       <c r="N322" s="1">
-        <v>539516.66</v>
+        <v>378988.0</v>
       </c>
       <c r="O322" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
+        <v>814</v>
+      </c>
+      <c r="B323" t="s">
         <v>815</v>
       </c>
-      <c r="B323" t="s">
+      <c r="C323" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D323" s="1">
+        <v>97.152</v>
+      </c>
+      <c r="E323" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="F323" t="s">
+        <v>8</v>
+      </c>
+      <c r="G323">
+        <v>1.0</v>
+      </c>
+      <c r="H323" s="1">
+        <v>301980.0</v>
+      </c>
+      <c r="I323" s="1">
+        <v>-10524.0</v>
+      </c>
+      <c r="J323" s="1">
+        <v>-3.4849990065567</v>
+      </c>
+      <c r="K323">
+        <v>2.45</v>
+      </c>
+      <c r="L323" t="s">
         <v>816</v>
       </c>
-      <c r="C323" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M323" s="1">
-        <v>619296.0</v>
+        <v>291456.0</v>
       </c>
       <c r="N323" s="1">
-        <v>630757.02</v>
+        <v>298807.03</v>
       </c>
       <c r="O323" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
+        <v>817</v>
+      </c>
+      <c r="B324" t="s">
         <v>818</v>
       </c>
-      <c r="B324" t="s">
+      <c r="C324" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D324" s="1">
+        <v>91.254</v>
+      </c>
+      <c r="E324" s="1">
+        <v>99.696</v>
+      </c>
+      <c r="F324" t="s">
+        <v>8</v>
+      </c>
+      <c r="G324">
+        <v>1.0</v>
+      </c>
+      <c r="H324" s="1">
+        <v>1595136.0</v>
+      </c>
+      <c r="I324" s="1">
+        <v>-135072.0</v>
+      </c>
+      <c r="J324" s="1">
+        <v>-8.4677419354839</v>
+      </c>
+      <c r="K324">
+        <v>0.27</v>
+      </c>
+      <c r="L324" t="s">
         <v>819</v>
       </c>
-      <c r="C324" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M324" s="1">
-        <v>394364.0</v>
+        <v>1460064.0</v>
       </c>
       <c r="N324" s="1">
-        <v>395843.45</v>
+        <v>1464421.26</v>
       </c>
       <c r="O324" s="1">
-        <v>0.06</v>
+        <v>0.25</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
+        <v>820</v>
+      </c>
+      <c r="B325" t="s">
         <v>821</v>
       </c>
-      <c r="B325" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C325" s="1">
-        <v>300000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>101.021</v>
+        <v>96.874</v>
       </c>
       <c r="E325" s="1">
-        <v>100.66</v>
+        <v>100.14873635</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
-        <v>301980.0</v>
+        <v>641953.4</v>
       </c>
       <c r="I325" s="1">
-        <v>1083.0</v>
+        <v>-20991.06</v>
       </c>
       <c r="J325" s="1">
-        <v>0.35863302205444</v>
+        <v>-3.2698728599303</v>
       </c>
       <c r="K325">
-        <v>2.19</v>
-[...2 lines deleted...]
-        <v>823</v>
+        <v>0.1</v>
+      </c>
+      <c r="L325">
+        <v>651.98</v>
       </c>
       <c r="M325" s="1">
-        <v>303063.0</v>
+        <v>620962.34</v>
       </c>
       <c r="N325" s="1">
-        <v>309637.32</v>
+        <v>621614.32</v>
       </c>
       <c r="O325" s="1">
-        <v>0.05</v>
+        <v>0.11</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
+        <v>822</v>
+      </c>
+      <c r="B326" t="s">
+        <v>823</v>
+      </c>
+      <c r="C326" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D326" s="1">
+        <v>97.169</v>
+      </c>
+      <c r="E326" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F326" t="s">
+        <v>8</v>
+      </c>
+      <c r="G326">
+        <v>1.0</v>
+      </c>
+      <c r="H326" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="I326" s="1">
+        <v>-16986.0</v>
+      </c>
+      <c r="J326" s="1">
+        <v>-2.831</v>
+      </c>
+      <c r="K326">
+        <v>1.3</v>
+      </c>
+      <c r="L326" t="s">
         <v>824</v>
       </c>
-      <c r="B326" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M326" s="1">
-        <v>1492640.0</v>
+        <v>583014.0</v>
       </c>
       <c r="N326" s="1">
-        <v>1496567.67</v>
+        <v>590830.83</v>
       </c>
       <c r="O326" s="1">
-        <v>0.24</v>
+        <v>0.1</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
+        <v>825</v>
+      </c>
+      <c r="B327" t="s">
+        <v>826</v>
+      </c>
+      <c r="C327" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D327" s="1">
+        <v>98.513</v>
+      </c>
+      <c r="E327" s="1">
+        <v>99.55221429</v>
+      </c>
+      <c r="F327" t="s">
+        <v>8</v>
+      </c>
+      <c r="G327">
+        <v>1.0</v>
+      </c>
+      <c r="H327" s="1">
+        <v>1393731.0</v>
+      </c>
+      <c r="I327" s="1">
+        <v>-14549.0</v>
+      </c>
+      <c r="J327" s="1">
+        <v>-1.0438886700518</v>
+      </c>
+      <c r="K327">
+        <v>0.61</v>
+      </c>
+      <c r="L327" t="s">
         <v>827</v>
       </c>
-      <c r="B327" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M327" s="1">
-        <v>642999.92</v>
+        <v>1379182.0</v>
       </c>
       <c r="N327" s="1">
-        <v>663626.07</v>
+        <v>1387658.71</v>
       </c>
       <c r="O327" s="1">
-        <v>0.11</v>
+        <v>0.24</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="B328" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="C328" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>101.582</v>
+        <v>97.122</v>
       </c>
       <c r="E328" s="1">
-        <v>100.0</v>
+        <v>99.326</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>600000.0</v>
+        <v>397304.0</v>
       </c>
       <c r="I328" s="1">
-        <v>9492.0</v>
+        <v>-8816.0</v>
       </c>
       <c r="J328" s="1">
-        <v>1.582</v>
+        <v>-2.2189557618348</v>
       </c>
       <c r="K328">
-        <v>1.01</v>
-[...2 lines deleted...]
-        <v>832</v>
+        <v>0.11</v>
+      </c>
+      <c r="L328">
+        <v>436.99</v>
       </c>
       <c r="M328" s="1">
-        <v>609492.0</v>
+        <v>388488.0</v>
       </c>
       <c r="N328" s="1">
-        <v>615571.76</v>
+        <v>388924.99</v>
       </c>
       <c r="O328" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>833</v>
+        <v>830</v>
       </c>
       <c r="B329" t="s">
-        <v>834</v>
+        <v>831</v>
       </c>
       <c r="C329" s="1">
-        <v>1400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>101.251</v>
+        <v>97.578</v>
       </c>
       <c r="E329" s="1">
-        <v>99.55221429</v>
+        <v>99.683</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
-        <v>1393731.0</v>
+        <v>897147.0</v>
       </c>
       <c r="I329" s="1">
-        <v>23783.0</v>
+        <v>-18945.0</v>
       </c>
       <c r="J329" s="1">
-        <v>1.7064268499445</v>
+        <v>-2.1116940702025</v>
       </c>
       <c r="K329">
-        <v>0.36</v>
+        <v>2.77</v>
       </c>
       <c r="L329" t="s">
-        <v>835</v>
+        <v>832</v>
       </c>
       <c r="M329" s="1">
-        <v>1417514.0</v>
+        <v>878202.0</v>
       </c>
       <c r="N329" s="1">
-        <v>1422500.3</v>
+        <v>903167.75</v>
       </c>
       <c r="O329" s="1">
-        <v>0.23</v>
+        <v>0.16</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="B330" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
       <c r="C330" s="1">
-        <v>900000.0</v>
+        <v>545000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>102.363</v>
+        <v>96.756</v>
       </c>
       <c r="E330" s="1">
-        <v>99.683</v>
+        <v>100.0</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
-        <v>897147.0</v>
+        <v>545000.0</v>
       </c>
       <c r="I330" s="1">
-        <v>24120.0</v>
+        <v>-17679.8</v>
       </c>
       <c r="J330" s="1">
-        <v>2.6885226166949</v>
+        <v>-3.244</v>
       </c>
       <c r="K330">
-        <v>2.49</v>
+        <v>0.36</v>
       </c>
       <c r="L330" t="s">
-        <v>838</v>
+        <v>835</v>
       </c>
       <c r="M330" s="1">
-        <v>921267.0</v>
+        <v>527320.2</v>
       </c>
       <c r="N330" s="1">
-        <v>943643.71</v>
+        <v>529260.01</v>
       </c>
       <c r="O330" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>839</v>
+        <v>836</v>
       </c>
       <c r="B331" t="s">
-        <v>840</v>
+        <v>837</v>
       </c>
       <c r="C331" s="1">
-        <v>545000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>99.943</v>
+        <v>97.19</v>
       </c>
       <c r="E331" s="1">
-        <v>100.0</v>
+        <v>99.3</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
-        <v>545000.0</v>
+        <v>595800.0</v>
       </c>
       <c r="I331" s="1">
-        <v>-310.65</v>
+        <v>-12660.0</v>
       </c>
       <c r="J331" s="1">
-        <v>-0.057</v>
+        <v>-2.1248741188318</v>
       </c>
       <c r="K331">
-        <v>0.06</v>
+        <v>0.15</v>
       </c>
       <c r="L331">
-        <v>342.32</v>
+        <v>904.11</v>
       </c>
       <c r="M331" s="1">
-        <v>544689.35</v>
+        <v>583140.0</v>
       </c>
       <c r="N331" s="1">
-        <v>545031.67</v>
+        <v>584044.11</v>
       </c>
       <c r="O331" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>841</v>
+        <v>838</v>
       </c>
       <c r="B332" t="s">
-        <v>842</v>
+        <v>839</v>
       </c>
       <c r="C332" s="1">
-        <v>600000.0</v>
+        <v>368000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>99.919</v>
+        <v>97.349</v>
       </c>
       <c r="E332" s="1">
-        <v>99.3</v>
+        <v>99.23</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
-        <v>595800.0</v>
+        <v>365166.4</v>
       </c>
       <c r="I332" s="1">
-        <v>3714.0</v>
+        <v>-6922.08</v>
       </c>
       <c r="J332" s="1">
-        <v>0.6233635448137</v>
+        <v>-1.8955960898922</v>
       </c>
       <c r="K332">
-        <v>2.69</v>
+        <v>1.92</v>
       </c>
       <c r="L332" t="s">
-        <v>843</v>
+        <v>840</v>
       </c>
       <c r="M332" s="1">
-        <v>599514.0</v>
+        <v>358244.32</v>
       </c>
       <c r="N332" s="1">
-        <v>615652.36</v>
+        <v>365322.02</v>
       </c>
       <c r="O332" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>844</v>
+        <v>841</v>
       </c>
       <c r="B333" t="s">
-        <v>845</v>
+        <v>842</v>
       </c>
       <c r="C333" s="1">
-        <v>368000.0</v>
+        <v>366000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>101.188</v>
+        <v>97.659</v>
       </c>
       <c r="E333" s="1">
-        <v>99.23</v>
+        <v>99.499</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
-        <v>365166.4</v>
+        <v>364166.34</v>
       </c>
       <c r="I333" s="1">
-        <v>7205.44</v>
+        <v>-6734.4</v>
       </c>
       <c r="J333" s="1">
-        <v>1.973193590648</v>
+        <v>-1.8492648167318</v>
       </c>
       <c r="K333">
-        <v>1.66</v>
+        <v>0.76</v>
       </c>
       <c r="L333" t="s">
-        <v>846</v>
+        <v>843</v>
       </c>
       <c r="M333" s="1">
-        <v>372371.84</v>
+        <v>357431.94</v>
       </c>
       <c r="N333" s="1">
-        <v>378496.77</v>
+        <v>360214.54</v>
       </c>
       <c r="O333" s="1">
         <v>0.06</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>847</v>
+        <v>844</v>
       </c>
       <c r="B334" t="s">
-        <v>848</v>
+        <v>845</v>
       </c>
       <c r="C334" s="1">
-        <v>366000.0</v>
+        <v>585000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>101.798</v>
+        <v>100.568</v>
       </c>
       <c r="E334" s="1">
-        <v>99.499</v>
+        <v>100.58151111</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
-        <v>364166.34</v>
+        <v>588401.84</v>
       </c>
       <c r="I334" s="1">
-        <v>8414.34</v>
+        <v>-79.04</v>
       </c>
       <c r="J334" s="1">
-        <v>2.3105759856883</v>
+        <v>-0.013432996742498</v>
       </c>
       <c r="K334">
-        <v>0.47</v>
+        <v>3.41</v>
       </c>
       <c r="L334" t="s">
-        <v>849</v>
+        <v>846</v>
       </c>
       <c r="M334" s="1">
-        <v>372580.68</v>
+        <v>588322.8</v>
       </c>
       <c r="N334" s="1">
-        <v>374310.41</v>
+        <v>608276.91</v>
       </c>
       <c r="O334" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>850</v>
+        <v>847</v>
       </c>
       <c r="B335" t="s">
-        <v>851</v>
+        <v>848</v>
       </c>
       <c r="C335" s="1">
-        <v>585000.0</v>
+        <v>264000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>103.49</v>
+        <v>97.755</v>
       </c>
       <c r="E335" s="1">
-        <v>100.58151111</v>
+        <v>100.0</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
-        <v>588401.84</v>
+        <v>264000.0</v>
       </c>
       <c r="I335" s="1">
-        <v>17014.66</v>
+        <v>-5926.8</v>
       </c>
       <c r="J335" s="1">
-        <v>2.8916734862692</v>
+        <v>-2.245</v>
       </c>
       <c r="K335">
-        <v>3.12</v>
+        <v>1.21</v>
       </c>
       <c r="L335" t="s">
-        <v>852</v>
+        <v>849</v>
       </c>
       <c r="M335" s="1">
-        <v>605416.5</v>
+        <v>258073.2</v>
       </c>
       <c r="N335" s="1">
-        <v>623687.73</v>
+        <v>261278.11</v>
       </c>
       <c r="O335" s="1">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>853</v>
+        <v>850</v>
       </c>
       <c r="B336" t="s">
-        <v>854</v>
+        <v>851</v>
       </c>
       <c r="C336" s="1">
-        <v>5210000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>71.079</v>
+        <v>97.357</v>
       </c>
       <c r="E336" s="1">
-        <v>70.36</v>
+        <v>100.23</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>3665756.0</v>
+        <v>400920.0</v>
       </c>
       <c r="I336" s="1">
-        <v>37459.9</v>
+        <v>-11492.0</v>
       </c>
       <c r="J336" s="1">
-        <v>1.0218874360432</v>
+        <v>-2.8664072632944</v>
       </c>
       <c r="K336">
-        <v>0.75</v>
+        <v>2.13</v>
       </c>
       <c r="L336" t="s">
-        <v>855</v>
+        <v>852</v>
       </c>
       <c r="M336" s="1">
-        <v>3703215.9</v>
+        <v>389428.0</v>
       </c>
       <c r="N336" s="1">
-        <v>3742326.58</v>
+        <v>397934.85</v>
       </c>
       <c r="O336" s="1">
-        <v>0.6</v>
+        <v>0.07</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>856</v>
+        <v>853</v>
       </c>
       <c r="B337" t="s">
-        <v>857</v>
+        <v>854</v>
       </c>
       <c r="C337" s="1">
-        <v>264000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>101.418</v>
+        <v>97.504</v>
       </c>
       <c r="E337" s="1">
-        <v>100.0</v>
+        <v>99.871</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
-        <v>264000.0</v>
+        <v>798968.0</v>
       </c>
       <c r="I337" s="1">
-        <v>3743.52</v>
+        <v>-18936.0</v>
       </c>
       <c r="J337" s="1">
-        <v>1.418</v>
+        <v>-2.3700573740125</v>
       </c>
       <c r="K337">
-        <v>0.95</v>
+        <v>1.39</v>
       </c>
       <c r="L337" t="s">
-        <v>858</v>
+        <v>855</v>
       </c>
       <c r="M337" s="1">
-        <v>267743.52</v>
+        <v>780032.0</v>
       </c>
       <c r="N337" s="1">
-        <v>270241.84</v>
+        <v>791158.03</v>
       </c>
       <c r="O337" s="1">
-        <v>0.04</v>
+        <v>0.14</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>859</v>
+        <v>856</v>
       </c>
       <c r="B338" t="s">
-        <v>860</v>
+        <v>857</v>
       </c>
       <c r="C338" s="1">
-        <v>400000.0</v>
+        <v>4580000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>100.891</v>
+        <v>92.197</v>
       </c>
       <c r="E338" s="1">
-        <v>100.23</v>
+        <v>83.767</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>400920.0</v>
+        <v>3836528.6</v>
       </c>
       <c r="I338" s="1">
-        <v>2644.0</v>
+        <v>386094.0</v>
       </c>
       <c r="J338" s="1">
-        <v>0.65948318866607</v>
+        <v>10.063628875333</v>
       </c>
       <c r="K338">
-        <v>1.84</v>
+        <v>0.25</v>
       </c>
       <c r="L338" t="s">
-        <v>861</v>
+        <v>858</v>
       </c>
       <c r="M338" s="1">
-        <v>403564.0</v>
+        <v>4222622.6</v>
       </c>
       <c r="N338" s="1">
-        <v>410920.16</v>
+        <v>4233991.04</v>
       </c>
       <c r="O338" s="1">
-        <v>0.07</v>
+        <v>0.73</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>862</v>
+        <v>859</v>
       </c>
       <c r="B339" t="s">
-        <v>863</v>
+        <v>860</v>
       </c>
       <c r="C339" s="1">
-        <v>800000.0</v>
+        <v>3528000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>100.618</v>
+        <v>86.412</v>
       </c>
       <c r="E339" s="1">
-        <v>99.871</v>
+        <v>87.226</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
-        <v>798968.0</v>
+        <v>3077333.28</v>
       </c>
       <c r="I339" s="1">
-        <v>5976.0</v>
+        <v>-28717.92</v>
       </c>
       <c r="J339" s="1">
-        <v>0.74796487468835</v>
+        <v>-0.93320798844381</v>
       </c>
       <c r="K339">
-        <v>1.09</v>
+        <v>0.64</v>
       </c>
       <c r="L339" t="s">
-        <v>864</v>
+        <v>861</v>
       </c>
       <c r="M339" s="1">
-        <v>804944.0</v>
+        <v>3048615.36</v>
       </c>
       <c r="N339" s="1">
-        <v>813691.95</v>
+        <v>3071281.55</v>
       </c>
       <c r="O339" s="1">
-        <v>0.13</v>
+        <v>0.53</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>865</v>
+        <v>862</v>
       </c>
       <c r="B340" t="s">
-        <v>866</v>
+        <v>863</v>
       </c>
       <c r="C340" s="1">
-        <v>4580000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>94.236</v>
+        <v>97.6</v>
       </c>
       <c r="E340" s="1">
-        <v>83.767</v>
+        <v>100.104</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>3836528.6</v>
+        <v>30031200.0</v>
       </c>
       <c r="I340" s="1">
-        <v>479480.2</v>
+        <v>-751200.0</v>
       </c>
       <c r="J340" s="1">
-        <v>12.497761648382</v>
+        <v>-2.5013985455127</v>
       </c>
       <c r="K340">
-        <v>0.2</v>
+        <v>0.25</v>
       </c>
       <c r="L340" t="s">
-        <v>867</v>
+        <v>864</v>
       </c>
       <c r="M340" s="1">
-        <v>4316008.8</v>
+        <v>29280000.0</v>
       </c>
       <c r="N340" s="1">
-        <v>4325269.18</v>
+        <v>29354794.52</v>
       </c>
       <c r="O340" s="1">
-        <v>0.7</v>
+        <v>5.05</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>868</v>
+        <v>865</v>
       </c>
       <c r="B341" t="s">
-        <v>869</v>
+        <v>866</v>
       </c>
       <c r="C341" s="1">
-        <v>3528000.0</v>
+        <v>928000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>89.405</v>
+        <v>98.735</v>
       </c>
       <c r="E341" s="1">
-        <v>87.226</v>
+        <v>100.28486961</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
-        <v>3077333.28</v>
+        <v>930643.59</v>
       </c>
       <c r="I341" s="1">
-        <v>76875.12</v>
+        <v>-14382.79</v>
       </c>
       <c r="J341" s="1">
-        <v>2.4981083621856</v>
+        <v>-1.5454670460901</v>
       </c>
       <c r="K341">
-        <v>0.59</v>
+        <v>0.12</v>
       </c>
       <c r="L341" t="s">
-        <v>870</v>
+        <v>867</v>
       </c>
       <c r="M341" s="1">
-        <v>3154208.4</v>
+        <v>916260.8</v>
       </c>
       <c r="N341" s="1">
-        <v>3174980.1</v>
+        <v>917417.62</v>
       </c>
       <c r="O341" s="1">
-        <v>0.51</v>
+        <v>0.16</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>871</v>
+        <v>868</v>
       </c>
       <c r="B342" t="s">
-        <v>872</v>
+        <v>869</v>
       </c>
       <c r="C342" s="1">
-        <v>30000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>100.534</v>
+        <v>99.741</v>
       </c>
       <c r="E342" s="1">
-        <v>100.104</v>
+        <v>97.41</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
-        <v>30031200.0</v>
+        <v>487050.0</v>
       </c>
       <c r="I342" s="1">
-        <v>129000.0</v>
+        <v>11655.0</v>
       </c>
       <c r="J342" s="1">
-        <v>0.42955326460481</v>
+        <v>2.3929781336618</v>
       </c>
       <c r="K342">
-        <v>0.05</v>
+        <v>3.77</v>
       </c>
       <c r="L342" t="s">
-        <v>873</v>
+        <v>870</v>
       </c>
       <c r="M342" s="1">
-        <v>30160200.0</v>
+        <v>498705.0</v>
       </c>
       <c r="N342" s="1">
-        <v>30175158.9</v>
+        <v>517554.32</v>
       </c>
       <c r="O342" s="1">
-        <v>4.86</v>
+        <v>0.09</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>874</v>
+        <v>871</v>
       </c>
       <c r="B343" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="C343" s="1">
-        <v>928000.0</v>
+        <v>615000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>102.278</v>
+        <v>97.319</v>
       </c>
       <c r="E343" s="1">
-        <v>100.28486961</v>
+        <v>99.166</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
-        <v>930643.59</v>
+        <v>609870.9</v>
       </c>
       <c r="I343" s="1">
-        <v>18496.25</v>
+        <v>-11359.05</v>
       </c>
       <c r="J343" s="1">
-        <v>1.9874686935737</v>
+        <v>-1.8625335296372</v>
       </c>
       <c r="K343">
-        <v>3.36</v>
+        <v>0.92</v>
       </c>
       <c r="L343" t="s">
-        <v>876</v>
+        <v>873</v>
       </c>
       <c r="M343" s="1">
-        <v>949139.84</v>
+        <v>598511.85</v>
       </c>
       <c r="N343" s="1">
-        <v>980285.05</v>
+        <v>604198.49</v>
       </c>
       <c r="O343" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>877</v>
+        <v>874</v>
       </c>
       <c r="B344" t="s">
-        <v>878</v>
+        <v>875</v>
       </c>
       <c r="C344" s="1">
-        <v>500000.0</v>
+        <v>585000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>101.158</v>
+        <v>95.592</v>
       </c>
       <c r="E344" s="1">
-        <v>97.41</v>
+        <v>99.492</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
-        <v>487050.0</v>
+        <v>582028.2</v>
       </c>
       <c r="I344" s="1">
-        <v>18740.0</v>
+        <v>-22815.0</v>
       </c>
       <c r="J344" s="1">
-        <v>3.8476542449441</v>
+        <v>-3.9199131588469</v>
       </c>
       <c r="K344">
-        <v>3.46</v>
+        <v>0.26</v>
       </c>
       <c r="L344" t="s">
-        <v>879</v>
+        <v>876</v>
       </c>
       <c r="M344" s="1">
-        <v>505790.0</v>
+        <v>559213.2</v>
       </c>
       <c r="N344" s="1">
-        <v>523105.07</v>
+        <v>560715.77</v>
       </c>
       <c r="O344" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>880</v>
+        <v>877</v>
       </c>
       <c r="B345" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="C345" s="1">
-        <v>615000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>100.698</v>
+        <v>105.105</v>
       </c>
       <c r="E345" s="1">
-        <v>99.166</v>
+        <v>108.24</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
-        <v>609870.9</v>
+        <v>649440.0</v>
       </c>
       <c r="I345" s="1">
-        <v>9421.8</v>
+        <v>-18810.0</v>
       </c>
       <c r="J345" s="1">
-        <v>1.5448843353569</v>
+        <v>-2.8963414634146</v>
       </c>
       <c r="K345">
-        <v>0.68</v>
+        <v>2.03</v>
       </c>
       <c r="L345" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="M345" s="1">
-        <v>619292.7</v>
+        <v>630630.0</v>
       </c>
       <c r="N345" s="1">
-        <v>623505.03</v>
+        <v>642794.38</v>
       </c>
       <c r="O345" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
       <c r="B346" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="C346" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>108.932</v>
+        <v>97.169</v>
       </c>
       <c r="E346" s="1">
-        <v>108.24</v>
+        <v>100.51</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>649440.0</v>
+        <v>904590.0</v>
       </c>
       <c r="I346" s="1">
-        <v>4152.0</v>
+        <v>-30069.0</v>
       </c>
       <c r="J346" s="1">
-        <v>0.63932002956393</v>
+        <v>-3.3240473584718</v>
       </c>
       <c r="K346">
-        <v>1.64</v>
+        <v>2.84</v>
       </c>
       <c r="L346" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="M346" s="1">
-        <v>653592.0</v>
+        <v>874521.0</v>
       </c>
       <c r="N346" s="1">
-        <v>663455.01</v>
+        <v>900069.29</v>
       </c>
       <c r="O346" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>886</v>
+        <v>883</v>
       </c>
       <c r="B347" t="s">
-        <v>887</v>
+        <v>884</v>
       </c>
       <c r="C347" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>100.767</v>
+        <v>87.979</v>
       </c>
       <c r="E347" s="1">
-        <v>100.51</v>
+        <v>85.42465</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>904590.0</v>
+        <v>512547.9</v>
       </c>
       <c r="I347" s="1">
-        <v>2313.0</v>
+        <v>15326.1</v>
       </c>
       <c r="J347" s="1">
-        <v>0.25569595065168</v>
+        <v>2.9901790642397</v>
       </c>
       <c r="K347">
-        <v>2.58</v>
-[...2 lines deleted...]
-        <v>888</v>
+        <v>0.02</v>
+      </c>
+      <c r="L347">
+        <v>98.63</v>
       </c>
       <c r="M347" s="1">
-        <v>906903.0</v>
+        <v>527874.0</v>
       </c>
       <c r="N347" s="1">
-        <v>930121.15</v>
+        <v>527972.63</v>
       </c>
       <c r="O347" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>889</v>
+        <v>885</v>
       </c>
       <c r="B348" t="s">
-        <v>890</v>
+        <v>886</v>
       </c>
       <c r="C348" s="1">
-        <v>1025000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>100.464</v>
+        <v>100.393</v>
       </c>
       <c r="E348" s="1">
-        <v>99.902</v>
+        <v>99.779</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>1023995.5</v>
+        <v>518850.8</v>
       </c>
       <c r="I348" s="1">
-        <v>5760.5</v>
+        <v>3192.8</v>
       </c>
       <c r="J348" s="1">
-        <v>0.56255130027427</v>
+        <v>0.61535994547951</v>
       </c>
       <c r="K348">
-        <v>0.12</v>
+        <v>1.33</v>
       </c>
       <c r="L348" t="s">
-        <v>891</v>
+        <v>887</v>
       </c>
       <c r="M348" s="1">
-        <v>1029756.0</v>
+        <v>522043.6</v>
       </c>
       <c r="N348" s="1">
-        <v>1030977.58</v>
+        <v>528935.38</v>
       </c>
       <c r="O348" s="1">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>892</v>
+        <v>888</v>
       </c>
       <c r="B349" t="s">
-        <v>893</v>
+        <v>889</v>
       </c>
       <c r="C349" s="1">
         <v>600000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>90.849</v>
+        <v>99.958</v>
       </c>
       <c r="E349" s="1">
-        <v>85.42465</v>
+        <v>102.939</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>512547.9</v>
+        <v>617634.0</v>
       </c>
       <c r="I349" s="1">
-        <v>32546.1</v>
+        <v>-17886.0</v>
       </c>
       <c r="J349" s="1">
-        <v>6.3498650565147</v>
+        <v>-2.8958897988129</v>
       </c>
       <c r="K349">
-        <v>0.71</v>
+        <v>0.37</v>
       </c>
       <c r="L349" t="s">
-        <v>894</v>
+        <v>890</v>
       </c>
       <c r="M349" s="1">
-        <v>545094.0</v>
+        <v>599748.0</v>
       </c>
       <c r="N349" s="1">
-        <v>549347.42</v>
+        <v>601952.79</v>
       </c>
       <c r="O349" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>895</v>
+        <v>891</v>
       </c>
       <c r="B350" t="s">
-        <v>896</v>
+        <v>892</v>
       </c>
       <c r="C350" s="1">
-        <v>520000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>103.058</v>
+        <v>96.141</v>
       </c>
       <c r="E350" s="1">
-        <v>99.779</v>
+        <v>100.761</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>518850.8</v>
+        <v>906849.0</v>
       </c>
       <c r="I350" s="1">
-        <v>17050.8</v>
+        <v>-41580.0</v>
       </c>
       <c r="J350" s="1">
-        <v>3.2862626404354</v>
+        <v>-4.5851073331944</v>
       </c>
       <c r="K350">
-        <v>1.04</v>
+        <v>0.27</v>
       </c>
       <c r="L350" t="s">
-        <v>897</v>
+        <v>893</v>
       </c>
       <c r="M350" s="1">
-        <v>535901.6</v>
+        <v>865269.0</v>
       </c>
       <c r="N350" s="1">
-        <v>541297.49</v>
+        <v>867682.36</v>
       </c>
       <c r="O350" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>898</v>
+        <v>894</v>
       </c>
       <c r="B351" t="s">
-        <v>899</v>
+        <v>895</v>
       </c>
       <c r="C351" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>103.032</v>
+        <v>103.851</v>
       </c>
       <c r="E351" s="1">
-        <v>102.939</v>
+        <v>104.55</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
-        <v>617634.0</v>
+        <v>522750.0</v>
       </c>
       <c r="I351" s="1">
-        <v>558.0</v>
+        <v>-3495.0</v>
       </c>
       <c r="J351" s="1">
-        <v>0.090344767289366</v>
+        <v>-0.66857962697274</v>
       </c>
       <c r="K351">
+        <v>3.92</v>
+      </c>
+      <c r="L351" t="s">
+        <v>896</v>
+      </c>
+      <c r="M351" s="1">
+        <v>519255.0</v>
+      </c>
+      <c r="N351" s="1">
+        <v>538874.86</v>
+      </c>
+      <c r="O351" s="1">
         <v>0.09</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.1</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>900</v>
+        <v>897</v>
       </c>
       <c r="B352" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="C352" s="1">
-        <v>900000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>100.157</v>
+        <v>96.915</v>
       </c>
       <c r="E352" s="1">
-        <v>100.761</v>
+        <v>99.589</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>906849.0</v>
+        <v>746917.5</v>
       </c>
       <c r="I352" s="1">
-        <v>-5436.0</v>
+        <v>-20055.0</v>
       </c>
       <c r="J352" s="1">
-        <v>-0.59943827472931</v>
+        <v>-2.6850354958881</v>
       </c>
       <c r="K352">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>83.22</v>
+        <v>2.07</v>
+      </c>
+      <c r="L352" t="s">
+        <v>899</v>
       </c>
       <c r="M352" s="1">
-        <v>901413.0</v>
+        <v>726862.5</v>
       </c>
       <c r="N352" s="1">
-        <v>901496.22</v>
+        <v>742396.75</v>
       </c>
       <c r="O352" s="1">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
+        <v>900</v>
+      </c>
+      <c r="B353" t="s">
+        <v>901</v>
+      </c>
+      <c r="C353" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D353" s="1">
+        <v>100.97</v>
+      </c>
+      <c r="E353" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="F353" t="s">
+        <v>8</v>
+      </c>
+      <c r="G353">
+        <v>1.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>721084.0</v>
+      </c>
+      <c r="I353" s="1">
+        <v>-14294.0</v>
+      </c>
+      <c r="J353" s="1">
+        <v>-1.9822933250495</v>
+      </c>
+      <c r="K353">
+        <v>4.61</v>
+      </c>
+      <c r="L353" t="s">
         <v>902</v>
       </c>
-      <c r="B353" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M353" s="1">
-        <v>535265.0</v>
+        <v>706790.0</v>
       </c>
       <c r="N353" s="1">
-        <v>553254.73</v>
+        <v>739037.95</v>
       </c>
       <c r="O353" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="B354" t="s">
-        <v>906</v>
+        <v>901</v>
       </c>
       <c r="C354" s="1">
-        <v>750000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>100.132</v>
+        <v>96.479</v>
       </c>
       <c r="E354" s="1">
-        <v>99.589</v>
+        <v>99.908</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>746917.5</v>
+        <v>399632.0</v>
       </c>
       <c r="I354" s="1">
-        <v>4072.5</v>
+        <v>-13716.0</v>
       </c>
       <c r="J354" s="1">
-        <v>0.54524094026449</v>
+        <v>-3.4321575849782</v>
       </c>
       <c r="K354">
-        <v>1.84</v>
+        <v>0.62</v>
       </c>
       <c r="L354" t="s">
-        <v>907</v>
+        <v>904</v>
       </c>
       <c r="M354" s="1">
-        <v>750990.0</v>
+        <v>385916.0</v>
       </c>
       <c r="N354" s="1">
-        <v>764798.22</v>
+        <v>388413.22</v>
       </c>
       <c r="O354" s="1">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>908</v>
+        <v>905</v>
       </c>
       <c r="B355" t="s">
-        <v>909</v>
+        <v>906</v>
       </c>
       <c r="C355" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>99.762</v>
+        <v>102.831</v>
       </c>
       <c r="E355" s="1">
-        <v>99.908</v>
+        <v>106.6</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>399632.0</v>
+        <v>639600.0</v>
       </c>
       <c r="I355" s="1">
-        <v>-584.0</v>
+        <v>-22614.0</v>
       </c>
       <c r="J355" s="1">
-        <v>-0.14613444368819</v>
+        <v>-3.5356472795497</v>
       </c>
       <c r="K355">
-        <v>0.33</v>
+        <v>1.91</v>
       </c>
       <c r="L355" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="M355" s="1">
-        <v>399048.0</v>
+        <v>616986.0</v>
       </c>
       <c r="N355" s="1">
-        <v>400382.72</v>
+        <v>628443.53</v>
       </c>
       <c r="O355" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
       <c r="B356" t="s">
         <v>909</v>
       </c>
       <c r="C356" s="1">
-        <v>700000.0</v>
+        <v>1025000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>104.321</v>
+        <v>96.427</v>
       </c>
       <c r="E356" s="1">
-        <v>103.012</v>
+        <v>99.902</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
-        <v>721084.0</v>
+        <v>1023995.5</v>
       </c>
       <c r="I356" s="1">
-        <v>9163.0</v>
+        <v>-35618.75</v>
       </c>
       <c r="J356" s="1">
-        <v>1.2707257406904</v>
+        <v>-3.4784088406639</v>
       </c>
       <c r="K356">
-        <v>4.24</v>
+        <v>0.4</v>
       </c>
       <c r="L356" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="M356" s="1">
-        <v>730247.0</v>
+        <v>988376.75</v>
       </c>
       <c r="N356" s="1">
-        <v>759944.26</v>
+        <v>992448.67</v>
       </c>
       <c r="O356" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
+        <v>911</v>
+      </c>
+      <c r="B357" t="s">
+        <v>912</v>
+      </c>
+      <c r="C357" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="D357" s="1">
+        <v>98.569</v>
+      </c>
+      <c r="E357" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F357" t="s">
+        <v>8</v>
+      </c>
+      <c r="G357">
+        <v>1.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="I357" s="1">
+        <v>-7527.06</v>
+      </c>
+      <c r="J357" s="1">
+        <v>-1.431</v>
+      </c>
+      <c r="K357">
+        <v>0.74</v>
+      </c>
+      <c r="L357" t="s">
         <v>913</v>
       </c>
-      <c r="B357" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M357" s="1">
-        <v>637692.0</v>
+        <v>518472.94</v>
       </c>
       <c r="N357" s="1">
-        <v>647193.37</v>
+        <v>522364.04</v>
       </c>
       <c r="O357" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
       <c r="B358" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="C358" s="1">
-        <v>526000.0</v>
+        <v>211000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>102.185</v>
+        <v>99.889</v>
       </c>
       <c r="E358" s="1">
         <v>100.0</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
-        <v>526000.0</v>
+        <v>211000.0</v>
       </c>
       <c r="I358" s="1">
-        <v>11493.1</v>
+        <v>-234.21</v>
       </c>
       <c r="J358" s="1">
-        <v>2.185</v>
+        <v>-0.111</v>
       </c>
       <c r="K358">
-        <v>0.43</v>
+        <v>3.95</v>
       </c>
       <c r="L358" t="s">
-        <v>918</v>
+        <v>916</v>
       </c>
       <c r="M358" s="1">
-        <v>537493.1</v>
+        <v>210765.79</v>
       </c>
       <c r="N358" s="1">
-        <v>539758.07</v>
+        <v>219100.37</v>
       </c>
       <c r="O358" s="1">
-        <v>0.09</v>
+        <v>0.04</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
+        <v>917</v>
+      </c>
+      <c r="B359" t="s">
+        <v>918</v>
+      </c>
+      <c r="C359" s="1">
+        <v>302000.0</v>
+      </c>
+      <c r="D359" s="1">
+        <v>100.533</v>
+      </c>
+      <c r="E359" s="1">
+        <v>99.477</v>
+      </c>
+      <c r="F359" t="s">
+        <v>8</v>
+      </c>
+      <c r="G359">
+        <v>1.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>300420.54</v>
+      </c>
+      <c r="I359" s="1">
+        <v>3189.12</v>
+      </c>
+      <c r="J359" s="1">
+        <v>1.0615519165234</v>
+      </c>
+      <c r="K359">
+        <v>3.33</v>
+      </c>
+      <c r="L359" t="s">
         <v>919</v>
       </c>
-      <c r="B359" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M359" s="1">
-        <v>219672.1</v>
+        <v>303609.66</v>
       </c>
       <c r="N359" s="1">
-        <v>227336.08</v>
+        <v>313678.05</v>
       </c>
       <c r="O359" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
       <c r="B360" t="s">
-        <v>923</v>
+        <v>921</v>
       </c>
       <c r="C360" s="1">
-        <v>302000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>104.251</v>
+        <v>101.481</v>
       </c>
       <c r="E360" s="1">
-        <v>99.477</v>
+        <v>103.48</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>300420.54</v>
+        <v>620880.0</v>
       </c>
       <c r="I360" s="1">
-        <v>14417.48</v>
+        <v>-11994.0</v>
       </c>
       <c r="J360" s="1">
-        <v>4.799099289283</v>
+        <v>-1.9317742558949</v>
       </c>
       <c r="K360">
-        <v>3.02</v>
-[...2 lines deleted...]
-        <v>924</v>
+        <v>0.13</v>
+      </c>
+      <c r="L360">
+        <v>768.49</v>
       </c>
       <c r="M360" s="1">
-        <v>314838.02</v>
+        <v>608886.0</v>
       </c>
       <c r="N360" s="1">
-        <v>323950.77</v>
+        <v>609654.49</v>
       </c>
       <c r="O360" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>925</v>
+        <v>922</v>
       </c>
       <c r="B361" t="s">
-        <v>926</v>
+        <v>923</v>
       </c>
       <c r="C361" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>103.886</v>
+        <v>96.38</v>
       </c>
       <c r="E361" s="1">
-        <v>103.48</v>
+        <v>99.44457143</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
-        <v>620880.0</v>
+        <v>696112.0</v>
       </c>
       <c r="I361" s="1">
-        <v>2436.0</v>
+        <v>-21452.0</v>
       </c>
       <c r="J361" s="1">
-        <v>0.39234634712022</v>
+        <v>-3.0816880042292</v>
       </c>
       <c r="K361">
-        <v>4.05</v>
+        <v>2.13</v>
       </c>
       <c r="L361" t="s">
-        <v>927</v>
+        <v>924</v>
       </c>
       <c r="M361" s="1">
-        <v>623316.0</v>
+        <v>674660.0</v>
       </c>
       <c r="N361" s="1">
-        <v>647628.33</v>
+        <v>689597.33</v>
       </c>
       <c r="O361" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>928</v>
+        <v>925</v>
       </c>
       <c r="B362" t="s">
-        <v>929</v>
+        <v>926</v>
       </c>
       <c r="C362" s="1">
-        <v>700000.0</v>
+        <v>954000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>101.668</v>
+        <v>98.793</v>
       </c>
       <c r="E362" s="1">
-        <v>99.44457143</v>
+        <v>102.38446331</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
-        <v>696112.0</v>
+        <v>976747.78</v>
       </c>
       <c r="I362" s="1">
-        <v>15564.0</v>
+        <v>-34262.56</v>
       </c>
       <c r="J362" s="1">
-        <v>2.2358471050636</v>
+        <v>-3.5078206167</v>
       </c>
       <c r="K362">
-        <v>1.84</v>
+        <v>2.82</v>
       </c>
       <c r="L362" t="s">
-        <v>930</v>
+        <v>927</v>
       </c>
       <c r="M362" s="1">
-        <v>711676.0</v>
+        <v>942485.22</v>
       </c>
       <c r="N362" s="1">
-        <v>724532.51</v>
+        <v>969340.97</v>
       </c>
       <c r="O362" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>931</v>
+        <v>928</v>
       </c>
       <c r="B363" t="s">
-        <v>932</v>
+        <v>929</v>
       </c>
       <c r="C363" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>105.892</v>
+        <v>96.755</v>
       </c>
       <c r="E363" s="1">
-        <v>105.92</v>
+        <v>100.0</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
-        <v>317760.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I363" s="1">
-        <v>-84.0</v>
+        <v>-19470.0</v>
       </c>
       <c r="J363" s="1">
-        <v>-0.026435045317221</v>
+        <v>-3.245</v>
       </c>
       <c r="K363">
-        <v>3.83</v>
+        <v>0.65</v>
       </c>
       <c r="L363" t="s">
-        <v>933</v>
+        <v>930</v>
       </c>
       <c r="M363" s="1">
-        <v>317676.0</v>
+        <v>580530.0</v>
       </c>
       <c r="N363" s="1">
-        <v>329158.19</v>
+        <v>584441.01</v>
       </c>
       <c r="O363" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>934</v>
+        <v>931</v>
       </c>
       <c r="B364" t="s">
-        <v>935</v>
+        <v>932</v>
       </c>
       <c r="C364" s="1">
-        <v>954000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>102.409</v>
+        <v>94.489</v>
       </c>
       <c r="E364" s="1">
-        <v>102.38446331</v>
+        <v>97.25</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>976747.78</v>
+        <v>583500.0</v>
       </c>
       <c r="I364" s="1">
-        <v>234.08</v>
+        <v>-16566.0</v>
       </c>
       <c r="J364" s="1">
-        <v>0.023965245152643</v>
+        <v>-2.8390745501285</v>
       </c>
       <c r="K364">
-        <v>2.53</v>
+        <v>2.36</v>
       </c>
       <c r="L364" t="s">
-        <v>936</v>
+        <v>933</v>
       </c>
       <c r="M364" s="1">
-        <v>976981.86</v>
+        <v>566934.0</v>
       </c>
       <c r="N364" s="1">
-        <v>1001093.23</v>
+        <v>581112.08</v>
       </c>
       <c r="O364" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>937</v>
+        <v>934</v>
       </c>
       <c r="B365" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
       <c r="C365" s="1">
         <v>600000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>100.061</v>
+        <v>99.013</v>
       </c>
       <c r="E365" s="1">
-        <v>100.0</v>
+        <v>99.147</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
-        <v>600000.0</v>
+        <v>594882.0</v>
       </c>
       <c r="I365" s="1">
-        <v>366.0</v>
+        <v>-804.0</v>
       </c>
       <c r="J365" s="1">
-        <v>0.061</v>
+        <v>-0.13515285384328</v>
       </c>
       <c r="K365">
-        <v>0.42</v>
+        <v>2.83</v>
       </c>
       <c r="L365" t="s">
-        <v>939</v>
+        <v>936</v>
       </c>
       <c r="M365" s="1">
-        <v>600366.0</v>
+        <v>594078.0</v>
       </c>
       <c r="N365" s="1">
-        <v>602908.16</v>
+        <v>611067.04</v>
       </c>
       <c r="O365" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>940</v>
+        <v>937</v>
       </c>
       <c r="B366" t="s">
-        <v>941</v>
+        <v>938</v>
       </c>
       <c r="C366" s="1">
-        <v>600000.0</v>
+        <v>398000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>97.101</v>
+        <v>98.19</v>
       </c>
       <c r="E366" s="1">
-        <v>97.25</v>
+        <v>99.695</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
-        <v>583500.0</v>
+        <v>396786.1</v>
       </c>
       <c r="I366" s="1">
-        <v>-894.0</v>
+        <v>-5989.9</v>
       </c>
       <c r="J366" s="1">
-        <v>-0.15321336760925</v>
+        <v>-1.5096042930939</v>
       </c>
       <c r="K366">
-        <v>2.17</v>
-[...2 lines deleted...]
-        <v>942</v>
+        <v>0.13</v>
+      </c>
+      <c r="L366">
+        <v>531.58</v>
       </c>
       <c r="M366" s="1">
-        <v>582606.0</v>
+        <v>390796.2</v>
       </c>
       <c r="N366" s="1">
-        <v>595633.4</v>
+        <v>391327.78</v>
       </c>
       <c r="O366" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>943</v>
+        <v>939</v>
       </c>
       <c r="B367" t="s">
-        <v>944</v>
+        <v>940</v>
       </c>
       <c r="C367" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>102.133</v>
+        <v>81.586</v>
       </c>
       <c r="E367" s="1">
-        <v>99.147</v>
+        <v>94.91728571</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
-        <v>594882.0</v>
+        <v>664421.0</v>
       </c>
       <c r="I367" s="1">
-        <v>17916.0</v>
+        <v>-93319.0</v>
       </c>
       <c r="J367" s="1">
-        <v>3.0116897132541</v>
+        <v>-14.04516112525</v>
       </c>
       <c r="K367">
-        <v>2.58</v>
+        <v>0.43</v>
       </c>
       <c r="L367" t="s">
-        <v>945</v>
+        <v>941</v>
       </c>
       <c r="M367" s="1">
-        <v>612798.0</v>
+        <v>571102.0</v>
       </c>
       <c r="N367" s="1">
-        <v>628291.15</v>
+        <v>574136.93</v>
       </c>
       <c r="O367" s="1">
         <v>0.1</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>946</v>
+        <v>942</v>
       </c>
       <c r="B368" t="s">
-        <v>947</v>
+        <v>943</v>
       </c>
       <c r="C368" s="1">
-        <v>919000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>100.173</v>
+        <v>89.413</v>
       </c>
       <c r="E368" s="1">
-        <v>100.0</v>
+        <v>81.919</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
-        <v>919000.0</v>
+        <v>3850193.0</v>
       </c>
       <c r="I368" s="1">
-        <v>1589.87</v>
+        <v>352218.0</v>
       </c>
       <c r="J368" s="1">
-        <v>0.173</v>
+        <v>9.1480608894152</v>
       </c>
       <c r="K368">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>855.29</v>
+        <v>0.49</v>
+      </c>
+      <c r="L368" t="s">
+        <v>944</v>
       </c>
       <c r="M368" s="1">
-        <v>920589.87</v>
+        <v>4202411.0</v>
       </c>
       <c r="N368" s="1">
-        <v>921445.16</v>
+        <v>4225395.93</v>
       </c>
       <c r="O368" s="1">
-        <v>0.15</v>
+        <v>0.73</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>948</v>
+        <v>945</v>
       </c>
       <c r="B369" t="s">
-        <v>949</v>
+        <v>946</v>
       </c>
       <c r="C369" s="1">
-        <v>700000.0</v>
+        <v>987000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>84.852</v>
+        <v>88.692</v>
       </c>
       <c r="E369" s="1">
-        <v>94.91728571</v>
+        <v>99.73456738</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
-        <v>664421.0</v>
+        <v>984380.18</v>
       </c>
       <c r="I369" s="1">
-        <v>-70457.0</v>
+        <v>-108990.14</v>
       </c>
       <c r="J369" s="1">
-        <v>-10.604270485129</v>
+        <v>-11.07195595913</v>
       </c>
       <c r="K369">
-        <v>0.38</v>
+        <v>0.56</v>
       </c>
       <c r="L369" t="s">
-        <v>950</v>
+        <v>947</v>
       </c>
       <c r="M369" s="1">
-        <v>593964.0</v>
+        <v>875390.04</v>
       </c>
       <c r="N369" s="1">
-        <v>596596.19</v>
+        <v>880886.14</v>
       </c>
       <c r="O369" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>951</v>
+        <v>948</v>
       </c>
       <c r="B370" t="s">
-        <v>952</v>
+        <v>949</v>
       </c>
       <c r="C370" s="1">
-        <v>4700000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>91.721</v>
+        <v>99.724</v>
       </c>
       <c r="E370" s="1">
-        <v>81.919</v>
+        <v>99.417</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
-        <v>3850193.0</v>
+        <v>154096.35</v>
       </c>
       <c r="I370" s="1">
-        <v>460694.0</v>
+        <v>475.85</v>
       </c>
       <c r="J370" s="1">
-        <v>11.965478094215</v>
+        <v>0.30880030578271</v>
       </c>
       <c r="K370">
-        <v>0.45</v>
+        <v>3.72</v>
       </c>
       <c r="L370" t="s">
-        <v>953</v>
+        <v>950</v>
       </c>
       <c r="M370" s="1">
-        <v>4310887.0</v>
+        <v>154572.2</v>
       </c>
       <c r="N370" s="1">
-        <v>4332069.19</v>
+        <v>160336.93</v>
       </c>
       <c r="O370" s="1">
-        <v>0.7</v>
+        <v>0.03</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>954</v>
+        <v>951</v>
       </c>
       <c r="B371" t="s">
-        <v>955</v>
+        <v>952</v>
       </c>
       <c r="C371" s="1">
-        <v>987000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>91.092</v>
+        <v>97.34</v>
       </c>
       <c r="E371" s="1">
-        <v>99.73456738</v>
+        <v>100.0</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
-        <v>984380.18</v>
+        <v>600000.0</v>
       </c>
       <c r="I371" s="1">
-        <v>-85302.14</v>
+        <v>-15960.0</v>
       </c>
       <c r="J371" s="1">
-        <v>-8.6655686220745</v>
+        <v>-2.66</v>
       </c>
       <c r="K371">
-        <v>0.5</v>
+        <v>1.74</v>
       </c>
       <c r="L371" t="s">
-        <v>956</v>
+        <v>953</v>
       </c>
       <c r="M371" s="1">
-        <v>899078.04</v>
+        <v>584040.0</v>
       </c>
       <c r="N371" s="1">
-        <v>904006.28</v>
+        <v>594457.86</v>
       </c>
       <c r="O371" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>957</v>
+        <v>954</v>
       </c>
       <c r="B372" t="s">
-        <v>958</v>
+        <v>955</v>
       </c>
       <c r="C372" s="1">
-        <v>155000.0</v>
+        <v>1875.0</v>
       </c>
       <c r="D372" s="1">
-        <v>102.998</v>
+        <v>0.1125</v>
       </c>
       <c r="E372" s="1">
-        <v>99.417</v>
+        <v>0.1073293333</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
-        <v>154096.35</v>
+        <v>0.0</v>
       </c>
       <c r="I372" s="1">
-        <v>5550.55</v>
+        <v>24237.5</v>
       </c>
       <c r="J372" s="1">
-        <v>3.6019996580062</v>
+        <v>0</v>
       </c>
       <c r="K372">
-        <v>3.43</v>
-[...2 lines deleted...]
-        <v>959</v>
+        <v>0.0</v>
+      </c>
+      <c r="L372">
+        <v>0.0</v>
       </c>
       <c r="M372" s="1">
-        <v>159646.9</v>
+        <v>24237.5</v>
       </c>
       <c r="N372" s="1">
-        <v>164965.74</v>
+        <v>24237.5</v>
       </c>
       <c r="O372" s="1">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>960</v>
+        <v>956</v>
       </c>
       <c r="B373" t="s">
-        <v>961</v>
+        <v>957</v>
       </c>
       <c r="C373" s="1">
-        <v>600000.0</v>
+        <v>550.0</v>
       </c>
       <c r="D373" s="1">
-        <v>100.582</v>
+        <v>41.9</v>
       </c>
       <c r="E373" s="1">
-        <v>100.0</v>
+        <v>53.2</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
-        <v>600000.0</v>
+        <v>292600.0</v>
       </c>
       <c r="I373" s="1">
-        <v>3492.0</v>
+        <v>-62150.0</v>
       </c>
       <c r="J373" s="1">
-        <v>0.582</v>
+        <v>-21.240601503759</v>
       </c>
       <c r="K373">
-        <v>1.49</v>
-[...2 lines deleted...]
-        <v>962</v>
+        <v>0.0</v>
+      </c>
+      <c r="L373">
+        <v>0.0</v>
       </c>
       <c r="M373" s="1">
-        <v>603492.0</v>
+        <v>230450.0</v>
       </c>
       <c r="N373" s="1">
-        <v>612458.61</v>
+        <v>230450.0</v>
       </c>
       <c r="O373" s="1">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>963</v>
+        <v>958</v>
       </c>
       <c r="B374" t="s">
-        <v>964</v>
+        <v>959</v>
       </c>
       <c r="C374" s="1">
-        <v>1875.0</v>
+        <v>775.0</v>
       </c>
       <c r="D374" s="1">
-        <v>0.1875</v>
+        <v>40.9</v>
       </c>
       <c r="E374" s="1">
-        <v>0.1073293333</v>
+        <v>75.3</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
       <c r="G374">
         <v>1.0</v>
       </c>
       <c r="H374" s="1">
-        <v>0.0</v>
+        <v>583575.0</v>
       </c>
       <c r="I374" s="1">
-        <v>375800.0</v>
+        <v>-266600.0</v>
       </c>
       <c r="J374" s="1">
-        <v>0</v>
+        <v>-45.683930942895</v>
       </c>
       <c r="K374">
         <v>0.0</v>
       </c>
       <c r="L374">
         <v>0.0</v>
       </c>
       <c r="M374" s="1">
-        <v>375800.0</v>
+        <v>316975.0</v>
       </c>
       <c r="N374" s="1">
-        <v>375800.0</v>
+        <v>316975.0</v>
       </c>
       <c r="O374" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
-        <v>965</v>
+        <v>960</v>
       </c>
       <c r="B375" t="s">
-        <v>966</v>
+        <v>961</v>
       </c>
       <c r="C375" s="1">
         <v>-1875.0</v>
       </c>
       <c r="D375" s="1">
-        <v>0.13</v>
+        <v>0.085</v>
       </c>
       <c r="E375" s="1">
         <v>0.0698506667</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
       <c r="G375">
         <v>1.0</v>
       </c>
       <c r="H375" s="1">
         <v>0.0</v>
       </c>
       <c r="I375" s="1">
-        <v>-281950.0</v>
+        <v>-71012.5</v>
       </c>
       <c r="J375" s="1">
         <v>0</v>
       </c>
       <c r="K375">
         <v>0.0</v>
       </c>
       <c r="L375">
         <v>0.0</v>
       </c>
       <c r="M375" s="1">
-        <v>-281950.0</v>
+        <v>-71012.5</v>
       </c>
       <c r="N375" s="1">
-        <v>-281950.0</v>
+        <v>-71012.5</v>
       </c>
       <c r="O375" s="1">
-        <v>-0.05</v>
+        <v>-0.01</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
-        <v>967</v>
+        <v>962</v>
       </c>
       <c r="B376" t="s">
-        <v>968</v>
+        <v>963</v>
       </c>
       <c r="C376" s="1">
         <v>-5400000.0</v>
       </c>
       <c r="D376" s="1">
-        <v>11.07641111</v>
+        <v>6.91257778</v>
       </c>
       <c r="E376" s="1">
         <v>0.1158591519</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
       <c r="G376">
         <v>1.0</v>
       </c>
       <c r="H376" s="1">
         <v>-625639.42</v>
       </c>
       <c r="I376" s="1">
-        <v>80763.22</v>
+        <v>260610.22</v>
       </c>
       <c r="J376" s="1">
-        <v>-12.908908457207</v>
+        <v>-41.655019116283</v>
       </c>
       <c r="K376">
         <v>0.0</v>
       </c>
       <c r="L376" t="s">
+        <v>964</v>
+      </c>
+      <c r="M376" s="1">
+        <v>-365029.2</v>
+      </c>
+      <c r="N376" s="1">
+        <v>-373279.2</v>
+      </c>
+      <c r="O376" s="1">
+        <v>-0.06</v>
+      </c>
+      <c r="P376">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="377" spans="1:16">
+      <c r="A377" t="s">
+        <v>965</v>
+      </c>
+      <c r="B377" t="s">
+        <v>966</v>
+      </c>
+      <c r="C377" s="1">
+        <v>5400000.0</v>
+      </c>
+      <c r="D377" s="1">
+        <v>6.91257778</v>
+      </c>
+      <c r="E377" s="1">
+        <v>0.0763348926</v>
+      </c>
+      <c r="F377" t="s">
+        <v>8</v>
+      </c>
+      <c r="G377">
+        <v>1.0</v>
+      </c>
+      <c r="H377" s="1">
+        <v>412208.42</v>
+      </c>
+      <c r="I377" s="1">
+        <v>-47179.22</v>
+      </c>
+      <c r="J377" s="1">
+        <v>-11.445477023492</v>
+      </c>
+      <c r="K377">
+        <v>0.0</v>
+      </c>
+      <c r="L377" t="s">
+        <v>967</v>
+      </c>
+      <c r="M377" s="1">
+        <v>365029.2</v>
+      </c>
+      <c r="N377" s="1">
+        <v>373279.2</v>
+      </c>
+      <c r="O377" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P377">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="378" spans="1:16">
+      <c r="A378" t="s">
+        <v>968</v>
+      </c>
+      <c r="B378" t="s">
         <v>969</v>
       </c>
-      <c r="M376" s="1">
-[...8 lines deleted...]
-      <c r="P376">
+      <c r="C378" s="1">
+        <v>-5400000.0</v>
+      </c>
+      <c r="D378" s="1">
+        <v>5.95957778</v>
+      </c>
+      <c r="E378" s="1">
+        <v>0.0676068926</v>
+      </c>
+      <c r="F378" t="s">
+        <v>8</v>
+      </c>
+      <c r="G378">
+        <v>1.0</v>
+      </c>
+      <c r="H378" s="1">
+        <v>-365077.22</v>
+      </c>
+      <c r="I378" s="1">
+        <v>51510.02</v>
+      </c>
+      <c r="J378" s="1">
+        <v>-14.109349249455</v>
+      </c>
+      <c r="K378">
+        <v>0.0</v>
+      </c>
+      <c r="L378" t="s">
+        <v>964</v>
+      </c>
+      <c r="M378" s="1">
+        <v>-313567.2</v>
+      </c>
+      <c r="N378" s="1">
+        <v>-321817.2</v>
+      </c>
+      <c r="O378" s="1">
+        <v>-0.06</v>
+      </c>
+      <c r="P378">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>