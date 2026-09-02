--- v1 (2026-06-27)
+++ v2 (2026-09-02)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="970">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="966">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0010821470</t>
   </si>
   <si>
@@ -253,51 +253,51 @@
   <si>
     <t>BANCA GENERALI</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
@@ -475,51 +475,51 @@
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>NL0015001FS8</t>
   </si>
   <si>
-    <t>FERROVIAL</t>
+    <t>FERROVIAL NV</t>
   </si>
   <si>
     <t>DE0005773303</t>
   </si>
   <si>
     <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
   </si>
   <si>
     <t>DE0005785802</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG</t>
   </si>
   <si>
     <t>DE000A3E5D64</t>
   </si>
   <si>
     <t>FUCHS PREF</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
@@ -625,51 +625,51 @@
   <si>
     <t>K+S N AG</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
-    <t>KONE CLASS B</t>
+    <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
@@ -1030,1944 +1030,1932 @@
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>OACT01964193</t>
-[...10 lines deleted...]
-  <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
   <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>9 570.00</t>
+    <t>19 937.50</t>
+  </si>
+  <si>
+    <t>XS3399007288</t>
+  </si>
+  <si>
+    <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>11 205.62</t>
+    <t>16 093.97</t>
+  </si>
+  <si>
+    <t>XS3388179676</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>25 317.12</t>
+    <t>2 508.90</t>
   </si>
   <si>
     <t>BE6325355822</t>
   </si>
   <si>
     <t>AGEAS SA 24/11/2051</t>
   </si>
   <si>
-    <t>9 785.96</t>
+    <t>10 849.32</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>7 372.29</t>
+    <t>11 399.18</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>7 200.00</t>
+    <t>1 479.45</t>
+  </si>
+  <si>
+    <t>XS2251233651</t>
+  </si>
+  <si>
+    <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
+  </si>
+  <si>
+    <t>1 566.74</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
+    <t>4 816.33</t>
+  </si>
+  <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
+  </si>
+  <si>
+    <t>1 050.24</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>17 075.34</t>
+    <t>21 082.19</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>55 623.19</t>
+    <t>55 112.59</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 06/05/2032</t>
+  </si>
+  <si>
+    <t>2 392.50</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>13 273.97</t>
-[...26 lines deleted...]
-    <t>3 573.36</t>
+    <t>XS3372845746</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3.45 11/05/2032</t>
+  </si>
+  <si>
+    <t>1 361.10</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>1 450.48</t>
+    <t>3 867.95</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>17 931.51</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>40 139.73</t>
-[...8 lines deleted...]
-    <t>21 317.68</t>
+    <t>2 742.47</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>25 585.10</t>
+    <t>24 409.07</t>
   </si>
   <si>
     <t>AT0000A2NW83</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2031</t>
   </si>
   <si>
-    <t>IT0005675126</t>
-[...5 lines deleted...]
-    <t>9 801.37</t>
+    <t>AT0000A2KQ43</t>
+  </si>
+  <si>
+    <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
+  </si>
+  <si>
+    <t>XS3393830651</t>
+  </si>
+  <si>
+    <t>AXA SA 29/05/2056</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALDER FINLAND OYJ 2 18/01/2031</t>
+  </si>
+  <si>
+    <t>3 002.74</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>3 151.79</t>
+    <t>6 120.86</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>13 952.05</t>
-[...17 lines deleted...]
-    <t>10 952.05</t>
+    <t>17 068.49</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
+  </si>
+  <si>
+    <t>4 005.48</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
+    <t>4 989.51</t>
+  </si>
+  <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>3 729.60</t>
+    <t>4 770.04</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>7 810.95</t>
+    <t>10 179.00</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>5 293.15</t>
+    <t>10 279.45</t>
   </si>
   <si>
     <t>FR001400EAY1</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 3.75 01/02/2033</t>
   </si>
   <si>
-    <t>4 171.23</t>
+    <t>8 845.89</t>
   </si>
   <si>
     <t>XS2342060360</t>
   </si>
   <si>
     <t>BARCLAYS PLC 12/05/2032</t>
   </si>
   <si>
-    <t>4 893.67</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>12 425.69</t>
-[...10 lines deleted...]
-  <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>4 688.01</t>
-[...17 lines deleted...]
-    <t>5 277.21</t>
+    <t>12 501.37</t>
+  </si>
+  <si>
+    <t>BE0000368770</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
+  </si>
+  <si>
+    <t>8 800.61</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>7 885.73</t>
+    <t>11 520.99</t>
+  </si>
+  <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>17 958.90</t>
+    <t>15 850.68</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>4 411.26</t>
-[...8 lines deleted...]
-    <t>1 835.62</t>
+    <t>8 449.74</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>31 429.45</t>
+    <t>2 238.01</t>
   </si>
   <si>
     <t>FR0014007VJ6</t>
   </si>
   <si>
     <t>BPCE SA 02/02/2034</t>
   </si>
   <si>
+    <t>1 169.86</t>
+  </si>
+  <si>
     <t>FR001400OIX5</t>
   </si>
   <si>
     <t>BPCE SA 08/03/2033</t>
   </si>
   <si>
-    <t>1 299.66</t>
-[...5 lines deleted...]
-    <t>BPCE SA 16/01/2037</t>
+    <t>4 972.60</t>
+  </si>
+  <si>
+    <t>FR0014005V67</t>
+  </si>
+  <si>
+    <t>BPCE SA 13/10/2046</t>
+  </si>
+  <si>
+    <t>5 449.32</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE SA 20/01/2034</t>
+  </si>
+  <si>
+    <t>13 315.07</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>11 298.02</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>15 922.60</t>
+  </si>
+  <si>
+    <t>FR0014002GI0</t>
+  </si>
+  <si>
+    <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2029</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>1 114.73</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>14 498.63</t>
+  </si>
+  <si>
+    <t>XS2387052744</t>
+  </si>
+  <si>
+    <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
+  </si>
+  <si>
+    <t>3 739.73</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
+  </si>
+  <si>
+    <t>5 531.34</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>3 857.53</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>14 158.90</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>1 220.55</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>23 061.64</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>1 317.81</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>9 493.15</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>2 301.37</t>
+  </si>
+  <si>
+    <t>XS2900380812</t>
+  </si>
+  <si>
+    <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
+  </si>
+  <si>
+    <t>14 091.78</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>1 330.27</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>2 654.68</t>
+  </si>
+  <si>
+    <t>DE000A30VT06</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
+  </si>
+  <si>
+    <t>37 260.27</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>3 079.11</t>
+  </si>
+  <si>
+    <t>DE000DL19VS4</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 19/11/2030</t>
+  </si>
+  <si>
+    <t>2 833.56</t>
+  </si>
+  <si>
+    <t>DE000A351ZT4</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
+  </si>
+  <si>
+    <t>7 930.48</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>4 993.15</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>5 753.42</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
+    <t>1 520.32</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>DSM BV 3.625 02/07/2034</t>
+  </si>
+  <si>
+    <t>26 005.55</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>5 422.60</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>9 422.38</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>15 776.54</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>24 289.32</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>1 549.32</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>7 886.99</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
+  </si>
+  <si>
+    <t>3 421.23</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>1 723.58</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>8 291.10</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>18 982.19</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>3 520.91</t>
+  </si>
+  <si>
+    <t>XS1428782160</t>
+  </si>
+  <si>
+    <t>ESB FINANCE DAC 1.875 14/06/2031</t>
+  </si>
+  <si>
+    <t>5 908.56</t>
+  </si>
+  <si>
+    <t>XS2550909415</t>
+  </si>
+  <si>
+    <t>ESB FINANCE DAC 4 03/05/2032</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
+  </si>
+  <si>
+    <t>7 479.45</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
     <t>2 432.88</t>
   </si>
   <si>
-    <t>FR001400WP90</t>
-[...389 lines deleted...]
-    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
   </si>
   <si>
     <t>EU000A4D8KD2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 12/12/2035</t>
   </si>
   <si>
-    <t>47 871.34</t>
+    <t>82 789.73</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>9 454.79</t>
+    <t>12 482.19</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>5 300.58</t>
+    <t>3 617.70</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>4 602.74</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>4 063.75</t>
-[...8 lines deleted...]
-    <t>35 945.75</t>
+    <t>6 321.38</t>
+  </si>
+  <si>
+    <t>FI4000507231</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
+  </si>
+  <si>
+    <t>5 202.32</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>3 080.44</t>
+    <t>1 320.19</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>9 244.93</t>
+    <t>11 880.55</t>
   </si>
   <si>
     <t>FR0014007L00</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/05/2032</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0014002WK3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
-    <t>FR001400BKZ3</t>
-[...31 lines deleted...]
-  <si>
     <t>DE0001102606</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 15/08/2032</t>
   </si>
   <si>
-    <t>21 238.36</t>
+    <t>194 572.87</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>2 003.13</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
-    <t>2 126.71</t>
+    <t>4 130.14</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>15 692.05</t>
+    <t>2 007.12</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>5 005.48</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>2 013.70</t>
+    <t>2 681.51</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>22 220.21</t>
-[...8 lines deleted...]
-    <t>1 678.08</t>
+    <t>27 050.68</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>6 000.00</t>
-[...8 lines deleted...]
-    <t>1 500.00</t>
+    <t>26 013.70</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
-    <t>ICADE 4.375 22/05/2035</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>8 573.95</t>
+    <t>11 652.99</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>5 698.63</t>
-[...8 lines deleted...]
-    <t>10 665.46</t>
+    <t>8 547.95</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>2 000.96</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>6 036.99</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>35 511.99</t>
+    <t>45 863.01</t>
   </si>
   <si>
     <t>XS3182049935</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 3.125 23/09/2031</t>
   </si>
   <si>
+    <t>8 698.63</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>23 318.03</t>
+  </si>
+  <si>
+    <t>XS2673808726</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
+  </si>
+  <si>
+    <t>9 989.54</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>2 617.81</t>
+  </si>
+  <si>
+    <t>IE00BFZRQ242</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
+  </si>
+  <si>
+    <t>8 660.56</t>
+  </si>
+  <si>
+    <t>XS2752472436</t>
+  </si>
+  <si>
+    <t>IREN SPA 3.875 22/07/2032</t>
+  </si>
+  <si>
+    <t>17 500.14</t>
+  </si>
+  <si>
+    <t>IT0005689994</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
+  </si>
+  <si>
+    <t>376 370.22</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
     <t>6 472.60</t>
   </si>
   <si>
-    <t>IT0005611550</t>
-[...112 lines deleted...]
-  <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>4 043.98</t>
+    <t>10 455.17</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>49 816.44</t>
+    <t>6 871.23</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>12 039.04</t>
+    <t>16 179.45</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>1 026.03</t>
-[...8 lines deleted...]
-    <t>5 447.26</t>
+    <t>1 649.32</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
+  </si>
+  <si>
+    <t>DE000A3E5VK1</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN SE 0.75 30/06/2031</t>
+  </si>
+  <si>
+    <t>4 876.03</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>21 006.90</t>
+    <t>1 675.40</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>10 257.71</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>19 091.66</t>
+    <t>25 872.85</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>2 958.90</t>
+    <t>10 972.60</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>6 767.12</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>5 689.21</t>
+    <t>8 647.60</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
+    <t>5 540.18</t>
+  </si>
+  <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>7 093.49</t>
+    <t>8 807.53</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>5 753.42</t>
+    <t>16 438.36</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
-    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
-[...2 lines deleted...]
-    <t>4 080.39</t>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
+  </si>
+  <si>
+    <t>1 802.96</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>2 058.77</t>
+    <t>9 752.05</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>11 455.95</t>
+    <t>15 018.81</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>7 834.74</t>
+    <t>20 080.77</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>19 510.68</t>
+    <t>18 065.01</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>2 774.40</t>
-[...5 lines deleted...]
-    <t>NETHERLANDS GOVERNMENT 0 15/07/2030</t>
+    <t>8 078.40</t>
+  </si>
+  <si>
+    <t>NL0010071189</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
+  </si>
+  <si>
+    <t>21 086.30</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>7 052.05</t>
+    <t>10 524.66</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>11 231.10</t>
+    <t>14 060.64</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>7 661.10</t>
+    <t>15 960.62</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>61 319.18</t>
+    <t>2 076.37</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
+  </si>
+  <si>
+    <t>1 294.52</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>14 446.68</t>
+    <t>1 920.66</t>
   </si>
   <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>35 882.60</t>
+    <t>48 660.74</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>1 430.14</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>1 420.83</t>
+    <t>4 841.34</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>1 927.40</t>
+    <t>2 862.33</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>13 233.99</t>
+    <t>17 349.83</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>2 400.00</t>
+    <t>4 536.99</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>7 351.03</t>
+    <t>9 154.11</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>2 732.88</t>
   </si>
   <si>
     <t>FR0013426731</t>
   </si>
   <si>
     <t>REGIE AUTONOME DES TRANSPORTS PARI 0.35 20/06/2029</t>
   </si>
   <si>
-    <t>4 357.26</t>
+    <t>5 354.52</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
+    <t>4 504.56</t>
+  </si>
+  <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>7 816.83</t>
+    <t>11 849.33</t>
   </si>
   <si>
     <t>XS2979759359</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 22/01/2031</t>
   </si>
   <si>
-    <t>8 476.71</t>
+    <t>16 579.45</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
+    <t>4 528.77</t>
+  </si>
+  <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>24 965.75</t>
+    <t>30 976.03</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>1 939.81</t>
-[...5 lines deleted...]
-    <t>SANOFI SA 2.75 11/03/2031</t>
+    <t>5 648.28</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>7 077.70</t>
+    <t>9 289.48</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
-    <t>2 782.60</t>
+    <t>5 226.78</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
+  </si>
+  <si>
+    <t>1 401.37</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>19 954.11</t>
+    <t>1 923.29</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>3 204.91</t>
+    <t>4 845.22</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>8 506.85</t>
+    <t>11 178.08</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>11 126.03</t>
-[...8 lines deleted...]
-    <t>11 368.44</t>
+    <t>16 646.58</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
+  </si>
+  <si>
+    <t>2 132.56</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>22 666.19</t>
-[...8 lines deleted...]
-    <t>74 794.52</t>
+    <t>26 098.21</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>1 156.82</t>
+    <t>6 940.93</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>18 849.32</t>
+    <t>2 410.96</t>
   </si>
   <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>5 686.64</t>
+    <t>9 109.16</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>1 502.57</t>
-[...17 lines deleted...]
-    <t>25 548.29</t>
+    <t>8 013.70</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>2 979.87</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
+  </si>
+  <si>
+    <t>2 234.74</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>6 891.78</t>
+    <t>10 364.38</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>2 204.79</t>
+    <t>6 078.08</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>2 413.36</t>
+    <t>7 822.60</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>19 619.86</t>
+    <t>2 154.11</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>15 534.25</t>
+    <t>19 541.10</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>5 252.78</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...8 lines deleted...]
-    <t>2 497.22</t>
+    <t>4 919.18</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>11 457.53</t>
+    <t>15 998.63</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>4 071.92</t>
+    <t>10 688.78</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>3 891.10</t>
+    <t>7 666.05</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>8 334.58</t>
+    <t>1 149.60</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>10 068.39</t>
+    <t>12 286.85</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
+    <t>4 424.66</t>
+  </si>
+  <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>14 937.33</t>
+    <t>19 767.81</t>
+  </si>
+  <si>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 16/04/2032</t>
+  </si>
+  <si>
+    <t>2 853.93</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>26 855.75</t>
+    <t>33 226.64</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>3 911.01</t>
+    <t>7 088.71</t>
+  </si>
+  <si>
+    <t>FR0014017P12</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
+  </si>
+  <si>
+    <t>1 668.08</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>14 178.08</t>
-[...8 lines deleted...]
-    <t>16 989.04</t>
+    <t>1 849.32</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
+    <t>3 189.45</t>
+  </si>
+  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>3 034.93</t>
+    <t>3 969.86</t>
   </si>
   <si>
     <t>BE0001795492</t>
   </si>
   <si>
     <t>WALLONIE STATE OF 0.5 08/04/2030</t>
   </si>
   <si>
-    <t>22 984.93</t>
+    <t>1 873.97</t>
+  </si>
+  <si>
+    <t>BE0390281500</t>
+  </si>
+  <si>
+    <t>WALLONIE STATE OF 3.5 22/10/2034</t>
+  </si>
+  <si>
+    <t>30 656.16</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>5 496.10</t>
+    <t>6 814.36</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>5 764.73</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>10 417.86</t>
+    <t>13 786.82</t>
+  </si>
+  <si>
+    <t>ER32612CK03</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.375</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2612CR08</t>
-[...8 lines deleted...]
-    <t>SEP26 SX5E C @ 6350.000000</t>
+    <t>SX5E2606PS25</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5650.000000</t>
+  </si>
+  <si>
+    <t>SX5E2606PS48</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5950.000000</t>
+  </si>
+  <si>
+    <t>ER32612CK04</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.5</t>
+  </si>
+  <si>
+    <t>ER32612CK05</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.75</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
   <si>
-    <t>CDS-00107067</t>
-[...20 lines deleted...]
-    <t>263KBAMLE01A70AD2858</t>
+    <t>SX5E2606PS26</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5800.000000</t>
+  </si>
+  <si>
+    <t>CDS-00109146</t>
+  </si>
+  <si>
+    <t>PAR20260515050145045</t>
+  </si>
+  <si>
+    <t>-30 611.11</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3331,154 +3319,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>643018.584</v>
+        <v>637234.584</v>
       </c>
       <c r="D2">
-        <v>886.14</v>
+        <v>944.43</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>569808704.82</v>
+        <v>601828776.91</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>569808704.82</v>
+        <v>601828776.91</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>9622.0</v>
       </c>
       <c r="D3">
-        <v>871.46</v>
+        <v>928.78</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>8385216.47</v>
+        <v>8936805.47</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>8385216.47</v>
+        <v>8936805.47</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>28820.0</v>
+        <v>34195.0</v>
       </c>
       <c r="D4">
-        <v>106.32</v>
+        <v>113.47</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>3064348.53</v>
+        <v>3880129.91</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>3064348.53</v>
+        <v>3880129.91</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P378"/>
+  <dimension ref="A1:P379"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O378" sqref="O378"/>
+      <selection activeCell="O379" sqref="O379"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -3500,18886 +3488,18936 @@
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
         <v>6839.0</v>
       </c>
       <c r="D2" s="1">
-        <v>29.92</v>
+        <v>39.08</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>240869.58</v>
       </c>
       <c r="I2" s="1">
-        <v>-36246.7</v>
+        <v>26398.54</v>
       </c>
       <c r="J2" s="1">
-        <v>-15.048268029529</v>
+        <v>10.959681998864</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>204622.88</v>
+        <v>267268.12</v>
       </c>
       <c r="N2" s="1">
-        <v>204622.88</v>
+        <v>267268.12</v>
       </c>
       <c r="O2" s="1">
         <v>0.04</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>19632.0</v>
+        <v>20515.0</v>
       </c>
       <c r="D3" s="1">
-        <v>26.65</v>
+        <v>34.5</v>
       </c>
       <c r="E3" s="1">
-        <v>28.36</v>
+        <v>28.306197904</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>556763.52</v>
+        <v>580701.65</v>
       </c>
       <c r="I3" s="1">
-        <v>-33570.72</v>
+        <v>127065.85</v>
       </c>
       <c r="J3" s="1">
-        <v>-6.0296191819464</v>
+        <v>21.881434295907</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>523192.8</v>
+        <v>707767.5</v>
       </c>
       <c r="N3" s="1">
-        <v>523192.8</v>
+        <v>707767.5</v>
       </c>
       <c r="O3" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>5323.0</v>
+        <v>5317.0</v>
       </c>
       <c r="D4" s="1">
-        <v>213.4</v>
+        <v>247.4</v>
       </c>
       <c r="E4" s="1">
-        <v>246.8</v>
+        <v>245.768715441</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>1313716.4</v>
+        <v>1306752.26</v>
       </c>
       <c r="I4" s="1">
-        <v>-177788.2</v>
+        <v>8673.54</v>
       </c>
       <c r="J4" s="1">
-        <v>-13.53322528363</v>
+        <v>0.66374784766012</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1135928.2</v>
+        <v>1315425.8</v>
       </c>
       <c r="N4" s="1">
-        <v>1135928.2</v>
+        <v>1315425.8</v>
       </c>
       <c r="O4" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
-        <v>8673.0</v>
+        <v>8585.0</v>
       </c>
       <c r="D5" s="1">
-        <v>132.05</v>
+        <v>166.85</v>
       </c>
       <c r="E5" s="1">
-        <v>210.7090845152</v>
+        <v>207.5221654048</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>1827479.89</v>
+        <v>1781577.79</v>
       </c>
       <c r="I5" s="1">
-        <v>-682210.24</v>
+        <v>-349170.54</v>
       </c>
       <c r="J5" s="1">
-        <v>-37.33065648126</v>
+        <v>-19.598949984665</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1145269.65</v>
+        <v>1432407.25</v>
       </c>
       <c r="N5" s="1">
-        <v>1145269.65</v>
+        <v>1432407.25</v>
       </c>
       <c r="O5" s="1">
-        <v>0.2</v>
+        <v>0.23</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>825.0</v>
+        <v>824.0</v>
       </c>
       <c r="D6" s="1">
-        <v>855.5</v>
+        <v>890.0</v>
       </c>
       <c r="E6" s="1">
-        <v>1570.0</v>
+        <v>1539.1208859223</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>1295250.0</v>
+        <v>1268235.61</v>
       </c>
       <c r="I6" s="1">
-        <v>-589462.5</v>
+        <v>-534875.61</v>
       </c>
       <c r="J6" s="1">
-        <v>-45.509554140127</v>
+        <v>-42.174782491717</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>705787.5</v>
+        <v>733360.0</v>
       </c>
       <c r="N6" s="1">
-        <v>705787.5</v>
+        <v>733360.0</v>
       </c>
       <c r="O6" s="1">
         <v>0.12</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>106696.0</v>
+        <v>105622.0</v>
       </c>
       <c r="D7" s="1">
-        <v>25.63</v>
+        <v>24.06</v>
       </c>
       <c r="E7" s="1">
-        <v>27.1591870361</v>
+        <v>27.0886326712</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>2897776.62</v>
+        <v>2861155.56</v>
       </c>
       <c r="I7" s="1">
-        <v>-163158.14</v>
+        <v>-319890.24</v>
       </c>
       <c r="J7" s="1">
-        <v>-5.6304595348692</v>
+        <v>-11.180456053218</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2734618.48</v>
+        <v>2541265.32</v>
       </c>
       <c r="N7" s="1">
-        <v>2734618.48</v>
+        <v>2541265.32</v>
       </c>
       <c r="O7" s="1">
-        <v>0.47</v>
+        <v>0.41</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
         <v>1874.0</v>
       </c>
       <c r="D8" s="1">
-        <v>103.0</v>
+        <v>109.3</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>221881.6</v>
       </c>
       <c r="I8" s="1">
-        <v>-28859.6</v>
+        <v>-17053.4</v>
       </c>
       <c r="J8" s="1">
-        <v>-13.006756756757</v>
+        <v>-7.6858108108108</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>193022.0</v>
+        <v>204828.2</v>
       </c>
       <c r="N8" s="1">
-        <v>193022.0</v>
+        <v>204828.2</v>
       </c>
       <c r="O8" s="1">
         <v>0.03</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
         <v>5511.0</v>
       </c>
       <c r="D9" s="1">
-        <v>61.75</v>
+        <v>66.1</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>346641.9</v>
       </c>
       <c r="I9" s="1">
-        <v>-6337.65</v>
+        <v>17635.2</v>
       </c>
       <c r="J9" s="1">
-        <v>-1.8282988871224</v>
+        <v>5.087440381558</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>340304.25</v>
+        <v>364277.1</v>
       </c>
       <c r="N9" s="1">
-        <v>340304.25</v>
+        <v>364277.1</v>
       </c>
       <c r="O9" s="1">
         <v>0.06</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>97593.0</v>
+        <v>97485.0</v>
       </c>
       <c r="D10" s="1">
-        <v>8.57</v>
+        <v>10.19</v>
       </c>
       <c r="E10" s="1">
-        <v>8.85</v>
+        <v>8.8571026312</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>863698.05</v>
+        <v>863434.65</v>
       </c>
       <c r="I10" s="1">
-        <v>-27326.04</v>
+        <v>129937.5</v>
       </c>
       <c r="J10" s="1">
-        <v>-3.1638418079096</v>
+        <v>15.048909607693</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>836372.01</v>
+        <v>993372.15</v>
       </c>
       <c r="N10" s="1">
-        <v>836372.01</v>
+        <v>993372.15</v>
       </c>
       <c r="O10" s="1">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>19753.0</v>
+        <v>19555.0</v>
       </c>
       <c r="D11" s="1">
-        <v>160.42</v>
+        <v>172.68</v>
       </c>
       <c r="E11" s="1">
-        <v>161.5819040146</v>
+        <v>161.5490907696</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>3191727.35</v>
+        <v>3159092.47</v>
       </c>
       <c r="I11" s="1">
-        <v>-22951.09</v>
+        <v>217664.93</v>
       </c>
       <c r="J11" s="1">
-        <v>-0.71908053173778</v>
+        <v>6.8901094876783</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>3168776.26</v>
+        <v>3376757.4</v>
       </c>
       <c r="N11" s="1">
-        <v>3168776.26</v>
+        <v>3376757.4</v>
       </c>
       <c r="O11" s="1">
         <v>0.55</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="1">
-        <v>12736.0</v>
+        <v>12608.0</v>
       </c>
       <c r="D12" s="1">
-        <v>350.9</v>
+        <v>376.7</v>
       </c>
       <c r="E12" s="1">
-        <v>234.822214196</v>
+        <v>240.181427665</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>2990695.72</v>
+        <v>3028207.44</v>
       </c>
       <c r="I12" s="1">
-        <v>1478366.68</v>
+        <v>1721226.16</v>
       </c>
       <c r="J12" s="1">
-        <v>49.432199675599</v>
+        <v>56.839770527742</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>4469062.4</v>
+        <v>4749433.6</v>
       </c>
       <c r="N12" s="1">
-        <v>4469062.4</v>
+        <v>4749433.6</v>
       </c>
       <c r="O12" s="1">
         <v>0.77</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="1">
-        <v>31198.0</v>
+        <v>32601.0</v>
       </c>
       <c r="D13" s="1">
-        <v>23.6</v>
+        <v>17.265</v>
       </c>
       <c r="E13" s="1">
-        <v>25.8695214437</v>
+        <v>25.8002549002</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>807077.33</v>
+        <v>841114.11</v>
       </c>
       <c r="I13" s="1">
-        <v>-70804.53</v>
+        <v>-278257.84</v>
       </c>
       <c r="J13" s="1">
-        <v>-8.7729548790573</v>
+        <v>-33.0820558937</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>736272.8</v>
+        <v>562856.27</v>
       </c>
       <c r="N13" s="1">
-        <v>736272.8</v>
+        <v>562856.27</v>
       </c>
       <c r="O13" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="1">
         <v>3919.0</v>
       </c>
       <c r="D14" s="1">
-        <v>52.25</v>
+        <v>65.75</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>249052.45</v>
       </c>
       <c r="I14" s="1">
-        <v>-44284.7</v>
+        <v>8621.8</v>
       </c>
       <c r="J14" s="1">
-        <v>-17.781274586939</v>
+        <v>3.4618410700236</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>204767.75</v>
+        <v>257674.25</v>
       </c>
       <c r="N14" s="1">
-        <v>204767.75</v>
+        <v>257674.25</v>
       </c>
       <c r="O14" s="1">
         <v>0.04</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>35963.0</v>
+        <v>35601.0</v>
       </c>
       <c r="D15" s="1">
-        <v>48.6</v>
+        <v>54.46</v>
       </c>
       <c r="E15" s="1">
-        <v>68.4789831215</v>
+        <v>67.6265644223</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>2462709.67</v>
+        <v>2407573.32</v>
       </c>
       <c r="I15" s="1">
-        <v>-714907.87</v>
+        <v>-468742.86</v>
       </c>
       <c r="J15" s="1">
-        <v>-29.029319968521</v>
+        <v>-19.469515470457</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1747801.8</v>
+        <v>1938830.46</v>
       </c>
       <c r="N15" s="1">
-        <v>1747801.8</v>
+        <v>1938830.46</v>
       </c>
       <c r="O15" s="1">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
         <v>17933.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.114</v>
+        <v>10.935</v>
       </c>
       <c r="E16" s="1">
         <v>13.1750002788</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>236267.28</v>
       </c>
       <c r="I16" s="1">
-        <v>-72825.92</v>
+        <v>-40169.92</v>
       </c>
       <c r="J16" s="1">
-        <v>-30.823531722209</v>
+        <v>-17.001897173405</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>163441.36</v>
+        <v>196097.36</v>
       </c>
       <c r="N16" s="1">
-        <v>163441.36</v>
+        <v>196097.36</v>
       </c>
       <c r="O16" s="1">
         <v>0.03</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>42915.0</v>
+        <v>42483.0</v>
       </c>
       <c r="D17" s="1">
-        <v>59.02</v>
+        <v>69.76</v>
       </c>
       <c r="E17" s="1">
-        <v>56.4754137248</v>
+        <v>56.6150514323</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>2423642.38</v>
+        <v>2405177.23</v>
       </c>
       <c r="I17" s="1">
-        <v>109200.92</v>
+        <v>558436.85</v>
       </c>
       <c r="J17" s="1">
-        <v>4.5056531813906</v>
+        <v>23.218116446246</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2532843.3</v>
+        <v>2963614.08</v>
       </c>
       <c r="N17" s="1">
-        <v>2532843.3</v>
+        <v>2963614.08</v>
       </c>
       <c r="O17" s="1">
-        <v>0.44</v>
+        <v>0.48</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
-        <v>20148.0</v>
+        <v>21054.0</v>
       </c>
       <c r="D18" s="1">
-        <v>27.26</v>
+        <v>36.0</v>
       </c>
       <c r="E18" s="1">
-        <v>29.92</v>
+        <v>29.8124194927</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>602828.16</v>
+        <v>627670.68</v>
       </c>
       <c r="I18" s="1">
-        <v>-53593.68</v>
+        <v>130273.32</v>
       </c>
       <c r="J18" s="1">
-        <v>-8.8903743315508</v>
+        <v>20.755043074499</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>549234.48</v>
+        <v>757944.0</v>
       </c>
       <c r="N18" s="1">
-        <v>549234.48</v>
+        <v>757944.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>14812.0</v>
+        <v>14662.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1146.4</v>
+        <v>1461.8</v>
       </c>
       <c r="E19" s="1">
-        <v>404.223384418</v>
+        <v>434.9879811758</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>5987356.77</v>
+        <v>6377793.78</v>
       </c>
       <c r="I19" s="1">
-        <v>10993120.03</v>
+        <v>15055117.82</v>
       </c>
       <c r="J19" s="1">
-        <v>183.60556172436</v>
+        <v>236.05526204392</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>16980476.8</v>
+        <v>21432911.6</v>
       </c>
       <c r="N19" s="1">
-        <v>16980476.8</v>
+        <v>21432911.6</v>
       </c>
       <c r="O19" s="1">
-        <v>2.92</v>
+        <v>3.49</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
         <v>4924.0</v>
       </c>
       <c r="D20" s="1">
-        <v>58.0</v>
+        <v>63.44</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>302530.56</v>
       </c>
       <c r="I20" s="1">
-        <v>-16938.56</v>
+        <v>9848.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-5.5989583333333</v>
+        <v>3.2552083333333</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>285592.0</v>
+        <v>312378.56</v>
       </c>
       <c r="N20" s="1">
-        <v>285592.0</v>
+        <v>312378.56</v>
       </c>
       <c r="O20" s="1">
         <v>0.05</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1">
-        <v>117938.0</v>
+        <v>116752.0</v>
       </c>
       <c r="D21" s="1">
-        <v>37.95</v>
+        <v>39.78</v>
       </c>
       <c r="E21" s="1">
-        <v>25.5560146857</v>
+        <v>26.1450423976</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>3014025.26</v>
+        <v>3052485.99</v>
       </c>
       <c r="I21" s="1">
-        <v>1461721.84</v>
+        <v>1591908.57</v>
       </c>
       <c r="J21" s="1">
-        <v>48.497332102651</v>
+        <v>52.151216261602</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>4475747.1</v>
+        <v>4644394.56</v>
       </c>
       <c r="N21" s="1">
-        <v>4475747.1</v>
+        <v>4644394.56</v>
       </c>
       <c r="O21" s="1">
-        <v>0.77</v>
+        <v>0.76</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="1">
         <v>26749.0</v>
       </c>
       <c r="D22" s="1">
-        <v>8.255</v>
+        <v>10.37</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950001869</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>224557.86</v>
       </c>
       <c r="I22" s="1">
-        <v>-3744.86</v>
+        <v>52829.27</v>
       </c>
       <c r="J22" s="1">
-        <v>-1.6676592838924</v>
+        <v>23.525905528312</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>220813.0</v>
+        <v>277387.13</v>
       </c>
       <c r="N22" s="1">
-        <v>220813.0</v>
+        <v>277387.13</v>
       </c>
       <c r="O22" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>70</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="1">
         <v>4274.0</v>
       </c>
       <c r="D23" s="1">
-        <v>50.75</v>
+        <v>54.55</v>
       </c>
       <c r="E23" s="1">
         <v>54.8499953205</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>234428.88</v>
       </c>
       <c r="I23" s="1">
-        <v>-17523.38</v>
+        <v>-1282.18</v>
       </c>
       <c r="J23" s="1">
-        <v>-7.474923738065</v>
+        <v>-0.54693773224528</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>216905.5</v>
+        <v>233146.7</v>
       </c>
       <c r="N23" s="1">
-        <v>216905.5</v>
+        <v>233146.7</v>
       </c>
       <c r="O23" s="1">
         <v>0.04</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>72</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1">
-        <v>25462.0</v>
+        <v>26607.0</v>
       </c>
       <c r="D24" s="1">
-        <v>16.9</v>
+        <v>19.715</v>
       </c>
       <c r="E24" s="1">
-        <v>18.24</v>
+        <v>18.1986875634</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>464426.88</v>
+        <v>484212.48</v>
       </c>
       <c r="I24" s="1">
-        <v>-34119.08</v>
+        <v>40344.53</v>
       </c>
       <c r="J24" s="1">
-        <v>-7.3464912280702</v>
+        <v>8.3319888822362</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>430307.8</v>
+        <v>524557.01</v>
       </c>
       <c r="N24" s="1">
-        <v>430307.8</v>
+        <v>524557.01</v>
       </c>
       <c r="O24" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>74</v>
       </c>
       <c r="B25" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="1">
-        <v>213997.0</v>
+        <v>211845.0</v>
       </c>
       <c r="D25" s="1">
-        <v>17.91</v>
+        <v>19.98</v>
       </c>
       <c r="E25" s="1">
-        <v>10.5618574559</v>
+        <v>10.89279865</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>2260205.81</v>
+        <v>2307584.93</v>
       </c>
       <c r="I25" s="1">
-        <v>1572480.46</v>
+        <v>1925078.17</v>
       </c>
       <c r="J25" s="1">
-        <v>69.57244570573</v>
+        <v>83.423935776873</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>3832686.27</v>
+        <v>4232663.1</v>
       </c>
       <c r="N25" s="1">
-        <v>3832686.27</v>
+        <v>4232663.1</v>
       </c>
       <c r="O25" s="1">
-        <v>0.66</v>
+        <v>0.69</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>76</v>
       </c>
       <c r="B26" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="1">
-        <v>171387.0</v>
+        <v>179096.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.023</v>
+        <v>2.81</v>
       </c>
       <c r="E26" s="1">
-        <v>3.2080000233</v>
+        <v>3.2008977867</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>549809.5</v>
+        <v>573267.99</v>
       </c>
       <c r="I26" s="1">
-        <v>-31706.6</v>
+        <v>-70008.23</v>
       </c>
       <c r="J26" s="1">
-        <v>-5.7668337851565</v>
+        <v>-12.21212961847</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>518102.9</v>
+        <v>503259.76</v>
       </c>
       <c r="N26" s="1">
-        <v>518102.9</v>
+        <v>503259.76</v>
       </c>
       <c r="O26" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>78</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="1">
-        <v>476635.0</v>
+        <v>471841.0</v>
       </c>
       <c r="D27" s="1">
-        <v>9.402</v>
+        <v>10.738</v>
       </c>
       <c r="E27" s="1">
-        <v>7.5951028145</v>
+        <v>7.6766700435</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>3620091.83</v>
+        <v>3622167.67</v>
       </c>
       <c r="I27" s="1">
-        <v>861230.44</v>
+        <v>1444460.99</v>
       </c>
       <c r="J27" s="1">
-        <v>23.790292634648</v>
+        <v>39.878357977835</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>4481322.27</v>
+        <v>5066628.66</v>
       </c>
       <c r="N27" s="1">
-        <v>4481322.27</v>
+        <v>5066628.66</v>
       </c>
       <c r="O27" s="1">
-        <v>0.77</v>
+        <v>0.82</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>80</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1">
-        <v>29794.0</v>
+        <v>31134.0</v>
       </c>
       <c r="D28" s="1">
-        <v>15.39</v>
+        <v>17.54</v>
       </c>
       <c r="E28" s="1">
-        <v>16.535</v>
+        <v>16.48765626</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>492643.79</v>
+        <v>513326.69</v>
       </c>
       <c r="I28" s="1">
-        <v>-34114.13</v>
+        <v>32763.67</v>
       </c>
       <c r="J28" s="1">
-        <v>-6.9247051708497</v>
+        <v>6.3826157178774</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>458529.66</v>
+        <v>546090.36</v>
       </c>
       <c r="N28" s="1">
-        <v>458529.66</v>
+        <v>546090.36</v>
       </c>
       <c r="O28" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>82</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="1">
         <v>20996.0</v>
       </c>
       <c r="D29" s="1">
-        <v>13.325</v>
+        <v>14.25</v>
       </c>
       <c r="E29" s="1">
         <v>14.1749990474</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>297618.28</v>
       </c>
       <c r="I29" s="1">
-        <v>-17846.58</v>
+        <v>1574.72</v>
       </c>
       <c r="J29" s="1">
-        <v>-5.996466346086</v>
+        <v>0.52910728467351</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>279771.7</v>
+        <v>299193.0</v>
       </c>
       <c r="N29" s="1">
-        <v>279771.7</v>
+        <v>299193.0</v>
       </c>
       <c r="O29" s="1">
         <v>0.05</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>84</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="1">
-        <v>4354.0</v>
+        <v>4550.0</v>
       </c>
       <c r="D30" s="1">
-        <v>125.8</v>
+        <v>151.5</v>
       </c>
       <c r="E30" s="1">
-        <v>132.0</v>
+        <v>127.8423076923</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>574728.0</v>
+        <v>581682.5</v>
       </c>
       <c r="I30" s="1">
-        <v>-26994.8</v>
+        <v>107642.5</v>
       </c>
       <c r="J30" s="1">
-        <v>-4.6969696969697</v>
+        <v>18.505370197659</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>547733.2</v>
+        <v>689325.0</v>
       </c>
       <c r="N30" s="1">
-        <v>547733.2</v>
+        <v>689325.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>86</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="1">
         <v>2484.0</v>
       </c>
       <c r="D31" s="1">
-        <v>174.85</v>
+        <v>286.2</v>
       </c>
       <c r="E31" s="1">
         <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>470469.6</v>
       </c>
       <c r="I31" s="1">
-        <v>-36142.2</v>
+        <v>240451.2</v>
       </c>
       <c r="J31" s="1">
-        <v>-7.6821541710665</v>
+        <v>51.108764519535</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>434327.4</v>
+        <v>710920.8</v>
       </c>
       <c r="N31" s="1">
-        <v>434327.4</v>
+        <v>710920.8</v>
       </c>
       <c r="O31" s="1">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>88</v>
       </c>
       <c r="B32" t="s">
         <v>89</v>
       </c>
       <c r="C32" s="1">
         <v>7175.0</v>
       </c>
       <c r="D32" s="1">
-        <v>27.28</v>
+        <v>33.68</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>245385.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-49651.0</v>
+        <v>-3731.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-20.233918128655</v>
+        <v>-1.5204678362573</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>195734.0</v>
+        <v>241654.0</v>
       </c>
       <c r="N32" s="1">
-        <v>195734.0</v>
+        <v>241654.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>90</v>
       </c>
       <c r="B33" t="s">
         <v>91</v>
       </c>
       <c r="C33" s="1">
-        <v>35789.0</v>
+        <v>35430.0</v>
       </c>
       <c r="D33" s="1">
-        <v>77.78</v>
+        <v>72.98</v>
       </c>
       <c r="E33" s="1">
-        <v>79.8211355444</v>
+        <v>79.7427369461</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>2856718.62</v>
+        <v>2825285.17</v>
       </c>
       <c r="I33" s="1">
-        <v>-73050.2</v>
+        <v>-239603.77</v>
       </c>
       <c r="J33" s="1">
-        <v>-2.5571366913273</v>
+        <v>-8.4806932958205</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2783668.42</v>
+        <v>2585681.4</v>
       </c>
       <c r="N33" s="1">
-        <v>2783668.42</v>
+        <v>2585681.4</v>
       </c>
       <c r="O33" s="1">
-        <v>0.48</v>
+        <v>0.42</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>92</v>
       </c>
       <c r="B34" t="s">
         <v>93</v>
       </c>
       <c r="C34" s="1">
-        <v>39588.0</v>
+        <v>39190.0</v>
       </c>
       <c r="D34" s="1">
-        <v>81.08</v>
+        <v>94.43</v>
       </c>
       <c r="E34" s="1">
-        <v>75.5057656361</v>
+        <v>75.7418706303</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>2989122.25</v>
+        <v>2968323.91</v>
       </c>
       <c r="I34" s="1">
-        <v>220672.79</v>
+        <v>732387.79</v>
       </c>
       <c r="J34" s="1">
-        <v>7.3825280983406</v>
+        <v>24.673445762865</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>3209795.04</v>
+        <v>3700711.7</v>
       </c>
       <c r="N34" s="1">
-        <v>3209795.04</v>
+        <v>3700711.7</v>
       </c>
       <c r="O34" s="1">
-        <v>0.55</v>
+        <v>0.6</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>94</v>
       </c>
       <c r="B35" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="1">
-        <v>6120.0</v>
+        <v>2468744.0</v>
       </c>
       <c r="D35" s="1">
-        <v>10.956</v>
+        <v>11.296</v>
       </c>
       <c r="E35" s="1">
-        <v>11.2053316993</v>
+        <v>11.2686813821</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>68576.63</v>
+        <v>27819489.55</v>
       </c>
       <c r="I35" s="1">
-        <v>-1525.91</v>
+        <v>67442.67</v>
       </c>
       <c r="J35" s="1">
-        <v>-2.2251166322988</v>
+        <v>0.24242957398188</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>67050.72</v>
+        <v>27886932.22</v>
       </c>
       <c r="N35" s="1">
-        <v>67050.72</v>
+        <v>27886932.22</v>
       </c>
       <c r="O35" s="1">
-        <v>0.01</v>
+        <v>4.54</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>96</v>
       </c>
       <c r="B36" t="s">
         <v>97</v>
       </c>
       <c r="C36" s="1">
-        <v>2662651.0</v>
+        <v>958160.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.518</v>
+        <v>10.72</v>
       </c>
       <c r="E36" s="1">
-        <v>10.7833651688</v>
+        <v>10.7833651687</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>28712338.05</v>
+        <v>10332189.17</v>
       </c>
       <c r="I36" s="1">
-        <v>-706574.83</v>
+        <v>-60713.97</v>
       </c>
       <c r="J36" s="1">
-        <v>-2.4608752821507</v>
+        <v>-0.58761961285306</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>28005763.22</v>
+        <v>10271475.2</v>
       </c>
       <c r="N36" s="1">
-        <v>28005763.22</v>
+        <v>10271475.2</v>
       </c>
       <c r="O36" s="1">
-        <v>4.82</v>
+        <v>1.67</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>98</v>
       </c>
       <c r="B37" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="1">
-        <v>9014.0</v>
+        <v>9419.0</v>
       </c>
       <c r="D37" s="1">
-        <v>48.92</v>
+        <v>49.41</v>
       </c>
       <c r="E37" s="1">
-        <v>52.68</v>
+        <v>52.5393959019</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>474857.52</v>
+        <v>494868.57</v>
       </c>
       <c r="I37" s="1">
-        <v>-33892.64</v>
+        <v>-29475.78</v>
       </c>
       <c r="J37" s="1">
-        <v>-7.1374335611238</v>
+        <v>-5.9562845140883</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>440964.88</v>
+        <v>465392.79</v>
       </c>
       <c r="N37" s="1">
-        <v>440964.88</v>
+        <v>465392.79</v>
       </c>
       <c r="O37" s="1">
         <v>0.08</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>100</v>
       </c>
       <c r="B38" t="s">
         <v>101</v>
       </c>
       <c r="C38" s="1">
-        <v>47875.0</v>
+        <v>50029.0</v>
       </c>
       <c r="D38" s="1">
-        <v>10.865</v>
+        <v>11.74</v>
       </c>
       <c r="E38" s="1">
-        <v>12.01</v>
+        <v>11.9723268504</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>574978.75</v>
+        <v>598963.54</v>
       </c>
       <c r="I38" s="1">
-        <v>-54816.87</v>
+        <v>-11623.08</v>
       </c>
       <c r="J38" s="1">
-        <v>-9.5337210288206</v>
+        <v>-1.9405321399029</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>520161.88</v>
+        <v>587340.46</v>
       </c>
       <c r="N38" s="1">
-        <v>520161.88</v>
+        <v>587340.46</v>
       </c>
       <c r="O38" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>102</v>
       </c>
       <c r="B39" t="s">
         <v>103</v>
       </c>
       <c r="C39" s="1">
-        <v>54574.0</v>
+        <v>54026.0</v>
       </c>
       <c r="D39" s="1">
-        <v>26.1</v>
+        <v>25.32</v>
       </c>
       <c r="E39" s="1">
-        <v>28.850028585</v>
+        <v>28.7144252767</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1574461.46</v>
+        <v>1551325.54</v>
       </c>
       <c r="I39" s="1">
-        <v>-150080.06</v>
+        <v>-183387.22</v>
       </c>
       <c r="J39" s="1">
-        <v>-9.5321520286689</v>
+        <v>-11.821324104546</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1424381.4</v>
+        <v>1367938.32</v>
       </c>
       <c r="N39" s="1">
-        <v>1424381.4</v>
+        <v>1367938.32</v>
       </c>
       <c r="O39" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>104</v>
       </c>
       <c r="B40" t="s">
         <v>105</v>
       </c>
       <c r="C40" s="1">
-        <v>187059.0</v>
+        <v>185178.0</v>
       </c>
       <c r="D40" s="1">
-        <v>10.05</v>
+        <v>11.685</v>
       </c>
       <c r="E40" s="1">
-        <v>10.5670291192</v>
+        <v>10.5497240493</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1976657.9</v>
+        <v>1953576.8</v>
       </c>
       <c r="I40" s="1">
-        <v>-96714.95</v>
+        <v>210228.13</v>
       </c>
       <c r="J40" s="1">
-        <v>-4.8928522229365</v>
+        <v>10.761190960089</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1879942.95</v>
+        <v>2163804.93</v>
       </c>
       <c r="N40" s="1">
-        <v>1879942.95</v>
+        <v>2163804.93</v>
       </c>
       <c r="O40" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>106</v>
       </c>
       <c r="B41" t="s">
         <v>107</v>
       </c>
       <c r="C41" s="1">
         <v>21704.0</v>
       </c>
       <c r="D41" s="1">
-        <v>15.335</v>
+        <v>15.71</v>
       </c>
       <c r="E41" s="1">
         <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>348240.68</v>
       </c>
       <c r="I41" s="1">
-        <v>-15409.84</v>
+        <v>-7270.84</v>
       </c>
       <c r="J41" s="1">
-        <v>-4.4250545341228</v>
+        <v>-2.087877843565</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>332830.84</v>
+        <v>340969.84</v>
       </c>
       <c r="N41" s="1">
-        <v>332830.84</v>
+        <v>340969.84</v>
       </c>
       <c r="O41" s="1">
         <v>0.06</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>108</v>
       </c>
       <c r="B42" t="s">
         <v>109</v>
       </c>
       <c r="C42" s="1">
         <v>2561.0</v>
       </c>
       <c r="D42" s="1">
-        <v>80.45</v>
+        <v>79.55</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>237404.7</v>
       </c>
       <c r="I42" s="1">
-        <v>-31372.25</v>
+        <v>-33677.15</v>
       </c>
       <c r="J42" s="1">
-        <v>-13.214670981661</v>
+        <v>-14.185544768069</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>206032.45</v>
+        <v>203727.55</v>
       </c>
       <c r="N42" s="1">
-        <v>206032.45</v>
+        <v>203727.55</v>
       </c>
       <c r="O42" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>110</v>
       </c>
       <c r="B43" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="1">
-        <v>16924.0</v>
+        <v>17685.0</v>
       </c>
       <c r="D43" s="1">
-        <v>30.56</v>
+        <v>37.17</v>
       </c>
       <c r="E43" s="1">
-        <v>34.65</v>
+        <v>34.4839010461</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>586416.6</v>
+        <v>609847.79</v>
       </c>
       <c r="I43" s="1">
-        <v>-69219.16</v>
+        <v>47503.66</v>
       </c>
       <c r="J43" s="1">
-        <v>-11.803751803752</v>
+        <v>7.7894288999555</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>517197.44</v>
+        <v>657351.45</v>
       </c>
       <c r="N43" s="1">
-        <v>517197.44</v>
+        <v>657351.45</v>
       </c>
       <c r="O43" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>112</v>
       </c>
       <c r="B44" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="1">
-        <v>19458.0</v>
+        <v>19262.0</v>
       </c>
       <c r="D44" s="1">
-        <v>69.12</v>
+        <v>77.42</v>
       </c>
       <c r="E44" s="1">
-        <v>55.1709672114</v>
+        <v>55.8116945281</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1073516.68</v>
+        <v>1075044.86</v>
       </c>
       <c r="I44" s="1">
-        <v>271420.28</v>
+        <v>416219.18</v>
       </c>
       <c r="J44" s="1">
-        <v>25.283284839133</v>
+        <v>38.716447609451</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1344936.96</v>
+        <v>1491264.04</v>
       </c>
       <c r="N44" s="1">
-        <v>1344936.96</v>
+        <v>1491264.04</v>
       </c>
       <c r="O44" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>114</v>
       </c>
       <c r="B45" t="s">
         <v>115</v>
       </c>
       <c r="C45" s="1">
         <v>3803.0</v>
       </c>
       <c r="D45" s="1">
-        <v>50.3</v>
+        <v>54.3</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>236356.45</v>
       </c>
       <c r="I45" s="1">
-        <v>-45065.55</v>
+        <v>-29853.55</v>
       </c>
       <c r="J45" s="1">
-        <v>-19.066773934031</v>
+        <v>-12.630732099759</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>191290.9</v>
+        <v>206502.9</v>
       </c>
       <c r="N45" s="1">
-        <v>191290.9</v>
+        <v>206502.9</v>
       </c>
       <c r="O45" s="1">
         <v>0.03</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>116</v>
       </c>
       <c r="B46" t="s">
         <v>117</v>
       </c>
       <c r="C46" s="1">
-        <v>73879.0</v>
+        <v>73797.0</v>
       </c>
       <c r="D46" s="1">
-        <v>15.87</v>
+        <v>16.535</v>
       </c>
       <c r="E46" s="1">
-        <v>18.7850000677</v>
+        <v>18.662112552</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1387817.02</v>
+        <v>1377207.92</v>
       </c>
       <c r="I46" s="1">
-        <v>-215357.29</v>
+        <v>-156974.52</v>
       </c>
       <c r="J46" s="1">
-        <v>-15.517700597158</v>
+        <v>-11.398026232669</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1172459.73</v>
+        <v>1220233.4</v>
       </c>
       <c r="N46" s="1">
-        <v>1172459.73</v>
+        <v>1220233.4</v>
       </c>
       <c r="O46" s="1">
         <v>0.2</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>118</v>
       </c>
       <c r="B47" t="s">
         <v>119</v>
       </c>
       <c r="C47" s="1">
-        <v>22671.0</v>
+        <v>22443.0</v>
       </c>
       <c r="D47" s="1">
-        <v>67.16</v>
+        <v>64.04</v>
       </c>
       <c r="E47" s="1">
-        <v>59.4429090027</v>
+        <v>59.8561052444</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1347630.19</v>
+        <v>1343350.57</v>
       </c>
       <c r="I47" s="1">
-        <v>174954.17</v>
+        <v>93899.15</v>
       </c>
       <c r="J47" s="1">
-        <v>12.982357570959</v>
+        <v>6.9899214767147</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1522584.36</v>
+        <v>1437249.72</v>
       </c>
       <c r="N47" s="1">
-        <v>1522584.36</v>
+        <v>1437249.72</v>
       </c>
       <c r="O47" s="1">
-        <v>0.26</v>
+        <v>0.23</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>120</v>
       </c>
       <c r="B48" t="s">
         <v>121</v>
       </c>
       <c r="C48" s="1">
-        <v>44063.0</v>
+        <v>44014.0</v>
       </c>
       <c r="D48" s="1">
-        <v>16.605</v>
+        <v>19.43</v>
       </c>
       <c r="E48" s="1">
-        <v>28.7261405261</v>
+        <v>28.2330126778</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1265759.93</v>
+        <v>1242647.82</v>
       </c>
       <c r="I48" s="1">
-        <v>-534093.81</v>
+        <v>-387455.8</v>
       </c>
       <c r="J48" s="1">
-        <v>-42.19550622052</v>
+        <v>-31.17985593054</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>731666.12</v>
+        <v>855192.02</v>
       </c>
       <c r="N48" s="1">
-        <v>731666.12</v>
+        <v>855192.02</v>
       </c>
       <c r="O48" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>122</v>
       </c>
       <c r="B49" t="s">
         <v>123</v>
       </c>
       <c r="C49" s="1">
-        <v>57754.0</v>
+        <v>57173.0</v>
       </c>
       <c r="D49" s="1">
-        <v>24.915</v>
+        <v>27.95</v>
       </c>
       <c r="E49" s="1">
-        <v>30.295</v>
+        <v>30.0720142375</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1749657.43</v>
+        <v>1719307.27</v>
       </c>
       <c r="I49" s="1">
-        <v>-310716.52</v>
+        <v>-121321.92</v>
       </c>
       <c r="J49" s="1">
-        <v>-17.758706057105</v>
+        <v>-7.0564419820083</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1438940.91</v>
+        <v>1597985.35</v>
       </c>
       <c r="N49" s="1">
-        <v>1438940.91</v>
+        <v>1597985.35</v>
       </c>
       <c r="O49" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>124</v>
       </c>
       <c r="B50" t="s">
         <v>125</v>
       </c>
       <c r="C50" s="1">
-        <v>8982.0</v>
+        <v>8892.0</v>
       </c>
       <c r="D50" s="1">
-        <v>238.9</v>
+        <v>242.1</v>
       </c>
       <c r="E50" s="1">
-        <v>221.5315965264</v>
+        <v>222.8043049933</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1989796.8</v>
+        <v>1981175.88</v>
       </c>
       <c r="I50" s="1">
-        <v>156003.0</v>
+        <v>171577.32</v>
       </c>
       <c r="J50" s="1">
-        <v>7.8401472954424</v>
+        <v>8.6603779973336</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2145799.8</v>
+        <v>2152753.2</v>
       </c>
       <c r="N50" s="1">
-        <v>2145799.8</v>
+        <v>2152753.2</v>
       </c>
       <c r="O50" s="1">
-        <v>0.37</v>
+        <v>0.35</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>126</v>
       </c>
       <c r="B51" t="s">
         <v>127</v>
       </c>
       <c r="C51" s="1">
-        <v>30641.0</v>
+        <v>30333.0</v>
       </c>
       <c r="D51" s="1">
-        <v>44.17</v>
+        <v>52.96</v>
       </c>
       <c r="E51" s="1">
-        <v>50.1</v>
+        <v>49.8697524149</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1535114.1</v>
+        <v>1512699.2</v>
       </c>
       <c r="I51" s="1">
-        <v>-181701.13</v>
+        <v>93736.48</v>
       </c>
       <c r="J51" s="1">
-        <v>-11.836327345309</v>
+        <v>6.1966371106695</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1353412.97</v>
+        <v>1606435.68</v>
       </c>
       <c r="N51" s="1">
-        <v>1353412.97</v>
+        <v>1606435.68</v>
       </c>
       <c r="O51" s="1">
-        <v>0.23</v>
+        <v>0.26</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>128</v>
       </c>
       <c r="B52" t="s">
         <v>129</v>
       </c>
       <c r="C52" s="1">
-        <v>35395.0</v>
+        <v>35356.0</v>
       </c>
       <c r="D52" s="1">
-        <v>31.69</v>
+        <v>28.88</v>
       </c>
       <c r="E52" s="1">
-        <v>31.6806207091</v>
+        <v>30.6922154656</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1121335.57</v>
+        <v>1085153.97</v>
       </c>
       <c r="I52" s="1">
-        <v>331.98</v>
+        <v>-64072.69</v>
       </c>
       <c r="J52" s="1">
-        <v>0.029605767344025</v>
+        <v>-5.9044791588423</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1121667.55</v>
+        <v>1021081.28</v>
       </c>
       <c r="N52" s="1">
-        <v>1121667.55</v>
+        <v>1021081.28</v>
       </c>
       <c r="O52" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>130</v>
       </c>
       <c r="B53" t="s">
         <v>131</v>
       </c>
       <c r="C53" s="1">
-        <v>179467.0</v>
+        <v>177662.0</v>
       </c>
       <c r="D53" s="1">
-        <v>18.545</v>
+        <v>17.795</v>
       </c>
       <c r="E53" s="1">
-        <v>19.1353045964</v>
+        <v>19.1277582713</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>3434155.71</v>
+        <v>3398275.79</v>
       </c>
       <c r="I53" s="1">
-        <v>-105940.19</v>
+        <v>-236780.5</v>
       </c>
       <c r="J53" s="1">
-        <v>-3.0848976850849</v>
+        <v>-6.9676657997202</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>3328215.52</v>
+        <v>3161495.29</v>
       </c>
       <c r="N53" s="1">
-        <v>3328215.52</v>
+        <v>3161495.29</v>
       </c>
       <c r="O53" s="1">
-        <v>0.57</v>
+        <v>0.51</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>132</v>
       </c>
       <c r="B54" t="s">
         <v>133</v>
       </c>
       <c r="C54" s="1">
-        <v>361020.0</v>
+        <v>357390.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.35</v>
+        <v>4.374</v>
       </c>
       <c r="E54" s="1">
-        <v>4.516</v>
+        <v>4.5163874199</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1630366.32</v>
+        <v>1614111.7</v>
       </c>
       <c r="I54" s="1">
-        <v>-59929.32</v>
+        <v>-50887.84</v>
       </c>
       <c r="J54" s="1">
-        <v>-3.6758193091231</v>
+        <v>-3.152683918963</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1570437.0</v>
+        <v>1563223.86</v>
       </c>
       <c r="N54" s="1">
-        <v>1570437.0</v>
+        <v>1563223.86</v>
       </c>
       <c r="O54" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>134</v>
       </c>
       <c r="B55" t="s">
         <v>135</v>
       </c>
       <c r="C55" s="1">
-        <v>4910.0</v>
+        <v>5131.0</v>
       </c>
       <c r="D55" s="1">
-        <v>129.35</v>
+        <v>122.25</v>
       </c>
       <c r="E55" s="1">
-        <v>146.2</v>
+        <v>145.5517735334</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>717842.0</v>
+        <v>746826.15</v>
       </c>
       <c r="I55" s="1">
-        <v>-82733.5</v>
+        <v>-119561.4</v>
       </c>
       <c r="J55" s="1">
-        <v>-11.525307797538</v>
+        <v>-16.009268020409</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>635108.5</v>
+        <v>627264.75</v>
       </c>
       <c r="N55" s="1">
-        <v>635108.5</v>
+        <v>627264.75</v>
       </c>
       <c r="O55" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>136</v>
       </c>
       <c r="B56" t="s">
         <v>137</v>
       </c>
       <c r="C56" s="1">
-        <v>37520.0</v>
+        <v>37143.0</v>
       </c>
       <c r="D56" s="1">
-        <v>42.2</v>
+        <v>40.4</v>
       </c>
       <c r="E56" s="1">
-        <v>43.44</v>
+        <v>43.3745604825</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1629868.8</v>
+        <v>1611061.3</v>
       </c>
       <c r="I56" s="1">
-        <v>-46524.8</v>
+        <v>-110484.1</v>
       </c>
       <c r="J56" s="1">
-        <v>-2.8545119705341</v>
+        <v>-6.857845818778</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1583344.0</v>
+        <v>1500577.2</v>
       </c>
       <c r="N56" s="1">
-        <v>1583344.0</v>
+        <v>1500577.2</v>
       </c>
       <c r="O56" s="1">
-        <v>0.27</v>
+        <v>0.24</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>138</v>
       </c>
       <c r="B57" t="s">
         <v>139</v>
       </c>
       <c r="C57" s="1">
-        <v>483806.0</v>
+        <v>478941.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.146</v>
+        <v>9.577</v>
       </c>
       <c r="E57" s="1">
-        <v>7.0422502201</v>
+        <v>7.1426670508</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>3407082.91</v>
+        <v>3420916.1</v>
       </c>
       <c r="I57" s="1">
-        <v>1017806.77</v>
+        <v>1165901.86</v>
       </c>
       <c r="J57" s="1">
-        <v>29.873260994403</v>
+        <v>34.081568384562</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>4424889.68</v>
+        <v>4586817.96</v>
       </c>
       <c r="N57" s="1">
-        <v>4424889.68</v>
+        <v>4586817.96</v>
       </c>
       <c r="O57" s="1">
-        <v>0.76</v>
+        <v>0.75</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>140</v>
       </c>
       <c r="B58" t="s">
         <v>141</v>
       </c>
       <c r="C58" s="1">
-        <v>119838.0</v>
+        <v>118634.0</v>
       </c>
       <c r="D58" s="1">
-        <v>26.83</v>
+        <v>26.61</v>
       </c>
       <c r="E58" s="1">
-        <v>15.0169061566</v>
+        <v>15.2443329062</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1799596.0</v>
+        <v>1808496.19</v>
       </c>
       <c r="I58" s="1">
-        <v>1415657.54</v>
+        <v>1348354.55</v>
       </c>
       <c r="J58" s="1">
-        <v>78.665297100016</v>
+        <v>74.556670755275</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>3215253.54</v>
+        <v>3156850.74</v>
       </c>
       <c r="N58" s="1">
-        <v>3215253.54</v>
+        <v>3156850.74</v>
       </c>
       <c r="O58" s="1">
-        <v>0.55</v>
+        <v>0.51</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>142</v>
       </c>
       <c r="B59" t="s">
         <v>143</v>
       </c>
       <c r="C59" s="1">
-        <v>10117.0</v>
+        <v>10106.0</v>
       </c>
       <c r="D59" s="1">
-        <v>91.15</v>
+        <v>102.8</v>
       </c>
       <c r="E59" s="1">
-        <v>104.5897005041</v>
+        <v>104.0693815555</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1058134.0</v>
+        <v>1051725.17</v>
       </c>
       <c r="I59" s="1">
-        <v>-135969.45</v>
+        <v>-12828.37</v>
       </c>
       <c r="J59" s="1">
-        <v>-12.849927324895</v>
+        <v>-1.2197454587875</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>922164.55</v>
+        <v>1038896.8</v>
       </c>
       <c r="N59" s="1">
-        <v>922164.55</v>
+        <v>1038896.8</v>
       </c>
       <c r="O59" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>144</v>
       </c>
       <c r="B60" t="s">
         <v>145</v>
       </c>
       <c r="C60" s="1">
-        <v>9489.0</v>
+        <v>9394.0</v>
       </c>
       <c r="D60" s="1">
-        <v>194.8</v>
+        <v>171.1</v>
       </c>
       <c r="E60" s="1">
-        <v>192.3807155654</v>
+        <v>192.6399169683</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>1825500.61</v>
+        <v>1809659.38</v>
       </c>
       <c r="I60" s="1">
-        <v>22956.59</v>
+        <v>-202345.98</v>
       </c>
       <c r="J60" s="1">
-        <v>1.257550387781</v>
+        <v>-11.181440122726</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>1848457.2</v>
+        <v>1607313.4</v>
       </c>
       <c r="N60" s="1">
-        <v>1848457.2</v>
+        <v>1607313.4</v>
       </c>
       <c r="O60" s="1">
-        <v>0.32</v>
+        <v>0.26</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>146</v>
       </c>
       <c r="B61" t="s">
         <v>147</v>
       </c>
       <c r="C61" s="1">
         <v>3812.0</v>
       </c>
       <c r="D61" s="1">
-        <v>62.08</v>
+        <v>61.34</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>259825.92</v>
       </c>
       <c r="I61" s="1">
-        <v>-23176.96</v>
+        <v>-25997.84</v>
       </c>
       <c r="J61" s="1">
-        <v>-8.9201877934272</v>
+        <v>-10.005868544601</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>236648.96</v>
+        <v>233828.08</v>
       </c>
       <c r="N61" s="1">
-        <v>236648.96</v>
+        <v>233828.08</v>
       </c>
       <c r="O61" s="1">
         <v>0.04</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>148</v>
       </c>
       <c r="B62" t="s">
         <v>149</v>
       </c>
       <c r="C62" s="1">
         <v>9238.0</v>
       </c>
       <c r="D62" s="1">
-        <v>24.5</v>
+        <v>22.74</v>
       </c>
       <c r="E62" s="1">
         <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>237047.08</v>
       </c>
       <c r="I62" s="1">
-        <v>-10716.08</v>
+        <v>-26974.96</v>
       </c>
       <c r="J62" s="1">
-        <v>-4.5206547155105</v>
+        <v>-11.379579111458</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>226331.0</v>
+        <v>210072.12</v>
       </c>
       <c r="N62" s="1">
-        <v>226331.0</v>
+        <v>210072.12</v>
       </c>
       <c r="O62" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>150</v>
       </c>
       <c r="B63" t="s">
         <v>151</v>
       </c>
       <c r="C63" s="1">
         <v>1462.0</v>
       </c>
       <c r="D63" s="1">
-        <v>278.3</v>
+        <v>304.75</v>
       </c>
       <c r="E63" s="1">
         <v>321.4</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>469886.8</v>
       </c>
       <c r="I63" s="1">
-        <v>-63012.2</v>
+        <v>-24342.3</v>
       </c>
       <c r="J63" s="1">
-        <v>-13.41008089608</v>
+        <v>-5.1804604853765</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>406874.6</v>
+        <v>445544.5</v>
       </c>
       <c r="N63" s="1">
-        <v>406874.6</v>
+        <v>445544.5</v>
       </c>
       <c r="O63" s="1">
         <v>0.07</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>152</v>
       </c>
       <c r="B64" t="s">
         <v>153</v>
       </c>
       <c r="C64" s="1">
-        <v>16498.0</v>
+        <v>16480.0</v>
       </c>
       <c r="D64" s="1">
-        <v>54.66</v>
+        <v>57.2</v>
       </c>
       <c r="E64" s="1">
-        <v>63.16</v>
+        <v>62.826875</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>1042013.68</v>
+        <v>1035386.9</v>
       </c>
       <c r="I64" s="1">
-        <v>-140233.0</v>
+        <v>-92730.9</v>
       </c>
       <c r="J64" s="1">
-        <v>-13.457884737175</v>
+        <v>-8.9561592869294</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>901780.68</v>
+        <v>942656.0</v>
       </c>
       <c r="N64" s="1">
-        <v>901780.68</v>
+        <v>942656.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>154</v>
       </c>
       <c r="B65" t="s">
         <v>155</v>
       </c>
       <c r="C65" s="1">
         <v>2722.0</v>
       </c>
       <c r="D65" s="1">
-        <v>74.4</v>
+        <v>68.95</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>226606.5</v>
       </c>
       <c r="I65" s="1">
-        <v>-24089.7</v>
+        <v>-38924.6</v>
       </c>
       <c r="J65" s="1">
-        <v>-10.630630630631</v>
+        <v>-17.177177177177</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>202516.8</v>
+        <v>187681.9</v>
       </c>
       <c r="N65" s="1">
-        <v>202516.8</v>
+        <v>187681.9</v>
       </c>
       <c r="O65" s="1">
         <v>0.03</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>156</v>
       </c>
       <c r="B66" t="s">
         <v>157</v>
       </c>
       <c r="C66" s="1">
         <v>7332.0</v>
       </c>
       <c r="D66" s="1">
-        <v>38.54</v>
+        <v>35.69</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>289247.4</v>
       </c>
       <c r="I66" s="1">
-        <v>-6672.12</v>
+        <v>-27568.32</v>
       </c>
       <c r="J66" s="1">
-        <v>-2.3067173637516</v>
+        <v>-9.531051964512</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>282575.28</v>
+        <v>261679.08</v>
       </c>
       <c r="N66" s="1">
-        <v>282575.28</v>
+        <v>261679.08</v>
       </c>
       <c r="O66" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>158</v>
       </c>
       <c r="B67" t="s">
         <v>159</v>
       </c>
       <c r="C67" s="1">
         <v>6309.0</v>
       </c>
       <c r="D67" s="1">
-        <v>35.36</v>
+        <v>39.52</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>231918.84</v>
       </c>
       <c r="I67" s="1">
-        <v>-8832.6</v>
+        <v>17412.84</v>
       </c>
       <c r="J67" s="1">
-        <v>-3.8084874863983</v>
+        <v>7.5081610446137</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>223086.24</v>
+        <v>249331.68</v>
       </c>
       <c r="N67" s="1">
-        <v>223086.24</v>
+        <v>249331.68</v>
       </c>
       <c r="O67" s="1">
         <v>0.04</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>160</v>
       </c>
       <c r="B68" t="s">
         <v>161</v>
       </c>
       <c r="C68" s="1">
-        <v>12551.0</v>
+        <v>12426.0</v>
       </c>
       <c r="D68" s="1">
-        <v>199.2</v>
+        <v>197.4</v>
       </c>
       <c r="E68" s="1">
-        <v>146.4613210103</v>
+        <v>148.9054619347</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1838236.04</v>
+        <v>1850299.27</v>
       </c>
       <c r="I68" s="1">
-        <v>661923.16</v>
+        <v>602593.13</v>
       </c>
       <c r="J68" s="1">
-        <v>36.008605293148</v>
+        <v>32.567333283334</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>2500159.2</v>
+        <v>2452892.4</v>
       </c>
       <c r="N68" s="1">
-        <v>2500159.2</v>
+        <v>2452892.4</v>
       </c>
       <c r="O68" s="1">
-        <v>0.43</v>
+        <v>0.4</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>162</v>
       </c>
       <c r="B69" t="s">
         <v>163</v>
       </c>
       <c r="C69" s="1">
         <v>4924.0</v>
       </c>
       <c r="D69" s="1">
-        <v>59.55</v>
+        <v>54.15</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>324491.6</v>
       </c>
       <c r="I69" s="1">
-        <v>-31267.4</v>
+        <v>-57857.0</v>
       </c>
       <c r="J69" s="1">
-        <v>-9.6358118361153</v>
+        <v>-17.83004552352</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>293224.2</v>
+        <v>266634.6</v>
       </c>
       <c r="N69" s="1">
-        <v>293224.2</v>
+        <v>266634.6</v>
       </c>
       <c r="O69" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>164</v>
       </c>
       <c r="B70" t="s">
         <v>165</v>
       </c>
       <c r="C70" s="1">
-        <v>69731.0</v>
+        <v>69030.0</v>
       </c>
       <c r="D70" s="1">
-        <v>33.52</v>
+        <v>39.12</v>
       </c>
       <c r="E70" s="1">
-        <v>35.3003198004</v>
+        <v>35.2662961031</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>2461526.6</v>
+        <v>2434432.42</v>
       </c>
       <c r="I70" s="1">
-        <v>-124143.48</v>
+        <v>266021.18</v>
       </c>
       <c r="J70" s="1">
-        <v>-5.0433531776581</v>
+        <v>10.927441559458</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>2337383.12</v>
+        <v>2700453.6</v>
       </c>
       <c r="N70" s="1">
-        <v>2337383.12</v>
+        <v>2700453.6</v>
       </c>
       <c r="O70" s="1">
-        <v>0.4</v>
+        <v>0.44</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>166</v>
       </c>
       <c r="B71" t="s">
         <v>167</v>
       </c>
       <c r="C71" s="1">
         <v>21171.0</v>
       </c>
       <c r="D71" s="1">
-        <v>8.728</v>
+        <v>9.1</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>225047.73</v>
       </c>
       <c r="I71" s="1">
-        <v>-40267.24</v>
+        <v>-32391.63</v>
       </c>
       <c r="J71" s="1">
-        <v>-17.892755461253</v>
+        <v>-14.393226716839</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>184780.49</v>
+        <v>192656.1</v>
       </c>
       <c r="N71" s="1">
-        <v>184780.49</v>
+        <v>192656.1</v>
       </c>
       <c r="O71" s="1">
         <v>0.03</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>168</v>
       </c>
       <c r="B72" t="s">
         <v>169</v>
       </c>
       <c r="C72" s="1">
-        <v>3305.0</v>
+        <v>3302.0</v>
       </c>
       <c r="D72" s="1">
-        <v>257.8</v>
+        <v>225.2</v>
       </c>
       <c r="E72" s="1">
-        <v>257.8</v>
+        <v>258.2313840097</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>852029.0</v>
+        <v>852680.03</v>
       </c>
       <c r="I72" s="1">
-        <v>0.0</v>
+        <v>-109069.63</v>
       </c>
       <c r="J72" s="1">
-        <v>0.0</v>
+        <v>-12.791390224068</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>852029.0</v>
+        <v>743610.4</v>
       </c>
       <c r="N72" s="1">
-        <v>852029.0</v>
+        <v>743610.4</v>
       </c>
       <c r="O72" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>170</v>
       </c>
       <c r="B73" t="s">
         <v>171</v>
       </c>
       <c r="C73" s="1">
-        <v>20215.0</v>
+        <v>20011.0</v>
       </c>
       <c r="D73" s="1">
-        <v>65.16</v>
+        <v>66.32</v>
       </c>
       <c r="E73" s="1">
-        <v>78.56</v>
+        <v>78.0324321623</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>1588090.4</v>
+        <v>1561507.0</v>
       </c>
       <c r="I73" s="1">
-        <v>-270881.0</v>
+        <v>-234377.48</v>
       </c>
       <c r="J73" s="1">
-        <v>-17.057026476578</v>
+        <v>-15.009697683072</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1317209.4</v>
+        <v>1327129.52</v>
       </c>
       <c r="N73" s="1">
-        <v>1317209.4</v>
+        <v>1327129.52</v>
       </c>
       <c r="O73" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>172</v>
       </c>
       <c r="B74" t="s">
         <v>173</v>
       </c>
       <c r="C74" s="1">
         <v>6457.0</v>
       </c>
       <c r="D74" s="1">
-        <v>66.78</v>
+        <v>66.04</v>
       </c>
       <c r="E74" s="1">
         <v>69.1594130401</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>446562.33</v>
       </c>
       <c r="I74" s="1">
-        <v>-15363.87</v>
+        <v>-20142.05</v>
       </c>
       <c r="J74" s="1">
-        <v>-3.4404760473191</v>
+        <v>-4.510467777253</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>431198.46</v>
+        <v>426420.28</v>
       </c>
       <c r="N74" s="1">
-        <v>431198.46</v>
+        <v>426420.28</v>
       </c>
       <c r="O74" s="1">
         <v>0.07</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>174</v>
       </c>
       <c r="B75" t="s">
         <v>175</v>
       </c>
       <c r="C75" s="1">
-        <v>1217.0</v>
+        <v>1205.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1621.5</v>
+        <v>1603.5</v>
       </c>
       <c r="E75" s="1">
-        <v>2380.7543138866</v>
+        <v>2347.3844315353</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>2897378.0</v>
+        <v>2828598.24</v>
       </c>
       <c r="I75" s="1">
-        <v>-924012.5</v>
+        <v>-896380.74</v>
       </c>
       <c r="J75" s="1">
-        <v>-31.89133416489</v>
+        <v>-31.689927799715</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>1973365.5</v>
+        <v>1932217.5</v>
       </c>
       <c r="N75" s="1">
-        <v>1973365.5</v>
+        <v>1932217.5</v>
       </c>
       <c r="O75" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>176</v>
       </c>
       <c r="B76" t="s">
         <v>177</v>
       </c>
       <c r="C76" s="1">
         <v>4718.0</v>
       </c>
       <c r="D76" s="1">
-        <v>40.56</v>
+        <v>60.95</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>229955.32</v>
       </c>
       <c r="I76" s="1">
-        <v>-38593.24</v>
+        <v>57606.78</v>
       </c>
       <c r="J76" s="1">
-        <v>-16.78292983176</v>
+        <v>25.051292572835</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>191362.08</v>
+        <v>287562.1</v>
       </c>
       <c r="N76" s="1">
-        <v>191362.08</v>
+        <v>287562.1</v>
       </c>
       <c r="O76" s="1">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>178</v>
       </c>
       <c r="B77" t="s">
         <v>179</v>
       </c>
       <c r="C77" s="1">
         <v>7256.0</v>
       </c>
       <c r="D77" s="1">
-        <v>28.16</v>
+        <v>26.98</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>229579.84</v>
       </c>
       <c r="I77" s="1">
-        <v>-25250.88</v>
+        <v>-33812.96</v>
       </c>
       <c r="J77" s="1">
-        <v>-10.998735777497</v>
+        <v>-14.72819216182</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>204328.96</v>
+        <v>195766.88</v>
       </c>
       <c r="N77" s="1">
-        <v>204328.96</v>
+        <v>195766.88</v>
       </c>
       <c r="O77" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>180</v>
       </c>
       <c r="B78" t="s">
         <v>181</v>
       </c>
       <c r="C78" s="1">
-        <v>96427.0</v>
+        <v>95458.0</v>
       </c>
       <c r="D78" s="1">
-        <v>19.125</v>
+        <v>19.555</v>
       </c>
       <c r="E78" s="1">
-        <v>14.836698124</v>
+        <v>15.0480037294</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>1430658.29</v>
+        <v>1436452.34</v>
       </c>
       <c r="I78" s="1">
-        <v>413508.09</v>
+        <v>430228.85</v>
       </c>
       <c r="J78" s="1">
-        <v>28.903344208071</v>
+        <v>29.950791823695</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>1844166.38</v>
+        <v>1866681.19</v>
       </c>
       <c r="N78" s="1">
-        <v>1844166.38</v>
+        <v>1866681.19</v>
       </c>
       <c r="O78" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>182</v>
       </c>
       <c r="B79" t="s">
         <v>183</v>
       </c>
       <c r="C79" s="1">
-        <v>42588.0</v>
+        <v>42160.0</v>
       </c>
       <c r="D79" s="1">
-        <v>49.5</v>
+        <v>52.68</v>
       </c>
       <c r="E79" s="1">
-        <v>48.4046961585</v>
+        <v>48.4406579696</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>2061459.2</v>
+        <v>2042258.14</v>
       </c>
       <c r="I79" s="1">
-        <v>46646.8</v>
+        <v>178730.66</v>
       </c>
       <c r="J79" s="1">
-        <v>2.2628049102306</v>
+        <v>8.7516194206478</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>2108106.0</v>
+        <v>2220988.8</v>
       </c>
       <c r="N79" s="1">
-        <v>2108106.0</v>
+        <v>2220988.8</v>
       </c>
       <c r="O79" s="1">
         <v>0.36</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>184</v>
       </c>
       <c r="B80" t="s">
         <v>185</v>
       </c>
       <c r="C80" s="1">
-        <v>43646.0</v>
+        <v>43206.0</v>
       </c>
       <c r="D80" s="1">
-        <v>37.43</v>
+        <v>88.0</v>
       </c>
       <c r="E80" s="1">
-        <v>30.6321275718</v>
+        <v>30.9492389946</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>1336969.84</v>
+        <v>1337192.82</v>
       </c>
       <c r="I80" s="1">
-        <v>296699.94</v>
+        <v>2464935.18</v>
       </c>
       <c r="J80" s="1">
-        <v>22.191969566045</v>
+        <v>184.33655514244</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>1633669.78</v>
+        <v>3802128.0</v>
       </c>
       <c r="N80" s="1">
-        <v>1633669.78</v>
+        <v>3802128.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.28</v>
+        <v>0.62</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>186</v>
       </c>
       <c r="B81" t="s">
         <v>187</v>
       </c>
       <c r="C81" s="1">
-        <v>101373.0</v>
+        <v>100354.0</v>
       </c>
       <c r="D81" s="1">
-        <v>21.72</v>
+        <v>26.76</v>
       </c>
       <c r="E81" s="1">
-        <v>13.9698980991</v>
+        <v>14.3200824083</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>1416170.48</v>
+        <v>1437077.55</v>
       </c>
       <c r="I81" s="1">
-        <v>785651.08</v>
+        <v>1248395.49</v>
       </c>
       <c r="J81" s="1">
-        <v>55.47715413472</v>
+        <v>86.87043298394</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>2201821.56</v>
+        <v>2685473.04</v>
       </c>
       <c r="N81" s="1">
-        <v>2201821.56</v>
+        <v>2685473.04</v>
       </c>
       <c r="O81" s="1">
-        <v>0.38</v>
+        <v>0.44</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>188</v>
       </c>
       <c r="B82" t="s">
         <v>189</v>
       </c>
       <c r="C82" s="1">
         <v>5780.0</v>
       </c>
       <c r="D82" s="1">
-        <v>32.62</v>
+        <v>35.1</v>
       </c>
       <c r="E82" s="1">
         <v>39.0999965398</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>225997.98</v>
       </c>
       <c r="I82" s="1">
-        <v>-37454.38</v>
+        <v>-23119.98</v>
       </c>
       <c r="J82" s="1">
-        <v>-16.572882642579</v>
+        <v>-10.23017108383</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>188543.6</v>
+        <v>202878.0</v>
       </c>
       <c r="N82" s="1">
-        <v>188543.6</v>
+        <v>202878.0</v>
       </c>
       <c r="O82" s="1">
         <v>0.03</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>190</v>
       </c>
       <c r="B83" t="s">
         <v>191</v>
       </c>
       <c r="C83" s="1">
-        <v>789991.0</v>
+        <v>782047.0</v>
       </c>
       <c r="D83" s="1">
-        <v>5.098</v>
+        <v>5.75</v>
       </c>
       <c r="E83" s="1">
-        <v>3.0295437923</v>
+        <v>3.1212953953</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>2393312.33</v>
+        <v>2440999.7</v>
       </c>
       <c r="I83" s="1">
-        <v>1634061.79</v>
+        <v>2055770.55</v>
       </c>
       <c r="J83" s="1">
-        <v>68.276161431885</v>
+        <v>84.218386016188</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>4027374.12</v>
+        <v>4496770.25</v>
       </c>
       <c r="N83" s="1">
-        <v>4027374.12</v>
+        <v>4496770.25</v>
       </c>
       <c r="O83" s="1">
-        <v>0.69</v>
+        <v>0.73</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>192</v>
       </c>
       <c r="B84" t="s">
         <v>193</v>
       </c>
       <c r="C84" s="1">
-        <v>41543.0</v>
+        <v>43412.0</v>
       </c>
       <c r="D84" s="1">
-        <v>19.1</v>
+        <v>13.935</v>
       </c>
       <c r="E84" s="1">
-        <v>19.15</v>
+        <v>19.1495694739</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>795548.45</v>
+        <v>831321.11</v>
       </c>
       <c r="I84" s="1">
-        <v>-2077.15</v>
+        <v>-226374.89</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.26109660574413</v>
+        <v>-27.230739996486</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>793471.3</v>
+        <v>604946.22</v>
       </c>
       <c r="N84" s="1">
-        <v>793471.3</v>
+        <v>604946.22</v>
       </c>
       <c r="O84" s="1">
-        <v>0.14</v>
+        <v>0.1</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>194</v>
       </c>
       <c r="B85" t="s">
         <v>195</v>
       </c>
       <c r="C85" s="1">
         <v>15561.0</v>
       </c>
       <c r="D85" s="1">
-        <v>16.22</v>
+        <v>14.77</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>233259.39</v>
       </c>
       <c r="I85" s="1">
-        <v>19140.03</v>
+        <v>-3423.42</v>
       </c>
       <c r="J85" s="1">
-        <v>8.2054703135424</v>
+        <v>-1.4676450967312</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>252399.42</v>
+        <v>229835.97</v>
       </c>
       <c r="N85" s="1">
-        <v>252399.42</v>
+        <v>229835.97</v>
       </c>
       <c r="O85" s="1">
         <v>0.04</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>196</v>
       </c>
       <c r="B86" t="s">
         <v>197</v>
       </c>
       <c r="C86" s="1">
-        <v>9377.0</v>
+        <v>9367.0</v>
       </c>
       <c r="D86" s="1">
-        <v>103.1</v>
+        <v>112.85</v>
       </c>
       <c r="E86" s="1">
-        <v>114.8</v>
+        <v>114.3564236148</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>1076479.6</v>
+        <v>1071176.62</v>
       </c>
       <c r="I86" s="1">
-        <v>-109710.9</v>
+        <v>-14110.67</v>
       </c>
       <c r="J86" s="1">
-        <v>-10.191637630662</v>
+        <v>-1.3173056372347</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>966768.7</v>
+        <v>1057065.95</v>
       </c>
       <c r="N86" s="1">
-        <v>966768.7</v>
+        <v>1057065.95</v>
       </c>
       <c r="O86" s="1">
         <v>0.17</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>198</v>
       </c>
       <c r="B87" t="s">
         <v>199</v>
       </c>
       <c r="C87" s="1">
-        <v>2354.0</v>
+        <v>2460.0</v>
       </c>
       <c r="D87" s="1">
-        <v>248.3</v>
+        <v>254.4</v>
       </c>
       <c r="E87" s="1">
-        <v>285.9</v>
+        <v>284.6374796748</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>673008.6</v>
+        <v>700208.2</v>
       </c>
       <c r="I87" s="1">
-        <v>-88510.4</v>
+        <v>-74384.2</v>
       </c>
       <c r="J87" s="1">
-        <v>-13.151451556488</v>
+        <v>-10.623154656001</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>584498.2</v>
+        <v>625824.0</v>
       </c>
       <c r="N87" s="1">
-        <v>584498.2</v>
+        <v>625824.0</v>
       </c>
       <c r="O87" s="1">
         <v>0.1</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>200</v>
       </c>
       <c r="B88" t="s">
         <v>201</v>
       </c>
       <c r="C88" s="1">
         <v>7399.0</v>
       </c>
       <c r="D88" s="1">
-        <v>31.04</v>
+        <v>34.54</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>263552.38</v>
       </c>
       <c r="I88" s="1">
-        <v>-33887.42</v>
+        <v>-7990.92</v>
       </c>
       <c r="J88" s="1">
-        <v>-12.857944974733</v>
+        <v>-3.0320044918585</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>229664.96</v>
+        <v>255561.46</v>
       </c>
       <c r="N88" s="1">
-        <v>229664.96</v>
+        <v>255561.46</v>
       </c>
       <c r="O88" s="1">
         <v>0.04</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>202</v>
       </c>
       <c r="B89" t="s">
         <v>203</v>
       </c>
       <c r="C89" s="1">
-        <v>13431.0</v>
+        <v>14035.0</v>
       </c>
       <c r="D89" s="1">
-        <v>55.02</v>
+        <v>50.76</v>
       </c>
       <c r="E89" s="1">
-        <v>64.02</v>
+        <v>63.6223541147</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>859852.62</v>
+        <v>892939.74</v>
       </c>
       <c r="I89" s="1">
-        <v>-120879.0</v>
+        <v>-180523.14</v>
       </c>
       <c r="J89" s="1">
-        <v>-14.058106841612</v>
+        <v>-20.216721455358</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>738973.62</v>
+        <v>712416.6</v>
       </c>
       <c r="N89" s="1">
-        <v>738973.62</v>
+        <v>712416.6</v>
       </c>
       <c r="O89" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>204</v>
       </c>
       <c r="B90" t="s">
         <v>205</v>
       </c>
       <c r="C90" s="1">
         <v>6888.0</v>
       </c>
       <c r="D90" s="1">
-        <v>28.16</v>
+        <v>27.54</v>
       </c>
       <c r="E90" s="1">
         <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>230288.8</v>
       </c>
       <c r="I90" s="1">
-        <v>-36322.72</v>
+        <v>-40593.28</v>
       </c>
       <c r="J90" s="1">
-        <v>-15.772681954138</v>
+        <v>-17.627118644068</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>193966.08</v>
+        <v>189695.52</v>
       </c>
       <c r="N90" s="1">
-        <v>193966.08</v>
+        <v>189695.52</v>
       </c>
       <c r="O90" s="1">
         <v>0.03</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>206</v>
       </c>
       <c r="B91" t="s">
         <v>207</v>
       </c>
       <c r="C91" s="1">
-        <v>618502.0</v>
+        <v>612283.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.732</v>
+        <v>4.383</v>
       </c>
       <c r="E91" s="1">
-        <v>3.6809499888</v>
+        <v>3.7292503467</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>2276674.93</v>
+        <v>2283356.59</v>
       </c>
       <c r="I91" s="1">
-        <v>650076.53</v>
+        <v>400279.8</v>
       </c>
       <c r="J91" s="1">
-        <v>28.553770300444</v>
+        <v>17.530323636397</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>2926751.46</v>
+        <v>2683636.39</v>
       </c>
       <c r="N91" s="1">
-        <v>2926751.46</v>
+        <v>2683636.39</v>
       </c>
       <c r="O91" s="1">
-        <v>0.5</v>
+        <v>0.44</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>208</v>
       </c>
       <c r="B92" t="s">
         <v>209</v>
       </c>
       <c r="C92" s="1">
-        <v>26009.0</v>
+        <v>27179.0</v>
       </c>
       <c r="D92" s="1">
-        <v>23.48</v>
+        <v>21.98</v>
       </c>
       <c r="E92" s="1">
-        <v>27.08</v>
+        <v>26.9190006991</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>704323.72</v>
+        <v>731631.52</v>
       </c>
       <c r="I92" s="1">
-        <v>-93632.4</v>
+        <v>-134237.1</v>
       </c>
       <c r="J92" s="1">
-        <v>-13.293943870015</v>
+        <v>-18.347637619549</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>610691.32</v>
+        <v>597394.42</v>
       </c>
       <c r="N92" s="1">
-        <v>610691.32</v>
+        <v>597394.42</v>
       </c>
       <c r="O92" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>210</v>
       </c>
       <c r="B93" t="s">
         <v>211</v>
       </c>
       <c r="C93" s="1">
-        <v>13749.0</v>
+        <v>13610.0</v>
       </c>
       <c r="D93" s="1">
-        <v>172.94</v>
+        <v>176.54</v>
       </c>
       <c r="E93" s="1">
-        <v>109.5903891192</v>
+        <v>112.5296039677</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>1506758.26</v>
+        <v>1531527.91</v>
       </c>
       <c r="I93" s="1">
-        <v>870993.8</v>
+        <v>871181.49</v>
       </c>
       <c r="J93" s="1">
-        <v>57.80580887607</v>
+        <v>56.8831612086</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>2377752.06</v>
+        <v>2402709.4</v>
       </c>
       <c r="N93" s="1">
-        <v>2377752.06</v>
+        <v>2402709.4</v>
       </c>
       <c r="O93" s="1">
-        <v>0.41</v>
+        <v>0.39</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>212</v>
       </c>
       <c r="B94" t="s">
         <v>213</v>
       </c>
       <c r="C94" s="1">
-        <v>12349.0</v>
+        <v>12224.0</v>
       </c>
       <c r="D94" s="1">
-        <v>128.85</v>
+        <v>149.0</v>
       </c>
       <c r="E94" s="1">
-        <v>96.2270864038</v>
+        <v>97.752773233</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>1188308.29</v>
+        <v>1194929.9</v>
       </c>
       <c r="I94" s="1">
-        <v>402860.36</v>
+        <v>626446.1</v>
       </c>
       <c r="J94" s="1">
-        <v>33.902007028833</v>
+        <v>52.425343110085</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>1591168.65</v>
+        <v>1821376.0</v>
       </c>
       <c r="N94" s="1">
-        <v>1591168.65</v>
+        <v>1821376.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>214</v>
       </c>
       <c r="B95" t="s">
         <v>215</v>
       </c>
       <c r="C95" s="1">
-        <v>13695.0</v>
+        <v>14311.0</v>
       </c>
       <c r="D95" s="1">
-        <v>56.62</v>
+        <v>52.34</v>
       </c>
       <c r="E95" s="1">
-        <v>56.8</v>
+        <v>56.8533743274</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>777876.0</v>
+        <v>813628.64</v>
       </c>
       <c r="I95" s="1">
-        <v>-2465.1</v>
+        <v>-64590.9</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.3169014084507</v>
+        <v>-7.9386217279667</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>775410.9</v>
+        <v>749037.74</v>
       </c>
       <c r="N95" s="1">
-        <v>775410.9</v>
+        <v>749037.74</v>
       </c>
       <c r="O95" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>216</v>
       </c>
       <c r="B96" t="s">
         <v>217</v>
       </c>
       <c r="C96" s="1">
-        <v>8031.0</v>
+        <v>7950.0</v>
       </c>
       <c r="D96" s="1">
-        <v>350.0</v>
+        <v>378.85</v>
       </c>
       <c r="E96" s="1">
-        <v>328.296540904</v>
+        <v>329.2022012579</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>2636549.52</v>
+        <v>2617157.5</v>
       </c>
       <c r="I96" s="1">
-        <v>174300.48</v>
+        <v>394700.0</v>
       </c>
       <c r="J96" s="1">
-        <v>6.610931396426</v>
+        <v>15.081247498479</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>2810850.0</v>
+        <v>3011857.5</v>
       </c>
       <c r="N96" s="1">
-        <v>2810850.0</v>
+        <v>3011857.5</v>
       </c>
       <c r="O96" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>218</v>
       </c>
       <c r="B97" t="s">
         <v>219</v>
       </c>
       <c r="C97" s="1">
-        <v>45673.0</v>
+        <v>45622.0</v>
       </c>
       <c r="D97" s="1">
-        <v>24.98</v>
+        <v>25.69</v>
       </c>
       <c r="E97" s="1">
-        <v>20.5399995621</v>
+        <v>20.7216132568</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>938123.4</v>
+        <v>945361.44</v>
       </c>
       <c r="I97" s="1">
-        <v>202788.14</v>
+        <v>226667.74</v>
       </c>
       <c r="J97" s="1">
-        <v>21.616360917977</v>
+        <v>23.976833664804</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>1140911.54</v>
+        <v>1172029.18</v>
       </c>
       <c r="N97" s="1">
-        <v>1140911.54</v>
+        <v>1172029.18</v>
       </c>
       <c r="O97" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>220</v>
       </c>
       <c r="B98" t="s">
         <v>221</v>
       </c>
       <c r="C98" s="1">
-        <v>8408.0</v>
+        <v>8323.0</v>
       </c>
       <c r="D98" s="1">
-        <v>455.75</v>
+        <v>475.0</v>
       </c>
       <c r="E98" s="1">
-        <v>463.2513106565</v>
+        <v>463.2448011534</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>3895017.02</v>
+        <v>3855586.48</v>
       </c>
       <c r="I98" s="1">
-        <v>-63071.02</v>
+        <v>97838.52</v>
       </c>
       <c r="J98" s="1">
-        <v>-1.6192745673805</v>
+        <v>2.5375781481628</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>3831946.0</v>
+        <v>3953425.0</v>
       </c>
       <c r="N98" s="1">
-        <v>3831946.0</v>
+        <v>3953425.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.66</v>
+        <v>0.64</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>222</v>
       </c>
       <c r="B99" t="s">
         <v>223</v>
       </c>
       <c r="C99" s="1">
-        <v>23964.0</v>
+        <v>23938.0</v>
       </c>
       <c r="D99" s="1">
-        <v>51.63</v>
+        <v>51.67</v>
       </c>
       <c r="E99" s="1">
-        <v>59.0</v>
+        <v>58.7154549252</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>1413876.0</v>
+        <v>1405530.56</v>
       </c>
       <c r="I99" s="1">
-        <v>-176614.68</v>
+        <v>-168654.1</v>
       </c>
       <c r="J99" s="1">
-        <v>-12.491525423729</v>
+        <v>-11.999319317539</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>1237261.32</v>
+        <v>1236876.46</v>
       </c>
       <c r="N99" s="1">
-        <v>1237261.32</v>
+        <v>1236876.46</v>
       </c>
       <c r="O99" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>224</v>
       </c>
       <c r="B100" t="s">
         <v>225</v>
       </c>
       <c r="C100" s="1">
-        <v>11327.0</v>
+        <v>11214.0</v>
       </c>
       <c r="D100" s="1">
-        <v>105.05</v>
+        <v>130.75</v>
       </c>
       <c r="E100" s="1">
-        <v>144.8451999647</v>
+        <v>143.2404815409</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>1640661.58</v>
+        <v>1606298.76</v>
       </c>
       <c r="I100" s="1">
-        <v>-450760.23</v>
+        <v>-140068.26</v>
       </c>
       <c r="J100" s="1">
-        <v>-27.474296679758</v>
+        <v>-8.7199382510885</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>1189901.35</v>
+        <v>1466230.5</v>
       </c>
       <c r="N100" s="1">
-        <v>1189901.35</v>
+        <v>1466230.5</v>
       </c>
       <c r="O100" s="1">
-        <v>0.2</v>
+        <v>0.24</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>226</v>
       </c>
       <c r="B101" t="s">
         <v>227</v>
       </c>
       <c r="C101" s="1">
         <v>21005.0</v>
       </c>
       <c r="D101" s="1">
-        <v>14.455</v>
+        <v>16.26</v>
       </c>
       <c r="E101" s="1">
         <v>11.7766617472</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>247368.78</v>
       </c>
       <c r="I101" s="1">
-        <v>56258.5</v>
+        <v>94172.52</v>
       </c>
       <c r="J101" s="1">
-        <v>22.742764871137</v>
+        <v>38.069686886114</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>303627.28</v>
+        <v>341541.3</v>
       </c>
       <c r="N101" s="1">
-        <v>303627.28</v>
+        <v>341541.3</v>
       </c>
       <c r="O101" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>228</v>
       </c>
       <c r="B102" t="s">
         <v>229</v>
       </c>
       <c r="C102" s="1">
-        <v>22291.0</v>
+        <v>22267.0</v>
       </c>
       <c r="D102" s="1">
-        <v>50.14</v>
+        <v>54.96</v>
       </c>
       <c r="E102" s="1">
-        <v>52.2038001884</v>
+        <v>52.1691898325</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>1163674.91</v>
+        <v>1161651.35</v>
       </c>
       <c r="I102" s="1">
-        <v>-46004.17</v>
+        <v>62142.97</v>
       </c>
       <c r="J102" s="1">
-        <v>-3.9533524014881</v>
+        <v>5.3495371050875</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>1117670.74</v>
+        <v>1223794.32</v>
       </c>
       <c r="N102" s="1">
-        <v>1117670.74</v>
+        <v>1223794.32</v>
       </c>
       <c r="O102" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>230</v>
       </c>
       <c r="B103" t="s">
         <v>231</v>
       </c>
       <c r="C103" s="1">
-        <v>2148.0</v>
+        <v>2146.0</v>
       </c>
       <c r="D103" s="1">
-        <v>523.0</v>
+        <v>442.4</v>
       </c>
       <c r="E103" s="1">
-        <v>281.5584590317</v>
+        <v>292.6990493942</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>604787.57</v>
+        <v>628132.16</v>
       </c>
       <c r="I103" s="1">
-        <v>518616.43</v>
+        <v>321258.24</v>
       </c>
       <c r="J103" s="1">
-        <v>85.75183349089</v>
+        <v>51.145007445567</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>1123404.0</v>
+        <v>949390.4</v>
       </c>
       <c r="N103" s="1">
-        <v>1123404.0</v>
+        <v>949390.4</v>
       </c>
       <c r="O103" s="1">
-        <v>0.19</v>
+        <v>0.15</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>232</v>
       </c>
       <c r="B104" t="s">
         <v>233</v>
       </c>
       <c r="C104" s="1">
-        <v>228396.0</v>
+        <v>228143.0</v>
       </c>
       <c r="D104" s="1">
-        <v>2.995</v>
+        <v>3.469</v>
       </c>
       <c r="E104" s="1">
-        <v>3.4780000088</v>
+        <v>3.4651720193</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>794361.29</v>
+        <v>790554.74</v>
       </c>
       <c r="I104" s="1">
-        <v>-110315.27</v>
+        <v>873.33</v>
       </c>
       <c r="J104" s="1">
-        <v>-13.887291763676</v>
+        <v>0.11047052858098</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>684046.02</v>
+        <v>791428.07</v>
       </c>
       <c r="N104" s="1">
-        <v>684046.02</v>
+        <v>791428.07</v>
       </c>
       <c r="O104" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>234</v>
       </c>
       <c r="B105" t="s">
         <v>235</v>
       </c>
       <c r="C105" s="1">
-        <v>14987.0</v>
+        <v>14970.0</v>
       </c>
       <c r="D105" s="1">
-        <v>65.84</v>
+        <v>71.78</v>
       </c>
       <c r="E105" s="1">
-        <v>69.3</v>
+        <v>69.2035971944</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>1038599.1</v>
+        <v>1035977.85</v>
       </c>
       <c r="I105" s="1">
-        <v>-51855.02</v>
+        <v>38568.75</v>
       </c>
       <c r="J105" s="1">
-        <v>-4.992784992785</v>
+        <v>3.7229319140366</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>986744.08</v>
+        <v>1074546.6</v>
       </c>
       <c r="N105" s="1">
-        <v>986744.08</v>
+        <v>1074546.6</v>
       </c>
       <c r="O105" s="1">
         <v>0.17</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>236</v>
       </c>
       <c r="B106" t="s">
         <v>237</v>
       </c>
       <c r="C106" s="1">
-        <v>253715.0</v>
+        <v>251163.0</v>
       </c>
       <c r="D106" s="1">
-        <v>6.866</v>
+        <v>14.46</v>
       </c>
       <c r="E106" s="1">
-        <v>5.0624402578</v>
+        <v>5.1370650534</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>1284417.03</v>
+        <v>1290240.67</v>
       </c>
       <c r="I106" s="1">
-        <v>457590.16</v>
+        <v>2341576.31</v>
       </c>
       <c r="J106" s="1">
-        <v>35.626291875</v>
+        <v>181.48368474542</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>1742007.19</v>
+        <v>3631816.98</v>
       </c>
       <c r="N106" s="1">
-        <v>1742007.19</v>
+        <v>3631816.98</v>
       </c>
       <c r="O106" s="1">
-        <v>0.3</v>
+        <v>0.59</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>238</v>
       </c>
       <c r="B107" t="s">
         <v>239</v>
       </c>
       <c r="C107" s="1">
-        <v>109077.0</v>
+        <v>107981.0</v>
       </c>
       <c r="D107" s="1">
-        <v>14.29</v>
+        <v>16.23</v>
       </c>
       <c r="E107" s="1">
-        <v>16.45</v>
+        <v>16.3735864643</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>1794316.65</v>
+        <v>1768036.24</v>
       </c>
       <c r="I107" s="1">
-        <v>-235606.32</v>
+        <v>-15504.61</v>
       </c>
       <c r="J107" s="1">
-        <v>-13.130699088146</v>
+        <v>-0.87693960390767</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>1558710.33</v>
+        <v>1752531.63</v>
       </c>
       <c r="N107" s="1">
-        <v>1558710.33</v>
+        <v>1752531.63</v>
       </c>
       <c r="O107" s="1">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>240</v>
       </c>
       <c r="B108" t="s">
         <v>241</v>
       </c>
       <c r="C108" s="1">
         <v>29229.0</v>
       </c>
       <c r="D108" s="1">
-        <v>130.75</v>
+        <v>148.41</v>
       </c>
       <c r="E108" s="1">
         <v>100.0</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>2922900.0</v>
       </c>
       <c r="I108" s="1">
-        <v>898791.75</v>
+        <v>1414975.89</v>
       </c>
       <c r="J108" s="1">
-        <v>30.75</v>
+        <v>48.41</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>3821691.75</v>
+        <v>4337875.89</v>
       </c>
       <c r="N108" s="1">
-        <v>3821691.75</v>
+        <v>4337875.89</v>
       </c>
       <c r="O108" s="1">
-        <v>0.66</v>
+        <v>0.71</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>242</v>
       </c>
       <c r="B109" t="s">
         <v>243</v>
       </c>
       <c r="C109" s="1">
         <v>1481.0</v>
       </c>
       <c r="D109" s="1">
-        <v>1838.97</v>
+        <v>2053.2</v>
       </c>
       <c r="E109" s="1">
         <v>1322.4878528022</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>1958604.51</v>
       </c>
       <c r="I109" s="1">
-        <v>764910.06</v>
+        <v>1082184.69</v>
       </c>
       <c r="J109" s="1">
-        <v>39.053829198014</v>
+        <v>55.252843770895</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>2723514.57</v>
+        <v>3040789.2</v>
       </c>
       <c r="N109" s="1">
-        <v>2723514.57</v>
+        <v>3040789.2</v>
       </c>
       <c r="O109" s="1">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>244</v>
       </c>
       <c r="B110" t="s">
         <v>245</v>
       </c>
       <c r="C110" s="1">
-        <v>6974.0</v>
+        <v>9321.0</v>
       </c>
       <c r="D110" s="1">
-        <v>1071.79</v>
+        <v>1076.12</v>
       </c>
       <c r="E110" s="1">
-        <v>1071.79</v>
+        <v>1073.1795644244</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>7474663.46</v>
+        <v>10003106.72</v>
       </c>
       <c r="I110" s="1">
-        <v>0.0</v>
+        <v>27407.8</v>
       </c>
       <c r="J110" s="1">
-        <v>0.0</v>
+        <v>0.27399287808458</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>7474663.46</v>
+        <v>10030514.52</v>
       </c>
       <c r="N110" s="1">
-        <v>7474663.46</v>
+        <v>10030514.52</v>
       </c>
       <c r="O110" s="1">
-        <v>1.29</v>
+        <v>1.63</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>246</v>
       </c>
       <c r="B111" t="s">
         <v>247</v>
       </c>
       <c r="C111" s="1">
-        <v>91512.0</v>
+        <v>18132.0</v>
       </c>
       <c r="D111" s="1">
-        <v>131.18</v>
+        <v>134.69</v>
       </c>
       <c r="E111" s="1">
-        <v>115.8781323761</v>
+        <v>115.8781325833</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>10604239.65</v>
+        <v>2101102.3</v>
       </c>
       <c r="I111" s="1">
-        <v>1400304.51</v>
+        <v>341096.78</v>
       </c>
       <c r="J111" s="1">
-        <v>13.205138286365</v>
+        <v>16.234182409871</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>12004544.16</v>
+        <v>2442199.08</v>
       </c>
       <c r="N111" s="1">
-        <v>12004544.16</v>
+        <v>2442199.08</v>
       </c>
       <c r="O111" s="1">
-        <v>2.07</v>
+        <v>0.4</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>248</v>
       </c>
       <c r="B112" t="s">
         <v>249</v>
       </c>
       <c r="C112" s="1">
-        <v>92453.0</v>
+        <v>91524.0</v>
       </c>
       <c r="D112" s="1">
-        <v>17.3</v>
+        <v>17.655</v>
       </c>
       <c r="E112" s="1">
-        <v>18.19</v>
+        <v>18.1678300774</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>1681720.07</v>
+        <v>1662792.48</v>
       </c>
       <c r="I112" s="1">
-        <v>-82283.17</v>
+        <v>-46936.26</v>
       </c>
       <c r="J112" s="1">
-        <v>-4.8927982407916</v>
+        <v>-2.8227370862298</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>1599436.9</v>
+        <v>1615856.22</v>
       </c>
       <c r="N112" s="1">
-        <v>1599436.9</v>
+        <v>1615856.22</v>
       </c>
       <c r="O112" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>250</v>
       </c>
       <c r="B113" t="s">
         <v>251</v>
       </c>
       <c r="C113" s="1">
-        <v>8879.0</v>
+        <v>9278.0</v>
       </c>
       <c r="D113" s="1">
-        <v>67.3</v>
+        <v>67.2</v>
       </c>
       <c r="E113" s="1">
-        <v>67.7</v>
+        <v>67.7860099159</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>601108.3</v>
+        <v>628918.6</v>
       </c>
       <c r="I113" s="1">
-        <v>-3551.6</v>
+        <v>-5437.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.59084194977843</v>
+        <v>-0.86449979377299</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>597556.7</v>
+        <v>623481.6</v>
       </c>
       <c r="N113" s="1">
-        <v>597556.7</v>
+        <v>623481.6</v>
       </c>
       <c r="O113" s="1">
         <v>0.1</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>252</v>
       </c>
       <c r="B114" t="s">
         <v>253</v>
       </c>
       <c r="C114" s="1">
-        <v>30650.0</v>
+        <v>32029.0</v>
       </c>
       <c r="D114" s="1">
-        <v>19.795</v>
+        <v>25.69</v>
       </c>
       <c r="E114" s="1">
-        <v>22.7499993475</v>
+        <v>22.637626526</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>697287.48</v>
+        <v>725060.54</v>
       </c>
       <c r="I114" s="1">
-        <v>-90570.73</v>
+        <v>97764.47</v>
       </c>
       <c r="J114" s="1">
-        <v>-12.989008493312</v>
+        <v>13.483628553279</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>606716.75</v>
+        <v>822825.01</v>
       </c>
       <c r="N114" s="1">
-        <v>606716.75</v>
+        <v>822825.01</v>
       </c>
       <c r="O114" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>254</v>
       </c>
       <c r="B115" t="s">
         <v>255</v>
       </c>
       <c r="C115" s="1">
-        <v>18619.0</v>
+        <v>18599.0</v>
       </c>
       <c r="D115" s="1">
-        <v>38.72</v>
+        <v>42.595</v>
       </c>
       <c r="E115" s="1">
-        <v>40.9417455288</v>
+        <v>40.8572546911</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>762294.36</v>
+        <v>759904.08</v>
       </c>
       <c r="I115" s="1">
-        <v>-41366.68</v>
+        <v>32320.33</v>
       </c>
       <c r="J115" s="1">
-        <v>-5.4266018706999</v>
+        <v>4.2532118000998</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>720927.68</v>
+        <v>792224.41</v>
       </c>
       <c r="N115" s="1">
-        <v>720927.68</v>
+        <v>792224.41</v>
       </c>
       <c r="O115" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>256</v>
       </c>
       <c r="B116" t="s">
         <v>257</v>
       </c>
       <c r="C116" s="1">
         <v>14404.0</v>
       </c>
       <c r="D116" s="1">
-        <v>17.1</v>
+        <v>15.93</v>
       </c>
       <c r="E116" s="1">
         <v>16.36</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>235649.44</v>
       </c>
       <c r="I116" s="1">
-        <v>10658.96</v>
+        <v>-6193.72</v>
       </c>
       <c r="J116" s="1">
-        <v>4.5232273838631</v>
+        <v>-2.6283618581907</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>246308.4</v>
+        <v>229455.72</v>
       </c>
       <c r="N116" s="1">
-        <v>246308.4</v>
+        <v>229455.72</v>
       </c>
       <c r="O116" s="1">
         <v>0.04</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>258</v>
       </c>
       <c r="B117" t="s">
         <v>259</v>
       </c>
       <c r="C117" s="1">
         <v>9969.0</v>
       </c>
       <c r="D117" s="1">
-        <v>21.47</v>
+        <v>27.48</v>
       </c>
       <c r="E117" s="1">
         <v>23.76</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>236863.44</v>
       </c>
       <c r="I117" s="1">
-        <v>-22829.01</v>
+        <v>37084.68</v>
       </c>
       <c r="J117" s="1">
-        <v>-9.6380471380471</v>
+        <v>15.656565656566</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>214034.43</v>
+        <v>273948.12</v>
       </c>
       <c r="N117" s="1">
-        <v>214034.43</v>
+        <v>273948.12</v>
       </c>
       <c r="O117" s="1">
         <v>0.04</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>260</v>
       </c>
       <c r="B118" t="s">
         <v>261</v>
       </c>
       <c r="C118" s="1">
-        <v>26094.0</v>
+        <v>26065.0</v>
       </c>
       <c r="D118" s="1">
-        <v>33.945</v>
+        <v>30.0</v>
       </c>
       <c r="E118" s="1">
-        <v>41.96</v>
+        <v>41.6493642816</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>1094904.24</v>
+        <v>1085590.68</v>
       </c>
       <c r="I118" s="1">
-        <v>-209143.41</v>
+        <v>-303640.68</v>
       </c>
       <c r="J118" s="1">
-        <v>-19.101525262154</v>
+        <v>-27.970089057876</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>885760.83</v>
+        <v>781950.0</v>
       </c>
       <c r="N118" s="1">
-        <v>885760.83</v>
+        <v>781950.0</v>
       </c>
       <c r="O118" s="1">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>262</v>
       </c>
       <c r="B119" t="s">
         <v>263</v>
       </c>
       <c r="C119" s="1">
         <v>8686.0</v>
       </c>
       <c r="D119" s="1">
-        <v>22.91</v>
+        <v>27.27</v>
       </c>
       <c r="E119" s="1">
         <v>27.83</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>241731.38</v>
       </c>
       <c r="I119" s="1">
-        <v>-42735.12</v>
+        <v>-4864.16</v>
       </c>
       <c r="J119" s="1">
-        <v>-17.678763923823</v>
+        <v>-2.0122170319799</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>198996.26</v>
+        <v>236867.22</v>
       </c>
       <c r="N119" s="1">
-        <v>198996.26</v>
+        <v>236867.22</v>
       </c>
       <c r="O119" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>264</v>
       </c>
       <c r="B120" t="s">
         <v>265</v>
       </c>
       <c r="C120" s="1">
         <v>2628.0</v>
       </c>
       <c r="D120" s="1">
-        <v>78.1</v>
+        <v>107.3</v>
       </c>
       <c r="E120" s="1">
         <v>90.7</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
         <v>238359.6</v>
       </c>
       <c r="I120" s="1">
-        <v>-33112.8</v>
+        <v>43624.8</v>
       </c>
       <c r="J120" s="1">
-        <v>-13.891951488423</v>
+        <v>18.302094818082</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>205246.8</v>
+        <v>281984.4</v>
       </c>
       <c r="N120" s="1">
-        <v>205246.8</v>
+        <v>281984.4</v>
       </c>
       <c r="O120" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>266</v>
       </c>
       <c r="B121" t="s">
         <v>267</v>
       </c>
       <c r="C121" s="1">
         <v>7579.0</v>
       </c>
       <c r="D121" s="1">
-        <v>32.75</v>
+        <v>37.38</v>
       </c>
       <c r="E121" s="1">
         <v>36.87</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>279437.73</v>
       </c>
       <c r="I121" s="1">
-        <v>-31225.48</v>
+        <v>3865.29</v>
       </c>
       <c r="J121" s="1">
-        <v>-11.174396528343</v>
+        <v>1.3832384052075</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>248212.25</v>
+        <v>283303.02</v>
       </c>
       <c r="N121" s="1">
-        <v>248212.25</v>
+        <v>283303.02</v>
       </c>
       <c r="O121" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>268</v>
       </c>
       <c r="B122" t="s">
         <v>269</v>
       </c>
       <c r="C122" s="1">
-        <v>11673.0</v>
+        <v>11556.0</v>
       </c>
       <c r="D122" s="1">
-        <v>278.4</v>
+        <v>298.0</v>
       </c>
       <c r="E122" s="1">
-        <v>278.9083628887</v>
+        <v>278.9295231914</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>3255697.32</v>
+        <v>3223309.57</v>
       </c>
       <c r="I122" s="1">
-        <v>-5934.12</v>
+        <v>220378.43</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.18226878658364</v>
+        <v>6.8370234137952</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>3249763.2</v>
+        <v>3443688.0</v>
       </c>
       <c r="N122" s="1">
-        <v>3249763.2</v>
+        <v>3443688.0</v>
       </c>
       <c r="O122" s="1">
         <v>0.56</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>270</v>
       </c>
       <c r="B123" t="s">
         <v>271</v>
       </c>
       <c r="C123" s="1">
-        <v>389523.0</v>
+        <v>385606.0</v>
       </c>
       <c r="D123" s="1">
-        <v>3.715</v>
+        <v>4.329</v>
       </c>
       <c r="E123" s="1">
-        <v>2.5731999908</v>
+        <v>2.6309171797</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1002320.58</v>
+        <v>1014497.45</v>
       </c>
       <c r="I123" s="1">
-        <v>444757.37</v>
+        <v>654790.92</v>
       </c>
       <c r="J123" s="1">
-        <v>44.372766445642</v>
+        <v>64.543377610264</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>1447077.95</v>
+        <v>1669288.37</v>
       </c>
       <c r="N123" s="1">
-        <v>1447077.95</v>
+        <v>1669288.37</v>
       </c>
       <c r="O123" s="1">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>272</v>
       </c>
       <c r="B124" t="s">
         <v>273</v>
       </c>
       <c r="C124" s="1">
-        <v>83575.0</v>
+        <v>87334.0</v>
       </c>
       <c r="D124" s="1">
-        <v>9.074</v>
+        <v>8.976</v>
       </c>
       <c r="E124" s="1">
-        <v>9.388</v>
+        <v>9.3799942749</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>784602.1</v>
+        <v>819192.42</v>
       </c>
       <c r="I124" s="1">
-        <v>-26242.55</v>
+        <v>-35282.44</v>
       </c>
       <c r="J124" s="1">
-        <v>-3.3446953557733</v>
+        <v>-4.3069783287301</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>758359.55</v>
+        <v>783909.98</v>
       </c>
       <c r="N124" s="1">
-        <v>758359.55</v>
+        <v>783909.98</v>
       </c>
       <c r="O124" s="1">
         <v>0.13</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>274</v>
       </c>
       <c r="B125" t="s">
         <v>275</v>
       </c>
       <c r="C125" s="1">
-        <v>38166.0</v>
+        <v>37782.0</v>
       </c>
       <c r="D125" s="1">
-        <v>81.99</v>
+        <v>73.42</v>
       </c>
       <c r="E125" s="1">
-        <v>92.4944345753</v>
+        <v>92.073636123</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>3530142.59</v>
+        <v>3478726.12</v>
       </c>
       <c r="I125" s="1">
-        <v>-400912.25</v>
+        <v>-704771.68</v>
       </c>
       <c r="J125" s="1">
-        <v>-11.356828790307</v>
+        <v>-20.259475902633</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>3129230.34</v>
+        <v>2773954.44</v>
       </c>
       <c r="N125" s="1">
-        <v>3129230.34</v>
+        <v>2773954.44</v>
       </c>
       <c r="O125" s="1">
-        <v>0.54</v>
+        <v>0.45</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>276</v>
       </c>
       <c r="B126" t="s">
         <v>277</v>
       </c>
       <c r="C126" s="1">
-        <v>34175.0</v>
+        <v>33831.0</v>
       </c>
       <c r="D126" s="1">
-        <v>142.56</v>
+        <v>162.86</v>
       </c>
       <c r="E126" s="1">
-        <v>144.0546393563</v>
+        <v>144.1771002926</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>4923067.3</v>
+        <v>4877655.48</v>
       </c>
       <c r="I126" s="1">
-        <v>-51079.3</v>
+        <v>632061.18</v>
       </c>
       <c r="J126" s="1">
-        <v>-1.0375503093366</v>
+        <v>12.958298973588</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>4871988.0</v>
+        <v>5509716.66</v>
       </c>
       <c r="N126" s="1">
-        <v>4871988.0</v>
+        <v>5509716.66</v>
       </c>
       <c r="O126" s="1">
-        <v>0.84</v>
+        <v>0.9</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>278</v>
       </c>
       <c r="B127" t="s">
         <v>279</v>
       </c>
       <c r="C127" s="1">
-        <v>77189.0</v>
+        <v>76412.0</v>
       </c>
       <c r="D127" s="1">
-        <v>34.64</v>
+        <v>33.3</v>
       </c>
       <c r="E127" s="1">
-        <v>32.5458399513</v>
+        <v>32.6351207925</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>2512180.84</v>
+        <v>2493714.85</v>
       </c>
       <c r="I127" s="1">
-        <v>161646.12</v>
+        <v>50804.75</v>
       </c>
       <c r="J127" s="1">
-        <v>6.434493784293</v>
+        <v>2.0373119244167</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>2673826.96</v>
+        <v>2544519.6</v>
       </c>
       <c r="N127" s="1">
-        <v>2673826.96</v>
+        <v>2544519.6</v>
       </c>
       <c r="O127" s="1">
-        <v>0.46</v>
+        <v>0.41</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>280</v>
       </c>
       <c r="B128" t="s">
         <v>281</v>
       </c>
       <c r="C128" s="1">
-        <v>20224.0</v>
+        <v>20021.0</v>
       </c>
       <c r="D128" s="1">
-        <v>229.2</v>
+        <v>287.15</v>
       </c>
       <c r="E128" s="1">
-        <v>114.2849876384</v>
+        <v>119.2287588033</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>2311299.59</v>
+        <v>2387078.98</v>
       </c>
       <c r="I128" s="1">
-        <v>2324041.21</v>
+        <v>3361951.17</v>
       </c>
       <c r="J128" s="1">
-        <v>100.55127513781</v>
+        <v>140.8395448231</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>4635340.8</v>
+        <v>5749030.15</v>
       </c>
       <c r="N128" s="1">
-        <v>4635340.8</v>
+        <v>5749030.15</v>
       </c>
       <c r="O128" s="1">
-        <v>0.8</v>
+        <v>0.94</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>282</v>
       </c>
       <c r="B129" t="s">
         <v>283</v>
       </c>
       <c r="C129" s="1">
-        <v>27650.0</v>
+        <v>27373.0</v>
       </c>
       <c r="D129" s="1">
-        <v>144.4</v>
+        <v>158.52</v>
       </c>
       <c r="E129" s="1">
-        <v>125.2225316456</v>
+        <v>125.9556310963</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>3462403.0</v>
+        <v>3447783.49</v>
       </c>
       <c r="I129" s="1">
-        <v>530257.0</v>
+        <v>891384.47</v>
       </c>
       <c r="J129" s="1">
-        <v>15.314710621496</v>
+        <v>25.853841245698</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>3992660.0</v>
+        <v>4339167.96</v>
       </c>
       <c r="N129" s="1">
-        <v>3992660.0</v>
+        <v>4339167.96</v>
       </c>
       <c r="O129" s="1">
-        <v>0.69</v>
+        <v>0.71</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>284</v>
       </c>
       <c r="B130" t="s">
         <v>285</v>
       </c>
       <c r="C130" s="1">
-        <v>24861.0</v>
+        <v>24611.0</v>
       </c>
       <c r="D130" s="1">
-        <v>204.9</v>
+        <v>278.7</v>
       </c>
       <c r="E130" s="1">
-        <v>134.7297860102</v>
+        <v>137.7839722075</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>3349517.21</v>
+        <v>3391001.34</v>
       </c>
       <c r="I130" s="1">
-        <v>1744501.69</v>
+        <v>3468084.36</v>
       </c>
       <c r="J130" s="1">
-        <v>52.082183211114</v>
+        <v>102.27316394986</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>5094018.9</v>
+        <v>6859085.7</v>
       </c>
       <c r="N130" s="1">
-        <v>5094018.9</v>
+        <v>6859085.7</v>
       </c>
       <c r="O130" s="1">
-        <v>0.88</v>
+        <v>1.12</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>286</v>
       </c>
       <c r="B131" t="s">
         <v>287</v>
       </c>
       <c r="C131" s="1">
-        <v>27323.0</v>
+        <v>28552.0</v>
       </c>
       <c r="D131" s="1">
-        <v>18.26</v>
+        <v>21.26</v>
       </c>
       <c r="E131" s="1">
-        <v>19.72</v>
+        <v>19.6485465116</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>538809.56</v>
+        <v>561005.3</v>
       </c>
       <c r="I131" s="1">
-        <v>-39891.58</v>
+        <v>46010.22</v>
       </c>
       <c r="J131" s="1">
-        <v>-7.4036511156187</v>
+        <v>8.2013877587253</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>498917.98</v>
+        <v>607015.52</v>
       </c>
       <c r="N131" s="1">
-        <v>498917.98</v>
+        <v>607015.52</v>
       </c>
       <c r="O131" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>288</v>
       </c>
       <c r="B132" t="s">
         <v>289</v>
       </c>
       <c r="C132" s="1">
-        <v>25691.0</v>
+        <v>25433.0</v>
       </c>
       <c r="D132" s="1">
-        <v>62.28</v>
+        <v>70.5</v>
       </c>
       <c r="E132" s="1">
-        <v>35.9666412362</v>
+        <v>37.0772728345</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>924018.98</v>
+        <v>942986.28</v>
       </c>
       <c r="I132" s="1">
-        <v>676016.5</v>
+        <v>850040.22</v>
       </c>
       <c r="J132" s="1">
-        <v>73.160456076346</v>
+        <v>90.143434536502</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>1600035.48</v>
+        <v>1793026.5</v>
       </c>
       <c r="N132" s="1">
-        <v>1600035.48</v>
+        <v>1793026.5</v>
       </c>
       <c r="O132" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>290</v>
       </c>
       <c r="B133" t="s">
         <v>291</v>
       </c>
       <c r="C133" s="1">
         <v>1955.0</v>
       </c>
       <c r="D133" s="1">
-        <v>114.7</v>
+        <v>152.8</v>
       </c>
       <c r="E133" s="1">
         <v>131.2</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>256496.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-32257.5</v>
+        <v>42228.0</v>
       </c>
       <c r="J133" s="1">
-        <v>-12.576219512195</v>
+        <v>16.463414634146</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>224238.5</v>
+        <v>298724.0</v>
       </c>
       <c r="N133" s="1">
-        <v>224238.5</v>
+        <v>298724.0</v>
       </c>
       <c r="O133" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>292</v>
       </c>
       <c r="B134" t="s">
         <v>293</v>
       </c>
       <c r="C134" s="1">
         <v>5758.0</v>
       </c>
       <c r="D134" s="1">
-        <v>42.56</v>
+        <v>49.3</v>
       </c>
       <c r="E134" s="1">
         <v>52.5</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>302295.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-57234.52</v>
+        <v>-18425.6</v>
       </c>
       <c r="J134" s="1">
-        <v>-18.933333333333</v>
+        <v>-6.0952380952381</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>245060.48</v>
+        <v>283869.4</v>
       </c>
       <c r="N134" s="1">
-        <v>245060.48</v>
+        <v>283869.4</v>
       </c>
       <c r="O134" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>294</v>
       </c>
       <c r="B135" t="s">
         <v>295</v>
       </c>
       <c r="C135" s="1">
-        <v>21848.0</v>
+        <v>21824.0</v>
       </c>
       <c r="D135" s="1">
-        <v>28.48</v>
+        <v>68.26</v>
       </c>
       <c r="E135" s="1">
-        <v>24.8474382094</v>
+        <v>25.0090065982</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>542866.83</v>
+        <v>545796.56</v>
       </c>
       <c r="I135" s="1">
-        <v>79364.21</v>
+        <v>943909.68</v>
       </c>
       <c r="J135" s="1">
-        <v>14.619462014284</v>
+        <v>172.94166896178</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>622231.04</v>
+        <v>1489706.24</v>
       </c>
       <c r="N135" s="1">
-        <v>622231.04</v>
+        <v>1489706.24</v>
       </c>
       <c r="O135" s="1">
-        <v>0.11</v>
+        <v>0.24</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>296</v>
       </c>
       <c r="B136" t="s">
         <v>297</v>
       </c>
       <c r="C136" s="1">
         <v>20363.0</v>
       </c>
       <c r="D136" s="1">
-        <v>9.848</v>
+        <v>10.035</v>
       </c>
       <c r="E136" s="1">
         <v>11.5050002455</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>234276.32</v>
       </c>
       <c r="I136" s="1">
-        <v>-33741.5</v>
+        <v>-29933.61</v>
       </c>
       <c r="J136" s="1">
-        <v>-14.402437258704</v>
+        <v>-12.777053182328</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>200534.82</v>
+        <v>204342.71</v>
       </c>
       <c r="N136" s="1">
-        <v>200534.82</v>
+        <v>204342.71</v>
       </c>
       <c r="O136" s="1">
         <v>0.03</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>298</v>
       </c>
       <c r="B137" t="s">
         <v>299</v>
       </c>
       <c r="C137" s="1">
-        <v>68294.0</v>
+        <v>67607.0</v>
       </c>
       <c r="D137" s="1">
-        <v>34.7</v>
+        <v>35.08</v>
       </c>
       <c r="E137" s="1">
-        <v>29.5914837321</v>
+        <v>29.8923093762</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>2020920.79</v>
+        <v>2020929.36</v>
       </c>
       <c r="I137" s="1">
-        <v>348881.01</v>
+        <v>350724.2</v>
       </c>
       <c r="J137" s="1">
-        <v>17.263467807662</v>
+        <v>17.354599667947</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>2369801.8</v>
+        <v>2371653.56</v>
       </c>
       <c r="N137" s="1">
-        <v>2369801.8</v>
+        <v>2371653.56</v>
       </c>
       <c r="O137" s="1">
-        <v>0.41</v>
+        <v>0.39</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>300</v>
       </c>
       <c r="B138" t="s">
         <v>301</v>
       </c>
       <c r="C138" s="1">
         <v>4552.0</v>
       </c>
       <c r="D138" s="1">
-        <v>47.01</v>
+        <v>62.5</v>
       </c>
       <c r="E138" s="1">
         <v>51.48</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>234336.96</v>
       </c>
       <c r="I138" s="1">
-        <v>-20347.44</v>
+        <v>50163.04</v>
       </c>
       <c r="J138" s="1">
-        <v>-8.6829836829837</v>
+        <v>21.406371406371</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>213989.52</v>
+        <v>284500.0</v>
       </c>
       <c r="N138" s="1">
-        <v>213989.52</v>
+        <v>284500.0</v>
       </c>
       <c r="O138" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>302</v>
       </c>
       <c r="B139" t="s">
         <v>303</v>
       </c>
       <c r="C139" s="1">
-        <v>46166.0</v>
+        <v>48243.0</v>
       </c>
       <c r="D139" s="1">
-        <v>9.562</v>
+        <v>9.66</v>
       </c>
       <c r="E139" s="1">
-        <v>10.2</v>
+        <v>10.1855342744</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>470893.2</v>
+        <v>491380.73</v>
       </c>
       <c r="I139" s="1">
-        <v>-29453.91</v>
+        <v>-25353.35</v>
       </c>
       <c r="J139" s="1">
-        <v>-6.2549023855091</v>
+        <v>-5.1596142160479</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>441439.29</v>
+        <v>466027.38</v>
       </c>
       <c r="N139" s="1">
-        <v>441439.29</v>
+        <v>466027.38</v>
       </c>
       <c r="O139" s="1">
         <v>0.08</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>304</v>
       </c>
       <c r="B140" t="s">
         <v>305</v>
       </c>
       <c r="C140" s="1">
-        <v>3224.0</v>
+        <v>3220.0</v>
       </c>
       <c r="D140" s="1">
-        <v>237.9</v>
+        <v>226.6</v>
       </c>
       <c r="E140" s="1">
-        <v>254.9</v>
+        <v>254.7794906832</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>821797.6</v>
+        <v>820389.96</v>
       </c>
       <c r="I140" s="1">
-        <v>-54808.0</v>
+        <v>-90737.96</v>
       </c>
       <c r="J140" s="1">
-        <v>-6.6692820714005</v>
+        <v>-11.060345009585</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>766989.6</v>
+        <v>729652.0</v>
       </c>
       <c r="N140" s="1">
-        <v>766989.6</v>
+        <v>729652.0</v>
       </c>
       <c r="O140" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>306</v>
       </c>
       <c r="B141" t="s">
         <v>307</v>
       </c>
       <c r="C141" s="1">
-        <v>4157.0</v>
+        <v>4152.0</v>
       </c>
       <c r="D141" s="1">
-        <v>252.0</v>
+        <v>248.3</v>
       </c>
       <c r="E141" s="1">
-        <v>252.3</v>
+        <v>252.5668978805</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>1048811.1</v>
+        <v>1048657.76</v>
       </c>
       <c r="I141" s="1">
-        <v>-1247.1</v>
+        <v>-17716.16</v>
       </c>
       <c r="J141" s="1">
-        <v>-0.11890606420927</v>
+        <v>-1.6894129501316</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>1047564.0</v>
+        <v>1030941.6</v>
       </c>
       <c r="N141" s="1">
-        <v>1047564.0</v>
+        <v>1030941.6</v>
       </c>
       <c r="O141" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>308</v>
       </c>
       <c r="B142" t="s">
         <v>309</v>
       </c>
       <c r="C142" s="1">
         <v>12937.0</v>
       </c>
       <c r="D142" s="1">
-        <v>16.04</v>
+        <v>26.44</v>
       </c>
       <c r="E142" s="1">
         <v>18.02</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>233124.74</v>
       </c>
       <c r="I142" s="1">
-        <v>-25615.26</v>
+        <v>108929.54</v>
       </c>
       <c r="J142" s="1">
-        <v>-10.987791342952</v>
+        <v>46.725860155383</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>207509.48</v>
+        <v>342054.28</v>
       </c>
       <c r="N142" s="1">
-        <v>207509.48</v>
+        <v>342054.28</v>
       </c>
       <c r="O142" s="1">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>310</v>
       </c>
       <c r="B143" t="s">
         <v>311</v>
       </c>
       <c r="C143" s="1">
-        <v>15964.0</v>
+        <v>15803.0</v>
       </c>
       <c r="D143" s="1">
-        <v>92.22</v>
+        <v>98.78</v>
       </c>
       <c r="E143" s="1">
-        <v>104.6798753445</v>
+        <v>104.2589457698</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>1671109.53</v>
+        <v>1647604.12</v>
       </c>
       <c r="I143" s="1">
-        <v>-198909.45</v>
+        <v>-86583.78</v>
       </c>
       <c r="J143" s="1">
-        <v>-11.902837392113</v>
+        <v>-5.255132525403</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>1472200.08</v>
+        <v>1561020.34</v>
       </c>
       <c r="N143" s="1">
-        <v>1472200.08</v>
+        <v>1561020.34</v>
       </c>
       <c r="O143" s="1">
         <v>0.25</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>312</v>
       </c>
       <c r="B144" t="s">
         <v>313</v>
       </c>
       <c r="C144" s="1">
-        <v>58875.0</v>
+        <v>58283.0</v>
       </c>
       <c r="D144" s="1">
-        <v>60.22</v>
+        <v>74.93</v>
       </c>
       <c r="E144" s="1">
-        <v>66.566266327</v>
+        <v>66.3206640015</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>3919088.93</v>
+        <v>3865367.26</v>
       </c>
       <c r="I144" s="1">
-        <v>-373636.43</v>
+        <v>501777.93</v>
       </c>
       <c r="J144" s="1">
-        <v>-9.5337573776362</v>
+        <v>12.98137786783</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>3545452.5</v>
+        <v>4367145.19</v>
       </c>
       <c r="N144" s="1">
-        <v>3545452.5</v>
+        <v>4367145.19</v>
       </c>
       <c r="O144" s="1">
-        <v>0.61</v>
+        <v>0.71</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>314</v>
       </c>
       <c r="B145" t="s">
         <v>315</v>
       </c>
       <c r="C145" s="1">
         <v>13085.0</v>
       </c>
       <c r="D145" s="1">
-        <v>19.21</v>
+        <v>20.89</v>
       </c>
       <c r="E145" s="1">
         <v>21.16</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>276878.6</v>
       </c>
       <c r="I145" s="1">
-        <v>-25515.75</v>
+        <v>-3532.95</v>
       </c>
       <c r="J145" s="1">
-        <v>-9.2155009451796</v>
+        <v>-1.2759924385633</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>251362.85</v>
+        <v>273345.65</v>
       </c>
       <c r="N145" s="1">
-        <v>251362.85</v>
+        <v>273345.65</v>
       </c>
       <c r="O145" s="1">
         <v>0.04</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>316</v>
       </c>
       <c r="B146" t="s">
         <v>317</v>
       </c>
       <c r="C146" s="1">
-        <v>36579.0</v>
+        <v>38224.0</v>
       </c>
       <c r="D146" s="1">
-        <v>15.555</v>
+        <v>19.3</v>
       </c>
       <c r="E146" s="1">
-        <v>19.11</v>
+        <v>19.003486553</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>699024.69</v>
+        <v>726389.27</v>
       </c>
       <c r="I146" s="1">
-        <v>-130038.34</v>
+        <v>11333.93</v>
       </c>
       <c r="J146" s="1">
-        <v>-18.602825030401</v>
+        <v>1.560310768357</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>568986.35</v>
+        <v>737723.2</v>
       </c>
       <c r="N146" s="1">
-        <v>568986.35</v>
+        <v>737723.2</v>
       </c>
       <c r="O146" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>318</v>
       </c>
       <c r="B147" t="s">
         <v>319</v>
       </c>
       <c r="C147" s="1">
-        <v>17919.0</v>
+        <v>18725.0</v>
       </c>
       <c r="D147" s="1">
-        <v>25.89</v>
+        <v>25.07</v>
       </c>
       <c r="E147" s="1">
-        <v>26.98</v>
+        <v>26.9722520694</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>483454.62</v>
+        <v>505055.42</v>
       </c>
       <c r="I147" s="1">
-        <v>-19531.71</v>
+        <v>-35619.67</v>
       </c>
       <c r="J147" s="1">
-        <v>-4.0400296515938</v>
+        <v>-7.0526260266646</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>463922.91</v>
+        <v>469435.75</v>
       </c>
       <c r="N147" s="1">
-        <v>463922.91</v>
+        <v>469435.75</v>
       </c>
       <c r="O147" s="1">
         <v>0.08</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>320</v>
       </c>
       <c r="B148" t="s">
         <v>321</v>
       </c>
       <c r="C148" s="1">
-        <v>59382.0</v>
+        <v>58785.0</v>
       </c>
       <c r="D148" s="1">
-        <v>21.21</v>
+        <v>24.65</v>
       </c>
       <c r="E148" s="1">
-        <v>19.76</v>
+        <v>19.8456573956</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>1173388.32</v>
+        <v>1166626.97</v>
       </c>
       <c r="I148" s="1">
-        <v>86103.9</v>
+        <v>282423.28</v>
       </c>
       <c r="J148" s="1">
-        <v>7.3380566801619</v>
+        <v>24.208533426927</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>1259492.22</v>
+        <v>1449050.25</v>
       </c>
       <c r="N148" s="1">
-        <v>1259492.22</v>
+        <v>1449050.25</v>
       </c>
       <c r="O148" s="1">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>322</v>
       </c>
       <c r="B149" t="s">
         <v>323</v>
       </c>
       <c r="C149" s="1">
-        <v>26193.0</v>
+        <v>25930.0</v>
       </c>
       <c r="D149" s="1">
-        <v>63.65</v>
+        <v>58.45</v>
       </c>
       <c r="E149" s="1">
-        <v>60.3</v>
+        <v>60.5302545314</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>1579437.9</v>
+        <v>1569549.5</v>
       </c>
       <c r="I149" s="1">
-        <v>87746.55</v>
+        <v>-53941.0</v>
       </c>
       <c r="J149" s="1">
-        <v>5.5555555555556</v>
+        <v>-3.4367186253126</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>1667184.45</v>
+        <v>1515608.5</v>
       </c>
       <c r="N149" s="1">
-        <v>1667184.45</v>
+        <v>1515608.5</v>
       </c>
       <c r="O149" s="1">
-        <v>0.29</v>
+        <v>0.25</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>324</v>
       </c>
       <c r="B150" t="s">
         <v>325</v>
       </c>
       <c r="C150" s="1">
         <v>2919.0</v>
       </c>
       <c r="D150" s="1">
-        <v>77.9</v>
+        <v>74.4</v>
       </c>
       <c r="E150" s="1">
         <v>82.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>239358.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-11967.9</v>
+        <v>-22184.4</v>
       </c>
       <c r="J150" s="1">
-        <v>-5.0</v>
+        <v>-9.2682926829268</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>227390.1</v>
+        <v>217173.6</v>
       </c>
       <c r="N150" s="1">
-        <v>227390.1</v>
+        <v>217173.6</v>
       </c>
       <c r="O150" s="1">
         <v>0.04</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>326</v>
       </c>
       <c r="B151" t="s">
         <v>327</v>
       </c>
       <c r="C151" s="1">
-        <v>10045.0</v>
+        <v>10034.0</v>
       </c>
       <c r="D151" s="1">
-        <v>126.1</v>
+        <v>122.55</v>
       </c>
       <c r="E151" s="1">
-        <v>105.4071567944</v>
+        <v>106.3950737493</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>1058814.89</v>
+        <v>1067568.17</v>
       </c>
       <c r="I151" s="1">
-        <v>207859.61</v>
+        <v>162098.53</v>
       </c>
       <c r="J151" s="1">
-        <v>19.631345569762</v>
+        <v>15.183904368374</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>1266674.5</v>
+        <v>1229666.7</v>
       </c>
       <c r="N151" s="1">
-        <v>1266674.5</v>
+        <v>1229666.7</v>
       </c>
       <c r="O151" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>328</v>
       </c>
       <c r="B152" t="s">
         <v>329</v>
       </c>
       <c r="C152" s="1">
-        <v>7013.0</v>
+        <v>7328.0</v>
       </c>
       <c r="D152" s="1">
-        <v>86.48</v>
+        <v>91.02</v>
       </c>
       <c r="E152" s="1">
-        <v>101.2</v>
+        <v>100.5638100437</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>709715.6</v>
+        <v>736931.6</v>
       </c>
       <c r="I152" s="1">
-        <v>-103231.36</v>
+        <v>-69937.04</v>
       </c>
       <c r="J152" s="1">
-        <v>-14.545454545455</v>
+        <v>-9.4903027635129</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>606484.24</v>
+        <v>666994.56</v>
       </c>
       <c r="N152" s="1">
-        <v>606484.24</v>
+        <v>666994.56</v>
       </c>
       <c r="O152" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>330</v>
       </c>
       <c r="B153" t="s">
         <v>331</v>
       </c>
       <c r="C153" s="1">
-        <v>46045.0</v>
+        <v>45994.0</v>
       </c>
       <c r="D153" s="1">
-        <v>21.04</v>
+        <v>20.82</v>
       </c>
       <c r="E153" s="1">
-        <v>28.6376288414</v>
+        <v>28.3329947384</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>1318619.62</v>
+        <v>1303147.76</v>
       </c>
       <c r="I153" s="1">
-        <v>-349832.82</v>
+        <v>-345552.68</v>
       </c>
       <c r="J153" s="1">
-        <v>-26.53023015083</v>
+        <v>-26.516768904242</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>968786.8</v>
+        <v>957595.08</v>
       </c>
       <c r="N153" s="1">
-        <v>968786.8</v>
+        <v>957595.08</v>
       </c>
       <c r="O153" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>332</v>
       </c>
       <c r="B154" t="s">
         <v>333</v>
       </c>
       <c r="C154" s="1">
-        <v>53390.0</v>
+        <v>52853.0</v>
       </c>
       <c r="D154" s="1">
-        <v>31.37</v>
+        <v>34.44</v>
       </c>
       <c r="E154" s="1">
-        <v>36.9</v>
+        <v>36.6765562977</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>1970091.0</v>
+        <v>1938466.03</v>
       </c>
       <c r="I154" s="1">
-        <v>-295246.7</v>
+        <v>-118208.71</v>
       </c>
       <c r="J154" s="1">
-        <v>-14.986449864499</v>
+        <v>-6.098054243437</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>1674844.3</v>
+        <v>1820257.32</v>
       </c>
       <c r="N154" s="1">
-        <v>1674844.3</v>
+        <v>1820257.32</v>
       </c>
       <c r="O154" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>334</v>
       </c>
       <c r="B155" t="s">
         <v>335</v>
       </c>
       <c r="C155" s="1">
-        <v>35350.0</v>
+        <v>35311.0</v>
       </c>
       <c r="D155" s="1">
-        <v>22.68</v>
+        <v>24.16</v>
       </c>
       <c r="E155" s="1">
-        <v>31.8183923621</v>
+        <v>31.4293548753</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>1124780.17</v>
+        <v>1109801.95</v>
       </c>
       <c r="I155" s="1">
-        <v>-323042.17</v>
+        <v>-256688.19</v>
       </c>
       <c r="J155" s="1">
-        <v>-28.720471663365</v>
+        <v>-23.129188951236</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>801738.0</v>
+        <v>853113.76</v>
       </c>
       <c r="N155" s="1">
-        <v>801738.0</v>
+        <v>853113.76</v>
       </c>
       <c r="O155" s="1">
         <v>0.14</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>336</v>
       </c>
       <c r="B156" t="s">
         <v>337</v>
       </c>
       <c r="C156" s="1">
-        <v>26117.0</v>
+        <v>25854.0</v>
       </c>
       <c r="D156" s="1">
-        <v>62.32</v>
+        <v>61.66</v>
       </c>
       <c r="E156" s="1">
-        <v>112.5835792779</v>
+        <v>110.5186079523</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>2940345.34</v>
+        <v>2857348.09</v>
       </c>
       <c r="I156" s="1">
-        <v>-1312733.9</v>
+        <v>-1263190.45</v>
       </c>
       <c r="J156" s="1">
-        <v>-44.645568741255</v>
+        <v>-44.208490187837</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>1627611.44</v>
+        <v>1594157.64</v>
       </c>
       <c r="N156" s="1">
-        <v>1627611.44</v>
+        <v>1594157.64</v>
       </c>
       <c r="O156" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>338</v>
       </c>
       <c r="B157" t="s">
         <v>339</v>
       </c>
       <c r="C157" s="1">
-        <v>-6072800.43</v>
+        <v>1037.0</v>
       </c>
       <c r="D157" s="1">
-        <v>0.08910477</v>
+        <v>268.65</v>
       </c>
       <c r="E157" s="1">
-        <v>0.084671376</v>
+        <v>250.554050145</v>
       </c>
       <c r="F157" t="s">
-        <v>340</v>
+        <v>8</v>
       </c>
       <c r="G157">
-        <v>11.21</v>
+        <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>317972.07</v>
+        <v>1876550.0</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
-      <c r="L157" t="s">
-        <v>341</v>
+      <c r="L157">
+        <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>294833.79</v>
+        <v>1876550.0</v>
       </c>
       <c r="N157" s="1">
-        <v>317972.07</v>
+        <v>1876550.0</v>
       </c>
       <c r="O157" s="1">
-        <v>0.06</v>
+        <v>0.31</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="B158" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="C158" s="1">
-        <v>1061.0</v>
+        <v>345.0</v>
       </c>
       <c r="D158" s="1">
-        <v>236.15</v>
+        <v>115.78</v>
       </c>
       <c r="E158" s="1">
-        <v>247.647502356</v>
+        <v>116.551565217</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-1219885.0</v>
+        <v>-425860.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>-1219885.0</v>
+        <v>-425860.0</v>
       </c>
       <c r="N158" s="1">
-        <v>-1219885.0</v>
+        <v>-425860.0</v>
       </c>
       <c r="O158" s="1">
-        <v>-0.21</v>
+        <v>-0.07</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="B159" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="C159" s="1">
-        <v>576.0</v>
+        <v>97.0</v>
       </c>
       <c r="D159" s="1">
-        <v>114.97</v>
+        <v>105.845</v>
       </c>
       <c r="E159" s="1">
-        <v>116.838009709</v>
+        <v>105.975257732</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-1189490.0</v>
+        <v>-12635.0</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>-1189490.0</v>
+        <v>-12635.0</v>
       </c>
       <c r="N159" s="1">
-        <v>-1189490.0</v>
+        <v>-12635.0</v>
       </c>
       <c r="O159" s="1">
-        <v>-0.2</v>
+        <v>0.0</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="B160" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="C160" s="1">
-        <v>-346.0</v>
+        <v>-25.0</v>
       </c>
       <c r="D160" s="1">
-        <v>5438.0</v>
+        <v>6112.0</v>
       </c>
       <c r="E160" s="1">
-        <v>5517.005780347</v>
+        <v>5560.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>273360.0</v>
+        <v>-138000.0</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>273360.0</v>
+        <v>-138000.0</v>
       </c>
       <c r="N160" s="1">
-        <v>273360.0</v>
+        <v>-138000.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.05</v>
+        <v>-0.02</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="B161" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="C161" s="1">
-        <v>-44.0</v>
+        <v>-34.0</v>
       </c>
       <c r="D161" s="1">
-        <v>124.48</v>
+        <v>126.04</v>
       </c>
       <c r="E161" s="1">
         <v>129.04</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>0.0</v>
       </c>
       <c r="I161" s="1">
-        <v>200640.0</v>
+        <v>102000.0</v>
       </c>
       <c r="J161" s="1">
         <v>0</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161">
         <v>0.0</v>
       </c>
       <c r="M161" s="1">
-        <v>200640.0</v>
+        <v>102000.0</v>
       </c>
       <c r="N161" s="1">
-        <v>200640.0</v>
+        <v>102000.0</v>
       </c>
       <c r="O161" s="1">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="B162" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="C162" s="1">
         <v>1606000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>95.724</v>
+        <v>98.537</v>
       </c>
       <c r="E162" s="1">
         <v>100.00551183</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>1606088.52</v>
       </c>
       <c r="I162" s="1">
-        <v>-68761.08</v>
+        <v>-23584.3</v>
       </c>
       <c r="J162" s="1">
-        <v>-4.281275853961</v>
+        <v>-1.4684308932113</v>
       </c>
       <c r="K162">
-        <v>0.6</v>
+        <v>1.24</v>
       </c>
       <c r="L162" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="M162" s="1">
-        <v>1537327.44</v>
+        <v>1582504.22</v>
       </c>
       <c r="N162" s="1">
-        <v>1546897.44</v>
+        <v>1602441.72</v>
       </c>
       <c r="O162" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="B163" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="C163" s="1">
-        <v>488000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>105.193</v>
+        <v>99.769</v>
       </c>
       <c r="E163" s="1">
-        <v>101.26691803</v>
+        <v>99.331</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>494182.56</v>
+        <v>397324.0</v>
       </c>
       <c r="I163" s="1">
-        <v>19159.28</v>
+        <v>1752.0</v>
       </c>
       <c r="J163" s="1">
-        <v>3.8769640110327</v>
+        <v>0.44094995520029</v>
       </c>
       <c r="K163">
-        <v>2.3</v>
-[...2 lines deleted...]
-        <v>355</v>
+        <v>0.0</v>
+      </c>
+      <c r="L163">
+        <v>0.0</v>
       </c>
       <c r="M163" s="1">
-        <v>513341.84</v>
+        <v>399076.0</v>
       </c>
       <c r="N163" s="1">
-        <v>524547.46</v>
+        <v>399076.0</v>
       </c>
       <c r="O163" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="B164" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="C164" s="1">
-        <v>600000.0</v>
+        <v>488000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>99.474</v>
+        <v>107.874</v>
       </c>
       <c r="E164" s="1">
-        <v>99.89</v>
+        <v>101.26691803</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>599340.0</v>
+        <v>494182.56</v>
       </c>
       <c r="I164" s="1">
-        <v>-2496.0</v>
+        <v>32242.56</v>
       </c>
       <c r="J164" s="1">
-        <v>-0.41645810391431</v>
+        <v>6.524422877246</v>
       </c>
       <c r="K164">
-        <v>4.22</v>
+        <v>3.3</v>
       </c>
       <c r="L164" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="M164" s="1">
-        <v>596844.0</v>
+        <v>526425.12</v>
       </c>
       <c r="N164" s="1">
-        <v>622161.12</v>
+        <v>542519.09</v>
       </c>
       <c r="O164" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="B165" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="C165" s="1">
-        <v>1500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>89.26</v>
+        <v>100.871</v>
       </c>
       <c r="E165" s="1">
-        <v>91.85654667</v>
+        <v>99.847</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>1377848.2</v>
+        <v>698929.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-38948.2</v>
+        <v>7168.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-2.8267410009317</v>
+        <v>1.0255691207548</v>
       </c>
       <c r="K165">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>361</v>
+        <v>0.09</v>
+      </c>
+      <c r="L165">
+        <v>604.11</v>
       </c>
       <c r="M165" s="1">
-        <v>1338900.0</v>
+        <v>706097.0</v>
       </c>
       <c r="N165" s="1">
-        <v>1348685.96</v>
+        <v>706701.11</v>
       </c>
       <c r="O165" s="1">
-        <v>0.23</v>
+        <v>0.11</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="B166" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="C166" s="1">
-        <v>603000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>96.169</v>
+        <v>101.791</v>
       </c>
       <c r="E166" s="1">
-        <v>99.33</v>
+        <v>99.89</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>598959.9</v>
+        <v>599340.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-19060.83</v>
+        <v>11406.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-3.1823215544146</v>
+        <v>1.903093402743</v>
       </c>
       <c r="K166">
-        <v>1.22</v>
+        <v>0.42</v>
       </c>
       <c r="L166" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="M166" s="1">
-        <v>579899.07</v>
+        <v>610746.0</v>
       </c>
       <c r="N166" s="1">
-        <v>587271.36</v>
+        <v>613254.9</v>
       </c>
       <c r="O166" s="1">
         <v>0.1</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="B167" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="C167" s="1">
-        <v>600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>95.318</v>
+        <v>91.334</v>
       </c>
       <c r="E167" s="1">
-        <v>99.253</v>
+        <v>91.85654636</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>595518.0</v>
+        <v>1010422.01</v>
       </c>
       <c r="I167" s="1">
-        <v>-23610.0</v>
+        <v>-5748.01</v>
       </c>
       <c r="J167" s="1">
-        <v>-3.964615679123</v>
+        <v>-0.56887220815786</v>
       </c>
       <c r="K167">
-        <v>1.2</v>
+        <v>0.99</v>
       </c>
       <c r="L167" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="M167" s="1">
-        <v>571908.0</v>
+        <v>1004674.0</v>
       </c>
       <c r="N167" s="1">
-        <v>579108.0</v>
+        <v>1015523.32</v>
       </c>
       <c r="O167" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="B168" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="C168" s="1">
-        <v>619000.0</v>
+        <v>603000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>99.381</v>
+        <v>98.388</v>
       </c>
       <c r="E168" s="1">
-        <v>99.955</v>
+        <v>99.33</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>618721.45</v>
+        <v>598959.9</v>
       </c>
       <c r="I168" s="1">
-        <v>-3553.06</v>
+        <v>-5680.26</v>
       </c>
       <c r="J168" s="1">
-        <v>-0.57425841628733</v>
+        <v>-0.94835397160979</v>
       </c>
       <c r="K168">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>407.01</v>
+        <v>1.89</v>
+      </c>
+      <c r="L168" t="s">
+        <v>366</v>
       </c>
       <c r="M168" s="1">
-        <v>615168.39</v>
+        <v>593279.64</v>
       </c>
       <c r="N168" s="1">
-        <v>615575.4</v>
+        <v>604678.82</v>
       </c>
       <c r="O168" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="B169" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="C169" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.097</v>
+        <v>97.131</v>
       </c>
       <c r="E169" s="1">
-        <v>100.705752</v>
+        <v>99.253</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>503528.76</v>
+        <v>595518.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-3043.76</v>
+        <v>-12732.0</v>
       </c>
       <c r="J169" s="1">
-        <v>-0.60448582917091</v>
+        <v>-2.1379706406859</v>
       </c>
       <c r="K169">
-        <v>3.42</v>
+        <v>0.25</v>
       </c>
       <c r="L169" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="M169" s="1">
-        <v>500485.0</v>
+        <v>582786.0</v>
       </c>
       <c r="N169" s="1">
-        <v>517560.34</v>
+        <v>584265.45</v>
       </c>
       <c r="O169" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="B170" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="C170" s="1">
-        <v>1400000.0</v>
+        <v>353000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>108.334</v>
+        <v>93.922</v>
       </c>
       <c r="E170" s="1">
-        <v>104.89389286</v>
+        <v>93.76066856</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>1468514.5</v>
+        <v>330975.16</v>
       </c>
       <c r="I170" s="1">
-        <v>48161.5</v>
+        <v>569.5</v>
       </c>
       <c r="J170" s="1">
-        <v>3.2796067045984</v>
+        <v>0.17206729350928</v>
       </c>
       <c r="K170">
-        <v>3.97</v>
+        <v>0.44</v>
       </c>
       <c r="L170" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="M170" s="1">
-        <v>1516676.0</v>
+        <v>331544.66</v>
       </c>
       <c r="N170" s="1">
-        <v>1572299.19</v>
+        <v>333111.4</v>
       </c>
       <c r="O170" s="1">
-        <v>0.27</v>
+        <v>0.05</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="B171" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="C171" s="1">
-        <v>300000.0</v>
+        <v>619000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>103.656</v>
+        <v>100.842</v>
       </c>
       <c r="E171" s="1">
-        <v>106.65</v>
+        <v>99.955</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>319950.0</v>
+        <v>618721.45</v>
       </c>
       <c r="I171" s="1">
-        <v>-8982.0</v>
+        <v>5490.53</v>
       </c>
       <c r="J171" s="1">
-        <v>-2.8073136427567</v>
+        <v>0.88739932969836</v>
       </c>
       <c r="K171">
-        <v>4.42</v>
+        <v>0.78</v>
       </c>
       <c r="L171" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="M171" s="1">
-        <v>310968.0</v>
+        <v>624211.98</v>
       </c>
       <c r="N171" s="1">
-        <v>324241.97</v>
+        <v>629028.31</v>
       </c>
       <c r="O171" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="B172" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="C172" s="1">
-        <v>300000.0</v>
+        <v>337000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>107.138</v>
+        <v>99.864</v>
       </c>
       <c r="E172" s="1">
-        <v>111.15333333</v>
+        <v>99.646</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>333460.0</v>
+        <v>335807.02</v>
       </c>
       <c r="I172" s="1">
-        <v>-12046.0</v>
+        <v>734.66</v>
       </c>
       <c r="J172" s="1">
-        <v>-3.6124272776345</v>
+        <v>0.21877446159404</v>
       </c>
       <c r="K172">
-        <v>5.22</v>
+        <v>0.31</v>
       </c>
       <c r="L172" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="M172" s="1">
-        <v>321414.0</v>
+        <v>336541.68</v>
       </c>
       <c r="N172" s="1">
-        <v>337066.4</v>
+        <v>337591.92</v>
       </c>
       <c r="O172" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="B173" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="C173" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>96.063</v>
+        <v>101.599</v>
       </c>
       <c r="E173" s="1">
-        <v>99.433</v>
+        <v>100.705752</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>596598.0</v>
+        <v>503528.76</v>
       </c>
       <c r="I173" s="1">
-        <v>-20220.0</v>
+        <v>4466.24</v>
       </c>
       <c r="J173" s="1">
-        <v>-3.3892168595939</v>
+        <v>0.88698806399857</v>
       </c>
       <c r="K173">
-        <v>2.7</v>
+        <v>4.22</v>
       </c>
       <c r="L173" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="M173" s="1">
-        <v>576378.0</v>
+        <v>507995.0</v>
       </c>
       <c r="N173" s="1">
-        <v>592602.66</v>
+        <v>529077.19</v>
       </c>
       <c r="O173" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="B174" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="C174" s="1">
-        <v>257000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>94.12</v>
+        <v>110.356</v>
       </c>
       <c r="E174" s="1">
-        <v>98.803</v>
+        <v>104.89389273</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>253923.71</v>
+        <v>1153832.82</v>
       </c>
       <c r="I174" s="1">
-        <v>-12035.31</v>
+        <v>60083.18</v>
       </c>
       <c r="J174" s="1">
-        <v>-4.7397346234426</v>
+        <v>5.2072691085352</v>
       </c>
       <c r="K174">
-        <v>1.39</v>
+        <v>5.01</v>
       </c>
       <c r="L174" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="M174" s="1">
-        <v>241888.4</v>
+        <v>1213916.0</v>
       </c>
       <c r="N174" s="1">
-        <v>245461.76</v>
+        <v>1269028.59</v>
       </c>
       <c r="O174" s="1">
-        <v>0.04</v>
+        <v>0.21</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="B175" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="C175" s="1">
-        <v>362000.0</v>
+        <v>803000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>96.394</v>
+        <v>100.209</v>
       </c>
       <c r="E175" s="1">
-        <v>99.726</v>
+        <v>99.58</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>361008.12</v>
+        <v>799627.4</v>
       </c>
       <c r="I175" s="1">
-        <v>-12061.84</v>
+        <v>5050.87</v>
       </c>
       <c r="J175" s="1">
-        <v>-3.3411547640535</v>
+        <v>0.6316529423579</v>
       </c>
       <c r="K175">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="L175" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="M175" s="1">
-        <v>348946.28</v>
+        <v>804678.27</v>
       </c>
       <c r="N175" s="1">
-        <v>350396.76</v>
+        <v>807070.77</v>
       </c>
       <c r="O175" s="1">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="B176" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="C176" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>97.516</v>
+        <v>104.162</v>
       </c>
       <c r="E176" s="1">
-        <v>100.0</v>
+        <v>106.65</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>500000.0</v>
+        <v>319950.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-12420.0</v>
+        <v>-7464.0</v>
       </c>
       <c r="J176" s="1">
-        <v>-2.484</v>
+        <v>-2.3328645100797</v>
       </c>
       <c r="K176">
-        <v>3.59</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>0.32</v>
+      </c>
+      <c r="L176">
+        <v>945.21</v>
       </c>
       <c r="M176" s="1">
-        <v>487580.0</v>
+        <v>312486.0</v>
       </c>
       <c r="N176" s="1">
-        <v>505511.51</v>
+        <v>313431.21</v>
       </c>
       <c r="O176" s="1">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="B177" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="C177" s="1">
-        <v>1300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>96.259</v>
+        <v>100.693</v>
       </c>
       <c r="E177" s="1">
-        <v>97.68761538</v>
+        <v>100.61</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>1269939.0</v>
+        <v>603660.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-18572.0</v>
+        <v>498.0</v>
       </c>
       <c r="J177" s="1">
-        <v>-1.4624324475428</v>
+        <v>0.082496769704801</v>
       </c>
       <c r="K177">
-        <v>3.09</v>
+        <v>0.23</v>
       </c>
       <c r="L177" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="M177" s="1">
-        <v>1251367.0</v>
+        <v>604158.0</v>
       </c>
       <c r="N177" s="1">
-        <v>1291506.73</v>
+        <v>605519.1</v>
       </c>
       <c r="O177" s="1">
-        <v>0.22</v>
+        <v>0.1</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="B178" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="C178" s="1">
-        <v>700000.0</v>
+        <v>362000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>99.314</v>
+        <v>98.882</v>
       </c>
       <c r="E178" s="1">
-        <v>100.35519714</v>
+        <v>99.726</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>702486.38</v>
+        <v>361008.12</v>
       </c>
       <c r="I178" s="1">
-        <v>-7288.38</v>
+        <v>-3055.28</v>
       </c>
       <c r="J178" s="1">
-        <v>-1.0375119301245</v>
+        <v>-0.84631891382388</v>
       </c>
       <c r="K178">
-        <v>3.05</v>
+        <v>1.07</v>
       </c>
       <c r="L178" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="M178" s="1">
-        <v>695198.0</v>
+        <v>357952.84</v>
       </c>
       <c r="N178" s="1">
-        <v>716515.68</v>
+        <v>361820.79</v>
       </c>
       <c r="O178" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="B179" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="C179" s="1">
-        <v>1197000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>97.617</v>
+        <v>99.338</v>
       </c>
       <c r="E179" s="1">
-        <v>100.93515957</v>
+        <v>100.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>1208193.86</v>
+        <v>500000.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-39718.37</v>
+        <v>-3310.0</v>
       </c>
       <c r="J179" s="1">
-        <v>-3.2874169713129</v>
+        <v>-0.662</v>
       </c>
       <c r="K179">
-        <v>2.14</v>
-[...2 lines deleted...]
-        <v>402</v>
+        <v>0.09</v>
+      </c>
+      <c r="L179">
+        <v>465.75</v>
       </c>
       <c r="M179" s="1">
-        <v>1168475.49</v>
+        <v>496690.0</v>
       </c>
       <c r="N179" s="1">
-        <v>1194060.59</v>
+        <v>497155.75</v>
       </c>
       <c r="O179" s="1">
-        <v>0.21</v>
+        <v>0.08</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="B180" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
       <c r="C180" s="1">
-        <v>3490000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>86.428</v>
+        <v>98.052</v>
       </c>
       <c r="E180" s="1">
-        <v>86.855</v>
+        <v>97.68761538</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>3031239.5</v>
+        <v>1269939.0</v>
       </c>
       <c r="I180" s="1">
-        <v>-14902.3</v>
+        <v>4737.0</v>
       </c>
       <c r="J180" s="1">
-        <v>-0.49162397098613</v>
+        <v>0.37301004221463</v>
       </c>
       <c r="K180">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.21</v>
+      </c>
+      <c r="L180" t="s">
+        <v>400</v>
       </c>
       <c r="M180" s="1">
-        <v>3016337.2</v>
+        <v>1274676.0</v>
       </c>
       <c r="N180" s="1">
-        <v>3016337.2</v>
+        <v>1277418.47</v>
       </c>
       <c r="O180" s="1">
-        <v>0.52</v>
+        <v>0.21</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="B181" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="C181" s="1">
-        <v>720000.0</v>
+        <v>897000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>96.722</v>
+        <v>99.164</v>
       </c>
       <c r="E181" s="1">
-        <v>99.799</v>
+        <v>100.93515942</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>718552.8</v>
+        <v>905388.38</v>
       </c>
       <c r="I181" s="1">
-        <v>-22154.4</v>
+        <v>-15887.3</v>
       </c>
       <c r="J181" s="1">
-        <v>-3.0831972264251</v>
+        <v>-1.7547497130458</v>
       </c>
       <c r="K181">
-        <v>1.36</v>
+        <v>2.72</v>
       </c>
       <c r="L181" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="M181" s="1">
-        <v>696398.4</v>
+        <v>889501.08</v>
       </c>
       <c r="N181" s="1">
-        <v>706199.77</v>
+        <v>913910.15</v>
       </c>
       <c r="O181" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="B182" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="C182" s="1">
-        <v>494000.0</v>
+        <v>3780000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>99.021</v>
+        <v>87.746</v>
       </c>
       <c r="E182" s="1">
-        <v>99.7472004</v>
+        <v>86.91335767</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>492751.17</v>
+        <v>3285324.92</v>
       </c>
       <c r="I182" s="1">
-        <v>-3587.43</v>
+        <v>31473.88</v>
       </c>
       <c r="J182" s="1">
-        <v>-0.72804088927886</v>
+        <v>0.95801422283675</v>
       </c>
       <c r="K182">
-        <v>0.64</v>
-[...2 lines deleted...]
-        <v>410</v>
+        <v>0.0</v>
+      </c>
+      <c r="L182">
+        <v>0.0</v>
       </c>
       <c r="M182" s="1">
-        <v>489163.74</v>
+        <v>3316798.8</v>
       </c>
       <c r="N182" s="1">
-        <v>492315.53</v>
+        <v>3316798.8</v>
       </c>
       <c r="O182" s="1">
-        <v>0.08</v>
+        <v>0.54</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
       <c r="B183" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="C183" s="1">
-        <v>500000.0</v>
+        <v>244000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>98.524</v>
+        <v>60.74</v>
       </c>
       <c r="E183" s="1">
-        <v>99.991</v>
+        <v>60.04517623</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>499955.0</v>
+        <v>146510.23</v>
       </c>
       <c r="I183" s="1">
-        <v>-7335.0</v>
+        <v>1695.37</v>
       </c>
       <c r="J183" s="1">
-        <v>-1.4671320418838</v>
+        <v>1.1571683424427</v>
       </c>
       <c r="K183">
-        <v>2.79</v>
-[...2 lines deleted...]
-        <v>413</v>
+        <v>0.0</v>
+      </c>
+      <c r="L183">
+        <v>0.0</v>
       </c>
       <c r="M183" s="1">
-        <v>492620.0</v>
+        <v>148205.6</v>
       </c>
       <c r="N183" s="1">
-        <v>506572.05</v>
+        <v>148205.6</v>
       </c>
       <c r="O183" s="1">
-        <v>0.09</v>
+        <v>0.02</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>414</v>
+        <v>408</v>
       </c>
       <c r="B184" t="s">
-        <v>415</v>
+        <v>409</v>
       </c>
       <c r="C184" s="1">
-        <v>800000.0</v>
+        <v>547000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>99.215</v>
+        <v>99.935</v>
       </c>
       <c r="E184" s="1">
-        <v>102.64</v>
+        <v>99.658</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>821120.0</v>
+        <v>545129.26</v>
       </c>
       <c r="I184" s="1">
-        <v>-27400.0</v>
+        <v>1515.19</v>
       </c>
       <c r="J184" s="1">
-        <v>-3.3369056897896</v>
+        <v>0.27795059102129</v>
       </c>
       <c r="K184">
-        <v>0.83</v>
-[...2 lines deleted...]
-        <v>416</v>
+        <v>0.06</v>
+      </c>
+      <c r="L184">
+        <v>332.38</v>
       </c>
       <c r="M184" s="1">
-        <v>793720.0</v>
+        <v>546644.45</v>
       </c>
       <c r="N184" s="1">
-        <v>800377.53</v>
+        <v>546976.83</v>
       </c>
       <c r="O184" s="1">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="B185" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="C185" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>104.52</v>
+        <v>91.978</v>
       </c>
       <c r="E185" s="1">
-        <v>100.465874</v>
+        <v>91.59725</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>502329.37</v>
+        <v>366389.0</v>
       </c>
       <c r="I185" s="1">
-        <v>20270.63</v>
+        <v>1523.0</v>
       </c>
       <c r="J185" s="1">
-        <v>4.0353264631929</v>
+        <v>0.41567841829313</v>
       </c>
       <c r="K185">
-        <v>2.19</v>
+        <v>0.75</v>
       </c>
       <c r="L185" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="M185" s="1">
-        <v>522600.0</v>
+        <v>367912.0</v>
       </c>
       <c r="N185" s="1">
-        <v>533552.05</v>
+        <v>370914.74</v>
       </c>
       <c r="O185" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="B186" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="C186" s="1">
-        <v>746000.0</v>
+        <v>494000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>98.797</v>
+        <v>100.096</v>
       </c>
       <c r="E186" s="1">
-        <v>99.298</v>
+        <v>99.7472004</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>740763.08</v>
+        <v>492751.17</v>
       </c>
       <c r="I186" s="1">
-        <v>-3737.46</v>
+        <v>1723.07</v>
       </c>
       <c r="J186" s="1">
-        <v>-0.50454188402586</v>
+        <v>0.34968359385123</v>
       </c>
       <c r="K186">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.24</v>
+      </c>
+      <c r="L186" t="s">
+        <v>415</v>
       </c>
       <c r="M186" s="1">
-        <v>737025.62</v>
+        <v>494474.24</v>
       </c>
       <c r="N186" s="1">
-        <v>737025.62</v>
+        <v>500595.1</v>
       </c>
       <c r="O186" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
       <c r="B187" t="s">
-        <v>423</v>
+        <v>417</v>
       </c>
       <c r="C187" s="1">
-        <v>123000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>101.548</v>
+        <v>99.345</v>
       </c>
       <c r="E187" s="1">
-        <v>103.02331707</v>
+        <v>99.991</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>126718.68</v>
+        <v>499955.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-1814.64</v>
+        <v>-3230.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-1.4320224926585</v>
+        <v>-0.64605814523307</v>
       </c>
       <c r="K187">
-        <v>3.03</v>
+        <v>3.41</v>
       </c>
       <c r="L187" t="s">
-        <v>424</v>
+        <v>418</v>
       </c>
       <c r="M187" s="1">
-        <v>124904.04</v>
+        <v>496725.0</v>
       </c>
       <c r="N187" s="1">
-        <v>128633.64</v>
+        <v>513793.49</v>
       </c>
       <c r="O187" s="1">
-        <v>0.02</v>
+        <v>0.08</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>425</v>
+        <v>419</v>
       </c>
       <c r="B188" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="C188" s="1">
-        <v>1083000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>97.604</v>
+        <v>100.571</v>
       </c>
       <c r="E188" s="1">
-        <v>99.459</v>
+        <v>99.834</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>1077140.97</v>
+        <v>798672.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-20089.65</v>
+        <v>5896.0</v>
       </c>
       <c r="J188" s="1">
-        <v>-1.8650901376447</v>
+        <v>0.73822545425406</v>
       </c>
       <c r="K188">
-        <v>0.72</v>
+        <v>0.5</v>
       </c>
       <c r="L188" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="M188" s="1">
-        <v>1057051.32</v>
+        <v>804568.0</v>
       </c>
       <c r="N188" s="1">
-        <v>1064862.27</v>
+        <v>808573.48</v>
       </c>
       <c r="O188" s="1">
-        <v>0.18</v>
+        <v>0.13</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
       <c r="B189" t="s">
-        <v>429</v>
+        <v>423</v>
       </c>
       <c r="C189" s="1">
-        <v>800000.0</v>
+        <v>746000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>96.4</v>
+        <v>100.886</v>
       </c>
       <c r="E189" s="1">
-        <v>99.292</v>
+        <v>99.298</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>794336.0</v>
+        <v>740763.08</v>
       </c>
       <c r="I189" s="1">
-        <v>-23136.0</v>
+        <v>11846.48</v>
       </c>
       <c r="J189" s="1">
-        <v>-2.9126213592233</v>
+        <v>1.5992265705251</v>
       </c>
       <c r="K189">
-        <v>0.66</v>
+        <v>0.67</v>
       </c>
       <c r="L189" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="M189" s="1">
-        <v>771200.0</v>
+        <v>752609.56</v>
       </c>
       <c r="N189" s="1">
-        <v>776493.15</v>
+        <v>757599.07</v>
       </c>
       <c r="O189" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>431</v>
+        <v>425</v>
       </c>
       <c r="B190" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="C190" s="1">
-        <v>700000.0</v>
+        <v>123000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>99.012</v>
+        <v>102.768</v>
       </c>
       <c r="E190" s="1">
-        <v>103.004</v>
+        <v>103.02331707</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>721028.0</v>
+        <v>126718.68</v>
       </c>
       <c r="I190" s="1">
-        <v>-27944.0</v>
+        <v>-314.04</v>
       </c>
       <c r="J190" s="1">
-        <v>-3.87557764747</v>
+        <v>-0.24782455120271</v>
       </c>
       <c r="K190">
-        <v>0.6</v>
+        <v>3.88</v>
       </c>
       <c r="L190" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
       <c r="M190" s="1">
-        <v>693084.0</v>
+        <v>126404.64</v>
       </c>
       <c r="N190" s="1">
-        <v>697255.23</v>
+        <v>131174.68</v>
       </c>
       <c r="O190" s="1">
-        <v>0.12</v>
+        <v>0.02</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="B191" t="s">
-        <v>435</v>
+        <v>429</v>
       </c>
       <c r="C191" s="1">
-        <v>500000.0</v>
+        <v>783000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>86.845</v>
+        <v>99.082</v>
       </c>
       <c r="E191" s="1">
-        <v>86.92</v>
+        <v>99.459</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>434600.0</v>
+        <v>778763.97</v>
       </c>
       <c r="I191" s="1">
-        <v>-375.0</v>
+        <v>-2951.91</v>
       </c>
       <c r="J191" s="1">
-        <v>-0.086286240220893</v>
+        <v>-0.37905066409274</v>
       </c>
       <c r="K191">
-        <v>0.98</v>
+        <v>1.3</v>
       </c>
       <c r="L191" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
       <c r="M191" s="1">
-        <v>434225.0</v>
+        <v>775812.06</v>
       </c>
       <c r="N191" s="1">
-        <v>439118.67</v>
+        <v>785991.06</v>
       </c>
       <c r="O191" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>437</v>
+        <v>431</v>
       </c>
       <c r="B192" t="s">
-        <v>438</v>
+        <v>432</v>
       </c>
       <c r="C192" s="1">
-        <v>300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>101.915</v>
+        <v>98.641</v>
       </c>
       <c r="E192" s="1">
-        <v>105.478</v>
+        <v>99.292</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>316434.0</v>
+        <v>794336.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-10689.0</v>
+        <v>-5208.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-3.3779555926354</v>
+        <v>-0.65564194497039</v>
       </c>
       <c r="K192">
-        <v>4.14</v>
+        <v>1.28</v>
       </c>
       <c r="L192" t="s">
-        <v>439</v>
+        <v>433</v>
       </c>
       <c r="M192" s="1">
-        <v>305745.0</v>
+        <v>789128.0</v>
       </c>
       <c r="N192" s="1">
-        <v>318170.69</v>
+        <v>799407.45</v>
       </c>
       <c r="O192" s="1">
-        <v>0.05</v>
+        <v>0.13</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="B193" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="C193" s="1">
-        <v>500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>96.605</v>
+        <v>100.721</v>
       </c>
       <c r="E193" s="1">
-        <v>99.74</v>
+        <v>103.004</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>498700.0</v>
+        <v>721028.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-15675.0</v>
+        <v>-15981.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-3.1431722478444</v>
+        <v>-2.2164187798532</v>
       </c>
       <c r="K193">
-        <v>1.94</v>
+        <v>1.26</v>
       </c>
       <c r="L193" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
       <c r="M193" s="1">
-        <v>483025.0</v>
+        <v>705047.0</v>
       </c>
       <c r="N193" s="1">
-        <v>492733.9</v>
+        <v>713892.89</v>
       </c>
       <c r="O193" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>443</v>
+        <v>437</v>
       </c>
       <c r="B194" t="s">
-        <v>444</v>
+        <v>438</v>
       </c>
       <c r="C194" s="1">
-        <v>1300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>97.678</v>
+        <v>88.774</v>
       </c>
       <c r="E194" s="1">
-        <v>99.95246154</v>
+        <v>86.92</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>1299382.0</v>
+        <v>434600.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-29568.0</v>
+        <v>9270.0</v>
       </c>
       <c r="J194" s="1">
-        <v>-2.2755432967364</v>
+        <v>2.1329958582605</v>
       </c>
       <c r="K194">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>445</v>
+        <v>0.07</v>
+      </c>
+      <c r="L194">
+        <v>348.47</v>
       </c>
       <c r="M194" s="1">
-        <v>1269814.0</v>
+        <v>443870.0</v>
       </c>
       <c r="N194" s="1">
-        <v>1274502.01</v>
+        <v>444218.47</v>
       </c>
       <c r="O194" s="1">
-        <v>0.22</v>
+        <v>0.07</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>446</v>
+        <v>439</v>
       </c>
       <c r="B195" t="s">
-        <v>447</v>
+        <v>440</v>
       </c>
       <c r="C195" s="1">
-        <v>800000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>98.509</v>
+        <v>103.971</v>
       </c>
       <c r="E195" s="1">
-        <v>100.91</v>
+        <v>105.478</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>807280.0</v>
+        <v>316434.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-19208.0</v>
+        <v>-4521.0</v>
       </c>
       <c r="J195" s="1">
-        <v>-2.3793479338024</v>
+        <v>-1.4287339539999</v>
       </c>
       <c r="K195">
-        <v>2.84</v>
-[...2 lines deleted...]
-        <v>448</v>
+        <v>0.05</v>
+      </c>
+      <c r="L195">
+        <v>163.5</v>
       </c>
       <c r="M195" s="1">
-        <v>788072.0</v>
+        <v>311913.0</v>
       </c>
       <c r="N195" s="1">
-        <v>810781.59</v>
+        <v>312076.5</v>
       </c>
       <c r="O195" s="1">
-        <v>0.14</v>
+        <v>0.05</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>449</v>
+        <v>441</v>
       </c>
       <c r="B196" t="s">
-        <v>450</v>
+        <v>442</v>
       </c>
       <c r="C196" s="1">
-        <v>6830433.57</v>
+        <v>1300000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>88.526</v>
+        <v>99.178</v>
       </c>
       <c r="E196" s="1">
-        <v>87.34060304</v>
+        <v>99.95246154</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>5965741.87</v>
+        <v>1299382.0</v>
       </c>
       <c r="I196" s="1">
-        <v>80967.75</v>
+        <v>-10068.0</v>
       </c>
       <c r="J196" s="1">
-        <v>1.3572117561298</v>
+        <v>-0.77482988066635</v>
       </c>
       <c r="K196">
-        <v>0.08</v>
+        <v>0.96</v>
       </c>
       <c r="L196" t="s">
-        <v>451</v>
+        <v>443</v>
       </c>
       <c r="M196" s="1">
-        <v>6046709.62</v>
+        <v>1289314.0</v>
       </c>
       <c r="N196" s="1">
-        <v>6051986.83</v>
+        <v>1301815.37</v>
       </c>
       <c r="O196" s="1">
-        <v>1.04</v>
+        <v>0.21</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>452</v>
+        <v>444</v>
       </c>
       <c r="B197" t="s">
-        <v>453</v>
+        <v>445</v>
       </c>
       <c r="C197" s="1">
-        <v>607000.0</v>
+        <v>7401434.0</v>
       </c>
       <c r="D197" s="1">
-        <v>96.703</v>
+        <v>100.562</v>
       </c>
       <c r="E197" s="1">
-        <v>100.0</v>
+        <v>99.94216148</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>607000.0</v>
+        <v>7397153.12</v>
       </c>
       <c r="I197" s="1">
-        <v>-20012.79</v>
+        <v>45876.94</v>
       </c>
       <c r="J197" s="1">
-        <v>-3.297</v>
+        <v>0.62019724691058</v>
       </c>
       <c r="K197">
-        <v>1.3</v>
+        <v>0.12</v>
       </c>
       <c r="L197" t="s">
-        <v>454</v>
+        <v>446</v>
       </c>
       <c r="M197" s="1">
-        <v>586987.21</v>
+        <v>7443030.06</v>
       </c>
       <c r="N197" s="1">
-        <v>594872.94</v>
+        <v>7451830.67</v>
       </c>
       <c r="O197" s="1">
-        <v>0.1</v>
+        <v>1.21</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>455</v>
+        <v>447</v>
       </c>
       <c r="B198" t="s">
-        <v>456</v>
+        <v>448</v>
       </c>
       <c r="C198" s="1">
-        <v>1000000.0</v>
+        <v>607000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>103.463</v>
+        <v>98.726</v>
       </c>
       <c r="E198" s="1">
-        <v>100.6308</v>
+        <v>100.0</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>1006308.0</v>
+        <v>607000.0</v>
       </c>
       <c r="I198" s="1">
-        <v>28322.0</v>
+        <v>-7733.18</v>
       </c>
       <c r="J198" s="1">
-        <v>2.8144464716568</v>
+        <v>-1.274</v>
       </c>
       <c r="K198">
-        <v>1.8</v>
+        <v>1.9</v>
       </c>
       <c r="L198" t="s">
-        <v>457</v>
+        <v>449</v>
       </c>
       <c r="M198" s="1">
-        <v>1034630.0</v>
+        <v>599266.82</v>
       </c>
       <c r="N198" s="1">
-        <v>1052588.9</v>
+        <v>610787.81</v>
       </c>
       <c r="O198" s="1">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>458</v>
+        <v>450</v>
       </c>
       <c r="B199" t="s">
-        <v>459</v>
+        <v>451</v>
       </c>
       <c r="C199" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>97.015</v>
+        <v>101.203</v>
       </c>
       <c r="E199" s="1">
-        <v>100.028</v>
+        <v>100.0</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>600168.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I199" s="1">
-        <v>-18078.0</v>
+        <v>6015.0</v>
       </c>
       <c r="J199" s="1">
-        <v>-3.0121565961531</v>
+        <v>1.203</v>
       </c>
       <c r="K199">
-        <v>0.74</v>
-[...2 lines deleted...]
-        <v>460</v>
+        <v>0.1</v>
+      </c>
+      <c r="L199">
+        <v>483.73</v>
       </c>
       <c r="M199" s="1">
-        <v>582090.0</v>
+        <v>506015.0</v>
       </c>
       <c r="N199" s="1">
-        <v>586501.26</v>
+        <v>506498.73</v>
       </c>
       <c r="O199" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>461</v>
+        <v>452</v>
       </c>
       <c r="B200" t="s">
-        <v>462</v>
+        <v>453</v>
       </c>
       <c r="C200" s="1">
-        <v>2000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>86.208</v>
+        <v>105.396</v>
       </c>
       <c r="E200" s="1">
-        <v>87.081</v>
+        <v>100.6308</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>1741620.0</v>
+        <v>603784.8</v>
       </c>
       <c r="I200" s="1">
-        <v>-17460.0</v>
+        <v>28591.2</v>
       </c>
       <c r="J200" s="1">
-        <v>-1.0025148999208</v>
+        <v>4.7353295412538</v>
       </c>
       <c r="K200">
-        <v>0.09</v>
+        <v>2.64</v>
       </c>
       <c r="L200" t="s">
-        <v>463</v>
+        <v>454</v>
       </c>
       <c r="M200" s="1">
-        <v>1724160.0</v>
+        <v>632376.0</v>
       </c>
       <c r="N200" s="1">
-        <v>1725995.62</v>
+        <v>648226.68</v>
       </c>
       <c r="O200" s="1">
-        <v>0.3</v>
+        <v>0.11</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>464</v>
+        <v>455</v>
       </c>
       <c r="B201" t="s">
-        <v>465</v>
+        <v>456</v>
       </c>
       <c r="C201" s="1">
-        <v>861000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>100.926</v>
+        <v>99.137</v>
       </c>
       <c r="E201" s="1">
-        <v>100.08714286</v>
+        <v>100.028</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>861750.3</v>
+        <v>600168.0</v>
       </c>
       <c r="I201" s="1">
-        <v>7222.56</v>
+        <v>-5346.0</v>
       </c>
       <c r="J201" s="1">
-        <v>0.83812677523872</v>
+        <v>-0.89075058983485</v>
       </c>
       <c r="K201">
-        <v>3.65</v>
+        <v>1.41</v>
       </c>
       <c r="L201" t="s">
-        <v>466</v>
+        <v>457</v>
       </c>
       <c r="M201" s="1">
-        <v>868972.86</v>
+        <v>594822.0</v>
       </c>
       <c r="N201" s="1">
-        <v>900402.31</v>
+        <v>603271.74</v>
       </c>
       <c r="O201" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>467</v>
+        <v>458</v>
       </c>
       <c r="B202" t="s">
-        <v>468</v>
+        <v>459</v>
       </c>
       <c r="C202" s="1">
-        <v>200000.0</v>
+        <v>861000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>93.601</v>
+        <v>102.259</v>
       </c>
       <c r="E202" s="1">
-        <v>99.602</v>
+        <v>100.08714286</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>199204.0</v>
+        <v>861750.3</v>
       </c>
       <c r="I202" s="1">
-        <v>-12002.0</v>
+        <v>18699.69</v>
       </c>
       <c r="J202" s="1">
-        <v>-6.024979418084</v>
+        <v>2.1699661723355</v>
       </c>
       <c r="K202">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>546.58</v>
+        <v>0.26</v>
+      </c>
+      <c r="L202" t="s">
+        <v>460</v>
       </c>
       <c r="M202" s="1">
-        <v>187202.0</v>
+        <v>880449.99</v>
       </c>
       <c r="N202" s="1">
-        <v>187748.58</v>
+        <v>882688.0</v>
       </c>
       <c r="O202" s="1">
-        <v>0.03</v>
+        <v>0.14</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>469</v>
+        <v>461</v>
       </c>
       <c r="B203" t="s">
-        <v>470</v>
+        <v>462</v>
       </c>
       <c r="C203" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>99.778</v>
+        <v>95.09</v>
       </c>
       <c r="E203" s="1">
-        <v>99.406</v>
+        <v>99.602</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>497030.0</v>
+        <v>199204.0</v>
       </c>
       <c r="I203" s="1">
-        <v>1860.0</v>
+        <v>-9024.0</v>
       </c>
       <c r="J203" s="1">
-        <v>0.37422288393055</v>
+        <v>-4.5300295174796</v>
       </c>
       <c r="K203">
-        <v>0.26</v>
+        <v>0.58</v>
       </c>
       <c r="L203" t="s">
-        <v>471</v>
+        <v>463</v>
       </c>
       <c r="M203" s="1">
-        <v>498890.0</v>
+        <v>190180.0</v>
       </c>
       <c r="N203" s="1">
-        <v>500189.66</v>
+        <v>191349.86</v>
       </c>
       <c r="O203" s="1">
-        <v>0.09</v>
+        <v>0.03</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="B204" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
       <c r="C204" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>97.051</v>
+        <v>101.736</v>
       </c>
       <c r="E204" s="1">
-        <v>100.19733333</v>
+        <v>99.406</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>300592.0</v>
+        <v>497030.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-9439.0</v>
+        <v>11650.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-3.1401367967211</v>
+        <v>2.3439229020381</v>
       </c>
       <c r="K204">
-        <v>0.81</v>
+        <v>0.99</v>
       </c>
       <c r="L204" t="s">
-        <v>474</v>
+        <v>466</v>
       </c>
       <c r="M204" s="1">
-        <v>291153.0</v>
+        <v>508680.0</v>
       </c>
       <c r="N204" s="1">
-        <v>293585.88</v>
+        <v>513652.6</v>
       </c>
       <c r="O204" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>475</v>
+        <v>467</v>
       </c>
       <c r="B205" t="s">
-        <v>476</v>
+        <v>468</v>
       </c>
       <c r="C205" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>98.467</v>
+        <v>89.744</v>
       </c>
       <c r="E205" s="1">
-        <v>102.46222222</v>
+        <v>87.708</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>922160.0</v>
+        <v>350832.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-35957.0</v>
+        <v>8144.0</v>
       </c>
       <c r="J205" s="1">
-        <v>-3.8992148867875</v>
+        <v>2.3213389884617</v>
       </c>
       <c r="K205">
-        <v>0.77</v>
+        <v>1.36</v>
       </c>
       <c r="L205" t="s">
-        <v>477</v>
+        <v>469</v>
       </c>
       <c r="M205" s="1">
-        <v>886203.0</v>
+        <v>358976.0</v>
       </c>
       <c r="N205" s="1">
-        <v>893107.11</v>
+        <v>364425.32</v>
       </c>
       <c r="O205" s="1">
-        <v>0.15</v>
+        <v>0.06</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>478</v>
+        <v>470</v>
       </c>
       <c r="B206" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="C206" s="1">
-        <v>614000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>96.846</v>
+        <v>100.702</v>
       </c>
       <c r="E206" s="1">
-        <v>99.528</v>
+        <v>102.46222222</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>611101.92</v>
+        <v>922160.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-16467.48</v>
+        <v>-15842.0</v>
       </c>
       <c r="J206" s="1">
-        <v>-2.6947190740294</v>
+        <v>-1.7179231369827</v>
       </c>
       <c r="K206">
-        <v>1.24</v>
+        <v>1.48</v>
       </c>
       <c r="L206" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
       <c r="M206" s="1">
-        <v>594634.44</v>
+        <v>906318.0</v>
       </c>
       <c r="N206" s="1">
-        <v>602242.15</v>
+        <v>919633.07</v>
       </c>
       <c r="O206" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>481</v>
+        <v>473</v>
       </c>
       <c r="B207" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
       <c r="C207" s="1">
-        <v>13774797.0</v>
+        <v>614000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>86.228</v>
+        <v>98.384</v>
       </c>
       <c r="E207" s="1">
-        <v>87.49698395</v>
+        <v>99.528</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>12052531.92</v>
+        <v>611101.92</v>
       </c>
       <c r="I207" s="1">
-        <v>-174799.96</v>
+        <v>-7024.16</v>
       </c>
       <c r="J207" s="1">
-        <v>-1.4503173371392</v>
+        <v>-1.1494252873563</v>
       </c>
       <c r="K207">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.84</v>
+      </c>
+      <c r="L207" t="s">
+        <v>475</v>
       </c>
       <c r="M207" s="1">
-        <v>11877731.96</v>
+        <v>604077.76</v>
       </c>
       <c r="N207" s="1">
-        <v>11877731.96</v>
+        <v>615375.78</v>
       </c>
       <c r="O207" s="1">
-        <v>2.04</v>
+        <v>0.1</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>483</v>
+        <v>476</v>
       </c>
       <c r="B208" t="s">
-        <v>484</v>
+        <v>477</v>
       </c>
       <c r="C208" s="1">
         <v>700000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>96.469</v>
+        <v>98.019</v>
       </c>
       <c r="E208" s="1">
         <v>99.46</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
         <v>696220.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-20937.0</v>
+        <v>-10087.0</v>
       </c>
       <c r="J208" s="1">
-        <v>-3.0072390910919</v>
+        <v>-1.4488236476976</v>
       </c>
       <c r="K208">
-        <v>1.67</v>
+        <v>2.27</v>
       </c>
       <c r="L208" t="s">
-        <v>485</v>
+        <v>478</v>
       </c>
       <c r="M208" s="1">
-        <v>675283.0</v>
+        <v>686133.0</v>
       </c>
       <c r="N208" s="1">
-        <v>686998.41</v>
+        <v>702055.6</v>
       </c>
       <c r="O208" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="B209" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
       <c r="C209" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>90.861</v>
+        <v>91.886</v>
       </c>
       <c r="E209" s="1">
         <v>83.781</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
         <v>1172934.0</v>
       </c>
       <c r="I209" s="1">
-        <v>99120.0</v>
+        <v>113470.0</v>
       </c>
       <c r="J209" s="1">
-        <v>8.4506033587568</v>
+        <v>9.6740311049045</v>
       </c>
       <c r="K209">
         <v>0.0</v>
       </c>
       <c r="L209">
         <v>0.0</v>
       </c>
       <c r="M209" s="1">
-        <v>1272054.0</v>
+        <v>1286404.0</v>
       </c>
       <c r="N209" s="1">
-        <v>1272054.0</v>
+        <v>1286404.0</v>
       </c>
       <c r="O209" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>488</v>
+        <v>481</v>
       </c>
       <c r="B210" t="s">
-        <v>489</v>
+        <v>482</v>
       </c>
       <c r="C210" s="1">
         <v>500000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>96.285</v>
+        <v>98.676</v>
       </c>
       <c r="E210" s="1">
         <v>100.45</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
         <v>502250.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-20825.0</v>
+        <v>-8870.0</v>
       </c>
       <c r="J210" s="1">
-        <v>-4.1463414634146</v>
+        <v>-1.7660527625684</v>
       </c>
       <c r="K210">
-        <v>1.45</v>
+        <v>0.22</v>
       </c>
       <c r="L210" t="s">
-        <v>490</v>
+        <v>483</v>
       </c>
       <c r="M210" s="1">
-        <v>481425.0</v>
+        <v>493380.0</v>
       </c>
       <c r="N210" s="1">
-        <v>488697.26</v>
+        <v>494494.73</v>
       </c>
       <c r="O210" s="1">
         <v>0.08</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>491</v>
+        <v>484</v>
       </c>
       <c r="B211" t="s">
-        <v>492</v>
+        <v>485</v>
       </c>
       <c r="C211" s="1">
         <v>600000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>94.482</v>
+        <v>96.402</v>
       </c>
       <c r="E211" s="1">
         <v>99.077</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
         <v>594462.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-27570.0</v>
+        <v>-16050.0</v>
       </c>
       <c r="J211" s="1">
-        <v>-4.6378069582244</v>
+        <v>-2.6999202640371</v>
       </c>
       <c r="K211">
-        <v>1.79</v>
+        <v>2.42</v>
       </c>
       <c r="L211" t="s">
-        <v>493</v>
+        <v>486</v>
       </c>
       <c r="M211" s="1">
-        <v>566892.0</v>
+        <v>578412.0</v>
       </c>
       <c r="N211" s="1">
-        <v>577650.9</v>
+        <v>592910.63</v>
       </c>
       <c r="O211" s="1">
         <v>0.1</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>494</v>
+        <v>487</v>
       </c>
       <c r="B212" t="s">
-        <v>495</v>
+        <v>488</v>
       </c>
       <c r="C212" s="1">
         <v>600000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>93.803</v>
+        <v>100.0</v>
       </c>
       <c r="E212" s="1">
         <v>92.475705</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
         <v>554854.23</v>
       </c>
       <c r="I212" s="1">
-        <v>7963.77</v>
+        <v>45145.77</v>
       </c>
       <c r="J212" s="1">
-        <v>1.4352904906213</v>
+        <v>8.1365100163335</v>
       </c>
       <c r="K212">
-        <v>0.47</v>
+        <v>0.62</v>
       </c>
       <c r="L212" t="s">
-        <v>496</v>
+        <v>489</v>
       </c>
       <c r="M212" s="1">
-        <v>562818.0</v>
+        <v>600000.0</v>
       </c>
       <c r="N212" s="1">
-        <v>565622.79</v>
+        <v>603739.73</v>
       </c>
       <c r="O212" s="1">
         <v>0.1</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>497</v>
+        <v>490</v>
       </c>
       <c r="B213" t="s">
-        <v>498</v>
+        <v>491</v>
       </c>
       <c r="C213" s="1">
         <v>616000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>101.845</v>
+        <v>103.558</v>
       </c>
       <c r="E213" s="1">
         <v>99.953</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
         <v>615710.48</v>
       </c>
       <c r="I213" s="1">
-        <v>11654.72</v>
+        <v>22206.8</v>
       </c>
       <c r="J213" s="1">
-        <v>1.8928896581393</v>
+        <v>3.606695146719</v>
       </c>
       <c r="K213">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>320.66</v>
+        <v>0.9</v>
+      </c>
+      <c r="L213" t="s">
+        <v>492</v>
       </c>
       <c r="M213" s="1">
-        <v>627365.2</v>
+        <v>637917.28</v>
       </c>
       <c r="N213" s="1">
-        <v>627685.86</v>
+        <v>643448.62</v>
       </c>
       <c r="O213" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
       <c r="B214" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="C214" s="1">
-        <v>600000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>102.158</v>
+        <v>102.052</v>
       </c>
       <c r="E214" s="1">
-        <v>99.961</v>
+        <v>99.943</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>599766.0</v>
+        <v>549686.5</v>
       </c>
       <c r="I214" s="1">
-        <v>13182.0</v>
+        <v>11599.5</v>
       </c>
       <c r="J214" s="1">
-        <v>2.1978571642941</v>
+        <v>2.1102028156049</v>
       </c>
       <c r="K214">
-        <v>3.45</v>
+        <v>0.7</v>
       </c>
       <c r="L214" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="M214" s="1">
-        <v>612948.0</v>
+        <v>561286.0</v>
       </c>
       <c r="N214" s="1">
-        <v>633623.34</v>
+        <v>565143.53</v>
       </c>
       <c r="O214" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="B215" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
       <c r="C215" s="1">
         <v>400000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>99.874</v>
+        <v>101.69</v>
       </c>
       <c r="E215" s="1">
         <v>99.611</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
         <v>398444.0</v>
       </c>
       <c r="I215" s="1">
-        <v>1052.0</v>
+        <v>8316.0</v>
       </c>
       <c r="J215" s="1">
-        <v>0.26402706528395</v>
+        <v>2.0871188924918</v>
       </c>
       <c r="K215">
-        <v>2.83</v>
+        <v>3.54</v>
       </c>
       <c r="L215" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="M215" s="1">
-        <v>399496.0</v>
+        <v>406760.0</v>
       </c>
       <c r="N215" s="1">
-        <v>410805.59</v>
+        <v>420918.9</v>
       </c>
       <c r="O215" s="1">
         <v>0.07</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="B216" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="C216" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>97.934</v>
+        <v>100.028</v>
       </c>
       <c r="E216" s="1">
-        <v>101.42472727</v>
+        <v>101.42472778</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>1115672.0</v>
+        <v>912822.55</v>
       </c>
       <c r="I216" s="1">
-        <v>-38398.0</v>
+        <v>-12570.55</v>
       </c>
       <c r="J216" s="1">
-        <v>-3.4416925404599</v>
+        <v>-1.3771077412581</v>
       </c>
       <c r="K216">
-        <v>3.53</v>
+        <v>0.14</v>
       </c>
       <c r="L216" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
       <c r="M216" s="1">
-        <v>1077274.0</v>
+        <v>900252.0</v>
       </c>
       <c r="N216" s="1">
-        <v>1116060.3</v>
+        <v>901472.55</v>
       </c>
       <c r="O216" s="1">
-        <v>0.19</v>
+        <v>0.15</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="B217" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
       <c r="C217" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>101.808</v>
+        <v>104.147</v>
       </c>
       <c r="E217" s="1">
         <v>99.661</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>597966.0</v>
+        <v>498305.0</v>
       </c>
       <c r="I217" s="1">
-        <v>12882.0</v>
+        <v>22430.0</v>
       </c>
       <c r="J217" s="1">
-        <v>2.1543030874665</v>
+        <v>4.5012592689216</v>
       </c>
       <c r="K217">
-        <v>3.79</v>
+        <v>4.61</v>
       </c>
       <c r="L217" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="M217" s="1">
-        <v>610848.0</v>
+        <v>520735.0</v>
       </c>
       <c r="N217" s="1">
-        <v>633580.19</v>
+        <v>543796.64</v>
       </c>
       <c r="O217" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="B218" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
       <c r="C218" s="1">
         <v>500000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>95.167</v>
+        <v>103.275</v>
       </c>
       <c r="E218" s="1">
-        <v>99.104</v>
+        <v>100.0</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>495520.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-19685.0</v>
+        <v>16375.0</v>
       </c>
       <c r="J218" s="1">
-        <v>-3.9725944462383</v>
+        <v>3.275</v>
       </c>
       <c r="K218">
-        <v>1.0</v>
+        <v>0.26</v>
       </c>
       <c r="L218" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="M218" s="1">
-        <v>475835.0</v>
+        <v>516375.0</v>
       </c>
       <c r="N218" s="1">
-        <v>480852.12</v>
+        <v>517692.81</v>
       </c>
       <c r="O218" s="1">
         <v>0.08</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="B219" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
       <c r="C219" s="1">
         <v>500000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>101.435</v>
+        <v>106.744</v>
       </c>
       <c r="E219" s="1">
-        <v>100.0</v>
+        <v>109.3</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>500000.0</v>
+        <v>546500.0</v>
       </c>
       <c r="I219" s="1">
-        <v>7175.0</v>
+        <v>-12780.0</v>
       </c>
       <c r="J219" s="1">
-        <v>1.435</v>
+        <v>-2.3385178408051</v>
       </c>
       <c r="K219">
-        <v>4.22</v>
+        <v>1.9</v>
       </c>
       <c r="L219" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="M219" s="1">
-        <v>507175.0</v>
+        <v>533720.0</v>
       </c>
       <c r="N219" s="1">
-        <v>528259.93</v>
+        <v>543213.15</v>
       </c>
       <c r="O219" s="1">
         <v>0.09</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="B220" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
       <c r="C220" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>105.435</v>
+        <v>99.166</v>
       </c>
       <c r="E220" s="1">
-        <v>109.3</v>
+        <v>99.852</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>546500.0</v>
+        <v>599112.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-19325.0</v>
+        <v>-4116.0</v>
       </c>
       <c r="J220" s="1">
-        <v>-3.5361390667887</v>
+        <v>-0.68701678484157</v>
       </c>
       <c r="K220">
-        <v>0.96</v>
+        <v>0.38</v>
       </c>
       <c r="L220" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="M220" s="1">
-        <v>527175.0</v>
+        <v>594996.0</v>
       </c>
       <c r="N220" s="1">
-        <v>531993.49</v>
+        <v>597297.37</v>
       </c>
       <c r="O220" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="B221" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
       <c r="C221" s="1">
         <v>600000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>97.485</v>
+        <v>100.203</v>
       </c>
       <c r="E221" s="1">
-        <v>99.852</v>
+        <v>99.653</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>599112.0</v>
+        <v>597918.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-14202.0</v>
+        <v>3300.0</v>
       </c>
       <c r="J221" s="1">
-        <v>-2.3705083523615</v>
+        <v>0.55191514555508</v>
       </c>
       <c r="K221">
-        <v>0.66</v>
+        <v>2.35</v>
       </c>
       <c r="L221" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="M221" s="1">
-        <v>584910.0</v>
+        <v>601218.0</v>
       </c>
       <c r="N221" s="1">
-        <v>588855.21</v>
+        <v>615309.78</v>
       </c>
       <c r="O221" s="1">
         <v>0.1</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="B222" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
       <c r="C222" s="1">
-        <v>600000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>98.445</v>
+        <v>100.166</v>
       </c>
       <c r="E222" s="1">
-        <v>99.653</v>
+        <v>99.934</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>597918.0</v>
+        <v>414726.1</v>
       </c>
       <c r="I222" s="1">
-        <v>-7248.0</v>
+        <v>962.8</v>
       </c>
       <c r="J222" s="1">
-        <v>-1.2122063560555</v>
+        <v>0.23215322112594</v>
       </c>
       <c r="K222">
-        <v>1.75</v>
+        <v>0.32</v>
       </c>
       <c r="L222" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="M222" s="1">
-        <v>590670.0</v>
+        <v>415688.9</v>
       </c>
       <c r="N222" s="1">
-        <v>601155.62</v>
+        <v>417019.17</v>
       </c>
       <c r="O222" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
       <c r="B223" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="C223" s="1">
         <v>400000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>99.428</v>
+        <v>101.064</v>
       </c>
       <c r="E223" s="1">
-        <v>99.52</v>
+        <v>100.0</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>398080.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-368.0</v>
+        <v>4256.0</v>
       </c>
       <c r="J223" s="1">
-        <v>-0.092443729903537</v>
+        <v>1.064</v>
       </c>
       <c r="K223">
-        <v>2.98</v>
+        <v>0.66</v>
       </c>
       <c r="L223" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
       <c r="M223" s="1">
-        <v>397712.0</v>
+        <v>404256.0</v>
       </c>
       <c r="N223" s="1">
-        <v>409614.58</v>
+        <v>406910.68</v>
       </c>
       <c r="O223" s="1">
         <v>0.07</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="B224" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="C224" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>99.426</v>
+        <v>104.543</v>
       </c>
       <c r="E224" s="1">
-        <v>100.0</v>
+        <v>100.710578</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>400000.0</v>
+        <v>1007105.78</v>
       </c>
       <c r="I224" s="1">
-        <v>-2296.0</v>
+        <v>38324.22</v>
       </c>
       <c r="J224" s="1">
-        <v>-0.574</v>
+        <v>3.8053817941547</v>
       </c>
       <c r="K224">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.73</v>
+      </c>
+      <c r="L224" t="s">
+        <v>525</v>
       </c>
       <c r="M224" s="1">
-        <v>397704.0</v>
+        <v>1045430.0</v>
       </c>
       <c r="N224" s="1">
-        <v>397704.0</v>
+        <v>1082690.27</v>
       </c>
       <c r="O224" s="1">
-        <v>0.07</v>
+        <v>0.18</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>531</v>
+        <v>526</v>
       </c>
       <c r="B225" t="s">
-        <v>532</v>
+        <v>527</v>
       </c>
       <c r="C225" s="1">
-        <v>1000000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>103.366</v>
+        <v>99.396</v>
       </c>
       <c r="E225" s="1">
-        <v>100.710578</v>
+        <v>99.589</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>1007105.78</v>
+        <v>298767.0</v>
       </c>
       <c r="I225" s="1">
-        <v>26554.22</v>
+        <v>-579.0</v>
       </c>
       <c r="J225" s="1">
-        <v>2.6366862873133</v>
+        <v>-0.19379650362992</v>
       </c>
       <c r="K225">
-        <v>2.84</v>
+        <v>1.03</v>
       </c>
       <c r="L225" t="s">
-        <v>533</v>
+        <v>528</v>
       </c>
       <c r="M225" s="1">
-        <v>1033660.0</v>
+        <v>298188.0</v>
       </c>
       <c r="N225" s="1">
-        <v>1062016.16</v>
+        <v>301267.11</v>
       </c>
       <c r="O225" s="1">
-        <v>0.18</v>
+        <v>0.05</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>534</v>
+        <v>529</v>
       </c>
       <c r="B226" t="s">
-        <v>535</v>
+        <v>530</v>
       </c>
       <c r="C226" s="1">
         <v>300000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>97.859</v>
+        <v>94.247</v>
       </c>
       <c r="E226" s="1">
-        <v>99.589</v>
+        <v>90.9</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>298767.0</v>
+        <v>272700.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-5190.0</v>
+        <v>10041.0</v>
       </c>
       <c r="J226" s="1">
-        <v>-1.7371396439366</v>
+        <v>3.6820682068207</v>
       </c>
       <c r="K226">
-        <v>0.43</v>
+        <v>0.94</v>
       </c>
       <c r="L226" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="M226" s="1">
-        <v>293577.0</v>
+        <v>282741.0</v>
       </c>
       <c r="N226" s="1">
-        <v>294853.03</v>
+        <v>285574.56</v>
       </c>
       <c r="O226" s="1">
         <v>0.05</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>537</v>
+        <v>532</v>
       </c>
       <c r="B227" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="C227" s="1">
         <v>300000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>92.655</v>
+        <v>102.949</v>
       </c>
       <c r="E227" s="1">
-        <v>90.9</v>
+        <v>98.50505</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>272700.0</v>
+        <v>295515.15</v>
       </c>
       <c r="I227" s="1">
-        <v>5265.0</v>
+        <v>13331.85</v>
       </c>
       <c r="J227" s="1">
-        <v>1.9306930693069</v>
+        <v>4.5113930707106</v>
       </c>
       <c r="K227">
-        <v>0.63</v>
+        <v>2.64</v>
       </c>
       <c r="L227" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="M227" s="1">
-        <v>277965.0</v>
+        <v>308847.0</v>
       </c>
       <c r="N227" s="1">
-        <v>279863.63</v>
+        <v>316777.48</v>
       </c>
       <c r="O227" s="1">
         <v>0.05</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
       <c r="B228" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="C228" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>101.15</v>
+        <v>85.61</v>
       </c>
       <c r="E228" s="1">
-        <v>98.50505</v>
+        <v>85.96</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>394020.2</v>
+        <v>773640.0</v>
       </c>
       <c r="I228" s="1">
-        <v>10579.8</v>
+        <v>-3150.0</v>
       </c>
       <c r="J228" s="1">
-        <v>2.6850907643821</v>
+        <v>-0.4071661237785</v>
       </c>
       <c r="K228">
-        <v>1.95</v>
+        <v>0.55</v>
       </c>
       <c r="L228" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="M228" s="1">
-        <v>404600.0</v>
+        <v>770490.0</v>
       </c>
       <c r="N228" s="1">
-        <v>412413.7</v>
+        <v>775483.15</v>
       </c>
       <c r="O228" s="1">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
       <c r="B229" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="C229" s="1">
-        <v>900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>83.38</v>
+        <v>99.292</v>
       </c>
       <c r="E229" s="1">
-        <v>85.96</v>
+        <v>100.65</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>773640.0</v>
+        <v>503250.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-23220.0</v>
+        <v>-6790.0</v>
       </c>
       <c r="J229" s="1">
-        <v>-3.0013959981387</v>
+        <v>-1.3492300049677</v>
       </c>
       <c r="K229">
-        <v>0.44</v>
+        <v>1.15</v>
       </c>
       <c r="L229" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="M229" s="1">
-        <v>750420.0</v>
+        <v>496460.0</v>
       </c>
       <c r="N229" s="1">
-        <v>754411.44</v>
+        <v>502213.42</v>
       </c>
       <c r="O229" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
       <c r="B230" t="s">
-        <v>547</v>
+        <v>542</v>
       </c>
       <c r="C230" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>98.289</v>
+        <v>99.126</v>
       </c>
       <c r="E230" s="1">
-        <v>100.65</v>
+        <v>100.62</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>503250.0</v>
+        <v>301860.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-11805.0</v>
+        <v>-4482.0</v>
       </c>
       <c r="J230" s="1">
-        <v>-2.3457526080477</v>
+        <v>-1.4847942754919</v>
       </c>
       <c r="K230">
-        <v>0.62</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>0.13</v>
+      </c>
+      <c r="L230">
+        <v>385.27</v>
       </c>
       <c r="M230" s="1">
-        <v>491445.0</v>
+        <v>297378.0</v>
       </c>
       <c r="N230" s="1">
-        <v>494527.19</v>
+        <v>297763.27</v>
       </c>
       <c r="O230" s="1">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
       <c r="B231" t="s">
-        <v>550</v>
+        <v>544</v>
       </c>
       <c r="C231" s="1">
-        <v>300000.0</v>
+        <v>356000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>97.743</v>
+        <v>100.613</v>
       </c>
       <c r="E231" s="1">
-        <v>100.62</v>
+        <v>99.662</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>301860.0</v>
+        <v>354796.72</v>
       </c>
       <c r="I231" s="1">
-        <v>-8631.0</v>
+        <v>3385.56</v>
       </c>
       <c r="J231" s="1">
-        <v>-2.8592725104353</v>
+        <v>0.95422528145131</v>
       </c>
       <c r="K231">
-        <v>2.7</v>
+        <v>0.43</v>
       </c>
       <c r="L231" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
       <c r="M231" s="1">
-        <v>293229.0</v>
+        <v>358182.28</v>
       </c>
       <c r="N231" s="1">
-        <v>301319.75</v>
+        <v>359702.6</v>
       </c>
       <c r="O231" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="B232" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="C232" s="1">
         <v>777000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>96.923</v>
+        <v>99.303</v>
       </c>
       <c r="E232" s="1">
         <v>99.67453282</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
         <v>774471.12</v>
       </c>
       <c r="I232" s="1">
-        <v>-21379.41</v>
+        <v>-2886.81</v>
       </c>
       <c r="J232" s="1">
-        <v>-2.7605173966978</v>
+        <v>-0.37274598438222</v>
       </c>
       <c r="K232">
-        <v>2.7</v>
+        <v>3.35</v>
       </c>
       <c r="L232" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
       <c r="M232" s="1">
-        <v>753091.71</v>
+        <v>771584.31</v>
       </c>
       <c r="N232" s="1">
-        <v>774081.35</v>
+        <v>797589.86</v>
       </c>
       <c r="O232" s="1">
         <v>0.13</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>555</v>
+        <v>549</v>
       </c>
       <c r="B233" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="C233" s="1">
         <v>290000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>98.434</v>
+        <v>99.748</v>
       </c>
       <c r="E233" s="1">
         <v>99.571</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
         <v>288755.9</v>
       </c>
       <c r="I233" s="1">
-        <v>-3297.3</v>
+        <v>513.3</v>
       </c>
       <c r="J233" s="1">
-        <v>-1.1418987456187</v>
+        <v>0.1777626015607</v>
       </c>
       <c r="K233">
-        <v>1.29</v>
+        <v>1.87</v>
       </c>
       <c r="L233" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="M233" s="1">
-        <v>285458.6</v>
+        <v>289269.2</v>
       </c>
       <c r="N233" s="1">
-        <v>289202.78</v>
+        <v>294691.8</v>
       </c>
       <c r="O233" s="1">
         <v>0.05</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
       <c r="B234" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="C234" s="1">
         <v>400000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>97.801</v>
+        <v>99.067</v>
       </c>
       <c r="E234" s="1">
         <v>100.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
         <v>400000.0</v>
       </c>
       <c r="I234" s="1">
-        <v>-8796.0</v>
+        <v>-3732.0</v>
       </c>
       <c r="J234" s="1">
-        <v>-2.199</v>
+        <v>-0.933</v>
       </c>
       <c r="K234">
-        <v>1.7</v>
+        <v>2.36</v>
       </c>
       <c r="L234" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="M234" s="1">
-        <v>391204.0</v>
+        <v>396268.0</v>
       </c>
       <c r="N234" s="1">
-        <v>397986.49</v>
+        <v>405690.38</v>
       </c>
       <c r="O234" s="1">
         <v>0.07</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="B235" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="C235" s="1">
         <v>1228000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>97.183</v>
+        <v>98.749</v>
       </c>
       <c r="E235" s="1">
         <v>100.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
         <v>1228000.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-34592.76</v>
+        <v>-15362.28</v>
       </c>
       <c r="J235" s="1">
-        <v>-2.817</v>
+        <v>-1.251</v>
       </c>
       <c r="K235">
-        <v>0.67</v>
+        <v>1.28</v>
       </c>
       <c r="L235" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="M235" s="1">
-        <v>1193407.24</v>
+        <v>1212637.72</v>
       </c>
       <c r="N235" s="1">
-        <v>1201643.52</v>
+        <v>1228414.26</v>
       </c>
       <c r="O235" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
       <c r="B236" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="C236" s="1">
         <v>865000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>96.437</v>
+        <v>98.455</v>
       </c>
       <c r="E236" s="1">
         <v>100.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
         <v>865000.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-30819.95</v>
+        <v>-13364.25</v>
       </c>
       <c r="J236" s="1">
-        <v>-3.563</v>
+        <v>-1.545</v>
       </c>
       <c r="K236">
-        <v>2.14</v>
+        <v>2.81</v>
       </c>
       <c r="L236" t="s">
-        <v>566</v>
+        <v>560</v>
       </c>
       <c r="M236" s="1">
-        <v>834180.05</v>
+        <v>851635.75</v>
       </c>
       <c r="N236" s="1">
-        <v>852728.26</v>
+        <v>875925.07</v>
       </c>
       <c r="O236" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>567</v>
+        <v>561</v>
       </c>
       <c r="B237" t="s">
-        <v>568</v>
+        <v>562</v>
       </c>
       <c r="C237" s="1">
         <v>600000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>97.035</v>
+        <v>99.394</v>
       </c>
       <c r="E237" s="1">
         <v>100.42</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
         <v>602520.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-20310.0</v>
+        <v>-6156.0</v>
       </c>
       <c r="J237" s="1">
-        <v>-3.370842461661</v>
+        <v>-1.0217088229436</v>
       </c>
       <c r="K237">
-        <v>3.24</v>
+        <v>0.26</v>
       </c>
       <c r="L237" t="s">
-        <v>569</v>
+        <v>563</v>
       </c>
       <c r="M237" s="1">
-        <v>582210.0</v>
+        <v>596364.0</v>
       </c>
       <c r="N237" s="1">
-        <v>601636.03</v>
+        <v>597913.32</v>
       </c>
       <c r="O237" s="1">
         <v>0.1</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>570</v>
+        <v>564</v>
       </c>
       <c r="B238" t="s">
-        <v>571</v>
+        <v>565</v>
       </c>
       <c r="C238" s="1">
         <v>700000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>96.048</v>
+        <v>98.512</v>
       </c>
       <c r="E238" s="1">
         <v>99.259</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
         <v>694813.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-22477.0</v>
+        <v>-5229.0</v>
       </c>
       <c r="J238" s="1">
-        <v>-3.2349711361186</v>
+        <v>-0.7525765925508</v>
       </c>
       <c r="K238">
-        <v>0.35</v>
+        <v>1.13</v>
       </c>
       <c r="L238" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
       <c r="M238" s="1">
-        <v>672336.0</v>
+        <v>689584.0</v>
       </c>
       <c r="N238" s="1">
-        <v>674769.22</v>
+        <v>697470.99</v>
       </c>
       <c r="O238" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
       <c r="B239" t="s">
-        <v>574</v>
+        <v>568</v>
       </c>
       <c r="C239" s="1">
-        <v>286000.0</v>
+        <v>867000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>96.846</v>
+        <v>100.57</v>
       </c>
       <c r="E239" s="1">
-        <v>99.362</v>
+        <v>99.731</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>284175.32</v>
+        <v>864667.77</v>
       </c>
       <c r="I239" s="1">
-        <v>-7195.76</v>
+        <v>7274.13</v>
       </c>
       <c r="J239" s="1">
-        <v>-2.5321551498561</v>
+        <v>0.84126299746318</v>
       </c>
       <c r="K239">
-        <v>1.01</v>
-[...2 lines deleted...]
-        <v>575</v>
+        <v>0.06</v>
+      </c>
+      <c r="L239">
+        <v>534.45</v>
       </c>
       <c r="M239" s="1">
-        <v>276979.56</v>
+        <v>871941.9</v>
       </c>
       <c r="N239" s="1">
-        <v>279868.94</v>
+        <v>872476.35</v>
       </c>
       <c r="O239" s="1">
-        <v>0.05</v>
+        <v>0.14</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="B240" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="C240" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>99.407</v>
+        <v>100.488</v>
       </c>
       <c r="E240" s="1">
-        <v>100.4</v>
+        <v>99.451</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>602400.0</v>
+        <v>895059.0</v>
       </c>
       <c r="I240" s="1">
-        <v>-5958.0</v>
+        <v>9333.0</v>
       </c>
       <c r="J240" s="1">
-        <v>-0.9890438247012</v>
+        <v>1.0427245578224</v>
       </c>
       <c r="K240">
-        <v>3.11</v>
+        <v>0.38</v>
       </c>
       <c r="L240" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="M240" s="1">
-        <v>596442.0</v>
+        <v>904392.0</v>
       </c>
       <c r="N240" s="1">
-        <v>615105.7</v>
+        <v>907813.23</v>
       </c>
       <c r="O240" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="B241" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="C241" s="1">
-        <v>600000.0</v>
+        <v>1042000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>98.879</v>
+        <v>98.28</v>
       </c>
       <c r="E241" s="1">
-        <v>99.821</v>
+        <v>99.228</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>598926.0</v>
+        <v>1033955.76</v>
       </c>
       <c r="I241" s="1">
-        <v>-5652.0</v>
+        <v>-9878.16</v>
       </c>
       <c r="J241" s="1">
-        <v>-0.94368920367458</v>
+        <v>-0.95537549885113</v>
       </c>
       <c r="K241">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>509.59</v>
+        <v>0.17</v>
+      </c>
+      <c r="L241" t="s">
+        <v>574</v>
       </c>
       <c r="M241" s="1">
-        <v>593274.0</v>
+        <v>1024077.6</v>
       </c>
       <c r="N241" s="1">
-        <v>593783.59</v>
+        <v>1025801.18</v>
       </c>
       <c r="O241" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>581</v>
+        <v>575</v>
       </c>
       <c r="B242" t="s">
-        <v>582</v>
+        <v>576</v>
       </c>
       <c r="C242" s="1">
-        <v>1042000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>97.346</v>
+        <v>91.304</v>
       </c>
       <c r="E242" s="1">
-        <v>99.228</v>
+        <v>81.26785667</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>1033955.76</v>
+        <v>487607.14</v>
       </c>
       <c r="I242" s="1">
-        <v>-19610.44</v>
+        <v>60216.86</v>
       </c>
       <c r="J242" s="1">
-        <v>-1.8966420768332</v>
+        <v>12.349462315092</v>
       </c>
       <c r="K242">
-        <v>2.53</v>
+        <v>1.38</v>
       </c>
       <c r="L242" t="s">
-        <v>583</v>
+        <v>577</v>
       </c>
       <c r="M242" s="1">
-        <v>1014345.32</v>
+        <v>547824.0</v>
       </c>
       <c r="N242" s="1">
-        <v>1040691.5</v>
+        <v>556115.1</v>
       </c>
       <c r="O242" s="1">
-        <v>0.18</v>
+        <v>0.09</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="B243" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
       <c r="C243" s="1">
-        <v>500000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>97.684</v>
+        <v>102.132</v>
       </c>
       <c r="E243" s="1">
-        <v>99.517</v>
+        <v>99.68141667</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>497585.0</v>
+        <v>1196177.0</v>
       </c>
       <c r="I243" s="1">
-        <v>-9165.0</v>
+        <v>29407.0</v>
       </c>
       <c r="J243" s="1">
-        <v>-1.841896359416</v>
+        <v>2.4584154351739</v>
       </c>
       <c r="K243">
-        <v>2.64</v>
+        <v>1.58</v>
       </c>
       <c r="L243" t="s">
-        <v>586</v>
+        <v>580</v>
       </c>
       <c r="M243" s="1">
-        <v>488420.0</v>
+        <v>1225584.0</v>
       </c>
       <c r="N243" s="1">
-        <v>501596.37</v>
+        <v>1244566.19</v>
       </c>
       <c r="O243" s="1">
-        <v>0.09</v>
+        <v>0.2</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>587</v>
+        <v>581</v>
       </c>
       <c r="B244" t="s">
-        <v>588</v>
+        <v>582</v>
       </c>
       <c r="C244" s="1">
         <v>600000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>89.243</v>
+        <v>100.352</v>
       </c>
       <c r="E244" s="1">
-        <v>81.26785667</v>
+        <v>100.29166667</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>487607.14</v>
+        <v>601750.0</v>
       </c>
       <c r="I244" s="1">
-        <v>47850.86</v>
+        <v>362.0</v>
       </c>
       <c r="J244" s="1">
-        <v>9.8134042910036</v>
+        <v>0.060157872870794</v>
       </c>
       <c r="K244">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="L244" t="s">
-        <v>589</v>
+        <v>583</v>
       </c>
       <c r="M244" s="1">
-        <v>535458.0</v>
+        <v>602112.0</v>
       </c>
       <c r="N244" s="1">
-        <v>541745.67</v>
+        <v>605632.91</v>
       </c>
       <c r="O244" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>590</v>
+        <v>584</v>
       </c>
       <c r="B245" t="s">
-        <v>591</v>
+        <v>585</v>
       </c>
       <c r="C245" s="1">
-        <v>1200000.0</v>
+        <v>324000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>101.266</v>
+        <v>93.15</v>
       </c>
       <c r="E245" s="1">
-        <v>99.68141667</v>
+        <v>88.76264198</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>1196177.0</v>
+        <v>287590.96</v>
       </c>
       <c r="I245" s="1">
-        <v>19015.0</v>
+        <v>14215.04</v>
       </c>
       <c r="J245" s="1">
-        <v>1.5896476859194</v>
+        <v>4.942797923829</v>
       </c>
       <c r="K245">
-        <v>0.89</v>
+        <v>1.82</v>
       </c>
       <c r="L245" t="s">
-        <v>592</v>
+        <v>586</v>
       </c>
       <c r="M245" s="1">
-        <v>1215192.0</v>
+        <v>301806.0</v>
       </c>
       <c r="N245" s="1">
-        <v>1225893.37</v>
+        <v>307714.56</v>
       </c>
       <c r="O245" s="1">
-        <v>0.21</v>
+        <v>0.05</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
       <c r="B246" t="s">
-        <v>594</v>
+        <v>588</v>
       </c>
       <c r="C246" s="1">
-        <v>324000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>91.804</v>
+        <v>102.497</v>
       </c>
       <c r="E246" s="1">
-        <v>88.76264198</v>
+        <v>102.316</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>287590.96</v>
+        <v>204632.0</v>
       </c>
       <c r="I246" s="1">
-        <v>9854.0</v>
+        <v>362.0</v>
       </c>
       <c r="J246" s="1">
-        <v>3.4263942093312</v>
+        <v>0.17690292818328</v>
       </c>
       <c r="K246">
-        <v>1.49</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>0.35</v>
+      </c>
+      <c r="L246">
+        <v>701.37</v>
       </c>
       <c r="M246" s="1">
-        <v>297444.96</v>
+        <v>204994.0</v>
       </c>
       <c r="N246" s="1">
-        <v>302271.67</v>
+        <v>205695.37</v>
       </c>
       <c r="O246" s="1">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>596</v>
+        <v>589</v>
       </c>
       <c r="B247" t="s">
-        <v>597</v>
+        <v>590</v>
       </c>
       <c r="C247" s="1">
-        <v>200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>101.113</v>
+        <v>98.483</v>
       </c>
       <c r="E247" s="1">
-        <v>102.316</v>
+        <v>100.33</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>204632.0</v>
+        <v>1003300.0</v>
       </c>
       <c r="I247" s="1">
-        <v>-2406.0</v>
+        <v>-18470.0</v>
       </c>
       <c r="J247" s="1">
-        <v>-1.1757691856601</v>
+        <v>-1.8409249476727</v>
       </c>
       <c r="K247">
-        <v>3.64</v>
+        <v>0.75</v>
       </c>
       <c r="L247" t="s">
-        <v>598</v>
+        <v>591</v>
       </c>
       <c r="M247" s="1">
-        <v>202226.0</v>
+        <v>984830.0</v>
       </c>
       <c r="N247" s="1">
-        <v>209502.71</v>
+        <v>992309.45</v>
       </c>
       <c r="O247" s="1">
-        <v>0.04</v>
+        <v>0.16</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>599</v>
+        <v>592</v>
       </c>
       <c r="B248" t="s">
-        <v>600</v>
+        <v>593</v>
       </c>
       <c r="C248" s="1">
-        <v>1000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>97.338</v>
+        <v>101.532</v>
       </c>
       <c r="E248" s="1">
-        <v>100.33</v>
+        <v>99.651</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>1003300.0</v>
+        <v>398604.0</v>
       </c>
       <c r="I248" s="1">
-        <v>-29920.0</v>
+        <v>7524.0</v>
       </c>
       <c r="J248" s="1">
-        <v>-2.9821588757102</v>
+        <v>1.8875876810067</v>
       </c>
       <c r="K248">
-        <v>0.21</v>
+        <v>0.61</v>
       </c>
       <c r="L248" t="s">
-        <v>601</v>
+        <v>594</v>
       </c>
       <c r="M248" s="1">
-        <v>973380.0</v>
+        <v>406128.0</v>
       </c>
       <c r="N248" s="1">
-        <v>975516.99</v>
+        <v>408560.88</v>
       </c>
       <c r="O248" s="1">
-        <v>0.17</v>
+        <v>0.07</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>602</v>
+        <v>595</v>
       </c>
       <c r="B249" t="s">
-        <v>603</v>
+        <v>596</v>
       </c>
       <c r="C249" s="1">
-        <v>200000.0</v>
+        <v>698000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>89.454</v>
+        <v>100.689</v>
       </c>
       <c r="E249" s="1">
-        <v>89.875</v>
+        <v>99.768</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>179750.0</v>
+        <v>696380.64</v>
       </c>
       <c r="I249" s="1">
-        <v>-842.0</v>
+        <v>6428.58</v>
       </c>
       <c r="J249" s="1">
-        <v>-0.46842837273992</v>
+        <v>0.92314168871783</v>
       </c>
       <c r="K249">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="L249">
-        <v>153.42</v>
+        <v>741.03</v>
       </c>
       <c r="M249" s="1">
-        <v>178908.0</v>
+        <v>702809.22</v>
       </c>
       <c r="N249" s="1">
-        <v>179061.42</v>
+        <v>703550.25</v>
       </c>
       <c r="O249" s="1">
-        <v>0.03</v>
+        <v>0.11</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>604</v>
+        <v>597</v>
       </c>
       <c r="B250" t="s">
-        <v>605</v>
+        <v>598</v>
       </c>
       <c r="C250" s="1">
-        <v>100000.0</v>
+        <v>5145722.0</v>
       </c>
       <c r="D250" s="1">
-        <v>89.999</v>
+        <v>100.728</v>
       </c>
       <c r="E250" s="1">
-        <v>89.875</v>
+        <v>99.73276636</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>89875.0</v>
+        <v>5131970.9</v>
       </c>
       <c r="I250" s="1">
-        <v>124.0</v>
+        <v>51211.96</v>
       </c>
       <c r="J250" s="1">
-        <v>0.13796940194715</v>
+        <v>0.99790043626319</v>
       </c>
       <c r="K250">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>134.93</v>
+        <v>1.61</v>
+      </c>
+      <c r="L250" t="s">
+        <v>599</v>
       </c>
       <c r="M250" s="1">
-        <v>89999.0</v>
+        <v>5183182.86</v>
       </c>
       <c r="N250" s="1">
-        <v>90133.93</v>
+        <v>5265972.59</v>
       </c>
       <c r="O250" s="1">
-        <v>0.02</v>
+        <v>0.86</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>606</v>
+        <v>600</v>
       </c>
       <c r="B251" t="s">
-        <v>607</v>
+        <v>601</v>
       </c>
       <c r="C251" s="1">
-        <v>4749722.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>98.886</v>
+        <v>99.271</v>
       </c>
       <c r="E251" s="1">
-        <v>99.67400008</v>
+        <v>99.766</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>4734237.91</v>
+        <v>399064.0</v>
       </c>
       <c r="I251" s="1">
-        <v>-37427.81</v>
+        <v>-1980.0</v>
       </c>
       <c r="J251" s="1">
-        <v>-0.79057729483646</v>
+        <v>-0.49616101677926</v>
       </c>
       <c r="K251">
-        <v>1.01</v>
+        <v>3.12</v>
       </c>
       <c r="L251" t="s">
-        <v>608</v>
+        <v>602</v>
       </c>
       <c r="M251" s="1">
-        <v>4696810.1</v>
+        <v>397084.0</v>
       </c>
       <c r="N251" s="1">
-        <v>4744681.44</v>
+        <v>409566.19</v>
       </c>
       <c r="O251" s="1">
-        <v>0.82</v>
+        <v>0.07</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>609</v>
+        <v>603</v>
       </c>
       <c r="B252" t="s">
-        <v>610</v>
+        <v>604</v>
       </c>
       <c r="C252" s="1">
-        <v>400000.0</v>
+        <v>220000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>96.483</v>
+        <v>98.712</v>
       </c>
       <c r="E252" s="1">
-        <v>99.766</v>
+        <v>99.945</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>399064.0</v>
+        <v>219879.0</v>
       </c>
       <c r="I252" s="1">
-        <v>-13132.0</v>
+        <v>-2712.6</v>
       </c>
       <c r="J252" s="1">
-        <v>-3.2907002385582</v>
+        <v>-1.2336785231878</v>
       </c>
       <c r="K252">
-        <v>2.36</v>
+        <v>1.64</v>
       </c>
       <c r="L252" t="s">
-        <v>611</v>
+        <v>605</v>
       </c>
       <c r="M252" s="1">
-        <v>385932.0</v>
+        <v>217166.4</v>
       </c>
       <c r="N252" s="1">
-        <v>395386.79</v>
+        <v>220784.1</v>
       </c>
       <c r="O252" s="1">
-        <v>0.07</v>
+        <v>0.04</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>612</v>
+        <v>606</v>
       </c>
       <c r="B253" t="s">
-        <v>613</v>
+        <v>607</v>
       </c>
       <c r="C253" s="1">
-        <v>520000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>96.897</v>
+        <v>98.732</v>
       </c>
       <c r="E253" s="1">
-        <v>99.945</v>
+        <v>98.71</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>519714.0</v>
+        <v>394840.0</v>
       </c>
       <c r="I253" s="1">
-        <v>-15849.6</v>
+        <v>88.0</v>
       </c>
       <c r="J253" s="1">
-        <v>-3.0496773225274</v>
+        <v>0.02228750886435</v>
       </c>
       <c r="K253">
-        <v>1.02</v>
+        <v>1.15</v>
       </c>
       <c r="L253" t="s">
-        <v>614</v>
+        <v>608</v>
       </c>
       <c r="M253" s="1">
-        <v>503864.4</v>
+        <v>394928.0</v>
       </c>
       <c r="N253" s="1">
-        <v>509164.98</v>
+        <v>399530.74</v>
       </c>
       <c r="O253" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>615</v>
+        <v>609</v>
       </c>
       <c r="B254" t="s">
-        <v>616</v>
+        <v>610</v>
       </c>
       <c r="C254" s="1">
         <v>461000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>97.879</v>
+        <v>98.757</v>
       </c>
       <c r="E254" s="1">
         <v>99.682</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
         <v>459534.02</v>
       </c>
       <c r="I254" s="1">
-        <v>-8311.83</v>
+        <v>-4264.25</v>
       </c>
       <c r="J254" s="1">
-        <v>-1.808751830822</v>
+        <v>-0.92795088381052</v>
       </c>
       <c r="K254">
-        <v>0.88</v>
+        <v>1.37</v>
       </c>
       <c r="L254" t="s">
-        <v>617</v>
+        <v>611</v>
       </c>
       <c r="M254" s="1">
-        <v>451222.19</v>
+        <v>455269.77</v>
       </c>
       <c r="N254" s="1">
-        <v>455285.94</v>
+        <v>461591.15</v>
       </c>
       <c r="O254" s="1">
         <v>0.08</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>618</v>
+        <v>612</v>
       </c>
       <c r="B255" t="s">
-        <v>619</v>
+        <v>613</v>
       </c>
       <c r="C255" s="1">
-        <v>4440000.0</v>
+        <v>5798000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>90.219</v>
+        <v>86.641</v>
       </c>
       <c r="E255" s="1">
-        <v>91.445</v>
+        <v>86.19692704</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>4060158.0</v>
+        <v>4997697.83</v>
       </c>
       <c r="I255" s="1">
-        <v>-54434.4</v>
+        <v>25747.35</v>
       </c>
       <c r="J255" s="1">
-        <v>-1.3406965935808</v>
+        <v>0.51518420832578</v>
       </c>
       <c r="K255">
-        <v>0.81</v>
+        <v>0.09</v>
       </c>
       <c r="L255" t="s">
-        <v>620</v>
+        <v>614</v>
       </c>
       <c r="M255" s="1">
-        <v>4005723.6</v>
+        <v>5023445.18</v>
       </c>
       <c r="N255" s="1">
-        <v>4041669.35</v>
+        <v>5028647.5</v>
       </c>
       <c r="O255" s="1">
-        <v>0.7</v>
+        <v>0.82</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>621</v>
+        <v>615</v>
       </c>
       <c r="B256" t="s">
-        <v>622</v>
+        <v>616</v>
       </c>
       <c r="C256" s="1">
         <v>810000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>97.499</v>
+        <v>98.98</v>
       </c>
       <c r="E256" s="1">
         <v>99.998</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
         <v>809983.8</v>
       </c>
       <c r="I256" s="1">
-        <v>-20241.9</v>
+        <v>-8245.8</v>
       </c>
       <c r="J256" s="1">
-        <v>-2.4990499809996</v>
+        <v>-1.0180203604072</v>
       </c>
       <c r="K256">
-        <v>0.38</v>
+        <v>0.16</v>
       </c>
       <c r="L256" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
       <c r="M256" s="1">
-        <v>789741.9</v>
+        <v>801738.0</v>
       </c>
       <c r="N256" s="1">
-        <v>792822.34</v>
+        <v>803058.19</v>
       </c>
       <c r="O256" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>624</v>
+        <v>618</v>
       </c>
       <c r="B257" t="s">
-        <v>625</v>
+        <v>619</v>
       </c>
       <c r="C257" s="1">
         <v>400000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.306</v>
+        <v>101.152</v>
       </c>
       <c r="E257" s="1">
         <v>100.120285</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
         <v>400481.14</v>
       </c>
       <c r="I257" s="1">
-        <v>742.86</v>
+        <v>4126.86</v>
       </c>
       <c r="J257" s="1">
-        <v>0.18549188109083</v>
+        <v>1.0304754925538</v>
       </c>
       <c r="K257">
-        <v>2.31</v>
+        <v>2.97</v>
       </c>
       <c r="L257" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
       <c r="M257" s="1">
-        <v>401224.0</v>
+        <v>404608.0</v>
       </c>
       <c r="N257" s="1">
-        <v>410468.93</v>
+        <v>416488.55</v>
       </c>
       <c r="O257" s="1">
         <v>0.07</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>627</v>
+        <v>621</v>
       </c>
       <c r="B258" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="C258" s="1">
-        <v>17788730.0</v>
+        <v>35710730.0</v>
       </c>
       <c r="D258" s="1">
-        <v>81.397</v>
+        <v>82.975</v>
       </c>
       <c r="E258" s="1">
-        <v>82.12341516</v>
+        <v>82.3407244</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>14608712.59</v>
+        <v>29404473.77</v>
       </c>
       <c r="I258" s="1">
-        <v>-129220.03</v>
+        <v>226504.45</v>
       </c>
       <c r="J258" s="1">
-        <v>-0.88454084645661</v>
+        <v>0.77030608257677</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258">
         <v>0.0</v>
       </c>
       <c r="M258" s="1">
-        <v>14479492.56</v>
+        <v>29630978.22</v>
       </c>
       <c r="N258" s="1">
-        <v>14479492.56</v>
+        <v>29630978.22</v>
       </c>
       <c r="O258" s="1">
-        <v>2.49</v>
+        <v>4.82</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="B259" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
       <c r="C259" s="1">
-        <v>17445612.0</v>
+        <v>18903612.0</v>
       </c>
       <c r="D259" s="1">
-        <v>86.373</v>
+        <v>87.697</v>
       </c>
       <c r="E259" s="1">
-        <v>85.24267627</v>
+        <v>85.42028825</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>14871106.56</v>
+        <v>16147519.86</v>
       </c>
       <c r="I259" s="1">
-        <v>197191.89</v>
+        <v>430380.76</v>
       </c>
       <c r="J259" s="1">
-        <v>1.3260068388616</v>
+        <v>2.6653056551807</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259">
         <v>0.0</v>
       </c>
       <c r="M259" s="1">
-        <v>15068298.45</v>
+        <v>16577900.62</v>
       </c>
       <c r="N259" s="1">
-        <v>15068298.45</v>
+        <v>16577900.62</v>
       </c>
       <c r="O259" s="1">
-        <v>2.59</v>
+        <v>2.7</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="B260" t="s">
-        <v>632</v>
+        <v>626</v>
       </c>
       <c r="C260" s="1">
-        <v>15570000.0</v>
+        <v>22228246.0</v>
       </c>
       <c r="D260" s="1">
-        <v>83.106</v>
+        <v>84.606</v>
       </c>
       <c r="E260" s="1">
-        <v>84.17364868</v>
+        <v>84.19834444</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>13105837.1</v>
+        <v>18715815.13</v>
       </c>
       <c r="I260" s="1">
-        <v>-166232.9</v>
+        <v>90614.68</v>
       </c>
       <c r="J260" s="1">
-        <v>-1.2683882664771</v>
+        <v>0.48416101233417</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260">
         <v>0.0</v>
       </c>
       <c r="M260" s="1">
-        <v>12939604.2</v>
+        <v>18806429.81</v>
       </c>
       <c r="N260" s="1">
-        <v>12939604.2</v>
+        <v>18806429.81</v>
       </c>
       <c r="O260" s="1">
-        <v>2.23</v>
+        <v>3.06</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>633</v>
+        <v>627</v>
       </c>
       <c r="B261" t="s">
-        <v>634</v>
+        <v>628</v>
       </c>
       <c r="C261" s="1">
-        <v>4200000.0</v>
+        <v>14258000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>91.398</v>
+        <v>94.126</v>
       </c>
       <c r="E261" s="1">
-        <v>91.794</v>
+        <v>94.07849558</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>3855348.0</v>
+        <v>13413711.9</v>
       </c>
       <c r="I261" s="1">
-        <v>-16632.0</v>
+        <v>6773.18</v>
       </c>
       <c r="J261" s="1">
-        <v>-0.43140074514674</v>
+        <v>0.050494449638508</v>
       </c>
       <c r="K261">
-        <v>0.69</v>
+        <v>1.36</v>
       </c>
       <c r="L261" t="s">
-        <v>635</v>
+        <v>629</v>
       </c>
       <c r="M261" s="1">
-        <v>3838716.0</v>
+        <v>13420485.08</v>
       </c>
       <c r="N261" s="1">
-        <v>3867713.26</v>
+        <v>13615057.95</v>
       </c>
       <c r="O261" s="1">
-        <v>0.67</v>
+        <v>2.22</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="B262" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="C262" s="1">
-        <v>6000000.0</v>
+        <v>406000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>97.596</v>
+        <v>100.392</v>
       </c>
       <c r="E262" s="1">
-        <v>95.511</v>
+        <v>100.0</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>5730660.0</v>
+        <v>406000.0</v>
       </c>
       <c r="I262" s="1">
-        <v>125100.0</v>
+        <v>1591.52</v>
       </c>
       <c r="J262" s="1">
-        <v>2.1829946288909</v>
+        <v>0.392</v>
       </c>
       <c r="K262">
-        <v>2.12</v>
+        <v>0.49</v>
       </c>
       <c r="L262" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
       <c r="M262" s="1">
-        <v>5855760.0</v>
+        <v>407591.52</v>
       </c>
       <c r="N262" s="1">
-        <v>5983157.26</v>
+        <v>409594.65</v>
       </c>
       <c r="O262" s="1">
-        <v>1.03</v>
+        <v>0.07</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="B263" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="C263" s="1">
-        <v>8000000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>113.442</v>
+        <v>99.14</v>
       </c>
       <c r="E263" s="1">
-        <v>116.988</v>
+        <v>99.24</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>9359040.0</v>
+        <v>297720.0</v>
       </c>
       <c r="I263" s="1">
-        <v>-283680.0</v>
+        <v>-300.0</v>
       </c>
       <c r="J263" s="1">
-        <v>-3.0310801107806</v>
+        <v>-0.10076582023378</v>
       </c>
       <c r="K263">
-        <v>2.47</v>
+        <v>1.38</v>
       </c>
       <c r="L263" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
       <c r="M263" s="1">
-        <v>9075360.0</v>
+        <v>297420.0</v>
       </c>
       <c r="N263" s="1">
-        <v>9273223.01</v>
+        <v>301550.14</v>
       </c>
       <c r="O263" s="1">
-        <v>1.6</v>
+        <v>0.05</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="B264" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="C264" s="1">
-        <v>200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>81.187</v>
+        <v>89.382</v>
       </c>
       <c r="E264" s="1">
-        <v>81.75</v>
+        <v>85.37902778</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>163500.0</v>
+        <v>768411.25</v>
       </c>
       <c r="I264" s="1">
-        <v>-1126.0</v>
+        <v>36026.75</v>
       </c>
       <c r="J264" s="1">
-        <v>-0.68868501529052</v>
+        <v>4.6884724813698</v>
       </c>
       <c r="K264">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>147.95</v>
+        <v>0.22</v>
+      </c>
+      <c r="L264" t="s">
+        <v>638</v>
       </c>
       <c r="M264" s="1">
-        <v>162374.0</v>
+        <v>804438.0</v>
       </c>
       <c r="N264" s="1">
-        <v>162521.95</v>
+        <v>806445.12</v>
       </c>
       <c r="O264" s="1">
-        <v>0.03</v>
+        <v>0.13</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>644</v>
+        <v>639</v>
       </c>
       <c r="B265" t="s">
-        <v>645</v>
+        <v>640</v>
       </c>
       <c r="C265" s="1">
-        <v>2000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>93.336</v>
+        <v>101.439</v>
       </c>
       <c r="E265" s="1">
-        <v>95.643</v>
+        <v>99.942</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>1912860.0</v>
+        <v>799536.0</v>
       </c>
       <c r="I265" s="1">
-        <v>-46140.0</v>
+        <v>11976.0</v>
       </c>
       <c r="J265" s="1">
-        <v>-2.4120949782002</v>
+        <v>1.4978687638831</v>
       </c>
       <c r="K265">
-        <v>1.06</v>
+        <v>0.63</v>
       </c>
       <c r="L265" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="M265" s="1">
-        <v>1866720.0</v>
+        <v>811512.0</v>
       </c>
       <c r="N265" s="1">
-        <v>1887958.36</v>
+        <v>816517.48</v>
       </c>
       <c r="O265" s="1">
-        <v>0.32</v>
+        <v>0.13</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
       <c r="B266" t="s">
-        <v>648</v>
+        <v>643</v>
       </c>
       <c r="C266" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>96.956</v>
+        <v>94.18</v>
       </c>
       <c r="E266" s="1">
-        <v>99.24</v>
+        <v>94.602935</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>297720.0</v>
+        <v>567617.61</v>
       </c>
       <c r="I266" s="1">
-        <v>-6852.0</v>
+        <v>-2537.61</v>
       </c>
       <c r="J266" s="1">
-        <v>-2.3014913341395</v>
+        <v>-0.44706329671484</v>
       </c>
       <c r="K266">
-        <v>0.71</v>
+        <v>0.45</v>
       </c>
       <c r="L266" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="M266" s="1">
-        <v>290868.0</v>
+        <v>565080.0</v>
       </c>
       <c r="N266" s="1">
-        <v>292994.71</v>
+        <v>567761.51</v>
       </c>
       <c r="O266" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="B267" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
       <c r="C267" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>87.152</v>
+        <v>101.436</v>
       </c>
       <c r="E267" s="1">
-        <v>85.37902778</v>
+        <v>99.858</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>768411.25</v>
+        <v>699006.0</v>
       </c>
       <c r="I267" s="1">
-        <v>15956.75</v>
+        <v>11046.0</v>
       </c>
       <c r="J267" s="1">
-        <v>2.0765898469081</v>
+        <v>1.5802439464039</v>
       </c>
       <c r="K267">
-        <v>1.74</v>
+        <v>3.86</v>
       </c>
       <c r="L267" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="M267" s="1">
-        <v>784368.0</v>
+        <v>710052.0</v>
       </c>
       <c r="N267" s="1">
-        <v>800060.05</v>
+        <v>737102.68</v>
       </c>
       <c r="O267" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="B268" t="s">
-        <v>654</v>
+        <v>649</v>
       </c>
       <c r="C268" s="1">
-        <v>600000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>94.242</v>
+        <v>98.093</v>
       </c>
       <c r="E268" s="1">
-        <v>94.602935</v>
+        <v>98.53333333</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>567617.61</v>
+        <v>1182400.0</v>
       </c>
       <c r="I268" s="1">
-        <v>-2165.61</v>
+        <v>-5284.0</v>
       </c>
       <c r="J268" s="1">
-        <v>-0.38152621797622</v>
+        <v>-0.44688768606225</v>
       </c>
       <c r="K268">
-        <v>0.34</v>
+        <v>2.17</v>
       </c>
       <c r="L268" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="M268" s="1">
-        <v>565452.0</v>
+        <v>1177116.0</v>
       </c>
       <c r="N268" s="1">
-        <v>567465.7</v>
+        <v>1203129.7</v>
       </c>
       <c r="O268" s="1">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="B269" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
       <c r="C269" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>99.899</v>
+        <v>97.039</v>
       </c>
       <c r="E269" s="1">
-        <v>99.858</v>
+        <v>95.396</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>699006.0</v>
+        <v>381584.0</v>
       </c>
       <c r="I269" s="1">
-        <v>287.0</v>
+        <v>6572.0</v>
       </c>
       <c r="J269" s="1">
-        <v>0.041058302789962</v>
+        <v>1.7222944358254</v>
       </c>
       <c r="K269">
-        <v>3.17</v>
-[...2 lines deleted...]
-        <v>658</v>
+        <v>0.16</v>
+      </c>
+      <c r="L269">
+        <v>623.29</v>
       </c>
       <c r="M269" s="1">
-        <v>699293.0</v>
+        <v>388156.0</v>
       </c>
       <c r="N269" s="1">
-        <v>721513.21</v>
+        <v>388779.29</v>
       </c>
       <c r="O269" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>659</v>
+        <v>653</v>
       </c>
       <c r="B270" t="s">
-        <v>660</v>
+        <v>652</v>
       </c>
       <c r="C270" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>97.352</v>
+        <v>96.967</v>
       </c>
       <c r="E270" s="1">
-        <v>99.67</v>
+        <v>98.7725</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>398680.0</v>
+        <v>592635.0</v>
       </c>
       <c r="I270" s="1">
-        <v>-9272.0</v>
+        <v>-10833.0</v>
       </c>
       <c r="J270" s="1">
-        <v>-2.3256747265978</v>
+        <v>-1.8279379381913</v>
       </c>
       <c r="K270">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>661</v>
+        <v>0.16</v>
+      </c>
+      <c r="L270">
+        <v>934.93</v>
       </c>
       <c r="M270" s="1">
-        <v>389408.0</v>
+        <v>581802.0</v>
       </c>
       <c r="N270" s="1">
-        <v>391086.08</v>
+        <v>582736.93</v>
       </c>
       <c r="O270" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>662</v>
+        <v>654</v>
       </c>
       <c r="B271" t="s">
-        <v>663</v>
+        <v>655</v>
       </c>
       <c r="C271" s="1">
-        <v>400000.0</v>
+        <v>532000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>96.366</v>
+        <v>98.17</v>
       </c>
       <c r="E271" s="1">
-        <v>100.0</v>
+        <v>99.628</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>400000.0</v>
+        <v>530020.96</v>
       </c>
       <c r="I271" s="1">
-        <v>-14536.0</v>
+        <v>-7756.56</v>
       </c>
       <c r="J271" s="1">
-        <v>-3.634</v>
+        <v>-1.4634440117236</v>
       </c>
       <c r="K271">
-        <v>1.5</v>
+        <v>2.19</v>
       </c>
       <c r="L271" t="s">
-        <v>664</v>
+        <v>656</v>
       </c>
       <c r="M271" s="1">
-        <v>385464.0</v>
+        <v>522264.4</v>
       </c>
       <c r="N271" s="1">
-        <v>391464.0</v>
+        <v>533917.39</v>
       </c>
       <c r="O271" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>665</v>
+        <v>657</v>
       </c>
       <c r="B272" t="s">
-        <v>666</v>
+        <v>658</v>
       </c>
       <c r="C272" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>91.886</v>
+        <v>99.058</v>
       </c>
       <c r="E272" s="1">
-        <v>94.5</v>
+        <v>99.736</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>567000.0</v>
+        <v>398944.0</v>
       </c>
       <c r="I272" s="1">
-        <v>-15684.0</v>
+        <v>-2712.0</v>
       </c>
       <c r="J272" s="1">
-        <v>-2.7661375661376</v>
+        <v>-0.67979465789685</v>
       </c>
       <c r="K272">
-        <v>0.25</v>
+        <v>2.14</v>
       </c>
       <c r="L272" t="s">
-        <v>667</v>
+        <v>659</v>
       </c>
       <c r="M272" s="1">
-        <v>551316.0</v>
+        <v>396232.0</v>
       </c>
       <c r="N272" s="1">
-        <v>552816.0</v>
+        <v>404779.95</v>
       </c>
       <c r="O272" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>668</v>
+        <v>660</v>
       </c>
       <c r="B273" t="s">
-        <v>669</v>
+        <v>661</v>
       </c>
       <c r="C273" s="1">
-        <v>1000000.0</v>
+        <v>541000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>93.938</v>
+        <v>99.511</v>
       </c>
       <c r="E273" s="1">
-        <v>98.7725</v>
+        <v>99.394</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>987725.0</v>
+        <v>537721.54</v>
       </c>
       <c r="I273" s="1">
-        <v>-48345.0</v>
+        <v>632.97</v>
       </c>
       <c r="J273" s="1">
-        <v>-4.8945809815485</v>
+        <v>0.11771334285772</v>
       </c>
       <c r="K273">
-        <v>3.75</v>
+        <v>0.37</v>
       </c>
       <c r="L273" t="s">
-        <v>670</v>
+        <v>662</v>
       </c>
       <c r="M273" s="1">
-        <v>939380.0</v>
+        <v>538354.51</v>
       </c>
       <c r="N273" s="1">
-        <v>976897.12</v>
+        <v>540355.47</v>
       </c>
       <c r="O273" s="1">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>671</v>
+        <v>663</v>
       </c>
       <c r="B274" t="s">
-        <v>672</v>
+        <v>664</v>
       </c>
       <c r="C274" s="1">
-        <v>532000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>97.59</v>
+        <v>95.4</v>
       </c>
       <c r="E274" s="1">
-        <v>99.628</v>
+        <v>93.6</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>530020.96</v>
+        <v>561600.0</v>
       </c>
       <c r="I274" s="1">
-        <v>-10842.16</v>
+        <v>10800.0</v>
       </c>
       <c r="J274" s="1">
-        <v>-2.0456096679648</v>
+        <v>1.9230769230769</v>
       </c>
       <c r="K274">
-        <v>1.61</v>
+        <v>1.01</v>
       </c>
       <c r="L274" t="s">
-        <v>673</v>
+        <v>665</v>
       </c>
       <c r="M274" s="1">
-        <v>519178.8</v>
+        <v>572400.0</v>
       </c>
       <c r="N274" s="1">
-        <v>527752.75</v>
+        <v>578436.99</v>
       </c>
       <c r="O274" s="1">
         <v>0.09</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>674</v>
+        <v>666</v>
       </c>
       <c r="B275" t="s">
-        <v>675</v>
+        <v>667</v>
       </c>
       <c r="C275" s="1">
-        <v>400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>96.334</v>
+        <v>98.848</v>
       </c>
       <c r="E275" s="1">
-        <v>99.736</v>
+        <v>100.0</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>398944.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="I275" s="1">
-        <v>-13608.0</v>
+        <v>-17280.0</v>
       </c>
       <c r="J275" s="1">
-        <v>-3.4110050533408</v>
+        <v>-1.152</v>
       </c>
       <c r="K275">
-        <v>1.42</v>
+        <v>3.06</v>
       </c>
       <c r="L275" t="s">
-        <v>676</v>
+        <v>668</v>
       </c>
       <c r="M275" s="1">
-        <v>385336.0</v>
+        <v>1482720.0</v>
       </c>
       <c r="N275" s="1">
-        <v>391034.63</v>
+        <v>1528583.01</v>
       </c>
       <c r="O275" s="1">
-        <v>0.07</v>
+        <v>0.25</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>677</v>
+        <v>669</v>
       </c>
       <c r="B276" t="s">
-        <v>678</v>
+        <v>670</v>
       </c>
       <c r="C276" s="1">
-        <v>391000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>96.58</v>
+        <v>97.076</v>
       </c>
       <c r="E276" s="1">
-        <v>99.594</v>
+        <v>98.82</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>389412.54</v>
+        <v>395280.0</v>
       </c>
       <c r="I276" s="1">
-        <v>-11784.74</v>
+        <v>-6976.0</v>
       </c>
       <c r="J276" s="1">
-        <v>-3.0262867240998</v>
+        <v>-1.7648249342238</v>
       </c>
       <c r="K276">
-        <v>2.73</v>
+        <v>2.17</v>
       </c>
       <c r="L276" t="s">
-        <v>679</v>
+        <v>671</v>
       </c>
       <c r="M276" s="1">
-        <v>377627.8</v>
+        <v>388304.0</v>
       </c>
       <c r="N276" s="1">
-        <v>388293.26</v>
+        <v>397002.63</v>
       </c>
       <c r="O276" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>680</v>
+        <v>672</v>
       </c>
       <c r="B277" t="s">
-        <v>681</v>
+        <v>673</v>
       </c>
       <c r="C277" s="1">
-        <v>1500000.0</v>
+        <v>847000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>96.551</v>
+        <v>101.179</v>
       </c>
       <c r="E277" s="1">
-        <v>100.0</v>
+        <v>100.16669776</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>1500000.0</v>
+        <v>848411.93</v>
       </c>
       <c r="I277" s="1">
-        <v>-51735.0</v>
+        <v>8574.2</v>
       </c>
       <c r="J277" s="1">
-        <v>-3.449</v>
+        <v>1.0106175663984</v>
       </c>
       <c r="K277">
-        <v>2.37</v>
+        <v>2.75</v>
       </c>
       <c r="L277" t="s">
-        <v>682</v>
+        <v>674</v>
       </c>
       <c r="M277" s="1">
-        <v>1448265.0</v>
+        <v>856986.13</v>
       </c>
       <c r="N277" s="1">
-        <v>1483776.99</v>
+        <v>880304.16</v>
       </c>
       <c r="O277" s="1">
-        <v>0.26</v>
+        <v>0.14</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
       <c r="B278" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="C278" s="1">
-        <v>400000.0</v>
+        <v>255000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>95.558</v>
+        <v>107.985</v>
       </c>
       <c r="E278" s="1">
-        <v>98.82</v>
+        <v>99.283</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>395280.0</v>
+        <v>253171.65</v>
       </c>
       <c r="I278" s="1">
-        <v>-13048.0</v>
+        <v>22190.1</v>
       </c>
       <c r="J278" s="1">
-        <v>-3.3009512244485</v>
+        <v>8.7648439309852</v>
       </c>
       <c r="K278">
-        <v>1.62</v>
+        <v>3.92</v>
       </c>
       <c r="L278" t="s">
-        <v>685</v>
+        <v>677</v>
       </c>
       <c r="M278" s="1">
-        <v>382232.0</v>
+        <v>275361.75</v>
       </c>
       <c r="N278" s="1">
-        <v>388704.6</v>
+        <v>285351.29</v>
       </c>
       <c r="O278" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>686</v>
+        <v>678</v>
       </c>
       <c r="B279" t="s">
-        <v>687</v>
+        <v>679</v>
       </c>
       <c r="C279" s="1">
-        <v>1147000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>99.58</v>
+        <v>99.947</v>
       </c>
       <c r="E279" s="1">
-        <v>100.16669834</v>
+        <v>99.115</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>1148912.03</v>
+        <v>416283.0</v>
       </c>
       <c r="I279" s="1">
-        <v>-6729.43</v>
+        <v>3494.4</v>
       </c>
       <c r="J279" s="1">
-        <v>-0.58572195470875</v>
+        <v>0.83942894617364</v>
       </c>
       <c r="K279">
-        <v>2.07</v>
+        <v>0.62</v>
       </c>
       <c r="L279" t="s">
-        <v>688</v>
+        <v>680</v>
       </c>
       <c r="M279" s="1">
-        <v>1142182.6</v>
+        <v>419777.4</v>
       </c>
       <c r="N279" s="1">
-        <v>1165895.65</v>
+        <v>422395.21</v>
       </c>
       <c r="O279" s="1">
-        <v>0.2</v>
+        <v>0.07</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>689</v>
+        <v>681</v>
       </c>
       <c r="B280" t="s">
-        <v>690</v>
+        <v>682</v>
       </c>
       <c r="C280" s="1">
-        <v>255000.0</v>
+        <v>3002000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>106.897</v>
+        <v>93.929</v>
       </c>
       <c r="E280" s="1">
-        <v>99.283</v>
+        <v>93.82226382</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>253171.65</v>
+        <v>2816544.36</v>
       </c>
       <c r="I280" s="1">
-        <v>19415.7</v>
+        <v>3204.22</v>
       </c>
       <c r="J280" s="1">
-        <v>7.668986634167</v>
+        <v>0.11376422986642</v>
       </c>
       <c r="K280">
-        <v>3.0</v>
+        <v>0.29</v>
       </c>
       <c r="L280" t="s">
-        <v>691</v>
+        <v>683</v>
       </c>
       <c r="M280" s="1">
-        <v>272587.35</v>
+        <v>2819748.58</v>
       </c>
       <c r="N280" s="1">
-        <v>280249.58</v>
+        <v>2828409.14</v>
       </c>
       <c r="O280" s="1">
-        <v>0.05</v>
+        <v>0.46</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>692</v>
+        <v>684</v>
       </c>
       <c r="B281" t="s">
-        <v>693</v>
+        <v>685</v>
       </c>
       <c r="C281" s="1">
-        <v>420000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>97.405</v>
+        <v>101.466</v>
       </c>
       <c r="E281" s="1">
-        <v>99.115</v>
+        <v>101.22622308</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>416283.0</v>
+        <v>526376.36</v>
       </c>
       <c r="I281" s="1">
-        <v>-7182.0</v>
+        <v>1246.84</v>
       </c>
       <c r="J281" s="1">
-        <v>-1.7252686273521</v>
+        <v>0.23687233978365</v>
       </c>
       <c r="K281">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.37</v>
+      </c>
+      <c r="L281" t="s">
+        <v>686</v>
       </c>
       <c r="M281" s="1">
-        <v>409101.0</v>
+        <v>527623.2</v>
       </c>
       <c r="N281" s="1">
-        <v>409101.0</v>
+        <v>545123.34</v>
       </c>
       <c r="O281" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>694</v>
+        <v>687</v>
       </c>
       <c r="B282" t="s">
-        <v>695</v>
+        <v>688</v>
       </c>
       <c r="C282" s="1">
-        <v>1930000.0</v>
+        <v>54962000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>94.99</v>
+        <v>98.881</v>
       </c>
       <c r="E282" s="1">
-        <v>89.447</v>
+        <v>98.45450562</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>1726327.1</v>
+        <v>54112565.38</v>
       </c>
       <c r="I282" s="1">
-        <v>106979.9</v>
+        <v>234409.84</v>
       </c>
       <c r="J282" s="1">
-        <v>6.1969658009771</v>
+        <v>0.43318929412029</v>
       </c>
       <c r="K282">
-        <v>0.96</v>
+        <v>0.68</v>
       </c>
       <c r="L282" t="s">
-        <v>696</v>
+        <v>689</v>
       </c>
       <c r="M282" s="1">
-        <v>1833307.0</v>
+        <v>54346975.22</v>
       </c>
       <c r="N282" s="1">
-        <v>1851919.6</v>
+        <v>54723345.44</v>
       </c>
       <c r="O282" s="1">
-        <v>0.32</v>
+        <v>8.9</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>697</v>
+        <v>690</v>
       </c>
       <c r="B283" t="s">
-        <v>698</v>
+        <v>691</v>
       </c>
       <c r="C283" s="1">
-        <v>1770000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>98.164</v>
+        <v>96.946</v>
       </c>
       <c r="E283" s="1">
-        <v>95.049</v>
+        <v>99.406</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>1682367.3</v>
+        <v>429433.92</v>
       </c>
       <c r="I283" s="1">
-        <v>55135.5</v>
+        <v>-10627.2</v>
       </c>
       <c r="J283" s="1">
-        <v>3.2772569937611</v>
+        <v>-2.4746997163149</v>
       </c>
       <c r="K283">
-        <v>2.1</v>
+        <v>1.5</v>
       </c>
       <c r="L283" t="s">
-        <v>699</v>
+        <v>692</v>
       </c>
       <c r="M283" s="1">
-        <v>1737502.8</v>
+        <v>418806.72</v>
       </c>
       <c r="N283" s="1">
-        <v>1774745.54</v>
+        <v>425279.32</v>
       </c>
       <c r="O283" s="1">
-        <v>0.31</v>
+        <v>0.07</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>700</v>
+        <v>693</v>
       </c>
       <c r="B284" t="s">
-        <v>701</v>
+        <v>694</v>
       </c>
       <c r="C284" s="1">
-        <v>720000.0</v>
+        <v>1148000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>100.227</v>
+        <v>98.626</v>
       </c>
       <c r="E284" s="1">
-        <v>101.22622222</v>
+        <v>100.0</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>728828.8</v>
+        <v>1148000.0</v>
       </c>
       <c r="I284" s="1">
-        <v>-7194.4</v>
+        <v>-15773.52</v>
       </c>
       <c r="J284" s="1">
-        <v>-0.98711796240763</v>
+        <v>-1.374</v>
       </c>
       <c r="K284">
-        <v>2.68</v>
+        <v>0.91</v>
       </c>
       <c r="L284" t="s">
-        <v>702</v>
+        <v>695</v>
       </c>
       <c r="M284" s="1">
-        <v>721634.4</v>
+        <v>1132226.48</v>
       </c>
       <c r="N284" s="1">
-        <v>740896.87</v>
+        <v>1142681.65</v>
       </c>
       <c r="O284" s="1">
-        <v>0.13</v>
+        <v>0.19</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>703</v>
+        <v>696</v>
       </c>
       <c r="B285" t="s">
-        <v>704</v>
+        <v>697</v>
       </c>
       <c r="C285" s="1">
-        <v>4299000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>85.752</v>
+        <v>103.332</v>
       </c>
       <c r="E285" s="1">
-        <v>87.304</v>
+        <v>101.11</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>3753198.96</v>
+        <v>1112210.0</v>
       </c>
       <c r="I285" s="1">
-        <v>-66720.48</v>
+        <v>24442.0</v>
       </c>
       <c r="J285" s="1">
-        <v>-1.7776963254834</v>
+        <v>2.1976065671051</v>
       </c>
       <c r="K285">
-        <v>0.31</v>
+        <v>0.62</v>
       </c>
       <c r="L285" t="s">
-        <v>705</v>
+        <v>698</v>
       </c>
       <c r="M285" s="1">
-        <v>3686478.48</v>
+        <v>1136652.0</v>
       </c>
       <c r="N285" s="1">
-        <v>3699942.38</v>
+        <v>1143523.23</v>
       </c>
       <c r="O285" s="1">
-        <v>0.64</v>
+        <v>0.19</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>706</v>
+        <v>699</v>
       </c>
       <c r="B286" t="s">
-        <v>707</v>
+        <v>700</v>
       </c>
       <c r="C286" s="1">
-        <v>12409000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>90.645</v>
+        <v>100.881</v>
       </c>
       <c r="E286" s="1">
-        <v>88.10022153</v>
+        <v>98.69</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>10932356.49</v>
+        <v>592140.0</v>
       </c>
       <c r="I286" s="1">
-        <v>315781.56</v>
+        <v>13146.0</v>
       </c>
       <c r="J286" s="1">
-        <v>2.888504050237</v>
+        <v>2.2200830884588</v>
       </c>
       <c r="K286">
-        <v>0.15</v>
+        <v>2.7</v>
       </c>
       <c r="L286" t="s">
-        <v>708</v>
+        <v>701</v>
       </c>
       <c r="M286" s="1">
-        <v>11248138.05</v>
+        <v>605286.0</v>
       </c>
       <c r="N286" s="1">
-        <v>11267025.78</v>
+        <v>621465.45</v>
       </c>
       <c r="O286" s="1">
-        <v>1.94</v>
+        <v>0.1</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>709</v>
+        <v>702</v>
       </c>
       <c r="B287" t="s">
-        <v>710</v>
+        <v>703</v>
       </c>
       <c r="C287" s="1">
-        <v>4570000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>93.022</v>
+        <v>84.642</v>
       </c>
       <c r="E287" s="1">
-        <v>82.641</v>
+        <v>85.3395</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>3776693.7</v>
+        <v>341358.0</v>
       </c>
       <c r="I287" s="1">
-        <v>474411.7</v>
+        <v>-2790.0</v>
       </c>
       <c r="J287" s="1">
-        <v>12.561561452548</v>
+        <v>-0.81732374808852</v>
       </c>
       <c r="K287">
-        <v>0.67</v>
+        <v>0.41</v>
       </c>
       <c r="L287" t="s">
-        <v>711</v>
+        <v>704</v>
       </c>
       <c r="M287" s="1">
-        <v>4251105.4</v>
+        <v>338568.0</v>
       </c>
       <c r="N287" s="1">
-        <v>4281783.41</v>
+        <v>340217.32</v>
       </c>
       <c r="O287" s="1">
-        <v>0.74</v>
+        <v>0.06</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>712</v>
+        <v>705</v>
       </c>
       <c r="B288" t="s">
-        <v>713</v>
+        <v>706</v>
       </c>
       <c r="C288" s="1">
-        <v>8320000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>92.752</v>
+        <v>99.97</v>
       </c>
       <c r="E288" s="1">
-        <v>92.53365517</v>
+        <v>99.898</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>7698800.11</v>
+        <v>1198776.0</v>
       </c>
       <c r="I288" s="1">
-        <v>18166.29</v>
+        <v>864.0</v>
       </c>
       <c r="J288" s="1">
-        <v>0.23596261417937</v>
+        <v>0.072073514985285</v>
       </c>
       <c r="K288">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>714</v>
+        <v>0.01</v>
+      </c>
+      <c r="L288">
+        <v>131.51</v>
       </c>
       <c r="M288" s="1">
-        <v>7716966.4</v>
+        <v>1199640.0</v>
       </c>
       <c r="N288" s="1">
-        <v>7762223.54</v>
+        <v>1199771.51</v>
       </c>
       <c r="O288" s="1">
-        <v>1.34</v>
+        <v>0.2</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>715</v>
+        <v>707</v>
       </c>
       <c r="B289" t="s">
-        <v>716</v>
+        <v>708</v>
       </c>
       <c r="C289" s="1">
-        <v>14580000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>96.736</v>
+        <v>86.489</v>
       </c>
       <c r="E289" s="1">
-        <v>100.01067078</v>
+        <v>85.957</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>14581555.8</v>
+        <v>601699.0</v>
       </c>
       <c r="I289" s="1">
-        <v>-477447.0</v>
+        <v>3724.0</v>
       </c>
       <c r="J289" s="1">
-        <v>-3.2743213861994</v>
+        <v>0.6189141082169</v>
       </c>
       <c r="K289">
-        <v>0.13</v>
+        <v>0.7</v>
       </c>
       <c r="L289" t="s">
-        <v>717</v>
+        <v>709</v>
       </c>
       <c r="M289" s="1">
-        <v>14104108.8</v>
+        <v>605423.0</v>
       </c>
       <c r="N289" s="1">
-        <v>14122829.04</v>
+        <v>610299.03</v>
       </c>
       <c r="O289" s="1">
-        <v>2.43</v>
+        <v>0.1</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>718</v>
+        <v>710</v>
       </c>
       <c r="B290" t="s">
-        <v>719</v>
+        <v>711</v>
       </c>
       <c r="C290" s="1">
-        <v>10871000.0</v>
+        <v>588000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>101.089</v>
+        <v>100.732</v>
       </c>
       <c r="E290" s="1">
-        <v>100.49644715</v>
+        <v>99.71992347</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>10924968.77</v>
+        <v>586353.15</v>
       </c>
       <c r="I290" s="1">
-        <v>64416.42</v>
+        <v>5951.01</v>
       </c>
       <c r="J290" s="1">
-        <v>0.58962566718623</v>
+        <v>1.0149190807622</v>
       </c>
       <c r="K290">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="L290" t="s">
-        <v>720</v>
+        <v>712</v>
       </c>
       <c r="M290" s="1">
-        <v>10989385.19</v>
+        <v>592304.16</v>
       </c>
       <c r="N290" s="1">
-        <v>11020402.99</v>
+        <v>593979.56</v>
       </c>
       <c r="O290" s="1">
-        <v>1.9</v>
+        <v>0.1</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>721</v>
+        <v>713</v>
       </c>
       <c r="B291" t="s">
-        <v>722</v>
+        <v>714</v>
       </c>
       <c r="C291" s="1">
-        <v>432000.0</v>
+        <v>301000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>94.473</v>
+        <v>101.689</v>
       </c>
       <c r="E291" s="1">
-        <v>99.406</v>
+        <v>99.813</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>429433.92</v>
+        <v>300437.13</v>
       </c>
       <c r="I291" s="1">
-        <v>-21310.56</v>
+        <v>5646.76</v>
       </c>
       <c r="J291" s="1">
-        <v>-4.9624771140575</v>
+        <v>1.8795146924749</v>
       </c>
       <c r="K291">
-        <v>0.94</v>
-[...2 lines deleted...]
-        <v>723</v>
+        <v>0.22</v>
+      </c>
+      <c r="L291">
+        <v>671.07</v>
       </c>
       <c r="M291" s="1">
-        <v>408123.36</v>
+        <v>306083.89</v>
       </c>
       <c r="N291" s="1">
-        <v>412191.85</v>
+        <v>306754.96</v>
       </c>
       <c r="O291" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>724</v>
+        <v>715</v>
       </c>
       <c r="B292" t="s">
-        <v>725</v>
+        <v>716</v>
       </c>
       <c r="C292" s="1">
-        <v>1148000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>96.995</v>
+        <v>103.522</v>
       </c>
       <c r="E292" s="1">
-        <v>100.0</v>
+        <v>102.20876333</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>1148000.0</v>
+        <v>919878.87</v>
       </c>
       <c r="I292" s="1">
-        <v>-34497.4</v>
+        <v>11819.13</v>
       </c>
       <c r="J292" s="1">
-        <v>-3.005</v>
+        <v>1.2848572116892</v>
       </c>
       <c r="K292">
-        <v>0.35</v>
+        <v>2.87</v>
       </c>
       <c r="L292" t="s">
-        <v>726</v>
+        <v>717</v>
       </c>
       <c r="M292" s="1">
-        <v>1113502.6</v>
+        <v>931698.0</v>
       </c>
       <c r="N292" s="1">
-        <v>1117546.58</v>
+        <v>957570.85</v>
       </c>
       <c r="O292" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>727</v>
+        <v>718</v>
       </c>
       <c r="B293" t="s">
-        <v>728</v>
+        <v>719</v>
       </c>
       <c r="C293" s="1">
-        <v>1100000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>101.676</v>
+        <v>98.388</v>
       </c>
       <c r="E293" s="1">
-        <v>101.11</v>
+        <v>99.4208</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>1112210.0</v>
+        <v>1491312.0</v>
       </c>
       <c r="I293" s="1">
-        <v>6226.0</v>
+        <v>-15492.0</v>
       </c>
       <c r="J293" s="1">
-        <v>0.55978637127881</v>
+        <v>-1.0388168270623</v>
       </c>
       <c r="K293">
-        <v>4.53</v>
+        <v>0.73</v>
       </c>
       <c r="L293" t="s">
-        <v>729</v>
+        <v>720</v>
       </c>
       <c r="M293" s="1">
-        <v>1118436.0</v>
+        <v>1475820.0</v>
       </c>
       <c r="N293" s="1">
-        <v>1168252.44</v>
+        <v>1486792.6</v>
       </c>
       <c r="O293" s="1">
-        <v>0.2</v>
+        <v>0.24</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>730</v>
+        <v>721</v>
       </c>
       <c r="B294" t="s">
-        <v>731</v>
+        <v>722</v>
       </c>
       <c r="C294" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>98.381</v>
+        <v>98.393</v>
       </c>
       <c r="E294" s="1">
-        <v>98.69</v>
+        <v>97.59</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>592140.0</v>
+        <v>390360.0</v>
       </c>
       <c r="I294" s="1">
-        <v>-1854.0</v>
+        <v>3212.0</v>
       </c>
       <c r="J294" s="1">
-        <v>-0.31310163137096</v>
+        <v>0.82283020801312</v>
       </c>
       <c r="K294">
-        <v>2.01</v>
+        <v>1.69</v>
       </c>
       <c r="L294" t="s">
-        <v>732</v>
+        <v>723</v>
       </c>
       <c r="M294" s="1">
-        <v>590286.0</v>
+        <v>393572.0</v>
       </c>
       <c r="N294" s="1">
-        <v>602325.04</v>
+        <v>400339.12</v>
       </c>
       <c r="O294" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>733</v>
+        <v>724</v>
       </c>
       <c r="B295" t="s">
-        <v>734</v>
+        <v>725</v>
       </c>
       <c r="C295" s="1">
-        <v>400000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>82.481</v>
+        <v>98.809</v>
       </c>
       <c r="E295" s="1">
-        <v>85.3395</v>
+        <v>99.947</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>341358.0</v>
+        <v>442765.21</v>
       </c>
       <c r="I295" s="1">
-        <v>-11434.0</v>
+        <v>-5041.34</v>
       </c>
       <c r="J295" s="1">
-        <v>-3.3495626292631</v>
+        <v>-1.1386034598337</v>
       </c>
       <c r="K295">
-        <v>0.26</v>
+        <v>1.95</v>
       </c>
       <c r="L295" t="s">
-        <v>735</v>
+        <v>726</v>
       </c>
       <c r="M295" s="1">
-        <v>329924.0</v>
+        <v>437723.87</v>
       </c>
       <c r="N295" s="1">
-        <v>330950.03</v>
+        <v>446371.47</v>
       </c>
       <c r="O295" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>736</v>
+        <v>727</v>
       </c>
       <c r="B296" t="s">
-        <v>737</v>
+        <v>728</v>
       </c>
       <c r="C296" s="1">
-        <v>1100000.0</v>
+        <v>611000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>96.624</v>
+        <v>101.448</v>
       </c>
       <c r="E296" s="1">
-        <v>97.92522727</v>
+        <v>100.0</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>1077177.5</v>
+        <v>611000.0</v>
       </c>
       <c r="I296" s="1">
-        <v>-14313.5</v>
+        <v>8847.28</v>
       </c>
       <c r="J296" s="1">
-        <v>-1.328796786045</v>
+        <v>1.448</v>
       </c>
       <c r="K296">
-        <v>0.5</v>
+        <v>0.91</v>
       </c>
       <c r="L296" t="s">
-        <v>738</v>
+        <v>729</v>
       </c>
       <c r="M296" s="1">
-        <v>1062864.0</v>
+        <v>619847.28</v>
       </c>
       <c r="N296" s="1">
-        <v>1068311.26</v>
+        <v>625387.46</v>
       </c>
       <c r="O296" s="1">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>739</v>
+        <v>730</v>
       </c>
       <c r="B297" t="s">
-        <v>740</v>
+        <v>731</v>
       </c>
       <c r="C297" s="1">
-        <v>588000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>99.095</v>
+        <v>88.859</v>
       </c>
       <c r="E297" s="1">
-        <v>99.71992347</v>
+        <v>99.03167091</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>586353.15</v>
+        <v>1089348.38</v>
       </c>
       <c r="I297" s="1">
-        <v>-3674.55</v>
+        <v>-111899.38</v>
       </c>
       <c r="J297" s="1">
-        <v>-0.62667864920654</v>
+        <v>-10.272139019475</v>
       </c>
       <c r="K297">
-        <v>3.57</v>
+        <v>0.8</v>
       </c>
       <c r="L297" t="s">
-        <v>741</v>
+        <v>732</v>
       </c>
       <c r="M297" s="1">
-        <v>582678.6</v>
+        <v>977449.0</v>
       </c>
       <c r="N297" s="1">
-        <v>603685.5</v>
+        <v>986256.53</v>
       </c>
       <c r="O297" s="1">
-        <v>0.1</v>
+        <v>0.16</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>742</v>
+        <v>733</v>
       </c>
       <c r="B298" t="s">
-        <v>743</v>
+        <v>734</v>
       </c>
       <c r="C298" s="1">
-        <v>301000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>100.036</v>
+        <v>98.723</v>
       </c>
       <c r="E298" s="1">
-        <v>99.813</v>
+        <v>99.779</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>300437.13</v>
+        <v>1596464.0</v>
       </c>
       <c r="I298" s="1">
-        <v>671.23</v>
+        <v>-16896.0</v>
       </c>
       <c r="J298" s="1">
-        <v>0.22341779126967</v>
+        <v>-1.0583389290332</v>
       </c>
       <c r="K298">
-        <v>3.41</v>
+        <v>1.03</v>
       </c>
       <c r="L298" t="s">
-        <v>744</v>
+        <v>735</v>
       </c>
       <c r="M298" s="1">
-        <v>301108.36</v>
+        <v>1579568.0</v>
       </c>
       <c r="N298" s="1">
-        <v>311366.07</v>
+        <v>1596006.36</v>
       </c>
       <c r="O298" s="1">
-        <v>0.05</v>
+        <v>0.26</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>745</v>
+        <v>736</v>
       </c>
       <c r="B299" t="s">
-        <v>746</v>
+        <v>737</v>
       </c>
       <c r="C299" s="1">
-        <v>900000.0</v>
+        <v>1079000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>102.115</v>
+        <v>98.667</v>
       </c>
       <c r="E299" s="1">
-        <v>102.20876333</v>
+        <v>100.0</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>919878.87</v>
+        <v>1079000.0</v>
       </c>
       <c r="I299" s="1">
-        <v>-843.87</v>
+        <v>-14383.07</v>
       </c>
       <c r="J299" s="1">
-        <v>-0.09173707838294</v>
+        <v>-1.333</v>
       </c>
       <c r="K299">
-        <v>2.12</v>
+        <v>0.17</v>
       </c>
       <c r="L299" t="s">
-        <v>747</v>
+        <v>738</v>
       </c>
       <c r="M299" s="1">
-        <v>919035.0</v>
+        <v>1064616.93</v>
       </c>
       <c r="N299" s="1">
-        <v>938126.66</v>
+        <v>1066419.89</v>
       </c>
       <c r="O299" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>748</v>
+        <v>739</v>
       </c>
       <c r="B300" t="s">
-        <v>749</v>
+        <v>740</v>
       </c>
       <c r="C300" s="1">
-        <v>1500000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>96.95</v>
+        <v>100.946</v>
       </c>
       <c r="E300" s="1">
-        <v>99.4208</v>
+        <v>103.02411583</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>1491312.0</v>
+        <v>1236289.39</v>
       </c>
       <c r="I300" s="1">
-        <v>-37062.0</v>
+        <v>-24937.39</v>
       </c>
       <c r="J300" s="1">
-        <v>-2.4851942450674</v>
+        <v>-2.0171159116718</v>
       </c>
       <c r="K300">
+        <v>0.81</v>
+      </c>
+      <c r="L300" t="s">
+        <v>741</v>
+      </c>
+      <c r="M300" s="1">
+        <v>1211352.0</v>
+      </c>
+      <c r="N300" s="1">
+        <v>1221104.05</v>
+      </c>
+      <c r="O300" s="1">
         <v>0.2</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.25</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>751</v>
+        <v>742</v>
       </c>
       <c r="B301" t="s">
-        <v>752</v>
+        <v>743</v>
       </c>
       <c r="C301" s="1">
-        <v>443000.0</v>
+        <v>551000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>96.641</v>
+        <v>100.737</v>
       </c>
       <c r="E301" s="1">
-        <v>99.947</v>
+        <v>100.0</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>442765.21</v>
+        <v>551000.0</v>
       </c>
       <c r="I301" s="1">
-        <v>-14645.58</v>
+        <v>4060.87</v>
       </c>
       <c r="J301" s="1">
-        <v>-3.3077531091478</v>
+        <v>0.737</v>
       </c>
       <c r="K301">
-        <v>1.28</v>
+        <v>2.73</v>
       </c>
       <c r="L301" t="s">
-        <v>753</v>
+        <v>744</v>
       </c>
       <c r="M301" s="1">
-        <v>428119.63</v>
+        <v>555060.87</v>
       </c>
       <c r="N301" s="1">
-        <v>433808.84</v>
+        <v>570079.68</v>
       </c>
       <c r="O301" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>754</v>
+        <v>745</v>
       </c>
       <c r="B302" t="s">
-        <v>755</v>
+        <v>746</v>
       </c>
       <c r="C302" s="1">
-        <v>611000.0</v>
+        <v>593000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>99.294</v>
+        <v>100.643</v>
       </c>
       <c r="E302" s="1">
-        <v>100.0</v>
+        <v>100.15374199</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>611000.0</v>
+        <v>593911.69</v>
       </c>
       <c r="I302" s="1">
-        <v>-4313.66</v>
+        <v>2901.3</v>
       </c>
       <c r="J302" s="1">
-        <v>-0.706</v>
+        <v>0.48850696978199</v>
       </c>
       <c r="K302">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>395.73</v>
+        <v>3.39</v>
+      </c>
+      <c r="L302" t="s">
+        <v>747</v>
       </c>
       <c r="M302" s="1">
-        <v>606686.34</v>
+        <v>596812.99</v>
       </c>
       <c r="N302" s="1">
-        <v>607082.07</v>
+        <v>616893.76</v>
       </c>
       <c r="O302" s="1">
         <v>0.1</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>756</v>
+        <v>748</v>
       </c>
       <c r="B303" t="s">
-        <v>757</v>
+        <v>749</v>
       </c>
       <c r="C303" s="1">
-        <v>1100000.0</v>
+        <v>696000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>87.05</v>
+        <v>100.379</v>
       </c>
       <c r="E303" s="1">
-        <v>99.03167091</v>
+        <v>100.08052155</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>1089348.38</v>
+        <v>696560.43</v>
       </c>
       <c r="I303" s="1">
-        <v>-131798.38</v>
+        <v>2077.41</v>
       </c>
       <c r="J303" s="1">
-        <v>-12.098827374214</v>
+        <v>0.29823830216712</v>
       </c>
       <c r="K303">
-        <v>0.64</v>
+        <v>2.6</v>
       </c>
       <c r="L303" t="s">
-        <v>758</v>
+        <v>750</v>
       </c>
       <c r="M303" s="1">
-        <v>957550.0</v>
+        <v>698637.84</v>
       </c>
       <c r="N303" s="1">
-        <v>964643.49</v>
+        <v>716702.85</v>
       </c>
       <c r="O303" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>759</v>
+        <v>751</v>
       </c>
       <c r="B304" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="C304" s="1">
-        <v>1600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>96.977</v>
+        <v>99.576</v>
       </c>
       <c r="E304" s="1">
-        <v>99.779</v>
+        <v>99.1185</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>1596464.0</v>
+        <v>792948.0</v>
       </c>
       <c r="I304" s="1">
-        <v>-44832.0</v>
+        <v>3660.0</v>
       </c>
       <c r="J304" s="1">
-        <v>-2.8082061355596</v>
+        <v>0.46156872834032</v>
       </c>
       <c r="K304">
-        <v>0.36</v>
+        <v>1.01</v>
       </c>
       <c r="L304" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
       <c r="M304" s="1">
-        <v>1551632.0</v>
+        <v>796608.0</v>
       </c>
       <c r="N304" s="1">
-        <v>1557385.42</v>
+        <v>804686.4</v>
       </c>
       <c r="O304" s="1">
-        <v>0.27</v>
+        <v>0.13</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>762</v>
+        <v>754</v>
       </c>
       <c r="B305" t="s">
-        <v>763</v>
+        <v>755</v>
       </c>
       <c r="C305" s="1">
-        <v>1079000.0</v>
+        <v>2199000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>96.797</v>
+        <v>97.855</v>
       </c>
       <c r="E305" s="1">
-        <v>100.0</v>
+        <v>97.40641382</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>1079000.0</v>
+        <v>2141967.04</v>
       </c>
       <c r="I305" s="1">
-        <v>-34560.37</v>
+        <v>9864.41</v>
       </c>
       <c r="J305" s="1">
-        <v>-3.203</v>
+        <v>0.460530429077</v>
       </c>
       <c r="K305">
-        <v>0.38</v>
+        <v>0.96</v>
       </c>
       <c r="L305" t="s">
-        <v>764</v>
+        <v>756</v>
       </c>
       <c r="M305" s="1">
-        <v>1044439.63</v>
+        <v>2151831.45</v>
       </c>
       <c r="N305" s="1">
-        <v>1048520.02</v>
+        <v>2172917.75</v>
       </c>
       <c r="O305" s="1">
-        <v>0.18</v>
+        <v>0.35</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>765</v>
+        <v>757</v>
       </c>
       <c r="B306" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="C306" s="1">
-        <v>1900000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>98.21</v>
+        <v>98.358</v>
       </c>
       <c r="E306" s="1">
-        <v>103.02411579</v>
+        <v>99.794</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>1957458.2</v>
+        <v>299382.0</v>
       </c>
       <c r="I306" s="1">
-        <v>-91468.2</v>
+        <v>-4308.0</v>
       </c>
       <c r="J306" s="1">
-        <v>-4.6728047628297</v>
+        <v>-1.4389642663888</v>
       </c>
       <c r="K306">
-        <v>0.11</v>
+        <v>0.87</v>
       </c>
       <c r="L306" t="s">
-        <v>767</v>
+        <v>680</v>
       </c>
       <c r="M306" s="1">
-        <v>1865990.0</v>
+        <v>295074.0</v>
       </c>
       <c r="N306" s="1">
-        <v>1868048.77</v>
+        <v>297691.81</v>
       </c>
       <c r="O306" s="1">
-        <v>0.32</v>
+        <v>0.05</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>768</v>
+        <v>759</v>
       </c>
       <c r="B307" t="s">
-        <v>769</v>
+        <v>760</v>
       </c>
       <c r="C307" s="1">
-        <v>551000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>98.931</v>
+        <v>98.086</v>
       </c>
       <c r="E307" s="1">
-        <v>100.0</v>
+        <v>99.105</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>551000.0</v>
+        <v>594630.0</v>
       </c>
       <c r="I307" s="1">
-        <v>-5890.19</v>
+        <v>-6114.0</v>
       </c>
       <c r="J307" s="1">
-        <v>-1.069</v>
+        <v>-1.0282024115837</v>
       </c>
       <c r="K307">
-        <v>2.08</v>
+        <v>1.75</v>
       </c>
       <c r="L307" t="s">
-        <v>770</v>
+        <v>761</v>
       </c>
       <c r="M307" s="1">
-        <v>545109.81</v>
+        <v>588516.0</v>
       </c>
       <c r="N307" s="1">
-        <v>556565.76</v>
+        <v>599040.66</v>
       </c>
       <c r="O307" s="1">
         <v>0.1</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>771</v>
+        <v>762</v>
       </c>
       <c r="B308" t="s">
-        <v>772</v>
+        <v>763</v>
       </c>
       <c r="C308" s="1">
-        <v>293000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>98.412</v>
+        <v>99.906</v>
       </c>
       <c r="E308" s="1">
-        <v>99.833</v>
+        <v>100.0</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>292510.69</v>
+        <v>432000.0</v>
       </c>
       <c r="I308" s="1">
-        <v>-4163.53</v>
+        <v>-406.08</v>
       </c>
       <c r="J308" s="1">
-        <v>-1.4233770396562</v>
+        <v>-0.094</v>
       </c>
       <c r="K308">
-        <v>2.67</v>
+        <v>3.25</v>
       </c>
       <c r="L308" t="s">
-        <v>773</v>
+        <v>764</v>
       </c>
       <c r="M308" s="1">
-        <v>288347.16</v>
+        <v>431593.92</v>
       </c>
       <c r="N308" s="1">
-        <v>296181.9</v>
+        <v>445654.56</v>
       </c>
       <c r="O308" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>774</v>
+        <v>765</v>
       </c>
       <c r="B309" t="s">
-        <v>775</v>
+        <v>766</v>
       </c>
       <c r="C309" s="1">
-        <v>996000.0</v>
+        <v>1434000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>98.547</v>
+        <v>98.725</v>
       </c>
       <c r="E309" s="1">
-        <v>100.08052209</v>
+        <v>99.728</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>996802.0</v>
+        <v>1430099.52</v>
       </c>
       <c r="I309" s="1">
-        <v>-15273.88</v>
+        <v>-14383.02</v>
       </c>
       <c r="J309" s="1">
-        <v>-1.5322882578486</v>
+        <v>-1.0057356008343</v>
       </c>
       <c r="K309">
-        <v>1.96</v>
+        <v>1.11</v>
       </c>
       <c r="L309" t="s">
-        <v>776</v>
+        <v>767</v>
       </c>
       <c r="M309" s="1">
-        <v>981528.12</v>
+        <v>1415716.5</v>
       </c>
       <c r="N309" s="1">
-        <v>1001038.8</v>
+        <v>1431677.12</v>
       </c>
       <c r="O309" s="1">
-        <v>0.17</v>
+        <v>0.23</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>777</v>
+        <v>768</v>
       </c>
       <c r="B310" t="s">
-        <v>778</v>
+        <v>769</v>
       </c>
       <c r="C310" s="1">
-        <v>800000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>97.789</v>
+        <v>104.967</v>
       </c>
       <c r="E310" s="1">
-        <v>99.1185</v>
+        <v>104.83429667</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>792948.0</v>
+        <v>314502.89</v>
       </c>
       <c r="I310" s="1">
-        <v>-10636.0</v>
+        <v>398.11</v>
       </c>
       <c r="J310" s="1">
-        <v>-1.3413237690239</v>
+        <v>0.12658389244054</v>
       </c>
       <c r="K310">
-        <v>0.35</v>
+        <v>0.69</v>
       </c>
       <c r="L310" t="s">
-        <v>779</v>
+        <v>770</v>
       </c>
       <c r="M310" s="1">
-        <v>782312.0</v>
+        <v>314901.0</v>
       </c>
       <c r="N310" s="1">
-        <v>785086.4</v>
+        <v>316977.37</v>
       </c>
       <c r="O310" s="1">
-        <v>0.14</v>
+        <v>0.05</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>780</v>
+        <v>771</v>
       </c>
       <c r="B311" t="s">
-        <v>781</v>
+        <v>772</v>
       </c>
       <c r="C311" s="1">
-        <v>3300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>88.715</v>
+        <v>97.465</v>
       </c>
       <c r="E311" s="1">
-        <v>85.14</v>
+        <v>97.26</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>2809620.0</v>
+        <v>194520.0</v>
       </c>
       <c r="I311" s="1">
-        <v>117975.0</v>
+        <v>410.0</v>
       </c>
       <c r="J311" s="1">
-        <v>4.1989664082687</v>
+        <v>0.2107752416204</v>
       </c>
       <c r="K311">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.65</v>
+      </c>
+      <c r="L311" t="s">
+        <v>773</v>
       </c>
       <c r="M311" s="1">
-        <v>2927595.0</v>
+        <v>194930.0</v>
       </c>
       <c r="N311" s="1">
-        <v>2927595.0</v>
+        <v>196224.52</v>
       </c>
       <c r="O311" s="1">
-        <v>0.5</v>
+        <v>0.03</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>782</v>
+        <v>774</v>
       </c>
       <c r="B312" t="s">
-        <v>783</v>
+        <v>775</v>
       </c>
       <c r="C312" s="1">
-        <v>300000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>96.729</v>
+        <v>99.919</v>
       </c>
       <c r="E312" s="1">
-        <v>99.794</v>
+        <v>102.47</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>299382.0</v>
+        <v>390410.7</v>
       </c>
       <c r="I312" s="1">
-        <v>-9195.0</v>
+        <v>-9719.31</v>
       </c>
       <c r="J312" s="1">
-        <v>-3.071326933483</v>
+        <v>-2.4895091246218</v>
       </c>
       <c r="K312">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>747.95</v>
+        <v>0.5</v>
+      </c>
+      <c r="L312" t="s">
+        <v>776</v>
       </c>
       <c r="M312" s="1">
-        <v>290187.0</v>
+        <v>380691.39</v>
       </c>
       <c r="N312" s="1">
-        <v>290934.95</v>
+        <v>382612.05</v>
       </c>
       <c r="O312" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="B313" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="C313" s="1">
-        <v>600000.0</v>
+        <v>3332615.0</v>
       </c>
       <c r="D313" s="1">
-        <v>95.545</v>
+        <v>92.985</v>
       </c>
       <c r="E313" s="1">
-        <v>99.105</v>
+        <v>93.04072238</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>594630.0</v>
+        <v>3100689.07</v>
       </c>
       <c r="I313" s="1">
-        <v>-21360.0</v>
+        <v>-1857.01</v>
       </c>
       <c r="J313" s="1">
-        <v>-3.5921497401746</v>
+        <v>-0.059890235946812</v>
       </c>
       <c r="K313">
-        <v>1.18</v>
+        <v>1.46</v>
       </c>
       <c r="L313" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="M313" s="1">
-        <v>573270.0</v>
+        <v>3098832.06</v>
       </c>
       <c r="N313" s="1">
-        <v>580322.05</v>
+        <v>3147492.8</v>
       </c>
       <c r="O313" s="1">
-        <v>0.1</v>
+        <v>0.51</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="B314" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="C314" s="1">
-        <v>432000.0</v>
+        <v>480000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>98.451</v>
+        <v>100.44</v>
       </c>
       <c r="E314" s="1">
-        <v>100.0</v>
+        <v>99.958</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>432000.0</v>
+        <v>479798.4</v>
       </c>
       <c r="I314" s="1">
-        <v>-6691.68</v>
+        <v>2313.6</v>
       </c>
       <c r="J314" s="1">
-        <v>-1.549</v>
+        <v>0.48220252506053</v>
       </c>
       <c r="K314">
-        <v>2.6</v>
+        <v>0.3</v>
       </c>
       <c r="L314" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="M314" s="1">
-        <v>425308.32</v>
+        <v>482112.0</v>
       </c>
       <c r="N314" s="1">
-        <v>436539.42</v>
+        <v>483542.14</v>
       </c>
       <c r="O314" s="1">
         <v>0.08</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="B315" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="C315" s="1">
-        <v>1434000.0</v>
+        <v>591000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>97.707</v>
+        <v>98.31</v>
       </c>
       <c r="E315" s="1">
-        <v>99.728</v>
+        <v>99.422</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>1430099.52</v>
+        <v>587584.02</v>
       </c>
       <c r="I315" s="1">
-        <v>-28981.14</v>
+        <v>-6571.92</v>
       </c>
       <c r="J315" s="1">
-        <v>-2.0265121129472</v>
+        <v>-1.118464726117</v>
       </c>
       <c r="K315">
-        <v>0.53</v>
+        <v>0.82</v>
       </c>
       <c r="L315" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="M315" s="1">
-        <v>1401118.38</v>
+        <v>581012.1</v>
       </c>
       <c r="N315" s="1">
-        <v>1408779.48</v>
+        <v>585853.44</v>
       </c>
       <c r="O315" s="1">
-        <v>0.24</v>
+        <v>0.1</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="B316" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
       <c r="C316" s="1">
-        <v>1200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>103.301</v>
+        <v>75.549</v>
       </c>
       <c r="E316" s="1">
-        <v>104.83429833</v>
+        <v>74.46428571</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>1258011.58</v>
+        <v>521250.0</v>
       </c>
       <c r="I316" s="1">
-        <v>-18399.58</v>
+        <v>7593.0</v>
       </c>
       <c r="J316" s="1">
-        <v>-1.4625922600808</v>
+        <v>1.456690647482</v>
       </c>
       <c r="K316">
-        <v>5.11</v>
+        <v>0.41</v>
       </c>
       <c r="L316" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="M316" s="1">
-        <v>1239612.0</v>
+        <v>528843.0</v>
       </c>
       <c r="N316" s="1">
-        <v>1300931.18</v>
+        <v>531705.33</v>
       </c>
       <c r="O316" s="1">
-        <v>0.22</v>
+        <v>0.09</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="B317" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
       <c r="C317" s="1">
-        <v>381000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>98.158</v>
+        <v>101.57</v>
       </c>
       <c r="E317" s="1">
-        <v>102.47</v>
+        <v>100.0</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>390410.7</v>
+        <v>600000.0</v>
       </c>
       <c r="I317" s="1">
-        <v>-16428.72</v>
+        <v>9420.0</v>
       </c>
       <c r="J317" s="1">
-        <v>-4.208060895872</v>
+        <v>1.57</v>
       </c>
       <c r="K317">
-        <v>3.79</v>
+        <v>2.89</v>
       </c>
       <c r="L317" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="M317" s="1">
-        <v>373981.98</v>
+        <v>609420.0</v>
       </c>
       <c r="N317" s="1">
-        <v>388428.66</v>
+        <v>626769.83</v>
       </c>
       <c r="O317" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>799</v>
+        <v>792</v>
       </c>
       <c r="B318" t="s">
-        <v>800</v>
+        <v>793</v>
       </c>
       <c r="C318" s="1">
-        <v>3076615.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>91.635</v>
+        <v>95.968</v>
       </c>
       <c r="E318" s="1">
-        <v>93.06000003</v>
+        <v>99.405</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>2863097.92</v>
+        <v>397620.0</v>
       </c>
       <c r="I318" s="1">
-        <v>-43841.76</v>
+        <v>-13748.0</v>
       </c>
       <c r="J318" s="1">
-        <v>-1.5312700167796</v>
+        <v>-3.4575725567124</v>
       </c>
       <c r="K318">
-        <v>1.17</v>
+        <v>1.13</v>
       </c>
       <c r="L318" t="s">
-        <v>801</v>
+        <v>794</v>
       </c>
       <c r="M318" s="1">
-        <v>2819256.16</v>
+        <v>383872.0</v>
       </c>
       <c r="N318" s="1">
-        <v>2855138.76</v>
+        <v>388408.99</v>
       </c>
       <c r="O318" s="1">
-        <v>0.49</v>
+        <v>0.06</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="B319" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="C319" s="1">
-        <v>591000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>96.37</v>
+        <v>98.816</v>
       </c>
       <c r="E319" s="1">
-        <v>99.422</v>
+        <v>100.66</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>587584.02</v>
+        <v>301980.0</v>
       </c>
       <c r="I319" s="1">
-        <v>-18037.32</v>
+        <v>-5532.0</v>
       </c>
       <c r="J319" s="1">
-        <v>-3.0697431152059</v>
+        <v>-1.8319093979734</v>
       </c>
       <c r="K319">
-        <v>0.24</v>
+        <v>3.05</v>
       </c>
       <c r="L319" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
       <c r="M319" s="1">
-        <v>569546.7</v>
+        <v>296448.0</v>
       </c>
       <c r="N319" s="1">
-        <v>570967.53</v>
+        <v>305602.11</v>
       </c>
       <c r="O319" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="B320" t="s">
-        <v>806</v>
+        <v>799</v>
       </c>
       <c r="C320" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>73.186</v>
+        <v>100.666</v>
       </c>
       <c r="E320" s="1">
-        <v>74.46428571</v>
+        <v>100.0625</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>521250.0</v>
+        <v>600375.0</v>
       </c>
       <c r="I320" s="1">
-        <v>-8948.0</v>
+        <v>3621.0</v>
       </c>
       <c r="J320" s="1">
-        <v>-1.7166426858513</v>
+        <v>0.60312304809494</v>
       </c>
       <c r="K320">
-        <v>0.28</v>
+        <v>0.46</v>
       </c>
       <c r="L320" t="s">
-        <v>807</v>
+        <v>800</v>
       </c>
       <c r="M320" s="1">
-        <v>512302.0</v>
+        <v>603996.0</v>
       </c>
       <c r="N320" s="1">
-        <v>514229.4</v>
+        <v>606728.88</v>
       </c>
       <c r="O320" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>808</v>
+        <v>801</v>
       </c>
       <c r="B321" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="C321" s="1">
-        <v>600000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>99.8</v>
+        <v>92.273</v>
       </c>
       <c r="E321" s="1">
-        <v>100.0</v>
+        <v>99.696</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
-        <v>600000.0</v>
+        <v>1595136.0</v>
       </c>
       <c r="I321" s="1">
-        <v>-1200.0</v>
+        <v>-118768.0</v>
       </c>
       <c r="J321" s="1">
-        <v>-0.2</v>
+        <v>-7.4456347295779</v>
       </c>
       <c r="K321">
-        <v>2.21</v>
+        <v>0.33</v>
       </c>
       <c r="L321" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="M321" s="1">
-        <v>598800.0</v>
+        <v>1476368.0</v>
       </c>
       <c r="N321" s="1">
-        <v>612033.99</v>
+        <v>1481722.52</v>
       </c>
       <c r="O321" s="1">
-        <v>0.11</v>
+        <v>0.24</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
       <c r="B322" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="C322" s="1">
-        <v>400000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>94.147</v>
+        <v>98.322</v>
       </c>
       <c r="E322" s="1">
-        <v>99.405</v>
+        <v>100.14873635</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
-        <v>397620.0</v>
+        <v>641953.4</v>
       </c>
       <c r="I322" s="1">
-        <v>-21032.0</v>
+        <v>-11709.38</v>
       </c>
       <c r="J322" s="1">
-        <v>-5.2894723605452</v>
+        <v>-1.8240233636896</v>
       </c>
       <c r="K322">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
       <c r="L322" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="M322" s="1">
-        <v>376588.0</v>
+        <v>630244.02</v>
       </c>
       <c r="N322" s="1">
-        <v>378988.0</v>
+        <v>634748.58</v>
       </c>
       <c r="O322" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
       <c r="B323" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="C323" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>97.152</v>
+        <v>99.322</v>
       </c>
       <c r="E323" s="1">
-        <v>100.66</v>
+        <v>100.0</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
-        <v>301980.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I323" s="1">
-        <v>-10524.0</v>
+        <v>-4068.0</v>
       </c>
       <c r="J323" s="1">
-        <v>-3.4849990065567</v>
+        <v>-0.678</v>
       </c>
       <c r="K323">
-        <v>2.45</v>
+        <v>1.97</v>
       </c>
       <c r="L323" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="M323" s="1">
-        <v>291456.0</v>
+        <v>595932.0</v>
       </c>
       <c r="N323" s="1">
-        <v>298807.03</v>
+        <v>607781.33</v>
       </c>
       <c r="O323" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
       <c r="B324" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="C324" s="1">
-        <v>1600000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>91.254</v>
+        <v>99.79</v>
       </c>
       <c r="E324" s="1">
-        <v>99.696</v>
+        <v>99.55221429</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
-        <v>1595136.0</v>
+        <v>1393731.0</v>
       </c>
       <c r="I324" s="1">
-        <v>-135072.0</v>
+        <v>3329.0</v>
       </c>
       <c r="J324" s="1">
-        <v>-8.4677419354839</v>
+        <v>0.23885527408087</v>
       </c>
       <c r="K324">
-        <v>0.27</v>
+        <v>1.18</v>
       </c>
       <c r="L324" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="M324" s="1">
-        <v>1460064.0</v>
+        <v>1397060.0</v>
       </c>
       <c r="N324" s="1">
-        <v>1464421.26</v>
+        <v>1413639.45</v>
       </c>
       <c r="O324" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
       <c r="B325" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="C325" s="1">
-        <v>641000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>96.874</v>
+        <v>99.065</v>
       </c>
       <c r="E325" s="1">
-        <v>100.14873635</v>
+        <v>99.066</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
-        <v>641953.4</v>
+        <v>594396.0</v>
       </c>
       <c r="I325" s="1">
-        <v>-20991.06</v>
+        <v>-6.0</v>
       </c>
       <c r="J325" s="1">
-        <v>-3.2698728599303</v>
+        <v>-0.0010094280580623</v>
       </c>
       <c r="K325">
+        <v>0.75</v>
+      </c>
+      <c r="L325" t="s">
+        <v>815</v>
+      </c>
+      <c r="M325" s="1">
+        <v>594390.0</v>
+      </c>
+      <c r="N325" s="1">
+        <v>598918.77</v>
+      </c>
+      <c r="O325" s="1">
         <v>0.1</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.11</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>822</v>
+        <v>816</v>
       </c>
       <c r="B326" t="s">
-        <v>823</v>
+        <v>817</v>
       </c>
       <c r="C326" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>97.169</v>
+        <v>100.017</v>
       </c>
       <c r="E326" s="1">
-        <v>100.0</v>
+        <v>99.683</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
-        <v>600000.0</v>
+        <v>897147.0</v>
       </c>
       <c r="I326" s="1">
-        <v>-16986.0</v>
+        <v>3006.0</v>
       </c>
       <c r="J326" s="1">
-        <v>-2.831</v>
+        <v>0.33506214700601</v>
       </c>
       <c r="K326">
-        <v>1.3</v>
+        <v>3.44</v>
       </c>
       <c r="L326" t="s">
-        <v>824</v>
+        <v>818</v>
       </c>
       <c r="M326" s="1">
-        <v>583014.0</v>
+        <v>900153.0</v>
       </c>
       <c r="N326" s="1">
-        <v>590830.83</v>
+        <v>931129.03</v>
       </c>
       <c r="O326" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>825</v>
+        <v>819</v>
       </c>
       <c r="B327" t="s">
-        <v>826</v>
+        <v>820</v>
       </c>
       <c r="C327" s="1">
-        <v>1400000.0</v>
+        <v>545000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>98.513</v>
+        <v>98.761</v>
       </c>
       <c r="E327" s="1">
-        <v>99.55221429</v>
+        <v>100.0</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
-        <v>1393731.0</v>
+        <v>545000.0</v>
       </c>
       <c r="I327" s="1">
-        <v>-14549.0</v>
+        <v>-6752.55</v>
       </c>
       <c r="J327" s="1">
-        <v>-1.0438886700518</v>
+        <v>-1.239</v>
       </c>
       <c r="K327">
-        <v>0.61</v>
+        <v>1.04</v>
       </c>
       <c r="L327" t="s">
-        <v>827</v>
+        <v>821</v>
       </c>
       <c r="M327" s="1">
-        <v>1379182.0</v>
+        <v>538247.45</v>
       </c>
       <c r="N327" s="1">
-        <v>1387658.71</v>
+        <v>543895.73</v>
       </c>
       <c r="O327" s="1">
-        <v>0.24</v>
+        <v>0.09</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="B328" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="C328" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>97.122</v>
+        <v>99.962</v>
       </c>
       <c r="E328" s="1">
-        <v>99.326</v>
+        <v>99.7</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>397304.0</v>
+        <v>797600.0</v>
       </c>
       <c r="I328" s="1">
-        <v>-8816.0</v>
+        <v>2096.0</v>
       </c>
       <c r="J328" s="1">
-        <v>-2.2189557618348</v>
+        <v>0.26278836509529</v>
       </c>
       <c r="K328">
-        <v>0.11</v>
+        <v>0.01</v>
       </c>
       <c r="L328">
-        <v>436.99</v>
+        <v>71.23</v>
       </c>
       <c r="M328" s="1">
-        <v>388488.0</v>
+        <v>799696.0</v>
       </c>
       <c r="N328" s="1">
-        <v>388924.99</v>
+        <v>799767.23</v>
       </c>
       <c r="O328" s="1">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
       <c r="B329" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="C329" s="1">
-        <v>900000.0</v>
+        <v>368000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>97.578</v>
+        <v>98.897</v>
       </c>
       <c r="E329" s="1">
-        <v>99.683</v>
+        <v>99.23</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
-        <v>897147.0</v>
+        <v>365166.4</v>
       </c>
       <c r="I329" s="1">
-        <v>-18945.0</v>
+        <v>-1225.44</v>
       </c>
       <c r="J329" s="1">
-        <v>-2.1116940702025</v>
+        <v>-0.33558399677517</v>
       </c>
       <c r="K329">
-        <v>2.77</v>
+        <v>2.52</v>
       </c>
       <c r="L329" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="M329" s="1">
-        <v>878202.0</v>
+        <v>363940.96</v>
       </c>
       <c r="N329" s="1">
-        <v>903167.75</v>
+        <v>373230.44</v>
       </c>
       <c r="O329" s="1">
-        <v>0.16</v>
+        <v>0.06</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="B330" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="C330" s="1">
-        <v>545000.0</v>
+        <v>366000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>96.756</v>
+        <v>99.81</v>
       </c>
       <c r="E330" s="1">
-        <v>100.0</v>
+        <v>99.499</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
-        <v>545000.0</v>
+        <v>364166.34</v>
       </c>
       <c r="I330" s="1">
-        <v>-17679.8</v>
+        <v>1138.26</v>
       </c>
       <c r="J330" s="1">
-        <v>-3.244</v>
+        <v>0.31256595543674</v>
       </c>
       <c r="K330">
-        <v>0.36</v>
+        <v>1.43</v>
       </c>
       <c r="L330" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="M330" s="1">
-        <v>527320.2</v>
+        <v>365304.6</v>
       </c>
       <c r="N330" s="1">
-        <v>529260.01</v>
+        <v>370531.38</v>
       </c>
       <c r="O330" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="B331" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="C331" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>97.19</v>
+        <v>100.477</v>
       </c>
       <c r="E331" s="1">
-        <v>99.3</v>
+        <v>99.897</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
-        <v>595800.0</v>
+        <v>299691.0</v>
       </c>
       <c r="I331" s="1">
-        <v>-12660.0</v>
+        <v>1740.0</v>
       </c>
       <c r="J331" s="1">
-        <v>-2.1248741188318</v>
+        <v>0.58059801595644</v>
       </c>
       <c r="K331">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>904.11</v>
+        <v>0.47</v>
+      </c>
+      <c r="L331" t="s">
+        <v>832</v>
       </c>
       <c r="M331" s="1">
-        <v>583140.0</v>
+        <v>301431.0</v>
       </c>
       <c r="N331" s="1">
-        <v>584044.11</v>
+        <v>302832.37</v>
       </c>
       <c r="O331" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>838</v>
+        <v>833</v>
       </c>
       <c r="B332" t="s">
-        <v>839</v>
+        <v>834</v>
       </c>
       <c r="C332" s="1">
-        <v>368000.0</v>
+        <v>585000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>97.349</v>
+        <v>101.665</v>
       </c>
       <c r="E332" s="1">
-        <v>99.23</v>
+        <v>100.58151111</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
-        <v>365166.4</v>
+        <v>588401.84</v>
       </c>
       <c r="I332" s="1">
-        <v>-6922.08</v>
+        <v>6338.41</v>
       </c>
       <c r="J332" s="1">
-        <v>-1.8955960898922</v>
+        <v>1.077224707523</v>
       </c>
       <c r="K332">
-        <v>1.92</v>
+        <v>0.33</v>
       </c>
       <c r="L332" t="s">
-        <v>840</v>
+        <v>835</v>
       </c>
       <c r="M332" s="1">
-        <v>358244.32</v>
+        <v>594740.25</v>
       </c>
       <c r="N332" s="1">
-        <v>365322.02</v>
+        <v>596663.54</v>
       </c>
       <c r="O332" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>841</v>
+        <v>836</v>
       </c>
       <c r="B333" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="C333" s="1">
-        <v>366000.0</v>
+        <v>264000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>97.659</v>
+        <v>99.463</v>
       </c>
       <c r="E333" s="1">
-        <v>99.499</v>
+        <v>100.0</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
-        <v>364166.34</v>
+        <v>264000.0</v>
       </c>
       <c r="I333" s="1">
-        <v>-6734.4</v>
+        <v>-1417.68</v>
       </c>
       <c r="J333" s="1">
-        <v>-1.8492648167318</v>
+        <v>-0.537</v>
       </c>
       <c r="K333">
-        <v>0.76</v>
+        <v>1.84</v>
       </c>
       <c r="L333" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="M333" s="1">
-        <v>357431.94</v>
+        <v>262582.32</v>
       </c>
       <c r="N333" s="1">
-        <v>360214.54</v>
+        <v>267427.54</v>
       </c>
       <c r="O333" s="1">
-        <v>0.06</v>
+        <v>0.04</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
       <c r="B334" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="C334" s="1">
-        <v>585000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>100.568</v>
+        <v>99.251</v>
       </c>
       <c r="E334" s="1">
-        <v>100.58151111</v>
+        <v>100.23</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
-        <v>588401.84</v>
+        <v>400920.0</v>
       </c>
       <c r="I334" s="1">
-        <v>-79.04</v>
+        <v>-3916.0</v>
       </c>
       <c r="J334" s="1">
-        <v>-0.013432996742498</v>
+        <v>-0.97675346702584</v>
       </c>
       <c r="K334">
-        <v>3.41</v>
+        <v>2.79</v>
       </c>
       <c r="L334" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
       <c r="M334" s="1">
-        <v>588322.8</v>
+        <v>397004.0</v>
       </c>
       <c r="N334" s="1">
-        <v>608276.91</v>
+        <v>408182.08</v>
       </c>
       <c r="O334" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>847</v>
+        <v>842</v>
       </c>
       <c r="B335" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="C335" s="1">
-        <v>264000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>97.755</v>
+        <v>99.195</v>
       </c>
       <c r="E335" s="1">
-        <v>100.0</v>
+        <v>99.871</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
-        <v>264000.0</v>
+        <v>798968.0</v>
       </c>
       <c r="I335" s="1">
-        <v>-5926.8</v>
+        <v>-5408.0</v>
       </c>
       <c r="J335" s="1">
-        <v>-2.245</v>
+        <v>-0.67687316638464</v>
       </c>
       <c r="K335">
-        <v>1.21</v>
+        <v>2.08</v>
       </c>
       <c r="L335" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
       <c r="M335" s="1">
-        <v>258073.2</v>
+        <v>793560.0</v>
       </c>
       <c r="N335" s="1">
-        <v>261278.11</v>
+        <v>810206.58</v>
       </c>
       <c r="O335" s="1">
-        <v>0.04</v>
+        <v>0.13</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>850</v>
+        <v>845</v>
       </c>
       <c r="B336" t="s">
-        <v>851</v>
+        <v>846</v>
       </c>
       <c r="C336" s="1">
-        <v>400000.0</v>
+        <v>412000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>97.357</v>
+        <v>100.675</v>
       </c>
       <c r="E336" s="1">
-        <v>100.23</v>
+        <v>100.0</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>400920.0</v>
+        <v>412000.0</v>
       </c>
       <c r="I336" s="1">
-        <v>-11492.0</v>
+        <v>2781.0</v>
       </c>
       <c r="J336" s="1">
-        <v>-2.8664072632944</v>
+        <v>0.675</v>
       </c>
       <c r="K336">
-        <v>2.13</v>
+        <v>0.52</v>
       </c>
       <c r="L336" t="s">
-        <v>852</v>
+        <v>847</v>
       </c>
       <c r="M336" s="1">
-        <v>389428.0</v>
+        <v>414781.0</v>
       </c>
       <c r="N336" s="1">
-        <v>397934.85</v>
+        <v>416913.56</v>
       </c>
       <c r="O336" s="1">
         <v>0.07</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>853</v>
+        <v>848</v>
       </c>
       <c r="B337" t="s">
-        <v>854</v>
+        <v>849</v>
       </c>
       <c r="C337" s="1">
-        <v>800000.0</v>
+        <v>38881000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>97.504</v>
+        <v>87.845</v>
       </c>
       <c r="E337" s="1">
-        <v>99.871</v>
+        <v>87.28423695</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
-        <v>798968.0</v>
+        <v>33936984.17</v>
       </c>
       <c r="I337" s="1">
-        <v>-18936.0</v>
+        <v>218030.28</v>
       </c>
       <c r="J337" s="1">
-        <v>-2.3700573740125</v>
+        <v>0.64245626219414</v>
       </c>
       <c r="K337">
-        <v>1.39</v>
+        <v>0.07</v>
       </c>
       <c r="L337" t="s">
-        <v>855</v>
+        <v>850</v>
       </c>
       <c r="M337" s="1">
-        <v>780032.0</v>
+        <v>34155014.45</v>
       </c>
       <c r="N337" s="1">
-        <v>791158.03</v>
+        <v>34181112.66</v>
       </c>
       <c r="O337" s="1">
-        <v>0.14</v>
+        <v>5.56</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>856</v>
+        <v>851</v>
       </c>
       <c r="B338" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="C338" s="1">
-        <v>4580000.0</v>
+        <v>928000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>92.197</v>
+        <v>99.984</v>
       </c>
       <c r="E338" s="1">
-        <v>83.767</v>
+        <v>100.28486961</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>3836528.6</v>
+        <v>930643.59</v>
       </c>
       <c r="I338" s="1">
-        <v>386094.0</v>
+        <v>-2792.07</v>
       </c>
       <c r="J338" s="1">
-        <v>10.063628875333</v>
+        <v>-0.30001496061451</v>
       </c>
       <c r="K338">
-        <v>0.25</v>
+        <v>0.75</v>
       </c>
       <c r="L338" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
       <c r="M338" s="1">
-        <v>4222622.6</v>
+        <v>927851.52</v>
       </c>
       <c r="N338" s="1">
-        <v>4233991.04</v>
+        <v>934792.45</v>
       </c>
       <c r="O338" s="1">
-        <v>0.73</v>
+        <v>0.15</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>859</v>
+        <v>854</v>
       </c>
       <c r="B339" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="C339" s="1">
-        <v>3528000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>86.412</v>
+        <v>100.306</v>
       </c>
       <c r="E339" s="1">
-        <v>87.226</v>
+        <v>97.41</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
-        <v>3077333.28</v>
+        <v>487050.0</v>
       </c>
       <c r="I339" s="1">
-        <v>-28717.92</v>
+        <v>14480.0</v>
       </c>
       <c r="J339" s="1">
-        <v>-0.93320798844381</v>
+        <v>2.9730007186121</v>
       </c>
       <c r="K339">
-        <v>0.64</v>
+        <v>0.48</v>
       </c>
       <c r="L339" t="s">
-        <v>861</v>
+        <v>856</v>
       </c>
       <c r="M339" s="1">
-        <v>3048615.36</v>
+        <v>501530.0</v>
       </c>
       <c r="N339" s="1">
-        <v>3071281.55</v>
+        <v>503940.96</v>
       </c>
       <c r="O339" s="1">
-        <v>0.53</v>
+        <v>0.08</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>862</v>
+        <v>857</v>
       </c>
       <c r="B340" t="s">
-        <v>863</v>
+        <v>858</v>
       </c>
       <c r="C340" s="1">
-        <v>30000000.0</v>
+        <v>615000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>97.6</v>
+        <v>98.559</v>
       </c>
       <c r="E340" s="1">
-        <v>100.104</v>
+        <v>99.166</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>30031200.0</v>
+        <v>609870.9</v>
       </c>
       <c r="I340" s="1">
-        <v>-751200.0</v>
+        <v>-3733.05</v>
       </c>
       <c r="J340" s="1">
-        <v>-2.5013985455127</v>
+        <v>-0.61210495532743</v>
       </c>
       <c r="K340">
-        <v>0.25</v>
+        <v>1.48</v>
       </c>
       <c r="L340" t="s">
-        <v>864</v>
+        <v>859</v>
       </c>
       <c r="M340" s="1">
-        <v>29280000.0</v>
+        <v>606137.85</v>
       </c>
       <c r="N340" s="1">
-        <v>29354794.52</v>
+        <v>615247.01</v>
       </c>
       <c r="O340" s="1">
-        <v>5.05</v>
+        <v>0.1</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>865</v>
+        <v>860</v>
       </c>
       <c r="B341" t="s">
-        <v>866</v>
+        <v>861</v>
       </c>
       <c r="C341" s="1">
-        <v>928000.0</v>
+        <v>585000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>98.735</v>
+        <v>99.25</v>
       </c>
       <c r="E341" s="1">
-        <v>100.28486961</v>
+        <v>99.492</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
-        <v>930643.59</v>
+        <v>582028.2</v>
       </c>
       <c r="I341" s="1">
-        <v>-14382.79</v>
+        <v>-1415.7</v>
       </c>
       <c r="J341" s="1">
-        <v>-1.5454670460901</v>
+        <v>-0.24323563703614</v>
       </c>
       <c r="K341">
-        <v>0.12</v>
+        <v>1.37</v>
       </c>
       <c r="L341" t="s">
-        <v>867</v>
+        <v>862</v>
       </c>
       <c r="M341" s="1">
-        <v>916260.8</v>
+        <v>580612.5</v>
       </c>
       <c r="N341" s="1">
-        <v>917417.62</v>
+        <v>588626.2</v>
       </c>
       <c r="O341" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>868</v>
+        <v>863</v>
       </c>
       <c r="B342" t="s">
-        <v>869</v>
+        <v>864</v>
       </c>
       <c r="C342" s="1">
-        <v>500000.0</v>
+        <v>575000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>99.741</v>
+        <v>100.964</v>
       </c>
       <c r="E342" s="1">
-        <v>97.41</v>
+        <v>100.0</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
-        <v>487050.0</v>
+        <v>575000.0</v>
       </c>
       <c r="I342" s="1">
-        <v>11655.0</v>
+        <v>5543.0</v>
       </c>
       <c r="J342" s="1">
-        <v>2.3929781336618</v>
+        <v>0.964</v>
       </c>
       <c r="K342">
-        <v>3.77</v>
+        <v>0.52</v>
       </c>
       <c r="L342" t="s">
-        <v>870</v>
+        <v>865</v>
       </c>
       <c r="M342" s="1">
-        <v>498705.0</v>
+        <v>580543.0</v>
       </c>
       <c r="N342" s="1">
-        <v>517554.32</v>
+        <v>583522.87</v>
       </c>
       <c r="O342" s="1">
         <v>0.09</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="B343" t="s">
-        <v>872</v>
+        <v>867</v>
       </c>
       <c r="C343" s="1">
-        <v>615000.0</v>
+        <v>556000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>97.319</v>
+        <v>100.345</v>
       </c>
       <c r="E343" s="1">
-        <v>99.166</v>
+        <v>100.0</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
-        <v>609870.9</v>
+        <v>556000.0</v>
       </c>
       <c r="I343" s="1">
-        <v>-11359.05</v>
+        <v>1918.2</v>
       </c>
       <c r="J343" s="1">
-        <v>-1.8625335296372</v>
+        <v>0.345</v>
       </c>
       <c r="K343">
-        <v>0.92</v>
+        <v>0.4</v>
       </c>
       <c r="L343" t="s">
-        <v>873</v>
+        <v>868</v>
       </c>
       <c r="M343" s="1">
-        <v>598511.85</v>
+        <v>557918.2</v>
       </c>
       <c r="N343" s="1">
-        <v>604198.49</v>
+        <v>560152.94</v>
       </c>
       <c r="O343" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="B344" t="s">
-        <v>875</v>
+        <v>870</v>
       </c>
       <c r="C344" s="1">
-        <v>585000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>95.592</v>
+        <v>88.786</v>
       </c>
       <c r="E344" s="1">
-        <v>99.492</v>
+        <v>85.42465</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
-        <v>582028.2</v>
+        <v>512547.9</v>
       </c>
       <c r="I344" s="1">
-        <v>-22815.0</v>
+        <v>20168.1</v>
       </c>
       <c r="J344" s="1">
-        <v>-3.9199131588469</v>
+        <v>3.9348712578863</v>
       </c>
       <c r="K344">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>876</v>
+        <v>0.15</v>
+      </c>
+      <c r="L344">
+        <v>900.0</v>
       </c>
       <c r="M344" s="1">
-        <v>559213.2</v>
+        <v>532716.0</v>
       </c>
       <c r="N344" s="1">
-        <v>560715.77</v>
+        <v>533616.0</v>
       </c>
       <c r="O344" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>877</v>
+        <v>871</v>
       </c>
       <c r="B345" t="s">
-        <v>878</v>
+        <v>872</v>
       </c>
       <c r="C345" s="1">
-        <v>600000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>105.105</v>
+        <v>101.498</v>
       </c>
       <c r="E345" s="1">
-        <v>108.24</v>
+        <v>99.779</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
-        <v>649440.0</v>
+        <v>518850.8</v>
       </c>
       <c r="I345" s="1">
-        <v>-18810.0</v>
+        <v>8938.8</v>
       </c>
       <c r="J345" s="1">
-        <v>-2.8963414634146</v>
+        <v>1.7228074043636</v>
       </c>
       <c r="K345">
-        <v>2.03</v>
+        <v>1.99</v>
       </c>
       <c r="L345" t="s">
-        <v>879</v>
+        <v>873</v>
       </c>
       <c r="M345" s="1">
-        <v>630630.0</v>
+        <v>527789.6</v>
       </c>
       <c r="N345" s="1">
-        <v>642794.38</v>
+        <v>538153.98</v>
       </c>
       <c r="O345" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>880</v>
+        <v>874</v>
       </c>
       <c r="B346" t="s">
-        <v>881</v>
+        <v>875</v>
       </c>
       <c r="C346" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>97.169</v>
+        <v>100.908</v>
       </c>
       <c r="E346" s="1">
-        <v>100.51</v>
+        <v>102.939</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>904590.0</v>
+        <v>617634.0</v>
       </c>
       <c r="I346" s="1">
-        <v>-30069.0</v>
+        <v>-12186.0</v>
       </c>
       <c r="J346" s="1">
-        <v>-3.3240473584718</v>
+        <v>-1.9730131437065</v>
       </c>
       <c r="K346">
-        <v>2.84</v>
+        <v>1.01</v>
       </c>
       <c r="L346" t="s">
-        <v>882</v>
+        <v>876</v>
       </c>
       <c r="M346" s="1">
-        <v>874521.0</v>
+        <v>605448.0</v>
       </c>
       <c r="N346" s="1">
-        <v>900069.29</v>
+        <v>611526.08</v>
       </c>
       <c r="O346" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>883</v>
+        <v>877</v>
       </c>
       <c r="B347" t="s">
-        <v>884</v>
+        <v>878</v>
       </c>
       <c r="C347" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>87.979</v>
+        <v>98.108</v>
       </c>
       <c r="E347" s="1">
-        <v>85.42465</v>
+        <v>100.761</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>512547.9</v>
+        <v>906849.0</v>
       </c>
       <c r="I347" s="1">
-        <v>15326.1</v>
+        <v>-23877.0</v>
       </c>
       <c r="J347" s="1">
-        <v>2.9901790642397</v>
+        <v>-2.6329631504253</v>
       </c>
       <c r="K347">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>98.63</v>
+        <v>0.87</v>
+      </c>
+      <c r="L347" t="s">
+        <v>879</v>
       </c>
       <c r="M347" s="1">
-        <v>527874.0</v>
+        <v>882972.0</v>
       </c>
       <c r="N347" s="1">
-        <v>527972.63</v>
+        <v>890794.6</v>
       </c>
       <c r="O347" s="1">
-        <v>0.09</v>
+        <v>0.14</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>885</v>
+        <v>880</v>
       </c>
       <c r="B348" t="s">
-        <v>886</v>
+        <v>881</v>
       </c>
       <c r="C348" s="1">
-        <v>520000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>100.393</v>
+        <v>104.821</v>
       </c>
       <c r="E348" s="1">
-        <v>99.779</v>
+        <v>104.55</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>518850.8</v>
+        <v>522750.0</v>
       </c>
       <c r="I348" s="1">
-        <v>3192.8</v>
+        <v>1355.0</v>
       </c>
       <c r="J348" s="1">
-        <v>0.61535994547951</v>
+        <v>0.25920612147298</v>
       </c>
       <c r="K348">
-        <v>1.33</v>
+        <v>0.43</v>
       </c>
       <c r="L348" t="s">
-        <v>887</v>
+        <v>882</v>
       </c>
       <c r="M348" s="1">
-        <v>522043.6</v>
+        <v>524105.0</v>
       </c>
       <c r="N348" s="1">
-        <v>528935.38</v>
+        <v>526259.11</v>
       </c>
       <c r="O348" s="1">
         <v>0.09</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>888</v>
+        <v>883</v>
       </c>
       <c r="B349" t="s">
-        <v>889</v>
+        <v>884</v>
       </c>
       <c r="C349" s="1">
-        <v>600000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>99.958</v>
+        <v>98.348</v>
       </c>
       <c r="E349" s="1">
-        <v>102.939</v>
+        <v>99.589</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>617634.0</v>
+        <v>746917.5</v>
       </c>
       <c r="I349" s="1">
-        <v>-17886.0</v>
+        <v>-9307.5</v>
       </c>
       <c r="J349" s="1">
-        <v>-2.8958897988129</v>
+        <v>-1.24612155961</v>
       </c>
       <c r="K349">
-        <v>0.37</v>
+        <v>2.61</v>
       </c>
       <c r="L349" t="s">
-        <v>890</v>
+        <v>885</v>
       </c>
       <c r="M349" s="1">
-        <v>599748.0</v>
+        <v>737610.0</v>
       </c>
       <c r="N349" s="1">
-        <v>601952.79</v>
+        <v>757151.1</v>
       </c>
       <c r="O349" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>891</v>
+        <v>886</v>
       </c>
       <c r="B350" t="s">
-        <v>892</v>
+        <v>887</v>
       </c>
       <c r="C350" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>96.141</v>
+        <v>98.041</v>
       </c>
       <c r="E350" s="1">
-        <v>100.761</v>
+        <v>99.908</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>906849.0</v>
+        <v>399632.0</v>
       </c>
       <c r="I350" s="1">
-        <v>-41580.0</v>
+        <v>-7468.0</v>
       </c>
       <c r="J350" s="1">
-        <v>-4.5851073331944</v>
+        <v>-1.8687192216839</v>
       </c>
       <c r="K350">
-        <v>0.27</v>
+        <v>1.31</v>
       </c>
       <c r="L350" t="s">
-        <v>893</v>
+        <v>888</v>
       </c>
       <c r="M350" s="1">
-        <v>865269.0</v>
+        <v>392164.0</v>
       </c>
       <c r="N350" s="1">
-        <v>867682.36</v>
+        <v>397416.78</v>
       </c>
       <c r="O350" s="1">
-        <v>0.15</v>
+        <v>0.06</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>894</v>
+        <v>889</v>
       </c>
       <c r="B351" t="s">
-        <v>895</v>
+        <v>887</v>
       </c>
       <c r="C351" s="1">
-        <v>500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>103.851</v>
+        <v>102.626</v>
       </c>
       <c r="E351" s="1">
-        <v>104.55</v>
+        <v>103.012</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
-        <v>522750.0</v>
+        <v>721084.0</v>
       </c>
       <c r="I351" s="1">
-        <v>-3495.0</v>
+        <v>-2702.0</v>
       </c>
       <c r="J351" s="1">
-        <v>-0.66857962697274</v>
+        <v>-0.37471362559702</v>
       </c>
       <c r="K351">
-        <v>3.92</v>
+        <v>0.7</v>
       </c>
       <c r="L351" t="s">
-        <v>896</v>
+        <v>890</v>
       </c>
       <c r="M351" s="1">
-        <v>519255.0</v>
+        <v>718382.0</v>
       </c>
       <c r="N351" s="1">
-        <v>538874.86</v>
+        <v>723301.18</v>
       </c>
       <c r="O351" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>897</v>
+        <v>891</v>
       </c>
       <c r="B352" t="s">
-        <v>898</v>
+        <v>892</v>
       </c>
       <c r="C352" s="1">
-        <v>750000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>96.915</v>
+        <v>104.274</v>
       </c>
       <c r="E352" s="1">
-        <v>99.589</v>
+        <v>106.6</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>746917.5</v>
+        <v>639600.0</v>
       </c>
       <c r="I352" s="1">
-        <v>-20055.0</v>
+        <v>-13956.0</v>
       </c>
       <c r="J352" s="1">
-        <v>-2.6850354958881</v>
+        <v>-2.1819887429644</v>
       </c>
       <c r="K352">
-        <v>2.07</v>
+        <v>2.67</v>
       </c>
       <c r="L352" t="s">
-        <v>899</v>
+        <v>893</v>
       </c>
       <c r="M352" s="1">
-        <v>726862.5</v>
+        <v>625644.0</v>
       </c>
       <c r="N352" s="1">
-        <v>742396.75</v>
+        <v>641642.63</v>
       </c>
       <c r="O352" s="1">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>900</v>
+        <v>894</v>
       </c>
       <c r="B353" t="s">
-        <v>901</v>
+        <v>895</v>
       </c>
       <c r="C353" s="1">
-        <v>700000.0</v>
+        <v>1025000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>100.97</v>
+        <v>98.774</v>
       </c>
       <c r="E353" s="1">
-        <v>103.012</v>
+        <v>99.902</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
-        <v>721084.0</v>
+        <v>1023995.5</v>
       </c>
       <c r="I353" s="1">
-        <v>-14294.0</v>
+        <v>-11562.0</v>
       </c>
       <c r="J353" s="1">
-        <v>-1.9822933250495</v>
+        <v>-1.1291065243939</v>
       </c>
       <c r="K353">
-        <v>4.61</v>
+        <v>1.04</v>
       </c>
       <c r="L353" t="s">
-        <v>902</v>
+        <v>896</v>
       </c>
       <c r="M353" s="1">
-        <v>706790.0</v>
+        <v>1012433.5</v>
       </c>
       <c r="N353" s="1">
-        <v>739037.95</v>
+        <v>1023122.28</v>
       </c>
       <c r="O353" s="1">
-        <v>0.13</v>
+        <v>0.17</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>903</v>
+        <v>897</v>
       </c>
       <c r="B354" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="C354" s="1">
-        <v>400000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>96.479</v>
+        <v>100.6</v>
       </c>
       <c r="E354" s="1">
-        <v>99.908</v>
+        <v>100.0</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>399632.0</v>
+        <v>526000.0</v>
       </c>
       <c r="I354" s="1">
-        <v>-13716.0</v>
+        <v>3156.0</v>
       </c>
       <c r="J354" s="1">
-        <v>-3.4321575849782</v>
+        <v>0.6</v>
       </c>
       <c r="K354">
-        <v>0.62</v>
+        <v>1.46</v>
       </c>
       <c r="L354" t="s">
-        <v>904</v>
+        <v>899</v>
       </c>
       <c r="M354" s="1">
-        <v>385916.0</v>
+        <v>529156.0</v>
       </c>
       <c r="N354" s="1">
-        <v>388413.22</v>
+        <v>536822.05</v>
       </c>
       <c r="O354" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>905</v>
+        <v>900</v>
       </c>
       <c r="B355" t="s">
-        <v>906</v>
+        <v>901</v>
       </c>
       <c r="C355" s="1">
-        <v>600000.0</v>
+        <v>211000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>102.831</v>
+        <v>101.675</v>
       </c>
       <c r="E355" s="1">
-        <v>106.6</v>
+        <v>100.0</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>639600.0</v>
+        <v>211000.0</v>
       </c>
       <c r="I355" s="1">
-        <v>-22614.0</v>
+        <v>3534.25</v>
       </c>
       <c r="J355" s="1">
-        <v>-3.5356472795497</v>
+        <v>1.675</v>
       </c>
       <c r="K355">
-        <v>1.91</v>
+        <v>0.54</v>
       </c>
       <c r="L355" t="s">
-        <v>907</v>
+        <v>902</v>
       </c>
       <c r="M355" s="1">
-        <v>616986.0</v>
+        <v>214534.25</v>
       </c>
       <c r="N355" s="1">
-        <v>628443.53</v>
+        <v>215683.85</v>
       </c>
       <c r="O355" s="1">
-        <v>0.11</v>
+        <v>0.04</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>908</v>
+        <v>903</v>
       </c>
       <c r="B356" t="s">
-        <v>909</v>
+        <v>904</v>
       </c>
       <c r="C356" s="1">
-        <v>1025000.0</v>
+        <v>302000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>96.427</v>
+        <v>102.838</v>
       </c>
       <c r="E356" s="1">
-        <v>99.902</v>
+        <v>99.477</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
-        <v>1023995.5</v>
+        <v>300420.54</v>
       </c>
       <c r="I356" s="1">
-        <v>-35618.75</v>
+        <v>10150.22</v>
       </c>
       <c r="J356" s="1">
-        <v>-3.4784088406639</v>
+        <v>3.3786704464349</v>
       </c>
       <c r="K356">
-        <v>0.4</v>
+        <v>4.07</v>
       </c>
       <c r="L356" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="M356" s="1">
-        <v>988376.75</v>
+        <v>310570.76</v>
       </c>
       <c r="N356" s="1">
-        <v>992448.67</v>
+        <v>322857.61</v>
       </c>
       <c r="O356" s="1">
-        <v>0.17</v>
+        <v>0.05</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>911</v>
+        <v>906</v>
       </c>
       <c r="B357" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="C357" s="1">
-        <v>526000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>98.569</v>
+        <v>102.048</v>
       </c>
       <c r="E357" s="1">
-        <v>100.0</v>
+        <v>103.48</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
-        <v>526000.0</v>
+        <v>517400.0</v>
       </c>
       <c r="I357" s="1">
-        <v>-7527.06</v>
+        <v>-7160.0</v>
       </c>
       <c r="J357" s="1">
-        <v>-1.431</v>
+        <v>-1.3838422883649</v>
       </c>
       <c r="K357">
-        <v>0.74</v>
+        <v>0.88</v>
       </c>
       <c r="L357" t="s">
-        <v>913</v>
+        <v>908</v>
       </c>
       <c r="M357" s="1">
-        <v>518472.94</v>
+        <v>510240.0</v>
       </c>
       <c r="N357" s="1">
-        <v>522364.04</v>
+        <v>514664.66</v>
       </c>
       <c r="O357" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="B358" t="s">
-        <v>915</v>
+        <v>910</v>
       </c>
       <c r="C358" s="1">
-        <v>211000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>99.889</v>
+        <v>99.451</v>
       </c>
       <c r="E358" s="1">
-        <v>100.0</v>
+        <v>99.44457143</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
-        <v>211000.0</v>
+        <v>696112.0</v>
       </c>
       <c r="I358" s="1">
-        <v>-234.21</v>
+        <v>45.0</v>
       </c>
       <c r="J358" s="1">
-        <v>-0.111</v>
+        <v>0.0064644769807157</v>
       </c>
       <c r="K358">
-        <v>3.95</v>
+        <v>2.82</v>
       </c>
       <c r="L358" t="s">
-        <v>916</v>
+        <v>911</v>
       </c>
       <c r="M358" s="1">
-        <v>210765.79</v>
+        <v>696157.0</v>
       </c>
       <c r="N358" s="1">
-        <v>219100.37</v>
+        <v>715924.81</v>
       </c>
       <c r="O358" s="1">
-        <v>0.04</v>
+        <v>0.12</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>917</v>
+        <v>912</v>
       </c>
       <c r="B359" t="s">
-        <v>918</v>
+        <v>913</v>
       </c>
       <c r="C359" s="1">
-        <v>302000.0</v>
+        <v>563000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>100.533</v>
+        <v>100.663</v>
       </c>
       <c r="E359" s="1">
-        <v>99.477</v>
+        <v>100.0</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
-        <v>300420.54</v>
+        <v>563000.0</v>
       </c>
       <c r="I359" s="1">
-        <v>3189.12</v>
+        <v>3732.69</v>
       </c>
       <c r="J359" s="1">
-        <v>1.0615519165234</v>
+        <v>0.663</v>
       </c>
       <c r="K359">
-        <v>3.33</v>
+        <v>0.51</v>
       </c>
       <c r="L359" t="s">
-        <v>919</v>
+        <v>914</v>
       </c>
       <c r="M359" s="1">
-        <v>303609.66</v>
+        <v>566732.69</v>
       </c>
       <c r="N359" s="1">
-        <v>313678.05</v>
+        <v>569586.62</v>
       </c>
       <c r="O359" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>920</v>
+        <v>915</v>
       </c>
       <c r="B360" t="s">
-        <v>921</v>
+        <v>916</v>
       </c>
       <c r="C360" s="1">
-        <v>600000.0</v>
+        <v>954000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>101.481</v>
+        <v>100.292</v>
       </c>
       <c r="E360" s="1">
-        <v>103.48</v>
+        <v>102.38446331</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>620880.0</v>
+        <v>976747.78</v>
       </c>
       <c r="I360" s="1">
-        <v>-11994.0</v>
+        <v>-19962.1</v>
       </c>
       <c r="J360" s="1">
-        <v>-1.9317742558949</v>
+        <v>-2.0437312895659</v>
       </c>
       <c r="K360">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>768.49</v>
+        <v>3.48</v>
+      </c>
+      <c r="L360" t="s">
+        <v>917</v>
       </c>
       <c r="M360" s="1">
-        <v>608886.0</v>
+        <v>956785.68</v>
       </c>
       <c r="N360" s="1">
-        <v>609654.49</v>
+        <v>990012.32</v>
       </c>
       <c r="O360" s="1">
-        <v>0.1</v>
+        <v>0.16</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>922</v>
+        <v>918</v>
       </c>
       <c r="B361" t="s">
-        <v>923</v>
+        <v>919</v>
       </c>
       <c r="C361" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>96.38</v>
+        <v>98.331</v>
       </c>
       <c r="E361" s="1">
-        <v>99.44457143</v>
+        <v>100.0</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
-        <v>696112.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I361" s="1">
-        <v>-21452.0</v>
+        <v>-10014.0</v>
       </c>
       <c r="J361" s="1">
-        <v>-3.0816880042292</v>
+        <v>-1.669</v>
       </c>
       <c r="K361">
-        <v>2.13</v>
+        <v>1.18</v>
       </c>
       <c r="L361" t="s">
-        <v>924</v>
+        <v>920</v>
       </c>
       <c r="M361" s="1">
-        <v>674660.0</v>
+        <v>589986.0</v>
       </c>
       <c r="N361" s="1">
-        <v>689597.33</v>
+        <v>597074.71</v>
       </c>
       <c r="O361" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>925</v>
+        <v>921</v>
       </c>
       <c r="B362" t="s">
-        <v>926</v>
+        <v>922</v>
       </c>
       <c r="C362" s="1">
-        <v>954000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>98.793</v>
+        <v>101.06</v>
       </c>
       <c r="E362" s="1">
-        <v>102.38446331</v>
+        <v>100.0</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
-        <v>976747.78</v>
+        <v>300000.0</v>
       </c>
       <c r="I362" s="1">
-        <v>-34262.56</v>
+        <v>3180.0</v>
       </c>
       <c r="J362" s="1">
-        <v>-3.5078206167</v>
+        <v>1.06</v>
       </c>
       <c r="K362">
-        <v>2.82</v>
+        <v>0.56</v>
       </c>
       <c r="L362" t="s">
-        <v>927</v>
+        <v>923</v>
       </c>
       <c r="M362" s="1">
-        <v>942485.22</v>
+        <v>303180.0</v>
       </c>
       <c r="N362" s="1">
-        <v>969340.97</v>
+        <v>304848.08</v>
       </c>
       <c r="O362" s="1">
-        <v>0.17</v>
+        <v>0.05</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>928</v>
+        <v>924</v>
       </c>
       <c r="B363" t="s">
-        <v>929</v>
+        <v>925</v>
       </c>
       <c r="C363" s="1">
         <v>600000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>96.755</v>
+        <v>96.316</v>
       </c>
       <c r="E363" s="1">
-        <v>100.0</v>
+        <v>97.25</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
-        <v>600000.0</v>
+        <v>583500.0</v>
       </c>
       <c r="I363" s="1">
-        <v>-19470.0</v>
+        <v>-5604.0</v>
       </c>
       <c r="J363" s="1">
-        <v>-3.245</v>
+        <v>-0.96041131105398</v>
       </c>
       <c r="K363">
-        <v>0.65</v>
+        <v>0.31</v>
       </c>
       <c r="L363" t="s">
-        <v>930</v>
+        <v>926</v>
       </c>
       <c r="M363" s="1">
-        <v>580530.0</v>
+        <v>577896.0</v>
       </c>
       <c r="N363" s="1">
-        <v>584441.01</v>
+        <v>579745.32</v>
       </c>
       <c r="O363" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>931</v>
+        <v>927</v>
       </c>
       <c r="B364" t="s">
-        <v>932</v>
+        <v>928</v>
       </c>
       <c r="C364" s="1">
-        <v>600000.0</v>
+        <v>398000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>94.489</v>
+        <v>99.903</v>
       </c>
       <c r="E364" s="1">
-        <v>97.25</v>
+        <v>99.695</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>583500.0</v>
+        <v>396786.1</v>
       </c>
       <c r="I364" s="1">
-        <v>-16566.0</v>
+        <v>827.84</v>
       </c>
       <c r="J364" s="1">
-        <v>-2.8390745501285</v>
+        <v>0.20863634083956</v>
       </c>
       <c r="K364">
-        <v>2.36</v>
+        <v>0.8</v>
       </c>
       <c r="L364" t="s">
-        <v>933</v>
+        <v>929</v>
       </c>
       <c r="M364" s="1">
-        <v>566934.0</v>
+        <v>397613.94</v>
       </c>
       <c r="N364" s="1">
-        <v>581112.08</v>
+        <v>400803.39</v>
       </c>
       <c r="O364" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>934</v>
+        <v>930</v>
       </c>
       <c r="B365" t="s">
-        <v>935</v>
+        <v>931</v>
       </c>
       <c r="C365" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>99.013</v>
+        <v>83.281</v>
       </c>
       <c r="E365" s="1">
-        <v>99.147</v>
+        <v>94.91728571</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
-        <v>594882.0</v>
+        <v>664421.0</v>
       </c>
       <c r="I365" s="1">
-        <v>-804.0</v>
+        <v>-81454.0</v>
       </c>
       <c r="J365" s="1">
-        <v>-0.13515285384328</v>
+        <v>-12.259395774667</v>
       </c>
       <c r="K365">
-        <v>2.83</v>
+        <v>0.57</v>
       </c>
       <c r="L365" t="s">
-        <v>936</v>
+        <v>932</v>
       </c>
       <c r="M365" s="1">
-        <v>594078.0</v>
+        <v>582967.0</v>
       </c>
       <c r="N365" s="1">
-        <v>611067.04</v>
+        <v>586936.86</v>
       </c>
       <c r="O365" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>937</v>
+        <v>933</v>
       </c>
       <c r="B366" t="s">
-        <v>938</v>
+        <v>934</v>
       </c>
       <c r="C366" s="1">
-        <v>398000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>98.19</v>
+        <v>90.489</v>
       </c>
       <c r="E366" s="1">
-        <v>99.695</v>
+        <v>81.919</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
-        <v>396786.1</v>
+        <v>1966056.0</v>
       </c>
       <c r="I366" s="1">
-        <v>-5989.9</v>
+        <v>205680.0</v>
       </c>
       <c r="J366" s="1">
-        <v>-1.5096042930939</v>
+        <v>10.46155348576</v>
       </c>
       <c r="K366">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>531.58</v>
+        <v>0.08</v>
+      </c>
+      <c r="L366" t="s">
+        <v>935</v>
       </c>
       <c r="M366" s="1">
-        <v>390796.2</v>
+        <v>2171736.0</v>
       </c>
       <c r="N366" s="1">
-        <v>391327.78</v>
+        <v>2173609.97</v>
       </c>
       <c r="O366" s="1">
-        <v>0.07</v>
+        <v>0.35</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>939</v>
+        <v>936</v>
       </c>
       <c r="B367" t="s">
-        <v>940</v>
+        <v>937</v>
       </c>
       <c r="C367" s="1">
-        <v>700000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>81.586</v>
+        <v>98.913</v>
       </c>
       <c r="E367" s="1">
-        <v>94.91728571</v>
+        <v>98.009</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
-        <v>664421.0</v>
+        <v>2254207.0</v>
       </c>
       <c r="I367" s="1">
-        <v>-93319.0</v>
+        <v>20792.0</v>
       </c>
       <c r="J367" s="1">
-        <v>-14.04516112525</v>
+        <v>0.92236427266884</v>
       </c>
       <c r="K367">
-        <v>0.43</v>
+        <v>1.33</v>
       </c>
       <c r="L367" t="s">
-        <v>941</v>
+        <v>938</v>
       </c>
       <c r="M367" s="1">
-        <v>571102.0</v>
+        <v>2274999.0</v>
       </c>
       <c r="N367" s="1">
-        <v>574136.93</v>
+        <v>2305655.16</v>
       </c>
       <c r="O367" s="1">
-        <v>0.1</v>
+        <v>0.38</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>942</v>
+        <v>939</v>
       </c>
       <c r="B368" t="s">
-        <v>943</v>
+        <v>940</v>
       </c>
       <c r="C368" s="1">
-        <v>4700000.0</v>
+        <v>987000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>89.413</v>
+        <v>90.21</v>
       </c>
       <c r="E368" s="1">
-        <v>81.919</v>
+        <v>99.73456738</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
-        <v>3850193.0</v>
+        <v>984380.18</v>
       </c>
       <c r="I368" s="1">
-        <v>352218.0</v>
+        <v>-94007.48</v>
       </c>
       <c r="J368" s="1">
-        <v>9.1480608894152</v>
+        <v>-9.5499159684422</v>
       </c>
       <c r="K368">
-        <v>0.49</v>
+        <v>0.69</v>
       </c>
       <c r="L368" t="s">
-        <v>944</v>
+        <v>941</v>
       </c>
       <c r="M368" s="1">
-        <v>4202411.0</v>
+        <v>890372.7</v>
       </c>
       <c r="N368" s="1">
-        <v>4225395.93</v>
+        <v>897187.06</v>
       </c>
       <c r="O368" s="1">
-        <v>0.73</v>
+        <v>0.15</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>945</v>
+        <v>942</v>
       </c>
       <c r="B369" t="s">
-        <v>946</v>
+        <v>943</v>
       </c>
       <c r="C369" s="1">
-        <v>987000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>88.692</v>
+        <v>101.364</v>
       </c>
       <c r="E369" s="1">
-        <v>99.73456738</v>
+        <v>99.417</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
-        <v>984380.18</v>
+        <v>154096.35</v>
       </c>
       <c r="I369" s="1">
-        <v>-108990.14</v>
+        <v>3017.85</v>
       </c>
       <c r="J369" s="1">
-        <v>-11.07195595913</v>
+        <v>1.9584175744591</v>
       </c>
       <c r="K369">
-        <v>0.56</v>
-[...2 lines deleted...]
-        <v>947</v>
+        <v>0.64</v>
+      </c>
+      <c r="L369">
+        <v>987.33</v>
       </c>
       <c r="M369" s="1">
-        <v>875390.04</v>
+        <v>157114.2</v>
       </c>
       <c r="N369" s="1">
-        <v>880886.14</v>
+        <v>158101.53</v>
       </c>
       <c r="O369" s="1">
-        <v>0.15</v>
+        <v>0.03</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>948</v>
+        <v>944</v>
       </c>
       <c r="B370" t="s">
-        <v>949</v>
+        <v>945</v>
       </c>
       <c r="C370" s="1">
-        <v>155000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>99.724</v>
+        <v>99.295</v>
       </c>
       <c r="E370" s="1">
-        <v>99.417</v>
+        <v>100.0</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
-        <v>154096.35</v>
+        <v>600000.0</v>
       </c>
       <c r="I370" s="1">
-        <v>475.85</v>
+        <v>-4230.0</v>
       </c>
       <c r="J370" s="1">
-        <v>0.30880030578271</v>
+        <v>-0.705</v>
       </c>
       <c r="K370">
-        <v>3.72</v>
+        <v>2.3</v>
       </c>
       <c r="L370" t="s">
-        <v>950</v>
+        <v>946</v>
       </c>
       <c r="M370" s="1">
-        <v>154572.2</v>
+        <v>595770.0</v>
       </c>
       <c r="N370" s="1">
-        <v>160336.93</v>
+        <v>609556.82</v>
       </c>
       <c r="O370" s="1">
-        <v>0.03</v>
+        <v>0.1</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>951</v>
+        <v>947</v>
       </c>
       <c r="B371" t="s">
-        <v>952</v>
+        <v>948</v>
       </c>
       <c r="C371" s="1">
-        <v>600000.0</v>
+        <v>1183.0</v>
       </c>
       <c r="D371" s="1">
-        <v>97.34</v>
+        <v>0.225</v>
       </c>
       <c r="E371" s="1">
-        <v>100.0</v>
+        <v>0.2411453931</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
-        <v>600000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I371" s="1">
-        <v>-15960.0</v>
+        <v>-47750.0</v>
       </c>
       <c r="J371" s="1">
-        <v>-2.66</v>
+        <v>0</v>
       </c>
       <c r="K371">
-        <v>1.74</v>
-[...2 lines deleted...]
-        <v>953</v>
+        <v>0.0</v>
+      </c>
+      <c r="L371">
+        <v>0.0</v>
       </c>
       <c r="M371" s="1">
-        <v>584040.0</v>
+        <v>-47750.0</v>
       </c>
       <c r="N371" s="1">
-        <v>594457.86</v>
+        <v>-47750.0</v>
       </c>
       <c r="O371" s="1">
-        <v>0.1</v>
+        <v>-0.01</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>954</v>
+        <v>949</v>
       </c>
       <c r="B372" t="s">
-        <v>955</v>
+        <v>950</v>
       </c>
       <c r="C372" s="1">
-        <v>1875.0</v>
+        <v>3094.0</v>
       </c>
       <c r="D372" s="1">
-        <v>0.1125</v>
+        <v>0.05</v>
       </c>
       <c r="E372" s="1">
-        <v>0.1073293333</v>
+        <v>0.1083815449</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
         <v>0.0</v>
       </c>
       <c r="I372" s="1">
-        <v>24237.5</v>
+        <v>-451581.25</v>
       </c>
       <c r="J372" s="1">
         <v>0</v>
       </c>
       <c r="K372">
         <v>0.0</v>
       </c>
       <c r="L372">
         <v>0.0</v>
       </c>
       <c r="M372" s="1">
-        <v>24237.5</v>
+        <v>-451581.25</v>
       </c>
       <c r="N372" s="1">
-        <v>24237.5</v>
+        <v>-451581.25</v>
       </c>
       <c r="O372" s="1">
-        <v>0.0</v>
+        <v>-0.07</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>956</v>
+        <v>951</v>
       </c>
       <c r="B373" t="s">
-        <v>957</v>
+        <v>952</v>
       </c>
       <c r="C373" s="1">
-        <v>550.0</v>
+        <v>1480.0</v>
       </c>
       <c r="D373" s="1">
-        <v>41.9</v>
+        <v>8.8</v>
       </c>
       <c r="E373" s="1">
-        <v>53.2</v>
+        <v>18.0</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
-        <v>292600.0</v>
+        <v>266400.0</v>
       </c>
       <c r="I373" s="1">
-        <v>-62150.0</v>
+        <v>-136160.0</v>
       </c>
       <c r="J373" s="1">
-        <v>-21.240601503759</v>
+        <v>-51.111111111111</v>
       </c>
       <c r="K373">
         <v>0.0</v>
       </c>
       <c r="L373">
         <v>0.0</v>
       </c>
       <c r="M373" s="1">
-        <v>230450.0</v>
+        <v>130240.0</v>
       </c>
       <c r="N373" s="1">
-        <v>230450.0</v>
+        <v>130240.0</v>
       </c>
       <c r="O373" s="1">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>958</v>
+        <v>953</v>
       </c>
       <c r="B374" t="s">
-        <v>959</v>
+        <v>954</v>
       </c>
       <c r="C374" s="1">
-        <v>775.0</v>
+        <v>1480.0</v>
       </c>
       <c r="D374" s="1">
-        <v>40.9</v>
+        <v>36.9</v>
       </c>
       <c r="E374" s="1">
-        <v>75.3</v>
+        <v>56.5</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
       <c r="G374">
         <v>1.0</v>
       </c>
       <c r="H374" s="1">
-        <v>583575.0</v>
+        <v>836200.0</v>
       </c>
       <c r="I374" s="1">
-        <v>-266600.0</v>
+        <v>-290080.0</v>
       </c>
       <c r="J374" s="1">
-        <v>-45.683930942895</v>
+        <v>-34.690265486726</v>
       </c>
       <c r="K374">
         <v>0.0</v>
       </c>
       <c r="L374">
         <v>0.0</v>
       </c>
       <c r="M374" s="1">
-        <v>316975.0</v>
+        <v>546120.0</v>
       </c>
       <c r="N374" s="1">
-        <v>316975.0</v>
+        <v>546120.0</v>
       </c>
       <c r="O374" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
-        <v>960</v>
+        <v>955</v>
       </c>
       <c r="B375" t="s">
-        <v>961</v>
+        <v>956</v>
       </c>
       <c r="C375" s="1">
-        <v>-1875.0</v>
+        <v>-1183.0</v>
       </c>
       <c r="D375" s="1">
-        <v>0.085</v>
+        <v>0.16</v>
       </c>
       <c r="E375" s="1">
-        <v>0.0698506667</v>
+        <v>0.1744568893</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
       <c r="G375">
         <v>1.0</v>
       </c>
       <c r="H375" s="1">
         <v>0.0</v>
       </c>
       <c r="I375" s="1">
-        <v>-71012.5</v>
+        <v>42756.25</v>
       </c>
       <c r="J375" s="1">
         <v>0</v>
       </c>
       <c r="K375">
         <v>0.0</v>
       </c>
       <c r="L375">
         <v>0.0</v>
       </c>
       <c r="M375" s="1">
-        <v>-71012.5</v>
+        <v>42756.25</v>
       </c>
       <c r="N375" s="1">
-        <v>-71012.5</v>
+        <v>42756.25</v>
       </c>
       <c r="O375" s="1">
-        <v>-0.01</v>
+        <v>0.01</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
-        <v>962</v>
+        <v>957</v>
       </c>
       <c r="B376" t="s">
-        <v>963</v>
+        <v>958</v>
       </c>
       <c r="C376" s="1">
-        <v>-5400000.0</v>
+        <v>-1183.0</v>
       </c>
       <c r="D376" s="1">
-        <v>6.91257778</v>
+        <v>0.075</v>
       </c>
       <c r="E376" s="1">
-        <v>0.1158591519</v>
+        <v>0.0831741336</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
       <c r="G376">
         <v>1.0</v>
       </c>
       <c r="H376" s="1">
-        <v>-625639.42</v>
+        <v>0.0</v>
       </c>
       <c r="I376" s="1">
-        <v>260610.22</v>
+        <v>24175.0</v>
       </c>
       <c r="J376" s="1">
-        <v>-41.655019116283</v>
+        <v>0</v>
       </c>
       <c r="K376">
         <v>0.0</v>
       </c>
-      <c r="L376" t="s">
-        <v>964</v>
+      <c r="L376">
+        <v>0.0</v>
       </c>
       <c r="M376" s="1">
-        <v>-365029.2</v>
+        <v>24175.0</v>
       </c>
       <c r="N376" s="1">
-        <v>-373279.2</v>
+        <v>24175.0</v>
       </c>
       <c r="O376" s="1">
-        <v>-0.06</v>
+        <v>0.0</v>
       </c>
       <c r="P376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
-        <v>965</v>
+        <v>959</v>
       </c>
       <c r="B377" t="s">
-        <v>966</v>
+        <v>960</v>
       </c>
       <c r="C377" s="1">
-        <v>5400000.0</v>
+        <v>-1911.0</v>
       </c>
       <c r="D377" s="1">
-        <v>6.91257778</v>
+        <v>0.035</v>
       </c>
       <c r="E377" s="1">
-        <v>0.0763348926</v>
+        <v>0.0783935113</v>
       </c>
       <c r="F377" t="s">
         <v>8</v>
       </c>
       <c r="G377">
         <v>1.0</v>
       </c>
       <c r="H377" s="1">
-        <v>412208.42</v>
+        <v>0.0</v>
       </c>
       <c r="I377" s="1">
-        <v>-47179.22</v>
+        <v>207312.5</v>
       </c>
       <c r="J377" s="1">
-        <v>-11.445477023492</v>
+        <v>0</v>
       </c>
       <c r="K377">
         <v>0.0</v>
       </c>
-      <c r="L377" t="s">
-        <v>967</v>
+      <c r="L377">
+        <v>0.0</v>
       </c>
       <c r="M377" s="1">
-        <v>365029.2</v>
+        <v>207312.5</v>
       </c>
       <c r="N377" s="1">
-        <v>373279.2</v>
+        <v>207312.5</v>
       </c>
       <c r="O377" s="1">
-        <v>0.06</v>
+        <v>0.03</v>
       </c>
       <c r="P377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
-        <v>968</v>
+        <v>961</v>
       </c>
       <c r="B378" t="s">
-        <v>969</v>
+        <v>962</v>
       </c>
       <c r="C378" s="1">
-        <v>-5400000.0</v>
+        <v>-2960.0</v>
       </c>
       <c r="D378" s="1">
-        <v>5.95957778</v>
+        <v>17.1</v>
       </c>
       <c r="E378" s="1">
-        <v>0.0676068926</v>
+        <v>30.4936486487</v>
       </c>
       <c r="F378" t="s">
         <v>8</v>
       </c>
       <c r="G378">
         <v>1.0</v>
       </c>
       <c r="H378" s="1">
-        <v>-365077.22</v>
+        <v>-902612.0</v>
       </c>
       <c r="I378" s="1">
-        <v>51510.02</v>
+        <v>396452.0</v>
       </c>
       <c r="J378" s="1">
-        <v>-14.109349249455</v>
+        <v>-43.922748645043</v>
       </c>
       <c r="K378">
         <v>0.0</v>
       </c>
-      <c r="L378" t="s">
+      <c r="L378">
+        <v>0.0</v>
+      </c>
+      <c r="M378" s="1">
+        <v>-506160.0</v>
+      </c>
+      <c r="N378" s="1">
+        <v>-506160.0</v>
+      </c>
+      <c r="O378" s="1">
+        <v>-0.08</v>
+      </c>
+      <c r="P378">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="379" spans="1:16">
+      <c r="A379" t="s">
+        <v>963</v>
+      </c>
+      <c r="B379" t="s">
         <v>964</v>
       </c>
-      <c r="M378" s="1">
-[...8 lines deleted...]
-      <c r="P378">
+      <c r="C379" s="1">
+        <v>-2900000.0</v>
+      </c>
+      <c r="D379" s="1">
+        <v>11.49025552</v>
+      </c>
+      <c r="E379" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F379" t="s">
+        <v>8</v>
+      </c>
+      <c r="G379">
+        <v>1.0</v>
+      </c>
+      <c r="H379" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I379" s="1">
+        <v>-302606.3</v>
+      </c>
+      <c r="J379" s="1">
+        <v>0</v>
+      </c>
+      <c r="K379">
+        <v>0.0</v>
+      </c>
+      <c r="L379" t="s">
+        <v>965</v>
+      </c>
+      <c r="M379" s="1">
+        <v>-302606.3</v>
+      </c>
+      <c r="N379" s="1">
+        <v>-333217.41</v>
+      </c>
+      <c r="O379" s="1">
+        <v>-0.05</v>
+      </c>
+      <c r="P379">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>