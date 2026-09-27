--- v2 (2026-09-02)
+++ v3 (2026-09-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="966">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="952">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0010821470</t>
   </si>
   <si>
@@ -247,57 +247,57 @@
   <si>
     <t>AZELIS GROUP NV</t>
   </si>
   <si>
     <t>IT0001031084</t>
   </si>
   <si>
     <t>BANCA GENERALI</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
-    <t>BANCO DE SABADELL SA</t>
+    <t>BANCO DE SABADELL</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER</t>
+    <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
@@ -1030,1932 +1030,1890 @@
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>XSS190626</t>
-[...26 lines deleted...]
-    <t>EURO-BUND JUN 26</t>
+    <t>XSS180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG SEP 26</t>
+  </si>
+  <si>
+    <t>OE100926</t>
+  </si>
+  <si>
+    <t>EURO-BOBL SEP 26</t>
+  </si>
+  <si>
+    <t>VG180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 SEP 26</t>
+  </si>
+  <si>
+    <t>RX100926</t>
+  </si>
+  <si>
+    <t>EURO-BUND SEP 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>19 937.50</t>
+    <t>18 085.87</t>
   </si>
   <si>
     <t>XS3399007288</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>16 093.97</t>
+    <t>18 049.32</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
+    <t>2 349.32</t>
+  </si>
+  <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>2 508.90</t>
+    <t>4 485.62</t>
   </si>
   <si>
     <t>BE6325355822</t>
   </si>
   <si>
     <t>AGEAS SA 24/11/2051</t>
   </si>
   <si>
-    <t>10 849.32</t>
+    <t>12 318.49</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>11 399.18</t>
+    <t>13 009.93</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>1 479.45</t>
+    <t>2 761.64</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>1 566.74</t>
-[...8 lines deleted...]
-    <t>4 816.33</t>
+    <t>1 849.62</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
-    <t>1 050.24</t>
+    <t>1 830.42</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>21 082.19</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>55 112.59</t>
+    <t>59 676.05</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>2 392.50</t>
+    <t>4 537.50</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
+    <t>2 013.70</t>
+  </si>
+  <si>
     <t>XS3372845746</t>
   </si>
   <si>
     <t>ALPHABET INC 3.45 11/05/2032</t>
   </si>
   <si>
-    <t>1 361.10</t>
-[...14 lines deleted...]
-    <t>ARKEMA SA PERP</t>
+    <t>2 835.62</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>2 742.47</t>
+    <t>5 983.56</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>24 409.07</t>
+    <t>26 503.57</t>
   </si>
   <si>
     <t>AT0000A2NW83</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2031</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
+    <t>2 060.75</t>
+  </si>
+  <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>3 002.74</t>
+    <t>3 572.60</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>6 120.86</t>
-[...8 lines deleted...]
-    <t>17 068.49</t>
+    <t>7 308.49</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>4 005.48</t>
+    <t>6 427.40</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>4 989.51</t>
+    <t>7 048.68</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>4 770.04</t>
+    <t>5 186.22</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>10 179.00</t>
+    <t>11 991.70</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>10 279.45</t>
+    <t>12 273.97</t>
   </si>
   <si>
     <t>FR001400EAY1</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 3.75 01/02/2033</t>
   </si>
   <si>
-    <t>8 845.89</t>
+    <t>10 715.75</t>
   </si>
   <si>
     <t>XS2342060360</t>
   </si>
   <si>
     <t>BARCLAYS PLC 12/05/2032</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
+    <t>1 226.22</t>
+  </si>
+  <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>12 501.37</t>
+    <t>15 626.71</t>
   </si>
   <si>
     <t>BE0000368770</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
   </si>
   <si>
-    <t>8 800.61</t>
+    <t>25 144.60</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>11 520.99</t>
+    <t>12 975.10</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
+    <t>2 055.84</t>
+  </si>
+  <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>15 850.68</t>
+    <t>17 880.82</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>8 449.74</t>
+    <t>10 065.13</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>2 238.01</t>
+    <t>4 767.93</t>
   </si>
   <si>
     <t>FR0014007VJ6</t>
   </si>
   <si>
     <t>BPCE SA 02/02/2034</t>
   </si>
   <si>
-    <t>1 169.86</t>
+    <t>1 419.18</t>
   </si>
   <si>
     <t>FR001400OIX5</t>
   </si>
   <si>
     <t>BPCE SA 08/03/2033</t>
   </si>
   <si>
-    <t>4 972.60</t>
+    <t>6 441.78</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>5 449.32</t>
+    <t>6 054.79</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>13 315.07</t>
+    <t>15 879.45</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>11 298.02</t>
+    <t>12 774.14</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>15 922.60</t>
+    <t>17 605.48</t>
   </si>
   <si>
     <t>FR0014002GI0</t>
   </si>
   <si>
     <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2029</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>1 114.73</t>
+    <t>2 494.86</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>14 498.63</t>
-[...8 lines deleted...]
-    <t>3 739.73</t>
+    <t>15 994.52</t>
+  </si>
+  <si>
+    <t>XS2751689048</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
+  </si>
+  <si>
+    <t>15 756.16</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>5 531.34</t>
+    <t>7 615.62</t>
+  </si>
+  <si>
+    <t>XS3311989787</t>
+  </si>
+  <si>
+    <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>3 857.53</t>
+    <t>5 424.66</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>14 158.90</t>
+    <t>15 298.63</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
+    <t>3 865.07</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>1 583.90</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>3 030.96</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>11 363.01</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>4 010.96</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>2 291.03</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>3 733.15</t>
+  </si>
+  <si>
+    <t>DE000A30VT06</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
+  </si>
+  <si>
+    <t>28 575.34</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>3 800.34</t>
+  </si>
+  <si>
+    <t>DE000A351ZT4</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
+  </si>
+  <si>
+    <t>8 758.56</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>5 393.84</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>6 821.92</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>1 053.08</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
+    <t>2 439.58</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>DSM BV 3.625 02/07/2034</t>
+  </si>
+  <si>
+    <t>28 011.91</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>6 093.97</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>10 478.33</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>18 792.64</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>26 585.76</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>3 098.63</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>10 068.49</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>2 850.41</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
+  </si>
+  <si>
+    <t>6 386.30</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>3 857.54</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>9 092.47</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>22 294.52</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>5 389.15</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>4 315.07</t>
+  </si>
+  <si>
+    <t>XS1428782160</t>
+  </si>
+  <si>
+    <t>ESB FINANCE DAC 1.875 14/06/2031</t>
+  </si>
+  <si>
+    <t>XS2550909415</t>
+  </si>
+  <si>
+    <t>ESB FINANCE DAC 4 03/05/2032</t>
+  </si>
+  <si>
+    <t>1 271.23</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
+  </si>
+  <si>
+    <t>9 616.44</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>3 750.68</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>2 667.70</t>
+  </si>
+  <si>
+    <t>EU000A4D8KD2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 12/12/2035</t>
+  </si>
+  <si>
+    <t>95 160.61</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>4 167.76</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>5 742.47</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>7 224.44</t>
+  </si>
+  <si>
+    <t>FI4000507231</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
+  </si>
+  <si>
+    <t>5 718.58</t>
+  </si>
+  <si>
+    <t>XS3370251459</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 4.48 08/07/2031</t>
+  </si>
+  <si>
+    <t>1 951.56</t>
+  </si>
+  <si>
+    <t>FR0014007L00</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/05/2032</t>
+  </si>
+  <si>
+    <t>FR0013516549</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
+  </si>
+  <si>
+    <t>FR0014002WK3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
+  </si>
+  <si>
+    <t>DE0001102606</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 15/08/2032</t>
+  </si>
+  <si>
+    <t>172 911.98</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>3 214.32</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
+  </si>
+  <si>
+    <t>4 931.51</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>3 193.15</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>7 071.23</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>2 948.63</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>1 857.88</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>29 219.18</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>1 869.86</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>2 804.79</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>12 884.60</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>9 687.67</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>3 446.10</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>6 731.51</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>50 003.42</t>
+  </si>
+  <si>
+    <t>XS3182049935</t>
+  </si>
+  <si>
+    <t>INMOBILIARIA COLONIAL SOCIMI SA 3.125 23/09/2031</t>
+  </si>
+  <si>
+    <t>9 589.04</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>25 640.89</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>1 047.12</t>
+  </si>
+  <si>
+    <t>IE00BFZRQ242</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
+  </si>
+  <si>
+    <t>11 547.42</t>
+  </si>
+  <si>
+    <t>XS2752472436</t>
+  </si>
+  <si>
+    <t>IREN SPA 3.875 22/07/2032</t>
+  </si>
+  <si>
+    <t>18 935.48</t>
+  </si>
+  <si>
+    <t>IT0005689994</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
+  </si>
+  <si>
+    <t>445 450.32</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>7 434.25</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>13 019.64</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>10 593.15</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC INSURANCE NV 4.25 11/06/2036</t>
+  </si>
+  <si>
+    <t>1 548.63</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>17 835.62</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>1 898.63</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
+  </si>
+  <si>
+    <t>3 550.68</t>
+  </si>
+  <si>
+    <t>DE000A3H3JU7</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
+  </si>
+  <si>
+    <t>1 543.84</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>3 350.79</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>1 501.91</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>28 585.33</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>14 178.08</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>7 693.15</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>9 830.96</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>7 597.96</t>
+  </si>
+  <si>
+    <t>XS2023644540</t>
+  </si>
+  <si>
+    <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
+  </si>
+  <si>
+    <t>9 493.15</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>20 712.33</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
+  </si>
+  <si>
+    <t>4 270.18</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>13 132.77</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>16 443.95</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>21 770.41</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>19 837.43</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>10 200.00</t>
+  </si>
+  <si>
+    <t>NL0010071189</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
+  </si>
+  <si>
+    <t>25 002.33</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>3 365.75</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 16/06/2036</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>15 192.46</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>19 280.42</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>3 225.00</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
+  </si>
+  <si>
+    <t>1 828.77</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>3 006.25</t>
+  </si>
+  <si>
+    <t>PTOTEYOE0031</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
+  </si>
+  <si>
+    <t>52 577.71</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>2 712.33</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>6 209.55</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>3 236.30</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>18 996.16</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 4 19/08/2031</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
+  </si>
+  <si>
+    <t>5 391.78</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>9 875.34</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>4 602.74</t>
+  </si>
+  <si>
+    <t>FR0013426731</t>
+  </si>
+  <si>
+    <t>REGIE AUTONOME DES TRANSPORTS PARI 0.35 20/06/2029</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.375 20/03/2033</t>
+  </si>
+  <si>
+    <t>6 045.60</t>
+  </si>
+  <si>
+    <t>FR001400U3P1</t>
+  </si>
+  <si>
+    <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
+  </si>
+  <si>
+    <t>13 462.32</t>
+  </si>
+  <si>
+    <t>XS2979759359</t>
+  </si>
+  <si>
+    <t>ROYAL BANK OF CANADA 22/01/2031</t>
+  </si>
+  <si>
+    <t>9 910.27</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
+  </si>
+  <si>
+    <t>6 078.08</t>
+  </si>
+  <si>
+    <t>FR001400J150</t>
+  </si>
+  <si>
+    <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
+  </si>
+  <si>
+    <t>33 380.14</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
+  </si>
+  <si>
+    <t>7 131.66</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
+  </si>
+  <si>
+    <t>1 923.29</t>
+  </si>
+  <si>
+    <t>XS2894895684</t>
+  </si>
+  <si>
+    <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
+  </si>
+  <si>
+    <t>10 174.19</t>
+  </si>
+  <si>
+    <t>XS2974156031</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.75 16/01/2032</t>
+  </si>
+  <si>
+    <t>6 204.45</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
+  </si>
+  <si>
+    <t>2 229.45</t>
+  </si>
+  <si>
+    <t>XS3237109965</t>
+  </si>
+  <si>
+    <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
+  </si>
+  <si>
+    <t>5 501.34</t>
+  </si>
+  <si>
+    <t>FR0014012ID6</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 02/09/2033</t>
+  </si>
+  <si>
+    <t>12 246.58</t>
+  </si>
+  <si>
+    <t>FR0014014A53</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 20/11/2035</t>
+  </si>
+  <si>
+    <t>18 854.79</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
+  </si>
+  <si>
+    <t>ES0000012K20</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
+  </si>
+  <si>
+    <t>42 124.43</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE PLC 3.5 18/03/2032</t>
+  </si>
+  <si>
+    <t>9 254.58</t>
+  </si>
+  <si>
+    <t>XS2439704318</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
+  </si>
+  <si>
+    <t>3 835.62</t>
+  </si>
+  <si>
+    <t>XS3310370955</t>
+  </si>
+  <si>
+    <t>XS2726853554</t>
+  </si>
+  <si>
+    <t>STATKRAFT AS 3.125 13/12/2031</t>
+  </si>
+  <si>
+    <t>10 478.17</t>
+  </si>
+  <si>
+    <t>XS3307413842</t>
+  </si>
+  <si>
+    <t>STELLANTIS NV PERP</t>
+  </si>
+  <si>
+    <t>1 402.40</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>4 781.65</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
+  </si>
+  <si>
+    <t>3 805.10</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
     <t>1 220.55</t>
   </si>
   <si>
-    <t>FR001400MDV4</t>
-[...986 lines deleted...]
-    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>11 753.42</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>7 627.40</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>9 986.30</t>
+  </si>
+  <si>
+    <t>XS2549543226</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
+  </si>
+  <si>
+    <t>3 667.81</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
+    <t>21 143.84</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>7 287.67</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>6 372.22</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THALES SA 4.25 18/10/2031</t>
+  </si>
+  <si>
+    <t>17 815.07</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.625 19/02/2035</t>
+  </si>
+  <si>
+    <t>13 335.53</t>
+  </si>
+  <si>
+    <t>XS2980851351</t>
+  </si>
+  <si>
+    <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
+  </si>
+  <si>
+    <t>9 176.03</t>
+  </si>
+  <si>
+    <t>XS3047435659</t>
+  </si>
+  <si>
+    <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
+  </si>
+  <si>
+    <t>1 772.30</t>
+  </si>
+  <si>
+    <t>CH1305916897</t>
+  </si>
+  <si>
+    <t>UBS GROUP AG 09/06/2033</t>
+  </si>
+  <si>
+    <t>BE0390119825</t>
+  </si>
+  <si>
+    <t>UCB SA 4.25 20/03/2030</t>
+  </si>
+  <si>
+    <t>5 938.36</t>
+  </si>
+  <si>
+    <t>FR001400SIL1</t>
+  </si>
+  <si>
+    <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
+  </si>
+  <si>
+    <t>21 700.00</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
+  </si>
+  <si>
+    <t>2 921.13</t>
+  </si>
+  <si>
+    <t>XS2496289138</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
+  </si>
+  <si>
+    <t>FR001400UHP0</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
+  </si>
+  <si>
+    <t>8 359.79</t>
+  </si>
+  <si>
+    <t>FR0014017P12</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
+  </si>
+  <si>
+    <t>2 456.63</t>
+  </si>
+  <si>
+    <t>FR00140007L3</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
+  </si>
+  <si>
+    <t>2 917.81</t>
+  </si>
+  <si>
+    <t>XS3310548105</t>
+  </si>
+  <si>
+    <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
+  </si>
+  <si>
+    <t>DE000A3MP4V7</t>
+  </si>
+  <si>
+    <t>VONOVIA SE 0.75 01/09/2032</t>
+  </si>
+  <si>
+    <t>4 343.84</t>
+  </si>
+  <si>
+    <t>BE0001795492</t>
+  </si>
+  <si>
+    <t>WALLONIE STATE OF 0.5 08/04/2030</t>
+  </si>
+  <si>
+    <t>2 728.77</t>
+  </si>
+  <si>
+    <t>BE0390281500</t>
+  </si>
+  <si>
+    <t>WALLONIE STATE OF 3.5 22/10/2034</t>
+  </si>
+  <si>
+    <t>36 390.41</t>
+  </si>
+  <si>
+    <t>XS2198580271</t>
+  </si>
+  <si>
+    <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
+  </si>
+  <si>
+    <t>7 341.66</t>
+  </si>
+  <si>
+    <t>XS2592516210</t>
+  </si>
+  <si>
+    <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
     <t>1 401.37</t>
   </si>
   <si>
-    <t>XS2616008970</t>
-[...341 lines deleted...]
-    <t>ER32612CK03</t>
+    <t>CH1515238637</t>
+  </si>
+  <si>
+    <t>ZUERCHER KANTONALBANK 17/06/2032</t>
+  </si>
+  <si>
+    <t>ER32612CK06</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.375</t>
   </si>
   <si>
-    <t>ER32612CK01</t>
+    <t>ER32612CK09</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2606PS25</t>
-[...11 lines deleted...]
-    <t>ER32612CK04</t>
+    <t>SX5E2607PQ14</t>
+  </si>
+  <si>
+    <t>JUL26 SX5E P @ 5800.000000</t>
+  </si>
+  <si>
+    <t>ER32612CK07</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.5</t>
   </si>
   <si>
-    <t>ER32612CK05</t>
+    <t>ER32612CK08</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.75</t>
   </si>
   <si>
-    <t>ER32612CK02</t>
-[...8 lines deleted...]
-    <t>JUN26 SX5E P @ 5800.000000</t>
+    <t>SX5E2607PQ21</t>
+  </si>
+  <si>
+    <t>JUL26 SX5E P @ 5750.000000</t>
   </si>
   <si>
     <t>CDS-00109146</t>
   </si>
   <si>
     <t>PAR20260515050145045</t>
   </si>
   <si>
-    <t>-30 611.11</t>
+    <t>-3 222.22</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3264,19161 +3222,18811 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C4" sqref="C4"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>631764.584</v>
+      </c>
+      <c r="C2">
+        <v>954.65</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>603119103.87</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>603119103.87</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>9622.0</v>
+      </c>
+      <c r="C3">
+        <v>937.67</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>9022337.22</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>9022337.22</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>37781.0</v>
+      </c>
+      <c r="C4">
+        <v>114.75</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>4335469.49</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>4335469.49</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P379"/>
+  <dimension ref="A1:Z372"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O379" sqref="O379"/>
+      <selection activeCell="N372" sqref="N372"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>18</v>
+      </c>
+      <c r="G1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I1" t="s">
+        <v>21</v>
+      </c>
+      <c r="J1" t="s">
+        <v>22</v>
+      </c>
+      <c r="K1" t="s">
+        <v>23</v>
+      </c>
+      <c r="L1" t="s">
+        <v>24</v>
+      </c>
+      <c r="M1" t="s">
+        <v>25</v>
+      </c>
+      <c r="N1" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z1" t="s">
         <v>13</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="1">
+        <v>6839.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>38.98</v>
+      </c>
+      <c r="D2" s="1">
+        <v>35.22</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>240869.58</v>
+      </c>
+      <c r="H2" s="1">
+        <v>25714.64</v>
+      </c>
+      <c r="I2" s="1">
+        <v>10.675752413401</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>266584.22</v>
+      </c>
+      <c r="M2" s="1">
+        <v>266584.22</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>28</v>
       </c>
-      <c r="B2" t="s">
-[...38 lines deleted...]
-      <c r="O2" s="1">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="1">
+        <v>20515.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>36.31</v>
+      </c>
+      <c r="D3" s="1">
+        <v>28.306197904</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>580701.65</v>
+      </c>
+      <c r="H3" s="1">
+        <v>164198.0</v>
+      </c>
+      <c r="I3" s="1">
+        <v>28.275793602446</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>744899.65</v>
+      </c>
+      <c r="M3" s="1">
+        <v>744899.65</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="1">
+        <v>5222.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>269.4</v>
+      </c>
+      <c r="D4" s="1">
+        <v>245.7687150517</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>1283404.23</v>
+      </c>
+      <c r="H4" s="1">
+        <v>123402.57</v>
+      </c>
+      <c r="I4" s="1">
+        <v>9.6152534887625</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>1406806.8</v>
+      </c>
+      <c r="M4" s="1">
+        <v>1406806.8</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="1">
+        <v>8431.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>181.7</v>
+      </c>
+      <c r="D5" s="1">
+        <v>207.5221658166</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1749619.38</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-217706.68</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-12.443088050385</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>1531912.7</v>
+      </c>
+      <c r="M5" s="1">
+        <v>1531912.7</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="1">
+        <v>824.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>824.9</v>
+      </c>
+      <c r="D6" s="1">
+        <v>1539.1208859223</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>1268235.61</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-588518.01</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-46.404469749907</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>679717.6</v>
+      </c>
+      <c r="M6" s="1">
+        <v>679717.6</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="1">
+        <v>103732.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>27.3</v>
+      </c>
+      <c r="D7" s="1">
+        <v>27.0886326302</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>2809958.04</v>
+      </c>
+      <c r="H7" s="1">
+        <v>21925.56</v>
+      </c>
+      <c r="I7" s="1">
+        <v>0.78028069059707</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>2831883.6</v>
+      </c>
+      <c r="M7" s="1">
+        <v>2831883.6</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="1">
+        <v>1874.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>115.7</v>
+      </c>
+      <c r="D8" s="1">
+        <v>118.4</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>221881.6</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-5059.8</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-2.2804054054054</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>216821.8</v>
+      </c>
+      <c r="M8" s="1">
+        <v>216821.8</v>
+      </c>
+      <c r="N8" s="1">
         <v>0.04</v>
       </c>
-      <c r="P2">
-[...46 lines deleted...]
-      <c r="O3" s="1">
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="1">
+        <v>5511.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>69.75</v>
+      </c>
+      <c r="D9" s="1">
+        <v>62.9</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>346641.9</v>
+      </c>
+      <c r="H9" s="1">
+        <v>37750.35</v>
+      </c>
+      <c r="I9" s="1">
+        <v>10.890302066773</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>384392.25</v>
+      </c>
+      <c r="M9" s="1">
+        <v>384392.25</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="1">
+        <v>97485.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>10.455</v>
+      </c>
+      <c r="D10" s="1">
+        <v>8.8571026312</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>863434.65</v>
+      </c>
+      <c r="H10" s="1">
+        <v>155771.03</v>
+      </c>
+      <c r="I10" s="1">
+        <v>18.040859259007</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1019205.68</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1019205.68</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="1">
+        <v>19205.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>191.9</v>
+      </c>
+      <c r="D11" s="1">
+        <v>161.5490908618</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>3102550.29</v>
+      </c>
+      <c r="H11" s="1">
+        <v>582889.21</v>
+      </c>
+      <c r="I11" s="1">
+        <v>18.787421814845</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>3685439.5</v>
+      </c>
+      <c r="M11" s="1">
+        <v>3685439.5</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="1">
+        <v>12382.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>407.9</v>
+      </c>
+      <c r="D12" s="1">
+        <v>240.1814278792</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>2973926.44</v>
+      </c>
+      <c r="H12" s="1">
+        <v>2076691.36</v>
+      </c>
+      <c r="I12" s="1">
+        <v>69.829950467773</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>5050617.8</v>
+      </c>
+      <c r="M12" s="1">
+        <v>5050617.8</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="1">
+        <v>32601.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>15.38</v>
+      </c>
+      <c r="D13" s="1">
+        <v>25.8002549002</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>841114.11</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-339710.73</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-40.388185855068</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>501403.38</v>
+      </c>
+      <c r="M13" s="1">
+        <v>501403.38</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" s="1">
+        <v>3919.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>53.4</v>
+      </c>
+      <c r="D14" s="1">
+        <v>63.55</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>249052.45</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-39777.85</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-15.971675845791</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>209274.6</v>
+      </c>
+      <c r="M14" s="1">
+        <v>209274.6</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="1">
+        <v>34964.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>52.14</v>
+      </c>
+      <c r="D15" s="1">
+        <v>67.6265644663</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>2364495.2</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-541472.24</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-22.90012007637</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>1823022.96</v>
+      </c>
+      <c r="M15" s="1">
+        <v>1823022.96</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="1">
+        <v>17933.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>9.606</v>
+      </c>
+      <c r="D16" s="1">
+        <v>13.1750002788</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>236267.28</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-64002.88</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-27.089184757195</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>172264.4</v>
+      </c>
+      <c r="M16" s="1">
+        <v>172264.4</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" s="1">
+        <v>41723.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>74.68</v>
+      </c>
+      <c r="D17" s="1">
+        <v>56.6150514105</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>2362149.79</v>
+      </c>
+      <c r="H17" s="1">
+        <v>753723.85</v>
+      </c>
+      <c r="I17" s="1">
+        <v>31.908385030909</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>3115873.64</v>
+      </c>
+      <c r="M17" s="1">
+        <v>3115873.64</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>61</v>
+      </c>
+      <c r="B18" s="1">
+        <v>21054.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>33.12</v>
+      </c>
+      <c r="D18" s="1">
+        <v>29.8124194927</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>627670.68</v>
+      </c>
+      <c r="H18" s="1">
+        <v>69637.8</v>
+      </c>
+      <c r="I18" s="1">
+        <v>11.094639628539</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>697308.48</v>
+      </c>
+      <c r="M18" s="1">
+        <v>697308.48</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" s="1">
+        <v>14400.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>1578.2</v>
+      </c>
+      <c r="D19" s="1">
+        <v>434.98798125</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>6263826.93</v>
+      </c>
+      <c r="H19" s="1">
+        <v>16462253.07</v>
+      </c>
+      <c r="I19" s="1">
+        <v>262.81462201894</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>22726080.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>22726080.0</v>
+      </c>
+      <c r="N19" s="1">
+        <v>3.69</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B20" s="1">
+        <v>4924.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>66.16</v>
+      </c>
+      <c r="D20" s="1">
+        <v>61.44</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>302530.56</v>
+      </c>
+      <c r="H20" s="1">
+        <v>23241.28</v>
+      </c>
+      <c r="I20" s="1">
+        <v>7.6822916666667</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>325771.84</v>
+      </c>
+      <c r="M20" s="1">
+        <v>325771.84</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>67</v>
+      </c>
+      <c r="B21" s="1">
+        <v>114663.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>43.41</v>
+      </c>
+      <c r="D21" s="1">
+        <v>26.1450424287</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>2997869.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>1979651.83</v>
+      </c>
+      <c r="I21" s="1">
+        <v>66.035301409101</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>4977520.83</v>
+      </c>
+      <c r="M21" s="1">
+        <v>4977520.83</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>69</v>
+      </c>
+      <c r="B22" s="1">
+        <v>26749.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>9.91</v>
+      </c>
+      <c r="D22" s="1">
+        <v>8.3950001869</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>224557.86</v>
+      </c>
+      <c r="H22" s="1">
+        <v>40524.73</v>
+      </c>
+      <c r="I22" s="1">
+        <v>18.046453595523</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>265082.59</v>
+      </c>
+      <c r="M22" s="1">
+        <v>265082.59</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>71</v>
+      </c>
+      <c r="B23" s="1">
+        <v>4274.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>64.75</v>
+      </c>
+      <c r="D23" s="1">
+        <v>54.8499953205</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>234428.88</v>
+      </c>
+      <c r="H23" s="1">
+        <v>42312.62</v>
+      </c>
+      <c r="I23" s="1">
+        <v>18.049235230745</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>276741.5</v>
+      </c>
+      <c r="M23" s="1">
+        <v>276741.5</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>73</v>
+      </c>
+      <c r="B24" s="1">
+        <v>26607.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>21.6</v>
+      </c>
+      <c r="D24" s="1">
+        <v>18.1986875634</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>484212.48</v>
+      </c>
+      <c r="H24" s="1">
+        <v>90498.72</v>
+      </c>
+      <c r="I24" s="1">
+        <v>18.689877633885</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>574711.2</v>
+      </c>
+      <c r="M24" s="1">
+        <v>574711.2</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" s="1">
+        <v>208054.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>21.47</v>
+      </c>
+      <c r="D25" s="1">
+        <v>10.8927986484</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>2266290.33</v>
+      </c>
+      <c r="H25" s="1">
+        <v>2200629.05</v>
+      </c>
+      <c r="I25" s="1">
+        <v>97.102697781886</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>4466919.38</v>
+      </c>
+      <c r="M25" s="1">
+        <v>4466919.38</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>77</v>
+      </c>
+      <c r="B26" s="1">
+        <v>179096.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>3.084</v>
+      </c>
+      <c r="D26" s="1">
+        <v>3.2008977867</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>573267.99</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-20935.93</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-3.6520319231499</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>552332.06</v>
+      </c>
+      <c r="M26" s="1">
+        <v>552332.06</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>79</v>
+      </c>
+      <c r="B27" s="1">
+        <v>463398.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>11.83</v>
+      </c>
+      <c r="D27" s="1">
+        <v>7.6766700331</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>3557353.54</v>
+      </c>
+      <c r="H27" s="1">
+        <v>1924644.8</v>
+      </c>
+      <c r="I27" s="1">
+        <v>54.103275886377</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>5481998.34</v>
+      </c>
+      <c r="M27" s="1">
+        <v>5481998.34</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>81</v>
+      </c>
+      <c r="B28" s="1">
+        <v>31134.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>17.675</v>
+      </c>
+      <c r="D28" s="1">
+        <v>16.48765626</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>513326.69</v>
+      </c>
+      <c r="H28" s="1">
+        <v>36966.76</v>
+      </c>
+      <c r="I28" s="1">
+        <v>7.2014100805863</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>550293.45</v>
+      </c>
+      <c r="M28" s="1">
+        <v>550293.45</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>83</v>
+      </c>
+      <c r="B29" s="1">
+        <v>20996.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>14.6</v>
+      </c>
+      <c r="D29" s="1">
+        <v>14.1749990474</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>297618.28</v>
+      </c>
+      <c r="H29" s="1">
+        <v>8923.32</v>
+      </c>
+      <c r="I29" s="1">
+        <v>2.998243253069</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>306541.6</v>
+      </c>
+      <c r="M29" s="1">
+        <v>306541.6</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>85</v>
+      </c>
+      <c r="B30" s="1">
+        <v>4550.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>171.3</v>
+      </c>
+      <c r="D30" s="1">
+        <v>127.8423076923</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>581682.5</v>
+      </c>
+      <c r="H30" s="1">
+        <v>197732.5</v>
+      </c>
+      <c r="I30" s="1">
+        <v>33.993200758146</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>779415.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>779415.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>87</v>
+      </c>
+      <c r="B31" s="1">
+        <v>2484.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>282.7</v>
+      </c>
+      <c r="D31" s="1">
+        <v>189.4</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>470469.6</v>
+      </c>
+      <c r="H31" s="1">
+        <v>231757.2</v>
+      </c>
+      <c r="I31" s="1">
+        <v>49.260823653643</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>702226.8</v>
+      </c>
+      <c r="M31" s="1">
+        <v>702226.8</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>89</v>
+      </c>
+      <c r="B32" s="1">
+        <v>7175.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>30.82</v>
+      </c>
+      <c r="D32" s="1">
+        <v>34.2</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>245385.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-24251.5</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-9.8830409356725</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>221133.5</v>
+      </c>
+      <c r="M32" s="1">
+        <v>221133.5</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>91</v>
+      </c>
+      <c r="B33" s="1">
+        <v>34796.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>59.06</v>
+      </c>
+      <c r="D33" s="1">
+        <v>79.7427368088</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>2774728.27</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-719676.51</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-25.936828401579</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>2055051.76</v>
+      </c>
+      <c r="M33" s="1">
+        <v>2055051.76</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>93</v>
+      </c>
+      <c r="B34" s="1">
+        <v>38489.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>101.12</v>
+      </c>
+      <c r="D34" s="1">
+        <v>75.7418706643</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>2915228.86</v>
+      </c>
+      <c r="H34" s="1">
+        <v>976778.82</v>
+      </c>
+      <c r="I34" s="1">
+        <v>33.506076775049</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>3892007.68</v>
+      </c>
+      <c r="M34" s="1">
+        <v>3892007.68</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>95</v>
+      </c>
+      <c r="B35" s="1">
+        <v>3012840.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>11.328</v>
+      </c>
+      <c r="D35" s="1">
+        <v>11.2819041071</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>33990571.97</v>
+      </c>
+      <c r="H35" s="1">
+        <v>138879.55</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0.40858256260758</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>34129451.52</v>
+      </c>
+      <c r="M35" s="1">
+        <v>34129451.52</v>
+      </c>
+      <c r="N35" s="1">
+        <v>5.54</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>97</v>
+      </c>
+      <c r="B36" s="1">
+        <v>522891.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>10.794</v>
+      </c>
+      <c r="D36" s="1">
+        <v>10.7730649791</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>5633138.72</v>
+      </c>
+      <c r="H36" s="1">
+        <v>10946.73</v>
+      </c>
+      <c r="I36" s="1">
+        <v>0.19432736426558</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>5644085.45</v>
+      </c>
+      <c r="M36" s="1">
+        <v>5644085.45</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>99</v>
+      </c>
+      <c r="B37" s="1">
+        <v>9419.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>49.75</v>
+      </c>
+      <c r="D37" s="1">
+        <v>52.5393959019</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>494868.57</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-26273.32</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-5.3091510741933</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>468595.25</v>
+      </c>
+      <c r="M37" s="1">
+        <v>468595.25</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>101</v>
+      </c>
+      <c r="B38" s="1">
+        <v>50029.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>13.464</v>
+      </c>
+      <c r="D38" s="1">
+        <v>11.9723268504</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>598963.54</v>
+      </c>
+      <c r="H38" s="1">
+        <v>74626.92</v>
+      </c>
+      <c r="I38" s="1">
+        <v>12.459342683864</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>673590.46</v>
+      </c>
+      <c r="M38" s="1">
+        <v>673590.46</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>103</v>
+      </c>
+      <c r="B39" s="1">
+        <v>53059.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>26.12</v>
+      </c>
+      <c r="D39" s="1">
+        <v>28.7144252624</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1523558.69</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-137657.61</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-9.0352679488835</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>1385901.08</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1385901.08</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>105</v>
+      </c>
+      <c r="B40" s="1">
+        <v>181864.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>12.31</v>
+      </c>
+      <c r="D40" s="1">
+        <v>10.5497240245</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>1918615.01</v>
+      </c>
+      <c r="H40" s="1">
+        <v>320130.83</v>
+      </c>
+      <c r="I40" s="1">
+        <v>16.685516809336</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>2238745.84</v>
+      </c>
+      <c r="M40" s="1">
+        <v>2238745.84</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>107</v>
+      </c>
+      <c r="B41" s="1">
+        <v>21704.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>16.385</v>
+      </c>
+      <c r="D41" s="1">
+        <v>16.045</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>348240.68</v>
+      </c>
+      <c r="H41" s="1">
+        <v>7379.36</v>
+      </c>
+      <c r="I41" s="1">
+        <v>2.1190401994391</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>355620.04</v>
+      </c>
+      <c r="M41" s="1">
+        <v>355620.04</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>109</v>
+      </c>
+      <c r="B42" s="1">
+        <v>2561.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>84.5</v>
+      </c>
+      <c r="D42" s="1">
+        <v>92.7</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>237404.7</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-21000.2</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-8.8457389428263</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>216404.5</v>
+      </c>
+      <c r="M42" s="1">
+        <v>216404.5</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>111</v>
+      </c>
+      <c r="B43" s="1">
+        <v>17685.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>37.83</v>
+      </c>
+      <c r="D43" s="1">
+        <v>34.4839010461</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>609847.79</v>
+      </c>
+      <c r="H43" s="1">
+        <v>59175.76</v>
+      </c>
+      <c r="I43" s="1">
+        <v>9.7033654905923</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>669023.55</v>
+      </c>
+      <c r="M43" s="1">
+        <v>669023.55</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>113</v>
+      </c>
+      <c r="B44" s="1">
+        <v>18917.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>80.6</v>
+      </c>
+      <c r="D44" s="1">
+        <v>55.8116947719</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1055789.83</v>
+      </c>
+      <c r="H44" s="1">
+        <v>468920.37</v>
+      </c>
+      <c r="I44" s="1">
+        <v>44.414177583052</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>1524710.2</v>
+      </c>
+      <c r="M44" s="1">
+        <v>1524710.2</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>115</v>
+      </c>
+      <c r="B45" s="1">
+        <v>3803.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>55.15</v>
+      </c>
+      <c r="D45" s="1">
+        <v>62.15</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>236356.45</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-26621.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-11.263073209976</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>209735.45</v>
+      </c>
+      <c r="M45" s="1">
+        <v>209735.45</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>117</v>
+      </c>
+      <c r="B46" s="1">
+        <v>72476.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>17.52</v>
+      </c>
+      <c r="D46" s="1">
+        <v>18.6621125614</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>1352555.27</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-82775.75</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-6.119953234887</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>1269779.52</v>
+      </c>
+      <c r="M46" s="1">
+        <v>1269779.52</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>119</v>
+      </c>
+      <c r="B47" s="1">
+        <v>22041.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>72.12</v>
+      </c>
+      <c r="D47" s="1">
+        <v>59.8561054399</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1319288.42</v>
+      </c>
+      <c r="H47" s="1">
+        <v>270308.5</v>
+      </c>
+      <c r="I47" s="1">
+        <v>20.488961769254</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1589596.92</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1589596.92</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>121</v>
+      </c>
+      <c r="B48" s="1">
+        <v>44014.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>17.93</v>
+      </c>
+      <c r="D48" s="1">
+        <v>28.2330126778</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>1242647.82</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-453476.8</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-36.492785220514</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>789171.02</v>
+      </c>
+      <c r="M48" s="1">
+        <v>789171.02</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>123</v>
+      </c>
+      <c r="B49" s="1">
+        <v>56150.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>29.63</v>
+      </c>
+      <c r="D49" s="1">
+        <v>30.0720142476</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>1688543.6</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-24819.1</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-1.4698524811559</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>1663724.5</v>
+      </c>
+      <c r="M49" s="1">
+        <v>1663724.5</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>125</v>
+      </c>
+      <c r="B50" s="1">
+        <v>8733.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>238.3</v>
+      </c>
+      <c r="D50" s="1">
+        <v>222.8043055078</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>1945750.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>135323.9</v>
+      </c>
+      <c r="I50" s="1">
+        <v>6.9548451753822</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>2081073.9</v>
+      </c>
+      <c r="M50" s="1">
+        <v>2081073.9</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>127</v>
+      </c>
+      <c r="B51" s="1">
+        <v>29790.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>52.36</v>
+      </c>
+      <c r="D51" s="1">
+        <v>49.8697522659</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>1485619.92</v>
+      </c>
+      <c r="H51" s="1">
+        <v>74184.48</v>
+      </c>
+      <c r="I51" s="1">
+        <v>4.99350331813</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>1559804.4</v>
+      </c>
+      <c r="M51" s="1">
+        <v>1559804.4</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>129</v>
+      </c>
+      <c r="B52" s="1">
+        <v>35356.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>26.25</v>
+      </c>
+      <c r="D52" s="1">
+        <v>30.6922154656</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>1085153.97</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-157058.97</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-14.473427213283</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>928095.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>928095.0</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>131</v>
+      </c>
+      <c r="B53" s="1">
+        <v>174483.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>18.02</v>
+      </c>
+      <c r="D53" s="1">
+        <v>19.1277582916</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>3337468.65</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-193284.99</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-5.7913649615855</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>3144183.66</v>
+      </c>
+      <c r="M53" s="1">
+        <v>3144183.66</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>133</v>
+      </c>
+      <c r="B54" s="1">
+        <v>350995.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>4.462</v>
+      </c>
+      <c r="D54" s="1">
+        <v>4.5163874129</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>1585229.4</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-19089.71</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-1.2042238177011</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>1566139.69</v>
+      </c>
+      <c r="M54" s="1">
+        <v>1566139.69</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>135</v>
+      </c>
+      <c r="B55" s="1">
+        <v>5131.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>130.2</v>
+      </c>
+      <c r="D55" s="1">
+        <v>145.5517735334</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>746826.15</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-78769.95</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-10.547294038914</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>668056.2</v>
+      </c>
+      <c r="M55" s="1">
+        <v>668056.2</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>137</v>
+      </c>
+      <c r="B56" s="1">
+        <v>36478.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>37.32</v>
+      </c>
+      <c r="D56" s="1">
+        <v>43.374560557</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>1582217.22</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-220858.26</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-13.958782473623</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>1361358.96</v>
+      </c>
+      <c r="M56" s="1">
+        <v>1361358.96</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>139</v>
+      </c>
+      <c r="B57" s="1">
+        <v>470371.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>10.098</v>
+      </c>
+      <c r="D57" s="1">
+        <v>7.1426670437</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>3359703.44</v>
+      </c>
+      <c r="H57" s="1">
+        <v>1390102.92</v>
+      </c>
+      <c r="I57" s="1">
+        <v>41.375762617905</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>4749806.36</v>
+      </c>
+      <c r="M57" s="1">
+        <v>4749806.36</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>141</v>
+      </c>
+      <c r="B58" s="1">
+        <v>116511.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>27.31</v>
+      </c>
+      <c r="D58" s="1">
+        <v>15.2443328956</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>1776132.47</v>
+      </c>
+      <c r="H58" s="1">
+        <v>1405782.94</v>
+      </c>
+      <c r="I58" s="1">
+        <v>79.148541212132</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>3181915.41</v>
+      </c>
+      <c r="M58" s="1">
+        <v>3181915.41</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>143</v>
+      </c>
+      <c r="B59" s="1">
+        <v>9925.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>115.7</v>
+      </c>
+      <c r="D59" s="1">
+        <v>104.0693813602</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>1032888.61</v>
+      </c>
+      <c r="H59" s="1">
+        <v>115433.89</v>
+      </c>
+      <c r="I59" s="1">
+        <v>11.175831438397</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>1148322.5</v>
+      </c>
+      <c r="M59" s="1">
+        <v>1148322.5</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>145</v>
+      </c>
+      <c r="B60" s="1">
+        <v>9226.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>168.65</v>
+      </c>
+      <c r="D60" s="1">
+        <v>192.6399165402</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>1777295.87</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-221330.97</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-12.453242801943</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>1555964.9</v>
+      </c>
+      <c r="M60" s="1">
+        <v>1555964.9</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>147</v>
+      </c>
+      <c r="B61" s="1">
+        <v>3812.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>68.96</v>
+      </c>
+      <c r="D61" s="1">
+        <v>68.16</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>259825.92</v>
+      </c>
+      <c r="H61" s="1">
+        <v>3049.6</v>
+      </c>
+      <c r="I61" s="1">
+        <v>1.1737089201878</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>262875.52</v>
+      </c>
+      <c r="M61" s="1">
+        <v>262875.52</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>149</v>
+      </c>
+      <c r="B62" s="1">
+        <v>9238.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>21.33</v>
+      </c>
+      <c r="D62" s="1">
+        <v>25.66</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>237047.08</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-40000.54</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-16.874512860483</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>197046.54</v>
+      </c>
+      <c r="M62" s="1">
+        <v>197046.54</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>151</v>
+      </c>
+      <c r="B63" s="1">
+        <v>1462.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>322.15</v>
+      </c>
+      <c r="D63" s="1">
+        <v>321.4</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>469886.8</v>
+      </c>
+      <c r="H63" s="1">
+        <v>1096.5</v>
+      </c>
+      <c r="I63" s="1">
+        <v>0.23335407591786</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>470983.3</v>
+      </c>
+      <c r="M63" s="1">
+        <v>470983.3</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>153</v>
+      </c>
+      <c r="B64" s="1">
+        <v>16480.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>60.74</v>
+      </c>
+      <c r="D64" s="1">
+        <v>62.826875</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>1035386.9</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-34391.7</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-3.3216278861554</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>1000995.2</v>
+      </c>
+      <c r="M64" s="1">
+        <v>1000995.2</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>155</v>
+      </c>
+      <c r="B65" s="1">
+        <v>2722.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>73.65</v>
+      </c>
+      <c r="D65" s="1">
+        <v>83.25</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>226606.5</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-26131.2</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-11.531531531532</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>200475.3</v>
+      </c>
+      <c r="M65" s="1">
+        <v>200475.3</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>157</v>
+      </c>
+      <c r="B66" s="1">
+        <v>7332.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>40.86</v>
+      </c>
+      <c r="D66" s="1">
+        <v>39.45</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>289247.4</v>
+      </c>
+      <c r="H66" s="1">
+        <v>10338.12</v>
+      </c>
+      <c r="I66" s="1">
+        <v>3.574144486692</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>299585.52</v>
+      </c>
+      <c r="M66" s="1">
+        <v>299585.52</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>159</v>
+      </c>
+      <c r="B67" s="1">
+        <v>6309.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>38.8</v>
+      </c>
+      <c r="D67" s="1">
+        <v>36.76</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>231918.84</v>
+      </c>
+      <c r="H67" s="1">
+        <v>12870.36</v>
+      </c>
+      <c r="I67" s="1">
+        <v>5.5495103373232</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>244789.2</v>
+      </c>
+      <c r="M67" s="1">
+        <v>244789.2</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>161</v>
+      </c>
+      <c r="B68" s="1">
+        <v>12204.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>183.4</v>
+      </c>
+      <c r="D68" s="1">
+        <v>148.9054621436</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>1817242.26</v>
+      </c>
+      <c r="H68" s="1">
+        <v>420971.34</v>
+      </c>
+      <c r="I68" s="1">
+        <v>23.165394579807</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>2238213.6</v>
+      </c>
+      <c r="M68" s="1">
+        <v>2238213.6</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>163</v>
+      </c>
+      <c r="B69" s="1">
+        <v>4924.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>59.55</v>
+      </c>
+      <c r="D69" s="1">
+        <v>65.9</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>324491.6</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-31267.4</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-9.6358118361153</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>293224.2</v>
+      </c>
+      <c r="M69" s="1">
+        <v>293224.2</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>165</v>
+      </c>
+      <c r="B70" s="1">
+        <v>67795.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>42.49</v>
+      </c>
+      <c r="D70" s="1">
+        <v>35.2662960395</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>2390878.54</v>
+      </c>
+      <c r="H70" s="1">
+        <v>489731.01</v>
+      </c>
+      <c r="I70" s="1">
+        <v>20.483307780244</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>2880609.55</v>
+      </c>
+      <c r="M70" s="1">
+        <v>2880609.55</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>167</v>
+      </c>
+      <c r="B71" s="1">
+        <v>21171.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>9.126</v>
+      </c>
+      <c r="D71" s="1">
+        <v>10.63</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>225047.73</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-31841.18</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-14.148634158629</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>193206.55</v>
+      </c>
+      <c r="M71" s="1">
+        <v>193206.55</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>169</v>
+      </c>
+      <c r="B72" s="1">
+        <v>3302.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>238.4</v>
+      </c>
+      <c r="D72" s="1">
+        <v>258.2313840097</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>852680.03</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-65483.23</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-7.6796955125125</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>787196.8</v>
+      </c>
+      <c r="M72" s="1">
+        <v>787196.8</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>171</v>
+      </c>
+      <c r="B73" s="1">
+        <v>19653.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>74.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>78.0324321986</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>1533571.39</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-79249.39</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-5.1676361802759</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>1454322.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>1454322.0</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>173</v>
+      </c>
+      <c r="B74" s="1">
+        <v>6457.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>73.8</v>
+      </c>
+      <c r="D74" s="1">
+        <v>69.1594130401</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>446562.33</v>
+      </c>
+      <c r="H74" s="1">
+        <v>29964.27</v>
+      </c>
+      <c r="I74" s="1">
+        <v>6.7099860393509</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>476526.6</v>
+      </c>
+      <c r="M74" s="1">
+        <v>476526.6</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>175</v>
+      </c>
+      <c r="B75" s="1">
+        <v>1183.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>1626.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>2347.3844294167</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>2776955.78</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-853397.78</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-30.731414095474</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>1923558.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>1923558.0</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>177</v>
+      </c>
+      <c r="B76" s="1">
+        <v>4718.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>54.85</v>
+      </c>
+      <c r="D76" s="1">
+        <v>48.74</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>229955.32</v>
+      </c>
+      <c r="H76" s="1">
+        <v>28826.98</v>
+      </c>
+      <c r="I76" s="1">
+        <v>12.535904800985</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>258782.3</v>
+      </c>
+      <c r="M76" s="1">
+        <v>258782.3</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>179</v>
+      </c>
+      <c r="B77" s="1">
+        <v>7256.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>26.38</v>
+      </c>
+      <c r="D77" s="1">
+        <v>31.64</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>229579.84</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-38166.56</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-16.624525916561</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>191413.28</v>
+      </c>
+      <c r="M77" s="1">
+        <v>191413.28</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>181</v>
+      </c>
+      <c r="B78" s="1">
+        <v>93750.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>21.69</v>
+      </c>
+      <c r="D78" s="1">
+        <v>15.0480037333</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>1410750.35</v>
+      </c>
+      <c r="H78" s="1">
+        <v>622687.15</v>
+      </c>
+      <c r="I78" s="1">
+        <v>44.138720220768</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>2033437.5</v>
+      </c>
+      <c r="M78" s="1">
+        <v>2033437.5</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>183</v>
+      </c>
+      <c r="B79" s="1">
+        <v>41406.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>56.0</v>
+      </c>
+      <c r="D79" s="1">
+        <v>48.4406578757</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>2005733.88</v>
+      </c>
+      <c r="H79" s="1">
+        <v>313002.12</v>
+      </c>
+      <c r="I79" s="1">
+        <v>15.605366350994</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>2318736.0</v>
+      </c>
+      <c r="M79" s="1">
+        <v>2318736.0</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>185</v>
+      </c>
+      <c r="B80" s="1">
+        <v>42433.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>78.3</v>
+      </c>
+      <c r="D80" s="1">
+        <v>30.9492390357</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>1313269.06</v>
+      </c>
+      <c r="H80" s="1">
+        <v>2009234.84</v>
+      </c>
+      <c r="I80" s="1">
+        <v>152.99491179667</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>3322503.9</v>
+      </c>
+      <c r="M80" s="1">
+        <v>3322503.9</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>187</v>
+      </c>
+      <c r="B81" s="1">
+        <v>98558.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>27.205</v>
+      </c>
+      <c r="D81" s="1">
+        <v>14.320082388</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>1411358.68</v>
+      </c>
+      <c r="H81" s="1">
+        <v>1269911.71</v>
+      </c>
+      <c r="I81" s="1">
+        <v>89.977957268807</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>2681270.39</v>
+      </c>
+      <c r="M81" s="1">
+        <v>2681270.39</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>189</v>
+      </c>
+      <c r="B82" s="1">
+        <v>5780.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>34.12</v>
+      </c>
+      <c r="D82" s="1">
+        <v>39.0999965398</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>225997.98</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-28784.38</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-12.736565167529</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>197213.6</v>
+      </c>
+      <c r="M82" s="1">
+        <v>197213.6</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>191</v>
+      </c>
+      <c r="B83" s="1">
+        <v>768053.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>5.952</v>
+      </c>
+      <c r="D83" s="1">
+        <v>3.1212953924</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>2397320.29</v>
+      </c>
+      <c r="H83" s="1">
+        <v>2174131.17</v>
+      </c>
+      <c r="I83" s="1">
+        <v>90.690058356783</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>4571451.46</v>
+      </c>
+      <c r="M83" s="1">
+        <v>4571451.46</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>193</v>
+      </c>
+      <c r="B84" s="1">
+        <v>43412.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>13.9</v>
+      </c>
+      <c r="D84" s="1">
+        <v>19.1495694739</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>831321.11</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-227894.31</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-27.413511729541</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>603426.8</v>
+      </c>
+      <c r="M84" s="1">
+        <v>603426.8</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>195</v>
+      </c>
+      <c r="B85" s="1">
+        <v>15561.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>13.26</v>
+      </c>
+      <c r="D85" s="1">
+        <v>14.99</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>233259.39</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-26920.53</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-11.541027351568</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>206338.86</v>
+      </c>
+      <c r="M85" s="1">
+        <v>206338.86</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>197</v>
+      </c>
+      <c r="B86" s="1">
+        <v>9199.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>117.25</v>
+      </c>
+      <c r="D86" s="1">
+        <v>114.3564235243</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>1051964.74</v>
+      </c>
+      <c r="H86" s="1">
+        <v>26618.01</v>
+      </c>
+      <c r="I86" s="1">
+        <v>2.5303138962623</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>1078582.75</v>
+      </c>
+      <c r="M86" s="1">
+        <v>1078582.75</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>199</v>
+      </c>
+      <c r="B87" s="1">
+        <v>2460.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>267.05</v>
+      </c>
+      <c r="D87" s="1">
+        <v>284.6374796748</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>700208.2</v>
+      </c>
+      <c r="H87" s="1">
+        <v>-43265.2</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-6.1789050742336</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>656943.0</v>
+      </c>
+      <c r="M87" s="1">
+        <v>656943.0</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>201</v>
+      </c>
+      <c r="B88" s="1">
+        <v>7399.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>37.18</v>
+      </c>
+      <c r="D88" s="1">
+        <v>35.62</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>263552.38</v>
+      </c>
+      <c r="H88" s="1">
+        <v>11542.44</v>
+      </c>
+      <c r="I88" s="1">
+        <v>4.3795620437956</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>275094.82</v>
+      </c>
+      <c r="M88" s="1">
+        <v>275094.82</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>203</v>
+      </c>
+      <c r="B89" s="1">
+        <v>14035.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>49.96</v>
+      </c>
+      <c r="D89" s="1">
+        <v>63.6223541147</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>892939.74</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-191751.14</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-21.474141132973</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>701188.6</v>
+      </c>
+      <c r="M89" s="1">
+        <v>701188.6</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>205</v>
+      </c>
+      <c r="B90" s="1">
+        <v>6888.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>26.74</v>
+      </c>
+      <c r="D90" s="1">
+        <v>33.4333333333</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>230288.8</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-46103.68</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-20.019940179462</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>184185.12</v>
+      </c>
+      <c r="M90" s="1">
+        <v>184185.12</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>207</v>
+      </c>
+      <c r="B91" s="1">
+        <v>601326.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>4.466</v>
+      </c>
+      <c r="D91" s="1">
+        <v>3.7292503401</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>2242495.19</v>
+      </c>
+      <c r="H91" s="1">
+        <v>443026.73</v>
+      </c>
+      <c r="I91" s="1">
+        <v>19.755972363981</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>2685521.92</v>
+      </c>
+      <c r="M91" s="1">
+        <v>2685521.92</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>209</v>
+      </c>
+      <c r="B92" s="1">
+        <v>27179.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>23.89</v>
+      </c>
+      <c r="D92" s="1">
+        <v>26.9190006991</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>731631.52</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-82325.21</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-11.252277649274</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>649306.31</v>
+      </c>
+      <c r="M92" s="1">
+        <v>649306.31</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>211</v>
+      </c>
+      <c r="B93" s="1">
+        <v>14703.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>172.86</v>
+      </c>
+      <c r="D93" s="1">
+        <v>102.2996402095</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>1504111.61</v>
+      </c>
+      <c r="H93" s="1">
+        <v>1037448.97</v>
+      </c>
+      <c r="I93" s="1">
+        <v>68.974201322733</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>2541560.58</v>
+      </c>
+      <c r="M93" s="1">
+        <v>2541560.58</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>213</v>
+      </c>
+      <c r="B94" s="1">
+        <v>12005.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>144.95</v>
+      </c>
+      <c r="D94" s="1">
+        <v>97.7527730112</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>1173522.04</v>
+      </c>
+      <c r="H94" s="1">
+        <v>566602.71</v>
+      </c>
+      <c r="I94" s="1">
+        <v>48.282238482713</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>1740124.75</v>
+      </c>
+      <c r="M94" s="1">
+        <v>1740124.75</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>215</v>
+      </c>
+      <c r="B95" s="1">
+        <v>14311.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>46.255</v>
+      </c>
+      <c r="D95" s="1">
+        <v>56.8533743274</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>813628.64</v>
+      </c>
+      <c r="H95" s="1">
+        <v>-151673.33</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-18.641591820072</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>661955.31</v>
+      </c>
+      <c r="M95" s="1">
+        <v>661955.31</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>217</v>
+      </c>
+      <c r="B96" s="1">
+        <v>7808.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>388.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>329.2022015881</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>2570410.79</v>
+      </c>
+      <c r="H96" s="1">
+        <v>459093.21</v>
+      </c>
+      <c r="I96" s="1">
+        <v>17.860694165542</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>3029504.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>3029504.0</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>219</v>
+      </c>
+      <c r="B97" s="1">
+        <v>44806.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>24.63</v>
+      </c>
+      <c r="D97" s="1">
+        <v>20.7216131768</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>928452.6</v>
+      </c>
+      <c r="H97" s="1">
+        <v>175119.18</v>
+      </c>
+      <c r="I97" s="1">
+        <v>18.861402294527</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>1103571.78</v>
+      </c>
+      <c r="M97" s="1">
+        <v>1103571.78</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>221</v>
+      </c>
+      <c r="B98" s="1">
+        <v>8174.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>495.75</v>
+      </c>
+      <c r="D98" s="1">
+        <v>463.2448005872</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>3786563.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>265697.5</v>
+      </c>
+      <c r="I98" s="1">
+        <v>7.0168514296474</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>4052260.5</v>
+      </c>
+      <c r="M98" s="1">
+        <v>4052260.5</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>223</v>
+      </c>
+      <c r="B99" s="1">
+        <v>23938.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>43.335</v>
+      </c>
+      <c r="D99" s="1">
+        <v>58.7154549252</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>1405530.56</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-368177.33</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-26.194900379825</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>1037353.23</v>
+      </c>
+      <c r="M99" s="1">
+        <v>1037353.23</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>225</v>
+      </c>
+      <c r="B100" s="1">
+        <v>11013.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>145.65</v>
+      </c>
+      <c r="D100" s="1">
+        <v>143.2404812494</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>1577507.42</v>
+      </c>
+      <c r="H100" s="1">
+        <v>26536.03</v>
+      </c>
+      <c r="I100" s="1">
+        <v>1.6821492985434</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>1604043.45</v>
+      </c>
+      <c r="M100" s="1">
+        <v>1604043.45</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>227</v>
+      </c>
+      <c r="B101" s="1">
+        <v>21005.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>14.46</v>
+      </c>
+      <c r="D101" s="1">
+        <v>11.7766617472</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>247368.78</v>
+      </c>
+      <c r="H101" s="1">
+        <v>56363.52</v>
+      </c>
+      <c r="I101" s="1">
+        <v>22.785219703149</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>303732.3</v>
+      </c>
+      <c r="M101" s="1">
+        <v>303732.3</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>229</v>
+      </c>
+      <c r="B102" s="1">
+        <v>21869.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>51.32</v>
+      </c>
+      <c r="D102" s="1">
+        <v>52.1691897206</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>1140888.01</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-18570.93</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-1.6277609929479</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>1122317.08</v>
+      </c>
+      <c r="M102" s="1">
+        <v>1122317.08</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>231</v>
+      </c>
+      <c r="B103" s="1">
+        <v>2146.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>477.7</v>
+      </c>
+      <c r="D103" s="1">
+        <v>292.6990493942</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>628132.16</v>
+      </c>
+      <c r="H103" s="1">
+        <v>397012.04</v>
+      </c>
+      <c r="I103" s="1">
+        <v>63.205176439302</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>1025144.2</v>
+      </c>
+      <c r="M103" s="1">
+        <v>1025144.2</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>233</v>
+      </c>
+      <c r="B104" s="1">
+        <v>228143.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>3.538</v>
+      </c>
+      <c r="D104" s="1">
+        <v>3.4651720193</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>790554.74</v>
+      </c>
+      <c r="H104" s="1">
+        <v>16615.19</v>
+      </c>
+      <c r="I104" s="1">
+        <v>2.1017127795603</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>807169.93</v>
+      </c>
+      <c r="M104" s="1">
+        <v>807169.93</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>235</v>
+      </c>
+      <c r="B105" s="1">
+        <v>14702.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>76.32</v>
+      </c>
+      <c r="D105" s="1">
+        <v>69.2035974697</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>1017431.29</v>
+      </c>
+      <c r="H105" s="1">
+        <v>104625.35</v>
+      </c>
+      <c r="I105" s="1">
+        <v>10.283284092826</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>1122056.64</v>
+      </c>
+      <c r="M105" s="1">
+        <v>1122056.64</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>237</v>
+      </c>
+      <c r="B106" s="1">
+        <v>246669.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>11.39</v>
+      </c>
+      <c r="D106" s="1">
+        <v>5.1370650548</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>1267154.7</v>
+      </c>
+      <c r="H106" s="1">
+        <v>1542405.21</v>
+      </c>
+      <c r="I106" s="1">
+        <v>121.72193418846</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>2809559.91</v>
+      </c>
+      <c r="M106" s="1">
+        <v>2809559.91</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>239</v>
+      </c>
+      <c r="B107" s="1">
+        <v>106049.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>16.305</v>
+      </c>
+      <c r="D107" s="1">
+        <v>16.3735864553</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>1736402.47</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-7273.52</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-0.41888445367162</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>1729128.95</v>
+      </c>
+      <c r="M107" s="1">
+        <v>1729128.95</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>241</v>
+      </c>
+      <c r="B108" s="1">
+        <v>29229.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>152.33</v>
+      </c>
+      <c r="D108" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>2922900.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>1529553.57</v>
+      </c>
+      <c r="I108" s="1">
+        <v>52.33</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>4452453.57</v>
+      </c>
+      <c r="M108" s="1">
+        <v>4452453.57</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>243</v>
+      </c>
+      <c r="B109" s="1">
+        <v>1481.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>2130.04</v>
+      </c>
+      <c r="D109" s="1">
+        <v>1322.4878528022</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>1958604.51</v>
+      </c>
+      <c r="H109" s="1">
+        <v>1195984.73</v>
+      </c>
+      <c r="I109" s="1">
+        <v>61.063105077809</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>3154589.24</v>
+      </c>
+      <c r="M109" s="1">
+        <v>3154589.24</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>245</v>
+      </c>
+      <c r="B110" s="1">
+        <v>9631.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>1077.59</v>
+      </c>
+      <c r="D110" s="1">
+        <v>1076.0998266016</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>10363917.43</v>
+      </c>
+      <c r="H110" s="1">
+        <v>14351.86</v>
+      </c>
+      <c r="I110" s="1">
+        <v>0.13847910403508</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>10378269.29</v>
+      </c>
+      <c r="M110" s="1">
+        <v>10378269.29</v>
+      </c>
+      <c r="N110" s="1">
+        <v>1.68</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>247</v>
+      </c>
+      <c r="B111" s="1">
+        <v>18132.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>135.5</v>
+      </c>
+      <c r="D111" s="1">
+        <v>115.8781325833</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>2101102.3</v>
+      </c>
+      <c r="H111" s="1">
+        <v>355783.7</v>
+      </c>
+      <c r="I111" s="1">
+        <v>16.933192638931</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" s="1">
+        <v>2456886.0</v>
+      </c>
+      <c r="M111" s="1">
+        <v>2456886.0</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>249</v>
+      </c>
+      <c r="B112" s="1">
+        <v>89886.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>16.98</v>
+      </c>
+      <c r="D112" s="1">
+        <v>18.1678300291</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>1633033.57</v>
+      </c>
+      <c r="H112" s="1">
+        <v>-106769.29</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-6.5380952334005</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112" s="1">
+        <v>1526264.28</v>
+      </c>
+      <c r="M112" s="1">
+        <v>1526264.28</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>251</v>
+      </c>
+      <c r="B113" s="1">
+        <v>9278.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>70.0</v>
+      </c>
+      <c r="D113" s="1">
+        <v>67.7860099159</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>628918.6</v>
+      </c>
+      <c r="H113" s="1">
+        <v>20541.4</v>
+      </c>
+      <c r="I113" s="1">
+        <v>3.2661460481531</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" s="1">
+        <v>649460.0</v>
+      </c>
+      <c r="M113" s="1">
+        <v>649460.0</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>253</v>
+      </c>
+      <c r="B114" s="1">
+        <v>32029.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>28.46</v>
+      </c>
+      <c r="D114" s="1">
+        <v>22.637626526</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>725060.54</v>
+      </c>
+      <c r="H114" s="1">
+        <v>186484.8</v>
+      </c>
+      <c r="I114" s="1">
+        <v>25.719893679499</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" s="1">
+        <v>911545.34</v>
+      </c>
+      <c r="M114" s="1">
+        <v>911545.34</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>255</v>
+      </c>
+      <c r="B115" s="1">
+        <v>18599.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>37.475</v>
+      </c>
+      <c r="D115" s="1">
+        <v>40.8572546911</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>759904.08</v>
+      </c>
+      <c r="H115" s="1">
+        <v>-62906.55</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-8.2782224303888</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" s="1">
+        <v>696997.53</v>
+      </c>
+      <c r="M115" s="1">
+        <v>696997.53</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>257</v>
+      </c>
+      <c r="B116" s="1">
+        <v>14404.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>15.94</v>
+      </c>
+      <c r="D116" s="1">
+        <v>16.36</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>235649.44</v>
+      </c>
+      <c r="H116" s="1">
+        <v>-6049.68</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-2.5672371638142</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116" s="1">
+        <v>229599.76</v>
+      </c>
+      <c r="M116" s="1">
+        <v>229599.76</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>259</v>
+      </c>
+      <c r="B117" s="1">
+        <v>9969.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>26.8</v>
+      </c>
+      <c r="D117" s="1">
+        <v>23.76</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>236863.44</v>
+      </c>
+      <c r="H117" s="1">
+        <v>30305.76</v>
+      </c>
+      <c r="I117" s="1">
+        <v>12.794612794613</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" s="1">
+        <v>267169.2</v>
+      </c>
+      <c r="M117" s="1">
+        <v>267169.2</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>261</v>
+      </c>
+      <c r="B118" s="1">
+        <v>26065.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>34.285</v>
+      </c>
+      <c r="D118" s="1">
+        <v>41.6493642816</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>1085590.68</v>
+      </c>
+      <c r="H118" s="1">
+        <v>-191952.15</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-17.68181631773</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118">
+        <v>0.0</v>
+      </c>
+      <c r="L118" s="1">
+        <v>893638.53</v>
+      </c>
+      <c r="M118" s="1">
+        <v>893638.53</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>263</v>
+      </c>
+      <c r="B119" s="1">
+        <v>8686.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>26.06</v>
+      </c>
+      <c r="D119" s="1">
+        <v>27.83</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>241731.38</v>
+      </c>
+      <c r="H119" s="1">
+        <v>-15374.22</v>
+      </c>
+      <c r="I119" s="1">
+        <v>-6.3600431189364</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" s="1">
+        <v>226357.16</v>
+      </c>
+      <c r="M119" s="1">
+        <v>226357.16</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>265</v>
+      </c>
+      <c r="B120" s="1">
+        <v>2628.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>90.0</v>
+      </c>
+      <c r="D120" s="1">
+        <v>90.7</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>238359.6</v>
+      </c>
+      <c r="H120" s="1">
+        <v>-1839.6</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-0.77177508269019</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120" s="1">
+        <v>236520.0</v>
+      </c>
+      <c r="M120" s="1">
+        <v>236520.0</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>267</v>
+      </c>
+      <c r="B121" s="1">
+        <v>7579.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>36.86</v>
+      </c>
+      <c r="D121" s="1">
+        <v>36.87</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>279437.73</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-75.79</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-0.027122321670735</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121" s="1">
+        <v>279361.94</v>
+      </c>
+      <c r="M121" s="1">
+        <v>279361.94</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>269</v>
+      </c>
+      <c r="B122" s="1">
+        <v>11349.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>332.7</v>
+      </c>
+      <c r="D122" s="1">
+        <v>278.929523306</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>3165571.16</v>
+      </c>
+      <c r="H122" s="1">
+        <v>610241.14</v>
+      </c>
+      <c r="I122" s="1">
+        <v>19.277441862972</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" s="1">
+        <v>3775812.3</v>
+      </c>
+      <c r="M122" s="1">
+        <v>3775812.3</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>271</v>
+      </c>
+      <c r="B123" s="1">
+        <v>378706.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>4.174</v>
+      </c>
+      <c r="D123" s="1">
+        <v>2.6309171759</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>996344.12</v>
+      </c>
+      <c r="H123" s="1">
+        <v>584374.72</v>
+      </c>
+      <c r="I123" s="1">
+        <v>58.651896294626</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" s="1">
+        <v>1580718.84</v>
+      </c>
+      <c r="M123" s="1">
+        <v>1580718.84</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>273</v>
+      </c>
+      <c r="B124" s="1">
+        <v>87334.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>9.11</v>
+      </c>
+      <c r="D124" s="1">
+        <v>9.3799942749</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>819192.42</v>
+      </c>
+      <c r="H124" s="1">
+        <v>-23579.68</v>
+      </c>
+      <c r="I124" s="1">
+        <v>-2.8784055399341</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124" s="1">
+        <v>795612.74</v>
+      </c>
+      <c r="M124" s="1">
+        <v>795612.74</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>275</v>
+      </c>
+      <c r="B125" s="1">
+        <v>37106.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>75.07</v>
+      </c>
+      <c r="D125" s="1">
+        <v>92.0736360696</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>3416484.34</v>
+      </c>
+      <c r="H125" s="1">
+        <v>-630936.92</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-18.46743193326</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125" s="1">
+        <v>2785547.42</v>
+      </c>
+      <c r="M125" s="1">
+        <v>2785547.42</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>277</v>
+      </c>
+      <c r="B126" s="1">
+        <v>33226.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>135.14</v>
+      </c>
+      <c r="D126" s="1">
+        <v>144.1771001625</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>4790428.33</v>
+      </c>
+      <c r="H126" s="1">
+        <v>-300266.69</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-6.2680551573976</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" s="1">
+        <v>4490161.64</v>
+      </c>
+      <c r="M126" s="1">
+        <v>4490161.64</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>279</v>
+      </c>
+      <c r="B127" s="1">
+        <v>75045.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>30.76</v>
+      </c>
+      <c r="D127" s="1">
+        <v>32.6351207942</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>2449102.64</v>
+      </c>
+      <c r="H127" s="1">
+        <v>-140718.44</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-5.7457142751681</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127">
+        <v>0.0</v>
+      </c>
+      <c r="L127" s="1">
+        <v>2308384.2</v>
+      </c>
+      <c r="M127" s="1">
+        <v>2308384.2</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>281</v>
+      </c>
+      <c r="B128" s="1">
+        <v>19663.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>276.05</v>
+      </c>
+      <c r="D128" s="1">
+        <v>119.2287585821</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>2344395.08</v>
+      </c>
+      <c r="H128" s="1">
+        <v>3083576.07</v>
+      </c>
+      <c r="I128" s="1">
+        <v>131.52971085403</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128">
+        <v>0.0</v>
+      </c>
+      <c r="L128" s="1">
+        <v>5427971.15</v>
+      </c>
+      <c r="M128" s="1">
+        <v>5427971.15</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>283</v>
+      </c>
+      <c r="B129" s="1">
+        <v>26883.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>153.92</v>
+      </c>
+      <c r="D129" s="1">
+        <v>125.955631068</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>3386065.23</v>
+      </c>
+      <c r="H129" s="1">
+        <v>751766.13</v>
+      </c>
+      <c r="I129" s="1">
+        <v>22.20176160044</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129">
+        <v>0.0</v>
+      </c>
+      <c r="L129" s="1">
+        <v>4137831.36</v>
+      </c>
+      <c r="M129" s="1">
+        <v>4137831.36</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>285</v>
+      </c>
+      <c r="B130" s="1">
+        <v>24171.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>267.5</v>
+      </c>
+      <c r="D130" s="1">
+        <v>137.7839721153</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>3330376.39</v>
+      </c>
+      <c r="H130" s="1">
+        <v>3135366.11</v>
+      </c>
+      <c r="I130" s="1">
+        <v>94.144497283083</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130">
+        <v>0.0</v>
+      </c>
+      <c r="L130" s="1">
+        <v>6465742.5</v>
+      </c>
+      <c r="M130" s="1">
+        <v>6465742.5</v>
+      </c>
+      <c r="N130" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>287</v>
+      </c>
+      <c r="B131" s="1">
+        <v>28552.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>16.94</v>
+      </c>
+      <c r="D131" s="1">
+        <v>19.6485465116</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>561005.3</v>
+      </c>
+      <c r="H131" s="1">
+        <v>-77334.42</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-13.784971371928</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
+      </c>
+      <c r="L131" s="1">
+        <v>483670.88</v>
+      </c>
+      <c r="M131" s="1">
+        <v>483670.88</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>289</v>
+      </c>
+      <c r="B132" s="1">
+        <v>24978.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>76.78</v>
+      </c>
+      <c r="D132" s="1">
+        <v>37.0772728001</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>926116.12</v>
+      </c>
+      <c r="H132" s="1">
+        <v>991694.72</v>
+      </c>
+      <c r="I132" s="1">
+        <v>107.08103428758</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132">
+        <v>0.0</v>
+      </c>
+      <c r="L132" s="1">
+        <v>1917810.84</v>
+      </c>
+      <c r="M132" s="1">
+        <v>1917810.84</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>291</v>
+      </c>
+      <c r="B133" s="1">
+        <v>1955.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>143.6</v>
+      </c>
+      <c r="D133" s="1">
+        <v>131.2</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>256496.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>24242.0</v>
+      </c>
+      <c r="I133" s="1">
+        <v>9.4512195121951</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133">
+        <v>0.0</v>
+      </c>
+      <c r="L133" s="1">
+        <v>280738.0</v>
+      </c>
+      <c r="M133" s="1">
+        <v>280738.0</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>293</v>
+      </c>
+      <c r="B134" s="1">
+        <v>5758.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>51.2</v>
+      </c>
+      <c r="D134" s="1">
+        <v>52.5</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>302295.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>-7485.4</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-2.4761904761905</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134">
+        <v>0.0</v>
+      </c>
+      <c r="L134" s="1">
+        <v>294809.6</v>
+      </c>
+      <c r="M134" s="1">
+        <v>294809.6</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>295</v>
+      </c>
+      <c r="B135" s="1">
+        <v>21433.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>62.6</v>
+      </c>
+      <c r="D135" s="1">
+        <v>25.009006672</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>536018.04</v>
+      </c>
+      <c r="H135" s="1">
+        <v>805687.76</v>
+      </c>
+      <c r="I135" s="1">
+        <v>150.30982166197</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135">
+        <v>0.0</v>
+      </c>
+      <c r="L135" s="1">
+        <v>1341705.8</v>
+      </c>
+      <c r="M135" s="1">
+        <v>1341705.8</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>297</v>
+      </c>
+      <c r="B136" s="1">
+        <v>20363.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>9.248</v>
+      </c>
+      <c r="D136" s="1">
+        <v>11.5050002455</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>234276.32</v>
+      </c>
+      <c r="H136" s="1">
+        <v>-45959.3</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-19.617561006593</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136">
+        <v>0.0</v>
+      </c>
+      <c r="L136" s="1">
+        <v>188317.02</v>
+      </c>
+      <c r="M136" s="1">
+        <v>188317.02</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>299</v>
+      </c>
+      <c r="B137" s="1">
+        <v>66397.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>33.04</v>
+      </c>
+      <c r="D137" s="1">
+        <v>29.8923094417</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>1984759.67</v>
+      </c>
+      <c r="H137" s="1">
+        <v>208997.21</v>
+      </c>
+      <c r="I137" s="1">
+        <v>10.530101611748</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137">
+        <v>0.0</v>
+      </c>
+      <c r="L137" s="1">
+        <v>2193756.88</v>
+      </c>
+      <c r="M137" s="1">
+        <v>2193756.88</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>301</v>
+      </c>
+      <c r="B138" s="1">
+        <v>4552.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>51.62</v>
+      </c>
+      <c r="D138" s="1">
+        <v>51.48</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>234336.96</v>
+      </c>
+      <c r="H138" s="1">
+        <v>637.28</v>
+      </c>
+      <c r="I138" s="1">
+        <v>0.27195027195027</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138">
+        <v>0.0</v>
+      </c>
+      <c r="L138" s="1">
+        <v>234974.24</v>
+      </c>
+      <c r="M138" s="1">
+        <v>234974.24</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>303</v>
+      </c>
+      <c r="B139" s="1">
+        <v>48243.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>10.265</v>
+      </c>
+      <c r="D139" s="1">
+        <v>10.1855342744</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>491380.73</v>
+      </c>
+      <c r="H139" s="1">
+        <v>3833.67</v>
+      </c>
+      <c r="I139" s="1">
+        <v>0.78018321963908</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139">
+        <v>0.0</v>
+      </c>
+      <c r="L139" s="1">
+        <v>495214.4</v>
+      </c>
+      <c r="M139" s="1">
+        <v>495214.4</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>305</v>
+      </c>
+      <c r="B140" s="1">
+        <v>3220.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>216.5</v>
+      </c>
+      <c r="D140" s="1">
+        <v>254.7794906832</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>820389.96</v>
+      </c>
+      <c r="H140" s="1">
+        <v>-123259.96</v>
+      </c>
+      <c r="I140" s="1">
+        <v>-15.024557345875</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140">
+        <v>0.0</v>
+      </c>
+      <c r="L140" s="1">
+        <v>697130.0</v>
+      </c>
+      <c r="M140" s="1">
+        <v>697130.0</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>307</v>
+      </c>
+      <c r="B141" s="1">
+        <v>4152.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>258.5</v>
+      </c>
+      <c r="D141" s="1">
+        <v>252.5668978805</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>1048657.76</v>
+      </c>
+      <c r="H141" s="1">
+        <v>24634.24</v>
+      </c>
+      <c r="I141" s="1">
+        <v>2.3491210325855</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141">
+        <v>0.0</v>
+      </c>
+      <c r="L141" s="1">
+        <v>1073292.0</v>
+      </c>
+      <c r="M141" s="1">
+        <v>1073292.0</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>309</v>
+      </c>
+      <c r="B142" s="1">
+        <v>12937.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>20.82</v>
+      </c>
+      <c r="D142" s="1">
+        <v>18.02</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>233124.74</v>
+      </c>
+      <c r="H142" s="1">
+        <v>36223.6</v>
+      </c>
+      <c r="I142" s="1">
+        <v>15.538290788013</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142" s="1">
+        <v>269348.34</v>
+      </c>
+      <c r="M142" s="1">
+        <v>269348.34</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>311</v>
+      </c>
+      <c r="B143" s="1">
+        <v>15520.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>103.35</v>
+      </c>
+      <c r="D143" s="1">
+        <v>104.2589458763</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>1618098.84</v>
+      </c>
+      <c r="H143" s="1">
+        <v>-14106.84</v>
+      </c>
+      <c r="I143" s="1">
+        <v>-0.87181571677043</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143">
+        <v>0.0</v>
+      </c>
+      <c r="L143" s="1">
+        <v>1603992.0</v>
+      </c>
+      <c r="M143" s="1">
+        <v>1603992.0</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>313</v>
+      </c>
+      <c r="B144" s="1">
+        <v>57240.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>77.09</v>
+      </c>
+      <c r="D144" s="1">
+        <v>66.3206640461</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>3796194.81</v>
+      </c>
+      <c r="H144" s="1">
+        <v>616436.79</v>
+      </c>
+      <c r="I144" s="1">
+        <v>16.238281248796</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144">
+        <v>0.0</v>
+      </c>
+      <c r="L144" s="1">
+        <v>4412631.6</v>
+      </c>
+      <c r="M144" s="1">
+        <v>4412631.6</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>315</v>
+      </c>
+      <c r="B145" s="1">
+        <v>13085.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>24.1</v>
+      </c>
+      <c r="D145" s="1">
+        <v>21.16</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>276878.6</v>
+      </c>
+      <c r="H145" s="1">
+        <v>38469.9</v>
+      </c>
+      <c r="I145" s="1">
+        <v>13.894139886578</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145">
+        <v>0.0</v>
+      </c>
+      <c r="L145" s="1">
+        <v>315348.5</v>
+      </c>
+      <c r="M145" s="1">
+        <v>315348.5</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>317</v>
+      </c>
+      <c r="B146" s="1">
+        <v>38224.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>18.355</v>
+      </c>
+      <c r="D146" s="1">
+        <v>19.003486553</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>726389.27</v>
+      </c>
+      <c r="H146" s="1">
+        <v>-24787.75</v>
+      </c>
+      <c r="I146" s="1">
+        <v>-3.412460924705</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146">
+        <v>0.0</v>
+      </c>
+      <c r="L146" s="1">
+        <v>701601.52</v>
+      </c>
+      <c r="M146" s="1">
+        <v>701601.52</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>319</v>
+      </c>
+      <c r="B147" s="1">
+        <v>18725.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>23.28</v>
+      </c>
+      <c r="D147" s="1">
+        <v>26.9722520694</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>505055.42</v>
+      </c>
+      <c r="H147" s="1">
+        <v>-69137.42</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-13.689075943389</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147">
+        <v>0.0</v>
+      </c>
+      <c r="L147" s="1">
+        <v>435918.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>435918.0</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>321</v>
+      </c>
+      <c r="B148" s="1">
+        <v>57733.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>20.4</v>
+      </c>
+      <c r="D148" s="1">
+        <v>19.845657423</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>1145749.34</v>
+      </c>
+      <c r="H148" s="1">
+        <v>32003.86</v>
+      </c>
+      <c r="I148" s="1">
+        <v>2.7932689012066</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148">
+        <v>0.0</v>
+      </c>
+      <c r="L148" s="1">
+        <v>1177753.2</v>
+      </c>
+      <c r="M148" s="1">
+        <v>1177753.2</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>323</v>
+      </c>
+      <c r="B149" s="1">
+        <v>25466.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>55.9</v>
+      </c>
+      <c r="D149" s="1">
+        <v>60.5302544569</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>1541463.46</v>
+      </c>
+      <c r="H149" s="1">
+        <v>-117914.06</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-7.6494878444929</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149">
+        <v>0.0</v>
+      </c>
+      <c r="L149" s="1">
+        <v>1423549.4</v>
+      </c>
+      <c r="M149" s="1">
+        <v>1423549.4</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>325</v>
+      </c>
+      <c r="B150" s="1">
+        <v>2919.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>83.1</v>
+      </c>
+      <c r="D150" s="1">
+        <v>82.0</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>239358.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>3210.9</v>
+      </c>
+      <c r="I150" s="1">
+        <v>1.3414634146341</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150">
+        <v>0.0</v>
+      </c>
+      <c r="L150" s="1">
+        <v>242568.9</v>
+      </c>
+      <c r="M150" s="1">
+        <v>242568.9</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>327</v>
+      </c>
+      <c r="B151" s="1">
+        <v>9854.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>130.1</v>
+      </c>
+      <c r="D151" s="1">
+        <v>106.3950740816</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>1048417.06</v>
+      </c>
+      <c r="H151" s="1">
+        <v>233588.34</v>
+      </c>
+      <c r="I151" s="1">
+        <v>22.280097197197</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151">
+        <v>0.0</v>
+      </c>
+      <c r="L151" s="1">
+        <v>1282005.4</v>
+      </c>
+      <c r="M151" s="1">
+        <v>1282005.4</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>329</v>
+      </c>
+      <c r="B152" s="1">
+        <v>7328.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>74.28</v>
+      </c>
+      <c r="D152" s="1">
+        <v>100.5638100437</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>736931.6</v>
+      </c>
+      <c r="H152" s="1">
+        <v>-192607.76</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-26.136450112873</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152">
+        <v>0.0</v>
+      </c>
+      <c r="L152" s="1">
+        <v>544323.84</v>
+      </c>
+      <c r="M152" s="1">
+        <v>544323.84</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>331</v>
+      </c>
+      <c r="B153" s="1">
+        <v>45994.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>21.56</v>
+      </c>
+      <c r="D153" s="1">
+        <v>28.3329947384</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>1303147.76</v>
+      </c>
+      <c r="H153" s="1">
+        <v>-311517.12</v>
+      </c>
+      <c r="I153" s="1">
+        <v>-23.904972986333</v>
+      </c>
+      <c r="J153">
+        <v>0.0</v>
+      </c>
+      <c r="K153">
+        <v>0.0</v>
+      </c>
+      <c r="L153" s="1">
+        <v>991630.64</v>
+      </c>
+      <c r="M153" s="1">
+        <v>991630.64</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>333</v>
+      </c>
+      <c r="B154" s="1">
+        <v>51907.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>31.98</v>
+      </c>
+      <c r="D154" s="1">
+        <v>36.6765563411</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>1903770.01</v>
+      </c>
+      <c r="H154" s="1">
+        <v>-243784.15</v>
+      </c>
+      <c r="I154" s="1">
+        <v>-12.805336186591</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
+      </c>
+      <c r="K154">
+        <v>0.0</v>
+      </c>
+      <c r="L154" s="1">
+        <v>1659985.86</v>
+      </c>
+      <c r="M154" s="1">
+        <v>1659985.86</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>335</v>
+      </c>
+      <c r="B155" s="1">
+        <v>35311.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>23.64</v>
+      </c>
+      <c r="D155" s="1">
+        <v>31.4293548753</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>1109801.95</v>
+      </c>
+      <c r="H155" s="1">
+        <v>-275049.91</v>
+      </c>
+      <c r="I155" s="1">
+        <v>-24.78369316255</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155">
+        <v>0.0</v>
+      </c>
+      <c r="L155" s="1">
+        <v>834752.04</v>
+      </c>
+      <c r="M155" s="1">
+        <v>834752.04</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>337</v>
+      </c>
+      <c r="B156" s="1">
+        <v>25391.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>57.0</v>
+      </c>
+      <c r="D156" s="1">
+        <v>110.5186077744</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>2806177.97</v>
+      </c>
+      <c r="H156" s="1">
+        <v>-1358890.97</v>
+      </c>
+      <c r="I156" s="1">
+        <v>-48.424974628391</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156">
+        <v>0.0</v>
+      </c>
+      <c r="L156" s="1">
+        <v>1447287.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>1447287.0</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>339</v>
+      </c>
+      <c r="B157" s="1">
+        <v>1129.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>274.95</v>
+      </c>
+      <c r="D157" s="1">
+        <v>276.050044287</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>-124195.0</v>
+      </c>
+      <c r="I157" s="1">
+        <v>0</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157">
+        <v>0.0</v>
+      </c>
+      <c r="L157" s="1">
+        <v>-124195.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>-124195.0</v>
+      </c>
+      <c r="N157" s="1">
+        <v>-0.02</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>341</v>
+      </c>
+      <c r="B158" s="1">
+        <v>440.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>115.46</v>
+      </c>
+      <c r="D158" s="1">
+        <v>114.620043478</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>350380.0</v>
+      </c>
+      <c r="I158" s="1">
+        <v>0</v>
+      </c>
+      <c r="J158">
+        <v>0.0</v>
+      </c>
+      <c r="K158">
+        <v>0.0</v>
+      </c>
+      <c r="L158" s="1">
+        <v>350380.0</v>
+      </c>
+      <c r="M158" s="1">
+        <v>350380.0</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>343</v>
+      </c>
+      <c r="B159" s="1">
+        <v>-25.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>6255.0</v>
+      </c>
+      <c r="D159" s="1">
+        <v>6288.0</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>8250.0</v>
+      </c>
+      <c r="I159" s="1">
+        <v>0</v>
+      </c>
+      <c r="J159">
+        <v>0.0</v>
+      </c>
+      <c r="K159">
+        <v>0.0</v>
+      </c>
+      <c r="L159" s="1">
+        <v>8250.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>8250.0</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>345</v>
+      </c>
+      <c r="B160" s="1">
+        <v>-32.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>127.47</v>
+      </c>
+      <c r="D160" s="1">
+        <v>125.77</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-54400.0</v>
+      </c>
+      <c r="I160" s="1">
+        <v>0</v>
+      </c>
+      <c r="J160">
+        <v>0.0</v>
+      </c>
+      <c r="K160">
+        <v>0.0</v>
+      </c>
+      <c r="L160" s="1">
+        <v>-54400.0</v>
+      </c>
+      <c r="M160" s="1">
+        <v>-54400.0</v>
+      </c>
+      <c r="N160" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>347</v>
+      </c>
+      <c r="B161" s="1">
+        <v>1206000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>99.4</v>
+      </c>
+      <c r="D161" s="1">
+        <v>100.00551161</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>1206066.47</v>
+      </c>
+      <c r="H161" s="1">
+        <v>-7302.47</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-0.60547823703282</v>
+      </c>
+      <c r="J161">
+        <v>1.5</v>
+      </c>
+      <c r="K161" t="s">
+        <v>348</v>
+      </c>
+      <c r="L161" s="1">
+        <v>1198764.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>1216849.87</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>350</v>
+      </c>
+      <c r="B162" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>100.072</v>
+      </c>
+      <c r="D162" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>397324.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>2964.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>0.74599067763337</v>
+      </c>
+      <c r="J162">
+        <v>0.22</v>
+      </c>
+      <c r="K162">
+        <v>873.97</v>
+      </c>
+      <c r="L162" s="1">
+        <v>400288.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>401161.97</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>352</v>
+      </c>
+      <c r="B163" s="1">
+        <v>488000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>109.881</v>
+      </c>
+      <c r="D163" s="1">
+        <v>101.26691803</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>494182.56</v>
+      </c>
+      <c r="H163" s="1">
+        <v>42036.72</v>
+      </c>
+      <c r="I163" s="1">
+        <v>8.506313941957</v>
+      </c>
+      <c r="J163">
+        <v>3.7</v>
+      </c>
+      <c r="K163" t="s">
+        <v>353</v>
+      </c>
+      <c r="L163" s="1">
+        <v>536219.28</v>
+      </c>
+      <c r="M163" s="1">
+        <v>554268.6</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>355</v>
+      </c>
+      <c r="B164" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>101.25</v>
+      </c>
+      <c r="D164" s="1">
+        <v>99.847</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>698929.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>9821.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>1.4051498793154</v>
+      </c>
+      <c r="J164">
+        <v>0.34</v>
+      </c>
+      <c r="K164" t="s">
+        <v>356</v>
+      </c>
+      <c r="L164" s="1">
+        <v>708750.0</v>
+      </c>
+      <c r="M164" s="1">
+        <v>711099.32</v>
+      </c>
+      <c r="N164" s="1">
         <v>0.12</v>
       </c>
-      <c r="P3">
-[...46 lines deleted...]
-      <c r="O4" s="1">
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>358</v>
+      </c>
+      <c r="B165" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>102.364</v>
+      </c>
+      <c r="D165" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>599340.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>14844.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>2.4767243968365</v>
+      </c>
+      <c r="J165">
+        <v>0.75</v>
+      </c>
+      <c r="K165" t="s">
+        <v>359</v>
+      </c>
+      <c r="L165" s="1">
+        <v>614184.0</v>
+      </c>
+      <c r="M165" s="1">
+        <v>618669.62</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>361</v>
+      </c>
+      <c r="B166" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>91.925</v>
+      </c>
+      <c r="D166" s="1">
+        <v>91.85654636</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>1010422.01</v>
+      </c>
+      <c r="H166" s="1">
+        <v>752.99</v>
+      </c>
+      <c r="I166" s="1">
+        <v>0.074522327556978</v>
+      </c>
+      <c r="J166">
+        <v>1.12</v>
+      </c>
+      <c r="K166" t="s">
+        <v>362</v>
+      </c>
+      <c r="L166" s="1">
+        <v>1011175.0</v>
+      </c>
+      <c r="M166" s="1">
+        <v>1023493.49</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>364</v>
+      </c>
+      <c r="B167" s="1">
+        <v>603000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>99.068</v>
+      </c>
+      <c r="D167" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>598959.9</v>
+      </c>
+      <c r="H167" s="1">
+        <v>-1579.86</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-0.26376724051143</v>
+      </c>
+      <c r="J167">
+        <v>2.16</v>
+      </c>
+      <c r="K167" t="s">
+        <v>365</v>
+      </c>
+      <c r="L167" s="1">
+        <v>597380.04</v>
+      </c>
+      <c r="M167" s="1">
+        <v>610389.97</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>367</v>
+      </c>
+      <c r="B168" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>97.778</v>
+      </c>
+      <c r="D168" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>595518.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>-8850.0</v>
+      </c>
+      <c r="I168" s="1">
+        <v>-1.4861011757831</v>
+      </c>
+      <c r="J168">
+        <v>0.46</v>
+      </c>
+      <c r="K168" t="s">
+        <v>368</v>
+      </c>
+      <c r="L168" s="1">
+        <v>586668.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>589429.64</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>370</v>
+      </c>
+      <c r="B169" s="1">
+        <v>353000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>94.34</v>
+      </c>
+      <c r="D169" s="1">
+        <v>93.76066856</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>330975.16</v>
+      </c>
+      <c r="H169" s="1">
+        <v>2045.04</v>
+      </c>
+      <c r="I169" s="1">
+        <v>0.61788322724884</v>
+      </c>
+      <c r="J169">
+        <v>0.52</v>
+      </c>
+      <c r="K169" t="s">
+        <v>371</v>
+      </c>
+      <c r="L169" s="1">
+        <v>333020.2</v>
+      </c>
+      <c r="M169" s="1">
+        <v>334869.82</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>373</v>
+      </c>
+      <c r="B170" s="1">
+        <v>337000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>100.266</v>
+      </c>
+      <c r="D170" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>335807.02</v>
+      </c>
+      <c r="H170" s="1">
+        <v>2089.4</v>
+      </c>
+      <c r="I170" s="1">
+        <v>0.62220259719407</v>
+      </c>
+      <c r="J170">
+        <v>0.54</v>
+      </c>
+      <c r="K170" t="s">
+        <v>374</v>
+      </c>
+      <c r="L170" s="1">
+        <v>337896.42</v>
+      </c>
+      <c r="M170" s="1">
+        <v>339726.84</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>376</v>
+      </c>
+      <c r="B171" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>101.932</v>
+      </c>
+      <c r="D171" s="1">
+        <v>100.705752</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>503528.76</v>
+      </c>
+      <c r="H171" s="1">
+        <v>6131.24</v>
+      </c>
+      <c r="I171" s="1">
+        <v>1.217654379861</v>
+      </c>
+      <c r="J171">
+        <v>0.04</v>
+      </c>
+      <c r="K171">
+        <v>184.93</v>
+      </c>
+      <c r="L171" s="1">
+        <v>509660.0</v>
+      </c>
+      <c r="M171" s="1">
+        <v>509844.93</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>378</v>
+      </c>
+      <c r="B172" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>110.933</v>
+      </c>
+      <c r="D172" s="1">
+        <v>104.89389273</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>1153832.82</v>
+      </c>
+      <c r="H172" s="1">
+        <v>66430.18</v>
+      </c>
+      <c r="I172" s="1">
+        <v>5.7573487985894</v>
+      </c>
+      <c r="J172">
+        <v>5.43</v>
+      </c>
+      <c r="K172" t="s">
+        <v>379</v>
+      </c>
+      <c r="L172" s="1">
+        <v>1220263.0</v>
+      </c>
+      <c r="M172" s="1">
+        <v>1279939.05</v>
+      </c>
+      <c r="N172" s="1">
         <v>0.21</v>
       </c>
-      <c r="P4">
-[...46 lines deleted...]
-      <c r="O5" s="1">
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>381</v>
+      </c>
+      <c r="B173" s="1">
+        <v>803000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>100.669</v>
+      </c>
+      <c r="D173" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>799627.4</v>
+      </c>
+      <c r="H173" s="1">
+        <v>8744.67</v>
+      </c>
+      <c r="I173" s="1">
+        <v>1.0935930909821</v>
+      </c>
+      <c r="J173">
+        <v>0.57</v>
+      </c>
+      <c r="K173" t="s">
+        <v>382</v>
+      </c>
+      <c r="L173" s="1">
+        <v>808372.07</v>
+      </c>
+      <c r="M173" s="1">
+        <v>812909.57</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>384</v>
+      </c>
+      <c r="B174" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>104.523</v>
+      </c>
+      <c r="D174" s="1">
+        <v>106.65</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>319950.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>-6381.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-1.9943741209564</v>
+      </c>
+      <c r="J174">
+        <v>0.67</v>
+      </c>
+      <c r="K174" t="s">
+        <v>385</v>
+      </c>
+      <c r="L174" s="1">
+        <v>313569.0</v>
+      </c>
+      <c r="M174" s="1">
+        <v>315582.7</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>387</v>
+      </c>
+      <c r="B175" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>100.963</v>
+      </c>
+      <c r="D175" s="1">
+        <v>100.61</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>603660.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>2118.0</v>
+      </c>
+      <c r="I175" s="1">
+        <v>0.3508597554915</v>
+      </c>
+      <c r="J175">
+        <v>0.47</v>
+      </c>
+      <c r="K175" t="s">
+        <v>388</v>
+      </c>
+      <c r="L175" s="1">
+        <v>605778.0</v>
+      </c>
+      <c r="M175" s="1">
+        <v>608613.62</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>390</v>
+      </c>
+      <c r="B176" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>98.758</v>
+      </c>
+      <c r="D176" s="1">
+        <v>97.68761538</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>1269939.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>13915.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>1.0957219205017</v>
+      </c>
+      <c r="J176">
+        <v>0.46</v>
+      </c>
+      <c r="K176" t="s">
+        <v>391</v>
+      </c>
+      <c r="L176" s="1">
+        <v>1283854.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>1289837.56</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>393</v>
+      </c>
+      <c r="B177" s="1">
+        <v>897000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="D177" s="1">
+        <v>100.93515942</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>905388.38</v>
+      </c>
+      <c r="H177" s="1">
+        <v>-10469.42</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-1.1563457441325</v>
+      </c>
+      <c r="J177">
+        <v>2.95</v>
+      </c>
+      <c r="K177" t="s">
+        <v>394</v>
+      </c>
+      <c r="L177" s="1">
+        <v>894918.96</v>
+      </c>
+      <c r="M177" s="1">
+        <v>921422.53</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>396</v>
+      </c>
+      <c r="B178" s="1">
+        <v>3780000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>88.286</v>
+      </c>
+      <c r="D178" s="1">
+        <v>86.91335767</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>3285324.92</v>
+      </c>
+      <c r="H178" s="1">
+        <v>51885.88</v>
+      </c>
+      <c r="I178" s="1">
+        <v>1.5793226321127</v>
+      </c>
+      <c r="J178">
+        <v>0.0</v>
+      </c>
+      <c r="K178">
+        <v>0.0</v>
+      </c>
+      <c r="L178" s="1">
+        <v>3337210.8</v>
+      </c>
+      <c r="M178" s="1">
+        <v>3337210.8</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>398</v>
+      </c>
+      <c r="B179" s="1">
+        <v>244000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>61.688</v>
+      </c>
+      <c r="D179" s="1">
+        <v>60.04517623</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>146510.23</v>
+      </c>
+      <c r="H179" s="1">
+        <v>4008.49</v>
+      </c>
+      <c r="I179" s="1">
+        <v>2.7359795967831</v>
+      </c>
+      <c r="J179">
+        <v>0.0</v>
+      </c>
+      <c r="K179">
+        <v>0.0</v>
+      </c>
+      <c r="L179" s="1">
+        <v>150518.72</v>
+      </c>
+      <c r="M179" s="1">
+        <v>150518.72</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>400</v>
+      </c>
+      <c r="B180" s="1">
+        <v>547000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>101.01</v>
+      </c>
+      <c r="D180" s="1">
+        <v>99.658</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>545129.26</v>
+      </c>
+      <c r="H180" s="1">
+        <v>7395.44</v>
+      </c>
+      <c r="I180" s="1">
+        <v>1.3566397078007</v>
+      </c>
+      <c r="J180">
+        <v>0.38</v>
+      </c>
+      <c r="K180" t="s">
+        <v>401</v>
+      </c>
+      <c r="L180" s="1">
+        <v>552524.7</v>
+      </c>
+      <c r="M180" s="1">
+        <v>554585.45</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>403</v>
+      </c>
+      <c r="B181" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>92.65</v>
+      </c>
+      <c r="D181" s="1">
+        <v>91.59725</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>366389.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>4211.0</v>
+      </c>
+      <c r="I181" s="1">
+        <v>1.1493248978545</v>
+      </c>
+      <c r="J181">
+        <v>0.89</v>
+      </c>
+      <c r="K181" t="s">
+        <v>404</v>
+      </c>
+      <c r="L181" s="1">
+        <v>370600.0</v>
+      </c>
+      <c r="M181" s="1">
+        <v>374172.6</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>406</v>
+      </c>
+      <c r="B182" s="1">
+        <v>494000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>100.505</v>
+      </c>
+      <c r="D182" s="1">
+        <v>99.7472004</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>492751.17</v>
+      </c>
+      <c r="H182" s="1">
+        <v>3743.53</v>
+      </c>
+      <c r="I182" s="1">
+        <v>0.75972016464213</v>
+      </c>
+      <c r="J182">
+        <v>1.48</v>
+      </c>
+      <c r="K182" t="s">
+        <v>407</v>
+      </c>
+      <c r="L182" s="1">
+        <v>496494.7</v>
+      </c>
+      <c r="M182" s="1">
+        <v>503803.19</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>409</v>
+      </c>
+      <c r="B183" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>101.405</v>
+      </c>
+      <c r="D183" s="1">
+        <v>99.834</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>798672.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>12568.0</v>
+      </c>
+      <c r="I183" s="1">
+        <v>1.5736121962458</v>
+      </c>
+      <c r="J183">
+        <v>0.8</v>
+      </c>
+      <c r="K183" t="s">
+        <v>410</v>
+      </c>
+      <c r="L183" s="1">
+        <v>811240.0</v>
+      </c>
+      <c r="M183" s="1">
+        <v>817667.4</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>412</v>
+      </c>
+      <c r="B184" s="1">
+        <v>746000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>101.452</v>
+      </c>
+      <c r="D184" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>740763.08</v>
+      </c>
+      <c r="H184" s="1">
+        <v>16068.84</v>
+      </c>
+      <c r="I184" s="1">
+        <v>2.1692279804226</v>
+      </c>
+      <c r="J184">
+        <v>0.94</v>
+      </c>
+      <c r="K184" t="s">
+        <v>413</v>
+      </c>
+      <c r="L184" s="1">
+        <v>756831.92</v>
+      </c>
+      <c r="M184" s="1">
+        <v>763880.6</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>415</v>
+      </c>
+      <c r="B185" s="1">
+        <v>123000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>103.048</v>
+      </c>
+      <c r="D185" s="1">
+        <v>103.02331707</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>126718.68</v>
+      </c>
+      <c r="H185" s="1">
+        <v>30.36</v>
+      </c>
+      <c r="I185" s="1">
+        <v>0.023958582901905</v>
+      </c>
+      <c r="J185">
+        <v>4.22</v>
+      </c>
+      <c r="K185" t="s">
+        <v>416</v>
+      </c>
+      <c r="L185" s="1">
+        <v>126749.04</v>
+      </c>
+      <c r="M185" s="1">
+        <v>131935.26</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>418</v>
+      </c>
+      <c r="B186" s="1">
+        <v>783000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>99.465</v>
+      </c>
+      <c r="D186" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>778763.97</v>
+      </c>
+      <c r="H186" s="1">
+        <v>46.98</v>
+      </c>
+      <c r="I186" s="1">
+        <v>0.0060326365638102</v>
+      </c>
+      <c r="J186">
+        <v>1.53</v>
+      </c>
+      <c r="K186" t="s">
+        <v>419</v>
+      </c>
+      <c r="L186" s="1">
+        <v>778810.95</v>
+      </c>
+      <c r="M186" s="1">
+        <v>790802.65</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>421</v>
+      </c>
+      <c r="B187" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>98.986</v>
+      </c>
+      <c r="D187" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>794336.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>-2448.0</v>
+      </c>
+      <c r="I187" s="1">
+        <v>-0.3081819280506</v>
+      </c>
+      <c r="J187">
+        <v>1.53</v>
+      </c>
+      <c r="K187" t="s">
+        <v>422</v>
+      </c>
+      <c r="L187" s="1">
+        <v>791888.0</v>
+      </c>
+      <c r="M187" s="1">
+        <v>804161.97</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>424</v>
+      </c>
+      <c r="B188" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>101.211</v>
+      </c>
+      <c r="D188" s="1">
+        <v>103.004</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>721028.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>-12551.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-1.7407090986758</v>
+      </c>
+      <c r="J188">
+        <v>1.53</v>
+      </c>
+      <c r="K188" t="s">
+        <v>425</v>
+      </c>
+      <c r="L188" s="1">
+        <v>708477.0</v>
+      </c>
+      <c r="M188" s="1">
+        <v>719192.75</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>427</v>
+      </c>
+      <c r="B189" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>89.391</v>
+      </c>
+      <c r="D189" s="1">
+        <v>86.92</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>434600.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>12355.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>2.8428439944777</v>
+      </c>
+      <c r="J189">
+        <v>0.15</v>
+      </c>
+      <c r="K189">
+        <v>742.38</v>
+      </c>
+      <c r="L189" s="1">
+        <v>446955.0</v>
+      </c>
+      <c r="M189" s="1">
+        <v>447697.38</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>429</v>
+      </c>
+      <c r="B190" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>104.291</v>
+      </c>
+      <c r="D190" s="1">
+        <v>105.478</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>316434.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>-3561.0</v>
+      </c>
+      <c r="I190" s="1">
+        <v>-1.1253531542123</v>
+      </c>
+      <c r="J190">
+        <v>0.41</v>
+      </c>
+      <c r="K190" t="s">
+        <v>430</v>
+      </c>
+      <c r="L190" s="1">
+        <v>312873.0</v>
+      </c>
+      <c r="M190" s="1">
+        <v>314099.22</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>432</v>
+      </c>
+      <c r="B191" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="D191" s="1">
+        <v>99.95246154</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>1299382.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>-3282.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>-0.25258161187395</v>
+      </c>
+      <c r="J191">
+        <v>1.2</v>
+      </c>
+      <c r="K191" t="s">
+        <v>433</v>
+      </c>
+      <c r="L191" s="1">
+        <v>1296100.0</v>
+      </c>
+      <c r="M191" s="1">
+        <v>1311726.71</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>435</v>
+      </c>
+      <c r="B192" s="1">
+        <v>7401434.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>100.965</v>
+      </c>
+      <c r="D192" s="1">
+        <v>99.94216148</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>7397153.12</v>
+      </c>
+      <c r="H192" s="1">
+        <v>75704.72</v>
+      </c>
+      <c r="I192" s="1">
+        <v>1.0234304842942</v>
+      </c>
+      <c r="J192">
+        <v>0.34</v>
+      </c>
+      <c r="K192" t="s">
+        <v>436</v>
+      </c>
+      <c r="L192" s="1">
+        <v>7472857.84</v>
+      </c>
+      <c r="M192" s="1">
+        <v>7498002.44</v>
+      </c>
+      <c r="N192" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>438</v>
+      </c>
+      <c r="B193" s="1">
+        <v>607000.0</v>
+      </c>
+      <c r="C193" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="D193" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>607000.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>-4060.83</v>
+      </c>
+      <c r="I193" s="1">
+        <v>-0.669</v>
+      </c>
+      <c r="J193">
+        <v>2.14</v>
+      </c>
+      <c r="K193" t="s">
+        <v>439</v>
+      </c>
+      <c r="L193" s="1">
+        <v>602939.17</v>
+      </c>
+      <c r="M193" s="1">
+        <v>615914.27</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194" t="s">
+        <v>441</v>
+      </c>
+      <c r="B194" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C194" s="1">
+        <v>101.639</v>
+      </c>
+      <c r="D194" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E194" t="s">
+        <v>8</v>
+      </c>
+      <c r="F194">
+        <v>1.0</v>
+      </c>
+      <c r="G194" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>8195.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>1.639</v>
+      </c>
+      <c r="J194">
+        <v>0.41</v>
+      </c>
+      <c r="K194" t="s">
+        <v>442</v>
+      </c>
+      <c r="L194" s="1">
+        <v>508195.0</v>
+      </c>
+      <c r="M194" s="1">
+        <v>510250.84</v>
+      </c>
+      <c r="N194" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>444</v>
+      </c>
+      <c r="B195" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C195" s="1">
+        <v>105.739</v>
+      </c>
+      <c r="D195" s="1">
+        <v>100.6308</v>
+      </c>
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195">
+        <v>1.0</v>
+      </c>
+      <c r="G195" s="1">
+        <v>603784.8</v>
+      </c>
+      <c r="H195" s="1">
+        <v>30649.2</v>
+      </c>
+      <c r="I195" s="1">
+        <v>5.0761794599665</v>
+      </c>
+      <c r="J195">
+        <v>2.98</v>
+      </c>
+      <c r="K195" t="s">
+        <v>445</v>
+      </c>
+      <c r="L195" s="1">
+        <v>634434.0</v>
+      </c>
+      <c r="M195" s="1">
+        <v>652314.82</v>
+      </c>
+      <c r="N195" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" t="s">
+        <v>447</v>
+      </c>
+      <c r="B196" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C196" s="1">
+        <v>99.534</v>
+      </c>
+      <c r="D196" s="1">
+        <v>100.028</v>
+      </c>
+      <c r="E196" t="s">
+        <v>8</v>
+      </c>
+      <c r="F196">
+        <v>1.0</v>
+      </c>
+      <c r="G196" s="1">
+        <v>600168.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>-2964.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-0.49386171871876</v>
+      </c>
+      <c r="J196">
+        <v>1.68</v>
+      </c>
+      <c r="K196" t="s">
+        <v>448</v>
+      </c>
+      <c r="L196" s="1">
+        <v>597204.0</v>
+      </c>
+      <c r="M196" s="1">
+        <v>607269.13</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" t="s">
+        <v>450</v>
+      </c>
+      <c r="B197" s="1">
+        <v>861000.0</v>
+      </c>
+      <c r="C197" s="1">
+        <v>102.747</v>
+      </c>
+      <c r="D197" s="1">
+        <v>100.08714286</v>
+      </c>
+      <c r="E197" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197">
+        <v>1.0</v>
+      </c>
+      <c r="G197" s="1">
+        <v>861750.3</v>
+      </c>
+      <c r="H197" s="1">
+        <v>22901.37</v>
+      </c>
+      <c r="I197" s="1">
+        <v>2.6575412854512</v>
+      </c>
+      <c r="J197">
+        <v>0.55</v>
+      </c>
+      <c r="K197" t="s">
+        <v>451</v>
+      </c>
+      <c r="L197" s="1">
+        <v>884651.67</v>
+      </c>
+      <c r="M197" s="1">
+        <v>889419.6</v>
+      </c>
+      <c r="N197" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198" t="s">
+        <v>453</v>
+      </c>
+      <c r="B198" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C198" s="1">
+        <v>95.511</v>
+      </c>
+      <c r="D198" s="1">
+        <v>99.602</v>
+      </c>
+      <c r="E198" t="s">
+        <v>8</v>
+      </c>
+      <c r="F198">
+        <v>1.0</v>
+      </c>
+      <c r="G198" s="1">
+        <v>199204.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>-8182.0</v>
+      </c>
+      <c r="I198" s="1">
+        <v>-4.1073472420233</v>
+      </c>
+      <c r="J198">
+        <v>0.71</v>
+      </c>
+      <c r="K198" t="s">
+        <v>454</v>
+      </c>
+      <c r="L198" s="1">
+        <v>191022.0</v>
+      </c>
+      <c r="M198" s="1">
+        <v>192441.18</v>
+      </c>
+      <c r="N198" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199" t="s">
+        <v>456</v>
+      </c>
+      <c r="B199" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C199" s="1">
+        <v>101.969</v>
+      </c>
+      <c r="D199" s="1">
+        <v>99.406</v>
+      </c>
+      <c r="E199" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="1">
+        <v>497030.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>12815.0</v>
+      </c>
+      <c r="I199" s="1">
+        <v>2.5783151922419</v>
+      </c>
+      <c r="J199">
+        <v>1.29</v>
+      </c>
+      <c r="K199" t="s">
+        <v>457</v>
+      </c>
+      <c r="L199" s="1">
+        <v>509845.0</v>
+      </c>
+      <c r="M199" s="1">
+        <v>516286.78</v>
+      </c>
+      <c r="N199" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200" t="s">
+        <v>459</v>
+      </c>
+      <c r="B200" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C200" s="1">
+        <v>90.166</v>
+      </c>
+      <c r="D200" s="1">
+        <v>87.708</v>
+      </c>
+      <c r="E200" t="s">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>1.0</v>
+      </c>
+      <c r="G200" s="1">
+        <v>350832.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>9832.0</v>
+      </c>
+      <c r="I200" s="1">
+        <v>2.8024809595476</v>
+      </c>
+      <c r="J200">
+        <v>1.51</v>
+      </c>
+      <c r="K200" t="s">
+        <v>460</v>
+      </c>
+      <c r="L200" s="1">
+        <v>360664.0</v>
+      </c>
+      <c r="M200" s="1">
+        <v>366718.79</v>
+      </c>
+      <c r="N200" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201" t="s">
+        <v>462</v>
+      </c>
+      <c r="B201" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C201" s="1">
+        <v>101.045</v>
+      </c>
+      <c r="D201" s="1">
+        <v>102.46222222</v>
+      </c>
+      <c r="E201" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="1">
+        <v>922160.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>-12755.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>-1.3831656111738</v>
+      </c>
+      <c r="J201">
+        <v>1.76</v>
+      </c>
+      <c r="K201" t="s">
+        <v>463</v>
+      </c>
+      <c r="L201" s="1">
+        <v>909405.0</v>
+      </c>
+      <c r="M201" s="1">
+        <v>925284.45</v>
+      </c>
+      <c r="N201" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202" t="s">
+        <v>465</v>
+      </c>
+      <c r="B202" s="1">
+        <v>614000.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>98.898</v>
+      </c>
+      <c r="D202" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>611101.92</v>
+      </c>
+      <c r="H202" s="1">
+        <v>-3868.2</v>
+      </c>
+      <c r="I202" s="1">
+        <v>-0.63298770195322</v>
+      </c>
+      <c r="J202">
+        <v>2.08</v>
+      </c>
+      <c r="K202" t="s">
+        <v>466</v>
+      </c>
+      <c r="L202" s="1">
+        <v>607233.72</v>
+      </c>
+      <c r="M202" s="1">
+        <v>620007.86</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203" t="s">
+        <v>468</v>
+      </c>
+      <c r="B203" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>98.822</v>
+      </c>
+      <c r="D203" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>696220.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>-4466.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>-0.64146390508747</v>
+      </c>
+      <c r="J203">
+        <v>2.52</v>
+      </c>
+      <c r="K203" t="s">
+        <v>469</v>
+      </c>
+      <c r="L203" s="1">
+        <v>691754.0</v>
+      </c>
+      <c r="M203" s="1">
+        <v>709359.48</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204" t="s">
+        <v>471</v>
+      </c>
+      <c r="B204" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>92.325</v>
+      </c>
+      <c r="D204" s="1">
+        <v>83.781</v>
+      </c>
+      <c r="E204" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="1">
+        <v>1172934.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>119616.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>10.198016256669</v>
+      </c>
+      <c r="J204">
+        <v>0.0</v>
+      </c>
+      <c r="K204">
+        <v>0.0</v>
+      </c>
+      <c r="L204" s="1">
+        <v>1292550.0</v>
+      </c>
+      <c r="M204" s="1">
+        <v>1292550.0</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205" t="s">
+        <v>473</v>
+      </c>
+      <c r="B205" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>99.312</v>
+      </c>
+      <c r="D205" s="1">
+        <v>100.45</v>
+      </c>
+      <c r="E205" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205">
+        <v>1.0</v>
+      </c>
+      <c r="G205" s="1">
+        <v>502250.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>-5690.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>-1.1329019412643</v>
+      </c>
+      <c r="J205">
+        <v>0.5</v>
+      </c>
+      <c r="K205" t="s">
+        <v>474</v>
+      </c>
+      <c r="L205" s="1">
+        <v>496560.0</v>
+      </c>
+      <c r="M205" s="1">
+        <v>499054.86</v>
+      </c>
+      <c r="N205" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206" t="s">
+        <v>476</v>
+      </c>
+      <c r="B206" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C206" s="1">
+        <v>96.791</v>
+      </c>
+      <c r="D206" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="E206" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206">
+        <v>1.0</v>
+      </c>
+      <c r="G206" s="1">
+        <v>594462.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>-13716.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>-2.3072963452668</v>
+      </c>
+      <c r="J206">
+        <v>2.67</v>
+      </c>
+      <c r="K206" t="s">
+        <v>477</v>
+      </c>
+      <c r="L206" s="1">
+        <v>580746.0</v>
+      </c>
+      <c r="M206" s="1">
+        <v>596740.52</v>
+      </c>
+      <c r="N206" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207" t="s">
+        <v>479</v>
+      </c>
+      <c r="B207" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>105.555</v>
+      </c>
+      <c r="D207" s="1">
+        <v>104.92</v>
+      </c>
+      <c r="E207" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207">
+        <v>1.0</v>
+      </c>
+      <c r="G207" s="1">
+        <v>629520.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>3810.0</v>
+      </c>
+      <c r="I207" s="1">
+        <v>0.60522302706824</v>
+      </c>
+      <c r="J207">
+        <v>2.63</v>
+      </c>
+      <c r="K207" t="s">
+        <v>480</v>
+      </c>
+      <c r="L207" s="1">
+        <v>633330.0</v>
+      </c>
+      <c r="M207" s="1">
+        <v>649086.16</v>
+      </c>
+      <c r="N207" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208" t="s">
+        <v>482</v>
+      </c>
+      <c r="B208" s="1">
+        <v>616000.0</v>
+      </c>
+      <c r="C208" s="1">
+        <v>104.262</v>
+      </c>
+      <c r="D208" s="1">
+        <v>99.953</v>
+      </c>
+      <c r="E208" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208">
+        <v>1.0</v>
+      </c>
+      <c r="G208" s="1">
+        <v>615710.48</v>
+      </c>
+      <c r="H208" s="1">
+        <v>26543.44</v>
+      </c>
+      <c r="I208" s="1">
+        <v>4.3110261823057</v>
+      </c>
+      <c r="J208">
+        <v>1.24</v>
+      </c>
+      <c r="K208" t="s">
+        <v>483</v>
+      </c>
+      <c r="L208" s="1">
+        <v>642253.92</v>
+      </c>
+      <c r="M208" s="1">
+        <v>649869.54</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" t="s">
+        <v>485</v>
+      </c>
+      <c r="B209" s="1">
+        <v>342000.0</v>
+      </c>
+      <c r="C209" s="1">
+        <v>100.304</v>
+      </c>
+      <c r="D209" s="1">
+        <v>99.254</v>
+      </c>
+      <c r="E209" t="s">
+        <v>8</v>
+      </c>
+      <c r="F209">
+        <v>1.0</v>
+      </c>
+      <c r="G209" s="1">
+        <v>339448.68</v>
+      </c>
+      <c r="H209" s="1">
+        <v>3591.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>1.0578918733754</v>
+      </c>
+      <c r="J209">
+        <v>0.2</v>
+      </c>
+      <c r="K209">
+        <v>695.71</v>
+      </c>
+      <c r="L209" s="1">
+        <v>343039.68</v>
+      </c>
+      <c r="M209" s="1">
+        <v>343735.39</v>
+      </c>
+      <c r="N209" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210" t="s">
+        <v>487</v>
+      </c>
+      <c r="B210" s="1">
+        <v>550000.0</v>
+      </c>
+      <c r="C210" s="1">
+        <v>102.399</v>
+      </c>
+      <c r="D210" s="1">
+        <v>99.943</v>
+      </c>
+      <c r="E210" t="s">
+        <v>8</v>
+      </c>
+      <c r="F210">
+        <v>1.0</v>
+      </c>
+      <c r="G210" s="1">
+        <v>549686.5</v>
+      </c>
+      <c r="H210" s="1">
+        <v>13508.0</v>
+      </c>
+      <c r="I210" s="1">
+        <v>2.4574007184095</v>
+      </c>
+      <c r="J210">
+        <v>0.99</v>
+      </c>
+      <c r="K210" t="s">
+        <v>488</v>
+      </c>
+      <c r="L210" s="1">
+        <v>563194.5</v>
+      </c>
+      <c r="M210" s="1">
+        <v>568619.16</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211" t="s">
+        <v>490</v>
+      </c>
+      <c r="B211" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>102.326</v>
+      </c>
+      <c r="D211" s="1">
+        <v>99.611</v>
+      </c>
+      <c r="E211" t="s">
+        <v>8</v>
+      </c>
+      <c r="F211">
+        <v>1.0</v>
+      </c>
+      <c r="G211" s="1">
+        <v>398444.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>10860.0</v>
+      </c>
+      <c r="I211" s="1">
+        <v>2.725602594091</v>
+      </c>
+      <c r="J211">
+        <v>3.82</v>
+      </c>
+      <c r="K211" t="s">
+        <v>491</v>
+      </c>
+      <c r="L211" s="1">
+        <v>409304.0</v>
+      </c>
+      <c r="M211" s="1">
+        <v>424602.63</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" t="s">
+        <v>493</v>
+      </c>
+      <c r="B212" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C212" s="1">
+        <v>100.749</v>
+      </c>
+      <c r="D212" s="1">
+        <v>101.42472778</v>
+      </c>
+      <c r="E212" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212">
+        <v>1.0</v>
+      </c>
+      <c r="G212" s="1">
+        <v>912822.55</v>
+      </c>
+      <c r="H212" s="1">
+        <v>-6081.55</v>
+      </c>
+      <c r="I212" s="1">
+        <v>-0.66623573223514</v>
+      </c>
+      <c r="J212">
+        <v>0.43</v>
+      </c>
+      <c r="K212" t="s">
+        <v>494</v>
+      </c>
+      <c r="L212" s="1">
+        <v>906741.0</v>
+      </c>
+      <c r="M212" s="1">
+        <v>910606.07</v>
+      </c>
+      <c r="N212" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213" t="s">
+        <v>496</v>
+      </c>
+      <c r="B213" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C213" s="1">
+        <v>104.914</v>
+      </c>
+      <c r="D213" s="1">
+        <v>99.661</v>
+      </c>
+      <c r="E213" t="s">
+        <v>8</v>
+      </c>
+      <c r="F213">
+        <v>1.0</v>
+      </c>
+      <c r="G213" s="1">
+        <v>498305.0</v>
+      </c>
+      <c r="H213" s="1">
+        <v>26265.0</v>
+      </c>
+      <c r="I213" s="1">
+        <v>5.2708682433449</v>
+      </c>
+      <c r="J213">
+        <v>0.32</v>
+      </c>
+      <c r="K213" t="s">
+        <v>497</v>
+      </c>
+      <c r="L213" s="1">
+        <v>524570.0</v>
+      </c>
+      <c r="M213" s="1">
+        <v>526153.9</v>
+      </c>
+      <c r="N213" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="A214" t="s">
+        <v>499</v>
+      </c>
+      <c r="B214" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C214" s="1">
+        <v>103.512</v>
+      </c>
+      <c r="D214" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E214" t="s">
+        <v>8</v>
+      </c>
+      <c r="F214">
+        <v>1.0</v>
+      </c>
+      <c r="G214" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="H214" s="1">
+        <v>17560.0</v>
+      </c>
+      <c r="I214" s="1">
+        <v>3.512</v>
+      </c>
+      <c r="J214">
+        <v>0.61</v>
+      </c>
+      <c r="K214" t="s">
+        <v>500</v>
+      </c>
+      <c r="L214" s="1">
+        <v>517560.0</v>
+      </c>
+      <c r="M214" s="1">
+        <v>520590.96</v>
+      </c>
+      <c r="N214" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O214">
+        <v>1</v>
+      </c>
+      <c r="Z214" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215" t="s">
+        <v>502</v>
+      </c>
+      <c r="B215" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C215" s="1">
+        <v>107.161</v>
+      </c>
+      <c r="D215" s="1">
+        <v>109.3</v>
+      </c>
+      <c r="E215" t="s">
+        <v>8</v>
+      </c>
+      <c r="F215">
+        <v>1.0</v>
+      </c>
+      <c r="G215" s="1">
+        <v>546500.0</v>
+      </c>
+      <c r="H215" s="1">
+        <v>-10695.0</v>
+      </c>
+      <c r="I215" s="1">
+        <v>-1.9569990850869</v>
+      </c>
+      <c r="J215">
+        <v>2.27</v>
+      </c>
+      <c r="K215" t="s">
+        <v>503</v>
+      </c>
+      <c r="L215" s="1">
+        <v>535805.0</v>
+      </c>
+      <c r="M215" s="1">
+        <v>547168.01</v>
+      </c>
+      <c r="N215" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O215">
+        <v>1</v>
+      </c>
+      <c r="Z215" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="A216" t="s">
+        <v>505</v>
+      </c>
+      <c r="B216" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C216" s="1">
+        <v>99.642</v>
+      </c>
+      <c r="D216" s="1">
+        <v>99.852</v>
+      </c>
+      <c r="E216" t="s">
+        <v>8</v>
+      </c>
+      <c r="F216">
+        <v>1.0</v>
+      </c>
+      <c r="G216" s="1">
+        <v>599112.0</v>
+      </c>
+      <c r="H216" s="1">
+        <v>-1260.0</v>
+      </c>
+      <c r="I216" s="1">
+        <v>-0.21031126066579</v>
+      </c>
+      <c r="J216">
+        <v>0.67</v>
+      </c>
+      <c r="K216" t="s">
+        <v>506</v>
+      </c>
+      <c r="L216" s="1">
+        <v>597852.0</v>
+      </c>
+      <c r="M216" s="1">
+        <v>601862.96</v>
+      </c>
+      <c r="N216" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O216">
+        <v>1</v>
+      </c>
+      <c r="Z216" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="A217" t="s">
+        <v>508</v>
+      </c>
+      <c r="B217" s="1">
+        <v>415000.0</v>
+      </c>
+      <c r="C217" s="1">
+        <v>100.435</v>
+      </c>
+      <c r="D217" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="E217" t="s">
+        <v>8</v>
+      </c>
+      <c r="F217">
+        <v>1.0</v>
+      </c>
+      <c r="G217" s="1">
+        <v>414726.1</v>
+      </c>
+      <c r="H217" s="1">
+        <v>2079.15</v>
+      </c>
+      <c r="I217" s="1">
+        <v>0.50133087837973</v>
+      </c>
+      <c r="J217">
+        <v>0.55</v>
+      </c>
+      <c r="K217" t="s">
+        <v>509</v>
+      </c>
+      <c r="L217" s="1">
+        <v>416805.25</v>
+      </c>
+      <c r="M217" s="1">
+        <v>419096.28</v>
+      </c>
+      <c r="N217" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O217">
+        <v>1</v>
+      </c>
+      <c r="Z217" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="A218" t="s">
+        <v>511</v>
+      </c>
+      <c r="B218" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C218" s="1">
+        <v>101.706</v>
+      </c>
+      <c r="D218" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E218" t="s">
+        <v>8</v>
+      </c>
+      <c r="F218">
+        <v>1.0</v>
+      </c>
+      <c r="G218" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H218" s="1">
+        <v>6824.0</v>
+      </c>
+      <c r="I218" s="1">
+        <v>1.706</v>
+      </c>
+      <c r="J218">
+        <v>0.93</v>
+      </c>
+      <c r="K218" t="s">
+        <v>512</v>
+      </c>
+      <c r="L218" s="1">
+        <v>406824.0</v>
+      </c>
+      <c r="M218" s="1">
+        <v>410557.15</v>
+      </c>
+      <c r="N218" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O218">
+        <v>1</v>
+      </c>
+      <c r="Z218" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="A219" t="s">
+        <v>514</v>
+      </c>
+      <c r="B219" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C219" s="1">
+        <v>104.857</v>
+      </c>
+      <c r="D219" s="1">
+        <v>100.71057857</v>
+      </c>
+      <c r="E219" t="s">
+        <v>8</v>
+      </c>
+      <c r="F219">
+        <v>1.0</v>
+      </c>
+      <c r="G219" s="1">
+        <v>704974.05</v>
+      </c>
+      <c r="H219" s="1">
+        <v>29024.95</v>
+      </c>
+      <c r="I219" s="1">
+        <v>4.1171657311358</v>
+      </c>
+      <c r="J219">
+        <v>4.08</v>
+      </c>
+      <c r="K219" t="s">
+        <v>515</v>
+      </c>
+      <c r="L219" s="1">
+        <v>733999.0</v>
+      </c>
+      <c r="M219" s="1">
+        <v>762574.34</v>
+      </c>
+      <c r="N219" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O219">
+        <v>1</v>
+      </c>
+      <c r="Z219" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26">
+      <c r="A220" t="s">
+        <v>517</v>
+      </c>
+      <c r="B220" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C220" s="1">
+        <v>99.774</v>
+      </c>
+      <c r="D220" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E220" t="s">
+        <v>8</v>
+      </c>
+      <c r="F220">
+        <v>1.0</v>
+      </c>
+      <c r="G220" s="1">
+        <v>298767.0</v>
+      </c>
+      <c r="H220" s="1">
+        <v>555.0</v>
+      </c>
+      <c r="I220" s="1">
+        <v>0.18576348793541</v>
+      </c>
+      <c r="J220">
+        <v>1.27</v>
+      </c>
+      <c r="K220" t="s">
+        <v>518</v>
+      </c>
+      <c r="L220" s="1">
+        <v>299322.0</v>
+      </c>
+      <c r="M220" s="1">
+        <v>303122.34</v>
+      </c>
+      <c r="N220" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O220">
+        <v>1</v>
+      </c>
+      <c r="Z220" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26">
+      <c r="A221" t="s">
+        <v>520</v>
+      </c>
+      <c r="B221" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C221" s="1">
+        <v>103.401</v>
+      </c>
+      <c r="D221" s="1">
+        <v>98.50505</v>
+      </c>
+      <c r="E221" t="s">
+        <v>8</v>
+      </c>
+      <c r="F221">
+        <v>1.0</v>
+      </c>
+      <c r="G221" s="1">
+        <v>295515.15</v>
+      </c>
+      <c r="H221" s="1">
+        <v>14687.85</v>
+      </c>
+      <c r="I221" s="1">
+        <v>4.9702527941461</v>
+      </c>
+      <c r="J221">
+        <v>2.92</v>
+      </c>
+      <c r="K221" t="s">
+        <v>521</v>
+      </c>
+      <c r="L221" s="1">
+        <v>310203.0</v>
+      </c>
+      <c r="M221" s="1">
+        <v>318961.56</v>
+      </c>
+      <c r="N221" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O221">
+        <v>1</v>
+      </c>
+      <c r="Z221" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26">
+      <c r="A222" t="s">
+        <v>523</v>
+      </c>
+      <c r="B222" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C222" s="1">
+        <v>86.34</v>
+      </c>
+      <c r="D222" s="1">
+        <v>85.96</v>
+      </c>
+      <c r="E222" t="s">
+        <v>8</v>
+      </c>
+      <c r="F222">
+        <v>1.0</v>
+      </c>
+      <c r="G222" s="1">
+        <v>773640.0</v>
+      </c>
+      <c r="H222" s="1">
+        <v>3420.0</v>
+      </c>
+      <c r="I222" s="1">
+        <v>0.44206607724523</v>
+      </c>
+      <c r="J222">
+        <v>0.6</v>
+      </c>
+      <c r="K222" t="s">
+        <v>524</v>
+      </c>
+      <c r="L222" s="1">
+        <v>777060.0</v>
+      </c>
+      <c r="M222" s="1">
+        <v>782453.84</v>
+      </c>
+      <c r="N222" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O222">
+        <v>1</v>
+      </c>
+      <c r="Z222" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26">
+      <c r="A223" t="s">
+        <v>526</v>
+      </c>
+      <c r="B223" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C223" s="1">
+        <v>99.701</v>
+      </c>
+      <c r="D223" s="1">
+        <v>100.65</v>
+      </c>
+      <c r="E223" t="s">
+        <v>8</v>
+      </c>
+      <c r="F223">
+        <v>1.0</v>
+      </c>
+      <c r="G223" s="1">
+        <v>503250.0</v>
+      </c>
+      <c r="H223" s="1">
+        <v>-4745.0</v>
+      </c>
+      <c r="I223" s="1">
+        <v>-0.94287133631396</v>
+      </c>
+      <c r="J223">
+        <v>1.36</v>
+      </c>
+      <c r="K223" t="s">
+        <v>527</v>
+      </c>
+      <c r="L223" s="1">
+        <v>498505.0</v>
+      </c>
+      <c r="M223" s="1">
+        <v>505326.92</v>
+      </c>
+      <c r="N223" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O223">
+        <v>1</v>
+      </c>
+      <c r="Z223" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26">
+      <c r="A224" t="s">
+        <v>529</v>
+      </c>
+      <c r="B224" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C224" s="1">
+        <v>99.536</v>
+      </c>
+      <c r="D224" s="1">
+        <v>100.62</v>
+      </c>
+      <c r="E224" t="s">
+        <v>8</v>
+      </c>
+      <c r="F224">
+        <v>1.0</v>
+      </c>
+      <c r="G224" s="1">
+        <v>301860.0</v>
+      </c>
+      <c r="H224" s="1">
+        <v>-3252.0</v>
+      </c>
+      <c r="I224" s="1">
+        <v>-1.0773206122043</v>
+      </c>
+      <c r="J224">
+        <v>0.35</v>
+      </c>
+      <c r="K224" t="s">
+        <v>530</v>
+      </c>
+      <c r="L224" s="1">
+        <v>298608.0</v>
+      </c>
+      <c r="M224" s="1">
+        <v>299661.08</v>
+      </c>
+      <c r="N224" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O224">
+        <v>1</v>
+      </c>
+      <c r="Z224" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26">
+      <c r="A225" t="s">
+        <v>532</v>
+      </c>
+      <c r="B225" s="1">
+        <v>356000.0</v>
+      </c>
+      <c r="C225" s="1">
+        <v>101.572</v>
+      </c>
+      <c r="D225" s="1">
+        <v>99.662</v>
+      </c>
+      <c r="E225" t="s">
+        <v>8</v>
+      </c>
+      <c r="F225">
+        <v>1.0</v>
+      </c>
+      <c r="G225" s="1">
+        <v>354796.72</v>
+      </c>
+      <c r="H225" s="1">
+        <v>6799.6</v>
+      </c>
+      <c r="I225" s="1">
+        <v>1.9164776946078</v>
+      </c>
+      <c r="J225">
+        <v>0.69</v>
+      </c>
+      <c r="K225" t="s">
+        <v>533</v>
+      </c>
+      <c r="L225" s="1">
+        <v>361596.32</v>
+      </c>
+      <c r="M225" s="1">
+        <v>364035.9</v>
+      </c>
+      <c r="N225" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O225">
+        <v>1</v>
+      </c>
+      <c r="Z225" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26">
+      <c r="A226" t="s">
+        <v>535</v>
+      </c>
+      <c r="B226" s="1">
+        <v>777000.0</v>
+      </c>
+      <c r="C226" s="1">
+        <v>100.064</v>
+      </c>
+      <c r="D226" s="1">
+        <v>99.67453282</v>
+      </c>
+      <c r="E226" t="s">
+        <v>8</v>
+      </c>
+      <c r="F226">
+        <v>1.0</v>
+      </c>
+      <c r="G226" s="1">
+        <v>774471.12</v>
+      </c>
+      <c r="H226" s="1">
+        <v>3026.16</v>
+      </c>
+      <c r="I226" s="1">
+        <v>0.39073890837918</v>
+      </c>
+      <c r="J226">
+        <v>3.61</v>
+      </c>
+      <c r="K226" t="s">
+        <v>536</v>
+      </c>
+      <c r="L226" s="1">
+        <v>777497.28</v>
+      </c>
+      <c r="M226" s="1">
+        <v>805509.19</v>
+      </c>
+      <c r="N226" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O226">
+        <v>1</v>
+      </c>
+      <c r="Z226" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26">
+      <c r="A227" t="s">
+        <v>538</v>
+      </c>
+      <c r="B227" s="1">
+        <v>290000.0</v>
+      </c>
+      <c r="C227" s="1">
+        <v>100.08</v>
+      </c>
+      <c r="D227" s="1">
+        <v>99.571</v>
+      </c>
+      <c r="E227" t="s">
+        <v>8</v>
+      </c>
+      <c r="F227">
+        <v>1.0</v>
+      </c>
+      <c r="G227" s="1">
+        <v>288755.9</v>
+      </c>
+      <c r="H227" s="1">
+        <v>1476.1</v>
+      </c>
+      <c r="I227" s="1">
+        <v>0.51119301804742</v>
+      </c>
+      <c r="J227">
+        <v>2.1</v>
+      </c>
+      <c r="K227" t="s">
+        <v>539</v>
+      </c>
+      <c r="L227" s="1">
+        <v>290232.0</v>
+      </c>
+      <c r="M227" s="1">
+        <v>296325.97</v>
+      </c>
+      <c r="N227" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O227">
+        <v>1</v>
+      </c>
+      <c r="Z227" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26">
+      <c r="A228" t="s">
+        <v>541</v>
+      </c>
+      <c r="B228" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C228" s="1">
+        <v>99.585</v>
+      </c>
+      <c r="D228" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E228" t="s">
+        <v>8</v>
+      </c>
+      <c r="F228">
+        <v>1.0</v>
+      </c>
+      <c r="G228" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>-1660.0</v>
+      </c>
+      <c r="I228" s="1">
+        <v>-0.415</v>
+      </c>
+      <c r="J228">
+        <v>2.62</v>
+      </c>
+      <c r="K228" t="s">
+        <v>542</v>
+      </c>
+      <c r="L228" s="1">
+        <v>398340.0</v>
+      </c>
+      <c r="M228" s="1">
+        <v>408818.33</v>
+      </c>
+      <c r="N228" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O228">
+        <v>1</v>
+      </c>
+      <c r="Z228" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="A229" t="s">
+        <v>544</v>
+      </c>
+      <c r="B229" s="1">
+        <v>1228000.0</v>
+      </c>
+      <c r="C229" s="1">
+        <v>99.393</v>
+      </c>
+      <c r="D229" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E229" t="s">
+        <v>8</v>
+      </c>
+      <c r="F229">
+        <v>1.0</v>
+      </c>
+      <c r="G229" s="1">
+        <v>1228000.0</v>
+      </c>
+      <c r="H229" s="1">
+        <v>-7453.96</v>
+      </c>
+      <c r="I229" s="1">
+        <v>-0.607</v>
+      </c>
+      <c r="J229">
+        <v>1.53</v>
+      </c>
+      <c r="K229" t="s">
+        <v>545</v>
+      </c>
+      <c r="L229" s="1">
+        <v>1220546.04</v>
+      </c>
+      <c r="M229" s="1">
+        <v>1239338.68</v>
+      </c>
+      <c r="N229" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O229">
+        <v>1</v>
+      </c>
+      <c r="Z229" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26">
+      <c r="A230" t="s">
+        <v>547</v>
+      </c>
+      <c r="B230" s="1">
+        <v>865000.0</v>
+      </c>
+      <c r="C230" s="1">
+        <v>99.172</v>
+      </c>
+      <c r="D230" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E230" t="s">
+        <v>8</v>
+      </c>
+      <c r="F230">
+        <v>1.0</v>
+      </c>
+      <c r="G230" s="1">
+        <v>865000.0</v>
+      </c>
+      <c r="H230" s="1">
+        <v>-7162.2</v>
+      </c>
+      <c r="I230" s="1">
+        <v>-0.828</v>
+      </c>
+      <c r="J230">
+        <v>3.07</v>
+      </c>
+      <c r="K230" t="s">
+        <v>548</v>
+      </c>
+      <c r="L230" s="1">
+        <v>857837.8</v>
+      </c>
+      <c r="M230" s="1">
+        <v>884423.56</v>
+      </c>
+      <c r="N230" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O230">
+        <v>1</v>
+      </c>
+      <c r="Z230" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="A231" t="s">
+        <v>550</v>
+      </c>
+      <c r="B231" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C231" s="1">
+        <v>100.017</v>
+      </c>
+      <c r="D231" s="1">
+        <v>100.42</v>
+      </c>
+      <c r="E231" t="s">
+        <v>8</v>
+      </c>
+      <c r="F231">
+        <v>1.0</v>
+      </c>
+      <c r="G231" s="1">
+        <v>602520.0</v>
+      </c>
+      <c r="H231" s="1">
+        <v>-2418.0</v>
+      </c>
+      <c r="I231" s="1">
+        <v>-0.40131447918741</v>
+      </c>
+      <c r="J231">
+        <v>0.52</v>
+      </c>
+      <c r="K231" t="s">
+        <v>551</v>
+      </c>
+      <c r="L231" s="1">
+        <v>600102.0</v>
+      </c>
+      <c r="M231" s="1">
+        <v>603200.63</v>
+      </c>
+      <c r="N231" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O231">
+        <v>1</v>
+      </c>
+      <c r="Z231" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="A232" t="s">
+        <v>553</v>
+      </c>
+      <c r="B232" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C232" s="1">
+        <v>98.929</v>
+      </c>
+      <c r="D232" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="E232" t="s">
+        <v>8</v>
+      </c>
+      <c r="F232">
+        <v>1.0</v>
+      </c>
+      <c r="G232" s="1">
+        <v>694813.0</v>
+      </c>
+      <c r="H232" s="1">
+        <v>-2310.0</v>
+      </c>
+      <c r="I232" s="1">
+        <v>-0.33246355494212</v>
+      </c>
+      <c r="J232">
+        <v>1.44</v>
+      </c>
+      <c r="K232" t="s">
+        <v>554</v>
+      </c>
+      <c r="L232" s="1">
+        <v>692503.0</v>
+      </c>
+      <c r="M232" s="1">
+        <v>702571.49</v>
+      </c>
+      <c r="N232" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O232">
+        <v>1</v>
+      </c>
+      <c r="Z232" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26">
+      <c r="A233" t="s">
+        <v>556</v>
+      </c>
+      <c r="B233" s="1">
+        <v>867000.0</v>
+      </c>
+      <c r="C233" s="1">
+        <v>100.891</v>
+      </c>
+      <c r="D233" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="E233" t="s">
+        <v>8</v>
+      </c>
+      <c r="F233">
+        <v>1.0</v>
+      </c>
+      <c r="G233" s="1">
+        <v>864667.77</v>
+      </c>
+      <c r="H233" s="1">
+        <v>10057.2</v>
+      </c>
+      <c r="I233" s="1">
+        <v>1.1631288165164</v>
+      </c>
+      <c r="J233">
+        <v>0.33</v>
+      </c>
+      <c r="K233" t="s">
+        <v>557</v>
+      </c>
+      <c r="L233" s="1">
+        <v>874724.97</v>
+      </c>
+      <c r="M233" s="1">
+        <v>877575.38</v>
+      </c>
+      <c r="N233" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O233">
+        <v>1</v>
+      </c>
+      <c r="Z233" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26">
+      <c r="A234" t="s">
+        <v>559</v>
+      </c>
+      <c r="B234" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C234" s="1">
+        <v>100.666</v>
+      </c>
+      <c r="D234" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="E234" t="s">
+        <v>8</v>
+      </c>
+      <c r="F234">
+        <v>1.0</v>
+      </c>
+      <c r="G234" s="1">
+        <v>895059.0</v>
+      </c>
+      <c r="H234" s="1">
+        <v>10935.0</v>
+      </c>
+      <c r="I234" s="1">
+        <v>1.2217071723763</v>
+      </c>
+      <c r="J234">
+        <v>0.71</v>
+      </c>
+      <c r="K234" t="s">
+        <v>560</v>
+      </c>
+      <c r="L234" s="1">
+        <v>905994.0</v>
+      </c>
+      <c r="M234" s="1">
+        <v>912380.3</v>
+      </c>
+      <c r="N234" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O234">
+        <v>1</v>
+      </c>
+      <c r="Z234" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26">
+      <c r="A235" t="s">
+        <v>562</v>
+      </c>
+      <c r="B235" s="1">
+        <v>1042000.0</v>
+      </c>
+      <c r="C235" s="1">
+        <v>98.726</v>
+      </c>
+      <c r="D235" s="1">
+        <v>99.228</v>
+      </c>
+      <c r="E235" t="s">
+        <v>8</v>
+      </c>
+      <c r="F235">
+        <v>1.0</v>
+      </c>
+      <c r="G235" s="1">
+        <v>1033955.76</v>
+      </c>
+      <c r="H235" s="1">
+        <v>-5230.84</v>
+      </c>
+      <c r="I235" s="1">
+        <v>-0.50590559116378</v>
+      </c>
+      <c r="J235">
+        <v>0.37</v>
+      </c>
+      <c r="K235" t="s">
+        <v>563</v>
+      </c>
+      <c r="L235" s="1">
+        <v>1028724.92</v>
+      </c>
+      <c r="M235" s="1">
+        <v>1032582.46</v>
+      </c>
+      <c r="N235" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O235">
+        <v>1</v>
+      </c>
+      <c r="Z235" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26">
+      <c r="A236" t="s">
+        <v>565</v>
+      </c>
+      <c r="B236" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C236" s="1">
+        <v>91.495</v>
+      </c>
+      <c r="D236" s="1">
+        <v>81.26785667</v>
+      </c>
+      <c r="E236" t="s">
+        <v>8</v>
+      </c>
+      <c r="F236">
+        <v>1.0</v>
+      </c>
+      <c r="G236" s="1">
+        <v>487607.14</v>
+      </c>
+      <c r="H236" s="1">
+        <v>61362.86</v>
+      </c>
+      <c r="I236" s="1">
+        <v>12.584487585641</v>
+      </c>
+      <c r="J236">
+        <v>1.52</v>
+      </c>
+      <c r="K236" t="s">
+        <v>566</v>
+      </c>
+      <c r="L236" s="1">
+        <v>548970.0</v>
+      </c>
+      <c r="M236" s="1">
+        <v>558062.47</v>
+      </c>
+      <c r="N236" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O236">
+        <v>1</v>
+      </c>
+      <c r="Z236" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26">
+      <c r="A237" t="s">
+        <v>568</v>
+      </c>
+      <c r="B237" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C237" s="1">
+        <v>102.5</v>
+      </c>
+      <c r="D237" s="1">
+        <v>99.68141667</v>
+      </c>
+      <c r="E237" t="s">
+        <v>8</v>
+      </c>
+      <c r="F237">
+        <v>1.0</v>
+      </c>
+      <c r="G237" s="1">
+        <v>1196177.0</v>
+      </c>
+      <c r="H237" s="1">
+        <v>33823.0</v>
+      </c>
+      <c r="I237" s="1">
+        <v>2.8275915688063</v>
+      </c>
+      <c r="J237">
+        <v>1.86</v>
+      </c>
+      <c r="K237" t="s">
+        <v>569</v>
+      </c>
+      <c r="L237" s="1">
+        <v>1230000.0</v>
+      </c>
+      <c r="M237" s="1">
+        <v>1252294.52</v>
+      </c>
+      <c r="N237" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O237">
+        <v>1</v>
+      </c>
+      <c r="Z237" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="238" spans="1:26">
+      <c r="A238" t="s">
+        <v>571</v>
+      </c>
+      <c r="B238" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C238" s="1">
+        <v>100.712</v>
+      </c>
+      <c r="D238" s="1">
+        <v>100.29166667</v>
+      </c>
+      <c r="E238" t="s">
+        <v>8</v>
+      </c>
+      <c r="F238">
+        <v>1.0</v>
+      </c>
+      <c r="G238" s="1">
+        <v>601750.0</v>
+      </c>
+      <c r="H238" s="1">
+        <v>2522.0</v>
+      </c>
+      <c r="I238" s="1">
+        <v>0.41911092646448</v>
+      </c>
+      <c r="J238">
+        <v>0.9</v>
+      </c>
+      <c r="K238" t="s">
+        <v>572</v>
+      </c>
+      <c r="L238" s="1">
+        <v>604272.0</v>
+      </c>
+      <c r="M238" s="1">
+        <v>609661.15</v>
+      </c>
+      <c r="N238" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O238">
+        <v>1</v>
+      </c>
+      <c r="Z238" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26">
+      <c r="A239" t="s">
+        <v>574</v>
+      </c>
+      <c r="B239" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C239" s="1">
+        <v>99.431</v>
+      </c>
+      <c r="D239" s="1">
+        <v>98.962</v>
+      </c>
+      <c r="E239" t="s">
+        <v>8</v>
+      </c>
+      <c r="F239">
+        <v>1.0</v>
+      </c>
+      <c r="G239" s="1">
+        <v>593772.0</v>
+      </c>
+      <c r="H239" s="1">
+        <v>2814.0</v>
+      </c>
+      <c r="I239" s="1">
+        <v>0.4739192821487</v>
+      </c>
+      <c r="J239">
+        <v>0.72</v>
+      </c>
+      <c r="K239" t="s">
+        <v>575</v>
+      </c>
+      <c r="L239" s="1">
+        <v>596586.0</v>
+      </c>
+      <c r="M239" s="1">
+        <v>600901.07</v>
+      </c>
+      <c r="N239" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O239">
+        <v>1</v>
+      </c>
+      <c r="Z239" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="A240" t="s">
+        <v>577</v>
+      </c>
+      <c r="B240" s="1">
+        <v>324000.0</v>
+      </c>
+      <c r="C240" s="1">
+        <v>93.671</v>
+      </c>
+      <c r="D240" s="1">
+        <v>88.76264198</v>
+      </c>
+      <c r="E240" t="s">
+        <v>8</v>
+      </c>
+      <c r="F240">
+        <v>1.0</v>
+      </c>
+      <c r="G240" s="1">
+        <v>287590.96</v>
+      </c>
+      <c r="H240" s="1">
+        <v>15903.08</v>
+      </c>
+      <c r="I240" s="1">
+        <v>5.529756568148</v>
+      </c>
+      <c r="J240">
+        <v>0.08</v>
+      </c>
+      <c r="K240">
+        <v>266.3</v>
+      </c>
+      <c r="L240" s="1">
+        <v>303494.04</v>
+      </c>
+      <c r="M240" s="1">
+        <v>303760.34</v>
+      </c>
+      <c r="N240" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O240">
+        <v>1</v>
+      </c>
+      <c r="Z240" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="A241" t="s">
+        <v>579</v>
+      </c>
+      <c r="B241" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C241" s="1">
+        <v>103.232</v>
+      </c>
+      <c r="D241" s="1">
+        <v>102.316</v>
+      </c>
+      <c r="E241" t="s">
+        <v>8</v>
+      </c>
+      <c r="F241">
+        <v>1.0</v>
+      </c>
+      <c r="G241" s="1">
+        <v>204632.0</v>
+      </c>
+      <c r="H241" s="1">
+        <v>1832.0</v>
+      </c>
+      <c r="I241" s="1">
+        <v>0.89526564760155</v>
+      </c>
+      <c r="J241">
+        <v>0.64</v>
+      </c>
+      <c r="K241" t="s">
+        <v>580</v>
+      </c>
+      <c r="L241" s="1">
+        <v>206464.0</v>
+      </c>
+      <c r="M241" s="1">
+        <v>207735.23</v>
+      </c>
+      <c r="N241" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O241">
+        <v>1</v>
+      </c>
+      <c r="Z241" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="A242" t="s">
+        <v>582</v>
+      </c>
+      <c r="B242" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C242" s="1">
+        <v>98.957</v>
+      </c>
+      <c r="D242" s="1">
+        <v>100.33</v>
+      </c>
+      <c r="E242" t="s">
+        <v>8</v>
+      </c>
+      <c r="F242">
+        <v>1.0</v>
+      </c>
+      <c r="G242" s="1">
+        <v>1003300.0</v>
+      </c>
+      <c r="H242" s="1">
+        <v>-13730.0</v>
+      </c>
+      <c r="I242" s="1">
+        <v>-1.3684840027908</v>
+      </c>
+      <c r="J242">
+        <v>0.96</v>
+      </c>
+      <c r="K242" t="s">
+        <v>583</v>
+      </c>
+      <c r="L242" s="1">
+        <v>989570.0</v>
+      </c>
+      <c r="M242" s="1">
+        <v>999186.44</v>
+      </c>
+      <c r="N242" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O242">
+        <v>1</v>
+      </c>
+      <c r="Z242" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="A243" t="s">
+        <v>585</v>
+      </c>
+      <c r="B243" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C243" s="1">
+        <v>101.968</v>
+      </c>
+      <c r="D243" s="1">
+        <v>99.651</v>
+      </c>
+      <c r="E243" t="s">
+        <v>8</v>
+      </c>
+      <c r="F243">
+        <v>1.0</v>
+      </c>
+      <c r="G243" s="1">
+        <v>398604.0</v>
+      </c>
+      <c r="H243" s="1">
+        <v>9268.0</v>
+      </c>
+      <c r="I243" s="1">
+        <v>2.3251146501289</v>
+      </c>
+      <c r="J243">
+        <v>0.94</v>
+      </c>
+      <c r="K243" t="s">
+        <v>586</v>
+      </c>
+      <c r="L243" s="1">
+        <v>407872.0</v>
+      </c>
+      <c r="M243" s="1">
+        <v>411622.68</v>
+      </c>
+      <c r="N243" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O243">
+        <v>1</v>
+      </c>
+      <c r="Z243" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="A244" t="s">
+        <v>588</v>
+      </c>
+      <c r="B244" s="1">
+        <v>698000.0</v>
+      </c>
+      <c r="C244" s="1">
+        <v>101.193</v>
+      </c>
+      <c r="D244" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="E244" t="s">
+        <v>8</v>
+      </c>
+      <c r="F244">
+        <v>1.0</v>
+      </c>
+      <c r="G244" s="1">
+        <v>696380.64</v>
+      </c>
+      <c r="H244" s="1">
+        <v>9946.5</v>
+      </c>
+      <c r="I244" s="1">
+        <v>1.4283136877556</v>
+      </c>
+      <c r="J244">
+        <v>0.38</v>
+      </c>
+      <c r="K244" t="s">
+        <v>589</v>
+      </c>
+      <c r="L244" s="1">
+        <v>706327.14</v>
+      </c>
+      <c r="M244" s="1">
+        <v>708994.84</v>
+      </c>
+      <c r="N244" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O244">
+        <v>1</v>
+      </c>
+      <c r="Z244" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26">
+      <c r="A245" t="s">
+        <v>591</v>
+      </c>
+      <c r="B245" s="1">
+        <v>5145722.0</v>
+      </c>
+      <c r="C245" s="1">
+        <v>101.449</v>
+      </c>
+      <c r="D245" s="1">
+        <v>99.73276636</v>
+      </c>
+      <c r="E245" t="s">
+        <v>8</v>
+      </c>
+      <c r="F245">
+        <v>1.0</v>
+      </c>
+      <c r="G245" s="1">
+        <v>5131970.9</v>
+      </c>
+      <c r="H245" s="1">
+        <v>88312.61</v>
+      </c>
+      <c r="I245" s="1">
+        <v>1.720832244002</v>
+      </c>
+      <c r="J245">
+        <v>1.85</v>
+      </c>
+      <c r="K245" t="s">
+        <v>592</v>
+      </c>
+      <c r="L245" s="1">
+        <v>5220283.51</v>
+      </c>
+      <c r="M245" s="1">
+        <v>5315444.12</v>
+      </c>
+      <c r="N245" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O245">
+        <v>1</v>
+      </c>
+      <c r="Z245" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26">
+      <c r="A246" t="s">
+        <v>594</v>
+      </c>
+      <c r="B246" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C246" s="1">
+        <v>99.586</v>
+      </c>
+      <c r="D246" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="E246" t="s">
+        <v>8</v>
+      </c>
+      <c r="F246">
+        <v>1.0</v>
+      </c>
+      <c r="G246" s="1">
+        <v>399064.0</v>
+      </c>
+      <c r="H246" s="1">
+        <v>-720.0</v>
+      </c>
+      <c r="I246" s="1">
+        <v>-0.18042218791973</v>
+      </c>
+      <c r="J246">
+        <v>0.24</v>
+      </c>
+      <c r="K246">
+        <v>978.08</v>
+      </c>
+      <c r="L246" s="1">
+        <v>398344.0</v>
+      </c>
+      <c r="M246" s="1">
+        <v>399322.08</v>
+      </c>
+      <c r="N246" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O246">
+        <v>1</v>
+      </c>
+      <c r="Z246" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26">
+      <c r="A247" t="s">
+        <v>596</v>
+      </c>
+      <c r="B247" s="1">
+        <v>220000.0</v>
+      </c>
+      <c r="C247" s="1">
+        <v>99.453</v>
+      </c>
+      <c r="D247" s="1">
+        <v>99.945</v>
+      </c>
+      <c r="E247" t="s">
+        <v>8</v>
+      </c>
+      <c r="F247">
+        <v>1.0</v>
+      </c>
+      <c r="G247" s="1">
+        <v>219879.0</v>
+      </c>
+      <c r="H247" s="1">
+        <v>-1082.4</v>
+      </c>
+      <c r="I247" s="1">
+        <v>-0.4922707489119</v>
+      </c>
+      <c r="J247">
+        <v>1.89</v>
+      </c>
+      <c r="K247" t="s">
+        <v>597</v>
+      </c>
+      <c r="L247" s="1">
+        <v>218796.6</v>
+      </c>
+      <c r="M247" s="1">
+        <v>222964.36</v>
+      </c>
+      <c r="N247" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O247">
+        <v>1</v>
+      </c>
+      <c r="Z247" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="248" spans="1:26">
+      <c r="A248" t="s">
+        <v>599</v>
+      </c>
+      <c r="B248" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C248" s="1">
+        <v>99.346</v>
+      </c>
+      <c r="D248" s="1">
+        <v>98.71</v>
+      </c>
+      <c r="E248" t="s">
+        <v>8</v>
+      </c>
+      <c r="F248">
+        <v>1.0</v>
+      </c>
+      <c r="G248" s="1">
+        <v>394840.0</v>
+      </c>
+      <c r="H248" s="1">
+        <v>2544.0</v>
+      </c>
+      <c r="I248" s="1">
+        <v>0.64431161989667</v>
+      </c>
+      <c r="J248">
+        <v>1.44</v>
+      </c>
+      <c r="K248" t="s">
+        <v>600</v>
+      </c>
+      <c r="L248" s="1">
+        <v>397384.0</v>
+      </c>
+      <c r="M248" s="1">
+        <v>403126.47</v>
+      </c>
+      <c r="N248" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O248">
+        <v>1</v>
+      </c>
+      <c r="Z248" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="249" spans="1:26">
+      <c r="A249" t="s">
+        <v>602</v>
+      </c>
+      <c r="B249" s="1">
+        <v>461000.0</v>
+      </c>
+      <c r="C249" s="1">
+        <v>99.117</v>
+      </c>
+      <c r="D249" s="1">
+        <v>99.682</v>
+      </c>
+      <c r="E249" t="s">
+        <v>8</v>
+      </c>
+      <c r="F249">
+        <v>1.0</v>
+      </c>
+      <c r="G249" s="1">
+        <v>459534.02</v>
+      </c>
+      <c r="H249" s="1">
+        <v>-2604.65</v>
+      </c>
+      <c r="I249" s="1">
+        <v>-0.56680243173291</v>
+      </c>
+      <c r="J249">
+        <v>1.57</v>
+      </c>
+      <c r="K249" t="s">
+        <v>603</v>
+      </c>
+      <c r="L249" s="1">
+        <v>456929.37</v>
+      </c>
+      <c r="M249" s="1">
+        <v>464153.81</v>
+      </c>
+      <c r="N249" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O249">
+        <v>1</v>
+      </c>
+      <c r="Z249" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="250" spans="1:26">
+      <c r="A250" t="s">
+        <v>605</v>
+      </c>
+      <c r="B250" s="1">
+        <v>5798000.0</v>
+      </c>
+      <c r="C250" s="1">
+        <v>87.196</v>
+      </c>
+      <c r="D250" s="1">
+        <v>86.19692704</v>
+      </c>
+      <c r="E250" t="s">
+        <v>8</v>
+      </c>
+      <c r="F250">
+        <v>1.0</v>
+      </c>
+      <c r="G250" s="1">
+        <v>4997697.83</v>
+      </c>
+      <c r="H250" s="1">
+        <v>57926.25</v>
+      </c>
+      <c r="I250" s="1">
+        <v>1.1590586700197</v>
+      </c>
+      <c r="J250">
+        <v>0.1</v>
+      </c>
+      <c r="K250" t="s">
+        <v>606</v>
+      </c>
+      <c r="L250" s="1">
+        <v>5055624.08</v>
+      </c>
+      <c r="M250" s="1">
+        <v>5061342.66</v>
+      </c>
+      <c r="N250" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O250">
+        <v>1</v>
+      </c>
+      <c r="Z250" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26">
+      <c r="A251" t="s">
+        <v>608</v>
+      </c>
+      <c r="B251" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C251" s="1">
+        <v>101.482</v>
+      </c>
+      <c r="D251" s="1">
+        <v>101.62</v>
+      </c>
+      <c r="E251" t="s">
+        <v>8</v>
+      </c>
+      <c r="F251">
+        <v>1.0</v>
+      </c>
+      <c r="G251" s="1">
+        <v>304860.0</v>
+      </c>
+      <c r="H251" s="1">
+        <v>-414.0</v>
+      </c>
+      <c r="I251" s="1">
+        <v>-0.13580003936233</v>
+      </c>
+      <c r="J251">
+        <v>0.65</v>
+      </c>
+      <c r="K251" t="s">
+        <v>609</v>
+      </c>
+      <c r="L251" s="1">
+        <v>304446.0</v>
+      </c>
+      <c r="M251" s="1">
+        <v>306397.56</v>
+      </c>
+      <c r="N251" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O251">
+        <v>1</v>
+      </c>
+      <c r="Z251" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26">
+      <c r="A252" t="s">
+        <v>611</v>
+      </c>
+      <c r="B252" s="1">
+        <v>32750730.0</v>
+      </c>
+      <c r="C252" s="1">
+        <v>83.533</v>
+      </c>
+      <c r="D252" s="1">
+        <v>82.34072441</v>
+      </c>
+      <c r="E252" t="s">
+        <v>8</v>
+      </c>
+      <c r="F252">
+        <v>1.0</v>
+      </c>
+      <c r="G252" s="1">
+        <v>26967188.33</v>
+      </c>
+      <c r="H252" s="1">
+        <v>390478.96</v>
+      </c>
+      <c r="I252" s="1">
+        <v>1.4479780213705</v>
+      </c>
+      <c r="J252">
+        <v>0.0</v>
+      </c>
+      <c r="K252">
+        <v>0.0</v>
+      </c>
+      <c r="L252" s="1">
+        <v>27357667.29</v>
+      </c>
+      <c r="M252" s="1">
+        <v>27357667.29</v>
+      </c>
+      <c r="N252" s="1">
+        <v>4.44</v>
+      </c>
+      <c r="O252">
+        <v>1</v>
+      </c>
+      <c r="Z252" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="253" spans="1:26">
+      <c r="A253" t="s">
+        <v>613</v>
+      </c>
+      <c r="B253" s="1">
+        <v>18903612.0</v>
+      </c>
+      <c r="C253" s="1">
+        <v>88.188</v>
+      </c>
+      <c r="D253" s="1">
+        <v>85.42028825</v>
+      </c>
+      <c r="E253" t="s">
+        <v>8</v>
+      </c>
+      <c r="F253">
+        <v>1.0</v>
+      </c>
+      <c r="G253" s="1">
+        <v>16147519.86</v>
+      </c>
+      <c r="H253" s="1">
+        <v>523197.49</v>
+      </c>
+      <c r="I253" s="1">
+        <v>3.2401105218396</v>
+      </c>
+      <c r="J253">
+        <v>0.0</v>
+      </c>
+      <c r="K253">
+        <v>0.0</v>
+      </c>
+      <c r="L253" s="1">
+        <v>16670717.35</v>
+      </c>
+      <c r="M253" s="1">
+        <v>16670717.35</v>
+      </c>
+      <c r="N253" s="1">
+        <v>2.7</v>
+      </c>
+      <c r="O253">
+        <v>1</v>
+      </c>
+      <c r="Z253" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="254" spans="1:26">
+      <c r="A254" t="s">
+        <v>615</v>
+      </c>
+      <c r="B254" s="1">
+        <v>10899716.0</v>
+      </c>
+      <c r="C254" s="1">
+        <v>85.137</v>
+      </c>
+      <c r="D254" s="1">
+        <v>84.19834443</v>
+      </c>
+      <c r="E254" t="s">
+        <v>8</v>
+      </c>
+      <c r="F254">
+        <v>1.0</v>
+      </c>
+      <c r="G254" s="1">
+        <v>9177380.42</v>
+      </c>
+      <c r="H254" s="1">
+        <v>102310.79</v>
+      </c>
+      <c r="I254" s="1">
+        <v>1.1148147436172</v>
+      </c>
+      <c r="J254">
+        <v>0.0</v>
+      </c>
+      <c r="K254">
+        <v>0.0</v>
+      </c>
+      <c r="L254" s="1">
+        <v>9279691.21</v>
+      </c>
+      <c r="M254" s="1">
+        <v>9279691.21</v>
+      </c>
+      <c r="N254" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="O254">
+        <v>1</v>
+      </c>
+      <c r="Z254" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="255" spans="1:26">
+      <c r="A255" t="s">
+        <v>617</v>
+      </c>
+      <c r="B255" s="1">
+        <v>11638000.0</v>
+      </c>
+      <c r="C255" s="1">
+        <v>94.783</v>
+      </c>
+      <c r="D255" s="1">
+        <v>94.07849562</v>
+      </c>
+      <c r="E255" t="s">
+        <v>8</v>
+      </c>
+      <c r="F255">
+        <v>1.0</v>
+      </c>
+      <c r="G255" s="1">
+        <v>10948855.32</v>
+      </c>
+      <c r="H255" s="1">
+        <v>81990.22</v>
+      </c>
+      <c r="I255" s="1">
+        <v>0.74884741467202</v>
+      </c>
+      <c r="J255">
+        <v>1.49</v>
+      </c>
+      <c r="K255" t="s">
+        <v>618</v>
+      </c>
+      <c r="L255" s="1">
+        <v>11030845.54</v>
+      </c>
+      <c r="M255" s="1">
+        <v>11203757.52</v>
+      </c>
+      <c r="N255" s="1">
+        <v>1.82</v>
+      </c>
+      <c r="O255">
+        <v>1</v>
+      </c>
+      <c r="Z255" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="256" spans="1:26">
+      <c r="A256" t="s">
+        <v>620</v>
+      </c>
+      <c r="B256" s="1">
+        <v>406000.0</v>
+      </c>
+      <c r="C256" s="1">
+        <v>100.898</v>
+      </c>
+      <c r="D256" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E256" t="s">
+        <v>8</v>
+      </c>
+      <c r="F256">
+        <v>1.0</v>
+      </c>
+      <c r="G256" s="1">
+        <v>406000.0</v>
+      </c>
+      <c r="H256" s="1">
+        <v>3645.88</v>
+      </c>
+      <c r="I256" s="1">
+        <v>0.898</v>
+      </c>
+      <c r="J256">
+        <v>0.79</v>
+      </c>
+      <c r="K256" t="s">
+        <v>621</v>
+      </c>
+      <c r="L256" s="1">
+        <v>409645.88</v>
+      </c>
+      <c r="M256" s="1">
+        <v>412860.2</v>
+      </c>
+      <c r="N256" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O256">
+        <v>1</v>
+      </c>
+      <c r="Z256" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="257" spans="1:26">
+      <c r="A257" t="s">
+        <v>623</v>
+      </c>
+      <c r="B257" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C257" s="1">
+        <v>100.096</v>
+      </c>
+      <c r="D257" s="1">
+        <v>99.24</v>
+      </c>
+      <c r="E257" t="s">
+        <v>8</v>
+      </c>
+      <c r="F257">
+        <v>1.0</v>
+      </c>
+      <c r="G257" s="1">
+        <v>297720.0</v>
+      </c>
+      <c r="H257" s="1">
+        <v>2568.0</v>
+      </c>
+      <c r="I257" s="1">
+        <v>0.86255542120113</v>
+      </c>
+      <c r="J257">
+        <v>1.64</v>
+      </c>
+      <c r="K257" t="s">
+        <v>624</v>
+      </c>
+      <c r="L257" s="1">
+        <v>300288.0</v>
+      </c>
+      <c r="M257" s="1">
+        <v>305219.51</v>
+      </c>
+      <c r="N257" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O257">
+        <v>1</v>
+      </c>
+      <c r="Z257" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="258" spans="1:26">
+      <c r="A258" t="s">
+        <v>626</v>
+      </c>
+      <c r="B258" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C258" s="1">
+        <v>90.186</v>
+      </c>
+      <c r="D258" s="1">
+        <v>85.37902778</v>
+      </c>
+      <c r="E258" t="s">
+        <v>8</v>
+      </c>
+      <c r="F258">
+        <v>1.0</v>
+      </c>
+      <c r="G258" s="1">
+        <v>768411.25</v>
+      </c>
+      <c r="H258" s="1">
+        <v>43262.75</v>
+      </c>
+      <c r="I258" s="1">
+        <v>5.6301557271578</v>
+      </c>
+      <c r="J258">
+        <v>0.35</v>
+      </c>
+      <c r="K258" t="s">
+        <v>627</v>
+      </c>
+      <c r="L258" s="1">
+        <v>811674.0</v>
+      </c>
+      <c r="M258" s="1">
+        <v>814867.15</v>
+      </c>
+      <c r="N258" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O258">
+        <v>1</v>
+      </c>
+      <c r="Z258" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="259" spans="1:26">
+      <c r="A259" t="s">
+        <v>629</v>
+      </c>
+      <c r="B259" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C259" s="1">
+        <v>101.79</v>
+      </c>
+      <c r="D259" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="E259" t="s">
+        <v>8</v>
+      </c>
+      <c r="F259">
+        <v>1.0</v>
+      </c>
+      <c r="G259" s="1">
+        <v>799536.0</v>
+      </c>
+      <c r="H259" s="1">
+        <v>14784.0</v>
+      </c>
+      <c r="I259" s="1">
+        <v>1.849072462028</v>
+      </c>
+      <c r="J259">
+        <v>0.88</v>
+      </c>
+      <c r="K259" t="s">
+        <v>630</v>
+      </c>
+      <c r="L259" s="1">
+        <v>814320.0</v>
+      </c>
+      <c r="M259" s="1">
+        <v>821391.23</v>
+      </c>
+      <c r="N259" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O259">
+        <v>1</v>
+      </c>
+      <c r="Z259" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="260" spans="1:26">
+      <c r="A260" t="s">
+        <v>632</v>
+      </c>
+      <c r="B260" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C260" s="1">
+        <v>95.407</v>
+      </c>
+      <c r="D260" s="1">
+        <v>94.602935</v>
+      </c>
+      <c r="E260" t="s">
+        <v>8</v>
+      </c>
+      <c r="F260">
+        <v>1.0</v>
+      </c>
+      <c r="G260" s="1">
+        <v>567617.61</v>
+      </c>
+      <c r="H260" s="1">
+        <v>4824.39</v>
+      </c>
+      <c r="I260" s="1">
+        <v>0.84993663251568</v>
+      </c>
+      <c r="J260">
+        <v>0.49</v>
+      </c>
+      <c r="K260" t="s">
+        <v>633</v>
+      </c>
+      <c r="L260" s="1">
+        <v>572442.0</v>
+      </c>
+      <c r="M260" s="1">
+        <v>575390.63</v>
+      </c>
+      <c r="N260" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O260">
+        <v>1</v>
+      </c>
+      <c r="Z260" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="261" spans="1:26">
+      <c r="A261" t="s">
+        <v>635</v>
+      </c>
+      <c r="B261" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C261" s="1">
+        <v>101.852</v>
+      </c>
+      <c r="D261" s="1">
+        <v>99.858</v>
+      </c>
+      <c r="E261" t="s">
+        <v>8</v>
+      </c>
+      <c r="F261">
+        <v>1.0</v>
+      </c>
+      <c r="G261" s="1">
+        <v>699006.0</v>
+      </c>
+      <c r="H261" s="1">
+        <v>13958.0</v>
+      </c>
+      <c r="I261" s="1">
+        <v>1.9968355064191</v>
+      </c>
+      <c r="J261">
+        <v>0.27</v>
+      </c>
+      <c r="K261" t="s">
+        <v>636</v>
+      </c>
+      <c r="L261" s="1">
+        <v>712964.0</v>
+      </c>
+      <c r="M261" s="1">
+        <v>714821.88</v>
+      </c>
+      <c r="N261" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O261">
+        <v>1</v>
+      </c>
+      <c r="Z261" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="262" spans="1:26">
+      <c r="A262" t="s">
+        <v>638</v>
+      </c>
+      <c r="B262" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C262" s="1">
+        <v>98.366</v>
+      </c>
+      <c r="D262" s="1">
+        <v>98.53333333</v>
+      </c>
+      <c r="E262" t="s">
+        <v>8</v>
+      </c>
+      <c r="F262">
+        <v>1.0</v>
+      </c>
+      <c r="G262" s="1">
+        <v>1182400.0</v>
+      </c>
+      <c r="H262" s="1">
+        <v>-2008.0</v>
+      </c>
+      <c r="I262" s="1">
+        <v>-0.16982408660352</v>
+      </c>
+      <c r="J262">
+        <v>2.43</v>
+      </c>
+      <c r="K262" t="s">
+        <v>639</v>
+      </c>
+      <c r="L262" s="1">
+        <v>1180392.0</v>
+      </c>
+      <c r="M262" s="1">
+        <v>1209611.18</v>
+      </c>
+      <c r="N262" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O262">
+        <v>1</v>
+      </c>
+      <c r="Z262" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="263" spans="1:26">
+      <c r="A263" t="s">
+        <v>641</v>
+      </c>
+      <c r="B263" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C263" s="1">
+        <v>99.016</v>
+      </c>
+      <c r="D263" s="1">
+        <v>95.396</v>
+      </c>
+      <c r="E263" t="s">
+        <v>8</v>
+      </c>
+      <c r="F263">
+        <v>1.0</v>
+      </c>
+      <c r="G263" s="1">
+        <v>381584.0</v>
+      </c>
+      <c r="H263" s="1">
+        <v>14480.0</v>
+      </c>
+      <c r="I263" s="1">
+        <v>3.7947083735167</v>
+      </c>
+      <c r="J263">
+        <v>0.47</v>
+      </c>
+      <c r="K263" t="s">
+        <v>642</v>
+      </c>
+      <c r="L263" s="1">
+        <v>396064.0</v>
+      </c>
+      <c r="M263" s="1">
+        <v>397933.86</v>
+      </c>
+      <c r="N263" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O263">
+        <v>1</v>
+      </c>
+      <c r="Z263" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="264" spans="1:26">
+      <c r="A264" t="s">
+        <v>641</v>
+      </c>
+      <c r="B264" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C264" s="1">
+        <v>98.901</v>
+      </c>
+      <c r="D264" s="1">
+        <v>98.7725</v>
+      </c>
+      <c r="E264" t="s">
+        <v>8</v>
+      </c>
+      <c r="F264">
+        <v>1.0</v>
+      </c>
+      <c r="G264" s="1">
+        <v>592635.0</v>
+      </c>
+      <c r="H264" s="1">
+        <v>771.0</v>
+      </c>
+      <c r="I264" s="1">
+        <v>0.13009693993774</v>
+      </c>
+      <c r="J264">
+        <v>0.47</v>
+      </c>
+      <c r="K264" t="s">
+        <v>644</v>
+      </c>
+      <c r="L264" s="1">
+        <v>593406.0</v>
+      </c>
+      <c r="M264" s="1">
+        <v>596210.79</v>
+      </c>
+      <c r="N264" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O264">
+        <v>1</v>
+      </c>
+      <c r="Z264" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="265" spans="1:26">
+      <c r="A265" t="s">
+        <v>646</v>
+      </c>
+      <c r="B265" s="1">
+        <v>532000.0</v>
+      </c>
+      <c r="C265" s="1">
+        <v>98.949</v>
+      </c>
+      <c r="D265" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="E265" t="s">
+        <v>8</v>
+      </c>
+      <c r="F265">
+        <v>1.0</v>
+      </c>
+      <c r="G265" s="1">
+        <v>530020.96</v>
+      </c>
+      <c r="H265" s="1">
+        <v>-3612.28</v>
+      </c>
+      <c r="I265" s="1">
+        <v>-0.68153531135825</v>
+      </c>
+      <c r="J265">
+        <v>2.42</v>
+      </c>
+      <c r="K265" t="s">
+        <v>647</v>
+      </c>
+      <c r="L265" s="1">
+        <v>526408.68</v>
+      </c>
+      <c r="M265" s="1">
+        <v>539293.28</v>
+      </c>
+      <c r="N265" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O265">
+        <v>1</v>
+      </c>
+      <c r="Z265" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="266" spans="1:26">
+      <c r="A266" t="s">
+        <v>649</v>
+      </c>
+      <c r="B266" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C266" s="1">
+        <v>99.676</v>
+      </c>
+      <c r="D266" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="E266" t="s">
+        <v>8</v>
+      </c>
+      <c r="F266">
+        <v>1.0</v>
+      </c>
+      <c r="G266" s="1">
+        <v>398944.0</v>
+      </c>
+      <c r="H266" s="1">
+        <v>-240.0</v>
+      </c>
+      <c r="I266" s="1">
+        <v>-0.060158819282907</v>
+      </c>
+      <c r="J266">
+        <v>2.42</v>
+      </c>
+      <c r="K266" t="s">
+        <v>650</v>
+      </c>
+      <c r="L266" s="1">
+        <v>398704.0</v>
+      </c>
+      <c r="M266" s="1">
+        <v>408391.67</v>
+      </c>
+      <c r="N266" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O266">
+        <v>1</v>
+      </c>
+      <c r="Z266" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="267" spans="1:26">
+      <c r="A267" t="s">
+        <v>652</v>
+      </c>
+      <c r="B267" s="1">
+        <v>541000.0</v>
+      </c>
+      <c r="C267" s="1">
+        <v>100.233</v>
+      </c>
+      <c r="D267" s="1">
+        <v>99.394</v>
+      </c>
+      <c r="E267" t="s">
+        <v>8</v>
+      </c>
+      <c r="F267">
+        <v>1.0</v>
+      </c>
+      <c r="G267" s="1">
+        <v>537721.54</v>
+      </c>
+      <c r="H267" s="1">
+        <v>4538.99</v>
+      </c>
+      <c r="I267" s="1">
+        <v>0.84411533895406</v>
+      </c>
+      <c r="J267">
+        <v>0.64</v>
+      </c>
+      <c r="K267" t="s">
+        <v>653</v>
+      </c>
+      <c r="L267" s="1">
+        <v>542260.53</v>
+      </c>
+      <c r="M267" s="1">
+        <v>545706.63</v>
+      </c>
+      <c r="N267" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O267">
+        <v>1</v>
+      </c>
+      <c r="Z267" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="268" spans="1:26">
+      <c r="A268" t="s">
+        <v>655</v>
+      </c>
+      <c r="B268" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C268" s="1">
+        <v>95.87</v>
+      </c>
+      <c r="D268" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="E268" t="s">
+        <v>8</v>
+      </c>
+      <c r="F268">
+        <v>1.0</v>
+      </c>
+      <c r="G268" s="1">
+        <v>561600.0</v>
+      </c>
+      <c r="H268" s="1">
+        <v>13620.0</v>
+      </c>
+      <c r="I268" s="1">
+        <v>2.4252136752137</v>
+      </c>
+      <c r="J268">
+        <v>1.12</v>
+      </c>
+      <c r="K268" t="s">
+        <v>656</v>
+      </c>
+      <c r="L268" s="1">
+        <v>575220.0</v>
+      </c>
+      <c r="M268" s="1">
+        <v>581951.51</v>
+      </c>
+      <c r="N268" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O268">
+        <v>1</v>
+      </c>
+      <c r="Z268" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="269" spans="1:26">
+      <c r="A269" t="s">
+        <v>658</v>
+      </c>
+      <c r="B269" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C269" s="1">
+        <v>99.483</v>
+      </c>
+      <c r="D269" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E269" t="s">
+        <v>8</v>
+      </c>
+      <c r="F269">
+        <v>1.0</v>
+      </c>
+      <c r="G269" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="H269" s="1">
+        <v>-7755.0</v>
+      </c>
+      <c r="I269" s="1">
+        <v>-0.517</v>
+      </c>
+      <c r="J269">
+        <v>3.33</v>
+      </c>
+      <c r="K269" t="s">
+        <v>659</v>
+      </c>
+      <c r="L269" s="1">
+        <v>1492245.0</v>
+      </c>
+      <c r="M269" s="1">
+        <v>1542248.42</v>
+      </c>
+      <c r="N269" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O269">
+        <v>1</v>
+      </c>
+      <c r="Z269" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="270" spans="1:26">
+      <c r="A270" t="s">
+        <v>661</v>
+      </c>
+      <c r="B270" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C270" s="1">
+        <v>97.605</v>
+      </c>
+      <c r="D270" s="1">
+        <v>98.82</v>
+      </c>
+      <c r="E270" t="s">
+        <v>8</v>
+      </c>
+      <c r="F270">
+        <v>1.0</v>
+      </c>
+      <c r="G270" s="1">
+        <v>395280.0</v>
+      </c>
+      <c r="H270" s="1">
+        <v>-4860.0</v>
+      </c>
+      <c r="I270" s="1">
+        <v>-1.2295081967213</v>
+      </c>
+      <c r="J270">
+        <v>2.4</v>
+      </c>
+      <c r="K270" t="s">
+        <v>662</v>
+      </c>
+      <c r="L270" s="1">
+        <v>390420.0</v>
+      </c>
+      <c r="M270" s="1">
+        <v>400009.04</v>
+      </c>
+      <c r="N270" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O270">
+        <v>1</v>
+      </c>
+      <c r="Z270" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="271" spans="1:26">
+      <c r="A271" t="s">
+        <v>664</v>
+      </c>
+      <c r="B271" s="1">
+        <v>847000.0</v>
+      </c>
+      <c r="C271" s="1">
+        <v>101.586</v>
+      </c>
+      <c r="D271" s="1">
+        <v>100.16669776</v>
+      </c>
+      <c r="E271" t="s">
+        <v>8</v>
+      </c>
+      <c r="F271">
+        <v>1.0</v>
+      </c>
+      <c r="G271" s="1">
+        <v>848411.93</v>
+      </c>
+      <c r="H271" s="1">
+        <v>12021.49</v>
+      </c>
+      <c r="I271" s="1">
+        <v>1.4169402356235</v>
+      </c>
+      <c r="J271">
+        <v>3.03</v>
+      </c>
+      <c r="K271" t="s">
+        <v>665</v>
+      </c>
+      <c r="L271" s="1">
+        <v>860433.42</v>
+      </c>
+      <c r="M271" s="1">
+        <v>886074.31</v>
+      </c>
+      <c r="N271" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O271">
+        <v>1</v>
+      </c>
+      <c r="Z271" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="272" spans="1:26">
+      <c r="A272" t="s">
+        <v>667</v>
+      </c>
+      <c r="B272" s="1">
+        <v>120000.0</v>
+      </c>
+      <c r="C272" s="1">
+        <v>100.394</v>
+      </c>
+      <c r="D272" s="1">
+        <v>99.115</v>
+      </c>
+      <c r="E272" t="s">
+        <v>8</v>
+      </c>
+      <c r="F272">
+        <v>1.0</v>
+      </c>
+      <c r="G272" s="1">
+        <v>118938.0</v>
+      </c>
+      <c r="H272" s="1">
+        <v>1534.8</v>
+      </c>
+      <c r="I272" s="1">
+        <v>1.2904202189376</v>
+      </c>
+      <c r="J272">
+        <v>0.87</v>
+      </c>
+      <c r="K272" t="s">
+        <v>668</v>
+      </c>
+      <c r="L272" s="1">
+        <v>120472.8</v>
+      </c>
+      <c r="M272" s="1">
+        <v>121519.92</v>
+      </c>
+      <c r="N272" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O272">
+        <v>1</v>
+      </c>
+      <c r="Z272" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="273" spans="1:26">
+      <c r="A273" t="s">
+        <v>670</v>
+      </c>
+      <c r="B273" s="1">
+        <v>3002000.0</v>
+      </c>
+      <c r="C273" s="1">
+        <v>94.443</v>
+      </c>
+      <c r="D273" s="1">
+        <v>93.82226382</v>
+      </c>
+      <c r="E273" t="s">
+        <v>8</v>
+      </c>
+      <c r="F273">
+        <v>1.0</v>
+      </c>
+      <c r="G273" s="1">
+        <v>2816544.36</v>
+      </c>
+      <c r="H273" s="1">
+        <v>18634.5</v>
+      </c>
+      <c r="I273" s="1">
+        <v>0.6616086103469</v>
+      </c>
+      <c r="J273">
+        <v>0.38</v>
+      </c>
+      <c r="K273" t="s">
+        <v>671</v>
+      </c>
+      <c r="L273" s="1">
+        <v>2835178.86</v>
+      </c>
+      <c r="M273" s="1">
+        <v>2846726.28</v>
+      </c>
+      <c r="N273" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O273">
+        <v>1</v>
+      </c>
+      <c r="Z273" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="274" spans="1:26">
+      <c r="A274" t="s">
+        <v>673</v>
+      </c>
+      <c r="B274" s="1">
+        <v>520000.0</v>
+      </c>
+      <c r="C274" s="1">
+        <v>101.995</v>
+      </c>
+      <c r="D274" s="1">
+        <v>101.22622308</v>
+      </c>
+      <c r="E274" t="s">
+        <v>8</v>
+      </c>
+      <c r="F274">
+        <v>1.0</v>
+      </c>
+      <c r="G274" s="1">
+        <v>526376.36</v>
+      </c>
+      <c r="H274" s="1">
+        <v>3997.64</v>
+      </c>
+      <c r="I274" s="1">
+        <v>0.75946419782226</v>
+      </c>
+      <c r="J274">
+        <v>3.64</v>
+      </c>
+      <c r="K274" t="s">
+        <v>674</v>
+      </c>
+      <c r="L274" s="1">
+        <v>530374.0</v>
+      </c>
+      <c r="M274" s="1">
+        <v>549309.48</v>
+      </c>
+      <c r="N274" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O274">
+        <v>1</v>
+      </c>
+      <c r="Z274" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="275" spans="1:26">
+      <c r="A275" t="s">
+        <v>676</v>
+      </c>
+      <c r="B275" s="1">
+        <v>49117000.0</v>
+      </c>
+      <c r="C275" s="1">
+        <v>99.494</v>
+      </c>
+      <c r="D275" s="1">
+        <v>98.45450561</v>
+      </c>
+      <c r="E275" t="s">
+        <v>8</v>
+      </c>
+      <c r="F275">
+        <v>1.0</v>
+      </c>
+      <c r="G275" s="1">
+        <v>48357899.52</v>
+      </c>
+      <c r="H275" s="1">
+        <v>510568.46</v>
+      </c>
+      <c r="I275" s="1">
+        <v>1.0558119047103</v>
+      </c>
+      <c r="J275">
+        <v>0.91</v>
+      </c>
+      <c r="K275" t="s">
+        <v>677</v>
+      </c>
+      <c r="L275" s="1">
+        <v>48868467.98</v>
+      </c>
+      <c r="M275" s="1">
+        <v>49313918.3</v>
+      </c>
+      <c r="N275" s="1">
+        <v>8.0</v>
+      </c>
+      <c r="O275">
+        <v>1</v>
+      </c>
+      <c r="Z275" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="276" spans="1:26">
+      <c r="A276" t="s">
+        <v>679</v>
+      </c>
+      <c r="B276" s="1">
+        <v>432000.0</v>
+      </c>
+      <c r="C276" s="1">
+        <v>97.465</v>
+      </c>
+      <c r="D276" s="1">
+        <v>99.406</v>
+      </c>
+      <c r="E276" t="s">
+        <v>8</v>
+      </c>
+      <c r="F276">
+        <v>1.0</v>
+      </c>
+      <c r="G276" s="1">
+        <v>429433.92</v>
+      </c>
+      <c r="H276" s="1">
+        <v>-8385.12</v>
+      </c>
+      <c r="I276" s="1">
+        <v>-1.9525984347021</v>
+      </c>
+      <c r="J276">
+        <v>1.72</v>
+      </c>
+      <c r="K276" t="s">
+        <v>680</v>
+      </c>
+      <c r="L276" s="1">
+        <v>421048.8</v>
+      </c>
+      <c r="M276" s="1">
+        <v>428483.05</v>
+      </c>
+      <c r="N276" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O276">
+        <v>1</v>
+      </c>
+      <c r="Z276" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="277" spans="1:26">
+      <c r="A277" t="s">
+        <v>682</v>
+      </c>
+      <c r="B277" s="1">
+        <v>1148000.0</v>
+      </c>
+      <c r="C277" s="1">
+        <v>98.993</v>
+      </c>
+      <c r="D277" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E277" t="s">
+        <v>8</v>
+      </c>
+      <c r="F277">
+        <v>1.0</v>
+      </c>
+      <c r="G277" s="1">
+        <v>1148000.0</v>
+      </c>
+      <c r="H277" s="1">
+        <v>-11560.36</v>
+      </c>
+      <c r="I277" s="1">
+        <v>-1.007</v>
+      </c>
+      <c r="J277">
+        <v>1.13</v>
+      </c>
+      <c r="K277" t="s">
+        <v>683</v>
+      </c>
+      <c r="L277" s="1">
+        <v>1136439.64</v>
+      </c>
+      <c r="M277" s="1">
+        <v>1149459.28</v>
+      </c>
+      <c r="N277" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O277">
+        <v>1</v>
+      </c>
+      <c r="Z277" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="278" spans="1:26">
+      <c r="A278" t="s">
+        <v>685</v>
+      </c>
+      <c r="B278" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C278" s="1">
+        <v>103.637</v>
+      </c>
+      <c r="D278" s="1">
+        <v>101.11</v>
+      </c>
+      <c r="E278" t="s">
+        <v>8</v>
+      </c>
+      <c r="F278">
+        <v>1.0</v>
+      </c>
+      <c r="G278" s="1">
+        <v>1112210.0</v>
+      </c>
+      <c r="H278" s="1">
+        <v>27797.0</v>
+      </c>
+      <c r="I278" s="1">
+        <v>2.499258233607</v>
+      </c>
+      <c r="J278">
+        <v>0.96</v>
+      </c>
+      <c r="K278" t="s">
+        <v>686</v>
+      </c>
+      <c r="L278" s="1">
+        <v>1140007.0</v>
+      </c>
+      <c r="M278" s="1">
+        <v>1150600.15</v>
+      </c>
+      <c r="N278" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O278">
+        <v>1</v>
+      </c>
+      <c r="Z278" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="279" spans="1:26">
+      <c r="A279" t="s">
+        <v>688</v>
+      </c>
+      <c r="B279" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C279" s="1">
+        <v>100.887</v>
+      </c>
+      <c r="D279" s="1">
+        <v>99.076</v>
+      </c>
+      <c r="E279" t="s">
+        <v>8</v>
+      </c>
+      <c r="F279">
+        <v>1.0</v>
+      </c>
+      <c r="G279" s="1">
+        <v>693532.0</v>
+      </c>
+      <c r="H279" s="1">
+        <v>12677.0</v>
+      </c>
+      <c r="I279" s="1">
+        <v>1.8278897008357</v>
+      </c>
+      <c r="J279">
+        <v>0.22</v>
+      </c>
+      <c r="K279" t="s">
+        <v>689</v>
+      </c>
+      <c r="L279" s="1">
+        <v>706209.0</v>
+      </c>
+      <c r="M279" s="1">
+        <v>707757.63</v>
+      </c>
+      <c r="N279" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O279">
+        <v>1</v>
+      </c>
+      <c r="Z279" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="280" spans="1:26">
+      <c r="A280" t="s">
+        <v>691</v>
+      </c>
+      <c r="B280" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C280" s="1">
+        <v>101.592</v>
+      </c>
+      <c r="D280" s="1">
+        <v>98.69</v>
+      </c>
+      <c r="E280" t="s">
+        <v>8</v>
+      </c>
+      <c r="F280">
+        <v>1.0</v>
+      </c>
+      <c r="G280" s="1">
+        <v>592140.0</v>
+      </c>
+      <c r="H280" s="1">
+        <v>17412.0</v>
+      </c>
+      <c r="I280" s="1">
+        <v>2.9405208227784</v>
+      </c>
+      <c r="J280">
+        <v>2.97</v>
+      </c>
+      <c r="K280" t="s">
+        <v>692</v>
+      </c>
+      <c r="L280" s="1">
+        <v>609552.0</v>
+      </c>
+      <c r="M280" s="1">
+        <v>627387.62</v>
+      </c>
+      <c r="N280" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O280">
+        <v>1</v>
+      </c>
+      <c r="Z280" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="281" spans="1:26">
+      <c r="A281" t="s">
+        <v>694</v>
+      </c>
+      <c r="B281" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C281" s="1">
+        <v>85.449</v>
+      </c>
+      <c r="D281" s="1">
+        <v>85.3395</v>
+      </c>
+      <c r="E281" t="s">
+        <v>8</v>
+      </c>
+      <c r="F281">
+        <v>1.0</v>
+      </c>
+      <c r="G281" s="1">
+        <v>341358.0</v>
+      </c>
+      <c r="H281" s="1">
+        <v>438.0</v>
+      </c>
+      <c r="I281" s="1">
+        <v>0.1283110400225</v>
+      </c>
+      <c r="J281">
+        <v>0.47</v>
+      </c>
+      <c r="K281" t="s">
+        <v>695</v>
+      </c>
+      <c r="L281" s="1">
+        <v>341796.0</v>
+      </c>
+      <c r="M281" s="1">
+        <v>343694.63</v>
+      </c>
+      <c r="N281" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O281">
+        <v>1</v>
+      </c>
+      <c r="Z281" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="282" spans="1:26">
+      <c r="A282" t="s">
+        <v>697</v>
+      </c>
+      <c r="B282" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C282" s="1">
+        <v>100.487</v>
+      </c>
+      <c r="D282" s="1">
+        <v>99.898</v>
+      </c>
+      <c r="E282" t="s">
+        <v>8</v>
+      </c>
+      <c r="F282">
+        <v>1.0</v>
+      </c>
+      <c r="G282" s="1">
+        <v>1198776.0</v>
+      </c>
+      <c r="H282" s="1">
+        <v>7068.0</v>
+      </c>
+      <c r="I282" s="1">
+        <v>0.58960139342129</v>
+      </c>
+      <c r="J282">
+        <v>0.3</v>
+      </c>
+      <c r="K282" t="s">
+        <v>698</v>
+      </c>
+      <c r="L282" s="1">
+        <v>1205844.0</v>
+      </c>
+      <c r="M282" s="1">
+        <v>1209394.68</v>
+      </c>
+      <c r="N282" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O282">
+        <v>1</v>
+      </c>
+      <c r="Z282" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="283" spans="1:26">
+      <c r="A283" t="s">
+        <v>700</v>
+      </c>
+      <c r="B283" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C283" s="1">
+        <v>82.242</v>
+      </c>
+      <c r="D283" s="1">
+        <v>82.0</v>
+      </c>
+      <c r="E283" t="s">
+        <v>8</v>
+      </c>
+      <c r="F283">
+        <v>1.0</v>
+      </c>
+      <c r="G283" s="1">
+        <v>574000.0</v>
+      </c>
+      <c r="H283" s="1">
+        <v>1694.0</v>
+      </c>
+      <c r="I283" s="1">
+        <v>0.29512195121951</v>
+      </c>
+      <c r="J283">
+        <v>0.22</v>
+      </c>
+      <c r="K283" t="s">
+        <v>701</v>
+      </c>
+      <c r="L283" s="1">
+        <v>575694.0</v>
+      </c>
+      <c r="M283" s="1">
+        <v>577237.84</v>
+      </c>
+      <c r="N283" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O283">
+        <v>1</v>
+      </c>
+      <c r="Z283" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="284" spans="1:26">
+      <c r="A284" t="s">
+        <v>703</v>
+      </c>
+      <c r="B284" s="1">
+        <v>588000.0</v>
+      </c>
+      <c r="C284" s="1">
+        <v>101.117</v>
+      </c>
+      <c r="D284" s="1">
+        <v>99.71992347</v>
+      </c>
+      <c r="E284" t="s">
+        <v>8</v>
+      </c>
+      <c r="F284">
+        <v>1.0</v>
+      </c>
+      <c r="G284" s="1">
+        <v>586353.15</v>
+      </c>
+      <c r="H284" s="1">
+        <v>8214.81</v>
+      </c>
+      <c r="I284" s="1">
+        <v>1.4010004039375</v>
+      </c>
+      <c r="J284">
+        <v>0.57</v>
+      </c>
+      <c r="K284" t="s">
+        <v>704</v>
+      </c>
+      <c r="L284" s="1">
+        <v>594567.96</v>
+      </c>
+      <c r="M284" s="1">
+        <v>597918.75</v>
+      </c>
+      <c r="N284" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O284">
+        <v>1</v>
+      </c>
+      <c r="Z284" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="285" spans="1:26">
+      <c r="A285" t="s">
+        <v>706</v>
+      </c>
+      <c r="B285" s="1">
+        <v>301000.0</v>
+      </c>
+      <c r="C285" s="1">
+        <v>102.206</v>
+      </c>
+      <c r="D285" s="1">
+        <v>99.813</v>
+      </c>
+      <c r="E285" t="s">
+        <v>8</v>
+      </c>
+      <c r="F285">
+        <v>1.0</v>
+      </c>
+      <c r="G285" s="1">
+        <v>300437.13</v>
+      </c>
+      <c r="H285" s="1">
+        <v>7202.93</v>
+      </c>
+      <c r="I285" s="1">
+        <v>2.3974832937593</v>
+      </c>
+      <c r="J285">
+        <v>0.5</v>
+      </c>
+      <c r="K285" t="s">
+        <v>707</v>
+      </c>
+      <c r="L285" s="1">
+        <v>307640.06</v>
+      </c>
+      <c r="M285" s="1">
+        <v>309141.97</v>
+      </c>
+      <c r="N285" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O285">
+        <v>1</v>
+      </c>
+      <c r="Z285" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="286" spans="1:26">
+      <c r="A286" t="s">
+        <v>709</v>
+      </c>
+      <c r="B286" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C286" s="1">
+        <v>103.952</v>
+      </c>
+      <c r="D286" s="1">
+        <v>102.20876333</v>
+      </c>
+      <c r="E286" t="s">
+        <v>8</v>
+      </c>
+      <c r="F286">
+        <v>1.0</v>
+      </c>
+      <c r="G286" s="1">
+        <v>919878.87</v>
+      </c>
+      <c r="H286" s="1">
+        <v>15689.13</v>
+      </c>
+      <c r="I286" s="1">
+        <v>1.7055647772407</v>
+      </c>
+      <c r="J286">
+        <v>3.18</v>
+      </c>
+      <c r="K286" t="s">
+        <v>710</v>
+      </c>
+      <c r="L286" s="1">
+        <v>935568.0</v>
+      </c>
+      <c r="M286" s="1">
+        <v>964153.33</v>
+      </c>
+      <c r="N286" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O286">
+        <v>1</v>
+      </c>
+      <c r="Z286" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="287" spans="1:26">
+      <c r="A287" t="s">
+        <v>712</v>
+      </c>
+      <c r="B287" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C287" s="1">
+        <v>98.911</v>
+      </c>
+      <c r="D287" s="1">
+        <v>99.4208</v>
+      </c>
+      <c r="E287" t="s">
+        <v>8</v>
+      </c>
+      <c r="F287">
+        <v>1.0</v>
+      </c>
+      <c r="G287" s="1">
+        <v>1491312.0</v>
+      </c>
+      <c r="H287" s="1">
+        <v>-7647.0</v>
+      </c>
+      <c r="I287" s="1">
+        <v>-0.51276996362934</v>
+      </c>
+      <c r="J287">
+        <v>0.95</v>
+      </c>
+      <c r="K287" t="s">
+        <v>713</v>
+      </c>
+      <c r="L287" s="1">
+        <v>1483665.0</v>
+      </c>
+      <c r="M287" s="1">
+        <v>1497843.08</v>
+      </c>
+      <c r="N287" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O287">
+        <v>1</v>
+      </c>
+      <c r="Z287" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="288" spans="1:26">
+      <c r="A288" t="s">
+        <v>715</v>
+      </c>
+      <c r="B288" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C288" s="1">
+        <v>98.91</v>
+      </c>
+      <c r="D288" s="1">
+        <v>97.59</v>
+      </c>
+      <c r="E288" t="s">
+        <v>8</v>
+      </c>
+      <c r="F288">
+        <v>1.0</v>
+      </c>
+      <c r="G288" s="1">
+        <v>390360.0</v>
+      </c>
+      <c r="H288" s="1">
+        <v>5280.0</v>
+      </c>
+      <c r="I288" s="1">
+        <v>1.3525976022133</v>
+      </c>
+      <c r="J288">
+        <v>1.92</v>
+      </c>
+      <c r="K288" t="s">
+        <v>716</v>
+      </c>
+      <c r="L288" s="1">
+        <v>395640.0</v>
+      </c>
+      <c r="M288" s="1">
+        <v>403333.15</v>
+      </c>
+      <c r="N288" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O288">
+        <v>1</v>
+      </c>
+      <c r="Z288" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="289" spans="1:26">
+      <c r="A289" t="s">
+        <v>718</v>
+      </c>
+      <c r="B289" s="1">
+        <v>443000.0</v>
+      </c>
+      <c r="C289" s="1">
+        <v>99.171</v>
+      </c>
+      <c r="D289" s="1">
+        <v>99.947</v>
+      </c>
+      <c r="E289" t="s">
+        <v>8</v>
+      </c>
+      <c r="F289">
+        <v>1.0</v>
+      </c>
+      <c r="G289" s="1">
+        <v>442765.21</v>
+      </c>
+      <c r="H289" s="1">
+        <v>-3437.68</v>
+      </c>
+      <c r="I289" s="1">
+        <v>-0.77641149809399</v>
+      </c>
+      <c r="J289">
+        <v>2.22</v>
+      </c>
+      <c r="K289" t="s">
+        <v>719</v>
+      </c>
+      <c r="L289" s="1">
+        <v>439327.53</v>
+      </c>
+      <c r="M289" s="1">
+        <v>449158.49</v>
+      </c>
+      <c r="N289" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O289">
+        <v>1</v>
+      </c>
+      <c r="Z289" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="290" spans="1:26">
+      <c r="A290" t="s">
+        <v>721</v>
+      </c>
+      <c r="B290" s="1">
+        <v>611000.0</v>
+      </c>
+      <c r="C290" s="1">
+        <v>102.614</v>
+      </c>
+      <c r="D290" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E290" t="s">
+        <v>8</v>
+      </c>
+      <c r="F290">
+        <v>1.0</v>
+      </c>
+      <c r="G290" s="1">
+        <v>611000.0</v>
+      </c>
+      <c r="H290" s="1">
+        <v>15971.54</v>
+      </c>
+      <c r="I290" s="1">
+        <v>2.614</v>
+      </c>
+      <c r="J290">
+        <v>1.24</v>
+      </c>
+      <c r="K290" t="s">
+        <v>722</v>
+      </c>
+      <c r="L290" s="1">
+        <v>626971.54</v>
+      </c>
+      <c r="M290" s="1">
+        <v>634569.5</v>
+      </c>
+      <c r="N290" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O290">
+        <v>1</v>
+      </c>
+      <c r="Z290" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="291" spans="1:26">
+      <c r="A291" t="s">
+        <v>724</v>
+      </c>
+      <c r="B291" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C291" s="1">
+        <v>89.502</v>
+      </c>
+      <c r="D291" s="1">
+        <v>99.03167091</v>
+      </c>
+      <c r="E291" t="s">
+        <v>8</v>
+      </c>
+      <c r="F291">
+        <v>1.0</v>
+      </c>
+      <c r="G291" s="1">
+        <v>1089348.38</v>
+      </c>
+      <c r="H291" s="1">
+        <v>-104826.38</v>
+      </c>
+      <c r="I291" s="1">
+        <v>-9.6228517822737</v>
+      </c>
+      <c r="J291">
+        <v>0.86</v>
+      </c>
+      <c r="K291" t="s">
+        <v>725</v>
+      </c>
+      <c r="L291" s="1">
+        <v>984522.0</v>
+      </c>
+      <c r="M291" s="1">
+        <v>994015.15</v>
+      </c>
+      <c r="N291" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O291">
+        <v>1</v>
+      </c>
+      <c r="Z291" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="292" spans="1:26">
+      <c r="A292" t="s">
+        <v>727</v>
+      </c>
+      <c r="B292" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C292" s="1">
+        <v>98.808</v>
+      </c>
+      <c r="D292" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E292" t="s">
+        <v>8</v>
+      </c>
+      <c r="F292">
+        <v>1.0</v>
+      </c>
+      <c r="G292" s="1">
+        <v>1596464.0</v>
+      </c>
+      <c r="H292" s="1">
+        <v>-15536.0</v>
+      </c>
+      <c r="I292" s="1">
+        <v>-0.97315066296515</v>
+      </c>
+      <c r="J292">
+        <v>1.29</v>
+      </c>
+      <c r="K292" t="s">
+        <v>728</v>
+      </c>
+      <c r="L292" s="1">
+        <v>1580928.0</v>
+      </c>
+      <c r="M292" s="1">
+        <v>1601640.33</v>
+      </c>
+      <c r="N292" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O292">
+        <v>1</v>
+      </c>
+      <c r="Z292" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="293" spans="1:26">
+      <c r="A293" t="s">
+        <v>730</v>
+      </c>
+      <c r="B293" s="1">
+        <v>1079000.0</v>
+      </c>
+      <c r="C293" s="1">
+        <v>99.023</v>
+      </c>
+      <c r="D293" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E293" t="s">
+        <v>8</v>
+      </c>
+      <c r="F293">
+        <v>1.0</v>
+      </c>
+      <c r="G293" s="1">
+        <v>1079000.0</v>
+      </c>
+      <c r="H293" s="1">
+        <v>-10541.83</v>
+      </c>
+      <c r="I293" s="1">
+        <v>-0.977</v>
+      </c>
+      <c r="J293">
+        <v>0.4</v>
+      </c>
+      <c r="K293" t="s">
+        <v>731</v>
+      </c>
+      <c r="L293" s="1">
+        <v>1068458.17</v>
+      </c>
+      <c r="M293" s="1">
+        <v>1072728.35</v>
+      </c>
+      <c r="N293" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O293">
+        <v>1</v>
+      </c>
+      <c r="Z293" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="294" spans="1:26">
+      <c r="A294" t="s">
+        <v>733</v>
+      </c>
+      <c r="B294" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C294" s="1">
+        <v>101.523</v>
+      </c>
+      <c r="D294" s="1">
+        <v>103.02411583</v>
+      </c>
+      <c r="E294" t="s">
+        <v>8</v>
+      </c>
+      <c r="F294">
+        <v>1.0</v>
+      </c>
+      <c r="G294" s="1">
+        <v>1236289.39</v>
+      </c>
+      <c r="H294" s="1">
+        <v>-18013.39</v>
+      </c>
+      <c r="I294" s="1">
+        <v>-1.4570528668858</v>
+      </c>
+      <c r="J294">
+        <v>1.09</v>
+      </c>
+      <c r="K294" t="s">
+        <v>734</v>
+      </c>
+      <c r="L294" s="1">
+        <v>1218276.0</v>
+      </c>
+      <c r="M294" s="1">
+        <v>1231408.77</v>
+      </c>
+      <c r="N294" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O294">
+        <v>1</v>
+      </c>
+      <c r="Z294" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="295" spans="1:26">
+      <c r="A295" t="s">
+        <v>736</v>
+      </c>
+      <c r="B295" s="1">
+        <v>551000.0</v>
+      </c>
+      <c r="C295" s="1">
+        <v>101.046</v>
+      </c>
+      <c r="D295" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E295" t="s">
+        <v>8</v>
+      </c>
+      <c r="F295">
+        <v>1.0</v>
+      </c>
+      <c r="G295" s="1">
+        <v>551000.0</v>
+      </c>
+      <c r="H295" s="1">
+        <v>5763.46</v>
+      </c>
+      <c r="I295" s="1">
+        <v>1.046</v>
+      </c>
+      <c r="J295">
+        <v>2.98</v>
+      </c>
+      <c r="K295" t="s">
+        <v>737</v>
+      </c>
+      <c r="L295" s="1">
+        <v>556763.46</v>
+      </c>
+      <c r="M295" s="1">
+        <v>573207.41</v>
+      </c>
+      <c r="N295" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O295">
+        <v>1</v>
+      </c>
+      <c r="Z295" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="296" spans="1:26">
+      <c r="A296" t="s">
+        <v>739</v>
+      </c>
+      <c r="B296" s="1">
+        <v>593000.0</v>
+      </c>
+      <c r="C296" s="1">
+        <v>100.999</v>
+      </c>
+      <c r="D296" s="1">
+        <v>100.15374199</v>
+      </c>
+      <c r="E296" t="s">
+        <v>8</v>
+      </c>
+      <c r="F296">
+        <v>1.0</v>
+      </c>
+      <c r="G296" s="1">
+        <v>593911.69</v>
+      </c>
+      <c r="H296" s="1">
+        <v>5012.38</v>
+      </c>
+      <c r="I296" s="1">
+        <v>0.84396048846925</v>
+      </c>
+      <c r="J296">
+        <v>3.67</v>
+      </c>
+      <c r="K296" t="s">
+        <v>740</v>
+      </c>
+      <c r="L296" s="1">
+        <v>598924.07</v>
+      </c>
+      <c r="M296" s="1">
+        <v>620694.48</v>
+      </c>
+      <c r="N296" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O296">
+        <v>1</v>
+      </c>
+      <c r="Z296" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="297" spans="1:26">
+      <c r="A297" t="s">
+        <v>742</v>
+      </c>
+      <c r="B297" s="1">
+        <v>696000.0</v>
+      </c>
+      <c r="C297" s="1">
+        <v>100.906</v>
+      </c>
+      <c r="D297" s="1">
+        <v>100.08052155</v>
+      </c>
+      <c r="E297" t="s">
+        <v>8</v>
+      </c>
+      <c r="F297">
+        <v>1.0</v>
+      </c>
+      <c r="G297" s="1">
+        <v>696560.43</v>
+      </c>
+      <c r="H297" s="1">
+        <v>5745.33</v>
+      </c>
+      <c r="I297" s="1">
+        <v>0.82481429500668</v>
+      </c>
+      <c r="J297">
+        <v>2.85</v>
+      </c>
+      <c r="K297" t="s">
+        <v>743</v>
+      </c>
+      <c r="L297" s="1">
+        <v>702305.76</v>
+      </c>
+      <c r="M297" s="1">
+        <v>722143.19</v>
+      </c>
+      <c r="N297" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O297">
+        <v>1</v>
+      </c>
+      <c r="Z297" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="298" spans="1:26">
+      <c r="A298" t="s">
+        <v>745</v>
+      </c>
+      <c r="B298" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C298" s="1">
+        <v>99.963</v>
+      </c>
+      <c r="D298" s="1">
+        <v>99.1185</v>
+      </c>
+      <c r="E298" t="s">
+        <v>8</v>
+      </c>
+      <c r="F298">
+        <v>1.0</v>
+      </c>
+      <c r="G298" s="1">
+        <v>792948.0</v>
+      </c>
+      <c r="H298" s="1">
+        <v>6756.0</v>
+      </c>
+      <c r="I298" s="1">
+        <v>0.85201047231344</v>
+      </c>
+      <c r="J298">
+        <v>1.28</v>
+      </c>
+      <c r="K298" t="s">
+        <v>746</v>
+      </c>
+      <c r="L298" s="1">
+        <v>799704.0</v>
+      </c>
+      <c r="M298" s="1">
+        <v>809904.0</v>
+      </c>
+      <c r="N298" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O298">
+        <v>1</v>
+      </c>
+      <c r="Z298" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="299" spans="1:26">
+      <c r="A299" t="s">
+        <v>748</v>
+      </c>
+      <c r="B299" s="1">
+        <v>2199000.0</v>
+      </c>
+      <c r="C299" s="1">
+        <v>98.527</v>
+      </c>
+      <c r="D299" s="1">
+        <v>97.40641382</v>
+      </c>
+      <c r="E299" t="s">
+        <v>8</v>
+      </c>
+      <c r="F299">
+        <v>1.0</v>
+      </c>
+      <c r="G299" s="1">
+        <v>2141967.04</v>
+      </c>
+      <c r="H299" s="1">
+        <v>24641.69</v>
+      </c>
+      <c r="I299" s="1">
+        <v>1.1504233977382</v>
+      </c>
+      <c r="J299">
+        <v>1.14</v>
+      </c>
+      <c r="K299" t="s">
+        <v>749</v>
+      </c>
+      <c r="L299" s="1">
+        <v>2166608.73</v>
+      </c>
+      <c r="M299" s="1">
+        <v>2191611.06</v>
+      </c>
+      <c r="N299" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O299">
+        <v>1</v>
+      </c>
+      <c r="Z299" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="300" spans="1:26">
+      <c r="A300" t="s">
+        <v>751</v>
+      </c>
+      <c r="B300" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C300" s="1">
+        <v>99.127</v>
+      </c>
+      <c r="D300" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="E300" t="s">
+        <v>8</v>
+      </c>
+      <c r="F300">
+        <v>1.0</v>
+      </c>
+      <c r="G300" s="1">
+        <v>299382.0</v>
+      </c>
+      <c r="H300" s="1">
+        <v>-2001.0</v>
+      </c>
+      <c r="I300" s="1">
+        <v>-0.66837685632403</v>
+      </c>
+      <c r="J300">
+        <v>1.12</v>
+      </c>
+      <c r="K300" t="s">
+        <v>752</v>
+      </c>
+      <c r="L300" s="1">
+        <v>297381.0</v>
+      </c>
+      <c r="M300" s="1">
+        <v>300746.75</v>
+      </c>
+      <c r="N300" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O300">
+        <v>1</v>
+      </c>
+      <c r="Z300" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="301" spans="1:26">
+      <c r="A301" t="s">
+        <v>754</v>
+      </c>
+      <c r="B301" s="1">
+        <v>643000.0</v>
+      </c>
+      <c r="C301" s="1">
+        <v>100.876</v>
+      </c>
+      <c r="D301" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E301" t="s">
+        <v>8</v>
+      </c>
+      <c r="F301">
+        <v>1.0</v>
+      </c>
+      <c r="G301" s="1">
+        <v>642279.84</v>
+      </c>
+      <c r="H301" s="1">
+        <v>6352.84</v>
+      </c>
+      <c r="I301" s="1">
+        <v>0.98910780073683</v>
+      </c>
+      <c r="J301">
+        <v>0.15</v>
+      </c>
+      <c r="K301">
+        <v>955.69</v>
+      </c>
+      <c r="L301" s="1">
+        <v>648632.68</v>
+      </c>
+      <c r="M301" s="1">
+        <v>649588.37</v>
+      </c>
+      <c r="N301" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O301">
+        <v>1</v>
+      </c>
+      <c r="Z301" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="302" spans="1:26">
+      <c r="A302" t="s">
+        <v>756</v>
+      </c>
+      <c r="B302" s="1">
+        <v>432000.0</v>
+      </c>
+      <c r="C302" s="1">
+        <v>99.988</v>
+      </c>
+      <c r="D302" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E302" t="s">
+        <v>8</v>
+      </c>
+      <c r="F302">
+        <v>1.0</v>
+      </c>
+      <c r="G302" s="1">
+        <v>432000.0</v>
+      </c>
+      <c r="H302" s="1">
+        <v>-51.84</v>
+      </c>
+      <c r="I302" s="1">
+        <v>-0.012</v>
+      </c>
+      <c r="J302">
+        <v>3.52</v>
+      </c>
+      <c r="K302" t="s">
+        <v>757</v>
+      </c>
+      <c r="L302" s="1">
+        <v>431948.16</v>
+      </c>
+      <c r="M302" s="1">
+        <v>447140.62</v>
+      </c>
+      <c r="N302" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O302">
+        <v>1</v>
+      </c>
+      <c r="Z302" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="303" spans="1:26">
+      <c r="A303" t="s">
+        <v>759</v>
+      </c>
+      <c r="B303" s="1">
+        <v>1434000.0</v>
+      </c>
+      <c r="C303" s="1">
+        <v>99.003</v>
+      </c>
+      <c r="D303" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="E303" t="s">
+        <v>8</v>
+      </c>
+      <c r="F303">
+        <v>1.0</v>
+      </c>
+      <c r="G303" s="1">
+        <v>1430099.52</v>
+      </c>
+      <c r="H303" s="1">
+        <v>-10396.5</v>
+      </c>
+      <c r="I303" s="1">
+        <v>-0.72697737846944</v>
+      </c>
+      <c r="J303">
+        <v>1.34</v>
+      </c>
+      <c r="K303" t="s">
+        <v>760</v>
+      </c>
+      <c r="L303" s="1">
+        <v>1419703.02</v>
+      </c>
+      <c r="M303" s="1">
+        <v>1438983.44</v>
+      </c>
+      <c r="N303" s="1">
         <v>0.23</v>
       </c>
-      <c r="P5">
-[...46 lines deleted...]
-      <c r="O6" s="1">
+      <c r="O303">
+        <v>1</v>
+      </c>
+      <c r="Z303" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="304" spans="1:26">
+      <c r="A304" t="s">
+        <v>762</v>
+      </c>
+      <c r="B304" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C304" s="1">
+        <v>105.006</v>
+      </c>
+      <c r="D304" s="1">
+        <v>104.83429667</v>
+      </c>
+      <c r="E304" t="s">
+        <v>8</v>
+      </c>
+      <c r="F304">
+        <v>1.0</v>
+      </c>
+      <c r="G304" s="1">
+        <v>314502.89</v>
+      </c>
+      <c r="H304" s="1">
+        <v>515.11</v>
+      </c>
+      <c r="I304" s="1">
+        <v>0.16378545837846</v>
+      </c>
+      <c r="J304">
+        <v>1.08</v>
+      </c>
+      <c r="K304" t="s">
+        <v>763</v>
+      </c>
+      <c r="L304" s="1">
+        <v>315018.0</v>
+      </c>
+      <c r="M304" s="1">
+        <v>318243.0</v>
+      </c>
+      <c r="N304" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O304">
+        <v>1</v>
+      </c>
+      <c r="Z304" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="305" spans="1:26">
+      <c r="A305" t="s">
+        <v>765</v>
+      </c>
+      <c r="B305" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C305" s="1">
+        <v>98.235</v>
+      </c>
+      <c r="D305" s="1">
+        <v>97.26</v>
+      </c>
+      <c r="E305" t="s">
+        <v>8</v>
+      </c>
+      <c r="F305">
+        <v>1.0</v>
+      </c>
+      <c r="G305" s="1">
+        <v>194520.0</v>
+      </c>
+      <c r="H305" s="1">
+        <v>1950.0</v>
+      </c>
+      <c r="I305" s="1">
+        <v>1.0024676125848</v>
+      </c>
+      <c r="J305">
+        <v>0.91</v>
+      </c>
+      <c r="K305" t="s">
+        <v>766</v>
+      </c>
+      <c r="L305" s="1">
+        <v>196470.0</v>
+      </c>
+      <c r="M305" s="1">
+        <v>198298.77</v>
+      </c>
+      <c r="N305" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O305">
+        <v>1</v>
+      </c>
+      <c r="Z305" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="306" spans="1:26">
+      <c r="A306" t="s">
+        <v>768</v>
+      </c>
+      <c r="B306" s="1">
+        <v>381000.0</v>
+      </c>
+      <c r="C306" s="1">
+        <v>100.757</v>
+      </c>
+      <c r="D306" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="E306" t="s">
+        <v>8</v>
+      </c>
+      <c r="F306">
+        <v>1.0</v>
+      </c>
+      <c r="G306" s="1">
+        <v>390410.7</v>
+      </c>
+      <c r="H306" s="1">
+        <v>-6526.53</v>
+      </c>
+      <c r="I306" s="1">
+        <v>-1.6717087928174</v>
+      </c>
+      <c r="J306">
+        <v>0.79</v>
+      </c>
+      <c r="K306" t="s">
+        <v>769</v>
+      </c>
+      <c r="L306" s="1">
+        <v>383884.17</v>
+      </c>
+      <c r="M306" s="1">
+        <v>386890.42</v>
+      </c>
+      <c r="N306" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O306">
+        <v>1</v>
+      </c>
+      <c r="Z306" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="307" spans="1:26">
+      <c r="A307" t="s">
+        <v>771</v>
+      </c>
+      <c r="B307" s="1">
+        <v>3332615.0</v>
+      </c>
+      <c r="C307" s="1">
+        <v>93.51</v>
+      </c>
+      <c r="D307" s="1">
+        <v>93.04072238</v>
+      </c>
+      <c r="E307" t="s">
+        <v>8</v>
+      </c>
+      <c r="F307">
+        <v>1.0</v>
+      </c>
+      <c r="G307" s="1">
+        <v>3100689.07</v>
+      </c>
+      <c r="H307" s="1">
+        <v>15639.21</v>
+      </c>
+      <c r="I307" s="1">
+        <v>0.50437853157589</v>
+      </c>
+      <c r="J307">
+        <v>1.58</v>
+      </c>
+      <c r="K307" t="s">
+        <v>772</v>
+      </c>
+      <c r="L307" s="1">
+        <v>3116328.28</v>
+      </c>
+      <c r="M307" s="1">
+        <v>3168905.99</v>
+      </c>
+      <c r="N307" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O307">
+        <v>1</v>
+      </c>
+      <c r="Z307" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="308" spans="1:26">
+      <c r="A308" t="s">
+        <v>774</v>
+      </c>
+      <c r="B308" s="1">
+        <v>480000.0</v>
+      </c>
+      <c r="C308" s="1">
+        <v>100.709</v>
+      </c>
+      <c r="D308" s="1">
+        <v>99.958</v>
+      </c>
+      <c r="E308" t="s">
+        <v>8</v>
+      </c>
+      <c r="F308">
+        <v>1.0</v>
+      </c>
+      <c r="G308" s="1">
+        <v>479798.4</v>
+      </c>
+      <c r="H308" s="1">
+        <v>3604.8</v>
+      </c>
+      <c r="I308" s="1">
+        <v>0.75131555253206</v>
+      </c>
+      <c r="J308">
+        <v>0.57</v>
+      </c>
+      <c r="K308" t="s">
+        <v>775</v>
+      </c>
+      <c r="L308" s="1">
+        <v>483403.2</v>
+      </c>
+      <c r="M308" s="1">
+        <v>486115.53</v>
+      </c>
+      <c r="N308" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O308">
+        <v>1</v>
+      </c>
+      <c r="Z308" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="309" spans="1:26">
+      <c r="A309" t="s">
+        <v>777</v>
+      </c>
+      <c r="B309" s="1">
+        <v>591000.0</v>
+      </c>
+      <c r="C309" s="1">
+        <v>98.722</v>
+      </c>
+      <c r="D309" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="E309" t="s">
+        <v>8</v>
+      </c>
+      <c r="F309">
+        <v>1.0</v>
+      </c>
+      <c r="G309" s="1">
+        <v>587584.02</v>
+      </c>
+      <c r="H309" s="1">
+        <v>-4137.0</v>
+      </c>
+      <c r="I309" s="1">
+        <v>-0.70406952183621</v>
+      </c>
+      <c r="J309">
+        <v>1.05</v>
+      </c>
+      <c r="K309" t="s">
+        <v>778</v>
+      </c>
+      <c r="L309" s="1">
+        <v>583447.02</v>
+      </c>
+      <c r="M309" s="1">
+        <v>589656.57</v>
+      </c>
+      <c r="N309" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O309">
+        <v>1</v>
+      </c>
+      <c r="Z309" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="310" spans="1:26">
+      <c r="A310" t="s">
+        <v>780</v>
+      </c>
+      <c r="B310" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C310" s="1">
+        <v>76.267</v>
+      </c>
+      <c r="D310" s="1">
+        <v>74.46428571</v>
+      </c>
+      <c r="E310" t="s">
+        <v>8</v>
+      </c>
+      <c r="F310">
+        <v>1.0</v>
+      </c>
+      <c r="G310" s="1">
+        <v>521250.0</v>
+      </c>
+      <c r="H310" s="1">
+        <v>12619.0</v>
+      </c>
+      <c r="I310" s="1">
+        <v>2.4209112709832</v>
+      </c>
+      <c r="J310">
+        <v>0.46</v>
+      </c>
+      <c r="K310" t="s">
+        <v>781</v>
+      </c>
+      <c r="L310" s="1">
+        <v>533869.0</v>
+      </c>
+      <c r="M310" s="1">
+        <v>537105.3</v>
+      </c>
+      <c r="N310" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O310">
+        <v>1</v>
+      </c>
+      <c r="Z310" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="311" spans="1:26">
+      <c r="A311" t="s">
+        <v>783</v>
+      </c>
+      <c r="B311" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C311" s="1">
+        <v>101.891</v>
+      </c>
+      <c r="D311" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E311" t="s">
+        <v>8</v>
+      </c>
+      <c r="F311">
+        <v>1.0</v>
+      </c>
+      <c r="G311" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="H311" s="1">
+        <v>11346.0</v>
+      </c>
+      <c r="I311" s="1">
+        <v>1.891</v>
+      </c>
+      <c r="J311">
+        <v>3.17</v>
+      </c>
+      <c r="K311" t="s">
+        <v>784</v>
+      </c>
+      <c r="L311" s="1">
+        <v>611346.0</v>
+      </c>
+      <c r="M311" s="1">
+        <v>630342.16</v>
+      </c>
+      <c r="N311" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O311">
+        <v>1</v>
+      </c>
+      <c r="Z311" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="312" spans="1:26">
+      <c r="A312" t="s">
+        <v>786</v>
+      </c>
+      <c r="B312" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C312" s="1">
+        <v>100.812</v>
+      </c>
+      <c r="D312" s="1">
+        <v>99.915</v>
+      </c>
+      <c r="E312" t="s">
+        <v>8</v>
+      </c>
+      <c r="F312">
+        <v>1.0</v>
+      </c>
+      <c r="G312" s="1">
+        <v>599490.0</v>
+      </c>
+      <c r="H312" s="1">
+        <v>5382.0</v>
+      </c>
+      <c r="I312" s="1">
+        <v>0.89776309863384</v>
+      </c>
+      <c r="J312">
         <v>0.12</v>
       </c>
-      <c r="P6">
-[...96 lines deleted...]
-      <c r="O8" s="1">
+      <c r="K312">
+        <v>723.29</v>
+      </c>
+      <c r="L312" s="1">
+        <v>604872.0</v>
+      </c>
+      <c r="M312" s="1">
+        <v>605595.29</v>
+      </c>
+      <c r="N312" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O312">
+        <v>1</v>
+      </c>
+      <c r="Z312" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="313" spans="1:26">
+      <c r="A313" t="s">
+        <v>788</v>
+      </c>
+      <c r="B313" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C313" s="1">
+        <v>96.675</v>
+      </c>
+      <c r="D313" s="1">
+        <v>99.405</v>
+      </c>
+      <c r="E313" t="s">
+        <v>8</v>
+      </c>
+      <c r="F313">
+        <v>1.0</v>
+      </c>
+      <c r="G313" s="1">
+        <v>397620.0</v>
+      </c>
+      <c r="H313" s="1">
+        <v>-10920.0</v>
+      </c>
+      <c r="I313" s="1">
+        <v>-2.7463407273276</v>
+      </c>
+      <c r="J313">
+        <v>1.35</v>
+      </c>
+      <c r="K313" t="s">
+        <v>789</v>
+      </c>
+      <c r="L313" s="1">
+        <v>386700.0</v>
+      </c>
+      <c r="M313" s="1">
+        <v>392091.78</v>
+      </c>
+      <c r="N313" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O313">
+        <v>1</v>
+      </c>
+      <c r="Z313" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="314" spans="1:26">
+      <c r="A314" t="s">
+        <v>791</v>
+      </c>
+      <c r="B314" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C314" s="1">
+        <v>99.31</v>
+      </c>
+      <c r="D314" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="E314" t="s">
+        <v>8</v>
+      </c>
+      <c r="F314">
+        <v>1.0</v>
+      </c>
+      <c r="G314" s="1">
+        <v>301980.0</v>
+      </c>
+      <c r="H314" s="1">
+        <v>-4050.0</v>
+      </c>
+      <c r="I314" s="1">
+        <v>-1.3411484204252</v>
+      </c>
+      <c r="J314">
+        <v>3.29</v>
+      </c>
+      <c r="K314" t="s">
+        <v>792</v>
+      </c>
+      <c r="L314" s="1">
+        <v>297930.0</v>
+      </c>
+      <c r="M314" s="1">
+        <v>307805.34</v>
+      </c>
+      <c r="N314" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O314">
+        <v>1</v>
+      </c>
+      <c r="Z314" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="315" spans="1:26">
+      <c r="A315" t="s">
+        <v>794</v>
+      </c>
+      <c r="B315" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C315" s="1">
+        <v>100.554</v>
+      </c>
+      <c r="D315" s="1">
+        <v>100.0625</v>
+      </c>
+      <c r="E315" t="s">
+        <v>8</v>
+      </c>
+      <c r="F315">
+        <v>1.0</v>
+      </c>
+      <c r="G315" s="1">
+        <v>600375.0</v>
+      </c>
+      <c r="H315" s="1">
+        <v>2949.0</v>
+      </c>
+      <c r="I315" s="1">
+        <v>0.49119300437227</v>
+      </c>
+      <c r="J315">
+        <v>0.77</v>
+      </c>
+      <c r="K315" t="s">
+        <v>795</v>
+      </c>
+      <c r="L315" s="1">
+        <v>603324.0</v>
+      </c>
+      <c r="M315" s="1">
+        <v>607926.74</v>
+      </c>
+      <c r="N315" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O315">
+        <v>1</v>
+      </c>
+      <c r="Z315" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="316" spans="1:26">
+      <c r="A316" t="s">
+        <v>797</v>
+      </c>
+      <c r="B316" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C316" s="1">
+        <v>92.742</v>
+      </c>
+      <c r="D316" s="1">
+        <v>99.696</v>
+      </c>
+      <c r="E316" t="s">
+        <v>8</v>
+      </c>
+      <c r="F316">
+        <v>1.0</v>
+      </c>
+      <c r="G316" s="1">
+        <v>1595136.0</v>
+      </c>
+      <c r="H316" s="1">
+        <v>-111264.0</v>
+      </c>
+      <c r="I316" s="1">
+        <v>-6.975204622051</v>
+      </c>
+      <c r="J316">
+        <v>0.01</v>
+      </c>
+      <c r="K316">
+        <v>153.42</v>
+      </c>
+      <c r="L316" s="1">
+        <v>1483872.0</v>
+      </c>
+      <c r="M316" s="1">
+        <v>1484025.42</v>
+      </c>
+      <c r="N316" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O316">
+        <v>1</v>
+      </c>
+      <c r="Z316" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="317" spans="1:26">
+      <c r="A317" t="s">
+        <v>799</v>
+      </c>
+      <c r="B317" s="1">
+        <v>641000.0</v>
+      </c>
+      <c r="C317" s="1">
+        <v>98.94</v>
+      </c>
+      <c r="D317" s="1">
+        <v>100.14873635</v>
+      </c>
+      <c r="E317" t="s">
+        <v>8</v>
+      </c>
+      <c r="F317">
+        <v>1.0</v>
+      </c>
+      <c r="G317" s="1">
+        <v>641953.4</v>
+      </c>
+      <c r="H317" s="1">
+        <v>-7748.0</v>
+      </c>
+      <c r="I317" s="1">
+        <v>-1.2069411891891</v>
+      </c>
+      <c r="J317">
+        <v>0.94</v>
+      </c>
+      <c r="K317" t="s">
+        <v>800</v>
+      </c>
+      <c r="L317" s="1">
+        <v>634205.4</v>
+      </c>
+      <c r="M317" s="1">
+        <v>640251.0</v>
+      </c>
+      <c r="N317" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O317">
+        <v>1</v>
+      </c>
+      <c r="Z317" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="318" spans="1:26">
+      <c r="A318" t="s">
+        <v>802</v>
+      </c>
+      <c r="B318" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C318" s="1">
+        <v>99.995</v>
+      </c>
+      <c r="D318" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E318" t="s">
+        <v>8</v>
+      </c>
+      <c r="F318">
+        <v>1.0</v>
+      </c>
+      <c r="G318" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="H318" s="1">
+        <v>-30.0</v>
+      </c>
+      <c r="I318" s="1">
+        <v>-0.005</v>
+      </c>
+      <c r="J318">
+        <v>2.24</v>
+      </c>
+      <c r="K318" t="s">
+        <v>803</v>
+      </c>
+      <c r="L318" s="1">
+        <v>599970.0</v>
+      </c>
+      <c r="M318" s="1">
+        <v>613432.32</v>
+      </c>
+      <c r="N318" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O318">
+        <v>1</v>
+      </c>
+      <c r="Z318" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="319" spans="1:26">
+      <c r="A319" t="s">
+        <v>805</v>
+      </c>
+      <c r="B319" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C319" s="1">
+        <v>100.05</v>
+      </c>
+      <c r="D319" s="1">
+        <v>99.55221429</v>
+      </c>
+      <c r="E319" t="s">
+        <v>8</v>
+      </c>
+      <c r="F319">
+        <v>1.0</v>
+      </c>
+      <c r="G319" s="1">
+        <v>696865.5</v>
+      </c>
+      <c r="H319" s="1">
+        <v>3484.5</v>
+      </c>
+      <c r="I319" s="1">
+        <v>0.50002475370068</v>
+      </c>
+      <c r="J319">
+        <v>1.42</v>
+      </c>
+      <c r="K319" t="s">
+        <v>806</v>
+      </c>
+      <c r="L319" s="1">
+        <v>700350.0</v>
+      </c>
+      <c r="M319" s="1">
+        <v>710260.27</v>
+      </c>
+      <c r="N319" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O319">
+        <v>1</v>
+      </c>
+      <c r="Z319" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="320" spans="1:26">
+      <c r="A320" t="s">
+        <v>808</v>
+      </c>
+      <c r="B320" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C320" s="1">
+        <v>99.877</v>
+      </c>
+      <c r="D320" s="1">
+        <v>99.066</v>
+      </c>
+      <c r="E320" t="s">
+        <v>8</v>
+      </c>
+      <c r="F320">
+        <v>1.0</v>
+      </c>
+      <c r="G320" s="1">
+        <v>594396.0</v>
+      </c>
+      <c r="H320" s="1">
+        <v>4866.0</v>
+      </c>
+      <c r="I320" s="1">
+        <v>0.81864615508853</v>
+      </c>
+      <c r="J320">
+        <v>1.01</v>
+      </c>
+      <c r="K320" t="s">
+        <v>809</v>
+      </c>
+      <c r="L320" s="1">
+        <v>599262.0</v>
+      </c>
+      <c r="M320" s="1">
+        <v>605340.08</v>
+      </c>
+      <c r="N320" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O320">
+        <v>1</v>
+      </c>
+      <c r="Z320" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="321" spans="1:26">
+      <c r="A321" t="s">
+        <v>811</v>
+      </c>
+      <c r="B321" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C321" s="1">
+        <v>100.613</v>
+      </c>
+      <c r="D321" s="1">
+        <v>99.683</v>
+      </c>
+      <c r="E321" t="s">
+        <v>8</v>
+      </c>
+      <c r="F321">
+        <v>1.0</v>
+      </c>
+      <c r="G321" s="1">
+        <v>897147.0</v>
+      </c>
+      <c r="H321" s="1">
+        <v>8370.0</v>
+      </c>
+      <c r="I321" s="1">
+        <v>0.93295747519637</v>
+      </c>
+      <c r="J321">
+        <v>3.71</v>
+      </c>
+      <c r="K321" t="s">
+        <v>812</v>
+      </c>
+      <c r="L321" s="1">
+        <v>905517.0</v>
+      </c>
+      <c r="M321" s="1">
+        <v>938897.14</v>
+      </c>
+      <c r="N321" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O321">
+        <v>1</v>
+      </c>
+      <c r="Z321" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="322" spans="1:26">
+      <c r="A322" t="s">
+        <v>814</v>
+      </c>
+      <c r="B322" s="1">
+        <v>545000.0</v>
+      </c>
+      <c r="C322" s="1">
+        <v>99.342</v>
+      </c>
+      <c r="D322" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E322" t="s">
+        <v>8</v>
+      </c>
+      <c r="F322">
+        <v>1.0</v>
+      </c>
+      <c r="G322" s="1">
+        <v>545000.0</v>
+      </c>
+      <c r="H322" s="1">
+        <v>-3586.1</v>
+      </c>
+      <c r="I322" s="1">
+        <v>-0.658</v>
+      </c>
+      <c r="J322">
+        <v>1.31</v>
+      </c>
+      <c r="K322" t="s">
+        <v>815</v>
+      </c>
+      <c r="L322" s="1">
+        <v>541413.9</v>
+      </c>
+      <c r="M322" s="1">
+        <v>548545.56</v>
+      </c>
+      <c r="N322" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O322">
+        <v>1</v>
+      </c>
+      <c r="Z322" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="323" spans="1:26">
+      <c r="A323" t="s">
+        <v>817</v>
+      </c>
+      <c r="B323" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C323" s="1">
+        <v>100.421</v>
+      </c>
+      <c r="D323" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="E323" t="s">
+        <v>8</v>
+      </c>
+      <c r="F323">
+        <v>1.0</v>
+      </c>
+      <c r="G323" s="1">
+        <v>797600.0</v>
+      </c>
+      <c r="H323" s="1">
+        <v>5768.0</v>
+      </c>
+      <c r="I323" s="1">
+        <v>0.72316950852558</v>
+      </c>
+      <c r="J323">
+        <v>0.24</v>
+      </c>
+      <c r="K323" t="s">
+        <v>818</v>
+      </c>
+      <c r="L323" s="1">
+        <v>803368.0</v>
+      </c>
+      <c r="M323" s="1">
+        <v>805291.29</v>
+      </c>
+      <c r="N323" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O323">
+        <v>1</v>
+      </c>
+      <c r="Z323" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="324" spans="1:26">
+      <c r="A324" t="s">
+        <v>820</v>
+      </c>
+      <c r="B324" s="1">
+        <v>368000.0</v>
+      </c>
+      <c r="C324" s="1">
+        <v>99.367</v>
+      </c>
+      <c r="D324" s="1">
+        <v>99.23</v>
+      </c>
+      <c r="E324" t="s">
+        <v>8</v>
+      </c>
+      <c r="F324">
+        <v>1.0</v>
+      </c>
+      <c r="G324" s="1">
+        <v>365166.4</v>
+      </c>
+      <c r="H324" s="1">
+        <v>504.16</v>
+      </c>
+      <c r="I324" s="1">
+        <v>0.13806308576035</v>
+      </c>
+      <c r="J324">
+        <v>2.76</v>
+      </c>
+      <c r="K324" t="s">
+        <v>821</v>
+      </c>
+      <c r="L324" s="1">
+        <v>365670.56</v>
+      </c>
+      <c r="M324" s="1">
+        <v>375844.75</v>
+      </c>
+      <c r="N324" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O324">
+        <v>1</v>
+      </c>
+      <c r="Z324" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="325" spans="1:26">
+      <c r="A325" t="s">
+        <v>823</v>
+      </c>
+      <c r="B325" s="1">
+        <v>366000.0</v>
+      </c>
+      <c r="C325" s="1">
+        <v>100.311</v>
+      </c>
+      <c r="D325" s="1">
+        <v>99.499</v>
+      </c>
+      <c r="E325" t="s">
+        <v>8</v>
+      </c>
+      <c r="F325">
+        <v>1.0</v>
+      </c>
+      <c r="G325" s="1">
+        <v>364166.34</v>
+      </c>
+      <c r="H325" s="1">
+        <v>2971.92</v>
+      </c>
+      <c r="I325" s="1">
+        <v>0.81608860390557</v>
+      </c>
+      <c r="J325">
+        <v>1.7</v>
+      </c>
+      <c r="K325" t="s">
+        <v>824</v>
+      </c>
+      <c r="L325" s="1">
+        <v>367138.26</v>
+      </c>
+      <c r="M325" s="1">
+        <v>373342.71</v>
+      </c>
+      <c r="N325" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O325">
+        <v>1</v>
+      </c>
+      <c r="Z325" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="326" spans="1:26">
+      <c r="A326" t="s">
+        <v>826</v>
+      </c>
+      <c r="B326" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C326" s="1">
+        <v>100.898</v>
+      </c>
+      <c r="D326" s="1">
+        <v>99.897</v>
+      </c>
+      <c r="E326" t="s">
+        <v>8</v>
+      </c>
+      <c r="F326">
+        <v>1.0</v>
+      </c>
+      <c r="G326" s="1">
+        <v>299691.0</v>
+      </c>
+      <c r="H326" s="1">
+        <v>3003.0</v>
+      </c>
+      <c r="I326" s="1">
+        <v>1.0020320930558</v>
+      </c>
+      <c r="J326">
+        <v>0.74</v>
+      </c>
+      <c r="K326" t="s">
+        <v>827</v>
+      </c>
+      <c r="L326" s="1">
+        <v>302694.0</v>
+      </c>
+      <c r="M326" s="1">
+        <v>304923.45</v>
+      </c>
+      <c r="N326" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O326">
+        <v>1</v>
+      </c>
+      <c r="Z326" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="327" spans="1:26">
+      <c r="A327" t="s">
+        <v>829</v>
+      </c>
+      <c r="B327" s="1">
+        <v>264000.0</v>
+      </c>
+      <c r="C327" s="1">
+        <v>99.87</v>
+      </c>
+      <c r="D327" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E327" t="s">
+        <v>8</v>
+      </c>
+      <c r="F327">
+        <v>1.0</v>
+      </c>
+      <c r="G327" s="1">
+        <v>264000.0</v>
+      </c>
+      <c r="H327" s="1">
+        <v>-343.2</v>
+      </c>
+      <c r="I327" s="1">
+        <v>-0.13</v>
+      </c>
+      <c r="J327">
+        <v>2.08</v>
+      </c>
+      <c r="K327" t="s">
+        <v>830</v>
+      </c>
+      <c r="L327" s="1">
+        <v>263656.8</v>
+      </c>
+      <c r="M327" s="1">
+        <v>269158.14</v>
+      </c>
+      <c r="N327" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O327">
+        <v>1</v>
+      </c>
+      <c r="Z327" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="328" spans="1:26">
+      <c r="A328" t="s">
+        <v>832</v>
+      </c>
+      <c r="B328" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C328" s="1">
+        <v>99.722</v>
+      </c>
+      <c r="D328" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="E328" t="s">
+        <v>8</v>
+      </c>
+      <c r="F328">
+        <v>1.0</v>
+      </c>
+      <c r="G328" s="1">
+        <v>400920.0</v>
+      </c>
+      <c r="H328" s="1">
+        <v>-2032.0</v>
+      </c>
+      <c r="I328" s="1">
+        <v>-0.50683428115335</v>
+      </c>
+      <c r="J328">
+        <v>3.06</v>
+      </c>
+      <c r="K328" t="s">
+        <v>833</v>
+      </c>
+      <c r="L328" s="1">
+        <v>398888.0</v>
+      </c>
+      <c r="M328" s="1">
+        <v>411134.58</v>
+      </c>
+      <c r="N328" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O328">
+        <v>1</v>
+      </c>
+      <c r="Z328" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="329" spans="1:26">
+      <c r="A329" t="s">
+        <v>835</v>
+      </c>
+      <c r="B329" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C329" s="1">
+        <v>99.687</v>
+      </c>
+      <c r="D329" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="E329" t="s">
+        <v>8</v>
+      </c>
+      <c r="F329">
+        <v>1.0</v>
+      </c>
+      <c r="G329" s="1">
+        <v>798968.0</v>
+      </c>
+      <c r="H329" s="1">
+        <v>-1472.0</v>
+      </c>
+      <c r="I329" s="1">
+        <v>-0.1842376665899</v>
+      </c>
+      <c r="J329">
+        <v>2.36</v>
+      </c>
+      <c r="K329" t="s">
+        <v>836</v>
+      </c>
+      <c r="L329" s="1">
+        <v>797496.0</v>
+      </c>
+      <c r="M329" s="1">
+        <v>816350.79</v>
+      </c>
+      <c r="N329" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O329">
+        <v>1</v>
+      </c>
+      <c r="Z329" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="330" spans="1:26">
+      <c r="A330" t="s">
+        <v>838</v>
+      </c>
+      <c r="B330" s="1">
+        <v>412000.0</v>
+      </c>
+      <c r="C330" s="1">
+        <v>101.202</v>
+      </c>
+      <c r="D330" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E330" t="s">
+        <v>8</v>
+      </c>
+      <c r="F330">
+        <v>1.0</v>
+      </c>
+      <c r="G330" s="1">
+        <v>412000.0</v>
+      </c>
+      <c r="H330" s="1">
+        <v>4952.24</v>
+      </c>
+      <c r="I330" s="1">
+        <v>1.202</v>
+      </c>
+      <c r="J330">
+        <v>0.0</v>
+      </c>
+      <c r="K330">
+        <v>0.0</v>
+      </c>
+      <c r="L330" s="1">
+        <v>416952.24</v>
+      </c>
+      <c r="M330" s="1">
+        <v>416952.24</v>
+      </c>
+      <c r="N330" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O330">
+        <v>1</v>
+      </c>
+      <c r="Z330" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="331" spans="1:26">
+      <c r="A331" t="s">
+        <v>840</v>
+      </c>
+      <c r="B331" s="1">
+        <v>36008000.0</v>
+      </c>
+      <c r="C331" s="1">
+        <v>88.452</v>
+      </c>
+      <c r="D331" s="1">
+        <v>87.28423695</v>
+      </c>
+      <c r="E331" t="s">
+        <v>8</v>
+      </c>
+      <c r="F331">
+        <v>1.0</v>
+      </c>
+      <c r="G331" s="1">
+        <v>31429308.04</v>
+      </c>
+      <c r="H331" s="1">
+        <v>420488.12</v>
+      </c>
+      <c r="I331" s="1">
+        <v>1.3378853885833</v>
+      </c>
+      <c r="J331">
+        <v>0.12</v>
+      </c>
+      <c r="K331" t="s">
+        <v>841</v>
+      </c>
+      <c r="L331" s="1">
+        <v>31849796.16</v>
+      </c>
+      <c r="M331" s="1">
+        <v>31891920.59</v>
+      </c>
+      <c r="N331" s="1">
+        <v>5.17</v>
+      </c>
+      <c r="O331">
+        <v>1</v>
+      </c>
+      <c r="Z331" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="332" spans="1:26">
+      <c r="A332" t="s">
+        <v>843</v>
+      </c>
+      <c r="B332" s="1">
+        <v>928000.0</v>
+      </c>
+      <c r="C332" s="1">
+        <v>100.405</v>
+      </c>
+      <c r="D332" s="1">
+        <v>100.28486961</v>
+      </c>
+      <c r="E332" t="s">
+        <v>8</v>
+      </c>
+      <c r="F332">
+        <v>1.0</v>
+      </c>
+      <c r="G332" s="1">
+        <v>930643.59</v>
+      </c>
+      <c r="H332" s="1">
+        <v>1114.81</v>
+      </c>
+      <c r="I332" s="1">
+        <v>0.11978914505821</v>
+      </c>
+      <c r="J332">
+        <v>1.0</v>
+      </c>
+      <c r="K332" t="s">
+        <v>844</v>
+      </c>
+      <c r="L332" s="1">
+        <v>931758.4</v>
+      </c>
+      <c r="M332" s="1">
+        <v>941012.98</v>
+      </c>
+      <c r="N332" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O332">
+        <v>1</v>
+      </c>
+      <c r="Z332" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="333" spans="1:26">
+      <c r="A333" t="s">
+        <v>846</v>
+      </c>
+      <c r="B333" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C333" s="1">
+        <v>100.506</v>
+      </c>
+      <c r="D333" s="1">
+        <v>97.41</v>
+      </c>
+      <c r="E333" t="s">
+        <v>8</v>
+      </c>
+      <c r="F333">
+        <v>1.0</v>
+      </c>
+      <c r="G333" s="1">
+        <v>487050.0</v>
+      </c>
+      <c r="H333" s="1">
+        <v>15480.0</v>
+      </c>
+      <c r="I333" s="1">
+        <v>3.178318447798</v>
+      </c>
+      <c r="J333">
+        <v>0.77</v>
+      </c>
+      <c r="K333" t="s">
+        <v>847</v>
+      </c>
+      <c r="L333" s="1">
+        <v>502530.0</v>
+      </c>
+      <c r="M333" s="1">
+        <v>506365.62</v>
+      </c>
+      <c r="N333" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O333">
+        <v>1</v>
+      </c>
+      <c r="Z333" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="334" spans="1:26">
+      <c r="A334" t="s">
+        <v>846</v>
+      </c>
+      <c r="B334" s="1">
+        <v>248000.0</v>
+      </c>
+      <c r="C334" s="1">
+        <v>100.98</v>
+      </c>
+      <c r="D334" s="1">
+        <v>99.674</v>
+      </c>
+      <c r="E334" t="s">
+        <v>8</v>
+      </c>
+      <c r="F334">
+        <v>1.0</v>
+      </c>
+      <c r="G334" s="1">
+        <v>247191.52</v>
+      </c>
+      <c r="H334" s="1">
+        <v>3238.88</v>
+      </c>
+      <c r="I334" s="1">
+        <v>1.3102714850412</v>
+      </c>
+      <c r="J334">
+        <v>0.28</v>
+      </c>
+      <c r="K334">
+        <v>687.17</v>
+      </c>
+      <c r="L334" s="1">
+        <v>250430.4</v>
+      </c>
+      <c r="M334" s="1">
+        <v>251117.57</v>
+      </c>
+      <c r="N334" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O334">
+        <v>1</v>
+      </c>
+      <c r="Z334" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="335" spans="1:26">
+      <c r="A335" t="s">
+        <v>850</v>
+      </c>
+      <c r="B335" s="1">
+        <v>615000.0</v>
+      </c>
+      <c r="C335" s="1">
+        <v>99.147</v>
+      </c>
+      <c r="D335" s="1">
+        <v>99.166</v>
+      </c>
+      <c r="E335" t="s">
+        <v>8</v>
+      </c>
+      <c r="F335">
+        <v>1.0</v>
+      </c>
+      <c r="G335" s="1">
+        <v>609870.9</v>
+      </c>
+      <c r="H335" s="1">
+        <v>-116.85</v>
+      </c>
+      <c r="I335" s="1">
+        <v>-0.019159792670875</v>
+      </c>
+      <c r="J335">
+        <v>1.7</v>
+      </c>
+      <c r="K335" t="s">
+        <v>851</v>
+      </c>
+      <c r="L335" s="1">
+        <v>609754.05</v>
+      </c>
+      <c r="M335" s="1">
+        <v>620232.22</v>
+      </c>
+      <c r="N335" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O335">
+        <v>1</v>
+      </c>
+      <c r="Z335" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="336" spans="1:26">
+      <c r="A336" t="s">
+        <v>853</v>
+      </c>
+      <c r="B336" s="1">
+        <v>585000.0</v>
+      </c>
+      <c r="C336" s="1">
+        <v>97.967</v>
+      </c>
+      <c r="D336" s="1">
+        <v>99.492</v>
+      </c>
+      <c r="E336" t="s">
+        <v>8</v>
+      </c>
+      <c r="F336">
+        <v>1.0</v>
+      </c>
+      <c r="G336" s="1">
+        <v>582028.2</v>
+      </c>
+      <c r="H336" s="1">
+        <v>-8921.25</v>
+      </c>
+      <c r="I336" s="1">
+        <v>-1.532786555703</v>
+      </c>
+      <c r="J336">
+        <v>0.24</v>
+      </c>
+      <c r="K336" t="s">
+        <v>854</v>
+      </c>
+      <c r="L336" s="1">
+        <v>573106.95</v>
+      </c>
+      <c r="M336" s="1">
+        <v>574509.35</v>
+      </c>
+      <c r="N336" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O336">
+        <v>1</v>
+      </c>
+      <c r="Z336" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="337" spans="1:26">
+      <c r="A337" t="s">
+        <v>856</v>
+      </c>
+      <c r="B337" s="1">
+        <v>575000.0</v>
+      </c>
+      <c r="C337" s="1">
+        <v>101.812</v>
+      </c>
+      <c r="D337" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E337" t="s">
+        <v>8</v>
+      </c>
+      <c r="F337">
+        <v>1.0</v>
+      </c>
+      <c r="G337" s="1">
+        <v>575000.0</v>
+      </c>
+      <c r="H337" s="1">
+        <v>10419.0</v>
+      </c>
+      <c r="I337" s="1">
+        <v>1.812</v>
+      </c>
+      <c r="J337">
+        <v>0.83</v>
+      </c>
+      <c r="K337" t="s">
+        <v>857</v>
+      </c>
+      <c r="L337" s="1">
+        <v>585419.0</v>
+      </c>
+      <c r="M337" s="1">
+        <v>590200.65</v>
+      </c>
+      <c r="N337" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O337">
+        <v>1</v>
+      </c>
+      <c r="Z337" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="338" spans="1:26">
+      <c r="A338" t="s">
+        <v>859</v>
+      </c>
+      <c r="B338" s="1">
+        <v>556000.0</v>
+      </c>
+      <c r="C338" s="1">
+        <v>101.032</v>
+      </c>
+      <c r="D338" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E338" t="s">
+        <v>8</v>
+      </c>
+      <c r="F338">
+        <v>1.0</v>
+      </c>
+      <c r="G338" s="1">
+        <v>556000.0</v>
+      </c>
+      <c r="H338" s="1">
+        <v>5737.92</v>
+      </c>
+      <c r="I338" s="1">
+        <v>1.032</v>
+      </c>
+      <c r="J338">
+        <v>0.68</v>
+      </c>
+      <c r="K338" t="s">
+        <v>860</v>
+      </c>
+      <c r="L338" s="1">
+        <v>561737.92</v>
+      </c>
+      <c r="M338" s="1">
+        <v>565543.02</v>
+      </c>
+      <c r="N338" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O338">
+        <v>1</v>
+      </c>
+      <c r="Z338" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="339" spans="1:26">
+      <c r="A339" t="s">
+        <v>862</v>
+      </c>
+      <c r="B339" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C339" s="1">
+        <v>89.404</v>
+      </c>
+      <c r="D339" s="1">
+        <v>85.42465</v>
+      </c>
+      <c r="E339" t="s">
+        <v>8</v>
+      </c>
+      <c r="F339">
+        <v>1.0</v>
+      </c>
+      <c r="G339" s="1">
+        <v>512547.9</v>
+      </c>
+      <c r="H339" s="1">
+        <v>23876.1</v>
+      </c>
+      <c r="I339" s="1">
+        <v>4.6583158374076</v>
+      </c>
+      <c r="J339">
+        <v>0.2</v>
+      </c>
+      <c r="K339" t="s">
+        <v>863</v>
+      </c>
+      <c r="L339" s="1">
+        <v>536424.0</v>
+      </c>
+      <c r="M339" s="1">
+        <v>537644.55</v>
+      </c>
+      <c r="N339" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O339">
+        <v>1</v>
+      </c>
+      <c r="Z339" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="340" spans="1:26">
+      <c r="A340" t="s">
+        <v>865</v>
+      </c>
+      <c r="B340" s="1">
+        <v>520000.0</v>
+      </c>
+      <c r="C340" s="1">
+        <v>101.844</v>
+      </c>
+      <c r="D340" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E340" t="s">
+        <v>8</v>
+      </c>
+      <c r="F340">
+        <v>1.0</v>
+      </c>
+      <c r="G340" s="1">
+        <v>518850.8</v>
+      </c>
+      <c r="H340" s="1">
+        <v>10738.0</v>
+      </c>
+      <c r="I340" s="1">
+        <v>2.0695737580052</v>
+      </c>
+      <c r="J340">
+        <v>2.26</v>
+      </c>
+      <c r="K340" t="s">
+        <v>866</v>
+      </c>
+      <c r="L340" s="1">
+        <v>529588.8</v>
+      </c>
+      <c r="M340" s="1">
+        <v>541342.22</v>
+      </c>
+      <c r="N340" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O340">
+        <v>1</v>
+      </c>
+      <c r="Z340" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="341" spans="1:26">
+      <c r="A341" t="s">
+        <v>868</v>
+      </c>
+      <c r="B341" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C341" s="1">
+        <v>101.527</v>
+      </c>
+      <c r="D341" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="E341" t="s">
+        <v>8</v>
+      </c>
+      <c r="F341">
+        <v>1.0</v>
+      </c>
+      <c r="G341" s="1">
+        <v>617634.0</v>
+      </c>
+      <c r="H341" s="1">
+        <v>-8472.0</v>
+      </c>
+      <c r="I341" s="1">
+        <v>-1.3716861442213</v>
+      </c>
+      <c r="J341">
+        <v>1.27</v>
+      </c>
+      <c r="K341" t="s">
+        <v>869</v>
+      </c>
+      <c r="L341" s="1">
+        <v>609162.0</v>
+      </c>
+      <c r="M341" s="1">
+        <v>616789.4</v>
+      </c>
+      <c r="N341" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O341">
+        <v>1</v>
+      </c>
+      <c r="Z341" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="342" spans="1:26">
+      <c r="A342" t="s">
+        <v>871</v>
+      </c>
+      <c r="B342" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C342" s="1">
+        <v>98.822</v>
+      </c>
+      <c r="D342" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="E342" t="s">
+        <v>8</v>
+      </c>
+      <c r="F342">
+        <v>1.0</v>
+      </c>
+      <c r="G342" s="1">
+        <v>906849.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>-17451.0</v>
+      </c>
+      <c r="I342" s="1">
+        <v>-1.924355653477</v>
+      </c>
+      <c r="J342">
+        <v>1.11</v>
+      </c>
+      <c r="K342" t="s">
+        <v>872</v>
+      </c>
+      <c r="L342" s="1">
+        <v>889398.0</v>
+      </c>
+      <c r="M342" s="1">
+        <v>899384.3</v>
+      </c>
+      <c r="N342" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O342">
+        <v>1</v>
+      </c>
+      <c r="Z342" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="343" spans="1:26">
+      <c r="A343" t="s">
+        <v>874</v>
+      </c>
+      <c r="B343" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C343" s="1">
+        <v>105.129</v>
+      </c>
+      <c r="D343" s="1">
+        <v>104.55</v>
+      </c>
+      <c r="E343" t="s">
+        <v>8</v>
+      </c>
+      <c r="F343">
+        <v>1.0</v>
+      </c>
+      <c r="G343" s="1">
+        <v>522750.0</v>
+      </c>
+      <c r="H343" s="1">
+        <v>2895.0</v>
+      </c>
+      <c r="I343" s="1">
+        <v>0.55380200860832</v>
+      </c>
+      <c r="J343">
+        <v>0.73</v>
+      </c>
+      <c r="K343" t="s">
+        <v>875</v>
+      </c>
+      <c r="L343" s="1">
+        <v>525645.0</v>
+      </c>
+      <c r="M343" s="1">
+        <v>529312.81</v>
+      </c>
+      <c r="N343" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O343">
+        <v>1</v>
+      </c>
+      <c r="Z343" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="344" spans="1:26">
+      <c r="A344" t="s">
+        <v>877</v>
+      </c>
+      <c r="B344" s="1">
+        <v>750000.0</v>
+      </c>
+      <c r="C344" s="1">
+        <v>98.776</v>
+      </c>
+      <c r="D344" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E344" t="s">
+        <v>8</v>
+      </c>
+      <c r="F344">
+        <v>1.0</v>
+      </c>
+      <c r="G344" s="1">
+        <v>746917.5</v>
+      </c>
+      <c r="H344" s="1">
+        <v>-6097.5</v>
+      </c>
+      <c r="I344" s="1">
+        <v>-0.81635521995401</v>
+      </c>
+      <c r="J344">
+        <v>2.82</v>
+      </c>
+      <c r="K344" t="s">
+        <v>878</v>
+      </c>
+      <c r="L344" s="1">
+        <v>740820.0</v>
+      </c>
+      <c r="M344" s="1">
+        <v>761963.84</v>
+      </c>
+      <c r="N344" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O344">
+        <v>1</v>
+      </c>
+      <c r="Z344" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="345" spans="1:26">
+      <c r="A345" t="s">
+        <v>880</v>
+      </c>
+      <c r="B345" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C345" s="1">
+        <v>102.752</v>
+      </c>
+      <c r="D345" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="E345" t="s">
+        <v>8</v>
+      </c>
+      <c r="F345">
+        <v>1.0</v>
+      </c>
+      <c r="G345" s="1">
+        <v>721084.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>-1820.0</v>
+      </c>
+      <c r="I345" s="1">
+        <v>-0.25239777889955</v>
+      </c>
+      <c r="J345">
+        <v>1.04</v>
+      </c>
+      <c r="K345" t="s">
+        <v>881</v>
+      </c>
+      <c r="L345" s="1">
+        <v>719264.0</v>
+      </c>
+      <c r="M345" s="1">
+        <v>726551.67</v>
+      </c>
+      <c r="N345" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O345">
+        <v>1</v>
+      </c>
+      <c r="Z345" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="346" spans="1:26">
+      <c r="A346" t="s">
+        <v>880</v>
+      </c>
+      <c r="B346" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C346" s="1">
+        <v>98.32</v>
+      </c>
+      <c r="D346" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="E346" t="s">
+        <v>8</v>
+      </c>
+      <c r="F346">
+        <v>1.0</v>
+      </c>
+      <c r="G346" s="1">
+        <v>399632.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>-6352.0</v>
+      </c>
+      <c r="I346" s="1">
+        <v>-1.5894623053209</v>
+      </c>
+      <c r="J346">
+        <v>1.59</v>
+      </c>
+      <c r="K346" t="s">
+        <v>883</v>
+      </c>
+      <c r="L346" s="1">
+        <v>393280.0</v>
+      </c>
+      <c r="M346" s="1">
+        <v>399652.22</v>
+      </c>
+      <c r="N346" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O346">
+        <v>1</v>
+      </c>
+      <c r="Z346" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="347" spans="1:26">
+      <c r="A347" t="s">
+        <v>885</v>
+      </c>
+      <c r="B347" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C347" s="1">
+        <v>104.77</v>
+      </c>
+      <c r="D347" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="E347" t="s">
+        <v>8</v>
+      </c>
+      <c r="F347">
+        <v>1.0</v>
+      </c>
+      <c r="G347" s="1">
+        <v>639600.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>-10980.0</v>
+      </c>
+      <c r="I347" s="1">
+        <v>-1.7166979362101</v>
+      </c>
+      <c r="J347">
+        <v>2.97</v>
+      </c>
+      <c r="K347" t="s">
+        <v>886</v>
+      </c>
+      <c r="L347" s="1">
+        <v>628620.0</v>
+      </c>
+      <c r="M347" s="1">
+        <v>646435.07</v>
+      </c>
+      <c r="N347" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O347">
+        <v>1</v>
+      </c>
+      <c r="Z347" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="348" spans="1:26">
+      <c r="A348" t="s">
+        <v>888</v>
+      </c>
+      <c r="B348" s="1">
+        <v>1025000.0</v>
+      </c>
+      <c r="C348" s="1">
+        <v>99.439</v>
+      </c>
+      <c r="D348" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="E348" t="s">
+        <v>8</v>
+      </c>
+      <c r="F348">
+        <v>1.0</v>
+      </c>
+      <c r="G348" s="1">
+        <v>1023995.5</v>
+      </c>
+      <c r="H348" s="1">
+        <v>-4745.75</v>
+      </c>
+      <c r="I348" s="1">
+        <v>-0.4634541851014</v>
+      </c>
+      <c r="J348">
+        <v>1.3</v>
+      </c>
+      <c r="K348" t="s">
+        <v>889</v>
+      </c>
+      <c r="L348" s="1">
+        <v>1019249.75</v>
+      </c>
+      <c r="M348" s="1">
+        <v>1032585.28</v>
+      </c>
+      <c r="N348" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O348">
+        <v>1</v>
+      </c>
+      <c r="Z348" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="349" spans="1:26">
+      <c r="A349" t="s">
+        <v>891</v>
+      </c>
+      <c r="B349" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="C349" s="1">
+        <v>100.886</v>
+      </c>
+      <c r="D349" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E349" t="s">
+        <v>8</v>
+      </c>
+      <c r="F349">
+        <v>1.0</v>
+      </c>
+      <c r="G349" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>4660.36</v>
+      </c>
+      <c r="I349" s="1">
+        <v>0.886</v>
+      </c>
+      <c r="J349">
+        <v>1.74</v>
+      </c>
+      <c r="K349" t="s">
+        <v>892</v>
+      </c>
+      <c r="L349" s="1">
+        <v>530660.36</v>
+      </c>
+      <c r="M349" s="1">
+        <v>539836.39</v>
+      </c>
+      <c r="N349" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O349">
+        <v>1</v>
+      </c>
+      <c r="Z349" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="350" spans="1:26">
+      <c r="A350" t="s">
+        <v>894</v>
+      </c>
+      <c r="B350" s="1">
+        <v>211000.0</v>
+      </c>
+      <c r="C350" s="1">
+        <v>102.508</v>
+      </c>
+      <c r="D350" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E350" t="s">
+        <v>8</v>
+      </c>
+      <c r="F350">
+        <v>1.0</v>
+      </c>
+      <c r="G350" s="1">
+        <v>211000.0</v>
+      </c>
+      <c r="H350" s="1">
+        <v>5291.88</v>
+      </c>
+      <c r="I350" s="1">
+        <v>2.508</v>
+      </c>
+      <c r="J350">
+        <v>0.84</v>
+      </c>
+      <c r="K350" t="s">
+        <v>895</v>
+      </c>
+      <c r="L350" s="1">
+        <v>216291.88</v>
+      </c>
+      <c r="M350" s="1">
+        <v>218064.18</v>
+      </c>
+      <c r="N350" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O350">
+        <v>1</v>
+      </c>
+      <c r="Z350" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="351" spans="1:26">
+      <c r="A351" t="s">
+        <v>897</v>
+      </c>
+      <c r="B351" s="1">
+        <v>302000.0</v>
+      </c>
+      <c r="C351" s="1">
+        <v>103.076</v>
+      </c>
+      <c r="D351" s="1">
+        <v>99.477</v>
+      </c>
+      <c r="E351" t="s">
+        <v>8</v>
+      </c>
+      <c r="F351">
+        <v>1.0</v>
+      </c>
+      <c r="G351" s="1">
+        <v>300420.54</v>
+      </c>
+      <c r="H351" s="1">
+        <v>10868.98</v>
+      </c>
+      <c r="I351" s="1">
+        <v>3.6179217306513</v>
+      </c>
+      <c r="J351">
+        <v>0.24</v>
+      </c>
+      <c r="K351">
+        <v>716.73</v>
+      </c>
+      <c r="L351" s="1">
+        <v>311289.52</v>
+      </c>
+      <c r="M351" s="1">
+        <v>312006.25</v>
+      </c>
+      <c r="N351" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O351">
+        <v>1</v>
+      </c>
+      <c r="Z351" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="352" spans="1:26">
+      <c r="A352" t="s">
+        <v>899</v>
+      </c>
+      <c r="B352" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C352" s="1">
+        <v>102.453</v>
+      </c>
+      <c r="D352" s="1">
+        <v>103.48</v>
+      </c>
+      <c r="E352" t="s">
+        <v>8</v>
+      </c>
+      <c r="F352">
+        <v>1.0</v>
+      </c>
+      <c r="G352" s="1">
+        <v>517400.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>-5135.0</v>
+      </c>
+      <c r="I352" s="1">
+        <v>-0.99246231155779</v>
+      </c>
+      <c r="J352">
+        <v>1.19</v>
+      </c>
+      <c r="K352" t="s">
+        <v>900</v>
+      </c>
+      <c r="L352" s="1">
+        <v>512265.0</v>
+      </c>
+      <c r="M352" s="1">
+        <v>518203.36</v>
+      </c>
+      <c r="N352" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O352">
+        <v>1</v>
+      </c>
+      <c r="Z352" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="353" spans="1:26">
+      <c r="A353" t="s">
+        <v>902</v>
+      </c>
+      <c r="B353" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C353" s="1">
+        <v>100.249</v>
+      </c>
+      <c r="D353" s="1">
+        <v>99.44457143</v>
+      </c>
+      <c r="E353" t="s">
+        <v>8</v>
+      </c>
+      <c r="F353">
+        <v>1.0</v>
+      </c>
+      <c r="G353" s="1">
+        <v>696112.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>5631.0</v>
+      </c>
+      <c r="I353" s="1">
+        <v>0.80892155285356</v>
+      </c>
+      <c r="J353">
+        <v>3.1</v>
+      </c>
+      <c r="K353" t="s">
+        <v>903</v>
+      </c>
+      <c r="L353" s="1">
+        <v>701743.0</v>
+      </c>
+      <c r="M353" s="1">
+        <v>723443.0</v>
+      </c>
+      <c r="N353" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O353">
+        <v>1</v>
+      </c>
+      <c r="Z353" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="354" spans="1:26">
+      <c r="A354" t="s">
+        <v>905</v>
+      </c>
+      <c r="B354" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C354" s="1">
+        <v>101.19</v>
+      </c>
+      <c r="D354" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="E354" t="s">
+        <v>8</v>
+      </c>
+      <c r="F354">
+        <v>1.0</v>
+      </c>
+      <c r="G354" s="1">
+        <v>602478.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>4662.0</v>
+      </c>
+      <c r="I354" s="1">
+        <v>0.77380418870067</v>
+      </c>
+      <c r="J354">
+        <v>0.49</v>
+      </c>
+      <c r="K354" t="s">
+        <v>906</v>
+      </c>
+      <c r="L354" s="1">
+        <v>607140.0</v>
+      </c>
+      <c r="M354" s="1">
+        <v>610061.13</v>
+      </c>
+      <c r="N354" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O354">
+        <v>1</v>
+      </c>
+      <c r="Z354" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="355" spans="1:26">
+      <c r="A355" t="s">
+        <v>908</v>
+      </c>
+      <c r="B355" s="1">
+        <v>954000.0</v>
+      </c>
+      <c r="C355" s="1">
+        <v>101.438</v>
+      </c>
+      <c r="D355" s="1">
+        <v>102.38446331</v>
+      </c>
+      <c r="E355" t="s">
+        <v>8</v>
+      </c>
+      <c r="F355">
+        <v>1.0</v>
+      </c>
+      <c r="G355" s="1">
+        <v>976747.78</v>
+      </c>
+      <c r="H355" s="1">
+        <v>-9029.26</v>
+      </c>
+      <c r="I355" s="1">
+        <v>-0.92442083666676</v>
+      </c>
+      <c r="J355">
+        <v>0.0</v>
+      </c>
+      <c r="K355">
+        <v>0.0</v>
+      </c>
+      <c r="L355" s="1">
+        <v>967718.52</v>
+      </c>
+      <c r="M355" s="1">
+        <v>967718.52</v>
+      </c>
+      <c r="N355" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O355">
+        <v>1</v>
+      </c>
+      <c r="Z355" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="356" spans="1:26">
+      <c r="A356" t="s">
+        <v>910</v>
+      </c>
+      <c r="B356" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C356" s="1">
+        <v>98.617</v>
+      </c>
+      <c r="D356" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E356" t="s">
+        <v>8</v>
+      </c>
+      <c r="F356">
+        <v>1.0</v>
+      </c>
+      <c r="G356" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>-8298.0</v>
+      </c>
+      <c r="I356" s="1">
+        <v>-1.383</v>
+      </c>
+      <c r="J356">
+        <v>1.39</v>
+      </c>
+      <c r="K356" t="s">
+        <v>911</v>
+      </c>
+      <c r="L356" s="1">
+        <v>591702.0</v>
+      </c>
+      <c r="M356" s="1">
+        <v>600061.79</v>
+      </c>
+      <c r="N356" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O356">
+        <v>1</v>
+      </c>
+      <c r="Z356" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="357" spans="1:26">
+      <c r="A357" t="s">
+        <v>913</v>
+      </c>
+      <c r="B357" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C357" s="1">
+        <v>101.366</v>
+      </c>
+      <c r="D357" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E357" t="s">
+        <v>8</v>
+      </c>
+      <c r="F357">
+        <v>1.0</v>
+      </c>
+      <c r="G357" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>4098.0</v>
+      </c>
+      <c r="I357" s="1">
+        <v>1.366</v>
+      </c>
+      <c r="J357">
+        <v>0.82</v>
+      </c>
+      <c r="K357" t="s">
+        <v>914</v>
+      </c>
+      <c r="L357" s="1">
+        <v>304098.0</v>
+      </c>
+      <c r="M357" s="1">
+        <v>306554.63</v>
+      </c>
+      <c r="N357" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O357">
+        <v>1</v>
+      </c>
+      <c r="Z357" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="358" spans="1:26">
+      <c r="A358" t="s">
+        <v>916</v>
+      </c>
+      <c r="B358" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C358" s="1">
+        <v>96.621</v>
+      </c>
+      <c r="D358" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="E358" t="s">
+        <v>8</v>
+      </c>
+      <c r="F358">
+        <v>1.0</v>
+      </c>
+      <c r="G358" s="1">
+        <v>583500.0</v>
+      </c>
+      <c r="H358" s="1">
+        <v>-3774.0</v>
+      </c>
+      <c r="I358" s="1">
+        <v>-0.64678663239075</v>
+      </c>
+      <c r="J358">
+        <v>0.49</v>
+      </c>
+      <c r="K358" t="s">
+        <v>917</v>
+      </c>
+      <c r="L358" s="1">
+        <v>579726.0</v>
+      </c>
+      <c r="M358" s="1">
+        <v>582643.81</v>
+      </c>
+      <c r="N358" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O358">
+        <v>1</v>
+      </c>
+      <c r="Z358" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="359" spans="1:26">
+      <c r="A359" t="s">
+        <v>919</v>
+      </c>
+      <c r="B359" s="1">
+        <v>398000.0</v>
+      </c>
+      <c r="C359" s="1">
+        <v>100.117</v>
+      </c>
+      <c r="D359" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="E359" t="s">
+        <v>8</v>
+      </c>
+      <c r="F359">
+        <v>1.0</v>
+      </c>
+      <c r="G359" s="1">
+        <v>396786.1</v>
+      </c>
+      <c r="H359" s="1">
+        <v>1679.56</v>
+      </c>
+      <c r="I359" s="1">
+        <v>0.42329103766488</v>
+      </c>
+      <c r="J359">
+        <v>0.15</v>
+      </c>
+      <c r="K359">
+        <v>613.36</v>
+      </c>
+      <c r="L359" s="1">
+        <v>398465.66</v>
+      </c>
+      <c r="M359" s="1">
+        <v>399079.02</v>
+      </c>
+      <c r="N359" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O359">
+        <v>1</v>
+      </c>
+      <c r="Z359" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="360" spans="1:26">
+      <c r="A360" t="s">
+        <v>921</v>
+      </c>
+      <c r="B360" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C360" s="1">
+        <v>84.029</v>
+      </c>
+      <c r="D360" s="1">
+        <v>94.91728571</v>
+      </c>
+      <c r="E360" t="s">
+        <v>8</v>
+      </c>
+      <c r="F360">
+        <v>1.0</v>
+      </c>
+      <c r="G360" s="1">
+        <v>664421.0</v>
+      </c>
+      <c r="H360" s="1">
+        <v>-76218.0</v>
+      </c>
+      <c r="I360" s="1">
+        <v>-11.471341212876</v>
+      </c>
+      <c r="J360">
+        <v>0.62</v>
+      </c>
+      <c r="K360" t="s">
+        <v>922</v>
+      </c>
+      <c r="L360" s="1">
+        <v>588203.0</v>
+      </c>
+      <c r="M360" s="1">
+        <v>592546.84</v>
+      </c>
+      <c r="N360" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O360">
+        <v>1</v>
+      </c>
+      <c r="Z360" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="361" spans="1:26">
+      <c r="A361" t="s">
+        <v>924</v>
+      </c>
+      <c r="B361" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C361" s="1">
+        <v>91.003</v>
+      </c>
+      <c r="D361" s="1">
+        <v>81.919</v>
+      </c>
+      <c r="E361" t="s">
+        <v>8</v>
+      </c>
+      <c r="F361">
+        <v>1.0</v>
+      </c>
+      <c r="G361" s="1">
+        <v>1966056.0</v>
+      </c>
+      <c r="H361" s="1">
+        <v>218016.0</v>
+      </c>
+      <c r="I361" s="1">
+        <v>11.089002551301</v>
+      </c>
+      <c r="J361">
+        <v>0.11</v>
+      </c>
+      <c r="K361" t="s">
+        <v>925</v>
+      </c>
+      <c r="L361" s="1">
+        <v>2184072.0</v>
+      </c>
+      <c r="M361" s="1">
+        <v>2186800.77</v>
+      </c>
+      <c r="N361" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O361">
+        <v>1</v>
+      </c>
+      <c r="Z361" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="362" spans="1:26">
+      <c r="A362" t="s">
+        <v>927</v>
+      </c>
+      <c r="B362" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C362" s="1">
+        <v>99.52</v>
+      </c>
+      <c r="D362" s="1">
+        <v>98.009</v>
+      </c>
+      <c r="E362" t="s">
+        <v>8</v>
+      </c>
+      <c r="F362">
+        <v>1.0</v>
+      </c>
+      <c r="G362" s="1">
+        <v>2254207.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>34753.0</v>
+      </c>
+      <c r="I362" s="1">
+        <v>1.5416951504454</v>
+      </c>
+      <c r="J362">
+        <v>1.58</v>
+      </c>
+      <c r="K362" t="s">
+        <v>928</v>
+      </c>
+      <c r="L362" s="1">
+        <v>2288960.0</v>
+      </c>
+      <c r="M362" s="1">
+        <v>2325350.41</v>
+      </c>
+      <c r="N362" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O362">
+        <v>1</v>
+      </c>
+      <c r="Z362" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="363" spans="1:26">
+      <c r="A363" t="s">
+        <v>930</v>
+      </c>
+      <c r="B363" s="1">
+        <v>987000.0</v>
+      </c>
+      <c r="C363" s="1">
+        <v>90.93</v>
+      </c>
+      <c r="D363" s="1">
+        <v>99.73456738</v>
+      </c>
+      <c r="E363" t="s">
+        <v>8</v>
+      </c>
+      <c r="F363">
+        <v>1.0</v>
+      </c>
+      <c r="G363" s="1">
+        <v>984380.18</v>
+      </c>
+      <c r="H363" s="1">
+        <v>-86901.08</v>
+      </c>
+      <c r="I363" s="1">
+        <v>-8.8279997673257</v>
+      </c>
+      <c r="J363">
+        <v>0.74</v>
+      </c>
+      <c r="K363" t="s">
+        <v>931</v>
+      </c>
+      <c r="L363" s="1">
+        <v>897479.1</v>
+      </c>
+      <c r="M363" s="1">
+        <v>904820.76</v>
+      </c>
+      <c r="N363" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O363">
+        <v>1</v>
+      </c>
+      <c r="Z363" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="364" spans="1:26">
+      <c r="A364" t="s">
+        <v>933</v>
+      </c>
+      <c r="B364" s="1">
+        <v>155000.0</v>
+      </c>
+      <c r="C364" s="1">
+        <v>101.957</v>
+      </c>
+      <c r="D364" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="E364" t="s">
+        <v>8</v>
+      </c>
+      <c r="F364">
+        <v>1.0</v>
+      </c>
+      <c r="G364" s="1">
+        <v>154096.35</v>
+      </c>
+      <c r="H364" s="1">
+        <v>3937.0</v>
+      </c>
+      <c r="I364" s="1">
+        <v>2.554895038072</v>
+      </c>
+      <c r="J364">
+        <v>0.9</v>
+      </c>
+      <c r="K364" t="s">
+        <v>934</v>
+      </c>
+      <c r="L364" s="1">
+        <v>158033.35</v>
+      </c>
+      <c r="M364" s="1">
+        <v>159434.72</v>
+      </c>
+      <c r="N364" s="1">
         <v>0.03</v>
       </c>
-      <c r="P8">
-[...96 lines deleted...]
-      <c r="O10" s="1">
+      <c r="O364">
+        <v>1</v>
+      </c>
+      <c r="Z364" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="365" spans="1:26">
+      <c r="A365" t="s">
+        <v>936</v>
+      </c>
+      <c r="B365" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C365" s="1">
+        <v>100.947</v>
+      </c>
+      <c r="D365" s="1">
+        <v>100.86</v>
+      </c>
+      <c r="E365" t="s">
+        <v>8</v>
+      </c>
+      <c r="F365">
+        <v>1.0</v>
+      </c>
+      <c r="G365" s="1">
+        <v>605160.0</v>
+      </c>
+      <c r="H365" s="1">
+        <v>522.0</v>
+      </c>
+      <c r="I365" s="1">
+        <v>0.086258179654967</v>
+      </c>
+      <c r="J365">
         <v>0.16</v>
       </c>
-      <c r="P10">
-[...196 lines deleted...]
-      <c r="O14" s="1">
+      <c r="K365">
+        <v>952.11</v>
+      </c>
+      <c r="L365" s="1">
+        <v>605682.0</v>
+      </c>
+      <c r="M365" s="1">
+        <v>606634.11</v>
+      </c>
+      <c r="N365" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O365">
+        <v>1</v>
+      </c>
+      <c r="Z365" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="366" spans="1:26">
+      <c r="A366" t="s">
+        <v>938</v>
+      </c>
+      <c r="B366" s="1">
+        <v>4124.0</v>
+      </c>
+      <c r="C366" s="1">
+        <v>0.2375</v>
+      </c>
+      <c r="D366" s="1">
+        <v>0.209010063</v>
+      </c>
+      <c r="E366" t="s">
+        <v>8</v>
+      </c>
+      <c r="F366">
+        <v>1.0</v>
+      </c>
+      <c r="G366" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H366" s="1">
+        <v>293731.25</v>
+      </c>
+      <c r="I366" s="1">
+        <v>0</v>
+      </c>
+      <c r="J366">
+        <v>0.0</v>
+      </c>
+      <c r="K366">
+        <v>0.0</v>
+      </c>
+      <c r="L366" s="1">
+        <v>293731.25</v>
+      </c>
+      <c r="M366" s="1">
+        <v>293731.25</v>
+      </c>
+      <c r="N366" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O366">
+        <v>1</v>
+      </c>
+      <c r="Z366" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="367" spans="1:26">
+      <c r="A367" t="s">
+        <v>940</v>
+      </c>
+      <c r="B367" s="1">
+        <v>4124.0</v>
+      </c>
+      <c r="C367" s="1">
+        <v>0.0375</v>
+      </c>
+      <c r="D367" s="1">
+        <v>0.0910287342</v>
+      </c>
+      <c r="E367" t="s">
+        <v>8</v>
+      </c>
+      <c r="F367">
+        <v>1.0</v>
+      </c>
+      <c r="G367" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H367" s="1">
+        <v>-551881.25</v>
+      </c>
+      <c r="I367" s="1">
+        <v>0</v>
+      </c>
+      <c r="J367">
+        <v>0.0</v>
+      </c>
+      <c r="K367">
+        <v>0.0</v>
+      </c>
+      <c r="L367" s="1">
+        <v>-551881.25</v>
+      </c>
+      <c r="M367" s="1">
+        <v>-551881.25</v>
+      </c>
+      <c r="N367" s="1">
+        <v>-0.09</v>
+      </c>
+      <c r="O367">
+        <v>1</v>
+      </c>
+      <c r="Z367" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="368" spans="1:26">
+      <c r="A368" t="s">
+        <v>942</v>
+      </c>
+      <c r="B368" s="1">
+        <v>2489.0</v>
+      </c>
+      <c r="C368" s="1">
+        <v>10.7</v>
+      </c>
+      <c r="D368" s="1">
+        <v>60.3524708718</v>
+      </c>
+      <c r="E368" t="s">
+        <v>8</v>
+      </c>
+      <c r="F368">
+        <v>1.0</v>
+      </c>
+      <c r="G368" s="1">
+        <v>1502173.0</v>
+      </c>
+      <c r="H368" s="1">
+        <v>-1235850.0</v>
+      </c>
+      <c r="I368" s="1">
+        <v>-82.270817009759</v>
+      </c>
+      <c r="J368">
+        <v>0.0</v>
+      </c>
+      <c r="K368">
+        <v>0.0</v>
+      </c>
+      <c r="L368" s="1">
+        <v>266323.0</v>
+      </c>
+      <c r="M368" s="1">
+        <v>266323.0</v>
+      </c>
+      <c r="N368" s="1">
         <v>0.04</v>
       </c>
-      <c r="P14">
-[...6946 lines deleted...]
-      <c r="O153" s="1">
+      <c r="O368">
+        <v>1</v>
+      </c>
+      <c r="Z368" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="369" spans="1:26">
+      <c r="A369" t="s">
+        <v>944</v>
+      </c>
+      <c r="B369" s="1">
+        <v>-4124.0</v>
+      </c>
+      <c r="C369" s="1">
         <v>0.16</v>
       </c>
-      <c r="P153">
-[...181 lines deleted...]
-      <c r="J157" s="1">
+      <c r="D369" s="1">
+        <v>0.1458062561</v>
+      </c>
+      <c r="E369" t="s">
+        <v>8</v>
+      </c>
+      <c r="F369">
+        <v>1.0</v>
+      </c>
+      <c r="G369" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H369" s="1">
+        <v>-146337.5</v>
+      </c>
+      <c r="I369" s="1">
         <v>0</v>
       </c>
-      <c r="K157">
-[...46 lines deleted...]
-      <c r="J158" s="1">
+      <c r="J369">
+        <v>0.0</v>
+      </c>
+      <c r="K369">
+        <v>0.0</v>
+      </c>
+      <c r="L369" s="1">
+        <v>-146337.5</v>
+      </c>
+      <c r="M369" s="1">
+        <v>-146337.5</v>
+      </c>
+      <c r="N369" s="1">
+        <v>-0.02</v>
+      </c>
+      <c r="O369">
+        <v>1</v>
+      </c>
+      <c r="Z369" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="370" spans="1:26">
+      <c r="A370" t="s">
+        <v>946</v>
+      </c>
+      <c r="B370" s="1">
+        <v>-4124.0</v>
+      </c>
+      <c r="C370" s="1">
+        <v>0.0625</v>
+      </c>
+      <c r="D370" s="1">
+        <v>0.0649721145</v>
+      </c>
+      <c r="E370" t="s">
+        <v>8</v>
+      </c>
+      <c r="F370">
+        <v>1.0</v>
+      </c>
+      <c r="G370" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H370" s="1">
+        <v>25487.5</v>
+      </c>
+      <c r="I370" s="1">
         <v>0</v>
       </c>
-      <c r="K158">
-[...46 lines deleted...]
-      <c r="J159" s="1">
+      <c r="J370">
+        <v>0.0</v>
+      </c>
+      <c r="K370">
+        <v>0.0</v>
+      </c>
+      <c r="L370" s="1">
+        <v>25487.5</v>
+      </c>
+      <c r="M370" s="1">
+        <v>25487.5</v>
+      </c>
+      <c r="N370" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O370">
+        <v>1</v>
+      </c>
+      <c r="Z370" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="371" spans="1:26">
+      <c r="A371" t="s">
+        <v>948</v>
+      </c>
+      <c r="B371" s="1">
+        <v>-2489.0</v>
+      </c>
+      <c r="C371" s="1">
+        <v>8.8</v>
+      </c>
+      <c r="D371" s="1">
+        <v>50.6</v>
+      </c>
+      <c r="E371" t="s">
+        <v>8</v>
+      </c>
+      <c r="F371">
+        <v>1.0</v>
+      </c>
+      <c r="G371" s="1">
+        <v>-1259434.0</v>
+      </c>
+      <c r="H371" s="1">
+        <v>1040402.0</v>
+      </c>
+      <c r="I371" s="1">
+        <v>-82.608695652174</v>
+      </c>
+      <c r="J371">
+        <v>0.0</v>
+      </c>
+      <c r="K371">
+        <v>0.0</v>
+      </c>
+      <c r="L371" s="1">
+        <v>-219032.0</v>
+      </c>
+      <c r="M371" s="1">
+        <v>-219032.0</v>
+      </c>
+      <c r="N371" s="1">
+        <v>-0.04</v>
+      </c>
+      <c r="O371">
+        <v>1</v>
+      </c>
+      <c r="Z371" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="372" spans="1:26">
+      <c r="A372" t="s">
+        <v>950</v>
+      </c>
+      <c r="B372" s="1">
+        <v>-2900000.0</v>
+      </c>
+      <c r="C372" s="1">
+        <v>10.94871103</v>
+      </c>
+      <c r="D372" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E372" t="s">
+        <v>8</v>
+      </c>
+      <c r="F372">
+        <v>1.0</v>
+      </c>
+      <c r="G372" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H372" s="1">
+        <v>-314290.4</v>
+      </c>
+      <c r="I372" s="1">
         <v>0</v>
       </c>
-      <c r="K159">
-[...10619 lines deleted...]
-      <c r="A372" t="s">
+      <c r="J372">
+        <v>0.0</v>
+      </c>
+      <c r="K372" t="s">
+        <v>951</v>
+      </c>
+      <c r="L372" s="1">
+        <v>-314290.4</v>
+      </c>
+      <c r="M372" s="1">
+        <v>-317512.62</v>
+      </c>
+      <c r="N372" s="1">
+        <v>-0.05</v>
+      </c>
+      <c r="O372">
+        <v>1</v>
+      </c>
+      <c r="Z372" t="s">
         <v>949</v>
-      </c>
-[...393 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">