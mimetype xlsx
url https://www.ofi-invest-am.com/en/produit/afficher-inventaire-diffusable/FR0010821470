--- v3 (2026-09-27)
+++ v4 (2026-10-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="952">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="933">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0010821470</t>
   </si>
   <si>
@@ -100,296 +100,266 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
-    <t>NL0000852564</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0011540547</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV</t>
   </si>
   <si>
     <t>ES0125220311</t>
   </si>
   <si>
     <t>ACCIONA SA</t>
   </si>
   <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
-    <t>NL0012969182</t>
-[...2 lines deleted...]
-    <t>ADYEN NV</t>
+    <t>BE0003851681</t>
+  </si>
+  <si>
+    <t>AEDIFICA NV</t>
   </si>
   <si>
     <t>ES0105046017</t>
   </si>
   <si>
     <t>AENA SME SA</t>
   </si>
   <si>
-    <t>FR0010340141</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0974264930</t>
   </si>
   <si>
     <t>AGEAS SA</t>
   </si>
   <si>
     <t>IE00BF0L3536</t>
   </si>
   <si>
     <t>AIB GROUP PLC</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
-    <t>FR0000071946</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>IT0004056880</t>
   </si>
   <si>
     <t>AMPLIFON</t>
   </si>
   <si>
+    <t>FR0004125920</t>
+  </si>
+  <si>
+    <t>AMUNDI SA</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
+    <t>NL0000334118</t>
+  </si>
+  <si>
+    <t>ASM INTERNATIONAL NV</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>NL0011872643</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV</t>
   </si>
   <si>
+    <t>DE0006766504</t>
+  </si>
+  <si>
+    <t>AURUBIS AG</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>BE0974400328</t>
   </si>
   <si>
     <t>AZELIS GROUP NV</t>
   </si>
   <si>
-    <t>IT0001031084</t>
-[...2 lines deleted...]
-    <t>BANCA GENERALI</t>
+    <t>NL0000337319</t>
+  </si>
+  <si>
+    <t>BAM GROEP KONINKLIJKE NV</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>BANCO DE SABADELL</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
-    <t>AT0000BAWAG2</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
   <si>
-    <t>DE0005158703</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
     <t>FR0000120503</t>
   </si>
   <si>
     <t>BOUYGUES SA</t>
   </si>
   <si>
-    <t>IT0000066123</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
-    <t>FR0000120172</t>
-[...10 lines deleted...]
-  <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000064578</t>
   </si>
   <si>
     <t>COVIVIO SA</t>
   </si>
   <si>
     <t>FR0000045072</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
@@ -460,224 +430,188 @@
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
+    <t>DE000EVNK013</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG</t>
+  </si>
+  <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
-    <t>NL0011585146</t>
-[...28 lines deleted...]
-  <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
     <t>DE0006602006</t>
   </si>
   <si>
     <t>GEA GROUP AG</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
-    <t>ES0171996087</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0008402215</t>
   </si>
   <si>
     <t>HANNOVER RUECK</t>
   </si>
   <si>
     <t>NL0000009165</t>
   </si>
   <si>
     <t>HEINEKEN NV</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>FI4000571013</t>
   </si>
   <si>
     <t>HIAB CORPORATION CLASS B</t>
   </si>
   <si>
     <t>FI0009000459</t>
   </si>
   <si>
     <t>HUHTAMAKI</t>
   </si>
   <si>
+    <t>ES06445809W9</t>
+  </si>
+  <si>
+    <t>IBERDROLA S A    RIGHTS SA</t>
+  </si>
+  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
-    <t>IT0001078911</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>NL0015000LU4</t>
   </si>
   <si>
     <t>IVECO GROUP NV</t>
   </si>
   <si>
-    <t>DE000KSAG888</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
-    <t>FR0000121485</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
     <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
+    <t>NL0011794037</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE AHOLD DELHAIZE NV</t>
+  </si>
+  <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>IT0003856405</t>
@@ -712,56 +646,50 @@
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
-    <t>IT0005366767</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0010773842</t>
   </si>
   <si>
     <t>NN GROUP NV</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>FI4000297767</t>
   </si>
   <si>
     <t>NORDEA BANK</t>
   </si>
   <si>
     <t>LU2702915542</t>
   </si>
   <si>
     <t>OFI INVEST BIODIVERSITY GLOBAL EQUITY CLASS I-C EUR</t>
   </si>
   <si>
     <t>LU1985004966</t>
@@ -778,86 +706,80 @@
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
     <t>Ofi Invest Euro High Yield PART IC</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>FI0009014377</t>
   </si>
   <si>
     <t>ORION CLASS B</t>
   </si>
   <si>
     <t>IT0003796171</t>
   </si>
   <si>
     <t>POSTE ITALIANE</t>
   </si>
   <si>
-    <t>NL0013654783</t>
-[...2 lines deleted...]
-    <t>PROSUS NV CLASS N</t>
+    <t>IT0004176001</t>
+  </si>
+  <si>
+    <t>PRYSMIAN</t>
   </si>
   <si>
     <t>ES0105777017</t>
   </si>
   <si>
     <t>PUIG BRANDS SA CLASS B</t>
   </si>
   <si>
     <t>DE0006969603</t>
   </si>
   <si>
     <t>PUMA</t>
   </si>
   <si>
     <t>NL0015002SN0</t>
   </si>
   <si>
     <t>QIAGEN NV</t>
   </si>
   <si>
     <t>NL0000379121</t>
   </si>
   <si>
     <t>RANDSTAD NV</t>
   </si>
   <si>
-    <t>IT0005282865</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0010451203</t>
   </si>
   <si>
     <t>REXEL SA</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FI4000552500</t>
   </si>
   <si>
     <t>SAMPO CLASS A</t>
   </si>
   <si>
     <t>FR0000120578</t>
@@ -916,2004 +838,2025 @@
   <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>FI0009005961</t>
   </si>
   <si>
     <t>STORA ENSO CLASS R</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
-    <t>FR0000051807</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>BE0974320526</t>
   </si>
   <si>
     <t>UMICORE SA</t>
   </si>
   <si>
     <t>FR0013326246</t>
   </si>
   <si>
     <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
-    <t>IT0004810054</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0015000IY2</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV</t>
   </si>
   <si>
     <t>FI0009005987</t>
   </si>
   <si>
     <t>UPM-KYMMENE</t>
   </si>
   <si>
     <t>FR0013506730</t>
   </si>
   <si>
     <t>VALLOUREC SA</t>
   </si>
   <si>
+    <t>FR0000124141</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRON. SA</t>
+  </si>
+  <si>
     <t>AT0000746409</t>
   </si>
   <si>
     <t>VERBUND AG</t>
   </si>
   <si>
-    <t>ES0183746314</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>DE0007664039</t>
   </si>
   <si>
     <t>VOLKSWAGEN NON-VOTING PREF AG</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS180926</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG SEP 26</t>
   </si>
   <si>
     <t>OE100926</t>
   </si>
   <si>
     <t>EURO-BOBL SEP 26</t>
   </si>
   <si>
+    <t>RX100926</t>
+  </si>
+  <si>
+    <t>EURO-BUND SEP 26</t>
+  </si>
+  <si>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
+  </si>
+  <si>
     <t>VG180926</t>
   </si>
   <si>
     <t>EURO STOXX 50 SEP 26</t>
   </si>
   <si>
-    <t>RX100926</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>18 085.87</t>
+    <t>20 601.12</t>
   </si>
   <si>
     <t>XS3399007288</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
+    <t>1 708.22</t>
+  </si>
+  <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>18 049.32</t>
+    <t>19 628.63</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
-    <t>2 349.32</t>
+    <t>3 758.90</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>4 485.62</t>
+    <t>6 082.19</t>
   </si>
   <si>
     <t>BE6325355822</t>
   </si>
   <si>
     <t>AGEAS SA 24/11/2051</t>
   </si>
   <si>
-    <t>12 318.49</t>
+    <t>13 505.14</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>13 009.93</t>
+    <t>14 310.92</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>2 761.64</t>
+    <t>3 797.26</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>1 849.62</t>
+    <t>2 078.11</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
-    <t>1 830.42</t>
+    <t>2 460.56</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
+    <t>1 479.45</t>
+  </si>
+  <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>59 676.05</t>
+    <t>63 361.93</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>4 537.50</t>
+    <t>6 270.00</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>2 013.70</t>
-[...17 lines deleted...]
-    <t>5 983.56</t>
+    <t>2 876.71</t>
+  </si>
+  <si>
+    <t>XS3196024296</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.25 02/01/2031</t>
+  </si>
+  <si>
+    <t>23 150.68</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>26 503.57</t>
+    <t>34 481.87</t>
   </si>
   <si>
     <t>AT0000A2NW83</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2031</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
-    <t>2 060.75</t>
+    <t>5 352.57</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>3 572.60</t>
+    <t>4 032.88</t>
+  </si>
+  <si>
+    <t>XS2762369549</t>
+  </si>
+  <si>
+    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
+  </si>
+  <si>
+    <t>13 062.33</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>7 308.49</t>
+    <t>8 267.73</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>6 427.40</t>
+    <t>8 383.56</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>7 048.68</t>
+    <t>8 711.85</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>5 186.22</t>
+    <t>5 522.36</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>11 991.70</t>
+    <t>13 455.80</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>12 273.97</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400EAY1</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 3.75 01/02/2033</t>
   </si>
   <si>
-    <t>10 715.75</t>
+    <t>12 226.03</t>
   </si>
   <si>
     <t>XS2342060360</t>
   </si>
   <si>
     <t>BARCLAYS PLC 12/05/2032</t>
   </si>
   <si>
+    <t>1 060.55</t>
+  </si>
+  <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>1 226.22</t>
+    <t>2 084.57</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>15 626.71</t>
+    <t>18 151.03</t>
+  </si>
+  <si>
+    <t>BE6365319829</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
+  </si>
+  <si>
+    <t>4 493.84</t>
   </si>
   <si>
     <t>BE0000368770</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
   </si>
   <si>
-    <t>25 144.60</t>
+    <t>38 863.59</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>12 975.10</t>
+    <t>14 149.57</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
-    <t>2 055.84</t>
+    <t>3 325.62</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>17 880.82</t>
+    <t>19 520.55</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>10 065.13</t>
+    <t>11 369.87</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>4 767.93</t>
+    <t>6 811.34</t>
   </si>
   <si>
     <t>FR0014007VJ6</t>
   </si>
   <si>
     <t>BPCE SA 02/02/2034</t>
   </si>
   <si>
-    <t>1 419.18</t>
+    <t>1 620.55</t>
   </si>
   <si>
     <t>FR001400OIX5</t>
   </si>
   <si>
     <t>BPCE SA 08/03/2033</t>
   </si>
   <si>
-    <t>6 441.78</t>
+    <t>7 628.42</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>6 054.79</t>
+    <t>6 543.84</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>15 879.45</t>
+    <t>17 950.68</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>12 774.14</t>
+    <t>13 966.40</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>17 605.48</t>
+    <t>18 964.73</t>
   </si>
   <si>
     <t>FR0014002GI0</t>
   </si>
   <si>
     <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2029</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>2 494.86</t>
+    <t>5 775.34</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>15 994.52</t>
+    <t>17 202.74</t>
   </si>
   <si>
     <t>XS2751689048</t>
   </si>
   <si>
     <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
   </si>
   <si>
-    <t>15 756.16</t>
+    <t>17 309.59</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>7 615.62</t>
+    <t>9 299.07</t>
   </si>
   <si>
     <t>XS3311989787</t>
   </si>
   <si>
     <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
+    <t>1 507.38</t>
+  </si>
+  <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>5 424.66</t>
+    <t>6 690.41</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>15 298.63</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>3 865.07</t>
+    <t>6 001.03</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>1 583.90</t>
+    <t>2 914.38</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>3 030.96</t>
+    <t>4 414.66</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>11 363.01</t>
+    <t>12 873.29</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>4 010.96</t>
+    <t>5 391.78</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
-    <t>2 291.03</t>
+    <t>3 067.02</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
-    <t>3 733.15</t>
+    <t>4 604.22</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>28 575.34</t>
+    <t>30 589.04</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>3 800.34</t>
+    <t>4 382.88</t>
   </si>
   <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>8 758.56</t>
+    <t>9 427.40</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>5 393.84</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>6 821.92</t>
+    <t>7 684.93</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>1 053.08</t>
+    <t>3 184.93</t>
   </si>
   <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
-    <t>2 439.58</t>
+    <t>3 182.05</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>28 011.91</t>
+    <t>1 466.19</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>6 093.97</t>
+    <t>6 636.23</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>10 478.33</t>
+    <t>11 331.22</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>18 792.64</t>
+    <t>14 313.83</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>26 585.76</t>
+    <t>28 440.58</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>3 098.63</t>
+    <t>4 350.00</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>10 068.49</t>
+    <t>11 830.48</t>
   </si>
   <si>
     <t>XS3391835629</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
   </si>
   <si>
-    <t>2 850.41</t>
-[...8 lines deleted...]
-    <t>6 386.30</t>
+    <t>4 720.99</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>3 857.54</t>
+    <t>5 581.12</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>9 092.47</t>
+    <t>14 609.59</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>22 294.52</t>
+    <t>24 969.86</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
-    <t>5 389.15</t>
-[...1 lines deleted...]
-  <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
+    <t>5 609.59</t>
+  </si>
+  <si>
+    <t>XS1428782160</t>
+  </si>
+  <si>
+    <t>ESB FINANCE DAC 1.875 14/06/2031</t>
+  </si>
+  <si>
+    <t>XS2550909415</t>
+  </si>
+  <si>
+    <t>ESB FINANCE DAC 4 03/05/2032</t>
+  </si>
+  <si>
+    <t>1 731.51</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
+  </si>
+  <si>
+    <t>11 342.47</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>4 815.07</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>4 223.86</t>
+  </si>
+  <si>
+    <t>EU000A4EJF17</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.625 12/12/2040</t>
+  </si>
+  <si>
+    <t>107 339.73</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>1 956.16</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>4 612.04</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>6 663.01</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>7 953.83</t>
+  </si>
+  <si>
+    <t>FI4000507231</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
+  </si>
+  <si>
+    <t>6 209.63</t>
+  </si>
+  <si>
+    <t>XS3370251459</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 4.48 08/07/2031</t>
+  </si>
+  <si>
+    <t>FR0014007L00</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/05/2032</t>
+  </si>
+  <si>
+    <t>FR0014002WK3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
+  </si>
+  <si>
+    <t>FR0014018YR0</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.7 25/11/2036</t>
+  </si>
+  <si>
+    <t>86 202.30</t>
+  </si>
+  <si>
+    <t>DE0001102606</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 15/08/2032</t>
+  </si>
+  <si>
+    <t>215 491.07</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>4 192.59</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
+  </si>
+  <si>
+    <t>5 578.77</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>4 151.10</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>8 739.73</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>3 164.38</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>3 418.49</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>31 808.22</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
     <t>4 315.07</t>
   </si>
   <si>
-    <t>XS1428782160</t>
-[...205 lines deleted...]
-  <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>12 884.60</t>
+    <t>13 879.37</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>9 687.67</t>
+    <t>10 608.22</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
-    <t>3 446.10</t>
+    <t>4 613.32</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>6 731.51</t>
+    <t>7 292.47</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>50 003.42</t>
+    <t>53 347.60</t>
   </si>
   <si>
     <t>XS3182049935</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 3.125 23/09/2031</t>
   </si>
   <si>
-    <t>9 589.04</t>
+    <t>10 308.22</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>25 640.89</t>
+    <t>27 517.06</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>1 047.12</t>
+    <t>1 288.77</t>
   </si>
   <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
-    <t>11 547.42</t>
+    <t>13 879.11</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN SPA 3.875 22/07/2032</t>
   </si>
   <si>
-    <t>18 935.48</t>
+    <t>20 094.79</t>
   </si>
   <si>
     <t>IT0005689994</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
   </si>
   <si>
-    <t>445 450.32</t>
+    <t>540 904.56</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>7 434.25</t>
+    <t>8 210.96</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>13 019.64</t>
+    <t>15 090.95</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>10 593.15</t>
+    <t>13 599.32</t>
   </si>
   <si>
     <t>BE6374729836</t>
   </si>
   <si>
     <t>KBC INSURANCE NV 4.25 11/06/2036</t>
   </si>
   <si>
-    <t>1 548.63</t>
+    <t>3 260.27</t>
+  </si>
+  <si>
+    <t>DE000A352ED1</t>
+  </si>
+  <si>
+    <t>KFW 2.625 10/01/2034</t>
+  </si>
+  <si>
+    <t>248 547.95</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>17 835.62</t>
+    <t>19 173.29</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>1 898.63</t>
+    <t>2 100.00</t>
   </si>
   <si>
     <t>FR0014018T74</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 03/06/2034</t>
   </si>
   <si>
-    <t>3 550.68</t>
+    <t>6 312.33</t>
   </si>
   <si>
     <t>DE000A3H3JU7</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
   </si>
   <si>
-    <t>1 543.84</t>
+    <t>1 896.23</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>3 350.79</t>
+    <t>4 704.00</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>1 501.91</t>
+    <t>2 172.97</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>28 585.33</t>
+    <t>30 776.18</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>14 178.08</t>
+    <t>16 767.12</t>
   </si>
   <si>
     <t>XS3238400165</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
   </si>
   <si>
-    <t>7 693.15</t>
+    <t>8 441.10</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>9 830.96</t>
+    <t>10 786.75</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>7 597.96</t>
+    <t>9 260.01</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>9 493.15</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>20 712.33</t>
+    <t>24 164.38</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
-    <t>4 270.18</t>
+    <t>6 262.93</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>13 132.77</t>
+    <t>15 863.34</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>16 443.95</t>
+    <t>17 595.03</t>
+  </si>
+  <si>
+    <t>XS3441768093</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 4.268 15/04/2037</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>4 980.82</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>21 770.41</t>
+    <t>30 937.86</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>19 837.43</t>
+    <t>21 269.00</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>10 200.00</t>
+    <t>11 913.60</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>25 002.33</t>
+    <t>28 165.27</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>3 365.75</t>
+    <t>3 969.86</t>
   </si>
   <si>
     <t>XS3406830052</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 16/06/2036</t>
   </si>
   <si>
+    <t>3 503.96</t>
+  </si>
+  <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>15 192.46</t>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>8 332.60</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>19 280.42</t>
+    <t>21 961.81</t>
+  </si>
+  <si>
+    <t>FR0014010IV2</t>
+  </si>
+  <si>
+    <t>ORANGE SA (PNC7) PERP</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>3 225.00</t>
+    <t>4 152.74</t>
   </si>
   <si>
     <t>XS3195025054</t>
   </si>
   <si>
     <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
-    <t>1 828.77</t>
+    <t>2 260.27</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>3 006.25</t>
+    <t>3 883.07</t>
   </si>
   <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>52 577.71</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
-    <t>2 712.33</t>
+    <t>3 747.95</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>6 209.55</t>
+    <t>7 314.64</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>3 236.30</t>
+    <t>3 538.36</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>18 996.16</t>
+    <t>20 325.90</t>
   </si>
   <si>
     <t>FR00140193X6</t>
   </si>
   <si>
     <t>RCI BANQUE SA 4 19/08/2031</t>
   </si>
   <si>
+    <t>2 104.11</t>
+  </si>
+  <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>5 391.78</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>9 875.34</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>4 602.74</t>
+    <t>6 113.01</t>
   </si>
   <si>
     <t>FR0013426731</t>
   </si>
   <si>
     <t>REGIE AUTONOME DES TRANSPORTS PARI 0.35 20/06/2029</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>6 045.60</t>
-[...8 lines deleted...]
-    <t>13 462.32</t>
+    <t>7 290.28</t>
   </si>
   <si>
     <t>XS2979759359</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 22/01/2031</t>
   </si>
   <si>
-    <t>9 910.27</t>
+    <t>11 219.18</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
-    <t>6 078.08</t>
+    <t>7 329.45</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>33 380.14</t>
+    <t>1 571.92</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>7 131.66</t>
+    <t>8 329.78</t>
   </si>
   <si>
     <t>XS3393869279</t>
   </si>
   <si>
     <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
-    <t>1 923.29</t>
+    <t>3 419.18</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>10 174.19</t>
+    <t>10 888.77</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
-    <t>6 204.45</t>
+    <t>6 994.11</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
-    <t>2 229.45</t>
+    <t>2 898.29</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>5 501.34</t>
+    <t>6 031.29</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>12 246.58</t>
+    <t>13 109.59</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>18 854.79</t>
+    <t>20 638.36</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>42 124.43</t>
+    <t>57 365.40</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>9 254.58</t>
+    <t>13 520.55</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>3 835.62</t>
+    <t>4 986.30</t>
   </si>
   <si>
     <t>XS3310370955</t>
   </si>
   <si>
+    <t>1 374.33</t>
+  </si>
+  <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>10 478.17</t>
+    <t>11 583.90</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>1 402.40</t>
+    <t>3 505.99</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
-    <t>4 781.65</t>
+    <t>6 236.94</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
-    <t>3 805.10</t>
+    <t>5 073.46</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
-    <t>1 220.55</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>11 753.42</t>
+    <t>12 875.34</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>7 627.40</t>
+    <t>17 757.53</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>9 986.30</t>
+    <t>11 733.90</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>3 667.81</t>
+    <t>4 890.41</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>21 143.84</t>
+    <t>22 438.36</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>7 276.39</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...17 lines deleted...]
-    <t>17 815.07</t>
+    <t>9 200.68</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>13 335.53</t>
+    <t>15 473.29</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>9 176.03</t>
+    <t>10 395.63</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>1 772.30</t>
+    <t>2 275.24</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
+    <t>1 433.47</t>
+  </si>
+  <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>5 938.36</t>
+    <t>7 160.96</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>21 700.00</t>
+    <t>23 260.62</t>
   </si>
   <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
-    <t>2 921.13</t>
+    <t>5 842.26</t>
+  </si>
+  <si>
+    <t>XS2450200741</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.25 28/02/2031</t>
+  </si>
+  <si>
+    <t>2 448.63</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
+    <t>2 058.29</t>
+  </si>
+  <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>8 359.79</t>
+    <t>9 386.43</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
-    <t>2 456.63</t>
+    <t>3 093.53</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>2 917.81</t>
+    <t>3 780.82</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
+    <t>1 472.05</t>
+  </si>
+  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>4 343.84</t>
+    <t>4 645.89</t>
   </si>
   <si>
     <t>BE0001795492</t>
   </si>
   <si>
     <t>WALLONIE STATE OF 0.5 08/04/2030</t>
   </si>
   <si>
-    <t>2 728.77</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390281500</t>
   </si>
   <si>
     <t>WALLONIE STATE OF 3.5 22/10/2034</t>
   </si>
   <si>
-    <t>36 390.41</t>
+    <t>41 021.92</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>7 341.66</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>1 401.37</t>
+    <t>1 735.79</t>
   </si>
   <si>
     <t>CH1515238637</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 17/06/2032</t>
   </si>
   <si>
+    <t>2 201.75</t>
+  </si>
+  <si>
     <t>ER32612CK06</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.375</t>
   </si>
   <si>
     <t>ER32612CK09</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2607PQ14</t>
-[...2 lines deleted...]
-    <t>JUL26 SX5E P @ 5800.000000</t>
+    <t>SX5E2609PR21</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E P @ 6100.000000</t>
   </si>
   <si>
     <t>ER32612CK07</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.5</t>
   </si>
   <si>
     <t>ER32612CK08</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.75</t>
   </si>
   <si>
-    <t>SX5E2607PQ21</t>
-[...2 lines deleted...]
-    <t>JUL26 SX5E P @ 5750.000000</t>
+    <t>SX5E2609PR23</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E P @ 6075.000000</t>
+  </si>
+  <si>
+    <t>CDS-00109707</t>
+  </si>
+  <si>
+    <t>267HDBE00N307A0958</t>
+  </si>
+  <si>
+    <t>11 680.56</t>
   </si>
   <si>
     <t>CDS-00109146</t>
   </si>
   <si>
     <t>PAR20260515050145045</t>
   </si>
   <si>
-    <t>-3 222.22</t>
+    <t>-11 680.56</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3274,157 +3217,157 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>631764.584</v>
+        <v>629526.584</v>
       </c>
       <c r="C2">
-        <v>954.65</v>
+        <v>945.53</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>603119103.87</v>
+        <v>595240373.39</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>603119103.87</v>
+        <v>595240373.39</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
         <v>9622.0</v>
       </c>
       <c r="C3">
-        <v>937.67</v>
+        <v>928.71</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>9022337.22</v>
+        <v>8936131.31</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>9022337.22</v>
+        <v>8936131.31</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>37781.0</v>
+        <v>38653.0</v>
       </c>
       <c r="C4">
-        <v>114.75</v>
+        <v>113.7</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>4335469.49</v>
+        <v>4394979.63</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>4335469.49</v>
+        <v>4394979.63</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z372"/>
+  <dimension ref="A1:Z361"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N372" sqref="N372"/>
+      <selection activeCell="N361" sqref="N361"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>14</v>
       </c>
       <c r="B1" t="s">
         <v>15</v>
       </c>
       <c r="C1" t="s">
         <v>16</v>
       </c>
       <c r="D1" t="s">
         <v>17</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>18</v>
       </c>
       <c r="G1" t="s">
         <v>19</v>
@@ -3440,18593 +3383,18043 @@
       </c>
       <c r="K1" t="s">
         <v>23</v>
       </c>
       <c r="L1" t="s">
         <v>24</v>
       </c>
       <c r="M1" t="s">
         <v>25</v>
       </c>
       <c r="N1" t="s">
         <v>26</v>
       </c>
       <c r="O1" t="s">
         <v>27</v>
       </c>
       <c r="Z1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="1">
-        <v>6839.0</v>
+        <v>20515.0</v>
       </c>
       <c r="C2" s="1">
-        <v>38.98</v>
+        <v>37.35</v>
       </c>
       <c r="D2" s="1">
-        <v>35.22</v>
+        <v>28.306197904</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>240869.58</v>
+        <v>580701.65</v>
       </c>
       <c r="H2" s="1">
-        <v>25714.64</v>
+        <v>185533.6</v>
       </c>
       <c r="I2" s="1">
-        <v>10.675752413401</v>
+        <v>31.949900607308</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>266584.22</v>
+        <v>766235.25</v>
       </c>
       <c r="M2" s="1">
-        <v>266584.22</v>
+        <v>766235.25</v>
       </c>
       <c r="N2" s="1">
-        <v>0.04</v>
+        <v>0.13</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="1">
-        <v>20515.0</v>
+        <v>5222.0</v>
       </c>
       <c r="C3" s="1">
-        <v>36.31</v>
+        <v>244.8</v>
       </c>
       <c r="D3" s="1">
-        <v>28.306197904</v>
+        <v>245.7687150517</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
-        <v>580701.65</v>
+        <v>1283404.23</v>
       </c>
       <c r="H3" s="1">
-        <v>164198.0</v>
+        <v>-5058.63</v>
       </c>
       <c r="I3" s="1">
-        <v>28.275793602446</v>
+        <v>-0.39415718615794</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>744899.65</v>
+        <v>1278345.6</v>
       </c>
       <c r="M3" s="1">
-        <v>744899.65</v>
+        <v>1278345.6</v>
       </c>
       <c r="N3" s="1">
-        <v>0.12</v>
+        <v>0.21</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="1">
-        <v>5222.0</v>
+        <v>8431.0</v>
       </c>
       <c r="C4" s="1">
-        <v>269.4</v>
+        <v>181.1</v>
       </c>
       <c r="D4" s="1">
-        <v>245.7687150517</v>
+        <v>207.5221658166</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>1283404.23</v>
+        <v>1749619.38</v>
       </c>
       <c r="H4" s="1">
-        <v>123402.57</v>
+        <v>-222765.28</v>
       </c>
       <c r="I4" s="1">
-        <v>9.6152534887625</v>
+        <v>-12.73221379155</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>1406806.8</v>
+        <v>1526854.1</v>
       </c>
       <c r="M4" s="1">
-        <v>1406806.8</v>
+        <v>1526854.1</v>
       </c>
       <c r="N4" s="1">
-        <v>0.23</v>
+        <v>0.25</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="1">
-        <v>8431.0</v>
+        <v>3017.0</v>
       </c>
       <c r="C5" s="1">
-        <v>181.7</v>
+        <v>70.2</v>
       </c>
       <c r="D5" s="1">
-        <v>207.5221658166</v>
+        <v>78.6889956911</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
-        <v>1749619.38</v>
+        <v>237404.7</v>
       </c>
       <c r="H5" s="1">
-        <v>-217706.68</v>
+        <v>-25611.3</v>
       </c>
       <c r="I5" s="1">
-        <v>-12.443088050385</v>
+        <v>-10.78803410379</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>1531912.7</v>
+        <v>211793.4</v>
       </c>
       <c r="M5" s="1">
-        <v>1531912.7</v>
+        <v>211793.4</v>
       </c>
       <c r="N5" s="1">
-        <v>0.25</v>
+        <v>0.03</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="1">
-        <v>824.0</v>
+        <v>103732.0</v>
       </c>
       <c r="C6" s="1">
-        <v>824.9</v>
+        <v>26.16</v>
       </c>
       <c r="D6" s="1">
-        <v>1539.1208859223</v>
+        <v>27.0886326302</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>1268235.61</v>
+        <v>2809958.04</v>
       </c>
       <c r="H6" s="1">
-        <v>-588518.01</v>
+        <v>-96328.92</v>
       </c>
       <c r="I6" s="1">
-        <v>-46.404469749907</v>
+        <v>-3.4281266349443</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>679717.6</v>
+        <v>2713629.12</v>
       </c>
       <c r="M6" s="1">
-        <v>679717.6</v>
+        <v>2713629.12</v>
       </c>
       <c r="N6" s="1">
-        <v>0.11</v>
+        <v>0.45</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="1">
-        <v>103732.0</v>
+        <v>5511.0</v>
       </c>
       <c r="C7" s="1">
-        <v>27.3</v>
+        <v>72.35</v>
       </c>
       <c r="D7" s="1">
-        <v>27.0886326302</v>
+        <v>62.9</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>2809958.04</v>
+        <v>346641.9</v>
       </c>
       <c r="H7" s="1">
-        <v>21925.56</v>
+        <v>52078.95</v>
       </c>
       <c r="I7" s="1">
-        <v>0.78028069059707</v>
+        <v>15.023847376789</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>2831883.6</v>
+        <v>398720.85</v>
       </c>
       <c r="M7" s="1">
-        <v>2831883.6</v>
+        <v>398720.85</v>
       </c>
       <c r="N7" s="1">
-        <v>0.46</v>
+        <v>0.07</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="1">
-        <v>1874.0</v>
+        <v>141710.0</v>
       </c>
       <c r="C8" s="1">
-        <v>115.7</v>
+        <v>10.26</v>
       </c>
       <c r="D8" s="1">
-        <v>118.4</v>
+        <v>9.3058431303</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>221881.6</v>
+        <v>1318731.03</v>
       </c>
       <c r="H8" s="1">
-        <v>-5059.8</v>
+        <v>135213.57</v>
       </c>
       <c r="I8" s="1">
-        <v>-2.2804054054054</v>
+        <v>10.253309198313</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>216821.8</v>
+        <v>1453944.6</v>
       </c>
       <c r="M8" s="1">
-        <v>216821.8</v>
+        <v>1453944.6</v>
       </c>
       <c r="N8" s="1">
-        <v>0.04</v>
+        <v>0.24</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="1">
-        <v>5511.0</v>
+        <v>19205.0</v>
       </c>
       <c r="C9" s="1">
-        <v>69.75</v>
+        <v>194.32</v>
       </c>
       <c r="D9" s="1">
-        <v>62.9</v>
+        <v>161.5490908618</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>346641.9</v>
+        <v>3102550.29</v>
       </c>
       <c r="H9" s="1">
-        <v>37750.35</v>
+        <v>629365.31</v>
       </c>
       <c r="I9" s="1">
-        <v>10.890302066773</v>
+        <v>20.285418483902</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>384392.25</v>
+        <v>3731915.6</v>
       </c>
       <c r="M9" s="1">
-        <v>384392.25</v>
+        <v>3731915.6</v>
       </c>
       <c r="N9" s="1">
-        <v>0.06</v>
+        <v>0.61</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="1">
-        <v>97485.0</v>
+        <v>12382.0</v>
       </c>
       <c r="C10" s="1">
-        <v>10.455</v>
+        <v>422.9</v>
       </c>
       <c r="D10" s="1">
-        <v>8.8571026312</v>
+        <v>240.1814278792</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>863434.65</v>
+        <v>2973926.44</v>
       </c>
       <c r="H10" s="1">
-        <v>155771.03</v>
+        <v>2262421.36</v>
       </c>
       <c r="I10" s="1">
-        <v>18.040859259007</v>
+        <v>76.075229352344</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>1019205.68</v>
+        <v>5236347.8</v>
       </c>
       <c r="M10" s="1">
-        <v>1019205.68</v>
+        <v>5236347.8</v>
       </c>
       <c r="N10" s="1">
-        <v>0.17</v>
+        <v>0.86</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="1">
-        <v>19205.0</v>
+        <v>32601.0</v>
       </c>
       <c r="C11" s="1">
-        <v>191.9</v>
+        <v>15.705</v>
       </c>
       <c r="D11" s="1">
-        <v>161.5490908618</v>
+        <v>25.8002549002</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>3102550.29</v>
+        <v>841114.11</v>
       </c>
       <c r="H11" s="1">
-        <v>582889.21</v>
+        <v>-329115.4</v>
       </c>
       <c r="I11" s="1">
-        <v>18.787421814845</v>
+        <v>-39.128507783563</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>3685439.5</v>
+        <v>511998.71</v>
       </c>
       <c r="M11" s="1">
-        <v>3685439.5</v>
+        <v>511998.71</v>
       </c>
       <c r="N11" s="1">
-        <v>0.6</v>
+        <v>0.08</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="1">
-        <v>12382.0</v>
+        <v>51771.0</v>
       </c>
       <c r="C12" s="1">
-        <v>407.9</v>
+        <v>49.94</v>
       </c>
       <c r="D12" s="1">
-        <v>240.1814278792</v>
+        <v>62.4496525082</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>2973926.44</v>
+        <v>3233080.96</v>
       </c>
       <c r="H12" s="1">
-        <v>2076691.36</v>
+        <v>-647637.22</v>
       </c>
       <c r="I12" s="1">
-        <v>69.829950467773</v>
+        <v>-20.031580650551</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>5050617.8</v>
+        <v>2585443.74</v>
       </c>
       <c r="M12" s="1">
-        <v>5050617.8</v>
+        <v>2585443.74</v>
       </c>
       <c r="N12" s="1">
-        <v>0.82</v>
+        <v>0.42</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="1">
-        <v>32601.0</v>
+        <v>17933.0</v>
       </c>
       <c r="C13" s="1">
-        <v>15.38</v>
+        <v>10.74</v>
       </c>
       <c r="D13" s="1">
-        <v>25.8002549002</v>
+        <v>13.1750002788</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>841114.11</v>
+        <v>236267.28</v>
       </c>
       <c r="H13" s="1">
-        <v>-339710.73</v>
+        <v>-43666.86</v>
       </c>
       <c r="I13" s="1">
-        <v>-40.388185855068</v>
+        <v>-18.481975159658</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>501403.38</v>
+        <v>192600.42</v>
       </c>
       <c r="M13" s="1">
-        <v>501403.38</v>
+        <v>192600.42</v>
       </c>
       <c r="N13" s="1">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="1">
-        <v>3919.0</v>
+        <v>5491.0</v>
       </c>
       <c r="C14" s="1">
-        <v>53.4</v>
+        <v>89.3</v>
       </c>
       <c r="D14" s="1">
-        <v>63.55</v>
+        <v>89.45</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>249052.45</v>
+        <v>491169.95</v>
       </c>
       <c r="H14" s="1">
-        <v>-39777.85</v>
+        <v>-823.65</v>
       </c>
       <c r="I14" s="1">
-        <v>-15.971675845791</v>
+        <v>-0.16769144773617</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>209274.6</v>
+        <v>490346.3</v>
       </c>
       <c r="M14" s="1">
-        <v>209274.6</v>
+        <v>490346.3</v>
       </c>
       <c r="N14" s="1">
-        <v>0.03</v>
+        <v>0.08</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="1">
-        <v>34964.0</v>
+        <v>41723.0</v>
       </c>
       <c r="C15" s="1">
-        <v>52.14</v>
+        <v>71.1</v>
       </c>
       <c r="D15" s="1">
-        <v>67.6265644663</v>
+        <v>56.6150514105</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>2364495.2</v>
+        <v>2362149.79</v>
       </c>
       <c r="H15" s="1">
-        <v>-541472.24</v>
+        <v>604355.51</v>
       </c>
       <c r="I15" s="1">
-        <v>-22.90012007637</v>
+        <v>25.584978249834</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>1823022.96</v>
+        <v>2966505.3</v>
       </c>
       <c r="M15" s="1">
-        <v>1823022.96</v>
+        <v>2966505.3</v>
       </c>
       <c r="N15" s="1">
-        <v>0.3</v>
+        <v>0.49</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="1">
-        <v>17933.0</v>
+        <v>27737.0</v>
       </c>
       <c r="C16" s="1">
-        <v>9.606</v>
+        <v>34.66</v>
       </c>
       <c r="D16" s="1">
-        <v>13.1750002788</v>
+        <v>30.7394620903</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>236267.28</v>
+        <v>852620.46</v>
       </c>
       <c r="H16" s="1">
-        <v>-64002.88</v>
+        <v>108743.96</v>
       </c>
       <c r="I16" s="1">
-        <v>-27.089184757195</v>
+        <v>12.754087557317</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>172264.4</v>
+        <v>961364.42</v>
       </c>
       <c r="M16" s="1">
-        <v>172264.4</v>
+        <v>961364.42</v>
       </c>
       <c r="N16" s="1">
-        <v>0.03</v>
+        <v>0.16</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="1">
-        <v>41723.0</v>
+        <v>1133.0</v>
       </c>
       <c r="C17" s="1">
-        <v>74.68</v>
+        <v>869.4</v>
       </c>
       <c r="D17" s="1">
-        <v>56.6150514105</v>
+        <v>964.4</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>2362149.79</v>
+        <v>1092665.2</v>
       </c>
       <c r="H17" s="1">
-        <v>753723.85</v>
+        <v>-107635.0</v>
       </c>
       <c r="I17" s="1">
-        <v>31.908385030909</v>
+        <v>-9.8506843633347</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>3115873.64</v>
+        <v>985030.2</v>
       </c>
       <c r="M17" s="1">
-        <v>3115873.64</v>
+        <v>985030.2</v>
       </c>
       <c r="N17" s="1">
-        <v>0.51</v>
+        <v>0.16</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="1">
-        <v>21054.0</v>
+        <v>14546.0</v>
       </c>
       <c r="C18" s="1">
-        <v>33.12</v>
+        <v>1537.0</v>
       </c>
       <c r="D18" s="1">
-        <v>29.8124194927</v>
+        <v>446.9664051973</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>627670.68</v>
+        <v>6501573.33</v>
       </c>
       <c r="H18" s="1">
-        <v>69637.8</v>
+        <v>15855628.67</v>
       </c>
       <c r="I18" s="1">
-        <v>11.094639628539</v>
+        <v>243.87371894796</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>697308.48</v>
+        <v>22357202.0</v>
       </c>
       <c r="M18" s="1">
-        <v>697308.48</v>
+        <v>22357202.0</v>
       </c>
       <c r="N18" s="1">
-        <v>0.11</v>
+        <v>3.67</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="1">
-        <v>14400.0</v>
+        <v>4924.0</v>
       </c>
       <c r="C19" s="1">
-        <v>1578.2</v>
+        <v>69.66</v>
       </c>
       <c r="D19" s="1">
-        <v>434.98798125</v>
+        <v>61.44</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>6263826.93</v>
+        <v>302530.56</v>
       </c>
       <c r="H19" s="1">
-        <v>16462253.07</v>
+        <v>40475.28</v>
       </c>
       <c r="I19" s="1">
-        <v>262.81462201894</v>
+        <v>13.37890625</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>22726080.0</v>
+        <v>343005.84</v>
       </c>
       <c r="M19" s="1">
-        <v>22726080.0</v>
+        <v>343005.84</v>
       </c>
       <c r="N19" s="1">
-        <v>3.69</v>
+        <v>0.06</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="1">
-        <v>4924.0</v>
+        <v>5989.0</v>
       </c>
       <c r="C20" s="1">
-        <v>66.16</v>
+        <v>171.1</v>
       </c>
       <c r="D20" s="1">
-        <v>61.44</v>
+        <v>179.8</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>302530.56</v>
+        <v>1076822.2</v>
       </c>
       <c r="H20" s="1">
-        <v>23241.28</v>
+        <v>-52104.3</v>
       </c>
       <c r="I20" s="1">
-        <v>7.6822916666667</v>
+        <v>-4.8387096774194</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>325771.84</v>
+        <v>1024717.9</v>
       </c>
       <c r="M20" s="1">
-        <v>325771.84</v>
+        <v>1024717.9</v>
       </c>
       <c r="N20" s="1">
-        <v>0.05</v>
+        <v>0.17</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>67</v>
       </c>
       <c r="B21" s="1">
-        <v>114663.0</v>
+        <v>117138.0</v>
       </c>
       <c r="C21" s="1">
-        <v>43.41</v>
+        <v>44.8</v>
       </c>
       <c r="D21" s="1">
-        <v>26.1450424287</v>
+        <v>26.5258904028</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>2997869.0</v>
+        <v>3107189.75</v>
       </c>
       <c r="H21" s="1">
-        <v>1979651.83</v>
+        <v>2140592.65</v>
       </c>
       <c r="I21" s="1">
-        <v>66.035301409101</v>
+        <v>68.891597302675</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>4977520.83</v>
+        <v>5247782.4</v>
       </c>
       <c r="M21" s="1">
-        <v>4977520.83</v>
+        <v>5247782.4</v>
       </c>
       <c r="N21" s="1">
-        <v>0.81</v>
+        <v>0.86</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>69</v>
       </c>
       <c r="B22" s="1">
         <v>26749.0</v>
       </c>
       <c r="C22" s="1">
-        <v>9.91</v>
+        <v>10.59</v>
       </c>
       <c r="D22" s="1">
         <v>8.3950001869</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
         <v>224557.86</v>
       </c>
       <c r="H22" s="1">
-        <v>40524.73</v>
+        <v>58714.05</v>
       </c>
       <c r="I22" s="1">
-        <v>18.046453595523</v>
+        <v>26.146512974429</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>265082.59</v>
+        <v>283271.91</v>
       </c>
       <c r="M22" s="1">
-        <v>265082.59</v>
+        <v>283271.91</v>
       </c>
       <c r="N22" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="1">
-        <v>4274.0</v>
+        <v>29609.0</v>
       </c>
       <c r="C23" s="1">
-        <v>64.75</v>
+        <v>11.28</v>
       </c>
       <c r="D23" s="1">
-        <v>54.8499953205</v>
+        <v>12.5344000135</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>234428.88</v>
+        <v>371131.05</v>
       </c>
       <c r="H23" s="1">
-        <v>42312.62</v>
+        <v>-37141.53</v>
       </c>
       <c r="I23" s="1">
-        <v>18.049235230745</v>
+        <v>-10.007659019637</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>276741.5</v>
+        <v>333989.52</v>
       </c>
       <c r="M23" s="1">
-        <v>276741.5</v>
+        <v>333989.52</v>
       </c>
       <c r="N23" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="1">
         <v>26607.0</v>
       </c>
       <c r="C24" s="1">
-        <v>21.6</v>
+        <v>22.37</v>
       </c>
       <c r="D24" s="1">
         <v>18.1986875634</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
         <v>484212.48</v>
       </c>
       <c r="H24" s="1">
-        <v>90498.72</v>
+        <v>110986.11</v>
       </c>
       <c r="I24" s="1">
-        <v>18.689877633885</v>
+        <v>22.920951975463</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>574711.2</v>
+        <v>595198.59</v>
       </c>
       <c r="M24" s="1">
-        <v>574711.2</v>
+        <v>595198.59</v>
       </c>
       <c r="N24" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="1">
-        <v>208054.0</v>
+        <v>219631.0</v>
       </c>
       <c r="C25" s="1">
-        <v>21.47</v>
+        <v>22.07</v>
       </c>
       <c r="D25" s="1">
-        <v>10.8927986484</v>
+        <v>11.519386562</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>2266290.33</v>
+        <v>2530014.39</v>
       </c>
       <c r="H25" s="1">
-        <v>2200629.05</v>
+        <v>2317241.78</v>
       </c>
       <c r="I25" s="1">
-        <v>97.102697781886</v>
+        <v>91.590063248613</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>4466919.38</v>
+        <v>4847256.17</v>
       </c>
       <c r="M25" s="1">
-        <v>4466919.38</v>
+        <v>4847256.17</v>
       </c>
       <c r="N25" s="1">
-        <v>0.72</v>
+        <v>0.8</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="1">
         <v>179096.0</v>
       </c>
       <c r="C26" s="1">
-        <v>3.084</v>
+        <v>3.186</v>
       </c>
       <c r="D26" s="1">
         <v>3.2008977867</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
         <v>573267.99</v>
       </c>
       <c r="H26" s="1">
-        <v>-20935.93</v>
+        <v>-2668.13</v>
       </c>
       <c r="I26" s="1">
-        <v>-3.6520319231499</v>
+        <v>-0.46542455649756</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>552332.06</v>
+        <v>570599.86</v>
       </c>
       <c r="M26" s="1">
-        <v>552332.06</v>
+        <v>570599.86</v>
       </c>
       <c r="N26" s="1">
         <v>0.09</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>79</v>
       </c>
       <c r="B27" s="1">
         <v>463398.0</v>
       </c>
       <c r="C27" s="1">
-        <v>11.83</v>
+        <v>11.814</v>
       </c>
       <c r="D27" s="1">
         <v>7.6766700331</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
         <v>3557353.54</v>
       </c>
       <c r="H27" s="1">
-        <v>1924644.8</v>
+        <v>1917230.43</v>
       </c>
       <c r="I27" s="1">
-        <v>54.103275886377</v>
+        <v>53.894852126505</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>5481998.34</v>
+        <v>5474583.97</v>
       </c>
       <c r="M27" s="1">
-        <v>5481998.34</v>
+        <v>5474583.97</v>
       </c>
       <c r="N27" s="1">
-        <v>0.89</v>
+        <v>0.9</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>81</v>
       </c>
       <c r="B28" s="1">
         <v>31134.0</v>
       </c>
       <c r="C28" s="1">
-        <v>17.675</v>
+        <v>17.29</v>
       </c>
       <c r="D28" s="1">
         <v>16.48765626</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
         <v>513326.69</v>
       </c>
       <c r="H28" s="1">
-        <v>36966.76</v>
+        <v>24980.17</v>
       </c>
       <c r="I28" s="1">
-        <v>7.2014100805863</v>
+        <v>4.8663298610092</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>550293.45</v>
+        <v>538306.86</v>
       </c>
       <c r="M28" s="1">
-        <v>550293.45</v>
+        <v>538306.86</v>
       </c>
       <c r="N28" s="1">
         <v>0.09</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>83</v>
       </c>
       <c r="B29" s="1">
         <v>20996.0</v>
       </c>
       <c r="C29" s="1">
-        <v>14.6</v>
+        <v>15.45</v>
       </c>
       <c r="D29" s="1">
         <v>14.1749990474</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
         <v>297618.28</v>
       </c>
       <c r="H29" s="1">
-        <v>8923.32</v>
+        <v>26769.92</v>
       </c>
       <c r="I29" s="1">
-        <v>2.998243253069</v>
+        <v>8.9947163191723</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>306541.6</v>
+        <v>324388.2</v>
       </c>
       <c r="M29" s="1">
-        <v>306541.6</v>
+        <v>324388.2</v>
       </c>
       <c r="N29" s="1">
         <v>0.05</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>85</v>
       </c>
       <c r="B30" s="1">
-        <v>4550.0</v>
+        <v>2484.0</v>
       </c>
       <c r="C30" s="1">
-        <v>171.3</v>
+        <v>225.5</v>
       </c>
       <c r="D30" s="1">
-        <v>127.8423076923</v>
+        <v>189.4</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>581682.5</v>
+        <v>470469.6</v>
       </c>
       <c r="H30" s="1">
-        <v>197732.5</v>
+        <v>89672.4</v>
       </c>
       <c r="I30" s="1">
-        <v>33.993200758146</v>
+        <v>19.060190073918</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>779415.0</v>
+        <v>560142.0</v>
       </c>
       <c r="M30" s="1">
-        <v>779415.0</v>
+        <v>560142.0</v>
       </c>
       <c r="N30" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>87</v>
       </c>
       <c r="B31" s="1">
-        <v>2484.0</v>
+        <v>34796.0</v>
       </c>
       <c r="C31" s="1">
-        <v>282.7</v>
+        <v>58.54</v>
       </c>
       <c r="D31" s="1">
-        <v>189.4</v>
+        <v>79.7427368088</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>470469.6</v>
+        <v>2774728.27</v>
       </c>
       <c r="H31" s="1">
-        <v>231757.2</v>
+        <v>-737770.43</v>
       </c>
       <c r="I31" s="1">
-        <v>49.260823653643</v>
+        <v>-26.588925408541</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>702226.8</v>
+        <v>2036957.84</v>
       </c>
       <c r="M31" s="1">
-        <v>702226.8</v>
+        <v>2036957.84</v>
       </c>
       <c r="N31" s="1">
-        <v>0.11</v>
+        <v>0.33</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>89</v>
       </c>
       <c r="B32" s="1">
-        <v>7175.0</v>
+        <v>41539.0</v>
       </c>
       <c r="C32" s="1">
-        <v>30.82</v>
+        <v>101.94</v>
       </c>
       <c r="D32" s="1">
-        <v>34.2</v>
+        <v>77.7873530899</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>245385.0</v>
+        <v>3231208.86</v>
       </c>
       <c r="H32" s="1">
-        <v>-24251.5</v>
+        <v>1003276.8</v>
       </c>
       <c r="I32" s="1">
-        <v>-9.8830409356725</v>
+        <v>31.049580620425</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>221133.5</v>
+        <v>4234485.66</v>
       </c>
       <c r="M32" s="1">
-        <v>221133.5</v>
+        <v>4234485.66</v>
       </c>
       <c r="N32" s="1">
-        <v>0.04</v>
+        <v>0.7</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>91</v>
       </c>
       <c r="B33" s="1">
-        <v>34796.0</v>
+        <v>3012840.0</v>
       </c>
       <c r="C33" s="1">
-        <v>59.06</v>
+        <v>11.292</v>
       </c>
       <c r="D33" s="1">
-        <v>79.7427368088</v>
+        <v>11.2819041071</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>2774728.27</v>
+        <v>33990571.97</v>
       </c>
       <c r="H33" s="1">
-        <v>-719676.51</v>
+        <v>30417.31</v>
       </c>
       <c r="I33" s="1">
-        <v>-25.936828401579</v>
+        <v>0.089487490904379</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>2055051.76</v>
+        <v>34020989.28</v>
       </c>
       <c r="M33" s="1">
-        <v>2055051.76</v>
+        <v>34020989.28</v>
       </c>
       <c r="N33" s="1">
-        <v>0.33</v>
+        <v>5.59</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>93</v>
       </c>
       <c r="B34" s="1">
-        <v>38489.0</v>
+        <v>275756.0</v>
       </c>
       <c r="C34" s="1">
-        <v>101.12</v>
+        <v>10.646</v>
       </c>
       <c r="D34" s="1">
-        <v>75.7418706643</v>
+        <v>10.7730649922</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>2915228.86</v>
+        <v>2970737.31</v>
       </c>
       <c r="H34" s="1">
-        <v>976778.82</v>
+        <v>-35038.93</v>
       </c>
       <c r="I34" s="1">
-        <v>33.506076775049</v>
+        <v>-1.1794691466678</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>3892007.68</v>
+        <v>2935698.38</v>
       </c>
       <c r="M34" s="1">
-        <v>3892007.68</v>
+        <v>2935698.38</v>
       </c>
       <c r="N34" s="1">
-        <v>0.63</v>
+        <v>0.48</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>95</v>
       </c>
       <c r="B35" s="1">
-        <v>3012840.0</v>
+        <v>9419.0</v>
       </c>
       <c r="C35" s="1">
-        <v>11.328</v>
+        <v>47.78</v>
       </c>
       <c r="D35" s="1">
-        <v>11.2819041071</v>
+        <v>52.5393959019</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>33990571.97</v>
+        <v>494868.57</v>
       </c>
       <c r="H35" s="1">
-        <v>138879.55</v>
+        <v>-44828.75</v>
       </c>
       <c r="I35" s="1">
-        <v>0.40858256260758</v>
+        <v>-9.0587183582906</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>34129451.52</v>
+        <v>450039.82</v>
       </c>
       <c r="M35" s="1">
-        <v>34129451.52</v>
+        <v>450039.82</v>
       </c>
       <c r="N35" s="1">
-        <v>5.54</v>
+        <v>0.07</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>97</v>
       </c>
       <c r="B36" s="1">
-        <v>522891.0</v>
+        <v>53059.0</v>
       </c>
       <c r="C36" s="1">
-        <v>10.794</v>
+        <v>27.4</v>
       </c>
       <c r="D36" s="1">
-        <v>10.7730649791</v>
+        <v>28.7144252624</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>5633138.72</v>
+        <v>1523558.69</v>
       </c>
       <c r="H36" s="1">
-        <v>10946.73</v>
+        <v>-69742.09</v>
       </c>
       <c r="I36" s="1">
-        <v>0.19432736426558</v>
+        <v>-4.5775781699621</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>5644085.45</v>
+        <v>1453816.6</v>
       </c>
       <c r="M36" s="1">
-        <v>5644085.45</v>
+        <v>1453816.6</v>
       </c>
       <c r="N36" s="1">
-        <v>0.92</v>
+        <v>0.24</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>99</v>
       </c>
       <c r="B37" s="1">
-        <v>9419.0</v>
+        <v>181864.0</v>
       </c>
       <c r="C37" s="1">
-        <v>49.75</v>
+        <v>12.47</v>
       </c>
       <c r="D37" s="1">
-        <v>52.5393959019</v>
+        <v>10.5497240245</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>494868.57</v>
+        <v>1918615.01</v>
       </c>
       <c r="H37" s="1">
-        <v>-26273.32</v>
+        <v>349229.07</v>
       </c>
       <c r="I37" s="1">
-        <v>-5.3091510741933</v>
+        <v>18.202144160229</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>468595.25</v>
+        <v>2267844.08</v>
       </c>
       <c r="M37" s="1">
-        <v>468595.25</v>
+        <v>2267844.08</v>
       </c>
       <c r="N37" s="1">
-        <v>0.08</v>
+        <v>0.37</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>101</v>
       </c>
       <c r="B38" s="1">
-        <v>50029.0</v>
+        <v>26608.0</v>
       </c>
       <c r="C38" s="1">
-        <v>13.464</v>
+        <v>36.85</v>
       </c>
       <c r="D38" s="1">
-        <v>11.9723268504</v>
+        <v>35.7200353277</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>598963.54</v>
+        <v>950438.7</v>
       </c>
       <c r="H38" s="1">
-        <v>74626.92</v>
+        <v>30066.1</v>
       </c>
       <c r="I38" s="1">
-        <v>12.459342683864</v>
+        <v>3.1633918105397</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>673590.46</v>
+        <v>980504.8</v>
       </c>
       <c r="M38" s="1">
-        <v>673590.46</v>
+        <v>980504.8</v>
       </c>
       <c r="N38" s="1">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>103</v>
       </c>
       <c r="B39" s="1">
-        <v>53059.0</v>
+        <v>7183.0</v>
       </c>
       <c r="C39" s="1">
-        <v>26.12</v>
+        <v>75.98</v>
       </c>
       <c r="D39" s="1">
-        <v>28.7144252624</v>
+        <v>55.8116942782</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>1523558.69</v>
+        <v>400895.4</v>
       </c>
       <c r="H39" s="1">
-        <v>-137657.61</v>
+        <v>144868.94</v>
       </c>
       <c r="I39" s="1">
-        <v>-9.0352679488835</v>
+        <v>36.136343794416</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>1385901.08</v>
+        <v>545764.34</v>
       </c>
       <c r="M39" s="1">
-        <v>1385901.08</v>
+        <v>545764.34</v>
       </c>
       <c r="N39" s="1">
-        <v>0.22</v>
+        <v>0.09</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>105</v>
       </c>
       <c r="B40" s="1">
-        <v>181864.0</v>
+        <v>3803.0</v>
       </c>
       <c r="C40" s="1">
-        <v>12.31</v>
+        <v>52.55</v>
       </c>
       <c r="D40" s="1">
-        <v>10.5497240245</v>
+        <v>59.9485590323</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>1918615.01</v>
+        <v>227984.37</v>
       </c>
       <c r="H40" s="1">
-        <v>320130.83</v>
+        <v>-28136.72</v>
       </c>
       <c r="I40" s="1">
-        <v>16.685516809336</v>
+        <v>-12.341512709841</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>2238745.84</v>
+        <v>199847.65</v>
       </c>
       <c r="M40" s="1">
-        <v>2238745.84</v>
+        <v>199847.65</v>
       </c>
       <c r="N40" s="1">
-        <v>0.36</v>
+        <v>0.03</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>107</v>
       </c>
       <c r="B41" s="1">
-        <v>21704.0</v>
+        <v>72476.0</v>
       </c>
       <c r="C41" s="1">
-        <v>16.385</v>
+        <v>17.785</v>
       </c>
       <c r="D41" s="1">
-        <v>16.045</v>
+        <v>18.6621125614</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>348240.68</v>
+        <v>1352555.27</v>
       </c>
       <c r="H41" s="1">
-        <v>7379.36</v>
+        <v>-63569.61</v>
       </c>
       <c r="I41" s="1">
-        <v>2.1190401994391</v>
+        <v>-4.6999639430631</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>355620.04</v>
+        <v>1288985.66</v>
       </c>
       <c r="M41" s="1">
-        <v>355620.04</v>
+        <v>1288985.66</v>
       </c>
       <c r="N41" s="1">
-        <v>0.06</v>
+        <v>0.21</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>109</v>
       </c>
       <c r="B42" s="1">
-        <v>2561.0</v>
+        <v>22041.0</v>
       </c>
       <c r="C42" s="1">
-        <v>84.5</v>
+        <v>72.98</v>
       </c>
       <c r="D42" s="1">
-        <v>92.7</v>
+        <v>59.8561054399</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>237404.7</v>
+        <v>1319288.42</v>
       </c>
       <c r="H42" s="1">
-        <v>-21000.2</v>
+        <v>289263.76</v>
       </c>
       <c r="I42" s="1">
-        <v>-8.8457389428263</v>
+        <v>21.925740847479</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>216404.5</v>
+        <v>1608552.18</v>
       </c>
       <c r="M42" s="1">
-        <v>216404.5</v>
+        <v>1608552.18</v>
       </c>
       <c r="N42" s="1">
-        <v>0.04</v>
+        <v>0.26</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>111</v>
       </c>
       <c r="B43" s="1">
-        <v>17685.0</v>
+        <v>55715.0</v>
       </c>
       <c r="C43" s="1">
-        <v>37.83</v>
+        <v>17.885</v>
       </c>
       <c r="D43" s="1">
-        <v>34.4839010461</v>
+        <v>26.173180472</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>609847.79</v>
+        <v>1458238.75</v>
       </c>
       <c r="H43" s="1">
-        <v>59175.76</v>
+        <v>-461775.97</v>
       </c>
       <c r="I43" s="1">
-        <v>9.7033654905923</v>
+        <v>-31.666691754008</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>669023.55</v>
+        <v>996462.78</v>
       </c>
       <c r="M43" s="1">
-        <v>669023.55</v>
+        <v>996462.78</v>
       </c>
       <c r="N43" s="1">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>113</v>
       </c>
       <c r="B44" s="1">
-        <v>18917.0</v>
+        <v>56150.0</v>
       </c>
       <c r="C44" s="1">
-        <v>80.6</v>
+        <v>30.835</v>
       </c>
       <c r="D44" s="1">
-        <v>55.8116947719</v>
+        <v>30.0720142476</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>1055789.83</v>
+        <v>1688543.6</v>
       </c>
       <c r="H44" s="1">
-        <v>468920.37</v>
+        <v>42841.65</v>
       </c>
       <c r="I44" s="1">
-        <v>44.414177583052</v>
+        <v>2.5371953676529</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>1524710.2</v>
+        <v>1731385.25</v>
       </c>
       <c r="M44" s="1">
-        <v>1524710.2</v>
+        <v>1731385.25</v>
       </c>
       <c r="N44" s="1">
-        <v>0.25</v>
+        <v>0.28</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>115</v>
       </c>
       <c r="B45" s="1">
-        <v>3803.0</v>
+        <v>8733.0</v>
       </c>
       <c r="C45" s="1">
-        <v>55.15</v>
+        <v>256.9</v>
       </c>
       <c r="D45" s="1">
-        <v>62.15</v>
+        <v>222.8043055078</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>236356.45</v>
+        <v>1945750.0</v>
       </c>
       <c r="H45" s="1">
-        <v>-26621.0</v>
+        <v>297757.7</v>
       </c>
       <c r="I45" s="1">
-        <v>-11.263073209976</v>
+        <v>15.302978286008</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>209735.45</v>
+        <v>2243507.7</v>
       </c>
       <c r="M45" s="1">
-        <v>209735.45</v>
+        <v>2243507.7</v>
       </c>
       <c r="N45" s="1">
-        <v>0.03</v>
+        <v>0.37</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>117</v>
       </c>
       <c r="B46" s="1">
-        <v>72476.0</v>
+        <v>29790.0</v>
       </c>
       <c r="C46" s="1">
-        <v>17.52</v>
+        <v>56.9</v>
       </c>
       <c r="D46" s="1">
-        <v>18.6621125614</v>
+        <v>49.8697522659</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>1352555.27</v>
+        <v>1485619.92</v>
       </c>
       <c r="H46" s="1">
-        <v>-82775.75</v>
+        <v>209431.08</v>
       </c>
       <c r="I46" s="1">
-        <v>-6.119953234887</v>
+        <v>14.097218082536</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>1269779.52</v>
+        <v>1695051.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1269779.52</v>
+        <v>1695051.0</v>
       </c>
       <c r="N46" s="1">
-        <v>0.21</v>
+        <v>0.28</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>119</v>
       </c>
       <c r="B47" s="1">
-        <v>22041.0</v>
+        <v>35356.0</v>
       </c>
       <c r="C47" s="1">
-        <v>72.12</v>
+        <v>27.11</v>
       </c>
       <c r="D47" s="1">
-        <v>59.8561054399</v>
+        <v>30.6922154656</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>1319288.42</v>
+        <v>1085153.97</v>
       </c>
       <c r="H47" s="1">
-        <v>270308.5</v>
+        <v>-126652.81</v>
       </c>
       <c r="I47" s="1">
-        <v>20.488961769254</v>
+        <v>-11.671413781032</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>1589596.92</v>
+        <v>958501.16</v>
       </c>
       <c r="M47" s="1">
-        <v>1589596.92</v>
+        <v>958501.16</v>
       </c>
       <c r="N47" s="1">
-        <v>0.26</v>
+        <v>0.16</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>121</v>
       </c>
       <c r="B48" s="1">
-        <v>44014.0</v>
+        <v>168263.0</v>
       </c>
       <c r="C48" s="1">
-        <v>17.93</v>
+        <v>19.235</v>
       </c>
       <c r="D48" s="1">
-        <v>28.2330126778</v>
+        <v>19.1277582713</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>1242647.82</v>
+        <v>3218493.99</v>
       </c>
       <c r="H48" s="1">
-        <v>-453476.8</v>
+        <v>18044.82</v>
       </c>
       <c r="I48" s="1">
-        <v>-36.492785220514</v>
+        <v>0.56066036028236</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>789171.02</v>
+        <v>3236538.81</v>
       </c>
       <c r="M48" s="1">
-        <v>789171.02</v>
+        <v>3236538.81</v>
       </c>
       <c r="N48" s="1">
-        <v>0.13</v>
+        <v>0.53</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>123</v>
       </c>
       <c r="B49" s="1">
-        <v>56150.0</v>
+        <v>456568.0</v>
       </c>
       <c r="C49" s="1">
-        <v>29.63</v>
+        <v>4.518</v>
       </c>
       <c r="D49" s="1">
-        <v>30.0720142476</v>
+        <v>4.5308654352</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>1688543.6</v>
+        <v>2068648.17</v>
       </c>
       <c r="H49" s="1">
-        <v>-24819.1</v>
+        <v>-5873.95</v>
       </c>
       <c r="I49" s="1">
-        <v>-1.4698524811559</v>
+        <v>-0.28395113703651</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>1663724.5</v>
+        <v>2062774.22</v>
       </c>
       <c r="M49" s="1">
-        <v>1663724.5</v>
+        <v>2062774.22</v>
       </c>
       <c r="N49" s="1">
-        <v>0.27</v>
+        <v>0.34</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>125</v>
       </c>
       <c r="B50" s="1">
-        <v>8733.0</v>
+        <v>5131.0</v>
       </c>
       <c r="C50" s="1">
-        <v>238.3</v>
+        <v>121.35</v>
       </c>
       <c r="D50" s="1">
-        <v>222.8043055078</v>
+        <v>145.5517735334</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>1945750.0</v>
+        <v>746826.15</v>
       </c>
       <c r="H50" s="1">
-        <v>135323.9</v>
+        <v>-124179.3</v>
       </c>
       <c r="I50" s="1">
-        <v>6.9548451753822</v>
+        <v>-16.627604697559</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>2081073.9</v>
+        <v>622646.85</v>
       </c>
       <c r="M50" s="1">
-        <v>2081073.9</v>
+        <v>622646.85</v>
       </c>
       <c r="N50" s="1">
-        <v>0.34</v>
+        <v>0.1</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>127</v>
       </c>
       <c r="B51" s="1">
-        <v>29790.0</v>
+        <v>36478.0</v>
       </c>
       <c r="C51" s="1">
-        <v>52.36</v>
+        <v>35.22</v>
       </c>
       <c r="D51" s="1">
-        <v>49.8697522659</v>
+        <v>43.374560557</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>1485619.92</v>
+        <v>1582217.22</v>
       </c>
       <c r="H51" s="1">
-        <v>74184.48</v>
+        <v>-297462.06</v>
       </c>
       <c r="I51" s="1">
-        <v>4.99350331813</v>
+        <v>-18.800330083628</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>1559804.4</v>
+        <v>1284755.16</v>
       </c>
       <c r="M51" s="1">
-        <v>1559804.4</v>
+        <v>1284755.16</v>
       </c>
       <c r="N51" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>129</v>
       </c>
       <c r="B52" s="1">
-        <v>35356.0</v>
+        <v>470371.0</v>
       </c>
       <c r="C52" s="1">
-        <v>26.25</v>
+        <v>10.168</v>
       </c>
       <c r="D52" s="1">
-        <v>30.6922154656</v>
+        <v>7.1426670437</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>1085153.97</v>
+        <v>3359703.44</v>
       </c>
       <c r="H52" s="1">
-        <v>-157058.97</v>
+        <v>1423028.89</v>
       </c>
       <c r="I52" s="1">
-        <v>-14.473427213283</v>
+        <v>42.355788700207</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>928095.0</v>
+        <v>4782732.33</v>
       </c>
       <c r="M52" s="1">
-        <v>928095.0</v>
+        <v>4782732.33</v>
       </c>
       <c r="N52" s="1">
-        <v>0.15</v>
+        <v>0.79</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>131</v>
       </c>
       <c r="B53" s="1">
-        <v>174483.0</v>
+        <v>128877.0</v>
       </c>
       <c r="C53" s="1">
-        <v>18.02</v>
+        <v>26.86</v>
       </c>
       <c r="D53" s="1">
-        <v>19.1277582916</v>
+        <v>16.3924620374</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>3337468.65</v>
+        <v>2112611.33</v>
       </c>
       <c r="H53" s="1">
-        <v>-193284.99</v>
+        <v>1349024.89</v>
       </c>
       <c r="I53" s="1">
-        <v>-5.7913649615855</v>
+        <v>63.855801152027</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>3144183.66</v>
+        <v>3461636.22</v>
       </c>
       <c r="M53" s="1">
-        <v>3144183.66</v>
+        <v>3461636.22</v>
       </c>
       <c r="N53" s="1">
-        <v>0.51</v>
+        <v>0.57</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>133</v>
       </c>
       <c r="B54" s="1">
-        <v>350995.0</v>
+        <v>4909.0</v>
       </c>
       <c r="C54" s="1">
-        <v>4.462</v>
+        <v>111.7</v>
       </c>
       <c r="D54" s="1">
-        <v>4.5163874129</v>
+        <v>104.0693807293</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>1585229.4</v>
+        <v>510876.59</v>
       </c>
       <c r="H54" s="1">
-        <v>-19089.71</v>
+        <v>37458.71</v>
       </c>
       <c r="I54" s="1">
-        <v>-1.2042238177011</v>
+        <v>7.3322424110292</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>1566139.69</v>
+        <v>548335.3</v>
       </c>
       <c r="M54" s="1">
-        <v>1566139.69</v>
+        <v>548335.3</v>
       </c>
       <c r="N54" s="1">
-        <v>0.25</v>
+        <v>0.09</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>135</v>
       </c>
       <c r="B55" s="1">
-        <v>5131.0</v>
+        <v>9226.0</v>
       </c>
       <c r="C55" s="1">
-        <v>130.2</v>
+        <v>166.7</v>
       </c>
       <c r="D55" s="1">
-        <v>145.5517735334</v>
+        <v>192.6399165402</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>746826.15</v>
+        <v>1777295.87</v>
       </c>
       <c r="H55" s="1">
-        <v>-78769.95</v>
+        <v>-239321.67</v>
       </c>
       <c r="I55" s="1">
-        <v>-10.547294038914</v>
+        <v>-13.465494071058</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>668056.2</v>
+        <v>1537974.2</v>
       </c>
       <c r="M55" s="1">
-        <v>668056.2</v>
+        <v>1537974.2</v>
       </c>
       <c r="N55" s="1">
-        <v>0.11</v>
+        <v>0.25</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>137</v>
       </c>
       <c r="B56" s="1">
-        <v>36478.0</v>
+        <v>3812.0</v>
       </c>
       <c r="C56" s="1">
-        <v>37.32</v>
+        <v>70.28</v>
       </c>
       <c r="D56" s="1">
-        <v>43.374560557</v>
+        <v>68.16</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>1582217.22</v>
+        <v>259825.92</v>
       </c>
       <c r="H56" s="1">
-        <v>-220858.26</v>
+        <v>8081.44</v>
       </c>
       <c r="I56" s="1">
-        <v>-13.958782473623</v>
+        <v>3.1103286384977</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>1361358.96</v>
+        <v>267907.36</v>
       </c>
       <c r="M56" s="1">
-        <v>1361358.96</v>
+        <v>267907.36</v>
       </c>
       <c r="N56" s="1">
-        <v>0.22</v>
+        <v>0.04</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>139</v>
       </c>
       <c r="B57" s="1">
-        <v>470371.0</v>
+        <v>117547.0</v>
       </c>
       <c r="C57" s="1">
-        <v>10.098</v>
+        <v>16.95</v>
       </c>
       <c r="D57" s="1">
-        <v>7.1426670437</v>
+        <v>15.9616000408</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>3359703.44</v>
+        <v>1876238.2</v>
       </c>
       <c r="H57" s="1">
-        <v>1390102.92</v>
+        <v>116183.45</v>
       </c>
       <c r="I57" s="1">
-        <v>41.375762617905</v>
+        <v>6.1923613963302</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>4749806.36</v>
+        <v>1992421.65</v>
       </c>
       <c r="M57" s="1">
-        <v>4749806.36</v>
+        <v>1992421.65</v>
       </c>
       <c r="N57" s="1">
-        <v>0.77</v>
+        <v>0.33</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>141</v>
       </c>
       <c r="B58" s="1">
-        <v>116511.0</v>
+        <v>9238.0</v>
       </c>
       <c r="C58" s="1">
-        <v>27.31</v>
+        <v>23.11</v>
       </c>
       <c r="D58" s="1">
-        <v>15.2443328956</v>
+        <v>25.66</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>1776132.47</v>
+        <v>237047.08</v>
       </c>
       <c r="H58" s="1">
-        <v>1405782.94</v>
+        <v>-23556.9</v>
       </c>
       <c r="I58" s="1">
-        <v>79.148541212132</v>
+        <v>-9.937646141855</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>3181915.41</v>
+        <v>213490.18</v>
       </c>
       <c r="M58" s="1">
-        <v>3181915.41</v>
+        <v>213490.18</v>
       </c>
       <c r="N58" s="1">
-        <v>0.52</v>
+        <v>0.04</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>143</v>
       </c>
       <c r="B59" s="1">
-        <v>9925.0</v>
+        <v>13824.0</v>
       </c>
       <c r="C59" s="1">
-        <v>115.7</v>
+        <v>186.3</v>
       </c>
       <c r="D59" s="1">
-        <v>104.0693813602</v>
+        <v>153.6743532986</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>1032888.61</v>
+        <v>2124394.26</v>
       </c>
       <c r="H59" s="1">
-        <v>115433.89</v>
+        <v>451016.94</v>
       </c>
       <c r="I59" s="1">
-        <v>11.175831438397</v>
+        <v>21.230378395016</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>1148322.5</v>
+        <v>2575411.2</v>
       </c>
       <c r="M59" s="1">
-        <v>1148322.5</v>
+        <v>2575411.2</v>
       </c>
       <c r="N59" s="1">
-        <v>0.19</v>
+        <v>0.42</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>145</v>
       </c>
       <c r="B60" s="1">
-        <v>9226.0</v>
+        <v>4924.0</v>
       </c>
       <c r="C60" s="1">
-        <v>168.65</v>
+        <v>60.3</v>
       </c>
       <c r="D60" s="1">
-        <v>192.6399165402</v>
+        <v>65.9</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>1777295.87</v>
+        <v>324491.6</v>
       </c>
       <c r="H60" s="1">
-        <v>-221330.97</v>
+        <v>-27574.4</v>
       </c>
       <c r="I60" s="1">
-        <v>-12.453242801943</v>
+        <v>-8.4977238239757</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>1555964.9</v>
+        <v>296917.2</v>
       </c>
       <c r="M60" s="1">
-        <v>1555964.9</v>
+        <v>296917.2</v>
       </c>
       <c r="N60" s="1">
-        <v>0.25</v>
+        <v>0.05</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>147</v>
       </c>
       <c r="B61" s="1">
-        <v>3812.0</v>
+        <v>67795.0</v>
       </c>
       <c r="C61" s="1">
-        <v>68.96</v>
+        <v>42.24</v>
       </c>
       <c r="D61" s="1">
-        <v>68.16</v>
+        <v>35.2662960395</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>259825.92</v>
+        <v>2390878.54</v>
       </c>
       <c r="H61" s="1">
-        <v>3049.6</v>
+        <v>472782.26</v>
       </c>
       <c r="I61" s="1">
-        <v>1.1737089201878</v>
+        <v>19.77441564221</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>262875.52</v>
+        <v>2863660.8</v>
       </c>
       <c r="M61" s="1">
-        <v>262875.52</v>
+        <v>2863660.8</v>
       </c>
       <c r="N61" s="1">
-        <v>0.04</v>
+        <v>0.47</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>149</v>
       </c>
       <c r="B62" s="1">
-        <v>9238.0</v>
+        <v>3302.0</v>
       </c>
       <c r="C62" s="1">
-        <v>21.33</v>
+        <v>255.0</v>
       </c>
       <c r="D62" s="1">
-        <v>25.66</v>
+        <v>258.2313840097</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>237047.08</v>
+        <v>852680.03</v>
       </c>
       <c r="H62" s="1">
-        <v>-40000.54</v>
+        <v>-10670.03</v>
       </c>
       <c r="I62" s="1">
-        <v>-16.874512860483</v>
+        <v>-1.251352163132</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>197046.54</v>
+        <v>842010.0</v>
       </c>
       <c r="M62" s="1">
-        <v>197046.54</v>
+        <v>842010.0</v>
       </c>
       <c r="N62" s="1">
-        <v>0.03</v>
+        <v>0.14</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>151</v>
       </c>
       <c r="B63" s="1">
-        <v>1462.0</v>
+        <v>19653.0</v>
       </c>
       <c r="C63" s="1">
-        <v>322.15</v>
+        <v>77.24</v>
       </c>
       <c r="D63" s="1">
-        <v>321.4</v>
+        <v>78.0324321986</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>469886.8</v>
+        <v>1533571.39</v>
       </c>
       <c r="H63" s="1">
-        <v>1096.5</v>
+        <v>-15573.67</v>
       </c>
       <c r="I63" s="1">
-        <v>0.23335407591786</v>
+        <v>-1.015516467088</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>470983.3</v>
+        <v>1517997.72</v>
       </c>
       <c r="M63" s="1">
-        <v>470983.3</v>
+        <v>1517997.72</v>
       </c>
       <c r="N63" s="1">
-        <v>0.08</v>
+        <v>0.25</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>153</v>
       </c>
       <c r="B64" s="1">
-        <v>16480.0</v>
+        <v>6457.0</v>
       </c>
       <c r="C64" s="1">
-        <v>60.74</v>
+        <v>74.9</v>
       </c>
       <c r="D64" s="1">
-        <v>62.826875</v>
+        <v>69.1594130401</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>1035386.9</v>
+        <v>446562.33</v>
       </c>
       <c r="H64" s="1">
-        <v>-34391.7</v>
+        <v>37066.97</v>
       </c>
       <c r="I64" s="1">
-        <v>-3.3216278861554</v>
+        <v>8.3005142865499</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>1000995.2</v>
+        <v>483629.3</v>
       </c>
       <c r="M64" s="1">
-        <v>1000995.2</v>
+        <v>483629.3</v>
       </c>
       <c r="N64" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>155</v>
       </c>
       <c r="B65" s="1">
-        <v>2722.0</v>
+        <v>1183.0</v>
       </c>
       <c r="C65" s="1">
-        <v>73.65</v>
+        <v>1681.0</v>
       </c>
       <c r="D65" s="1">
-        <v>83.25</v>
+        <v>2347.3844294167</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>226606.5</v>
+        <v>2776955.78</v>
       </c>
       <c r="H65" s="1">
-        <v>-26131.2</v>
+        <v>-788332.78</v>
       </c>
       <c r="I65" s="1">
-        <v>-11.531531531532</v>
+        <v>-28.38838074692</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>200475.3</v>
+        <v>1988623.0</v>
       </c>
       <c r="M65" s="1">
-        <v>200475.3</v>
+        <v>1988623.0</v>
       </c>
       <c r="N65" s="1">
-        <v>0.03</v>
+        <v>0.33</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>157</v>
       </c>
       <c r="B66" s="1">
-        <v>7332.0</v>
+        <v>4718.0</v>
       </c>
       <c r="C66" s="1">
-        <v>40.86</v>
+        <v>54.1</v>
       </c>
       <c r="D66" s="1">
-        <v>39.45</v>
+        <v>48.74</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>289247.4</v>
+        <v>229955.32</v>
       </c>
       <c r="H66" s="1">
-        <v>10338.12</v>
+        <v>25288.48</v>
       </c>
       <c r="I66" s="1">
-        <v>3.574144486692</v>
+        <v>10.997127615921</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>299585.52</v>
+        <v>255243.8</v>
       </c>
       <c r="M66" s="1">
-        <v>299585.52</v>
+        <v>255243.8</v>
       </c>
       <c r="N66" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>159</v>
       </c>
       <c r="B67" s="1">
-        <v>6309.0</v>
+        <v>7256.0</v>
       </c>
       <c r="C67" s="1">
-        <v>38.8</v>
+        <v>26.92</v>
       </c>
       <c r="D67" s="1">
-        <v>36.76</v>
+        <v>31.64</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>231918.84</v>
+        <v>229579.84</v>
       </c>
       <c r="H67" s="1">
-        <v>12870.36</v>
+        <v>-34248.32</v>
       </c>
       <c r="I67" s="1">
-        <v>5.5495103373232</v>
+        <v>-14.917825537295</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>244789.2</v>
+        <v>195331.52</v>
       </c>
       <c r="M67" s="1">
-        <v>244789.2</v>
+        <v>195331.52</v>
       </c>
       <c r="N67" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>161</v>
       </c>
       <c r="B68" s="1">
-        <v>12204.0</v>
+        <v>93750.0</v>
       </c>
       <c r="C68" s="1">
-        <v>183.4</v>
+        <v>0.4248</v>
       </c>
       <c r="D68" s="1">
-        <v>148.9054621436</v>
+        <v>0.0</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>1817242.26</v>
+        <v>0.0</v>
       </c>
       <c r="H68" s="1">
-        <v>420971.34</v>
+        <v>39825.0</v>
       </c>
       <c r="I68" s="1">
-        <v>23.165394579807</v>
+        <v>0</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>2238213.6</v>
+        <v>39825.0</v>
       </c>
       <c r="M68" s="1">
-        <v>2238213.6</v>
+        <v>39825.0</v>
       </c>
       <c r="N68" s="1">
-        <v>0.36</v>
+        <v>0.01</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>163</v>
       </c>
       <c r="B69" s="1">
-        <v>4924.0</v>
+        <v>93750.0</v>
       </c>
       <c r="C69" s="1">
-        <v>59.55</v>
+        <v>21.25</v>
       </c>
       <c r="D69" s="1">
-        <v>65.9</v>
+        <v>15.0480037333</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>324491.6</v>
+        <v>1410750.35</v>
       </c>
       <c r="H69" s="1">
-        <v>-31267.4</v>
+        <v>581437.15</v>
       </c>
       <c r="I69" s="1">
-        <v>-9.6358118361153</v>
+        <v>41.214744338004</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>293224.2</v>
+        <v>1992187.5</v>
       </c>
       <c r="M69" s="1">
-        <v>293224.2</v>
+        <v>1992187.5</v>
       </c>
       <c r="N69" s="1">
-        <v>0.05</v>
+        <v>0.33</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>165</v>
       </c>
       <c r="B70" s="1">
-        <v>67795.0</v>
+        <v>41406.0</v>
       </c>
       <c r="C70" s="1">
-        <v>42.49</v>
+        <v>53.74</v>
       </c>
       <c r="D70" s="1">
-        <v>35.2662960395</v>
+        <v>48.4406578757</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>2390878.54</v>
+        <v>2005733.88</v>
       </c>
       <c r="H70" s="1">
-        <v>489731.01</v>
+        <v>219424.56</v>
       </c>
       <c r="I70" s="1">
-        <v>20.483307780244</v>
+        <v>10.939864066114</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>2880609.55</v>
+        <v>2225158.44</v>
       </c>
       <c r="M70" s="1">
-        <v>2880609.55</v>
+        <v>2225158.44</v>
       </c>
       <c r="N70" s="1">
-        <v>0.47</v>
+        <v>0.37</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>167</v>
       </c>
       <c r="B71" s="1">
-        <v>21171.0</v>
+        <v>35532.0</v>
       </c>
       <c r="C71" s="1">
-        <v>9.126</v>
+        <v>63.66</v>
       </c>
       <c r="D71" s="1">
-        <v>10.63</v>
+        <v>30.9492389958</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>225047.73</v>
+        <v>1099688.36</v>
       </c>
       <c r="H71" s="1">
-        <v>-31841.18</v>
+        <v>1162278.76</v>
       </c>
       <c r="I71" s="1">
-        <v>-14.148634158629</v>
+        <v>105.6916488595</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>193206.55</v>
+        <v>2261967.12</v>
       </c>
       <c r="M71" s="1">
-        <v>193206.55</v>
+        <v>2261967.12</v>
       </c>
       <c r="N71" s="1">
-        <v>0.03</v>
+        <v>0.37</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>169</v>
       </c>
       <c r="B72" s="1">
-        <v>3302.0</v>
+        <v>98558.0</v>
       </c>
       <c r="C72" s="1">
-        <v>238.4</v>
+        <v>28.37</v>
       </c>
       <c r="D72" s="1">
-        <v>258.2313840097</v>
+        <v>14.320082388</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>852680.03</v>
+        <v>1411358.68</v>
       </c>
       <c r="H72" s="1">
-        <v>-65483.23</v>
+        <v>1384731.78</v>
       </c>
       <c r="I72" s="1">
-        <v>-7.6796955125125</v>
+        <v>98.113385323141</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>787196.8</v>
+        <v>2796090.46</v>
       </c>
       <c r="M72" s="1">
-        <v>787196.8</v>
+        <v>2796090.46</v>
       </c>
       <c r="N72" s="1">
-        <v>0.13</v>
+        <v>0.46</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>171</v>
       </c>
       <c r="B73" s="1">
-        <v>19653.0</v>
+        <v>768053.0</v>
       </c>
       <c r="C73" s="1">
-        <v>74.0</v>
+        <v>6.282</v>
       </c>
       <c r="D73" s="1">
-        <v>78.0324321986</v>
+        <v>3.1212953924</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>1533571.39</v>
+        <v>2397320.29</v>
       </c>
       <c r="H73" s="1">
-        <v>-79249.39</v>
+        <v>2427588.66</v>
       </c>
       <c r="I73" s="1">
-        <v>-5.1676361802759</v>
+        <v>101.26259182497</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>1454322.0</v>
+        <v>4824908.95</v>
       </c>
       <c r="M73" s="1">
-        <v>1454322.0</v>
+        <v>4824908.95</v>
       </c>
       <c r="N73" s="1">
-        <v>0.24</v>
+        <v>0.79</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>173</v>
       </c>
       <c r="B74" s="1">
-        <v>6457.0</v>
+        <v>43412.0</v>
       </c>
       <c r="C74" s="1">
-        <v>73.8</v>
+        <v>13.95</v>
       </c>
       <c r="D74" s="1">
-        <v>69.1594130401</v>
+        <v>19.1495694739</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>446562.33</v>
+        <v>831321.11</v>
       </c>
       <c r="H74" s="1">
-        <v>29964.27</v>
+        <v>-225723.71</v>
       </c>
       <c r="I74" s="1">
-        <v>6.7099860393509</v>
+        <v>-27.152409253748</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>476526.6</v>
+        <v>605597.4</v>
       </c>
       <c r="M74" s="1">
-        <v>476526.6</v>
+        <v>605597.4</v>
       </c>
       <c r="N74" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>175</v>
       </c>
       <c r="B75" s="1">
-        <v>1183.0</v>
+        <v>13044.0</v>
       </c>
       <c r="C75" s="1">
-        <v>1626.0</v>
+        <v>120.4</v>
       </c>
       <c r="D75" s="1">
-        <v>2347.3844294167</v>
+        <v>116.3442379638</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>2776955.78</v>
+        <v>1517594.24</v>
       </c>
       <c r="H75" s="1">
-        <v>-853397.78</v>
+        <v>52903.36</v>
       </c>
       <c r="I75" s="1">
-        <v>-30.731414095474</v>
+        <v>3.4860016337437</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>1923558.0</v>
+        <v>1570497.6</v>
       </c>
       <c r="M75" s="1">
-        <v>1923558.0</v>
+        <v>1570497.6</v>
       </c>
       <c r="N75" s="1">
-        <v>0.31</v>
+        <v>0.26</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>177</v>
       </c>
       <c r="B76" s="1">
-        <v>4718.0</v>
+        <v>7399.0</v>
       </c>
       <c r="C76" s="1">
-        <v>54.85</v>
+        <v>37.78</v>
       </c>
       <c r="D76" s="1">
-        <v>48.74</v>
+        <v>35.62</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>229955.32</v>
+        <v>263552.38</v>
       </c>
       <c r="H76" s="1">
-        <v>28826.98</v>
+        <v>15981.84</v>
       </c>
       <c r="I76" s="1">
-        <v>12.535904800985</v>
+        <v>6.064008983717</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>258782.3</v>
+        <v>279534.22</v>
       </c>
       <c r="M76" s="1">
-        <v>258782.3</v>
+        <v>279534.22</v>
       </c>
       <c r="N76" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
         <v>179</v>
       </c>
       <c r="B77" s="1">
-        <v>7256.0</v>
+        <v>11225.0</v>
       </c>
       <c r="C77" s="1">
-        <v>26.38</v>
+        <v>49.38</v>
       </c>
       <c r="D77" s="1">
-        <v>31.64</v>
+        <v>63.6223536748</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>229579.84</v>
+        <v>714160.92</v>
       </c>
       <c r="H77" s="1">
-        <v>-38166.56</v>
+        <v>-159870.42</v>
       </c>
       <c r="I77" s="1">
-        <v>-16.624525916561</v>
+        <v>-22.385769862624</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>191413.28</v>
+        <v>554290.5</v>
       </c>
       <c r="M77" s="1">
-        <v>191413.28</v>
+        <v>554290.5</v>
       </c>
       <c r="N77" s="1">
-        <v>0.03</v>
+        <v>0.09</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
         <v>181</v>
       </c>
       <c r="B78" s="1">
-        <v>93750.0</v>
+        <v>6888.0</v>
       </c>
       <c r="C78" s="1">
-        <v>21.69</v>
+        <v>27.38</v>
       </c>
       <c r="D78" s="1">
-        <v>15.0480037333</v>
+        <v>33.4333333333</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>1410750.35</v>
+        <v>230288.8</v>
       </c>
       <c r="H78" s="1">
-        <v>622687.15</v>
+        <v>-41695.36</v>
       </c>
       <c r="I78" s="1">
-        <v>44.138720220768</v>
+        <v>-18.105682951147</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>2033437.5</v>
+        <v>188593.44</v>
       </c>
       <c r="M78" s="1">
-        <v>2033437.5</v>
+        <v>188593.44</v>
       </c>
       <c r="N78" s="1">
-        <v>0.33</v>
+        <v>0.03</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>183</v>
       </c>
       <c r="B79" s="1">
-        <v>41406.0</v>
+        <v>12414.0</v>
       </c>
       <c r="C79" s="1">
-        <v>56.0</v>
+        <v>36.3</v>
       </c>
       <c r="D79" s="1">
-        <v>48.4406578757</v>
+        <v>35.44</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>2005733.88</v>
+        <v>439952.16</v>
       </c>
       <c r="H79" s="1">
-        <v>313002.12</v>
+        <v>10676.04</v>
       </c>
       <c r="I79" s="1">
-        <v>15.605366350994</v>
+        <v>2.4266365688488</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" s="1">
-        <v>2318736.0</v>
+        <v>450628.2</v>
       </c>
       <c r="M79" s="1">
-        <v>2318736.0</v>
+        <v>450628.2</v>
       </c>
       <c r="N79" s="1">
-        <v>0.38</v>
+        <v>0.07</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>185</v>
       </c>
       <c r="B80" s="1">
-        <v>42433.0</v>
+        <v>705139.0</v>
       </c>
       <c r="C80" s="1">
-        <v>78.3</v>
+        <v>4.357</v>
       </c>
       <c r="D80" s="1">
-        <v>30.9492390357</v>
+        <v>3.7951695907</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>1313269.06</v>
+        <v>2676122.09</v>
       </c>
       <c r="H80" s="1">
-        <v>2009234.84</v>
+        <v>396168.53</v>
       </c>
       <c r="I80" s="1">
-        <v>152.99491179667</v>
+        <v>14.803828699759</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" s="1">
-        <v>3322503.9</v>
+        <v>3072290.62</v>
       </c>
       <c r="M80" s="1">
-        <v>3322503.9</v>
+        <v>3072290.62</v>
       </c>
       <c r="N80" s="1">
-        <v>0.54</v>
+        <v>0.5</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>187</v>
       </c>
       <c r="B81" s="1">
-        <v>98558.0</v>
+        <v>27179.0</v>
       </c>
       <c r="C81" s="1">
-        <v>27.205</v>
+        <v>23.66</v>
       </c>
       <c r="D81" s="1">
-        <v>14.320082388</v>
+        <v>26.9190006991</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>1411358.68</v>
+        <v>731631.52</v>
       </c>
       <c r="H81" s="1">
-        <v>1269911.71</v>
+        <v>-88576.38</v>
       </c>
       <c r="I81" s="1">
-        <v>89.977957268807</v>
+        <v>-12.106692724228</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" s="1">
-        <v>2681270.39</v>
+        <v>643055.14</v>
       </c>
       <c r="M81" s="1">
-        <v>2681270.39</v>
+        <v>643055.14</v>
       </c>
       <c r="N81" s="1">
-        <v>0.43</v>
+        <v>0.11</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
         <v>189</v>
       </c>
       <c r="B82" s="1">
-        <v>5780.0</v>
+        <v>14703.0</v>
       </c>
       <c r="C82" s="1">
-        <v>34.12</v>
+        <v>176.46</v>
       </c>
       <c r="D82" s="1">
-        <v>39.0999965398</v>
+        <v>102.2996402095</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>225997.98</v>
+        <v>1504111.61</v>
       </c>
       <c r="H82" s="1">
-        <v>-28784.38</v>
+        <v>1090379.77</v>
       </c>
       <c r="I82" s="1">
-        <v>-12.736565167529</v>
+        <v>72.493275282943</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" s="1">
-        <v>197213.6</v>
+        <v>2594491.38</v>
       </c>
       <c r="M82" s="1">
-        <v>197213.6</v>
+        <v>2594491.38</v>
       </c>
       <c r="N82" s="1">
-        <v>0.03</v>
+        <v>0.43</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>191</v>
       </c>
       <c r="B83" s="1">
-        <v>768053.0</v>
+        <v>12005.0</v>
       </c>
       <c r="C83" s="1">
-        <v>5.952</v>
+        <v>135.4</v>
       </c>
       <c r="D83" s="1">
-        <v>3.1212953924</v>
+        <v>97.7527730112</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>2397320.29</v>
+        <v>1173522.04</v>
       </c>
       <c r="H83" s="1">
-        <v>2174131.17</v>
+        <v>451954.96</v>
       </c>
       <c r="I83" s="1">
-        <v>90.690058356783</v>
+        <v>38.512694657188</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>4571451.46</v>
+        <v>1625477.0</v>
       </c>
       <c r="M83" s="1">
-        <v>4571451.46</v>
+        <v>1625477.0</v>
       </c>
       <c r="N83" s="1">
-        <v>0.74</v>
+        <v>0.27</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>193</v>
       </c>
       <c r="B84" s="1">
-        <v>43412.0</v>
+        <v>10224.0</v>
       </c>
       <c r="C84" s="1">
-        <v>13.9</v>
+        <v>50.75</v>
       </c>
       <c r="D84" s="1">
-        <v>19.1495694739</v>
+        <v>56.8533744131</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>831321.11</v>
+        <v>581268.9</v>
       </c>
       <c r="H84" s="1">
-        <v>-227894.31</v>
+        <v>-62400.9</v>
       </c>
       <c r="I84" s="1">
-        <v>-27.413511729541</v>
+        <v>-10.735289639614</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" s="1">
-        <v>603426.8</v>
+        <v>518868.0</v>
       </c>
       <c r="M84" s="1">
-        <v>603426.8</v>
+        <v>518868.0</v>
       </c>
       <c r="N84" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
         <v>195</v>
       </c>
       <c r="B85" s="1">
-        <v>15561.0</v>
+        <v>7808.0</v>
       </c>
       <c r="C85" s="1">
-        <v>13.26</v>
+        <v>381.75</v>
       </c>
       <c r="D85" s="1">
-        <v>14.99</v>
+        <v>329.2022015881</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>233259.39</v>
+        <v>2570410.79</v>
       </c>
       <c r="H85" s="1">
-        <v>-26920.53</v>
+        <v>410293.21</v>
       </c>
       <c r="I85" s="1">
-        <v>-11.541027351568</v>
+        <v>15.962164942515</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>206338.86</v>
+        <v>2980704.0</v>
       </c>
       <c r="M85" s="1">
-        <v>206338.86</v>
+        <v>2980704.0</v>
       </c>
       <c r="N85" s="1">
-        <v>0.03</v>
+        <v>0.49</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>197</v>
       </c>
       <c r="B86" s="1">
-        <v>9199.0</v>
+        <v>44806.0</v>
       </c>
       <c r="C86" s="1">
-        <v>117.25</v>
+        <v>25.1</v>
       </c>
       <c r="D86" s="1">
-        <v>114.3564235243</v>
+        <v>20.7216131768</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>1051964.74</v>
+        <v>928452.6</v>
       </c>
       <c r="H86" s="1">
-        <v>26618.01</v>
+        <v>196178.0</v>
       </c>
       <c r="I86" s="1">
-        <v>2.5303138962623</v>
+        <v>21.129565472702</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" s="1">
-        <v>1078582.75</v>
+        <v>1124630.6</v>
       </c>
       <c r="M86" s="1">
-        <v>1078582.75</v>
+        <v>1124630.6</v>
       </c>
       <c r="N86" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
         <v>199</v>
       </c>
       <c r="B87" s="1">
-        <v>2460.0</v>
+        <v>6553.0</v>
       </c>
       <c r="C87" s="1">
-        <v>267.05</v>
+        <v>495.1</v>
       </c>
       <c r="D87" s="1">
-        <v>284.6374796748</v>
+        <v>463.2448008546</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>700208.2</v>
+        <v>3035643.18</v>
       </c>
       <c r="H87" s="1">
-        <v>-43265.2</v>
+        <v>208747.12</v>
       </c>
       <c r="I87" s="1">
-        <v>-6.1789050742336</v>
+        <v>6.8765367871727</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" s="1">
-        <v>656943.0</v>
+        <v>3244390.3</v>
       </c>
       <c r="M87" s="1">
-        <v>656943.0</v>
+        <v>3244390.3</v>
       </c>
       <c r="N87" s="1">
-        <v>0.11</v>
+        <v>0.53</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
         <v>201</v>
       </c>
       <c r="B88" s="1">
-        <v>7399.0</v>
+        <v>35541.0</v>
       </c>
       <c r="C88" s="1">
-        <v>37.18</v>
+        <v>45.51</v>
       </c>
       <c r="D88" s="1">
-        <v>35.62</v>
+        <v>54.3700171633</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>263552.38</v>
+        <v>1932364.78</v>
       </c>
       <c r="H88" s="1">
-        <v>11542.44</v>
+        <v>-314893.87</v>
       </c>
       <c r="I88" s="1">
-        <v>4.3795620437956</v>
+        <v>-16.295777756827</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" s="1">
-        <v>275094.82</v>
+        <v>1617470.91</v>
       </c>
       <c r="M88" s="1">
-        <v>275094.82</v>
+        <v>1617470.91</v>
       </c>
       <c r="N88" s="1">
-        <v>0.04</v>
+        <v>0.27</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
         <v>203</v>
       </c>
       <c r="B89" s="1">
-        <v>14035.0</v>
+        <v>14274.0</v>
       </c>
       <c r="C89" s="1">
-        <v>49.96</v>
+        <v>136.3</v>
       </c>
       <c r="D89" s="1">
-        <v>63.6223541147</v>
+        <v>143.1398500771</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>892939.74</v>
+        <v>2043178.22</v>
       </c>
       <c r="H89" s="1">
-        <v>-191751.14</v>
+        <v>-97632.02</v>
       </c>
       <c r="I89" s="1">
-        <v>-21.474141132973</v>
+        <v>-4.7784387599825</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" s="1">
-        <v>701188.6</v>
+        <v>1945546.2</v>
       </c>
       <c r="M89" s="1">
-        <v>701188.6</v>
+        <v>1945546.2</v>
       </c>
       <c r="N89" s="1">
-        <v>0.11</v>
+        <v>0.32</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
         <v>205</v>
       </c>
       <c r="B90" s="1">
-        <v>6888.0</v>
+        <v>37533.0</v>
       </c>
       <c r="C90" s="1">
-        <v>26.74</v>
+        <v>15.25</v>
       </c>
       <c r="D90" s="1">
-        <v>33.4333333333</v>
+        <v>13.5307611968</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>230288.8</v>
+        <v>507850.06</v>
       </c>
       <c r="H90" s="1">
-        <v>-46103.68</v>
+        <v>64528.19</v>
       </c>
       <c r="I90" s="1">
-        <v>-20.019940179462</v>
+        <v>12.706149921495</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" s="1">
-        <v>184185.12</v>
+        <v>572378.25</v>
       </c>
       <c r="M90" s="1">
-        <v>184185.12</v>
+        <v>572378.25</v>
       </c>
       <c r="N90" s="1">
-        <v>0.03</v>
+        <v>0.09</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
         <v>207</v>
       </c>
       <c r="B91" s="1">
-        <v>601326.0</v>
+        <v>21869.0</v>
       </c>
       <c r="C91" s="1">
-        <v>4.466</v>
+        <v>50.64</v>
       </c>
       <c r="D91" s="1">
-        <v>3.7292503401</v>
+        <v>52.1691897206</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>2242495.19</v>
+        <v>1140888.01</v>
       </c>
       <c r="H91" s="1">
-        <v>443026.73</v>
+        <v>-33441.85</v>
       </c>
       <c r="I91" s="1">
-        <v>19.755972363981</v>
+        <v>-2.9312123281934</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" s="1">
-        <v>2685521.92</v>
+        <v>1107446.16</v>
       </c>
       <c r="M91" s="1">
-        <v>2685521.92</v>
+        <v>1107446.16</v>
       </c>
       <c r="N91" s="1">
-        <v>0.44</v>
+        <v>0.18</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
         <v>209</v>
       </c>
       <c r="B92" s="1">
-        <v>27179.0</v>
+        <v>2146.0</v>
       </c>
       <c r="C92" s="1">
-        <v>23.89</v>
+        <v>515.6</v>
       </c>
       <c r="D92" s="1">
-        <v>26.9190006991</v>
+        <v>292.6990493942</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>731631.52</v>
+        <v>628132.16</v>
       </c>
       <c r="H92" s="1">
-        <v>-82325.21</v>
+        <v>478345.44</v>
       </c>
       <c r="I92" s="1">
-        <v>-11.252277649274</v>
+        <v>76.153629834842</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" s="1">
-        <v>649306.31</v>
+        <v>1106477.6</v>
       </c>
       <c r="M92" s="1">
-        <v>649306.31</v>
+        <v>1106477.6</v>
       </c>
       <c r="N92" s="1">
-        <v>0.11</v>
+        <v>0.18</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
         <v>211</v>
       </c>
       <c r="B93" s="1">
-        <v>14703.0</v>
+        <v>14702.0</v>
       </c>
       <c r="C93" s="1">
-        <v>172.86</v>
+        <v>78.06</v>
       </c>
       <c r="D93" s="1">
-        <v>102.2996402095</v>
+        <v>69.2035974697</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>1504111.61</v>
+        <v>1017431.29</v>
       </c>
       <c r="H93" s="1">
-        <v>1037448.97</v>
+        <v>130206.83</v>
       </c>
       <c r="I93" s="1">
-        <v>68.974201322733</v>
+        <v>12.79760424903</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" s="1">
-        <v>2541560.58</v>
+        <v>1147638.12</v>
       </c>
       <c r="M93" s="1">
-        <v>2541560.58</v>
+        <v>1147638.12</v>
       </c>
       <c r="N93" s="1">
-        <v>0.41</v>
+        <v>0.19</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
         <v>213</v>
       </c>
       <c r="B94" s="1">
-        <v>12005.0</v>
+        <v>246669.0</v>
       </c>
       <c r="C94" s="1">
-        <v>144.95</v>
+        <v>8.852</v>
       </c>
       <c r="D94" s="1">
-        <v>97.7527730112</v>
+        <v>5.1370650548</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>1173522.04</v>
+        <v>1267154.7</v>
       </c>
       <c r="H94" s="1">
-        <v>566602.71</v>
+        <v>916359.29</v>
       </c>
       <c r="I94" s="1">
-        <v>48.282238482713</v>
+        <v>72.31629176769</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" s="1">
-        <v>1740124.75</v>
+        <v>2183513.99</v>
       </c>
       <c r="M94" s="1">
-        <v>1740124.75</v>
+        <v>2183513.99</v>
       </c>
       <c r="N94" s="1">
-        <v>0.28</v>
+        <v>0.36</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
         <v>215</v>
       </c>
       <c r="B95" s="1">
-        <v>14311.0</v>
+        <v>106049.0</v>
       </c>
       <c r="C95" s="1">
-        <v>46.255</v>
+        <v>17.04</v>
       </c>
       <c r="D95" s="1">
-        <v>56.8533743274</v>
+        <v>16.3735864553</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>813628.64</v>
+        <v>1736402.47</v>
       </c>
       <c r="H95" s="1">
-        <v>-151673.33</v>
+        <v>70672.49</v>
       </c>
       <c r="I95" s="1">
-        <v>-18.641591820072</v>
+        <v>4.0700523767396</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" s="1">
-        <v>661955.31</v>
+        <v>1807074.96</v>
       </c>
       <c r="M95" s="1">
-        <v>661955.31</v>
+        <v>1807074.96</v>
       </c>
       <c r="N95" s="1">
-        <v>0.11</v>
+        <v>0.3</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
         <v>217</v>
       </c>
       <c r="B96" s="1">
-        <v>7808.0</v>
+        <v>29229.0</v>
       </c>
       <c r="C96" s="1">
-        <v>388.0</v>
+        <v>153.34</v>
       </c>
       <c r="D96" s="1">
-        <v>329.2022015881</v>
+        <v>100.0</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>2570410.79</v>
+        <v>2922900.0</v>
       </c>
       <c r="H96" s="1">
-        <v>459093.21</v>
+        <v>1559074.86</v>
       </c>
       <c r="I96" s="1">
-        <v>17.860694165542</v>
+        <v>53.34</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" s="1">
-        <v>3029504.0</v>
+        <v>4481974.86</v>
       </c>
       <c r="M96" s="1">
-        <v>3029504.0</v>
+        <v>4481974.86</v>
       </c>
       <c r="N96" s="1">
-        <v>0.49</v>
+        <v>0.74</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
         <v>219</v>
       </c>
       <c r="B97" s="1">
-        <v>44806.0</v>
+        <v>1481.0</v>
       </c>
       <c r="C97" s="1">
-        <v>24.63</v>
+        <v>2112.6</v>
       </c>
       <c r="D97" s="1">
-        <v>20.7216131768</v>
+        <v>1322.4878528022</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>928452.6</v>
+        <v>1958604.51</v>
       </c>
       <c r="H97" s="1">
-        <v>175119.18</v>
+        <v>1170156.09</v>
       </c>
       <c r="I97" s="1">
-        <v>18.861402294527</v>
+        <v>59.744378409503</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>1103571.78</v>
+        <v>3128760.6</v>
       </c>
       <c r="M97" s="1">
-        <v>1103571.78</v>
+        <v>3128760.6</v>
       </c>
       <c r="N97" s="1">
-        <v>0.18</v>
+        <v>0.51</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
         <v>221</v>
       </c>
       <c r="B98" s="1">
-        <v>8174.0</v>
+        <v>11449.0</v>
       </c>
       <c r="C98" s="1">
-        <v>495.75</v>
+        <v>1079.05</v>
       </c>
       <c r="D98" s="1">
-        <v>463.2448005872</v>
+        <v>1077.7131950389</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>3786563.0</v>
+        <v>12338738.37</v>
       </c>
       <c r="H98" s="1">
-        <v>265697.5</v>
+        <v>15305.08</v>
       </c>
       <c r="I98" s="1">
-        <v>7.0168514296474</v>
+        <v>0.1240408827957</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" s="1">
-        <v>4052260.5</v>
+        <v>12354043.45</v>
       </c>
       <c r="M98" s="1">
-        <v>4052260.5</v>
+        <v>12354043.45</v>
       </c>
       <c r="N98" s="1">
-        <v>0.66</v>
+        <v>2.03</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
         <v>223</v>
       </c>
       <c r="B99" s="1">
-        <v>23938.0</v>
+        <v>18132.0</v>
       </c>
       <c r="C99" s="1">
-        <v>43.335</v>
+        <v>135.65</v>
       </c>
       <c r="D99" s="1">
-        <v>58.7154549252</v>
+        <v>115.8781325833</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>1405530.56</v>
+        <v>2101102.3</v>
       </c>
       <c r="H99" s="1">
-        <v>-368177.33</v>
+        <v>358503.5</v>
       </c>
       <c r="I99" s="1">
-        <v>-26.194900379825</v>
+        <v>17.062638977645</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" s="1">
-        <v>1037353.23</v>
+        <v>2459605.8</v>
       </c>
       <c r="M99" s="1">
-        <v>1037353.23</v>
+        <v>2459605.8</v>
       </c>
       <c r="N99" s="1">
-        <v>0.17</v>
+        <v>0.4</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
         <v>225</v>
       </c>
       <c r="B100" s="1">
-        <v>11013.0</v>
+        <v>60558.0</v>
       </c>
       <c r="C100" s="1">
-        <v>145.65</v>
+        <v>16.465</v>
       </c>
       <c r="D100" s="1">
-        <v>143.2404812494</v>
+        <v>18.1678300142</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>1577507.42</v>
+        <v>1100207.45</v>
       </c>
       <c r="H100" s="1">
-        <v>26536.03</v>
+        <v>-103119.98</v>
       </c>
       <c r="I100" s="1">
-        <v>1.6821492985434</v>
+        <v>-9.3727760160141</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>1604043.45</v>
+        <v>997087.47</v>
       </c>
       <c r="M100" s="1">
-        <v>1604043.45</v>
+        <v>997087.47</v>
       </c>
       <c r="N100" s="1">
-        <v>0.26</v>
+        <v>0.16</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
         <v>227</v>
       </c>
       <c r="B101" s="1">
-        <v>21005.0</v>
+        <v>15605.0</v>
       </c>
       <c r="C101" s="1">
-        <v>14.46</v>
+        <v>77.4</v>
       </c>
       <c r="D101" s="1">
-        <v>11.7766617472</v>
+        <v>68.8863889779</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>247368.78</v>
+        <v>1074972.1</v>
       </c>
       <c r="H101" s="1">
-        <v>56363.52</v>
+        <v>132854.9</v>
       </c>
       <c r="I101" s="1">
-        <v>22.785219703149</v>
+        <v>12.358916105823</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" s="1">
-        <v>303732.3</v>
+        <v>1207827.0</v>
       </c>
       <c r="M101" s="1">
-        <v>303732.3</v>
+        <v>1207827.0</v>
       </c>
       <c r="N101" s="1">
-        <v>0.05</v>
+        <v>0.2</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
         <v>229</v>
       </c>
       <c r="B102" s="1">
-        <v>21869.0</v>
+        <v>32029.0</v>
       </c>
       <c r="C102" s="1">
-        <v>51.32</v>
+        <v>27.84</v>
       </c>
       <c r="D102" s="1">
-        <v>52.1691897206</v>
+        <v>22.637626526</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>1140888.01</v>
+        <v>725060.54</v>
       </c>
       <c r="H102" s="1">
-        <v>-18570.93</v>
+        <v>166626.82</v>
       </c>
       <c r="I102" s="1">
-        <v>-1.6277609929479</v>
+        <v>22.981090654858</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" s="1">
-        <v>1122317.08</v>
+        <v>891687.36</v>
       </c>
       <c r="M102" s="1">
-        <v>1122317.08</v>
+        <v>891687.36</v>
       </c>
       <c r="N102" s="1">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
         <v>231</v>
       </c>
       <c r="B103" s="1">
-        <v>2146.0</v>
+        <v>7483.0</v>
       </c>
       <c r="C103" s="1">
-        <v>477.7</v>
+        <v>125.35</v>
       </c>
       <c r="D103" s="1">
-        <v>292.6990493942</v>
+        <v>143.25</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>628132.16</v>
+        <v>1071939.75</v>
       </c>
       <c r="H103" s="1">
-        <v>397012.04</v>
+        <v>-133945.7</v>
       </c>
       <c r="I103" s="1">
-        <v>63.205176439302</v>
+        <v>-12.495636998255</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" s="1">
-        <v>1025144.2</v>
+        <v>937994.05</v>
       </c>
       <c r="M103" s="1">
-        <v>1025144.2</v>
+        <v>937994.05</v>
       </c>
       <c r="N103" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
         <v>233</v>
       </c>
       <c r="B104" s="1">
-        <v>228143.0</v>
+        <v>14404.0</v>
       </c>
       <c r="C104" s="1">
-        <v>3.538</v>
+        <v>16.74</v>
       </c>
       <c r="D104" s="1">
-        <v>3.4651720193</v>
+        <v>16.36</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>790554.74</v>
+        <v>235649.44</v>
       </c>
       <c r="H104" s="1">
-        <v>16615.19</v>
+        <v>5473.52</v>
       </c>
       <c r="I104" s="1">
-        <v>2.1017127795603</v>
+        <v>2.3227383863081</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" s="1">
-        <v>807169.93</v>
+        <v>241122.96</v>
       </c>
       <c r="M104" s="1">
-        <v>807169.93</v>
+        <v>241122.96</v>
       </c>
       <c r="N104" s="1">
-        <v>0.13</v>
+        <v>0.04</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
         <v>235</v>
       </c>
       <c r="B105" s="1">
-        <v>14702.0</v>
+        <v>9969.0</v>
       </c>
       <c r="C105" s="1">
-        <v>76.32</v>
+        <v>28.68</v>
       </c>
       <c r="D105" s="1">
-        <v>69.2035974697</v>
+        <v>23.76</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>1017431.29</v>
+        <v>236863.44</v>
       </c>
       <c r="H105" s="1">
-        <v>104625.35</v>
+        <v>49047.48</v>
       </c>
       <c r="I105" s="1">
-        <v>10.283284092826</v>
+        <v>20.707070707071</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" s="1">
-        <v>1122056.64</v>
+        <v>285910.92</v>
       </c>
       <c r="M105" s="1">
-        <v>1122056.64</v>
+        <v>285910.92</v>
       </c>
       <c r="N105" s="1">
-        <v>0.18</v>
+        <v>0.05</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
         <v>237</v>
       </c>
       <c r="B106" s="1">
-        <v>246669.0</v>
+        <v>26065.0</v>
       </c>
       <c r="C106" s="1">
-        <v>11.39</v>
+        <v>35.9</v>
       </c>
       <c r="D106" s="1">
-        <v>5.1370650548</v>
+        <v>41.6493642816</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>1267154.7</v>
+        <v>1085590.68</v>
       </c>
       <c r="H106" s="1">
-        <v>1542405.21</v>
+        <v>-149857.18</v>
       </c>
       <c r="I106" s="1">
-        <v>121.72193418846</v>
+        <v>-13.804206572591</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" s="1">
-        <v>2809559.91</v>
+        <v>935733.5</v>
       </c>
       <c r="M106" s="1">
-        <v>2809559.91</v>
+        <v>935733.5</v>
       </c>
       <c r="N106" s="1">
-        <v>0.46</v>
+        <v>0.15</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
         <v>239</v>
       </c>
       <c r="B107" s="1">
-        <v>106049.0</v>
+        <v>20346.0</v>
       </c>
       <c r="C107" s="1">
-        <v>16.305</v>
+        <v>32.7</v>
       </c>
       <c r="D107" s="1">
-        <v>16.3735864553</v>
+        <v>28.105081097</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>1736402.47</v>
+        <v>571825.98</v>
       </c>
       <c r="H107" s="1">
-        <v>-7273.52</v>
+        <v>93488.22</v>
       </c>
       <c r="I107" s="1">
-        <v>-0.41888445367162</v>
+        <v>16.349068295218</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" s="1">
-        <v>1729128.95</v>
+        <v>665314.2</v>
       </c>
       <c r="M107" s="1">
-        <v>1729128.95</v>
+        <v>665314.2</v>
       </c>
       <c r="N107" s="1">
-        <v>0.28</v>
+        <v>0.11</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
         <v>241</v>
       </c>
       <c r="B108" s="1">
-        <v>29229.0</v>
+        <v>14203.0</v>
       </c>
       <c r="C108" s="1">
-        <v>152.33</v>
+        <v>38.59</v>
       </c>
       <c r="D108" s="1">
-        <v>100.0</v>
+        <v>37.6861655988</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>2922900.0</v>
+        <v>535256.61</v>
       </c>
       <c r="H108" s="1">
-        <v>1529553.57</v>
+        <v>12837.16</v>
       </c>
       <c r="I108" s="1">
-        <v>52.33</v>
+        <v>2.3983188175855</v>
       </c>
       <c r="J108">
         <v>0.0</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" s="1">
-        <v>4452453.57</v>
+        <v>548093.77</v>
       </c>
       <c r="M108" s="1">
-        <v>4452453.57</v>
+        <v>548093.77</v>
       </c>
       <c r="N108" s="1">
-        <v>0.72</v>
+        <v>0.09</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
         <v>243</v>
       </c>
       <c r="B109" s="1">
-        <v>1481.0</v>
+        <v>11349.0</v>
       </c>
       <c r="C109" s="1">
-        <v>2130.04</v>
+        <v>329.5</v>
       </c>
       <c r="D109" s="1">
-        <v>1322.4878528022</v>
+        <v>278.929523306</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>1958604.51</v>
+        <v>3165571.16</v>
       </c>
       <c r="H109" s="1">
-        <v>1195984.73</v>
+        <v>573924.34</v>
       </c>
       <c r="I109" s="1">
-        <v>61.063105077809</v>
+        <v>18.130198659</v>
       </c>
       <c r="J109">
         <v>0.0</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" s="1">
-        <v>3154589.24</v>
+        <v>3739495.5</v>
       </c>
       <c r="M109" s="1">
-        <v>3154589.24</v>
+        <v>3739495.5</v>
       </c>
       <c r="N109" s="1">
-        <v>0.51</v>
+        <v>0.61</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
         <v>245</v>
       </c>
       <c r="B110" s="1">
-        <v>9631.0</v>
+        <v>232680.0</v>
       </c>
       <c r="C110" s="1">
-        <v>1077.59</v>
+        <v>4.202</v>
       </c>
       <c r="D110" s="1">
-        <v>1076.0998266016</v>
+        <v>2.6309171824</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>10363917.43</v>
+        <v>612161.81</v>
       </c>
       <c r="H110" s="1">
-        <v>14351.86</v>
+        <v>365559.55</v>
       </c>
       <c r="I110" s="1">
-        <v>0.13847910403508</v>
+        <v>59.716163933846</v>
       </c>
       <c r="J110">
         <v>0.0</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" s="1">
-        <v>10378269.29</v>
+        <v>977721.36</v>
       </c>
       <c r="M110" s="1">
-        <v>10378269.29</v>
+        <v>977721.36</v>
       </c>
       <c r="N110" s="1">
-        <v>1.68</v>
+        <v>0.16</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
         <v>247</v>
       </c>
       <c r="B111" s="1">
-        <v>18132.0</v>
+        <v>87334.0</v>
       </c>
       <c r="C111" s="1">
-        <v>135.5</v>
+        <v>9.696</v>
       </c>
       <c r="D111" s="1">
-        <v>115.8781325833</v>
+        <v>9.3799942749</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>2101102.3</v>
+        <v>819192.42</v>
       </c>
       <c r="H111" s="1">
-        <v>355783.7</v>
+        <v>27598.04</v>
       </c>
       <c r="I111" s="1">
-        <v>16.933192638931</v>
+        <v>3.3689325396834</v>
       </c>
       <c r="J111">
         <v>0.0</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" s="1">
-        <v>2456886.0</v>
+        <v>846790.46</v>
       </c>
       <c r="M111" s="1">
-        <v>2456886.0</v>
+        <v>846790.46</v>
       </c>
       <c r="N111" s="1">
-        <v>0.4</v>
+        <v>0.14</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
         <v>249</v>
       </c>
       <c r="B112" s="1">
-        <v>89886.0</v>
+        <v>37106.0</v>
       </c>
       <c r="C112" s="1">
-        <v>16.98</v>
+        <v>77.34</v>
       </c>
       <c r="D112" s="1">
-        <v>18.1678300291</v>
+        <v>92.0736360696</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>1633033.57</v>
+        <v>3416484.34</v>
       </c>
       <c r="H112" s="1">
-        <v>-106769.29</v>
+        <v>-546706.3</v>
       </c>
       <c r="I112" s="1">
-        <v>-6.5380952334005</v>
+        <v>-16.00201392991</v>
       </c>
       <c r="J112">
         <v>0.0</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112" s="1">
-        <v>1526264.28</v>
+        <v>2869778.04</v>
       </c>
       <c r="M112" s="1">
-        <v>1526264.28</v>
+        <v>2869778.04</v>
       </c>
       <c r="N112" s="1">
-        <v>0.25</v>
+        <v>0.47</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
         <v>251</v>
       </c>
       <c r="B113" s="1">
-        <v>9278.0</v>
+        <v>33226.0</v>
       </c>
       <c r="C113" s="1">
-        <v>70.0</v>
+        <v>137.92</v>
       </c>
       <c r="D113" s="1">
-        <v>67.7860099159</v>
+        <v>144.1771001625</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>628918.6</v>
+        <v>4790428.33</v>
       </c>
       <c r="H113" s="1">
-        <v>20541.4</v>
+        <v>-207898.41</v>
       </c>
       <c r="I113" s="1">
-        <v>3.2661460481531</v>
+        <v>-4.3398710027251</v>
       </c>
       <c r="J113">
         <v>0.0</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" s="1">
-        <v>649460.0</v>
+        <v>4582529.92</v>
       </c>
       <c r="M113" s="1">
-        <v>649460.0</v>
+        <v>4582529.92</v>
       </c>
       <c r="N113" s="1">
-        <v>0.11</v>
+        <v>0.75</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
         <v>253</v>
       </c>
       <c r="B114" s="1">
-        <v>32029.0</v>
+        <v>83311.0</v>
       </c>
       <c r="C114" s="1">
-        <v>28.46</v>
+        <v>31.56</v>
       </c>
       <c r="D114" s="1">
-        <v>22.637626526</v>
+        <v>32.5006676189</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>725060.54</v>
+        <v>2707663.12</v>
       </c>
       <c r="H114" s="1">
-        <v>186484.8</v>
+        <v>-78367.96</v>
       </c>
       <c r="I114" s="1">
-        <v>25.719893679499</v>
+        <v>-2.8943024492648</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" s="1">
-        <v>911545.34</v>
+        <v>2629295.16</v>
       </c>
       <c r="M114" s="1">
-        <v>911545.34</v>
+        <v>2629295.16</v>
       </c>
       <c r="N114" s="1">
-        <v>0.15</v>
+        <v>0.43</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
         <v>255</v>
       </c>
       <c r="B115" s="1">
-        <v>18599.0</v>
+        <v>20619.0</v>
       </c>
       <c r="C115" s="1">
-        <v>37.475</v>
+        <v>262.45</v>
       </c>
       <c r="D115" s="1">
-        <v>40.8572546911</v>
+        <v>126.6064154421</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>759904.08</v>
+        <v>2610497.68</v>
       </c>
       <c r="H115" s="1">
-        <v>-62906.55</v>
+        <v>2800958.87</v>
       </c>
       <c r="I115" s="1">
-        <v>-8.2782224303888</v>
+        <v>107.29597239098</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" s="1">
-        <v>696997.53</v>
+        <v>5411456.55</v>
       </c>
       <c r="M115" s="1">
-        <v>696997.53</v>
+        <v>5411456.55</v>
       </c>
       <c r="N115" s="1">
-        <v>0.11</v>
+        <v>0.89</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
         <v>257</v>
       </c>
       <c r="B116" s="1">
-        <v>14404.0</v>
+        <v>26883.0</v>
       </c>
       <c r="C116" s="1">
-        <v>15.94</v>
+        <v>147.66</v>
       </c>
       <c r="D116" s="1">
-        <v>16.36</v>
+        <v>125.955631068</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>235649.44</v>
+        <v>3386065.23</v>
       </c>
       <c r="H116" s="1">
-        <v>-6049.68</v>
+        <v>583478.55</v>
       </c>
       <c r="I116" s="1">
-        <v>-2.5672371638142</v>
+        <v>17.231757522876</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" s="1">
-        <v>229599.76</v>
+        <v>3969543.78</v>
       </c>
       <c r="M116" s="1">
-        <v>229599.76</v>
+        <v>3969543.78</v>
       </c>
       <c r="N116" s="1">
-        <v>0.04</v>
+        <v>0.65</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
         <v>259</v>
       </c>
       <c r="B117" s="1">
-        <v>9969.0</v>
+        <v>24171.0</v>
       </c>
       <c r="C117" s="1">
-        <v>26.8</v>
+        <v>264.55</v>
       </c>
       <c r="D117" s="1">
-        <v>23.76</v>
+        <v>137.7839721153</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>236863.44</v>
+        <v>3330376.39</v>
       </c>
       <c r="H117" s="1">
-        <v>30305.76</v>
+        <v>3064061.66</v>
       </c>
       <c r="I117" s="1">
-        <v>12.794612794613</v>
+        <v>92.003464509307</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" s="1">
-        <v>267169.2</v>
+        <v>6394438.05</v>
       </c>
       <c r="M117" s="1">
-        <v>267169.2</v>
+        <v>6394438.05</v>
       </c>
       <c r="N117" s="1">
-        <v>0.04</v>
+        <v>1.05</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
         <v>261</v>
       </c>
       <c r="B118" s="1">
-        <v>26065.0</v>
+        <v>28552.0</v>
       </c>
       <c r="C118" s="1">
-        <v>34.285</v>
+        <v>16.44</v>
       </c>
       <c r="D118" s="1">
-        <v>41.6493642816</v>
+        <v>19.6485465116</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>1085590.68</v>
+        <v>561005.3</v>
       </c>
       <c r="H118" s="1">
-        <v>-191952.15</v>
+        <v>-91610.42</v>
       </c>
       <c r="I118" s="1">
-        <v>-17.68181631773</v>
+        <v>-16.329688863902</v>
       </c>
       <c r="J118">
         <v>0.0</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" s="1">
-        <v>893638.53</v>
+        <v>469394.88</v>
       </c>
       <c r="M118" s="1">
-        <v>893638.53</v>
+        <v>469394.88</v>
       </c>
       <c r="N118" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
         <v>263</v>
       </c>
       <c r="B119" s="1">
-        <v>8686.0</v>
+        <v>24978.0</v>
       </c>
       <c r="C119" s="1">
-        <v>26.06</v>
+        <v>74.55</v>
       </c>
       <c r="D119" s="1">
-        <v>27.83</v>
+        <v>37.0772728001</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>241731.38</v>
+        <v>926116.12</v>
       </c>
       <c r="H119" s="1">
-        <v>-15374.22</v>
+        <v>935993.78</v>
       </c>
       <c r="I119" s="1">
-        <v>-6.3600431189364</v>
+        <v>101.06656819665</v>
       </c>
       <c r="J119">
         <v>0.0</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" s="1">
-        <v>226357.16</v>
+        <v>1862109.9</v>
       </c>
       <c r="M119" s="1">
-        <v>226357.16</v>
+        <v>1862109.9</v>
       </c>
       <c r="N119" s="1">
-        <v>0.04</v>
+        <v>0.31</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
         <v>265</v>
       </c>
       <c r="B120" s="1">
-        <v>2628.0</v>
+        <v>1955.0</v>
       </c>
       <c r="C120" s="1">
-        <v>90.0</v>
+        <v>148.7</v>
       </c>
       <c r="D120" s="1">
-        <v>90.7</v>
+        <v>131.2</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>238359.6</v>
+        <v>256496.0</v>
       </c>
       <c r="H120" s="1">
-        <v>-1839.6</v>
+        <v>34212.5</v>
       </c>
       <c r="I120" s="1">
-        <v>-0.77177508269019</v>
+        <v>13.338414634146</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" s="1">
-        <v>236520.0</v>
+        <v>290708.5</v>
       </c>
       <c r="M120" s="1">
-        <v>236520.0</v>
+        <v>290708.5</v>
       </c>
       <c r="N120" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
         <v>267</v>
       </c>
       <c r="B121" s="1">
-        <v>7579.0</v>
+        <v>5758.0</v>
       </c>
       <c r="C121" s="1">
-        <v>36.86</v>
+        <v>47.7</v>
       </c>
       <c r="D121" s="1">
-        <v>36.87</v>
+        <v>52.5</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>279437.73</v>
+        <v>302295.0</v>
       </c>
       <c r="H121" s="1">
-        <v>-75.79</v>
+        <v>-27638.4</v>
       </c>
       <c r="I121" s="1">
-        <v>-0.027122321670735</v>
+        <v>-9.1428571428571</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" s="1">
-        <v>279361.94</v>
+        <v>274656.6</v>
       </c>
       <c r="M121" s="1">
-        <v>279361.94</v>
+        <v>274656.6</v>
       </c>
       <c r="N121" s="1">
         <v>0.05</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
         <v>269</v>
       </c>
       <c r="B122" s="1">
-        <v>11349.0</v>
+        <v>19533.0</v>
       </c>
       <c r="C122" s="1">
-        <v>332.7</v>
+        <v>53.79</v>
       </c>
       <c r="D122" s="1">
-        <v>278.929523306</v>
+        <v>25.009006809</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>3165571.16</v>
+        <v>488500.93</v>
       </c>
       <c r="H122" s="1">
-        <v>610241.14</v>
+        <v>562179.14</v>
       </c>
       <c r="I122" s="1">
-        <v>19.277441862972</v>
+        <v>115.082511716</v>
       </c>
       <c r="J122">
         <v>0.0</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" s="1">
-        <v>3775812.3</v>
+        <v>1050680.07</v>
       </c>
       <c r="M122" s="1">
-        <v>3775812.3</v>
+        <v>1050680.07</v>
       </c>
       <c r="N122" s="1">
-        <v>0.61</v>
+        <v>0.17</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
         <v>271</v>
       </c>
       <c r="B123" s="1">
-        <v>378706.0</v>
+        <v>20363.0</v>
       </c>
       <c r="C123" s="1">
-        <v>4.174</v>
+        <v>9.772</v>
       </c>
       <c r="D123" s="1">
-        <v>2.6309171759</v>
+        <v>11.5050002455</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>996344.12</v>
+        <v>234276.32</v>
       </c>
       <c r="H123" s="1">
-        <v>584374.72</v>
+        <v>-35289.08</v>
       </c>
       <c r="I123" s="1">
-        <v>58.651896294626</v>
+        <v>-15.063016185332</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" s="1">
-        <v>1580718.84</v>
+        <v>198987.24</v>
       </c>
       <c r="M123" s="1">
-        <v>1580718.84</v>
+        <v>198987.24</v>
       </c>
       <c r="N123" s="1">
-        <v>0.26</v>
+        <v>0.03</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
         <v>273</v>
       </c>
       <c r="B124" s="1">
-        <v>87334.0</v>
+        <v>46003.0</v>
       </c>
       <c r="C124" s="1">
-        <v>9.11</v>
+        <v>33.08</v>
       </c>
       <c r="D124" s="1">
-        <v>9.3799942749</v>
+        <v>29.8923094146</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>819192.42</v>
+        <v>1375135.91</v>
       </c>
       <c r="H124" s="1">
-        <v>-23579.68</v>
+        <v>146643.33</v>
       </c>
       <c r="I124" s="1">
-        <v>-2.8784055399341</v>
+        <v>10.66391539437</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" s="1">
-        <v>795612.74</v>
+        <v>1521779.24</v>
       </c>
       <c r="M124" s="1">
-        <v>795612.74</v>
+        <v>1521779.24</v>
       </c>
       <c r="N124" s="1">
-        <v>0.13</v>
+        <v>0.25</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
         <v>275</v>
       </c>
       <c r="B125" s="1">
-        <v>37106.0</v>
+        <v>3220.0</v>
       </c>
       <c r="C125" s="1">
-        <v>75.07</v>
+        <v>223.1</v>
       </c>
       <c r="D125" s="1">
-        <v>92.0736360696</v>
+        <v>254.7794906832</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>3416484.34</v>
+        <v>820389.96</v>
       </c>
       <c r="H125" s="1">
-        <v>-630936.92</v>
+        <v>-102007.96</v>
       </c>
       <c r="I125" s="1">
-        <v>-18.46743193326</v>
+        <v>-12.434081957805</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" s="1">
-        <v>2785547.42</v>
+        <v>718382.0</v>
       </c>
       <c r="M125" s="1">
-        <v>2785547.42</v>
+        <v>718382.0</v>
       </c>
       <c r="N125" s="1">
-        <v>0.45</v>
+        <v>0.12</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
         <v>277</v>
       </c>
       <c r="B126" s="1">
-        <v>33226.0</v>
+        <v>4152.0</v>
       </c>
       <c r="C126" s="1">
-        <v>135.14</v>
+        <v>239.3</v>
       </c>
       <c r="D126" s="1">
-        <v>144.1771001625</v>
+        <v>252.5668978805</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>4790428.33</v>
+        <v>1048657.76</v>
       </c>
       <c r="H126" s="1">
-        <v>-300266.69</v>
+        <v>-55084.16</v>
       </c>
       <c r="I126" s="1">
-        <v>-6.2680551573976</v>
+        <v>-5.2528252878232</v>
       </c>
       <c r="J126">
         <v>0.0</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" s="1">
-        <v>4490161.64</v>
+        <v>993573.6</v>
       </c>
       <c r="M126" s="1">
-        <v>4490161.64</v>
+        <v>993573.6</v>
       </c>
       <c r="N126" s="1">
-        <v>0.73</v>
+        <v>0.16</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
         <v>279</v>
       </c>
       <c r="B127" s="1">
-        <v>75045.0</v>
+        <v>12937.0</v>
       </c>
       <c r="C127" s="1">
-        <v>30.76</v>
+        <v>19.33</v>
       </c>
       <c r="D127" s="1">
-        <v>32.6351207942</v>
+        <v>18.02</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>2449102.64</v>
+        <v>233124.74</v>
       </c>
       <c r="H127" s="1">
-        <v>-140718.44</v>
+        <v>16947.47</v>
       </c>
       <c r="I127" s="1">
-        <v>-5.7457142751681</v>
+        <v>7.2697003329634</v>
       </c>
       <c r="J127">
         <v>0.0</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" s="1">
-        <v>2308384.2</v>
+        <v>250072.21</v>
       </c>
       <c r="M127" s="1">
-        <v>2308384.2</v>
+        <v>250072.21</v>
       </c>
       <c r="N127" s="1">
-        <v>0.37</v>
+        <v>0.04</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
         <v>281</v>
       </c>
       <c r="B128" s="1">
-        <v>19663.0</v>
+        <v>15520.0</v>
       </c>
       <c r="C128" s="1">
-        <v>276.05</v>
+        <v>103.65</v>
       </c>
       <c r="D128" s="1">
-        <v>119.2287585821</v>
+        <v>104.2589458763</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>2344395.08</v>
+        <v>1618098.84</v>
       </c>
       <c r="H128" s="1">
-        <v>3083576.07</v>
+        <v>-9450.84</v>
       </c>
       <c r="I128" s="1">
-        <v>131.52971085403</v>
+        <v>-0.58407062451142</v>
       </c>
       <c r="J128">
         <v>0.0</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" s="1">
-        <v>5427971.15</v>
+        <v>1608648.0</v>
       </c>
       <c r="M128" s="1">
-        <v>5427971.15</v>
+        <v>1608648.0</v>
       </c>
       <c r="N128" s="1">
-        <v>0.88</v>
+        <v>0.26</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
         <v>283</v>
       </c>
       <c r="B129" s="1">
-        <v>26883.0</v>
+        <v>57240.0</v>
       </c>
       <c r="C129" s="1">
-        <v>153.92</v>
+        <v>80.6</v>
       </c>
       <c r="D129" s="1">
-        <v>125.955631068</v>
+        <v>66.3206640461</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>3386065.23</v>
+        <v>3796194.81</v>
       </c>
       <c r="H129" s="1">
-        <v>751766.13</v>
+        <v>817349.19</v>
       </c>
       <c r="I129" s="1">
-        <v>22.20176160044</v>
+        <v>21.530749366364</v>
       </c>
       <c r="J129">
         <v>0.0</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" s="1">
-        <v>4137831.36</v>
+        <v>4613544.0</v>
       </c>
       <c r="M129" s="1">
-        <v>4137831.36</v>
+        <v>4613544.0</v>
       </c>
       <c r="N129" s="1">
-        <v>0.67</v>
+        <v>0.76</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
         <v>285</v>
       </c>
       <c r="B130" s="1">
-        <v>24171.0</v>
+        <v>38224.0</v>
       </c>
       <c r="C130" s="1">
-        <v>267.5</v>
+        <v>18.29</v>
       </c>
       <c r="D130" s="1">
-        <v>137.7839721153</v>
+        <v>19.003486553</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>3330376.39</v>
+        <v>726389.27</v>
       </c>
       <c r="H130" s="1">
-        <v>3135366.11</v>
+        <v>-27272.31</v>
       </c>
       <c r="I130" s="1">
-        <v>94.144497283083</v>
+        <v>-3.7545034221114</v>
       </c>
       <c r="J130">
         <v>0.0</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" s="1">
-        <v>6465742.5</v>
+        <v>699116.96</v>
       </c>
       <c r="M130" s="1">
-        <v>6465742.5</v>
+        <v>699116.96</v>
       </c>
       <c r="N130" s="1">
-        <v>1.05</v>
+        <v>0.11</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
         <v>287</v>
       </c>
       <c r="B131" s="1">
-        <v>28552.0</v>
+        <v>18725.0</v>
       </c>
       <c r="C131" s="1">
-        <v>16.94</v>
+        <v>23.45</v>
       </c>
       <c r="D131" s="1">
-        <v>19.6485465116</v>
+        <v>26.9722520694</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>561005.3</v>
+        <v>505055.42</v>
       </c>
       <c r="H131" s="1">
-        <v>-77334.42</v>
+        <v>-65954.17</v>
       </c>
       <c r="I131" s="1">
-        <v>-13.784971371928</v>
+        <v>-13.058798576996</v>
       </c>
       <c r="J131">
         <v>0.0</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" s="1">
-        <v>483670.88</v>
+        <v>439101.25</v>
       </c>
       <c r="M131" s="1">
-        <v>483670.88</v>
+        <v>439101.25</v>
       </c>
       <c r="N131" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
         <v>289</v>
       </c>
       <c r="B132" s="1">
-        <v>24978.0</v>
+        <v>79027.0</v>
       </c>
       <c r="C132" s="1">
-        <v>76.78</v>
+        <v>20.73</v>
       </c>
       <c r="D132" s="1">
-        <v>37.0772728001</v>
+        <v>19.954608425</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>926116.12</v>
+        <v>1576952.84</v>
       </c>
       <c r="H132" s="1">
-        <v>991694.72</v>
+        <v>61276.87</v>
       </c>
       <c r="I132" s="1">
-        <v>107.08103428758</v>
+        <v>3.8857769519601</v>
       </c>
       <c r="J132">
         <v>0.0</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" s="1">
-        <v>1917810.84</v>
+        <v>1638229.71</v>
       </c>
       <c r="M132" s="1">
-        <v>1917810.84</v>
+        <v>1638229.71</v>
       </c>
       <c r="N132" s="1">
-        <v>0.31</v>
+        <v>0.27</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
         <v>291</v>
       </c>
       <c r="B133" s="1">
-        <v>1955.0</v>
+        <v>22660.0</v>
       </c>
       <c r="C133" s="1">
-        <v>143.6</v>
+        <v>37.51</v>
       </c>
       <c r="D133" s="1">
-        <v>131.2</v>
+        <v>37.08</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
-        <v>256496.0</v>
+        <v>840232.8</v>
       </c>
       <c r="H133" s="1">
-        <v>24242.0</v>
+        <v>9743.8</v>
       </c>
       <c r="I133" s="1">
-        <v>9.4512195121951</v>
+        <v>1.1596548004315</v>
       </c>
       <c r="J133">
         <v>0.0</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" s="1">
-        <v>280738.0</v>
+        <v>849976.6</v>
       </c>
       <c r="M133" s="1">
-        <v>280738.0</v>
+        <v>849976.6</v>
       </c>
       <c r="N133" s="1">
-        <v>0.05</v>
+        <v>0.14</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
         <v>293</v>
       </c>
       <c r="B134" s="1">
-        <v>5758.0</v>
+        <v>25466.0</v>
       </c>
       <c r="C134" s="1">
-        <v>51.2</v>
+        <v>58.6</v>
       </c>
       <c r="D134" s="1">
-        <v>52.5</v>
+        <v>60.5302544569</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>302295.0</v>
+        <v>1541463.46</v>
       </c>
       <c r="H134" s="1">
-        <v>-7485.4</v>
+        <v>-49155.86</v>
       </c>
       <c r="I134" s="1">
-        <v>-2.4761904761905</v>
+        <v>-3.1889085453897</v>
       </c>
       <c r="J134">
         <v>0.0</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134" s="1">
-        <v>294809.6</v>
+        <v>1492307.6</v>
       </c>
       <c r="M134" s="1">
-        <v>294809.6</v>
+        <v>1492307.6</v>
       </c>
       <c r="N134" s="1">
-        <v>0.05</v>
+        <v>0.25</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
         <v>295</v>
       </c>
       <c r="B135" s="1">
-        <v>21433.0</v>
+        <v>9854.0</v>
       </c>
       <c r="C135" s="1">
-        <v>62.6</v>
+        <v>117.95</v>
       </c>
       <c r="D135" s="1">
-        <v>25.009006672</v>
+        <v>106.3950740816</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>536018.04</v>
+        <v>1048417.06</v>
       </c>
       <c r="H135" s="1">
-        <v>805687.76</v>
+        <v>113862.24</v>
       </c>
       <c r="I135" s="1">
-        <v>150.30982166197</v>
+        <v>10.860395575784</v>
       </c>
       <c r="J135">
         <v>0.0</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135" s="1">
-        <v>1341705.8</v>
+        <v>1162279.3</v>
       </c>
       <c r="M135" s="1">
-        <v>1341705.8</v>
+        <v>1162279.3</v>
       </c>
       <c r="N135" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
         <v>297</v>
       </c>
       <c r="B136" s="1">
-        <v>20363.0</v>
+        <v>7328.0</v>
       </c>
       <c r="C136" s="1">
-        <v>9.248</v>
+        <v>73.12</v>
       </c>
       <c r="D136" s="1">
-        <v>11.5050002455</v>
+        <v>100.5638100437</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
-        <v>234276.32</v>
+        <v>736931.6</v>
       </c>
       <c r="H136" s="1">
-        <v>-45959.3</v>
+        <v>-201108.24</v>
       </c>
       <c r="I136" s="1">
-        <v>-19.617561006593</v>
+        <v>-27.289946583916</v>
       </c>
       <c r="J136">
         <v>0.0</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136" s="1">
-        <v>188317.02</v>
+        <v>535823.36</v>
       </c>
       <c r="M136" s="1">
-        <v>188317.02</v>
+        <v>535823.36</v>
       </c>
       <c r="N136" s="1">
-        <v>0.03</v>
+        <v>0.09</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
         <v>299</v>
       </c>
       <c r="B137" s="1">
-        <v>66397.0</v>
+        <v>45994.0</v>
       </c>
       <c r="C137" s="1">
-        <v>33.04</v>
+        <v>21.09</v>
       </c>
       <c r="D137" s="1">
-        <v>29.8923094417</v>
+        <v>28.3329947384</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
-        <v>1984759.67</v>
+        <v>1303147.76</v>
       </c>
       <c r="H137" s="1">
-        <v>208997.21</v>
+        <v>-333134.3</v>
       </c>
       <c r="I137" s="1">
-        <v>10.530101611748</v>
+        <v>-25.563816339599</v>
       </c>
       <c r="J137">
         <v>0.0</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137" s="1">
-        <v>2193756.88</v>
+        <v>970013.46</v>
       </c>
       <c r="M137" s="1">
-        <v>2193756.88</v>
+        <v>970013.46</v>
       </c>
       <c r="N137" s="1">
-        <v>0.36</v>
+        <v>0.16</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
         <v>301</v>
       </c>
       <c r="B138" s="1">
-        <v>4552.0</v>
+        <v>59598.0</v>
       </c>
       <c r="C138" s="1">
-        <v>51.62</v>
+        <v>29.88</v>
       </c>
       <c r="D138" s="1">
-        <v>51.48</v>
+        <v>36.0588610356</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
-        <v>234336.96</v>
+        <v>2149036.0</v>
       </c>
       <c r="H138" s="1">
-        <v>637.28</v>
+        <v>-368247.76</v>
       </c>
       <c r="I138" s="1">
-        <v>0.27195027195027</v>
+        <v>-17.13548586436</v>
       </c>
       <c r="J138">
         <v>0.0</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" s="1">
-        <v>234974.24</v>
+        <v>1780788.24</v>
       </c>
       <c r="M138" s="1">
-        <v>234974.24</v>
+        <v>1780788.24</v>
       </c>
       <c r="N138" s="1">
-        <v>0.04</v>
+        <v>0.29</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
         <v>303</v>
       </c>
       <c r="B139" s="1">
-        <v>48243.0</v>
+        <v>20783.0</v>
       </c>
       <c r="C139" s="1">
-        <v>10.265</v>
+        <v>22.94</v>
       </c>
       <c r="D139" s="1">
-        <v>10.1855342744</v>
+        <v>31.4293547611</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
-        <v>491380.73</v>
+        <v>653196.28</v>
       </c>
       <c r="H139" s="1">
-        <v>3833.67</v>
+        <v>-176434.26</v>
       </c>
       <c r="I139" s="1">
-        <v>0.78018321963908</v>
+        <v>-27.010910104999</v>
       </c>
       <c r="J139">
         <v>0.0</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" s="1">
-        <v>495214.4</v>
+        <v>476762.02</v>
       </c>
       <c r="M139" s="1">
-        <v>495214.4</v>
+        <v>476762.02</v>
       </c>
       <c r="N139" s="1">
         <v>0.08</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
         <v>305</v>
       </c>
       <c r="B140" s="1">
-        <v>3220.0</v>
+        <v>33725.0</v>
       </c>
       <c r="C140" s="1">
-        <v>216.5</v>
+        <v>61.78</v>
       </c>
       <c r="D140" s="1">
-        <v>254.7794906832</v>
+        <v>97.5107454411</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
-        <v>820389.96</v>
+        <v>3288549.89</v>
       </c>
       <c r="H140" s="1">
-        <v>-123259.96</v>
+        <v>-1205019.39</v>
       </c>
       <c r="I140" s="1">
-        <v>-15.024557345875</v>
+        <v>-36.642880002042</v>
       </c>
       <c r="J140">
         <v>0.0</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" s="1">
-        <v>697130.0</v>
+        <v>2083530.5</v>
       </c>
       <c r="M140" s="1">
-        <v>697130.0</v>
+        <v>2083530.5</v>
       </c>
       <c r="N140" s="1">
-        <v>0.11</v>
+        <v>0.34</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
         <v>307</v>
       </c>
       <c r="B141" s="1">
-        <v>4152.0</v>
+        <v>1129.0</v>
       </c>
       <c r="C141" s="1">
-        <v>258.5</v>
+        <v>273.15</v>
       </c>
       <c r="D141" s="1">
-        <v>252.5668978805</v>
+        <v>276.050044287</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>1048657.76</v>
+        <v>0.0</v>
       </c>
       <c r="H141" s="1">
-        <v>24634.24</v>
+        <v>-327415.0</v>
       </c>
       <c r="I141" s="1">
-        <v>2.3491210325855</v>
+        <v>0</v>
       </c>
       <c r="J141">
         <v>0.0</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" s="1">
-        <v>1073292.0</v>
+        <v>-327415.0</v>
       </c>
       <c r="M141" s="1">
-        <v>1073292.0</v>
+        <v>-327415.0</v>
       </c>
       <c r="N141" s="1">
-        <v>0.17</v>
+        <v>-0.05</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
         <v>309</v>
       </c>
       <c r="B142" s="1">
-        <v>12937.0</v>
+        <v>210.0</v>
       </c>
       <c r="C142" s="1">
-        <v>20.82</v>
+        <v>114.1</v>
       </c>
       <c r="D142" s="1">
-        <v>18.02</v>
+        <v>115.383559322</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
-        <v>233124.74</v>
+        <v>0.0</v>
       </c>
       <c r="H142" s="1">
-        <v>36223.6</v>
+        <v>-128410.0</v>
       </c>
       <c r="I142" s="1">
-        <v>15.538290788013</v>
+        <v>0</v>
       </c>
       <c r="J142">
         <v>0.0</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" s="1">
-        <v>269348.34</v>
+        <v>-128410.0</v>
       </c>
       <c r="M142" s="1">
-        <v>269348.34</v>
+        <v>-128410.0</v>
       </c>
       <c r="N142" s="1">
-        <v>0.04</v>
+        <v>-0.02</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
         <v>311</v>
       </c>
       <c r="B143" s="1">
-        <v>15520.0</v>
+        <v>28.0</v>
       </c>
       <c r="C143" s="1">
-        <v>103.35</v>
+        <v>125.05</v>
       </c>
       <c r="D143" s="1">
-        <v>104.2589458763</v>
+        <v>125.59</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
-        <v>1618098.84</v>
+        <v>0.0</v>
       </c>
       <c r="H143" s="1">
-        <v>-14106.84</v>
+        <v>-9360.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-0.87181571677043</v>
+        <v>0</v>
       </c>
       <c r="J143">
         <v>0.0</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" s="1">
-        <v>1603992.0</v>
+        <v>-9360.0</v>
       </c>
       <c r="M143" s="1">
-        <v>1603992.0</v>
+        <v>-9360.0</v>
       </c>
       <c r="N143" s="1">
-        <v>0.26</v>
+        <v>0.0</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
         <v>313</v>
       </c>
       <c r="B144" s="1">
-        <v>57240.0</v>
+        <v>278.0</v>
       </c>
       <c r="C144" s="1">
-        <v>77.09</v>
+        <v>105.5</v>
       </c>
       <c r="D144" s="1">
-        <v>66.3206640461</v>
+        <v>105.812464029</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
-        <v>3796194.81</v>
+        <v>0.0</v>
       </c>
       <c r="H144" s="1">
-        <v>616436.79</v>
+        <v>-86865.0</v>
       </c>
       <c r="I144" s="1">
-        <v>16.238281248796</v>
+        <v>0</v>
       </c>
       <c r="J144">
         <v>0.0</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" s="1">
-        <v>4412631.6</v>
+        <v>-86865.0</v>
       </c>
       <c r="M144" s="1">
-        <v>4412631.6</v>
+        <v>-86865.0</v>
       </c>
       <c r="N144" s="1">
-        <v>0.72</v>
+        <v>-0.01</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
         <v>315</v>
       </c>
       <c r="B145" s="1">
-        <v>13085.0</v>
+        <v>-25.0</v>
       </c>
       <c r="C145" s="1">
-        <v>24.1</v>
+        <v>6251.0</v>
       </c>
       <c r="D145" s="1">
-        <v>21.16</v>
+        <v>6288.0</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
-        <v>276878.6</v>
+        <v>0.0</v>
       </c>
       <c r="H145" s="1">
-        <v>38469.9</v>
+        <v>9250.0</v>
       </c>
       <c r="I145" s="1">
-        <v>13.894139886578</v>
+        <v>0</v>
       </c>
       <c r="J145">
         <v>0.0</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" s="1">
-        <v>315348.5</v>
+        <v>9250.0</v>
       </c>
       <c r="M145" s="1">
-        <v>315348.5</v>
+        <v>9250.0</v>
       </c>
       <c r="N145" s="1">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
         <v>317</v>
       </c>
       <c r="B146" s="1">
-        <v>38224.0</v>
+        <v>1206000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>18.355</v>
+        <v>97.653</v>
       </c>
       <c r="D146" s="1">
-        <v>19.003486553</v>
+        <v>100.00551161</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>726389.27</v>
+        <v>1206066.47</v>
       </c>
       <c r="H146" s="1">
-        <v>-24787.75</v>
+        <v>-28371.29</v>
       </c>
       <c r="I146" s="1">
-        <v>-3.412460924705</v>
+        <v>-2.3523819545369</v>
       </c>
       <c r="J146">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.71</v>
+      </c>
+      <c r="K146" t="s">
+        <v>318</v>
       </c>
       <c r="L146" s="1">
-        <v>701601.52</v>
+        <v>1177695.18</v>
       </c>
       <c r="M146" s="1">
-        <v>701601.52</v>
+        <v>1198296.3</v>
       </c>
       <c r="N146" s="1">
-        <v>0.11</v>
+        <v>0.2</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B147" s="1">
-        <v>18725.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>23.28</v>
+        <v>98.873</v>
       </c>
       <c r="D147" s="1">
-        <v>26.9722520694</v>
+        <v>99.331</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
-        <v>505055.42</v>
+        <v>397324.0</v>
       </c>
       <c r="H147" s="1">
-        <v>-69137.42</v>
+        <v>-1832.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-13.689075943389</v>
+        <v>-0.46108465635099</v>
       </c>
       <c r="J147">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.43</v>
+      </c>
+      <c r="K147" t="s">
+        <v>321</v>
       </c>
       <c r="L147" s="1">
-        <v>435918.0</v>
+        <v>395492.0</v>
       </c>
       <c r="M147" s="1">
-        <v>435918.0</v>
+        <v>397200.22</v>
       </c>
       <c r="N147" s="1">
         <v>0.07</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B148" s="1">
-        <v>57733.0</v>
+        <v>488000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>20.4</v>
+        <v>108.153</v>
       </c>
       <c r="D148" s="1">
-        <v>19.845657423</v>
+        <v>101.26691803</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
-        <v>1145749.34</v>
+        <v>494182.56</v>
       </c>
       <c r="H148" s="1">
-        <v>32003.86</v>
+        <v>33604.08</v>
       </c>
       <c r="I148" s="1">
-        <v>2.7932689012066</v>
+        <v>6.7999323974525</v>
       </c>
       <c r="J148">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4.02</v>
+      </c>
+      <c r="K148" t="s">
+        <v>324</v>
       </c>
       <c r="L148" s="1">
-        <v>1177753.2</v>
+        <v>527786.64</v>
       </c>
       <c r="M148" s="1">
-        <v>1177753.2</v>
+        <v>547415.27</v>
       </c>
       <c r="N148" s="1">
-        <v>0.19</v>
+        <v>0.09</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="B149" s="1">
-        <v>25466.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>55.9</v>
+        <v>100.139</v>
       </c>
       <c r="D149" s="1">
-        <v>60.5302544569</v>
+        <v>99.847</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
-        <v>1541463.46</v>
+        <v>698929.0</v>
       </c>
       <c r="H149" s="1">
-        <v>-117914.06</v>
+        <v>2044.0</v>
       </c>
       <c r="I149" s="1">
-        <v>-7.6494878444929</v>
+        <v>0.29244744459022</v>
       </c>
       <c r="J149">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.54</v>
+      </c>
+      <c r="K149" t="s">
+        <v>327</v>
       </c>
       <c r="L149" s="1">
-        <v>1423549.4</v>
+        <v>700973.0</v>
       </c>
       <c r="M149" s="1">
-        <v>1423549.4</v>
+        <v>704731.9</v>
       </c>
       <c r="N149" s="1">
-        <v>0.23</v>
+        <v>0.12</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="B150" s="1">
-        <v>2919.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>83.1</v>
+        <v>100.904</v>
       </c>
       <c r="D150" s="1">
-        <v>82.0</v>
+        <v>99.89</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
-        <v>239358.0</v>
+        <v>599340.0</v>
       </c>
       <c r="H150" s="1">
-        <v>3210.9</v>
+        <v>6084.0</v>
       </c>
       <c r="I150" s="1">
-        <v>1.3414634146341</v>
+        <v>1.0151166282911</v>
       </c>
       <c r="J150">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.01</v>
+      </c>
+      <c r="K150" t="s">
+        <v>330</v>
       </c>
       <c r="L150" s="1">
-        <v>242568.9</v>
+        <v>605424.0</v>
       </c>
       <c r="M150" s="1">
-        <v>242568.9</v>
+        <v>611506.19</v>
       </c>
       <c r="N150" s="1">
-        <v>0.04</v>
+        <v>0.1</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="B151" s="1">
-        <v>9854.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>130.1</v>
+        <v>90.928</v>
       </c>
       <c r="D151" s="1">
-        <v>106.3950740816</v>
+        <v>91.85654636</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
-        <v>1048417.06</v>
+        <v>1010422.01</v>
       </c>
       <c r="H151" s="1">
-        <v>233588.34</v>
+        <v>-10214.01</v>
       </c>
       <c r="I151" s="1">
-        <v>22.280097197197</v>
+        <v>-1.0108657470753</v>
       </c>
       <c r="J151">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.23</v>
+      </c>
+      <c r="K151" t="s">
+        <v>333</v>
       </c>
       <c r="L151" s="1">
-        <v>1282005.4</v>
+        <v>1000208.0</v>
       </c>
       <c r="M151" s="1">
-        <v>1282005.4</v>
+        <v>1013713.14</v>
       </c>
       <c r="N151" s="1">
-        <v>0.21</v>
+        <v>0.17</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="B152" s="1">
-        <v>7328.0</v>
+        <v>603000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>74.28</v>
+        <v>98.113</v>
       </c>
       <c r="D152" s="1">
-        <v>100.5638100437</v>
+        <v>99.33</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>736931.6</v>
+        <v>598959.9</v>
       </c>
       <c r="H152" s="1">
-        <v>-192607.76</v>
+        <v>-7338.51</v>
       </c>
       <c r="I152" s="1">
-        <v>-26.136450112873</v>
+        <v>-1.2252088996275</v>
       </c>
       <c r="J152">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.37</v>
+      </c>
+      <c r="K152" t="s">
+        <v>336</v>
       </c>
       <c r="L152" s="1">
-        <v>544323.84</v>
+        <v>591621.39</v>
       </c>
       <c r="M152" s="1">
-        <v>544323.84</v>
+        <v>605932.31</v>
       </c>
       <c r="N152" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="B153" s="1">
-        <v>45994.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>21.56</v>
+        <v>96.43</v>
       </c>
       <c r="D153" s="1">
-        <v>28.3329947384</v>
+        <v>99.253</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>1303147.76</v>
+        <v>595518.0</v>
       </c>
       <c r="H153" s="1">
-        <v>-311517.12</v>
+        <v>-16938.0</v>
       </c>
       <c r="I153" s="1">
-        <v>-23.904972986333</v>
+        <v>-2.8442465215157</v>
       </c>
       <c r="J153">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.63</v>
+      </c>
+      <c r="K153" t="s">
+        <v>339</v>
       </c>
       <c r="L153" s="1">
-        <v>991630.64</v>
+        <v>578580.0</v>
       </c>
       <c r="M153" s="1">
-        <v>991630.64</v>
+        <v>582377.26</v>
       </c>
       <c r="N153" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>333</v>
+        <v>341</v>
       </c>
       <c r="B154" s="1">
-        <v>51907.0</v>
+        <v>353000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>31.98</v>
+        <v>93.918</v>
       </c>
       <c r="D154" s="1">
-        <v>36.6765563411</v>
+        <v>93.76066856</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
-        <v>1903770.01</v>
+        <v>330975.16</v>
       </c>
       <c r="H154" s="1">
-        <v>-243784.15</v>
+        <v>555.38</v>
       </c>
       <c r="I154" s="1">
-        <v>-12.805336186591</v>
+        <v>0.16780111232517</v>
       </c>
       <c r="J154">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.59</v>
+      </c>
+      <c r="K154" t="s">
+        <v>342</v>
       </c>
       <c r="L154" s="1">
-        <v>1659985.86</v>
+        <v>331530.54</v>
       </c>
       <c r="M154" s="1">
-        <v>1659985.86</v>
+        <v>333608.65</v>
       </c>
       <c r="N154" s="1">
-        <v>0.27</v>
+        <v>0.05</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>332</v>
+        <v>340</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>335</v>
+        <v>344</v>
       </c>
       <c r="B155" s="1">
-        <v>35311.0</v>
+        <v>337000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>23.64</v>
+        <v>99.146</v>
       </c>
       <c r="D155" s="1">
-        <v>31.4293548753</v>
+        <v>99.646</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
-        <v>1109801.95</v>
+        <v>335807.02</v>
       </c>
       <c r="H155" s="1">
-        <v>-275049.91</v>
+        <v>-1685.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-24.78369316255</v>
+        <v>-0.50177628805973</v>
       </c>
       <c r="J155">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.73</v>
+      </c>
+      <c r="K155" t="s">
+        <v>345</v>
       </c>
       <c r="L155" s="1">
-        <v>834752.04</v>
+        <v>334122.02</v>
       </c>
       <c r="M155" s="1">
-        <v>834752.04</v>
+        <v>336582.58</v>
       </c>
       <c r="N155" s="1">
-        <v>0.14</v>
+        <v>0.06</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>334</v>
+        <v>343</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>337</v>
+        <v>347</v>
       </c>
       <c r="B156" s="1">
-        <v>25391.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C156" s="1">
-        <v>57.0</v>
+        <v>101.463</v>
       </c>
       <c r="D156" s="1">
-        <v>110.5186077744</v>
+        <v>100.705752</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
-        <v>2806177.97</v>
+        <v>503528.76</v>
       </c>
       <c r="H156" s="1">
-        <v>-1358890.97</v>
+        <v>3786.24</v>
       </c>
       <c r="I156" s="1">
-        <v>-48.424974628391</v>
+        <v>0.7519411602229</v>
       </c>
       <c r="J156">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.3</v>
+      </c>
+      <c r="K156" t="s">
+        <v>348</v>
       </c>
       <c r="L156" s="1">
-        <v>1447287.0</v>
+        <v>507315.0</v>
       </c>
       <c r="M156" s="1">
-        <v>1447287.0</v>
+        <v>508794.45</v>
       </c>
       <c r="N156" s="1">
-        <v>0.23</v>
+        <v>0.08</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>336</v>
+        <v>346</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>339</v>
+        <v>350</v>
       </c>
       <c r="B157" s="1">
-        <v>1129.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C157" s="1">
-        <v>274.95</v>
+        <v>109.409</v>
       </c>
       <c r="D157" s="1">
-        <v>276.050044287</v>
+        <v>104.89389273</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
-        <v>0.0</v>
+        <v>1153832.82</v>
       </c>
       <c r="H157" s="1">
-        <v>-124195.0</v>
+        <v>49666.18</v>
       </c>
       <c r="I157" s="1">
-        <v>0</v>
+        <v>4.3044520089141</v>
       </c>
       <c r="J157">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>5.76</v>
+      </c>
+      <c r="K157" t="s">
+        <v>351</v>
       </c>
       <c r="L157" s="1">
-        <v>-124195.0</v>
+        <v>1203499.0</v>
       </c>
       <c r="M157" s="1">
-        <v>-124195.0</v>
+        <v>1266860.93</v>
       </c>
       <c r="N157" s="1">
-        <v>-0.02</v>
+        <v>0.21</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>338</v>
+        <v>349</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="B158" s="1">
-        <v>440.0</v>
+        <v>803000.0</v>
       </c>
       <c r="C158" s="1">
-        <v>115.46</v>
+        <v>99.561</v>
       </c>
       <c r="D158" s="1">
-        <v>114.620043478</v>
+        <v>99.58</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
-        <v>0.0</v>
+        <v>799627.4</v>
       </c>
       <c r="H158" s="1">
-        <v>350380.0</v>
+        <v>-152.57</v>
       </c>
       <c r="I158" s="1">
-        <v>0</v>
+        <v>-0.019080136573609</v>
       </c>
       <c r="J158">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.78</v>
+      </c>
+      <c r="K158" t="s">
+        <v>354</v>
       </c>
       <c r="L158" s="1">
-        <v>350380.0</v>
+        <v>799474.83</v>
       </c>
       <c r="M158" s="1">
-        <v>350380.0</v>
+        <v>805744.83</v>
       </c>
       <c r="N158" s="1">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
-        <v>343</v>
+        <v>356</v>
       </c>
       <c r="B159" s="1">
-        <v>-25.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C159" s="1">
-        <v>6255.0</v>
+        <v>103.986</v>
       </c>
       <c r="D159" s="1">
-        <v>6288.0</v>
+        <v>106.65</v>
       </c>
       <c r="E159" t="s">
         <v>8</v>
       </c>
       <c r="F159">
         <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>0.0</v>
+        <v>319950.0</v>
       </c>
       <c r="H159" s="1">
-        <v>8250.0</v>
+        <v>-7992.0</v>
       </c>
       <c r="I159" s="1">
-        <v>0</v>
+        <v>-2.4978902953586</v>
       </c>
       <c r="J159">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.96</v>
+      </c>
+      <c r="K159" t="s">
+        <v>357</v>
       </c>
       <c r="L159" s="1">
-        <v>8250.0</v>
+        <v>311958.0</v>
       </c>
       <c r="M159" s="1">
-        <v>8250.0</v>
+        <v>314834.71</v>
       </c>
       <c r="N159" s="1">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
-        <v>342</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
-        <v>345</v>
+        <v>359</v>
       </c>
       <c r="B160" s="1">
-        <v>-32.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C160" s="1">
-        <v>127.47</v>
+        <v>96.034</v>
       </c>
       <c r="D160" s="1">
-        <v>125.77</v>
+        <v>96.86</v>
       </c>
       <c r="E160" t="s">
         <v>8</v>
       </c>
       <c r="F160">
         <v>1.0</v>
       </c>
       <c r="G160" s="1">
-        <v>0.0</v>
+        <v>1259180.0</v>
       </c>
       <c r="H160" s="1">
-        <v>-54400.0</v>
+        <v>-10738.0</v>
       </c>
       <c r="I160" s="1">
-        <v>0</v>
+        <v>-0.85277720421227</v>
       </c>
       <c r="J160">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.78</v>
+      </c>
+      <c r="K160" t="s">
+        <v>360</v>
       </c>
       <c r="L160" s="1">
-        <v>-54400.0</v>
+        <v>1248442.0</v>
       </c>
       <c r="M160" s="1">
-        <v>-54400.0</v>
+        <v>1271592.68</v>
       </c>
       <c r="N160" s="1">
-        <v>-0.01</v>
+        <v>0.21</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
-        <v>344</v>
+        <v>358</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
-        <v>347</v>
+        <v>362</v>
       </c>
       <c r="B161" s="1">
-        <v>1206000.0</v>
+        <v>1097000.0</v>
       </c>
       <c r="C161" s="1">
-        <v>99.4</v>
+        <v>98.477</v>
       </c>
       <c r="D161" s="1">
-        <v>100.00551161</v>
+        <v>100.47241386</v>
       </c>
       <c r="E161" t="s">
         <v>8</v>
       </c>
       <c r="F161">
         <v>1.0</v>
       </c>
       <c r="G161" s="1">
-        <v>1206066.47</v>
+        <v>1102182.38</v>
       </c>
       <c r="H161" s="1">
-        <v>-7302.47</v>
+        <v>-21889.69</v>
       </c>
       <c r="I161" s="1">
-        <v>-0.60547823703282</v>
+        <v>-1.9860315676612</v>
       </c>
       <c r="J161">
-        <v>1.5</v>
+        <v>3.14</v>
       </c>
       <c r="K161" t="s">
-        <v>348</v>
+        <v>363</v>
       </c>
       <c r="L161" s="1">
-        <v>1198764.0</v>
+        <v>1080292.69</v>
       </c>
       <c r="M161" s="1">
-        <v>1216849.87</v>
+        <v>1114774.56</v>
       </c>
       <c r="N161" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
-        <v>346</v>
+        <v>361</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
-        <v>350</v>
+        <v>365</v>
       </c>
       <c r="B162" s="1">
-        <v>400000.0</v>
+        <v>3780000.0</v>
       </c>
       <c r="C162" s="1">
-        <v>100.072</v>
+        <v>87.337</v>
       </c>
       <c r="D162" s="1">
-        <v>99.331</v>
+        <v>86.91335767</v>
       </c>
       <c r="E162" t="s">
         <v>8</v>
       </c>
       <c r="F162">
         <v>1.0</v>
       </c>
       <c r="G162" s="1">
-        <v>397324.0</v>
+        <v>3285324.92</v>
       </c>
       <c r="H162" s="1">
-        <v>2964.0</v>
+        <v>16013.68</v>
       </c>
       <c r="I162" s="1">
-        <v>0.74599067763337</v>
+        <v>0.48743063136659</v>
       </c>
       <c r="J162">
-        <v>0.22</v>
+        <v>0.0</v>
       </c>
       <c r="K162">
-        <v>873.97</v>
+        <v>0.0</v>
       </c>
       <c r="L162" s="1">
-        <v>400288.0</v>
+        <v>3301338.6</v>
       </c>
       <c r="M162" s="1">
-        <v>401161.97</v>
+        <v>3301338.6</v>
       </c>
       <c r="N162" s="1">
-        <v>0.07</v>
+        <v>0.54</v>
       </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
-        <v>349</v>
+        <v>364</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
-        <v>352</v>
+        <v>367</v>
       </c>
       <c r="B163" s="1">
-        <v>488000.0</v>
+        <v>244000.0</v>
       </c>
       <c r="C163" s="1">
-        <v>109.881</v>
+        <v>60.012</v>
       </c>
       <c r="D163" s="1">
-        <v>101.26691803</v>
+        <v>60.04517623</v>
       </c>
       <c r="E163" t="s">
         <v>8</v>
       </c>
       <c r="F163">
         <v>1.0</v>
       </c>
       <c r="G163" s="1">
-        <v>494182.56</v>
+        <v>146510.23</v>
       </c>
       <c r="H163" s="1">
-        <v>42036.72</v>
+        <v>-80.95</v>
       </c>
       <c r="I163" s="1">
-        <v>8.506313941957</v>
+        <v>-0.055252114476921</v>
       </c>
       <c r="J163">
-        <v>3.7</v>
-[...2 lines deleted...]
-        <v>353</v>
+        <v>0.0</v>
+      </c>
+      <c r="K163">
+        <v>0.0</v>
       </c>
       <c r="L163" s="1">
-        <v>536219.28</v>
+        <v>146429.28</v>
       </c>
       <c r="M163" s="1">
-        <v>554268.6</v>
+        <v>146429.28</v>
       </c>
       <c r="N163" s="1">
-        <v>0.09</v>
+        <v>0.02</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
-        <v>351</v>
+        <v>366</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
-        <v>355</v>
+        <v>369</v>
       </c>
       <c r="B164" s="1">
-        <v>700000.0</v>
+        <v>847000.0</v>
       </c>
       <c r="C164" s="1">
-        <v>101.25</v>
+        <v>99.289</v>
       </c>
       <c r="D164" s="1">
-        <v>99.847</v>
+        <v>99.51278158</v>
       </c>
       <c r="E164" t="s">
         <v>8</v>
       </c>
       <c r="F164">
         <v>1.0</v>
       </c>
       <c r="G164" s="1">
-        <v>698929.0</v>
+        <v>842873.26</v>
       </c>
       <c r="H164" s="1">
-        <v>9821.0</v>
+        <v>-1895.43</v>
       </c>
       <c r="I164" s="1">
-        <v>1.4051498793154</v>
+        <v>-0.2248772253138</v>
       </c>
       <c r="J164">
-        <v>0.34</v>
+        <v>0.63</v>
       </c>
       <c r="K164" t="s">
-        <v>356</v>
+        <v>370</v>
       </c>
       <c r="L164" s="1">
-        <v>708750.0</v>
+        <v>840977.83</v>
       </c>
       <c r="M164" s="1">
-        <v>711099.32</v>
+        <v>846330.4</v>
       </c>
       <c r="N164" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
-        <v>354</v>
+        <v>368</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
-        <v>358</v>
+        <v>372</v>
       </c>
       <c r="B165" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C165" s="1">
-        <v>102.364</v>
+        <v>91.766</v>
       </c>
       <c r="D165" s="1">
-        <v>99.89</v>
+        <v>91.59725</v>
       </c>
       <c r="E165" t="s">
         <v>8</v>
       </c>
       <c r="F165">
         <v>1.0</v>
       </c>
       <c r="G165" s="1">
-        <v>599340.0</v>
+        <v>366389.0</v>
       </c>
       <c r="H165" s="1">
-        <v>14844.0</v>
+        <v>675.0</v>
       </c>
       <c r="I165" s="1">
-        <v>2.4767243968365</v>
+        <v>0.18423042176485</v>
       </c>
       <c r="J165">
-        <v>0.75</v>
+        <v>1.01</v>
       </c>
       <c r="K165" t="s">
-        <v>359</v>
+        <v>373</v>
       </c>
       <c r="L165" s="1">
-        <v>614184.0</v>
+        <v>367064.0</v>
       </c>
       <c r="M165" s="1">
-        <v>618669.62</v>
+        <v>371096.88</v>
       </c>
       <c r="N165" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="O165">
         <v>1</v>
       </c>
       <c r="Z165" t="s">
-        <v>357</v>
+        <v>371</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
-        <v>361</v>
+        <v>375</v>
       </c>
       <c r="B166" s="1">
-        <v>1100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C166" s="1">
-        <v>91.925</v>
+        <v>103.556</v>
       </c>
       <c r="D166" s="1">
-        <v>91.85654636</v>
+        <v>103.59</v>
       </c>
       <c r="E166" t="s">
         <v>8</v>
       </c>
       <c r="F166">
         <v>1.0</v>
       </c>
       <c r="G166" s="1">
-        <v>1010422.01</v>
+        <v>621540.0</v>
       </c>
       <c r="H166" s="1">
-        <v>752.99</v>
+        <v>-204.0</v>
       </c>
       <c r="I166" s="1">
-        <v>0.074522327556978</v>
+        <v>-0.032821700936384</v>
       </c>
       <c r="J166">
-        <v>1.12</v>
+        <v>2.18</v>
       </c>
       <c r="K166" t="s">
-        <v>362</v>
+        <v>376</v>
       </c>
       <c r="L166" s="1">
-        <v>1011175.0</v>
+        <v>621336.0</v>
       </c>
       <c r="M166" s="1">
-        <v>1023493.49</v>
+        <v>634398.33</v>
       </c>
       <c r="N166" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
-        <v>360</v>
+        <v>374</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
-        <v>364</v>
+        <v>378</v>
       </c>
       <c r="B167" s="1">
-        <v>603000.0</v>
+        <v>494000.0</v>
       </c>
       <c r="C167" s="1">
-        <v>99.068</v>
+        <v>99.67</v>
       </c>
       <c r="D167" s="1">
-        <v>99.33</v>
+        <v>99.7472004</v>
       </c>
       <c r="E167" t="s">
         <v>8</v>
       </c>
       <c r="F167">
         <v>1.0</v>
       </c>
       <c r="G167" s="1">
-        <v>598959.9</v>
+        <v>492751.17</v>
       </c>
       <c r="H167" s="1">
-        <v>-1579.86</v>
+        <v>-381.37</v>
       </c>
       <c r="I167" s="1">
-        <v>-0.26376724051143</v>
+        <v>-0.077396061789158</v>
       </c>
       <c r="J167">
-        <v>2.16</v>
+        <v>1.67</v>
       </c>
       <c r="K167" t="s">
-        <v>365</v>
+        <v>379</v>
       </c>
       <c r="L167" s="1">
-        <v>597380.04</v>
+        <v>492369.8</v>
       </c>
       <c r="M167" s="1">
-        <v>610389.97</v>
+        <v>500637.53</v>
       </c>
       <c r="N167" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
-        <v>363</v>
+        <v>377</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
-        <v>367</v>
+        <v>381</v>
       </c>
       <c r="B168" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C168" s="1">
-        <v>97.778</v>
+        <v>100.28</v>
       </c>
       <c r="D168" s="1">
-        <v>99.253</v>
+        <v>99.834</v>
       </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
       <c r="F168">
         <v>1.0</v>
       </c>
       <c r="G168" s="1">
-        <v>595518.0</v>
+        <v>798672.0</v>
       </c>
       <c r="H168" s="1">
-        <v>-8850.0</v>
+        <v>3568.0</v>
       </c>
       <c r="I168" s="1">
-        <v>-1.4861011757831</v>
+        <v>0.44674159104113</v>
       </c>
       <c r="J168">
-        <v>0.46</v>
+        <v>1.05</v>
       </c>
       <c r="K168" t="s">
-        <v>368</v>
+        <v>382</v>
       </c>
       <c r="L168" s="1">
-        <v>586668.0</v>
+        <v>802240.0</v>
       </c>
       <c r="M168" s="1">
-        <v>589429.64</v>
+        <v>810623.56</v>
       </c>
       <c r="N168" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
-        <v>366</v>
+        <v>380</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
-        <v>370</v>
+        <v>384</v>
       </c>
       <c r="B169" s="1">
-        <v>353000.0</v>
+        <v>746000.0</v>
       </c>
       <c r="C169" s="1">
-        <v>94.34</v>
+        <v>100.055</v>
       </c>
       <c r="D169" s="1">
-        <v>93.76066856</v>
+        <v>99.298</v>
       </c>
       <c r="E169" t="s">
         <v>8</v>
       </c>
       <c r="F169">
         <v>1.0</v>
       </c>
       <c r="G169" s="1">
-        <v>330975.16</v>
+        <v>740763.08</v>
       </c>
       <c r="H169" s="1">
-        <v>2045.04</v>
+        <v>5647.22</v>
       </c>
       <c r="I169" s="1">
-        <v>0.61788322724884</v>
+        <v>0.76235170899716</v>
       </c>
       <c r="J169">
-        <v>0.52</v>
+        <v>1.17</v>
       </c>
       <c r="K169" t="s">
-        <v>371</v>
+        <v>385</v>
       </c>
       <c r="L169" s="1">
-        <v>333020.2</v>
+        <v>746410.3</v>
       </c>
       <c r="M169" s="1">
-        <v>334869.82</v>
+        <v>755122.15</v>
       </c>
       <c r="N169" s="1">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
-        <v>369</v>
+        <v>383</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
-        <v>373</v>
+        <v>387</v>
       </c>
       <c r="B170" s="1">
-        <v>337000.0</v>
+        <v>123000.0</v>
       </c>
       <c r="C170" s="1">
-        <v>100.266</v>
+        <v>102.458</v>
       </c>
       <c r="D170" s="1">
-        <v>99.646</v>
+        <v>103.02331707</v>
       </c>
       <c r="E170" t="s">
         <v>8</v>
       </c>
       <c r="F170">
         <v>1.0</v>
       </c>
       <c r="G170" s="1">
-        <v>335807.02</v>
+        <v>126718.68</v>
       </c>
       <c r="H170" s="1">
-        <v>2089.4</v>
+        <v>-695.34</v>
       </c>
       <c r="I170" s="1">
-        <v>0.62220259719407</v>
+        <v>-0.54872730681854</v>
       </c>
       <c r="J170">
-        <v>0.54</v>
+        <v>4.49</v>
       </c>
       <c r="K170" t="s">
-        <v>374</v>
+        <v>388</v>
       </c>
       <c r="L170" s="1">
-        <v>337896.42</v>
+        <v>126023.34</v>
       </c>
       <c r="M170" s="1">
-        <v>339726.84</v>
+        <v>131545.7</v>
       </c>
       <c r="N170" s="1">
-        <v>0.06</v>
+        <v>0.02</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
-        <v>372</v>
+        <v>386</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
-        <v>376</v>
+        <v>390</v>
       </c>
       <c r="B171" s="1">
-        <v>500000.0</v>
+        <v>783000.0</v>
       </c>
       <c r="C171" s="1">
-        <v>101.932</v>
+        <v>98.311</v>
       </c>
       <c r="D171" s="1">
-        <v>100.705752</v>
+        <v>99.459</v>
       </c>
       <c r="E171" t="s">
         <v>8</v>
       </c>
       <c r="F171">
         <v>1.0</v>
       </c>
       <c r="G171" s="1">
-        <v>503528.76</v>
+        <v>778763.97</v>
       </c>
       <c r="H171" s="1">
-        <v>6131.24</v>
+        <v>-8988.84</v>
       </c>
       <c r="I171" s="1">
-        <v>1.217654379861</v>
+        <v>-1.1542444625424</v>
       </c>
       <c r="J171">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>184.93</v>
+        <v>1.72</v>
+      </c>
+      <c r="K171" t="s">
+        <v>391</v>
       </c>
       <c r="L171" s="1">
-        <v>509660.0</v>
+        <v>769775.13</v>
       </c>
       <c r="M171" s="1">
-        <v>509844.93</v>
+        <v>783230.93</v>
       </c>
       <c r="N171" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
-        <v>375</v>
+        <v>389</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
-        <v>378</v>
+        <v>393</v>
       </c>
       <c r="B172" s="1">
-        <v>1100000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C172" s="1">
-        <v>110.933</v>
+        <v>97.689</v>
       </c>
       <c r="D172" s="1">
-        <v>104.89389273</v>
+        <v>99.292</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172">
         <v>1.0</v>
       </c>
       <c r="G172" s="1">
-        <v>1153832.82</v>
+        <v>794336.0</v>
       </c>
       <c r="H172" s="1">
-        <v>66430.18</v>
+        <v>-12824.0</v>
       </c>
       <c r="I172" s="1">
-        <v>5.7573487985894</v>
+        <v>-1.6144301655723</v>
       </c>
       <c r="J172">
-        <v>5.43</v>
-[...2 lines deleted...]
-        <v>379</v>
+        <v>0.0</v>
+      </c>
+      <c r="K172">
+        <v>0.0</v>
       </c>
       <c r="L172" s="1">
-        <v>1220263.0</v>
+        <v>781512.0</v>
       </c>
       <c r="M172" s="1">
-        <v>1279939.05</v>
+        <v>781512.0</v>
       </c>
       <c r="N172" s="1">
-        <v>0.21</v>
+        <v>0.13</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
-        <v>377</v>
+        <v>392</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
-        <v>381</v>
+        <v>395</v>
       </c>
       <c r="B173" s="1">
-        <v>803000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C173" s="1">
-        <v>100.669</v>
+        <v>99.722</v>
       </c>
       <c r="D173" s="1">
-        <v>99.58</v>
+        <v>103.004</v>
       </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
       <c r="F173">
         <v>1.0</v>
       </c>
       <c r="G173" s="1">
-        <v>799627.4</v>
+        <v>721028.0</v>
       </c>
       <c r="H173" s="1">
-        <v>8744.67</v>
+        <v>-22974.0</v>
       </c>
       <c r="I173" s="1">
-        <v>1.0935930909821</v>
+        <v>-3.1862840278047</v>
       </c>
       <c r="J173">
-        <v>0.57</v>
+        <v>1.75</v>
       </c>
       <c r="K173" t="s">
-        <v>382</v>
+        <v>396</v>
       </c>
       <c r="L173" s="1">
-        <v>808372.07</v>
+        <v>698054.0</v>
       </c>
       <c r="M173" s="1">
-        <v>812909.57</v>
+        <v>710280.03</v>
       </c>
       <c r="N173" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
-        <v>380</v>
+        <v>394</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>384</v>
+        <v>398</v>
       </c>
       <c r="B174" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C174" s="1">
-        <v>104.523</v>
+        <v>88.451</v>
       </c>
       <c r="D174" s="1">
-        <v>106.65</v>
+        <v>86.92</v>
       </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
       <c r="F174">
         <v>1.0</v>
       </c>
       <c r="G174" s="1">
-        <v>319950.0</v>
+        <v>434600.0</v>
       </c>
       <c r="H174" s="1">
-        <v>-6381.0</v>
+        <v>7655.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-1.9943741209564</v>
+        <v>1.7613897837092</v>
       </c>
       <c r="J174">
-        <v>0.67</v>
+        <v>0.21</v>
       </c>
       <c r="K174" t="s">
-        <v>385</v>
+        <v>399</v>
       </c>
       <c r="L174" s="1">
-        <v>313569.0</v>
+        <v>442255.0</v>
       </c>
       <c r="M174" s="1">
-        <v>315582.7</v>
+        <v>443315.55</v>
       </c>
       <c r="N174" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
-        <v>383</v>
+        <v>397</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>387</v>
+        <v>401</v>
       </c>
       <c r="B175" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C175" s="1">
-        <v>100.963</v>
+        <v>103.2</v>
       </c>
       <c r="D175" s="1">
-        <v>100.61</v>
+        <v>105.478</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
-        <v>603660.0</v>
+        <v>316434.0</v>
       </c>
       <c r="H175" s="1">
-        <v>2118.0</v>
+        <v>-6834.0</v>
       </c>
       <c r="I175" s="1">
-        <v>0.3508597554915</v>
+        <v>-2.1596920684882</v>
       </c>
       <c r="J175">
-        <v>0.47</v>
+        <v>0.69</v>
       </c>
       <c r="K175" t="s">
-        <v>388</v>
+        <v>402</v>
       </c>
       <c r="L175" s="1">
-        <v>605778.0</v>
+        <v>309600.0</v>
       </c>
       <c r="M175" s="1">
-        <v>608613.62</v>
+        <v>311684.57</v>
       </c>
       <c r="N175" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>386</v>
+        <v>400</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
-        <v>390</v>
+        <v>404</v>
       </c>
       <c r="B176" s="1">
         <v>1300000.0</v>
       </c>
       <c r="C176" s="1">
-        <v>98.758</v>
+        <v>98.676</v>
       </c>
       <c r="D176" s="1">
-        <v>97.68761538</v>
+        <v>99.95246154</v>
       </c>
       <c r="E176" t="s">
         <v>8</v>
       </c>
       <c r="F176">
         <v>1.0</v>
       </c>
       <c r="G176" s="1">
-        <v>1269939.0</v>
+        <v>1299382.0</v>
       </c>
       <c r="H176" s="1">
-        <v>13915.0</v>
+        <v>-16594.0</v>
       </c>
       <c r="I176" s="1">
-        <v>1.0957219205017</v>
+        <v>-1.2770686372445</v>
       </c>
       <c r="J176">
-        <v>0.46</v>
+        <v>1.4</v>
       </c>
       <c r="K176" t="s">
-        <v>391</v>
+        <v>405</v>
       </c>
       <c r="L176" s="1">
-        <v>1283854.0</v>
+        <v>1282788.0</v>
       </c>
       <c r="M176" s="1">
-        <v>1289837.56</v>
+        <v>1300939.03</v>
       </c>
       <c r="N176" s="1">
         <v>0.21</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
-        <v>389</v>
+        <v>403</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
-        <v>393</v>
+        <v>407</v>
       </c>
       <c r="B177" s="1">
-        <v>897000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C177" s="1">
-        <v>99.768</v>
+        <v>99.209</v>
       </c>
       <c r="D177" s="1">
-        <v>100.93515942</v>
+        <v>100.156</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
-        <v>905388.38</v>
+        <v>901404.0</v>
       </c>
       <c r="H177" s="1">
-        <v>-10469.42</v>
+        <v>-8523.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-1.1563457441325</v>
+        <v>-0.94552498102959</v>
       </c>
       <c r="J177">
-        <v>2.95</v>
+        <v>0.5</v>
       </c>
       <c r="K177" t="s">
-        <v>394</v>
+        <v>408</v>
       </c>
       <c r="L177" s="1">
-        <v>894918.96</v>
+        <v>892881.0</v>
       </c>
       <c r="M177" s="1">
-        <v>921422.53</v>
+        <v>897374.84</v>
       </c>
       <c r="N177" s="1">
         <v>0.15</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
-        <v>392</v>
+        <v>406</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="B178" s="1">
-        <v>3780000.0</v>
+        <v>7501434.0</v>
       </c>
       <c r="C178" s="1">
-        <v>88.286</v>
+        <v>99.708</v>
       </c>
       <c r="D178" s="1">
-        <v>86.91335767</v>
+        <v>99.95507686</v>
       </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
       <c r="F178">
         <v>1.0</v>
       </c>
       <c r="G178" s="1">
-        <v>3285324.92</v>
+        <v>7498064.12</v>
       </c>
       <c r="H178" s="1">
-        <v>51885.88</v>
+        <v>-18534.3</v>
       </c>
       <c r="I178" s="1">
-        <v>1.5793226321127</v>
+        <v>-0.24718780345666</v>
       </c>
       <c r="J178">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.52</v>
+      </c>
+      <c r="K178" t="s">
+        <v>411</v>
       </c>
       <c r="L178" s="1">
-        <v>3337210.8</v>
+        <v>7479529.82</v>
       </c>
       <c r="M178" s="1">
-        <v>3337210.8</v>
+        <v>7518393.41</v>
       </c>
       <c r="N178" s="1">
-        <v>0.54</v>
+        <v>1.24</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
-        <v>395</v>
+        <v>409</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
-        <v>398</v>
+        <v>413</v>
       </c>
       <c r="B179" s="1">
-        <v>244000.0</v>
+        <v>607000.0</v>
       </c>
       <c r="C179" s="1">
-        <v>61.688</v>
+        <v>97.88</v>
       </c>
       <c r="D179" s="1">
-        <v>60.04517623</v>
+        <v>100.0</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
-        <v>146510.23</v>
+        <v>607000.0</v>
       </c>
       <c r="H179" s="1">
-        <v>4008.49</v>
+        <v>-12868.4</v>
       </c>
       <c r="I179" s="1">
-        <v>2.7359795967831</v>
+        <v>-2.12</v>
       </c>
       <c r="J179">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.33</v>
+      </c>
+      <c r="K179" t="s">
+        <v>414</v>
       </c>
       <c r="L179" s="1">
-        <v>150518.72</v>
+        <v>594131.6</v>
       </c>
       <c r="M179" s="1">
-        <v>150518.72</v>
+        <v>608281.17</v>
       </c>
       <c r="N179" s="1">
-        <v>0.02</v>
+        <v>0.1</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
-        <v>397</v>
+        <v>412</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
-        <v>400</v>
+        <v>416</v>
       </c>
       <c r="B180" s="1">
-        <v>547000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C180" s="1">
-        <v>101.01</v>
+        <v>100.67</v>
       </c>
       <c r="D180" s="1">
-        <v>99.658</v>
+        <v>100.0</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
-        <v>545129.26</v>
+        <v>500000.0</v>
       </c>
       <c r="H180" s="1">
-        <v>7395.44</v>
+        <v>3350.0</v>
       </c>
       <c r="I180" s="1">
-        <v>1.3566397078007</v>
+        <v>0.67</v>
       </c>
       <c r="J180">
-        <v>0.38</v>
+        <v>0.67</v>
       </c>
       <c r="K180" t="s">
-        <v>401</v>
+        <v>417</v>
       </c>
       <c r="L180" s="1">
-        <v>552524.7</v>
+        <v>503350.0</v>
       </c>
       <c r="M180" s="1">
-        <v>554585.45</v>
+        <v>506675.62</v>
       </c>
       <c r="N180" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="O180">
         <v>1</v>
       </c>
       <c r="Z180" t="s">
-        <v>399</v>
+        <v>415</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
-        <v>403</v>
+        <v>419</v>
       </c>
       <c r="B181" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C181" s="1">
-        <v>92.65</v>
+        <v>104.334</v>
       </c>
       <c r="D181" s="1">
-        <v>91.59725</v>
+        <v>100.6308</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
-        <v>366389.0</v>
+        <v>603784.8</v>
       </c>
       <c r="H181" s="1">
-        <v>4211.0</v>
+        <v>22219.2</v>
       </c>
       <c r="I181" s="1">
-        <v>1.1493248978545</v>
+        <v>3.6799866442481</v>
       </c>
       <c r="J181">
-        <v>0.89</v>
+        <v>3.25</v>
       </c>
       <c r="K181" t="s">
-        <v>404</v>
+        <v>420</v>
       </c>
       <c r="L181" s="1">
-        <v>370600.0</v>
+        <v>626004.0</v>
       </c>
       <c r="M181" s="1">
-        <v>374172.6</v>
+        <v>645524.55</v>
       </c>
       <c r="N181" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
-        <v>402</v>
+        <v>418</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
-        <v>406</v>
+        <v>422</v>
       </c>
       <c r="B182" s="1">
-        <v>494000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C182" s="1">
-        <v>100.505</v>
+        <v>98.493</v>
       </c>
       <c r="D182" s="1">
-        <v>99.7472004</v>
+        <v>100.028</v>
       </c>
       <c r="E182" t="s">
         <v>8</v>
       </c>
       <c r="F182">
         <v>1.0</v>
       </c>
       <c r="G182" s="1">
-        <v>492751.17</v>
+        <v>600168.0</v>
       </c>
       <c r="H182" s="1">
-        <v>3743.53</v>
+        <v>-9210.0</v>
       </c>
       <c r="I182" s="1">
-        <v>0.75972016464213</v>
+        <v>-1.5345703203103</v>
       </c>
       <c r="J182">
-        <v>1.48</v>
+        <v>1.89</v>
       </c>
       <c r="K182" t="s">
-        <v>407</v>
+        <v>423</v>
       </c>
       <c r="L182" s="1">
-        <v>496494.7</v>
+        <v>590958.0</v>
       </c>
       <c r="M182" s="1">
-        <v>503803.19</v>
+        <v>602327.87</v>
       </c>
       <c r="N182" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
-        <v>405</v>
+        <v>421</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
-        <v>409</v>
+        <v>425</v>
       </c>
       <c r="B183" s="1">
-        <v>800000.0</v>
+        <v>861000.0</v>
       </c>
       <c r="C183" s="1">
-        <v>101.405</v>
+        <v>101.575</v>
       </c>
       <c r="D183" s="1">
-        <v>99.834</v>
+        <v>100.08714286</v>
       </c>
       <c r="E183" t="s">
         <v>8</v>
       </c>
       <c r="F183">
         <v>1.0</v>
       </c>
       <c r="G183" s="1">
-        <v>798672.0</v>
+        <v>861750.3</v>
       </c>
       <c r="H183" s="1">
-        <v>12568.0</v>
+        <v>12810.45</v>
       </c>
       <c r="I183" s="1">
-        <v>1.5736121962458</v>
+        <v>1.4865617105094</v>
       </c>
       <c r="J183">
-        <v>0.8</v>
+        <v>0.79</v>
       </c>
       <c r="K183" t="s">
-        <v>410</v>
+        <v>426</v>
       </c>
       <c r="L183" s="1">
-        <v>811240.0</v>
+        <v>874560.75</v>
       </c>
       <c r="M183" s="1">
-        <v>817667.4</v>
+        <v>881372.09</v>
       </c>
       <c r="N183" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
-        <v>408</v>
+        <v>424</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
-        <v>412</v>
+        <v>428</v>
       </c>
       <c r="B184" s="1">
-        <v>746000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C184" s="1">
-        <v>101.452</v>
+        <v>95.115</v>
       </c>
       <c r="D184" s="1">
-        <v>99.298</v>
+        <v>99.602</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
       <c r="F184">
         <v>1.0</v>
       </c>
       <c r="G184" s="1">
-        <v>740763.08</v>
+        <v>199204.0</v>
       </c>
       <c r="H184" s="1">
-        <v>16068.84</v>
+        <v>-8974.0</v>
       </c>
       <c r="I184" s="1">
-        <v>2.1692279804226</v>
+        <v>-4.5049296198872</v>
       </c>
       <c r="J184">
-        <v>0.94</v>
+        <v>0.81</v>
       </c>
       <c r="K184" t="s">
-        <v>413</v>
+        <v>429</v>
       </c>
       <c r="L184" s="1">
-        <v>756831.92</v>
+        <v>190230.0</v>
       </c>
       <c r="M184" s="1">
-        <v>763880.6</v>
+        <v>191850.55</v>
       </c>
       <c r="N184" s="1">
-        <v>0.12</v>
+        <v>0.03</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
-        <v>411</v>
+        <v>427</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
-        <v>415</v>
+        <v>431</v>
       </c>
       <c r="B185" s="1">
-        <v>123000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>103.048</v>
+        <v>100.545</v>
       </c>
       <c r="D185" s="1">
-        <v>103.02331707</v>
+        <v>99.406</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185">
         <v>1.0</v>
       </c>
       <c r="G185" s="1">
-        <v>126718.68</v>
+        <v>497030.0</v>
       </c>
       <c r="H185" s="1">
-        <v>30.36</v>
+        <v>5695.0</v>
       </c>
       <c r="I185" s="1">
-        <v>0.023958582901905</v>
+        <v>1.1458060881637</v>
       </c>
       <c r="J185">
-        <v>4.22</v>
+        <v>1.53</v>
       </c>
       <c r="K185" t="s">
-        <v>416</v>
+        <v>432</v>
       </c>
       <c r="L185" s="1">
-        <v>126749.04</v>
+        <v>502725.0</v>
       </c>
       <c r="M185" s="1">
-        <v>131935.26</v>
+        <v>510353.42</v>
       </c>
       <c r="N185" s="1">
-        <v>0.02</v>
+        <v>0.08</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
-        <v>414</v>
+        <v>430</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
-        <v>418</v>
+        <v>434</v>
       </c>
       <c r="B186" s="1">
-        <v>783000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>99.465</v>
+        <v>89.158</v>
       </c>
       <c r="D186" s="1">
-        <v>99.459</v>
+        <v>87.708</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
-        <v>778763.97</v>
+        <v>350832.0</v>
       </c>
       <c r="H186" s="1">
-        <v>46.98</v>
+        <v>5800.0</v>
       </c>
       <c r="I186" s="1">
-        <v>0.0060326365638102</v>
+        <v>1.6532129338259</v>
       </c>
       <c r="J186">
-        <v>1.53</v>
+        <v>1.64</v>
       </c>
       <c r="K186" t="s">
-        <v>419</v>
+        <v>435</v>
       </c>
       <c r="L186" s="1">
-        <v>778810.95</v>
+        <v>356632.0</v>
       </c>
       <c r="M186" s="1">
-        <v>790802.65</v>
+        <v>363175.84</v>
       </c>
       <c r="N186" s="1">
-        <v>0.13</v>
+        <v>0.06</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
-        <v>417</v>
+        <v>433</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
-        <v>421</v>
+        <v>437</v>
       </c>
       <c r="B187" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C187" s="1">
-        <v>98.986</v>
+        <v>99.482</v>
       </c>
       <c r="D187" s="1">
-        <v>99.292</v>
+        <v>102.46222222</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187">
         <v>1.0</v>
       </c>
       <c r="G187" s="1">
-        <v>794336.0</v>
+        <v>922160.0</v>
       </c>
       <c r="H187" s="1">
-        <v>-2448.0</v>
+        <v>-26822.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-0.3081819280506</v>
+        <v>-2.9086058818426</v>
       </c>
       <c r="J187">
-        <v>1.53</v>
+        <v>1.99</v>
       </c>
       <c r="K187" t="s">
-        <v>422</v>
+        <v>438</v>
       </c>
       <c r="L187" s="1">
-        <v>791888.0</v>
+        <v>895338.0</v>
       </c>
       <c r="M187" s="1">
-        <v>804161.97</v>
+        <v>913288.68</v>
       </c>
       <c r="N187" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
-        <v>420</v>
+        <v>436</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" t="s">
-        <v>424</v>
+        <v>440</v>
       </c>
       <c r="B188" s="1">
-        <v>700000.0</v>
+        <v>614000.0</v>
       </c>
       <c r="C188" s="1">
-        <v>101.211</v>
+        <v>97.529</v>
       </c>
       <c r="D188" s="1">
-        <v>103.004</v>
+        <v>99.528</v>
       </c>
       <c r="E188" t="s">
         <v>8</v>
       </c>
       <c r="F188">
         <v>1.0</v>
       </c>
       <c r="G188" s="1">
-        <v>721028.0</v>
+        <v>611101.92</v>
       </c>
       <c r="H188" s="1">
-        <v>-12551.0</v>
+        <v>-12273.86</v>
       </c>
       <c r="I188" s="1">
-        <v>-1.7407090986758</v>
+        <v>-2.0084800257214</v>
       </c>
       <c r="J188">
-        <v>1.53</v>
+        <v>2.27</v>
       </c>
       <c r="K188" t="s">
-        <v>425</v>
+        <v>441</v>
       </c>
       <c r="L188" s="1">
-        <v>708477.0</v>
+        <v>598828.06</v>
       </c>
       <c r="M188" s="1">
-        <v>719192.75</v>
+        <v>612794.46</v>
       </c>
       <c r="N188" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="Z188" t="s">
-        <v>423</v>
+        <v>439</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" t="s">
-        <v>427</v>
+        <v>443</v>
       </c>
       <c r="B189" s="1">
-        <v>500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C189" s="1">
-        <v>89.391</v>
+        <v>97.291</v>
       </c>
       <c r="D189" s="1">
-        <v>86.92</v>
+        <v>99.46</v>
       </c>
       <c r="E189" t="s">
         <v>8</v>
       </c>
       <c r="F189">
         <v>1.0</v>
       </c>
       <c r="G189" s="1">
-        <v>434600.0</v>
+        <v>696220.0</v>
       </c>
       <c r="H189" s="1">
-        <v>12355.0</v>
+        <v>-15183.0</v>
       </c>
       <c r="I189" s="1">
-        <v>2.8428439944777</v>
+        <v>-2.1807761914337</v>
       </c>
       <c r="J189">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>742.38</v>
+        <v>2.71</v>
+      </c>
+      <c r="K189" t="s">
+        <v>444</v>
       </c>
       <c r="L189" s="1">
-        <v>446955.0</v>
+        <v>681037.0</v>
       </c>
       <c r="M189" s="1">
-        <v>447697.38</v>
+        <v>700001.73</v>
       </c>
       <c r="N189" s="1">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="O189">
         <v>1</v>
       </c>
       <c r="Z189" t="s">
-        <v>426</v>
+        <v>442</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" t="s">
-        <v>429</v>
+        <v>446</v>
       </c>
       <c r="B190" s="1">
-        <v>300000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C190" s="1">
-        <v>104.291</v>
+        <v>91.771</v>
       </c>
       <c r="D190" s="1">
-        <v>105.478</v>
+        <v>83.781</v>
       </c>
       <c r="E190" t="s">
         <v>8</v>
       </c>
       <c r="F190">
         <v>1.0</v>
       </c>
       <c r="G190" s="1">
-        <v>316434.0</v>
+        <v>1172934.0</v>
       </c>
       <c r="H190" s="1">
-        <v>-3561.0</v>
+        <v>111860.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-1.1253531542123</v>
+        <v>9.5367684797269</v>
       </c>
       <c r="J190">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>430</v>
+        <v>0.0</v>
+      </c>
+      <c r="K190">
+        <v>0.0</v>
       </c>
       <c r="L190" s="1">
-        <v>312873.0</v>
+        <v>1284794.0</v>
       </c>
       <c r="M190" s="1">
-        <v>314099.22</v>
+        <v>1284794.0</v>
       </c>
       <c r="N190" s="1">
-        <v>0.05</v>
+        <v>0.21</v>
       </c>
       <c r="O190">
         <v>1</v>
       </c>
       <c r="Z190" t="s">
-        <v>428</v>
+        <v>445</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" t="s">
-        <v>432</v>
+        <v>448</v>
       </c>
       <c r="B191" s="1">
-        <v>1300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C191" s="1">
-        <v>99.7</v>
+        <v>98.263</v>
       </c>
       <c r="D191" s="1">
-        <v>99.95246154</v>
+        <v>99.647875</v>
       </c>
       <c r="E191" t="s">
         <v>8</v>
       </c>
       <c r="F191">
         <v>1.0</v>
       </c>
       <c r="G191" s="1">
-        <v>1299382.0</v>
+        <v>797183.0</v>
       </c>
       <c r="H191" s="1">
-        <v>-3282.0</v>
+        <v>-11079.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-0.25258161187395</v>
+        <v>-1.3897687231163</v>
       </c>
       <c r="J191">
-        <v>1.2</v>
+        <v>0.72</v>
       </c>
       <c r="K191" t="s">
-        <v>433</v>
+        <v>449</v>
       </c>
       <c r="L191" s="1">
-        <v>1296100.0</v>
+        <v>786104.0</v>
       </c>
       <c r="M191" s="1">
-        <v>1311726.71</v>
+        <v>791879.34</v>
       </c>
       <c r="N191" s="1">
-        <v>0.21</v>
+        <v>0.13</v>
       </c>
       <c r="O191">
         <v>1</v>
       </c>
       <c r="Z191" t="s">
-        <v>431</v>
+        <v>447</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" t="s">
-        <v>435</v>
+        <v>451</v>
       </c>
       <c r="B192" s="1">
-        <v>7401434.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C192" s="1">
-        <v>100.965</v>
+        <v>95.036</v>
       </c>
       <c r="D192" s="1">
-        <v>99.94216148</v>
+        <v>99.077</v>
       </c>
       <c r="E192" t="s">
         <v>8</v>
       </c>
       <c r="F192">
         <v>1.0</v>
       </c>
       <c r="G192" s="1">
-        <v>7397153.12</v>
+        <v>594462.0</v>
       </c>
       <c r="H192" s="1">
-        <v>75704.72</v>
+        <v>-24246.0</v>
       </c>
       <c r="I192" s="1">
-        <v>1.0234304842942</v>
+        <v>-4.0786459016724</v>
       </c>
       <c r="J192">
-        <v>0.34</v>
+        <v>2.87</v>
       </c>
       <c r="K192" t="s">
-        <v>436</v>
+        <v>452</v>
       </c>
       <c r="L192" s="1">
-        <v>7472857.84</v>
+        <v>570216.0</v>
       </c>
       <c r="M192" s="1">
-        <v>7498002.44</v>
+        <v>587418.74</v>
       </c>
       <c r="N192" s="1">
-        <v>1.22</v>
+        <v>0.1</v>
       </c>
       <c r="O192">
         <v>1</v>
       </c>
       <c r="Z192" t="s">
-        <v>434</v>
+        <v>450</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" t="s">
-        <v>438</v>
+        <v>454</v>
       </c>
       <c r="B193" s="1">
-        <v>607000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C193" s="1">
-        <v>99.331</v>
+        <v>104.47</v>
       </c>
       <c r="D193" s="1">
-        <v>100.0</v>
+        <v>104.92</v>
       </c>
       <c r="E193" t="s">
         <v>8</v>
       </c>
       <c r="F193">
         <v>1.0</v>
       </c>
       <c r="G193" s="1">
-        <v>607000.0</v>
+        <v>629520.0</v>
       </c>
       <c r="H193" s="1">
-        <v>-4060.83</v>
+        <v>-2700.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-0.669</v>
+        <v>-0.4288982081586</v>
       </c>
       <c r="J193">
-        <v>2.14</v>
+        <v>2.88</v>
       </c>
       <c r="K193" t="s">
-        <v>439</v>
+        <v>455</v>
       </c>
       <c r="L193" s="1">
-        <v>602939.17</v>
+        <v>626820.0</v>
       </c>
       <c r="M193" s="1">
-        <v>615914.27</v>
+        <v>644129.59</v>
       </c>
       <c r="N193" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="O193">
         <v>1</v>
       </c>
       <c r="Z193" t="s">
-        <v>437</v>
+        <v>453</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" t="s">
-        <v>441</v>
+        <v>457</v>
       </c>
       <c r="B194" s="1">
-        <v>500000.0</v>
+        <v>616000.0</v>
       </c>
       <c r="C194" s="1">
-        <v>101.639</v>
+        <v>102.878</v>
       </c>
       <c r="D194" s="1">
-        <v>100.0</v>
+        <v>99.953</v>
       </c>
       <c r="E194" t="s">
         <v>8</v>
       </c>
       <c r="F194">
         <v>1.0</v>
       </c>
       <c r="G194" s="1">
-        <v>500000.0</v>
+        <v>615710.48</v>
       </c>
       <c r="H194" s="1">
-        <v>8195.0</v>
+        <v>18018.0</v>
       </c>
       <c r="I194" s="1">
-        <v>1.639</v>
+        <v>2.9263753964363</v>
       </c>
       <c r="J194">
-        <v>0.41</v>
+        <v>1.51</v>
       </c>
       <c r="K194" t="s">
-        <v>442</v>
+        <v>458</v>
       </c>
       <c r="L194" s="1">
-        <v>508195.0</v>
+        <v>633728.48</v>
       </c>
       <c r="M194" s="1">
-        <v>510250.84</v>
+        <v>643027.55</v>
       </c>
       <c r="N194" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="O194">
         <v>1</v>
       </c>
       <c r="Z194" t="s">
-        <v>440</v>
+        <v>456</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" t="s">
-        <v>444</v>
+        <v>460</v>
       </c>
       <c r="B195" s="1">
-        <v>600000.0</v>
+        <v>342000.0</v>
       </c>
       <c r="C195" s="1">
-        <v>105.739</v>
+        <v>99.103</v>
       </c>
       <c r="D195" s="1">
-        <v>100.6308</v>
+        <v>99.254</v>
       </c>
       <c r="E195" t="s">
         <v>8</v>
       </c>
       <c r="F195">
         <v>1.0</v>
       </c>
       <c r="G195" s="1">
-        <v>603784.8</v>
+        <v>339448.68</v>
       </c>
       <c r="H195" s="1">
-        <v>30649.2</v>
+        <v>-516.42</v>
       </c>
       <c r="I195" s="1">
-        <v>5.0761794599665</v>
+        <v>-0.15213492655208</v>
       </c>
       <c r="J195">
-        <v>2.98</v>
+        <v>0.44</v>
       </c>
       <c r="K195" t="s">
-        <v>445</v>
+        <v>461</v>
       </c>
       <c r="L195" s="1">
-        <v>634434.0</v>
+        <v>338932.26</v>
       </c>
       <c r="M195" s="1">
-        <v>652314.82</v>
+        <v>340439.64</v>
       </c>
       <c r="N195" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="O195">
         <v>1</v>
       </c>
       <c r="Z195" t="s">
-        <v>443</v>
+        <v>459</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" t="s">
-        <v>447</v>
+        <v>463</v>
       </c>
       <c r="B196" s="1">
-        <v>600000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="C196" s="1">
-        <v>99.534</v>
+        <v>101.033</v>
       </c>
       <c r="D196" s="1">
-        <v>100.028</v>
+        <v>99.943</v>
       </c>
       <c r="E196" t="s">
         <v>8</v>
       </c>
       <c r="F196">
         <v>1.0</v>
       </c>
       <c r="G196" s="1">
-        <v>600168.0</v>
+        <v>549686.5</v>
       </c>
       <c r="H196" s="1">
-        <v>-2964.0</v>
+        <v>5995.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-0.49386171871876</v>
+        <v>1.090621654343</v>
       </c>
       <c r="J196">
-        <v>1.68</v>
+        <v>1.22</v>
       </c>
       <c r="K196" t="s">
-        <v>448</v>
+        <v>464</v>
       </c>
       <c r="L196" s="1">
-        <v>597204.0</v>
+        <v>555681.5</v>
       </c>
       <c r="M196" s="1">
-        <v>607269.13</v>
+        <v>562371.91</v>
       </c>
       <c r="N196" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="O196">
         <v>1</v>
       </c>
       <c r="Z196" t="s">
-        <v>446</v>
+        <v>462</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" t="s">
-        <v>450</v>
+        <v>466</v>
       </c>
       <c r="B197" s="1">
-        <v>861000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C197" s="1">
-        <v>102.747</v>
+        <v>101.111</v>
       </c>
       <c r="D197" s="1">
-        <v>100.08714286</v>
+        <v>99.611</v>
       </c>
       <c r="E197" t="s">
         <v>8</v>
       </c>
       <c r="F197">
         <v>1.0</v>
       </c>
       <c r="G197" s="1">
-        <v>861750.3</v>
+        <v>398444.0</v>
       </c>
       <c r="H197" s="1">
-        <v>22901.37</v>
+        <v>6000.0</v>
       </c>
       <c r="I197" s="1">
-        <v>2.6575412854512</v>
+        <v>1.5058577867906</v>
       </c>
       <c r="J197">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>451</v>
+        <v>0.05</v>
+      </c>
+      <c r="K197">
+        <v>219.18</v>
       </c>
       <c r="L197" s="1">
-        <v>884651.67</v>
+        <v>404444.0</v>
       </c>
       <c r="M197" s="1">
-        <v>889419.6</v>
+        <v>404663.18</v>
       </c>
       <c r="N197" s="1">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
       <c r="O197">
         <v>1</v>
       </c>
       <c r="Z197" t="s">
-        <v>449</v>
+        <v>465</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" t="s">
-        <v>453</v>
+        <v>468</v>
       </c>
       <c r="B198" s="1">
-        <v>200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C198" s="1">
-        <v>95.511</v>
+        <v>99.355</v>
       </c>
       <c r="D198" s="1">
-        <v>99.602</v>
+        <v>101.42472778</v>
       </c>
       <c r="E198" t="s">
         <v>8</v>
       </c>
       <c r="F198">
         <v>1.0</v>
       </c>
       <c r="G198" s="1">
-        <v>199204.0</v>
+        <v>912822.55</v>
       </c>
       <c r="H198" s="1">
-        <v>-8182.0</v>
+        <v>-18627.55</v>
       </c>
       <c r="I198" s="1">
-        <v>-4.1073472420233</v>
+        <v>-2.0406540132033</v>
       </c>
       <c r="J198">
-        <v>0.71</v>
+        <v>0.67</v>
       </c>
       <c r="K198" t="s">
-        <v>454</v>
+        <v>469</v>
       </c>
       <c r="L198" s="1">
-        <v>191022.0</v>
+        <v>894195.0</v>
       </c>
       <c r="M198" s="1">
-        <v>192441.18</v>
+        <v>900196.03</v>
       </c>
       <c r="N198" s="1">
-        <v>0.03</v>
+        <v>0.15</v>
       </c>
       <c r="O198">
         <v>1</v>
       </c>
       <c r="Z198" t="s">
-        <v>452</v>
+        <v>467</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199" t="s">
-        <v>456</v>
+        <v>471</v>
       </c>
       <c r="B199" s="1">
         <v>500000.0</v>
       </c>
       <c r="C199" s="1">
-        <v>101.969</v>
+        <v>103.852</v>
       </c>
       <c r="D199" s="1">
-        <v>99.406</v>
+        <v>99.661</v>
       </c>
       <c r="E199" t="s">
         <v>8</v>
       </c>
       <c r="F199">
         <v>1.0</v>
       </c>
       <c r="G199" s="1">
-        <v>497030.0</v>
+        <v>498305.0</v>
       </c>
       <c r="H199" s="1">
-        <v>12815.0</v>
+        <v>20955.0</v>
       </c>
       <c r="I199" s="1">
-        <v>2.5783151922419</v>
+        <v>4.2052558172204</v>
       </c>
       <c r="J199">
-        <v>1.29</v>
+        <v>0.58</v>
       </c>
       <c r="K199" t="s">
-        <v>457</v>
+        <v>472</v>
       </c>
       <c r="L199" s="1">
-        <v>509845.0</v>
+        <v>519260.0</v>
       </c>
       <c r="M199" s="1">
-        <v>516286.78</v>
+        <v>522174.38</v>
       </c>
       <c r="N199" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="O199">
         <v>1</v>
       </c>
       <c r="Z199" t="s">
-        <v>455</v>
+        <v>470</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" t="s">
-        <v>459</v>
+        <v>474</v>
       </c>
       <c r="B200" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C200" s="1">
-        <v>90.166</v>
+        <v>102.702</v>
       </c>
       <c r="D200" s="1">
-        <v>87.708</v>
+        <v>100.0</v>
       </c>
       <c r="E200" t="s">
         <v>8</v>
       </c>
       <c r="F200">
         <v>1.0</v>
       </c>
       <c r="G200" s="1">
-        <v>350832.0</v>
+        <v>500000.0</v>
       </c>
       <c r="H200" s="1">
-        <v>9832.0</v>
+        <v>13510.0</v>
       </c>
       <c r="I200" s="1">
-        <v>2.8024809595476</v>
+        <v>2.702</v>
       </c>
       <c r="J200">
-        <v>1.51</v>
+        <v>0.88</v>
       </c>
       <c r="K200" t="s">
-        <v>460</v>
+        <v>475</v>
       </c>
       <c r="L200" s="1">
-        <v>360664.0</v>
+        <v>513510.0</v>
       </c>
       <c r="M200" s="1">
-        <v>366718.79</v>
+        <v>517924.66</v>
       </c>
       <c r="N200" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="O200">
         <v>1</v>
       </c>
       <c r="Z200" t="s">
-        <v>458</v>
+        <v>473</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" t="s">
-        <v>462</v>
+        <v>477</v>
       </c>
       <c r="B201" s="1">
-        <v>900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C201" s="1">
-        <v>101.045</v>
+        <v>106.031</v>
       </c>
       <c r="D201" s="1">
-        <v>102.46222222</v>
+        <v>109.3</v>
       </c>
       <c r="E201" t="s">
         <v>8</v>
       </c>
       <c r="F201">
         <v>1.0</v>
       </c>
       <c r="G201" s="1">
-        <v>922160.0</v>
+        <v>546500.0</v>
       </c>
       <c r="H201" s="1">
-        <v>-12755.0</v>
+        <v>-16345.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-1.3831656111738</v>
+        <v>-2.9908508691674</v>
       </c>
       <c r="J201">
-        <v>1.76</v>
+        <v>2.57</v>
       </c>
       <c r="K201" t="s">
-        <v>463</v>
+        <v>478</v>
       </c>
       <c r="L201" s="1">
-        <v>909405.0</v>
+        <v>530155.0</v>
       </c>
       <c r="M201" s="1">
-        <v>925284.45</v>
+        <v>543028.29</v>
       </c>
       <c r="N201" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="O201">
         <v>1</v>
       </c>
       <c r="Z201" t="s">
-        <v>461</v>
+        <v>476</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202" t="s">
-        <v>465</v>
+        <v>480</v>
       </c>
       <c r="B202" s="1">
-        <v>614000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C202" s="1">
-        <v>98.898</v>
+        <v>98.503</v>
       </c>
       <c r="D202" s="1">
-        <v>99.528</v>
+        <v>99.852</v>
       </c>
       <c r="E202" t="s">
         <v>8</v>
       </c>
       <c r="F202">
         <v>1.0</v>
       </c>
       <c r="G202" s="1">
-        <v>611101.92</v>
+        <v>599112.0</v>
       </c>
       <c r="H202" s="1">
-        <v>-3868.2</v>
+        <v>-8094.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-0.63298770195322</v>
+        <v>-1.3509994792293</v>
       </c>
       <c r="J202">
-        <v>2.08</v>
+        <v>0.9</v>
       </c>
       <c r="K202" t="s">
-        <v>466</v>
+        <v>481</v>
       </c>
       <c r="L202" s="1">
-        <v>607233.72</v>
+        <v>591018.0</v>
       </c>
       <c r="M202" s="1">
-        <v>620007.86</v>
+        <v>596409.78</v>
       </c>
       <c r="N202" s="1">
         <v>0.1</v>
       </c>
       <c r="O202">
         <v>1</v>
       </c>
       <c r="Z202" t="s">
-        <v>464</v>
+        <v>479</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="A203" t="s">
-        <v>468</v>
+        <v>483</v>
       </c>
       <c r="B203" s="1">
-        <v>700000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="C203" s="1">
-        <v>98.822</v>
+        <v>99.513</v>
       </c>
       <c r="D203" s="1">
-        <v>99.46</v>
+        <v>99.934</v>
       </c>
       <c r="E203" t="s">
         <v>8</v>
       </c>
       <c r="F203">
         <v>1.0</v>
       </c>
       <c r="G203" s="1">
-        <v>696220.0</v>
+        <v>414726.1</v>
       </c>
       <c r="H203" s="1">
-        <v>-4466.0</v>
+        <v>-1747.15</v>
       </c>
       <c r="I203" s="1">
-        <v>-0.64146390508747</v>
+        <v>-0.42127804350872</v>
       </c>
       <c r="J203">
-        <v>2.52</v>
+        <v>0.74</v>
       </c>
       <c r="K203" t="s">
-        <v>469</v>
+        <v>484</v>
       </c>
       <c r="L203" s="1">
-        <v>691754.0</v>
+        <v>412978.95</v>
       </c>
       <c r="M203" s="1">
-        <v>709359.48</v>
+        <v>416045.97</v>
       </c>
       <c r="N203" s="1">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="O203">
         <v>1</v>
       </c>
       <c r="Z203" t="s">
-        <v>467</v>
+        <v>482</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="A204" t="s">
-        <v>471</v>
+        <v>486</v>
       </c>
       <c r="B204" s="1">
-        <v>1400000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C204" s="1">
-        <v>92.325</v>
+        <v>100.155</v>
       </c>
       <c r="D204" s="1">
-        <v>83.781</v>
+        <v>100.0</v>
       </c>
       <c r="E204" t="s">
         <v>8</v>
       </c>
       <c r="F204">
         <v>1.0</v>
       </c>
       <c r="G204" s="1">
-        <v>1172934.0</v>
+        <v>400000.0</v>
       </c>
       <c r="H204" s="1">
-        <v>119616.0</v>
+        <v>620.0</v>
       </c>
       <c r="I204" s="1">
-        <v>10.198016256669</v>
+        <v>0.155</v>
       </c>
       <c r="J204">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.15</v>
+      </c>
+      <c r="K204" t="s">
+        <v>487</v>
       </c>
       <c r="L204" s="1">
-        <v>1292550.0</v>
+        <v>400620.0</v>
       </c>
       <c r="M204" s="1">
-        <v>1292550.0</v>
+        <v>405224.22</v>
       </c>
       <c r="N204" s="1">
-        <v>0.21</v>
+        <v>0.07</v>
       </c>
       <c r="O204">
         <v>1</v>
       </c>
       <c r="Z204" t="s">
-        <v>470</v>
+        <v>485</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205" t="s">
-        <v>473</v>
+        <v>489</v>
       </c>
       <c r="B205" s="1">
-        <v>500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C205" s="1">
-        <v>99.312</v>
+        <v>104.044</v>
       </c>
       <c r="D205" s="1">
-        <v>100.45</v>
+        <v>100.71057857</v>
       </c>
       <c r="E205" t="s">
         <v>8</v>
       </c>
       <c r="F205">
         <v>1.0</v>
       </c>
       <c r="G205" s="1">
-        <v>502250.0</v>
+        <v>704974.05</v>
       </c>
       <c r="H205" s="1">
-        <v>-5690.0</v>
+        <v>23333.95</v>
       </c>
       <c r="I205" s="1">
-        <v>-1.1329019412643</v>
+        <v>3.309901974406</v>
       </c>
       <c r="J205">
-        <v>0.5</v>
+        <v>4.37</v>
       </c>
       <c r="K205" t="s">
-        <v>474</v>
+        <v>490</v>
       </c>
       <c r="L205" s="1">
-        <v>496560.0</v>
+        <v>728308.0</v>
       </c>
       <c r="M205" s="1">
-        <v>499054.86</v>
+        <v>758897.04</v>
       </c>
       <c r="N205" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="O205">
         <v>1</v>
       </c>
       <c r="Z205" t="s">
-        <v>472</v>
+        <v>488</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="A206" t="s">
-        <v>476</v>
+        <v>492</v>
       </c>
       <c r="B206" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C206" s="1">
-        <v>96.791</v>
+        <v>98.959</v>
       </c>
       <c r="D206" s="1">
-        <v>99.077</v>
+        <v>99.589</v>
       </c>
       <c r="E206" t="s">
         <v>8</v>
       </c>
       <c r="F206">
         <v>1.0</v>
       </c>
       <c r="G206" s="1">
-        <v>594462.0</v>
+        <v>298767.0</v>
       </c>
       <c r="H206" s="1">
-        <v>-13716.0</v>
+        <v>-1890.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-2.3072963452668</v>
+        <v>-0.63259998594222</v>
       </c>
       <c r="J206">
-        <v>2.67</v>
+        <v>1.46</v>
       </c>
       <c r="K206" t="s">
-        <v>477</v>
+        <v>493</v>
       </c>
       <c r="L206" s="1">
-        <v>580746.0</v>
+        <v>296877.0</v>
       </c>
       <c r="M206" s="1">
-        <v>596740.52</v>
+        <v>301259.88</v>
       </c>
       <c r="N206" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="O206">
         <v>1</v>
       </c>
       <c r="Z206" t="s">
-        <v>475</v>
+        <v>491</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="A207" t="s">
-        <v>479</v>
+        <v>495</v>
       </c>
       <c r="B207" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C207" s="1">
-        <v>105.555</v>
+        <v>101.777</v>
       </c>
       <c r="D207" s="1">
-        <v>104.92</v>
+        <v>98.50505</v>
       </c>
       <c r="E207" t="s">
         <v>8</v>
       </c>
       <c r="F207">
         <v>1.0</v>
       </c>
       <c r="G207" s="1">
-        <v>629520.0</v>
+        <v>295515.15</v>
       </c>
       <c r="H207" s="1">
-        <v>3810.0</v>
+        <v>9815.85</v>
       </c>
       <c r="I207" s="1">
-        <v>0.60522302706824</v>
+        <v>3.321606354192</v>
       </c>
       <c r="J207">
-        <v>2.63</v>
+        <v>3.14</v>
       </c>
       <c r="K207" t="s">
-        <v>480</v>
+        <v>496</v>
       </c>
       <c r="L207" s="1">
-        <v>633330.0</v>
+        <v>305331.0</v>
       </c>
       <c r="M207" s="1">
-        <v>649086.16</v>
+        <v>314758.4</v>
       </c>
       <c r="N207" s="1">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="O207">
         <v>1</v>
       </c>
       <c r="Z207" t="s">
-        <v>478</v>
+        <v>494</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="A208" t="s">
-        <v>482</v>
+        <v>498</v>
       </c>
       <c r="B208" s="1">
-        <v>616000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C208" s="1">
-        <v>104.262</v>
+        <v>85.336</v>
       </c>
       <c r="D208" s="1">
-        <v>99.953</v>
+        <v>85.96</v>
       </c>
       <c r="E208" t="s">
         <v>8</v>
       </c>
       <c r="F208">
         <v>1.0</v>
       </c>
       <c r="G208" s="1">
-        <v>615710.48</v>
+        <v>773640.0</v>
       </c>
       <c r="H208" s="1">
-        <v>26543.44</v>
+        <v>-5616.0</v>
       </c>
       <c r="I208" s="1">
-        <v>4.3110261823057</v>
+        <v>-0.72591903210796</v>
       </c>
       <c r="J208">
-        <v>1.24</v>
-[...2 lines deleted...]
-        <v>483</v>
+        <v>0.01</v>
+      </c>
+      <c r="K208">
+        <v>92.47</v>
       </c>
       <c r="L208" s="1">
-        <v>642253.92</v>
+        <v>768024.0</v>
       </c>
       <c r="M208" s="1">
-        <v>649869.54</v>
+        <v>768116.47</v>
       </c>
       <c r="N208" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="O208">
         <v>1</v>
       </c>
       <c r="Z208" t="s">
-        <v>481</v>
+        <v>497</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="A209" t="s">
-        <v>485</v>
+        <v>500</v>
       </c>
       <c r="B209" s="1">
-        <v>342000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C209" s="1">
-        <v>100.304</v>
+        <v>98.846</v>
       </c>
       <c r="D209" s="1">
-        <v>99.254</v>
+        <v>100.65</v>
       </c>
       <c r="E209" t="s">
         <v>8</v>
       </c>
       <c r="F209">
         <v>1.0</v>
       </c>
       <c r="G209" s="1">
-        <v>339448.68</v>
+        <v>503250.0</v>
       </c>
       <c r="H209" s="1">
-        <v>3591.0</v>
+        <v>-9020.0</v>
       </c>
       <c r="I209" s="1">
-        <v>1.0578918733754</v>
+        <v>-1.792349726776</v>
       </c>
       <c r="J209">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>695.71</v>
+        <v>1.54</v>
+      </c>
+      <c r="K209" t="s">
+        <v>501</v>
       </c>
       <c r="L209" s="1">
-        <v>343039.68</v>
+        <v>494230.0</v>
       </c>
       <c r="M209" s="1">
-        <v>343735.39</v>
+        <v>501914.93</v>
       </c>
       <c r="N209" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="O209">
         <v>1</v>
       </c>
       <c r="Z209" t="s">
-        <v>484</v>
+        <v>499</v>
       </c>
     </row>
     <row r="210" spans="1:26">
       <c r="A210" t="s">
-        <v>487</v>
+        <v>503</v>
       </c>
       <c r="B210" s="1">
-        <v>550000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C210" s="1">
-        <v>102.399</v>
+        <v>98.608</v>
       </c>
       <c r="D210" s="1">
-        <v>99.943</v>
+        <v>99.6355</v>
       </c>
       <c r="E210" t="s">
         <v>8</v>
       </c>
       <c r="F210">
         <v>1.0</v>
       </c>
       <c r="G210" s="1">
-        <v>549686.5</v>
+        <v>597813.0</v>
       </c>
       <c r="H210" s="1">
-        <v>13508.0</v>
+        <v>-6165.0</v>
       </c>
       <c r="I210" s="1">
-        <v>2.4574007184095</v>
+        <v>-1.031258938832</v>
       </c>
       <c r="J210">
-        <v>0.99</v>
+        <v>0.53</v>
       </c>
       <c r="K210" t="s">
-        <v>488</v>
+        <v>504</v>
       </c>
       <c r="L210" s="1">
-        <v>563194.5</v>
+        <v>591648.0</v>
       </c>
       <c r="M210" s="1">
-        <v>568619.16</v>
+        <v>594832.93</v>
       </c>
       <c r="N210" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="O210">
         <v>1</v>
       </c>
       <c r="Z210" t="s">
-        <v>486</v>
+        <v>502</v>
       </c>
     </row>
     <row r="211" spans="1:26">
       <c r="A211" t="s">
-        <v>490</v>
+        <v>506</v>
       </c>
       <c r="B211" s="1">
-        <v>400000.0</v>
+        <v>356000.0</v>
       </c>
       <c r="C211" s="1">
-        <v>102.326</v>
+        <v>99.489</v>
       </c>
       <c r="D211" s="1">
-        <v>99.611</v>
+        <v>99.662</v>
       </c>
       <c r="E211" t="s">
         <v>8</v>
       </c>
       <c r="F211">
         <v>1.0</v>
       </c>
       <c r="G211" s="1">
-        <v>398444.0</v>
+        <v>354796.72</v>
       </c>
       <c r="H211" s="1">
-        <v>10860.0</v>
+        <v>-615.88</v>
       </c>
       <c r="I211" s="1">
-        <v>2.725602594091</v>
+        <v>-0.17358672312416</v>
       </c>
       <c r="J211">
-        <v>3.82</v>
+        <v>0.89</v>
       </c>
       <c r="K211" t="s">
-        <v>491</v>
+        <v>507</v>
       </c>
       <c r="L211" s="1">
-        <v>409304.0</v>
+        <v>354180.84</v>
       </c>
       <c r="M211" s="1">
-        <v>424602.63</v>
+        <v>357362.89</v>
       </c>
       <c r="N211" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="O211">
         <v>1</v>
       </c>
       <c r="Z211" t="s">
-        <v>489</v>
+        <v>505</v>
       </c>
     </row>
     <row r="212" spans="1:26">
       <c r="A212" t="s">
-        <v>493</v>
+        <v>509</v>
       </c>
       <c r="B212" s="1">
-        <v>900000.0</v>
+        <v>777000.0</v>
       </c>
       <c r="C212" s="1">
-        <v>100.749</v>
+        <v>98.774</v>
       </c>
       <c r="D212" s="1">
-        <v>101.42472778</v>
+        <v>99.67453282</v>
       </c>
       <c r="E212" t="s">
         <v>8</v>
       </c>
       <c r="F212">
         <v>1.0</v>
       </c>
       <c r="G212" s="1">
-        <v>912822.55</v>
+        <v>774471.12</v>
       </c>
       <c r="H212" s="1">
-        <v>-6081.55</v>
+        <v>-6997.14</v>
       </c>
       <c r="I212" s="1">
-        <v>-0.66623573223514</v>
+        <v>-0.90347332770782</v>
       </c>
       <c r="J212">
-        <v>0.43</v>
+        <v>0.19</v>
       </c>
       <c r="K212" t="s">
-        <v>494</v>
+        <v>510</v>
       </c>
       <c r="L212" s="1">
-        <v>906741.0</v>
+        <v>767473.98</v>
       </c>
       <c r="M212" s="1">
-        <v>910606.07</v>
+        <v>768940.17</v>
       </c>
       <c r="N212" s="1">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="O212">
         <v>1</v>
       </c>
       <c r="Z212" t="s">
-        <v>492</v>
+        <v>508</v>
       </c>
     </row>
     <row r="213" spans="1:26">
       <c r="A213" t="s">
-        <v>496</v>
+        <v>512</v>
       </c>
       <c r="B213" s="1">
-        <v>500000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="C213" s="1">
-        <v>104.914</v>
+        <v>99.103</v>
       </c>
       <c r="D213" s="1">
-        <v>99.661</v>
+        <v>99.571</v>
       </c>
       <c r="E213" t="s">
         <v>8</v>
       </c>
       <c r="F213">
         <v>1.0</v>
       </c>
       <c r="G213" s="1">
-        <v>498305.0</v>
+        <v>288755.9</v>
       </c>
       <c r="H213" s="1">
-        <v>26265.0</v>
+        <v>-1357.2</v>
       </c>
       <c r="I213" s="1">
-        <v>5.2708682433449</v>
+        <v>-0.47001637022828</v>
       </c>
       <c r="J213">
-        <v>0.32</v>
+        <v>2.29</v>
       </c>
       <c r="K213" t="s">
-        <v>497</v>
+        <v>513</v>
       </c>
       <c r="L213" s="1">
-        <v>524570.0</v>
+        <v>287398.7</v>
       </c>
       <c r="M213" s="1">
-        <v>526153.9</v>
+        <v>294034.93</v>
       </c>
       <c r="N213" s="1">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="O213">
         <v>1</v>
       </c>
       <c r="Z213" t="s">
-        <v>495</v>
+        <v>511</v>
       </c>
     </row>
     <row r="214" spans="1:26">
       <c r="A214" t="s">
-        <v>499</v>
+        <v>515</v>
       </c>
       <c r="B214" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C214" s="1">
-        <v>103.512</v>
+        <v>98.772</v>
       </c>
       <c r="D214" s="1">
         <v>100.0</v>
       </c>
       <c r="E214" t="s">
         <v>8</v>
       </c>
       <c r="F214">
         <v>1.0</v>
       </c>
       <c r="G214" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="H214" s="1">
-        <v>17560.0</v>
+        <v>-4912.0</v>
       </c>
       <c r="I214" s="1">
-        <v>3.512</v>
+        <v>-1.228</v>
       </c>
       <c r="J214">
-        <v>0.61</v>
+        <v>2.83</v>
       </c>
       <c r="K214" t="s">
-        <v>500</v>
+        <v>516</v>
       </c>
       <c r="L214" s="1">
-        <v>517560.0</v>
+        <v>395088.0</v>
       </c>
       <c r="M214" s="1">
-        <v>520590.96</v>
+        <v>406419.22</v>
       </c>
       <c r="N214" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="O214">
         <v>1</v>
       </c>
       <c r="Z214" t="s">
-        <v>498</v>
+        <v>514</v>
       </c>
     </row>
     <row r="215" spans="1:26">
       <c r="A215" t="s">
-        <v>502</v>
+        <v>518</v>
       </c>
       <c r="B215" s="1">
-        <v>500000.0</v>
+        <v>828000.0</v>
       </c>
       <c r="C215" s="1">
-        <v>107.161</v>
+        <v>97.771</v>
       </c>
       <c r="D215" s="1">
-        <v>109.3</v>
+        <v>100.0</v>
       </c>
       <c r="E215" t="s">
         <v>8</v>
       </c>
       <c r="F215">
         <v>1.0</v>
       </c>
       <c r="G215" s="1">
-        <v>546500.0</v>
+        <v>828000.0</v>
       </c>
       <c r="H215" s="1">
-        <v>-10695.0</v>
+        <v>-18456.12</v>
       </c>
       <c r="I215" s="1">
-        <v>-1.9569990850869</v>
+        <v>-2.229</v>
       </c>
       <c r="J215">
-        <v>2.27</v>
+        <v>1.73</v>
       </c>
       <c r="K215" t="s">
-        <v>503</v>
+        <v>519</v>
       </c>
       <c r="L215" s="1">
-        <v>535805.0</v>
+        <v>809543.88</v>
       </c>
       <c r="M215" s="1">
-        <v>547168.01</v>
+        <v>823857.71</v>
       </c>
       <c r="N215" s="1">
-        <v>0.09</v>
+        <v>0.14</v>
       </c>
       <c r="O215">
         <v>1</v>
       </c>
       <c r="Z215" t="s">
-        <v>501</v>
+        <v>517</v>
       </c>
     </row>
     <row r="216" spans="1:26">
       <c r="A216" t="s">
-        <v>505</v>
+        <v>521</v>
       </c>
       <c r="B216" s="1">
-        <v>600000.0</v>
+        <v>865000.0</v>
       </c>
       <c r="C216" s="1">
-        <v>99.642</v>
+        <v>97.394</v>
       </c>
       <c r="D216" s="1">
-        <v>99.852</v>
+        <v>100.0</v>
       </c>
       <c r="E216" t="s">
         <v>8</v>
       </c>
       <c r="F216">
         <v>1.0</v>
       </c>
       <c r="G216" s="1">
-        <v>599112.0</v>
+        <v>865000.0</v>
       </c>
       <c r="H216" s="1">
-        <v>-1260.0</v>
+        <v>-22541.9</v>
       </c>
       <c r="I216" s="1">
-        <v>-0.21031126066579</v>
+        <v>-2.606</v>
       </c>
       <c r="J216">
-        <v>0.67</v>
+        <v>3.29</v>
       </c>
       <c r="K216" t="s">
-        <v>506</v>
+        <v>522</v>
       </c>
       <c r="L216" s="1">
-        <v>597852.0</v>
+        <v>842458.1</v>
       </c>
       <c r="M216" s="1">
-        <v>601862.96</v>
+        <v>870898.68</v>
       </c>
       <c r="N216" s="1">
-        <v>0.1</v>
+        <v>0.14</v>
       </c>
       <c r="O216">
         <v>1</v>
       </c>
       <c r="Z216" t="s">
-        <v>504</v>
+        <v>520</v>
       </c>
     </row>
     <row r="217" spans="1:26">
       <c r="A217" t="s">
-        <v>508</v>
+        <v>524</v>
       </c>
       <c r="B217" s="1">
-        <v>415000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C217" s="1">
-        <v>100.435</v>
+        <v>98.498</v>
       </c>
       <c r="D217" s="1">
-        <v>99.934</v>
+        <v>100.42</v>
       </c>
       <c r="E217" t="s">
         <v>8</v>
       </c>
       <c r="F217">
         <v>1.0</v>
       </c>
       <c r="G217" s="1">
-        <v>414726.1</v>
+        <v>602520.0</v>
       </c>
       <c r="H217" s="1">
-        <v>2079.15</v>
+        <v>-11532.0</v>
       </c>
       <c r="I217" s="1">
-        <v>0.50133087837973</v>
+        <v>-1.9139613622784</v>
       </c>
       <c r="J217">
-        <v>0.55</v>
+        <v>0.73</v>
       </c>
       <c r="K217" t="s">
-        <v>509</v>
+        <v>525</v>
       </c>
       <c r="L217" s="1">
-        <v>416805.25</v>
+        <v>590988.0</v>
       </c>
       <c r="M217" s="1">
-        <v>419096.28</v>
+        <v>595338.0</v>
       </c>
       <c r="N217" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="O217">
         <v>1</v>
       </c>
       <c r="Z217" t="s">
-        <v>507</v>
+        <v>523</v>
       </c>
     </row>
     <row r="218" spans="1:26">
       <c r="A218" t="s">
-        <v>511</v>
+        <v>527</v>
       </c>
       <c r="B218" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C218" s="1">
-        <v>101.706</v>
+        <v>98.376</v>
       </c>
       <c r="D218" s="1">
-        <v>100.0</v>
+        <v>99.259</v>
       </c>
       <c r="E218" t="s">
         <v>8</v>
       </c>
       <c r="F218">
         <v>1.0</v>
       </c>
       <c r="G218" s="1">
-        <v>400000.0</v>
+        <v>694813.0</v>
       </c>
       <c r="H218" s="1">
-        <v>6824.0</v>
+        <v>-6181.0</v>
       </c>
       <c r="I218" s="1">
-        <v>1.706</v>
+        <v>-0.88959187579968</v>
       </c>
       <c r="J218">
-        <v>0.93</v>
+        <v>1.69</v>
       </c>
       <c r="K218" t="s">
-        <v>512</v>
+        <v>528</v>
       </c>
       <c r="L218" s="1">
-        <v>406824.0</v>
+        <v>688632.0</v>
       </c>
       <c r="M218" s="1">
-        <v>410557.15</v>
+        <v>700462.48</v>
       </c>
       <c r="N218" s="1">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="O218">
         <v>1</v>
       </c>
       <c r="Z218" t="s">
-        <v>510</v>
+        <v>526</v>
       </c>
     </row>
     <row r="219" spans="1:26">
       <c r="A219" t="s">
-        <v>514</v>
+        <v>530</v>
       </c>
       <c r="B219" s="1">
-        <v>700000.0</v>
+        <v>867000.0</v>
       </c>
       <c r="C219" s="1">
-        <v>104.857</v>
+        <v>99.82</v>
       </c>
       <c r="D219" s="1">
-        <v>100.71057857</v>
+        <v>99.731</v>
       </c>
       <c r="E219" t="s">
         <v>8</v>
       </c>
       <c r="F219">
         <v>1.0</v>
       </c>
       <c r="G219" s="1">
-        <v>704974.05</v>
+        <v>864667.77</v>
       </c>
       <c r="H219" s="1">
-        <v>29024.95</v>
+        <v>771.63</v>
       </c>
       <c r="I219" s="1">
-        <v>4.1171657311358</v>
+        <v>0.089240055749967</v>
       </c>
       <c r="J219">
-        <v>4.08</v>
+        <v>0.54</v>
       </c>
       <c r="K219" t="s">
-        <v>515</v>
+        <v>531</v>
       </c>
       <c r="L219" s="1">
-        <v>733999.0</v>
+        <v>865439.4</v>
       </c>
       <c r="M219" s="1">
-        <v>762574.34</v>
+        <v>870160.39</v>
       </c>
       <c r="N219" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="O219">
         <v>1</v>
       </c>
       <c r="Z219" t="s">
-        <v>513</v>
+        <v>529</v>
       </c>
     </row>
     <row r="220" spans="1:26">
       <c r="A220" t="s">
-        <v>517</v>
+        <v>533</v>
       </c>
       <c r="B220" s="1">
-        <v>300000.0</v>
+        <v>1042000.0</v>
       </c>
       <c r="C220" s="1">
-        <v>99.774</v>
+        <v>97.781</v>
       </c>
       <c r="D220" s="1">
-        <v>99.589</v>
+        <v>99.228</v>
       </c>
       <c r="E220" t="s">
         <v>8</v>
       </c>
       <c r="F220">
         <v>1.0</v>
       </c>
       <c r="G220" s="1">
-        <v>298767.0</v>
+        <v>1033955.76</v>
       </c>
       <c r="H220" s="1">
-        <v>555.0</v>
+        <v>-15077.74</v>
       </c>
       <c r="I220" s="1">
-        <v>0.18576348793541</v>
+        <v>-1.4582577498287</v>
       </c>
       <c r="J220">
-        <v>1.27</v>
+        <v>0.54</v>
       </c>
       <c r="K220" t="s">
-        <v>518</v>
+        <v>534</v>
       </c>
       <c r="L220" s="1">
-        <v>299322.0</v>
+        <v>1018878.02</v>
       </c>
       <c r="M220" s="1">
-        <v>303122.34</v>
+        <v>1024459.14</v>
       </c>
       <c r="N220" s="1">
-        <v>0.05</v>
+        <v>0.17</v>
       </c>
       <c r="O220">
         <v>1</v>
       </c>
       <c r="Z220" t="s">
-        <v>516</v>
+        <v>532</v>
       </c>
     </row>
     <row r="221" spans="1:26">
       <c r="A221" t="s">
-        <v>520</v>
+        <v>536</v>
       </c>
       <c r="B221" s="1">
-        <v>300000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C221" s="1">
-        <v>103.401</v>
+        <v>91.181</v>
       </c>
       <c r="D221" s="1">
-        <v>98.50505</v>
+        <v>84.63690444</v>
       </c>
       <c r="E221" t="s">
         <v>8</v>
       </c>
       <c r="F221">
         <v>1.0</v>
       </c>
       <c r="G221" s="1">
-        <v>295515.15</v>
+        <v>761732.14</v>
       </c>
       <c r="H221" s="1">
-        <v>14687.85</v>
+        <v>58896.86</v>
       </c>
       <c r="I221" s="1">
-        <v>4.9702527941461</v>
+        <v>7.7319646772421</v>
       </c>
       <c r="J221">
-        <v>2.92</v>
+        <v>1.62</v>
       </c>
       <c r="K221" t="s">
-        <v>521</v>
+        <v>537</v>
       </c>
       <c r="L221" s="1">
-        <v>310203.0</v>
+        <v>820629.0</v>
       </c>
       <c r="M221" s="1">
-        <v>318961.56</v>
+        <v>835238.59</v>
       </c>
       <c r="N221" s="1">
-        <v>0.05</v>
+        <v>0.14</v>
       </c>
       <c r="O221">
         <v>1</v>
       </c>
       <c r="Z221" t="s">
-        <v>519</v>
+        <v>535</v>
       </c>
     </row>
     <row r="222" spans="1:26">
       <c r="A222" t="s">
-        <v>523</v>
+        <v>539</v>
       </c>
       <c r="B222" s="1">
-        <v>900000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C222" s="1">
-        <v>86.34</v>
+        <v>101.458</v>
       </c>
       <c r="D222" s="1">
-        <v>85.96</v>
+        <v>99.68141667</v>
       </c>
       <c r="E222" t="s">
         <v>8</v>
       </c>
       <c r="F222">
         <v>1.0</v>
       </c>
       <c r="G222" s="1">
-        <v>773640.0</v>
+        <v>1196177.0</v>
       </c>
       <c r="H222" s="1">
-        <v>3420.0</v>
+        <v>21319.0</v>
       </c>
       <c r="I222" s="1">
-        <v>0.44206607724523</v>
+        <v>1.782261320858</v>
       </c>
       <c r="J222">
-        <v>0.6</v>
+        <v>2.08</v>
       </c>
       <c r="K222" t="s">
-        <v>524</v>
+        <v>540</v>
       </c>
       <c r="L222" s="1">
-        <v>777060.0</v>
+        <v>1217496.0</v>
       </c>
       <c r="M222" s="1">
-        <v>782453.84</v>
+        <v>1242465.86</v>
       </c>
       <c r="N222" s="1">
-        <v>0.13</v>
+        <v>0.2</v>
       </c>
       <c r="O222">
         <v>1</v>
       </c>
       <c r="Z222" t="s">
-        <v>522</v>
+        <v>538</v>
       </c>
     </row>
     <row r="223" spans="1:26">
       <c r="A223" t="s">
-        <v>526</v>
+        <v>542</v>
       </c>
       <c r="B223" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C223" s="1">
-        <v>99.701</v>
+        <v>100.054</v>
       </c>
       <c r="D223" s="1">
-        <v>100.65</v>
+        <v>100.27777778</v>
       </c>
       <c r="E223" t="s">
         <v>8</v>
       </c>
       <c r="F223">
         <v>1.0</v>
       </c>
       <c r="G223" s="1">
-        <v>503250.0</v>
+        <v>902500.0</v>
       </c>
       <c r="H223" s="1">
-        <v>-4745.0</v>
+        <v>-2014.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-0.94287133631396</v>
+        <v>-0.22315789473684</v>
       </c>
       <c r="J223">
-        <v>1.36</v>
-[...2 lines deleted...]
-        <v>527</v>
+        <v>0.06</v>
+      </c>
+      <c r="K223">
+        <v>538.92</v>
       </c>
       <c r="L223" s="1">
-        <v>498505.0</v>
+        <v>900486.0</v>
       </c>
       <c r="M223" s="1">
-        <v>505326.92</v>
+        <v>901024.92</v>
       </c>
       <c r="N223" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="O223">
         <v>1</v>
       </c>
       <c r="Z223" t="s">
-        <v>525</v>
+        <v>541</v>
       </c>
     </row>
     <row r="224" spans="1:26">
       <c r="A224" t="s">
-        <v>529</v>
+        <v>544</v>
       </c>
       <c r="B224" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C224" s="1">
-        <v>99.536</v>
+        <v>98.565</v>
       </c>
       <c r="D224" s="1">
-        <v>100.62</v>
+        <v>98.962</v>
       </c>
       <c r="E224" t="s">
         <v>8</v>
       </c>
       <c r="F224">
         <v>1.0</v>
       </c>
       <c r="G224" s="1">
-        <v>301860.0</v>
+        <v>593772.0</v>
       </c>
       <c r="H224" s="1">
-        <v>-3252.0</v>
+        <v>-2382.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-1.0773206122043</v>
+        <v>-0.40116408318344</v>
       </c>
       <c r="J224">
-        <v>0.35</v>
+        <v>0.93</v>
       </c>
       <c r="K224" t="s">
-        <v>530</v>
+        <v>545</v>
       </c>
       <c r="L224" s="1">
-        <v>298608.0</v>
+        <v>591390.0</v>
       </c>
       <c r="M224" s="1">
-        <v>299661.08</v>
+        <v>596999.59</v>
       </c>
       <c r="N224" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="O224">
         <v>1</v>
       </c>
       <c r="Z224" t="s">
-        <v>528</v>
+        <v>543</v>
       </c>
     </row>
     <row r="225" spans="1:26">
       <c r="A225" t="s">
-        <v>532</v>
+        <v>547</v>
       </c>
       <c r="B225" s="1">
-        <v>356000.0</v>
+        <v>324000.0</v>
       </c>
       <c r="C225" s="1">
-        <v>101.572</v>
+        <v>92.576</v>
       </c>
       <c r="D225" s="1">
-        <v>99.662</v>
+        <v>88.76264198</v>
       </c>
       <c r="E225" t="s">
         <v>8</v>
       </c>
       <c r="F225">
         <v>1.0</v>
       </c>
       <c r="G225" s="1">
-        <v>354796.72</v>
+        <v>287590.96</v>
       </c>
       <c r="H225" s="1">
-        <v>6799.6</v>
+        <v>12355.28</v>
       </c>
       <c r="I225" s="1">
-        <v>1.9164776946078</v>
+        <v>4.2961294750016</v>
       </c>
       <c r="J225">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>533</v>
+        <v>0.19</v>
+      </c>
+      <c r="K225">
+        <v>615.82</v>
       </c>
       <c r="L225" s="1">
-        <v>361596.32</v>
+        <v>299946.24</v>
       </c>
       <c r="M225" s="1">
-        <v>364035.9</v>
+        <v>300562.06</v>
       </c>
       <c r="N225" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="O225">
         <v>1</v>
       </c>
       <c r="Z225" t="s">
-        <v>531</v>
+        <v>546</v>
       </c>
     </row>
     <row r="226" spans="1:26">
       <c r="A226" t="s">
-        <v>535</v>
+        <v>549</v>
       </c>
       <c r="B226" s="1">
-        <v>777000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C226" s="1">
-        <v>100.064</v>
+        <v>102.017</v>
       </c>
       <c r="D226" s="1">
-        <v>99.67453282</v>
+        <v>102.316</v>
       </c>
       <c r="E226" t="s">
         <v>8</v>
       </c>
       <c r="F226">
         <v>1.0</v>
       </c>
       <c r="G226" s="1">
-        <v>774471.12</v>
+        <v>204632.0</v>
       </c>
       <c r="H226" s="1">
-        <v>3026.16</v>
+        <v>-598.0</v>
       </c>
       <c r="I226" s="1">
-        <v>0.39073890837918</v>
+        <v>-0.29223190898784</v>
       </c>
       <c r="J226">
-        <v>3.61</v>
+        <v>0.87</v>
       </c>
       <c r="K226" t="s">
-        <v>536</v>
+        <v>550</v>
       </c>
       <c r="L226" s="1">
-        <v>777497.28</v>
+        <v>204034.0</v>
       </c>
       <c r="M226" s="1">
-        <v>805509.19</v>
+        <v>205765.51</v>
       </c>
       <c r="N226" s="1">
-        <v>0.13</v>
+        <v>0.03</v>
       </c>
       <c r="O226">
         <v>1</v>
       </c>
       <c r="Z226" t="s">
-        <v>534</v>
+        <v>548</v>
       </c>
     </row>
     <row r="227" spans="1:26">
       <c r="A227" t="s">
-        <v>538</v>
+        <v>552</v>
       </c>
       <c r="B227" s="1">
-        <v>290000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C227" s="1">
-        <v>100.08</v>
+        <v>97.752</v>
       </c>
       <c r="D227" s="1">
-        <v>99.571</v>
+        <v>100.33</v>
       </c>
       <c r="E227" t="s">
         <v>8</v>
       </c>
       <c r="F227">
         <v>1.0</v>
       </c>
       <c r="G227" s="1">
-        <v>288755.9</v>
+        <v>1003300.0</v>
       </c>
       <c r="H227" s="1">
-        <v>1476.1</v>
+        <v>-25780.0</v>
       </c>
       <c r="I227" s="1">
-        <v>0.51119301804742</v>
+        <v>-2.5695205820791</v>
       </c>
       <c r="J227">
-        <v>2.1</v>
+        <v>1.13</v>
       </c>
       <c r="K227" t="s">
-        <v>539</v>
+        <v>553</v>
       </c>
       <c r="L227" s="1">
-        <v>290232.0</v>
+        <v>977520.0</v>
       </c>
       <c r="M227" s="1">
-        <v>296325.97</v>
+        <v>988862.47</v>
       </c>
       <c r="N227" s="1">
-        <v>0.05</v>
+        <v>0.16</v>
       </c>
       <c r="O227">
         <v>1</v>
       </c>
       <c r="Z227" t="s">
-        <v>537</v>
+        <v>551</v>
       </c>
     </row>
     <row r="228" spans="1:26">
       <c r="A228" t="s">
-        <v>541</v>
+        <v>555</v>
       </c>
       <c r="B228" s="1">
         <v>400000.0</v>
       </c>
       <c r="C228" s="1">
-        <v>99.585</v>
+        <v>100.909</v>
       </c>
       <c r="D228" s="1">
-        <v>100.0</v>
+        <v>99.651</v>
       </c>
       <c r="E228" t="s">
         <v>8</v>
       </c>
       <c r="F228">
         <v>1.0</v>
       </c>
       <c r="G228" s="1">
-        <v>400000.0</v>
+        <v>398604.0</v>
       </c>
       <c r="H228" s="1">
-        <v>-1660.0</v>
+        <v>5032.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-0.415</v>
+        <v>1.2624057962288</v>
       </c>
       <c r="J228">
-        <v>2.62</v>
+        <v>1.2</v>
       </c>
       <c r="K228" t="s">
-        <v>542</v>
+        <v>556</v>
       </c>
       <c r="L228" s="1">
-        <v>398340.0</v>
+        <v>403636.0</v>
       </c>
       <c r="M228" s="1">
-        <v>408818.33</v>
+        <v>408451.07</v>
       </c>
       <c r="N228" s="1">
         <v>0.07</v>
       </c>
       <c r="O228">
         <v>1</v>
       </c>
       <c r="Z228" t="s">
-        <v>540</v>
+        <v>554</v>
       </c>
     </row>
     <row r="229" spans="1:26">
       <c r="A229" t="s">
-        <v>544</v>
+        <v>558</v>
       </c>
       <c r="B229" s="1">
-        <v>1228000.0</v>
+        <v>698000.0</v>
       </c>
       <c r="C229" s="1">
-        <v>99.393</v>
+        <v>100.105</v>
       </c>
       <c r="D229" s="1">
-        <v>100.0</v>
+        <v>99.768</v>
       </c>
       <c r="E229" t="s">
         <v>8</v>
       </c>
       <c r="F229">
         <v>1.0</v>
       </c>
       <c r="G229" s="1">
-        <v>1228000.0</v>
+        <v>696380.64</v>
       </c>
       <c r="H229" s="1">
-        <v>-7453.96</v>
+        <v>2352.26</v>
       </c>
       <c r="I229" s="1">
-        <v>-0.607</v>
+        <v>0.33778365808676</v>
       </c>
       <c r="J229">
-        <v>1.53</v>
+        <v>0.61</v>
       </c>
       <c r="K229" t="s">
-        <v>545</v>
+        <v>559</v>
       </c>
       <c r="L229" s="1">
-        <v>1220546.04</v>
+        <v>698732.9</v>
       </c>
       <c r="M229" s="1">
-        <v>1239338.68</v>
+        <v>702956.76</v>
       </c>
       <c r="N229" s="1">
-        <v>0.2</v>
+        <v>0.12</v>
       </c>
       <c r="O229">
         <v>1</v>
       </c>
       <c r="Z229" t="s">
-        <v>543</v>
+        <v>557</v>
       </c>
     </row>
     <row r="230" spans="1:26">
       <c r="A230" t="s">
-        <v>547</v>
+        <v>561</v>
       </c>
       <c r="B230" s="1">
-        <v>865000.0</v>
+        <v>3860000.0</v>
       </c>
       <c r="C230" s="1">
-        <v>99.172</v>
+        <v>97.345</v>
       </c>
       <c r="D230" s="1">
-        <v>100.0</v>
+        <v>97.89</v>
       </c>
       <c r="E230" t="s">
         <v>8</v>
       </c>
       <c r="F230">
         <v>1.0</v>
       </c>
       <c r="G230" s="1">
-        <v>865000.0</v>
+        <v>3778554.0</v>
       </c>
       <c r="H230" s="1">
-        <v>-7162.2</v>
+        <v>-21037.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-0.828</v>
+        <v>-0.55674736949637</v>
       </c>
       <c r="J230">
-        <v>3.07</v>
+        <v>2.78</v>
       </c>
       <c r="K230" t="s">
-        <v>548</v>
+        <v>562</v>
       </c>
       <c r="L230" s="1">
-        <v>857837.8</v>
+        <v>3757517.0</v>
       </c>
       <c r="M230" s="1">
-        <v>884423.56</v>
+        <v>3864856.73</v>
       </c>
       <c r="N230" s="1">
-        <v>0.14</v>
+        <v>0.64</v>
       </c>
       <c r="O230">
         <v>1</v>
       </c>
       <c r="Z230" t="s">
-        <v>546</v>
+        <v>560</v>
       </c>
     </row>
     <row r="231" spans="1:26">
       <c r="A231" t="s">
-        <v>550</v>
+        <v>564</v>
       </c>
       <c r="B231" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C231" s="1">
-        <v>100.017</v>
+        <v>99.192</v>
       </c>
       <c r="D231" s="1">
-        <v>100.42</v>
+        <v>99.766</v>
       </c>
       <c r="E231" t="s">
         <v>8</v>
       </c>
       <c r="F231">
         <v>1.0</v>
       </c>
       <c r="G231" s="1">
-        <v>602520.0</v>
+        <v>399064.0</v>
       </c>
       <c r="H231" s="1">
-        <v>-2418.0</v>
+        <v>-2296.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-0.40131447918741</v>
+        <v>-0.57534631036626</v>
       </c>
       <c r="J231">
-        <v>0.52</v>
+        <v>0.49</v>
       </c>
       <c r="K231" t="s">
-        <v>551</v>
+        <v>565</v>
       </c>
       <c r="L231" s="1">
-        <v>600102.0</v>
+        <v>396768.0</v>
       </c>
       <c r="M231" s="1">
-        <v>603200.63</v>
+        <v>398724.16</v>
       </c>
       <c r="N231" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="O231">
         <v>1</v>
       </c>
       <c r="Z231" t="s">
-        <v>549</v>
+        <v>563</v>
       </c>
     </row>
     <row r="232" spans="1:26">
       <c r="A232" t="s">
-        <v>553</v>
+        <v>567</v>
       </c>
       <c r="B232" s="1">
-        <v>700000.0</v>
+        <v>220000.0</v>
       </c>
       <c r="C232" s="1">
-        <v>98.929</v>
+        <v>97.81</v>
       </c>
       <c r="D232" s="1">
-        <v>99.259</v>
+        <v>99.945</v>
       </c>
       <c r="E232" t="s">
         <v>8</v>
       </c>
       <c r="F232">
         <v>1.0</v>
       </c>
       <c r="G232" s="1">
-        <v>694813.0</v>
+        <v>219879.0</v>
       </c>
       <c r="H232" s="1">
-        <v>-2310.0</v>
+        <v>-4697.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-0.33246355494212</v>
+        <v>-2.1361748961929</v>
       </c>
       <c r="J232">
-        <v>1.44</v>
+        <v>2.1</v>
       </c>
       <c r="K232" t="s">
-        <v>554</v>
+        <v>568</v>
       </c>
       <c r="L232" s="1">
-        <v>692503.0</v>
+        <v>215182.0</v>
       </c>
       <c r="M232" s="1">
-        <v>702571.49</v>
+        <v>219794.04</v>
       </c>
       <c r="N232" s="1">
-        <v>0.11</v>
+        <v>0.04</v>
       </c>
       <c r="O232">
         <v>1</v>
       </c>
       <c r="Z232" t="s">
-        <v>552</v>
+        <v>566</v>
       </c>
     </row>
     <row r="233" spans="1:26">
       <c r="A233" t="s">
-        <v>556</v>
+        <v>570</v>
       </c>
       <c r="B233" s="1">
-        <v>867000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C233" s="1">
-        <v>100.891</v>
+        <v>98.398</v>
       </c>
       <c r="D233" s="1">
-        <v>99.731</v>
+        <v>98.71</v>
       </c>
       <c r="E233" t="s">
         <v>8</v>
       </c>
       <c r="F233">
         <v>1.0</v>
       </c>
       <c r="G233" s="1">
-        <v>864667.77</v>
+        <v>394840.0</v>
       </c>
       <c r="H233" s="1">
-        <v>10057.2</v>
+        <v>-1248.0</v>
       </c>
       <c r="I233" s="1">
-        <v>1.1631288165164</v>
+        <v>-0.31607739843987</v>
       </c>
       <c r="J233">
-        <v>0.33</v>
+        <v>1.67</v>
       </c>
       <c r="K233" t="s">
-        <v>557</v>
+        <v>571</v>
       </c>
       <c r="L233" s="1">
-        <v>874724.97</v>
+        <v>393592.0</v>
       </c>
       <c r="M233" s="1">
-        <v>877575.38</v>
+        <v>400255.01</v>
       </c>
       <c r="N233" s="1">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
       <c r="O233">
         <v>1</v>
       </c>
       <c r="Z233" t="s">
-        <v>555</v>
+        <v>569</v>
       </c>
     </row>
     <row r="234" spans="1:26">
       <c r="A234" t="s">
-        <v>559</v>
+        <v>573</v>
       </c>
       <c r="B234" s="1">
-        <v>900000.0</v>
+        <v>461000.0</v>
       </c>
       <c r="C234" s="1">
-        <v>100.666</v>
+        <v>98.311</v>
       </c>
       <c r="D234" s="1">
-        <v>99.451</v>
+        <v>99.682</v>
       </c>
       <c r="E234" t="s">
         <v>8</v>
       </c>
       <c r="F234">
         <v>1.0</v>
       </c>
       <c r="G234" s="1">
-        <v>895059.0</v>
+        <v>459534.02</v>
       </c>
       <c r="H234" s="1">
-        <v>10935.0</v>
+        <v>-6320.31</v>
       </c>
       <c r="I234" s="1">
-        <v>1.2217071723763</v>
+        <v>-1.3753736883289</v>
       </c>
       <c r="J234">
-        <v>0.71</v>
+        <v>1.73</v>
       </c>
       <c r="K234" t="s">
-        <v>560</v>
+        <v>574</v>
       </c>
       <c r="L234" s="1">
-        <v>905994.0</v>
+        <v>453213.71</v>
       </c>
       <c r="M234" s="1">
-        <v>912380.3</v>
+        <v>461167.54</v>
       </c>
       <c r="N234" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="O234">
         <v>1</v>
       </c>
       <c r="Z234" t="s">
-        <v>558</v>
+        <v>572</v>
       </c>
     </row>
     <row r="235" spans="1:26">
       <c r="A235" t="s">
-        <v>562</v>
+        <v>576</v>
       </c>
       <c r="B235" s="1">
-        <v>1042000.0</v>
+        <v>5868000.0</v>
       </c>
       <c r="C235" s="1">
-        <v>98.726</v>
+        <v>86.167</v>
       </c>
       <c r="D235" s="1">
-        <v>99.228</v>
+        <v>86.20867808</v>
       </c>
       <c r="E235" t="s">
         <v>8</v>
       </c>
       <c r="F235">
         <v>1.0</v>
       </c>
       <c r="G235" s="1">
-        <v>1033955.76</v>
+        <v>5058725.23</v>
       </c>
       <c r="H235" s="1">
-        <v>-5230.84</v>
+        <v>-2445.67</v>
       </c>
       <c r="I235" s="1">
-        <v>-0.50590559116378</v>
+        <v>-0.04834557895132</v>
       </c>
       <c r="J235">
-        <v>0.37</v>
+        <v>0.11</v>
       </c>
       <c r="K235" t="s">
-        <v>563</v>
+        <v>577</v>
       </c>
       <c r="L235" s="1">
-        <v>1028724.92</v>
+        <v>5056279.56</v>
       </c>
       <c r="M235" s="1">
-        <v>1032582.46</v>
+        <v>5062489.19</v>
       </c>
       <c r="N235" s="1">
-        <v>0.17</v>
+        <v>0.83</v>
       </c>
       <c r="O235">
         <v>1</v>
       </c>
       <c r="Z235" t="s">
-        <v>561</v>
+        <v>575</v>
       </c>
     </row>
     <row r="236" spans="1:26">
       <c r="A236" t="s">
-        <v>565</v>
+        <v>579</v>
       </c>
       <c r="B236" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C236" s="1">
-        <v>91.495</v>
+        <v>100.582</v>
       </c>
       <c r="D236" s="1">
-        <v>81.26785667</v>
+        <v>101.62</v>
       </c>
       <c r="E236" t="s">
         <v>8</v>
       </c>
       <c r="F236">
         <v>1.0</v>
       </c>
       <c r="G236" s="1">
-        <v>487607.14</v>
+        <v>304860.0</v>
       </c>
       <c r="H236" s="1">
-        <v>61362.86</v>
+        <v>-3114.0</v>
       </c>
       <c r="I236" s="1">
-        <v>12.584487585641</v>
+        <v>-1.0214524699862</v>
       </c>
       <c r="J236">
-        <v>1.52</v>
-[...2 lines deleted...]
-        <v>566</v>
+        <v>0.16</v>
+      </c>
+      <c r="K236">
+        <v>478.68</v>
       </c>
       <c r="L236" s="1">
-        <v>548970.0</v>
+        <v>301746.0</v>
       </c>
       <c r="M236" s="1">
-        <v>558062.47</v>
+        <v>302224.68</v>
       </c>
       <c r="N236" s="1">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="O236">
         <v>1</v>
       </c>
       <c r="Z236" t="s">
-        <v>564</v>
+        <v>578</v>
       </c>
     </row>
     <row r="237" spans="1:26">
       <c r="A237" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="B237" s="1">
-        <v>1200000.0</v>
+        <v>55420730.0</v>
       </c>
       <c r="C237" s="1">
-        <v>102.5</v>
+        <v>82.334</v>
       </c>
       <c r="D237" s="1">
-        <v>99.68141667</v>
+        <v>82.34464384</v>
       </c>
       <c r="E237" t="s">
         <v>8</v>
       </c>
       <c r="F237">
         <v>1.0</v>
       </c>
       <c r="G237" s="1">
-        <v>1196177.0</v>
+        <v>45636002.73</v>
       </c>
       <c r="H237" s="1">
-        <v>33823.0</v>
+        <v>-5898.89</v>
       </c>
       <c r="I237" s="1">
-        <v>2.8275915688063</v>
+        <v>-0.012925956804105</v>
       </c>
       <c r="J237">
-        <v>1.86</v>
-[...2 lines deleted...]
-        <v>569</v>
+        <v>0.0</v>
+      </c>
+      <c r="K237">
+        <v>0.0</v>
       </c>
       <c r="L237" s="1">
-        <v>1230000.0</v>
+        <v>45630103.84</v>
       </c>
       <c r="M237" s="1">
-        <v>1252294.52</v>
+        <v>45630103.84</v>
       </c>
       <c r="N237" s="1">
-        <v>0.2</v>
+        <v>7.5</v>
       </c>
       <c r="O237">
         <v>1</v>
       </c>
       <c r="Z237" t="s">
-        <v>567</v>
+        <v>580</v>
       </c>
     </row>
     <row r="238" spans="1:26">
       <c r="A238" t="s">
-        <v>571</v>
+        <v>583</v>
       </c>
       <c r="B238" s="1">
-        <v>600000.0</v>
+        <v>3429716.0</v>
       </c>
       <c r="C238" s="1">
-        <v>100.712</v>
+        <v>84.018</v>
       </c>
       <c r="D238" s="1">
-        <v>100.29166667</v>
+        <v>84.20972815</v>
       </c>
       <c r="E238" t="s">
         <v>8</v>
       </c>
       <c r="F238">
         <v>1.0</v>
       </c>
       <c r="G238" s="1">
-        <v>601750.0</v>
+        <v>2888154.52</v>
       </c>
       <c r="H238" s="1">
-        <v>2522.0</v>
+        <v>-6575.73</v>
       </c>
       <c r="I238" s="1">
-        <v>0.41911092646448</v>
+        <v>-0.22767930020586</v>
       </c>
       <c r="J238">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>572</v>
+        <v>0.0</v>
+      </c>
+      <c r="K238">
+        <v>0.0</v>
       </c>
       <c r="L238" s="1">
-        <v>604272.0</v>
+        <v>2881578.79</v>
       </c>
       <c r="M238" s="1">
-        <v>609661.15</v>
+        <v>2881578.79</v>
       </c>
       <c r="N238" s="1">
-        <v>0.1</v>
+        <v>0.47</v>
       </c>
       <c r="O238">
         <v>1</v>
       </c>
       <c r="Z238" t="s">
-        <v>570</v>
+        <v>582</v>
       </c>
     </row>
     <row r="239" spans="1:26">
       <c r="A239" t="s">
-        <v>574</v>
+        <v>585</v>
       </c>
       <c r="B239" s="1">
-        <v>600000.0</v>
+        <v>3573000.0</v>
       </c>
       <c r="C239" s="1">
-        <v>99.431</v>
+        <v>98.091</v>
       </c>
       <c r="D239" s="1">
-        <v>98.962</v>
+        <v>98.512</v>
       </c>
       <c r="E239" t="s">
         <v>8</v>
       </c>
       <c r="F239">
         <v>1.0</v>
       </c>
       <c r="G239" s="1">
-        <v>593772.0</v>
+        <v>3519833.76</v>
       </c>
       <c r="H239" s="1">
-        <v>2814.0</v>
+        <v>-15042.33</v>
       </c>
       <c r="I239" s="1">
-        <v>0.4739192821487</v>
+        <v>-0.42735910345948</v>
       </c>
       <c r="J239">
-        <v>0.72</v>
+        <v>2.41</v>
       </c>
       <c r="K239" t="s">
-        <v>575</v>
+        <v>586</v>
       </c>
       <c r="L239" s="1">
-        <v>596586.0</v>
+        <v>3504791.43</v>
       </c>
       <c r="M239" s="1">
-        <v>600901.07</v>
+        <v>3590993.73</v>
       </c>
       <c r="N239" s="1">
-        <v>0.1</v>
+        <v>0.59</v>
       </c>
       <c r="O239">
         <v>1</v>
       </c>
       <c r="Z239" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
     </row>
     <row r="240" spans="1:26">
       <c r="A240" t="s">
-        <v>577</v>
+        <v>588</v>
       </c>
       <c r="B240" s="1">
-        <v>324000.0</v>
+        <v>13608000.0</v>
       </c>
       <c r="C240" s="1">
-        <v>93.671</v>
+        <v>93.446</v>
       </c>
       <c r="D240" s="1">
-        <v>88.76264198</v>
+        <v>94.32086772</v>
       </c>
       <c r="E240" t="s">
         <v>8</v>
       </c>
       <c r="F240">
         <v>1.0</v>
       </c>
       <c r="G240" s="1">
-        <v>287590.96</v>
+        <v>12835183.68</v>
       </c>
       <c r="H240" s="1">
-        <v>15903.08</v>
+        <v>-119052.0</v>
       </c>
       <c r="I240" s="1">
-        <v>5.529756568148</v>
+        <v>-0.92754418610704</v>
       </c>
       <c r="J240">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>266.3</v>
+        <v>1.58</v>
+      </c>
+      <c r="K240" t="s">
+        <v>589</v>
       </c>
       <c r="L240" s="1">
-        <v>303494.04</v>
+        <v>12716131.68</v>
       </c>
       <c r="M240" s="1">
-        <v>303760.34</v>
+        <v>12931622.75</v>
       </c>
       <c r="N240" s="1">
-        <v>0.05</v>
+        <v>2.12</v>
       </c>
       <c r="O240">
         <v>1</v>
       </c>
       <c r="Z240" t="s">
-        <v>576</v>
+        <v>587</v>
       </c>
     </row>
     <row r="241" spans="1:26">
       <c r="A241" t="s">
-        <v>579</v>
+        <v>591</v>
       </c>
       <c r="B241" s="1">
-        <v>200000.0</v>
+        <v>406000.0</v>
       </c>
       <c r="C241" s="1">
-        <v>103.232</v>
+        <v>99.846</v>
       </c>
       <c r="D241" s="1">
-        <v>102.316</v>
+        <v>100.0</v>
       </c>
       <c r="E241" t="s">
         <v>8</v>
       </c>
       <c r="F241">
         <v>1.0</v>
       </c>
       <c r="G241" s="1">
-        <v>204632.0</v>
+        <v>406000.0</v>
       </c>
       <c r="H241" s="1">
-        <v>1832.0</v>
+        <v>-625.24</v>
       </c>
       <c r="I241" s="1">
-        <v>0.89526564760155</v>
+        <v>-0.154</v>
       </c>
       <c r="J241">
-        <v>0.64</v>
+        <v>1.03</v>
       </c>
       <c r="K241" t="s">
-        <v>580</v>
+        <v>592</v>
       </c>
       <c r="L241" s="1">
-        <v>206464.0</v>
+        <v>405374.76</v>
       </c>
       <c r="M241" s="1">
-        <v>207735.23</v>
+        <v>409567.35</v>
       </c>
       <c r="N241" s="1">
-        <v>0.03</v>
+        <v>0.07</v>
       </c>
       <c r="O241">
         <v>1</v>
       </c>
       <c r="Z241" t="s">
-        <v>578</v>
+        <v>590</v>
       </c>
     </row>
     <row r="242" spans="1:26">
       <c r="A242" t="s">
-        <v>582</v>
+        <v>594</v>
       </c>
       <c r="B242" s="1">
-        <v>1000000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C242" s="1">
-        <v>98.957</v>
+        <v>98.207</v>
       </c>
       <c r="D242" s="1">
-        <v>100.33</v>
+        <v>99.24</v>
       </c>
       <c r="E242" t="s">
         <v>8</v>
       </c>
       <c r="F242">
         <v>1.0</v>
       </c>
       <c r="G242" s="1">
-        <v>1003300.0</v>
+        <v>297720.0</v>
       </c>
       <c r="H242" s="1">
-        <v>-13730.0</v>
+        <v>-3099.0</v>
       </c>
       <c r="I242" s="1">
-        <v>-1.3684840027908</v>
+        <v>-1.0409109230149</v>
       </c>
       <c r="J242">
-        <v>0.96</v>
+        <v>1.86</v>
       </c>
       <c r="K242" t="s">
-        <v>583</v>
+        <v>595</v>
       </c>
       <c r="L242" s="1">
-        <v>989570.0</v>
+        <v>294621.0</v>
       </c>
       <c r="M242" s="1">
-        <v>999186.44</v>
+        <v>300199.77</v>
       </c>
       <c r="N242" s="1">
-        <v>0.16</v>
+        <v>0.05</v>
       </c>
       <c r="O242">
         <v>1</v>
       </c>
       <c r="Z242" t="s">
-        <v>581</v>
+        <v>593</v>
       </c>
     </row>
     <row r="243" spans="1:26">
       <c r="A243" t="s">
-        <v>585</v>
+        <v>597</v>
       </c>
       <c r="B243" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C243" s="1">
-        <v>101.968</v>
+        <v>89.252</v>
       </c>
       <c r="D243" s="1">
-        <v>99.651</v>
+        <v>85.37902778</v>
       </c>
       <c r="E243" t="s">
         <v>8</v>
       </c>
       <c r="F243">
         <v>1.0</v>
       </c>
       <c r="G243" s="1">
-        <v>398604.0</v>
+        <v>768411.25</v>
       </c>
       <c r="H243" s="1">
-        <v>9268.0</v>
+        <v>34856.75</v>
       </c>
       <c r="I243" s="1">
-        <v>2.3251146501289</v>
+        <v>4.5362102650111</v>
       </c>
       <c r="J243">
-        <v>0.94</v>
+        <v>0.46</v>
       </c>
       <c r="K243" t="s">
-        <v>586</v>
+        <v>598</v>
       </c>
       <c r="L243" s="1">
-        <v>407872.0</v>
+        <v>803268.0</v>
       </c>
       <c r="M243" s="1">
-        <v>411622.68</v>
+        <v>807419.1</v>
       </c>
       <c r="N243" s="1">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="O243">
         <v>1</v>
       </c>
       <c r="Z243" t="s">
-        <v>584</v>
+        <v>596</v>
       </c>
     </row>
     <row r="244" spans="1:26">
       <c r="A244" t="s">
-        <v>588</v>
+        <v>600</v>
       </c>
       <c r="B244" s="1">
-        <v>698000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C244" s="1">
-        <v>101.193</v>
+        <v>100.662</v>
       </c>
       <c r="D244" s="1">
-        <v>99.768</v>
+        <v>99.942</v>
       </c>
       <c r="E244" t="s">
         <v>8</v>
       </c>
       <c r="F244">
         <v>1.0</v>
       </c>
       <c r="G244" s="1">
-        <v>696380.64</v>
+        <v>799536.0</v>
       </c>
       <c r="H244" s="1">
-        <v>9946.5</v>
+        <v>5760.0</v>
       </c>
       <c r="I244" s="1">
-        <v>1.4283136877556</v>
+        <v>0.72041784234856</v>
       </c>
       <c r="J244">
-        <v>0.38</v>
+        <v>1.09</v>
       </c>
       <c r="K244" t="s">
-        <v>589</v>
+        <v>601</v>
       </c>
       <c r="L244" s="1">
-        <v>706327.14</v>
+        <v>805296.0</v>
       </c>
       <c r="M244" s="1">
-        <v>708994.84</v>
+        <v>814035.73</v>
       </c>
       <c r="N244" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="O244">
         <v>1</v>
       </c>
       <c r="Z244" t="s">
-        <v>587</v>
+        <v>599</v>
       </c>
     </row>
     <row r="245" spans="1:26">
       <c r="A245" t="s">
-        <v>591</v>
+        <v>603</v>
       </c>
       <c r="B245" s="1">
-        <v>5145722.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C245" s="1">
-        <v>101.449</v>
+        <v>95.777</v>
       </c>
       <c r="D245" s="1">
-        <v>99.73276636</v>
+        <v>94.602935</v>
       </c>
       <c r="E245" t="s">
         <v>8</v>
       </c>
       <c r="F245">
         <v>1.0</v>
       </c>
       <c r="G245" s="1">
-        <v>5131970.9</v>
+        <v>567617.61</v>
       </c>
       <c r="H245" s="1">
-        <v>88312.61</v>
+        <v>7044.39</v>
       </c>
       <c r="I245" s="1">
-        <v>1.720832244002</v>
+        <v>1.2410450056333</v>
       </c>
       <c r="J245">
-        <v>1.85</v>
+        <v>0.53</v>
       </c>
       <c r="K245" t="s">
-        <v>592</v>
+        <v>604</v>
       </c>
       <c r="L245" s="1">
-        <v>5220283.51</v>
+        <v>574662.0</v>
       </c>
       <c r="M245" s="1">
-        <v>5315444.12</v>
+        <v>577826.38</v>
       </c>
       <c r="N245" s="1">
-        <v>0.86</v>
+        <v>0.09</v>
       </c>
       <c r="O245">
         <v>1</v>
       </c>
       <c r="Z245" t="s">
-        <v>590</v>
+        <v>602</v>
       </c>
     </row>
     <row r="246" spans="1:26">
       <c r="A246" t="s">
-        <v>594</v>
+        <v>606</v>
       </c>
       <c r="B246" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C246" s="1">
-        <v>99.586</v>
+        <v>100.994</v>
       </c>
       <c r="D246" s="1">
-        <v>99.766</v>
+        <v>99.858</v>
       </c>
       <c r="E246" t="s">
         <v>8</v>
       </c>
       <c r="F246">
         <v>1.0</v>
       </c>
       <c r="G246" s="1">
-        <v>399064.0</v>
+        <v>699006.0</v>
       </c>
       <c r="H246" s="1">
-        <v>-720.0</v>
+        <v>7952.0</v>
       </c>
       <c r="I246" s="1">
-        <v>-0.18042218791973</v>
+        <v>1.1376154138877</v>
       </c>
       <c r="J246">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>978.08</v>
+        <v>0.49</v>
+      </c>
+      <c r="K246" t="s">
+        <v>607</v>
       </c>
       <c r="L246" s="1">
-        <v>398344.0</v>
+        <v>706958.0</v>
       </c>
       <c r="M246" s="1">
-        <v>399322.08</v>
+        <v>710376.49</v>
       </c>
       <c r="N246" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="O246">
         <v>1</v>
       </c>
       <c r="Z246" t="s">
-        <v>593</v>
+        <v>605</v>
       </c>
     </row>
     <row r="247" spans="1:26">
       <c r="A247" t="s">
-        <v>596</v>
+        <v>609</v>
       </c>
       <c r="B247" s="1">
-        <v>220000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C247" s="1">
-        <v>99.453</v>
+        <v>97.796</v>
       </c>
       <c r="D247" s="1">
-        <v>99.945</v>
+        <v>98.53333333</v>
       </c>
       <c r="E247" t="s">
         <v>8</v>
       </c>
       <c r="F247">
         <v>1.0</v>
       </c>
       <c r="G247" s="1">
-        <v>219879.0</v>
+        <v>1182400.0</v>
       </c>
       <c r="H247" s="1">
-        <v>-1082.4</v>
+        <v>-8848.0</v>
       </c>
       <c r="I247" s="1">
-        <v>-0.4922707489119</v>
+        <v>-0.74830852503383</v>
       </c>
       <c r="J247">
-        <v>1.89</v>
+        <v>2.65</v>
       </c>
       <c r="K247" t="s">
-        <v>597</v>
+        <v>610</v>
       </c>
       <c r="L247" s="1">
-        <v>218796.6</v>
+        <v>1173552.0</v>
       </c>
       <c r="M247" s="1">
-        <v>222964.36</v>
+        <v>1205360.22</v>
       </c>
       <c r="N247" s="1">
-        <v>0.04</v>
+        <v>0.2</v>
       </c>
       <c r="O247">
         <v>1</v>
       </c>
       <c r="Z247" t="s">
-        <v>595</v>
+        <v>608</v>
       </c>
     </row>
     <row r="248" spans="1:26">
       <c r="A248" t="s">
-        <v>599</v>
+        <v>612</v>
       </c>
       <c r="B248" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C248" s="1">
-        <v>99.346</v>
+        <v>97.018</v>
       </c>
       <c r="D248" s="1">
-        <v>98.71</v>
+        <v>97.4219</v>
       </c>
       <c r="E248" t="s">
         <v>8</v>
       </c>
       <c r="F248">
         <v>1.0</v>
       </c>
       <c r="G248" s="1">
-        <v>394840.0</v>
+        <v>584531.4</v>
       </c>
       <c r="H248" s="1">
-        <v>2544.0</v>
+        <v>-2423.4</v>
       </c>
       <c r="I248" s="1">
-        <v>0.64431161989667</v>
+        <v>-0.41458850628042</v>
       </c>
       <c r="J248">
-        <v>1.44</v>
+        <v>0.72</v>
       </c>
       <c r="K248" t="s">
-        <v>600</v>
+        <v>613</v>
       </c>
       <c r="L248" s="1">
-        <v>397384.0</v>
+        <v>582108.0</v>
       </c>
       <c r="M248" s="1">
-        <v>403126.47</v>
+        <v>586423.07</v>
       </c>
       <c r="N248" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="O248">
         <v>1</v>
       </c>
       <c r="Z248" t="s">
-        <v>598</v>
+        <v>611</v>
       </c>
     </row>
     <row r="249" spans="1:26">
       <c r="A249" t="s">
-        <v>602</v>
+        <v>615</v>
       </c>
       <c r="B249" s="1">
-        <v>461000.0</v>
+        <v>532000.0</v>
       </c>
       <c r="C249" s="1">
-        <v>99.117</v>
+        <v>98.145</v>
       </c>
       <c r="D249" s="1">
-        <v>99.682</v>
+        <v>99.628</v>
       </c>
       <c r="E249" t="s">
         <v>8</v>
       </c>
       <c r="F249">
         <v>1.0</v>
       </c>
       <c r="G249" s="1">
-        <v>459534.02</v>
+        <v>530020.96</v>
       </c>
       <c r="H249" s="1">
-        <v>-2604.65</v>
+        <v>-7889.56</v>
       </c>
       <c r="I249" s="1">
-        <v>-0.56680243173291</v>
+        <v>-1.4885373589754</v>
       </c>
       <c r="J249">
-        <v>1.57</v>
+        <v>2.61</v>
       </c>
       <c r="K249" t="s">
-        <v>603</v>
+        <v>616</v>
       </c>
       <c r="L249" s="1">
-        <v>456929.37</v>
+        <v>522131.4</v>
       </c>
       <c r="M249" s="1">
-        <v>464153.81</v>
+        <v>536010.77</v>
       </c>
       <c r="N249" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="O249">
         <v>1</v>
       </c>
       <c r="Z249" t="s">
-        <v>601</v>
+        <v>614</v>
       </c>
     </row>
     <row r="250" spans="1:26">
       <c r="A250" t="s">
-        <v>605</v>
+        <v>618</v>
       </c>
       <c r="B250" s="1">
-        <v>5798000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C250" s="1">
-        <v>87.196</v>
+        <v>98.545</v>
       </c>
       <c r="D250" s="1">
-        <v>86.19692704</v>
+        <v>99.736</v>
       </c>
       <c r="E250" t="s">
         <v>8</v>
       </c>
       <c r="F250">
         <v>1.0</v>
       </c>
       <c r="G250" s="1">
-        <v>4997697.83</v>
+        <v>398944.0</v>
       </c>
       <c r="H250" s="1">
-        <v>57926.25</v>
+        <v>-4764.0</v>
       </c>
       <c r="I250" s="1">
-        <v>1.1590586700197</v>
+        <v>-1.1941525627657</v>
       </c>
       <c r="J250">
-        <v>0.1</v>
+        <v>2.65</v>
       </c>
       <c r="K250" t="s">
-        <v>606</v>
+        <v>619</v>
       </c>
       <c r="L250" s="1">
-        <v>5055624.08</v>
+        <v>394180.0</v>
       </c>
       <c r="M250" s="1">
-        <v>5061342.66</v>
+        <v>404788.22</v>
       </c>
       <c r="N250" s="1">
-        <v>0.82</v>
+        <v>0.07</v>
       </c>
       <c r="O250">
         <v>1</v>
       </c>
       <c r="Z250" t="s">
-        <v>604</v>
+        <v>617</v>
       </c>
     </row>
     <row r="251" spans="1:26">
       <c r="A251" t="s">
-        <v>608</v>
+        <v>621</v>
       </c>
       <c r="B251" s="1">
-        <v>300000.0</v>
+        <v>541000.0</v>
       </c>
       <c r="C251" s="1">
-        <v>101.482</v>
+        <v>99.128</v>
       </c>
       <c r="D251" s="1">
-        <v>101.62</v>
+        <v>99.394</v>
       </c>
       <c r="E251" t="s">
         <v>8</v>
       </c>
       <c r="F251">
         <v>1.0</v>
       </c>
       <c r="G251" s="1">
-        <v>304860.0</v>
+        <v>537721.54</v>
       </c>
       <c r="H251" s="1">
-        <v>-414.0</v>
+        <v>-1439.06</v>
       </c>
       <c r="I251" s="1">
-        <v>-0.13580003936233</v>
+        <v>-0.2676217880355</v>
       </c>
       <c r="J251">
-        <v>0.65</v>
+        <v>0.85</v>
       </c>
       <c r="K251" t="s">
-        <v>609</v>
+        <v>622</v>
       </c>
       <c r="L251" s="1">
-        <v>304446.0</v>
+        <v>536282.48</v>
       </c>
       <c r="M251" s="1">
-        <v>306397.56</v>
+        <v>540895.8</v>
       </c>
       <c r="N251" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="O251">
         <v>1</v>
       </c>
       <c r="Z251" t="s">
-        <v>607</v>
+        <v>620</v>
       </c>
     </row>
     <row r="252" spans="1:26">
       <c r="A252" t="s">
-        <v>611</v>
+        <v>624</v>
       </c>
       <c r="B252" s="1">
-        <v>32750730.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C252" s="1">
-        <v>83.533</v>
+        <v>95.292</v>
       </c>
       <c r="D252" s="1">
-        <v>82.34072441</v>
+        <v>93.6</v>
       </c>
       <c r="E252" t="s">
         <v>8</v>
       </c>
       <c r="F252">
         <v>1.0</v>
       </c>
       <c r="G252" s="1">
-        <v>26967188.33</v>
+        <v>561600.0</v>
       </c>
       <c r="H252" s="1">
-        <v>390478.96</v>
+        <v>10152.0</v>
       </c>
       <c r="I252" s="1">
-        <v>1.4479780213705</v>
+        <v>1.8076923076923</v>
       </c>
       <c r="J252">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.22</v>
+      </c>
+      <c r="K252" t="s">
+        <v>625</v>
       </c>
       <c r="L252" s="1">
-        <v>27357667.29</v>
+        <v>571752.0</v>
       </c>
       <c r="M252" s="1">
-        <v>27357667.29</v>
+        <v>579044.47</v>
       </c>
       <c r="N252" s="1">
-        <v>4.44</v>
+        <v>0.1</v>
       </c>
       <c r="O252">
         <v>1</v>
       </c>
       <c r="Z252" t="s">
-        <v>610</v>
+        <v>623</v>
       </c>
     </row>
     <row r="253" spans="1:26">
       <c r="A253" t="s">
-        <v>613</v>
+        <v>627</v>
       </c>
       <c r="B253" s="1">
-        <v>18903612.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C253" s="1">
-        <v>88.188</v>
+        <v>98.439</v>
       </c>
       <c r="D253" s="1">
-        <v>85.42028825</v>
+        <v>100.0</v>
       </c>
       <c r="E253" t="s">
         <v>8</v>
       </c>
       <c r="F253">
         <v>1.0</v>
       </c>
       <c r="G253" s="1">
-        <v>16147519.86</v>
+        <v>1500000.0</v>
       </c>
       <c r="H253" s="1">
-        <v>523197.49</v>
+        <v>-23415.0</v>
       </c>
       <c r="I253" s="1">
-        <v>3.2401105218396</v>
+        <v>-1.561</v>
       </c>
       <c r="J253">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.56</v>
+      </c>
+      <c r="K253" t="s">
+        <v>628</v>
       </c>
       <c r="L253" s="1">
-        <v>16670717.35</v>
+        <v>1476585.0</v>
       </c>
       <c r="M253" s="1">
-        <v>16670717.35</v>
+        <v>1529932.6</v>
       </c>
       <c r="N253" s="1">
-        <v>2.7</v>
+        <v>0.25</v>
       </c>
       <c r="O253">
         <v>1</v>
       </c>
       <c r="Z253" t="s">
-        <v>612</v>
+        <v>626</v>
       </c>
     </row>
     <row r="254" spans="1:26">
       <c r="A254" t="s">
-        <v>615</v>
+        <v>630</v>
       </c>
       <c r="B254" s="1">
-        <v>10899716.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C254" s="1">
-        <v>85.137</v>
+        <v>96.48</v>
       </c>
       <c r="D254" s="1">
-        <v>84.19834443</v>
+        <v>98.82</v>
       </c>
       <c r="E254" t="s">
         <v>8</v>
       </c>
       <c r="F254">
         <v>1.0</v>
       </c>
       <c r="G254" s="1">
-        <v>9177380.42</v>
+        <v>395280.0</v>
       </c>
       <c r="H254" s="1">
-        <v>102310.79</v>
+        <v>-9360.0</v>
       </c>
       <c r="I254" s="1">
-        <v>1.1148147436172</v>
+        <v>-2.367941712204</v>
       </c>
       <c r="J254">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.58</v>
+      </c>
+      <c r="K254" t="s">
+        <v>631</v>
       </c>
       <c r="L254" s="1">
-        <v>9279691.21</v>
+        <v>385920.0</v>
       </c>
       <c r="M254" s="1">
-        <v>9279691.21</v>
+        <v>396228.22</v>
       </c>
       <c r="N254" s="1">
-        <v>1.51</v>
+        <v>0.07</v>
       </c>
       <c r="O254">
         <v>1</v>
       </c>
       <c r="Z254" t="s">
-        <v>614</v>
+        <v>629</v>
       </c>
     </row>
     <row r="255" spans="1:26">
       <c r="A255" t="s">
-        <v>617</v>
+        <v>633</v>
       </c>
       <c r="B255" s="1">
-        <v>11638000.0</v>
+        <v>847000.0</v>
       </c>
       <c r="C255" s="1">
-        <v>94.783</v>
+        <v>100.488</v>
       </c>
       <c r="D255" s="1">
-        <v>94.07849562</v>
+        <v>100.16669776</v>
       </c>
       <c r="E255" t="s">
         <v>8</v>
       </c>
       <c r="F255">
         <v>1.0</v>
       </c>
       <c r="G255" s="1">
-        <v>10948855.32</v>
+        <v>848411.93</v>
       </c>
       <c r="H255" s="1">
-        <v>81990.22</v>
+        <v>2721.43</v>
       </c>
       <c r="I255" s="1">
-        <v>0.74884741467202</v>
+        <v>0.32076753093276</v>
       </c>
       <c r="J255">
-        <v>1.49</v>
+        <v>3.25</v>
       </c>
       <c r="K255" t="s">
-        <v>618</v>
+        <v>634</v>
       </c>
       <c r="L255" s="1">
-        <v>11030845.54</v>
+        <v>851133.36</v>
       </c>
       <c r="M255" s="1">
-        <v>11203757.52</v>
+        <v>878650.42</v>
       </c>
       <c r="N255" s="1">
-        <v>1.82</v>
+        <v>0.14</v>
       </c>
       <c r="O255">
         <v>1</v>
       </c>
       <c r="Z255" t="s">
-        <v>616</v>
+        <v>632</v>
       </c>
     </row>
     <row r="256" spans="1:26">
       <c r="A256" t="s">
-        <v>620</v>
+        <v>636</v>
       </c>
       <c r="B256" s="1">
-        <v>406000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="C256" s="1">
-        <v>100.898</v>
+        <v>99.117</v>
       </c>
       <c r="D256" s="1">
-        <v>100.0</v>
+        <v>99.115</v>
       </c>
       <c r="E256" t="s">
         <v>8</v>
       </c>
       <c r="F256">
         <v>1.0</v>
       </c>
       <c r="G256" s="1">
-        <v>406000.0</v>
+        <v>118938.0</v>
       </c>
       <c r="H256" s="1">
-        <v>3645.88</v>
+        <v>2.4</v>
       </c>
       <c r="I256" s="1">
-        <v>0.898</v>
+        <v>0.0020178580436866</v>
       </c>
       <c r="J256">
-        <v>0.79</v>
+        <v>1.07</v>
       </c>
       <c r="K256" t="s">
-        <v>621</v>
+        <v>637</v>
       </c>
       <c r="L256" s="1">
-        <v>409645.88</v>
+        <v>118940.4</v>
       </c>
       <c r="M256" s="1">
-        <v>412860.2</v>
+        <v>120229.17</v>
       </c>
       <c r="N256" s="1">
-        <v>0.07</v>
+        <v>0.02</v>
       </c>
       <c r="O256">
         <v>1</v>
       </c>
       <c r="Z256" t="s">
-        <v>619</v>
+        <v>635</v>
       </c>
     </row>
     <row r="257" spans="1:26">
       <c r="A257" t="s">
-        <v>623</v>
+        <v>639</v>
       </c>
       <c r="B257" s="1">
-        <v>300000.0</v>
+        <v>3002000.0</v>
       </c>
       <c r="C257" s="1">
-        <v>100.096</v>
+        <v>93.378</v>
       </c>
       <c r="D257" s="1">
-        <v>99.24</v>
+        <v>93.82226382</v>
       </c>
       <c r="E257" t="s">
         <v>8</v>
       </c>
       <c r="F257">
         <v>1.0</v>
       </c>
       <c r="G257" s="1">
-        <v>297720.0</v>
+        <v>2816544.36</v>
       </c>
       <c r="H257" s="1">
-        <v>2568.0</v>
+        <v>-13336.8</v>
       </c>
       <c r="I257" s="1">
-        <v>0.86255542120113</v>
+        <v>-0.47351641924788</v>
       </c>
       <c r="J257">
-        <v>1.64</v>
+        <v>0.46</v>
       </c>
       <c r="K257" t="s">
-        <v>624</v>
+        <v>640</v>
       </c>
       <c r="L257" s="1">
-        <v>300288.0</v>
+        <v>2803207.56</v>
       </c>
       <c r="M257" s="1">
-        <v>305219.51</v>
+        <v>2817086.67</v>
       </c>
       <c r="N257" s="1">
-        <v>0.05</v>
+        <v>0.46</v>
       </c>
       <c r="O257">
         <v>1</v>
       </c>
       <c r="Z257" t="s">
-        <v>622</v>
+        <v>638</v>
       </c>
     </row>
     <row r="258" spans="1:26">
       <c r="A258" t="s">
-        <v>626</v>
+        <v>642</v>
       </c>
       <c r="B258" s="1">
-        <v>900000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="C258" s="1">
-        <v>90.186</v>
+        <v>101.123</v>
       </c>
       <c r="D258" s="1">
-        <v>85.37902778</v>
+        <v>101.22622308</v>
       </c>
       <c r="E258" t="s">
         <v>8</v>
       </c>
       <c r="F258">
         <v>1.0</v>
       </c>
       <c r="G258" s="1">
-        <v>768411.25</v>
+        <v>526376.36</v>
       </c>
       <c r="H258" s="1">
-        <v>43262.75</v>
+        <v>-536.76</v>
       </c>
       <c r="I258" s="1">
-        <v>5.6301557271578</v>
+        <v>-0.10197266457787</v>
       </c>
       <c r="J258">
-        <v>0.35</v>
+        <v>3.86</v>
       </c>
       <c r="K258" t="s">
-        <v>627</v>
+        <v>643</v>
       </c>
       <c r="L258" s="1">
-        <v>811674.0</v>
+        <v>525839.6</v>
       </c>
       <c r="M258" s="1">
-        <v>814867.15</v>
+        <v>545934.39</v>
       </c>
       <c r="N258" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="O258">
         <v>1</v>
       </c>
       <c r="Z258" t="s">
-        <v>625</v>
+        <v>641</v>
       </c>
     </row>
     <row r="259" spans="1:26">
       <c r="A259" t="s">
-        <v>629</v>
+        <v>645</v>
       </c>
       <c r="B259" s="1">
-        <v>800000.0</v>
+        <v>49757000.0</v>
       </c>
       <c r="C259" s="1">
-        <v>101.79</v>
+        <v>97.656</v>
       </c>
       <c r="D259" s="1">
-        <v>99.942</v>
+        <v>98.46808192</v>
       </c>
       <c r="E259" t="s">
         <v>8</v>
       </c>
       <c r="F259">
         <v>1.0</v>
       </c>
       <c r="G259" s="1">
-        <v>799536.0</v>
+        <v>48994763.52</v>
       </c>
       <c r="H259" s="1">
-        <v>14784.0</v>
+        <v>-404067.6</v>
       </c>
       <c r="I259" s="1">
-        <v>1.849072462028</v>
+        <v>-0.82471588996456</v>
       </c>
       <c r="J259">
-        <v>0.88</v>
+        <v>1.09</v>
       </c>
       <c r="K259" t="s">
-        <v>630</v>
+        <v>646</v>
       </c>
       <c r="L259" s="1">
-        <v>814320.0</v>
+        <v>48590695.92</v>
       </c>
       <c r="M259" s="1">
-        <v>821391.23</v>
+        <v>49131600.48</v>
       </c>
       <c r="N259" s="1">
-        <v>0.13</v>
+        <v>8.07</v>
       </c>
       <c r="O259">
         <v>1</v>
       </c>
       <c r="Z259" t="s">
-        <v>628</v>
+        <v>644</v>
       </c>
     </row>
     <row r="260" spans="1:26">
       <c r="A260" t="s">
-        <v>632</v>
+        <v>648</v>
       </c>
       <c r="B260" s="1">
-        <v>600000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="C260" s="1">
-        <v>95.407</v>
+        <v>96.135</v>
       </c>
       <c r="D260" s="1">
-        <v>94.602935</v>
+        <v>99.406</v>
       </c>
       <c r="E260" t="s">
         <v>8</v>
       </c>
       <c r="F260">
         <v>1.0</v>
       </c>
       <c r="G260" s="1">
-        <v>567617.61</v>
+        <v>429433.92</v>
       </c>
       <c r="H260" s="1">
-        <v>4824.39</v>
+        <v>-14130.72</v>
       </c>
       <c r="I260" s="1">
-        <v>0.84993663251568</v>
+        <v>-3.2905458423033</v>
       </c>
       <c r="J260">
-        <v>0.49</v>
+        <v>1.9</v>
       </c>
       <c r="K260" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="L260" s="1">
-        <v>572442.0</v>
+        <v>415303.2</v>
       </c>
       <c r="M260" s="1">
-        <v>575390.63</v>
+        <v>423514.16</v>
       </c>
       <c r="N260" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="O260">
         <v>1</v>
       </c>
       <c r="Z260" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
     </row>
     <row r="261" spans="1:26">
       <c r="A261" t="s">
-        <v>635</v>
+        <v>651</v>
       </c>
       <c r="B261" s="1">
-        <v>700000.0</v>
+        <v>1148000.0</v>
       </c>
       <c r="C261" s="1">
-        <v>101.852</v>
+        <v>97.9</v>
       </c>
       <c r="D261" s="1">
-        <v>99.858</v>
+        <v>100.0</v>
       </c>
       <c r="E261" t="s">
         <v>8</v>
       </c>
       <c r="F261">
         <v>1.0</v>
       </c>
       <c r="G261" s="1">
-        <v>699006.0</v>
+        <v>1148000.0</v>
       </c>
       <c r="H261" s="1">
-        <v>13958.0</v>
+        <v>-24108.0</v>
       </c>
       <c r="I261" s="1">
-        <v>1.9968355064191</v>
+        <v>-2.1</v>
       </c>
       <c r="J261">
-        <v>0.27</v>
+        <v>1.31</v>
       </c>
       <c r="K261" t="s">
-        <v>636</v>
+        <v>652</v>
       </c>
       <c r="L261" s="1">
-        <v>712964.0</v>
+        <v>1123892.0</v>
       </c>
       <c r="M261" s="1">
-        <v>714821.88</v>
+        <v>1138982.95</v>
       </c>
       <c r="N261" s="1">
-        <v>0.12</v>
+        <v>0.19</v>
       </c>
       <c r="O261">
         <v>1</v>
       </c>
       <c r="Z261" t="s">
-        <v>634</v>
+        <v>650</v>
       </c>
     </row>
     <row r="262" spans="1:26">
       <c r="A262" t="s">
-        <v>638</v>
+        <v>654</v>
       </c>
       <c r="B262" s="1">
-        <v>1200000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C262" s="1">
-        <v>98.366</v>
+        <v>102.883</v>
       </c>
       <c r="D262" s="1">
-        <v>98.53333333</v>
+        <v>101.11</v>
       </c>
       <c r="E262" t="s">
         <v>8</v>
       </c>
       <c r="F262">
         <v>1.0</v>
       </c>
       <c r="G262" s="1">
-        <v>1182400.0</v>
+        <v>1112210.0</v>
       </c>
       <c r="H262" s="1">
-        <v>-2008.0</v>
+        <v>19503.0</v>
       </c>
       <c r="I262" s="1">
-        <v>-0.16982408660352</v>
+        <v>1.7535357531401</v>
       </c>
       <c r="J262">
-        <v>2.43</v>
+        <v>1.24</v>
       </c>
       <c r="K262" t="s">
-        <v>639</v>
+        <v>655</v>
       </c>
       <c r="L262" s="1">
-        <v>1180392.0</v>
+        <v>1131713.0</v>
       </c>
       <c r="M262" s="1">
-        <v>1209611.18</v>
+        <v>1145312.32</v>
       </c>
       <c r="N262" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="O262">
         <v>1</v>
       </c>
       <c r="Z262" t="s">
-        <v>637</v>
+        <v>653</v>
       </c>
     </row>
     <row r="263" spans="1:26">
       <c r="A263" t="s">
-        <v>641</v>
+        <v>657</v>
       </c>
       <c r="B263" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C263" s="1">
-        <v>99.016</v>
+        <v>99.534</v>
       </c>
       <c r="D263" s="1">
-        <v>95.396</v>
+        <v>99.076</v>
       </c>
       <c r="E263" t="s">
         <v>8</v>
       </c>
       <c r="F263">
         <v>1.0</v>
       </c>
       <c r="G263" s="1">
-        <v>381584.0</v>
+        <v>693532.0</v>
       </c>
       <c r="H263" s="1">
-        <v>14480.0</v>
+        <v>3206.0</v>
       </c>
       <c r="I263" s="1">
-        <v>3.7947083735167</v>
+        <v>0.46227138762162</v>
       </c>
       <c r="J263">
         <v>0.47</v>
       </c>
       <c r="K263" t="s">
-        <v>642</v>
+        <v>658</v>
       </c>
       <c r="L263" s="1">
-        <v>396064.0</v>
+        <v>696738.0</v>
       </c>
       <c r="M263" s="1">
-        <v>397933.86</v>
+        <v>699998.27</v>
       </c>
       <c r="N263" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="O263">
         <v>1</v>
       </c>
       <c r="Z263" t="s">
-        <v>640</v>
+        <v>656</v>
       </c>
     </row>
     <row r="264" spans="1:26">
       <c r="A264" t="s">
-        <v>641</v>
+        <v>660</v>
       </c>
       <c r="B264" s="1">
-        <v>600000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="C264" s="1">
-        <v>98.901</v>
+        <v>96.239</v>
       </c>
       <c r="D264" s="1">
-        <v>98.7725</v>
+        <v>96.614</v>
       </c>
       <c r="E264" t="s">
         <v>8</v>
       </c>
       <c r="F264">
         <v>1.0</v>
       </c>
       <c r="G264" s="1">
-        <v>592635.0</v>
+        <v>17390520.0</v>
       </c>
       <c r="H264" s="1">
-        <v>771.0</v>
+        <v>-67500.0</v>
       </c>
       <c r="I264" s="1">
-        <v>0.13009693993774</v>
+        <v>-0.38814250522699</v>
       </c>
       <c r="J264">
-        <v>0.47</v>
+        <v>1.38</v>
       </c>
       <c r="K264" t="s">
-        <v>644</v>
+        <v>661</v>
       </c>
       <c r="L264" s="1">
-        <v>593406.0</v>
+        <v>17323020.0</v>
       </c>
       <c r="M264" s="1">
-        <v>596210.79</v>
+        <v>17571567.95</v>
       </c>
       <c r="N264" s="1">
-        <v>0.1</v>
+        <v>2.89</v>
       </c>
       <c r="O264">
         <v>1</v>
       </c>
       <c r="Z264" t="s">
-        <v>643</v>
+        <v>659</v>
       </c>
     </row>
     <row r="265" spans="1:26">
       <c r="A265" t="s">
-        <v>646</v>
+        <v>663</v>
       </c>
       <c r="B265" s="1">
-        <v>532000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C265" s="1">
-        <v>98.949</v>
+        <v>100.024</v>
       </c>
       <c r="D265" s="1">
-        <v>99.628</v>
+        <v>98.69</v>
       </c>
       <c r="E265" t="s">
         <v>8</v>
       </c>
       <c r="F265">
         <v>1.0</v>
       </c>
       <c r="G265" s="1">
-        <v>530020.96</v>
+        <v>592140.0</v>
       </c>
       <c r="H265" s="1">
-        <v>-3612.28</v>
+        <v>8004.0</v>
       </c>
       <c r="I265" s="1">
-        <v>-0.68153531135825</v>
+        <v>1.3517073665012</v>
       </c>
       <c r="J265">
-        <v>2.42</v>
+        <v>3.2</v>
       </c>
       <c r="K265" t="s">
-        <v>647</v>
+        <v>664</v>
       </c>
       <c r="L265" s="1">
-        <v>526408.68</v>
+        <v>600144.0</v>
       </c>
       <c r="M265" s="1">
-        <v>539293.28</v>
+        <v>619317.29</v>
       </c>
       <c r="N265" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="O265">
         <v>1</v>
       </c>
       <c r="Z265" t="s">
-        <v>645</v>
+        <v>662</v>
       </c>
     </row>
     <row r="266" spans="1:26">
       <c r="A266" t="s">
-        <v>649</v>
+        <v>666</v>
       </c>
       <c r="B266" s="1">
         <v>400000.0</v>
       </c>
       <c r="C266" s="1">
-        <v>99.676</v>
+        <v>84.218</v>
       </c>
       <c r="D266" s="1">
-        <v>99.736</v>
+        <v>85.3395</v>
       </c>
       <c r="E266" t="s">
         <v>8</v>
       </c>
       <c r="F266">
         <v>1.0</v>
       </c>
       <c r="G266" s="1">
-        <v>398944.0</v>
+        <v>341358.0</v>
       </c>
       <c r="H266" s="1">
-        <v>-240.0</v>
+        <v>-4486.0</v>
       </c>
       <c r="I266" s="1">
-        <v>-0.060158819282907</v>
+        <v>-1.3141628437007</v>
       </c>
       <c r="J266">
-        <v>2.42</v>
+        <v>0.53</v>
       </c>
       <c r="K266" t="s">
-        <v>650</v>
+        <v>667</v>
       </c>
       <c r="L266" s="1">
-        <v>398704.0</v>
+        <v>336872.0</v>
       </c>
       <c r="M266" s="1">
-        <v>408391.67</v>
+        <v>338972.0</v>
       </c>
       <c r="N266" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="O266">
         <v>1</v>
       </c>
       <c r="Z266" t="s">
-        <v>648</v>
+        <v>665</v>
       </c>
     </row>
     <row r="267" spans="1:26">
       <c r="A267" t="s">
-        <v>652</v>
+        <v>669</v>
       </c>
       <c r="B267" s="1">
-        <v>541000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C267" s="1">
-        <v>100.233</v>
+        <v>98.868</v>
       </c>
       <c r="D267" s="1">
-        <v>99.394</v>
+        <v>99.898</v>
       </c>
       <c r="E267" t="s">
         <v>8</v>
       </c>
       <c r="F267">
         <v>1.0</v>
       </c>
       <c r="G267" s="1">
-        <v>537721.54</v>
+        <v>1198776.0</v>
       </c>
       <c r="H267" s="1">
-        <v>4538.99</v>
+        <v>-12360.0</v>
       </c>
       <c r="I267" s="1">
-        <v>0.84411533895406</v>
+        <v>-1.0310516727062</v>
       </c>
       <c r="J267">
-        <v>0.64</v>
+        <v>0.53</v>
       </c>
       <c r="K267" t="s">
-        <v>653</v>
+        <v>670</v>
       </c>
       <c r="L267" s="1">
-        <v>542260.53</v>
+        <v>1186416.0</v>
       </c>
       <c r="M267" s="1">
-        <v>545706.63</v>
+        <v>1192728.33</v>
       </c>
       <c r="N267" s="1">
-        <v>0.09</v>
+        <v>0.2</v>
       </c>
       <c r="O267">
         <v>1</v>
       </c>
       <c r="Z267" t="s">
-        <v>651</v>
+        <v>668</v>
       </c>
     </row>
     <row r="268" spans="1:26">
       <c r="A268" t="s">
-        <v>655</v>
+        <v>672</v>
       </c>
       <c r="B268" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C268" s="1">
-        <v>95.87</v>
+        <v>81.078</v>
       </c>
       <c r="D268" s="1">
-        <v>93.6</v>
+        <v>82.0</v>
       </c>
       <c r="E268" t="s">
         <v>8</v>
       </c>
       <c r="F268">
         <v>1.0</v>
       </c>
       <c r="G268" s="1">
-        <v>561600.0</v>
+        <v>574000.0</v>
       </c>
       <c r="H268" s="1">
-        <v>13620.0</v>
+        <v>-6454.0</v>
       </c>
       <c r="I268" s="1">
-        <v>2.4252136752137</v>
+        <v>-1.1243902439024</v>
       </c>
       <c r="J268">
-        <v>1.12</v>
+        <v>0.27</v>
       </c>
       <c r="K268" t="s">
-        <v>656</v>
+        <v>673</v>
       </c>
       <c r="L268" s="1">
-        <v>575220.0</v>
+        <v>567546.0</v>
       </c>
       <c r="M268" s="1">
-        <v>581951.51</v>
+        <v>569442.23</v>
       </c>
       <c r="N268" s="1">
         <v>0.09</v>
       </c>
       <c r="O268">
         <v>1</v>
       </c>
       <c r="Z268" t="s">
-        <v>654</v>
+        <v>671</v>
       </c>
     </row>
     <row r="269" spans="1:26">
       <c r="A269" t="s">
-        <v>658</v>
+        <v>675</v>
       </c>
       <c r="B269" s="1">
-        <v>1500000.0</v>
+        <v>588000.0</v>
       </c>
       <c r="C269" s="1">
-        <v>99.483</v>
+        <v>100.315</v>
       </c>
       <c r="D269" s="1">
-        <v>100.0</v>
+        <v>99.71992347</v>
       </c>
       <c r="E269" t="s">
         <v>8</v>
       </c>
       <c r="F269">
         <v>1.0</v>
       </c>
       <c r="G269" s="1">
-        <v>1500000.0</v>
+        <v>586353.15</v>
       </c>
       <c r="H269" s="1">
-        <v>-7755.0</v>
+        <v>3499.05</v>
       </c>
       <c r="I269" s="1">
-        <v>-0.517</v>
+        <v>0.5967478813749</v>
       </c>
       <c r="J269">
-        <v>3.33</v>
+        <v>0.8</v>
       </c>
       <c r="K269" t="s">
-        <v>659</v>
+        <v>676</v>
       </c>
       <c r="L269" s="1">
-        <v>1492245.0</v>
+        <v>589852.2</v>
       </c>
       <c r="M269" s="1">
-        <v>1542248.42</v>
+        <v>594556.2</v>
       </c>
       <c r="N269" s="1">
-        <v>0.25</v>
+        <v>0.1</v>
       </c>
       <c r="O269">
         <v>1</v>
       </c>
       <c r="Z269" t="s">
-        <v>657</v>
+        <v>674</v>
       </c>
     </row>
     <row r="270" spans="1:26">
       <c r="A270" t="s">
-        <v>661</v>
+        <v>678</v>
       </c>
       <c r="B270" s="1">
-        <v>400000.0</v>
+        <v>301000.0</v>
       </c>
       <c r="C270" s="1">
-        <v>97.605</v>
+        <v>100.835</v>
       </c>
       <c r="D270" s="1">
-        <v>98.82</v>
+        <v>99.813</v>
       </c>
       <c r="E270" t="s">
         <v>8</v>
       </c>
       <c r="F270">
         <v>1.0</v>
       </c>
       <c r="G270" s="1">
-        <v>395280.0</v>
+        <v>300437.13</v>
       </c>
       <c r="H270" s="1">
-        <v>-4860.0</v>
+        <v>3076.22</v>
       </c>
       <c r="I270" s="1">
-        <v>-1.2295081967213</v>
+        <v>1.0239147205274</v>
       </c>
       <c r="J270">
-        <v>2.4</v>
+        <v>0.72</v>
       </c>
       <c r="K270" t="s">
-        <v>662</v>
+        <v>679</v>
       </c>
       <c r="L270" s="1">
-        <v>390420.0</v>
+        <v>303513.35</v>
       </c>
       <c r="M270" s="1">
-        <v>400009.04</v>
+        <v>305686.32</v>
       </c>
       <c r="N270" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="O270">
         <v>1</v>
       </c>
       <c r="Z270" t="s">
-        <v>660</v>
+        <v>677</v>
       </c>
     </row>
     <row r="271" spans="1:26">
       <c r="A271" t="s">
-        <v>664</v>
+        <v>681</v>
       </c>
       <c r="B271" s="1">
-        <v>847000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C271" s="1">
-        <v>101.586</v>
+        <v>102.82</v>
       </c>
       <c r="D271" s="1">
-        <v>100.16669776</v>
+        <v>102.20876333</v>
       </c>
       <c r="E271" t="s">
         <v>8</v>
       </c>
       <c r="F271">
         <v>1.0</v>
       </c>
       <c r="G271" s="1">
-        <v>848411.93</v>
+        <v>919878.87</v>
       </c>
       <c r="H271" s="1">
-        <v>12021.49</v>
+        <v>5501.13</v>
       </c>
       <c r="I271" s="1">
-        <v>1.4169402356235</v>
+        <v>0.59802765118412</v>
       </c>
       <c r="J271">
-        <v>3.03</v>
+        <v>3.42</v>
       </c>
       <c r="K271" t="s">
-        <v>665</v>
+        <v>682</v>
       </c>
       <c r="L271" s="1">
-        <v>860433.42</v>
+        <v>925380.0</v>
       </c>
       <c r="M271" s="1">
-        <v>886074.31</v>
+        <v>956156.18</v>
       </c>
       <c r="N271" s="1">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="O271">
         <v>1</v>
       </c>
       <c r="Z271" t="s">
-        <v>663</v>
+        <v>680</v>
       </c>
     </row>
     <row r="272" spans="1:26">
       <c r="A272" t="s">
-        <v>667</v>
+        <v>684</v>
       </c>
       <c r="B272" s="1">
-        <v>120000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C272" s="1">
-        <v>100.394</v>
+        <v>97.769</v>
       </c>
       <c r="D272" s="1">
-        <v>99.115</v>
+        <v>99.4208</v>
       </c>
       <c r="E272" t="s">
         <v>8</v>
       </c>
       <c r="F272">
         <v>1.0</v>
       </c>
       <c r="G272" s="1">
-        <v>118938.0</v>
+        <v>1491312.0</v>
       </c>
       <c r="H272" s="1">
-        <v>1534.8</v>
+        <v>-24777.0</v>
       </c>
       <c r="I272" s="1">
-        <v>1.2904202189376</v>
+        <v>-1.6614229617947</v>
       </c>
       <c r="J272">
-        <v>0.87</v>
+        <v>1.12</v>
       </c>
       <c r="K272" t="s">
-        <v>668</v>
+        <v>685</v>
       </c>
       <c r="L272" s="1">
-        <v>120472.8</v>
+        <v>1466535.0</v>
       </c>
       <c r="M272" s="1">
-        <v>121519.92</v>
+        <v>1483302.12</v>
       </c>
       <c r="N272" s="1">
-        <v>0.02</v>
+        <v>0.24</v>
       </c>
       <c r="O272">
         <v>1</v>
       </c>
       <c r="Z272" t="s">
-        <v>666</v>
+        <v>683</v>
       </c>
     </row>
     <row r="273" spans="1:26">
       <c r="A273" t="s">
-        <v>670</v>
+        <v>687</v>
       </c>
       <c r="B273" s="1">
-        <v>3002000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C273" s="1">
-        <v>94.443</v>
+        <v>97.749</v>
       </c>
       <c r="D273" s="1">
-        <v>93.82226382</v>
+        <v>97.59</v>
       </c>
       <c r="E273" t="s">
         <v>8</v>
       </c>
       <c r="F273">
         <v>1.0</v>
       </c>
       <c r="G273" s="1">
-        <v>2816544.36</v>
+        <v>390360.0</v>
       </c>
       <c r="H273" s="1">
-        <v>18634.5</v>
+        <v>636.0</v>
       </c>
       <c r="I273" s="1">
-        <v>0.6616086103469</v>
+        <v>0.16292652935752</v>
       </c>
       <c r="J273">
-        <v>0.38</v>
+        <v>2.11</v>
       </c>
       <c r="K273" t="s">
-        <v>671</v>
+        <v>688</v>
       </c>
       <c r="L273" s="1">
-        <v>2835178.86</v>
+        <v>390996.0</v>
       </c>
       <c r="M273" s="1">
-        <v>2846726.28</v>
+        <v>399437.1</v>
       </c>
       <c r="N273" s="1">
-        <v>0.46</v>
+        <v>0.07</v>
       </c>
       <c r="O273">
         <v>1</v>
       </c>
       <c r="Z273" t="s">
-        <v>669</v>
+        <v>686</v>
       </c>
     </row>
     <row r="274" spans="1:26">
       <c r="A274" t="s">
-        <v>673</v>
+        <v>690</v>
       </c>
       <c r="B274" s="1">
-        <v>520000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="C274" s="1">
-        <v>101.995</v>
+        <v>97.513</v>
       </c>
       <c r="D274" s="1">
-        <v>101.22622308</v>
+        <v>99.947</v>
       </c>
       <c r="E274" t="s">
         <v>8</v>
       </c>
       <c r="F274">
         <v>1.0</v>
       </c>
       <c r="G274" s="1">
-        <v>526376.36</v>
+        <v>442765.21</v>
       </c>
       <c r="H274" s="1">
-        <v>3997.64</v>
+        <v>-10782.62</v>
       </c>
       <c r="I274" s="1">
-        <v>0.75946419782226</v>
+        <v>-2.4352907040732</v>
       </c>
       <c r="J274">
-        <v>3.64</v>
+        <v>2.43</v>
       </c>
       <c r="K274" t="s">
-        <v>674</v>
+        <v>691</v>
       </c>
       <c r="L274" s="1">
-        <v>530374.0</v>
+        <v>431982.59</v>
       </c>
       <c r="M274" s="1">
-        <v>549309.48</v>
+        <v>442769.34</v>
       </c>
       <c r="N274" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="O274">
         <v>1</v>
       </c>
       <c r="Z274" t="s">
-        <v>672</v>
+        <v>689</v>
       </c>
     </row>
     <row r="275" spans="1:26">
       <c r="A275" t="s">
-        <v>676</v>
+        <v>693</v>
       </c>
       <c r="B275" s="1">
-        <v>49117000.0</v>
+        <v>611000.0</v>
       </c>
       <c r="C275" s="1">
-        <v>99.494</v>
+        <v>101.707</v>
       </c>
       <c r="D275" s="1">
-        <v>98.45450561</v>
+        <v>100.0</v>
       </c>
       <c r="E275" t="s">
         <v>8</v>
       </c>
       <c r="F275">
         <v>1.0</v>
       </c>
       <c r="G275" s="1">
-        <v>48357899.52</v>
+        <v>611000.0</v>
       </c>
       <c r="H275" s="1">
-        <v>510568.46</v>
+        <v>10429.77</v>
       </c>
       <c r="I275" s="1">
-        <v>1.0558119047103</v>
+        <v>1.707</v>
       </c>
       <c r="J275">
-        <v>0.91</v>
+        <v>1.52</v>
       </c>
       <c r="K275" t="s">
-        <v>677</v>
+        <v>694</v>
       </c>
       <c r="L275" s="1">
-        <v>48868467.98</v>
+        <v>621429.77</v>
       </c>
       <c r="M275" s="1">
-        <v>49313918.3</v>
+        <v>630689.78</v>
       </c>
       <c r="N275" s="1">
-        <v>8.0</v>
+        <v>0.1</v>
       </c>
       <c r="O275">
         <v>1</v>
       </c>
       <c r="Z275" t="s">
-        <v>675</v>
+        <v>692</v>
       </c>
     </row>
     <row r="276" spans="1:26">
       <c r="A276" t="s">
-        <v>679</v>
+        <v>696</v>
       </c>
       <c r="B276" s="1">
-        <v>432000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C276" s="1">
-        <v>97.465</v>
+        <v>88.537</v>
       </c>
       <c r="D276" s="1">
-        <v>99.406</v>
+        <v>99.03167091</v>
       </c>
       <c r="E276" t="s">
         <v>8</v>
       </c>
       <c r="F276">
         <v>1.0</v>
       </c>
       <c r="G276" s="1">
-        <v>429433.92</v>
+        <v>1089348.38</v>
       </c>
       <c r="H276" s="1">
-        <v>-8385.12</v>
+        <v>-115441.38</v>
       </c>
       <c r="I276" s="1">
-        <v>-1.9525984347021</v>
+        <v>-10.597287527063</v>
       </c>
       <c r="J276">
-        <v>1.72</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>0.04</v>
+      </c>
+      <c r="K276">
+        <v>421.92</v>
       </c>
       <c r="L276" s="1">
-        <v>421048.8</v>
+        <v>973907.0</v>
       </c>
       <c r="M276" s="1">
-        <v>428483.05</v>
+        <v>974328.92</v>
       </c>
       <c r="N276" s="1">
-        <v>0.07</v>
+        <v>0.16</v>
       </c>
       <c r="O276">
         <v>1</v>
       </c>
       <c r="Z276" t="s">
-        <v>678</v>
+        <v>695</v>
       </c>
     </row>
     <row r="277" spans="1:26">
       <c r="A277" t="s">
-        <v>682</v>
+        <v>698</v>
       </c>
       <c r="B277" s="1">
-        <v>1148000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C277" s="1">
-        <v>98.993</v>
+        <v>98.262</v>
       </c>
       <c r="D277" s="1">
-        <v>100.0</v>
+        <v>99.779</v>
       </c>
       <c r="E277" t="s">
         <v>8</v>
       </c>
       <c r="F277">
         <v>1.0</v>
       </c>
       <c r="G277" s="1">
-        <v>1148000.0</v>
+        <v>1596464.0</v>
       </c>
       <c r="H277" s="1">
-        <v>-11560.36</v>
+        <v>-24272.0</v>
       </c>
       <c r="I277" s="1">
-        <v>-1.007</v>
+        <v>-1.5203599955903</v>
       </c>
       <c r="J277">
-        <v>1.13</v>
+        <v>1.51</v>
       </c>
       <c r="K277" t="s">
-        <v>683</v>
+        <v>699</v>
       </c>
       <c r="L277" s="1">
-        <v>1136439.64</v>
+        <v>1572192.0</v>
       </c>
       <c r="M277" s="1">
-        <v>1149459.28</v>
+        <v>1596356.38</v>
       </c>
       <c r="N277" s="1">
-        <v>0.19</v>
+        <v>0.26</v>
       </c>
       <c r="O277">
         <v>1</v>
       </c>
       <c r="Z277" t="s">
-        <v>681</v>
+        <v>697</v>
       </c>
     </row>
     <row r="278" spans="1:26">
       <c r="A278" t="s">
-        <v>685</v>
+        <v>701</v>
       </c>
       <c r="B278" s="1">
-        <v>1100000.0</v>
+        <v>1079000.0</v>
       </c>
       <c r="C278" s="1">
-        <v>103.637</v>
+        <v>97.824</v>
       </c>
       <c r="D278" s="1">
-        <v>101.11</v>
+        <v>100.0</v>
       </c>
       <c r="E278" t="s">
         <v>8</v>
       </c>
       <c r="F278">
         <v>1.0</v>
       </c>
       <c r="G278" s="1">
-        <v>1112210.0</v>
+        <v>1079000.0</v>
       </c>
       <c r="H278" s="1">
-        <v>27797.0</v>
+        <v>-23479.04</v>
       </c>
       <c r="I278" s="1">
-        <v>2.499258233607</v>
+        <v>-2.176</v>
       </c>
       <c r="J278">
-        <v>0.96</v>
+        <v>0.58</v>
       </c>
       <c r="K278" t="s">
-        <v>686</v>
+        <v>702</v>
       </c>
       <c r="L278" s="1">
-        <v>1140007.0</v>
+        <v>1055520.96</v>
       </c>
       <c r="M278" s="1">
-        <v>1150600.15</v>
+        <v>1061783.89</v>
       </c>
       <c r="N278" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="O278">
         <v>1</v>
       </c>
       <c r="Z278" t="s">
-        <v>684</v>
+        <v>700</v>
       </c>
     </row>
     <row r="279" spans="1:26">
       <c r="A279" t="s">
-        <v>688</v>
+        <v>704</v>
       </c>
       <c r="B279" s="1">
-        <v>700000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C279" s="1">
-        <v>100.887</v>
+        <v>99.813</v>
       </c>
       <c r="D279" s="1">
-        <v>99.076</v>
+        <v>103.02411583</v>
       </c>
       <c r="E279" t="s">
         <v>8</v>
       </c>
       <c r="F279">
         <v>1.0</v>
       </c>
       <c r="G279" s="1">
-        <v>693532.0</v>
+        <v>1236289.39</v>
       </c>
       <c r="H279" s="1">
-        <v>12677.0</v>
+        <v>-38533.39</v>
       </c>
       <c r="I279" s="1">
-        <v>1.8278897008357</v>
+        <v>-3.1168584242238</v>
       </c>
       <c r="J279">
-        <v>0.22</v>
+        <v>1.32</v>
       </c>
       <c r="K279" t="s">
-        <v>689</v>
+        <v>705</v>
       </c>
       <c r="L279" s="1">
-        <v>706209.0</v>
+        <v>1197756.0</v>
       </c>
       <c r="M279" s="1">
-        <v>707757.63</v>
+        <v>1213619.34</v>
       </c>
       <c r="N279" s="1">
-        <v>0.11</v>
+        <v>0.2</v>
       </c>
       <c r="O279">
         <v>1</v>
       </c>
       <c r="Z279" t="s">
-        <v>687</v>
+        <v>703</v>
       </c>
     </row>
     <row r="280" spans="1:26">
       <c r="A280" t="s">
-        <v>691</v>
+        <v>707</v>
       </c>
       <c r="B280" s="1">
-        <v>600000.0</v>
+        <v>551000.0</v>
       </c>
       <c r="C280" s="1">
-        <v>101.592</v>
+        <v>99.9</v>
       </c>
       <c r="D280" s="1">
-        <v>98.69</v>
+        <v>100.0</v>
       </c>
       <c r="E280" t="s">
         <v>8</v>
       </c>
       <c r="F280">
         <v>1.0</v>
       </c>
       <c r="G280" s="1">
-        <v>592140.0</v>
+        <v>551000.0</v>
       </c>
       <c r="H280" s="1">
-        <v>17412.0</v>
+        <v>-551.0</v>
       </c>
       <c r="I280" s="1">
-        <v>2.9405208227784</v>
+        <v>-0.1</v>
       </c>
       <c r="J280">
-        <v>2.97</v>
+        <v>3.19</v>
       </c>
       <c r="K280" t="s">
-        <v>692</v>
+        <v>708</v>
       </c>
       <c r="L280" s="1">
-        <v>609552.0</v>
+        <v>550449.0</v>
       </c>
       <c r="M280" s="1">
-        <v>627387.62</v>
+        <v>568044.03</v>
       </c>
       <c r="N280" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="O280">
         <v>1</v>
       </c>
       <c r="Z280" t="s">
-        <v>690</v>
+        <v>706</v>
       </c>
     </row>
     <row r="281" spans="1:26">
       <c r="A281" t="s">
-        <v>694</v>
+        <v>710</v>
       </c>
       <c r="B281" s="1">
-        <v>400000.0</v>
+        <v>864000.0</v>
       </c>
       <c r="C281" s="1">
-        <v>85.449</v>
+        <v>100.239</v>
       </c>
       <c r="D281" s="1">
-        <v>85.3395</v>
+        <v>99.999</v>
       </c>
       <c r="E281" t="s">
         <v>8</v>
       </c>
       <c r="F281">
         <v>1.0</v>
       </c>
       <c r="G281" s="1">
-        <v>341358.0</v>
+        <v>863991.36</v>
       </c>
       <c r="H281" s="1">
-        <v>438.0</v>
+        <v>2073.6</v>
       </c>
       <c r="I281" s="1">
-        <v>0.1283110400225</v>
+        <v>0.240002400024</v>
       </c>
       <c r="J281">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>695</v>
+        <v>0.07</v>
+      </c>
+      <c r="K281">
+        <v>606.17</v>
       </c>
       <c r="L281" s="1">
-        <v>341796.0</v>
+        <v>866064.96</v>
       </c>
       <c r="M281" s="1">
-        <v>343694.63</v>
+        <v>866671.13</v>
       </c>
       <c r="N281" s="1">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="O281">
         <v>1</v>
       </c>
       <c r="Z281" t="s">
-        <v>693</v>
+        <v>709</v>
       </c>
     </row>
     <row r="282" spans="1:26">
       <c r="A282" t="s">
-        <v>697</v>
+        <v>712</v>
       </c>
       <c r="B282" s="1">
         <v>1200000.0</v>
       </c>
       <c r="C282" s="1">
-        <v>100.487</v>
+        <v>94.356</v>
       </c>
       <c r="D282" s="1">
-        <v>99.898</v>
+        <v>94.821</v>
       </c>
       <c r="E282" t="s">
         <v>8</v>
       </c>
       <c r="F282">
         <v>1.0</v>
       </c>
       <c r="G282" s="1">
-        <v>1198776.0</v>
+        <v>1137852.0</v>
       </c>
       <c r="H282" s="1">
-        <v>7068.0</v>
+        <v>-5580.0</v>
       </c>
       <c r="I282" s="1">
-        <v>0.58960139342129</v>
+        <v>-0.49039769671275</v>
       </c>
       <c r="J282">
-        <v>0.3</v>
+        <v>0.42</v>
       </c>
       <c r="K282" t="s">
-        <v>698</v>
+        <v>713</v>
       </c>
       <c r="L282" s="1">
-        <v>1205844.0</v>
+        <v>1132272.0</v>
       </c>
       <c r="M282" s="1">
-        <v>1209394.68</v>
+        <v>1137252.82</v>
       </c>
       <c r="N282" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="O282">
         <v>1</v>
       </c>
       <c r="Z282" t="s">
-        <v>696</v>
+        <v>711</v>
       </c>
     </row>
     <row r="283" spans="1:26">
       <c r="A283" t="s">
-        <v>700</v>
+        <v>715</v>
       </c>
       <c r="B283" s="1">
-        <v>700000.0</v>
+        <v>793000.0</v>
       </c>
       <c r="C283" s="1">
-        <v>82.242</v>
+        <v>100.093</v>
       </c>
       <c r="D283" s="1">
-        <v>82.0</v>
+        <v>100.14144893</v>
       </c>
       <c r="E283" t="s">
         <v>8</v>
       </c>
       <c r="F283">
         <v>1.0</v>
       </c>
       <c r="G283" s="1">
-        <v>574000.0</v>
+        <v>794121.69</v>
       </c>
       <c r="H283" s="1">
-        <v>1694.0</v>
+        <v>-384.2</v>
       </c>
       <c r="I283" s="1">
-        <v>0.29512195121951</v>
+        <v>-0.048380494430268</v>
       </c>
       <c r="J283">
-        <v>0.22</v>
+        <v>3.9</v>
       </c>
       <c r="K283" t="s">
-        <v>701</v>
+        <v>716</v>
       </c>
       <c r="L283" s="1">
-        <v>575694.0</v>
+        <v>793737.49</v>
       </c>
       <c r="M283" s="1">
-        <v>577237.84</v>
+        <v>824675.35</v>
       </c>
       <c r="N283" s="1">
-        <v>0.09</v>
+        <v>0.14</v>
       </c>
       <c r="O283">
         <v>1</v>
       </c>
       <c r="Z283" t="s">
-        <v>699</v>
+        <v>714</v>
       </c>
     </row>
     <row r="284" spans="1:26">
       <c r="A284" t="s">
-        <v>703</v>
+        <v>718</v>
       </c>
       <c r="B284" s="1">
-        <v>588000.0</v>
+        <v>696000.0</v>
       </c>
       <c r="C284" s="1">
-        <v>101.117</v>
+        <v>99.65</v>
       </c>
       <c r="D284" s="1">
-        <v>99.71992347</v>
+        <v>100.08052155</v>
       </c>
       <c r="E284" t="s">
         <v>8</v>
       </c>
       <c r="F284">
         <v>1.0</v>
       </c>
       <c r="G284" s="1">
-        <v>586353.15</v>
+        <v>696560.43</v>
       </c>
       <c r="H284" s="1">
-        <v>8214.81</v>
+        <v>-2996.43</v>
       </c>
       <c r="I284" s="1">
-        <v>1.4010004039375</v>
+        <v>-0.43017516800373</v>
       </c>
       <c r="J284">
-        <v>0.57</v>
+        <v>3.06</v>
       </c>
       <c r="K284" t="s">
-        <v>704</v>
+        <v>719</v>
       </c>
       <c r="L284" s="1">
-        <v>594567.96</v>
+        <v>693564.0</v>
       </c>
       <c r="M284" s="1">
-        <v>597918.75</v>
+        <v>714833.0</v>
       </c>
       <c r="N284" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="O284">
         <v>1</v>
       </c>
       <c r="Z284" t="s">
-        <v>702</v>
+        <v>717</v>
       </c>
     </row>
     <row r="285" spans="1:26">
       <c r="A285" t="s">
-        <v>706</v>
+        <v>721</v>
       </c>
       <c r="B285" s="1">
-        <v>301000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C285" s="1">
-        <v>102.206</v>
+        <v>99.31</v>
       </c>
       <c r="D285" s="1">
-        <v>99.813</v>
+        <v>99.1185</v>
       </c>
       <c r="E285" t="s">
         <v>8</v>
       </c>
       <c r="F285">
         <v>1.0</v>
       </c>
       <c r="G285" s="1">
-        <v>300437.13</v>
+        <v>792948.0</v>
       </c>
       <c r="H285" s="1">
-        <v>7202.93</v>
+        <v>1532.0</v>
       </c>
       <c r="I285" s="1">
-        <v>2.3974832937593</v>
+        <v>0.193203085196</v>
       </c>
       <c r="J285">
-        <v>0.5</v>
+        <v>1.49</v>
       </c>
       <c r="K285" t="s">
-        <v>707</v>
+        <v>722</v>
       </c>
       <c r="L285" s="1">
-        <v>307640.06</v>
+        <v>794480.0</v>
       </c>
       <c r="M285" s="1">
-        <v>309141.97</v>
+        <v>806393.6</v>
       </c>
       <c r="N285" s="1">
-        <v>0.05</v>
+        <v>0.13</v>
       </c>
       <c r="O285">
         <v>1</v>
       </c>
       <c r="Z285" t="s">
-        <v>705</v>
+        <v>720</v>
       </c>
     </row>
     <row r="286" spans="1:26">
       <c r="A286" t="s">
-        <v>709</v>
+        <v>724</v>
       </c>
       <c r="B286" s="1">
-        <v>900000.0</v>
+        <v>2199000.0</v>
       </c>
       <c r="C286" s="1">
-        <v>103.952</v>
+        <v>96.993</v>
       </c>
       <c r="D286" s="1">
-        <v>102.20876333</v>
+        <v>97.40641382</v>
       </c>
       <c r="E286" t="s">
         <v>8</v>
       </c>
       <c r="F286">
         <v>1.0</v>
       </c>
       <c r="G286" s="1">
-        <v>919878.87</v>
+        <v>2141967.04</v>
       </c>
       <c r="H286" s="1">
-        <v>15689.13</v>
+        <v>-9090.97</v>
       </c>
       <c r="I286" s="1">
-        <v>1.7055647772407</v>
+        <v>-0.42442156346159</v>
       </c>
       <c r="J286">
-        <v>3.18</v>
+        <v>1.28</v>
       </c>
       <c r="K286" t="s">
-        <v>710</v>
+        <v>725</v>
       </c>
       <c r="L286" s="1">
-        <v>935568.0</v>
+        <v>2132876.07</v>
       </c>
       <c r="M286" s="1">
-        <v>964153.33</v>
+        <v>2161041.34</v>
       </c>
       <c r="N286" s="1">
-        <v>0.16</v>
+        <v>0.36</v>
       </c>
       <c r="O286">
         <v>1</v>
       </c>
       <c r="Z286" t="s">
-        <v>708</v>
+        <v>723</v>
       </c>
     </row>
     <row r="287" spans="1:26">
       <c r="A287" t="s">
-        <v>712</v>
+        <v>727</v>
       </c>
       <c r="B287" s="1">
-        <v>1500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C287" s="1">
-        <v>98.911</v>
+        <v>97.693</v>
       </c>
       <c r="D287" s="1">
-        <v>99.4208</v>
+        <v>99.794</v>
       </c>
       <c r="E287" t="s">
         <v>8</v>
       </c>
       <c r="F287">
         <v>1.0</v>
       </c>
       <c r="G287" s="1">
-        <v>1491312.0</v>
+        <v>299382.0</v>
       </c>
       <c r="H287" s="1">
-        <v>-7647.0</v>
+        <v>-6303.0</v>
       </c>
       <c r="I287" s="1">
-        <v>-0.51276996362934</v>
+        <v>-2.1053369942081</v>
       </c>
       <c r="J287">
-        <v>0.95</v>
+        <v>1.32</v>
       </c>
       <c r="K287" t="s">
-        <v>713</v>
+        <v>728</v>
       </c>
       <c r="L287" s="1">
-        <v>1483665.0</v>
+        <v>293079.0</v>
       </c>
       <c r="M287" s="1">
-        <v>1497843.08</v>
+        <v>297048.86</v>
       </c>
       <c r="N287" s="1">
-        <v>0.24</v>
+        <v>0.05</v>
       </c>
       <c r="O287">
         <v>1</v>
       </c>
       <c r="Z287" t="s">
-        <v>711</v>
+        <v>726</v>
       </c>
     </row>
     <row r="288" spans="1:26">
       <c r="A288" t="s">
-        <v>715</v>
+        <v>730</v>
       </c>
       <c r="B288" s="1">
-        <v>400000.0</v>
+        <v>943000.0</v>
       </c>
       <c r="C288" s="1">
-        <v>98.91</v>
+        <v>99.753</v>
       </c>
       <c r="D288" s="1">
-        <v>97.59</v>
+        <v>99.83455355</v>
       </c>
       <c r="E288" t="s">
         <v>8</v>
       </c>
       <c r="F288">
         <v>1.0</v>
       </c>
       <c r="G288" s="1">
-        <v>390360.0</v>
+        <v>941439.84</v>
       </c>
       <c r="H288" s="1">
-        <v>5280.0</v>
+        <v>-769.05</v>
       </c>
       <c r="I288" s="1">
-        <v>1.3525976022133</v>
+        <v>-0.081688703550086</v>
       </c>
       <c r="J288">
-        <v>1.92</v>
+        <v>0.37</v>
       </c>
       <c r="K288" t="s">
-        <v>716</v>
+        <v>731</v>
       </c>
       <c r="L288" s="1">
-        <v>395640.0</v>
+        <v>940670.79</v>
       </c>
       <c r="M288" s="1">
-        <v>403333.15</v>
+        <v>944174.75</v>
       </c>
       <c r="N288" s="1">
-        <v>0.07</v>
+        <v>0.16</v>
       </c>
       <c r="O288">
         <v>1</v>
       </c>
       <c r="Z288" t="s">
-        <v>714</v>
+        <v>729</v>
       </c>
     </row>
     <row r="289" spans="1:26">
       <c r="A289" t="s">
-        <v>718</v>
+        <v>733</v>
       </c>
       <c r="B289" s="1">
-        <v>443000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="C289" s="1">
-        <v>99.171</v>
+        <v>98.576</v>
       </c>
       <c r="D289" s="1">
-        <v>99.947</v>
+        <v>100.0</v>
       </c>
       <c r="E289" t="s">
         <v>8</v>
       </c>
       <c r="F289">
         <v>1.0</v>
       </c>
       <c r="G289" s="1">
-        <v>442765.21</v>
+        <v>432000.0</v>
       </c>
       <c r="H289" s="1">
-        <v>-3437.68</v>
+        <v>-6151.68</v>
       </c>
       <c r="I289" s="1">
-        <v>-0.77641149809399</v>
+        <v>-1.424</v>
       </c>
       <c r="J289">
-        <v>2.22</v>
-[...2 lines deleted...]
-        <v>719</v>
+        <v>0.05</v>
+      </c>
+      <c r="K289">
+        <v>217.66</v>
       </c>
       <c r="L289" s="1">
-        <v>439327.53</v>
+        <v>425848.32</v>
       </c>
       <c r="M289" s="1">
-        <v>449158.49</v>
+        <v>426065.98</v>
       </c>
       <c r="N289" s="1">
         <v>0.07</v>
       </c>
       <c r="O289">
         <v>1</v>
       </c>
       <c r="Z289" t="s">
-        <v>717</v>
+        <v>732</v>
       </c>
     </row>
     <row r="290" spans="1:26">
       <c r="A290" t="s">
-        <v>721</v>
+        <v>735</v>
       </c>
       <c r="B290" s="1">
-        <v>611000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C290" s="1">
-        <v>102.614</v>
+        <v>99.039</v>
       </c>
       <c r="D290" s="1">
-        <v>100.0</v>
+        <v>99.057</v>
       </c>
       <c r="E290" t="s">
         <v>8</v>
       </c>
       <c r="F290">
         <v>1.0</v>
       </c>
       <c r="G290" s="1">
-        <v>611000.0</v>
+        <v>594342.0</v>
       </c>
       <c r="H290" s="1">
-        <v>15971.54</v>
+        <v>-108.0</v>
       </c>
       <c r="I290" s="1">
-        <v>2.614</v>
+        <v>-0.018171355886005</v>
       </c>
       <c r="J290">
-        <v>1.24</v>
+        <v>1.39</v>
       </c>
       <c r="K290" t="s">
-        <v>722</v>
+        <v>736</v>
       </c>
       <c r="L290" s="1">
-        <v>626971.54</v>
+        <v>594234.0</v>
       </c>
       <c r="M290" s="1">
-        <v>634569.5</v>
+        <v>602566.6</v>
       </c>
       <c r="N290" s="1">
         <v>0.1</v>
       </c>
       <c r="O290">
         <v>1</v>
       </c>
       <c r="Z290" t="s">
-        <v>720</v>
+        <v>734</v>
       </c>
     </row>
     <row r="291" spans="1:26">
       <c r="A291" t="s">
-        <v>724</v>
+        <v>738</v>
       </c>
       <c r="B291" s="1">
-        <v>1100000.0</v>
+        <v>1434000.0</v>
       </c>
       <c r="C291" s="1">
-        <v>89.502</v>
+        <v>98.027</v>
       </c>
       <c r="D291" s="1">
-        <v>99.03167091</v>
+        <v>99.728</v>
       </c>
       <c r="E291" t="s">
         <v>8</v>
       </c>
       <c r="F291">
         <v>1.0</v>
       </c>
       <c r="G291" s="1">
-        <v>1089348.38</v>
+        <v>1430099.52</v>
       </c>
       <c r="H291" s="1">
-        <v>-104826.38</v>
+        <v>-24392.34</v>
       </c>
       <c r="I291" s="1">
-        <v>-9.6228517822737</v>
+        <v>-1.7056393390021</v>
       </c>
       <c r="J291">
-        <v>0.86</v>
+        <v>1.53</v>
       </c>
       <c r="K291" t="s">
-        <v>725</v>
+        <v>739</v>
       </c>
       <c r="L291" s="1">
-        <v>984522.0</v>
+        <v>1405707.18</v>
       </c>
       <c r="M291" s="1">
-        <v>994015.15</v>
+        <v>1427668.99</v>
       </c>
       <c r="N291" s="1">
-        <v>0.16</v>
+        <v>0.23</v>
       </c>
       <c r="O291">
         <v>1</v>
       </c>
       <c r="Z291" t="s">
-        <v>723</v>
+        <v>737</v>
       </c>
     </row>
     <row r="292" spans="1:26">
       <c r="A292" t="s">
-        <v>727</v>
+        <v>741</v>
       </c>
       <c r="B292" s="1">
-        <v>1600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C292" s="1">
-        <v>98.808</v>
+        <v>97.846</v>
       </c>
       <c r="D292" s="1">
-        <v>99.779</v>
+        <v>97.659</v>
       </c>
       <c r="E292" t="s">
         <v>8</v>
       </c>
       <c r="F292">
         <v>1.0</v>
       </c>
       <c r="G292" s="1">
-        <v>1596464.0</v>
+        <v>292977.0</v>
       </c>
       <c r="H292" s="1">
-        <v>-15536.0</v>
+        <v>561.0</v>
       </c>
       <c r="I292" s="1">
-        <v>-0.97315066296515</v>
+        <v>0.19148260784976</v>
       </c>
       <c r="J292">
-        <v>1.29</v>
-[...2 lines deleted...]
-        <v>728</v>
+        <v>0.29</v>
+      </c>
+      <c r="K292">
+        <v>859.93</v>
       </c>
       <c r="L292" s="1">
-        <v>1580928.0</v>
+        <v>293538.0</v>
       </c>
       <c r="M292" s="1">
-        <v>1601640.33</v>
+        <v>294397.93</v>
       </c>
       <c r="N292" s="1">
-        <v>0.26</v>
+        <v>0.05</v>
       </c>
       <c r="O292">
         <v>1</v>
       </c>
       <c r="Z292" t="s">
-        <v>726</v>
+        <v>740</v>
       </c>
     </row>
     <row r="293" spans="1:26">
       <c r="A293" t="s">
-        <v>730</v>
+        <v>743</v>
       </c>
       <c r="B293" s="1">
-        <v>1079000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C293" s="1">
-        <v>99.023</v>
+        <v>104.376</v>
       </c>
       <c r="D293" s="1">
-        <v>100.0</v>
+        <v>104.83429667</v>
       </c>
       <c r="E293" t="s">
         <v>8</v>
       </c>
       <c r="F293">
         <v>1.0</v>
       </c>
       <c r="G293" s="1">
-        <v>1079000.0</v>
+        <v>314502.89</v>
       </c>
       <c r="H293" s="1">
-        <v>-10541.83</v>
+        <v>-1374.89</v>
       </c>
       <c r="I293" s="1">
-        <v>-0.977</v>
+        <v>-0.43716291446479</v>
       </c>
       <c r="J293">
-        <v>0.4</v>
+        <v>1.38</v>
       </c>
       <c r="K293" t="s">
-        <v>731</v>
+        <v>744</v>
       </c>
       <c r="L293" s="1">
-        <v>1068458.17</v>
+        <v>313128.0</v>
       </c>
       <c r="M293" s="1">
-        <v>1072728.35</v>
+        <v>317280.74</v>
       </c>
       <c r="N293" s="1">
-        <v>0.17</v>
+        <v>0.05</v>
       </c>
       <c r="O293">
         <v>1</v>
       </c>
       <c r="Z293" t="s">
-        <v>729</v>
+        <v>742</v>
       </c>
     </row>
     <row r="294" spans="1:26">
       <c r="A294" t="s">
-        <v>733</v>
+        <v>746</v>
       </c>
       <c r="B294" s="1">
-        <v>1200000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C294" s="1">
-        <v>101.523</v>
+        <v>97.021</v>
       </c>
       <c r="D294" s="1">
-        <v>103.02411583</v>
+        <v>97.26</v>
       </c>
       <c r="E294" t="s">
         <v>8</v>
       </c>
       <c r="F294">
         <v>1.0</v>
       </c>
       <c r="G294" s="1">
-        <v>1236289.39</v>
+        <v>194520.0</v>
       </c>
       <c r="H294" s="1">
-        <v>-18013.39</v>
+        <v>-478.0</v>
       </c>
       <c r="I294" s="1">
-        <v>-1.4570528668858</v>
+        <v>-0.24573308657207</v>
       </c>
       <c r="J294">
-        <v>1.09</v>
+        <v>1.13</v>
       </c>
       <c r="K294" t="s">
-        <v>734</v>
+        <v>747</v>
       </c>
       <c r="L294" s="1">
-        <v>1218276.0</v>
+        <v>194042.0</v>
       </c>
       <c r="M294" s="1">
-        <v>1231408.77</v>
+        <v>196302.27</v>
       </c>
       <c r="N294" s="1">
-        <v>0.2</v>
+        <v>0.03</v>
       </c>
       <c r="O294">
         <v>1</v>
       </c>
       <c r="Z294" t="s">
-        <v>732</v>
+        <v>745</v>
       </c>
     </row>
     <row r="295" spans="1:26">
       <c r="A295" t="s">
-        <v>736</v>
+        <v>749</v>
       </c>
       <c r="B295" s="1">
-        <v>551000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="C295" s="1">
-        <v>101.046</v>
+        <v>99.688</v>
       </c>
       <c r="D295" s="1">
-        <v>100.0</v>
+        <v>102.47</v>
       </c>
       <c r="E295" t="s">
         <v>8</v>
       </c>
       <c r="F295">
         <v>1.0</v>
       </c>
       <c r="G295" s="1">
-        <v>551000.0</v>
+        <v>390410.7</v>
       </c>
       <c r="H295" s="1">
-        <v>5763.46</v>
+        <v>-10599.42</v>
       </c>
       <c r="I295" s="1">
-        <v>1.046</v>
+        <v>-2.7149409583293</v>
       </c>
       <c r="J295">
-        <v>2.98</v>
+        <v>1.02</v>
       </c>
       <c r="K295" t="s">
-        <v>737</v>
+        <v>750</v>
       </c>
       <c r="L295" s="1">
-        <v>556763.46</v>
+        <v>379811.28</v>
       </c>
       <c r="M295" s="1">
-        <v>573207.41</v>
+        <v>383694.35</v>
       </c>
       <c r="N295" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="O295">
         <v>1</v>
       </c>
       <c r="Z295" t="s">
-        <v>735</v>
+        <v>748</v>
       </c>
     </row>
     <row r="296" spans="1:26">
       <c r="A296" t="s">
-        <v>739</v>
+        <v>752</v>
       </c>
       <c r="B296" s="1">
-        <v>593000.0</v>
+        <v>3382615.0</v>
       </c>
       <c r="C296" s="1">
-        <v>100.999</v>
+        <v>92.213</v>
       </c>
       <c r="D296" s="1">
-        <v>100.15374199</v>
+        <v>93.04712685</v>
       </c>
       <c r="E296" t="s">
         <v>8</v>
       </c>
       <c r="F296">
         <v>1.0</v>
       </c>
       <c r="G296" s="1">
-        <v>593911.69</v>
+        <v>3147426.07</v>
       </c>
       <c r="H296" s="1">
-        <v>5012.38</v>
+        <v>-28215.3</v>
       </c>
       <c r="I296" s="1">
-        <v>0.84396048846925</v>
+        <v>-0.89645632248322</v>
       </c>
       <c r="J296">
-        <v>3.67</v>
-[...2 lines deleted...]
-        <v>740</v>
+        <v>0.02</v>
+      </c>
+      <c r="K296">
+        <v>764.56</v>
       </c>
       <c r="L296" s="1">
-        <v>598924.07</v>
+        <v>3119210.77</v>
       </c>
       <c r="M296" s="1">
-        <v>620694.48</v>
+        <v>3119975.33</v>
       </c>
       <c r="N296" s="1">
-        <v>0.1</v>
+        <v>0.51</v>
       </c>
       <c r="O296">
         <v>1</v>
       </c>
       <c r="Z296" t="s">
-        <v>738</v>
+        <v>751</v>
       </c>
     </row>
     <row r="297" spans="1:26">
       <c r="A297" t="s">
-        <v>742</v>
+        <v>754</v>
       </c>
       <c r="B297" s="1">
-        <v>696000.0</v>
+        <v>480000.0</v>
       </c>
       <c r="C297" s="1">
-        <v>100.906</v>
+        <v>100.019</v>
       </c>
       <c r="D297" s="1">
-        <v>100.08052155</v>
+        <v>99.958</v>
       </c>
       <c r="E297" t="s">
         <v>8</v>
       </c>
       <c r="F297">
         <v>1.0</v>
       </c>
       <c r="G297" s="1">
-        <v>696560.43</v>
+        <v>479798.4</v>
       </c>
       <c r="H297" s="1">
-        <v>5745.33</v>
+        <v>292.8</v>
       </c>
       <c r="I297" s="1">
-        <v>0.82481429500668</v>
+        <v>0.061025630764921</v>
       </c>
       <c r="J297">
-        <v>2.85</v>
+        <v>0.78</v>
       </c>
       <c r="K297" t="s">
-        <v>743</v>
+        <v>755</v>
       </c>
       <c r="L297" s="1">
-        <v>702305.76</v>
+        <v>480091.2</v>
       </c>
       <c r="M297" s="1">
-        <v>722143.19</v>
+        <v>483839.15</v>
       </c>
       <c r="N297" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="O297">
         <v>1</v>
       </c>
       <c r="Z297" t="s">
-        <v>741</v>
+        <v>753</v>
       </c>
     </row>
     <row r="298" spans="1:26">
       <c r="A298" t="s">
-        <v>745</v>
+        <v>757</v>
       </c>
       <c r="B298" s="1">
-        <v>800000.0</v>
+        <v>591000.0</v>
       </c>
       <c r="C298" s="1">
-        <v>99.963</v>
+        <v>97.525</v>
       </c>
       <c r="D298" s="1">
-        <v>99.1185</v>
+        <v>99.422</v>
       </c>
       <c r="E298" t="s">
         <v>8</v>
       </c>
       <c r="F298">
         <v>1.0</v>
       </c>
       <c r="G298" s="1">
-        <v>792948.0</v>
+        <v>587584.02</v>
       </c>
       <c r="H298" s="1">
-        <v>6756.0</v>
+        <v>-11211.27</v>
       </c>
       <c r="I298" s="1">
-        <v>0.85201047231344</v>
+        <v>-1.9080284041761</v>
       </c>
       <c r="J298">
-        <v>1.28</v>
+        <v>1.24</v>
       </c>
       <c r="K298" t="s">
-        <v>746</v>
+        <v>758</v>
       </c>
       <c r="L298" s="1">
-        <v>799704.0</v>
+        <v>576372.75</v>
       </c>
       <c r="M298" s="1">
-        <v>809904.0</v>
+        <v>583687.39</v>
       </c>
       <c r="N298" s="1">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="O298">
         <v>1</v>
       </c>
       <c r="Z298" t="s">
-        <v>744</v>
+        <v>756</v>
       </c>
     </row>
     <row r="299" spans="1:26">
       <c r="A299" t="s">
-        <v>748</v>
+        <v>760</v>
       </c>
       <c r="B299" s="1">
-        <v>2199000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C299" s="1">
-        <v>98.527</v>
+        <v>74.62</v>
       </c>
       <c r="D299" s="1">
-        <v>97.40641382</v>
+        <v>74.46428571</v>
       </c>
       <c r="E299" t="s">
         <v>8</v>
       </c>
       <c r="F299">
         <v>1.0</v>
       </c>
       <c r="G299" s="1">
-        <v>2141967.04</v>
+        <v>521250.0</v>
       </c>
       <c r="H299" s="1">
-        <v>24641.69</v>
+        <v>1090.0</v>
       </c>
       <c r="I299" s="1">
-        <v>1.1504233977382</v>
+        <v>0.20911270983213</v>
       </c>
       <c r="J299">
-        <v>1.14</v>
+        <v>0.51</v>
       </c>
       <c r="K299" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="L299" s="1">
-        <v>2166608.73</v>
+        <v>522340.0</v>
       </c>
       <c r="M299" s="1">
-        <v>2191611.06</v>
+        <v>525878.36</v>
       </c>
       <c r="N299" s="1">
-        <v>0.36</v>
+        <v>0.09</v>
       </c>
       <c r="O299">
         <v>1</v>
       </c>
       <c r="Z299" t="s">
-        <v>747</v>
+        <v>759</v>
       </c>
     </row>
     <row r="300" spans="1:26">
       <c r="A300" t="s">
-        <v>751</v>
+        <v>763</v>
       </c>
       <c r="B300" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C300" s="1">
-        <v>99.127</v>
+        <v>100.95</v>
       </c>
       <c r="D300" s="1">
-        <v>99.794</v>
+        <v>100.0</v>
       </c>
       <c r="E300" t="s">
         <v>8</v>
       </c>
       <c r="F300">
         <v>1.0</v>
       </c>
       <c r="G300" s="1">
-        <v>299382.0</v>
+        <v>600000.0</v>
       </c>
       <c r="H300" s="1">
-        <v>-2001.0</v>
+        <v>5700.0</v>
       </c>
       <c r="I300" s="1">
-        <v>-0.66837685632403</v>
+        <v>0.95</v>
       </c>
       <c r="J300">
-        <v>1.12</v>
+        <v>3.39</v>
       </c>
       <c r="K300" t="s">
-        <v>752</v>
+        <v>764</v>
       </c>
       <c r="L300" s="1">
-        <v>297381.0</v>
+        <v>605700.0</v>
       </c>
       <c r="M300" s="1">
-        <v>300746.75</v>
+        <v>626025.9</v>
       </c>
       <c r="N300" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="O300">
         <v>1</v>
       </c>
       <c r="Z300" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
     </row>
     <row r="301" spans="1:26">
       <c r="A301" t="s">
-        <v>754</v>
+        <v>766</v>
       </c>
       <c r="B301" s="1">
-        <v>643000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C301" s="1">
-        <v>100.876</v>
+        <v>99.689</v>
       </c>
       <c r="D301" s="1">
-        <v>99.888</v>
+        <v>99.915</v>
       </c>
       <c r="E301" t="s">
         <v>8</v>
       </c>
       <c r="F301">
         <v>1.0</v>
       </c>
       <c r="G301" s="1">
-        <v>642279.84</v>
+        <v>599490.0</v>
       </c>
       <c r="H301" s="1">
-        <v>6352.84</v>
+        <v>-1356.0</v>
       </c>
       <c r="I301" s="1">
-        <v>0.98910780073683</v>
+        <v>-0.22619226342391</v>
       </c>
       <c r="J301">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>955.69</v>
+        <v>0.35</v>
+      </c>
+      <c r="K301" t="s">
+        <v>767</v>
       </c>
       <c r="L301" s="1">
-        <v>648632.68</v>
+        <v>598134.0</v>
       </c>
       <c r="M301" s="1">
-        <v>649588.37</v>
+        <v>600238.11</v>
       </c>
       <c r="N301" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="O301">
         <v>1</v>
       </c>
       <c r="Z301" t="s">
-        <v>753</v>
+        <v>765</v>
       </c>
     </row>
     <row r="302" spans="1:26">
       <c r="A302" t="s">
-        <v>756</v>
+        <v>769</v>
       </c>
       <c r="B302" s="1">
-        <v>432000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C302" s="1">
-        <v>99.988</v>
+        <v>95.255</v>
       </c>
       <c r="D302" s="1">
-        <v>100.0</v>
+        <v>99.405</v>
       </c>
       <c r="E302" t="s">
         <v>8</v>
       </c>
       <c r="F302">
         <v>1.0</v>
       </c>
       <c r="G302" s="1">
-        <v>432000.0</v>
+        <v>397620.0</v>
       </c>
       <c r="H302" s="1">
-        <v>-51.84</v>
+        <v>-16600.0</v>
       </c>
       <c r="I302" s="1">
-        <v>-0.012</v>
+        <v>-4.1748402997837</v>
       </c>
       <c r="J302">
-        <v>3.52</v>
+        <v>1.52</v>
       </c>
       <c r="K302" t="s">
-        <v>757</v>
+        <v>330</v>
       </c>
       <c r="L302" s="1">
-        <v>431948.16</v>
+        <v>381020.0</v>
       </c>
       <c r="M302" s="1">
-        <v>447140.62</v>
+        <v>387102.19</v>
       </c>
       <c r="N302" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="O302">
         <v>1</v>
       </c>
       <c r="Z302" t="s">
-        <v>755</v>
+        <v>768</v>
       </c>
     </row>
     <row r="303" spans="1:26">
       <c r="A303" t="s">
-        <v>759</v>
+        <v>771</v>
       </c>
       <c r="B303" s="1">
-        <v>1434000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C303" s="1">
-        <v>99.003</v>
+        <v>98.124</v>
       </c>
       <c r="D303" s="1">
-        <v>99.728</v>
+        <v>100.66</v>
       </c>
       <c r="E303" t="s">
         <v>8</v>
       </c>
       <c r="F303">
         <v>1.0</v>
       </c>
       <c r="G303" s="1">
-        <v>1430099.52</v>
+        <v>301980.0</v>
       </c>
       <c r="H303" s="1">
-        <v>-10396.5</v>
+        <v>-7608.0</v>
       </c>
       <c r="I303" s="1">
-        <v>-0.72697737846944</v>
+        <v>-2.5193721438506</v>
       </c>
       <c r="J303">
-        <v>1.34</v>
-[...2 lines deleted...]
-        <v>760</v>
+        <v>0.11</v>
+      </c>
+      <c r="K303">
+        <v>332.88</v>
       </c>
       <c r="L303" s="1">
-        <v>1419703.02</v>
+        <v>294372.0</v>
       </c>
       <c r="M303" s="1">
-        <v>1438983.44</v>
+        <v>294704.88</v>
       </c>
       <c r="N303" s="1">
-        <v>0.23</v>
+        <v>0.05</v>
       </c>
       <c r="O303">
         <v>1</v>
       </c>
       <c r="Z303" t="s">
-        <v>758</v>
+        <v>770</v>
       </c>
     </row>
     <row r="304" spans="1:26">
       <c r="A304" t="s">
-        <v>762</v>
+        <v>773</v>
       </c>
       <c r="B304" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C304" s="1">
-        <v>105.006</v>
+        <v>99.765</v>
       </c>
       <c r="D304" s="1">
-        <v>104.83429667</v>
+        <v>100.0625</v>
       </c>
       <c r="E304" t="s">
         <v>8</v>
       </c>
       <c r="F304">
         <v>1.0</v>
       </c>
       <c r="G304" s="1">
-        <v>314502.89</v>
+        <v>600375.0</v>
       </c>
       <c r="H304" s="1">
-        <v>515.11</v>
+        <v>-1785.0</v>
       </c>
       <c r="I304" s="1">
-        <v>0.16378545837846</v>
+        <v>-0.29731417863835</v>
       </c>
       <c r="J304">
-        <v>1.08</v>
+        <v>1.02</v>
       </c>
       <c r="K304" t="s">
-        <v>763</v>
+        <v>774</v>
       </c>
       <c r="L304" s="1">
-        <v>315018.0</v>
+        <v>598590.0</v>
       </c>
       <c r="M304" s="1">
-        <v>318243.0</v>
+        <v>604703.01</v>
       </c>
       <c r="N304" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="O304">
         <v>1</v>
       </c>
       <c r="Z304" t="s">
-        <v>761</v>
+        <v>772</v>
       </c>
     </row>
     <row r="305" spans="1:26">
       <c r="A305" t="s">
-        <v>765</v>
+        <v>776</v>
       </c>
       <c r="B305" s="1">
-        <v>200000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C305" s="1">
-        <v>98.235</v>
+        <v>92.194</v>
       </c>
       <c r="D305" s="1">
-        <v>97.26</v>
+        <v>99.696</v>
       </c>
       <c r="E305" t="s">
         <v>8</v>
       </c>
       <c r="F305">
         <v>1.0</v>
       </c>
       <c r="G305" s="1">
-        <v>194520.0</v>
+        <v>1595136.0</v>
       </c>
       <c r="H305" s="1">
-        <v>1950.0</v>
+        <v>-120032.0</v>
       </c>
       <c r="I305" s="1">
-        <v>1.0024676125848</v>
+        <v>-7.5248756218905</v>
       </c>
       <c r="J305">
-        <v>0.91</v>
-[...2 lines deleted...]
-        <v>766</v>
+        <v>0.03</v>
+      </c>
+      <c r="K305">
+        <v>475.62</v>
       </c>
       <c r="L305" s="1">
-        <v>196470.0</v>
+        <v>1475104.0</v>
       </c>
       <c r="M305" s="1">
-        <v>198298.77</v>
+        <v>1475579.62</v>
       </c>
       <c r="N305" s="1">
-        <v>0.03</v>
+        <v>0.24</v>
       </c>
       <c r="O305">
         <v>1</v>
       </c>
       <c r="Z305" t="s">
-        <v>764</v>
+        <v>775</v>
       </c>
     </row>
     <row r="306" spans="1:26">
       <c r="A306" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
       <c r="B306" s="1">
-        <v>381000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="C306" s="1">
-        <v>100.757</v>
+        <v>97.612</v>
       </c>
       <c r="D306" s="1">
-        <v>102.47</v>
+        <v>100.14873635</v>
       </c>
       <c r="E306" t="s">
         <v>8</v>
       </c>
       <c r="F306">
         <v>1.0</v>
       </c>
       <c r="G306" s="1">
-        <v>390410.7</v>
+        <v>641953.4</v>
       </c>
       <c r="H306" s="1">
-        <v>-6526.53</v>
+        <v>-16260.48</v>
       </c>
       <c r="I306" s="1">
-        <v>-1.6717087928174</v>
+        <v>-2.5329689039734</v>
       </c>
       <c r="J306">
-        <v>0.79</v>
+        <v>1.14</v>
       </c>
       <c r="K306" t="s">
-        <v>769</v>
+        <v>779</v>
       </c>
       <c r="L306" s="1">
-        <v>383884.17</v>
+        <v>625692.92</v>
       </c>
       <c r="M306" s="1">
-        <v>386890.42</v>
+        <v>632983.2</v>
       </c>
       <c r="N306" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="O306">
         <v>1</v>
       </c>
       <c r="Z306" t="s">
-        <v>767</v>
+        <v>777</v>
       </c>
     </row>
     <row r="307" spans="1:26">
       <c r="A307" t="s">
-        <v>771</v>
+        <v>781</v>
       </c>
       <c r="B307" s="1">
-        <v>3332615.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C307" s="1">
-        <v>93.51</v>
+        <v>99.189</v>
       </c>
       <c r="D307" s="1">
-        <v>93.04072238</v>
+        <v>99.55221429</v>
       </c>
       <c r="E307" t="s">
         <v>8</v>
       </c>
       <c r="F307">
         <v>1.0</v>
       </c>
       <c r="G307" s="1">
-        <v>3100689.07</v>
+        <v>696865.5</v>
       </c>
       <c r="H307" s="1">
-        <v>15639.21</v>
+        <v>-2542.5</v>
       </c>
       <c r="I307" s="1">
-        <v>0.50437853157589</v>
+        <v>-0.36484802304031</v>
       </c>
       <c r="J307">
-        <v>1.58</v>
+        <v>1.6</v>
       </c>
       <c r="K307" t="s">
-        <v>772</v>
+        <v>782</v>
       </c>
       <c r="L307" s="1">
-        <v>3116328.28</v>
+        <v>694323.0</v>
       </c>
       <c r="M307" s="1">
-        <v>3168905.99</v>
+        <v>705542.18</v>
       </c>
       <c r="N307" s="1">
-        <v>0.51</v>
+        <v>0.12</v>
       </c>
       <c r="O307">
         <v>1</v>
       </c>
       <c r="Z307" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
     </row>
     <row r="308" spans="1:26">
       <c r="A308" t="s">
-        <v>774</v>
+        <v>784</v>
       </c>
       <c r="B308" s="1">
-        <v>480000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C308" s="1">
-        <v>100.709</v>
+        <v>98.233</v>
       </c>
       <c r="D308" s="1">
-        <v>99.958</v>
+        <v>99.066</v>
       </c>
       <c r="E308" t="s">
         <v>8</v>
       </c>
       <c r="F308">
         <v>1.0</v>
       </c>
       <c r="G308" s="1">
-        <v>479798.4</v>
+        <v>594396.0</v>
       </c>
       <c r="H308" s="1">
-        <v>3604.8</v>
+        <v>-4998.0</v>
       </c>
       <c r="I308" s="1">
-        <v>0.75131555253206</v>
+        <v>-0.8408535723659</v>
       </c>
       <c r="J308">
-        <v>0.57</v>
+        <v>1.22</v>
       </c>
       <c r="K308" t="s">
-        <v>775</v>
+        <v>785</v>
       </c>
       <c r="L308" s="1">
-        <v>483403.2</v>
+        <v>589398.0</v>
       </c>
       <c r="M308" s="1">
-        <v>486115.53</v>
+        <v>596727.45</v>
       </c>
       <c r="N308" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="O308">
         <v>1</v>
       </c>
       <c r="Z308" t="s">
-        <v>773</v>
+        <v>783</v>
       </c>
     </row>
     <row r="309" spans="1:26">
       <c r="A309" t="s">
-        <v>777</v>
+        <v>787</v>
       </c>
       <c r="B309" s="1">
-        <v>591000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C309" s="1">
-        <v>98.722</v>
+        <v>99.144</v>
       </c>
       <c r="D309" s="1">
-        <v>99.422</v>
+        <v>99.683</v>
       </c>
       <c r="E309" t="s">
         <v>8</v>
       </c>
       <c r="F309">
         <v>1.0</v>
       </c>
       <c r="G309" s="1">
-        <v>587584.02</v>
+        <v>897147.0</v>
       </c>
       <c r="H309" s="1">
-        <v>-4137.0</v>
+        <v>-4851.0</v>
       </c>
       <c r="I309" s="1">
-        <v>-0.70406952183621</v>
+        <v>-0.54071406358155</v>
       </c>
       <c r="J309">
-        <v>1.05</v>
+        <v>0.17</v>
       </c>
       <c r="K309" t="s">
-        <v>778</v>
+        <v>788</v>
       </c>
       <c r="L309" s="1">
-        <v>583447.02</v>
+        <v>892296.0</v>
       </c>
       <c r="M309" s="1">
-        <v>589656.57</v>
+        <v>893867.92</v>
       </c>
       <c r="N309" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="O309">
         <v>1</v>
       </c>
       <c r="Z309" t="s">
-        <v>776</v>
+        <v>786</v>
       </c>
     </row>
     <row r="310" spans="1:26">
       <c r="A310" t="s">
-        <v>780</v>
+        <v>790</v>
       </c>
       <c r="B310" s="1">
-        <v>700000.0</v>
+        <v>545000.0</v>
       </c>
       <c r="C310" s="1">
-        <v>76.267</v>
+        <v>98.159</v>
       </c>
       <c r="D310" s="1">
-        <v>74.46428571</v>
+        <v>100.0</v>
       </c>
       <c r="E310" t="s">
         <v>8</v>
       </c>
       <c r="F310">
         <v>1.0</v>
       </c>
       <c r="G310" s="1">
-        <v>521250.0</v>
+        <v>545000.0</v>
       </c>
       <c r="H310" s="1">
-        <v>12619.0</v>
+        <v>-10033.45</v>
       </c>
       <c r="I310" s="1">
-        <v>2.4209112709832</v>
+        <v>-1.841</v>
       </c>
       <c r="J310">
-        <v>0.46</v>
+        <v>1.53</v>
       </c>
       <c r="K310" t="s">
-        <v>781</v>
+        <v>791</v>
       </c>
       <c r="L310" s="1">
-        <v>533869.0</v>
+        <v>534966.55</v>
       </c>
       <c r="M310" s="1">
-        <v>537105.3</v>
+        <v>543296.33</v>
       </c>
       <c r="N310" s="1">
         <v>0.09</v>
       </c>
       <c r="O310">
         <v>1</v>
       </c>
       <c r="Z310" t="s">
-        <v>779</v>
+        <v>789</v>
       </c>
     </row>
     <row r="311" spans="1:26">
       <c r="A311" t="s">
-        <v>783</v>
+        <v>793</v>
       </c>
       <c r="B311" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C311" s="1">
-        <v>101.891</v>
+        <v>99.183</v>
       </c>
       <c r="D311" s="1">
-        <v>100.0</v>
+        <v>99.7</v>
       </c>
       <c r="E311" t="s">
         <v>8</v>
       </c>
       <c r="F311">
         <v>1.0</v>
       </c>
       <c r="G311" s="1">
-        <v>600000.0</v>
+        <v>797600.0</v>
       </c>
       <c r="H311" s="1">
-        <v>11346.0</v>
+        <v>-4136.0</v>
       </c>
       <c r="I311" s="1">
-        <v>1.891</v>
+        <v>-0.518555667001</v>
       </c>
       <c r="J311">
-        <v>3.17</v>
+        <v>0.43</v>
       </c>
       <c r="K311" t="s">
-        <v>784</v>
+        <v>794</v>
       </c>
       <c r="L311" s="1">
-        <v>611346.0</v>
+        <v>793464.0</v>
       </c>
       <c r="M311" s="1">
-        <v>630342.16</v>
+        <v>796883.18</v>
       </c>
       <c r="N311" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="O311">
         <v>1</v>
       </c>
       <c r="Z311" t="s">
-        <v>782</v>
+        <v>792</v>
       </c>
     </row>
     <row r="312" spans="1:26">
       <c r="A312" t="s">
-        <v>786</v>
+        <v>796</v>
       </c>
       <c r="B312" s="1">
-        <v>600000.0</v>
+        <v>368000.0</v>
       </c>
       <c r="C312" s="1">
-        <v>100.812</v>
+        <v>98.099</v>
       </c>
       <c r="D312" s="1">
-        <v>99.915</v>
+        <v>99.23</v>
       </c>
       <c r="E312" t="s">
         <v>8</v>
       </c>
       <c r="F312">
         <v>1.0</v>
       </c>
       <c r="G312" s="1">
-        <v>599490.0</v>
+        <v>365166.4</v>
       </c>
       <c r="H312" s="1">
-        <v>5382.0</v>
+        <v>-4162.08</v>
       </c>
       <c r="I312" s="1">
-        <v>0.89776309863384</v>
+        <v>-1.1397762773355</v>
       </c>
       <c r="J312">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>723.29</v>
+        <v>2.96</v>
+      </c>
+      <c r="K312" t="s">
+        <v>797</v>
       </c>
       <c r="L312" s="1">
-        <v>604872.0</v>
+        <v>361004.32</v>
       </c>
       <c r="M312" s="1">
-        <v>605595.29</v>
+        <v>371893.09</v>
       </c>
       <c r="N312" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="O312">
         <v>1</v>
       </c>
       <c r="Z312" t="s">
-        <v>785</v>
+        <v>795</v>
       </c>
     </row>
     <row r="313" spans="1:26">
       <c r="A313" t="s">
-        <v>788</v>
+        <v>799</v>
       </c>
       <c r="B313" s="1">
-        <v>400000.0</v>
+        <v>366000.0</v>
       </c>
       <c r="C313" s="1">
-        <v>96.675</v>
+        <v>99.098</v>
       </c>
       <c r="D313" s="1">
-        <v>99.405</v>
+        <v>99.499</v>
       </c>
       <c r="E313" t="s">
         <v>8</v>
       </c>
       <c r="F313">
         <v>1.0</v>
       </c>
       <c r="G313" s="1">
-        <v>397620.0</v>
+        <v>364166.34</v>
       </c>
       <c r="H313" s="1">
-        <v>-10920.0</v>
+        <v>-1467.66</v>
       </c>
       <c r="I313" s="1">
-        <v>-2.7463407273276</v>
+        <v>-0.40301912582036</v>
       </c>
       <c r="J313">
-        <v>1.35</v>
+        <v>1.91</v>
       </c>
       <c r="K313" t="s">
-        <v>789</v>
+        <v>800</v>
       </c>
       <c r="L313" s="1">
-        <v>386700.0</v>
+        <v>362698.68</v>
       </c>
       <c r="M313" s="1">
-        <v>392091.78</v>
+        <v>369692.79</v>
       </c>
       <c r="N313" s="1">
         <v>0.06</v>
       </c>
       <c r="O313">
         <v>1</v>
       </c>
       <c r="Z313" t="s">
-        <v>787</v>
+        <v>798</v>
       </c>
     </row>
     <row r="314" spans="1:26">
       <c r="A314" t="s">
-        <v>791</v>
+        <v>802</v>
       </c>
       <c r="B314" s="1">
         <v>300000.0</v>
       </c>
       <c r="C314" s="1">
-        <v>99.31</v>
+        <v>99.979</v>
       </c>
       <c r="D314" s="1">
-        <v>100.66</v>
+        <v>99.897</v>
       </c>
       <c r="E314" t="s">
         <v>8</v>
       </c>
       <c r="F314">
         <v>1.0</v>
       </c>
       <c r="G314" s="1">
-        <v>301980.0</v>
+        <v>299691.0</v>
       </c>
       <c r="H314" s="1">
-        <v>-4050.0</v>
+        <v>246.0</v>
       </c>
       <c r="I314" s="1">
-        <v>-1.3411484204252</v>
+        <v>0.082084547083496</v>
       </c>
       <c r="J314">
-        <v>3.29</v>
+        <v>0.97</v>
       </c>
       <c r="K314" t="s">
-        <v>792</v>
+        <v>803</v>
       </c>
       <c r="L314" s="1">
-        <v>297930.0</v>
+        <v>299937.0</v>
       </c>
       <c r="M314" s="1">
-        <v>307805.34</v>
+        <v>302835.29</v>
       </c>
       <c r="N314" s="1">
         <v>0.05</v>
       </c>
       <c r="O314">
         <v>1</v>
       </c>
       <c r="Z314" t="s">
-        <v>790</v>
+        <v>801</v>
       </c>
     </row>
     <row r="315" spans="1:26">
       <c r="A315" t="s">
-        <v>794</v>
+        <v>805</v>
       </c>
       <c r="B315" s="1">
-        <v>600000.0</v>
+        <v>264000.0</v>
       </c>
       <c r="C315" s="1">
-        <v>100.554</v>
+        <v>98.796</v>
       </c>
       <c r="D315" s="1">
-        <v>100.0625</v>
+        <v>100.0</v>
       </c>
       <c r="E315" t="s">
         <v>8</v>
       </c>
       <c r="F315">
         <v>1.0</v>
       </c>
       <c r="G315" s="1">
-        <v>600375.0</v>
+        <v>264000.0</v>
       </c>
       <c r="H315" s="1">
-        <v>2949.0</v>
+        <v>-3178.56</v>
       </c>
       <c r="I315" s="1">
-        <v>0.49119300437227</v>
+        <v>-1.204</v>
       </c>
       <c r="J315">
-        <v>0.77</v>
+        <v>2.28</v>
       </c>
       <c r="K315" t="s">
-        <v>795</v>
+        <v>806</v>
       </c>
       <c r="L315" s="1">
-        <v>603324.0</v>
+        <v>260821.44</v>
       </c>
       <c r="M315" s="1">
-        <v>607926.74</v>
+        <v>266852.73</v>
       </c>
       <c r="N315" s="1">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="O315">
         <v>1</v>
       </c>
       <c r="Z315" t="s">
-        <v>793</v>
+        <v>804</v>
       </c>
     </row>
     <row r="316" spans="1:26">
       <c r="A316" t="s">
-        <v>797</v>
+        <v>808</v>
       </c>
       <c r="B316" s="1">
-        <v>1600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C316" s="1">
-        <v>92.742</v>
+        <v>98.351</v>
       </c>
       <c r="D316" s="1">
-        <v>99.696</v>
+        <v>100.23</v>
       </c>
       <c r="E316" t="s">
         <v>8</v>
       </c>
       <c r="F316">
         <v>1.0</v>
       </c>
       <c r="G316" s="1">
-        <v>1595136.0</v>
+        <v>400920.0</v>
       </c>
       <c r="H316" s="1">
-        <v>-111264.0</v>
+        <v>-7516.0</v>
       </c>
       <c r="I316" s="1">
-        <v>-6.975204622051</v>
+        <v>-1.8746882171007</v>
       </c>
       <c r="J316">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>153.42</v>
+        <v>3.28</v>
+      </c>
+      <c r="K316" t="s">
+        <v>809</v>
       </c>
       <c r="L316" s="1">
-        <v>1483872.0</v>
+        <v>393404.0</v>
       </c>
       <c r="M316" s="1">
-        <v>1484025.42</v>
+        <v>406513.59</v>
       </c>
       <c r="N316" s="1">
-        <v>0.24</v>
+        <v>0.07</v>
       </c>
       <c r="O316">
         <v>1</v>
       </c>
       <c r="Z316" t="s">
-        <v>796</v>
+        <v>807</v>
       </c>
     </row>
     <row r="317" spans="1:26">
       <c r="A317" t="s">
-        <v>799</v>
+        <v>811</v>
       </c>
       <c r="B317" s="1">
-        <v>641000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C317" s="1">
-        <v>98.94</v>
+        <v>98.706</v>
       </c>
       <c r="D317" s="1">
-        <v>100.14873635</v>
+        <v>99.871</v>
       </c>
       <c r="E317" t="s">
         <v>8</v>
       </c>
       <c r="F317">
         <v>1.0</v>
       </c>
       <c r="G317" s="1">
-        <v>641953.4</v>
+        <v>798968.0</v>
       </c>
       <c r="H317" s="1">
-        <v>-7748.0</v>
+        <v>-9320.0</v>
       </c>
       <c r="I317" s="1">
-        <v>-1.2069411891891</v>
+        <v>-1.1665047911806</v>
       </c>
       <c r="J317">
-        <v>0.94</v>
+        <v>2.58</v>
       </c>
       <c r="K317" t="s">
-        <v>800</v>
+        <v>812</v>
       </c>
       <c r="L317" s="1">
-        <v>634205.4</v>
+        <v>789648.0</v>
       </c>
       <c r="M317" s="1">
-        <v>640251.0</v>
+        <v>810286.36</v>
       </c>
       <c r="N317" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="O317">
         <v>1</v>
       </c>
       <c r="Z317" t="s">
-        <v>798</v>
+        <v>810</v>
       </c>
     </row>
     <row r="318" spans="1:26">
       <c r="A318" t="s">
-        <v>802</v>
+        <v>814</v>
       </c>
       <c r="B318" s="1">
-        <v>600000.0</v>
+        <v>412000.0</v>
       </c>
       <c r="C318" s="1">
-        <v>99.995</v>
+        <v>99.817</v>
       </c>
       <c r="D318" s="1">
         <v>100.0</v>
       </c>
       <c r="E318" t="s">
         <v>8</v>
       </c>
       <c r="F318">
         <v>1.0</v>
       </c>
       <c r="G318" s="1">
-        <v>600000.0</v>
+        <v>412000.0</v>
       </c>
       <c r="H318" s="1">
-        <v>-30.0</v>
+        <v>-753.96</v>
       </c>
       <c r="I318" s="1">
-        <v>-0.005</v>
+        <v>-0.183</v>
       </c>
       <c r="J318">
-        <v>2.24</v>
-[...2 lines deleted...]
-        <v>803</v>
+        <v>0.23</v>
+      </c>
+      <c r="K318">
+        <v>932.99</v>
       </c>
       <c r="L318" s="1">
-        <v>599970.0</v>
+        <v>411246.04</v>
       </c>
       <c r="M318" s="1">
-        <v>613432.32</v>
+        <v>412179.03</v>
       </c>
       <c r="N318" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="O318">
         <v>1</v>
       </c>
       <c r="Z318" t="s">
-        <v>801</v>
+        <v>813</v>
       </c>
     </row>
     <row r="319" spans="1:26">
       <c r="A319" t="s">
-        <v>805</v>
+        <v>816</v>
       </c>
       <c r="B319" s="1">
-        <v>700000.0</v>
+        <v>36478000.0</v>
       </c>
       <c r="C319" s="1">
-        <v>100.05</v>
+        <v>87.287</v>
       </c>
       <c r="D319" s="1">
-        <v>99.55221429</v>
+        <v>87.29929585</v>
       </c>
       <c r="E319" t="s">
         <v>8</v>
       </c>
       <c r="F319">
         <v>1.0</v>
       </c>
       <c r="G319" s="1">
-        <v>696865.5</v>
+        <v>31845037.14</v>
       </c>
       <c r="H319" s="1">
-        <v>3484.5</v>
+        <v>-4485.28</v>
       </c>
       <c r="I319" s="1">
-        <v>0.50002475370068</v>
+        <v>-0.014084706449804</v>
       </c>
       <c r="J319">
-        <v>1.42</v>
+        <v>0.16</v>
       </c>
       <c r="K319" t="s">
-        <v>806</v>
+        <v>817</v>
       </c>
       <c r="L319" s="1">
-        <v>700350.0</v>
+        <v>31840551.86</v>
       </c>
       <c r="M319" s="1">
-        <v>710260.27</v>
+        <v>31897917.26</v>
       </c>
       <c r="N319" s="1">
-        <v>0.12</v>
+        <v>5.24</v>
       </c>
       <c r="O319">
         <v>1</v>
       </c>
       <c r="Z319" t="s">
-        <v>804</v>
+        <v>815</v>
       </c>
     </row>
     <row r="320" spans="1:26">
       <c r="A320" t="s">
-        <v>808</v>
+        <v>819</v>
       </c>
       <c r="B320" s="1">
-        <v>600000.0</v>
+        <v>1128000.0</v>
       </c>
       <c r="C320" s="1">
-        <v>99.877</v>
+        <v>99.147</v>
       </c>
       <c r="D320" s="1">
-        <v>99.066</v>
+        <v>100.24482181</v>
       </c>
       <c r="E320" t="s">
         <v>8</v>
       </c>
       <c r="F320">
         <v>1.0</v>
       </c>
       <c r="G320" s="1">
-        <v>594396.0</v>
+        <v>1130761.59</v>
       </c>
       <c r="H320" s="1">
-        <v>4866.0</v>
+        <v>-12383.43</v>
       </c>
       <c r="I320" s="1">
-        <v>0.81864615508853</v>
+        <v>-1.095140665328</v>
       </c>
       <c r="J320">
-        <v>1.01</v>
+        <v>1.2</v>
       </c>
       <c r="K320" t="s">
-        <v>809</v>
+        <v>820</v>
       </c>
       <c r="L320" s="1">
-        <v>599262.0</v>
+        <v>1118378.16</v>
       </c>
       <c r="M320" s="1">
-        <v>605340.08</v>
+        <v>1131898.71</v>
       </c>
       <c r="N320" s="1">
-        <v>0.1</v>
+        <v>0.19</v>
       </c>
       <c r="O320">
         <v>1</v>
       </c>
       <c r="Z320" t="s">
-        <v>807</v>
+        <v>818</v>
       </c>
     </row>
     <row r="321" spans="1:26">
       <c r="A321" t="s">
-        <v>811</v>
+        <v>822</v>
       </c>
       <c r="B321" s="1">
-        <v>900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C321" s="1">
-        <v>100.613</v>
+        <v>100.336</v>
       </c>
       <c r="D321" s="1">
-        <v>99.683</v>
+        <v>97.41</v>
       </c>
       <c r="E321" t="s">
         <v>8</v>
       </c>
       <c r="F321">
         <v>1.0</v>
       </c>
       <c r="G321" s="1">
-        <v>897147.0</v>
+        <v>487050.0</v>
       </c>
       <c r="H321" s="1">
-        <v>8370.0</v>
+        <v>14630.0</v>
       </c>
       <c r="I321" s="1">
-        <v>0.93295747519637</v>
+        <v>3.0037983779899</v>
       </c>
       <c r="J321">
-        <v>3.71</v>
+        <v>1.0</v>
       </c>
       <c r="K321" t="s">
-        <v>812</v>
+        <v>823</v>
       </c>
       <c r="L321" s="1">
-        <v>905517.0</v>
+        <v>501680.0</v>
       </c>
       <c r="M321" s="1">
-        <v>938897.14</v>
+        <v>506666.3</v>
       </c>
       <c r="N321" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="O321">
         <v>1</v>
       </c>
       <c r="Z321" t="s">
-        <v>810</v>
+        <v>821</v>
       </c>
     </row>
     <row r="322" spans="1:26">
       <c r="A322" t="s">
-        <v>814</v>
+        <v>822</v>
       </c>
       <c r="B322" s="1">
-        <v>545000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="C322" s="1">
-        <v>99.342</v>
+        <v>100.197</v>
       </c>
       <c r="D322" s="1">
-        <v>100.0</v>
+        <v>99.674</v>
       </c>
       <c r="E322" t="s">
         <v>8</v>
       </c>
       <c r="F322">
         <v>1.0</v>
       </c>
       <c r="G322" s="1">
-        <v>545000.0</v>
+        <v>247191.52</v>
       </c>
       <c r="H322" s="1">
-        <v>-3586.1</v>
+        <v>1297.04</v>
       </c>
       <c r="I322" s="1">
-        <v>-0.658</v>
+        <v>0.52471055641391</v>
       </c>
       <c r="J322">
-        <v>1.31</v>
+        <v>0.55</v>
       </c>
       <c r="K322" t="s">
-        <v>815</v>
+        <v>825</v>
       </c>
       <c r="L322" s="1">
-        <v>541413.9</v>
+        <v>248488.56</v>
       </c>
       <c r="M322" s="1">
-        <v>548545.56</v>
+        <v>249862.89</v>
       </c>
       <c r="N322" s="1">
-        <v>0.09</v>
+        <v>0.04</v>
       </c>
       <c r="O322">
         <v>1</v>
       </c>
       <c r="Z322" t="s">
-        <v>813</v>
+        <v>824</v>
       </c>
     </row>
     <row r="323" spans="1:26">
       <c r="A323" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="B323" s="1">
-        <v>800000.0</v>
+        <v>615000.0</v>
       </c>
       <c r="C323" s="1">
-        <v>100.421</v>
+        <v>97.97</v>
       </c>
       <c r="D323" s="1">
-        <v>99.7</v>
+        <v>99.166</v>
       </c>
       <c r="E323" t="s">
         <v>8</v>
       </c>
       <c r="F323">
         <v>1.0</v>
       </c>
       <c r="G323" s="1">
-        <v>797600.0</v>
+        <v>609870.9</v>
       </c>
       <c r="H323" s="1">
-        <v>5768.0</v>
+        <v>-7355.4</v>
       </c>
       <c r="I323" s="1">
-        <v>0.72316950852558</v>
+        <v>-1.2060585281246</v>
       </c>
       <c r="J323">
-        <v>0.24</v>
+        <v>1.88</v>
       </c>
       <c r="K323" t="s">
-        <v>818</v>
+        <v>828</v>
       </c>
       <c r="L323" s="1">
-        <v>803368.0</v>
+        <v>602515.5</v>
       </c>
       <c r="M323" s="1">
-        <v>805291.29</v>
+        <v>614099.4</v>
       </c>
       <c r="N323" s="1">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="O323">
         <v>1</v>
       </c>
       <c r="Z323" t="s">
-        <v>816</v>
+        <v>826</v>
       </c>
     </row>
     <row r="324" spans="1:26">
       <c r="A324" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="B324" s="1">
-        <v>368000.0</v>
+        <v>585000.0</v>
       </c>
       <c r="C324" s="1">
-        <v>99.367</v>
+        <v>97.1</v>
       </c>
       <c r="D324" s="1">
-        <v>99.23</v>
+        <v>99.492</v>
       </c>
       <c r="E324" t="s">
         <v>8</v>
       </c>
       <c r="F324">
         <v>1.0</v>
       </c>
       <c r="G324" s="1">
-        <v>365166.4</v>
+        <v>582028.2</v>
       </c>
       <c r="H324" s="1">
-        <v>504.16</v>
+        <v>-13993.2</v>
       </c>
       <c r="I324" s="1">
-        <v>0.13806308576035</v>
+        <v>-2.4042134040928</v>
       </c>
       <c r="J324">
-        <v>2.76</v>
+        <v>0.6</v>
       </c>
       <c r="K324" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
       <c r="L324" s="1">
-        <v>365670.56</v>
+        <v>568035.0</v>
       </c>
       <c r="M324" s="1">
-        <v>375844.75</v>
+        <v>571540.99</v>
       </c>
       <c r="N324" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="O324">
         <v>1</v>
       </c>
       <c r="Z324" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
     </row>
     <row r="325" spans="1:26">
       <c r="A325" t="s">
-        <v>823</v>
+        <v>833</v>
       </c>
       <c r="B325" s="1">
-        <v>366000.0</v>
+        <v>575000.0</v>
       </c>
       <c r="C325" s="1">
-        <v>100.311</v>
+        <v>100.318</v>
       </c>
       <c r="D325" s="1">
-        <v>99.499</v>
+        <v>100.0</v>
       </c>
       <c r="E325" t="s">
         <v>8</v>
       </c>
       <c r="F325">
         <v>1.0</v>
       </c>
       <c r="G325" s="1">
-        <v>364166.34</v>
+        <v>575000.0</v>
       </c>
       <c r="H325" s="1">
-        <v>2971.92</v>
+        <v>1828.5</v>
       </c>
       <c r="I325" s="1">
-        <v>0.81608860390557</v>
+        <v>0.318</v>
       </c>
       <c r="J325">
-        <v>1.7</v>
+        <v>1.08</v>
       </c>
       <c r="K325" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="L325" s="1">
-        <v>367138.26</v>
+        <v>576828.5</v>
       </c>
       <c r="M325" s="1">
-        <v>373342.71</v>
+        <v>583065.44</v>
       </c>
       <c r="N325" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="O325">
         <v>1</v>
       </c>
       <c r="Z325" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
     </row>
     <row r="326" spans="1:26">
       <c r="A326" t="s">
-        <v>826</v>
+        <v>836</v>
       </c>
       <c r="B326" s="1">
-        <v>300000.0</v>
+        <v>556000.0</v>
       </c>
       <c r="C326" s="1">
-        <v>100.898</v>
+        <v>99.478</v>
       </c>
       <c r="D326" s="1">
-        <v>99.897</v>
+        <v>100.0</v>
       </c>
       <c r="E326" t="s">
         <v>8</v>
       </c>
       <c r="F326">
         <v>1.0</v>
       </c>
       <c r="G326" s="1">
-        <v>299691.0</v>
+        <v>556000.0</v>
       </c>
       <c r="H326" s="1">
-        <v>3003.0</v>
+        <v>-2902.32</v>
       </c>
       <c r="I326" s="1">
-        <v>1.0020320930558</v>
+        <v>-0.522</v>
       </c>
       <c r="J326">
-        <v>0.74</v>
+        <v>0.91</v>
       </c>
       <c r="K326" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
       <c r="L326" s="1">
-        <v>302694.0</v>
+        <v>553097.68</v>
       </c>
       <c r="M326" s="1">
-        <v>304923.45</v>
+        <v>558171.14</v>
       </c>
       <c r="N326" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="O326">
         <v>1</v>
       </c>
       <c r="Z326" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
     </row>
     <row r="327" spans="1:26">
       <c r="A327" t="s">
-        <v>829</v>
+        <v>839</v>
       </c>
       <c r="B327" s="1">
-        <v>264000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C327" s="1">
-        <v>99.87</v>
+        <v>88.464</v>
       </c>
       <c r="D327" s="1">
-        <v>100.0</v>
+        <v>85.42465</v>
       </c>
       <c r="E327" t="s">
         <v>8</v>
       </c>
       <c r="F327">
         <v>1.0</v>
       </c>
       <c r="G327" s="1">
-        <v>264000.0</v>
+        <v>512547.9</v>
       </c>
       <c r="H327" s="1">
-        <v>-343.2</v>
+        <v>18236.1</v>
       </c>
       <c r="I327" s="1">
-        <v>-0.13</v>
+        <v>3.5579308782652</v>
       </c>
       <c r="J327">
-        <v>2.08</v>
+        <v>0.25</v>
       </c>
       <c r="K327" t="s">
-        <v>830</v>
+        <v>348</v>
       </c>
       <c r="L327" s="1">
-        <v>263656.8</v>
+        <v>530784.0</v>
       </c>
       <c r="M327" s="1">
-        <v>269158.14</v>
+        <v>532263.45</v>
       </c>
       <c r="N327" s="1">
-        <v>0.04</v>
+        <v>0.09</v>
       </c>
       <c r="O327">
         <v>1</v>
       </c>
       <c r="Z327" t="s">
-        <v>828</v>
+        <v>838</v>
       </c>
     </row>
     <row r="328" spans="1:26">
       <c r="A328" t="s">
-        <v>832</v>
+        <v>841</v>
       </c>
       <c r="B328" s="1">
-        <v>400000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="C328" s="1">
-        <v>99.722</v>
+        <v>101.018</v>
       </c>
       <c r="D328" s="1">
-        <v>100.23</v>
+        <v>99.779</v>
       </c>
       <c r="E328" t="s">
         <v>8</v>
       </c>
       <c r="F328">
         <v>1.0</v>
       </c>
       <c r="G328" s="1">
-        <v>400920.0</v>
+        <v>518850.8</v>
       </c>
       <c r="H328" s="1">
-        <v>-2032.0</v>
+        <v>6442.8</v>
       </c>
       <c r="I328" s="1">
-        <v>-0.50683428115335</v>
+        <v>1.2417442548031</v>
       </c>
       <c r="J328">
-        <v>3.06</v>
+        <v>2.48</v>
       </c>
       <c r="K328" t="s">
-        <v>833</v>
+        <v>842</v>
       </c>
       <c r="L328" s="1">
-        <v>398888.0</v>
+        <v>525293.6</v>
       </c>
       <c r="M328" s="1">
-        <v>411134.58</v>
+        <v>538168.94</v>
       </c>
       <c r="N328" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="O328">
         <v>1</v>
       </c>
       <c r="Z328" t="s">
-        <v>831</v>
+        <v>840</v>
       </c>
     </row>
     <row r="329" spans="1:26">
       <c r="A329" t="s">
-        <v>835</v>
+        <v>844</v>
       </c>
       <c r="B329" s="1">
-        <v>800000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C329" s="1">
-        <v>99.687</v>
+        <v>100.288</v>
       </c>
       <c r="D329" s="1">
-        <v>99.871</v>
+        <v>102.1775</v>
       </c>
       <c r="E329" t="s">
         <v>8</v>
       </c>
       <c r="F329">
         <v>1.0</v>
       </c>
       <c r="G329" s="1">
-        <v>798968.0</v>
+        <v>1226130.0</v>
       </c>
       <c r="H329" s="1">
-        <v>-1472.0</v>
+        <v>-22674.0</v>
       </c>
       <c r="I329" s="1">
-        <v>-0.1842376665899</v>
+        <v>-1.8492329524602</v>
       </c>
       <c r="J329">
-        <v>2.36</v>
+        <v>1.48</v>
       </c>
       <c r="K329" t="s">
-        <v>836</v>
+        <v>845</v>
       </c>
       <c r="L329" s="1">
-        <v>797496.0</v>
+        <v>1203456.0</v>
       </c>
       <c r="M329" s="1">
-        <v>816350.79</v>
+        <v>1221213.53</v>
       </c>
       <c r="N329" s="1">
-        <v>0.13</v>
+        <v>0.2</v>
       </c>
       <c r="O329">
         <v>1</v>
       </c>
       <c r="Z329" t="s">
-        <v>834</v>
+        <v>843</v>
       </c>
     </row>
     <row r="330" spans="1:26">
       <c r="A330" t="s">
-        <v>838</v>
+        <v>847</v>
       </c>
       <c r="B330" s="1">
-        <v>412000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C330" s="1">
-        <v>101.202</v>
+        <v>96.989</v>
       </c>
       <c r="D330" s="1">
-        <v>100.0</v>
+        <v>100.761</v>
       </c>
       <c r="E330" t="s">
         <v>8</v>
       </c>
       <c r="F330">
         <v>1.0</v>
       </c>
       <c r="G330" s="1">
-        <v>412000.0</v>
+        <v>906849.0</v>
       </c>
       <c r="H330" s="1">
-        <v>4952.24</v>
+        <v>-33948.0</v>
       </c>
       <c r="I330" s="1">
-        <v>1.202</v>
+        <v>-3.743511874634</v>
       </c>
       <c r="J330">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.3</v>
+      </c>
+      <c r="K330" t="s">
+        <v>848</v>
       </c>
       <c r="L330" s="1">
-        <v>416952.24</v>
+        <v>872901.0</v>
       </c>
       <c r="M330" s="1">
-        <v>416952.24</v>
+        <v>884634.9</v>
       </c>
       <c r="N330" s="1">
-        <v>0.07</v>
+        <v>0.15</v>
       </c>
       <c r="O330">
         <v>1</v>
       </c>
       <c r="Z330" t="s">
-        <v>837</v>
+        <v>846</v>
       </c>
     </row>
     <row r="331" spans="1:26">
       <c r="A331" t="s">
-        <v>840</v>
+        <v>850</v>
       </c>
       <c r="B331" s="1">
-        <v>36008000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C331" s="1">
-        <v>88.452</v>
+        <v>103.659</v>
       </c>
       <c r="D331" s="1">
-        <v>87.28423695</v>
+        <v>104.55</v>
       </c>
       <c r="E331" t="s">
         <v>8</v>
       </c>
       <c r="F331">
         <v>1.0</v>
       </c>
       <c r="G331" s="1">
-        <v>31429308.04</v>
+        <v>522750.0</v>
       </c>
       <c r="H331" s="1">
-        <v>420488.12</v>
+        <v>-4455.0</v>
       </c>
       <c r="I331" s="1">
-        <v>1.3378853885833</v>
+        <v>-0.85222381635581</v>
       </c>
       <c r="J331">
-        <v>0.12</v>
+        <v>0.98</v>
       </c>
       <c r="K331" t="s">
-        <v>841</v>
+        <v>851</v>
       </c>
       <c r="L331" s="1">
-        <v>31849796.16</v>
+        <v>518295.0</v>
       </c>
       <c r="M331" s="1">
-        <v>31891920.59</v>
+        <v>523185.41</v>
       </c>
       <c r="N331" s="1">
-        <v>5.17</v>
+        <v>0.09</v>
       </c>
       <c r="O331">
         <v>1</v>
       </c>
       <c r="Z331" t="s">
-        <v>839</v>
+        <v>849</v>
       </c>
     </row>
     <row r="332" spans="1:26">
       <c r="A332" t="s">
-        <v>843</v>
+        <v>853</v>
       </c>
       <c r="B332" s="1">
-        <v>928000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="C332" s="1">
-        <v>100.405</v>
+        <v>97.65</v>
       </c>
       <c r="D332" s="1">
-        <v>100.28486961</v>
+        <v>99.589</v>
       </c>
       <c r="E332" t="s">
         <v>8</v>
       </c>
       <c r="F332">
         <v>1.0</v>
       </c>
       <c r="G332" s="1">
-        <v>930643.59</v>
+        <v>746917.5</v>
       </c>
       <c r="H332" s="1">
-        <v>1114.81</v>
+        <v>-14542.5</v>
       </c>
       <c r="I332" s="1">
-        <v>0.11978914505821</v>
+        <v>-1.9470021789555</v>
       </c>
       <c r="J332">
-        <v>1.0</v>
+        <v>2.99</v>
       </c>
       <c r="K332" t="s">
-        <v>844</v>
+        <v>854</v>
       </c>
       <c r="L332" s="1">
-        <v>931758.4</v>
+        <v>732375.0</v>
       </c>
       <c r="M332" s="1">
-        <v>941012.98</v>
+        <v>754813.36</v>
       </c>
       <c r="N332" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="O332">
         <v>1</v>
       </c>
       <c r="Z332" t="s">
-        <v>842</v>
+        <v>852</v>
       </c>
     </row>
     <row r="333" spans="1:26">
       <c r="A333" t="s">
-        <v>846</v>
+        <v>856</v>
       </c>
       <c r="B333" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C333" s="1">
-        <v>100.506</v>
+        <v>97.66</v>
       </c>
       <c r="D333" s="1">
-        <v>97.41</v>
+        <v>99.908</v>
       </c>
       <c r="E333" t="s">
         <v>8</v>
       </c>
       <c r="F333">
         <v>1.0</v>
       </c>
       <c r="G333" s="1">
-        <v>487050.0</v>
+        <v>399632.0</v>
       </c>
       <c r="H333" s="1">
-        <v>15480.0</v>
+        <v>-8992.0</v>
       </c>
       <c r="I333" s="1">
-        <v>3.178318447798</v>
+        <v>-2.2500700644593</v>
       </c>
       <c r="J333">
-        <v>0.77</v>
+        <v>1.82</v>
       </c>
       <c r="K333" t="s">
-        <v>847</v>
+        <v>857</v>
       </c>
       <c r="L333" s="1">
-        <v>502530.0</v>
+        <v>390640.0</v>
       </c>
       <c r="M333" s="1">
-        <v>506365.62</v>
+        <v>397916.39</v>
       </c>
       <c r="N333" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="O333">
         <v>1</v>
       </c>
       <c r="Z333" t="s">
-        <v>845</v>
+        <v>855</v>
       </c>
     </row>
     <row r="334" spans="1:26">
       <c r="A334" t="s">
-        <v>846</v>
+        <v>856</v>
       </c>
       <c r="B334" s="1">
-        <v>248000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C334" s="1">
-        <v>100.98</v>
+        <v>102.124</v>
       </c>
       <c r="D334" s="1">
-        <v>99.674</v>
+        <v>103.012</v>
       </c>
       <c r="E334" t="s">
         <v>8</v>
       </c>
       <c r="F334">
         <v>1.0</v>
       </c>
       <c r="G334" s="1">
-        <v>247191.52</v>
+        <v>721084.0</v>
       </c>
       <c r="H334" s="1">
-        <v>3238.88</v>
+        <v>-6216.0</v>
       </c>
       <c r="I334" s="1">
-        <v>1.3102714850412</v>
+        <v>-0.86203549101076</v>
       </c>
       <c r="J334">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>687.17</v>
+        <v>1.31</v>
+      </c>
+      <c r="K334" t="s">
+        <v>859</v>
       </c>
       <c r="L334" s="1">
-        <v>250430.4</v>
+        <v>714868.0</v>
       </c>
       <c r="M334" s="1">
-        <v>251117.57</v>
+        <v>724068.68</v>
       </c>
       <c r="N334" s="1">
-        <v>0.04</v>
+        <v>0.12</v>
       </c>
       <c r="O334">
         <v>1</v>
       </c>
       <c r="Z334" t="s">
-        <v>848</v>
+        <v>858</v>
       </c>
     </row>
     <row r="335" spans="1:26">
       <c r="A335" t="s">
-        <v>850</v>
+        <v>861</v>
       </c>
       <c r="B335" s="1">
-        <v>615000.0</v>
+        <v>1025000.0</v>
       </c>
       <c r="C335" s="1">
-        <v>99.147</v>
+        <v>97.506</v>
       </c>
       <c r="D335" s="1">
-        <v>99.166</v>
+        <v>99.902</v>
       </c>
       <c r="E335" t="s">
         <v>8</v>
       </c>
       <c r="F335">
         <v>1.0</v>
       </c>
       <c r="G335" s="1">
-        <v>609870.9</v>
+        <v>1023995.5</v>
       </c>
       <c r="H335" s="1">
-        <v>-116.85</v>
+        <v>-24559.0</v>
       </c>
       <c r="I335" s="1">
-        <v>-0.019159792670875</v>
+        <v>-2.3983503833757</v>
       </c>
       <c r="J335">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="K335" t="s">
-        <v>851</v>
+        <v>862</v>
       </c>
       <c r="L335" s="1">
-        <v>609754.05</v>
+        <v>999436.5</v>
       </c>
       <c r="M335" s="1">
-        <v>620232.22</v>
+        <v>1014909.79</v>
       </c>
       <c r="N335" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="O335">
         <v>1</v>
       </c>
       <c r="Z335" t="s">
-        <v>849</v>
+        <v>860</v>
       </c>
     </row>
     <row r="336" spans="1:26">
       <c r="A336" t="s">
-        <v>853</v>
+        <v>864</v>
       </c>
       <c r="B336" s="1">
-        <v>585000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="C336" s="1">
-        <v>97.967</v>
+        <v>100.061</v>
       </c>
       <c r="D336" s="1">
-        <v>99.492</v>
+        <v>100.0</v>
       </c>
       <c r="E336" t="s">
         <v>8</v>
       </c>
       <c r="F336">
         <v>1.0</v>
       </c>
       <c r="G336" s="1">
-        <v>582028.2</v>
+        <v>526000.0</v>
       </c>
       <c r="H336" s="1">
-        <v>-8921.25</v>
+        <v>320.86</v>
       </c>
       <c r="I336" s="1">
-        <v>-1.532786555703</v>
+        <v>0.061</v>
       </c>
       <c r="J336">
-        <v>0.24</v>
+        <v>1.98</v>
       </c>
       <c r="K336" t="s">
-        <v>854</v>
+        <v>865</v>
       </c>
       <c r="L336" s="1">
-        <v>573106.95</v>
+        <v>526320.86</v>
       </c>
       <c r="M336" s="1">
-        <v>574509.35</v>
+        <v>536716.49</v>
       </c>
       <c r="N336" s="1">
         <v>0.09</v>
       </c>
       <c r="O336">
         <v>1</v>
       </c>
       <c r="Z336" t="s">
-        <v>852</v>
+        <v>863</v>
       </c>
     </row>
     <row r="337" spans="1:26">
       <c r="A337" t="s">
-        <v>856</v>
+        <v>867</v>
       </c>
       <c r="B337" s="1">
-        <v>575000.0</v>
+        <v>211000.0</v>
       </c>
       <c r="C337" s="1">
-        <v>101.812</v>
+        <v>101.02</v>
       </c>
       <c r="D337" s="1">
         <v>100.0</v>
       </c>
       <c r="E337" t="s">
         <v>8</v>
       </c>
       <c r="F337">
         <v>1.0</v>
       </c>
       <c r="G337" s="1">
-        <v>575000.0</v>
+        <v>211000.0</v>
       </c>
       <c r="H337" s="1">
-        <v>10419.0</v>
+        <v>2152.2</v>
       </c>
       <c r="I337" s="1">
-        <v>1.812</v>
+        <v>1.02</v>
       </c>
       <c r="J337">
-        <v>0.83</v>
+        <v>1.08</v>
       </c>
       <c r="K337" t="s">
-        <v>857</v>
+        <v>868</v>
       </c>
       <c r="L337" s="1">
-        <v>585419.0</v>
+        <v>213152.2</v>
       </c>
       <c r="M337" s="1">
-        <v>590200.65</v>
+        <v>215427.44</v>
       </c>
       <c r="N337" s="1">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="O337">
         <v>1</v>
       </c>
       <c r="Z337" t="s">
-        <v>855</v>
+        <v>866</v>
       </c>
     </row>
     <row r="338" spans="1:26">
       <c r="A338" t="s">
-        <v>859</v>
+        <v>870</v>
       </c>
       <c r="B338" s="1">
-        <v>556000.0</v>
+        <v>302000.0</v>
       </c>
       <c r="C338" s="1">
-        <v>101.032</v>
+        <v>101.723</v>
       </c>
       <c r="D338" s="1">
-        <v>100.0</v>
+        <v>99.477</v>
       </c>
       <c r="E338" t="s">
         <v>8</v>
       </c>
       <c r="F338">
         <v>1.0</v>
       </c>
       <c r="G338" s="1">
-        <v>556000.0</v>
+        <v>300420.54</v>
       </c>
       <c r="H338" s="1">
-        <v>5737.92</v>
+        <v>6782.92</v>
       </c>
       <c r="I338" s="1">
-        <v>1.032</v>
+        <v>2.2578083376057</v>
       </c>
       <c r="J338">
-        <v>0.68</v>
+        <v>0.47</v>
       </c>
       <c r="K338" t="s">
-        <v>860</v>
+        <v>871</v>
       </c>
       <c r="L338" s="1">
-        <v>561737.92</v>
+        <v>307203.46</v>
       </c>
       <c r="M338" s="1">
-        <v>565543.02</v>
+        <v>308636.93</v>
       </c>
       <c r="N338" s="1">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="O338">
         <v>1</v>
       </c>
       <c r="Z338" t="s">
-        <v>858</v>
+        <v>869</v>
       </c>
     </row>
     <row r="339" spans="1:26">
       <c r="A339" t="s">
-        <v>862</v>
+        <v>873</v>
       </c>
       <c r="B339" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C339" s="1">
-        <v>89.404</v>
+        <v>101.607</v>
       </c>
       <c r="D339" s="1">
-        <v>85.42465</v>
+        <v>103.48</v>
       </c>
       <c r="E339" t="s">
         <v>8</v>
       </c>
       <c r="F339">
         <v>1.0</v>
       </c>
       <c r="G339" s="1">
-        <v>512547.9</v>
+        <v>517400.0</v>
       </c>
       <c r="H339" s="1">
-        <v>23876.1</v>
+        <v>-9365.0</v>
       </c>
       <c r="I339" s="1">
-        <v>4.6583158374076</v>
+        <v>-1.8100115964438</v>
       </c>
       <c r="J339">
-        <v>0.2</v>
+        <v>1.43</v>
       </c>
       <c r="K339" t="s">
-        <v>863</v>
+        <v>874</v>
       </c>
       <c r="L339" s="1">
-        <v>536424.0</v>
+        <v>508035.0</v>
       </c>
       <c r="M339" s="1">
-        <v>537644.55</v>
+        <v>515195.96</v>
       </c>
       <c r="N339" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="O339">
         <v>1</v>
       </c>
       <c r="Z339" t="s">
-        <v>861</v>
+        <v>872</v>
       </c>
     </row>
     <row r="340" spans="1:26">
       <c r="A340" t="s">
-        <v>865</v>
+        <v>876</v>
       </c>
       <c r="B340" s="1">
-        <v>520000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C340" s="1">
-        <v>101.844</v>
+        <v>98.231</v>
       </c>
       <c r="D340" s="1">
-        <v>99.779</v>
+        <v>99.44457143</v>
       </c>
       <c r="E340" t="s">
         <v>8</v>
       </c>
       <c r="F340">
         <v>1.0</v>
       </c>
       <c r="G340" s="1">
-        <v>518850.8</v>
+        <v>696112.0</v>
       </c>
       <c r="H340" s="1">
-        <v>10738.0</v>
+        <v>-8495.0</v>
       </c>
       <c r="I340" s="1">
-        <v>2.0695737580052</v>
+        <v>-1.2203495989151</v>
       </c>
       <c r="J340">
-        <v>2.26</v>
+        <v>3.32</v>
       </c>
       <c r="K340" t="s">
-        <v>866</v>
+        <v>877</v>
       </c>
       <c r="L340" s="1">
-        <v>529588.8</v>
+        <v>687617.0</v>
       </c>
       <c r="M340" s="1">
-        <v>541342.22</v>
+        <v>710877.62</v>
       </c>
       <c r="N340" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="O340">
         <v>1</v>
       </c>
       <c r="Z340" t="s">
-        <v>864</v>
+        <v>875</v>
       </c>
     </row>
     <row r="341" spans="1:26">
       <c r="A341" t="s">
-        <v>868</v>
+        <v>879</v>
       </c>
       <c r="B341" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C341" s="1">
-        <v>101.527</v>
+        <v>100.088</v>
       </c>
       <c r="D341" s="1">
-        <v>102.939</v>
+        <v>100.32225</v>
       </c>
       <c r="E341" t="s">
         <v>8</v>
       </c>
       <c r="F341">
         <v>1.0</v>
       </c>
       <c r="G341" s="1">
-        <v>617634.0</v>
+        <v>802578.0</v>
       </c>
       <c r="H341" s="1">
-        <v>-8472.0</v>
+        <v>-1874.0</v>
       </c>
       <c r="I341" s="1">
-        <v>-1.3716861442213</v>
+        <v>-0.23349755413181</v>
       </c>
       <c r="J341">
-        <v>1.27</v>
+        <v>0.73</v>
       </c>
       <c r="K341" t="s">
-        <v>869</v>
+        <v>880</v>
       </c>
       <c r="L341" s="1">
-        <v>609162.0</v>
+        <v>800704.0</v>
       </c>
       <c r="M341" s="1">
-        <v>616789.4</v>
+        <v>806546.26</v>
       </c>
       <c r="N341" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="O341">
         <v>1</v>
       </c>
       <c r="Z341" t="s">
-        <v>867</v>
+        <v>878</v>
       </c>
     </row>
     <row r="342" spans="1:26">
       <c r="A342" t="s">
-        <v>871</v>
+        <v>882</v>
       </c>
       <c r="B342" s="1">
-        <v>900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C342" s="1">
-        <v>98.822</v>
+        <v>91.319</v>
       </c>
       <c r="D342" s="1">
-        <v>100.761</v>
+        <v>92.339</v>
       </c>
       <c r="E342" t="s">
         <v>8</v>
       </c>
       <c r="F342">
         <v>1.0</v>
       </c>
       <c r="G342" s="1">
-        <v>906849.0</v>
+        <v>461695.0</v>
       </c>
       <c r="H342" s="1">
-        <v>-17451.0</v>
+        <v>-5100.0</v>
       </c>
       <c r="I342" s="1">
-        <v>-1.924355653477</v>
+        <v>-1.1046253479028</v>
       </c>
       <c r="J342">
-        <v>1.11</v>
+        <v>0.49</v>
       </c>
       <c r="K342" t="s">
-        <v>872</v>
+        <v>883</v>
       </c>
       <c r="L342" s="1">
-        <v>889398.0</v>
+        <v>456595.0</v>
       </c>
       <c r="M342" s="1">
-        <v>899384.3</v>
+        <v>459043.63</v>
       </c>
       <c r="N342" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="O342">
         <v>1</v>
       </c>
       <c r="Z342" t="s">
-        <v>870</v>
+        <v>881</v>
       </c>
     </row>
     <row r="343" spans="1:26">
       <c r="A343" t="s">
-        <v>874</v>
+        <v>885</v>
       </c>
       <c r="B343" s="1">
-        <v>500000.0</v>
+        <v>954000.0</v>
       </c>
       <c r="C343" s="1">
-        <v>105.129</v>
+        <v>99.893</v>
       </c>
       <c r="D343" s="1">
-        <v>104.55</v>
+        <v>102.38446331</v>
       </c>
       <c r="E343" t="s">
         <v>8</v>
       </c>
       <c r="F343">
         <v>1.0</v>
       </c>
       <c r="G343" s="1">
-        <v>522750.0</v>
+        <v>976747.78</v>
       </c>
       <c r="H343" s="1">
-        <v>2895.0</v>
+        <v>-23768.56</v>
       </c>
       <c r="I343" s="1">
-        <v>0.55380200860832</v>
+        <v>-2.4334388556276</v>
       </c>
       <c r="J343">
-        <v>0.73</v>
+        <v>0.22</v>
       </c>
       <c r="K343" t="s">
-        <v>875</v>
+        <v>886</v>
       </c>
       <c r="L343" s="1">
-        <v>525645.0</v>
+        <v>952979.22</v>
       </c>
       <c r="M343" s="1">
-        <v>529312.81</v>
+        <v>955037.51</v>
       </c>
       <c r="N343" s="1">
-        <v>0.09</v>
+        <v>0.16</v>
       </c>
       <c r="O343">
         <v>1</v>
       </c>
       <c r="Z343" t="s">
-        <v>873</v>
+        <v>884</v>
       </c>
     </row>
     <row r="344" spans="1:26">
       <c r="A344" t="s">
-        <v>877</v>
+        <v>888</v>
       </c>
       <c r="B344" s="1">
-        <v>750000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C344" s="1">
-        <v>98.776</v>
+        <v>97.62</v>
       </c>
       <c r="D344" s="1">
-        <v>99.589</v>
+        <v>100.0</v>
       </c>
       <c r="E344" t="s">
         <v>8</v>
       </c>
       <c r="F344">
         <v>1.0</v>
       </c>
       <c r="G344" s="1">
-        <v>746917.5</v>
+        <v>600000.0</v>
       </c>
       <c r="H344" s="1">
-        <v>-6097.5</v>
+        <v>-14280.0</v>
       </c>
       <c r="I344" s="1">
-        <v>-0.81635521995401</v>
+        <v>-2.38</v>
       </c>
       <c r="J344">
-        <v>2.82</v>
+        <v>1.56</v>
       </c>
       <c r="K344" t="s">
-        <v>878</v>
+        <v>889</v>
       </c>
       <c r="L344" s="1">
-        <v>740820.0</v>
+        <v>585720.0</v>
       </c>
       <c r="M344" s="1">
-        <v>761963.84</v>
+        <v>595106.43</v>
       </c>
       <c r="N344" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="O344">
         <v>1</v>
       </c>
       <c r="Z344" t="s">
-        <v>876</v>
+        <v>887</v>
       </c>
     </row>
     <row r="345" spans="1:26">
       <c r="A345" t="s">
-        <v>880</v>
+        <v>891</v>
       </c>
       <c r="B345" s="1">
-        <v>700000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C345" s="1">
-        <v>102.752</v>
+        <v>100.334</v>
       </c>
       <c r="D345" s="1">
-        <v>103.012</v>
+        <v>100.0</v>
       </c>
       <c r="E345" t="s">
         <v>8</v>
       </c>
       <c r="F345">
         <v>1.0</v>
       </c>
       <c r="G345" s="1">
-        <v>721084.0</v>
+        <v>300000.0</v>
       </c>
       <c r="H345" s="1">
-        <v>-1820.0</v>
+        <v>1002.0</v>
       </c>
       <c r="I345" s="1">
-        <v>-0.25239777889955</v>
+        <v>0.334</v>
       </c>
       <c r="J345">
-        <v>1.04</v>
+        <v>1.03</v>
       </c>
       <c r="K345" t="s">
-        <v>881</v>
+        <v>892</v>
       </c>
       <c r="L345" s="1">
-        <v>719264.0</v>
+        <v>301002.0</v>
       </c>
       <c r="M345" s="1">
-        <v>726551.67</v>
+        <v>304095.53</v>
       </c>
       <c r="N345" s="1">
-        <v>0.12</v>
+        <v>0.05</v>
       </c>
       <c r="O345">
         <v>1</v>
       </c>
       <c r="Z345" t="s">
-        <v>879</v>
+        <v>890</v>
       </c>
     </row>
     <row r="346" spans="1:26">
       <c r="A346" t="s">
-        <v>880</v>
+        <v>894</v>
       </c>
       <c r="B346" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C346" s="1">
-        <v>98.32</v>
+        <v>96.227</v>
       </c>
       <c r="D346" s="1">
-        <v>99.908</v>
+        <v>97.25</v>
       </c>
       <c r="E346" t="s">
         <v>8</v>
       </c>
       <c r="F346">
         <v>1.0</v>
       </c>
       <c r="G346" s="1">
-        <v>399632.0</v>
+        <v>583500.0</v>
       </c>
       <c r="H346" s="1">
-        <v>-6352.0</v>
+        <v>-6138.0</v>
       </c>
       <c r="I346" s="1">
-        <v>-1.5894623053209</v>
+        <v>-1.0519280205656</v>
       </c>
       <c r="J346">
-        <v>1.59</v>
+        <v>0.63</v>
       </c>
       <c r="K346" t="s">
-        <v>883</v>
+        <v>895</v>
       </c>
       <c r="L346" s="1">
-        <v>393280.0</v>
+        <v>577362.0</v>
       </c>
       <c r="M346" s="1">
-        <v>399652.22</v>
+        <v>581142.82</v>
       </c>
       <c r="N346" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="O346">
         <v>1</v>
       </c>
       <c r="Z346" t="s">
-        <v>882</v>
+        <v>893</v>
       </c>
     </row>
     <row r="347" spans="1:26">
       <c r="A347" t="s">
-        <v>885</v>
+        <v>897</v>
       </c>
       <c r="B347" s="1">
-        <v>600000.0</v>
+        <v>398000.0</v>
       </c>
       <c r="C347" s="1">
-        <v>104.77</v>
+        <v>98.783</v>
       </c>
       <c r="D347" s="1">
-        <v>106.6</v>
+        <v>99.695</v>
       </c>
       <c r="E347" t="s">
         <v>8</v>
       </c>
       <c r="F347">
         <v>1.0</v>
       </c>
       <c r="G347" s="1">
-        <v>639600.0</v>
+        <v>396786.1</v>
       </c>
       <c r="H347" s="1">
-        <v>-10980.0</v>
+        <v>-3629.76</v>
       </c>
       <c r="I347" s="1">
-        <v>-1.7166979362101</v>
+        <v>-0.914790109835</v>
       </c>
       <c r="J347">
-        <v>2.97</v>
+        <v>0.37</v>
       </c>
       <c r="K347" t="s">
-        <v>886</v>
+        <v>898</v>
       </c>
       <c r="L347" s="1">
-        <v>628620.0</v>
+        <v>393156.34</v>
       </c>
       <c r="M347" s="1">
-        <v>646435.07</v>
+        <v>394628.39</v>
       </c>
       <c r="N347" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="O347">
         <v>1</v>
       </c>
       <c r="Z347" t="s">
-        <v>884</v>
+        <v>896</v>
       </c>
     </row>
     <row r="348" spans="1:26">
       <c r="A348" t="s">
-        <v>888</v>
+        <v>900</v>
       </c>
       <c r="B348" s="1">
-        <v>1025000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C348" s="1">
-        <v>99.439</v>
+        <v>82.894</v>
       </c>
       <c r="D348" s="1">
-        <v>99.902</v>
+        <v>94.91728571</v>
       </c>
       <c r="E348" t="s">
         <v>8</v>
       </c>
       <c r="F348">
         <v>1.0</v>
       </c>
       <c r="G348" s="1">
-        <v>1023995.5</v>
+        <v>664421.0</v>
       </c>
       <c r="H348" s="1">
-        <v>-4745.75</v>
+        <v>-84163.0</v>
       </c>
       <c r="I348" s="1">
-        <v>-0.4634541851014</v>
+        <v>-12.667119190995</v>
       </c>
       <c r="J348">
-        <v>1.3</v>
+        <v>0.66</v>
       </c>
       <c r="K348" t="s">
-        <v>889</v>
+        <v>901</v>
       </c>
       <c r="L348" s="1">
-        <v>1019249.75</v>
+        <v>580258.0</v>
       </c>
       <c r="M348" s="1">
-        <v>1032585.28</v>
+        <v>584903.89</v>
       </c>
       <c r="N348" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="O348">
         <v>1</v>
       </c>
       <c r="Z348" t="s">
-        <v>887</v>
+        <v>899</v>
       </c>
     </row>
     <row r="349" spans="1:26">
       <c r="A349" t="s">
-        <v>891</v>
+        <v>903</v>
       </c>
       <c r="B349" s="1">
-        <v>526000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C349" s="1">
-        <v>100.886</v>
+        <v>90.305</v>
       </c>
       <c r="D349" s="1">
-        <v>100.0</v>
+        <v>81.919</v>
       </c>
       <c r="E349" t="s">
         <v>8</v>
       </c>
       <c r="F349">
         <v>1.0</v>
       </c>
       <c r="G349" s="1">
-        <v>526000.0</v>
+        <v>1966056.0</v>
       </c>
       <c r="H349" s="1">
-        <v>4660.36</v>
+        <v>201264.0</v>
       </c>
       <c r="I349" s="1">
-        <v>0.886</v>
+        <v>10.236941368913</v>
       </c>
       <c r="J349">
-        <v>1.74</v>
+        <v>0.14</v>
       </c>
       <c r="K349" t="s">
-        <v>892</v>
+        <v>794</v>
       </c>
       <c r="L349" s="1">
-        <v>530660.36</v>
+        <v>2167320.0</v>
       </c>
       <c r="M349" s="1">
-        <v>539836.39</v>
+        <v>2170739.18</v>
       </c>
       <c r="N349" s="1">
-        <v>0.09</v>
+        <v>0.36</v>
       </c>
       <c r="O349">
         <v>1</v>
       </c>
       <c r="Z349" t="s">
-        <v>890</v>
+        <v>902</v>
       </c>
     </row>
     <row r="350" spans="1:26">
       <c r="A350" t="s">
-        <v>894</v>
+        <v>905</v>
       </c>
       <c r="B350" s="1">
-        <v>211000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="C350" s="1">
-        <v>102.508</v>
+        <v>97.75</v>
       </c>
       <c r="D350" s="1">
-        <v>100.0</v>
+        <v>98.009</v>
       </c>
       <c r="E350" t="s">
         <v>8</v>
       </c>
       <c r="F350">
         <v>1.0</v>
       </c>
       <c r="G350" s="1">
-        <v>211000.0</v>
+        <v>2254207.0</v>
       </c>
       <c r="H350" s="1">
-        <v>5291.88</v>
+        <v>-5957.0</v>
       </c>
       <c r="I350" s="1">
-        <v>2.508</v>
+        <v>-0.26426144537747</v>
       </c>
       <c r="J350">
-        <v>0.84</v>
+        <v>1.78</v>
       </c>
       <c r="K350" t="s">
-        <v>895</v>
+        <v>906</v>
       </c>
       <c r="L350" s="1">
-        <v>216291.88</v>
+        <v>2248250.0</v>
       </c>
       <c r="M350" s="1">
-        <v>218064.18</v>
+        <v>2289271.92</v>
       </c>
       <c r="N350" s="1">
-        <v>0.04</v>
+        <v>0.38</v>
       </c>
       <c r="O350">
         <v>1</v>
       </c>
       <c r="Z350" t="s">
-        <v>893</v>
+        <v>904</v>
       </c>
     </row>
     <row r="351" spans="1:26">
       <c r="A351" t="s">
-        <v>897</v>
+        <v>908</v>
       </c>
       <c r="B351" s="1">
-        <v>302000.0</v>
+        <v>987000.0</v>
       </c>
       <c r="C351" s="1">
-        <v>103.076</v>
+        <v>90.166</v>
       </c>
       <c r="D351" s="1">
-        <v>99.477</v>
+        <v>99.73456738</v>
       </c>
       <c r="E351" t="s">
         <v>8</v>
       </c>
       <c r="F351">
         <v>1.0</v>
       </c>
       <c r="G351" s="1">
-        <v>300420.54</v>
+        <v>984380.18</v>
       </c>
       <c r="H351" s="1">
-        <v>10868.98</v>
+        <v>-94441.76</v>
       </c>
       <c r="I351" s="1">
-        <v>3.6179217306513</v>
+        <v>-9.5940330696215</v>
       </c>
       <c r="J351">
-        <v>0.24</v>
+        <v>0.04</v>
       </c>
       <c r="K351">
-        <v>716.73</v>
+        <v>365.05</v>
       </c>
       <c r="L351" s="1">
-        <v>311289.52</v>
+        <v>889938.42</v>
       </c>
       <c r="M351" s="1">
-        <v>312006.25</v>
+        <v>890303.47</v>
       </c>
       <c r="N351" s="1">
-        <v>0.05</v>
+        <v>0.15</v>
       </c>
       <c r="O351">
         <v>1</v>
       </c>
       <c r="Z351" t="s">
-        <v>896</v>
+        <v>907</v>
       </c>
     </row>
     <row r="352" spans="1:26">
       <c r="A352" t="s">
-        <v>899</v>
+        <v>910</v>
       </c>
       <c r="B352" s="1">
-        <v>500000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="C352" s="1">
-        <v>102.453</v>
+        <v>100.857</v>
       </c>
       <c r="D352" s="1">
-        <v>103.48</v>
+        <v>99.417</v>
       </c>
       <c r="E352" t="s">
         <v>8</v>
       </c>
       <c r="F352">
         <v>1.0</v>
       </c>
       <c r="G352" s="1">
-        <v>517400.0</v>
+        <v>154096.35</v>
       </c>
       <c r="H352" s="1">
-        <v>-5135.0</v>
+        <v>2232.0</v>
       </c>
       <c r="I352" s="1">
-        <v>-0.99246231155779</v>
+        <v>1.4484444310329</v>
       </c>
       <c r="J352">
-        <v>1.19</v>
+        <v>1.12</v>
       </c>
       <c r="K352" t="s">
-        <v>900</v>
+        <v>911</v>
       </c>
       <c r="L352" s="1">
-        <v>512265.0</v>
+        <v>156328.35</v>
       </c>
       <c r="M352" s="1">
-        <v>518203.36</v>
+        <v>158064.14</v>
       </c>
       <c r="N352" s="1">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="O352">
         <v>1</v>
       </c>
       <c r="Z352" t="s">
-        <v>898</v>
+        <v>909</v>
       </c>
     </row>
     <row r="353" spans="1:26">
       <c r="A353" t="s">
-        <v>902</v>
+        <v>913</v>
       </c>
       <c r="B353" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C353" s="1">
-        <v>100.249</v>
+        <v>99.882</v>
       </c>
       <c r="D353" s="1">
-        <v>99.44457143</v>
+        <v>100.86</v>
       </c>
       <c r="E353" t="s">
         <v>8</v>
       </c>
       <c r="F353">
         <v>1.0</v>
       </c>
       <c r="G353" s="1">
-        <v>696112.0</v>
+        <v>605160.0</v>
       </c>
       <c r="H353" s="1">
-        <v>5631.0</v>
+        <v>-5868.0</v>
       </c>
       <c r="I353" s="1">
-        <v>0.80892155285356</v>
+        <v>-0.96966091612136</v>
       </c>
       <c r="J353">
-        <v>3.1</v>
+        <v>0.37</v>
       </c>
       <c r="K353" t="s">
-        <v>903</v>
+        <v>914</v>
       </c>
       <c r="L353" s="1">
-        <v>701743.0</v>
+        <v>599292.0</v>
       </c>
       <c r="M353" s="1">
-        <v>723443.0</v>
+        <v>601493.75</v>
       </c>
       <c r="N353" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="O353">
         <v>1</v>
       </c>
       <c r="Z353" t="s">
-        <v>901</v>
+        <v>912</v>
       </c>
     </row>
     <row r="354" spans="1:26">
       <c r="A354" t="s">
-        <v>905</v>
+        <v>916</v>
       </c>
       <c r="B354" s="1">
-        <v>600000.0</v>
+        <v>4124.0</v>
       </c>
       <c r="C354" s="1">
-        <v>101.19</v>
+        <v>0.1075</v>
       </c>
       <c r="D354" s="1">
-        <v>100.413</v>
+        <v>0.209010063</v>
       </c>
       <c r="E354" t="s">
         <v>8</v>
       </c>
       <c r="F354">
         <v>1.0</v>
       </c>
       <c r="G354" s="1">
-        <v>602478.0</v>
+        <v>0.0</v>
       </c>
       <c r="H354" s="1">
-        <v>4662.0</v>
+        <v>-1046568.75</v>
       </c>
       <c r="I354" s="1">
-        <v>0.77380418870067</v>
+        <v>0</v>
       </c>
       <c r="J354">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>906</v>
+        <v>0.0</v>
+      </c>
+      <c r="K354">
+        <v>0.0</v>
       </c>
       <c r="L354" s="1">
-        <v>607140.0</v>
+        <v>-1046568.75</v>
       </c>
       <c r="M354" s="1">
-        <v>610061.13</v>
+        <v>-1046568.75</v>
       </c>
       <c r="N354" s="1">
-        <v>0.1</v>
+        <v>-0.17</v>
       </c>
       <c r="O354">
         <v>1</v>
       </c>
       <c r="Z354" t="s">
-        <v>904</v>
+        <v>915</v>
       </c>
     </row>
     <row r="355" spans="1:26">
       <c r="A355" t="s">
-        <v>908</v>
+        <v>918</v>
       </c>
       <c r="B355" s="1">
-        <v>954000.0</v>
+        <v>4124.0</v>
       </c>
       <c r="C355" s="1">
-        <v>101.438</v>
+        <v>0.02</v>
       </c>
       <c r="D355" s="1">
-        <v>102.38446331</v>
+        <v>0.0910287342</v>
       </c>
       <c r="E355" t="s">
         <v>8</v>
       </c>
       <c r="F355">
         <v>1.0</v>
       </c>
       <c r="G355" s="1">
-        <v>976747.78</v>
+        <v>0.0</v>
       </c>
       <c r="H355" s="1">
-        <v>-9029.26</v>
+        <v>-732306.25</v>
       </c>
       <c r="I355" s="1">
-        <v>-0.92442083666676</v>
+        <v>0</v>
       </c>
       <c r="J355">
         <v>0.0</v>
       </c>
       <c r="K355">
         <v>0.0</v>
       </c>
       <c r="L355" s="1">
-        <v>967718.52</v>
+        <v>-732306.25</v>
       </c>
       <c r="M355" s="1">
-        <v>967718.52</v>
+        <v>-732306.25</v>
       </c>
       <c r="N355" s="1">
-        <v>0.16</v>
+        <v>-0.12</v>
       </c>
       <c r="O355">
         <v>1</v>
       </c>
       <c r="Z355" t="s">
-        <v>907</v>
+        <v>917</v>
       </c>
     </row>
     <row r="356" spans="1:26">
       <c r="A356" t="s">
-        <v>910</v>
+        <v>920</v>
       </c>
       <c r="B356" s="1">
-        <v>600000.0</v>
+        <v>6620.0</v>
       </c>
       <c r="C356" s="1">
-        <v>98.617</v>
+        <v>108.8</v>
       </c>
       <c r="D356" s="1">
-        <v>100.0</v>
+        <v>85.2179909366</v>
       </c>
       <c r="E356" t="s">
         <v>8</v>
       </c>
       <c r="F356">
         <v>1.0</v>
       </c>
       <c r="G356" s="1">
-        <v>600000.0</v>
+        <v>5641431.0</v>
       </c>
       <c r="H356" s="1">
-        <v>-8298.0</v>
+        <v>1561129.0</v>
       </c>
       <c r="I356" s="1">
-        <v>-1.383</v>
+        <v>27.672571019658</v>
       </c>
       <c r="J356">
-        <v>1.39</v>
-[...2 lines deleted...]
-        <v>911</v>
+        <v>0.0</v>
+      </c>
+      <c r="K356">
+        <v>0.0</v>
       </c>
       <c r="L356" s="1">
-        <v>591702.0</v>
+        <v>7202560.0</v>
       </c>
       <c r="M356" s="1">
-        <v>600061.79</v>
+        <v>7202560.0</v>
       </c>
       <c r="N356" s="1">
-        <v>0.1</v>
+        <v>1.18</v>
       </c>
       <c r="O356">
         <v>1</v>
       </c>
       <c r="Z356" t="s">
-        <v>909</v>
+        <v>919</v>
       </c>
     </row>
     <row r="357" spans="1:26">
       <c r="A357" t="s">
-        <v>913</v>
+        <v>922</v>
       </c>
       <c r="B357" s="1">
-        <v>300000.0</v>
+        <v>-4124.0</v>
       </c>
       <c r="C357" s="1">
-        <v>101.366</v>
+        <v>0.07</v>
       </c>
       <c r="D357" s="1">
-        <v>100.0</v>
+        <v>0.1458062561</v>
       </c>
       <c r="E357" t="s">
         <v>8</v>
       </c>
       <c r="F357">
         <v>1.0</v>
       </c>
       <c r="G357" s="1">
-        <v>300000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H357" s="1">
-        <v>4098.0</v>
+        <v>781562.5</v>
       </c>
       <c r="I357" s="1">
-        <v>1.366</v>
+        <v>0</v>
       </c>
       <c r="J357">
-        <v>0.82</v>
-[...2 lines deleted...]
-        <v>914</v>
+        <v>0.0</v>
+      </c>
+      <c r="K357">
+        <v>0.0</v>
       </c>
       <c r="L357" s="1">
-        <v>304098.0</v>
+        <v>781562.5</v>
       </c>
       <c r="M357" s="1">
-        <v>306554.63</v>
+        <v>781562.5</v>
       </c>
       <c r="N357" s="1">
-        <v>0.05</v>
+        <v>0.13</v>
       </c>
       <c r="O357">
         <v>1</v>
       </c>
       <c r="Z357" t="s">
-        <v>912</v>
+        <v>921</v>
       </c>
     </row>
     <row r="358" spans="1:26">
       <c r="A358" t="s">
-        <v>916</v>
+        <v>924</v>
       </c>
       <c r="B358" s="1">
-        <v>600000.0</v>
+        <v>-4124.0</v>
       </c>
       <c r="C358" s="1">
-        <v>96.621</v>
+        <v>0.03</v>
       </c>
       <c r="D358" s="1">
-        <v>97.25</v>
+        <v>0.0649721145</v>
       </c>
       <c r="E358" t="s">
         <v>8</v>
       </c>
       <c r="F358">
         <v>1.0</v>
       </c>
       <c r="G358" s="1">
-        <v>583500.0</v>
+        <v>0.0</v>
       </c>
       <c r="H358" s="1">
-        <v>-3774.0</v>
+        <v>360562.5</v>
       </c>
       <c r="I358" s="1">
-        <v>-0.64678663239075</v>
+        <v>0</v>
       </c>
       <c r="J358">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>917</v>
+        <v>0.0</v>
+      </c>
+      <c r="K358">
+        <v>0.0</v>
       </c>
       <c r="L358" s="1">
-        <v>579726.0</v>
+        <v>360562.5</v>
       </c>
       <c r="M358" s="1">
-        <v>582643.81</v>
+        <v>360562.5</v>
       </c>
       <c r="N358" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="O358">
         <v>1</v>
       </c>
       <c r="Z358" t="s">
-        <v>915</v>
+        <v>923</v>
       </c>
     </row>
     <row r="359" spans="1:26">
       <c r="A359" t="s">
-        <v>919</v>
+        <v>926</v>
       </c>
       <c r="B359" s="1">
-        <v>398000.0</v>
+        <v>-6620.0</v>
       </c>
       <c r="C359" s="1">
-        <v>100.117</v>
+        <v>101.8</v>
       </c>
       <c r="D359" s="1">
-        <v>99.695</v>
+        <v>80.0239879154</v>
       </c>
       <c r="E359" t="s">
         <v>8</v>
       </c>
       <c r="F359">
         <v>1.0</v>
       </c>
       <c r="G359" s="1">
-        <v>396786.1</v>
+        <v>-5297588.0</v>
       </c>
       <c r="H359" s="1">
-        <v>1679.56</v>
+        <v>-1441572.0</v>
       </c>
       <c r="I359" s="1">
-        <v>0.42329103766488</v>
+        <v>27.211855659595</v>
       </c>
       <c r="J359">
-        <v>0.15</v>
+        <v>0.0</v>
       </c>
       <c r="K359">
-        <v>613.36</v>
+        <v>0.0</v>
       </c>
       <c r="L359" s="1">
-        <v>398465.66</v>
+        <v>-6739160.0</v>
       </c>
       <c r="M359" s="1">
-        <v>399079.02</v>
+        <v>-6739160.0</v>
       </c>
       <c r="N359" s="1">
-        <v>0.06</v>
+        <v>-1.11</v>
       </c>
       <c r="O359">
         <v>1</v>
       </c>
       <c r="Z359" t="s">
-        <v>918</v>
+        <v>925</v>
       </c>
     </row>
     <row r="360" spans="1:26">
       <c r="A360" t="s">
-        <v>921</v>
+        <v>928</v>
       </c>
       <c r="B360" s="1">
-        <v>700000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="C360" s="1">
-        <v>84.029</v>
+        <v>10.63467793</v>
       </c>
       <c r="D360" s="1">
-        <v>94.91728571</v>
+        <v>0.1064158897</v>
       </c>
       <c r="E360" t="s">
         <v>8</v>
       </c>
       <c r="F360">
         <v>1.0</v>
       </c>
       <c r="G360" s="1">
-        <v>664421.0</v>
+        <v>308606.08</v>
       </c>
       <c r="H360" s="1">
-        <v>-76218.0</v>
+        <v>-11880.98</v>
       </c>
       <c r="I360" s="1">
-        <v>-11.471341212876</v>
+        <v>-3.8498852647362</v>
       </c>
       <c r="J360">
-        <v>0.62</v>
+        <v>0.0</v>
       </c>
       <c r="K360" t="s">
-        <v>922</v>
+        <v>929</v>
       </c>
       <c r="L360" s="1">
-        <v>588203.0</v>
+        <v>296725.1</v>
       </c>
       <c r="M360" s="1">
-        <v>592546.84</v>
+        <v>308405.66</v>
       </c>
       <c r="N360" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="O360">
         <v>1</v>
       </c>
       <c r="Z360" t="s">
-        <v>920</v>
+        <v>927</v>
       </c>
     </row>
     <row r="361" spans="1:26">
       <c r="A361" t="s">
-        <v>924</v>
+        <v>931</v>
       </c>
       <c r="B361" s="1">
-        <v>2400000.0</v>
+        <v>-2900000.0</v>
       </c>
       <c r="C361" s="1">
-        <v>91.003</v>
+        <v>10.63467793</v>
       </c>
       <c r="D361" s="1">
-        <v>81.919</v>
+        <v>0.0</v>
       </c>
       <c r="E361" t="s">
         <v>8</v>
       </c>
       <c r="F361">
         <v>1.0</v>
       </c>
       <c r="G361" s="1">
-        <v>1966056.0</v>
+        <v>0.0</v>
       </c>
       <c r="H361" s="1">
-        <v>218016.0</v>
+        <v>-296725.1</v>
       </c>
       <c r="I361" s="1">
-        <v>11.089002551301</v>
+        <v>0</v>
       </c>
       <c r="J361">
-        <v>0.11</v>
+        <v>0.0</v>
       </c>
       <c r="K361" t="s">
-        <v>925</v>
+        <v>932</v>
       </c>
       <c r="L361" s="1">
-        <v>2184072.0</v>
+        <v>-296725.1</v>
       </c>
       <c r="M361" s="1">
-        <v>2186800.77</v>
+        <v>-308405.66</v>
       </c>
       <c r="N361" s="1">
-        <v>0.35</v>
+        <v>-0.05</v>
       </c>
       <c r="O361">
         <v>1</v>
       </c>
       <c r="Z361" t="s">
-        <v>923</v>
-[...53 lines deleted...]
-      <c r="A363" t="s">
         <v>930</v>
-      </c>
-[...493 lines deleted...]
-        <v>949</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">