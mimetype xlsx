--- v0 (2026-05-02)
+++ v1 (2026-06-13)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="646">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="667">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0010746776</t>
   </si>
   <si>
@@ -109,56 +109,50 @@
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>CH0012221716</t>
   </si>
   <si>
     <t>ABB LTD</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
-    <t>DE000A1EWWW0</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>NL0013267909</t>
   </si>
   <si>
     <t>AKZO NOBEL NV</t>
   </si>
   <si>
     <t>CH0432492467</t>
   </si>
   <si>
     <t>ALCON AG</t>
   </si>
   <si>
     <t>DE0008404005</t>
@@ -229,89 +223,104 @@
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
-    <t>FR0006174348</t>
-[...2 lines deleted...]
-    <t>BUREAU VERITAS SA</t>
+    <t>SE0020050417</t>
+  </si>
+  <si>
+    <t>BOLIDEN</t>
+  </si>
+  <si>
+    <t>SEK</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>DK0010181759</t>
   </si>
   <si>
     <t>CARLSBERG CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>CH0210483332</t>
   </si>
   <si>
     <t>COMPAGNIE FINANCIERE RICHEMONT SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
+    <t>FR0014003TT8</t>
+  </si>
+  <si>
+    <t>DASSAULT SYSTEMES</t>
+  </si>
+  <si>
+    <t>DE0005140008</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG</t>
+  </si>
+  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
     <t>PTEDP0AM0009</t>
@@ -352,1650 +361,1704 @@
   <si>
     <t>CH0010645932</t>
   </si>
   <si>
     <t>GIVAUDAN SA</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
-    <t>ES0144583343</t>
-[...10 lines deleted...]
-  <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
+    <t>BE0003565737</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV</t>
+  </si>
+  <si>
     <t>IE0004906560</t>
   </si>
   <si>
     <t>KERRY GROUP PLC</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR BREMSE AG</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
+    <t>NL0000009538</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE PHILIPS NV</t>
+  </si>
+  <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP AG</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
-    <t>NO0003054108</t>
-[...2 lines deleted...]
-    <t>MOWI</t>
+    <t>DE0008430026</t>
+  </si>
+  <si>
+    <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
+  </si>
+  <si>
+    <t>CH0038863350</t>
+  </si>
+  <si>
+    <t>NESTLE LTD</t>
+  </si>
+  <si>
+    <t>FR0000044448</t>
+  </si>
+  <si>
+    <t>NEXANS SA</t>
+  </si>
+  <si>
+    <t>FI0009000681</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
+    <t>CH0012005267</t>
+  </si>
+  <si>
+    <t>NOVARTIS AG</t>
+  </si>
+  <si>
+    <t>DK0060336014</t>
+  </si>
+  <si>
+    <t>NOVOZYMES CLASS B</t>
+  </si>
+  <si>
+    <t>FR001400KPZ3</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART I</t>
+  </si>
+  <si>
+    <t>FR0010596783</t>
+  </si>
+  <si>
+    <t>Ofi Invest Euro High Yield PART IC</t>
+  </si>
+  <si>
+    <t>FR0000120693</t>
+  </si>
+  <si>
+    <t>PERNOD RICARD SA</t>
+  </si>
+  <si>
+    <t>NL0013654783</t>
+  </si>
+  <si>
+    <t>PROSUS NV CLASS N</t>
+  </si>
+  <si>
+    <t>FR0000130577</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA</t>
+  </si>
+  <si>
+    <t>FR0000131906</t>
+  </si>
+  <si>
+    <t>RENAULT SA</t>
+  </si>
+  <si>
+    <t>DE000RENK730</t>
+  </si>
+  <si>
+    <t>RENK GROUP AG</t>
+  </si>
+  <si>
+    <t>CH0012032048</t>
+  </si>
+  <si>
+    <t>ROCHE HOLDING PAR AG</t>
+  </si>
+  <si>
+    <t>FR0000073272</t>
+  </si>
+  <si>
+    <t>SAFRAN SA</t>
+  </si>
+  <si>
+    <t>IT0005495657</t>
+  </si>
+  <si>
+    <t>SAIPEM</t>
+  </si>
+  <si>
+    <t>FR0000120578</t>
+  </si>
+  <si>
+    <t>SANOFI SA</t>
+  </si>
+  <si>
+    <t>DE0007164600</t>
+  </si>
+  <si>
+    <t>SAP</t>
+  </si>
+  <si>
+    <t>FR0000121972</t>
+  </si>
+  <si>
+    <t>SCHNEIDER ELECTRIC</t>
+  </si>
+  <si>
+    <t>CH1256740924</t>
+  </si>
+  <si>
+    <t>SGS SA</t>
+  </si>
+  <si>
+    <t>DE000ENER6Y0</t>
+  </si>
+  <si>
+    <t>SIEMENS ENERGY N AG</t>
+  </si>
+  <si>
+    <t>DE000SHL1006</t>
+  </si>
+  <si>
+    <t>SIEMENS HEALTHINEERS AG</t>
+  </si>
+  <si>
+    <t>DE0007236101</t>
+  </si>
+  <si>
+    <t>SIEMENS N AG</t>
+  </si>
+  <si>
+    <t>FR0000130809</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA</t>
+  </si>
+  <si>
+    <t>LU1778762911</t>
+  </si>
+  <si>
+    <t>SPOTIFY TECHNOLOGY SA</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>NL0000226223</t>
+  </si>
+  <si>
+    <t>STMICROELECTRONICS NV</t>
+  </si>
+  <si>
+    <t>NL0014559478</t>
+  </si>
+  <si>
+    <t>TECHNIP ENERGIES NV</t>
+  </si>
+  <si>
+    <t>FR0000121329</t>
+  </si>
+  <si>
+    <t>THALES SA</t>
+  </si>
+  <si>
+    <t>BE0003739530</t>
+  </si>
+  <si>
+    <t>UCB SA</t>
+  </si>
+  <si>
+    <t>IT0005239360</t>
+  </si>
+  <si>
+    <t>UNICREDIT</t>
+  </si>
+  <si>
+    <t>GB00BVZK7T90</t>
+  </si>
+  <si>
+    <t>UNILEVER PLC</t>
+  </si>
+  <si>
+    <t>FR0000124141</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRON. SA</t>
+  </si>
+  <si>
+    <t>DK0061539921</t>
+  </si>
+  <si>
+    <t>VESTAS WIND SYSTEMS</t>
+  </si>
+  <si>
+    <t>FR0000125486</t>
+  </si>
+  <si>
+    <t>VINCI SA</t>
+  </si>
+  <si>
+    <t>DE000A1ML7J1</t>
+  </si>
+  <si>
+    <t>VONOVIA</t>
+  </si>
+  <si>
+    <t>AT0000831706</t>
+  </si>
+  <si>
+    <t>WIENERBERGER AG</t>
+  </si>
+  <si>
+    <t>NL0000395903</t>
+  </si>
+  <si>
+    <t>WOLTERS KLUWER NV</t>
+  </si>
+  <si>
+    <t>CH0011075394</t>
+  </si>
+  <si>
+    <t>ZURICH INSURANCE GROUP AG</t>
+  </si>
+  <si>
+    <t>OACT01964441</t>
+  </si>
+  <si>
+    <t>EUR/NOK 15/04/26</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>DE0008430026</t>
-[...227 lines deleted...]
-    <t>EUR/NOK 15/04/26</t>
+    <t>2 033.17</t>
   </si>
   <si>
     <t>XSS200326</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG MAR 26</t>
   </si>
   <si>
-    <t>OE100326</t>
-[...14 lines deleted...]
-    <t>EURO-OAT MAR 26</t>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
+  </si>
+  <si>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>7 045.21</t>
+    <t>8 084.25</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>1 216.44</t>
+    <t>1 995.72</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>1 495.89</t>
+    <t>2 169.86</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
+    <t>4 232.88</t>
+  </si>
+  <si>
+    <t>XS2640904319</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 27/06/2029</t>
+  </si>
+  <si>
+    <t>4 953.77</t>
+  </si>
+  <si>
+    <t>XS3064423174</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3 06/05/2033</t>
+  </si>
+  <si>
+    <t>2 589.04</t>
+  </si>
+  <si>
+    <t>XS3224609456</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3.5 06/11/2038</t>
+  </si>
+  <si>
+    <t>XS2116503546</t>
+  </si>
+  <si>
+    <t>AMPLIFON SPA 1.125 13/02/2027</t>
+  </si>
+  <si>
+    <t>XS1879112495</t>
+  </si>
+  <si>
+    <t>ARGENTUM NETHERLANDS BV FOR GIVAUD 2 17/09/2030</t>
+  </si>
+  <si>
+    <t>2 975.34</t>
+  </si>
+  <si>
+    <t>FR001400ZZD7</t>
+  </si>
+  <si>
+    <t>ARKEMA SA PERP</t>
+  </si>
+  <si>
+    <t>3 423.29</t>
+  </si>
+  <si>
+    <t>XS3070545234</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.5 13/05/2030</t>
+  </si>
+  <si>
+    <t>8 860.27</t>
+  </si>
+  <si>
+    <t>XS2872909770</t>
+  </si>
+  <si>
+    <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
+  </si>
+  <si>
+    <t>2 997.44</t>
+  </si>
+  <si>
+    <t>AT0000A2Y8G4</t>
+  </si>
+  <si>
+    <t>AUSTRIA (REPUBLIC OF) 1.85 23/05/2049</t>
+  </si>
+  <si>
+    <t>4 531.23</t>
+  </si>
+  <si>
+    <t>XS2431029441</t>
+  </si>
+  <si>
+    <t>AXA SA 10/07/2042</t>
+  </si>
+  <si>
+    <t>2 568.49</t>
+  </si>
+  <si>
+    <t>IT0005675126</t>
+  </si>
+  <si>
+    <t>BANCO BPM SPA 23/10/2031</t>
+  </si>
+  <si>
+    <t>2 482.88</t>
+  </si>
+  <si>
+    <t>XS3090080733</t>
+  </si>
+  <si>
+    <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
+  </si>
+  <si>
+    <t>2 656.16</t>
+  </si>
+  <si>
+    <t>XS2553801502</t>
+  </si>
+  <si>
+    <t>BANCO DE SABADELL SA 10/11/2028</t>
+  </si>
+  <si>
+    <t>1 783.22</t>
+  </si>
+  <si>
+    <t>XS2817323749</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA PERP</t>
+  </si>
+  <si>
+    <t>XS3112064947</t>
+  </si>
+  <si>
+    <t>BANK OF MONTREAL 09/01/2032</t>
+  </si>
+  <si>
+    <t>1 437.75</t>
+  </si>
+  <si>
+    <t>FR0014015J95</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
+  </si>
+  <si>
+    <t>1 054.79</t>
+  </si>
+  <si>
+    <t>XS3170898723</t>
+  </si>
+  <si>
+    <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
+  </si>
+  <si>
+    <t>1 812.33</t>
+  </si>
+  <si>
+    <t>BE0390167337</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
+  </si>
+  <si>
+    <t>BE0000346552</t>
+  </si>
+  <si>
+    <t>BELGIUM (KINGDOM OF) 1.25 22/04/2033</t>
+  </si>
+  <si>
+    <t>12 206.45</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
+  </si>
+  <si>
+    <t>1 895.63</t>
+  </si>
+  <si>
+    <t>XS2430965538</t>
+  </si>
+  <si>
+    <t>BNG BANK NV 0.25 12/01/2032</t>
+  </si>
+  <si>
+    <t>FR001400F2H9</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA PERP</t>
+  </si>
+  <si>
+    <t>3 890.11</t>
+  </si>
+  <si>
+    <t>FR0014015DL3</t>
+  </si>
+  <si>
+    <t>BPCE SA 16/01/2037</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE SA 20/01/2034</t>
+  </si>
+  <si>
+    <t>2 454.79</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>1 897.40</t>
+  </si>
+  <si>
+    <t>DE0001030708</t>
+  </si>
+  <si>
+    <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2030</t>
+  </si>
+  <si>
+    <t>DE0001030724</t>
+  </si>
+  <si>
+    <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2050</t>
+  </si>
+  <si>
+    <t>IT0005438004</t>
+  </si>
+  <si>
+    <t>BUONI POLIENNALI DEL TES 1.5 30/04/2045</t>
+  </si>
+  <si>
+    <t>4 788.30</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>3 088.36</t>
+  </si>
+  <si>
+    <t>FR0014001S17</t>
+  </si>
+  <si>
+    <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2031</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>1 305.82</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>3 317.81</t>
+  </si>
+  <si>
+    <t>XS2387052744</t>
+  </si>
+  <si>
+    <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
+  </si>
+  <si>
+    <t>FR001400RIX8</t>
+  </si>
+  <si>
+    <t>CNP ASSURANCES 16/07/2054</t>
+  </si>
+  <si>
+    <t>6 517.81</t>
+  </si>
+  <si>
+    <t>XS2909746310</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 3.25 26/09/2032</t>
+  </si>
+  <si>
+    <t>2 159.42</t>
+  </si>
+  <si>
+    <t>XS2909746401</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 3.55 26/09/2036</t>
+  </si>
+  <si>
+    <t>2 342.03</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>2 673.97</t>
+  </si>
+  <si>
+    <t>XS1772457633</t>
+  </si>
+  <si>
+    <t>COVIVIO 2.375 20/02/2028</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>6 735.62</t>
+  </si>
+  <si>
+    <t>FR0014010IN9</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 3.625 17/06/2034</t>
+  </si>
+  <si>
+    <t>2 711.30</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>7 222.60</t>
+  </si>
+  <si>
+    <t>FR001400F067</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 21/12/2049</t>
+  </si>
+  <si>
+    <t>3 383.33</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>1 524.66</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>XS3032045471</t>
+  </si>
+  <si>
+    <t>DEUTSCHE POST AG 3 24/03/2030</t>
+  </si>
+  <si>
+    <t>3 413.26</t>
+  </si>
+  <si>
+    <t>XS2050406094</t>
+  </si>
+  <si>
+    <t>DH EUROPE FINANCE SA 0.75 18/09/2031</t>
+  </si>
+  <si>
+    <t>1 549.73</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>2 577.05</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>1 553.47</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>1 889.98</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>4 322.91</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>6 197.26</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>BE6352705782</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA 3.875 11/06/2031</t>
+  </si>
+  <si>
+    <t>5 923.97</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>6 988.46</t>
+  </si>
+  <si>
+    <t>XS3086867440</t>
+  </si>
+  <si>
+    <t>ELM BV 3.375 19/06/2030</t>
+  </si>
+  <si>
+    <t>2 505.82</t>
+  </si>
+  <si>
+    <t>FR0013463676</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 0.75 27/11/2031</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
+  </si>
+  <si>
+    <t>XS2113167568</t>
+  </si>
+  <si>
+    <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
+  </si>
+  <si>
+    <t>XS2386877133</t>
+  </si>
+  <si>
+    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>2 555.18</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>2 200.68</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>1 150.13</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>FR001400AQH0</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0.1 25/07/2038</t>
+  </si>
+  <si>
+    <t>FR0014002JM6</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0.5 25/06/2044</t>
+  </si>
+  <si>
+    <t>2 278.83</t>
+  </si>
+  <si>
+    <t>XS2715302001</t>
+  </si>
+  <si>
+    <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
+  </si>
+  <si>
+    <t>2 993.39</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>1 672.60</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>6 051.37</t>
+  </si>
+  <si>
+    <t>ES0244251056</t>
+  </si>
+  <si>
+    <t>IBERCAJA BANCO SA 10/08/2031</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>1 356.16</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>10 751.71</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>2 200.74</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>1 271.23</t>
+  </si>
+  <si>
+    <t>XS3074456891</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.375 09/06/2031</t>
+  </si>
+  <si>
+    <t>2 702.22</t>
+  </si>
+  <si>
+    <t>XS2350756446</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 09/06/2032</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>8 875.34</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>3 937.93</t>
+  </si>
+  <si>
+    <t>IE000GVLBXU6</t>
+  </si>
+  <si>
+    <t>IRELAND (GOVERNMENT) 3 18/10/2043</t>
+  </si>
+  <si>
+    <t>3 353.42</t>
+  </si>
+  <si>
+    <t>IE00BFZRQ242</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
+  </si>
+  <si>
+    <t>IT0005508590</t>
+  </si>
+  <si>
+    <t>ITALY BUONI POLIENNALI DEL TESORO 4 30/04/2035</t>
+  </si>
+  <si>
+    <t>6 702.86</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>4 346.58</t>
+  </si>
+  <si>
+    <t>BE0390152180</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
+  </si>
+  <si>
+    <t>XS2331327564</t>
+  </si>
+  <si>
+    <t>KFW 0 15/06/2029</t>
+  </si>
+  <si>
+    <t>XS2388457264</t>
+  </si>
+  <si>
+    <t>KFW 0 15/09/2031</t>
+  </si>
+  <si>
+    <t>XS2475954900</t>
+  </si>
+  <si>
+    <t>KFW 1.375 07/06/2032</t>
+  </si>
+  <si>
+    <t>2 771.85</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>1 857.88</t>
+  </si>
+  <si>
+    <t>XS2193978363</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE DSM NV 0.25 23/06/2028</t>
+  </si>
+  <si>
+    <t>XS2193979254</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE DSM NV 0.625 23/06/2032</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>XS2227906034</t>
+  </si>
+  <si>
+    <t>KUNTARAHOITUS OYJ 0.05 10/09/2035</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>4 273.97</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>XS3070027522</t>
+  </si>
+  <si>
+    <t>MAGNA INTERNATIONAL INC 3.625 21/05/2031</t>
+  </si>
+  <si>
+    <t>4 022.26</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>2 805.41</t>
+  </si>
+  <si>
+    <t>XS2023644540</t>
+  </si>
+  <si>
+    <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
+  </si>
+  <si>
+    <t>1 222.60</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>1 078.77</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>7 823.32</t>
+  </si>
+  <si>
+    <t>XS2579324869</t>
+  </si>
+  <si>
+    <t>NATIONAL BANK OF CANADA 3.75 25/01/2028</t>
+  </si>
+  <si>
+    <t>1 419.97</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>1 454.79</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>2 520.55</t>
+  </si>
+  <si>
+    <t>XS2291793813</t>
+  </si>
+  <si>
+    <t>NEDERLANDSE WATERSCHAPSBANK NV 0 16/02/2037</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>DE000NWB0AN7</t>
+  </si>
+  <si>
+    <t>NRW BANK 0 28/07/2031</t>
+  </si>
+  <si>
+    <t>DE000NWB0AF3</t>
+  </si>
+  <si>
+    <t>NRW BANK 0.75 30/06/2028</t>
+  </si>
+  <si>
+    <t>1 602.74</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>2 827.53</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>3 638.36</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>7 895.67</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
+  </si>
+  <si>
+    <t>3 950.09</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>5 141.10</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>4 115.84</t>
+  </si>
+  <si>
+    <t>FR0014015EO5</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 3.75 16/02/2032</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>2 320.89</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.375 20/03/2033</t>
+  </si>
+  <si>
+    <t>7 564.81</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
+  </si>
+  <si>
+    <t>FR001400Y1I6</t>
+  </si>
+  <si>
+    <t>SANOFI SA 2.75 11/03/2031</t>
+  </si>
+  <si>
+    <t>XS2974156031</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.75 16/01/2032</t>
+  </si>
+  <si>
+    <t>XS3237109965</t>
+  </si>
+  <si>
+    <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
+  </si>
+  <si>
+    <t>1 080.16</t>
+  </si>
+  <si>
+    <t>FR0014014A53</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 20/11/2035</t>
+  </si>
+  <si>
+    <t>2 484.25</t>
+  </si>
+  <si>
+    <t>ES0000012J07</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
+  </si>
+  <si>
+    <t>9 861.64</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE PLC 3.5 18/03/2032</t>
+  </si>
+  <si>
+    <t>7 050.63</t>
+  </si>
+  <si>
+    <t>FR001400DQ92</t>
+  </si>
+  <si>
+    <t>SUEZ SA (FR) 5 03/11/2032</t>
+  </si>
+  <si>
     <t>3 671.23</t>
   </si>
   <si>
-    <t>XS2640904319</t>
-[...1000 lines deleted...]
-  <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>4 660.27</t>
+    <t>5 418.49</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
-    <t>1 306.85</t>
+    <t>1 475.34</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
+    <t>1 394.18</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>4 299.66</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>2 523.70</t>
+    <t>2 898.60</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>3 283.56</t>
+    <t>3 760.96</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>3 238.36</t>
-[...2 lines deleted...]
-    <t>XS2437854487</t>
+    <t>3 912.33</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>2 998.36</t>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>8 849.32</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>2 538.36</t>
+    <t>3 493.15</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
-    <t>2 007.75</t>
+    <t>2 317.22</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>3 325.75</t>
+    <t>3 791.13</t>
   </si>
   <si>
     <t>CH1474856957</t>
   </si>
   <si>
     <t>UBS GROUP AG 11/08/2031</t>
   </si>
   <si>
-    <t>3 066.71</t>
+    <t>3 777.07</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>7 475.34</t>
+    <t>8 430.14</t>
   </si>
   <si>
     <t>ES0280907041</t>
   </si>
   <si>
     <t>UNICAJA BANCO SA 22/06/2034</t>
   </si>
   <si>
-    <t>3 420.55</t>
+    <t>4 038.36</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>3 972.60</t>
-[...17 lines deleted...]
-    <t>4 989.73</t>
+    <t>4 534.25</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
+    <t>1 214.38</t>
+  </si>
+  <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
+    <t>1 140.66</t>
+  </si>
+  <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>3 154.11</t>
+    <t>3 575.34</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>2 522.40</t>
+    <t>3 230.75</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
+    <t>SX5E2603PT25</t>
+  </si>
+  <si>
+    <t>MAR26 SX5E P @ 5800.000000</t>
+  </si>
+  <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
+  </si>
+  <si>
+    <t>SX5E2603PT36</t>
+  </si>
+  <si>
+    <t>MAR26 SX5E P @ 5775.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2315,198 +2378,198 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>21573.6021</v>
+        <v>21541.9254</v>
       </c>
       <c r="D2">
-        <v>2732.49</v>
+        <v>2652.47</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>58949752.01</v>
+        <v>57139504.9</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>58949752.01</v>
+        <v>57139504.9</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1293.418</v>
+        <v>1280.628</v>
       </c>
       <c r="D3">
-        <v>3248.13</v>
+        <v>3155.55</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>4201200.97</v>
+        <v>4041087.32</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>4201200.97</v>
+        <v>4041087.32</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>104.11</v>
+        <v>101.12</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1041.14</v>
+        <v>1011.29</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1041.14</v>
+        <v>1011.29</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P256"/>
+  <dimension ref="A1:P265"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O256" sqref="O256"/>
+      <selection activeCell="O265" sqref="O265"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2528,12786 +2591,13236 @@
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
         <v>4917.0</v>
       </c>
       <c r="D2" s="1">
-        <v>67.6</v>
+        <v>66.44</v>
       </c>
       <c r="E2" s="1">
         <v>60.1332235103</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2">
-        <v>0.92</v>
+        <v>0.9</v>
       </c>
       <c r="H2" s="1">
         <v>318275.06</v>
       </c>
       <c r="I2" s="1">
-        <v>42331.61</v>
+        <v>43122.67</v>
       </c>
       <c r="J2" s="1">
-        <v>13.300322683153</v>
+        <v>13.54886870495</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>360606.67</v>
+        <v>361397.73</v>
       </c>
       <c r="N2" s="1">
-        <v>360606.67</v>
+        <v>361397.73</v>
       </c>
       <c r="O2" s="1">
-        <v>0.57</v>
+        <v>0.59</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>32</v>
       </c>
       <c r="C3" s="1">
-        <v>1151.0</v>
+        <v>79.0</v>
       </c>
       <c r="D3" s="1">
-        <v>150.15</v>
+        <v>913.6</v>
       </c>
       <c r="E3" s="1">
-        <v>177.5646568202</v>
+        <v>1569.2481012658</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>204376.92</v>
+        <v>123970.6</v>
       </c>
       <c r="I3" s="1">
-        <v>-31554.27</v>
+        <v>-51796.2</v>
       </c>
       <c r="J3" s="1">
-        <v>-15.439253121145</v>
+        <v>-41.781035180922</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>172822.65</v>
+        <v>72174.4</v>
       </c>
       <c r="N3" s="1">
-        <v>172822.65</v>
+        <v>72174.4</v>
       </c>
       <c r="O3" s="1">
-        <v>0.27</v>
+        <v>0.12</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="1">
-        <v>79.0</v>
+        <v>1593.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1265.6</v>
+        <v>168.38</v>
       </c>
       <c r="E4" s="1">
-        <v>1569.2481012658</v>
+        <v>162.4166541117</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>123970.6</v>
+        <v>258729.73</v>
       </c>
       <c r="I4" s="1">
-        <v>-23988.2</v>
+        <v>9499.61</v>
       </c>
       <c r="J4" s="1">
-        <v>-19.349910381978</v>
+        <v>3.6716344890091</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>99982.4</v>
+        <v>268229.34</v>
       </c>
       <c r="N4" s="1">
-        <v>99982.4</v>
+        <v>268229.34</v>
       </c>
       <c r="O4" s="1">
-        <v>0.16</v>
+        <v>0.44</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" t="s">
         <v>36</v>
       </c>
       <c r="C5" s="1">
-        <v>1394.0</v>
+        <v>2573.0</v>
       </c>
       <c r="D5" s="1">
-        <v>193.8</v>
+        <v>51.36</v>
       </c>
       <c r="E5" s="1">
-        <v>159.4582998565</v>
+        <v>60.616066848</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>222284.87</v>
+        <v>155965.14</v>
       </c>
       <c r="I5" s="1">
-        <v>47872.33</v>
+        <v>-23815.86</v>
       </c>
       <c r="J5" s="1">
-        <v>21.536477044074</v>
+        <v>-15.269989178351</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>270157.2</v>
+        <v>132149.28</v>
       </c>
       <c r="N5" s="1">
-        <v>270157.2</v>
+        <v>132149.28</v>
       </c>
       <c r="O5" s="1">
-        <v>0.43</v>
+        <v>0.22</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="1">
-        <v>2573.0</v>
+        <v>6187.0</v>
       </c>
       <c r="D6" s="1">
-        <v>59.24</v>
+        <v>60.84</v>
       </c>
       <c r="E6" s="1">
-        <v>60.616066848</v>
+        <v>73.7148828188</v>
       </c>
       <c r="F6" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G6">
-        <v>1.0</v>
+        <v>0.9</v>
       </c>
       <c r="H6" s="1">
-        <v>155965.14</v>
+        <v>403437.76</v>
       </c>
       <c r="I6" s="1">
-        <v>-3540.62</v>
+        <v>12975.85</v>
       </c>
       <c r="J6" s="1">
-        <v>-2.270135493098</v>
+        <v>3.2163201580338</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>152424.52</v>
+        <v>416413.61</v>
       </c>
       <c r="N6" s="1">
-        <v>152424.52</v>
+        <v>416413.61</v>
       </c>
       <c r="O6" s="1">
-        <v>0.24</v>
+        <v>0.68</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="1">
-        <v>5025.0</v>
+        <v>1035.0</v>
       </c>
       <c r="D7" s="1">
-        <v>61.96</v>
+        <v>354.1</v>
       </c>
       <c r="E7" s="1">
-        <v>71.7103144279</v>
+        <v>263.1028888889</v>
       </c>
       <c r="F7" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G7">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>322276.55</v>
+        <v>272311.49</v>
       </c>
       <c r="I7" s="1">
-        <v>15503.76</v>
+        <v>94182.01</v>
       </c>
       <c r="J7" s="1">
-        <v>4.8107006234242</v>
+        <v>34.586131492285</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>337780.31</v>
+        <v>366493.5</v>
       </c>
       <c r="N7" s="1">
-        <v>337780.31</v>
+        <v>366493.5</v>
       </c>
       <c r="O7" s="1">
-        <v>0.53</v>
+        <v>0.6</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="1">
-        <v>1609.0</v>
+        <v>9855.0</v>
       </c>
       <c r="D8" s="1">
-        <v>379.2</v>
+        <v>23.3</v>
       </c>
       <c r="E8" s="1">
-        <v>263.1028899938</v>
+        <v>32.4873992897</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>423332.55</v>
+        <v>320163.32</v>
       </c>
       <c r="I8" s="1">
-        <v>186800.25</v>
+        <v>-90541.82</v>
       </c>
       <c r="J8" s="1">
-        <v>44.12612495779</v>
+        <v>-28.279885403487</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>610132.8</v>
+        <v>229621.5</v>
       </c>
       <c r="N8" s="1">
-        <v>610132.8</v>
+        <v>229621.5</v>
       </c>
       <c r="O8" s="1">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
-        <v>12643.0</v>
+        <v>2253.0</v>
       </c>
       <c r="D9" s="1">
-        <v>26.9</v>
+        <v>52.22</v>
       </c>
       <c r="E9" s="1">
-        <v>32.4873993514</v>
+        <v>69.0101154017</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>410738.19</v>
+        <v>155479.79</v>
       </c>
       <c r="I9" s="1">
-        <v>-70641.49</v>
+        <v>-37828.13</v>
       </c>
       <c r="J9" s="1">
-        <v>-17.198666138155</v>
+        <v>-24.329933813263</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>340096.7</v>
+        <v>117651.66</v>
       </c>
       <c r="N9" s="1">
-        <v>340096.7</v>
+        <v>117651.66</v>
       </c>
       <c r="O9" s="1">
-        <v>0.54</v>
+        <v>0.19</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
-        <v>3394.0</v>
+        <v>2709.0</v>
       </c>
       <c r="D10" s="1">
-        <v>57.56</v>
+        <v>63.76</v>
       </c>
       <c r="E10" s="1">
-        <v>69.0101149087</v>
+        <v>46.1333923957</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>234220.33</v>
+        <v>124975.36</v>
       </c>
       <c r="I10" s="1">
-        <v>-38861.69</v>
+        <v>47750.48</v>
       </c>
       <c r="J10" s="1">
-        <v>-16.591937173003</v>
+        <v>38.207915544312</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>195358.64</v>
+        <v>172725.84</v>
       </c>
       <c r="N10" s="1">
-        <v>195358.64</v>
+        <v>172725.84</v>
       </c>
       <c r="O10" s="1">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1">
-        <v>2709.0</v>
+        <v>3425.0</v>
       </c>
       <c r="D11" s="1">
-        <v>61.12</v>
+        <v>33.52</v>
       </c>
       <c r="E11" s="1">
-        <v>46.1333923957</v>
+        <v>36.36</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>124975.36</v>
+        <v>124533.0</v>
       </c>
       <c r="I11" s="1">
-        <v>40598.72</v>
+        <v>-9727.0</v>
       </c>
       <c r="J11" s="1">
-        <v>32.485379518011</v>
+        <v>-7.8107810781078</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>165574.08</v>
+        <v>114806.0</v>
       </c>
       <c r="N11" s="1">
-        <v>165574.08</v>
+        <v>114806.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.26</v>
+        <v>0.19</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
-        <v>3425.0</v>
+        <v>175.0</v>
       </c>
       <c r="D12" s="1">
-        <v>36.36</v>
+        <v>613.8</v>
       </c>
       <c r="E12" s="1">
-        <v>36.36</v>
+        <v>703.8</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>124533.0</v>
+        <v>123165.0</v>
       </c>
       <c r="I12" s="1">
-        <v>0.0</v>
+        <v>-15750.0</v>
       </c>
       <c r="J12" s="1">
-        <v>0.0</v>
+        <v>-12.787723785166</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>124533.0</v>
+        <v>107415.0</v>
       </c>
       <c r="N12" s="1">
-        <v>124533.0</v>
+        <v>107415.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="1">
-        <v>175.0</v>
+        <v>1066.0</v>
       </c>
       <c r="D13" s="1">
-        <v>713.6</v>
+        <v>1179.6</v>
       </c>
       <c r="E13" s="1">
-        <v>703.8</v>
+        <v>430.4675422139</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>123165.0</v>
+        <v>458878.4</v>
       </c>
       <c r="I13" s="1">
-        <v>1715.0</v>
+        <v>798575.2</v>
       </c>
       <c r="J13" s="1">
-        <v>1.3924410343848</v>
+        <v>174.0276291061</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>124880.0</v>
+        <v>1257453.6</v>
       </c>
       <c r="N13" s="1">
-        <v>124880.0</v>
+        <v>1257453.6</v>
       </c>
       <c r="O13" s="1">
-        <v>0.2</v>
+        <v>2.06</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="1">
-        <v>1243.0</v>
+        <v>8511.0</v>
       </c>
       <c r="D14" s="1">
-        <v>1224.8</v>
+        <v>38.3</v>
       </c>
       <c r="E14" s="1">
-        <v>430.467538214</v>
+        <v>27.1786629068</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>535071.15</v>
+        <v>231317.6</v>
       </c>
       <c r="I14" s="1">
-        <v>987355.25</v>
+        <v>94653.7</v>
       </c>
       <c r="J14" s="1">
-        <v>184.52784269905</v>
+        <v>40.919368003126</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1522426.4</v>
+        <v>325971.3</v>
       </c>
       <c r="N14" s="1">
-        <v>1522426.4</v>
+        <v>325971.3</v>
       </c>
       <c r="O14" s="1">
-        <v>2.41</v>
+        <v>0.53</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="1">
-        <v>10971.0</v>
+        <v>24131.0</v>
       </c>
       <c r="D15" s="1">
-        <v>38.93</v>
+        <v>18.01</v>
       </c>
       <c r="E15" s="1">
-        <v>27.1786628384</v>
+        <v>9.942215822</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>298177.11</v>
+        <v>239915.61</v>
       </c>
       <c r="I15" s="1">
-        <v>128923.92</v>
+        <v>194683.7</v>
       </c>
       <c r="J15" s="1">
-        <v>43.237363189951</v>
+        <v>81.146741556333</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>427101.03</v>
+        <v>434599.31</v>
       </c>
       <c r="N15" s="1">
-        <v>427101.03</v>
+        <v>434599.31</v>
       </c>
       <c r="O15" s="1">
-        <v>0.68</v>
+        <v>0.71</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="1">
-        <v>24131.0</v>
+        <v>49171.0</v>
       </c>
       <c r="D16" s="1">
-        <v>21.91</v>
+        <v>9.536</v>
       </c>
       <c r="E16" s="1">
-        <v>9.942215822</v>
+        <v>8.8787281121</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>239915.61</v>
+        <v>436575.94</v>
       </c>
       <c r="I16" s="1">
-        <v>288794.6</v>
+        <v>32318.72</v>
       </c>
       <c r="J16" s="1">
-        <v>120.3734096335</v>
+        <v>7.4027716690022</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>528710.21</v>
+        <v>468894.66</v>
       </c>
       <c r="N16" s="1">
-        <v>528710.21</v>
+        <v>468894.66</v>
       </c>
       <c r="O16" s="1">
-        <v>0.84</v>
+        <v>0.77</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17" t="s">
         <v>60</v>
       </c>
       <c r="C17" s="1">
-        <v>49171.0</v>
+        <v>1228.0</v>
       </c>
       <c r="D17" s="1">
-        <v>11.048</v>
+        <v>95.05</v>
       </c>
       <c r="E17" s="1">
-        <v>8.8787281121</v>
+        <v>94.8537052117</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>436575.94</v>
+        <v>116480.35</v>
       </c>
       <c r="I17" s="1">
-        <v>106665.27</v>
+        <v>241.05</v>
       </c>
       <c r="J17" s="1">
-        <v>24.432237378908</v>
+        <v>0.20694477652239</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>543241.21</v>
+        <v>116721.4</v>
       </c>
       <c r="N17" s="1">
-        <v>543241.21</v>
+        <v>116721.4</v>
       </c>
       <c r="O17" s="1">
-        <v>0.86</v>
+        <v>0.19</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>61</v>
       </c>
       <c r="B18" t="s">
         <v>62</v>
       </c>
       <c r="C18" s="1">
-        <v>866.0</v>
+        <v>2400.0</v>
       </c>
       <c r="D18" s="1">
-        <v>96.9</v>
+        <v>81.3</v>
       </c>
       <c r="E18" s="1">
-        <v>92.7894688222</v>
+        <v>80.6850458333</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>80355.68</v>
+        <v>193644.11</v>
       </c>
       <c r="I18" s="1">
-        <v>3559.72</v>
+        <v>1475.89</v>
       </c>
       <c r="J18" s="1">
-        <v>4.429954422637</v>
+        <v>0.76216622338784</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>83915.4</v>
+        <v>195120.0</v>
       </c>
       <c r="N18" s="1">
-        <v>83915.4</v>
+        <v>195120.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.13</v>
+        <v>0.32</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>63</v>
       </c>
       <c r="B19" t="s">
         <v>64</v>
       </c>
       <c r="C19" s="1">
-        <v>3049.0</v>
+        <v>2694.0</v>
       </c>
       <c r="D19" s="1">
-        <v>88.0</v>
+        <v>84.89</v>
       </c>
       <c r="E19" s="1">
-        <v>80.6850442768</v>
+        <v>77.4989383816</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>246008.7</v>
+        <v>208782.14</v>
       </c>
       <c r="I19" s="1">
-        <v>22303.3</v>
+        <v>19911.52</v>
       </c>
       <c r="J19" s="1">
-        <v>9.0660614848174</v>
+        <v>9.5369843416683</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>268312.0</v>
+        <v>228693.66</v>
       </c>
       <c r="N19" s="1">
-        <v>268312.0</v>
+        <v>228693.66</v>
       </c>
       <c r="O19" s="1">
-        <v>0.42</v>
+        <v>0.37</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>65</v>
       </c>
       <c r="B20" t="s">
         <v>66</v>
       </c>
       <c r="C20" s="1">
-        <v>4049.0</v>
+        <v>74.0</v>
       </c>
       <c r="D20" s="1">
-        <v>92.38</v>
+        <v>11.058</v>
       </c>
       <c r="E20" s="1">
-        <v>77.4989380094</v>
+        <v>11.2048648649</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>313793.2</v>
+        <v>829.16</v>
       </c>
       <c r="I20" s="1">
-        <v>60253.42</v>
+        <v>-10.87</v>
       </c>
       <c r="J20" s="1">
-        <v>19.201633432464</v>
+        <v>-1.310965314294</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>374046.62</v>
+        <v>818.29</v>
       </c>
       <c r="N20" s="1">
-        <v>374046.62</v>
+        <v>818.29</v>
       </c>
       <c r="O20" s="1">
-        <v>0.59</v>
+        <v>0.0</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>67</v>
       </c>
       <c r="B21" t="s">
         <v>68</v>
       </c>
       <c r="C21" s="1">
-        <v>56258.0</v>
+        <v>239626.0</v>
       </c>
       <c r="D21" s="1">
-        <v>11.274</v>
+        <v>10.62</v>
       </c>
       <c r="E21" s="1">
-        <v>11.0751487788</v>
+        <v>10.7596754526</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>623065.72</v>
+        <v>2578297.99</v>
       </c>
       <c r="I21" s="1">
-        <v>11186.97</v>
+        <v>-33469.87</v>
       </c>
       <c r="J21" s="1">
-        <v>1.7954719126579</v>
+        <v>-1.2981381566372</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>634252.69</v>
+        <v>2544828.12</v>
       </c>
       <c r="N21" s="1">
-        <v>634252.69</v>
+        <v>2544828.12</v>
       </c>
       <c r="O21" s="1">
-        <v>1.0</v>
+        <v>4.16</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>69</v>
       </c>
       <c r="B22" t="s">
         <v>70</v>
       </c>
       <c r="C22" s="1">
-        <v>188876.0</v>
+        <v>2068.0</v>
       </c>
       <c r="D22" s="1">
-        <v>10.724</v>
+        <v>623.6</v>
       </c>
       <c r="E22" s="1">
-        <v>10.6400640103</v>
+        <v>672.8</v>
       </c>
       <c r="F22" t="s">
-        <v>8</v>
+        <v>71</v>
       </c>
       <c r="G22">
-        <v>1.0</v>
+        <v>10.78</v>
       </c>
       <c r="H22" s="1">
-        <v>2009652.73</v>
+        <v>130281.74</v>
       </c>
       <c r="I22" s="1">
-        <v>15853.49</v>
+        <v>-10657.9</v>
       </c>
       <c r="J22" s="1">
-        <v>0.78886713924948</v>
+        <v>-8.1806552476195</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2025506.22</v>
+        <v>119623.84</v>
       </c>
       <c r="N22" s="1">
-        <v>2025506.22</v>
+        <v>119623.84</v>
       </c>
       <c r="O22" s="1">
-        <v>3.21</v>
+        <v>0.2</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B23" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C23" s="1">
-        <v>7356.0</v>
+        <v>1332.0</v>
       </c>
       <c r="D23" s="1">
-        <v>27.48</v>
+        <v>107.8</v>
       </c>
       <c r="E23" s="1">
-        <v>24.6388431213</v>
+        <v>152.3323798799</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>181243.33</v>
+        <v>202906.73</v>
       </c>
       <c r="I23" s="1">
-        <v>20899.55</v>
+        <v>-59317.13</v>
       </c>
       <c r="J23" s="1">
-        <v>11.531210555445</v>
+        <v>-29.233692741488</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>202142.88</v>
+        <v>143589.6</v>
       </c>
       <c r="N23" s="1">
-        <v>202142.88</v>
+        <v>143589.6</v>
       </c>
       <c r="O23" s="1">
-        <v>0.32</v>
+        <v>0.23</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B24" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C24" s="1">
-        <v>1332.0</v>
+        <v>1315.0</v>
       </c>
       <c r="D24" s="1">
-        <v>134.3</v>
+        <v>881.4</v>
       </c>
       <c r="E24" s="1">
-        <v>152.3323798799</v>
+        <v>878.6</v>
       </c>
       <c r="F24" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="G24">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H24" s="1">
-        <v>202906.73</v>
+        <v>154695.52</v>
       </c>
       <c r="I24" s="1">
-        <v>-24019.13</v>
+        <v>419.27</v>
       </c>
       <c r="J24" s="1">
-        <v>-11.837522589813</v>
+        <v>0.27102918041841</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>178887.6</v>
+        <v>155114.79</v>
       </c>
       <c r="N24" s="1">
-        <v>178887.6</v>
+        <v>155114.79</v>
       </c>
       <c r="O24" s="1">
-        <v>0.28</v>
+        <v>0.25</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B25" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C25" s="1">
-        <v>1315.0</v>
+        <v>3593.0</v>
       </c>
       <c r="D25" s="1">
-        <v>878.6</v>
+        <v>71.8</v>
       </c>
       <c r="E25" s="1">
-        <v>878.6</v>
+        <v>85.5049679933</v>
       </c>
       <c r="F25" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="G25">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>154695.52</v>
+        <v>307219.35</v>
       </c>
       <c r="I25" s="1">
-        <v>0.01</v>
+        <v>-49241.95</v>
       </c>
       <c r="J25" s="1">
-        <v>6.4643113129585E-6</v>
+        <v>-16.028271005716</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>154695.53</v>
+        <v>257977.4</v>
       </c>
       <c r="N25" s="1">
-        <v>154695.53</v>
+        <v>257977.4</v>
       </c>
       <c r="O25" s="1">
-        <v>0.24</v>
+        <v>0.42</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B26" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C26" s="1">
-        <v>3593.0</v>
+        <v>1902.0</v>
       </c>
       <c r="D26" s="1">
-        <v>84.42</v>
+        <v>138.1</v>
       </c>
       <c r="E26" s="1">
-        <v>85.5049679933</v>
+        <v>142.3228023134</v>
       </c>
       <c r="F26" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G26">
-        <v>1.0</v>
+        <v>0.9</v>
       </c>
       <c r="H26" s="1">
-        <v>307219.35</v>
+        <v>288562.9</v>
       </c>
       <c r="I26" s="1">
-        <v>-3898.29</v>
+        <v>2013.13</v>
       </c>
       <c r="J26" s="1">
-        <v>-1.2688946838798</v>
+        <v>0.69763992529878</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>303321.06</v>
+        <v>290576.03</v>
       </c>
       <c r="N26" s="1">
-        <v>303321.06</v>
+        <v>290576.03</v>
       </c>
       <c r="O26" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B27" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C27" s="1">
-        <v>1902.0</v>
+        <v>2511.0</v>
       </c>
       <c r="D27" s="1">
-        <v>153.35</v>
+        <v>71.92</v>
       </c>
       <c r="E27" s="1">
-        <v>142.3228023134</v>
+        <v>73.8652130625</v>
       </c>
       <c r="F27" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G27">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>288562.9</v>
+        <v>185475.55</v>
       </c>
       <c r="I27" s="1">
-        <v>27869.65</v>
+        <v>-4884.43</v>
       </c>
       <c r="J27" s="1">
-        <v>9.6580849443917</v>
+        <v>-2.6334630090058</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>316432.55</v>
+        <v>180591.12</v>
       </c>
       <c r="N27" s="1">
-        <v>316432.55</v>
+        <v>180591.12</v>
       </c>
       <c r="O27" s="1">
-        <v>0.5</v>
+        <v>0.3</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B28" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C28" s="1">
-        <v>2511.0</v>
+        <v>6714.0</v>
       </c>
       <c r="D28" s="1">
-        <v>68.96</v>
+        <v>18.495</v>
       </c>
       <c r="E28" s="1">
-        <v>73.8652130625</v>
+        <v>17.6464060173</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>185475.55</v>
+        <v>118477.97</v>
       </c>
       <c r="I28" s="1">
-        <v>-12316.99</v>
+        <v>5697.46</v>
       </c>
       <c r="J28" s="1">
-        <v>-6.6407620842747</v>
+        <v>4.8088771271149</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>173158.56</v>
+        <v>124175.43</v>
       </c>
       <c r="N28" s="1">
-        <v>173158.56</v>
+        <v>124175.43</v>
       </c>
       <c r="O28" s="1">
-        <v>0.27</v>
+        <v>0.2</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B29" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C29" s="1">
-        <v>679.0</v>
+        <v>4538.0</v>
       </c>
       <c r="D29" s="1">
-        <v>213.5</v>
+        <v>25.49</v>
       </c>
       <c r="E29" s="1">
-        <v>217.0630044183</v>
+        <v>30.675</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>147385.78</v>
+        <v>139203.15</v>
       </c>
       <c r="I29" s="1">
-        <v>-2419.28</v>
+        <v>-23529.53</v>
       </c>
       <c r="J29" s="1">
-        <v>-1.6414609333411</v>
+        <v>-16.903015484923</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>144966.5</v>
+        <v>115673.62</v>
       </c>
       <c r="N29" s="1">
-        <v>144966.5</v>
+        <v>115673.62</v>
       </c>
       <c r="O29" s="1">
-        <v>0.23</v>
+        <v>0.19</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B30" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C30" s="1">
-        <v>6326.0</v>
+        <v>679.0</v>
       </c>
       <c r="D30" s="1">
-        <v>28.74</v>
+        <v>243.0</v>
       </c>
       <c r="E30" s="1">
-        <v>31.4091226684</v>
+        <v>217.0630044183</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>198694.11</v>
+        <v>147385.78</v>
       </c>
       <c r="I30" s="1">
-        <v>-16884.87</v>
+        <v>17611.22</v>
       </c>
       <c r="J30" s="1">
-        <v>-8.4979217552045</v>
+        <v>11.949063199991</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>181809.24</v>
+        <v>164997.0</v>
       </c>
       <c r="N30" s="1">
-        <v>181809.24</v>
+        <v>164997.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B31" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C31" s="1">
-        <v>4469.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>66.84</v>
+        <v>33.33</v>
       </c>
       <c r="E31" s="1">
-        <v>100.2072029537</v>
+        <v>31.346321</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>447825.99</v>
+        <v>313463.21</v>
       </c>
       <c r="I31" s="1">
-        <v>-149118.03</v>
+        <v>19836.79</v>
       </c>
       <c r="J31" s="1">
-        <v>-33.29820808301</v>
+        <v>6.3282673587117</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>298707.96</v>
+        <v>333300.0</v>
       </c>
       <c r="N31" s="1">
-        <v>298707.96</v>
+        <v>333300.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.47</v>
+        <v>0.54</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B32" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C32" s="1">
-        <v>5607.0</v>
+        <v>3396.0</v>
       </c>
       <c r="D32" s="1">
-        <v>17.83</v>
+        <v>59.0</v>
       </c>
       <c r="E32" s="1">
-        <v>17.8275994293</v>
+        <v>100.2072025913</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>99959.35</v>
+        <v>340303.66</v>
       </c>
       <c r="I32" s="1">
-        <v>13.46</v>
+        <v>-139939.66</v>
       </c>
       <c r="J32" s="1">
-        <v>0.013465473715065</v>
+        <v>-41.121996748433</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>99972.81</v>
+        <v>200364.0</v>
       </c>
       <c r="N32" s="1">
-        <v>99972.81</v>
+        <v>200364.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B33" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C33" s="1">
-        <v>17236.0</v>
+        <v>5607.0</v>
       </c>
       <c r="D33" s="1">
-        <v>4.265</v>
+        <v>19.9</v>
       </c>
       <c r="E33" s="1">
-        <v>4.316999884</v>
+        <v>17.8275994293</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>74407.81</v>
+        <v>99959.35</v>
       </c>
       <c r="I33" s="1">
-        <v>-896.27</v>
+        <v>11619.95</v>
       </c>
       <c r="J33" s="1">
-        <v>-1.2045375344335</v>
+        <v>11.624675430563</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>73511.54</v>
+        <v>111579.3</v>
       </c>
       <c r="N33" s="1">
-        <v>73511.54</v>
+        <v>111579.3</v>
       </c>
       <c r="O33" s="1">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B34" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C34" s="1">
-        <v>62330.0</v>
+        <v>37356.0</v>
       </c>
       <c r="D34" s="1">
-        <v>9.318</v>
+        <v>4.4</v>
       </c>
       <c r="E34" s="1">
-        <v>7.4988986042</v>
+        <v>4.2959944855</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>467406.35</v>
+        <v>160481.17</v>
       </c>
       <c r="I34" s="1">
-        <v>113384.59</v>
+        <v>3885.23</v>
       </c>
       <c r="J34" s="1">
-        <v>24.258247668223</v>
+        <v>2.4209880822778</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>580790.94</v>
+        <v>164366.4</v>
       </c>
       <c r="N34" s="1">
-        <v>580790.94</v>
+        <v>164366.4</v>
       </c>
       <c r="O34" s="1">
-        <v>0.92</v>
+        <v>0.27</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B35" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C35" s="1">
-        <v>2031.0</v>
+        <v>62330.0</v>
       </c>
       <c r="D35" s="1">
-        <v>110.3</v>
+        <v>9.71</v>
       </c>
       <c r="E35" s="1">
-        <v>104.5896996553</v>
+        <v>7.4988986042</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>212421.68</v>
+        <v>467406.35</v>
       </c>
       <c r="I35" s="1">
-        <v>11597.62</v>
+        <v>137817.95</v>
       </c>
       <c r="J35" s="1">
-        <v>5.4597157879554</v>
+        <v>29.485681998116</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>224019.3</v>
+        <v>605224.3</v>
       </c>
       <c r="N35" s="1">
-        <v>224019.3</v>
+        <v>605224.3</v>
       </c>
       <c r="O35" s="1">
-        <v>0.35</v>
+        <v>0.99</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B36" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C36" s="1">
-        <v>1301.0</v>
+        <v>2031.0</v>
       </c>
       <c r="D36" s="1">
-        <v>256.7</v>
+        <v>91.45</v>
       </c>
       <c r="E36" s="1">
-        <v>212.7660184473</v>
+        <v>104.5896996553</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>276808.59</v>
+        <v>212421.68</v>
       </c>
       <c r="I36" s="1">
-        <v>57158.11</v>
+        <v>-26686.73</v>
       </c>
       <c r="J36" s="1">
-        <v>20.648965409636</v>
+        <v>-12.56309148859</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>333966.7</v>
+        <v>185734.95</v>
       </c>
       <c r="N36" s="1">
-        <v>333966.7</v>
+        <v>185734.95</v>
       </c>
       <c r="O36" s="1">
-        <v>0.53</v>
+        <v>0.3</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B37" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C37" s="1">
-        <v>1206.0</v>
+        <v>1301.0</v>
       </c>
       <c r="D37" s="1">
-        <v>179.8</v>
+        <v>204.7</v>
       </c>
       <c r="E37" s="1">
-        <v>145.8824295191</v>
+        <v>212.7660184473</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>175934.21</v>
+        <v>276808.59</v>
       </c>
       <c r="I37" s="1">
-        <v>40904.59</v>
+        <v>-10493.89</v>
       </c>
       <c r="J37" s="1">
-        <v>23.24993530252</v>
+        <v>-3.7910275833564</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>216838.8</v>
+        <v>266314.7</v>
       </c>
       <c r="N37" s="1">
-        <v>216838.8</v>
+        <v>266314.7</v>
       </c>
       <c r="O37" s="1">
-        <v>0.34</v>
+        <v>0.44</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B38" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C38" s="1">
-        <v>3672.0</v>
+        <v>1206.0</v>
       </c>
       <c r="D38" s="1">
-        <v>34.98</v>
+        <v>198.5</v>
       </c>
       <c r="E38" s="1">
-        <v>34.39</v>
+        <v>145.8824295191</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>126280.08</v>
+        <v>175934.21</v>
       </c>
       <c r="I38" s="1">
-        <v>2166.48</v>
+        <v>63456.79</v>
       </c>
       <c r="J38" s="1">
-        <v>1.7156150043617</v>
+        <v>36.068476960791</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>128446.56</v>
+        <v>239391.0</v>
       </c>
       <c r="N38" s="1">
-        <v>128446.56</v>
+        <v>239391.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.2</v>
+        <v>0.39</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B39" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C39" s="1">
-        <v>23.0</v>
+        <v>10183.0</v>
       </c>
       <c r="D39" s="1">
-        <v>2977.0</v>
+        <v>34.21</v>
       </c>
       <c r="E39" s="1">
-        <v>2988.0</v>
+        <v>35.2736354709</v>
       </c>
       <c r="F39" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G39">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>75018.01</v>
+        <v>359191.43</v>
       </c>
       <c r="I39" s="1">
-        <v>-734.31</v>
+        <v>-10831.0</v>
       </c>
       <c r="J39" s="1">
-        <v>-0.97884494670013</v>
+        <v>-3.015383746767</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>74283.7</v>
+        <v>348360.43</v>
       </c>
       <c r="N39" s="1">
-        <v>74283.7</v>
+        <v>348360.43</v>
       </c>
       <c r="O39" s="1">
-        <v>0.12</v>
+        <v>0.57</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B40" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C40" s="1">
-        <v>2417.0</v>
+        <v>23.0</v>
       </c>
       <c r="D40" s="1">
-        <v>74.02</v>
+        <v>2796.0</v>
       </c>
       <c r="E40" s="1">
-        <v>68.4870583368</v>
+        <v>2988.0</v>
       </c>
       <c r="F40" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G40">
-        <v>1.0</v>
+        <v>0.9</v>
       </c>
       <c r="H40" s="1">
-        <v>165533.22</v>
+        <v>75018.01</v>
       </c>
       <c r="I40" s="1">
-        <v>13373.12</v>
+        <v>-3876.91</v>
       </c>
       <c r="J40" s="1">
-        <v>8.0788134248823</v>
+        <v>-5.1679723309109</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>178906.34</v>
+        <v>71141.1</v>
       </c>
       <c r="N40" s="1">
-        <v>178906.34</v>
+        <v>71141.1</v>
       </c>
       <c r="O40" s="1">
-        <v>0.28</v>
+        <v>0.12</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B41" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C41" s="1">
-        <v>104.0</v>
+        <v>2417.0</v>
       </c>
       <c r="D41" s="1">
-        <v>2032.0</v>
+        <v>70.08</v>
       </c>
       <c r="E41" s="1">
-        <v>2309.3461538462</v>
+        <v>68.4870583368</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>240172.0</v>
+        <v>165533.22</v>
       </c>
       <c r="I41" s="1">
-        <v>-28844.0</v>
+        <v>3850.14</v>
       </c>
       <c r="J41" s="1">
-        <v>-12.009726362773</v>
+        <v>2.3259017132634</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>211328.0</v>
+        <v>169383.36</v>
       </c>
       <c r="N41" s="1">
-        <v>211328.0</v>
+        <v>169383.36</v>
       </c>
       <c r="O41" s="1">
-        <v>0.33</v>
+        <v>0.28</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B42" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C42" s="1">
-        <v>24009.0</v>
+        <v>104.0</v>
       </c>
       <c r="D42" s="1">
-        <v>18.89</v>
+        <v>1873.0</v>
       </c>
       <c r="E42" s="1">
-        <v>15.0710117039</v>
+        <v>2309.3461538462</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>361839.92</v>
+        <v>240172.0</v>
       </c>
       <c r="I42" s="1">
-        <v>91690.09</v>
+        <v>-45380.0</v>
       </c>
       <c r="J42" s="1">
-        <v>25.339959725837</v>
+        <v>-18.894792065686</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>453530.01</v>
+        <v>194792.0</v>
       </c>
       <c r="N42" s="1">
-        <v>453530.01</v>
+        <v>194792.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.72</v>
+        <v>0.32</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B43" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C43" s="1">
-        <v>247.0</v>
+        <v>24256.0</v>
       </c>
       <c r="D43" s="1">
-        <v>18.89</v>
+        <v>19.805</v>
       </c>
       <c r="E43" s="1">
-        <v>73.0</v>
+        <v>15.660905343</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>18031.0</v>
+        <v>379870.92</v>
       </c>
       <c r="I43" s="1">
-        <v>-13365.17</v>
+        <v>100519.16</v>
       </c>
       <c r="J43" s="1">
-        <v>-74.123287671233</v>
+        <v>26.46139904576</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>4665.83</v>
+        <v>480390.08</v>
       </c>
       <c r="N43" s="1">
-        <v>4665.83</v>
+        <v>480390.08</v>
       </c>
       <c r="O43" s="1">
-        <v>0.01</v>
+        <v>0.79</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B44" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C44" s="1">
-        <v>1582.0</v>
+        <v>3404.0</v>
       </c>
       <c r="D44" s="1">
-        <v>79.12</v>
+        <v>51.62</v>
       </c>
       <c r="E44" s="1">
-        <v>134.3619785082</v>
+        <v>48.0144300823</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>212560.65</v>
+        <v>163441.12</v>
       </c>
       <c r="I44" s="1">
-        <v>-87392.81</v>
+        <v>12273.36</v>
       </c>
       <c r="J44" s="1">
-        <v>-41.114293732165</v>
+        <v>7.509346485144</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>125167.84</v>
+        <v>175714.48</v>
       </c>
       <c r="N44" s="1">
-        <v>125167.84</v>
+        <v>175714.48</v>
       </c>
       <c r="O44" s="1">
-        <v>0.2</v>
+        <v>0.29</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B45" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C45" s="1">
-        <v>3404.0</v>
+        <v>9451.0</v>
       </c>
       <c r="D45" s="1">
-        <v>55.5</v>
+        <v>39.835</v>
       </c>
       <c r="E45" s="1">
-        <v>48.0144300823</v>
+        <v>29.8435234367</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>163441.12</v>
+        <v>282051.14</v>
       </c>
       <c r="I45" s="1">
-        <v>25480.88</v>
+        <v>94429.45</v>
       </c>
       <c r="J45" s="1">
-        <v>15.590250482865</v>
+        <v>33.479549134246</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>188922.0</v>
+        <v>376480.59</v>
       </c>
       <c r="N45" s="1">
-        <v>188922.0</v>
+        <v>376480.59</v>
       </c>
       <c r="O45" s="1">
-        <v>0.3</v>
+        <v>0.62</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B46" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C46" s="1">
-        <v>9451.0</v>
+        <v>14284.0</v>
       </c>
       <c r="D46" s="1">
-        <v>41.88</v>
+        <v>22.495</v>
       </c>
       <c r="E46" s="1">
-        <v>29.8435234367</v>
+        <v>13.0022220666</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>282051.14</v>
+        <v>185723.74</v>
       </c>
       <c r="I46" s="1">
-        <v>113756.74</v>
+        <v>135594.84</v>
       </c>
       <c r="J46" s="1">
-        <v>40.331955403548</v>
+        <v>73.008889439767</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>395807.88</v>
+        <v>321318.58</v>
       </c>
       <c r="N46" s="1">
-        <v>395807.88</v>
+        <v>321318.58</v>
       </c>
       <c r="O46" s="1">
-        <v>0.63</v>
+        <v>0.53</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B47" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C47" s="1">
-        <v>20451.0</v>
+        <v>85020.0</v>
       </c>
       <c r="D47" s="1">
-        <v>25.35</v>
+        <v>5.144</v>
       </c>
       <c r="E47" s="1">
-        <v>13.0022218962</v>
+        <v>5.260770407</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>265908.44</v>
+        <v>447270.7</v>
       </c>
       <c r="I47" s="1">
-        <v>252524.41</v>
+        <v>-9927.82</v>
       </c>
       <c r="J47" s="1">
-        <v>94.966677251764</v>
+        <v>-2.2196446134299</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>518432.85</v>
+        <v>437342.88</v>
       </c>
       <c r="N47" s="1">
-        <v>518432.85</v>
+        <v>437342.88</v>
       </c>
       <c r="O47" s="1">
-        <v>0.82</v>
+        <v>0.71</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B48" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C48" s="1">
-        <v>85020.0</v>
+        <v>1757.0</v>
       </c>
       <c r="D48" s="1">
-        <v>5.979</v>
+        <v>106.6</v>
       </c>
       <c r="E48" s="1">
-        <v>5.260770407</v>
+        <v>117.9</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>447270.7</v>
+        <v>207150.3</v>
       </c>
       <c r="I48" s="1">
-        <v>61063.88</v>
+        <v>-19854.1</v>
       </c>
       <c r="J48" s="1">
-        <v>13.65255537642</v>
+        <v>-9.5843935538592</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>508334.58</v>
+        <v>187296.2</v>
       </c>
       <c r="N48" s="1">
-        <v>508334.58</v>
+        <v>187296.2</v>
       </c>
       <c r="O48" s="1">
-        <v>0.8</v>
+        <v>0.31</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B49" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C49" s="1">
-        <v>1108.0</v>
+        <v>1764.0</v>
       </c>
       <c r="D49" s="1">
-        <v>74.25</v>
+        <v>69.6</v>
       </c>
       <c r="E49" s="1">
-        <v>94.7743411552</v>
+        <v>86.5095068027</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>105009.97</v>
+        <v>152602.77</v>
       </c>
       <c r="I49" s="1">
-        <v>-22740.97</v>
+        <v>-29828.37</v>
       </c>
       <c r="J49" s="1">
-        <v>-21.656010376919</v>
+        <v>-19.546414524455</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>82269.0</v>
+        <v>122774.4</v>
       </c>
       <c r="N49" s="1">
-        <v>82269.0</v>
+        <v>122774.4</v>
       </c>
       <c r="O49" s="1">
-        <v>0.13</v>
+        <v>0.2</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B50" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C50" s="1">
         <v>1457.0</v>
       </c>
       <c r="D50" s="1">
-        <v>100.1</v>
+        <v>99.0</v>
       </c>
       <c r="E50" s="1">
         <v>98.9054975978</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>144105.31</v>
       </c>
       <c r="I50" s="1">
-        <v>1740.39</v>
+        <v>137.69</v>
       </c>
       <c r="J50" s="1">
-        <v>1.2077209368621</v>
+        <v>0.095548179314142</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>145845.7</v>
+        <v>144243.0</v>
       </c>
       <c r="N50" s="1">
-        <v>145845.7</v>
+        <v>144243.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B51" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C51" s="1">
-        <v>73963.0</v>
+        <v>58846.0</v>
       </c>
       <c r="D51" s="1">
-        <v>4.188</v>
+        <v>4.859</v>
       </c>
       <c r="E51" s="1">
-        <v>3.5730685613</v>
+        <v>3.5730685178</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>264274.87</v>
+        <v>210260.79</v>
       </c>
       <c r="I51" s="1">
-        <v>45482.17</v>
+        <v>75671.92</v>
       </c>
       <c r="J51" s="1">
-        <v>17.21017590511</v>
+        <v>35.989553734674</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>309757.04</v>
+        <v>285932.71</v>
       </c>
       <c r="N51" s="1">
-        <v>309757.04</v>
+        <v>285932.71</v>
       </c>
       <c r="O51" s="1">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B52" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C52" s="1">
-        <v>2033.0</v>
+        <v>5101.0</v>
       </c>
       <c r="D52" s="1">
-        <v>159.44</v>
+        <v>24.41</v>
       </c>
       <c r="E52" s="1">
-        <v>120.0435956714</v>
+        <v>24.58</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>244048.63</v>
+        <v>125382.58</v>
       </c>
       <c r="I52" s="1">
-        <v>80092.89</v>
+        <v>-867.17</v>
       </c>
       <c r="J52" s="1">
-        <v>32.818414100501</v>
+        <v>-0.69161920260374</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>324141.52</v>
+        <v>124515.41</v>
       </c>
       <c r="N52" s="1">
-        <v>324141.52</v>
+        <v>124515.41</v>
       </c>
       <c r="O52" s="1">
-        <v>0.51</v>
+        <v>0.2</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B53" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C53" s="1">
-        <v>708.0</v>
+        <v>2033.0</v>
       </c>
       <c r="D53" s="1">
-        <v>135.55</v>
+        <v>170.88</v>
       </c>
       <c r="E53" s="1">
-        <v>97.098319209</v>
+        <v>120.0435956714</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>68745.61</v>
+        <v>244048.63</v>
       </c>
       <c r="I53" s="1">
-        <v>27223.79</v>
+        <v>103350.41</v>
       </c>
       <c r="J53" s="1">
-        <v>39.600768689084</v>
+        <v>42.348285257737</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>95969.4</v>
+        <v>347399.04</v>
       </c>
       <c r="N53" s="1">
-        <v>95969.4</v>
+        <v>347399.04</v>
       </c>
       <c r="O53" s="1">
-        <v>0.15</v>
+        <v>0.57</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B54" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C54" s="1">
-        <v>610.0</v>
+        <v>708.0</v>
       </c>
       <c r="D54" s="1">
-        <v>529.6</v>
+        <v>136.85</v>
       </c>
       <c r="E54" s="1">
-        <v>478.8866229508</v>
+        <v>97.098319209</v>
       </c>
       <c r="F54" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G54">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>286164.67</v>
+        <v>68745.61</v>
       </c>
       <c r="I54" s="1">
-        <v>64316.48</v>
+        <v>28144.19</v>
       </c>
       <c r="J54" s="1">
-        <v>22.475339111568</v>
+        <v>40.93961781705</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>350481.15</v>
+        <v>96889.8</v>
       </c>
       <c r="N54" s="1">
-        <v>350481.15</v>
+        <v>96889.8</v>
       </c>
       <c r="O54" s="1">
-        <v>0.55</v>
+        <v>0.16</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B55" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C55" s="1">
-        <v>779.0</v>
+        <v>450.0</v>
       </c>
       <c r="D55" s="1">
-        <v>388.7</v>
+        <v>481.0</v>
       </c>
       <c r="E55" s="1">
-        <v>398.6110397946</v>
+        <v>478.8866222222</v>
       </c>
       <c r="F55" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G55">
-        <v>1.0</v>
+        <v>0.9</v>
       </c>
       <c r="H55" s="1">
-        <v>310518.0</v>
+        <v>211105.08</v>
       </c>
       <c r="I55" s="1">
-        <v>-7720.7</v>
+        <v>28344.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-2.4863937034246</v>
+        <v>13.426488836744</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>302797.3</v>
+        <v>239449.08</v>
       </c>
       <c r="N55" s="1">
-        <v>302797.3</v>
+        <v>239449.08</v>
       </c>
       <c r="O55" s="1">
-        <v>0.48</v>
+        <v>0.39</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B56" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C56" s="1">
-        <v>675.0</v>
+        <v>779.0</v>
       </c>
       <c r="D56" s="1">
-        <v>538.3</v>
+        <v>353.65</v>
       </c>
       <c r="E56" s="1">
-        <v>641.9851851852</v>
+        <v>398.6110397946</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>433340.0</v>
+        <v>310518.0</v>
       </c>
       <c r="I56" s="1">
-        <v>-69987.5</v>
+        <v>-35024.65</v>
       </c>
       <c r="J56" s="1">
-        <v>-16.150713065953</v>
+        <v>-11.279426635493</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>363352.5</v>
+        <v>275493.35</v>
       </c>
       <c r="N56" s="1">
-        <v>363352.5</v>
+        <v>275493.35</v>
       </c>
       <c r="O56" s="1">
-        <v>0.58</v>
+        <v>0.45</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B57" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C57" s="1">
-        <v>2424.0</v>
+        <v>675.0</v>
       </c>
       <c r="D57" s="1">
-        <v>126.3</v>
+        <v>473.7</v>
       </c>
       <c r="E57" s="1">
-        <v>128.812450495</v>
+        <v>641.9851851852</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>312241.38</v>
+        <v>433340.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-6090.18</v>
+        <v>-113592.5</v>
       </c>
       <c r="J57" s="1">
-        <v>-1.9504717792369</v>
+        <v>-26.213250565376</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>306151.2</v>
+        <v>319747.5</v>
       </c>
       <c r="N57" s="1">
-        <v>306151.2</v>
+        <v>319747.5</v>
       </c>
       <c r="O57" s="1">
-        <v>0.48</v>
+        <v>0.52</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B58" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C58" s="1">
-        <v>17241.0</v>
+        <v>2424.0</v>
       </c>
       <c r="D58" s="1">
-        <v>16.5</v>
+        <v>107.8</v>
       </c>
       <c r="E58" s="1">
-        <v>11.7760222725</v>
+        <v>128.812450495</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>203030.4</v>
+        <v>312241.38</v>
       </c>
       <c r="I58" s="1">
-        <v>81446.1</v>
+        <v>-50934.18</v>
       </c>
       <c r="J58" s="1">
-        <v>40.115224124072</v>
+        <v>-16.312437512286</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>284476.5</v>
+        <v>261307.2</v>
       </c>
       <c r="N58" s="1">
-        <v>284476.5</v>
+        <v>261307.2</v>
       </c>
       <c r="O58" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B59" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C59" s="1">
-        <v>2377.0</v>
+        <v>10868.0</v>
       </c>
       <c r="D59" s="1">
-        <v>48.82</v>
+        <v>15.455</v>
       </c>
       <c r="E59" s="1">
-        <v>52.2037989062</v>
+        <v>11.7760222672</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>124088.43</v>
+        <v>127981.81</v>
       </c>
       <c r="I59" s="1">
-        <v>-8043.29</v>
+        <v>39983.13</v>
       </c>
       <c r="J59" s="1">
-        <v>-6.4819016567459</v>
+        <v>31.241259988431</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>116045.14</v>
+        <v>167964.94</v>
       </c>
       <c r="N59" s="1">
-        <v>116045.14</v>
+        <v>167964.94</v>
       </c>
       <c r="O59" s="1">
-        <v>0.18</v>
+        <v>0.27</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B60" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C60" s="1">
-        <v>9005.0</v>
+        <v>2377.0</v>
       </c>
       <c r="D60" s="1">
-        <v>220.6</v>
+        <v>52.56</v>
       </c>
       <c r="E60" s="1">
-        <v>188.8338012215</v>
+        <v>52.2037989062</v>
       </c>
       <c r="F60" t="s">
-        <v>148</v>
+        <v>8</v>
       </c>
       <c r="G60">
-        <v>11.46</v>
+        <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>159060.58</v>
+        <v>124088.43</v>
       </c>
       <c r="I60" s="1">
-        <v>14356.65</v>
+        <v>846.69</v>
       </c>
       <c r="J60" s="1">
-        <v>9.025900697709</v>
+        <v>0.68232791727641</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>173417.23</v>
+        <v>124935.12</v>
       </c>
       <c r="N60" s="1">
-        <v>173417.23</v>
+        <v>124935.12</v>
       </c>
       <c r="O60" s="1">
-        <v>0.27</v>
+        <v>0.2</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>149</v>
       </c>
       <c r="B61" t="s">
         <v>150</v>
       </c>
       <c r="C61" s="1">
         <v>232.0</v>
       </c>
       <c r="D61" s="1">
-        <v>517.6</v>
+        <v>537.6</v>
       </c>
       <c r="E61" s="1">
         <v>299.5556034483</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>69496.9</v>
       </c>
       <c r="I61" s="1">
-        <v>50586.3</v>
+        <v>55226.3</v>
       </c>
       <c r="J61" s="1">
-        <v>72.789289881995</v>
+        <v>79.465846678053</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>120083.2</v>
+        <v>124723.2</v>
       </c>
       <c r="N61" s="1">
-        <v>120083.2</v>
+        <v>124723.2</v>
       </c>
       <c r="O61" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>151</v>
       </c>
       <c r="B62" t="s">
         <v>152</v>
       </c>
       <c r="C62" s="1">
-        <v>4876.0</v>
+        <v>4048.0</v>
       </c>
       <c r="D62" s="1">
-        <v>75.51</v>
+        <v>80.87</v>
       </c>
       <c r="E62" s="1">
-        <v>77.7892842494</v>
+        <v>77.7892835968</v>
       </c>
       <c r="F62" t="s">
         <v>30</v>
       </c>
       <c r="G62">
-        <v>0.92</v>
+        <v>0.9</v>
       </c>
       <c r="H62" s="1">
-        <v>402734.44</v>
+        <v>334345.57</v>
       </c>
       <c r="I62" s="1">
-        <v>-3291.25</v>
+        <v>27800.3</v>
       </c>
       <c r="J62" s="1">
-        <v>-0.81722586228285</v>
+        <v>8.3148402414903</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>399443.19</v>
+        <v>362145.87</v>
       </c>
       <c r="N62" s="1">
-        <v>399443.19</v>
+        <v>362145.87</v>
       </c>
       <c r="O62" s="1">
-        <v>0.63</v>
+        <v>0.59</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>153</v>
       </c>
       <c r="B63" t="s">
         <v>154</v>
       </c>
       <c r="C63" s="1">
         <v>932.0</v>
       </c>
       <c r="D63" s="1">
-        <v>132.8</v>
+        <v>117.9</v>
       </c>
       <c r="E63" s="1">
         <v>79.9718133047</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>74533.73</v>
       </c>
       <c r="I63" s="1">
-        <v>49235.87</v>
+        <v>35349.07</v>
       </c>
       <c r="J63" s="1">
-        <v>66.058508007046</v>
+        <v>47.426943479147</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>123769.6</v>
+        <v>109882.8</v>
       </c>
       <c r="N63" s="1">
-        <v>123769.6</v>
+        <v>109882.8</v>
       </c>
       <c r="O63" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>155</v>
       </c>
       <c r="B64" t="s">
         <v>156</v>
       </c>
       <c r="C64" s="1">
         <v>28728.0</v>
       </c>
       <c r="D64" s="1">
-        <v>5.584</v>
+        <v>7.204</v>
       </c>
       <c r="E64" s="1">
         <v>5.3124000975</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>152614.63</v>
       </c>
       <c r="I64" s="1">
-        <v>7802.52</v>
+        <v>54341.88</v>
       </c>
       <c r="J64" s="1">
-        <v>5.1125635858109</v>
+        <v>35.607254691113</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>160417.15</v>
+        <v>206956.51</v>
       </c>
       <c r="N64" s="1">
-        <v>160417.15</v>
+        <v>206956.51</v>
       </c>
       <c r="O64" s="1">
-        <v>0.25</v>
+        <v>0.34</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>157</v>
       </c>
       <c r="B65" t="s">
         <v>158</v>
       </c>
       <c r="C65" s="1">
         <v>4005.0</v>
       </c>
       <c r="D65" s="1">
-        <v>117.24</v>
+        <v>121.36</v>
       </c>
       <c r="E65" s="1">
         <v>114.3359001248</v>
       </c>
       <c r="F65" t="s">
         <v>30</v>
       </c>
       <c r="G65">
-        <v>0.92</v>
+        <v>0.9</v>
       </c>
       <c r="H65" s="1">
         <v>492805.94</v>
       </c>
       <c r="I65" s="1">
-        <v>16601.38</v>
+        <v>44886.19</v>
       </c>
       <c r="J65" s="1">
-        <v>3.3687459205544</v>
+        <v>9.1082891573912</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>509407.32</v>
+        <v>537692.13</v>
       </c>
       <c r="N65" s="1">
-        <v>509407.32</v>
+        <v>537692.13</v>
       </c>
       <c r="O65" s="1">
-        <v>0.81</v>
+        <v>0.88</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>159</v>
       </c>
       <c r="B66" t="s">
         <v>160</v>
       </c>
       <c r="C66" s="1">
-        <v>4542.0</v>
+        <v>2908.0</v>
       </c>
       <c r="D66" s="1">
-        <v>373.05</v>
+        <v>357.4</v>
       </c>
       <c r="E66" s="1">
-        <v>560.4548304712</v>
+        <v>383.2</v>
       </c>
       <c r="F66" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="G66">
         <v>7.47</v>
       </c>
       <c r="H66" s="1">
-        <v>341586.91</v>
+        <v>149204.08</v>
       </c>
       <c r="I66" s="1">
-        <v>-114718.01</v>
+        <v>-10111.69</v>
       </c>
       <c r="J66" s="1">
-        <v>-33.583842542444</v>
+        <v>-6.7770867928008</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>226868.9</v>
+        <v>139092.39</v>
       </c>
       <c r="N66" s="1">
-        <v>226868.9</v>
+        <v>139092.39</v>
       </c>
       <c r="O66" s="1">
-        <v>0.36</v>
+        <v>0.23</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>161</v>
       </c>
       <c r="B67" t="s">
         <v>162</v>
       </c>
       <c r="C67" s="1">
-        <v>2908.0</v>
+        <v>602.0</v>
       </c>
       <c r="D67" s="1">
-        <v>383.2</v>
+        <v>1071.0</v>
       </c>
       <c r="E67" s="1">
-        <v>383.2</v>
+        <v>1070.4653986711</v>
       </c>
       <c r="F67" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="G67">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>149204.08</v>
+        <v>644420.17</v>
       </c>
       <c r="I67" s="1">
-        <v>0.0</v>
+        <v>321.83</v>
       </c>
       <c r="J67" s="1">
-        <v>0.0</v>
+        <v>0.049941019071455</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>149204.08</v>
+        <v>644742.0</v>
       </c>
       <c r="N67" s="1">
-        <v>149204.08</v>
+        <v>644742.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.24</v>
+        <v>1.05</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>163</v>
       </c>
       <c r="B68" t="s">
         <v>164</v>
       </c>
       <c r="C68" s="1">
-        <v>309.0</v>
+        <v>9347.0</v>
       </c>
       <c r="D68" s="1">
-        <v>1068.65</v>
+        <v>132.43</v>
       </c>
       <c r="E68" s="1">
-        <v>1067.4308090615</v>
+        <v>113.3271787739</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>329836.12</v>
+        <v>1059269.14</v>
       </c>
       <c r="I68" s="1">
-        <v>376.73</v>
+        <v>178554.07</v>
       </c>
       <c r="J68" s="1">
-        <v>0.11421732707746</v>
+        <v>16.856345876365</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>330212.85</v>
+        <v>1237823.21</v>
       </c>
       <c r="N68" s="1">
-        <v>330212.85</v>
+        <v>1237823.21</v>
       </c>
       <c r="O68" s="1">
-        <v>0.52</v>
+        <v>2.02</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>165</v>
       </c>
       <c r="B69" t="s">
         <v>166</v>
       </c>
       <c r="C69" s="1">
-        <v>9347.0</v>
+        <v>2360.0</v>
       </c>
       <c r="D69" s="1">
-        <v>133.97</v>
+        <v>68.52</v>
       </c>
       <c r="E69" s="1">
-        <v>113.3271787739</v>
+        <v>83.8</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>1059269.14</v>
+        <v>197768.0</v>
       </c>
       <c r="I69" s="1">
-        <v>192948.45</v>
+        <v>-36060.8</v>
       </c>
       <c r="J69" s="1">
-        <v>18.215243200609</v>
+        <v>-18.233890214797</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>1252217.59</v>
+        <v>161707.2</v>
       </c>
       <c r="N69" s="1">
-        <v>1252217.59</v>
+        <v>161707.2</v>
       </c>
       <c r="O69" s="1">
-        <v>1.98</v>
+        <v>0.26</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>167</v>
       </c>
       <c r="B70" t="s">
         <v>168</v>
       </c>
       <c r="C70" s="1">
-        <v>2409.0</v>
+        <v>3549.0</v>
       </c>
       <c r="D70" s="1">
-        <v>86.38</v>
+        <v>46.615</v>
       </c>
       <c r="E70" s="1">
-        <v>102.5715068493</v>
+        <v>45.4550014088</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>247094.76</v>
+        <v>161319.8</v>
       </c>
       <c r="I70" s="1">
-        <v>-39005.34</v>
+        <v>4116.84</v>
       </c>
       <c r="J70" s="1">
-        <v>-15.78557958898</v>
+        <v>2.5519744011584</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>208089.42</v>
+        <v>165436.64</v>
       </c>
       <c r="N70" s="1">
-        <v>208089.42</v>
+        <v>165436.64</v>
       </c>
       <c r="O70" s="1">
-        <v>0.33</v>
+        <v>0.27</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>169</v>
       </c>
       <c r="B71" t="s">
         <v>170</v>
       </c>
       <c r="C71" s="1">
-        <v>3533.0</v>
+        <v>2409.0</v>
       </c>
       <c r="D71" s="1">
-        <v>31.87</v>
+        <v>75.62</v>
       </c>
       <c r="E71" s="1">
-        <v>31.87</v>
+        <v>102.5715068493</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>112596.71</v>
+        <v>247094.76</v>
       </c>
       <c r="I71" s="1">
-        <v>0.0</v>
+        <v>-64926.18</v>
       </c>
       <c r="J71" s="1">
-        <v>0.0</v>
+        <v>-26.275822279679</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>112596.71</v>
+        <v>182168.58</v>
       </c>
       <c r="N71" s="1">
-        <v>112596.71</v>
+        <v>182168.58</v>
       </c>
       <c r="O71" s="1">
-        <v>0.18</v>
+        <v>0.3</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>171</v>
       </c>
       <c r="B72" t="s">
         <v>172</v>
       </c>
       <c r="C72" s="1">
-        <v>2316.0</v>
+        <v>3533.0</v>
       </c>
       <c r="D72" s="1">
-        <v>52.35</v>
+        <v>28.47</v>
       </c>
       <c r="E72" s="1">
-        <v>52.35</v>
+        <v>31.87</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>121242.6</v>
+        <v>112596.71</v>
       </c>
       <c r="I72" s="1">
-        <v>0.0</v>
+        <v>-12012.2</v>
       </c>
       <c r="J72" s="1">
-        <v>0.0</v>
+        <v>-10.668340131785</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>121242.6</v>
+        <v>100584.51</v>
       </c>
       <c r="N72" s="1">
-        <v>121242.6</v>
+        <v>100584.51</v>
       </c>
       <c r="O72" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>173</v>
       </c>
       <c r="B73" t="s">
         <v>174</v>
       </c>
       <c r="C73" s="1">
-        <v>2030.0</v>
+        <v>2316.0</v>
       </c>
       <c r="D73" s="1">
-        <v>354.5</v>
+        <v>54.31</v>
       </c>
       <c r="E73" s="1">
-        <v>346.3403694581</v>
+        <v>52.35</v>
       </c>
       <c r="F73" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G73">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>757803.64</v>
+        <v>121242.6</v>
       </c>
       <c r="I73" s="1">
-        <v>22923.24</v>
+        <v>4539.36</v>
       </c>
       <c r="J73" s="1">
-        <v>3.0249577581865</v>
+        <v>3.7440305635148</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>780726.88</v>
+        <v>125781.96</v>
       </c>
       <c r="N73" s="1">
-        <v>780726.88</v>
+        <v>125781.96</v>
       </c>
       <c r="O73" s="1">
-        <v>1.24</v>
+        <v>0.21</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>175</v>
       </c>
       <c r="B74" t="s">
         <v>176</v>
       </c>
       <c r="C74" s="1">
-        <v>710.0</v>
+        <v>2030.0</v>
       </c>
       <c r="D74" s="1">
-        <v>302.2</v>
+        <v>320.7</v>
       </c>
       <c r="E74" s="1">
-        <v>245.3946760563</v>
+        <v>346.3403694581</v>
       </c>
       <c r="F74" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G74">
-        <v>1.0</v>
+        <v>0.9</v>
       </c>
       <c r="H74" s="1">
-        <v>174230.22</v>
+        <v>757803.64</v>
       </c>
       <c r="I74" s="1">
-        <v>40331.78</v>
+        <v>-37607.83</v>
       </c>
       <c r="J74" s="1">
-        <v>23.148555973814</v>
+        <v>-4.9627407437631</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>214562.0</v>
+        <v>720195.81</v>
       </c>
       <c r="N74" s="1">
-        <v>214562.0</v>
+        <v>720195.81</v>
       </c>
       <c r="O74" s="1">
-        <v>0.34</v>
+        <v>1.18</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>177</v>
       </c>
       <c r="B75" t="s">
         <v>178</v>
       </c>
       <c r="C75" s="1">
-        <v>48310.0</v>
+        <v>965.0</v>
       </c>
       <c r="D75" s="1">
-        <v>3.168</v>
+        <v>304.4</v>
       </c>
       <c r="E75" s="1">
-        <v>2.5731999586</v>
+        <v>260.4846839378</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>124311.29</v>
+        <v>251367.72</v>
       </c>
       <c r="I75" s="1">
-        <v>28734.79</v>
+        <v>42378.28</v>
       </c>
       <c r="J75" s="1">
-        <v>23.115189296161</v>
+        <v>16.859078007311</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>153046.08</v>
+        <v>293746.0</v>
       </c>
       <c r="N75" s="1">
-        <v>153046.08</v>
+        <v>293746.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.24</v>
+        <v>0.48</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>179</v>
       </c>
       <c r="B76" t="s">
         <v>180</v>
       </c>
       <c r="C76" s="1">
-        <v>4572.0</v>
+        <v>36310.0</v>
       </c>
       <c r="D76" s="1">
-        <v>80.45</v>
+        <v>3.369</v>
       </c>
       <c r="E76" s="1">
-        <v>97.4893416448</v>
+        <v>2.5731999449</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>445721.27</v>
+        <v>93432.89</v>
       </c>
       <c r="I76" s="1">
-        <v>-77903.87</v>
+        <v>28895.5</v>
       </c>
       <c r="J76" s="1">
-        <v>-17.478158491292</v>
+        <v>30.92647567682</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>367817.4</v>
+        <v>122328.39</v>
       </c>
       <c r="N76" s="1">
-        <v>367817.4</v>
+        <v>122328.39</v>
       </c>
       <c r="O76" s="1">
-        <v>0.58</v>
+        <v>0.2</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>181</v>
       </c>
       <c r="B77" t="s">
         <v>182</v>
       </c>
       <c r="C77" s="1">
-        <v>4071.0</v>
+        <v>4572.0</v>
       </c>
       <c r="D77" s="1">
-        <v>175.1</v>
+        <v>76.39</v>
       </c>
       <c r="E77" s="1">
-        <v>145.9413043478</v>
+        <v>97.4893416448</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>594127.05</v>
+        <v>445721.27</v>
       </c>
       <c r="I77" s="1">
-        <v>118705.05</v>
+        <v>-96466.19</v>
       </c>
       <c r="J77" s="1">
-        <v>19.979741706761</v>
+        <v>-21.642716310128</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>712832.1</v>
+        <v>349255.08</v>
       </c>
       <c r="N77" s="1">
-        <v>712832.1</v>
+        <v>349255.08</v>
       </c>
       <c r="O77" s="1">
-        <v>1.13</v>
+        <v>0.57</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>183</v>
       </c>
       <c r="B78" t="s">
         <v>184</v>
       </c>
       <c r="C78" s="1">
-        <v>2817.0</v>
+        <v>3546.0</v>
       </c>
       <c r="D78" s="1">
-        <v>246.6</v>
+        <v>166.44</v>
       </c>
       <c r="E78" s="1">
-        <v>111.4399574015</v>
+        <v>145.9413056966</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>313926.36</v>
+        <v>517507.87</v>
       </c>
       <c r="I78" s="1">
-        <v>380745.84</v>
+        <v>72688.37</v>
       </c>
       <c r="J78" s="1">
-        <v>121.28508099798</v>
+        <v>14.045848230289</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>694672.2</v>
+        <v>590196.24</v>
       </c>
       <c r="N78" s="1">
-        <v>694672.2</v>
+        <v>590196.24</v>
       </c>
       <c r="O78" s="1">
-        <v>1.1</v>
+        <v>0.96</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>185</v>
       </c>
       <c r="B79" t="s">
         <v>186</v>
       </c>
       <c r="C79" s="1">
-        <v>1576.0</v>
+        <v>2056.0</v>
       </c>
       <c r="D79" s="1">
-        <v>47.72</v>
+        <v>248.0</v>
       </c>
       <c r="E79" s="1">
-        <v>88.2491814721</v>
+        <v>111.4399562257</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>139080.71</v>
+        <v>229120.55</v>
       </c>
       <c r="I79" s="1">
-        <v>-63873.99</v>
+        <v>280767.45</v>
       </c>
       <c r="J79" s="1">
-        <v>-45.925844065651</v>
+        <v>122.54136523328</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>75206.72</v>
+        <v>509888.0</v>
       </c>
       <c r="N79" s="1">
-        <v>75206.72</v>
+        <v>509888.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.12</v>
+        <v>0.83</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>187</v>
       </c>
       <c r="B80" t="s">
         <v>188</v>
       </c>
       <c r="C80" s="1">
-        <v>1228.0</v>
+        <v>2493.0</v>
       </c>
       <c r="D80" s="1">
-        <v>94.16</v>
+        <v>89.72</v>
       </c>
       <c r="E80" s="1">
-        <v>92.8</v>
+        <v>93.9310870437</v>
       </c>
       <c r="F80" t="s">
         <v>30</v>
       </c>
       <c r="G80">
-        <v>0.92</v>
+        <v>0.9</v>
       </c>
       <c r="H80" s="1">
-        <v>124395.15</v>
+        <v>255768.1</v>
       </c>
       <c r="I80" s="1">
-        <v>1049.36</v>
+        <v>-8329.68</v>
       </c>
       <c r="J80" s="1">
-        <v>0.84356986586696</v>
+        <v>-3.2567313906621</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>125444.51</v>
+        <v>247438.42</v>
       </c>
       <c r="N80" s="1">
-        <v>125444.51</v>
+        <v>247438.42</v>
       </c>
       <c r="O80" s="1">
-        <v>0.2</v>
+        <v>0.4</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>189</v>
       </c>
       <c r="B81" t="s">
         <v>190</v>
       </c>
       <c r="C81" s="1">
         <v>1364.0</v>
       </c>
       <c r="D81" s="1">
-        <v>147.95</v>
+        <v>143.95</v>
       </c>
       <c r="E81" s="1">
         <v>89.12</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
         <v>121559.68</v>
       </c>
       <c r="I81" s="1">
-        <v>80244.12</v>
+        <v>74788.12</v>
       </c>
       <c r="J81" s="1">
-        <v>66.012118491921</v>
+        <v>61.523788150808</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>201803.8</v>
+        <v>196347.8</v>
       </c>
       <c r="N81" s="1">
-        <v>201803.8</v>
+        <v>196347.8</v>
       </c>
       <c r="O81" s="1">
         <v>0.32</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>191</v>
       </c>
       <c r="B82" t="s">
         <v>192</v>
       </c>
       <c r="C82" s="1">
         <v>6460.0</v>
       </c>
       <c r="D82" s="1">
-        <v>42.34</v>
+        <v>38.78</v>
       </c>
       <c r="E82" s="1">
         <v>47.7027832817</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>308159.98</v>
       </c>
       <c r="I82" s="1">
-        <v>-34643.58</v>
+        <v>-57641.18</v>
       </c>
       <c r="J82" s="1">
-        <v>-11.242076274797</v>
+        <v>-18.704953186978</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>273516.4</v>
+        <v>250518.8</v>
       </c>
       <c r="N82" s="1">
-        <v>273516.4</v>
+        <v>250518.8</v>
       </c>
       <c r="O82" s="1">
-        <v>0.43</v>
+        <v>0.41</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>193</v>
       </c>
       <c r="B83" t="s">
         <v>194</v>
       </c>
       <c r="C83" s="1">
         <v>2051.0</v>
       </c>
       <c r="D83" s="1">
-        <v>260.35</v>
+        <v>220.35</v>
       </c>
       <c r="E83" s="1">
         <v>199.4522476841</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>409076.56</v>
       </c>
       <c r="I83" s="1">
-        <v>124901.29</v>
+        <v>42861.29</v>
       </c>
       <c r="J83" s="1">
-        <v>30.532497388753</v>
+        <v>10.477571728871</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>533977.85</v>
+        <v>451937.85</v>
       </c>
       <c r="N83" s="1">
-        <v>533977.85</v>
+        <v>451937.85</v>
       </c>
       <c r="O83" s="1">
-        <v>0.85</v>
+        <v>0.74</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>195</v>
       </c>
       <c r="B84" t="s">
         <v>196</v>
       </c>
       <c r="C84" s="1">
-        <v>5503.0</v>
+        <v>4886.0</v>
       </c>
       <c r="D84" s="1">
-        <v>75.68</v>
+        <v>64.12</v>
       </c>
       <c r="E84" s="1">
-        <v>40.8524132291</v>
+        <v>40.8524130168</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>224810.83</v>
+        <v>199604.89</v>
       </c>
       <c r="I84" s="1">
-        <v>191656.21</v>
+        <v>113685.43</v>
       </c>
       <c r="J84" s="1">
-        <v>85.252214050364</v>
+        <v>56.955232910376</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>416467.04</v>
+        <v>313290.32</v>
       </c>
       <c r="N84" s="1">
-        <v>416467.04</v>
+        <v>313290.32</v>
       </c>
       <c r="O84" s="1">
-        <v>0.66</v>
+        <v>0.51</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>197</v>
       </c>
       <c r="B85" t="s">
         <v>198</v>
       </c>
       <c r="C85" s="1">
-        <v>227.0</v>
+        <v>357.0</v>
       </c>
       <c r="D85" s="1">
-        <v>508.58</v>
+        <v>516.06</v>
       </c>
       <c r="E85" s="1">
-        <v>532.6983700441</v>
+        <v>509.0768347339</v>
       </c>
       <c r="F85" t="s">
         <v>199</v>
       </c>
       <c r="G85">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H85" s="1">
-        <v>111845.32</v>
+        <v>163407.76</v>
       </c>
       <c r="I85" s="1">
-        <v>-13941.94</v>
+        <v>-2420.85</v>
       </c>
       <c r="J85" s="1">
-        <v>-12.465376289325</v>
+        <v>-1.4814779910085</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>97903.38</v>
+        <v>160986.91</v>
       </c>
       <c r="N85" s="1">
-        <v>97903.38</v>
+        <v>160986.91</v>
       </c>
       <c r="O85" s="1">
-        <v>0.16</v>
+        <v>0.26</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>200</v>
       </c>
       <c r="B86" t="s">
         <v>201</v>
       </c>
       <c r="C86" s="1">
-        <v>10734.0</v>
+        <v>9441.0</v>
       </c>
       <c r="D86" s="1">
-        <v>24.1</v>
+        <v>28.615</v>
       </c>
       <c r="E86" s="1">
-        <v>24.1150344699</v>
+        <v>24.1150344243</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>258850.78</v>
+        <v>227670.04</v>
       </c>
       <c r="I86" s="1">
-        <v>-161.38</v>
+        <v>42484.18</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.062344799579124</v>
+        <v>18.660417505966</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>258689.4</v>
+        <v>270154.22</v>
       </c>
       <c r="N86" s="1">
-        <v>258689.4</v>
+        <v>270154.22</v>
       </c>
       <c r="O86" s="1">
-        <v>0.41</v>
+        <v>0.44</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>202</v>
       </c>
       <c r="B87" t="s">
         <v>203</v>
       </c>
       <c r="C87" s="1">
-        <v>6799.0</v>
+        <v>9144.0</v>
       </c>
       <c r="D87" s="1">
-        <v>32.74</v>
+        <v>31.96</v>
       </c>
       <c r="E87" s="1">
-        <v>29.5495822915</v>
+        <v>30.3729013561</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>200907.61</v>
+        <v>277729.81</v>
       </c>
       <c r="I87" s="1">
-        <v>21691.65</v>
+        <v>14512.43</v>
       </c>
       <c r="J87" s="1">
-        <v>10.79682845264</v>
+        <v>5.2253771390259</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>222599.26</v>
+        <v>292242.24</v>
       </c>
       <c r="N87" s="1">
-        <v>222599.26</v>
+        <v>292242.24</v>
       </c>
       <c r="O87" s="1">
-        <v>0.35</v>
+        <v>0.48</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>204</v>
       </c>
       <c r="B88" t="s">
         <v>205</v>
       </c>
       <c r="C88" s="1">
-        <v>11563.0</v>
+        <v>969.0</v>
       </c>
       <c r="D88" s="1">
-        <v>125.5</v>
+        <v>253.8</v>
       </c>
       <c r="E88" s="1">
-        <v>158.6392320332</v>
+        <v>250.6279669763</v>
       </c>
       <c r="F88" t="s">
-        <v>148</v>
+        <v>8</v>
       </c>
       <c r="G88">
-        <v>11.46</v>
+        <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>178158.59</v>
+        <v>242858.5</v>
       </c>
       <c r="I88" s="1">
-        <v>-51475.9</v>
+        <v>3073.7</v>
       </c>
       <c r="J88" s="1">
-        <v>-28.893302310037</v>
+        <v>1.2656341038094</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>126682.69</v>
+        <v>245932.2</v>
       </c>
       <c r="N88" s="1">
-        <v>126682.69</v>
+        <v>245932.2</v>
       </c>
       <c r="O88" s="1">
-        <v>0.2</v>
+        <v>0.4</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>206</v>
       </c>
       <c r="B89" t="s">
         <v>207</v>
       </c>
       <c r="C89" s="1">
-        <v>832.0</v>
+        <v>1032.0</v>
       </c>
       <c r="D89" s="1">
-        <v>260.6</v>
+        <v>249.6</v>
       </c>
       <c r="E89" s="1">
-        <v>256.91875</v>
+        <v>259.1050387597</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>213756.4</v>
+        <v>267396.4</v>
       </c>
       <c r="I89" s="1">
-        <v>3062.8</v>
+        <v>-9809.2</v>
       </c>
       <c r="J89" s="1">
-        <v>1.4328459873014</v>
+        <v>-3.6684113922252</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>216819.2</v>
+        <v>257587.2</v>
       </c>
       <c r="N89" s="1">
-        <v>216819.2</v>
+        <v>257587.2</v>
       </c>
       <c r="O89" s="1">
-        <v>0.34</v>
+        <v>0.42</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>208</v>
       </c>
       <c r="B90" t="s">
         <v>209</v>
       </c>
       <c r="C90" s="1">
         <v>3842.0</v>
       </c>
       <c r="D90" s="1">
-        <v>75.09</v>
+        <v>63.5</v>
       </c>
       <c r="E90" s="1">
         <v>66.8485242061</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>256832.03</v>
       </c>
       <c r="I90" s="1">
-        <v>31663.75</v>
+        <v>-12865.03</v>
       </c>
       <c r="J90" s="1">
-        <v>12.32858300423</v>
+        <v>-5.0091221098864</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>288495.78</v>
+        <v>243967.0</v>
       </c>
       <c r="N90" s="1">
-        <v>288495.78</v>
+        <v>243967.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.46</v>
+        <v>0.4</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>210</v>
       </c>
       <c r="B91" t="s">
         <v>211</v>
       </c>
       <c r="C91" s="1">
-        <v>9175.0</v>
+        <v>2082.0</v>
       </c>
       <c r="D91" s="1">
-        <v>31.53</v>
+        <v>56.13</v>
       </c>
       <c r="E91" s="1">
-        <v>28.5248370572</v>
+        <v>52.7264649376</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>261715.38</v>
+        <v>125919.36</v>
       </c>
       <c r="I91" s="1">
-        <v>27572.37</v>
+        <v>-9056.7</v>
       </c>
       <c r="J91" s="1">
-        <v>10.535250163747</v>
+        <v>-7.1924603174603</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>289287.75</v>
+        <v>116862.66</v>
       </c>
       <c r="N91" s="1">
-        <v>289287.75</v>
+        <v>116862.66</v>
       </c>
       <c r="O91" s="1">
-        <v>0.46</v>
+        <v>0.19</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>212</v>
       </c>
       <c r="B92" t="s">
         <v>213</v>
       </c>
       <c r="C92" s="1">
-        <v>7607.0</v>
+        <v>9175.0</v>
       </c>
       <c r="D92" s="1">
-        <v>194.8</v>
+        <v>32.92</v>
       </c>
       <c r="E92" s="1">
-        <v>192.7572827659</v>
+        <v>28.5248370572</v>
       </c>
       <c r="F92" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="G92">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>196344.51</v>
+        <v>261715.38</v>
       </c>
       <c r="I92" s="1">
-        <v>2065.31</v>
+        <v>40325.62</v>
       </c>
       <c r="J92" s="1">
-        <v>1.0518806968425</v>
+        <v>15.40819649193</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>198409.82</v>
+        <v>302041.0</v>
       </c>
       <c r="N92" s="1">
-        <v>198409.82</v>
+        <v>302041.0</v>
       </c>
       <c r="O92" s="1">
-        <v>0.31</v>
+        <v>0.49</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>214</v>
       </c>
       <c r="B93" t="s">
         <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>1554.0</v>
+        <v>7607.0</v>
       </c>
       <c r="D93" s="1">
-        <v>121.75</v>
+        <v>159.2</v>
       </c>
       <c r="E93" s="1">
-        <v>105.5446589447</v>
+        <v>192.7572827659</v>
       </c>
       <c r="F93" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="G93">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H93" s="1">
-        <v>164016.4</v>
+        <v>196344.51</v>
       </c>
       <c r="I93" s="1">
-        <v>25183.1</v>
+        <v>-34271.43</v>
       </c>
       <c r="J93" s="1">
-        <v>15.35401337915</v>
+        <v>-17.454743196028</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>189199.5</v>
+        <v>162073.08</v>
       </c>
       <c r="N93" s="1">
-        <v>189199.5</v>
+        <v>162073.08</v>
       </c>
       <c r="O93" s="1">
-        <v>0.3</v>
+        <v>0.26</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>2074.0</v>
+        <v>731.0</v>
       </c>
       <c r="D94" s="1">
-        <v>24.37</v>
+        <v>129.35</v>
       </c>
       <c r="E94" s="1">
-        <v>27.987343298</v>
+        <v>105.5446648427</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>58045.75</v>
+        <v>77153.15</v>
       </c>
       <c r="I94" s="1">
-        <v>-7502.37</v>
+        <v>17401.7</v>
       </c>
       <c r="J94" s="1">
-        <v>-12.924925597481</v>
+        <v>22.554749870874</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>50543.38</v>
+        <v>94554.85</v>
       </c>
       <c r="N94" s="1">
-        <v>50543.38</v>
+        <v>94554.85</v>
       </c>
       <c r="O94" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>218</v>
       </c>
       <c r="B95" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="1">
-        <v>4950.0</v>
+        <v>6693.0</v>
       </c>
       <c r="D95" s="1">
-        <v>28.54</v>
+        <v>23.98</v>
       </c>
       <c r="E95" s="1">
-        <v>31.5737636364</v>
+        <v>27.6855221874</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>156290.13</v>
+        <v>185299.2</v>
       </c>
       <c r="I95" s="1">
-        <v>-15017.13</v>
+        <v>-24801.06</v>
       </c>
       <c r="J95" s="1">
-        <v>-9.6084954309015</v>
+        <v>-13.384331934515</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>141273.0</v>
+        <v>160498.14</v>
       </c>
       <c r="N95" s="1">
-        <v>141273.0</v>
+        <v>160498.14</v>
       </c>
       <c r="O95" s="1">
-        <v>0.22</v>
+        <v>0.26</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>220</v>
       </c>
       <c r="B96" t="s">
         <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>1634.0</v>
+        <v>3386.0</v>
       </c>
       <c r="D96" s="1">
-        <v>80.2</v>
+        <v>23.38</v>
       </c>
       <c r="E96" s="1">
-        <v>136.0478457772</v>
+        <v>31.5737625517</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>222302.18</v>
+        <v>106908.76</v>
       </c>
       <c r="I96" s="1">
-        <v>-91255.38</v>
+        <v>-27744.08</v>
       </c>
       <c r="J96" s="1">
-        <v>-41.05015074526</v>
+        <v>-25.951175563162</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>131046.8</v>
+        <v>79164.68</v>
       </c>
       <c r="N96" s="1">
-        <v>131046.8</v>
+        <v>79164.68</v>
       </c>
       <c r="O96" s="1">
-        <v>0.21</v>
+        <v>0.13</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>415.0</v>
+        <v>1634.0</v>
       </c>
       <c r="D97" s="1">
-        <v>558.2</v>
+        <v>67.26</v>
       </c>
       <c r="E97" s="1">
-        <v>435.7287228916</v>
+        <v>136.0478457772</v>
       </c>
       <c r="F97" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G97">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>179084.3</v>
+        <v>222302.18</v>
       </c>
       <c r="I97" s="1">
-        <v>72234.39</v>
+        <v>-112399.34</v>
       </c>
       <c r="J97" s="1">
-        <v>40.335411870276</v>
+        <v>-50.56151046292</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>251318.69</v>
+        <v>109902.84</v>
       </c>
       <c r="N97" s="1">
-        <v>251318.69</v>
+        <v>109902.84</v>
       </c>
       <c r="O97" s="1">
-        <v>0.4</v>
+        <v>0.18</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>224</v>
       </c>
       <c r="B98" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>-656256.99</v>
+        <v>358.0</v>
       </c>
       <c r="D98" s="1">
-        <v>0.08699239</v>
+        <v>538.2</v>
       </c>
       <c r="E98" s="1">
-        <v>0.0846783213</v>
+        <v>435.7287150838</v>
       </c>
       <c r="F98" t="s">
-        <v>148</v>
+        <v>30</v>
       </c>
       <c r="G98">
-        <v>11.46</v>
+        <v>0.9</v>
       </c>
       <c r="H98" s="1">
-        <v>0.0</v>
+        <v>154487.18</v>
       </c>
       <c r="I98" s="1">
-        <v>17934.03</v>
+        <v>58661.33</v>
       </c>
       <c r="J98" s="1">
-        <v>0</v>
+        <v>37.971649168559</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
-        <v>733.27</v>
+        <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>17200.76</v>
+        <v>213148.51</v>
       </c>
       <c r="N98" s="1">
-        <v>17934.03</v>
+        <v>213148.51</v>
       </c>
       <c r="O98" s="1">
-        <v>0.03</v>
+        <v>0.35</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>226</v>
       </c>
       <c r="B99" t="s">
         <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>99.0</v>
+        <v>-656256.99</v>
       </c>
       <c r="D99" s="1">
-        <v>263.2</v>
+        <v>0.08955652</v>
       </c>
       <c r="E99" s="1">
-        <v>252.912121212</v>
+        <v>0.0846783213</v>
       </c>
       <c r="F99" t="s">
-        <v>8</v>
+        <v>228</v>
       </c>
       <c r="G99">
-        <v>1.0</v>
+        <v>11.15</v>
       </c>
       <c r="H99" s="1">
         <v>0.0</v>
       </c>
       <c r="I99" s="1">
-        <v>101850.0</v>
+        <v>37806.04</v>
       </c>
       <c r="J99" s="1">
         <v>0</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
-      <c r="L99">
-        <v>0.0</v>
+      <c r="L99" t="s">
+        <v>229</v>
       </c>
       <c r="M99" s="1">
-        <v>101850.0</v>
+        <v>35772.87</v>
       </c>
       <c r="N99" s="1">
-        <v>101850.0</v>
+        <v>37806.04</v>
       </c>
       <c r="O99" s="1">
-        <v>0.16</v>
+        <v>0.06</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B100" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C100" s="1">
-        <v>27.0</v>
+        <v>129.0</v>
       </c>
       <c r="D100" s="1">
-        <v>116.46</v>
+        <v>248.75</v>
       </c>
       <c r="E100" s="1">
-        <v>116.637142857</v>
+        <v>253.467829457</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
         <v>0.0</v>
       </c>
       <c r="I100" s="1">
-        <v>-5600.0</v>
+        <v>-60860.0</v>
       </c>
       <c r="J100" s="1">
         <v>0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>-5600.0</v>
+        <v>-60860.0</v>
       </c>
       <c r="N100" s="1">
-        <v>-5600.0</v>
+        <v>-60860.0</v>
       </c>
       <c r="O100" s="1">
-        <v>-0.01</v>
+        <v>-0.1</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B101" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C101" s="1">
-        <v>29.0</v>
+        <v>39.0</v>
       </c>
       <c r="D101" s="1">
-        <v>127.94</v>
+        <v>116.01</v>
       </c>
       <c r="E101" s="1">
-        <v>128.6</v>
+        <v>117.177037037</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>0.0</v>
       </c>
       <c r="I101" s="1">
-        <v>-19140.0</v>
+        <v>-54670.0</v>
       </c>
       <c r="J101" s="1">
         <v>0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>-19140.0</v>
+        <v>-54670.0</v>
       </c>
       <c r="N101" s="1">
-        <v>-19140.0</v>
+        <v>-54670.0</v>
       </c>
       <c r="O101" s="1">
-        <v>-0.03</v>
+        <v>-0.09</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B102" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C102" s="1">
-        <v>-14.0</v>
+        <v>3.0</v>
       </c>
       <c r="D102" s="1">
-        <v>121.76</v>
+        <v>125.9</v>
       </c>
       <c r="E102" s="1">
-        <v>121.25</v>
+        <v>129.04</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>0.0</v>
       </c>
       <c r="I102" s="1">
-        <v>-7140.0</v>
+        <v>-9420.0</v>
       </c>
       <c r="J102" s="1">
         <v>0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>-7140.0</v>
+        <v>-9420.0</v>
       </c>
       <c r="N102" s="1">
-        <v>-7140.0</v>
+        <v>-9420.0</v>
       </c>
       <c r="O102" s="1">
-        <v>-0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B103" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C103" s="1">
         <v>200000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>103.023</v>
+        <v>101.156</v>
       </c>
       <c r="E103" s="1">
         <v>99.89</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>199780.0</v>
       </c>
       <c r="I103" s="1">
-        <v>6266.0</v>
+        <v>2532.0</v>
       </c>
       <c r="J103" s="1">
-        <v>3.1364500951046</v>
+        <v>1.2673941335469</v>
       </c>
       <c r="K103">
-        <v>3.52</v>
+        <v>4.04</v>
       </c>
       <c r="L103" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="M103" s="1">
-        <v>206046.0</v>
+        <v>202312.0</v>
       </c>
       <c r="N103" s="1">
-        <v>213091.21</v>
+        <v>210396.25</v>
       </c>
       <c r="O103" s="1">
         <v>0.34</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B104" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C104" s="1">
         <v>185000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.731</v>
+        <v>97.78</v>
       </c>
       <c r="E104" s="1">
         <v>99.33</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
         <v>183760.5</v>
       </c>
       <c r="I104" s="1">
-        <v>741.85</v>
+        <v>-2867.5</v>
       </c>
       <c r="J104" s="1">
-        <v>0.40370482230947</v>
+        <v>-1.5604550488271</v>
       </c>
       <c r="K104">
-        <v>0.66</v>
+        <v>1.08</v>
       </c>
       <c r="L104" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="M104" s="1">
-        <v>184502.35</v>
+        <v>180893.0</v>
       </c>
       <c r="N104" s="1">
-        <v>185718.79</v>
+        <v>182888.72</v>
       </c>
       <c r="O104" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B105" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C105" s="1">
         <v>200000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>98.34</v>
+        <v>97.104</v>
       </c>
       <c r="E105" s="1">
         <v>99.253</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
         <v>198506.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-1826.0</v>
+        <v>-4298.0</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.91987143965422</v>
+        <v>-2.1651738486494</v>
       </c>
       <c r="K105">
-        <v>0.75</v>
+        <v>1.08</v>
       </c>
       <c r="L105" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="M105" s="1">
-        <v>196680.0</v>
+        <v>194208.0</v>
       </c>
       <c r="N105" s="1">
-        <v>198175.89</v>
+        <v>196377.86</v>
       </c>
       <c r="O105" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B106" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C106" s="1">
         <v>100000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>106.042</v>
+        <v>104.821</v>
       </c>
       <c r="E106" s="1">
         <v>106.65</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
         <v>106650.0</v>
       </c>
       <c r="I106" s="1">
-        <v>-608.0</v>
+        <v>-1829.0</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.57008907641819</v>
+        <v>-1.7149554617909</v>
       </c>
       <c r="K106">
-        <v>3.67</v>
+        <v>4.23</v>
       </c>
       <c r="L106" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="M106" s="1">
-        <v>106042.0</v>
+        <v>104821.0</v>
       </c>
       <c r="N106" s="1">
-        <v>109713.23</v>
+        <v>109053.88</v>
       </c>
       <c r="O106" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B107" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C107" s="1">
         <v>100000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>109.191</v>
+        <v>108.17</v>
       </c>
       <c r="E107" s="1">
         <v>111.205</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
         <v>111205.0</v>
       </c>
       <c r="I107" s="1">
-        <v>-2014.0</v>
+        <v>-3035.0</v>
       </c>
       <c r="J107" s="1">
-        <v>-1.811069646149</v>
+        <v>-2.7291938312126</v>
       </c>
       <c r="K107">
-        <v>4.18</v>
+        <v>4.95</v>
       </c>
       <c r="L107" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="M107" s="1">
-        <v>109191.0</v>
+        <v>108170.0</v>
       </c>
       <c r="N107" s="1">
-        <v>113372.51</v>
+        <v>113123.77</v>
       </c>
       <c r="O107" s="1">
         <v>0.18</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B108" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C108" s="1">
         <v>100000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>98.594</v>
+        <v>97.037</v>
       </c>
       <c r="E108" s="1">
         <v>99.433</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>99433.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-839.0</v>
+        <v>-2396.0</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.84378425673569</v>
+        <v>-2.409662788008</v>
       </c>
       <c r="K108">
-        <v>2.25</v>
+        <v>2.59</v>
       </c>
       <c r="L108" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="M108" s="1">
-        <v>98594.0</v>
+        <v>97037.0</v>
       </c>
       <c r="N108" s="1">
-        <v>100846.05</v>
+        <v>99626.04</v>
       </c>
       <c r="O108" s="1">
         <v>0.16</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B109" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C109" s="1">
-        <v>229000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>96.898</v>
+        <v>94.899</v>
       </c>
       <c r="E109" s="1">
         <v>98.803</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>226258.87</v>
+        <v>28652.87</v>
       </c>
       <c r="I109" s="1">
-        <v>-4362.45</v>
+        <v>-1132.16</v>
       </c>
       <c r="J109" s="1">
-        <v>-1.9280791069097</v>
+        <v>-3.951297025394</v>
       </c>
       <c r="K109">
-        <v>0.86</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>1.26</v>
+      </c>
+      <c r="L109">
+        <v>364.29</v>
       </c>
       <c r="M109" s="1">
-        <v>221896.42</v>
+        <v>27520.71</v>
       </c>
       <c r="N109" s="1">
-        <v>223872.72</v>
+        <v>27885.0</v>
       </c>
       <c r="O109" s="1">
-        <v>0.35</v>
+        <v>0.05</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B110" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C110" s="1">
         <v>200000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>98.499</v>
+        <v>98.485</v>
       </c>
       <c r="E110" s="1">
         <v>99.932865</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>199865.73</v>
       </c>
       <c r="I110" s="1">
-        <v>-2867.73</v>
+        <v>-2895.73</v>
       </c>
       <c r="J110" s="1">
-        <v>-1.4348282719604</v>
+        <v>-1.4488376771746</v>
       </c>
       <c r="K110">
-        <v>1.1</v>
-[...2 lines deleted...]
-        <v>257</v>
+        <v>0.1</v>
+      </c>
+      <c r="L110">
+        <v>197.26</v>
       </c>
       <c r="M110" s="1">
-        <v>196998.0</v>
+        <v>196970.0</v>
       </c>
       <c r="N110" s="1">
-        <v>199192.52</v>
+        <v>197167.26</v>
       </c>
       <c r="O110" s="1">
         <v>0.32</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>258</v>
       </c>
       <c r="B111" t="s">
         <v>259</v>
       </c>
       <c r="C111" s="1">
         <v>300000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>95.708</v>
+        <v>93.83</v>
       </c>
       <c r="E111" s="1">
         <v>115.33959</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>346018.77</v>
       </c>
       <c r="I111" s="1">
-        <v>-58894.77</v>
+        <v>-64528.77</v>
       </c>
       <c r="J111" s="1">
-        <v>-17.020686478944</v>
+        <v>-18.648921848951</v>
       </c>
       <c r="K111">
-        <v>0.77</v>
+        <v>0.99</v>
       </c>
       <c r="L111" t="s">
         <v>260</v>
       </c>
       <c r="M111" s="1">
-        <v>287124.0</v>
+        <v>281490.0</v>
       </c>
       <c r="N111" s="1">
-        <v>289425.37</v>
+        <v>284465.34</v>
       </c>
       <c r="O111" s="1">
         <v>0.46</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>261</v>
       </c>
       <c r="B112" t="s">
         <v>262</v>
       </c>
       <c r="C112" s="1">
         <v>100000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>100.677</v>
+        <v>98.177</v>
       </c>
       <c r="E112" s="1">
         <v>100.0</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
         <v>100000.0</v>
       </c>
       <c r="I112" s="1">
-        <v>677.0</v>
+        <v>-1823.0</v>
       </c>
       <c r="J112" s="1">
-        <v>0.677</v>
+        <v>-1.823</v>
       </c>
       <c r="K112">
-        <v>2.95</v>
+        <v>3.42</v>
       </c>
       <c r="L112" t="s">
         <v>263</v>
       </c>
       <c r="M112" s="1">
-        <v>100677.0</v>
+        <v>98177.0</v>
       </c>
       <c r="N112" s="1">
-        <v>103622.89</v>
+        <v>101600.29</v>
       </c>
       <c r="O112" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>264</v>
       </c>
       <c r="B113" t="s">
         <v>265</v>
       </c>
       <c r="C113" s="1">
         <v>300000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.582</v>
+        <v>97.921</v>
       </c>
       <c r="E113" s="1">
         <v>97.673</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>293019.0</v>
       </c>
       <c r="I113" s="1">
-        <v>5727.0</v>
+        <v>744.0</v>
       </c>
       <c r="J113" s="1">
-        <v>1.9544807674588</v>
+        <v>0.25390844962272</v>
       </c>
       <c r="K113">
-        <v>2.56</v>
+        <v>2.95</v>
       </c>
       <c r="L113" t="s">
         <v>266</v>
       </c>
       <c r="M113" s="1">
-        <v>298746.0</v>
+        <v>293763.0</v>
       </c>
       <c r="N113" s="1">
-        <v>306426.82</v>
+        <v>302623.27</v>
       </c>
       <c r="O113" s="1">
         <v>0.49</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>267</v>
       </c>
       <c r="B114" t="s">
         <v>268</v>
       </c>
       <c r="C114" s="1">
         <v>149000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>100.416</v>
+        <v>98.144</v>
       </c>
       <c r="E114" s="1">
         <v>101.02689933</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>150530.08</v>
       </c>
       <c r="I114" s="1">
-        <v>-910.24</v>
+        <v>-4295.52</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.60468977363195</v>
+        <v>-2.8535957730176</v>
       </c>
       <c r="K114">
-        <v>1.64</v>
+        <v>2.01</v>
       </c>
       <c r="L114" t="s">
         <v>269</v>
       </c>
       <c r="M114" s="1">
-        <v>149619.84</v>
+        <v>146234.56</v>
       </c>
       <c r="N114" s="1">
-        <v>152068.64</v>
+        <v>149232.0</v>
       </c>
       <c r="O114" s="1">
         <v>0.24</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>270</v>
       </c>
       <c r="B115" t="s">
         <v>271</v>
       </c>
       <c r="C115" s="1">
         <v>300000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>70.791</v>
+        <v>70.629</v>
       </c>
       <c r="E115" s="1">
         <v>99.454</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>298362.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-85989.0</v>
+        <v>-86475.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-28.820359161019</v>
+        <v>-28.983248537012</v>
       </c>
       <c r="K115">
-        <v>1.3</v>
+        <v>1.51</v>
       </c>
       <c r="L115" t="s">
         <v>272</v>
       </c>
       <c r="M115" s="1">
-        <v>212373.0</v>
+        <v>211887.0</v>
       </c>
       <c r="N115" s="1">
-        <v>216280.81</v>
+        <v>216418.23</v>
       </c>
       <c r="O115" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>273</v>
       </c>
       <c r="B116" t="s">
         <v>274</v>
       </c>
       <c r="C116" s="1">
         <v>200000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>90.256</v>
+        <v>88.013</v>
       </c>
       <c r="E116" s="1">
         <v>86.923</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>173846.0</v>
       </c>
       <c r="I116" s="1">
-        <v>6666.0</v>
+        <v>2180.0</v>
       </c>
       <c r="J116" s="1">
-        <v>3.8344281720603</v>
+        <v>1.2539834106048</v>
       </c>
       <c r="K116">
-        <v>1.07</v>
+        <v>1.28</v>
       </c>
       <c r="L116" t="s">
         <v>275</v>
       </c>
       <c r="M116" s="1">
-        <v>180512.0</v>
+        <v>176026.0</v>
       </c>
       <c r="N116" s="1">
-        <v>182659.26</v>
+        <v>178594.49</v>
       </c>
       <c r="O116" s="1">
         <v>0.29</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>276</v>
       </c>
       <c r="B117" t="s">
         <v>277</v>
       </c>
       <c r="C117" s="1">
         <v>200000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.596</v>
+        <v>98.213</v>
       </c>
       <c r="E117" s="1">
         <v>99.799</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>199598.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-406.0</v>
+        <v>-3172.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.2034088517921</v>
+        <v>-1.5891942805038</v>
       </c>
       <c r="K117">
-        <v>0.89</v>
+        <v>1.24</v>
       </c>
       <c r="L117" t="s">
         <v>278</v>
       </c>
       <c r="M117" s="1">
-        <v>199192.0</v>
+        <v>196426.0</v>
       </c>
       <c r="N117" s="1">
-        <v>200972.82</v>
+        <v>198908.88</v>
       </c>
       <c r="O117" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>279</v>
       </c>
       <c r="B118" t="s">
         <v>280</v>
       </c>
       <c r="C118" s="1">
         <v>100000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.729</v>
+        <v>99.658</v>
       </c>
       <c r="E118" s="1">
         <v>99.991</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>99991.0</v>
       </c>
       <c r="I118" s="1">
-        <v>738.0</v>
+        <v>-333.0</v>
       </c>
       <c r="J118" s="1">
-        <v>0.73806642597834</v>
+        <v>-0.33302997269754</v>
       </c>
       <c r="K118">
-        <v>2.26</v>
+        <v>2.66</v>
       </c>
       <c r="L118" t="s">
         <v>281</v>
       </c>
       <c r="M118" s="1">
-        <v>100729.0</v>
+        <v>99658.0</v>
       </c>
       <c r="N118" s="1">
-        <v>102992.01</v>
+        <v>102314.16</v>
       </c>
       <c r="O118" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>282</v>
       </c>
       <c r="B119" t="s">
         <v>283</v>
       </c>
       <c r="C119" s="1">
         <v>100000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>104.283</v>
+        <v>103.269</v>
       </c>
       <c r="E119" s="1">
         <v>99.746</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>99746.0</v>
       </c>
       <c r="I119" s="1">
-        <v>4537.0</v>
+        <v>3523.0</v>
       </c>
       <c r="J119" s="1">
-        <v>4.5485533254466</v>
+        <v>3.5319712068654</v>
       </c>
       <c r="K119">
-        <v>1.21</v>
+        <v>1.78</v>
       </c>
       <c r="L119" t="s">
         <v>284</v>
       </c>
       <c r="M119" s="1">
-        <v>104283.0</v>
+        <v>103269.0</v>
       </c>
       <c r="N119" s="1">
-        <v>105490.53</v>
+        <v>105052.22</v>
       </c>
       <c r="O119" s="1">
         <v>0.17</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>285</v>
       </c>
       <c r="B120" t="s">
         <v>286</v>
       </c>
       <c r="C120" s="1">
-        <v>241000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.014</v>
+        <v>105.804</v>
       </c>
       <c r="E120" s="1">
-        <v>99.459</v>
+        <v>107.962</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>239696.19</v>
+        <v>215924.0</v>
       </c>
       <c r="I120" s="1">
-        <v>1337.55</v>
+        <v>-4316.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.55801888215244</v>
+        <v>-1.9988514477316</v>
       </c>
       <c r="K120">
-        <v>0.23</v>
+        <v>0.49</v>
       </c>
       <c r="L120">
-        <v>557.93</v>
+        <v>983.15</v>
       </c>
       <c r="M120" s="1">
-        <v>241033.74</v>
+        <v>211608.0</v>
       </c>
       <c r="N120" s="1">
-        <v>241591.67</v>
+        <v>212591.15</v>
       </c>
       <c r="O120" s="1">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>287</v>
       </c>
       <c r="B121" t="s">
         <v>288</v>
       </c>
       <c r="C121" s="1">
-        <v>200000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.45</v>
+        <v>98.533</v>
       </c>
       <c r="E121" s="1">
-        <v>99.292</v>
+        <v>99.459</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>198584.0</v>
+        <v>239696.19</v>
       </c>
       <c r="I121" s="1">
-        <v>316.0</v>
+        <v>-2231.66</v>
       </c>
       <c r="J121" s="1">
-        <v>0.15912661644443</v>
+        <v>-0.93103690968138</v>
       </c>
       <c r="K121">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>268.49</v>
+        <v>0.6</v>
+      </c>
+      <c r="L121" t="s">
+        <v>289</v>
       </c>
       <c r="M121" s="1">
-        <v>198900.0</v>
+        <v>237464.53</v>
       </c>
       <c r="N121" s="1">
-        <v>199168.49</v>
+        <v>238902.28</v>
       </c>
       <c r="O121" s="1">
-        <v>0.32</v>
+        <v>0.39</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B122" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C122" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.544</v>
+        <v>97.739</v>
       </c>
       <c r="E122" s="1">
-        <v>99.74</v>
+        <v>99.292</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>99740.0</v>
+        <v>198584.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-196.0</v>
+        <v>-3106.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.19651092841388</v>
+        <v>-1.564073641381</v>
       </c>
       <c r="K122">
-        <v>1.43</v>
+        <v>0.53</v>
       </c>
       <c r="L122" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="M122" s="1">
-        <v>99544.0</v>
+        <v>195478.0</v>
       </c>
       <c r="N122" s="1">
-        <v>100977.22</v>
+        <v>196532.79</v>
       </c>
       <c r="O122" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B123" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C123" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.452</v>
+        <v>97.898</v>
       </c>
       <c r="E123" s="1">
-        <v>99.933</v>
+        <v>99.74</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>399732.0</v>
+        <v>99740.0</v>
       </c>
       <c r="I123" s="1">
-        <v>2076.0</v>
+        <v>-1842.0</v>
       </c>
       <c r="J123" s="1">
-        <v>0.5193479631353</v>
+        <v>-1.8468016843794</v>
       </c>
       <c r="K123">
-        <v>3.23</v>
+        <v>1.81</v>
       </c>
       <c r="L123" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="M123" s="1">
-        <v>401808.0</v>
+        <v>97898.0</v>
       </c>
       <c r="N123" s="1">
-        <v>414716.22</v>
+        <v>99710.33</v>
       </c>
       <c r="O123" s="1">
-        <v>0.66</v>
+        <v>0.16</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B124" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C124" s="1">
-        <v>1083369.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>89.278</v>
+        <v>98.804</v>
       </c>
       <c r="E124" s="1">
-        <v>96.04336842</v>
+        <v>99.933</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1040504.08</v>
+        <v>399732.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-73293.9</v>
+        <v>-4516.0</v>
       </c>
       <c r="J124" s="1">
-        <v>-7.0440761750785</v>
+        <v>-1.1297569371479</v>
       </c>
       <c r="K124">
-        <v>0.99</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>0.23</v>
+      </c>
+      <c r="L124">
+        <v>924.66</v>
       </c>
       <c r="M124" s="1">
-        <v>967210.18</v>
+        <v>395216.0</v>
       </c>
       <c r="N124" s="1">
-        <v>977895.46</v>
+        <v>396140.66</v>
       </c>
       <c r="O124" s="1">
-        <v>1.55</v>
+        <v>0.65</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>298</v>
       </c>
       <c r="B125" t="s">
         <v>299</v>
       </c>
       <c r="C125" s="1">
-        <v>162000.0</v>
+        <v>1083369.0</v>
       </c>
       <c r="D125" s="1">
-        <v>99.724</v>
+        <v>88.075</v>
       </c>
       <c r="E125" s="1">
-        <v>100.0</v>
+        <v>96.04336842</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>162000.0</v>
+        <v>1040504.08</v>
       </c>
       <c r="I125" s="1">
-        <v>-447.12</v>
+        <v>-86326.83</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.276</v>
+        <v>-8.2966354154037</v>
       </c>
       <c r="K125">
-        <v>0.79</v>
+        <v>1.13</v>
       </c>
       <c r="L125" t="s">
         <v>300</v>
       </c>
       <c r="M125" s="1">
-        <v>161552.88</v>
+        <v>954177.25</v>
       </c>
       <c r="N125" s="1">
-        <v>162836.53</v>
+        <v>966383.7</v>
       </c>
       <c r="O125" s="1">
-        <v>0.26</v>
+        <v>1.58</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>301</v>
       </c>
       <c r="B126" t="s">
         <v>302</v>
       </c>
       <c r="C126" s="1">
-        <v>205000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>101.185</v>
+        <v>98.007</v>
       </c>
       <c r="E126" s="1">
-        <v>99.785</v>
+        <v>100.0</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>204559.25</v>
+        <v>162000.0</v>
       </c>
       <c r="I126" s="1">
-        <v>2870.0</v>
+        <v>-3228.66</v>
       </c>
       <c r="J126" s="1">
-        <v>1.4030164854437</v>
+        <v>-1.993</v>
       </c>
       <c r="K126">
-        <v>2.32</v>
+        <v>1.17</v>
       </c>
       <c r="L126" t="s">
         <v>303</v>
       </c>
       <c r="M126" s="1">
-        <v>207429.25</v>
+        <v>158771.34</v>
       </c>
       <c r="N126" s="1">
-        <v>212175.14</v>
+        <v>160666.97</v>
       </c>
       <c r="O126" s="1">
-        <v>0.34</v>
+        <v>0.26</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>304</v>
       </c>
       <c r="B127" t="s">
         <v>305</v>
       </c>
       <c r="C127" s="1">
         <v>650000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>86.374</v>
+        <v>85.715</v>
       </c>
       <c r="E127" s="1">
         <v>99.547</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>647055.5</v>
       </c>
       <c r="I127" s="1">
-        <v>-85624.5</v>
+        <v>-89908.0</v>
       </c>
       <c r="J127" s="1">
-        <v>-13.232945241946</v>
+        <v>-13.894944096758</v>
       </c>
       <c r="K127">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="L127">
-        <v>102.4</v>
+        <v>284.93</v>
       </c>
       <c r="M127" s="1">
-        <v>561431.0</v>
+        <v>557147.5</v>
       </c>
       <c r="N127" s="1">
-        <v>561533.4</v>
+        <v>557432.43</v>
       </c>
       <c r="O127" s="1">
-        <v>0.89</v>
+        <v>0.91</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>306</v>
       </c>
       <c r="B128" t="s">
         <v>307</v>
       </c>
       <c r="C128" s="1">
         <v>200000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>100.47</v>
+        <v>107.726</v>
       </c>
       <c r="E128" s="1">
-        <v>100.028</v>
+        <v>109.825</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>200056.0</v>
+        <v>219650.0</v>
       </c>
       <c r="I128" s="1">
-        <v>884.0</v>
+        <v>-4198.0</v>
       </c>
       <c r="J128" s="1">
-        <v>0.4418762746431</v>
+        <v>-1.9112223992716</v>
       </c>
       <c r="K128">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>331.36</v>
+        <v>1.95</v>
+      </c>
+      <c r="L128" t="s">
+        <v>308</v>
       </c>
       <c r="M128" s="1">
-        <v>200940.0</v>
+        <v>215452.0</v>
       </c>
       <c r="N128" s="1">
-        <v>201271.36</v>
+        <v>219342.11</v>
       </c>
       <c r="O128" s="1">
-        <v>0.32</v>
+        <v>0.36</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B129" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C129" s="1">
         <v>100000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.506</v>
+        <v>98.337</v>
       </c>
       <c r="E129" s="1">
         <v>100.38</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>100380.0</v>
       </c>
       <c r="I129" s="1">
-        <v>126.0</v>
+        <v>-2043.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.1255230125523</v>
+        <v>-2.0352659892409</v>
       </c>
       <c r="K129">
-        <v>0.21</v>
+        <v>0.66</v>
       </c>
       <c r="L129">
-        <v>208.22</v>
+        <v>657.53</v>
       </c>
       <c r="M129" s="1">
-        <v>100506.0</v>
+        <v>98337.0</v>
       </c>
       <c r="N129" s="1">
-        <v>100714.22</v>
+        <v>98994.53</v>
       </c>
       <c r="O129" s="1">
         <v>0.16</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B130" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C130" s="1">
         <v>400000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>101.975</v>
+        <v>99.799</v>
       </c>
       <c r="E130" s="1">
         <v>102.581</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>410324.0</v>
       </c>
       <c r="I130" s="1">
-        <v>-2424.0</v>
+        <v>-11128.0</v>
       </c>
       <c r="J130" s="1">
-        <v>-0.59075267349704</v>
+        <v>-2.7120031974732</v>
       </c>
       <c r="K130">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>657.53</v>
+        <v>0.61</v>
+      </c>
+      <c r="L130" t="s">
+        <v>313</v>
       </c>
       <c r="M130" s="1">
-        <v>407900.0</v>
+        <v>399196.0</v>
       </c>
       <c r="N130" s="1">
-        <v>408557.53</v>
+        <v>401650.79</v>
       </c>
       <c r="O130" s="1">
-        <v>0.65</v>
+        <v>0.66</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="B131" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="C131" s="1">
         <v>171000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.452</v>
+        <v>97.919</v>
       </c>
       <c r="E131" s="1">
         <v>99.528</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>170192.88</v>
       </c>
       <c r="I131" s="1">
-        <v>-129.96</v>
+        <v>-2751.39</v>
       </c>
       <c r="J131" s="1">
-        <v>-0.076360421188007</v>
+        <v>-1.6166304959408</v>
       </c>
       <c r="K131">
-        <v>0.73</v>
+        <v>1.11</v>
       </c>
       <c r="L131" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="M131" s="1">
-        <v>170062.92</v>
+        <v>167441.49</v>
       </c>
       <c r="N131" s="1">
-        <v>171312.04</v>
+        <v>169338.89</v>
       </c>
       <c r="O131" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="B132" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="C132" s="1">
         <v>698000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>90.058</v>
+        <v>89.496</v>
       </c>
       <c r="E132" s="1">
         <v>102.92057736</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>718385.63</v>
       </c>
       <c r="I132" s="1">
-        <v>-89780.79</v>
+        <v>-93703.55</v>
       </c>
       <c r="J132" s="1">
-        <v>-12.49757598854</v>
+        <v>-13.043628113775</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>628604.84</v>
+        <v>624682.08</v>
       </c>
       <c r="N132" s="1">
-        <v>628604.84</v>
+        <v>624682.08</v>
       </c>
       <c r="O132" s="1">
-        <v>1.0</v>
+        <v>1.02</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B133" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="C133" s="1">
         <v>336589.0</v>
       </c>
       <c r="D133" s="1">
-        <v>43.095</v>
+        <v>43.323</v>
       </c>
       <c r="E133" s="1">
         <v>77.22322773</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>259924.89</v>
       </c>
       <c r="I133" s="1">
-        <v>-114871.86</v>
+        <v>-114104.44</v>
       </c>
       <c r="J133" s="1">
-        <v>-44.194251654776</v>
+        <v>-43.899004824047</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>145053.03</v>
+        <v>145820.45</v>
       </c>
       <c r="N133" s="1">
-        <v>145053.03</v>
+        <v>145820.45</v>
       </c>
       <c r="O133" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="B134" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="C134" s="1">
         <v>842000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>66.22</v>
+        <v>63.803</v>
       </c>
       <c r="E134" s="1">
         <v>96.0291734</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>808565.64</v>
       </c>
       <c r="I134" s="1">
-        <v>-250993.24</v>
+        <v>-271344.38</v>
       </c>
       <c r="J134" s="1">
-        <v>-31.041789012949</v>
+        <v>-33.55873247347</v>
       </c>
       <c r="K134">
-        <v>0.4</v>
+        <v>0.57</v>
       </c>
       <c r="L134" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="M134" s="1">
-        <v>557572.4</v>
+        <v>537221.26</v>
       </c>
       <c r="N134" s="1">
-        <v>560938.09</v>
+        <v>542009.56</v>
       </c>
       <c r="O134" s="1">
         <v>0.89</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B135" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="C135" s="1">
         <v>200000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.039</v>
+        <v>97.855</v>
       </c>
       <c r="E135" s="1">
-        <v>99.92</v>
+        <v>99.46</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>199840.0</v>
+        <v>198920.0</v>
       </c>
       <c r="I135" s="1">
-        <v>238.0</v>
+        <v>-3210.0</v>
       </c>
       <c r="J135" s="1">
-        <v>0.11909527622098</v>
+        <v>-1.6137140559019</v>
       </c>
       <c r="K135">
-        <v>0.69</v>
+        <v>1.54</v>
       </c>
       <c r="L135" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="M135" s="1">
-        <v>200078.0</v>
+        <v>195710.0</v>
       </c>
       <c r="N135" s="1">
-        <v>201464.99</v>
+        <v>198798.36</v>
       </c>
       <c r="O135" s="1">
         <v>0.32</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B136" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="C136" s="1">
         <v>600000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>86.239</v>
+        <v>85.361</v>
       </c>
       <c r="E136" s="1">
         <v>99.459</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>596754.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-79320.0</v>
+        <v>-84588.0</v>
       </c>
       <c r="J136" s="1">
-        <v>-13.291909228929</v>
+        <v>-14.174685046099</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>517434.0</v>
+        <v>512166.0</v>
       </c>
       <c r="N136" s="1">
-        <v>517434.0</v>
+        <v>512166.0</v>
       </c>
       <c r="O136" s="1">
-        <v>0.82</v>
+        <v>0.84</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B137" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="C137" s="1">
         <v>100000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>100.057</v>
+        <v>97.554</v>
       </c>
       <c r="E137" s="1">
-        <v>99.625</v>
+        <v>100.45</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>99625.0</v>
+        <v>100450.0</v>
       </c>
       <c r="I137" s="1">
-        <v>432.0</v>
+        <v>-2896.0</v>
       </c>
       <c r="J137" s="1">
-        <v>0.433626097867</v>
+        <v>-2.8830263812842</v>
       </c>
       <c r="K137">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>159.25</v>
+        <v>1.31</v>
+      </c>
+      <c r="L137" t="s">
+        <v>331</v>
       </c>
       <c r="M137" s="1">
-        <v>100057.0</v>
+        <v>97554.0</v>
       </c>
       <c r="N137" s="1">
-        <v>100216.25</v>
+        <v>98859.82</v>
       </c>
       <c r="O137" s="1">
         <v>0.16</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="B138" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="C138" s="1">
         <v>200000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>97.919</v>
+        <v>95.783</v>
       </c>
       <c r="E138" s="1">
         <v>99.077</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>198154.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-2316.0</v>
+        <v>-6588.0</v>
       </c>
       <c r="J138" s="1">
-        <v>-1.1687879124317</v>
+        <v>-3.3246868597152</v>
       </c>
       <c r="K138">
-        <v>1.27</v>
+        <v>1.66</v>
       </c>
       <c r="L138" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="M138" s="1">
-        <v>195838.0</v>
+        <v>191566.0</v>
       </c>
       <c r="N138" s="1">
-        <v>198369.51</v>
+        <v>194883.81</v>
       </c>
       <c r="O138" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="B139" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="C139" s="1">
         <v>200000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>94.845</v>
+        <v>94.069</v>
       </c>
       <c r="E139" s="1">
         <v>92.56375</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>185127.5</v>
       </c>
       <c r="I139" s="1">
-        <v>4562.5</v>
+        <v>3010.5</v>
       </c>
       <c r="J139" s="1">
-        <v>2.4645176972627</v>
+        <v>1.6261765539966</v>
       </c>
       <c r="K139">
-        <v>0.34</v>
+        <v>0.43</v>
       </c>
       <c r="L139">
-        <v>671.23</v>
+        <v>867.81</v>
       </c>
       <c r="M139" s="1">
-        <v>189690.0</v>
+        <v>188138.0</v>
       </c>
       <c r="N139" s="1">
-        <v>190361.23</v>
+        <v>189005.81</v>
       </c>
       <c r="O139" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="B140" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="C140" s="1">
         <v>200000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>105.708</v>
+        <v>103.332</v>
       </c>
       <c r="E140" s="1">
         <v>99.961</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
         <v>199922.0</v>
       </c>
       <c r="I140" s="1">
-        <v>11494.0</v>
+        <v>6742.0</v>
       </c>
       <c r="J140" s="1">
-        <v>5.7492422044597</v>
+        <v>3.3723152029291</v>
       </c>
       <c r="K140">
-        <v>2.71</v>
+        <v>3.26</v>
       </c>
       <c r="L140" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="M140" s="1">
-        <v>211416.0</v>
+        <v>206664.0</v>
       </c>
       <c r="N140" s="1">
-        <v>216838.6</v>
+        <v>213181.81</v>
       </c>
       <c r="O140" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="B141" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="C141" s="1">
-        <v>300000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>96.8</v>
+        <v>97.54</v>
       </c>
       <c r="E141" s="1">
-        <v>99.826</v>
+        <v>99.702</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>299478.0</v>
+        <v>140579.82</v>
       </c>
       <c r="I141" s="1">
-        <v>-9078.0</v>
+        <v>-3048.42</v>
       </c>
       <c r="J141" s="1">
-        <v>-3.0312744174864</v>
+        <v>-2.1684620168101</v>
       </c>
       <c r="K141">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>90.41</v>
+        <v>1.53</v>
+      </c>
+      <c r="L141" t="s">
+        <v>342</v>
       </c>
       <c r="M141" s="1">
-        <v>290400.0</v>
+        <v>137531.4</v>
       </c>
       <c r="N141" s="1">
-        <v>290490.41</v>
+        <v>139690.82</v>
       </c>
       <c r="O141" s="1">
-        <v>0.46</v>
+        <v>0.23</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="B142" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="C142" s="1">
-        <v>141000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.468</v>
+        <v>95.661</v>
       </c>
       <c r="E142" s="1">
-        <v>99.702</v>
+        <v>99.3</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>140579.82</v>
+        <v>139020.0</v>
       </c>
       <c r="I142" s="1">
-        <v>-329.94</v>
+        <v>-5094.6</v>
       </c>
       <c r="J142" s="1">
-        <v>-0.23469940422459</v>
+        <v>-3.6646525679758</v>
       </c>
       <c r="K142">
-        <v>1.17</v>
+        <v>1.67</v>
       </c>
       <c r="L142" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="M142" s="1">
-        <v>140249.88</v>
+        <v>133925.4</v>
       </c>
       <c r="N142" s="1">
-        <v>141894.56</v>
+        <v>136267.43</v>
       </c>
       <c r="O142" s="1">
         <v>0.22</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="B143" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="C143" s="1">
-        <v>140000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>98.023</v>
+        <v>101.291</v>
       </c>
       <c r="E143" s="1">
-        <v>99.3</v>
+        <v>99.611</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>139020.0</v>
+        <v>99611.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-1787.8</v>
+        <v>1680.0</v>
       </c>
       <c r="J143" s="1">
-        <v>-1.2860020140987</v>
+        <v>1.6865607212055</v>
       </c>
       <c r="K143">
-        <v>1.27</v>
+        <v>2.67</v>
       </c>
       <c r="L143" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="M143" s="1">
-        <v>137232.2</v>
+        <v>101291.0</v>
       </c>
       <c r="N143" s="1">
-        <v>139015.95</v>
+        <v>103964.97</v>
       </c>
       <c r="O143" s="1">
-        <v>0.22</v>
+        <v>0.17</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="B144" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="C144" s="1">
         <v>100000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>102.965</v>
+        <v>99.178</v>
       </c>
       <c r="E144" s="1">
-        <v>99.611</v>
+        <v>114.80527</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>99611.0</v>
+        <v>114805.27</v>
       </c>
       <c r="I144" s="1">
-        <v>3354.0</v>
+        <v>-15627.27</v>
       </c>
       <c r="J144" s="1">
-        <v>3.3670980112638</v>
+        <v>-13.611979659122</v>
       </c>
       <c r="K144">
-        <v>2.22</v>
-[...2 lines deleted...]
-        <v>347</v>
+        <v>0.16</v>
+      </c>
+      <c r="L144">
+        <v>162.67</v>
       </c>
       <c r="M144" s="1">
-        <v>102965.0</v>
+        <v>99178.0</v>
       </c>
       <c r="N144" s="1">
-        <v>105189.66</v>
+        <v>99340.67</v>
       </c>
       <c r="O144" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="B145" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="C145" s="1">
-        <v>113000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>99.857</v>
+        <v>99.569</v>
       </c>
       <c r="E145" s="1">
-        <v>99.494</v>
+        <v>102.989</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>112428.22</v>
+        <v>205978.0</v>
       </c>
       <c r="I145" s="1">
-        <v>410.19</v>
+        <v>-6840.0</v>
       </c>
       <c r="J145" s="1">
-        <v>0.36484612137415</v>
+        <v>-3.32074299197</v>
       </c>
       <c r="K145">
-        <v>1.17</v>
+        <v>3.37</v>
       </c>
       <c r="L145" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="M145" s="1">
-        <v>112838.41</v>
+        <v>199138.0</v>
       </c>
       <c r="N145" s="1">
-        <v>114155.71</v>
+        <v>205873.62</v>
       </c>
       <c r="O145" s="1">
-        <v>0.18</v>
+        <v>0.34</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="B146" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="C146" s="1">
         <v>100000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>99.893</v>
+        <v>96.406</v>
       </c>
       <c r="E146" s="1">
-        <v>114.80527</v>
+        <v>98.434</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>114805.27</v>
+        <v>98434.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-14912.27</v>
+        <v>-2028.0</v>
       </c>
       <c r="J146" s="1">
-        <v>-12.989185949391</v>
+        <v>-2.060263730012</v>
       </c>
       <c r="K146">
-        <v>2.27</v>
+        <v>2.71</v>
       </c>
       <c r="L146" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="M146" s="1">
-        <v>99893.0</v>
+        <v>96406.0</v>
       </c>
       <c r="N146" s="1">
-        <v>102163.89</v>
+        <v>99117.3</v>
       </c>
       <c r="O146" s="1">
         <v>0.16</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="B147" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="C147" s="1">
         <v>200000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>101.783</v>
+        <v>102.976</v>
       </c>
       <c r="E147" s="1">
-        <v>102.989</v>
+        <v>99.661</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>205978.0</v>
+        <v>199322.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-2412.0</v>
+        <v>6630.0</v>
       </c>
       <c r="J147" s="1">
-        <v>-1.1709988445368</v>
+        <v>3.3262760758973</v>
       </c>
       <c r="K147">
-        <v>2.9</v>
+        <v>3.61</v>
       </c>
       <c r="L147" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="M147" s="1">
-        <v>203566.0</v>
+        <v>205952.0</v>
       </c>
       <c r="N147" s="1">
-        <v>209374.9</v>
+        <v>213174.6</v>
       </c>
       <c r="O147" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="B148" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="C148" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>98.178</v>
+        <v>106.253</v>
       </c>
       <c r="E148" s="1">
-        <v>98.434</v>
+        <v>107.34</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>98434.0</v>
+        <v>214680.0</v>
       </c>
       <c r="I148" s="1">
-        <v>-256.0</v>
+        <v>-2174.0</v>
       </c>
       <c r="J148" s="1">
-        <v>-0.26007273909422</v>
+        <v>-1.0126700204956</v>
       </c>
       <c r="K148">
-        <v>2.3</v>
+        <v>1.69</v>
       </c>
       <c r="L148" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="M148" s="1">
-        <v>98178.0</v>
+        <v>212506.0</v>
       </c>
       <c r="N148" s="1">
-        <v>100482.11</v>
+        <v>215889.33</v>
       </c>
       <c r="O148" s="1">
-        <v>0.16</v>
+        <v>0.35</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B149" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="C149" s="1">
         <v>200000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>105.372</v>
+        <v>106.647</v>
       </c>
       <c r="E149" s="1">
-        <v>99.661</v>
+        <v>109.3</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>199322.0</v>
+        <v>218600.0</v>
       </c>
       <c r="I149" s="1">
-        <v>11422.0</v>
+        <v>-5306.0</v>
       </c>
       <c r="J149" s="1">
-        <v>5.7304261446303</v>
+        <v>-2.4272644098811</v>
       </c>
       <c r="K149">
-        <v>3.09</v>
+        <v>0.76</v>
       </c>
       <c r="L149" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="M149" s="1">
-        <v>210744.0</v>
+        <v>213294.0</v>
       </c>
       <c r="N149" s="1">
-        <v>216927.56</v>
+        <v>214818.66</v>
       </c>
       <c r="O149" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="B150" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="C150" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>108.561</v>
+        <v>98.078</v>
       </c>
       <c r="E150" s="1">
-        <v>109.3</v>
+        <v>99.852</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>218600.0</v>
+        <v>99852.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-1478.0</v>
+        <v>-1774.0</v>
       </c>
       <c r="J150" s="1">
-        <v>-0.67612076852699</v>
+        <v>-1.7766294115291</v>
       </c>
       <c r="K150">
-        <v>0.17</v>
+        <v>0.5</v>
       </c>
       <c r="L150">
-        <v>345.21</v>
+        <v>504.11</v>
       </c>
       <c r="M150" s="1">
-        <v>217122.0</v>
+        <v>98078.0</v>
       </c>
       <c r="N150" s="1">
-        <v>217467.21</v>
+        <v>98582.11</v>
       </c>
       <c r="O150" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="B151" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="C151" s="1">
         <v>100000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.165</v>
+        <v>98.961</v>
       </c>
       <c r="E151" s="1">
-        <v>99.852</v>
+        <v>99.589</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>99852.0</v>
+        <v>99589.0</v>
       </c>
       <c r="I151" s="1">
-        <v>313.0</v>
+        <v>-628.0</v>
       </c>
       <c r="J151" s="1">
-        <v>0.31346392661138</v>
+        <v>-0.6305917320186</v>
       </c>
       <c r="K151">
-        <v>0.05</v>
+        <v>0.3</v>
       </c>
       <c r="L151">
-        <v>54.79</v>
+        <v>295.89</v>
       </c>
       <c r="M151" s="1">
-        <v>100165.0</v>
+        <v>98961.0</v>
       </c>
       <c r="N151" s="1">
-        <v>100219.79</v>
+        <v>99256.89</v>
       </c>
       <c r="O151" s="1">
         <v>0.16</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B152" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="C152" s="1">
-        <v>100000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.586</v>
+        <v>99.689</v>
       </c>
       <c r="E152" s="1">
-        <v>99.589</v>
+        <v>99.43</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>99589.0</v>
+        <v>115338.8</v>
       </c>
       <c r="I152" s="1">
-        <v>997.0</v>
+        <v>300.44</v>
       </c>
       <c r="J152" s="1">
-        <v>1.0011145809276</v>
+        <v>0.26048476314995</v>
       </c>
       <c r="K152">
-        <v>3.29</v>
+        <v>2.94</v>
       </c>
       <c r="L152" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="M152" s="1">
-        <v>100586.0</v>
+        <v>115639.24</v>
       </c>
       <c r="N152" s="1">
-        <v>103877.78</v>
+        <v>119052.5</v>
       </c>
       <c r="O152" s="1">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="B153" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="C153" s="1">
-        <v>116000.0</v>
+        <v>419000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.921</v>
+        <v>86.883</v>
       </c>
       <c r="E153" s="1">
-        <v>99.43</v>
+        <v>101.61609785</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>115338.8</v>
+        <v>425771.45</v>
       </c>
       <c r="I153" s="1">
-        <v>1729.56</v>
+        <v>-61731.68</v>
       </c>
       <c r="J153" s="1">
-        <v>1.4995474202957</v>
+        <v>-14.498783326125</v>
       </c>
       <c r="K153">
-        <v>2.61</v>
+        <v>0.37</v>
       </c>
       <c r="L153" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="M153" s="1">
-        <v>117068.36</v>
+        <v>364039.77</v>
       </c>
       <c r="N153" s="1">
-        <v>120090.72</v>
+        <v>365589.5</v>
       </c>
       <c r="O153" s="1">
-        <v>0.19</v>
+        <v>0.6</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="B154" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="C154" s="1">
-        <v>419000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>88.182</v>
+        <v>84.25</v>
       </c>
       <c r="E154" s="1">
-        <v>101.61609785</v>
+        <v>85.96</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>425771.45</v>
+        <v>171920.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-56288.87</v>
+        <v>-3420.0</v>
       </c>
       <c r="J154" s="1">
-        <v>-13.220442563728</v>
+        <v>-1.9892973476035</v>
       </c>
       <c r="K154">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>0.42</v>
+      </c>
+      <c r="L154">
+        <v>839.04</v>
       </c>
       <c r="M154" s="1">
-        <v>369482.58</v>
+        <v>168500.0</v>
       </c>
       <c r="N154" s="1">
-        <v>370679.31</v>
+        <v>169339.04</v>
       </c>
       <c r="O154" s="1">
-        <v>0.59</v>
+        <v>0.28</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B155" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="C155" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>85.795</v>
+        <v>98.857</v>
       </c>
       <c r="E155" s="1">
-        <v>85.96</v>
+        <v>100.62</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>171920.0</v>
+        <v>100620.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-330.0</v>
+        <v>-1763.0</v>
       </c>
       <c r="J155" s="1">
-        <v>-0.19194974406701</v>
+        <v>-1.7521367521368</v>
       </c>
       <c r="K155">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>698.63</v>
+        <v>2.58</v>
+      </c>
+      <c r="L155" t="s">
+        <v>380</v>
       </c>
       <c r="M155" s="1">
-        <v>171590.0</v>
+        <v>98857.0</v>
       </c>
       <c r="N155" s="1">
-        <v>172288.63</v>
+        <v>101434.05</v>
       </c>
       <c r="O155" s="1">
-        <v>0.27</v>
+        <v>0.17</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="B156" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="C156" s="1">
         <v>100000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.063</v>
+        <v>98.653</v>
       </c>
       <c r="E156" s="1">
         <v>100.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>100000.0</v>
       </c>
       <c r="I156" s="1">
-        <v>63.0</v>
+        <v>-1347.0</v>
       </c>
       <c r="J156" s="1">
-        <v>0.063</v>
+        <v>-1.347</v>
       </c>
       <c r="K156">
-        <v>1.14</v>
+        <v>1.55</v>
       </c>
       <c r="L156" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="M156" s="1">
-        <v>100063.0</v>
+        <v>98653.0</v>
       </c>
       <c r="N156" s="1">
-        <v>101200.18</v>
+        <v>100206.47</v>
       </c>
       <c r="O156" s="1">
         <v>0.16</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="B157" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="C157" s="1">
         <v>351000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>99.719</v>
+        <v>98.283</v>
       </c>
       <c r="E157" s="1">
         <v>100.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>351000.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-986.31</v>
+        <v>-6026.67</v>
       </c>
       <c r="J157" s="1">
-        <v>-0.281</v>
+        <v>-1.717</v>
       </c>
       <c r="K157">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>530.52</v>
+        <v>0.54</v>
+      </c>
+      <c r="L157" t="s">
+        <v>386</v>
       </c>
       <c r="M157" s="1">
-        <v>350013.69</v>
+        <v>344973.33</v>
       </c>
       <c r="N157" s="1">
-        <v>350544.21</v>
+        <v>346863.31</v>
       </c>
       <c r="O157" s="1">
-        <v>0.56</v>
+        <v>0.57</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="B158" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="C158" s="1">
         <v>216000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>99.424</v>
+        <v>97.834</v>
       </c>
       <c r="E158" s="1">
         <v>100.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>216000.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-1244.16</v>
+        <v>-4678.56</v>
       </c>
       <c r="J158" s="1">
-        <v>-0.576</v>
+        <v>-2.166</v>
       </c>
       <c r="K158">
-        <v>1.58</v>
+        <v>2.0</v>
       </c>
       <c r="L158" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="M158" s="1">
-        <v>214755.84</v>
+        <v>211321.44</v>
       </c>
       <c r="N158" s="1">
-        <v>218174.47</v>
+        <v>215644.35</v>
       </c>
       <c r="O158" s="1">
         <v>0.35</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="B159" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="C159" s="1">
         <v>200000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.714</v>
+        <v>98.1</v>
       </c>
       <c r="E159" s="1">
         <v>100.42</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>200840.0</v>
       </c>
       <c r="I159" s="1">
-        <v>588.0</v>
+        <v>-4640.0</v>
       </c>
       <c r="J159" s="1">
-        <v>0.29277036446923</v>
+        <v>-2.3102967536347</v>
       </c>
       <c r="K159">
-        <v>2.69</v>
+        <v>3.1</v>
       </c>
       <c r="L159" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="M159" s="1">
-        <v>201428.0</v>
+        <v>196200.0</v>
       </c>
       <c r="N159" s="1">
-        <v>206810.88</v>
+        <v>202397.26</v>
       </c>
       <c r="O159" s="1">
         <v>0.33</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="B160" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="C160" s="1">
         <v>200000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.3</v>
+        <v>97.463</v>
       </c>
       <c r="E160" s="1">
         <v>99.259</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>198518.0</v>
       </c>
       <c r="I160" s="1">
-        <v>2082.0</v>
+        <v>-3592.0</v>
       </c>
       <c r="J160" s="1">
-        <v>1.0487713960447</v>
+        <v>-1.8094077111395</v>
       </c>
       <c r="K160">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>391</v>
+        <v>0.18</v>
+      </c>
+      <c r="L160">
+        <v>359.59</v>
       </c>
       <c r="M160" s="1">
-        <v>200600.0</v>
+        <v>194926.0</v>
       </c>
       <c r="N160" s="1">
-        <v>202134.25</v>
+        <v>195285.59</v>
       </c>
       <c r="O160" s="1">
         <v>0.32</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="B161" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="C161" s="1">
         <v>200000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>102.333</v>
+        <v>101.048</v>
       </c>
       <c r="E161" s="1">
         <v>100.4</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>200800.0</v>
       </c>
       <c r="I161" s="1">
-        <v>3866.0</v>
+        <v>1296.0</v>
       </c>
       <c r="J161" s="1">
-        <v>1.9252988047809</v>
+        <v>0.64541832669323</v>
       </c>
       <c r="K161">
-        <v>2.53</v>
+        <v>2.96</v>
       </c>
       <c r="L161" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="M161" s="1">
-        <v>204666.0</v>
+        <v>202096.0</v>
       </c>
       <c r="N161" s="1">
-        <v>209719.42</v>
+        <v>208019.97</v>
       </c>
       <c r="O161" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="B162" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="C162" s="1">
         <v>289000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>99.474</v>
+        <v>98.405</v>
       </c>
       <c r="E162" s="1">
         <v>99.228</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>286768.92</v>
       </c>
       <c r="I162" s="1">
-        <v>710.94</v>
+        <v>-2378.47</v>
       </c>
       <c r="J162" s="1">
-        <v>0.2479138952715</v>
+        <v>-0.82940299109122</v>
       </c>
       <c r="K162">
-        <v>2.1</v>
+        <v>2.42</v>
       </c>
       <c r="L162" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="M162" s="1">
-        <v>287479.86</v>
+        <v>284390.45</v>
       </c>
       <c r="N162" s="1">
-        <v>293535.0</v>
+        <v>291378.91</v>
       </c>
       <c r="O162" s="1">
-        <v>0.46</v>
+        <v>0.48</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="B163" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="C163" s="1">
         <v>100000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.551</v>
+        <v>98.766</v>
       </c>
       <c r="E163" s="1">
         <v>99.517</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>99517.0</v>
       </c>
       <c r="I163" s="1">
-        <v>1034.0</v>
+        <v>-751.0</v>
       </c>
       <c r="J163" s="1">
-        <v>1.0390184591577</v>
+        <v>-0.75464493503622</v>
       </c>
       <c r="K163">
-        <v>2.13</v>
+        <v>2.51</v>
       </c>
       <c r="L163" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="M163" s="1">
-        <v>100551.0</v>
+        <v>98766.0</v>
       </c>
       <c r="N163" s="1">
-        <v>102677.71</v>
+        <v>101271.82</v>
       </c>
       <c r="O163" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="B164" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="C164" s="1">
         <v>200000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>88.046</v>
+        <v>86.705</v>
       </c>
       <c r="E164" s="1">
         <v>103.73152</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>207463.04</v>
       </c>
       <c r="I164" s="1">
-        <v>-31371.04</v>
+        <v>-34053.04</v>
       </c>
       <c r="J164" s="1">
-        <v>-15.121266901324</v>
+        <v>-16.414027288909</v>
       </c>
       <c r="K164">
-        <v>0.14</v>
+        <v>0.23</v>
       </c>
       <c r="L164">
-        <v>283.56</v>
+        <v>452.05</v>
       </c>
       <c r="M164" s="1">
-        <v>176092.0</v>
+        <v>173410.0</v>
       </c>
       <c r="N164" s="1">
-        <v>176375.56</v>
+        <v>173862.05</v>
       </c>
       <c r="O164" s="1">
         <v>0.28</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="B165" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="C165" s="1">
         <v>400000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>99.87</v>
+        <v>98.148</v>
       </c>
       <c r="E165" s="1">
         <v>100.33</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>401320.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-1840.0</v>
+        <v>-8728.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-0.45848699292335</v>
+        <v>-2.1748230838234</v>
       </c>
       <c r="K165">
-        <v>2.76</v>
-[...2 lines deleted...]
-        <v>405</v>
+        <v>0.1</v>
+      </c>
+      <c r="L165">
+        <v>394.52</v>
       </c>
       <c r="M165" s="1">
-        <v>399480.0</v>
+        <v>392592.0</v>
       </c>
       <c r="N165" s="1">
-        <v>410526.58</v>
+        <v>392986.52</v>
       </c>
       <c r="O165" s="1">
-        <v>0.65</v>
+        <v>0.64</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="B166" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="C166" s="1">
         <v>100000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>90.938</v>
+        <v>90.07</v>
       </c>
       <c r="E166" s="1">
         <v>89.875</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
         <v>89875.0</v>
       </c>
       <c r="I166" s="1">
-        <v>1063.0</v>
+        <v>195.0</v>
       </c>
       <c r="J166" s="1">
-        <v>1.1827538247566</v>
+        <v>0.21696801112656</v>
       </c>
       <c r="K166">
-        <v>0.0</v>
+        <v>0.06</v>
       </c>
       <c r="L166">
-        <v>1.37</v>
+        <v>57.53</v>
       </c>
       <c r="M166" s="1">
-        <v>90938.0</v>
+        <v>90070.0</v>
       </c>
       <c r="N166" s="1">
-        <v>90939.37</v>
+        <v>90127.53</v>
       </c>
       <c r="O166" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="B167" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="C167" s="1">
         <v>100000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>91.185</v>
+        <v>90.712</v>
       </c>
       <c r="E167" s="1">
         <v>89.875</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
         <v>89875.0</v>
       </c>
       <c r="I167" s="1">
-        <v>1310.0</v>
+        <v>837.0</v>
       </c>
       <c r="J167" s="1">
-        <v>1.4575799721836</v>
+        <v>0.93129346314325</v>
       </c>
       <c r="K167">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="L167">
-        <v>97.26</v>
+        <v>125.34</v>
       </c>
       <c r="M167" s="1">
-        <v>91185.0</v>
+        <v>90712.0</v>
       </c>
       <c r="N167" s="1">
-        <v>91282.26</v>
+        <v>90837.34</v>
       </c>
       <c r="O167" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B168" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="C168" s="1">
         <v>134000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>102.816</v>
+        <v>101.745</v>
       </c>
       <c r="E168" s="1">
         <v>99.521</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
         <v>133358.14</v>
       </c>
       <c r="I168" s="1">
-        <v>4415.3</v>
+        <v>2980.16</v>
       </c>
       <c r="J168" s="1">
-        <v>3.3108590146803</v>
+        <v>2.2347042332774</v>
       </c>
       <c r="K168">
-        <v>1.46</v>
+        <v>1.91</v>
       </c>
       <c r="L168" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="M168" s="1">
-        <v>137773.44</v>
+        <v>136338.3</v>
       </c>
       <c r="N168" s="1">
-        <v>139726.54</v>
+        <v>138893.48</v>
       </c>
       <c r="O168" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="B169" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="C169" s="1">
         <v>100000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>99.642</v>
+        <v>98.064</v>
       </c>
       <c r="E169" s="1">
         <v>99.766</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
         <v>99766.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-124.0</v>
+        <v>-1702.0</v>
       </c>
       <c r="J169" s="1">
-        <v>-0.12429084056693</v>
+        <v>-1.7059920213299</v>
       </c>
       <c r="K169">
-        <v>1.72</v>
+        <v>2.2</v>
       </c>
       <c r="L169" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="M169" s="1">
-        <v>99642.0</v>
+        <v>98064.0</v>
       </c>
       <c r="N169" s="1">
-        <v>101365.29</v>
+        <v>100264.68</v>
       </c>
       <c r="O169" s="1">
         <v>0.16</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="B170" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="C170" s="1">
         <v>130000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.024</v>
+        <v>98.108</v>
       </c>
       <c r="E170" s="1">
         <v>99.945</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
         <v>129928.5</v>
       </c>
       <c r="I170" s="1">
-        <v>102.7</v>
+        <v>-2388.1</v>
       </c>
       <c r="J170" s="1">
-        <v>0.079043473910651</v>
+        <v>-1.8380109059983</v>
       </c>
       <c r="K170">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>637.57</v>
+        <v>0.88</v>
+      </c>
+      <c r="L170" t="s">
+        <v>420</v>
       </c>
       <c r="M170" s="1">
-        <v>130031.2</v>
+        <v>127540.4</v>
       </c>
       <c r="N170" s="1">
-        <v>130668.77</v>
+        <v>128690.53</v>
       </c>
       <c r="O170" s="1">
         <v>0.21</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="B171" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="C171" s="1">
         <v>128000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>99.84</v>
+        <v>98.858</v>
       </c>
       <c r="E171" s="1">
         <v>99.682</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
         <v>127592.96</v>
       </c>
       <c r="I171" s="1">
-        <v>202.24</v>
+        <v>-1054.72</v>
       </c>
       <c r="J171" s="1">
-        <v>0.15850404285628</v>
+        <v>-0.82662867919986</v>
       </c>
       <c r="K171">
-        <v>0.47</v>
+        <v>0.78</v>
       </c>
       <c r="L171">
-        <v>597.92</v>
+        <v>993.32</v>
       </c>
       <c r="M171" s="1">
-        <v>127795.2</v>
+        <v>126538.24</v>
       </c>
       <c r="N171" s="1">
-        <v>128393.12</v>
+        <v>127531.56</v>
       </c>
       <c r="O171" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="B172" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="C172" s="1">
-        <v>644000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>82.69</v>
+        <v>98.283</v>
       </c>
       <c r="E172" s="1">
-        <v>116.03954658</v>
+        <v>99.998</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>747294.68</v>
+        <v>224995.5</v>
       </c>
       <c r="I172" s="1">
-        <v>-106200.17</v>
+        <v>-3858.75</v>
       </c>
       <c r="J172" s="1">
-        <v>-14.211284094783</v>
+        <v>-1.715034300686</v>
       </c>
       <c r="K172">
-        <v>0.06</v>
+        <v>0.25</v>
       </c>
       <c r="L172">
-        <v>412.08</v>
+        <v>570.45</v>
       </c>
       <c r="M172" s="1">
-        <v>641094.51</v>
+        <v>221136.75</v>
       </c>
       <c r="N172" s="1">
-        <v>641506.59</v>
+        <v>221707.2</v>
       </c>
       <c r="O172" s="1">
-        <v>1.02</v>
+        <v>0.36</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="B173" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="C173" s="1">
-        <v>627753.0</v>
+        <v>544000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>54.374</v>
+        <v>83.03</v>
       </c>
       <c r="E173" s="1">
-        <v>62.52544074</v>
+        <v>116.03954596</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>392505.33</v>
+        <v>631255.13</v>
       </c>
       <c r="I173" s="1">
-        <v>-51170.92</v>
+        <v>-88368.06</v>
       </c>
       <c r="J173" s="1">
-        <v>-13.037000032586</v>
+        <v>-13.998786829661</v>
       </c>
       <c r="K173">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>424</v>
+        <v>0.08</v>
+      </c>
+      <c r="L173">
+        <v>420.97</v>
       </c>
       <c r="M173" s="1">
-        <v>341334.41</v>
+        <v>542887.07</v>
       </c>
       <c r="N173" s="1">
-        <v>343260.67</v>
+        <v>543308.04</v>
       </c>
       <c r="O173" s="1">
-        <v>0.54</v>
+        <v>0.89</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="B174" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="C174" s="1">
-        <v>93000.0</v>
+        <v>627753.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.958</v>
+        <v>53.23</v>
       </c>
       <c r="E174" s="1">
-        <v>99.558</v>
+        <v>62.52544074</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>92588.94</v>
+        <v>392505.33</v>
       </c>
       <c r="I174" s="1">
-        <v>1302.0</v>
+        <v>-58352.41</v>
       </c>
       <c r="J174" s="1">
-        <v>1.406215472388</v>
+        <v>-14.866654167473</v>
       </c>
       <c r="K174">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>461.82</v>
+        <v>0.36</v>
+      </c>
+      <c r="L174" t="s">
+        <v>429</v>
       </c>
       <c r="M174" s="1">
-        <v>93890.94</v>
+        <v>334152.92</v>
       </c>
       <c r="N174" s="1">
-        <v>94352.76</v>
+        <v>336431.75</v>
       </c>
       <c r="O174" s="1">
-        <v>0.15</v>
+        <v>0.55</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="B175" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="C175" s="1">
         <v>243000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>104.39</v>
+        <v>102.374</v>
       </c>
       <c r="E175" s="1">
         <v>99.775</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>242453.25</v>
       </c>
       <c r="I175" s="1">
-        <v>11214.45</v>
+        <v>6315.57</v>
       </c>
       <c r="J175" s="1">
-        <v>4.6254071661238</v>
+        <v>2.6048609371085</v>
       </c>
       <c r="K175">
-        <v>0.77</v>
+        <v>1.23</v>
       </c>
       <c r="L175" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="M175" s="1">
-        <v>253667.7</v>
+        <v>248768.82</v>
       </c>
       <c r="N175" s="1">
-        <v>255535.14</v>
+        <v>251762.21</v>
       </c>
       <c r="O175" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="B176" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="C176" s="1">
         <v>100000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>99.997</v>
+        <v>98.327</v>
       </c>
       <c r="E176" s="1">
         <v>99.24</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>99240.0</v>
       </c>
       <c r="I176" s="1">
-        <v>757.0</v>
+        <v>-913.0</v>
       </c>
       <c r="J176" s="1">
-        <v>0.76279725916969</v>
+        <v>-0.91999193873438</v>
       </c>
       <c r="K176">
-        <v>0.14</v>
+        <v>0.57</v>
       </c>
       <c r="L176">
-        <v>143.84</v>
+        <v>565.07</v>
       </c>
       <c r="M176" s="1">
-        <v>99997.0</v>
+        <v>98327.0</v>
       </c>
       <c r="N176" s="1">
-        <v>100140.84</v>
+        <v>98892.07</v>
       </c>
       <c r="O176" s="1">
         <v>0.16</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="B177" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="C177" s="1">
         <v>100000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>89.998</v>
+        <v>88.136</v>
       </c>
       <c r="E177" s="1">
         <v>85.48</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>85480.0</v>
       </c>
       <c r="I177" s="1">
-        <v>4518.0</v>
+        <v>2656.0</v>
       </c>
       <c r="J177" s="1">
-        <v>5.285446888161</v>
+        <v>3.1071595694899</v>
       </c>
       <c r="K177">
-        <v>1.46</v>
+        <v>1.67</v>
       </c>
       <c r="L177" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="M177" s="1">
-        <v>89998.0</v>
+        <v>88136.0</v>
       </c>
       <c r="N177" s="1">
-        <v>91462.79</v>
+        <v>89808.6</v>
       </c>
       <c r="O177" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="B178" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="C178" s="1">
         <v>200000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>102.855</v>
+        <v>101.094</v>
       </c>
       <c r="E178" s="1">
         <v>99.858</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>199716.0</v>
       </c>
       <c r="I178" s="1">
-        <v>5994.0</v>
+        <v>2472.0</v>
       </c>
       <c r="J178" s="1">
-        <v>3.0012617917443</v>
+        <v>1.2377576158145</v>
       </c>
       <c r="K178">
-        <v>2.59</v>
+        <v>3.03</v>
       </c>
       <c r="L178" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="M178" s="1">
-        <v>205710.0</v>
+        <v>202188.0</v>
       </c>
       <c r="N178" s="1">
-        <v>210890.82</v>
+        <v>208239.37</v>
       </c>
       <c r="O178" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="B179" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="C179" s="1">
         <v>100000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>99.463</v>
+        <v>98.314</v>
       </c>
       <c r="E179" s="1">
-        <v>100.0</v>
+        <v>99.67</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>100000.0</v>
+        <v>99670.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-537.0</v>
+        <v>-1356.0</v>
       </c>
       <c r="J179" s="1">
-        <v>-0.537</v>
+        <v>-1.3604896157319</v>
       </c>
       <c r="K179">
-        <v>0.93</v>
+        <v>0.3</v>
       </c>
       <c r="L179">
-        <v>934.93</v>
+        <v>299.66</v>
       </c>
       <c r="M179" s="1">
-        <v>99463.0</v>
+        <v>98314.0</v>
       </c>
       <c r="N179" s="1">
-        <v>100397.93</v>
+        <v>98613.66</v>
       </c>
       <c r="O179" s="1">
         <v>0.16</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="B180" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="C180" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>99.396</v>
+        <v>97.201</v>
       </c>
       <c r="E180" s="1">
-        <v>98.642</v>
+        <v>100.0</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>295926.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I180" s="1">
-        <v>2262.0</v>
+        <v>-2799.0</v>
       </c>
       <c r="J180" s="1">
-        <v>0.76438028426025</v>
+        <v>-2.799</v>
       </c>
       <c r="K180">
-        <v>3.09</v>
+        <v>1.36</v>
       </c>
       <c r="L180" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="M180" s="1">
-        <v>298188.0</v>
+        <v>97201.0</v>
       </c>
       <c r="N180" s="1">
-        <v>307465.4</v>
+        <v>98557.16</v>
       </c>
       <c r="O180" s="1">
-        <v>0.49</v>
+        <v>0.16</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="B181" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="C181" s="1">
-        <v>148000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>99.681</v>
+        <v>95.779</v>
       </c>
       <c r="E181" s="1">
-        <v>99.628</v>
+        <v>98.642</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>147449.44</v>
+        <v>295926.0</v>
       </c>
       <c r="I181" s="1">
-        <v>78.44</v>
+        <v>-8589.0</v>
       </c>
       <c r="J181" s="1">
-        <v>0.053197896173766</v>
+        <v>-2.9024147928874</v>
       </c>
       <c r="K181">
-        <v>1.12</v>
+        <v>3.58</v>
       </c>
       <c r="L181" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="M181" s="1">
-        <v>147527.88</v>
+        <v>287337.0</v>
       </c>
       <c r="N181" s="1">
-        <v>149188.32</v>
+        <v>298088.71</v>
       </c>
       <c r="O181" s="1">
-        <v>0.24</v>
+        <v>0.49</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="B182" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="C182" s="1">
-        <v>100000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>100.396</v>
+        <v>98.611</v>
       </c>
       <c r="E182" s="1">
-        <v>99.736</v>
+        <v>99.628</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>99736.0</v>
+        <v>147449.44</v>
       </c>
       <c r="I182" s="1">
-        <v>660.0</v>
+        <v>-1505.16</v>
       </c>
       <c r="J182" s="1">
-        <v>0.66174701211198</v>
+        <v>-1.0207973662023</v>
       </c>
       <c r="K182">
-        <v>0.82</v>
-[...2 lines deleted...]
-        <v>821.92</v>
+        <v>1.49</v>
+      </c>
+      <c r="L182" t="s">
+        <v>451</v>
       </c>
       <c r="M182" s="1">
-        <v>100396.0</v>
+        <v>145944.28</v>
       </c>
       <c r="N182" s="1">
-        <v>101217.92</v>
+        <v>148145.02</v>
       </c>
       <c r="O182" s="1">
-        <v>0.16</v>
+        <v>0.24</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="B183" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="C183" s="1">
-        <v>104000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>100.083</v>
+        <v>97.246</v>
       </c>
       <c r="E183" s="1">
-        <v>99.594</v>
+        <v>99.736</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>103577.76</v>
+        <v>99736.0</v>
       </c>
       <c r="I183" s="1">
-        <v>508.56</v>
+        <v>-2490.0</v>
       </c>
       <c r="J183" s="1">
-        <v>0.49099343333936</v>
+        <v>-2.4965910002406</v>
       </c>
       <c r="K183">
-        <v>2.22</v>
+        <v>1.27</v>
       </c>
       <c r="L183" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="M183" s="1">
-        <v>104086.32</v>
+        <v>97246.0</v>
       </c>
       <c r="N183" s="1">
-        <v>106394.27</v>
+        <v>98517.23</v>
       </c>
       <c r="O183" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="B184" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="C184" s="1">
-        <v>100000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>97.957</v>
+        <v>97.894</v>
       </c>
       <c r="E184" s="1">
-        <v>99.524</v>
+        <v>99.594</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>99524.0</v>
+        <v>103577.76</v>
       </c>
       <c r="I184" s="1">
-        <v>-1567.0</v>
+        <v>-1768.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-1.5744945942687</v>
+        <v>-1.7069301363536</v>
       </c>
       <c r="K184">
-        <v>0.58</v>
-[...2 lines deleted...]
-        <v>575.34</v>
+        <v>2.6</v>
+      </c>
+      <c r="L184" t="s">
+        <v>457</v>
       </c>
       <c r="M184" s="1">
-        <v>97957.0</v>
+        <v>101809.76</v>
       </c>
       <c r="N184" s="1">
-        <v>98532.34</v>
+        <v>104511.98</v>
       </c>
       <c r="O184" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="B185" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="C185" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>99.969</v>
+        <v>97.463</v>
       </c>
       <c r="E185" s="1">
-        <v>100.0</v>
+        <v>99.524</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>400000.0</v>
+        <v>99524.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-124.0</v>
+        <v>-2061.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-0.031</v>
+        <v>-2.0708572806559</v>
       </c>
       <c r="K185">
-        <v>1.78</v>
-[...2 lines deleted...]
-        <v>455</v>
+        <v>0.67</v>
+      </c>
+      <c r="L185">
+        <v>673.63</v>
       </c>
       <c r="M185" s="1">
-        <v>399876.0</v>
+        <v>97463.0</v>
       </c>
       <c r="N185" s="1">
-        <v>407010.25</v>
+        <v>98136.63</v>
       </c>
       <c r="O185" s="1">
-        <v>0.64</v>
+        <v>0.16</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="B186" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="C186" s="1">
-        <v>117000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>100.802</v>
+        <v>98.073</v>
       </c>
       <c r="E186" s="1">
-        <v>99.115</v>
+        <v>100.0</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>115964.55</v>
+        <v>400000.0</v>
       </c>
       <c r="I186" s="1">
-        <v>1973.79</v>
+        <v>-7708.0</v>
       </c>
       <c r="J186" s="1">
-        <v>1.7020632598497</v>
+        <v>-1.927</v>
       </c>
       <c r="K186">
-        <v>2.97</v>
+        <v>2.22</v>
       </c>
       <c r="L186" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="M186" s="1">
-        <v>117938.34</v>
+        <v>392292.0</v>
       </c>
       <c r="N186" s="1">
-        <v>121416.29</v>
+        <v>401167.34</v>
       </c>
       <c r="O186" s="1">
-        <v>0.19</v>
+        <v>0.66</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="B187" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="C187" s="1">
-        <v>272000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>93.671</v>
+        <v>98.585</v>
       </c>
       <c r="E187" s="1">
-        <v>98.404</v>
+        <v>99.115</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>267658.88</v>
+        <v>115964.55</v>
       </c>
       <c r="I187" s="1">
-        <v>-12873.76</v>
+        <v>-620.1</v>
       </c>
       <c r="J187" s="1">
-        <v>-4.8097638307386</v>
+        <v>-0.53473238157696</v>
       </c>
       <c r="K187">
-        <v>0.9</v>
+        <v>3.37</v>
       </c>
       <c r="L187" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="M187" s="1">
-        <v>254785.12</v>
+        <v>115344.45</v>
       </c>
       <c r="N187" s="1">
-        <v>257221.94</v>
+        <v>119282.38</v>
       </c>
       <c r="O187" s="1">
-        <v>0.41</v>
+        <v>0.19</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B188" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C188" s="1">
-        <v>11463.0</v>
+        <v>272000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>94.665</v>
+        <v>92.39</v>
       </c>
       <c r="E188" s="1">
-        <v>110.69056966</v>
+        <v>98.404</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>12688.46</v>
+        <v>267658.88</v>
       </c>
       <c r="I188" s="1">
-        <v>-1837.01</v>
+        <v>-16358.08</v>
       </c>
       <c r="J188" s="1">
-        <v>-14.477801088548</v>
+        <v>-6.1115401812934</v>
       </c>
       <c r="K188">
-        <v>1.19</v>
-[...2 lines deleted...]
-        <v>136.94</v>
+        <v>1.23</v>
+      </c>
+      <c r="L188" t="s">
+        <v>468</v>
       </c>
       <c r="M188" s="1">
-        <v>10851.45</v>
+        <v>251300.8</v>
       </c>
       <c r="N188" s="1">
-        <v>10988.39</v>
+        <v>254654.22</v>
       </c>
       <c r="O188" s="1">
-        <v>0.02</v>
+        <v>0.42</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="B189" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="C189" s="1">
-        <v>442000.0</v>
+        <v>11463.0</v>
       </c>
       <c r="D189" s="1">
-        <v>105.355</v>
+        <v>93.79</v>
       </c>
       <c r="E189" s="1">
-        <v>101.22033937</v>
+        <v>110.69056966</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>447393.9</v>
+        <v>12688.46</v>
       </c>
       <c r="I189" s="1">
-        <v>18275.2</v>
+        <v>-1937.32</v>
       </c>
       <c r="J189" s="1">
-        <v>4.0848120638212</v>
+        <v>-15.268361960396</v>
       </c>
       <c r="K189">
-        <v>1.07</v>
-[...2 lines deleted...]
-        <v>466</v>
+        <v>1.35</v>
+      </c>
+      <c r="L189">
+        <v>154.33</v>
       </c>
       <c r="M189" s="1">
-        <v>465669.1</v>
+        <v>10751.14</v>
       </c>
       <c r="N189" s="1">
-        <v>470380.53</v>
+        <v>10905.47</v>
       </c>
       <c r="O189" s="1">
-        <v>0.74</v>
+        <v>0.02</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B190" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C190" s="1">
-        <v>288000.0</v>
+        <v>442000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>99.227</v>
+        <v>102.78</v>
       </c>
       <c r="E190" s="1">
-        <v>100.0</v>
+        <v>101.22033937</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>288000.0</v>
+        <v>447393.9</v>
       </c>
       <c r="I190" s="1">
-        <v>-2226.24</v>
+        <v>6893.7</v>
       </c>
       <c r="J190" s="1">
-        <v>-0.773</v>
+        <v>1.5408569495471</v>
       </c>
       <c r="K190">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>339.73</v>
+        <v>1.52</v>
+      </c>
+      <c r="L190" t="s">
+        <v>473</v>
       </c>
       <c r="M190" s="1">
-        <v>285773.76</v>
+        <v>454287.6</v>
       </c>
       <c r="N190" s="1">
-        <v>286113.49</v>
+        <v>460990.46</v>
       </c>
       <c r="O190" s="1">
-        <v>0.45</v>
+        <v>0.75</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="B191" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="C191" s="1">
-        <v>300000.0</v>
+        <v>319000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>104.895</v>
+        <v>98.177</v>
       </c>
       <c r="E191" s="1">
-        <v>100.77</v>
+        <v>100.0</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>302310.0</v>
+        <v>319000.0</v>
       </c>
       <c r="I191" s="1">
-        <v>12375.0</v>
+        <v>-5815.37</v>
       </c>
       <c r="J191" s="1">
-        <v>4.0934802024412</v>
+        <v>-1.823</v>
       </c>
       <c r="K191">
-        <v>3.81</v>
-[...2 lines deleted...]
-        <v>471</v>
+        <v>0.23</v>
+      </c>
+      <c r="L191">
+        <v>740.01</v>
       </c>
       <c r="M191" s="1">
-        <v>314685.0</v>
+        <v>313184.63</v>
       </c>
       <c r="N191" s="1">
-        <v>326124.04</v>
+        <v>313924.64</v>
       </c>
       <c r="O191" s="1">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="B192" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="C192" s="1">
-        <v>229000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>92.456</v>
+        <v>102.858</v>
       </c>
       <c r="E192" s="1">
-        <v>101.3569214</v>
+        <v>100.77</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>232107.35</v>
+        <v>100770.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-20383.11</v>
+        <v>2088.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-8.781759819325</v>
+        <v>2.072045251563</v>
       </c>
       <c r="K192">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4.35</v>
+      </c>
+      <c r="L192" t="s">
+        <v>478</v>
       </c>
       <c r="M192" s="1">
-        <v>211724.24</v>
+        <v>102858.0</v>
       </c>
       <c r="N192" s="1">
-        <v>211724.24</v>
+        <v>107204.58</v>
       </c>
       <c r="O192" s="1">
-        <v>0.34</v>
+        <v>0.18</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
       <c r="B193" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="C193" s="1">
-        <v>192000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>86.411</v>
+        <v>103.352</v>
       </c>
       <c r="E193" s="1">
-        <v>100.8770625</v>
+        <v>105.93</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>193683.96</v>
+        <v>211860.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-27774.84</v>
+        <v>-5156.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-14.340289201026</v>
+        <v>-2.4336826205985</v>
       </c>
       <c r="K193">
         <v>0.0</v>
       </c>
       <c r="L193">
         <v>0.0</v>
       </c>
       <c r="M193" s="1">
-        <v>165909.12</v>
+        <v>206704.0</v>
       </c>
       <c r="N193" s="1">
-        <v>165909.12</v>
+        <v>206704.0</v>
       </c>
       <c r="O193" s="1">
-        <v>0.26</v>
+        <v>0.34</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="B194" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
       <c r="C194" s="1">
-        <v>260000.0</v>
+        <v>229000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>92.171</v>
+        <v>91.855</v>
       </c>
       <c r="E194" s="1">
-        <v>99.355</v>
+        <v>101.3569214</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>258323.0</v>
+        <v>232107.35</v>
       </c>
       <c r="I194" s="1">
-        <v>-18678.4</v>
+        <v>-21759.4</v>
       </c>
       <c r="J194" s="1">
-        <v>-7.2306376126013</v>
+        <v>-9.3747138985474</v>
       </c>
       <c r="K194">
-        <v>0.91</v>
-[...2 lines deleted...]
-        <v>478</v>
+        <v>0.0</v>
+      </c>
+      <c r="L194">
+        <v>0.0</v>
       </c>
       <c r="M194" s="1">
-        <v>239644.6</v>
+        <v>210347.95</v>
       </c>
       <c r="N194" s="1">
-        <v>242014.87</v>
+        <v>210347.95</v>
       </c>
       <c r="O194" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="B195" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="C195" s="1">
-        <v>100000.0</v>
+        <v>192000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>102.087</v>
+        <v>85.715</v>
       </c>
       <c r="E195" s="1">
-        <v>98.69</v>
+        <v>100.8770625</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>98690.0</v>
+        <v>193683.96</v>
       </c>
       <c r="I195" s="1">
-        <v>3397.0</v>
+        <v>-29111.16</v>
       </c>
       <c r="J195" s="1">
-        <v>3.4420913973047</v>
+        <v>-15.030237919547</v>
       </c>
       <c r="K195">
-        <v>1.42</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>0.0</v>
+      </c>
+      <c r="L195">
+        <v>0.0</v>
       </c>
       <c r="M195" s="1">
-        <v>102087.0</v>
+        <v>164572.8</v>
       </c>
       <c r="N195" s="1">
-        <v>103509.6</v>
+        <v>164572.8</v>
       </c>
       <c r="O195" s="1">
-        <v>0.16</v>
+        <v>0.27</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B196" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="C196" s="1">
-        <v>200000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>94.888</v>
+        <v>91.332</v>
       </c>
       <c r="E196" s="1">
-        <v>102.25</v>
+        <v>99.355</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>204500.0</v>
+        <v>258323.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-14724.0</v>
+        <v>-20859.8</v>
       </c>
       <c r="J196" s="1">
-        <v>-7.2</v>
+        <v>-8.0750842936943</v>
       </c>
       <c r="K196">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>309.59</v>
+        <v>1.07</v>
+      </c>
+      <c r="L196" t="s">
+        <v>487</v>
       </c>
       <c r="M196" s="1">
-        <v>189776.0</v>
+        <v>237463.2</v>
       </c>
       <c r="N196" s="1">
-        <v>190085.59</v>
+        <v>240235.05</v>
       </c>
       <c r="O196" s="1">
-        <v>0.3</v>
+        <v>0.39</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="B197" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="C197" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>85.168</v>
+        <v>100.167</v>
       </c>
       <c r="E197" s="1">
-        <v>102.12908</v>
+        <v>98.69</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>204258.16</v>
+        <v>98690.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-33922.16</v>
+        <v>1477.0</v>
       </c>
       <c r="J197" s="1">
-        <v>-16.607493184116</v>
+        <v>1.4966055324754</v>
       </c>
       <c r="K197">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>773.97</v>
+        <v>1.86</v>
+      </c>
+      <c r="L197" t="s">
+        <v>490</v>
       </c>
       <c r="M197" s="1">
-        <v>170336.0</v>
+        <v>100167.0</v>
       </c>
       <c r="N197" s="1">
-        <v>171109.97</v>
+        <v>102024.88</v>
       </c>
       <c r="O197" s="1">
-        <v>0.27</v>
+        <v>0.17</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
       <c r="B198" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="C198" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>84.953</v>
+        <v>93.73</v>
       </c>
       <c r="E198" s="1">
-        <v>85.379</v>
+        <v>102.25</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>85379.0</v>
+        <v>204500.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-426.0</v>
+        <v>-17040.0</v>
       </c>
       <c r="J198" s="1">
-        <v>-0.49895173286171</v>
+        <v>-8.3325183374083</v>
       </c>
       <c r="K198">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="L198">
-        <v>124.66</v>
+        <v>365.75</v>
       </c>
       <c r="M198" s="1">
-        <v>84953.0</v>
+        <v>187460.0</v>
       </c>
       <c r="N198" s="1">
-        <v>85077.66</v>
+        <v>187825.75</v>
       </c>
       <c r="O198" s="1">
-        <v>0.13</v>
+        <v>0.31</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="B199" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
       <c r="C199" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>74.427</v>
+        <v>83.476</v>
       </c>
       <c r="E199" s="1">
-        <v>100.94922</v>
+        <v>102.12908</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>302847.66</v>
+        <v>204258.16</v>
       </c>
       <c r="I199" s="1">
-        <v>-79566.66</v>
+        <v>-37306.16</v>
       </c>
       <c r="J199" s="1">
-        <v>-26.27283301446</v>
+        <v>-18.264220141805</v>
       </c>
       <c r="K199">
-        <v>0.02</v>
+        <v>0.46</v>
       </c>
       <c r="L199">
-        <v>60.41</v>
+        <v>914.38</v>
       </c>
       <c r="M199" s="1">
-        <v>223281.0</v>
+        <v>166952.0</v>
       </c>
       <c r="N199" s="1">
-        <v>223341.41</v>
+        <v>167866.38</v>
       </c>
       <c r="O199" s="1">
-        <v>0.35</v>
+        <v>0.27</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="B200" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="C200" s="1">
-        <v>125000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>101.787</v>
+        <v>83.47</v>
       </c>
       <c r="E200" s="1">
-        <v>99.609</v>
+        <v>85.379</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>124511.25</v>
+        <v>85379.0</v>
       </c>
       <c r="I200" s="1">
-        <v>2722.5</v>
+        <v>-1909.0</v>
       </c>
       <c r="J200" s="1">
-        <v>2.186549408186</v>
+        <v>-2.2359128122841</v>
       </c>
       <c r="K200">
-        <v>2.97</v>
-[...2 lines deleted...]
-        <v>492</v>
+        <v>0.22</v>
+      </c>
+      <c r="L200">
+        <v>222.95</v>
       </c>
       <c r="M200" s="1">
-        <v>127233.75</v>
+        <v>83470.0</v>
       </c>
       <c r="N200" s="1">
-        <v>130946.08</v>
+        <v>83692.95</v>
       </c>
       <c r="O200" s="1">
-        <v>0.21</v>
+        <v>0.14</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="B201" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="C201" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>99.874</v>
+        <v>74.023</v>
       </c>
       <c r="E201" s="1">
-        <v>99.423</v>
+        <v>100.94922</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>397692.0</v>
+        <v>302847.66</v>
       </c>
       <c r="I201" s="1">
-        <v>1804.0</v>
+        <v>-80778.66</v>
       </c>
       <c r="J201" s="1">
-        <v>0.45361737223781</v>
+        <v>-26.673034224534</v>
       </c>
       <c r="K201">
-        <v>2.24</v>
-[...2 lines deleted...]
-        <v>495</v>
+        <v>0.03</v>
+      </c>
+      <c r="L201">
+        <v>77.26</v>
       </c>
       <c r="M201" s="1">
-        <v>399496.0</v>
+        <v>222069.0</v>
       </c>
       <c r="N201" s="1">
-        <v>408471.34</v>
+        <v>222146.26</v>
       </c>
       <c r="O201" s="1">
-        <v>0.65</v>
+        <v>0.36</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="B202" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="C202" s="1">
-        <v>135000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>101.957</v>
+        <v>100.244</v>
       </c>
       <c r="E202" s="1">
-        <v>99.424</v>
+        <v>99.609</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>134222.4</v>
+        <v>124511.25</v>
       </c>
       <c r="I202" s="1">
-        <v>3419.55</v>
+        <v>793.75</v>
       </c>
       <c r="J202" s="1">
-        <v>2.547674605729</v>
+        <v>0.63749259605056</v>
       </c>
       <c r="K202">
-        <v>2.57</v>
+        <v>3.42</v>
       </c>
       <c r="L202" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="M202" s="1">
-        <v>137641.95</v>
+        <v>125305.0</v>
       </c>
       <c r="N202" s="1">
-        <v>141114.5</v>
+        <v>129578.97</v>
       </c>
       <c r="O202" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="B203" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="C203" s="1">
-        <v>246000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>99.821</v>
+        <v>98.289</v>
       </c>
       <c r="E203" s="1">
-        <v>99.947</v>
+        <v>99.423</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>245869.62</v>
+        <v>397692.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-309.96</v>
+        <v>-4536.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-0.12606681541217</v>
+        <v>-1.1405811532543</v>
       </c>
       <c r="K203">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>501</v>
+        <v>0.08</v>
+      </c>
+      <c r="L203">
+        <v>328.77</v>
       </c>
       <c r="M203" s="1">
-        <v>245559.66</v>
+        <v>393156.0</v>
       </c>
       <c r="N203" s="1">
-        <v>247328.84</v>
+        <v>393484.77</v>
       </c>
       <c r="O203" s="1">
-        <v>0.39</v>
+        <v>0.64</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="B204" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="C204" s="1">
-        <v>200000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>89.482</v>
+        <v>100.054</v>
       </c>
       <c r="E204" s="1">
-        <v>103.220985</v>
+        <v>99.424</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>206441.97</v>
+        <v>134222.4</v>
       </c>
       <c r="I204" s="1">
-        <v>-27477.97</v>
+        <v>850.5</v>
       </c>
       <c r="J204" s="1">
-        <v>-13.310263412038</v>
+        <v>0.63364982298037</v>
       </c>
       <c r="K204">
-        <v>0.51</v>
+        <v>2.98</v>
       </c>
       <c r="L204" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="M204" s="1">
-        <v>178964.0</v>
+        <v>135072.9</v>
       </c>
       <c r="N204" s="1">
-        <v>179990.03</v>
+        <v>139095.16</v>
       </c>
       <c r="O204" s="1">
-        <v>0.29</v>
+        <v>0.23</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="B205" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="C205" s="1">
-        <v>500000.0</v>
+        <v>246000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>100.132</v>
+        <v>97.98</v>
       </c>
       <c r="E205" s="1">
-        <v>99.779</v>
+        <v>99.947</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>498895.0</v>
+        <v>245869.62</v>
       </c>
       <c r="I205" s="1">
-        <v>1765.0</v>
+        <v>-4838.82</v>
       </c>
       <c r="J205" s="1">
-        <v>0.35378185790597</v>
+        <v>-1.9680430628233</v>
       </c>
       <c r="K205">
-        <v>0.74</v>
+        <v>1.14</v>
       </c>
       <c r="L205" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="M205" s="1">
-        <v>500660.0</v>
+        <v>241030.8</v>
       </c>
       <c r="N205" s="1">
-        <v>504358.63</v>
+        <v>243836.21</v>
       </c>
       <c r="O205" s="1">
-        <v>0.8</v>
+        <v>0.4</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="B206" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="C206" s="1">
         <v>200000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>101.943</v>
+        <v>88.203</v>
       </c>
       <c r="E206" s="1">
-        <v>102.542</v>
+        <v>103.220985</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>205084.0</v>
+        <v>206441.97</v>
       </c>
       <c r="I206" s="1">
-        <v>-1198.0</v>
+        <v>-30035.97</v>
       </c>
       <c r="J206" s="1">
-        <v>-0.58415088451561</v>
+        <v>-14.54935253718</v>
       </c>
       <c r="K206">
-        <v>3.47</v>
+        <v>0.61</v>
       </c>
       <c r="L206" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="M206" s="1">
-        <v>203886.0</v>
+        <v>176406.0</v>
       </c>
       <c r="N206" s="1">
-        <v>210820.79</v>
+        <v>177628.6</v>
       </c>
       <c r="O206" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="B207" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="C207" s="1">
-        <v>271000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>102.376</v>
+        <v>98.104</v>
       </c>
       <c r="E207" s="1">
-        <v>99.517</v>
+        <v>99.779</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>269691.07</v>
+        <v>498895.0</v>
       </c>
       <c r="I207" s="1">
-        <v>7747.89</v>
+        <v>-8375.0</v>
       </c>
       <c r="J207" s="1">
-        <v>2.8728759910367</v>
+        <v>-1.6787099489873</v>
       </c>
       <c r="K207">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>278.42</v>
+        <v>0.22</v>
+      </c>
+      <c r="L207" t="s">
+        <v>515</v>
       </c>
       <c r="M207" s="1">
-        <v>277438.96</v>
+        <v>490520.0</v>
       </c>
       <c r="N207" s="1">
-        <v>277717.38</v>
+        <v>491598.77</v>
       </c>
       <c r="O207" s="1">
-        <v>0.44</v>
+        <v>0.8</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="B208" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="C208" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>94.608</v>
+        <v>98.08</v>
       </c>
       <c r="E208" s="1">
-        <v>98.97249667</v>
+        <v>100.0</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>593834.98</v>
+        <v>300000.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-26186.98</v>
+        <v>-5760.0</v>
       </c>
       <c r="J208" s="1">
-        <v>-4.4098075866127</v>
+        <v>-1.92</v>
       </c>
       <c r="K208">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>515</v>
+        <v>0.26</v>
+      </c>
+      <c r="L208">
+        <v>765.12</v>
       </c>
       <c r="M208" s="1">
-        <v>567648.0</v>
+        <v>294240.0</v>
       </c>
       <c r="N208" s="1">
-        <v>568765.81</v>
+        <v>295005.12</v>
       </c>
       <c r="O208" s="1">
-        <v>0.9</v>
+        <v>0.48</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="B209" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="C209" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>101.921</v>
+        <v>99.544</v>
       </c>
       <c r="E209" s="1">
-        <v>99.833</v>
+        <v>102.542</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>99833.0</v>
+        <v>205084.0</v>
       </c>
       <c r="I209" s="1">
-        <v>2088.0</v>
+        <v>-5996.0</v>
       </c>
       <c r="J209" s="1">
-        <v>2.0914927929643</v>
+        <v>-2.9236800530514</v>
       </c>
       <c r="K209">
-        <v>2.07</v>
+        <v>3.91</v>
       </c>
       <c r="L209" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="M209" s="1">
-        <v>101921.0</v>
+        <v>199088.0</v>
       </c>
       <c r="N209" s="1">
-        <v>103992.23</v>
+        <v>206911.32</v>
       </c>
       <c r="O209" s="1">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="B210" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="C210" s="1">
-        <v>300000.0</v>
+        <v>271000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>69.874</v>
+        <v>101.337</v>
       </c>
       <c r="E210" s="1">
-        <v>99.641</v>
+        <v>99.517</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>298923.0</v>
+        <v>269691.07</v>
       </c>
       <c r="I210" s="1">
-        <v>-89301.0</v>
+        <v>4932.2</v>
       </c>
       <c r="J210" s="1">
-        <v>-29.874248552303</v>
+        <v>1.8288332646683</v>
       </c>
       <c r="K210">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.52</v>
+      </c>
+      <c r="L210" t="s">
+        <v>523</v>
       </c>
       <c r="M210" s="1">
-        <v>209622.0</v>
+        <v>274623.27</v>
       </c>
       <c r="N210" s="1">
-        <v>209622.0</v>
+        <v>276043.24</v>
       </c>
       <c r="O210" s="1">
-        <v>0.33</v>
+        <v>0.45</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="B211" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="C211" s="1">
-        <v>226000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>101.413</v>
+        <v>93.62</v>
       </c>
       <c r="E211" s="1">
-        <v>100.0</v>
+        <v>98.97249667</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>226000.0</v>
+        <v>593834.98</v>
       </c>
       <c r="I211" s="1">
-        <v>3193.38</v>
+        <v>-32114.98</v>
       </c>
       <c r="J211" s="1">
-        <v>1.413</v>
+        <v>-5.4080647118497</v>
       </c>
       <c r="K211">
-        <v>2.4</v>
+        <v>0.24</v>
       </c>
       <c r="L211" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="M211" s="1">
-        <v>229193.38</v>
+        <v>561720.0</v>
       </c>
       <c r="N211" s="1">
-        <v>234611.97</v>
+        <v>563174.79</v>
       </c>
       <c r="O211" s="1">
-        <v>0.37</v>
+        <v>0.92</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="B212" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="C212" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>86.288</v>
+        <v>99.572</v>
       </c>
       <c r="E212" s="1">
-        <v>100.521</v>
+        <v>99.833</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>402084.0</v>
+        <v>99833.0</v>
       </c>
       <c r="I212" s="1">
-        <v>-56932.0</v>
+        <v>-261.0</v>
       </c>
       <c r="J212" s="1">
-        <v>-14.159230409566</v>
+        <v>-0.26143659912053</v>
       </c>
       <c r="K212">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.52</v>
+      </c>
+      <c r="L212" t="s">
+        <v>529</v>
       </c>
       <c r="M212" s="1">
-        <v>345152.0</v>
+        <v>99572.0</v>
       </c>
       <c r="N212" s="1">
-        <v>345152.0</v>
+        <v>102092.55</v>
       </c>
       <c r="O212" s="1">
-        <v>0.55</v>
+        <v>0.17</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="B213" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="C213" s="1">
         <v>300000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>96.278</v>
+        <v>69.524</v>
       </c>
       <c r="E213" s="1">
-        <v>104.90042333</v>
+        <v>99.641</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>314701.27</v>
+        <v>298923.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-25867.27</v>
+        <v>-90351.0</v>
       </c>
       <c r="J213" s="1">
-        <v>-8.2196268226055</v>
+        <v>-30.22550957939</v>
       </c>
       <c r="K213">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>528</v>
+        <v>0.0</v>
+      </c>
+      <c r="L213">
+        <v>0.0</v>
       </c>
       <c r="M213" s="1">
-        <v>288834.0</v>
+        <v>208572.0</v>
       </c>
       <c r="N213" s="1">
-        <v>290184.0</v>
+        <v>208572.0</v>
       </c>
       <c r="O213" s="1">
-        <v>0.46</v>
+        <v>0.34</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="B214" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="C214" s="1">
-        <v>115000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>101.233</v>
+        <v>97.88</v>
       </c>
       <c r="E214" s="1">
-        <v>100.0</v>
+        <v>99.794</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>115000.0</v>
+        <v>99794.0</v>
       </c>
       <c r="I214" s="1">
-        <v>1417.95</v>
+        <v>-1914.0</v>
       </c>
       <c r="J214" s="1">
-        <v>1.233</v>
+        <v>-1.9179509790168</v>
       </c>
       <c r="K214">
-        <v>2.05</v>
-[...2 lines deleted...]
-        <v>531</v>
+        <v>0.12</v>
+      </c>
+      <c r="L214">
+        <v>115.07</v>
       </c>
       <c r="M214" s="1">
-        <v>116417.95</v>
+        <v>97880.0</v>
       </c>
       <c r="N214" s="1">
-        <v>118770.36</v>
+        <v>97995.07</v>
       </c>
       <c r="O214" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="B215" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="C215" s="1">
-        <v>398000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>100.015</v>
+        <v>85.677</v>
       </c>
       <c r="E215" s="1">
-        <v>99.728</v>
+        <v>100.521</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>396917.44</v>
+        <v>402084.0</v>
       </c>
       <c r="I215" s="1">
-        <v>1142.26</v>
+        <v>-59376.0</v>
       </c>
       <c r="J215" s="1">
-        <v>0.28778276913204</v>
+        <v>-14.767063598651</v>
       </c>
       <c r="K215">
-        <v>0.04</v>
+        <v>0.0</v>
       </c>
       <c r="L215">
-        <v>177.19</v>
+        <v>0.0</v>
       </c>
       <c r="M215" s="1">
-        <v>398059.7</v>
+        <v>342708.0</v>
       </c>
       <c r="N215" s="1">
-        <v>398236.89</v>
+        <v>342708.0</v>
       </c>
       <c r="O215" s="1">
-        <v>0.63</v>
+        <v>0.56</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="B216" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="C216" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>101.627</v>
+        <v>95.697</v>
       </c>
       <c r="E216" s="1">
-        <v>102.47</v>
+        <v>104.90042333</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>102470.0</v>
+        <v>314701.27</v>
       </c>
       <c r="I216" s="1">
-        <v>-843.0</v>
+        <v>-27610.27</v>
       </c>
       <c r="J216" s="1">
-        <v>-0.8226798087245</v>
+        <v>-8.773485407288</v>
       </c>
       <c r="K216">
-        <v>3.19</v>
+        <v>0.53</v>
       </c>
       <c r="L216" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="M216" s="1">
-        <v>101627.0</v>
+        <v>287091.0</v>
       </c>
       <c r="N216" s="1">
-        <v>104816.04</v>
+        <v>288693.74</v>
       </c>
       <c r="O216" s="1">
-        <v>0.17</v>
+        <v>0.47</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="B217" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="C217" s="1">
-        <v>158000.0</v>
+        <v>115000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>99.141</v>
+        <v>99.444</v>
       </c>
       <c r="E217" s="1">
-        <v>99.422</v>
+        <v>100.0</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>157086.76</v>
+        <v>115000.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-443.98</v>
+        <v>-639.4</v>
       </c>
       <c r="J217" s="1">
-        <v>-0.28263362233711</v>
+        <v>-0.556</v>
       </c>
       <c r="K217">
-        <v>3.0</v>
+        <v>2.46</v>
       </c>
       <c r="L217" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="M217" s="1">
-        <v>156642.78</v>
+        <v>114360.6</v>
       </c>
       <c r="N217" s="1">
-        <v>161383.86</v>
+        <v>117188.13</v>
       </c>
       <c r="O217" s="1">
-        <v>0.26</v>
+        <v>0.19</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="B218" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="C218" s="1">
-        <v>228000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>102.233</v>
+        <v>99.1</v>
       </c>
       <c r="E218" s="1">
-        <v>100.0</v>
+        <v>101.2</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>228000.0</v>
+        <v>202400.0</v>
       </c>
       <c r="I218" s="1">
-        <v>5091.24</v>
+        <v>-4200.0</v>
       </c>
       <c r="J218" s="1">
-        <v>2.233</v>
+        <v>-2.0750988142292</v>
       </c>
       <c r="K218">
-        <v>3.01</v>
-[...2 lines deleted...]
-        <v>542</v>
+        <v>0.11</v>
+      </c>
+      <c r="L218">
+        <v>223.01</v>
       </c>
       <c r="M218" s="1">
-        <v>233091.24</v>
+        <v>198200.0</v>
       </c>
       <c r="N218" s="1">
-        <v>239962.47</v>
+        <v>198423.01</v>
       </c>
       <c r="O218" s="1">
-        <v>0.38</v>
+        <v>0.32</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="B219" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="C219" s="1">
-        <v>325000.0</v>
+        <v>198000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>89.625</v>
+        <v>98.725</v>
       </c>
       <c r="E219" s="1">
-        <v>88.621</v>
+        <v>99.728</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>288018.25</v>
+        <v>197461.44</v>
       </c>
       <c r="I219" s="1">
-        <v>3263.0</v>
+        <v>-1985.94</v>
       </c>
       <c r="J219" s="1">
-        <v>1.1329143205335</v>
+        <v>-1.0057356008343</v>
       </c>
       <c r="K219">
-        <v>1.03</v>
-[...2 lines deleted...]
-        <v>545</v>
+        <v>0.41</v>
+      </c>
+      <c r="L219">
+        <v>810.99</v>
       </c>
       <c r="M219" s="1">
-        <v>291281.25</v>
+        <v>195475.5</v>
       </c>
       <c r="N219" s="1">
-        <v>294638.1</v>
+        <v>196286.49</v>
       </c>
       <c r="O219" s="1">
-        <v>0.47</v>
+        <v>0.32</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
         <v>546</v>
       </c>
       <c r="B220" t="s">
         <v>547</v>
       </c>
       <c r="C220" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>75.606</v>
+        <v>99.703</v>
       </c>
       <c r="E220" s="1">
-        <v>73.87</v>
+        <v>102.47</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>147740.0</v>
+        <v>102470.0</v>
       </c>
       <c r="I220" s="1">
-        <v>3472.0</v>
+        <v>-2767.0</v>
       </c>
       <c r="J220" s="1">
-        <v>2.3500744551239</v>
+        <v>-2.700302527569</v>
       </c>
       <c r="K220">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>324.66</v>
+        <v>3.64</v>
+      </c>
+      <c r="L220" t="s">
+        <v>548</v>
       </c>
       <c r="M220" s="1">
-        <v>151212.0</v>
+        <v>99703.0</v>
       </c>
       <c r="N220" s="1">
-        <v>151536.66</v>
+        <v>103341.36</v>
       </c>
       <c r="O220" s="1">
-        <v>0.24</v>
+        <v>0.17</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="B221" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="C221" s="1">
-        <v>200000.0</v>
+        <v>158000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>102.274</v>
+        <v>97.434</v>
       </c>
       <c r="E221" s="1">
-        <v>100.0</v>
+        <v>99.422</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>200000.0</v>
+        <v>157086.76</v>
       </c>
       <c r="I221" s="1">
-        <v>4548.0</v>
+        <v>-3141.04</v>
       </c>
       <c r="J221" s="1">
-        <v>2.274</v>
+        <v>-1.9995574420148</v>
       </c>
       <c r="K221">
-        <v>1.63</v>
-[...2 lines deleted...]
-        <v>550</v>
+        <v>0.12</v>
+      </c>
+      <c r="L221">
+        <v>182.89</v>
       </c>
       <c r="M221" s="1">
-        <v>204548.0</v>
+        <v>153945.72</v>
       </c>
       <c r="N221" s="1">
-        <v>207798.45</v>
+        <v>154128.61</v>
       </c>
       <c r="O221" s="1">
-        <v>0.33</v>
+        <v>0.25</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
         <v>551</v>
       </c>
       <c r="B222" t="s">
         <v>552</v>
       </c>
       <c r="C222" s="1">
-        <v>100000.0</v>
+        <v>228000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>100.672</v>
+        <v>99.845</v>
       </c>
       <c r="E222" s="1">
-        <v>99.711</v>
+        <v>100.0</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>99711.0</v>
+        <v>228000.0</v>
       </c>
       <c r="I222" s="1">
-        <v>961.0</v>
+        <v>-353.4</v>
       </c>
       <c r="J222" s="1">
-        <v>0.96378533963154</v>
+        <v>-0.155</v>
       </c>
       <c r="K222">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>195.21</v>
+        <v>3.46</v>
+      </c>
+      <c r="L222" t="s">
+        <v>553</v>
       </c>
       <c r="M222" s="1">
-        <v>100672.0</v>
+        <v>227646.6</v>
       </c>
       <c r="N222" s="1">
-        <v>100867.21</v>
+        <v>235542.27</v>
       </c>
       <c r="O222" s="1">
-        <v>0.16</v>
+        <v>0.38</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="B223" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="C223" s="1">
-        <v>226000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>99.831</v>
+        <v>88.182</v>
       </c>
       <c r="E223" s="1">
-        <v>99.84072566</v>
+        <v>88.621</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>225640.04</v>
+        <v>288018.25</v>
       </c>
       <c r="I223" s="1">
-        <v>-21.98</v>
+        <v>-1426.75</v>
       </c>
       <c r="J223" s="1">
-        <v>-0.009741178914877</v>
+        <v>-0.49536791505399</v>
       </c>
       <c r="K223">
-        <v>2.97</v>
+        <v>1.22</v>
       </c>
       <c r="L223" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="M223" s="1">
-        <v>225618.06</v>
+        <v>286591.5</v>
       </c>
       <c r="N223" s="1">
-        <v>232326.08</v>
+        <v>290541.59</v>
       </c>
       <c r="O223" s="1">
-        <v>0.37</v>
+        <v>0.47</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="B224" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C224" s="1">
-        <v>219000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>102.221</v>
+        <v>73.852</v>
       </c>
       <c r="E224" s="1">
-        <v>100.0</v>
+        <v>73.87</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>219000.0</v>
+        <v>147740.0</v>
       </c>
       <c r="I224" s="1">
-        <v>4863.99</v>
+        <v>-36.0</v>
       </c>
       <c r="J224" s="1">
-        <v>2.221</v>
+        <v>-0.024367131447137</v>
       </c>
       <c r="K224">
-        <v>3.7</v>
-[...2 lines deleted...]
-        <v>558</v>
+        <v>0.25</v>
+      </c>
+      <c r="L224">
+        <v>493.15</v>
       </c>
       <c r="M224" s="1">
-        <v>223863.99</v>
+        <v>147704.0</v>
       </c>
       <c r="N224" s="1">
-        <v>231977.67</v>
+        <v>148197.15</v>
       </c>
       <c r="O224" s="1">
-        <v>0.37</v>
+        <v>0.24</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
         <v>559</v>
       </c>
       <c r="B225" t="s">
         <v>560</v>
       </c>
       <c r="C225" s="1">
         <v>200000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>99.575</v>
+        <v>97.854</v>
       </c>
       <c r="E225" s="1">
-        <v>99.3</v>
+        <v>99.985</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>198600.0</v>
+        <v>199970.0</v>
       </c>
       <c r="I225" s="1">
-        <v>550.0</v>
+        <v>-4262.0</v>
       </c>
       <c r="J225" s="1">
-        <v>0.27693856998993</v>
+        <v>-2.1313196979547</v>
       </c>
       <c r="K225">
-        <v>2.49</v>
+        <v>2.57</v>
       </c>
       <c r="L225" t="s">
         <v>561</v>
       </c>
       <c r="M225" s="1">
-        <v>199150.0</v>
+        <v>195708.0</v>
       </c>
       <c r="N225" s="1">
-        <v>204122.6</v>
+        <v>200849.1</v>
       </c>
       <c r="O225" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
         <v>562</v>
       </c>
       <c r="B226" t="s">
         <v>563</v>
       </c>
       <c r="C226" s="1">
         <v>200000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>100.675</v>
+        <v>100.863</v>
       </c>
       <c r="E226" s="1">
-        <v>99.492</v>
+        <v>100.0</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>198984.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I226" s="1">
-        <v>2366.0</v>
+        <v>1726.0</v>
       </c>
       <c r="J226" s="1">
-        <v>1.1890403248502</v>
+        <v>0.863</v>
       </c>
       <c r="K226">
-        <v>1.27</v>
+        <v>2.06</v>
       </c>
       <c r="L226" t="s">
-        <v>331</v>
+        <v>564</v>
       </c>
       <c r="M226" s="1">
-        <v>201350.0</v>
+        <v>201726.0</v>
       </c>
       <c r="N226" s="1">
-        <v>203881.51</v>
+        <v>205841.84</v>
       </c>
       <c r="O226" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="B227" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="C227" s="1">
         <v>100000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>100.955</v>
+        <v>98.304</v>
       </c>
       <c r="E227" s="1">
-        <v>99.499</v>
+        <v>99.711</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>99499.0</v>
+        <v>99711.0</v>
       </c>
       <c r="I227" s="1">
-        <v>1456.0</v>
+        <v>-1407.0</v>
       </c>
       <c r="J227" s="1">
-        <v>1.4633312897617</v>
+        <v>-1.4110780154647</v>
       </c>
       <c r="K227">
-        <v>0.2</v>
+        <v>0.62</v>
       </c>
       <c r="L227">
-        <v>195.21</v>
+        <v>616.44</v>
       </c>
       <c r="M227" s="1">
-        <v>100955.0</v>
+        <v>98304.0</v>
       </c>
       <c r="N227" s="1">
-        <v>101150.21</v>
+        <v>98920.44</v>
       </c>
       <c r="O227" s="1">
         <v>0.16</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="B228" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="C228" s="1">
         <v>100000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>100.71</v>
+        <v>98.663</v>
       </c>
       <c r="E228" s="1">
-        <v>100.0</v>
+        <v>100.66</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>100000.0</v>
+        <v>100660.0</v>
       </c>
       <c r="I228" s="1">
-        <v>710.0</v>
+        <v>-1997.0</v>
       </c>
       <c r="J228" s="1">
-        <v>0.71</v>
+        <v>-1.9839062189549</v>
       </c>
       <c r="K228">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>688.24</v>
+        <v>2.32</v>
+      </c>
+      <c r="L228" t="s">
+        <v>569</v>
       </c>
       <c r="M228" s="1">
-        <v>100710.0</v>
+        <v>98663.0</v>
       </c>
       <c r="N228" s="1">
-        <v>101398.24</v>
+        <v>100983.89</v>
       </c>
       <c r="O228" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="B229" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="C229" s="1">
-        <v>200000.0</v>
+        <v>226000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>100.521</v>
+        <v>97.968</v>
       </c>
       <c r="E229" s="1">
-        <v>99.871</v>
+        <v>99.84072566</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>199742.0</v>
+        <v>225640.04</v>
       </c>
       <c r="I229" s="1">
-        <v>1300.0</v>
+        <v>-4232.36</v>
       </c>
       <c r="J229" s="1">
-        <v>0.65083958306215</v>
+        <v>-1.8757131934563</v>
       </c>
       <c r="K229">
-        <v>0.81</v>
+        <v>3.35</v>
       </c>
       <c r="L229" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="M229" s="1">
-        <v>201042.0</v>
+        <v>221407.68</v>
       </c>
       <c r="N229" s="1">
-        <v>202655.7</v>
+        <v>228972.49</v>
       </c>
       <c r="O229" s="1">
-        <v>0.32</v>
+        <v>0.37</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="B230" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="C230" s="1">
-        <v>1565000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>66.533</v>
+        <v>98.621</v>
       </c>
       <c r="E230" s="1">
-        <v>76.31296613</v>
+        <v>99.326</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>1194297.92</v>
+        <v>99326.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-153056.47</v>
+        <v>-705.0</v>
       </c>
       <c r="J230" s="1">
-        <v>-12.815602157291</v>
+        <v>-0.70978394378108</v>
       </c>
       <c r="K230">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>573</v>
+        <v>0.0</v>
+      </c>
+      <c r="L230">
+        <v>0.0</v>
       </c>
       <c r="M230" s="1">
-        <v>1041241.45</v>
+        <v>98621.0</v>
       </c>
       <c r="N230" s="1">
-        <v>1049345.15</v>
+        <v>98621.0</v>
       </c>
       <c r="O230" s="1">
-        <v>1.66</v>
+        <v>0.16</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="B231" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="C231" s="1">
-        <v>202000.0</v>
+        <v>151000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>101.34</v>
+        <v>97.796</v>
       </c>
       <c r="E231" s="1">
-        <v>99.646</v>
+        <v>100.0</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>201284.92</v>
+        <v>151000.0</v>
       </c>
       <c r="I231" s="1">
-        <v>3421.88</v>
+        <v>-3328.04</v>
       </c>
       <c r="J231" s="1">
-        <v>1.7000180639464</v>
+        <v>-2.204</v>
       </c>
       <c r="K231">
-        <v>3.1</v>
-[...2 lines deleted...]
-        <v>576</v>
+        <v>0.21</v>
+      </c>
+      <c r="L231">
+        <v>316.15</v>
       </c>
       <c r="M231" s="1">
-        <v>204706.8</v>
+        <v>147671.96</v>
       </c>
       <c r="N231" s="1">
-        <v>210963.27</v>
+        <v>147988.11</v>
       </c>
       <c r="O231" s="1">
-        <v>0.33</v>
+        <v>0.24</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
         <v>577</v>
       </c>
       <c r="B232" t="s">
         <v>578</v>
       </c>
       <c r="C232" s="1">
         <v>200000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>108.08</v>
+        <v>98.141</v>
       </c>
       <c r="E232" s="1">
-        <v>108.24</v>
+        <v>99.3</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>216480.0</v>
+        <v>198600.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-320.0</v>
+        <v>-2318.0</v>
       </c>
       <c r="J232" s="1">
-        <v>-0.14781966001478</v>
+        <v>-1.1671701913394</v>
       </c>
       <c r="K232">
-        <v>1.27</v>
-[...2 lines deleted...]
-        <v>579</v>
+        <v>0.05</v>
+      </c>
+      <c r="L232">
+        <v>90.41</v>
       </c>
       <c r="M232" s="1">
-        <v>216160.0</v>
+        <v>196282.0</v>
       </c>
       <c r="N232" s="1">
-        <v>218707.95</v>
+        <v>196372.41</v>
       </c>
       <c r="O232" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
+        <v>579</v>
+      </c>
+      <c r="B233" t="s">
         <v>580</v>
       </c>
-      <c r="B233" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C233" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>100.659</v>
+        <v>99.159</v>
       </c>
       <c r="E233" s="1">
-        <v>100.507</v>
+        <v>99.499</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>201014.0</v>
+        <v>99499.0</v>
       </c>
       <c r="I233" s="1">
-        <v>304.0</v>
+        <v>-340.0</v>
       </c>
       <c r="J233" s="1">
-        <v>0.1512332474355</v>
+        <v>-0.34171197700479</v>
       </c>
       <c r="K233">
-        <v>2.33</v>
-[...2 lines deleted...]
-        <v>582</v>
+        <v>0.62</v>
+      </c>
+      <c r="L233">
+        <v>616.44</v>
       </c>
       <c r="M233" s="1">
-        <v>201318.0</v>
+        <v>99159.0</v>
       </c>
       <c r="N233" s="1">
-        <v>205978.27</v>
+        <v>99775.44</v>
       </c>
       <c r="O233" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
+        <v>581</v>
+      </c>
+      <c r="B234" t="s">
+        <v>582</v>
+      </c>
+      <c r="C234" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D234" s="1">
+        <v>98.931</v>
+      </c>
+      <c r="E234" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F234" t="s">
+        <v>8</v>
+      </c>
+      <c r="G234">
+        <v>1.0</v>
+      </c>
+      <c r="H234" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I234" s="1">
+        <v>-1069.0</v>
+      </c>
+      <c r="J234" s="1">
+        <v>-1.069</v>
+      </c>
+      <c r="K234">
+        <v>1.08</v>
+      </c>
+      <c r="L234" t="s">
         <v>583</v>
       </c>
-      <c r="B234" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M234" s="1">
-        <v>180308.0</v>
+        <v>98931.0</v>
       </c>
       <c r="N234" s="1">
-        <v>181614.85</v>
+        <v>100011.16</v>
       </c>
       <c r="O234" s="1">
-        <v>0.29</v>
+        <v>0.16</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
+        <v>584</v>
+      </c>
+      <c r="B235" t="s">
+        <v>585</v>
+      </c>
+      <c r="C235" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D235" s="1">
+        <v>98.744</v>
+      </c>
+      <c r="E235" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="F235" t="s">
+        <v>8</v>
+      </c>
+      <c r="G235">
+        <v>1.0</v>
+      </c>
+      <c r="H235" s="1">
+        <v>199742.0</v>
+      </c>
+      <c r="I235" s="1">
+        <v>-2254.0</v>
+      </c>
+      <c r="J235" s="1">
+        <v>-1.1284557078631</v>
+      </c>
+      <c r="K235">
+        <v>1.24</v>
+      </c>
+      <c r="L235" t="s">
         <v>586</v>
       </c>
-      <c r="B235" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M235" s="1">
-        <v>121031.42</v>
+        <v>197488.0</v>
       </c>
       <c r="N235" s="1">
-        <v>121928.54</v>
+        <v>199972.25</v>
       </c>
       <c r="O235" s="1">
-        <v>0.19</v>
+        <v>0.33</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
+        <v>587</v>
+      </c>
+      <c r="B236" t="s">
         <v>588</v>
       </c>
-      <c r="B236" t="s">
+      <c r="C236" s="1">
+        <v>1565000.0</v>
+      </c>
+      <c r="D236" s="1">
+        <v>65.274</v>
+      </c>
+      <c r="E236" s="1">
+        <v>76.31296613</v>
+      </c>
+      <c r="F236" t="s">
+        <v>8</v>
+      </c>
+      <c r="G236">
+        <v>1.0</v>
+      </c>
+      <c r="H236" s="1">
+        <v>1194297.92</v>
+      </c>
+      <c r="I236" s="1">
+        <v>-172759.82</v>
+      </c>
+      <c r="J236" s="1">
+        <v>-14.465387329821</v>
+      </c>
+      <c r="K236">
+        <v>0.63</v>
+      </c>
+      <c r="L236" t="s">
         <v>589</v>
       </c>
-      <c r="C236" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M236" s="1">
-        <v>297045.0</v>
+        <v>1021538.1</v>
       </c>
       <c r="N236" s="1">
-        <v>301344.66</v>
+        <v>1031399.74</v>
       </c>
       <c r="O236" s="1">
-        <v>0.48</v>
+        <v>1.69</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
+        <v>590</v>
+      </c>
+      <c r="B237" t="s">
         <v>591</v>
       </c>
-      <c r="B237" t="s">
+      <c r="C237" s="1">
+        <v>202000.0</v>
+      </c>
+      <c r="D237" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="E237" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="F237" t="s">
+        <v>8</v>
+      </c>
+      <c r="G237">
+        <v>1.0</v>
+      </c>
+      <c r="H237" s="1">
+        <v>201284.92</v>
+      </c>
+      <c r="I237" s="1">
+        <v>1179.68</v>
+      </c>
+      <c r="J237" s="1">
+        <v>0.58607470445377</v>
+      </c>
+      <c r="K237">
+        <v>3.49</v>
+      </c>
+      <c r="L237" t="s">
         <v>592</v>
       </c>
-      <c r="C237" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M237" s="1">
-        <v>92053.59</v>
+        <v>202464.6</v>
       </c>
       <c r="N237" s="1">
-        <v>94577.29</v>
+        <v>209515.23</v>
       </c>
       <c r="O237" s="1">
-        <v>0.15</v>
+        <v>0.34</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
+        <v>593</v>
+      </c>
+      <c r="B238" t="s">
         <v>594</v>
       </c>
-      <c r="B238" t="s">
+      <c r="C238" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D238" s="1">
+        <v>106.334</v>
+      </c>
+      <c r="E238" s="1">
+        <v>108.24</v>
+      </c>
+      <c r="F238" t="s">
+        <v>8</v>
+      </c>
+      <c r="G238">
+        <v>1.0</v>
+      </c>
+      <c r="H238" s="1">
+        <v>216480.0</v>
+      </c>
+      <c r="I238" s="1">
+        <v>-3812.0</v>
+      </c>
+      <c r="J238" s="1">
+        <v>-1.7609016999261</v>
+      </c>
+      <c r="K238">
+        <v>1.84</v>
+      </c>
+      <c r="L238" t="s">
         <v>595</v>
       </c>
-      <c r="C238" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M238" s="1">
-        <v>106036.0</v>
+        <v>212668.0</v>
       </c>
       <c r="N238" s="1">
-        <v>109319.56</v>
+        <v>216339.23</v>
       </c>
       <c r="O238" s="1">
-        <v>0.17</v>
+        <v>0.35</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
+        <v>596</v>
+      </c>
+      <c r="B239" t="s">
         <v>597</v>
-      </c>
-[...1 lines deleted...]
-        <v>598</v>
       </c>
       <c r="C239" s="1">
         <v>200000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>99.261</v>
+        <v>98.288</v>
       </c>
       <c r="E239" s="1">
-        <v>99.589</v>
+        <v>100.507</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>199178.0</v>
+        <v>201014.0</v>
       </c>
       <c r="I239" s="1">
-        <v>-656.0</v>
+        <v>-4438.0</v>
       </c>
       <c r="J239" s="1">
-        <v>-0.32935364347468</v>
+        <v>-2.2078064214433</v>
       </c>
       <c r="K239">
-        <v>1.62</v>
+        <v>2.71</v>
       </c>
       <c r="L239" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="M239" s="1">
-        <v>198522.0</v>
+        <v>196576.0</v>
       </c>
       <c r="N239" s="1">
-        <v>201760.36</v>
+        <v>201994.49</v>
       </c>
       <c r="O239" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
+        <v>599</v>
+      </c>
+      <c r="B240" t="s">
         <v>600</v>
       </c>
-      <c r="B240" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C240" s="1">
-        <v>128000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>98.827</v>
+        <v>97.602</v>
       </c>
       <c r="E240" s="1">
-        <v>99.586</v>
+        <v>99.902</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>127470.08</v>
+        <v>284720.7</v>
       </c>
       <c r="I240" s="1">
-        <v>-971.52</v>
+        <v>-6555.0</v>
       </c>
       <c r="J240" s="1">
-        <v>-0.76215532303737</v>
+        <v>-2.3022562110869</v>
       </c>
       <c r="K240">
-        <v>2.34</v>
-[...2 lines deleted...]
-        <v>602</v>
+        <v>0.26</v>
+      </c>
+      <c r="L240">
+        <v>735.92</v>
       </c>
       <c r="M240" s="1">
-        <v>126498.56</v>
+        <v>278165.7</v>
       </c>
       <c r="N240" s="1">
-        <v>129496.92</v>
+        <v>278901.62</v>
       </c>
       <c r="O240" s="1">
-        <v>0.21</v>
+        <v>0.46</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
       <c r="B241" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="C241" s="1">
         <v>200000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>106.077</v>
+        <v>88.998</v>
       </c>
       <c r="E241" s="1">
-        <v>106.6</v>
+        <v>86.091845</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>213200.0</v>
+        <v>172183.69</v>
       </c>
       <c r="I241" s="1">
-        <v>-1046.0</v>
+        <v>5812.31</v>
       </c>
       <c r="J241" s="1">
-        <v>-0.4906191369606</v>
+        <v>3.3756449289709</v>
       </c>
       <c r="K241">
-        <v>1.27</v>
+        <v>0.74</v>
       </c>
       <c r="L241" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="M241" s="1">
-        <v>212154.0</v>
+        <v>177996.0</v>
       </c>
       <c r="N241" s="1">
-        <v>214692.36</v>
+        <v>179471.34</v>
       </c>
       <c r="O241" s="1">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
+        <v>604</v>
+      </c>
+      <c r="B242" t="s">
+        <v>605</v>
+      </c>
+      <c r="C242" s="1">
+        <v>118000.0</v>
+      </c>
+      <c r="D242" s="1">
+        <v>101.509</v>
+      </c>
+      <c r="E242" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="F242" t="s">
+        <v>8</v>
+      </c>
+      <c r="G242">
+        <v>1.0</v>
+      </c>
+      <c r="H242" s="1">
+        <v>117739.22</v>
+      </c>
+      <c r="I242" s="1">
+        <v>2041.4</v>
+      </c>
+      <c r="J242" s="1">
+        <v>1.7338317682077</v>
+      </c>
+      <c r="K242">
+        <v>1.18</v>
+      </c>
+      <c r="L242" t="s">
         <v>606</v>
       </c>
-      <c r="B242" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M242" s="1">
-        <v>170879.52</v>
+        <v>119780.62</v>
       </c>
       <c r="N242" s="1">
-        <v>171102.11</v>
+        <v>121174.8</v>
       </c>
       <c r="O242" s="1">
-        <v>0.27</v>
+        <v>0.2</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
+        <v>607</v>
+      </c>
+      <c r="B243" t="s">
         <v>608</v>
       </c>
-      <c r="B243" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C243" s="1">
-        <v>190000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>96.089</v>
+        <v>101.023</v>
       </c>
       <c r="E243" s="1">
-        <v>106.52323684</v>
+        <v>102.939</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>202394.15</v>
+        <v>205878.0</v>
       </c>
       <c r="I243" s="1">
-        <v>-19825.05</v>
+        <v>-3832.0</v>
       </c>
       <c r="J243" s="1">
-        <v>-9.7952682920924</v>
+        <v>-1.8612964959831</v>
       </c>
       <c r="K243">
-        <v>1.06</v>
-[...2 lines deleted...]
-        <v>610</v>
+        <v>0.23</v>
+      </c>
+      <c r="L243">
+        <v>456.85</v>
       </c>
       <c r="M243" s="1">
-        <v>182569.1</v>
+        <v>202046.0</v>
       </c>
       <c r="N243" s="1">
-        <v>184576.85</v>
+        <v>202502.85</v>
       </c>
       <c r="O243" s="1">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="B244" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="C244" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>103.006</v>
+        <v>97.159</v>
       </c>
       <c r="E244" s="1">
-        <v>100.0</v>
+        <v>100.761</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>100000.0</v>
+        <v>302283.0</v>
       </c>
       <c r="I244" s="1">
-        <v>3006.0</v>
+        <v>-10806.0</v>
       </c>
       <c r="J244" s="1">
-        <v>3.006</v>
+        <v>-3.5747958039321</v>
       </c>
       <c r="K244">
-        <v>3.33</v>
-[...2 lines deleted...]
-        <v>613</v>
+        <v>0.14</v>
+      </c>
+      <c r="L244">
+        <v>416.1</v>
       </c>
       <c r="M244" s="1">
-        <v>103006.0</v>
+        <v>291477.0</v>
       </c>
       <c r="N244" s="1">
-        <v>106331.75</v>
+        <v>291893.1</v>
       </c>
       <c r="O244" s="1">
-        <v>0.17</v>
+        <v>0.48</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
       <c r="B245" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="C245" s="1">
-        <v>200000.0</v>
+        <v>89000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>100.0</v>
+        <v>101.963</v>
       </c>
       <c r="E245" s="1">
-        <v>100.0</v>
+        <v>99.871</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>200000.0</v>
+        <v>88885.19</v>
       </c>
       <c r="I245" s="1">
-        <v>0.0</v>
+        <v>1861.88</v>
       </c>
       <c r="J245" s="1">
-        <v>0.0</v>
+        <v>2.0947021657939</v>
       </c>
       <c r="K245">
-        <v>1.53</v>
+        <v>3.26</v>
       </c>
       <c r="L245" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="M245" s="1">
-        <v>200000.0</v>
+        <v>90747.07</v>
       </c>
       <c r="N245" s="1">
-        <v>203066.71</v>
+        <v>93645.67</v>
       </c>
       <c r="O245" s="1">
-        <v>0.32</v>
+        <v>0.15</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
       <c r="B246" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="C246" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>103.418</v>
+        <v>104.89</v>
       </c>
       <c r="E246" s="1">
-        <v>103.4955</v>
+        <v>106.89563</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>206991.0</v>
+        <v>106895.63</v>
       </c>
       <c r="I246" s="1">
-        <v>-155.0</v>
+        <v>-2005.63</v>
       </c>
       <c r="J246" s="1">
-        <v>-0.074882482813262</v>
+        <v>-1.876250694252</v>
       </c>
       <c r="K246">
-        <v>3.74</v>
+        <v>3.76</v>
       </c>
       <c r="L246" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="M246" s="1">
-        <v>206836.0</v>
+        <v>104890.0</v>
       </c>
       <c r="N246" s="1">
-        <v>214311.34</v>
+        <v>108650.96</v>
       </c>
       <c r="O246" s="1">
-        <v>0.34</v>
+        <v>0.18</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="B247" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="C247" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>106.183</v>
+        <v>98.207</v>
       </c>
       <c r="E247" s="1">
-        <v>105.92</v>
+        <v>99.589</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>105920.0</v>
+        <v>199178.0</v>
       </c>
       <c r="I247" s="1">
-        <v>263.0</v>
+        <v>-2764.0</v>
       </c>
       <c r="J247" s="1">
-        <v>0.24830060422961</v>
+        <v>-1.3877034612256</v>
       </c>
       <c r="K247">
-        <v>3.42</v>
+        <v>1.96</v>
       </c>
       <c r="L247" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="M247" s="1">
-        <v>106183.0</v>
+        <v>196414.0</v>
       </c>
       <c r="N247" s="1">
-        <v>109603.55</v>
+        <v>200326.33</v>
       </c>
       <c r="O247" s="1">
-        <v>0.17</v>
+        <v>0.33</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="B248" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="C248" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>97.286</v>
+        <v>97.798</v>
       </c>
       <c r="E248" s="1">
-        <v>97.25</v>
+        <v>99.908</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>194500.0</v>
+        <v>99908.0</v>
       </c>
       <c r="I248" s="1">
-        <v>72.0</v>
+        <v>-2110.0</v>
       </c>
       <c r="J248" s="1">
-        <v>0.037017994858612</v>
+        <v>-2.1119429875485</v>
       </c>
       <c r="K248">
-        <v>1.99</v>
-[...2 lines deleted...]
-        <v>625</v>
+        <v>0.48</v>
+      </c>
+      <c r="L248">
+        <v>484.38</v>
       </c>
       <c r="M248" s="1">
-        <v>194572.0</v>
+        <v>97798.0</v>
       </c>
       <c r="N248" s="1">
-        <v>198544.6</v>
+        <v>98282.38</v>
       </c>
       <c r="O248" s="1">
-        <v>0.31</v>
+        <v>0.16</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>626</v>
+        <v>622</v>
       </c>
       <c r="B249" t="s">
-        <v>627</v>
+        <v>621</v>
       </c>
       <c r="C249" s="1">
-        <v>355000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.134</v>
+        <v>102.125</v>
       </c>
       <c r="E249" s="1">
-        <v>100.0</v>
+        <v>104.481</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>355000.0</v>
+        <v>208962.0</v>
       </c>
       <c r="I249" s="1">
-        <v>475.7</v>
+        <v>-4712.0</v>
       </c>
       <c r="J249" s="1">
-        <v>0.134</v>
+        <v>-2.2549554464448</v>
       </c>
       <c r="K249">
-        <v>0.94</v>
+        <v>4.42</v>
       </c>
       <c r="L249" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="M249" s="1">
-        <v>355475.7</v>
+        <v>204250.0</v>
       </c>
       <c r="N249" s="1">
-        <v>358821.45</v>
+        <v>213099.32</v>
       </c>
       <c r="O249" s="1">
-        <v>0.57</v>
+        <v>0.35</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
       <c r="B250" t="s">
-        <v>630</v>
+        <v>625</v>
       </c>
       <c r="C250" s="1">
         <v>200000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.553</v>
+        <v>103.582</v>
       </c>
       <c r="E250" s="1">
-        <v>99.17</v>
+        <v>106.6</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>198340.0</v>
+        <v>213200.0</v>
       </c>
       <c r="I250" s="1">
-        <v>2766.0</v>
+        <v>-6036.0</v>
       </c>
       <c r="J250" s="1">
-        <v>1.3945749722698</v>
+        <v>-2.8311444652908</v>
       </c>
       <c r="K250">
-        <v>2.49</v>
+        <v>1.75</v>
       </c>
       <c r="L250" t="s">
-        <v>631</v>
+        <v>626</v>
       </c>
       <c r="M250" s="1">
-        <v>201106.0</v>
+        <v>207164.0</v>
       </c>
       <c r="N250" s="1">
-        <v>206095.73</v>
+        <v>210657.15</v>
       </c>
       <c r="O250" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>632</v>
+        <v>627</v>
       </c>
       <c r="B251" t="s">
-        <v>633</v>
+        <v>628</v>
       </c>
       <c r="C251" s="1">
-        <v>300000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>83.744</v>
+        <v>99.779</v>
       </c>
       <c r="E251" s="1">
-        <v>92.28804</v>
+        <v>100.0</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>276864.12</v>
+        <v>168000.0</v>
       </c>
       <c r="I251" s="1">
-        <v>-25632.12</v>
+        <v>-371.28</v>
       </c>
       <c r="J251" s="1">
-        <v>-9.2580143645916</v>
+        <v>-0.221</v>
       </c>
       <c r="K251">
-        <v>0.32</v>
+        <v>0.59</v>
       </c>
       <c r="L251">
-        <v>961.64</v>
+        <v>983.1</v>
       </c>
       <c r="M251" s="1">
-        <v>251232.0</v>
+        <v>167628.72</v>
       </c>
       <c r="N251" s="1">
-        <v>252193.64</v>
+        <v>168611.82</v>
       </c>
       <c r="O251" s="1">
-        <v>0.4</v>
+        <v>0.28</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>634</v>
+        <v>629</v>
       </c>
       <c r="B252" t="s">
-        <v>635</v>
+        <v>630</v>
       </c>
       <c r="C252" s="1">
-        <v>216000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>91.001</v>
+        <v>94.874</v>
       </c>
       <c r="E252" s="1">
-        <v>102.24988426</v>
+        <v>106.52323684</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>220859.75</v>
+        <v>202394.15</v>
       </c>
       <c r="I252" s="1">
-        <v>-24297.59</v>
+        <v>-22133.55</v>
       </c>
       <c r="J252" s="1">
-        <v>-11.00136625166</v>
+        <v>-10.935864500036</v>
       </c>
       <c r="K252">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>958.68</v>
+        <v>1.22</v>
+      </c>
+      <c r="L252" t="s">
+        <v>631</v>
       </c>
       <c r="M252" s="1">
-        <v>196562.16</v>
+        <v>180260.6</v>
       </c>
       <c r="N252" s="1">
-        <v>197520.84</v>
+        <v>182577.82</v>
       </c>
       <c r="O252" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="B253" t="s">
-        <v>637</v>
+        <v>633</v>
       </c>
       <c r="C253" s="1">
         <v>100000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>103.05</v>
+        <v>101.097</v>
       </c>
       <c r="E253" s="1">
-        <v>99.417</v>
+        <v>100.0</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>99417.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I253" s="1">
-        <v>3633.0</v>
+        <v>1097.0</v>
       </c>
       <c r="J253" s="1">
-        <v>3.6543045957935</v>
+        <v>1.097</v>
       </c>
       <c r="K253">
-        <v>3.15</v>
+        <v>3.79</v>
       </c>
       <c r="L253" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="M253" s="1">
-        <v>103050.0</v>
+        <v>101097.0</v>
       </c>
       <c r="N253" s="1">
-        <v>106204.11</v>
+        <v>104888.13</v>
       </c>
       <c r="O253" s="1">
         <v>0.17</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="B254" t="s">
-        <v>640</v>
+        <v>636</v>
       </c>
       <c r="C254" s="1">
         <v>200000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>100.219</v>
+        <v>98.465</v>
       </c>
       <c r="E254" s="1">
         <v>100.0</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
         <v>200000.0</v>
       </c>
       <c r="I254" s="1">
-        <v>438.0</v>
+        <v>-3070.0</v>
       </c>
       <c r="J254" s="1">
-        <v>0.219</v>
+        <v>-1.535</v>
       </c>
       <c r="K254">
-        <v>1.26</v>
+        <v>1.89</v>
       </c>
       <c r="L254" t="s">
-        <v>641</v>
+        <v>637</v>
       </c>
       <c r="M254" s="1">
-        <v>200438.0</v>
+        <v>196930.0</v>
       </c>
       <c r="N254" s="1">
-        <v>202960.4</v>
+        <v>200707.07</v>
       </c>
       <c r="O254" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>642</v>
+        <v>638</v>
       </c>
       <c r="B255" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="C255" s="1">
-        <v>195.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>0.1125</v>
+        <v>102.515</v>
       </c>
       <c r="E255" s="1">
-        <v>0.1072948718</v>
+        <v>103.4955</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>0.0</v>
+        <v>206991.0</v>
       </c>
       <c r="I255" s="1">
-        <v>2537.5</v>
+        <v>-1961.0</v>
       </c>
       <c r="J255" s="1">
-        <v>0</v>
+        <v>-0.94738418578586</v>
       </c>
       <c r="K255">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4.22</v>
+      </c>
+      <c r="L255" t="s">
+        <v>640</v>
       </c>
       <c r="M255" s="1">
-        <v>2537.5</v>
+        <v>205030.0</v>
       </c>
       <c r="N255" s="1">
-        <v>2537.5</v>
+        <v>213460.14</v>
       </c>
       <c r="O255" s="1">
-        <v>0.0</v>
+        <v>0.35</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
+        <v>641</v>
+      </c>
+      <c r="B256" t="s">
+        <v>642</v>
+      </c>
+      <c r="C256" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D256" s="1">
+        <v>104.586</v>
+      </c>
+      <c r="E256" s="1">
+        <v>105.92</v>
+      </c>
+      <c r="F256" t="s">
+        <v>8</v>
+      </c>
+      <c r="G256">
+        <v>1.0</v>
+      </c>
+      <c r="H256" s="1">
+        <v>105920.0</v>
+      </c>
+      <c r="I256" s="1">
+        <v>-1334.0</v>
+      </c>
+      <c r="J256" s="1">
+        <v>-1.2594410876133</v>
+      </c>
+      <c r="K256">
+        <v>4.04</v>
+      </c>
+      <c r="L256" t="s">
+        <v>643</v>
+      </c>
+      <c r="M256" s="1">
+        <v>104586.0</v>
+      </c>
+      <c r="N256" s="1">
+        <v>108624.36</v>
+      </c>
+      <c r="O256" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="P256">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="257" spans="1:16">
+      <c r="A257" t="s">
         <v>644</v>
       </c>
-      <c r="B256" t="s">
+      <c r="B257" t="s">
         <v>645</v>
       </c>
-      <c r="C256" s="1">
+      <c r="C257" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D257" s="1">
+        <v>95.217</v>
+      </c>
+      <c r="E257" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="F257" t="s">
+        <v>8</v>
+      </c>
+      <c r="G257">
+        <v>1.0</v>
+      </c>
+      <c r="H257" s="1">
+        <v>194500.0</v>
+      </c>
+      <c r="I257" s="1">
+        <v>-4066.0</v>
+      </c>
+      <c r="J257" s="1">
+        <v>-2.0904884318766</v>
+      </c>
+      <c r="K257">
+        <v>2.27</v>
+      </c>
+      <c r="L257" t="s">
+        <v>646</v>
+      </c>
+      <c r="M257" s="1">
+        <v>190434.0</v>
+      </c>
+      <c r="N257" s="1">
+        <v>194968.25</v>
+      </c>
+      <c r="O257" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="P257">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="258" spans="1:16">
+      <c r="A258" t="s">
+        <v>647</v>
+      </c>
+      <c r="B258" t="s">
+        <v>648</v>
+      </c>
+      <c r="C258" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D258" s="1">
+        <v>82.512</v>
+      </c>
+      <c r="E258" s="1">
+        <v>92.28804</v>
+      </c>
+      <c r="F258" t="s">
+        <v>8</v>
+      </c>
+      <c r="G258">
+        <v>1.0</v>
+      </c>
+      <c r="H258" s="1">
+        <v>276864.12</v>
+      </c>
+      <c r="I258" s="1">
+        <v>-29328.12</v>
+      </c>
+      <c r="J258" s="1">
+        <v>-10.5929652423</v>
+      </c>
+      <c r="K258">
+        <v>0.4</v>
+      </c>
+      <c r="L258" t="s">
+        <v>649</v>
+      </c>
+      <c r="M258" s="1">
+        <v>247536.0</v>
+      </c>
+      <c r="N258" s="1">
+        <v>248750.38</v>
+      </c>
+      <c r="O258" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="P258">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="259" spans="1:16">
+      <c r="A259" t="s">
+        <v>650</v>
+      </c>
+      <c r="B259" t="s">
+        <v>651</v>
+      </c>
+      <c r="C259" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="D259" s="1">
+        <v>89.525</v>
+      </c>
+      <c r="E259" s="1">
+        <v>102.24988426</v>
+      </c>
+      <c r="F259" t="s">
+        <v>8</v>
+      </c>
+      <c r="G259">
+        <v>1.0</v>
+      </c>
+      <c r="H259" s="1">
+        <v>220859.75</v>
+      </c>
+      <c r="I259" s="1">
+        <v>-27485.75</v>
+      </c>
+      <c r="J259" s="1">
+        <v>-12.444888668035</v>
+      </c>
+      <c r="K259">
+        <v>0.53</v>
+      </c>
+      <c r="L259" t="s">
+        <v>652</v>
+      </c>
+      <c r="M259" s="1">
+        <v>193374.0</v>
+      </c>
+      <c r="N259" s="1">
+        <v>194514.66</v>
+      </c>
+      <c r="O259" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="P259">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="260" spans="1:16">
+      <c r="A260" t="s">
+        <v>653</v>
+      </c>
+      <c r="B260" t="s">
+        <v>654</v>
+      </c>
+      <c r="C260" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D260" s="1">
+        <v>100.823</v>
+      </c>
+      <c r="E260" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="F260" t="s">
+        <v>8</v>
+      </c>
+      <c r="G260">
+        <v>1.0</v>
+      </c>
+      <c r="H260" s="1">
+        <v>99417.0</v>
+      </c>
+      <c r="I260" s="1">
+        <v>1406.0</v>
+      </c>
+      <c r="J260" s="1">
+        <v>1.4142450486335</v>
+      </c>
+      <c r="K260">
+        <v>3.58</v>
+      </c>
+      <c r="L260" t="s">
+        <v>655</v>
+      </c>
+      <c r="M260" s="1">
+        <v>100823.0</v>
+      </c>
+      <c r="N260" s="1">
+        <v>104398.34</v>
+      </c>
+      <c r="O260" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P260">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="261" spans="1:16">
+      <c r="A261" t="s">
+        <v>656</v>
+      </c>
+      <c r="B261" t="s">
+        <v>657</v>
+      </c>
+      <c r="C261" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D261" s="1">
+        <v>98.578</v>
+      </c>
+      <c r="E261" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F261" t="s">
+        <v>8</v>
+      </c>
+      <c r="G261">
+        <v>1.0</v>
+      </c>
+      <c r="H261" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="I261" s="1">
+        <v>-2844.0</v>
+      </c>
+      <c r="J261" s="1">
+        <v>-1.422</v>
+      </c>
+      <c r="K261">
+        <v>1.62</v>
+      </c>
+      <c r="L261" t="s">
+        <v>658</v>
+      </c>
+      <c r="M261" s="1">
+        <v>197156.0</v>
+      </c>
+      <c r="N261" s="1">
+        <v>200386.75</v>
+      </c>
+      <c r="O261" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="P261">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="262" spans="1:16">
+      <c r="A262" t="s">
+        <v>659</v>
+      </c>
+      <c r="B262" t="s">
+        <v>660</v>
+      </c>
+      <c r="C262" s="1">
+        <v>195.0</v>
+      </c>
+      <c r="D262" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="E262" s="1">
+        <v>0.1072948718</v>
+      </c>
+      <c r="F262" t="s">
+        <v>8</v>
+      </c>
+      <c r="G262">
+        <v>1.0</v>
+      </c>
+      <c r="H262" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I262" s="1">
+        <v>11068.75</v>
+      </c>
+      <c r="J262" s="1">
+        <v>0</v>
+      </c>
+      <c r="K262">
+        <v>0.0</v>
+      </c>
+      <c r="L262">
+        <v>0.0</v>
+      </c>
+      <c r="M262" s="1">
+        <v>11068.75</v>
+      </c>
+      <c r="N262" s="1">
+        <v>11068.75</v>
+      </c>
+      <c r="O262" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="P262">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="263" spans="1:16">
+      <c r="A263" t="s">
+        <v>661</v>
+      </c>
+      <c r="B263" t="s">
+        <v>662</v>
+      </c>
+      <c r="C263" s="1">
+        <v>530.0</v>
+      </c>
+      <c r="D263" s="1">
+        <v>142.5</v>
+      </c>
+      <c r="E263" s="1">
+        <v>47.9441509434</v>
+      </c>
+      <c r="F263" t="s">
+        <v>8</v>
+      </c>
+      <c r="G263">
+        <v>1.0</v>
+      </c>
+      <c r="H263" s="1">
+        <v>254104.0</v>
+      </c>
+      <c r="I263" s="1">
+        <v>501146.0</v>
+      </c>
+      <c r="J263" s="1">
+        <v>197.22082297012</v>
+      </c>
+      <c r="K263">
+        <v>0.0</v>
+      </c>
+      <c r="L263">
+        <v>0.0</v>
+      </c>
+      <c r="M263" s="1">
+        <v>755250.0</v>
+      </c>
+      <c r="N263" s="1">
+        <v>755250.0</v>
+      </c>
+      <c r="O263" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="P263">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="264" spans="1:16">
+      <c r="A264" t="s">
+        <v>663</v>
+      </c>
+      <c r="B264" t="s">
+        <v>664</v>
+      </c>
+      <c r="C264" s="1">
         <v>-195.0</v>
       </c>
-      <c r="D256" s="1">
-[...2 lines deleted...]
-      <c r="E256" s="1">
+      <c r="D264" s="1">
+        <v>0.0975</v>
+      </c>
+      <c r="E264" s="1">
         <v>0.0698205128</v>
       </c>
-      <c r="F256" t="s">
-[...11 lines deleted...]
-      <c r="J256" s="1">
+      <c r="F264" t="s">
+        <v>8</v>
+      </c>
+      <c r="G264">
+        <v>1.0</v>
+      </c>
+      <c r="H264" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I264" s="1">
+        <v>-13493.75</v>
+      </c>
+      <c r="J264" s="1">
         <v>0</v>
       </c>
-      <c r="K256">
-[...14 lines deleted...]
-      <c r="P256">
+      <c r="K264">
+        <v>0.0</v>
+      </c>
+      <c r="L264">
+        <v>0.0</v>
+      </c>
+      <c r="M264" s="1">
+        <v>-13493.75</v>
+      </c>
+      <c r="N264" s="1">
+        <v>-13493.75</v>
+      </c>
+      <c r="O264" s="1">
+        <v>-0.02</v>
+      </c>
+      <c r="P264">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="265" spans="1:16">
+      <c r="A265" t="s">
+        <v>665</v>
+      </c>
+      <c r="B265" t="s">
+        <v>666</v>
+      </c>
+      <c r="C265" s="1">
+        <v>-530.0</v>
+      </c>
+      <c r="D265" s="1">
+        <v>128.0</v>
+      </c>
+      <c r="E265" s="1">
+        <v>43.5305660377</v>
+      </c>
+      <c r="F265" t="s">
+        <v>8</v>
+      </c>
+      <c r="G265">
+        <v>1.0</v>
+      </c>
+      <c r="H265" s="1">
+        <v>-230712.0</v>
+      </c>
+      <c r="I265" s="1">
+        <v>-447688.0</v>
+      </c>
+      <c r="J265" s="1">
+        <v>194.04625680502</v>
+      </c>
+      <c r="K265">
+        <v>0.0</v>
+      </c>
+      <c r="L265">
+        <v>0.0</v>
+      </c>
+      <c r="M265" s="1">
+        <v>-678400.0</v>
+      </c>
+      <c r="N265" s="1">
+        <v>-678400.0</v>
+      </c>
+      <c r="O265" s="1">
+        <v>-1.11</v>
+      </c>
+      <c r="P265">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>