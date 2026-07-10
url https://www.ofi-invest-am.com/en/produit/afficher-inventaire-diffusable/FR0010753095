--- v1 (2026-06-13)
+++ v2 (2026-07-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="667">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="681">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0010746776</t>
   </si>
   <si>
@@ -121,104 +121,107 @@
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>CH0012221716</t>
   </si>
   <si>
     <t>ABB LTD</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
-    <t>NL0013267909</t>
-[...4 lines deleted...]
-  <si>
     <t>CH0432492467</t>
   </si>
   <si>
     <t>ALCON AG</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM SA</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
+    <t>SE0017486889</t>
+  </si>
+  <si>
+    <t>ATLAS COPCO CLASS A</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
@@ -229,68 +232,71 @@
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
     <t>SE0020050417</t>
   </si>
   <si>
     <t>BOLIDEN</t>
   </si>
   <si>
-    <t>SEK</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>DK0010181759</t>
   </si>
   <si>
     <t>CARLSBERG CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG</t>
+  </si>
+  <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>CH0210483332</t>
   </si>
   <si>
     <t>COMPAGNIE FINANCIERE RICHEMONT SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
     <t>DE0005140008</t>
@@ -307,134 +313,152 @@
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
     <t>PTEDP0AM0009</t>
   </si>
   <si>
     <t>EDP ENERGIAS DE PORTUGAL SA</t>
   </si>
   <si>
+    <t>BE0003822393</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA</t>
+  </si>
+  <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
+    <t>FR0010208488</t>
+  </si>
+  <si>
+    <t>ENGIE SA</t>
+  </si>
+  <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
-    <t>FR0011726835</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>CH0010645932</t>
   </si>
   <si>
     <t>GIVAUDAN SA</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
+    <t>ES0118594417</t>
+  </si>
+  <si>
+    <t>INDRA SISTEMAS SA</t>
+  </si>
+  <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
+    <t>FR0000121485</t>
+  </si>
+  <si>
+    <t>KERING SA</t>
+  </si>
+  <si>
     <t>IE0004906560</t>
   </si>
   <si>
     <t>KERRY GROUP PLC</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR BREMSE AG</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
@@ -472,123 +496,135 @@
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
-    <t>NESTLE LTD</t>
-[...5 lines deleted...]
-    <t>NEXANS SA</t>
+    <t>NESTLE SA</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
+    <t>DK0060094928</t>
+  </si>
+  <si>
+    <t>OERSTED</t>
+  </si>
+  <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
     <t>Ofi Invest Euro High Yield PART IC</t>
   </si>
   <si>
     <t>FR0000120693</t>
   </si>
   <si>
     <t>PERNOD RICARD SA</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
+    <t>IT0004176001</t>
+  </si>
+  <si>
+    <t>PRYSMIAN</t>
+  </si>
+  <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
     <t>DE000RENK730</t>
   </si>
   <si>
     <t>RENK GROUP AG</t>
   </si>
   <si>
-    <t>CH0012032048</t>
-[...2 lines deleted...]
-    <t>ROCHE HOLDING PAR AG</t>
+    <t>CH1499059983</t>
+  </si>
+  <si>
+    <t>ROCHE PS PAR AG</t>
+  </si>
+  <si>
+    <t>SE0021921269</t>
+  </si>
+  <si>
+    <t>SAAB CLASS B</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
@@ -616,50 +652,56 @@
   <si>
     <t>SIEMENS HEALTHINEERS AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>LU1778762911</t>
   </si>
   <si>
     <t>SPOTIFY TECHNOLOGY SA</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
+    <t>SE0000120669</t>
+  </si>
+  <si>
+    <t>SSAB CLASS B</t>
+  </si>
+  <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
@@ -676,1389 +718,1389 @@
   <si>
     <t>FR0000124141</t>
   </si>
   <si>
     <t>VEOLIA ENVIRON. SA</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
-    <t>AT0000831706</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>CH0011075394</t>
   </si>
   <si>
     <t>ZURICH INSURANCE GROUP AG</t>
   </si>
   <si>
     <t>OACT01964441</t>
   </si>
   <si>
     <t>EUR/NOK 15/04/26</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>2 033.17</t>
-[...5 lines deleted...]
-    <t>EURO STOXX 50 ESG MAR 26</t>
+    <t>2 966.43</t>
+  </si>
+  <si>
+    <t>XSS190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
+  </si>
+  <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>8 084.25</t>
+    <t>8 793.84</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>1 995.72</t>
+    <t>2 527.91</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>2 169.86</t>
+    <t>2 630.14</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>4 232.88</t>
+    <t>4 616.44</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>4 953.77</t>
+    <t>5 481.16</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>2 589.04</t>
+    <t>2 819.18</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
     <t>XS2116503546</t>
   </si>
   <si>
     <t>AMPLIFON SPA 1.125 13/02/2027</t>
   </si>
   <si>
-    <t>XS1879112495</t>
-[...7 lines deleted...]
-  <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>3 423.29</t>
+    <t>3 749.32</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>8 860.27</t>
+    <t>9 665.75</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>2 997.44</t>
+    <t>3 372.12</t>
   </si>
   <si>
     <t>AT0000A2Y8G4</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 1.85 23/05/2049</t>
   </si>
   <si>
-    <t>4 531.23</t>
+    <t>4 956.99</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>2 568.49</t>
-[...8 lines deleted...]
-    <t>2 482.88</t>
+    <t>2 856.16</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>2 656.16</t>
+    <t>2 924.66</t>
   </si>
   <si>
     <t>XS2553801502</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 10/11/2028</t>
   </si>
   <si>
-    <t>1 783.22</t>
+    <t>2 176.37</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
+    <t>2 084.27</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
+  </si>
+  <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>1 437.75</t>
+    <t>2 038.60</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>1 054.79</t>
+    <t>1 591.78</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>1 812.33</t>
+    <t>2 071.23</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
     <t>BE0000346552</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 1.25 22/04/2033</t>
   </si>
   <si>
-    <t>12 206.45</t>
+    <t>13 245.30</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>1 895.63</t>
+    <t>2 313.56</t>
   </si>
   <si>
     <t>XS2430965538</t>
   </si>
   <si>
     <t>BNG BANK NV 0.25 12/01/2032</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>3 890.11</t>
-[...5 lines deleted...]
-    <t>BPCE SA 16/01/2037</t>
+    <t>5 024.73</t>
+  </si>
+  <si>
+    <t>FR0014005V67</t>
+  </si>
+  <si>
+    <t>BPCE SA 13/10/2046</t>
+  </si>
+  <si>
+    <t>2 130.82</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>2 454.79</t>
+    <t>3 682.19</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>1 897.40</t>
+    <t>2 340.12</t>
   </si>
   <si>
     <t>DE0001030708</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2030</t>
   </si>
   <si>
     <t>DE0001030724</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2050</t>
   </si>
   <si>
     <t>IT0005438004</t>
   </si>
   <si>
     <t>BUONI POLIENNALI DEL TES 1.5 30/04/2045</t>
   </si>
   <si>
-    <t>4 788.30</t>
+    <t>5 759.84</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>3 088.36</t>
+    <t>3 606.16</t>
   </si>
   <si>
     <t>FR0014001S17</t>
   </si>
   <si>
     <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2031</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>1 305.82</t>
+    <t>1 603.08</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>3 317.81</t>
+    <t>3 854.79</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
+    <t>1 002.05</t>
+  </si>
+  <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>6 517.81</t>
+    <t>7 265.75</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>2 159.42</t>
+    <t>2 510.96</t>
   </si>
   <si>
     <t>XS2909746401</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.55 26/09/2036</t>
   </si>
   <si>
-    <t>2 342.03</t>
+    <t>2 723.29</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>2 673.97</t>
+    <t>2 980.82</t>
   </si>
   <si>
     <t>XS1772457633</t>
   </si>
   <si>
     <t>COVIVIO 2.375 20/02/2028</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>6 735.62</t>
-[...8 lines deleted...]
-    <t>2 711.30</t>
+    <t>11 052.74</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>7 222.60</t>
+    <t>7 932.19</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
-    <t>CREDIT AGRICOLE SA 21/12/2049</t>
-[...2 lines deleted...]
-    <t>3 383.33</t>
+    <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>1 524.66</t>
+    <t>2 330.14</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>XS3032045471</t>
-[...7 lines deleted...]
-  <si>
     <t>XS2050406094</t>
   </si>
   <si>
     <t>DH EUROPE FINANCE SA 0.75 18/09/2031</t>
   </si>
   <si>
-    <t>1 549.73</t>
+    <t>1 790.79</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>2 577.05</t>
+    <t>2 816.78</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>1 553.47</t>
+    <t>1 837.77</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>1 889.98</t>
+    <t>2 818.39</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>4 322.91</t>
+    <t>4 940.47</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>6 197.26</t>
+    <t>6 753.42</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
+    <t>1 030.82</t>
+  </si>
+  <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>5 923.97</t>
+    <t>6 518.49</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>6 988.46</t>
+    <t>7 625.84</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>2 505.82</t>
+    <t>2 764.73</t>
   </si>
   <si>
     <t>FR0013463676</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 0.75 27/11/2031</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
+    <t>1 315.07</t>
+  </si>
+  <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>2 555.18</t>
+    <t>5 180.05</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>2 200.68</t>
+    <t>2 526.71</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>1 150.13</t>
+    <t>1 500.16</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
+    <t>1 263.34</t>
+  </si>
+  <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
+    <t>1 140.90</t>
+  </si>
+  <si>
     <t>FR001400AQH0</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.1 25/07/2038</t>
   </si>
   <si>
     <t>FR0014002JM6</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/06/2044</t>
   </si>
   <si>
-    <t>2 278.83</t>
-[...8 lines deleted...]
-    <t>2 993.39</t>
+    <t>2 519.61</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>1 672.60</t>
+    <t>1 814.52</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>6 051.37</t>
-[...5 lines deleted...]
-    <t>IBERCAJA BANCO SA 10/08/2031</t>
+    <t>6 645.89</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>1 356.16</t>
+    <t>1 643.84</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>10 751.71</t>
+    <t>11 758.56</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>2 200.74</t>
+    <t>2 569.73</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>1 271.23</t>
+    <t>1 578.08</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>2 702.22</t>
+    <t>2 971.48</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>1 558.22</t>
   </si>
   <si>
     <t>XS2350756446</t>
   </si>
   <si>
     <t>ING GROEP NV 09/06/2032</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>8 875.34</t>
+    <t>10 064.38</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>3 937.93</t>
-[...1 lines deleted...]
-  <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IRELAND (GOVERNMENT) 3 18/10/2043</t>
   </si>
   <si>
-    <t>3 353.42</t>
+    <t>3 979.40</t>
   </si>
   <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
     <t>IT0005508590</t>
   </si>
   <si>
     <t>ITALY BUONI POLIENNALI DEL TESORO 4 30/04/2035</t>
   </si>
   <si>
-    <t>6 702.86</t>
+    <t>8 062.86</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
+    <t>1 507.43</t>
+  </si>
+  <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>4 346.58</t>
+    <t>4 710.96</t>
   </si>
   <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
     <t>XS2331327564</t>
   </si>
   <si>
     <t>KFW 0 15/06/2029</t>
   </si>
   <si>
     <t>XS2388457264</t>
   </si>
   <si>
     <t>KFW 0 15/09/2031</t>
   </si>
   <si>
     <t>XS2475954900</t>
   </si>
   <si>
     <t>KFW 1.375 07/06/2032</t>
   </si>
   <si>
-    <t>2 771.85</t>
+    <t>3 046.10</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>1 857.88</t>
-[...11 lines deleted...]
-    <t>KONINKLIJKE DSM NV 0.625 23/06/2032</t>
+    <t>2 155.14</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
     <t>XS2227906034</t>
   </si>
   <si>
     <t>KUNTARAHOITUS OYJ 0.05 10/09/2035</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>4 273.97</t>
+    <t>4 657.53</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>XS3070027522</t>
-[...5 lines deleted...]
-    <t>4 022.26</t>
+    <t>1 249.32</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>2 805.41</t>
+    <t>2 085.00</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>1 222.60</t>
+    <t>1 356.85</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>1 078.77</t>
+    <t>2 517.12</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
+    <t>1 503.86</t>
+  </si>
+  <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>7 823.32</t>
-[...10 lines deleted...]
-  <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>1 454.79</t>
+    <t>1 684.93</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>2 520.55</t>
+    <t>2 827.40</t>
   </si>
   <si>
     <t>XS2291793813</t>
   </si>
   <si>
     <t>NEDERLANDSE WATERSCHAPSBANK NV 0 16/02/2037</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>DE000NWB0AN7</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000NWB0AF3</t>
   </si>
   <si>
     <t>NRW BANK 0.75 30/06/2028</t>
   </si>
   <si>
-    <t>1 602.74</t>
+    <t>1 775.34</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>2 827.53</t>
+    <t>3 152.00</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
+    <t>1 304.63</t>
+  </si>
+  <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>3 638.36</t>
+    <t>3 945.21</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>7 895.67</t>
+    <t>8 595.29</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>3 950.09</t>
+    <t>4 355.22</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>5 141.10</t>
+    <t>5 658.90</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>4 115.84</t>
+    <t>4 706.83</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>2 320.89</t>
+    <t>2 579.79</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>7 564.81</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 080.16</t>
+    <t>1 347.81</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>2 484.25</t>
+    <t>3 078.77</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
   </si>
   <si>
-    <t>9 861.64</t>
+    <t>11 062.19</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>7 050.63</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>3 671.23</t>
+    <t>4 438.36</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>5 418.49</t>
+    <t>5 936.30</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>1 733.63</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>1 013.01</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>1 192.81</t>
+  </si>
+  <si>
+    <t>XS2613162424</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
+  </si>
+  <si>
+    <t>3 154.62</t>
+  </si>
+  <si>
+    <t>XS2549543226</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
+  </si>
+  <si>
+    <t>4 086.99</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
+    <t>4 372.60</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THALES SA 4.25 18/10/2031</t>
+  </si>
+  <si>
+    <t>4 145.21</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>XS2314267449</t>
-[...74 lines deleted...]
-    <t>3 493.15</t>
+    <t>1 528.46</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
+    <t>1 502.47</t>
+  </si>
+  <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
-    <t>2 317.22</t>
+    <t>2 528.56</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>3 791.13</t>
-[...8 lines deleted...]
-    <t>3 777.07</t>
+    <t>4 108.95</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>8 430.14</t>
-[...8 lines deleted...]
-    <t>4 038.36</t>
+    <t>FR0014017P12</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>4 534.25</t>
+    <t>4 917.81</t>
+  </si>
+  <si>
+    <t>XS3310548105</t>
+  </si>
+  <si>
+    <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 214.38</t>
+    <t>1 386.99</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>1 140.66</t>
+    <t>1 264.93</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>3 575.34</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>3 230.75</t>
+    <t>3 714.49</t>
+  </si>
+  <si>
+    <t>SX5E2604CQ08</t>
+  </si>
+  <si>
+    <t>APR26 SX5E C @ 5800.000000</t>
+  </si>
+  <si>
+    <t>SX5E2604CQ23</t>
+  </si>
+  <si>
+    <t>APR26 SX5E C @ 6100.000000</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2603PT25</t>
-[...2 lines deleted...]
-    <t>MAR26 SX5E P @ 5800.000000</t>
+    <t>SX5E2612CR08</t>
+  </si>
+  <si>
+    <t>DEC26 SX5E C @ 6600.000000</t>
+  </si>
+  <si>
+    <t>SX5E2609CR01</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E C @ 6350.000000</t>
+  </si>
+  <si>
+    <t>SX5E2604CQ21</t>
+  </si>
+  <si>
+    <t>APR26 SX5E C @ 5950.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
-  </si>
-[...4 lines deleted...]
-    <t>MAR26 SX5E P @ 5775.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2378,198 +2420,198 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>21541.9254</v>
+        <v>21502.9193</v>
       </c>
       <c r="D2">
-        <v>2652.47</v>
+        <v>2689.53</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>57139504.9</v>
+        <v>57832829.02</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>57139504.9</v>
+        <v>57832829.02</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1280.628</v>
+        <v>1281.148</v>
       </c>
       <c r="D3">
-        <v>3155.55</v>
+        <v>3201.47</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>4041087.32</v>
+        <v>4101563.89</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>4041087.32</v>
+        <v>4101563.89</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>101.12</v>
+        <v>102.58</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1011.29</v>
+        <v>1025.89</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1011.29</v>
+        <v>1025.89</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P265"/>
+  <dimension ref="A1:P273"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O265" sqref="O265"/>
+      <selection activeCell="O273" sqref="O273"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2588,13239 +2630,13639 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>4917.0</v>
+        <v>4844.0</v>
       </c>
       <c r="D2" s="1">
-        <v>66.44</v>
+        <v>71.84</v>
       </c>
       <c r="E2" s="1">
-        <v>60.1332235103</v>
+        <v>60.1332225434</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2">
-        <v>0.9</v>
+        <v>0.93</v>
       </c>
       <c r="H2" s="1">
-        <v>318275.06</v>
+        <v>313549.8</v>
       </c>
       <c r="I2" s="1">
-        <v>43122.67</v>
+        <v>62435.25</v>
       </c>
       <c r="J2" s="1">
-        <v>13.54886870495</v>
+        <v>19.912387123194</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>361397.73</v>
+        <v>375985.05</v>
       </c>
       <c r="N2" s="1">
-        <v>361397.73</v>
+        <v>375985.05</v>
       </c>
       <c r="O2" s="1">
-        <v>0.59</v>
+        <v>0.61</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>32</v>
       </c>
       <c r="C3" s="1">
-        <v>79.0</v>
+        <v>105.0</v>
       </c>
       <c r="D3" s="1">
-        <v>913.6</v>
+        <v>858.8</v>
       </c>
       <c r="E3" s="1">
-        <v>1569.2481012658</v>
+        <v>1384.4528571429</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>123970.6</v>
+        <v>145367.55</v>
       </c>
       <c r="I3" s="1">
-        <v>-51796.2</v>
+        <v>-55193.55</v>
       </c>
       <c r="J3" s="1">
-        <v>-41.781035180922</v>
+        <v>-37.968274212505</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>72174.4</v>
+        <v>90174.0</v>
       </c>
       <c r="N3" s="1">
-        <v>72174.4</v>
+        <v>90174.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="1">
-        <v>1593.0</v>
+        <v>1827.0</v>
       </c>
       <c r="D4" s="1">
-        <v>168.38</v>
+        <v>169.5</v>
       </c>
       <c r="E4" s="1">
-        <v>162.4166541117</v>
+        <v>162.8842090859</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>258729.73</v>
+        <v>297589.45</v>
       </c>
       <c r="I4" s="1">
-        <v>9499.61</v>
+        <v>12087.05</v>
       </c>
       <c r="J4" s="1">
-        <v>3.6716344890091</v>
+        <v>4.06165272324</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>268229.34</v>
+        <v>309676.5</v>
       </c>
       <c r="N4" s="1">
-        <v>268229.34</v>
+        <v>309676.5</v>
       </c>
       <c r="O4" s="1">
-        <v>0.44</v>
+        <v>0.5</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" t="s">
         <v>36</v>
       </c>
       <c r="C5" s="1">
-        <v>2573.0</v>
+        <v>6095.0</v>
       </c>
       <c r="D5" s="1">
-        <v>51.36</v>
+        <v>61.6</v>
       </c>
       <c r="E5" s="1">
-        <v>60.616066848</v>
+        <v>73.7148826907</v>
       </c>
       <c r="F5" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G5">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="H5" s="1">
-        <v>155965.14</v>
+        <v>397438.69</v>
       </c>
       <c r="I5" s="1">
-        <v>-23815.86</v>
+        <v>8214.17</v>
       </c>
       <c r="J5" s="1">
-        <v>-15.269989178351</v>
+        <v>2.0667766391843</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>132149.28</v>
+        <v>405652.86</v>
       </c>
       <c r="N5" s="1">
-        <v>132149.28</v>
+        <v>405652.86</v>
       </c>
       <c r="O5" s="1">
-        <v>0.22</v>
+        <v>0.65</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="1">
-        <v>6187.0</v>
+        <v>1020.0</v>
       </c>
       <c r="D6" s="1">
-        <v>60.84</v>
+        <v>377.3</v>
       </c>
       <c r="E6" s="1">
-        <v>73.7148828188</v>
+        <v>263.1028921569</v>
       </c>
       <c r="F6" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G6">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>403437.76</v>
+        <v>268364.95</v>
       </c>
       <c r="I6" s="1">
-        <v>12975.85</v>
+        <v>116481.05</v>
       </c>
       <c r="J6" s="1">
-        <v>3.2163201580338</v>
+        <v>43.403972836244</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>416413.61</v>
+        <v>384846.0</v>
       </c>
       <c r="N6" s="1">
-        <v>416413.61</v>
+        <v>384846.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.68</v>
+        <v>0.62</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="1">
-        <v>1035.0</v>
+        <v>9708.0</v>
       </c>
       <c r="D7" s="1">
-        <v>354.1</v>
+        <v>23.15</v>
       </c>
       <c r="E7" s="1">
-        <v>263.1028888889</v>
+        <v>32.4873990523</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>272311.49</v>
+        <v>315387.67</v>
       </c>
       <c r="I7" s="1">
-        <v>94182.01</v>
+        <v>-90647.47</v>
       </c>
       <c r="J7" s="1">
-        <v>34.586131492285</v>
+        <v>-28.741602358773</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>366493.5</v>
+        <v>224740.2</v>
       </c>
       <c r="N7" s="1">
-        <v>366493.5</v>
+        <v>224740.2</v>
       </c>
       <c r="O7" s="1">
-        <v>0.6</v>
+        <v>0.36</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="1">
-        <v>9855.0</v>
+        <v>2253.0</v>
       </c>
       <c r="D8" s="1">
-        <v>23.3</v>
+        <v>49.26</v>
       </c>
       <c r="E8" s="1">
-        <v>32.4873992897</v>
+        <v>69.0101154017</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>320163.32</v>
+        <v>155479.79</v>
       </c>
       <c r="I8" s="1">
-        <v>-90541.82</v>
+        <v>-44497.01</v>
       </c>
       <c r="J8" s="1">
-        <v>-28.279885403487</v>
+        <v>-28.61916008505</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>229621.5</v>
+        <v>110982.78</v>
       </c>
       <c r="N8" s="1">
-        <v>229621.5</v>
+        <v>110982.78</v>
       </c>
       <c r="O8" s="1">
-        <v>0.38</v>
+        <v>0.18</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
-        <v>2253.0</v>
+        <v>3830.0</v>
       </c>
       <c r="D9" s="1">
-        <v>52.22</v>
+        <v>64.44</v>
       </c>
       <c r="E9" s="1">
-        <v>69.0101154017</v>
+        <v>50.2519425587</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>155479.79</v>
+        <v>192464.94</v>
       </c>
       <c r="I9" s="1">
-        <v>-37828.13</v>
+        <v>54340.26</v>
       </c>
       <c r="J9" s="1">
-        <v>-24.329933813263</v>
+        <v>28.233848720707</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>117651.66</v>
+        <v>246805.2</v>
       </c>
       <c r="N9" s="1">
-        <v>117651.66</v>
+        <v>246805.2</v>
       </c>
       <c r="O9" s="1">
-        <v>0.19</v>
+        <v>0.4</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
-        <v>2709.0</v>
+        <v>3374.0</v>
       </c>
       <c r="D10" s="1">
-        <v>63.76</v>
+        <v>40.08</v>
       </c>
       <c r="E10" s="1">
-        <v>46.1333923957</v>
+        <v>36.36</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>124975.36</v>
+        <v>122678.64</v>
       </c>
       <c r="I10" s="1">
-        <v>47750.48</v>
+        <v>12551.28</v>
       </c>
       <c r="J10" s="1">
-        <v>38.207915544312</v>
+        <v>10.23102310231</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>172725.84</v>
+        <v>135229.92</v>
       </c>
       <c r="N10" s="1">
-        <v>172725.84</v>
+        <v>135229.92</v>
       </c>
       <c r="O10" s="1">
-        <v>0.28</v>
+        <v>0.22</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1">
-        <v>3425.0</v>
+        <v>246.0</v>
       </c>
       <c r="D11" s="1">
-        <v>33.52</v>
+        <v>682.0</v>
       </c>
       <c r="E11" s="1">
-        <v>36.36</v>
+        <v>674.7808130081</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>124533.0</v>
+        <v>165996.08</v>
       </c>
       <c r="I11" s="1">
-        <v>-9727.0</v>
+        <v>1775.92</v>
       </c>
       <c r="J11" s="1">
-        <v>-7.8107810781078</v>
+        <v>1.0698565893845</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>114806.0</v>
+        <v>167772.0</v>
       </c>
       <c r="N11" s="1">
-        <v>114806.0</v>
+        <v>167772.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.19</v>
+        <v>0.27</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
-        <v>175.0</v>
+        <v>1074.0</v>
       </c>
       <c r="D12" s="1">
-        <v>613.8</v>
+        <v>1270.0</v>
       </c>
       <c r="E12" s="1">
-        <v>703.8</v>
+        <v>447.23</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>123165.0</v>
+        <v>480325.02</v>
       </c>
       <c r="I12" s="1">
-        <v>-15750.0</v>
+        <v>883654.98</v>
       </c>
       <c r="J12" s="1">
-        <v>-12.787723785166</v>
+        <v>183.97021666704</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>107415.0</v>
+        <v>1363980.0</v>
       </c>
       <c r="N12" s="1">
-        <v>107415.0</v>
+        <v>1363980.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.18</v>
+        <v>2.2</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="1">
-        <v>1066.0</v>
+        <v>7944.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1179.6</v>
+        <v>179.5</v>
       </c>
       <c r="E13" s="1">
-        <v>430.4675422139</v>
+        <v>163.15</v>
       </c>
       <c r="F13" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G13">
-        <v>1.0</v>
+        <v>10.85</v>
       </c>
       <c r="H13" s="1">
-        <v>458878.4</v>
+        <v>118079.99</v>
       </c>
       <c r="I13" s="1">
-        <v>798575.2</v>
+        <v>13355.9</v>
       </c>
       <c r="J13" s="1">
-        <v>174.0276291061</v>
+        <v>11.31089187931</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1257453.6</v>
+        <v>131435.89</v>
       </c>
       <c r="N13" s="1">
-        <v>1257453.6</v>
+        <v>131435.89</v>
       </c>
       <c r="O13" s="1">
-        <v>2.06</v>
+        <v>0.21</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C14" s="1">
-        <v>8511.0</v>
+        <v>8384.0</v>
       </c>
       <c r="D14" s="1">
-        <v>38.3</v>
+        <v>41.11</v>
       </c>
       <c r="E14" s="1">
-        <v>27.1786629068</v>
+        <v>27.1786629294</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>231317.6</v>
+        <v>227865.91</v>
       </c>
       <c r="I14" s="1">
-        <v>94653.7</v>
+        <v>116800.33</v>
       </c>
       <c r="J14" s="1">
-        <v>40.919368003126</v>
+        <v>51.258360673608</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>325971.3</v>
+        <v>344666.24</v>
       </c>
       <c r="N14" s="1">
-        <v>325971.3</v>
+        <v>344666.24</v>
       </c>
       <c r="O14" s="1">
-        <v>0.53</v>
+        <v>0.56</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>24131.0</v>
+        <v>20215.0</v>
       </c>
       <c r="D15" s="1">
-        <v>18.01</v>
+        <v>19.705</v>
       </c>
       <c r="E15" s="1">
-        <v>9.942215822</v>
+        <v>9.9422156814</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>239915.61</v>
+        <v>200981.89</v>
       </c>
       <c r="I15" s="1">
-        <v>194683.7</v>
+        <v>197354.69</v>
       </c>
       <c r="J15" s="1">
-        <v>81.146741556333</v>
+        <v>98.195260279421</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>434599.31</v>
+        <v>398336.58</v>
       </c>
       <c r="N15" s="1">
-        <v>434599.31</v>
+        <v>398336.58</v>
       </c>
       <c r="O15" s="1">
-        <v>0.71</v>
+        <v>0.64</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C16" s="1">
-        <v>49171.0</v>
+        <v>48426.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.536</v>
+        <v>10.516</v>
       </c>
       <c r="E16" s="1">
-        <v>8.8787281121</v>
+        <v>8.8787281626</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>436575.94</v>
+        <v>429961.29</v>
       </c>
       <c r="I16" s="1">
-        <v>32318.72</v>
+        <v>79286.53</v>
       </c>
       <c r="J16" s="1">
-        <v>7.4027716690022</v>
+        <v>18.44038797074</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>468894.66</v>
+        <v>509247.82</v>
       </c>
       <c r="N16" s="1">
-        <v>468894.66</v>
+        <v>509247.82</v>
       </c>
       <c r="O16" s="1">
-        <v>0.77</v>
+        <v>0.82</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B17" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>1228.0</v>
+        <v>1676.0</v>
       </c>
       <c r="D17" s="1">
-        <v>95.05</v>
+        <v>90.2</v>
       </c>
       <c r="E17" s="1">
-        <v>94.8537052117</v>
+        <v>93.5596420048</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>116480.35</v>
+        <v>156805.96</v>
       </c>
       <c r="I17" s="1">
-        <v>241.05</v>
+        <v>-5630.76</v>
       </c>
       <c r="J17" s="1">
-        <v>0.20694477652239</v>
+        <v>-3.5909094271672</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>116721.4</v>
+        <v>151175.2</v>
       </c>
       <c r="N17" s="1">
-        <v>116721.4</v>
+        <v>151175.2</v>
       </c>
       <c r="O17" s="1">
-        <v>0.19</v>
+        <v>0.24</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B18" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C18" s="1">
-        <v>2400.0</v>
+        <v>2364.0</v>
       </c>
       <c r="D18" s="1">
-        <v>81.3</v>
+        <v>83.84</v>
       </c>
       <c r="E18" s="1">
-        <v>80.6850458333</v>
+        <v>80.6850465313</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>193644.11</v>
+        <v>190739.45</v>
       </c>
       <c r="I18" s="1">
-        <v>1475.89</v>
+        <v>7458.31</v>
       </c>
       <c r="J18" s="1">
-        <v>0.76216622338784</v>
+        <v>3.9102084020899</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>195120.0</v>
+        <v>198197.76</v>
       </c>
       <c r="N18" s="1">
-        <v>195120.0</v>
+        <v>198197.76</v>
       </c>
       <c r="O18" s="1">
         <v>0.32</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B19" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C19" s="1">
-        <v>2694.0</v>
+        <v>2654.0</v>
       </c>
       <c r="D19" s="1">
-        <v>84.89</v>
+        <v>90.33</v>
       </c>
       <c r="E19" s="1">
-        <v>77.4989383816</v>
+        <v>77.4989374529</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>208782.14</v>
+        <v>205682.18</v>
       </c>
       <c r="I19" s="1">
-        <v>19911.52</v>
+        <v>34053.64</v>
       </c>
       <c r="J19" s="1">
-        <v>9.5369843416683</v>
+        <v>16.55643673166</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>228693.66</v>
+        <v>239735.82</v>
       </c>
       <c r="N19" s="1">
-        <v>228693.66</v>
+        <v>239735.82</v>
       </c>
       <c r="O19" s="1">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B20" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C20" s="1">
         <v>74.0</v>
       </c>
       <c r="D20" s="1">
-        <v>11.058</v>
+        <v>11.188</v>
       </c>
       <c r="E20" s="1">
         <v>11.2048648649</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>829.16</v>
       </c>
       <c r="I20" s="1">
-        <v>-10.87</v>
+        <v>-1.25</v>
       </c>
       <c r="J20" s="1">
-        <v>-1.310965314294</v>
+        <v>-0.15075498094457</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>818.29</v>
+        <v>827.91</v>
       </c>
       <c r="N20" s="1">
-        <v>818.29</v>
+        <v>827.91</v>
       </c>
       <c r="O20" s="1">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B21" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C21" s="1">
-        <v>239626.0</v>
+        <v>215814.0</v>
       </c>
       <c r="D21" s="1">
-        <v>10.62</v>
+        <v>10.616</v>
       </c>
       <c r="E21" s="1">
-        <v>10.7596754526</v>
+        <v>10.7596754613</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>2578297.99</v>
+        <v>2322088.6</v>
       </c>
       <c r="I21" s="1">
-        <v>-33469.87</v>
+        <v>-31007.18</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.2981381566372</v>
+        <v>-1.3353142511444</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2544828.12</v>
+        <v>2291081.42</v>
       </c>
       <c r="N21" s="1">
-        <v>2544828.12</v>
+        <v>2291081.42</v>
       </c>
       <c r="O21" s="1">
-        <v>4.16</v>
+        <v>3.7</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B22" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C22" s="1">
         <v>2068.0</v>
       </c>
       <c r="D22" s="1">
-        <v>623.6</v>
+        <v>543.8</v>
       </c>
       <c r="E22" s="1">
         <v>672.8</v>
       </c>
       <c r="F22" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
       <c r="G22">
-        <v>10.78</v>
+        <v>10.85</v>
       </c>
       <c r="H22" s="1">
         <v>130281.74</v>
       </c>
       <c r="I22" s="1">
-        <v>-10657.9</v>
+        <v>-26624.41</v>
       </c>
       <c r="J22" s="1">
-        <v>-8.1806552476195</v>
+        <v>-20.436025800699</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>119623.84</v>
+        <v>103657.33</v>
       </c>
       <c r="N22" s="1">
-        <v>119623.84</v>
+        <v>103657.33</v>
       </c>
       <c r="O22" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
-        <v>1332.0</v>
+        <v>1738.0</v>
       </c>
       <c r="D23" s="1">
-        <v>107.8</v>
+        <v>100.3</v>
       </c>
       <c r="E23" s="1">
-        <v>152.3323798799</v>
+        <v>139.8197008055</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>202906.73</v>
+        <v>243006.64</v>
       </c>
       <c r="I23" s="1">
-        <v>-59317.13</v>
+        <v>-68685.24</v>
       </c>
       <c r="J23" s="1">
-        <v>-29.233692741488</v>
+        <v>-28.264758526763</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>143589.6</v>
+        <v>174321.4</v>
       </c>
       <c r="N23" s="1">
-        <v>143589.6</v>
+        <v>174321.4</v>
       </c>
       <c r="O23" s="1">
-        <v>0.23</v>
+        <v>0.28</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
-        <v>1315.0</v>
+        <v>1295.0</v>
       </c>
       <c r="D24" s="1">
-        <v>881.4</v>
+        <v>862.6</v>
       </c>
       <c r="E24" s="1">
         <v>878.6</v>
       </c>
       <c r="F24" t="s">
         <v>76</v>
       </c>
       <c r="G24">
         <v>7.47</v>
       </c>
       <c r="H24" s="1">
-        <v>154695.52</v>
+        <v>152342.74</v>
       </c>
       <c r="I24" s="1">
-        <v>419.27</v>
+        <v>-2842.34</v>
       </c>
       <c r="J24" s="1">
-        <v>0.27102918041841</v>
+        <v>-1.8657534976724</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>155114.79</v>
+        <v>149500.4</v>
       </c>
       <c r="N24" s="1">
-        <v>155114.79</v>
+        <v>149500.4</v>
       </c>
       <c r="O24" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="1">
-        <v>3593.0</v>
+        <v>7832.0</v>
       </c>
       <c r="D25" s="1">
-        <v>71.8</v>
+        <v>34.56</v>
       </c>
       <c r="E25" s="1">
-        <v>85.5049679933</v>
+        <v>30.785</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>307219.35</v>
+        <v>241108.12</v>
       </c>
       <c r="I25" s="1">
-        <v>-49241.95</v>
+        <v>29565.8</v>
       </c>
       <c r="J25" s="1">
-        <v>-16.028271005716</v>
+        <v>12.262465486438</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>257977.4</v>
+        <v>270673.92</v>
       </c>
       <c r="N25" s="1">
-        <v>257977.4</v>
+        <v>270673.92</v>
       </c>
       <c r="O25" s="1">
-        <v>0.42</v>
+        <v>0.44</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="1">
-        <v>1902.0</v>
+        <v>3539.0</v>
       </c>
       <c r="D26" s="1">
-        <v>138.1</v>
+        <v>76.0</v>
       </c>
       <c r="E26" s="1">
-        <v>142.3228023134</v>
+        <v>85.5049675049</v>
       </c>
       <c r="F26" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G26">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>288562.9</v>
+        <v>302602.08</v>
       </c>
       <c r="I26" s="1">
-        <v>2013.13</v>
+        <v>-33638.08</v>
       </c>
       <c r="J26" s="1">
-        <v>0.69763992529878</v>
+        <v>-11.116275208683</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>290576.03</v>
+        <v>268964.0</v>
       </c>
       <c r="N26" s="1">
-        <v>290576.03</v>
+        <v>268964.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.47</v>
+        <v>0.43</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="1">
-        <v>2511.0</v>
+        <v>1874.0</v>
       </c>
       <c r="D27" s="1">
-        <v>71.92</v>
+        <v>153.35</v>
       </c>
       <c r="E27" s="1">
-        <v>73.8652130625</v>
+        <v>142.3228014941</v>
       </c>
       <c r="F27" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G27">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="H27" s="1">
-        <v>185475.55</v>
+        <v>284314.87</v>
       </c>
       <c r="I27" s="1">
-        <v>-4884.43</v>
+        <v>26179.32</v>
       </c>
       <c r="J27" s="1">
-        <v>-2.6334630090058</v>
+        <v>9.2078616922147</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>180591.12</v>
+        <v>310494.19</v>
       </c>
       <c r="N27" s="1">
-        <v>180591.12</v>
+        <v>310494.19</v>
       </c>
       <c r="O27" s="1">
-        <v>0.3</v>
+        <v>0.5</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="1">
-        <v>6714.0</v>
+        <v>2474.0</v>
       </c>
       <c r="D28" s="1">
-        <v>18.495</v>
+        <v>69.18</v>
       </c>
       <c r="E28" s="1">
-        <v>17.6464060173</v>
+        <v>73.865214228</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>118477.97</v>
+        <v>182742.54</v>
       </c>
       <c r="I28" s="1">
-        <v>5697.46</v>
+        <v>-11591.22</v>
       </c>
       <c r="J28" s="1">
-        <v>4.8088771271149</v>
+        <v>-6.3429237658621</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>124175.43</v>
+        <v>171151.32</v>
       </c>
       <c r="N28" s="1">
-        <v>124175.43</v>
+        <v>171151.32</v>
       </c>
       <c r="O28" s="1">
-        <v>0.2</v>
+        <v>0.28</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="1">
-        <v>4538.0</v>
+        <v>6614.0</v>
       </c>
       <c r="D29" s="1">
-        <v>25.49</v>
+        <v>16.815</v>
       </c>
       <c r="E29" s="1">
-        <v>30.675</v>
+        <v>17.6464061083</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>139203.15</v>
+        <v>116713.33</v>
       </c>
       <c r="I29" s="1">
-        <v>-23529.53</v>
+        <v>-5498.92</v>
       </c>
       <c r="J29" s="1">
-        <v>-16.903015484923</v>
+        <v>-4.7114755443958</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>115673.62</v>
+        <v>111214.41</v>
       </c>
       <c r="N29" s="1">
-        <v>115673.62</v>
+        <v>111214.41</v>
       </c>
       <c r="O29" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>87</v>
       </c>
       <c r="B30" t="s">
         <v>88</v>
       </c>
       <c r="C30" s="1">
-        <v>679.0</v>
+        <v>4470.0</v>
       </c>
       <c r="D30" s="1">
-        <v>243.0</v>
+        <v>27.71</v>
       </c>
       <c r="E30" s="1">
-        <v>217.0630044183</v>
+        <v>30.675</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>147385.78</v>
+        <v>137117.25</v>
       </c>
       <c r="I30" s="1">
-        <v>17611.22</v>
+        <v>-13253.55</v>
       </c>
       <c r="J30" s="1">
-        <v>11.949063199991</v>
+        <v>-9.6658516707416</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>164997.0</v>
+        <v>123863.7</v>
       </c>
       <c r="N30" s="1">
-        <v>164997.0</v>
+        <v>123863.7</v>
       </c>
       <c r="O30" s="1">
-        <v>0.27</v>
+        <v>0.2</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>89</v>
       </c>
       <c r="B31" t="s">
         <v>90</v>
       </c>
       <c r="C31" s="1">
-        <v>10000.0</v>
+        <v>540.0</v>
       </c>
       <c r="D31" s="1">
-        <v>33.33</v>
+        <v>252.5</v>
       </c>
       <c r="E31" s="1">
-        <v>31.346321</v>
+        <v>217.0630185185</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>313463.21</v>
+        <v>117214.03</v>
       </c>
       <c r="I31" s="1">
-        <v>19836.79</v>
+        <v>19135.97</v>
       </c>
       <c r="J31" s="1">
-        <v>6.3282673587117</v>
+        <v>16.325665110226</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>333300.0</v>
+        <v>136350.0</v>
       </c>
       <c r="N31" s="1">
-        <v>333300.0</v>
+        <v>136350.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.54</v>
+        <v>0.22</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>91</v>
       </c>
       <c r="B32" t="s">
         <v>92</v>
       </c>
       <c r="C32" s="1">
-        <v>3396.0</v>
+        <v>10653.0</v>
       </c>
       <c r="D32" s="1">
-        <v>59.0</v>
+        <v>30.99</v>
       </c>
       <c r="E32" s="1">
-        <v>100.2072025913</v>
+        <v>30.3917685159</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>340303.66</v>
+        <v>323763.51</v>
       </c>
       <c r="I32" s="1">
-        <v>-139939.66</v>
+        <v>6372.96</v>
       </c>
       <c r="J32" s="1">
-        <v>-41.121996748433</v>
+        <v>1.9683997124939</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>200364.0</v>
+        <v>330136.47</v>
       </c>
       <c r="N32" s="1">
-        <v>200364.0</v>
+        <v>330136.47</v>
       </c>
       <c r="O32" s="1">
-        <v>0.33</v>
+        <v>0.53</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>93</v>
       </c>
       <c r="B33" t="s">
         <v>94</v>
       </c>
       <c r="C33" s="1">
-        <v>5607.0</v>
+        <v>3345.0</v>
       </c>
       <c r="D33" s="1">
-        <v>19.9</v>
+        <v>62.62</v>
       </c>
       <c r="E33" s="1">
-        <v>17.8275994293</v>
+        <v>100.2072017937</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>99959.35</v>
+        <v>335193.09</v>
       </c>
       <c r="I33" s="1">
-        <v>11619.95</v>
+        <v>-125729.19</v>
       </c>
       <c r="J33" s="1">
-        <v>11.624675430563</v>
+        <v>-37.509481475289</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>111579.3</v>
+        <v>209463.9</v>
       </c>
       <c r="N33" s="1">
-        <v>111579.3</v>
+        <v>209463.9</v>
       </c>
       <c r="O33" s="1">
-        <v>0.18</v>
+        <v>0.34</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>95</v>
       </c>
       <c r="B34" t="s">
         <v>96</v>
       </c>
       <c r="C34" s="1">
-        <v>37356.0</v>
+        <v>5524.0</v>
       </c>
       <c r="D34" s="1">
-        <v>4.4</v>
+        <v>19.59</v>
       </c>
       <c r="E34" s="1">
-        <v>4.2959944855</v>
+        <v>17.8275995655</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>160481.17</v>
+        <v>98479.66</v>
       </c>
       <c r="I34" s="1">
-        <v>3885.23</v>
+        <v>9735.5</v>
       </c>
       <c r="J34" s="1">
-        <v>2.4209880822778</v>
+        <v>9.8857977373196</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>164366.4</v>
+        <v>108215.16</v>
       </c>
       <c r="N34" s="1">
-        <v>164366.4</v>
+        <v>108215.16</v>
       </c>
       <c r="O34" s="1">
-        <v>0.27</v>
+        <v>0.17</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>97</v>
       </c>
       <c r="B35" t="s">
         <v>98</v>
       </c>
       <c r="C35" s="1">
-        <v>62330.0</v>
+        <v>36789.0</v>
       </c>
       <c r="D35" s="1">
-        <v>9.71</v>
+        <v>4.735</v>
       </c>
       <c r="E35" s="1">
-        <v>7.4988986042</v>
+        <v>4.2959944549</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>467406.35</v>
+        <v>158045.34</v>
       </c>
       <c r="I35" s="1">
-        <v>137817.95</v>
+        <v>16150.58</v>
       </c>
       <c r="J35" s="1">
-        <v>29.485681998116</v>
+        <v>10.218953624321</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>605224.3</v>
+        <v>174195.92</v>
       </c>
       <c r="N35" s="1">
-        <v>605224.3</v>
+        <v>174195.92</v>
       </c>
       <c r="O35" s="1">
-        <v>0.99</v>
+        <v>0.28</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>99</v>
       </c>
       <c r="B36" t="s">
         <v>100</v>
       </c>
       <c r="C36" s="1">
-        <v>2031.0</v>
+        <v>889.0</v>
       </c>
       <c r="D36" s="1">
-        <v>91.45</v>
+        <v>138.7</v>
       </c>
       <c r="E36" s="1">
-        <v>104.5896996553</v>
+        <v>129.3370978628</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>212421.68</v>
+        <v>114980.68</v>
       </c>
       <c r="I36" s="1">
-        <v>-26686.73</v>
+        <v>8323.62</v>
       </c>
       <c r="J36" s="1">
-        <v>-12.56309148859</v>
+        <v>7.2391466114133</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>185734.95</v>
+        <v>123304.3</v>
       </c>
       <c r="N36" s="1">
-        <v>185734.95</v>
+        <v>123304.3</v>
       </c>
       <c r="O36" s="1">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>101</v>
       </c>
       <c r="B37" t="s">
         <v>102</v>
       </c>
       <c r="C37" s="1">
-        <v>1301.0</v>
+        <v>49221.0</v>
       </c>
       <c r="D37" s="1">
-        <v>204.7</v>
+        <v>9.866</v>
       </c>
       <c r="E37" s="1">
-        <v>212.7660184473</v>
+        <v>7.4988986408</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>276808.59</v>
+        <v>369103.29</v>
       </c>
       <c r="I37" s="1">
-        <v>-10493.89</v>
+        <v>116511.1</v>
       </c>
       <c r="J37" s="1">
-        <v>-3.7910275833564</v>
+        <v>31.565987937956</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>266314.7</v>
+        <v>485614.39</v>
       </c>
       <c r="N37" s="1">
-        <v>266314.7</v>
+        <v>485614.39</v>
       </c>
       <c r="O37" s="1">
-        <v>0.44</v>
+        <v>0.78</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>103</v>
       </c>
       <c r="B38" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="1">
-        <v>1206.0</v>
+        <v>5815.0</v>
       </c>
       <c r="D38" s="1">
-        <v>198.5</v>
+        <v>29.13</v>
       </c>
       <c r="E38" s="1">
-        <v>145.8824295191</v>
+        <v>27.1004987102</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>175934.21</v>
+        <v>157589.4</v>
       </c>
       <c r="I38" s="1">
-        <v>63456.79</v>
+        <v>11801.55</v>
       </c>
       <c r="J38" s="1">
-        <v>36.068476960791</v>
+        <v>7.4887968353201</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>239391.0</v>
+        <v>169390.95</v>
       </c>
       <c r="N38" s="1">
-        <v>239391.0</v>
+        <v>169390.95</v>
       </c>
       <c r="O38" s="1">
-        <v>0.39</v>
+        <v>0.27</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>105</v>
       </c>
       <c r="B39" t="s">
         <v>106</v>
       </c>
       <c r="C39" s="1">
-        <v>10183.0</v>
+        <v>1198.0</v>
       </c>
       <c r="D39" s="1">
-        <v>34.21</v>
+        <v>103.8</v>
       </c>
       <c r="E39" s="1">
-        <v>35.2736354709</v>
+        <v>104.5896994992</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>359191.43</v>
+        <v>125298.46</v>
       </c>
       <c r="I39" s="1">
-        <v>-10831.0</v>
+        <v>-946.06</v>
       </c>
       <c r="J39" s="1">
-        <v>-3.015383746767</v>
+        <v>-0.75504519369193</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>348360.43</v>
+        <v>124352.4</v>
       </c>
       <c r="N39" s="1">
-        <v>348360.43</v>
+        <v>124352.4</v>
       </c>
       <c r="O39" s="1">
-        <v>0.57</v>
+        <v>0.2</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>107</v>
       </c>
       <c r="B40" t="s">
         <v>108</v>
       </c>
       <c r="C40" s="1">
-        <v>23.0</v>
+        <v>1282.0</v>
       </c>
       <c r="D40" s="1">
-        <v>2796.0</v>
+        <v>199.25</v>
       </c>
       <c r="E40" s="1">
-        <v>2988.0</v>
+        <v>212.7660218409</v>
       </c>
       <c r="F40" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G40">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>75018.01</v>
+        <v>272766.04</v>
       </c>
       <c r="I40" s="1">
-        <v>-3876.91</v>
+        <v>-17327.54</v>
       </c>
       <c r="J40" s="1">
-        <v>-5.1679723309109</v>
+        <v>-6.3525283426045</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>71141.1</v>
+        <v>255438.5</v>
       </c>
       <c r="N40" s="1">
-        <v>71141.1</v>
+        <v>255438.5</v>
       </c>
       <c r="O40" s="1">
-        <v>0.12</v>
+        <v>0.41</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>109</v>
       </c>
       <c r="B41" t="s">
         <v>110</v>
       </c>
       <c r="C41" s="1">
-        <v>2417.0</v>
+        <v>11487.0</v>
       </c>
       <c r="D41" s="1">
-        <v>70.08</v>
+        <v>35.9</v>
       </c>
       <c r="E41" s="1">
-        <v>68.4870583368</v>
+        <v>35.1768433882</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>165533.22</v>
+        <v>404076.4</v>
       </c>
       <c r="I41" s="1">
-        <v>3850.14</v>
+        <v>8306.9</v>
       </c>
       <c r="J41" s="1">
-        <v>2.3259017132634</v>
+        <v>2.0557746010408</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>169383.36</v>
+        <v>412383.3</v>
       </c>
       <c r="N41" s="1">
-        <v>169383.36</v>
+        <v>412383.3</v>
       </c>
       <c r="O41" s="1">
-        <v>0.28</v>
+        <v>0.67</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>111</v>
       </c>
       <c r="B42" t="s">
         <v>112</v>
       </c>
       <c r="C42" s="1">
-        <v>104.0</v>
+        <v>23.0</v>
       </c>
       <c r="D42" s="1">
-        <v>1873.0</v>
+        <v>2808.0</v>
       </c>
       <c r="E42" s="1">
-        <v>2309.3461538462</v>
+        <v>2988.0</v>
       </c>
       <c r="F42" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="H42" s="1">
-        <v>240172.0</v>
+        <v>75018.01</v>
       </c>
       <c r="I42" s="1">
-        <v>-45380.0</v>
+        <v>-5238.96</v>
       </c>
       <c r="J42" s="1">
-        <v>-18.894792065686</v>
+        <v>-6.9836030041319</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>194792.0</v>
+        <v>69779.05</v>
       </c>
       <c r="N42" s="1">
-        <v>194792.0</v>
+        <v>69779.05</v>
       </c>
       <c r="O42" s="1">
-        <v>0.32</v>
+        <v>0.11</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>113</v>
       </c>
       <c r="B43" t="s">
         <v>114</v>
       </c>
       <c r="C43" s="1">
-        <v>24256.0</v>
+        <v>2381.0</v>
       </c>
       <c r="D43" s="1">
-        <v>19.805</v>
+        <v>66.7</v>
       </c>
       <c r="E43" s="1">
-        <v>15.660905343</v>
+        <v>68.4870600588</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>379870.92</v>
+        <v>163067.69</v>
       </c>
       <c r="I43" s="1">
-        <v>100519.16</v>
+        <v>-4254.99</v>
       </c>
       <c r="J43" s="1">
-        <v>26.46139904576</v>
+        <v>-2.6093397165312</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>480390.08</v>
+        <v>158812.7</v>
       </c>
       <c r="N43" s="1">
-        <v>480390.08</v>
+        <v>158812.7</v>
       </c>
       <c r="O43" s="1">
-        <v>0.79</v>
+        <v>0.26</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>115</v>
       </c>
       <c r="B44" t="s">
         <v>116</v>
       </c>
       <c r="C44" s="1">
-        <v>3404.0</v>
+        <v>102.0</v>
       </c>
       <c r="D44" s="1">
-        <v>51.62</v>
+        <v>1757.5</v>
       </c>
       <c r="E44" s="1">
-        <v>48.0144300823</v>
+        <v>2309.3461764706</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>163441.12</v>
+        <v>235553.31</v>
       </c>
       <c r="I44" s="1">
-        <v>12273.36</v>
+        <v>-56288.31</v>
       </c>
       <c r="J44" s="1">
-        <v>7.509346485144</v>
+        <v>-23.896208463384</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>175714.48</v>
+        <v>179265.0</v>
       </c>
       <c r="N44" s="1">
-        <v>175714.48</v>
+        <v>179265.0</v>
       </c>
       <c r="O44" s="1">
         <v>0.29</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>117</v>
       </c>
       <c r="B45" t="s">
         <v>118</v>
       </c>
       <c r="C45" s="1">
-        <v>9451.0</v>
+        <v>23889.0</v>
       </c>
       <c r="D45" s="1">
-        <v>39.835</v>
+        <v>20.32</v>
       </c>
       <c r="E45" s="1">
-        <v>29.8435234367</v>
+        <v>15.6609054376</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>282051.14</v>
+        <v>374123.37</v>
       </c>
       <c r="I45" s="1">
-        <v>94429.45</v>
+        <v>111301.11</v>
       </c>
       <c r="J45" s="1">
-        <v>33.479549134246</v>
+        <v>29.749841609734</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>376480.59</v>
+        <v>485424.48</v>
       </c>
       <c r="N45" s="1">
-        <v>376480.59</v>
+        <v>485424.48</v>
       </c>
       <c r="O45" s="1">
-        <v>0.62</v>
+        <v>0.78</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>119</v>
       </c>
       <c r="B46" t="s">
         <v>120</v>
       </c>
       <c r="C46" s="1">
-        <v>14284.0</v>
+        <v>1982.0</v>
       </c>
       <c r="D46" s="1">
-        <v>22.495</v>
+        <v>50.46</v>
       </c>
       <c r="E46" s="1">
-        <v>13.0022220666</v>
+        <v>47.3196770938</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>185723.74</v>
+        <v>93787.6</v>
       </c>
       <c r="I46" s="1">
-        <v>135594.84</v>
+        <v>6224.12</v>
       </c>
       <c r="J46" s="1">
-        <v>73.008889439767</v>
+        <v>6.6363996946291</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>321318.58</v>
+        <v>100011.72</v>
       </c>
       <c r="N46" s="1">
-        <v>321318.58</v>
+        <v>100011.72</v>
       </c>
       <c r="O46" s="1">
-        <v>0.53</v>
+        <v>0.16</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>121</v>
       </c>
       <c r="B47" t="s">
         <v>122</v>
       </c>
       <c r="C47" s="1">
-        <v>85020.0</v>
+        <v>3353.0</v>
       </c>
       <c r="D47" s="1">
-        <v>5.144</v>
+        <v>54.0</v>
       </c>
       <c r="E47" s="1">
-        <v>5.260770407</v>
+        <v>48.0144288697</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>447270.7</v>
+        <v>160992.38</v>
       </c>
       <c r="I47" s="1">
-        <v>-9927.82</v>
+        <v>20069.62</v>
       </c>
       <c r="J47" s="1">
-        <v>-2.2196446134299</v>
+        <v>12.466192499297</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>437342.88</v>
+        <v>181062.0</v>
       </c>
       <c r="N47" s="1">
-        <v>437342.88</v>
+        <v>181062.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.71</v>
+        <v>0.29</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>123</v>
       </c>
       <c r="B48" t="s">
         <v>124</v>
       </c>
       <c r="C48" s="1">
-        <v>1757.0</v>
+        <v>9310.0</v>
       </c>
       <c r="D48" s="1">
-        <v>106.6</v>
+        <v>42.825</v>
       </c>
       <c r="E48" s="1">
-        <v>117.9</v>
+        <v>29.8435230934</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>207150.3</v>
+        <v>277843.2</v>
       </c>
       <c r="I48" s="1">
-        <v>-19854.1</v>
+        <v>120857.55</v>
       </c>
       <c r="J48" s="1">
-        <v>-9.5843935538592</v>
+        <v>43.498473239583</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>187296.2</v>
+        <v>398700.75</v>
       </c>
       <c r="N48" s="1">
-        <v>187296.2</v>
+        <v>398700.75</v>
       </c>
       <c r="O48" s="1">
-        <v>0.31</v>
+        <v>0.64</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>125</v>
       </c>
       <c r="B49" t="s">
         <v>126</v>
       </c>
       <c r="C49" s="1">
-        <v>1764.0</v>
+        <v>10222.0</v>
       </c>
       <c r="D49" s="1">
-        <v>69.6</v>
+        <v>24.585</v>
       </c>
       <c r="E49" s="1">
-        <v>86.5095068027</v>
+        <v>13.0022216787</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>152602.77</v>
+        <v>132908.71</v>
       </c>
       <c r="I49" s="1">
-        <v>-29828.37</v>
+        <v>118399.16</v>
       </c>
       <c r="J49" s="1">
-        <v>-19.546414524455</v>
+        <v>89.083070627952</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>122774.4</v>
+        <v>251307.87</v>
       </c>
       <c r="N49" s="1">
-        <v>122774.4</v>
+        <v>251307.87</v>
       </c>
       <c r="O49" s="1">
-        <v>0.2</v>
+        <v>0.41</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>127</v>
       </c>
       <c r="B50" t="s">
         <v>128</v>
       </c>
       <c r="C50" s="1">
-        <v>1457.0</v>
+        <v>83731.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.0</v>
+        <v>5.657</v>
       </c>
       <c r="E50" s="1">
-        <v>98.9054975978</v>
+        <v>5.2607704434</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>144105.31</v>
+        <v>440489.57</v>
       </c>
       <c r="I50" s="1">
-        <v>137.69</v>
+        <v>33176.7</v>
       </c>
       <c r="J50" s="1">
-        <v>0.095548179314142</v>
+        <v>7.5317787887691</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>144243.0</v>
+        <v>473666.27</v>
       </c>
       <c r="N50" s="1">
-        <v>144243.0</v>
+        <v>473666.27</v>
       </c>
       <c r="O50" s="1">
-        <v>0.24</v>
+        <v>0.76</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>129</v>
       </c>
       <c r="B51" t="s">
         <v>130</v>
       </c>
       <c r="C51" s="1">
-        <v>58846.0</v>
+        <v>1731.0</v>
       </c>
       <c r="D51" s="1">
-        <v>4.859</v>
+        <v>114.8</v>
       </c>
       <c r="E51" s="1">
-        <v>3.5730685178</v>
+        <v>117.9</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>210260.79</v>
+        <v>204084.9</v>
       </c>
       <c r="I51" s="1">
-        <v>75671.92</v>
+        <v>-5366.1</v>
       </c>
       <c r="J51" s="1">
-        <v>35.989553734674</v>
+        <v>-2.6293469041561</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>285932.71</v>
+        <v>198718.8</v>
       </c>
       <c r="N51" s="1">
-        <v>285932.71</v>
+        <v>198718.8</v>
       </c>
       <c r="O51" s="1">
-        <v>0.47</v>
+        <v>0.32</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>131</v>
       </c>
       <c r="B52" t="s">
         <v>132</v>
       </c>
       <c r="C52" s="1">
-        <v>5101.0</v>
+        <v>456.0</v>
       </c>
       <c r="D52" s="1">
-        <v>24.41</v>
+        <v>276.45</v>
       </c>
       <c r="E52" s="1">
-        <v>24.58</v>
+        <v>258.371754386</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>125382.58</v>
+        <v>117817.52</v>
       </c>
       <c r="I52" s="1">
-        <v>-867.17</v>
+        <v>8243.68</v>
       </c>
       <c r="J52" s="1">
-        <v>-0.69161920260374</v>
+        <v>6.9969899213631</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>124515.41</v>
+        <v>126061.2</v>
       </c>
       <c r="N52" s="1">
-        <v>124515.41</v>
+        <v>126061.2</v>
       </c>
       <c r="O52" s="1">
         <v>0.2</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>133</v>
       </c>
       <c r="B53" t="s">
         <v>134</v>
       </c>
       <c r="C53" s="1">
-        <v>2033.0</v>
+        <v>1738.0</v>
       </c>
       <c r="D53" s="1">
-        <v>170.88</v>
+        <v>67.75</v>
       </c>
       <c r="E53" s="1">
-        <v>120.0435956714</v>
+        <v>86.5095051784</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>244048.63</v>
+        <v>150353.52</v>
       </c>
       <c r="I53" s="1">
-        <v>103350.41</v>
+        <v>-32604.02</v>
       </c>
       <c r="J53" s="1">
-        <v>42.348285257737</v>
+        <v>-21.684906346057</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>347399.04</v>
+        <v>117749.5</v>
       </c>
       <c r="N53" s="1">
-        <v>347399.04</v>
+        <v>117749.5</v>
       </c>
       <c r="O53" s="1">
-        <v>0.57</v>
+        <v>0.19</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>135</v>
       </c>
       <c r="B54" t="s">
         <v>136</v>
       </c>
       <c r="C54" s="1">
-        <v>708.0</v>
+        <v>1435.0</v>
       </c>
       <c r="D54" s="1">
-        <v>136.85</v>
+        <v>106.2</v>
       </c>
       <c r="E54" s="1">
-        <v>97.098319209</v>
+        <v>98.9054982578</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>68745.61</v>
+        <v>141929.39</v>
       </c>
       <c r="I54" s="1">
-        <v>28144.19</v>
+        <v>10467.61</v>
       </c>
       <c r="J54" s="1">
-        <v>40.93961781705</v>
+        <v>7.3752236939791</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>96889.8</v>
+        <v>152397.0</v>
       </c>
       <c r="N54" s="1">
-        <v>96889.8</v>
+        <v>152397.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.16</v>
+        <v>0.25</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>137</v>
       </c>
       <c r="B55" t="s">
         <v>138</v>
       </c>
       <c r="C55" s="1">
-        <v>450.0</v>
+        <v>57955.0</v>
       </c>
       <c r="D55" s="1">
-        <v>481.0</v>
+        <v>4.824</v>
       </c>
       <c r="E55" s="1">
-        <v>478.8866222222</v>
+        <v>3.5730685877</v>
       </c>
       <c r="F55" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G55">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>211105.08</v>
+        <v>207077.19</v>
       </c>
       <c r="I55" s="1">
-        <v>28344.0</v>
+        <v>72497.73</v>
       </c>
       <c r="J55" s="1">
-        <v>13.426488836744</v>
+        <v>35.010002791713</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>239449.08</v>
+        <v>279574.92</v>
       </c>
       <c r="N55" s="1">
-        <v>239449.08</v>
+        <v>279574.92</v>
       </c>
       <c r="O55" s="1">
-        <v>0.39</v>
+        <v>0.45</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>139</v>
       </c>
       <c r="B56" t="s">
         <v>140</v>
       </c>
       <c r="C56" s="1">
-        <v>779.0</v>
+        <v>5025.0</v>
       </c>
       <c r="D56" s="1">
-        <v>353.65</v>
+        <v>24.27</v>
       </c>
       <c r="E56" s="1">
-        <v>398.6110397946</v>
+        <v>24.58</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>310518.0</v>
+        <v>123514.5</v>
       </c>
       <c r="I56" s="1">
-        <v>-35024.65</v>
+        <v>-1557.75</v>
       </c>
       <c r="J56" s="1">
-        <v>-11.279426635493</v>
+        <v>-1.2611879576892</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>275493.35</v>
+        <v>121956.75</v>
       </c>
       <c r="N56" s="1">
-        <v>275493.35</v>
+        <v>121956.75</v>
       </c>
       <c r="O56" s="1">
-        <v>0.45</v>
+        <v>0.2</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>141</v>
       </c>
       <c r="B57" t="s">
         <v>142</v>
       </c>
       <c r="C57" s="1">
-        <v>675.0</v>
+        <v>2003.0</v>
       </c>
       <c r="D57" s="1">
-        <v>473.7</v>
+        <v>188.54</v>
       </c>
       <c r="E57" s="1">
-        <v>641.9851851852</v>
+        <v>120.0435946081</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>433340.0</v>
+        <v>240447.32</v>
       </c>
       <c r="I57" s="1">
-        <v>-113592.5</v>
+        <v>137198.3</v>
       </c>
       <c r="J57" s="1">
-        <v>-26.213250565376</v>
+        <v>57.059608732591</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>319747.5</v>
+        <v>377645.62</v>
       </c>
       <c r="N57" s="1">
-        <v>319747.5</v>
+        <v>377645.62</v>
       </c>
       <c r="O57" s="1">
-        <v>0.52</v>
+        <v>0.61</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>143</v>
       </c>
       <c r="B58" t="s">
         <v>144</v>
       </c>
       <c r="C58" s="1">
-        <v>2424.0</v>
+        <v>959.0</v>
       </c>
       <c r="D58" s="1">
-        <v>107.8</v>
+        <v>148.85</v>
       </c>
       <c r="E58" s="1">
-        <v>128.812450495</v>
+        <v>109.6374348279</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>312241.38</v>
+        <v>105142.3</v>
       </c>
       <c r="I58" s="1">
-        <v>-50934.18</v>
+        <v>37604.85</v>
       </c>
       <c r="J58" s="1">
-        <v>-16.312437512286</v>
+        <v>35.765671856142</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>261307.2</v>
+        <v>142747.15</v>
       </c>
       <c r="N58" s="1">
-        <v>261307.2</v>
+        <v>142747.15</v>
       </c>
       <c r="O58" s="1">
-        <v>0.43</v>
+        <v>0.23</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>145</v>
       </c>
       <c r="B59" t="s">
         <v>146</v>
       </c>
       <c r="C59" s="1">
-        <v>10868.0</v>
+        <v>443.0</v>
       </c>
       <c r="D59" s="1">
-        <v>15.455</v>
+        <v>515.0</v>
       </c>
       <c r="E59" s="1">
-        <v>11.7760222672</v>
+        <v>478.8866139955</v>
       </c>
       <c r="F59" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G59">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="H59" s="1">
-        <v>127981.81</v>
+        <v>207821.22</v>
       </c>
       <c r="I59" s="1">
-        <v>39983.13</v>
+        <v>38675.46</v>
       </c>
       <c r="J59" s="1">
-        <v>31.241259988431</v>
+        <v>18.609966778176</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>167964.94</v>
+        <v>246496.68</v>
       </c>
       <c r="N59" s="1">
-        <v>167964.94</v>
+        <v>246496.68</v>
       </c>
       <c r="O59" s="1">
-        <v>0.27</v>
+        <v>0.4</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>147</v>
       </c>
       <c r="B60" t="s">
         <v>148</v>
       </c>
       <c r="C60" s="1">
-        <v>2377.0</v>
+        <v>767.0</v>
       </c>
       <c r="D60" s="1">
-        <v>52.56</v>
+        <v>358.9</v>
       </c>
       <c r="E60" s="1">
-        <v>52.2037989062</v>
+        <v>398.6110430248</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>124088.43</v>
+        <v>305734.67</v>
       </c>
       <c r="I60" s="1">
-        <v>846.69</v>
+        <v>-30458.37</v>
       </c>
       <c r="J60" s="1">
-        <v>0.68232791727641</v>
+        <v>-9.9623539587447</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>124935.12</v>
+        <v>275276.3</v>
       </c>
       <c r="N60" s="1">
-        <v>124935.12</v>
+        <v>275276.3</v>
       </c>
       <c r="O60" s="1">
-        <v>0.2</v>
+        <v>0.44</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>149</v>
       </c>
       <c r="B61" t="s">
         <v>150</v>
       </c>
       <c r="C61" s="1">
-        <v>232.0</v>
+        <v>665.0</v>
       </c>
       <c r="D61" s="1">
-        <v>537.6</v>
+        <v>483.3</v>
       </c>
       <c r="E61" s="1">
-        <v>299.5556034483</v>
+        <v>641.9851879699</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>69496.9</v>
+        <v>426920.15</v>
       </c>
       <c r="I61" s="1">
-        <v>55226.3</v>
+        <v>-105525.65</v>
       </c>
       <c r="J61" s="1">
-        <v>79.465846678053</v>
+        <v>-24.717889282106</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>124723.2</v>
+        <v>321394.5</v>
       </c>
       <c r="N61" s="1">
-        <v>124723.2</v>
+        <v>321394.5</v>
       </c>
       <c r="O61" s="1">
-        <v>0.2</v>
+        <v>0.52</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>151</v>
       </c>
       <c r="B62" t="s">
         <v>152</v>
       </c>
       <c r="C62" s="1">
-        <v>4048.0</v>
+        <v>2830.0</v>
       </c>
       <c r="D62" s="1">
-        <v>80.87</v>
+        <v>111.85</v>
       </c>
       <c r="E62" s="1">
-        <v>77.7892835968</v>
+        <v>125.499409894</v>
       </c>
       <c r="F62" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G62">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>334345.57</v>
+        <v>355163.33</v>
       </c>
       <c r="I62" s="1">
-        <v>27800.3</v>
+        <v>-38627.83</v>
       </c>
       <c r="J62" s="1">
-        <v>8.3148402414903</v>
+        <v>-10.876074959653</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>362145.87</v>
+        <v>316535.5</v>
       </c>
       <c r="N62" s="1">
-        <v>362145.87</v>
+        <v>316535.5</v>
       </c>
       <c r="O62" s="1">
-        <v>0.59</v>
+        <v>0.51</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>153</v>
       </c>
       <c r="B63" t="s">
         <v>154</v>
       </c>
       <c r="C63" s="1">
-        <v>932.0</v>
+        <v>10705.0</v>
       </c>
       <c r="D63" s="1">
-        <v>117.9</v>
+        <v>16.33</v>
       </c>
       <c r="E63" s="1">
-        <v>79.9718133047</v>
+        <v>11.7760224194</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>74533.73</v>
+        <v>126062.32</v>
       </c>
       <c r="I63" s="1">
-        <v>35349.07</v>
+        <v>48750.33</v>
       </c>
       <c r="J63" s="1">
-        <v>47.426943479147</v>
+        <v>38.671610993674</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>109882.8</v>
+        <v>174812.65</v>
       </c>
       <c r="N63" s="1">
-        <v>109882.8</v>
+        <v>174812.65</v>
       </c>
       <c r="O63" s="1">
-        <v>0.18</v>
+        <v>0.28</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>155</v>
       </c>
       <c r="B64" t="s">
         <v>156</v>
       </c>
       <c r="C64" s="1">
-        <v>28728.0</v>
+        <v>2342.0</v>
       </c>
       <c r="D64" s="1">
-        <v>7.204</v>
+        <v>54.38</v>
       </c>
       <c r="E64" s="1">
-        <v>5.3124000975</v>
+        <v>52.2038001708</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>152614.63</v>
+        <v>122261.3</v>
       </c>
       <c r="I64" s="1">
-        <v>54341.88</v>
+        <v>5096.66</v>
       </c>
       <c r="J64" s="1">
-        <v>35.607254691113</v>
+        <v>4.1686617106149</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>206956.51</v>
+        <v>127357.96</v>
       </c>
       <c r="N64" s="1">
-        <v>206956.51</v>
+        <v>127357.96</v>
       </c>
       <c r="O64" s="1">
-        <v>0.34</v>
+        <v>0.21</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>157</v>
       </c>
       <c r="B65" t="s">
         <v>158</v>
       </c>
       <c r="C65" s="1">
-        <v>4005.0</v>
+        <v>229.0</v>
       </c>
       <c r="D65" s="1">
-        <v>121.36</v>
+        <v>549.4</v>
       </c>
       <c r="E65" s="1">
-        <v>114.3359001248</v>
+        <v>299.5555895197</v>
       </c>
       <c r="F65" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G65">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>492805.94</v>
+        <v>68598.23</v>
       </c>
       <c r="I65" s="1">
-        <v>44886.19</v>
+        <v>57214.37</v>
       </c>
       <c r="J65" s="1">
-        <v>9.1082891573912</v>
+        <v>83.405023715626</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>537692.13</v>
+        <v>125812.6</v>
       </c>
       <c r="N65" s="1">
-        <v>537692.13</v>
+        <v>125812.6</v>
       </c>
       <c r="O65" s="1">
-        <v>0.88</v>
+        <v>0.2</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>159</v>
       </c>
       <c r="B66" t="s">
         <v>160</v>
       </c>
       <c r="C66" s="1">
-        <v>2908.0</v>
+        <v>3519.0</v>
       </c>
       <c r="D66" s="1">
-        <v>357.4</v>
+        <v>79.1</v>
       </c>
       <c r="E66" s="1">
-        <v>383.2</v>
+        <v>77.7892838875</v>
       </c>
       <c r="F66" t="s">
-        <v>76</v>
+        <v>30</v>
       </c>
       <c r="G66">
-        <v>7.47</v>
+        <v>0.93</v>
       </c>
       <c r="H66" s="1">
-        <v>149204.08</v>
+        <v>290652.68</v>
       </c>
       <c r="I66" s="1">
-        <v>-10111.69</v>
+        <v>10090.55</v>
       </c>
       <c r="J66" s="1">
-        <v>-6.7770867928008</v>
+        <v>3.4716865504216</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>139092.39</v>
+        <v>300743.23</v>
       </c>
       <c r="N66" s="1">
-        <v>139092.39</v>
+        <v>300743.23</v>
       </c>
       <c r="O66" s="1">
-        <v>0.23</v>
+        <v>0.49</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>161</v>
       </c>
       <c r="B67" t="s">
         <v>162</v>
       </c>
       <c r="C67" s="1">
-        <v>602.0</v>
+        <v>28292.0</v>
       </c>
       <c r="D67" s="1">
-        <v>1071.0</v>
+        <v>8.034</v>
       </c>
       <c r="E67" s="1">
-        <v>1070.4653986711</v>
+        <v>5.3123999717</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>644420.17</v>
+        <v>150298.42</v>
       </c>
       <c r="I67" s="1">
-        <v>321.83</v>
+        <v>76999.51</v>
       </c>
       <c r="J67" s="1">
-        <v>0.049941019071455</v>
+        <v>51.231084132488</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>644742.0</v>
+        <v>227297.93</v>
       </c>
       <c r="N67" s="1">
-        <v>644742.0</v>
+        <v>227297.93</v>
       </c>
       <c r="O67" s="1">
-        <v>1.05</v>
+        <v>0.37</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>163</v>
       </c>
       <c r="B68" t="s">
         <v>164</v>
       </c>
       <c r="C68" s="1">
-        <v>9347.0</v>
+        <v>3945.0</v>
       </c>
       <c r="D68" s="1">
-        <v>132.43</v>
+        <v>121.76</v>
       </c>
       <c r="E68" s="1">
-        <v>113.3271787739</v>
+        <v>114.3359011407</v>
       </c>
       <c r="F68" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G68">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="H68" s="1">
-        <v>1059269.14</v>
+        <v>485423.08</v>
       </c>
       <c r="I68" s="1">
-        <v>178554.07</v>
+        <v>33558.28</v>
       </c>
       <c r="J68" s="1">
-        <v>16.856345876365</v>
+        <v>6.9132023965568</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1237823.21</v>
+        <v>518981.36</v>
       </c>
       <c r="N68" s="1">
-        <v>1237823.21</v>
+        <v>518981.36</v>
       </c>
       <c r="O68" s="1">
-        <v>2.02</v>
+        <v>0.84</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>165</v>
       </c>
       <c r="B69" t="s">
         <v>166</v>
       </c>
       <c r="C69" s="1">
-        <v>2360.0</v>
+        <v>4539.0</v>
       </c>
       <c r="D69" s="1">
-        <v>68.52</v>
+        <v>382.8</v>
       </c>
       <c r="E69" s="1">
-        <v>83.8</v>
+        <v>379.9730975986</v>
       </c>
       <c r="F69" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="G69">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H69" s="1">
-        <v>197768.0</v>
+        <v>230887.53</v>
       </c>
       <c r="I69" s="1">
-        <v>-36060.8</v>
+        <v>1651.17</v>
       </c>
       <c r="J69" s="1">
-        <v>-18.233890214797</v>
+        <v>0.71514039757799</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>161707.2</v>
+        <v>232538.7</v>
       </c>
       <c r="N69" s="1">
-        <v>161707.2</v>
+        <v>232538.7</v>
       </c>
       <c r="O69" s="1">
-        <v>0.26</v>
+        <v>0.38</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>167</v>
       </c>
       <c r="B70" t="s">
         <v>168</v>
       </c>
       <c r="C70" s="1">
-        <v>3549.0</v>
+        <v>11417.0</v>
       </c>
       <c r="D70" s="1">
-        <v>46.615</v>
+        <v>164.55</v>
       </c>
       <c r="E70" s="1">
-        <v>45.4550014088</v>
+        <v>154.5313567487</v>
       </c>
       <c r="F70" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="G70">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H70" s="1">
-        <v>161319.8</v>
+        <v>236106.58</v>
       </c>
       <c r="I70" s="1">
-        <v>4116.84</v>
+        <v>15321.06</v>
       </c>
       <c r="J70" s="1">
-        <v>2.5519744011584</v>
+        <v>6.4890440579843</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>165436.64</v>
+        <v>251427.64</v>
       </c>
       <c r="N70" s="1">
-        <v>165436.64</v>
+        <v>251427.64</v>
       </c>
       <c r="O70" s="1">
-        <v>0.27</v>
+        <v>0.41</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>169</v>
       </c>
       <c r="B71" t="s">
         <v>170</v>
       </c>
       <c r="C71" s="1">
-        <v>2409.0</v>
+        <v>539.0</v>
       </c>
       <c r="D71" s="1">
-        <v>75.62</v>
+        <v>1072.64</v>
       </c>
       <c r="E71" s="1">
-        <v>102.5715068493</v>
+        <v>1071.8559554731</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>247094.76</v>
+        <v>577730.36</v>
       </c>
       <c r="I71" s="1">
-        <v>-64926.18</v>
+        <v>422.6</v>
       </c>
       <c r="J71" s="1">
-        <v>-26.275822279679</v>
+        <v>0.073148310917917</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>182168.58</v>
+        <v>578152.96</v>
       </c>
       <c r="N71" s="1">
-        <v>182168.58</v>
+        <v>578152.96</v>
       </c>
       <c r="O71" s="1">
-        <v>0.3</v>
+        <v>0.93</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>171</v>
       </c>
       <c r="B72" t="s">
         <v>172</v>
       </c>
       <c r="C72" s="1">
-        <v>3533.0</v>
+        <v>9347.0</v>
       </c>
       <c r="D72" s="1">
-        <v>28.47</v>
+        <v>132.78</v>
       </c>
       <c r="E72" s="1">
-        <v>31.87</v>
+        <v>113.3271787739</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>112596.71</v>
+        <v>1059269.14</v>
       </c>
       <c r="I72" s="1">
-        <v>-12012.2</v>
+        <v>181825.52</v>
       </c>
       <c r="J72" s="1">
-        <v>-10.668340131785</v>
+        <v>17.16518617733</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>100584.51</v>
+        <v>1241094.66</v>
       </c>
       <c r="N72" s="1">
-        <v>100584.51</v>
+        <v>1241094.66</v>
       </c>
       <c r="O72" s="1">
-        <v>0.16</v>
+        <v>2.0</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>173</v>
       </c>
       <c r="B73" t="s">
         <v>174</v>
       </c>
       <c r="C73" s="1">
-        <v>2316.0</v>
+        <v>3186.0</v>
       </c>
       <c r="D73" s="1">
-        <v>54.31</v>
+        <v>65.22</v>
       </c>
       <c r="E73" s="1">
-        <v>52.35</v>
+        <v>78.508606403</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>121242.6</v>
+        <v>250128.42</v>
       </c>
       <c r="I73" s="1">
-        <v>4539.36</v>
+        <v>-42337.5</v>
       </c>
       <c r="J73" s="1">
-        <v>3.7440305635148</v>
+        <v>-16.926305295496</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>125781.96</v>
+        <v>207790.92</v>
       </c>
       <c r="N73" s="1">
-        <v>125781.96</v>
+        <v>207790.92</v>
       </c>
       <c r="O73" s="1">
-        <v>0.21</v>
+        <v>0.34</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>175</v>
       </c>
       <c r="B74" t="s">
         <v>176</v>
       </c>
       <c r="C74" s="1">
-        <v>2030.0</v>
+        <v>3496.0</v>
       </c>
       <c r="D74" s="1">
-        <v>320.7</v>
+        <v>41.555</v>
       </c>
       <c r="E74" s="1">
-        <v>346.3403694581</v>
+        <v>45.455</v>
       </c>
       <c r="F74" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G74">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>757803.64</v>
+        <v>158910.68</v>
       </c>
       <c r="I74" s="1">
-        <v>-37607.83</v>
+        <v>-13634.4</v>
       </c>
       <c r="J74" s="1">
-        <v>-4.9627407437631</v>
+        <v>-8.579914200858</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>720195.81</v>
+        <v>145276.28</v>
       </c>
       <c r="N74" s="1">
-        <v>720195.81</v>
+        <v>145276.28</v>
       </c>
       <c r="O74" s="1">
-        <v>1.18</v>
+        <v>0.23</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>177</v>
       </c>
       <c r="B75" t="s">
         <v>178</v>
       </c>
       <c r="C75" s="1">
-        <v>965.0</v>
+        <v>1169.0</v>
       </c>
       <c r="D75" s="1">
-        <v>304.4</v>
+        <v>119.8</v>
       </c>
       <c r="E75" s="1">
-        <v>260.4846839378</v>
+        <v>93.69</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>251367.72</v>
+        <v>109523.61</v>
       </c>
       <c r="I75" s="1">
-        <v>42378.28</v>
+        <v>30522.59</v>
       </c>
       <c r="J75" s="1">
-        <v>16.859078007311</v>
+        <v>27.868502508272</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>293746.0</v>
+        <v>140046.2</v>
       </c>
       <c r="N75" s="1">
-        <v>293746.0</v>
+        <v>140046.2</v>
       </c>
       <c r="O75" s="1">
-        <v>0.48</v>
+        <v>0.23</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>179</v>
       </c>
       <c r="B76" t="s">
         <v>180</v>
       </c>
       <c r="C76" s="1">
-        <v>36310.0</v>
+        <v>2373.0</v>
       </c>
       <c r="D76" s="1">
-        <v>3.369</v>
+        <v>73.52</v>
       </c>
       <c r="E76" s="1">
-        <v>2.5731999449</v>
+        <v>102.5715086389</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>93432.89</v>
+        <v>243402.19</v>
       </c>
       <c r="I76" s="1">
-        <v>28895.5</v>
+        <v>-68939.23</v>
       </c>
       <c r="J76" s="1">
-        <v>30.92647567682</v>
+        <v>-28.323175728205</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>122328.39</v>
+        <v>174462.96</v>
       </c>
       <c r="N76" s="1">
-        <v>122328.39</v>
+        <v>174462.96</v>
       </c>
       <c r="O76" s="1">
-        <v>0.2</v>
+        <v>0.28</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>181</v>
       </c>
       <c r="B77" t="s">
         <v>182</v>
       </c>
       <c r="C77" s="1">
-        <v>4572.0</v>
+        <v>3480.0</v>
       </c>
       <c r="D77" s="1">
-        <v>76.39</v>
+        <v>30.98</v>
       </c>
       <c r="E77" s="1">
-        <v>97.4893416448</v>
+        <v>31.87</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>445721.27</v>
+        <v>110907.6</v>
       </c>
       <c r="I77" s="1">
-        <v>-96466.19</v>
+        <v>-3097.2</v>
       </c>
       <c r="J77" s="1">
-        <v>-21.642716310128</v>
+        <v>-2.7925949168497</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>349255.08</v>
+        <v>107810.4</v>
       </c>
       <c r="N77" s="1">
-        <v>349255.08</v>
+        <v>107810.4</v>
       </c>
       <c r="O77" s="1">
-        <v>0.57</v>
+        <v>0.17</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>183</v>
       </c>
       <c r="B78" t="s">
         <v>184</v>
       </c>
       <c r="C78" s="1">
-        <v>3546.0</v>
+        <v>2282.0</v>
       </c>
       <c r="D78" s="1">
-        <v>166.44</v>
+        <v>52.28</v>
       </c>
       <c r="E78" s="1">
-        <v>145.9413056966</v>
+        <v>52.35</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>517507.87</v>
+        <v>119462.7</v>
       </c>
       <c r="I78" s="1">
-        <v>72688.37</v>
+        <v>-159.74</v>
       </c>
       <c r="J78" s="1">
-        <v>14.045848230289</v>
+        <v>-0.13371537726839</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>590196.24</v>
+        <v>119302.96</v>
       </c>
       <c r="N78" s="1">
-        <v>590196.24</v>
+        <v>119302.96</v>
       </c>
       <c r="O78" s="1">
-        <v>0.96</v>
+        <v>0.19</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>185</v>
       </c>
       <c r="B79" t="s">
         <v>186</v>
       </c>
       <c r="C79" s="1">
-        <v>2056.0</v>
+        <v>2000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>248.0</v>
+        <v>315.6</v>
       </c>
       <c r="E79" s="1">
-        <v>111.4399562257</v>
+        <v>346.34037</v>
       </c>
       <c r="F79" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G79">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="H79" s="1">
-        <v>229120.55</v>
+        <v>746604.57</v>
       </c>
       <c r="I79" s="1">
-        <v>280767.45</v>
+        <v>-64631.69</v>
       </c>
       <c r="J79" s="1">
-        <v>122.54136523328</v>
+        <v>-8.6567498508615</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>509888.0</v>
+        <v>681972.88</v>
       </c>
       <c r="N79" s="1">
-        <v>509888.0</v>
+        <v>681972.88</v>
       </c>
       <c r="O79" s="1">
-        <v>0.83</v>
+        <v>1.1</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>187</v>
       </c>
       <c r="B80" t="s">
         <v>188</v>
       </c>
       <c r="C80" s="1">
-        <v>2493.0</v>
+        <v>2089.0</v>
       </c>
       <c r="D80" s="1">
-        <v>89.72</v>
+        <v>610.0</v>
       </c>
       <c r="E80" s="1">
-        <v>93.9310870437</v>
+        <v>650.1917999043</v>
       </c>
       <c r="F80" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="G80">
-        <v>0.9</v>
+        <v>10.85</v>
       </c>
       <c r="H80" s="1">
-        <v>255768.1</v>
+        <v>123745.63</v>
       </c>
       <c r="I80" s="1">
-        <v>-8329.68</v>
+        <v>-6288.72</v>
       </c>
       <c r="J80" s="1">
-        <v>-3.2567313906621</v>
+        <v>-5.0819733997879</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>247438.42</v>
+        <v>117456.91</v>
       </c>
       <c r="N80" s="1">
-        <v>247438.42</v>
+        <v>117456.91</v>
       </c>
       <c r="O80" s="1">
-        <v>0.4</v>
+        <v>0.19</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>189</v>
       </c>
       <c r="B81" t="s">
         <v>190</v>
       </c>
       <c r="C81" s="1">
-        <v>1364.0</v>
+        <v>951.0</v>
       </c>
       <c r="D81" s="1">
-        <v>143.95</v>
+        <v>313.3</v>
       </c>
       <c r="E81" s="1">
-        <v>89.12</v>
+        <v>260.484679285</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>121559.68</v>
+        <v>247720.93</v>
       </c>
       <c r="I81" s="1">
-        <v>74788.12</v>
+        <v>50227.37</v>
       </c>
       <c r="J81" s="1">
-        <v>61.523788150808</v>
+        <v>20.275787758426</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>196347.8</v>
+        <v>297948.3</v>
       </c>
       <c r="N81" s="1">
-        <v>196347.8</v>
+        <v>297948.3</v>
       </c>
       <c r="O81" s="1">
-        <v>0.32</v>
+        <v>0.48</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>191</v>
       </c>
       <c r="B82" t="s">
         <v>192</v>
       </c>
       <c r="C82" s="1">
-        <v>6460.0</v>
+        <v>35758.0</v>
       </c>
       <c r="D82" s="1">
-        <v>38.78</v>
+        <v>4.133</v>
       </c>
       <c r="E82" s="1">
-        <v>47.7027832817</v>
+        <v>2.5731998434</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>308159.98</v>
+        <v>92012.48</v>
       </c>
       <c r="I82" s="1">
-        <v>-57641.18</v>
+        <v>55775.33</v>
       </c>
       <c r="J82" s="1">
-        <v>-18.704953186978</v>
+        <v>60.617135849398</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>250518.8</v>
+        <v>147787.81</v>
       </c>
       <c r="N82" s="1">
-        <v>250518.8</v>
+        <v>147787.81</v>
       </c>
       <c r="O82" s="1">
-        <v>0.41</v>
+        <v>0.24</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>193</v>
       </c>
       <c r="B83" t="s">
         <v>194</v>
       </c>
       <c r="C83" s="1">
-        <v>2051.0</v>
+        <v>4504.0</v>
       </c>
       <c r="D83" s="1">
-        <v>220.35</v>
+        <v>80.19</v>
       </c>
       <c r="E83" s="1">
-        <v>199.4522476841</v>
+        <v>97.4893405861</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>409076.56</v>
+        <v>439091.99</v>
       </c>
       <c r="I83" s="1">
-        <v>42861.29</v>
+        <v>-77916.23</v>
       </c>
       <c r="J83" s="1">
-        <v>10.477571728871</v>
+        <v>-17.744853418984</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>451937.85</v>
+        <v>361175.76</v>
       </c>
       <c r="N83" s="1">
-        <v>451937.85</v>
+        <v>361175.76</v>
       </c>
       <c r="O83" s="1">
-        <v>0.74</v>
+        <v>0.58</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>195</v>
       </c>
       <c r="B84" t="s">
         <v>196</v>
       </c>
       <c r="C84" s="1">
-        <v>4886.0</v>
+        <v>2802.0</v>
       </c>
       <c r="D84" s="1">
-        <v>64.12</v>
+        <v>139.38</v>
       </c>
       <c r="E84" s="1">
-        <v>40.8524130168</v>
+        <v>145.9413062099</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>199604.89</v>
+        <v>408927.54</v>
       </c>
       <c r="I84" s="1">
-        <v>113685.43</v>
+        <v>-18384.78</v>
       </c>
       <c r="J84" s="1">
-        <v>56.955232910376</v>
+        <v>-4.4958527371377</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>313290.32</v>
+        <v>390542.76</v>
       </c>
       <c r="N84" s="1">
-        <v>313290.32</v>
+        <v>390542.76</v>
       </c>
       <c r="O84" s="1">
-        <v>0.51</v>
+        <v>0.63</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>197</v>
       </c>
       <c r="B85" t="s">
         <v>198</v>
       </c>
       <c r="C85" s="1">
-        <v>357.0</v>
+        <v>2025.0</v>
       </c>
       <c r="D85" s="1">
-        <v>516.06</v>
+        <v>260.2</v>
       </c>
       <c r="E85" s="1">
-        <v>509.0768347339</v>
+        <v>111.4399555556</v>
       </c>
       <c r="F85" t="s">
-        <v>199</v>
+        <v>8</v>
       </c>
       <c r="G85">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>163407.76</v>
+        <v>225665.91</v>
       </c>
       <c r="I85" s="1">
-        <v>-2420.85</v>
+        <v>301239.09</v>
       </c>
       <c r="J85" s="1">
-        <v>-1.4814779910085</v>
+        <v>133.48896605606</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>160986.91</v>
+        <v>526905.0</v>
       </c>
       <c r="N85" s="1">
-        <v>160986.91</v>
+        <v>526905.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.26</v>
+        <v>0.85</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>199</v>
+      </c>
+      <c r="B86" t="s">
         <v>200</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="1">
-        <v>9441.0</v>
+        <v>2456.0</v>
       </c>
       <c r="D86" s="1">
-        <v>28.615</v>
+        <v>84.5</v>
       </c>
       <c r="E86" s="1">
-        <v>24.1150344243</v>
+        <v>93.9310871336</v>
       </c>
       <c r="F86" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G86">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="H86" s="1">
-        <v>227670.04</v>
+        <v>251972.1</v>
       </c>
       <c r="I86" s="1">
-        <v>42484.18</v>
+        <v>-27746.5</v>
       </c>
       <c r="J86" s="1">
-        <v>18.660417505966</v>
+        <v>-11.011735029394</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>270154.22</v>
+        <v>224225.6</v>
       </c>
       <c r="N86" s="1">
-        <v>270154.22</v>
+        <v>224225.6</v>
       </c>
       <c r="O86" s="1">
-        <v>0.44</v>
+        <v>0.36</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>201</v>
+      </c>
+      <c r="B87" t="s">
         <v>202</v>
       </c>
-      <c r="B87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C87" s="1">
-        <v>9144.0</v>
+        <v>1539.0</v>
       </c>
       <c r="D87" s="1">
-        <v>31.96</v>
+        <v>167.22</v>
       </c>
       <c r="E87" s="1">
-        <v>30.3729013561</v>
+        <v>96.5041520468</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>277729.81</v>
+        <v>148519.89</v>
       </c>
       <c r="I87" s="1">
-        <v>14512.43</v>
+        <v>108831.69</v>
       </c>
       <c r="J87" s="1">
-        <v>5.2253771390259</v>
+        <v>73.277518586904</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>292242.24</v>
+        <v>257351.58</v>
       </c>
       <c r="N87" s="1">
-        <v>292242.24</v>
+        <v>257351.58</v>
       </c>
       <c r="O87" s="1">
-        <v>0.48</v>
+        <v>0.42</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>203</v>
+      </c>
+      <c r="B88" t="s">
         <v>204</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" s="1">
-        <v>969.0</v>
+        <v>6364.0</v>
       </c>
       <c r="D88" s="1">
-        <v>253.8</v>
+        <v>37.77</v>
       </c>
       <c r="E88" s="1">
-        <v>250.6279669763</v>
+        <v>47.702782841</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>242858.5</v>
+        <v>303580.51</v>
       </c>
       <c r="I88" s="1">
-        <v>3073.7</v>
+        <v>-63212.23</v>
       </c>
       <c r="J88" s="1">
-        <v>1.2656341038094</v>
+        <v>-20.822229332179</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>245932.2</v>
+        <v>240368.28</v>
       </c>
       <c r="N88" s="1">
-        <v>245932.2</v>
+        <v>240368.28</v>
       </c>
       <c r="O88" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>205</v>
+      </c>
+      <c r="B89" t="s">
         <v>206</v>
       </c>
-      <c r="B89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C89" s="1">
-        <v>1032.0</v>
+        <v>2020.0</v>
       </c>
       <c r="D89" s="1">
-        <v>249.6</v>
+        <v>229.45</v>
       </c>
       <c r="E89" s="1">
-        <v>259.1050387597</v>
+        <v>199.4522475248</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>267396.4</v>
+        <v>402893.54</v>
       </c>
       <c r="I89" s="1">
-        <v>-9809.2</v>
+        <v>60595.46</v>
       </c>
       <c r="J89" s="1">
-        <v>-3.6684113922252</v>
+        <v>15.040067408378</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>257587.2</v>
+        <v>463489.0</v>
       </c>
       <c r="N89" s="1">
-        <v>257587.2</v>
+        <v>463489.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.42</v>
+        <v>0.75</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>207</v>
+      </c>
+      <c r="B90" t="s">
         <v>208</v>
       </c>
-      <c r="B90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="1">
-        <v>3842.0</v>
+        <v>4813.0</v>
       </c>
       <c r="D90" s="1">
-        <v>63.5</v>
+        <v>71.4</v>
       </c>
       <c r="E90" s="1">
-        <v>66.8485242061</v>
+        <v>40.8524122169</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>256832.03</v>
+        <v>196622.66</v>
       </c>
       <c r="I90" s="1">
-        <v>-12865.03</v>
+        <v>147025.54</v>
       </c>
       <c r="J90" s="1">
-        <v>-5.0091221098864</v>
+        <v>74.775481116978</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>243967.0</v>
+        <v>343648.2</v>
       </c>
       <c r="N90" s="1">
-        <v>243967.0</v>
+        <v>343648.2</v>
       </c>
       <c r="O90" s="1">
-        <v>0.4</v>
+        <v>0.55</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>209</v>
+      </c>
+      <c r="B91" t="s">
         <v>210</v>
       </c>
-      <c r="B91" t="s">
+      <c r="C91" s="1">
+        <v>352.0</v>
+      </c>
+      <c r="D91" s="1">
+        <v>475.99</v>
+      </c>
+      <c r="E91" s="1">
+        <v>509.0768465909</v>
+      </c>
+      <c r="F91" t="s">
         <v>211</v>
       </c>
-      <c r="C91" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G91">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H91" s="1">
-        <v>125919.36</v>
+        <v>161119.14</v>
       </c>
       <c r="I91" s="1">
-        <v>-9056.7</v>
+        <v>-18263.29</v>
       </c>
       <c r="J91" s="1">
-        <v>-7.1924603174603</v>
+        <v>-11.335270285082</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>116862.66</v>
+        <v>142855.85</v>
       </c>
       <c r="N91" s="1">
-        <v>116862.66</v>
+        <v>142855.85</v>
       </c>
       <c r="O91" s="1">
-        <v>0.19</v>
+        <v>0.23</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>212</v>
       </c>
       <c r="B92" t="s">
         <v>213</v>
       </c>
       <c r="C92" s="1">
-        <v>9175.0</v>
+        <v>17628.0</v>
       </c>
       <c r="D92" s="1">
-        <v>32.92</v>
+        <v>79.52</v>
       </c>
       <c r="E92" s="1">
-        <v>28.5248370572</v>
+        <v>70.1507998639</v>
       </c>
       <c r="F92" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G92">
-        <v>1.0</v>
+        <v>10.85</v>
       </c>
       <c r="H92" s="1">
-        <v>261715.38</v>
+        <v>114247.82</v>
       </c>
       <c r="I92" s="1">
-        <v>40325.62</v>
+        <v>14960.27</v>
       </c>
       <c r="J92" s="1">
-        <v>15.40819649193</v>
+        <v>13.094578084728</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>302041.0</v>
+        <v>129208.09</v>
       </c>
       <c r="N92" s="1">
-        <v>302041.0</v>
+        <v>129208.09</v>
       </c>
       <c r="O92" s="1">
-        <v>0.49</v>
+        <v>0.21</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>214</v>
       </c>
       <c r="B93" t="s">
         <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>7607.0</v>
+        <v>9300.0</v>
       </c>
       <c r="D93" s="1">
-        <v>159.2</v>
+        <v>33.895</v>
       </c>
       <c r="E93" s="1">
-        <v>192.7572827659</v>
+        <v>24.1150344086</v>
       </c>
       <c r="F93" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="G93">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>196344.51</v>
+        <v>224269.82</v>
       </c>
       <c r="I93" s="1">
-        <v>-34271.43</v>
+        <v>90953.68</v>
       </c>
       <c r="J93" s="1">
-        <v>-17.454743196028</v>
+        <v>40.555470192111</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>162073.08</v>
+        <v>315223.5</v>
       </c>
       <c r="N93" s="1">
-        <v>162073.08</v>
+        <v>315223.5</v>
       </c>
       <c r="O93" s="1">
-        <v>0.26</v>
+        <v>0.51</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>731.0</v>
+        <v>9008.0</v>
       </c>
       <c r="D94" s="1">
-        <v>129.35</v>
+        <v>39.12</v>
       </c>
       <c r="E94" s="1">
-        <v>105.5446648427</v>
+        <v>30.372901865</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>77153.15</v>
+        <v>273599.1</v>
       </c>
       <c r="I94" s="1">
-        <v>17401.7</v>
+        <v>78793.86</v>
       </c>
       <c r="J94" s="1">
-        <v>22.554749870874</v>
+        <v>28.799020172215</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>94554.85</v>
+        <v>352392.96</v>
       </c>
       <c r="N94" s="1">
-        <v>94554.85</v>
+        <v>352392.96</v>
       </c>
       <c r="O94" s="1">
-        <v>0.15</v>
+        <v>0.57</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>218</v>
       </c>
       <c r="B95" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="1">
-        <v>6693.0</v>
+        <v>1045.0</v>
       </c>
       <c r="D95" s="1">
-        <v>23.98</v>
+        <v>259.2</v>
       </c>
       <c r="E95" s="1">
-        <v>27.6855221874</v>
+        <v>250.7547464115</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>185299.2</v>
+        <v>262038.71</v>
       </c>
       <c r="I95" s="1">
-        <v>-24801.06</v>
+        <v>8825.29</v>
       </c>
       <c r="J95" s="1">
-        <v>-13.384331934515</v>
+        <v>3.3679336919343</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>160498.14</v>
+        <v>270864.0</v>
       </c>
       <c r="N95" s="1">
-        <v>160498.14</v>
+        <v>270864.0</v>
       </c>
       <c r="O95" s="1">
-        <v>0.26</v>
+        <v>0.44</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>220</v>
       </c>
       <c r="B96" t="s">
         <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>3386.0</v>
+        <v>893.0</v>
       </c>
       <c r="D96" s="1">
-        <v>23.38</v>
+        <v>275.0</v>
       </c>
       <c r="E96" s="1">
-        <v>31.5737625517</v>
+        <v>259.1050391937</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>106908.76</v>
+        <v>231380.8</v>
       </c>
       <c r="I96" s="1">
-        <v>-27744.08</v>
+        <v>14194.2</v>
       </c>
       <c r="J96" s="1">
-        <v>-25.951175563162</v>
+        <v>6.1345625911917</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>79164.68</v>
+        <v>245575.0</v>
       </c>
       <c r="N96" s="1">
-        <v>79164.68</v>
+        <v>245575.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.13</v>
+        <v>0.4</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>1634.0</v>
+        <v>3785.0</v>
       </c>
       <c r="D97" s="1">
-        <v>67.26</v>
+        <v>68.52</v>
       </c>
       <c r="E97" s="1">
-        <v>136.0478457772</v>
+        <v>66.8485231176</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>222302.18</v>
+        <v>253021.66</v>
       </c>
       <c r="I97" s="1">
-        <v>-112399.34</v>
+        <v>6326.54</v>
       </c>
       <c r="J97" s="1">
-        <v>-50.56151046292</v>
+        <v>2.5003946302463</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>109902.84</v>
+        <v>259348.2</v>
       </c>
       <c r="N97" s="1">
-        <v>109902.84</v>
+        <v>259348.2</v>
       </c>
       <c r="O97" s="1">
-        <v>0.18</v>
+        <v>0.42</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>224</v>
       </c>
       <c r="B98" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>358.0</v>
+        <v>2051.0</v>
       </c>
       <c r="D98" s="1">
-        <v>538.2</v>
+        <v>49.67</v>
       </c>
       <c r="E98" s="1">
-        <v>435.7287150838</v>
+        <v>52.726465139</v>
       </c>
       <c r="F98" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G98">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>154487.18</v>
+        <v>124044.48</v>
       </c>
       <c r="I98" s="1">
-        <v>58661.33</v>
+        <v>-22171.31</v>
       </c>
       <c r="J98" s="1">
-        <v>37.971649168559</v>
+        <v>-17.873677248677</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>213148.51</v>
+        <v>101873.17</v>
       </c>
       <c r="N98" s="1">
-        <v>213148.51</v>
+        <v>101873.17</v>
       </c>
       <c r="O98" s="1">
-        <v>0.35</v>
+        <v>0.16</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>226</v>
       </c>
       <c r="B99" t="s">
         <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>-656256.99</v>
+        <v>9038.0</v>
       </c>
       <c r="D99" s="1">
-        <v>0.08955652</v>
+        <v>35.1</v>
       </c>
       <c r="E99" s="1">
-        <v>0.0846783213</v>
+        <v>28.5248373534</v>
       </c>
       <c r="F99" t="s">
-        <v>228</v>
+        <v>8</v>
       </c>
       <c r="G99">
-        <v>11.15</v>
+        <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>0.0</v>
+        <v>257807.48</v>
       </c>
       <c r="I99" s="1">
-        <v>37806.04</v>
+        <v>59426.32</v>
       </c>
       <c r="J99" s="1">
-        <v>0</v>
+        <v>23.05065780093</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
-      <c r="L99" t="s">
-        <v>229</v>
+      <c r="L99">
+        <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>35772.87</v>
+        <v>317233.8</v>
       </c>
       <c r="N99" s="1">
-        <v>37806.04</v>
+        <v>317233.8</v>
       </c>
       <c r="O99" s="1">
-        <v>0.06</v>
+        <v>0.51</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="B100" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="C100" s="1">
-        <v>129.0</v>
+        <v>8488.0</v>
       </c>
       <c r="D100" s="1">
-        <v>248.75</v>
+        <v>197.5</v>
       </c>
       <c r="E100" s="1">
-        <v>253.467829457</v>
+        <v>192.4519533459</v>
       </c>
       <c r="F100" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="G100">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H100" s="1">
-        <v>0.0</v>
+        <v>218723.17</v>
       </c>
       <c r="I100" s="1">
-        <v>-60860.0</v>
+        <v>5631.76</v>
       </c>
       <c r="J100" s="1">
-        <v>0</v>
+        <v>2.5748346642928</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>-60860.0</v>
+        <v>224354.93</v>
       </c>
       <c r="N100" s="1">
-        <v>-60860.0</v>
+        <v>224354.93</v>
       </c>
       <c r="O100" s="1">
-        <v>-0.1</v>
+        <v>0.36</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="B101" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="C101" s="1">
-        <v>39.0</v>
+        <v>720.0</v>
       </c>
       <c r="D101" s="1">
-        <v>116.01</v>
+        <v>135.65</v>
       </c>
       <c r="E101" s="1">
-        <v>117.177037037</v>
+        <v>105.5446666667</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>0.0</v>
+        <v>75992.16</v>
       </c>
       <c r="I101" s="1">
-        <v>-54670.0</v>
+        <v>21675.84</v>
       </c>
       <c r="J101" s="1">
-        <v>0</v>
+        <v>28.523784558828</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>-54670.0</v>
+        <v>97668.0</v>
       </c>
       <c r="N101" s="1">
-        <v>-54670.0</v>
+        <v>97668.0</v>
       </c>
       <c r="O101" s="1">
-        <v>-0.09</v>
+        <v>0.16</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="B102" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="C102" s="1">
-        <v>3.0</v>
+        <v>8098.0</v>
       </c>
       <c r="D102" s="1">
-        <v>125.9</v>
+        <v>23.13</v>
       </c>
       <c r="E102" s="1">
-        <v>129.04</v>
+        <v>26.5471042233</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>0.0</v>
+        <v>214978.45</v>
       </c>
       <c r="I102" s="1">
-        <v>-9420.0</v>
+        <v>-27671.71</v>
       </c>
       <c r="J102" s="1">
-        <v>0</v>
+        <v>-12.871852969449</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>-9420.0</v>
+        <v>187306.74</v>
       </c>
       <c r="N102" s="1">
-        <v>-9420.0</v>
+        <v>187306.74</v>
       </c>
       <c r="O102" s="1">
-        <v>-0.02</v>
+        <v>0.3</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="B103" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="C103" s="1">
-        <v>200000.0</v>
+        <v>2381.0</v>
       </c>
       <c r="D103" s="1">
-        <v>101.156</v>
+        <v>62.68</v>
       </c>
       <c r="E103" s="1">
-        <v>99.89</v>
+        <v>112.9185426291</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>199780.0</v>
+        <v>268859.05</v>
       </c>
       <c r="I103" s="1">
-        <v>2532.0</v>
+        <v>-119617.97</v>
       </c>
       <c r="J103" s="1">
-        <v>1.2673941335469</v>
+        <v>-44.490959110359</v>
       </c>
       <c r="K103">
-        <v>4.04</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>0.0</v>
+      </c>
+      <c r="L103">
+        <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>202312.0</v>
+        <v>149241.08</v>
       </c>
       <c r="N103" s="1">
-        <v>210396.25</v>
+        <v>149241.08</v>
       </c>
       <c r="O103" s="1">
-        <v>0.34</v>
+        <v>0.24</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="B104" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="C104" s="1">
-        <v>185000.0</v>
+        <v>353.0</v>
       </c>
       <c r="D104" s="1">
-        <v>97.78</v>
+        <v>546.8</v>
       </c>
       <c r="E104" s="1">
-        <v>99.33</v>
+        <v>435.7287252125</v>
       </c>
       <c r="F104" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G104">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="H104" s="1">
-        <v>183760.5</v>
+        <v>152329.54</v>
       </c>
       <c r="I104" s="1">
-        <v>-2867.5</v>
+        <v>56217.16</v>
       </c>
       <c r="J104" s="1">
-        <v>-1.5604550488271</v>
+        <v>36.904962753777</v>
       </c>
       <c r="K104">
-        <v>1.08</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>180893.0</v>
+        <v>208546.7</v>
       </c>
       <c r="N104" s="1">
-        <v>182888.72</v>
+        <v>208546.7</v>
       </c>
       <c r="O104" s="1">
-        <v>0.3</v>
+        <v>0.34</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="B105" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="C105" s="1">
-        <v>200000.0</v>
+        <v>-656256.99</v>
       </c>
       <c r="D105" s="1">
-        <v>97.104</v>
+        <v>0.08975746</v>
       </c>
       <c r="E105" s="1">
-        <v>99.253</v>
+        <v>0.0846783213</v>
       </c>
       <c r="F105" t="s">
-        <v>8</v>
+        <v>240</v>
       </c>
       <c r="G105">
-        <v>1.0</v>
+        <v>11.14</v>
       </c>
       <c r="H105" s="1">
-        <v>198506.0</v>
+        <v>0.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-4298.0</v>
+        <v>39363.35</v>
       </c>
       <c r="J105" s="1">
-        <v>-2.1651738486494</v>
+        <v>0</v>
       </c>
       <c r="K105">
-        <v>1.08</v>
+        <v>0.0</v>
       </c>
       <c r="L105" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="M105" s="1">
-        <v>194208.0</v>
+        <v>36396.92</v>
       </c>
       <c r="N105" s="1">
-        <v>196377.86</v>
+        <v>39363.35</v>
       </c>
       <c r="O105" s="1">
-        <v>0.32</v>
+        <v>0.06</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="B106" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="C106" s="1">
-        <v>100000.0</v>
+        <v>105.0</v>
       </c>
       <c r="D106" s="1">
-        <v>104.821</v>
+        <v>256.7</v>
       </c>
       <c r="E106" s="1">
-        <v>106.65</v>
+        <v>247.643809524</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>106650.0</v>
+        <v>0.0</v>
       </c>
       <c r="I106" s="1">
-        <v>-1829.0</v>
+        <v>95090.0</v>
       </c>
       <c r="J106" s="1">
-        <v>-1.7149554617909</v>
+        <v>0</v>
       </c>
       <c r="K106">
-        <v>4.23</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>0.0</v>
+      </c>
+      <c r="L106">
+        <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>104821.0</v>
+        <v>95090.0</v>
       </c>
       <c r="N106" s="1">
-        <v>109053.88</v>
+        <v>95090.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="B107" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="C107" s="1">
-        <v>100000.0</v>
+        <v>24.0</v>
       </c>
       <c r="D107" s="1">
-        <v>108.17</v>
+        <v>115.5</v>
       </c>
       <c r="E107" s="1">
-        <v>111.205</v>
+        <v>116.55</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>111205.0</v>
+        <v>0.0</v>
       </c>
       <c r="I107" s="1">
-        <v>-3035.0</v>
+        <v>-41880.0</v>
       </c>
       <c r="J107" s="1">
-        <v>-2.7291938312126</v>
+        <v>0</v>
       </c>
       <c r="K107">
-        <v>4.95</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>0.0</v>
+      </c>
+      <c r="L107">
+        <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>108170.0</v>
+        <v>-41880.0</v>
       </c>
       <c r="N107" s="1">
-        <v>113123.77</v>
+        <v>-41880.0</v>
       </c>
       <c r="O107" s="1">
-        <v>0.18</v>
+        <v>-0.07</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="B108" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="C108" s="1">
-        <v>100000.0</v>
+        <v>26.0</v>
       </c>
       <c r="D108" s="1">
-        <v>97.037</v>
+        <v>125.2</v>
       </c>
       <c r="E108" s="1">
-        <v>99.433</v>
+        <v>126.44</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>99433.0</v>
+        <v>0.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-2396.0</v>
+        <v>-31372.31</v>
       </c>
       <c r="J108" s="1">
-        <v>-2.409662788008</v>
+        <v>0</v>
       </c>
       <c r="K108">
-        <v>2.59</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>0.0</v>
+      </c>
+      <c r="L108">
+        <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>97037.0</v>
+        <v>-31372.31</v>
       </c>
       <c r="N108" s="1">
-        <v>99626.04</v>
+        <v>-31372.31</v>
       </c>
       <c r="O108" s="1">
-        <v>0.16</v>
+        <v>-0.05</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="B109" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="C109" s="1">
-        <v>29000.0</v>
+        <v>-50.0</v>
       </c>
       <c r="D109" s="1">
-        <v>94.899</v>
+        <v>5876.0</v>
       </c>
       <c r="E109" s="1">
-        <v>98.803</v>
+        <v>5543.130042116</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>28652.87</v>
+        <v>0.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-1132.16</v>
+        <v>-166434.98</v>
       </c>
       <c r="J109" s="1">
-        <v>-3.951297025394</v>
+        <v>0</v>
       </c>
       <c r="K109">
-        <v>1.26</v>
+        <v>0.0</v>
       </c>
       <c r="L109">
-        <v>364.29</v>
+        <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>27520.71</v>
+        <v>-166434.98</v>
       </c>
       <c r="N109" s="1">
-        <v>27885.0</v>
+        <v>-166434.98</v>
       </c>
       <c r="O109" s="1">
-        <v>0.05</v>
+        <v>-0.27</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="B110" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="C110" s="1">
         <v>200000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>98.485</v>
+        <v>101.245</v>
       </c>
       <c r="E110" s="1">
-        <v>99.932865</v>
+        <v>99.89</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>199865.73</v>
+        <v>199780.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-2895.73</v>
+        <v>2710.0</v>
       </c>
       <c r="J110" s="1">
-        <v>-1.4488376771746</v>
+        <v>1.3564921413555</v>
       </c>
       <c r="K110">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>197.26</v>
+        <v>4.4</v>
+      </c>
+      <c r="L110" t="s">
+        <v>252</v>
       </c>
       <c r="M110" s="1">
-        <v>196970.0</v>
+        <v>202490.0</v>
       </c>
       <c r="N110" s="1">
-        <v>197167.26</v>
+        <v>211283.84</v>
       </c>
       <c r="O110" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="B111" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="C111" s="1">
-        <v>300000.0</v>
+        <v>185000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>93.83</v>
+        <v>97.769</v>
       </c>
       <c r="E111" s="1">
-        <v>115.33959</v>
+        <v>99.33</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>346018.77</v>
+        <v>183760.5</v>
       </c>
       <c r="I111" s="1">
-        <v>-64528.77</v>
+        <v>-2887.85</v>
       </c>
       <c r="J111" s="1">
-        <v>-18.648921848951</v>
+        <v>-1.5715292459479</v>
       </c>
       <c r="K111">
-        <v>0.99</v>
+        <v>1.37</v>
       </c>
       <c r="L111" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="M111" s="1">
-        <v>281490.0</v>
+        <v>180872.65</v>
       </c>
       <c r="N111" s="1">
-        <v>284465.34</v>
+        <v>183400.56</v>
       </c>
       <c r="O111" s="1">
-        <v>0.46</v>
+        <v>0.3</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="B112" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="C112" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>98.177</v>
+        <v>96.785</v>
       </c>
       <c r="E112" s="1">
-        <v>100.0</v>
+        <v>99.253</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>100000.0</v>
+        <v>198506.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-1823.0</v>
+        <v>-4936.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-1.823</v>
+        <v>-2.4865747131069</v>
       </c>
       <c r="K112">
-        <v>3.42</v>
+        <v>1.32</v>
       </c>
       <c r="L112" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="M112" s="1">
-        <v>98177.0</v>
+        <v>193570.0</v>
       </c>
       <c r="N112" s="1">
-        <v>101600.29</v>
+        <v>196200.14</v>
       </c>
       <c r="O112" s="1">
-        <v>0.17</v>
+        <v>0.32</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="B113" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="C113" s="1">
-        <v>300000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>97.921</v>
+        <v>100.265</v>
       </c>
       <c r="E113" s="1">
-        <v>97.673</v>
+        <v>99.955</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>293019.0</v>
+        <v>164925.75</v>
       </c>
       <c r="I113" s="1">
-        <v>744.0</v>
+        <v>511.5</v>
       </c>
       <c r="J113" s="1">
-        <v>0.25390844962272</v>
+        <v>0.31013956280326</v>
       </c>
       <c r="K113">
-        <v>2.95</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>0.22</v>
+      </c>
+      <c r="L113">
+        <v>361.64</v>
       </c>
       <c r="M113" s="1">
-        <v>293763.0</v>
+        <v>165437.25</v>
       </c>
       <c r="N113" s="1">
-        <v>302623.27</v>
+        <v>165798.89</v>
       </c>
       <c r="O113" s="1">
-        <v>0.49</v>
+        <v>0.27</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
       <c r="B114" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="C114" s="1">
-        <v>149000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>98.144</v>
+        <v>103.705</v>
       </c>
       <c r="E114" s="1">
-        <v>101.02689933</v>
+        <v>106.65</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>150530.08</v>
+        <v>106650.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-4295.52</v>
+        <v>-2945.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-2.8535957730176</v>
+        <v>-2.7613689639006</v>
       </c>
       <c r="K114">
-        <v>2.01</v>
+        <v>4.62</v>
       </c>
       <c r="L114" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="M114" s="1">
-        <v>146234.56</v>
+        <v>103705.0</v>
       </c>
       <c r="N114" s="1">
-        <v>149232.0</v>
+        <v>108321.44</v>
       </c>
       <c r="O114" s="1">
-        <v>0.24</v>
+        <v>0.17</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="B115" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="C115" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>70.629</v>
+        <v>107.134</v>
       </c>
       <c r="E115" s="1">
-        <v>99.454</v>
+        <v>111.205</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>298362.0</v>
+        <v>111205.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-86475.0</v>
+        <v>-4071.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-28.983248537012</v>
+        <v>-3.6608066184074</v>
       </c>
       <c r="K115">
-        <v>1.51</v>
+        <v>5.48</v>
       </c>
       <c r="L115" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="M115" s="1">
-        <v>211887.0</v>
+        <v>107134.0</v>
       </c>
       <c r="N115" s="1">
-        <v>216418.23</v>
+        <v>112615.16</v>
       </c>
       <c r="O115" s="1">
-        <v>0.35</v>
+        <v>0.18</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="B116" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
       <c r="C116" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>88.013</v>
+        <v>97.411</v>
       </c>
       <c r="E116" s="1">
-        <v>86.923</v>
+        <v>99.433</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>173846.0</v>
+        <v>99433.0</v>
       </c>
       <c r="I116" s="1">
-        <v>2180.0</v>
+        <v>-2022.0</v>
       </c>
       <c r="J116" s="1">
-        <v>1.2539834106048</v>
+        <v>-2.0335301157563</v>
       </c>
       <c r="K116">
-        <v>1.28</v>
+        <v>2.82</v>
       </c>
       <c r="L116" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="M116" s="1">
-        <v>176026.0</v>
+        <v>97411.0</v>
       </c>
       <c r="N116" s="1">
-        <v>178594.49</v>
+        <v>100230.18</v>
       </c>
       <c r="O116" s="1">
-        <v>0.29</v>
+        <v>0.16</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>276</v>
+        <v>270</v>
       </c>
       <c r="B117" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
       <c r="C117" s="1">
-        <v>200000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>98.213</v>
+        <v>95.724</v>
       </c>
       <c r="E117" s="1">
-        <v>99.799</v>
+        <v>98.803</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>199598.0</v>
+        <v>28652.87</v>
       </c>
       <c r="I117" s="1">
-        <v>-3172.0</v>
+        <v>-892.91</v>
       </c>
       <c r="J117" s="1">
-        <v>-1.5891942805038</v>
+        <v>-3.1163021365748</v>
       </c>
       <c r="K117">
-        <v>1.24</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>1.52</v>
+      </c>
+      <c r="L117">
+        <v>442.15</v>
       </c>
       <c r="M117" s="1">
-        <v>196426.0</v>
+        <v>27759.96</v>
       </c>
       <c r="N117" s="1">
-        <v>198908.88</v>
+        <v>28202.11</v>
       </c>
       <c r="O117" s="1">
-        <v>0.33</v>
+        <v>0.05</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="B118" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="C118" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>99.658</v>
+        <v>98.46</v>
       </c>
       <c r="E118" s="1">
-        <v>99.991</v>
+        <v>99.932865</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>99991.0</v>
+        <v>199865.73</v>
       </c>
       <c r="I118" s="1">
-        <v>-333.0</v>
+        <v>-2945.73</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.33302997269754</v>
+        <v>-1.4738544721999</v>
       </c>
       <c r="K118">
-        <v>2.66</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>0.18</v>
+      </c>
+      <c r="L118">
+        <v>369.86</v>
       </c>
       <c r="M118" s="1">
-        <v>99658.0</v>
+        <v>196920.0</v>
       </c>
       <c r="N118" s="1">
-        <v>102314.16</v>
+        <v>197289.86</v>
       </c>
       <c r="O118" s="1">
-        <v>0.17</v>
+        <v>0.32</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
       <c r="B119" t="s">
-        <v>283</v>
+        <v>275</v>
       </c>
       <c r="C119" s="1">
         <v>100000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>103.269</v>
+        <v>99.188</v>
       </c>
       <c r="E119" s="1">
-        <v>99.746</v>
+        <v>100.0</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>99746.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I119" s="1">
-        <v>3523.0</v>
+        <v>-812.0</v>
       </c>
       <c r="J119" s="1">
-        <v>3.5319712068654</v>
+        <v>-0.812</v>
       </c>
       <c r="K119">
-        <v>1.78</v>
+        <v>3.75</v>
       </c>
       <c r="L119" t="s">
-        <v>284</v>
+        <v>276</v>
       </c>
       <c r="M119" s="1">
-        <v>103269.0</v>
+        <v>99188.0</v>
       </c>
       <c r="N119" s="1">
-        <v>105052.22</v>
+        <v>102937.32</v>
       </c>
       <c r="O119" s="1">
         <v>0.17</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>285</v>
+        <v>277</v>
       </c>
       <c r="B120" t="s">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="C120" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>105.804</v>
+        <v>97.578</v>
       </c>
       <c r="E120" s="1">
-        <v>107.962</v>
+        <v>97.673</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>215924.0</v>
+        <v>293019.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-4316.0</v>
+        <v>-285.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-1.9988514477316</v>
+        <v>-0.0972633173958</v>
       </c>
       <c r="K120">
+        <v>3.22</v>
+      </c>
+      <c r="L120" t="s">
+        <v>279</v>
+      </c>
+      <c r="M120" s="1">
+        <v>292734.0</v>
+      </c>
+      <c r="N120" s="1">
+        <v>302399.75</v>
+      </c>
+      <c r="O120" s="1">
         <v>0.49</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.35</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="B121" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
       <c r="C121" s="1">
-        <v>241000.0</v>
+        <v>149000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>98.533</v>
+        <v>98.91</v>
       </c>
       <c r="E121" s="1">
-        <v>99.459</v>
+        <v>101.02689933</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>239696.19</v>
+        <v>150530.08</v>
       </c>
       <c r="I121" s="1">
-        <v>-2231.66</v>
+        <v>-3154.18</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.93103690968138</v>
+        <v>-2.0953818665346</v>
       </c>
       <c r="K121">
-        <v>0.6</v>
+        <v>2.26</v>
       </c>
       <c r="L121" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="M121" s="1">
-        <v>237464.53</v>
+        <v>147375.9</v>
       </c>
       <c r="N121" s="1">
-        <v>238902.28</v>
+        <v>150748.02</v>
       </c>
       <c r="O121" s="1">
-        <v>0.39</v>
+        <v>0.24</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
       <c r="B122" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="C122" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>97.739</v>
+        <v>69.901</v>
       </c>
       <c r="E122" s="1">
-        <v>99.292</v>
+        <v>99.454</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>198584.0</v>
+        <v>298362.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-3106.0</v>
+        <v>-88659.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-1.564073641381</v>
+        <v>-29.715245239005</v>
       </c>
       <c r="K122">
-        <v>0.53</v>
+        <v>1.65</v>
       </c>
       <c r="L122" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="M122" s="1">
-        <v>195478.0</v>
+        <v>209703.0</v>
       </c>
       <c r="N122" s="1">
-        <v>196532.79</v>
+        <v>214659.99</v>
       </c>
       <c r="O122" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="B123" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
       <c r="C123" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>97.898</v>
+        <v>88.64</v>
       </c>
       <c r="E123" s="1">
-        <v>99.74</v>
+        <v>86.923</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>99740.0</v>
+        <v>173846.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-1842.0</v>
+        <v>3434.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-1.8468016843794</v>
+        <v>1.9753114825765</v>
       </c>
       <c r="K123">
-        <v>1.81</v>
+        <v>1.43</v>
       </c>
       <c r="L123" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="M123" s="1">
-        <v>97898.0</v>
+        <v>177280.0</v>
       </c>
       <c r="N123" s="1">
-        <v>99710.33</v>
+        <v>180136.16</v>
       </c>
       <c r="O123" s="1">
-        <v>0.16</v>
+        <v>0.29</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="B124" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="C124" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>98.804</v>
+        <v>98.997</v>
       </c>
       <c r="E124" s="1">
-        <v>99.933</v>
+        <v>99.991</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>399732.0</v>
+        <v>99991.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-4516.0</v>
+        <v>-994.0</v>
       </c>
       <c r="J124" s="1">
-        <v>-1.1297569371479</v>
+        <v>-0.99408946805212</v>
       </c>
       <c r="K124">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>924.66</v>
+        <v>2.92</v>
+      </c>
+      <c r="L124" t="s">
+        <v>291</v>
       </c>
       <c r="M124" s="1">
-        <v>395216.0</v>
+        <v>98997.0</v>
       </c>
       <c r="N124" s="1">
-        <v>396140.66</v>
+        <v>101921.66</v>
       </c>
       <c r="O124" s="1">
-        <v>0.65</v>
+        <v>0.16</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="B125" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="C125" s="1">
-        <v>1083369.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>88.075</v>
+        <v>102.917</v>
       </c>
       <c r="E125" s="1">
-        <v>96.04336842</v>
+        <v>99.746</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1040504.08</v>
+        <v>99746.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-86326.83</v>
+        <v>3171.0</v>
       </c>
       <c r="J125" s="1">
-        <v>-8.2966354154037</v>
+        <v>3.1790748501193</v>
       </c>
       <c r="K125">
-        <v>1.13</v>
+        <v>2.18</v>
       </c>
       <c r="L125" t="s">
-        <v>300</v>
+        <v>294</v>
       </c>
       <c r="M125" s="1">
-        <v>954177.25</v>
+        <v>102917.0</v>
       </c>
       <c r="N125" s="1">
-        <v>966383.7</v>
+        <v>105093.37</v>
       </c>
       <c r="O125" s="1">
-        <v>1.58</v>
+        <v>0.17</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="B126" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="C126" s="1">
-        <v>162000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>98.007</v>
+        <v>105.938</v>
       </c>
       <c r="E126" s="1">
-        <v>100.0</v>
+        <v>107.962</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>162000.0</v>
+        <v>215924.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-3228.66</v>
+        <v>-4048.0</v>
       </c>
       <c r="J126" s="1">
-        <v>-1.993</v>
+        <v>-1.8747337025991</v>
       </c>
       <c r="K126">
-        <v>1.17</v>
+        <v>1.04</v>
       </c>
       <c r="L126" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="M126" s="1">
-        <v>158771.34</v>
+        <v>211876.0</v>
       </c>
       <c r="N126" s="1">
-        <v>160666.97</v>
+        <v>213960.27</v>
       </c>
       <c r="O126" s="1">
-        <v>0.26</v>
+        <v>0.35</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="B127" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="C127" s="1">
-        <v>650000.0</v>
+        <v>199000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>85.715</v>
+        <v>100.172</v>
       </c>
       <c r="E127" s="1">
-        <v>99.547</v>
+        <v>99.298</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>647055.5</v>
+        <v>197603.02</v>
       </c>
       <c r="I127" s="1">
-        <v>-89908.0</v>
+        <v>1739.26</v>
       </c>
       <c r="J127" s="1">
-        <v>-13.894944096758</v>
+        <v>0.88017885556607</v>
       </c>
       <c r="K127">
-        <v>0.04</v>
+        <v>0.13</v>
       </c>
       <c r="L127">
-        <v>284.93</v>
+        <v>253.52</v>
       </c>
       <c r="M127" s="1">
-        <v>557147.5</v>
+        <v>199342.28</v>
       </c>
       <c r="N127" s="1">
-        <v>557432.43</v>
+        <v>199595.8</v>
       </c>
       <c r="O127" s="1">
-        <v>0.91</v>
+        <v>0.32</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="B128" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="C128" s="1">
-        <v>200000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>107.726</v>
+        <v>98.644</v>
       </c>
       <c r="E128" s="1">
-        <v>109.825</v>
+        <v>99.459</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>219650.0</v>
+        <v>239696.19</v>
       </c>
       <c r="I128" s="1">
-        <v>-4198.0</v>
+        <v>-1964.15</v>
       </c>
       <c r="J128" s="1">
-        <v>-1.9112223992716</v>
+        <v>-0.81943313325089</v>
       </c>
       <c r="K128">
-        <v>1.95</v>
+        <v>0.85</v>
       </c>
       <c r="L128" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="M128" s="1">
-        <v>215452.0</v>
+        <v>237732.04</v>
       </c>
       <c r="N128" s="1">
-        <v>219342.11</v>
+        <v>239770.64</v>
       </c>
       <c r="O128" s="1">
-        <v>0.36</v>
+        <v>0.39</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="B129" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="C129" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>98.337</v>
+        <v>97.999</v>
       </c>
       <c r="E129" s="1">
-        <v>100.38</v>
+        <v>99.292</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>100380.0</v>
+        <v>198584.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-2043.0</v>
+        <v>-2586.0</v>
       </c>
       <c r="J129" s="1">
-        <v>-2.0352659892409</v>
+        <v>-1.3022197155864</v>
       </c>
       <c r="K129">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>657.53</v>
+        <v>0.8</v>
+      </c>
+      <c r="L129" t="s">
+        <v>305</v>
       </c>
       <c r="M129" s="1">
-        <v>98337.0</v>
+        <v>195998.0</v>
       </c>
       <c r="N129" s="1">
-        <v>98994.53</v>
+        <v>197589.78</v>
       </c>
       <c r="O129" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="B130" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="C130" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.799</v>
+        <v>97.724</v>
       </c>
       <c r="E130" s="1">
-        <v>102.581</v>
+        <v>99.74</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>410324.0</v>
+        <v>99740.0</v>
       </c>
       <c r="I130" s="1">
-        <v>-11128.0</v>
+        <v>-2016.0</v>
       </c>
       <c r="J130" s="1">
-        <v>-2.7120031974732</v>
+        <v>-2.0212552636856</v>
       </c>
       <c r="K130">
-        <v>0.61</v>
+        <v>2.07</v>
       </c>
       <c r="L130" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="M130" s="1">
-        <v>399196.0</v>
+        <v>97724.0</v>
       </c>
       <c r="N130" s="1">
-        <v>401650.79</v>
+        <v>99795.23</v>
       </c>
       <c r="O130" s="1">
-        <v>0.66</v>
+        <v>0.16</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="B131" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="C131" s="1">
-        <v>171000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>97.919</v>
+        <v>98.758</v>
       </c>
       <c r="E131" s="1">
-        <v>99.528</v>
+        <v>99.933</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>170192.88</v>
+        <v>199866.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-2751.39</v>
+        <v>-2350.0</v>
       </c>
       <c r="J131" s="1">
-        <v>-1.6166304959408</v>
+        <v>-1.1757877778111</v>
       </c>
       <c r="K131">
-        <v>1.11</v>
-[...2 lines deleted...]
-        <v>316</v>
+        <v>0.49</v>
+      </c>
+      <c r="L131">
+        <v>980.14</v>
       </c>
       <c r="M131" s="1">
-        <v>167441.49</v>
+        <v>197516.0</v>
       </c>
       <c r="N131" s="1">
-        <v>169338.89</v>
+        <v>198496.14</v>
       </c>
       <c r="O131" s="1">
-        <v>0.28</v>
+        <v>0.32</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="B132" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="C132" s="1">
-        <v>698000.0</v>
+        <v>1083369.0</v>
       </c>
       <c r="D132" s="1">
-        <v>89.496</v>
+        <v>87.927</v>
       </c>
       <c r="E132" s="1">
-        <v>102.92057736</v>
+        <v>96.04336842</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>718385.63</v>
+        <v>1040504.08</v>
       </c>
       <c r="I132" s="1">
-        <v>-93703.55</v>
+        <v>-87930.22</v>
       </c>
       <c r="J132" s="1">
-        <v>-13.043628113775</v>
+        <v>-8.4507328409515</v>
       </c>
       <c r="K132">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.22</v>
+      </c>
+      <c r="L132" t="s">
+        <v>313</v>
       </c>
       <c r="M132" s="1">
-        <v>624682.08</v>
+        <v>952573.86</v>
       </c>
       <c r="N132" s="1">
-        <v>624682.08</v>
+        <v>965819.16</v>
       </c>
       <c r="O132" s="1">
-        <v>1.02</v>
+        <v>1.56</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="B133" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="C133" s="1">
-        <v>336589.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>43.323</v>
+        <v>97.869</v>
       </c>
       <c r="E133" s="1">
-        <v>77.22322773</v>
+        <v>100.0</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>259924.89</v>
+        <v>162000.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-114104.44</v>
+        <v>-3452.22</v>
       </c>
       <c r="J133" s="1">
-        <v>-43.899004824047</v>
+        <v>-2.131</v>
       </c>
       <c r="K133">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.43</v>
+      </c>
+      <c r="L133" t="s">
+        <v>316</v>
       </c>
       <c r="M133" s="1">
-        <v>145820.45</v>
+        <v>158547.78</v>
       </c>
       <c r="N133" s="1">
-        <v>145820.45</v>
+        <v>160861.34</v>
       </c>
       <c r="O133" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="B134" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="C134" s="1">
-        <v>842000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>63.803</v>
+        <v>85.425</v>
       </c>
       <c r="E134" s="1">
-        <v>96.0291734</v>
+        <v>99.547</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>808565.64</v>
+        <v>647055.5</v>
       </c>
       <c r="I134" s="1">
-        <v>-271344.38</v>
+        <v>-91793.0</v>
       </c>
       <c r="J134" s="1">
-        <v>-33.55873247347</v>
+        <v>-14.1862637749</v>
       </c>
       <c r="K134">
-        <v>0.57</v>
-[...2 lines deleted...]
-        <v>323</v>
+        <v>0.06</v>
+      </c>
+      <c r="L134">
+        <v>409.59</v>
       </c>
       <c r="M134" s="1">
-        <v>537221.26</v>
+        <v>555262.5</v>
       </c>
       <c r="N134" s="1">
-        <v>542009.56</v>
+        <v>555672.09</v>
       </c>
       <c r="O134" s="1">
-        <v>0.89</v>
+        <v>0.9</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="B135" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="C135" s="1">
         <v>200000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>97.855</v>
+        <v>108.686</v>
       </c>
       <c r="E135" s="1">
-        <v>99.46</v>
+        <v>109.825</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>198920.0</v>
+        <v>219650.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-3210.0</v>
+        <v>-2278.0</v>
       </c>
       <c r="J135" s="1">
-        <v>-1.6137140559019</v>
+        <v>-1.037104484407</v>
       </c>
       <c r="K135">
-        <v>1.54</v>
+        <v>2.51</v>
       </c>
       <c r="L135" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="M135" s="1">
-        <v>195710.0</v>
+        <v>217372.0</v>
       </c>
       <c r="N135" s="1">
-        <v>198798.36</v>
+        <v>222396.73</v>
       </c>
       <c r="O135" s="1">
-        <v>0.32</v>
+        <v>0.36</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="B136" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="C136" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>85.361</v>
+        <v>88.839</v>
       </c>
       <c r="E136" s="1">
-        <v>99.459</v>
+        <v>87.708</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>596754.0</v>
+        <v>175416.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-84588.0</v>
+        <v>2262.0</v>
       </c>
       <c r="J136" s="1">
-        <v>-14.174685046099</v>
+        <v>1.2895060883842</v>
       </c>
       <c r="K136">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.07</v>
+      </c>
+      <c r="L136" t="s">
+        <v>324</v>
       </c>
       <c r="M136" s="1">
-        <v>512166.0</v>
+        <v>177678.0</v>
       </c>
       <c r="N136" s="1">
-        <v>512166.0</v>
+        <v>179808.82</v>
       </c>
       <c r="O136" s="1">
-        <v>0.84</v>
+        <v>0.29</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="B137" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="C137" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>97.554</v>
+        <v>100.153</v>
       </c>
       <c r="E137" s="1">
-        <v>100.45</v>
+        <v>102.581</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>100450.0</v>
+        <v>410324.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-2896.0</v>
+        <v>-9712.0</v>
       </c>
       <c r="J137" s="1">
-        <v>-2.8830263812842</v>
+        <v>-2.366910051569</v>
       </c>
       <c r="K137">
-        <v>1.31</v>
+        <v>0.92</v>
       </c>
       <c r="L137" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="M137" s="1">
-        <v>97554.0</v>
+        <v>400612.0</v>
       </c>
       <c r="N137" s="1">
-        <v>98859.82</v>
+        <v>404294.19</v>
       </c>
       <c r="O137" s="1">
-        <v>0.16</v>
+        <v>0.65</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="B138" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="C138" s="1">
-        <v>200000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>95.783</v>
+        <v>97.918</v>
       </c>
       <c r="E138" s="1">
-        <v>99.077</v>
+        <v>99.528</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>198154.0</v>
+        <v>170192.88</v>
       </c>
       <c r="I138" s="1">
-        <v>-6588.0</v>
+        <v>-2753.1</v>
       </c>
       <c r="J138" s="1">
-        <v>-3.3246868597152</v>
+        <v>-1.6176352383249</v>
       </c>
       <c r="K138">
-        <v>1.66</v>
+        <v>1.37</v>
       </c>
       <c r="L138" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="M138" s="1">
-        <v>191566.0</v>
+        <v>167439.78</v>
       </c>
       <c r="N138" s="1">
-        <v>194883.81</v>
+        <v>169779.9</v>
       </c>
       <c r="O138" s="1">
-        <v>0.32</v>
+        <v>0.27</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="B139" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="C139" s="1">
-        <v>200000.0</v>
+        <v>698000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>94.069</v>
+        <v>89.23</v>
       </c>
       <c r="E139" s="1">
-        <v>92.56375</v>
+        <v>102.92057736</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>185127.5</v>
+        <v>718385.63</v>
       </c>
       <c r="I139" s="1">
-        <v>3010.5</v>
+        <v>-95560.23</v>
       </c>
       <c r="J139" s="1">
-        <v>1.6261765539966</v>
+        <v>-13.302079831413</v>
       </c>
       <c r="K139">
-        <v>0.43</v>
+        <v>0.0</v>
       </c>
       <c r="L139">
-        <v>867.81</v>
+        <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>188138.0</v>
+        <v>622825.4</v>
       </c>
       <c r="N139" s="1">
-        <v>189005.81</v>
+        <v>622825.4</v>
       </c>
       <c r="O139" s="1">
-        <v>0.31</v>
+        <v>1.01</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="B140" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="C140" s="1">
-        <v>200000.0</v>
+        <v>336589.0</v>
       </c>
       <c r="D140" s="1">
-        <v>103.332</v>
+        <v>42.736</v>
       </c>
       <c r="E140" s="1">
-        <v>99.961</v>
+        <v>77.22322773</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>199922.0</v>
+        <v>259924.89</v>
       </c>
       <c r="I140" s="1">
-        <v>6742.0</v>
+        <v>-116080.21</v>
       </c>
       <c r="J140" s="1">
-        <v>3.3723152029291</v>
+        <v>-44.659135952698</v>
       </c>
       <c r="K140">
-        <v>3.26</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>0.0</v>
+      </c>
+      <c r="L140">
+        <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>206664.0</v>
+        <v>143844.68</v>
       </c>
       <c r="N140" s="1">
-        <v>213181.81</v>
+        <v>143844.68</v>
       </c>
       <c r="O140" s="1">
-        <v>0.35</v>
+        <v>0.23</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="B141" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="C141" s="1">
-        <v>141000.0</v>
+        <v>842000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>97.54</v>
+        <v>63.28</v>
       </c>
       <c r="E141" s="1">
-        <v>99.702</v>
+        <v>96.0291734</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>140579.82</v>
+        <v>808565.64</v>
       </c>
       <c r="I141" s="1">
-        <v>-3048.42</v>
+        <v>-275748.04</v>
       </c>
       <c r="J141" s="1">
-        <v>-2.1684620168101</v>
+        <v>-34.103358633938</v>
       </c>
       <c r="K141">
-        <v>1.53</v>
+        <v>0.68</v>
       </c>
       <c r="L141" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="M141" s="1">
-        <v>137531.4</v>
+        <v>532817.6</v>
       </c>
       <c r="N141" s="1">
-        <v>139690.82</v>
+        <v>538577.44</v>
       </c>
       <c r="O141" s="1">
-        <v>0.23</v>
+        <v>0.87</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="B142" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="C142" s="1">
-        <v>140000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>95.661</v>
+        <v>97.2</v>
       </c>
       <c r="E142" s="1">
-        <v>99.3</v>
+        <v>99.46</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>139020.0</v>
+        <v>198920.0</v>
       </c>
       <c r="I142" s="1">
-        <v>-5094.6</v>
+        <v>-4520.0</v>
       </c>
       <c r="J142" s="1">
-        <v>-3.6646525679758</v>
+        <v>-2.2722702594008</v>
       </c>
       <c r="K142">
-        <v>1.67</v>
+        <v>1.8</v>
       </c>
       <c r="L142" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="M142" s="1">
-        <v>133925.4</v>
+        <v>194400.0</v>
       </c>
       <c r="N142" s="1">
-        <v>136267.43</v>
+        <v>198006.16</v>
       </c>
       <c r="O142" s="1">
-        <v>0.22</v>
+        <v>0.32</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="B143" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="C143" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>101.291</v>
+        <v>85.319</v>
       </c>
       <c r="E143" s="1">
-        <v>99.611</v>
+        <v>99.459</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>99611.0</v>
+        <v>596754.0</v>
       </c>
       <c r="I143" s="1">
-        <v>1680.0</v>
+        <v>-84840.0</v>
       </c>
       <c r="J143" s="1">
-        <v>1.6865607212055</v>
+        <v>-14.216913502046</v>
       </c>
       <c r="K143">
-        <v>2.67</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>0.0</v>
+      </c>
+      <c r="L143">
+        <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>101291.0</v>
+        <v>511914.0</v>
       </c>
       <c r="N143" s="1">
-        <v>103964.97</v>
+        <v>511914.0</v>
       </c>
       <c r="O143" s="1">
-        <v>0.17</v>
+        <v>0.83</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="B144" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="C144" s="1">
         <v>100000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>99.178</v>
+        <v>97.511</v>
       </c>
       <c r="E144" s="1">
-        <v>114.80527</v>
+        <v>100.45</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>114805.27</v>
+        <v>100450.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-15627.27</v>
+        <v>-2939.0</v>
       </c>
       <c r="J144" s="1">
-        <v>-13.611979659122</v>
+        <v>-2.9258337481334</v>
       </c>
       <c r="K144">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>162.67</v>
+        <v>1.6</v>
+      </c>
+      <c r="L144" t="s">
+        <v>345</v>
       </c>
       <c r="M144" s="1">
-        <v>99178.0</v>
+        <v>97511.0</v>
       </c>
       <c r="N144" s="1">
-        <v>99340.67</v>
+        <v>99114.08</v>
       </c>
       <c r="O144" s="1">
         <v>0.16</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="B145" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="C145" s="1">
         <v>200000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>99.569</v>
+        <v>95.951</v>
       </c>
       <c r="E145" s="1">
-        <v>102.989</v>
+        <v>99.077</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>205978.0</v>
+        <v>198154.0</v>
       </c>
       <c r="I145" s="1">
-        <v>-6840.0</v>
+        <v>-6252.0</v>
       </c>
       <c r="J145" s="1">
-        <v>-3.32074299197</v>
+        <v>-3.1551217739738</v>
       </c>
       <c r="K145">
-        <v>3.37</v>
+        <v>1.93</v>
       </c>
       <c r="L145" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="M145" s="1">
-        <v>199138.0</v>
+        <v>191902.0</v>
       </c>
       <c r="N145" s="1">
-        <v>205873.62</v>
+        <v>195756.79</v>
       </c>
       <c r="O145" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="B146" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="C146" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>96.406</v>
+        <v>93.769</v>
       </c>
       <c r="E146" s="1">
-        <v>98.434</v>
+        <v>92.56375</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>98434.0</v>
+        <v>185127.5</v>
       </c>
       <c r="I146" s="1">
-        <v>-2028.0</v>
+        <v>2410.5</v>
       </c>
       <c r="J146" s="1">
-        <v>-2.060263730012</v>
+        <v>1.3020755965483</v>
       </c>
       <c r="K146">
-        <v>2.71</v>
+        <v>0.5</v>
       </c>
       <c r="L146" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="M146" s="1">
-        <v>96406.0</v>
+        <v>187538.0</v>
       </c>
       <c r="N146" s="1">
-        <v>99117.3</v>
+        <v>188540.05</v>
       </c>
       <c r="O146" s="1">
-        <v>0.16</v>
+        <v>0.3</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="B147" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="C147" s="1">
         <v>200000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>102.976</v>
+        <v>103.665</v>
       </c>
       <c r="E147" s="1">
-        <v>99.661</v>
+        <v>99.961</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>199322.0</v>
+        <v>199922.0</v>
       </c>
       <c r="I147" s="1">
-        <v>6630.0</v>
+        <v>7408.0</v>
       </c>
       <c r="J147" s="1">
-        <v>3.3262760758973</v>
+        <v>3.7054451235982</v>
       </c>
       <c r="K147">
-        <v>3.61</v>
+        <v>3.63</v>
       </c>
       <c r="L147" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="M147" s="1">
-        <v>205952.0</v>
+        <v>207330.0</v>
       </c>
       <c r="N147" s="1">
-        <v>213174.6</v>
+        <v>214595.75</v>
       </c>
       <c r="O147" s="1">
         <v>0.35</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="B148" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="C148" s="1">
-        <v>200000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>106.253</v>
+        <v>101.68</v>
       </c>
       <c r="E148" s="1">
-        <v>107.34</v>
+        <v>99.943</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>214680.0</v>
+        <v>152912.79</v>
       </c>
       <c r="I148" s="1">
-        <v>-2174.0</v>
+        <v>2657.61</v>
       </c>
       <c r="J148" s="1">
-        <v>-1.0126700204956</v>
+        <v>1.7379906546732</v>
       </c>
       <c r="K148">
-        <v>1.69</v>
-[...2 lines deleted...]
-        <v>362</v>
+        <v>0.14</v>
+      </c>
+      <c r="L148">
+        <v>217.97</v>
       </c>
       <c r="M148" s="1">
-        <v>212506.0</v>
+        <v>155570.4</v>
       </c>
       <c r="N148" s="1">
-        <v>215889.33</v>
+        <v>155788.37</v>
       </c>
       <c r="O148" s="1">
-        <v>0.35</v>
+        <v>0.25</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="B149" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
       <c r="C149" s="1">
-        <v>200000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>106.647</v>
+        <v>97.639</v>
       </c>
       <c r="E149" s="1">
-        <v>109.3</v>
+        <v>99.702</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>218600.0</v>
+        <v>140579.82</v>
       </c>
       <c r="I149" s="1">
-        <v>-5306.0</v>
+        <v>-2908.83</v>
       </c>
       <c r="J149" s="1">
-        <v>-2.4272644098811</v>
+        <v>-2.0691661150228</v>
       </c>
       <c r="K149">
-        <v>0.76</v>
+        <v>1.78</v>
       </c>
       <c r="L149" t="s">
-        <v>365</v>
+        <v>359</v>
       </c>
       <c r="M149" s="1">
-        <v>213294.0</v>
+        <v>137670.99</v>
       </c>
       <c r="N149" s="1">
-        <v>214818.66</v>
+        <v>140181.95</v>
       </c>
       <c r="O149" s="1">
-        <v>0.35</v>
+        <v>0.23</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="B150" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="C150" s="1">
-        <v>100000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>98.078</v>
+        <v>96.487</v>
       </c>
       <c r="E150" s="1">
-        <v>99.852</v>
+        <v>99.3</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>99852.0</v>
+        <v>139020.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-1774.0</v>
+        <v>-3938.2</v>
       </c>
       <c r="J150" s="1">
-        <v>-1.7766294115291</v>
+        <v>-2.8328298086606</v>
       </c>
       <c r="K150">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>504.11</v>
+        <v>1.95</v>
+      </c>
+      <c r="L150" t="s">
+        <v>362</v>
       </c>
       <c r="M150" s="1">
-        <v>98078.0</v>
+        <v>135081.8</v>
       </c>
       <c r="N150" s="1">
-        <v>98582.11</v>
+        <v>137805.09</v>
       </c>
       <c r="O150" s="1">
-        <v>0.16</v>
+        <v>0.22</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="B151" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="C151" s="1">
         <v>100000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>98.961</v>
+        <v>101.222</v>
       </c>
       <c r="E151" s="1">
-        <v>99.589</v>
+        <v>99.611</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>99589.0</v>
+        <v>99611.0</v>
       </c>
       <c r="I151" s="1">
-        <v>-628.0</v>
+        <v>1611.0</v>
       </c>
       <c r="J151" s="1">
-        <v>-0.6305917320186</v>
+        <v>1.6172912630131</v>
       </c>
       <c r="K151">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>295.89</v>
+        <v>2.98</v>
+      </c>
+      <c r="L151" t="s">
+        <v>365</v>
       </c>
       <c r="M151" s="1">
-        <v>98961.0</v>
+        <v>101222.0</v>
       </c>
       <c r="N151" s="1">
-        <v>99256.89</v>
+        <v>104202.82</v>
       </c>
       <c r="O151" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="B152" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="C152" s="1">
-        <v>116000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>99.689</v>
+        <v>98.869</v>
       </c>
       <c r="E152" s="1">
-        <v>99.43</v>
+        <v>114.80527</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>115338.8</v>
+        <v>114805.27</v>
       </c>
       <c r="I152" s="1">
-        <v>300.44</v>
+        <v>-15936.27</v>
       </c>
       <c r="J152" s="1">
-        <v>0.26048476314995</v>
+        <v>-13.881131066544</v>
       </c>
       <c r="K152">
-        <v>2.94</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>0.34</v>
+      </c>
+      <c r="L152">
+        <v>344.86</v>
       </c>
       <c r="M152" s="1">
-        <v>115639.24</v>
+        <v>98869.0</v>
       </c>
       <c r="N152" s="1">
-        <v>119052.5</v>
+        <v>99213.86</v>
       </c>
       <c r="O152" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="B153" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="C153" s="1">
-        <v>419000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>86.883</v>
+        <v>99.672</v>
       </c>
       <c r="E153" s="1">
-        <v>101.61609785</v>
+        <v>101.74266667</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>425771.45</v>
+        <v>305228.0</v>
       </c>
       <c r="I153" s="1">
-        <v>-61731.68</v>
+        <v>-6212.0</v>
       </c>
       <c r="J153" s="1">
-        <v>-14.498783326125</v>
+        <v>-2.0351999161283</v>
       </c>
       <c r="K153">
-        <v>0.37</v>
+        <v>3.68</v>
       </c>
       <c r="L153" t="s">
-        <v>375</v>
+        <v>370</v>
       </c>
       <c r="M153" s="1">
-        <v>364039.77</v>
+        <v>299016.0</v>
       </c>
       <c r="N153" s="1">
-        <v>365589.5</v>
+        <v>310068.74</v>
       </c>
       <c r="O153" s="1">
-        <v>0.6</v>
+        <v>0.5</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="B154" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
       <c r="C154" s="1">
         <v>200000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>84.25</v>
+        <v>103.486</v>
       </c>
       <c r="E154" s="1">
-        <v>85.96</v>
+        <v>99.661</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>171920.0</v>
+        <v>199322.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-3420.0</v>
+        <v>7650.0</v>
       </c>
       <c r="J154" s="1">
-        <v>-1.9892973476035</v>
+        <v>3.8380108568046</v>
       </c>
       <c r="K154">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>839.04</v>
+        <v>3.97</v>
+      </c>
+      <c r="L154" t="s">
+        <v>373</v>
       </c>
       <c r="M154" s="1">
-        <v>168500.0</v>
+        <v>206972.0</v>
       </c>
       <c r="N154" s="1">
-        <v>169339.04</v>
+        <v>214904.19</v>
       </c>
       <c r="O154" s="1">
-        <v>0.28</v>
+        <v>0.35</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="B155" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="C155" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>98.857</v>
+        <v>106.423</v>
       </c>
       <c r="E155" s="1">
-        <v>100.62</v>
+        <v>107.34</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>100620.0</v>
+        <v>214680.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-1763.0</v>
+        <v>-1834.0</v>
       </c>
       <c r="J155" s="1">
-        <v>-1.7521367521368</v>
+        <v>-0.85429476430035</v>
       </c>
       <c r="K155">
-        <v>2.58</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>0.43</v>
+      </c>
+      <c r="L155">
+        <v>866.85</v>
       </c>
       <c r="M155" s="1">
-        <v>98857.0</v>
+        <v>212846.0</v>
       </c>
       <c r="N155" s="1">
-        <v>101434.05</v>
+        <v>213712.85</v>
       </c>
       <c r="O155" s="1">
-        <v>0.17</v>
+        <v>0.35</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="B156" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="C156" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>98.653</v>
+        <v>106.65</v>
       </c>
       <c r="E156" s="1">
-        <v>100.0</v>
+        <v>109.3</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>100000.0</v>
+        <v>218600.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-1347.0</v>
+        <v>-5300.0</v>
       </c>
       <c r="J156" s="1">
-        <v>-1.347</v>
+        <v>-2.4245196706313</v>
       </c>
       <c r="K156">
-        <v>1.55</v>
+        <v>1.17</v>
       </c>
       <c r="L156" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="M156" s="1">
-        <v>98653.0</v>
+        <v>213300.0</v>
       </c>
       <c r="N156" s="1">
-        <v>100206.47</v>
+        <v>215630.14</v>
       </c>
       <c r="O156" s="1">
-        <v>0.16</v>
+        <v>0.35</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="B157" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="C157" s="1">
-        <v>351000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>98.283</v>
+        <v>99.028</v>
       </c>
       <c r="E157" s="1">
-        <v>100.0</v>
+        <v>99.852</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>351000.0</v>
+        <v>99852.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-6026.67</v>
+        <v>-824.0</v>
       </c>
       <c r="J157" s="1">
-        <v>-1.717</v>
+        <v>-0.8252213275648</v>
       </c>
       <c r="K157">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>386</v>
+        <v>0.81</v>
+      </c>
+      <c r="L157">
+        <v>810.96</v>
       </c>
       <c r="M157" s="1">
-        <v>344973.33</v>
+        <v>99028.0</v>
       </c>
       <c r="N157" s="1">
-        <v>346863.31</v>
+        <v>99838.96</v>
       </c>
       <c r="O157" s="1">
-        <v>0.57</v>
+        <v>0.16</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>387</v>
+        <v>381</v>
       </c>
       <c r="B158" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="C158" s="1">
-        <v>216000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>97.834</v>
+        <v>100.937</v>
       </c>
       <c r="E158" s="1">
         <v>100.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>216000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-4678.56</v>
+        <v>937.0</v>
       </c>
       <c r="J158" s="1">
-        <v>-2.166</v>
+        <v>0.937</v>
       </c>
       <c r="K158">
-        <v>2.0</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>0.13</v>
+      </c>
+      <c r="L158">
+        <v>134.81</v>
       </c>
       <c r="M158" s="1">
-        <v>211321.44</v>
+        <v>100937.0</v>
       </c>
       <c r="N158" s="1">
-        <v>215644.35</v>
+        <v>101071.81</v>
       </c>
       <c r="O158" s="1">
-        <v>0.35</v>
+        <v>0.16</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="B159" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
       <c r="C159" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>98.1</v>
+        <v>99.074</v>
       </c>
       <c r="E159" s="1">
-        <v>100.42</v>
+        <v>99.589</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>200840.0</v>
+        <v>99589.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-4640.0</v>
+        <v>-515.0</v>
       </c>
       <c r="J159" s="1">
-        <v>-2.3102967536347</v>
+        <v>-0.51712538533372</v>
       </c>
       <c r="K159">
-        <v>3.1</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>0.55</v>
+      </c>
+      <c r="L159">
+        <v>554.79</v>
       </c>
       <c r="M159" s="1">
-        <v>196200.0</v>
+        <v>99074.0</v>
       </c>
       <c r="N159" s="1">
-        <v>202397.26</v>
+        <v>99628.79</v>
       </c>
       <c r="O159" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>393</v>
+        <v>385</v>
       </c>
       <c r="B160" t="s">
-        <v>394</v>
+        <v>386</v>
       </c>
       <c r="C160" s="1">
-        <v>200000.0</v>
+        <v>419000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>97.463</v>
+        <v>87.216</v>
       </c>
       <c r="E160" s="1">
-        <v>99.259</v>
+        <v>101.61609785</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>198518.0</v>
+        <v>425771.45</v>
       </c>
       <c r="I160" s="1">
-        <v>-3592.0</v>
+        <v>-60336.41</v>
       </c>
       <c r="J160" s="1">
-        <v>-1.8094077111395</v>
+        <v>-14.171079343155</v>
       </c>
       <c r="K160">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>359.59</v>
+        <v>0.43</v>
+      </c>
+      <c r="L160" t="s">
+        <v>387</v>
       </c>
       <c r="M160" s="1">
-        <v>194926.0</v>
+        <v>365435.04</v>
       </c>
       <c r="N160" s="1">
-        <v>195285.59</v>
+        <v>367225.83</v>
       </c>
       <c r="O160" s="1">
-        <v>0.32</v>
+        <v>0.59</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="B161" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="C161" s="1">
         <v>200000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>101.048</v>
+        <v>84.938</v>
       </c>
       <c r="E161" s="1">
-        <v>100.4</v>
+        <v>85.96</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>200800.0</v>
+        <v>171920.0</v>
       </c>
       <c r="I161" s="1">
-        <v>1296.0</v>
+        <v>-2044.0</v>
       </c>
       <c r="J161" s="1">
-        <v>0.64541832669323</v>
+        <v>-1.1889250814332</v>
       </c>
       <c r="K161">
-        <v>2.96</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>0.47</v>
+      </c>
+      <c r="L161">
+        <v>934.93</v>
       </c>
       <c r="M161" s="1">
-        <v>202096.0</v>
+        <v>169876.0</v>
       </c>
       <c r="N161" s="1">
-        <v>208019.97</v>
+        <v>170810.93</v>
       </c>
       <c r="O161" s="1">
-        <v>0.34</v>
+        <v>0.28</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>398</v>
+        <v>390</v>
       </c>
       <c r="B162" t="s">
-        <v>399</v>
+        <v>391</v>
       </c>
       <c r="C162" s="1">
-        <v>289000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>98.405</v>
+        <v>98.647</v>
       </c>
       <c r="E162" s="1">
-        <v>99.228</v>
+        <v>100.62</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>286768.92</v>
+        <v>100620.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-2378.47</v>
+        <v>-1973.0</v>
       </c>
       <c r="J162" s="1">
-        <v>-0.82940299109122</v>
+        <v>-1.9608427747963</v>
       </c>
       <c r="K162">
-        <v>2.42</v>
+        <v>2.82</v>
       </c>
       <c r="L162" t="s">
-        <v>400</v>
+        <v>392</v>
       </c>
       <c r="M162" s="1">
-        <v>284390.45</v>
+        <v>98647.0</v>
       </c>
       <c r="N162" s="1">
-        <v>291378.91</v>
+        <v>101463.78</v>
       </c>
       <c r="O162" s="1">
-        <v>0.48</v>
+        <v>0.16</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>401</v>
+        <v>393</v>
       </c>
       <c r="B163" t="s">
-        <v>402</v>
+        <v>394</v>
       </c>
       <c r="C163" s="1">
         <v>100000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>98.766</v>
+        <v>98.643</v>
       </c>
       <c r="E163" s="1">
-        <v>99.517</v>
+        <v>100.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>99517.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-751.0</v>
+        <v>-1357.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-0.75464493503622</v>
+        <v>-1.357</v>
       </c>
       <c r="K163">
-        <v>2.51</v>
+        <v>1.84</v>
       </c>
       <c r="L163" t="s">
-        <v>403</v>
+        <v>395</v>
       </c>
       <c r="M163" s="1">
-        <v>98766.0</v>
+        <v>98643.0</v>
       </c>
       <c r="N163" s="1">
-        <v>101271.82</v>
+        <v>100480.77</v>
       </c>
       <c r="O163" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>404</v>
+        <v>396</v>
       </c>
       <c r="B164" t="s">
-        <v>405</v>
+        <v>397</v>
       </c>
       <c r="C164" s="1">
-        <v>200000.0</v>
+        <v>351000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>86.705</v>
+        <v>98.4</v>
       </c>
       <c r="E164" s="1">
-        <v>103.73152</v>
+        <v>100.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>207463.04</v>
+        <v>351000.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-34053.04</v>
+        <v>-5616.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-16.414027288909</v>
+        <v>-1.6</v>
       </c>
       <c r="K164">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>452.05</v>
+        <v>0.8</v>
+      </c>
+      <c r="L164" t="s">
+        <v>398</v>
       </c>
       <c r="M164" s="1">
-        <v>173410.0</v>
+        <v>345384.0</v>
       </c>
       <c r="N164" s="1">
-        <v>173862.05</v>
+        <v>348202.39</v>
       </c>
       <c r="O164" s="1">
-        <v>0.28</v>
+        <v>0.56</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>406</v>
+        <v>399</v>
       </c>
       <c r="B165" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="C165" s="1">
-        <v>400000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>98.148</v>
+        <v>97.816</v>
       </c>
       <c r="E165" s="1">
-        <v>100.33</v>
+        <v>100.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>401320.0</v>
+        <v>216000.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-8728.0</v>
+        <v>-4717.44</v>
       </c>
       <c r="J165" s="1">
-        <v>-2.1748230838234</v>
+        <v>-2.184</v>
       </c>
       <c r="K165">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>394.52</v>
+        <v>2.29</v>
+      </c>
+      <c r="L165" t="s">
+        <v>401</v>
       </c>
       <c r="M165" s="1">
-        <v>392592.0</v>
+        <v>211282.56</v>
       </c>
       <c r="N165" s="1">
-        <v>392986.52</v>
+        <v>216223.03</v>
       </c>
       <c r="O165" s="1">
-        <v>0.64</v>
+        <v>0.35</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="B166" t="s">
-        <v>409</v>
+        <v>403</v>
       </c>
       <c r="C166" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>90.07</v>
+        <v>98.743</v>
       </c>
       <c r="E166" s="1">
-        <v>89.875</v>
+        <v>100.42</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>89875.0</v>
+        <v>200840.0</v>
       </c>
       <c r="I166" s="1">
-        <v>195.0</v>
+        <v>-3354.0</v>
       </c>
       <c r="J166" s="1">
-        <v>0.21696801112656</v>
+        <v>-1.6699860585541</v>
       </c>
       <c r="K166">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>57.53</v>
+        <v>3.38</v>
+      </c>
+      <c r="L166" t="s">
+        <v>404</v>
       </c>
       <c r="M166" s="1">
-        <v>90070.0</v>
+        <v>197486.0</v>
       </c>
       <c r="N166" s="1">
-        <v>90127.53</v>
+        <v>204239.42</v>
       </c>
       <c r="O166" s="1">
-        <v>0.15</v>
+        <v>0.33</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="B167" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
       <c r="C167" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>90.712</v>
+        <v>97.625</v>
       </c>
       <c r="E167" s="1">
-        <v>89.875</v>
+        <v>99.259</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>89875.0</v>
+        <v>198518.0</v>
       </c>
       <c r="I167" s="1">
-        <v>837.0</v>
+        <v>-3268.0</v>
       </c>
       <c r="J167" s="1">
-        <v>0.93129346314325</v>
+        <v>-1.6461983296225</v>
       </c>
       <c r="K167">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>125.34</v>
+        <v>0.52</v>
+      </c>
+      <c r="L167" t="s">
+        <v>407</v>
       </c>
       <c r="M167" s="1">
-        <v>90712.0</v>
+        <v>195250.0</v>
       </c>
       <c r="N167" s="1">
-        <v>90837.34</v>
+        <v>196280.82</v>
       </c>
       <c r="O167" s="1">
-        <v>0.15</v>
+        <v>0.32</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="B168" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="C168" s="1">
-        <v>134000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>101.745</v>
+        <v>100.316</v>
       </c>
       <c r="E168" s="1">
-        <v>99.521</v>
+        <v>100.4</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>133358.14</v>
+        <v>200800.0</v>
       </c>
       <c r="I168" s="1">
-        <v>2980.16</v>
+        <v>-168.0</v>
       </c>
       <c r="J168" s="1">
-        <v>2.2347042332774</v>
+        <v>-0.083665338645418</v>
       </c>
       <c r="K168">
-        <v>1.91</v>
+        <v>3.26</v>
       </c>
       <c r="L168" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="M168" s="1">
-        <v>136338.3</v>
+        <v>200632.0</v>
       </c>
       <c r="N168" s="1">
-        <v>138893.48</v>
+        <v>207150.49</v>
       </c>
       <c r="O168" s="1">
-        <v>0.23</v>
+        <v>0.33</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="B169" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="C169" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>98.064</v>
+        <v>99.669</v>
       </c>
       <c r="E169" s="1">
-        <v>99.766</v>
+        <v>99.821</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>99766.0</v>
+        <v>199642.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-1702.0</v>
+        <v>-304.0</v>
       </c>
       <c r="J169" s="1">
-        <v>-1.7059920213299</v>
+        <v>-0.15227256789653</v>
       </c>
       <c r="K169">
-        <v>2.2</v>
-[...2 lines deleted...]
-        <v>417</v>
+        <v>0.23</v>
+      </c>
+      <c r="L169">
+        <v>467.12</v>
       </c>
       <c r="M169" s="1">
-        <v>98064.0</v>
+        <v>199338.0</v>
       </c>
       <c r="N169" s="1">
-        <v>100264.68</v>
+        <v>199805.12</v>
       </c>
       <c r="O169" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="B170" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
       <c r="C170" s="1">
-        <v>130000.0</v>
+        <v>289000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>98.108</v>
+        <v>98.062</v>
       </c>
       <c r="E170" s="1">
-        <v>99.945</v>
+        <v>99.228</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>129928.5</v>
+        <v>286768.92</v>
       </c>
       <c r="I170" s="1">
-        <v>-2388.1</v>
+        <v>-3369.74</v>
       </c>
       <c r="J170" s="1">
-        <v>-1.8380109059983</v>
+        <v>-1.1750715523844</v>
       </c>
       <c r="K170">
-        <v>0.88</v>
+        <v>2.64</v>
       </c>
       <c r="L170" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="M170" s="1">
-        <v>127540.4</v>
+        <v>283399.18</v>
       </c>
       <c r="N170" s="1">
-        <v>128690.53</v>
+        <v>291025.02</v>
       </c>
       <c r="O170" s="1">
-        <v>0.21</v>
+        <v>0.47</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="B171" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="C171" s="1">
-        <v>128000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>98.858</v>
+        <v>98.606</v>
       </c>
       <c r="E171" s="1">
-        <v>99.682</v>
+        <v>99.517</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>127592.96</v>
+        <v>99517.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-1054.72</v>
+        <v>-911.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-0.82662867919986</v>
+        <v>-0.9154214857763</v>
       </c>
       <c r="K171">
-        <v>0.78</v>
-[...2 lines deleted...]
-        <v>993.32</v>
+        <v>2.76</v>
+      </c>
+      <c r="L171" t="s">
+        <v>418</v>
       </c>
       <c r="M171" s="1">
-        <v>126538.24</v>
+        <v>98606.0</v>
       </c>
       <c r="N171" s="1">
-        <v>127531.56</v>
+        <v>101370.73</v>
       </c>
       <c r="O171" s="1">
-        <v>0.21</v>
+        <v>0.16</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="B172" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="C172" s="1">
-        <v>225000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>98.283</v>
+        <v>87.14</v>
       </c>
       <c r="E172" s="1">
-        <v>99.998</v>
+        <v>103.73152</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>224995.5</v>
+        <v>207463.04</v>
       </c>
       <c r="I172" s="1">
-        <v>-3858.75</v>
+        <v>-33183.04</v>
       </c>
       <c r="J172" s="1">
-        <v>-1.715034300686</v>
+        <v>-15.99467548533</v>
       </c>
       <c r="K172">
-        <v>0.25</v>
+        <v>0.28</v>
       </c>
       <c r="L172">
-        <v>570.45</v>
+        <v>567.12</v>
       </c>
       <c r="M172" s="1">
-        <v>221136.75</v>
+        <v>174280.0</v>
       </c>
       <c r="N172" s="1">
-        <v>221707.2</v>
+        <v>174847.12</v>
       </c>
       <c r="O172" s="1">
-        <v>0.36</v>
+        <v>0.28</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="B173" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="C173" s="1">
-        <v>544000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>83.03</v>
+        <v>98.101</v>
       </c>
       <c r="E173" s="1">
-        <v>116.03954596</v>
+        <v>100.33</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>631255.13</v>
+        <v>401320.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-88368.06</v>
+        <v>-8916.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-13.998786829661</v>
+        <v>-2.2216684939699</v>
       </c>
       <c r="K173">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>420.97</v>
+        <v>0.33</v>
+      </c>
+      <c r="L173" t="s">
+        <v>423</v>
       </c>
       <c r="M173" s="1">
-        <v>542887.07</v>
+        <v>392404.0</v>
       </c>
       <c r="N173" s="1">
-        <v>543308.04</v>
+        <v>393719.07</v>
       </c>
       <c r="O173" s="1">
-        <v>0.89</v>
+        <v>0.64</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="B174" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="C174" s="1">
-        <v>627753.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>53.23</v>
+        <v>90.261</v>
       </c>
       <c r="E174" s="1">
-        <v>62.52544074</v>
+        <v>89.875</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>392505.33</v>
+        <v>89875.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-58352.41</v>
+        <v>386.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-14.866654167473</v>
+        <v>0.42948539638387</v>
       </c>
       <c r="K174">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>0.1</v>
+      </c>
+      <c r="L174">
+        <v>95.89</v>
       </c>
       <c r="M174" s="1">
-        <v>334152.92</v>
+        <v>90261.0</v>
       </c>
       <c r="N174" s="1">
-        <v>336431.75</v>
+        <v>90356.89</v>
       </c>
       <c r="O174" s="1">
-        <v>0.55</v>
+        <v>0.15</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="B175" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="C175" s="1">
-        <v>243000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>102.374</v>
+        <v>90.778</v>
       </c>
       <c r="E175" s="1">
-        <v>99.775</v>
+        <v>89.875</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>242453.25</v>
+        <v>89875.0</v>
       </c>
       <c r="I175" s="1">
-        <v>6315.57</v>
+        <v>903.0</v>
       </c>
       <c r="J175" s="1">
-        <v>2.6048609371085</v>
+        <v>1.0047287899861</v>
       </c>
       <c r="K175">
-        <v>1.23</v>
-[...2 lines deleted...]
-        <v>432</v>
+        <v>0.14</v>
+      </c>
+      <c r="L175">
+        <v>144.52</v>
       </c>
       <c r="M175" s="1">
-        <v>248768.82</v>
+        <v>90778.0</v>
       </c>
       <c r="N175" s="1">
-        <v>251762.21</v>
+        <v>90922.52</v>
       </c>
       <c r="O175" s="1">
-        <v>0.41</v>
+        <v>0.15</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="B176" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
       <c r="C176" s="1">
-        <v>100000.0</v>
+        <v>234000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>98.327</v>
+        <v>100.727</v>
       </c>
       <c r="E176" s="1">
-        <v>99.24</v>
+        <v>99.95604274</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>99240.0</v>
+        <v>233897.14</v>
       </c>
       <c r="I176" s="1">
-        <v>-913.0</v>
+        <v>1804.04</v>
       </c>
       <c r="J176" s="1">
-        <v>-0.91999193873438</v>
+        <v>0.77129630571797</v>
       </c>
       <c r="K176">
-        <v>0.57</v>
-[...2 lines deleted...]
-        <v>565.07</v>
+        <v>2.21</v>
+      </c>
+      <c r="L176" t="s">
+        <v>430</v>
       </c>
       <c r="M176" s="1">
-        <v>98327.0</v>
+        <v>235701.18</v>
       </c>
       <c r="N176" s="1">
-        <v>98892.07</v>
+        <v>240881.23</v>
       </c>
       <c r="O176" s="1">
-        <v>0.16</v>
+        <v>0.39</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="B177" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="C177" s="1">
         <v>100000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>88.136</v>
+        <v>98.051</v>
       </c>
       <c r="E177" s="1">
-        <v>85.48</v>
+        <v>99.766</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>85480.0</v>
+        <v>99766.0</v>
       </c>
       <c r="I177" s="1">
-        <v>2656.0</v>
+        <v>-1715.0</v>
       </c>
       <c r="J177" s="1">
-        <v>3.1071595694899</v>
+        <v>-1.7190225126797</v>
       </c>
       <c r="K177">
-        <v>1.67</v>
+        <v>2.53</v>
       </c>
       <c r="L177" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="M177" s="1">
-        <v>88136.0</v>
+        <v>98051.0</v>
       </c>
       <c r="N177" s="1">
-        <v>89808.6</v>
+        <v>100577.71</v>
       </c>
       <c r="O177" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="B178" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="C178" s="1">
-        <v>200000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>101.094</v>
+        <v>97.981</v>
       </c>
       <c r="E178" s="1">
-        <v>99.858</v>
+        <v>99.945</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>199716.0</v>
+        <v>129928.5</v>
       </c>
       <c r="I178" s="1">
-        <v>2472.0</v>
+        <v>-2553.2</v>
       </c>
       <c r="J178" s="1">
-        <v>1.2377576158145</v>
+        <v>-1.9650807944369</v>
       </c>
       <c r="K178">
-        <v>3.03</v>
+        <v>1.15</v>
       </c>
       <c r="L178" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
       <c r="M178" s="1">
-        <v>202188.0</v>
+        <v>127375.3</v>
       </c>
       <c r="N178" s="1">
-        <v>208239.37</v>
+        <v>128875.46</v>
       </c>
       <c r="O178" s="1">
-        <v>0.34</v>
+        <v>0.21</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="B179" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="C179" s="1">
-        <v>100000.0</v>
+        <v>128000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>98.314</v>
+        <v>98.728</v>
       </c>
       <c r="E179" s="1">
-        <v>99.67</v>
+        <v>99.682</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>99670.0</v>
+        <v>127592.96</v>
       </c>
       <c r="I179" s="1">
-        <v>-1356.0</v>
+        <v>-1221.12</v>
       </c>
       <c r="J179" s="1">
-        <v>-1.3604896157319</v>
+        <v>-0.95704339800566</v>
       </c>
       <c r="K179">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>299.66</v>
+        <v>0.99</v>
+      </c>
+      <c r="L179" t="s">
+        <v>439</v>
       </c>
       <c r="M179" s="1">
-        <v>98314.0</v>
+        <v>126371.84</v>
       </c>
       <c r="N179" s="1">
-        <v>98613.66</v>
+        <v>127635.18</v>
       </c>
       <c r="O179" s="1">
-        <v>0.16</v>
+        <v>0.21</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="B180" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="C180" s="1">
-        <v>100000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>97.201</v>
+        <v>98.364</v>
       </c>
       <c r="E180" s="1">
-        <v>100.0</v>
+        <v>99.998</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>100000.0</v>
+        <v>224995.5</v>
       </c>
       <c r="I180" s="1">
-        <v>-2799.0</v>
+        <v>-3676.5</v>
       </c>
       <c r="J180" s="1">
-        <v>-2.799</v>
+        <v>-1.6340326806536</v>
       </c>
       <c r="K180">
-        <v>1.36</v>
+        <v>0.51</v>
       </c>
       <c r="L180" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="M180" s="1">
-        <v>97201.0</v>
+        <v>221319.0</v>
       </c>
       <c r="N180" s="1">
-        <v>98557.16</v>
+        <v>222459.9</v>
       </c>
       <c r="O180" s="1">
-        <v>0.16</v>
+        <v>0.36</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="B181" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="C181" s="1">
-        <v>300000.0</v>
+        <v>544000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>95.779</v>
+        <v>82.797</v>
       </c>
       <c r="E181" s="1">
-        <v>98.642</v>
+        <v>116.03954596</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>295926.0</v>
+        <v>631255.13</v>
       </c>
       <c r="I181" s="1">
-        <v>-8589.0</v>
+        <v>-89936.56</v>
       </c>
       <c r="J181" s="1">
-        <v>-2.9024147928874</v>
+        <v>-14.24726005791</v>
       </c>
       <c r="K181">
-        <v>3.58</v>
-[...2 lines deleted...]
-        <v>448</v>
+        <v>0.09</v>
+      </c>
+      <c r="L181">
+        <v>471.09</v>
       </c>
       <c r="M181" s="1">
-        <v>287337.0</v>
+        <v>541318.57</v>
       </c>
       <c r="N181" s="1">
-        <v>298088.71</v>
+        <v>541789.66</v>
       </c>
       <c r="O181" s="1">
-        <v>0.49</v>
+        <v>0.87</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="B182" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="C182" s="1">
-        <v>148000.0</v>
+        <v>627753.0</v>
       </c>
       <c r="D182" s="1">
-        <v>98.611</v>
+        <v>53.115</v>
       </c>
       <c r="E182" s="1">
-        <v>99.628</v>
+        <v>62.52544074</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>147449.44</v>
+        <v>392505.33</v>
       </c>
       <c r="I182" s="1">
-        <v>-1505.16</v>
+        <v>-59074.32</v>
       </c>
       <c r="J182" s="1">
-        <v>-1.0207973662023</v>
+        <v>-15.050577784511</v>
       </c>
       <c r="K182">
-        <v>1.49</v>
+        <v>0.4</v>
       </c>
       <c r="L182" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="M182" s="1">
-        <v>145944.28</v>
+        <v>333431.01</v>
       </c>
       <c r="N182" s="1">
-        <v>148145.02</v>
+        <v>335950.62</v>
       </c>
       <c r="O182" s="1">
-        <v>0.24</v>
+        <v>0.54</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="B183" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="C183" s="1">
         <v>100000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>97.246</v>
+        <v>98.22</v>
       </c>
       <c r="E183" s="1">
-        <v>99.736</v>
+        <v>99.24</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>99736.0</v>
+        <v>99240.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-2490.0</v>
+        <v>-1020.0</v>
       </c>
       <c r="J183" s="1">
-        <v>-2.4965910002406</v>
+        <v>-1.0278113663845</v>
       </c>
       <c r="K183">
-        <v>1.27</v>
-[...2 lines deleted...]
-        <v>454</v>
+        <v>0.85</v>
+      </c>
+      <c r="L183">
+        <v>852.74</v>
       </c>
       <c r="M183" s="1">
-        <v>97246.0</v>
+        <v>98220.0</v>
       </c>
       <c r="N183" s="1">
-        <v>98517.23</v>
+        <v>99072.74</v>
       </c>
       <c r="O183" s="1">
         <v>0.16</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>455</v>
+        <v>450</v>
       </c>
       <c r="B184" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="C184" s="1">
-        <v>104000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>97.894</v>
+        <v>88.128</v>
       </c>
       <c r="E184" s="1">
-        <v>99.594</v>
+        <v>85.48</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>103577.76</v>
+        <v>85480.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-1768.0</v>
+        <v>2648.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-1.7069301363536</v>
+        <v>3.097800655124</v>
       </c>
       <c r="K184">
-        <v>2.6</v>
+        <v>1.81</v>
       </c>
       <c r="L184" t="s">
-        <v>457</v>
+        <v>452</v>
       </c>
       <c r="M184" s="1">
-        <v>101809.76</v>
+        <v>88128.0</v>
       </c>
       <c r="N184" s="1">
-        <v>104511.98</v>
+        <v>89942.52</v>
       </c>
       <c r="O184" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>458</v>
+        <v>453</v>
       </c>
       <c r="B185" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="C185" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>97.463</v>
+        <v>100.947</v>
       </c>
       <c r="E185" s="1">
-        <v>99.524</v>
+        <v>99.942</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>99524.0</v>
+        <v>199884.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-2061.0</v>
+        <v>2010.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-2.0708572806559</v>
+        <v>1.0055832382782</v>
       </c>
       <c r="K185">
-        <v>0.67</v>
+        <v>0.12</v>
       </c>
       <c r="L185">
-        <v>673.63</v>
+        <v>238.36</v>
       </c>
       <c r="M185" s="1">
-        <v>97463.0</v>
+        <v>201894.0</v>
       </c>
       <c r="N185" s="1">
-        <v>98136.63</v>
+        <v>202132.36</v>
       </c>
       <c r="O185" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>460</v>
+        <v>455</v>
       </c>
       <c r="B186" t="s">
-        <v>461</v>
+        <v>456</v>
       </c>
       <c r="C186" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>98.073</v>
+        <v>94.102</v>
       </c>
       <c r="E186" s="1">
-        <v>100.0</v>
+        <v>94.6625</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>400000.0</v>
+        <v>189325.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-7708.0</v>
+        <v>-1121.0</v>
       </c>
       <c r="J186" s="1">
-        <v>-1.927</v>
+        <v>-0.59210352568335</v>
       </c>
       <c r="K186">
-        <v>2.22</v>
-[...2 lines deleted...]
-        <v>462</v>
+        <v>0.36</v>
+      </c>
+      <c r="L186">
+        <v>719.18</v>
       </c>
       <c r="M186" s="1">
-        <v>392292.0</v>
+        <v>188204.0</v>
       </c>
       <c r="N186" s="1">
-        <v>401167.34</v>
+        <v>188923.18</v>
       </c>
       <c r="O186" s="1">
-        <v>0.66</v>
+        <v>0.31</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>463</v>
+        <v>457</v>
       </c>
       <c r="B187" t="s">
-        <v>464</v>
+        <v>458</v>
       </c>
       <c r="C187" s="1">
-        <v>117000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>98.585</v>
+        <v>100.718</v>
       </c>
       <c r="E187" s="1">
-        <v>99.115</v>
+        <v>99.858</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>115964.55</v>
+        <v>199716.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-620.1</v>
+        <v>1720.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-0.53473238157696</v>
+        <v>0.86122293656993</v>
       </c>
       <c r="K187">
-        <v>3.37</v>
+        <v>3.32</v>
       </c>
       <c r="L187" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="M187" s="1">
-        <v>115344.45</v>
+        <v>201436.0</v>
       </c>
       <c r="N187" s="1">
-        <v>119282.38</v>
+        <v>208081.89</v>
       </c>
       <c r="O187" s="1">
-        <v>0.19</v>
+        <v>0.34</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>466</v>
+        <v>460</v>
       </c>
       <c r="B188" t="s">
-        <v>467</v>
+        <v>461</v>
       </c>
       <c r="C188" s="1">
-        <v>272000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>92.39</v>
+        <v>98.482</v>
       </c>
       <c r="E188" s="1">
-        <v>98.404</v>
+        <v>100.0</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>267658.88</v>
+        <v>100000.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-16358.08</v>
+        <v>-1518.0</v>
       </c>
       <c r="J188" s="1">
-        <v>-6.1115401812934</v>
+        <v>-1.518</v>
       </c>
       <c r="K188">
-        <v>1.23</v>
+        <v>1.64</v>
       </c>
       <c r="L188" t="s">
-        <v>468</v>
+        <v>462</v>
       </c>
       <c r="M188" s="1">
-        <v>251300.8</v>
+        <v>98482.0</v>
       </c>
       <c r="N188" s="1">
-        <v>254654.22</v>
+        <v>100125.84</v>
       </c>
       <c r="O188" s="1">
-        <v>0.42</v>
+        <v>0.16</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>469</v>
+        <v>463</v>
       </c>
       <c r="B189" t="s">
-        <v>470</v>
+        <v>464</v>
       </c>
       <c r="C189" s="1">
-        <v>11463.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>93.79</v>
+        <v>96.333</v>
       </c>
       <c r="E189" s="1">
-        <v>110.69056966</v>
+        <v>98.642</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>12688.46</v>
+        <v>295926.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-1937.32</v>
+        <v>-6927.0</v>
       </c>
       <c r="J189" s="1">
-        <v>-15.268361960396</v>
+        <v>-2.3407878996776</v>
       </c>
       <c r="K189">
-        <v>1.35</v>
-[...2 lines deleted...]
-        <v>154.33</v>
+        <v>3.92</v>
+      </c>
+      <c r="L189" t="s">
+        <v>465</v>
       </c>
       <c r="M189" s="1">
-        <v>10751.14</v>
+        <v>288999.0</v>
       </c>
       <c r="N189" s="1">
-        <v>10905.47</v>
+        <v>300757.56</v>
       </c>
       <c r="O189" s="1">
-        <v>0.02</v>
+        <v>0.49</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="B190" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="C190" s="1">
-        <v>442000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>102.78</v>
+        <v>97.899</v>
       </c>
       <c r="E190" s="1">
-        <v>101.22033937</v>
+        <v>99.628</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>447393.9</v>
+        <v>147449.44</v>
       </c>
       <c r="I190" s="1">
-        <v>6893.7</v>
+        <v>-2558.92</v>
       </c>
       <c r="J190" s="1">
-        <v>1.5408569495471</v>
+        <v>-1.7354558959329</v>
       </c>
       <c r="K190">
-        <v>1.52</v>
+        <v>1.74</v>
       </c>
       <c r="L190" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="M190" s="1">
-        <v>454287.6</v>
+        <v>144890.52</v>
       </c>
       <c r="N190" s="1">
-        <v>460990.46</v>
+        <v>147460.25</v>
       </c>
       <c r="O190" s="1">
-        <v>0.75</v>
+        <v>0.24</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="B191" t="s">
-        <v>475</v>
+        <v>470</v>
       </c>
       <c r="C191" s="1">
-        <v>319000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>98.177</v>
+        <v>98.053</v>
       </c>
       <c r="E191" s="1">
-        <v>100.0</v>
+        <v>99.736</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>319000.0</v>
+        <v>99736.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-5815.37</v>
+        <v>-1683.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-1.823</v>
+        <v>-1.6874548808855</v>
       </c>
       <c r="K191">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>740.01</v>
+        <v>1.58</v>
+      </c>
+      <c r="L191" t="s">
+        <v>471</v>
       </c>
       <c r="M191" s="1">
-        <v>313184.63</v>
+        <v>98053.0</v>
       </c>
       <c r="N191" s="1">
-        <v>313924.64</v>
+        <v>99631.08</v>
       </c>
       <c r="O191" s="1">
-        <v>0.51</v>
+        <v>0.16</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="B192" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="C192" s="1">
-        <v>100000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>102.858</v>
+        <v>97.939</v>
       </c>
       <c r="E192" s="1">
-        <v>100.77</v>
+        <v>99.594</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>100770.0</v>
+        <v>103577.76</v>
       </c>
       <c r="I192" s="1">
-        <v>2088.0</v>
+        <v>-1721.2</v>
       </c>
       <c r="J192" s="1">
-        <v>2.072045251563</v>
+        <v>-1.6617466915678</v>
       </c>
       <c r="K192">
-        <v>4.35</v>
+        <v>2.86</v>
       </c>
       <c r="L192" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="M192" s="1">
-        <v>102858.0</v>
+        <v>101856.56</v>
       </c>
       <c r="N192" s="1">
-        <v>107204.58</v>
+        <v>104828.04</v>
       </c>
       <c r="O192" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="B193" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="C193" s="1">
         <v>200000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>103.352</v>
+        <v>95.272</v>
       </c>
       <c r="E193" s="1">
-        <v>105.93</v>
+        <v>93.6</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>211860.0</v>
+        <v>187200.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-5156.0</v>
+        <v>3344.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-2.4336826205985</v>
+        <v>1.7863247863248</v>
       </c>
       <c r="K193">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.78</v>
+      </c>
+      <c r="L193" t="s">
+        <v>477</v>
       </c>
       <c r="M193" s="1">
-        <v>206704.0</v>
+        <v>190544.0</v>
       </c>
       <c r="N193" s="1">
-        <v>206704.0</v>
+        <v>192102.22</v>
       </c>
       <c r="O193" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="B194" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="C194" s="1">
-        <v>229000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>91.855</v>
+        <v>97.639</v>
       </c>
       <c r="E194" s="1">
-        <v>101.3569214</v>
+        <v>99.524</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>232107.35</v>
+        <v>99524.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-21759.4</v>
+        <v>-1885.0</v>
       </c>
       <c r="J194" s="1">
-        <v>-9.3747138985474</v>
+        <v>-1.8940155138459</v>
       </c>
       <c r="K194">
-        <v>0.0</v>
+        <v>0.74</v>
       </c>
       <c r="L194">
-        <v>0.0</v>
+        <v>740.75</v>
       </c>
       <c r="M194" s="1">
-        <v>210347.95</v>
+        <v>97639.0</v>
       </c>
       <c r="N194" s="1">
-        <v>210347.95</v>
+        <v>98379.75</v>
       </c>
       <c r="O194" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="B195" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="C195" s="1">
-        <v>192000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>85.715</v>
+        <v>97.974</v>
       </c>
       <c r="E195" s="1">
-        <v>100.8770625</v>
+        <v>100.0</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>193683.96</v>
+        <v>400000.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-29111.16</v>
+        <v>-8104.0</v>
       </c>
       <c r="J195" s="1">
-        <v>-15.030237919547</v>
+        <v>-2.026</v>
       </c>
       <c r="K195">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.52</v>
+      </c>
+      <c r="L195" t="s">
+        <v>482</v>
       </c>
       <c r="M195" s="1">
-        <v>164572.8</v>
+        <v>391896.0</v>
       </c>
       <c r="N195" s="1">
-        <v>164572.8</v>
+        <v>401960.38</v>
       </c>
       <c r="O195" s="1">
-        <v>0.27</v>
+        <v>0.65</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="B196" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="C196" s="1">
-        <v>260000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>91.332</v>
+        <v>99.278</v>
       </c>
       <c r="E196" s="1">
-        <v>99.355</v>
+        <v>99.115</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>258323.0</v>
+        <v>115964.55</v>
       </c>
       <c r="I196" s="1">
-        <v>-20859.8</v>
+        <v>190.71</v>
       </c>
       <c r="J196" s="1">
-        <v>-8.0750842936943</v>
+        <v>0.16445543056046</v>
       </c>
       <c r="K196">
-        <v>1.07</v>
-[...2 lines deleted...]
-        <v>487</v>
+        <v>0.13</v>
+      </c>
+      <c r="L196">
+        <v>157.07</v>
       </c>
       <c r="M196" s="1">
-        <v>237463.2</v>
+        <v>116155.26</v>
       </c>
       <c r="N196" s="1">
-        <v>240235.05</v>
+        <v>116312.33</v>
       </c>
       <c r="O196" s="1">
-        <v>0.39</v>
+        <v>0.19</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B197" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="C197" s="1">
-        <v>100000.0</v>
+        <v>272000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>100.167</v>
+        <v>92.324</v>
       </c>
       <c r="E197" s="1">
-        <v>98.69</v>
+        <v>98.404</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>98690.0</v>
+        <v>267658.88</v>
       </c>
       <c r="I197" s="1">
-        <v>1477.0</v>
+        <v>-16537.6</v>
       </c>
       <c r="J197" s="1">
-        <v>1.4966055324754</v>
+        <v>-6.1786106255843</v>
       </c>
       <c r="K197">
-        <v>1.86</v>
+        <v>1.46</v>
       </c>
       <c r="L197" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="M197" s="1">
-        <v>100167.0</v>
+        <v>251121.28</v>
       </c>
       <c r="N197" s="1">
-        <v>102024.88</v>
+        <v>255100.68</v>
       </c>
       <c r="O197" s="1">
-        <v>0.17</v>
+        <v>0.41</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="B198" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="C198" s="1">
-        <v>200000.0</v>
+        <v>11463.0</v>
       </c>
       <c r="D198" s="1">
-        <v>93.73</v>
+        <v>93.521</v>
       </c>
       <c r="E198" s="1">
-        <v>102.25</v>
+        <v>110.69056966</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>204500.0</v>
+        <v>12688.46</v>
       </c>
       <c r="I198" s="1">
-        <v>-17040.0</v>
+        <v>-1968.15</v>
       </c>
       <c r="J198" s="1">
-        <v>-8.3325183374083</v>
+        <v>-15.51133864945</v>
       </c>
       <c r="K198">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
       <c r="L198">
-        <v>365.75</v>
+        <v>11.45</v>
       </c>
       <c r="M198" s="1">
-        <v>187460.0</v>
+        <v>10720.31</v>
       </c>
       <c r="N198" s="1">
-        <v>187825.75</v>
+        <v>10731.76</v>
       </c>
       <c r="O198" s="1">
-        <v>0.31</v>
+        <v>0.02</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="B199" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="C199" s="1">
-        <v>200000.0</v>
+        <v>442000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>83.476</v>
+        <v>102.36</v>
       </c>
       <c r="E199" s="1">
-        <v>102.12908</v>
+        <v>101.22033937</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>204258.16</v>
+        <v>447393.9</v>
       </c>
       <c r="I199" s="1">
-        <v>-37306.16</v>
+        <v>5037.3</v>
       </c>
       <c r="J199" s="1">
-        <v>-18.264220141805</v>
+        <v>1.1259205813937</v>
       </c>
       <c r="K199">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>914.38</v>
+        <v>1.82</v>
+      </c>
+      <c r="L199" t="s">
+        <v>492</v>
       </c>
       <c r="M199" s="1">
-        <v>166952.0</v>
+        <v>452431.2</v>
       </c>
       <c r="N199" s="1">
-        <v>167866.38</v>
+        <v>460494.06</v>
       </c>
       <c r="O199" s="1">
-        <v>0.27</v>
+        <v>0.74</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
+        <v>493</v>
+      </c>
+      <c r="B200" t="s">
+        <v>494</v>
+      </c>
+      <c r="C200" s="1">
+        <v>319000.0</v>
+      </c>
+      <c r="D200" s="1">
+        <v>98.135</v>
+      </c>
+      <c r="E200" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F200" t="s">
+        <v>8</v>
+      </c>
+      <c r="G200">
+        <v>1.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>319000.0</v>
+      </c>
+      <c r="I200" s="1">
+        <v>-5949.35</v>
+      </c>
+      <c r="J200" s="1">
+        <v>-1.865</v>
+      </c>
+      <c r="K200">
+        <v>0.47</v>
+      </c>
+      <c r="L200" t="s">
         <v>495</v>
       </c>
-      <c r="B200" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M200" s="1">
-        <v>83470.0</v>
+        <v>313050.65</v>
       </c>
       <c r="N200" s="1">
-        <v>83692.95</v>
+        <v>314558.08</v>
       </c>
       <c r="O200" s="1">
-        <v>0.14</v>
+        <v>0.51</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
+        <v>496</v>
+      </c>
+      <c r="B201" t="s">
         <v>497</v>
       </c>
-      <c r="B201" t="s">
+      <c r="C201" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D201" s="1">
+        <v>103.103</v>
+      </c>
+      <c r="E201" s="1">
+        <v>100.77</v>
+      </c>
+      <c r="F201" t="s">
+        <v>8</v>
+      </c>
+      <c r="G201">
+        <v>1.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>100770.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>2333.0</v>
+      </c>
+      <c r="J201" s="1">
+        <v>2.315173166617</v>
+      </c>
+      <c r="K201">
+        <v>4.71</v>
+      </c>
+      <c r="L201" t="s">
         <v>498</v>
       </c>
-      <c r="C201" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M201" s="1">
-        <v>222069.0</v>
+        <v>103103.0</v>
       </c>
       <c r="N201" s="1">
-        <v>222146.26</v>
+        <v>107813.96</v>
       </c>
       <c r="O201" s="1">
-        <v>0.36</v>
+        <v>0.17</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
         <v>499</v>
       </c>
       <c r="B202" t="s">
         <v>500</v>
       </c>
       <c r="C202" s="1">
-        <v>125000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>100.244</v>
+        <v>104.607</v>
       </c>
       <c r="E202" s="1">
-        <v>99.609</v>
+        <v>105.93</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>124511.25</v>
+        <v>211860.0</v>
       </c>
       <c r="I202" s="1">
-        <v>793.75</v>
+        <v>-2646.0</v>
       </c>
       <c r="J202" s="1">
-        <v>0.63749259605056</v>
+        <v>-1.2489379779099</v>
       </c>
       <c r="K202">
-        <v>3.42</v>
-[...2 lines deleted...]
-        <v>501</v>
+        <v>0.48</v>
+      </c>
+      <c r="L202">
+        <v>958.9</v>
       </c>
       <c r="M202" s="1">
-        <v>125305.0</v>
+        <v>209214.0</v>
       </c>
       <c r="N202" s="1">
-        <v>129578.97</v>
+        <v>210172.9</v>
       </c>
       <c r="O202" s="1">
-        <v>0.21</v>
+        <v>0.34</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
+        <v>501</v>
+      </c>
+      <c r="B203" t="s">
         <v>502</v>
       </c>
-      <c r="B203" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C203" s="1">
-        <v>400000.0</v>
+        <v>229000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>98.289</v>
+        <v>91.81</v>
       </c>
       <c r="E203" s="1">
-        <v>99.423</v>
+        <v>101.3569214</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>397692.0</v>
+        <v>232107.35</v>
       </c>
       <c r="I203" s="1">
-        <v>-4536.0</v>
+        <v>-21862.45</v>
       </c>
       <c r="J203" s="1">
-        <v>-1.1405811532543</v>
+        <v>-9.4191114585557</v>
       </c>
       <c r="K203">
-        <v>0.08</v>
+        <v>0.0</v>
       </c>
       <c r="L203">
-        <v>328.77</v>
+        <v>0.0</v>
       </c>
       <c r="M203" s="1">
-        <v>393156.0</v>
+        <v>210244.9</v>
       </c>
       <c r="N203" s="1">
-        <v>393484.77</v>
+        <v>210244.9</v>
       </c>
       <c r="O203" s="1">
-        <v>0.64</v>
+        <v>0.34</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
+        <v>503</v>
+      </c>
+      <c r="B204" t="s">
         <v>504</v>
       </c>
-      <c r="B204" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C204" s="1">
-        <v>135000.0</v>
+        <v>192000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>100.054</v>
+        <v>85.532</v>
       </c>
       <c r="E204" s="1">
-        <v>99.424</v>
+        <v>100.8770625</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>134222.4</v>
+        <v>193683.96</v>
       </c>
       <c r="I204" s="1">
-        <v>850.5</v>
+        <v>-29462.52</v>
       </c>
       <c r="J204" s="1">
-        <v>0.63364982298037</v>
+        <v>-15.211646849848</v>
       </c>
       <c r="K204">
-        <v>2.98</v>
-[...2 lines deleted...]
-        <v>506</v>
+        <v>0.0</v>
+      </c>
+      <c r="L204">
+        <v>0.0</v>
       </c>
       <c r="M204" s="1">
-        <v>135072.9</v>
+        <v>164221.44</v>
       </c>
       <c r="N204" s="1">
-        <v>139095.16</v>
+        <v>164221.44</v>
       </c>
       <c r="O204" s="1">
-        <v>0.23</v>
+        <v>0.27</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
+        <v>505</v>
+      </c>
+      <c r="B205" t="s">
+        <v>506</v>
+      </c>
+      <c r="C205" s="1">
+        <v>260000.0</v>
+      </c>
+      <c r="D205" s="1">
+        <v>91.011</v>
+      </c>
+      <c r="E205" s="1">
+        <v>99.355</v>
+      </c>
+      <c r="F205" t="s">
+        <v>8</v>
+      </c>
+      <c r="G205">
+        <v>1.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>258323.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>-21694.4</v>
+      </c>
+      <c r="J205" s="1">
+        <v>-8.3981681847919</v>
+      </c>
+      <c r="K205">
+        <v>1.17</v>
+      </c>
+      <c r="L205" t="s">
         <v>507</v>
       </c>
-      <c r="B205" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M205" s="1">
-        <v>241030.8</v>
+        <v>236628.6</v>
       </c>
       <c r="N205" s="1">
-        <v>243836.21</v>
+        <v>239674.7</v>
       </c>
       <c r="O205" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
+        <v>508</v>
+      </c>
+      <c r="B206" t="s">
+        <v>509</v>
+      </c>
+      <c r="C206" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D206" s="1">
+        <v>99.602</v>
+      </c>
+      <c r="E206" s="1">
+        <v>98.69</v>
+      </c>
+      <c r="F206" t="s">
+        <v>8</v>
+      </c>
+      <c r="G206">
+        <v>1.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>98690.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>912.0</v>
+      </c>
+      <c r="J206" s="1">
+        <v>0.9241057857939</v>
+      </c>
+      <c r="K206">
+        <v>2.16</v>
+      </c>
+      <c r="L206" t="s">
         <v>510</v>
       </c>
-      <c r="B206" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M206" s="1">
-        <v>176406.0</v>
+        <v>99602.0</v>
       </c>
       <c r="N206" s="1">
-        <v>177628.6</v>
+        <v>101757.14</v>
       </c>
       <c r="O206" s="1">
-        <v>0.29</v>
+        <v>0.16</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="B207" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="C207" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>98.104</v>
+        <v>83.688</v>
       </c>
       <c r="E207" s="1">
-        <v>99.779</v>
+        <v>85.379</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>498895.0</v>
+        <v>85379.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-8375.0</v>
+        <v>-1691.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-1.6787099489873</v>
+        <v>-1.9805807048572</v>
       </c>
       <c r="K207">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>515</v>
+        <v>0.29</v>
+      </c>
+      <c r="L207">
+        <v>290.07</v>
       </c>
       <c r="M207" s="1">
-        <v>490520.0</v>
+        <v>83688.0</v>
       </c>
       <c r="N207" s="1">
-        <v>491598.77</v>
+        <v>83978.07</v>
       </c>
       <c r="O207" s="1">
-        <v>0.8</v>
+        <v>0.14</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="B208" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="C208" s="1">
         <v>300000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>98.08</v>
+        <v>73.663</v>
       </c>
       <c r="E208" s="1">
-        <v>100.0</v>
+        <v>100.94922</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>300000.0</v>
+        <v>302847.66</v>
       </c>
       <c r="I208" s="1">
-        <v>-5760.0</v>
+        <v>-81858.66</v>
       </c>
       <c r="J208" s="1">
-        <v>-1.92</v>
+        <v>-27.029649164204</v>
       </c>
       <c r="K208">
-        <v>0.26</v>
+        <v>0.03</v>
       </c>
       <c r="L208">
-        <v>765.12</v>
+        <v>88.77</v>
       </c>
       <c r="M208" s="1">
-        <v>294240.0</v>
+        <v>220989.0</v>
       </c>
       <c r="N208" s="1">
-        <v>295005.12</v>
+        <v>221077.77</v>
       </c>
       <c r="O208" s="1">
-        <v>0.48</v>
+        <v>0.36</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="B209" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="C209" s="1">
-        <v>200000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>99.544</v>
+        <v>100.319</v>
       </c>
       <c r="E209" s="1">
-        <v>102.542</v>
+        <v>99.609</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>205084.0</v>
+        <v>124511.25</v>
       </c>
       <c r="I209" s="1">
-        <v>-5996.0</v>
+        <v>887.5</v>
       </c>
       <c r="J209" s="1">
-        <v>-2.9236800530514</v>
+        <v>0.71278699715889</v>
       </c>
       <c r="K209">
-        <v>3.91</v>
+        <v>3.73</v>
       </c>
       <c r="L209" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="M209" s="1">
-        <v>199088.0</v>
+        <v>125398.75</v>
       </c>
       <c r="N209" s="1">
-        <v>206911.32</v>
+        <v>130056.28</v>
       </c>
       <c r="O209" s="1">
-        <v>0.34</v>
+        <v>0.21</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="B210" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="C210" s="1">
-        <v>271000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>101.337</v>
+        <v>98.173</v>
       </c>
       <c r="E210" s="1">
-        <v>99.517</v>
+        <v>99.423</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>269691.07</v>
+        <v>397692.0</v>
       </c>
       <c r="I210" s="1">
-        <v>4932.2</v>
+        <v>-5000.0</v>
       </c>
       <c r="J210" s="1">
-        <v>1.8288332646683</v>
+        <v>-1.2572543576436</v>
       </c>
       <c r="K210">
-        <v>0.52</v>
+        <v>0.31</v>
       </c>
       <c r="L210" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="M210" s="1">
-        <v>274623.27</v>
+        <v>392692.0</v>
       </c>
       <c r="N210" s="1">
-        <v>276043.24</v>
+        <v>393941.32</v>
       </c>
       <c r="O210" s="1">
-        <v>0.45</v>
+        <v>0.64</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="B211" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="C211" s="1">
-        <v>600000.0</v>
+        <v>146000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>93.62</v>
+        <v>97.961</v>
       </c>
       <c r="E211" s="1">
-        <v>98.97249667</v>
+        <v>99.947</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>593834.98</v>
+        <v>145922.62</v>
       </c>
       <c r="I211" s="1">
-        <v>-32114.98</v>
+        <v>-2899.56</v>
       </c>
       <c r="J211" s="1">
-        <v>-5.4080647118497</v>
+        <v>-1.9870531381632</v>
       </c>
       <c r="K211">
-        <v>0.24</v>
+        <v>1.43</v>
       </c>
       <c r="L211" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="M211" s="1">
-        <v>561720.0</v>
+        <v>143023.06</v>
       </c>
       <c r="N211" s="1">
-        <v>563174.79</v>
+        <v>145108.06</v>
       </c>
       <c r="O211" s="1">
-        <v>0.92</v>
+        <v>0.23</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="B212" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="C212" s="1">
-        <v>100000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>99.572</v>
+        <v>100.779</v>
       </c>
       <c r="E212" s="1">
-        <v>99.833</v>
+        <v>100.0</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>99833.0</v>
+        <v>170000.0</v>
       </c>
       <c r="I212" s="1">
-        <v>-261.0</v>
+        <v>1324.3</v>
       </c>
       <c r="J212" s="1">
-        <v>-0.26143659912053</v>
+        <v>0.779</v>
       </c>
       <c r="K212">
-        <v>2.52</v>
-[...2 lines deleted...]
-        <v>529</v>
+        <v>0.25</v>
+      </c>
+      <c r="L212">
+        <v>418.4</v>
       </c>
       <c r="M212" s="1">
-        <v>99572.0</v>
+        <v>171324.3</v>
       </c>
       <c r="N212" s="1">
-        <v>102092.55</v>
+        <v>171742.7</v>
       </c>
       <c r="O212" s="1">
-        <v>0.17</v>
+        <v>0.28</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="B213" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="C213" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>69.524</v>
+        <v>88.169</v>
       </c>
       <c r="E213" s="1">
-        <v>99.641</v>
+        <v>103.220985</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>298923.0</v>
+        <v>206441.97</v>
       </c>
       <c r="I213" s="1">
-        <v>-90351.0</v>
+        <v>-30103.97</v>
       </c>
       <c r="J213" s="1">
-        <v>-30.22550957939</v>
+        <v>-14.582291575691</v>
       </c>
       <c r="K213">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.68</v>
+      </c>
+      <c r="L213" t="s">
+        <v>528</v>
       </c>
       <c r="M213" s="1">
-        <v>208572.0</v>
+        <v>176338.0</v>
       </c>
       <c r="N213" s="1">
-        <v>208572.0</v>
+        <v>177694.85</v>
       </c>
       <c r="O213" s="1">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="B214" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="C214" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>97.88</v>
+        <v>98.367</v>
       </c>
       <c r="E214" s="1">
-        <v>99.794</v>
+        <v>99.779</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>99794.0</v>
+        <v>498895.0</v>
       </c>
       <c r="I214" s="1">
-        <v>-1914.0</v>
+        <v>-7060.0</v>
       </c>
       <c r="J214" s="1">
-        <v>-1.9179509790168</v>
+        <v>-1.4151274316239</v>
       </c>
       <c r="K214">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>115.07</v>
+        <v>0.5</v>
+      </c>
+      <c r="L214" t="s">
+        <v>531</v>
       </c>
       <c r="M214" s="1">
-        <v>97880.0</v>
+        <v>491835.0</v>
       </c>
       <c r="N214" s="1">
-        <v>97995.07</v>
+        <v>494352.12</v>
       </c>
       <c r="O214" s="1">
-        <v>0.16</v>
+        <v>0.8</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
+        <v>532</v>
+      </c>
+      <c r="B215" t="s">
+        <v>533</v>
+      </c>
+      <c r="C215" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D215" s="1">
+        <v>97.791</v>
+      </c>
+      <c r="E215" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F215" t="s">
+        <v>8</v>
+      </c>
+      <c r="G215">
+        <v>1.0</v>
+      </c>
+      <c r="H215" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="I215" s="1">
+        <v>-6627.0</v>
+      </c>
+      <c r="J215" s="1">
+        <v>-2.209</v>
+      </c>
+      <c r="K215">
+        <v>0.5</v>
+      </c>
+      <c r="L215" t="s">
         <v>534</v>
       </c>
-      <c r="B215" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M215" s="1">
-        <v>342708.0</v>
+        <v>293373.0</v>
       </c>
       <c r="N215" s="1">
-        <v>342708.0</v>
+        <v>294876.86</v>
       </c>
       <c r="O215" s="1">
-        <v>0.56</v>
+        <v>0.48</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
+        <v>535</v>
+      </c>
+      <c r="B216" t="s">
         <v>536</v>
       </c>
-      <c r="B216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C216" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>95.697</v>
+        <v>100.0</v>
       </c>
       <c r="E216" s="1">
-        <v>104.90042333</v>
+        <v>102.542</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>314701.27</v>
+        <v>205084.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-27610.27</v>
+        <v>-5084.0</v>
       </c>
       <c r="J216" s="1">
-        <v>-8.773485407288</v>
+        <v>-2.4789842210996</v>
       </c>
       <c r="K216">
-        <v>0.53</v>
-[...2 lines deleted...]
-        <v>538</v>
+        <v>0.26</v>
+      </c>
+      <c r="L216">
+        <v>520.11</v>
       </c>
       <c r="M216" s="1">
-        <v>287091.0</v>
+        <v>200000.0</v>
       </c>
       <c r="N216" s="1">
-        <v>288693.74</v>
+        <v>200520.11</v>
       </c>
       <c r="O216" s="1">
-        <v>0.47</v>
+        <v>0.32</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
+        <v>537</v>
+      </c>
+      <c r="B217" t="s">
+        <v>538</v>
+      </c>
+      <c r="C217" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D217" s="1">
+        <v>93.596</v>
+      </c>
+      <c r="E217" s="1">
+        <v>98.97249667</v>
+      </c>
+      <c r="F217" t="s">
+        <v>8</v>
+      </c>
+      <c r="G217">
+        <v>1.0</v>
+      </c>
+      <c r="H217" s="1">
+        <v>593834.98</v>
+      </c>
+      <c r="I217" s="1">
+        <v>-32258.98</v>
+      </c>
+      <c r="J217" s="1">
+        <v>-5.4323138727867</v>
+      </c>
+      <c r="K217">
+        <v>0.28</v>
+      </c>
+      <c r="L217" t="s">
         <v>539</v>
       </c>
-      <c r="B217" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M217" s="1">
-        <v>114360.6</v>
+        <v>561576.0</v>
       </c>
       <c r="N217" s="1">
-        <v>117188.13</v>
+        <v>563260.93</v>
       </c>
       <c r="O217" s="1">
-        <v>0.19</v>
+        <v>0.91</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
+        <v>540</v>
+      </c>
+      <c r="B218" t="s">
+        <v>541</v>
+      </c>
+      <c r="C218" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D218" s="1">
+        <v>99.81</v>
+      </c>
+      <c r="E218" s="1">
+        <v>99.833</v>
+      </c>
+      <c r="F218" t="s">
+        <v>8</v>
+      </c>
+      <c r="G218">
+        <v>1.0</v>
+      </c>
+      <c r="H218" s="1">
+        <v>99833.0</v>
+      </c>
+      <c r="I218" s="1">
+        <v>-23.0</v>
+      </c>
+      <c r="J218" s="1">
+        <v>-0.023038474252001</v>
+      </c>
+      <c r="K218">
+        <v>2.83</v>
+      </c>
+      <c r="L218" t="s">
         <v>542</v>
       </c>
-      <c r="B218" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M218" s="1">
-        <v>198200.0</v>
+        <v>99810.0</v>
       </c>
       <c r="N218" s="1">
-        <v>198423.01</v>
+        <v>102637.4</v>
       </c>
       <c r="O218" s="1">
-        <v>0.32</v>
+        <v>0.17</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
+        <v>543</v>
+      </c>
+      <c r="B219" t="s">
         <v>544</v>
       </c>
-      <c r="B219" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C219" s="1">
-        <v>198000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>98.725</v>
+        <v>69.108</v>
       </c>
       <c r="E219" s="1">
-        <v>99.728</v>
+        <v>99.641</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>197461.44</v>
+        <v>298923.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-1985.94</v>
+        <v>-91599.0</v>
       </c>
       <c r="J219" s="1">
-        <v>-1.0057356008343</v>
+        <v>-30.643008400157</v>
       </c>
       <c r="K219">
-        <v>0.41</v>
+        <v>0.0</v>
       </c>
       <c r="L219">
-        <v>810.99</v>
+        <v>0.0</v>
       </c>
       <c r="M219" s="1">
-        <v>195475.5</v>
+        <v>207324.0</v>
       </c>
       <c r="N219" s="1">
-        <v>196286.49</v>
+        <v>207324.0</v>
       </c>
       <c r="O219" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
+        <v>545</v>
+      </c>
+      <c r="B220" t="s">
         <v>546</v>
-      </c>
-[...1 lines deleted...]
-        <v>547</v>
       </c>
       <c r="C220" s="1">
         <v>100000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>99.703</v>
+        <v>97.893</v>
       </c>
       <c r="E220" s="1">
-        <v>102.47</v>
+        <v>99.794</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>102470.0</v>
+        <v>99794.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-2767.0</v>
+        <v>-1901.0</v>
       </c>
       <c r="J220" s="1">
-        <v>-2.700302527569</v>
+        <v>-1.9049241437361</v>
       </c>
       <c r="K220">
-        <v>3.64</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>0.38</v>
+      </c>
+      <c r="L220">
+        <v>383.56</v>
       </c>
       <c r="M220" s="1">
-        <v>99703.0</v>
+        <v>97893.0</v>
       </c>
       <c r="N220" s="1">
-        <v>103341.36</v>
+        <v>98276.56</v>
       </c>
       <c r="O220" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
+        <v>547</v>
+      </c>
+      <c r="B221" t="s">
+        <v>548</v>
+      </c>
+      <c r="C221" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D221" s="1">
+        <v>95.586</v>
+      </c>
+      <c r="E221" s="1">
+        <v>104.90042333</v>
+      </c>
+      <c r="F221" t="s">
+        <v>8</v>
+      </c>
+      <c r="G221">
+        <v>1.0</v>
+      </c>
+      <c r="H221" s="1">
+        <v>314701.27</v>
+      </c>
+      <c r="I221" s="1">
+        <v>-27943.27</v>
+      </c>
+      <c r="J221" s="1">
+        <v>-8.8793000422273</v>
+      </c>
+      <c r="K221">
+        <v>0.59</v>
+      </c>
+      <c r="L221" t="s">
         <v>549</v>
       </c>
-      <c r="B221" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M221" s="1">
-        <v>153945.72</v>
+        <v>286758.0</v>
       </c>
       <c r="N221" s="1">
-        <v>154128.61</v>
+        <v>288533.34</v>
       </c>
       <c r="O221" s="1">
-        <v>0.25</v>
+        <v>0.47</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
+        <v>550</v>
+      </c>
+      <c r="B222" t="s">
         <v>551</v>
       </c>
-      <c r="B222" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C222" s="1">
-        <v>228000.0</v>
+        <v>115000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>99.845</v>
+        <v>99.602</v>
       </c>
       <c r="E222" s="1">
         <v>100.0</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>228000.0</v>
+        <v>115000.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-353.4</v>
+        <v>-457.7</v>
       </c>
       <c r="J222" s="1">
-        <v>-0.155</v>
+        <v>-0.398</v>
       </c>
       <c r="K222">
-        <v>3.46</v>
+        <v>2.74</v>
       </c>
       <c r="L222" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="M222" s="1">
-        <v>227646.6</v>
+        <v>114542.3</v>
       </c>
       <c r="N222" s="1">
-        <v>235542.27</v>
+        <v>117694.3</v>
       </c>
       <c r="O222" s="1">
-        <v>0.38</v>
+        <v>0.19</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
+        <v>553</v>
+      </c>
+      <c r="B223" t="s">
         <v>554</v>
       </c>
-      <c r="B223" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C223" s="1">
-        <v>325000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>88.182</v>
+        <v>99.0</v>
       </c>
       <c r="E223" s="1">
-        <v>88.621</v>
+        <v>101.2</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>288018.25</v>
+        <v>202400.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-1426.75</v>
+        <v>-4400.0</v>
       </c>
       <c r="J223" s="1">
-        <v>-0.49536791505399</v>
+        <v>-2.1739130434783</v>
       </c>
       <c r="K223">
-        <v>1.22</v>
-[...2 lines deleted...]
-        <v>556</v>
+        <v>0.4</v>
+      </c>
+      <c r="L223">
+        <v>790.68</v>
       </c>
       <c r="M223" s="1">
-        <v>286591.5</v>
+        <v>198000.0</v>
       </c>
       <c r="N223" s="1">
-        <v>290541.59</v>
+        <v>198790.68</v>
       </c>
       <c r="O223" s="1">
-        <v>0.47</v>
+        <v>0.32</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
+        <v>555</v>
+      </c>
+      <c r="B224" t="s">
+        <v>556</v>
+      </c>
+      <c r="C224" s="1">
+        <v>198000.0</v>
+      </c>
+      <c r="D224" s="1">
+        <v>98.481</v>
+      </c>
+      <c r="E224" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="F224" t="s">
+        <v>8</v>
+      </c>
+      <c r="G224">
+        <v>1.0</v>
+      </c>
+      <c r="H224" s="1">
+        <v>197461.44</v>
+      </c>
+      <c r="I224" s="1">
+        <v>-2469.06</v>
+      </c>
+      <c r="J224" s="1">
+        <v>-1.2504010909674</v>
+      </c>
+      <c r="K224">
+        <v>0.66</v>
+      </c>
+      <c r="L224" t="s">
         <v>557</v>
       </c>
-      <c r="B224" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M224" s="1">
-        <v>147704.0</v>
+        <v>194992.38</v>
       </c>
       <c r="N224" s="1">
-        <v>148197.15</v>
+        <v>196297.01</v>
       </c>
       <c r="O224" s="1">
-        <v>0.24</v>
+        <v>0.32</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
+        <v>558</v>
+      </c>
+      <c r="B225" t="s">
         <v>559</v>
       </c>
-      <c r="B225" t="s">
+      <c r="C225" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D225" s="1">
+        <v>99.672</v>
+      </c>
+      <c r="E225" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="F225" t="s">
+        <v>8</v>
+      </c>
+      <c r="G225">
+        <v>1.0</v>
+      </c>
+      <c r="H225" s="1">
+        <v>102470.0</v>
+      </c>
+      <c r="I225" s="1">
+        <v>-2798.0</v>
+      </c>
+      <c r="J225" s="1">
+        <v>-2.7305552844735</v>
+      </c>
+      <c r="K225">
+        <v>3.95</v>
+      </c>
+      <c r="L225" t="s">
         <v>560</v>
       </c>
-      <c r="C225" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M225" s="1">
-        <v>195708.0</v>
+        <v>99672.0</v>
       </c>
       <c r="N225" s="1">
-        <v>200849.1</v>
+        <v>103617.21</v>
       </c>
       <c r="O225" s="1">
-        <v>0.33</v>
+        <v>0.17</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
+        <v>561</v>
+      </c>
+      <c r="B226" t="s">
         <v>562</v>
       </c>
-      <c r="B226" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C226" s="1">
-        <v>200000.0</v>
+        <v>158000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>100.863</v>
+        <v>97.222</v>
       </c>
       <c r="E226" s="1">
-        <v>100.0</v>
+        <v>99.422</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>200000.0</v>
+        <v>157086.76</v>
       </c>
       <c r="I226" s="1">
-        <v>1726.0</v>
+        <v>-3476.0</v>
       </c>
       <c r="J226" s="1">
-        <v>0.863</v>
+        <v>-2.212789925771</v>
       </c>
       <c r="K226">
-        <v>2.06</v>
-[...2 lines deleted...]
-        <v>564</v>
+        <v>0.37</v>
+      </c>
+      <c r="L226">
+        <v>576.81</v>
       </c>
       <c r="M226" s="1">
-        <v>201726.0</v>
+        <v>153610.76</v>
       </c>
       <c r="N226" s="1">
-        <v>205841.84</v>
+        <v>154187.57</v>
       </c>
       <c r="O226" s="1">
-        <v>0.34</v>
+        <v>0.25</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
+        <v>563</v>
+      </c>
+      <c r="B227" t="s">
+        <v>564</v>
+      </c>
+      <c r="C227" s="1">
+        <v>228000.0</v>
+      </c>
+      <c r="D227" s="1">
+        <v>100.108</v>
+      </c>
+      <c r="E227" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F227" t="s">
+        <v>8</v>
+      </c>
+      <c r="G227">
+        <v>1.0</v>
+      </c>
+      <c r="H227" s="1">
+        <v>228000.0</v>
+      </c>
+      <c r="I227" s="1">
+        <v>246.24</v>
+      </c>
+      <c r="J227" s="1">
+        <v>0.108</v>
+      </c>
+      <c r="K227">
+        <v>3.77</v>
+      </c>
+      <c r="L227" t="s">
         <v>565</v>
       </c>
-      <c r="B227" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M227" s="1">
-        <v>98304.0</v>
+        <v>228246.24</v>
       </c>
       <c r="N227" s="1">
-        <v>98920.44</v>
+        <v>236841.53</v>
       </c>
       <c r="O227" s="1">
-        <v>0.16</v>
+        <v>0.38</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
+        <v>566</v>
+      </c>
+      <c r="B228" t="s">
         <v>567</v>
       </c>
-      <c r="B228" t="s">
+      <c r="C228" s="1">
+        <v>325000.0</v>
+      </c>
+      <c r="D228" s="1">
+        <v>88.42</v>
+      </c>
+      <c r="E228" s="1">
+        <v>88.621</v>
+      </c>
+      <c r="F228" t="s">
+        <v>8</v>
+      </c>
+      <c r="G228">
+        <v>1.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>288018.25</v>
+      </c>
+      <c r="I228" s="1">
+        <v>-653.25</v>
+      </c>
+      <c r="J228" s="1">
+        <v>-0.22680854425023</v>
+      </c>
+      <c r="K228">
+        <v>1.34</v>
+      </c>
+      <c r="L228" t="s">
         <v>568</v>
       </c>
-      <c r="C228" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M228" s="1">
-        <v>98663.0</v>
+        <v>287365.0</v>
       </c>
       <c r="N228" s="1">
-        <v>100983.89</v>
+        <v>291720.22</v>
       </c>
       <c r="O228" s="1">
-        <v>0.17</v>
+        <v>0.47</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
+        <v>569</v>
+      </c>
+      <c r="B229" t="s">
         <v>570</v>
       </c>
-      <c r="B229" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C229" s="1">
-        <v>226000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>97.968</v>
+        <v>74.259</v>
       </c>
       <c r="E229" s="1">
-        <v>99.84072566</v>
+        <v>73.87</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>225640.04</v>
+        <v>147740.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-4232.36</v>
+        <v>778.0</v>
       </c>
       <c r="J229" s="1">
-        <v>-1.8757131934563</v>
+        <v>0.52660078516312</v>
       </c>
       <c r="K229">
-        <v>3.35</v>
-[...2 lines deleted...]
-        <v>572</v>
+        <v>0.3</v>
+      </c>
+      <c r="L229">
+        <v>608.22</v>
       </c>
       <c r="M229" s="1">
-        <v>221407.68</v>
+        <v>148518.0</v>
       </c>
       <c r="N229" s="1">
-        <v>228972.49</v>
+        <v>149126.22</v>
       </c>
       <c r="O229" s="1">
-        <v>0.37</v>
+        <v>0.24</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
+        <v>571</v>
+      </c>
+      <c r="B230" t="s">
+        <v>572</v>
+      </c>
+      <c r="C230" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D230" s="1">
+        <v>97.469</v>
+      </c>
+      <c r="E230" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="F230" t="s">
+        <v>8</v>
+      </c>
+      <c r="G230">
+        <v>1.0</v>
+      </c>
+      <c r="H230" s="1">
+        <v>199970.0</v>
+      </c>
+      <c r="I230" s="1">
+        <v>-5032.0</v>
+      </c>
+      <c r="J230" s="1">
+        <v>-2.5163774566185</v>
+      </c>
+      <c r="K230">
+        <v>2.83</v>
+      </c>
+      <c r="L230" t="s">
         <v>573</v>
       </c>
-      <c r="B230" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M230" s="1">
-        <v>98621.0</v>
+        <v>194938.0</v>
       </c>
       <c r="N230" s="1">
-        <v>98621.0</v>
+        <v>200596.9</v>
       </c>
       <c r="O230" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
+        <v>574</v>
+      </c>
+      <c r="B231" t="s">
         <v>575</v>
       </c>
-      <c r="B231" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C231" s="1">
-        <v>151000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>97.796</v>
+        <v>100.604</v>
       </c>
       <c r="E231" s="1">
         <v>100.0</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>151000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-3328.04</v>
+        <v>1208.0</v>
       </c>
       <c r="J231" s="1">
-        <v>-2.204</v>
+        <v>0.604</v>
       </c>
       <c r="K231">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>316.15</v>
+        <v>2.35</v>
+      </c>
+      <c r="L231" t="s">
+        <v>576</v>
       </c>
       <c r="M231" s="1">
-        <v>147671.96</v>
+        <v>201208.0</v>
       </c>
       <c r="N231" s="1">
-        <v>147988.11</v>
+        <v>205914.83</v>
       </c>
       <c r="O231" s="1">
-        <v>0.24</v>
+        <v>0.33</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
         <v>577</v>
       </c>
       <c r="B232" t="s">
         <v>578</v>
       </c>
       <c r="C232" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>98.141</v>
+        <v>98.684</v>
       </c>
       <c r="E232" s="1">
-        <v>99.3</v>
+        <v>99.711</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>198600.0</v>
+        <v>99711.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-2318.0</v>
+        <v>-1027.0</v>
       </c>
       <c r="J232" s="1">
-        <v>-1.1671701913394</v>
+        <v>-1.0299766324678</v>
       </c>
       <c r="K232">
-        <v>0.05</v>
+        <v>0.9</v>
       </c>
       <c r="L232">
-        <v>90.41</v>
+        <v>904.11</v>
       </c>
       <c r="M232" s="1">
-        <v>196282.0</v>
+        <v>98684.0</v>
       </c>
       <c r="N232" s="1">
-        <v>196372.41</v>
+        <v>99588.11</v>
       </c>
       <c r="O232" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
         <v>579</v>
       </c>
       <c r="B233" t="s">
         <v>580</v>
       </c>
       <c r="C233" s="1">
         <v>100000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>99.159</v>
+        <v>98.046</v>
       </c>
       <c r="E233" s="1">
-        <v>99.499</v>
+        <v>100.66</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>99499.0</v>
+        <v>100660.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-340.0</v>
+        <v>-2614.0</v>
       </c>
       <c r="J233" s="1">
-        <v>-0.34171197700479</v>
+        <v>-2.5968607192529</v>
       </c>
       <c r="K233">
-        <v>0.62</v>
-[...2 lines deleted...]
-        <v>616.44</v>
+        <v>2.58</v>
+      </c>
+      <c r="L233" t="s">
+        <v>581</v>
       </c>
       <c r="M233" s="1">
-        <v>99159.0</v>
+        <v>98046.0</v>
       </c>
       <c r="N233" s="1">
-        <v>99775.44</v>
+        <v>100625.79</v>
       </c>
       <c r="O233" s="1">
         <v>0.16</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B234" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C234" s="1">
-        <v>100000.0</v>
+        <v>226000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>98.931</v>
+        <v>97.775</v>
       </c>
       <c r="E234" s="1">
-        <v>100.0</v>
+        <v>99.84072566</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>100000.0</v>
+        <v>225640.04</v>
       </c>
       <c r="I234" s="1">
-        <v>-1069.0</v>
+        <v>-4668.54</v>
       </c>
       <c r="J234" s="1">
-        <v>-1.069</v>
+        <v>-2.0690210833148</v>
       </c>
       <c r="K234">
-        <v>1.08</v>
-[...2 lines deleted...]
-        <v>583</v>
+        <v>0.23</v>
+      </c>
+      <c r="L234">
+        <v>522.43</v>
       </c>
       <c r="M234" s="1">
-        <v>98931.0</v>
+        <v>220971.5</v>
       </c>
       <c r="N234" s="1">
-        <v>100011.16</v>
+        <v>221493.93</v>
       </c>
       <c r="O234" s="1">
-        <v>0.16</v>
+        <v>0.36</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
         <v>584</v>
       </c>
       <c r="B235" t="s">
         <v>585</v>
       </c>
       <c r="C235" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>98.744</v>
+        <v>98.304</v>
       </c>
       <c r="E235" s="1">
-        <v>99.871</v>
+        <v>99.326</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>199742.0</v>
+        <v>99326.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-2254.0</v>
+        <v>-1022.0</v>
       </c>
       <c r="J235" s="1">
-        <v>-1.1284557078631</v>
+        <v>-1.0289350220486</v>
       </c>
       <c r="K235">
-        <v>1.24</v>
-[...2 lines deleted...]
-        <v>586</v>
+        <v>0.25</v>
+      </c>
+      <c r="L235">
+        <v>248.29</v>
       </c>
       <c r="M235" s="1">
-        <v>197488.0</v>
+        <v>98304.0</v>
       </c>
       <c r="N235" s="1">
-        <v>199972.25</v>
+        <v>98552.29</v>
       </c>
       <c r="O235" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
+        <v>586</v>
+      </c>
+      <c r="B236" t="s">
         <v>587</v>
       </c>
-      <c r="B236" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C236" s="1">
-        <v>1565000.0</v>
+        <v>151000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>65.274</v>
+        <v>97.562</v>
       </c>
       <c r="E236" s="1">
-        <v>76.31296613</v>
+        <v>100.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>1194297.92</v>
+        <v>151000.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-172759.82</v>
+        <v>-3681.38</v>
       </c>
       <c r="J236" s="1">
-        <v>-14.465387329821</v>
+        <v>-2.438</v>
       </c>
       <c r="K236">
-        <v>0.63</v>
-[...2 lines deleted...]
-        <v>589</v>
+        <v>0.5</v>
+      </c>
+      <c r="L236">
+        <v>758.76</v>
       </c>
       <c r="M236" s="1">
-        <v>1021538.1</v>
+        <v>147318.62</v>
       </c>
       <c r="N236" s="1">
-        <v>1031399.74</v>
+        <v>148077.38</v>
       </c>
       <c r="O236" s="1">
-        <v>1.69</v>
+        <v>0.24</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="B237" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="C237" s="1">
-        <v>202000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>100.23</v>
+        <v>98.356</v>
       </c>
       <c r="E237" s="1">
-        <v>99.646</v>
+        <v>99.3</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>201284.92</v>
+        <v>198600.0</v>
       </c>
       <c r="I237" s="1">
-        <v>1179.68</v>
+        <v>-1888.0</v>
       </c>
       <c r="J237" s="1">
-        <v>0.58607470445377</v>
+        <v>-0.95065458207452</v>
       </c>
       <c r="K237">
-        <v>3.49</v>
-[...2 lines deleted...]
-        <v>592</v>
+        <v>0.26</v>
+      </c>
+      <c r="L237">
+        <v>512.33</v>
       </c>
       <c r="M237" s="1">
-        <v>202464.6</v>
+        <v>196712.0</v>
       </c>
       <c r="N237" s="1">
-        <v>209515.23</v>
+        <v>197224.33</v>
       </c>
       <c r="O237" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="B238" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="C238" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>106.334</v>
+        <v>98.874</v>
       </c>
       <c r="E238" s="1">
-        <v>108.24</v>
+        <v>99.499</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>216480.0</v>
+        <v>99499.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-3812.0</v>
+        <v>-625.0</v>
       </c>
       <c r="J238" s="1">
-        <v>-1.7609016999261</v>
+        <v>-0.62814701655293</v>
       </c>
       <c r="K238">
-        <v>1.84</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>0.9</v>
+      </c>
+      <c r="L238">
+        <v>904.11</v>
       </c>
       <c r="M238" s="1">
-        <v>212668.0</v>
+        <v>98874.0</v>
       </c>
       <c r="N238" s="1">
-        <v>216339.23</v>
+        <v>99778.11</v>
       </c>
       <c r="O238" s="1">
-        <v>0.35</v>
+        <v>0.16</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="B239" t="s">
-        <v>597</v>
+        <v>593</v>
       </c>
       <c r="C239" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>98.288</v>
+        <v>98.696</v>
       </c>
       <c r="E239" s="1">
-        <v>100.507</v>
+        <v>100.0</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>201014.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I239" s="1">
-        <v>-4438.0</v>
+        <v>-1304.0</v>
       </c>
       <c r="J239" s="1">
-        <v>-2.2078064214433</v>
+        <v>-1.304</v>
       </c>
       <c r="K239">
-        <v>2.71</v>
+        <v>1.35</v>
       </c>
       <c r="L239" t="s">
-        <v>598</v>
+        <v>594</v>
       </c>
       <c r="M239" s="1">
-        <v>196576.0</v>
+        <v>98696.0</v>
       </c>
       <c r="N239" s="1">
-        <v>201994.49</v>
+        <v>100043.81</v>
       </c>
       <c r="O239" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
       <c r="B240" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="C240" s="1">
-        <v>285000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>97.602</v>
+        <v>98.623</v>
       </c>
       <c r="E240" s="1">
-        <v>99.902</v>
+        <v>99.871</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>284720.7</v>
+        <v>199742.0</v>
       </c>
       <c r="I240" s="1">
-        <v>-6555.0</v>
+        <v>-2496.0</v>
       </c>
       <c r="J240" s="1">
-        <v>-2.3022562110869</v>
+        <v>-1.2496119994793</v>
       </c>
       <c r="K240">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>735.92</v>
+        <v>1.54</v>
+      </c>
+      <c r="L240" t="s">
+        <v>597</v>
       </c>
       <c r="M240" s="1">
-        <v>278165.7</v>
+        <v>197246.0</v>
       </c>
       <c r="N240" s="1">
-        <v>278901.62</v>
+        <v>200324.77</v>
       </c>
       <c r="O240" s="1">
-        <v>0.46</v>
+        <v>0.32</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
       <c r="B241" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="C241" s="1">
-        <v>200000.0</v>
+        <v>1565000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>88.998</v>
+        <v>64.967</v>
       </c>
       <c r="E241" s="1">
-        <v>86.091845</v>
+        <v>76.31296613</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>172183.69</v>
+        <v>1194297.92</v>
       </c>
       <c r="I241" s="1">
-        <v>5812.31</v>
+        <v>-177564.37</v>
       </c>
       <c r="J241" s="1">
-        <v>3.3756449289709</v>
+        <v>-14.867678074831</v>
       </c>
       <c r="K241">
-        <v>0.74</v>
+        <v>0.71</v>
       </c>
       <c r="L241" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="M241" s="1">
-        <v>177996.0</v>
+        <v>1016733.55</v>
       </c>
       <c r="N241" s="1">
-        <v>179471.34</v>
+        <v>1027795.74</v>
       </c>
       <c r="O241" s="1">
-        <v>0.29</v>
+        <v>1.66</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>604</v>
+        <v>601</v>
       </c>
       <c r="B242" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="C242" s="1">
-        <v>118000.0</v>
+        <v>202000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>101.509</v>
+        <v>99.699</v>
       </c>
       <c r="E242" s="1">
-        <v>99.779</v>
+        <v>99.646</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>117739.22</v>
+        <v>201284.92</v>
       </c>
       <c r="I242" s="1">
-        <v>2041.4</v>
+        <v>107.06</v>
       </c>
       <c r="J242" s="1">
-        <v>1.7338317682077</v>
+        <v>0.053188286534332</v>
       </c>
       <c r="K242">
-        <v>1.18</v>
-[...2 lines deleted...]
-        <v>606</v>
+        <v>0.26</v>
+      </c>
+      <c r="L242">
+        <v>522.99</v>
       </c>
       <c r="M242" s="1">
-        <v>119780.62</v>
+        <v>201391.98</v>
       </c>
       <c r="N242" s="1">
-        <v>121174.8</v>
+        <v>201914.97</v>
       </c>
       <c r="O242" s="1">
-        <v>0.2</v>
+        <v>0.33</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="B243" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
       <c r="C243" s="1">
         <v>200000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>101.023</v>
+        <v>106.337</v>
       </c>
       <c r="E243" s="1">
-        <v>102.939</v>
+        <v>108.24</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>205878.0</v>
+        <v>216480.0</v>
       </c>
       <c r="I243" s="1">
-        <v>-3832.0</v>
+        <v>-3806.0</v>
       </c>
       <c r="J243" s="1">
-        <v>-1.8612964959831</v>
+        <v>-1.7581300813008</v>
       </c>
       <c r="K243">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>456.85</v>
+        <v>2.22</v>
+      </c>
+      <c r="L243" t="s">
+        <v>605</v>
       </c>
       <c r="M243" s="1">
-        <v>202046.0</v>
+        <v>212674.0</v>
       </c>
       <c r="N243" s="1">
-        <v>202502.85</v>
+        <v>217112.36</v>
       </c>
       <c r="O243" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>609</v>
+        <v>606</v>
       </c>
       <c r="B244" t="s">
-        <v>610</v>
+        <v>607</v>
       </c>
       <c r="C244" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>97.159</v>
+        <v>98.717</v>
       </c>
       <c r="E244" s="1">
-        <v>100.761</v>
+        <v>100.507</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>302283.0</v>
+        <v>201014.0</v>
       </c>
       <c r="I244" s="1">
-        <v>-10806.0</v>
+        <v>-3580.0</v>
       </c>
       <c r="J244" s="1">
-        <v>-3.5747958039321</v>
+        <v>-1.7809704796681</v>
       </c>
       <c r="K244">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>416.1</v>
+        <v>2.97</v>
+      </c>
+      <c r="L244" t="s">
+        <v>608</v>
       </c>
       <c r="M244" s="1">
-        <v>291477.0</v>
+        <v>197434.0</v>
       </c>
       <c r="N244" s="1">
-        <v>291893.1</v>
+        <v>203370.3</v>
       </c>
       <c r="O244" s="1">
-        <v>0.48</v>
+        <v>0.33</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="B245" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="C245" s="1">
-        <v>89000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>101.963</v>
+        <v>88.505</v>
       </c>
       <c r="E245" s="1">
-        <v>99.871</v>
+        <v>86.091845</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>88885.19</v>
+        <v>172183.69</v>
       </c>
       <c r="I245" s="1">
-        <v>1861.88</v>
+        <v>4826.31</v>
       </c>
       <c r="J245" s="1">
-        <v>2.0947021657939</v>
+        <v>2.8030006791003</v>
       </c>
       <c r="K245">
-        <v>3.26</v>
-[...2 lines deleted...]
-        <v>613</v>
+        <v>0.05</v>
+      </c>
+      <c r="L245">
+        <v>90.41</v>
       </c>
       <c r="M245" s="1">
-        <v>90747.07</v>
+        <v>177010.0</v>
       </c>
       <c r="N245" s="1">
-        <v>93645.67</v>
+        <v>177100.41</v>
       </c>
       <c r="O245" s="1">
-        <v>0.15</v>
+        <v>0.29</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
       <c r="B246" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="C246" s="1">
-        <v>100000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>104.89</v>
+        <v>101.067</v>
       </c>
       <c r="E246" s="1">
-        <v>106.89563</v>
+        <v>99.779</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>106895.63</v>
+        <v>117739.22</v>
       </c>
       <c r="I246" s="1">
-        <v>-2005.63</v>
+        <v>1519.84</v>
       </c>
       <c r="J246" s="1">
-        <v>-1.876250694252</v>
+        <v>1.2908527846541</v>
       </c>
       <c r="K246">
-        <v>3.76</v>
+        <v>1.47</v>
       </c>
       <c r="L246" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="M246" s="1">
-        <v>104890.0</v>
+        <v>119259.06</v>
       </c>
       <c r="N246" s="1">
-        <v>108650.96</v>
+        <v>120992.69</v>
       </c>
       <c r="O246" s="1">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
       <c r="B247" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="C247" s="1">
         <v>200000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>98.207</v>
+        <v>100.378</v>
       </c>
       <c r="E247" s="1">
-        <v>99.589</v>
+        <v>102.939</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>199178.0</v>
+        <v>205878.0</v>
       </c>
       <c r="I247" s="1">
-        <v>-2764.0</v>
+        <v>-5122.0</v>
       </c>
       <c r="J247" s="1">
-        <v>-1.3877034612256</v>
+        <v>-2.4878811723448</v>
       </c>
       <c r="K247">
-        <v>1.96</v>
+        <v>0.51</v>
       </c>
       <c r="L247" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="M247" s="1">
-        <v>196414.0</v>
+        <v>200756.0</v>
       </c>
       <c r="N247" s="1">
-        <v>200326.33</v>
+        <v>201769.01</v>
       </c>
       <c r="O247" s="1">
         <v>0.33</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="B248" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="C248" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>97.798</v>
+        <v>97.062</v>
       </c>
       <c r="E248" s="1">
-        <v>99.908</v>
+        <v>100.761</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>99908.0</v>
+        <v>302283.0</v>
       </c>
       <c r="I248" s="1">
-        <v>-2110.0</v>
+        <v>-11097.0</v>
       </c>
       <c r="J248" s="1">
-        <v>-2.1119429875485</v>
+        <v>-3.6710632089797</v>
       </c>
       <c r="K248">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>484.38</v>
+        <v>0.4</v>
+      </c>
+      <c r="L248" t="s">
+        <v>619</v>
       </c>
       <c r="M248" s="1">
-        <v>97798.0</v>
+        <v>291186.0</v>
       </c>
       <c r="N248" s="1">
-        <v>98282.38</v>
+        <v>292378.81</v>
       </c>
       <c r="O248" s="1">
-        <v>0.16</v>
+        <v>0.47</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
       <c r="B249" t="s">
         <v>621</v>
       </c>
       <c r="C249" s="1">
-        <v>200000.0</v>
+        <v>89000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>102.125</v>
+        <v>101.586</v>
       </c>
       <c r="E249" s="1">
-        <v>104.481</v>
+        <v>99.871</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>208962.0</v>
+        <v>88885.19</v>
       </c>
       <c r="I249" s="1">
-        <v>-4712.0</v>
+        <v>1526.35</v>
       </c>
       <c r="J249" s="1">
-        <v>-2.2549554464448</v>
+        <v>1.7172152076178</v>
       </c>
       <c r="K249">
-        <v>4.42</v>
+        <v>3.54</v>
       </c>
       <c r="L249" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="M249" s="1">
-        <v>204250.0</v>
+        <v>90411.54</v>
       </c>
       <c r="N249" s="1">
-        <v>213099.32</v>
+        <v>93566.16</v>
       </c>
       <c r="O249" s="1">
-        <v>0.35</v>
+        <v>0.15</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
+        <v>623</v>
+      </c>
+      <c r="B250" t="s">
         <v>624</v>
       </c>
-      <c r="B250" t="s">
+      <c r="C250" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D250" s="1">
+        <v>104.703</v>
+      </c>
+      <c r="E250" s="1">
+        <v>106.89563</v>
+      </c>
+      <c r="F250" t="s">
+        <v>8</v>
+      </c>
+      <c r="G250">
+        <v>1.0</v>
+      </c>
+      <c r="H250" s="1">
+        <v>106895.63</v>
+      </c>
+      <c r="I250" s="1">
+        <v>-2192.63</v>
+      </c>
+      <c r="J250" s="1">
+        <v>-2.0511876865312</v>
+      </c>
+      <c r="K250">
+        <v>4.09</v>
+      </c>
+      <c r="L250" t="s">
         <v>625</v>
       </c>
-      <c r="C250" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M250" s="1">
-        <v>207164.0</v>
+        <v>104703.0</v>
       </c>
       <c r="N250" s="1">
-        <v>210657.15</v>
+        <v>108789.99</v>
       </c>
       <c r="O250" s="1">
-        <v>0.34</v>
+        <v>0.18</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
+        <v>626</v>
+      </c>
+      <c r="B251" t="s">
         <v>627</v>
       </c>
-      <c r="B251" t="s">
+      <c r="C251" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D251" s="1">
+        <v>97.98</v>
+      </c>
+      <c r="E251" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="F251" t="s">
+        <v>8</v>
+      </c>
+      <c r="G251">
+        <v>1.0</v>
+      </c>
+      <c r="H251" s="1">
+        <v>199178.0</v>
+      </c>
+      <c r="I251" s="1">
+        <v>-3218.0</v>
+      </c>
+      <c r="J251" s="1">
+        <v>-1.6156402815572</v>
+      </c>
+      <c r="K251">
+        <v>2.19</v>
+      </c>
+      <c r="L251" t="s">
         <v>628</v>
       </c>
-      <c r="C251" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M251" s="1">
-        <v>167628.72</v>
+        <v>195960.0</v>
       </c>
       <c r="N251" s="1">
-        <v>168611.82</v>
+        <v>200332.6</v>
       </c>
       <c r="O251" s="1">
-        <v>0.28</v>
+        <v>0.32</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
         <v>629</v>
       </c>
       <c r="B252" t="s">
         <v>630</v>
       </c>
       <c r="C252" s="1">
-        <v>190000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>94.874</v>
+        <v>97.429</v>
       </c>
       <c r="E252" s="1">
-        <v>106.52323684</v>
+        <v>99.908</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>202394.15</v>
+        <v>99908.0</v>
       </c>
       <c r="I252" s="1">
-        <v>-22133.55</v>
+        <v>-2479.0</v>
       </c>
       <c r="J252" s="1">
-        <v>-10.935864500036</v>
+        <v>-2.4812827801577</v>
       </c>
       <c r="K252">
-        <v>1.22</v>
-[...2 lines deleted...]
-        <v>631</v>
+        <v>0.78</v>
+      </c>
+      <c r="L252">
+        <v>775.0</v>
       </c>
       <c r="M252" s="1">
-        <v>180260.6</v>
+        <v>97429.0</v>
       </c>
       <c r="N252" s="1">
-        <v>182577.82</v>
+        <v>98204.0</v>
       </c>
       <c r="O252" s="1">
-        <v>0.3</v>
+        <v>0.16</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
       <c r="B253" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
       <c r="C253" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>101.097</v>
+        <v>102.409</v>
       </c>
       <c r="E253" s="1">
-        <v>100.0</v>
+        <v>104.481</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>100000.0</v>
+        <v>208962.0</v>
       </c>
       <c r="I253" s="1">
-        <v>1097.0</v>
+        <v>-4144.0</v>
       </c>
       <c r="J253" s="1">
-        <v>1.097</v>
+        <v>-1.9831356897426</v>
       </c>
       <c r="K253">
-        <v>3.79</v>
-[...2 lines deleted...]
-        <v>634</v>
+        <v>0.04</v>
+      </c>
+      <c r="L253">
+        <v>78.08</v>
       </c>
       <c r="M253" s="1">
-        <v>101097.0</v>
+        <v>204818.0</v>
       </c>
       <c r="N253" s="1">
-        <v>104888.13</v>
+        <v>204896.08</v>
       </c>
       <c r="O253" s="1">
-        <v>0.17</v>
+        <v>0.33</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="B254" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
       <c r="C254" s="1">
         <v>200000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>98.465</v>
+        <v>104.054</v>
       </c>
       <c r="E254" s="1">
-        <v>100.0</v>
+        <v>106.6</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>200000.0</v>
+        <v>213200.0</v>
       </c>
       <c r="I254" s="1">
-        <v>-3070.0</v>
+        <v>-5092.0</v>
       </c>
       <c r="J254" s="1">
-        <v>-1.535</v>
+        <v>-2.3883677298311</v>
       </c>
       <c r="K254">
-        <v>1.89</v>
+        <v>2.07</v>
       </c>
       <c r="L254" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="M254" s="1">
-        <v>196930.0</v>
+        <v>208108.0</v>
       </c>
       <c r="N254" s="1">
-        <v>200707.07</v>
+        <v>212253.21</v>
       </c>
       <c r="O254" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="B255" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
       <c r="C255" s="1">
-        <v>200000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>102.515</v>
+        <v>97.875</v>
       </c>
       <c r="E255" s="1">
-        <v>103.4955</v>
+        <v>99.902</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>206991.0</v>
+        <v>284720.7</v>
       </c>
       <c r="I255" s="1">
-        <v>-1961.0</v>
+        <v>-5776.95</v>
       </c>
       <c r="J255" s="1">
-        <v>-0.94738418578586</v>
+        <v>-2.0289884086405</v>
       </c>
       <c r="K255">
-        <v>4.22</v>
+        <v>0.54</v>
       </c>
       <c r="L255" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="M255" s="1">
-        <v>205030.0</v>
+        <v>278943.75</v>
       </c>
       <c r="N255" s="1">
-        <v>213460.14</v>
+        <v>280472.21</v>
       </c>
       <c r="O255" s="1">
-        <v>0.35</v>
+        <v>0.45</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="B256" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
       <c r="C256" s="1">
-        <v>100000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>104.586</v>
+        <v>99.83</v>
       </c>
       <c r="E256" s="1">
-        <v>105.92</v>
+        <v>100.0</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>105920.0</v>
+        <v>168000.0</v>
       </c>
       <c r="I256" s="1">
-        <v>-1334.0</v>
+        <v>-285.6</v>
       </c>
       <c r="J256" s="1">
-        <v>-1.2594410876133</v>
+        <v>-0.17</v>
       </c>
       <c r="K256">
-        <v>4.04</v>
+        <v>0.89</v>
       </c>
       <c r="L256" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="M256" s="1">
-        <v>104586.0</v>
+        <v>167714.4</v>
       </c>
       <c r="N256" s="1">
-        <v>108624.36</v>
+        <v>169216.87</v>
       </c>
       <c r="O256" s="1">
-        <v>0.18</v>
+        <v>0.27</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="B257" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
       <c r="C257" s="1">
-        <v>200000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>95.217</v>
+        <v>94.8</v>
       </c>
       <c r="E257" s="1">
-        <v>97.25</v>
+        <v>106.52323684</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>194500.0</v>
+        <v>202394.15</v>
       </c>
       <c r="I257" s="1">
-        <v>-4066.0</v>
+        <v>-22274.15</v>
       </c>
       <c r="J257" s="1">
-        <v>-2.0904884318766</v>
+        <v>-11.005332911055</v>
       </c>
       <c r="K257">
-        <v>2.27</v>
+        <v>1.33</v>
       </c>
       <c r="L257" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="M257" s="1">
-        <v>190434.0</v>
+        <v>180120.0</v>
       </c>
       <c r="N257" s="1">
-        <v>194968.25</v>
+        <v>182648.56</v>
       </c>
       <c r="O257" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="B258" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
       <c r="C258" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>82.512</v>
+        <v>100.984</v>
       </c>
       <c r="E258" s="1">
-        <v>92.28804</v>
+        <v>100.0</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>276864.12</v>
+        <v>100000.0</v>
       </c>
       <c r="I258" s="1">
-        <v>-29328.12</v>
+        <v>984.0</v>
       </c>
       <c r="J258" s="1">
-        <v>-10.5929652423</v>
+        <v>0.984</v>
       </c>
       <c r="K258">
-        <v>0.4</v>
+        <v>4.11</v>
       </c>
       <c r="L258" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="M258" s="1">
-        <v>247536.0</v>
+        <v>100984.0</v>
       </c>
       <c r="N258" s="1">
-        <v>248750.38</v>
+        <v>105092.95</v>
       </c>
       <c r="O258" s="1">
-        <v>0.41</v>
+        <v>0.17</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="B259" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
       <c r="C259" s="1">
-        <v>216000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>89.525</v>
+        <v>101.92</v>
       </c>
       <c r="E259" s="1">
-        <v>102.24988426</v>
+        <v>103.4955</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>220859.75</v>
+        <v>206991.0</v>
       </c>
       <c r="I259" s="1">
-        <v>-27485.75</v>
+        <v>-3151.0</v>
       </c>
       <c r="J259" s="1">
-        <v>-12.444888668035</v>
+        <v>-1.5222884086748</v>
       </c>
       <c r="K259">
-        <v>0.53</v>
-[...2 lines deleted...]
-        <v>652</v>
+        <v>0.29</v>
+      </c>
+      <c r="L259">
+        <v>582.19</v>
       </c>
       <c r="M259" s="1">
-        <v>193374.0</v>
+        <v>203840.0</v>
       </c>
       <c r="N259" s="1">
-        <v>194514.66</v>
+        <v>204422.19</v>
       </c>
       <c r="O259" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="B260" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="C260" s="1">
         <v>100000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>100.823</v>
+        <v>100.324</v>
       </c>
       <c r="E260" s="1">
-        <v>99.417</v>
+        <v>100.0</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>99417.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I260" s="1">
-        <v>1406.0</v>
+        <v>324.0</v>
       </c>
       <c r="J260" s="1">
-        <v>1.4142450486335</v>
+        <v>0.324</v>
       </c>
       <c r="K260">
-        <v>3.58</v>
-[...2 lines deleted...]
-        <v>655</v>
+        <v>0.04</v>
+      </c>
+      <c r="L260">
+        <v>40.44</v>
       </c>
       <c r="M260" s="1">
-        <v>100823.0</v>
+        <v>100324.0</v>
       </c>
       <c r="N260" s="1">
-        <v>104398.34</v>
+        <v>100364.44</v>
       </c>
       <c r="O260" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="B261" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
       <c r="C261" s="1">
         <v>200000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>98.578</v>
+        <v>95.916</v>
       </c>
       <c r="E261" s="1">
-        <v>100.0</v>
+        <v>97.25</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>200000.0</v>
+        <v>194500.0</v>
       </c>
       <c r="I261" s="1">
-        <v>-2844.0</v>
+        <v>-2668.0</v>
       </c>
       <c r="J261" s="1">
-        <v>-1.422</v>
+        <v>-1.3717223650386</v>
       </c>
       <c r="K261">
-        <v>1.62</v>
+        <v>2.46</v>
       </c>
       <c r="L261" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="M261" s="1">
-        <v>197156.0</v>
+        <v>191832.0</v>
       </c>
       <c r="N261" s="1">
-        <v>200386.75</v>
+        <v>196749.81</v>
       </c>
       <c r="O261" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="B262" t="s">
-        <v>660</v>
+        <v>655</v>
       </c>
       <c r="C262" s="1">
-        <v>195.0</v>
+        <v>106000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>0.13</v>
+        <v>99.173</v>
       </c>
       <c r="E262" s="1">
-        <v>0.1072948718</v>
+        <v>99.695</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>0.0</v>
+        <v>105676.7</v>
       </c>
       <c r="I262" s="1">
-        <v>11068.75</v>
+        <v>-553.32</v>
       </c>
       <c r="J262" s="1">
-        <v>0</v>
+        <v>-0.52359697076082</v>
       </c>
       <c r="K262">
-        <v>0.0</v>
+        <v>0.28</v>
       </c>
       <c r="L262">
-        <v>0.0</v>
+        <v>294.04</v>
       </c>
       <c r="M262" s="1">
-        <v>11068.75</v>
+        <v>105123.38</v>
       </c>
       <c r="N262" s="1">
-        <v>11068.75</v>
+        <v>105417.42</v>
       </c>
       <c r="O262" s="1">
-        <v>0.02</v>
+        <v>0.17</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>661</v>
+        <v>656</v>
       </c>
       <c r="B263" t="s">
-        <v>662</v>
+        <v>657</v>
       </c>
       <c r="C263" s="1">
-        <v>530.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>142.5</v>
+        <v>82.546</v>
       </c>
       <c r="E263" s="1">
-        <v>47.9441509434</v>
+        <v>92.28804</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>254104.0</v>
+        <v>276864.12</v>
       </c>
       <c r="I263" s="1">
-        <v>501146.0</v>
+        <v>-29226.12</v>
       </c>
       <c r="J263" s="1">
-        <v>197.22082297012</v>
+        <v>-10.55612406548</v>
       </c>
       <c r="K263">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.46</v>
+      </c>
+      <c r="L263" t="s">
+        <v>658</v>
       </c>
       <c r="M263" s="1">
-        <v>755250.0</v>
+        <v>247638.0</v>
       </c>
       <c r="N263" s="1">
-        <v>755250.0</v>
+        <v>249024.99</v>
       </c>
       <c r="O263" s="1">
-        <v>1.23</v>
+        <v>0.4</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="B264" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="C264" s="1">
-        <v>-195.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>0.0975</v>
+        <v>89.504</v>
       </c>
       <c r="E264" s="1">
-        <v>0.0698205128</v>
+        <v>102.24988426</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>0.0</v>
+        <v>220859.75</v>
       </c>
       <c r="I264" s="1">
-        <v>-13493.75</v>
+        <v>-27531.11</v>
       </c>
       <c r="J264" s="1">
-        <v>0</v>
+        <v>-12.465426588593</v>
       </c>
       <c r="K264">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.59</v>
+      </c>
+      <c r="L264" t="s">
+        <v>661</v>
       </c>
       <c r="M264" s="1">
-        <v>-13493.75</v>
+        <v>193328.64</v>
       </c>
       <c r="N264" s="1">
-        <v>-13493.75</v>
+        <v>194593.57</v>
       </c>
       <c r="O264" s="1">
-        <v>-0.02</v>
+        <v>0.31</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
+        <v>662</v>
+      </c>
+      <c r="B265" t="s">
+        <v>663</v>
+      </c>
+      <c r="C265" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D265" s="1">
+        <v>100.566</v>
+      </c>
+      <c r="E265" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="F265" t="s">
+        <v>8</v>
+      </c>
+      <c r="G265">
+        <v>1.0</v>
+      </c>
+      <c r="H265" s="1">
+        <v>99417.0</v>
+      </c>
+      <c r="I265" s="1">
+        <v>1149.0</v>
+      </c>
+      <c r="J265" s="1">
+        <v>1.1557379522617</v>
+      </c>
+      <c r="K265">
+        <v>0.11</v>
+      </c>
+      <c r="L265">
+        <v>113.01</v>
+      </c>
+      <c r="M265" s="1">
+        <v>100566.0</v>
+      </c>
+      <c r="N265" s="1">
+        <v>100679.01</v>
+      </c>
+      <c r="O265" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P265">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="266" spans="1:16">
+      <c r="A266" t="s">
+        <v>664</v>
+      </c>
+      <c r="B266" t="s">
         <v>665</v>
       </c>
-      <c r="B265" t="s">
+      <c r="C266" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D266" s="1">
+        <v>98.55</v>
+      </c>
+      <c r="E266" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F266" t="s">
+        <v>8</v>
+      </c>
+      <c r="G266">
+        <v>1.0</v>
+      </c>
+      <c r="H266" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="I266" s="1">
+        <v>-2900.0</v>
+      </c>
+      <c r="J266" s="1">
+        <v>-1.45</v>
+      </c>
+      <c r="K266">
+        <v>1.86</v>
+      </c>
+      <c r="L266" t="s">
         <v>666</v>
       </c>
-      <c r="C265" s="1">
-[...38 lines deleted...]
-      <c r="P265">
+      <c r="M266" s="1">
+        <v>197100.0</v>
+      </c>
+      <c r="N266" s="1">
+        <v>200814.49</v>
+      </c>
+      <c r="O266" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="P266">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="267" spans="1:16">
+      <c r="A267" t="s">
+        <v>667</v>
+      </c>
+      <c r="B267" t="s">
+        <v>668</v>
+      </c>
+      <c r="C267" s="1">
+        <v>237.0</v>
+      </c>
+      <c r="D267" s="1">
+        <v>153.1</v>
+      </c>
+      <c r="E267" s="1">
+        <v>44.3742616034</v>
+      </c>
+      <c r="F267" t="s">
+        <v>8</v>
+      </c>
+      <c r="G267">
+        <v>1.0</v>
+      </c>
+      <c r="H267" s="1">
+        <v>105167.0</v>
+      </c>
+      <c r="I267" s="1">
+        <v>257680.0</v>
+      </c>
+      <c r="J267" s="1">
+        <v>245.0198256107</v>
+      </c>
+      <c r="K267">
+        <v>0.0</v>
+      </c>
+      <c r="L267">
+        <v>0.0</v>
+      </c>
+      <c r="M267" s="1">
+        <v>362847.0</v>
+      </c>
+      <c r="N267" s="1">
+        <v>362847.0</v>
+      </c>
+      <c r="O267" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="P267">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="268" spans="1:16">
+      <c r="A268" t="s">
+        <v>669</v>
+      </c>
+      <c r="B268" t="s">
+        <v>670</v>
+      </c>
+      <c r="C268" s="1">
+        <v>237.0</v>
+      </c>
+      <c r="D268" s="1">
+        <v>8.4</v>
+      </c>
+      <c r="E268" s="1">
+        <v>2.7388185654</v>
+      </c>
+      <c r="F268" t="s">
+        <v>8</v>
+      </c>
+      <c r="G268">
+        <v>1.0</v>
+      </c>
+      <c r="H268" s="1">
+        <v>6491.0</v>
+      </c>
+      <c r="I268" s="1">
+        <v>13417.0</v>
+      </c>
+      <c r="J268" s="1">
+        <v>206.70158681251</v>
+      </c>
+      <c r="K268">
+        <v>0.0</v>
+      </c>
+      <c r="L268">
+        <v>0.0</v>
+      </c>
+      <c r="M268" s="1">
+        <v>19908.0</v>
+      </c>
+      <c r="N268" s="1">
+        <v>19908.0</v>
+      </c>
+      <c r="O268" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="P268">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="269" spans="1:16">
+      <c r="A269" t="s">
+        <v>671</v>
+      </c>
+      <c r="B269" t="s">
+        <v>672</v>
+      </c>
+      <c r="C269" s="1">
+        <v>322.0</v>
+      </c>
+      <c r="D269" s="1">
+        <v>0.0925</v>
+      </c>
+      <c r="E269" s="1">
+        <v>0.1083618012</v>
+      </c>
+      <c r="F269" t="s">
+        <v>8</v>
+      </c>
+      <c r="G269">
+        <v>1.0</v>
+      </c>
+      <c r="H269" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I269" s="1">
+        <v>-12768.75</v>
+      </c>
+      <c r="J269" s="1">
+        <v>0</v>
+      </c>
+      <c r="K269">
+        <v>0.0</v>
+      </c>
+      <c r="L269">
+        <v>0.0</v>
+      </c>
+      <c r="M269" s="1">
+        <v>-12768.75</v>
+      </c>
+      <c r="N269" s="1">
+        <v>-12768.75</v>
+      </c>
+      <c r="O269" s="1">
+        <v>-0.02</v>
+      </c>
+      <c r="P269">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="270" spans="1:16">
+      <c r="A270" t="s">
+        <v>673</v>
+      </c>
+      <c r="B270" t="s">
+        <v>674</v>
+      </c>
+      <c r="C270" s="1">
+        <v>57.0</v>
+      </c>
+      <c r="D270" s="1">
+        <v>86.7</v>
+      </c>
+      <c r="E270" s="1">
+        <v>53.2</v>
+      </c>
+      <c r="F270" t="s">
+        <v>8</v>
+      </c>
+      <c r="G270">
+        <v>1.0</v>
+      </c>
+      <c r="H270" s="1">
+        <v>30324.0</v>
+      </c>
+      <c r="I270" s="1">
+        <v>19095.0</v>
+      </c>
+      <c r="J270" s="1">
+        <v>62.96992481203</v>
+      </c>
+      <c r="K270">
+        <v>0.0</v>
+      </c>
+      <c r="L270">
+        <v>0.0</v>
+      </c>
+      <c r="M270" s="1">
+        <v>49419.0</v>
+      </c>
+      <c r="N270" s="1">
+        <v>49419.0</v>
+      </c>
+      <c r="O270" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P270">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="271" spans="1:16">
+      <c r="A271" t="s">
+        <v>675</v>
+      </c>
+      <c r="B271" t="s">
+        <v>676</v>
+      </c>
+      <c r="C271" s="1">
+        <v>80.0</v>
+      </c>
+      <c r="D271" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="E271" s="1">
+        <v>75.3</v>
+      </c>
+      <c r="F271" t="s">
+        <v>8</v>
+      </c>
+      <c r="G271">
+        <v>1.0</v>
+      </c>
+      <c r="H271" s="1">
+        <v>60240.0</v>
+      </c>
+      <c r="I271" s="1">
+        <v>14640.0</v>
+      </c>
+      <c r="J271" s="1">
+        <v>24.302788844622</v>
+      </c>
+      <c r="K271">
+        <v>0.0</v>
+      </c>
+      <c r="L271">
+        <v>0.0</v>
+      </c>
+      <c r="M271" s="1">
+        <v>74880.0</v>
+      </c>
+      <c r="N271" s="1">
+        <v>74880.0</v>
+      </c>
+      <c r="O271" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P271">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="272" spans="1:16">
+      <c r="A272" t="s">
+        <v>677</v>
+      </c>
+      <c r="B272" t="s">
+        <v>678</v>
+      </c>
+      <c r="C272" s="1">
+        <v>-472.0</v>
+      </c>
+      <c r="D272" s="1">
+        <v>50.9</v>
+      </c>
+      <c r="E272" s="1">
+        <v>13.2582627119</v>
+      </c>
+      <c r="F272" t="s">
+        <v>8</v>
+      </c>
+      <c r="G272">
+        <v>1.0</v>
+      </c>
+      <c r="H272" s="1">
+        <v>-62579.0</v>
+      </c>
+      <c r="I272" s="1">
+        <v>-177669.0</v>
+      </c>
+      <c r="J272" s="1">
+        <v>283.91153581873</v>
+      </c>
+      <c r="K272">
+        <v>0.0</v>
+      </c>
+      <c r="L272">
+        <v>0.0</v>
+      </c>
+      <c r="M272" s="1">
+        <v>-240248.0</v>
+      </c>
+      <c r="N272" s="1">
+        <v>-240248.0</v>
+      </c>
+      <c r="O272" s="1">
+        <v>-0.39</v>
+      </c>
+      <c r="P272">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="273" spans="1:16">
+      <c r="A273" t="s">
+        <v>679</v>
+      </c>
+      <c r="B273" t="s">
+        <v>680</v>
+      </c>
+      <c r="C273" s="1">
+        <v>-322.0</v>
+      </c>
+      <c r="D273" s="1">
+        <v>0.065</v>
+      </c>
+      <c r="E273" s="1">
+        <v>0.0738354037</v>
+      </c>
+      <c r="F273" t="s">
+        <v>8</v>
+      </c>
+      <c r="G273">
+        <v>1.0</v>
+      </c>
+      <c r="H273" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I273" s="1">
+        <v>7112.5</v>
+      </c>
+      <c r="J273" s="1">
+        <v>0</v>
+      </c>
+      <c r="K273">
+        <v>0.0</v>
+      </c>
+      <c r="L273">
+        <v>0.0</v>
+      </c>
+      <c r="M273" s="1">
+        <v>7112.5</v>
+      </c>
+      <c r="N273" s="1">
+        <v>7112.5</v>
+      </c>
+      <c r="O273" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="P273">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>