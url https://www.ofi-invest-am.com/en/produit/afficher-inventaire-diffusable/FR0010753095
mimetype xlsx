--- v2 (2026-07-10)
+++ v3 (2026-07-31)
@@ -139,56 +139,50 @@
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>CH0432492467</t>
   </si>
   <si>
     <t>ALCON AG</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
-    <t>ES0109067019</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM SA</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>SE0017486889</t>
@@ -277,92 +271,92 @@
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>CH0210483332</t>
   </si>
   <si>
     <t>COMPAGNIE FINANCIERE RICHEMONT SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
-    <t>DE0005140008</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
     <t>PTEDP0AM0009</t>
   </si>
   <si>
     <t>EDP ENERGIAS DE PORTUGAL SA</t>
   </si>
   <si>
     <t>BE0003822393</t>
   </si>
   <si>
     <t>ELIA GROUP SA</t>
   </si>
   <si>
+    <t>ES0130670112</t>
+  </si>
+  <si>
+    <t>ENDESA SA</t>
+  </si>
+  <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>IT0000062072</t>
@@ -535,50 +529,56 @@
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
     <t>DK0060094928</t>
   </si>
   <si>
     <t>OERSTED</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
     <t>Ofi Invest Euro High Yield PART IC</t>
   </si>
   <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ORANGE SA</t>
+  </si>
+  <si>
     <t>FR0000120693</t>
   </si>
   <si>
     <t>PERNOD RICARD SA</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000131906</t>
@@ -607,80 +607,92 @@
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
+    <t>NL0000360618</t>
+  </si>
+  <si>
+    <t>SBM OFFSHORE NV</t>
+  </si>
+  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>CH1256740924</t>
   </si>
   <si>
     <t>SGS SA</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHINEERS AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
+    <t>CH0418792922</t>
+  </si>
+  <si>
+    <t>SIKA AG</t>
+  </si>
+  <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>LU1778762911</t>
   </si>
   <si>
     <t>SPOTIFY TECHNOLOGY SA</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>SE0000120669</t>
   </si>
   <si>
     <t>SSAB CLASS B</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
@@ -706,1401 +718,1389 @@
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>FR0000124141</t>
   </si>
   <si>
     <t>VEOLIA ENVIRON. SA</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
-    <t>FR0000125486</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>CH0011075394</t>
   </si>
   <si>
     <t>ZURICH INSURANCE GROUP AG</t>
   </si>
   <si>
-    <t>OACT01964441</t>
-[...10 lines deleted...]
-  <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>8 793.84</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>2 527.91</t>
+    <t>2 927.05</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>2 630.14</t>
+    <t>XS2251233651</t>
+  </si>
+  <si>
+    <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 06/05/2032</t>
+  </si>
+  <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>4 616.44</t>
-[...17 lines deleted...]
-    <t>2 819.18</t>
+    <t>4 904.11</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
     <t>XS2116503546</t>
   </si>
   <si>
     <t>AMPLIFON SPA 1.125 13/02/2027</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>3 749.32</t>
+    <t>3 993.84</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>9 665.75</t>
+    <t>10 269.86</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>3 372.12</t>
+    <t>3 653.13</t>
   </si>
   <si>
     <t>AT0000A2Y8G4</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 1.85 23/05/2049</t>
   </si>
   <si>
-    <t>4 956.99</t>
+    <t>5 276.30</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>2 856.16</t>
+    <t>3 071.92</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>2 924.66</t>
+    <t>3 126.03</t>
   </si>
   <si>
     <t>XS2553801502</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 10/11/2028</t>
   </si>
   <si>
-    <t>2 176.37</t>
+    <t>2 471.23</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>2 084.27</t>
+    <t>2 910.11</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>2 038.60</t>
+    <t>2 489.23</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>1 591.78</t>
-[...8 lines deleted...]
-    <t>2 071.23</t>
+    <t>1 994.52</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
+    <t>1 368.49</t>
+  </si>
+  <si>
     <t>BE0000346552</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 1.25 22/04/2033</t>
   </si>
   <si>
-    <t>13 245.30</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>2 313.56</t>
+    <t>2 627.01</t>
   </si>
   <si>
     <t>XS2430965538</t>
   </si>
   <si>
     <t>BNG BANK NV 0.25 12/01/2032</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>5 024.73</t>
+    <t>5 875.69</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>2 130.82</t>
+    <t>2 375.34</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>3 682.19</t>
+    <t>4 602.74</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>2 340.12</t>
+    <t>2 672.17</t>
   </si>
   <si>
     <t>DE0001030708</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2030</t>
   </si>
   <si>
     <t>DE0001030724</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2050</t>
   </si>
   <si>
     <t>IT0005438004</t>
   </si>
   <si>
     <t>BUONI POLIENNALI DEL TES 1.5 30/04/2045</t>
   </si>
   <si>
-    <t>5 759.84</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>3 606.16</t>
+    <t>3 994.52</t>
   </si>
   <si>
     <t>FR0014001S17</t>
   </si>
   <si>
     <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2031</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>1 603.08</t>
+    <t>1 826.03</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>3 854.79</t>
+    <t>4 257.53</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>1 002.05</t>
+    <t>1 102.74</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>7 265.75</t>
+    <t>7 826.71</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>2 510.96</t>
+    <t>2 774.61</t>
   </si>
   <si>
     <t>XS2909746401</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.55 26/09/2036</t>
   </si>
   <si>
-    <t>2 723.29</t>
+    <t>3 009.23</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>2 980.82</t>
-[...5 lines deleted...]
-    <t>COVIVIO 2.375 20/02/2028</t>
+    <t>3 210.96</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>11 052.74</t>
+    <t>7 843.15</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>7 932.19</t>
+    <t>8 464.38</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
+    <t>1 694.29</t>
+  </si>
+  <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>2 330.14</t>
+    <t>2 934.25</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
     <t>XS2050406094</t>
   </si>
   <si>
     <t>DH EUROPE FINANCE SA 0.75 18/09/2031</t>
   </si>
   <si>
-    <t>1 790.79</t>
+    <t>1 971.60</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
+    <t>1 006.85</t>
+  </si>
+  <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>2 816.78</t>
+    <t>2 996.58</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>1 837.77</t>
+    <t>2 050.99</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>2 818.39</t>
+    <t>3 514.69</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>4 940.47</t>
+    <t>5 403.64</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>6 753.42</t>
+    <t>7 170.55</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>1 030.82</t>
-[...8 lines deleted...]
-    <t>6 518.49</t>
+    <t>1 534.25</t>
   </si>
   <si>
     <t>FR0014016ZV3</t>
   </si>
   <si>
     <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>7 625.84</t>
+    <t>8 103.88</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>2 764.73</t>
+    <t>2 958.90</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
   </si>
   <si>
     <t>FR0013463676</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 0.75 27/11/2031</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>1 315.07</t>
-[...11 lines deleted...]
-    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+    <t>1 002.74</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>5 180.05</t>
+    <t>5 718.58</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>2 526.71</t>
+    <t>2 771.23</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>1 500.16</t>
-[...8 lines deleted...]
-    <t>1 263.34</t>
+    <t>1 762.69</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>1 140.90</t>
+    <t>1 568.74</t>
   </si>
   <si>
     <t>FR001400AQH0</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.1 25/07/2038</t>
   </si>
   <si>
     <t>FR0014002JM6</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/06/2044</t>
   </si>
   <si>
-    <t>2 519.61</t>
+    <t>2 700.20</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
+    <t>1 068.49</t>
+  </si>
+  <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>1 814.52</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>6 645.89</t>
+    <t>7 091.78</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>1 643.84</t>
+    <t>5 578.77</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>11 758.56</t>
+    <t>8 342.47</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>2 569.73</t>
+    <t>2 846.47</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>1 578.08</t>
-[...8 lines deleted...]
-    <t>2 971.48</t>
+    <t>1 808.22</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>1 558.22</t>
-[...5 lines deleted...]
-    <t>ING GROEP NV 09/06/2032</t>
+    <t>1 745.21</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>10 064.38</t>
+    <t>10 956.16</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IRELAND (GOVERNMENT) 3 18/10/2043</t>
   </si>
   <si>
-    <t>3 979.40</t>
+    <t>4 448.88</t>
   </si>
   <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
     <t>IT0005508590</t>
   </si>
   <si>
     <t>ITALY BUONI POLIENNALI DEL TESORO 4 30/04/2035</t>
   </si>
   <si>
-    <t>8 062.86</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>1 507.43</t>
+    <t>1 430.02</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>4 710.96</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
+    <t>1 678.08</t>
+  </si>
+  <si>
     <t>XS2331327564</t>
   </si>
   <si>
     <t>KFW 0 15/06/2029</t>
   </si>
   <si>
     <t>XS2388457264</t>
   </si>
   <si>
     <t>KFW 0 15/09/2031</t>
   </si>
   <si>
     <t>XS2475954900</t>
   </si>
   <si>
     <t>KFW 1.375 07/06/2032</t>
   </si>
   <si>
-    <t>3 046.10</t>
+    <t>3 251.78</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>2 155.14</t>
+    <t>2 378.08</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
     <t>XS2227906034</t>
   </si>
   <si>
     <t>KUNTARAHOITUS OYJ 0.05 10/09/2035</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>4 657.53</t>
+    <t>4 945.21</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>1 249.32</t>
+    <t>1 939.73</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>2 085.00</t>
+    <t>2 400.00</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>1 356.85</t>
+    <t>1 457.53</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>2 517.12</t>
+    <t>3 595.89</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
-    <t>1 503.86</t>
+    <t>2 057.92</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>1 684.93</t>
+    <t>1 238.36</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>2 827.40</t>
+    <t>6 115.07</t>
   </si>
   <si>
     <t>XS2291793813</t>
   </si>
   <si>
     <t>NEDERLANDSE WATERSCHAPSBANK NV 0 16/02/2037</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>DE000NWB0AF3</t>
-[...2 lines deleted...]
-    <t>NRW BANK 0.75 30/06/2028</t>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>3 395.35</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>1 216.44</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>1 674.86</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
+  </si>
+  <si>
+    <t>4 659.08</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>6 047.26</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>5 150.07</t>
+  </si>
+  <si>
+    <t>FR0014015EO5</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 3.75 16/02/2032</t>
+  </si>
+  <si>
+    <t>1 119.86</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>2 773.97</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.375 20/03/2033</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
+  </si>
+  <si>
+    <t>1 090.71</t>
+  </si>
+  <si>
+    <t>XS2974156031</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.75 16/01/2032</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
+  </si>
+  <si>
+    <t>XS3237109965</t>
+  </si>
+  <si>
+    <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
+  </si>
+  <si>
+    <t>1 548.54</t>
+  </si>
+  <si>
+    <t>FR0014014A53</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 20/11/2035</t>
+  </si>
+  <si>
+    <t>3 524.66</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
+  </si>
+  <si>
+    <t>ES0000012J07</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
+  </si>
+  <si>
+    <t>11 962.60</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE PLC 3.5 18/03/2032</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>1 988.22</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>1 430.14</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
     <t>1 775.34</t>
   </si>
   <si>
-    <t>XS3100081507</t>
-[...208 lines deleted...]
-  <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>3 154.62</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>4 086.99</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>4 372.60</t>
+    <t>4 717.81</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...2 lines deleted...]
-    <t>XS2798269069</t>
+    <t>1 001.04</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>4 145.21</t>
+    <t>4 634.25</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>1 528.46</t>
+    <t>2 122.86</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>1 502.47</t>
+    <t>1 892.00</t>
   </si>
   <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
-    <t>2 528.56</t>
+    <t>2 687.07</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>4 108.95</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
+    <t>1 071.23</t>
+  </si>
+  <si>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 16/04/2032</t>
+  </si>
+  <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>4 917.81</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 386.99</t>
+    <t>1 516.44</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>1 264.93</t>
+    <t>1 358.14</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>3 714.49</t>
-[...11 lines deleted...]
-    <t>APR26 SX5E C @ 6100.000000</t>
+    <t>4 077.30</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
     <t>SX5E2612CR08</t>
   </si>
   <si>
     <t>DEC26 SX5E C @ 6600.000000</t>
   </si>
   <si>
+    <t>SX5E2605PO34</t>
+  </si>
+  <si>
+    <t>MAY26 SX5E P @ 5450.000000</t>
+  </si>
+  <si>
+    <t>SX5E2605PO09</t>
+  </si>
+  <si>
+    <t>MAY26 SX5E P @ 5750.000000</t>
+  </si>
+  <si>
     <t>SX5E2609CR01</t>
   </si>
   <si>
     <t>SEP26 SX5E C @ 6350.000000</t>
   </si>
   <si>
-    <t>SX5E2604CQ21</t>
-[...4 lines deleted...]
-  <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
+  </si>
+  <si>
+    <t>SX5E2605PO05</t>
+  </si>
+  <si>
+    <t>MAY26 SX5E P @ 5600.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2464,154 +2464,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>21502.9193</v>
+        <v>21534.2235</v>
       </c>
       <c r="D2">
-        <v>2689.53</v>
+        <v>2696.74</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>57832829.02</v>
+        <v>58072230.35</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>57832829.02</v>
+        <v>58072230.35</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1281.148</v>
+        <v>1366.938</v>
       </c>
       <c r="D3">
-        <v>3201.47</v>
+        <v>3211.37</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>4101563.89</v>
+        <v>4389748.79</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>4101563.89</v>
+        <v>4389748.79</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>102.58</v>
+        <v>102.89</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1025.89</v>
+        <v>1028.98</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1025.89</v>
+        <v>1028.98</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P273"/>
+  <dimension ref="A1:P280"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O273" sqref="O273"/>
+      <selection activeCell="O280" sqref="O280"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2630,13639 +2630,13989 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>4844.0</v>
+        <v>4659.0</v>
       </c>
       <c r="D2" s="1">
-        <v>71.84</v>
+        <v>78.44</v>
       </c>
       <c r="E2" s="1">
-        <v>60.1332225434</v>
+        <v>60.1332217214</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H2" s="1">
-        <v>313549.8</v>
+        <v>301574.84</v>
       </c>
       <c r="I2" s="1">
-        <v>62435.25</v>
+        <v>96781.34</v>
       </c>
       <c r="J2" s="1">
-        <v>19.912387123194</v>
+        <v>32.091980882755</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>375985.05</v>
+        <v>398356.18</v>
       </c>
       <c r="N2" s="1">
-        <v>375985.05</v>
+        <v>398356.18</v>
       </c>
       <c r="O2" s="1">
-        <v>0.61</v>
+        <v>0.64</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>32</v>
       </c>
       <c r="C3" s="1">
-        <v>105.0</v>
+        <v>101.0</v>
       </c>
       <c r="D3" s="1">
-        <v>858.8</v>
+        <v>958.5</v>
       </c>
       <c r="E3" s="1">
-        <v>1384.4528571429</v>
+        <v>1384.4528712871</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>145367.55</v>
+        <v>139829.74</v>
       </c>
       <c r="I3" s="1">
-        <v>-55193.55</v>
+        <v>-43021.24</v>
       </c>
       <c r="J3" s="1">
-        <v>-37.968274212505</v>
+        <v>-30.766874056978</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>90174.0</v>
+        <v>96808.5</v>
       </c>
       <c r="N3" s="1">
-        <v>90174.0</v>
+        <v>96808.5</v>
       </c>
       <c r="O3" s="1">
         <v>0.15</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="1">
-        <v>1827.0</v>
+        <v>1757.0</v>
       </c>
       <c r="D4" s="1">
-        <v>169.5</v>
+        <v>174.88</v>
       </c>
       <c r="E4" s="1">
-        <v>162.8842090859</v>
+        <v>162.8842117245</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>297589.45</v>
+        <v>286187.56</v>
       </c>
       <c r="I4" s="1">
-        <v>12087.05</v>
+        <v>21076.6</v>
       </c>
       <c r="J4" s="1">
-        <v>4.06165272324</v>
+        <v>7.3646108167665</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>309676.5</v>
+        <v>307264.16</v>
       </c>
       <c r="N4" s="1">
-        <v>309676.5</v>
+        <v>307264.16</v>
       </c>
       <c r="O4" s="1">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" t="s">
         <v>36</v>
       </c>
       <c r="C5" s="1">
-        <v>6095.0</v>
+        <v>5862.0</v>
       </c>
       <c r="D5" s="1">
-        <v>61.6</v>
+        <v>58.22</v>
       </c>
       <c r="E5" s="1">
-        <v>73.7148826907</v>
+        <v>73.7148822927</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H5" s="1">
-        <v>397438.69</v>
+        <v>382245.38</v>
       </c>
       <c r="I5" s="1">
-        <v>8214.17</v>
+        <v>-10231.38</v>
       </c>
       <c r="J5" s="1">
-        <v>2.0667766391843</v>
+        <v>-2.6766523639867</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>405652.86</v>
+        <v>372014.0</v>
       </c>
       <c r="N5" s="1">
-        <v>405652.86</v>
+        <v>372014.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.65</v>
+        <v>0.6</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="1">
-        <v>1020.0</v>
+        <v>981.0</v>
       </c>
       <c r="D6" s="1">
-        <v>377.3</v>
+        <v>389.0</v>
       </c>
       <c r="E6" s="1">
-        <v>263.1028921569</v>
+        <v>263.1028950051</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>268364.95</v>
+        <v>258103.94</v>
       </c>
       <c r="I6" s="1">
-        <v>116481.05</v>
+        <v>123505.06</v>
       </c>
       <c r="J6" s="1">
-        <v>43.403972836244</v>
+        <v>47.850900687529</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>384846.0</v>
+        <v>381609.0</v>
       </c>
       <c r="N6" s="1">
-        <v>384846.0</v>
+        <v>381609.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="1">
-        <v>9708.0</v>
+        <v>9337.0</v>
       </c>
       <c r="D7" s="1">
-        <v>23.15</v>
+        <v>17.08</v>
       </c>
       <c r="E7" s="1">
-        <v>32.4873990523</v>
+        <v>32.487398522</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>315387.67</v>
+        <v>303334.84</v>
       </c>
       <c r="I7" s="1">
-        <v>-90647.47</v>
+        <v>-143858.88</v>
       </c>
       <c r="J7" s="1">
-        <v>-28.741602358773</v>
+        <v>-47.425768830247</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>224740.2</v>
+        <v>159475.96</v>
       </c>
       <c r="N7" s="1">
-        <v>224740.2</v>
+        <v>159475.96</v>
       </c>
       <c r="O7" s="1">
-        <v>0.36</v>
+        <v>0.26</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="1">
-        <v>2253.0</v>
+        <v>3684.0</v>
       </c>
       <c r="D8" s="1">
-        <v>49.26</v>
+        <v>64.4</v>
       </c>
       <c r="E8" s="1">
-        <v>69.0101154017</v>
+        <v>50.2519435396</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>155479.79</v>
+        <v>185128.16</v>
       </c>
       <c r="I8" s="1">
-        <v>-44497.01</v>
+        <v>52121.44</v>
       </c>
       <c r="J8" s="1">
-        <v>-28.61916008505</v>
+        <v>28.154247306299</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>110982.78</v>
+        <v>237249.6</v>
       </c>
       <c r="N8" s="1">
-        <v>110982.78</v>
+        <v>237249.6</v>
       </c>
       <c r="O8" s="1">
-        <v>0.18</v>
+        <v>0.38</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
-        <v>3830.0</v>
+        <v>3245.0</v>
       </c>
       <c r="D9" s="1">
-        <v>64.44</v>
+        <v>45.38</v>
       </c>
       <c r="E9" s="1">
-        <v>50.2519425587</v>
+        <v>36.36</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>192464.94</v>
+        <v>117988.2</v>
       </c>
       <c r="I9" s="1">
-        <v>54340.26</v>
+        <v>29269.9</v>
       </c>
       <c r="J9" s="1">
-        <v>28.233848720707</v>
+        <v>24.807480748075</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>246805.2</v>
+        <v>147258.1</v>
       </c>
       <c r="N9" s="1">
-        <v>246805.2</v>
+        <v>147258.1</v>
       </c>
       <c r="O9" s="1">
-        <v>0.4</v>
+        <v>0.24</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
-        <v>3374.0</v>
+        <v>237.0</v>
       </c>
       <c r="D10" s="1">
-        <v>40.08</v>
+        <v>668.0</v>
       </c>
       <c r="E10" s="1">
-        <v>36.36</v>
+        <v>674.7808016878</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>122678.64</v>
+        <v>159923.05</v>
       </c>
       <c r="I10" s="1">
-        <v>12551.28</v>
+        <v>-1607.05</v>
       </c>
       <c r="J10" s="1">
-        <v>10.23102310231</v>
+        <v>-1.0048895390627</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>135229.92</v>
+        <v>158316.0</v>
       </c>
       <c r="N10" s="1">
-        <v>135229.92</v>
+        <v>158316.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.22</v>
+        <v>0.25</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1">
-        <v>246.0</v>
+        <v>1033.0</v>
       </c>
       <c r="D11" s="1">
-        <v>682.0</v>
+        <v>1222.4</v>
       </c>
       <c r="E11" s="1">
-        <v>674.7808130081</v>
+        <v>447.23</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>165996.08</v>
+        <v>461988.59</v>
       </c>
       <c r="I11" s="1">
-        <v>1775.92</v>
+        <v>800750.61</v>
       </c>
       <c r="J11" s="1">
-        <v>1.0698565893845</v>
+        <v>173.32692350692</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>167772.0</v>
+        <v>1262739.2</v>
       </c>
       <c r="N11" s="1">
-        <v>167772.0</v>
+        <v>1262739.2</v>
       </c>
       <c r="O11" s="1">
-        <v>0.27</v>
+        <v>2.02</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
-        <v>1074.0</v>
+        <v>7640.0</v>
       </c>
       <c r="D12" s="1">
-        <v>1270.0</v>
+        <v>174.2</v>
       </c>
       <c r="E12" s="1">
-        <v>447.23</v>
+        <v>163.15</v>
       </c>
       <c r="F12" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="G12">
-        <v>1.0</v>
+        <v>10.85</v>
       </c>
       <c r="H12" s="1">
-        <v>480325.02</v>
+        <v>113561.32</v>
       </c>
       <c r="I12" s="1">
-        <v>883654.98</v>
+        <v>9068.39</v>
       </c>
       <c r="J12" s="1">
-        <v>183.97021666704</v>
+        <v>7.9854566678161</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1363980.0</v>
+        <v>122629.71</v>
       </c>
       <c r="N12" s="1">
-        <v>1363980.0</v>
+        <v>122629.71</v>
       </c>
       <c r="O12" s="1">
-        <v>2.2</v>
+        <v>0.2</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>7944.0</v>
+        <v>8063.0</v>
       </c>
       <c r="D13" s="1">
-        <v>179.5</v>
+        <v>40.94</v>
       </c>
       <c r="E13" s="1">
-        <v>163.15</v>
+        <v>27.1786630286</v>
       </c>
       <c r="F13" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G13">
-        <v>10.85</v>
+        <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>118079.99</v>
+        <v>219141.56</v>
       </c>
       <c r="I13" s="1">
-        <v>13355.9</v>
+        <v>110957.66</v>
       </c>
       <c r="J13" s="1">
-        <v>11.31089187931</v>
+        <v>50.63286945662</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>131435.89</v>
+        <v>330099.22</v>
       </c>
       <c r="N13" s="1">
-        <v>131435.89</v>
+        <v>330099.22</v>
       </c>
       <c r="O13" s="1">
-        <v>0.21</v>
+        <v>0.53</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
-        <v>8384.0</v>
+        <v>19442.0</v>
       </c>
       <c r="D14" s="1">
-        <v>41.11</v>
+        <v>18.81</v>
       </c>
       <c r="E14" s="1">
-        <v>27.1786629294</v>
+        <v>9.9422158214</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>227865.91</v>
+        <v>193296.56</v>
       </c>
       <c r="I14" s="1">
-        <v>116800.33</v>
+        <v>172407.46</v>
       </c>
       <c r="J14" s="1">
-        <v>51.258360673608</v>
+        <v>89.193237582707</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>344666.24</v>
+        <v>365704.02</v>
       </c>
       <c r="N14" s="1">
-        <v>344666.24</v>
+        <v>365704.02</v>
       </c>
       <c r="O14" s="1">
-        <v>0.56</v>
+        <v>0.59</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>20215.0</v>
+        <v>46574.0</v>
       </c>
       <c r="D15" s="1">
-        <v>19.705</v>
+        <v>10.38</v>
       </c>
       <c r="E15" s="1">
-        <v>9.9422156814</v>
+        <v>8.8787282604</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>200981.89</v>
+        <v>413517.89</v>
       </c>
       <c r="I15" s="1">
-        <v>197354.69</v>
+        <v>69920.23</v>
       </c>
       <c r="J15" s="1">
-        <v>98.195260279421</v>
+        <v>16.908634835605</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>398336.58</v>
+        <v>483438.12</v>
       </c>
       <c r="N15" s="1">
-        <v>398336.58</v>
+        <v>483438.12</v>
       </c>
       <c r="O15" s="1">
-        <v>0.64</v>
+        <v>0.77</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
-        <v>48426.0</v>
+        <v>2124.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.516</v>
+        <v>71.7</v>
       </c>
       <c r="E16" s="1">
-        <v>8.8787281626</v>
+        <v>88.1402259887</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>429961.29</v>
+        <v>187209.84</v>
       </c>
       <c r="I16" s="1">
-        <v>79286.53</v>
+        <v>-34919.04</v>
       </c>
       <c r="J16" s="1">
-        <v>18.44038797074</v>
+        <v>-18.652352889143</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>509247.82</v>
+        <v>152290.8</v>
       </c>
       <c r="N16" s="1">
-        <v>509247.82</v>
+        <v>152290.8</v>
       </c>
       <c r="O16" s="1">
-        <v>0.82</v>
+        <v>0.24</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>1676.0</v>
+        <v>2274.0</v>
       </c>
       <c r="D17" s="1">
-        <v>90.2</v>
+        <v>77.92</v>
       </c>
       <c r="E17" s="1">
-        <v>93.5596420048</v>
+        <v>80.6850483729</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>156805.96</v>
+        <v>183477.8</v>
       </c>
       <c r="I17" s="1">
-        <v>-5630.76</v>
+        <v>-6287.72</v>
       </c>
       <c r="J17" s="1">
-        <v>-3.5909094271672</v>
+        <v>-3.4269650061206</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>151175.2</v>
+        <v>177190.08</v>
       </c>
       <c r="N17" s="1">
-        <v>151175.2</v>
+        <v>177190.08</v>
       </c>
       <c r="O17" s="1">
-        <v>0.24</v>
+        <v>0.28</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
-        <v>2364.0</v>
+        <v>2552.0</v>
       </c>
       <c r="D18" s="1">
-        <v>83.84</v>
+        <v>89.23</v>
       </c>
       <c r="E18" s="1">
-        <v>80.6850465313</v>
+        <v>77.4989380878</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>190739.45</v>
+        <v>197777.29</v>
       </c>
       <c r="I18" s="1">
-        <v>7458.31</v>
+        <v>29937.67</v>
       </c>
       <c r="J18" s="1">
-        <v>3.9102084020899</v>
+        <v>15.137061489719</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>198197.76</v>
+        <v>227714.96</v>
       </c>
       <c r="N18" s="1">
-        <v>198197.76</v>
+        <v>227714.96</v>
       </c>
       <c r="O18" s="1">
-        <v>0.32</v>
+        <v>0.36</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
-        <v>2654.0</v>
+        <v>88966.0</v>
       </c>
       <c r="D19" s="1">
-        <v>90.33</v>
+        <v>11.178</v>
       </c>
       <c r="E19" s="1">
-        <v>77.4989374529</v>
+        <v>11.2859324911</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>205682.18</v>
+        <v>1004064.27</v>
       </c>
       <c r="I19" s="1">
-        <v>34053.64</v>
+        <v>-9602.32</v>
       </c>
       <c r="J19" s="1">
-        <v>16.55643673166</v>
+        <v>-0.95634515507658</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>239735.82</v>
+        <v>994461.95</v>
       </c>
       <c r="N19" s="1">
-        <v>239735.82</v>
+        <v>994461.95</v>
       </c>
       <c r="O19" s="1">
-        <v>0.39</v>
+        <v>1.59</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
-        <v>74.0</v>
+        <v>215814.0</v>
       </c>
       <c r="D20" s="1">
-        <v>11.188</v>
+        <v>10.644</v>
       </c>
       <c r="E20" s="1">
-        <v>11.2048648649</v>
+        <v>10.7596754613</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>829.16</v>
+        <v>2322088.6</v>
       </c>
       <c r="I20" s="1">
-        <v>-1.25</v>
+        <v>-24964.38</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.15075498094457</v>
+        <v>-1.0750830093219</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>827.91</v>
+        <v>2297124.22</v>
       </c>
       <c r="N20" s="1">
-        <v>827.91</v>
+        <v>2297124.22</v>
       </c>
       <c r="O20" s="1">
-        <v>0.0</v>
+        <v>3.68</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
-        <v>215814.0</v>
+        <v>1989.0</v>
       </c>
       <c r="D21" s="1">
-        <v>10.616</v>
+        <v>480.1</v>
       </c>
       <c r="E21" s="1">
-        <v>10.7596754613</v>
+        <v>672.8</v>
       </c>
       <c r="F21" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="G21">
-        <v>1.0</v>
+        <v>10.85</v>
       </c>
       <c r="H21" s="1">
-        <v>2322088.6</v>
+        <v>125304.83</v>
       </c>
       <c r="I21" s="1">
-        <v>-31007.18</v>
+        <v>-37317.39</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.3353142511444</v>
+        <v>-29.781286164308</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2291081.42</v>
+        <v>87987.44</v>
       </c>
       <c r="N21" s="1">
-        <v>2291081.42</v>
+        <v>87987.44</v>
       </c>
       <c r="O21" s="1">
-        <v>3.7</v>
+        <v>0.14</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
-        <v>2068.0</v>
+        <v>1672.0</v>
       </c>
       <c r="D22" s="1">
-        <v>543.8</v>
+        <v>103.0</v>
       </c>
       <c r="E22" s="1">
-        <v>672.8</v>
+        <v>139.8197009569</v>
       </c>
       <c r="F22" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G22">
-        <v>10.85</v>
+        <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>130281.74</v>
+        <v>233778.54</v>
       </c>
       <c r="I22" s="1">
-        <v>-26624.41</v>
+        <v>-61562.54</v>
       </c>
       <c r="J22" s="1">
-        <v>-20.436025800699</v>
+        <v>-26.333700261795</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>103657.33</v>
+        <v>172216.0</v>
       </c>
       <c r="N22" s="1">
-        <v>103657.33</v>
+        <v>172216.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.17</v>
+        <v>0.28</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
-        <v>1738.0</v>
+        <v>1245.0</v>
       </c>
       <c r="D23" s="1">
-        <v>100.3</v>
+        <v>862.2</v>
       </c>
       <c r="E23" s="1">
-        <v>139.8197008055</v>
+        <v>878.6</v>
       </c>
       <c r="F23" t="s">
-        <v>8</v>
+        <v>74</v>
       </c>
       <c r="G23">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H23" s="1">
-        <v>243006.64</v>
+        <v>146460.78</v>
       </c>
       <c r="I23" s="1">
-        <v>-68685.24</v>
+        <v>-2807.9</v>
       </c>
       <c r="J23" s="1">
-        <v>-28.264758526763</v>
+        <v>-1.9171685416396</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>174321.4</v>
+        <v>143652.88</v>
       </c>
       <c r="N23" s="1">
-        <v>174321.4</v>
+        <v>143652.88</v>
       </c>
       <c r="O23" s="1">
-        <v>0.28</v>
+        <v>0.23</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B24" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C24" s="1">
-        <v>1295.0</v>
+        <v>6832.0</v>
       </c>
       <c r="D24" s="1">
-        <v>862.6</v>
+        <v>35.21</v>
       </c>
       <c r="E24" s="1">
-        <v>878.6</v>
+        <v>30.785</v>
       </c>
       <c r="F24" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="G24">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>152342.74</v>
+        <v>210323.12</v>
       </c>
       <c r="I24" s="1">
-        <v>-2842.34</v>
+        <v>30231.6</v>
       </c>
       <c r="J24" s="1">
-        <v>-1.8657534976724</v>
+        <v>14.373883384765</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>149500.4</v>
+        <v>240554.72</v>
       </c>
       <c r="N24" s="1">
-        <v>149500.4</v>
+        <v>240554.72</v>
       </c>
       <c r="O24" s="1">
-        <v>0.24</v>
+        <v>0.39</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="1">
-        <v>7832.0</v>
+        <v>3404.0</v>
       </c>
       <c r="D25" s="1">
-        <v>34.56</v>
+        <v>77.64</v>
       </c>
       <c r="E25" s="1">
-        <v>30.785</v>
+        <v>85.5049676851</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>241108.12</v>
+        <v>291058.91</v>
       </c>
       <c r="I25" s="1">
-        <v>29565.8</v>
+        <v>-26772.35</v>
       </c>
       <c r="J25" s="1">
-        <v>12.262465486438</v>
+        <v>-9.1982581807923</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>270673.92</v>
+        <v>264286.56</v>
       </c>
       <c r="N25" s="1">
-        <v>270673.92</v>
+        <v>264286.56</v>
       </c>
       <c r="O25" s="1">
-        <v>0.44</v>
+        <v>0.42</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="1">
-        <v>3539.0</v>
+        <v>1802.0</v>
       </c>
       <c r="D26" s="1">
-        <v>76.0</v>
+        <v>148.5</v>
       </c>
       <c r="E26" s="1">
-        <v>85.5049675049</v>
+        <v>142.3228024417</v>
       </c>
       <c r="F26" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G26">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H26" s="1">
-        <v>302602.08</v>
+        <v>273391.35</v>
       </c>
       <c r="I26" s="1">
-        <v>-33638.08</v>
+        <v>18299.3</v>
       </c>
       <c r="J26" s="1">
-        <v>-11.116275208683</v>
+        <v>6.6934451291162</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>268964.0</v>
+        <v>291690.65</v>
       </c>
       <c r="N26" s="1">
-        <v>268964.0</v>
+        <v>291690.65</v>
       </c>
       <c r="O26" s="1">
-        <v>0.43</v>
+        <v>0.47</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="1">
-        <v>1874.0</v>
+        <v>2379.0</v>
       </c>
       <c r="D27" s="1">
-        <v>153.35</v>
+        <v>66.74</v>
       </c>
       <c r="E27" s="1">
-        <v>142.3228014941</v>
+        <v>73.8652122741</v>
       </c>
       <c r="F27" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G27">
-        <v>0.93</v>
+        <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>284314.87</v>
+        <v>175725.34</v>
       </c>
       <c r="I27" s="1">
-        <v>26179.32</v>
+        <v>-16950.88</v>
       </c>
       <c r="J27" s="1">
-        <v>9.2078616922147</v>
+        <v>-9.6462354262624</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>310494.19</v>
+        <v>158774.46</v>
       </c>
       <c r="N27" s="1">
-        <v>310494.19</v>
+        <v>158774.46</v>
       </c>
       <c r="O27" s="1">
-        <v>0.5</v>
+        <v>0.25</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="1">
-        <v>2474.0</v>
+        <v>12756.0</v>
       </c>
       <c r="D28" s="1">
-        <v>69.18</v>
+        <v>19.095</v>
       </c>
       <c r="E28" s="1">
-        <v>73.865214228</v>
+        <v>18.2666698024</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>182742.54</v>
+        <v>233009.64</v>
       </c>
       <c r="I28" s="1">
-        <v>-11591.22</v>
+        <v>10566.18</v>
       </c>
       <c r="J28" s="1">
-        <v>-6.3429237658621</v>
+        <v>4.5346535877228</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>171151.32</v>
+        <v>243575.82</v>
       </c>
       <c r="N28" s="1">
-        <v>171151.32</v>
+        <v>243575.82</v>
       </c>
       <c r="O28" s="1">
-        <v>0.28</v>
+        <v>0.39</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="1">
-        <v>6614.0</v>
+        <v>519.0</v>
       </c>
       <c r="D29" s="1">
-        <v>16.815</v>
+        <v>261.6</v>
       </c>
       <c r="E29" s="1">
-        <v>17.6464061083</v>
+        <v>217.0630250482</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>116713.33</v>
+        <v>112655.71</v>
       </c>
       <c r="I29" s="1">
-        <v>-5498.92</v>
+        <v>23114.69</v>
       </c>
       <c r="J29" s="1">
-        <v>-4.7114755443958</v>
+        <v>20.517992385828</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>111214.41</v>
+        <v>135770.4</v>
       </c>
       <c r="N29" s="1">
-        <v>111214.41</v>
+        <v>135770.4</v>
       </c>
       <c r="O29" s="1">
-        <v>0.18</v>
+        <v>0.22</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>87</v>
       </c>
       <c r="B30" t="s">
         <v>88</v>
       </c>
       <c r="C30" s="1">
-        <v>4470.0</v>
+        <v>10246.0</v>
       </c>
       <c r="D30" s="1">
-        <v>27.71</v>
+        <v>27.57</v>
       </c>
       <c r="E30" s="1">
-        <v>30.675</v>
+        <v>30.391768495</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>137117.25</v>
+        <v>311394.06</v>
       </c>
       <c r="I30" s="1">
-        <v>-13253.55</v>
+        <v>-28911.84</v>
       </c>
       <c r="J30" s="1">
-        <v>-9.6658516707416</v>
+        <v>-9.2846472408626</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>123863.7</v>
+        <v>282482.22</v>
       </c>
       <c r="N30" s="1">
-        <v>123863.7</v>
+        <v>282482.22</v>
       </c>
       <c r="O30" s="1">
-        <v>0.2</v>
+        <v>0.45</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>89</v>
       </c>
       <c r="B31" t="s">
         <v>90</v>
       </c>
       <c r="C31" s="1">
-        <v>540.0</v>
+        <v>3217.0</v>
       </c>
       <c r="D31" s="1">
-        <v>252.5</v>
+        <v>63.56</v>
       </c>
       <c r="E31" s="1">
-        <v>217.0630185185</v>
+        <v>100.2072023624</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>117214.03</v>
+        <v>322366.57</v>
       </c>
       <c r="I31" s="1">
-        <v>19135.97</v>
+        <v>-117894.05</v>
       </c>
       <c r="J31" s="1">
-        <v>16.325665110226</v>
+        <v>-36.571425504822</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>136350.0</v>
+        <v>204472.52</v>
       </c>
       <c r="N31" s="1">
-        <v>136350.0</v>
+        <v>204472.52</v>
       </c>
       <c r="O31" s="1">
-        <v>0.22</v>
+        <v>0.33</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>91</v>
       </c>
       <c r="B32" t="s">
         <v>92</v>
       </c>
       <c r="C32" s="1">
-        <v>10653.0</v>
+        <v>5313.0</v>
       </c>
       <c r="D32" s="1">
-        <v>30.99</v>
+        <v>18.89</v>
       </c>
       <c r="E32" s="1">
-        <v>30.3917685159</v>
+        <v>17.8276002259</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>323763.51</v>
+        <v>94718.04</v>
       </c>
       <c r="I32" s="1">
-        <v>6372.96</v>
+        <v>5644.53</v>
       </c>
       <c r="J32" s="1">
-        <v>1.9683997124939</v>
+        <v>5.9592977219546</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>330136.47</v>
+        <v>100362.57</v>
       </c>
       <c r="N32" s="1">
-        <v>330136.47</v>
+        <v>100362.57</v>
       </c>
       <c r="O32" s="1">
-        <v>0.53</v>
+        <v>0.16</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>93</v>
       </c>
       <c r="B33" t="s">
         <v>94</v>
       </c>
       <c r="C33" s="1">
-        <v>3345.0</v>
+        <v>46663.0</v>
       </c>
       <c r="D33" s="1">
-        <v>62.62</v>
+        <v>4.643</v>
       </c>
       <c r="E33" s="1">
-        <v>100.2072017937</v>
+        <v>4.3385457429</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>335193.09</v>
+        <v>202449.56</v>
       </c>
       <c r="I33" s="1">
-        <v>-125729.19</v>
+        <v>14206.75</v>
       </c>
       <c r="J33" s="1">
-        <v>-37.509481475289</v>
+        <v>7.0174269581026</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>209463.9</v>
+        <v>216656.31</v>
       </c>
       <c r="N33" s="1">
-        <v>209463.9</v>
+        <v>216656.31</v>
       </c>
       <c r="O33" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>95</v>
       </c>
       <c r="B34" t="s">
         <v>96</v>
       </c>
       <c r="C34" s="1">
-        <v>5524.0</v>
+        <v>1317.0</v>
       </c>
       <c r="D34" s="1">
-        <v>19.59</v>
+        <v>141.4</v>
       </c>
       <c r="E34" s="1">
-        <v>17.8275995655</v>
+        <v>132.9156036446</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>98479.66</v>
+        <v>175049.85</v>
       </c>
       <c r="I34" s="1">
-        <v>9735.5</v>
+        <v>11173.95</v>
       </c>
       <c r="J34" s="1">
-        <v>9.8857977373196</v>
+        <v>6.3832959582656</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>108215.16</v>
+        <v>186223.8</v>
       </c>
       <c r="N34" s="1">
-        <v>108215.16</v>
+        <v>186223.8</v>
       </c>
       <c r="O34" s="1">
-        <v>0.17</v>
+        <v>0.3</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>97</v>
       </c>
       <c r="B35" t="s">
         <v>98</v>
       </c>
       <c r="C35" s="1">
-        <v>36789.0</v>
+        <v>3727.0</v>
       </c>
       <c r="D35" s="1">
-        <v>4.735</v>
+        <v>38.19</v>
       </c>
       <c r="E35" s="1">
-        <v>4.2959944549</v>
+        <v>37.6865012074</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>158045.34</v>
+        <v>140457.59</v>
       </c>
       <c r="I35" s="1">
-        <v>16150.58</v>
+        <v>1876.54</v>
       </c>
       <c r="J35" s="1">
-        <v>10.218953624321</v>
+        <v>1.3360189363921</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>174195.92</v>
+        <v>142334.13</v>
       </c>
       <c r="N35" s="1">
-        <v>174195.92</v>
+        <v>142334.13</v>
       </c>
       <c r="O35" s="1">
-        <v>0.28</v>
+        <v>0.23</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>99</v>
       </c>
       <c r="B36" t="s">
         <v>100</v>
       </c>
       <c r="C36" s="1">
-        <v>889.0</v>
+        <v>35990.0</v>
       </c>
       <c r="D36" s="1">
-        <v>138.7</v>
+        <v>9.924</v>
       </c>
       <c r="E36" s="1">
-        <v>129.3370978628</v>
+        <v>7.4988988608</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>114980.68</v>
+        <v>269885.37</v>
       </c>
       <c r="I36" s="1">
-        <v>8323.62</v>
+        <v>87279.39</v>
       </c>
       <c r="J36" s="1">
-        <v>7.2391466114133</v>
+        <v>32.339429884621</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>123304.3</v>
+        <v>357164.76</v>
       </c>
       <c r="N36" s="1">
-        <v>123304.3</v>
+        <v>357164.76</v>
       </c>
       <c r="O36" s="1">
-        <v>0.2</v>
+        <v>0.57</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>101</v>
       </c>
       <c r="B37" t="s">
         <v>102</v>
       </c>
       <c r="C37" s="1">
-        <v>49221.0</v>
+        <v>5593.0</v>
       </c>
       <c r="D37" s="1">
-        <v>9.866</v>
+        <v>28.07</v>
       </c>
       <c r="E37" s="1">
-        <v>7.4988986408</v>
+        <v>26.7814983014</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>369103.29</v>
+        <v>149788.92</v>
       </c>
       <c r="I37" s="1">
-        <v>116511.1</v>
+        <v>7206.59</v>
       </c>
       <c r="J37" s="1">
-        <v>31.565987937956</v>
+        <v>4.8111636027551</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>485614.39</v>
+        <v>156995.51</v>
       </c>
       <c r="N37" s="1">
-        <v>485614.39</v>
+        <v>156995.51</v>
       </c>
       <c r="O37" s="1">
-        <v>0.78</v>
+        <v>0.25</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>103</v>
       </c>
       <c r="B38" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="1">
-        <v>5815.0</v>
+        <v>1152.0</v>
       </c>
       <c r="D38" s="1">
-        <v>29.13</v>
+        <v>94.2</v>
       </c>
       <c r="E38" s="1">
-        <v>27.1004987102</v>
+        <v>104.5896961806</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>157589.4</v>
+        <v>120487.33</v>
       </c>
       <c r="I38" s="1">
-        <v>11801.55</v>
+        <v>-11968.93</v>
       </c>
       <c r="J38" s="1">
-        <v>7.4887968353201</v>
+        <v>-9.9337664798448</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>169390.95</v>
+        <v>108518.4</v>
       </c>
       <c r="N38" s="1">
-        <v>169390.95</v>
+        <v>108518.4</v>
       </c>
       <c r="O38" s="1">
-        <v>0.27</v>
+        <v>0.17</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>105</v>
       </c>
       <c r="B39" t="s">
         <v>106</v>
       </c>
       <c r="C39" s="1">
-        <v>1198.0</v>
+        <v>1233.0</v>
       </c>
       <c r="D39" s="1">
-        <v>103.8</v>
+        <v>181.25</v>
       </c>
       <c r="E39" s="1">
-        <v>104.5896994992</v>
+        <v>212.7660178427</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>125298.46</v>
+        <v>262340.5</v>
       </c>
       <c r="I39" s="1">
-        <v>-946.06</v>
+        <v>-38859.25</v>
       </c>
       <c r="J39" s="1">
-        <v>-0.75504519369193</v>
+        <v>-14.81252418136</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>124352.4</v>
+        <v>223481.25</v>
       </c>
       <c r="N39" s="1">
-        <v>124352.4</v>
+        <v>223481.25</v>
       </c>
       <c r="O39" s="1">
-        <v>0.2</v>
+        <v>0.36</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>107</v>
       </c>
       <c r="B40" t="s">
         <v>108</v>
       </c>
       <c r="C40" s="1">
-        <v>1282.0</v>
+        <v>11048.0</v>
       </c>
       <c r="D40" s="1">
-        <v>199.25</v>
+        <v>38.1</v>
       </c>
       <c r="E40" s="1">
-        <v>212.7660218409</v>
+        <v>35.1768437726</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>272766.04</v>
+        <v>388633.77</v>
       </c>
       <c r="I40" s="1">
-        <v>-17327.54</v>
+        <v>32295.03</v>
       </c>
       <c r="J40" s="1">
-        <v>-6.3525283426045</v>
+        <v>8.3098877382683</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>255438.5</v>
+        <v>420928.8</v>
       </c>
       <c r="N40" s="1">
-        <v>255438.5</v>
+        <v>420928.8</v>
       </c>
       <c r="O40" s="1">
-        <v>0.41</v>
+        <v>0.67</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>109</v>
       </c>
       <c r="B41" t="s">
         <v>110</v>
       </c>
       <c r="C41" s="1">
-        <v>11487.0</v>
+        <v>22.0</v>
       </c>
       <c r="D41" s="1">
-        <v>35.9</v>
+        <v>2785.0</v>
       </c>
       <c r="E41" s="1">
-        <v>35.1768433882</v>
+        <v>2988.0</v>
       </c>
       <c r="F41" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G41">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H41" s="1">
-        <v>404076.4</v>
+        <v>71756.36</v>
       </c>
       <c r="I41" s="1">
-        <v>8306.9</v>
+        <v>-4969.79</v>
       </c>
       <c r="J41" s="1">
-        <v>2.0557746010408</v>
+        <v>-6.9259226638586</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>412383.3</v>
+        <v>66786.57</v>
       </c>
       <c r="N41" s="1">
-        <v>412383.3</v>
+        <v>66786.57</v>
       </c>
       <c r="O41" s="1">
-        <v>0.67</v>
+        <v>0.11</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>111</v>
       </c>
       <c r="B42" t="s">
         <v>112</v>
       </c>
       <c r="C42" s="1">
-        <v>23.0</v>
+        <v>2290.0</v>
       </c>
       <c r="D42" s="1">
-        <v>2808.0</v>
+        <v>62.1</v>
       </c>
       <c r="E42" s="1">
-        <v>2988.0</v>
+        <v>68.4870611354</v>
       </c>
       <c r="F42" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G42">
-        <v>0.93</v>
+        <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>75018.01</v>
+        <v>156835.37</v>
       </c>
       <c r="I42" s="1">
-        <v>-5238.96</v>
+        <v>-14626.37</v>
       </c>
       <c r="J42" s="1">
-        <v>-6.9836030041319</v>
+        <v>-9.3259384027978</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>69779.05</v>
+        <v>142209.0</v>
       </c>
       <c r="N42" s="1">
-        <v>69779.05</v>
+        <v>142209.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.11</v>
+        <v>0.23</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>113</v>
       </c>
       <c r="B43" t="s">
         <v>114</v>
       </c>
       <c r="C43" s="1">
-        <v>2381.0</v>
+        <v>98.0</v>
       </c>
       <c r="D43" s="1">
-        <v>66.7</v>
+        <v>1623.5</v>
       </c>
       <c r="E43" s="1">
-        <v>68.4870600588</v>
+        <v>2309.3462244898</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>163067.69</v>
+        <v>226315.93</v>
       </c>
       <c r="I43" s="1">
-        <v>-4254.99</v>
+        <v>-67212.93</v>
       </c>
       <c r="J43" s="1">
-        <v>-2.6093397165312</v>
+        <v>-29.698718070796</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>158812.7</v>
+        <v>159103.0</v>
       </c>
       <c r="N43" s="1">
-        <v>158812.7</v>
+        <v>159103.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>115</v>
       </c>
       <c r="B44" t="s">
         <v>116</v>
       </c>
       <c r="C44" s="1">
-        <v>102.0</v>
+        <v>14577.0</v>
       </c>
       <c r="D44" s="1">
-        <v>1757.5</v>
+        <v>19.95</v>
       </c>
       <c r="E44" s="1">
-        <v>2309.3461764706</v>
+        <v>15.6609048501</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>235553.31</v>
+        <v>228289.01</v>
       </c>
       <c r="I44" s="1">
-        <v>-56288.31</v>
+        <v>62522.14</v>
       </c>
       <c r="J44" s="1">
-        <v>-23.896208463384</v>
+        <v>27.38727545404</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>179265.0</v>
+        <v>290811.15</v>
       </c>
       <c r="N44" s="1">
-        <v>179265.0</v>
+        <v>290811.15</v>
       </c>
       <c r="O44" s="1">
-        <v>0.29</v>
+        <v>0.47</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>117</v>
       </c>
       <c r="B45" t="s">
         <v>118</v>
       </c>
       <c r="C45" s="1">
-        <v>23889.0</v>
+        <v>1906.0</v>
       </c>
       <c r="D45" s="1">
-        <v>20.32</v>
+        <v>48.81</v>
       </c>
       <c r="E45" s="1">
-        <v>15.6609054376</v>
+        <v>47.3196747114</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>374123.37</v>
+        <v>90191.3</v>
       </c>
       <c r="I45" s="1">
-        <v>111301.11</v>
+        <v>2840.56</v>
       </c>
       <c r="J45" s="1">
-        <v>29.749841609734</v>
+        <v>3.149483375891</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>485424.48</v>
+        <v>93031.86</v>
       </c>
       <c r="N45" s="1">
-        <v>485424.48</v>
+        <v>93031.86</v>
       </c>
       <c r="O45" s="1">
-        <v>0.78</v>
+        <v>0.15</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>119</v>
       </c>
       <c r="B46" t="s">
         <v>120</v>
       </c>
       <c r="C46" s="1">
-        <v>1982.0</v>
+        <v>3225.0</v>
       </c>
       <c r="D46" s="1">
-        <v>50.46</v>
+        <v>50.58</v>
       </c>
       <c r="E46" s="1">
-        <v>47.3196770938</v>
+        <v>48.014427907</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>93787.6</v>
+        <v>154846.53</v>
       </c>
       <c r="I46" s="1">
-        <v>6224.12</v>
+        <v>8273.97</v>
       </c>
       <c r="J46" s="1">
-        <v>6.6363996946291</v>
+        <v>5.3433357531486</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>100011.72</v>
+        <v>163120.5</v>
       </c>
       <c r="N46" s="1">
-        <v>100011.72</v>
+        <v>163120.5</v>
       </c>
       <c r="O46" s="1">
-        <v>0.16</v>
+        <v>0.26</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>121</v>
       </c>
       <c r="B47" t="s">
         <v>122</v>
       </c>
       <c r="C47" s="1">
-        <v>3353.0</v>
+        <v>8135.0</v>
       </c>
       <c r="D47" s="1">
-        <v>54.0</v>
+        <v>57.13</v>
       </c>
       <c r="E47" s="1">
-        <v>48.0144288697</v>
+        <v>29.8435230486</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>160992.38</v>
+        <v>242777.06</v>
       </c>
       <c r="I47" s="1">
-        <v>20069.62</v>
+        <v>221975.49</v>
       </c>
       <c r="J47" s="1">
-        <v>12.466192499297</v>
+        <v>91.43182226525</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>181062.0</v>
+        <v>464752.55</v>
       </c>
       <c r="N47" s="1">
-        <v>181062.0</v>
+        <v>464752.55</v>
       </c>
       <c r="O47" s="1">
-        <v>0.29</v>
+        <v>0.74</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>123</v>
       </c>
       <c r="B48" t="s">
         <v>124</v>
       </c>
       <c r="C48" s="1">
-        <v>9310.0</v>
+        <v>9831.0</v>
       </c>
       <c r="D48" s="1">
-        <v>42.825</v>
+        <v>24.755</v>
       </c>
       <c r="E48" s="1">
-        <v>29.8435230934</v>
+        <v>13.0022215441</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>277843.2</v>
+        <v>127824.84</v>
       </c>
       <c r="I48" s="1">
-        <v>120857.55</v>
+        <v>115541.57</v>
       </c>
       <c r="J48" s="1">
-        <v>43.498473239583</v>
+        <v>90.390545374436</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>398700.75</v>
+        <v>243366.41</v>
       </c>
       <c r="N48" s="1">
-        <v>398700.75</v>
+        <v>243366.41</v>
       </c>
       <c r="O48" s="1">
-        <v>0.64</v>
+        <v>0.39</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>125</v>
       </c>
       <c r="B49" t="s">
         <v>126</v>
       </c>
       <c r="C49" s="1">
-        <v>10222.0</v>
+        <v>80520.0</v>
       </c>
       <c r="D49" s="1">
-        <v>24.585</v>
+        <v>5.775</v>
       </c>
       <c r="E49" s="1">
-        <v>13.0022216787</v>
+        <v>5.2607704918</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>132908.71</v>
+        <v>423597.24</v>
       </c>
       <c r="I49" s="1">
-        <v>118399.16</v>
+        <v>41405.76</v>
       </c>
       <c r="J49" s="1">
-        <v>89.083070627952</v>
+        <v>9.7747945666502</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>251307.87</v>
+        <v>465003.0</v>
       </c>
       <c r="N49" s="1">
-        <v>251307.87</v>
+        <v>465003.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.41</v>
+        <v>0.74</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>127</v>
       </c>
       <c r="B50" t="s">
         <v>128</v>
       </c>
       <c r="C50" s="1">
-        <v>83731.0</v>
+        <v>1665.0</v>
       </c>
       <c r="D50" s="1">
-        <v>5.657</v>
+        <v>113.25</v>
       </c>
       <c r="E50" s="1">
-        <v>5.2607704434</v>
+        <v>117.9</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>440489.57</v>
+        <v>196303.5</v>
       </c>
       <c r="I50" s="1">
-        <v>33176.7</v>
+        <v>-7742.25</v>
       </c>
       <c r="J50" s="1">
-        <v>7.5317787887691</v>
+        <v>-3.9440203562341</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>473666.27</v>
+        <v>188561.25</v>
       </c>
       <c r="N50" s="1">
-        <v>473666.27</v>
+        <v>188561.25</v>
       </c>
       <c r="O50" s="1">
-        <v>0.76</v>
+        <v>0.3</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>129</v>
       </c>
       <c r="B51" t="s">
         <v>130</v>
       </c>
       <c r="C51" s="1">
-        <v>1731.0</v>
+        <v>439.0</v>
       </c>
       <c r="D51" s="1">
-        <v>114.8</v>
+        <v>232.65</v>
       </c>
       <c r="E51" s="1">
-        <v>117.9</v>
+        <v>258.3717539863</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>204084.9</v>
+        <v>113425.2</v>
       </c>
       <c r="I51" s="1">
-        <v>-5366.1</v>
+        <v>-11291.85</v>
       </c>
       <c r="J51" s="1">
-        <v>-2.6293469041561</v>
+        <v>-9.9553273875647</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>198718.8</v>
+        <v>102133.35</v>
       </c>
       <c r="N51" s="1">
-        <v>198718.8</v>
+        <v>102133.35</v>
       </c>
       <c r="O51" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>131</v>
       </c>
       <c r="B52" t="s">
         <v>132</v>
       </c>
       <c r="C52" s="1">
-        <v>456.0</v>
+        <v>1672.0</v>
       </c>
       <c r="D52" s="1">
-        <v>276.45</v>
+        <v>72.2</v>
       </c>
       <c r="E52" s="1">
-        <v>258.371754386</v>
+        <v>86.5095035885</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>117817.52</v>
+        <v>144643.89</v>
       </c>
       <c r="I52" s="1">
-        <v>8243.68</v>
+        <v>-23925.49</v>
       </c>
       <c r="J52" s="1">
-        <v>6.9969899213631</v>
+        <v>-16.540961391456</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>126061.2</v>
+        <v>120718.4</v>
       </c>
       <c r="N52" s="1">
-        <v>126061.2</v>
+        <v>120718.4</v>
       </c>
       <c r="O52" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>133</v>
       </c>
       <c r="B53" t="s">
         <v>134</v>
       </c>
       <c r="C53" s="1">
-        <v>1738.0</v>
+        <v>1380.0</v>
       </c>
       <c r="D53" s="1">
-        <v>67.75</v>
+        <v>99.05</v>
       </c>
       <c r="E53" s="1">
-        <v>86.5095051784</v>
+        <v>98.9055</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>150353.52</v>
+        <v>136489.59</v>
       </c>
       <c r="I53" s="1">
-        <v>-32604.02</v>
+        <v>199.41</v>
       </c>
       <c r="J53" s="1">
-        <v>-21.684906346057</v>
+        <v>0.14609905414765</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>117749.5</v>
+        <v>136689.0</v>
       </c>
       <c r="N53" s="1">
-        <v>117749.5</v>
+        <v>136689.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>135</v>
       </c>
       <c r="B54" t="s">
         <v>136</v>
       </c>
       <c r="C54" s="1">
-        <v>1435.0</v>
+        <v>51064.0</v>
       </c>
       <c r="D54" s="1">
-        <v>106.2</v>
+        <v>4.564</v>
       </c>
       <c r="E54" s="1">
-        <v>98.9054982578</v>
+        <v>3.5730685023</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>141929.39</v>
+        <v>182455.17</v>
       </c>
       <c r="I54" s="1">
-        <v>10467.61</v>
+        <v>50600.93</v>
       </c>
       <c r="J54" s="1">
-        <v>7.3752236939791</v>
+        <v>27.73334951265</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>152397.0</v>
+        <v>233056.1</v>
       </c>
       <c r="N54" s="1">
-        <v>152397.0</v>
+        <v>233056.1</v>
       </c>
       <c r="O54" s="1">
-        <v>0.25</v>
+        <v>0.37</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>137</v>
       </c>
       <c r="B55" t="s">
         <v>138</v>
       </c>
       <c r="C55" s="1">
-        <v>57955.0</v>
+        <v>4833.0</v>
       </c>
       <c r="D55" s="1">
-        <v>4.824</v>
+        <v>22.39</v>
       </c>
       <c r="E55" s="1">
-        <v>3.5730685877</v>
+        <v>24.58</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>207077.19</v>
+        <v>118795.14</v>
       </c>
       <c r="I55" s="1">
-        <v>72497.73</v>
+        <v>-10584.27</v>
       </c>
       <c r="J55" s="1">
-        <v>35.010002791713</v>
+        <v>-8.9096826688365</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>279574.92</v>
+        <v>108210.87</v>
       </c>
       <c r="N55" s="1">
-        <v>279574.92</v>
+        <v>108210.87</v>
       </c>
       <c r="O55" s="1">
-        <v>0.45</v>
+        <v>0.17</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>139</v>
       </c>
       <c r="B56" t="s">
         <v>140</v>
       </c>
       <c r="C56" s="1">
-        <v>5025.0</v>
+        <v>1926.0</v>
       </c>
       <c r="D56" s="1">
-        <v>24.27</v>
+        <v>183.08</v>
       </c>
       <c r="E56" s="1">
-        <v>24.58</v>
+        <v>120.0435929387</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>123514.5</v>
+        <v>231203.96</v>
       </c>
       <c r="I56" s="1">
-        <v>-1557.75</v>
+        <v>121408.12</v>
       </c>
       <c r="J56" s="1">
-        <v>-1.2611879576892</v>
+        <v>52.511263215388</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>121956.75</v>
+        <v>352612.08</v>
       </c>
       <c r="N56" s="1">
-        <v>121956.75</v>
+        <v>352612.08</v>
       </c>
       <c r="O56" s="1">
-        <v>0.2</v>
+        <v>0.56</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>141</v>
       </c>
       <c r="B57" t="s">
         <v>142</v>
       </c>
       <c r="C57" s="1">
-        <v>2003.0</v>
+        <v>922.0</v>
       </c>
       <c r="D57" s="1">
-        <v>188.54</v>
+        <v>151.8</v>
       </c>
       <c r="E57" s="1">
-        <v>120.0435946081</v>
+        <v>109.6374295011</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>240447.32</v>
+        <v>101085.71</v>
       </c>
       <c r="I57" s="1">
-        <v>137198.3</v>
+        <v>38873.89</v>
       </c>
       <c r="J57" s="1">
-        <v>57.059608732591</v>
+        <v>38.456365395267</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>377645.62</v>
+        <v>139959.6</v>
       </c>
       <c r="N57" s="1">
-        <v>377645.62</v>
+        <v>139959.6</v>
       </c>
       <c r="O57" s="1">
-        <v>0.61</v>
+        <v>0.22</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>143</v>
       </c>
       <c r="B58" t="s">
         <v>144</v>
       </c>
       <c r="C58" s="1">
-        <v>959.0</v>
+        <v>426.0</v>
       </c>
       <c r="D58" s="1">
-        <v>148.85</v>
+        <v>479.2</v>
       </c>
       <c r="E58" s="1">
-        <v>109.6374348279</v>
+        <v>478.8866197183</v>
       </c>
       <c r="F58" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G58">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H58" s="1">
-        <v>105142.3</v>
+        <v>199846.14</v>
       </c>
       <c r="I58" s="1">
-        <v>37604.85</v>
+        <v>22673.15</v>
       </c>
       <c r="J58" s="1">
-        <v>35.765671856142</v>
+        <v>11.345302941553</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>142747.15</v>
+        <v>222519.29</v>
       </c>
       <c r="N58" s="1">
-        <v>142747.15</v>
+        <v>222519.29</v>
       </c>
       <c r="O58" s="1">
-        <v>0.23</v>
+        <v>0.36</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>145</v>
       </c>
       <c r="B59" t="s">
         <v>146</v>
       </c>
       <c r="C59" s="1">
-        <v>443.0</v>
+        <v>738.0</v>
       </c>
       <c r="D59" s="1">
-        <v>515.0</v>
+        <v>366.05</v>
       </c>
       <c r="E59" s="1">
-        <v>478.8866139955</v>
+        <v>398.6110433604</v>
       </c>
       <c r="F59" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G59">
-        <v>0.93</v>
+        <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>207821.22</v>
+        <v>294174.95</v>
       </c>
       <c r="I59" s="1">
-        <v>38675.46</v>
+        <v>-24030.05</v>
       </c>
       <c r="J59" s="1">
-        <v>18.609966778176</v>
+        <v>-8.1686255066925</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>246496.68</v>
+        <v>270144.9</v>
       </c>
       <c r="N59" s="1">
-        <v>246496.68</v>
+        <v>270144.9</v>
       </c>
       <c r="O59" s="1">
-        <v>0.4</v>
+        <v>0.43</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>147</v>
       </c>
       <c r="B60" t="s">
         <v>148</v>
       </c>
       <c r="C60" s="1">
-        <v>767.0</v>
+        <v>640.0</v>
       </c>
       <c r="D60" s="1">
-        <v>358.9</v>
+        <v>451.4</v>
       </c>
       <c r="E60" s="1">
-        <v>398.6110430248</v>
+        <v>641.9851875</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>305734.67</v>
+        <v>410870.52</v>
       </c>
       <c r="I60" s="1">
-        <v>-30458.37</v>
+        <v>-121974.52</v>
       </c>
       <c r="J60" s="1">
-        <v>-9.9623539587447</v>
+        <v>-29.686851225053</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>275276.3</v>
+        <v>288896.0</v>
       </c>
       <c r="N60" s="1">
-        <v>275276.3</v>
+        <v>288896.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>149</v>
       </c>
       <c r="B61" t="s">
         <v>150</v>
       </c>
       <c r="C61" s="1">
-        <v>665.0</v>
+        <v>3091.0</v>
       </c>
       <c r="D61" s="1">
-        <v>483.3</v>
+        <v>110.05</v>
       </c>
       <c r="E61" s="1">
-        <v>641.9851879699</v>
+        <v>124.19130055</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>426920.15</v>
+        <v>383875.31</v>
       </c>
       <c r="I61" s="1">
-        <v>-105525.65</v>
+        <v>-43710.76</v>
       </c>
       <c r="J61" s="1">
-        <v>-24.717889282106</v>
+        <v>-11.386707834896</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>321394.5</v>
+        <v>340164.55</v>
       </c>
       <c r="N61" s="1">
-        <v>321394.5</v>
+        <v>340164.55</v>
       </c>
       <c r="O61" s="1">
-        <v>0.52</v>
+        <v>0.54</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>151</v>
       </c>
       <c r="B62" t="s">
         <v>152</v>
       </c>
       <c r="C62" s="1">
-        <v>2830.0</v>
+        <v>10296.0</v>
       </c>
       <c r="D62" s="1">
-        <v>111.85</v>
+        <v>14.68</v>
       </c>
       <c r="E62" s="1">
-        <v>125.499409894</v>
+        <v>11.7760227273</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>355163.33</v>
+        <v>121245.93</v>
       </c>
       <c r="I62" s="1">
-        <v>-38627.83</v>
+        <v>29899.35</v>
       </c>
       <c r="J62" s="1">
-        <v>-10.876074959653</v>
+        <v>24.660085497303</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>316535.5</v>
+        <v>151145.28</v>
       </c>
       <c r="N62" s="1">
-        <v>316535.5</v>
+        <v>151145.28</v>
       </c>
       <c r="O62" s="1">
-        <v>0.51</v>
+        <v>0.24</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>153</v>
       </c>
       <c r="B63" t="s">
         <v>154</v>
       </c>
       <c r="C63" s="1">
-        <v>10705.0</v>
+        <v>2252.0</v>
       </c>
       <c r="D63" s="1">
-        <v>16.33</v>
+        <v>51.24</v>
       </c>
       <c r="E63" s="1">
-        <v>11.7760224194</v>
+        <v>52.2038010657</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>126062.32</v>
+        <v>117562.96</v>
       </c>
       <c r="I63" s="1">
-        <v>48750.33</v>
+        <v>-2170.48</v>
       </c>
       <c r="J63" s="1">
-        <v>38.671610993674</v>
+        <v>-1.8462277574501</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>174812.65</v>
+        <v>115392.48</v>
       </c>
       <c r="N63" s="1">
-        <v>174812.65</v>
+        <v>115392.48</v>
       </c>
       <c r="O63" s="1">
-        <v>0.28</v>
+        <v>0.18</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>155</v>
       </c>
       <c r="B64" t="s">
         <v>156</v>
       </c>
       <c r="C64" s="1">
-        <v>2342.0</v>
+        <v>220.0</v>
       </c>
       <c r="D64" s="1">
-        <v>54.38</v>
+        <v>510.8</v>
       </c>
       <c r="E64" s="1">
-        <v>52.2038001708</v>
+        <v>299.5555909091</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>122261.3</v>
+        <v>65902.23</v>
       </c>
       <c r="I64" s="1">
-        <v>5096.66</v>
+        <v>46473.77</v>
       </c>
       <c r="J64" s="1">
-        <v>4.1686617106149</v>
+        <v>70.51926770915</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>127357.96</v>
+        <v>112376.0</v>
       </c>
       <c r="N64" s="1">
-        <v>127357.96</v>
+        <v>112376.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>157</v>
       </c>
       <c r="B65" t="s">
         <v>158</v>
       </c>
       <c r="C65" s="1">
-        <v>229.0</v>
+        <v>4092.0</v>
       </c>
       <c r="D65" s="1">
-        <v>549.4</v>
+        <v>79.05</v>
       </c>
       <c r="E65" s="1">
-        <v>299.5555895197</v>
+        <v>78.1808113392</v>
       </c>
       <c r="F65" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G65">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H65" s="1">
-        <v>68598.23</v>
+        <v>341265.03</v>
       </c>
       <c r="I65" s="1">
-        <v>57214.37</v>
+        <v>11332.09</v>
       </c>
       <c r="J65" s="1">
-        <v>83.405023715626</v>
+        <v>3.3206127214382</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>125812.6</v>
+        <v>352597.12</v>
       </c>
       <c r="N65" s="1">
-        <v>125812.6</v>
+        <v>352597.12</v>
       </c>
       <c r="O65" s="1">
-        <v>0.2</v>
+        <v>0.56</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>159</v>
       </c>
       <c r="B66" t="s">
         <v>160</v>
       </c>
       <c r="C66" s="1">
-        <v>3519.0</v>
+        <v>27210.0</v>
       </c>
       <c r="D66" s="1">
-        <v>79.1</v>
+        <v>10.605</v>
       </c>
       <c r="E66" s="1">
-        <v>77.7892838875</v>
+        <v>5.312399853</v>
       </c>
       <c r="F66" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G66">
-        <v>0.93</v>
+        <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>290652.68</v>
+        <v>144550.4</v>
       </c>
       <c r="I66" s="1">
-        <v>10090.55</v>
+        <v>144011.65</v>
       </c>
       <c r="J66" s="1">
-        <v>3.4716865504216</v>
+        <v>99.627292625963</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>300743.23</v>
+        <v>288562.05</v>
       </c>
       <c r="N66" s="1">
-        <v>300743.23</v>
+        <v>288562.05</v>
       </c>
       <c r="O66" s="1">
-        <v>0.49</v>
+        <v>0.46</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>161</v>
       </c>
       <c r="B67" t="s">
         <v>162</v>
       </c>
       <c r="C67" s="1">
-        <v>28292.0</v>
+        <v>3794.0</v>
       </c>
       <c r="D67" s="1">
-        <v>8.034</v>
+        <v>115.9</v>
       </c>
       <c r="E67" s="1">
-        <v>5.3123999717</v>
+        <v>114.3359014233</v>
       </c>
       <c r="F67" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G67">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H67" s="1">
-        <v>150298.42</v>
+        <v>466842.88</v>
       </c>
       <c r="I67" s="1">
-        <v>76999.51</v>
+        <v>12473.23</v>
       </c>
       <c r="J67" s="1">
-        <v>51.231084132488</v>
+        <v>2.6718261184577</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>227297.93</v>
+        <v>479316.11</v>
       </c>
       <c r="N67" s="1">
-        <v>227297.93</v>
+        <v>479316.11</v>
       </c>
       <c r="O67" s="1">
-        <v>0.37</v>
+        <v>0.77</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>163</v>
       </c>
       <c r="B68" t="s">
         <v>164</v>
       </c>
       <c r="C68" s="1">
-        <v>3945.0</v>
+        <v>4365.0</v>
       </c>
       <c r="D68" s="1">
-        <v>121.76</v>
+        <v>390.9</v>
       </c>
       <c r="E68" s="1">
-        <v>114.3359011407</v>
+        <v>379.9730973654</v>
       </c>
       <c r="F68" t="s">
-        <v>30</v>
+        <v>74</v>
       </c>
       <c r="G68">
-        <v>0.93</v>
+        <v>7.47</v>
       </c>
       <c r="H68" s="1">
-        <v>485423.08</v>
+        <v>222036.59</v>
       </c>
       <c r="I68" s="1">
-        <v>33558.28</v>
+        <v>6305.99</v>
       </c>
       <c r="J68" s="1">
-        <v>6.9132023965568</v>
+        <v>2.8400679365505</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>518981.36</v>
+        <v>228342.58</v>
       </c>
       <c r="N68" s="1">
-        <v>518981.36</v>
+        <v>228342.58</v>
       </c>
       <c r="O68" s="1">
-        <v>0.84</v>
+        <v>0.37</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>165</v>
       </c>
       <c r="B69" t="s">
         <v>166</v>
       </c>
       <c r="C69" s="1">
-        <v>4539.0</v>
+        <v>10980.0</v>
       </c>
       <c r="D69" s="1">
-        <v>382.8</v>
+        <v>170.35</v>
       </c>
       <c r="E69" s="1">
-        <v>379.9730975986</v>
+        <v>154.5313570128</v>
       </c>
       <c r="F69" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="G69">
         <v>7.47</v>
       </c>
       <c r="H69" s="1">
-        <v>230887.53</v>
+        <v>227069.3</v>
       </c>
       <c r="I69" s="1">
-        <v>1651.17</v>
+        <v>23242.58</v>
       </c>
       <c r="J69" s="1">
-        <v>0.71514039757799</v>
+        <v>10.235897146818</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>232538.7</v>
+        <v>250311.88</v>
       </c>
       <c r="N69" s="1">
-        <v>232538.7</v>
+        <v>250311.88</v>
       </c>
       <c r="O69" s="1">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>167</v>
       </c>
       <c r="B70" t="s">
         <v>168</v>
       </c>
       <c r="C70" s="1">
-        <v>11417.0</v>
+        <v>1142.0</v>
       </c>
       <c r="D70" s="1">
-        <v>164.55</v>
+        <v>1073.9</v>
       </c>
       <c r="E70" s="1">
-        <v>154.5313567487</v>
+        <v>1073.0333274956</v>
       </c>
       <c r="F70" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="G70">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>236106.58</v>
+        <v>1225404.06</v>
       </c>
       <c r="I70" s="1">
-        <v>15321.06</v>
+        <v>989.74</v>
       </c>
       <c r="J70" s="1">
-        <v>6.4890440579843</v>
+        <v>0.080768460976047</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>251427.64</v>
+        <v>1226393.8</v>
       </c>
       <c r="N70" s="1">
-        <v>251427.64</v>
+        <v>1226393.8</v>
       </c>
       <c r="O70" s="1">
-        <v>0.41</v>
+        <v>1.96</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>169</v>
       </c>
       <c r="B71" t="s">
         <v>170</v>
       </c>
       <c r="C71" s="1">
-        <v>539.0</v>
+        <v>1872.0</v>
       </c>
       <c r="D71" s="1">
-        <v>1072.64</v>
+        <v>133.43</v>
       </c>
       <c r="E71" s="1">
-        <v>1071.8559554731</v>
+        <v>113.3271794872</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>577730.36</v>
+        <v>212148.48</v>
       </c>
       <c r="I71" s="1">
-        <v>422.6</v>
+        <v>37632.48</v>
       </c>
       <c r="J71" s="1">
-        <v>0.073148310917917</v>
+        <v>17.738745995258</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>578152.96</v>
+        <v>249780.96</v>
       </c>
       <c r="N71" s="1">
-        <v>578152.96</v>
+        <v>249780.96</v>
       </c>
       <c r="O71" s="1">
-        <v>0.93</v>
+        <v>0.4</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>171</v>
       </c>
       <c r="B72" t="s">
         <v>172</v>
       </c>
       <c r="C72" s="1">
-        <v>9347.0</v>
+        <v>9382.0</v>
       </c>
       <c r="D72" s="1">
-        <v>132.78</v>
+        <v>17.77</v>
       </c>
       <c r="E72" s="1">
-        <v>113.3271787739</v>
+        <v>17.7025005329</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>1059269.14</v>
+        <v>166084.86</v>
       </c>
       <c r="I72" s="1">
-        <v>181825.52</v>
+        <v>633.28</v>
       </c>
       <c r="J72" s="1">
-        <v>17.16518617733</v>
+        <v>0.38129905398963</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1241094.66</v>
+        <v>166718.14</v>
       </c>
       <c r="N72" s="1">
-        <v>1241094.66</v>
+        <v>166718.14</v>
       </c>
       <c r="O72" s="1">
-        <v>2.0</v>
+        <v>0.27</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>173</v>
       </c>
       <c r="B73" t="s">
         <v>174</v>
       </c>
       <c r="C73" s="1">
-        <v>3186.0</v>
+        <v>3064.0</v>
       </c>
       <c r="D73" s="1">
-        <v>65.22</v>
+        <v>62.84</v>
       </c>
       <c r="E73" s="1">
-        <v>78.508606403</v>
+        <v>78.5086063969</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>250128.42</v>
+        <v>240550.37</v>
       </c>
       <c r="I73" s="1">
-        <v>-42337.5</v>
+        <v>-48008.61</v>
       </c>
       <c r="J73" s="1">
-        <v>-16.926305295496</v>
+        <v>-19.957820060722</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>207790.92</v>
+        <v>192541.76</v>
       </c>
       <c r="N73" s="1">
-        <v>207790.92</v>
+        <v>192541.76</v>
       </c>
       <c r="O73" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>175</v>
       </c>
       <c r="B74" t="s">
         <v>176</v>
       </c>
       <c r="C74" s="1">
-        <v>3496.0</v>
+        <v>3362.0</v>
       </c>
       <c r="D74" s="1">
-        <v>41.555</v>
+        <v>41.07</v>
       </c>
       <c r="E74" s="1">
         <v>45.455</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>158910.68</v>
+        <v>152819.71</v>
       </c>
       <c r="I74" s="1">
-        <v>-13634.4</v>
+        <v>-14742.37</v>
       </c>
       <c r="J74" s="1">
-        <v>-8.579914200858</v>
+        <v>-9.6469035309647</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>145276.28</v>
+        <v>138077.34</v>
       </c>
       <c r="N74" s="1">
-        <v>145276.28</v>
+        <v>138077.34</v>
       </c>
       <c r="O74" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>177</v>
       </c>
       <c r="B75" t="s">
         <v>178</v>
       </c>
       <c r="C75" s="1">
-        <v>1169.0</v>
+        <v>1124.0</v>
       </c>
       <c r="D75" s="1">
-        <v>119.8</v>
+        <v>127.95</v>
       </c>
       <c r="E75" s="1">
         <v>93.69</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>109523.61</v>
+        <v>105307.56</v>
       </c>
       <c r="I75" s="1">
-        <v>30522.59</v>
+        <v>38508.24</v>
       </c>
       <c r="J75" s="1">
-        <v>27.868502508272</v>
+        <v>36.567403138008</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>140046.2</v>
+        <v>143815.8</v>
       </c>
       <c r="N75" s="1">
-        <v>140046.2</v>
+        <v>143815.8</v>
       </c>
       <c r="O75" s="1">
         <v>0.23</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>179</v>
       </c>
       <c r="B76" t="s">
         <v>180</v>
       </c>
       <c r="C76" s="1">
-        <v>2373.0</v>
+        <v>2282.0</v>
       </c>
       <c r="D76" s="1">
-        <v>73.52</v>
+        <v>79.38</v>
       </c>
       <c r="E76" s="1">
-        <v>102.5715086389</v>
+        <v>102.5715074496</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>243402.19</v>
+        <v>234068.18</v>
       </c>
       <c r="I76" s="1">
-        <v>-68939.23</v>
+        <v>-52923.02</v>
       </c>
       <c r="J76" s="1">
-        <v>-28.323175728205</v>
+        <v>-22.610087368561</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>174462.96</v>
+        <v>181145.16</v>
       </c>
       <c r="N76" s="1">
-        <v>174462.96</v>
+        <v>181145.16</v>
       </c>
       <c r="O76" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>181</v>
       </c>
       <c r="B77" t="s">
         <v>182</v>
       </c>
       <c r="C77" s="1">
-        <v>3480.0</v>
+        <v>3347.0</v>
       </c>
       <c r="D77" s="1">
-        <v>30.98</v>
+        <v>29.77</v>
       </c>
       <c r="E77" s="1">
         <v>31.87</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>110907.6</v>
+        <v>106668.89</v>
       </c>
       <c r="I77" s="1">
-        <v>-3097.2</v>
+        <v>-7028.7</v>
       </c>
       <c r="J77" s="1">
-        <v>-2.7925949168497</v>
+        <v>-6.5892689049263</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>107810.4</v>
+        <v>99640.19</v>
       </c>
       <c r="N77" s="1">
-        <v>107810.4</v>
+        <v>99640.19</v>
       </c>
       <c r="O77" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>183</v>
       </c>
       <c r="B78" t="s">
         <v>184</v>
       </c>
       <c r="C78" s="1">
-        <v>2282.0</v>
+        <v>2195.0</v>
       </c>
       <c r="D78" s="1">
-        <v>52.28</v>
+        <v>53.97</v>
       </c>
       <c r="E78" s="1">
         <v>52.35</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>119462.7</v>
+        <v>114908.25</v>
       </c>
       <c r="I78" s="1">
-        <v>-159.74</v>
+        <v>3555.9</v>
       </c>
       <c r="J78" s="1">
-        <v>-0.13371537726839</v>
+        <v>3.0945558739255</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>119302.96</v>
+        <v>118464.15</v>
       </c>
       <c r="N78" s="1">
-        <v>119302.96</v>
+        <v>118464.15</v>
       </c>
       <c r="O78" s="1">
         <v>0.19</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>185</v>
       </c>
       <c r="B79" t="s">
         <v>186</v>
       </c>
       <c r="C79" s="1">
-        <v>2000.0</v>
+        <v>1924.0</v>
       </c>
       <c r="D79" s="1">
-        <v>315.6</v>
+        <v>318.4</v>
       </c>
       <c r="E79" s="1">
-        <v>346.34037</v>
+        <v>346.3403690229</v>
       </c>
       <c r="F79" t="s">
         <v>30</v>
       </c>
       <c r="G79">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H79" s="1">
-        <v>746604.57</v>
+        <v>718233.6</v>
       </c>
       <c r="I79" s="1">
-        <v>-64631.69</v>
+        <v>-50475.15</v>
       </c>
       <c r="J79" s="1">
-        <v>-8.6567498508615</v>
+        <v>-7.0276787385051</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>681972.88</v>
+        <v>667758.45</v>
       </c>
       <c r="N79" s="1">
-        <v>681972.88</v>
+        <v>667758.45</v>
       </c>
       <c r="O79" s="1">
-        <v>1.1</v>
+        <v>1.07</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>187</v>
       </c>
       <c r="B80" t="s">
         <v>188</v>
       </c>
       <c r="C80" s="1">
-        <v>2089.0</v>
+        <v>2009.0</v>
       </c>
       <c r="D80" s="1">
-        <v>610.0</v>
+        <v>560.0</v>
       </c>
       <c r="E80" s="1">
-        <v>650.1917999043</v>
+        <v>650.1918018915</v>
       </c>
       <c r="F80" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="G80">
         <v>10.85</v>
       </c>
       <c r="H80" s="1">
-        <v>123745.63</v>
+        <v>119006.69</v>
       </c>
       <c r="I80" s="1">
-        <v>-6288.72</v>
+        <v>-15344.07</v>
       </c>
       <c r="J80" s="1">
-        <v>-5.0819733997879</v>
+        <v>-12.893451620241</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>117456.91</v>
+        <v>103662.62</v>
       </c>
       <c r="N80" s="1">
-        <v>117456.91</v>
+        <v>103662.62</v>
       </c>
       <c r="O80" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>189</v>
       </c>
       <c r="B81" t="s">
         <v>190</v>
       </c>
       <c r="C81" s="1">
-        <v>951.0</v>
+        <v>915.0</v>
       </c>
       <c r="D81" s="1">
-        <v>313.3</v>
+        <v>273.0</v>
       </c>
       <c r="E81" s="1">
-        <v>260.484679285</v>
+        <v>260.4846775956</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>247720.93</v>
+        <v>238343.48</v>
       </c>
       <c r="I81" s="1">
-        <v>50227.37</v>
+        <v>11451.52</v>
       </c>
       <c r="J81" s="1">
-        <v>20.275787758426</v>
+        <v>4.8046290169129</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>297948.3</v>
+        <v>249795.0</v>
       </c>
       <c r="N81" s="1">
-        <v>297948.3</v>
+        <v>249795.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.48</v>
+        <v>0.4</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>191</v>
       </c>
       <c r="B82" t="s">
         <v>192</v>
       </c>
       <c r="C82" s="1">
-        <v>35758.0</v>
+        <v>26212.0</v>
       </c>
       <c r="D82" s="1">
-        <v>4.133</v>
+        <v>4.606</v>
       </c>
       <c r="E82" s="1">
-        <v>2.5731998434</v>
+        <v>2.573200061</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>92012.48</v>
+        <v>67448.72</v>
       </c>
       <c r="I82" s="1">
-        <v>55775.33</v>
+        <v>53283.75</v>
       </c>
       <c r="J82" s="1">
-        <v>60.617135849398</v>
+        <v>78.99890464934</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>147787.81</v>
+        <v>120732.47</v>
       </c>
       <c r="N82" s="1">
-        <v>147787.81</v>
+        <v>120732.47</v>
       </c>
       <c r="O82" s="1">
-        <v>0.24</v>
+        <v>0.19</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>193</v>
       </c>
       <c r="B83" t="s">
         <v>194</v>
       </c>
       <c r="C83" s="1">
-        <v>4504.0</v>
+        <v>4332.0</v>
       </c>
       <c r="D83" s="1">
-        <v>80.19</v>
+        <v>79.82</v>
       </c>
       <c r="E83" s="1">
-        <v>97.4893405861</v>
+        <v>97.4893397969</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>439091.99</v>
+        <v>422323.82</v>
       </c>
       <c r="I83" s="1">
-        <v>-77916.23</v>
+        <v>-76543.58</v>
       </c>
       <c r="J83" s="1">
-        <v>-17.744853418984</v>
+        <v>-18.12438142845</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>361175.76</v>
+        <v>345780.24</v>
       </c>
       <c r="N83" s="1">
-        <v>361175.76</v>
+        <v>345780.24</v>
       </c>
       <c r="O83" s="1">
-        <v>0.58</v>
+        <v>0.55</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>195</v>
       </c>
       <c r="B84" t="s">
         <v>196</v>
       </c>
       <c r="C84" s="1">
-        <v>2802.0</v>
+        <v>2999.0</v>
       </c>
       <c r="D84" s="1">
-        <v>139.38</v>
+        <v>145.5</v>
       </c>
       <c r="E84" s="1">
-        <v>145.9413062099</v>
+        <v>146.2252184061</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>408927.54</v>
+        <v>438529.43</v>
       </c>
       <c r="I84" s="1">
-        <v>-18384.78</v>
+        <v>-2174.93</v>
       </c>
       <c r="J84" s="1">
-        <v>-4.4958527371377</v>
+        <v>-0.49595987206605</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>390542.76</v>
+        <v>436354.5</v>
       </c>
       <c r="N84" s="1">
-        <v>390542.76</v>
+        <v>436354.5</v>
       </c>
       <c r="O84" s="1">
-        <v>0.63</v>
+        <v>0.7</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>197</v>
       </c>
       <c r="B85" t="s">
         <v>198</v>
       </c>
       <c r="C85" s="1">
-        <v>2025.0</v>
+        <v>1749.0</v>
       </c>
       <c r="D85" s="1">
-        <v>260.2</v>
+        <v>36.44</v>
       </c>
       <c r="E85" s="1">
-        <v>111.4399555556</v>
+        <v>35.5550200114</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>225665.91</v>
+        <v>62185.73</v>
       </c>
       <c r="I85" s="1">
-        <v>301239.09</v>
+        <v>1547.83</v>
       </c>
       <c r="J85" s="1">
-        <v>133.48896605606</v>
+        <v>2.4890437082591</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>526905.0</v>
+        <v>63733.56</v>
       </c>
       <c r="N85" s="1">
-        <v>526905.0</v>
+        <v>63733.56</v>
       </c>
       <c r="O85" s="1">
-        <v>0.85</v>
+        <v>0.1</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>199</v>
       </c>
       <c r="B86" t="s">
         <v>200</v>
       </c>
       <c r="C86" s="1">
-        <v>2456.0</v>
+        <v>1948.0</v>
       </c>
       <c r="D86" s="1">
-        <v>84.5</v>
+        <v>268.6</v>
       </c>
       <c r="E86" s="1">
-        <v>93.9310871336</v>
+        <v>111.4399537988</v>
       </c>
       <c r="F86" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G86">
-        <v>0.93</v>
+        <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>251972.1</v>
+        <v>217085.03</v>
       </c>
       <c r="I86" s="1">
-        <v>-27746.5</v>
+        <v>306147.77</v>
       </c>
       <c r="J86" s="1">
-        <v>-11.011735029394</v>
+        <v>141.0266613041</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>224225.6</v>
+        <v>523232.8</v>
       </c>
       <c r="N86" s="1">
-        <v>224225.6</v>
+        <v>523232.8</v>
       </c>
       <c r="O86" s="1">
-        <v>0.36</v>
+        <v>0.84</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>201</v>
       </c>
       <c r="B87" t="s">
         <v>202</v>
       </c>
       <c r="C87" s="1">
-        <v>1539.0</v>
+        <v>2362.0</v>
       </c>
       <c r="D87" s="1">
-        <v>167.22</v>
+        <v>84.64</v>
       </c>
       <c r="E87" s="1">
-        <v>96.5041520468</v>
+        <v>93.931088061</v>
       </c>
       <c r="F87" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G87">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H87" s="1">
-        <v>148519.89</v>
+        <v>242328.22</v>
       </c>
       <c r="I87" s="1">
-        <v>108831.69</v>
+        <v>-24408.36</v>
       </c>
       <c r="J87" s="1">
-        <v>73.277518586904</v>
+        <v>-10.072438117195</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>257351.58</v>
+        <v>217919.86</v>
       </c>
       <c r="N87" s="1">
-        <v>257351.58</v>
+        <v>217919.86</v>
       </c>
       <c r="O87" s="1">
-        <v>0.42</v>
+        <v>0.35</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>203</v>
       </c>
       <c r="B88" t="s">
         <v>204</v>
       </c>
       <c r="C88" s="1">
-        <v>6364.0</v>
+        <v>1480.0</v>
       </c>
       <c r="D88" s="1">
-        <v>37.77</v>
+        <v>180.58</v>
       </c>
       <c r="E88" s="1">
-        <v>47.702782841</v>
+        <v>96.5041554054</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>303580.51</v>
+        <v>142826.15</v>
       </c>
       <c r="I88" s="1">
-        <v>-63212.23</v>
+        <v>124432.25</v>
       </c>
       <c r="J88" s="1">
-        <v>-20.822229332179</v>
+        <v>87.121476004219</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>240368.28</v>
+        <v>267258.4</v>
       </c>
       <c r="N88" s="1">
-        <v>240368.28</v>
+        <v>267258.4</v>
       </c>
       <c r="O88" s="1">
-        <v>0.39</v>
+        <v>0.43</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>205</v>
       </c>
       <c r="B89" t="s">
         <v>206</v>
       </c>
       <c r="C89" s="1">
-        <v>2020.0</v>
+        <v>6121.0</v>
       </c>
       <c r="D89" s="1">
-        <v>229.45</v>
+        <v>34.88</v>
       </c>
       <c r="E89" s="1">
-        <v>199.4522475248</v>
+        <v>47.7027822251</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>402893.54</v>
+        <v>291988.73</v>
       </c>
       <c r="I89" s="1">
-        <v>60595.46</v>
+        <v>-78488.25</v>
       </c>
       <c r="J89" s="1">
-        <v>15.040067408378</v>
+        <v>-26.880575150966</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>463489.0</v>
+        <v>213500.48</v>
       </c>
       <c r="N89" s="1">
-        <v>463489.0</v>
+        <v>213500.48</v>
       </c>
       <c r="O89" s="1">
-        <v>0.75</v>
+        <v>0.34</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>207</v>
       </c>
       <c r="B90" t="s">
         <v>208</v>
       </c>
       <c r="C90" s="1">
-        <v>4813.0</v>
+        <v>1943.0</v>
       </c>
       <c r="D90" s="1">
-        <v>71.4</v>
+        <v>252.55</v>
       </c>
       <c r="E90" s="1">
-        <v>40.8524122169</v>
+        <v>199.4522490993</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>196622.66</v>
+        <v>387535.72</v>
       </c>
       <c r="I90" s="1">
-        <v>147025.54</v>
+        <v>103168.93</v>
       </c>
       <c r="J90" s="1">
-        <v>74.775481116978</v>
+        <v>26.621785986592</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>343648.2</v>
+        <v>490704.65</v>
       </c>
       <c r="N90" s="1">
-        <v>343648.2</v>
+        <v>490704.65</v>
       </c>
       <c r="O90" s="1">
-        <v>0.55</v>
+        <v>0.79</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>209</v>
       </c>
       <c r="B91" t="s">
         <v>210</v>
       </c>
       <c r="C91" s="1">
-        <v>352.0</v>
+        <v>625.0</v>
       </c>
       <c r="D91" s="1">
-        <v>475.99</v>
+        <v>143.7</v>
       </c>
       <c r="E91" s="1">
-        <v>509.0768465909</v>
+        <v>142.496704</v>
       </c>
       <c r="F91" t="s">
-        <v>211</v>
+        <v>30</v>
       </c>
       <c r="G91">
-        <v>1.17</v>
+        <v>0.92</v>
       </c>
       <c r="H91" s="1">
-        <v>161119.14</v>
+        <v>96380.54</v>
       </c>
       <c r="I91" s="1">
-        <v>-18263.29</v>
+        <v>1518.41</v>
       </c>
       <c r="J91" s="1">
-        <v>-11.335270285082</v>
+        <v>1.5754321359893</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>142855.85</v>
+        <v>97898.95</v>
       </c>
       <c r="N91" s="1">
-        <v>142855.85</v>
+        <v>97898.95</v>
       </c>
       <c r="O91" s="1">
-        <v>0.23</v>
+        <v>0.16</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>211</v>
+      </c>
+      <c r="B92" t="s">
         <v>212</v>
       </c>
-      <c r="B92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" s="1">
-        <v>17628.0</v>
+        <v>4629.0</v>
       </c>
       <c r="D92" s="1">
-        <v>79.52</v>
+        <v>68.44</v>
       </c>
       <c r="E92" s="1">
-        <v>70.1507998639</v>
+        <v>40.8524130482</v>
       </c>
       <c r="F92" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G92">
-        <v>10.85</v>
+        <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>114247.82</v>
+        <v>189105.82</v>
       </c>
       <c r="I92" s="1">
-        <v>14960.27</v>
+        <v>127702.94</v>
       </c>
       <c r="J92" s="1">
-        <v>13.094578084728</v>
+        <v>67.529883532934</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>129208.09</v>
+        <v>316808.76</v>
       </c>
       <c r="N92" s="1">
-        <v>129208.09</v>
+        <v>316808.76</v>
       </c>
       <c r="O92" s="1">
-        <v>0.21</v>
+        <v>0.51</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>213</v>
+      </c>
+      <c r="B93" t="s">
         <v>214</v>
       </c>
-      <c r="B93" t="s">
+      <c r="C93" s="1">
+        <v>339.0</v>
+      </c>
+      <c r="D93" s="1">
+        <v>446.55</v>
+      </c>
+      <c r="E93" s="1">
+        <v>509.0768436578</v>
+      </c>
+      <c r="F93" t="s">
         <v>215</v>
       </c>
-      <c r="C93" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G93">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H93" s="1">
-        <v>224269.82</v>
+        <v>155168.72</v>
       </c>
       <c r="I93" s="1">
-        <v>90953.68</v>
+        <v>-26120.13</v>
       </c>
       <c r="J93" s="1">
-        <v>40.555470192111</v>
+        <v>-16.833373375768</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>315223.5</v>
+        <v>129048.59</v>
       </c>
       <c r="N93" s="1">
-        <v>315223.5</v>
+        <v>129048.59</v>
       </c>
       <c r="O93" s="1">
-        <v>0.51</v>
+        <v>0.21</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>9008.0</v>
+        <v>16954.0</v>
       </c>
       <c r="D94" s="1">
-        <v>39.12</v>
+        <v>83.24</v>
       </c>
       <c r="E94" s="1">
-        <v>30.372901865</v>
+        <v>70.1507998113</v>
       </c>
       <c r="F94" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="G94">
-        <v>1.0</v>
+        <v>10.85</v>
       </c>
       <c r="H94" s="1">
-        <v>273599.1</v>
+        <v>109879.6</v>
       </c>
       <c r="I94" s="1">
-        <v>78793.86</v>
+        <v>20154.86</v>
       </c>
       <c r="J94" s="1">
-        <v>28.799020172215</v>
+        <v>18.342676893618</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>352392.96</v>
+        <v>130034.46</v>
       </c>
       <c r="N94" s="1">
-        <v>352392.96</v>
+        <v>130034.46</v>
       </c>
       <c r="O94" s="1">
-        <v>0.57</v>
+        <v>0.21</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>218</v>
       </c>
       <c r="B95" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="1">
-        <v>1045.0</v>
+        <v>7311.0</v>
       </c>
       <c r="D95" s="1">
-        <v>259.2</v>
+        <v>46.015</v>
       </c>
       <c r="E95" s="1">
-        <v>250.7547464115</v>
+        <v>24.1150348789</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>262038.71</v>
+        <v>176305.02</v>
       </c>
       <c r="I95" s="1">
-        <v>8825.29</v>
+        <v>160110.65</v>
       </c>
       <c r="J95" s="1">
-        <v>3.3679336919343</v>
+        <v>90.814572381433</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>270864.0</v>
+        <v>336415.67</v>
       </c>
       <c r="N95" s="1">
-        <v>270864.0</v>
+        <v>336415.67</v>
       </c>
       <c r="O95" s="1">
-        <v>0.44</v>
+        <v>0.54</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>220</v>
       </c>
       <c r="B96" t="s">
         <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>893.0</v>
+        <v>8663.0</v>
       </c>
       <c r="D96" s="1">
-        <v>275.0</v>
+        <v>40.3</v>
       </c>
       <c r="E96" s="1">
-        <v>259.1050391937</v>
+        <v>30.372901997</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>231380.8</v>
+        <v>263120.45</v>
       </c>
       <c r="I96" s="1">
-        <v>14194.2</v>
+        <v>85998.45</v>
       </c>
       <c r="J96" s="1">
-        <v>6.1345625911917</v>
+        <v>32.684061615127</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>245575.0</v>
+        <v>349118.9</v>
       </c>
       <c r="N96" s="1">
-        <v>245575.0</v>
+        <v>349118.9</v>
       </c>
       <c r="O96" s="1">
-        <v>0.4</v>
+        <v>0.56</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>3785.0</v>
+        <v>1005.0</v>
       </c>
       <c r="D97" s="1">
-        <v>68.52</v>
+        <v>233.9</v>
       </c>
       <c r="E97" s="1">
-        <v>66.8485231176</v>
+        <v>250.7547462687</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>253021.66</v>
+        <v>252008.52</v>
       </c>
       <c r="I97" s="1">
-        <v>6326.54</v>
+        <v>-16939.02</v>
       </c>
       <c r="J97" s="1">
-        <v>2.5003946302463</v>
+        <v>-6.7216060790326</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>259348.2</v>
+        <v>235069.5</v>
       </c>
       <c r="N97" s="1">
-        <v>259348.2</v>
+        <v>235069.5</v>
       </c>
       <c r="O97" s="1">
-        <v>0.42</v>
+        <v>0.38</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>224</v>
       </c>
       <c r="B98" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>2051.0</v>
+        <v>859.0</v>
       </c>
       <c r="D98" s="1">
-        <v>49.67</v>
+        <v>231.2</v>
       </c>
       <c r="E98" s="1">
-        <v>52.726465139</v>
+        <v>259.1050407451</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>124044.48</v>
+        <v>222571.23</v>
       </c>
       <c r="I98" s="1">
-        <v>-22171.31</v>
+        <v>-23970.43</v>
       </c>
       <c r="J98" s="1">
-        <v>-17.873677248677</v>
+        <v>-10.769779184848</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>101873.17</v>
+        <v>198600.8</v>
       </c>
       <c r="N98" s="1">
-        <v>101873.17</v>
+        <v>198600.8</v>
       </c>
       <c r="O98" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>226</v>
       </c>
       <c r="B99" t="s">
         <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>9038.0</v>
+        <v>3640.0</v>
       </c>
       <c r="D99" s="1">
-        <v>35.1</v>
+        <v>65.62</v>
       </c>
       <c r="E99" s="1">
-        <v>28.5248373534</v>
+        <v>66.848521978</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>257807.48</v>
+        <v>243328.62</v>
       </c>
       <c r="I99" s="1">
-        <v>59426.32</v>
+        <v>-4471.82</v>
       </c>
       <c r="J99" s="1">
-        <v>23.05065780093</v>
+        <v>-1.8377698439255</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>317233.8</v>
+        <v>238856.8</v>
       </c>
       <c r="N99" s="1">
-        <v>317233.8</v>
+        <v>238856.8</v>
       </c>
       <c r="O99" s="1">
-        <v>0.51</v>
+        <v>0.38</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>228</v>
       </c>
       <c r="B100" t="s">
         <v>229</v>
       </c>
       <c r="C100" s="1">
-        <v>8488.0</v>
+        <v>2924.0</v>
       </c>
       <c r="D100" s="1">
-        <v>197.5</v>
+        <v>49.925</v>
       </c>
       <c r="E100" s="1">
-        <v>192.4519533459</v>
+        <v>49.5929616963</v>
       </c>
       <c r="F100" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="G100">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>218723.17</v>
+        <v>166606.14</v>
       </c>
       <c r="I100" s="1">
-        <v>5631.76</v>
+        <v>-20625.44</v>
       </c>
       <c r="J100" s="1">
-        <v>2.5748346642928</v>
+        <v>-12.379759833581</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>224354.93</v>
+        <v>145980.7</v>
       </c>
       <c r="N100" s="1">
-        <v>224354.93</v>
+        <v>145980.7</v>
       </c>
       <c r="O100" s="1">
-        <v>0.36</v>
+        <v>0.23</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>230</v>
       </c>
       <c r="B101" t="s">
         <v>231</v>
       </c>
       <c r="C101" s="1">
-        <v>720.0</v>
+        <v>8692.0</v>
       </c>
       <c r="D101" s="1">
-        <v>135.65</v>
+        <v>35.94</v>
       </c>
       <c r="E101" s="1">
-        <v>105.5446666667</v>
+        <v>28.5248377819</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>75992.16</v>
+        <v>247937.89</v>
       </c>
       <c r="I101" s="1">
-        <v>21675.84</v>
+        <v>64452.59</v>
       </c>
       <c r="J101" s="1">
-        <v>28.523784558828</v>
+        <v>25.995457975382</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>97668.0</v>
+        <v>312390.48</v>
       </c>
       <c r="N101" s="1">
-        <v>97668.0</v>
+        <v>312390.48</v>
       </c>
       <c r="O101" s="1">
-        <v>0.16</v>
+        <v>0.5</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>232</v>
       </c>
       <c r="B102" t="s">
         <v>233</v>
       </c>
       <c r="C102" s="1">
-        <v>8098.0</v>
+        <v>8163.0</v>
       </c>
       <c r="D102" s="1">
-        <v>23.13</v>
+        <v>195.15</v>
       </c>
       <c r="E102" s="1">
-        <v>26.5471042233</v>
+        <v>192.4519539385</v>
       </c>
       <c r="F102" t="s">
-        <v>8</v>
+        <v>74</v>
       </c>
       <c r="G102">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H102" s="1">
-        <v>214978.45</v>
+        <v>210348.4</v>
       </c>
       <c r="I102" s="1">
-        <v>-27671.71</v>
+        <v>2835.96</v>
       </c>
       <c r="J102" s="1">
-        <v>-12.871852969449</v>
+        <v>1.348220381044</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>187306.74</v>
+        <v>213184.36</v>
       </c>
       <c r="N102" s="1">
-        <v>187306.74</v>
+        <v>213184.36</v>
       </c>
       <c r="O102" s="1">
-        <v>0.3</v>
+        <v>0.34</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>234</v>
       </c>
       <c r="B103" t="s">
         <v>235</v>
       </c>
       <c r="C103" s="1">
-        <v>2381.0</v>
+        <v>7788.0</v>
       </c>
       <c r="D103" s="1">
-        <v>62.68</v>
+        <v>22.91</v>
       </c>
       <c r="E103" s="1">
-        <v>112.9185426291</v>
+        <v>26.5471045198</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>268859.05</v>
+        <v>206748.85</v>
       </c>
       <c r="I103" s="1">
-        <v>-119617.97</v>
+        <v>-28325.77</v>
       </c>
       <c r="J103" s="1">
-        <v>-44.490959110359</v>
+        <v>-13.700569555768</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>149241.08</v>
+        <v>178423.08</v>
       </c>
       <c r="N103" s="1">
-        <v>149241.08</v>
+        <v>178423.08</v>
       </c>
       <c r="O103" s="1">
-        <v>0.24</v>
+        <v>0.29</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>236</v>
       </c>
       <c r="B104" t="s">
         <v>237</v>
       </c>
       <c r="C104" s="1">
-        <v>353.0</v>
+        <v>2290.0</v>
       </c>
       <c r="D104" s="1">
-        <v>546.8</v>
+        <v>66.42</v>
       </c>
       <c r="E104" s="1">
-        <v>435.7287252125</v>
+        <v>112.9185414847</v>
       </c>
       <c r="F104" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G104">
-        <v>0.93</v>
+        <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>152329.54</v>
+        <v>258583.46</v>
       </c>
       <c r="I104" s="1">
-        <v>56217.16</v>
+        <v>-106481.66</v>
       </c>
       <c r="J104" s="1">
-        <v>36.904962753777</v>
+        <v>-41.178836419004</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>208546.7</v>
+        <v>152101.8</v>
       </c>
       <c r="N104" s="1">
-        <v>208546.7</v>
+        <v>152101.8</v>
       </c>
       <c r="O104" s="1">
-        <v>0.34</v>
+        <v>0.24</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>238</v>
       </c>
       <c r="B105" t="s">
         <v>239</v>
       </c>
       <c r="C105" s="1">
-        <v>-656256.99</v>
+        <v>339.0</v>
       </c>
       <c r="D105" s="1">
-        <v>0.08975746</v>
+        <v>543.8</v>
       </c>
       <c r="E105" s="1">
-        <v>0.0846783213</v>
+        <v>435.7287315634</v>
       </c>
       <c r="F105" t="s">
-        <v>240</v>
+        <v>30</v>
       </c>
       <c r="G105">
-        <v>11.14</v>
+        <v>0.92</v>
       </c>
       <c r="H105" s="1">
-        <v>0.0</v>
+        <v>146288.14</v>
       </c>
       <c r="I105" s="1">
-        <v>39363.35</v>
+        <v>54658.23</v>
       </c>
       <c r="J105" s="1">
-        <v>0</v>
+        <v>37.363404852916</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
-      <c r="L105" t="s">
-        <v>241</v>
+      <c r="L105">
+        <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>36396.92</v>
+        <v>200946.37</v>
       </c>
       <c r="N105" s="1">
-        <v>39363.35</v>
+        <v>200946.37</v>
       </c>
       <c r="O105" s="1">
-        <v>0.06</v>
+        <v>0.32</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="B106" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="C106" s="1">
         <v>105.0</v>
       </c>
       <c r="D106" s="1">
-        <v>256.7</v>
+        <v>254.95</v>
       </c>
       <c r="E106" s="1">
         <v>247.643809524</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
         <v>0.0</v>
       </c>
       <c r="I106" s="1">
-        <v>95090.0</v>
+        <v>76715.0</v>
       </c>
       <c r="J106" s="1">
         <v>0</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>95090.0</v>
+        <v>76715.0</v>
       </c>
       <c r="N106" s="1">
-        <v>95090.0</v>
+        <v>76715.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="B107" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="C107" s="1">
-        <v>24.0</v>
+        <v>18.0</v>
       </c>
       <c r="D107" s="1">
-        <v>115.5</v>
+        <v>115.45</v>
       </c>
       <c r="E107" s="1">
-        <v>116.55</v>
+        <v>116.37</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
         <v>0.0</v>
       </c>
       <c r="I107" s="1">
-        <v>-41880.0</v>
+        <v>-35400.0</v>
       </c>
       <c r="J107" s="1">
         <v>0</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>-41880.0</v>
+        <v>-35400.0</v>
       </c>
       <c r="N107" s="1">
-        <v>-41880.0</v>
+        <v>-35400.0</v>
       </c>
       <c r="O107" s="1">
-        <v>-0.07</v>
+        <v>-0.06</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="B108" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="C108" s="1">
         <v>26.0</v>
       </c>
       <c r="D108" s="1">
-        <v>125.2</v>
+        <v>125.36</v>
       </c>
       <c r="E108" s="1">
         <v>126.44</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>0.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-31372.31</v>
+        <v>-27212.31</v>
       </c>
       <c r="J108" s="1">
         <v>0</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>-31372.31</v>
+        <v>-27212.31</v>
       </c>
       <c r="N108" s="1">
-        <v>-31372.31</v>
+        <v>-27212.31</v>
       </c>
       <c r="O108" s="1">
-        <v>-0.05</v>
+        <v>-0.04</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="B109" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="C109" s="1">
-        <v>-50.0</v>
+        <v>25.0</v>
       </c>
       <c r="D109" s="1">
-        <v>5876.0</v>
+        <v>105.75</v>
       </c>
       <c r="E109" s="1">
-        <v>5543.130042116</v>
+        <v>105.7454</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>0.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-166434.98</v>
+        <v>115.0</v>
       </c>
       <c r="J109" s="1">
         <v>0</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>-166434.98</v>
+        <v>115.0</v>
       </c>
       <c r="N109" s="1">
-        <v>-166434.98</v>
+        <v>115.0</v>
       </c>
       <c r="O109" s="1">
-        <v>-0.27</v>
+        <v>0.0</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="B110" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C110" s="1">
-        <v>200000.0</v>
+        <v>-24.0</v>
       </c>
       <c r="D110" s="1">
-        <v>101.245</v>
+        <v>5840.0</v>
       </c>
       <c r="E110" s="1">
-        <v>99.89</v>
+        <v>5554.67405815</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>199780.0</v>
+        <v>0.0</v>
       </c>
       <c r="I110" s="1">
-        <v>2710.0</v>
+        <v>-68478.23</v>
       </c>
       <c r="J110" s="1">
-        <v>1.3564921413555</v>
+        <v>0</v>
       </c>
       <c r="K110">
-        <v>4.4</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>0.0</v>
+      </c>
+      <c r="L110">
+        <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>202490.0</v>
+        <v>-68478.23</v>
       </c>
       <c r="N110" s="1">
-        <v>211283.84</v>
+        <v>-68478.23</v>
       </c>
       <c r="O110" s="1">
-        <v>0.34</v>
+        <v>-0.11</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="B111" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="C111" s="1">
-        <v>185000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>97.769</v>
+        <v>101.088</v>
       </c>
       <c r="E111" s="1">
-        <v>99.33</v>
+        <v>99.89</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>183760.5</v>
+        <v>199780.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-2887.85</v>
+        <v>2396.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-1.5715292459479</v>
+        <v>1.1993192511763</v>
       </c>
       <c r="K111">
-        <v>1.37</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>0.04</v>
+      </c>
+      <c r="L111">
+        <v>76.03</v>
       </c>
       <c r="M111" s="1">
-        <v>180872.65</v>
+        <v>202176.0</v>
       </c>
       <c r="N111" s="1">
-        <v>183400.56</v>
+        <v>202252.03</v>
       </c>
       <c r="O111" s="1">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="B112" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="C112" s="1">
-        <v>200000.0</v>
+        <v>185000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>96.785</v>
+        <v>97.954</v>
       </c>
       <c r="E112" s="1">
-        <v>99.253</v>
+        <v>99.33</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>198506.0</v>
+        <v>183760.5</v>
       </c>
       <c r="I112" s="1">
-        <v>-4936.0</v>
+        <v>-2545.6</v>
       </c>
       <c r="J112" s="1">
-        <v>-2.4865747131069</v>
+        <v>-1.3852813852814</v>
       </c>
       <c r="K112">
-        <v>1.32</v>
+        <v>1.58</v>
       </c>
       <c r="L112" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="M112" s="1">
-        <v>193570.0</v>
+        <v>181214.9</v>
       </c>
       <c r="N112" s="1">
-        <v>196200.14</v>
+        <v>184141.95</v>
       </c>
       <c r="O112" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="B113" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="C113" s="1">
-        <v>165000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>100.265</v>
+        <v>96.702</v>
       </c>
       <c r="E113" s="1">
-        <v>99.955</v>
+        <v>99.253</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>164925.75</v>
+        <v>198506.0</v>
       </c>
       <c r="I113" s="1">
-        <v>511.5</v>
+        <v>-5102.0</v>
       </c>
       <c r="J113" s="1">
-        <v>0.31013956280326</v>
+        <v>-2.5701993894391</v>
       </c>
       <c r="K113">
-        <v>0.22</v>
+        <v>0.0</v>
       </c>
       <c r="L113">
-        <v>361.64</v>
+        <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>165437.25</v>
+        <v>193404.0</v>
       </c>
       <c r="N113" s="1">
-        <v>165798.89</v>
+        <v>193404.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.27</v>
+        <v>0.31</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="B114" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="C114" s="1">
         <v>100000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>103.705</v>
+        <v>93.477</v>
       </c>
       <c r="E114" s="1">
-        <v>106.65</v>
+        <v>93.8</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>106650.0</v>
+        <v>93800.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-2945.0</v>
+        <v>-323.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-2.7613689639006</v>
+        <v>-0.34434968017058</v>
       </c>
       <c r="K114">
-        <v>4.62</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>0.35</v>
+      </c>
+      <c r="L114">
+        <v>351.37</v>
       </c>
       <c r="M114" s="1">
-        <v>103705.0</v>
+        <v>93477.0</v>
       </c>
       <c r="N114" s="1">
-        <v>108321.44</v>
+        <v>93828.37</v>
       </c>
       <c r="O114" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="B115" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="C115" s="1">
-        <v>100000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>107.134</v>
+        <v>100.165</v>
       </c>
       <c r="E115" s="1">
-        <v>111.205</v>
+        <v>99.955</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>111205.0</v>
+        <v>164925.75</v>
       </c>
       <c r="I115" s="1">
-        <v>-4071.0</v>
+        <v>346.5</v>
       </c>
       <c r="J115" s="1">
-        <v>-3.6608066184074</v>
+        <v>0.21009454254414</v>
       </c>
       <c r="K115">
-        <v>5.48</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>0.45</v>
+      </c>
+      <c r="L115">
+        <v>741.37</v>
       </c>
       <c r="M115" s="1">
-        <v>107134.0</v>
+        <v>165272.25</v>
       </c>
       <c r="N115" s="1">
-        <v>112615.16</v>
+        <v>166013.62</v>
       </c>
       <c r="O115" s="1">
-        <v>0.18</v>
+        <v>0.27</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
       <c r="B116" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="C116" s="1">
         <v>100000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>97.411</v>
+        <v>99.524</v>
       </c>
       <c r="E116" s="1">
-        <v>99.433</v>
+        <v>99.646</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>99433.0</v>
+        <v>99646.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-2022.0</v>
+        <v>-122.0</v>
       </c>
       <c r="J116" s="1">
-        <v>-2.0335301157563</v>
+        <v>-0.12243341428657</v>
       </c>
       <c r="K116">
-        <v>2.82</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>0.04</v>
+      </c>
+      <c r="L116">
+        <v>44.52</v>
       </c>
       <c r="M116" s="1">
-        <v>97411.0</v>
+        <v>99524.0</v>
       </c>
       <c r="N116" s="1">
-        <v>100230.18</v>
+        <v>99568.52</v>
       </c>
       <c r="O116" s="1">
         <v>0.16</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="B117" t="s">
-        <v>271</v>
+        <v>264</v>
       </c>
       <c r="C117" s="1">
-        <v>29000.0</v>
+        <v>201000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>95.724</v>
+        <v>99.698</v>
       </c>
       <c r="E117" s="1">
-        <v>98.803</v>
+        <v>99.58</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>28652.87</v>
+        <v>200155.8</v>
       </c>
       <c r="I117" s="1">
-        <v>-892.91</v>
+        <v>237.18</v>
       </c>
       <c r="J117" s="1">
-        <v>-3.1163021365748</v>
+        <v>0.11849769029926</v>
       </c>
       <c r="K117">
-        <v>1.52</v>
+        <v>0.0</v>
       </c>
       <c r="L117">
-        <v>442.15</v>
+        <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>27759.96</v>
+        <v>200392.98</v>
       </c>
       <c r="N117" s="1">
-        <v>28202.11</v>
+        <v>200392.98</v>
       </c>
       <c r="O117" s="1">
-        <v>0.05</v>
+        <v>0.32</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="B118" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="C118" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>98.46</v>
+        <v>103.626</v>
       </c>
       <c r="E118" s="1">
-        <v>99.932865</v>
+        <v>106.65</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>199865.73</v>
+        <v>106650.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-2945.73</v>
+        <v>-3024.0</v>
       </c>
       <c r="J118" s="1">
-        <v>-1.4738544721999</v>
+        <v>-2.8354430379747</v>
       </c>
       <c r="K118">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>369.86</v>
+        <v>4.9</v>
+      </c>
+      <c r="L118" t="s">
+        <v>267</v>
       </c>
       <c r="M118" s="1">
-        <v>196920.0</v>
+        <v>103626.0</v>
       </c>
       <c r="N118" s="1">
-        <v>197289.86</v>
+        <v>108530.11</v>
       </c>
       <c r="O118" s="1">
-        <v>0.32</v>
+        <v>0.17</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
       <c r="B119" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="C119" s="1">
-        <v>100000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.188</v>
+        <v>95.435</v>
       </c>
       <c r="E119" s="1">
-        <v>100.0</v>
+        <v>98.803</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>100000.0</v>
+        <v>28652.87</v>
       </c>
       <c r="I119" s="1">
-        <v>-812.0</v>
+        <v>-976.72</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.812</v>
+        <v>-3.4088033764157</v>
       </c>
       <c r="K119">
-        <v>3.75</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>1.73</v>
+      </c>
+      <c r="L119">
+        <v>500.55</v>
       </c>
       <c r="M119" s="1">
-        <v>99188.0</v>
+        <v>27676.15</v>
       </c>
       <c r="N119" s="1">
-        <v>102937.32</v>
+        <v>28176.7</v>
       </c>
       <c r="O119" s="1">
-        <v>0.17</v>
+        <v>0.05</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="B120" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="C120" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>97.578</v>
+        <v>98.506</v>
       </c>
       <c r="E120" s="1">
-        <v>97.673</v>
+        <v>99.932865</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>293019.0</v>
+        <v>199865.73</v>
       </c>
       <c r="I120" s="1">
-        <v>-285.0</v>
+        <v>-2853.73</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.0972633173958</v>
+        <v>-1.4278235693533</v>
       </c>
       <c r="K120">
-        <v>3.22</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>0.25</v>
+      </c>
+      <c r="L120">
+        <v>499.32</v>
       </c>
       <c r="M120" s="1">
-        <v>292734.0</v>
+        <v>197012.0</v>
       </c>
       <c r="N120" s="1">
-        <v>302399.75</v>
+        <v>197511.32</v>
       </c>
       <c r="O120" s="1">
-        <v>0.49</v>
+        <v>0.32</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>280</v>
+        <v>272</v>
       </c>
       <c r="B121" t="s">
-        <v>281</v>
+        <v>273</v>
       </c>
       <c r="C121" s="1">
-        <v>149000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>98.91</v>
+        <v>97.813</v>
       </c>
       <c r="E121" s="1">
-        <v>101.02689933</v>
+        <v>100.0</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>150530.08</v>
+        <v>100000.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-3154.18</v>
+        <v>-2187.0</v>
       </c>
       <c r="J121" s="1">
-        <v>-2.0953818665346</v>
+        <v>-2.187</v>
       </c>
       <c r="K121">
-        <v>2.26</v>
+        <v>3.99</v>
       </c>
       <c r="L121" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
       <c r="M121" s="1">
-        <v>147375.9</v>
+        <v>97813.0</v>
       </c>
       <c r="N121" s="1">
-        <v>150748.02</v>
+        <v>101806.84</v>
       </c>
       <c r="O121" s="1">
-        <v>0.24</v>
+        <v>0.16</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>283</v>
+        <v>275</v>
       </c>
       <c r="B122" t="s">
-        <v>284</v>
+        <v>276</v>
       </c>
       <c r="C122" s="1">
         <v>300000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>69.901</v>
+        <v>97.831</v>
       </c>
       <c r="E122" s="1">
-        <v>99.454</v>
+        <v>97.673</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>298362.0</v>
+        <v>293019.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-88659.0</v>
+        <v>474.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-29.715245239005</v>
+        <v>0.16176425419512</v>
       </c>
       <c r="K122">
-        <v>1.65</v>
+        <v>3.42</v>
       </c>
       <c r="L122" t="s">
-        <v>285</v>
+        <v>277</v>
       </c>
       <c r="M122" s="1">
-        <v>209703.0</v>
+        <v>293493.0</v>
       </c>
       <c r="N122" s="1">
-        <v>214659.99</v>
+        <v>303762.86</v>
       </c>
       <c r="O122" s="1">
-        <v>0.35</v>
+        <v>0.49</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="B123" t="s">
-        <v>287</v>
+        <v>279</v>
       </c>
       <c r="C123" s="1">
-        <v>200000.0</v>
+        <v>149000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>88.64</v>
+        <v>98.82</v>
       </c>
       <c r="E123" s="1">
-        <v>86.923</v>
+        <v>101.02689933</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>173846.0</v>
+        <v>150530.08</v>
       </c>
       <c r="I123" s="1">
-        <v>3434.0</v>
+        <v>-3288.28</v>
       </c>
       <c r="J123" s="1">
-        <v>1.9753114825765</v>
+        <v>-2.1844670513694</v>
       </c>
       <c r="K123">
-        <v>1.43</v>
+        <v>2.45</v>
       </c>
       <c r="L123" t="s">
-        <v>288</v>
+        <v>280</v>
       </c>
       <c r="M123" s="1">
-        <v>177280.0</v>
+        <v>147241.8</v>
       </c>
       <c r="N123" s="1">
-        <v>180136.16</v>
+        <v>150894.93</v>
       </c>
       <c r="O123" s="1">
-        <v>0.29</v>
+        <v>0.24</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>289</v>
+        <v>281</v>
       </c>
       <c r="B124" t="s">
-        <v>290</v>
+        <v>282</v>
       </c>
       <c r="C124" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>98.997</v>
+        <v>70.681</v>
       </c>
       <c r="E124" s="1">
-        <v>99.991</v>
+        <v>99.454</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>99991.0</v>
+        <v>298362.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-994.0</v>
+        <v>-86319.0</v>
       </c>
       <c r="J124" s="1">
-        <v>-0.99408946805212</v>
+        <v>-28.930963058298</v>
       </c>
       <c r="K124">
-        <v>2.92</v>
+        <v>1.76</v>
       </c>
       <c r="L124" t="s">
-        <v>291</v>
+        <v>283</v>
       </c>
       <c r="M124" s="1">
-        <v>98997.0</v>
+        <v>212043.0</v>
       </c>
       <c r="N124" s="1">
-        <v>101921.66</v>
+        <v>217319.3</v>
       </c>
       <c r="O124" s="1">
-        <v>0.16</v>
+        <v>0.35</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>292</v>
+        <v>284</v>
       </c>
       <c r="B125" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
       <c r="C125" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>102.917</v>
+        <v>88.744</v>
       </c>
       <c r="E125" s="1">
-        <v>99.746</v>
+        <v>86.923</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>99746.0</v>
+        <v>173846.0</v>
       </c>
       <c r="I125" s="1">
-        <v>3171.0</v>
+        <v>3642.0</v>
       </c>
       <c r="J125" s="1">
-        <v>3.1790748501193</v>
+        <v>2.0949576061572</v>
       </c>
       <c r="K125">
-        <v>2.18</v>
+        <v>1.54</v>
       </c>
       <c r="L125" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="M125" s="1">
-        <v>102917.0</v>
+        <v>177488.0</v>
       </c>
       <c r="N125" s="1">
-        <v>105093.37</v>
+        <v>180559.92</v>
       </c>
       <c r="O125" s="1">
-        <v>0.17</v>
+        <v>0.29</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>295</v>
+        <v>287</v>
       </c>
       <c r="B126" t="s">
-        <v>296</v>
+        <v>288</v>
       </c>
       <c r="C126" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>105.938</v>
+        <v>91.631</v>
       </c>
       <c r="E126" s="1">
-        <v>107.962</v>
+        <v>91.61</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>215924.0</v>
+        <v>91610.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-4048.0</v>
+        <v>21.0</v>
       </c>
       <c r="J126" s="1">
-        <v>-1.8747337025991</v>
+        <v>0.022923261652658</v>
       </c>
       <c r="K126">
-        <v>1.04</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>0.59</v>
+      </c>
+      <c r="L126">
+        <v>586.3</v>
       </c>
       <c r="M126" s="1">
-        <v>211876.0</v>
+        <v>91631.0</v>
       </c>
       <c r="N126" s="1">
-        <v>213960.27</v>
+        <v>92217.3</v>
       </c>
       <c r="O126" s="1">
-        <v>0.35</v>
+        <v>0.15</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>298</v>
+        <v>289</v>
       </c>
       <c r="B127" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="C127" s="1">
-        <v>199000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.172</v>
+        <v>98.857</v>
       </c>
       <c r="E127" s="1">
-        <v>99.298</v>
+        <v>99.991</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>197603.02</v>
+        <v>99991.0</v>
       </c>
       <c r="I127" s="1">
-        <v>1739.26</v>
+        <v>-1134.0</v>
       </c>
       <c r="J127" s="1">
-        <v>0.88017885556607</v>
+        <v>-1.1341020691862</v>
       </c>
       <c r="K127">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>253.52</v>
+        <v>3.13</v>
+      </c>
+      <c r="L127" t="s">
+        <v>291</v>
       </c>
       <c r="M127" s="1">
-        <v>199342.28</v>
+        <v>98857.0</v>
       </c>
       <c r="N127" s="1">
-        <v>199595.8</v>
+        <v>101983.03</v>
       </c>
       <c r="O127" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="B128" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
       <c r="C128" s="1">
-        <v>241000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>98.644</v>
+        <v>102.762</v>
       </c>
       <c r="E128" s="1">
-        <v>99.459</v>
+        <v>99.746</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>239696.19</v>
+        <v>99746.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-1964.15</v>
+        <v>3016.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-0.81943313325089</v>
+        <v>3.0236801475748</v>
       </c>
       <c r="K128">
-        <v>0.85</v>
+        <v>2.47</v>
       </c>
       <c r="L128" t="s">
-        <v>302</v>
+        <v>294</v>
       </c>
       <c r="M128" s="1">
-        <v>237732.04</v>
+        <v>102762.0</v>
       </c>
       <c r="N128" s="1">
-        <v>239770.64</v>
+        <v>105233.23</v>
       </c>
       <c r="O128" s="1">
-        <v>0.39</v>
+        <v>0.17</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
       <c r="B129" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
       <c r="C129" s="1">
         <v>200000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>97.999</v>
+        <v>100.121</v>
       </c>
       <c r="E129" s="1">
-        <v>99.292</v>
+        <v>99.834</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>198584.0</v>
+        <v>199668.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-2586.0</v>
+        <v>574.0</v>
       </c>
       <c r="J129" s="1">
-        <v>-1.3022197155864</v>
+        <v>0.28747721217221</v>
       </c>
       <c r="K129">
-        <v>0.8</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>0.15</v>
+      </c>
+      <c r="L129">
+        <v>302.74</v>
       </c>
       <c r="M129" s="1">
-        <v>195998.0</v>
+        <v>200242.0</v>
       </c>
       <c r="N129" s="1">
-        <v>197589.78</v>
+        <v>200544.74</v>
       </c>
       <c r="O129" s="1">
         <v>0.32</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="B130" t="s">
-        <v>307</v>
+        <v>298</v>
       </c>
       <c r="C130" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>97.724</v>
+        <v>106.261</v>
       </c>
       <c r="E130" s="1">
-        <v>99.74</v>
+        <v>107.962</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>99740.0</v>
+        <v>215924.0</v>
       </c>
       <c r="I130" s="1">
-        <v>-2016.0</v>
+        <v>-3402.0</v>
       </c>
       <c r="J130" s="1">
-        <v>-2.0212552636856</v>
+        <v>-1.5755543617199</v>
       </c>
       <c r="K130">
-        <v>2.07</v>
+        <v>1.46</v>
       </c>
       <c r="L130" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
       <c r="M130" s="1">
-        <v>97724.0</v>
+        <v>212522.0</v>
       </c>
       <c r="N130" s="1">
-        <v>99795.23</v>
+        <v>215432.11</v>
       </c>
       <c r="O130" s="1">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>309</v>
+        <v>300</v>
       </c>
       <c r="B131" t="s">
-        <v>310</v>
+        <v>301</v>
       </c>
       <c r="C131" s="1">
-        <v>200000.0</v>
+        <v>199000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>98.758</v>
+        <v>99.903</v>
       </c>
       <c r="E131" s="1">
-        <v>99.933</v>
+        <v>99.298</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>199866.0</v>
+        <v>197603.02</v>
       </c>
       <c r="I131" s="1">
-        <v>-2350.0</v>
+        <v>1203.95</v>
       </c>
       <c r="J131" s="1">
-        <v>-1.1757877778111</v>
+        <v>0.60927712542045</v>
       </c>
       <c r="K131">
-        <v>0.49</v>
+        <v>0.35</v>
       </c>
       <c r="L131">
-        <v>980.14</v>
+        <v>697.18</v>
       </c>
       <c r="M131" s="1">
-        <v>197516.0</v>
+        <v>198806.97</v>
       </c>
       <c r="N131" s="1">
-        <v>198496.14</v>
+        <v>199504.15</v>
       </c>
       <c r="O131" s="1">
         <v>0.32</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="B132" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
       <c r="C132" s="1">
-        <v>1083369.0</v>
+        <v>241000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>87.927</v>
+        <v>98.659</v>
       </c>
       <c r="E132" s="1">
-        <v>96.04336842</v>
+        <v>99.459</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>1040504.08</v>
+        <v>239696.19</v>
       </c>
       <c r="I132" s="1">
-        <v>-87930.22</v>
+        <v>-1928.0</v>
       </c>
       <c r="J132" s="1">
-        <v>-8.4507328409515</v>
+        <v>-0.80435154184136</v>
       </c>
       <c r="K132">
-        <v>1.22</v>
+        <v>1.03</v>
       </c>
       <c r="L132" t="s">
-        <v>313</v>
+        <v>304</v>
       </c>
       <c r="M132" s="1">
-        <v>952573.86</v>
+        <v>237768.19</v>
       </c>
       <c r="N132" s="1">
-        <v>965819.16</v>
+        <v>240257.42</v>
       </c>
       <c r="O132" s="1">
-        <v>1.56</v>
+        <v>0.38</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>314</v>
+        <v>305</v>
       </c>
       <c r="B133" t="s">
-        <v>315</v>
+        <v>306</v>
       </c>
       <c r="C133" s="1">
-        <v>162000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>97.869</v>
+        <v>98.023</v>
       </c>
       <c r="E133" s="1">
-        <v>100.0</v>
+        <v>99.292</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>162000.0</v>
+        <v>198584.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-3452.22</v>
+        <v>-2538.0</v>
       </c>
       <c r="J133" s="1">
-        <v>-2.131</v>
+        <v>-1.2780485839745</v>
       </c>
       <c r="K133">
-        <v>1.43</v>
+        <v>1.0</v>
       </c>
       <c r="L133" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
       <c r="M133" s="1">
-        <v>158547.78</v>
+        <v>196046.0</v>
       </c>
       <c r="N133" s="1">
-        <v>160861.34</v>
+        <v>198040.52</v>
       </c>
       <c r="O133" s="1">
-        <v>0.26</v>
+        <v>0.32</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="B134" t="s">
-        <v>318</v>
+        <v>309</v>
       </c>
       <c r="C134" s="1">
-        <v>650000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>85.425</v>
+        <v>98.687</v>
       </c>
       <c r="E134" s="1">
-        <v>99.547</v>
+        <v>99.933</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>647055.5</v>
+        <v>199866.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-91793.0</v>
+        <v>-2492.0</v>
       </c>
       <c r="J134" s="1">
-        <v>-14.1862637749</v>
+        <v>-1.2468353797044</v>
       </c>
       <c r="K134">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>409.59</v>
+        <v>0.68</v>
+      </c>
+      <c r="L134" t="s">
+        <v>310</v>
       </c>
       <c r="M134" s="1">
-        <v>555262.5</v>
+        <v>197374.0</v>
       </c>
       <c r="N134" s="1">
-        <v>555672.09</v>
+        <v>198742.49</v>
       </c>
       <c r="O134" s="1">
-        <v>0.9</v>
+        <v>0.32</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>319</v>
+        <v>311</v>
       </c>
       <c r="B135" t="s">
-        <v>320</v>
+        <v>312</v>
       </c>
       <c r="C135" s="1">
-        <v>200000.0</v>
+        <v>1083369.0</v>
       </c>
       <c r="D135" s="1">
-        <v>108.686</v>
+        <v>88.028</v>
       </c>
       <c r="E135" s="1">
-        <v>109.825</v>
+        <v>96.04336842</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>219650.0</v>
+        <v>1040504.08</v>
       </c>
       <c r="I135" s="1">
-        <v>-2278.0</v>
+        <v>-86836.01</v>
       </c>
       <c r="J135" s="1">
-        <v>-1.037104484407</v>
+        <v>-8.3455713119357</v>
       </c>
       <c r="K135">
-        <v>2.51</v>
-[...2 lines deleted...]
-        <v>321</v>
+        <v>0.04</v>
+      </c>
+      <c r="L135">
+        <v>482.32</v>
       </c>
       <c r="M135" s="1">
-        <v>217372.0</v>
+        <v>953668.07</v>
       </c>
       <c r="N135" s="1">
-        <v>222396.73</v>
+        <v>954150.39</v>
       </c>
       <c r="O135" s="1">
-        <v>0.36</v>
+        <v>1.53</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="B136" t="s">
-        <v>323</v>
+        <v>314</v>
       </c>
       <c r="C136" s="1">
-        <v>200000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>88.839</v>
+        <v>97.946</v>
       </c>
       <c r="E136" s="1">
-        <v>87.708</v>
+        <v>100.0</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>175416.0</v>
+        <v>162000.0</v>
       </c>
       <c r="I136" s="1">
-        <v>2262.0</v>
+        <v>-3327.48</v>
       </c>
       <c r="J136" s="1">
-        <v>1.2895060883842</v>
+        <v>-2.054</v>
       </c>
       <c r="K136">
-        <v>1.07</v>
+        <v>1.62</v>
       </c>
       <c r="L136" t="s">
-        <v>324</v>
+        <v>315</v>
       </c>
       <c r="M136" s="1">
-        <v>177678.0</v>
+        <v>158672.52</v>
       </c>
       <c r="N136" s="1">
-        <v>179808.82</v>
+        <v>161299.53</v>
       </c>
       <c r="O136" s="1">
-        <v>0.29</v>
+        <v>0.26</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>325</v>
+        <v>316</v>
       </c>
       <c r="B137" t="s">
-        <v>326</v>
+        <v>317</v>
       </c>
       <c r="C137" s="1">
-        <v>400000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>100.153</v>
+        <v>85.494</v>
       </c>
       <c r="E137" s="1">
-        <v>102.581</v>
+        <v>99.547</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>410324.0</v>
+        <v>647055.5</v>
       </c>
       <c r="I137" s="1">
-        <v>-9712.0</v>
+        <v>-91344.5</v>
       </c>
       <c r="J137" s="1">
-        <v>-2.366910051569</v>
+        <v>-14.116949782515</v>
       </c>
       <c r="K137">
-        <v>0.92</v>
-[...2 lines deleted...]
-        <v>327</v>
+        <v>0.08</v>
+      </c>
+      <c r="L137">
+        <v>503.08</v>
       </c>
       <c r="M137" s="1">
-        <v>400612.0</v>
+        <v>555711.0</v>
       </c>
       <c r="N137" s="1">
-        <v>404294.19</v>
+        <v>556214.08</v>
       </c>
       <c r="O137" s="1">
-        <v>0.65</v>
+        <v>0.89</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>328</v>
+        <v>318</v>
       </c>
       <c r="B138" t="s">
-        <v>329</v>
+        <v>319</v>
       </c>
       <c r="C138" s="1">
-        <v>171000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>97.918</v>
+        <v>108.642</v>
       </c>
       <c r="E138" s="1">
-        <v>99.528</v>
+        <v>109.825</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>170192.88</v>
+        <v>219650.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-2753.1</v>
+        <v>-2366.0</v>
       </c>
       <c r="J138" s="1">
-        <v>-1.6176352383249</v>
+        <v>-1.0771682221716</v>
       </c>
       <c r="K138">
-        <v>1.37</v>
+        <v>2.94</v>
       </c>
       <c r="L138" t="s">
-        <v>330</v>
+        <v>320</v>
       </c>
       <c r="M138" s="1">
-        <v>167439.78</v>
+        <v>217284.0</v>
       </c>
       <c r="N138" s="1">
-        <v>169779.9</v>
+        <v>223159.69</v>
       </c>
       <c r="O138" s="1">
-        <v>0.27</v>
+        <v>0.36</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>331</v>
+        <v>321</v>
       </c>
       <c r="B139" t="s">
-        <v>332</v>
+        <v>322</v>
       </c>
       <c r="C139" s="1">
-        <v>698000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>89.23</v>
+        <v>89.258</v>
       </c>
       <c r="E139" s="1">
-        <v>102.92057736</v>
+        <v>87.708</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>718385.63</v>
+        <v>175416.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-95560.23</v>
+        <v>3100.0</v>
       </c>
       <c r="J139" s="1">
-        <v>-13.302079831413</v>
+        <v>1.7672276189173</v>
       </c>
       <c r="K139">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.19</v>
+      </c>
+      <c r="L139" t="s">
+        <v>323</v>
       </c>
       <c r="M139" s="1">
-        <v>622825.4</v>
+        <v>178516.0</v>
       </c>
       <c r="N139" s="1">
-        <v>622825.4</v>
+        <v>180891.34</v>
       </c>
       <c r="O139" s="1">
-        <v>1.01</v>
+        <v>0.29</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>333</v>
+        <v>324</v>
       </c>
       <c r="B140" t="s">
-        <v>334</v>
+        <v>325</v>
       </c>
       <c r="C140" s="1">
-        <v>336589.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>42.736</v>
+        <v>100.009</v>
       </c>
       <c r="E140" s="1">
-        <v>77.22322773</v>
+        <v>102.581</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>259924.89</v>
+        <v>410324.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-116080.21</v>
+        <v>-10288.0</v>
       </c>
       <c r="J140" s="1">
-        <v>-44.659135952698</v>
+        <v>-2.5072869244792</v>
       </c>
       <c r="K140">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.15</v>
+      </c>
+      <c r="L140" t="s">
+        <v>326</v>
       </c>
       <c r="M140" s="1">
-        <v>143844.68</v>
+        <v>400036.0</v>
       </c>
       <c r="N140" s="1">
-        <v>143844.68</v>
+        <v>404638.74</v>
       </c>
       <c r="O140" s="1">
-        <v>0.23</v>
+        <v>0.65</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>335</v>
+        <v>327</v>
       </c>
       <c r="B141" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="C141" s="1">
-        <v>842000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>63.28</v>
+        <v>97.904</v>
       </c>
       <c r="E141" s="1">
-        <v>96.0291734</v>
+        <v>99.528</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>808565.64</v>
+        <v>170192.88</v>
       </c>
       <c r="I141" s="1">
-        <v>-275748.04</v>
+        <v>-2777.04</v>
       </c>
       <c r="J141" s="1">
-        <v>-34.103358633938</v>
+        <v>-1.6317016317016</v>
       </c>
       <c r="K141">
-        <v>0.68</v>
+        <v>1.56</v>
       </c>
       <c r="L141" t="s">
-        <v>337</v>
+        <v>329</v>
       </c>
       <c r="M141" s="1">
-        <v>532817.6</v>
+        <v>167415.84</v>
       </c>
       <c r="N141" s="1">
-        <v>538577.44</v>
+        <v>170088.01</v>
       </c>
       <c r="O141" s="1">
-        <v>0.87</v>
+        <v>0.27</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>338</v>
+        <v>330</v>
       </c>
       <c r="B142" t="s">
-        <v>339</v>
+        <v>331</v>
       </c>
       <c r="C142" s="1">
-        <v>200000.0</v>
+        <v>698000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>97.2</v>
+        <v>89.322</v>
       </c>
       <c r="E142" s="1">
-        <v>99.46</v>
+        <v>102.92057736</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>198920.0</v>
+        <v>718385.63</v>
       </c>
       <c r="I142" s="1">
-        <v>-4520.0</v>
+        <v>-94918.07</v>
       </c>
       <c r="J142" s="1">
-        <v>-2.2722702594008</v>
+        <v>-13.212690515538</v>
       </c>
       <c r="K142">
-        <v>1.8</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>0.0</v>
+      </c>
+      <c r="L142">
+        <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>194400.0</v>
+        <v>623467.56</v>
       </c>
       <c r="N142" s="1">
-        <v>198006.16</v>
+        <v>623467.56</v>
       </c>
       <c r="O142" s="1">
-        <v>0.32</v>
+        <v>1.0</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="B143" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
       <c r="C143" s="1">
-        <v>600000.0</v>
+        <v>336589.0</v>
       </c>
       <c r="D143" s="1">
-        <v>85.319</v>
+        <v>43.212</v>
       </c>
       <c r="E143" s="1">
-        <v>99.459</v>
+        <v>77.22322773</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>596754.0</v>
+        <v>259924.89</v>
       </c>
       <c r="I143" s="1">
-        <v>-84840.0</v>
+        <v>-114478.05</v>
       </c>
       <c r="J143" s="1">
-        <v>-14.216913502046</v>
+        <v>-44.042742501497</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>511914.0</v>
+        <v>145446.84</v>
       </c>
       <c r="N143" s="1">
-        <v>511914.0</v>
+        <v>145446.84</v>
       </c>
       <c r="O143" s="1">
-        <v>0.83</v>
+        <v>0.23</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="B144" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="C144" s="1">
-        <v>100000.0</v>
+        <v>842000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>97.511</v>
+        <v>63.516</v>
       </c>
       <c r="E144" s="1">
-        <v>100.45</v>
+        <v>96.0291734</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>100450.0</v>
+        <v>808565.64</v>
       </c>
       <c r="I144" s="1">
-        <v>-2939.0</v>
+        <v>-273760.92</v>
       </c>
       <c r="J144" s="1">
-        <v>-2.9258337481334</v>
+        <v>-33.85759998409</v>
       </c>
       <c r="K144">
-        <v>1.6</v>
-[...2 lines deleted...]
-        <v>345</v>
+        <v>0.02</v>
+      </c>
+      <c r="L144">
+        <v>171.6</v>
       </c>
       <c r="M144" s="1">
-        <v>97511.0</v>
+        <v>534804.72</v>
       </c>
       <c r="N144" s="1">
-        <v>99114.08</v>
+        <v>534976.32</v>
       </c>
       <c r="O144" s="1">
-        <v>0.16</v>
+        <v>0.86</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>346</v>
+        <v>336</v>
       </c>
       <c r="B145" t="s">
-        <v>347</v>
+        <v>337</v>
       </c>
       <c r="C145" s="1">
         <v>200000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>95.951</v>
+        <v>97.381</v>
       </c>
       <c r="E145" s="1">
-        <v>99.077</v>
+        <v>99.46</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>198154.0</v>
+        <v>198920.0</v>
       </c>
       <c r="I145" s="1">
-        <v>-6252.0</v>
+        <v>-4158.0</v>
       </c>
       <c r="J145" s="1">
-        <v>-3.1551217739738</v>
+        <v>-2.090287552785</v>
       </c>
       <c r="K145">
-        <v>1.93</v>
+        <v>2.0</v>
       </c>
       <c r="L145" t="s">
-        <v>348</v>
+        <v>338</v>
       </c>
       <c r="M145" s="1">
-        <v>191902.0</v>
+        <v>194762.0</v>
       </c>
       <c r="N145" s="1">
-        <v>195756.79</v>
+        <v>198756.52</v>
       </c>
       <c r="O145" s="1">
         <v>0.32</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>349</v>
+        <v>339</v>
       </c>
       <c r="B146" t="s">
-        <v>350</v>
+        <v>340</v>
       </c>
       <c r="C146" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>93.769</v>
+        <v>85.41</v>
       </c>
       <c r="E146" s="1">
-        <v>92.56375</v>
+        <v>99.459</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>185127.5</v>
+        <v>596754.0</v>
       </c>
       <c r="I146" s="1">
-        <v>2410.5</v>
+        <v>-84294.0</v>
       </c>
       <c r="J146" s="1">
-        <v>1.3020755965483</v>
+        <v>-14.125418514162</v>
       </c>
       <c r="K146">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>351</v>
+        <v>0.0</v>
+      </c>
+      <c r="L146">
+        <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>187538.0</v>
+        <v>512460.0</v>
       </c>
       <c r="N146" s="1">
-        <v>188540.05</v>
+        <v>512460.0</v>
       </c>
       <c r="O146" s="1">
-        <v>0.3</v>
+        <v>0.82</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>352</v>
+        <v>341</v>
       </c>
       <c r="B147" t="s">
-        <v>353</v>
+        <v>342</v>
       </c>
       <c r="C147" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>103.665</v>
+        <v>97.799</v>
       </c>
       <c r="E147" s="1">
-        <v>99.961</v>
+        <v>100.45</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>199922.0</v>
+        <v>100450.0</v>
       </c>
       <c r="I147" s="1">
-        <v>7408.0</v>
+        <v>-2651.0</v>
       </c>
       <c r="J147" s="1">
-        <v>3.7054451235982</v>
+        <v>-2.6391239422598</v>
       </c>
       <c r="K147">
-        <v>3.63</v>
+        <v>1.83</v>
       </c>
       <c r="L147" t="s">
-        <v>354</v>
+        <v>343</v>
       </c>
       <c r="M147" s="1">
-        <v>207330.0</v>
+        <v>97799.0</v>
       </c>
       <c r="N147" s="1">
-        <v>214595.75</v>
+        <v>99625.03</v>
       </c>
       <c r="O147" s="1">
-        <v>0.35</v>
+        <v>0.16</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>355</v>
+        <v>344</v>
       </c>
       <c r="B148" t="s">
-        <v>356</v>
+        <v>345</v>
       </c>
       <c r="C148" s="1">
-        <v>153000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>101.68</v>
+        <v>95.556</v>
       </c>
       <c r="E148" s="1">
-        <v>99.943</v>
+        <v>99.077</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>152912.79</v>
+        <v>198154.0</v>
       </c>
       <c r="I148" s="1">
-        <v>2657.61</v>
+        <v>-7042.0</v>
       </c>
       <c r="J148" s="1">
-        <v>1.7379906546732</v>
+        <v>-3.5538015886634</v>
       </c>
       <c r="K148">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>217.97</v>
+        <v>2.13</v>
+      </c>
+      <c r="L148" t="s">
+        <v>346</v>
       </c>
       <c r="M148" s="1">
-        <v>155570.4</v>
+        <v>191112.0</v>
       </c>
       <c r="N148" s="1">
-        <v>155788.37</v>
+        <v>195369.53</v>
       </c>
       <c r="O148" s="1">
-        <v>0.25</v>
+        <v>0.31</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>357</v>
+        <v>347</v>
       </c>
       <c r="B149" t="s">
-        <v>358</v>
+        <v>348</v>
       </c>
       <c r="C149" s="1">
-        <v>141000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>97.639</v>
+        <v>93.611</v>
       </c>
       <c r="E149" s="1">
-        <v>99.702</v>
+        <v>92.56375</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>140579.82</v>
+        <v>185127.5</v>
       </c>
       <c r="I149" s="1">
-        <v>-2908.83</v>
+        <v>2094.5</v>
       </c>
       <c r="J149" s="1">
-        <v>-2.0691661150228</v>
+        <v>1.1313824256256</v>
       </c>
       <c r="K149">
-        <v>1.78</v>
+        <v>0.55</v>
       </c>
       <c r="L149" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="M149" s="1">
-        <v>137670.99</v>
+        <v>187222.0</v>
       </c>
       <c r="N149" s="1">
-        <v>140181.95</v>
+        <v>188324.74</v>
       </c>
       <c r="O149" s="1">
-        <v>0.23</v>
+        <v>0.3</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>360</v>
+        <v>350</v>
       </c>
       <c r="B150" t="s">
-        <v>361</v>
+        <v>351</v>
       </c>
       <c r="C150" s="1">
-        <v>140000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>96.487</v>
+        <v>103.355</v>
       </c>
       <c r="E150" s="1">
-        <v>99.3</v>
+        <v>99.961</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>139020.0</v>
+        <v>199922.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-3938.2</v>
+        <v>6788.0</v>
       </c>
       <c r="J150" s="1">
-        <v>-2.8328298086606</v>
+        <v>3.3953241764288</v>
       </c>
       <c r="K150">
-        <v>1.95</v>
+        <v>3.91</v>
       </c>
       <c r="L150" t="s">
-        <v>362</v>
+        <v>352</v>
       </c>
       <c r="M150" s="1">
-        <v>135081.8</v>
+        <v>206710.0</v>
       </c>
       <c r="N150" s="1">
-        <v>137805.09</v>
+        <v>214536.71</v>
       </c>
       <c r="O150" s="1">
-        <v>0.22</v>
+        <v>0.34</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>363</v>
+        <v>353</v>
       </c>
       <c r="B151" t="s">
-        <v>364</v>
+        <v>354</v>
       </c>
       <c r="C151" s="1">
-        <v>100000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>101.222</v>
+        <v>101.355</v>
       </c>
       <c r="E151" s="1">
-        <v>99.611</v>
+        <v>99.943</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>99611.0</v>
+        <v>152912.79</v>
       </c>
       <c r="I151" s="1">
-        <v>1611.0</v>
+        <v>2160.36</v>
       </c>
       <c r="J151" s="1">
-        <v>1.6172912630131</v>
+        <v>1.4128052990204</v>
       </c>
       <c r="K151">
-        <v>2.98</v>
-[...2 lines deleted...]
-        <v>365</v>
+        <v>0.37</v>
+      </c>
+      <c r="L151">
+        <v>570.08</v>
       </c>
       <c r="M151" s="1">
-        <v>101222.0</v>
+        <v>155073.15</v>
       </c>
       <c r="N151" s="1">
-        <v>104202.82</v>
+        <v>155643.23</v>
       </c>
       <c r="O151" s="1">
-        <v>0.17</v>
+        <v>0.25</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>366</v>
+        <v>355</v>
       </c>
       <c r="B152" t="s">
-        <v>367</v>
+        <v>356</v>
       </c>
       <c r="C152" s="1">
-        <v>100000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>98.869</v>
+        <v>97.691</v>
       </c>
       <c r="E152" s="1">
-        <v>114.80527</v>
+        <v>99.702</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>114805.27</v>
+        <v>140579.82</v>
       </c>
       <c r="I152" s="1">
-        <v>-15936.27</v>
+        <v>-2835.51</v>
       </c>
       <c r="J152" s="1">
-        <v>-13.881131066544</v>
+        <v>-2.0170106918617</v>
       </c>
       <c r="K152">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>344.86</v>
+        <v>1.97</v>
+      </c>
+      <c r="L152" t="s">
+        <v>357</v>
       </c>
       <c r="M152" s="1">
-        <v>98869.0</v>
+        <v>137744.31</v>
       </c>
       <c r="N152" s="1">
-        <v>99213.86</v>
+        <v>140518.92</v>
       </c>
       <c r="O152" s="1">
-        <v>0.16</v>
+        <v>0.22</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>368</v>
+        <v>358</v>
       </c>
       <c r="B153" t="s">
-        <v>369</v>
+        <v>359</v>
       </c>
       <c r="C153" s="1">
-        <v>300000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>99.672</v>
+        <v>96.619</v>
       </c>
       <c r="E153" s="1">
-        <v>101.74266667</v>
+        <v>99.3</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>305228.0</v>
+        <v>139020.0</v>
       </c>
       <c r="I153" s="1">
-        <v>-6212.0</v>
+        <v>-3753.4</v>
       </c>
       <c r="J153" s="1">
-        <v>-2.0351999161283</v>
+        <v>-2.6998992950655</v>
       </c>
       <c r="K153">
-        <v>3.68</v>
+        <v>2.15</v>
       </c>
       <c r="L153" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="M153" s="1">
-        <v>299016.0</v>
+        <v>135266.6</v>
       </c>
       <c r="N153" s="1">
-        <v>310068.74</v>
+        <v>138275.83</v>
       </c>
       <c r="O153" s="1">
-        <v>0.5</v>
+        <v>0.22</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
       <c r="B154" t="s">
-        <v>372</v>
+        <v>362</v>
       </c>
       <c r="C154" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>103.486</v>
+        <v>101.132</v>
       </c>
       <c r="E154" s="1">
-        <v>99.661</v>
+        <v>99.611</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>199322.0</v>
+        <v>99611.0</v>
       </c>
       <c r="I154" s="1">
-        <v>7650.0</v>
+        <v>1521.0</v>
       </c>
       <c r="J154" s="1">
-        <v>3.8380108568046</v>
+        <v>1.5269397958057</v>
       </c>
       <c r="K154">
-        <v>3.97</v>
+        <v>3.21</v>
       </c>
       <c r="L154" t="s">
-        <v>373</v>
+        <v>363</v>
       </c>
       <c r="M154" s="1">
-        <v>206972.0</v>
+        <v>101132.0</v>
       </c>
       <c r="N154" s="1">
-        <v>214904.19</v>
+        <v>104342.96</v>
       </c>
       <c r="O154" s="1">
-        <v>0.35</v>
+        <v>0.17</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>374</v>
+        <v>364</v>
       </c>
       <c r="B155" t="s">
-        <v>375</v>
+        <v>365</v>
       </c>
       <c r="C155" s="1">
         <v>200000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>106.423</v>
+        <v>99.902</v>
       </c>
       <c r="E155" s="1">
-        <v>107.34</v>
+        <v>101.742665</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>214680.0</v>
+        <v>203485.33</v>
       </c>
       <c r="I155" s="1">
-        <v>-1834.0</v>
+        <v>-3681.33</v>
       </c>
       <c r="J155" s="1">
-        <v>-0.85429476430035</v>
+        <v>-1.8091377889502</v>
       </c>
       <c r="K155">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>866.85</v>
+        <v>3.92</v>
+      </c>
+      <c r="L155" t="s">
+        <v>366</v>
       </c>
       <c r="M155" s="1">
-        <v>212846.0</v>
+        <v>199804.0</v>
       </c>
       <c r="N155" s="1">
-        <v>213712.85</v>
+        <v>207647.15</v>
       </c>
       <c r="O155" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>376</v>
+        <v>367</v>
       </c>
       <c r="B156" t="s">
-        <v>377</v>
+        <v>368</v>
       </c>
       <c r="C156" s="1">
         <v>200000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>106.65</v>
+        <v>103.723</v>
       </c>
       <c r="E156" s="1">
-        <v>109.3</v>
+        <v>99.661</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>218600.0</v>
+        <v>199322.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-5300.0</v>
+        <v>8124.0</v>
       </c>
       <c r="J156" s="1">
-        <v>-2.4245196706313</v>
+        <v>4.0758170196968</v>
       </c>
       <c r="K156">
-        <v>1.17</v>
+        <v>4.23</v>
       </c>
       <c r="L156" t="s">
-        <v>378</v>
+        <v>369</v>
       </c>
       <c r="M156" s="1">
-        <v>213300.0</v>
+        <v>207446.0</v>
       </c>
       <c r="N156" s="1">
-        <v>215630.14</v>
+        <v>215910.38</v>
       </c>
       <c r="O156" s="1">
         <v>0.35</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="B157" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="C157" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>99.028</v>
+        <v>106.181</v>
       </c>
       <c r="E157" s="1">
-        <v>99.852</v>
+        <v>107.34</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>99852.0</v>
+        <v>214680.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-824.0</v>
+        <v>-2318.0</v>
       </c>
       <c r="J157" s="1">
-        <v>-0.8252213275648</v>
+        <v>-1.0797465995901</v>
       </c>
       <c r="K157">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>810.96</v>
+        <v>0.85</v>
+      </c>
+      <c r="L157" t="s">
+        <v>372</v>
       </c>
       <c r="M157" s="1">
-        <v>99028.0</v>
+        <v>212362.0</v>
       </c>
       <c r="N157" s="1">
-        <v>99838.96</v>
+        <v>214056.29</v>
       </c>
       <c r="O157" s="1">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>381</v>
+        <v>373</v>
       </c>
       <c r="B158" t="s">
-        <v>382</v>
+        <v>374</v>
       </c>
       <c r="C158" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.937</v>
+        <v>106.438</v>
       </c>
       <c r="E158" s="1">
-        <v>100.0</v>
+        <v>109.3</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>100000.0</v>
+        <v>218600.0</v>
       </c>
       <c r="I158" s="1">
-        <v>937.0</v>
+        <v>-5724.0</v>
       </c>
       <c r="J158" s="1">
-        <v>0.937</v>
+        <v>-2.6184812442818</v>
       </c>
       <c r="K158">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>134.81</v>
+        <v>1.47</v>
+      </c>
+      <c r="L158" t="s">
+        <v>375</v>
       </c>
       <c r="M158" s="1">
-        <v>100937.0</v>
+        <v>212876.0</v>
       </c>
       <c r="N158" s="1">
-        <v>101071.81</v>
+        <v>215810.25</v>
       </c>
       <c r="O158" s="1">
-        <v>0.16</v>
+        <v>0.35</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="B159" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="C159" s="1">
         <v>100000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>99.074</v>
+        <v>99.016</v>
       </c>
       <c r="E159" s="1">
-        <v>99.589</v>
+        <v>99.852</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>99589.0</v>
+        <v>99852.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-515.0</v>
+        <v>-836.0</v>
       </c>
       <c r="J159" s="1">
-        <v>-0.51712538533372</v>
+        <v>-0.83723911388856</v>
       </c>
       <c r="K159">
-        <v>0.55</v>
+        <v>0.05</v>
       </c>
       <c r="L159">
-        <v>554.79</v>
+        <v>54.79</v>
       </c>
       <c r="M159" s="1">
-        <v>99074.0</v>
+        <v>99016.0</v>
       </c>
       <c r="N159" s="1">
-        <v>99628.79</v>
+        <v>99070.79</v>
       </c>
       <c r="O159" s="1">
         <v>0.16</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
       <c r="B160" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="C160" s="1">
-        <v>419000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>87.216</v>
+        <v>99.864</v>
       </c>
       <c r="E160" s="1">
-        <v>101.61609785</v>
+        <v>99.934</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>425771.45</v>
+        <v>117922.12</v>
       </c>
       <c r="I160" s="1">
-        <v>-60336.41</v>
+        <v>-82.6</v>
       </c>
       <c r="J160" s="1">
-        <v>-14.171079343155</v>
+        <v>-0.070046230512138</v>
       </c>
       <c r="K160">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>387</v>
+        <v>0.05</v>
+      </c>
+      <c r="L160">
+        <v>63.04</v>
       </c>
       <c r="M160" s="1">
-        <v>365435.04</v>
+        <v>117839.52</v>
       </c>
       <c r="N160" s="1">
-        <v>367225.83</v>
+        <v>117902.56</v>
       </c>
       <c r="O160" s="1">
-        <v>0.59</v>
+        <v>0.19</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>388</v>
+        <v>380</v>
       </c>
       <c r="B161" t="s">
-        <v>389</v>
+        <v>381</v>
       </c>
       <c r="C161" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>84.938</v>
+        <v>100.715</v>
       </c>
       <c r="E161" s="1">
-        <v>85.96</v>
+        <v>100.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>171920.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-2044.0</v>
+        <v>715.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-1.1889250814332</v>
+        <v>0.715</v>
       </c>
       <c r="K161">
-        <v>0.47</v>
+        <v>0.35</v>
       </c>
       <c r="L161">
-        <v>934.93</v>
+        <v>352.58</v>
       </c>
       <c r="M161" s="1">
-        <v>169876.0</v>
+        <v>100715.0</v>
       </c>
       <c r="N161" s="1">
-        <v>170810.93</v>
+        <v>101067.58</v>
       </c>
       <c r="O161" s="1">
-        <v>0.28</v>
+        <v>0.16</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>390</v>
+        <v>382</v>
       </c>
       <c r="B162" t="s">
-        <v>391</v>
+        <v>383</v>
       </c>
       <c r="C162" s="1">
         <v>100000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>98.647</v>
+        <v>98.888</v>
       </c>
       <c r="E162" s="1">
-        <v>100.62</v>
+        <v>99.589</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>100620.0</v>
+        <v>99589.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-1973.0</v>
+        <v>-701.0</v>
       </c>
       <c r="J162" s="1">
-        <v>-1.9608427747963</v>
+        <v>-0.70389300023095</v>
       </c>
       <c r="K162">
-        <v>2.82</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>0.75</v>
+      </c>
+      <c r="L162">
+        <v>748.97</v>
       </c>
       <c r="M162" s="1">
-        <v>98647.0</v>
+        <v>98888.0</v>
       </c>
       <c r="N162" s="1">
-        <v>101463.78</v>
+        <v>99636.97</v>
       </c>
       <c r="O162" s="1">
         <v>0.16</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>393</v>
+        <v>384</v>
       </c>
       <c r="B163" t="s">
-        <v>394</v>
+        <v>385</v>
       </c>
       <c r="C163" s="1">
-        <v>100000.0</v>
+        <v>419000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>98.643</v>
+        <v>86.913</v>
       </c>
       <c r="E163" s="1">
-        <v>100.0</v>
+        <v>101.61609785</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>100000.0</v>
+        <v>425771.45</v>
       </c>
       <c r="I163" s="1">
-        <v>-1357.0</v>
+        <v>-61605.98</v>
       </c>
       <c r="J163" s="1">
-        <v>-1.357</v>
+        <v>-14.469260444776</v>
       </c>
       <c r="K163">
-        <v>1.84</v>
+        <v>0.47</v>
       </c>
       <c r="L163" t="s">
-        <v>395</v>
+        <v>386</v>
       </c>
       <c r="M163" s="1">
-        <v>98643.0</v>
+        <v>364165.47</v>
       </c>
       <c r="N163" s="1">
-        <v>100480.77</v>
+        <v>366137.07</v>
       </c>
       <c r="O163" s="1">
-        <v>0.16</v>
+        <v>0.59</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>396</v>
+        <v>387</v>
       </c>
       <c r="B164" t="s">
-        <v>397</v>
+        <v>388</v>
       </c>
       <c r="C164" s="1">
-        <v>351000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>98.4</v>
+        <v>84.952</v>
       </c>
       <c r="E164" s="1">
-        <v>100.0</v>
+        <v>85.96</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>351000.0</v>
+        <v>171920.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-5616.0</v>
+        <v>-2016.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-1.6</v>
+        <v>-1.1726384364821</v>
       </c>
       <c r="K164">
-        <v>0.8</v>
+        <v>0.5</v>
       </c>
       <c r="L164" t="s">
-        <v>398</v>
+        <v>389</v>
       </c>
       <c r="M164" s="1">
-        <v>345384.0</v>
+        <v>169904.0</v>
       </c>
       <c r="N164" s="1">
-        <v>348202.39</v>
+        <v>170910.85</v>
       </c>
       <c r="O164" s="1">
-        <v>0.56</v>
+        <v>0.27</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>399</v>
+        <v>390</v>
       </c>
       <c r="B165" t="s">
-        <v>400</v>
+        <v>391</v>
       </c>
       <c r="C165" s="1">
-        <v>216000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>97.816</v>
+        <v>98.751</v>
       </c>
       <c r="E165" s="1">
-        <v>100.0</v>
+        <v>100.62</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>216000.0</v>
+        <v>100620.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-4717.44</v>
+        <v>-1869.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-2.184</v>
+        <v>-1.8574836016696</v>
       </c>
       <c r="K165">
-        <v>2.29</v>
+        <v>3.0</v>
       </c>
       <c r="L165" t="s">
-        <v>401</v>
+        <v>392</v>
       </c>
       <c r="M165" s="1">
-        <v>211282.56</v>
+        <v>98751.0</v>
       </c>
       <c r="N165" s="1">
-        <v>216223.03</v>
+        <v>101747.58</v>
       </c>
       <c r="O165" s="1">
-        <v>0.35</v>
+        <v>0.16</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>402</v>
+        <v>393</v>
       </c>
       <c r="B166" t="s">
-        <v>403</v>
+        <v>394</v>
       </c>
       <c r="C166" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>98.743</v>
+        <v>100.227</v>
       </c>
       <c r="E166" s="1">
-        <v>100.42</v>
+        <v>99.662</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>200840.0</v>
+        <v>99662.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-3354.0</v>
+        <v>565.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-1.6699860585541</v>
+        <v>0.56691617667717</v>
       </c>
       <c r="K166">
-        <v>3.38</v>
-[...2 lines deleted...]
-        <v>404</v>
+        <v>0.13</v>
+      </c>
+      <c r="L166">
+        <v>129.11</v>
       </c>
       <c r="M166" s="1">
-        <v>197486.0</v>
+        <v>100227.0</v>
       </c>
       <c r="N166" s="1">
-        <v>204239.42</v>
+        <v>100356.11</v>
       </c>
       <c r="O166" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>405</v>
+        <v>395</v>
       </c>
       <c r="B167" t="s">
-        <v>406</v>
+        <v>396</v>
       </c>
       <c r="C167" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>97.625</v>
+        <v>98.607</v>
       </c>
       <c r="E167" s="1">
-        <v>99.259</v>
+        <v>100.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>198518.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-3268.0</v>
+        <v>-1393.0</v>
       </c>
       <c r="J167" s="1">
-        <v>-1.6461983296225</v>
+        <v>-1.393</v>
       </c>
       <c r="K167">
-        <v>0.52</v>
+        <v>2.05</v>
       </c>
       <c r="L167" t="s">
-        <v>407</v>
+        <v>397</v>
       </c>
       <c r="M167" s="1">
-        <v>195250.0</v>
+        <v>98607.0</v>
       </c>
       <c r="N167" s="1">
-        <v>196280.82</v>
+        <v>100657.99</v>
       </c>
       <c r="O167" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>408</v>
+        <v>398</v>
       </c>
       <c r="B168" t="s">
-        <v>409</v>
+        <v>399</v>
       </c>
       <c r="C168" s="1">
-        <v>200000.0</v>
+        <v>351000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.316</v>
+        <v>98.343</v>
       </c>
       <c r="E168" s="1">
-        <v>100.4</v>
+        <v>100.0</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>200800.0</v>
+        <v>351000.0</v>
       </c>
       <c r="I168" s="1">
-        <v>-168.0</v>
+        <v>-5816.07</v>
       </c>
       <c r="J168" s="1">
-        <v>-0.083665338645418</v>
+        <v>-1.657</v>
       </c>
       <c r="K168">
-        <v>3.26</v>
+        <v>1.0</v>
       </c>
       <c r="L168" t="s">
-        <v>410</v>
+        <v>400</v>
       </c>
       <c r="M168" s="1">
-        <v>200632.0</v>
+        <v>345183.93</v>
       </c>
       <c r="N168" s="1">
-        <v>207150.49</v>
+        <v>348698.62</v>
       </c>
       <c r="O168" s="1">
-        <v>0.33</v>
+        <v>0.56</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>411</v>
+        <v>401</v>
       </c>
       <c r="B169" t="s">
-        <v>412</v>
+        <v>402</v>
       </c>
       <c r="C169" s="1">
-        <v>200000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>99.669</v>
+        <v>97.76</v>
       </c>
       <c r="E169" s="1">
-        <v>99.821</v>
+        <v>100.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>199642.0</v>
+        <v>216000.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-304.0</v>
+        <v>-4838.4</v>
       </c>
       <c r="J169" s="1">
-        <v>-0.15227256789653</v>
+        <v>-2.24</v>
       </c>
       <c r="K169">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>467.12</v>
+        <v>2.5</v>
+      </c>
+      <c r="L169" t="s">
+        <v>403</v>
       </c>
       <c r="M169" s="1">
-        <v>199338.0</v>
+        <v>211161.6</v>
       </c>
       <c r="N169" s="1">
-        <v>199805.12</v>
+        <v>216565.24</v>
       </c>
       <c r="O169" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>413</v>
+        <v>404</v>
       </c>
       <c r="B170" t="s">
-        <v>414</v>
+        <v>405</v>
       </c>
       <c r="C170" s="1">
-        <v>289000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>98.062</v>
+        <v>98.689</v>
       </c>
       <c r="E170" s="1">
-        <v>99.228</v>
+        <v>100.42</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>286768.92</v>
+        <v>200840.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-3369.74</v>
+        <v>-3462.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-1.1750715523844</v>
+        <v>-1.7237602071301</v>
       </c>
       <c r="K170">
-        <v>2.64</v>
+        <v>3.59</v>
       </c>
       <c r="L170" t="s">
-        <v>415</v>
+        <v>406</v>
       </c>
       <c r="M170" s="1">
-        <v>283399.18</v>
+        <v>197378.0</v>
       </c>
       <c r="N170" s="1">
-        <v>291025.02</v>
+        <v>204548.55</v>
       </c>
       <c r="O170" s="1">
-        <v>0.47</v>
+        <v>0.33</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>416</v>
+        <v>407</v>
       </c>
       <c r="B171" t="s">
-        <v>417</v>
+        <v>408</v>
       </c>
       <c r="C171" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>98.606</v>
+        <v>97.375</v>
       </c>
       <c r="E171" s="1">
-        <v>99.517</v>
+        <v>99.259</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>99517.0</v>
+        <v>198518.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-911.0</v>
+        <v>-3768.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-0.9154214857763</v>
+        <v>-1.8980646591241</v>
       </c>
       <c r="K171">
-        <v>2.76</v>
+        <v>0.77</v>
       </c>
       <c r="L171" t="s">
-        <v>418</v>
+        <v>409</v>
       </c>
       <c r="M171" s="1">
-        <v>98606.0</v>
+        <v>194750.0</v>
       </c>
       <c r="N171" s="1">
-        <v>101370.73</v>
+        <v>196284.25</v>
       </c>
       <c r="O171" s="1">
-        <v>0.16</v>
+        <v>0.31</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>419</v>
+        <v>410</v>
       </c>
       <c r="B172" t="s">
-        <v>420</v>
+        <v>411</v>
       </c>
       <c r="C172" s="1">
         <v>200000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>87.14</v>
+        <v>99.898</v>
       </c>
       <c r="E172" s="1">
-        <v>103.73152</v>
+        <v>99.821</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>207463.04</v>
+        <v>199642.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-33183.04</v>
+        <v>154.0</v>
       </c>
       <c r="J172" s="1">
-        <v>-15.99467548533</v>
+        <v>0.077138077158113</v>
       </c>
       <c r="K172">
-        <v>0.28</v>
+        <v>0.46</v>
       </c>
       <c r="L172">
-        <v>567.12</v>
+        <v>913.01</v>
       </c>
       <c r="M172" s="1">
-        <v>174280.0</v>
+        <v>199796.0</v>
       </c>
       <c r="N172" s="1">
-        <v>174847.12</v>
+        <v>200709.01</v>
       </c>
       <c r="O172" s="1">
-        <v>0.28</v>
+        <v>0.32</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>421</v>
+        <v>412</v>
       </c>
       <c r="B173" t="s">
-        <v>422</v>
+        <v>413</v>
       </c>
       <c r="C173" s="1">
-        <v>400000.0</v>
+        <v>289000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>98.101</v>
+        <v>97.96</v>
       </c>
       <c r="E173" s="1">
-        <v>100.33</v>
+        <v>99.228</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>401320.0</v>
+        <v>286768.92</v>
       </c>
       <c r="I173" s="1">
-        <v>-8916.0</v>
+        <v>-3664.52</v>
       </c>
       <c r="J173" s="1">
-        <v>-2.2216684939699</v>
+        <v>-1.2778651187165</v>
       </c>
       <c r="K173">
-        <v>0.33</v>
+        <v>2.8</v>
       </c>
       <c r="L173" t="s">
-        <v>423</v>
+        <v>414</v>
       </c>
       <c r="M173" s="1">
-        <v>392404.0</v>
+        <v>283104.4</v>
       </c>
       <c r="N173" s="1">
-        <v>393719.07</v>
+        <v>291208.28</v>
       </c>
       <c r="O173" s="1">
-        <v>0.64</v>
+        <v>0.47</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>424</v>
+        <v>415</v>
       </c>
       <c r="B174" t="s">
-        <v>425</v>
+        <v>416</v>
       </c>
       <c r="C174" s="1">
         <v>100000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>90.261</v>
+        <v>98.685</v>
       </c>
       <c r="E174" s="1">
-        <v>89.875</v>
+        <v>99.517</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>89875.0</v>
+        <v>99517.0</v>
       </c>
       <c r="I174" s="1">
-        <v>386.0</v>
+        <v>-832.0</v>
       </c>
       <c r="J174" s="1">
-        <v>0.42948539638387</v>
+        <v>-0.83603806384839</v>
       </c>
       <c r="K174">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>95.89</v>
+        <v>2.96</v>
+      </c>
+      <c r="L174" t="s">
+        <v>417</v>
       </c>
       <c r="M174" s="1">
-        <v>90261.0</v>
+        <v>98685.0</v>
       </c>
       <c r="N174" s="1">
-        <v>90356.89</v>
+        <v>101643.9</v>
       </c>
       <c r="O174" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>426</v>
+        <v>418</v>
       </c>
       <c r="B175" t="s">
-        <v>427</v>
+        <v>419</v>
       </c>
       <c r="C175" s="1">
         <v>100000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>90.778</v>
+        <v>100.116</v>
       </c>
       <c r="E175" s="1">
-        <v>89.875</v>
+        <v>100.3</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>89875.0</v>
+        <v>100300.0</v>
       </c>
       <c r="I175" s="1">
-        <v>903.0</v>
+        <v>-184.0</v>
       </c>
       <c r="J175" s="1">
-        <v>1.0047287899861</v>
+        <v>-0.18344965104686</v>
       </c>
       <c r="K175">
-        <v>0.14</v>
+        <v>0.23</v>
       </c>
       <c r="L175">
-        <v>144.52</v>
+        <v>227.54</v>
       </c>
       <c r="M175" s="1">
-        <v>90778.0</v>
+        <v>100116.0</v>
       </c>
       <c r="N175" s="1">
-        <v>90922.52</v>
+        <v>100343.54</v>
       </c>
       <c r="O175" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>428</v>
+        <v>420</v>
       </c>
       <c r="B176" t="s">
-        <v>429</v>
+        <v>421</v>
       </c>
       <c r="C176" s="1">
-        <v>234000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.727</v>
+        <v>87.139</v>
       </c>
       <c r="E176" s="1">
-        <v>99.95604274</v>
+        <v>103.73152</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>233897.14</v>
+        <v>103731.52</v>
       </c>
       <c r="I176" s="1">
-        <v>1804.04</v>
+        <v>-16592.52</v>
       </c>
       <c r="J176" s="1">
-        <v>0.77129630571797</v>
+        <v>-15.995639512464</v>
       </c>
       <c r="K176">
-        <v>2.21</v>
-[...2 lines deleted...]
-        <v>430</v>
+        <v>0.33</v>
+      </c>
+      <c r="L176">
+        <v>326.71</v>
       </c>
       <c r="M176" s="1">
-        <v>235701.18</v>
+        <v>87139.0</v>
       </c>
       <c r="N176" s="1">
-        <v>240881.23</v>
+        <v>87465.71</v>
       </c>
       <c r="O176" s="1">
-        <v>0.39</v>
+        <v>0.14</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>431</v>
+        <v>422</v>
       </c>
       <c r="B177" t="s">
-        <v>432</v>
+        <v>423</v>
       </c>
       <c r="C177" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>98.051</v>
+        <v>98.13</v>
       </c>
       <c r="E177" s="1">
-        <v>99.766</v>
+        <v>100.33</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>99766.0</v>
+        <v>200660.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-1715.0</v>
+        <v>-4400.0</v>
       </c>
       <c r="J177" s="1">
-        <v>-1.7190225126797</v>
+        <v>-2.1927638791986</v>
       </c>
       <c r="K177">
-        <v>2.53</v>
+        <v>0.5</v>
       </c>
       <c r="L177" t="s">
-        <v>433</v>
+        <v>424</v>
       </c>
       <c r="M177" s="1">
-        <v>98051.0</v>
+        <v>196260.0</v>
       </c>
       <c r="N177" s="1">
-        <v>100577.71</v>
+        <v>197262.74</v>
       </c>
       <c r="O177" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>434</v>
+        <v>425</v>
       </c>
       <c r="B178" t="s">
-        <v>435</v>
+        <v>426</v>
       </c>
       <c r="C178" s="1">
-        <v>130000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>97.981</v>
+        <v>100.658</v>
       </c>
       <c r="E178" s="1">
-        <v>99.945</v>
+        <v>99.651</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>129928.5</v>
+        <v>99651.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-2553.2</v>
+        <v>1007.0</v>
       </c>
       <c r="J178" s="1">
-        <v>-1.9650807944369</v>
+        <v>1.0105267383167</v>
       </c>
       <c r="K178">
-        <v>1.15</v>
-[...2 lines deleted...]
-        <v>436</v>
+        <v>0.23</v>
+      </c>
+      <c r="L178">
+        <v>228.08</v>
       </c>
       <c r="M178" s="1">
-        <v>127375.3</v>
+        <v>100658.0</v>
       </c>
       <c r="N178" s="1">
-        <v>128875.46</v>
+        <v>100886.08</v>
       </c>
       <c r="O178" s="1">
-        <v>0.21</v>
+        <v>0.16</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>437</v>
+        <v>427</v>
       </c>
       <c r="B179" t="s">
-        <v>438</v>
+        <v>428</v>
       </c>
       <c r="C179" s="1">
-        <v>128000.0</v>
+        <v>234000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>98.728</v>
+        <v>100.922</v>
       </c>
       <c r="E179" s="1">
-        <v>99.682</v>
+        <v>99.95604274</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>127592.96</v>
+        <v>233897.14</v>
       </c>
       <c r="I179" s="1">
-        <v>-1221.12</v>
+        <v>2260.34</v>
       </c>
       <c r="J179" s="1">
-        <v>-0.95704339800566</v>
+        <v>0.96638206007991</v>
       </c>
       <c r="K179">
-        <v>0.99</v>
+        <v>2.44</v>
       </c>
       <c r="L179" t="s">
-        <v>439</v>
+        <v>429</v>
       </c>
       <c r="M179" s="1">
-        <v>126371.84</v>
+        <v>236157.48</v>
       </c>
       <c r="N179" s="1">
-        <v>127635.18</v>
+        <v>241876.06</v>
       </c>
       <c r="O179" s="1">
-        <v>0.21</v>
+        <v>0.39</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>440</v>
+        <v>430</v>
       </c>
       <c r="B180" t="s">
-        <v>441</v>
+        <v>431</v>
       </c>
       <c r="C180" s="1">
-        <v>225000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>98.364</v>
+        <v>97.803</v>
       </c>
       <c r="E180" s="1">
-        <v>99.998</v>
+        <v>99.766</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>224995.5</v>
+        <v>99766.0</v>
       </c>
       <c r="I180" s="1">
-        <v>-3676.5</v>
+        <v>-1963.0</v>
       </c>
       <c r="J180" s="1">
-        <v>-1.6340326806536</v>
+        <v>-1.9676041938135</v>
       </c>
       <c r="K180">
-        <v>0.51</v>
+        <v>2.77</v>
       </c>
       <c r="L180" t="s">
-        <v>442</v>
+        <v>432</v>
       </c>
       <c r="M180" s="1">
-        <v>221319.0</v>
+        <v>97803.0</v>
       </c>
       <c r="N180" s="1">
-        <v>222459.9</v>
+        <v>100574.23</v>
       </c>
       <c r="O180" s="1">
-        <v>0.36</v>
+        <v>0.16</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>443</v>
+        <v>433</v>
       </c>
       <c r="B181" t="s">
-        <v>444</v>
+        <v>434</v>
       </c>
       <c r="C181" s="1">
-        <v>544000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>82.797</v>
+        <v>98.182</v>
       </c>
       <c r="E181" s="1">
-        <v>116.03954596</v>
+        <v>99.945</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>631255.13</v>
+        <v>129928.5</v>
       </c>
       <c r="I181" s="1">
-        <v>-89936.56</v>
+        <v>-2291.9</v>
       </c>
       <c r="J181" s="1">
-        <v>-14.24726005791</v>
+        <v>-1.763970183601</v>
       </c>
       <c r="K181">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>471.09</v>
+        <v>1.36</v>
+      </c>
+      <c r="L181" t="s">
+        <v>435</v>
       </c>
       <c r="M181" s="1">
-        <v>541318.57</v>
+        <v>127636.6</v>
       </c>
       <c r="N181" s="1">
-        <v>541789.66</v>
+        <v>129399.29</v>
       </c>
       <c r="O181" s="1">
-        <v>0.87</v>
+        <v>0.21</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>445</v>
+        <v>436</v>
       </c>
       <c r="B182" t="s">
-        <v>446</v>
+        <v>437</v>
       </c>
       <c r="C182" s="1">
-        <v>627753.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>53.115</v>
+        <v>98.335</v>
       </c>
       <c r="E182" s="1">
-        <v>62.52544074</v>
+        <v>98.71</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>392505.33</v>
+        <v>98710.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-59074.32</v>
+        <v>-375.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-15.050577784511</v>
+        <v>-0.3799007192787</v>
       </c>
       <c r="K182">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>447</v>
+        <v>0.82</v>
+      </c>
+      <c r="L182">
+        <v>821.92</v>
       </c>
       <c r="M182" s="1">
-        <v>333431.01</v>
+        <v>98335.0</v>
       </c>
       <c r="N182" s="1">
-        <v>335950.62</v>
+        <v>99156.92</v>
       </c>
       <c r="O182" s="1">
-        <v>0.54</v>
+        <v>0.16</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>448</v>
+        <v>438</v>
       </c>
       <c r="B183" t="s">
-        <v>449</v>
+        <v>439</v>
       </c>
       <c r="C183" s="1">
-        <v>100000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>98.22</v>
+        <v>98.248</v>
       </c>
       <c r="E183" s="1">
-        <v>99.24</v>
+        <v>99.998</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>99240.0</v>
+        <v>224995.5</v>
       </c>
       <c r="I183" s="1">
-        <v>-1020.0</v>
+        <v>-3937.5</v>
       </c>
       <c r="J183" s="1">
-        <v>-1.0278113663845</v>
+        <v>-1.7500350007</v>
       </c>
       <c r="K183">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>852.74</v>
+        <v>0.7</v>
+      </c>
+      <c r="L183" t="s">
+        <v>440</v>
       </c>
       <c r="M183" s="1">
-        <v>98220.0</v>
+        <v>221058.0</v>
       </c>
       <c r="N183" s="1">
-        <v>99072.74</v>
+        <v>222626.74</v>
       </c>
       <c r="O183" s="1">
-        <v>0.16</v>
+        <v>0.36</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="B184" t="s">
-        <v>451</v>
+        <v>442</v>
       </c>
       <c r="C184" s="1">
-        <v>100000.0</v>
+        <v>544000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>88.128</v>
+        <v>83.765</v>
       </c>
       <c r="E184" s="1">
-        <v>85.48</v>
+        <v>116.03954596</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>85480.0</v>
+        <v>631255.13</v>
       </c>
       <c r="I184" s="1">
-        <v>2648.0</v>
+        <v>-80682.39</v>
       </c>
       <c r="J184" s="1">
-        <v>3.097800655124</v>
+        <v>-12.781264842949</v>
       </c>
       <c r="K184">
-        <v>1.81</v>
-[...2 lines deleted...]
-        <v>452</v>
+        <v>0.09</v>
+      </c>
+      <c r="L184">
+        <v>511.42</v>
       </c>
       <c r="M184" s="1">
-        <v>88128.0</v>
+        <v>550572.74</v>
       </c>
       <c r="N184" s="1">
-        <v>89942.52</v>
+        <v>551084.16</v>
       </c>
       <c r="O184" s="1">
-        <v>0.15</v>
+        <v>0.88</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>453</v>
+        <v>443</v>
       </c>
       <c r="B185" t="s">
-        <v>454</v>
+        <v>444</v>
       </c>
       <c r="C185" s="1">
-        <v>200000.0</v>
+        <v>627753.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.947</v>
+        <v>53.453</v>
       </c>
       <c r="E185" s="1">
-        <v>99.942</v>
+        <v>62.52544074</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>199884.0</v>
+        <v>392505.33</v>
       </c>
       <c r="I185" s="1">
-        <v>2010.0</v>
+        <v>-56952.52</v>
       </c>
       <c r="J185" s="1">
-        <v>1.0055832382782</v>
+        <v>-14.509999138101</v>
       </c>
       <c r="K185">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>238.36</v>
+        <v>0.43</v>
+      </c>
+      <c r="L185" t="s">
+        <v>445</v>
       </c>
       <c r="M185" s="1">
-        <v>201894.0</v>
+        <v>335552.81</v>
       </c>
       <c r="N185" s="1">
-        <v>202132.36</v>
+        <v>338253.01</v>
       </c>
       <c r="O185" s="1">
-        <v>0.33</v>
+        <v>0.54</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>455</v>
+        <v>446</v>
       </c>
       <c r="B186" t="s">
-        <v>456</v>
+        <v>447</v>
       </c>
       <c r="C186" s="1">
-        <v>200000.0</v>
+        <v>107000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>94.102</v>
+        <v>100.003</v>
       </c>
       <c r="E186" s="1">
-        <v>94.6625</v>
+        <v>100.0</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>189325.0</v>
+        <v>107000.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-1121.0</v>
+        <v>3.21</v>
       </c>
       <c r="J186" s="1">
-        <v>-0.59210352568335</v>
+        <v>0.003</v>
       </c>
       <c r="K186">
-        <v>0.36</v>
+        <v>0.15</v>
       </c>
       <c r="L186">
-        <v>719.18</v>
+        <v>159.6</v>
       </c>
       <c r="M186" s="1">
-        <v>188204.0</v>
+        <v>107003.21</v>
       </c>
       <c r="N186" s="1">
-        <v>188923.18</v>
+        <v>107162.81</v>
       </c>
       <c r="O186" s="1">
-        <v>0.31</v>
+        <v>0.17</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>457</v>
+        <v>448</v>
       </c>
       <c r="B187" t="s">
-        <v>458</v>
+        <v>449</v>
       </c>
       <c r="C187" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>100.718</v>
+        <v>98.405</v>
       </c>
       <c r="E187" s="1">
-        <v>99.858</v>
+        <v>99.24</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>199716.0</v>
+        <v>99240.0</v>
       </c>
       <c r="I187" s="1">
-        <v>1720.0</v>
+        <v>-835.0</v>
       </c>
       <c r="J187" s="1">
-        <v>0.86122293656993</v>
+        <v>-0.84139459895204</v>
       </c>
       <c r="K187">
-        <v>3.32</v>
+        <v>1.07</v>
       </c>
       <c r="L187" t="s">
-        <v>459</v>
+        <v>450</v>
       </c>
       <c r="M187" s="1">
-        <v>201436.0</v>
+        <v>98405.0</v>
       </c>
       <c r="N187" s="1">
-        <v>208081.89</v>
+        <v>99473.49</v>
       </c>
       <c r="O187" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>460</v>
+        <v>451</v>
       </c>
       <c r="B188" t="s">
-        <v>461</v>
+        <v>452</v>
       </c>
       <c r="C188" s="1">
         <v>100000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>98.482</v>
+        <v>88.534</v>
       </c>
       <c r="E188" s="1">
-        <v>100.0</v>
+        <v>85.48</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>100000.0</v>
+        <v>85480.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-1518.0</v>
+        <v>3054.0</v>
       </c>
       <c r="J188" s="1">
-        <v>-1.518</v>
+        <v>3.5727655591951</v>
       </c>
       <c r="K188">
-        <v>1.64</v>
-[...2 lines deleted...]
-        <v>462</v>
+        <v>0.07</v>
+      </c>
+      <c r="L188">
+        <v>70.96</v>
       </c>
       <c r="M188" s="1">
-        <v>98482.0</v>
+        <v>88534.0</v>
       </c>
       <c r="N188" s="1">
-        <v>100125.84</v>
+        <v>88604.96</v>
       </c>
       <c r="O188" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>463</v>
+        <v>453</v>
       </c>
       <c r="B189" t="s">
-        <v>464</v>
+        <v>454</v>
       </c>
       <c r="C189" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>96.333</v>
+        <v>101.284</v>
       </c>
       <c r="E189" s="1">
-        <v>98.642</v>
+        <v>99.942</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>295926.0</v>
+        <v>199884.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-6927.0</v>
+        <v>2684.0</v>
       </c>
       <c r="J189" s="1">
-        <v>-2.3407878996776</v>
+        <v>1.3427788117108</v>
       </c>
       <c r="K189">
-        <v>3.92</v>
-[...2 lines deleted...]
-        <v>465</v>
+        <v>0.33</v>
+      </c>
+      <c r="L189">
+        <v>655.48</v>
       </c>
       <c r="M189" s="1">
-        <v>288999.0</v>
+        <v>202568.0</v>
       </c>
       <c r="N189" s="1">
-        <v>300757.56</v>
+        <v>203223.48</v>
       </c>
       <c r="O189" s="1">
-        <v>0.49</v>
+        <v>0.33</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="B190" t="s">
-        <v>467</v>
+        <v>456</v>
       </c>
       <c r="C190" s="1">
-        <v>148000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>97.899</v>
+        <v>94.009</v>
       </c>
       <c r="E190" s="1">
-        <v>99.628</v>
+        <v>94.6625</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>147449.44</v>
+        <v>189325.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-2558.92</v>
+        <v>-1307.0</v>
       </c>
       <c r="J190" s="1">
-        <v>-1.7354558959329</v>
+        <v>-0.69034728641225</v>
       </c>
       <c r="K190">
-        <v>1.74</v>
-[...2 lines deleted...]
-        <v>468</v>
+        <v>0.4</v>
+      </c>
+      <c r="L190">
+        <v>791.1</v>
       </c>
       <c r="M190" s="1">
-        <v>144890.52</v>
+        <v>188018.0</v>
       </c>
       <c r="N190" s="1">
-        <v>147460.25</v>
+        <v>188809.1</v>
       </c>
       <c r="O190" s="1">
-        <v>0.24</v>
+        <v>0.3</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>469</v>
+        <v>457</v>
       </c>
       <c r="B191" t="s">
-        <v>470</v>
+        <v>458</v>
       </c>
       <c r="C191" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>98.053</v>
+        <v>101.057</v>
       </c>
       <c r="E191" s="1">
-        <v>99.736</v>
+        <v>99.858</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>99736.0</v>
+        <v>199716.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-1683.0</v>
+        <v>2398.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-1.6874548808855</v>
+        <v>1.2007050011016</v>
       </c>
       <c r="K191">
-        <v>1.58</v>
+        <v>3.55</v>
       </c>
       <c r="L191" t="s">
-        <v>471</v>
+        <v>459</v>
       </c>
       <c r="M191" s="1">
-        <v>98053.0</v>
+        <v>202114.0</v>
       </c>
       <c r="N191" s="1">
-        <v>99631.08</v>
+        <v>209205.78</v>
       </c>
       <c r="O191" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>472</v>
+        <v>460</v>
       </c>
       <c r="B192" t="s">
-        <v>473</v>
+        <v>461</v>
       </c>
       <c r="C192" s="1">
-        <v>104000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>97.939</v>
+        <v>97.66</v>
       </c>
       <c r="E192" s="1">
-        <v>99.594</v>
+        <v>98.53333333</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>103577.76</v>
+        <v>295600.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-1721.2</v>
+        <v>-2620.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-1.6617466915678</v>
+        <v>-0.88633288227334</v>
       </c>
       <c r="K192">
-        <v>2.86</v>
+        <v>1.86</v>
       </c>
       <c r="L192" t="s">
-        <v>474</v>
+        <v>462</v>
       </c>
       <c r="M192" s="1">
-        <v>101856.56</v>
+        <v>292980.0</v>
       </c>
       <c r="N192" s="1">
-        <v>104828.04</v>
+        <v>298558.77</v>
       </c>
       <c r="O192" s="1">
-        <v>0.17</v>
+        <v>0.48</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>475</v>
+        <v>463</v>
       </c>
       <c r="B193" t="s">
-        <v>476</v>
+        <v>464</v>
       </c>
       <c r="C193" s="1">
         <v>200000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>95.272</v>
+        <v>97.152</v>
       </c>
       <c r="E193" s="1">
-        <v>93.6</v>
+        <v>98.642</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>187200.0</v>
+        <v>197284.0</v>
       </c>
       <c r="I193" s="1">
-        <v>3344.0</v>
+        <v>-2980.0</v>
       </c>
       <c r="J193" s="1">
-        <v>1.7863247863248</v>
+        <v>-1.510512763326</v>
       </c>
       <c r="K193">
-        <v>0.78</v>
+        <v>4.17</v>
       </c>
       <c r="L193" t="s">
-        <v>477</v>
+        <v>465</v>
       </c>
       <c r="M193" s="1">
-        <v>190544.0</v>
+        <v>194304.0</v>
       </c>
       <c r="N193" s="1">
-        <v>192102.22</v>
+        <v>202646.47</v>
       </c>
       <c r="O193" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>478</v>
+        <v>466</v>
       </c>
       <c r="B194" t="s">
-        <v>479</v>
+        <v>467</v>
       </c>
       <c r="C194" s="1">
-        <v>100000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>97.639</v>
+        <v>97.885</v>
       </c>
       <c r="E194" s="1">
-        <v>99.524</v>
+        <v>99.628</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>99524.0</v>
+        <v>147449.44</v>
       </c>
       <c r="I194" s="1">
-        <v>-1885.0</v>
+        <v>-2579.64</v>
       </c>
       <c r="J194" s="1">
-        <v>-1.8940155138459</v>
+        <v>-1.7495081703939</v>
       </c>
       <c r="K194">
-        <v>0.74</v>
-[...2 lines deleted...]
-        <v>740.75</v>
+        <v>1.92</v>
+      </c>
+      <c r="L194" t="s">
+        <v>468</v>
       </c>
       <c r="M194" s="1">
-        <v>97639.0</v>
+        <v>144869.8</v>
       </c>
       <c r="N194" s="1">
-        <v>98379.75</v>
+        <v>147716.27</v>
       </c>
       <c r="O194" s="1">
-        <v>0.16</v>
+        <v>0.24</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>480</v>
+        <v>469</v>
       </c>
       <c r="B195" t="s">
-        <v>481</v>
+        <v>470</v>
       </c>
       <c r="C195" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>97.974</v>
+        <v>98.407</v>
       </c>
       <c r="E195" s="1">
-        <v>100.0</v>
+        <v>99.736</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>400000.0</v>
+        <v>99736.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-8104.0</v>
+        <v>-1329.0</v>
       </c>
       <c r="J195" s="1">
-        <v>-2.026</v>
+        <v>-1.3325178471164</v>
       </c>
       <c r="K195">
-        <v>2.52</v>
+        <v>1.81</v>
       </c>
       <c r="L195" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="M195" s="1">
-        <v>391896.0</v>
+        <v>98407.0</v>
       </c>
       <c r="N195" s="1">
-        <v>401960.38</v>
+        <v>100215.22</v>
       </c>
       <c r="O195" s="1">
-        <v>0.65</v>
+        <v>0.16</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
       <c r="B196" t="s">
-        <v>484</v>
+        <v>473</v>
       </c>
       <c r="C196" s="1">
-        <v>117000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>99.278</v>
+        <v>99.257</v>
       </c>
       <c r="E196" s="1">
-        <v>99.115</v>
+        <v>99.394</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>115964.55</v>
+        <v>154060.7</v>
       </c>
       <c r="I196" s="1">
-        <v>190.71</v>
+        <v>-212.35</v>
       </c>
       <c r="J196" s="1">
-        <v>0.16445543056046</v>
+        <v>-0.13783528180775</v>
       </c>
       <c r="K196">
-        <v>0.13</v>
+        <v>0.06</v>
       </c>
       <c r="L196">
-        <v>157.07</v>
+        <v>95.55</v>
       </c>
       <c r="M196" s="1">
-        <v>116155.26</v>
+        <v>153848.35</v>
       </c>
       <c r="N196" s="1">
-        <v>116312.33</v>
+        <v>153943.9</v>
       </c>
       <c r="O196" s="1">
-        <v>0.19</v>
+        <v>0.25</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>485</v>
+        <v>474</v>
       </c>
       <c r="B197" t="s">
-        <v>486</v>
+        <v>475</v>
       </c>
       <c r="C197" s="1">
-        <v>272000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>92.324</v>
+        <v>95.064</v>
       </c>
       <c r="E197" s="1">
-        <v>98.404</v>
+        <v>93.6</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>267658.88</v>
+        <v>187200.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-16537.6</v>
+        <v>2928.0</v>
       </c>
       <c r="J197" s="1">
-        <v>-6.1786106255843</v>
+        <v>1.5641025641026</v>
       </c>
       <c r="K197">
-        <v>1.46</v>
+        <v>0.87</v>
       </c>
       <c r="L197" t="s">
-        <v>487</v>
+        <v>476</v>
       </c>
       <c r="M197" s="1">
-        <v>251121.28</v>
+        <v>190128.0</v>
       </c>
       <c r="N197" s="1">
-        <v>255100.68</v>
+        <v>191873.21</v>
       </c>
       <c r="O197" s="1">
-        <v>0.41</v>
+        <v>0.31</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>488</v>
+        <v>477</v>
       </c>
       <c r="B198" t="s">
-        <v>489</v>
+        <v>478</v>
       </c>
       <c r="C198" s="1">
-        <v>11463.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>93.521</v>
+        <v>98.215</v>
       </c>
       <c r="E198" s="1">
-        <v>110.69056966</v>
+        <v>100.0</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>12688.46</v>
+        <v>400000.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-1968.15</v>
+        <v>-7140.0</v>
       </c>
       <c r="J198" s="1">
-        <v>-15.51133864945</v>
+        <v>-1.785</v>
       </c>
       <c r="K198">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>11.45</v>
+        <v>2.74</v>
+      </c>
+      <c r="L198" t="s">
+        <v>479</v>
       </c>
       <c r="M198" s="1">
-        <v>10720.31</v>
+        <v>392860.0</v>
       </c>
       <c r="N198" s="1">
-        <v>10731.76</v>
+        <v>403816.16</v>
       </c>
       <c r="O198" s="1">
-        <v>0.02</v>
+        <v>0.65</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>490</v>
+        <v>480</v>
       </c>
       <c r="B199" t="s">
-        <v>491</v>
+        <v>481</v>
       </c>
       <c r="C199" s="1">
-        <v>442000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>102.36</v>
+        <v>99.66</v>
       </c>
       <c r="E199" s="1">
-        <v>101.22033937</v>
+        <v>99.115</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>447393.9</v>
+        <v>115964.55</v>
       </c>
       <c r="I199" s="1">
-        <v>5037.3</v>
+        <v>637.65</v>
       </c>
       <c r="J199" s="1">
-        <v>1.1259205813937</v>
+        <v>0.54986631690461</v>
       </c>
       <c r="K199">
-        <v>1.82</v>
-[...2 lines deleted...]
-        <v>492</v>
+        <v>0.34</v>
+      </c>
+      <c r="L199">
+        <v>392.67</v>
       </c>
       <c r="M199" s="1">
-        <v>452431.2</v>
+        <v>116602.2</v>
       </c>
       <c r="N199" s="1">
-        <v>460494.06</v>
+        <v>116994.87</v>
       </c>
       <c r="O199" s="1">
-        <v>0.74</v>
+        <v>0.19</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>493</v>
+        <v>482</v>
       </c>
       <c r="B200" t="s">
-        <v>494</v>
+        <v>483</v>
       </c>
       <c r="C200" s="1">
-        <v>319000.0</v>
+        <v>272000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>98.135</v>
+        <v>92.72</v>
       </c>
       <c r="E200" s="1">
-        <v>100.0</v>
+        <v>98.404</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>319000.0</v>
+        <v>267658.88</v>
       </c>
       <c r="I200" s="1">
-        <v>-5949.35</v>
+        <v>-15460.48</v>
       </c>
       <c r="J200" s="1">
-        <v>-1.865</v>
+        <v>-5.776187959839</v>
       </c>
       <c r="K200">
-        <v>0.47</v>
+        <v>1.64</v>
       </c>
       <c r="L200" t="s">
-        <v>495</v>
+        <v>484</v>
       </c>
       <c r="M200" s="1">
-        <v>313050.65</v>
+        <v>252198.4</v>
       </c>
       <c r="N200" s="1">
-        <v>314558.08</v>
+        <v>256647.28</v>
       </c>
       <c r="O200" s="1">
-        <v>0.51</v>
+        <v>0.41</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>496</v>
+        <v>485</v>
       </c>
       <c r="B201" t="s">
-        <v>497</v>
+        <v>486</v>
       </c>
       <c r="C201" s="1">
-        <v>100000.0</v>
+        <v>11463.0</v>
       </c>
       <c r="D201" s="1">
-        <v>103.103</v>
+        <v>93.586</v>
       </c>
       <c r="E201" s="1">
-        <v>100.77</v>
+        <v>110.69056966</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>100770.0</v>
+        <v>12688.46</v>
       </c>
       <c r="I201" s="1">
-        <v>2333.0</v>
+        <v>-1960.7</v>
       </c>
       <c r="J201" s="1">
-        <v>2.315173166617</v>
+        <v>-15.452623880282</v>
       </c>
       <c r="K201">
-        <v>4.71</v>
-[...2 lines deleted...]
-        <v>498</v>
+        <v>0.18</v>
+      </c>
+      <c r="L201">
+        <v>20.35</v>
       </c>
       <c r="M201" s="1">
-        <v>103103.0</v>
+        <v>10727.76</v>
       </c>
       <c r="N201" s="1">
-        <v>107813.96</v>
+        <v>10748.11</v>
       </c>
       <c r="O201" s="1">
-        <v>0.17</v>
+        <v>0.02</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>499</v>
+        <v>487</v>
       </c>
       <c r="B202" t="s">
-        <v>500</v>
+        <v>488</v>
       </c>
       <c r="C202" s="1">
-        <v>200000.0</v>
+        <v>442000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>104.607</v>
+        <v>102.241</v>
       </c>
       <c r="E202" s="1">
-        <v>105.93</v>
+        <v>101.22033937</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>211860.0</v>
+        <v>447393.9</v>
       </c>
       <c r="I202" s="1">
-        <v>-2646.0</v>
+        <v>4511.32</v>
       </c>
       <c r="J202" s="1">
-        <v>-1.2489379779099</v>
+        <v>1.0083552770836</v>
       </c>
       <c r="K202">
-        <v>0.48</v>
+        <v>0.05</v>
       </c>
       <c r="L202">
-        <v>958.9</v>
+        <v>241.53</v>
       </c>
       <c r="M202" s="1">
-        <v>209214.0</v>
+        <v>451905.22</v>
       </c>
       <c r="N202" s="1">
-        <v>210172.9</v>
+        <v>452146.75</v>
       </c>
       <c r="O202" s="1">
-        <v>0.34</v>
+        <v>0.72</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>501</v>
+        <v>489</v>
       </c>
       <c r="B203" t="s">
-        <v>502</v>
+        <v>490</v>
       </c>
       <c r="C203" s="1">
-        <v>229000.0</v>
+        <v>219000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>91.81</v>
+        <v>98.245</v>
       </c>
       <c r="E203" s="1">
-        <v>101.3569214</v>
+        <v>100.0</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>232107.35</v>
+        <v>219000.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-21862.45</v>
+        <v>-3843.45</v>
       </c>
       <c r="J203" s="1">
-        <v>-9.4191114585557</v>
+        <v>-1.755</v>
       </c>
       <c r="K203">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.65</v>
+      </c>
+      <c r="L203" t="s">
+        <v>491</v>
       </c>
       <c r="M203" s="1">
-        <v>210244.9</v>
+        <v>215156.55</v>
       </c>
       <c r="N203" s="1">
-        <v>210244.9</v>
+        <v>216586.57</v>
       </c>
       <c r="O203" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>503</v>
+        <v>492</v>
       </c>
       <c r="B204" t="s">
-        <v>504</v>
+        <v>493</v>
       </c>
       <c r="C204" s="1">
-        <v>192000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>85.532</v>
+        <v>103.126</v>
       </c>
       <c r="E204" s="1">
-        <v>100.8770625</v>
+        <v>100.77</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>193683.96</v>
+        <v>100770.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-29462.52</v>
+        <v>2356.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-15.211646849848</v>
+        <v>2.337997419867</v>
       </c>
       <c r="K204">
-        <v>0.0</v>
+        <v>0.23</v>
       </c>
       <c r="L204">
-        <v>0.0</v>
+        <v>234.25</v>
       </c>
       <c r="M204" s="1">
-        <v>164221.44</v>
+        <v>103126.0</v>
       </c>
       <c r="N204" s="1">
-        <v>164221.44</v>
+        <v>103360.25</v>
       </c>
       <c r="O204" s="1">
-        <v>0.27</v>
+        <v>0.17</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>505</v>
+        <v>494</v>
       </c>
       <c r="B205" t="s">
-        <v>506</v>
+        <v>495</v>
       </c>
       <c r="C205" s="1">
-        <v>260000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>91.011</v>
+        <v>103.664</v>
       </c>
       <c r="E205" s="1">
-        <v>99.355</v>
+        <v>105.93</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>258323.0</v>
+        <v>211860.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-21694.4</v>
+        <v>-4532.0</v>
       </c>
       <c r="J205" s="1">
-        <v>-8.3981681847919</v>
+        <v>-2.1391484942887</v>
       </c>
       <c r="K205">
-        <v>1.17</v>
+        <v>0.84</v>
       </c>
       <c r="L205" t="s">
-        <v>507</v>
+        <v>496</v>
       </c>
       <c r="M205" s="1">
-        <v>236628.6</v>
+        <v>207328.0</v>
       </c>
       <c r="N205" s="1">
-        <v>239674.7</v>
+        <v>209006.08</v>
       </c>
       <c r="O205" s="1">
-        <v>0.39</v>
+        <v>0.33</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>508</v>
+        <v>497</v>
       </c>
       <c r="B206" t="s">
-        <v>509</v>
+        <v>498</v>
       </c>
       <c r="C206" s="1">
-        <v>100000.0</v>
+        <v>229000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>99.602</v>
+        <v>91.777</v>
       </c>
       <c r="E206" s="1">
-        <v>98.69</v>
+        <v>101.3569214</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>98690.0</v>
+        <v>232107.35</v>
       </c>
       <c r="I206" s="1">
-        <v>912.0</v>
+        <v>-21938.02</v>
       </c>
       <c r="J206" s="1">
-        <v>0.9241057857939</v>
+        <v>-9.4516696692285</v>
       </c>
       <c r="K206">
-        <v>2.16</v>
-[...2 lines deleted...]
-        <v>510</v>
+        <v>0.0</v>
+      </c>
+      <c r="L206">
+        <v>0.0</v>
       </c>
       <c r="M206" s="1">
-        <v>99602.0</v>
+        <v>210169.33</v>
       </c>
       <c r="N206" s="1">
-        <v>101757.14</v>
+        <v>210169.33</v>
       </c>
       <c r="O206" s="1">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>511</v>
+        <v>499</v>
       </c>
       <c r="B207" t="s">
-        <v>512</v>
+        <v>500</v>
       </c>
       <c r="C207" s="1">
-        <v>100000.0</v>
+        <v>192000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>83.688</v>
+        <v>85.596</v>
       </c>
       <c r="E207" s="1">
-        <v>85.379</v>
+        <v>100.8770625</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>85379.0</v>
+        <v>193683.96</v>
       </c>
       <c r="I207" s="1">
-        <v>-1691.0</v>
+        <v>-29339.64</v>
       </c>
       <c r="J207" s="1">
-        <v>-1.9805807048572</v>
+        <v>-15.148203289524</v>
       </c>
       <c r="K207">
-        <v>0.29</v>
+        <v>0.0</v>
       </c>
       <c r="L207">
-        <v>290.07</v>
+        <v>0.0</v>
       </c>
       <c r="M207" s="1">
-        <v>83688.0</v>
+        <v>164344.32</v>
       </c>
       <c r="N207" s="1">
-        <v>83978.07</v>
+        <v>164344.32</v>
       </c>
       <c r="O207" s="1">
-        <v>0.14</v>
+        <v>0.26</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>513</v>
+        <v>501</v>
       </c>
       <c r="B208" t="s">
-        <v>514</v>
+        <v>502</v>
       </c>
       <c r="C208" s="1">
-        <v>300000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>73.663</v>
+        <v>91.019</v>
       </c>
       <c r="E208" s="1">
-        <v>100.94922</v>
+        <v>99.355</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>302847.66</v>
+        <v>258323.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-81858.66</v>
+        <v>-21673.6</v>
       </c>
       <c r="J208" s="1">
-        <v>-27.029649164204</v>
+        <v>-8.3901162498113</v>
       </c>
       <c r="K208">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>88.77</v>
+        <v>1.25</v>
+      </c>
+      <c r="L208" t="s">
+        <v>503</v>
       </c>
       <c r="M208" s="1">
-        <v>220989.0</v>
+        <v>236649.4</v>
       </c>
       <c r="N208" s="1">
-        <v>221077.77</v>
+        <v>239901.18</v>
       </c>
       <c r="O208" s="1">
-        <v>0.36</v>
+        <v>0.38</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>515</v>
+        <v>504</v>
       </c>
       <c r="B209" t="s">
-        <v>516</v>
+        <v>505</v>
       </c>
       <c r="C209" s="1">
-        <v>125000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>100.319</v>
+        <v>99.911</v>
       </c>
       <c r="E209" s="1">
-        <v>99.609</v>
+        <v>98.69</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>124511.25</v>
+        <v>98690.0</v>
       </c>
       <c r="I209" s="1">
-        <v>887.5</v>
+        <v>1221.0</v>
       </c>
       <c r="J209" s="1">
-        <v>0.71278699715889</v>
+        <v>1.2372074171649</v>
       </c>
       <c r="K209">
-        <v>3.73</v>
+        <v>2.38</v>
       </c>
       <c r="L209" t="s">
-        <v>517</v>
+        <v>506</v>
       </c>
       <c r="M209" s="1">
-        <v>125398.75</v>
+        <v>99911.0</v>
       </c>
       <c r="N209" s="1">
-        <v>130056.28</v>
+        <v>102289.08</v>
       </c>
       <c r="O209" s="1">
-        <v>0.21</v>
+        <v>0.16</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>518</v>
+        <v>507</v>
       </c>
       <c r="B210" t="s">
-        <v>519</v>
+        <v>508</v>
       </c>
       <c r="C210" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>98.173</v>
+        <v>83.97</v>
       </c>
       <c r="E210" s="1">
-        <v>99.423</v>
+        <v>85.379</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>397692.0</v>
+        <v>85379.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-5000.0</v>
+        <v>-1409.0</v>
       </c>
       <c r="J210" s="1">
-        <v>-1.2572543576436</v>
+        <v>-1.6502887126811</v>
       </c>
       <c r="K210">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>520</v>
+        <v>0.34</v>
+      </c>
+      <c r="L210">
+        <v>340.41</v>
       </c>
       <c r="M210" s="1">
-        <v>392692.0</v>
+        <v>83970.0</v>
       </c>
       <c r="N210" s="1">
-        <v>393941.32</v>
+        <v>84310.41</v>
       </c>
       <c r="O210" s="1">
-        <v>0.64</v>
+        <v>0.13</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>521</v>
+        <v>509</v>
       </c>
       <c r="B211" t="s">
-        <v>522</v>
+        <v>510</v>
       </c>
       <c r="C211" s="1">
-        <v>146000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>97.961</v>
+        <v>73.872</v>
       </c>
       <c r="E211" s="1">
-        <v>99.947</v>
+        <v>100.94922</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>145922.62</v>
+        <v>302847.66</v>
       </c>
       <c r="I211" s="1">
-        <v>-2899.56</v>
+        <v>-81231.66</v>
       </c>
       <c r="J211" s="1">
-        <v>-1.9870531381632</v>
+        <v>-26.822614379784</v>
       </c>
       <c r="K211">
-        <v>1.43</v>
-[...2 lines deleted...]
-        <v>523</v>
+        <v>0.03</v>
+      </c>
+      <c r="L211">
+        <v>97.4</v>
       </c>
       <c r="M211" s="1">
-        <v>143023.06</v>
+        <v>221616.0</v>
       </c>
       <c r="N211" s="1">
-        <v>145108.06</v>
+        <v>221713.4</v>
       </c>
       <c r="O211" s="1">
-        <v>0.23</v>
+        <v>0.35</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>524</v>
+        <v>511</v>
       </c>
       <c r="B212" t="s">
-        <v>525</v>
+        <v>512</v>
       </c>
       <c r="C212" s="1">
-        <v>170000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>100.779</v>
+        <v>100.233</v>
       </c>
       <c r="E212" s="1">
-        <v>100.0</v>
+        <v>99.609</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>170000.0</v>
+        <v>124511.25</v>
       </c>
       <c r="I212" s="1">
-        <v>1324.3</v>
+        <v>780.0</v>
       </c>
       <c r="J212" s="1">
-        <v>0.779</v>
+        <v>0.62644941722134</v>
       </c>
       <c r="K212">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>418.4</v>
+        <v>3.96</v>
+      </c>
+      <c r="L212" t="s">
+        <v>513</v>
       </c>
       <c r="M212" s="1">
-        <v>171324.3</v>
+        <v>125291.25</v>
       </c>
       <c r="N212" s="1">
-        <v>171742.7</v>
+        <v>130236.46</v>
       </c>
       <c r="O212" s="1">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>526</v>
+        <v>514</v>
       </c>
       <c r="B213" t="s">
-        <v>527</v>
+        <v>515</v>
       </c>
       <c r="C213" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>88.169</v>
+        <v>98.01</v>
       </c>
       <c r="E213" s="1">
-        <v>103.220985</v>
+        <v>99.423</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>206441.97</v>
+        <v>397692.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-30103.97</v>
+        <v>-5652.0</v>
       </c>
       <c r="J213" s="1">
-        <v>-14.582291575691</v>
+        <v>-1.4212003258803</v>
       </c>
       <c r="K213">
-        <v>0.68</v>
+        <v>0.48</v>
       </c>
       <c r="L213" t="s">
-        <v>528</v>
+        <v>516</v>
       </c>
       <c r="M213" s="1">
-        <v>176338.0</v>
+        <v>392040.0</v>
       </c>
       <c r="N213" s="1">
-        <v>177694.85</v>
+        <v>393979.73</v>
       </c>
       <c r="O213" s="1">
-        <v>0.29</v>
+        <v>0.63</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>529</v>
+        <v>517</v>
       </c>
       <c r="B214" t="s">
-        <v>530</v>
+        <v>518</v>
       </c>
       <c r="C214" s="1">
-        <v>500000.0</v>
+        <v>146000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>98.367</v>
+        <v>97.688</v>
       </c>
       <c r="E214" s="1">
-        <v>99.779</v>
+        <v>99.947</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>498895.0</v>
+        <v>145922.62</v>
       </c>
       <c r="I214" s="1">
-        <v>-7060.0</v>
+        <v>-3298.14</v>
       </c>
       <c r="J214" s="1">
-        <v>-1.4151274316239</v>
+        <v>-2.2601979048896</v>
       </c>
       <c r="K214">
-        <v>0.5</v>
+        <v>1.64</v>
       </c>
       <c r="L214" t="s">
-        <v>531</v>
+        <v>519</v>
       </c>
       <c r="M214" s="1">
-        <v>491835.0</v>
+        <v>142624.48</v>
       </c>
       <c r="N214" s="1">
-        <v>494352.12</v>
+        <v>145024.48</v>
       </c>
       <c r="O214" s="1">
-        <v>0.8</v>
+        <v>0.23</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>532</v>
+        <v>520</v>
       </c>
       <c r="B215" t="s">
-        <v>533</v>
+        <v>521</v>
       </c>
       <c r="C215" s="1">
-        <v>300000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>97.791</v>
+        <v>100.441</v>
       </c>
       <c r="E215" s="1">
         <v>100.0</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>300000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="I215" s="1">
-        <v>-6627.0</v>
+        <v>749.7</v>
       </c>
       <c r="J215" s="1">
-        <v>-2.209</v>
+        <v>0.441</v>
       </c>
       <c r="K215">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>534</v>
+        <v>0.52</v>
+      </c>
+      <c r="L215">
+        <v>880.83</v>
       </c>
       <c r="M215" s="1">
-        <v>293373.0</v>
+        <v>170749.7</v>
       </c>
       <c r="N215" s="1">
-        <v>294876.86</v>
+        <v>171630.53</v>
       </c>
       <c r="O215" s="1">
-        <v>0.48</v>
+        <v>0.27</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>535</v>
+        <v>522</v>
       </c>
       <c r="B216" t="s">
-        <v>536</v>
+        <v>523</v>
       </c>
       <c r="C216" s="1">
         <v>200000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>100.0</v>
+        <v>88.192</v>
       </c>
       <c r="E216" s="1">
-        <v>102.542</v>
+        <v>103.220985</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>205084.0</v>
+        <v>206441.97</v>
       </c>
       <c r="I216" s="1">
-        <v>-5084.0</v>
+        <v>-30057.97</v>
       </c>
       <c r="J216" s="1">
-        <v>-2.4789842210996</v>
+        <v>-14.560009284934</v>
       </c>
       <c r="K216">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>520.11</v>
+        <v>0.73</v>
+      </c>
+      <c r="L216" t="s">
+        <v>524</v>
       </c>
       <c r="M216" s="1">
-        <v>200000.0</v>
+        <v>176384.0</v>
       </c>
       <c r="N216" s="1">
-        <v>200520.11</v>
+        <v>177841.53</v>
       </c>
       <c r="O216" s="1">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>537</v>
+        <v>525</v>
       </c>
       <c r="B217" t="s">
-        <v>538</v>
+        <v>526</v>
       </c>
       <c r="C217" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>93.596</v>
+        <v>97.702</v>
       </c>
       <c r="E217" s="1">
-        <v>98.97249667</v>
+        <v>99.779</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>593834.98</v>
+        <v>498895.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-32258.98</v>
+        <v>-10385.0</v>
       </c>
       <c r="J217" s="1">
-        <v>-5.4323138727867</v>
+        <v>-2.0816003367442</v>
       </c>
       <c r="K217">
-        <v>0.28</v>
+        <v>0.72</v>
       </c>
       <c r="L217" t="s">
-        <v>539</v>
+        <v>527</v>
       </c>
       <c r="M217" s="1">
-        <v>561576.0</v>
+        <v>488510.0</v>
       </c>
       <c r="N217" s="1">
-        <v>563260.93</v>
+        <v>492105.89</v>
       </c>
       <c r="O217" s="1">
-        <v>0.91</v>
+        <v>0.79</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>540</v>
+        <v>528</v>
       </c>
       <c r="B218" t="s">
-        <v>541</v>
+        <v>529</v>
       </c>
       <c r="C218" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>99.81</v>
+        <v>98.072</v>
       </c>
       <c r="E218" s="1">
-        <v>99.833</v>
+        <v>100.0</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>99833.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-23.0</v>
+        <v>-5784.0</v>
       </c>
       <c r="J218" s="1">
-        <v>-0.023038474252001</v>
+        <v>-1.928</v>
       </c>
       <c r="K218">
-        <v>2.83</v>
+        <v>0.69</v>
       </c>
       <c r="L218" t="s">
-        <v>542</v>
+        <v>530</v>
       </c>
       <c r="M218" s="1">
-        <v>99810.0</v>
+        <v>294216.0</v>
       </c>
       <c r="N218" s="1">
-        <v>102637.4</v>
+        <v>296273.92</v>
       </c>
       <c r="O218" s="1">
-        <v>0.17</v>
+        <v>0.47</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>543</v>
+        <v>531</v>
       </c>
       <c r="B219" t="s">
-        <v>544</v>
+        <v>532</v>
       </c>
       <c r="C219" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>69.108</v>
+        <v>100.279</v>
       </c>
       <c r="E219" s="1">
-        <v>99.641</v>
+        <v>102.542</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>298923.0</v>
+        <v>205084.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-91599.0</v>
+        <v>-4526.0</v>
       </c>
       <c r="J219" s="1">
-        <v>-30.643008400157</v>
+        <v>-2.2069005870765</v>
       </c>
       <c r="K219">
-        <v>0.0</v>
+        <v>0.49</v>
       </c>
       <c r="L219">
-        <v>0.0</v>
+        <v>975.21</v>
       </c>
       <c r="M219" s="1">
-        <v>207324.0</v>
+        <v>200558.0</v>
       </c>
       <c r="N219" s="1">
-        <v>207324.0</v>
+        <v>201533.21</v>
       </c>
       <c r="O219" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>545</v>
+        <v>533</v>
       </c>
       <c r="B220" t="s">
-        <v>546</v>
+        <v>534</v>
       </c>
       <c r="C220" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>97.893</v>
+        <v>93.747</v>
       </c>
       <c r="E220" s="1">
-        <v>99.794</v>
+        <v>98.9724975</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>99794.0</v>
+        <v>395889.99</v>
       </c>
       <c r="I220" s="1">
-        <v>-1901.0</v>
+        <v>-20901.99</v>
       </c>
       <c r="J220" s="1">
-        <v>-1.9049241437361</v>
+        <v>-5.2797470327552</v>
       </c>
       <c r="K220">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>383.56</v>
+        <v>0.31</v>
+      </c>
+      <c r="L220" t="s">
+        <v>535</v>
       </c>
       <c r="M220" s="1">
-        <v>97893.0</v>
+        <v>374988.0</v>
       </c>
       <c r="N220" s="1">
-        <v>98276.56</v>
+        <v>376226.36</v>
       </c>
       <c r="O220" s="1">
-        <v>0.16</v>
+        <v>0.6</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>547</v>
+        <v>536</v>
       </c>
       <c r="B221" t="s">
-        <v>548</v>
+        <v>537</v>
       </c>
       <c r="C221" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>95.586</v>
+        <v>100.102</v>
       </c>
       <c r="E221" s="1">
-        <v>104.90042333</v>
+        <v>100.15</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>314701.27</v>
+        <v>200300.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-27943.27</v>
+        <v>-96.0</v>
       </c>
       <c r="J221" s="1">
-        <v>-8.8793000422273</v>
+        <v>-0.047928107838243</v>
       </c>
       <c r="K221">
-        <v>0.59</v>
+        <v>3.06</v>
       </c>
       <c r="L221" t="s">
-        <v>549</v>
+        <v>538</v>
       </c>
       <c r="M221" s="1">
-        <v>286758.0</v>
+        <v>200204.0</v>
       </c>
       <c r="N221" s="1">
-        <v>288533.34</v>
+        <v>206319.07</v>
       </c>
       <c r="O221" s="1">
-        <v>0.47</v>
+        <v>0.33</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>550</v>
+        <v>539</v>
       </c>
       <c r="B222" t="s">
-        <v>551</v>
+        <v>540</v>
       </c>
       <c r="C222" s="1">
-        <v>115000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>99.602</v>
+        <v>69.408</v>
       </c>
       <c r="E222" s="1">
-        <v>100.0</v>
+        <v>99.641</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>115000.0</v>
+        <v>298923.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-457.7</v>
+        <v>-90699.0</v>
       </c>
       <c r="J222" s="1">
-        <v>-0.398</v>
+        <v>-30.341927519796</v>
       </c>
       <c r="K222">
-        <v>2.74</v>
-[...2 lines deleted...]
-        <v>552</v>
+        <v>0.0</v>
+      </c>
+      <c r="L222">
+        <v>0.0</v>
       </c>
       <c r="M222" s="1">
-        <v>114542.3</v>
+        <v>208224.0</v>
       </c>
       <c r="N222" s="1">
-        <v>117694.3</v>
+        <v>208224.0</v>
       </c>
       <c r="O222" s="1">
-        <v>0.19</v>
+        <v>0.33</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>553</v>
+        <v>541</v>
       </c>
       <c r="B223" t="s">
-        <v>554</v>
+        <v>542</v>
       </c>
       <c r="C223" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>99.0</v>
+        <v>97.858</v>
       </c>
       <c r="E223" s="1">
-        <v>101.2</v>
+        <v>99.794</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>202400.0</v>
+        <v>99794.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-4400.0</v>
+        <v>-1936.0</v>
       </c>
       <c r="J223" s="1">
-        <v>-2.1739130434783</v>
+        <v>-1.9399963925687</v>
       </c>
       <c r="K223">
-        <v>0.4</v>
+        <v>0.58</v>
       </c>
       <c r="L223">
-        <v>790.68</v>
+        <v>584.93</v>
       </c>
       <c r="M223" s="1">
-        <v>198000.0</v>
+        <v>97858.0</v>
       </c>
       <c r="N223" s="1">
-        <v>198790.68</v>
+        <v>98442.93</v>
       </c>
       <c r="O223" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>555</v>
+        <v>543</v>
       </c>
       <c r="B224" t="s">
-        <v>556</v>
+        <v>544</v>
       </c>
       <c r="C224" s="1">
-        <v>198000.0</v>
+        <v>115000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>98.481</v>
+        <v>99.388</v>
       </c>
       <c r="E224" s="1">
-        <v>99.728</v>
+        <v>100.0</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>197461.44</v>
+        <v>115000.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-2469.06</v>
+        <v>-703.8</v>
       </c>
       <c r="J224" s="1">
-        <v>-1.2504010909674</v>
+        <v>-0.612</v>
       </c>
       <c r="K224">
-        <v>0.66</v>
+        <v>2.95</v>
       </c>
       <c r="L224" t="s">
-        <v>557</v>
+        <v>545</v>
       </c>
       <c r="M224" s="1">
-        <v>194992.38</v>
+        <v>114296.2</v>
       </c>
       <c r="N224" s="1">
-        <v>196297.01</v>
+        <v>117691.55</v>
       </c>
       <c r="O224" s="1">
-        <v>0.32</v>
+        <v>0.19</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>558</v>
+        <v>546</v>
       </c>
       <c r="B225" t="s">
-        <v>559</v>
+        <v>547</v>
       </c>
       <c r="C225" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>99.672</v>
+        <v>99.082</v>
       </c>
       <c r="E225" s="1">
-        <v>102.47</v>
+        <v>101.2</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>102470.0</v>
+        <v>202400.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-2798.0</v>
+        <v>-4236.0</v>
       </c>
       <c r="J225" s="1">
-        <v>-2.7305552844735</v>
+        <v>-2.0928853754941</v>
       </c>
       <c r="K225">
-        <v>3.95</v>
+        <v>0.61</v>
       </c>
       <c r="L225" t="s">
-        <v>560</v>
+        <v>548</v>
       </c>
       <c r="M225" s="1">
-        <v>99672.0</v>
+        <v>198164.0</v>
       </c>
       <c r="N225" s="1">
-        <v>103617.21</v>
+        <v>199380.44</v>
       </c>
       <c r="O225" s="1">
-        <v>0.17</v>
+        <v>0.32</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>561</v>
+        <v>549</v>
       </c>
       <c r="B226" t="s">
-        <v>562</v>
+        <v>550</v>
       </c>
       <c r="C226" s="1">
-        <v>158000.0</v>
+        <v>198000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>97.222</v>
+        <v>98.429</v>
       </c>
       <c r="E226" s="1">
-        <v>99.422</v>
+        <v>99.728</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>157086.76</v>
+        <v>197461.44</v>
       </c>
       <c r="I226" s="1">
-        <v>-3476.0</v>
+        <v>-2572.02</v>
       </c>
       <c r="J226" s="1">
-        <v>-2.212789925771</v>
+        <v>-1.3025429167335</v>
       </c>
       <c r="K226">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>576.81</v>
+        <v>0.85</v>
+      </c>
+      <c r="L226" t="s">
+        <v>551</v>
       </c>
       <c r="M226" s="1">
-        <v>153610.76</v>
+        <v>194889.42</v>
       </c>
       <c r="N226" s="1">
-        <v>154187.57</v>
+        <v>196564.28</v>
       </c>
       <c r="O226" s="1">
-        <v>0.25</v>
+        <v>0.31</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>563</v>
+        <v>552</v>
       </c>
       <c r="B227" t="s">
-        <v>564</v>
+        <v>553</v>
       </c>
       <c r="C227" s="1">
-        <v>228000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>100.108</v>
+        <v>97.256</v>
       </c>
       <c r="E227" s="1">
-        <v>100.0</v>
+        <v>97.26</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>228000.0</v>
+        <v>97260.0</v>
       </c>
       <c r="I227" s="1">
-        <v>246.24</v>
+        <v>-4.0</v>
       </c>
       <c r="J227" s="1">
-        <v>0.108</v>
+        <v>-0.0041126876413736</v>
       </c>
       <c r="K227">
-        <v>3.77</v>
-[...2 lines deleted...]
-        <v>565</v>
+        <v>0.34</v>
+      </c>
+      <c r="L227">
+        <v>339.04</v>
       </c>
       <c r="M227" s="1">
-        <v>228246.24</v>
+        <v>97256.0</v>
       </c>
       <c r="N227" s="1">
-        <v>236841.53</v>
+        <v>97595.04</v>
       </c>
       <c r="O227" s="1">
-        <v>0.38</v>
+        <v>0.16</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>566</v>
+        <v>554</v>
       </c>
       <c r="B228" t="s">
-        <v>567</v>
+        <v>555</v>
       </c>
       <c r="C228" s="1">
-        <v>325000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>88.42</v>
+        <v>99.737</v>
       </c>
       <c r="E228" s="1">
-        <v>88.621</v>
+        <v>102.47</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>288018.25</v>
+        <v>102470.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-653.25</v>
+        <v>-2733.0</v>
       </c>
       <c r="J228" s="1">
-        <v>-0.22680854425023</v>
+        <v>-2.6671220845125</v>
       </c>
       <c r="K228">
-        <v>1.34</v>
-[...2 lines deleted...]
-        <v>568</v>
+        <v>0.18</v>
+      </c>
+      <c r="L228">
+        <v>175.34</v>
       </c>
       <c r="M228" s="1">
-        <v>287365.0</v>
+        <v>99737.0</v>
       </c>
       <c r="N228" s="1">
-        <v>291720.22</v>
+        <v>99912.34</v>
       </c>
       <c r="O228" s="1">
-        <v>0.47</v>
+        <v>0.16</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>569</v>
+        <v>556</v>
       </c>
       <c r="B229" t="s">
-        <v>570</v>
+        <v>557</v>
       </c>
       <c r="C229" s="1">
-        <v>200000.0</v>
+        <v>137000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>74.259</v>
+        <v>100.12</v>
       </c>
       <c r="E229" s="1">
-        <v>73.87</v>
+        <v>99.958</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>147740.0</v>
+        <v>136942.46</v>
       </c>
       <c r="I229" s="1">
-        <v>778.0</v>
+        <v>221.94</v>
       </c>
       <c r="J229" s="1">
-        <v>0.52660078516312</v>
+        <v>0.16206806858881</v>
       </c>
       <c r="K229">
-        <v>0.3</v>
+        <v>0.0</v>
       </c>
       <c r="L229">
-        <v>608.22</v>
+        <v>0.0</v>
       </c>
       <c r="M229" s="1">
-        <v>148518.0</v>
+        <v>137164.4</v>
       </c>
       <c r="N229" s="1">
-        <v>149126.22</v>
+        <v>137164.4</v>
       </c>
       <c r="O229" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>571</v>
+        <v>558</v>
       </c>
       <c r="B230" t="s">
-        <v>572</v>
+        <v>559</v>
       </c>
       <c r="C230" s="1">
-        <v>200000.0</v>
+        <v>158000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>97.469</v>
+        <v>97.884</v>
       </c>
       <c r="E230" s="1">
-        <v>99.985</v>
+        <v>99.422</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>199970.0</v>
+        <v>157086.76</v>
       </c>
       <c r="I230" s="1">
-        <v>-5032.0</v>
+        <v>-2430.04</v>
       </c>
       <c r="J230" s="1">
-        <v>-2.5163774566185</v>
+        <v>-1.5469413208344</v>
       </c>
       <c r="K230">
-        <v>2.83</v>
-[...2 lines deleted...]
-        <v>573</v>
+        <v>0.55</v>
+      </c>
+      <c r="L230">
+        <v>872.25</v>
       </c>
       <c r="M230" s="1">
-        <v>194938.0</v>
+        <v>154656.72</v>
       </c>
       <c r="N230" s="1">
-        <v>200596.9</v>
+        <v>155528.97</v>
       </c>
       <c r="O230" s="1">
-        <v>0.32</v>
+        <v>0.25</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>574</v>
+        <v>560</v>
       </c>
       <c r="B231" t="s">
-        <v>575</v>
+        <v>561</v>
       </c>
       <c r="C231" s="1">
-        <v>200000.0</v>
+        <v>228000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>100.604</v>
+        <v>100.423</v>
       </c>
       <c r="E231" s="1">
         <v>100.0</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>200000.0</v>
+        <v>228000.0</v>
       </c>
       <c r="I231" s="1">
-        <v>1208.0</v>
+        <v>964.44</v>
       </c>
       <c r="J231" s="1">
-        <v>0.604</v>
+        <v>0.423</v>
       </c>
       <c r="K231">
-        <v>2.35</v>
-[...2 lines deleted...]
-        <v>576</v>
+        <v>0.0</v>
+      </c>
+      <c r="L231">
+        <v>0.0</v>
       </c>
       <c r="M231" s="1">
-        <v>201208.0</v>
+        <v>228964.44</v>
       </c>
       <c r="N231" s="1">
-        <v>205914.83</v>
+        <v>228964.44</v>
       </c>
       <c r="O231" s="1">
-        <v>0.33</v>
+        <v>0.37</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>577</v>
+        <v>562</v>
       </c>
       <c r="B232" t="s">
-        <v>578</v>
+        <v>563</v>
       </c>
       <c r="C232" s="1">
-        <v>100000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>98.684</v>
+        <v>88.595</v>
       </c>
       <c r="E232" s="1">
-        <v>99.711</v>
+        <v>88.621</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>99711.0</v>
+        <v>288018.25</v>
       </c>
       <c r="I232" s="1">
-        <v>-1027.0</v>
+        <v>-84.5</v>
       </c>
       <c r="J232" s="1">
-        <v>-1.0299766324678</v>
+        <v>-0.029338418659234</v>
       </c>
       <c r="K232">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>904.11</v>
+        <v>1.43</v>
+      </c>
+      <c r="L232" t="s">
+        <v>564</v>
       </c>
       <c r="M232" s="1">
-        <v>98684.0</v>
+        <v>287933.75</v>
       </c>
       <c r="N232" s="1">
-        <v>99588.11</v>
+        <v>292592.83</v>
       </c>
       <c r="O232" s="1">
-        <v>0.16</v>
+        <v>0.47</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>579</v>
+        <v>565</v>
       </c>
       <c r="B233" t="s">
-        <v>580</v>
+        <v>566</v>
       </c>
       <c r="C233" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>98.046</v>
+        <v>74.441</v>
       </c>
       <c r="E233" s="1">
-        <v>100.66</v>
+        <v>73.87</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>100660.0</v>
+        <v>147740.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-2614.0</v>
+        <v>1142.0</v>
       </c>
       <c r="J233" s="1">
-        <v>-2.5968607192529</v>
+        <v>0.77297955868417</v>
       </c>
       <c r="K233">
-        <v>2.58</v>
-[...2 lines deleted...]
-        <v>581</v>
+        <v>0.35</v>
+      </c>
+      <c r="L233">
+        <v>694.52</v>
       </c>
       <c r="M233" s="1">
-        <v>98046.0</v>
+        <v>148882.0</v>
       </c>
       <c r="N233" s="1">
-        <v>100625.79</v>
+        <v>149576.52</v>
       </c>
       <c r="O233" s="1">
-        <v>0.16</v>
+        <v>0.24</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>582</v>
+        <v>567</v>
       </c>
       <c r="B234" t="s">
-        <v>583</v>
+        <v>568</v>
       </c>
       <c r="C234" s="1">
-        <v>226000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>97.775</v>
+        <v>98.095</v>
       </c>
       <c r="E234" s="1">
-        <v>99.84072566</v>
+        <v>99.985</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>225640.04</v>
+        <v>199970.0</v>
       </c>
       <c r="I234" s="1">
-        <v>-4668.54</v>
+        <v>-3780.0</v>
       </c>
       <c r="J234" s="1">
-        <v>-2.0690210833148</v>
+        <v>-1.8902835425314</v>
       </c>
       <c r="K234">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>522.43</v>
+        <v>3.02</v>
+      </c>
+      <c r="L234" t="s">
+        <v>569</v>
       </c>
       <c r="M234" s="1">
-        <v>220971.5</v>
+        <v>196190.0</v>
       </c>
       <c r="N234" s="1">
-        <v>221493.93</v>
+        <v>202237.26</v>
       </c>
       <c r="O234" s="1">
-        <v>0.36</v>
+        <v>0.32</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>584</v>
+        <v>570</v>
       </c>
       <c r="B235" t="s">
-        <v>585</v>
+        <v>571</v>
       </c>
       <c r="C235" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>98.304</v>
+        <v>100.939</v>
       </c>
       <c r="E235" s="1">
-        <v>99.326</v>
+        <v>100.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>99326.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-1022.0</v>
+        <v>1878.0</v>
       </c>
       <c r="J235" s="1">
-        <v>-1.0289350220486</v>
+        <v>0.939</v>
       </c>
       <c r="K235">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>248.29</v>
+        <v>2.58</v>
+      </c>
+      <c r="L235" t="s">
+        <v>572</v>
       </c>
       <c r="M235" s="1">
-        <v>98304.0</v>
+        <v>201878.0</v>
       </c>
       <c r="N235" s="1">
-        <v>98552.29</v>
+        <v>207028.07</v>
       </c>
       <c r="O235" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>586</v>
+        <v>573</v>
       </c>
       <c r="B236" t="s">
-        <v>587</v>
+        <v>574</v>
       </c>
       <c r="C236" s="1">
-        <v>151000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>97.562</v>
+        <v>98.383</v>
       </c>
       <c r="E236" s="1">
-        <v>100.0</v>
+        <v>99.711</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>151000.0</v>
+        <v>99711.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-3681.38</v>
+        <v>-1328.0</v>
       </c>
       <c r="J236" s="1">
-        <v>-2.438</v>
+        <v>-1.3318490437364</v>
       </c>
       <c r="K236">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>758.76</v>
+        <v>1.12</v>
+      </c>
+      <c r="L236" t="s">
+        <v>575</v>
       </c>
       <c r="M236" s="1">
-        <v>147318.62</v>
+        <v>98383.0</v>
       </c>
       <c r="N236" s="1">
-        <v>148077.38</v>
+        <v>99502.86</v>
       </c>
       <c r="O236" s="1">
-        <v>0.24</v>
+        <v>0.16</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>588</v>
+        <v>576</v>
       </c>
       <c r="B237" t="s">
-        <v>589</v>
+        <v>577</v>
       </c>
       <c r="C237" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>98.356</v>
+        <v>98.417</v>
       </c>
       <c r="E237" s="1">
-        <v>99.3</v>
+        <v>100.66</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>198600.0</v>
+        <v>100660.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-1888.0</v>
+        <v>-2243.0</v>
       </c>
       <c r="J237" s="1">
-        <v>-0.95065458207452</v>
+        <v>-2.2282932644546</v>
       </c>
       <c r="K237">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>512.33</v>
+        <v>2.77</v>
+      </c>
+      <c r="L237" t="s">
+        <v>578</v>
       </c>
       <c r="M237" s="1">
-        <v>196712.0</v>
+        <v>98417.0</v>
       </c>
       <c r="N237" s="1">
-        <v>197224.33</v>
+        <v>101190.97</v>
       </c>
       <c r="O237" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>590</v>
+        <v>579</v>
       </c>
       <c r="B238" t="s">
-        <v>591</v>
+        <v>580</v>
       </c>
       <c r="C238" s="1">
         <v>100000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>98.874</v>
+        <v>100.106</v>
       </c>
       <c r="E238" s="1">
-        <v>99.499</v>
+        <v>100.0</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>99499.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-625.0</v>
+        <v>106.0</v>
       </c>
       <c r="J238" s="1">
-        <v>-0.62814701655293</v>
+        <v>0.106</v>
       </c>
       <c r="K238">
-        <v>0.9</v>
+        <v>0.1</v>
       </c>
       <c r="L238">
-        <v>904.11</v>
+        <v>95.89</v>
       </c>
       <c r="M238" s="1">
-        <v>98874.0</v>
+        <v>100106.0</v>
       </c>
       <c r="N238" s="1">
-        <v>99778.11</v>
+        <v>100201.89</v>
       </c>
       <c r="O238" s="1">
         <v>0.16</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>592</v>
+        <v>581</v>
       </c>
       <c r="B239" t="s">
-        <v>593</v>
+        <v>582</v>
       </c>
       <c r="C239" s="1">
-        <v>100000.0</v>
+        <v>226000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>98.696</v>
+        <v>97.952</v>
       </c>
       <c r="E239" s="1">
-        <v>100.0</v>
+        <v>99.84072566</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>100000.0</v>
+        <v>225640.04</v>
       </c>
       <c r="I239" s="1">
-        <v>-1304.0</v>
+        <v>-4268.52</v>
       </c>
       <c r="J239" s="1">
-        <v>-1.304</v>
+        <v>-1.8917387180041</v>
       </c>
       <c r="K239">
-        <v>1.35</v>
-[...2 lines deleted...]
-        <v>594</v>
+        <v>0.43</v>
+      </c>
+      <c r="L239">
+        <v>961.27</v>
       </c>
       <c r="M239" s="1">
-        <v>98696.0</v>
+        <v>221371.52</v>
       </c>
       <c r="N239" s="1">
-        <v>100043.81</v>
+        <v>222332.79</v>
       </c>
       <c r="O239" s="1">
-        <v>0.16</v>
+        <v>0.36</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>595</v>
+        <v>583</v>
       </c>
       <c r="B240" t="s">
-        <v>596</v>
+        <v>584</v>
       </c>
       <c r="C240" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>98.623</v>
+        <v>98.595</v>
       </c>
       <c r="E240" s="1">
-        <v>99.871</v>
+        <v>99.326</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>199742.0</v>
+        <v>99326.0</v>
       </c>
       <c r="I240" s="1">
-        <v>-2496.0</v>
+        <v>-731.0</v>
       </c>
       <c r="J240" s="1">
-        <v>-1.2496119994793</v>
+        <v>-0.73596037291344</v>
       </c>
       <c r="K240">
-        <v>1.54</v>
-[...2 lines deleted...]
-        <v>597</v>
+        <v>0.46</v>
+      </c>
+      <c r="L240">
+        <v>456.85</v>
       </c>
       <c r="M240" s="1">
-        <v>197246.0</v>
+        <v>98595.0</v>
       </c>
       <c r="N240" s="1">
-        <v>200324.77</v>
+        <v>99051.85</v>
       </c>
       <c r="O240" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>598</v>
+        <v>585</v>
       </c>
       <c r="B241" t="s">
-        <v>599</v>
+        <v>586</v>
       </c>
       <c r="C241" s="1">
-        <v>1565000.0</v>
+        <v>151000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>64.967</v>
+        <v>98.033</v>
       </c>
       <c r="E241" s="1">
-        <v>76.31296613</v>
+        <v>100.0</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>1194297.92</v>
+        <v>151000.0</v>
       </c>
       <c r="I241" s="1">
-        <v>-177564.37</v>
+        <v>-2970.17</v>
       </c>
       <c r="J241" s="1">
-        <v>-14.867678074831</v>
+        <v>-1.967</v>
       </c>
       <c r="K241">
-        <v>0.71</v>
+        <v>0.72</v>
       </c>
       <c r="L241" t="s">
-        <v>600</v>
+        <v>587</v>
       </c>
       <c r="M241" s="1">
-        <v>1016733.55</v>
+        <v>148029.83</v>
       </c>
       <c r="N241" s="1">
-        <v>1027795.74</v>
+        <v>149120.54</v>
       </c>
       <c r="O241" s="1">
-        <v>1.66</v>
+        <v>0.24</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>601</v>
+        <v>588</v>
       </c>
       <c r="B242" t="s">
-        <v>602</v>
+        <v>589</v>
       </c>
       <c r="C242" s="1">
-        <v>202000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>99.699</v>
+        <v>99.415</v>
       </c>
       <c r="E242" s="1">
-        <v>99.646</v>
+        <v>99.499</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>201284.92</v>
+        <v>99499.0</v>
       </c>
       <c r="I242" s="1">
-        <v>107.06</v>
+        <v>-84.0</v>
       </c>
       <c r="J242" s="1">
-        <v>0.053188286534332</v>
+        <v>-0.084422959024714</v>
       </c>
       <c r="K242">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>522.99</v>
+        <v>1.12</v>
+      </c>
+      <c r="L242" t="s">
+        <v>575</v>
       </c>
       <c r="M242" s="1">
-        <v>201391.98</v>
+        <v>99415.0</v>
       </c>
       <c r="N242" s="1">
-        <v>201914.97</v>
+        <v>100534.86</v>
       </c>
       <c r="O242" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>603</v>
+        <v>590</v>
       </c>
       <c r="B243" t="s">
-        <v>604</v>
+        <v>591</v>
       </c>
       <c r="C243" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>106.337</v>
+        <v>100.163</v>
       </c>
       <c r="E243" s="1">
-        <v>108.24</v>
+        <v>99.897</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>216480.0</v>
+        <v>99897.0</v>
       </c>
       <c r="I243" s="1">
-        <v>-3806.0</v>
+        <v>266.0</v>
       </c>
       <c r="J243" s="1">
-        <v>-1.7581300813008</v>
+        <v>0.26627426249037</v>
       </c>
       <c r="K243">
-        <v>2.22</v>
-[...2 lines deleted...]
-        <v>605</v>
+        <v>0.15</v>
+      </c>
+      <c r="L243">
+        <v>148.63</v>
       </c>
       <c r="M243" s="1">
-        <v>212674.0</v>
+        <v>100163.0</v>
       </c>
       <c r="N243" s="1">
-        <v>217112.36</v>
+        <v>100311.63</v>
       </c>
       <c r="O243" s="1">
-        <v>0.35</v>
+        <v>0.16</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>606</v>
+        <v>592</v>
       </c>
       <c r="B244" t="s">
-        <v>607</v>
+        <v>593</v>
       </c>
       <c r="C244" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>98.717</v>
+        <v>98.742</v>
       </c>
       <c r="E244" s="1">
-        <v>100.507</v>
+        <v>100.0</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>201014.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I244" s="1">
-        <v>-3580.0</v>
+        <v>-1258.0</v>
       </c>
       <c r="J244" s="1">
-        <v>-1.7809704796681</v>
+        <v>-1.258</v>
       </c>
       <c r="K244">
-        <v>2.97</v>
+        <v>1.55</v>
       </c>
       <c r="L244" t="s">
-        <v>608</v>
+        <v>594</v>
       </c>
       <c r="M244" s="1">
-        <v>197434.0</v>
+        <v>98742.0</v>
       </c>
       <c r="N244" s="1">
-        <v>203370.3</v>
+        <v>100290.54</v>
       </c>
       <c r="O244" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>609</v>
+        <v>595</v>
       </c>
       <c r="B245" t="s">
-        <v>610</v>
+        <v>596</v>
       </c>
       <c r="C245" s="1">
         <v>200000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>88.505</v>
+        <v>98.687</v>
       </c>
       <c r="E245" s="1">
-        <v>86.091845</v>
+        <v>99.871</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>172183.69</v>
+        <v>199742.0</v>
       </c>
       <c r="I245" s="1">
-        <v>4826.31</v>
+        <v>-2368.0</v>
       </c>
       <c r="J245" s="1">
-        <v>2.8030006791003</v>
+        <v>-1.1855293328394</v>
       </c>
       <c r="K245">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>90.41</v>
+        <v>1.76</v>
+      </c>
+      <c r="L245" t="s">
+        <v>597</v>
       </c>
       <c r="M245" s="1">
-        <v>177010.0</v>
+        <v>197374.0</v>
       </c>
       <c r="N245" s="1">
-        <v>177100.41</v>
+        <v>200898.66</v>
       </c>
       <c r="O245" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>611</v>
+        <v>598</v>
       </c>
       <c r="B246" t="s">
-        <v>612</v>
+        <v>599</v>
       </c>
       <c r="C246" s="1">
-        <v>118000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>101.067</v>
+        <v>100.224</v>
       </c>
       <c r="E246" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>117739.22</v>
+        <v>101000.0</v>
       </c>
       <c r="I246" s="1">
-        <v>1519.84</v>
+        <v>226.24</v>
       </c>
       <c r="J246" s="1">
-        <v>1.2908527846541</v>
+        <v>0.224</v>
       </c>
       <c r="K246">
-        <v>1.47</v>
-[...2 lines deleted...]
-        <v>613</v>
+        <v>0.19</v>
+      </c>
+      <c r="L246">
+        <v>196.05</v>
       </c>
       <c r="M246" s="1">
-        <v>119259.06</v>
+        <v>101226.24</v>
       </c>
       <c r="N246" s="1">
-        <v>120992.69</v>
+        <v>101422.29</v>
       </c>
       <c r="O246" s="1">
-        <v>0.2</v>
+        <v>0.16</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>614</v>
+        <v>600</v>
       </c>
       <c r="B247" t="s">
-        <v>615</v>
+        <v>601</v>
       </c>
       <c r="C247" s="1">
-        <v>200000.0</v>
+        <v>1565000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>100.378</v>
+        <v>65.457</v>
       </c>
       <c r="E247" s="1">
-        <v>102.939</v>
+        <v>76.31296613</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>205878.0</v>
+        <v>1194297.92</v>
       </c>
       <c r="I247" s="1">
-        <v>-5122.0</v>
+        <v>-169895.87</v>
       </c>
       <c r="J247" s="1">
-        <v>-2.4878811723448</v>
+        <v>-14.225585354783</v>
       </c>
       <c r="K247">
-        <v>0.51</v>
+        <v>0.76</v>
       </c>
       <c r="L247" t="s">
-        <v>616</v>
+        <v>602</v>
       </c>
       <c r="M247" s="1">
-        <v>200756.0</v>
+        <v>1024402.05</v>
       </c>
       <c r="N247" s="1">
-        <v>201769.01</v>
+        <v>1036364.65</v>
       </c>
       <c r="O247" s="1">
-        <v>0.33</v>
+        <v>1.66</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>617</v>
+        <v>603</v>
       </c>
       <c r="B248" t="s">
-        <v>618</v>
+        <v>604</v>
       </c>
       <c r="C248" s="1">
-        <v>300000.0</v>
+        <v>202000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>97.062</v>
+        <v>99.72</v>
       </c>
       <c r="E248" s="1">
-        <v>100.761</v>
+        <v>99.646</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>302283.0</v>
+        <v>201284.92</v>
       </c>
       <c r="I248" s="1">
-        <v>-11097.0</v>
+        <v>149.48</v>
       </c>
       <c r="J248" s="1">
-        <v>-3.6710632089797</v>
+        <v>0.07426289063284</v>
       </c>
       <c r="K248">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>619</v>
+        <v>0.46</v>
+      </c>
+      <c r="L248">
+        <v>929.75</v>
       </c>
       <c r="M248" s="1">
-        <v>291186.0</v>
+        <v>201434.4</v>
       </c>
       <c r="N248" s="1">
-        <v>292378.81</v>
+        <v>202364.15</v>
       </c>
       <c r="O248" s="1">
-        <v>0.47</v>
+        <v>0.32</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>620</v>
+        <v>605</v>
       </c>
       <c r="B249" t="s">
-        <v>621</v>
+        <v>606</v>
       </c>
       <c r="C249" s="1">
-        <v>89000.0</v>
+        <v>164000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>101.586</v>
+        <v>100.237</v>
       </c>
       <c r="E249" s="1">
-        <v>99.871</v>
+        <v>100.0</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>88885.19</v>
+        <v>164000.0</v>
       </c>
       <c r="I249" s="1">
-        <v>1526.35</v>
+        <v>388.68</v>
       </c>
       <c r="J249" s="1">
-        <v>1.7172152076178</v>
+        <v>0.237</v>
       </c>
       <c r="K249">
-        <v>3.54</v>
-[...2 lines deleted...]
-        <v>622</v>
+        <v>0.16</v>
+      </c>
+      <c r="L249">
+        <v>256.95</v>
       </c>
       <c r="M249" s="1">
-        <v>90411.54</v>
+        <v>164388.68</v>
       </c>
       <c r="N249" s="1">
-        <v>93566.16</v>
+        <v>164645.63</v>
       </c>
       <c r="O249" s="1">
-        <v>0.15</v>
+        <v>0.26</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>623</v>
+        <v>607</v>
       </c>
       <c r="B250" t="s">
-        <v>624</v>
+        <v>608</v>
       </c>
       <c r="C250" s="1">
-        <v>100000.0</v>
+        <v>152000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>104.703</v>
+        <v>99.931</v>
       </c>
       <c r="E250" s="1">
-        <v>106.89563</v>
+        <v>100.0</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>106895.63</v>
+        <v>152000.0</v>
       </c>
       <c r="I250" s="1">
-        <v>-2192.63</v>
+        <v>-104.88</v>
       </c>
       <c r="J250" s="1">
-        <v>-2.0511876865312</v>
+        <v>-0.069</v>
       </c>
       <c r="K250">
-        <v>4.09</v>
-[...2 lines deleted...]
-        <v>625</v>
+        <v>0.08</v>
+      </c>
+      <c r="L250">
+        <v>115.58</v>
       </c>
       <c r="M250" s="1">
-        <v>104703.0</v>
+        <v>151895.12</v>
       </c>
       <c r="N250" s="1">
-        <v>108789.99</v>
+        <v>152010.7</v>
       </c>
       <c r="O250" s="1">
-        <v>0.18</v>
+        <v>0.24</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>626</v>
+        <v>609</v>
       </c>
       <c r="B251" t="s">
-        <v>627</v>
+        <v>610</v>
       </c>
       <c r="C251" s="1">
         <v>200000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>97.98</v>
+        <v>88.53</v>
       </c>
       <c r="E251" s="1">
-        <v>99.589</v>
+        <v>86.091845</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>199178.0</v>
+        <v>172183.69</v>
       </c>
       <c r="I251" s="1">
-        <v>-3218.0</v>
+        <v>4876.31</v>
       </c>
       <c r="J251" s="1">
-        <v>-1.6156402815572</v>
+        <v>2.8320394341648</v>
       </c>
       <c r="K251">
-        <v>2.19</v>
-[...2 lines deleted...]
-        <v>628</v>
+        <v>0.09</v>
+      </c>
+      <c r="L251">
+        <v>176.71</v>
       </c>
       <c r="M251" s="1">
-        <v>195960.0</v>
+        <v>177060.0</v>
       </c>
       <c r="N251" s="1">
-        <v>200332.6</v>
+        <v>177236.71</v>
       </c>
       <c r="O251" s="1">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>629</v>
+        <v>611</v>
       </c>
       <c r="B252" t="s">
-        <v>630</v>
+        <v>612</v>
       </c>
       <c r="C252" s="1">
-        <v>100000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>97.429</v>
+        <v>101.16</v>
       </c>
       <c r="E252" s="1">
-        <v>99.908</v>
+        <v>99.779</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>99908.0</v>
+        <v>117739.22</v>
       </c>
       <c r="I252" s="1">
-        <v>-2479.0</v>
+        <v>1629.58</v>
       </c>
       <c r="J252" s="1">
-        <v>-2.4812827801577</v>
+        <v>1.3840587698814</v>
       </c>
       <c r="K252">
-        <v>0.78</v>
-[...2 lines deleted...]
-        <v>775.0</v>
+        <v>1.68</v>
+      </c>
+      <c r="L252" t="s">
+        <v>613</v>
       </c>
       <c r="M252" s="1">
-        <v>97429.0</v>
+        <v>119368.8</v>
       </c>
       <c r="N252" s="1">
-        <v>98204.0</v>
+        <v>121357.02</v>
       </c>
       <c r="O252" s="1">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>631</v>
+        <v>614</v>
       </c>
       <c r="B253" t="s">
-        <v>630</v>
+        <v>615</v>
       </c>
       <c r="C253" s="1">
         <v>200000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>102.409</v>
+        <v>100.572</v>
       </c>
       <c r="E253" s="1">
-        <v>104.481</v>
+        <v>102.939</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>208962.0</v>
+        <v>205878.0</v>
       </c>
       <c r="I253" s="1">
-        <v>-4144.0</v>
+        <v>-4734.0</v>
       </c>
       <c r="J253" s="1">
-        <v>-1.9831356897426</v>
+        <v>-2.2994200448809</v>
       </c>
       <c r="K253">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>78.08</v>
+        <v>0.72</v>
+      </c>
+      <c r="L253" t="s">
+        <v>616</v>
       </c>
       <c r="M253" s="1">
-        <v>204818.0</v>
+        <v>201144.0</v>
       </c>
       <c r="N253" s="1">
-        <v>204896.08</v>
+        <v>202574.14</v>
       </c>
       <c r="O253" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>632</v>
+        <v>617</v>
       </c>
       <c r="B254" t="s">
-        <v>633</v>
+        <v>618</v>
       </c>
       <c r="C254" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>104.054</v>
+        <v>97.382</v>
       </c>
       <c r="E254" s="1">
-        <v>106.6</v>
+        <v>100.761</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>213200.0</v>
+        <v>302283.0</v>
       </c>
       <c r="I254" s="1">
-        <v>-5092.0</v>
+        <v>-10137.0</v>
       </c>
       <c r="J254" s="1">
-        <v>-2.3883677298311</v>
+        <v>-3.3534800170701</v>
       </c>
       <c r="K254">
-        <v>2.07</v>
+        <v>0.59</v>
       </c>
       <c r="L254" t="s">
-        <v>634</v>
+        <v>619</v>
       </c>
       <c r="M254" s="1">
-        <v>208108.0</v>
+        <v>292146.0</v>
       </c>
       <c r="N254" s="1">
-        <v>212253.21</v>
+        <v>293921.34</v>
       </c>
       <c r="O254" s="1">
-        <v>0.34</v>
+        <v>0.47</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>635</v>
+        <v>620</v>
       </c>
       <c r="B255" t="s">
-        <v>636</v>
+        <v>621</v>
       </c>
       <c r="C255" s="1">
-        <v>285000.0</v>
+        <v>89000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>97.875</v>
+        <v>101.765</v>
       </c>
       <c r="E255" s="1">
-        <v>99.902</v>
+        <v>99.871</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>284720.7</v>
+        <v>88885.19</v>
       </c>
       <c r="I255" s="1">
-        <v>-5776.95</v>
+        <v>1685.66</v>
       </c>
       <c r="J255" s="1">
-        <v>-2.0289884086405</v>
+        <v>1.8964464158765</v>
       </c>
       <c r="K255">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>637</v>
+        <v>0.01</v>
+      </c>
+      <c r="L255">
+        <v>9.14</v>
       </c>
       <c r="M255" s="1">
-        <v>278943.75</v>
+        <v>90570.85</v>
       </c>
       <c r="N255" s="1">
-        <v>280472.21</v>
+        <v>90579.99</v>
       </c>
       <c r="O255" s="1">
-        <v>0.45</v>
+        <v>0.15</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>638</v>
+        <v>622</v>
       </c>
       <c r="B256" t="s">
-        <v>639</v>
+        <v>623</v>
       </c>
       <c r="C256" s="1">
-        <v>168000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>99.83</v>
+        <v>104.569</v>
       </c>
       <c r="E256" s="1">
-        <v>100.0</v>
+        <v>106.89563</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>168000.0</v>
+        <v>106895.63</v>
       </c>
       <c r="I256" s="1">
-        <v>-285.6</v>
+        <v>-2326.63</v>
       </c>
       <c r="J256" s="1">
-        <v>-0.17</v>
+        <v>-2.1765436061324</v>
       </c>
       <c r="K256">
-        <v>0.89</v>
-[...2 lines deleted...]
-        <v>640</v>
+        <v>0.08</v>
+      </c>
+      <c r="L256">
+        <v>81.51</v>
       </c>
       <c r="M256" s="1">
-        <v>167714.4</v>
+        <v>104569.0</v>
       </c>
       <c r="N256" s="1">
-        <v>169216.87</v>
+        <v>104650.51</v>
       </c>
       <c r="O256" s="1">
-        <v>0.27</v>
+        <v>0.17</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>641</v>
+        <v>624</v>
       </c>
       <c r="B257" t="s">
-        <v>642</v>
+        <v>625</v>
       </c>
       <c r="C257" s="1">
-        <v>190000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>94.8</v>
+        <v>98.01</v>
       </c>
       <c r="E257" s="1">
-        <v>106.52323684</v>
+        <v>99.589</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>202394.15</v>
+        <v>199178.0</v>
       </c>
       <c r="I257" s="1">
-        <v>-22274.15</v>
+        <v>-3158.0</v>
       </c>
       <c r="J257" s="1">
-        <v>-11.005332911055</v>
+        <v>-1.5855164727028</v>
       </c>
       <c r="K257">
-        <v>1.33</v>
+        <v>2.36</v>
       </c>
       <c r="L257" t="s">
-        <v>643</v>
+        <v>626</v>
       </c>
       <c r="M257" s="1">
-        <v>180120.0</v>
+        <v>196020.0</v>
       </c>
       <c r="N257" s="1">
-        <v>182648.56</v>
+        <v>200737.81</v>
       </c>
       <c r="O257" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>644</v>
+        <v>627</v>
       </c>
       <c r="B258" t="s">
-        <v>645</v>
+        <v>628</v>
       </c>
       <c r="C258" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.984</v>
+        <v>101.819</v>
       </c>
       <c r="E258" s="1">
-        <v>100.0</v>
+        <v>104.481</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>100000.0</v>
+        <v>208962.0</v>
       </c>
       <c r="I258" s="1">
-        <v>984.0</v>
+        <v>-5324.0</v>
       </c>
       <c r="J258" s="1">
-        <v>0.984</v>
+        <v>-2.5478316631732</v>
       </c>
       <c r="K258">
-        <v>4.11</v>
-[...2 lines deleted...]
-        <v>646</v>
+        <v>0.31</v>
+      </c>
+      <c r="L258">
+        <v>624.66</v>
       </c>
       <c r="M258" s="1">
-        <v>100984.0</v>
+        <v>203638.0</v>
       </c>
       <c r="N258" s="1">
-        <v>105092.95</v>
+        <v>204262.66</v>
       </c>
       <c r="O258" s="1">
-        <v>0.17</v>
+        <v>0.33</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>647</v>
+        <v>629</v>
       </c>
       <c r="B259" t="s">
-        <v>648</v>
+        <v>628</v>
       </c>
       <c r="C259" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>101.92</v>
+        <v>97.102</v>
       </c>
       <c r="E259" s="1">
-        <v>103.4955</v>
+        <v>99.908</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>206991.0</v>
+        <v>99908.0</v>
       </c>
       <c r="I259" s="1">
-        <v>-3151.0</v>
+        <v>-2806.0</v>
       </c>
       <c r="J259" s="1">
-        <v>-1.5222884086748</v>
+        <v>-2.8085838971854</v>
       </c>
       <c r="K259">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>582.19</v>
+        <v>1.0</v>
+      </c>
+      <c r="L259" t="s">
+        <v>630</v>
       </c>
       <c r="M259" s="1">
-        <v>203840.0</v>
+        <v>97102.0</v>
       </c>
       <c r="N259" s="1">
-        <v>204422.19</v>
+        <v>98103.04</v>
       </c>
       <c r="O259" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>649</v>
+        <v>631</v>
       </c>
       <c r="B260" t="s">
-        <v>650</v>
+        <v>632</v>
       </c>
       <c r="C260" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>100.324</v>
+        <v>103.789</v>
       </c>
       <c r="E260" s="1">
-        <v>100.0</v>
+        <v>106.6</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>100000.0</v>
+        <v>213200.0</v>
       </c>
       <c r="I260" s="1">
-        <v>324.0</v>
+        <v>-5622.0</v>
       </c>
       <c r="J260" s="1">
-        <v>0.324</v>
+        <v>-2.6369606003752</v>
       </c>
       <c r="K260">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>40.44</v>
+        <v>2.32</v>
+      </c>
+      <c r="L260" t="s">
+        <v>633</v>
       </c>
       <c r="M260" s="1">
-        <v>100324.0</v>
+        <v>207578.0</v>
       </c>
       <c r="N260" s="1">
-        <v>100364.44</v>
+        <v>212212.25</v>
       </c>
       <c r="O260" s="1">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>651</v>
+        <v>634</v>
       </c>
       <c r="B261" t="s">
-        <v>652</v>
+        <v>635</v>
       </c>
       <c r="C261" s="1">
-        <v>200000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>95.916</v>
+        <v>97.956</v>
       </c>
       <c r="E261" s="1">
-        <v>97.25</v>
+        <v>99.902</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>194500.0</v>
+        <v>284720.7</v>
       </c>
       <c r="I261" s="1">
-        <v>-2668.0</v>
+        <v>-5546.1</v>
       </c>
       <c r="J261" s="1">
-        <v>-1.3717223650386</v>
+        <v>-1.9479089507718</v>
       </c>
       <c r="K261">
-        <v>2.46</v>
+        <v>0.74</v>
       </c>
       <c r="L261" t="s">
-        <v>653</v>
+        <v>636</v>
       </c>
       <c r="M261" s="1">
-        <v>191832.0</v>
+        <v>279174.6</v>
       </c>
       <c r="N261" s="1">
-        <v>196749.81</v>
+        <v>281297.46</v>
       </c>
       <c r="O261" s="1">
-        <v>0.32</v>
+        <v>0.45</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>654</v>
+        <v>637</v>
       </c>
       <c r="B262" t="s">
-        <v>655</v>
+        <v>638</v>
       </c>
       <c r="C262" s="1">
-        <v>106000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>99.173</v>
+        <v>100.113</v>
       </c>
       <c r="E262" s="1">
-        <v>99.695</v>
+        <v>100.0</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>105676.7</v>
+        <v>168000.0</v>
       </c>
       <c r="I262" s="1">
-        <v>-553.32</v>
+        <v>189.84</v>
       </c>
       <c r="J262" s="1">
-        <v>-0.52359697076082</v>
+        <v>0.113</v>
       </c>
       <c r="K262">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>294.04</v>
+        <v>1.13</v>
+      </c>
+      <c r="L262" t="s">
+        <v>639</v>
       </c>
       <c r="M262" s="1">
-        <v>105123.38</v>
+        <v>168189.84</v>
       </c>
       <c r="N262" s="1">
-        <v>105417.42</v>
+        <v>170081.84</v>
       </c>
       <c r="O262" s="1">
-        <v>0.17</v>
+        <v>0.27</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>656</v>
+        <v>640</v>
       </c>
       <c r="B263" t="s">
-        <v>657</v>
+        <v>641</v>
       </c>
       <c r="C263" s="1">
-        <v>300000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>82.546</v>
+        <v>94.832</v>
       </c>
       <c r="E263" s="1">
-        <v>92.28804</v>
+        <v>106.52323684</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>276864.12</v>
+        <v>202394.15</v>
       </c>
       <c r="I263" s="1">
-        <v>-29226.12</v>
+        <v>-22213.35</v>
       </c>
       <c r="J263" s="1">
-        <v>-10.55612406548</v>
+        <v>-10.975292517101</v>
       </c>
       <c r="K263">
-        <v>0.46</v>
+        <v>1.41</v>
       </c>
       <c r="L263" t="s">
-        <v>658</v>
+        <v>642</v>
       </c>
       <c r="M263" s="1">
-        <v>247638.0</v>
+        <v>180180.8</v>
       </c>
       <c r="N263" s="1">
-        <v>249024.99</v>
+        <v>182867.87</v>
       </c>
       <c r="O263" s="1">
-        <v>0.4</v>
+        <v>0.29</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B264" t="s">
-        <v>660</v>
+        <v>644</v>
       </c>
       <c r="C264" s="1">
-        <v>216000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>89.504</v>
+        <v>100.975</v>
       </c>
       <c r="E264" s="1">
-        <v>102.24988426</v>
+        <v>100.0</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>220859.75</v>
+        <v>100000.0</v>
       </c>
       <c r="I264" s="1">
-        <v>-27531.11</v>
+        <v>975.0</v>
       </c>
       <c r="J264" s="1">
-        <v>-12.465426588593</v>
+        <v>0.975</v>
       </c>
       <c r="K264">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>661</v>
+        <v>0.2</v>
+      </c>
+      <c r="L264">
+        <v>204.31</v>
       </c>
       <c r="M264" s="1">
-        <v>193328.64</v>
+        <v>100975.0</v>
       </c>
       <c r="N264" s="1">
-        <v>194593.57</v>
+        <v>101179.31</v>
       </c>
       <c r="O264" s="1">
-        <v>0.31</v>
+        <v>0.16</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>662</v>
+        <v>645</v>
       </c>
       <c r="B265" t="s">
-        <v>663</v>
+        <v>646</v>
       </c>
       <c r="C265" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>100.566</v>
+        <v>101.802</v>
       </c>
       <c r="E265" s="1">
-        <v>99.417</v>
+        <v>103.4955</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>99417.0</v>
+        <v>206991.0</v>
       </c>
       <c r="I265" s="1">
-        <v>1149.0</v>
+        <v>-3387.0</v>
       </c>
       <c r="J265" s="1">
-        <v>1.1557379522617</v>
+        <v>-1.6363030276679</v>
       </c>
       <c r="K265">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>113.01</v>
+        <v>0.54</v>
+      </c>
+      <c r="L265" t="s">
+        <v>647</v>
       </c>
       <c r="M265" s="1">
-        <v>100566.0</v>
+        <v>203604.0</v>
       </c>
       <c r="N265" s="1">
-        <v>100679.01</v>
+        <v>204675.23</v>
       </c>
       <c r="O265" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>664</v>
+        <v>648</v>
       </c>
       <c r="B266" t="s">
-        <v>665</v>
+        <v>649</v>
       </c>
       <c r="C266" s="1">
-        <v>200000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>98.55</v>
+        <v>99.997</v>
       </c>
       <c r="E266" s="1">
         <v>100.0</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>200000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="I266" s="1">
-        <v>-2900.0</v>
+        <v>-4.8</v>
       </c>
       <c r="J266" s="1">
-        <v>-1.45</v>
+        <v>-0.003</v>
       </c>
       <c r="K266">
-        <v>1.86</v>
-[...2 lines deleted...]
-        <v>666</v>
+        <v>0.2</v>
+      </c>
+      <c r="L266">
+        <v>314.49</v>
       </c>
       <c r="M266" s="1">
-        <v>197100.0</v>
+        <v>159995.2</v>
       </c>
       <c r="N266" s="1">
-        <v>200814.49</v>
+        <v>160309.69</v>
       </c>
       <c r="O266" s="1">
-        <v>0.32</v>
+        <v>0.26</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>667</v>
+        <v>650</v>
       </c>
       <c r="B267" t="s">
-        <v>668</v>
+        <v>651</v>
       </c>
       <c r="C267" s="1">
-        <v>237.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>153.1</v>
+        <v>100.671</v>
       </c>
       <c r="E267" s="1">
-        <v>44.3742616034</v>
+        <v>100.0</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>105167.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I267" s="1">
-        <v>257680.0</v>
+        <v>671.0</v>
       </c>
       <c r="J267" s="1">
-        <v>245.0198256107</v>
+        <v>0.671</v>
       </c>
       <c r="K267">
-        <v>0.0</v>
+        <v>0.25</v>
       </c>
       <c r="L267">
-        <v>0.0</v>
+        <v>252.74</v>
       </c>
       <c r="M267" s="1">
-        <v>362847.0</v>
+        <v>100671.0</v>
       </c>
       <c r="N267" s="1">
-        <v>362847.0</v>
+        <v>100923.74</v>
       </c>
       <c r="O267" s="1">
-        <v>0.59</v>
+        <v>0.16</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>669</v>
+        <v>652</v>
       </c>
       <c r="B268" t="s">
-        <v>670</v>
+        <v>653</v>
       </c>
       <c r="C268" s="1">
-        <v>237.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>8.4</v>
+        <v>95.409</v>
       </c>
       <c r="E268" s="1">
-        <v>2.7388185654</v>
+        <v>97.25</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>6491.0</v>
+        <v>194500.0</v>
       </c>
       <c r="I268" s="1">
-        <v>13417.0</v>
+        <v>-3682.0</v>
       </c>
       <c r="J268" s="1">
-        <v>206.70158681251</v>
+        <v>-1.893059125964</v>
       </c>
       <c r="K268">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="L268">
-        <v>0.0</v>
+        <v>205.48</v>
       </c>
       <c r="M268" s="1">
-        <v>19908.0</v>
+        <v>190818.0</v>
       </c>
       <c r="N268" s="1">
-        <v>19908.0</v>
+        <v>191023.48</v>
       </c>
       <c r="O268" s="1">
-        <v>0.03</v>
+        <v>0.31</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>671</v>
+        <v>654</v>
       </c>
       <c r="B269" t="s">
-        <v>672</v>
+        <v>655</v>
       </c>
       <c r="C269" s="1">
-        <v>322.0</v>
+        <v>106000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>0.0925</v>
+        <v>99.432</v>
       </c>
       <c r="E269" s="1">
-        <v>0.1083618012</v>
+        <v>99.695</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>0.0</v>
+        <v>105676.7</v>
       </c>
       <c r="I269" s="1">
-        <v>-12768.75</v>
+        <v>-278.78</v>
       </c>
       <c r="J269" s="1">
-        <v>0</v>
+        <v>-0.26380460404233</v>
       </c>
       <c r="K269">
-        <v>0.0</v>
+        <v>0.49</v>
       </c>
       <c r="L269">
-        <v>0.0</v>
+        <v>522.74</v>
       </c>
       <c r="M269" s="1">
-        <v>-12768.75</v>
+        <v>105397.92</v>
       </c>
       <c r="N269" s="1">
-        <v>-12768.75</v>
+        <v>105920.66</v>
       </c>
       <c r="O269" s="1">
-        <v>-0.02</v>
+        <v>0.17</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>673</v>
+        <v>656</v>
       </c>
       <c r="B270" t="s">
-        <v>674</v>
+        <v>657</v>
       </c>
       <c r="C270" s="1">
-        <v>57.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>86.7</v>
+        <v>82.783</v>
       </c>
       <c r="E270" s="1">
-        <v>53.2</v>
+        <v>92.28804</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>30324.0</v>
+        <v>276864.12</v>
       </c>
       <c r="I270" s="1">
-        <v>19095.0</v>
+        <v>-28515.12</v>
       </c>
       <c r="J270" s="1">
-        <v>62.96992481203</v>
+        <v>-10.299319391765</v>
       </c>
       <c r="K270">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.51</v>
+      </c>
+      <c r="L270" t="s">
+        <v>658</v>
       </c>
       <c r="M270" s="1">
-        <v>49419.0</v>
+        <v>248349.0</v>
       </c>
       <c r="N270" s="1">
-        <v>49419.0</v>
+        <v>249865.44</v>
       </c>
       <c r="O270" s="1">
-        <v>0.08</v>
+        <v>0.4</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>675</v>
+        <v>659</v>
       </c>
       <c r="B271" t="s">
-        <v>676</v>
+        <v>660</v>
       </c>
       <c r="C271" s="1">
-        <v>80.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>93.6</v>
+        <v>89.701</v>
       </c>
       <c r="E271" s="1">
-        <v>75.3</v>
+        <v>102.24988426</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>60240.0</v>
+        <v>220859.75</v>
       </c>
       <c r="I271" s="1">
-        <v>14640.0</v>
+        <v>-27105.59</v>
       </c>
       <c r="J271" s="1">
-        <v>24.302788844622</v>
+        <v>-12.272761333833</v>
       </c>
       <c r="K271">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.63</v>
+      </c>
+      <c r="L271" t="s">
+        <v>661</v>
       </c>
       <c r="M271" s="1">
-        <v>74880.0</v>
+        <v>193754.16</v>
       </c>
       <c r="N271" s="1">
-        <v>74880.0</v>
+        <v>195112.3</v>
       </c>
       <c r="O271" s="1">
-        <v>0.12</v>
+        <v>0.31</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>677</v>
+        <v>662</v>
       </c>
       <c r="B272" t="s">
-        <v>678</v>
+        <v>663</v>
       </c>
       <c r="C272" s="1">
-        <v>-472.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>50.9</v>
+        <v>100.875</v>
       </c>
       <c r="E272" s="1">
-        <v>13.2582627119</v>
+        <v>99.417</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>-62579.0</v>
+        <v>99417.0</v>
       </c>
       <c r="I272" s="1">
-        <v>-177669.0</v>
+        <v>1458.0</v>
       </c>
       <c r="J272" s="1">
-        <v>283.91153581873</v>
+        <v>1.4665499864208</v>
       </c>
       <c r="K272">
-        <v>0.0</v>
+        <v>0.33</v>
       </c>
       <c r="L272">
-        <v>0.0</v>
+        <v>328.77</v>
       </c>
       <c r="M272" s="1">
-        <v>-240248.0</v>
+        <v>100875.0</v>
       </c>
       <c r="N272" s="1">
-        <v>-240248.0</v>
+        <v>101203.77</v>
       </c>
       <c r="O272" s="1">
-        <v>-0.39</v>
+        <v>0.16</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
+        <v>664</v>
+      </c>
+      <c r="B273" t="s">
+        <v>665</v>
+      </c>
+      <c r="C273" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D273" s="1">
+        <v>98.646</v>
+      </c>
+      <c r="E273" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F273" t="s">
+        <v>8</v>
+      </c>
+      <c r="G273">
+        <v>1.0</v>
+      </c>
+      <c r="H273" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="I273" s="1">
+        <v>-2708.0</v>
+      </c>
+      <c r="J273" s="1">
+        <v>-1.354</v>
+      </c>
+      <c r="K273">
+        <v>2.04</v>
+      </c>
+      <c r="L273" t="s">
+        <v>666</v>
+      </c>
+      <c r="M273" s="1">
+        <v>197292.0</v>
+      </c>
+      <c r="N273" s="1">
+        <v>201369.3</v>
+      </c>
+      <c r="O273" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="P273">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="274" spans="1:16">
+      <c r="A274" t="s">
+        <v>667</v>
+      </c>
+      <c r="B274" t="s">
+        <v>668</v>
+      </c>
+      <c r="C274" s="1">
+        <v>322.0</v>
+      </c>
+      <c r="D274" s="1">
+        <v>0.0775</v>
+      </c>
+      <c r="E274" s="1">
+        <v>0.1083618012</v>
+      </c>
+      <c r="F274" t="s">
+        <v>8</v>
+      </c>
+      <c r="G274">
+        <v>1.0</v>
+      </c>
+      <c r="H274" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I274" s="1">
+        <v>-24843.75</v>
+      </c>
+      <c r="J274" s="1">
+        <v>0</v>
+      </c>
+      <c r="K274">
+        <v>0.0</v>
+      </c>
+      <c r="L274">
+        <v>0.0</v>
+      </c>
+      <c r="M274" s="1">
+        <v>-24843.75</v>
+      </c>
+      <c r="N274" s="1">
+        <v>-24843.75</v>
+      </c>
+      <c r="O274" s="1">
+        <v>-0.04</v>
+      </c>
+      <c r="P274">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="275" spans="1:16">
+      <c r="A275" t="s">
+        <v>669</v>
+      </c>
+      <c r="B275" t="s">
+        <v>670</v>
+      </c>
+      <c r="C275" s="1">
+        <v>57.0</v>
+      </c>
+      <c r="D275" s="1">
+        <v>66.9</v>
+      </c>
+      <c r="E275" s="1">
+        <v>53.2</v>
+      </c>
+      <c r="F275" t="s">
+        <v>8</v>
+      </c>
+      <c r="G275">
+        <v>1.0</v>
+      </c>
+      <c r="H275" s="1">
+        <v>30324.0</v>
+      </c>
+      <c r="I275" s="1">
+        <v>7809.0</v>
+      </c>
+      <c r="J275" s="1">
+        <v>25.751879699248</v>
+      </c>
+      <c r="K275">
+        <v>0.0</v>
+      </c>
+      <c r="L275">
+        <v>0.0</v>
+      </c>
+      <c r="M275" s="1">
+        <v>38133.0</v>
+      </c>
+      <c r="N275" s="1">
+        <v>38133.0</v>
+      </c>
+      <c r="O275" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P275">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="276" spans="1:16">
+      <c r="A276" t="s">
+        <v>671</v>
+      </c>
+      <c r="B276" t="s">
+        <v>672</v>
+      </c>
+      <c r="C276" s="1">
+        <v>200.0</v>
+      </c>
+      <c r="D276" s="1">
+        <v>14.1</v>
+      </c>
+      <c r="E276" s="1">
+        <v>16.3</v>
+      </c>
+      <c r="F276" t="s">
+        <v>8</v>
+      </c>
+      <c r="G276">
+        <v>1.0</v>
+      </c>
+      <c r="H276" s="1">
+        <v>32600.0</v>
+      </c>
+      <c r="I276" s="1">
+        <v>-4400.0</v>
+      </c>
+      <c r="J276" s="1">
+        <v>-13.496932515337</v>
+      </c>
+      <c r="K276">
+        <v>0.0</v>
+      </c>
+      <c r="L276">
+        <v>0.0</v>
+      </c>
+      <c r="M276" s="1">
+        <v>28200.0</v>
+      </c>
+      <c r="N276" s="1">
+        <v>28200.0</v>
+      </c>
+      <c r="O276" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P276">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="277" spans="1:16">
+      <c r="A277" t="s">
+        <v>673</v>
+      </c>
+      <c r="B277" t="s">
+        <v>674</v>
+      </c>
+      <c r="C277" s="1">
+        <v>200.0</v>
+      </c>
+      <c r="D277" s="1">
+        <v>62.9</v>
+      </c>
+      <c r="E277" s="1">
+        <v>71.3</v>
+      </c>
+      <c r="F277" t="s">
+        <v>8</v>
+      </c>
+      <c r="G277">
+        <v>1.0</v>
+      </c>
+      <c r="H277" s="1">
+        <v>142600.0</v>
+      </c>
+      <c r="I277" s="1">
+        <v>-16800.0</v>
+      </c>
+      <c r="J277" s="1">
+        <v>-11.781206171108</v>
+      </c>
+      <c r="K277">
+        <v>0.0</v>
+      </c>
+      <c r="L277">
+        <v>0.0</v>
+      </c>
+      <c r="M277" s="1">
+        <v>125800.0</v>
+      </c>
+      <c r="N277" s="1">
+        <v>125800.0</v>
+      </c>
+      <c r="O277" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="P277">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="278" spans="1:16">
+      <c r="A278" t="s">
+        <v>675</v>
+      </c>
+      <c r="B278" t="s">
+        <v>676</v>
+      </c>
+      <c r="C278" s="1">
+        <v>80.0</v>
+      </c>
+      <c r="D278" s="1">
+        <v>68.1</v>
+      </c>
+      <c r="E278" s="1">
+        <v>75.3</v>
+      </c>
+      <c r="F278" t="s">
+        <v>8</v>
+      </c>
+      <c r="G278">
+        <v>1.0</v>
+      </c>
+      <c r="H278" s="1">
+        <v>60240.0</v>
+      </c>
+      <c r="I278" s="1">
+        <v>-5760.0</v>
+      </c>
+      <c r="J278" s="1">
+        <v>-9.5617529880478</v>
+      </c>
+      <c r="K278">
+        <v>0.0</v>
+      </c>
+      <c r="L278">
+        <v>0.0</v>
+      </c>
+      <c r="M278" s="1">
+        <v>54480.0</v>
+      </c>
+      <c r="N278" s="1">
+        <v>54480.0</v>
+      </c>
+      <c r="O278" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P278">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="279" spans="1:16">
+      <c r="A279" t="s">
+        <v>677</v>
+      </c>
+      <c r="B279" t="s">
+        <v>678</v>
+      </c>
+      <c r="C279" s="1">
+        <v>-322.0</v>
+      </c>
+      <c r="D279" s="1">
+        <v>0.055</v>
+      </c>
+      <c r="E279" s="1">
+        <v>0.0738354037</v>
+      </c>
+      <c r="F279" t="s">
+        <v>8</v>
+      </c>
+      <c r="G279">
+        <v>1.0</v>
+      </c>
+      <c r="H279" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I279" s="1">
+        <v>15162.5</v>
+      </c>
+      <c r="J279" s="1">
+        <v>0</v>
+      </c>
+      <c r="K279">
+        <v>0.0</v>
+      </c>
+      <c r="L279">
+        <v>0.0</v>
+      </c>
+      <c r="M279" s="1">
+        <v>15162.5</v>
+      </c>
+      <c r="N279" s="1">
+        <v>15162.5</v>
+      </c>
+      <c r="O279" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="P279">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="280" spans="1:16">
+      <c r="A280" t="s">
         <v>679</v>
       </c>
-      <c r="B273" t="s">
+      <c r="B280" t="s">
         <v>680</v>
       </c>
-      <c r="C273" s="1">
-[...38 lines deleted...]
-      <c r="P273">
+      <c r="C280" s="1">
+        <v>-400.0</v>
+      </c>
+      <c r="D280" s="1">
+        <v>30.3</v>
+      </c>
+      <c r="E280" s="1">
+        <v>34.7</v>
+      </c>
+      <c r="F280" t="s">
+        <v>8</v>
+      </c>
+      <c r="G280">
+        <v>1.0</v>
+      </c>
+      <c r="H280" s="1">
+        <v>-138800.0</v>
+      </c>
+      <c r="I280" s="1">
+        <v>17600.0</v>
+      </c>
+      <c r="J280" s="1">
+        <v>-12.680115273775</v>
+      </c>
+      <c r="K280">
+        <v>0.0</v>
+      </c>
+      <c r="L280">
+        <v>0.0</v>
+      </c>
+      <c r="M280" s="1">
+        <v>-121200.0</v>
+      </c>
+      <c r="N280" s="1">
+        <v>-121200.0</v>
+      </c>
+      <c r="O280" s="1">
+        <v>-0.19</v>
+      </c>
+      <c r="P280">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>