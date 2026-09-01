--- v3 (2026-07-31)
+++ v4 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="681">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="687">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0010746776</t>
   </si>
   <si>
@@ -139,99 +139,105 @@
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>CH0432492467</t>
   </si>
   <si>
     <t>ALCON AG</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
+    <t>ES0109067019</t>
+  </si>
+  <si>
+    <t>AMADEUS IT GROUP SA</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM SA</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>SE0017486889</t>
   </si>
   <si>
     <t>ATLAS COPCO CLASS A</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
@@ -415,122 +421,137 @@
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
     <t>IE0004906560</t>
   </si>
   <si>
     <t>KERRY GROUP PLC</t>
   </si>
   <si>
-    <t>DE000KBX1006</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
+    <t>IT0003856405</t>
+  </si>
+  <si>
+    <t>LEONARDO</t>
+  </si>
+  <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP AG</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
+    <t>NL0015002MS2</t>
+  </si>
+  <si>
+    <t>MAGNUM ICE CREAM NV</t>
+  </si>
+  <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
+    <t>NL0009805522</t>
+  </si>
+  <si>
+    <t>NEBIUS NV CLASS A</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
     <t>DK0060094928</t>
@@ -661,83 +682,86 @@
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>LU1778762911</t>
   </si>
   <si>
     <t>SPOTIFY TECHNOLOGY SA</t>
   </si>
   <si>
-    <t>USD</t>
-[...1 lines deleted...]
-  <si>
     <t>SE0000120669</t>
   </si>
   <si>
     <t>SSAB CLASS B</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
+    <t>BE0974320526</t>
+  </si>
+  <si>
+    <t>UMICORE SA</t>
+  </si>
+  <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>FR0000124141</t>
   </si>
   <si>
     <t>VEOLIA ENVIRON. SA</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
@@ -766,1341 +790,1335 @@
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
   <si>
+    <t>XS3388179676</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 3.5 26/05/2031</t>
+  </si>
+  <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>2 927.05</t>
+    <t>3 478.25</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
+    <t>1 265.75</t>
+  </si>
+  <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>4 904.11</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
     <t>XS2116503546</t>
   </si>
   <si>
     <t>AMPLIFON SPA 1.125 13/02/2027</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>3 993.84</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>10 269.86</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>3 653.13</t>
+    <t>4 041.19</t>
   </si>
   <si>
     <t>AT0000A2Y8G4</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 1.85 23/05/2049</t>
   </si>
   <si>
-    <t>5 276.30</t>
-[...8 lines deleted...]
-    <t>3 071.92</t>
+    <t>XS3393830651</t>
+  </si>
+  <si>
+    <t>AXA SA 29/05/2056</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>3 126.03</t>
+    <t>3 404.11</t>
   </si>
   <si>
     <t>XS2553801502</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 10/11/2028</t>
   </si>
   <si>
-    <t>2 471.23</t>
+    <t>2 878.42</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>2 910.11</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>XS3112064947</t>
-[...5 lines deleted...]
-    <t>2 489.23</t>
+    <t>1 309.86</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>1 994.52</t>
+    <t>2 550.68</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>1 368.49</t>
+    <t>1 904.79</t>
   </si>
   <si>
     <t>BE0000346552</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 1.25 22/04/2033</t>
   </si>
   <si>
+    <t>1 558.27</t>
+  </si>
+  <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>2 627.01</t>
+    <t>3 059.87</t>
   </si>
   <si>
     <t>XS2430965538</t>
   </si>
   <si>
     <t>BNG BANK NV 0.25 12/01/2032</t>
   </si>
   <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
+  </si>
+  <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>5 875.69</t>
+    <t>7 050.82</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>2 375.34</t>
+    <t>2 713.01</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>4 602.74</t>
+    <t>5 873.97</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>2 672.17</t>
+    <t>3 130.71</t>
   </si>
   <si>
     <t>DE0001030708</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2030</t>
   </si>
   <si>
     <t>DE0001030724</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2050</t>
   </si>
   <si>
     <t>IT0005438004</t>
   </si>
   <si>
     <t>BUONI POLIENNALI DEL TES 1.5 30/04/2045</t>
   </si>
   <si>
+    <t>1 166.90</t>
+  </si>
+  <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>3 994.52</t>
+    <t>4 530.82</t>
   </si>
   <si>
     <t>FR0014001S17</t>
   </si>
   <si>
     <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2031</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>1 826.03</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>4 257.53</t>
+    <t>4 813.70</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>1 102.74</t>
-[...8 lines deleted...]
-    <t>7 826.71</t>
+    <t>1 241.78</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
+    <t>1 056.33</t>
+  </si>
+  <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>2 774.61</t>
-[...8 lines deleted...]
-    <t>3 009.23</t>
+    <t>3 138.70</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>3 210.96</t>
+    <t>3 528.77</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>7 843.15</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>8 464.38</t>
+    <t>9 199.32</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
-    <t>1 694.29</t>
+    <t>2 836.96</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>2 934.25</t>
+    <t>3 768.49</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
+    <t>1 017.12</t>
+  </si>
+  <si>
     <t>XS2050406094</t>
   </si>
   <si>
     <t>DH EUROPE FINANCE SA 0.75 18/09/2031</t>
   </si>
   <si>
-    <t>1 971.60</t>
+    <t>2 221.27</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>1 006.85</t>
+    <t>1 106.16</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>2 996.58</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>2 050.99</t>
+    <t>2 345.44</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>3 514.69</t>
+    <t>4 476.26</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>5 403.64</t>
+    <t>6 043.25</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>7 170.55</t>
-[...1 lines deleted...]
-  <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>1 534.25</t>
-[...5 lines deleted...]
-    <t>ELIS SA 3.875 23/03/2032</t>
+    <t>2 229.45</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
+  </si>
+  <si>
+    <t>1 102.40</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>8 103.88</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
+    <t>1 149.69</t>
+  </si>
+  <si>
     <t>FR0013463676</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 0.75 27/11/2031</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>1 002.74</t>
+    <t>1 479.45</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
-    <t>XS2904504979</t>
-[...5 lines deleted...]
-    <t>5 718.58</t>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>2 771.23</t>
+    <t>3 108.90</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>1 762.69</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
+    <t>1 139.73</t>
+  </si>
+  <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>1 568.74</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400AQH0</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.1 25/07/2038</t>
   </si>
   <si>
     <t>FR0014002JM6</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/06/2044</t>
   </si>
   <si>
-    <t>2 700.20</t>
+    <t>2 949.58</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
-    <t>1 068.49</t>
+    <t>1 366.44</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>XS3319131119</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>7 091.78</t>
+    <t>7 707.53</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>5 578.77</t>
+    <t>6 472.60</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
-    <t>ICADE 4.375 22/05/2035</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>2 846.47</t>
+    <t>3 228.63</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>1 808.22</t>
+    <t>2 126.03</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>1 745.21</t>
+    <t>2 003.42</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>10 956.16</t>
+    <t>12 187.67</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IRELAND (GOVERNMENT) 3 18/10/2043</t>
   </si>
   <si>
-    <t>4 448.88</t>
+    <t>5 097.21</t>
   </si>
   <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
     <t>IT0005508590</t>
   </si>
   <si>
     <t>ITALY BUONI POLIENNALI DEL TESORO 4 30/04/2035</t>
   </si>
   <si>
+    <t>1 642.40</t>
+  </si>
+  <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>1 430.02</t>
+    <t>1 975.68</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>1 678.08</t>
-[...5 lines deleted...]
-    <t>KFW 0 15/06/2029</t>
+    <t>2 671.23</t>
   </si>
   <si>
     <t>XS2388457264</t>
   </si>
   <si>
     <t>KFW 0 15/09/2031</t>
   </si>
   <si>
     <t>XS2475954900</t>
   </si>
   <si>
     <t>KFW 1.375 07/06/2032</t>
   </si>
   <si>
-    <t>3 251.78</t>
+    <t>3 535.82</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>2 378.08</t>
+    <t>2 685.96</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
     <t>XS2227906034</t>
   </si>
   <si>
     <t>KUNTARAHOITUS OYJ 0.05 10/09/2035</t>
   </si>
   <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
+  </si>
+  <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>4 945.21</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>1 939.73</t>
+    <t>2 893.15</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>1 682.88</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>2 400.00</t>
+    <t>2 835.00</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
+    <t>1 519.44</t>
+  </si>
+  <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>1 457.53</t>
+    <t>1 596.58</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>3 595.89</t>
+    <t>5 085.62</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
-    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
-[...2 lines deleted...]
-    <t>2 057.92</t>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
+    <t>1 603.67</t>
+  </si>
+  <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>1 238.36</t>
+    <t>1 397.26</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>6 115.07</t>
+    <t>6 750.68</t>
   </si>
   <si>
     <t>XS2291793813</t>
   </si>
   <si>
     <t>NEDERLANDSE WATERSCHAPSBANK NV 0 16/02/2037</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>3 395.35</t>
+    <t>3 731.41</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>1 216.44</t>
+    <t>1 804.38</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>1 674.86</t>
+    <t>2 186.14</t>
   </si>
   <si>
     <t>XS3195025054</t>
   </si>
   <si>
     <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
+    <t>1 280.23</t>
+  </si>
+  <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>4 659.08</t>
+    <t>5 078.68</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>6 047.26</t>
+    <t>6 583.56</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>5 150.07</t>
+    <t>5 762.17</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>1 119.86</t>
+    <t>1 417.81</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>2 773.97</t>
+    <t>3 042.12</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
+    <t>1 567.29</t>
+  </si>
+  <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>1 090.71</t>
+    <t>1 549.13</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 548.54</t>
+    <t>1 825.75</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>3 524.66</t>
+    <t>4 140.41</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
   </si>
   <si>
-    <t>11 962.60</t>
+    <t>13 206.03</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
+    <t>1 491.48</t>
+  </si>
+  <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>1 988.22</t>
+    <t>2 339.79</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>1 430.14</t>
+    <t>2 006.16</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>1 775.34</t>
+    <t>2 579.79</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>4 717.81</t>
+    <t>5 194.52</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>1 302.43</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...5 lines deleted...]
-    <t>1 001.04</t>
+    <t>1 379.45</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>4 634.25</t>
+    <t>5 309.59</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>2 122.86</t>
+    <t>2 943.70</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>1 892.00</t>
+    <t>2 429.92</t>
   </si>
   <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
-    <t>2 687.07</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>1 071.23</t>
+    <t>1 746.58</t>
   </si>
   <si>
     <t>IT0005704900</t>
   </si>
   <si>
     <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 516.44</t>
+    <t>1 695.21</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>1 358.14</t>
+    <t>1 486.85</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>4 077.30</t>
+    <t>4 578.33</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2612CR08</t>
-[...20 lines deleted...]
-    <t>SEP26 SX5E C @ 6350.000000</t>
+    <t>ER32612CK03</t>
+  </si>
+  <si>
+    <t>ER3/202612/C/973750.</t>
+  </si>
+  <si>
+    <t>SX5E2606PS25</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5650.000000</t>
+  </si>
+  <si>
+    <t>SX5E2606PS48</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5950.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
   <si>
-    <t>SX5E2605PO05</t>
-[...2 lines deleted...]
-    <t>MAY26 SX5E P @ 5600.000000</t>
+    <t>ER32612CK04</t>
+  </si>
+  <si>
+    <t>ER3/202612/C/975000.</t>
+  </si>
+  <si>
+    <t>ER32612CK05</t>
+  </si>
+  <si>
+    <t>ER3/202612/C/977500.</t>
+  </si>
+  <si>
+    <t>SX5E2606PS26</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5800.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2464,154 +2482,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>21534.2235</v>
+        <v>21586.1716</v>
       </c>
       <c r="D2">
-        <v>2696.74</v>
+        <v>2750.54</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>58072230.35</v>
+        <v>59373795.95</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>58072230.35</v>
+        <v>59373795.95</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1366.938</v>
+        <v>1362.798</v>
       </c>
       <c r="D3">
-        <v>3211.37</v>
+        <v>3277.6</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>4389748.79</v>
+        <v>4466710.65</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>4389748.79</v>
+        <v>4466710.65</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>102.89</v>
+        <v>105.05</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1028.98</v>
+        <v>1050.56</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1028.98</v>
+        <v>1050.56</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P280"/>
+  <dimension ref="A1:P286"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O280" sqref="O280"/>
+      <selection activeCell="O286" sqref="O286"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2630,13989 +2648,14289 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>4659.0</v>
+        <v>4516.0</v>
       </c>
       <c r="D2" s="1">
-        <v>78.44</v>
+        <v>83.42</v>
       </c>
       <c r="E2" s="1">
-        <v>60.1332217214</v>
+        <v>60.1332218778</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H2" s="1">
-        <v>301574.84</v>
+        <v>292318.52</v>
       </c>
       <c r="I2" s="1">
-        <v>96781.34</v>
+        <v>119605.07</v>
       </c>
       <c r="J2" s="1">
-        <v>32.091980882755</v>
+        <v>40.916008332281</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>398356.18</v>
+        <v>411923.59</v>
       </c>
       <c r="N2" s="1">
-        <v>398356.18</v>
+        <v>411923.59</v>
       </c>
       <c r="O2" s="1">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>32</v>
       </c>
       <c r="C3" s="1">
-        <v>101.0</v>
+        <v>129.0</v>
       </c>
       <c r="D3" s="1">
-        <v>958.5</v>
+        <v>911.8</v>
       </c>
       <c r="E3" s="1">
-        <v>1384.4528712871</v>
+        <v>1287.7310852713</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>139829.74</v>
+        <v>166117.31</v>
       </c>
       <c r="I3" s="1">
-        <v>-43021.24</v>
+        <v>-48495.11</v>
       </c>
       <c r="J3" s="1">
-        <v>-30.766874056978</v>
+        <v>-29.193291174773</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>96808.5</v>
+        <v>117622.2</v>
       </c>
       <c r="N3" s="1">
-        <v>96808.5</v>
+        <v>117622.2</v>
       </c>
       <c r="O3" s="1">
-        <v>0.15</v>
+        <v>0.18</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="1">
-        <v>1757.0</v>
+        <v>1703.0</v>
       </c>
       <c r="D4" s="1">
-        <v>174.88</v>
+        <v>173.18</v>
       </c>
       <c r="E4" s="1">
-        <v>162.8842117245</v>
+        <v>162.8842102173</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>286187.56</v>
+        <v>277391.81</v>
       </c>
       <c r="I4" s="1">
-        <v>21076.6</v>
+        <v>17533.73</v>
       </c>
       <c r="J4" s="1">
-        <v>7.3646108167665</v>
+        <v>6.3209256250212</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>307264.16</v>
+        <v>294925.54</v>
       </c>
       <c r="N4" s="1">
-        <v>307264.16</v>
+        <v>294925.54</v>
       </c>
       <c r="O4" s="1">
-        <v>0.49</v>
+        <v>0.46</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" t="s">
         <v>36</v>
       </c>
       <c r="C5" s="1">
-        <v>5862.0</v>
+        <v>5683.0</v>
       </c>
       <c r="D5" s="1">
-        <v>58.22</v>
+        <v>51.72</v>
       </c>
       <c r="E5" s="1">
-        <v>73.7148822927</v>
+        <v>73.7148829843</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H5" s="1">
-        <v>382245.38</v>
+        <v>370573.27</v>
       </c>
       <c r="I5" s="1">
-        <v>-10231.38</v>
+        <v>-49185.96</v>
       </c>
       <c r="J5" s="1">
-        <v>-2.6766523639867</v>
+        <v>-13.272937899703</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>372014.0</v>
+        <v>321387.31</v>
       </c>
       <c r="N5" s="1">
-        <v>372014.0</v>
+        <v>321387.31</v>
       </c>
       <c r="O5" s="1">
-        <v>0.6</v>
+        <v>0.5</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="1">
-        <v>981.0</v>
+        <v>951.0</v>
       </c>
       <c r="D6" s="1">
-        <v>389.0</v>
+        <v>374.9</v>
       </c>
       <c r="E6" s="1">
-        <v>263.1028950051</v>
+        <v>263.102891693</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>258103.94</v>
+        <v>250210.85</v>
       </c>
       <c r="I6" s="1">
-        <v>123505.06</v>
+        <v>106319.05</v>
       </c>
       <c r="J6" s="1">
-        <v>47.850900687529</v>
+        <v>42.491782430698</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>381609.0</v>
+        <v>356529.9</v>
       </c>
       <c r="N6" s="1">
-        <v>381609.0</v>
+        <v>356529.9</v>
       </c>
       <c r="O6" s="1">
-        <v>0.61</v>
+        <v>0.56</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="1">
-        <v>9337.0</v>
+        <v>9051.0</v>
       </c>
       <c r="D7" s="1">
-        <v>17.08</v>
+        <v>17.16</v>
       </c>
       <c r="E7" s="1">
-        <v>32.487398522</v>
+        <v>32.4873980776</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>303334.84</v>
+        <v>294043.44</v>
       </c>
       <c r="I7" s="1">
-        <v>-143858.88</v>
+        <v>-138728.28</v>
       </c>
       <c r="J7" s="1">
-        <v>-47.425768830247</v>
+        <v>-47.179518781307</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>159475.96</v>
+        <v>155315.16</v>
       </c>
       <c r="N7" s="1">
-        <v>159475.96</v>
+        <v>155315.16</v>
       </c>
       <c r="O7" s="1">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="1">
-        <v>3684.0</v>
+        <v>2414.0</v>
       </c>
       <c r="D8" s="1">
-        <v>64.4</v>
+        <v>55.7</v>
       </c>
       <c r="E8" s="1">
-        <v>50.2519435396</v>
+        <v>53.462953604</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>185128.16</v>
+        <v>129059.57</v>
       </c>
       <c r="I8" s="1">
-        <v>52121.44</v>
+        <v>5400.23</v>
       </c>
       <c r="J8" s="1">
-        <v>28.154247306299</v>
+        <v>4.1842925712522</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>237249.6</v>
+        <v>134459.8</v>
       </c>
       <c r="N8" s="1">
-        <v>237249.6</v>
+        <v>134459.8</v>
       </c>
       <c r="O8" s="1">
-        <v>0.38</v>
+        <v>0.21</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
-        <v>3245.0</v>
+        <v>3571.0</v>
       </c>
       <c r="D9" s="1">
-        <v>45.38</v>
+        <v>69.24</v>
       </c>
       <c r="E9" s="1">
-        <v>36.36</v>
+        <v>50.2519434332</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>117988.2</v>
+        <v>179449.69</v>
       </c>
       <c r="I9" s="1">
-        <v>29269.9</v>
+        <v>67806.35</v>
       </c>
       <c r="J9" s="1">
-        <v>24.807480748075</v>
+        <v>37.785715873903</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>147258.1</v>
+        <v>247256.04</v>
       </c>
       <c r="N9" s="1">
-        <v>147258.1</v>
+        <v>247256.04</v>
       </c>
       <c r="O9" s="1">
-        <v>0.24</v>
+        <v>0.39</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
-        <v>237.0</v>
+        <v>3146.0</v>
       </c>
       <c r="D10" s="1">
-        <v>668.0</v>
+        <v>51.05</v>
       </c>
       <c r="E10" s="1">
-        <v>674.7808016878</v>
+        <v>36.36</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>159923.05</v>
+        <v>114388.56</v>
       </c>
       <c r="I10" s="1">
-        <v>-1607.05</v>
+        <v>46214.74</v>
       </c>
       <c r="J10" s="1">
-        <v>-1.0048895390627</v>
+        <v>40.401540154015</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>158316.0</v>
+        <v>160603.3</v>
       </c>
       <c r="N10" s="1">
-        <v>158316.0</v>
+        <v>160603.3</v>
       </c>
       <c r="O10" s="1">
         <v>0.25</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1">
-        <v>1033.0</v>
+        <v>335.0</v>
       </c>
       <c r="D11" s="1">
-        <v>1222.4</v>
+        <v>718.0</v>
       </c>
       <c r="E11" s="1">
-        <v>447.23</v>
+        <v>681.6313134328</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>461988.59</v>
+        <v>228346.49</v>
       </c>
       <c r="I11" s="1">
-        <v>800750.61</v>
+        <v>12183.51</v>
       </c>
       <c r="J11" s="1">
-        <v>173.32692350692</v>
+        <v>5.3355363596787</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1262739.2</v>
+        <v>240530.0</v>
       </c>
       <c r="N11" s="1">
-        <v>1262739.2</v>
+        <v>240530.0</v>
       </c>
       <c r="O11" s="1">
-        <v>2.02</v>
+        <v>0.38</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
-        <v>7640.0</v>
+        <v>1043.0</v>
       </c>
       <c r="D12" s="1">
-        <v>174.2</v>
+        <v>1394.0</v>
       </c>
       <c r="E12" s="1">
-        <v>163.15</v>
+        <v>481.8406040268</v>
       </c>
       <c r="F12" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G12">
-        <v>10.85</v>
+        <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>113561.32</v>
+        <v>502559.75</v>
       </c>
       <c r="I12" s="1">
-        <v>9068.39</v>
+        <v>951382.25</v>
       </c>
       <c r="J12" s="1">
-        <v>7.9854566678161</v>
+        <v>189.30729132208</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>122629.71</v>
+        <v>1453942.0</v>
       </c>
       <c r="N12" s="1">
-        <v>122629.71</v>
+        <v>1453942.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.2</v>
+        <v>2.28</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" t="s">
         <v>52</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" s="1">
+        <v>7406.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>172.8</v>
+      </c>
+      <c r="E13" s="1">
+        <v>163.15</v>
+      </c>
+      <c r="F13" t="s">
         <v>53</v>
       </c>
-      <c r="C13" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G13">
-        <v>1.0</v>
+        <v>10.83</v>
       </c>
       <c r="H13" s="1">
-        <v>219141.56</v>
+        <v>110083.13</v>
       </c>
       <c r="I13" s="1">
-        <v>110957.66</v>
+        <v>8042.09</v>
       </c>
       <c r="J13" s="1">
-        <v>50.63286945662</v>
+        <v>7.3054699661974</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>330099.22</v>
+        <v>118125.22</v>
       </c>
       <c r="N13" s="1">
-        <v>330099.22</v>
+        <v>118125.22</v>
       </c>
       <c r="O13" s="1">
-        <v>0.53</v>
+        <v>0.19</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
-        <v>19442.0</v>
+        <v>7816.0</v>
       </c>
       <c r="D14" s="1">
-        <v>18.81</v>
+        <v>39.57</v>
       </c>
       <c r="E14" s="1">
-        <v>9.9422158214</v>
+        <v>27.178662999</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>193296.56</v>
+        <v>212428.43</v>
       </c>
       <c r="I14" s="1">
-        <v>172407.46</v>
+        <v>96850.69</v>
       </c>
       <c r="J14" s="1">
-        <v>89.193237582707</v>
+        <v>45.592150730484</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>365704.02</v>
+        <v>309279.12</v>
       </c>
       <c r="N14" s="1">
-        <v>365704.02</v>
+        <v>309279.12</v>
       </c>
       <c r="O14" s="1">
-        <v>0.59</v>
+        <v>0.48</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>46574.0</v>
+        <v>18846.0</v>
       </c>
       <c r="D15" s="1">
-        <v>10.38</v>
+        <v>19.825</v>
       </c>
       <c r="E15" s="1">
-        <v>8.8787282604</v>
+        <v>9.9422158548</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>413517.89</v>
+        <v>187371.0</v>
       </c>
       <c r="I15" s="1">
-        <v>69920.23</v>
+        <v>186250.95</v>
       </c>
       <c r="J15" s="1">
-        <v>16.908634835605</v>
+        <v>99.402228733369</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>483438.12</v>
+        <v>373621.95</v>
       </c>
       <c r="N15" s="1">
-        <v>483438.12</v>
+        <v>373621.95</v>
       </c>
       <c r="O15" s="1">
-        <v>0.77</v>
+        <v>0.59</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
-        <v>2124.0</v>
+        <v>45140.0</v>
       </c>
       <c r="D16" s="1">
-        <v>71.7</v>
+        <v>10.656</v>
       </c>
       <c r="E16" s="1">
-        <v>88.1402259887</v>
+        <v>8.878728179</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>187209.84</v>
+        <v>400785.79</v>
       </c>
       <c r="I16" s="1">
-        <v>-34919.04</v>
+        <v>80226.05</v>
       </c>
       <c r="J16" s="1">
-        <v>-18.652352889143</v>
+        <v>20.017189232183</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>152290.8</v>
+        <v>481011.84</v>
       </c>
       <c r="N16" s="1">
-        <v>152290.8</v>
+        <v>481011.84</v>
       </c>
       <c r="O16" s="1">
-        <v>0.24</v>
+        <v>0.75</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>2274.0</v>
+        <v>2059.0</v>
       </c>
       <c r="D17" s="1">
-        <v>77.92</v>
+        <v>71.5</v>
       </c>
       <c r="E17" s="1">
-        <v>80.6850483729</v>
+        <v>88.1402282661</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>183477.8</v>
+        <v>181480.73</v>
       </c>
       <c r="I17" s="1">
-        <v>-6287.72</v>
+        <v>-34262.23</v>
       </c>
       <c r="J17" s="1">
-        <v>-3.4269650061206</v>
+        <v>-18.879266134757</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>177190.08</v>
+        <v>147218.5</v>
       </c>
       <c r="N17" s="1">
-        <v>177190.08</v>
+        <v>147218.5</v>
       </c>
       <c r="O17" s="1">
-        <v>0.28</v>
+        <v>0.23</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
-        <v>2552.0</v>
+        <v>1315.0</v>
       </c>
       <c r="D18" s="1">
-        <v>89.23</v>
+        <v>73.72</v>
       </c>
       <c r="E18" s="1">
-        <v>77.4989380878</v>
+        <v>80.6850494297</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>197777.29</v>
+        <v>106100.84</v>
       </c>
       <c r="I18" s="1">
-        <v>29937.67</v>
+        <v>-9159.04</v>
       </c>
       <c r="J18" s="1">
-        <v>15.137061489719</v>
+        <v>-8.6323916002927</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>227714.96</v>
+        <v>96941.8</v>
       </c>
       <c r="N18" s="1">
-        <v>227714.96</v>
+        <v>96941.8</v>
       </c>
       <c r="O18" s="1">
-        <v>0.36</v>
+        <v>0.15</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
-        <v>88966.0</v>
+        <v>2474.0</v>
       </c>
       <c r="D19" s="1">
-        <v>11.178</v>
+        <v>92.58</v>
       </c>
       <c r="E19" s="1">
-        <v>11.2859324911</v>
+        <v>77.4989369442</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1004064.27</v>
+        <v>191732.37</v>
       </c>
       <c r="I19" s="1">
-        <v>-9602.32</v>
+        <v>37310.55</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.95634515507658</v>
+        <v>19.459703126812</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>994461.95</v>
+        <v>229042.92</v>
       </c>
       <c r="N19" s="1">
-        <v>994461.95</v>
+        <v>229042.92</v>
       </c>
       <c r="O19" s="1">
-        <v>1.59</v>
+        <v>0.36</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
-        <v>215814.0</v>
+        <v>258358.0</v>
       </c>
       <c r="D20" s="1">
-        <v>10.644</v>
+        <v>11.286</v>
       </c>
       <c r="E20" s="1">
-        <v>10.7596754613</v>
+        <v>11.2687331919</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>2322088.6</v>
+        <v>2911367.37</v>
       </c>
       <c r="I20" s="1">
-        <v>-24964.38</v>
+        <v>4461.02</v>
       </c>
       <c r="J20" s="1">
-        <v>-1.0750830093219</v>
+        <v>0.15322765673506</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>2297124.22</v>
+        <v>2915828.39</v>
       </c>
       <c r="N20" s="1">
-        <v>2297124.22</v>
+        <v>2915828.39</v>
       </c>
       <c r="O20" s="1">
-        <v>3.68</v>
+        <v>4.57</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
-        <v>1989.0</v>
+        <v>123507.0</v>
       </c>
       <c r="D21" s="1">
-        <v>480.1</v>
+        <v>10.702</v>
       </c>
       <c r="E21" s="1">
-        <v>672.8</v>
+        <v>10.7262416705</v>
       </c>
       <c r="F21" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G21">
-        <v>10.85</v>
+        <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>125304.83</v>
+        <v>1324765.93</v>
       </c>
       <c r="I21" s="1">
-        <v>-37317.39</v>
+        <v>-2994.02</v>
       </c>
       <c r="J21" s="1">
-        <v>-29.781286164308</v>
+        <v>-0.22600369863075</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>87987.44</v>
+        <v>1321771.91</v>
       </c>
       <c r="N21" s="1">
-        <v>87987.44</v>
+        <v>1321771.91</v>
       </c>
       <c r="O21" s="1">
-        <v>0.14</v>
+        <v>2.07</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
-        <v>1672.0</v>
+        <v>3042.0</v>
       </c>
       <c r="D22" s="1">
-        <v>103.0</v>
+        <v>572.4</v>
       </c>
       <c r="E22" s="1">
-        <v>139.8197009569</v>
+        <v>618.7426988823</v>
       </c>
       <c r="F22" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G22">
-        <v>1.0</v>
+        <v>10.83</v>
       </c>
       <c r="H22" s="1">
-        <v>233778.54</v>
+        <v>175357.77</v>
       </c>
       <c r="I22" s="1">
-        <v>-61562.54</v>
+        <v>-14636.26</v>
       </c>
       <c r="J22" s="1">
-        <v>-26.333700261795</v>
+        <v>-8.3465135305952</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>172216.0</v>
+        <v>160721.51</v>
       </c>
       <c r="N22" s="1">
-        <v>172216.0</v>
+        <v>160721.51</v>
       </c>
       <c r="O22" s="1">
-        <v>0.28</v>
+        <v>0.25</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
-        <v>1245.0</v>
+        <v>1961.0</v>
       </c>
       <c r="D23" s="1">
-        <v>862.2</v>
+        <v>109.1</v>
       </c>
       <c r="E23" s="1">
-        <v>878.6</v>
+        <v>134.2302141764</v>
       </c>
       <c r="F23" t="s">
-        <v>74</v>
+        <v>8</v>
       </c>
       <c r="G23">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>146460.78</v>
+        <v>263225.45</v>
       </c>
       <c r="I23" s="1">
-        <v>-2807.9</v>
+        <v>-49280.35</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.9171685416396</v>
+        <v>-18.721726945476</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>143652.88</v>
+        <v>213945.1</v>
       </c>
       <c r="N23" s="1">
-        <v>143652.88</v>
+        <v>213945.1</v>
       </c>
       <c r="O23" s="1">
-        <v>0.23</v>
+        <v>0.34</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>74</v>
+      </c>
+      <c r="B24" t="s">
         <v>75</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" s="1">
+        <v>1207.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>840.8</v>
+      </c>
+      <c r="E24" s="1">
+        <v>878.6</v>
+      </c>
+      <c r="F24" t="s">
         <v>76</v>
       </c>
-      <c r="C24" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G24">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H24" s="1">
-        <v>210323.12</v>
+        <v>141990.49</v>
       </c>
       <c r="I24" s="1">
-        <v>30231.6</v>
+        <v>-6197.03</v>
       </c>
       <c r="J24" s="1">
-        <v>14.373883384765</v>
+        <v>-4.364397925523</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>240554.72</v>
+        <v>135793.46</v>
       </c>
       <c r="N24" s="1">
-        <v>240554.72</v>
+        <v>135793.46</v>
       </c>
       <c r="O24" s="1">
-        <v>0.39</v>
+        <v>0.21</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="1">
-        <v>3404.0</v>
+        <v>6623.0</v>
       </c>
       <c r="D25" s="1">
-        <v>77.64</v>
+        <v>36.98</v>
       </c>
       <c r="E25" s="1">
-        <v>85.5049676851</v>
+        <v>30.7849992451</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>291058.91</v>
+        <v>203889.05</v>
       </c>
       <c r="I25" s="1">
-        <v>-26772.35</v>
+        <v>41029.49</v>
       </c>
       <c r="J25" s="1">
-        <v>-9.1982581807923</v>
+        <v>20.123439684475</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>264286.56</v>
+        <v>244918.54</v>
       </c>
       <c r="N25" s="1">
-        <v>264286.56</v>
+        <v>244918.54</v>
       </c>
       <c r="O25" s="1">
-        <v>0.42</v>
+        <v>0.38</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="1">
-        <v>1802.0</v>
+        <v>3300.0</v>
       </c>
       <c r="D26" s="1">
-        <v>148.5</v>
+        <v>76.16</v>
       </c>
       <c r="E26" s="1">
-        <v>142.3228024417</v>
+        <v>85.5049666667</v>
       </c>
       <c r="F26" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G26">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>273391.35</v>
+        <v>282166.39</v>
       </c>
       <c r="I26" s="1">
-        <v>18299.3</v>
+        <v>-30838.39</v>
       </c>
       <c r="J26" s="1">
-        <v>6.6934451291162</v>
+        <v>-10.929150704306</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>291690.65</v>
+        <v>251328.0</v>
       </c>
       <c r="N26" s="1">
-        <v>291690.65</v>
+        <v>251328.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.47</v>
+        <v>0.39</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="1">
-        <v>2379.0</v>
+        <v>1747.0</v>
       </c>
       <c r="D27" s="1">
-        <v>66.74</v>
+        <v>166.3</v>
       </c>
       <c r="E27" s="1">
-        <v>73.8652122741</v>
+        <v>142.3228048082</v>
       </c>
       <c r="F27" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G27">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H27" s="1">
-        <v>175725.34</v>
+        <v>265047.0</v>
       </c>
       <c r="I27" s="1">
-        <v>-16950.88</v>
+        <v>52624.1</v>
       </c>
       <c r="J27" s="1">
-        <v>-9.6462354262624</v>
+        <v>19.854629556267</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>158774.46</v>
+        <v>317671.1</v>
       </c>
       <c r="N27" s="1">
-        <v>158774.46</v>
+        <v>317671.1</v>
       </c>
       <c r="O27" s="1">
-        <v>0.25</v>
+        <v>0.5</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="1">
-        <v>12756.0</v>
+        <v>2669.0</v>
       </c>
       <c r="D28" s="1">
-        <v>19.095</v>
+        <v>61.36</v>
       </c>
       <c r="E28" s="1">
-        <v>18.2666698024</v>
+        <v>72.3089996253</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>233009.64</v>
+        <v>192992.72</v>
       </c>
       <c r="I28" s="1">
-        <v>10566.18</v>
+        <v>-29222.88</v>
       </c>
       <c r="J28" s="1">
-        <v>4.5346535877228</v>
+        <v>-15.141959758897</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>243575.82</v>
+        <v>163769.84</v>
       </c>
       <c r="N28" s="1">
-        <v>243575.82</v>
+        <v>163769.84</v>
       </c>
       <c r="O28" s="1">
-        <v>0.39</v>
+        <v>0.26</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="1">
-        <v>519.0</v>
+        <v>15946.0</v>
       </c>
       <c r="D29" s="1">
-        <v>261.6</v>
+        <v>20.26</v>
       </c>
       <c r="E29" s="1">
-        <v>217.0630250482</v>
+        <v>18.5137921736</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>112655.71</v>
+        <v>295220.93</v>
       </c>
       <c r="I29" s="1">
-        <v>23114.69</v>
+        <v>27845.03</v>
       </c>
       <c r="J29" s="1">
-        <v>20.517992385828</v>
+        <v>9.4319295044562</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>135770.4</v>
+        <v>323065.96</v>
       </c>
       <c r="N29" s="1">
-        <v>135770.4</v>
+        <v>323065.96</v>
       </c>
       <c r="O29" s="1">
-        <v>0.22</v>
+        <v>0.51</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>87</v>
       </c>
       <c r="B30" t="s">
         <v>88</v>
       </c>
       <c r="C30" s="1">
-        <v>10246.0</v>
+        <v>503.0</v>
       </c>
       <c r="D30" s="1">
-        <v>27.57</v>
+        <v>248.0</v>
       </c>
       <c r="E30" s="1">
-        <v>30.391768495</v>
+        <v>217.0630218688</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>311394.06</v>
+        <v>109182.7</v>
       </c>
       <c r="I30" s="1">
-        <v>-28911.84</v>
+        <v>15561.3</v>
       </c>
       <c r="J30" s="1">
-        <v>-9.2846472408626</v>
+        <v>14.25253268146</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>282482.22</v>
+        <v>124744.0</v>
       </c>
       <c r="N30" s="1">
-        <v>282482.22</v>
+        <v>124744.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.45</v>
+        <v>0.2</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>89</v>
       </c>
       <c r="B31" t="s">
         <v>90</v>
       </c>
       <c r="C31" s="1">
-        <v>3217.0</v>
+        <v>9932.0</v>
       </c>
       <c r="D31" s="1">
-        <v>63.56</v>
+        <v>28.82</v>
       </c>
       <c r="E31" s="1">
-        <v>100.2072023624</v>
+        <v>30.3917680226</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>322366.57</v>
+        <v>301851.04</v>
       </c>
       <c r="I31" s="1">
-        <v>-117894.05</v>
+        <v>-15610.8</v>
       </c>
       <c r="J31" s="1">
-        <v>-36.571425504822</v>
+        <v>-5.1716899832447</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>204472.52</v>
+        <v>286240.24</v>
       </c>
       <c r="N31" s="1">
-        <v>204472.52</v>
+        <v>286240.24</v>
       </c>
       <c r="O31" s="1">
-        <v>0.33</v>
+        <v>0.45</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>91</v>
       </c>
       <c r="B32" t="s">
         <v>92</v>
       </c>
       <c r="C32" s="1">
-        <v>5313.0</v>
+        <v>3119.0</v>
       </c>
       <c r="D32" s="1">
-        <v>18.89</v>
+        <v>71.4</v>
       </c>
       <c r="E32" s="1">
-        <v>17.8276002259</v>
+        <v>98.567201026</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>94718.04</v>
+        <v>307431.1</v>
       </c>
       <c r="I32" s="1">
-        <v>5644.53</v>
+        <v>-84734.5</v>
       </c>
       <c r="J32" s="1">
-        <v>5.9592977219546</v>
+        <v>-27.562110664796</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>100362.57</v>
+        <v>222696.6</v>
       </c>
       <c r="N32" s="1">
-        <v>100362.57</v>
+        <v>222696.6</v>
       </c>
       <c r="O32" s="1">
-        <v>0.16</v>
+        <v>0.35</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>93</v>
       </c>
       <c r="B33" t="s">
         <v>94</v>
       </c>
       <c r="C33" s="1">
-        <v>46663.0</v>
+        <v>5150.0</v>
       </c>
       <c r="D33" s="1">
-        <v>4.643</v>
+        <v>18.005</v>
       </c>
       <c r="E33" s="1">
-        <v>4.3385457429</v>
+        <v>17.8276</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>202449.56</v>
+        <v>91812.14</v>
       </c>
       <c r="I33" s="1">
-        <v>14206.75</v>
+        <v>913.61</v>
       </c>
       <c r="J33" s="1">
-        <v>7.0174269581026</v>
+        <v>0.99508627072629</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>216656.31</v>
+        <v>92725.75</v>
       </c>
       <c r="N33" s="1">
-        <v>216656.31</v>
+        <v>92725.75</v>
       </c>
       <c r="O33" s="1">
-        <v>0.35</v>
+        <v>0.15</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>95</v>
       </c>
       <c r="B34" t="s">
         <v>96</v>
       </c>
       <c r="C34" s="1">
-        <v>1317.0</v>
+        <v>45226.0</v>
       </c>
       <c r="D34" s="1">
-        <v>141.4</v>
+        <v>4.334</v>
       </c>
       <c r="E34" s="1">
-        <v>132.9156036446</v>
+        <v>4.338545748</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>175049.85</v>
+        <v>196215.07</v>
       </c>
       <c r="I34" s="1">
-        <v>11173.95</v>
+        <v>-205.59</v>
       </c>
       <c r="J34" s="1">
-        <v>6.3832959582656</v>
+        <v>-0.10477788479753</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>186223.8</v>
+        <v>196009.48</v>
       </c>
       <c r="N34" s="1">
-        <v>186223.8</v>
+        <v>196009.48</v>
       </c>
       <c r="O34" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>97</v>
       </c>
       <c r="B35" t="s">
         <v>98</v>
       </c>
       <c r="C35" s="1">
-        <v>3727.0</v>
+        <v>879.0</v>
       </c>
       <c r="D35" s="1">
-        <v>38.19</v>
+        <v>131.0</v>
       </c>
       <c r="E35" s="1">
-        <v>37.6865012074</v>
+        <v>132.9155972696</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>140457.59</v>
+        <v>116832.81</v>
       </c>
       <c r="I35" s="1">
-        <v>1876.54</v>
+        <v>-1683.81</v>
       </c>
       <c r="J35" s="1">
-        <v>1.3360189363921</v>
+        <v>-1.4412133030097</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>142334.13</v>
+        <v>115149.0</v>
       </c>
       <c r="N35" s="1">
-        <v>142334.13</v>
+        <v>115149.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.23</v>
+        <v>0.18</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>99</v>
       </c>
       <c r="B36" t="s">
         <v>100</v>
       </c>
       <c r="C36" s="1">
-        <v>35990.0</v>
+        <v>3613.0</v>
       </c>
       <c r="D36" s="1">
-        <v>9.924</v>
+        <v>35.7</v>
       </c>
       <c r="E36" s="1">
-        <v>7.4988988608</v>
+        <v>37.6865015223</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>269885.37</v>
+        <v>136161.33</v>
       </c>
       <c r="I36" s="1">
-        <v>87279.39</v>
+        <v>-7177.23</v>
       </c>
       <c r="J36" s="1">
-        <v>32.339429884621</v>
+        <v>-5.2711221313717</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>357164.76</v>
+        <v>128984.1</v>
       </c>
       <c r="N36" s="1">
-        <v>357164.76</v>
+        <v>128984.1</v>
       </c>
       <c r="O36" s="1">
-        <v>0.57</v>
+        <v>0.2</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>101</v>
       </c>
       <c r="B37" t="s">
         <v>102</v>
       </c>
       <c r="C37" s="1">
-        <v>5593.0</v>
+        <v>30061.0</v>
       </c>
       <c r="D37" s="1">
-        <v>28.07</v>
+        <v>9.56</v>
       </c>
       <c r="E37" s="1">
-        <v>26.7814983014</v>
+        <v>7.4988989056</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>149788.92</v>
+        <v>225424.4</v>
       </c>
       <c r="I37" s="1">
-        <v>7206.59</v>
+        <v>61958.76</v>
       </c>
       <c r="J37" s="1">
-        <v>4.8111636027551</v>
+        <v>27.485383126228</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>156995.51</v>
+        <v>287383.16</v>
       </c>
       <c r="N37" s="1">
-        <v>156995.51</v>
+        <v>287383.16</v>
       </c>
       <c r="O37" s="1">
-        <v>0.25</v>
+        <v>0.45</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>103</v>
       </c>
       <c r="B38" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="1">
-        <v>1152.0</v>
+        <v>5422.0</v>
       </c>
       <c r="D38" s="1">
-        <v>94.2</v>
+        <v>26.66</v>
       </c>
       <c r="E38" s="1">
-        <v>104.5896961806</v>
+        <v>26.7814976024</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>120487.33</v>
+        <v>145209.28</v>
       </c>
       <c r="I38" s="1">
-        <v>-11968.93</v>
+        <v>-658.76</v>
       </c>
       <c r="J38" s="1">
-        <v>-9.9337664798448</v>
+        <v>-0.45366246564958</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>108518.4</v>
+        <v>144550.52</v>
       </c>
       <c r="N38" s="1">
-        <v>108518.4</v>
+        <v>144550.52</v>
       </c>
       <c r="O38" s="1">
-        <v>0.17</v>
+        <v>0.23</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>105</v>
       </c>
       <c r="B39" t="s">
         <v>106</v>
       </c>
       <c r="C39" s="1">
-        <v>1233.0</v>
+        <v>1117.0</v>
       </c>
       <c r="D39" s="1">
-        <v>181.25</v>
+        <v>101.8</v>
       </c>
       <c r="E39" s="1">
-        <v>212.7660178427</v>
+        <v>104.5896956132</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>262340.5</v>
+        <v>116826.69</v>
       </c>
       <c r="I39" s="1">
-        <v>-38859.25</v>
+        <v>-3116.09</v>
       </c>
       <c r="J39" s="1">
-        <v>-14.81252418136</v>
+        <v>-2.6672757740547</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>223481.25</v>
+        <v>113710.6</v>
       </c>
       <c r="N39" s="1">
-        <v>223481.25</v>
+        <v>113710.6</v>
       </c>
       <c r="O39" s="1">
-        <v>0.36</v>
+        <v>0.18</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>107</v>
       </c>
       <c r="B40" t="s">
         <v>108</v>
       </c>
       <c r="C40" s="1">
-        <v>11048.0</v>
+        <v>1195.0</v>
       </c>
       <c r="D40" s="1">
-        <v>38.1</v>
+        <v>172.8</v>
       </c>
       <c r="E40" s="1">
-        <v>35.1768437726</v>
+        <v>212.7660167364</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>388633.77</v>
+        <v>254255.39</v>
       </c>
       <c r="I40" s="1">
-        <v>32295.03</v>
+        <v>-47759.39</v>
       </c>
       <c r="J40" s="1">
-        <v>8.3098877382683</v>
+        <v>-18.784022631733</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>420928.8</v>
+        <v>206496.0</v>
       </c>
       <c r="N40" s="1">
-        <v>420928.8</v>
+        <v>206496.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.67</v>
+        <v>0.32</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>109</v>
       </c>
       <c r="B41" t="s">
         <v>110</v>
       </c>
       <c r="C41" s="1">
-        <v>22.0</v>
+        <v>10710.0</v>
       </c>
       <c r="D41" s="1">
-        <v>2785.0</v>
+        <v>38.4</v>
       </c>
       <c r="E41" s="1">
-        <v>2988.0</v>
+        <v>35.176844071</v>
       </c>
       <c r="F41" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G41">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>71756.36</v>
+        <v>376744.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-4969.79</v>
+        <v>34520.0</v>
       </c>
       <c r="J41" s="1">
-        <v>-6.9259226638586</v>
+        <v>9.162720574183</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>66786.57</v>
+        <v>411264.0</v>
       </c>
       <c r="N41" s="1">
-        <v>66786.57</v>
+        <v>411264.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.11</v>
+        <v>0.64</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>111</v>
       </c>
       <c r="B42" t="s">
         <v>112</v>
       </c>
       <c r="C42" s="1">
-        <v>2290.0</v>
+        <v>40.0</v>
       </c>
       <c r="D42" s="1">
-        <v>62.1</v>
+        <v>2847.0</v>
       </c>
       <c r="E42" s="1">
-        <v>68.4870611354</v>
+        <v>2845.17075</v>
       </c>
       <c r="F42" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H42" s="1">
-        <v>156835.37</v>
+        <v>124220.83</v>
       </c>
       <c r="I42" s="1">
-        <v>-14626.37</v>
+        <v>299.43</v>
       </c>
       <c r="J42" s="1">
-        <v>-9.3259384027978</v>
+        <v>0.24104652979698</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>142209.0</v>
+        <v>124520.26</v>
       </c>
       <c r="N42" s="1">
-        <v>142209.0</v>
+        <v>124520.26</v>
       </c>
       <c r="O42" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>113</v>
       </c>
       <c r="B43" t="s">
         <v>114</v>
       </c>
       <c r="C43" s="1">
-        <v>98.0</v>
+        <v>2220.0</v>
       </c>
       <c r="D43" s="1">
-        <v>1623.5</v>
+        <v>65.78</v>
       </c>
       <c r="E43" s="1">
-        <v>2309.3462244898</v>
+        <v>68.4870630631</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>226315.93</v>
+        <v>152041.28</v>
       </c>
       <c r="I43" s="1">
-        <v>-67212.93</v>
+        <v>-6009.68</v>
       </c>
       <c r="J43" s="1">
-        <v>-29.698718070796</v>
+        <v>-3.9526633819447</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>159103.0</v>
+        <v>146031.6</v>
       </c>
       <c r="N43" s="1">
-        <v>159103.0</v>
+        <v>146031.6</v>
       </c>
       <c r="O43" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>115</v>
       </c>
       <c r="B44" t="s">
         <v>116</v>
       </c>
       <c r="C44" s="1">
-        <v>14577.0</v>
+        <v>95.0</v>
       </c>
       <c r="D44" s="1">
-        <v>19.95</v>
+        <v>1609.5</v>
       </c>
       <c r="E44" s="1">
-        <v>15.6609048501</v>
+        <v>2309.3462105263</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>228289.01</v>
+        <v>219387.89</v>
       </c>
       <c r="I44" s="1">
-        <v>62522.14</v>
+        <v>-66485.39</v>
       </c>
       <c r="J44" s="1">
-        <v>27.38727545404</v>
+        <v>-30.304949831096</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>290811.15</v>
+        <v>152902.5</v>
       </c>
       <c r="N44" s="1">
-        <v>290811.15</v>
+        <v>152902.5</v>
       </c>
       <c r="O44" s="1">
-        <v>0.47</v>
+        <v>0.24</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>117</v>
       </c>
       <c r="B45" t="s">
         <v>118</v>
       </c>
       <c r="C45" s="1">
-        <v>1906.0</v>
+        <v>14131.0</v>
       </c>
       <c r="D45" s="1">
-        <v>48.81</v>
+        <v>19.365</v>
       </c>
       <c r="E45" s="1">
-        <v>47.3196747114</v>
+        <v>15.6609051023</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>90191.3</v>
+        <v>221304.25</v>
       </c>
       <c r="I45" s="1">
-        <v>2840.56</v>
+        <v>52342.57</v>
       </c>
       <c r="J45" s="1">
-        <v>3.149483375891</v>
+        <v>23.651859374594</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>93031.86</v>
+        <v>273646.82</v>
       </c>
       <c r="N45" s="1">
-        <v>93031.86</v>
+        <v>273646.82</v>
       </c>
       <c r="O45" s="1">
-        <v>0.15</v>
+        <v>0.43</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>119</v>
       </c>
       <c r="B46" t="s">
         <v>120</v>
       </c>
       <c r="C46" s="1">
-        <v>3225.0</v>
+        <v>1848.0</v>
       </c>
       <c r="D46" s="1">
-        <v>50.58</v>
+        <v>55.88</v>
       </c>
       <c r="E46" s="1">
-        <v>48.014427907</v>
+        <v>47.3196753247</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>154846.53</v>
+        <v>87446.76</v>
       </c>
       <c r="I46" s="1">
-        <v>8273.97</v>
+        <v>15819.48</v>
       </c>
       <c r="J46" s="1">
-        <v>5.3433357531486</v>
+        <v>18.090412955266</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>163120.5</v>
+        <v>103266.24</v>
       </c>
       <c r="N46" s="1">
-        <v>163120.5</v>
+        <v>103266.24</v>
       </c>
       <c r="O46" s="1">
-        <v>0.26</v>
+        <v>0.16</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>121</v>
       </c>
       <c r="B47" t="s">
         <v>122</v>
       </c>
       <c r="C47" s="1">
-        <v>8135.0</v>
+        <v>3126.0</v>
       </c>
       <c r="D47" s="1">
-        <v>57.13</v>
+        <v>52.68</v>
       </c>
       <c r="E47" s="1">
-        <v>29.8435230486</v>
+        <v>48.0144273832</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>242777.06</v>
+        <v>150093.1</v>
       </c>
       <c r="I47" s="1">
-        <v>221975.49</v>
+        <v>14584.58</v>
       </c>
       <c r="J47" s="1">
-        <v>91.43182226525</v>
+        <v>9.7170223014915</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>464752.55</v>
+        <v>164677.68</v>
       </c>
       <c r="N47" s="1">
-        <v>464752.55</v>
+        <v>164677.68</v>
       </c>
       <c r="O47" s="1">
-        <v>0.74</v>
+        <v>0.26</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>123</v>
       </c>
       <c r="B48" t="s">
         <v>124</v>
       </c>
       <c r="C48" s="1">
-        <v>9831.0</v>
+        <v>4987.0</v>
       </c>
       <c r="D48" s="1">
-        <v>24.755</v>
+        <v>80.35</v>
       </c>
       <c r="E48" s="1">
-        <v>13.0022215441</v>
+        <v>29.8435231602</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>127824.84</v>
+        <v>148829.65</v>
       </c>
       <c r="I48" s="1">
-        <v>115541.57</v>
+        <v>251875.8</v>
       </c>
       <c r="J48" s="1">
-        <v>90.390545374436</v>
+        <v>169.23764854651</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>243366.41</v>
+        <v>400705.45</v>
       </c>
       <c r="N48" s="1">
-        <v>243366.41</v>
+        <v>400705.45</v>
       </c>
       <c r="O48" s="1">
-        <v>0.39</v>
+        <v>0.63</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>125</v>
       </c>
       <c r="B49" t="s">
         <v>126</v>
       </c>
       <c r="C49" s="1">
-        <v>80520.0</v>
+        <v>9530.0</v>
       </c>
       <c r="D49" s="1">
-        <v>5.775</v>
+        <v>26.5</v>
       </c>
       <c r="E49" s="1">
-        <v>5.2607704918</v>
+        <v>13.0022214061</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>423597.24</v>
+        <v>123911.17</v>
       </c>
       <c r="I49" s="1">
-        <v>41405.76</v>
+        <v>128633.83</v>
       </c>
       <c r="J49" s="1">
-        <v>9.7747945666502</v>
+        <v>103.81132709828</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>465003.0</v>
+        <v>252545.0</v>
       </c>
       <c r="N49" s="1">
-        <v>465003.0</v>
+        <v>252545.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.74</v>
+        <v>0.4</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>127</v>
       </c>
       <c r="B50" t="s">
         <v>128</v>
       </c>
       <c r="C50" s="1">
-        <v>1665.0</v>
+        <v>78043.0</v>
       </c>
       <c r="D50" s="1">
-        <v>113.25</v>
+        <v>5.694</v>
       </c>
       <c r="E50" s="1">
-        <v>117.9</v>
+        <v>5.2607704727</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>196303.5</v>
+        <v>410566.31</v>
       </c>
       <c r="I50" s="1">
-        <v>-7742.25</v>
+        <v>33810.53</v>
       </c>
       <c r="J50" s="1">
-        <v>-3.9440203562341</v>
+        <v>8.2350960554947</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>188561.25</v>
+        <v>444376.84</v>
       </c>
       <c r="N50" s="1">
-        <v>188561.25</v>
+        <v>444376.84</v>
       </c>
       <c r="O50" s="1">
-        <v>0.3</v>
+        <v>0.7</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>129</v>
       </c>
       <c r="B51" t="s">
         <v>130</v>
       </c>
       <c r="C51" s="1">
-        <v>439.0</v>
+        <v>1614.0</v>
       </c>
       <c r="D51" s="1">
-        <v>232.65</v>
+        <v>113.65</v>
       </c>
       <c r="E51" s="1">
-        <v>258.3717539863</v>
+        <v>117.9</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>113425.2</v>
+        <v>190290.6</v>
       </c>
       <c r="I51" s="1">
-        <v>-11291.85</v>
+        <v>-6859.5</v>
       </c>
       <c r="J51" s="1">
-        <v>-9.9553273875647</v>
+        <v>-3.6047497879559</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>102133.35</v>
+        <v>183431.1</v>
       </c>
       <c r="N51" s="1">
-        <v>102133.35</v>
+        <v>183431.1</v>
       </c>
       <c r="O51" s="1">
-        <v>0.16</v>
+        <v>0.29</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>131</v>
       </c>
       <c r="B52" t="s">
         <v>132</v>
       </c>
       <c r="C52" s="1">
-        <v>1672.0</v>
+        <v>613.0</v>
       </c>
       <c r="D52" s="1">
-        <v>72.2</v>
+        <v>247.75</v>
       </c>
       <c r="E52" s="1">
-        <v>86.5095035885</v>
+        <v>258.0817292007</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>144643.89</v>
+        <v>158204.1</v>
       </c>
       <c r="I52" s="1">
-        <v>-23925.49</v>
+        <v>-6333.35</v>
       </c>
       <c r="J52" s="1">
-        <v>-16.540961391456</v>
+        <v>-4.0032780439951</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>120718.4</v>
+        <v>151870.75</v>
       </c>
       <c r="N52" s="1">
-        <v>120718.4</v>
+        <v>151870.75</v>
       </c>
       <c r="O52" s="1">
-        <v>0.19</v>
+        <v>0.24</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>133</v>
       </c>
       <c r="B53" t="s">
         <v>134</v>
       </c>
       <c r="C53" s="1">
-        <v>1380.0</v>
+        <v>1621.0</v>
       </c>
       <c r="D53" s="1">
-        <v>99.05</v>
+        <v>72.25</v>
       </c>
       <c r="E53" s="1">
-        <v>98.9055</v>
+        <v>86.5095064775</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>136489.59</v>
+        <v>140231.91</v>
       </c>
       <c r="I53" s="1">
-        <v>199.41</v>
+        <v>-23114.66</v>
       </c>
       <c r="J53" s="1">
-        <v>0.14609905414765</v>
+        <v>-16.483167062333</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>136689.0</v>
+        <v>117117.25</v>
       </c>
       <c r="N53" s="1">
-        <v>136689.0</v>
+        <v>117117.25</v>
       </c>
       <c r="O53" s="1">
-        <v>0.22</v>
+        <v>0.18</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>135</v>
       </c>
       <c r="B54" t="s">
         <v>136</v>
       </c>
       <c r="C54" s="1">
-        <v>51064.0</v>
+        <v>49492.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.564</v>
+        <v>4.43</v>
       </c>
       <c r="E54" s="1">
-        <v>3.5730685023</v>
+        <v>3.5730685767</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>182455.17</v>
+        <v>176838.31</v>
       </c>
       <c r="I54" s="1">
-        <v>50600.93</v>
+        <v>42411.25</v>
       </c>
       <c r="J54" s="1">
-        <v>27.73334951265</v>
+        <v>23.983066791353</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>233056.1</v>
+        <v>219249.56</v>
       </c>
       <c r="N54" s="1">
-        <v>233056.1</v>
+        <v>219249.56</v>
       </c>
       <c r="O54" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>137</v>
       </c>
       <c r="B55" t="s">
         <v>138</v>
       </c>
       <c r="C55" s="1">
-        <v>4833.0</v>
+        <v>6384.0</v>
       </c>
       <c r="D55" s="1">
         <v>22.39</v>
       </c>
       <c r="E55" s="1">
-        <v>24.58</v>
+        <v>24.2086654135</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>118795.14</v>
+        <v>154548.12</v>
       </c>
       <c r="I55" s="1">
-        <v>-10584.27</v>
+        <v>-11610.36</v>
       </c>
       <c r="J55" s="1">
-        <v>-8.9096826688365</v>
+        <v>-7.512456314577</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>108210.87</v>
+        <v>142937.76</v>
       </c>
       <c r="N55" s="1">
-        <v>108210.87</v>
+        <v>142937.76</v>
       </c>
       <c r="O55" s="1">
-        <v>0.17</v>
+        <v>0.22</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>139</v>
       </c>
       <c r="B56" t="s">
         <v>140</v>
       </c>
       <c r="C56" s="1">
-        <v>1926.0</v>
+        <v>1867.0</v>
       </c>
       <c r="D56" s="1">
-        <v>183.08</v>
+        <v>177.42</v>
       </c>
       <c r="E56" s="1">
-        <v>120.0435929387</v>
+        <v>120.0435940011</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>231203.96</v>
+        <v>224121.39</v>
       </c>
       <c r="I56" s="1">
-        <v>121408.12</v>
+        <v>107121.75</v>
       </c>
       <c r="J56" s="1">
-        <v>52.511263215388</v>
+        <v>47.796308063233</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>352612.08</v>
+        <v>331243.14</v>
       </c>
       <c r="N56" s="1">
-        <v>352612.08</v>
+        <v>331243.14</v>
       </c>
       <c r="O56" s="1">
-        <v>0.56</v>
+        <v>0.52</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>141</v>
       </c>
       <c r="B57" t="s">
         <v>142</v>
       </c>
       <c r="C57" s="1">
-        <v>922.0</v>
+        <v>894.0</v>
       </c>
       <c r="D57" s="1">
-        <v>151.8</v>
+        <v>146.95</v>
       </c>
       <c r="E57" s="1">
-        <v>109.6374295011</v>
+        <v>109.6374272931</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>101085.71</v>
+        <v>98015.86</v>
       </c>
       <c r="I57" s="1">
-        <v>38873.89</v>
+        <v>33357.44</v>
       </c>
       <c r="J57" s="1">
-        <v>38.456365395267</v>
+        <v>34.032696341184</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>139959.6</v>
+        <v>131373.3</v>
       </c>
       <c r="N57" s="1">
-        <v>139959.6</v>
+        <v>131373.3</v>
       </c>
       <c r="O57" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>143</v>
       </c>
       <c r="B58" t="s">
         <v>144</v>
       </c>
       <c r="C58" s="1">
-        <v>426.0</v>
+        <v>2413.0</v>
       </c>
       <c r="D58" s="1">
-        <v>479.2</v>
+        <v>52.47</v>
       </c>
       <c r="E58" s="1">
-        <v>478.8866197183</v>
+        <v>52.518976378</v>
       </c>
       <c r="F58" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G58">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>199846.14</v>
+        <v>126728.29</v>
       </c>
       <c r="I58" s="1">
-        <v>22673.15</v>
+        <v>-118.18</v>
       </c>
       <c r="J58" s="1">
-        <v>11.345302941553</v>
+        <v>-0.093254631621716</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>222519.29</v>
+        <v>126610.11</v>
       </c>
       <c r="N58" s="1">
-        <v>222519.29</v>
+        <v>126610.11</v>
       </c>
       <c r="O58" s="1">
-        <v>0.36</v>
+        <v>0.2</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>145</v>
       </c>
       <c r="B59" t="s">
         <v>146</v>
       </c>
       <c r="C59" s="1">
-        <v>738.0</v>
+        <v>413.0</v>
       </c>
       <c r="D59" s="1">
-        <v>366.05</v>
+        <v>496.2</v>
       </c>
       <c r="E59" s="1">
-        <v>398.6110433604</v>
+        <v>476.3866101695</v>
       </c>
       <c r="F59" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G59">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H59" s="1">
-        <v>294174.95</v>
+        <v>192621.35</v>
       </c>
       <c r="I59" s="1">
-        <v>-24030.05</v>
+        <v>31456.72</v>
       </c>
       <c r="J59" s="1">
-        <v>-8.1686255066925</v>
+        <v>16.330858443262</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>270144.9</v>
+        <v>224078.07</v>
       </c>
       <c r="N59" s="1">
-        <v>270144.9</v>
+        <v>224078.07</v>
       </c>
       <c r="O59" s="1">
-        <v>0.43</v>
+        <v>0.35</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>147</v>
       </c>
       <c r="B60" t="s">
         <v>148</v>
       </c>
       <c r="C60" s="1">
-        <v>640.0</v>
+        <v>758.0</v>
       </c>
       <c r="D60" s="1">
-        <v>451.4</v>
+        <v>379.4</v>
       </c>
       <c r="E60" s="1">
-        <v>641.9851875</v>
+        <v>396.219116095</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>410870.52</v>
+        <v>300334.09</v>
       </c>
       <c r="I60" s="1">
-        <v>-121974.52</v>
+        <v>-12748.89</v>
       </c>
       <c r="J60" s="1">
-        <v>-29.686851225053</v>
+        <v>-4.2449027348177</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>288896.0</v>
+        <v>287585.2</v>
       </c>
       <c r="N60" s="1">
-        <v>288896.0</v>
+        <v>287585.2</v>
       </c>
       <c r="O60" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>149</v>
       </c>
       <c r="B61" t="s">
         <v>150</v>
       </c>
       <c r="C61" s="1">
-        <v>3091.0</v>
+        <v>690.0</v>
       </c>
       <c r="D61" s="1">
-        <v>110.05</v>
+        <v>469.8</v>
       </c>
       <c r="E61" s="1">
-        <v>124.19130055</v>
+        <v>626.5443623188</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>383875.31</v>
+        <v>432315.61</v>
       </c>
       <c r="I61" s="1">
-        <v>-43710.76</v>
+        <v>-108153.61</v>
       </c>
       <c r="J61" s="1">
-        <v>-11.386707834896</v>
+        <v>-25.01728077781</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>340164.55</v>
+        <v>324162.0</v>
       </c>
       <c r="N61" s="1">
-        <v>340164.55</v>
+        <v>324162.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.54</v>
+        <v>0.51</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>151</v>
       </c>
       <c r="B62" t="s">
         <v>152</v>
       </c>
       <c r="C62" s="1">
-        <v>10296.0</v>
+        <v>7114.0</v>
       </c>
       <c r="D62" s="1">
-        <v>14.68</v>
+        <v>13.792</v>
       </c>
       <c r="E62" s="1">
-        <v>11.7760227273</v>
+        <v>14.8059179083</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>121245.93</v>
+        <v>105329.3</v>
       </c>
       <c r="I62" s="1">
-        <v>29899.35</v>
+        <v>-7213.01</v>
       </c>
       <c r="J62" s="1">
-        <v>24.660085497303</v>
+        <v>-6.8480565236833</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>151145.28</v>
+        <v>98116.29</v>
       </c>
       <c r="N62" s="1">
-        <v>151145.28</v>
+        <v>98116.29</v>
       </c>
       <c r="O62" s="1">
-        <v>0.24</v>
+        <v>0.15</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>153</v>
       </c>
       <c r="B63" t="s">
         <v>154</v>
       </c>
       <c r="C63" s="1">
-        <v>2252.0</v>
+        <v>2996.0</v>
       </c>
       <c r="D63" s="1">
-        <v>51.24</v>
+        <v>130.85</v>
       </c>
       <c r="E63" s="1">
-        <v>52.2038010657</v>
+        <v>124.1913017356</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>117562.96</v>
+        <v>372077.14</v>
       </c>
       <c r="I63" s="1">
-        <v>-2170.48</v>
+        <v>19949.46</v>
       </c>
       <c r="J63" s="1">
-        <v>-1.8462277574501</v>
+        <v>5.361646243572</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>115392.48</v>
+        <v>392026.6</v>
       </c>
       <c r="N63" s="1">
-        <v>115392.48</v>
+        <v>392026.6</v>
       </c>
       <c r="O63" s="1">
-        <v>0.18</v>
+        <v>0.61</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>155</v>
       </c>
       <c r="B64" t="s">
         <v>156</v>
       </c>
       <c r="C64" s="1">
-        <v>220.0</v>
+        <v>9981.0</v>
       </c>
       <c r="D64" s="1">
-        <v>510.8</v>
+        <v>15.68</v>
       </c>
       <c r="E64" s="1">
-        <v>299.5555909091</v>
+        <v>11.7760224426</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>65902.23</v>
+        <v>117536.48</v>
       </c>
       <c r="I64" s="1">
-        <v>46473.77</v>
+        <v>38965.6</v>
       </c>
       <c r="J64" s="1">
-        <v>70.51926770915</v>
+        <v>33.15192015279</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>112376.0</v>
+        <v>156502.08</v>
       </c>
       <c r="N64" s="1">
-        <v>112376.0</v>
+        <v>156502.08</v>
       </c>
       <c r="O64" s="1">
-        <v>0.18</v>
+        <v>0.25</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>157</v>
       </c>
       <c r="B65" t="s">
         <v>158</v>
       </c>
       <c r="C65" s="1">
-        <v>4092.0</v>
+        <v>2183.0</v>
       </c>
       <c r="D65" s="1">
-        <v>79.05</v>
+        <v>54.82</v>
       </c>
       <c r="E65" s="1">
-        <v>78.1808113392</v>
+        <v>52.2038021072</v>
       </c>
       <c r="F65" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G65">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>341265.03</v>
+        <v>113960.9</v>
       </c>
       <c r="I65" s="1">
-        <v>11332.09</v>
+        <v>5711.16</v>
       </c>
       <c r="J65" s="1">
-        <v>3.3206127214382</v>
+        <v>5.0115083331213</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>352597.12</v>
+        <v>119672.06</v>
       </c>
       <c r="N65" s="1">
-        <v>352597.12</v>
+        <v>119672.06</v>
       </c>
       <c r="O65" s="1">
-        <v>0.56</v>
+        <v>0.19</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>159</v>
       </c>
       <c r="B66" t="s">
         <v>160</v>
       </c>
       <c r="C66" s="1">
-        <v>27210.0</v>
+        <v>213.0</v>
       </c>
       <c r="D66" s="1">
-        <v>10.605</v>
+        <v>444.9</v>
       </c>
       <c r="E66" s="1">
-        <v>5.312399853</v>
+        <v>299.5555868545</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>144550.4</v>
+        <v>63805.34</v>
       </c>
       <c r="I66" s="1">
-        <v>144011.65</v>
+        <v>30958.36</v>
       </c>
       <c r="J66" s="1">
-        <v>99.627292625963</v>
+        <v>48.520014155555</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>288562.05</v>
+        <v>94763.7</v>
       </c>
       <c r="N66" s="1">
-        <v>288562.05</v>
+        <v>94763.7</v>
       </c>
       <c r="O66" s="1">
-        <v>0.46</v>
+        <v>0.15</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>161</v>
       </c>
       <c r="B67" t="s">
         <v>162</v>
       </c>
       <c r="C67" s="1">
-        <v>3794.0</v>
+        <v>543.0</v>
       </c>
       <c r="D67" s="1">
-        <v>115.9</v>
+        <v>264.51</v>
       </c>
       <c r="E67" s="1">
-        <v>114.3359014233</v>
+        <v>188.8392633517</v>
       </c>
       <c r="F67" t="s">
-        <v>30</v>
+        <v>163</v>
       </c>
       <c r="G67">
-        <v>0.92</v>
+        <v>1.16</v>
       </c>
       <c r="H67" s="1">
-        <v>466842.88</v>
+        <v>87486.66</v>
       </c>
       <c r="I67" s="1">
-        <v>12473.23</v>
+        <v>36150.19</v>
       </c>
       <c r="J67" s="1">
-        <v>2.6718261184577</v>
+        <v>41.320802508634</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>479316.11</v>
+        <v>123636.85</v>
       </c>
       <c r="N67" s="1">
-        <v>479316.11</v>
+        <v>123636.85</v>
       </c>
       <c r="O67" s="1">
-        <v>0.77</v>
+        <v>0.19</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B68" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C68" s="1">
-        <v>4365.0</v>
+        <v>3967.0</v>
       </c>
       <c r="D68" s="1">
-        <v>390.9</v>
+        <v>77.87</v>
       </c>
       <c r="E68" s="1">
-        <v>379.9730973654</v>
+        <v>78.1808116965</v>
       </c>
       <c r="F68" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
       <c r="G68">
-        <v>7.47</v>
+        <v>0.91</v>
       </c>
       <c r="H68" s="1">
-        <v>222036.59</v>
+        <v>330840.27</v>
       </c>
       <c r="I68" s="1">
-        <v>6305.99</v>
+        <v>6932.72</v>
       </c>
       <c r="J68" s="1">
-        <v>2.8400679365505</v>
+        <v>2.0954885570611</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>228342.58</v>
+        <v>337772.99</v>
       </c>
       <c r="N68" s="1">
-        <v>228342.58</v>
+        <v>337772.99</v>
       </c>
       <c r="O68" s="1">
-        <v>0.37</v>
+        <v>0.53</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B69" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C69" s="1">
-        <v>10980.0</v>
+        <v>23235.0</v>
       </c>
       <c r="D69" s="1">
-        <v>170.35</v>
+        <v>13.545</v>
       </c>
       <c r="E69" s="1">
-        <v>154.5313570128</v>
+        <v>5.3123998278</v>
       </c>
       <c r="F69" t="s">
-        <v>74</v>
+        <v>8</v>
       </c>
       <c r="G69">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>227069.3</v>
+        <v>123433.61</v>
       </c>
       <c r="I69" s="1">
-        <v>23242.58</v>
+        <v>191284.47</v>
       </c>
       <c r="J69" s="1">
-        <v>10.235897146818</v>
+        <v>154.96951762166</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>250311.88</v>
+        <v>314718.08</v>
       </c>
       <c r="N69" s="1">
-        <v>250311.88</v>
+        <v>314718.08</v>
       </c>
       <c r="O69" s="1">
-        <v>0.4</v>
+        <v>0.49</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B70" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C70" s="1">
-        <v>1142.0</v>
+        <v>3678.0</v>
       </c>
       <c r="D70" s="1">
-        <v>1073.9</v>
+        <v>113.9</v>
       </c>
       <c r="E70" s="1">
-        <v>1073.0333274956</v>
+        <v>114.3359026645</v>
       </c>
       <c r="F70" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G70">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H70" s="1">
-        <v>1225404.06</v>
+        <v>452569.35</v>
       </c>
       <c r="I70" s="1">
-        <v>989.74</v>
+        <v>5496.58</v>
       </c>
       <c r="J70" s="1">
-        <v>0.080768460976047</v>
+        <v>1.214527674046</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1226393.8</v>
+        <v>458065.93</v>
       </c>
       <c r="N70" s="1">
-        <v>1226393.8</v>
+        <v>458065.93</v>
       </c>
       <c r="O70" s="1">
-        <v>1.96</v>
+        <v>0.72</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B71" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C71" s="1">
-        <v>1872.0</v>
+        <v>4231.0</v>
       </c>
       <c r="D71" s="1">
-        <v>133.43</v>
+        <v>374.3</v>
       </c>
       <c r="E71" s="1">
-        <v>113.3271794872</v>
+        <v>379.9730961948</v>
       </c>
       <c r="F71" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="G71">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H71" s="1">
-        <v>212148.48</v>
+        <v>215220.35</v>
       </c>
       <c r="I71" s="1">
-        <v>37632.48</v>
+        <v>-3315.1</v>
       </c>
       <c r="J71" s="1">
-        <v>17.738745995258</v>
+        <v>-1.5403283193248</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>249780.96</v>
+        <v>211905.25</v>
       </c>
       <c r="N71" s="1">
-        <v>249780.96</v>
+        <v>211905.25</v>
       </c>
       <c r="O71" s="1">
-        <v>0.4</v>
+        <v>0.33</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B72" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C72" s="1">
-        <v>9382.0</v>
+        <v>10644.0</v>
       </c>
       <c r="D72" s="1">
-        <v>17.77</v>
+        <v>166.25</v>
       </c>
       <c r="E72" s="1">
-        <v>17.7025005329</v>
+        <v>154.5313566328</v>
       </c>
       <c r="F72" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="G72">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H72" s="1">
-        <v>166084.86</v>
+        <v>220120.73</v>
       </c>
       <c r="I72" s="1">
-        <v>633.28</v>
+        <v>16659.47</v>
       </c>
       <c r="J72" s="1">
-        <v>0.38129905398963</v>
+        <v>7.5683330688573</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>166718.14</v>
+        <v>236780.2</v>
       </c>
       <c r="N72" s="1">
-        <v>166718.14</v>
+        <v>236780.2</v>
       </c>
       <c r="O72" s="1">
-        <v>0.27</v>
+        <v>0.37</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B73" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C73" s="1">
-        <v>3064.0</v>
+        <v>1293.0</v>
       </c>
       <c r="D73" s="1">
-        <v>62.84</v>
+        <v>1076.04</v>
       </c>
       <c r="E73" s="1">
-        <v>78.5086063969</v>
+        <v>1075.0012219644</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>240550.37</v>
+        <v>1389976.58</v>
       </c>
       <c r="I73" s="1">
-        <v>-48008.61</v>
+        <v>1343.14</v>
       </c>
       <c r="J73" s="1">
-        <v>-19.957820060722</v>
+        <v>0.096630405096466</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>192541.76</v>
+        <v>1391319.72</v>
       </c>
       <c r="N73" s="1">
-        <v>192541.76</v>
+        <v>1391319.72</v>
       </c>
       <c r="O73" s="1">
-        <v>0.31</v>
+        <v>2.18</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B74" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C74" s="1">
-        <v>3362.0</v>
+        <v>1872.0</v>
       </c>
       <c r="D74" s="1">
-        <v>41.07</v>
+        <v>134.71</v>
       </c>
       <c r="E74" s="1">
-        <v>45.455</v>
+        <v>113.3271794872</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>152819.71</v>
+        <v>212148.48</v>
       </c>
       <c r="I74" s="1">
-        <v>-14742.37</v>
+        <v>40028.64</v>
       </c>
       <c r="J74" s="1">
-        <v>-9.6469035309647</v>
+        <v>18.868219088819</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>138077.34</v>
+        <v>252177.12</v>
       </c>
       <c r="N74" s="1">
-        <v>138077.34</v>
+        <v>252177.12</v>
       </c>
       <c r="O74" s="1">
-        <v>0.22</v>
+        <v>0.4</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B75" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C75" s="1">
-        <v>1124.0</v>
+        <v>9095.0</v>
       </c>
       <c r="D75" s="1">
-        <v>127.95</v>
+        <v>17.905</v>
       </c>
       <c r="E75" s="1">
-        <v>93.69</v>
+        <v>17.7025002749</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>105307.56</v>
+        <v>161004.24</v>
       </c>
       <c r="I75" s="1">
-        <v>38508.24</v>
+        <v>1841.74</v>
       </c>
       <c r="J75" s="1">
-        <v>36.567403138008</v>
+        <v>1.143907762926</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>143815.8</v>
+        <v>162845.98</v>
       </c>
       <c r="N75" s="1">
-        <v>143815.8</v>
+        <v>162845.98</v>
       </c>
       <c r="O75" s="1">
-        <v>0.23</v>
+        <v>0.26</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B76" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C76" s="1">
-        <v>2282.0</v>
+        <v>2970.0</v>
       </c>
       <c r="D76" s="1">
-        <v>79.38</v>
+        <v>61.8</v>
       </c>
       <c r="E76" s="1">
-        <v>102.5715074496</v>
+        <v>78.5086060606</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>234068.18</v>
+        <v>233170.56</v>
       </c>
       <c r="I76" s="1">
-        <v>-52923.02</v>
+        <v>-49624.56</v>
       </c>
       <c r="J76" s="1">
-        <v>-22.610087368561</v>
+        <v>-21.28251525407</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>181145.16</v>
+        <v>183546.0</v>
       </c>
       <c r="N76" s="1">
-        <v>181145.16</v>
+        <v>183546.0</v>
       </c>
       <c r="O76" s="1">
         <v>0.29</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B77" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C77" s="1">
-        <v>3347.0</v>
+        <v>3259.0</v>
       </c>
       <c r="D77" s="1">
-        <v>29.77</v>
+        <v>38.945</v>
       </c>
       <c r="E77" s="1">
-        <v>31.87</v>
+        <v>45.4549984658</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>106668.89</v>
+        <v>148137.84</v>
       </c>
       <c r="I77" s="1">
-        <v>-7028.7</v>
+        <v>-21216.08</v>
       </c>
       <c r="J77" s="1">
-        <v>-6.5892689049263</v>
+        <v>-14.321850514359</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>99640.19</v>
+        <v>126921.76</v>
       </c>
       <c r="N77" s="1">
-        <v>99640.19</v>
+        <v>126921.76</v>
       </c>
       <c r="O77" s="1">
-        <v>0.16</v>
+        <v>0.2</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B78" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C78" s="1">
-        <v>2195.0</v>
+        <v>1090.0</v>
       </c>
       <c r="D78" s="1">
-        <v>53.97</v>
+        <v>149.3</v>
       </c>
       <c r="E78" s="1">
-        <v>52.35</v>
+        <v>93.69</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>114908.25</v>
+        <v>102122.1</v>
       </c>
       <c r="I78" s="1">
-        <v>3555.9</v>
+        <v>60614.9</v>
       </c>
       <c r="J78" s="1">
-        <v>3.0945558739255</v>
+        <v>59.355320738606</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>118464.15</v>
+        <v>162737.0</v>
       </c>
       <c r="N78" s="1">
-        <v>118464.15</v>
+        <v>162737.0</v>
       </c>
       <c r="O78" s="1">
-        <v>0.19</v>
+        <v>0.25</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B79" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C79" s="1">
-        <v>1924.0</v>
+        <v>2212.0</v>
       </c>
       <c r="D79" s="1">
-        <v>318.4</v>
+        <v>85.88</v>
       </c>
       <c r="E79" s="1">
-        <v>346.3403690229</v>
+        <v>102.571505425</v>
       </c>
       <c r="F79" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G79">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>718233.6</v>
+        <v>226888.17</v>
       </c>
       <c r="I79" s="1">
-        <v>-50475.15</v>
+        <v>-36921.61</v>
       </c>
       <c r="J79" s="1">
-        <v>-7.0276787385051</v>
+        <v>-16.273043235352</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>667758.45</v>
+        <v>189966.56</v>
       </c>
       <c r="N79" s="1">
-        <v>667758.45</v>
+        <v>189966.56</v>
       </c>
       <c r="O79" s="1">
-        <v>1.07</v>
+        <v>0.3</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B80" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C80" s="1">
-        <v>2009.0</v>
+        <v>5214.0</v>
       </c>
       <c r="D80" s="1">
-        <v>560.0</v>
+        <v>28.44</v>
       </c>
       <c r="E80" s="1">
-        <v>650.1918018915</v>
+        <v>30.6092424242</v>
       </c>
       <c r="F80" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G80">
-        <v>10.85</v>
+        <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>119006.69</v>
+        <v>159596.59</v>
       </c>
       <c r="I80" s="1">
-        <v>-15344.07</v>
+        <v>-11310.43</v>
       </c>
       <c r="J80" s="1">
-        <v>-12.893451620241</v>
+        <v>-7.0868870067963</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>103662.62</v>
+        <v>148286.16</v>
       </c>
       <c r="N80" s="1">
-        <v>103662.62</v>
+        <v>148286.16</v>
       </c>
       <c r="O80" s="1">
-        <v>0.17</v>
+        <v>0.23</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B81" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C81" s="1">
-        <v>915.0</v>
+        <v>2128.0</v>
       </c>
       <c r="D81" s="1">
-        <v>273.0</v>
+        <v>52.39</v>
       </c>
       <c r="E81" s="1">
-        <v>260.4846775956</v>
+        <v>52.35</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>238343.48</v>
+        <v>111400.8</v>
       </c>
       <c r="I81" s="1">
-        <v>11451.52</v>
+        <v>85.12</v>
       </c>
       <c r="J81" s="1">
-        <v>4.8046290169129</v>
+        <v>0.076408787010506</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>249795.0</v>
+        <v>111485.92</v>
       </c>
       <c r="N81" s="1">
-        <v>249795.0</v>
+        <v>111485.92</v>
       </c>
       <c r="O81" s="1">
-        <v>0.4</v>
+        <v>0.17</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B82" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C82" s="1">
-        <v>26212.0</v>
+        <v>1990.0</v>
       </c>
       <c r="D82" s="1">
-        <v>4.606</v>
+        <v>317.4</v>
       </c>
       <c r="E82" s="1">
-        <v>2.573200061</v>
+        <v>344.6538592965</v>
       </c>
       <c r="F82" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G82">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H82" s="1">
-        <v>67448.72</v>
+        <v>739795.74</v>
       </c>
       <c r="I82" s="1">
-        <v>53283.75</v>
+        <v>-49154.44</v>
       </c>
       <c r="J82" s="1">
-        <v>78.99890464934</v>
+        <v>-6.6443259054182</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>120732.47</v>
+        <v>690641.3</v>
       </c>
       <c r="N82" s="1">
-        <v>120732.47</v>
+        <v>690641.3</v>
       </c>
       <c r="O82" s="1">
-        <v>0.19</v>
+        <v>1.08</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B83" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C83" s="1">
-        <v>4332.0</v>
+        <v>1948.0</v>
       </c>
       <c r="D83" s="1">
-        <v>79.82</v>
+        <v>536.2</v>
       </c>
       <c r="E83" s="1">
-        <v>97.4893397969</v>
+        <v>650.191801848</v>
       </c>
       <c r="F83" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G83">
-        <v>1.0</v>
+        <v>10.83</v>
       </c>
       <c r="H83" s="1">
-        <v>422323.82</v>
+        <v>115393.25</v>
       </c>
       <c r="I83" s="1">
-        <v>-76543.58</v>
+        <v>-18981.28</v>
       </c>
       <c r="J83" s="1">
-        <v>-18.12438142845</v>
+        <v>-16.449211717323</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>345780.24</v>
+        <v>96411.97</v>
       </c>
       <c r="N83" s="1">
-        <v>345780.24</v>
+        <v>96411.97</v>
       </c>
       <c r="O83" s="1">
-        <v>0.55</v>
+        <v>0.15</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B84" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C84" s="1">
-        <v>2999.0</v>
+        <v>887.0</v>
       </c>
       <c r="D84" s="1">
-        <v>145.5</v>
+        <v>297.0</v>
       </c>
       <c r="E84" s="1">
-        <v>146.2252184061</v>
+        <v>260.4846786922</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>438529.43</v>
+        <v>231049.91</v>
       </c>
       <c r="I84" s="1">
-        <v>-2174.93</v>
+        <v>32389.09</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.49595987206605</v>
+        <v>14.018222296646</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>436354.5</v>
+        <v>263439.0</v>
       </c>
       <c r="N84" s="1">
-        <v>436354.5</v>
+        <v>263439.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.7</v>
+        <v>0.41</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B85" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C85" s="1">
-        <v>1749.0</v>
+        <v>25406.0</v>
       </c>
       <c r="D85" s="1">
-        <v>36.44</v>
+        <v>4.234</v>
       </c>
       <c r="E85" s="1">
-        <v>35.5550200114</v>
+        <v>2.5732000315</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>62185.73</v>
+        <v>65374.72</v>
       </c>
       <c r="I85" s="1">
-        <v>1547.83</v>
+        <v>42194.28</v>
       </c>
       <c r="J85" s="1">
-        <v>2.4890437082591</v>
+        <v>64.542196127188</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>63733.56</v>
+        <v>107569.0</v>
       </c>
       <c r="N85" s="1">
-        <v>63733.56</v>
+        <v>107569.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B86" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C86" s="1">
-        <v>1948.0</v>
+        <v>3585.0</v>
       </c>
       <c r="D86" s="1">
-        <v>268.6</v>
+        <v>74.16</v>
       </c>
       <c r="E86" s="1">
-        <v>111.4399537988</v>
+        <v>97.4893417015</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>217085.03</v>
+        <v>349499.29</v>
       </c>
       <c r="I86" s="1">
-        <v>306147.77</v>
+        <v>-83635.69</v>
       </c>
       <c r="J86" s="1">
-        <v>141.0266613041</v>
+        <v>-23.930145895289</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>523232.8</v>
+        <v>265863.6</v>
       </c>
       <c r="N86" s="1">
-        <v>523232.8</v>
+        <v>265863.6</v>
       </c>
       <c r="O86" s="1">
-        <v>0.84</v>
+        <v>0.42</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B87" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C87" s="1">
-        <v>2362.0</v>
+        <v>3238.0</v>
       </c>
       <c r="D87" s="1">
-        <v>84.64</v>
+        <v>167.9</v>
       </c>
       <c r="E87" s="1">
-        <v>93.931088061</v>
+        <v>147.2966924027</v>
       </c>
       <c r="F87" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G87">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>242328.22</v>
+        <v>476946.69</v>
       </c>
       <c r="I87" s="1">
-        <v>-24408.36</v>
+        <v>66713.51</v>
       </c>
       <c r="J87" s="1">
-        <v>-10.072438117195</v>
+        <v>13.987624067587</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>217919.86</v>
+        <v>543660.2</v>
       </c>
       <c r="N87" s="1">
-        <v>217919.86</v>
+        <v>543660.2</v>
       </c>
       <c r="O87" s="1">
-        <v>0.35</v>
+        <v>0.85</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B88" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C88" s="1">
-        <v>1480.0</v>
+        <v>3828.0</v>
       </c>
       <c r="D88" s="1">
-        <v>180.58</v>
+        <v>34.42</v>
       </c>
       <c r="E88" s="1">
-        <v>96.5041554054</v>
+        <v>35.3299660397</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>142826.15</v>
+        <v>135243.11</v>
       </c>
       <c r="I88" s="1">
-        <v>124432.25</v>
+        <v>-3483.35</v>
       </c>
       <c r="J88" s="1">
-        <v>87.121476004219</v>
+        <v>-2.5756210427282</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>267258.4</v>
+        <v>131759.76</v>
       </c>
       <c r="N88" s="1">
-        <v>267258.4</v>
+        <v>131759.76</v>
       </c>
       <c r="O88" s="1">
-        <v>0.43</v>
+        <v>0.21</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B89" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C89" s="1">
-        <v>6121.0</v>
+        <v>1888.0</v>
       </c>
       <c r="D89" s="1">
-        <v>34.88</v>
+        <v>276.2</v>
       </c>
       <c r="E89" s="1">
-        <v>47.7027822251</v>
+        <v>111.4399523305</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>291988.73</v>
+        <v>210398.63</v>
       </c>
       <c r="I89" s="1">
-        <v>-78488.25</v>
+        <v>311066.97</v>
       </c>
       <c r="J89" s="1">
-        <v>-26.880575150966</v>
+        <v>147.84648074942</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>213500.48</v>
+        <v>521465.6</v>
       </c>
       <c r="N89" s="1">
-        <v>213500.48</v>
+        <v>521465.6</v>
       </c>
       <c r="O89" s="1">
-        <v>0.34</v>
+        <v>0.82</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B90" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C90" s="1">
-        <v>1943.0</v>
+        <v>2290.0</v>
       </c>
       <c r="D90" s="1">
-        <v>252.55</v>
+        <v>88.44</v>
       </c>
       <c r="E90" s="1">
-        <v>199.4522490993</v>
+        <v>93.9310873362</v>
       </c>
       <c r="F90" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G90">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H90" s="1">
-        <v>387535.72</v>
+        <v>234941.42</v>
       </c>
       <c r="I90" s="1">
-        <v>103168.93</v>
+        <v>-13490.87</v>
       </c>
       <c r="J90" s="1">
-        <v>26.621785986592</v>
+        <v>-5.7422271475162</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>490704.65</v>
+        <v>221450.55</v>
       </c>
       <c r="N90" s="1">
-        <v>490704.65</v>
+        <v>221450.55</v>
       </c>
       <c r="O90" s="1">
-        <v>0.79</v>
+        <v>0.35</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B91" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C91" s="1">
-        <v>625.0</v>
+        <v>1745.0</v>
       </c>
       <c r="D91" s="1">
-        <v>143.7</v>
+        <v>160.0</v>
       </c>
       <c r="E91" s="1">
-        <v>142.496704</v>
+        <v>110.7096045845</v>
       </c>
       <c r="F91" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G91">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>96380.54</v>
+        <v>193188.26</v>
       </c>
       <c r="I91" s="1">
-        <v>1518.41</v>
+        <v>86011.74</v>
       </c>
       <c r="J91" s="1">
-        <v>1.5754321359893</v>
+        <v>44.52223960193</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>97898.95</v>
+        <v>279200.0</v>
       </c>
       <c r="N91" s="1">
-        <v>97898.95</v>
+        <v>279200.0</v>
       </c>
       <c r="O91" s="1">
-        <v>0.16</v>
+        <v>0.44</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B92" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C92" s="1">
-        <v>4629.0</v>
+        <v>5934.0</v>
       </c>
       <c r="D92" s="1">
-        <v>68.44</v>
+        <v>34.26</v>
       </c>
       <c r="E92" s="1">
-        <v>40.8524130482</v>
+        <v>47.7027822717</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>189105.82</v>
+        <v>283068.31</v>
       </c>
       <c r="I92" s="1">
-        <v>127702.94</v>
+        <v>-79769.47</v>
       </c>
       <c r="J92" s="1">
-        <v>67.529883532934</v>
+        <v>-28.180289768219</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>316808.76</v>
+        <v>203298.84</v>
       </c>
       <c r="N92" s="1">
-        <v>316808.76</v>
+        <v>203298.84</v>
       </c>
       <c r="O92" s="1">
-        <v>0.51</v>
+        <v>0.32</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B93" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>339.0</v>
+        <v>1884.0</v>
       </c>
       <c r="D93" s="1">
-        <v>446.55</v>
+        <v>272.65</v>
       </c>
       <c r="E93" s="1">
-        <v>509.0768436578</v>
+        <v>199.4522505308</v>
       </c>
       <c r="F93" t="s">
-        <v>215</v>
+        <v>8</v>
       </c>
       <c r="G93">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>155168.72</v>
+        <v>375768.04</v>
       </c>
       <c r="I93" s="1">
-        <v>-26120.13</v>
+        <v>137904.56</v>
       </c>
       <c r="J93" s="1">
-        <v>-16.833373375768</v>
+        <v>36.699385078092</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>129048.59</v>
+        <v>513672.6</v>
       </c>
       <c r="N93" s="1">
-        <v>129048.59</v>
+        <v>513672.6</v>
       </c>
       <c r="O93" s="1">
-        <v>0.21</v>
+        <v>0.8</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>16954.0</v>
+        <v>606.0</v>
       </c>
       <c r="D94" s="1">
-        <v>83.24</v>
+        <v>149.0</v>
       </c>
       <c r="E94" s="1">
-        <v>70.1507998113</v>
+        <v>142.49669967</v>
       </c>
       <c r="F94" t="s">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="G94">
-        <v>10.85</v>
+        <v>0.91</v>
       </c>
       <c r="H94" s="1">
-        <v>109879.6</v>
+        <v>93450.57</v>
       </c>
       <c r="I94" s="1">
-        <v>20154.86</v>
+        <v>5279.95</v>
       </c>
       <c r="J94" s="1">
-        <v>18.342676893618</v>
+        <v>5.6499922900417</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>130034.46</v>
+        <v>98730.52</v>
       </c>
       <c r="N94" s="1">
-        <v>130034.46</v>
+        <v>98730.52</v>
       </c>
       <c r="O94" s="1">
-        <v>0.21</v>
+        <v>0.15</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>218</v>
       </c>
       <c r="B95" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="1">
-        <v>7311.0</v>
+        <v>4487.0</v>
       </c>
       <c r="D95" s="1">
-        <v>46.015</v>
+        <v>70.82</v>
       </c>
       <c r="E95" s="1">
-        <v>24.1150348789</v>
+        <v>40.8524136394</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>176305.02</v>
+        <v>183304.78</v>
       </c>
       <c r="I95" s="1">
-        <v>160110.65</v>
+        <v>134464.56</v>
       </c>
       <c r="J95" s="1">
-        <v>90.814572381433</v>
+        <v>73.355730276101</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>336415.67</v>
+        <v>317769.34</v>
       </c>
       <c r="N95" s="1">
-        <v>336415.67</v>
+        <v>317769.34</v>
       </c>
       <c r="O95" s="1">
-        <v>0.54</v>
+        <v>0.5</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>220</v>
       </c>
       <c r="B96" t="s">
         <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>8663.0</v>
+        <v>329.0</v>
       </c>
       <c r="D96" s="1">
-        <v>40.3</v>
+        <v>507.76</v>
       </c>
       <c r="E96" s="1">
-        <v>30.372901997</v>
+        <v>509.0768389058</v>
       </c>
       <c r="F96" t="s">
-        <v>8</v>
+        <v>163</v>
       </c>
       <c r="G96">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H96" s="1">
-        <v>263120.45</v>
+        <v>150591.47</v>
       </c>
       <c r="I96" s="1">
-        <v>85998.45</v>
+        <v>-6790.97</v>
       </c>
       <c r="J96" s="1">
-        <v>32.684061615127</v>
+        <v>-4.5095316487713</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>349118.9</v>
+        <v>143800.5</v>
       </c>
       <c r="N96" s="1">
-        <v>349118.9</v>
+        <v>143800.5</v>
       </c>
       <c r="O96" s="1">
-        <v>0.56</v>
+        <v>0.23</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>1005.0</v>
+        <v>16435.0</v>
       </c>
       <c r="D97" s="1">
-        <v>233.9</v>
+        <v>93.86</v>
       </c>
       <c r="E97" s="1">
-        <v>250.7547462687</v>
+        <v>70.1507995132</v>
       </c>
       <c r="F97" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G97">
-        <v>1.0</v>
+        <v>10.83</v>
       </c>
       <c r="H97" s="1">
-        <v>252008.52</v>
+        <v>106515.94</v>
       </c>
       <c r="I97" s="1">
-        <v>-16939.02</v>
+        <v>35869.45</v>
       </c>
       <c r="J97" s="1">
-        <v>-6.7216060790326</v>
+        <v>33.67519452957</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>235069.5</v>
+        <v>142385.39</v>
       </c>
       <c r="N97" s="1">
-        <v>235069.5</v>
+        <v>142385.39</v>
       </c>
       <c r="O97" s="1">
-        <v>0.38</v>
+        <v>0.22</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>224</v>
       </c>
       <c r="B98" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>859.0</v>
+        <v>4175.0</v>
       </c>
       <c r="D98" s="1">
-        <v>231.2</v>
+        <v>59.3</v>
       </c>
       <c r="E98" s="1">
-        <v>259.1050407451</v>
+        <v>24.1150347305</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>222571.23</v>
+        <v>100680.27</v>
       </c>
       <c r="I98" s="1">
-        <v>-23970.43</v>
+        <v>146897.23</v>
       </c>
       <c r="J98" s="1">
-        <v>-10.769779184848</v>
+        <v>145.90468420476</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>198600.8</v>
+        <v>247577.5</v>
       </c>
       <c r="N98" s="1">
-        <v>198600.8</v>
+        <v>247577.5</v>
       </c>
       <c r="O98" s="1">
-        <v>0.32</v>
+        <v>0.39</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>226</v>
       </c>
       <c r="B99" t="s">
         <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>3640.0</v>
+        <v>8398.0</v>
       </c>
       <c r="D99" s="1">
-        <v>65.62</v>
+        <v>35.48</v>
       </c>
       <c r="E99" s="1">
-        <v>66.848521978</v>
+        <v>30.3729018814</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>243328.62</v>
+        <v>255071.63</v>
       </c>
       <c r="I99" s="1">
-        <v>-4471.82</v>
+        <v>42889.41</v>
       </c>
       <c r="J99" s="1">
-        <v>-1.8377698439255</v>
+        <v>16.814653201534</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>238856.8</v>
+        <v>297961.04</v>
       </c>
       <c r="N99" s="1">
-        <v>238856.8</v>
+        <v>297961.04</v>
       </c>
       <c r="O99" s="1">
-        <v>0.38</v>
+        <v>0.47</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>228</v>
       </c>
       <c r="B100" t="s">
         <v>229</v>
       </c>
       <c r="C100" s="1">
-        <v>2924.0</v>
+        <v>974.0</v>
       </c>
       <c r="D100" s="1">
-        <v>49.925</v>
+        <v>230.0</v>
       </c>
       <c r="E100" s="1">
-        <v>49.5929616963</v>
+        <v>250.7547433265</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>166606.14</v>
+        <v>244235.12</v>
       </c>
       <c r="I100" s="1">
-        <v>-20625.44</v>
+        <v>-20215.12</v>
       </c>
       <c r="J100" s="1">
-        <v>-12.379759833581</v>
+        <v>-8.2769095615733</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>145980.7</v>
+        <v>224020.0</v>
       </c>
       <c r="N100" s="1">
-        <v>145980.7</v>
+        <v>224020.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.23</v>
+        <v>0.35</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>230</v>
       </c>
       <c r="B101" t="s">
         <v>231</v>
       </c>
       <c r="C101" s="1">
-        <v>8692.0</v>
+        <v>833.0</v>
       </c>
       <c r="D101" s="1">
-        <v>35.94</v>
+        <v>254.2</v>
       </c>
       <c r="E101" s="1">
-        <v>28.5248377819</v>
+        <v>259.1050420168</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>247937.89</v>
+        <v>215834.5</v>
       </c>
       <c r="I101" s="1">
-        <v>64452.59</v>
+        <v>-4085.9</v>
       </c>
       <c r="J101" s="1">
-        <v>25.995457975382</v>
+        <v>-1.8930708482657</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>312390.48</v>
+        <v>211748.6</v>
       </c>
       <c r="N101" s="1">
-        <v>312390.48</v>
+        <v>211748.6</v>
       </c>
       <c r="O101" s="1">
-        <v>0.5</v>
+        <v>0.33</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>232</v>
       </c>
       <c r="B102" t="s">
         <v>233</v>
       </c>
       <c r="C102" s="1">
-        <v>8163.0</v>
+        <v>5467.0</v>
       </c>
       <c r="D102" s="1">
-        <v>195.15</v>
+        <v>25.34</v>
       </c>
       <c r="E102" s="1">
-        <v>192.4519539385</v>
+        <v>20.9781781599</v>
       </c>
       <c r="F102" t="s">
-        <v>74</v>
+        <v>8</v>
       </c>
       <c r="G102">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>210348.4</v>
+        <v>114687.7</v>
       </c>
       <c r="I102" s="1">
-        <v>2835.96</v>
+        <v>23846.08</v>
       </c>
       <c r="J102" s="1">
-        <v>1.348220381044</v>
+        <v>20.792186084471</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>213184.36</v>
+        <v>138533.78</v>
       </c>
       <c r="N102" s="1">
-        <v>213184.36</v>
+        <v>138533.78</v>
       </c>
       <c r="O102" s="1">
-        <v>0.34</v>
+        <v>0.22</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>234</v>
       </c>
       <c r="B103" t="s">
         <v>235</v>
       </c>
       <c r="C103" s="1">
-        <v>7788.0</v>
+        <v>3529.0</v>
       </c>
       <c r="D103" s="1">
-        <v>22.91</v>
+        <v>73.72</v>
       </c>
       <c r="E103" s="1">
-        <v>26.5471045198</v>
+        <v>66.8485208274</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>206748.85</v>
+        <v>235908.43</v>
       </c>
       <c r="I103" s="1">
-        <v>-28325.77</v>
+        <v>24249.45</v>
       </c>
       <c r="J103" s="1">
-        <v>-13.700569555768</v>
+        <v>10.279179086563</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>178423.08</v>
+        <v>260157.88</v>
       </c>
       <c r="N103" s="1">
-        <v>178423.08</v>
+        <v>260157.88</v>
       </c>
       <c r="O103" s="1">
-        <v>0.29</v>
+        <v>0.41</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>236</v>
       </c>
       <c r="B104" t="s">
         <v>237</v>
       </c>
       <c r="C104" s="1">
-        <v>2290.0</v>
+        <v>2835.0</v>
       </c>
       <c r="D104" s="1">
-        <v>66.42</v>
+        <v>47.875</v>
       </c>
       <c r="E104" s="1">
-        <v>112.9185414847</v>
+        <v>49.592962963</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>258583.46</v>
+        <v>161535.02</v>
       </c>
       <c r="I104" s="1">
-        <v>-106481.66</v>
+        <v>-25809.39</v>
       </c>
       <c r="J104" s="1">
-        <v>-41.178836419004</v>
+        <v>-15.977581827148</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>152101.8</v>
+        <v>135725.63</v>
       </c>
       <c r="N104" s="1">
-        <v>152101.8</v>
+        <v>135725.63</v>
       </c>
       <c r="O104" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>238</v>
       </c>
       <c r="B105" t="s">
         <v>239</v>
       </c>
       <c r="C105" s="1">
-        <v>339.0</v>
+        <v>8426.0</v>
       </c>
       <c r="D105" s="1">
-        <v>543.8</v>
+        <v>34.13</v>
       </c>
       <c r="E105" s="1">
-        <v>435.7287315634</v>
+        <v>28.524837408</v>
       </c>
       <c r="F105" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G105">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>146288.14</v>
+        <v>240350.28</v>
       </c>
       <c r="I105" s="1">
-        <v>54658.23</v>
+        <v>47229.1</v>
       </c>
       <c r="J105" s="1">
-        <v>37.363404852916</v>
+        <v>19.650112327724</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>200946.37</v>
+        <v>287579.38</v>
       </c>
       <c r="N105" s="1">
-        <v>200946.37</v>
+        <v>287579.38</v>
       </c>
       <c r="O105" s="1">
-        <v>0.32</v>
+        <v>0.45</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>240</v>
       </c>
       <c r="B106" t="s">
         <v>241</v>
       </c>
       <c r="C106" s="1">
-        <v>105.0</v>
+        <v>4816.0</v>
       </c>
       <c r="D106" s="1">
-        <v>254.95</v>
+        <v>181.45</v>
       </c>
       <c r="E106" s="1">
-        <v>247.643809524</v>
+        <v>192.4519539037</v>
       </c>
       <c r="F106" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="G106">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H106" s="1">
-        <v>0.0</v>
+        <v>124101.18</v>
       </c>
       <c r="I106" s="1">
-        <v>76715.0</v>
+        <v>-7172.16</v>
       </c>
       <c r="J106" s="1">
-        <v>0</v>
+        <v>-5.7792842904475</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>76715.0</v>
+        <v>116929.02</v>
       </c>
       <c r="N106" s="1">
-        <v>76715.0</v>
+        <v>116929.02</v>
       </c>
       <c r="O106" s="1">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>242</v>
       </c>
       <c r="B107" t="s">
         <v>243</v>
       </c>
       <c r="C107" s="1">
-        <v>18.0</v>
+        <v>7550.0</v>
       </c>
       <c r="D107" s="1">
-        <v>115.45</v>
+        <v>21.01</v>
       </c>
       <c r="E107" s="1">
-        <v>116.37</v>
+        <v>26.5471046358</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>0.0</v>
+        <v>200430.64</v>
       </c>
       <c r="I107" s="1">
-        <v>-35400.0</v>
+        <v>-41805.14</v>
       </c>
       <c r="J107" s="1">
-        <v>0</v>
+        <v>-20.857659288021</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>-35400.0</v>
+        <v>158625.5</v>
       </c>
       <c r="N107" s="1">
-        <v>-35400.0</v>
+        <v>158625.5</v>
       </c>
       <c r="O107" s="1">
-        <v>-0.06</v>
+        <v>0.25</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>244</v>
       </c>
       <c r="B108" t="s">
         <v>245</v>
       </c>
       <c r="C108" s="1">
-        <v>26.0</v>
+        <v>2220.0</v>
       </c>
       <c r="D108" s="1">
-        <v>125.36</v>
+        <v>64.04</v>
       </c>
       <c r="E108" s="1">
-        <v>126.44</v>
+        <v>112.9185405405</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>0.0</v>
+        <v>250679.16</v>
       </c>
       <c r="I108" s="1">
-        <v>-27212.31</v>
+        <v>-108510.36</v>
       </c>
       <c r="J108" s="1">
-        <v>0</v>
+        <v>-43.286550026735</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>-27212.31</v>
+        <v>142168.8</v>
       </c>
       <c r="N108" s="1">
-        <v>-27212.31</v>
+        <v>142168.8</v>
       </c>
       <c r="O108" s="1">
-        <v>-0.04</v>
+        <v>0.22</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>246</v>
       </c>
       <c r="B109" t="s">
         <v>247</v>
       </c>
       <c r="C109" s="1">
-        <v>25.0</v>
+        <v>329.0</v>
       </c>
       <c r="D109" s="1">
-        <v>105.75</v>
+        <v>551.8</v>
       </c>
       <c r="E109" s="1">
-        <v>105.7454</v>
+        <v>435.7287234043</v>
       </c>
       <c r="F109" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G109">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H109" s="1">
-        <v>0.0</v>
+        <v>141972.86</v>
       </c>
       <c r="I109" s="1">
-        <v>115.0</v>
+        <v>56531.54</v>
       </c>
       <c r="J109" s="1">
-        <v>0</v>
+        <v>39.818554053218</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>115.0</v>
+        <v>198504.4</v>
       </c>
       <c r="N109" s="1">
-        <v>115.0</v>
+        <v>198504.4</v>
       </c>
       <c r="O109" s="1">
-        <v>0.0</v>
+        <v>0.31</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>248</v>
       </c>
       <c r="B110" t="s">
         <v>249</v>
       </c>
       <c r="C110" s="1">
-        <v>-24.0</v>
+        <v>103.0</v>
       </c>
       <c r="D110" s="1">
-        <v>5840.0</v>
+        <v>264.8</v>
       </c>
       <c r="E110" s="1">
-        <v>5554.67405815</v>
+        <v>250.881553398</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>0.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-68478.23</v>
+        <v>143360.0</v>
       </c>
       <c r="J110" s="1">
         <v>0</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>-68478.23</v>
+        <v>143360.0</v>
       </c>
       <c r="N110" s="1">
-        <v>-68478.23</v>
+        <v>143360.0</v>
       </c>
       <c r="O110" s="1">
-        <v>-0.11</v>
+        <v>0.22</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>250</v>
       </c>
       <c r="B111" t="s">
         <v>251</v>
       </c>
       <c r="C111" s="1">
-        <v>200000.0</v>
+        <v>12.0</v>
       </c>
       <c r="D111" s="1">
-        <v>101.088</v>
+        <v>115.64</v>
       </c>
       <c r="E111" s="1">
-        <v>99.89</v>
+        <v>117.94</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>199780.0</v>
+        <v>0.0</v>
       </c>
       <c r="I111" s="1">
-        <v>2396.0</v>
+        <v>-27600.0</v>
       </c>
       <c r="J111" s="1">
-        <v>1.1993192511763</v>
+        <v>0</v>
       </c>
       <c r="K111">
-        <v>0.04</v>
+        <v>0.0</v>
       </c>
       <c r="L111">
-        <v>76.03</v>
+        <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>202176.0</v>
+        <v>-27600.0</v>
       </c>
       <c r="N111" s="1">
-        <v>202252.03</v>
+        <v>-27600.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.32</v>
+        <v>-0.04</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>252</v>
       </c>
       <c r="B112" t="s">
         <v>253</v>
       </c>
       <c r="C112" s="1">
-        <v>185000.0</v>
+        <v>7.0</v>
       </c>
       <c r="D112" s="1">
-        <v>97.954</v>
+        <v>125.7</v>
       </c>
       <c r="E112" s="1">
-        <v>99.33</v>
+        <v>126.44</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>183760.5</v>
+        <v>0.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-2545.6</v>
+        <v>-5180.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-1.3852813852814</v>
+        <v>0</v>
       </c>
       <c r="K112">
-        <v>1.58</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>0.0</v>
+      </c>
+      <c r="L112">
+        <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>181214.9</v>
+        <v>-5180.0</v>
       </c>
       <c r="N112" s="1">
-        <v>184141.95</v>
+        <v>-5180.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.29</v>
+        <v>-0.01</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>254</v>
+      </c>
+      <c r="B113" t="s">
         <v>255</v>
       </c>
-      <c r="B113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C113" s="1">
-        <v>200000.0</v>
+        <v>60.0</v>
       </c>
       <c r="D113" s="1">
-        <v>96.702</v>
+        <v>105.82</v>
       </c>
       <c r="E113" s="1">
-        <v>99.253</v>
+        <v>105.928</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>198506.0</v>
+        <v>0.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-5102.0</v>
+        <v>-6480.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-2.5701993894391</v>
+        <v>0</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>193404.0</v>
+        <v>-6480.0</v>
       </c>
       <c r="N113" s="1">
-        <v>193404.0</v>
+        <v>-6480.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.31</v>
+        <v>-0.01</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>256</v>
+      </c>
+      <c r="B114" t="s">
         <v>257</v>
       </c>
-      <c r="B114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C114" s="1">
-        <v>100000.0</v>
+        <v>-3.0</v>
       </c>
       <c r="D114" s="1">
-        <v>93.477</v>
+        <v>6027.0</v>
       </c>
       <c r="E114" s="1">
-        <v>93.8</v>
+        <v>5560.0</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>93800.0</v>
+        <v>0.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-323.0</v>
+        <v>-14010.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.34434968017058</v>
+        <v>0</v>
       </c>
       <c r="K114">
-        <v>0.35</v>
+        <v>0.0</v>
       </c>
       <c r="L114">
-        <v>351.37</v>
+        <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>93477.0</v>
+        <v>-14010.0</v>
       </c>
       <c r="N114" s="1">
-        <v>93828.37</v>
+        <v>-14010.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.15</v>
+        <v>-0.02</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>258</v>
+      </c>
+      <c r="B115" t="s">
         <v>259</v>
       </c>
-      <c r="B115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C115" s="1">
-        <v>165000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>100.165</v>
+        <v>100.753</v>
       </c>
       <c r="E115" s="1">
-        <v>99.955</v>
+        <v>99.847</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>164925.75</v>
+        <v>199694.0</v>
       </c>
       <c r="I115" s="1">
-        <v>346.5</v>
+        <v>1812.0</v>
       </c>
       <c r="J115" s="1">
-        <v>0.21009454254414</v>
+        <v>0.90738830410528</v>
       </c>
       <c r="K115">
-        <v>0.45</v>
+        <v>0.08</v>
       </c>
       <c r="L115">
-        <v>741.37</v>
+        <v>153.42</v>
       </c>
       <c r="M115" s="1">
-        <v>165272.25</v>
+        <v>201506.0</v>
       </c>
       <c r="N115" s="1">
-        <v>166013.62</v>
+        <v>201659.42</v>
       </c>
       <c r="O115" s="1">
-        <v>0.27</v>
+        <v>0.32</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
+        <v>260</v>
+      </c>
+      <c r="B116" t="s">
         <v>261</v>
       </c>
-      <c r="B116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C116" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.524</v>
+        <v>101.44</v>
       </c>
       <c r="E116" s="1">
-        <v>99.646</v>
+        <v>99.89</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>99646.0</v>
+        <v>199780.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-122.0</v>
+        <v>3100.0</v>
       </c>
       <c r="J116" s="1">
-        <v>-0.12243341428657</v>
+        <v>1.5517068775653</v>
       </c>
       <c r="K116">
-        <v>0.04</v>
+        <v>0.41</v>
       </c>
       <c r="L116">
-        <v>44.52</v>
+        <v>810.96</v>
       </c>
       <c r="M116" s="1">
-        <v>99524.0</v>
+        <v>202880.0</v>
       </c>
       <c r="N116" s="1">
-        <v>99568.52</v>
+        <v>203690.96</v>
       </c>
       <c r="O116" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
+        <v>262</v>
+      </c>
+      <c r="B117" t="s">
         <v>263</v>
       </c>
-      <c r="B117" t="s">
+      <c r="C117" s="1">
+        <v>185000.0</v>
+      </c>
+      <c r="D117" s="1">
+        <v>98.211</v>
+      </c>
+      <c r="E117" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="F117" t="s">
+        <v>8</v>
+      </c>
+      <c r="G117">
+        <v>1.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>183760.5</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-2070.15</v>
+      </c>
+      <c r="J117" s="1">
+        <v>-1.1265478707339</v>
+      </c>
+      <c r="K117">
+        <v>1.88</v>
+      </c>
+      <c r="L117" t="s">
         <v>264</v>
       </c>
-      <c r="C117" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M117" s="1">
-        <v>200392.98</v>
+        <v>181690.35</v>
       </c>
       <c r="N117" s="1">
-        <v>200392.98</v>
+        <v>185168.6</v>
       </c>
       <c r="O117" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>265</v>
       </c>
       <c r="B118" t="s">
         <v>266</v>
       </c>
       <c r="C118" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>103.626</v>
+        <v>96.988</v>
       </c>
       <c r="E118" s="1">
-        <v>106.65</v>
+        <v>99.253</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>106650.0</v>
+        <v>198506.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-3024.0</v>
+        <v>-4530.0</v>
       </c>
       <c r="J118" s="1">
-        <v>-2.8354430379747</v>
+        <v>-2.2820468902703</v>
       </c>
       <c r="K118">
-        <v>4.9</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>0.24</v>
+      </c>
+      <c r="L118">
+        <v>476.71</v>
       </c>
       <c r="M118" s="1">
-        <v>103626.0</v>
+        <v>193976.0</v>
       </c>
       <c r="N118" s="1">
-        <v>108530.11</v>
+        <v>194452.71</v>
       </c>
       <c r="O118" s="1">
-        <v>0.17</v>
+        <v>0.3</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
+        <v>267</v>
+      </c>
+      <c r="B119" t="s">
         <v>268</v>
       </c>
-      <c r="B119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C119" s="1">
-        <v>29000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>95.435</v>
+        <v>93.827</v>
       </c>
       <c r="E119" s="1">
-        <v>98.803</v>
+        <v>93.8</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>28652.87</v>
+        <v>93800.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-976.72</v>
+        <v>27.0</v>
       </c>
       <c r="J119" s="1">
-        <v>-3.4088033764157</v>
+        <v>0.028784648187633</v>
       </c>
       <c r="K119">
-        <v>1.73</v>
+        <v>0.44</v>
       </c>
       <c r="L119">
-        <v>500.55</v>
+        <v>440.75</v>
       </c>
       <c r="M119" s="1">
-        <v>27676.15</v>
+        <v>93827.0</v>
       </c>
       <c r="N119" s="1">
-        <v>28176.7</v>
+        <v>94267.75</v>
       </c>
       <c r="O119" s="1">
-        <v>0.05</v>
+        <v>0.15</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
+        <v>269</v>
+      </c>
+      <c r="B120" t="s">
         <v>270</v>
       </c>
-      <c r="B120" t="s">
+      <c r="C120" s="1">
+        <v>165000.0</v>
+      </c>
+      <c r="D120" s="1">
+        <v>100.723</v>
+      </c>
+      <c r="E120" s="1">
+        <v>99.955</v>
+      </c>
+      <c r="F120" t="s">
+        <v>8</v>
+      </c>
+      <c r="G120">
+        <v>1.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>164925.75</v>
+      </c>
+      <c r="I120" s="1">
+        <v>1267.2</v>
+      </c>
+      <c r="J120" s="1">
+        <v>0.76834575559002</v>
+      </c>
+      <c r="K120">
+        <v>0.77</v>
+      </c>
+      <c r="L120" t="s">
         <v>271</v>
       </c>
-      <c r="C120" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M120" s="1">
-        <v>197012.0</v>
+        <v>166192.95</v>
       </c>
       <c r="N120" s="1">
-        <v>197511.32</v>
+        <v>167458.7</v>
       </c>
       <c r="O120" s="1">
-        <v>0.32</v>
+        <v>0.26</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>272</v>
       </c>
       <c r="B121" t="s">
         <v>273</v>
       </c>
       <c r="C121" s="1">
         <v>100000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>97.813</v>
+        <v>99.704</v>
       </c>
       <c r="E121" s="1">
-        <v>100.0</v>
+        <v>99.646</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>100000.0</v>
+        <v>99646.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-2187.0</v>
+        <v>58.0</v>
       </c>
       <c r="J121" s="1">
-        <v>-2.187</v>
+        <v>0.058206049414929</v>
       </c>
       <c r="K121">
-        <v>3.99</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>0.3</v>
+      </c>
+      <c r="L121">
+        <v>302.74</v>
       </c>
       <c r="M121" s="1">
-        <v>97813.0</v>
+        <v>99704.0</v>
       </c>
       <c r="N121" s="1">
-        <v>101806.84</v>
+        <v>100006.74</v>
       </c>
       <c r="O121" s="1">
         <v>0.16</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
+        <v>274</v>
+      </c>
+      <c r="B122" t="s">
         <v>275</v>
       </c>
-      <c r="B122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C122" s="1">
-        <v>300000.0</v>
+        <v>201000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>97.831</v>
+        <v>99.986</v>
       </c>
       <c r="E122" s="1">
-        <v>97.673</v>
+        <v>99.58</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>293019.0</v>
+        <v>200155.8</v>
       </c>
       <c r="I122" s="1">
-        <v>474.0</v>
+        <v>816.06</v>
       </c>
       <c r="J122" s="1">
-        <v>0.16176425419512</v>
+        <v>0.4077123920466</v>
       </c>
       <c r="K122">
-        <v>3.42</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>0.29</v>
+      </c>
+      <c r="L122">
+        <v>578.22</v>
       </c>
       <c r="M122" s="1">
-        <v>293493.0</v>
+        <v>200971.86</v>
       </c>
       <c r="N122" s="1">
-        <v>303762.86</v>
+        <v>201550.08</v>
       </c>
       <c r="O122" s="1">
-        <v>0.49</v>
+        <v>0.32</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="B123" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="C123" s="1">
-        <v>149000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>98.82</v>
+        <v>104.104</v>
       </c>
       <c r="E123" s="1">
-        <v>101.02689933</v>
+        <v>106.65</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>150530.08</v>
+        <v>106650.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-3288.28</v>
+        <v>-2546.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-2.1844670513694</v>
+        <v>-2.3872480075012</v>
       </c>
       <c r="K123">
-        <v>2.45</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>0.3</v>
+      </c>
+      <c r="L123">
+        <v>301.37</v>
       </c>
       <c r="M123" s="1">
-        <v>147241.8</v>
+        <v>104104.0</v>
       </c>
       <c r="N123" s="1">
-        <v>150894.93</v>
+        <v>104405.37</v>
       </c>
       <c r="O123" s="1">
-        <v>0.24</v>
+        <v>0.16</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="B124" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="C124" s="1">
-        <v>300000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>70.681</v>
+        <v>95.804</v>
       </c>
       <c r="E124" s="1">
-        <v>99.454</v>
+        <v>98.803</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>298362.0</v>
+        <v>28652.87</v>
       </c>
       <c r="I124" s="1">
-        <v>-86319.0</v>
+        <v>-869.71</v>
       </c>
       <c r="J124" s="1">
-        <v>-28.930963058298</v>
+        <v>-3.0353329352348</v>
       </c>
       <c r="K124">
-        <v>1.76</v>
-[...2 lines deleted...]
-        <v>283</v>
+        <v>2.0</v>
+      </c>
+      <c r="L124">
+        <v>581.19</v>
       </c>
       <c r="M124" s="1">
-        <v>212043.0</v>
+        <v>27783.16</v>
       </c>
       <c r="N124" s="1">
-        <v>217319.3</v>
+        <v>28364.35</v>
       </c>
       <c r="O124" s="1">
-        <v>0.35</v>
+        <v>0.04</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="B125" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="C125" s="1">
         <v>200000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>88.744</v>
+        <v>98.699</v>
       </c>
       <c r="E125" s="1">
-        <v>86.923</v>
+        <v>99.932865</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>173846.0</v>
+        <v>199865.73</v>
       </c>
       <c r="I125" s="1">
-        <v>3642.0</v>
+        <v>-2467.73</v>
       </c>
       <c r="J125" s="1">
-        <v>2.0949576061572</v>
+        <v>-1.2346939117577</v>
       </c>
       <c r="K125">
-        <v>1.54</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>0.34</v>
+      </c>
+      <c r="L125">
+        <v>678.08</v>
       </c>
       <c r="M125" s="1">
-        <v>177488.0</v>
+        <v>197398.0</v>
       </c>
       <c r="N125" s="1">
-        <v>180559.92</v>
+        <v>198076.08</v>
       </c>
       <c r="O125" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="B126" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="C126" s="1">
         <v>100000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>91.631</v>
+        <v>99.296</v>
       </c>
       <c r="E126" s="1">
-        <v>91.61</v>
+        <v>100.0</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>91610.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I126" s="1">
-        <v>21.0</v>
+        <v>-704.0</v>
       </c>
       <c r="J126" s="1">
-        <v>0.022923261652658</v>
+        <v>-0.704</v>
       </c>
       <c r="K126">
-        <v>0.59</v>
+        <v>0.08</v>
       </c>
       <c r="L126">
-        <v>586.3</v>
+        <v>81.51</v>
       </c>
       <c r="M126" s="1">
-        <v>91631.0</v>
+        <v>99296.0</v>
       </c>
       <c r="N126" s="1">
-        <v>92217.3</v>
+        <v>99377.51</v>
       </c>
       <c r="O126" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="B127" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="C127" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>98.857</v>
+        <v>97.888</v>
       </c>
       <c r="E127" s="1">
-        <v>99.991</v>
+        <v>97.673</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>99991.0</v>
+        <v>293019.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-1134.0</v>
+        <v>645.0</v>
       </c>
       <c r="J127" s="1">
-        <v>-1.1341020691862</v>
+        <v>0.2201222446326</v>
       </c>
       <c r="K127">
-        <v>3.13</v>
-[...2 lines deleted...]
-        <v>291</v>
+        <v>0.2</v>
+      </c>
+      <c r="L127">
+        <v>604.11</v>
       </c>
       <c r="M127" s="1">
-        <v>98857.0</v>
+        <v>293664.0</v>
       </c>
       <c r="N127" s="1">
-        <v>101983.03</v>
+        <v>294268.11</v>
       </c>
       <c r="O127" s="1">
-        <v>0.16</v>
+        <v>0.46</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="B128" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="C128" s="1">
-        <v>100000.0</v>
+        <v>149000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>102.762</v>
+        <v>98.963</v>
       </c>
       <c r="E128" s="1">
-        <v>99.746</v>
+        <v>101.02689933</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>99746.0</v>
+        <v>150530.08</v>
       </c>
       <c r="I128" s="1">
-        <v>3016.0</v>
+        <v>-3075.21</v>
       </c>
       <c r="J128" s="1">
-        <v>3.0236801475748</v>
+        <v>-2.0429205910207</v>
       </c>
       <c r="K128">
-        <v>2.47</v>
+        <v>2.71</v>
       </c>
       <c r="L128" t="s">
-        <v>294</v>
+        <v>288</v>
       </c>
       <c r="M128" s="1">
-        <v>102762.0</v>
+        <v>147454.87</v>
       </c>
       <c r="N128" s="1">
-        <v>105233.23</v>
+        <v>151496.06</v>
       </c>
       <c r="O128" s="1">
-        <v>0.17</v>
+        <v>0.24</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="B129" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
       <c r="C129" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.121</v>
+        <v>71.678</v>
       </c>
       <c r="E129" s="1">
-        <v>99.834</v>
+        <v>99.454</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>199668.0</v>
+        <v>298362.0</v>
       </c>
       <c r="I129" s="1">
-        <v>574.0</v>
+        <v>-83328.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.28747721217221</v>
+        <v>-27.928489552959</v>
       </c>
       <c r="K129">
-        <v>0.15</v>
+        <v>0.06</v>
       </c>
       <c r="L129">
-        <v>302.74</v>
+        <v>167.26</v>
       </c>
       <c r="M129" s="1">
-        <v>200242.0</v>
+        <v>215034.0</v>
       </c>
       <c r="N129" s="1">
-        <v>200544.74</v>
+        <v>215201.26</v>
       </c>
       <c r="O129" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="B130" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="C130" s="1">
-        <v>200000.0</v>
+        <v>156000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>106.261</v>
+        <v>99.649</v>
       </c>
       <c r="E130" s="1">
-        <v>107.962</v>
+        <v>99.658</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>215924.0</v>
+        <v>155466.48</v>
       </c>
       <c r="I130" s="1">
-        <v>-3402.0</v>
+        <v>-14.04</v>
       </c>
       <c r="J130" s="1">
-        <v>-1.5755543617199</v>
+        <v>-0.0090308856288507</v>
       </c>
       <c r="K130">
-        <v>1.46</v>
-[...2 lines deleted...]
-        <v>299</v>
+        <v>0.05</v>
+      </c>
+      <c r="L130">
+        <v>75.83</v>
       </c>
       <c r="M130" s="1">
-        <v>212522.0</v>
+        <v>155452.44</v>
       </c>
       <c r="N130" s="1">
-        <v>215432.11</v>
+        <v>155528.27</v>
       </c>
       <c r="O130" s="1">
-        <v>0.34</v>
+        <v>0.24</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="B131" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="C131" s="1">
-        <v>199000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.903</v>
+        <v>91.838</v>
       </c>
       <c r="E131" s="1">
-        <v>99.298</v>
+        <v>91.61</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>197603.02</v>
+        <v>91610.0</v>
       </c>
       <c r="I131" s="1">
-        <v>1203.95</v>
+        <v>228.0</v>
       </c>
       <c r="J131" s="1">
-        <v>0.60927712542045</v>
+        <v>0.24888112651457</v>
       </c>
       <c r="K131">
-        <v>0.35</v>
+        <v>0.75</v>
       </c>
       <c r="L131">
-        <v>697.18</v>
+        <v>745.21</v>
       </c>
       <c r="M131" s="1">
-        <v>198806.97</v>
+        <v>91838.0</v>
       </c>
       <c r="N131" s="1">
-        <v>199504.15</v>
+        <v>92583.21</v>
       </c>
       <c r="O131" s="1">
-        <v>0.32</v>
+        <v>0.15</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="B132" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
       <c r="C132" s="1">
-        <v>241000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>98.659</v>
+        <v>99.184</v>
       </c>
       <c r="E132" s="1">
-        <v>99.459</v>
+        <v>99.991</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>239696.19</v>
+        <v>99991.0</v>
       </c>
       <c r="I132" s="1">
-        <v>-1928.0</v>
+        <v>-807.0</v>
       </c>
       <c r="J132" s="1">
-        <v>-0.80435154184136</v>
+        <v>-0.80707263653729</v>
       </c>
       <c r="K132">
-        <v>1.03</v>
+        <v>3.4</v>
       </c>
       <c r="L132" t="s">
-        <v>304</v>
+        <v>297</v>
       </c>
       <c r="M132" s="1">
-        <v>237768.19</v>
+        <v>99184.0</v>
       </c>
       <c r="N132" s="1">
-        <v>240257.42</v>
+        <v>102588.11</v>
       </c>
       <c r="O132" s="1">
-        <v>0.38</v>
+        <v>0.16</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>305</v>
+        <v>298</v>
       </c>
       <c r="B133" t="s">
-        <v>306</v>
+        <v>299</v>
       </c>
       <c r="C133" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>98.023</v>
+        <v>102.713</v>
       </c>
       <c r="E133" s="1">
-        <v>99.292</v>
+        <v>99.746</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>198584.0</v>
+        <v>99746.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-2538.0</v>
+        <v>2967.0</v>
       </c>
       <c r="J133" s="1">
-        <v>-1.2780485839745</v>
+        <v>2.9745553706414</v>
       </c>
       <c r="K133">
-        <v>1.0</v>
+        <v>2.88</v>
       </c>
       <c r="L133" t="s">
-        <v>307</v>
+        <v>300</v>
       </c>
       <c r="M133" s="1">
-        <v>196046.0</v>
+        <v>102713.0</v>
       </c>
       <c r="N133" s="1">
-        <v>198040.52</v>
+        <v>105591.42</v>
       </c>
       <c r="O133" s="1">
-        <v>0.32</v>
+        <v>0.17</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>308</v>
+        <v>301</v>
       </c>
       <c r="B134" t="s">
-        <v>309</v>
+        <v>302</v>
       </c>
       <c r="C134" s="1">
         <v>200000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>98.687</v>
+        <v>100.339</v>
       </c>
       <c r="E134" s="1">
-        <v>99.933</v>
+        <v>99.834</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>199866.0</v>
+        <v>199668.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-2492.0</v>
+        <v>1010.0</v>
       </c>
       <c r="J134" s="1">
-        <v>-1.2468353797044</v>
+        <v>0.50583969389186</v>
       </c>
       <c r="K134">
-        <v>0.68</v>
-[...2 lines deleted...]
-        <v>310</v>
+        <v>0.49</v>
+      </c>
+      <c r="L134">
+        <v>978.08</v>
       </c>
       <c r="M134" s="1">
-        <v>197374.0</v>
+        <v>200678.0</v>
       </c>
       <c r="N134" s="1">
-        <v>198742.49</v>
+        <v>201656.08</v>
       </c>
       <c r="O134" s="1">
         <v>0.32</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
       <c r="B135" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="C135" s="1">
-        <v>1083369.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>88.028</v>
+        <v>107.266</v>
       </c>
       <c r="E135" s="1">
-        <v>96.04336842</v>
+        <v>107.962</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>1040504.08</v>
+        <v>215924.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-86836.01</v>
+        <v>-1392.0</v>
       </c>
       <c r="J135" s="1">
-        <v>-8.3455713119357</v>
+        <v>-0.64467127322576</v>
       </c>
       <c r="K135">
-        <v>0.04</v>
+        <v>0.27</v>
       </c>
       <c r="L135">
-        <v>482.32</v>
+        <v>532.61</v>
       </c>
       <c r="M135" s="1">
-        <v>953668.07</v>
+        <v>214532.0</v>
       </c>
       <c r="N135" s="1">
-        <v>954150.39</v>
+        <v>215064.61</v>
       </c>
       <c r="O135" s="1">
-        <v>1.53</v>
+        <v>0.34</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="B136" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="C136" s="1">
-        <v>162000.0</v>
+        <v>199000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>97.946</v>
+        <v>100.602</v>
       </c>
       <c r="E136" s="1">
-        <v>100.0</v>
+        <v>99.298</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>162000.0</v>
+        <v>197603.02</v>
       </c>
       <c r="I136" s="1">
-        <v>-3327.48</v>
+        <v>2594.96</v>
       </c>
       <c r="J136" s="1">
-        <v>-2.054</v>
+        <v>1.3132187959476</v>
       </c>
       <c r="K136">
-        <v>1.62</v>
+        <v>0.66</v>
       </c>
       <c r="L136" t="s">
-        <v>315</v>
+        <v>307</v>
       </c>
       <c r="M136" s="1">
-        <v>158672.52</v>
+        <v>200197.98</v>
       </c>
       <c r="N136" s="1">
-        <v>161299.53</v>
+        <v>201507.84</v>
       </c>
       <c r="O136" s="1">
-        <v>0.26</v>
+        <v>0.32</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>316</v>
+        <v>308</v>
       </c>
       <c r="B137" t="s">
-        <v>317</v>
+        <v>309</v>
       </c>
       <c r="C137" s="1">
-        <v>650000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>85.494</v>
+        <v>98.469</v>
       </c>
       <c r="E137" s="1">
-        <v>99.547</v>
+        <v>99.292</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>647055.5</v>
+        <v>198584.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-91344.5</v>
+        <v>-1646.0</v>
       </c>
       <c r="J137" s="1">
-        <v>-14.116949782515</v>
+        <v>-0.82886838818837</v>
       </c>
       <c r="K137">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>503.08</v>
+        <v>1.28</v>
+      </c>
+      <c r="L137" t="s">
+        <v>310</v>
       </c>
       <c r="M137" s="1">
-        <v>555711.0</v>
+        <v>196938.0</v>
       </c>
       <c r="N137" s="1">
-        <v>556214.08</v>
+        <v>199488.68</v>
       </c>
       <c r="O137" s="1">
-        <v>0.89</v>
+        <v>0.31</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="B138" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="C138" s="1">
         <v>200000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>108.642</v>
+        <v>98.991</v>
       </c>
       <c r="E138" s="1">
-        <v>109.825</v>
+        <v>99.933</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>219650.0</v>
+        <v>199866.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-2366.0</v>
+        <v>-1884.0</v>
       </c>
       <c r="J138" s="1">
-        <v>-1.0771682221716</v>
+        <v>-0.94263156314731</v>
       </c>
       <c r="K138">
-        <v>2.94</v>
+        <v>0.95</v>
       </c>
       <c r="L138" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="M138" s="1">
-        <v>217284.0</v>
+        <v>197982.0</v>
       </c>
       <c r="N138" s="1">
-        <v>223159.69</v>
+        <v>199886.79</v>
       </c>
       <c r="O138" s="1">
-        <v>0.36</v>
+        <v>0.31</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="B139" t="s">
-        <v>322</v>
+        <v>315</v>
       </c>
       <c r="C139" s="1">
-        <v>200000.0</v>
+        <v>1083369.0</v>
       </c>
       <c r="D139" s="1">
-        <v>89.258</v>
+        <v>88.483</v>
       </c>
       <c r="E139" s="1">
-        <v>87.708</v>
+        <v>96.04336842</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>175416.0</v>
+        <v>1040504.08</v>
       </c>
       <c r="I139" s="1">
-        <v>3100.0</v>
+        <v>-81906.69</v>
       </c>
       <c r="J139" s="1">
-        <v>1.7672276189173</v>
+        <v>-7.8718278548221</v>
       </c>
       <c r="K139">
-        <v>1.19</v>
+        <v>0.14</v>
       </c>
       <c r="L139" t="s">
-        <v>323</v>
+        <v>316</v>
       </c>
       <c r="M139" s="1">
-        <v>178516.0</v>
+        <v>958597.39</v>
       </c>
       <c r="N139" s="1">
-        <v>180891.34</v>
+        <v>960155.66</v>
       </c>
       <c r="O139" s="1">
-        <v>0.29</v>
+        <v>1.5</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>324</v>
+        <v>317</v>
       </c>
       <c r="B140" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="C140" s="1">
-        <v>400000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.009</v>
+        <v>98.516</v>
       </c>
       <c r="E140" s="1">
-        <v>102.581</v>
+        <v>100.0</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>410324.0</v>
+        <v>162000.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-10288.0</v>
+        <v>-2404.08</v>
       </c>
       <c r="J140" s="1">
-        <v>-2.5072869244792</v>
+        <v>-1.484</v>
       </c>
       <c r="K140">
-        <v>1.15</v>
+        <v>1.89</v>
       </c>
       <c r="L140" t="s">
-        <v>326</v>
+        <v>319</v>
       </c>
       <c r="M140" s="1">
-        <v>400036.0</v>
+        <v>159595.92</v>
       </c>
       <c r="N140" s="1">
-        <v>404638.74</v>
+        <v>162655.79</v>
       </c>
       <c r="O140" s="1">
-        <v>0.65</v>
+        <v>0.25</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>327</v>
+        <v>320</v>
       </c>
       <c r="B141" t="s">
-        <v>328</v>
+        <v>321</v>
       </c>
       <c r="C141" s="1">
-        <v>171000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>97.904</v>
+        <v>85.897</v>
       </c>
       <c r="E141" s="1">
-        <v>99.528</v>
+        <v>99.547</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>170192.88</v>
+        <v>647055.5</v>
       </c>
       <c r="I141" s="1">
-        <v>-2777.04</v>
+        <v>-88725.0</v>
       </c>
       <c r="J141" s="1">
-        <v>-1.6317016317016</v>
+        <v>-13.712115884959</v>
       </c>
       <c r="K141">
-        <v>1.56</v>
-[...2 lines deleted...]
-        <v>329</v>
+        <v>0.1</v>
+      </c>
+      <c r="L141">
+        <v>632.19</v>
       </c>
       <c r="M141" s="1">
-        <v>167415.84</v>
+        <v>558330.5</v>
       </c>
       <c r="N141" s="1">
-        <v>170088.01</v>
+        <v>558962.69</v>
       </c>
       <c r="O141" s="1">
-        <v>0.27</v>
+        <v>0.88</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>330</v>
+        <v>322</v>
       </c>
       <c r="B142" t="s">
-        <v>331</v>
+        <v>323</v>
       </c>
       <c r="C142" s="1">
-        <v>698000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>89.322</v>
+        <v>101.044</v>
       </c>
       <c r="E142" s="1">
-        <v>102.92057736</v>
+        <v>100.0</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>718385.63</v>
+        <v>100000.0</v>
       </c>
       <c r="I142" s="1">
-        <v>-94918.07</v>
+        <v>1044.0</v>
       </c>
       <c r="J142" s="1">
-        <v>-13.212690515538</v>
+        <v>1.044</v>
       </c>
       <c r="K142">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="L142">
-        <v>0.0</v>
+        <v>84.65</v>
       </c>
       <c r="M142" s="1">
-        <v>623467.56</v>
+        <v>101044.0</v>
       </c>
       <c r="N142" s="1">
-        <v>623467.56</v>
+        <v>101128.65</v>
       </c>
       <c r="O142" s="1">
-        <v>1.0</v>
+        <v>0.16</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="B143" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
       <c r="C143" s="1">
-        <v>336589.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>43.212</v>
+        <v>108.867</v>
       </c>
       <c r="E143" s="1">
-        <v>77.22322773</v>
+        <v>109.825</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>259924.89</v>
+        <v>219650.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-114478.05</v>
+        <v>-1916.0</v>
       </c>
       <c r="J143" s="1">
-        <v>-44.042742501497</v>
+        <v>-0.87229683587526</v>
       </c>
       <c r="K143">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.53</v>
+      </c>
+      <c r="L143" t="s">
+        <v>326</v>
       </c>
       <c r="M143" s="1">
-        <v>145446.84</v>
+        <v>217734.0</v>
       </c>
       <c r="N143" s="1">
-        <v>145446.84</v>
+        <v>224784.82</v>
       </c>
       <c r="O143" s="1">
-        <v>0.23</v>
+        <v>0.35</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="B144" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="C144" s="1">
-        <v>842000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>63.516</v>
+        <v>89.601</v>
       </c>
       <c r="E144" s="1">
-        <v>96.0291734</v>
+        <v>87.708</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>808565.64</v>
+        <v>175416.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-273760.92</v>
+        <v>3786.0</v>
       </c>
       <c r="J144" s="1">
-        <v>-33.85759998409</v>
+        <v>2.158297988781</v>
       </c>
       <c r="K144">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>171.6</v>
+        <v>1.36</v>
+      </c>
+      <c r="L144" t="s">
+        <v>329</v>
       </c>
       <c r="M144" s="1">
-        <v>534804.72</v>
+        <v>179202.0</v>
       </c>
       <c r="N144" s="1">
-        <v>534976.32</v>
+        <v>181915.01</v>
       </c>
       <c r="O144" s="1">
-        <v>0.86</v>
+        <v>0.28</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>336</v>
+        <v>330</v>
       </c>
       <c r="B145" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="C145" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>97.381</v>
+        <v>100.465</v>
       </c>
       <c r="E145" s="1">
-        <v>99.46</v>
+        <v>102.581</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>198920.0</v>
+        <v>410324.0</v>
       </c>
       <c r="I145" s="1">
-        <v>-4158.0</v>
+        <v>-8464.0</v>
       </c>
       <c r="J145" s="1">
-        <v>-2.090287552785</v>
+        <v>-2.0627601602636</v>
       </c>
       <c r="K145">
-        <v>2.0</v>
+        <v>1.47</v>
       </c>
       <c r="L145" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="M145" s="1">
-        <v>194762.0</v>
+        <v>401860.0</v>
       </c>
       <c r="N145" s="1">
-        <v>198756.52</v>
+        <v>407733.97</v>
       </c>
       <c r="O145" s="1">
-        <v>0.32</v>
+        <v>0.64</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="B146" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="C146" s="1">
-        <v>600000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>85.41</v>
+        <v>98.218</v>
       </c>
       <c r="E146" s="1">
-        <v>99.459</v>
+        <v>99.528</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>596754.0</v>
+        <v>170192.88</v>
       </c>
       <c r="I146" s="1">
-        <v>-84294.0</v>
+        <v>-2240.1</v>
       </c>
       <c r="J146" s="1">
-        <v>-14.125418514162</v>
+        <v>-1.3162125231091</v>
       </c>
       <c r="K146">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.83</v>
+      </c>
+      <c r="L146" t="s">
+        <v>335</v>
       </c>
       <c r="M146" s="1">
-        <v>512460.0</v>
+        <v>167952.78</v>
       </c>
       <c r="N146" s="1">
-        <v>512460.0</v>
+        <v>171083.49</v>
       </c>
       <c r="O146" s="1">
-        <v>0.82</v>
+        <v>0.27</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="B147" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="C147" s="1">
-        <v>100000.0</v>
+        <v>698000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>97.799</v>
+        <v>89.608</v>
       </c>
       <c r="E147" s="1">
-        <v>100.45</v>
+        <v>102.92057736</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>100450.0</v>
+        <v>718385.63</v>
       </c>
       <c r="I147" s="1">
-        <v>-2651.0</v>
+        <v>-92921.79</v>
       </c>
       <c r="J147" s="1">
-        <v>-2.6391239422598</v>
+        <v>-12.934806337927</v>
       </c>
       <c r="K147">
-        <v>1.83</v>
-[...2 lines deleted...]
-        <v>343</v>
+        <v>0.0</v>
+      </c>
+      <c r="L147">
+        <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>97799.0</v>
+        <v>625463.84</v>
       </c>
       <c r="N147" s="1">
-        <v>99625.03</v>
+        <v>625463.84</v>
       </c>
       <c r="O147" s="1">
-        <v>0.16</v>
+        <v>0.98</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="B148" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="C148" s="1">
-        <v>200000.0</v>
+        <v>336589.0</v>
       </c>
       <c r="D148" s="1">
-        <v>95.556</v>
+        <v>43.376</v>
       </c>
       <c r="E148" s="1">
-        <v>99.077</v>
+        <v>77.22322773</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>198154.0</v>
+        <v>259924.89</v>
       </c>
       <c r="I148" s="1">
-        <v>-7042.0</v>
+        <v>-113926.05</v>
       </c>
       <c r="J148" s="1">
-        <v>-3.5538015886634</v>
+        <v>-43.83037345904</v>
       </c>
       <c r="K148">
-        <v>2.13</v>
-[...2 lines deleted...]
-        <v>346</v>
+        <v>0.0</v>
+      </c>
+      <c r="L148">
+        <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>191112.0</v>
+        <v>145998.84</v>
       </c>
       <c r="N148" s="1">
-        <v>195369.53</v>
+        <v>145998.84</v>
       </c>
       <c r="O148" s="1">
-        <v>0.31</v>
+        <v>0.23</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
       <c r="B149" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="C149" s="1">
-        <v>200000.0</v>
+        <v>842000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>93.611</v>
+        <v>64.4</v>
       </c>
       <c r="E149" s="1">
-        <v>92.56375</v>
+        <v>96.0291734</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>185127.5</v>
+        <v>808565.64</v>
       </c>
       <c r="I149" s="1">
-        <v>2094.5</v>
+        <v>-266317.64</v>
       </c>
       <c r="J149" s="1">
-        <v>1.1313824256256</v>
+        <v>-32.937046397371</v>
       </c>
       <c r="K149">
-        <v>0.55</v>
+        <v>0.14</v>
       </c>
       <c r="L149" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="M149" s="1">
-        <v>187222.0</v>
+        <v>542248.0</v>
       </c>
       <c r="N149" s="1">
-        <v>188324.74</v>
+        <v>543414.9</v>
       </c>
       <c r="O149" s="1">
-        <v>0.3</v>
+        <v>0.85</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
       <c r="B150" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="C150" s="1">
         <v>200000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>103.355</v>
+        <v>97.739</v>
       </c>
       <c r="E150" s="1">
-        <v>99.961</v>
+        <v>99.46</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>199922.0</v>
+        <v>198920.0</v>
       </c>
       <c r="I150" s="1">
-        <v>6788.0</v>
+        <v>-3442.0</v>
       </c>
       <c r="J150" s="1">
-        <v>3.3953241764288</v>
+        <v>-1.7303438568269</v>
       </c>
       <c r="K150">
-        <v>3.91</v>
+        <v>2.27</v>
       </c>
       <c r="L150" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="M150" s="1">
-        <v>206710.0</v>
+        <v>195478.0</v>
       </c>
       <c r="N150" s="1">
-        <v>214536.71</v>
+        <v>200008.82</v>
       </c>
       <c r="O150" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
       <c r="B151" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="C151" s="1">
-        <v>153000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>101.355</v>
+        <v>85.828</v>
       </c>
       <c r="E151" s="1">
-        <v>99.943</v>
+        <v>99.459</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>152912.79</v>
+        <v>596754.0</v>
       </c>
       <c r="I151" s="1">
-        <v>2160.36</v>
+        <v>-81786.0</v>
       </c>
       <c r="J151" s="1">
-        <v>1.4128052990204</v>
+        <v>-13.70514483355</v>
       </c>
       <c r="K151">
-        <v>0.37</v>
+        <v>0.0</v>
       </c>
       <c r="L151">
-        <v>570.08</v>
+        <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>155073.15</v>
+        <v>514968.0</v>
       </c>
       <c r="N151" s="1">
-        <v>155643.23</v>
+        <v>514968.0</v>
       </c>
       <c r="O151" s="1">
-        <v>0.25</v>
+        <v>0.81</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="B152" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
       <c r="C152" s="1">
-        <v>141000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>97.691</v>
+        <v>98.499</v>
       </c>
       <c r="E152" s="1">
-        <v>99.702</v>
+        <v>100.45</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>140579.82</v>
+        <v>100450.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-2835.51</v>
+        <v>-1951.0</v>
       </c>
       <c r="J152" s="1">
-        <v>-2.0170106918617</v>
+        <v>-1.9422598307616</v>
       </c>
       <c r="K152">
-        <v>1.97</v>
-[...2 lines deleted...]
-        <v>357</v>
+        <v>0.21</v>
+      </c>
+      <c r="L152">
+        <v>212.33</v>
       </c>
       <c r="M152" s="1">
-        <v>137744.31</v>
+        <v>98499.0</v>
       </c>
       <c r="N152" s="1">
-        <v>140518.92</v>
+        <v>98711.33</v>
       </c>
       <c r="O152" s="1">
-        <v>0.22</v>
+        <v>0.15</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>358</v>
+        <v>350</v>
       </c>
       <c r="B153" t="s">
-        <v>359</v>
+        <v>351</v>
       </c>
       <c r="C153" s="1">
-        <v>140000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>96.619</v>
+        <v>96.065</v>
       </c>
       <c r="E153" s="1">
-        <v>99.3</v>
+        <v>99.077</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>139020.0</v>
+        <v>198154.0</v>
       </c>
       <c r="I153" s="1">
-        <v>-3753.4</v>
+        <v>-6024.0</v>
       </c>
       <c r="J153" s="1">
-        <v>-2.6998992950655</v>
+        <v>-3.0400597515064</v>
       </c>
       <c r="K153">
-        <v>2.15</v>
+        <v>2.41</v>
       </c>
       <c r="L153" t="s">
-        <v>360</v>
+        <v>352</v>
       </c>
       <c r="M153" s="1">
-        <v>135266.6</v>
+        <v>192130.0</v>
       </c>
       <c r="N153" s="1">
-        <v>138275.83</v>
+        <v>196943.7</v>
       </c>
       <c r="O153" s="1">
-        <v>0.22</v>
+        <v>0.31</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>361</v>
+        <v>353</v>
       </c>
       <c r="B154" t="s">
-        <v>362</v>
+        <v>354</v>
       </c>
       <c r="C154" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>101.132</v>
+        <v>93.621</v>
       </c>
       <c r="E154" s="1">
-        <v>99.611</v>
+        <v>92.56375</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>99611.0</v>
+        <v>185127.5</v>
       </c>
       <c r="I154" s="1">
-        <v>1521.0</v>
+        <v>2114.5</v>
       </c>
       <c r="J154" s="1">
-        <v>1.5269397958057</v>
+        <v>1.1421857908739</v>
       </c>
       <c r="K154">
-        <v>3.21</v>
+        <v>0.62</v>
       </c>
       <c r="L154" t="s">
-        <v>363</v>
+        <v>355</v>
       </c>
       <c r="M154" s="1">
-        <v>101132.0</v>
+        <v>187242.0</v>
       </c>
       <c r="N154" s="1">
-        <v>104342.96</v>
+        <v>188483.78</v>
       </c>
       <c r="O154" s="1">
-        <v>0.17</v>
+        <v>0.3</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>364</v>
+        <v>356</v>
       </c>
       <c r="B155" t="s">
-        <v>365</v>
+        <v>357</v>
       </c>
       <c r="C155" s="1">
-        <v>200000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>99.902</v>
+        <v>101.833</v>
       </c>
       <c r="E155" s="1">
-        <v>101.742665</v>
+        <v>99.943</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>203485.33</v>
+        <v>152912.79</v>
       </c>
       <c r="I155" s="1">
-        <v>-3681.33</v>
+        <v>2891.7</v>
       </c>
       <c r="J155" s="1">
-        <v>-1.8091377889502</v>
+        <v>1.8910779144112</v>
       </c>
       <c r="K155">
-        <v>3.92</v>
+        <v>0.69</v>
       </c>
       <c r="L155" t="s">
-        <v>366</v>
+        <v>358</v>
       </c>
       <c r="M155" s="1">
-        <v>199804.0</v>
+        <v>155804.49</v>
       </c>
       <c r="N155" s="1">
-        <v>207647.15</v>
+        <v>156860.82</v>
       </c>
       <c r="O155" s="1">
-        <v>0.33</v>
+        <v>0.25</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>367</v>
+        <v>359</v>
       </c>
       <c r="B156" t="s">
-        <v>368</v>
+        <v>360</v>
       </c>
       <c r="C156" s="1">
-        <v>200000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>103.723</v>
+        <v>97.972</v>
       </c>
       <c r="E156" s="1">
-        <v>99.661</v>
+        <v>99.702</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>199322.0</v>
+        <v>140579.82</v>
       </c>
       <c r="I156" s="1">
-        <v>8124.0</v>
+        <v>-2439.3</v>
       </c>
       <c r="J156" s="1">
-        <v>4.0758170196968</v>
+        <v>-1.7351708090109</v>
       </c>
       <c r="K156">
-        <v>4.23</v>
+        <v>2.23</v>
       </c>
       <c r="L156" t="s">
-        <v>369</v>
+        <v>361</v>
       </c>
       <c r="M156" s="1">
-        <v>207446.0</v>
+        <v>138140.52</v>
       </c>
       <c r="N156" s="1">
-        <v>215910.38</v>
+        <v>141279.22</v>
       </c>
       <c r="O156" s="1">
-        <v>0.35</v>
+        <v>0.22</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>370</v>
+        <v>362</v>
       </c>
       <c r="B157" t="s">
-        <v>371</v>
+        <v>363</v>
       </c>
       <c r="C157" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>106.181</v>
+        <v>101.532</v>
       </c>
       <c r="E157" s="1">
-        <v>107.34</v>
+        <v>99.611</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>214680.0</v>
+        <v>99611.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-2318.0</v>
+        <v>1921.0</v>
       </c>
       <c r="J157" s="1">
-        <v>-1.0797465995901</v>
+        <v>1.9285018722832</v>
       </c>
       <c r="K157">
-        <v>0.85</v>
+        <v>3.53</v>
       </c>
       <c r="L157" t="s">
-        <v>372</v>
+        <v>364</v>
       </c>
       <c r="M157" s="1">
-        <v>212362.0</v>
+        <v>101532.0</v>
       </c>
       <c r="N157" s="1">
-        <v>214056.29</v>
+        <v>105060.77</v>
       </c>
       <c r="O157" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>373</v>
+        <v>365</v>
       </c>
       <c r="B158" t="s">
-        <v>374</v>
+        <v>366</v>
       </c>
       <c r="C158" s="1">
         <v>200000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>106.438</v>
+        <v>99.86</v>
       </c>
       <c r="E158" s="1">
-        <v>109.3</v>
+        <v>101.742665</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>218600.0</v>
+        <v>203485.33</v>
       </c>
       <c r="I158" s="1">
-        <v>-5724.0</v>
+        <v>-3765.33</v>
       </c>
       <c r="J158" s="1">
-        <v>-2.6184812442818</v>
+        <v>-1.8504184060836</v>
       </c>
       <c r="K158">
-        <v>1.47</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>0.12</v>
+      </c>
+      <c r="L158">
+        <v>248.63</v>
       </c>
       <c r="M158" s="1">
-        <v>212876.0</v>
+        <v>199720.0</v>
       </c>
       <c r="N158" s="1">
-        <v>215810.25</v>
+        <v>199968.63</v>
       </c>
       <c r="O158" s="1">
-        <v>0.35</v>
+        <v>0.31</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>376</v>
+        <v>367</v>
       </c>
       <c r="B159" t="s">
-        <v>377</v>
+        <v>368</v>
       </c>
       <c r="C159" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>99.016</v>
+        <v>103.97</v>
       </c>
       <c r="E159" s="1">
-        <v>99.852</v>
+        <v>99.661</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>99852.0</v>
+        <v>199322.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-836.0</v>
+        <v>8618.0</v>
       </c>
       <c r="J159" s="1">
-        <v>-0.83723911388856</v>
+        <v>4.3236571979009</v>
       </c>
       <c r="K159">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>54.79</v>
+        <v>4.6</v>
+      </c>
+      <c r="L159" t="s">
+        <v>369</v>
       </c>
       <c r="M159" s="1">
-        <v>99016.0</v>
+        <v>207940.0</v>
       </c>
       <c r="N159" s="1">
-        <v>99070.79</v>
+        <v>217139.32</v>
       </c>
       <c r="O159" s="1">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>378</v>
+        <v>370</v>
       </c>
       <c r="B160" t="s">
-        <v>379</v>
+        <v>371</v>
       </c>
       <c r="C160" s="1">
-        <v>118000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>99.864</v>
+        <v>105.938</v>
       </c>
       <c r="E160" s="1">
-        <v>99.934</v>
+        <v>107.34</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>117922.12</v>
+        <v>214680.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-82.6</v>
+        <v>-2804.0</v>
       </c>
       <c r="J160" s="1">
-        <v>-0.070046230512138</v>
+        <v>-1.3061300540339</v>
       </c>
       <c r="K160">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>63.04</v>
+        <v>1.42</v>
+      </c>
+      <c r="L160" t="s">
+        <v>372</v>
       </c>
       <c r="M160" s="1">
-        <v>117839.52</v>
+        <v>211876.0</v>
       </c>
       <c r="N160" s="1">
-        <v>117902.56</v>
+        <v>214712.96</v>
       </c>
       <c r="O160" s="1">
-        <v>0.19</v>
+        <v>0.34</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
       <c r="B161" t="s">
-        <v>381</v>
+        <v>374</v>
       </c>
       <c r="C161" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.715</v>
+        <v>106.556</v>
       </c>
       <c r="E161" s="1">
-        <v>100.0</v>
+        <v>109.3</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>100000.0</v>
+        <v>218600.0</v>
       </c>
       <c r="I161" s="1">
-        <v>715.0</v>
+        <v>-5488.0</v>
       </c>
       <c r="J161" s="1">
-        <v>0.715</v>
+        <v>-2.5105215004575</v>
       </c>
       <c r="K161">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>352.58</v>
+        <v>1.88</v>
+      </c>
+      <c r="L161" t="s">
+        <v>375</v>
       </c>
       <c r="M161" s="1">
-        <v>100715.0</v>
+        <v>213112.0</v>
       </c>
       <c r="N161" s="1">
-        <v>101067.58</v>
+        <v>216880.49</v>
       </c>
       <c r="O161" s="1">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>382</v>
+        <v>376</v>
       </c>
       <c r="B162" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="C162" s="1">
         <v>100000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>98.888</v>
+        <v>98.939</v>
       </c>
       <c r="E162" s="1">
-        <v>99.589</v>
+        <v>99.852</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>99589.0</v>
+        <v>99852.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-701.0</v>
+        <v>-913.0</v>
       </c>
       <c r="J162" s="1">
-        <v>-0.70389300023095</v>
+        <v>-0.91435324279934</v>
       </c>
       <c r="K162">
-        <v>0.75</v>
+        <v>0.37</v>
       </c>
       <c r="L162">
-        <v>748.97</v>
+        <v>372.6</v>
       </c>
       <c r="M162" s="1">
-        <v>98888.0</v>
+        <v>98939.0</v>
       </c>
       <c r="N162" s="1">
-        <v>99636.97</v>
+        <v>99311.6</v>
       </c>
       <c r="O162" s="1">
         <v>0.16</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>384</v>
+        <v>378</v>
       </c>
       <c r="B163" t="s">
-        <v>385</v>
+        <v>379</v>
       </c>
       <c r="C163" s="1">
-        <v>419000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>86.913</v>
+        <v>100.045</v>
       </c>
       <c r="E163" s="1">
-        <v>101.61609785</v>
+        <v>99.934</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>425771.45</v>
+        <v>117922.12</v>
       </c>
       <c r="I163" s="1">
-        <v>-61605.98</v>
+        <v>130.98</v>
       </c>
       <c r="J163" s="1">
-        <v>-14.469260444776</v>
+        <v>0.11107330838353</v>
       </c>
       <c r="K163">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>386</v>
+        <v>0.31</v>
+      </c>
+      <c r="L163">
+        <v>367.74</v>
       </c>
       <c r="M163" s="1">
-        <v>364165.47</v>
+        <v>118053.1</v>
       </c>
       <c r="N163" s="1">
-        <v>366137.07</v>
+        <v>118420.84</v>
       </c>
       <c r="O163" s="1">
-        <v>0.59</v>
+        <v>0.19</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="B164" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
       <c r="C164" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>84.952</v>
+        <v>100.834</v>
       </c>
       <c r="E164" s="1">
-        <v>85.96</v>
+        <v>100.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>171920.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-2016.0</v>
+        <v>834.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-1.1726384364821</v>
+        <v>0.834</v>
       </c>
       <c r="K164">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>0.65</v>
+      </c>
+      <c r="L164">
+        <v>653.3</v>
       </c>
       <c r="M164" s="1">
-        <v>169904.0</v>
+        <v>100834.0</v>
       </c>
       <c r="N164" s="1">
-        <v>170910.85</v>
+        <v>101487.3</v>
       </c>
       <c r="O164" s="1">
-        <v>0.27</v>
+        <v>0.16</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>390</v>
+        <v>382</v>
       </c>
       <c r="B165" t="s">
-        <v>391</v>
+        <v>383</v>
       </c>
       <c r="C165" s="1">
         <v>100000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>98.751</v>
+        <v>99.274</v>
       </c>
       <c r="E165" s="1">
-        <v>100.62</v>
+        <v>99.589</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>100620.0</v>
+        <v>99589.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-1869.0</v>
+        <v>-315.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-1.8574836016696</v>
+        <v>-0.31629999297111</v>
       </c>
       <c r="K165">
-        <v>3.0</v>
+        <v>1.02</v>
       </c>
       <c r="L165" t="s">
-        <v>392</v>
+        <v>384</v>
       </c>
       <c r="M165" s="1">
-        <v>98751.0</v>
+        <v>99274.0</v>
       </c>
       <c r="N165" s="1">
-        <v>101747.58</v>
+        <v>100291.12</v>
       </c>
       <c r="O165" s="1">
         <v>0.16</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>393</v>
+        <v>385</v>
       </c>
       <c r="B166" t="s">
-        <v>394</v>
+        <v>386</v>
       </c>
       <c r="C166" s="1">
-        <v>100000.0</v>
+        <v>419000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.227</v>
+        <v>87.539</v>
       </c>
       <c r="E166" s="1">
-        <v>99.662</v>
+        <v>101.61609785</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>99662.0</v>
+        <v>425771.45</v>
       </c>
       <c r="I166" s="1">
-        <v>565.0</v>
+        <v>-58983.04</v>
       </c>
       <c r="J166" s="1">
-        <v>0.56691617667717</v>
+        <v>-13.853216320634</v>
       </c>
       <c r="K166">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>129.11</v>
+        <v>0.53</v>
+      </c>
+      <c r="L166" t="s">
+        <v>387</v>
       </c>
       <c r="M166" s="1">
-        <v>100227.0</v>
+        <v>366788.41</v>
       </c>
       <c r="N166" s="1">
-        <v>100356.11</v>
+        <v>369009.68</v>
       </c>
       <c r="O166" s="1">
-        <v>0.16</v>
+        <v>0.58</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="B167" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="C167" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>98.607</v>
+        <v>85.466</v>
       </c>
       <c r="E167" s="1">
-        <v>100.0</v>
+        <v>85.96</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>100000.0</v>
+        <v>171920.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-1393.0</v>
+        <v>-988.0</v>
       </c>
       <c r="J167" s="1">
-        <v>-1.393</v>
+        <v>-0.5746859004188</v>
       </c>
       <c r="K167">
-        <v>2.05</v>
+        <v>0.55</v>
       </c>
       <c r="L167" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
       <c r="M167" s="1">
-        <v>98607.0</v>
+        <v>170932.0</v>
       </c>
       <c r="N167" s="1">
-        <v>100657.99</v>
+        <v>172038.16</v>
       </c>
       <c r="O167" s="1">
-        <v>0.16</v>
+        <v>0.27</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>398</v>
+        <v>391</v>
       </c>
       <c r="B168" t="s">
-        <v>399</v>
+        <v>392</v>
       </c>
       <c r="C168" s="1">
-        <v>351000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>98.343</v>
+        <v>99.034</v>
       </c>
       <c r="E168" s="1">
-        <v>100.0</v>
+        <v>100.62</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>351000.0</v>
+        <v>100620.0</v>
       </c>
       <c r="I168" s="1">
-        <v>-5816.07</v>
+        <v>-1586.0</v>
       </c>
       <c r="J168" s="1">
-        <v>-1.657</v>
+        <v>-1.5762273901809</v>
       </c>
       <c r="K168">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>0.12</v>
+      </c>
+      <c r="L168">
+        <v>119.86</v>
       </c>
       <c r="M168" s="1">
-        <v>345183.93</v>
+        <v>99034.0</v>
       </c>
       <c r="N168" s="1">
-        <v>348698.62</v>
+        <v>99153.86</v>
       </c>
       <c r="O168" s="1">
-        <v>0.56</v>
+        <v>0.16</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>401</v>
+        <v>393</v>
       </c>
       <c r="B169" t="s">
-        <v>402</v>
+        <v>394</v>
       </c>
       <c r="C169" s="1">
-        <v>216000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>97.76</v>
+        <v>100.352</v>
       </c>
       <c r="E169" s="1">
-        <v>100.0</v>
+        <v>99.662</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>216000.0</v>
+        <v>99662.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-4838.4</v>
+        <v>690.0</v>
       </c>
       <c r="J169" s="1">
-        <v>-2.24</v>
+        <v>0.69234010957035</v>
       </c>
       <c r="K169">
-        <v>2.5</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>0.42</v>
+      </c>
+      <c r="L169">
+        <v>417.12</v>
       </c>
       <c r="M169" s="1">
-        <v>211161.6</v>
+        <v>100352.0</v>
       </c>
       <c r="N169" s="1">
-        <v>216565.24</v>
+        <v>100769.12</v>
       </c>
       <c r="O169" s="1">
-        <v>0.35</v>
+        <v>0.16</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>404</v>
+        <v>395</v>
       </c>
       <c r="B170" t="s">
-        <v>405</v>
+        <v>396</v>
       </c>
       <c r="C170" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>98.689</v>
+        <v>98.905</v>
       </c>
       <c r="E170" s="1">
-        <v>100.42</v>
+        <v>100.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>200840.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-3462.0</v>
+        <v>-1095.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-1.7237602071301</v>
+        <v>-1.095</v>
       </c>
       <c r="K170">
-        <v>3.59</v>
+        <v>2.35</v>
       </c>
       <c r="L170" t="s">
-        <v>406</v>
+        <v>397</v>
       </c>
       <c r="M170" s="1">
-        <v>197378.0</v>
+        <v>98905.0</v>
       </c>
       <c r="N170" s="1">
-        <v>204548.55</v>
+        <v>101250.44</v>
       </c>
       <c r="O170" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>407</v>
+        <v>398</v>
       </c>
       <c r="B171" t="s">
-        <v>408</v>
+        <v>399</v>
       </c>
       <c r="C171" s="1">
-        <v>200000.0</v>
+        <v>351000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>97.375</v>
+        <v>98.532</v>
       </c>
       <c r="E171" s="1">
-        <v>99.259</v>
+        <v>100.0</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>198518.0</v>
+        <v>351000.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-3768.0</v>
+        <v>-5152.68</v>
       </c>
       <c r="J171" s="1">
-        <v>-1.8980646591241</v>
+        <v>-1.468</v>
       </c>
       <c r="K171">
-        <v>0.77</v>
+        <v>1.28</v>
       </c>
       <c r="L171" t="s">
-        <v>409</v>
+        <v>400</v>
       </c>
       <c r="M171" s="1">
-        <v>194750.0</v>
+        <v>345847.32</v>
       </c>
       <c r="N171" s="1">
-        <v>196284.25</v>
+        <v>350323.58</v>
       </c>
       <c r="O171" s="1">
-        <v>0.31</v>
+        <v>0.55</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>410</v>
+        <v>401</v>
       </c>
       <c r="B172" t="s">
-        <v>411</v>
+        <v>402</v>
       </c>
       <c r="C172" s="1">
-        <v>200000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>99.898</v>
+        <v>98.123</v>
       </c>
       <c r="E172" s="1">
-        <v>99.821</v>
+        <v>100.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>199642.0</v>
+        <v>216000.0</v>
       </c>
       <c r="I172" s="1">
-        <v>154.0</v>
+        <v>-4054.32</v>
       </c>
       <c r="J172" s="1">
-        <v>0.077138077158113</v>
+        <v>-1.877</v>
       </c>
       <c r="K172">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>913.01</v>
+        <v>2.8</v>
+      </c>
+      <c r="L172" t="s">
+        <v>403</v>
       </c>
       <c r="M172" s="1">
-        <v>199796.0</v>
+        <v>211945.68</v>
       </c>
       <c r="N172" s="1">
-        <v>200709.01</v>
+        <v>217988.93</v>
       </c>
       <c r="O172" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>412</v>
+        <v>404</v>
       </c>
       <c r="B173" t="s">
-        <v>413</v>
+        <v>405</v>
       </c>
       <c r="C173" s="1">
-        <v>289000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>97.96</v>
+        <v>99.123</v>
       </c>
       <c r="E173" s="1">
-        <v>99.228</v>
+        <v>100.42</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>286768.92</v>
+        <v>200840.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-3664.52</v>
+        <v>-2594.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-1.2778651187165</v>
+        <v>-1.2915753833898</v>
       </c>
       <c r="K173">
-        <v>2.8</v>
-[...2 lines deleted...]
-        <v>414</v>
+        <v>0.25</v>
+      </c>
+      <c r="L173">
+        <v>496.58</v>
       </c>
       <c r="M173" s="1">
-        <v>283104.4</v>
+        <v>198246.0</v>
       </c>
       <c r="N173" s="1">
-        <v>291208.28</v>
+        <v>198742.58</v>
       </c>
       <c r="O173" s="1">
-        <v>0.47</v>
+        <v>0.31</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>415</v>
+        <v>406</v>
       </c>
       <c r="B174" t="s">
-        <v>416</v>
+        <v>407</v>
       </c>
       <c r="C174" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>98.685</v>
+        <v>98.255</v>
       </c>
       <c r="E174" s="1">
-        <v>99.517</v>
+        <v>99.259</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>99517.0</v>
+        <v>198518.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-832.0</v>
+        <v>-2008.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-0.83603806384839</v>
+        <v>-1.0114951792785</v>
       </c>
       <c r="K174">
-        <v>2.96</v>
+        <v>1.11</v>
       </c>
       <c r="L174" t="s">
-        <v>417</v>
+        <v>408</v>
       </c>
       <c r="M174" s="1">
-        <v>98685.0</v>
+        <v>196510.0</v>
       </c>
       <c r="N174" s="1">
-        <v>101643.9</v>
+        <v>198739.45</v>
       </c>
       <c r="O174" s="1">
-        <v>0.16</v>
+        <v>0.31</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>418</v>
+        <v>409</v>
       </c>
       <c r="B175" t="s">
-        <v>419</v>
+        <v>410</v>
       </c>
       <c r="C175" s="1">
-        <v>100000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.116</v>
+        <v>100.311</v>
       </c>
       <c r="E175" s="1">
-        <v>100.3</v>
+        <v>99.731</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>100300.0</v>
+        <v>247332.88</v>
       </c>
       <c r="I175" s="1">
-        <v>-184.0</v>
+        <v>1438.4</v>
       </c>
       <c r="J175" s="1">
-        <v>-0.18344965104686</v>
+        <v>0.58156440825821</v>
       </c>
       <c r="K175">
-        <v>0.23</v>
+        <v>0.05</v>
       </c>
       <c r="L175">
-        <v>227.54</v>
+        <v>127.4</v>
       </c>
       <c r="M175" s="1">
-        <v>100116.0</v>
+        <v>248771.28</v>
       </c>
       <c r="N175" s="1">
-        <v>100343.54</v>
+        <v>248898.68</v>
       </c>
       <c r="O175" s="1">
-        <v>0.16</v>
+        <v>0.39</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>420</v>
+        <v>411</v>
       </c>
       <c r="B176" t="s">
-        <v>421</v>
+        <v>412</v>
       </c>
       <c r="C176" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>87.139</v>
+        <v>100.101</v>
       </c>
       <c r="E176" s="1">
-        <v>103.73152</v>
+        <v>99.451</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>103731.52</v>
+        <v>298353.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-16592.52</v>
+        <v>1950.0</v>
       </c>
       <c r="J176" s="1">
-        <v>-15.995639512464</v>
+        <v>0.65358819921368</v>
       </c>
       <c r="K176">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>326.71</v>
+        <v>0.37</v>
+      </c>
+      <c r="L176" t="s">
+        <v>413</v>
       </c>
       <c r="M176" s="1">
-        <v>87139.0</v>
+        <v>300303.0</v>
       </c>
       <c r="N176" s="1">
-        <v>87465.71</v>
+        <v>301405.4</v>
       </c>
       <c r="O176" s="1">
-        <v>0.14</v>
+        <v>0.47</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>422</v>
+        <v>414</v>
       </c>
       <c r="B177" t="s">
-        <v>423</v>
+        <v>415</v>
       </c>
       <c r="C177" s="1">
-        <v>200000.0</v>
+        <v>289000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>98.13</v>
+        <v>98.168</v>
       </c>
       <c r="E177" s="1">
-        <v>100.33</v>
+        <v>99.228</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>200660.0</v>
+        <v>286768.92</v>
       </c>
       <c r="I177" s="1">
-        <v>-4400.0</v>
+        <v>-3063.4</v>
       </c>
       <c r="J177" s="1">
-        <v>-2.1927638791986</v>
+        <v>-1.068246865804</v>
       </c>
       <c r="K177">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>424</v>
+        <v>0.16</v>
+      </c>
+      <c r="L177">
+        <v>455.27</v>
       </c>
       <c r="M177" s="1">
-        <v>196260.0</v>
+        <v>283705.52</v>
       </c>
       <c r="N177" s="1">
-        <v>197262.74</v>
+        <v>284160.79</v>
       </c>
       <c r="O177" s="1">
-        <v>0.32</v>
+        <v>0.45</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>425</v>
+        <v>416</v>
       </c>
       <c r="B178" t="s">
-        <v>426</v>
+        <v>417</v>
       </c>
       <c r="C178" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.658</v>
+        <v>100.309</v>
       </c>
       <c r="E178" s="1">
-        <v>99.651</v>
+        <v>100.275</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>99651.0</v>
+        <v>200550.0</v>
       </c>
       <c r="I178" s="1">
-        <v>1007.0</v>
+        <v>68.0</v>
       </c>
       <c r="J178" s="1">
-        <v>1.0105267383167</v>
+        <v>0.033906756419845</v>
       </c>
       <c r="K178">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>228.08</v>
+        <v>0.57</v>
+      </c>
+      <c r="L178" t="s">
+        <v>418</v>
       </c>
       <c r="M178" s="1">
-        <v>100658.0</v>
+        <v>200618.0</v>
       </c>
       <c r="N178" s="1">
-        <v>100886.08</v>
+        <v>201767.69</v>
       </c>
       <c r="O178" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>427</v>
+        <v>419</v>
       </c>
       <c r="B179" t="s">
-        <v>428</v>
+        <v>420</v>
       </c>
       <c r="C179" s="1">
-        <v>234000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.922</v>
+        <v>87.407</v>
       </c>
       <c r="E179" s="1">
-        <v>99.95604274</v>
+        <v>103.73152</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>233897.14</v>
+        <v>103731.52</v>
       </c>
       <c r="I179" s="1">
-        <v>2260.34</v>
+        <v>-16324.52</v>
       </c>
       <c r="J179" s="1">
-        <v>0.96638206007991</v>
+        <v>-15.737280240374</v>
       </c>
       <c r="K179">
-        <v>2.44</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>0.39</v>
+      </c>
+      <c r="L179">
+        <v>386.3</v>
       </c>
       <c r="M179" s="1">
-        <v>236157.48</v>
+        <v>87407.0</v>
       </c>
       <c r="N179" s="1">
-        <v>241876.06</v>
+        <v>87793.3</v>
       </c>
       <c r="O179" s="1">
-        <v>0.39</v>
+        <v>0.14</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="B180" t="s">
-        <v>431</v>
+        <v>422</v>
       </c>
       <c r="C180" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>97.803</v>
+        <v>98.298</v>
       </c>
       <c r="E180" s="1">
-        <v>99.766</v>
+        <v>100.33</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>99766.0</v>
+        <v>200660.0</v>
       </c>
       <c r="I180" s="1">
-        <v>-1963.0</v>
+        <v>-4064.0</v>
       </c>
       <c r="J180" s="1">
-        <v>-1.9676041938135</v>
+        <v>-2.0253164556962</v>
       </c>
       <c r="K180">
-        <v>2.77</v>
+        <v>0.74</v>
       </c>
       <c r="L180" t="s">
-        <v>432</v>
+        <v>423</v>
       </c>
       <c r="M180" s="1">
-        <v>97803.0</v>
+        <v>196596.0</v>
       </c>
       <c r="N180" s="1">
-        <v>100574.23</v>
+        <v>198075.45</v>
       </c>
       <c r="O180" s="1">
-        <v>0.16</v>
+        <v>0.31</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>433</v>
+        <v>424</v>
       </c>
       <c r="B181" t="s">
-        <v>434</v>
+        <v>425</v>
       </c>
       <c r="C181" s="1">
-        <v>130000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>98.182</v>
+        <v>101.433</v>
       </c>
       <c r="E181" s="1">
-        <v>99.945</v>
+        <v>99.651</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>129928.5</v>
+        <v>99651.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-2291.9</v>
+        <v>1782.0</v>
       </c>
       <c r="J181" s="1">
-        <v>-1.763970183601</v>
+        <v>1.7882409609537</v>
       </c>
       <c r="K181">
-        <v>1.36</v>
-[...2 lines deleted...]
-        <v>435</v>
+        <v>0.6</v>
+      </c>
+      <c r="L181">
+        <v>595.55</v>
       </c>
       <c r="M181" s="1">
-        <v>127636.6</v>
+        <v>101433.0</v>
       </c>
       <c r="N181" s="1">
-        <v>129399.29</v>
+        <v>102028.55</v>
       </c>
       <c r="O181" s="1">
-        <v>0.21</v>
+        <v>0.16</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>436</v>
+        <v>426</v>
       </c>
       <c r="B182" t="s">
-        <v>437</v>
+        <v>427</v>
       </c>
       <c r="C182" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>98.335</v>
+        <v>100.453</v>
       </c>
       <c r="E182" s="1">
-        <v>98.71</v>
+        <v>99.768</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>98710.0</v>
+        <v>199536.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-375.0</v>
+        <v>1370.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-0.3799007192787</v>
+        <v>0.6865928955176</v>
       </c>
       <c r="K182">
-        <v>0.82</v>
+        <v>0.1</v>
       </c>
       <c r="L182">
-        <v>821.92</v>
+        <v>191.1</v>
       </c>
       <c r="M182" s="1">
-        <v>98335.0</v>
+        <v>200906.0</v>
       </c>
       <c r="N182" s="1">
-        <v>99156.92</v>
+        <v>201097.1</v>
       </c>
       <c r="O182" s="1">
-        <v>0.16</v>
+        <v>0.31</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>438</v>
+        <v>428</v>
       </c>
       <c r="B183" t="s">
-        <v>439</v>
+        <v>429</v>
       </c>
       <c r="C183" s="1">
-        <v>225000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>98.248</v>
+        <v>99.231</v>
       </c>
       <c r="E183" s="1">
-        <v>99.998</v>
+        <v>99.766</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>224995.5</v>
+        <v>99766.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-3937.5</v>
+        <v>-535.0</v>
       </c>
       <c r="J183" s="1">
-        <v>-1.7500350007</v>
+        <v>-0.53625483631698</v>
       </c>
       <c r="K183">
-        <v>0.7</v>
+        <v>3.11</v>
       </c>
       <c r="L183" t="s">
-        <v>440</v>
+        <v>430</v>
       </c>
       <c r="M183" s="1">
-        <v>221058.0</v>
+        <v>99231.0</v>
       </c>
       <c r="N183" s="1">
-        <v>222626.74</v>
+        <v>102339.9</v>
       </c>
       <c r="O183" s="1">
-        <v>0.36</v>
+        <v>0.16</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>441</v>
+        <v>431</v>
       </c>
       <c r="B184" t="s">
-        <v>442</v>
+        <v>432</v>
       </c>
       <c r="C184" s="1">
-        <v>544000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>83.765</v>
+        <v>98.464</v>
       </c>
       <c r="E184" s="1">
-        <v>116.03954596</v>
+        <v>99.945</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>631255.13</v>
+        <v>29983.5</v>
       </c>
       <c r="I184" s="1">
-        <v>-80682.39</v>
+        <v>-444.3</v>
       </c>
       <c r="J184" s="1">
-        <v>-12.781264842949</v>
+        <v>-1.481814998249</v>
       </c>
       <c r="K184">
-        <v>0.09</v>
+        <v>1.63</v>
       </c>
       <c r="L184">
-        <v>511.42</v>
+        <v>490.44</v>
       </c>
       <c r="M184" s="1">
-        <v>550572.74</v>
+        <v>29539.2</v>
       </c>
       <c r="N184" s="1">
-        <v>551084.16</v>
+        <v>30029.64</v>
       </c>
       <c r="O184" s="1">
-        <v>0.88</v>
+        <v>0.05</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>443</v>
+        <v>433</v>
       </c>
       <c r="B185" t="s">
-        <v>444</v>
+        <v>434</v>
       </c>
       <c r="C185" s="1">
-        <v>627753.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>53.453</v>
+        <v>98.572</v>
       </c>
       <c r="E185" s="1">
-        <v>62.52544074</v>
+        <v>98.71</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>392505.33</v>
+        <v>98710.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-56952.52</v>
+        <v>-138.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-14.509999138101</v>
+        <v>-0.13980346469456</v>
       </c>
       <c r="K185">
-        <v>0.43</v>
+        <v>1.14</v>
       </c>
       <c r="L185" t="s">
-        <v>445</v>
+        <v>435</v>
       </c>
       <c r="M185" s="1">
-        <v>335552.81</v>
+        <v>98572.0</v>
       </c>
       <c r="N185" s="1">
-        <v>338253.01</v>
+        <v>99711.73</v>
       </c>
       <c r="O185" s="1">
-        <v>0.54</v>
+        <v>0.16</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>446</v>
+        <v>436</v>
       </c>
       <c r="B186" t="s">
-        <v>447</v>
+        <v>437</v>
       </c>
       <c r="C186" s="1">
-        <v>107000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>100.003</v>
+        <v>98.92</v>
       </c>
       <c r="E186" s="1">
-        <v>100.0</v>
+        <v>99.998</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>107000.0</v>
+        <v>224995.5</v>
       </c>
       <c r="I186" s="1">
-        <v>3.21</v>
+        <v>-2425.5</v>
       </c>
       <c r="J186" s="1">
-        <v>0.003</v>
+        <v>-1.0780215604312</v>
       </c>
       <c r="K186">
         <v>0.15</v>
       </c>
       <c r="L186">
-        <v>159.6</v>
+        <v>346.35</v>
       </c>
       <c r="M186" s="1">
-        <v>107003.21</v>
+        <v>222570.0</v>
       </c>
       <c r="N186" s="1">
-        <v>107162.81</v>
+        <v>222916.35</v>
       </c>
       <c r="O186" s="1">
-        <v>0.17</v>
+        <v>0.35</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>448</v>
+        <v>438</v>
       </c>
       <c r="B187" t="s">
-        <v>449</v>
+        <v>439</v>
       </c>
       <c r="C187" s="1">
-        <v>100000.0</v>
+        <v>544000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>98.405</v>
+        <v>83.014</v>
       </c>
       <c r="E187" s="1">
-        <v>99.24</v>
+        <v>116.03954596</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>99240.0</v>
+        <v>631255.13</v>
       </c>
       <c r="I187" s="1">
-        <v>-835.0</v>
+        <v>-79111.08</v>
       </c>
       <c r="J187" s="1">
-        <v>-0.84139459895204</v>
+        <v>-12.532346469802</v>
       </c>
       <c r="K187">
-        <v>1.07</v>
-[...2 lines deleted...]
-        <v>450</v>
+        <v>0.1</v>
+      </c>
+      <c r="L187">
+        <v>570.36</v>
       </c>
       <c r="M187" s="1">
-        <v>98405.0</v>
+        <v>552144.05</v>
       </c>
       <c r="N187" s="1">
-        <v>99473.49</v>
+        <v>552714.41</v>
       </c>
       <c r="O187" s="1">
-        <v>0.16</v>
+        <v>0.87</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>451</v>
+        <v>440</v>
       </c>
       <c r="B188" t="s">
-        <v>452</v>
+        <v>441</v>
       </c>
       <c r="C188" s="1">
-        <v>100000.0</v>
+        <v>627753.0</v>
       </c>
       <c r="D188" s="1">
-        <v>88.534</v>
+        <v>53.903</v>
       </c>
       <c r="E188" s="1">
-        <v>85.48</v>
+        <v>62.52544074</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>85480.0</v>
+        <v>392505.33</v>
       </c>
       <c r="I188" s="1">
-        <v>3054.0</v>
+        <v>-54127.63</v>
       </c>
       <c r="J188" s="1">
-        <v>3.5727655591951</v>
+        <v>-13.790291714</v>
       </c>
       <c r="K188">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>70.96</v>
+        <v>0.47</v>
+      </c>
+      <c r="L188" t="s">
+        <v>442</v>
       </c>
       <c r="M188" s="1">
-        <v>88534.0</v>
+        <v>338377.7</v>
       </c>
       <c r="N188" s="1">
-        <v>88604.96</v>
+        <v>341327.28</v>
       </c>
       <c r="O188" s="1">
-        <v>0.14</v>
+        <v>0.53</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>453</v>
+        <v>443</v>
       </c>
       <c r="B189" t="s">
-        <v>454</v>
+        <v>444</v>
       </c>
       <c r="C189" s="1">
-        <v>200000.0</v>
+        <v>107000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>101.284</v>
+        <v>100.273</v>
       </c>
       <c r="E189" s="1">
-        <v>99.942</v>
+        <v>100.0</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>199884.0</v>
+        <v>107000.0</v>
       </c>
       <c r="I189" s="1">
-        <v>2684.0</v>
+        <v>292.11</v>
       </c>
       <c r="J189" s="1">
-        <v>1.3427788117108</v>
+        <v>0.273</v>
       </c>
       <c r="K189">
-        <v>0.33</v>
+        <v>0.48</v>
       </c>
       <c r="L189">
-        <v>655.48</v>
+        <v>515.64</v>
       </c>
       <c r="M189" s="1">
-        <v>202568.0</v>
+        <v>107292.11</v>
       </c>
       <c r="N189" s="1">
-        <v>203223.48</v>
+        <v>107807.75</v>
       </c>
       <c r="O189" s="1">
-        <v>0.33</v>
+        <v>0.17</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>455</v>
+        <v>445</v>
       </c>
       <c r="B190" t="s">
-        <v>456</v>
+        <v>446</v>
       </c>
       <c r="C190" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>94.009</v>
+        <v>98.79</v>
       </c>
       <c r="E190" s="1">
-        <v>94.6625</v>
+        <v>99.24</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>189325.0</v>
+        <v>99240.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-1307.0</v>
+        <v>-450.0</v>
       </c>
       <c r="J190" s="1">
-        <v>-0.69034728641225</v>
+        <v>-0.453446191052</v>
       </c>
       <c r="K190">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>791.1</v>
+        <v>1.37</v>
+      </c>
+      <c r="L190" t="s">
+        <v>447</v>
       </c>
       <c r="M190" s="1">
-        <v>188018.0</v>
+        <v>98790.0</v>
       </c>
       <c r="N190" s="1">
-        <v>188809.1</v>
+        <v>100156.44</v>
       </c>
       <c r="O190" s="1">
-        <v>0.3</v>
+        <v>0.16</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>457</v>
+        <v>448</v>
       </c>
       <c r="B191" t="s">
-        <v>458</v>
+        <v>449</v>
       </c>
       <c r="C191" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>101.057</v>
+        <v>89.242</v>
       </c>
       <c r="E191" s="1">
-        <v>99.858</v>
+        <v>85.48</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>199716.0</v>
+        <v>85480.0</v>
       </c>
       <c r="I191" s="1">
-        <v>2398.0</v>
+        <v>3762.0</v>
       </c>
       <c r="J191" s="1">
-        <v>1.2007050011016</v>
+        <v>4.4010294805803</v>
       </c>
       <c r="K191">
-        <v>3.55</v>
-[...2 lines deleted...]
-        <v>459</v>
+        <v>0.22</v>
+      </c>
+      <c r="L191">
+        <v>217.95</v>
       </c>
       <c r="M191" s="1">
-        <v>202114.0</v>
+        <v>89242.0</v>
       </c>
       <c r="N191" s="1">
-        <v>209205.78</v>
+        <v>89459.95</v>
       </c>
       <c r="O191" s="1">
-        <v>0.33</v>
+        <v>0.14</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>460</v>
+        <v>450</v>
       </c>
       <c r="B192" t="s">
-        <v>461</v>
+        <v>451</v>
       </c>
       <c r="C192" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>97.66</v>
+        <v>94.132</v>
       </c>
       <c r="E192" s="1">
-        <v>98.53333333</v>
+        <v>94.6625</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>295600.0</v>
+        <v>189325.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-2620.0</v>
+        <v>-1061.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-0.88633288227334</v>
+        <v>-0.56041198996435</v>
       </c>
       <c r="K192">
-        <v>1.86</v>
-[...2 lines deleted...]
-        <v>462</v>
+        <v>0.45</v>
+      </c>
+      <c r="L192">
+        <v>890.41</v>
       </c>
       <c r="M192" s="1">
-        <v>292980.0</v>
+        <v>188264.0</v>
       </c>
       <c r="N192" s="1">
-        <v>298558.77</v>
+        <v>189154.41</v>
       </c>
       <c r="O192" s="1">
-        <v>0.48</v>
+        <v>0.3</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>463</v>
+        <v>452</v>
       </c>
       <c r="B193" t="s">
-        <v>464</v>
+        <v>453</v>
       </c>
       <c r="C193" s="1">
         <v>200000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>97.152</v>
+        <v>101.341</v>
       </c>
       <c r="E193" s="1">
-        <v>98.642</v>
+        <v>99.858</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>197284.0</v>
+        <v>199716.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-2980.0</v>
+        <v>2966.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-1.510512763326</v>
+        <v>1.4851088545735</v>
       </c>
       <c r="K193">
-        <v>4.17</v>
+        <v>3.85</v>
       </c>
       <c r="L193" t="s">
-        <v>465</v>
+        <v>454</v>
       </c>
       <c r="M193" s="1">
-        <v>194304.0</v>
+        <v>202682.0</v>
       </c>
       <c r="N193" s="1">
-        <v>202646.47</v>
+        <v>210389.53</v>
       </c>
       <c r="O193" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="B194" t="s">
-        <v>467</v>
+        <v>456</v>
       </c>
       <c r="C194" s="1">
-        <v>148000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>97.885</v>
+        <v>98.074</v>
       </c>
       <c r="E194" s="1">
-        <v>99.628</v>
+        <v>98.53333333</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>147449.44</v>
+        <v>295600.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-2579.64</v>
+        <v>-1378.0</v>
       </c>
       <c r="J194" s="1">
-        <v>-1.7495081703939</v>
+        <v>-0.46617050067659</v>
       </c>
       <c r="K194">
-        <v>1.92</v>
+        <v>2.16</v>
       </c>
       <c r="L194" t="s">
-        <v>468</v>
+        <v>457</v>
       </c>
       <c r="M194" s="1">
-        <v>144869.8</v>
+        <v>294222.0</v>
       </c>
       <c r="N194" s="1">
-        <v>147716.27</v>
+        <v>300694.6</v>
       </c>
       <c r="O194" s="1">
-        <v>0.24</v>
+        <v>0.47</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>469</v>
+        <v>458</v>
       </c>
       <c r="B195" t="s">
-        <v>470</v>
+        <v>459</v>
       </c>
       <c r="C195" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>98.407</v>
+        <v>96.679</v>
       </c>
       <c r="E195" s="1">
-        <v>99.736</v>
+        <v>95.396</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>99736.0</v>
+        <v>190792.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-1329.0</v>
+        <v>2566.0</v>
       </c>
       <c r="J195" s="1">
-        <v>-1.3325178471164</v>
+        <v>1.344920122437</v>
       </c>
       <c r="K195">
-        <v>1.81</v>
-[...2 lines deleted...]
-        <v>471</v>
+        <v>0.14</v>
+      </c>
+      <c r="L195">
+        <v>287.67</v>
       </c>
       <c r="M195" s="1">
-        <v>98407.0</v>
+        <v>193358.0</v>
       </c>
       <c r="N195" s="1">
-        <v>100215.22</v>
+        <v>193645.67</v>
       </c>
       <c r="O195" s="1">
-        <v>0.16</v>
+        <v>0.3</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>472</v>
+        <v>460</v>
       </c>
       <c r="B196" t="s">
-        <v>473</v>
+        <v>459</v>
       </c>
       <c r="C196" s="1">
-        <v>155000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>99.257</v>
+        <v>96.602</v>
       </c>
       <c r="E196" s="1">
-        <v>99.394</v>
+        <v>98.642</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>154060.7</v>
+        <v>197284.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-212.35</v>
+        <v>-4080.0</v>
       </c>
       <c r="J196" s="1">
-        <v>-0.13783528180775</v>
+        <v>-2.0680845887147</v>
       </c>
       <c r="K196">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="L196">
-        <v>95.55</v>
+        <v>287.67</v>
       </c>
       <c r="M196" s="1">
-        <v>153848.35</v>
+        <v>193204.0</v>
       </c>
       <c r="N196" s="1">
-        <v>153943.9</v>
+        <v>193491.67</v>
       </c>
       <c r="O196" s="1">
-        <v>0.25</v>
+        <v>0.3</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>474</v>
+        <v>461</v>
       </c>
       <c r="B197" t="s">
-        <v>475</v>
+        <v>462</v>
       </c>
       <c r="C197" s="1">
-        <v>200000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>95.064</v>
+        <v>98.102</v>
       </c>
       <c r="E197" s="1">
-        <v>93.6</v>
+        <v>99.628</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>187200.0</v>
+        <v>147449.44</v>
       </c>
       <c r="I197" s="1">
-        <v>2928.0</v>
+        <v>-2258.48</v>
       </c>
       <c r="J197" s="1">
-        <v>1.5641025641026</v>
+        <v>-1.5316979162484</v>
       </c>
       <c r="K197">
-        <v>0.87</v>
+        <v>2.18</v>
       </c>
       <c r="L197" t="s">
-        <v>476</v>
+        <v>463</v>
       </c>
       <c r="M197" s="1">
-        <v>190128.0</v>
+        <v>145190.96</v>
       </c>
       <c r="N197" s="1">
-        <v>191873.21</v>
+        <v>148419.59</v>
       </c>
       <c r="O197" s="1">
-        <v>0.31</v>
+        <v>0.23</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>477</v>
+        <v>464</v>
       </c>
       <c r="B198" t="s">
-        <v>478</v>
+        <v>465</v>
       </c>
       <c r="C198" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>98.215</v>
+        <v>98.864</v>
       </c>
       <c r="E198" s="1">
-        <v>100.0</v>
+        <v>99.736</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>400000.0</v>
+        <v>99736.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-7140.0</v>
+        <v>-872.0</v>
       </c>
       <c r="J198" s="1">
-        <v>-1.785</v>
+        <v>-0.87430817357825</v>
       </c>
       <c r="K198">
-        <v>2.74</v>
+        <v>2.13</v>
       </c>
       <c r="L198" t="s">
-        <v>479</v>
+        <v>466</v>
       </c>
       <c r="M198" s="1">
-        <v>392860.0</v>
+        <v>98864.0</v>
       </c>
       <c r="N198" s="1">
-        <v>403816.16</v>
+        <v>100990.03</v>
       </c>
       <c r="O198" s="1">
-        <v>0.65</v>
+        <v>0.16</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>480</v>
+        <v>467</v>
       </c>
       <c r="B199" t="s">
-        <v>481</v>
+        <v>468</v>
       </c>
       <c r="C199" s="1">
-        <v>117000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>99.66</v>
+        <v>99.361</v>
       </c>
       <c r="E199" s="1">
-        <v>99.115</v>
+        <v>99.394</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>115964.55</v>
+        <v>154060.7</v>
       </c>
       <c r="I199" s="1">
-        <v>637.65</v>
+        <v>-51.15</v>
       </c>
       <c r="J199" s="1">
-        <v>0.54986631690461</v>
+        <v>-0.033201199267561</v>
       </c>
       <c r="K199">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
       <c r="L199">
-        <v>392.67</v>
+        <v>557.36</v>
       </c>
       <c r="M199" s="1">
-        <v>116602.2</v>
+        <v>154009.55</v>
       </c>
       <c r="N199" s="1">
-        <v>116994.87</v>
+        <v>154566.91</v>
       </c>
       <c r="O199" s="1">
-        <v>0.19</v>
+        <v>0.24</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>482</v>
+        <v>469</v>
       </c>
       <c r="B200" t="s">
-        <v>483</v>
+        <v>470</v>
       </c>
       <c r="C200" s="1">
-        <v>272000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>92.72</v>
+        <v>95.334</v>
       </c>
       <c r="E200" s="1">
-        <v>98.404</v>
+        <v>93.6</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>267658.88</v>
+        <v>187200.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-15460.48</v>
+        <v>3468.0</v>
       </c>
       <c r="J200" s="1">
-        <v>-5.776187959839</v>
+        <v>1.8525641025641</v>
       </c>
       <c r="K200">
-        <v>1.64</v>
+        <v>1.0</v>
       </c>
       <c r="L200" t="s">
-        <v>484</v>
+        <v>471</v>
       </c>
       <c r="M200" s="1">
-        <v>252198.4</v>
+        <v>190668.0</v>
       </c>
       <c r="N200" s="1">
-        <v>256647.28</v>
+        <v>192671.42</v>
       </c>
       <c r="O200" s="1">
-        <v>0.41</v>
+        <v>0.3</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>485</v>
+        <v>472</v>
       </c>
       <c r="B201" t="s">
-        <v>486</v>
+        <v>473</v>
       </c>
       <c r="C201" s="1">
-        <v>11463.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>93.586</v>
+        <v>98.639</v>
       </c>
       <c r="E201" s="1">
-        <v>110.69056966</v>
+        <v>100.0</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>12688.46</v>
+        <v>400000.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-1960.7</v>
+        <v>-5444.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-15.452623880282</v>
+        <v>-1.361</v>
       </c>
       <c r="K201">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>20.35</v>
+        <v>3.05</v>
+      </c>
+      <c r="L201" t="s">
+        <v>474</v>
       </c>
       <c r="M201" s="1">
-        <v>10727.76</v>
+        <v>394556.0</v>
       </c>
       <c r="N201" s="1">
-        <v>10748.11</v>
+        <v>406743.67</v>
       </c>
       <c r="O201" s="1">
-        <v>0.02</v>
+        <v>0.64</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>487</v>
+        <v>475</v>
       </c>
       <c r="B202" t="s">
-        <v>488</v>
+        <v>476</v>
       </c>
       <c r="C202" s="1">
-        <v>442000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>102.241</v>
+        <v>99.692</v>
       </c>
       <c r="E202" s="1">
-        <v>101.22033937</v>
+        <v>99.115</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>447393.9</v>
+        <v>115964.55</v>
       </c>
       <c r="I202" s="1">
-        <v>4511.32</v>
+        <v>675.09</v>
       </c>
       <c r="J202" s="1">
-        <v>1.0083552770836</v>
+        <v>0.58215204560359</v>
       </c>
       <c r="K202">
-        <v>0.05</v>
+        <v>0.61</v>
       </c>
       <c r="L202">
-        <v>241.53</v>
+        <v>718.03</v>
       </c>
       <c r="M202" s="1">
-        <v>451905.22</v>
+        <v>116639.64</v>
       </c>
       <c r="N202" s="1">
-        <v>452146.75</v>
+        <v>117357.67</v>
       </c>
       <c r="O202" s="1">
-        <v>0.72</v>
+        <v>0.18</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>489</v>
+        <v>477</v>
       </c>
       <c r="B203" t="s">
-        <v>490</v>
+        <v>478</v>
       </c>
       <c r="C203" s="1">
-        <v>219000.0</v>
+        <v>272000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>98.245</v>
+        <v>93.423</v>
       </c>
       <c r="E203" s="1">
-        <v>100.0</v>
+        <v>98.404</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>219000.0</v>
+        <v>267658.88</v>
       </c>
       <c r="I203" s="1">
-        <v>-3843.45</v>
+        <v>-13548.32</v>
       </c>
       <c r="J203" s="1">
-        <v>-1.755</v>
+        <v>-5.0617861062558</v>
       </c>
       <c r="K203">
-        <v>0.65</v>
+        <v>1.87</v>
       </c>
       <c r="L203" t="s">
-        <v>491</v>
+        <v>479</v>
       </c>
       <c r="M203" s="1">
-        <v>215156.55</v>
+        <v>254110.56</v>
       </c>
       <c r="N203" s="1">
-        <v>216586.57</v>
+        <v>259207.77</v>
       </c>
       <c r="O203" s="1">
-        <v>0.35</v>
+        <v>0.41</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>492</v>
+        <v>480</v>
       </c>
       <c r="B204" t="s">
-        <v>493</v>
+        <v>481</v>
       </c>
       <c r="C204" s="1">
-        <v>100000.0</v>
+        <v>11463.0</v>
       </c>
       <c r="D204" s="1">
-        <v>103.126</v>
+        <v>93.847</v>
       </c>
       <c r="E204" s="1">
-        <v>100.77</v>
+        <v>110.69056966</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>100770.0</v>
+        <v>12688.46</v>
       </c>
       <c r="I204" s="1">
-        <v>2356.0</v>
+        <v>-1930.78</v>
       </c>
       <c r="J204" s="1">
-        <v>2.337997419867</v>
+        <v>-15.216819062361</v>
       </c>
       <c r="K204">
-        <v>0.23</v>
+        <v>0.28</v>
       </c>
       <c r="L204">
-        <v>234.25</v>
+        <v>32.65</v>
       </c>
       <c r="M204" s="1">
-        <v>103126.0</v>
+        <v>10757.68</v>
       </c>
       <c r="N204" s="1">
-        <v>103360.25</v>
+        <v>10790.33</v>
       </c>
       <c r="O204" s="1">
-        <v>0.17</v>
+        <v>0.02</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>494</v>
+        <v>482</v>
       </c>
       <c r="B205" t="s">
-        <v>495</v>
+        <v>483</v>
       </c>
       <c r="C205" s="1">
-        <v>200000.0</v>
+        <v>442000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>103.664</v>
+        <v>103.088</v>
       </c>
       <c r="E205" s="1">
-        <v>105.93</v>
+        <v>101.22033937</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>211860.0</v>
+        <v>447393.9</v>
       </c>
       <c r="I205" s="1">
-        <v>-4532.0</v>
+        <v>8255.06</v>
       </c>
       <c r="J205" s="1">
-        <v>-2.1391484942887</v>
+        <v>1.8451436195263</v>
       </c>
       <c r="K205">
-        <v>0.84</v>
+        <v>0.37</v>
       </c>
       <c r="L205" t="s">
-        <v>496</v>
+        <v>484</v>
       </c>
       <c r="M205" s="1">
-        <v>207328.0</v>
+        <v>455648.96</v>
       </c>
       <c r="N205" s="1">
-        <v>209006.08</v>
+        <v>457291.36</v>
       </c>
       <c r="O205" s="1">
-        <v>0.33</v>
+        <v>0.72</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>497</v>
+        <v>485</v>
       </c>
       <c r="B206" t="s">
-        <v>498</v>
+        <v>486</v>
       </c>
       <c r="C206" s="1">
-        <v>229000.0</v>
+        <v>219000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>91.777</v>
+        <v>98.445</v>
       </c>
       <c r="E206" s="1">
-        <v>101.3569214</v>
+        <v>100.0</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>232107.35</v>
+        <v>219000.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-21938.02</v>
+        <v>-3405.45</v>
       </c>
       <c r="J206" s="1">
-        <v>-9.4516696692285</v>
+        <v>-1.555</v>
       </c>
       <c r="K206">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.9</v>
+      </c>
+      <c r="L206" t="s">
+        <v>487</v>
       </c>
       <c r="M206" s="1">
-        <v>210169.33</v>
+        <v>215594.55</v>
       </c>
       <c r="N206" s="1">
-        <v>210169.33</v>
+        <v>217570.23</v>
       </c>
       <c r="O206" s="1">
         <v>0.34</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>499</v>
+        <v>488</v>
       </c>
       <c r="B207" t="s">
-        <v>500</v>
+        <v>489</v>
       </c>
       <c r="C207" s="1">
-        <v>192000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>85.596</v>
+        <v>103.245</v>
       </c>
       <c r="E207" s="1">
-        <v>100.8770625</v>
+        <v>100.77</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>193683.96</v>
+        <v>100770.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-29339.64</v>
+        <v>2475.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-15.148203289524</v>
+        <v>2.4560881214647</v>
       </c>
       <c r="K207">
-        <v>0.0</v>
+        <v>0.61</v>
       </c>
       <c r="L207">
-        <v>0.0</v>
+        <v>611.64</v>
       </c>
       <c r="M207" s="1">
-        <v>164344.32</v>
+        <v>103245.0</v>
       </c>
       <c r="N207" s="1">
-        <v>164344.32</v>
+        <v>103856.64</v>
       </c>
       <c r="O207" s="1">
-        <v>0.26</v>
+        <v>0.16</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>501</v>
+        <v>490</v>
       </c>
       <c r="B208" t="s">
-        <v>502</v>
+        <v>491</v>
       </c>
       <c r="C208" s="1">
-        <v>260000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>91.019</v>
+        <v>104.316</v>
       </c>
       <c r="E208" s="1">
-        <v>99.355</v>
+        <v>105.93</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>258323.0</v>
+        <v>211860.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-21673.6</v>
+        <v>-3228.0</v>
       </c>
       <c r="J208" s="1">
-        <v>-8.3901162498113</v>
+        <v>-1.523647691872</v>
       </c>
       <c r="K208">
-        <v>1.25</v>
+        <v>1.34</v>
       </c>
       <c r="L208" t="s">
-        <v>503</v>
+        <v>492</v>
       </c>
       <c r="M208" s="1">
-        <v>236649.4</v>
+        <v>208632.0</v>
       </c>
       <c r="N208" s="1">
-        <v>239901.18</v>
+        <v>211303.23</v>
       </c>
       <c r="O208" s="1">
-        <v>0.38</v>
+        <v>0.33</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>504</v>
+        <v>493</v>
       </c>
       <c r="B209" t="s">
-        <v>505</v>
+        <v>494</v>
       </c>
       <c r="C209" s="1">
-        <v>100000.0</v>
+        <v>192000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>99.911</v>
+        <v>86.016</v>
       </c>
       <c r="E209" s="1">
-        <v>98.69</v>
+        <v>100.8770625</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>98690.0</v>
+        <v>193683.96</v>
       </c>
       <c r="I209" s="1">
-        <v>1221.0</v>
+        <v>-28533.24</v>
       </c>
       <c r="J209" s="1">
-        <v>1.2372074171649</v>
+        <v>-14.731854924899</v>
       </c>
       <c r="K209">
-        <v>2.38</v>
-[...2 lines deleted...]
-        <v>506</v>
+        <v>0.0</v>
+      </c>
+      <c r="L209">
+        <v>0.0</v>
       </c>
       <c r="M209" s="1">
-        <v>99911.0</v>
+        <v>165150.72</v>
       </c>
       <c r="N209" s="1">
-        <v>102289.08</v>
+        <v>165150.72</v>
       </c>
       <c r="O209" s="1">
-        <v>0.16</v>
+        <v>0.26</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>507</v>
+        <v>495</v>
       </c>
       <c r="B210" t="s">
-        <v>508</v>
+        <v>496</v>
       </c>
       <c r="C210" s="1">
-        <v>100000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>83.97</v>
+        <v>91.381</v>
       </c>
       <c r="E210" s="1">
-        <v>85.379</v>
+        <v>99.355</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>85379.0</v>
+        <v>258323.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-1409.0</v>
+        <v>-20732.4</v>
       </c>
       <c r="J210" s="1">
-        <v>-1.6502887126811</v>
+        <v>-8.025766191938</v>
       </c>
       <c r="K210">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>340.41</v>
+        <v>1.36</v>
+      </c>
+      <c r="L210" t="s">
+        <v>497</v>
       </c>
       <c r="M210" s="1">
-        <v>83970.0</v>
+        <v>237590.6</v>
       </c>
       <c r="N210" s="1">
-        <v>84310.41</v>
+        <v>241126.42</v>
       </c>
       <c r="O210" s="1">
-        <v>0.13</v>
+        <v>0.38</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>509</v>
+        <v>498</v>
       </c>
       <c r="B211" t="s">
-        <v>510</v>
+        <v>499</v>
       </c>
       <c r="C211" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>73.872</v>
+        <v>100.613</v>
       </c>
       <c r="E211" s="1">
-        <v>100.94922</v>
+        <v>98.69</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>302847.66</v>
+        <v>98690.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-81231.66</v>
+        <v>1923.0</v>
       </c>
       <c r="J211" s="1">
-        <v>-26.822614379784</v>
+        <v>1.9485256864931</v>
       </c>
       <c r="K211">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>97.4</v>
+        <v>2.69</v>
+      </c>
+      <c r="L211" t="s">
+        <v>500</v>
       </c>
       <c r="M211" s="1">
-        <v>221616.0</v>
+        <v>100613.0</v>
       </c>
       <c r="N211" s="1">
-        <v>221713.4</v>
+        <v>103298.96</v>
       </c>
       <c r="O211" s="1">
-        <v>0.35</v>
+        <v>0.16</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>511</v>
+        <v>501</v>
       </c>
       <c r="B212" t="s">
-        <v>512</v>
+        <v>502</v>
       </c>
       <c r="C212" s="1">
-        <v>125000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>100.233</v>
+        <v>84.483</v>
       </c>
       <c r="E212" s="1">
-        <v>99.609</v>
+        <v>85.379</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>124511.25</v>
+        <v>85379.0</v>
       </c>
       <c r="I212" s="1">
-        <v>780.0</v>
+        <v>-896.0</v>
       </c>
       <c r="J212" s="1">
-        <v>0.62644941722134</v>
+        <v>-1.0494383864885</v>
       </c>
       <c r="K212">
-        <v>3.96</v>
-[...2 lines deleted...]
-        <v>513</v>
+        <v>0.41</v>
+      </c>
+      <c r="L212">
+        <v>409.93</v>
       </c>
       <c r="M212" s="1">
-        <v>125291.25</v>
+        <v>84483.0</v>
       </c>
       <c r="N212" s="1">
-        <v>130236.46</v>
+        <v>84892.93</v>
       </c>
       <c r="O212" s="1">
-        <v>0.21</v>
+        <v>0.13</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>514</v>
+        <v>503</v>
       </c>
       <c r="B213" t="s">
-        <v>515</v>
+        <v>504</v>
       </c>
       <c r="C213" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>98.01</v>
+        <v>74.38</v>
       </c>
       <c r="E213" s="1">
-        <v>99.423</v>
+        <v>100.94922</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>397692.0</v>
+        <v>302847.66</v>
       </c>
       <c r="I213" s="1">
-        <v>-5652.0</v>
+        <v>-79707.66</v>
       </c>
       <c r="J213" s="1">
-        <v>-1.4212003258803</v>
+        <v>-26.319391076028</v>
       </c>
       <c r="K213">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>516</v>
+        <v>0.04</v>
+      </c>
+      <c r="L213">
+        <v>109.32</v>
       </c>
       <c r="M213" s="1">
-        <v>392040.0</v>
+        <v>223140.0</v>
       </c>
       <c r="N213" s="1">
-        <v>393979.73</v>
+        <v>223249.32</v>
       </c>
       <c r="O213" s="1">
-        <v>0.63</v>
+        <v>0.35</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>517</v>
+        <v>505</v>
       </c>
       <c r="B214" t="s">
-        <v>518</v>
+        <v>506</v>
       </c>
       <c r="C214" s="1">
-        <v>146000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>97.688</v>
+        <v>99.754</v>
       </c>
       <c r="E214" s="1">
-        <v>99.947</v>
+        <v>99.898</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>145922.62</v>
+        <v>399592.0</v>
       </c>
       <c r="I214" s="1">
-        <v>-3298.14</v>
+        <v>-576.0</v>
       </c>
       <c r="J214" s="1">
-        <v>-2.2601979048896</v>
+        <v>-0.14414702997057</v>
       </c>
       <c r="K214">
-        <v>1.64</v>
-[...2 lines deleted...]
-        <v>519</v>
+        <v>0.0</v>
+      </c>
+      <c r="L214">
+        <v>0.0</v>
       </c>
       <c r="M214" s="1">
-        <v>142624.48</v>
+        <v>399016.0</v>
       </c>
       <c r="N214" s="1">
-        <v>145024.48</v>
+        <v>399016.0</v>
       </c>
       <c r="O214" s="1">
-        <v>0.23</v>
+        <v>0.63</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>520</v>
+        <v>507</v>
       </c>
       <c r="B215" t="s">
-        <v>521</v>
+        <v>508</v>
       </c>
       <c r="C215" s="1">
-        <v>170000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>100.441</v>
+        <v>100.581</v>
       </c>
       <c r="E215" s="1">
-        <v>100.0</v>
+        <v>99.609</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>170000.0</v>
+        <v>124511.25</v>
       </c>
       <c r="I215" s="1">
-        <v>749.7</v>
+        <v>1215.0</v>
       </c>
       <c r="J215" s="1">
-        <v>0.441</v>
+        <v>0.975815438364</v>
       </c>
       <c r="K215">
-        <v>0.52</v>
+        <v>0.27</v>
       </c>
       <c r="L215">
-        <v>880.83</v>
+        <v>342.47</v>
       </c>
       <c r="M215" s="1">
-        <v>170749.7</v>
+        <v>125726.25</v>
       </c>
       <c r="N215" s="1">
-        <v>171630.53</v>
+        <v>126068.72</v>
       </c>
       <c r="O215" s="1">
-        <v>0.27</v>
+        <v>0.2</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>522</v>
+        <v>509</v>
       </c>
       <c r="B216" t="s">
-        <v>523</v>
+        <v>510</v>
       </c>
       <c r="C216" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>88.192</v>
+        <v>98.221</v>
       </c>
       <c r="E216" s="1">
-        <v>103.220985</v>
+        <v>99.423</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>206441.97</v>
+        <v>397692.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-30057.97</v>
+        <v>-4808.0</v>
       </c>
       <c r="J216" s="1">
-        <v>-14.560009284934</v>
+        <v>-1.2089757903101</v>
       </c>
       <c r="K216">
-        <v>0.73</v>
+        <v>0.72</v>
       </c>
       <c r="L216" t="s">
-        <v>524</v>
+        <v>511</v>
       </c>
       <c r="M216" s="1">
-        <v>176384.0</v>
+        <v>392884.0</v>
       </c>
       <c r="N216" s="1">
-        <v>177841.53</v>
+        <v>395777.15</v>
       </c>
       <c r="O216" s="1">
-        <v>0.28</v>
+        <v>0.62</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>525</v>
+        <v>512</v>
       </c>
       <c r="B217" t="s">
-        <v>526</v>
+        <v>513</v>
       </c>
       <c r="C217" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>97.702</v>
+        <v>98.268</v>
       </c>
       <c r="E217" s="1">
-        <v>99.779</v>
+        <v>97.59</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>498895.0</v>
+        <v>97590.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-10385.0</v>
+        <v>678.0</v>
       </c>
       <c r="J217" s="1">
-        <v>-2.0816003367442</v>
+        <v>0.69474331386413</v>
       </c>
       <c r="K217">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="L217" t="s">
-        <v>527</v>
+        <v>514</v>
       </c>
       <c r="M217" s="1">
-        <v>488510.0</v>
+        <v>98268.0</v>
       </c>
       <c r="N217" s="1">
-        <v>492105.89</v>
+        <v>99950.88</v>
       </c>
       <c r="O217" s="1">
-        <v>0.79</v>
+        <v>0.16</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>528</v>
+        <v>515</v>
       </c>
       <c r="B218" t="s">
-        <v>529</v>
+        <v>516</v>
       </c>
       <c r="C218" s="1">
-        <v>300000.0</v>
+        <v>146000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>98.072</v>
+        <v>98.559</v>
       </c>
       <c r="E218" s="1">
-        <v>100.0</v>
+        <v>99.947</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>300000.0</v>
+        <v>145922.62</v>
       </c>
       <c r="I218" s="1">
-        <v>-5784.0</v>
+        <v>-2026.48</v>
       </c>
       <c r="J218" s="1">
-        <v>-1.928</v>
+        <v>-1.388736030096</v>
       </c>
       <c r="K218">
-        <v>0.69</v>
+        <v>1.94</v>
       </c>
       <c r="L218" t="s">
-        <v>530</v>
+        <v>517</v>
       </c>
       <c r="M218" s="1">
-        <v>294216.0</v>
+        <v>143896.14</v>
       </c>
       <c r="N218" s="1">
-        <v>296273.92</v>
+        <v>146731.14</v>
       </c>
       <c r="O218" s="1">
-        <v>0.47</v>
+        <v>0.23</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>531</v>
+        <v>518</v>
       </c>
       <c r="B219" t="s">
-        <v>532</v>
+        <v>519</v>
       </c>
       <c r="C219" s="1">
-        <v>200000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>100.279</v>
+        <v>101.183</v>
       </c>
       <c r="E219" s="1">
-        <v>102.542</v>
+        <v>100.0</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>205084.0</v>
+        <v>170000.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-4526.0</v>
+        <v>2011.1</v>
       </c>
       <c r="J219" s="1">
-        <v>-2.2069005870765</v>
+        <v>1.183</v>
       </c>
       <c r="K219">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>975.21</v>
+        <v>0.89</v>
+      </c>
+      <c r="L219" t="s">
+        <v>520</v>
       </c>
       <c r="M219" s="1">
-        <v>200558.0</v>
+        <v>172011.1</v>
       </c>
       <c r="N219" s="1">
-        <v>201533.21</v>
+        <v>173530.54</v>
       </c>
       <c r="O219" s="1">
-        <v>0.32</v>
+        <v>0.27</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>533</v>
+        <v>521</v>
       </c>
       <c r="B220" t="s">
-        <v>534</v>
+        <v>522</v>
       </c>
       <c r="C220" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>93.747</v>
+        <v>88.748</v>
       </c>
       <c r="E220" s="1">
-        <v>98.9724975</v>
+        <v>103.220985</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>395889.99</v>
+        <v>206441.97</v>
       </c>
       <c r="I220" s="1">
-        <v>-20901.99</v>
+        <v>-28945.97</v>
       </c>
       <c r="J220" s="1">
-        <v>-5.2797470327552</v>
+        <v>-14.021359125763</v>
       </c>
       <c r="K220">
-        <v>0.31</v>
+        <v>0.8</v>
       </c>
       <c r="L220" t="s">
-        <v>535</v>
+        <v>523</v>
       </c>
       <c r="M220" s="1">
-        <v>374988.0</v>
+        <v>177496.0</v>
       </c>
       <c r="N220" s="1">
-        <v>376226.36</v>
+        <v>179092.58</v>
       </c>
       <c r="O220" s="1">
-        <v>0.6</v>
+        <v>0.28</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>536</v>
+        <v>524</v>
       </c>
       <c r="B221" t="s">
-        <v>537</v>
+        <v>525</v>
       </c>
       <c r="C221" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>100.102</v>
+        <v>98.705</v>
       </c>
       <c r="E221" s="1">
-        <v>100.15</v>
+        <v>99.779</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>200300.0</v>
+        <v>498895.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-96.0</v>
+        <v>-5370.0</v>
       </c>
       <c r="J221" s="1">
-        <v>-0.047928107838243</v>
+        <v>-1.0763787971417</v>
       </c>
       <c r="K221">
-        <v>3.06</v>
+        <v>1.02</v>
       </c>
       <c r="L221" t="s">
-        <v>538</v>
+        <v>526</v>
       </c>
       <c r="M221" s="1">
-        <v>200204.0</v>
+        <v>493525.0</v>
       </c>
       <c r="N221" s="1">
-        <v>206319.07</v>
+        <v>498610.62</v>
       </c>
       <c r="O221" s="1">
-        <v>0.33</v>
+        <v>0.78</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>539</v>
+        <v>527</v>
       </c>
       <c r="B222" t="s">
-        <v>540</v>
+        <v>528</v>
       </c>
       <c r="C222" s="1">
         <v>300000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>69.408</v>
+        <v>98.492</v>
       </c>
       <c r="E222" s="1">
-        <v>99.641</v>
+        <v>100.0</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>298923.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-90699.0</v>
+        <v>-4524.0</v>
       </c>
       <c r="J222" s="1">
-        <v>-30.341927519796</v>
+        <v>-1.508</v>
       </c>
       <c r="K222">
-        <v>0.0</v>
+        <v>0.16</v>
       </c>
       <c r="L222">
-        <v>0.0</v>
+        <v>474.9</v>
       </c>
       <c r="M222" s="1">
-        <v>208224.0</v>
+        <v>295476.0</v>
       </c>
       <c r="N222" s="1">
-        <v>208224.0</v>
+        <v>295950.9</v>
       </c>
       <c r="O222" s="1">
-        <v>0.33</v>
+        <v>0.46</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>541</v>
+        <v>529</v>
       </c>
       <c r="B223" t="s">
-        <v>542</v>
+        <v>530</v>
       </c>
       <c r="C223" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>97.858</v>
+        <v>100.602</v>
       </c>
       <c r="E223" s="1">
-        <v>99.794</v>
+        <v>102.542</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>99794.0</v>
+        <v>205084.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-1936.0</v>
+        <v>-3880.0</v>
       </c>
       <c r="J223" s="1">
-        <v>-1.9399963925687</v>
+        <v>-1.8919077061107</v>
       </c>
       <c r="K223">
-        <v>0.58</v>
-[...2 lines deleted...]
-        <v>584.93</v>
+        <v>0.8</v>
+      </c>
+      <c r="L223" t="s">
+        <v>531</v>
       </c>
       <c r="M223" s="1">
-        <v>97858.0</v>
+        <v>201204.0</v>
       </c>
       <c r="N223" s="1">
-        <v>98442.93</v>
+        <v>202807.67</v>
       </c>
       <c r="O223" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>543</v>
+        <v>532</v>
       </c>
       <c r="B224" t="s">
-        <v>544</v>
+        <v>533</v>
       </c>
       <c r="C224" s="1">
-        <v>115000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>99.388</v>
+        <v>94.215</v>
       </c>
       <c r="E224" s="1">
-        <v>100.0</v>
+        <v>98.9724975</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>115000.0</v>
+        <v>395889.99</v>
       </c>
       <c r="I224" s="1">
-        <v>-703.8</v>
+        <v>-19029.99</v>
       </c>
       <c r="J224" s="1">
-        <v>-0.612</v>
+        <v>-4.8068883984665</v>
       </c>
       <c r="K224">
-        <v>2.95</v>
+        <v>0.35</v>
       </c>
       <c r="L224" t="s">
-        <v>545</v>
+        <v>534</v>
       </c>
       <c r="M224" s="1">
-        <v>114296.2</v>
+        <v>376860.0</v>
       </c>
       <c r="N224" s="1">
-        <v>117691.55</v>
+        <v>378257.26</v>
       </c>
       <c r="O224" s="1">
-        <v>0.19</v>
+        <v>0.59</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>546</v>
+        <v>535</v>
       </c>
       <c r="B225" t="s">
-        <v>547</v>
+        <v>536</v>
       </c>
       <c r="C225" s="1">
         <v>200000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>99.082</v>
+        <v>100.542</v>
       </c>
       <c r="E225" s="1">
-        <v>101.2</v>
+        <v>100.15</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>202400.0</v>
+        <v>200300.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-4236.0</v>
+        <v>784.0</v>
       </c>
       <c r="J225" s="1">
-        <v>-2.0928853754941</v>
+        <v>0.39141288067898</v>
       </c>
       <c r="K225">
-        <v>0.61</v>
+        <v>3.38</v>
       </c>
       <c r="L225" t="s">
-        <v>548</v>
+        <v>537</v>
       </c>
       <c r="M225" s="1">
-        <v>198164.0</v>
+        <v>201084.0</v>
       </c>
       <c r="N225" s="1">
-        <v>199380.44</v>
+        <v>207834.68</v>
       </c>
       <c r="O225" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>549</v>
+        <v>538</v>
       </c>
       <c r="B226" t="s">
-        <v>550</v>
+        <v>539</v>
       </c>
       <c r="C226" s="1">
-        <v>198000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>98.429</v>
+        <v>69.78</v>
       </c>
       <c r="E226" s="1">
-        <v>99.728</v>
+        <v>99.641</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>197461.44</v>
+        <v>298923.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-2572.02</v>
+        <v>-89583.0</v>
       </c>
       <c r="J226" s="1">
-        <v>-1.3025429167335</v>
+        <v>-29.968587228149</v>
       </c>
       <c r="K226">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>551</v>
+        <v>0.0</v>
+      </c>
+      <c r="L226">
+        <v>0.0</v>
       </c>
       <c r="M226" s="1">
-        <v>194889.42</v>
+        <v>209340.0</v>
       </c>
       <c r="N226" s="1">
-        <v>196564.28</v>
+        <v>209340.0</v>
       </c>
       <c r="O226" s="1">
-        <v>0.31</v>
+        <v>0.33</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>552</v>
+        <v>540</v>
       </c>
       <c r="B227" t="s">
-        <v>553</v>
+        <v>541</v>
       </c>
       <c r="C227" s="1">
         <v>100000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>97.256</v>
+        <v>98.11</v>
       </c>
       <c r="E227" s="1">
-        <v>97.26</v>
+        <v>99.794</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>97260.0</v>
+        <v>99794.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-4.0</v>
+        <v>-1684.0</v>
       </c>
       <c r="J227" s="1">
-        <v>-0.0041126876413736</v>
+        <v>-1.687476200974</v>
       </c>
       <c r="K227">
-        <v>0.34</v>
+        <v>0.86</v>
       </c>
       <c r="L227">
-        <v>339.04</v>
+        <v>863.01</v>
       </c>
       <c r="M227" s="1">
-        <v>97256.0</v>
+        <v>98110.0</v>
       </c>
       <c r="N227" s="1">
-        <v>97595.04</v>
+        <v>98973.01</v>
       </c>
       <c r="O227" s="1">
         <v>0.16</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>554</v>
+        <v>542</v>
       </c>
       <c r="B228" t="s">
-        <v>555</v>
+        <v>543</v>
       </c>
       <c r="C228" s="1">
-        <v>100000.0</v>
+        <v>115000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>99.737</v>
+        <v>99.679</v>
       </c>
       <c r="E228" s="1">
-        <v>102.47</v>
+        <v>100.0</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>102470.0</v>
+        <v>115000.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-2733.0</v>
+        <v>-369.15</v>
       </c>
       <c r="J228" s="1">
-        <v>-2.6671220845125</v>
+        <v>-0.321</v>
       </c>
       <c r="K228">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>175.34</v>
+        <v>3.24</v>
+      </c>
+      <c r="L228" t="s">
+        <v>544</v>
       </c>
       <c r="M228" s="1">
-        <v>99737.0</v>
+        <v>114630.85</v>
       </c>
       <c r="N228" s="1">
-        <v>99912.34</v>
+        <v>118362.26</v>
       </c>
       <c r="O228" s="1">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>556</v>
+        <v>545</v>
       </c>
       <c r="B229" t="s">
-        <v>557</v>
+        <v>546</v>
       </c>
       <c r="C229" s="1">
-        <v>137000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>100.12</v>
+        <v>99.597</v>
       </c>
       <c r="E229" s="1">
-        <v>99.958</v>
+        <v>101.2</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>136942.46</v>
+        <v>202400.0</v>
       </c>
       <c r="I229" s="1">
-        <v>221.94</v>
+        <v>-3206.0</v>
       </c>
       <c r="J229" s="1">
-        <v>0.16206806858881</v>
+        <v>-1.5839920948617</v>
       </c>
       <c r="K229">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.9</v>
+      </c>
+      <c r="L229" t="s">
+        <v>547</v>
       </c>
       <c r="M229" s="1">
-        <v>137164.4</v>
+        <v>199194.0</v>
       </c>
       <c r="N229" s="1">
-        <v>137164.4</v>
+        <v>200998.38</v>
       </c>
       <c r="O229" s="1">
-        <v>0.22</v>
+        <v>0.31</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>558</v>
+        <v>548</v>
       </c>
       <c r="B230" t="s">
-        <v>559</v>
+        <v>549</v>
       </c>
       <c r="C230" s="1">
-        <v>158000.0</v>
+        <v>198000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>97.884</v>
+        <v>98.576</v>
       </c>
       <c r="E230" s="1">
-        <v>99.422</v>
+        <v>99.728</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>157086.76</v>
+        <v>197461.44</v>
       </c>
       <c r="I230" s="1">
-        <v>-2430.04</v>
+        <v>-2280.96</v>
       </c>
       <c r="J230" s="1">
-        <v>-1.5469413208344</v>
+        <v>-1.1551419862025</v>
       </c>
       <c r="K230">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>872.25</v>
+        <v>1.1</v>
+      </c>
+      <c r="L230" t="s">
+        <v>550</v>
       </c>
       <c r="M230" s="1">
-        <v>154656.72</v>
+        <v>195180.48</v>
       </c>
       <c r="N230" s="1">
-        <v>155528.97</v>
+        <v>197366.62</v>
       </c>
       <c r="O230" s="1">
-        <v>0.25</v>
+        <v>0.31</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>560</v>
+        <v>551</v>
       </c>
       <c r="B231" t="s">
-        <v>561</v>
+        <v>552</v>
       </c>
       <c r="C231" s="1">
-        <v>228000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>100.423</v>
+        <v>97.261</v>
       </c>
       <c r="E231" s="1">
-        <v>100.0</v>
+        <v>97.26</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>228000.0</v>
+        <v>97260.0</v>
       </c>
       <c r="I231" s="1">
-        <v>964.44</v>
+        <v>1.0</v>
       </c>
       <c r="J231" s="1">
-        <v>0.423</v>
+        <v>0.0010281719103434</v>
       </c>
       <c r="K231">
-        <v>0.0</v>
+        <v>0.64</v>
       </c>
       <c r="L231">
-        <v>0.0</v>
+        <v>636.99</v>
       </c>
       <c r="M231" s="1">
-        <v>228964.44</v>
+        <v>97261.0</v>
       </c>
       <c r="N231" s="1">
-        <v>228964.44</v>
+        <v>97897.99</v>
       </c>
       <c r="O231" s="1">
-        <v>0.37</v>
+        <v>0.15</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>562</v>
+        <v>553</v>
       </c>
       <c r="B232" t="s">
-        <v>563</v>
+        <v>554</v>
       </c>
       <c r="C232" s="1">
-        <v>325000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>88.595</v>
+        <v>99.71</v>
       </c>
       <c r="E232" s="1">
-        <v>88.621</v>
+        <v>102.47</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>288018.25</v>
+        <v>102470.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-84.5</v>
+        <v>-2760.0</v>
       </c>
       <c r="J232" s="1">
-        <v>-0.029338418659234</v>
+        <v>-2.6934712598809</v>
       </c>
       <c r="K232">
-        <v>1.43</v>
-[...2 lines deleted...]
-        <v>564</v>
+        <v>0.49</v>
+      </c>
+      <c r="L232">
+        <v>493.15</v>
       </c>
       <c r="M232" s="1">
-        <v>287933.75</v>
+        <v>99710.0</v>
       </c>
       <c r="N232" s="1">
-        <v>292592.83</v>
+        <v>100203.15</v>
       </c>
       <c r="O232" s="1">
-        <v>0.47</v>
+        <v>0.16</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>565</v>
+        <v>555</v>
       </c>
       <c r="B233" t="s">
-        <v>566</v>
+        <v>556</v>
       </c>
       <c r="C233" s="1">
-        <v>200000.0</v>
+        <v>137000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>74.441</v>
+        <v>100.277</v>
       </c>
       <c r="E233" s="1">
-        <v>73.87</v>
+        <v>99.958</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>147740.0</v>
+        <v>136942.46</v>
       </c>
       <c r="I233" s="1">
-        <v>1142.0</v>
+        <v>437.03</v>
       </c>
       <c r="J233" s="1">
-        <v>0.77297955868417</v>
+        <v>0.31913403629524</v>
       </c>
       <c r="K233">
-        <v>0.35</v>
+        <v>0.29</v>
       </c>
       <c r="L233">
-        <v>694.52</v>
+        <v>394.11</v>
       </c>
       <c r="M233" s="1">
-        <v>148882.0</v>
+        <v>137379.49</v>
       </c>
       <c r="N233" s="1">
-        <v>149576.52</v>
+        <v>137773.6</v>
       </c>
       <c r="O233" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>567</v>
+        <v>557</v>
       </c>
       <c r="B234" t="s">
-        <v>568</v>
+        <v>558</v>
       </c>
       <c r="C234" s="1">
-        <v>200000.0</v>
+        <v>158000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>98.095</v>
+        <v>98.181</v>
       </c>
       <c r="E234" s="1">
-        <v>99.985</v>
+        <v>99.422</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>199970.0</v>
+        <v>157086.76</v>
       </c>
       <c r="I234" s="1">
-        <v>-3780.0</v>
+        <v>-1960.78</v>
       </c>
       <c r="J234" s="1">
-        <v>-1.8902835425314</v>
+        <v>-1.2482146808553</v>
       </c>
       <c r="K234">
-        <v>3.02</v>
+        <v>0.81</v>
       </c>
       <c r="L234" t="s">
-        <v>569</v>
+        <v>559</v>
       </c>
       <c r="M234" s="1">
-        <v>196190.0</v>
+        <v>155125.98</v>
       </c>
       <c r="N234" s="1">
-        <v>202237.26</v>
+        <v>156406.21</v>
       </c>
       <c r="O234" s="1">
-        <v>0.32</v>
+        <v>0.24</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>570</v>
+        <v>560</v>
       </c>
       <c r="B235" t="s">
-        <v>571</v>
+        <v>561</v>
       </c>
       <c r="C235" s="1">
-        <v>200000.0</v>
+        <v>228000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>100.939</v>
+        <v>100.804</v>
       </c>
       <c r="E235" s="1">
         <v>100.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>200000.0</v>
+        <v>228000.0</v>
       </c>
       <c r="I235" s="1">
-        <v>1878.0</v>
+        <v>1833.12</v>
       </c>
       <c r="J235" s="1">
-        <v>0.939</v>
+        <v>0.804</v>
       </c>
       <c r="K235">
-        <v>2.58</v>
-[...2 lines deleted...]
-        <v>572</v>
+        <v>0.32</v>
+      </c>
+      <c r="L235">
+        <v>724.6</v>
       </c>
       <c r="M235" s="1">
-        <v>201878.0</v>
+        <v>229833.12</v>
       </c>
       <c r="N235" s="1">
-        <v>207028.07</v>
+        <v>230557.72</v>
       </c>
       <c r="O235" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>573</v>
+        <v>562</v>
       </c>
       <c r="B236" t="s">
-        <v>574</v>
+        <v>563</v>
       </c>
       <c r="C236" s="1">
-        <v>100000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>98.383</v>
+        <v>89.017</v>
       </c>
       <c r="E236" s="1">
-        <v>99.711</v>
+        <v>88.621</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>99711.0</v>
+        <v>288018.25</v>
       </c>
       <c r="I236" s="1">
-        <v>-1328.0</v>
+        <v>1287.0</v>
       </c>
       <c r="J236" s="1">
-        <v>-1.3318490437364</v>
+        <v>0.44684668419449</v>
       </c>
       <c r="K236">
-        <v>1.12</v>
+        <v>1.56</v>
       </c>
       <c r="L236" t="s">
-        <v>575</v>
+        <v>564</v>
       </c>
       <c r="M236" s="1">
-        <v>98383.0</v>
+        <v>289305.25</v>
       </c>
       <c r="N236" s="1">
-        <v>99502.86</v>
+        <v>294383.93</v>
       </c>
       <c r="O236" s="1">
-        <v>0.16</v>
+        <v>0.46</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>576</v>
+        <v>565</v>
       </c>
       <c r="B237" t="s">
-        <v>577</v>
+        <v>566</v>
       </c>
       <c r="C237" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>98.417</v>
+        <v>75.13</v>
       </c>
       <c r="E237" s="1">
-        <v>100.66</v>
+        <v>73.87</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>100660.0</v>
+        <v>147740.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-2243.0</v>
+        <v>2520.0</v>
       </c>
       <c r="J237" s="1">
-        <v>-2.2282932644546</v>
+        <v>1.7056992012996</v>
       </c>
       <c r="K237">
-        <v>2.77</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>0.41</v>
+      </c>
+      <c r="L237">
+        <v>813.7</v>
       </c>
       <c r="M237" s="1">
-        <v>98417.0</v>
+        <v>150260.0</v>
       </c>
       <c r="N237" s="1">
-        <v>101190.97</v>
+        <v>151073.7</v>
       </c>
       <c r="O237" s="1">
-        <v>0.16</v>
+        <v>0.24</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>579</v>
+        <v>567</v>
       </c>
       <c r="B238" t="s">
-        <v>580</v>
+        <v>568</v>
       </c>
       <c r="C238" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>100.106</v>
+        <v>98.549</v>
       </c>
       <c r="E238" s="1">
-        <v>100.0</v>
+        <v>99.985</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>100000.0</v>
+        <v>199970.0</v>
       </c>
       <c r="I238" s="1">
-        <v>106.0</v>
+        <v>-2872.0</v>
       </c>
       <c r="J238" s="1">
-        <v>0.106</v>
+        <v>-1.4362154323148</v>
       </c>
       <c r="K238">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>95.89</v>
+        <v>3.29</v>
+      </c>
+      <c r="L238" t="s">
+        <v>569</v>
       </c>
       <c r="M238" s="1">
-        <v>100106.0</v>
+        <v>197098.0</v>
       </c>
       <c r="N238" s="1">
-        <v>100201.89</v>
+        <v>203681.56</v>
       </c>
       <c r="O238" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>581</v>
+        <v>570</v>
       </c>
       <c r="B239" t="s">
-        <v>582</v>
+        <v>571</v>
       </c>
       <c r="C239" s="1">
-        <v>226000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>97.952</v>
+        <v>101.358</v>
       </c>
       <c r="E239" s="1">
-        <v>99.84072566</v>
+        <v>100.0</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>225640.04</v>
+        <v>200000.0</v>
       </c>
       <c r="I239" s="1">
-        <v>-4268.52</v>
+        <v>2716.0</v>
       </c>
       <c r="J239" s="1">
-        <v>-1.8917387180041</v>
+        <v>1.358</v>
       </c>
       <c r="K239">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>961.27</v>
+        <v>2.88</v>
+      </c>
+      <c r="L239" t="s">
+        <v>572</v>
       </c>
       <c r="M239" s="1">
-        <v>221371.52</v>
+        <v>202716.0</v>
       </c>
       <c r="N239" s="1">
-        <v>222332.79</v>
+        <v>208478.17</v>
       </c>
       <c r="O239" s="1">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>583</v>
+        <v>573</v>
       </c>
       <c r="B240" t="s">
-        <v>584</v>
+        <v>574</v>
       </c>
       <c r="C240" s="1">
         <v>100000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>98.595</v>
+        <v>98.984</v>
       </c>
       <c r="E240" s="1">
-        <v>99.326</v>
+        <v>99.711</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>99326.0</v>
+        <v>99711.0</v>
       </c>
       <c r="I240" s="1">
-        <v>-731.0</v>
+        <v>-727.0</v>
       </c>
       <c r="J240" s="1">
-        <v>-0.73596037291344</v>
+        <v>-0.72910711957557</v>
       </c>
       <c r="K240">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>456.85</v>
+        <v>1.42</v>
+      </c>
+      <c r="L240" t="s">
+        <v>575</v>
       </c>
       <c r="M240" s="1">
-        <v>98595.0</v>
+        <v>98984.0</v>
       </c>
       <c r="N240" s="1">
-        <v>99051.85</v>
+        <v>100401.81</v>
       </c>
       <c r="O240" s="1">
         <v>0.16</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>585</v>
+        <v>576</v>
       </c>
       <c r="B241" t="s">
-        <v>586</v>
+        <v>577</v>
       </c>
       <c r="C241" s="1">
-        <v>151000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>98.033</v>
+        <v>98.61</v>
       </c>
       <c r="E241" s="1">
-        <v>100.0</v>
+        <v>100.66</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>151000.0</v>
+        <v>100660.0</v>
       </c>
       <c r="I241" s="1">
-        <v>-2970.17</v>
+        <v>-2050.0</v>
       </c>
       <c r="J241" s="1">
-        <v>-1.967</v>
+        <v>-2.0365587124975</v>
       </c>
       <c r="K241">
-        <v>0.72</v>
+        <v>3.04</v>
       </c>
       <c r="L241" t="s">
-        <v>587</v>
+        <v>578</v>
       </c>
       <c r="M241" s="1">
-        <v>148029.83</v>
+        <v>98610.0</v>
       </c>
       <c r="N241" s="1">
-        <v>149120.54</v>
+        <v>101652.12</v>
       </c>
       <c r="O241" s="1">
-        <v>0.24</v>
+        <v>0.16</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>588</v>
+        <v>579</v>
       </c>
       <c r="B242" t="s">
-        <v>589</v>
+        <v>580</v>
       </c>
       <c r="C242" s="1">
         <v>100000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>99.415</v>
+        <v>100.672</v>
       </c>
       <c r="E242" s="1">
-        <v>99.499</v>
+        <v>100.0</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>99499.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I242" s="1">
-        <v>-84.0</v>
+        <v>672.0</v>
       </c>
       <c r="J242" s="1">
-        <v>-0.084422959024714</v>
+        <v>0.672</v>
       </c>
       <c r="K242">
-        <v>1.12</v>
-[...2 lines deleted...]
-        <v>575</v>
+        <v>0.44</v>
+      </c>
+      <c r="L242">
+        <v>443.49</v>
       </c>
       <c r="M242" s="1">
-        <v>99415.0</v>
+        <v>100672.0</v>
       </c>
       <c r="N242" s="1">
-        <v>100534.86</v>
+        <v>101115.49</v>
       </c>
       <c r="O242" s="1">
         <v>0.16</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
       <c r="B243" t="s">
-        <v>591</v>
+        <v>582</v>
       </c>
       <c r="C243" s="1">
-        <v>100000.0</v>
+        <v>226000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>100.163</v>
+        <v>98.184</v>
       </c>
       <c r="E243" s="1">
-        <v>99.897</v>
+        <v>99.84072566</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>99897.0</v>
+        <v>225640.04</v>
       </c>
       <c r="I243" s="1">
-        <v>266.0</v>
+        <v>-3744.2</v>
       </c>
       <c r="J243" s="1">
-        <v>0.26627426249037</v>
+        <v>-1.6593686120602</v>
       </c>
       <c r="K243">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>148.63</v>
+        <v>0.69</v>
+      </c>
+      <c r="L243" t="s">
+        <v>583</v>
       </c>
       <c r="M243" s="1">
-        <v>100163.0</v>
+        <v>221895.84</v>
       </c>
       <c r="N243" s="1">
-        <v>100311.63</v>
+        <v>223463.13</v>
       </c>
       <c r="O243" s="1">
-        <v>0.16</v>
+        <v>0.35</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="B244" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
       <c r="C244" s="1">
         <v>100000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>98.742</v>
+        <v>98.778</v>
       </c>
       <c r="E244" s="1">
-        <v>100.0</v>
+        <v>99.326</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>100000.0</v>
+        <v>99326.0</v>
       </c>
       <c r="I244" s="1">
-        <v>-1258.0</v>
+        <v>-548.0</v>
       </c>
       <c r="J244" s="1">
-        <v>-1.258</v>
+        <v>-0.55171858325111</v>
       </c>
       <c r="K244">
-        <v>1.55</v>
-[...2 lines deleted...]
-        <v>594</v>
+        <v>0.74</v>
+      </c>
+      <c r="L244">
+        <v>744.86</v>
       </c>
       <c r="M244" s="1">
-        <v>98742.0</v>
+        <v>98778.0</v>
       </c>
       <c r="N244" s="1">
-        <v>100290.54</v>
+        <v>99522.86</v>
       </c>
       <c r="O244" s="1">
         <v>0.16</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>595</v>
+        <v>586</v>
       </c>
       <c r="B245" t="s">
-        <v>596</v>
+        <v>587</v>
       </c>
       <c r="C245" s="1">
-        <v>200000.0</v>
+        <v>151000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>98.687</v>
+        <v>98.539</v>
       </c>
       <c r="E245" s="1">
-        <v>99.871</v>
+        <v>100.0</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>199742.0</v>
+        <v>151000.0</v>
       </c>
       <c r="I245" s="1">
-        <v>-2368.0</v>
+        <v>-2206.11</v>
       </c>
       <c r="J245" s="1">
-        <v>-1.1855293328394</v>
+        <v>-1.461</v>
       </c>
       <c r="K245">
-        <v>1.76</v>
+        <v>1.03</v>
       </c>
       <c r="L245" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="M245" s="1">
-        <v>197374.0</v>
+        <v>148793.89</v>
       </c>
       <c r="N245" s="1">
-        <v>200898.66</v>
+        <v>150343.02</v>
       </c>
       <c r="O245" s="1">
-        <v>0.32</v>
+        <v>0.24</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
       <c r="B246" t="s">
-        <v>599</v>
+        <v>590</v>
       </c>
       <c r="C246" s="1">
-        <v>101000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>100.224</v>
+        <v>99.801</v>
       </c>
       <c r="E246" s="1">
-        <v>100.0</v>
+        <v>99.7</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>101000.0</v>
+        <v>199400.0</v>
       </c>
       <c r="I246" s="1">
-        <v>226.24</v>
+        <v>202.0</v>
       </c>
       <c r="J246" s="1">
-        <v>0.224</v>
+        <v>0.10130391173521</v>
       </c>
       <c r="K246">
-        <v>0.19</v>
+        <v>0.0</v>
       </c>
       <c r="L246">
-        <v>196.05</v>
+        <v>0.0</v>
       </c>
       <c r="M246" s="1">
-        <v>101226.24</v>
+        <v>199602.0</v>
       </c>
       <c r="N246" s="1">
-        <v>101422.29</v>
+        <v>199602.0</v>
       </c>
       <c r="O246" s="1">
-        <v>0.16</v>
+        <v>0.31</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="B247" t="s">
-        <v>601</v>
+        <v>592</v>
       </c>
       <c r="C247" s="1">
-        <v>1565000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>65.457</v>
+        <v>99.584</v>
       </c>
       <c r="E247" s="1">
-        <v>76.31296613</v>
+        <v>99.499</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>1194297.92</v>
+        <v>99499.0</v>
       </c>
       <c r="I247" s="1">
-        <v>-169895.87</v>
+        <v>85.0</v>
       </c>
       <c r="J247" s="1">
-        <v>-14.225585354783</v>
+        <v>0.085427994251198</v>
       </c>
       <c r="K247">
-        <v>0.76</v>
+        <v>1.42</v>
       </c>
       <c r="L247" t="s">
-        <v>602</v>
+        <v>575</v>
       </c>
       <c r="M247" s="1">
-        <v>1024402.05</v>
+        <v>99584.0</v>
       </c>
       <c r="N247" s="1">
-        <v>1036364.65</v>
+        <v>101001.81</v>
       </c>
       <c r="O247" s="1">
-        <v>1.66</v>
+        <v>0.16</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>603</v>
+        <v>593</v>
       </c>
       <c r="B248" t="s">
-        <v>604</v>
+        <v>594</v>
       </c>
       <c r="C248" s="1">
-        <v>202000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>99.72</v>
+        <v>100.341</v>
       </c>
       <c r="E248" s="1">
-        <v>99.646</v>
+        <v>99.897</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>201284.92</v>
+        <v>99897.0</v>
       </c>
       <c r="I248" s="1">
-        <v>149.48</v>
+        <v>444.0</v>
       </c>
       <c r="J248" s="1">
-        <v>0.07426289063284</v>
+        <v>0.44445779152527</v>
       </c>
       <c r="K248">
         <v>0.46</v>
       </c>
       <c r="L248">
-        <v>929.75</v>
+        <v>456.51</v>
       </c>
       <c r="M248" s="1">
-        <v>201434.4</v>
+        <v>100341.0</v>
       </c>
       <c r="N248" s="1">
-        <v>202364.15</v>
+        <v>100797.51</v>
       </c>
       <c r="O248" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>605</v>
+        <v>595</v>
       </c>
       <c r="B249" t="s">
-        <v>606</v>
+        <v>596</v>
       </c>
       <c r="C249" s="1">
-        <v>164000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.237</v>
+        <v>99.275</v>
       </c>
       <c r="E249" s="1">
         <v>100.0</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>164000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I249" s="1">
-        <v>388.68</v>
+        <v>-725.0</v>
       </c>
       <c r="J249" s="1">
-        <v>0.237</v>
+        <v>-0.725</v>
       </c>
       <c r="K249">
+        <v>1.83</v>
+      </c>
+      <c r="L249" t="s">
+        <v>597</v>
+      </c>
+      <c r="M249" s="1">
+        <v>99275.0</v>
+      </c>
+      <c r="N249" s="1">
+        <v>101100.75</v>
+      </c>
+      <c r="O249" s="1">
         <v>0.16</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.26</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>607</v>
+        <v>598</v>
       </c>
       <c r="B250" t="s">
-        <v>608</v>
+        <v>599</v>
       </c>
       <c r="C250" s="1">
-        <v>152000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>99.931</v>
+        <v>99.078</v>
       </c>
       <c r="E250" s="1">
-        <v>100.0</v>
+        <v>99.871</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>152000.0</v>
+        <v>199742.0</v>
       </c>
       <c r="I250" s="1">
-        <v>-104.88</v>
+        <v>-1586.0</v>
       </c>
       <c r="J250" s="1">
-        <v>-0.069</v>
+        <v>-0.79402429133582</v>
       </c>
       <c r="K250">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>115.58</v>
+        <v>2.07</v>
+      </c>
+      <c r="L250" t="s">
+        <v>600</v>
       </c>
       <c r="M250" s="1">
-        <v>151895.12</v>
+        <v>198156.0</v>
       </c>
       <c r="N250" s="1">
-        <v>152010.7</v>
+        <v>202296.41</v>
       </c>
       <c r="O250" s="1">
-        <v>0.24</v>
+        <v>0.32</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="B251" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="C251" s="1">
-        <v>200000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>88.53</v>
+        <v>100.5</v>
       </c>
       <c r="E251" s="1">
-        <v>86.091845</v>
+        <v>100.0</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>172183.69</v>
+        <v>101000.0</v>
       </c>
       <c r="I251" s="1">
-        <v>4876.31</v>
+        <v>505.0</v>
       </c>
       <c r="J251" s="1">
-        <v>2.8320394341648</v>
+        <v>0.5</v>
       </c>
       <c r="K251">
-        <v>0.09</v>
+        <v>0.51</v>
       </c>
       <c r="L251">
-        <v>176.71</v>
+        <v>511.9</v>
       </c>
       <c r="M251" s="1">
-        <v>177060.0</v>
+        <v>101505.0</v>
       </c>
       <c r="N251" s="1">
-        <v>177236.71</v>
+        <v>102016.9</v>
       </c>
       <c r="O251" s="1">
-        <v>0.28</v>
+        <v>0.16</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
       <c r="B252" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="C252" s="1">
-        <v>118000.0</v>
+        <v>1565000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>101.16</v>
+        <v>66.032</v>
       </c>
       <c r="E252" s="1">
-        <v>99.779</v>
+        <v>76.31296613</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>117739.22</v>
+        <v>1194297.92</v>
       </c>
       <c r="I252" s="1">
-        <v>1629.58</v>
+        <v>-160897.12</v>
       </c>
       <c r="J252" s="1">
-        <v>1.3840587698814</v>
+        <v>-13.472109203707</v>
       </c>
       <c r="K252">
-        <v>1.68</v>
+        <v>0.84</v>
       </c>
       <c r="L252" t="s">
-        <v>613</v>
+        <v>605</v>
       </c>
       <c r="M252" s="1">
-        <v>119368.8</v>
+        <v>1033400.8</v>
       </c>
       <c r="N252" s="1">
-        <v>121357.02</v>
+        <v>1046606.83</v>
       </c>
       <c r="O252" s="1">
-        <v>0.19</v>
+        <v>1.64</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
       <c r="B253" t="s">
-        <v>615</v>
+        <v>607</v>
       </c>
       <c r="C253" s="1">
-        <v>200000.0</v>
+        <v>202000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>100.572</v>
+        <v>99.827</v>
       </c>
       <c r="E253" s="1">
-        <v>102.939</v>
+        <v>99.646</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>205878.0</v>
+        <v>201284.92</v>
       </c>
       <c r="I253" s="1">
-        <v>-4734.0</v>
+        <v>365.62</v>
       </c>
       <c r="J253" s="1">
-        <v>-2.2994200448809</v>
+        <v>0.18164301627762</v>
       </c>
       <c r="K253">
-        <v>0.72</v>
+        <v>0.74</v>
       </c>
       <c r="L253" t="s">
-        <v>616</v>
+        <v>608</v>
       </c>
       <c r="M253" s="1">
-        <v>201144.0</v>
+        <v>201650.54</v>
       </c>
       <c r="N253" s="1">
-        <v>202574.14</v>
+        <v>203142.02</v>
       </c>
       <c r="O253" s="1">
         <v>0.32</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>617</v>
+        <v>609</v>
       </c>
       <c r="B254" t="s">
-        <v>618</v>
+        <v>610</v>
       </c>
       <c r="C254" s="1">
-        <v>300000.0</v>
+        <v>164000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>97.382</v>
+        <v>100.613</v>
       </c>
       <c r="E254" s="1">
-        <v>100.761</v>
+        <v>100.0</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>302283.0</v>
+        <v>164000.0</v>
       </c>
       <c r="I254" s="1">
-        <v>-10137.0</v>
+        <v>1005.32</v>
       </c>
       <c r="J254" s="1">
-        <v>-3.3534800170701</v>
+        <v>0.613</v>
       </c>
       <c r="K254">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>619</v>
+        <v>0.51</v>
+      </c>
+      <c r="L254">
+        <v>830.15</v>
       </c>
       <c r="M254" s="1">
-        <v>292146.0</v>
+        <v>165005.32</v>
       </c>
       <c r="N254" s="1">
-        <v>293921.34</v>
+        <v>165835.47</v>
       </c>
       <c r="O254" s="1">
-        <v>0.47</v>
+        <v>0.26</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>620</v>
+        <v>611</v>
       </c>
       <c r="B255" t="s">
-        <v>621</v>
+        <v>612</v>
       </c>
       <c r="C255" s="1">
-        <v>89000.0</v>
+        <v>152000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>101.765</v>
+        <v>100.089</v>
       </c>
       <c r="E255" s="1">
-        <v>99.871</v>
+        <v>100.0</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>88885.19</v>
+        <v>152000.0</v>
       </c>
       <c r="I255" s="1">
-        <v>1685.66</v>
+        <v>135.28</v>
       </c>
       <c r="J255" s="1">
-        <v>1.8964464158765</v>
+        <v>0.089</v>
       </c>
       <c r="K255">
-        <v>0.01</v>
+        <v>0.39</v>
       </c>
       <c r="L255">
-        <v>9.14</v>
+        <v>594.42</v>
       </c>
       <c r="M255" s="1">
-        <v>90570.85</v>
+        <v>152135.28</v>
       </c>
       <c r="N255" s="1">
-        <v>90579.99</v>
+        <v>152729.7</v>
       </c>
       <c r="O255" s="1">
-        <v>0.15</v>
+        <v>0.24</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>622</v>
+        <v>613</v>
       </c>
       <c r="B256" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
       <c r="C256" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>104.569</v>
+        <v>88.696</v>
       </c>
       <c r="E256" s="1">
-        <v>106.89563</v>
+        <v>86.091845</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>106895.63</v>
+        <v>172183.69</v>
       </c>
       <c r="I256" s="1">
-        <v>-2326.63</v>
+        <v>5208.31</v>
       </c>
       <c r="J256" s="1">
-        <v>-2.1765436061324</v>
+        <v>3.0248567677926</v>
       </c>
       <c r="K256">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="L256">
-        <v>81.51</v>
+        <v>295.89</v>
       </c>
       <c r="M256" s="1">
-        <v>104569.0</v>
+        <v>177392.0</v>
       </c>
       <c r="N256" s="1">
-        <v>104650.51</v>
+        <v>177687.89</v>
       </c>
       <c r="O256" s="1">
-        <v>0.17</v>
+        <v>0.28</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="B257" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="C257" s="1">
-        <v>200000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>98.01</v>
+        <v>101.367</v>
       </c>
       <c r="E257" s="1">
-        <v>99.589</v>
+        <v>99.779</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>199178.0</v>
+        <v>117739.22</v>
       </c>
       <c r="I257" s="1">
-        <v>-3158.0</v>
+        <v>1873.84</v>
       </c>
       <c r="J257" s="1">
-        <v>-1.5855164727028</v>
+        <v>1.5915172531294</v>
       </c>
       <c r="K257">
-        <v>2.36</v>
+        <v>1.98</v>
       </c>
       <c r="L257" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
       <c r="M257" s="1">
-        <v>196020.0</v>
+        <v>119613.06</v>
       </c>
       <c r="N257" s="1">
-        <v>200737.81</v>
+        <v>121952.85</v>
       </c>
       <c r="O257" s="1">
-        <v>0.32</v>
+        <v>0.19</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>627</v>
+        <v>618</v>
       </c>
       <c r="B258" t="s">
-        <v>628</v>
+        <v>619</v>
       </c>
       <c r="C258" s="1">
         <v>200000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>101.819</v>
+        <v>100.728</v>
       </c>
       <c r="E258" s="1">
-        <v>104.481</v>
+        <v>102.939</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>208962.0</v>
+        <v>205878.0</v>
       </c>
       <c r="I258" s="1">
-        <v>-5324.0</v>
+        <v>-4422.0</v>
       </c>
       <c r="J258" s="1">
-        <v>-2.5478316631732</v>
+        <v>-2.1478739836214</v>
       </c>
       <c r="K258">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>624.66</v>
+        <v>1.0</v>
+      </c>
+      <c r="L258" t="s">
+        <v>620</v>
       </c>
       <c r="M258" s="1">
-        <v>203638.0</v>
+        <v>201456.0</v>
       </c>
       <c r="N258" s="1">
-        <v>204262.66</v>
+        <v>203462.16</v>
       </c>
       <c r="O258" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>629</v>
+        <v>621</v>
       </c>
       <c r="B259" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="C259" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>97.102</v>
+        <v>97.735</v>
       </c>
       <c r="E259" s="1">
-        <v>99.908</v>
+        <v>100.761</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>99908.0</v>
+        <v>302283.0</v>
       </c>
       <c r="I259" s="1">
-        <v>-2806.0</v>
+        <v>-9078.0</v>
       </c>
       <c r="J259" s="1">
-        <v>-2.8085838971854</v>
+        <v>-3.0031460584949</v>
       </c>
       <c r="K259">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="L259" t="s">
-        <v>630</v>
+        <v>623</v>
       </c>
       <c r="M259" s="1">
-        <v>97102.0</v>
+        <v>293205.0</v>
       </c>
       <c r="N259" s="1">
-        <v>98103.04</v>
+        <v>295784.79</v>
       </c>
       <c r="O259" s="1">
-        <v>0.16</v>
+        <v>0.46</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>631</v>
+        <v>624</v>
       </c>
       <c r="B260" t="s">
-        <v>632</v>
+        <v>625</v>
       </c>
       <c r="C260" s="1">
-        <v>200000.0</v>
+        <v>89000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>103.789</v>
+        <v>101.86</v>
       </c>
       <c r="E260" s="1">
-        <v>106.6</v>
+        <v>99.871</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>213200.0</v>
+        <v>88885.19</v>
       </c>
       <c r="I260" s="1">
-        <v>-5622.0</v>
+        <v>1770.21</v>
       </c>
       <c r="J260" s="1">
-        <v>-2.6369606003752</v>
+        <v>1.9915691241702</v>
       </c>
       <c r="K260">
-        <v>2.32</v>
-[...2 lines deleted...]
-        <v>633</v>
+        <v>0.31</v>
+      </c>
+      <c r="L260">
+        <v>274.32</v>
       </c>
       <c r="M260" s="1">
-        <v>207578.0</v>
+        <v>90655.4</v>
       </c>
       <c r="N260" s="1">
-        <v>212212.25</v>
+        <v>90929.72</v>
       </c>
       <c r="O260" s="1">
-        <v>0.34</v>
+        <v>0.14</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="B261" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="C261" s="1">
-        <v>285000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>97.956</v>
+        <v>104.659</v>
       </c>
       <c r="E261" s="1">
-        <v>99.902</v>
+        <v>106.89563</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>284720.7</v>
+        <v>106895.63</v>
       </c>
       <c r="I261" s="1">
-        <v>-5546.1</v>
+        <v>-2236.63</v>
       </c>
       <c r="J261" s="1">
-        <v>-1.9479089507718</v>
+        <v>-2.0923493317734</v>
       </c>
       <c r="K261">
-        <v>0.74</v>
-[...2 lines deleted...]
-        <v>636</v>
+        <v>0.42</v>
+      </c>
+      <c r="L261">
+        <v>419.18</v>
       </c>
       <c r="M261" s="1">
-        <v>279174.6</v>
+        <v>104659.0</v>
       </c>
       <c r="N261" s="1">
-        <v>281297.46</v>
+        <v>105078.18</v>
       </c>
       <c r="O261" s="1">
-        <v>0.45</v>
+        <v>0.16</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
       <c r="B262" t="s">
-        <v>638</v>
+        <v>629</v>
       </c>
       <c r="C262" s="1">
-        <v>168000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>100.113</v>
+        <v>98.258</v>
       </c>
       <c r="E262" s="1">
-        <v>100.0</v>
+        <v>99.589</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>168000.0</v>
+        <v>199178.0</v>
       </c>
       <c r="I262" s="1">
-        <v>189.84</v>
+        <v>-2662.0</v>
       </c>
       <c r="J262" s="1">
-        <v>0.113</v>
+        <v>-1.3364929861732</v>
       </c>
       <c r="K262">
-        <v>1.13</v>
+        <v>2.6</v>
       </c>
       <c r="L262" t="s">
-        <v>639</v>
+        <v>630</v>
       </c>
       <c r="M262" s="1">
-        <v>168189.84</v>
+        <v>196516.0</v>
       </c>
       <c r="N262" s="1">
-        <v>170081.84</v>
+        <v>201710.52</v>
       </c>
       <c r="O262" s="1">
-        <v>0.27</v>
+        <v>0.32</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>640</v>
+        <v>631</v>
       </c>
       <c r="B263" t="s">
-        <v>641</v>
+        <v>632</v>
       </c>
       <c r="C263" s="1">
-        <v>190000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>94.832</v>
+        <v>97.882</v>
       </c>
       <c r="E263" s="1">
-        <v>106.52323684</v>
+        <v>99.908</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>202394.15</v>
+        <v>99908.0</v>
       </c>
       <c r="I263" s="1">
-        <v>-22213.35</v>
+        <v>-2026.0</v>
       </c>
       <c r="J263" s="1">
-        <v>-10.975292517101</v>
+        <v>-2.0278656363855</v>
       </c>
       <c r="K263">
-        <v>1.41</v>
+        <v>1.3</v>
       </c>
       <c r="L263" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
       <c r="M263" s="1">
-        <v>180180.8</v>
+        <v>97882.0</v>
       </c>
       <c r="N263" s="1">
-        <v>182867.87</v>
+        <v>99184.43</v>
       </c>
       <c r="O263" s="1">
-        <v>0.29</v>
+        <v>0.16</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="B264" t="s">
-        <v>644</v>
+        <v>632</v>
       </c>
       <c r="C264" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>100.975</v>
+        <v>102.614</v>
       </c>
       <c r="E264" s="1">
-        <v>100.0</v>
+        <v>104.481</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>100000.0</v>
+        <v>208962.0</v>
       </c>
       <c r="I264" s="1">
-        <v>975.0</v>
+        <v>-3734.0</v>
       </c>
       <c r="J264" s="1">
-        <v>0.975</v>
+        <v>-1.786927766771</v>
       </c>
       <c r="K264">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>204.31</v>
+        <v>0.69</v>
+      </c>
+      <c r="L264" t="s">
+        <v>635</v>
       </c>
       <c r="M264" s="1">
-        <v>100975.0</v>
+        <v>205228.0</v>
       </c>
       <c r="N264" s="1">
-        <v>101179.31</v>
+        <v>206607.45</v>
       </c>
       <c r="O264" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
       <c r="B265" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="C265" s="1">
         <v>200000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>101.802</v>
+        <v>104.16</v>
       </c>
       <c r="E265" s="1">
-        <v>103.4955</v>
+        <v>106.6</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>206991.0</v>
+        <v>213200.0</v>
       </c>
       <c r="I265" s="1">
-        <v>-3387.0</v>
+        <v>-4880.0</v>
       </c>
       <c r="J265" s="1">
-        <v>-1.6363030276679</v>
+        <v>-2.2889305816135</v>
       </c>
       <c r="K265">
-        <v>0.54</v>
+        <v>2.65</v>
       </c>
       <c r="L265" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
       <c r="M265" s="1">
-        <v>203604.0</v>
+        <v>208320.0</v>
       </c>
       <c r="N265" s="1">
-        <v>204675.23</v>
+        <v>213629.59</v>
       </c>
       <c r="O265" s="1">
         <v>0.33</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>648</v>
+        <v>639</v>
       </c>
       <c r="B266" t="s">
-        <v>649</v>
+        <v>640</v>
       </c>
       <c r="C266" s="1">
-        <v>160000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>99.997</v>
+        <v>98.519</v>
       </c>
       <c r="E266" s="1">
-        <v>100.0</v>
+        <v>99.902</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>160000.0</v>
+        <v>284720.7</v>
       </c>
       <c r="I266" s="1">
-        <v>-4.8</v>
+        <v>-3941.55</v>
       </c>
       <c r="J266" s="1">
-        <v>-0.003</v>
+        <v>-1.3843566695361</v>
       </c>
       <c r="K266">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>314.49</v>
+        <v>1.03</v>
+      </c>
+      <c r="L266" t="s">
+        <v>641</v>
       </c>
       <c r="M266" s="1">
-        <v>159995.2</v>
+        <v>280779.15</v>
       </c>
       <c r="N266" s="1">
-        <v>160309.69</v>
+        <v>283722.85</v>
       </c>
       <c r="O266" s="1">
-        <v>0.26</v>
+        <v>0.44</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
       <c r="B267" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="C267" s="1">
-        <v>100000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>100.671</v>
+        <v>100.461</v>
       </c>
       <c r="E267" s="1">
         <v>100.0</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>100000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="I267" s="1">
-        <v>671.0</v>
+        <v>774.48</v>
       </c>
       <c r="J267" s="1">
-        <v>0.671</v>
+        <v>0.461</v>
       </c>
       <c r="K267">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>252.74</v>
+        <v>1.45</v>
+      </c>
+      <c r="L267" t="s">
+        <v>644</v>
       </c>
       <c r="M267" s="1">
-        <v>100671.0</v>
+        <v>168774.48</v>
       </c>
       <c r="N267" s="1">
-        <v>100923.74</v>
+        <v>171204.4</v>
       </c>
       <c r="O267" s="1">
-        <v>0.16</v>
+        <v>0.27</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>652</v>
+        <v>645</v>
       </c>
       <c r="B268" t="s">
-        <v>653</v>
+        <v>646</v>
       </c>
       <c r="C268" s="1">
-        <v>200000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>95.409</v>
+        <v>95.022</v>
       </c>
       <c r="E268" s="1">
-        <v>97.25</v>
+        <v>106.52323684</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>194500.0</v>
+        <v>202394.15</v>
       </c>
       <c r="I268" s="1">
-        <v>-3682.0</v>
+        <v>-21852.35</v>
       </c>
       <c r="J268" s="1">
-        <v>-1.893059125964</v>
+        <v>-10.796927677999</v>
       </c>
       <c r="K268">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="L268">
-        <v>205.48</v>
+        <v>150.96</v>
       </c>
       <c r="M268" s="1">
-        <v>190818.0</v>
+        <v>180541.8</v>
       </c>
       <c r="N268" s="1">
-        <v>191023.48</v>
+        <v>180692.76</v>
       </c>
       <c r="O268" s="1">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>654</v>
+        <v>647</v>
       </c>
       <c r="B269" t="s">
-        <v>655</v>
+        <v>648</v>
       </c>
       <c r="C269" s="1">
-        <v>106000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>99.432</v>
+        <v>101.399</v>
       </c>
       <c r="E269" s="1">
-        <v>99.695</v>
+        <v>100.0</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>105676.7</v>
+        <v>100000.0</v>
       </c>
       <c r="I269" s="1">
-        <v>-278.78</v>
+        <v>1399.0</v>
       </c>
       <c r="J269" s="1">
-        <v>-0.26380460404233</v>
+        <v>1.399</v>
       </c>
       <c r="K269">
-        <v>0.49</v>
+        <v>0.53</v>
       </c>
       <c r="L269">
-        <v>522.74</v>
+        <v>533.48</v>
       </c>
       <c r="M269" s="1">
-        <v>105397.92</v>
+        <v>101399.0</v>
       </c>
       <c r="N269" s="1">
-        <v>105920.66</v>
+        <v>101932.48</v>
       </c>
       <c r="O269" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>656</v>
+        <v>649</v>
       </c>
       <c r="B270" t="s">
-        <v>657</v>
+        <v>650</v>
       </c>
       <c r="C270" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>82.783</v>
+        <v>101.956</v>
       </c>
       <c r="E270" s="1">
-        <v>92.28804</v>
+        <v>103.4955</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>276864.12</v>
+        <v>206991.0</v>
       </c>
       <c r="I270" s="1">
-        <v>-28515.12</v>
+        <v>-3079.0</v>
       </c>
       <c r="J270" s="1">
-        <v>-10.299319391765</v>
+        <v>-1.487504287626</v>
       </c>
       <c r="K270">
-        <v>0.51</v>
+        <v>0.87</v>
       </c>
       <c r="L270" t="s">
-        <v>658</v>
+        <v>651</v>
       </c>
       <c r="M270" s="1">
-        <v>248349.0</v>
+        <v>203912.0</v>
       </c>
       <c r="N270" s="1">
-        <v>249865.44</v>
+        <v>205658.58</v>
       </c>
       <c r="O270" s="1">
-        <v>0.4</v>
+        <v>0.32</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>659</v>
+        <v>652</v>
       </c>
       <c r="B271" t="s">
-        <v>660</v>
+        <v>653</v>
       </c>
       <c r="C271" s="1">
-        <v>216000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>89.701</v>
+        <v>100.511</v>
       </c>
       <c r="E271" s="1">
-        <v>102.24988426</v>
+        <v>100.0</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>220859.75</v>
+        <v>160000.0</v>
       </c>
       <c r="I271" s="1">
-        <v>-27105.59</v>
+        <v>817.6</v>
       </c>
       <c r="J271" s="1">
-        <v>-12.272761333833</v>
+        <v>0.511</v>
       </c>
       <c r="K271">
-        <v>0.63</v>
-[...2 lines deleted...]
-        <v>661</v>
+        <v>0.5</v>
+      </c>
+      <c r="L271">
+        <v>794.51</v>
       </c>
       <c r="M271" s="1">
-        <v>193754.16</v>
+        <v>160817.6</v>
       </c>
       <c r="N271" s="1">
-        <v>195112.3</v>
+        <v>161612.11</v>
       </c>
       <c r="O271" s="1">
-        <v>0.31</v>
+        <v>0.25</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>662</v>
+        <v>654</v>
       </c>
       <c r="B272" t="s">
-        <v>663</v>
+        <v>655</v>
       </c>
       <c r="C272" s="1">
         <v>100000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>100.875</v>
+        <v>100.881</v>
       </c>
       <c r="E272" s="1">
-        <v>99.417</v>
+        <v>100.0</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>99417.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I272" s="1">
-        <v>1458.0</v>
+        <v>881.0</v>
       </c>
       <c r="J272" s="1">
-        <v>1.4665499864208</v>
+        <v>0.881</v>
       </c>
       <c r="K272">
-        <v>0.33</v>
+        <v>0.55</v>
       </c>
       <c r="L272">
-        <v>328.77</v>
+        <v>545.92</v>
       </c>
       <c r="M272" s="1">
-        <v>100875.0</v>
+        <v>100881.0</v>
       </c>
       <c r="N272" s="1">
-        <v>101203.77</v>
+        <v>101426.92</v>
       </c>
       <c r="O272" s="1">
         <v>0.16</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>664</v>
+        <v>656</v>
       </c>
       <c r="B273" t="s">
-        <v>665</v>
+        <v>657</v>
       </c>
       <c r="C273" s="1">
         <v>200000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>98.646</v>
+        <v>96.247</v>
       </c>
       <c r="E273" s="1">
-        <v>100.0</v>
+        <v>97.25</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>200000.0</v>
+        <v>194500.0</v>
       </c>
       <c r="I273" s="1">
-        <v>-2708.0</v>
+        <v>-2006.0</v>
       </c>
       <c r="J273" s="1">
-        <v>-1.354</v>
+        <v>-1.0313624678663</v>
       </c>
       <c r="K273">
-        <v>2.04</v>
-[...2 lines deleted...]
-        <v>666</v>
+        <v>0.3</v>
+      </c>
+      <c r="L273">
+        <v>602.74</v>
       </c>
       <c r="M273" s="1">
-        <v>197292.0</v>
+        <v>192494.0</v>
       </c>
       <c r="N273" s="1">
-        <v>201369.3</v>
+        <v>193096.74</v>
       </c>
       <c r="O273" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>667</v>
+        <v>658</v>
       </c>
       <c r="B274" t="s">
-        <v>668</v>
+        <v>659</v>
       </c>
       <c r="C274" s="1">
-        <v>322.0</v>
+        <v>106000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>0.0775</v>
+        <v>99.714</v>
       </c>
       <c r="E274" s="1">
-        <v>0.1083618012</v>
+        <v>99.695</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>0.0</v>
+        <v>105676.7</v>
       </c>
       <c r="I274" s="1">
-        <v>-24843.75</v>
+        <v>20.14</v>
       </c>
       <c r="J274" s="1">
-        <v>0</v>
+        <v>0.019058127288229</v>
       </c>
       <c r="K274">
-        <v>0.0</v>
+        <v>0.79</v>
       </c>
       <c r="L274">
-        <v>0.0</v>
+        <v>838.56</v>
       </c>
       <c r="M274" s="1">
-        <v>-24843.75</v>
+        <v>105696.84</v>
       </c>
       <c r="N274" s="1">
-        <v>-24843.75</v>
+        <v>106535.4</v>
       </c>
       <c r="O274" s="1">
-        <v>-0.04</v>
+        <v>0.17</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>669</v>
+        <v>660</v>
       </c>
       <c r="B275" t="s">
-        <v>670</v>
+        <v>661</v>
       </c>
       <c r="C275" s="1">
-        <v>57.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>66.9</v>
+        <v>83.11</v>
       </c>
       <c r="E275" s="1">
-        <v>53.2</v>
+        <v>92.28804</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>30324.0</v>
+        <v>276864.12</v>
       </c>
       <c r="I275" s="1">
-        <v>7809.0</v>
+        <v>-27534.12</v>
       </c>
       <c r="J275" s="1">
-        <v>25.751879699248</v>
+        <v>-9.9449939558799</v>
       </c>
       <c r="K275">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.57</v>
+      </c>
+      <c r="L275" t="s">
+        <v>662</v>
       </c>
       <c r="M275" s="1">
-        <v>38133.0</v>
+        <v>249330.0</v>
       </c>
       <c r="N275" s="1">
-        <v>38133.0</v>
+        <v>251025.21</v>
       </c>
       <c r="O275" s="1">
-        <v>0.06</v>
+        <v>0.39</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>671</v>
+        <v>663</v>
       </c>
       <c r="B276" t="s">
-        <v>672</v>
+        <v>664</v>
       </c>
       <c r="C276" s="1">
-        <v>200.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>14.1</v>
+        <v>90.077</v>
       </c>
       <c r="E276" s="1">
-        <v>16.3</v>
+        <v>102.24988426</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>32600.0</v>
+        <v>220859.75</v>
       </c>
       <c r="I276" s="1">
-        <v>-4400.0</v>
+        <v>-26293.43</v>
       </c>
       <c r="J276" s="1">
-        <v>-13.496932515337</v>
+        <v>-11.90503475622</v>
       </c>
       <c r="K276">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.69</v>
+      </c>
+      <c r="L276" t="s">
+        <v>665</v>
       </c>
       <c r="M276" s="1">
-        <v>28200.0</v>
+        <v>194566.32</v>
       </c>
       <c r="N276" s="1">
-        <v>28200.0</v>
+        <v>196053.17</v>
       </c>
       <c r="O276" s="1">
-        <v>0.05</v>
+        <v>0.31</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>673</v>
+        <v>666</v>
       </c>
       <c r="B277" t="s">
-        <v>674</v>
+        <v>667</v>
       </c>
       <c r="C277" s="1">
-        <v>200.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>62.9</v>
+        <v>101.153</v>
       </c>
       <c r="E277" s="1">
-        <v>71.3</v>
+        <v>99.417</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>142600.0</v>
+        <v>99417.0</v>
       </c>
       <c r="I277" s="1">
-        <v>-16800.0</v>
+        <v>1736.0</v>
       </c>
       <c r="J277" s="1">
-        <v>-11.781206171108</v>
+        <v>1.7461802307452</v>
       </c>
       <c r="K277">
-        <v>0.0</v>
+        <v>0.63</v>
       </c>
       <c r="L277">
-        <v>0.0</v>
+        <v>626.71</v>
       </c>
       <c r="M277" s="1">
-        <v>125800.0</v>
+        <v>101153.0</v>
       </c>
       <c r="N277" s="1">
-        <v>125800.0</v>
+        <v>101779.71</v>
       </c>
       <c r="O277" s="1">
-        <v>0.2</v>
+        <v>0.16</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>675</v>
+        <v>668</v>
       </c>
       <c r="B278" t="s">
-        <v>676</v>
+        <v>669</v>
       </c>
       <c r="C278" s="1">
-        <v>80.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>68.1</v>
+        <v>99.162</v>
       </c>
       <c r="E278" s="1">
-        <v>75.3</v>
+        <v>100.0</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>60240.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I278" s="1">
-        <v>-5760.0</v>
+        <v>-1676.0</v>
       </c>
       <c r="J278" s="1">
-        <v>-9.5617529880478</v>
+        <v>-0.838</v>
       </c>
       <c r="K278">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.29</v>
+      </c>
+      <c r="L278" t="s">
+        <v>670</v>
       </c>
       <c r="M278" s="1">
-        <v>54480.0</v>
+        <v>198324.0</v>
       </c>
       <c r="N278" s="1">
-        <v>54480.0</v>
+        <v>202902.33</v>
       </c>
       <c r="O278" s="1">
-        <v>0.09</v>
+        <v>0.32</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>677</v>
+        <v>671</v>
       </c>
       <c r="B279" t="s">
-        <v>678</v>
+        <v>672</v>
       </c>
       <c r="C279" s="1">
-        <v>-322.0</v>
+        <v>322.0</v>
       </c>
       <c r="D279" s="1">
-        <v>0.055</v>
+        <v>0.05</v>
       </c>
       <c r="E279" s="1">
-        <v>0.0738354037</v>
+        <v>0.1083618012</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
         <v>0.0</v>
       </c>
       <c r="I279" s="1">
-        <v>15162.5</v>
+        <v>-46981.25</v>
       </c>
       <c r="J279" s="1">
         <v>0</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
       <c r="L279">
         <v>0.0</v>
       </c>
       <c r="M279" s="1">
-        <v>15162.5</v>
+        <v>-46981.25</v>
       </c>
       <c r="N279" s="1">
-        <v>15162.5</v>
+        <v>-46981.25</v>
       </c>
       <c r="O279" s="1">
-        <v>0.02</v>
+        <v>-0.07</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
+        <v>673</v>
+      </c>
+      <c r="B280" t="s">
+        <v>674</v>
+      </c>
+      <c r="C280" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="D280" s="1">
+        <v>0.2125</v>
+      </c>
+      <c r="E280" s="1">
+        <v>0.1975</v>
+      </c>
+      <c r="F280" t="s">
+        <v>8</v>
+      </c>
+      <c r="G280">
+        <v>1.0</v>
+      </c>
+      <c r="H280" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I280" s="1">
+        <v>375.0</v>
+      </c>
+      <c r="J280" s="1">
+        <v>0</v>
+      </c>
+      <c r="K280">
+        <v>0.0</v>
+      </c>
+      <c r="L280">
+        <v>0.0</v>
+      </c>
+      <c r="M280" s="1">
+        <v>375.0</v>
+      </c>
+      <c r="N280" s="1">
+        <v>375.0</v>
+      </c>
+      <c r="O280" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P280">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="281" spans="1:16">
+      <c r="A281" t="s">
+        <v>675</v>
+      </c>
+      <c r="B281" t="s">
+        <v>676</v>
+      </c>
+      <c r="C281" s="1">
+        <v>160.0</v>
+      </c>
+      <c r="D281" s="1">
+        <v>15.7</v>
+      </c>
+      <c r="E281" s="1">
+        <v>18.0</v>
+      </c>
+      <c r="F281" t="s">
+        <v>8</v>
+      </c>
+      <c r="G281">
+        <v>1.0</v>
+      </c>
+      <c r="H281" s="1">
+        <v>28800.0</v>
+      </c>
+      <c r="I281" s="1">
+        <v>-3680.0</v>
+      </c>
+      <c r="J281" s="1">
+        <v>-12.777777777778</v>
+      </c>
+      <c r="K281">
+        <v>0.0</v>
+      </c>
+      <c r="L281">
+        <v>0.0</v>
+      </c>
+      <c r="M281" s="1">
+        <v>25120.0</v>
+      </c>
+      <c r="N281" s="1">
+        <v>25120.0</v>
+      </c>
+      <c r="O281" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P281">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="282" spans="1:16">
+      <c r="A282" t="s">
+        <v>677</v>
+      </c>
+      <c r="B282" t="s">
+        <v>678</v>
+      </c>
+      <c r="C282" s="1">
+        <v>160.0</v>
+      </c>
+      <c r="D282" s="1">
+        <v>64.6</v>
+      </c>
+      <c r="E282" s="1">
+        <v>56.5</v>
+      </c>
+      <c r="F282" t="s">
+        <v>8</v>
+      </c>
+      <c r="G282">
+        <v>1.0</v>
+      </c>
+      <c r="H282" s="1">
+        <v>90400.0</v>
+      </c>
+      <c r="I282" s="1">
+        <v>12960.0</v>
+      </c>
+      <c r="J282" s="1">
+        <v>14.336283185841</v>
+      </c>
+      <c r="K282">
+        <v>0.0</v>
+      </c>
+      <c r="L282">
+        <v>0.0</v>
+      </c>
+      <c r="M282" s="1">
+        <v>103360.0</v>
+      </c>
+      <c r="N282" s="1">
+        <v>103360.0</v>
+      </c>
+      <c r="O282" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P282">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="283" spans="1:16">
+      <c r="A283" t="s">
         <v>679</v>
       </c>
-      <c r="B280" t="s">
+      <c r="B283" t="s">
         <v>680</v>
       </c>
-      <c r="C280" s="1">
-[...38 lines deleted...]
-      <c r="P280">
+      <c r="C283" s="1">
+        <v>-322.0</v>
+      </c>
+      <c r="D283" s="1">
+        <v>0.035</v>
+      </c>
+      <c r="E283" s="1">
+        <v>0.0738354037</v>
+      </c>
+      <c r="F283" t="s">
+        <v>8</v>
+      </c>
+      <c r="G283">
+        <v>1.0</v>
+      </c>
+      <c r="H283" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I283" s="1">
+        <v>31262.5</v>
+      </c>
+      <c r="J283" s="1">
+        <v>0</v>
+      </c>
+      <c r="K283">
+        <v>0.0</v>
+      </c>
+      <c r="L283">
+        <v>0.0</v>
+      </c>
+      <c r="M283" s="1">
+        <v>31262.5</v>
+      </c>
+      <c r="N283" s="1">
+        <v>31262.5</v>
+      </c>
+      <c r="O283" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P283">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="284" spans="1:16">
+      <c r="A284" t="s">
+        <v>681</v>
+      </c>
+      <c r="B284" t="s">
+        <v>682</v>
+      </c>
+      <c r="C284" s="1">
+        <v>-10.0</v>
+      </c>
+      <c r="D284" s="1">
+        <v>0.1525</v>
+      </c>
+      <c r="E284" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="F284" t="s">
+        <v>8</v>
+      </c>
+      <c r="G284">
+        <v>1.0</v>
+      </c>
+      <c r="H284" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I284" s="1">
+        <v>-312.5</v>
+      </c>
+      <c r="J284" s="1">
+        <v>0</v>
+      </c>
+      <c r="K284">
+        <v>0.0</v>
+      </c>
+      <c r="L284">
+        <v>0.0</v>
+      </c>
+      <c r="M284" s="1">
+        <v>-312.5</v>
+      </c>
+      <c r="N284" s="1">
+        <v>-312.5</v>
+      </c>
+      <c r="O284" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P284">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="285" spans="1:16">
+      <c r="A285" t="s">
+        <v>683</v>
+      </c>
+      <c r="B285" t="s">
+        <v>684</v>
+      </c>
+      <c r="C285" s="1">
+        <v>-10.0</v>
+      </c>
+      <c r="D285" s="1">
+        <v>0.0725</v>
+      </c>
+      <c r="E285" s="1">
+        <v>0.0625</v>
+      </c>
+      <c r="F285" t="s">
+        <v>8</v>
+      </c>
+      <c r="G285">
+        <v>1.0</v>
+      </c>
+      <c r="H285" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I285" s="1">
+        <v>-250.0</v>
+      </c>
+      <c r="J285" s="1">
+        <v>0</v>
+      </c>
+      <c r="K285">
+        <v>0.0</v>
+      </c>
+      <c r="L285">
+        <v>0.0</v>
+      </c>
+      <c r="M285" s="1">
+        <v>-250.0</v>
+      </c>
+      <c r="N285" s="1">
+        <v>-250.0</v>
+      </c>
+      <c r="O285" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P285">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="286" spans="1:16">
+      <c r="A286" t="s">
+        <v>685</v>
+      </c>
+      <c r="B286" t="s">
+        <v>686</v>
+      </c>
+      <c r="C286" s="1">
+        <v>-320.0</v>
+      </c>
+      <c r="D286" s="1">
+        <v>31.1</v>
+      </c>
+      <c r="E286" s="1">
+        <v>30.4934375</v>
+      </c>
+      <c r="F286" t="s">
+        <v>8</v>
+      </c>
+      <c r="G286">
+        <v>1.0</v>
+      </c>
+      <c r="H286" s="1">
+        <v>-97579.0</v>
+      </c>
+      <c r="I286" s="1">
+        <v>-1941.0</v>
+      </c>
+      <c r="J286" s="1">
+        <v>1.9891575031513</v>
+      </c>
+      <c r="K286">
+        <v>0.0</v>
+      </c>
+      <c r="L286">
+        <v>0.0</v>
+      </c>
+      <c r="M286" s="1">
+        <v>-99520.0</v>
+      </c>
+      <c r="N286" s="1">
+        <v>-99520.0</v>
+      </c>
+      <c r="O286" s="1">
+        <v>-0.16</v>
+      </c>
+      <c r="P286">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>