--- v5 (2026-09-22)
+++ v6 (2026-10-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="689">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="696">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0010746776</t>
   </si>
   <si>
@@ -325,86 +325,86 @@
   <si>
     <t>BE0003822393</t>
   </si>
   <si>
     <t>ELIA GROUP SA</t>
   </si>
   <si>
     <t>ES0130670112</t>
   </si>
   <si>
     <t>ENDESA SA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
-    <t>AT0000652011</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>CH0010645932</t>
   </si>
   <si>
     <t>GIVAUDAN SA</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
+    <t>ES06445809W9</t>
+  </si>
+  <si>
+    <t>IBERDROLA S A    RIGHTS SA</t>
+  </si>
+  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0118594417</t>
   </si>
   <si>
     <t>INDRA SISTEMAS SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
@@ -463,131 +463,104 @@
   <si>
     <t>IT0003856405</t>
   </si>
   <si>
     <t>LEONARDO</t>
   </si>
   <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP AG</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
-    <t>NL0015002MS2</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
-    <t>IT0004965148</t>
-[...17 lines deleted...]
-    <t>NESTLE SA</t>
+    <t>DE0008430026</t>
+  </si>
+  <si>
+    <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
     <t>DK0060094928</t>
   </si>
   <si>
     <t>OERSTED</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
     <t>Ofi Invest Euro High Yield PART IC</t>
   </si>
   <si>
-    <t>FR0000133308</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000120693</t>
   </si>
   <si>
     <t>PERNOD RICARD SA</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000131906</t>
@@ -598,56 +571,50 @@
   <si>
     <t>DE000RENK730</t>
   </si>
   <si>
     <t>RENK GROUP AG</t>
   </si>
   <si>
     <t>CH1499059983</t>
   </si>
   <si>
     <t>ROCHE PS PAR AG</t>
   </si>
   <si>
     <t>SE0021921269</t>
   </si>
   <si>
     <t>SAAB CLASS B</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
-    <t>IT0005495657</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>NL0000360618</t>
   </si>
   <si>
     <t>SBM OFFSHORE NV</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>CH1256740924</t>
@@ -664,56 +631,50 @@
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHINEERS AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
-    <t>LU1778762911</t>
-[...4 lines deleted...]
-  <si>
     <t>SE0000120669</t>
   </si>
   <si>
     <t>SSAB CLASS B</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH0126881561</t>
   </si>
   <si>
     <t>SWISS RE AG</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>FR0000121329</t>
@@ -766,1365 +727,1425 @@
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>CH0011075394</t>
   </si>
   <si>
     <t>ZURICH INSURANCE GROUP AG</t>
   </si>
   <si>
     <t>XSS180926</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG SEP 26</t>
   </si>
   <si>
     <t>OE100926</t>
   </si>
   <si>
     <t>EURO-BOBL SEP 26</t>
   </si>
   <si>
-    <t>RX100926</t>
-[...4 lines deleted...]
-  <si>
     <t>DU100926</t>
   </si>
   <si>
     <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
     <t>VG180926</t>
   </si>
   <si>
     <t>EURO STOXX 50 SEP 26</t>
   </si>
   <si>
     <t>XS3399007288</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
+    <t>1 073.97</t>
+  </si>
+  <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>1 343.15</t>
+    <t>2 027.40</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>3 877.40</t>
+    <t>4 390.58</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
+    <t>1 265.75</t>
+  </si>
+  <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>1 011.88</t>
+    <t>1 569.45</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
     <t>XS2116503546</t>
   </si>
   <si>
     <t>AMPLIFON SPA 1.125 13/02/2027</t>
   </si>
   <si>
-    <t>XS3070545234</t>
-[...5 lines deleted...]
-    <t>1 208.22</t>
+    <t>XS3196024296</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.25 02/01/2031</t>
+  </si>
+  <si>
+    <t>5 342.47</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>4 322.20</t>
+    <t>4 683.50</t>
   </si>
   <si>
     <t>AT0000A2Y8G4</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 1.85 23/05/2049</t>
   </si>
   <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
+    <t>1 008.22</t>
+  </si>
+  <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
     <t>XS2553801502</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 10/11/2028</t>
   </si>
   <si>
-    <t>3 173.29</t>
+    <t>3 552.40</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>1 467.12</t>
+    <t>2 095.89</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>1 331.52</t>
+    <t>2 358.70</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>1 753.52</t>
+    <t>2 323.94</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>2 953.42</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>2 293.15</t>
+    <t>2 792.47</t>
   </si>
   <si>
     <t>BE0000346552</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 1.25 22/04/2033</t>
   </si>
   <si>
-    <t>2 337.41</t>
+    <t>3 339.15</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>3 373.32</t>
+    <t>3 776.33</t>
   </si>
   <si>
     <t>XS2430965538</t>
   </si>
   <si>
     <t>BNG BANK NV 0.25 12/01/2032</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
+    <t>1 612.02</t>
+  </si>
+  <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>2 957.53</t>
+    <t>3 271.92</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>6 794.52</t>
+    <t>7 978.08</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>3 462.75</t>
+    <t>3 889.66</t>
   </si>
   <si>
     <t>DE0001030708</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2030</t>
   </si>
   <si>
     <t>DE0001030724</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2050</t>
   </si>
   <si>
     <t>IT0005438004</t>
   </si>
   <si>
     <t>BUONI POLIENNALI DEL TES 1.5 30/04/2045</t>
   </si>
   <si>
-    <t>1 887.64</t>
+    <t>2 814.29</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>4 919.18</t>
+    <t>5 418.49</t>
   </si>
   <si>
     <t>FR0014001S17</t>
   </si>
   <si>
     <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2031</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>5 216.44</t>
+    <t>5 734.25</t>
   </si>
   <si>
     <t>XS2751689048</t>
   </si>
   <si>
     <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
   </si>
   <si>
-    <t>5 104.11</t>
+    <t>5 769.86</t>
   </si>
   <si>
     <t>XS3311989787</t>
   </si>
   <si>
     <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>1 408.44</t>
-[...8 lines deleted...]
-    <t>3 402.35</t>
+    <t>1 861.15</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>3 758.90</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
+    <t>1 333.56</t>
+  </si>
+  <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
+    <t>1 165.75</t>
+  </si>
+  <si>
     <t>FR00140193E6</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE ASSURANCES SA PERP</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
+    <t>1 103.26</t>
+  </si>
+  <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>4 372.60</t>
+    <t>5 149.32</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
+    <t>1 151.05</t>
+  </si>
+  <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>1 211.30</t>
+    <t>1 460.96</t>
   </si>
   <si>
     <t>XS2050406094</t>
   </si>
   <si>
     <t>DH EUROPE FINANCE SA 0.75 18/09/2031</t>
   </si>
   <si>
-    <t>2 402.08</t>
+    <t>2 634.53</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>1 178.08</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>2 558.66</t>
+    <t>2 832.81</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>5 172.57</t>
+    <t>4 339.10</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>6 506.42</t>
+    <t>7 101.93</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
+    <t>1 450.00</t>
+  </si>
+  <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>2 732.88</t>
+    <t>3 380.14</t>
   </si>
   <si>
     <t>XS3391835629</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
   </si>
   <si>
-    <t>BE6373697216</t>
-[...5 lines deleted...]
-    <t>1 900.68</t>
+    <t>1 350.41</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
+    <t>1 547.93</t>
+  </si>
+  <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
-    <t>1 652.67</t>
-[...1 lines deleted...]
-  <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>1 315.07</t>
+    <t>1 869.86</t>
   </si>
   <si>
     <t>FR0013463676</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 0.75 27/11/2031</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>1 824.66</t>
+    <t>2 268.49</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
+    <t>1 203.77</t>
+  </si>
+  <si>
     <t>XS3386670270</t>
   </si>
   <si>
     <t>EUROBANK SA 25/05/2032</t>
   </si>
   <si>
+    <t>1 210.27</t>
+  </si>
+  <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>1 369.86</t>
-[...5 lines deleted...]
-    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+    <t>1 665.75</t>
+  </si>
+  <si>
+    <t>XS3370251459</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 4.48 08/07/2031</t>
   </si>
   <si>
     <t>FR001400AQH0</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.1 25/07/2038</t>
   </si>
   <si>
     <t>FR0014002JM6</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/06/2044</t>
   </si>
   <si>
-    <t>3 130.17</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
+    <t>1 104.94</t>
+  </si>
+  <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
-    <t>1 582.19</t>
+    <t>1 859.59</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
+    <t>1 054.79</t>
+  </si>
+  <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>7 119.86</t>
-[...2 lines deleted...]
-    <t>FR0014018J01</t>
+    <t>7 952.05</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>FR001400ZRC6</t>
+    <t>1 438.36</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>3 505.37</t>
+    <t>3 861.18</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>2 356.16</t>
+    <t>2 652.05</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
+    <t>1 321.75</t>
+  </si>
+  <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>2 190.41</t>
+    <t>2 430.82</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>13 079.45</t>
+    <t>14 226.03</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
+    <t>1 256.55</t>
+  </si>
+  <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IRELAND (GOVERNMENT) 3 18/10/2043</t>
   </si>
   <si>
-    <t>5 566.68</t>
+    <t>6 170.30</t>
   </si>
   <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
     <t>IT0005508590</t>
   </si>
   <si>
     <t>ITALY BUONI POLIENNALI DEL TESORO 4 30/04/2035</t>
   </si>
   <si>
-    <t>2 656.83</t>
+    <t>3 961.09</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>2 370.82</t>
+    <t>2 878.85</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
+    <t>1 236.30</t>
+  </si>
+  <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>3 390.41</t>
+    <t>4 315.07</t>
   </si>
   <si>
     <t>BE6374729836</t>
   </si>
   <si>
     <t>KBC INSURANCE NV 4.25 11/06/2036</t>
   </si>
   <si>
     <t>XS2388457264</t>
   </si>
   <si>
     <t>KFW 0 15/09/2031</t>
   </si>
   <si>
     <t>XS2475954900</t>
   </si>
   <si>
     <t>KFW 1.375 07/06/2032</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>2 908.90</t>
+    <t>3 195.55</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
     <t>XS2227906034</t>
   </si>
   <si>
     <t>KUNTARAHOITUS OYJ 0.05 10/09/2035</t>
   </si>
   <si>
     <t>FR0014018T74</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 03/06/2034</t>
   </si>
   <si>
+    <t>2 104.11</t>
+  </si>
+  <si>
+    <t>DE000A3H3JU7</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
+  </si>
+  <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
+    <t>1 000.00</t>
+  </si>
+  <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>3 583.56</t>
+    <t>4 471.23</t>
   </si>
   <si>
     <t>XS3238400165</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
   </si>
   <si>
-    <t>1 869.86</t>
+    <t>2 110.27</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>3 150.00</t>
+    <t>3 555.00</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>1 981.87</t>
+    <t>2 576.44</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>1 697.26</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>6 164.38</t>
+    <t>7 551.37</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
-    <t>1 028.96</t>
+    <t>1 741.32</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>2 058.77</t>
+    <t>2 643.89</t>
+  </si>
+  <si>
+    <t>XS3441768093</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 4.268 15/04/2037</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>1 512.33</t>
+    <t>1 660.27</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>7 210.96</t>
+    <t>7 802.74</t>
   </si>
   <si>
     <t>XS2291793813</t>
   </si>
   <si>
     <t>NEDERLANDSE WATERSCHAPSBANK NV 0 16/02/2037</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>1 064.38</t>
+    <t>1 323.29</t>
   </si>
   <si>
     <t>XS3406830052</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 16/06/2036</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>3 974.76</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>2 230.14</t>
+    <t>2 777.53</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>2 556.37</t>
+    <t>3 032.38</t>
   </si>
   <si>
     <t>XS3195025054</t>
   </si>
   <si>
     <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
+    <t>1 130.14</t>
+  </si>
+  <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
+    <t>1 019.18</t>
+  </si>
+  <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
+    <t>1 069.73</t>
+  </si>
+  <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>1 575.67</t>
+    <t>1 955.52</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>1 249.32</t>
+    <t>1 923.95</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
+    <t>1 010.96</t>
+  </si>
+  <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>6 205.41</t>
+    <t>6 775.30</t>
   </si>
   <si>
     <t>FR00140193X6</t>
   </si>
   <si>
     <t>RCI BANQUE SA 4 19/08/2031</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>3 236.30</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
+    <t>1 018.84</t>
+  </si>
+  <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>2 006.14</t>
+    <t>2 570.36</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
+    <t>1 221.58</t>
+  </si>
+  <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>1 881.08</t>
+    <t>2 307.88</t>
   </si>
   <si>
     <t>XS3393869279</t>
   </si>
   <si>
     <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
-    <t>1 633.56</t>
+    <t>1 910.96</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>2 026.49</t>
+    <t>2 284.58</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>4 586.30</t>
+    <t>5 159.59</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
   </si>
   <si>
-    <t>14 106.44</t>
+    <t>15 264.11</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>1 898.25</t>
+    <t>2 421.23</t>
   </si>
   <si>
     <t>XS3310370955</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
-    <t>1 245.22</t>
+    <t>1 778.88</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
+    <t>1 386.99</t>
+  </si>
+  <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>2 594.38</t>
+    <t>2 921.71</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>2 423.29</t>
+    <t>5 919.18</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>3 162.33</t>
+    <t>3 911.30</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>5 539.73</t>
+    <t>5 983.56</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>2 628.77</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...17 lines deleted...]
-    <t>5 798.63</t>
+    <t>1 819.10</t>
+  </si>
+  <si>
+    <t>XS3298843684</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.2 19/02/2032</t>
+  </si>
+  <si>
+    <t>1 332.60</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>3 538.10</t>
+    <t>4 302.33</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>2 819.45</t>
+    <t>3 320.28</t>
   </si>
   <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
+    <t>1 078.32</t>
+  </si>
+  <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>2 235.62</t>
+    <t>2 864.38</t>
   </si>
   <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
+    <t>1 460.56</t>
+  </si>
+  <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
+    <t>1 031.18</t>
+  </si>
+  <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
+    <t>1 260.27</t>
+  </si>
+  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
+    <t>1 991.10</t>
+  </si>
+  <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>1 580.05</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
+    <t>1 119.86</t>
+  </si>
+  <si>
     <t>CH1515238637</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 17/06/2032</t>
   </si>
   <si>
     <t>ER32612CK06</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.375</t>
   </si>
   <si>
     <t>ER32612CK09</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2607PQ14</t>
-[...2 lines deleted...]
-    <t>JUL26 SX5E P @ 5800.000000</t>
+    <t>SX5E2609PR21</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E P @ 6100.000000</t>
   </si>
   <si>
     <t>ER32612CK07</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.5</t>
   </si>
   <si>
     <t>ER32612CK08</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.75</t>
   </si>
   <si>
-    <t>SX5E2607PQ21</t>
-[...2 lines deleted...]
-    <t>JUL26 SX5E P @ 5750.000000</t>
+    <t>SX5E2609PR23</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E P @ 6075.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2485,157 +2506,157 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>21606.0567</v>
+        <v>21449.436</v>
       </c>
       <c r="C2">
-        <v>2794.86</v>
+        <v>2769.19</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>60386092.36</v>
+        <v>59397706.16</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>60386092.36</v>
+        <v>59397706.16</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>1359.778</v>
+        <v>1359.148</v>
       </c>
       <c r="C3">
-        <v>3331.85</v>
+        <v>3302.94</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>4530581.81</v>
+        <v>4489192.2</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>4530581.81</v>
+        <v>4489192.2</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
         <v>10.0</v>
       </c>
       <c r="C4">
-        <v>106.79</v>
+        <v>105.85</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>1067.93</v>
+        <v>1058.58</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>1067.93</v>
+        <v>1058.58</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z288"/>
+  <dimension ref="A1:Z280"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N288" sqref="N288"/>
+      <selection activeCell="N280" sqref="N280"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>14</v>
       </c>
       <c r="B1" t="s">
         <v>15</v>
       </c>
       <c r="C1" t="s">
         <v>16</v>
       </c>
       <c r="D1" t="s">
         <v>17</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>18</v>
       </c>
       <c r="G1" t="s">
         <v>19</v>
@@ -2651,14393 +2672,13993 @@
       </c>
       <c r="K1" t="s">
         <v>23</v>
       </c>
       <c r="L1" t="s">
         <v>24</v>
       </c>
       <c r="M1" t="s">
         <v>25</v>
       </c>
       <c r="N1" t="s">
         <v>26</v>
       </c>
       <c r="O1" t="s">
         <v>27</v>
       </c>
       <c r="Z1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="1">
-        <v>4516.0</v>
+        <v>4457.0</v>
       </c>
       <c r="C2" s="1">
-        <v>88.56</v>
+        <v>79.2</v>
       </c>
       <c r="D2" s="1">
-        <v>60.1332218778</v>
+        <v>60.1332218981</v>
       </c>
       <c r="E2" t="s">
         <v>30</v>
       </c>
       <c r="F2">
         <v>0.92</v>
       </c>
       <c r="G2" s="1">
-        <v>292318.52</v>
+        <v>288499.48</v>
       </c>
       <c r="H2" s="1">
-        <v>140326.4</v>
+        <v>93963.71</v>
       </c>
       <c r="I2" s="1">
-        <v>48.004621807746</v>
+        <v>32.569802205536</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>432644.92</v>
+        <v>382463.19</v>
       </c>
       <c r="M2" s="1">
-        <v>432644.92</v>
+        <v>382463.19</v>
       </c>
       <c r="N2" s="1">
-        <v>0.67</v>
+        <v>0.6</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="1">
-        <v>129.0</v>
+        <v>127.0</v>
       </c>
       <c r="C3" s="1">
-        <v>874.2</v>
+        <v>833.1</v>
       </c>
       <c r="D3" s="1">
-        <v>1287.7310852713</v>
+        <v>1287.7311023622</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
-        <v>166117.31</v>
+        <v>163541.85</v>
       </c>
       <c r="H3" s="1">
-        <v>-53345.51</v>
+        <v>-57738.15</v>
       </c>
       <c r="I3" s="1">
-        <v>-32.113155456225</v>
+        <v>-35.304816473582</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>112771.8</v>
+        <v>105803.7</v>
       </c>
       <c r="M3" s="1">
-        <v>112771.8</v>
+        <v>105803.7</v>
       </c>
       <c r="N3" s="1">
         <v>0.17</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" s="1">
-        <v>1879.0</v>
+        <v>1854.0</v>
       </c>
       <c r="C4" s="1">
-        <v>189.52</v>
+        <v>194.32</v>
       </c>
       <c r="D4" s="1">
-        <v>165.6245077169</v>
+        <v>165.6245091694</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>311208.45</v>
+        <v>307067.84</v>
       </c>
       <c r="H4" s="1">
-        <v>44899.63</v>
+        <v>53201.44</v>
       </c>
       <c r="I4" s="1">
-        <v>14.427509921405</v>
+        <v>17.325630714047</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>356108.08</v>
+        <v>360269.28</v>
       </c>
       <c r="M4" s="1">
-        <v>356108.08</v>
+        <v>360269.28</v>
       </c>
       <c r="N4" s="1">
-        <v>0.55</v>
+        <v>0.56</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="1">
-        <v>5683.0</v>
+        <v>5609.0</v>
       </c>
       <c r="C5" s="1">
-        <v>52.78</v>
+        <v>56.7</v>
       </c>
       <c r="D5" s="1">
-        <v>73.7148829843</v>
+        <v>73.7148832234</v>
       </c>
       <c r="E5" t="s">
         <v>30</v>
       </c>
       <c r="F5">
         <v>0.92</v>
       </c>
       <c r="G5" s="1">
-        <v>370573.27</v>
+        <v>365747.93</v>
       </c>
       <c r="H5" s="1">
-        <v>-46093.89</v>
+        <v>-21167.73</v>
       </c>
       <c r="I5" s="1">
-        <v>-12.438536109202</v>
+        <v>-5.7875187427582</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>324479.38</v>
+        <v>344580.2</v>
       </c>
       <c r="M5" s="1">
-        <v>324479.38</v>
+        <v>344580.2</v>
       </c>
       <c r="N5" s="1">
-        <v>0.5</v>
+        <v>0.54</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" s="1">
-        <v>951.0</v>
+        <v>939.0</v>
       </c>
       <c r="C6" s="1">
-        <v>406.6</v>
+        <v>422.9</v>
       </c>
       <c r="D6" s="1">
-        <v>263.102891693</v>
+        <v>263.1028966986</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>250210.85</v>
+        <v>247053.62</v>
       </c>
       <c r="H6" s="1">
-        <v>136465.75</v>
+        <v>150049.48</v>
       </c>
       <c r="I6" s="1">
-        <v>54.540300710381</v>
+        <v>60.735592540599</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>386676.6</v>
+        <v>397103.1</v>
       </c>
       <c r="M6" s="1">
-        <v>386676.6</v>
+        <v>397103.1</v>
       </c>
       <c r="N6" s="1">
-        <v>0.6</v>
+        <v>0.62</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" s="1">
-        <v>9051.0</v>
+        <v>12112.0</v>
       </c>
       <c r="C7" s="1">
-        <v>16.21</v>
+        <v>15.705</v>
       </c>
       <c r="D7" s="1">
-        <v>32.4873980776</v>
+        <v>28.3765819022</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>294043.44</v>
+        <v>343697.16</v>
       </c>
       <c r="H7" s="1">
-        <v>-147326.73</v>
+        <v>-153478.2</v>
       </c>
       <c r="I7" s="1">
-        <v>-50.103729571386</v>
+        <v>-44.655067851012</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>146716.71</v>
+        <v>190218.96</v>
       </c>
       <c r="M7" s="1">
-        <v>146716.71</v>
+        <v>190218.96</v>
       </c>
       <c r="N7" s="1">
-        <v>0.23</v>
+        <v>0.3</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="1">
-        <v>2982.0</v>
+        <v>3795.0</v>
       </c>
       <c r="C8" s="1">
-        <v>51.32</v>
+        <v>49.94</v>
       </c>
       <c r="D8" s="1">
-        <v>53.2245439302</v>
+        <v>53.0901212121</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>158715.59</v>
+        <v>201477.01</v>
       </c>
       <c r="H8" s="1">
-        <v>-5679.35</v>
+        <v>-11954.71</v>
       </c>
       <c r="I8" s="1">
-        <v>-3.5783189288462</v>
+        <v>-5.9335355433357</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>153036.24</v>
+        <v>189522.3</v>
       </c>
       <c r="M8" s="1">
-        <v>153036.24</v>
+        <v>189522.3</v>
       </c>
       <c r="N8" s="1">
-        <v>0.24</v>
+        <v>0.3</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" s="1">
-        <v>3571.0</v>
+        <v>1785.0</v>
       </c>
       <c r="C9" s="1">
-        <v>70.84</v>
+        <v>71.1</v>
       </c>
       <c r="D9" s="1">
-        <v>50.2519434332</v>
+        <v>50.2519439776</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>179449.69</v>
+        <v>89699.72</v>
       </c>
       <c r="H9" s="1">
-        <v>73519.95</v>
+        <v>37213.78</v>
       </c>
       <c r="I9" s="1">
-        <v>40.969672335461</v>
+        <v>41.487063727735</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>252969.64</v>
+        <v>126913.5</v>
       </c>
       <c r="M9" s="1">
-        <v>252969.64</v>
+        <v>126913.5</v>
       </c>
       <c r="N9" s="1">
-        <v>0.39</v>
+        <v>0.2</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" s="1">
-        <v>3146.0</v>
+        <v>1597.0</v>
       </c>
       <c r="C10" s="1">
-        <v>46.82</v>
+        <v>46.64</v>
       </c>
       <c r="D10" s="1">
         <v>36.36</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>114388.56</v>
+        <v>58066.92</v>
       </c>
       <c r="H10" s="1">
-        <v>32907.16</v>
+        <v>16417.16</v>
       </c>
       <c r="I10" s="1">
-        <v>28.767876787679</v>
+        <v>28.272827282728</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>147295.72</v>
+        <v>74484.08</v>
       </c>
       <c r="M10" s="1">
-        <v>147295.72</v>
+        <v>74484.08</v>
       </c>
       <c r="N10" s="1">
-        <v>0.23</v>
+        <v>0.12</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" s="1">
-        <v>335.0</v>
+        <v>331.0</v>
       </c>
       <c r="C11" s="1">
-        <v>796.0</v>
+        <v>752.0</v>
       </c>
       <c r="D11" s="1">
-        <v>681.6313134328</v>
+        <v>681.6312990937</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>228346.49</v>
+        <v>225619.96</v>
       </c>
       <c r="H11" s="1">
-        <v>38313.51</v>
+        <v>23292.04</v>
       </c>
       <c r="I11" s="1">
-        <v>16.778672621594</v>
+        <v>10.323572435701</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>266660.0</v>
+        <v>248912.0</v>
       </c>
       <c r="M11" s="1">
-        <v>266660.0</v>
+        <v>248912.0</v>
       </c>
       <c r="N11" s="1">
-        <v>0.41</v>
+        <v>0.39</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="1">
-        <v>1043.0</v>
+        <v>1049.0</v>
       </c>
       <c r="C12" s="1">
-        <v>1655.8</v>
+        <v>1537.0</v>
       </c>
       <c r="D12" s="1">
-        <v>481.8406040268</v>
+        <v>552.966577693</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>502559.75</v>
+        <v>580061.94</v>
       </c>
       <c r="H12" s="1">
-        <v>1224439.65</v>
+        <v>1032251.06</v>
       </c>
       <c r="I12" s="1">
-        <v>243.64061188744</v>
+        <v>177.95531628915</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>1726999.4</v>
+        <v>1612313.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1726999.4</v>
+        <v>1612313.0</v>
       </c>
       <c r="N12" s="1">
-        <v>2.66</v>
+        <v>2.52</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" s="1">
-        <v>7406.0</v>
+        <v>7309.0</v>
       </c>
       <c r="C13" s="1">
-        <v>195.8</v>
+        <v>195.5</v>
       </c>
       <c r="D13" s="1">
         <v>163.15</v>
       </c>
       <c r="E13" t="s">
         <v>53</v>
       </c>
       <c r="F13">
-        <v>10.99</v>
+        <v>11.04</v>
       </c>
       <c r="G13" s="1">
-        <v>110083.13</v>
+        <v>108641.32</v>
       </c>
       <c r="H13" s="1">
-        <v>21839.61</v>
+        <v>20822.9</v>
       </c>
       <c r="I13" s="1">
-        <v>19.839197886179</v>
+        <v>19.166648564285</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>131922.74</v>
+        <v>129464.22</v>
       </c>
       <c r="M13" s="1">
-        <v>131922.74</v>
+        <v>129464.22</v>
       </c>
       <c r="N13" s="1">
         <v>0.2</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="1">
-        <v>7816.0</v>
+        <v>7714.0</v>
       </c>
       <c r="C14" s="1">
-        <v>42.81</v>
+        <v>44.8</v>
       </c>
       <c r="D14" s="1">
-        <v>27.178662999</v>
+        <v>27.178663469</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>212428.43</v>
+        <v>209656.21</v>
       </c>
       <c r="H14" s="1">
-        <v>122174.53</v>
+        <v>135930.99</v>
       </c>
       <c r="I14" s="1">
-        <v>57.513266938893</v>
+        <v>64.835184228504</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>334602.96</v>
+        <v>345587.2</v>
       </c>
       <c r="M14" s="1">
-        <v>334602.96</v>
+        <v>345587.2</v>
       </c>
       <c r="N14" s="1">
-        <v>0.52</v>
+        <v>0.54</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="1">
-        <v>18846.0</v>
+        <v>18599.0</v>
       </c>
       <c r="C15" s="1">
-        <v>21.75</v>
+        <v>22.07</v>
       </c>
       <c r="D15" s="1">
-        <v>9.9422158548</v>
+        <v>9.9422157105</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>187371.0</v>
+        <v>184915.27</v>
       </c>
       <c r="H15" s="1">
-        <v>222529.5</v>
+        <v>225564.66</v>
       </c>
       <c r="I15" s="1">
-        <v>118.76410970748</v>
+        <v>121.98271132503</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>409900.5</v>
+        <v>410479.93</v>
       </c>
       <c r="M15" s="1">
-        <v>409900.5</v>
+        <v>410479.93</v>
       </c>
       <c r="N15" s="1">
-        <v>0.63</v>
+        <v>0.64</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="1">
-        <v>45140.0</v>
+        <v>47060.0</v>
       </c>
       <c r="C16" s="1">
-        <v>11.998</v>
+        <v>11.814</v>
       </c>
       <c r="D16" s="1">
-        <v>8.878728179</v>
+        <v>9.0446736082</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>400785.79</v>
+        <v>425642.34</v>
       </c>
       <c r="H16" s="1">
-        <v>140803.93</v>
+        <v>130324.5</v>
       </c>
       <c r="I16" s="1">
-        <v>35.131966629855</v>
+        <v>30.618312078634</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>541589.72</v>
+        <v>555966.84</v>
       </c>
       <c r="M16" s="1">
-        <v>541589.72</v>
+        <v>555966.84</v>
       </c>
       <c r="N16" s="1">
-        <v>0.83</v>
+        <v>0.87</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="1">
-        <v>2059.0</v>
+        <v>2032.0</v>
       </c>
       <c r="C17" s="1">
-        <v>67.3</v>
+        <v>73.0</v>
       </c>
       <c r="D17" s="1">
-        <v>88.1402282661</v>
+        <v>88.140226378</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>181480.73</v>
+        <v>179100.94</v>
       </c>
       <c r="H17" s="1">
-        <v>-42910.03</v>
+        <v>-30764.94</v>
       </c>
       <c r="I17" s="1">
-        <v>-23.644400152016</v>
+        <v>-17.177430782887</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>138570.7</v>
+        <v>148336.0</v>
       </c>
       <c r="M17" s="1">
-        <v>138570.7</v>
+        <v>148336.0</v>
       </c>
       <c r="N17" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" s="1">
-        <v>2474.0</v>
+        <v>2442.0</v>
       </c>
       <c r="C18" s="1">
-        <v>101.84</v>
+        <v>101.94</v>
       </c>
       <c r="D18" s="1">
-        <v>77.4989369442</v>
+        <v>77.4989352989</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>191732.37</v>
+        <v>189252.4</v>
       </c>
       <c r="H18" s="1">
-        <v>60219.79</v>
+        <v>59685.08</v>
       </c>
       <c r="I18" s="1">
-        <v>31.408254120053</v>
+        <v>31.537290940564</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>251952.16</v>
+        <v>248937.48</v>
       </c>
       <c r="M18" s="1">
-        <v>251952.16</v>
+        <v>248937.48</v>
       </c>
       <c r="N18" s="1">
         <v>0.39</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" s="1">
         <v>315118.0</v>
       </c>
       <c r="C19" s="1">
-        <v>11.314</v>
+        <v>11.292</v>
       </c>
       <c r="D19" s="1">
         <v>11.2819122043</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
         <v>3555133.61</v>
       </c>
       <c r="H19" s="1">
-        <v>10111.44</v>
+        <v>3178.85</v>
       </c>
       <c r="I19" s="1">
-        <v>0.28441800250652</v>
+        <v>0.089415767414716</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>3565245.05</v>
+        <v>3558312.46</v>
       </c>
       <c r="M19" s="1">
-        <v>3565245.05</v>
+        <v>3558312.46</v>
       </c>
       <c r="N19" s="1">
-        <v>5.49</v>
+        <v>5.57</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" s="1">
         <v>58220.0</v>
       </c>
       <c r="C20" s="1">
-        <v>10.738</v>
+        <v>10.646</v>
       </c>
       <c r="D20" s="1">
         <v>10.7262416695</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
         <v>624481.79</v>
       </c>
       <c r="H20" s="1">
-        <v>684.57</v>
+        <v>-4671.67</v>
       </c>
       <c r="I20" s="1">
-        <v>0.10962209162256</v>
+        <v>-0.74808746624942</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>625166.36</v>
+        <v>619810.12</v>
       </c>
       <c r="M20" s="1">
-        <v>625166.36</v>
+        <v>619810.12</v>
       </c>
       <c r="N20" s="1">
-        <v>0.96</v>
+        <v>0.97</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" s="1">
-        <v>3879.0</v>
+        <v>5186.0</v>
       </c>
       <c r="C21" s="1">
-        <v>567.6</v>
+        <v>504.4</v>
       </c>
       <c r="D21" s="1">
-        <v>607.7288450632</v>
+        <v>588.1305572696</v>
       </c>
       <c r="E21" t="s">
         <v>53</v>
       </c>
       <c r="F21">
-        <v>10.99</v>
+        <v>11.04</v>
       </c>
       <c r="G21" s="1">
-        <v>219035.03</v>
+        <v>281490.99</v>
       </c>
       <c r="H21" s="1">
-        <v>-18732.96</v>
+        <v>-44488.66</v>
       </c>
       <c r="I21" s="1">
-        <v>-8.5524950050227</v>
+        <v>-15.804647956938</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>200302.07</v>
+        <v>237002.33</v>
       </c>
       <c r="M21" s="1">
-        <v>200302.07</v>
+        <v>237002.33</v>
       </c>
       <c r="N21" s="1">
-        <v>0.31</v>
+        <v>0.37</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" s="1">
-        <v>1961.0</v>
+        <v>1935.0</v>
       </c>
       <c r="C22" s="1">
-        <v>87.82</v>
+        <v>91.32</v>
       </c>
       <c r="D22" s="1">
-        <v>134.2302141764</v>
+        <v>134.2302118863</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>263225.45</v>
+        <v>259735.46</v>
       </c>
       <c r="H22" s="1">
-        <v>-91010.43</v>
+        <v>-83031.26</v>
       </c>
       <c r="I22" s="1">
-        <v>-34.575087629255</v>
+        <v>-31.967625829758</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>172215.02</v>
+        <v>176704.2</v>
       </c>
       <c r="M22" s="1">
-        <v>172215.02</v>
+        <v>176704.2</v>
       </c>
       <c r="N22" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>73</v>
       </c>
       <c r="B23" s="1">
-        <v>1207.0</v>
+        <v>2108.0</v>
       </c>
       <c r="C23" s="1">
-        <v>848.4</v>
+        <v>926.8</v>
       </c>
       <c r="D23" s="1">
-        <v>878.6</v>
+        <v>902.1558681214</v>
       </c>
       <c r="E23" t="s">
         <v>74</v>
       </c>
       <c r="F23">
-        <v>7.47</v>
+        <v>7.48</v>
       </c>
       <c r="G23" s="1">
-        <v>141990.49</v>
+        <v>254538.72</v>
       </c>
       <c r="H23" s="1">
-        <v>-4990.68</v>
+        <v>6797.11</v>
       </c>
       <c r="I23" s="1">
-        <v>-3.5147987727911</v>
+        <v>2.670363864484</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>136999.81</v>
+        <v>261335.83</v>
       </c>
       <c r="M23" s="1">
-        <v>136999.81</v>
+        <v>261335.83</v>
       </c>
       <c r="N23" s="1">
-        <v>0.21</v>
+        <v>0.41</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" s="1">
-        <v>6623.0</v>
+        <v>6536.0</v>
       </c>
       <c r="C24" s="1">
-        <v>38.1</v>
+        <v>36.85</v>
       </c>
       <c r="D24" s="1">
-        <v>30.7849992451</v>
+        <v>30.785</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>203889.05</v>
+        <v>201210.76</v>
       </c>
       <c r="H24" s="1">
-        <v>48447.25</v>
+        <v>39640.84</v>
       </c>
       <c r="I24" s="1">
-        <v>23.761575229273</v>
+        <v>19.701153159006</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>252336.3</v>
+        <v>240851.6</v>
       </c>
       <c r="M24" s="1">
-        <v>252336.3</v>
+        <v>240851.6</v>
       </c>
       <c r="N24" s="1">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" s="1">
-        <v>3300.0</v>
+        <v>3257.0</v>
       </c>
       <c r="C25" s="1">
-        <v>78.1</v>
+        <v>75.98</v>
       </c>
       <c r="D25" s="1">
-        <v>85.5049666667</v>
+        <v>85.5049677617</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>282166.39</v>
+        <v>278489.68</v>
       </c>
       <c r="H25" s="1">
-        <v>-24436.39</v>
+        <v>-31022.82</v>
       </c>
       <c r="I25" s="1">
-        <v>-8.6602766544945</v>
+        <v>-11.139665929452</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>257730.0</v>
+        <v>247466.86</v>
       </c>
       <c r="M25" s="1">
-        <v>257730.0</v>
+        <v>247466.86</v>
       </c>
       <c r="N25" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="1">
-        <v>1747.0</v>
+        <v>1724.0</v>
       </c>
       <c r="C26" s="1">
-        <v>182.3</v>
+        <v>194.2</v>
       </c>
       <c r="D26" s="1">
-        <v>142.3228048082</v>
+        <v>142.3228074246</v>
       </c>
       <c r="E26" t="s">
         <v>30</v>
       </c>
       <c r="F26">
         <v>0.92</v>
       </c>
       <c r="G26" s="1">
-        <v>265047.0</v>
+        <v>261557.54</v>
       </c>
       <c r="H26" s="1">
-        <v>79477.12</v>
+        <v>101193.2</v>
       </c>
       <c r="I26" s="1">
-        <v>29.986047757568</v>
+        <v>38.688695420518</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>344524.12</v>
+        <v>362750.74</v>
       </c>
       <c r="M26" s="1">
-        <v>344524.12</v>
+        <v>362750.74</v>
       </c>
       <c r="N26" s="1">
-        <v>0.53</v>
+        <v>0.57</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27" s="1">
-        <v>2669.0</v>
+        <v>2634.0</v>
       </c>
       <c r="C27" s="1">
-        <v>66.64</v>
+        <v>72.98</v>
       </c>
       <c r="D27" s="1">
-        <v>72.3089996253</v>
+        <v>72.3090015186</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>192992.72</v>
+        <v>190461.91</v>
       </c>
       <c r="H27" s="1">
-        <v>-15130.56</v>
+        <v>1767.41</v>
       </c>
       <c r="I27" s="1">
-        <v>-7.8399641188538</v>
+        <v>0.92795982146771</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>177862.16</v>
+        <v>192229.32</v>
       </c>
       <c r="M27" s="1">
-        <v>177862.16</v>
+        <v>192229.32</v>
       </c>
       <c r="N27" s="1">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" s="1">
-        <v>15946.0</v>
+        <v>15737.0</v>
       </c>
       <c r="C28" s="1">
-        <v>17.03</v>
+        <v>17.885</v>
       </c>
       <c r="D28" s="1">
-        <v>18.5137921736</v>
+        <v>18.5137923365</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>295220.93</v>
+        <v>291351.55</v>
       </c>
       <c r="H28" s="1">
-        <v>-23660.55</v>
+        <v>-9895.3</v>
       </c>
       <c r="I28" s="1">
-        <v>-8.0145232250301</v>
+        <v>-3.3963436954428</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>271560.38</v>
+        <v>281456.25</v>
       </c>
       <c r="M28" s="1">
-        <v>271560.38</v>
+        <v>281456.25</v>
       </c>
       <c r="N28" s="1">
-        <v>0.42</v>
+        <v>0.44</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="B29" s="1">
-        <v>417.0</v>
+        <v>412.0</v>
       </c>
       <c r="C29" s="1">
-        <v>244.0</v>
+        <v>256.9</v>
       </c>
       <c r="D29" s="1">
-        <v>217.0630215827</v>
+        <v>217.0630097087</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>90515.28</v>
+        <v>89429.96</v>
       </c>
       <c r="H29" s="1">
-        <v>11232.72</v>
+        <v>16412.84</v>
       </c>
       <c r="I29" s="1">
-        <v>12.409750044412</v>
+        <v>18.352731008713</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>101748.0</v>
+        <v>105842.8</v>
       </c>
       <c r="M29" s="1">
-        <v>101748.0</v>
+        <v>105842.8</v>
       </c>
       <c r="N29" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" s="1">
-        <v>9932.0</v>
+        <v>9802.0</v>
       </c>
       <c r="C30" s="1">
-        <v>26.12</v>
+        <v>27.11</v>
       </c>
       <c r="D30" s="1">
-        <v>30.3917680226</v>
+        <v>30.3917680065</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>301851.04</v>
+        <v>297900.11</v>
       </c>
       <c r="H30" s="1">
-        <v>-42427.2</v>
+        <v>-32167.89</v>
       </c>
       <c r="I30" s="1">
-        <v>-14.055674613544</v>
+        <v>-10.798213535403</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>259423.84</v>
+        <v>265732.22</v>
       </c>
       <c r="M30" s="1">
-        <v>259423.84</v>
+        <v>265732.22</v>
       </c>
       <c r="N30" s="1">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" s="1">
-        <v>3119.0</v>
+        <v>1506.0</v>
       </c>
       <c r="C31" s="1">
-        <v>76.66</v>
+        <v>86.26</v>
       </c>
       <c r="D31" s="1">
-        <v>98.567201026</v>
+        <v>98.5671978752</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>307431.1</v>
+        <v>148442.2</v>
       </c>
       <c r="H31" s="1">
-        <v>-68328.56</v>
+        <v>-18534.64</v>
       </c>
       <c r="I31" s="1">
-        <v>-22.22564990985</v>
+        <v>-12.486098966466</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>239102.54</v>
+        <v>129907.56</v>
       </c>
       <c r="M31" s="1">
-        <v>239102.54</v>
+        <v>129907.56</v>
       </c>
       <c r="N31" s="1">
-        <v>0.37</v>
+        <v>0.2</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" s="1">
-        <v>5150.0</v>
+        <v>10711.0</v>
       </c>
       <c r="C32" s="1">
-        <v>17.805</v>
+        <v>19.235</v>
       </c>
       <c r="D32" s="1">
-        <v>17.8276</v>
+        <v>18.5766165624</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>91812.14</v>
+        <v>198974.14</v>
       </c>
       <c r="H32" s="1">
-        <v>-116.39</v>
+        <v>7051.95</v>
       </c>
       <c r="I32" s="1">
-        <v>-0.12676972783773</v>
+        <v>3.5441540292623</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>91695.75</v>
+        <v>206026.09</v>
       </c>
       <c r="M32" s="1">
-        <v>91695.75</v>
+        <v>206026.09</v>
       </c>
       <c r="N32" s="1">
-        <v>0.14</v>
+        <v>0.32</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" s="1">
-        <v>45226.0</v>
+        <v>44634.0</v>
       </c>
       <c r="C33" s="1">
-        <v>4.449</v>
+        <v>4.518</v>
       </c>
       <c r="D33" s="1">
-        <v>4.338545748</v>
+        <v>4.3385457275</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>196215.07</v>
+        <v>193646.65</v>
       </c>
       <c r="H33" s="1">
-        <v>4995.4</v>
+        <v>8009.76</v>
       </c>
       <c r="I33" s="1">
-        <v>2.5458798857804</v>
+        <v>4.1362760471198</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>201210.47</v>
+        <v>201656.41</v>
       </c>
       <c r="M33" s="1">
-        <v>201210.47</v>
+        <v>201656.41</v>
       </c>
       <c r="N33" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" s="1">
-        <v>879.0</v>
+        <v>867.0</v>
       </c>
       <c r="C34" s="1">
-        <v>136.0</v>
+        <v>138.9</v>
       </c>
       <c r="D34" s="1">
-        <v>132.9155972696</v>
+        <v>132.9155940023</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>116832.81</v>
+        <v>115237.82</v>
       </c>
       <c r="H34" s="1">
-        <v>2711.19</v>
+        <v>5188.48</v>
       </c>
       <c r="I34" s="1">
-        <v>2.3205724487839</v>
+        <v>4.5024107536918</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>119544.0</v>
+        <v>120426.3</v>
       </c>
       <c r="M34" s="1">
-        <v>119544.0</v>
+        <v>120426.3</v>
       </c>
       <c r="N34" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" s="1">
-        <v>3613.0</v>
+        <v>3566.0</v>
       </c>
       <c r="C35" s="1">
-        <v>38.33</v>
+        <v>40.27</v>
       </c>
       <c r="D35" s="1">
-        <v>37.6865015223</v>
+        <v>37.6865002804</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>136161.33</v>
+        <v>134390.06</v>
       </c>
       <c r="H35" s="1">
-        <v>2324.96</v>
+        <v>9212.76</v>
       </c>
       <c r="I35" s="1">
-        <v>1.7075038852808</v>
+        <v>6.8552391449189</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>138486.29</v>
+        <v>143602.82</v>
       </c>
       <c r="M35" s="1">
-        <v>138486.29</v>
+        <v>143602.82</v>
       </c>
       <c r="N35" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" s="1">
-        <v>30061.0</v>
+        <v>29667.0</v>
       </c>
       <c r="C36" s="1">
-        <v>9.821</v>
+        <v>10.168</v>
       </c>
       <c r="D36" s="1">
-        <v>7.4988989056</v>
+        <v>7.4988987764</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>225424.4</v>
+        <v>222469.83</v>
       </c>
       <c r="H36" s="1">
-        <v>69804.68</v>
+        <v>79184.23</v>
       </c>
       <c r="I36" s="1">
-        <v>30.965893665459</v>
+        <v>35.59324426148</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>295229.08</v>
+        <v>301654.06</v>
       </c>
       <c r="M36" s="1">
-        <v>295229.08</v>
+        <v>301654.06</v>
       </c>
       <c r="N36" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" s="1">
-        <v>5422.0</v>
+        <v>3797.0</v>
       </c>
       <c r="C37" s="1">
-        <v>27.18</v>
+        <v>26.86</v>
       </c>
       <c r="D37" s="1">
-        <v>26.7814976024</v>
+        <v>26.7814959178</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>145209.28</v>
+        <v>101689.34</v>
       </c>
       <c r="H37" s="1">
-        <v>2160.68</v>
+        <v>298.08</v>
       </c>
       <c r="I37" s="1">
-        <v>1.4879765260182</v>
+        <v>0.29312807025791</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>147369.96</v>
+        <v>101987.42</v>
       </c>
       <c r="M37" s="1">
-        <v>147369.96</v>
+        <v>101987.42</v>
       </c>
       <c r="N37" s="1">
-        <v>0.23</v>
+        <v>0.16</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" s="1">
-        <v>1117.0</v>
+        <v>1670.0</v>
       </c>
       <c r="C38" s="1">
-        <v>116.5</v>
+        <v>166.7</v>
       </c>
       <c r="D38" s="1">
-        <v>104.5896956132</v>
+        <v>201.6343473054</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>116826.69</v>
+        <v>336729.36</v>
       </c>
       <c r="H38" s="1">
-        <v>13303.81</v>
+        <v>-58340.36</v>
       </c>
       <c r="I38" s="1">
-        <v>11.387646093542</v>
+        <v>-17.325593467704</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>130130.5</v>
+        <v>278389.0</v>
       </c>
       <c r="M38" s="1">
-        <v>130130.5</v>
+        <v>278389.0</v>
       </c>
       <c r="N38" s="1">
-        <v>0.2</v>
+        <v>0.44</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>106</v>
       </c>
       <c r="B39" s="1">
-        <v>1223.0</v>
+        <v>10570.0</v>
       </c>
       <c r="C39" s="1">
-        <v>168.5</v>
+        <v>42.24</v>
       </c>
       <c r="D39" s="1">
-        <v>211.9287735078</v>
+        <v>35.1768438978</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>259188.89</v>
+        <v>371819.24</v>
       </c>
       <c r="H39" s="1">
-        <v>-53113.39</v>
+        <v>74657.56</v>
       </c>
       <c r="I39" s="1">
-        <v>-20.492155354344</v>
+        <v>20.078993222621</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>206075.5</v>
+        <v>446476.8</v>
       </c>
       <c r="M39" s="1">
-        <v>206075.5</v>
+        <v>446476.8</v>
       </c>
       <c r="N39" s="1">
-        <v>0.32</v>
+        <v>0.7</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40" s="1">
-        <v>10710.0</v>
+        <v>39.0</v>
       </c>
       <c r="C40" s="1">
-        <v>42.82</v>
+        <v>3422.0</v>
       </c>
       <c r="D40" s="1">
-        <v>35.176844071</v>
+        <v>2845.1707692308</v>
       </c>
       <c r="E40" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="F40">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G40" s="1">
-        <v>376744.0</v>
+        <v>121115.31</v>
       </c>
       <c r="H40" s="1">
-        <v>81858.2</v>
+        <v>23484.07</v>
       </c>
       <c r="I40" s="1">
-        <v>21.727804556941</v>
+        <v>19.389844273197</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>458602.2</v>
+        <v>144599.38</v>
       </c>
       <c r="M40" s="1">
-        <v>458602.2</v>
+        <v>144599.38</v>
       </c>
       <c r="N40" s="1">
-        <v>0.71</v>
+        <v>0.23</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41" s="1">
-        <v>40.0</v>
+        <v>2191.0</v>
       </c>
       <c r="C41" s="1">
-        <v>3251.0</v>
+        <v>74.9</v>
       </c>
       <c r="D41" s="1">
-        <v>2845.17075</v>
+        <v>68.487065267</v>
       </c>
       <c r="E41" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="F41">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>124220.83</v>
+        <v>150055.16</v>
       </c>
       <c r="H41" s="1">
-        <v>16454.2</v>
+        <v>14050.74</v>
       </c>
       <c r="I41" s="1">
-        <v>13.245926629213</v>
+        <v>9.3637166492642</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>140675.03</v>
+        <v>164105.9</v>
       </c>
       <c r="M41" s="1">
-        <v>140675.03</v>
+        <v>164105.9</v>
       </c>
       <c r="N41" s="1">
-        <v>0.22</v>
+        <v>0.26</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>112</v>
       </c>
       <c r="B42" s="1">
-        <v>2220.0</v>
+        <v>62.0</v>
       </c>
       <c r="C42" s="1">
-        <v>70.26</v>
+        <v>1681.0</v>
       </c>
       <c r="D42" s="1">
-        <v>68.4870630631</v>
+        <v>2309.3461290323</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>152041.28</v>
+        <v>143179.46</v>
       </c>
       <c r="H42" s="1">
-        <v>3935.92</v>
+        <v>-38957.46</v>
       </c>
       <c r="I42" s="1">
-        <v>2.588718011319</v>
+        <v>-27.208832887064</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>155977.2</v>
+        <v>104222.0</v>
       </c>
       <c r="M42" s="1">
-        <v>155977.2</v>
+        <v>104222.0</v>
       </c>
       <c r="N42" s="1">
-        <v>0.24</v>
+        <v>0.16</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>114</v>
       </c>
       <c r="B43" s="1">
-        <v>95.0</v>
+        <v>13946.0</v>
       </c>
       <c r="C43" s="1">
-        <v>1620.0</v>
+        <v>0.4248</v>
       </c>
       <c r="D43" s="1">
-        <v>2309.3462105263</v>
+        <v>0.0</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>219387.89</v>
+        <v>0.0</v>
       </c>
       <c r="H43" s="1">
-        <v>-65487.89</v>
+        <v>5924.26</v>
       </c>
       <c r="I43" s="1">
-        <v>-29.850275692063</v>
+        <v>0</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>153900.0</v>
+        <v>5924.26</v>
       </c>
       <c r="M43" s="1">
-        <v>153900.0</v>
+        <v>5924.26</v>
       </c>
       <c r="N43" s="1">
-        <v>0.24</v>
+        <v>0.01</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>116</v>
       </c>
       <c r="B44" s="1">
-        <v>14131.0</v>
+        <v>16890.0</v>
       </c>
       <c r="C44" s="1">
-        <v>21.19</v>
+        <v>21.25</v>
       </c>
       <c r="D44" s="1">
-        <v>15.6609051023</v>
+        <v>16.6362415631</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>221304.25</v>
+        <v>280986.12</v>
       </c>
       <c r="H44" s="1">
-        <v>78131.64</v>
+        <v>77926.38</v>
       </c>
       <c r="I44" s="1">
-        <v>35.305078867667</v>
+        <v>27.733177709988</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>299435.89</v>
+        <v>358912.5</v>
       </c>
       <c r="M44" s="1">
-        <v>299435.89</v>
+        <v>358912.5</v>
       </c>
       <c r="N44" s="1">
-        <v>0.46</v>
+        <v>0.56</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>118</v>
       </c>
       <c r="B45" s="1">
-        <v>2472.0</v>
+        <v>2440.0</v>
       </c>
       <c r="C45" s="1">
-        <v>53.6</v>
+        <v>48.99</v>
       </c>
       <c r="D45" s="1">
-        <v>49.7380097087</v>
+        <v>49.7380081967</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>122952.36</v>
+        <v>121360.74</v>
       </c>
       <c r="H45" s="1">
-        <v>9546.84</v>
+        <v>-1825.14</v>
       </c>
       <c r="I45" s="1">
-        <v>7.7646659242653</v>
+        <v>-1.5038965649023</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>132499.2</v>
+        <v>119535.6</v>
       </c>
       <c r="M45" s="1">
-        <v>132499.2</v>
+        <v>119535.6</v>
       </c>
       <c r="N45" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>120</v>
       </c>
       <c r="B46" s="1">
-        <v>3126.0</v>
+        <v>3085.0</v>
       </c>
       <c r="C46" s="1">
-        <v>55.16</v>
+        <v>53.74</v>
       </c>
       <c r="D46" s="1">
-        <v>48.0144273832</v>
+        <v>48.0144278768</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>150093.1</v>
+        <v>148124.51</v>
       </c>
       <c r="H46" s="1">
-        <v>22337.06</v>
+        <v>17663.39</v>
       </c>
       <c r="I46" s="1">
-        <v>14.882136487287</v>
+        <v>11.924690923872</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>172430.16</v>
+        <v>165787.9</v>
       </c>
       <c r="M46" s="1">
-        <v>172430.16</v>
+        <v>165787.9</v>
       </c>
       <c r="N46" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>122</v>
       </c>
       <c r="B47" s="1">
-        <v>4277.0</v>
+        <v>2673.0</v>
       </c>
       <c r="C47" s="1">
-        <v>85.94</v>
+        <v>63.66</v>
       </c>
       <c r="D47" s="1">
-        <v>29.8435234978</v>
+        <v>29.8435241302</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>127640.75</v>
+        <v>79771.74</v>
       </c>
       <c r="H47" s="1">
-        <v>239924.63</v>
+        <v>90391.44</v>
       </c>
       <c r="I47" s="1">
-        <v>187.9686777146</v>
+        <v>113.31260920221</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>367565.38</v>
+        <v>170163.18</v>
       </c>
       <c r="M47" s="1">
-        <v>367565.38</v>
+        <v>170163.18</v>
       </c>
       <c r="N47" s="1">
-        <v>0.57</v>
+        <v>0.27</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>124</v>
       </c>
       <c r="B48" s="1">
-        <v>9530.0</v>
+        <v>11424.0</v>
       </c>
       <c r="C48" s="1">
-        <v>28.175</v>
+        <v>28.37</v>
       </c>
       <c r="D48" s="1">
-        <v>13.0022214061</v>
+        <v>15.7521682423</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>123911.17</v>
+        <v>179952.77</v>
       </c>
       <c r="H48" s="1">
-        <v>144596.58</v>
+        <v>144146.11</v>
       </c>
       <c r="I48" s="1">
-        <v>116.69374116958</v>
+        <v>80.102190146892</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>268507.75</v>
+        <v>324098.88</v>
       </c>
       <c r="M48" s="1">
-        <v>268507.75</v>
+        <v>324098.88</v>
       </c>
       <c r="N48" s="1">
-        <v>0.41</v>
+        <v>0.51</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>126</v>
       </c>
       <c r="B49" s="1">
-        <v>78043.0</v>
+        <v>86142.0</v>
       </c>
       <c r="C49" s="1">
-        <v>6.234</v>
+        <v>6.282</v>
       </c>
       <c r="D49" s="1">
-        <v>5.2607704727</v>
+        <v>5.3509543544</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>410566.31</v>
+        <v>460941.91</v>
       </c>
       <c r="H49" s="1">
-        <v>75953.75</v>
+        <v>80202.13</v>
       </c>
       <c r="I49" s="1">
-        <v>18.499752208115</v>
+        <v>17.399617665488</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>486520.06</v>
+        <v>541144.04</v>
       </c>
       <c r="M49" s="1">
-        <v>486520.06</v>
+        <v>541144.04</v>
       </c>
       <c r="N49" s="1">
-        <v>0.75</v>
+        <v>0.85</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>128</v>
       </c>
       <c r="B50" s="1">
-        <v>1614.0</v>
+        <v>1900.0</v>
       </c>
       <c r="C50" s="1">
-        <v>121.55</v>
+        <v>120.4</v>
       </c>
       <c r="D50" s="1">
-        <v>117.9</v>
+        <v>118.0136052632</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>190290.6</v>
+        <v>224225.85</v>
       </c>
       <c r="H50" s="1">
-        <v>5891.1</v>
+        <v>4534.15</v>
       </c>
       <c r="I50" s="1">
-        <v>3.0958439355386</v>
+        <v>2.0221352712009</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>196181.7</v>
+        <v>228760.0</v>
       </c>
       <c r="M50" s="1">
-        <v>196181.7</v>
+        <v>228760.0</v>
       </c>
       <c r="N50" s="1">
-        <v>0.3</v>
+        <v>0.36</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>130</v>
       </c>
       <c r="B51" s="1">
-        <v>672.0</v>
+        <v>663.0</v>
       </c>
       <c r="C51" s="1">
-        <v>266.1</v>
+        <v>252.3</v>
       </c>
       <c r="D51" s="1">
-        <v>259.3091815476</v>
+        <v>259.3091855204</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>174255.77</v>
+        <v>171921.99</v>
       </c>
       <c r="H51" s="1">
-        <v>4563.43</v>
+        <v>-4647.09</v>
       </c>
       <c r="I51" s="1">
-        <v>2.6188114172633</v>
+        <v>-2.7030224580346</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>178819.2</v>
+        <v>167274.9</v>
       </c>
       <c r="M51" s="1">
-        <v>178819.2</v>
+        <v>167274.9</v>
       </c>
       <c r="N51" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>132</v>
       </c>
       <c r="B52" s="1">
-        <v>1621.0</v>
+        <v>2260.0</v>
       </c>
       <c r="C52" s="1">
-        <v>76.9</v>
+        <v>82.85</v>
       </c>
       <c r="D52" s="1">
-        <v>86.5095064775</v>
+        <v>85.8117433628</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>140231.91</v>
+        <v>193934.54</v>
       </c>
       <c r="H52" s="1">
-        <v>-15577.01</v>
+        <v>-6693.54</v>
       </c>
       <c r="I52" s="1">
-        <v>-11.108035253888</v>
+        <v>-3.4514429456455</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>124654.9</v>
+        <v>187241.0</v>
       </c>
       <c r="M52" s="1">
-        <v>124654.9</v>
+        <v>187241.0</v>
       </c>
       <c r="N52" s="1">
-        <v>0.19</v>
+        <v>0.29</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>134</v>
       </c>
       <c r="B53" s="1">
-        <v>49492.0</v>
+        <v>48844.0</v>
       </c>
       <c r="C53" s="1">
-        <v>4.361</v>
+        <v>4.357</v>
       </c>
       <c r="D53" s="1">
-        <v>3.5730685767</v>
+        <v>3.5730685448</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>176838.31</v>
+        <v>174522.96</v>
       </c>
       <c r="H53" s="1">
-        <v>38996.3</v>
+        <v>38290.35</v>
       </c>
       <c r="I53" s="1">
-        <v>22.051952430443</v>
+        <v>21.940007205929</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>215834.61</v>
+        <v>212813.31</v>
       </c>
       <c r="M53" s="1">
-        <v>215834.61</v>
+        <v>212813.31</v>
       </c>
       <c r="N53" s="1">
         <v>0.33</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>136</v>
       </c>
       <c r="B54" s="1">
-        <v>6563.0</v>
+        <v>6477.0</v>
       </c>
       <c r="C54" s="1">
-        <v>23.68</v>
+        <v>23.66</v>
       </c>
       <c r="D54" s="1">
-        <v>24.17400579</v>
+        <v>24.1740064845</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>158654.0</v>
+        <v>156575.04</v>
       </c>
       <c r="H54" s="1">
-        <v>-3242.16</v>
+        <v>-3329.22</v>
       </c>
       <c r="I54" s="1">
-        <v>-2.0435412911115</v>
+        <v>-2.1262775982685</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>155411.84</v>
+        <v>153245.82</v>
       </c>
       <c r="M54" s="1">
-        <v>155411.84</v>
+        <v>153245.82</v>
       </c>
       <c r="N54" s="1">
         <v>0.24</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>138</v>
       </c>
       <c r="B55" s="1">
-        <v>2053.0</v>
+        <v>2026.0</v>
       </c>
       <c r="C55" s="1">
-        <v>165.7</v>
+        <v>176.46</v>
       </c>
       <c r="D55" s="1">
-        <v>109.1677496347</v>
+        <v>109.1677492596</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>224121.39</v>
+        <v>221173.86</v>
       </c>
       <c r="H55" s="1">
-        <v>116060.71</v>
+        <v>136334.1</v>
       </c>
       <c r="I55" s="1">
-        <v>51.784753789007</v>
+        <v>61.641145115431</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>340182.1</v>
+        <v>357507.96</v>
       </c>
       <c r="M55" s="1">
-        <v>340182.1</v>
+        <v>357507.96</v>
       </c>
       <c r="N55" s="1">
-        <v>0.52</v>
+        <v>0.56</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>140</v>
       </c>
       <c r="B56" s="1">
-        <v>1379.0</v>
+        <v>1361.0</v>
       </c>
       <c r="C56" s="1">
-        <v>154.05</v>
+        <v>135.4</v>
       </c>
       <c r="D56" s="1">
-        <v>122.6609862219</v>
+        <v>122.6609845702</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>169149.5</v>
+        <v>166941.6</v>
       </c>
       <c r="H56" s="1">
-        <v>43285.45</v>
+        <v>17337.8</v>
       </c>
       <c r="I56" s="1">
-        <v>25.590054951389</v>
+        <v>10.385548000019</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>212434.95</v>
+        <v>184279.4</v>
       </c>
       <c r="M56" s="1">
-        <v>212434.95</v>
+        <v>184279.4</v>
       </c>
       <c r="N56" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>142</v>
       </c>
       <c r="B57" s="1">
-        <v>2413.0</v>
+        <v>2381.0</v>
       </c>
       <c r="C57" s="1">
-        <v>50.08</v>
+        <v>50.75</v>
       </c>
       <c r="D57" s="1">
-        <v>52.518976378</v>
+        <v>52.5189752205</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>126728.29</v>
+        <v>125047.68</v>
       </c>
       <c r="H57" s="1">
-        <v>-5885.25</v>
+        <v>-4211.93</v>
       </c>
       <c r="I57" s="1">
-        <v>-4.6439906985252</v>
+        <v>-3.3682592112065</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>120843.04</v>
+        <v>120835.75</v>
       </c>
       <c r="M57" s="1">
-        <v>120843.04</v>
+        <v>120835.75</v>
       </c>
       <c r="N57" s="1">
         <v>0.19</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>144</v>
       </c>
       <c r="B58" s="1">
-        <v>413.0</v>
+        <v>455.0</v>
       </c>
       <c r="C58" s="1">
-        <v>500.4</v>
+        <v>567.8</v>
       </c>
       <c r="D58" s="1">
-        <v>476.3866101695</v>
+        <v>487.8783076923</v>
       </c>
       <c r="E58" t="s">
         <v>30</v>
       </c>
       <c r="F58">
         <v>0.92</v>
       </c>
       <c r="G58" s="1">
-        <v>192621.35</v>
+        <v>220336.03</v>
       </c>
       <c r="H58" s="1">
-        <v>30945.5</v>
+        <v>59580.54</v>
       </c>
       <c r="I58" s="1">
-        <v>16.065456918457</v>
+        <v>27.040761331681</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>223566.85</v>
+        <v>279916.57</v>
       </c>
       <c r="M58" s="1">
-        <v>223566.85</v>
+        <v>279916.57</v>
       </c>
       <c r="N58" s="1">
-        <v>0.34</v>
+        <v>0.44</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>146</v>
       </c>
       <c r="B59" s="1">
-        <v>758.0</v>
+        <v>748.0</v>
       </c>
       <c r="C59" s="1">
-        <v>378.1</v>
+        <v>381.75</v>
       </c>
       <c r="D59" s="1">
-        <v>396.219116095</v>
+        <v>396.2191176471</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>300334.09</v>
+        <v>296371.9</v>
       </c>
       <c r="H59" s="1">
-        <v>-13734.29</v>
+        <v>-10822.9</v>
       </c>
       <c r="I59" s="1">
-        <v>-4.5730040169599</v>
+        <v>-3.6517969483612</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>286599.8</v>
+        <v>285549.0</v>
       </c>
       <c r="M59" s="1">
-        <v>286599.8</v>
+        <v>285549.0</v>
       </c>
       <c r="N59" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>148</v>
       </c>
       <c r="B60" s="1">
-        <v>690.0</v>
+        <v>503.0</v>
       </c>
       <c r="C60" s="1">
-        <v>481.35</v>
+        <v>495.1</v>
       </c>
       <c r="D60" s="1">
-        <v>626.5443623188</v>
+        <v>626.5443538767</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>432315.61</v>
+        <v>315151.81</v>
       </c>
       <c r="H60" s="1">
-        <v>-100184.11</v>
+        <v>-66116.51</v>
       </c>
       <c r="I60" s="1">
-        <v>-23.173835892717</v>
+        <v>-20.979257583829</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>332131.5</v>
+        <v>249035.3</v>
       </c>
       <c r="M60" s="1">
-        <v>332131.5</v>
+        <v>249035.3</v>
       </c>
       <c r="N60" s="1">
-        <v>0.51</v>
+        <v>0.39</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>150</v>
       </c>
       <c r="B61" s="1">
-        <v>7114.0</v>
+        <v>2957.0</v>
       </c>
       <c r="C61" s="1">
-        <v>14.462</v>
+        <v>136.3</v>
       </c>
       <c r="D61" s="1">
-        <v>14.8059179083</v>
+        <v>124.1913019953</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>105329.3</v>
+        <v>367233.68</v>
       </c>
       <c r="H61" s="1">
-        <v>-2446.63</v>
+        <v>35805.42</v>
       </c>
       <c r="I61" s="1">
-        <v>-2.3228389441494</v>
+        <v>9.7500370881015</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>102882.67</v>
+        <v>403039.1</v>
       </c>
       <c r="M61" s="1">
-        <v>102882.67</v>
+        <v>403039.1</v>
       </c>
       <c r="N61" s="1">
-        <v>0.16</v>
+        <v>0.63</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>152</v>
       </c>
       <c r="B62" s="1">
-        <v>2996.0</v>
+        <v>12645.0</v>
       </c>
       <c r="C62" s="1">
-        <v>133.0</v>
+        <v>15.25</v>
       </c>
       <c r="D62" s="1">
-        <v>124.1913017356</v>
+        <v>12.6531103203</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>372077.14</v>
+        <v>159998.58</v>
       </c>
       <c r="H62" s="1">
-        <v>26390.86</v>
+        <v>32837.67</v>
       </c>
       <c r="I62" s="1">
-        <v>7.0928463920143</v>
+        <v>20.523725898067</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>398468.0</v>
+        <v>192836.25</v>
       </c>
       <c r="M62" s="1">
-        <v>398468.0</v>
+        <v>192836.25</v>
       </c>
       <c r="N62" s="1">
-        <v>0.61</v>
+        <v>0.3</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>154</v>
       </c>
       <c r="B63" s="1">
-        <v>9981.0</v>
+        <v>351.0</v>
       </c>
       <c r="C63" s="1">
-        <v>15.72</v>
+        <v>515.6</v>
       </c>
       <c r="D63" s="1">
-        <v>11.7760224426</v>
+        <v>510.8157834758</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>117536.48</v>
+        <v>179296.34</v>
       </c>
       <c r="H63" s="1">
-        <v>39364.84</v>
+        <v>1679.26</v>
       </c>
       <c r="I63" s="1">
-        <v>33.491593418486</v>
+        <v>0.93658353539174</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>156901.32</v>
+        <v>180975.6</v>
       </c>
       <c r="M63" s="1">
-        <v>156901.32</v>
+        <v>180975.6</v>
       </c>
       <c r="N63" s="1">
-        <v>0.24</v>
+        <v>0.28</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>156</v>
       </c>
       <c r="B64" s="1">
-        <v>2183.0</v>
+        <v>15690.0</v>
       </c>
       <c r="C64" s="1">
-        <v>51.22</v>
+        <v>8.852</v>
       </c>
       <c r="D64" s="1">
-        <v>52.2038021072</v>
+        <v>6.8369094965</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>113960.9</v>
+        <v>107271.11</v>
       </c>
       <c r="H64" s="1">
-        <v>-2147.64</v>
+        <v>31616.77</v>
       </c>
       <c r="I64" s="1">
-        <v>-1.8845411013778</v>
+        <v>29.473704523054</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>111813.26</v>
+        <v>138887.88</v>
       </c>
       <c r="M64" s="1">
-        <v>111813.26</v>
+        <v>138887.88</v>
       </c>
       <c r="N64" s="1">
-        <v>0.17</v>
+        <v>0.22</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>158</v>
       </c>
       <c r="B65" s="1">
-        <v>543.0</v>
+        <v>3630.0</v>
       </c>
       <c r="C65" s="1">
-        <v>283.61</v>
+        <v>125.0</v>
       </c>
       <c r="D65" s="1">
-        <v>188.8392633517</v>
+        <v>114.3359035813</v>
       </c>
       <c r="E65" t="s">
-        <v>159</v>
+        <v>30</v>
       </c>
       <c r="F65">
-        <v>1.14</v>
+        <v>0.92</v>
       </c>
       <c r="G65" s="1">
-        <v>87486.66</v>
+        <v>446663.06</v>
       </c>
       <c r="H65" s="1">
-        <v>47064.24</v>
+        <v>44967.04</v>
       </c>
       <c r="I65" s="1">
-        <v>53.795904427029</v>
+        <v>10.06732905112</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>134550.9</v>
+        <v>491630.1</v>
       </c>
       <c r="M65" s="1">
-        <v>134550.9</v>
+        <v>491630.1</v>
       </c>
       <c r="N65" s="1">
-        <v>0.21</v>
+        <v>0.77</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B66" s="1">
-        <v>2888.0</v>
+        <v>4176.0</v>
       </c>
       <c r="C66" s="1">
-        <v>79.0</v>
+        <v>424.5</v>
       </c>
       <c r="D66" s="1">
-        <v>78.1808102493</v>
+        <v>379.9730962644</v>
       </c>
       <c r="E66" t="s">
-        <v>30</v>
+        <v>74</v>
       </c>
       <c r="F66">
-        <v>0.92</v>
+        <v>7.48</v>
       </c>
       <c r="G66" s="1">
-        <v>240853.72</v>
+        <v>212422.64</v>
       </c>
       <c r="H66" s="1">
-        <v>5957.18</v>
+        <v>24704.09</v>
       </c>
       <c r="I66" s="1">
-        <v>2.4733601789501</v>
+        <v>11.629687871312</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>246810.9</v>
+        <v>237126.73</v>
       </c>
       <c r="M66" s="1">
-        <v>246810.9</v>
+        <v>237126.73</v>
       </c>
       <c r="N66" s="1">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B67" s="1">
-        <v>12476.0</v>
+        <v>10505.0</v>
       </c>
       <c r="C67" s="1">
-        <v>12.28</v>
+        <v>149.7</v>
       </c>
       <c r="D67" s="1">
-        <v>5.3123998076</v>
+        <v>154.5313564969</v>
       </c>
       <c r="E67" t="s">
-        <v>8</v>
+        <v>74</v>
       </c>
       <c r="F67">
-        <v>1.0</v>
+        <v>7.48</v>
       </c>
       <c r="G67" s="1">
-        <v>66277.5</v>
+        <v>217246.17</v>
       </c>
       <c r="H67" s="1">
-        <v>86927.78</v>
+        <v>-6887.61</v>
       </c>
       <c r="I67" s="1">
-        <v>131.15730074309</v>
+        <v>-3.1704172276087</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>153205.28</v>
+        <v>210358.56</v>
       </c>
       <c r="M67" s="1">
-        <v>153205.28</v>
+        <v>210358.56</v>
       </c>
       <c r="N67" s="1">
-        <v>0.24</v>
+        <v>0.33</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="B68" s="1">
-        <v>3678.0</v>
+        <v>1675.0</v>
       </c>
       <c r="C68" s="1">
-        <v>120.28</v>
+        <v>1079.05</v>
       </c>
       <c r="D68" s="1">
-        <v>114.3359026645</v>
+        <v>1077.7378268657</v>
       </c>
       <c r="E68" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="F68">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>452569.35</v>
+        <v>1805210.86</v>
       </c>
       <c r="H68" s="1">
-        <v>26000.36</v>
+        <v>2197.89</v>
       </c>
       <c r="I68" s="1">
-        <v>5.745055426312</v>
+        <v>0.12175253587827</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>478569.71</v>
+        <v>1807408.75</v>
       </c>
       <c r="M68" s="1">
-        <v>478569.71</v>
+        <v>1807408.75</v>
       </c>
       <c r="N68" s="1">
-        <v>0.74</v>
+        <v>2.83</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="B69" s="1">
-        <v>4231.0</v>
+        <v>1872.0</v>
       </c>
       <c r="C69" s="1">
-        <v>390.8</v>
+        <v>135.65</v>
       </c>
       <c r="D69" s="1">
-        <v>379.9730961948</v>
+        <v>113.3271794872</v>
       </c>
       <c r="E69" t="s">
-        <v>74</v>
+        <v>8</v>
       </c>
       <c r="F69">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>215220.35</v>
+        <v>212148.48</v>
       </c>
       <c r="H69" s="1">
-        <v>5992.13</v>
+        <v>41788.32</v>
       </c>
       <c r="I69" s="1">
-        <v>2.7841837447063</v>
+        <v>19.697675891904</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>221212.48</v>
+        <v>253936.8</v>
       </c>
       <c r="M69" s="1">
-        <v>221212.48</v>
+        <v>253936.8</v>
       </c>
       <c r="N69" s="1">
-        <v>0.34</v>
+        <v>0.4</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="B70" s="1">
-        <v>10644.0</v>
+        <v>2931.0</v>
       </c>
       <c r="C70" s="1">
-        <v>151.75</v>
+        <v>65.24</v>
       </c>
       <c r="D70" s="1">
-        <v>154.5313566328</v>
+        <v>78.5086045718</v>
       </c>
       <c r="E70" t="s">
-        <v>74</v>
+        <v>8</v>
       </c>
       <c r="F70">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>220120.73</v>
+        <v>230108.72</v>
       </c>
       <c r="H70" s="1">
-        <v>-4025.29</v>
+        <v>-38890.28</v>
       </c>
       <c r="I70" s="1">
-        <v>-1.8286737464481</v>
+        <v>-16.900828443181</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>216095.44</v>
+        <v>191218.44</v>
       </c>
       <c r="M70" s="1">
-        <v>216095.44</v>
+        <v>191218.44</v>
       </c>
       <c r="N70" s="1">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="B71" s="1">
-        <v>1748.0</v>
+        <v>3216.0</v>
       </c>
       <c r="C71" s="1">
-        <v>1077.41</v>
+        <v>38.505</v>
       </c>
       <c r="D71" s="1">
-        <v>1076.4467334096</v>
+        <v>45.455</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>1881628.89</v>
+        <v>146183.28</v>
       </c>
       <c r="H71" s="1">
-        <v>1683.79</v>
+        <v>-22351.2</v>
       </c>
       <c r="I71" s="1">
-        <v>0.089485764645121</v>
+        <v>-15.289847101529</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>1883312.68</v>
+        <v>123832.08</v>
       </c>
       <c r="M71" s="1">
-        <v>1883312.68</v>
+        <v>123832.08</v>
       </c>
       <c r="N71" s="1">
-        <v>2.9</v>
+        <v>0.19</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="B72" s="1">
-        <v>1872.0</v>
+        <v>1076.0</v>
       </c>
       <c r="C72" s="1">
-        <v>135.3</v>
+        <v>125.35</v>
       </c>
       <c r="D72" s="1">
-        <v>113.3271794872</v>
+        <v>93.69</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>212148.48</v>
+        <v>100810.44</v>
       </c>
       <c r="H72" s="1">
-        <v>41133.12</v>
+        <v>34066.16</v>
       </c>
       <c r="I72" s="1">
-        <v>19.388835592883</v>
+        <v>33.792293734657</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>253281.6</v>
+        <v>134876.6</v>
       </c>
       <c r="M72" s="1">
-        <v>253281.6</v>
+        <v>134876.6</v>
       </c>
       <c r="N72" s="1">
-        <v>0.39</v>
+        <v>0.21</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B73" s="1">
-        <v>9095.0</v>
+        <v>2848.0</v>
       </c>
       <c r="C73" s="1">
-        <v>16.865</v>
+        <v>87.7</v>
       </c>
       <c r="D73" s="1">
-        <v>17.7025002749</v>
+        <v>99.3298033708</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>161004.24</v>
+        <v>282891.28</v>
       </c>
       <c r="H73" s="1">
-        <v>-7617.06</v>
+        <v>-33121.68</v>
       </c>
       <c r="I73" s="1">
-        <v>-4.7309685757344</v>
+        <v>-11.708271813822</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>153387.18</v>
+        <v>249769.6</v>
       </c>
       <c r="M73" s="1">
-        <v>153387.18</v>
+        <v>249769.6</v>
       </c>
       <c r="N73" s="1">
-        <v>0.24</v>
+        <v>0.39</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="B74" s="1">
-        <v>2970.0</v>
+        <v>5146.0</v>
       </c>
       <c r="C74" s="1">
-        <v>63.48</v>
+        <v>26.14</v>
       </c>
       <c r="D74" s="1">
-        <v>78.5086060606</v>
+        <v>30.6092421298</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>233170.56</v>
+        <v>157515.16</v>
       </c>
       <c r="H74" s="1">
-        <v>-44634.96</v>
+        <v>-22998.72</v>
       </c>
       <c r="I74" s="1">
-        <v>-19.14262246486</v>
+        <v>-14.600956504758</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>188535.6</v>
+        <v>134516.44</v>
       </c>
       <c r="M74" s="1">
-        <v>188535.6</v>
+        <v>134516.44</v>
       </c>
       <c r="N74" s="1">
-        <v>0.29</v>
+        <v>0.21</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B75" s="1">
-        <v>3259.0</v>
+        <v>2100.0</v>
       </c>
       <c r="C75" s="1">
-        <v>37.855</v>
+        <v>43.855</v>
       </c>
       <c r="D75" s="1">
-        <v>45.4549984658</v>
+        <v>52.35</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>148137.84</v>
+        <v>109935.0</v>
       </c>
       <c r="H75" s="1">
-        <v>-24768.39</v>
+        <v>-17839.5</v>
       </c>
       <c r="I75" s="1">
-        <v>-16.719826615536</v>
+        <v>-16.227316141356</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>123369.45</v>
+        <v>92095.5</v>
       </c>
       <c r="M75" s="1">
-        <v>123369.45</v>
+        <v>92095.5</v>
       </c>
       <c r="N75" s="1">
-        <v>0.19</v>
+        <v>0.14</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B76" s="1">
-        <v>1090.0</v>
+        <v>1964.0</v>
       </c>
       <c r="C76" s="1">
-        <v>154.7</v>
+        <v>334.2</v>
       </c>
       <c r="D76" s="1">
-        <v>93.69</v>
+        <v>344.6538594705</v>
       </c>
       <c r="E76" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="F76">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G76" s="1">
-        <v>102122.1</v>
+        <v>730130.07</v>
       </c>
       <c r="H76" s="1">
-        <v>66500.9</v>
+        <v>-18966.08</v>
       </c>
       <c r="I76" s="1">
-        <v>65.119009499413</v>
+        <v>-2.5976303098981</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>168623.0</v>
+        <v>711163.99</v>
       </c>
       <c r="M76" s="1">
-        <v>168623.0</v>
+        <v>711163.99</v>
       </c>
       <c r="N76" s="1">
-        <v>0.26</v>
+        <v>1.11</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B77" s="1">
-        <v>2635.0</v>
+        <v>2717.0</v>
       </c>
       <c r="C77" s="1">
-        <v>87.72</v>
+        <v>567.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.0376622391</v>
+        <v>610.931722488</v>
       </c>
       <c r="E77" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="F77">
-        <v>1.0</v>
+        <v>11.04</v>
       </c>
       <c r="G77" s="1">
-        <v>263599.24</v>
+        <v>151561.5</v>
       </c>
       <c r="H77" s="1">
-        <v>-32457.04</v>
+        <v>-11983.26</v>
       </c>
       <c r="I77" s="1">
-        <v>-12.31302487822</v>
+        <v>-7.9065329915579</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>231142.2</v>
+        <v>139578.24</v>
       </c>
       <c r="M77" s="1">
-        <v>231142.2</v>
+        <v>139578.24</v>
       </c>
       <c r="N77" s="1">
-        <v>0.36</v>
+        <v>0.22</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B78" s="1">
-        <v>5214.0</v>
+        <v>1071.0</v>
       </c>
       <c r="C78" s="1">
-        <v>27.82</v>
+        <v>329.5</v>
       </c>
       <c r="D78" s="1">
-        <v>30.6092424242</v>
+        <v>269.5989449113</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>159596.59</v>
+        <v>288740.47</v>
       </c>
       <c r="H78" s="1">
-        <v>-14543.11</v>
+        <v>64154.03</v>
       </c>
       <c r="I78" s="1">
-        <v>-9.1124190059449</v>
+        <v>22.218579196744</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>145053.48</v>
+        <v>352894.5</v>
       </c>
       <c r="M78" s="1">
-        <v>145053.48</v>
+        <v>352894.5</v>
       </c>
       <c r="N78" s="1">
-        <v>0.22</v>
+        <v>0.55</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B79" s="1">
-        <v>2128.0</v>
+        <v>3538.0</v>
       </c>
       <c r="C79" s="1">
-        <v>45.24</v>
+        <v>77.34</v>
       </c>
       <c r="D79" s="1">
-        <v>52.35</v>
+        <v>97.4893414358</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>111400.8</v>
+        <v>344917.29</v>
       </c>
       <c r="H79" s="1">
-        <v>-15130.08</v>
+        <v>-71288.37</v>
       </c>
       <c r="I79" s="1">
-        <v>-13.581661891117</v>
+        <v>-20.66825064061</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" s="1">
-        <v>96270.72</v>
+        <v>273628.92</v>
       </c>
       <c r="M79" s="1">
-        <v>96270.72</v>
+        <v>273628.92</v>
       </c>
       <c r="N79" s="1">
-        <v>0.15</v>
+        <v>0.43</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B80" s="1">
-        <v>1990.0</v>
+        <v>3465.0</v>
       </c>
       <c r="C80" s="1">
-        <v>318.6</v>
+        <v>137.92</v>
       </c>
       <c r="D80" s="1">
-        <v>344.6538592965</v>
+        <v>148.4622193362</v>
       </c>
       <c r="E80" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="F80">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>739795.74</v>
+        <v>514421.59</v>
       </c>
       <c r="H80" s="1">
-        <v>-53930.31</v>
+        <v>-36528.79</v>
       </c>
       <c r="I80" s="1">
-        <v>-7.2898919369284</v>
+        <v>-7.1009441885983</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" s="1">
-        <v>685865.43</v>
+        <v>477892.8</v>
       </c>
       <c r="M80" s="1">
-        <v>685865.43</v>
+        <v>477892.8</v>
       </c>
       <c r="N80" s="1">
-        <v>1.06</v>
+        <v>0.75</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B81" s="1">
-        <v>2753.0</v>
+        <v>9742.0</v>
       </c>
       <c r="C81" s="1">
-        <v>502.9</v>
+        <v>31.56</v>
       </c>
       <c r="D81" s="1">
-        <v>610.9317217581</v>
+        <v>32.6577366044</v>
       </c>
       <c r="E81" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="F81">
-        <v>10.99</v>
+        <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>153569.68</v>
+        <v>318151.67</v>
       </c>
       <c r="H81" s="1">
-        <v>-27615.92</v>
+        <v>-10694.15</v>
       </c>
       <c r="I81" s="1">
-        <v>-17.982664286336</v>
+        <v>-3.3613370629172</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" s="1">
-        <v>125953.76</v>
+        <v>307457.52</v>
       </c>
       <c r="M81" s="1">
-        <v>125953.76</v>
+        <v>307457.52</v>
       </c>
       <c r="N81" s="1">
-        <v>0.19</v>
+        <v>0.48</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="B82" s="1">
-        <v>1085.0</v>
+        <v>1712.0</v>
       </c>
       <c r="C82" s="1">
-        <v>331.2</v>
+        <v>262.45</v>
       </c>
       <c r="D82" s="1">
-        <v>269.5989493088</v>
+        <v>111.439953271</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>292514.86</v>
+        <v>190785.2</v>
       </c>
       <c r="H82" s="1">
-        <v>66837.14</v>
+        <v>258529.2</v>
       </c>
       <c r="I82" s="1">
-        <v>22.8491434589</v>
+        <v>135.5079953791</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" s="1">
-        <v>359352.0</v>
+        <v>449314.4</v>
       </c>
       <c r="M82" s="1">
-        <v>359352.0</v>
+        <v>449314.4</v>
       </c>
       <c r="N82" s="1">
-        <v>0.55</v>
+        <v>0.7</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="B83" s="1">
-        <v>25406.0</v>
+        <v>2260.0</v>
       </c>
       <c r="C83" s="1">
-        <v>4.493</v>
+        <v>95.36</v>
       </c>
       <c r="D83" s="1">
-        <v>2.5732000315</v>
+        <v>93.9310884956</v>
       </c>
       <c r="E83" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="F83">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G83" s="1">
-        <v>65374.72</v>
+        <v>231863.58</v>
       </c>
       <c r="H83" s="1">
-        <v>48774.44</v>
+        <v>1641.59</v>
       </c>
       <c r="I83" s="1">
-        <v>74.607493538787</v>
+        <v>0.70799821170707</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>114149.16</v>
+        <v>233505.17</v>
       </c>
       <c r="M83" s="1">
-        <v>114149.16</v>
+        <v>233505.17</v>
       </c>
       <c r="N83" s="1">
-        <v>0.18</v>
+        <v>0.37</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B84" s="1">
-        <v>3585.0</v>
+        <v>2088.0</v>
       </c>
       <c r="C84" s="1">
-        <v>72.49</v>
+        <v>147.66</v>
       </c>
       <c r="D84" s="1">
-        <v>97.4893417015</v>
+        <v>117.8749185824</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>349499.29</v>
+        <v>246122.83</v>
       </c>
       <c r="H84" s="1">
-        <v>-89622.64</v>
+        <v>62191.25</v>
       </c>
       <c r="I84" s="1">
-        <v>-25.643153667065</v>
+        <v>25.268379207244</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" s="1">
-        <v>259876.65</v>
+        <v>308314.08</v>
       </c>
       <c r="M84" s="1">
-        <v>259876.65</v>
+        <v>308314.08</v>
       </c>
       <c r="N84" s="1">
-        <v>0.4</v>
+        <v>0.48</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B85" s="1">
-        <v>3511.0</v>
+        <v>5856.0</v>
       </c>
       <c r="C85" s="1">
-        <v>132.22</v>
+        <v>35.12</v>
       </c>
       <c r="D85" s="1">
-        <v>148.4622187411</v>
+        <v>47.7027817623</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>521250.85</v>
+        <v>279347.49</v>
       </c>
       <c r="H85" s="1">
-        <v>-57026.43</v>
+        <v>-73684.77</v>
       </c>
       <c r="I85" s="1">
-        <v>-10.940304461854</v>
+        <v>-26.377459128056</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>464224.42</v>
+        <v>205662.72</v>
       </c>
       <c r="M85" s="1">
-        <v>464224.42</v>
+        <v>205662.72</v>
       </c>
       <c r="N85" s="1">
-        <v>0.72</v>
+        <v>0.32</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="B86" s="1">
-        <v>3828.0</v>
+        <v>1859.0</v>
       </c>
       <c r="C86" s="1">
-        <v>32.7</v>
+        <v>264.55</v>
       </c>
       <c r="D86" s="1">
-        <v>35.3299660397</v>
+        <v>199.4522485207</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>135243.11</v>
+        <v>370781.73</v>
       </c>
       <c r="H86" s="1">
-        <v>-10067.51</v>
+        <v>121016.72</v>
       </c>
       <c r="I86" s="1">
-        <v>-7.4440095321677</v>
+        <v>32.638264026655</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" s="1">
-        <v>125175.6</v>
+        <v>491798.45</v>
       </c>
       <c r="M86" s="1">
-        <v>125175.6</v>
+        <v>491798.45</v>
       </c>
       <c r="N86" s="1">
-        <v>0.19</v>
+        <v>0.77</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="B87" s="1">
-        <v>1888.0</v>
+        <v>1023.0</v>
       </c>
       <c r="C87" s="1">
-        <v>292.75</v>
+        <v>158.4</v>
       </c>
       <c r="D87" s="1">
-        <v>111.4399523305</v>
+        <v>155.475826002</v>
       </c>
       <c r="E87" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="F87">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G87" s="1">
-        <v>210398.63</v>
+        <v>172629.36</v>
       </c>
       <c r="H87" s="1">
-        <v>342313.37</v>
+        <v>2941.58</v>
       </c>
       <c r="I87" s="1">
-        <v>162.69752802098</v>
+        <v>1.7039859268435</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" s="1">
-        <v>552712.0</v>
+        <v>175570.94</v>
       </c>
       <c r="M87" s="1">
-        <v>552712.0</v>
+        <v>175570.94</v>
       </c>
       <c r="N87" s="1">
-        <v>0.85</v>
+        <v>0.27</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="B88" s="1">
-        <v>2290.0</v>
+        <v>2700.0</v>
       </c>
       <c r="C88" s="1">
-        <v>89.84</v>
+        <v>74.55</v>
       </c>
       <c r="D88" s="1">
-        <v>93.9310873362</v>
+        <v>40.8524148148</v>
       </c>
       <c r="E88" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="F88">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>234941.42</v>
+        <v>110301.52</v>
       </c>
       <c r="H88" s="1">
-        <v>-12382.35</v>
+        <v>90983.48</v>
       </c>
       <c r="I88" s="1">
-        <v>-5.2703988934774</v>
+        <v>82.486152502703</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" s="1">
-        <v>222559.07</v>
+        <v>201285.0</v>
       </c>
       <c r="M88" s="1">
-        <v>222559.07</v>
+        <v>201285.0</v>
       </c>
       <c r="N88" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="B89" s="1">
-        <v>2116.0</v>
+        <v>16220.0</v>
       </c>
       <c r="C89" s="1">
-        <v>169.14</v>
+        <v>99.32</v>
       </c>
       <c r="D89" s="1">
-        <v>117.8749196597</v>
+        <v>70.1507996301</v>
       </c>
       <c r="E89" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="F89">
-        <v>1.0</v>
+        <v>11.04</v>
       </c>
       <c r="G89" s="1">
-        <v>249423.33</v>
+        <v>105122.52</v>
       </c>
       <c r="H89" s="1">
-        <v>108476.91</v>
+        <v>40837.05</v>
       </c>
       <c r="I89" s="1">
-        <v>43.491084013673</v>
+        <v>38.847099555833</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" s="1">
-        <v>357900.24</v>
+        <v>145959.57</v>
       </c>
       <c r="M89" s="1">
-        <v>357900.24</v>
+        <v>145959.57</v>
       </c>
       <c r="N89" s="1">
-        <v>0.55</v>
+        <v>0.23</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="B90" s="1">
-        <v>5934.0</v>
+        <v>3593.0</v>
       </c>
       <c r="C90" s="1">
-        <v>34.5</v>
+        <v>53.8</v>
       </c>
       <c r="D90" s="1">
-        <v>47.7027822717</v>
+        <v>24.1150347899</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>283068.31</v>
+        <v>86645.32</v>
       </c>
       <c r="H90" s="1">
-        <v>-78345.31</v>
+        <v>106658.08</v>
       </c>
       <c r="I90" s="1">
-        <v>-27.677174460115</v>
+        <v>123.09733520518</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" s="1">
-        <v>204723.0</v>
+        <v>193303.4</v>
       </c>
       <c r="M90" s="1">
-        <v>204723.0</v>
+        <v>193303.4</v>
       </c>
       <c r="N90" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="B91" s="1">
-        <v>1884.0</v>
+        <v>1180.0</v>
       </c>
       <c r="C91" s="1">
-        <v>279.0</v>
+        <v>138.3</v>
       </c>
       <c r="D91" s="1">
-        <v>199.4522505308</v>
+        <v>121.2768135593</v>
       </c>
       <c r="E91" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="F91">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G91" s="1">
-        <v>375768.04</v>
+        <v>155532.92</v>
       </c>
       <c r="H91" s="1">
-        <v>149867.96</v>
+        <v>21284.89</v>
       </c>
       <c r="I91" s="1">
-        <v>39.883104481158</v>
+        <v>13.685134954066</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" s="1">
-        <v>525636.0</v>
+        <v>176817.81</v>
       </c>
       <c r="M91" s="1">
-        <v>525636.0</v>
+        <v>176817.81</v>
       </c>
       <c r="N91" s="1">
-        <v>0.81</v>
+        <v>0.28</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B92" s="1">
-        <v>606.0</v>
+        <v>8288.0</v>
       </c>
       <c r="C92" s="1">
-        <v>163.6</v>
+        <v>33.08</v>
       </c>
       <c r="D92" s="1">
-        <v>142.49669967</v>
+        <v>30.3729017857</v>
       </c>
       <c r="E92" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="F92">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>93450.57</v>
+        <v>251730.61</v>
       </c>
       <c r="H92" s="1">
-        <v>13799.11</v>
+        <v>22436.43</v>
       </c>
       <c r="I92" s="1">
-        <v>14.766212768954</v>
+        <v>8.9128731702513</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" s="1">
-        <v>107249.68</v>
+        <v>274167.04</v>
       </c>
       <c r="M92" s="1">
-        <v>107249.68</v>
+        <v>274167.04</v>
       </c>
       <c r="N92" s="1">
-        <v>0.17</v>
+        <v>0.43</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="B93" s="1">
-        <v>4487.0</v>
+        <v>1307.0</v>
       </c>
       <c r="C93" s="1">
-        <v>78.92</v>
+        <v>223.1</v>
       </c>
       <c r="D93" s="1">
-        <v>40.8524136394</v>
+        <v>246.4882325937</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>183304.78</v>
+        <v>322160.12</v>
       </c>
       <c r="H93" s="1">
-        <v>170809.26</v>
+        <v>-30568.42</v>
       </c>
       <c r="I93" s="1">
-        <v>93.183200132588</v>
+        <v>-9.4885797782792</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" s="1">
-        <v>354114.04</v>
+        <v>291591.7</v>
       </c>
       <c r="M93" s="1">
-        <v>354114.04</v>
+        <v>291591.7</v>
       </c>
       <c r="N93" s="1">
-        <v>0.55</v>
+        <v>0.46</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B94" s="1">
-        <v>196.0</v>
+        <v>822.0</v>
       </c>
       <c r="C94" s="1">
-        <v>459.34</v>
+        <v>239.3</v>
       </c>
       <c r="D94" s="1">
-        <v>509.0768367347</v>
+        <v>259.1050364964</v>
       </c>
       <c r="E94" t="s">
-        <v>159</v>
+        <v>8</v>
       </c>
       <c r="F94">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>89714.07</v>
+        <v>212984.34</v>
       </c>
       <c r="H94" s="1">
-        <v>-11053.78</v>
+        <v>-16279.74</v>
       </c>
       <c r="I94" s="1">
-        <v>-12.321121982316</v>
+        <v>-7.6436323910011</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" s="1">
-        <v>78660.29</v>
+        <v>196704.6</v>
       </c>
       <c r="M94" s="1">
-        <v>78660.29</v>
+        <v>196704.6</v>
       </c>
       <c r="N94" s="1">
-        <v>0.12</v>
+        <v>0.31</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="B95" s="1">
-        <v>16435.0</v>
+        <v>5395.0</v>
       </c>
       <c r="C95" s="1">
-        <v>95.86</v>
+        <v>19.33</v>
       </c>
       <c r="D95" s="1">
-        <v>70.1507995132</v>
+        <v>20.9781779425</v>
       </c>
       <c r="E95" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="F95">
-        <v>10.99</v>
+        <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>106515.94</v>
+        <v>113177.27</v>
       </c>
       <c r="H95" s="1">
-        <v>36811.85</v>
+        <v>-8891.92</v>
       </c>
       <c r="I95" s="1">
-        <v>34.55994473691</v>
+        <v>-7.8566305760865</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" s="1">
-        <v>143327.79</v>
+        <v>104285.35</v>
       </c>
       <c r="M95" s="1">
-        <v>143327.79</v>
+        <v>104285.35</v>
       </c>
       <c r="N95" s="1">
-        <v>0.22</v>
+        <v>0.16</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B96" s="1">
-        <v>3641.0</v>
+        <v>3914.0</v>
       </c>
       <c r="C96" s="1">
-        <v>69.39</v>
+        <v>80.6</v>
       </c>
       <c r="D96" s="1">
-        <v>24.1150343312</v>
+        <v>68.3339064895</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>87802.84</v>
+        <v>267458.91</v>
       </c>
       <c r="H96" s="1">
-        <v>164846.15</v>
+        <v>48009.49</v>
       </c>
       <c r="I96" s="1">
-        <v>187.74580639988</v>
+        <v>17.95023018676</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" s="1">
-        <v>252648.99</v>
+        <v>315468.4</v>
       </c>
       <c r="M96" s="1">
-        <v>252648.99</v>
+        <v>315468.4</v>
       </c>
       <c r="N96" s="1">
-        <v>0.39</v>
+        <v>0.49</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="B97" s="1">
-        <v>929.0</v>
+        <v>7085.0</v>
       </c>
       <c r="C97" s="1">
-        <v>124.5</v>
+        <v>54.91</v>
       </c>
       <c r="D97" s="1">
-        <v>118.1</v>
+        <v>47.1106182075</v>
       </c>
       <c r="E97" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="F97">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>119274.78</v>
+        <v>386904.26</v>
       </c>
       <c r="H97" s="1">
-        <v>5844.76</v>
+        <v>2133.09</v>
       </c>
       <c r="I97" s="1">
-        <v>4.9002479820126</v>
+        <v>0.55132243826935</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>125119.54</v>
+        <v>389037.35</v>
       </c>
       <c r="M97" s="1">
-        <v>125119.54</v>
+        <v>389037.35</v>
       </c>
       <c r="N97" s="1">
-        <v>0.19</v>
+        <v>0.61</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="B98" s="1">
-        <v>8398.0</v>
+        <v>5438.0</v>
       </c>
       <c r="C98" s="1">
-        <v>35.1</v>
+        <v>37.51</v>
       </c>
       <c r="D98" s="1">
-        <v>30.3729018814</v>
+        <v>28.5248381758</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>255071.63</v>
+        <v>155118.07</v>
       </c>
       <c r="H98" s="1">
-        <v>39698.17</v>
+        <v>48861.31</v>
       </c>
       <c r="I98" s="1">
-        <v>15.563537975587</v>
+        <v>31.499431368634</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" s="1">
-        <v>294769.8</v>
+        <v>203979.38</v>
       </c>
       <c r="M98" s="1">
-        <v>294769.8</v>
+        <v>203979.38</v>
       </c>
       <c r="N98" s="1">
-        <v>0.45</v>
+        <v>0.32</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="B99" s="1">
-        <v>1324.0</v>
+        <v>4753.0</v>
       </c>
       <c r="C99" s="1">
-        <v>226.3</v>
+        <v>177.4</v>
       </c>
       <c r="D99" s="1">
-        <v>246.4882326284</v>
+        <v>192.451954555</v>
       </c>
       <c r="E99" t="s">
-        <v>8</v>
+        <v>74</v>
       </c>
       <c r="F99">
-        <v>1.0</v>
+        <v>7.48</v>
       </c>
       <c r="G99" s="1">
-        <v>326350.42</v>
+        <v>122477.76</v>
       </c>
       <c r="H99" s="1">
-        <v>-26729.22</v>
+        <v>-9689.54</v>
       </c>
       <c r="I99" s="1">
-        <v>-8.1903433738495</v>
+        <v>-7.9112648696384</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" s="1">
-        <v>299621.2</v>
+        <v>112788.22</v>
       </c>
       <c r="M99" s="1">
-        <v>299621.2</v>
+        <v>112788.22</v>
       </c>
       <c r="N99" s="1">
-        <v>0.46</v>
+        <v>0.18</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="B100" s="1">
-        <v>833.0</v>
+        <v>8580.0</v>
       </c>
       <c r="C100" s="1">
-        <v>247.6</v>
+        <v>21.09</v>
       </c>
       <c r="D100" s="1">
-        <v>259.1050420168</v>
+        <v>25.7960699301</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>215834.5</v>
+        <v>221330.28</v>
       </c>
       <c r="H100" s="1">
-        <v>-9583.7</v>
+        <v>-40378.08</v>
       </c>
       <c r="I100" s="1">
-        <v>-4.440300322701</v>
+        <v>-18.243360104185</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>206250.8</v>
+        <v>180952.2</v>
       </c>
       <c r="M100" s="1">
-        <v>206250.8</v>
+        <v>180952.2</v>
       </c>
       <c r="N100" s="1">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B101" s="1">
-        <v>5467.0</v>
+        <v>3167.0</v>
       </c>
       <c r="C101" s="1">
-        <v>22.08</v>
+        <v>61.78</v>
       </c>
       <c r="D101" s="1">
-        <v>20.9781781599</v>
+        <v>96.8875655194</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>114687.7</v>
+        <v>306842.92</v>
       </c>
       <c r="H101" s="1">
-        <v>6023.66</v>
+        <v>-111185.66</v>
       </c>
       <c r="I101" s="1">
-        <v>5.2522284429804</v>
+        <v>-36.235367594599</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" s="1">
-        <v>120711.36</v>
+        <v>195657.26</v>
       </c>
       <c r="M101" s="1">
-        <v>120711.36</v>
+        <v>195657.26</v>
       </c>
       <c r="N101" s="1">
-        <v>0.19</v>
+        <v>0.31</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="B102" s="1">
-        <v>3529.0</v>
+        <v>391.0</v>
       </c>
       <c r="C102" s="1">
-        <v>80.04</v>
+        <v>624.4</v>
       </c>
       <c r="D102" s="1">
-        <v>66.8485208274</v>
+        <v>465.3274168798</v>
       </c>
       <c r="E102" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="F102">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G102" s="1">
-        <v>235908.43</v>
+        <v>184123.14</v>
       </c>
       <c r="H102" s="1">
-        <v>46552.73</v>
+        <v>80398.67</v>
       </c>
       <c r="I102" s="1">
-        <v>19.733389773312</v>
+        <v>43.665706548346</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" s="1">
-        <v>282461.16</v>
+        <v>264521.81</v>
       </c>
       <c r="M102" s="1">
-        <v>282461.16</v>
+        <v>264521.81</v>
       </c>
       <c r="N102" s="1">
-        <v>0.44</v>
+        <v>0.41</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="B103" s="1">
-        <v>3700.0</v>
+        <v>113.0</v>
       </c>
       <c r="C103" s="1">
-        <v>50.99</v>
+        <v>273.15</v>
       </c>
       <c r="D103" s="1">
-        <v>48.2958756757</v>
+        <v>276.049557522</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>205615.42</v>
+        <v>0.0</v>
       </c>
       <c r="H103" s="1">
-        <v>-16952.42</v>
+        <v>-32765.0</v>
       </c>
       <c r="I103" s="1">
-        <v>-8.2447221127676</v>
+        <v>0</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" s="1">
-        <v>188663.0</v>
+        <v>-32765.0</v>
       </c>
       <c r="M103" s="1">
-        <v>188663.0</v>
+        <v>-32765.0</v>
       </c>
       <c r="N103" s="1">
-        <v>0.29</v>
+        <v>-0.05</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B104" s="1">
-        <v>8426.0</v>
+        <v>22.0</v>
       </c>
       <c r="C104" s="1">
-        <v>36.02</v>
+        <v>114.1</v>
       </c>
       <c r="D104" s="1">
-        <v>28.524837408</v>
+        <v>115.32</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>240350.28</v>
+        <v>0.0</v>
       </c>
       <c r="H104" s="1">
-        <v>63154.24</v>
+        <v>-13960.0</v>
       </c>
       <c r="I104" s="1">
-        <v>26.275916965855</v>
+        <v>0</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" s="1">
-        <v>303504.52</v>
+        <v>-13960.0</v>
       </c>
       <c r="M104" s="1">
-        <v>303504.52</v>
+        <v>-13960.0</v>
       </c>
       <c r="N104" s="1">
-        <v>0.47</v>
+        <v>-0.02</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="B105" s="1">
-        <v>4816.0</v>
+        <v>89.0</v>
       </c>
       <c r="C105" s="1">
-        <v>184.15</v>
+        <v>105.5</v>
       </c>
       <c r="D105" s="1">
-        <v>192.4519539037</v>
+        <v>105.743876404</v>
       </c>
       <c r="E105" t="s">
-        <v>74</v>
+        <v>8</v>
       </c>
       <c r="F105">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>124101.18</v>
+        <v>0.0</v>
       </c>
       <c r="H105" s="1">
-        <v>-5450.5</v>
+        <v>-21705.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-4.3919808014718</v>
+        <v>0</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" s="1">
-        <v>118650.68</v>
+        <v>-21705.0</v>
       </c>
       <c r="M105" s="1">
-        <v>118650.68</v>
+        <v>-21705.0</v>
       </c>
       <c r="N105" s="1">
-        <v>0.18</v>
+        <v>-0.03</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="B106" s="1">
-        <v>8694.0</v>
+        <v>-3.0</v>
       </c>
       <c r="C106" s="1">
-        <v>20.86</v>
+        <v>6251.0</v>
       </c>
       <c r="D106" s="1">
-        <v>25.7960697032</v>
+        <v>6288.0</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>224271.03</v>
+        <v>0.0</v>
       </c>
       <c r="H106" s="1">
-        <v>-42914.19</v>
+        <v>1110.0</v>
       </c>
       <c r="I106" s="1">
-        <v>-19.134968078579</v>
+        <v>0</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" s="1">
-        <v>181356.84</v>
+        <v>1110.0</v>
       </c>
       <c r="M106" s="1">
-        <v>181356.84</v>
+        <v>1110.0</v>
       </c>
       <c r="N106" s="1">
-        <v>0.28</v>
+        <v>0.0</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="B107" s="1">
-        <v>2220.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C107" s="1">
-        <v>56.54</v>
+        <v>98.873</v>
       </c>
       <c r="D107" s="1">
-        <v>112.9185405405</v>
+        <v>99.331</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>250679.16</v>
+        <v>99331.0</v>
       </c>
       <c r="H107" s="1">
-        <v>-125160.36</v>
+        <v>-458.0</v>
       </c>
       <c r="I107" s="1">
-        <v>-49.928506222855</v>
+        <v>-0.46108465635099</v>
       </c>
       <c r="J107">
-        <v>0.0</v>
+        <v>0.43</v>
       </c>
       <c r="K107">
-        <v>0.0</v>
+        <v>427.05</v>
       </c>
       <c r="L107" s="1">
-        <v>125518.8</v>
+        <v>98873.0</v>
       </c>
       <c r="M107" s="1">
-        <v>125518.8</v>
+        <v>99300.05</v>
       </c>
       <c r="N107" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
+        <v>244</v>
+      </c>
+      <c r="B108" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>100.139</v>
+      </c>
+      <c r="D108" s="1">
+        <v>99.847</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>199694.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>584.0</v>
+      </c>
+      <c r="I108" s="1">
+        <v>0.29244744459022</v>
+      </c>
+      <c r="J108">
+        <v>0.54</v>
+      </c>
+      <c r="K108" t="s">
         <v>245</v>
       </c>
-      <c r="B108" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L108" s="1">
-        <v>207920.6</v>
+        <v>200278.0</v>
       </c>
       <c r="M108" s="1">
-        <v>207920.6</v>
+        <v>201351.97</v>
       </c>
       <c r="N108" s="1">
         <v>0.32</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
         <v>247</v>
       </c>
       <c r="B109" s="1">
-        <v>113.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>279.95</v>
+        <v>100.904</v>
       </c>
       <c r="D109" s="1">
-        <v>276.049557522</v>
+        <v>99.89</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>0.0</v>
+        <v>199780.0</v>
       </c>
       <c r="H109" s="1">
-        <v>44075.0</v>
+        <v>2028.0</v>
       </c>
       <c r="I109" s="1">
-        <v>0</v>
+        <v>1.0151166282911</v>
       </c>
       <c r="J109">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.01</v>
+      </c>
+      <c r="K109" t="s">
+        <v>248</v>
       </c>
       <c r="L109" s="1">
-        <v>44075.0</v>
+        <v>201808.0</v>
       </c>
       <c r="M109" s="1">
-        <v>44075.0</v>
+        <v>203835.4</v>
       </c>
       <c r="N109" s="1">
-        <v>0.07</v>
+        <v>0.32</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
+        <v>250</v>
+      </c>
+      <c r="B110" s="1">
+        <v>185000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>98.113</v>
+      </c>
+      <c r="D110" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>183760.5</v>
+      </c>
+      <c r="H110" s="1">
+        <v>-2251.45</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-1.2252088996275</v>
+      </c>
+      <c r="J110">
+        <v>2.37</v>
+      </c>
+      <c r="K110" t="s">
+        <v>251</v>
+      </c>
+      <c r="L110" s="1">
+        <v>181509.05</v>
+      </c>
+      <c r="M110" s="1">
+        <v>185899.63</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
         <v>249</v>
-      </c>
-[...43 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B111" s="1">
-        <v>2.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>126.47</v>
+        <v>96.43</v>
       </c>
       <c r="D111" s="1">
-        <v>125.75</v>
+        <v>99.253</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>0.0</v>
+        <v>198506.0</v>
       </c>
       <c r="H111" s="1">
-        <v>1440.0</v>
+        <v>-5646.0</v>
       </c>
       <c r="I111" s="1">
-        <v>0</v>
+        <v>-2.8442465215157</v>
       </c>
       <c r="J111">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.63</v>
+      </c>
+      <c r="K111" t="s">
+        <v>254</v>
       </c>
       <c r="L111" s="1">
-        <v>1440.0</v>
+        <v>192860.0</v>
       </c>
       <c r="M111" s="1">
-        <v>1440.0</v>
+        <v>194125.75</v>
       </c>
       <c r="N111" s="1">
-        <v>0.0</v>
+        <v>0.3</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="B112" s="1">
-        <v>53.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>105.83</v>
+        <v>93.918</v>
       </c>
       <c r="D112" s="1">
-        <v>105.69</v>
+        <v>93.8</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>0.0</v>
+        <v>93800.0</v>
       </c>
       <c r="H112" s="1">
-        <v>7420.0</v>
+        <v>118.0</v>
       </c>
       <c r="I112" s="1">
-        <v>0</v>
+        <v>0.12579957356077</v>
       </c>
       <c r="J112">
-        <v>0.0</v>
+        <v>0.59</v>
       </c>
       <c r="K112">
-        <v>0.0</v>
+        <v>588.7</v>
       </c>
       <c r="L112" s="1">
-        <v>7420.0</v>
+        <v>93918.0</v>
       </c>
       <c r="M112" s="1">
-        <v>7420.0</v>
+        <v>94506.7</v>
       </c>
       <c r="N112" s="1">
-        <v>0.01</v>
+        <v>0.15</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="B113" s="1">
-        <v>-3.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>6359.0</v>
+        <v>99.146</v>
       </c>
       <c r="D113" s="1">
-        <v>6288.0</v>
+        <v>99.646</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>0.0</v>
+        <v>99646.0</v>
       </c>
       <c r="H113" s="1">
-        <v>-2130.0</v>
+        <v>-500.0</v>
       </c>
       <c r="I113" s="1">
-        <v>0</v>
+        <v>-0.50177628805973</v>
       </c>
       <c r="J113">
-        <v>0.0</v>
+        <v>0.73</v>
       </c>
       <c r="K113">
-        <v>0.0</v>
+        <v>730.14</v>
       </c>
       <c r="L113" s="1">
-        <v>-2130.0</v>
+        <v>99146.0</v>
       </c>
       <c r="M113" s="1">
-        <v>-2130.0</v>
+        <v>99876.14</v>
       </c>
       <c r="N113" s="1">
-        <v>0.0</v>
+        <v>0.16</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="B114" s="1">
-        <v>100000.0</v>
+        <v>201000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>99.75</v>
+        <v>99.561</v>
       </c>
       <c r="D114" s="1">
-        <v>99.331</v>
+        <v>99.58</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>99331.0</v>
+        <v>200155.8</v>
       </c>
       <c r="H114" s="1">
-        <v>419.0</v>
+        <v>-38.19</v>
       </c>
       <c r="I114" s="1">
-        <v>0.42182198910713</v>
+        <v>-0.019080136573609</v>
       </c>
       <c r="J114">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>158.9</v>
+        <v>0.78</v>
+      </c>
+      <c r="K114" t="s">
+        <v>261</v>
       </c>
       <c r="L114" s="1">
-        <v>99750.0</v>
+        <v>200117.61</v>
       </c>
       <c r="M114" s="1">
-        <v>99908.9</v>
+        <v>201687.06</v>
       </c>
       <c r="N114" s="1">
-        <v>0.15</v>
+        <v>0.32</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B115" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>100.873</v>
+        <v>103.986</v>
       </c>
       <c r="D115" s="1">
-        <v>99.847</v>
+        <v>106.65</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>199694.0</v>
+        <v>106650.0</v>
       </c>
       <c r="H115" s="1">
-        <v>2052.0</v>
+        <v>-2664.0</v>
       </c>
       <c r="I115" s="1">
-        <v>1.0275721854437</v>
+        <v>-2.4978902953586</v>
       </c>
       <c r="J115">
-        <v>0.28</v>
+        <v>0.96</v>
       </c>
       <c r="K115">
-        <v>556.16</v>
+        <v>958.9</v>
       </c>
       <c r="L115" s="1">
-        <v>201746.0</v>
+        <v>103986.0</v>
       </c>
       <c r="M115" s="1">
-        <v>202302.16</v>
+        <v>104944.9</v>
       </c>
       <c r="N115" s="1">
-        <v>0.31</v>
+        <v>0.16</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="B116" s="1">
-        <v>200000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>101.736</v>
+        <v>94.068</v>
       </c>
       <c r="D116" s="1">
-        <v>99.89</v>
+        <v>98.803</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>199780.0</v>
+        <v>28652.87</v>
       </c>
       <c r="H116" s="1">
-        <v>3692.0</v>
+        <v>-1373.15</v>
       </c>
       <c r="I116" s="1">
-        <v>1.8480328361197</v>
+        <v>-4.7923646043136</v>
       </c>
       <c r="J116">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>2.46</v>
+      </c>
+      <c r="K116">
+        <v>714.67</v>
       </c>
       <c r="L116" s="1">
-        <v>203472.0</v>
+        <v>27279.72</v>
       </c>
       <c r="M116" s="1">
-        <v>204815.15</v>
+        <v>27994.39</v>
       </c>
       <c r="N116" s="1">
-        <v>0.32</v>
+        <v>0.04</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="B117" s="1">
-        <v>185000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>98.591</v>
+        <v>98.848</v>
       </c>
       <c r="D117" s="1">
-        <v>99.33</v>
+        <v>99.932865</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>183760.5</v>
+        <v>199865.73</v>
       </c>
       <c r="H117" s="1">
-        <v>-1367.15</v>
+        <v>-2169.73</v>
       </c>
       <c r="I117" s="1">
-        <v>-0.74398469747307</v>
+        <v>-1.0855938134066</v>
       </c>
       <c r="J117">
-        <v>2.1</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>0.49</v>
+      </c>
+      <c r="K117">
+        <v>973.97</v>
       </c>
       <c r="L117" s="1">
-        <v>182393.35</v>
+        <v>197696.0</v>
       </c>
       <c r="M117" s="1">
-        <v>186270.75</v>
+        <v>198669.97</v>
       </c>
       <c r="N117" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="B118" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>97.219</v>
+        <v>96.034</v>
       </c>
       <c r="D118" s="1">
-        <v>99.253</v>
+        <v>96.86</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>198506.0</v>
+        <v>290580.0</v>
       </c>
       <c r="H118" s="1">
-        <v>-4068.0</v>
+        <v>-2478.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-2.0493083332494</v>
+        <v>-0.85277720421227</v>
       </c>
       <c r="J118">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>821.92</v>
+        <v>1.78</v>
+      </c>
+      <c r="K118" t="s">
+        <v>270</v>
       </c>
       <c r="L118" s="1">
-        <v>194438.0</v>
+        <v>288102.0</v>
       </c>
       <c r="M118" s="1">
-        <v>195259.92</v>
+        <v>293444.47</v>
       </c>
       <c r="N118" s="1">
-        <v>0.3</v>
+        <v>0.46</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="B119" s="1">
-        <v>100000.0</v>
+        <v>149000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>94.155</v>
+        <v>98.477</v>
       </c>
       <c r="D119" s="1">
-        <v>93.8</v>
+        <v>101.02689933</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>93800.0</v>
+        <v>150530.08</v>
       </c>
       <c r="H119" s="1">
-        <v>355.0</v>
+        <v>-3799.35</v>
       </c>
       <c r="I119" s="1">
-        <v>0.37846481876333</v>
+        <v>-2.5239805891288</v>
       </c>
       <c r="J119">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>505.48</v>
+        <v>3.14</v>
+      </c>
+      <c r="K119" t="s">
+        <v>273</v>
       </c>
       <c r="L119" s="1">
-        <v>94155.0</v>
+        <v>146730.73</v>
       </c>
       <c r="M119" s="1">
-        <v>94660.48</v>
+        <v>151414.23</v>
       </c>
       <c r="N119" s="1">
-        <v>0.15</v>
+        <v>0.24</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="B120" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>99.968</v>
+        <v>70.345</v>
       </c>
       <c r="D120" s="1">
-        <v>99.646</v>
+        <v>99.454</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>99646.0</v>
+        <v>298362.0</v>
       </c>
       <c r="H120" s="1">
-        <v>322.0</v>
+        <v>-87327.0</v>
       </c>
       <c r="I120" s="1">
-        <v>0.32314392951047</v>
+        <v>-29.268807689987</v>
       </c>
       <c r="J120">
-        <v>0.49</v>
+        <v>0.3</v>
       </c>
       <c r="K120">
-        <v>489.73</v>
+        <v>897.12</v>
       </c>
       <c r="L120" s="1">
-        <v>99968.0</v>
+        <v>211035.0</v>
       </c>
       <c r="M120" s="1">
-        <v>100457.73</v>
+        <v>211932.12</v>
       </c>
       <c r="N120" s="1">
-        <v>0.15</v>
+        <v>0.33</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="B121" s="1">
-        <v>201000.0</v>
+        <v>156000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>100.312</v>
+        <v>99.289</v>
       </c>
       <c r="D121" s="1">
-        <v>99.58</v>
+        <v>99.658</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>200155.8</v>
+        <v>155466.48</v>
       </c>
       <c r="H121" s="1">
-        <v>1471.32</v>
+        <v>-575.64</v>
       </c>
       <c r="I121" s="1">
-        <v>0.73508736694115</v>
+        <v>-0.37026631078288</v>
       </c>
       <c r="J121">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>0.63</v>
+      </c>
+      <c r="K121">
+        <v>985.83</v>
       </c>
       <c r="L121" s="1">
-        <v>201627.12</v>
+        <v>154890.84</v>
       </c>
       <c r="M121" s="1">
-        <v>202639.0</v>
+        <v>155876.67</v>
       </c>
       <c r="N121" s="1">
-        <v>0.31</v>
+        <v>0.24</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="B122" s="1">
         <v>100000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>104.412</v>
+        <v>91.766</v>
       </c>
       <c r="D122" s="1">
-        <v>106.65</v>
+        <v>91.61</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>106650.0</v>
+        <v>91610.0</v>
       </c>
       <c r="H122" s="1">
-        <v>-2238.0</v>
+        <v>156.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-2.098452883263</v>
+        <v>0.1702870865626</v>
       </c>
       <c r="J122">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>589.04</v>
+        <v>1.01</v>
+      </c>
+      <c r="K122" t="s">
+        <v>280</v>
       </c>
       <c r="L122" s="1">
-        <v>104412.0</v>
+        <v>91766.0</v>
       </c>
       <c r="M122" s="1">
-        <v>105001.04</v>
+        <v>92774.22</v>
       </c>
       <c r="N122" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="B123" s="1">
-        <v>29000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>96.239</v>
+        <v>99.056</v>
       </c>
       <c r="D123" s="1">
-        <v>98.803</v>
+        <v>99.991</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>28652.87</v>
+        <v>99991.0</v>
       </c>
       <c r="H123" s="1">
-        <v>-743.56</v>
+        <v>-935.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-2.5950629029483</v>
+        <v>-0.93508415757418</v>
       </c>
       <c r="J123">
-        <v>2.21</v>
+        <v>0.36</v>
       </c>
       <c r="K123">
-        <v>639.59</v>
+        <v>364.38</v>
       </c>
       <c r="L123" s="1">
-        <v>27909.31</v>
+        <v>99056.0</v>
       </c>
       <c r="M123" s="1">
-        <v>28548.9</v>
+        <v>99420.38</v>
       </c>
       <c r="N123" s="1">
-        <v>0.04</v>
+        <v>0.16</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="B124" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>98.771</v>
+        <v>102.336</v>
       </c>
       <c r="D124" s="1">
-        <v>99.932865</v>
+        <v>99.746</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>199865.73</v>
+        <v>99746.0</v>
       </c>
       <c r="H124" s="1">
-        <v>-2323.73</v>
+        <v>2590.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-1.1626455420847</v>
+        <v>2.5965953521946</v>
       </c>
       <c r="J124">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>807.53</v>
+        <v>3.55</v>
+      </c>
+      <c r="K124" t="s">
+        <v>285</v>
       </c>
       <c r="L124" s="1">
-        <v>197542.0</v>
+        <v>102336.0</v>
       </c>
       <c r="M124" s="1">
-        <v>198349.53</v>
+        <v>105888.4</v>
       </c>
       <c r="N124" s="1">
-        <v>0.31</v>
+        <v>0.17</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="B125" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>98.318</v>
+        <v>100.28</v>
       </c>
       <c r="D125" s="1">
-        <v>97.673</v>
+        <v>99.834</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>293019.0</v>
+        <v>199668.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1935.0</v>
+        <v>892.0</v>
       </c>
       <c r="I125" s="1">
-        <v>0.6603667338978</v>
+        <v>0.44674159104113</v>
       </c>
       <c r="J125">
-        <v>0.4</v>
+        <v>1.05</v>
       </c>
       <c r="K125" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="L125" s="1">
-        <v>294954.0</v>
+        <v>200560.0</v>
       </c>
       <c r="M125" s="1">
-        <v>296162.22</v>
+        <v>202655.89</v>
       </c>
       <c r="N125" s="1">
-        <v>0.46</v>
+        <v>0.32</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="B126" s="1">
-        <v>149000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>99.195</v>
+        <v>107.271</v>
       </c>
       <c r="D126" s="1">
-        <v>101.02689933</v>
+        <v>107.962</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>150530.08</v>
+        <v>215924.0</v>
       </c>
       <c r="H126" s="1">
-        <v>-2729.53</v>
+        <v>-1382.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-1.8132787812243</v>
+        <v>-0.64004001407903</v>
       </c>
       <c r="J126">
-        <v>2.9</v>
+        <v>1.18</v>
       </c>
       <c r="K126" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="L126" s="1">
-        <v>147800.55</v>
+        <v>214542.0</v>
       </c>
       <c r="M126" s="1">
-        <v>152122.75</v>
+        <v>216900.7</v>
       </c>
       <c r="N126" s="1">
-        <v>0.23</v>
+        <v>0.34</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="B127" s="1">
-        <v>300000.0</v>
+        <v>199000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>72.02</v>
+        <v>100.055</v>
       </c>
       <c r="D127" s="1">
-        <v>99.454</v>
+        <v>99.298</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>298362.0</v>
+        <v>197603.02</v>
       </c>
       <c r="H127" s="1">
-        <v>-82302.0</v>
+        <v>1506.43</v>
       </c>
       <c r="I127" s="1">
-        <v>-27.584611981419</v>
+        <v>0.76235170899716</v>
       </c>
       <c r="J127">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>486.58</v>
+        <v>1.17</v>
+      </c>
+      <c r="K127" t="s">
+        <v>294</v>
       </c>
       <c r="L127" s="1">
-        <v>216060.0</v>
+        <v>199109.45</v>
       </c>
       <c r="M127" s="1">
-        <v>216546.58</v>
+        <v>201433.39</v>
       </c>
       <c r="N127" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="B128" s="1">
-        <v>156000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>100.225</v>
+        <v>97.689</v>
       </c>
       <c r="D128" s="1">
-        <v>99.658</v>
+        <v>99.292</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>155466.48</v>
+        <v>198584.0</v>
       </c>
       <c r="H128" s="1">
-        <v>884.52</v>
+        <v>-3206.0</v>
       </c>
       <c r="I128" s="1">
-        <v>0.56894579461759</v>
+        <v>-1.6144301655723</v>
       </c>
       <c r="J128">
-        <v>0.3</v>
+        <v>0.0</v>
       </c>
       <c r="K128">
-        <v>473.96</v>
+        <v>0.0</v>
       </c>
       <c r="L128" s="1">
-        <v>156351.0</v>
+        <v>195378.0</v>
       </c>
       <c r="M128" s="1">
-        <v>156824.96</v>
+        <v>195378.0</v>
       </c>
       <c r="N128" s="1">
-        <v>0.24</v>
+        <v>0.31</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="B129" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>92.198</v>
+        <v>98.676</v>
       </c>
       <c r="D129" s="1">
-        <v>91.61</v>
+        <v>99.933</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>91610.0</v>
+        <v>199866.0</v>
       </c>
       <c r="H129" s="1">
-        <v>588.0</v>
+        <v>-2514.0</v>
       </c>
       <c r="I129" s="1">
-        <v>0.64185132627442</v>
+        <v>-1.2578427546456</v>
       </c>
       <c r="J129">
-        <v>0.86</v>
-[...2 lines deleted...]
-        <v>860.27</v>
+        <v>1.4</v>
+      </c>
+      <c r="K129" t="s">
+        <v>299</v>
       </c>
       <c r="L129" s="1">
-        <v>92198.0</v>
+        <v>197352.0</v>
       </c>
       <c r="M129" s="1">
-        <v>93058.27</v>
+        <v>200144.47</v>
       </c>
       <c r="N129" s="1">
-        <v>0.14</v>
+        <v>0.31</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
-        <v>294</v>
+        <v>301</v>
       </c>
       <c r="B130" s="1">
-        <v>100000.0</v>
+        <v>1083369.0</v>
       </c>
       <c r="C130" s="1">
-        <v>99.625</v>
+        <v>87.877</v>
       </c>
       <c r="D130" s="1">
-        <v>99.991</v>
+        <v>96.04336842</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>99991.0</v>
+        <v>1040504.08</v>
       </c>
       <c r="H130" s="1">
-        <v>-366.0</v>
+        <v>-88471.9</v>
       </c>
       <c r="I130" s="1">
-        <v>-0.36603294296487</v>
+        <v>-8.5027922235538</v>
       </c>
       <c r="J130">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>105.48</v>
+        <v>0.31</v>
+      </c>
+      <c r="K130" t="s">
+        <v>302</v>
       </c>
       <c r="L130" s="1">
-        <v>99625.0</v>
+        <v>952032.18</v>
       </c>
       <c r="M130" s="1">
-        <v>99730.48</v>
+        <v>955371.33</v>
       </c>
       <c r="N130" s="1">
-        <v>0.15</v>
+        <v>1.5</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
-        <v>293</v>
+        <v>300</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
-        <v>296</v>
+        <v>304</v>
       </c>
       <c r="B131" s="1">
-        <v>100000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="C131" s="1">
-        <v>102.673</v>
+        <v>97.88</v>
       </c>
       <c r="D131" s="1">
-        <v>99.746</v>
+        <v>100.0</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>99746.0</v>
+        <v>162000.0</v>
       </c>
       <c r="H131" s="1">
-        <v>2927.0</v>
+        <v>-3434.4</v>
       </c>
       <c r="I131" s="1">
-        <v>2.9344535119203</v>
+        <v>-2.12</v>
       </c>
       <c r="J131">
-        <v>3.17</v>
+        <v>2.33</v>
       </c>
       <c r="K131" t="s">
-        <v>297</v>
+        <v>305</v>
       </c>
       <c r="L131" s="1">
-        <v>102673.0</v>
+        <v>158565.6</v>
       </c>
       <c r="M131" s="1">
-        <v>105846.29</v>
+        <v>162341.93</v>
       </c>
       <c r="N131" s="1">
-        <v>0.16</v>
+        <v>0.25</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="B132" s="1">
-        <v>200000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="C132" s="1">
-        <v>100.821</v>
+        <v>85.554</v>
       </c>
       <c r="D132" s="1">
-        <v>99.834</v>
+        <v>99.547</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>199668.0</v>
+        <v>647055.5</v>
       </c>
       <c r="H132" s="1">
-        <v>1974.0</v>
+        <v>-90954.5</v>
       </c>
       <c r="I132" s="1">
-        <v>0.98864114429954</v>
+        <v>-14.056676745658</v>
       </c>
       <c r="J132">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>0.13</v>
+      </c>
+      <c r="K132">
+        <v>845.89</v>
       </c>
       <c r="L132" s="1">
-        <v>201642.0</v>
+        <v>556101.0</v>
       </c>
       <c r="M132" s="1">
-        <v>203109.12</v>
+        <v>556946.89</v>
       </c>
       <c r="N132" s="1">
-        <v>0.31</v>
+        <v>0.87</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
-        <v>298</v>
+        <v>306</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="B133" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C133" s="1">
-        <v>107.413</v>
+        <v>100.67</v>
       </c>
       <c r="D133" s="1">
-        <v>107.962</v>
+        <v>100.0</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
-        <v>215924.0</v>
+        <v>100000.0</v>
       </c>
       <c r="H133" s="1">
-        <v>-1098.0</v>
+        <v>670.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-0.5085122543117</v>
+        <v>0.67</v>
       </c>
       <c r="J133">
         <v>0.67</v>
       </c>
-      <c r="K133" t="s">
-        <v>303</v>
+      <c r="K133">
+        <v>665.12</v>
       </c>
       <c r="L133" s="1">
-        <v>214826.0</v>
+        <v>100670.0</v>
       </c>
       <c r="M133" s="1">
-        <v>216157.52</v>
+        <v>101335.12</v>
       </c>
       <c r="N133" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
-        <v>301</v>
+        <v>308</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="B134" s="1">
-        <v>199000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C134" s="1">
-        <v>100.902</v>
+        <v>109.113</v>
       </c>
       <c r="D134" s="1">
-        <v>99.298</v>
+        <v>109.825</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>197603.02</v>
+        <v>219650.0</v>
       </c>
       <c r="H134" s="1">
-        <v>3191.96</v>
+        <v>-1424.0</v>
       </c>
       <c r="I134" s="1">
-        <v>1.6153396845858</v>
+        <v>-0.64830412019121</v>
       </c>
       <c r="J134">
-        <v>0.88</v>
+        <v>0.81</v>
       </c>
       <c r="K134" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="L134" s="1">
-        <v>200794.98</v>
+        <v>218226.0</v>
       </c>
       <c r="M134" s="1">
-        <v>202548.5</v>
+        <v>219838.02</v>
       </c>
       <c r="N134" s="1">
-        <v>0.31</v>
+        <v>0.34</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="B135" s="1">
         <v>200000.0</v>
       </c>
       <c r="C135" s="1">
-        <v>98.511</v>
+        <v>89.158</v>
       </c>
       <c r="D135" s="1">
-        <v>99.292</v>
+        <v>87.708</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>198584.0</v>
+        <v>175416.0</v>
       </c>
       <c r="H135" s="1">
-        <v>-1562.0</v>
+        <v>2900.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-0.7865689078677</v>
+        <v>1.6532129338259</v>
       </c>
       <c r="J135">
-        <v>1.48</v>
+        <v>1.64</v>
       </c>
       <c r="K135" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="L135" s="1">
-        <v>197022.0</v>
+        <v>178316.0</v>
       </c>
       <c r="M135" s="1">
-        <v>199975.42</v>
+        <v>181587.92</v>
       </c>
       <c r="N135" s="1">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="B136" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C136" s="1">
-        <v>99.334</v>
+        <v>99.482</v>
       </c>
       <c r="D136" s="1">
-        <v>99.933</v>
+        <v>102.581</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
-        <v>199866.0</v>
+        <v>410324.0</v>
       </c>
       <c r="H136" s="1">
-        <v>-1198.0</v>
+        <v>-12396.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-0.59940159907138</v>
+        <v>-3.0210272857547</v>
       </c>
       <c r="J136">
-        <v>1.15</v>
+        <v>1.99</v>
       </c>
       <c r="K136" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="L136" s="1">
-        <v>198668.0</v>
+        <v>397928.0</v>
       </c>
       <c r="M136" s="1">
-        <v>200961.15</v>
+        <v>405906.08</v>
       </c>
       <c r="N136" s="1">
-        <v>0.31</v>
+        <v>0.64</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="B137" s="1">
-        <v>1083369.0</v>
+        <v>171000.0</v>
       </c>
       <c r="C137" s="1">
-        <v>88.824</v>
+        <v>97.529</v>
       </c>
       <c r="D137" s="1">
-        <v>96.04336842</v>
+        <v>99.528</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
-        <v>1040504.08</v>
+        <v>170192.88</v>
       </c>
       <c r="H137" s="1">
-        <v>-78212.4</v>
+        <v>-3418.29</v>
       </c>
       <c r="I137" s="1">
-        <v>-7.5167797515989</v>
+        <v>-2.0084800257214</v>
       </c>
       <c r="J137">
-        <v>0.22</v>
+        <v>2.27</v>
       </c>
       <c r="K137" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="L137" s="1">
-        <v>962291.68</v>
+        <v>166774.59</v>
       </c>
       <c r="M137" s="1">
-        <v>964629.09</v>
+        <v>170664.25</v>
       </c>
       <c r="N137" s="1">
-        <v>1.49</v>
+        <v>0.27</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="B138" s="1">
-        <v>162000.0</v>
+        <v>698000.0</v>
       </c>
       <c r="C138" s="1">
-        <v>98.818</v>
+        <v>89.41</v>
       </c>
       <c r="D138" s="1">
-        <v>100.0</v>
+        <v>102.92057736</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
-        <v>162000.0</v>
+        <v>718385.63</v>
       </c>
       <c r="H138" s="1">
-        <v>-1914.84</v>
+        <v>-94303.83</v>
       </c>
       <c r="I138" s="1">
-        <v>-1.182</v>
+        <v>-13.127187691658</v>
       </c>
       <c r="J138">
-        <v>2.08</v>
-[...2 lines deleted...]
-        <v>318</v>
+        <v>0.0</v>
+      </c>
+      <c r="K138">
+        <v>0.0</v>
       </c>
       <c r="L138" s="1">
-        <v>160085.16</v>
+        <v>624081.8</v>
       </c>
       <c r="M138" s="1">
-        <v>163458.48</v>
+        <v>624081.8</v>
       </c>
       <c r="N138" s="1">
-        <v>0.25</v>
+        <v>0.98</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="B139" s="1">
-        <v>650000.0</v>
+        <v>336589.0</v>
       </c>
       <c r="C139" s="1">
-        <v>86.221</v>
+        <v>42.559</v>
       </c>
       <c r="D139" s="1">
-        <v>99.547</v>
+        <v>77.22322773</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
-        <v>647055.5</v>
+        <v>259924.89</v>
       </c>
       <c r="H139" s="1">
-        <v>-86619.0</v>
+        <v>-116675.98</v>
       </c>
       <c r="I139" s="1">
-        <v>-13.386641485931</v>
+        <v>-44.888344475206</v>
       </c>
       <c r="J139">
-        <v>0.11</v>
+        <v>0.0</v>
       </c>
       <c r="K139">
-        <v>725.68</v>
+        <v>0.0</v>
       </c>
       <c r="L139" s="1">
-        <v>560436.5</v>
+        <v>143248.91</v>
       </c>
       <c r="M139" s="1">
-        <v>561162.18</v>
+        <v>143248.91</v>
       </c>
       <c r="N139" s="1">
-        <v>0.86</v>
+        <v>0.22</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="B140" s="1">
-        <v>100000.0</v>
+        <v>842000.0</v>
       </c>
       <c r="C140" s="1">
-        <v>101.223</v>
+        <v>63.111</v>
       </c>
       <c r="D140" s="1">
-        <v>100.0</v>
+        <v>96.0291734</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
-        <v>100000.0</v>
+        <v>808565.64</v>
       </c>
       <c r="H140" s="1">
-        <v>1223.0</v>
+        <v>-277171.02</v>
       </c>
       <c r="I140" s="1">
-        <v>1.223</v>
+        <v>-34.279346819635</v>
       </c>
       <c r="J140">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>338.61</v>
+        <v>0.33</v>
+      </c>
+      <c r="K140" t="s">
+        <v>328</v>
       </c>
       <c r="L140" s="1">
-        <v>101223.0</v>
+        <v>531394.62</v>
       </c>
       <c r="M140" s="1">
-        <v>101561.61</v>
+        <v>534208.91</v>
       </c>
       <c r="N140" s="1">
-        <v>0.16</v>
+        <v>0.84</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="B141" s="1">
         <v>200000.0</v>
       </c>
       <c r="C141" s="1">
-        <v>109.154</v>
+        <v>97.291</v>
       </c>
       <c r="D141" s="1">
-        <v>109.825</v>
+        <v>99.46</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>219650.0</v>
+        <v>198920.0</v>
       </c>
       <c r="H141" s="1">
-        <v>-1342.0</v>
+        <v>-4338.0</v>
       </c>
       <c r="I141" s="1">
-        <v>-0.61097200091054</v>
+        <v>-2.1807761914337</v>
       </c>
       <c r="J141">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>523.91</v>
+        <v>2.71</v>
+      </c>
+      <c r="K141" t="s">
+        <v>331</v>
       </c>
       <c r="L141" s="1">
-        <v>218308.0</v>
+        <v>194582.0</v>
       </c>
       <c r="M141" s="1">
-        <v>218831.91</v>
+        <v>200000.49</v>
       </c>
       <c r="N141" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
-        <v>326</v>
+        <v>333</v>
       </c>
       <c r="B142" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C142" s="1">
-        <v>89.815</v>
+        <v>85.475</v>
       </c>
       <c r="D142" s="1">
-        <v>87.708</v>
+        <v>99.459</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
-        <v>175416.0</v>
+        <v>596754.0</v>
       </c>
       <c r="H142" s="1">
-        <v>4214.0</v>
+        <v>-83904.0</v>
       </c>
       <c r="I142" s="1">
-        <v>2.4022894148766</v>
+        <v>-14.060064951387</v>
       </c>
       <c r="J142">
-        <v>1.48</v>
-[...2 lines deleted...]
-        <v>327</v>
+        <v>0.0</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
       </c>
       <c r="L142" s="1">
-        <v>179630.0</v>
+        <v>512850.0</v>
       </c>
       <c r="M142" s="1">
-        <v>182587.53</v>
+        <v>512850.0</v>
       </c>
       <c r="N142" s="1">
-        <v>0.28</v>
+        <v>0.8</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="B143" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C143" s="1">
-        <v>100.588</v>
+        <v>98.263</v>
       </c>
       <c r="D143" s="1">
-        <v>102.581</v>
+        <v>100.45</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
-        <v>410324.0</v>
+        <v>100450.0</v>
       </c>
       <c r="H143" s="1">
-        <v>-7972.0</v>
+        <v>-2187.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-1.9428549146528</v>
+        <v>-2.1772025883524</v>
       </c>
       <c r="J143">
-        <v>1.7</v>
-[...2 lines deleted...]
-        <v>330</v>
+        <v>0.72</v>
+      </c>
+      <c r="K143">
+        <v>721.92</v>
       </c>
       <c r="L143" s="1">
-        <v>402352.0</v>
+        <v>98263.0</v>
       </c>
       <c r="M143" s="1">
-        <v>409146.52</v>
+        <v>98984.92</v>
       </c>
       <c r="N143" s="1">
-        <v>0.63</v>
+        <v>0.15</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="B144" s="1">
-        <v>171000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C144" s="1">
-        <v>98.464</v>
+        <v>95.036</v>
       </c>
       <c r="D144" s="1">
-        <v>99.528</v>
+        <v>99.077</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
-        <v>170192.88</v>
+        <v>198154.0</v>
       </c>
       <c r="H144" s="1">
-        <v>-1819.44</v>
+        <v>-8082.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-1.0690458966321</v>
+        <v>-4.0786459016724</v>
       </c>
       <c r="J144">
-        <v>2.03</v>
+        <v>2.87</v>
       </c>
       <c r="K144" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="L144" s="1">
-        <v>168373.44</v>
+        <v>190072.0</v>
       </c>
       <c r="M144" s="1">
-        <v>171836.19</v>
+        <v>195806.25</v>
       </c>
       <c r="N144" s="1">
-        <v>0.26</v>
+        <v>0.31</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="B145" s="1">
-        <v>698000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>89.873</v>
+        <v>104.47</v>
       </c>
       <c r="D145" s="1">
-        <v>102.92057736</v>
+        <v>104.92</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
-        <v>718385.63</v>
+        <v>209840.0</v>
       </c>
       <c r="H145" s="1">
-        <v>-91072.09</v>
+        <v>-900.0</v>
       </c>
       <c r="I145" s="1">
-        <v>-12.677326243288</v>
+        <v>-0.4288982081586</v>
       </c>
       <c r="J145">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.88</v>
+      </c>
+      <c r="K145" t="s">
+        <v>341</v>
       </c>
       <c r="L145" s="1">
-        <v>627313.54</v>
+        <v>208940.0</v>
       </c>
       <c r="M145" s="1">
-        <v>627313.54</v>
+        <v>214709.86</v>
       </c>
       <c r="N145" s="1">
-        <v>0.97</v>
+        <v>0.34</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="B146" s="1">
-        <v>336589.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>43.626</v>
+        <v>99.103</v>
       </c>
       <c r="D146" s="1">
-        <v>77.22322773</v>
+        <v>99.254</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>259924.89</v>
+        <v>99254.0</v>
       </c>
       <c r="H146" s="1">
-        <v>-113084.57</v>
+        <v>-151.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-43.506633781782</v>
+        <v>-0.15213492655208</v>
       </c>
       <c r="J146">
-        <v>0.0</v>
+        <v>0.44</v>
       </c>
       <c r="K146">
-        <v>0.0</v>
+        <v>440.75</v>
       </c>
       <c r="L146" s="1">
-        <v>146840.32</v>
+        <v>99103.0</v>
       </c>
       <c r="M146" s="1">
-        <v>146840.32</v>
+        <v>99543.75</v>
       </c>
       <c r="N146" s="1">
-        <v>0.23</v>
+        <v>0.16</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="B147" s="1">
-        <v>842000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>65.072</v>
+        <v>101.033</v>
       </c>
       <c r="D147" s="1">
-        <v>96.0291734</v>
+        <v>99.943</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
-        <v>808565.64</v>
+        <v>152912.79</v>
       </c>
       <c r="H147" s="1">
-        <v>-260659.4</v>
+        <v>1667.7</v>
       </c>
       <c r="I147" s="1">
-        <v>-32.237259055431</v>
+        <v>1.090621654343</v>
       </c>
       <c r="J147">
-        <v>0.22</v>
+        <v>1.22</v>
       </c>
       <c r="K147" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="L147" s="1">
-        <v>547906.24</v>
+        <v>154580.49</v>
       </c>
       <c r="M147" s="1">
-        <v>549793.88</v>
+        <v>156441.64</v>
       </c>
       <c r="N147" s="1">
-        <v>0.85</v>
+        <v>0.24</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="B148" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>98.246</v>
+        <v>101.111</v>
       </c>
       <c r="D148" s="1">
-        <v>99.46</v>
+        <v>99.611</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
-        <v>198920.0</v>
+        <v>99611.0</v>
       </c>
       <c r="H148" s="1">
-        <v>-2428.0</v>
+        <v>1500.0</v>
       </c>
       <c r="I148" s="1">
-        <v>-1.2205911924392</v>
+        <v>1.5058577867906</v>
       </c>
       <c r="J148">
-        <v>2.46</v>
-[...2 lines deleted...]
-        <v>343</v>
+        <v>0.05</v>
+      </c>
+      <c r="K148">
+        <v>54.79</v>
       </c>
       <c r="L148" s="1">
-        <v>196492.0</v>
+        <v>101111.0</v>
       </c>
       <c r="M148" s="1">
-        <v>201411.18</v>
+        <v>101165.79</v>
       </c>
       <c r="N148" s="1">
-        <v>0.31</v>
+        <v>0.16</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="B149" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>86.175</v>
+        <v>99.355</v>
       </c>
       <c r="D149" s="1">
-        <v>99.459</v>
+        <v>101.742665</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
-        <v>596754.0</v>
+        <v>203485.33</v>
       </c>
       <c r="H149" s="1">
-        <v>-79704.0</v>
+        <v>-4775.33</v>
       </c>
       <c r="I149" s="1">
-        <v>-13.356257352276</v>
+        <v>-2.3467686835213</v>
       </c>
       <c r="J149">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.67</v>
+      </c>
+      <c r="K149" t="s">
+        <v>351</v>
       </c>
       <c r="L149" s="1">
-        <v>517050.0</v>
+        <v>198710.0</v>
       </c>
       <c r="M149" s="1">
-        <v>517050.0</v>
+        <v>200043.56</v>
       </c>
       <c r="N149" s="1">
-        <v>0.8</v>
+        <v>0.31</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="B150" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>98.744</v>
+        <v>103.852</v>
       </c>
       <c r="D150" s="1">
-        <v>100.45</v>
+        <v>99.661</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
-        <v>100450.0</v>
+        <v>199322.0</v>
       </c>
       <c r="H150" s="1">
-        <v>-1706.0</v>
+        <v>8382.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-1.6983573917372</v>
+        <v>4.2052558172204</v>
       </c>
       <c r="J150">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>435.27</v>
+        <v>0.58</v>
+      </c>
+      <c r="K150" t="s">
+        <v>354</v>
       </c>
       <c r="L150" s="1">
-        <v>98744.0</v>
+        <v>207704.0</v>
       </c>
       <c r="M150" s="1">
-        <v>99179.27</v>
+        <v>208869.75</v>
       </c>
       <c r="N150" s="1">
-        <v>0.15</v>
+        <v>0.33</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>349</v>
+        <v>356</v>
       </c>
       <c r="B151" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>96.213</v>
+        <v>101.81</v>
       </c>
       <c r="D151" s="1">
-        <v>99.077</v>
+        <v>100.0</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
-        <v>198154.0</v>
+        <v>100000.0</v>
       </c>
       <c r="H151" s="1">
-        <v>-5728.0</v>
+        <v>1810.0</v>
       </c>
       <c r="I151" s="1">
-        <v>-2.8906809854961</v>
+        <v>1.81</v>
       </c>
       <c r="J151">
-        <v>2.61</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>0.56</v>
+      </c>
+      <c r="K151">
+        <v>563.36</v>
       </c>
       <c r="L151" s="1">
-        <v>192426.0</v>
+        <v>101810.0</v>
       </c>
       <c r="M151" s="1">
-        <v>197642.44</v>
+        <v>102373.36</v>
       </c>
       <c r="N151" s="1">
-        <v>0.3</v>
+        <v>0.16</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
       <c r="B152" s="1">
         <v>200000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>105.153</v>
+        <v>106.012</v>
       </c>
       <c r="D152" s="1">
-        <v>104.92</v>
+        <v>107.34</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>209840.0</v>
+        <v>214680.0</v>
       </c>
       <c r="H152" s="1">
-        <v>466.0</v>
+        <v>-2656.0</v>
       </c>
       <c r="I152" s="1">
-        <v>0.22207396111323</v>
+        <v>-1.2371902366313</v>
       </c>
       <c r="J152">
-        <v>2.55</v>
+        <v>0.55</v>
       </c>
       <c r="K152" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="L152" s="1">
-        <v>210306.0</v>
+        <v>212024.0</v>
       </c>
       <c r="M152" s="1">
-        <v>215410.11</v>
+        <v>213127.26</v>
       </c>
       <c r="N152" s="1">
         <v>0.33</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="B153" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>99.937</v>
+        <v>106.031</v>
       </c>
       <c r="D153" s="1">
-        <v>99.254</v>
+        <v>109.3</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>99254.0</v>
+        <v>218600.0</v>
       </c>
       <c r="H153" s="1">
-        <v>683.0</v>
+        <v>-6538.0</v>
       </c>
       <c r="I153" s="1">
-        <v>0.68813347572894</v>
+        <v>-2.9908508691674</v>
       </c>
       <c r="J153">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>135.62</v>
+        <v>2.57</v>
+      </c>
+      <c r="K153" t="s">
+        <v>362</v>
       </c>
       <c r="L153" s="1">
-        <v>99937.0</v>
+        <v>212062.0</v>
       </c>
       <c r="M153" s="1">
-        <v>100072.62</v>
+        <v>217211.32</v>
       </c>
       <c r="N153" s="1">
-        <v>0.15</v>
+        <v>0.34</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>357</v>
+        <v>364</v>
       </c>
       <c r="B154" s="1">
-        <v>153000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>101.893</v>
+        <v>98.503</v>
       </c>
       <c r="D154" s="1">
-        <v>99.943</v>
+        <v>99.852</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
-        <v>152912.79</v>
+        <v>99852.0</v>
       </c>
       <c r="H154" s="1">
-        <v>2983.5</v>
+        <v>-1349.0</v>
       </c>
       <c r="I154" s="1">
-        <v>1.9511121339163</v>
+        <v>-1.3509994792293</v>
       </c>
       <c r="J154">
-        <v>0.92</v>
-[...2 lines deleted...]
-        <v>358</v>
+        <v>0.9</v>
+      </c>
+      <c r="K154">
+        <v>898.63</v>
       </c>
       <c r="L154" s="1">
-        <v>155896.29</v>
+        <v>98503.0</v>
       </c>
       <c r="M154" s="1">
-        <v>157304.73</v>
+        <v>99401.63</v>
       </c>
       <c r="N154" s="1">
-        <v>0.24</v>
+        <v>0.16</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>356</v>
+        <v>363</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="B155" s="1">
-        <v>141000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>98.357</v>
+        <v>99.513</v>
       </c>
       <c r="D155" s="1">
-        <v>99.702</v>
+        <v>99.934</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
-        <v>140579.82</v>
+        <v>117922.12</v>
       </c>
       <c r="H155" s="1">
-        <v>-1896.45</v>
+        <v>-496.78</v>
       </c>
       <c r="I155" s="1">
-        <v>-1.3490200798379</v>
+        <v>-0.42127804350872</v>
       </c>
       <c r="J155">
-        <v>2.41</v>
-[...2 lines deleted...]
-        <v>361</v>
+        <v>0.74</v>
+      </c>
+      <c r="K155">
+        <v>872.07</v>
       </c>
       <c r="L155" s="1">
-        <v>138683.37</v>
+        <v>117425.34</v>
       </c>
       <c r="M155" s="1">
-        <v>142085.72</v>
+        <v>118297.41</v>
       </c>
       <c r="N155" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="B156" s="1">
         <v>100000.0</v>
       </c>
       <c r="C156" s="1">
-        <v>101.89</v>
+        <v>100.155</v>
       </c>
       <c r="D156" s="1">
-        <v>99.611</v>
+        <v>100.0</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
-        <v>99611.0</v>
+        <v>100000.0</v>
       </c>
       <c r="H156" s="1">
-        <v>2279.0</v>
+        <v>155.0</v>
       </c>
       <c r="I156" s="1">
-        <v>2.2878999307305</v>
+        <v>0.155</v>
       </c>
       <c r="J156">
-        <v>3.76</v>
+        <v>1.15</v>
       </c>
       <c r="K156" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="L156" s="1">
-        <v>101890.0</v>
+        <v>100155.0</v>
       </c>
       <c r="M156" s="1">
-        <v>105648.9</v>
+        <v>101306.05</v>
       </c>
       <c r="N156" s="1">
         <v>0.16</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="B157" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C157" s="1">
-        <v>100.253</v>
+        <v>98.959</v>
       </c>
       <c r="D157" s="1">
-        <v>101.742665</v>
+        <v>99.589</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
-        <v>203485.33</v>
+        <v>99589.0</v>
       </c>
       <c r="H157" s="1">
-        <v>-2979.33</v>
+        <v>-630.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-1.4641497743351</v>
+        <v>-0.63259998594222</v>
       </c>
       <c r="J157">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>723.29</v>
+        <v>1.46</v>
+      </c>
+      <c r="K157" t="s">
+        <v>372</v>
       </c>
       <c r="L157" s="1">
-        <v>200506.0</v>
+        <v>98959.0</v>
       </c>
       <c r="M157" s="1">
-        <v>201229.29</v>
+        <v>100419.96</v>
       </c>
       <c r="N157" s="1">
-        <v>0.31</v>
+        <v>0.16</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="B158" s="1">
-        <v>200000.0</v>
+        <v>419000.0</v>
       </c>
       <c r="C158" s="1">
-        <v>104.409</v>
+        <v>87.19</v>
       </c>
       <c r="D158" s="1">
-        <v>99.661</v>
+        <v>101.61609785</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
-        <v>199322.0</v>
+        <v>425771.45</v>
       </c>
       <c r="H158" s="1">
-        <v>9496.0</v>
+        <v>-60445.35</v>
       </c>
       <c r="I158" s="1">
-        <v>4.7641504700936</v>
+        <v>-14.196665840323</v>
       </c>
       <c r="J158">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>481.51</v>
+        <v>0.63</v>
+      </c>
+      <c r="K158" t="s">
+        <v>375</v>
       </c>
       <c r="L158" s="1">
-        <v>208818.0</v>
+        <v>365326.1</v>
       </c>
       <c r="M158" s="1">
-        <v>209299.51</v>
+        <v>367960.63</v>
       </c>
       <c r="N158" s="1">
-        <v>0.32</v>
+        <v>0.58</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="B159" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C159" s="1">
-        <v>100.943</v>
+        <v>85.336</v>
       </c>
       <c r="D159" s="1">
-        <v>100.0</v>
+        <v>85.96</v>
       </c>
       <c r="E159" t="s">
         <v>8</v>
       </c>
       <c r="F159">
         <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>100000.0</v>
+        <v>171920.0</v>
       </c>
       <c r="H159" s="1">
-        <v>943.0</v>
+        <v>-1248.0</v>
       </c>
       <c r="I159" s="1">
-        <v>0.943</v>
+        <v>-0.72591903210796</v>
       </c>
       <c r="J159">
-        <v>0.13</v>
+        <v>0.01</v>
       </c>
       <c r="K159">
-        <v>128.77</v>
+        <v>20.55</v>
       </c>
       <c r="L159" s="1">
-        <v>100943.0</v>
+        <v>170672.0</v>
       </c>
       <c r="M159" s="1">
-        <v>101071.77</v>
+        <v>170692.55</v>
       </c>
       <c r="N159" s="1">
-        <v>0.16</v>
+        <v>0.27</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
-        <v>369</v>
+        <v>376</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
-        <v>372</v>
+        <v>379</v>
       </c>
       <c r="B160" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C160" s="1">
-        <v>105.866</v>
+        <v>98.608</v>
       </c>
       <c r="D160" s="1">
-        <v>107.34</v>
+        <v>100.62</v>
       </c>
       <c r="E160" t="s">
         <v>8</v>
       </c>
       <c r="F160">
         <v>1.0</v>
       </c>
       <c r="G160" s="1">
-        <v>214680.0</v>
+        <v>100620.0</v>
       </c>
       <c r="H160" s="1">
-        <v>-2948.0</v>
+        <v>-2012.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-1.3732066331284</v>
+        <v>-1.9996024647187</v>
       </c>
       <c r="J160">
-        <v>0.02</v>
+        <v>0.53</v>
       </c>
       <c r="K160">
-        <v>39.4</v>
+        <v>530.82</v>
       </c>
       <c r="L160" s="1">
-        <v>211732.0</v>
+        <v>98608.0</v>
       </c>
       <c r="M160" s="1">
-        <v>211771.4</v>
+        <v>99138.82</v>
       </c>
       <c r="N160" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
-        <v>374</v>
+        <v>381</v>
       </c>
       <c r="B161" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C161" s="1">
-        <v>106.799</v>
+        <v>99.489</v>
       </c>
       <c r="D161" s="1">
-        <v>109.3</v>
+        <v>99.662</v>
       </c>
       <c r="E161" t="s">
         <v>8</v>
       </c>
       <c r="F161">
         <v>1.0</v>
       </c>
       <c r="G161" s="1">
-        <v>218600.0</v>
+        <v>99662.0</v>
       </c>
       <c r="H161" s="1">
-        <v>-5002.0</v>
+        <v>-173.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-2.288197621226</v>
+        <v>-0.17358672312416</v>
       </c>
       <c r="J161">
-        <v>2.19</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>0.89</v>
+      </c>
+      <c r="K161">
+        <v>893.84</v>
       </c>
       <c r="L161" s="1">
-        <v>213598.0</v>
+        <v>99489.0</v>
       </c>
       <c r="M161" s="1">
-        <v>217970.6</v>
+        <v>100382.84</v>
       </c>
       <c r="N161" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
-        <v>373</v>
+        <v>380</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="B162" s="1">
         <v>100000.0</v>
       </c>
       <c r="C162" s="1">
-        <v>99.179</v>
+        <v>98.772</v>
       </c>
       <c r="D162" s="1">
-        <v>99.852</v>
+        <v>100.0</v>
       </c>
       <c r="E162" t="s">
         <v>8</v>
       </c>
       <c r="F162">
         <v>1.0</v>
       </c>
       <c r="G162" s="1">
-        <v>99852.0</v>
+        <v>100000.0</v>
       </c>
       <c r="H162" s="1">
-        <v>-673.0</v>
+        <v>-1228.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-0.67399751632416</v>
+        <v>-1.228</v>
       </c>
       <c r="J162">
-        <v>0.6</v>
-[...2 lines deleted...]
-        <v>602.74</v>
+        <v>2.83</v>
+      </c>
+      <c r="K162" t="s">
+        <v>384</v>
       </c>
       <c r="L162" s="1">
-        <v>99179.0</v>
+        <v>98772.0</v>
       </c>
       <c r="M162" s="1">
-        <v>99781.74</v>
+        <v>101604.81</v>
       </c>
       <c r="N162" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="B163" s="1">
-        <v>118000.0</v>
+        <v>251000.0</v>
       </c>
       <c r="C163" s="1">
-        <v>100.167</v>
+        <v>97.771</v>
       </c>
       <c r="D163" s="1">
-        <v>99.934</v>
+        <v>100.0</v>
       </c>
       <c r="E163" t="s">
         <v>8</v>
       </c>
       <c r="F163">
         <v>1.0</v>
       </c>
       <c r="G163" s="1">
-        <v>117922.12</v>
+        <v>251000.0</v>
       </c>
       <c r="H163" s="1">
-        <v>274.94</v>
+        <v>-5594.79</v>
       </c>
       <c r="I163" s="1">
-        <v>0.23315388156183</v>
+        <v>-2.229</v>
       </c>
       <c r="J163">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>588.38</v>
+        <v>1.73</v>
+      </c>
+      <c r="K163" t="s">
+        <v>387</v>
       </c>
       <c r="L163" s="1">
-        <v>118197.06</v>
+        <v>245405.21</v>
       </c>
       <c r="M163" s="1">
-        <v>118785.44</v>
+        <v>249744.31</v>
       </c>
       <c r="N163" s="1">
-        <v>0.18</v>
+        <v>0.39</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
-        <v>381</v>
+        <v>389</v>
       </c>
       <c r="B164" s="1">
-        <v>100000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="C164" s="1">
-        <v>101.179</v>
+        <v>97.394</v>
       </c>
       <c r="D164" s="1">
         <v>100.0</v>
       </c>
       <c r="E164" t="s">
         <v>8</v>
       </c>
       <c r="F164">
         <v>1.0</v>
       </c>
       <c r="G164" s="1">
-        <v>100000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="H164" s="1">
-        <v>1179.0</v>
+        <v>-5628.96</v>
       </c>
       <c r="I164" s="1">
-        <v>1.179</v>
+        <v>-2.606</v>
       </c>
       <c r="J164">
-        <v>0.87</v>
-[...2 lines deleted...]
-        <v>871.07</v>
+        <v>3.29</v>
+      </c>
+      <c r="K164" t="s">
+        <v>390</v>
       </c>
       <c r="L164" s="1">
-        <v>101179.0</v>
+        <v>210371.04</v>
       </c>
       <c r="M164" s="1">
-        <v>102050.07</v>
+        <v>217472.97</v>
       </c>
       <c r="N164" s="1">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
-        <v>380</v>
+        <v>388</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
-        <v>383</v>
+        <v>392</v>
       </c>
       <c r="B165" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C165" s="1">
-        <v>99.465</v>
+        <v>98.498</v>
       </c>
       <c r="D165" s="1">
-        <v>99.589</v>
+        <v>100.42</v>
       </c>
       <c r="E165" t="s">
         <v>8</v>
       </c>
       <c r="F165">
         <v>1.0</v>
       </c>
       <c r="G165" s="1">
-        <v>99589.0</v>
+        <v>200840.0</v>
       </c>
       <c r="H165" s="1">
-        <v>-124.0</v>
+        <v>-3844.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-0.12451174326482</v>
+        <v>-1.9139613622784</v>
       </c>
       <c r="J165">
-        <v>1.21</v>
+        <v>0.73</v>
       </c>
       <c r="K165" t="s">
-        <v>384</v>
+        <v>393</v>
       </c>
       <c r="L165" s="1">
-        <v>99465.0</v>
+        <v>196996.0</v>
       </c>
       <c r="M165" s="1">
-        <v>100676.3</v>
+        <v>198446.0</v>
       </c>
       <c r="N165" s="1">
-        <v>0.16</v>
+        <v>0.31</v>
       </c>
       <c r="O165">
         <v>1</v>
       </c>
       <c r="Z165" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
-        <v>386</v>
+        <v>395</v>
       </c>
       <c r="B166" s="1">
-        <v>419000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C166" s="1">
-        <v>87.938</v>
+        <v>98.376</v>
       </c>
       <c r="D166" s="1">
-        <v>101.61609785</v>
+        <v>99.259</v>
       </c>
       <c r="E166" t="s">
         <v>8</v>
       </c>
       <c r="F166">
         <v>1.0</v>
       </c>
       <c r="G166" s="1">
-        <v>425771.45</v>
+        <v>198518.0</v>
       </c>
       <c r="H166" s="1">
-        <v>-57311.23</v>
+        <v>-1766.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-13.460561998697</v>
+        <v>-0.88959187579968</v>
       </c>
       <c r="J166">
-        <v>0.57</v>
+        <v>1.69</v>
       </c>
       <c r="K166" t="s">
-        <v>387</v>
+        <v>396</v>
       </c>
       <c r="L166" s="1">
-        <v>368460.22</v>
+        <v>196752.0</v>
       </c>
       <c r="M166" s="1">
-        <v>370862.3</v>
+        <v>200132.14</v>
       </c>
       <c r="N166" s="1">
-        <v>0.57</v>
+        <v>0.31</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
-        <v>385</v>
+        <v>394</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="B167" s="1">
-        <v>200000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="C167" s="1">
-        <v>85.968</v>
+        <v>99.82</v>
       </c>
       <c r="D167" s="1">
-        <v>85.96</v>
+        <v>99.731</v>
       </c>
       <c r="E167" t="s">
         <v>8</v>
       </c>
       <c r="F167">
         <v>1.0</v>
       </c>
       <c r="G167" s="1">
-        <v>171920.0</v>
+        <v>247332.88</v>
       </c>
       <c r="H167" s="1">
-        <v>16.0</v>
+        <v>220.72</v>
       </c>
       <c r="I167" s="1">
-        <v>0.0093066542577943</v>
+        <v>0.089240055749967</v>
       </c>
       <c r="J167">
-        <v>0.59</v>
+        <v>0.54</v>
       </c>
       <c r="K167" t="s">
-        <v>390</v>
+        <v>399</v>
       </c>
       <c r="L167" s="1">
-        <v>171936.0</v>
+        <v>247553.6</v>
       </c>
       <c r="M167" s="1">
-        <v>173114.08</v>
+        <v>248904.01</v>
       </c>
       <c r="N167" s="1">
-        <v>0.27</v>
+        <v>0.39</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
-        <v>388</v>
+        <v>397</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
-        <v>392</v>
+        <v>401</v>
       </c>
       <c r="B168" s="1">
-        <v>100000.0</v>
+        <v>289000.0</v>
       </c>
       <c r="C168" s="1">
-        <v>99.248</v>
+        <v>97.781</v>
       </c>
       <c r="D168" s="1">
-        <v>100.62</v>
+        <v>99.228</v>
       </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
       <c r="F168">
         <v>1.0</v>
       </c>
       <c r="G168" s="1">
-        <v>100620.0</v>
+        <v>286768.92</v>
       </c>
       <c r="H168" s="1">
-        <v>-1372.0</v>
+        <v>-4181.83</v>
       </c>
       <c r="I168" s="1">
-        <v>-1.3635460147088</v>
+        <v>-1.4582577498287</v>
       </c>
       <c r="J168">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>299.66</v>
+        <v>0.54</v>
+      </c>
+      <c r="K168" t="s">
+        <v>402</v>
       </c>
       <c r="L168" s="1">
-        <v>99248.0</v>
+        <v>282587.09</v>
       </c>
       <c r="M168" s="1">
-        <v>99547.66</v>
+        <v>284135.02</v>
       </c>
       <c r="N168" s="1">
-        <v>0.15</v>
+        <v>0.44</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
-        <v>391</v>
+        <v>400</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
-        <v>394</v>
+        <v>404</v>
       </c>
       <c r="B169" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C169" s="1">
-        <v>100.832</v>
+        <v>100.054</v>
       </c>
       <c r="D169" s="1">
-        <v>99.662</v>
+        <v>100.275</v>
       </c>
       <c r="E169" t="s">
         <v>8</v>
       </c>
       <c r="F169">
         <v>1.0</v>
       </c>
       <c r="G169" s="1">
-        <v>99662.0</v>
+        <v>200550.0</v>
       </c>
       <c r="H169" s="1">
-        <v>1170.0</v>
+        <v>-442.0</v>
       </c>
       <c r="I169" s="1">
-        <v>1.1739680118802</v>
+        <v>-0.220393916729</v>
       </c>
       <c r="J169">
-        <v>0.63</v>
+        <v>0.06</v>
       </c>
       <c r="K169">
-        <v>625.68</v>
+        <v>119.76</v>
       </c>
       <c r="L169" s="1">
-        <v>100832.0</v>
+        <v>200108.0</v>
       </c>
       <c r="M169" s="1">
-        <v>101457.68</v>
+        <v>200227.76</v>
       </c>
       <c r="N169" s="1">
-        <v>0.16</v>
+        <v>0.31</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
-        <v>393</v>
+        <v>403</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
-        <v>396</v>
+        <v>406</v>
       </c>
       <c r="B170" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C170" s="1">
-        <v>99.133</v>
+        <v>98.565</v>
       </c>
       <c r="D170" s="1">
-        <v>100.0</v>
+        <v>98.962</v>
       </c>
       <c r="E170" t="s">
         <v>8</v>
       </c>
       <c r="F170">
         <v>1.0</v>
       </c>
       <c r="G170" s="1">
-        <v>100000.0</v>
+        <v>197924.0</v>
       </c>
       <c r="H170" s="1">
-        <v>-867.0</v>
+        <v>-794.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-0.867</v>
+        <v>-0.40116408318344</v>
       </c>
       <c r="J170">
-        <v>2.56</v>
+        <v>0.93</v>
       </c>
       <c r="K170" t="s">
-        <v>397</v>
+        <v>407</v>
       </c>
       <c r="L170" s="1">
-        <v>99133.0</v>
+        <v>197130.0</v>
       </c>
       <c r="M170" s="1">
-        <v>101691.66</v>
+        <v>198999.86</v>
       </c>
       <c r="N170" s="1">
-        <v>0.16</v>
+        <v>0.31</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
-        <v>395</v>
+        <v>405</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
-        <v>399</v>
+        <v>409</v>
       </c>
       <c r="B171" s="1">
-        <v>351000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C171" s="1">
-        <v>98.893</v>
+        <v>87.184</v>
       </c>
       <c r="D171" s="1">
-        <v>100.0</v>
+        <v>103.73152</v>
       </c>
       <c r="E171" t="s">
         <v>8</v>
       </c>
       <c r="F171">
         <v>1.0</v>
       </c>
       <c r="G171" s="1">
-        <v>351000.0</v>
+        <v>103731.52</v>
       </c>
       <c r="H171" s="1">
-        <v>-3885.57</v>
+        <v>-16547.52</v>
       </c>
       <c r="I171" s="1">
-        <v>-1.107</v>
+        <v>-15.952258291405</v>
       </c>
       <c r="J171">
-        <v>1.47</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>0.48</v>
+      </c>
+      <c r="K171">
+        <v>484.93</v>
       </c>
       <c r="L171" s="1">
-        <v>347114.43</v>
+        <v>87184.0</v>
       </c>
       <c r="M171" s="1">
-        <v>352287.0</v>
+        <v>87668.93</v>
       </c>
       <c r="N171" s="1">
-        <v>0.54</v>
+        <v>0.14</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
-        <v>398</v>
+        <v>408</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
-        <v>402</v>
+        <v>411</v>
       </c>
       <c r="B172" s="1">
-        <v>216000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C172" s="1">
-        <v>98.522</v>
+        <v>97.752</v>
       </c>
       <c r="D172" s="1">
-        <v>100.0</v>
+        <v>100.33</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172">
         <v>1.0</v>
       </c>
       <c r="G172" s="1">
-        <v>216000.0</v>
+        <v>200660.0</v>
       </c>
       <c r="H172" s="1">
-        <v>-3192.48</v>
+        <v>-5156.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-1.478</v>
+        <v>-2.5695205820791</v>
       </c>
       <c r="J172">
-        <v>3.01</v>
+        <v>1.13</v>
       </c>
       <c r="K172" t="s">
-        <v>403</v>
+        <v>412</v>
       </c>
       <c r="L172" s="1">
-        <v>212807.52</v>
+        <v>195504.0</v>
       </c>
       <c r="M172" s="1">
-        <v>219313.94</v>
+        <v>197772.49</v>
       </c>
       <c r="N172" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
-        <v>401</v>
+        <v>410</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
-        <v>405</v>
+        <v>414</v>
       </c>
       <c r="B173" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C173" s="1">
-        <v>99.466</v>
+        <v>100.909</v>
       </c>
       <c r="D173" s="1">
-        <v>100.42</v>
+        <v>99.651</v>
       </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
       <c r="F173">
         <v>1.0</v>
       </c>
       <c r="G173" s="1">
-        <v>200840.0</v>
+        <v>99651.0</v>
       </c>
       <c r="H173" s="1">
-        <v>-1908.0</v>
+        <v>1258.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-0.95000995817566</v>
+        <v>1.2624057962288</v>
       </c>
       <c r="J173">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>913.7</v>
+        <v>1.2</v>
+      </c>
+      <c r="K173" t="s">
+        <v>415</v>
       </c>
       <c r="L173" s="1">
-        <v>198932.0</v>
+        <v>100909.0</v>
       </c>
       <c r="M173" s="1">
-        <v>199845.7</v>
+        <v>102112.77</v>
       </c>
       <c r="N173" s="1">
-        <v>0.31</v>
+        <v>0.16</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
-        <v>404</v>
+        <v>413</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>407</v>
+        <v>417</v>
       </c>
       <c r="B174" s="1">
         <v>200000.0</v>
       </c>
       <c r="C174" s="1">
-        <v>98.744</v>
+        <v>100.105</v>
       </c>
       <c r="D174" s="1">
-        <v>99.259</v>
+        <v>99.768</v>
       </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
       <c r="F174">
         <v>1.0</v>
       </c>
       <c r="G174" s="1">
-        <v>198518.0</v>
+        <v>199536.0</v>
       </c>
       <c r="H174" s="1">
-        <v>-1030.0</v>
+        <v>674.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-0.51884463877331</v>
+        <v>0.33778365808676</v>
       </c>
       <c r="J174">
-        <v>1.37</v>
+        <v>0.61</v>
       </c>
       <c r="K174" t="s">
-        <v>408</v>
+        <v>418</v>
       </c>
       <c r="L174" s="1">
-        <v>197488.0</v>
+        <v>200210.0</v>
       </c>
       <c r="M174" s="1">
-        <v>200220.88</v>
+        <v>201420.27</v>
       </c>
       <c r="N174" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
-        <v>406</v>
+        <v>416</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>410</v>
+        <v>420</v>
       </c>
       <c r="B175" s="1">
-        <v>248000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C175" s="1">
-        <v>100.537</v>
+        <v>99.192</v>
       </c>
       <c r="D175" s="1">
-        <v>99.731</v>
+        <v>99.766</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
-        <v>247332.88</v>
+        <v>99766.0</v>
       </c>
       <c r="H175" s="1">
-        <v>1998.88</v>
+        <v>-574.0</v>
       </c>
       <c r="I175" s="1">
-        <v>0.80817398802779</v>
+        <v>-0.57534631036626</v>
       </c>
       <c r="J175">
-        <v>0.27</v>
+        <v>0.49</v>
       </c>
       <c r="K175">
-        <v>662.47</v>
+        <v>489.04</v>
       </c>
       <c r="L175" s="1">
-        <v>249331.76</v>
+        <v>99192.0</v>
       </c>
       <c r="M175" s="1">
-        <v>249994.23</v>
+        <v>99681.04</v>
       </c>
       <c r="N175" s="1">
-        <v>0.39</v>
+        <v>0.16</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>409</v>
+        <v>419</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
-        <v>412</v>
+        <v>422</v>
       </c>
       <c r="B176" s="1">
-        <v>300000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="C176" s="1">
-        <v>100.407</v>
+        <v>97.81</v>
       </c>
       <c r="D176" s="1">
-        <v>99.451</v>
+        <v>99.945</v>
       </c>
       <c r="E176" t="s">
         <v>8</v>
       </c>
       <c r="F176">
         <v>1.0</v>
       </c>
       <c r="G176" s="1">
-        <v>298353.0</v>
+        <v>29983.5</v>
       </c>
       <c r="H176" s="1">
-        <v>2868.0</v>
+        <v>-640.5</v>
       </c>
       <c r="I176" s="1">
-        <v>0.96127741299736</v>
+        <v>-2.1361748961929</v>
       </c>
       <c r="J176">
-        <v>0.63</v>
-[...2 lines deleted...]
-        <v>413</v>
+        <v>2.1</v>
+      </c>
+      <c r="K176">
+        <v>628.92</v>
       </c>
       <c r="L176" s="1">
-        <v>301221.0</v>
+        <v>29343.0</v>
       </c>
       <c r="M176" s="1">
-        <v>303121.68</v>
+        <v>29971.92</v>
       </c>
       <c r="N176" s="1">
-        <v>0.47</v>
+        <v>0.05</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
-        <v>411</v>
+        <v>421</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
-        <v>415</v>
+        <v>424</v>
       </c>
       <c r="B177" s="1">
-        <v>289000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C177" s="1">
-        <v>98.417</v>
+        <v>98.398</v>
       </c>
       <c r="D177" s="1">
-        <v>99.228</v>
+        <v>98.71</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
-        <v>286768.92</v>
+        <v>98710.0</v>
       </c>
       <c r="H177" s="1">
-        <v>-2343.79</v>
+        <v>-312.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-0.81730963034627</v>
+        <v>-0.31607739843987</v>
       </c>
       <c r="J177">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>933.31</v>
+        <v>1.67</v>
+      </c>
+      <c r="K177" t="s">
+        <v>425</v>
       </c>
       <c r="L177" s="1">
-        <v>284425.13</v>
+        <v>98398.0</v>
       </c>
       <c r="M177" s="1">
-        <v>285358.44</v>
+        <v>100063.75</v>
       </c>
       <c r="N177" s="1">
-        <v>0.44</v>
+        <v>0.16</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
-        <v>414</v>
+        <v>423</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
-        <v>417</v>
+        <v>427</v>
       </c>
       <c r="B178" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C178" s="1">
-        <v>100.439</v>
+        <v>100.582</v>
       </c>
       <c r="D178" s="1">
-        <v>100.275</v>
+        <v>101.62</v>
       </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
       <c r="F178">
         <v>1.0</v>
       </c>
       <c r="G178" s="1">
-        <v>200550.0</v>
+        <v>101620.0</v>
       </c>
       <c r="H178" s="1">
-        <v>328.0</v>
+        <v>-1038.0</v>
       </c>
       <c r="I178" s="1">
-        <v>0.16355023684867</v>
+        <v>-1.0214524699862</v>
       </c>
       <c r="J178">
-        <v>0.83</v>
-[...2 lines deleted...]
-        <v>418</v>
+        <v>0.16</v>
+      </c>
+      <c r="K178">
+        <v>159.56</v>
       </c>
       <c r="L178" s="1">
-        <v>200878.0</v>
+        <v>100582.0</v>
       </c>
       <c r="M178" s="1">
-        <v>202530.67</v>
+        <v>100741.56</v>
       </c>
       <c r="N178" s="1">
-        <v>0.31</v>
+        <v>0.16</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
-        <v>416</v>
+        <v>426</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
-        <v>420</v>
+        <v>429</v>
       </c>
       <c r="B179" s="1">
-        <v>200000.0</v>
+        <v>544000.0</v>
       </c>
       <c r="C179" s="1">
-        <v>99.048</v>
+        <v>81.067</v>
       </c>
       <c r="D179" s="1">
-        <v>98.962</v>
+        <v>116.03954596</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
-        <v>197924.0</v>
+        <v>631255.13</v>
       </c>
       <c r="H179" s="1">
-        <v>172.0</v>
+        <v>-86557.27</v>
       </c>
       <c r="I179" s="1">
-        <v>0.086902043208504</v>
+        <v>-13.711931339077</v>
       </c>
       <c r="J179">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>421</v>
+        <v>0.12</v>
+      </c>
+      <c r="K179">
+        <v>664.55</v>
       </c>
       <c r="L179" s="1">
-        <v>198096.0</v>
+        <v>544697.86</v>
       </c>
       <c r="M179" s="1">
-        <v>199411.07</v>
+        <v>545362.41</v>
       </c>
       <c r="N179" s="1">
-        <v>0.31</v>
+        <v>0.85</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
-        <v>423</v>
+        <v>431</v>
       </c>
       <c r="B180" s="1">
-        <v>100000.0</v>
+        <v>627753.0</v>
       </c>
       <c r="C180" s="1">
-        <v>87.766</v>
+        <v>52.515</v>
       </c>
       <c r="D180" s="1">
-        <v>103.73152</v>
+        <v>62.52544074</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
-        <v>103731.52</v>
+        <v>392505.33</v>
       </c>
       <c r="H180" s="1">
-        <v>-15965.52</v>
+        <v>-62840.84</v>
       </c>
       <c r="I180" s="1">
-        <v>-15.39119449903</v>
+        <v>-16.010187683311</v>
       </c>
       <c r="J180">
-        <v>0.43</v>
+        <v>0.04</v>
       </c>
       <c r="K180">
-        <v>429.45</v>
+        <v>223.58</v>
       </c>
       <c r="L180" s="1">
-        <v>87766.0</v>
+        <v>329664.49</v>
       </c>
       <c r="M180" s="1">
-        <v>88195.45</v>
+        <v>329888.07</v>
       </c>
       <c r="N180" s="1">
-        <v>0.14</v>
+        <v>0.52</v>
       </c>
       <c r="O180">
         <v>1</v>
       </c>
       <c r="Z180" t="s">
-        <v>422</v>
+        <v>430</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
-        <v>425</v>
+        <v>433</v>
       </c>
       <c r="B181" s="1">
-        <v>200000.0</v>
+        <v>107000.0</v>
       </c>
       <c r="C181" s="1">
-        <v>98.574</v>
+        <v>99.846</v>
       </c>
       <c r="D181" s="1">
-        <v>100.33</v>
+        <v>100.0</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
-        <v>200660.0</v>
+        <v>107000.0</v>
       </c>
       <c r="H181" s="1">
-        <v>-3512.0</v>
+        <v>-164.78</v>
       </c>
       <c r="I181" s="1">
-        <v>-1.7502242599422</v>
+        <v>-0.154</v>
       </c>
       <c r="J181">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="K181" t="s">
-        <v>426</v>
+        <v>434</v>
       </c>
       <c r="L181" s="1">
-        <v>197148.0</v>
+        <v>106835.22</v>
       </c>
       <c r="M181" s="1">
-        <v>198972.66</v>
+        <v>107940.16</v>
       </c>
       <c r="N181" s="1">
-        <v>0.31</v>
+        <v>0.17</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
-        <v>424</v>
+        <v>432</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="B182" s="1">
         <v>100000.0</v>
       </c>
       <c r="C182" s="1">
-        <v>101.612</v>
+        <v>98.207</v>
       </c>
       <c r="D182" s="1">
-        <v>99.651</v>
+        <v>99.24</v>
       </c>
       <c r="E182" t="s">
         <v>8</v>
       </c>
       <c r="F182">
         <v>1.0</v>
       </c>
       <c r="G182" s="1">
-        <v>99651.0</v>
+        <v>99240.0</v>
       </c>
       <c r="H182" s="1">
-        <v>1961.0</v>
+        <v>-1033.0</v>
       </c>
       <c r="I182" s="1">
-        <v>1.9678678588273</v>
+        <v>-1.0409109230149</v>
       </c>
       <c r="J182">
-        <v>0.86</v>
-[...2 lines deleted...]
-        <v>861.64</v>
+        <v>1.86</v>
+      </c>
+      <c r="K182" t="s">
+        <v>437</v>
       </c>
       <c r="L182" s="1">
-        <v>101612.0</v>
+        <v>98207.0</v>
       </c>
       <c r="M182" s="1">
-        <v>102473.64</v>
+        <v>100066.59</v>
       </c>
       <c r="N182" s="1">
         <v>0.16</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
-        <v>430</v>
+        <v>439</v>
       </c>
       <c r="B183" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C183" s="1">
-        <v>100.755</v>
+        <v>89.252</v>
       </c>
       <c r="D183" s="1">
-        <v>99.768</v>
+        <v>85.48</v>
       </c>
       <c r="E183" t="s">
         <v>8</v>
       </c>
       <c r="F183">
         <v>1.0</v>
       </c>
       <c r="G183" s="1">
-        <v>199536.0</v>
+        <v>85480.0</v>
       </c>
       <c r="H183" s="1">
-        <v>1974.0</v>
+        <v>3772.0</v>
       </c>
       <c r="I183" s="1">
-        <v>0.98929516478229</v>
+        <v>4.4127281235377</v>
       </c>
       <c r="J183">
-        <v>0.32</v>
+        <v>0.46</v>
       </c>
       <c r="K183">
-        <v>636.99</v>
+        <v>461.23</v>
       </c>
       <c r="L183" s="1">
-        <v>201510.0</v>
+        <v>89252.0</v>
       </c>
       <c r="M183" s="1">
-        <v>202146.99</v>
+        <v>89713.23</v>
       </c>
       <c r="N183" s="1">
-        <v>0.31</v>
+        <v>0.14</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
-        <v>429</v>
+        <v>438</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
-        <v>432</v>
+        <v>441</v>
       </c>
       <c r="B184" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C184" s="1">
-        <v>99.375</v>
+        <v>95.777</v>
       </c>
       <c r="D184" s="1">
-        <v>99.766</v>
+        <v>94.6625</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
       <c r="F184">
         <v>1.0</v>
       </c>
       <c r="G184" s="1">
-        <v>99766.0</v>
+        <v>189325.0</v>
       </c>
       <c r="H184" s="1">
-        <v>-391.0</v>
+        <v>2229.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-0.3919170859812</v>
+        <v>1.1773405519609</v>
       </c>
       <c r="J184">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>174.66</v>
+        <v>0.53</v>
+      </c>
+      <c r="K184" t="s">
+        <v>442</v>
       </c>
       <c r="L184" s="1">
-        <v>99375.0</v>
+        <v>191554.0</v>
       </c>
       <c r="M184" s="1">
-        <v>99549.66</v>
+        <v>192608.79</v>
       </c>
       <c r="N184" s="1">
-        <v>0.15</v>
+        <v>0.3</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
-        <v>431</v>
+        <v>440</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
-        <v>434</v>
+        <v>444</v>
       </c>
       <c r="B185" s="1">
-        <v>30000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>98.929</v>
+        <v>100.994</v>
       </c>
       <c r="D185" s="1">
-        <v>99.945</v>
+        <v>99.858</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185">
         <v>1.0</v>
       </c>
       <c r="G185" s="1">
-        <v>29983.5</v>
+        <v>199716.0</v>
       </c>
       <c r="H185" s="1">
-        <v>-304.8</v>
+        <v>2272.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-1.0165591075091</v>
+        <v>1.1376154138877</v>
       </c>
       <c r="J185">
-        <v>1.84</v>
+        <v>0.49</v>
       </c>
       <c r="K185">
-        <v>551.02</v>
+        <v>976.71</v>
       </c>
       <c r="L185" s="1">
-        <v>29678.7</v>
+        <v>201988.0</v>
       </c>
       <c r="M185" s="1">
-        <v>30229.72</v>
+        <v>202964.71</v>
       </c>
       <c r="N185" s="1">
-        <v>0.05</v>
+        <v>0.32</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
-        <v>433</v>
+        <v>443</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
-        <v>436</v>
+        <v>446</v>
       </c>
       <c r="B186" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>98.93</v>
+        <v>97.796</v>
       </c>
       <c r="D186" s="1">
-        <v>98.71</v>
+        <v>98.53333333</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
-        <v>98710.0</v>
+        <v>295600.0</v>
       </c>
       <c r="H186" s="1">
-        <v>220.0</v>
+        <v>-2212.0</v>
       </c>
       <c r="I186" s="1">
-        <v>0.2228750886435</v>
+        <v>-0.74830852503383</v>
       </c>
       <c r="J186">
-        <v>1.37</v>
+        <v>2.65</v>
       </c>
       <c r="K186" t="s">
-        <v>437</v>
+        <v>447</v>
       </c>
       <c r="L186" s="1">
-        <v>98930.0</v>
+        <v>293388.0</v>
       </c>
       <c r="M186" s="1">
-        <v>100299.86</v>
+        <v>301340.05</v>
       </c>
       <c r="N186" s="1">
-        <v>0.15</v>
+        <v>0.47</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
-        <v>435</v>
+        <v>445</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
-        <v>439</v>
+        <v>449</v>
       </c>
       <c r="B187" s="1">
-        <v>225000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C187" s="1">
-        <v>98.912</v>
+        <v>97.018</v>
       </c>
       <c r="D187" s="1">
-        <v>99.998</v>
+        <v>97.019</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187">
         <v>1.0</v>
       </c>
       <c r="G187" s="1">
-        <v>224995.5</v>
+        <v>194038.0</v>
       </c>
       <c r="H187" s="1">
-        <v>-2443.5</v>
+        <v>-2.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-1.0860217204344</v>
+        <v>-0.0010307259402797</v>
       </c>
       <c r="J187">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>774.18</v>
+        <v>0.72</v>
+      </c>
+      <c r="K187" t="s">
+        <v>450</v>
       </c>
       <c r="L187" s="1">
-        <v>222552.0</v>
+        <v>194036.0</v>
       </c>
       <c r="M187" s="1">
-        <v>223326.18</v>
+        <v>195474.36</v>
       </c>
       <c r="N187" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
-        <v>438</v>
+        <v>448</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" t="s">
-        <v>441</v>
+        <v>452</v>
       </c>
       <c r="B188" s="1">
-        <v>544000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="C188" s="1">
-        <v>81.944</v>
+        <v>98.145</v>
       </c>
       <c r="D188" s="1">
-        <v>116.03954596</v>
+        <v>99.628</v>
       </c>
       <c r="E188" t="s">
         <v>8</v>
       </c>
       <c r="F188">
         <v>1.0</v>
       </c>
       <c r="G188" s="1">
-        <v>631255.13</v>
+        <v>147449.44</v>
       </c>
       <c r="H188" s="1">
-        <v>-82260.48</v>
+        <v>-2194.84</v>
       </c>
       <c r="I188" s="1">
-        <v>-13.031257266773</v>
+        <v>-1.4885373589754</v>
       </c>
       <c r="J188">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>613.06</v>
+        <v>2.61</v>
+      </c>
+      <c r="K188" t="s">
+        <v>453</v>
       </c>
       <c r="L188" s="1">
-        <v>548994.65</v>
+        <v>145254.6</v>
       </c>
       <c r="M188" s="1">
-        <v>549607.71</v>
+        <v>149115.78</v>
       </c>
       <c r="N188" s="1">
-        <v>0.85</v>
+        <v>0.23</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="Z188" t="s">
-        <v>440</v>
+        <v>451</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" t="s">
-        <v>443</v>
+        <v>455</v>
       </c>
       <c r="B189" s="1">
-        <v>627753.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C189" s="1">
-        <v>54.136</v>
+        <v>98.545</v>
       </c>
       <c r="D189" s="1">
-        <v>62.52544074</v>
+        <v>99.736</v>
       </c>
       <c r="E189" t="s">
         <v>8</v>
       </c>
       <c r="F189">
         <v>1.0</v>
       </c>
       <c r="G189" s="1">
-        <v>392505.33</v>
+        <v>99736.0</v>
       </c>
       <c r="H189" s="1">
-        <v>-52664.97</v>
+        <v>-1191.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-13.417644545107</v>
+        <v>-1.1941525627657</v>
       </c>
       <c r="J189">
-        <v>0.5</v>
+        <v>2.65</v>
       </c>
       <c r="K189" t="s">
-        <v>444</v>
+        <v>456</v>
       </c>
       <c r="L189" s="1">
-        <v>339840.36</v>
+        <v>98545.0</v>
       </c>
       <c r="M189" s="1">
-        <v>342970.53</v>
+        <v>101197.05</v>
       </c>
       <c r="N189" s="1">
-        <v>0.53</v>
+        <v>0.16</v>
       </c>
       <c r="O189">
         <v>1</v>
       </c>
       <c r="Z189" t="s">
-        <v>442</v>
+        <v>454</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="B190" s="1">
-        <v>107000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="C190" s="1">
-        <v>100.476</v>
+        <v>99.128</v>
       </c>
       <c r="D190" s="1">
-        <v>100.0</v>
+        <v>99.394</v>
       </c>
       <c r="E190" t="s">
         <v>8</v>
       </c>
       <c r="F190">
         <v>1.0</v>
       </c>
       <c r="G190" s="1">
-        <v>107000.0</v>
+        <v>154060.7</v>
       </c>
       <c r="H190" s="1">
-        <v>509.32</v>
+        <v>-412.3</v>
       </c>
       <c r="I190" s="1">
-        <v>0.476</v>
+        <v>-0.2676217880355</v>
       </c>
       <c r="J190">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>773.46</v>
+        <v>0.85</v>
+      </c>
+      <c r="K190" t="s">
+        <v>459</v>
       </c>
       <c r="L190" s="1">
-        <v>107509.32</v>
+        <v>153648.4</v>
       </c>
       <c r="M190" s="1">
-        <v>108282.78</v>
+        <v>154970.15</v>
       </c>
       <c r="N190" s="1">
-        <v>0.17</v>
+        <v>0.24</v>
       </c>
       <c r="O190">
         <v>1</v>
       </c>
       <c r="Z190" t="s">
-        <v>445</v>
+        <v>457</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" t="s">
-        <v>448</v>
+        <v>461</v>
       </c>
       <c r="B191" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C191" s="1">
-        <v>99.495</v>
+        <v>95.292</v>
       </c>
       <c r="D191" s="1">
-        <v>99.24</v>
+        <v>93.6</v>
       </c>
       <c r="E191" t="s">
         <v>8</v>
       </c>
       <c r="F191">
         <v>1.0</v>
       </c>
       <c r="G191" s="1">
-        <v>99240.0</v>
+        <v>187200.0</v>
       </c>
       <c r="H191" s="1">
-        <v>255.0</v>
+        <v>3384.0</v>
       </c>
       <c r="I191" s="1">
-        <v>0.25695284159613</v>
+        <v>1.8076923076923</v>
       </c>
       <c r="J191">
-        <v>1.58</v>
+        <v>1.22</v>
       </c>
       <c r="K191" t="s">
-        <v>449</v>
+        <v>462</v>
       </c>
       <c r="L191" s="1">
-        <v>99495.0</v>
+        <v>190584.0</v>
       </c>
       <c r="M191" s="1">
-        <v>101077.19</v>
+        <v>193014.82</v>
       </c>
       <c r="N191" s="1">
-        <v>0.16</v>
+        <v>0.3</v>
       </c>
       <c r="O191">
         <v>1</v>
       </c>
       <c r="Z191" t="s">
-        <v>447</v>
+        <v>460</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="B192" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C192" s="1">
-        <v>89.784</v>
+        <v>98.439</v>
       </c>
       <c r="D192" s="1">
-        <v>85.48</v>
+        <v>100.0</v>
       </c>
       <c r="E192" t="s">
         <v>8</v>
       </c>
       <c r="F192">
         <v>1.0</v>
       </c>
       <c r="G192" s="1">
-        <v>85480.0</v>
+        <v>400000.0</v>
       </c>
       <c r="H192" s="1">
-        <v>4304.0</v>
+        <v>-6244.0</v>
       </c>
       <c r="I192" s="1">
-        <v>5.0350959288723</v>
+        <v>-1.561</v>
       </c>
       <c r="J192">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>324.38</v>
+        <v>3.56</v>
+      </c>
+      <c r="K192" t="s">
+        <v>465</v>
       </c>
       <c r="L192" s="1">
-        <v>89784.0</v>
+        <v>393756.0</v>
       </c>
       <c r="M192" s="1">
-        <v>90108.38</v>
+        <v>407982.03</v>
       </c>
       <c r="N192" s="1">
-        <v>0.14</v>
+        <v>0.64</v>
       </c>
       <c r="O192">
         <v>1</v>
       </c>
       <c r="Z192" t="s">
-        <v>450</v>
+        <v>463</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" t="s">
-        <v>453</v>
+        <v>467</v>
       </c>
       <c r="B193" s="1">
-        <v>200000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="C193" s="1">
-        <v>95.308</v>
+        <v>99.117</v>
       </c>
       <c r="D193" s="1">
-        <v>94.6625</v>
+        <v>99.115</v>
       </c>
       <c r="E193" t="s">
         <v>8</v>
       </c>
       <c r="F193">
         <v>1.0</v>
       </c>
       <c r="G193" s="1">
-        <v>189325.0</v>
+        <v>115964.55</v>
       </c>
       <c r="H193" s="1">
-        <v>1291.0</v>
+        <v>2.34</v>
       </c>
       <c r="I193" s="1">
-        <v>0.68189621022052</v>
+        <v>0.0020178580436866</v>
       </c>
       <c r="J193">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>962.33</v>
+        <v>1.07</v>
+      </c>
+      <c r="K193" t="s">
+        <v>468</v>
       </c>
       <c r="L193" s="1">
-        <v>190616.0</v>
+        <v>115966.89</v>
       </c>
       <c r="M193" s="1">
-        <v>191578.33</v>
+        <v>117223.44</v>
       </c>
       <c r="N193" s="1">
-        <v>0.3</v>
+        <v>0.18</v>
       </c>
       <c r="O193">
         <v>1</v>
       </c>
       <c r="Z193" t="s">
-        <v>452</v>
+        <v>466</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" t="s">
-        <v>455</v>
+        <v>470</v>
       </c>
       <c r="B194" s="1">
-        <v>200000.0</v>
+        <v>272000.0</v>
       </c>
       <c r="C194" s="1">
-        <v>101.616</v>
+        <v>92.145</v>
       </c>
       <c r="D194" s="1">
-        <v>99.858</v>
+        <v>98.404</v>
       </c>
       <c r="E194" t="s">
         <v>8</v>
       </c>
       <c r="F194">
         <v>1.0</v>
       </c>
       <c r="G194" s="1">
-        <v>199716.0</v>
+        <v>267658.88</v>
       </c>
       <c r="H194" s="1">
-        <v>3516.0</v>
+        <v>-17024.48</v>
       </c>
       <c r="I194" s="1">
-        <v>1.760499909872</v>
+        <v>-6.360513800252</v>
       </c>
       <c r="J194">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>403.42</v>
+        <v>2.27</v>
+      </c>
+      <c r="K194" t="s">
+        <v>471</v>
       </c>
       <c r="L194" s="1">
-        <v>203232.0</v>
+        <v>250634.4</v>
       </c>
       <c r="M194" s="1">
-        <v>203635.42</v>
+        <v>256804.7</v>
       </c>
       <c r="N194" s="1">
-        <v>0.31</v>
+        <v>0.4</v>
       </c>
       <c r="O194">
         <v>1</v>
       </c>
       <c r="Z194" t="s">
-        <v>454</v>
+        <v>469</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" t="s">
-        <v>457</v>
+        <v>473</v>
       </c>
       <c r="B195" s="1">
-        <v>300000.0</v>
+        <v>11463.0</v>
       </c>
       <c r="C195" s="1">
-        <v>98.151</v>
+        <v>93.378</v>
       </c>
       <c r="D195" s="1">
-        <v>98.53333333</v>
+        <v>110.69056966</v>
       </c>
       <c r="E195" t="s">
         <v>8</v>
       </c>
       <c r="F195">
         <v>1.0</v>
       </c>
       <c r="G195" s="1">
-        <v>295600.0</v>
+        <v>12688.46</v>
       </c>
       <c r="H195" s="1">
-        <v>-1147.0</v>
+        <v>-1984.54</v>
       </c>
       <c r="I195" s="1">
-        <v>-0.38802435723951</v>
+        <v>-15.64051114162</v>
       </c>
       <c r="J195">
-        <v>2.37</v>
-[...2 lines deleted...]
-        <v>458</v>
+        <v>0.46</v>
+      </c>
+      <c r="K195">
+        <v>53.0</v>
       </c>
       <c r="L195" s="1">
-        <v>294453.0</v>
+        <v>10703.92</v>
       </c>
       <c r="M195" s="1">
-        <v>301572.86</v>
+        <v>10756.92</v>
       </c>
       <c r="N195" s="1">
-        <v>0.46</v>
+        <v>0.02</v>
       </c>
       <c r="O195">
         <v>1</v>
       </c>
       <c r="Z195" t="s">
-        <v>456</v>
+        <v>472</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" t="s">
-        <v>460</v>
+        <v>475</v>
       </c>
       <c r="B196" s="1">
-        <v>200000.0</v>
+        <v>442000.0</v>
       </c>
       <c r="C196" s="1">
-        <v>98.225</v>
+        <v>101.758</v>
       </c>
       <c r="D196" s="1">
-        <v>95.396</v>
+        <v>101.22033937</v>
       </c>
       <c r="E196" t="s">
         <v>8</v>
       </c>
       <c r="F196">
         <v>1.0</v>
       </c>
       <c r="G196" s="1">
-        <v>190792.0</v>
+        <v>447393.9</v>
       </c>
       <c r="H196" s="1">
-        <v>5658.0</v>
+        <v>2376.46</v>
       </c>
       <c r="I196" s="1">
-        <v>2.9655331460439</v>
+        <v>0.53117845370712</v>
       </c>
       <c r="J196">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>791.1</v>
+        <v>0.9</v>
+      </c>
+      <c r="K196" t="s">
+        <v>476</v>
       </c>
       <c r="L196" s="1">
-        <v>196450.0</v>
+        <v>449770.36</v>
       </c>
       <c r="M196" s="1">
-        <v>197241.1</v>
+        <v>453731.45</v>
       </c>
       <c r="N196" s="1">
-        <v>0.3</v>
+        <v>0.71</v>
       </c>
       <c r="O196">
         <v>1</v>
       </c>
       <c r="Z196" t="s">
-        <v>459</v>
+        <v>474</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" t="s">
-        <v>460</v>
+        <v>478</v>
       </c>
       <c r="B197" s="1">
-        <v>200000.0</v>
+        <v>219000.0</v>
       </c>
       <c r="C197" s="1">
-        <v>98.099</v>
+        <v>97.9</v>
       </c>
       <c r="D197" s="1">
-        <v>98.642</v>
+        <v>100.0</v>
       </c>
       <c r="E197" t="s">
         <v>8</v>
       </c>
       <c r="F197">
         <v>1.0</v>
       </c>
       <c r="G197" s="1">
-        <v>197284.0</v>
+        <v>219000.0</v>
       </c>
       <c r="H197" s="1">
-        <v>-1086.0</v>
+        <v>-4599.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-0.55047545670201</v>
+        <v>-2.1</v>
       </c>
       <c r="J197">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>791.1</v>
+        <v>1.31</v>
+      </c>
+      <c r="K197" t="s">
+        <v>479</v>
       </c>
       <c r="L197" s="1">
-        <v>196198.0</v>
+        <v>214401.0</v>
       </c>
       <c r="M197" s="1">
-        <v>196989.1</v>
+        <v>217279.85</v>
       </c>
       <c r="N197" s="1">
-        <v>0.3</v>
+        <v>0.34</v>
       </c>
       <c r="O197">
         <v>1</v>
       </c>
       <c r="Z197" t="s">
-        <v>461</v>
+        <v>477</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" t="s">
-        <v>463</v>
+        <v>481</v>
       </c>
       <c r="B198" s="1">
-        <v>148000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C198" s="1">
-        <v>98.686</v>
+        <v>102.883</v>
       </c>
       <c r="D198" s="1">
-        <v>99.628</v>
+        <v>100.77</v>
       </c>
       <c r="E198" t="s">
         <v>8</v>
       </c>
       <c r="F198">
         <v>1.0</v>
       </c>
       <c r="G198" s="1">
-        <v>147449.44</v>
+        <v>100770.0</v>
       </c>
       <c r="H198" s="1">
-        <v>-1394.16</v>
+        <v>2113.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-0.94551732444694</v>
+        <v>2.0968542224869</v>
       </c>
       <c r="J198">
-        <v>2.37</v>
+        <v>1.24</v>
       </c>
       <c r="K198" t="s">
-        <v>464</v>
+        <v>482</v>
       </c>
       <c r="L198" s="1">
-        <v>146055.28</v>
+        <v>102883.0</v>
       </c>
       <c r="M198" s="1">
-        <v>149560.65</v>
+        <v>104119.3</v>
       </c>
       <c r="N198" s="1">
-        <v>0.23</v>
+        <v>0.16</v>
       </c>
       <c r="O198">
         <v>1</v>
       </c>
       <c r="Z198" t="s">
-        <v>462</v>
+        <v>480</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199" t="s">
-        <v>466</v>
+        <v>484</v>
       </c>
       <c r="B199" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C199" s="1">
-        <v>99.16</v>
+        <v>105.203</v>
       </c>
       <c r="D199" s="1">
-        <v>99.736</v>
+        <v>105.93</v>
       </c>
       <c r="E199" t="s">
         <v>8</v>
       </c>
       <c r="F199">
         <v>1.0</v>
       </c>
       <c r="G199" s="1">
-        <v>99736.0</v>
+        <v>211860.0</v>
       </c>
       <c r="H199" s="1">
-        <v>-576.0</v>
+        <v>-1454.0</v>
       </c>
       <c r="I199" s="1">
-        <v>-0.57752466511591</v>
+        <v>-0.68630227508732</v>
       </c>
       <c r="J199">
-        <v>2.36</v>
+        <v>2.16</v>
       </c>
       <c r="K199" t="s">
-        <v>467</v>
+        <v>485</v>
       </c>
       <c r="L199" s="1">
-        <v>99160.0</v>
+        <v>210406.0</v>
       </c>
       <c r="M199" s="1">
-        <v>101516.16</v>
+        <v>214721.07</v>
       </c>
       <c r="N199" s="1">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="O199">
         <v>1</v>
       </c>
       <c r="Z199" t="s">
-        <v>465</v>
+        <v>483</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" t="s">
-        <v>469</v>
+        <v>487</v>
       </c>
       <c r="B200" s="1">
-        <v>155000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C200" s="1">
-        <v>99.734</v>
+        <v>99.534</v>
       </c>
       <c r="D200" s="1">
-        <v>99.394</v>
+        <v>99.076</v>
       </c>
       <c r="E200" t="s">
         <v>8</v>
       </c>
       <c r="F200">
         <v>1.0</v>
       </c>
       <c r="G200" s="1">
-        <v>154060.7</v>
+        <v>198152.0</v>
       </c>
       <c r="H200" s="1">
-        <v>527.0</v>
+        <v>916.0</v>
       </c>
       <c r="I200" s="1">
-        <v>0.34207296215063</v>
+        <v>0.46227138762162</v>
       </c>
       <c r="J200">
-        <v>0.58</v>
+        <v>0.47</v>
       </c>
       <c r="K200">
-        <v>891.78</v>
+        <v>931.51</v>
       </c>
       <c r="L200" s="1">
-        <v>154587.7</v>
+        <v>199068.0</v>
       </c>
       <c r="M200" s="1">
-        <v>155479.48</v>
+        <v>199999.51</v>
       </c>
       <c r="N200" s="1">
-        <v>0.24</v>
+        <v>0.31</v>
       </c>
       <c r="O200">
         <v>1</v>
       </c>
       <c r="Z200" t="s">
-        <v>468</v>
+        <v>486</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" t="s">
-        <v>471</v>
+        <v>489</v>
       </c>
       <c r="B201" s="1">
-        <v>200000.0</v>
+        <v>192000.0</v>
       </c>
       <c r="C201" s="1">
-        <v>95.808</v>
+        <v>85.681</v>
       </c>
       <c r="D201" s="1">
-        <v>93.6</v>
+        <v>100.8770625</v>
       </c>
       <c r="E201" t="s">
         <v>8</v>
       </c>
       <c r="F201">
         <v>1.0</v>
       </c>
       <c r="G201" s="1">
-        <v>187200.0</v>
+        <v>193683.96</v>
       </c>
       <c r="H201" s="1">
-        <v>4416.0</v>
+        <v>-29176.44</v>
       </c>
       <c r="I201" s="1">
-        <v>2.3589743589744</v>
+        <v>-15.063942310969</v>
       </c>
       <c r="J201">
-        <v>1.1</v>
-[...2 lines deleted...]
-        <v>472</v>
+        <v>0.0</v>
+      </c>
+      <c r="K201">
+        <v>0.0</v>
       </c>
       <c r="L201" s="1">
-        <v>191616.0</v>
+        <v>164507.52</v>
       </c>
       <c r="M201" s="1">
-        <v>193806.41</v>
+        <v>164507.52</v>
       </c>
       <c r="N201" s="1">
-        <v>0.3</v>
+        <v>0.26</v>
       </c>
       <c r="O201">
         <v>1</v>
       </c>
       <c r="Z201" t="s">
-        <v>470</v>
+        <v>488</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202" t="s">
-        <v>474</v>
+        <v>491</v>
       </c>
       <c r="B202" s="1">
-        <v>400000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="C202" s="1">
-        <v>98.99</v>
+        <v>90.872</v>
       </c>
       <c r="D202" s="1">
-        <v>100.0</v>
+        <v>99.355</v>
       </c>
       <c r="E202" t="s">
         <v>8</v>
       </c>
       <c r="F202">
         <v>1.0</v>
       </c>
       <c r="G202" s="1">
-        <v>400000.0</v>
+        <v>258323.0</v>
       </c>
       <c r="H202" s="1">
-        <v>-4040.0</v>
+        <v>-22055.8</v>
       </c>
       <c r="I202" s="1">
-        <v>-1.01</v>
+        <v>-8.5380705550803</v>
       </c>
       <c r="J202">
-        <v>3.27</v>
-[...2 lines deleted...]
-        <v>475</v>
+        <v>0.17</v>
+      </c>
+      <c r="K202">
+        <v>430.96</v>
       </c>
       <c r="L202" s="1">
-        <v>395960.0</v>
+        <v>236267.2</v>
       </c>
       <c r="M202" s="1">
-        <v>409039.45</v>
+        <v>236698.16</v>
       </c>
       <c r="N202" s="1">
-        <v>0.63</v>
+        <v>0.37</v>
       </c>
       <c r="O202">
         <v>1</v>
       </c>
       <c r="Z202" t="s">
-        <v>473</v>
+        <v>490</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="A203" t="s">
-        <v>477</v>
+        <v>493</v>
       </c>
       <c r="B203" s="1">
-        <v>117000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C203" s="1">
-        <v>99.873</v>
+        <v>100.024</v>
       </c>
       <c r="D203" s="1">
-        <v>99.115</v>
+        <v>98.69</v>
       </c>
       <c r="E203" t="s">
         <v>8</v>
       </c>
       <c r="F203">
         <v>1.0</v>
       </c>
       <c r="G203" s="1">
-        <v>115964.55</v>
+        <v>98690.0</v>
       </c>
       <c r="H203" s="1">
-        <v>886.86</v>
+        <v>1334.0</v>
       </c>
       <c r="I203" s="1">
-        <v>0.76476819855723</v>
+        <v>1.3517073665012</v>
       </c>
       <c r="J203">
-        <v>0.82</v>
-[...2 lines deleted...]
-        <v>953.63</v>
+        <v>3.2</v>
+      </c>
+      <c r="K203" t="s">
+        <v>494</v>
       </c>
       <c r="L203" s="1">
-        <v>116851.41</v>
+        <v>100024.0</v>
       </c>
       <c r="M203" s="1">
-        <v>117805.04</v>
+        <v>103219.55</v>
       </c>
       <c r="N203" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="O203">
         <v>1</v>
       </c>
       <c r="Z203" t="s">
-        <v>476</v>
+        <v>492</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="A204" t="s">
-        <v>479</v>
+        <v>496</v>
       </c>
       <c r="B204" s="1">
-        <v>272000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C204" s="1">
-        <v>93.901</v>
+        <v>84.218</v>
       </c>
       <c r="D204" s="1">
-        <v>98.404</v>
+        <v>85.379</v>
       </c>
       <c r="E204" t="s">
         <v>8</v>
       </c>
       <c r="F204">
         <v>1.0</v>
       </c>
       <c r="G204" s="1">
-        <v>267658.88</v>
+        <v>85379.0</v>
       </c>
       <c r="H204" s="1">
-        <v>-12248.16</v>
+        <v>-1161.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-4.5760334945734</v>
+        <v>-1.359819159278</v>
       </c>
       <c r="J204">
-        <v>2.05</v>
-[...2 lines deleted...]
-        <v>480</v>
+        <v>0.53</v>
+      </c>
+      <c r="K204">
+        <v>525.0</v>
       </c>
       <c r="L204" s="1">
-        <v>255410.72</v>
+        <v>84218.0</v>
       </c>
       <c r="M204" s="1">
-        <v>260977.4</v>
+        <v>84743.0</v>
       </c>
       <c r="N204" s="1">
-        <v>0.4</v>
+        <v>0.13</v>
       </c>
       <c r="O204">
         <v>1</v>
       </c>
       <c r="Z204" t="s">
-        <v>478</v>
+        <v>495</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205" t="s">
-        <v>482</v>
+        <v>498</v>
       </c>
       <c r="B205" s="1">
-        <v>11463.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C205" s="1">
-        <v>94.039</v>
+        <v>74.015</v>
       </c>
       <c r="D205" s="1">
-        <v>110.69056966</v>
+        <v>100.94922</v>
       </c>
       <c r="E205" t="s">
         <v>8</v>
       </c>
       <c r="F205">
         <v>1.0</v>
       </c>
       <c r="G205" s="1">
-        <v>12688.46</v>
+        <v>302847.66</v>
       </c>
       <c r="H205" s="1">
-        <v>-1908.77</v>
+        <v>-80802.66</v>
       </c>
       <c r="I205" s="1">
-        <v>-15.04335435506</v>
+        <v>-26.680959000971</v>
       </c>
       <c r="J205">
-        <v>0.36</v>
+        <v>0.04</v>
       </c>
       <c r="K205">
-        <v>41.55</v>
+        <v>129.04</v>
       </c>
       <c r="L205" s="1">
-        <v>10779.69</v>
+        <v>222045.0</v>
       </c>
       <c r="M205" s="1">
-        <v>10821.24</v>
+        <v>222174.04</v>
       </c>
       <c r="N205" s="1">
-        <v>0.02</v>
+        <v>0.35</v>
       </c>
       <c r="O205">
         <v>1</v>
       </c>
       <c r="Z205" t="s">
-        <v>481</v>
+        <v>497</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="A206" t="s">
-        <v>484</v>
+        <v>500</v>
       </c>
       <c r="B206" s="1">
-        <v>442000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C206" s="1">
-        <v>103.664</v>
+        <v>98.868</v>
       </c>
       <c r="D206" s="1">
-        <v>101.22033937</v>
+        <v>99.898</v>
       </c>
       <c r="E206" t="s">
         <v>8</v>
       </c>
       <c r="F206">
         <v>1.0</v>
       </c>
       <c r="G206" s="1">
-        <v>447393.9</v>
+        <v>399592.0</v>
       </c>
       <c r="H206" s="1">
-        <v>10800.98</v>
+        <v>-4120.0</v>
       </c>
       <c r="I206" s="1">
-        <v>2.4141992101367</v>
+        <v>-1.0310516727062</v>
       </c>
       <c r="J206">
-        <v>0.6</v>
+        <v>0.53</v>
       </c>
       <c r="K206" t="s">
-        <v>485</v>
+        <v>501</v>
       </c>
       <c r="L206" s="1">
-        <v>458194.88</v>
+        <v>395472.0</v>
       </c>
       <c r="M206" s="1">
-        <v>460851.71</v>
+        <v>397576.11</v>
       </c>
       <c r="N206" s="1">
-        <v>0.71</v>
+        <v>0.62</v>
       </c>
       <c r="O206">
         <v>1</v>
       </c>
       <c r="Z206" t="s">
-        <v>483</v>
+        <v>499</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="A207" t="s">
-        <v>487</v>
+        <v>503</v>
       </c>
       <c r="B207" s="1">
-        <v>219000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C207" s="1">
-        <v>98.611</v>
+        <v>81.078</v>
       </c>
       <c r="D207" s="1">
-        <v>100.0</v>
+        <v>82.0</v>
       </c>
       <c r="E207" t="s">
         <v>8</v>
       </c>
       <c r="F207">
         <v>1.0</v>
       </c>
       <c r="G207" s="1">
-        <v>219000.0</v>
+        <v>164000.0</v>
       </c>
       <c r="H207" s="1">
-        <v>-3041.91</v>
+        <v>-1844.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-1.389</v>
+        <v>-1.1243902439024</v>
       </c>
       <c r="J207">
-        <v>1.08</v>
-[...2 lines deleted...]
-        <v>488</v>
+        <v>0.27</v>
+      </c>
+      <c r="K207">
+        <v>541.78</v>
       </c>
       <c r="L207" s="1">
-        <v>215958.09</v>
+        <v>162156.0</v>
       </c>
       <c r="M207" s="1">
-        <v>218328.91</v>
+        <v>162697.78</v>
       </c>
       <c r="N207" s="1">
-        <v>0.34</v>
+        <v>0.25</v>
       </c>
       <c r="O207">
         <v>1</v>
       </c>
       <c r="Z207" t="s">
-        <v>486</v>
+        <v>502</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="A208" t="s">
-        <v>490</v>
+        <v>505</v>
       </c>
       <c r="B208" s="1">
-        <v>100000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="C208" s="1">
-        <v>103.365</v>
+        <v>100.315</v>
       </c>
       <c r="D208" s="1">
-        <v>100.77</v>
+        <v>99.609</v>
       </c>
       <c r="E208" t="s">
         <v>8</v>
       </c>
       <c r="F208">
         <v>1.0</v>
       </c>
       <c r="G208" s="1">
-        <v>100770.0</v>
+        <v>124511.25</v>
       </c>
       <c r="H208" s="1">
-        <v>2595.0</v>
+        <v>882.5</v>
       </c>
       <c r="I208" s="1">
-        <v>2.5751711818994</v>
+        <v>0.70877129576645</v>
       </c>
       <c r="J208">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>884.93</v>
+        <v>0.8</v>
+      </c>
+      <c r="K208" t="s">
+        <v>506</v>
       </c>
       <c r="L208" s="1">
-        <v>103365.0</v>
+        <v>125393.75</v>
       </c>
       <c r="M208" s="1">
-        <v>104249.93</v>
+        <v>126393.75</v>
       </c>
       <c r="N208" s="1">
-        <v>0.16</v>
+        <v>0.2</v>
       </c>
       <c r="O208">
         <v>1</v>
       </c>
       <c r="Z208" t="s">
-        <v>489</v>
+        <v>504</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="A209" t="s">
-        <v>492</v>
+        <v>508</v>
       </c>
       <c r="B209" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C209" s="1">
-        <v>104.477</v>
+        <v>97.769</v>
       </c>
       <c r="D209" s="1">
-        <v>105.93</v>
+        <v>99.423</v>
       </c>
       <c r="E209" t="s">
         <v>8</v>
       </c>
       <c r="F209">
         <v>1.0</v>
       </c>
       <c r="G209" s="1">
-        <v>211860.0</v>
+        <v>397692.0</v>
       </c>
       <c r="H209" s="1">
-        <v>-2906.0</v>
+        <v>-6616.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-1.371660530539</v>
+        <v>-1.663598966034</v>
       </c>
       <c r="J209">
-        <v>1.7</v>
+        <v>1.12</v>
       </c>
       <c r="K209" t="s">
-        <v>493</v>
+        <v>509</v>
       </c>
       <c r="L209" s="1">
-        <v>208954.0</v>
+        <v>391076.0</v>
       </c>
       <c r="M209" s="1">
-        <v>212344.41</v>
+        <v>395547.23</v>
       </c>
       <c r="N209" s="1">
-        <v>0.33</v>
+        <v>0.62</v>
       </c>
       <c r="O209">
         <v>1</v>
       </c>
       <c r="Z209" t="s">
-        <v>491</v>
+        <v>507</v>
       </c>
     </row>
     <row r="210" spans="1:26">
       <c r="A210" t="s">
-        <v>495</v>
+        <v>511</v>
       </c>
       <c r="B210" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C210" s="1">
-        <v>100.104</v>
+        <v>97.749</v>
       </c>
       <c r="D210" s="1">
-        <v>99.076</v>
+        <v>97.59</v>
       </c>
       <c r="E210" t="s">
         <v>8</v>
       </c>
       <c r="F210">
         <v>1.0</v>
       </c>
       <c r="G210" s="1">
-        <v>198152.0</v>
+        <v>97590.0</v>
       </c>
       <c r="H210" s="1">
-        <v>2056.0</v>
+        <v>159.0</v>
       </c>
       <c r="I210" s="1">
-        <v>1.037587306714</v>
+        <v>0.16292652935752</v>
       </c>
       <c r="J210">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>302.74</v>
+        <v>2.11</v>
+      </c>
+      <c r="K210" t="s">
+        <v>512</v>
       </c>
       <c r="L210" s="1">
-        <v>200208.0</v>
+        <v>97749.0</v>
       </c>
       <c r="M210" s="1">
-        <v>200510.74</v>
+        <v>99859.27</v>
       </c>
       <c r="N210" s="1">
-        <v>0.31</v>
+        <v>0.16</v>
       </c>
       <c r="O210">
         <v>1</v>
       </c>
       <c r="Z210" t="s">
-        <v>494</v>
+        <v>510</v>
       </c>
     </row>
     <row r="211" spans="1:26">
       <c r="A211" t="s">
-        <v>497</v>
+        <v>514</v>
       </c>
       <c r="B211" s="1">
-        <v>192000.0</v>
+        <v>146000.0</v>
       </c>
       <c r="C211" s="1">
-        <v>86.34</v>
+        <v>97.513</v>
       </c>
       <c r="D211" s="1">
-        <v>100.8770625</v>
+        <v>99.947</v>
       </c>
       <c r="E211" t="s">
         <v>8</v>
       </c>
       <c r="F211">
         <v>1.0</v>
       </c>
       <c r="G211" s="1">
-        <v>193683.96</v>
+        <v>145922.62</v>
       </c>
       <c r="H211" s="1">
-        <v>-27911.16</v>
+        <v>-3553.64</v>
       </c>
       <c r="I211" s="1">
-        <v>-14.41067190076</v>
+        <v>-2.4352907040732</v>
       </c>
       <c r="J211">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.43</v>
+      </c>
+      <c r="K211" t="s">
+        <v>515</v>
       </c>
       <c r="L211" s="1">
-        <v>165772.8</v>
+        <v>142368.98</v>
       </c>
       <c r="M211" s="1">
-        <v>165772.8</v>
+        <v>145923.98</v>
       </c>
       <c r="N211" s="1">
-        <v>0.26</v>
+        <v>0.23</v>
       </c>
       <c r="O211">
         <v>1</v>
       </c>
       <c r="Z211" t="s">
-        <v>496</v>
+        <v>513</v>
       </c>
     </row>
     <row r="212" spans="1:26">
       <c r="A212" t="s">
-        <v>499</v>
+        <v>517</v>
       </c>
       <c r="B212" s="1">
-        <v>260000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="C212" s="1">
-        <v>91.69</v>
+        <v>101.707</v>
       </c>
       <c r="D212" s="1">
-        <v>99.355</v>
+        <v>100.0</v>
       </c>
       <c r="E212" t="s">
         <v>8</v>
       </c>
       <c r="F212">
         <v>1.0</v>
       </c>
       <c r="G212" s="1">
-        <v>258323.0</v>
+        <v>170000.0</v>
       </c>
       <c r="H212" s="1">
-        <v>-19929.0</v>
+        <v>2901.9</v>
       </c>
       <c r="I212" s="1">
-        <v>-7.7147602033114</v>
+        <v>1.707</v>
       </c>
       <c r="J212">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>166.51</v>
+        <v>1.52</v>
+      </c>
+      <c r="K212" t="s">
+        <v>518</v>
       </c>
       <c r="L212" s="1">
-        <v>238394.0</v>
+        <v>172901.9</v>
       </c>
       <c r="M212" s="1">
-        <v>238560.51</v>
+        <v>175478.34</v>
       </c>
       <c r="N212" s="1">
-        <v>0.37</v>
+        <v>0.27</v>
       </c>
       <c r="O212">
         <v>1</v>
       </c>
       <c r="Z212" t="s">
-        <v>498</v>
+        <v>516</v>
       </c>
     </row>
     <row r="213" spans="1:26">
       <c r="A213" t="s">
-        <v>501</v>
+        <v>520</v>
       </c>
       <c r="B213" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C213" s="1">
-        <v>101.187</v>
+        <v>88.537</v>
       </c>
       <c r="D213" s="1">
-        <v>98.69</v>
+        <v>103.220985</v>
       </c>
       <c r="E213" t="s">
         <v>8</v>
       </c>
       <c r="F213">
         <v>1.0</v>
       </c>
       <c r="G213" s="1">
-        <v>98690.0</v>
+        <v>206441.97</v>
       </c>
       <c r="H213" s="1">
-        <v>2497.0</v>
+        <v>-29367.97</v>
       </c>
       <c r="I213" s="1">
-        <v>2.530144898166</v>
+        <v>-14.225774923578</v>
       </c>
       <c r="J213">
-        <v>2.91</v>
-[...2 lines deleted...]
-        <v>502</v>
+        <v>0.04</v>
+      </c>
+      <c r="K213">
+        <v>76.71</v>
       </c>
       <c r="L213" s="1">
-        <v>101187.0</v>
+        <v>177074.0</v>
       </c>
       <c r="M213" s="1">
-        <v>104095.9</v>
+        <v>177150.71</v>
       </c>
       <c r="N213" s="1">
-        <v>0.16</v>
+        <v>0.28</v>
       </c>
       <c r="O213">
         <v>1</v>
       </c>
       <c r="Z213" t="s">
-        <v>500</v>
+        <v>519</v>
       </c>
     </row>
     <row r="214" spans="1:26">
       <c r="A214" t="s">
-        <v>504</v>
+        <v>522</v>
       </c>
       <c r="B214" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C214" s="1">
-        <v>84.934</v>
+        <v>98.262</v>
       </c>
       <c r="D214" s="1">
-        <v>85.379</v>
+        <v>99.779</v>
       </c>
       <c r="E214" t="s">
         <v>8</v>
       </c>
       <c r="F214">
         <v>1.0</v>
       </c>
       <c r="G214" s="1">
-        <v>85379.0</v>
+        <v>498895.0</v>
       </c>
       <c r="H214" s="1">
-        <v>-445.0</v>
+        <v>-7585.0</v>
       </c>
       <c r="I214" s="1">
-        <v>-0.52120544864662</v>
+        <v>-1.5203599955903</v>
       </c>
       <c r="J214">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>460.27</v>
+        <v>1.51</v>
+      </c>
+      <c r="K214" t="s">
+        <v>523</v>
       </c>
       <c r="L214" s="1">
-        <v>84934.0</v>
+        <v>491310.0</v>
       </c>
       <c r="M214" s="1">
-        <v>85394.27</v>
+        <v>498861.37</v>
       </c>
       <c r="N214" s="1">
-        <v>0.13</v>
+        <v>0.78</v>
       </c>
       <c r="O214">
         <v>1</v>
       </c>
       <c r="Z214" t="s">
-        <v>503</v>
+        <v>521</v>
       </c>
     </row>
     <row r="215" spans="1:26">
       <c r="A215" t="s">
-        <v>506</v>
+        <v>525</v>
       </c>
       <c r="B215" s="1">
         <v>300000.0</v>
       </c>
       <c r="C215" s="1">
-        <v>74.858</v>
+        <v>97.824</v>
       </c>
       <c r="D215" s="1">
-        <v>100.94922</v>
+        <v>100.0</v>
       </c>
       <c r="E215" t="s">
         <v>8</v>
       </c>
       <c r="F215">
         <v>1.0</v>
       </c>
       <c r="G215" s="1">
-        <v>302847.66</v>
+        <v>300000.0</v>
       </c>
       <c r="H215" s="1">
-        <v>-78273.66</v>
+        <v>-6528.0</v>
       </c>
       <c r="I215" s="1">
-        <v>-25.845885683911</v>
+        <v>-2.176</v>
       </c>
       <c r="J215">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>117.95</v>
+        <v>0.58</v>
+      </c>
+      <c r="K215" t="s">
+        <v>526</v>
       </c>
       <c r="L215" s="1">
-        <v>224574.0</v>
+        <v>293472.0</v>
       </c>
       <c r="M215" s="1">
-        <v>224691.95</v>
+        <v>295213.32</v>
       </c>
       <c r="N215" s="1">
-        <v>0.35</v>
+        <v>0.46</v>
       </c>
       <c r="O215">
         <v>1</v>
       </c>
       <c r="Z215" t="s">
-        <v>505</v>
+        <v>524</v>
       </c>
     </row>
     <row r="216" spans="1:26">
       <c r="A216" t="s">
-        <v>508</v>
+        <v>528</v>
       </c>
       <c r="B216" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C216" s="1">
-        <v>99.911</v>
+        <v>99.813</v>
       </c>
       <c r="D216" s="1">
-        <v>99.898</v>
+        <v>102.542</v>
       </c>
       <c r="E216" t="s">
         <v>8</v>
       </c>
       <c r="F216">
         <v>1.0</v>
       </c>
       <c r="G216" s="1">
-        <v>399592.0</v>
+        <v>205084.0</v>
       </c>
       <c r="H216" s="1">
-        <v>52.0</v>
+        <v>-5458.0</v>
       </c>
       <c r="I216" s="1">
-        <v>0.01301327353901</v>
+        <v>-2.6613485206062</v>
       </c>
       <c r="J216">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>920.55</v>
+        <v>1.32</v>
+      </c>
+      <c r="K216" t="s">
+        <v>529</v>
       </c>
       <c r="L216" s="1">
-        <v>399644.0</v>
+        <v>199626.0</v>
       </c>
       <c r="M216" s="1">
-        <v>400564.55</v>
+        <v>202269.89</v>
       </c>
       <c r="N216" s="1">
-        <v>0.62</v>
+        <v>0.32</v>
       </c>
       <c r="O216">
         <v>1</v>
       </c>
       <c r="Z216" t="s">
-        <v>507</v>
+        <v>527</v>
       </c>
     </row>
     <row r="217" spans="1:26">
       <c r="A217" t="s">
-        <v>510</v>
+        <v>531</v>
       </c>
       <c r="B217" s="1">
-        <v>125000.0</v>
+        <v>230000.0</v>
       </c>
       <c r="C217" s="1">
-        <v>100.771</v>
+        <v>100.239</v>
       </c>
       <c r="D217" s="1">
-        <v>99.609</v>
+        <v>99.999</v>
       </c>
       <c r="E217" t="s">
         <v>8</v>
       </c>
       <c r="F217">
         <v>1.0</v>
       </c>
       <c r="G217" s="1">
-        <v>124511.25</v>
+        <v>229997.7</v>
       </c>
       <c r="H217" s="1">
-        <v>1452.5</v>
+        <v>552.0</v>
       </c>
       <c r="I217" s="1">
-        <v>1.1665612545051</v>
+        <v>0.240002400024</v>
       </c>
       <c r="J217">
-        <v>0.5</v>
+        <v>0.07</v>
       </c>
       <c r="K217">
-        <v>630.14</v>
+        <v>161.37</v>
       </c>
       <c r="L217" s="1">
-        <v>125963.75</v>
+        <v>230549.7</v>
       </c>
       <c r="M217" s="1">
-        <v>126593.89</v>
+        <v>230711.07</v>
       </c>
       <c r="N217" s="1">
-        <v>0.2</v>
+        <v>0.36</v>
       </c>
       <c r="O217">
         <v>1</v>
       </c>
       <c r="Z217" t="s">
-        <v>509</v>
+        <v>530</v>
       </c>
     </row>
     <row r="218" spans="1:26">
       <c r="A218" t="s">
-        <v>512</v>
+        <v>533</v>
       </c>
       <c r="B218" s="1">
         <v>400000.0</v>
       </c>
       <c r="C218" s="1">
-        <v>98.485</v>
+        <v>94.356</v>
       </c>
       <c r="D218" s="1">
-        <v>99.423</v>
+        <v>98.9724975</v>
       </c>
       <c r="E218" t="s">
         <v>8</v>
       </c>
       <c r="F218">
         <v>1.0</v>
       </c>
       <c r="G218" s="1">
-        <v>397692.0</v>
+        <v>395889.99</v>
       </c>
       <c r="H218" s="1">
-        <v>-3752.0</v>
+        <v>-18465.99</v>
       </c>
       <c r="I218" s="1">
-        <v>-0.94344366997576</v>
+        <v>-4.6644245791615</v>
       </c>
       <c r="J218">
-        <v>0.9</v>
+        <v>0.42</v>
       </c>
       <c r="K218" t="s">
-        <v>513</v>
+        <v>534</v>
       </c>
       <c r="L218" s="1">
-        <v>393940.0</v>
+        <v>377424.0</v>
       </c>
       <c r="M218" s="1">
-        <v>397523.56</v>
+        <v>379084.27</v>
       </c>
       <c r="N218" s="1">
-        <v>0.61</v>
+        <v>0.59</v>
       </c>
       <c r="O218">
         <v>1</v>
       </c>
       <c r="Z218" t="s">
-        <v>511</v>
+        <v>532</v>
       </c>
     </row>
     <row r="219" spans="1:26">
       <c r="A219" t="s">
-        <v>515</v>
+        <v>536</v>
       </c>
       <c r="B219" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C219" s="1">
-        <v>98.48</v>
+        <v>100.093</v>
       </c>
       <c r="D219" s="1">
-        <v>97.59</v>
+        <v>100.15</v>
       </c>
       <c r="E219" t="s">
         <v>8</v>
       </c>
       <c r="F219">
         <v>1.0</v>
       </c>
       <c r="G219" s="1">
-        <v>97590.0</v>
+        <v>200300.0</v>
       </c>
       <c r="H219" s="1">
-        <v>890.0</v>
+        <v>-114.0</v>
       </c>
       <c r="I219" s="1">
-        <v>0.91197868634081</v>
+        <v>-0.056914628057913</v>
       </c>
       <c r="J219">
-        <v>1.87</v>
+        <v>3.9</v>
       </c>
       <c r="K219" t="s">
-        <v>516</v>
+        <v>537</v>
       </c>
       <c r="L219" s="1">
-        <v>98480.0</v>
+        <v>200186.0</v>
       </c>
       <c r="M219" s="1">
-        <v>100349.86</v>
+        <v>207988.74</v>
       </c>
       <c r="N219" s="1">
-        <v>0.15</v>
+        <v>0.33</v>
       </c>
       <c r="O219">
         <v>1</v>
       </c>
       <c r="Z219" t="s">
-        <v>514</v>
+        <v>535</v>
       </c>
     </row>
     <row r="220" spans="1:26">
       <c r="A220" t="s">
-        <v>518</v>
+        <v>539</v>
       </c>
       <c r="B220" s="1">
-        <v>146000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C220" s="1">
-        <v>98.673</v>
+        <v>69.456</v>
       </c>
       <c r="D220" s="1">
-        <v>99.947</v>
+        <v>99.641</v>
       </c>
       <c r="E220" t="s">
         <v>8</v>
       </c>
       <c r="F220">
         <v>1.0</v>
       </c>
       <c r="G220" s="1">
-        <v>145922.62</v>
+        <v>298923.0</v>
       </c>
       <c r="H220" s="1">
-        <v>-1860.04</v>
+        <v>-90555.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-1.2746755780564</v>
+        <v>-30.293754578938</v>
       </c>
       <c r="J220">
-        <v>2.16</v>
-[...2 lines deleted...]
-        <v>519</v>
+        <v>0.0</v>
+      </c>
+      <c r="K220">
+        <v>0.0</v>
       </c>
       <c r="L220" s="1">
-        <v>144062.58</v>
+        <v>208368.0</v>
       </c>
       <c r="M220" s="1">
-        <v>147212.58</v>
+        <v>208368.0</v>
       </c>
       <c r="N220" s="1">
-        <v>0.23</v>
+        <v>0.33</v>
       </c>
       <c r="O220">
         <v>1</v>
       </c>
       <c r="Z220" t="s">
-        <v>517</v>
+        <v>538</v>
       </c>
     </row>
     <row r="221" spans="1:26">
       <c r="A221" t="s">
-        <v>521</v>
+        <v>541</v>
       </c>
       <c r="B221" s="1">
-        <v>170000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C221" s="1">
-        <v>101.872</v>
+        <v>97.693</v>
       </c>
       <c r="D221" s="1">
-        <v>100.0</v>
+        <v>99.794</v>
       </c>
       <c r="E221" t="s">
         <v>8</v>
       </c>
       <c r="F221">
         <v>1.0</v>
       </c>
       <c r="G221" s="1">
-        <v>170000.0</v>
+        <v>99794.0</v>
       </c>
       <c r="H221" s="1">
-        <v>3182.4</v>
+        <v>-2101.0</v>
       </c>
       <c r="I221" s="1">
-        <v>1.872</v>
+        <v>-2.1053369942081</v>
       </c>
       <c r="J221">
-        <v>1.17</v>
+        <v>1.32</v>
       </c>
       <c r="K221" t="s">
-        <v>522</v>
+        <v>542</v>
       </c>
       <c r="L221" s="1">
-        <v>173182.4</v>
+        <v>97693.0</v>
       </c>
       <c r="M221" s="1">
-        <v>175164.27</v>
+        <v>99016.29</v>
       </c>
       <c r="N221" s="1">
-        <v>0.27</v>
+        <v>0.15</v>
       </c>
       <c r="O221">
         <v>1</v>
       </c>
       <c r="Z221" t="s">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="222" spans="1:26">
       <c r="A222" t="s">
-        <v>524</v>
+        <v>544</v>
       </c>
       <c r="B222" s="1">
-        <v>200000.0</v>
+        <v>161000.0</v>
       </c>
       <c r="C222" s="1">
-        <v>89.167</v>
+        <v>99.753</v>
       </c>
       <c r="D222" s="1">
-        <v>103.220985</v>
+        <v>99.888</v>
       </c>
       <c r="E222" t="s">
         <v>8</v>
       </c>
       <c r="F222">
         <v>1.0</v>
       </c>
       <c r="G222" s="1">
-        <v>206441.97</v>
+        <v>160819.68</v>
       </c>
       <c r="H222" s="1">
-        <v>-28107.97</v>
+        <v>-217.35</v>
       </c>
       <c r="I222" s="1">
-        <v>-13.615433915884</v>
+        <v>-0.13515136953388</v>
       </c>
       <c r="J222">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>525</v>
+        <v>0.37</v>
+      </c>
+      <c r="K222">
+        <v>598.24</v>
       </c>
       <c r="L222" s="1">
-        <v>178334.0</v>
+        <v>160602.33</v>
       </c>
       <c r="M222" s="1">
-        <v>180031.26</v>
+        <v>161200.57</v>
       </c>
       <c r="N222" s="1">
-        <v>0.28</v>
+        <v>0.25</v>
       </c>
       <c r="O222">
         <v>1</v>
       </c>
       <c r="Z222" t="s">
-        <v>523</v>
+        <v>543</v>
       </c>
     </row>
     <row r="223" spans="1:26">
       <c r="A223" t="s">
-        <v>527</v>
+        <v>546</v>
       </c>
       <c r="B223" s="1">
-        <v>500000.0</v>
+        <v>115000.0</v>
       </c>
       <c r="C223" s="1">
-        <v>98.855</v>
+        <v>98.576</v>
       </c>
       <c r="D223" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="E223" t="s">
         <v>8</v>
       </c>
       <c r="F223">
         <v>1.0</v>
       </c>
       <c r="G223" s="1">
-        <v>498895.0</v>
+        <v>115000.0</v>
       </c>
       <c r="H223" s="1">
-        <v>-4620.0</v>
+        <v>-1637.6</v>
       </c>
       <c r="I223" s="1">
-        <v>-0.92604656290402</v>
+        <v>-1.424</v>
       </c>
       <c r="J223">
-        <v>1.23</v>
-[...2 lines deleted...]
-        <v>528</v>
+        <v>0.05</v>
+      </c>
+      <c r="K223">
+        <v>57.94</v>
       </c>
       <c r="L223" s="1">
-        <v>494275.0</v>
+        <v>113362.4</v>
       </c>
       <c r="M223" s="1">
-        <v>500439.38</v>
+        <v>113420.34</v>
       </c>
       <c r="N223" s="1">
-        <v>0.77</v>
+        <v>0.18</v>
       </c>
       <c r="O223">
         <v>1</v>
       </c>
       <c r="Z223" t="s">
-        <v>526</v>
+        <v>545</v>
       </c>
     </row>
     <row r="224" spans="1:26">
       <c r="A224" t="s">
-        <v>530</v>
+        <v>548</v>
       </c>
       <c r="B224" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C224" s="1">
-        <v>98.647</v>
+        <v>99.039</v>
       </c>
       <c r="D224" s="1">
-        <v>100.0</v>
+        <v>101.2</v>
       </c>
       <c r="E224" t="s">
         <v>8</v>
       </c>
       <c r="F224">
         <v>1.0</v>
       </c>
       <c r="G224" s="1">
-        <v>300000.0</v>
+        <v>202400.0</v>
       </c>
       <c r="H224" s="1">
-        <v>-4059.0</v>
+        <v>-4322.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-1.353</v>
+        <v>-2.1353754940711</v>
       </c>
       <c r="J224">
-        <v>0.34</v>
+        <v>1.39</v>
       </c>
       <c r="K224" t="s">
-        <v>531</v>
+        <v>549</v>
       </c>
       <c r="L224" s="1">
-        <v>295941.0</v>
+        <v>198078.0</v>
       </c>
       <c r="M224" s="1">
-        <v>296969.96</v>
+        <v>200855.53</v>
       </c>
       <c r="N224" s="1">
-        <v>0.46</v>
+        <v>0.31</v>
       </c>
       <c r="O224">
         <v>1</v>
       </c>
       <c r="Z224" t="s">
-        <v>529</v>
+        <v>547</v>
       </c>
     </row>
     <row r="225" spans="1:26">
       <c r="A225" t="s">
-        <v>533</v>
+        <v>551</v>
       </c>
       <c r="B225" s="1">
-        <v>200000.0</v>
+        <v>198000.0</v>
       </c>
       <c r="C225" s="1">
-        <v>100.867</v>
+        <v>98.027</v>
       </c>
       <c r="D225" s="1">
-        <v>102.542</v>
+        <v>99.728</v>
       </c>
       <c r="E225" t="s">
         <v>8</v>
       </c>
       <c r="F225">
         <v>1.0</v>
       </c>
       <c r="G225" s="1">
-        <v>205084.0</v>
+        <v>197461.44</v>
       </c>
       <c r="H225" s="1">
-        <v>-3350.0</v>
+        <v>-3367.98</v>
       </c>
       <c r="I225" s="1">
-        <v>-1.6334770142966</v>
+        <v>-1.7056393390021</v>
       </c>
       <c r="J225">
-        <v>1.03</v>
+        <v>1.53</v>
       </c>
       <c r="K225" t="s">
-        <v>534</v>
+        <v>552</v>
       </c>
       <c r="L225" s="1">
-        <v>201734.0</v>
+        <v>194093.46</v>
       </c>
       <c r="M225" s="1">
-        <v>203792.77</v>
+        <v>197125.84</v>
       </c>
       <c r="N225" s="1">
         <v>0.31</v>
       </c>
       <c r="O225">
         <v>1</v>
       </c>
       <c r="Z225" t="s">
-        <v>532</v>
+        <v>550</v>
       </c>
     </row>
     <row r="226" spans="1:26">
       <c r="A226" t="s">
-        <v>536</v>
+        <v>554</v>
       </c>
       <c r="B226" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C226" s="1">
-        <v>94.506</v>
+        <v>97.021</v>
       </c>
       <c r="D226" s="1">
-        <v>98.9724975</v>
+        <v>97.26</v>
       </c>
       <c r="E226" t="s">
         <v>8</v>
       </c>
       <c r="F226">
         <v>1.0</v>
       </c>
       <c r="G226" s="1">
-        <v>395889.99</v>
+        <v>97260.0</v>
       </c>
       <c r="H226" s="1">
-        <v>-17865.99</v>
+        <v>-239.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-4.5128673245818</v>
+        <v>-0.24573308657207</v>
       </c>
       <c r="J226">
-        <v>0.38</v>
+        <v>1.13</v>
       </c>
       <c r="K226" t="s">
-        <v>537</v>
+        <v>555</v>
       </c>
       <c r="L226" s="1">
-        <v>378024.0</v>
+        <v>97021.0</v>
       </c>
       <c r="M226" s="1">
-        <v>379536.33</v>
+        <v>98151.14</v>
       </c>
       <c r="N226" s="1">
-        <v>0.58</v>
+        <v>0.15</v>
       </c>
       <c r="O226">
         <v>1</v>
       </c>
       <c r="Z226" t="s">
-        <v>535</v>
+        <v>553</v>
       </c>
     </row>
     <row r="227" spans="1:26">
       <c r="A227" t="s">
-        <v>539</v>
+        <v>557</v>
       </c>
       <c r="B227" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C227" s="1">
-        <v>100.689</v>
+        <v>99.688</v>
       </c>
       <c r="D227" s="1">
-        <v>100.15</v>
+        <v>102.47</v>
       </c>
       <c r="E227" t="s">
         <v>8</v>
       </c>
       <c r="F227">
         <v>1.0</v>
       </c>
       <c r="G227" s="1">
-        <v>200300.0</v>
+        <v>102470.0</v>
       </c>
       <c r="H227" s="1">
-        <v>1078.0</v>
+        <v>-2782.0</v>
       </c>
       <c r="I227" s="1">
-        <v>0.5381927109336</v>
+        <v>-2.7149409583293</v>
       </c>
       <c r="J227">
-        <v>3.61</v>
+        <v>1.02</v>
       </c>
       <c r="K227" t="s">
-        <v>540</v>
+        <v>558</v>
       </c>
       <c r="L227" s="1">
-        <v>201378.0</v>
+        <v>99688.0</v>
       </c>
       <c r="M227" s="1">
-        <v>208588.96</v>
+        <v>100707.18</v>
       </c>
       <c r="N227" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="O227">
         <v>1</v>
       </c>
       <c r="Z227" t="s">
-        <v>538</v>
+        <v>556</v>
       </c>
     </row>
     <row r="228" spans="1:26">
       <c r="A228" t="s">
-        <v>542</v>
+        <v>560</v>
       </c>
       <c r="B228" s="1">
-        <v>300000.0</v>
+        <v>137000.0</v>
       </c>
       <c r="C228" s="1">
-        <v>70.309</v>
+        <v>100.019</v>
       </c>
       <c r="D228" s="1">
-        <v>99.641</v>
+        <v>99.958</v>
       </c>
       <c r="E228" t="s">
         <v>8</v>
       </c>
       <c r="F228">
         <v>1.0</v>
       </c>
       <c r="G228" s="1">
-        <v>298923.0</v>
+        <v>136942.46</v>
       </c>
       <c r="H228" s="1">
-        <v>-87996.0</v>
+        <v>83.57</v>
       </c>
       <c r="I228" s="1">
-        <v>-29.43768127578</v>
+        <v>0.061025630764921</v>
       </c>
       <c r="J228">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.78</v>
+      </c>
+      <c r="K228" t="s">
+        <v>561</v>
       </c>
       <c r="L228" s="1">
-        <v>210927.0</v>
+        <v>137026.03</v>
       </c>
       <c r="M228" s="1">
-        <v>210927.0</v>
+        <v>138095.76</v>
       </c>
       <c r="N228" s="1">
-        <v>0.32</v>
+        <v>0.22</v>
       </c>
       <c r="O228">
         <v>1</v>
       </c>
       <c r="Z228" t="s">
-        <v>541</v>
+        <v>559</v>
       </c>
     </row>
     <row r="229" spans="1:26">
       <c r="A229" t="s">
-        <v>544</v>
+        <v>563</v>
       </c>
       <c r="B229" s="1">
-        <v>100000.0</v>
+        <v>158000.0</v>
       </c>
       <c r="C229" s="1">
-        <v>98.582</v>
+        <v>97.525</v>
       </c>
       <c r="D229" s="1">
-        <v>99.794</v>
+        <v>99.422</v>
       </c>
       <c r="E229" t="s">
         <v>8</v>
       </c>
       <c r="F229">
         <v>1.0</v>
       </c>
       <c r="G229" s="1">
-        <v>99794.0</v>
+        <v>157086.76</v>
       </c>
       <c r="H229" s="1">
-        <v>-1212.0</v>
+        <v>-2997.26</v>
       </c>
       <c r="I229" s="1">
-        <v>-1.2145018738602</v>
+        <v>-1.9080284041761</v>
       </c>
       <c r="J229">
-        <v>1.06</v>
+        <v>1.24</v>
       </c>
       <c r="K229" t="s">
-        <v>545</v>
+        <v>564</v>
       </c>
       <c r="L229" s="1">
-        <v>98582.0</v>
+        <v>154089.5</v>
       </c>
       <c r="M229" s="1">
-        <v>99646.38</v>
+        <v>156045.02</v>
       </c>
       <c r="N229" s="1">
-        <v>0.15</v>
+        <v>0.24</v>
       </c>
       <c r="O229">
         <v>1</v>
       </c>
       <c r="Z229" t="s">
-        <v>543</v>
+        <v>562</v>
       </c>
     </row>
     <row r="230" spans="1:26">
       <c r="A230" t="s">
-        <v>547</v>
+        <v>566</v>
       </c>
       <c r="B230" s="1">
-        <v>161000.0</v>
+        <v>228000.0</v>
       </c>
       <c r="C230" s="1">
-        <v>100.456</v>
+        <v>100.292</v>
       </c>
       <c r="D230" s="1">
-        <v>99.888</v>
+        <v>100.0</v>
       </c>
       <c r="E230" t="s">
         <v>8</v>
       </c>
       <c r="F230">
         <v>1.0</v>
       </c>
       <c r="G230" s="1">
-        <v>160819.68</v>
+        <v>228000.0</v>
       </c>
       <c r="H230" s="1">
-        <v>914.48</v>
+        <v>665.76</v>
       </c>
       <c r="I230" s="1">
-        <v>0.56863687329809</v>
+        <v>0.292</v>
       </c>
       <c r="J230">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>136.74</v>
+        <v>0.84</v>
+      </c>
+      <c r="K230" t="s">
+        <v>567</v>
       </c>
       <c r="L230" s="1">
-        <v>161734.16</v>
+        <v>228665.76</v>
       </c>
       <c r="M230" s="1">
-        <v>161870.9</v>
+        <v>230589.71</v>
       </c>
       <c r="N230" s="1">
-        <v>0.25</v>
+        <v>0.36</v>
       </c>
       <c r="O230">
         <v>1</v>
       </c>
       <c r="Z230" t="s">
-        <v>546</v>
+        <v>565</v>
       </c>
     </row>
     <row r="231" spans="1:26">
       <c r="A231" t="s">
-        <v>549</v>
+        <v>569</v>
       </c>
       <c r="B231" s="1">
-        <v>115000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="C231" s="1">
-        <v>99.985</v>
+        <v>88.788</v>
       </c>
       <c r="D231" s="1">
-        <v>100.0</v>
+        <v>88.621</v>
       </c>
       <c r="E231" t="s">
         <v>8</v>
       </c>
       <c r="F231">
         <v>1.0</v>
       </c>
       <c r="G231" s="1">
-        <v>115000.0</v>
+        <v>288018.25</v>
       </c>
       <c r="H231" s="1">
-        <v>-17.25</v>
+        <v>542.75</v>
       </c>
       <c r="I231" s="1">
-        <v>-0.015</v>
+        <v>0.1884429198497</v>
       </c>
       <c r="J231">
-        <v>3.46</v>
-[...2 lines deleted...]
-        <v>550</v>
+        <v>0.15</v>
+      </c>
+      <c r="K231">
+        <v>491.95</v>
       </c>
       <c r="L231" s="1">
-        <v>114982.75</v>
+        <v>288561.0</v>
       </c>
       <c r="M231" s="1">
-        <v>118957.51</v>
+        <v>289052.95</v>
       </c>
       <c r="N231" s="1">
-        <v>0.18</v>
+        <v>0.45</v>
       </c>
       <c r="O231">
         <v>1</v>
       </c>
       <c r="Z231" t="s">
-        <v>548</v>
+        <v>568</v>
       </c>
     </row>
     <row r="232" spans="1:26">
       <c r="A232" t="s">
-        <v>552</v>
+        <v>571</v>
       </c>
       <c r="B232" s="1">
         <v>200000.0</v>
       </c>
       <c r="C232" s="1">
-        <v>99.798</v>
+        <v>74.62</v>
       </c>
       <c r="D232" s="1">
-        <v>101.2</v>
+        <v>73.87</v>
       </c>
       <c r="E232" t="s">
         <v>8</v>
       </c>
       <c r="F232">
         <v>1.0</v>
       </c>
       <c r="G232" s="1">
-        <v>202400.0</v>
+        <v>147740.0</v>
       </c>
       <c r="H232" s="1">
-        <v>-2804.0</v>
+        <v>1500.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-1.3853754940711</v>
+        <v>1.0152971436307</v>
       </c>
       <c r="J232">
-        <v>1.12</v>
+        <v>0.51</v>
       </c>
       <c r="K232" t="s">
-        <v>553</v>
+        <v>572</v>
       </c>
       <c r="L232" s="1">
-        <v>199596.0</v>
+        <v>149240.0</v>
       </c>
       <c r="M232" s="1">
-        <v>201826.14</v>
+        <v>150250.96</v>
       </c>
       <c r="N232" s="1">
-        <v>0.31</v>
+        <v>0.24</v>
       </c>
       <c r="O232">
         <v>1</v>
       </c>
       <c r="Z232" t="s">
-        <v>551</v>
+        <v>570</v>
       </c>
     </row>
     <row r="233" spans="1:26">
       <c r="A233" t="s">
-        <v>555</v>
+        <v>574</v>
       </c>
       <c r="B233" s="1">
-        <v>198000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C233" s="1">
-        <v>98.639</v>
+        <v>98.201</v>
       </c>
       <c r="D233" s="1">
-        <v>99.728</v>
+        <v>99.985</v>
       </c>
       <c r="E233" t="s">
         <v>8</v>
       </c>
       <c r="F233">
         <v>1.0</v>
       </c>
       <c r="G233" s="1">
-        <v>197461.44</v>
+        <v>199970.0</v>
       </c>
       <c r="H233" s="1">
-        <v>-2156.22</v>
+        <v>-3568.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-1.091970158832</v>
+        <v>-1.784267640146</v>
       </c>
       <c r="J233">
-        <v>1.29</v>
-[...2 lines deleted...]
-        <v>556</v>
+        <v>0.36</v>
+      </c>
+      <c r="K233">
+        <v>721.23</v>
       </c>
       <c r="L233" s="1">
-        <v>195305.22</v>
+        <v>196402.0</v>
       </c>
       <c r="M233" s="1">
-        <v>197861.59</v>
+        <v>197123.23</v>
       </c>
       <c r="N233" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="O233">
         <v>1</v>
       </c>
       <c r="Z233" t="s">
-        <v>554</v>
+        <v>573</v>
       </c>
     </row>
     <row r="234" spans="1:26">
       <c r="A234" t="s">
-        <v>558</v>
+        <v>576</v>
       </c>
       <c r="B234" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C234" s="1">
-        <v>97.732</v>
+        <v>100.95</v>
       </c>
       <c r="D234" s="1">
-        <v>97.26</v>
+        <v>100.0</v>
       </c>
       <c r="E234" t="s">
         <v>8</v>
       </c>
       <c r="F234">
         <v>1.0</v>
       </c>
       <c r="G234" s="1">
-        <v>97260.0</v>
+        <v>200000.0</v>
       </c>
       <c r="H234" s="1">
-        <v>472.0</v>
+        <v>1900.0</v>
       </c>
       <c r="I234" s="1">
-        <v>0.48529714168209</v>
+        <v>0.95</v>
       </c>
       <c r="J234">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>852.74</v>
+        <v>3.39</v>
+      </c>
+      <c r="K234" t="s">
+        <v>577</v>
       </c>
       <c r="L234" s="1">
-        <v>97732.0</v>
+        <v>201900.0</v>
       </c>
       <c r="M234" s="1">
-        <v>98584.74</v>
+        <v>208675.3</v>
       </c>
       <c r="N234" s="1">
-        <v>0.15</v>
+        <v>0.33</v>
       </c>
       <c r="O234">
         <v>1</v>
       </c>
       <c r="Z234" t="s">
-        <v>557</v>
+        <v>575</v>
       </c>
     </row>
     <row r="235" spans="1:26">
       <c r="A235" t="s">
-        <v>560</v>
+        <v>579</v>
       </c>
       <c r="B235" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C235" s="1">
-        <v>100.381</v>
+        <v>99.689</v>
       </c>
       <c r="D235" s="1">
-        <v>102.47</v>
+        <v>99.915</v>
       </c>
       <c r="E235" t="s">
         <v>8</v>
       </c>
       <c r="F235">
         <v>1.0</v>
       </c>
       <c r="G235" s="1">
-        <v>102470.0</v>
+        <v>199830.0</v>
       </c>
       <c r="H235" s="1">
-        <v>-2089.0</v>
+        <v>-452.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-2.038645457207</v>
+        <v>-0.22619226342391</v>
       </c>
       <c r="J235">
-        <v>0.72</v>
+        <v>0.35</v>
       </c>
       <c r="K235">
-        <v>723.29</v>
+        <v>701.37</v>
       </c>
       <c r="L235" s="1">
-        <v>100381.0</v>
+        <v>199378.0</v>
       </c>
       <c r="M235" s="1">
-        <v>101104.29</v>
+        <v>200079.37</v>
       </c>
       <c r="N235" s="1">
-        <v>0.16</v>
+        <v>0.31</v>
       </c>
       <c r="O235">
         <v>1</v>
       </c>
       <c r="Z235" t="s">
-        <v>559</v>
+        <v>578</v>
       </c>
     </row>
     <row r="236" spans="1:26">
       <c r="A236" t="s">
-        <v>562</v>
+        <v>581</v>
       </c>
       <c r="B236" s="1">
-        <v>137000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C236" s="1">
-        <v>100.557</v>
+        <v>98.124</v>
       </c>
       <c r="D236" s="1">
-        <v>99.958</v>
+        <v>100.66</v>
       </c>
       <c r="E236" t="s">
         <v>8</v>
       </c>
       <c r="F236">
         <v>1.0</v>
       </c>
       <c r="G236" s="1">
-        <v>136942.46</v>
+        <v>100660.0</v>
       </c>
       <c r="H236" s="1">
-        <v>820.63</v>
+        <v>-2536.0</v>
       </c>
       <c r="I236" s="1">
-        <v>0.599251685708</v>
+        <v>-2.5193721438506</v>
       </c>
       <c r="J236">
-        <v>0.5</v>
+        <v>0.11</v>
       </c>
       <c r="K236">
-        <v>689.69</v>
+        <v>110.96</v>
       </c>
       <c r="L236" s="1">
-        <v>137763.09</v>
+        <v>98124.0</v>
       </c>
       <c r="M236" s="1">
-        <v>138452.78</v>
+        <v>98234.96</v>
       </c>
       <c r="N236" s="1">
-        <v>0.21</v>
+        <v>0.15</v>
       </c>
       <c r="O236">
         <v>1</v>
       </c>
       <c r="Z236" t="s">
-        <v>561</v>
+        <v>580</v>
       </c>
     </row>
     <row r="237" spans="1:26">
       <c r="A237" t="s">
-        <v>564</v>
+        <v>583</v>
       </c>
       <c r="B237" s="1">
-        <v>158000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C237" s="1">
-        <v>98.339</v>
+        <v>99.765</v>
       </c>
       <c r="D237" s="1">
-        <v>99.422</v>
+        <v>100.0</v>
       </c>
       <c r="E237" t="s">
         <v>8</v>
       </c>
       <c r="F237">
         <v>1.0</v>
       </c>
       <c r="G237" s="1">
-        <v>157086.76</v>
+        <v>100000.0</v>
       </c>
       <c r="H237" s="1">
-        <v>-1711.14</v>
+        <v>-235.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-1.0892961316409</v>
+        <v>-0.235</v>
       </c>
       <c r="J237">
-        <v>1.0</v>
+        <v>1.02</v>
       </c>
       <c r="K237" t="s">
-        <v>565</v>
+        <v>584</v>
       </c>
       <c r="L237" s="1">
-        <v>155375.62</v>
+        <v>99765.0</v>
       </c>
       <c r="M237" s="1">
-        <v>156951.29</v>
+        <v>100783.84</v>
       </c>
       <c r="N237" s="1">
-        <v>0.24</v>
+        <v>0.16</v>
       </c>
       <c r="O237">
         <v>1</v>
       </c>
       <c r="Z237" t="s">
-        <v>563</v>
+        <v>582</v>
       </c>
     </row>
     <row r="238" spans="1:26">
       <c r="A238" t="s">
-        <v>567</v>
+        <v>586</v>
       </c>
       <c r="B238" s="1">
-        <v>228000.0</v>
+        <v>226000.0</v>
       </c>
       <c r="C238" s="1">
-        <v>101.271</v>
+        <v>97.612</v>
       </c>
       <c r="D238" s="1">
-        <v>100.0</v>
+        <v>99.84072566</v>
       </c>
       <c r="E238" t="s">
         <v>8</v>
       </c>
       <c r="F238">
         <v>1.0</v>
       </c>
       <c r="G238" s="1">
-        <v>228000.0</v>
+        <v>225640.04</v>
       </c>
       <c r="H238" s="1">
-        <v>2897.88</v>
+        <v>-5036.92</v>
       </c>
       <c r="I238" s="1">
-        <v>1.271</v>
+        <v>-2.2322811146461</v>
       </c>
       <c r="J238">
-        <v>0.55</v>
+        <v>1.14</v>
       </c>
       <c r="K238" t="s">
-        <v>568</v>
+        <v>587</v>
       </c>
       <c r="L238" s="1">
-        <v>230897.88</v>
+        <v>220603.12</v>
       </c>
       <c r="M238" s="1">
-        <v>232147.2</v>
+        <v>223173.48</v>
       </c>
       <c r="N238" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="O238">
         <v>1</v>
       </c>
       <c r="Z238" t="s">
-        <v>566</v>
+        <v>585</v>
       </c>
     </row>
     <row r="239" spans="1:26">
       <c r="A239" t="s">
-        <v>570</v>
+        <v>589</v>
       </c>
       <c r="B239" s="1">
-        <v>325000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C239" s="1">
-        <v>89.489</v>
+        <v>98.233</v>
       </c>
       <c r="D239" s="1">
-        <v>88.621</v>
+        <v>99.326</v>
       </c>
       <c r="E239" t="s">
         <v>8</v>
       </c>
       <c r="F239">
         <v>1.0</v>
       </c>
       <c r="G239" s="1">
-        <v>288018.25</v>
+        <v>99326.0</v>
       </c>
       <c r="H239" s="1">
-        <v>2821.0</v>
+        <v>-1093.0</v>
       </c>
       <c r="I239" s="1">
-        <v>0.97945182293136</v>
+        <v>-1.1004168092946</v>
       </c>
       <c r="J239">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>101.28</v>
+        <v>1.22</v>
+      </c>
+      <c r="K239" t="s">
+        <v>590</v>
       </c>
       <c r="L239" s="1">
-        <v>290839.25</v>
+        <v>98233.0</v>
       </c>
       <c r="M239" s="1">
-        <v>290940.53</v>
+        <v>99454.58</v>
       </c>
       <c r="N239" s="1">
-        <v>0.45</v>
+        <v>0.16</v>
       </c>
       <c r="O239">
         <v>1</v>
       </c>
       <c r="Z239" t="s">
-        <v>569</v>
+        <v>588</v>
       </c>
     </row>
     <row r="240" spans="1:26">
       <c r="A240" t="s">
-        <v>572</v>
+        <v>592</v>
       </c>
       <c r="B240" s="1">
-        <v>200000.0</v>
+        <v>151000.0</v>
       </c>
       <c r="C240" s="1">
-        <v>75.683</v>
+        <v>98.159</v>
       </c>
       <c r="D240" s="1">
-        <v>73.87</v>
+        <v>100.0</v>
       </c>
       <c r="E240" t="s">
         <v>8</v>
       </c>
       <c r="F240">
         <v>1.0</v>
       </c>
       <c r="G240" s="1">
-        <v>147740.0</v>
+        <v>151000.0</v>
       </c>
       <c r="H240" s="1">
-        <v>3626.0</v>
+        <v>-2779.91</v>
       </c>
       <c r="I240" s="1">
-        <v>2.4543116285366</v>
+        <v>-1.841</v>
       </c>
       <c r="J240">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>900.0</v>
+        <v>1.53</v>
+      </c>
+      <c r="K240" t="s">
+        <v>593</v>
       </c>
       <c r="L240" s="1">
-        <v>151366.0</v>
+        <v>148220.09</v>
       </c>
       <c r="M240" s="1">
-        <v>152266.0</v>
+        <v>150527.97</v>
       </c>
       <c r="N240" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="O240">
         <v>1</v>
       </c>
       <c r="Z240" t="s">
-        <v>571</v>
+        <v>591</v>
       </c>
     </row>
     <row r="241" spans="1:26">
       <c r="A241" t="s">
-        <v>574</v>
+        <v>595</v>
       </c>
       <c r="B241" s="1">
         <v>200000.0</v>
       </c>
       <c r="C241" s="1">
-        <v>98.922</v>
+        <v>99.183</v>
       </c>
       <c r="D241" s="1">
-        <v>99.985</v>
+        <v>99.7</v>
       </c>
       <c r="E241" t="s">
         <v>8</v>
       </c>
       <c r="F241">
         <v>1.0</v>
       </c>
       <c r="G241" s="1">
-        <v>199970.0</v>
+        <v>199400.0</v>
       </c>
       <c r="H241" s="1">
-        <v>-2126.0</v>
+        <v>-1034.0</v>
       </c>
       <c r="I241" s="1">
-        <v>-1.0631594739211</v>
+        <v>-0.518555667001</v>
       </c>
       <c r="J241">
-        <v>0.11</v>
+        <v>0.43</v>
       </c>
       <c r="K241">
-        <v>221.92</v>
+        <v>854.79</v>
       </c>
       <c r="L241" s="1">
-        <v>197844.0</v>
+        <v>198366.0</v>
       </c>
       <c r="M241" s="1">
-        <v>198065.92</v>
+        <v>199220.79</v>
       </c>
       <c r="N241" s="1">
         <v>0.31</v>
       </c>
       <c r="O241">
         <v>1</v>
       </c>
       <c r="Z241" t="s">
-        <v>573</v>
+        <v>594</v>
       </c>
     </row>
     <row r="242" spans="1:26">
       <c r="A242" t="s">
-        <v>576</v>
+        <v>597</v>
       </c>
       <c r="B242" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C242" s="1">
-        <v>101.499</v>
+        <v>99.098</v>
       </c>
       <c r="D242" s="1">
-        <v>100.0</v>
+        <v>99.499</v>
       </c>
       <c r="E242" t="s">
         <v>8</v>
       </c>
       <c r="F242">
         <v>1.0</v>
       </c>
       <c r="G242" s="1">
-        <v>200000.0</v>
+        <v>99499.0</v>
       </c>
       <c r="H242" s="1">
-        <v>2998.0</v>
+        <v>-401.0</v>
       </c>
       <c r="I242" s="1">
-        <v>1.499</v>
+        <v>-0.40301912582036</v>
       </c>
       <c r="J242">
-        <v>3.1</v>
+        <v>1.91</v>
       </c>
       <c r="K242" t="s">
-        <v>577</v>
+        <v>598</v>
       </c>
       <c r="L242" s="1">
-        <v>202998.0</v>
+        <v>99098.0</v>
       </c>
       <c r="M242" s="1">
-        <v>209203.41</v>
+        <v>101008.96</v>
       </c>
       <c r="N242" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="O242">
         <v>1</v>
       </c>
       <c r="Z242" t="s">
-        <v>575</v>
+        <v>596</v>
       </c>
     </row>
     <row r="243" spans="1:26">
       <c r="A243" t="s">
-        <v>579</v>
+        <v>600</v>
       </c>
       <c r="B243" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C243" s="1">
-        <v>100.58</v>
+        <v>99.979</v>
       </c>
       <c r="D243" s="1">
-        <v>99.915</v>
+        <v>99.897</v>
       </c>
       <c r="E243" t="s">
         <v>8</v>
       </c>
       <c r="F243">
         <v>1.0</v>
       </c>
       <c r="G243" s="1">
-        <v>199830.0</v>
+        <v>99897.0</v>
       </c>
       <c r="H243" s="1">
-        <v>1330.0</v>
+        <v>82.0</v>
       </c>
       <c r="I243" s="1">
-        <v>0.66556573087124</v>
+        <v>0.082084547083496</v>
       </c>
       <c r="J243">
-        <v>0.05</v>
+        <v>0.97</v>
       </c>
       <c r="K243">
-        <v>109.59</v>
+        <v>966.1</v>
       </c>
       <c r="L243" s="1">
-        <v>201160.0</v>
+        <v>99979.0</v>
       </c>
       <c r="M243" s="1">
-        <v>201269.59</v>
+        <v>100945.1</v>
       </c>
       <c r="N243" s="1">
-        <v>0.31</v>
+        <v>0.16</v>
       </c>
       <c r="O243">
         <v>1</v>
       </c>
       <c r="Z243" t="s">
-        <v>578</v>
+        <v>599</v>
       </c>
     </row>
     <row r="244" spans="1:26">
       <c r="A244" t="s">
-        <v>581</v>
+        <v>602</v>
       </c>
       <c r="B244" s="1">
         <v>100000.0</v>
       </c>
       <c r="C244" s="1">
-        <v>98.915</v>
+        <v>98.796</v>
       </c>
       <c r="D244" s="1">
-        <v>100.66</v>
+        <v>100.0</v>
       </c>
       <c r="E244" t="s">
         <v>8</v>
       </c>
       <c r="F244">
         <v>1.0</v>
       </c>
       <c r="G244" s="1">
-        <v>100660.0</v>
+        <v>100000.0</v>
       </c>
       <c r="H244" s="1">
-        <v>-1745.0</v>
+        <v>-1204.0</v>
       </c>
       <c r="I244" s="1">
-        <v>-1.7335585138089</v>
+        <v>-1.204</v>
       </c>
       <c r="J244">
-        <v>3.24</v>
+        <v>2.28</v>
       </c>
       <c r="K244" t="s">
-        <v>582</v>
+        <v>603</v>
       </c>
       <c r="L244" s="1">
-        <v>98915.0</v>
+        <v>98796.0</v>
       </c>
       <c r="M244" s="1">
-        <v>102151.3</v>
+        <v>101080.58</v>
       </c>
       <c r="N244" s="1">
         <v>0.16</v>
       </c>
       <c r="O244">
         <v>1</v>
       </c>
       <c r="Z244" t="s">
-        <v>580</v>
+        <v>601</v>
       </c>
     </row>
     <row r="245" spans="1:26">
       <c r="A245" t="s">
-        <v>584</v>
+        <v>605</v>
       </c>
       <c r="B245" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C245" s="1">
-        <v>100.235</v>
+        <v>98.706</v>
       </c>
       <c r="D245" s="1">
-        <v>100.0</v>
+        <v>99.871</v>
       </c>
       <c r="E245" t="s">
         <v>8</v>
       </c>
       <c r="F245">
         <v>1.0</v>
       </c>
       <c r="G245" s="1">
-        <v>100000.0</v>
+        <v>199742.0</v>
       </c>
       <c r="H245" s="1">
-        <v>235.0</v>
+        <v>-2330.0</v>
       </c>
       <c r="I245" s="1">
-        <v>0.235</v>
+        <v>-1.1665047911806</v>
       </c>
       <c r="J245">
-        <v>0.7</v>
-[...2 lines deleted...]
-        <v>695.21</v>
+        <v>2.58</v>
+      </c>
+      <c r="K245" t="s">
+        <v>606</v>
       </c>
       <c r="L245" s="1">
-        <v>100235.0</v>
+        <v>197412.0</v>
       </c>
       <c r="M245" s="1">
-        <v>100930.21</v>
+        <v>202571.59</v>
       </c>
       <c r="N245" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="O245">
         <v>1</v>
       </c>
       <c r="Z245" t="s">
-        <v>583</v>
+        <v>604</v>
       </c>
     </row>
     <row r="246" spans="1:26">
       <c r="A246" t="s">
-        <v>586</v>
+        <v>608</v>
       </c>
       <c r="B246" s="1">
-        <v>226000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="C246" s="1">
-        <v>98.385</v>
+        <v>99.817</v>
       </c>
       <c r="D246" s="1">
-        <v>99.84072566</v>
+        <v>100.0</v>
       </c>
       <c r="E246" t="s">
         <v>8</v>
       </c>
       <c r="F246">
         <v>1.0</v>
       </c>
       <c r="G246" s="1">
-        <v>225640.04</v>
+        <v>101000.0</v>
       </c>
       <c r="H246" s="1">
-        <v>-3289.94</v>
+        <v>-184.83</v>
       </c>
       <c r="I246" s="1">
-        <v>-1.4580479599277</v>
+        <v>-0.183</v>
       </c>
       <c r="J246">
-        <v>0.89</v>
-[...2 lines deleted...]
-        <v>587</v>
+        <v>0.23</v>
+      </c>
+      <c r="K246">
+        <v>228.72</v>
       </c>
       <c r="L246" s="1">
-        <v>222350.1</v>
+        <v>100815.17</v>
       </c>
       <c r="M246" s="1">
-        <v>224356.24</v>
+        <v>101043.89</v>
       </c>
       <c r="N246" s="1">
-        <v>0.35</v>
+        <v>0.16</v>
       </c>
       <c r="O246">
         <v>1</v>
       </c>
       <c r="Z246" t="s">
-        <v>585</v>
+        <v>607</v>
       </c>
     </row>
     <row r="247" spans="1:26">
       <c r="A247" t="s">
-        <v>589</v>
+        <v>610</v>
       </c>
       <c r="B247" s="1">
-        <v>100000.0</v>
+        <v>1565000.0</v>
       </c>
       <c r="C247" s="1">
-        <v>99.185</v>
+        <v>65.329</v>
       </c>
       <c r="D247" s="1">
-        <v>99.326</v>
+        <v>76.31296613</v>
       </c>
       <c r="E247" t="s">
         <v>8</v>
       </c>
       <c r="F247">
         <v>1.0</v>
       </c>
       <c r="G247" s="1">
-        <v>99326.0</v>
+        <v>1194297.92</v>
       </c>
       <c r="H247" s="1">
-        <v>-141.0</v>
+        <v>-171899.07</v>
       </c>
       <c r="I247" s="1">
-        <v>-0.14195678875622</v>
+        <v>-14.393315697979</v>
       </c>
       <c r="J247">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>953.42</v>
+        <v>0.98</v>
+      </c>
+      <c r="K247" t="s">
+        <v>611</v>
       </c>
       <c r="L247" s="1">
-        <v>99185.0</v>
+        <v>1022398.85</v>
       </c>
       <c r="M247" s="1">
-        <v>100138.42</v>
+        <v>1037662.96</v>
       </c>
       <c r="N247" s="1">
-        <v>0.15</v>
+        <v>1.62</v>
       </c>
       <c r="O247">
         <v>1</v>
       </c>
       <c r="Z247" t="s">
-        <v>588</v>
+        <v>609</v>
       </c>
     </row>
     <row r="248" spans="1:26">
       <c r="A248" t="s">
-        <v>591</v>
+        <v>613</v>
       </c>
       <c r="B248" s="1">
-        <v>151000.0</v>
+        <v>202000.0</v>
       </c>
       <c r="C248" s="1">
-        <v>98.81</v>
+        <v>99.147</v>
       </c>
       <c r="D248" s="1">
-        <v>100.0</v>
+        <v>99.646</v>
       </c>
       <c r="E248" t="s">
         <v>8</v>
       </c>
       <c r="F248">
         <v>1.0</v>
       </c>
       <c r="G248" s="1">
-        <v>151000.0</v>
+        <v>201284.92</v>
       </c>
       <c r="H248" s="1">
-        <v>-1796.9</v>
+        <v>-1007.98</v>
       </c>
       <c r="I248" s="1">
-        <v>-1.19</v>
+        <v>-0.50077273548361</v>
       </c>
       <c r="J248">
-        <v>1.25</v>
+        <v>1.2</v>
       </c>
       <c r="K248" t="s">
-        <v>592</v>
+        <v>614</v>
       </c>
       <c r="L248" s="1">
-        <v>149203.1</v>
+        <v>200276.94</v>
       </c>
       <c r="M248" s="1">
-        <v>151084.18</v>
+        <v>202698.17</v>
       </c>
       <c r="N248" s="1">
-        <v>0.23</v>
+        <v>0.32</v>
       </c>
       <c r="O248">
         <v>1</v>
       </c>
       <c r="Z248" t="s">
-        <v>590</v>
+        <v>612</v>
       </c>
     </row>
     <row r="249" spans="1:26">
       <c r="A249" t="s">
-        <v>594</v>
+        <v>616</v>
       </c>
       <c r="B249" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C249" s="1">
-        <v>100.066</v>
+        <v>100.197</v>
       </c>
       <c r="D249" s="1">
-        <v>99.7</v>
+        <v>99.674</v>
       </c>
       <c r="E249" t="s">
         <v>8</v>
       </c>
       <c r="F249">
         <v>1.0</v>
       </c>
       <c r="G249" s="1">
-        <v>199400.0</v>
+        <v>99674.0</v>
       </c>
       <c r="H249" s="1">
-        <v>732.0</v>
+        <v>523.0</v>
       </c>
       <c r="I249" s="1">
-        <v>0.36710130391174</v>
+        <v>0.52471055641391</v>
       </c>
       <c r="J249">
-        <v>0.19</v>
+        <v>0.55</v>
       </c>
       <c r="K249">
-        <v>373.97</v>
+        <v>554.17</v>
       </c>
       <c r="L249" s="1">
-        <v>200132.0</v>
+        <v>100197.0</v>
       </c>
       <c r="M249" s="1">
-        <v>200505.97</v>
+        <v>100751.17</v>
       </c>
       <c r="N249" s="1">
-        <v>0.31</v>
+        <v>0.16</v>
       </c>
       <c r="O249">
         <v>1</v>
       </c>
       <c r="Z249" t="s">
-        <v>593</v>
+        <v>615</v>
       </c>
     </row>
     <row r="250" spans="1:26">
       <c r="A250" t="s">
-        <v>596</v>
+        <v>618</v>
       </c>
       <c r="B250" s="1">
-        <v>100000.0</v>
+        <v>164000.0</v>
       </c>
       <c r="C250" s="1">
-        <v>99.907</v>
+        <v>100.318</v>
       </c>
       <c r="D250" s="1">
-        <v>99.499</v>
+        <v>100.0</v>
       </c>
       <c r="E250" t="s">
         <v>8</v>
       </c>
       <c r="F250">
         <v>1.0</v>
       </c>
       <c r="G250" s="1">
-        <v>99499.0</v>
+        <v>164000.0</v>
       </c>
       <c r="H250" s="1">
-        <v>408.0</v>
+        <v>521.52</v>
       </c>
       <c r="I250" s="1">
-        <v>0.41005437240575</v>
+        <v>0.318</v>
       </c>
       <c r="J250">
-        <v>1.63</v>
+        <v>1.08</v>
       </c>
       <c r="K250" t="s">
-        <v>597</v>
+        <v>619</v>
       </c>
       <c r="L250" s="1">
-        <v>99907.0</v>
+        <v>164521.52</v>
       </c>
       <c r="M250" s="1">
-        <v>101540.56</v>
+        <v>166300.4</v>
       </c>
       <c r="N250" s="1">
-        <v>0.16</v>
+        <v>0.26</v>
       </c>
       <c r="O250">
         <v>1</v>
       </c>
       <c r="Z250" t="s">
-        <v>595</v>
+        <v>617</v>
       </c>
     </row>
     <row r="251" spans="1:26">
       <c r="A251" t="s">
-        <v>599</v>
+        <v>621</v>
       </c>
       <c r="B251" s="1">
-        <v>100000.0</v>
+        <v>152000.0</v>
       </c>
       <c r="C251" s="1">
-        <v>100.486</v>
+        <v>99.478</v>
       </c>
       <c r="D251" s="1">
-        <v>99.897</v>
+        <v>100.0</v>
       </c>
       <c r="E251" t="s">
         <v>8</v>
       </c>
       <c r="F251">
         <v>1.0</v>
       </c>
       <c r="G251" s="1">
-        <v>99897.0</v>
+        <v>152000.0</v>
       </c>
       <c r="H251" s="1">
-        <v>589.0</v>
+        <v>-793.44</v>
       </c>
       <c r="I251" s="1">
-        <v>0.58960729551438</v>
+        <v>-0.522</v>
       </c>
       <c r="J251">
-        <v>0.68</v>
-[...2 lines deleted...]
-        <v>679.45</v>
+        <v>0.91</v>
+      </c>
+      <c r="K251" t="s">
+        <v>622</v>
       </c>
       <c r="L251" s="1">
-        <v>100486.0</v>
+        <v>151206.56</v>
       </c>
       <c r="M251" s="1">
-        <v>101165.45</v>
+        <v>152593.55</v>
       </c>
       <c r="N251" s="1">
-        <v>0.16</v>
+        <v>0.24</v>
       </c>
       <c r="O251">
         <v>1</v>
       </c>
       <c r="Z251" t="s">
-        <v>598</v>
+        <v>620</v>
       </c>
     </row>
     <row r="252" spans="1:26">
       <c r="A252" t="s">
-        <v>601</v>
+        <v>624</v>
       </c>
       <c r="B252" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C252" s="1">
-        <v>99.388</v>
+        <v>88.464</v>
       </c>
       <c r="D252" s="1">
-        <v>100.0</v>
+        <v>86.091845</v>
       </c>
       <c r="E252" t="s">
         <v>8</v>
       </c>
       <c r="F252">
         <v>1.0</v>
       </c>
       <c r="G252" s="1">
-        <v>100000.0</v>
+        <v>172183.69</v>
       </c>
       <c r="H252" s="1">
-        <v>-612.0</v>
+        <v>4744.31</v>
       </c>
       <c r="I252" s="1">
-        <v>-0.612</v>
+        <v>2.7553771207947</v>
       </c>
       <c r="J252">
-        <v>2.03</v>
-[...2 lines deleted...]
-        <v>602</v>
+        <v>0.25</v>
+      </c>
+      <c r="K252">
+        <v>493.15</v>
       </c>
       <c r="L252" s="1">
-        <v>99388.0</v>
+        <v>176928.0</v>
       </c>
       <c r="M252" s="1">
-        <v>101414.49</v>
+        <v>177421.15</v>
       </c>
       <c r="N252" s="1">
-        <v>0.16</v>
+        <v>0.28</v>
       </c>
       <c r="O252">
         <v>1</v>
       </c>
       <c r="Z252" t="s">
-        <v>600</v>
+        <v>623</v>
       </c>
     </row>
     <row r="253" spans="1:26">
       <c r="A253" t="s">
-        <v>604</v>
+        <v>626</v>
       </c>
       <c r="B253" s="1">
-        <v>200000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="C253" s="1">
-        <v>99.322</v>
+        <v>101.018</v>
       </c>
       <c r="D253" s="1">
-        <v>99.871</v>
+        <v>99.779</v>
       </c>
       <c r="E253" t="s">
         <v>8</v>
       </c>
       <c r="F253">
         <v>1.0</v>
       </c>
       <c r="G253" s="1">
-        <v>199742.0</v>
+        <v>117739.22</v>
       </c>
       <c r="H253" s="1">
-        <v>-1098.0</v>
+        <v>1462.02</v>
       </c>
       <c r="I253" s="1">
-        <v>-0.54970912477095</v>
+        <v>1.2417442548031</v>
       </c>
       <c r="J253">
-        <v>2.29</v>
+        <v>2.48</v>
       </c>
       <c r="K253" t="s">
-        <v>605</v>
+        <v>627</v>
       </c>
       <c r="L253" s="1">
-        <v>198644.0</v>
+        <v>119201.24</v>
       </c>
       <c r="M253" s="1">
-        <v>203230.3</v>
+        <v>122122.95</v>
       </c>
       <c r="N253" s="1">
-        <v>0.31</v>
+        <v>0.19</v>
       </c>
       <c r="O253">
         <v>1</v>
       </c>
       <c r="Z253" t="s">
-        <v>603</v>
+        <v>625</v>
       </c>
     </row>
     <row r="254" spans="1:26">
       <c r="A254" t="s">
-        <v>607</v>
+        <v>629</v>
       </c>
       <c r="B254" s="1">
-        <v>101000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C254" s="1">
-        <v>100.741</v>
+        <v>100.288</v>
       </c>
       <c r="D254" s="1">
-        <v>100.0</v>
+        <v>102.1775</v>
       </c>
       <c r="E254" t="s">
         <v>8</v>
       </c>
       <c r="F254">
         <v>1.0</v>
       </c>
       <c r="G254" s="1">
-        <v>101000.0</v>
+        <v>408710.0</v>
       </c>
       <c r="H254" s="1">
-        <v>748.41</v>
+        <v>-7558.0</v>
       </c>
       <c r="I254" s="1">
-        <v>0.741</v>
+        <v>-1.8492329524602</v>
       </c>
       <c r="J254">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>740.62</v>
+        <v>1.48</v>
+      </c>
+      <c r="K254" t="s">
+        <v>630</v>
       </c>
       <c r="L254" s="1">
-        <v>101748.41</v>
+        <v>401152.0</v>
       </c>
       <c r="M254" s="1">
-        <v>102489.03</v>
+        <v>407071.18</v>
       </c>
       <c r="N254" s="1">
-        <v>0.16</v>
+        <v>0.64</v>
       </c>
       <c r="O254">
         <v>1</v>
       </c>
       <c r="Z254" t="s">
-        <v>606</v>
+        <v>628</v>
       </c>
     </row>
     <row r="255" spans="1:26">
       <c r="A255" t="s">
-        <v>609</v>
+        <v>632</v>
       </c>
       <c r="B255" s="1">
-        <v>1565000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C255" s="1">
-        <v>66.627</v>
+        <v>96.989</v>
       </c>
       <c r="D255" s="1">
-        <v>76.31296613</v>
+        <v>100.761</v>
       </c>
       <c r="E255" t="s">
         <v>8</v>
       </c>
       <c r="F255">
         <v>1.0</v>
       </c>
       <c r="G255" s="1">
-        <v>1194297.92</v>
+        <v>302283.0</v>
       </c>
       <c r="H255" s="1">
-        <v>-151585.37</v>
+        <v>-11316.0</v>
       </c>
       <c r="I255" s="1">
-        <v>-12.692425186506</v>
+        <v>-3.743511874634</v>
       </c>
       <c r="J255">
-        <v>0.9</v>
+        <v>1.3</v>
       </c>
       <c r="K255" t="s">
-        <v>610</v>
+        <v>633</v>
       </c>
       <c r="L255" s="1">
-        <v>1042712.55</v>
+        <v>290967.0</v>
       </c>
       <c r="M255" s="1">
-        <v>1056818.99</v>
+        <v>294878.3</v>
       </c>
       <c r="N255" s="1">
-        <v>1.63</v>
+        <v>0.46</v>
       </c>
       <c r="O255">
         <v>1</v>
       </c>
       <c r="Z255" t="s">
-        <v>608</v>
+        <v>631</v>
       </c>
     </row>
     <row r="256" spans="1:26">
       <c r="A256" t="s">
-        <v>612</v>
+        <v>635</v>
       </c>
       <c r="B256" s="1">
-        <v>202000.0</v>
+        <v>89000.0</v>
       </c>
       <c r="C256" s="1">
-        <v>100.058</v>
+        <v>101.29</v>
       </c>
       <c r="D256" s="1">
-        <v>99.646</v>
+        <v>99.871</v>
       </c>
       <c r="E256" t="s">
         <v>8</v>
       </c>
       <c r="F256">
         <v>1.0</v>
       </c>
       <c r="G256" s="1">
-        <v>201284.92</v>
+        <v>88885.19</v>
       </c>
       <c r="H256" s="1">
-        <v>832.24</v>
+        <v>1262.91</v>
       </c>
       <c r="I256" s="1">
-        <v>0.41346366136122</v>
+        <v>1.420832874408</v>
       </c>
       <c r="J256">
-        <v>0.94</v>
-[...2 lines deleted...]
-        <v>613</v>
+        <v>0.8</v>
+      </c>
+      <c r="K256">
+        <v>713.22</v>
       </c>
       <c r="L256" s="1">
-        <v>202117.16</v>
+        <v>90148.1</v>
       </c>
       <c r="M256" s="1">
-        <v>204015.41</v>
+        <v>90861.32</v>
       </c>
       <c r="N256" s="1">
-        <v>0.31</v>
+        <v>0.14</v>
       </c>
       <c r="O256">
         <v>1</v>
       </c>
       <c r="Z256" t="s">
-        <v>611</v>
+        <v>634</v>
       </c>
     </row>
     <row r="257" spans="1:26">
       <c r="A257" t="s">
-        <v>615</v>
+        <v>637</v>
       </c>
       <c r="B257" s="1">
         <v>100000.0</v>
       </c>
       <c r="C257" s="1">
-        <v>100.516</v>
+        <v>103.659</v>
       </c>
       <c r="D257" s="1">
-        <v>99.674</v>
+        <v>106.89563</v>
       </c>
       <c r="E257" t="s">
         <v>8</v>
       </c>
       <c r="F257">
         <v>1.0</v>
       </c>
       <c r="G257" s="1">
-        <v>99674.0</v>
+        <v>106895.63</v>
       </c>
       <c r="H257" s="1">
-        <v>842.0</v>
+        <v>-3236.63</v>
       </c>
       <c r="I257" s="1">
-        <v>0.84475389770652</v>
+        <v>-3.0278412690958</v>
       </c>
       <c r="J257">
-        <v>0.2</v>
+        <v>0.98</v>
       </c>
       <c r="K257">
-        <v>197.92</v>
+        <v>978.08</v>
       </c>
       <c r="L257" s="1">
-        <v>100516.0</v>
+        <v>103659.0</v>
       </c>
       <c r="M257" s="1">
-        <v>100713.92</v>
+        <v>104637.08</v>
       </c>
       <c r="N257" s="1">
         <v>0.16</v>
       </c>
       <c r="O257">
         <v>1</v>
       </c>
       <c r="Z257" t="s">
-        <v>614</v>
+        <v>636</v>
       </c>
     </row>
     <row r="258" spans="1:26">
       <c r="A258" t="s">
-        <v>617</v>
+        <v>639</v>
       </c>
       <c r="B258" s="1">
-        <v>164000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C258" s="1">
-        <v>101.103</v>
+        <v>97.65</v>
       </c>
       <c r="D258" s="1">
-        <v>100.0</v>
+        <v>99.589</v>
       </c>
       <c r="E258" t="s">
         <v>8</v>
       </c>
       <c r="F258">
         <v>1.0</v>
       </c>
       <c r="G258" s="1">
-        <v>164000.0</v>
+        <v>199178.0</v>
       </c>
       <c r="H258" s="1">
-        <v>1808.92</v>
+        <v>-3878.0</v>
       </c>
       <c r="I258" s="1">
-        <v>1.103</v>
+        <v>-1.9470021789555</v>
       </c>
       <c r="J258">
-        <v>0.76</v>
+        <v>2.99</v>
       </c>
       <c r="K258" t="s">
-        <v>618</v>
+        <v>640</v>
       </c>
       <c r="L258" s="1">
-        <v>165808.92</v>
+        <v>195300.0</v>
       </c>
       <c r="M258" s="1">
-        <v>167054.14</v>
+        <v>201283.56</v>
       </c>
       <c r="N258" s="1">
-        <v>0.26</v>
+        <v>0.32</v>
       </c>
       <c r="O258">
         <v>1</v>
       </c>
       <c r="Z258" t="s">
-        <v>616</v>
+        <v>638</v>
       </c>
     </row>
     <row r="259" spans="1:26">
       <c r="A259" t="s">
-        <v>620</v>
+        <v>642</v>
       </c>
       <c r="B259" s="1">
-        <v>152000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C259" s="1">
-        <v>100.442</v>
+        <v>102.124</v>
       </c>
       <c r="D259" s="1">
-        <v>100.0</v>
+        <v>104.481</v>
       </c>
       <c r="E259" t="s">
         <v>8</v>
       </c>
       <c r="F259">
         <v>1.0</v>
       </c>
       <c r="G259" s="1">
-        <v>152000.0</v>
+        <v>208962.0</v>
       </c>
       <c r="H259" s="1">
-        <v>671.84</v>
+        <v>-4714.0</v>
       </c>
       <c r="I259" s="1">
-        <v>0.442</v>
+        <v>-2.2559125582642</v>
       </c>
       <c r="J259">
-        <v>0.62</v>
-[...2 lines deleted...]
-        <v>941.17</v>
+        <v>1.31</v>
+      </c>
+      <c r="K259" t="s">
+        <v>643</v>
       </c>
       <c r="L259" s="1">
-        <v>152671.84</v>
+        <v>204248.0</v>
       </c>
       <c r="M259" s="1">
-        <v>153613.01</v>
+        <v>206876.77</v>
       </c>
       <c r="N259" s="1">
-        <v>0.24</v>
+        <v>0.32</v>
       </c>
       <c r="O259">
         <v>1</v>
       </c>
       <c r="Z259" t="s">
-        <v>619</v>
+        <v>641</v>
       </c>
     </row>
     <row r="260" spans="1:26">
       <c r="A260" t="s">
-        <v>622</v>
+        <v>642</v>
       </c>
       <c r="B260" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C260" s="1">
-        <v>88.971</v>
+        <v>97.66</v>
       </c>
       <c r="D260" s="1">
-        <v>86.091845</v>
+        <v>99.908</v>
       </c>
       <c r="E260" t="s">
         <v>8</v>
       </c>
       <c r="F260">
         <v>1.0</v>
       </c>
       <c r="G260" s="1">
-        <v>172183.69</v>
+        <v>99908.0</v>
       </c>
       <c r="H260" s="1">
-        <v>5758.31</v>
+        <v>-2248.0</v>
       </c>
       <c r="I260" s="1">
-        <v>3.3442830735013</v>
+        <v>-2.2500700644593</v>
       </c>
       <c r="J260">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>382.19</v>
+        <v>1.82</v>
+      </c>
+      <c r="K260" t="s">
+        <v>645</v>
       </c>
       <c r="L260" s="1">
-        <v>177942.0</v>
+        <v>97660.0</v>
       </c>
       <c r="M260" s="1">
-        <v>178324.19</v>
+        <v>99479.1</v>
       </c>
       <c r="N260" s="1">
-        <v>0.27</v>
+        <v>0.16</v>
       </c>
       <c r="O260">
         <v>1</v>
       </c>
       <c r="Z260" t="s">
-        <v>621</v>
+        <v>644</v>
       </c>
     </row>
     <row r="261" spans="1:26">
       <c r="A261" t="s">
-        <v>624</v>
+        <v>647</v>
       </c>
       <c r="B261" s="1">
-        <v>118000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C261" s="1">
-        <v>101.613</v>
+        <v>97.506</v>
       </c>
       <c r="D261" s="1">
-        <v>99.779</v>
+        <v>97.93</v>
       </c>
       <c r="E261" t="s">
         <v>8</v>
       </c>
       <c r="F261">
         <v>1.0</v>
       </c>
       <c r="G261" s="1">
-        <v>117739.22</v>
+        <v>97930.0</v>
       </c>
       <c r="H261" s="1">
-        <v>2164.12</v>
+        <v>-424.0</v>
       </c>
       <c r="I261" s="1">
-        <v>1.8380621172792</v>
+        <v>-0.43296232002451</v>
       </c>
       <c r="J261">
-        <v>2.2</v>
+        <v>1.33</v>
       </c>
       <c r="K261" t="s">
-        <v>625</v>
+        <v>648</v>
       </c>
       <c r="L261" s="1">
-        <v>119903.34</v>
+        <v>97506.0</v>
       </c>
       <c r="M261" s="1">
-        <v>122497.72</v>
+        <v>98838.6</v>
       </c>
       <c r="N261" s="1">
-        <v>0.19</v>
+        <v>0.15</v>
       </c>
       <c r="O261">
         <v>1</v>
       </c>
       <c r="Z261" t="s">
-        <v>623</v>
+        <v>646</v>
       </c>
     </row>
     <row r="262" spans="1:26">
       <c r="A262" t="s">
-        <v>627</v>
+        <v>650</v>
       </c>
       <c r="B262" s="1">
-        <v>200000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="C262" s="1">
-        <v>101.05</v>
+        <v>97.506</v>
       </c>
       <c r="D262" s="1">
-        <v>102.939</v>
+        <v>99.902</v>
       </c>
       <c r="E262" t="s">
         <v>8</v>
       </c>
       <c r="F262">
         <v>1.0</v>
       </c>
       <c r="G262" s="1">
-        <v>205878.0</v>
+        <v>284720.7</v>
       </c>
       <c r="H262" s="1">
-        <v>-3778.0</v>
+        <v>-6828.6</v>
       </c>
       <c r="I262" s="1">
-        <v>-1.8350673699958</v>
+        <v>-2.3983503833757</v>
       </c>
       <c r="J262">
-        <v>1.21</v>
+        <v>1.51</v>
       </c>
       <c r="K262" t="s">
-        <v>628</v>
+        <v>651</v>
       </c>
       <c r="L262" s="1">
-        <v>202100.0</v>
+        <v>277892.1</v>
       </c>
       <c r="M262" s="1">
-        <v>204523.29</v>
+        <v>282194.43</v>
       </c>
       <c r="N262" s="1">
-        <v>0.32</v>
+        <v>0.44</v>
       </c>
       <c r="O262">
         <v>1</v>
       </c>
       <c r="Z262" t="s">
-        <v>626</v>
+        <v>649</v>
       </c>
     </row>
     <row r="263" spans="1:26">
       <c r="A263" t="s">
-        <v>630</v>
+        <v>653</v>
       </c>
       <c r="B263" s="1">
-        <v>300000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="C263" s="1">
-        <v>98.205</v>
+        <v>100.061</v>
       </c>
       <c r="D263" s="1">
-        <v>100.761</v>
+        <v>100.0</v>
       </c>
       <c r="E263" t="s">
         <v>8</v>
       </c>
       <c r="F263">
         <v>1.0</v>
       </c>
       <c r="G263" s="1">
-        <v>302283.0</v>
+        <v>168000.0</v>
       </c>
       <c r="H263" s="1">
-        <v>-7668.0</v>
+        <v>102.48</v>
       </c>
       <c r="I263" s="1">
-        <v>-2.5366957453777</v>
+        <v>0.061</v>
       </c>
       <c r="J263">
-        <v>1.05</v>
+        <v>1.98</v>
       </c>
       <c r="K263" t="s">
-        <v>631</v>
+        <v>654</v>
       </c>
       <c r="L263" s="1">
-        <v>294615.0</v>
+        <v>168102.48</v>
       </c>
       <c r="M263" s="1">
-        <v>297777.33</v>
+        <v>171422.76</v>
       </c>
       <c r="N263" s="1">
-        <v>0.46</v>
+        <v>0.27</v>
       </c>
       <c r="O263">
         <v>1</v>
       </c>
       <c r="Z263" t="s">
-        <v>629</v>
+        <v>652</v>
       </c>
     </row>
     <row r="264" spans="1:26">
       <c r="A264" t="s">
-        <v>633</v>
+        <v>656</v>
       </c>
       <c r="B264" s="1">
-        <v>89000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="C264" s="1">
-        <v>102.113</v>
+        <v>94.971</v>
       </c>
       <c r="D264" s="1">
-        <v>99.871</v>
+        <v>106.52323684</v>
       </c>
       <c r="E264" t="s">
         <v>8</v>
       </c>
       <c r="F264">
         <v>1.0</v>
       </c>
       <c r="G264" s="1">
-        <v>88885.19</v>
+        <v>202394.15</v>
       </c>
       <c r="H264" s="1">
-        <v>1995.38</v>
+        <v>-21949.25</v>
       </c>
       <c r="I264" s="1">
-        <v>2.2448959157313</v>
+        <v>-10.844804555863</v>
       </c>
       <c r="J264">
-        <v>0.52</v>
+        <v>0.27</v>
       </c>
       <c r="K264">
-        <v>466.34</v>
+        <v>513.26</v>
       </c>
       <c r="L264" s="1">
-        <v>90880.57</v>
+        <v>180444.9</v>
       </c>
       <c r="M264" s="1">
-        <v>91346.91</v>
+        <v>180958.16</v>
       </c>
       <c r="N264" s="1">
-        <v>0.14</v>
+        <v>0.28</v>
       </c>
       <c r="O264">
         <v>1</v>
       </c>
       <c r="Z264" t="s">
-        <v>632</v>
+        <v>655</v>
       </c>
     </row>
     <row r="265" spans="1:26">
       <c r="A265" t="s">
-        <v>635</v>
+        <v>658</v>
       </c>
       <c r="B265" s="1">
         <v>100000.0</v>
       </c>
       <c r="C265" s="1">
-        <v>104.775</v>
+        <v>101.02</v>
       </c>
       <c r="D265" s="1">
-        <v>106.89563</v>
+        <v>100.0</v>
       </c>
       <c r="E265" t="s">
         <v>8</v>
       </c>
       <c r="F265">
         <v>1.0</v>
       </c>
       <c r="G265" s="1">
-        <v>106895.63</v>
+        <v>100000.0</v>
       </c>
       <c r="H265" s="1">
-        <v>-2120.63</v>
+        <v>1020.0</v>
       </c>
       <c r="I265" s="1">
-        <v>-1.983832267044</v>
+        <v>1.02</v>
       </c>
       <c r="J265">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>663.7</v>
+        <v>1.08</v>
+      </c>
+      <c r="K265" t="s">
+        <v>659</v>
       </c>
       <c r="L265" s="1">
-        <v>104775.0</v>
+        <v>101020.0</v>
       </c>
       <c r="M265" s="1">
-        <v>105438.7</v>
+        <v>102098.32</v>
       </c>
       <c r="N265" s="1">
         <v>0.16</v>
       </c>
       <c r="O265">
         <v>1</v>
       </c>
       <c r="Z265" t="s">
-        <v>634</v>
+        <v>657</v>
       </c>
     </row>
     <row r="266" spans="1:26">
       <c r="A266" t="s">
-        <v>637</v>
+        <v>661</v>
       </c>
       <c r="B266" s="1">
         <v>200000.0</v>
       </c>
       <c r="C266" s="1">
-        <v>98.422</v>
+        <v>101.607</v>
       </c>
       <c r="D266" s="1">
-        <v>99.589</v>
+        <v>103.4955</v>
       </c>
       <c r="E266" t="s">
         <v>8</v>
       </c>
       <c r="F266">
         <v>1.0</v>
       </c>
       <c r="G266" s="1">
-        <v>199178.0</v>
+        <v>206991.0</v>
       </c>
       <c r="H266" s="1">
-        <v>-2334.0</v>
+        <v>-3777.0</v>
       </c>
       <c r="I266" s="1">
-        <v>-1.1718161644358</v>
+        <v>-1.8247170166819</v>
       </c>
       <c r="J266">
-        <v>2.77</v>
+        <v>1.43</v>
       </c>
       <c r="K266" t="s">
-        <v>638</v>
+        <v>662</v>
       </c>
       <c r="L266" s="1">
-        <v>196844.0</v>
+        <v>203214.0</v>
       </c>
       <c r="M266" s="1">
-        <v>202383.73</v>
+        <v>206078.38</v>
       </c>
       <c r="N266" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="O266">
         <v>1</v>
       </c>
       <c r="Z266" t="s">
-        <v>636</v>
+        <v>660</v>
       </c>
     </row>
     <row r="267" spans="1:26">
       <c r="A267" t="s">
-        <v>640</v>
+        <v>664</v>
       </c>
       <c r="B267" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C267" s="1">
-        <v>98.175</v>
+        <v>100.088</v>
       </c>
       <c r="D267" s="1">
-        <v>99.908</v>
+        <v>100.413</v>
       </c>
       <c r="E267" t="s">
         <v>8</v>
       </c>
       <c r="F267">
         <v>1.0</v>
       </c>
       <c r="G267" s="1">
-        <v>99908.0</v>
+        <v>200826.0</v>
       </c>
       <c r="H267" s="1">
-        <v>-1733.0</v>
+        <v>-650.0</v>
       </c>
       <c r="I267" s="1">
-        <v>-1.7345958281619</v>
+        <v>-0.32366327069204</v>
       </c>
       <c r="J267">
-        <v>1.53</v>
+        <v>0.73</v>
       </c>
       <c r="K267" t="s">
-        <v>641</v>
+        <v>665</v>
       </c>
       <c r="L267" s="1">
-        <v>98175.0</v>
+        <v>200176.0</v>
       </c>
       <c r="M267" s="1">
-        <v>99703.47</v>
+        <v>201636.56</v>
       </c>
       <c r="N267" s="1">
-        <v>0.15</v>
+        <v>0.32</v>
       </c>
       <c r="O267">
         <v>1</v>
       </c>
       <c r="Z267" t="s">
-        <v>639</v>
+        <v>663</v>
       </c>
     </row>
     <row r="268" spans="1:26">
       <c r="A268" t="s">
-        <v>640</v>
+        <v>667</v>
       </c>
       <c r="B268" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C268" s="1">
-        <v>102.628</v>
+        <v>100.334</v>
       </c>
       <c r="D268" s="1">
-        <v>104.481</v>
+        <v>100.0</v>
       </c>
       <c r="E268" t="s">
         <v>8</v>
       </c>
       <c r="F268">
         <v>1.0</v>
       </c>
       <c r="G268" s="1">
-        <v>208962.0</v>
+        <v>100000.0</v>
       </c>
       <c r="H268" s="1">
-        <v>-3706.0</v>
+        <v>334.0</v>
       </c>
       <c r="I268" s="1">
-        <v>-1.7735282012998</v>
+        <v>0.334</v>
       </c>
       <c r="J268">
-        <v>0.96</v>
+        <v>1.03</v>
       </c>
       <c r="K268" t="s">
-        <v>643</v>
+        <v>668</v>
       </c>
       <c r="L268" s="1">
-        <v>205256.0</v>
+        <v>100334.0</v>
       </c>
       <c r="M268" s="1">
-        <v>207182.03</v>
+        <v>101365.18</v>
       </c>
       <c r="N268" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="O268">
         <v>1</v>
       </c>
       <c r="Z268" t="s">
-        <v>642</v>
+        <v>666</v>
       </c>
     </row>
     <row r="269" spans="1:26">
       <c r="A269" t="s">
-        <v>645</v>
+        <v>670</v>
       </c>
       <c r="B269" s="1">
         <v>200000.0</v>
       </c>
       <c r="C269" s="1">
-        <v>104.427</v>
+        <v>96.227</v>
       </c>
       <c r="D269" s="1">
-        <v>106.6</v>
+        <v>97.25</v>
       </c>
       <c r="E269" t="s">
         <v>8</v>
       </c>
       <c r="F269">
         <v>1.0</v>
       </c>
       <c r="G269" s="1">
-        <v>213200.0</v>
+        <v>194500.0</v>
       </c>
       <c r="H269" s="1">
-        <v>-4346.0</v>
+        <v>-2046.0</v>
       </c>
       <c r="I269" s="1">
-        <v>-2.0384615384615</v>
+        <v>-1.0519280205656</v>
       </c>
       <c r="J269">
-        <v>2.9</v>
+        <v>0.63</v>
       </c>
       <c r="K269" t="s">
-        <v>646</v>
+        <v>671</v>
       </c>
       <c r="L269" s="1">
-        <v>208854.0</v>
+        <v>192454.0</v>
       </c>
       <c r="M269" s="1">
-        <v>214652.63</v>
+        <v>193714.27</v>
       </c>
       <c r="N269" s="1">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="O269">
         <v>1</v>
       </c>
       <c r="Z269" t="s">
-        <v>644</v>
+        <v>669</v>
       </c>
     </row>
     <row r="270" spans="1:26">
       <c r="A270" t="s">
-        <v>648</v>
+        <v>673</v>
       </c>
       <c r="B270" s="1">
-        <v>285000.0</v>
+        <v>106000.0</v>
       </c>
       <c r="C270" s="1">
-        <v>98.932</v>
+        <v>98.783</v>
       </c>
       <c r="D270" s="1">
-        <v>99.902</v>
+        <v>99.695</v>
       </c>
       <c r="E270" t="s">
         <v>8</v>
       </c>
       <c r="F270">
         <v>1.0</v>
       </c>
       <c r="G270" s="1">
-        <v>284720.7</v>
+        <v>105676.7</v>
       </c>
       <c r="H270" s="1">
-        <v>-2764.5</v>
+        <v>-966.72</v>
       </c>
       <c r="I270" s="1">
-        <v>-0.97095153250185</v>
+        <v>-0.914790109835</v>
       </c>
       <c r="J270">
-        <v>1.24</v>
-[...2 lines deleted...]
-        <v>649</v>
+        <v>0.37</v>
+      </c>
+      <c r="K270">
+        <v>392.05</v>
       </c>
       <c r="L270" s="1">
-        <v>281956.2</v>
+        <v>104709.98</v>
       </c>
       <c r="M270" s="1">
-        <v>285494.3</v>
+        <v>105102.03</v>
       </c>
       <c r="N270" s="1">
-        <v>0.44</v>
+        <v>0.16</v>
       </c>
       <c r="O270">
         <v>1</v>
       </c>
       <c r="Z270" t="s">
-        <v>647</v>
+        <v>672</v>
       </c>
     </row>
     <row r="271" spans="1:26">
       <c r="A271" t="s">
-        <v>651</v>
+        <v>675</v>
       </c>
       <c r="B271" s="1">
-        <v>168000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C271" s="1">
-        <v>100.452</v>
+        <v>82.894</v>
       </c>
       <c r="D271" s="1">
-        <v>100.0</v>
+        <v>92.28804</v>
       </c>
       <c r="E271" t="s">
         <v>8</v>
       </c>
       <c r="F271">
         <v>1.0</v>
       </c>
       <c r="G271" s="1">
-        <v>168000.0</v>
+        <v>276864.12</v>
       </c>
       <c r="H271" s="1">
-        <v>759.36</v>
+        <v>-28182.12</v>
       </c>
       <c r="I271" s="1">
-        <v>0.452</v>
+        <v>-10.179043785089</v>
       </c>
       <c r="J271">
-        <v>1.68</v>
+        <v>0.66</v>
       </c>
       <c r="K271" t="s">
-        <v>652</v>
+        <v>676</v>
       </c>
       <c r="L271" s="1">
-        <v>168759.36</v>
+        <v>248682.0</v>
       </c>
       <c r="M271" s="1">
-        <v>171578.81</v>
+        <v>250673.1</v>
       </c>
       <c r="N271" s="1">
-        <v>0.26</v>
+        <v>0.39</v>
       </c>
       <c r="O271">
         <v>1</v>
       </c>
       <c r="Z271" t="s">
-        <v>650</v>
+        <v>674</v>
       </c>
     </row>
     <row r="272" spans="1:26">
       <c r="A272" t="s">
-        <v>654</v>
+        <v>678</v>
       </c>
       <c r="B272" s="1">
-        <v>190000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="C272" s="1">
-        <v>95.277</v>
+        <v>90.166</v>
       </c>
       <c r="D272" s="1">
-        <v>106.52323684</v>
+        <v>102.24988426</v>
       </c>
       <c r="E272" t="s">
         <v>8</v>
       </c>
       <c r="F272">
         <v>1.0</v>
       </c>
       <c r="G272" s="1">
-        <v>202394.15</v>
+        <v>220859.75</v>
       </c>
       <c r="H272" s="1">
-        <v>-21367.85</v>
+        <v>-26101.19</v>
       </c>
       <c r="I272" s="1">
-        <v>-10.557543288677</v>
+        <v>-11.817993092902</v>
       </c>
       <c r="J272">
-        <v>0.16</v>
+        <v>0.04</v>
       </c>
       <c r="K272">
-        <v>309.47</v>
+        <v>79.89</v>
       </c>
       <c r="L272" s="1">
-        <v>181026.3</v>
+        <v>194758.56</v>
       </c>
       <c r="M272" s="1">
-        <v>181335.77</v>
+        <v>194838.45</v>
       </c>
       <c r="N272" s="1">
-        <v>0.28</v>
+        <v>0.3</v>
       </c>
       <c r="O272">
         <v>1</v>
       </c>
       <c r="Z272" t="s">
-        <v>653</v>
+        <v>677</v>
       </c>
     </row>
     <row r="273" spans="1:26">
       <c r="A273" t="s">
-        <v>656</v>
+        <v>680</v>
       </c>
       <c r="B273" s="1">
         <v>100000.0</v>
       </c>
       <c r="C273" s="1">
-        <v>101.924</v>
+        <v>100.857</v>
       </c>
       <c r="D273" s="1">
-        <v>100.0</v>
+        <v>99.417</v>
       </c>
       <c r="E273" t="s">
         <v>8</v>
       </c>
       <c r="F273">
         <v>1.0</v>
       </c>
       <c r="G273" s="1">
-        <v>100000.0</v>
+        <v>99417.0</v>
       </c>
       <c r="H273" s="1">
-        <v>1924.0</v>
+        <v>1440.0</v>
       </c>
       <c r="I273" s="1">
-        <v>1.924</v>
+        <v>1.4484444310329</v>
       </c>
       <c r="J273">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>771.85</v>
+        <v>1.12</v>
+      </c>
+      <c r="K273" t="s">
+        <v>681</v>
       </c>
       <c r="L273" s="1">
-        <v>101924.0</v>
+        <v>100857.0</v>
       </c>
       <c r="M273" s="1">
-        <v>102695.85</v>
+        <v>101976.86</v>
       </c>
       <c r="N273" s="1">
         <v>0.16</v>
       </c>
       <c r="O273">
         <v>1</v>
       </c>
       <c r="Z273" t="s">
-        <v>655</v>
+        <v>679</v>
       </c>
     </row>
     <row r="274" spans="1:26">
       <c r="A274" t="s">
-        <v>658</v>
+        <v>683</v>
       </c>
       <c r="B274" s="1">
         <v>200000.0</v>
       </c>
       <c r="C274" s="1">
-        <v>102.159</v>
+        <v>99.882</v>
       </c>
       <c r="D274" s="1">
-        <v>103.4955</v>
+        <v>100.86</v>
       </c>
       <c r="E274" t="s">
         <v>8</v>
       </c>
       <c r="F274">
         <v>1.0</v>
       </c>
       <c r="G274" s="1">
-        <v>206991.0</v>
+        <v>201720.0</v>
       </c>
       <c r="H274" s="1">
-        <v>-2673.0</v>
+        <v>-1956.0</v>
       </c>
       <c r="I274" s="1">
-        <v>-1.2913604939345</v>
+        <v>-0.96966091612136</v>
       </c>
       <c r="J274">
-        <v>1.12</v>
-[...2 lines deleted...]
-        <v>659</v>
+        <v>0.37</v>
+      </c>
+      <c r="K274">
+        <v>733.92</v>
       </c>
       <c r="L274" s="1">
-        <v>204318.0</v>
+        <v>199764.0</v>
       </c>
       <c r="M274" s="1">
-        <v>206553.62</v>
+        <v>200497.92</v>
       </c>
       <c r="N274" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="O274">
         <v>1</v>
       </c>
       <c r="Z274" t="s">
-        <v>657</v>
+        <v>682</v>
       </c>
     </row>
     <row r="275" spans="1:26">
       <c r="A275" t="s">
-        <v>661</v>
+        <v>685</v>
       </c>
       <c r="B275" s="1">
-        <v>200000.0</v>
+        <v>322.0</v>
       </c>
       <c r="C275" s="1">
-        <v>100.761</v>
+        <v>0.1075</v>
       </c>
       <c r="D275" s="1">
-        <v>100.413</v>
+        <v>0.2014596273</v>
       </c>
       <c r="E275" t="s">
         <v>8</v>
       </c>
       <c r="F275">
         <v>1.0</v>
       </c>
       <c r="G275" s="1">
-        <v>200826.0</v>
+        <v>0.0</v>
       </c>
       <c r="H275" s="1">
-        <v>696.0</v>
+        <v>-75637.5</v>
       </c>
       <c r="I275" s="1">
-        <v>0.34656867138717</v>
+        <v>0</v>
       </c>
       <c r="J275">
-        <v>0.42</v>
+        <v>0.0</v>
       </c>
       <c r="K275">
-        <v>834.61</v>
+        <v>0.0</v>
       </c>
       <c r="L275" s="1">
-        <v>201522.0</v>
+        <v>-75637.5</v>
       </c>
       <c r="M275" s="1">
-        <v>202356.61</v>
+        <v>-75637.5</v>
       </c>
       <c r="N275" s="1">
-        <v>0.31</v>
+        <v>-0.12</v>
       </c>
       <c r="O275">
         <v>1</v>
       </c>
       <c r="Z275" t="s">
-        <v>660</v>
+        <v>684</v>
       </c>
     </row>
     <row r="276" spans="1:26">
       <c r="A276" t="s">
-        <v>663</v>
+        <v>687</v>
       </c>
       <c r="B276" s="1">
-        <v>100000.0</v>
+        <v>322.0</v>
       </c>
       <c r="C276" s="1">
-        <v>101.081</v>
+        <v>0.02</v>
       </c>
       <c r="D276" s="1">
-        <v>100.0</v>
+        <v>0.1083618012</v>
       </c>
       <c r="E276" t="s">
         <v>8</v>
       </c>
       <c r="F276">
         <v>1.0</v>
       </c>
       <c r="G276" s="1">
-        <v>100000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H276" s="1">
-        <v>1081.0</v>
+        <v>-71131.25</v>
       </c>
       <c r="I276" s="1">
-        <v>1.081</v>
+        <v>0</v>
       </c>
       <c r="J276">
-        <v>0.76</v>
+        <v>0.0</v>
       </c>
       <c r="K276">
-        <v>758.22</v>
+        <v>0.0</v>
       </c>
       <c r="L276" s="1">
-        <v>101081.0</v>
+        <v>-71131.25</v>
       </c>
       <c r="M276" s="1">
-        <v>101839.22</v>
+        <v>-71131.25</v>
       </c>
       <c r="N276" s="1">
-        <v>0.16</v>
+        <v>-0.11</v>
       </c>
       <c r="O276">
         <v>1</v>
       </c>
       <c r="Z276" t="s">
-        <v>662</v>
+        <v>686</v>
       </c>
     </row>
     <row r="277" spans="1:26">
       <c r="A277" t="s">
-        <v>665</v>
+        <v>689</v>
       </c>
       <c r="B277" s="1">
-        <v>200000.0</v>
+        <v>690.0</v>
       </c>
       <c r="C277" s="1">
-        <v>96.5</v>
+        <v>108.8</v>
       </c>
       <c r="D277" s="1">
-        <v>97.25</v>
+        <v>85.217826087</v>
       </c>
       <c r="E277" t="s">
         <v>8</v>
       </c>
       <c r="F277">
         <v>1.0</v>
       </c>
       <c r="G277" s="1">
-        <v>194500.0</v>
+        <v>588003.0</v>
       </c>
       <c r="H277" s="1">
-        <v>-1500.0</v>
+        <v>162717.0</v>
       </c>
       <c r="I277" s="1">
-        <v>-0.77120822622108</v>
+        <v>27.672817995827</v>
       </c>
       <c r="J277">
-        <v>0.45</v>
+        <v>0.0</v>
       </c>
       <c r="K277">
-        <v>890.41</v>
+        <v>0.0</v>
       </c>
       <c r="L277" s="1">
-        <v>193000.0</v>
+        <v>750720.0</v>
       </c>
       <c r="M277" s="1">
-        <v>193890.41</v>
+        <v>750720.0</v>
       </c>
       <c r="N277" s="1">
-        <v>0.3</v>
+        <v>1.18</v>
       </c>
       <c r="O277">
         <v>1</v>
       </c>
       <c r="Z277" t="s">
-        <v>664</v>
+        <v>688</v>
       </c>
     </row>
     <row r="278" spans="1:26">
       <c r="A278" t="s">
-        <v>667</v>
+        <v>691</v>
       </c>
       <c r="B278" s="1">
-        <v>106000.0</v>
+        <v>-322.0</v>
       </c>
       <c r="C278" s="1">
-        <v>99.765</v>
+        <v>0.07</v>
       </c>
       <c r="D278" s="1">
-        <v>99.695</v>
+        <v>0.142181677</v>
       </c>
       <c r="E278" t="s">
         <v>8</v>
       </c>
       <c r="F278">
         <v>1.0</v>
       </c>
       <c r="G278" s="1">
-        <v>105676.7</v>
+        <v>0.0</v>
       </c>
       <c r="H278" s="1">
-        <v>74.2</v>
+        <v>58106.25</v>
       </c>
       <c r="I278" s="1">
-        <v>0.07021415316716</v>
+        <v>0</v>
       </c>
       <c r="J278">
+        <v>0.0</v>
+      </c>
+      <c r="K278">
+        <v>0.0</v>
+      </c>
+      <c r="L278" s="1">
+        <v>58106.25</v>
+      </c>
+      <c r="M278" s="1">
+        <v>58106.25</v>
+      </c>
+      <c r="N278" s="1">
         <v>0.09</v>
       </c>
-      <c r="K278">
-[...10 lines deleted...]
-      </c>
       <c r="O278">
         <v>1</v>
       </c>
       <c r="Z278" t="s">
-        <v>666</v>
+        <v>690</v>
       </c>
     </row>
     <row r="279" spans="1:26">
       <c r="A279" t="s">
-        <v>669</v>
+        <v>693</v>
       </c>
       <c r="B279" s="1">
-        <v>300000.0</v>
+        <v>-322.0</v>
       </c>
       <c r="C279" s="1">
-        <v>83.543</v>
+        <v>0.03</v>
       </c>
       <c r="D279" s="1">
-        <v>92.28804</v>
+        <v>0.0661645963</v>
       </c>
       <c r="E279" t="s">
         <v>8</v>
       </c>
       <c r="F279">
         <v>1.0</v>
       </c>
       <c r="G279" s="1">
-        <v>276864.12</v>
+        <v>0.0</v>
       </c>
       <c r="H279" s="1">
-        <v>-26235.12</v>
+        <v>29112.5</v>
       </c>
       <c r="I279" s="1">
-        <v>-9.4758107334385</v>
+        <v>0</v>
       </c>
       <c r="J279">
-        <v>0.61</v>
-[...2 lines deleted...]
-        <v>426</v>
+        <v>0.0</v>
+      </c>
+      <c r="K279">
+        <v>0.0</v>
       </c>
       <c r="L279" s="1">
-        <v>250629.0</v>
+        <v>29112.5</v>
       </c>
       <c r="M279" s="1">
-        <v>252453.66</v>
+        <v>29112.5</v>
       </c>
       <c r="N279" s="1">
-        <v>0.39</v>
+        <v>0.05</v>
       </c>
       <c r="O279">
         <v>1</v>
       </c>
       <c r="Z279" t="s">
-        <v>668</v>
+        <v>692</v>
       </c>
     </row>
     <row r="280" spans="1:26">
       <c r="A280" t="s">
-        <v>671</v>
+        <v>695</v>
       </c>
       <c r="B280" s="1">
-        <v>216000.0</v>
+        <v>-690.0</v>
       </c>
       <c r="C280" s="1">
-        <v>90.6</v>
+        <v>101.8</v>
       </c>
       <c r="D280" s="1">
-        <v>102.24988426</v>
+        <v>80.0237681159</v>
       </c>
       <c r="E280" t="s">
         <v>8</v>
       </c>
       <c r="F280">
         <v>1.0</v>
       </c>
       <c r="G280" s="1">
-        <v>220859.75</v>
+        <v>-552164.0</v>
       </c>
       <c r="H280" s="1">
-        <v>-25163.75</v>
+        <v>-150256.0</v>
       </c>
       <c r="I280" s="1">
-        <v>-11.393542734699</v>
+        <v>27.212205069508</v>
       </c>
       <c r="J280">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>672</v>
+        <v>0.0</v>
+      </c>
+      <c r="K280">
+        <v>0.0</v>
       </c>
       <c r="L280" s="1">
-        <v>195696.0</v>
+        <v>-702420.0</v>
       </c>
       <c r="M280" s="1">
-        <v>197276.05</v>
+        <v>-702420.0</v>
       </c>
       <c r="N280" s="1">
-        <v>0.3</v>
+        <v>-1.1</v>
       </c>
       <c r="O280">
         <v>1</v>
       </c>
       <c r="Z280" t="s">
-        <v>670</v>
-[...399 lines deleted...]
-        <v>687</v>
+        <v>694</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">