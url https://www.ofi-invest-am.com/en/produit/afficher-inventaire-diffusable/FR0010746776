--- v5 (2026-09-01)
+++ v6 (2026-09-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="687">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="689">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0010746776</t>
   </si>
   <si>
@@ -193,65 +193,59 @@
   <si>
     <t>SE0017486889</t>
   </si>
   <si>
     <t>ATLAS COPCO CLASS A</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER</t>
+    <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
-    <t>DE0005190003</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
     <t>SE0020050417</t>
   </si>
   <si>
     <t>BOLIDEN</t>
   </si>
   <si>
     <t>FR0000125338</t>
@@ -493,56 +487,50 @@
   <si>
     <t>NL0015002MS2</t>
   </si>
   <si>
     <t>MAGNUM ICE CREAM NV</t>
   </si>
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
-    <t>DE0008430026</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0009805522</t>
   </si>
   <si>
     <t>NEBIUS NV CLASS A</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
@@ -694,50 +682,56 @@
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>LU1778762911</t>
   </si>
   <si>
     <t>SPOTIFY TECHNOLOGY SA</t>
   </si>
   <si>
     <t>SE0000120669</t>
   </si>
   <si>
     <t>SSAB CLASS B</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
+    <t>CH0126881561</t>
+  </si>
+  <si>
+    <t>SWISS RE AG</t>
+  </si>
+  <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>BE0974320526</t>
   </si>
   <si>
     <t>UMICORE SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
@@ -760,1365 +754,1377 @@
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>CH0011075394</t>
   </si>
   <si>
     <t>ZURICH INSURANCE GROUP AG</t>
   </si>
   <si>
-    <t>XSS190626</t>
-[...26 lines deleted...]
-    <t>EURO STOXX 50 JUN 26</t>
+    <t>XSS180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG SEP 26</t>
+  </si>
+  <si>
+    <t>OE100926</t>
+  </si>
+  <si>
+    <t>EURO-BOBL SEP 26</t>
+  </si>
+  <si>
+    <t>RX100926</t>
+  </si>
+  <si>
+    <t>EURO-BUND SEP 26</t>
+  </si>
+  <si>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
+  </si>
+  <si>
+    <t>VG180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 SEP 26</t>
+  </si>
+  <si>
+    <t>XS3399007288</t>
+  </si>
+  <si>
+    <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
+    <t>1 343.15</t>
+  </si>
+  <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>3 478.25</t>
+    <t>3 877.40</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>XS3324546251</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
+    <t>1 011.88</t>
+  </si>
+  <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
     <t>XS2116503546</t>
   </si>
   <si>
     <t>AMPLIFON SPA 1.125 13/02/2027</t>
   </si>
   <si>
-    <t>FR001400ZZD7</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
+    <t>1 208.22</t>
+  </si>
+  <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>4 041.19</t>
+    <t>4 322.20</t>
   </si>
   <si>
     <t>AT0000A2Y8G4</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 1.85 23/05/2049</t>
   </si>
   <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>3 404.11</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2553801502</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 10/11/2028</t>
   </si>
   <si>
-    <t>2 878.42</t>
+    <t>3 173.29</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
+    <t>1 467.12</t>
+  </si>
+  <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
+    <t>1 331.52</t>
+  </si>
+  <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>1 309.86</t>
+    <t>1 753.52</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>2 550.68</t>
+    <t>2 953.42</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>1 904.79</t>
+    <t>2 293.15</t>
   </si>
   <si>
     <t>BE0000346552</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 1.25 22/04/2033</t>
   </si>
   <si>
-    <t>1 558.27</t>
+    <t>2 337.41</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>3 059.87</t>
+    <t>3 373.32</t>
   </si>
   <si>
     <t>XS2430965538</t>
   </si>
   <si>
     <t>BNG BANK NV 0.25 12/01/2032</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>7 050.82</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>2 713.01</t>
+    <t>2 957.53</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>5 873.97</t>
+    <t>6 794.52</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>3 130.71</t>
+    <t>3 462.75</t>
   </si>
   <si>
     <t>DE0001030708</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2030</t>
   </si>
   <si>
     <t>DE0001030724</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2050</t>
   </si>
   <si>
     <t>IT0005438004</t>
   </si>
   <si>
     <t>BUONI POLIENNALI DEL TES 1.5 30/04/2045</t>
   </si>
   <si>
-    <t>1 166.90</t>
+    <t>1 887.64</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>4 530.82</t>
+    <t>4 919.18</t>
   </si>
   <si>
     <t>FR0014001S17</t>
   </si>
   <si>
     <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2031</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>4 813.70</t>
-[...8 lines deleted...]
-    <t>1 241.78</t>
+    <t>5 216.44</t>
+  </si>
+  <si>
+    <t>XS2751689048</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
+  </si>
+  <si>
+    <t>5 104.11</t>
+  </si>
+  <si>
+    <t>XS3311989787</t>
+  </si>
+  <si>
+    <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>1 056.33</t>
+    <t>1 408.44</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>3 138.70</t>
+    <t>3 402.35</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>3 528.77</t>
+    <t>3 758.90</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>9 199.32</t>
+    <t>FR00140193E6</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE ASSURANCES SA PERP</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
-    <t>2 836.96</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>3 768.49</t>
+    <t>4 372.60</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>1 017.12</t>
+    <t>1 211.30</t>
   </si>
   <si>
     <t>XS2050406094</t>
   </si>
   <si>
     <t>DH EUROPE FINANCE SA 0.75 18/09/2031</t>
   </si>
   <si>
-    <t>2 221.27</t>
+    <t>2 402.08</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>1 106.16</t>
+    <t>1 178.08</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>2 345.44</t>
+    <t>2 558.66</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>4 476.26</t>
+    <t>5 172.57</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>6 043.25</t>
+    <t>6 506.42</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>2 229.45</t>
+    <t>2 732.88</t>
   </si>
   <si>
     <t>XS3391835629</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
   </si>
   <si>
     <t>BE6373697216</t>
   </si>
   <si>
     <t>ELIA GROUP SA PERP</t>
   </si>
   <si>
-    <t>1 102.40</t>
+    <t>1 900.68</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
-    <t>1 149.69</t>
+    <t>1 652.67</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>1 315.07</t>
   </si>
   <si>
     <t>FR0013463676</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 0.75 27/11/2031</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>1 479.45</t>
+    <t>1 824.66</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
     <t>XS3386670270</t>
   </si>
   <si>
     <t>EUROBANK SA 25/05/2032</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>3 108.90</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>1 139.73</t>
+    <t>1 369.86</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
     <t>FR001400AQH0</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.1 25/07/2038</t>
   </si>
   <si>
     <t>FR0014002JM6</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/06/2044</t>
   </si>
   <si>
-    <t>2 949.58</t>
+    <t>3 130.17</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
-    <t>1 366.44</t>
+    <t>1 582.19</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>7 707.53</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>6 472.60</t>
+    <t>7 119.86</t>
   </si>
   <si>
     <t>FR0014018J01</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>3 228.63</t>
+    <t>3 505.37</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>2 126.03</t>
+    <t>2 356.16</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>2 003.42</t>
+    <t>2 190.41</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>12 187.67</t>
+    <t>13 079.45</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IRELAND (GOVERNMENT) 3 18/10/2043</t>
   </si>
   <si>
-    <t>5 097.21</t>
+    <t>5 566.68</t>
   </si>
   <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
     <t>IT0005508590</t>
   </si>
   <si>
     <t>ITALY BUONI POLIENNALI DEL TESORO 4 30/04/2035</t>
   </si>
   <si>
-    <t>1 642.40</t>
+    <t>2 656.83</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>1 975.68</t>
+    <t>2 370.82</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>2 671.23</t>
+    <t>3 390.41</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC INSURANCE NV 4.25 11/06/2036</t>
   </si>
   <si>
     <t>XS2388457264</t>
   </si>
   <si>
     <t>KFW 0 15/09/2031</t>
   </si>
   <si>
     <t>XS2475954900</t>
   </si>
   <si>
     <t>KFW 1.375 07/06/2032</t>
   </si>
   <si>
-    <t>3 535.82</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>2 685.96</t>
+    <t>2 908.90</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
     <t>XS2227906034</t>
   </si>
   <si>
     <t>KUNTARAHOITUS OYJ 0.05 10/09/2035</t>
   </si>
   <si>
     <t>FR0014018T74</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 03/06/2034</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>2 893.15</t>
+    <t>3 583.56</t>
   </si>
   <si>
     <t>XS3238400165</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
   </si>
   <si>
-    <t>1 682.88</t>
+    <t>1 869.86</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>2 835.00</t>
+    <t>3 150.00</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>1 519.44</t>
+    <t>1 981.87</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>1 596.58</t>
+    <t>1 697.26</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>5 085.62</t>
+    <t>6 164.38</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
+    <t>1 028.96</t>
+  </si>
+  <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>1 603.67</t>
+    <t>2 058.77</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>1 397.26</t>
+    <t>1 512.33</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>6 750.68</t>
+    <t>7 210.96</t>
   </si>
   <si>
     <t>XS2291793813</t>
   </si>
   <si>
     <t>NEDERLANDSE WATERSCHAPSBANK NV 0 16/02/2037</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
+    <t>1 064.38</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 16/06/2036</t>
+  </si>
+  <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>3 731.41</t>
+    <t>3 974.76</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>1 804.38</t>
+    <t>2 230.14</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>2 186.14</t>
+    <t>2 556.37</t>
   </si>
   <si>
     <t>XS3195025054</t>
   </si>
   <si>
     <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>1 280.23</t>
+    <t>1 575.67</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
+    <t>1 249.32</t>
+  </si>
+  <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>5 078.68</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>6 583.56</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>5 762.17</t>
-[...8 lines deleted...]
-    <t>1 417.81</t>
+    <t>6 205.41</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 4 19/08/2031</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>3 042.12</t>
+    <t>3 236.30</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>1 567.29</t>
+    <t>2 006.14</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>1 549.13</t>
+    <t>1 881.08</t>
   </si>
   <si>
     <t>XS3393869279</t>
   </si>
   <si>
     <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
+    <t>1 633.56</t>
+  </si>
+  <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 825.75</t>
+    <t>2 026.49</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>4 140.41</t>
+    <t>4 586.30</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
   </si>
   <si>
-    <t>13 206.03</t>
+    <t>14 106.44</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>1 491.48</t>
+    <t>1 898.25</t>
+  </si>
+  <si>
+    <t>XS3310370955</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
+    <t>1 245.22</t>
+  </si>
+  <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>2 339.79</t>
+    <t>2 594.38</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>2 006.16</t>
+    <t>2 423.29</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>2 579.79</t>
+    <t>3 162.33</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>5 194.52</t>
+    <t>5 539.73</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>1 302.43</t>
+    <t>1 528.47</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>1 379.45</t>
+    <t>1 926.03</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>5 309.59</t>
+    <t>5 798.63</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>2 943.70</t>
+    <t>3 538.10</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>2 429.92</t>
+    <t>2 819.45</t>
   </si>
   <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>1 746.58</t>
-[...5 lines deleted...]
-    <t>UNICREDIT SPA 16/04/2032</t>
+    <t>2 235.62</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 695.21</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>1 486.85</t>
+    <t>1 580.05</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>CH1471403852</t>
-[...8 lines deleted...]
-    <t>ER32612CK01</t>
+    <t>CH1515238637</t>
+  </si>
+  <si>
+    <t>ZUERCHER KANTONALBANK 17/06/2032</t>
+  </si>
+  <si>
+    <t>ER32612CK06</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.375</t>
+  </si>
+  <si>
+    <t>ER32612CK09</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>ER32612CK03</t>
-[...38 lines deleted...]
-    <t>JUN26 SX5E P @ 5800.000000</t>
+    <t>SX5E2607PQ14</t>
+  </si>
+  <si>
+    <t>JUL26 SX5E P @ 5800.000000</t>
+  </si>
+  <si>
+    <t>ER32612CK07</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.5</t>
+  </si>
+  <si>
+    <t>ER32612CK08</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.75</t>
+  </si>
+  <si>
+    <t>SX5E2607PQ21</t>
+  </si>
+  <si>
+    <t>JUL26 SX5E P @ 5750.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2427,14511 +2433,14611 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C4" sqref="C4"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>21606.0567</v>
+      </c>
+      <c r="C2">
+        <v>2794.86</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>60386092.36</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>60386092.36</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>1359.778</v>
+      </c>
+      <c r="C3">
+        <v>3331.85</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>4530581.81</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>4530581.81</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="C4">
+        <v>106.79</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>1067.93</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>1067.93</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P286"/>
+  <dimension ref="A1:Z288"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O286" sqref="O286"/>
+      <selection activeCell="N288" sqref="N288"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>18</v>
+      </c>
+      <c r="G1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I1" t="s">
+        <v>21</v>
+      </c>
+      <c r="J1" t="s">
+        <v>22</v>
+      </c>
+      <c r="K1" t="s">
+        <v>23</v>
+      </c>
+      <c r="L1" t="s">
+        <v>24</v>
+      </c>
+      <c r="M1" t="s">
+        <v>25</v>
+      </c>
+      <c r="N1" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z1" t="s">
         <v>13</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="1">
+        <v>4516.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>88.56</v>
+      </c>
+      <c r="D2" s="1">
+        <v>60.1332218778</v>
+      </c>
+      <c r="E2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F2">
+        <v>0.92</v>
+      </c>
+      <c r="G2" s="1">
+        <v>292318.52</v>
+      </c>
+      <c r="H2" s="1">
+        <v>140326.4</v>
+      </c>
+      <c r="I2" s="1">
+        <v>48.004621807746</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>432644.92</v>
+      </c>
+      <c r="M2" s="1">
+        <v>432644.92</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>28</v>
       </c>
-      <c r="B2" t="s">
-[...11 lines deleted...]
-      <c r="F2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" s="1">
+        <v>129.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>874.2</v>
+      </c>
+      <c r="D3" s="1">
+        <v>1287.7310852713</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>166117.31</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-53345.51</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-32.113155456225</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>112771.8</v>
+      </c>
+      <c r="M3" s="1">
+        <v>112771.8</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1879.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>189.52</v>
+      </c>
+      <c r="D4" s="1">
+        <v>165.6245077169</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>311208.45</v>
+      </c>
+      <c r="H4" s="1">
+        <v>44899.63</v>
+      </c>
+      <c r="I4" s="1">
+        <v>14.427509921405</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>356108.08</v>
+      </c>
+      <c r="M4" s="1">
+        <v>356108.08</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="1">
+        <v>5683.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>52.78</v>
+      </c>
+      <c r="D5" s="1">
+        <v>73.7148829843</v>
+      </c>
+      <c r="E5" t="s">
         <v>30</v>
       </c>
-      <c r="G2">
+      <c r="F5">
+        <v>0.92</v>
+      </c>
+      <c r="G5" s="1">
+        <v>370573.27</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-46093.89</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-12.438536109202</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>324479.38</v>
+      </c>
+      <c r="M5" s="1">
+        <v>324479.38</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B6" s="1">
+        <v>951.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>406.6</v>
+      </c>
+      <c r="D6" s="1">
+        <v>263.102891693</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>250210.85</v>
+      </c>
+      <c r="H6" s="1">
+        <v>136465.75</v>
+      </c>
+      <c r="I6" s="1">
+        <v>54.540300710381</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>386676.6</v>
+      </c>
+      <c r="M6" s="1">
+        <v>386676.6</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B7" s="1">
+        <v>9051.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>16.21</v>
+      </c>
+      <c r="D7" s="1">
+        <v>32.4873980776</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>294043.44</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-147326.73</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-50.103729571386</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>146716.71</v>
+      </c>
+      <c r="M7" s="1">
+        <v>146716.71</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>42</v>
+      </c>
+      <c r="B8" s="1">
+        <v>2982.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>51.32</v>
+      </c>
+      <c r="D8" s="1">
+        <v>53.2245439302</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>158715.59</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-5679.35</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-3.5783189288462</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>153036.24</v>
+      </c>
+      <c r="M8" s="1">
+        <v>153036.24</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" s="1">
+        <v>3571.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>70.84</v>
+      </c>
+      <c r="D9" s="1">
+        <v>50.2519434332</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>179449.69</v>
+      </c>
+      <c r="H9" s="1">
+        <v>73519.95</v>
+      </c>
+      <c r="I9" s="1">
+        <v>40.969672335461</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>252969.64</v>
+      </c>
+      <c r="M9" s="1">
+        <v>252969.64</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" s="1">
+        <v>3146.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>46.82</v>
+      </c>
+      <c r="D10" s="1">
+        <v>36.36</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>114388.56</v>
+      </c>
+      <c r="H10" s="1">
+        <v>32907.16</v>
+      </c>
+      <c r="I10" s="1">
+        <v>28.767876787679</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>147295.72</v>
+      </c>
+      <c r="M10" s="1">
+        <v>147295.72</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="1">
+        <v>335.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>796.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>681.6313134328</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>228346.49</v>
+      </c>
+      <c r="H11" s="1">
+        <v>38313.51</v>
+      </c>
+      <c r="I11" s="1">
+        <v>16.778672621594</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>266660.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>266660.0</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="1">
+        <v>1043.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>1655.8</v>
+      </c>
+      <c r="D12" s="1">
+        <v>481.8406040268</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>502559.75</v>
+      </c>
+      <c r="H12" s="1">
+        <v>1224439.65</v>
+      </c>
+      <c r="I12" s="1">
+        <v>243.64061188744</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>1726999.4</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1726999.4</v>
+      </c>
+      <c r="N12" s="1">
+        <v>2.66</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" s="1">
+        <v>7406.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>195.8</v>
+      </c>
+      <c r="D13" s="1">
+        <v>163.15</v>
+      </c>
+      <c r="E13" t="s">
+        <v>53</v>
+      </c>
+      <c r="F13">
+        <v>10.99</v>
+      </c>
+      <c r="G13" s="1">
+        <v>110083.13</v>
+      </c>
+      <c r="H13" s="1">
+        <v>21839.61</v>
+      </c>
+      <c r="I13" s="1">
+        <v>19.839197886179</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>131922.74</v>
+      </c>
+      <c r="M13" s="1">
+        <v>131922.74</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" s="1">
+        <v>7816.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>42.81</v>
+      </c>
+      <c r="D14" s="1">
+        <v>27.178662999</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>212428.43</v>
+      </c>
+      <c r="H14" s="1">
+        <v>122174.53</v>
+      </c>
+      <c r="I14" s="1">
+        <v>57.513266938893</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>334602.96</v>
+      </c>
+      <c r="M14" s="1">
+        <v>334602.96</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="1">
+        <v>18846.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>21.75</v>
+      </c>
+      <c r="D15" s="1">
+        <v>9.9422158548</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>187371.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>222529.5</v>
+      </c>
+      <c r="I15" s="1">
+        <v>118.76410970748</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>409900.5</v>
+      </c>
+      <c r="M15" s="1">
+        <v>409900.5</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="1">
+        <v>45140.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>11.998</v>
+      </c>
+      <c r="D16" s="1">
+        <v>8.878728179</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>400785.79</v>
+      </c>
+      <c r="H16" s="1">
+        <v>140803.93</v>
+      </c>
+      <c r="I16" s="1">
+        <v>35.131966629855</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>541589.72</v>
+      </c>
+      <c r="M16" s="1">
+        <v>541589.72</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="1">
+        <v>2059.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>67.3</v>
+      </c>
+      <c r="D17" s="1">
+        <v>88.1402282661</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>181480.73</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-42910.03</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-23.644400152016</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>138570.7</v>
+      </c>
+      <c r="M17" s="1">
+        <v>138570.7</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>63</v>
+      </c>
+      <c r="B18" s="1">
+        <v>2474.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>101.84</v>
+      </c>
+      <c r="D18" s="1">
+        <v>77.4989369442</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>191732.37</v>
+      </c>
+      <c r="H18" s="1">
+        <v>60219.79</v>
+      </c>
+      <c r="I18" s="1">
+        <v>31.408254120053</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>251952.16</v>
+      </c>
+      <c r="M18" s="1">
+        <v>251952.16</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B19" s="1">
+        <v>315118.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>11.314</v>
+      </c>
+      <c r="D19" s="1">
+        <v>11.2819122043</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>3555133.61</v>
+      </c>
+      <c r="H19" s="1">
+        <v>10111.44</v>
+      </c>
+      <c r="I19" s="1">
+        <v>0.28441800250652</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>3565245.05</v>
+      </c>
+      <c r="M19" s="1">
+        <v>3565245.05</v>
+      </c>
+      <c r="N19" s="1">
+        <v>5.49</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="1">
+        <v>58220.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>10.738</v>
+      </c>
+      <c r="D20" s="1">
+        <v>10.7262416695</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>624481.79</v>
+      </c>
+      <c r="H20" s="1">
+        <v>684.57</v>
+      </c>
+      <c r="I20" s="1">
+        <v>0.10962209162256</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>625166.36</v>
+      </c>
+      <c r="M20" s="1">
+        <v>625166.36</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" s="1">
+        <v>3879.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>567.6</v>
+      </c>
+      <c r="D21" s="1">
+        <v>607.7288450632</v>
+      </c>
+      <c r="E21" t="s">
+        <v>53</v>
+      </c>
+      <c r="F21">
+        <v>10.99</v>
+      </c>
+      <c r="G21" s="1">
+        <v>219035.03</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-18732.96</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-8.5524950050227</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>200302.07</v>
+      </c>
+      <c r="M21" s="1">
+        <v>200302.07</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>71</v>
+      </c>
+      <c r="B22" s="1">
+        <v>1961.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>87.82</v>
+      </c>
+      <c r="D22" s="1">
+        <v>134.2302141764</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>263225.45</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-91010.43</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-34.575087629255</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>172215.02</v>
+      </c>
+      <c r="M22" s="1">
+        <v>172215.02</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" s="1">
+        <v>1207.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>848.4</v>
+      </c>
+      <c r="D23" s="1">
+        <v>878.6</v>
+      </c>
+      <c r="E23" t="s">
+        <v>74</v>
+      </c>
+      <c r="F23">
+        <v>7.47</v>
+      </c>
+      <c r="G23" s="1">
+        <v>141990.49</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-4990.68</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-3.5147987727911</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>136999.81</v>
+      </c>
+      <c r="M23" s="1">
+        <v>136999.81</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>76</v>
+      </c>
+      <c r="B24" s="1">
+        <v>6623.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>38.1</v>
+      </c>
+      <c r="D24" s="1">
+        <v>30.7849992451</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>203889.05</v>
+      </c>
+      <c r="H24" s="1">
+        <v>48447.25</v>
+      </c>
+      <c r="I24" s="1">
+        <v>23.761575229273</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>252336.3</v>
+      </c>
+      <c r="M24" s="1">
+        <v>252336.3</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B25" s="1">
+        <v>3300.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>78.1</v>
+      </c>
+      <c r="D25" s="1">
+        <v>85.5049666667</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>282166.39</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-24436.39</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-8.6602766544945</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>257730.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>257730.0</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>80</v>
+      </c>
+      <c r="B26" s="1">
+        <v>1747.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>182.3</v>
+      </c>
+      <c r="D26" s="1">
+        <v>142.3228048082</v>
+      </c>
+      <c r="E26" t="s">
+        <v>30</v>
+      </c>
+      <c r="F26">
+        <v>0.92</v>
+      </c>
+      <c r="G26" s="1">
+        <v>265047.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>79477.12</v>
+      </c>
+      <c r="I26" s="1">
+        <v>29.986047757568</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>344524.12</v>
+      </c>
+      <c r="M26" s="1">
+        <v>344524.12</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B27" s="1">
+        <v>2669.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>66.64</v>
+      </c>
+      <c r="D27" s="1">
+        <v>72.3089996253</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>192992.72</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-15130.56</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-7.8399641188538</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>177862.16</v>
+      </c>
+      <c r="M27" s="1">
+        <v>177862.16</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>84</v>
+      </c>
+      <c r="B28" s="1">
+        <v>15946.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>17.03</v>
+      </c>
+      <c r="D28" s="1">
+        <v>18.5137921736</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>295220.93</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-23660.55</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-8.0145232250301</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>271560.38</v>
+      </c>
+      <c r="M28" s="1">
+        <v>271560.38</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>86</v>
+      </c>
+      <c r="B29" s="1">
+        <v>417.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>244.0</v>
+      </c>
+      <c r="D29" s="1">
+        <v>217.0630215827</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>90515.28</v>
+      </c>
+      <c r="H29" s="1">
+        <v>11232.72</v>
+      </c>
+      <c r="I29" s="1">
+        <v>12.409750044412</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>101748.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>101748.0</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>88</v>
+      </c>
+      <c r="B30" s="1">
+        <v>9932.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>26.12</v>
+      </c>
+      <c r="D30" s="1">
+        <v>30.3917680226</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>301851.04</v>
+      </c>
+      <c r="H30" s="1">
+        <v>-42427.2</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-14.055674613544</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>259423.84</v>
+      </c>
+      <c r="M30" s="1">
+        <v>259423.84</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>90</v>
+      </c>
+      <c r="B31" s="1">
+        <v>3119.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>76.66</v>
+      </c>
+      <c r="D31" s="1">
+        <v>98.567201026</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>307431.1</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-68328.56</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-22.22564990985</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>239102.54</v>
+      </c>
+      <c r="M31" s="1">
+        <v>239102.54</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>92</v>
+      </c>
+      <c r="B32" s="1">
+        <v>5150.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>17.805</v>
+      </c>
+      <c r="D32" s="1">
+        <v>17.8276</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>91812.14</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-116.39</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-0.12676972783773</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>91695.75</v>
+      </c>
+      <c r="M32" s="1">
+        <v>91695.75</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>94</v>
+      </c>
+      <c r="B33" s="1">
+        <v>45226.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>4.449</v>
+      </c>
+      <c r="D33" s="1">
+        <v>4.338545748</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>196215.07</v>
+      </c>
+      <c r="H33" s="1">
+        <v>4995.4</v>
+      </c>
+      <c r="I33" s="1">
+        <v>2.5458798857804</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>201210.47</v>
+      </c>
+      <c r="M33" s="1">
+        <v>201210.47</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>96</v>
+      </c>
+      <c r="B34" s="1">
+        <v>879.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>136.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>132.9155972696</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>116832.81</v>
+      </c>
+      <c r="H34" s="1">
+        <v>2711.19</v>
+      </c>
+      <c r="I34" s="1">
+        <v>2.3205724487839</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>119544.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>119544.0</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>98</v>
+      </c>
+      <c r="B35" s="1">
+        <v>3613.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>38.33</v>
+      </c>
+      <c r="D35" s="1">
+        <v>37.6865015223</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>136161.33</v>
+      </c>
+      <c r="H35" s="1">
+        <v>2324.96</v>
+      </c>
+      <c r="I35" s="1">
+        <v>1.7075038852808</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>138486.29</v>
+      </c>
+      <c r="M35" s="1">
+        <v>138486.29</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>100</v>
+      </c>
+      <c r="B36" s="1">
+        <v>30061.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>9.821</v>
+      </c>
+      <c r="D36" s="1">
+        <v>7.4988989056</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>225424.4</v>
+      </c>
+      <c r="H36" s="1">
+        <v>69804.68</v>
+      </c>
+      <c r="I36" s="1">
+        <v>30.965893665459</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>295229.08</v>
+      </c>
+      <c r="M36" s="1">
+        <v>295229.08</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>102</v>
+      </c>
+      <c r="B37" s="1">
+        <v>5422.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>27.18</v>
+      </c>
+      <c r="D37" s="1">
+        <v>26.7814976024</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>145209.28</v>
+      </c>
+      <c r="H37" s="1">
+        <v>2160.68</v>
+      </c>
+      <c r="I37" s="1">
+        <v>1.4879765260182</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>147369.96</v>
+      </c>
+      <c r="M37" s="1">
+        <v>147369.96</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>104</v>
+      </c>
+      <c r="B38" s="1">
+        <v>1117.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>116.5</v>
+      </c>
+      <c r="D38" s="1">
+        <v>104.5896956132</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>116826.69</v>
+      </c>
+      <c r="H38" s="1">
+        <v>13303.81</v>
+      </c>
+      <c r="I38" s="1">
+        <v>11.387646093542</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>130130.5</v>
+      </c>
+      <c r="M38" s="1">
+        <v>130130.5</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>106</v>
+      </c>
+      <c r="B39" s="1">
+        <v>1223.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>168.5</v>
+      </c>
+      <c r="D39" s="1">
+        <v>211.9287735078</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>259188.89</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-53113.39</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-20.492155354344</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>206075.5</v>
+      </c>
+      <c r="M39" s="1">
+        <v>206075.5</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>108</v>
+      </c>
+      <c r="B40" s="1">
+        <v>10710.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>42.82</v>
+      </c>
+      <c r="D40" s="1">
+        <v>35.176844071</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>376744.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>81858.2</v>
+      </c>
+      <c r="I40" s="1">
+        <v>21.727804556941</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>458602.2</v>
+      </c>
+      <c r="M40" s="1">
+        <v>458602.2</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>110</v>
+      </c>
+      <c r="B41" s="1">
+        <v>40.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>3251.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>2845.17075</v>
+      </c>
+      <c r="E41" t="s">
+        <v>30</v>
+      </c>
+      <c r="F41">
+        <v>0.92</v>
+      </c>
+      <c r="G41" s="1">
+        <v>124220.83</v>
+      </c>
+      <c r="H41" s="1">
+        <v>16454.2</v>
+      </c>
+      <c r="I41" s="1">
+        <v>13.245926629213</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>140675.03</v>
+      </c>
+      <c r="M41" s="1">
+        <v>140675.03</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>112</v>
+      </c>
+      <c r="B42" s="1">
+        <v>2220.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>70.26</v>
+      </c>
+      <c r="D42" s="1">
+        <v>68.4870630631</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>152041.28</v>
+      </c>
+      <c r="H42" s="1">
+        <v>3935.92</v>
+      </c>
+      <c r="I42" s="1">
+        <v>2.588718011319</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>155977.2</v>
+      </c>
+      <c r="M42" s="1">
+        <v>155977.2</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>114</v>
+      </c>
+      <c r="B43" s="1">
+        <v>95.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>1620.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>2309.3462105263</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>219387.89</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-65487.89</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-29.850275692063</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>153900.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>153900.0</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>116</v>
+      </c>
+      <c r="B44" s="1">
+        <v>14131.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>21.19</v>
+      </c>
+      <c r="D44" s="1">
+        <v>15.6609051023</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>221304.25</v>
+      </c>
+      <c r="H44" s="1">
+        <v>78131.64</v>
+      </c>
+      <c r="I44" s="1">
+        <v>35.305078867667</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>299435.89</v>
+      </c>
+      <c r="M44" s="1">
+        <v>299435.89</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>118</v>
+      </c>
+      <c r="B45" s="1">
+        <v>2472.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>53.6</v>
+      </c>
+      <c r="D45" s="1">
+        <v>49.7380097087</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>122952.36</v>
+      </c>
+      <c r="H45" s="1">
+        <v>9546.84</v>
+      </c>
+      <c r="I45" s="1">
+        <v>7.7646659242653</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>132499.2</v>
+      </c>
+      <c r="M45" s="1">
+        <v>132499.2</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>120</v>
+      </c>
+      <c r="B46" s="1">
+        <v>3126.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>55.16</v>
+      </c>
+      <c r="D46" s="1">
+        <v>48.0144273832</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>150093.1</v>
+      </c>
+      <c r="H46" s="1">
+        <v>22337.06</v>
+      </c>
+      <c r="I46" s="1">
+        <v>14.882136487287</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>172430.16</v>
+      </c>
+      <c r="M46" s="1">
+        <v>172430.16</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>122</v>
+      </c>
+      <c r="B47" s="1">
+        <v>4277.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>85.94</v>
+      </c>
+      <c r="D47" s="1">
+        <v>29.8435234978</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>127640.75</v>
+      </c>
+      <c r="H47" s="1">
+        <v>239924.63</v>
+      </c>
+      <c r="I47" s="1">
+        <v>187.9686777146</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>367565.38</v>
+      </c>
+      <c r="M47" s="1">
+        <v>367565.38</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>124</v>
+      </c>
+      <c r="B48" s="1">
+        <v>9530.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>28.175</v>
+      </c>
+      <c r="D48" s="1">
+        <v>13.0022214061</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>123911.17</v>
+      </c>
+      <c r="H48" s="1">
+        <v>144596.58</v>
+      </c>
+      <c r="I48" s="1">
+        <v>116.69374116958</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>268507.75</v>
+      </c>
+      <c r="M48" s="1">
+        <v>268507.75</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>126</v>
+      </c>
+      <c r="B49" s="1">
+        <v>78043.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>6.234</v>
+      </c>
+      <c r="D49" s="1">
+        <v>5.2607704727</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>410566.31</v>
+      </c>
+      <c r="H49" s="1">
+        <v>75953.75</v>
+      </c>
+      <c r="I49" s="1">
+        <v>18.499752208115</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>486520.06</v>
+      </c>
+      <c r="M49" s="1">
+        <v>486520.06</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>128</v>
+      </c>
+      <c r="B50" s="1">
+        <v>1614.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>121.55</v>
+      </c>
+      <c r="D50" s="1">
+        <v>117.9</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>190290.6</v>
+      </c>
+      <c r="H50" s="1">
+        <v>5891.1</v>
+      </c>
+      <c r="I50" s="1">
+        <v>3.0958439355386</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>196181.7</v>
+      </c>
+      <c r="M50" s="1">
+        <v>196181.7</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>130</v>
+      </c>
+      <c r="B51" s="1">
+        <v>672.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>266.1</v>
+      </c>
+      <c r="D51" s="1">
+        <v>259.3091815476</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>174255.77</v>
+      </c>
+      <c r="H51" s="1">
+        <v>4563.43</v>
+      </c>
+      <c r="I51" s="1">
+        <v>2.6188114172633</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>178819.2</v>
+      </c>
+      <c r="M51" s="1">
+        <v>178819.2</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>132</v>
+      </c>
+      <c r="B52" s="1">
+        <v>1621.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>76.9</v>
+      </c>
+      <c r="D52" s="1">
+        <v>86.5095064775</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>140231.91</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-15577.01</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-11.108035253888</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>124654.9</v>
+      </c>
+      <c r="M52" s="1">
+        <v>124654.9</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>134</v>
+      </c>
+      <c r="B53" s="1">
+        <v>49492.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>4.361</v>
+      </c>
+      <c r="D53" s="1">
+        <v>3.5730685767</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>176838.31</v>
+      </c>
+      <c r="H53" s="1">
+        <v>38996.3</v>
+      </c>
+      <c r="I53" s="1">
+        <v>22.051952430443</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>215834.61</v>
+      </c>
+      <c r="M53" s="1">
+        <v>215834.61</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>136</v>
+      </c>
+      <c r="B54" s="1">
+        <v>6563.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>23.68</v>
+      </c>
+      <c r="D54" s="1">
+        <v>24.17400579</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>158654.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-3242.16</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-2.0435412911115</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>155411.84</v>
+      </c>
+      <c r="M54" s="1">
+        <v>155411.84</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>138</v>
+      </c>
+      <c r="B55" s="1">
+        <v>2053.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>165.7</v>
+      </c>
+      <c r="D55" s="1">
+        <v>109.1677496347</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>224121.39</v>
+      </c>
+      <c r="H55" s="1">
+        <v>116060.71</v>
+      </c>
+      <c r="I55" s="1">
+        <v>51.784753789007</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>340182.1</v>
+      </c>
+      <c r="M55" s="1">
+        <v>340182.1</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>140</v>
+      </c>
+      <c r="B56" s="1">
+        <v>1379.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>154.05</v>
+      </c>
+      <c r="D56" s="1">
+        <v>122.6609862219</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>169149.5</v>
+      </c>
+      <c r="H56" s="1">
+        <v>43285.45</v>
+      </c>
+      <c r="I56" s="1">
+        <v>25.590054951389</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>212434.95</v>
+      </c>
+      <c r="M56" s="1">
+        <v>212434.95</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>142</v>
+      </c>
+      <c r="B57" s="1">
+        <v>2413.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>50.08</v>
+      </c>
+      <c r="D57" s="1">
+        <v>52.518976378</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>126728.29</v>
+      </c>
+      <c r="H57" s="1">
+        <v>-5885.25</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-4.6439906985252</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>120843.04</v>
+      </c>
+      <c r="M57" s="1">
+        <v>120843.04</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>144</v>
+      </c>
+      <c r="B58" s="1">
+        <v>413.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>500.4</v>
+      </c>
+      <c r="D58" s="1">
+        <v>476.3866101695</v>
+      </c>
+      <c r="E58" t="s">
+        <v>30</v>
+      </c>
+      <c r="F58">
+        <v>0.92</v>
+      </c>
+      <c r="G58" s="1">
+        <v>192621.35</v>
+      </c>
+      <c r="H58" s="1">
+        <v>30945.5</v>
+      </c>
+      <c r="I58" s="1">
+        <v>16.065456918457</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>223566.85</v>
+      </c>
+      <c r="M58" s="1">
+        <v>223566.85</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>146</v>
+      </c>
+      <c r="B59" s="1">
+        <v>758.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>378.1</v>
+      </c>
+      <c r="D59" s="1">
+        <v>396.219116095</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>300334.09</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-13734.29</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-4.5730040169599</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>286599.8</v>
+      </c>
+      <c r="M59" s="1">
+        <v>286599.8</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>148</v>
+      </c>
+      <c r="B60" s="1">
+        <v>690.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>481.35</v>
+      </c>
+      <c r="D60" s="1">
+        <v>626.5443623188</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>432315.61</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-100184.11</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-23.173835892717</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>332131.5</v>
+      </c>
+      <c r="M60" s="1">
+        <v>332131.5</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>150</v>
+      </c>
+      <c r="B61" s="1">
+        <v>7114.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>14.462</v>
+      </c>
+      <c r="D61" s="1">
+        <v>14.8059179083</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>105329.3</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-2446.63</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-2.3228389441494</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>102882.67</v>
+      </c>
+      <c r="M61" s="1">
+        <v>102882.67</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>152</v>
+      </c>
+      <c r="B62" s="1">
+        <v>2996.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>133.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>124.1913017356</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>372077.14</v>
+      </c>
+      <c r="H62" s="1">
+        <v>26390.86</v>
+      </c>
+      <c r="I62" s="1">
+        <v>7.0928463920143</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>398468.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>398468.0</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>154</v>
+      </c>
+      <c r="B63" s="1">
+        <v>9981.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>15.72</v>
+      </c>
+      <c r="D63" s="1">
+        <v>11.7760224426</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>117536.48</v>
+      </c>
+      <c r="H63" s="1">
+        <v>39364.84</v>
+      </c>
+      <c r="I63" s="1">
+        <v>33.491593418486</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>156901.32</v>
+      </c>
+      <c r="M63" s="1">
+        <v>156901.32</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>156</v>
+      </c>
+      <c r="B64" s="1">
+        <v>2183.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>51.22</v>
+      </c>
+      <c r="D64" s="1">
+        <v>52.2038021072</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>113960.9</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-2147.64</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-1.8845411013778</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>111813.26</v>
+      </c>
+      <c r="M64" s="1">
+        <v>111813.26</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>158</v>
+      </c>
+      <c r="B65" s="1">
+        <v>543.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>283.61</v>
+      </c>
+      <c r="D65" s="1">
+        <v>188.8392633517</v>
+      </c>
+      <c r="E65" t="s">
+        <v>159</v>
+      </c>
+      <c r="F65">
+        <v>1.14</v>
+      </c>
+      <c r="G65" s="1">
+        <v>87486.66</v>
+      </c>
+      <c r="H65" s="1">
+        <v>47064.24</v>
+      </c>
+      <c r="I65" s="1">
+        <v>53.795904427029</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>134550.9</v>
+      </c>
+      <c r="M65" s="1">
+        <v>134550.9</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>161</v>
+      </c>
+      <c r="B66" s="1">
+        <v>2888.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>79.0</v>
+      </c>
+      <c r="D66" s="1">
+        <v>78.1808102493</v>
+      </c>
+      <c r="E66" t="s">
+        <v>30</v>
+      </c>
+      <c r="F66">
+        <v>0.92</v>
+      </c>
+      <c r="G66" s="1">
+        <v>240853.72</v>
+      </c>
+      <c r="H66" s="1">
+        <v>5957.18</v>
+      </c>
+      <c r="I66" s="1">
+        <v>2.4733601789501</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>246810.9</v>
+      </c>
+      <c r="M66" s="1">
+        <v>246810.9</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>163</v>
+      </c>
+      <c r="B67" s="1">
+        <v>12476.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>12.28</v>
+      </c>
+      <c r="D67" s="1">
+        <v>5.3123998076</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>66277.5</v>
+      </c>
+      <c r="H67" s="1">
+        <v>86927.78</v>
+      </c>
+      <c r="I67" s="1">
+        <v>131.15730074309</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>153205.28</v>
+      </c>
+      <c r="M67" s="1">
+        <v>153205.28</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>165</v>
+      </c>
+      <c r="B68" s="1">
+        <v>3678.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>120.28</v>
+      </c>
+      <c r="D68" s="1">
+        <v>114.3359026645</v>
+      </c>
+      <c r="E68" t="s">
+        <v>30</v>
+      </c>
+      <c r="F68">
+        <v>0.92</v>
+      </c>
+      <c r="G68" s="1">
+        <v>452569.35</v>
+      </c>
+      <c r="H68" s="1">
+        <v>26000.36</v>
+      </c>
+      <c r="I68" s="1">
+        <v>5.745055426312</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>478569.71</v>
+      </c>
+      <c r="M68" s="1">
+        <v>478569.71</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>167</v>
+      </c>
+      <c r="B69" s="1">
+        <v>4231.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>390.8</v>
+      </c>
+      <c r="D69" s="1">
+        <v>379.9730961948</v>
+      </c>
+      <c r="E69" t="s">
+        <v>74</v>
+      </c>
+      <c r="F69">
+        <v>7.47</v>
+      </c>
+      <c r="G69" s="1">
+        <v>215220.35</v>
+      </c>
+      <c r="H69" s="1">
+        <v>5992.13</v>
+      </c>
+      <c r="I69" s="1">
+        <v>2.7841837447063</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>221212.48</v>
+      </c>
+      <c r="M69" s="1">
+        <v>221212.48</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>169</v>
+      </c>
+      <c r="B70" s="1">
+        <v>10644.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>151.75</v>
+      </c>
+      <c r="D70" s="1">
+        <v>154.5313566328</v>
+      </c>
+      <c r="E70" t="s">
+        <v>74</v>
+      </c>
+      <c r="F70">
+        <v>7.47</v>
+      </c>
+      <c r="G70" s="1">
+        <v>220120.73</v>
+      </c>
+      <c r="H70" s="1">
+        <v>-4025.29</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-1.8286737464481</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>216095.44</v>
+      </c>
+      <c r="M70" s="1">
+        <v>216095.44</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>171</v>
+      </c>
+      <c r="B71" s="1">
+        <v>1748.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>1077.41</v>
+      </c>
+      <c r="D71" s="1">
+        <v>1076.4467334096</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>1881628.89</v>
+      </c>
+      <c r="H71" s="1">
+        <v>1683.79</v>
+      </c>
+      <c r="I71" s="1">
+        <v>0.089485764645121</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>1883312.68</v>
+      </c>
+      <c r="M71" s="1">
+        <v>1883312.68</v>
+      </c>
+      <c r="N71" s="1">
+        <v>2.9</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>173</v>
+      </c>
+      <c r="B72" s="1">
+        <v>1872.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>135.3</v>
+      </c>
+      <c r="D72" s="1">
+        <v>113.3271794872</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>212148.48</v>
+      </c>
+      <c r="H72" s="1">
+        <v>41133.12</v>
+      </c>
+      <c r="I72" s="1">
+        <v>19.388835592883</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>253281.6</v>
+      </c>
+      <c r="M72" s="1">
+        <v>253281.6</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>175</v>
+      </c>
+      <c r="B73" s="1">
+        <v>9095.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>16.865</v>
+      </c>
+      <c r="D73" s="1">
+        <v>17.7025002749</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>161004.24</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-7617.06</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-4.7309685757344</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>153387.18</v>
+      </c>
+      <c r="M73" s="1">
+        <v>153387.18</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>177</v>
+      </c>
+      <c r="B74" s="1">
+        <v>2970.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>63.48</v>
+      </c>
+      <c r="D74" s="1">
+        <v>78.5086060606</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>233170.56</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-44634.96</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-19.14262246486</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>188535.6</v>
+      </c>
+      <c r="M74" s="1">
+        <v>188535.6</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>179</v>
+      </c>
+      <c r="B75" s="1">
+        <v>3259.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>37.855</v>
+      </c>
+      <c r="D75" s="1">
+        <v>45.4549984658</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>148137.84</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-24768.39</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-16.719826615536</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>123369.45</v>
+      </c>
+      <c r="M75" s="1">
+        <v>123369.45</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>181</v>
+      </c>
+      <c r="B76" s="1">
+        <v>1090.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>154.7</v>
+      </c>
+      <c r="D76" s="1">
+        <v>93.69</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>102122.1</v>
+      </c>
+      <c r="H76" s="1">
+        <v>66500.9</v>
+      </c>
+      <c r="I76" s="1">
+        <v>65.119009499413</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>168623.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>168623.0</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>183</v>
+      </c>
+      <c r="B77" s="1">
+        <v>2635.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>87.72</v>
+      </c>
+      <c r="D77" s="1">
+        <v>100.0376622391</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>263599.24</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-32457.04</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-12.31302487822</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>231142.2</v>
+      </c>
+      <c r="M77" s="1">
+        <v>231142.2</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>185</v>
+      </c>
+      <c r="B78" s="1">
+        <v>5214.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>27.82</v>
+      </c>
+      <c r="D78" s="1">
+        <v>30.6092424242</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>159596.59</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-14543.11</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-9.1124190059449</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>145053.48</v>
+      </c>
+      <c r="M78" s="1">
+        <v>145053.48</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>187</v>
+      </c>
+      <c r="B79" s="1">
+        <v>2128.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>45.24</v>
+      </c>
+      <c r="D79" s="1">
+        <v>52.35</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>111400.8</v>
+      </c>
+      <c r="H79" s="1">
+        <v>-15130.08</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-13.581661891117</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>96270.72</v>
+      </c>
+      <c r="M79" s="1">
+        <v>96270.72</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>189</v>
+      </c>
+      <c r="B80" s="1">
+        <v>1990.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>318.6</v>
+      </c>
+      <c r="D80" s="1">
+        <v>344.6538592965</v>
+      </c>
+      <c r="E80" t="s">
+        <v>30</v>
+      </c>
+      <c r="F80">
+        <v>0.92</v>
+      </c>
+      <c r="G80" s="1">
+        <v>739795.74</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-53930.31</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-7.2898919369284</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>685865.43</v>
+      </c>
+      <c r="M80" s="1">
+        <v>685865.43</v>
+      </c>
+      <c r="N80" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>191</v>
+      </c>
+      <c r="B81" s="1">
+        <v>2753.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>502.9</v>
+      </c>
+      <c r="D81" s="1">
+        <v>610.9317217581</v>
+      </c>
+      <c r="E81" t="s">
+        <v>53</v>
+      </c>
+      <c r="F81">
+        <v>10.99</v>
+      </c>
+      <c r="G81" s="1">
+        <v>153569.68</v>
+      </c>
+      <c r="H81" s="1">
+        <v>-27615.92</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-17.982664286336</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>125953.76</v>
+      </c>
+      <c r="M81" s="1">
+        <v>125953.76</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>193</v>
+      </c>
+      <c r="B82" s="1">
+        <v>1085.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>331.2</v>
+      </c>
+      <c r="D82" s="1">
+        <v>269.5989493088</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>292514.86</v>
+      </c>
+      <c r="H82" s="1">
+        <v>66837.14</v>
+      </c>
+      <c r="I82" s="1">
+        <v>22.8491434589</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>359352.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>359352.0</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>195</v>
+      </c>
+      <c r="B83" s="1">
+        <v>25406.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>4.493</v>
+      </c>
+      <c r="D83" s="1">
+        <v>2.5732000315</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>65374.72</v>
+      </c>
+      <c r="H83" s="1">
+        <v>48774.44</v>
+      </c>
+      <c r="I83" s="1">
+        <v>74.607493538787</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>114149.16</v>
+      </c>
+      <c r="M83" s="1">
+        <v>114149.16</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>197</v>
+      </c>
+      <c r="B84" s="1">
+        <v>3585.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>72.49</v>
+      </c>
+      <c r="D84" s="1">
+        <v>97.4893417015</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>349499.29</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-89622.64</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-25.643153667065</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>259876.65</v>
+      </c>
+      <c r="M84" s="1">
+        <v>259876.65</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>199</v>
+      </c>
+      <c r="B85" s="1">
+        <v>3511.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>132.22</v>
+      </c>
+      <c r="D85" s="1">
+        <v>148.4622187411</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>521250.85</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-57026.43</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-10.940304461854</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>464224.42</v>
+      </c>
+      <c r="M85" s="1">
+        <v>464224.42</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>201</v>
+      </c>
+      <c r="B86" s="1">
+        <v>3828.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>32.7</v>
+      </c>
+      <c r="D86" s="1">
+        <v>35.3299660397</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>135243.11</v>
+      </c>
+      <c r="H86" s="1">
+        <v>-10067.51</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-7.4440095321677</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>125175.6</v>
+      </c>
+      <c r="M86" s="1">
+        <v>125175.6</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>203</v>
+      </c>
+      <c r="B87" s="1">
+        <v>1888.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>292.75</v>
+      </c>
+      <c r="D87" s="1">
+        <v>111.4399523305</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>210398.63</v>
+      </c>
+      <c r="H87" s="1">
+        <v>342313.37</v>
+      </c>
+      <c r="I87" s="1">
+        <v>162.69752802098</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>552712.0</v>
+      </c>
+      <c r="M87" s="1">
+        <v>552712.0</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>205</v>
+      </c>
+      <c r="B88" s="1">
+        <v>2290.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>89.84</v>
+      </c>
+      <c r="D88" s="1">
+        <v>93.9310873362</v>
+      </c>
+      <c r="E88" t="s">
+        <v>30</v>
+      </c>
+      <c r="F88">
+        <v>0.92</v>
+      </c>
+      <c r="G88" s="1">
+        <v>234941.42</v>
+      </c>
+      <c r="H88" s="1">
+        <v>-12382.35</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-5.2703988934774</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>222559.07</v>
+      </c>
+      <c r="M88" s="1">
+        <v>222559.07</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>207</v>
+      </c>
+      <c r="B89" s="1">
+        <v>2116.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>169.14</v>
+      </c>
+      <c r="D89" s="1">
+        <v>117.8749196597</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>249423.33</v>
+      </c>
+      <c r="H89" s="1">
+        <v>108476.91</v>
+      </c>
+      <c r="I89" s="1">
+        <v>43.491084013673</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>357900.24</v>
+      </c>
+      <c r="M89" s="1">
+        <v>357900.24</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>209</v>
+      </c>
+      <c r="B90" s="1">
+        <v>5934.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>34.5</v>
+      </c>
+      <c r="D90" s="1">
+        <v>47.7027822717</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>283068.31</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-78345.31</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-27.677174460115</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>204723.0</v>
+      </c>
+      <c r="M90" s="1">
+        <v>204723.0</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>211</v>
+      </c>
+      <c r="B91" s="1">
+        <v>1884.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>279.0</v>
+      </c>
+      <c r="D91" s="1">
+        <v>199.4522505308</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>375768.04</v>
+      </c>
+      <c r="H91" s="1">
+        <v>149867.96</v>
+      </c>
+      <c r="I91" s="1">
+        <v>39.883104481158</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>525636.0</v>
+      </c>
+      <c r="M91" s="1">
+        <v>525636.0</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>213</v>
+      </c>
+      <c r="B92" s="1">
+        <v>606.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>163.6</v>
+      </c>
+      <c r="D92" s="1">
+        <v>142.49669967</v>
+      </c>
+      <c r="E92" t="s">
+        <v>30</v>
+      </c>
+      <c r="F92">
+        <v>0.92</v>
+      </c>
+      <c r="G92" s="1">
+        <v>93450.57</v>
+      </c>
+      <c r="H92" s="1">
+        <v>13799.11</v>
+      </c>
+      <c r="I92" s="1">
+        <v>14.766212768954</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>107249.68</v>
+      </c>
+      <c r="M92" s="1">
+        <v>107249.68</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>215</v>
+      </c>
+      <c r="B93" s="1">
+        <v>4487.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>78.92</v>
+      </c>
+      <c r="D93" s="1">
+        <v>40.8524136394</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>183304.78</v>
+      </c>
+      <c r="H93" s="1">
+        <v>170809.26</v>
+      </c>
+      <c r="I93" s="1">
+        <v>93.183200132588</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>354114.04</v>
+      </c>
+      <c r="M93" s="1">
+        <v>354114.04</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>217</v>
+      </c>
+      <c r="B94" s="1">
+        <v>196.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>459.34</v>
+      </c>
+      <c r="D94" s="1">
+        <v>509.0768367347</v>
+      </c>
+      <c r="E94" t="s">
+        <v>159</v>
+      </c>
+      <c r="F94">
+        <v>1.14</v>
+      </c>
+      <c r="G94" s="1">
+        <v>89714.07</v>
+      </c>
+      <c r="H94" s="1">
+        <v>-11053.78</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-12.321121982316</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>78660.29</v>
+      </c>
+      <c r="M94" s="1">
+        <v>78660.29</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>219</v>
+      </c>
+      <c r="B95" s="1">
+        <v>16435.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>95.86</v>
+      </c>
+      <c r="D95" s="1">
+        <v>70.1507995132</v>
+      </c>
+      <c r="E95" t="s">
+        <v>53</v>
+      </c>
+      <c r="F95">
+        <v>10.99</v>
+      </c>
+      <c r="G95" s="1">
+        <v>106515.94</v>
+      </c>
+      <c r="H95" s="1">
+        <v>36811.85</v>
+      </c>
+      <c r="I95" s="1">
+        <v>34.55994473691</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>143327.79</v>
+      </c>
+      <c r="M95" s="1">
+        <v>143327.79</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>221</v>
+      </c>
+      <c r="B96" s="1">
+        <v>3641.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>69.39</v>
+      </c>
+      <c r="D96" s="1">
+        <v>24.1150343312</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>87802.84</v>
+      </c>
+      <c r="H96" s="1">
+        <v>164846.15</v>
+      </c>
+      <c r="I96" s="1">
+        <v>187.74580639988</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>252648.99</v>
+      </c>
+      <c r="M96" s="1">
+        <v>252648.99</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>223</v>
+      </c>
+      <c r="B97" s="1">
+        <v>929.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>124.5</v>
+      </c>
+      <c r="D97" s="1">
+        <v>118.1</v>
+      </c>
+      <c r="E97" t="s">
+        <v>30</v>
+      </c>
+      <c r="F97">
+        <v>0.92</v>
+      </c>
+      <c r="G97" s="1">
+        <v>119274.78</v>
+      </c>
+      <c r="H97" s="1">
+        <v>5844.76</v>
+      </c>
+      <c r="I97" s="1">
+        <v>4.9002479820126</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>125119.54</v>
+      </c>
+      <c r="M97" s="1">
+        <v>125119.54</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>225</v>
+      </c>
+      <c r="B98" s="1">
+        <v>8398.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>35.1</v>
+      </c>
+      <c r="D98" s="1">
+        <v>30.3729018814</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>255071.63</v>
+      </c>
+      <c r="H98" s="1">
+        <v>39698.17</v>
+      </c>
+      <c r="I98" s="1">
+        <v>15.563537975587</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>294769.8</v>
+      </c>
+      <c r="M98" s="1">
+        <v>294769.8</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>227</v>
+      </c>
+      <c r="B99" s="1">
+        <v>1324.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>226.3</v>
+      </c>
+      <c r="D99" s="1">
+        <v>246.4882326284</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>326350.42</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-26729.22</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-8.1903433738495</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>299621.2</v>
+      </c>
+      <c r="M99" s="1">
+        <v>299621.2</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>229</v>
+      </c>
+      <c r="B100" s="1">
+        <v>833.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>247.6</v>
+      </c>
+      <c r="D100" s="1">
+        <v>259.1050420168</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>215834.5</v>
+      </c>
+      <c r="H100" s="1">
+        <v>-9583.7</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-4.440300322701</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>206250.8</v>
+      </c>
+      <c r="M100" s="1">
+        <v>206250.8</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>231</v>
+      </c>
+      <c r="B101" s="1">
+        <v>5467.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>22.08</v>
+      </c>
+      <c r="D101" s="1">
+        <v>20.9781781599</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>114687.7</v>
+      </c>
+      <c r="H101" s="1">
+        <v>6023.66</v>
+      </c>
+      <c r="I101" s="1">
+        <v>5.2522284429804</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>120711.36</v>
+      </c>
+      <c r="M101" s="1">
+        <v>120711.36</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>233</v>
+      </c>
+      <c r="B102" s="1">
+        <v>3529.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>80.04</v>
+      </c>
+      <c r="D102" s="1">
+        <v>66.8485208274</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>235908.43</v>
+      </c>
+      <c r="H102" s="1">
+        <v>46552.73</v>
+      </c>
+      <c r="I102" s="1">
+        <v>19.733389773312</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>282461.16</v>
+      </c>
+      <c r="M102" s="1">
+        <v>282461.16</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>235</v>
+      </c>
+      <c r="B103" s="1">
+        <v>3700.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>50.99</v>
+      </c>
+      <c r="D103" s="1">
+        <v>48.2958756757</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>205615.42</v>
+      </c>
+      <c r="H103" s="1">
+        <v>-16952.42</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-8.2447221127676</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>188663.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>188663.0</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>237</v>
+      </c>
+      <c r="B104" s="1">
+        <v>8426.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>36.02</v>
+      </c>
+      <c r="D104" s="1">
+        <v>28.524837408</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>240350.28</v>
+      </c>
+      <c r="H104" s="1">
+        <v>63154.24</v>
+      </c>
+      <c r="I104" s="1">
+        <v>26.275916965855</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>303504.52</v>
+      </c>
+      <c r="M104" s="1">
+        <v>303504.52</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>239</v>
+      </c>
+      <c r="B105" s="1">
+        <v>4816.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>184.15</v>
+      </c>
+      <c r="D105" s="1">
+        <v>192.4519539037</v>
+      </c>
+      <c r="E105" t="s">
+        <v>74</v>
+      </c>
+      <c r="F105">
+        <v>7.47</v>
+      </c>
+      <c r="G105" s="1">
+        <v>124101.18</v>
+      </c>
+      <c r="H105" s="1">
+        <v>-5450.5</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-4.3919808014718</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>118650.68</v>
+      </c>
+      <c r="M105" s="1">
+        <v>118650.68</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>241</v>
+      </c>
+      <c r="B106" s="1">
+        <v>8694.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>20.86</v>
+      </c>
+      <c r="D106" s="1">
+        <v>25.7960697032</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>224271.03</v>
+      </c>
+      <c r="H106" s="1">
+        <v>-42914.19</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-19.134968078579</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>181356.84</v>
+      </c>
+      <c r="M106" s="1">
+        <v>181356.84</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>243</v>
+      </c>
+      <c r="B107" s="1">
+        <v>2220.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>56.54</v>
+      </c>
+      <c r="D107" s="1">
+        <v>112.9185405405</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>250679.16</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-125160.36</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-49.928506222855</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>125518.8</v>
+      </c>
+      <c r="M107" s="1">
+        <v>125518.8</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>245</v>
+      </c>
+      <c r="B108" s="1">
+        <v>329.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>584.2</v>
+      </c>
+      <c r="D108" s="1">
+        <v>435.7287234043</v>
+      </c>
+      <c r="E108" t="s">
+        <v>30</v>
+      </c>
+      <c r="F108">
+        <v>0.92</v>
+      </c>
+      <c r="G108" s="1">
+        <v>141972.86</v>
+      </c>
+      <c r="H108" s="1">
+        <v>65947.74</v>
+      </c>
+      <c r="I108" s="1">
+        <v>46.450948441836</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>207920.6</v>
+      </c>
+      <c r="M108" s="1">
+        <v>207920.6</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>247</v>
+      </c>
+      <c r="B109" s="1">
+        <v>113.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>279.95</v>
+      </c>
+      <c r="D109" s="1">
+        <v>276.049557522</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>44075.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>0</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>44075.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>44075.0</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>249</v>
+      </c>
+      <c r="B110" s="1">
+        <v>28.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>114.97</v>
+      </c>
+      <c r="D110" s="1">
+        <v>114.86</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>3080.0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>0</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>3080.0</v>
+      </c>
+      <c r="M110" s="1">
+        <v>3080.0</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>251</v>
+      </c>
+      <c r="B111" s="1">
+        <v>2.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>126.47</v>
+      </c>
+      <c r="D111" s="1">
+        <v>125.75</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>1440.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>0</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" s="1">
+        <v>1440.0</v>
+      </c>
+      <c r="M111" s="1">
+        <v>1440.0</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>253</v>
+      </c>
+      <c r="B112" s="1">
+        <v>53.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>105.83</v>
+      </c>
+      <c r="D112" s="1">
+        <v>105.69</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>7420.0</v>
+      </c>
+      <c r="I112" s="1">
+        <v>0</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112" s="1">
+        <v>7420.0</v>
+      </c>
+      <c r="M112" s="1">
+        <v>7420.0</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>255</v>
+      </c>
+      <c r="B113" s="1">
+        <v>-3.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>6359.0</v>
+      </c>
+      <c r="D113" s="1">
+        <v>6288.0</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>-2130.0</v>
+      </c>
+      <c r="I113" s="1">
+        <v>0</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" s="1">
+        <v>-2130.0</v>
+      </c>
+      <c r="M113" s="1">
+        <v>-2130.0</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>257</v>
+      </c>
+      <c r="B114" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>99.75</v>
+      </c>
+      <c r="D114" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>99331.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>419.0</v>
+      </c>
+      <c r="I114" s="1">
+        <v>0.42182198910713</v>
+      </c>
+      <c r="J114">
+        <v>0.16</v>
+      </c>
+      <c r="K114">
+        <v>158.9</v>
+      </c>
+      <c r="L114" s="1">
+        <v>99750.0</v>
+      </c>
+      <c r="M114" s="1">
+        <v>99908.9</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>259</v>
+      </c>
+      <c r="B115" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>100.873</v>
+      </c>
+      <c r="D115" s="1">
+        <v>99.847</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>199694.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>2052.0</v>
+      </c>
+      <c r="I115" s="1">
+        <v>1.0275721854437</v>
+      </c>
+      <c r="J115">
+        <v>0.28</v>
+      </c>
+      <c r="K115">
+        <v>556.16</v>
+      </c>
+      <c r="L115" s="1">
+        <v>201746.0</v>
+      </c>
+      <c r="M115" s="1">
+        <v>202302.16</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>261</v>
+      </c>
+      <c r="B116" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>101.736</v>
+      </c>
+      <c r="D116" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>199780.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>3692.0</v>
+      </c>
+      <c r="I116" s="1">
+        <v>1.8480328361197</v>
+      </c>
+      <c r="J116">
+        <v>0.67</v>
+      </c>
+      <c r="K116" t="s">
+        <v>262</v>
+      </c>
+      <c r="L116" s="1">
+        <v>203472.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>204815.15</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>264</v>
+      </c>
+      <c r="B117" s="1">
+        <v>185000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>98.591</v>
+      </c>
+      <c r="D117" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>183760.5</v>
+      </c>
+      <c r="H117" s="1">
+        <v>-1367.15</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-0.74398469747307</v>
+      </c>
+      <c r="J117">
+        <v>2.1</v>
+      </c>
+      <c r="K117" t="s">
+        <v>265</v>
+      </c>
+      <c r="L117" s="1">
+        <v>182393.35</v>
+      </c>
+      <c r="M117" s="1">
+        <v>186270.75</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>267</v>
+      </c>
+      <c r="B118" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>97.219</v>
+      </c>
+      <c r="D118" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>198506.0</v>
+      </c>
+      <c r="H118" s="1">
+        <v>-4068.0</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-2.0493083332494</v>
+      </c>
+      <c r="J118">
+        <v>0.41</v>
+      </c>
+      <c r="K118">
+        <v>821.92</v>
+      </c>
+      <c r="L118" s="1">
+        <v>194438.0</v>
+      </c>
+      <c r="M118" s="1">
+        <v>195259.92</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>269</v>
+      </c>
+      <c r="B119" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>94.155</v>
+      </c>
+      <c r="D119" s="1">
+        <v>93.8</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>93800.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>355.0</v>
+      </c>
+      <c r="I119" s="1">
+        <v>0.37846481876333</v>
+      </c>
+      <c r="J119">
+        <v>0.51</v>
+      </c>
+      <c r="K119">
+        <v>505.48</v>
+      </c>
+      <c r="L119" s="1">
+        <v>94155.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>94660.48</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>271</v>
+      </c>
+      <c r="B120" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>99.968</v>
+      </c>
+      <c r="D120" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>99646.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>322.0</v>
+      </c>
+      <c r="I120" s="1">
+        <v>0.32314392951047</v>
+      </c>
+      <c r="J120">
+        <v>0.49</v>
+      </c>
+      <c r="K120">
+        <v>489.73</v>
+      </c>
+      <c r="L120" s="1">
+        <v>99968.0</v>
+      </c>
+      <c r="M120" s="1">
+        <v>100457.73</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>273</v>
+      </c>
+      <c r="B121" s="1">
+        <v>201000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>100.312</v>
+      </c>
+      <c r="D121" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>200155.8</v>
+      </c>
+      <c r="H121" s="1">
+        <v>1471.32</v>
+      </c>
+      <c r="I121" s="1">
+        <v>0.73508736694115</v>
+      </c>
+      <c r="J121">
+        <v>0.5</v>
+      </c>
+      <c r="K121" t="s">
+        <v>274</v>
+      </c>
+      <c r="L121" s="1">
+        <v>201627.12</v>
+      </c>
+      <c r="M121" s="1">
+        <v>202639.0</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>276</v>
+      </c>
+      <c r="B122" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>104.412</v>
+      </c>
+      <c r="D122" s="1">
+        <v>106.65</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>106650.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>-2238.0</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-2.098452883263</v>
+      </c>
+      <c r="J122">
+        <v>0.59</v>
+      </c>
+      <c r="K122">
+        <v>589.04</v>
+      </c>
+      <c r="L122" s="1">
+        <v>104412.0</v>
+      </c>
+      <c r="M122" s="1">
+        <v>105001.04</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>278</v>
+      </c>
+      <c r="B123" s="1">
+        <v>29000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>96.239</v>
+      </c>
+      <c r="D123" s="1">
+        <v>98.803</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>28652.87</v>
+      </c>
+      <c r="H123" s="1">
+        <v>-743.56</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-2.5950629029483</v>
+      </c>
+      <c r="J123">
+        <v>2.21</v>
+      </c>
+      <c r="K123">
+        <v>639.59</v>
+      </c>
+      <c r="L123" s="1">
+        <v>27909.31</v>
+      </c>
+      <c r="M123" s="1">
+        <v>28548.9</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>280</v>
+      </c>
+      <c r="B124" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>98.771</v>
+      </c>
+      <c r="D124" s="1">
+        <v>99.932865</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>199865.73</v>
+      </c>
+      <c r="H124" s="1">
+        <v>-2323.73</v>
+      </c>
+      <c r="I124" s="1">
+        <v>-1.1626455420847</v>
+      </c>
+      <c r="J124">
+        <v>0.4</v>
+      </c>
+      <c r="K124">
+        <v>807.53</v>
+      </c>
+      <c r="L124" s="1">
+        <v>197542.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>198349.53</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>282</v>
+      </c>
+      <c r="B125" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>98.318</v>
+      </c>
+      <c r="D125" s="1">
+        <v>97.673</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>293019.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>1935.0</v>
+      </c>
+      <c r="I125" s="1">
+        <v>0.6603667338978</v>
+      </c>
+      <c r="J125">
+        <v>0.4</v>
+      </c>
+      <c r="K125" t="s">
+        <v>283</v>
+      </c>
+      <c r="L125" s="1">
+        <v>294954.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>296162.22</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>285</v>
+      </c>
+      <c r="B126" s="1">
+        <v>149000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>99.195</v>
+      </c>
+      <c r="D126" s="1">
+        <v>101.02689933</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>150530.08</v>
+      </c>
+      <c r="H126" s="1">
+        <v>-2729.53</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-1.8132787812243</v>
+      </c>
+      <c r="J126">
+        <v>2.9</v>
+      </c>
+      <c r="K126" t="s">
+        <v>286</v>
+      </c>
+      <c r="L126" s="1">
+        <v>147800.55</v>
+      </c>
+      <c r="M126" s="1">
+        <v>152122.75</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>288</v>
+      </c>
+      <c r="B127" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>72.02</v>
+      </c>
+      <c r="D127" s="1">
+        <v>99.454</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>298362.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>-82302.0</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-27.584611981419</v>
+      </c>
+      <c r="J127">
+        <v>0.16</v>
+      </c>
+      <c r="K127">
+        <v>486.58</v>
+      </c>
+      <c r="L127" s="1">
+        <v>216060.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>216546.58</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>290</v>
+      </c>
+      <c r="B128" s="1">
+        <v>156000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>100.225</v>
+      </c>
+      <c r="D128" s="1">
+        <v>99.658</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>155466.48</v>
+      </c>
+      <c r="H128" s="1">
+        <v>884.52</v>
+      </c>
+      <c r="I128" s="1">
+        <v>0.56894579461759</v>
+      </c>
+      <c r="J128">
+        <v>0.3</v>
+      </c>
+      <c r="K128">
+        <v>473.96</v>
+      </c>
+      <c r="L128" s="1">
+        <v>156351.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>156824.96</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>292</v>
+      </c>
+      <c r="B129" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>92.198</v>
+      </c>
+      <c r="D129" s="1">
+        <v>91.61</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>91610.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>588.0</v>
+      </c>
+      <c r="I129" s="1">
+        <v>0.64185132627442</v>
+      </c>
+      <c r="J129">
+        <v>0.86</v>
+      </c>
+      <c r="K129">
+        <v>860.27</v>
+      </c>
+      <c r="L129" s="1">
+        <v>92198.0</v>
+      </c>
+      <c r="M129" s="1">
+        <v>93058.27</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>294</v>
+      </c>
+      <c r="B130" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>99.625</v>
+      </c>
+      <c r="D130" s="1">
+        <v>99.991</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>99991.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>-366.0</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-0.36603294296487</v>
+      </c>
+      <c r="J130">
+        <v>0.11</v>
+      </c>
+      <c r="K130">
+        <v>105.48</v>
+      </c>
+      <c r="L130" s="1">
+        <v>99625.0</v>
+      </c>
+      <c r="M130" s="1">
+        <v>99730.48</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>296</v>
+      </c>
+      <c r="B131" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>102.673</v>
+      </c>
+      <c r="D131" s="1">
+        <v>99.746</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>99746.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>2927.0</v>
+      </c>
+      <c r="I131" s="1">
+        <v>2.9344535119203</v>
+      </c>
+      <c r="J131">
+        <v>3.17</v>
+      </c>
+      <c r="K131" t="s">
+        <v>297</v>
+      </c>
+      <c r="L131" s="1">
+        <v>102673.0</v>
+      </c>
+      <c r="M131" s="1">
+        <v>105846.29</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>299</v>
+      </c>
+      <c r="B132" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>100.821</v>
+      </c>
+      <c r="D132" s="1">
+        <v>99.834</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>199668.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>1974.0</v>
+      </c>
+      <c r="I132" s="1">
+        <v>0.98864114429954</v>
+      </c>
+      <c r="J132">
+        <v>0.73</v>
+      </c>
+      <c r="K132" t="s">
+        <v>300</v>
+      </c>
+      <c r="L132" s="1">
+        <v>201642.0</v>
+      </c>
+      <c r="M132" s="1">
+        <v>203109.12</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>302</v>
+      </c>
+      <c r="B133" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>107.413</v>
+      </c>
+      <c r="D133" s="1">
+        <v>107.962</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>215924.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>-1098.0</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-0.5085122543117</v>
+      </c>
+      <c r="J133">
+        <v>0.67</v>
+      </c>
+      <c r="K133" t="s">
+        <v>303</v>
+      </c>
+      <c r="L133" s="1">
+        <v>214826.0</v>
+      </c>
+      <c r="M133" s="1">
+        <v>216157.52</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>305</v>
+      </c>
+      <c r="B134" s="1">
+        <v>199000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>100.902</v>
+      </c>
+      <c r="D134" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>197603.02</v>
+      </c>
+      <c r="H134" s="1">
+        <v>3191.96</v>
+      </c>
+      <c r="I134" s="1">
+        <v>1.6153396845858</v>
+      </c>
+      <c r="J134">
+        <v>0.88</v>
+      </c>
+      <c r="K134" t="s">
+        <v>306</v>
+      </c>
+      <c r="L134" s="1">
+        <v>200794.98</v>
+      </c>
+      <c r="M134" s="1">
+        <v>202548.5</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>308</v>
+      </c>
+      <c r="B135" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>98.511</v>
+      </c>
+      <c r="D135" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>198584.0</v>
+      </c>
+      <c r="H135" s="1">
+        <v>-1562.0</v>
+      </c>
+      <c r="I135" s="1">
+        <v>-0.7865689078677</v>
+      </c>
+      <c r="J135">
+        <v>1.48</v>
+      </c>
+      <c r="K135" t="s">
+        <v>309</v>
+      </c>
+      <c r="L135" s="1">
+        <v>197022.0</v>
+      </c>
+      <c r="M135" s="1">
+        <v>199975.42</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>311</v>
+      </c>
+      <c r="B136" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>99.334</v>
+      </c>
+      <c r="D136" s="1">
+        <v>99.933</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>199866.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>-1198.0</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-0.59940159907138</v>
+      </c>
+      <c r="J136">
+        <v>1.15</v>
+      </c>
+      <c r="K136" t="s">
+        <v>312</v>
+      </c>
+      <c r="L136" s="1">
+        <v>198668.0</v>
+      </c>
+      <c r="M136" s="1">
+        <v>200961.15</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>314</v>
+      </c>
+      <c r="B137" s="1">
+        <v>1083369.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>88.824</v>
+      </c>
+      <c r="D137" s="1">
+        <v>96.04336842</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>1040504.08</v>
+      </c>
+      <c r="H137" s="1">
+        <v>-78212.4</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-7.5167797515989</v>
+      </c>
+      <c r="J137">
+        <v>0.22</v>
+      </c>
+      <c r="K137" t="s">
+        <v>315</v>
+      </c>
+      <c r="L137" s="1">
+        <v>962291.68</v>
+      </c>
+      <c r="M137" s="1">
+        <v>964629.09</v>
+      </c>
+      <c r="N137" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>317</v>
+      </c>
+      <c r="B138" s="1">
+        <v>162000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>98.818</v>
+      </c>
+      <c r="D138" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>162000.0</v>
+      </c>
+      <c r="H138" s="1">
+        <v>-1914.84</v>
+      </c>
+      <c r="I138" s="1">
+        <v>-1.182</v>
+      </c>
+      <c r="J138">
+        <v>2.08</v>
+      </c>
+      <c r="K138" t="s">
+        <v>318</v>
+      </c>
+      <c r="L138" s="1">
+        <v>160085.16</v>
+      </c>
+      <c r="M138" s="1">
+        <v>163458.48</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>320</v>
+      </c>
+      <c r="B139" s="1">
+        <v>650000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>86.221</v>
+      </c>
+      <c r="D139" s="1">
+        <v>99.547</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>647055.5</v>
+      </c>
+      <c r="H139" s="1">
+        <v>-86619.0</v>
+      </c>
+      <c r="I139" s="1">
+        <v>-13.386641485931</v>
+      </c>
+      <c r="J139">
+        <v>0.11</v>
+      </c>
+      <c r="K139">
+        <v>725.68</v>
+      </c>
+      <c r="L139" s="1">
+        <v>560436.5</v>
+      </c>
+      <c r="M139" s="1">
+        <v>561162.18</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>322</v>
+      </c>
+      <c r="B140" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>101.223</v>
+      </c>
+      <c r="D140" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H140" s="1">
+        <v>1223.0</v>
+      </c>
+      <c r="I140" s="1">
+        <v>1.223</v>
+      </c>
+      <c r="J140">
+        <v>0.34</v>
+      </c>
+      <c r="K140">
+        <v>338.61</v>
+      </c>
+      <c r="L140" s="1">
+        <v>101223.0</v>
+      </c>
+      <c r="M140" s="1">
+        <v>101561.61</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>324</v>
+      </c>
+      <c r="B141" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>109.154</v>
+      </c>
+      <c r="D141" s="1">
+        <v>109.825</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>219650.0</v>
+      </c>
+      <c r="H141" s="1">
+        <v>-1342.0</v>
+      </c>
+      <c r="I141" s="1">
+        <v>-0.61097200091054</v>
+      </c>
+      <c r="J141">
+        <v>0.26</v>
+      </c>
+      <c r="K141">
+        <v>523.91</v>
+      </c>
+      <c r="L141" s="1">
+        <v>218308.0</v>
+      </c>
+      <c r="M141" s="1">
+        <v>218831.91</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>326</v>
+      </c>
+      <c r="B142" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>89.815</v>
+      </c>
+      <c r="D142" s="1">
+        <v>87.708</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>175416.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>4214.0</v>
+      </c>
+      <c r="I142" s="1">
+        <v>2.4022894148766</v>
+      </c>
+      <c r="J142">
+        <v>1.48</v>
+      </c>
+      <c r="K142" t="s">
+        <v>327</v>
+      </c>
+      <c r="L142" s="1">
+        <v>179630.0</v>
+      </c>
+      <c r="M142" s="1">
+        <v>182587.53</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>329</v>
+      </c>
+      <c r="B143" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>100.588</v>
+      </c>
+      <c r="D143" s="1">
+        <v>102.581</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>410324.0</v>
+      </c>
+      <c r="H143" s="1">
+        <v>-7972.0</v>
+      </c>
+      <c r="I143" s="1">
+        <v>-1.9428549146528</v>
+      </c>
+      <c r="J143">
+        <v>1.7</v>
+      </c>
+      <c r="K143" t="s">
+        <v>330</v>
+      </c>
+      <c r="L143" s="1">
+        <v>402352.0</v>
+      </c>
+      <c r="M143" s="1">
+        <v>409146.52</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>332</v>
+      </c>
+      <c r="B144" s="1">
+        <v>171000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>98.464</v>
+      </c>
+      <c r="D144" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>170192.88</v>
+      </c>
+      <c r="H144" s="1">
+        <v>-1819.44</v>
+      </c>
+      <c r="I144" s="1">
+        <v>-1.0690458966321</v>
+      </c>
+      <c r="J144">
+        <v>2.03</v>
+      </c>
+      <c r="K144" t="s">
+        <v>333</v>
+      </c>
+      <c r="L144" s="1">
+        <v>168373.44</v>
+      </c>
+      <c r="M144" s="1">
+        <v>171836.19</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>335</v>
+      </c>
+      <c r="B145" s="1">
+        <v>698000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>89.873</v>
+      </c>
+      <c r="D145" s="1">
+        <v>102.92057736</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>718385.63</v>
+      </c>
+      <c r="H145" s="1">
+        <v>-91072.09</v>
+      </c>
+      <c r="I145" s="1">
+        <v>-12.677326243288</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145">
+        <v>0.0</v>
+      </c>
+      <c r="L145" s="1">
+        <v>627313.54</v>
+      </c>
+      <c r="M145" s="1">
+        <v>627313.54</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>337</v>
+      </c>
+      <c r="B146" s="1">
+        <v>336589.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>43.626</v>
+      </c>
+      <c r="D146" s="1">
+        <v>77.22322773</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>259924.89</v>
+      </c>
+      <c r="H146" s="1">
+        <v>-113084.57</v>
+      </c>
+      <c r="I146" s="1">
+        <v>-43.506633781782</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146">
+        <v>0.0</v>
+      </c>
+      <c r="L146" s="1">
+        <v>146840.32</v>
+      </c>
+      <c r="M146" s="1">
+        <v>146840.32</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>339</v>
+      </c>
+      <c r="B147" s="1">
+        <v>842000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>65.072</v>
+      </c>
+      <c r="D147" s="1">
+        <v>96.0291734</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>808565.64</v>
+      </c>
+      <c r="H147" s="1">
+        <v>-260659.4</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-32.237259055431</v>
+      </c>
+      <c r="J147">
+        <v>0.22</v>
+      </c>
+      <c r="K147" t="s">
+        <v>340</v>
+      </c>
+      <c r="L147" s="1">
+        <v>547906.24</v>
+      </c>
+      <c r="M147" s="1">
+        <v>549793.88</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>342</v>
+      </c>
+      <c r="B148" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>98.246</v>
+      </c>
+      <c r="D148" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>198920.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>-2428.0</v>
+      </c>
+      <c r="I148" s="1">
+        <v>-1.2205911924392</v>
+      </c>
+      <c r="J148">
+        <v>2.46</v>
+      </c>
+      <c r="K148" t="s">
+        <v>343</v>
+      </c>
+      <c r="L148" s="1">
+        <v>196492.0</v>
+      </c>
+      <c r="M148" s="1">
+        <v>201411.18</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>345</v>
+      </c>
+      <c r="B149" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>86.175</v>
+      </c>
+      <c r="D149" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>596754.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>-79704.0</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-13.356257352276</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149">
+        <v>0.0</v>
+      </c>
+      <c r="L149" s="1">
+        <v>517050.0</v>
+      </c>
+      <c r="M149" s="1">
+        <v>517050.0</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>347</v>
+      </c>
+      <c r="B150" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>98.744</v>
+      </c>
+      <c r="D150" s="1">
+        <v>100.45</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>100450.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>-1706.0</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-1.6983573917372</v>
+      </c>
+      <c r="J150">
+        <v>0.44</v>
+      </c>
+      <c r="K150">
+        <v>435.27</v>
+      </c>
+      <c r="L150" s="1">
+        <v>98744.0</v>
+      </c>
+      <c r="M150" s="1">
+        <v>99179.27</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>349</v>
+      </c>
+      <c r="B151" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>96.213</v>
+      </c>
+      <c r="D151" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>198154.0</v>
+      </c>
+      <c r="H151" s="1">
+        <v>-5728.0</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-2.8906809854961</v>
+      </c>
+      <c r="J151">
+        <v>2.61</v>
+      </c>
+      <c r="K151" t="s">
+        <v>350</v>
+      </c>
+      <c r="L151" s="1">
+        <v>192426.0</v>
+      </c>
+      <c r="M151" s="1">
+        <v>197642.44</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>352</v>
+      </c>
+      <c r="B152" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>105.153</v>
+      </c>
+      <c r="D152" s="1">
+        <v>104.92</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>209840.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>466.0</v>
+      </c>
+      <c r="I152" s="1">
+        <v>0.22207396111323</v>
+      </c>
+      <c r="J152">
+        <v>2.55</v>
+      </c>
+      <c r="K152" t="s">
+        <v>353</v>
+      </c>
+      <c r="L152" s="1">
+        <v>210306.0</v>
+      </c>
+      <c r="M152" s="1">
+        <v>215410.11</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>355</v>
+      </c>
+      <c r="B153" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>99.937</v>
+      </c>
+      <c r="D153" s="1">
+        <v>99.254</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>99254.0</v>
+      </c>
+      <c r="H153" s="1">
+        <v>683.0</v>
+      </c>
+      <c r="I153" s="1">
+        <v>0.68813347572894</v>
+      </c>
+      <c r="J153">
+        <v>0.14</v>
+      </c>
+      <c r="K153">
+        <v>135.62</v>
+      </c>
+      <c r="L153" s="1">
+        <v>99937.0</v>
+      </c>
+      <c r="M153" s="1">
+        <v>100072.62</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>357</v>
+      </c>
+      <c r="B154" s="1">
+        <v>153000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>101.893</v>
+      </c>
+      <c r="D154" s="1">
+        <v>99.943</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>152912.79</v>
+      </c>
+      <c r="H154" s="1">
+        <v>2983.5</v>
+      </c>
+      <c r="I154" s="1">
+        <v>1.9511121339163</v>
+      </c>
+      <c r="J154">
+        <v>0.92</v>
+      </c>
+      <c r="K154" t="s">
+        <v>358</v>
+      </c>
+      <c r="L154" s="1">
+        <v>155896.29</v>
+      </c>
+      <c r="M154" s="1">
+        <v>157304.73</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>360</v>
+      </c>
+      <c r="B155" s="1">
+        <v>141000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>98.357</v>
+      </c>
+      <c r="D155" s="1">
+        <v>99.702</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>140579.82</v>
+      </c>
+      <c r="H155" s="1">
+        <v>-1896.45</v>
+      </c>
+      <c r="I155" s="1">
+        <v>-1.3490200798379</v>
+      </c>
+      <c r="J155">
+        <v>2.41</v>
+      </c>
+      <c r="K155" t="s">
+        <v>361</v>
+      </c>
+      <c r="L155" s="1">
+        <v>138683.37</v>
+      </c>
+      <c r="M155" s="1">
+        <v>142085.72</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>363</v>
+      </c>
+      <c r="B156" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>101.89</v>
+      </c>
+      <c r="D156" s="1">
+        <v>99.611</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>99611.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>2279.0</v>
+      </c>
+      <c r="I156" s="1">
+        <v>2.2878999307305</v>
+      </c>
+      <c r="J156">
+        <v>3.76</v>
+      </c>
+      <c r="K156" t="s">
+        <v>364</v>
+      </c>
+      <c r="L156" s="1">
+        <v>101890.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>105648.9</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>366</v>
+      </c>
+      <c r="B157" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>100.253</v>
+      </c>
+      <c r="D157" s="1">
+        <v>101.742665</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>203485.33</v>
+      </c>
+      <c r="H157" s="1">
+        <v>-2979.33</v>
+      </c>
+      <c r="I157" s="1">
+        <v>-1.4641497743351</v>
+      </c>
+      <c r="J157">
+        <v>0.36</v>
+      </c>
+      <c r="K157">
+        <v>723.29</v>
+      </c>
+      <c r="L157" s="1">
+        <v>200506.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>201229.29</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>368</v>
+      </c>
+      <c r="B158" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>104.409</v>
+      </c>
+      <c r="D158" s="1">
+        <v>99.661</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>199322.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>9496.0</v>
+      </c>
+      <c r="I158" s="1">
+        <v>4.7641504700936</v>
+      </c>
+      <c r="J158">
+        <v>0.24</v>
+      </c>
+      <c r="K158">
+        <v>481.51</v>
+      </c>
+      <c r="L158" s="1">
+        <v>208818.0</v>
+      </c>
+      <c r="M158" s="1">
+        <v>209299.51</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>370</v>
+      </c>
+      <c r="B159" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>100.943</v>
+      </c>
+      <c r="D159" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>943.0</v>
+      </c>
+      <c r="I159" s="1">
+        <v>0.943</v>
+      </c>
+      <c r="J159">
+        <v>0.13</v>
+      </c>
+      <c r="K159">
+        <v>128.77</v>
+      </c>
+      <c r="L159" s="1">
+        <v>100943.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>101071.77</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>372</v>
+      </c>
+      <c r="B160" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>105.866</v>
+      </c>
+      <c r="D160" s="1">
+        <v>107.34</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>214680.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-2948.0</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-1.3732066331284</v>
+      </c>
+      <c r="J160">
+        <v>0.02</v>
+      </c>
+      <c r="K160">
+        <v>39.4</v>
+      </c>
+      <c r="L160" s="1">
+        <v>211732.0</v>
+      </c>
+      <c r="M160" s="1">
+        <v>211771.4</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>374</v>
+      </c>
+      <c r="B161" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>106.799</v>
+      </c>
+      <c r="D161" s="1">
+        <v>109.3</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>218600.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>-5002.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-2.288197621226</v>
+      </c>
+      <c r="J161">
+        <v>2.19</v>
+      </c>
+      <c r="K161" t="s">
+        <v>375</v>
+      </c>
+      <c r="L161" s="1">
+        <v>213598.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>217970.6</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>377</v>
+      </c>
+      <c r="B162" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="D162" s="1">
+        <v>99.852</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>99852.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>-673.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>-0.67399751632416</v>
+      </c>
+      <c r="J162">
+        <v>0.6</v>
+      </c>
+      <c r="K162">
+        <v>602.74</v>
+      </c>
+      <c r="L162" s="1">
+        <v>99179.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>99781.74</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>379</v>
+      </c>
+      <c r="B163" s="1">
+        <v>118000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>100.167</v>
+      </c>
+      <c r="D163" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>117922.12</v>
+      </c>
+      <c r="H163" s="1">
+        <v>274.94</v>
+      </c>
+      <c r="I163" s="1">
+        <v>0.23315388156183</v>
+      </c>
+      <c r="J163">
+        <v>0.5</v>
+      </c>
+      <c r="K163">
+        <v>588.38</v>
+      </c>
+      <c r="L163" s="1">
+        <v>118197.06</v>
+      </c>
+      <c r="M163" s="1">
+        <v>118785.44</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>381</v>
+      </c>
+      <c r="B164" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>101.179</v>
+      </c>
+      <c r="D164" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>1179.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>1.179</v>
+      </c>
+      <c r="J164">
+        <v>0.87</v>
+      </c>
+      <c r="K164">
+        <v>871.07</v>
+      </c>
+      <c r="L164" s="1">
+        <v>101179.0</v>
+      </c>
+      <c r="M164" s="1">
+        <v>102050.07</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>383</v>
+      </c>
+      <c r="B165" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>99.465</v>
+      </c>
+      <c r="D165" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>99589.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>-124.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>-0.12451174326482</v>
+      </c>
+      <c r="J165">
+        <v>1.21</v>
+      </c>
+      <c r="K165" t="s">
+        <v>384</v>
+      </c>
+      <c r="L165" s="1">
+        <v>99465.0</v>
+      </c>
+      <c r="M165" s="1">
+        <v>100676.3</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>386</v>
+      </c>
+      <c r="B166" s="1">
+        <v>419000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>87.938</v>
+      </c>
+      <c r="D166" s="1">
+        <v>101.61609785</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>425771.45</v>
+      </c>
+      <c r="H166" s="1">
+        <v>-57311.23</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-13.460561998697</v>
+      </c>
+      <c r="J166">
+        <v>0.57</v>
+      </c>
+      <c r="K166" t="s">
+        <v>387</v>
+      </c>
+      <c r="L166" s="1">
+        <v>368460.22</v>
+      </c>
+      <c r="M166" s="1">
+        <v>370862.3</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>389</v>
+      </c>
+      <c r="B167" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>85.968</v>
+      </c>
+      <c r="D167" s="1">
+        <v>85.96</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>171920.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>16.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>0.0093066542577943</v>
+      </c>
+      <c r="J167">
+        <v>0.59</v>
+      </c>
+      <c r="K167" t="s">
+        <v>390</v>
+      </c>
+      <c r="L167" s="1">
+        <v>171936.0</v>
+      </c>
+      <c r="M167" s="1">
+        <v>173114.08</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>392</v>
+      </c>
+      <c r="B168" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>99.248</v>
+      </c>
+      <c r="D168" s="1">
+        <v>100.62</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>100620.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>-1372.0</v>
+      </c>
+      <c r="I168" s="1">
+        <v>-1.3635460147088</v>
+      </c>
+      <c r="J168">
+        <v>0.3</v>
+      </c>
+      <c r="K168">
+        <v>299.66</v>
+      </c>
+      <c r="L168" s="1">
+        <v>99248.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>99547.66</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>394</v>
+      </c>
+      <c r="B169" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>100.832</v>
+      </c>
+      <c r="D169" s="1">
+        <v>99.662</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>99662.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>1170.0</v>
+      </c>
+      <c r="I169" s="1">
+        <v>1.1739680118802</v>
+      </c>
+      <c r="J169">
+        <v>0.63</v>
+      </c>
+      <c r="K169">
+        <v>625.68</v>
+      </c>
+      <c r="L169" s="1">
+        <v>100832.0</v>
+      </c>
+      <c r="M169" s="1">
+        <v>101457.68</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>396</v>
+      </c>
+      <c r="B170" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>99.133</v>
+      </c>
+      <c r="D170" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>-867.0</v>
+      </c>
+      <c r="I170" s="1">
+        <v>-0.867</v>
+      </c>
+      <c r="J170">
+        <v>2.56</v>
+      </c>
+      <c r="K170" t="s">
+        <v>397</v>
+      </c>
+      <c r="L170" s="1">
+        <v>99133.0</v>
+      </c>
+      <c r="M170" s="1">
+        <v>101691.66</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>399</v>
+      </c>
+      <c r="B171" s="1">
+        <v>351000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>98.893</v>
+      </c>
+      <c r="D171" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>351000.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>-3885.57</v>
+      </c>
+      <c r="I171" s="1">
+        <v>-1.107</v>
+      </c>
+      <c r="J171">
+        <v>1.47</v>
+      </c>
+      <c r="K171" t="s">
+        <v>400</v>
+      </c>
+      <c r="L171" s="1">
+        <v>347114.43</v>
+      </c>
+      <c r="M171" s="1">
+        <v>352287.0</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>402</v>
+      </c>
+      <c r="B172" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>98.522</v>
+      </c>
+      <c r="D172" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>-3192.48</v>
+      </c>
+      <c r="I172" s="1">
+        <v>-1.478</v>
+      </c>
+      <c r="J172">
+        <v>3.01</v>
+      </c>
+      <c r="K172" t="s">
+        <v>403</v>
+      </c>
+      <c r="L172" s="1">
+        <v>212807.52</v>
+      </c>
+      <c r="M172" s="1">
+        <v>219313.94</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>405</v>
+      </c>
+      <c r="B173" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>99.466</v>
+      </c>
+      <c r="D173" s="1">
+        <v>100.42</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>200840.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>-1908.0</v>
+      </c>
+      <c r="I173" s="1">
+        <v>-0.95000995817566</v>
+      </c>
+      <c r="J173">
+        <v>0.46</v>
+      </c>
+      <c r="K173">
+        <v>913.7</v>
+      </c>
+      <c r="L173" s="1">
+        <v>198932.0</v>
+      </c>
+      <c r="M173" s="1">
+        <v>199845.7</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>407</v>
+      </c>
+      <c r="B174" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>98.744</v>
+      </c>
+      <c r="D174" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>198518.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>-1030.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-0.51884463877331</v>
+      </c>
+      <c r="J174">
+        <v>1.37</v>
+      </c>
+      <c r="K174" t="s">
+        <v>408</v>
+      </c>
+      <c r="L174" s="1">
+        <v>197488.0</v>
+      </c>
+      <c r="M174" s="1">
+        <v>200220.88</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>410</v>
+      </c>
+      <c r="B175" s="1">
+        <v>248000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>100.537</v>
+      </c>
+      <c r="D175" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>247332.88</v>
+      </c>
+      <c r="H175" s="1">
+        <v>1998.88</v>
+      </c>
+      <c r="I175" s="1">
+        <v>0.80817398802779</v>
+      </c>
+      <c r="J175">
+        <v>0.27</v>
+      </c>
+      <c r="K175">
+        <v>662.47</v>
+      </c>
+      <c r="L175" s="1">
+        <v>249331.76</v>
+      </c>
+      <c r="M175" s="1">
+        <v>249994.23</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>412</v>
+      </c>
+      <c r="B176" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>100.407</v>
+      </c>
+      <c r="D176" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>298353.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>2868.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>0.96127741299736</v>
+      </c>
+      <c r="J176">
+        <v>0.63</v>
+      </c>
+      <c r="K176" t="s">
+        <v>413</v>
+      </c>
+      <c r="L176" s="1">
+        <v>301221.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>303121.68</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>415</v>
+      </c>
+      <c r="B177" s="1">
+        <v>289000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>98.417</v>
+      </c>
+      <c r="D177" s="1">
+        <v>99.228</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>286768.92</v>
+      </c>
+      <c r="H177" s="1">
+        <v>-2343.79</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-0.81730963034627</v>
+      </c>
+      <c r="J177">
+        <v>0.32</v>
+      </c>
+      <c r="K177">
+        <v>933.31</v>
+      </c>
+      <c r="L177" s="1">
+        <v>284425.13</v>
+      </c>
+      <c r="M177" s="1">
+        <v>285358.44</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>417</v>
+      </c>
+      <c r="B178" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>100.439</v>
+      </c>
+      <c r="D178" s="1">
+        <v>100.275</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>200550.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>328.0</v>
+      </c>
+      <c r="I178" s="1">
+        <v>0.16355023684867</v>
+      </c>
+      <c r="J178">
+        <v>0.83</v>
+      </c>
+      <c r="K178" t="s">
+        <v>418</v>
+      </c>
+      <c r="L178" s="1">
+        <v>200878.0</v>
+      </c>
+      <c r="M178" s="1">
+        <v>202530.67</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>420</v>
+      </c>
+      <c r="B179" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>99.048</v>
+      </c>
+      <c r="D179" s="1">
+        <v>98.962</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>197924.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>172.0</v>
+      </c>
+      <c r="I179" s="1">
+        <v>0.086902043208504</v>
+      </c>
+      <c r="J179">
+        <v>0.66</v>
+      </c>
+      <c r="K179" t="s">
+        <v>421</v>
+      </c>
+      <c r="L179" s="1">
+        <v>198096.0</v>
+      </c>
+      <c r="M179" s="1">
+        <v>199411.07</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>423</v>
+      </c>
+      <c r="B180" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>87.766</v>
+      </c>
+      <c r="D180" s="1">
+        <v>103.73152</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>103731.52</v>
+      </c>
+      <c r="H180" s="1">
+        <v>-15965.52</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-15.39119449903</v>
+      </c>
+      <c r="J180">
+        <v>0.43</v>
+      </c>
+      <c r="K180">
+        <v>429.45</v>
+      </c>
+      <c r="L180" s="1">
+        <v>87766.0</v>
+      </c>
+      <c r="M180" s="1">
+        <v>88195.45</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>425</v>
+      </c>
+      <c r="B181" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>98.574</v>
+      </c>
+      <c r="D181" s="1">
+        <v>100.33</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>200660.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>-3512.0</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-1.7502242599422</v>
+      </c>
+      <c r="J181">
         <v>0.91</v>
       </c>
-      <c r="H2" s="1">
-[...820 lines deleted...]
-      <c r="O18" s="1">
+      <c r="K181" t="s">
+        <v>426</v>
+      </c>
+      <c r="L181" s="1">
+        <v>197148.0</v>
+      </c>
+      <c r="M181" s="1">
+        <v>198972.66</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>428</v>
+      </c>
+      <c r="B182" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>101.612</v>
+      </c>
+      <c r="D182" s="1">
+        <v>99.651</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>99651.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>1961.0</v>
+      </c>
+      <c r="I182" s="1">
+        <v>1.9678678588273</v>
+      </c>
+      <c r="J182">
+        <v>0.86</v>
+      </c>
+      <c r="K182">
+        <v>861.64</v>
+      </c>
+      <c r="L182" s="1">
+        <v>101612.0</v>
+      </c>
+      <c r="M182" s="1">
+        <v>102473.64</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>430</v>
+      </c>
+      <c r="B183" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>100.755</v>
+      </c>
+      <c r="D183" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>199536.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>1974.0</v>
+      </c>
+      <c r="I183" s="1">
+        <v>0.98929516478229</v>
+      </c>
+      <c r="J183">
+        <v>0.32</v>
+      </c>
+      <c r="K183">
+        <v>636.99</v>
+      </c>
+      <c r="L183" s="1">
+        <v>201510.0</v>
+      </c>
+      <c r="M183" s="1">
+        <v>202146.99</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>432</v>
+      </c>
+      <c r="B184" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>99.375</v>
+      </c>
+      <c r="D184" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>99766.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>-391.0</v>
+      </c>
+      <c r="I184" s="1">
+        <v>-0.3919170859812</v>
+      </c>
+      <c r="J184">
+        <v>0.17</v>
+      </c>
+      <c r="K184">
+        <v>174.66</v>
+      </c>
+      <c r="L184" s="1">
+        <v>99375.0</v>
+      </c>
+      <c r="M184" s="1">
+        <v>99549.66</v>
+      </c>
+      <c r="N184" s="1">
         <v>0.15</v>
       </c>
-      <c r="P18">
-[...5584 lines deleted...]
-      <c r="K130">
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>434</v>
+      </c>
+      <c r="B185" s="1">
+        <v>30000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>98.929</v>
+      </c>
+      <c r="D185" s="1">
+        <v>99.945</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>29983.5</v>
+      </c>
+      <c r="H185" s="1">
+        <v>-304.8</v>
+      </c>
+      <c r="I185" s="1">
+        <v>-1.0165591075091</v>
+      </c>
+      <c r="J185">
+        <v>1.84</v>
+      </c>
+      <c r="K185">
+        <v>551.02</v>
+      </c>
+      <c r="L185" s="1">
+        <v>29678.7</v>
+      </c>
+      <c r="M185" s="1">
+        <v>30229.72</v>
+      </c>
+      <c r="N185" s="1">
         <v>0.05</v>
       </c>
-      <c r="L130">
-[...2716 lines deleted...]
-      <c r="A185" t="s">
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
         <v>433</v>
       </c>
-      <c r="B185" t="s">
-[...45 lines deleted...]
-    <row r="186" spans="1:16">
+    </row>
+    <row r="186" spans="1:26">
       <c r="A186" t="s">
         <v>436</v>
       </c>
-      <c r="B186" t="s">
+      <c r="B186" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>98.93</v>
+      </c>
+      <c r="D186" s="1">
+        <v>98.71</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>98710.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>220.0</v>
+      </c>
+      <c r="I186" s="1">
+        <v>0.2228750886435</v>
+      </c>
+      <c r="J186">
+        <v>1.37</v>
+      </c>
+      <c r="K186" t="s">
         <v>437</v>
       </c>
-      <c r="C186" s="1">
+      <c r="L186" s="1">
+        <v>98930.0</v>
+      </c>
+      <c r="M186" s="1">
+        <v>100299.86</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>439</v>
+      </c>
+      <c r="B187" s="1">
         <v>225000.0</v>
       </c>
-      <c r="D186" s="1">
-[...2 lines deleted...]
-      <c r="E186" s="1">
+      <c r="C187" s="1">
+        <v>98.912</v>
+      </c>
+      <c r="D187" s="1">
         <v>99.998</v>
       </c>
-      <c r="F186" t="s">
-[...5 lines deleted...]
-      <c r="H186" s="1">
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
         <v>224995.5</v>
       </c>
-      <c r="I186" s="1">
-[...25 lines deleted...]
-      <c r="A187" t="s">
+      <c r="H187" s="1">
+        <v>-2443.5</v>
+      </c>
+      <c r="I187" s="1">
+        <v>-1.0860217204344</v>
+      </c>
+      <c r="J187">
+        <v>0.34</v>
+      </c>
+      <c r="K187">
+        <v>774.18</v>
+      </c>
+      <c r="L187" s="1">
+        <v>222552.0</v>
+      </c>
+      <c r="M187" s="1">
+        <v>223326.18</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
         <v>438</v>
       </c>
-      <c r="B187" t="s">
-[...2 lines deleted...]
-      <c r="C187" s="1">
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>441</v>
+      </c>
+      <c r="B188" s="1">
         <v>544000.0</v>
       </c>
-      <c r="D187" s="1">
-[...2 lines deleted...]
-      <c r="E187" s="1">
+      <c r="C188" s="1">
+        <v>81.944</v>
+      </c>
+      <c r="D188" s="1">
         <v>116.03954596</v>
       </c>
-      <c r="F187" t="s">
-[...5 lines deleted...]
-      <c r="H187" s="1">
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
         <v>631255.13</v>
       </c>
-      <c r="I187" s="1">
-[...25 lines deleted...]
-      <c r="A188" t="s">
+      <c r="H188" s="1">
+        <v>-82260.48</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-13.031257266773</v>
+      </c>
+      <c r="J188">
+        <v>0.11</v>
+      </c>
+      <c r="K188">
+        <v>613.06</v>
+      </c>
+      <c r="L188" s="1">
+        <v>548994.65</v>
+      </c>
+      <c r="M188" s="1">
+        <v>549607.71</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
         <v>440</v>
       </c>
-      <c r="B188" t="s">
-[...45 lines deleted...]
-    <row r="189" spans="1:16">
+    </row>
+    <row r="189" spans="1:26">
       <c r="A189" t="s">
         <v>443</v>
       </c>
-      <c r="B189" t="s">
+      <c r="B189" s="1">
+        <v>627753.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>54.136</v>
+      </c>
+      <c r="D189" s="1">
+        <v>62.52544074</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>392505.33</v>
+      </c>
+      <c r="H189" s="1">
+        <v>-52664.97</v>
+      </c>
+      <c r="I189" s="1">
+        <v>-13.417644545107</v>
+      </c>
+      <c r="J189">
+        <v>0.5</v>
+      </c>
+      <c r="K189" t="s">
         <v>444</v>
       </c>
-      <c r="C189" s="1">
+      <c r="L189" s="1">
+        <v>339840.36</v>
+      </c>
+      <c r="M189" s="1">
+        <v>342970.53</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>446</v>
+      </c>
+      <c r="B190" s="1">
         <v>107000.0</v>
       </c>
-      <c r="D189" s="1">
-[...2 lines deleted...]
-      <c r="E189" s="1">
+      <c r="C190" s="1">
+        <v>100.476</v>
+      </c>
+      <c r="D190" s="1">
         <v>100.0</v>
       </c>
-      <c r="F189" t="s">
-[...5 lines deleted...]
-      <c r="H189" s="1">
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
         <v>107000.0</v>
       </c>
-      <c r="I189" s="1">
-[...17 lines deleted...]
-      <c r="O189" s="1">
+      <c r="H190" s="1">
+        <v>509.32</v>
+      </c>
+      <c r="I190" s="1">
+        <v>0.476</v>
+      </c>
+      <c r="J190">
+        <v>0.72</v>
+      </c>
+      <c r="K190">
+        <v>773.46</v>
+      </c>
+      <c r="L190" s="1">
+        <v>107509.32</v>
+      </c>
+      <c r="M190" s="1">
+        <v>108282.78</v>
+      </c>
+      <c r="N190" s="1">
         <v>0.17</v>
       </c>
-      <c r="P189">
-[...4 lines deleted...]
-      <c r="A190" t="s">
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
         <v>445</v>
       </c>
-      <c r="B190" t="s">
-[...45 lines deleted...]
-    <row r="191" spans="1:16">
+    </row>
+    <row r="191" spans="1:26">
       <c r="A191" t="s">
         <v>448</v>
       </c>
-      <c r="B191" t="s">
+      <c r="B191" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>99.495</v>
+      </c>
+      <c r="D191" s="1">
+        <v>99.24</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>99240.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>255.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>0.25695284159613</v>
+      </c>
+      <c r="J191">
+        <v>1.58</v>
+      </c>
+      <c r="K191" t="s">
         <v>449</v>
       </c>
-      <c r="C191" s="1">
+      <c r="L191" s="1">
+        <v>99495.0</v>
+      </c>
+      <c r="M191" s="1">
+        <v>101077.19</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>451</v>
+      </c>
+      <c r="B192" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D191" s="1">
-[...2 lines deleted...]
-      <c r="E191" s="1">
+      <c r="C192" s="1">
+        <v>89.784</v>
+      </c>
+      <c r="D192" s="1">
         <v>85.48</v>
       </c>
-      <c r="F191" t="s">
-[...5 lines deleted...]
-      <c r="H191" s="1">
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
         <v>85480.0</v>
       </c>
-      <c r="I191" s="1">
-[...17 lines deleted...]
-      <c r="O191" s="1">
+      <c r="H192" s="1">
+        <v>4304.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>5.0350959288723</v>
+      </c>
+      <c r="J192">
+        <v>0.32</v>
+      </c>
+      <c r="K192">
+        <v>324.38</v>
+      </c>
+      <c r="L192" s="1">
+        <v>89784.0</v>
+      </c>
+      <c r="M192" s="1">
+        <v>90108.38</v>
+      </c>
+      <c r="N192" s="1">
         <v>0.14</v>
       </c>
-      <c r="P191">
-[...4 lines deleted...]
-      <c r="A192" t="s">
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
         <v>450</v>
       </c>
-      <c r="B192" t="s">
-[...2 lines deleted...]
-      <c r="C192" s="1">
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>453</v>
+      </c>
+      <c r="B193" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D192" s="1">
-[...2 lines deleted...]
-      <c r="E192" s="1">
+      <c r="C193" s="1">
+        <v>95.308</v>
+      </c>
+      <c r="D193" s="1">
         <v>94.6625</v>
       </c>
-      <c r="F192" t="s">
-[...5 lines deleted...]
-      <c r="H192" s="1">
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
         <v>189325.0</v>
       </c>
-      <c r="I192" s="1">
-[...17 lines deleted...]
-      <c r="O192" s="1">
+      <c r="H193" s="1">
+        <v>1291.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>0.68189621022052</v>
+      </c>
+      <c r="J193">
+        <v>0.48</v>
+      </c>
+      <c r="K193">
+        <v>962.33</v>
+      </c>
+      <c r="L193" s="1">
+        <v>190616.0</v>
+      </c>
+      <c r="M193" s="1">
+        <v>191578.33</v>
+      </c>
+      <c r="N193" s="1">
         <v>0.3</v>
       </c>
-      <c r="P192">
-[...4 lines deleted...]
-      <c r="A193" t="s">
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
         <v>452</v>
       </c>
-      <c r="B193" t="s">
-[...45 lines deleted...]
-    <row r="194" spans="1:16">
+    </row>
+    <row r="194" spans="1:26">
       <c r="A194" t="s">
         <v>455</v>
       </c>
-      <c r="B194" t="s">
+      <c r="B194" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C194" s="1">
+        <v>101.616</v>
+      </c>
+      <c r="D194" s="1">
+        <v>99.858</v>
+      </c>
+      <c r="E194" t="s">
+        <v>8</v>
+      </c>
+      <c r="F194">
+        <v>1.0</v>
+      </c>
+      <c r="G194" s="1">
+        <v>199716.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>3516.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>1.760499909872</v>
+      </c>
+      <c r="J194">
+        <v>0.2</v>
+      </c>
+      <c r="K194">
+        <v>403.42</v>
+      </c>
+      <c r="L194" s="1">
+        <v>203232.0</v>
+      </c>
+      <c r="M194" s="1">
+        <v>203635.42</v>
+      </c>
+      <c r="N194" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>457</v>
+      </c>
+      <c r="B195" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C195" s="1">
+        <v>98.151</v>
+      </c>
+      <c r="D195" s="1">
+        <v>98.53333333</v>
+      </c>
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195">
+        <v>1.0</v>
+      </c>
+      <c r="G195" s="1">
+        <v>295600.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>-1147.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>-0.38802435723951</v>
+      </c>
+      <c r="J195">
+        <v>2.37</v>
+      </c>
+      <c r="K195" t="s">
+        <v>458</v>
+      </c>
+      <c r="L195" s="1">
+        <v>294453.0</v>
+      </c>
+      <c r="M195" s="1">
+        <v>301572.86</v>
+      </c>
+      <c r="N195" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
         <v>456</v>
       </c>
-      <c r="C194" s="1">
-[...92 lines deleted...]
-    <row r="196" spans="1:16">
+    </row>
+    <row r="196" spans="1:26">
       <c r="A196" t="s">
         <v>460</v>
       </c>
-      <c r="B196" t="s">
+      <c r="B196" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C196" s="1">
+        <v>98.225</v>
+      </c>
+      <c r="D196" s="1">
+        <v>95.396</v>
+      </c>
+      <c r="E196" t="s">
+        <v>8</v>
+      </c>
+      <c r="F196">
+        <v>1.0</v>
+      </c>
+      <c r="G196" s="1">
+        <v>190792.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>5658.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>2.9655331460439</v>
+      </c>
+      <c r="J196">
+        <v>0.4</v>
+      </c>
+      <c r="K196">
+        <v>791.1</v>
+      </c>
+      <c r="L196" s="1">
+        <v>196450.0</v>
+      </c>
+      <c r="M196" s="1">
+        <v>197241.1</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
         <v>459</v>
       </c>
-      <c r="C196" s="1">
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" t="s">
+        <v>460</v>
+      </c>
+      <c r="B197" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D196" s="1">
-[...2 lines deleted...]
-      <c r="E196" s="1">
+      <c r="C197" s="1">
+        <v>98.099</v>
+      </c>
+      <c r="D197" s="1">
         <v>98.642</v>
       </c>
-      <c r="F196" t="s">
-[...5 lines deleted...]
-      <c r="H196" s="1">
+      <c r="E197" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197">
+        <v>1.0</v>
+      </c>
+      <c r="G197" s="1">
         <v>197284.0</v>
       </c>
-      <c r="I196" s="1">
-[...17 lines deleted...]
-      <c r="O196" s="1">
+      <c r="H197" s="1">
+        <v>-1086.0</v>
+      </c>
+      <c r="I197" s="1">
+        <v>-0.55047545670201</v>
+      </c>
+      <c r="J197">
+        <v>0.4</v>
+      </c>
+      <c r="K197">
+        <v>791.1</v>
+      </c>
+      <c r="L197" s="1">
+        <v>196198.0</v>
+      </c>
+      <c r="M197" s="1">
+        <v>196989.1</v>
+      </c>
+      <c r="N197" s="1">
         <v>0.3</v>
       </c>
-      <c r="P196">
-[...4 lines deleted...]
-      <c r="A197" t="s">
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
         <v>461</v>
       </c>
-      <c r="B197" t="s">
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198" t="s">
+        <v>463</v>
+      </c>
+      <c r="B198" s="1">
+        <v>148000.0</v>
+      </c>
+      <c r="C198" s="1">
+        <v>98.686</v>
+      </c>
+      <c r="D198" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="E198" t="s">
+        <v>8</v>
+      </c>
+      <c r="F198">
+        <v>1.0</v>
+      </c>
+      <c r="G198" s="1">
+        <v>147449.44</v>
+      </c>
+      <c r="H198" s="1">
+        <v>-1394.16</v>
+      </c>
+      <c r="I198" s="1">
+        <v>-0.94551732444694</v>
+      </c>
+      <c r="J198">
+        <v>2.37</v>
+      </c>
+      <c r="K198" t="s">
+        <v>464</v>
+      </c>
+      <c r="L198" s="1">
+        <v>146055.28</v>
+      </c>
+      <c r="M198" s="1">
+        <v>149560.65</v>
+      </c>
+      <c r="N198" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
         <v>462</v>
       </c>
-      <c r="C197" s="1">
-[...46 lines deleted...]
-      <c r="B198" t="s">
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199" t="s">
+        <v>466</v>
+      </c>
+      <c r="B199" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C199" s="1">
+        <v>99.16</v>
+      </c>
+      <c r="D199" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="E199" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="1">
+        <v>99736.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>-576.0</v>
+      </c>
+      <c r="I199" s="1">
+        <v>-0.57752466511591</v>
+      </c>
+      <c r="J199">
+        <v>2.36</v>
+      </c>
+      <c r="K199" t="s">
+        <v>467</v>
+      </c>
+      <c r="L199" s="1">
+        <v>99160.0</v>
+      </c>
+      <c r="M199" s="1">
+        <v>101516.16</v>
+      </c>
+      <c r="N199" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
         <v>465</v>
       </c>
-      <c r="C198" s="1">
-[...92 lines deleted...]
-    <row r="200" spans="1:16">
+    </row>
+    <row r="200" spans="1:26">
       <c r="A200" t="s">
         <v>469</v>
       </c>
-      <c r="B200" t="s">
+      <c r="B200" s="1">
+        <v>155000.0</v>
+      </c>
+      <c r="C200" s="1">
+        <v>99.734</v>
+      </c>
+      <c r="D200" s="1">
+        <v>99.394</v>
+      </c>
+      <c r="E200" t="s">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>1.0</v>
+      </c>
+      <c r="G200" s="1">
+        <v>154060.7</v>
+      </c>
+      <c r="H200" s="1">
+        <v>527.0</v>
+      </c>
+      <c r="I200" s="1">
+        <v>0.34207296215063</v>
+      </c>
+      <c r="J200">
+        <v>0.58</v>
+      </c>
+      <c r="K200">
+        <v>891.78</v>
+      </c>
+      <c r="L200" s="1">
+        <v>154587.7</v>
+      </c>
+      <c r="M200" s="1">
+        <v>155479.48</v>
+      </c>
+      <c r="N200" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201" t="s">
+        <v>471</v>
+      </c>
+      <c r="B201" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C201" s="1">
+        <v>95.808</v>
+      </c>
+      <c r="D201" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="E201" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="1">
+        <v>187200.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>4416.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>2.3589743589744</v>
+      </c>
+      <c r="J201">
+        <v>1.1</v>
+      </c>
+      <c r="K201" t="s">
+        <v>472</v>
+      </c>
+      <c r="L201" s="1">
+        <v>191616.0</v>
+      </c>
+      <c r="M201" s="1">
+        <v>193806.41</v>
+      </c>
+      <c r="N201" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
         <v>470</v>
       </c>
-      <c r="C200" s="1">
-[...46 lines deleted...]
-      <c r="B201" t="s">
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202" t="s">
+        <v>474</v>
+      </c>
+      <c r="B202" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>98.99</v>
+      </c>
+      <c r="D202" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>-4040.0</v>
+      </c>
+      <c r="I202" s="1">
+        <v>-1.01</v>
+      </c>
+      <c r="J202">
+        <v>3.27</v>
+      </c>
+      <c r="K202" t="s">
+        <v>475</v>
+      </c>
+      <c r="L202" s="1">
+        <v>395960.0</v>
+      </c>
+      <c r="M202" s="1">
+        <v>409039.45</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
         <v>473</v>
       </c>
-      <c r="C201" s="1">
-[...92 lines deleted...]
-    <row r="203" spans="1:16">
+    </row>
+    <row r="203" spans="1:26">
       <c r="A203" t="s">
         <v>477</v>
       </c>
-      <c r="B203" t="s">
+      <c r="B203" s="1">
+        <v>117000.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>99.873</v>
+      </c>
+      <c r="D203" s="1">
+        <v>99.115</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>115964.55</v>
+      </c>
+      <c r="H203" s="1">
+        <v>886.86</v>
+      </c>
+      <c r="I203" s="1">
+        <v>0.76476819855723</v>
+      </c>
+      <c r="J203">
+        <v>0.82</v>
+      </c>
+      <c r="K203">
+        <v>953.63</v>
+      </c>
+      <c r="L203" s="1">
+        <v>116851.41</v>
+      </c>
+      <c r="M203" s="1">
+        <v>117805.04</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204" t="s">
+        <v>479</v>
+      </c>
+      <c r="B204" s="1">
+        <v>272000.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>93.901</v>
+      </c>
+      <c r="D204" s="1">
+        <v>98.404</v>
+      </c>
+      <c r="E204" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="1">
+        <v>267658.88</v>
+      </c>
+      <c r="H204" s="1">
+        <v>-12248.16</v>
+      </c>
+      <c r="I204" s="1">
+        <v>-4.5760334945734</v>
+      </c>
+      <c r="J204">
+        <v>2.05</v>
+      </c>
+      <c r="K204" t="s">
+        <v>480</v>
+      </c>
+      <c r="L204" s="1">
+        <v>255410.72</v>
+      </c>
+      <c r="M204" s="1">
+        <v>260977.4</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
         <v>478</v>
       </c>
-      <c r="C203" s="1">
-[...92 lines deleted...]
-    <row r="205" spans="1:16">
+    </row>
+    <row r="205" spans="1:26">
       <c r="A205" t="s">
         <v>482</v>
       </c>
-      <c r="B205" t="s">
+      <c r="B205" s="1">
+        <v>11463.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>94.039</v>
+      </c>
+      <c r="D205" s="1">
+        <v>110.69056966</v>
+      </c>
+      <c r="E205" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205">
+        <v>1.0</v>
+      </c>
+      <c r="G205" s="1">
+        <v>12688.46</v>
+      </c>
+      <c r="H205" s="1">
+        <v>-1908.77</v>
+      </c>
+      <c r="I205" s="1">
+        <v>-15.04335435506</v>
+      </c>
+      <c r="J205">
+        <v>0.36</v>
+      </c>
+      <c r="K205">
+        <v>41.55</v>
+      </c>
+      <c r="L205" s="1">
+        <v>10779.69</v>
+      </c>
+      <c r="M205" s="1">
+        <v>10821.24</v>
+      </c>
+      <c r="N205" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206" t="s">
+        <v>484</v>
+      </c>
+      <c r="B206" s="1">
+        <v>442000.0</v>
+      </c>
+      <c r="C206" s="1">
+        <v>103.664</v>
+      </c>
+      <c r="D206" s="1">
+        <v>101.22033937</v>
+      </c>
+      <c r="E206" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206">
+        <v>1.0</v>
+      </c>
+      <c r="G206" s="1">
+        <v>447393.9</v>
+      </c>
+      <c r="H206" s="1">
+        <v>10800.98</v>
+      </c>
+      <c r="I206" s="1">
+        <v>2.4141992101367</v>
+      </c>
+      <c r="J206">
+        <v>0.6</v>
+      </c>
+      <c r="K206" t="s">
+        <v>485</v>
+      </c>
+      <c r="L206" s="1">
+        <v>458194.88</v>
+      </c>
+      <c r="M206" s="1">
+        <v>460851.71</v>
+      </c>
+      <c r="N206" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
         <v>483</v>
       </c>
-      <c r="C205" s="1">
-[...46 lines deleted...]
-      <c r="B206" t="s">
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207" t="s">
+        <v>487</v>
+      </c>
+      <c r="B207" s="1">
+        <v>219000.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>98.611</v>
+      </c>
+      <c r="D207" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E207" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207">
+        <v>1.0</v>
+      </c>
+      <c r="G207" s="1">
+        <v>219000.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>-3041.91</v>
+      </c>
+      <c r="I207" s="1">
+        <v>-1.389</v>
+      </c>
+      <c r="J207">
+        <v>1.08</v>
+      </c>
+      <c r="K207" t="s">
+        <v>488</v>
+      </c>
+      <c r="L207" s="1">
+        <v>215958.09</v>
+      </c>
+      <c r="M207" s="1">
+        <v>218328.91</v>
+      </c>
+      <c r="N207" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
         <v>486</v>
       </c>
-      <c r="C206" s="1">
-[...92 lines deleted...]
-    <row r="208" spans="1:16">
+    </row>
+    <row r="208" spans="1:26">
       <c r="A208" t="s">
         <v>490</v>
       </c>
-      <c r="B208" t="s">
+      <c r="B208" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C208" s="1">
+        <v>103.365</v>
+      </c>
+      <c r="D208" s="1">
+        <v>100.77</v>
+      </c>
+      <c r="E208" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208">
+        <v>1.0</v>
+      </c>
+      <c r="G208" s="1">
+        <v>100770.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>2595.0</v>
+      </c>
+      <c r="I208" s="1">
+        <v>2.5751711818994</v>
+      </c>
+      <c r="J208">
+        <v>0.88</v>
+      </c>
+      <c r="K208">
+        <v>884.93</v>
+      </c>
+      <c r="L208" s="1">
+        <v>103365.0</v>
+      </c>
+      <c r="M208" s="1">
+        <v>104249.93</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" t="s">
+        <v>492</v>
+      </c>
+      <c r="B209" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C209" s="1">
+        <v>104.477</v>
+      </c>
+      <c r="D209" s="1">
+        <v>105.93</v>
+      </c>
+      <c r="E209" t="s">
+        <v>8</v>
+      </c>
+      <c r="F209">
+        <v>1.0</v>
+      </c>
+      <c r="G209" s="1">
+        <v>211860.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>-2906.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>-1.371660530539</v>
+      </c>
+      <c r="J209">
+        <v>1.7</v>
+      </c>
+      <c r="K209" t="s">
+        <v>493</v>
+      </c>
+      <c r="L209" s="1">
+        <v>208954.0</v>
+      </c>
+      <c r="M209" s="1">
+        <v>212344.41</v>
+      </c>
+      <c r="N209" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
         <v>491</v>
       </c>
-      <c r="C208" s="1">
-[...92 lines deleted...]
-    <row r="210" spans="1:16">
+    </row>
+    <row r="210" spans="1:26">
       <c r="A210" t="s">
         <v>495</v>
       </c>
-      <c r="B210" t="s">
+      <c r="B210" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C210" s="1">
+        <v>100.104</v>
+      </c>
+      <c r="D210" s="1">
+        <v>99.076</v>
+      </c>
+      <c r="E210" t="s">
+        <v>8</v>
+      </c>
+      <c r="F210">
+        <v>1.0</v>
+      </c>
+      <c r="G210" s="1">
+        <v>198152.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>2056.0</v>
+      </c>
+      <c r="I210" s="1">
+        <v>1.037587306714</v>
+      </c>
+      <c r="J210">
+        <v>0.15</v>
+      </c>
+      <c r="K210">
+        <v>302.74</v>
+      </c>
+      <c r="L210" s="1">
+        <v>200208.0</v>
+      </c>
+      <c r="M210" s="1">
+        <v>200510.74</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211" t="s">
+        <v>497</v>
+      </c>
+      <c r="B211" s="1">
+        <v>192000.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>86.34</v>
+      </c>
+      <c r="D211" s="1">
+        <v>100.8770625</v>
+      </c>
+      <c r="E211" t="s">
+        <v>8</v>
+      </c>
+      <c r="F211">
+        <v>1.0</v>
+      </c>
+      <c r="G211" s="1">
+        <v>193683.96</v>
+      </c>
+      <c r="H211" s="1">
+        <v>-27911.16</v>
+      </c>
+      <c r="I211" s="1">
+        <v>-14.41067190076</v>
+      </c>
+      <c r="J211">
+        <v>0.0</v>
+      </c>
+      <c r="K211">
+        <v>0.0</v>
+      </c>
+      <c r="L211" s="1">
+        <v>165772.8</v>
+      </c>
+      <c r="M211" s="1">
+        <v>165772.8</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
         <v>496</v>
       </c>
-      <c r="C210" s="1">
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" t="s">
+        <v>499</v>
+      </c>
+      <c r="B212" s="1">
         <v>260000.0</v>
       </c>
-      <c r="D210" s="1">
-[...2 lines deleted...]
-      <c r="E210" s="1">
+      <c r="C212" s="1">
+        <v>91.69</v>
+      </c>
+      <c r="D212" s="1">
         <v>99.355</v>
       </c>
-      <c r="F210" t="s">
-[...5 lines deleted...]
-      <c r="H210" s="1">
+      <c r="E212" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212">
+        <v>1.0</v>
+      </c>
+      <c r="G212" s="1">
         <v>258323.0</v>
       </c>
-      <c r="I210" s="1">
-[...17 lines deleted...]
-      <c r="O210" s="1">
+      <c r="H212" s="1">
+        <v>-19929.0</v>
+      </c>
+      <c r="I212" s="1">
+        <v>-7.7147602033114</v>
+      </c>
+      <c r="J212">
+        <v>0.06</v>
+      </c>
+      <c r="K212">
+        <v>166.51</v>
+      </c>
+      <c r="L212" s="1">
+        <v>238394.0</v>
+      </c>
+      <c r="M212" s="1">
+        <v>238560.51</v>
+      </c>
+      <c r="N212" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213" t="s">
+        <v>501</v>
+      </c>
+      <c r="B213" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C213" s="1">
+        <v>101.187</v>
+      </c>
+      <c r="D213" s="1">
+        <v>98.69</v>
+      </c>
+      <c r="E213" t="s">
+        <v>8</v>
+      </c>
+      <c r="F213">
+        <v>1.0</v>
+      </c>
+      <c r="G213" s="1">
+        <v>98690.0</v>
+      </c>
+      <c r="H213" s="1">
+        <v>2497.0</v>
+      </c>
+      <c r="I213" s="1">
+        <v>2.530144898166</v>
+      </c>
+      <c r="J213">
+        <v>2.91</v>
+      </c>
+      <c r="K213" t="s">
+        <v>502</v>
+      </c>
+      <c r="L213" s="1">
+        <v>101187.0</v>
+      </c>
+      <c r="M213" s="1">
+        <v>104095.9</v>
+      </c>
+      <c r="N213" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="A214" t="s">
+        <v>504</v>
+      </c>
+      <c r="B214" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C214" s="1">
+        <v>84.934</v>
+      </c>
+      <c r="D214" s="1">
+        <v>85.379</v>
+      </c>
+      <c r="E214" t="s">
+        <v>8</v>
+      </c>
+      <c r="F214">
+        <v>1.0</v>
+      </c>
+      <c r="G214" s="1">
+        <v>85379.0</v>
+      </c>
+      <c r="H214" s="1">
+        <v>-445.0</v>
+      </c>
+      <c r="I214" s="1">
+        <v>-0.52120544864662</v>
+      </c>
+      <c r="J214">
+        <v>0.46</v>
+      </c>
+      <c r="K214">
+        <v>460.27</v>
+      </c>
+      <c r="L214" s="1">
+        <v>84934.0</v>
+      </c>
+      <c r="M214" s="1">
+        <v>85394.27</v>
+      </c>
+      <c r="N214" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O214">
+        <v>1</v>
+      </c>
+      <c r="Z214" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215" t="s">
+        <v>506</v>
+      </c>
+      <c r="B215" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C215" s="1">
+        <v>74.858</v>
+      </c>
+      <c r="D215" s="1">
+        <v>100.94922</v>
+      </c>
+      <c r="E215" t="s">
+        <v>8</v>
+      </c>
+      <c r="F215">
+        <v>1.0</v>
+      </c>
+      <c r="G215" s="1">
+        <v>302847.66</v>
+      </c>
+      <c r="H215" s="1">
+        <v>-78273.66</v>
+      </c>
+      <c r="I215" s="1">
+        <v>-25.845885683911</v>
+      </c>
+      <c r="J215">
+        <v>0.04</v>
+      </c>
+      <c r="K215">
+        <v>117.95</v>
+      </c>
+      <c r="L215" s="1">
+        <v>224574.0</v>
+      </c>
+      <c r="M215" s="1">
+        <v>224691.95</v>
+      </c>
+      <c r="N215" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O215">
+        <v>1</v>
+      </c>
+      <c r="Z215" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="A216" t="s">
+        <v>508</v>
+      </c>
+      <c r="B216" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C216" s="1">
+        <v>99.911</v>
+      </c>
+      <c r="D216" s="1">
+        <v>99.898</v>
+      </c>
+      <c r="E216" t="s">
+        <v>8</v>
+      </c>
+      <c r="F216">
+        <v>1.0</v>
+      </c>
+      <c r="G216" s="1">
+        <v>399592.0</v>
+      </c>
+      <c r="H216" s="1">
+        <v>52.0</v>
+      </c>
+      <c r="I216" s="1">
+        <v>0.01301327353901</v>
+      </c>
+      <c r="J216">
+        <v>0.23</v>
+      </c>
+      <c r="K216">
+        <v>920.55</v>
+      </c>
+      <c r="L216" s="1">
+        <v>399644.0</v>
+      </c>
+      <c r="M216" s="1">
+        <v>400564.55</v>
+      </c>
+      <c r="N216" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O216">
+        <v>1</v>
+      </c>
+      <c r="Z216" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="A217" t="s">
+        <v>510</v>
+      </c>
+      <c r="B217" s="1">
+        <v>125000.0</v>
+      </c>
+      <c r="C217" s="1">
+        <v>100.771</v>
+      </c>
+      <c r="D217" s="1">
+        <v>99.609</v>
+      </c>
+      <c r="E217" t="s">
+        <v>8</v>
+      </c>
+      <c r="F217">
+        <v>1.0</v>
+      </c>
+      <c r="G217" s="1">
+        <v>124511.25</v>
+      </c>
+      <c r="H217" s="1">
+        <v>1452.5</v>
+      </c>
+      <c r="I217" s="1">
+        <v>1.1665612545051</v>
+      </c>
+      <c r="J217">
+        <v>0.5</v>
+      </c>
+      <c r="K217">
+        <v>630.14</v>
+      </c>
+      <c r="L217" s="1">
+        <v>125963.75</v>
+      </c>
+      <c r="M217" s="1">
+        <v>126593.89</v>
+      </c>
+      <c r="N217" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O217">
+        <v>1</v>
+      </c>
+      <c r="Z217" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="A218" t="s">
+        <v>512</v>
+      </c>
+      <c r="B218" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C218" s="1">
+        <v>98.485</v>
+      </c>
+      <c r="D218" s="1">
+        <v>99.423</v>
+      </c>
+      <c r="E218" t="s">
+        <v>8</v>
+      </c>
+      <c r="F218">
+        <v>1.0</v>
+      </c>
+      <c r="G218" s="1">
+        <v>397692.0</v>
+      </c>
+      <c r="H218" s="1">
+        <v>-3752.0</v>
+      </c>
+      <c r="I218" s="1">
+        <v>-0.94344366997576</v>
+      </c>
+      <c r="J218">
+        <v>0.9</v>
+      </c>
+      <c r="K218" t="s">
+        <v>513</v>
+      </c>
+      <c r="L218" s="1">
+        <v>393940.0</v>
+      </c>
+      <c r="M218" s="1">
+        <v>397523.56</v>
+      </c>
+      <c r="N218" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O218">
+        <v>1</v>
+      </c>
+      <c r="Z218" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="A219" t="s">
+        <v>515</v>
+      </c>
+      <c r="B219" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C219" s="1">
+        <v>98.48</v>
+      </c>
+      <c r="D219" s="1">
+        <v>97.59</v>
+      </c>
+      <c r="E219" t="s">
+        <v>8</v>
+      </c>
+      <c r="F219">
+        <v>1.0</v>
+      </c>
+      <c r="G219" s="1">
+        <v>97590.0</v>
+      </c>
+      <c r="H219" s="1">
+        <v>890.0</v>
+      </c>
+      <c r="I219" s="1">
+        <v>0.91197868634081</v>
+      </c>
+      <c r="J219">
+        <v>1.87</v>
+      </c>
+      <c r="K219" t="s">
+        <v>516</v>
+      </c>
+      <c r="L219" s="1">
+        <v>98480.0</v>
+      </c>
+      <c r="M219" s="1">
+        <v>100349.86</v>
+      </c>
+      <c r="N219" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O219">
+        <v>1</v>
+      </c>
+      <c r="Z219" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26">
+      <c r="A220" t="s">
+        <v>518</v>
+      </c>
+      <c r="B220" s="1">
+        <v>146000.0</v>
+      </c>
+      <c r="C220" s="1">
+        <v>98.673</v>
+      </c>
+      <c r="D220" s="1">
+        <v>99.947</v>
+      </c>
+      <c r="E220" t="s">
+        <v>8</v>
+      </c>
+      <c r="F220">
+        <v>1.0</v>
+      </c>
+      <c r="G220" s="1">
+        <v>145922.62</v>
+      </c>
+      <c r="H220" s="1">
+        <v>-1860.04</v>
+      </c>
+      <c r="I220" s="1">
+        <v>-1.2746755780564</v>
+      </c>
+      <c r="J220">
+        <v>2.16</v>
+      </c>
+      <c r="K220" t="s">
+        <v>519</v>
+      </c>
+      <c r="L220" s="1">
+        <v>144062.58</v>
+      </c>
+      <c r="M220" s="1">
+        <v>147212.58</v>
+      </c>
+      <c r="N220" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O220">
+        <v>1</v>
+      </c>
+      <c r="Z220" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26">
+      <c r="A221" t="s">
+        <v>521</v>
+      </c>
+      <c r="B221" s="1">
+        <v>170000.0</v>
+      </c>
+      <c r="C221" s="1">
+        <v>101.872</v>
+      </c>
+      <c r="D221" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E221" t="s">
+        <v>8</v>
+      </c>
+      <c r="F221">
+        <v>1.0</v>
+      </c>
+      <c r="G221" s="1">
+        <v>170000.0</v>
+      </c>
+      <c r="H221" s="1">
+        <v>3182.4</v>
+      </c>
+      <c r="I221" s="1">
+        <v>1.872</v>
+      </c>
+      <c r="J221">
+        <v>1.17</v>
+      </c>
+      <c r="K221" t="s">
+        <v>522</v>
+      </c>
+      <c r="L221" s="1">
+        <v>173182.4</v>
+      </c>
+      <c r="M221" s="1">
+        <v>175164.27</v>
+      </c>
+      <c r="N221" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O221">
+        <v>1</v>
+      </c>
+      <c r="Z221" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26">
+      <c r="A222" t="s">
+        <v>524</v>
+      </c>
+      <c r="B222" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C222" s="1">
+        <v>89.167</v>
+      </c>
+      <c r="D222" s="1">
+        <v>103.220985</v>
+      </c>
+      <c r="E222" t="s">
+        <v>8</v>
+      </c>
+      <c r="F222">
+        <v>1.0</v>
+      </c>
+      <c r="G222" s="1">
+        <v>206441.97</v>
+      </c>
+      <c r="H222" s="1">
+        <v>-28107.97</v>
+      </c>
+      <c r="I222" s="1">
+        <v>-13.615433915884</v>
+      </c>
+      <c r="J222">
+        <v>0.85</v>
+      </c>
+      <c r="K222" t="s">
+        <v>525</v>
+      </c>
+      <c r="L222" s="1">
+        <v>178334.0</v>
+      </c>
+      <c r="M222" s="1">
+        <v>180031.26</v>
+      </c>
+      <c r="N222" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O222">
+        <v>1</v>
+      </c>
+      <c r="Z222" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26">
+      <c r="A223" t="s">
+        <v>527</v>
+      </c>
+      <c r="B223" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C223" s="1">
+        <v>98.855</v>
+      </c>
+      <c r="D223" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E223" t="s">
+        <v>8</v>
+      </c>
+      <c r="F223">
+        <v>1.0</v>
+      </c>
+      <c r="G223" s="1">
+        <v>498895.0</v>
+      </c>
+      <c r="H223" s="1">
+        <v>-4620.0</v>
+      </c>
+      <c r="I223" s="1">
+        <v>-0.92604656290402</v>
+      </c>
+      <c r="J223">
+        <v>1.23</v>
+      </c>
+      <c r="K223" t="s">
+        <v>528</v>
+      </c>
+      <c r="L223" s="1">
+        <v>494275.0</v>
+      </c>
+      <c r="M223" s="1">
+        <v>500439.38</v>
+      </c>
+      <c r="N223" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O223">
+        <v>1</v>
+      </c>
+      <c r="Z223" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26">
+      <c r="A224" t="s">
+        <v>530</v>
+      </c>
+      <c r="B224" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C224" s="1">
+        <v>98.647</v>
+      </c>
+      <c r="D224" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E224" t="s">
+        <v>8</v>
+      </c>
+      <c r="F224">
+        <v>1.0</v>
+      </c>
+      <c r="G224" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="H224" s="1">
+        <v>-4059.0</v>
+      </c>
+      <c r="I224" s="1">
+        <v>-1.353</v>
+      </c>
+      <c r="J224">
+        <v>0.34</v>
+      </c>
+      <c r="K224" t="s">
+        <v>531</v>
+      </c>
+      <c r="L224" s="1">
+        <v>295941.0</v>
+      </c>
+      <c r="M224" s="1">
+        <v>296969.96</v>
+      </c>
+      <c r="N224" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O224">
+        <v>1</v>
+      </c>
+      <c r="Z224" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26">
+      <c r="A225" t="s">
+        <v>533</v>
+      </c>
+      <c r="B225" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C225" s="1">
+        <v>100.867</v>
+      </c>
+      <c r="D225" s="1">
+        <v>102.542</v>
+      </c>
+      <c r="E225" t="s">
+        <v>8</v>
+      </c>
+      <c r="F225">
+        <v>1.0</v>
+      </c>
+      <c r="G225" s="1">
+        <v>205084.0</v>
+      </c>
+      <c r="H225" s="1">
+        <v>-3350.0</v>
+      </c>
+      <c r="I225" s="1">
+        <v>-1.6334770142966</v>
+      </c>
+      <c r="J225">
+        <v>1.03</v>
+      </c>
+      <c r="K225" t="s">
+        <v>534</v>
+      </c>
+      <c r="L225" s="1">
+        <v>201734.0</v>
+      </c>
+      <c r="M225" s="1">
+        <v>203792.77</v>
+      </c>
+      <c r="N225" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O225">
+        <v>1</v>
+      </c>
+      <c r="Z225" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26">
+      <c r="A226" t="s">
+        <v>536</v>
+      </c>
+      <c r="B226" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C226" s="1">
+        <v>94.506</v>
+      </c>
+      <c r="D226" s="1">
+        <v>98.9724975</v>
+      </c>
+      <c r="E226" t="s">
+        <v>8</v>
+      </c>
+      <c r="F226">
+        <v>1.0</v>
+      </c>
+      <c r="G226" s="1">
+        <v>395889.99</v>
+      </c>
+      <c r="H226" s="1">
+        <v>-17865.99</v>
+      </c>
+      <c r="I226" s="1">
+        <v>-4.5128673245818</v>
+      </c>
+      <c r="J226">
         <v>0.38</v>
       </c>
-      <c r="P210">
-[...460 lines deleted...]
-      <c r="C220" s="1">
+      <c r="K226" t="s">
+        <v>537</v>
+      </c>
+      <c r="L226" s="1">
+        <v>378024.0</v>
+      </c>
+      <c r="M226" s="1">
+        <v>379536.33</v>
+      </c>
+      <c r="N226" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O226">
+        <v>1</v>
+      </c>
+      <c r="Z226" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26">
+      <c r="A227" t="s">
+        <v>539</v>
+      </c>
+      <c r="B227" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D220" s="1">
-[...182 lines deleted...]
-      <c r="O223" s="1">
+      <c r="C227" s="1">
+        <v>100.689</v>
+      </c>
+      <c r="D227" s="1">
+        <v>100.15</v>
+      </c>
+      <c r="E227" t="s">
+        <v>8</v>
+      </c>
+      <c r="F227">
+        <v>1.0</v>
+      </c>
+      <c r="G227" s="1">
+        <v>200300.0</v>
+      </c>
+      <c r="H227" s="1">
+        <v>1078.0</v>
+      </c>
+      <c r="I227" s="1">
+        <v>0.5381927109336</v>
+      </c>
+      <c r="J227">
+        <v>3.61</v>
+      </c>
+      <c r="K227" t="s">
+        <v>540</v>
+      </c>
+      <c r="L227" s="1">
+        <v>201378.0</v>
+      </c>
+      <c r="M227" s="1">
+        <v>208588.96</v>
+      </c>
+      <c r="N227" s="1">
         <v>0.32</v>
       </c>
-      <c r="P223">
-[...104 lines deleted...]
-      <c r="A226" t="s">
+      <c r="O227">
+        <v>1</v>
+      </c>
+      <c r="Z227" t="s">
         <v>538</v>
       </c>
-      <c r="B226" t="s">
-[...95 lines deleted...]
-    <row r="228" spans="1:16">
+    </row>
+    <row r="228" spans="1:26">
       <c r="A228" t="s">
         <v>542</v>
       </c>
-      <c r="B228" t="s">
+      <c r="B228" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C228" s="1">
+        <v>70.309</v>
+      </c>
+      <c r="D228" s="1">
+        <v>99.641</v>
+      </c>
+      <c r="E228" t="s">
+        <v>8</v>
+      </c>
+      <c r="F228">
+        <v>1.0</v>
+      </c>
+      <c r="G228" s="1">
+        <v>298923.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>-87996.0</v>
+      </c>
+      <c r="I228" s="1">
+        <v>-29.43768127578</v>
+      </c>
+      <c r="J228">
+        <v>0.0</v>
+      </c>
+      <c r="K228">
+        <v>0.0</v>
+      </c>
+      <c r="L228" s="1">
+        <v>210927.0</v>
+      </c>
+      <c r="M228" s="1">
+        <v>210927.0</v>
+      </c>
+      <c r="N228" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O228">
+        <v>1</v>
+      </c>
+      <c r="Z228" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="A229" t="s">
+        <v>544</v>
+      </c>
+      <c r="B229" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C229" s="1">
+        <v>98.582</v>
+      </c>
+      <c r="D229" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="E229" t="s">
+        <v>8</v>
+      </c>
+      <c r="F229">
+        <v>1.0</v>
+      </c>
+      <c r="G229" s="1">
+        <v>99794.0</v>
+      </c>
+      <c r="H229" s="1">
+        <v>-1212.0</v>
+      </c>
+      <c r="I229" s="1">
+        <v>-1.2145018738602</v>
+      </c>
+      <c r="J229">
+        <v>1.06</v>
+      </c>
+      <c r="K229" t="s">
+        <v>545</v>
+      </c>
+      <c r="L229" s="1">
+        <v>98582.0</v>
+      </c>
+      <c r="M229" s="1">
+        <v>99646.38</v>
+      </c>
+      <c r="N229" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O229">
+        <v>1</v>
+      </c>
+      <c r="Z229" t="s">
         <v>543</v>
       </c>
-      <c r="C228" s="1">
+    </row>
+    <row r="230" spans="1:26">
+      <c r="A230" t="s">
+        <v>547</v>
+      </c>
+      <c r="B230" s="1">
+        <v>161000.0</v>
+      </c>
+      <c r="C230" s="1">
+        <v>100.456</v>
+      </c>
+      <c r="D230" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E230" t="s">
+        <v>8</v>
+      </c>
+      <c r="F230">
+        <v>1.0</v>
+      </c>
+      <c r="G230" s="1">
+        <v>160819.68</v>
+      </c>
+      <c r="H230" s="1">
+        <v>914.48</v>
+      </c>
+      <c r="I230" s="1">
+        <v>0.56863687329809</v>
+      </c>
+      <c r="J230">
+        <v>0.08</v>
+      </c>
+      <c r="K230">
+        <v>136.74</v>
+      </c>
+      <c r="L230" s="1">
+        <v>161734.16</v>
+      </c>
+      <c r="M230" s="1">
+        <v>161870.9</v>
+      </c>
+      <c r="N230" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O230">
+        <v>1</v>
+      </c>
+      <c r="Z230" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="A231" t="s">
+        <v>549</v>
+      </c>
+      <c r="B231" s="1">
         <v>115000.0</v>
       </c>
-      <c r="D228" s="1">
-[...2 lines deleted...]
-      <c r="E228" s="1">
+      <c r="C231" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="D231" s="1">
         <v>100.0</v>
       </c>
-      <c r="F228" t="s">
-[...5 lines deleted...]
-      <c r="H228" s="1">
+      <c r="E231" t="s">
+        <v>8</v>
+      </c>
+      <c r="F231">
+        <v>1.0</v>
+      </c>
+      <c r="G231" s="1">
         <v>115000.0</v>
       </c>
-      <c r="I228" s="1">
-[...31 lines deleted...]
-      <c r="C229" s="1">
+      <c r="H231" s="1">
+        <v>-17.25</v>
+      </c>
+      <c r="I231" s="1">
+        <v>-0.015</v>
+      </c>
+      <c r="J231">
+        <v>3.46</v>
+      </c>
+      <c r="K231" t="s">
+        <v>550</v>
+      </c>
+      <c r="L231" s="1">
+        <v>114982.75</v>
+      </c>
+      <c r="M231" s="1">
+        <v>118957.51</v>
+      </c>
+      <c r="N231" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O231">
+        <v>1</v>
+      </c>
+      <c r="Z231" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="A232" t="s">
+        <v>552</v>
+      </c>
+      <c r="B232" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D229" s="1">
-[...2 lines deleted...]
-      <c r="E229" s="1">
+      <c r="C232" s="1">
+        <v>99.798</v>
+      </c>
+      <c r="D232" s="1">
         <v>101.2</v>
       </c>
-      <c r="F229" t="s">
-[...5 lines deleted...]
-      <c r="H229" s="1">
+      <c r="E232" t="s">
+        <v>8</v>
+      </c>
+      <c r="F232">
+        <v>1.0</v>
+      </c>
+      <c r="G232" s="1">
         <v>202400.0</v>
       </c>
-      <c r="I229" s="1">
-[...17 lines deleted...]
-      <c r="O229" s="1">
+      <c r="H232" s="1">
+        <v>-2804.0</v>
+      </c>
+      <c r="I232" s="1">
+        <v>-1.3853754940711</v>
+      </c>
+      <c r="J232">
+        <v>1.12</v>
+      </c>
+      <c r="K232" t="s">
+        <v>553</v>
+      </c>
+      <c r="L232" s="1">
+        <v>199596.0</v>
+      </c>
+      <c r="M232" s="1">
+        <v>201826.14</v>
+      </c>
+      <c r="N232" s="1">
         <v>0.31</v>
       </c>
-      <c r="P229">
-[...54 lines deleted...]
-      <c r="A231" t="s">
+      <c r="O232">
+        <v>1</v>
+      </c>
+      <c r="Z232" t="s">
         <v>551</v>
       </c>
-      <c r="B231" t="s">
-[...95 lines deleted...]
-    <row r="233" spans="1:16">
+    </row>
+    <row r="233" spans="1:26">
       <c r="A233" t="s">
         <v>555</v>
       </c>
-      <c r="B233" t="s">
+      <c r="B233" s="1">
+        <v>198000.0</v>
+      </c>
+      <c r="C233" s="1">
+        <v>98.639</v>
+      </c>
+      <c r="D233" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="E233" t="s">
+        <v>8</v>
+      </c>
+      <c r="F233">
+        <v>1.0</v>
+      </c>
+      <c r="G233" s="1">
+        <v>197461.44</v>
+      </c>
+      <c r="H233" s="1">
+        <v>-2156.22</v>
+      </c>
+      <c r="I233" s="1">
+        <v>-1.091970158832</v>
+      </c>
+      <c r="J233">
+        <v>1.29</v>
+      </c>
+      <c r="K233" t="s">
         <v>556</v>
       </c>
-      <c r="C233" s="1">
-[...27 lines deleted...]
-        <v>394.11</v>
+      <c r="L233" s="1">
+        <v>195305.22</v>
       </c>
       <c r="M233" s="1">
-        <v>137379.49</v>
+        <v>197861.59</v>
       </c>
       <c r="N233" s="1">
-        <v>137773.6</v>
-[...8 lines deleted...]
-    <row r="234" spans="1:16">
+        <v>0.3</v>
+      </c>
+      <c r="O233">
+        <v>1</v>
+      </c>
+      <c r="Z233" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26">
       <c r="A234" t="s">
+        <v>558</v>
+      </c>
+      <c r="B234" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C234" s="1">
+        <v>97.732</v>
+      </c>
+      <c r="D234" s="1">
+        <v>97.26</v>
+      </c>
+      <c r="E234" t="s">
+        <v>8</v>
+      </c>
+      <c r="F234">
+        <v>1.0</v>
+      </c>
+      <c r="G234" s="1">
+        <v>97260.0</v>
+      </c>
+      <c r="H234" s="1">
+        <v>472.0</v>
+      </c>
+      <c r="I234" s="1">
+        <v>0.48529714168209</v>
+      </c>
+      <c r="J234">
+        <v>0.85</v>
+      </c>
+      <c r="K234">
+        <v>852.74</v>
+      </c>
+      <c r="L234" s="1">
+        <v>97732.0</v>
+      </c>
+      <c r="M234" s="1">
+        <v>98584.74</v>
+      </c>
+      <c r="N234" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O234">
+        <v>1</v>
+      </c>
+      <c r="Z234" t="s">
         <v>557</v>
       </c>
-      <c r="B234" t="s">
-[...45 lines deleted...]
-    <row r="235" spans="1:16">
+    </row>
+    <row r="235" spans="1:26">
       <c r="A235" t="s">
         <v>560</v>
       </c>
-      <c r="B235" t="s">
-        <v>561</v>
+      <c r="B235" s="1">
+        <v>100000.0</v>
       </c>
       <c r="C235" s="1">
-        <v>228000.0</v>
+        <v>100.381</v>
       </c>
       <c r="D235" s="1">
-        <v>100.804</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>102.47</v>
+      </c>
+      <c r="E235" t="s">
+        <v>8</v>
+      </c>
+      <c r="F235">
+        <v>1.0</v>
+      </c>
+      <c r="G235" s="1">
+        <v>102470.0</v>
       </c>
       <c r="H235" s="1">
-        <v>228000.0</v>
+        <v>-2089.0</v>
       </c>
       <c r="I235" s="1">
-        <v>1833.12</v>
-[...2 lines deleted...]
-        <v>0.804</v>
+        <v>-2.038645457207</v>
+      </c>
+      <c r="J235">
+        <v>0.72</v>
       </c>
       <c r="K235">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>724.6</v>
+        <v>723.29</v>
+      </c>
+      <c r="L235" s="1">
+        <v>100381.0</v>
       </c>
       <c r="M235" s="1">
-        <v>229833.12</v>
+        <v>101104.29</v>
       </c>
       <c r="N235" s="1">
-        <v>230557.72</v>
-[...8 lines deleted...]
-    <row r="236" spans="1:16">
+        <v>0.16</v>
+      </c>
+      <c r="O235">
+        <v>1</v>
+      </c>
+      <c r="Z235" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26">
       <c r="A236" t="s">
         <v>562</v>
       </c>
-      <c r="B236" t="s">
+      <c r="B236" s="1">
+        <v>137000.0</v>
+      </c>
+      <c r="C236" s="1">
+        <v>100.557</v>
+      </c>
+      <c r="D236" s="1">
+        <v>99.958</v>
+      </c>
+      <c r="E236" t="s">
+        <v>8</v>
+      </c>
+      <c r="F236">
+        <v>1.0</v>
+      </c>
+      <c r="G236" s="1">
+        <v>136942.46</v>
+      </c>
+      <c r="H236" s="1">
+        <v>820.63</v>
+      </c>
+      <c r="I236" s="1">
+        <v>0.599251685708</v>
+      </c>
+      <c r="J236">
+        <v>0.5</v>
+      </c>
+      <c r="K236">
+        <v>689.69</v>
+      </c>
+      <c r="L236" s="1">
+        <v>137763.09</v>
+      </c>
+      <c r="M236" s="1">
+        <v>138452.78</v>
+      </c>
+      <c r="N236" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O236">
+        <v>1</v>
+      </c>
+      <c r="Z236" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26">
+      <c r="A237" t="s">
+        <v>564</v>
+      </c>
+      <c r="B237" s="1">
+        <v>158000.0</v>
+      </c>
+      <c r="C237" s="1">
+        <v>98.339</v>
+      </c>
+      <c r="D237" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="E237" t="s">
+        <v>8</v>
+      </c>
+      <c r="F237">
+        <v>1.0</v>
+      </c>
+      <c r="G237" s="1">
+        <v>157086.76</v>
+      </c>
+      <c r="H237" s="1">
+        <v>-1711.14</v>
+      </c>
+      <c r="I237" s="1">
+        <v>-1.0892961316409</v>
+      </c>
+      <c r="J237">
+        <v>1.0</v>
+      </c>
+      <c r="K237" t="s">
+        <v>565</v>
+      </c>
+      <c r="L237" s="1">
+        <v>155375.62</v>
+      </c>
+      <c r="M237" s="1">
+        <v>156951.29</v>
+      </c>
+      <c r="N237" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O237">
+        <v>1</v>
+      </c>
+      <c r="Z237" t="s">
         <v>563</v>
       </c>
-      <c r="C236" s="1">
-[...92 lines deleted...]
-    <row r="238" spans="1:16">
+    </row>
+    <row r="238" spans="1:26">
       <c r="A238" t="s">
         <v>567</v>
       </c>
-      <c r="B238" t="s">
+      <c r="B238" s="1">
+        <v>228000.0</v>
+      </c>
+      <c r="C238" s="1">
+        <v>101.271</v>
+      </c>
+      <c r="D238" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E238" t="s">
+        <v>8</v>
+      </c>
+      <c r="F238">
+        <v>1.0</v>
+      </c>
+      <c r="G238" s="1">
+        <v>228000.0</v>
+      </c>
+      <c r="H238" s="1">
+        <v>2897.88</v>
+      </c>
+      <c r="I238" s="1">
+        <v>1.271</v>
+      </c>
+      <c r="J238">
+        <v>0.55</v>
+      </c>
+      <c r="K238" t="s">
         <v>568</v>
       </c>
-      <c r="C238" s="1">
-[...27 lines deleted...]
-        <v>569</v>
+      <c r="L238" s="1">
+        <v>230897.88</v>
       </c>
       <c r="M238" s="1">
-        <v>197098.0</v>
+        <v>232147.2</v>
       </c>
       <c r="N238" s="1">
-        <v>203681.56</v>
-[...8 lines deleted...]
-    <row r="239" spans="1:16">
+        <v>0.36</v>
+      </c>
+      <c r="O238">
+        <v>1</v>
+      </c>
+      <c r="Z238" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26">
       <c r="A239" t="s">
         <v>570</v>
       </c>
-      <c r="B239" t="s">
+      <c r="B239" s="1">
+        <v>325000.0</v>
+      </c>
+      <c r="C239" s="1">
+        <v>89.489</v>
+      </c>
+      <c r="D239" s="1">
+        <v>88.621</v>
+      </c>
+      <c r="E239" t="s">
+        <v>8</v>
+      </c>
+      <c r="F239">
+        <v>1.0</v>
+      </c>
+      <c r="G239" s="1">
+        <v>288018.25</v>
+      </c>
+      <c r="H239" s="1">
+        <v>2821.0</v>
+      </c>
+      <c r="I239" s="1">
+        <v>0.97945182293136</v>
+      </c>
+      <c r="J239">
+        <v>0.03</v>
+      </c>
+      <c r="K239">
+        <v>101.28</v>
+      </c>
+      <c r="L239" s="1">
+        <v>290839.25</v>
+      </c>
+      <c r="M239" s="1">
+        <v>290940.53</v>
+      </c>
+      <c r="N239" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O239">
+        <v>1</v>
+      </c>
+      <c r="Z239" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="A240" t="s">
+        <v>572</v>
+      </c>
+      <c r="B240" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C240" s="1">
+        <v>75.683</v>
+      </c>
+      <c r="D240" s="1">
+        <v>73.87</v>
+      </c>
+      <c r="E240" t="s">
+        <v>8</v>
+      </c>
+      <c r="F240">
+        <v>1.0</v>
+      </c>
+      <c r="G240" s="1">
+        <v>147740.0</v>
+      </c>
+      <c r="H240" s="1">
+        <v>3626.0</v>
+      </c>
+      <c r="I240" s="1">
+        <v>2.4543116285366</v>
+      </c>
+      <c r="J240">
+        <v>0.45</v>
+      </c>
+      <c r="K240">
+        <v>900.0</v>
+      </c>
+      <c r="L240" s="1">
+        <v>151366.0</v>
+      </c>
+      <c r="M240" s="1">
+        <v>152266.0</v>
+      </c>
+      <c r="N240" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O240">
+        <v>1</v>
+      </c>
+      <c r="Z240" t="s">
         <v>571</v>
       </c>
-      <c r="C239" s="1">
+    </row>
+    <row r="241" spans="1:26">
+      <c r="A241" t="s">
+        <v>574</v>
+      </c>
+      <c r="B241" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D239" s="1">
-[...2 lines deleted...]
-      <c r="E239" s="1">
+      <c r="C241" s="1">
+        <v>98.922</v>
+      </c>
+      <c r="D241" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="E241" t="s">
+        <v>8</v>
+      </c>
+      <c r="F241">
+        <v>1.0</v>
+      </c>
+      <c r="G241" s="1">
+        <v>199970.0</v>
+      </c>
+      <c r="H241" s="1">
+        <v>-2126.0</v>
+      </c>
+      <c r="I241" s="1">
+        <v>-1.0631594739211</v>
+      </c>
+      <c r="J241">
+        <v>0.11</v>
+      </c>
+      <c r="K241">
+        <v>221.92</v>
+      </c>
+      <c r="L241" s="1">
+        <v>197844.0</v>
+      </c>
+      <c r="M241" s="1">
+        <v>198065.92</v>
+      </c>
+      <c r="N241" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O241">
+        <v>1</v>
+      </c>
+      <c r="Z241" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="A242" t="s">
+        <v>576</v>
+      </c>
+      <c r="B242" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C242" s="1">
+        <v>101.499</v>
+      </c>
+      <c r="D242" s="1">
         <v>100.0</v>
       </c>
-      <c r="F239" t="s">
-[...5 lines deleted...]
-      <c r="H239" s="1">
+      <c r="E242" t="s">
+        <v>8</v>
+      </c>
+      <c r="F242">
+        <v>1.0</v>
+      </c>
+      <c r="G242" s="1">
         <v>200000.0</v>
       </c>
-      <c r="I239" s="1">
-[...31 lines deleted...]
-      <c r="C240" s="1">
+      <c r="H242" s="1">
+        <v>2998.0</v>
+      </c>
+      <c r="I242" s="1">
+        <v>1.499</v>
+      </c>
+      <c r="J242">
+        <v>3.1</v>
+      </c>
+      <c r="K242" t="s">
+        <v>577</v>
+      </c>
+      <c r="L242" s="1">
+        <v>202998.0</v>
+      </c>
+      <c r="M242" s="1">
+        <v>209203.41</v>
+      </c>
+      <c r="N242" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O242">
+        <v>1</v>
+      </c>
+      <c r="Z242" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="A243" t="s">
+        <v>579</v>
+      </c>
+      <c r="B243" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C243" s="1">
+        <v>100.58</v>
+      </c>
+      <c r="D243" s="1">
+        <v>99.915</v>
+      </c>
+      <c r="E243" t="s">
+        <v>8</v>
+      </c>
+      <c r="F243">
+        <v>1.0</v>
+      </c>
+      <c r="G243" s="1">
+        <v>199830.0</v>
+      </c>
+      <c r="H243" s="1">
+        <v>1330.0</v>
+      </c>
+      <c r="I243" s="1">
+        <v>0.66556573087124</v>
+      </c>
+      <c r="J243">
+        <v>0.05</v>
+      </c>
+      <c r="K243">
+        <v>109.59</v>
+      </c>
+      <c r="L243" s="1">
+        <v>201160.0</v>
+      </c>
+      <c r="M243" s="1">
+        <v>201269.59</v>
+      </c>
+      <c r="N243" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O243">
+        <v>1</v>
+      </c>
+      <c r="Z243" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="A244" t="s">
+        <v>581</v>
+      </c>
+      <c r="B244" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D240" s="1">
-[...32 lines deleted...]
-      <c r="O240" s="1">
+      <c r="C244" s="1">
+        <v>98.915</v>
+      </c>
+      <c r="D244" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="E244" t="s">
+        <v>8</v>
+      </c>
+      <c r="F244">
+        <v>1.0</v>
+      </c>
+      <c r="G244" s="1">
+        <v>100660.0</v>
+      </c>
+      <c r="H244" s="1">
+        <v>-1745.0</v>
+      </c>
+      <c r="I244" s="1">
+        <v>-1.7335585138089</v>
+      </c>
+      <c r="J244">
+        <v>3.24</v>
+      </c>
+      <c r="K244" t="s">
+        <v>582</v>
+      </c>
+      <c r="L244" s="1">
+        <v>98915.0</v>
+      </c>
+      <c r="M244" s="1">
+        <v>102151.3</v>
+      </c>
+      <c r="N244" s="1">
         <v>0.16</v>
       </c>
-      <c r="P240">
-[...10 lines deleted...]
-      <c r="C241" s="1">
+      <c r="O244">
+        <v>1</v>
+      </c>
+      <c r="Z244" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26">
+      <c r="A245" t="s">
+        <v>584</v>
+      </c>
+      <c r="B245" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D241" s="1">
-[...32 lines deleted...]
-      <c r="O241" s="1">
+      <c r="C245" s="1">
+        <v>100.235</v>
+      </c>
+      <c r="D245" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E245" t="s">
+        <v>8</v>
+      </c>
+      <c r="F245">
+        <v>1.0</v>
+      </c>
+      <c r="G245" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H245" s="1">
+        <v>235.0</v>
+      </c>
+      <c r="I245" s="1">
+        <v>0.235</v>
+      </c>
+      <c r="J245">
+        <v>0.7</v>
+      </c>
+      <c r="K245">
+        <v>695.21</v>
+      </c>
+      <c r="L245" s="1">
+        <v>100235.0</v>
+      </c>
+      <c r="M245" s="1">
+        <v>100930.21</v>
+      </c>
+      <c r="N245" s="1">
         <v>0.16</v>
       </c>
-      <c r="P241">
-[...10 lines deleted...]
-      <c r="C242" s="1">
+      <c r="O245">
+        <v>1</v>
+      </c>
+      <c r="Z245" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26">
+      <c r="A246" t="s">
+        <v>586</v>
+      </c>
+      <c r="B246" s="1">
+        <v>226000.0</v>
+      </c>
+      <c r="C246" s="1">
+        <v>98.385</v>
+      </c>
+      <c r="D246" s="1">
+        <v>99.84072566</v>
+      </c>
+      <c r="E246" t="s">
+        <v>8</v>
+      </c>
+      <c r="F246">
+        <v>1.0</v>
+      </c>
+      <c r="G246" s="1">
+        <v>225640.04</v>
+      </c>
+      <c r="H246" s="1">
+        <v>-3289.94</v>
+      </c>
+      <c r="I246" s="1">
+        <v>-1.4580479599277</v>
+      </c>
+      <c r="J246">
+        <v>0.89</v>
+      </c>
+      <c r="K246" t="s">
+        <v>587</v>
+      </c>
+      <c r="L246" s="1">
+        <v>222350.1</v>
+      </c>
+      <c r="M246" s="1">
+        <v>224356.24</v>
+      </c>
+      <c r="N246" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O246">
+        <v>1</v>
+      </c>
+      <c r="Z246" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26">
+      <c r="A247" t="s">
+        <v>589</v>
+      </c>
+      <c r="B247" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D242" s="1">
-[...2 lines deleted...]
-      <c r="E242" s="1">
+      <c r="C247" s="1">
+        <v>99.185</v>
+      </c>
+      <c r="D247" s="1">
+        <v>99.326</v>
+      </c>
+      <c r="E247" t="s">
+        <v>8</v>
+      </c>
+      <c r="F247">
+        <v>1.0</v>
+      </c>
+      <c r="G247" s="1">
+        <v>99326.0</v>
+      </c>
+      <c r="H247" s="1">
+        <v>-141.0</v>
+      </c>
+      <c r="I247" s="1">
+        <v>-0.14195678875622</v>
+      </c>
+      <c r="J247">
+        <v>0.95</v>
+      </c>
+      <c r="K247">
+        <v>953.42</v>
+      </c>
+      <c r="L247" s="1">
+        <v>99185.0</v>
+      </c>
+      <c r="M247" s="1">
+        <v>100138.42</v>
+      </c>
+      <c r="N247" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O247">
+        <v>1</v>
+      </c>
+      <c r="Z247" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="248" spans="1:26">
+      <c r="A248" t="s">
+        <v>591</v>
+      </c>
+      <c r="B248" s="1">
+        <v>151000.0</v>
+      </c>
+      <c r="C248" s="1">
+        <v>98.81</v>
+      </c>
+      <c r="D248" s="1">
         <v>100.0</v>
       </c>
-      <c r="F242" t="s">
-[...5 lines deleted...]
-      <c r="H242" s="1">
+      <c r="E248" t="s">
+        <v>8</v>
+      </c>
+      <c r="F248">
+        <v>1.0</v>
+      </c>
+      <c r="G248" s="1">
+        <v>151000.0</v>
+      </c>
+      <c r="H248" s="1">
+        <v>-1796.9</v>
+      </c>
+      <c r="I248" s="1">
+        <v>-1.19</v>
+      </c>
+      <c r="J248">
+        <v>1.25</v>
+      </c>
+      <c r="K248" t="s">
+        <v>592</v>
+      </c>
+      <c r="L248" s="1">
+        <v>149203.1</v>
+      </c>
+      <c r="M248" s="1">
+        <v>151084.18</v>
+      </c>
+      <c r="N248" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O248">
+        <v>1</v>
+      </c>
+      <c r="Z248" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="249" spans="1:26">
+      <c r="A249" t="s">
+        <v>594</v>
+      </c>
+      <c r="B249" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C249" s="1">
+        <v>100.066</v>
+      </c>
+      <c r="D249" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="E249" t="s">
+        <v>8</v>
+      </c>
+      <c r="F249">
+        <v>1.0</v>
+      </c>
+      <c r="G249" s="1">
+        <v>199400.0</v>
+      </c>
+      <c r="H249" s="1">
+        <v>732.0</v>
+      </c>
+      <c r="I249" s="1">
+        <v>0.36710130391174</v>
+      </c>
+      <c r="J249">
+        <v>0.19</v>
+      </c>
+      <c r="K249">
+        <v>373.97</v>
+      </c>
+      <c r="L249" s="1">
+        <v>200132.0</v>
+      </c>
+      <c r="M249" s="1">
+        <v>200505.97</v>
+      </c>
+      <c r="N249" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O249">
+        <v>1</v>
+      </c>
+      <c r="Z249" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="250" spans="1:26">
+      <c r="A250" t="s">
+        <v>596</v>
+      </c>
+      <c r="B250" s="1">
         <v>100000.0</v>
       </c>
-      <c r="I242" s="1">
-[...17 lines deleted...]
-      <c r="O242" s="1">
+      <c r="C250" s="1">
+        <v>99.907</v>
+      </c>
+      <c r="D250" s="1">
+        <v>99.499</v>
+      </c>
+      <c r="E250" t="s">
+        <v>8</v>
+      </c>
+      <c r="F250">
+        <v>1.0</v>
+      </c>
+      <c r="G250" s="1">
+        <v>99499.0</v>
+      </c>
+      <c r="H250" s="1">
+        <v>408.0</v>
+      </c>
+      <c r="I250" s="1">
+        <v>0.41005437240575</v>
+      </c>
+      <c r="J250">
+        <v>1.63</v>
+      </c>
+      <c r="K250" t="s">
+        <v>597</v>
+      </c>
+      <c r="L250" s="1">
+        <v>99907.0</v>
+      </c>
+      <c r="M250" s="1">
+        <v>101540.56</v>
+      </c>
+      <c r="N250" s="1">
         <v>0.16</v>
       </c>
-      <c r="P242">
-[...60 lines deleted...]
-      <c r="C244" s="1">
+      <c r="O250">
+        <v>1</v>
+      </c>
+      <c r="Z250" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26">
+      <c r="A251" t="s">
+        <v>599</v>
+      </c>
+      <c r="B251" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D244" s="1">
-[...32 lines deleted...]
-      <c r="O244" s="1">
+      <c r="C251" s="1">
+        <v>100.486</v>
+      </c>
+      <c r="D251" s="1">
+        <v>99.897</v>
+      </c>
+      <c r="E251" t="s">
+        <v>8</v>
+      </c>
+      <c r="F251">
+        <v>1.0</v>
+      </c>
+      <c r="G251" s="1">
+        <v>99897.0</v>
+      </c>
+      <c r="H251" s="1">
+        <v>589.0</v>
+      </c>
+      <c r="I251" s="1">
+        <v>0.58960729551438</v>
+      </c>
+      <c r="J251">
+        <v>0.68</v>
+      </c>
+      <c r="K251">
+        <v>679.45</v>
+      </c>
+      <c r="L251" s="1">
+        <v>100486.0</v>
+      </c>
+      <c r="M251" s="1">
+        <v>101165.45</v>
+      </c>
+      <c r="N251" s="1">
         <v>0.16</v>
       </c>
-      <c r="P244">
-[...16 lines deleted...]
-      <c r="E245" s="1">
+      <c r="O251">
+        <v>1</v>
+      </c>
+      <c r="Z251" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26">
+      <c r="A252" t="s">
+        <v>601</v>
+      </c>
+      <c r="B252" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C252" s="1">
+        <v>99.388</v>
+      </c>
+      <c r="D252" s="1">
         <v>100.0</v>
       </c>
-      <c r="F245" t="s">
-[...40 lines deleted...]
-      <c r="C246" s="1">
+      <c r="E252" t="s">
+        <v>8</v>
+      </c>
+      <c r="F252">
+        <v>1.0</v>
+      </c>
+      <c r="G252" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H252" s="1">
+        <v>-612.0</v>
+      </c>
+      <c r="I252" s="1">
+        <v>-0.612</v>
+      </c>
+      <c r="J252">
+        <v>2.03</v>
+      </c>
+      <c r="K252" t="s">
+        <v>602</v>
+      </c>
+      <c r="L252" s="1">
+        <v>99388.0</v>
+      </c>
+      <c r="M252" s="1">
+        <v>101414.49</v>
+      </c>
+      <c r="N252" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O252">
+        <v>1</v>
+      </c>
+      <c r="Z252" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="253" spans="1:26">
+      <c r="A253" t="s">
+        <v>604</v>
+      </c>
+      <c r="B253" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D246" s="1">
-[...32 lines deleted...]
-      <c r="O246" s="1">
+      <c r="C253" s="1">
+        <v>99.322</v>
+      </c>
+      <c r="D253" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="E253" t="s">
+        <v>8</v>
+      </c>
+      <c r="F253">
+        <v>1.0</v>
+      </c>
+      <c r="G253" s="1">
+        <v>199742.0</v>
+      </c>
+      <c r="H253" s="1">
+        <v>-1098.0</v>
+      </c>
+      <c r="I253" s="1">
+        <v>-0.54970912477095</v>
+      </c>
+      <c r="J253">
+        <v>2.29</v>
+      </c>
+      <c r="K253" t="s">
+        <v>605</v>
+      </c>
+      <c r="L253" s="1">
+        <v>198644.0</v>
+      </c>
+      <c r="M253" s="1">
+        <v>203230.3</v>
+      </c>
+      <c r="N253" s="1">
         <v>0.31</v>
       </c>
-      <c r="P246">
-[...46 lines deleted...]
-      <c r="O247" s="1">
+      <c r="O253">
+        <v>1</v>
+      </c>
+      <c r="Z253" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="254" spans="1:26">
+      <c r="A254" t="s">
+        <v>607</v>
+      </c>
+      <c r="B254" s="1">
+        <v>101000.0</v>
+      </c>
+      <c r="C254" s="1">
+        <v>100.741</v>
+      </c>
+      <c r="D254" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E254" t="s">
+        <v>8</v>
+      </c>
+      <c r="F254">
+        <v>1.0</v>
+      </c>
+      <c r="G254" s="1">
+        <v>101000.0</v>
+      </c>
+      <c r="H254" s="1">
+        <v>748.41</v>
+      </c>
+      <c r="I254" s="1">
+        <v>0.741</v>
+      </c>
+      <c r="J254">
+        <v>0.73</v>
+      </c>
+      <c r="K254">
+        <v>740.62</v>
+      </c>
+      <c r="L254" s="1">
+        <v>101748.41</v>
+      </c>
+      <c r="M254" s="1">
+        <v>102489.03</v>
+      </c>
+      <c r="N254" s="1">
         <v>0.16</v>
       </c>
-      <c r="P247">
-[...210 lines deleted...]
-      <c r="C252" s="1">
+      <c r="O254">
+        <v>1</v>
+      </c>
+      <c r="Z254" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="255" spans="1:26">
+      <c r="A255" t="s">
+        <v>609</v>
+      </c>
+      <c r="B255" s="1">
         <v>1565000.0</v>
       </c>
-      <c r="D252" s="1">
-[...2 lines deleted...]
-      <c r="E252" s="1">
+      <c r="C255" s="1">
+        <v>66.627</v>
+      </c>
+      <c r="D255" s="1">
         <v>76.31296613</v>
       </c>
-      <c r="F252" t="s">
-[...5 lines deleted...]
-      <c r="H252" s="1">
+      <c r="E255" t="s">
+        <v>8</v>
+      </c>
+      <c r="F255">
+        <v>1.0</v>
+      </c>
+      <c r="G255" s="1">
         <v>1194297.92</v>
       </c>
-      <c r="I252" s="1">
-[...31 lines deleted...]
-      <c r="C253" s="1">
+      <c r="H255" s="1">
+        <v>-151585.37</v>
+      </c>
+      <c r="I255" s="1">
+        <v>-12.692425186506</v>
+      </c>
+      <c r="J255">
+        <v>0.9</v>
+      </c>
+      <c r="K255" t="s">
+        <v>610</v>
+      </c>
+      <c r="L255" s="1">
+        <v>1042712.55</v>
+      </c>
+      <c r="M255" s="1">
+        <v>1056818.99</v>
+      </c>
+      <c r="N255" s="1">
+        <v>1.63</v>
+      </c>
+      <c r="O255">
+        <v>1</v>
+      </c>
+      <c r="Z255" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="256" spans="1:26">
+      <c r="A256" t="s">
+        <v>612</v>
+      </c>
+      <c r="B256" s="1">
         <v>202000.0</v>
       </c>
-      <c r="D253" s="1">
-[...2 lines deleted...]
-      <c r="E253" s="1">
+      <c r="C256" s="1">
+        <v>100.058</v>
+      </c>
+      <c r="D256" s="1">
         <v>99.646</v>
       </c>
-      <c r="F253" t="s">
-[...5 lines deleted...]
-      <c r="H253" s="1">
+      <c r="E256" t="s">
+        <v>8</v>
+      </c>
+      <c r="F256">
+        <v>1.0</v>
+      </c>
+      <c r="G256" s="1">
         <v>201284.92</v>
       </c>
-      <c r="I253" s="1">
-[...75 lines deleted...]
-      <c r="A255" t="s">
+      <c r="H256" s="1">
+        <v>832.24</v>
+      </c>
+      <c r="I256" s="1">
+        <v>0.41346366136122</v>
+      </c>
+      <c r="J256">
+        <v>0.94</v>
+      </c>
+      <c r="K256" t="s">
+        <v>613</v>
+      </c>
+      <c r="L256" s="1">
+        <v>202117.16</v>
+      </c>
+      <c r="M256" s="1">
+        <v>204015.41</v>
+      </c>
+      <c r="N256" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O256">
+        <v>1</v>
+      </c>
+      <c r="Z256" t="s">
         <v>611</v>
       </c>
-      <c r="B255" t="s">
-[...95 lines deleted...]
-    <row r="257" spans="1:16">
+    </row>
+    <row r="257" spans="1:26">
       <c r="A257" t="s">
         <v>615</v>
       </c>
-      <c r="B257" t="s">
+      <c r="B257" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C257" s="1">
+        <v>100.516</v>
+      </c>
+      <c r="D257" s="1">
+        <v>99.674</v>
+      </c>
+      <c r="E257" t="s">
+        <v>8</v>
+      </c>
+      <c r="F257">
+        <v>1.0</v>
+      </c>
+      <c r="G257" s="1">
+        <v>99674.0</v>
+      </c>
+      <c r="H257" s="1">
+        <v>842.0</v>
+      </c>
+      <c r="I257" s="1">
+        <v>0.84475389770652</v>
+      </c>
+      <c r="J257">
+        <v>0.2</v>
+      </c>
+      <c r="K257">
+        <v>197.92</v>
+      </c>
+      <c r="L257" s="1">
+        <v>100516.0</v>
+      </c>
+      <c r="M257" s="1">
+        <v>100713.92</v>
+      </c>
+      <c r="N257" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O257">
+        <v>1</v>
+      </c>
+      <c r="Z257" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="258" spans="1:26">
+      <c r="A258" t="s">
+        <v>617</v>
+      </c>
+      <c r="B258" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="C258" s="1">
+        <v>101.103</v>
+      </c>
+      <c r="D258" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E258" t="s">
+        <v>8</v>
+      </c>
+      <c r="F258">
+        <v>1.0</v>
+      </c>
+      <c r="G258" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="H258" s="1">
+        <v>1808.92</v>
+      </c>
+      <c r="I258" s="1">
+        <v>1.103</v>
+      </c>
+      <c r="J258">
+        <v>0.76</v>
+      </c>
+      <c r="K258" t="s">
+        <v>618</v>
+      </c>
+      <c r="L258" s="1">
+        <v>165808.92</v>
+      </c>
+      <c r="M258" s="1">
+        <v>167054.14</v>
+      </c>
+      <c r="N258" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O258">
+        <v>1</v>
+      </c>
+      <c r="Z258" t="s">
         <v>616</v>
       </c>
-      <c r="C257" s="1">
+    </row>
+    <row r="259" spans="1:26">
+      <c r="A259" t="s">
+        <v>620</v>
+      </c>
+      <c r="B259" s="1">
+        <v>152000.0</v>
+      </c>
+      <c r="C259" s="1">
+        <v>100.442</v>
+      </c>
+      <c r="D259" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E259" t="s">
+        <v>8</v>
+      </c>
+      <c r="F259">
+        <v>1.0</v>
+      </c>
+      <c r="G259" s="1">
+        <v>152000.0</v>
+      </c>
+      <c r="H259" s="1">
+        <v>671.84</v>
+      </c>
+      <c r="I259" s="1">
+        <v>0.442</v>
+      </c>
+      <c r="J259">
+        <v>0.62</v>
+      </c>
+      <c r="K259">
+        <v>941.17</v>
+      </c>
+      <c r="L259" s="1">
+        <v>152671.84</v>
+      </c>
+      <c r="M259" s="1">
+        <v>153613.01</v>
+      </c>
+      <c r="N259" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O259">
+        <v>1</v>
+      </c>
+      <c r="Z259" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="260" spans="1:26">
+      <c r="A260" t="s">
+        <v>622</v>
+      </c>
+      <c r="B260" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C260" s="1">
+        <v>88.971</v>
+      </c>
+      <c r="D260" s="1">
+        <v>86.091845</v>
+      </c>
+      <c r="E260" t="s">
+        <v>8</v>
+      </c>
+      <c r="F260">
+        <v>1.0</v>
+      </c>
+      <c r="G260" s="1">
+        <v>172183.69</v>
+      </c>
+      <c r="H260" s="1">
+        <v>5758.31</v>
+      </c>
+      <c r="I260" s="1">
+        <v>3.3442830735013</v>
+      </c>
+      <c r="J260">
+        <v>0.19</v>
+      </c>
+      <c r="K260">
+        <v>382.19</v>
+      </c>
+      <c r="L260" s="1">
+        <v>177942.0</v>
+      </c>
+      <c r="M260" s="1">
+        <v>178324.19</v>
+      </c>
+      <c r="N260" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O260">
+        <v>1</v>
+      </c>
+      <c r="Z260" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="261" spans="1:26">
+      <c r="A261" t="s">
+        <v>624</v>
+      </c>
+      <c r="B261" s="1">
         <v>118000.0</v>
       </c>
-      <c r="D257" s="1">
-[...2 lines deleted...]
-      <c r="E257" s="1">
+      <c r="C261" s="1">
+        <v>101.613</v>
+      </c>
+      <c r="D261" s="1">
         <v>99.779</v>
       </c>
-      <c r="F257" t="s">
-[...5 lines deleted...]
-      <c r="H257" s="1">
+      <c r="E261" t="s">
+        <v>8</v>
+      </c>
+      <c r="F261">
+        <v>1.0</v>
+      </c>
+      <c r="G261" s="1">
         <v>117739.22</v>
       </c>
-      <c r="I257" s="1">
-[...17 lines deleted...]
-      <c r="O257" s="1">
+      <c r="H261" s="1">
+        <v>2164.12</v>
+      </c>
+      <c r="I261" s="1">
+        <v>1.8380621172792</v>
+      </c>
+      <c r="J261">
+        <v>2.2</v>
+      </c>
+      <c r="K261" t="s">
+        <v>625</v>
+      </c>
+      <c r="L261" s="1">
+        <v>119903.34</v>
+      </c>
+      <c r="M261" s="1">
+        <v>122497.72</v>
+      </c>
+      <c r="N261" s="1">
         <v>0.19</v>
       </c>
-      <c r="P257">
-[...10 lines deleted...]
-      <c r="C258" s="1">
+      <c r="O261">
+        <v>1</v>
+      </c>
+      <c r="Z261" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="262" spans="1:26">
+      <c r="A262" t="s">
+        <v>627</v>
+      </c>
+      <c r="B262" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D258" s="1">
-[...2 lines deleted...]
-      <c r="E258" s="1">
+      <c r="C262" s="1">
+        <v>101.05</v>
+      </c>
+      <c r="D262" s="1">
         <v>102.939</v>
       </c>
-      <c r="F258" t="s">
-[...5 lines deleted...]
-      <c r="H258" s="1">
+      <c r="E262" t="s">
+        <v>8</v>
+      </c>
+      <c r="F262">
+        <v>1.0</v>
+      </c>
+      <c r="G262" s="1">
         <v>205878.0</v>
       </c>
-      <c r="I258" s="1">
-[...17 lines deleted...]
-      <c r="O258" s="1">
+      <c r="H262" s="1">
+        <v>-3778.0</v>
+      </c>
+      <c r="I262" s="1">
+        <v>-1.8350673699958</v>
+      </c>
+      <c r="J262">
+        <v>1.21</v>
+      </c>
+      <c r="K262" t="s">
+        <v>628</v>
+      </c>
+      <c r="L262" s="1">
+        <v>202100.0</v>
+      </c>
+      <c r="M262" s="1">
+        <v>204523.29</v>
+      </c>
+      <c r="N262" s="1">
         <v>0.32</v>
       </c>
-      <c r="P258">
-[...10 lines deleted...]
-      <c r="C259" s="1">
+      <c r="O262">
+        <v>1</v>
+      </c>
+      <c r="Z262" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="263" spans="1:26">
+      <c r="A263" t="s">
+        <v>630</v>
+      </c>
+      <c r="B263" s="1">
         <v>300000.0</v>
       </c>
-      <c r="D259" s="1">
-[...2 lines deleted...]
-      <c r="E259" s="1">
+      <c r="C263" s="1">
+        <v>98.205</v>
+      </c>
+      <c r="D263" s="1">
         <v>100.761</v>
       </c>
-      <c r="F259" t="s">
-[...5 lines deleted...]
-      <c r="H259" s="1">
+      <c r="E263" t="s">
+        <v>8</v>
+      </c>
+      <c r="F263">
+        <v>1.0</v>
+      </c>
+      <c r="G263" s="1">
         <v>302283.0</v>
       </c>
-      <c r="I259" s="1">
-[...17 lines deleted...]
-      <c r="O259" s="1">
+      <c r="H263" s="1">
+        <v>-7668.0</v>
+      </c>
+      <c r="I263" s="1">
+        <v>-2.5366957453777</v>
+      </c>
+      <c r="J263">
+        <v>1.05</v>
+      </c>
+      <c r="K263" t="s">
+        <v>631</v>
+      </c>
+      <c r="L263" s="1">
+        <v>294615.0</v>
+      </c>
+      <c r="M263" s="1">
+        <v>297777.33</v>
+      </c>
+      <c r="N263" s="1">
         <v>0.46</v>
       </c>
-      <c r="P259">
-[...10 lines deleted...]
-      <c r="C260" s="1">
+      <c r="O263">
+        <v>1</v>
+      </c>
+      <c r="Z263" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="264" spans="1:26">
+      <c r="A264" t="s">
+        <v>633</v>
+      </c>
+      <c r="B264" s="1">
         <v>89000.0</v>
       </c>
-      <c r="D260" s="1">
-[...2 lines deleted...]
-      <c r="E260" s="1">
+      <c r="C264" s="1">
+        <v>102.113</v>
+      </c>
+      <c r="D264" s="1">
         <v>99.871</v>
       </c>
-      <c r="F260" t="s">
-[...5 lines deleted...]
-      <c r="H260" s="1">
+      <c r="E264" t="s">
+        <v>8</v>
+      </c>
+      <c r="F264">
+        <v>1.0</v>
+      </c>
+      <c r="G264" s="1">
         <v>88885.19</v>
       </c>
-      <c r="I260" s="1">
-[...5 lines deleted...]
-      <c r="K260">
+      <c r="H264" s="1">
+        <v>1995.38</v>
+      </c>
+      <c r="I264" s="1">
+        <v>2.2448959157313</v>
+      </c>
+      <c r="J264">
+        <v>0.52</v>
+      </c>
+      <c r="K264">
+        <v>466.34</v>
+      </c>
+      <c r="L264" s="1">
+        <v>90880.57</v>
+      </c>
+      <c r="M264" s="1">
+        <v>91346.91</v>
+      </c>
+      <c r="N264" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O264">
+        <v>1</v>
+      </c>
+      <c r="Z264" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="265" spans="1:26">
+      <c r="A265" t="s">
+        <v>635</v>
+      </c>
+      <c r="B265" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C265" s="1">
+        <v>104.775</v>
+      </c>
+      <c r="D265" s="1">
+        <v>106.89563</v>
+      </c>
+      <c r="E265" t="s">
+        <v>8</v>
+      </c>
+      <c r="F265">
+        <v>1.0</v>
+      </c>
+      <c r="G265" s="1">
+        <v>106895.63</v>
+      </c>
+      <c r="H265" s="1">
+        <v>-2120.63</v>
+      </c>
+      <c r="I265" s="1">
+        <v>-1.983832267044</v>
+      </c>
+      <c r="J265">
+        <v>0.66</v>
+      </c>
+      <c r="K265">
+        <v>663.7</v>
+      </c>
+      <c r="L265" s="1">
+        <v>104775.0</v>
+      </c>
+      <c r="M265" s="1">
+        <v>105438.7</v>
+      </c>
+      <c r="N265" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O265">
+        <v>1</v>
+      </c>
+      <c r="Z265" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="266" spans="1:26">
+      <c r="A266" t="s">
+        <v>637</v>
+      </c>
+      <c r="B266" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C266" s="1">
+        <v>98.422</v>
+      </c>
+      <c r="D266" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E266" t="s">
+        <v>8</v>
+      </c>
+      <c r="F266">
+        <v>1.0</v>
+      </c>
+      <c r="G266" s="1">
+        <v>199178.0</v>
+      </c>
+      <c r="H266" s="1">
+        <v>-2334.0</v>
+      </c>
+      <c r="I266" s="1">
+        <v>-1.1718161644358</v>
+      </c>
+      <c r="J266">
+        <v>2.77</v>
+      </c>
+      <c r="K266" t="s">
+        <v>638</v>
+      </c>
+      <c r="L266" s="1">
+        <v>196844.0</v>
+      </c>
+      <c r="M266" s="1">
+        <v>202383.73</v>
+      </c>
+      <c r="N266" s="1">
         <v>0.31</v>
       </c>
-      <c r="L260">
-[...22 lines deleted...]
-      <c r="C261" s="1">
+      <c r="O266">
+        <v>1</v>
+      </c>
+      <c r="Z266" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="267" spans="1:26">
+      <c r="A267" t="s">
+        <v>640</v>
+      </c>
+      <c r="B267" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D261" s="1">
-[...46 lines deleted...]
-      <c r="C262" s="1">
+      <c r="C267" s="1">
+        <v>98.175</v>
+      </c>
+      <c r="D267" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="E267" t="s">
+        <v>8</v>
+      </c>
+      <c r="F267">
+        <v>1.0</v>
+      </c>
+      <c r="G267" s="1">
+        <v>99908.0</v>
+      </c>
+      <c r="H267" s="1">
+        <v>-1733.0</v>
+      </c>
+      <c r="I267" s="1">
+        <v>-1.7345958281619</v>
+      </c>
+      <c r="J267">
+        <v>1.53</v>
+      </c>
+      <c r="K267" t="s">
+        <v>641</v>
+      </c>
+      <c r="L267" s="1">
+        <v>98175.0</v>
+      </c>
+      <c r="M267" s="1">
+        <v>99703.47</v>
+      </c>
+      <c r="N267" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O267">
+        <v>1</v>
+      </c>
+      <c r="Z267" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="268" spans="1:26">
+      <c r="A268" t="s">
+        <v>640</v>
+      </c>
+      <c r="B268" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D262" s="1">
-[...32 lines deleted...]
-      <c r="O262" s="1">
+      <c r="C268" s="1">
+        <v>102.628</v>
+      </c>
+      <c r="D268" s="1">
+        <v>104.481</v>
+      </c>
+      <c r="E268" t="s">
+        <v>8</v>
+      </c>
+      <c r="F268">
+        <v>1.0</v>
+      </c>
+      <c r="G268" s="1">
+        <v>208962.0</v>
+      </c>
+      <c r="H268" s="1">
+        <v>-3706.0</v>
+      </c>
+      <c r="I268" s="1">
+        <v>-1.7735282012998</v>
+      </c>
+      <c r="J268">
+        <v>0.96</v>
+      </c>
+      <c r="K268" t="s">
+        <v>643</v>
+      </c>
+      <c r="L268" s="1">
+        <v>205256.0</v>
+      </c>
+      <c r="M268" s="1">
+        <v>207182.03</v>
+      </c>
+      <c r="N268" s="1">
         <v>0.32</v>
       </c>
-      <c r="P262">
-[...60 lines deleted...]
-      <c r="C264" s="1">
+      <c r="O268">
+        <v>1</v>
+      </c>
+      <c r="Z268" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="269" spans="1:26">
+      <c r="A269" t="s">
+        <v>645</v>
+      </c>
+      <c r="B269" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D264" s="1">
-[...52 lines deleted...]
-      <c r="E265" s="1">
+      <c r="C269" s="1">
+        <v>104.427</v>
+      </c>
+      <c r="D269" s="1">
         <v>106.6</v>
       </c>
-      <c r="F265" t="s">
-[...5 lines deleted...]
-      <c r="H265" s="1">
+      <c r="E269" t="s">
+        <v>8</v>
+      </c>
+      <c r="F269">
+        <v>1.0</v>
+      </c>
+      <c r="G269" s="1">
         <v>213200.0</v>
       </c>
-      <c r="I265" s="1">
-[...17 lines deleted...]
-      <c r="O265" s="1">
+      <c r="H269" s="1">
+        <v>-4346.0</v>
+      </c>
+      <c r="I269" s="1">
+        <v>-2.0384615384615</v>
+      </c>
+      <c r="J269">
+        <v>2.9</v>
+      </c>
+      <c r="K269" t="s">
+        <v>646</v>
+      </c>
+      <c r="L269" s="1">
+        <v>208854.0</v>
+      </c>
+      <c r="M269" s="1">
+        <v>214652.63</v>
+      </c>
+      <c r="N269" s="1">
         <v>0.33</v>
       </c>
-      <c r="P265">
-[...10 lines deleted...]
-      <c r="C266" s="1">
+      <c r="O269">
+        <v>1</v>
+      </c>
+      <c r="Z269" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="270" spans="1:26">
+      <c r="A270" t="s">
+        <v>648</v>
+      </c>
+      <c r="B270" s="1">
         <v>285000.0</v>
       </c>
-      <c r="D266" s="1">
-[...2 lines deleted...]
-      <c r="E266" s="1">
+      <c r="C270" s="1">
+        <v>98.932</v>
+      </c>
+      <c r="D270" s="1">
         <v>99.902</v>
       </c>
-      <c r="F266" t="s">
-[...5 lines deleted...]
-      <c r="H266" s="1">
+      <c r="E270" t="s">
+        <v>8</v>
+      </c>
+      <c r="F270">
+        <v>1.0</v>
+      </c>
+      <c r="G270" s="1">
         <v>284720.7</v>
       </c>
-      <c r="I266" s="1">
-[...17 lines deleted...]
-      <c r="O266" s="1">
+      <c r="H270" s="1">
+        <v>-2764.5</v>
+      </c>
+      <c r="I270" s="1">
+        <v>-0.97095153250185</v>
+      </c>
+      <c r="J270">
+        <v>1.24</v>
+      </c>
+      <c r="K270" t="s">
+        <v>649</v>
+      </c>
+      <c r="L270" s="1">
+        <v>281956.2</v>
+      </c>
+      <c r="M270" s="1">
+        <v>285494.3</v>
+      </c>
+      <c r="N270" s="1">
         <v>0.44</v>
       </c>
-      <c r="P266">
-[...10 lines deleted...]
-      <c r="C267" s="1">
+      <c r="O270">
+        <v>1</v>
+      </c>
+      <c r="Z270" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="271" spans="1:26">
+      <c r="A271" t="s">
+        <v>651</v>
+      </c>
+      <c r="B271" s="1">
         <v>168000.0</v>
       </c>
-      <c r="D267" s="1">
-[...2 lines deleted...]
-      <c r="E267" s="1">
+      <c r="C271" s="1">
+        <v>100.452</v>
+      </c>
+      <c r="D271" s="1">
         <v>100.0</v>
       </c>
-      <c r="F267" t="s">
-[...5 lines deleted...]
-      <c r="H267" s="1">
+      <c r="E271" t="s">
+        <v>8</v>
+      </c>
+      <c r="F271">
+        <v>1.0</v>
+      </c>
+      <c r="G271" s="1">
         <v>168000.0</v>
       </c>
-      <c r="I267" s="1">
-[...128 lines deleted...]
-      <c r="B270" t="s">
+      <c r="H271" s="1">
+        <v>759.36</v>
+      </c>
+      <c r="I271" s="1">
+        <v>0.452</v>
+      </c>
+      <c r="J271">
+        <v>1.68</v>
+      </c>
+      <c r="K271" t="s">
+        <v>652</v>
+      </c>
+      <c r="L271" s="1">
+        <v>168759.36</v>
+      </c>
+      <c r="M271" s="1">
+        <v>171578.81</v>
+      </c>
+      <c r="N271" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O271">
+        <v>1</v>
+      </c>
+      <c r="Z271" t="s">
         <v>650</v>
       </c>
-      <c r="C270" s="1">
-[...92 lines deleted...]
-    <row r="272" spans="1:16">
+    </row>
+    <row r="272" spans="1:26">
       <c r="A272" t="s">
         <v>654</v>
       </c>
-      <c r="B272" t="s">
-        <v>655</v>
+      <c r="B272" s="1">
+        <v>190000.0</v>
       </c>
       <c r="C272" s="1">
-        <v>100000.0</v>
+        <v>95.277</v>
       </c>
       <c r="D272" s="1">
-        <v>100.881</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>106.52323684</v>
+      </c>
+      <c r="E272" t="s">
+        <v>8</v>
+      </c>
+      <c r="F272">
+        <v>1.0</v>
+      </c>
+      <c r="G272" s="1">
+        <v>202394.15</v>
       </c>
       <c r="H272" s="1">
-        <v>100000.0</v>
+        <v>-21367.85</v>
       </c>
       <c r="I272" s="1">
-        <v>881.0</v>
-[...2 lines deleted...]
-        <v>0.881</v>
+        <v>-10.557543288677</v>
+      </c>
+      <c r="J272">
+        <v>0.16</v>
       </c>
       <c r="K272">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>545.92</v>
+        <v>309.47</v>
+      </c>
+      <c r="L272" s="1">
+        <v>181026.3</v>
       </c>
       <c r="M272" s="1">
-        <v>100881.0</v>
+        <v>181335.77</v>
       </c>
       <c r="N272" s="1">
-        <v>101426.92</v>
-[...8 lines deleted...]
-    <row r="273" spans="1:16">
+        <v>0.28</v>
+      </c>
+      <c r="O272">
+        <v>1</v>
+      </c>
+      <c r="Z272" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="273" spans="1:26">
       <c r="A273" t="s">
         <v>656</v>
       </c>
-      <c r="B273" t="s">
-        <v>657</v>
+      <c r="B273" s="1">
+        <v>100000.0</v>
       </c>
       <c r="C273" s="1">
-        <v>200000.0</v>
+        <v>101.924</v>
       </c>
       <c r="D273" s="1">
-        <v>96.247</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>100.0</v>
+      </c>
+      <c r="E273" t="s">
+        <v>8</v>
+      </c>
+      <c r="F273">
+        <v>1.0</v>
+      </c>
+      <c r="G273" s="1">
+        <v>100000.0</v>
       </c>
       <c r="H273" s="1">
-        <v>194500.0</v>
+        <v>1924.0</v>
       </c>
       <c r="I273" s="1">
-        <v>-2006.0</v>
-[...2 lines deleted...]
-        <v>-1.0313624678663</v>
+        <v>1.924</v>
+      </c>
+      <c r="J273">
+        <v>0.77</v>
       </c>
       <c r="K273">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>602.74</v>
+        <v>771.85</v>
+      </c>
+      <c r="L273" s="1">
+        <v>101924.0</v>
       </c>
       <c r="M273" s="1">
-        <v>192494.0</v>
+        <v>102695.85</v>
       </c>
       <c r="N273" s="1">
-        <v>193096.74</v>
-[...8 lines deleted...]
-    <row r="274" spans="1:16">
+        <v>0.16</v>
+      </c>
+      <c r="O273">
+        <v>1</v>
+      </c>
+      <c r="Z273" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="274" spans="1:26">
       <c r="A274" t="s">
         <v>658</v>
       </c>
-      <c r="B274" t="s">
+      <c r="B274" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C274" s="1">
+        <v>102.159</v>
+      </c>
+      <c r="D274" s="1">
+        <v>103.4955</v>
+      </c>
+      <c r="E274" t="s">
+        <v>8</v>
+      </c>
+      <c r="F274">
+        <v>1.0</v>
+      </c>
+      <c r="G274" s="1">
+        <v>206991.0</v>
+      </c>
+      <c r="H274" s="1">
+        <v>-2673.0</v>
+      </c>
+      <c r="I274" s="1">
+        <v>-1.2913604939345</v>
+      </c>
+      <c r="J274">
+        <v>1.12</v>
+      </c>
+      <c r="K274" t="s">
         <v>659</v>
       </c>
-      <c r="C274" s="1">
-[...27 lines deleted...]
-        <v>838.56</v>
+      <c r="L274" s="1">
+        <v>204318.0</v>
       </c>
       <c r="M274" s="1">
-        <v>105696.84</v>
+        <v>206553.62</v>
       </c>
       <c r="N274" s="1">
-        <v>106535.4</v>
-[...8 lines deleted...]
-    <row r="275" spans="1:16">
+        <v>0.32</v>
+      </c>
+      <c r="O274">
+        <v>1</v>
+      </c>
+      <c r="Z274" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="275" spans="1:26">
       <c r="A275" t="s">
+        <v>661</v>
+      </c>
+      <c r="B275" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C275" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="D275" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="E275" t="s">
+        <v>8</v>
+      </c>
+      <c r="F275">
+        <v>1.0</v>
+      </c>
+      <c r="G275" s="1">
+        <v>200826.0</v>
+      </c>
+      <c r="H275" s="1">
+        <v>696.0</v>
+      </c>
+      <c r="I275" s="1">
+        <v>0.34656867138717</v>
+      </c>
+      <c r="J275">
+        <v>0.42</v>
+      </c>
+      <c r="K275">
+        <v>834.61</v>
+      </c>
+      <c r="L275" s="1">
+        <v>201522.0</v>
+      </c>
+      <c r="M275" s="1">
+        <v>202356.61</v>
+      </c>
+      <c r="N275" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O275">
+        <v>1</v>
+      </c>
+      <c r="Z275" t="s">
         <v>660</v>
       </c>
-      <c r="B275" t="s">
-[...45 lines deleted...]
-    <row r="276" spans="1:16">
+    </row>
+    <row r="276" spans="1:26">
       <c r="A276" t="s">
         <v>663</v>
       </c>
-      <c r="B276" t="s">
+      <c r="B276" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C276" s="1">
+        <v>101.081</v>
+      </c>
+      <c r="D276" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E276" t="s">
+        <v>8</v>
+      </c>
+      <c r="F276">
+        <v>1.0</v>
+      </c>
+      <c r="G276" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H276" s="1">
+        <v>1081.0</v>
+      </c>
+      <c r="I276" s="1">
+        <v>1.081</v>
+      </c>
+      <c r="J276">
+        <v>0.76</v>
+      </c>
+      <c r="K276">
+        <v>758.22</v>
+      </c>
+      <c r="L276" s="1">
+        <v>101081.0</v>
+      </c>
+      <c r="M276" s="1">
+        <v>101839.22</v>
+      </c>
+      <c r="N276" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O276">
+        <v>1</v>
+      </c>
+      <c r="Z276" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="277" spans="1:26">
+      <c r="A277" t="s">
+        <v>665</v>
+      </c>
+      <c r="B277" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C277" s="1">
+        <v>96.5</v>
+      </c>
+      <c r="D277" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="E277" t="s">
+        <v>8</v>
+      </c>
+      <c r="F277">
+        <v>1.0</v>
+      </c>
+      <c r="G277" s="1">
+        <v>194500.0</v>
+      </c>
+      <c r="H277" s="1">
+        <v>-1500.0</v>
+      </c>
+      <c r="I277" s="1">
+        <v>-0.77120822622108</v>
+      </c>
+      <c r="J277">
+        <v>0.45</v>
+      </c>
+      <c r="K277">
+        <v>890.41</v>
+      </c>
+      <c r="L277" s="1">
+        <v>193000.0</v>
+      </c>
+      <c r="M277" s="1">
+        <v>193890.41</v>
+      </c>
+      <c r="N277" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O277">
+        <v>1</v>
+      </c>
+      <c r="Z277" t="s">
         <v>664</v>
       </c>
-      <c r="C276" s="1">
+    </row>
+    <row r="278" spans="1:26">
+      <c r="A278" t="s">
+        <v>667</v>
+      </c>
+      <c r="B278" s="1">
+        <v>106000.0</v>
+      </c>
+      <c r="C278" s="1">
+        <v>99.765</v>
+      </c>
+      <c r="D278" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="E278" t="s">
+        <v>8</v>
+      </c>
+      <c r="F278">
+        <v>1.0</v>
+      </c>
+      <c r="G278" s="1">
+        <v>105676.7</v>
+      </c>
+      <c r="H278" s="1">
+        <v>74.2</v>
+      </c>
+      <c r="I278" s="1">
+        <v>0.07021415316716</v>
+      </c>
+      <c r="J278">
+        <v>0.09</v>
+      </c>
+      <c r="K278">
+        <v>98.01</v>
+      </c>
+      <c r="L278" s="1">
+        <v>105750.9</v>
+      </c>
+      <c r="M278" s="1">
+        <v>105848.91</v>
+      </c>
+      <c r="N278" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O278">
+        <v>1</v>
+      </c>
+      <c r="Z278" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="279" spans="1:26">
+      <c r="A279" t="s">
+        <v>669</v>
+      </c>
+      <c r="B279" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C279" s="1">
+        <v>83.543</v>
+      </c>
+      <c r="D279" s="1">
+        <v>92.28804</v>
+      </c>
+      <c r="E279" t="s">
+        <v>8</v>
+      </c>
+      <c r="F279">
+        <v>1.0</v>
+      </c>
+      <c r="G279" s="1">
+        <v>276864.12</v>
+      </c>
+      <c r="H279" s="1">
+        <v>-26235.12</v>
+      </c>
+      <c r="I279" s="1">
+        <v>-9.4758107334385</v>
+      </c>
+      <c r="J279">
+        <v>0.61</v>
+      </c>
+      <c r="K279" t="s">
+        <v>426</v>
+      </c>
+      <c r="L279" s="1">
+        <v>250629.0</v>
+      </c>
+      <c r="M279" s="1">
+        <v>252453.66</v>
+      </c>
+      <c r="N279" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O279">
+        <v>1</v>
+      </c>
+      <c r="Z279" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="280" spans="1:26">
+      <c r="A280" t="s">
+        <v>671</v>
+      </c>
+      <c r="B280" s="1">
         <v>216000.0</v>
       </c>
-      <c r="D276" s="1">
-[...2 lines deleted...]
-      <c r="E276" s="1">
+      <c r="C280" s="1">
+        <v>90.6</v>
+      </c>
+      <c r="D280" s="1">
         <v>102.24988426</v>
       </c>
-      <c r="F276" t="s">
-[...5 lines deleted...]
-      <c r="H276" s="1">
+      <c r="E280" t="s">
+        <v>8</v>
+      </c>
+      <c r="F280">
+        <v>1.0</v>
+      </c>
+      <c r="G280" s="1">
         <v>220859.75</v>
       </c>
-      <c r="I276" s="1">
-[...17 lines deleted...]
-      <c r="O276" s="1">
+      <c r="H280" s="1">
+        <v>-25163.75</v>
+      </c>
+      <c r="I280" s="1">
+        <v>-11.393542734699</v>
+      </c>
+      <c r="J280">
+        <v>0.73</v>
+      </c>
+      <c r="K280" t="s">
+        <v>672</v>
+      </c>
+      <c r="L280" s="1">
+        <v>195696.0</v>
+      </c>
+      <c r="M280" s="1">
+        <v>197276.05</v>
+      </c>
+      <c r="N280" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O280">
+        <v>1</v>
+      </c>
+      <c r="Z280" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="281" spans="1:26">
+      <c r="A281" t="s">
+        <v>674</v>
+      </c>
+      <c r="B281" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C281" s="1">
+        <v>101.663</v>
+      </c>
+      <c r="D281" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="E281" t="s">
+        <v>8</v>
+      </c>
+      <c r="F281">
+        <v>1.0</v>
+      </c>
+      <c r="G281" s="1">
+        <v>99417.0</v>
+      </c>
+      <c r="H281" s="1">
+        <v>2246.0</v>
+      </c>
+      <c r="I281" s="1">
+        <v>2.2591709667361</v>
+      </c>
+      <c r="J281">
+        <v>0.84</v>
+      </c>
+      <c r="K281">
+        <v>842.47</v>
+      </c>
+      <c r="L281" s="1">
+        <v>101663.0</v>
+      </c>
+      <c r="M281" s="1">
+        <v>102505.47</v>
+      </c>
+      <c r="N281" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O281">
+        <v>1</v>
+      </c>
+      <c r="Z281" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="282" spans="1:26">
+      <c r="A282" t="s">
+        <v>676</v>
+      </c>
+      <c r="B282" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C282" s="1">
+        <v>100.535</v>
+      </c>
+      <c r="D282" s="1">
+        <v>100.86</v>
+      </c>
+      <c r="E282" t="s">
+        <v>8</v>
+      </c>
+      <c r="F282">
+        <v>1.0</v>
+      </c>
+      <c r="G282" s="1">
+        <v>201720.0</v>
+      </c>
+      <c r="H282" s="1">
+        <v>-650.0</v>
+      </c>
+      <c r="I282" s="1">
+        <v>-0.32222883204442</v>
+      </c>
+      <c r="J282">
+        <v>0.12</v>
+      </c>
+      <c r="K282">
+        <v>238.03</v>
+      </c>
+      <c r="L282" s="1">
+        <v>201070.0</v>
+      </c>
+      <c r="M282" s="1">
+        <v>201308.03</v>
+      </c>
+      <c r="N282" s="1">
         <v>0.31</v>
       </c>
-      <c r="P276">
-[...110 lines deleted...]
-      <c r="C279" s="1">
+      <c r="O282">
+        <v>1</v>
+      </c>
+      <c r="Z282" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="283" spans="1:26">
+      <c r="A283" t="s">
+        <v>678</v>
+      </c>
+      <c r="B283" s="1">
         <v>322.0</v>
       </c>
-      <c r="D279" s="1">
+      <c r="C283" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="D283" s="1">
+        <v>0.2014596273</v>
+      </c>
+      <c r="E283" t="s">
+        <v>8</v>
+      </c>
+      <c r="F283">
+        <v>1.0</v>
+      </c>
+      <c r="G283" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H283" s="1">
+        <v>-9225.0</v>
+      </c>
+      <c r="I283" s="1">
+        <v>0</v>
+      </c>
+      <c r="J283">
+        <v>0.0</v>
+      </c>
+      <c r="K283">
+        <v>0.0</v>
+      </c>
+      <c r="L283" s="1">
+        <v>-9225.0</v>
+      </c>
+      <c r="M283" s="1">
+        <v>-9225.0</v>
+      </c>
+      <c r="N283" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="O283">
+        <v>1</v>
+      </c>
+      <c r="Z283" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="284" spans="1:26">
+      <c r="A284" t="s">
+        <v>680</v>
+      </c>
+      <c r="B284" s="1">
+        <v>322.0</v>
+      </c>
+      <c r="C284" s="1">
+        <v>0.0325</v>
+      </c>
+      <c r="D284" s="1">
+        <v>0.1083618012</v>
+      </c>
+      <c r="E284" t="s">
+        <v>8</v>
+      </c>
+      <c r="F284">
+        <v>1.0</v>
+      </c>
+      <c r="G284" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H284" s="1">
+        <v>-61068.75</v>
+      </c>
+      <c r="I284" s="1">
+        <v>0</v>
+      </c>
+      <c r="J284">
+        <v>0.0</v>
+      </c>
+      <c r="K284">
+        <v>0.0</v>
+      </c>
+      <c r="L284" s="1">
+        <v>-61068.75</v>
+      </c>
+      <c r="M284" s="1">
+        <v>-61068.75</v>
+      </c>
+      <c r="N284" s="1">
+        <v>-0.09</v>
+      </c>
+      <c r="O284">
+        <v>1</v>
+      </c>
+      <c r="Z284" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="285" spans="1:26">
+      <c r="A285" t="s">
+        <v>682</v>
+      </c>
+      <c r="B285" s="1">
+        <v>260.0</v>
+      </c>
+      <c r="C285" s="1">
+        <v>7.8</v>
+      </c>
+      <c r="D285" s="1">
+        <v>60.3523076923</v>
+      </c>
+      <c r="E285" t="s">
+        <v>8</v>
+      </c>
+      <c r="F285">
+        <v>1.0</v>
+      </c>
+      <c r="G285" s="1">
+        <v>156916.0</v>
+      </c>
+      <c r="H285" s="1">
+        <v>-136636.0</v>
+      </c>
+      <c r="I285" s="1">
+        <v>-87.075887736114</v>
+      </c>
+      <c r="J285">
+        <v>0.0</v>
+      </c>
+      <c r="K285">
+        <v>0.0</v>
+      </c>
+      <c r="L285" s="1">
+        <v>20280.0</v>
+      </c>
+      <c r="M285" s="1">
+        <v>20280.0</v>
+      </c>
+      <c r="N285" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O285">
+        <v>1</v>
+      </c>
+      <c r="Z285" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="286" spans="1:26">
+      <c r="A286" t="s">
+        <v>684</v>
+      </c>
+      <c r="B286" s="1">
+        <v>-322.0</v>
+      </c>
+      <c r="C286" s="1">
+        <v>0.1275</v>
+      </c>
+      <c r="D286" s="1">
+        <v>0.142181677</v>
+      </c>
+      <c r="E286" t="s">
+        <v>8</v>
+      </c>
+      <c r="F286">
+        <v>1.0</v>
+      </c>
+      <c r="G286" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H286" s="1">
+        <v>11818.75</v>
+      </c>
+      <c r="I286" s="1">
+        <v>0</v>
+      </c>
+      <c r="J286">
+        <v>0.0</v>
+      </c>
+      <c r="K286">
+        <v>0.0</v>
+      </c>
+      <c r="L286" s="1">
+        <v>11818.75</v>
+      </c>
+      <c r="M286" s="1">
+        <v>11818.75</v>
+      </c>
+      <c r="N286" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O286">
+        <v>1</v>
+      </c>
+      <c r="Z286" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="287" spans="1:26">
+      <c r="A287" t="s">
+        <v>686</v>
+      </c>
+      <c r="B287" s="1">
+        <v>-322.0</v>
+      </c>
+      <c r="C287" s="1">
         <v>0.05</v>
       </c>
-      <c r="E279" s="1">
-[...14 lines deleted...]
-      <c r="J279" s="1">
+      <c r="D287" s="1">
+        <v>0.0661645963</v>
+      </c>
+      <c r="E287" t="s">
+        <v>8</v>
+      </c>
+      <c r="F287">
+        <v>1.0</v>
+      </c>
+      <c r="G287" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H287" s="1">
+        <v>13012.5</v>
+      </c>
+      <c r="I287" s="1">
         <v>0</v>
       </c>
-      <c r="K279">
-[...319 lines deleted...]
-      <c r="A286" t="s">
+      <c r="J287">
+        <v>0.0</v>
+      </c>
+      <c r="K287">
+        <v>0.0</v>
+      </c>
+      <c r="L287" s="1">
+        <v>13012.5</v>
+      </c>
+      <c r="M287" s="1">
+        <v>13012.5</v>
+      </c>
+      <c r="N287" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O287">
+        <v>1</v>
+      </c>
+      <c r="Z287" t="s">
         <v>685</v>
       </c>
-      <c r="B286" t="s">
-[...42 lines deleted...]
-        <v>1</v>
+    </row>
+    <row r="288" spans="1:26">
+      <c r="A288" t="s">
+        <v>688</v>
+      </c>
+      <c r="B288" s="1">
+        <v>-260.0</v>
+      </c>
+      <c r="C288" s="1">
+        <v>6.7</v>
+      </c>
+      <c r="D288" s="1">
+        <v>50.6</v>
+      </c>
+      <c r="E288" t="s">
+        <v>8</v>
+      </c>
+      <c r="F288">
+        <v>1.0</v>
+      </c>
+      <c r="G288" s="1">
+        <v>-131560.0</v>
+      </c>
+      <c r="H288" s="1">
+        <v>114140.0</v>
+      </c>
+      <c r="I288" s="1">
+        <v>-86.758893280632</v>
+      </c>
+      <c r="J288">
+        <v>0.0</v>
+      </c>
+      <c r="K288">
+        <v>0.0</v>
+      </c>
+      <c r="L288" s="1">
+        <v>-17420.0</v>
+      </c>
+      <c r="M288" s="1">
+        <v>-17420.0</v>
+      </c>
+      <c r="N288" s="1">
+        <v>-0.03</v>
+      </c>
+      <c r="O288">
+        <v>1</v>
+      </c>
+      <c r="Z288" t="s">
+        <v>687</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">