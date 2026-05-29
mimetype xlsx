--- v0 (2026-05-02)
+++ v1 (2026-05-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="646">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="663">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0010746776</t>
   </si>
   <si>
@@ -136,51 +136,51 @@
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>NL0013267909</t>
   </si>
   <si>
     <t>AKZO NOBEL NV</t>
   </si>
   <si>
     <t>CH0432492467</t>
   </si>
   <si>
-    <t>ALCON AG</t>
+    <t>ALCON INC</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
@@ -229,89 +229,104 @@
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
-    <t>FR0006174348</t>
-[...2 lines deleted...]
-    <t>BUREAU VERITAS SA</t>
+    <t>SE0020050417</t>
+  </si>
+  <si>
+    <t>BOLIDEN</t>
+  </si>
+  <si>
+    <t>SEK</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>DK0010181759</t>
   </si>
   <si>
     <t>CARLSBERG CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>CH0210483332</t>
   </si>
   <si>
     <t>COMPAGNIE FINANCIERE RICHEMONT SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
+    <t>FR0014003TT8</t>
+  </si>
+  <si>
+    <t>DASSAULT SYSTEMES</t>
+  </si>
+  <si>
+    <t>DE0005140008</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG</t>
+  </si>
+  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
     <t>PTEDP0AM0009</t>
@@ -352,1638 +367,1674 @@
   <si>
     <t>CH0010645932</t>
   </si>
   <si>
     <t>GIVAUDAN SA</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
-    <t>ES0144583343</t>
-[...10 lines deleted...]
-  <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
+    <t>BE0003565737</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV</t>
+  </si>
+  <si>
     <t>IE0004906560</t>
   </si>
   <si>
     <t>KERRY GROUP PLC</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR BREMSE AG</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
+    <t>NL0000009538</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE PHILIPS NV</t>
+  </si>
+  <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP AG</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
-    <t>NO0003054108</t>
-[...2 lines deleted...]
-    <t>MOWI</t>
+    <t>DE0008430026</t>
+  </si>
+  <si>
+    <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
+  </si>
+  <si>
+    <t>CH0038863350</t>
+  </si>
+  <si>
+    <t>NESTLE SA</t>
+  </si>
+  <si>
+    <t>FR0000044448</t>
+  </si>
+  <si>
+    <t>NEXANS SA</t>
+  </si>
+  <si>
+    <t>FI0009000681</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
+    <t>CH0012005267</t>
+  </si>
+  <si>
+    <t>NOVARTIS</t>
+  </si>
+  <si>
+    <t>DK0062498333</t>
+  </si>
+  <si>
+    <t>NOVO NORDISK CLASS B</t>
+  </si>
+  <si>
+    <t>DK0060336014</t>
+  </si>
+  <si>
+    <t>NOVOZYMES CLASS B</t>
+  </si>
+  <si>
+    <t>FR001400KPZ3</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART I</t>
+  </si>
+  <si>
+    <t>FR0010596783</t>
+  </si>
+  <si>
+    <t>Ofi Invest Euro High Yield PART IC</t>
+  </si>
+  <si>
+    <t>FR0000120693</t>
+  </si>
+  <si>
+    <t>PERNOD RICARD SA</t>
+  </si>
+  <si>
+    <t>NL0013654783</t>
+  </si>
+  <si>
+    <t>PROSUS NV CLASS N</t>
+  </si>
+  <si>
+    <t>FR0000130577</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA</t>
+  </si>
+  <si>
+    <t>FR0000131906</t>
+  </si>
+  <si>
+    <t>RENAULT SA</t>
+  </si>
+  <si>
+    <t>DE000RENK730</t>
+  </si>
+  <si>
+    <t>RENK GROUP AG</t>
+  </si>
+  <si>
+    <t>CH0012032048</t>
+  </si>
+  <si>
+    <t>ROCHE HOLDING PAR AG</t>
+  </si>
+  <si>
+    <t>FR0000073272</t>
+  </si>
+  <si>
+    <t>SAFRAN SA</t>
+  </si>
+  <si>
+    <t>IT0005495657</t>
+  </si>
+  <si>
+    <t>SAIPEM</t>
+  </si>
+  <si>
+    <t>FR0000120578</t>
+  </si>
+  <si>
+    <t>SANOFI SA</t>
+  </si>
+  <si>
+    <t>DE0007164600</t>
+  </si>
+  <si>
+    <t>SAP</t>
+  </si>
+  <si>
+    <t>FR0000121972</t>
+  </si>
+  <si>
+    <t>SCHNEIDER ELECTRIC</t>
+  </si>
+  <si>
+    <t>CH1256740924</t>
+  </si>
+  <si>
+    <t>SGS SA</t>
+  </si>
+  <si>
+    <t>DE000ENER6Y0</t>
+  </si>
+  <si>
+    <t>SIEMENS ENERGY N AG</t>
+  </si>
+  <si>
+    <t>DE000SHL1006</t>
+  </si>
+  <si>
+    <t>SIEMENS HEALTHINEERS AG</t>
+  </si>
+  <si>
+    <t>DE0007236101</t>
+  </si>
+  <si>
+    <t>SIEMENS N AG</t>
+  </si>
+  <si>
+    <t>FR0000130809</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA</t>
+  </si>
+  <si>
+    <t>LU1778762911</t>
+  </si>
+  <si>
+    <t>SPOTIFY TECHNOLOGY SA</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>NL0000226223</t>
+  </si>
+  <si>
+    <t>STMICROELECTRONICS NV</t>
+  </si>
+  <si>
+    <t>NL0014559478</t>
+  </si>
+  <si>
+    <t>TECHNIP ENERGIES NV</t>
+  </si>
+  <si>
+    <t>FR0000121329</t>
+  </si>
+  <si>
+    <t>THALES SA</t>
+  </si>
+  <si>
+    <t>BE0003739530</t>
+  </si>
+  <si>
+    <t>UCB SA</t>
+  </si>
+  <si>
+    <t>IT0005239360</t>
+  </si>
+  <si>
+    <t>UNICREDIT</t>
+  </si>
+  <si>
+    <t>GB00BVZK7T90</t>
+  </si>
+  <si>
+    <t>UNILEVER PLC</t>
+  </si>
+  <si>
+    <t>FR0000124141</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRON. SA</t>
+  </si>
+  <si>
+    <t>DK0061539921</t>
+  </si>
+  <si>
+    <t>VESTAS WIND SYSTEMS</t>
+  </si>
+  <si>
+    <t>FR0000125486</t>
+  </si>
+  <si>
+    <t>VINCI SA</t>
+  </si>
+  <si>
+    <t>DE000A1ML7J1</t>
+  </si>
+  <si>
+    <t>VONOVIA</t>
+  </si>
+  <si>
+    <t>AT0000831706</t>
+  </si>
+  <si>
+    <t>WIENERBERGER AG</t>
+  </si>
+  <si>
+    <t>NL0000395903</t>
+  </si>
+  <si>
+    <t>WOLTERS KLUWER NV</t>
+  </si>
+  <si>
+    <t>CH0011075394</t>
+  </si>
+  <si>
+    <t>ZURICH INSURANCE GROUP LTD</t>
+  </si>
+  <si>
+    <t>OACT01964441</t>
+  </si>
+  <si>
+    <t>EUR/NOK 15/04/26</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>DE0008430026</t>
-[...227 lines deleted...]
-    <t>EUR/NOK 15/04/26</t>
+    <t>1 566.54</t>
   </si>
   <si>
     <t>XSS200326</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG MAR 26</t>
   </si>
   <si>
-    <t>OE100326</t>
-[...14 lines deleted...]
-    <t>EURO-OAT MAR 26</t>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
+  </si>
+  <si>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
+  </si>
+  <si>
+    <t>OAT100626</t>
+  </si>
+  <si>
+    <t>EURO-OAT JUN 26</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>7 045.21</t>
+    <t>7 729.45</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>1 216.44</t>
+    <t>1 729.62</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>1 495.89</t>
+    <t>1 939.73</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>3 671.23</t>
+    <t>4 041.10</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>4 181.51</t>
+    <t>4 690.07</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>2 252.05</t>
+    <t>2 473.97</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>1 976.30</t>
+    <t>1 447.27</t>
   </si>
   <si>
     <t>XS2116503546</t>
   </si>
   <si>
     <t>AMPLIFON SPA 1.125 13/02/2027</t>
   </si>
   <si>
-    <t>2 194.52</t>
-[...1 lines deleted...]
-  <si>
     <t>XS1879112495</t>
   </si>
   <si>
     <t>ARGENTUM NETHERLANDS BV FOR GIVAUD 2 17/09/2030</t>
   </si>
   <si>
-    <t>2 301.37</t>
+    <t>2 745.21</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>2 945.89</t>
+    <t>3 260.27</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>7 680.82</t>
+    <t>8 457.53</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>2 448.80</t>
+    <t>2 810.10</t>
   </si>
   <si>
     <t>AT0000A2Y8G4</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 1.85 23/05/2049</t>
   </si>
   <si>
-    <t>3 907.81</t>
+    <t>4 318.36</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>2 147.26</t>
+    <t>2 424.66</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANCO BPM SPA 23/10/2031</t>
   </si>
   <si>
-    <t>1 780.82</t>
+    <t>2 243.15</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>2 263.01</t>
+    <t>2 521.92</t>
   </si>
   <si>
     <t>XS2553801502</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 10/11/2028</t>
   </si>
   <si>
-    <t>1 207.53</t>
+    <t>1 586.64</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
+    <t>1 137.32</t>
+  </si>
+  <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>1 433.22</t>
+    <t>1 682.88</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>12 908.22</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0000346552</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 1.25 22/04/2033</t>
   </si>
   <si>
-    <t>10 685.28</t>
+    <t>11 687.03</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>1 283.65</t>
-[...8 lines deleted...]
-    <t>4 745.89</t>
+    <t>1 686.66</t>
   </si>
   <si>
     <t>XS2430965538</t>
   </si>
   <si>
     <t>BNG BANK NV 0.25 12/01/2032</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
     <t>FR0014015DL3</t>
   </si>
   <si>
     <t>BPCE SA 16/01/2037</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
+    <t>1 841.10</t>
+  </si>
+  <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>1 249.12</t>
+    <t>1 676.03</t>
   </si>
   <si>
     <t>DE0001030708</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2030</t>
   </si>
   <si>
     <t>DE0001030724</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2050</t>
   </si>
   <si>
     <t>IT0005438004</t>
   </si>
   <si>
     <t>BUONI POLIENNALI DEL TES 1.5 30/04/2045</t>
   </si>
   <si>
-    <t>3 365.69</t>
-[...8 lines deleted...]
-    <t>1 386.99</t>
+    <t>4 302.53</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>2 829.45</t>
   </si>
   <si>
     <t>FR0014001S17</t>
   </si>
   <si>
     <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2031</t>
   </si>
   <si>
-    <t>XS3261883105</t>
-[...2 lines deleted...]
-    <t>CAIXABANK SA 3.875 20/01/2037</t>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>1 157.19</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>2 531.51</t>
+    <t>3 049.32</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>5 422.60</t>
-[...5 lines deleted...]
-    <t>COFINIMMO SA 1 24/01/2028</t>
+    <t>6 143.84</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>1 644.68</t>
+    <t>1 983.66</t>
   </si>
   <si>
     <t>XS2909746401</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.55 26/09/2036</t>
   </si>
   <si>
-    <t>1 783.75</t>
+    <t>2 151.40</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>2 224.66</t>
-[...8 lines deleted...]
-    <t>1 317.30</t>
+    <t>2 520.55</t>
   </si>
   <si>
     <t>XS1772457633</t>
   </si>
   <si>
     <t>COVIVIO 2.375 20/02/2028</t>
   </si>
   <si>
-    <t>2 270.89</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>5 808.90</t>
+    <t>6 419.18</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVIVIO SA 3.625 17/06/2034</t>
   </si>
   <si>
-    <t>2 304.11</t>
+    <t>2 572.26</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>6 183.56</t>
+    <t>6 867.81</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
+    <t>1 121.92</t>
+  </si>
+  <si>
     <t>BE0390287564</t>
   </si>
   <si>
-    <t>CRELAN SA-BRUSSELS HEAD OFFICE 4 30/04/2037</t>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>3 291.78</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3032045471</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG 3 24/03/2030</t>
   </si>
   <si>
-    <t>3 022.36</t>
+    <t>3 279.78</t>
   </si>
   <si>
     <t>XS2050406094</t>
   </si>
   <si>
     <t>DH EUROPE FINANCE SA 0.75 18/09/2031</t>
   </si>
   <si>
-    <t>1 196.73</t>
+    <t>1 429.19</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>2 457.19</t>
+  </si>
+  <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>1 137.18</t>
+    <t>1 411.33</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
+    <t>1 425.77</t>
+  </si>
+  <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>3 418.63</t>
+    <t>4 014.13</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>5 382.88</t>
+    <t>5 919.18</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>1 534.25</t>
-[...1 lines deleted...]
-  <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>5 053.42</t>
+    <t>5 626.71</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>6 055.14</t>
+    <t>6 669.76</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>2 126.71</t>
+    <t>2 376.37</t>
   </si>
   <si>
     <t>FR0013463676</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 0.75 27/11/2031</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>11 046.58</t>
+    <t>11 934.25</t>
   </si>
   <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>1 953.10</t>
+    <t>2 349.59</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>1 723.29</t>
+    <t>2 037.67</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
     <t>FR001400AQH0</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.1 25/07/2038</t>
   </si>
   <si>
     <t>FR0014002JM6</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/06/2044</t>
   </si>
   <si>
-    <t>1 926.26</t>
-[...5 lines deleted...]
-    <t>FRESENIUS MEDICAL CARE AG 3.125 08/12/2028</t>
+    <t>2 158.44</t>
   </si>
   <si>
     <t>XS2715302001</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
   </si>
   <si>
-    <t>1 867.44</t>
+    <t>2 608.92</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>1 464.79</t>
+    <t>1 601.64</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>5 180.82</t>
+    <t>5 754.11</t>
+  </si>
+  <si>
+    <t>ES0244251056</t>
+  </si>
+  <si>
+    <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
+    <t>1 212.33</t>
+  </si>
+  <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>9 277.40</t>
+    <t>10 248.29</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>1 660.44</t>
+    <t>2 016.25</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
+    <t>1 117.81</t>
+  </si>
+  <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>2 307.95</t>
+    <t>2 567.59</t>
   </si>
   <si>
     <t>XS2350756446</t>
   </si>
   <si>
     <t>ING GROEP NV 09/06/2032</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>7 134.25</t>
+    <t>8 280.82</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>3 477.95</t>
+    <t>3 780.86</t>
   </si>
   <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IRELAND (GOVERNMENT) 3 18/10/2043</t>
   </si>
   <si>
-    <t>2 436.82</t>
+    <t>3 040.44</t>
   </si>
   <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
     <t>IT0005508590</t>
   </si>
   <si>
     <t>ITALY BUONI POLIENNALI DEL TESORO 4 30/04/2035</t>
   </si>
   <si>
-    <t>4 711.43</t>
-[...5 lines deleted...]
-    <t>JPMORGAN CHASE &amp; CO 23/01/2036</t>
+    <t>6 022.86</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>11 439.04</t>
+    <t>12 493.15</t>
   </si>
   <si>
     <t>XS2331327564</t>
   </si>
   <si>
     <t>KFW 0 15/06/2029</t>
   </si>
   <si>
     <t>XS2388457264</t>
   </si>
   <si>
     <t>KFW 0 15/09/2031</t>
   </si>
   <si>
     <t>XS2475954900</t>
   </si>
   <si>
     <t>KFW 1.375 07/06/2032</t>
   </si>
   <si>
-    <t>2 370.27</t>
+    <t>2 634.73</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>1 422.60</t>
+    <t>1 709.25</t>
   </si>
   <si>
     <t>XS2193978363</t>
   </si>
   <si>
     <t>KONINKLIJKE DSM NV 0.25 23/06/2028</t>
   </si>
   <si>
     <t>XS2193979254</t>
   </si>
   <si>
     <t>KONINKLIJKE DSM NV 0.625 23/06/2032</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
     <t>XS2227906034</t>
   </si>
   <si>
     <t>KUNTARAHOITUS OYJ 0.05 10/09/2035</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>3 712.33</t>
+    <t>4 082.19</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>8 975.34</t>
+    <t>9 863.01</t>
   </si>
   <si>
     <t>XS3070027522</t>
   </si>
   <si>
     <t>MAGNA INTERNATIONAL INC 3.625 21/05/2031</t>
   </si>
   <si>
-    <t>3 472.55</t>
+    <t>3 834.55</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>1 769.18</t>
+    <t>2 451.58</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>1 026.03</t>
+    <t>1 155.48</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>3 698.63</t>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>6 934.79</t>
+    <t>7 519.92</t>
   </si>
   <si>
     <t>XS2579324869</t>
   </si>
   <si>
     <t>NATIONAL BANK OF CANADA 3.75 25/01/2028</t>
   </si>
   <si>
+    <t>1 030.17</t>
+  </si>
+  <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>1 117.81</t>
+    <t>1 339.73</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>2 071.23</t>
+    <t>2 367.12</t>
   </si>
   <si>
     <t>XS2291793813</t>
   </si>
   <si>
     <t>NEDERLANDSE WATERSCHAPSBANK NV 0 16/02/2037</t>
   </si>
   <si>
-    <t>XS3066581664</t>
-[...5 lines deleted...]
-    <t>5 418.59</t>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>DE000NWB0AN7</t>
   </si>
   <si>
     <t>NRW BANK 0 28/07/2031</t>
   </si>
   <si>
     <t>DE000NWB0AF3</t>
   </si>
   <si>
     <t>NRW BANK 0.75 30/06/2028</t>
   </si>
   <si>
-    <t>1 350.00</t>
+    <t>1 516.44</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>2 352.41</t>
+    <t>2 665.29</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>7 339.18</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>3 189.04</t>
+    <t>3 484.93</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>4 741.08</t>
+    <t>5 120.93</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>6 871.23</t>
+    <t>7 545.86</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>3 356.85</t>
+    <t>3 747.52</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>4 882.19</t>
+  </si>
+  <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>3 250.45</t>
+    <t>3 820.34</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>2 191.44</t>
+  </si>
+  <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>6 708.02</t>
-[...8 lines deleted...]
-    <t>8 113.68</t>
+    <t>7 272.25</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>4 972.60</t>
-[...5 lines deleted...]
-    <t>SCHNEIDER ELECTRIC SE 3 03/09/2030</t>
+    <t>5 379.45</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>1 613.70</t>
+    <t>2 186.99</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
   </si>
   <si>
-    <t>8 103.70</t>
+    <t>9 261.37</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>6 256.47</t>
+    <t>6 779.45</t>
   </si>
   <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>2 547.95</t>
+    <t>3 287.67</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>4 660.27</t>
+    <t>5 159.59</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
-    <t>1 306.85</t>
+    <t>1 417.81</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
+    <t>1 224.45</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>4 299.66</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>2 523.70</t>
+    <t>2 770.58</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>3 283.56</t>
+    <t>3 597.95</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>3 238.36</t>
-[...2 lines deleted...]
-    <t>XS2437854487</t>
+    <t>3 682.19</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>2 998.36</t>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>8 484.93</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>2 538.36</t>
+    <t>3 167.12</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
-    <t>2 007.75</t>
+    <t>2 211.55</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>3 325.75</t>
+    <t>3 632.22</t>
   </si>
   <si>
     <t>CH1474856957</t>
   </si>
   <si>
     <t>UBS GROUP AG 11/08/2031</t>
   </si>
   <si>
-    <t>3 066.71</t>
+    <t>3 534.51</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>7 475.34</t>
+    <t>8 104.11</t>
   </si>
   <si>
     <t>ES0280907041</t>
   </si>
   <si>
     <t>UNICAJA BANCO SA 22/06/2034</t>
   </si>
   <si>
-    <t>3 420.55</t>
+    <t>3 827.40</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>3 972.60</t>
-[...17 lines deleted...]
-    <t>4 989.73</t>
+    <t>4 342.47</t>
+  </si>
+  <si>
+    <t>XS3305144001</t>
+  </si>
+  <si>
+    <t>VERIZON COMMUNICATIONS INC 15/08/2056</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
+    <t>1 128.08</t>
+  </si>
+  <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
+    <t>1 078.52</t>
+  </si>
+  <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>3 154.11</t>
+    <t>3 431.51</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>2 522.40</t>
+    <t>2 988.87</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2359,154 +2410,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>21573.6021</v>
+        <v>21512.0805</v>
       </c>
       <c r="D2">
-        <v>2732.49</v>
+        <v>2785.11</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>58949752.01</v>
+        <v>59913546.19</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>58949752.01</v>
+        <v>59913546.19</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1293.418</v>
+        <v>1291.328</v>
       </c>
       <c r="D3">
-        <v>3248.13</v>
+        <v>3312.38</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>4201200.97</v>
+        <v>4277376.92</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>4201200.97</v>
+        <v>4277376.92</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>104.11</v>
+        <v>106.16</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1041.14</v>
+        <v>1061.62</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1041.14</v>
+        <v>1061.62</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P256"/>
+  <dimension ref="A1:P263"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O256" sqref="O256"/>
+      <selection activeCell="O263" sqref="O263"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2528,12786 +2579,13136 @@
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
         <v>4917.0</v>
       </c>
       <c r="D2" s="1">
-        <v>67.6</v>
+        <v>71.82</v>
       </c>
       <c r="E2" s="1">
         <v>60.1332235103</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H2" s="1">
         <v>318275.06</v>
       </c>
       <c r="I2" s="1">
-        <v>42331.61</v>
+        <v>70623.06</v>
       </c>
       <c r="J2" s="1">
-        <v>13.300322683153</v>
+        <v>22.189316373077</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>360606.67</v>
+        <v>388898.12</v>
       </c>
       <c r="N2" s="1">
-        <v>360606.67</v>
+        <v>388898.12</v>
       </c>
       <c r="O2" s="1">
-        <v>0.57</v>
+        <v>0.61</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>32</v>
       </c>
       <c r="C3" s="1">
-        <v>1151.0</v>
+        <v>458.0</v>
       </c>
       <c r="D3" s="1">
-        <v>150.15</v>
+        <v>158.2</v>
       </c>
       <c r="E3" s="1">
-        <v>177.5646568202</v>
+        <v>177.564650655</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>204376.92</v>
+        <v>81324.61</v>
       </c>
       <c r="I3" s="1">
-        <v>-31554.27</v>
+        <v>-8869.01</v>
       </c>
       <c r="J3" s="1">
-        <v>-15.439253121145</v>
+        <v>-10.90569017177</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>172822.65</v>
+        <v>72455.6</v>
       </c>
       <c r="N3" s="1">
-        <v>172822.65</v>
+        <v>72455.6</v>
       </c>
       <c r="O3" s="1">
-        <v>0.27</v>
+        <v>0.11</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="1">
         <v>79.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1265.6</v>
+        <v>994.8</v>
       </c>
       <c r="E4" s="1">
         <v>1569.2481012658</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>123970.6</v>
       </c>
       <c r="I4" s="1">
-        <v>-23988.2</v>
+        <v>-45381.4</v>
       </c>
       <c r="J4" s="1">
-        <v>-19.349910381978</v>
+        <v>-36.606582528438</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>99982.4</v>
+        <v>78589.2</v>
       </c>
       <c r="N4" s="1">
-        <v>99982.4</v>
+        <v>78589.2</v>
       </c>
       <c r="O4" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" t="s">
         <v>36</v>
       </c>
       <c r="C5" s="1">
-        <v>1394.0</v>
+        <v>1593.0</v>
       </c>
       <c r="D5" s="1">
-        <v>193.8</v>
+        <v>184.24</v>
       </c>
       <c r="E5" s="1">
-        <v>159.4582998565</v>
+        <v>162.4166541117</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>222284.87</v>
+        <v>258729.73</v>
       </c>
       <c r="I5" s="1">
-        <v>47872.33</v>
+        <v>34764.59</v>
       </c>
       <c r="J5" s="1">
-        <v>21.536477044074</v>
+        <v>13.436642940106</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>270157.2</v>
+        <v>293494.32</v>
       </c>
       <c r="N5" s="1">
-        <v>270157.2</v>
+        <v>293494.32</v>
       </c>
       <c r="O5" s="1">
-        <v>0.43</v>
+        <v>0.46</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="1">
         <v>2573.0</v>
       </c>
       <c r="D6" s="1">
-        <v>59.24</v>
+        <v>59.62</v>
       </c>
       <c r="E6" s="1">
         <v>60.616066848</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>155965.14</v>
       </c>
       <c r="I6" s="1">
-        <v>-3540.62</v>
+        <v>-2562.88</v>
       </c>
       <c r="J6" s="1">
-        <v>-2.270135493098</v>
+        <v>-1.6432389955858</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>152424.52</v>
+        <v>153402.26</v>
       </c>
       <c r="N6" s="1">
-        <v>152424.52</v>
+        <v>153402.26</v>
       </c>
       <c r="O6" s="1">
         <v>0.24</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="1">
-        <v>5025.0</v>
+        <v>6187.0</v>
       </c>
       <c r="D7" s="1">
-        <v>61.96</v>
+        <v>66.86</v>
       </c>
       <c r="E7" s="1">
-        <v>71.7103144279</v>
+        <v>73.7148828188</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H7" s="1">
-        <v>322276.55</v>
+        <v>403437.76</v>
       </c>
       <c r="I7" s="1">
-        <v>15503.76</v>
+        <v>52112.95</v>
       </c>
       <c r="J7" s="1">
-        <v>4.8107006234242</v>
+        <v>12.917221729567</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>337780.31</v>
+        <v>455550.71</v>
       </c>
       <c r="N7" s="1">
-        <v>337780.31</v>
+        <v>455550.71</v>
       </c>
       <c r="O7" s="1">
-        <v>0.53</v>
+        <v>0.71</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="1">
-        <v>1609.0</v>
+        <v>1035.0</v>
       </c>
       <c r="D8" s="1">
-        <v>379.2</v>
+        <v>382.2</v>
       </c>
       <c r="E8" s="1">
-        <v>263.1028899938</v>
+        <v>263.1028888889</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>423332.55</v>
+        <v>272311.49</v>
       </c>
       <c r="I8" s="1">
-        <v>186800.25</v>
+        <v>123265.51</v>
       </c>
       <c r="J8" s="1">
-        <v>44.12612495779</v>
+        <v>45.266363898196</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>610132.8</v>
+        <v>395577.0</v>
       </c>
       <c r="N8" s="1">
-        <v>610132.8</v>
+        <v>395577.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.97</v>
+        <v>0.62</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
-        <v>12643.0</v>
+        <v>9855.0</v>
       </c>
       <c r="D9" s="1">
-        <v>26.9</v>
+        <v>28.29</v>
       </c>
       <c r="E9" s="1">
-        <v>32.4873993514</v>
+        <v>32.4873992897</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>410738.19</v>
+        <v>320163.32</v>
       </c>
       <c r="I9" s="1">
-        <v>-70641.49</v>
+        <v>-41365.37</v>
       </c>
       <c r="J9" s="1">
-        <v>-17.198666138155</v>
+        <v>-12.92008403711</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>340096.7</v>
+        <v>278797.95</v>
       </c>
       <c r="N9" s="1">
-        <v>340096.7</v>
+        <v>278797.95</v>
       </c>
       <c r="O9" s="1">
-        <v>0.54</v>
+        <v>0.43</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
-        <v>3394.0</v>
+        <v>2253.0</v>
       </c>
       <c r="D10" s="1">
-        <v>57.56</v>
+        <v>52.74</v>
       </c>
       <c r="E10" s="1">
-        <v>69.0101149087</v>
+        <v>69.0101154017</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>234220.33</v>
+        <v>155479.79</v>
       </c>
       <c r="I10" s="1">
-        <v>-38861.69</v>
+        <v>-36656.57</v>
       </c>
       <c r="J10" s="1">
-        <v>-16.591937173003</v>
+        <v>-23.576421089841</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>195358.64</v>
+        <v>118823.22</v>
       </c>
       <c r="N10" s="1">
-        <v>195358.64</v>
+        <v>118823.22</v>
       </c>
       <c r="O10" s="1">
-        <v>0.31</v>
+        <v>0.19</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1">
         <v>2709.0</v>
       </c>
       <c r="D11" s="1">
-        <v>61.12</v>
+        <v>68.82</v>
       </c>
       <c r="E11" s="1">
         <v>46.1333923957</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>124975.36</v>
       </c>
       <c r="I11" s="1">
-        <v>40598.72</v>
+        <v>61458.02</v>
       </c>
       <c r="J11" s="1">
-        <v>32.485379518011</v>
+        <v>49.176109594723</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>165574.08</v>
+        <v>186433.38</v>
       </c>
       <c r="N11" s="1">
-        <v>165574.08</v>
+        <v>186433.38</v>
       </c>
       <c r="O11" s="1">
-        <v>0.26</v>
+        <v>0.29</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
         <v>3425.0</v>
       </c>
       <c r="D12" s="1">
-        <v>36.36</v>
+        <v>44.42</v>
       </c>
       <c r="E12" s="1">
         <v>36.36</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>124533.0</v>
       </c>
       <c r="I12" s="1">
-        <v>0.0</v>
+        <v>27605.5</v>
       </c>
       <c r="J12" s="1">
-        <v>0.0</v>
+        <v>22.167216721672</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>124533.0</v>
+        <v>152138.5</v>
       </c>
       <c r="N12" s="1">
-        <v>124533.0</v>
+        <v>152138.5</v>
       </c>
       <c r="O12" s="1">
-        <v>0.2</v>
+        <v>0.24</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="1">
         <v>175.0</v>
       </c>
       <c r="D13" s="1">
-        <v>713.6</v>
+        <v>657.4</v>
       </c>
       <c r="E13" s="1">
         <v>703.8</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>123165.0</v>
       </c>
       <c r="I13" s="1">
-        <v>1715.0</v>
+        <v>-8120.0</v>
       </c>
       <c r="J13" s="1">
-        <v>1.3924410343848</v>
+        <v>-6.5927820403524</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>124880.0</v>
+        <v>115045.0</v>
       </c>
       <c r="N13" s="1">
-        <v>124880.0</v>
+        <v>115045.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="1">
-        <v>1243.0</v>
+        <v>1066.0</v>
       </c>
       <c r="D14" s="1">
-        <v>1224.8</v>
+        <v>1233.4</v>
       </c>
       <c r="E14" s="1">
-        <v>430.467538214</v>
+        <v>430.4675422139</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>535071.15</v>
+        <v>458878.4</v>
       </c>
       <c r="I14" s="1">
-        <v>987355.25</v>
+        <v>855926.0</v>
       </c>
       <c r="J14" s="1">
-        <v>184.52784269905</v>
+        <v>186.52566780219</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1522426.4</v>
+        <v>1314804.4</v>
       </c>
       <c r="N14" s="1">
-        <v>1522426.4</v>
+        <v>1314804.4</v>
       </c>
       <c r="O14" s="1">
-        <v>2.41</v>
+        <v>2.05</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="1">
-        <v>10971.0</v>
+        <v>8511.0</v>
       </c>
       <c r="D15" s="1">
-        <v>38.93</v>
+        <v>41.46</v>
       </c>
       <c r="E15" s="1">
-        <v>27.1786628384</v>
+        <v>27.1786629068</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>298177.11</v>
+        <v>231317.6</v>
       </c>
       <c r="I15" s="1">
-        <v>128923.92</v>
+        <v>121548.46</v>
       </c>
       <c r="J15" s="1">
-        <v>43.237363189951</v>
+        <v>52.546135702601</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>427101.03</v>
+        <v>352866.06</v>
       </c>
       <c r="N15" s="1">
-        <v>427101.03</v>
+        <v>352866.06</v>
       </c>
       <c r="O15" s="1">
-        <v>0.68</v>
+        <v>0.55</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="1">
         <v>24131.0</v>
       </c>
       <c r="D16" s="1">
-        <v>21.91</v>
+        <v>19.75</v>
       </c>
       <c r="E16" s="1">
         <v>9.942215822</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>239915.61</v>
       </c>
       <c r="I16" s="1">
-        <v>288794.6</v>
+        <v>236671.64</v>
       </c>
       <c r="J16" s="1">
-        <v>120.3734096335</v>
+        <v>98.647870390759</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>528710.21</v>
+        <v>476587.25</v>
       </c>
       <c r="N16" s="1">
-        <v>528710.21</v>
+        <v>476587.25</v>
       </c>
       <c r="O16" s="1">
-        <v>0.84</v>
+        <v>0.74</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17" t="s">
         <v>60</v>
       </c>
       <c r="C17" s="1">
         <v>49171.0</v>
       </c>
       <c r="D17" s="1">
-        <v>11.048</v>
+        <v>10.79</v>
       </c>
       <c r="E17" s="1">
         <v>8.8787281121</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>436575.94</v>
       </c>
       <c r="I17" s="1">
-        <v>106665.27</v>
+        <v>93979.15</v>
       </c>
       <c r="J17" s="1">
-        <v>24.432237378908</v>
+        <v>21.526415312763</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>543241.21</v>
+        <v>530555.09</v>
       </c>
       <c r="N17" s="1">
-        <v>543241.21</v>
+        <v>530555.09</v>
       </c>
       <c r="O17" s="1">
-        <v>0.86</v>
+        <v>0.83</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>61</v>
       </c>
       <c r="B18" t="s">
         <v>62</v>
       </c>
       <c r="C18" s="1">
         <v>866.0</v>
       </c>
       <c r="D18" s="1">
-        <v>96.9</v>
+        <v>100.0</v>
       </c>
       <c r="E18" s="1">
         <v>92.7894688222</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>80355.68</v>
       </c>
       <c r="I18" s="1">
-        <v>3559.72</v>
+        <v>6244.32</v>
       </c>
       <c r="J18" s="1">
-        <v>4.429954422637</v>
+        <v>7.770850797355</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>83915.4</v>
+        <v>86600.0</v>
       </c>
       <c r="N18" s="1">
-        <v>83915.4</v>
+        <v>86600.0</v>
       </c>
       <c r="O18" s="1">
         <v>0.13</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>63</v>
       </c>
       <c r="B19" t="s">
         <v>64</v>
       </c>
       <c r="C19" s="1">
-        <v>3049.0</v>
+        <v>2400.0</v>
       </c>
       <c r="D19" s="1">
-        <v>88.0</v>
+        <v>89.46</v>
       </c>
       <c r="E19" s="1">
-        <v>80.6850442768</v>
+        <v>80.6850458333</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>246008.7</v>
+        <v>193644.11</v>
       </c>
       <c r="I19" s="1">
-        <v>22303.3</v>
+        <v>21059.89</v>
       </c>
       <c r="J19" s="1">
-        <v>9.0660614848174</v>
+        <v>10.875564456879</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>268312.0</v>
+        <v>214704.0</v>
       </c>
       <c r="N19" s="1">
-        <v>268312.0</v>
+        <v>214704.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.42</v>
+        <v>0.33</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>65</v>
       </c>
       <c r="B20" t="s">
         <v>66</v>
       </c>
       <c r="C20" s="1">
-        <v>4049.0</v>
+        <v>2694.0</v>
       </c>
       <c r="D20" s="1">
-        <v>92.38</v>
+        <v>95.5</v>
       </c>
       <c r="E20" s="1">
-        <v>77.4989380094</v>
+        <v>77.4989383816</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>313793.2</v>
+        <v>208782.14</v>
       </c>
       <c r="I20" s="1">
-        <v>60253.42</v>
+        <v>48494.86</v>
       </c>
       <c r="J20" s="1">
-        <v>19.201633432464</v>
+        <v>23.227494459057</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>374046.62</v>
+        <v>257277.0</v>
       </c>
       <c r="N20" s="1">
-        <v>374046.62</v>
+        <v>257277.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.59</v>
+        <v>0.4</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>67</v>
       </c>
       <c r="B21" t="s">
         <v>68</v>
       </c>
       <c r="C21" s="1">
-        <v>56258.0</v>
+        <v>141393.0</v>
       </c>
       <c r="D21" s="1">
-        <v>11.274</v>
+        <v>11.28</v>
       </c>
       <c r="E21" s="1">
-        <v>11.0751487788</v>
+        <v>11.2048152313</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>623065.72</v>
+        <v>1584282.44</v>
       </c>
       <c r="I21" s="1">
-        <v>11186.97</v>
+        <v>10630.6</v>
       </c>
       <c r="J21" s="1">
-        <v>1.7954719126579</v>
+        <v>0.67100409192189</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>634252.69</v>
+        <v>1594913.04</v>
       </c>
       <c r="N21" s="1">
-        <v>634252.69</v>
+        <v>1594913.04</v>
       </c>
       <c r="O21" s="1">
-        <v>1.0</v>
+        <v>2.48</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>69</v>
       </c>
       <c r="B22" t="s">
         <v>70</v>
       </c>
       <c r="C22" s="1">
-        <v>188876.0</v>
+        <v>99576.0</v>
       </c>
       <c r="D22" s="1">
-        <v>10.724</v>
+        <v>10.872</v>
       </c>
       <c r="E22" s="1">
-        <v>10.6400640103</v>
+        <v>10.7300735117</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>2009652.73</v>
+        <v>1068457.8</v>
       </c>
       <c r="I22" s="1">
-        <v>15853.49</v>
+        <v>14132.47</v>
       </c>
       <c r="J22" s="1">
-        <v>0.78886713924948</v>
+        <v>1.3226980045445</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2025506.22</v>
+        <v>1082590.27</v>
       </c>
       <c r="N22" s="1">
-        <v>2025506.22</v>
+        <v>1082590.27</v>
       </c>
       <c r="O22" s="1">
-        <v>3.21</v>
+        <v>1.69</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>71</v>
       </c>
       <c r="B23" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="1">
-        <v>7356.0</v>
+        <v>2068.0</v>
       </c>
       <c r="D23" s="1">
-        <v>27.48</v>
+        <v>717.4</v>
       </c>
       <c r="E23" s="1">
-        <v>24.6388431213</v>
+        <v>672.8</v>
       </c>
       <c r="F23" t="s">
-        <v>8</v>
+        <v>73</v>
       </c>
       <c r="G23">
-        <v>1.0</v>
+        <v>10.65</v>
       </c>
       <c r="H23" s="1">
-        <v>181243.33</v>
+        <v>130281.74</v>
       </c>
       <c r="I23" s="1">
-        <v>20899.55</v>
+        <v>8982.62</v>
       </c>
       <c r="J23" s="1">
-        <v>11.531210555445</v>
+        <v>6.8947651451385</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>202142.88</v>
+        <v>139264.36</v>
       </c>
       <c r="N23" s="1">
-        <v>202142.88</v>
+        <v>139264.36</v>
       </c>
       <c r="O23" s="1">
-        <v>0.32</v>
+        <v>0.22</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B24" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C24" s="1">
         <v>1332.0</v>
       </c>
       <c r="D24" s="1">
-        <v>134.3</v>
+        <v>106.95</v>
       </c>
       <c r="E24" s="1">
         <v>152.3323798799</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>202906.73</v>
       </c>
       <c r="I24" s="1">
-        <v>-24019.13</v>
+        <v>-60449.33</v>
       </c>
       <c r="J24" s="1">
-        <v>-11.837522589813</v>
+        <v>-29.791683104843</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>178887.6</v>
+        <v>142457.4</v>
       </c>
       <c r="N24" s="1">
-        <v>178887.6</v>
+        <v>142457.4</v>
       </c>
       <c r="O24" s="1">
-        <v>0.28</v>
+        <v>0.22</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B25" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C25" s="1">
         <v>1315.0</v>
       </c>
       <c r="D25" s="1">
-        <v>878.6</v>
+        <v>983.2</v>
       </c>
       <c r="E25" s="1">
         <v>878.6</v>
       </c>
       <c r="F25" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G25">
         <v>7.47</v>
       </c>
       <c r="H25" s="1">
         <v>154695.52</v>
       </c>
       <c r="I25" s="1">
-        <v>0.01</v>
+        <v>18349.79</v>
       </c>
       <c r="J25" s="1">
-        <v>6.4643113129585E-6</v>
+        <v>11.861875508741</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>154695.53</v>
+        <v>173045.31</v>
       </c>
       <c r="N25" s="1">
-        <v>154695.53</v>
+        <v>173045.31</v>
       </c>
       <c r="O25" s="1">
-        <v>0.24</v>
+        <v>0.27</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B26" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C26" s="1">
         <v>3593.0</v>
       </c>
       <c r="D26" s="1">
-        <v>84.42</v>
+        <v>86.24</v>
       </c>
       <c r="E26" s="1">
         <v>85.5049679933</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>307219.35</v>
       </c>
       <c r="I26" s="1">
-        <v>-3898.29</v>
+        <v>2640.97</v>
       </c>
       <c r="J26" s="1">
-        <v>-1.2688946838798</v>
+        <v>0.85963660817588</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>303321.06</v>
+        <v>309860.32</v>
       </c>
       <c r="N26" s="1">
-        <v>303321.06</v>
+        <v>309860.32</v>
       </c>
       <c r="O26" s="1">
         <v>0.48</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B27" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C27" s="1">
         <v>1902.0</v>
       </c>
       <c r="D27" s="1">
-        <v>153.35</v>
+        <v>157.25</v>
       </c>
       <c r="E27" s="1">
         <v>142.3228023134</v>
       </c>
       <c r="F27" t="s">
         <v>30</v>
       </c>
       <c r="G27">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H27" s="1">
         <v>288562.9</v>
       </c>
       <c r="I27" s="1">
-        <v>27869.65</v>
+        <v>40812.69</v>
       </c>
       <c r="J27" s="1">
-        <v>9.6580849443917</v>
+        <v>14.143429387492</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>316432.55</v>
+        <v>329375.59</v>
       </c>
       <c r="N27" s="1">
-        <v>316432.55</v>
+        <v>329375.59</v>
       </c>
       <c r="O27" s="1">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B28" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C28" s="1">
         <v>2511.0</v>
       </c>
       <c r="D28" s="1">
-        <v>68.96</v>
+        <v>72.64</v>
       </c>
       <c r="E28" s="1">
         <v>73.8652130625</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>185475.55</v>
       </c>
       <c r="I28" s="1">
-        <v>-12316.99</v>
+        <v>-3076.51</v>
       </c>
       <c r="J28" s="1">
-        <v>-6.6407620842747</v>
+        <v>-1.6587145852917</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>173158.56</v>
+        <v>182399.04</v>
       </c>
       <c r="N28" s="1">
-        <v>173158.56</v>
+        <v>182399.04</v>
       </c>
       <c r="O28" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B29" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C29" s="1">
-        <v>679.0</v>
+        <v>3675.0</v>
       </c>
       <c r="D29" s="1">
-        <v>213.5</v>
+        <v>18.55</v>
       </c>
       <c r="E29" s="1">
-        <v>217.0630044183</v>
+        <v>17.29</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>147385.78</v>
+        <v>63540.75</v>
       </c>
       <c r="I29" s="1">
-        <v>-2419.28</v>
+        <v>4630.5</v>
       </c>
       <c r="J29" s="1">
-        <v>-1.6414609333411</v>
+        <v>7.2874493927126</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>144966.5</v>
+        <v>68171.25</v>
       </c>
       <c r="N29" s="1">
-        <v>144966.5</v>
+        <v>68171.25</v>
       </c>
       <c r="O29" s="1">
-        <v>0.23</v>
+        <v>0.11</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B30" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C30" s="1">
-        <v>6326.0</v>
+        <v>4538.0</v>
       </c>
       <c r="D30" s="1">
-        <v>28.74</v>
+        <v>30.295</v>
       </c>
       <c r="E30" s="1">
-        <v>31.4091226684</v>
+        <v>30.675</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>198694.11</v>
+        <v>139203.15</v>
       </c>
       <c r="I30" s="1">
-        <v>-16884.87</v>
+        <v>-1724.44</v>
       </c>
       <c r="J30" s="1">
-        <v>-8.4979217552045</v>
+        <v>-1.238793806031</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>181809.24</v>
+        <v>137478.71</v>
       </c>
       <c r="N30" s="1">
-        <v>181809.24</v>
+        <v>137478.71</v>
       </c>
       <c r="O30" s="1">
-        <v>0.29</v>
+        <v>0.21</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B31" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C31" s="1">
-        <v>4469.0</v>
+        <v>679.0</v>
       </c>
       <c r="D31" s="1">
-        <v>66.84</v>
+        <v>232.4</v>
       </c>
       <c r="E31" s="1">
-        <v>100.2072029537</v>
+        <v>217.0630044183</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>447825.99</v>
+        <v>147385.78</v>
       </c>
       <c r="I31" s="1">
-        <v>-149118.03</v>
+        <v>10413.82</v>
       </c>
       <c r="J31" s="1">
-        <v>-33.29820808301</v>
+        <v>7.0656884266583</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>298707.96</v>
+        <v>157799.6</v>
       </c>
       <c r="N31" s="1">
-        <v>298707.96</v>
+        <v>157799.6</v>
       </c>
       <c r="O31" s="1">
-        <v>0.47</v>
+        <v>0.25</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B32" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C32" s="1">
-        <v>5607.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>17.83</v>
+        <v>34.09</v>
       </c>
       <c r="E32" s="1">
-        <v>17.8275994293</v>
+        <v>31.346321</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>99959.35</v>
+        <v>313463.21</v>
       </c>
       <c r="I32" s="1">
-        <v>13.46</v>
+        <v>27436.79</v>
       </c>
       <c r="J32" s="1">
-        <v>0.013465473715065</v>
+        <v>8.7527943071852</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>99972.81</v>
+        <v>340900.0</v>
       </c>
       <c r="N32" s="1">
-        <v>99972.81</v>
+        <v>340900.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.16</v>
+        <v>0.53</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B33" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C33" s="1">
-        <v>17236.0</v>
+        <v>3396.0</v>
       </c>
       <c r="D33" s="1">
-        <v>4.265</v>
+        <v>60.44</v>
       </c>
       <c r="E33" s="1">
-        <v>4.316999884</v>
+        <v>100.2072025913</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>74407.81</v>
+        <v>340303.66</v>
       </c>
       <c r="I33" s="1">
-        <v>-896.27</v>
+        <v>-135049.42</v>
       </c>
       <c r="J33" s="1">
-        <v>-1.2045375344335</v>
+        <v>-39.684974296192</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>73511.54</v>
+        <v>205254.24</v>
       </c>
       <c r="N33" s="1">
-        <v>73511.54</v>
+        <v>205254.24</v>
       </c>
       <c r="O33" s="1">
-        <v>0.12</v>
+        <v>0.32</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B34" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C34" s="1">
-        <v>62330.0</v>
+        <v>5607.0</v>
       </c>
       <c r="D34" s="1">
-        <v>9.318</v>
+        <v>19.68</v>
       </c>
       <c r="E34" s="1">
-        <v>7.4988986042</v>
+        <v>17.8275994293</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>467406.35</v>
+        <v>99959.35</v>
       </c>
       <c r="I34" s="1">
-        <v>113384.59</v>
+        <v>10386.41</v>
       </c>
       <c r="J34" s="1">
-        <v>24.258247668223</v>
+        <v>10.390633792637</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>580790.94</v>
+        <v>110345.76</v>
       </c>
       <c r="N34" s="1">
-        <v>580790.94</v>
+        <v>110345.76</v>
       </c>
       <c r="O34" s="1">
-        <v>0.92</v>
+        <v>0.17</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B35" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C35" s="1">
-        <v>2031.0</v>
+        <v>37356.0</v>
       </c>
       <c r="D35" s="1">
-        <v>110.3</v>
+        <v>4.516</v>
       </c>
       <c r="E35" s="1">
-        <v>104.5896996553</v>
+        <v>4.2959944855</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>212421.68</v>
+        <v>160481.17</v>
       </c>
       <c r="I35" s="1">
-        <v>11597.62</v>
+        <v>8218.53</v>
       </c>
       <c r="J35" s="1">
-        <v>5.4597157879554</v>
+        <v>5.1211802605876</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>224019.3</v>
+        <v>168699.7</v>
       </c>
       <c r="N35" s="1">
-        <v>224019.3</v>
+        <v>168699.7</v>
       </c>
       <c r="O35" s="1">
-        <v>0.35</v>
+        <v>0.26</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B36" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C36" s="1">
-        <v>1301.0</v>
+        <v>62330.0</v>
       </c>
       <c r="D36" s="1">
-        <v>256.7</v>
+        <v>10.194</v>
       </c>
       <c r="E36" s="1">
-        <v>212.7660184473</v>
+        <v>7.4988986042</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>276808.59</v>
+        <v>467406.35</v>
       </c>
       <c r="I36" s="1">
-        <v>57158.11</v>
+        <v>167985.67</v>
       </c>
       <c r="J36" s="1">
-        <v>20.648965409636</v>
+        <v>35.939963160535</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>333966.7</v>
+        <v>635392.02</v>
       </c>
       <c r="N36" s="1">
-        <v>333966.7</v>
+        <v>635392.02</v>
       </c>
       <c r="O36" s="1">
-        <v>0.53</v>
+        <v>0.99</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B37" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C37" s="1">
-        <v>1206.0</v>
+        <v>2031.0</v>
       </c>
       <c r="D37" s="1">
-        <v>179.8</v>
+        <v>100.7</v>
       </c>
       <c r="E37" s="1">
-        <v>145.8824295191</v>
+        <v>104.5896996553</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>175934.21</v>
+        <v>212421.68</v>
       </c>
       <c r="I37" s="1">
-        <v>40904.59</v>
+        <v>-7899.98</v>
       </c>
       <c r="J37" s="1">
-        <v>23.24993530252</v>
+        <v>-3.7190083422747</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>216838.8</v>
+        <v>204521.7</v>
       </c>
       <c r="N37" s="1">
-        <v>216838.8</v>
+        <v>204521.7</v>
       </c>
       <c r="O37" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B38" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C38" s="1">
-        <v>3672.0</v>
+        <v>1301.0</v>
       </c>
       <c r="D38" s="1">
-        <v>34.98</v>
+        <v>225.2</v>
       </c>
       <c r="E38" s="1">
-        <v>34.39</v>
+        <v>212.7660184473</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>126280.08</v>
+        <v>276808.59</v>
       </c>
       <c r="I38" s="1">
-        <v>2166.48</v>
+        <v>16176.61</v>
       </c>
       <c r="J38" s="1">
-        <v>1.7156150043617</v>
+        <v>5.8439696542654</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>128446.56</v>
+        <v>292985.2</v>
       </c>
       <c r="N38" s="1">
-        <v>128446.56</v>
+        <v>292985.2</v>
       </c>
       <c r="O38" s="1">
-        <v>0.2</v>
+        <v>0.46</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B39" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C39" s="1">
-        <v>23.0</v>
+        <v>1206.0</v>
       </c>
       <c r="D39" s="1">
-        <v>2977.0</v>
+        <v>192.6</v>
       </c>
       <c r="E39" s="1">
-        <v>2988.0</v>
+        <v>145.8824295191</v>
       </c>
       <c r="F39" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G39">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>75018.01</v>
+        <v>175934.21</v>
       </c>
       <c r="I39" s="1">
-        <v>-734.31</v>
+        <v>56341.39</v>
       </c>
       <c r="J39" s="1">
-        <v>-0.97884494670013</v>
+        <v>32.02412424508</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>74283.7</v>
+        <v>232275.6</v>
       </c>
       <c r="N39" s="1">
-        <v>74283.7</v>
+        <v>232275.6</v>
       </c>
       <c r="O39" s="1">
-        <v>0.12</v>
+        <v>0.36</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B40" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C40" s="1">
-        <v>2417.0</v>
+        <v>10183.0</v>
       </c>
       <c r="D40" s="1">
-        <v>74.02</v>
+        <v>36.16</v>
       </c>
       <c r="E40" s="1">
-        <v>68.4870583368</v>
+        <v>35.2736354709</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>165533.22</v>
+        <v>359191.43</v>
       </c>
       <c r="I40" s="1">
-        <v>13373.12</v>
+        <v>9025.85</v>
       </c>
       <c r="J40" s="1">
-        <v>8.0788134248823</v>
+        <v>2.5128244290238</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>178906.34</v>
+        <v>368217.28</v>
       </c>
       <c r="N40" s="1">
-        <v>178906.34</v>
+        <v>368217.28</v>
       </c>
       <c r="O40" s="1">
-        <v>0.28</v>
+        <v>0.57</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B41" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C41" s="1">
-        <v>104.0</v>
+        <v>23.0</v>
       </c>
       <c r="D41" s="1">
-        <v>2032.0</v>
+        <v>3092.0</v>
       </c>
       <c r="E41" s="1">
-        <v>2309.3461538462</v>
+        <v>2988.0</v>
       </c>
       <c r="F41" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G41">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H41" s="1">
-        <v>240172.0</v>
+        <v>75018.01</v>
       </c>
       <c r="I41" s="1">
-        <v>-28844.0</v>
+        <v>3299.26</v>
       </c>
       <c r="J41" s="1">
-        <v>-12.009726362773</v>
+        <v>4.3979572372021</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>211328.0</v>
+        <v>78317.27</v>
       </c>
       <c r="N41" s="1">
-        <v>211328.0</v>
+        <v>78317.27</v>
       </c>
       <c r="O41" s="1">
-        <v>0.33</v>
+        <v>0.12</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B42" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C42" s="1">
-        <v>24009.0</v>
+        <v>2417.0</v>
       </c>
       <c r="D42" s="1">
-        <v>18.89</v>
+        <v>83.18</v>
       </c>
       <c r="E42" s="1">
-        <v>15.0710117039</v>
+        <v>68.4870583368</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>361839.92</v>
+        <v>165533.22</v>
       </c>
       <c r="I42" s="1">
-        <v>91690.09</v>
+        <v>35512.84</v>
       </c>
       <c r="J42" s="1">
-        <v>25.339959725837</v>
+        <v>21.453603089458</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>453530.01</v>
+        <v>201046.06</v>
       </c>
       <c r="N42" s="1">
-        <v>453530.01</v>
+        <v>201046.06</v>
       </c>
       <c r="O42" s="1">
-        <v>0.72</v>
+        <v>0.31</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B43" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C43" s="1">
-        <v>247.0</v>
+        <v>104.0</v>
       </c>
       <c r="D43" s="1">
-        <v>18.89</v>
+        <v>2049.0</v>
       </c>
       <c r="E43" s="1">
-        <v>73.0</v>
+        <v>2309.3461538462</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>18031.0</v>
+        <v>240172.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-13365.17</v>
+        <v>-27076.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-74.123287671233</v>
+        <v>-11.273587262462</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>4665.83</v>
+        <v>213096.0</v>
       </c>
       <c r="N43" s="1">
-        <v>4665.83</v>
+        <v>213096.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.01</v>
+        <v>0.33</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B44" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C44" s="1">
-        <v>1582.0</v>
+        <v>24256.0</v>
       </c>
       <c r="D44" s="1">
-        <v>79.12</v>
+        <v>20.05</v>
       </c>
       <c r="E44" s="1">
-        <v>134.3619785082</v>
+        <v>15.660905343</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>212560.65</v>
+        <v>379870.92</v>
       </c>
       <c r="I44" s="1">
-        <v>-87392.81</v>
+        <v>106461.88</v>
       </c>
       <c r="J44" s="1">
-        <v>-41.114293732165</v>
+        <v>28.025804133678</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>125167.84</v>
+        <v>486332.8</v>
       </c>
       <c r="N44" s="1">
-        <v>125167.84</v>
+        <v>486332.8</v>
       </c>
       <c r="O44" s="1">
-        <v>0.2</v>
+        <v>0.76</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B45" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C45" s="1">
         <v>3404.0</v>
       </c>
       <c r="D45" s="1">
-        <v>55.5</v>
+        <v>56.82</v>
       </c>
       <c r="E45" s="1">
         <v>48.0144300823</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>163441.12</v>
       </c>
       <c r="I45" s="1">
-        <v>25480.88</v>
+        <v>29974.16</v>
       </c>
       <c r="J45" s="1">
-        <v>15.590250482865</v>
+        <v>18.339424007863</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>188922.0</v>
+        <v>193415.28</v>
       </c>
       <c r="N45" s="1">
-        <v>188922.0</v>
+        <v>193415.28</v>
       </c>
       <c r="O45" s="1">
         <v>0.3</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B46" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C46" s="1">
         <v>9451.0</v>
       </c>
       <c r="D46" s="1">
-        <v>41.88</v>
+        <v>45.825</v>
       </c>
       <c r="E46" s="1">
         <v>29.8435234367</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>282051.14</v>
       </c>
       <c r="I46" s="1">
-        <v>113756.74</v>
+        <v>151040.94</v>
       </c>
       <c r="J46" s="1">
-        <v>40.331955403548</v>
+        <v>53.550905697456</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>395807.88</v>
+        <v>433092.08</v>
       </c>
       <c r="N46" s="1">
-        <v>395807.88</v>
+        <v>433092.08</v>
       </c>
       <c r="O46" s="1">
-        <v>0.63</v>
+        <v>0.67</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B47" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C47" s="1">
-        <v>20451.0</v>
+        <v>14284.0</v>
       </c>
       <c r="D47" s="1">
-        <v>25.35</v>
+        <v>24.63</v>
       </c>
       <c r="E47" s="1">
-        <v>13.0022218962</v>
+        <v>13.0022220666</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>265908.44</v>
+        <v>185723.74</v>
       </c>
       <c r="I47" s="1">
-        <v>252524.41</v>
+        <v>166091.18</v>
       </c>
       <c r="J47" s="1">
-        <v>94.966677251764</v>
+        <v>89.429159675548</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>518432.85</v>
+        <v>351814.92</v>
       </c>
       <c r="N47" s="1">
-        <v>518432.85</v>
+        <v>351814.92</v>
       </c>
       <c r="O47" s="1">
-        <v>0.82</v>
+        <v>0.55</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B48" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C48" s="1">
         <v>85020.0</v>
       </c>
       <c r="D48" s="1">
-        <v>5.979</v>
+        <v>5.835</v>
       </c>
       <c r="E48" s="1">
         <v>5.260770407</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>447270.7</v>
       </c>
       <c r="I48" s="1">
-        <v>61063.88</v>
+        <v>48821.0</v>
       </c>
       <c r="J48" s="1">
-        <v>13.65255537642</v>
+        <v>10.915313701523</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>508334.58</v>
+        <v>496091.7</v>
       </c>
       <c r="N48" s="1">
-        <v>508334.58</v>
+        <v>496091.7</v>
       </c>
       <c r="O48" s="1">
-        <v>0.8</v>
+        <v>0.77</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B49" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C49" s="1">
-        <v>1108.0</v>
+        <v>1757.0</v>
       </c>
       <c r="D49" s="1">
-        <v>74.25</v>
+        <v>114.8</v>
       </c>
       <c r="E49" s="1">
-        <v>94.7743411552</v>
+        <v>117.9</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>105009.97</v>
+        <v>207150.3</v>
       </c>
       <c r="I49" s="1">
-        <v>-22740.97</v>
+        <v>-5446.7</v>
       </c>
       <c r="J49" s="1">
-        <v>-21.656010376919</v>
+        <v>-2.6293469041561</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>82269.0</v>
+        <v>201703.6</v>
       </c>
       <c r="N49" s="1">
-        <v>82269.0</v>
+        <v>201703.6</v>
       </c>
       <c r="O49" s="1">
-        <v>0.13</v>
+        <v>0.31</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B50" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C50" s="1">
-        <v>1457.0</v>
+        <v>1764.0</v>
       </c>
       <c r="D50" s="1">
-        <v>100.1</v>
+        <v>75.3</v>
       </c>
       <c r="E50" s="1">
-        <v>98.9054975978</v>
+        <v>86.5095068027</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>144105.31</v>
+        <v>152602.77</v>
       </c>
       <c r="I50" s="1">
-        <v>1740.39</v>
+        <v>-19773.57</v>
       </c>
       <c r="J50" s="1">
-        <v>1.2077209368621</v>
+        <v>-12.957543300164</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>145845.7</v>
+        <v>132829.2</v>
       </c>
       <c r="N50" s="1">
-        <v>145845.7</v>
+        <v>132829.2</v>
       </c>
       <c r="O50" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B51" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C51" s="1">
-        <v>73963.0</v>
+        <v>1457.0</v>
       </c>
       <c r="D51" s="1">
-        <v>4.188</v>
+        <v>111.5</v>
       </c>
       <c r="E51" s="1">
-        <v>3.5730685613</v>
+        <v>98.9054975978</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>264274.87</v>
+        <v>144105.31</v>
       </c>
       <c r="I51" s="1">
-        <v>45482.17</v>
+        <v>18350.19</v>
       </c>
       <c r="J51" s="1">
-        <v>17.21017590511</v>
+        <v>12.733874969632</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>309757.04</v>
+        <v>162455.5</v>
       </c>
       <c r="N51" s="1">
-        <v>309757.04</v>
+        <v>162455.5</v>
       </c>
       <c r="O51" s="1">
-        <v>0.49</v>
+        <v>0.25</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B52" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C52" s="1">
-        <v>2033.0</v>
+        <v>58846.0</v>
       </c>
       <c r="D52" s="1">
-        <v>159.44</v>
+        <v>4.801</v>
       </c>
       <c r="E52" s="1">
-        <v>120.0435956714</v>
+        <v>3.5730685178</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>244048.63</v>
+        <v>210260.79</v>
       </c>
       <c r="I52" s="1">
-        <v>80092.89</v>
+        <v>72258.86</v>
       </c>
       <c r="J52" s="1">
-        <v>32.818414100501</v>
+        <v>34.366302913634</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>324141.52</v>
+        <v>282519.65</v>
       </c>
       <c r="N52" s="1">
-        <v>324141.52</v>
+        <v>282519.65</v>
       </c>
       <c r="O52" s="1">
-        <v>0.51</v>
+        <v>0.44</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B53" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C53" s="1">
-        <v>708.0</v>
+        <v>5101.0</v>
       </c>
       <c r="D53" s="1">
-        <v>135.55</v>
+        <v>27.08</v>
       </c>
       <c r="E53" s="1">
-        <v>97.098319209</v>
+        <v>24.58</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>68745.61</v>
+        <v>125382.58</v>
       </c>
       <c r="I53" s="1">
-        <v>27223.79</v>
+        <v>12752.5</v>
       </c>
       <c r="J53" s="1">
-        <v>39.600768689084</v>
+        <v>10.170870626526</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>95969.4</v>
+        <v>138135.08</v>
       </c>
       <c r="N53" s="1">
-        <v>95969.4</v>
+        <v>138135.08</v>
       </c>
       <c r="O53" s="1">
-        <v>0.15</v>
+        <v>0.22</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B54" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C54" s="1">
-        <v>610.0</v>
+        <v>2033.0</v>
       </c>
       <c r="D54" s="1">
-        <v>529.6</v>
+        <v>178.24</v>
       </c>
       <c r="E54" s="1">
-        <v>478.8866229508</v>
+        <v>120.0435956714</v>
       </c>
       <c r="F54" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G54">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>286164.67</v>
+        <v>244048.63</v>
       </c>
       <c r="I54" s="1">
-        <v>64316.48</v>
+        <v>118313.29</v>
       </c>
       <c r="J54" s="1">
-        <v>22.475339111568</v>
+        <v>48.479391177078</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>350481.15</v>
+        <v>362361.92</v>
       </c>
       <c r="N54" s="1">
-        <v>350481.15</v>
+        <v>362361.92</v>
       </c>
       <c r="O54" s="1">
-        <v>0.55</v>
+        <v>0.56</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B55" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C55" s="1">
-        <v>779.0</v>
+        <v>708.0</v>
       </c>
       <c r="D55" s="1">
-        <v>388.7</v>
+        <v>153.85</v>
       </c>
       <c r="E55" s="1">
-        <v>398.6110397946</v>
+        <v>97.098319209</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>310518.0</v>
+        <v>68745.61</v>
       </c>
       <c r="I55" s="1">
-        <v>-7720.7</v>
+        <v>40180.19</v>
       </c>
       <c r="J55" s="1">
-        <v>-2.4863937034246</v>
+        <v>58.447644875069</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>302797.3</v>
+        <v>108925.8</v>
       </c>
       <c r="N55" s="1">
-        <v>302797.3</v>
+        <v>108925.8</v>
       </c>
       <c r="O55" s="1">
-        <v>0.48</v>
+        <v>0.17</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B56" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C56" s="1">
-        <v>675.0</v>
+        <v>450.0</v>
       </c>
       <c r="D56" s="1">
-        <v>538.3</v>
+        <v>536.2</v>
       </c>
       <c r="E56" s="1">
-        <v>641.9851851852</v>
+        <v>478.8866222222</v>
       </c>
       <c r="F56" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G56">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H56" s="1">
-        <v>433340.0</v>
+        <v>211105.08</v>
       </c>
       <c r="I56" s="1">
-        <v>-69987.5</v>
+        <v>54618.17</v>
       </c>
       <c r="J56" s="1">
-        <v>-16.150713065953</v>
+        <v>25.872503873426</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>363352.5</v>
+        <v>265723.25</v>
       </c>
       <c r="N56" s="1">
-        <v>363352.5</v>
+        <v>265723.25</v>
       </c>
       <c r="O56" s="1">
-        <v>0.58</v>
+        <v>0.41</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B57" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C57" s="1">
-        <v>2424.0</v>
+        <v>779.0</v>
       </c>
       <c r="D57" s="1">
-        <v>126.3</v>
+        <v>397.4</v>
       </c>
       <c r="E57" s="1">
-        <v>128.812450495</v>
+        <v>398.6110397946</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>312241.38</v>
+        <v>310518.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-6090.18</v>
+        <v>-943.4</v>
       </c>
       <c r="J57" s="1">
-        <v>-1.9504717792369</v>
+        <v>-0.30381491572147</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>306151.2</v>
+        <v>309574.6</v>
       </c>
       <c r="N57" s="1">
-        <v>306151.2</v>
+        <v>309574.6</v>
       </c>
       <c r="O57" s="1">
         <v>0.48</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B58" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C58" s="1">
-        <v>17241.0</v>
+        <v>675.0</v>
       </c>
       <c r="D58" s="1">
-        <v>16.5</v>
+        <v>544.1</v>
       </c>
       <c r="E58" s="1">
-        <v>11.7760222725</v>
+        <v>641.9851851852</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>203030.4</v>
+        <v>433340.0</v>
       </c>
       <c r="I58" s="1">
-        <v>81446.1</v>
+        <v>-66072.5</v>
       </c>
       <c r="J58" s="1">
-        <v>40.115224124072</v>
+        <v>-15.247265426686</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>284476.5</v>
+        <v>367267.5</v>
       </c>
       <c r="N58" s="1">
-        <v>284476.5</v>
+        <v>367267.5</v>
       </c>
       <c r="O58" s="1">
-        <v>0.45</v>
+        <v>0.57</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B59" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C59" s="1">
-        <v>2377.0</v>
+        <v>2424.0</v>
       </c>
       <c r="D59" s="1">
-        <v>48.82</v>
+        <v>128.3</v>
       </c>
       <c r="E59" s="1">
-        <v>52.2037989062</v>
+        <v>128.812450495</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>124088.43</v>
+        <v>312241.38</v>
       </c>
       <c r="I59" s="1">
-        <v>-8043.29</v>
+        <v>-1242.18</v>
       </c>
       <c r="J59" s="1">
-        <v>-6.4819016567459</v>
+        <v>-0.39782683512352</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>116045.14</v>
+        <v>310999.2</v>
       </c>
       <c r="N59" s="1">
-        <v>116045.14</v>
+        <v>310999.2</v>
       </c>
       <c r="O59" s="1">
-        <v>0.18</v>
+        <v>0.48</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B60" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C60" s="1">
-        <v>9005.0</v>
+        <v>10868.0</v>
       </c>
       <c r="D60" s="1">
-        <v>220.6</v>
+        <v>17.705</v>
       </c>
       <c r="E60" s="1">
-        <v>188.8338012215</v>
+        <v>11.7760222672</v>
       </c>
       <c r="F60" t="s">
-        <v>148</v>
+        <v>8</v>
       </c>
       <c r="G60">
-        <v>11.46</v>
+        <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>159060.58</v>
+        <v>127981.81</v>
       </c>
       <c r="I60" s="1">
-        <v>14356.65</v>
+        <v>64436.13</v>
       </c>
       <c r="J60" s="1">
-        <v>9.025900697709</v>
+        <v>50.347881468468</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>173417.23</v>
+        <v>192417.94</v>
       </c>
       <c r="N60" s="1">
-        <v>173417.23</v>
+        <v>192417.94</v>
       </c>
       <c r="O60" s="1">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>149</v>
       </c>
       <c r="B61" t="s">
         <v>150</v>
       </c>
       <c r="C61" s="1">
-        <v>232.0</v>
+        <v>2377.0</v>
       </c>
       <c r="D61" s="1">
-        <v>517.6</v>
+        <v>58.44</v>
       </c>
       <c r="E61" s="1">
-        <v>299.5556034483</v>
+        <v>52.2037989062</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>69496.9</v>
+        <v>124088.43</v>
       </c>
       <c r="I61" s="1">
-        <v>50586.3</v>
+        <v>14823.45</v>
       </c>
       <c r="J61" s="1">
-        <v>72.789289881995</v>
+        <v>11.945876017611</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>120083.2</v>
+        <v>138911.88</v>
       </c>
       <c r="N61" s="1">
-        <v>120083.2</v>
+        <v>138911.88</v>
       </c>
       <c r="O61" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>151</v>
       </c>
       <c r="B62" t="s">
         <v>152</v>
       </c>
       <c r="C62" s="1">
-        <v>4876.0</v>
+        <v>232.0</v>
       </c>
       <c r="D62" s="1">
-        <v>75.51</v>
+        <v>555.6</v>
       </c>
       <c r="E62" s="1">
-        <v>77.7892842494</v>
+        <v>299.5556034483</v>
       </c>
       <c r="F62" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G62">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>402734.44</v>
+        <v>69496.9</v>
       </c>
       <c r="I62" s="1">
-        <v>-3291.25</v>
+        <v>59402.3</v>
       </c>
       <c r="J62" s="1">
-        <v>-0.81722586228285</v>
+        <v>85.474747794506</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>399443.19</v>
+        <v>128899.2</v>
       </c>
       <c r="N62" s="1">
-        <v>399443.19</v>
+        <v>128899.2</v>
       </c>
       <c r="O62" s="1">
-        <v>0.63</v>
+        <v>0.2</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>153</v>
       </c>
       <c r="B63" t="s">
         <v>154</v>
       </c>
       <c r="C63" s="1">
-        <v>932.0</v>
+        <v>4048.0</v>
       </c>
       <c r="D63" s="1">
-        <v>132.8</v>
+        <v>83.98</v>
       </c>
       <c r="E63" s="1">
-        <v>79.9718133047</v>
+        <v>77.7892835968</v>
       </c>
       <c r="F63" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G63">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H63" s="1">
-        <v>74533.73</v>
+        <v>334345.57</v>
       </c>
       <c r="I63" s="1">
-        <v>49235.87</v>
+        <v>40029.23</v>
       </c>
       <c r="J63" s="1">
-        <v>66.058508007046</v>
+        <v>11.972412255978</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>123769.6</v>
+        <v>374374.8</v>
       </c>
       <c r="N63" s="1">
-        <v>123769.6</v>
+        <v>374374.8</v>
       </c>
       <c r="O63" s="1">
-        <v>0.2</v>
+        <v>0.58</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>155</v>
       </c>
       <c r="B64" t="s">
         <v>156</v>
       </c>
       <c r="C64" s="1">
-        <v>28728.0</v>
+        <v>932.0</v>
       </c>
       <c r="D64" s="1">
-        <v>5.584</v>
+        <v>122.3</v>
       </c>
       <c r="E64" s="1">
-        <v>5.3124000975</v>
+        <v>79.9718133047</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>152614.63</v>
+        <v>74533.73</v>
       </c>
       <c r="I64" s="1">
-        <v>7802.52</v>
+        <v>39449.87</v>
       </c>
       <c r="J64" s="1">
-        <v>5.1125635858109</v>
+        <v>52.928881997453</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>160417.15</v>
+        <v>113983.6</v>
       </c>
       <c r="N64" s="1">
-        <v>160417.15</v>
+        <v>113983.6</v>
       </c>
       <c r="O64" s="1">
-        <v>0.25</v>
+        <v>0.18</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>157</v>
       </c>
       <c r="B65" t="s">
         <v>158</v>
       </c>
       <c r="C65" s="1">
-        <v>4005.0</v>
+        <v>28728.0</v>
       </c>
       <c r="D65" s="1">
-        <v>117.24</v>
+        <v>6.484</v>
       </c>
       <c r="E65" s="1">
-        <v>114.3359001248</v>
+        <v>5.3124000975</v>
       </c>
       <c r="F65" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G65">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>492805.94</v>
+        <v>152614.63</v>
       </c>
       <c r="I65" s="1">
-        <v>16601.38</v>
+        <v>33657.72</v>
       </c>
       <c r="J65" s="1">
-        <v>3.3687459205544</v>
+        <v>22.054058644312</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>509407.32</v>
+        <v>186272.35</v>
       </c>
       <c r="N65" s="1">
-        <v>509407.32</v>
+        <v>186272.35</v>
       </c>
       <c r="O65" s="1">
-        <v>0.81</v>
+        <v>0.29</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>159</v>
       </c>
       <c r="B66" t="s">
         <v>160</v>
       </c>
       <c r="C66" s="1">
-        <v>4542.0</v>
+        <v>4005.0</v>
       </c>
       <c r="D66" s="1">
-        <v>373.05</v>
+        <v>130.5</v>
       </c>
       <c r="E66" s="1">
-        <v>560.4548304712</v>
+        <v>114.3359001248</v>
       </c>
       <c r="F66" t="s">
-        <v>77</v>
+        <v>30</v>
       </c>
       <c r="G66">
-        <v>7.47</v>
+        <v>0.91</v>
       </c>
       <c r="H66" s="1">
-        <v>341586.91</v>
+        <v>492805.94</v>
       </c>
       <c r="I66" s="1">
-        <v>-114718.01</v>
+        <v>82770.85</v>
       </c>
       <c r="J66" s="1">
-        <v>-33.583842542444</v>
+        <v>16.795830423635</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>226868.9</v>
+        <v>575576.79</v>
       </c>
       <c r="N66" s="1">
-        <v>226868.9</v>
+        <v>575576.79</v>
       </c>
       <c r="O66" s="1">
-        <v>0.36</v>
+        <v>0.9</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>161</v>
       </c>
       <c r="B67" t="s">
         <v>162</v>
       </c>
       <c r="C67" s="1">
-        <v>2908.0</v>
+        <v>3179.0</v>
       </c>
       <c r="D67" s="1">
-        <v>383.2</v>
+        <v>237.9</v>
       </c>
       <c r="E67" s="1">
-        <v>383.2</v>
+        <v>560.4548317081</v>
       </c>
       <c r="F67" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G67">
         <v>7.47</v>
       </c>
       <c r="H67" s="1">
-        <v>149204.08</v>
+        <v>239080.75</v>
       </c>
       <c r="I67" s="1">
-        <v>0.0</v>
+        <v>-137858.22</v>
       </c>
       <c r="J67" s="1">
-        <v>0.0</v>
+        <v>-57.661781636539</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>149204.08</v>
+        <v>101222.53</v>
       </c>
       <c r="N67" s="1">
-        <v>149204.08</v>
+        <v>101222.53</v>
       </c>
       <c r="O67" s="1">
-        <v>0.24</v>
+        <v>0.16</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>163</v>
       </c>
       <c r="B68" t="s">
         <v>164</v>
       </c>
       <c r="C68" s="1">
-        <v>309.0</v>
+        <v>2908.0</v>
       </c>
       <c r="D68" s="1">
-        <v>1068.65</v>
+        <v>375.5</v>
       </c>
       <c r="E68" s="1">
-        <v>1067.4308090615</v>
+        <v>383.2</v>
       </c>
       <c r="F68" t="s">
-        <v>8</v>
+        <v>78</v>
       </c>
       <c r="G68">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H68" s="1">
-        <v>329836.12</v>
+        <v>149204.08</v>
       </c>
       <c r="I68" s="1">
-        <v>376.73</v>
+        <v>-3054.85</v>
       </c>
       <c r="J68" s="1">
-        <v>0.11421732707746</v>
+        <v>-2.0474306064553</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>330212.85</v>
+        <v>146149.23</v>
       </c>
       <c r="N68" s="1">
-        <v>330212.85</v>
+        <v>146149.23</v>
       </c>
       <c r="O68" s="1">
-        <v>0.52</v>
+        <v>0.23</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>165</v>
       </c>
       <c r="B69" t="s">
         <v>166</v>
       </c>
       <c r="C69" s="1">
-        <v>9347.0</v>
+        <v>988.0</v>
       </c>
       <c r="D69" s="1">
-        <v>133.97</v>
+        <v>1070.11</v>
       </c>
       <c r="E69" s="1">
-        <v>113.3271787739</v>
+        <v>1069.4126720648</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>1059269.14</v>
+        <v>1056579.72</v>
       </c>
       <c r="I69" s="1">
-        <v>192948.45</v>
+        <v>688.96</v>
       </c>
       <c r="J69" s="1">
-        <v>18.215243200609</v>
+        <v>0.065206627286013</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>1252217.59</v>
+        <v>1057268.68</v>
       </c>
       <c r="N69" s="1">
-        <v>1252217.59</v>
+        <v>1057268.68</v>
       </c>
       <c r="O69" s="1">
-        <v>1.98</v>
+        <v>1.65</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>167</v>
       </c>
       <c r="B70" t="s">
         <v>168</v>
       </c>
       <c r="C70" s="1">
-        <v>2409.0</v>
+        <v>9347.0</v>
       </c>
       <c r="D70" s="1">
-        <v>86.38</v>
+        <v>134.38</v>
       </c>
       <c r="E70" s="1">
-        <v>102.5715068493</v>
+        <v>113.3271787739</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>247094.76</v>
+        <v>1059269.14</v>
       </c>
       <c r="I70" s="1">
-        <v>-39005.34</v>
+        <v>196780.72</v>
       </c>
       <c r="J70" s="1">
-        <v>-15.78557958898</v>
+        <v>18.577027553167</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>208089.42</v>
+        <v>1256049.86</v>
       </c>
       <c r="N70" s="1">
-        <v>208089.42</v>
+        <v>1256049.86</v>
       </c>
       <c r="O70" s="1">
-        <v>0.33</v>
+        <v>1.96</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>169</v>
       </c>
       <c r="B71" t="s">
         <v>170</v>
       </c>
       <c r="C71" s="1">
-        <v>3533.0</v>
+        <v>2360.0</v>
       </c>
       <c r="D71" s="1">
-        <v>31.87</v>
+        <v>78.26</v>
       </c>
       <c r="E71" s="1">
-        <v>31.87</v>
+        <v>83.8</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>112596.71</v>
+        <v>197768.0</v>
       </c>
       <c r="I71" s="1">
-        <v>0.0</v>
+        <v>-13074.4</v>
       </c>
       <c r="J71" s="1">
-        <v>0.0</v>
+        <v>-6.6109785202864</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>112596.71</v>
+        <v>184693.6</v>
       </c>
       <c r="N71" s="1">
-        <v>112596.71</v>
+        <v>184693.6</v>
       </c>
       <c r="O71" s="1">
-        <v>0.18</v>
+        <v>0.29</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>171</v>
       </c>
       <c r="B72" t="s">
         <v>172</v>
       </c>
       <c r="C72" s="1">
-        <v>2316.0</v>
+        <v>3549.0</v>
       </c>
       <c r="D72" s="1">
-        <v>52.35</v>
+        <v>43.51</v>
       </c>
       <c r="E72" s="1">
-        <v>52.35</v>
+        <v>45.4550014088</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>121242.6</v>
+        <v>161319.8</v>
       </c>
       <c r="I72" s="1">
-        <v>0.0</v>
+        <v>-6902.81</v>
       </c>
       <c r="J72" s="1">
-        <v>0.0</v>
+        <v>-4.278960177238</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>121242.6</v>
+        <v>154416.99</v>
       </c>
       <c r="N72" s="1">
-        <v>121242.6</v>
+        <v>154416.99</v>
       </c>
       <c r="O72" s="1">
-        <v>0.19</v>
+        <v>0.24</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>173</v>
       </c>
       <c r="B73" t="s">
         <v>174</v>
       </c>
       <c r="C73" s="1">
-        <v>2030.0</v>
+        <v>2409.0</v>
       </c>
       <c r="D73" s="1">
-        <v>354.5</v>
+        <v>75.42</v>
       </c>
       <c r="E73" s="1">
-        <v>346.3403694581</v>
+        <v>102.5715068493</v>
       </c>
       <c r="F73" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G73">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>757803.64</v>
+        <v>247094.76</v>
       </c>
       <c r="I73" s="1">
-        <v>22923.24</v>
+        <v>-65407.98</v>
       </c>
       <c r="J73" s="1">
-        <v>3.0249577581865</v>
+        <v>-26.470808203298</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>780726.88</v>
+        <v>181686.78</v>
       </c>
       <c r="N73" s="1">
-        <v>780726.88</v>
+        <v>181686.78</v>
       </c>
       <c r="O73" s="1">
-        <v>1.24</v>
+        <v>0.28</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>175</v>
       </c>
       <c r="B74" t="s">
         <v>176</v>
       </c>
       <c r="C74" s="1">
-        <v>710.0</v>
+        <v>3533.0</v>
       </c>
       <c r="D74" s="1">
-        <v>302.2</v>
+        <v>32.11</v>
       </c>
       <c r="E74" s="1">
-        <v>245.3946760563</v>
+        <v>31.87</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>174230.22</v>
+        <v>112596.71</v>
       </c>
       <c r="I74" s="1">
-        <v>40331.78</v>
+        <v>847.92</v>
       </c>
       <c r="J74" s="1">
-        <v>23.148555973814</v>
+        <v>0.75305930342014</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>214562.0</v>
+        <v>113444.63</v>
       </c>
       <c r="N74" s="1">
-        <v>214562.0</v>
+        <v>113444.63</v>
       </c>
       <c r="O74" s="1">
-        <v>0.34</v>
+        <v>0.18</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>177</v>
       </c>
       <c r="B75" t="s">
         <v>178</v>
       </c>
       <c r="C75" s="1">
-        <v>48310.0</v>
+        <v>2316.0</v>
       </c>
       <c r="D75" s="1">
-        <v>3.168</v>
+        <v>56.93</v>
       </c>
       <c r="E75" s="1">
-        <v>2.5731999586</v>
+        <v>52.35</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>124311.29</v>
+        <v>121242.6</v>
       </c>
       <c r="I75" s="1">
-        <v>28734.79</v>
+        <v>10607.28</v>
       </c>
       <c r="J75" s="1">
-        <v>23.115189296161</v>
+        <v>8.748806112703</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>153046.08</v>
+        <v>131849.88</v>
       </c>
       <c r="N75" s="1">
-        <v>153046.08</v>
+        <v>131849.88</v>
       </c>
       <c r="O75" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>179</v>
       </c>
       <c r="B76" t="s">
         <v>180</v>
       </c>
       <c r="C76" s="1">
-        <v>4572.0</v>
+        <v>2030.0</v>
       </c>
       <c r="D76" s="1">
-        <v>80.45</v>
+        <v>367.0</v>
       </c>
       <c r="E76" s="1">
-        <v>97.4893416448</v>
+        <v>346.3403694581</v>
       </c>
       <c r="F76" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G76">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H76" s="1">
-        <v>445721.27</v>
+        <v>757803.64</v>
       </c>
       <c r="I76" s="1">
-        <v>-77903.87</v>
+        <v>62646.78</v>
       </c>
       <c r="J76" s="1">
-        <v>-17.478158491292</v>
+        <v>8.2668882403362</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>367817.4</v>
+        <v>820450.42</v>
       </c>
       <c r="N76" s="1">
-        <v>367817.4</v>
+        <v>820450.42</v>
       </c>
       <c r="O76" s="1">
-        <v>0.58</v>
+        <v>1.28</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>181</v>
       </c>
       <c r="B77" t="s">
         <v>182</v>
       </c>
       <c r="C77" s="1">
-        <v>4071.0</v>
+        <v>965.0</v>
       </c>
       <c r="D77" s="1">
-        <v>175.1</v>
+        <v>340.0</v>
       </c>
       <c r="E77" s="1">
-        <v>145.9413043478</v>
+        <v>260.4846839378</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>594127.05</v>
+        <v>251367.72</v>
       </c>
       <c r="I77" s="1">
-        <v>118705.05</v>
+        <v>76732.28</v>
       </c>
       <c r="J77" s="1">
-        <v>19.979741706761</v>
+        <v>30.525908418153</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>712832.1</v>
+        <v>328100.0</v>
       </c>
       <c r="N77" s="1">
-        <v>712832.1</v>
+        <v>328100.0</v>
       </c>
       <c r="O77" s="1">
-        <v>1.13</v>
+        <v>0.51</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>183</v>
       </c>
       <c r="B78" t="s">
         <v>184</v>
       </c>
       <c r="C78" s="1">
-        <v>2817.0</v>
+        <v>36310.0</v>
       </c>
       <c r="D78" s="1">
-        <v>246.6</v>
+        <v>3.571</v>
       </c>
       <c r="E78" s="1">
-        <v>111.4399574015</v>
+        <v>2.5731999449</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>313926.36</v>
+        <v>93432.89</v>
       </c>
       <c r="I78" s="1">
-        <v>380745.84</v>
+        <v>36230.12</v>
       </c>
       <c r="J78" s="1">
-        <v>121.28508099798</v>
+        <v>38.776623520904</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>694672.2</v>
+        <v>129663.01</v>
       </c>
       <c r="N78" s="1">
-        <v>694672.2</v>
+        <v>129663.01</v>
       </c>
       <c r="O78" s="1">
-        <v>1.1</v>
+        <v>0.2</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>185</v>
       </c>
       <c r="B79" t="s">
         <v>186</v>
       </c>
       <c r="C79" s="1">
-        <v>1576.0</v>
+        <v>4572.0</v>
       </c>
       <c r="D79" s="1">
-        <v>47.72</v>
+        <v>82.2</v>
       </c>
       <c r="E79" s="1">
-        <v>88.2491814721</v>
+        <v>97.4893416448</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>139080.71</v>
+        <v>445721.27</v>
       </c>
       <c r="I79" s="1">
-        <v>-63873.99</v>
+        <v>-69902.87</v>
       </c>
       <c r="J79" s="1">
-        <v>-45.925844065651</v>
+        <v>-15.683090465932</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>75206.72</v>
+        <v>375818.4</v>
       </c>
       <c r="N79" s="1">
-        <v>75206.72</v>
+        <v>375818.4</v>
       </c>
       <c r="O79" s="1">
-        <v>0.12</v>
+        <v>0.59</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>187</v>
       </c>
       <c r="B80" t="s">
         <v>188</v>
       </c>
       <c r="C80" s="1">
-        <v>1228.0</v>
+        <v>3546.0</v>
       </c>
       <c r="D80" s="1">
-        <v>94.16</v>
+        <v>170.96</v>
       </c>
       <c r="E80" s="1">
-        <v>92.8</v>
+        <v>145.9413056966</v>
       </c>
       <c r="F80" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G80">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>124395.15</v>
+        <v>517507.87</v>
       </c>
       <c r="I80" s="1">
-        <v>1049.36</v>
+        <v>88716.29</v>
       </c>
       <c r="J80" s="1">
-        <v>0.84356986586696</v>
+        <v>17.142983738585</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>125444.51</v>
+        <v>606224.16</v>
       </c>
       <c r="N80" s="1">
-        <v>125444.51</v>
+        <v>606224.16</v>
       </c>
       <c r="O80" s="1">
-        <v>0.2</v>
+        <v>0.94</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>189</v>
       </c>
       <c r="B81" t="s">
         <v>190</v>
       </c>
       <c r="C81" s="1">
-        <v>1364.0</v>
+        <v>2056.0</v>
       </c>
       <c r="D81" s="1">
-        <v>147.95</v>
+        <v>276.7</v>
       </c>
       <c r="E81" s="1">
-        <v>89.12</v>
+        <v>111.4399562257</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>121559.68</v>
+        <v>229120.55</v>
       </c>
       <c r="I81" s="1">
-        <v>80244.12</v>
+        <v>339774.65</v>
       </c>
       <c r="J81" s="1">
-        <v>66.012118491921</v>
+        <v>148.29514419374</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>201803.8</v>
+        <v>568895.2</v>
       </c>
       <c r="N81" s="1">
-        <v>201803.8</v>
+        <v>568895.2</v>
       </c>
       <c r="O81" s="1">
-        <v>0.32</v>
+        <v>0.89</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>191</v>
       </c>
       <c r="B82" t="s">
         <v>192</v>
       </c>
       <c r="C82" s="1">
-        <v>6460.0</v>
+        <v>2493.0</v>
       </c>
       <c r="D82" s="1">
-        <v>42.34</v>
+        <v>97.0</v>
       </c>
       <c r="E82" s="1">
-        <v>47.7027832817</v>
+        <v>93.9310870437</v>
       </c>
       <c r="F82" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G82">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H82" s="1">
-        <v>308159.98</v>
+        <v>255768.1</v>
       </c>
       <c r="I82" s="1">
-        <v>-34643.58</v>
+        <v>10539.92</v>
       </c>
       <c r="J82" s="1">
-        <v>-11.242076274797</v>
+        <v>4.1208891961116</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>273516.4</v>
+        <v>266308.02</v>
       </c>
       <c r="N82" s="1">
-        <v>273516.4</v>
+        <v>266308.02</v>
       </c>
       <c r="O82" s="1">
-        <v>0.43</v>
+        <v>0.41</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>193</v>
       </c>
       <c r="B83" t="s">
         <v>194</v>
       </c>
       <c r="C83" s="1">
-        <v>2051.0</v>
+        <v>1364.0</v>
       </c>
       <c r="D83" s="1">
-        <v>260.35</v>
+        <v>166.45</v>
       </c>
       <c r="E83" s="1">
-        <v>199.4522476841</v>
+        <v>89.12</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>409076.56</v>
+        <v>121559.68</v>
       </c>
       <c r="I83" s="1">
-        <v>124901.29</v>
+        <v>105478.12</v>
       </c>
       <c r="J83" s="1">
-        <v>30.532497388753</v>
+        <v>86.770646319569</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>533977.85</v>
+        <v>227037.8</v>
       </c>
       <c r="N83" s="1">
-        <v>533977.85</v>
+        <v>227037.8</v>
       </c>
       <c r="O83" s="1">
-        <v>0.85</v>
+        <v>0.35</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>195</v>
       </c>
       <c r="B84" t="s">
         <v>196</v>
       </c>
       <c r="C84" s="1">
-        <v>5503.0</v>
+        <v>6460.0</v>
       </c>
       <c r="D84" s="1">
-        <v>75.68</v>
+        <v>42.14</v>
       </c>
       <c r="E84" s="1">
-        <v>40.8524132291</v>
+        <v>47.7027832817</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>224810.83</v>
+        <v>308159.98</v>
       </c>
       <c r="I84" s="1">
-        <v>191656.21</v>
+        <v>-35935.58</v>
       </c>
       <c r="J84" s="1">
-        <v>85.252214050364</v>
+        <v>-11.661339022673</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>416467.04</v>
+        <v>272224.4</v>
       </c>
       <c r="N84" s="1">
-        <v>416467.04</v>
+        <v>272224.4</v>
       </c>
       <c r="O84" s="1">
-        <v>0.66</v>
+        <v>0.42</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>197</v>
       </c>
       <c r="B85" t="s">
         <v>198</v>
       </c>
       <c r="C85" s="1">
-        <v>227.0</v>
+        <v>2051.0</v>
       </c>
       <c r="D85" s="1">
-        <v>508.58</v>
+        <v>247.4</v>
       </c>
       <c r="E85" s="1">
-        <v>532.6983700441</v>
+        <v>199.4522476841</v>
       </c>
       <c r="F85" t="s">
-        <v>199</v>
+        <v>8</v>
       </c>
       <c r="G85">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>111845.32</v>
+        <v>409076.56</v>
       </c>
       <c r="I85" s="1">
-        <v>-13941.94</v>
+        <v>98340.84</v>
       </c>
       <c r="J85" s="1">
-        <v>-12.465376289325</v>
+        <v>24.039715206366</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>97903.38</v>
+        <v>507417.4</v>
       </c>
       <c r="N85" s="1">
-        <v>97903.38</v>
+        <v>507417.4</v>
       </c>
       <c r="O85" s="1">
-        <v>0.16</v>
+        <v>0.79</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>199</v>
+      </c>
+      <c r="B86" t="s">
         <v>200</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="1">
-        <v>10734.0</v>
+        <v>4886.0</v>
       </c>
       <c r="D86" s="1">
-        <v>24.1</v>
+        <v>73.86</v>
       </c>
       <c r="E86" s="1">
-        <v>24.1150344699</v>
+        <v>40.8524130168</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>258850.78</v>
+        <v>199604.89</v>
       </c>
       <c r="I86" s="1">
-        <v>-161.38</v>
+        <v>161275.07</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.062344799579124</v>
+        <v>80.797153817224</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>258689.4</v>
+        <v>360879.96</v>
       </c>
       <c r="N86" s="1">
-        <v>258689.4</v>
+        <v>360879.96</v>
       </c>
       <c r="O86" s="1">
-        <v>0.41</v>
+        <v>0.56</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>201</v>
+      </c>
+      <c r="B87" t="s">
         <v>202</v>
       </c>
-      <c r="B87" t="s">
+      <c r="C87" s="1">
+        <v>357.0</v>
+      </c>
+      <c r="D87" s="1">
+        <v>514.94</v>
+      </c>
+      <c r="E87" s="1">
+        <v>509.0768347339</v>
+      </c>
+      <c r="F87" t="s">
         <v>203</v>
       </c>
-      <c r="C87" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G87">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H87" s="1">
-        <v>200907.61</v>
+        <v>163407.76</v>
       </c>
       <c r="I87" s="1">
-        <v>21691.65</v>
+        <v>-7708.95</v>
       </c>
       <c r="J87" s="1">
-        <v>10.79682845264</v>
+        <v>-4.7176156138484</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>222599.26</v>
+        <v>155698.81</v>
       </c>
       <c r="N87" s="1">
-        <v>222599.26</v>
+        <v>155698.81</v>
       </c>
       <c r="O87" s="1">
-        <v>0.35</v>
+        <v>0.24</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>204</v>
       </c>
       <c r="B88" t="s">
         <v>205</v>
       </c>
       <c r="C88" s="1">
-        <v>11563.0</v>
+        <v>9441.0</v>
       </c>
       <c r="D88" s="1">
-        <v>125.5</v>
+        <v>28.41</v>
       </c>
       <c r="E88" s="1">
-        <v>158.6392320332</v>
+        <v>24.1150344243</v>
       </c>
       <c r="F88" t="s">
-        <v>148</v>
+        <v>8</v>
       </c>
       <c r="G88">
-        <v>11.46</v>
+        <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>178158.59</v>
+        <v>227670.04</v>
       </c>
       <c r="I88" s="1">
-        <v>-51475.9</v>
+        <v>40548.77</v>
       </c>
       <c r="J88" s="1">
-        <v>-28.893302310037</v>
+        <v>17.810323220394</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>126682.69</v>
+        <v>268218.81</v>
       </c>
       <c r="N88" s="1">
-        <v>126682.69</v>
+        <v>268218.81</v>
       </c>
       <c r="O88" s="1">
-        <v>0.2</v>
+        <v>0.42</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>206</v>
       </c>
       <c r="B89" t="s">
         <v>207</v>
       </c>
       <c r="C89" s="1">
-        <v>832.0</v>
+        <v>9144.0</v>
       </c>
       <c r="D89" s="1">
-        <v>260.6</v>
+        <v>36.62</v>
       </c>
       <c r="E89" s="1">
-        <v>256.91875</v>
+        <v>30.3729013561</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>213756.4</v>
+        <v>277729.81</v>
       </c>
       <c r="I89" s="1">
-        <v>3062.8</v>
+        <v>57123.47</v>
       </c>
       <c r="J89" s="1">
-        <v>1.4328459873014</v>
+        <v>20.568000964679</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>216819.2</v>
+        <v>334853.28</v>
       </c>
       <c r="N89" s="1">
-        <v>216819.2</v>
+        <v>334853.28</v>
       </c>
       <c r="O89" s="1">
-        <v>0.34</v>
+        <v>0.52</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>208</v>
       </c>
       <c r="B90" t="s">
         <v>209</v>
       </c>
       <c r="C90" s="1">
-        <v>3842.0</v>
+        <v>733.0</v>
       </c>
       <c r="D90" s="1">
-        <v>75.09</v>
+        <v>254.9</v>
       </c>
       <c r="E90" s="1">
-        <v>66.8485242061</v>
+        <v>250.2650750341</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>256832.03</v>
+        <v>183444.3</v>
       </c>
       <c r="I90" s="1">
-        <v>31663.75</v>
+        <v>3397.4</v>
       </c>
       <c r="J90" s="1">
-        <v>12.32858300423</v>
+        <v>1.8520063038208</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>288495.78</v>
+        <v>186841.7</v>
       </c>
       <c r="N90" s="1">
-        <v>288495.78</v>
+        <v>186841.7</v>
       </c>
       <c r="O90" s="1">
-        <v>0.46</v>
+        <v>0.29</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>210</v>
       </c>
       <c r="B91" t="s">
         <v>211</v>
       </c>
       <c r="C91" s="1">
-        <v>9175.0</v>
+        <v>1032.0</v>
       </c>
       <c r="D91" s="1">
-        <v>31.53</v>
+        <v>252.3</v>
       </c>
       <c r="E91" s="1">
-        <v>28.5248370572</v>
+        <v>259.1050387597</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>261715.38</v>
+        <v>267396.4</v>
       </c>
       <c r="I91" s="1">
-        <v>27572.37</v>
+        <v>-7022.8</v>
       </c>
       <c r="J91" s="1">
-        <v>10.535250163747</v>
+        <v>-2.6263629577661</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>289287.75</v>
+        <v>260373.6</v>
       </c>
       <c r="N91" s="1">
-        <v>289287.75</v>
+        <v>260373.6</v>
       </c>
       <c r="O91" s="1">
-        <v>0.46</v>
+        <v>0.41</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>212</v>
       </c>
       <c r="B92" t="s">
         <v>213</v>
       </c>
       <c r="C92" s="1">
-        <v>7607.0</v>
+        <v>3842.0</v>
       </c>
       <c r="D92" s="1">
-        <v>194.8</v>
+        <v>72.41</v>
       </c>
       <c r="E92" s="1">
-        <v>192.7572827659</v>
+        <v>66.8485242061</v>
       </c>
       <c r="F92" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="G92">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>196344.51</v>
+        <v>256832.03</v>
       </c>
       <c r="I92" s="1">
-        <v>2065.31</v>
+        <v>21367.19</v>
       </c>
       <c r="J92" s="1">
-        <v>1.0518806968425</v>
+        <v>8.3195191814666</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>198409.82</v>
+        <v>278199.22</v>
       </c>
       <c r="N92" s="1">
-        <v>198409.82</v>
+        <v>278199.22</v>
       </c>
       <c r="O92" s="1">
-        <v>0.31</v>
+        <v>0.43</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>214</v>
       </c>
       <c r="B93" t="s">
         <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>1554.0</v>
+        <v>2082.0</v>
       </c>
       <c r="D93" s="1">
-        <v>121.75</v>
+        <v>62.26</v>
       </c>
       <c r="E93" s="1">
-        <v>105.5446589447</v>
+        <v>52.7264649376</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>164016.4</v>
+        <v>125919.36</v>
       </c>
       <c r="I93" s="1">
-        <v>25183.1</v>
+        <v>3705.96</v>
       </c>
       <c r="J93" s="1">
-        <v>15.35401337915</v>
+        <v>2.9431216931217</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>189199.5</v>
+        <v>129625.32</v>
       </c>
       <c r="N93" s="1">
-        <v>189199.5</v>
+        <v>129625.32</v>
       </c>
       <c r="O93" s="1">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>2074.0</v>
+        <v>9175.0</v>
       </c>
       <c r="D94" s="1">
-        <v>24.37</v>
+        <v>35.96</v>
       </c>
       <c r="E94" s="1">
-        <v>27.987343298</v>
+        <v>28.5248370572</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>58045.75</v>
+        <v>261715.38</v>
       </c>
       <c r="I94" s="1">
-        <v>-7502.37</v>
+        <v>68217.62</v>
       </c>
       <c r="J94" s="1">
-        <v>-12.924925597481</v>
+        <v>26.06557551184</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>50543.38</v>
+        <v>329933.0</v>
       </c>
       <c r="N94" s="1">
-        <v>50543.38</v>
+        <v>329933.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.08</v>
+        <v>0.51</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>218</v>
       </c>
       <c r="B95" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="1">
-        <v>4950.0</v>
+        <v>7607.0</v>
       </c>
       <c r="D95" s="1">
-        <v>28.54</v>
+        <v>162.45</v>
       </c>
       <c r="E95" s="1">
-        <v>31.5737636364</v>
+        <v>192.7572827659</v>
       </c>
       <c r="F95" t="s">
-        <v>8</v>
+        <v>78</v>
       </c>
       <c r="G95">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H95" s="1">
-        <v>156290.13</v>
+        <v>196344.51</v>
       </c>
       <c r="I95" s="1">
-        <v>-15017.13</v>
+        <v>-30948.38</v>
       </c>
       <c r="J95" s="1">
-        <v>-9.6084954309015</v>
+        <v>-15.762284364355</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>141273.0</v>
+        <v>165396.13</v>
       </c>
       <c r="N95" s="1">
-        <v>141273.0</v>
+        <v>165396.13</v>
       </c>
       <c r="O95" s="1">
-        <v>0.22</v>
+        <v>0.26</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>220</v>
       </c>
       <c r="B96" t="s">
         <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>1634.0</v>
+        <v>731.0</v>
       </c>
       <c r="D96" s="1">
-        <v>80.2</v>
+        <v>140.75</v>
       </c>
       <c r="E96" s="1">
-        <v>136.0478457772</v>
+        <v>105.5446648427</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>222302.18</v>
+        <v>77153.15</v>
       </c>
       <c r="I96" s="1">
-        <v>-91255.38</v>
+        <v>25735.1</v>
       </c>
       <c r="J96" s="1">
-        <v>-41.05015074526</v>
+        <v>33.355864277738</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>131046.8</v>
+        <v>102888.25</v>
       </c>
       <c r="N96" s="1">
-        <v>131046.8</v>
+        <v>102888.25</v>
       </c>
       <c r="O96" s="1">
-        <v>0.21</v>
+        <v>0.16</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>415.0</v>
+        <v>6693.0</v>
       </c>
       <c r="D97" s="1">
-        <v>558.2</v>
+        <v>28.69</v>
       </c>
       <c r="E97" s="1">
-        <v>435.7287228916</v>
+        <v>27.6855221874</v>
       </c>
       <c r="F97" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G97">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>179084.3</v>
+        <v>185299.2</v>
       </c>
       <c r="I97" s="1">
-        <v>72234.39</v>
+        <v>6722.97</v>
       </c>
       <c r="J97" s="1">
-        <v>40.335411870276</v>
+        <v>3.6281700082893</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>251318.69</v>
+        <v>192022.17</v>
       </c>
       <c r="N97" s="1">
-        <v>251318.69</v>
+        <v>192022.17</v>
       </c>
       <c r="O97" s="1">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>224</v>
       </c>
       <c r="B98" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>-656256.99</v>
+        <v>3386.0</v>
       </c>
       <c r="D98" s="1">
-        <v>0.08699239</v>
+        <v>27.8</v>
       </c>
       <c r="E98" s="1">
-        <v>0.0846783213</v>
+        <v>31.5737625517</v>
       </c>
       <c r="F98" t="s">
-        <v>148</v>
+        <v>8</v>
       </c>
       <c r="G98">
-        <v>11.46</v>
+        <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>0.0</v>
+        <v>106908.76</v>
       </c>
       <c r="I98" s="1">
-        <v>17934.03</v>
+        <v>-12777.96</v>
       </c>
       <c r="J98" s="1">
-        <v>0</v>
+        <v>-11.952210464325</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
-        <v>733.27</v>
+        <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>17200.76</v>
+        <v>94130.8</v>
       </c>
       <c r="N98" s="1">
-        <v>17934.03</v>
+        <v>94130.8</v>
       </c>
       <c r="O98" s="1">
-        <v>0.03</v>
+        <v>0.15</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>226</v>
       </c>
       <c r="B99" t="s">
         <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>99.0</v>
+        <v>1634.0</v>
       </c>
       <c r="D99" s="1">
-        <v>263.2</v>
+        <v>68.1</v>
       </c>
       <c r="E99" s="1">
-        <v>252.912121212</v>
+        <v>136.0478457772</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>0.0</v>
+        <v>222302.18</v>
       </c>
       <c r="I99" s="1">
-        <v>101850.0</v>
+        <v>-111026.78</v>
       </c>
       <c r="J99" s="1">
-        <v>0</v>
+        <v>-49.944080620352</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>101850.0</v>
+        <v>111275.4</v>
       </c>
       <c r="N99" s="1">
-        <v>101850.0</v>
+        <v>111275.4</v>
       </c>
       <c r="O99" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>228</v>
       </c>
       <c r="B100" t="s">
         <v>229</v>
       </c>
       <c r="C100" s="1">
-        <v>27.0</v>
+        <v>358.0</v>
       </c>
       <c r="D100" s="1">
-        <v>116.46</v>
+        <v>580.6</v>
       </c>
       <c r="E100" s="1">
-        <v>116.637142857</v>
+        <v>435.7287150838</v>
       </c>
       <c r="F100" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G100">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H100" s="1">
-        <v>0.0</v>
+        <v>154487.18</v>
       </c>
       <c r="I100" s="1">
-        <v>-5600.0</v>
+        <v>74415.19</v>
       </c>
       <c r="J100" s="1">
-        <v>0</v>
+        <v>48.169168470808</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>-5600.0</v>
+        <v>228902.37</v>
       </c>
       <c r="N100" s="1">
-        <v>-5600.0</v>
+        <v>228902.37</v>
       </c>
       <c r="O100" s="1">
-        <v>-0.01</v>
+        <v>0.36</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>230</v>
       </c>
       <c r="B101" t="s">
         <v>231</v>
       </c>
       <c r="C101" s="1">
-        <v>29.0</v>
+        <v>-656256.99</v>
       </c>
       <c r="D101" s="1">
-        <v>127.94</v>
+        <v>0.08882954</v>
       </c>
       <c r="E101" s="1">
-        <v>128.6</v>
+        <v>0.0846783213</v>
       </c>
       <c r="F101" t="s">
-        <v>8</v>
+        <v>232</v>
       </c>
       <c r="G101">
-        <v>1.0</v>
+        <v>11.23</v>
       </c>
       <c r="H101" s="1">
         <v>0.0</v>
       </c>
       <c r="I101" s="1">
-        <v>-19140.0</v>
+        <v>32171.96</v>
       </c>
       <c r="J101" s="1">
         <v>0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
-      <c r="L101">
-        <v>0.0</v>
+      <c r="L101" t="s">
+        <v>233</v>
       </c>
       <c r="M101" s="1">
-        <v>-19140.0</v>
+        <v>30605.42</v>
       </c>
       <c r="N101" s="1">
-        <v>-19140.0</v>
+        <v>32171.96</v>
       </c>
       <c r="O101" s="1">
-        <v>-0.03</v>
+        <v>0.05</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B102" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C102" s="1">
-        <v>-14.0</v>
+        <v>99.0</v>
       </c>
       <c r="D102" s="1">
-        <v>121.76</v>
+        <v>268.9</v>
       </c>
       <c r="E102" s="1">
-        <v>121.25</v>
+        <v>252.912121212</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>0.0</v>
       </c>
       <c r="I102" s="1">
-        <v>-7140.0</v>
+        <v>158280.0</v>
       </c>
       <c r="J102" s="1">
         <v>0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>-7140.0</v>
+        <v>158280.0</v>
       </c>
       <c r="N102" s="1">
-        <v>-7140.0</v>
+        <v>158280.0</v>
       </c>
       <c r="O102" s="1">
-        <v>-0.01</v>
+        <v>0.25</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B103" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C103" s="1">
-        <v>200000.0</v>
+        <v>12.0</v>
       </c>
       <c r="D103" s="1">
-        <v>103.023</v>
+        <v>118.1</v>
       </c>
       <c r="E103" s="1">
-        <v>99.89</v>
+        <v>117.94</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>199780.0</v>
+        <v>0.0</v>
       </c>
       <c r="I103" s="1">
-        <v>6266.0</v>
+        <v>1920.0</v>
       </c>
       <c r="J103" s="1">
-        <v>3.1364500951046</v>
+        <v>0</v>
       </c>
       <c r="K103">
-        <v>3.52</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>0.0</v>
+      </c>
+      <c r="L103">
+        <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>206046.0</v>
+        <v>1920.0</v>
       </c>
       <c r="N103" s="1">
-        <v>213091.21</v>
+        <v>1920.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.34</v>
+        <v>0.0</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B104" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C104" s="1">
-        <v>185000.0</v>
+        <v>37.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.731</v>
+        <v>129.2</v>
       </c>
       <c r="E104" s="1">
-        <v>99.33</v>
+        <v>129.04</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>183760.5</v>
+        <v>0.0</v>
       </c>
       <c r="I104" s="1">
-        <v>741.85</v>
+        <v>8120.0</v>
       </c>
       <c r="J104" s="1">
-        <v>0.40370482230947</v>
+        <v>0</v>
       </c>
       <c r="K104">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>184502.35</v>
+        <v>8120.0</v>
       </c>
       <c r="N104" s="1">
-        <v>185718.79</v>
+        <v>8120.0</v>
       </c>
       <c r="O104" s="1">
-        <v>0.29</v>
+        <v>0.01</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>240</v>
       </c>
       <c r="B105" t="s">
         <v>241</v>
       </c>
       <c r="C105" s="1">
-        <v>200000.0</v>
+        <v>-13.0</v>
       </c>
       <c r="D105" s="1">
-        <v>98.34</v>
+        <v>123.44</v>
       </c>
       <c r="E105" s="1">
-        <v>99.253</v>
+        <v>123.27</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>198506.0</v>
+        <v>0.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-1826.0</v>
+        <v>-2210.0</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.91987143965422</v>
+        <v>0</v>
       </c>
       <c r="K105">
-        <v>0.75</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>0.0</v>
+      </c>
+      <c r="L105">
+        <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>196680.0</v>
+        <v>-2210.0</v>
       </c>
       <c r="N105" s="1">
-        <v>198175.89</v>
+        <v>-2210.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.31</v>
+        <v>0.0</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>242</v>
+      </c>
+      <c r="B106" t="s">
         <v>243</v>
       </c>
-      <c r="B106" t="s">
+      <c r="C106" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>104.759</v>
+      </c>
+      <c r="E106" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="F106" t="s">
+        <v>8</v>
+      </c>
+      <c r="G106">
+        <v>1.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>199780.0</v>
+      </c>
+      <c r="I106" s="1">
+        <v>9738.0</v>
+      </c>
+      <c r="J106" s="1">
+        <v>4.8743617979778</v>
+      </c>
+      <c r="K106">
+        <v>3.86</v>
+      </c>
+      <c r="L106" t="s">
         <v>244</v>
       </c>
-      <c r="C106" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M106" s="1">
-        <v>106042.0</v>
+        <v>209518.0</v>
       </c>
       <c r="N106" s="1">
-        <v>109713.23</v>
+        <v>217247.45</v>
       </c>
       <c r="O106" s="1">
-        <v>0.17</v>
+        <v>0.34</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>245</v>
+      </c>
+      <c r="B107" t="s">
         <v>246</v>
       </c>
-      <c r="B107" t="s">
+      <c r="C107" s="1">
+        <v>185000.0</v>
+      </c>
+      <c r="D107" s="1">
+        <v>100.221</v>
+      </c>
+      <c r="E107" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="F107" t="s">
+        <v>8</v>
+      </c>
+      <c r="G107">
+        <v>1.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>183760.5</v>
+      </c>
+      <c r="I107" s="1">
+        <v>1648.35</v>
+      </c>
+      <c r="J107" s="1">
+        <v>0.89700996677741</v>
+      </c>
+      <c r="K107">
+        <v>0.93</v>
+      </c>
+      <c r="L107" t="s">
         <v>247</v>
       </c>
-      <c r="C107" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M107" s="1">
-        <v>109191.0</v>
+        <v>185408.85</v>
       </c>
       <c r="N107" s="1">
-        <v>113372.51</v>
+        <v>187138.47</v>
       </c>
       <c r="O107" s="1">
-        <v>0.18</v>
+        <v>0.29</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>248</v>
+      </c>
+      <c r="B108" t="s">
         <v>249</v>
       </c>
-      <c r="B108" t="s">
+      <c r="C108" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D108" s="1">
+        <v>99.079</v>
+      </c>
+      <c r="E108" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="F108" t="s">
+        <v>8</v>
+      </c>
+      <c r="G108">
+        <v>1.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>198506.0</v>
+      </c>
+      <c r="I108" s="1">
+        <v>-348.0</v>
+      </c>
+      <c r="J108" s="1">
+        <v>-0.17530956243136</v>
+      </c>
+      <c r="K108">
+        <v>0.97</v>
+      </c>
+      <c r="L108" t="s">
         <v>250</v>
       </c>
-      <c r="C108" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M108" s="1">
-        <v>98594.0</v>
+        <v>198158.0</v>
       </c>
       <c r="N108" s="1">
-        <v>100846.05</v>
+        <v>200097.73</v>
       </c>
       <c r="O108" s="1">
-        <v>0.16</v>
+        <v>0.31</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>251</v>
+      </c>
+      <c r="B109" t="s">
         <v>252</v>
       </c>
-      <c r="B109" t="s">
+      <c r="C109" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D109" s="1">
+        <v>106.041</v>
+      </c>
+      <c r="E109" s="1">
+        <v>106.65</v>
+      </c>
+      <c r="F109" t="s">
+        <v>8</v>
+      </c>
+      <c r="G109">
+        <v>1.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>106650.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-609.0</v>
+      </c>
+      <c r="J109" s="1">
+        <v>-0.57102672292546</v>
+      </c>
+      <c r="K109">
+        <v>4.04</v>
+      </c>
+      <c r="L109" t="s">
         <v>253</v>
       </c>
-      <c r="C109" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M109" s="1">
-        <v>221896.42</v>
+        <v>106041.0</v>
       </c>
       <c r="N109" s="1">
-        <v>223872.72</v>
+        <v>110082.1</v>
       </c>
       <c r="O109" s="1">
-        <v>0.35</v>
+        <v>0.17</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>254</v>
+      </c>
+      <c r="B110" t="s">
         <v>255</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>109.19</v>
+      </c>
+      <c r="E110" s="1">
+        <v>111.205</v>
+      </c>
+      <c r="F110" t="s">
+        <v>8</v>
+      </c>
+      <c r="G110">
+        <v>1.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>111205.0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-2015.0</v>
+      </c>
+      <c r="J110" s="1">
+        <v>-1.8119688862911</v>
+      </c>
+      <c r="K110">
+        <v>4.69</v>
+      </c>
+      <c r="L110" t="s">
         <v>256</v>
       </c>
-      <c r="C110" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M110" s="1">
-        <v>196998.0</v>
+        <v>109190.0</v>
       </c>
       <c r="N110" s="1">
-        <v>199192.52</v>
+        <v>113880.07</v>
       </c>
       <c r="O110" s="1">
-        <v>0.32</v>
+        <v>0.18</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>257</v>
+      </c>
+      <c r="B111" t="s">
         <v>258</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D111" s="1">
+        <v>99.582</v>
+      </c>
+      <c r="E111" s="1">
+        <v>99.433</v>
+      </c>
+      <c r="F111" t="s">
+        <v>8</v>
+      </c>
+      <c r="G111">
+        <v>1.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>99433.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>149.0</v>
+      </c>
+      <c r="J111" s="1">
+        <v>0.14984964750133</v>
+      </c>
+      <c r="K111">
+        <v>2.47</v>
+      </c>
+      <c r="L111" t="s">
         <v>259</v>
       </c>
-      <c r="C111" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M111" s="1">
-        <v>287124.0</v>
+        <v>99582.0</v>
       </c>
       <c r="N111" s="1">
-        <v>289425.37</v>
+        <v>102055.97</v>
       </c>
       <c r="O111" s="1">
-        <v>0.46</v>
+        <v>0.16</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>260</v>
+      </c>
+      <c r="B112" t="s">
         <v>261</v>
       </c>
-      <c r="B112" t="s">
+      <c r="C112" s="1">
+        <v>129000.0</v>
+      </c>
+      <c r="D112" s="1">
+        <v>98.004</v>
+      </c>
+      <c r="E112" s="1">
+        <v>98.803</v>
+      </c>
+      <c r="F112" t="s">
+        <v>8</v>
+      </c>
+      <c r="G112">
+        <v>1.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>127455.87</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-1030.71</v>
+      </c>
+      <c r="J112" s="1">
+        <v>-0.80867989838365</v>
+      </c>
+      <c r="K112">
+        <v>1.12</v>
+      </c>
+      <c r="L112" t="s">
         <v>262</v>
       </c>
-      <c r="C112" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M112" s="1">
-        <v>100677.0</v>
+        <v>126425.16</v>
       </c>
       <c r="N112" s="1">
-        <v>103622.89</v>
+        <v>127872.43</v>
       </c>
       <c r="O112" s="1">
-        <v>0.16</v>
+        <v>0.2</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>263</v>
+      </c>
+      <c r="B113" t="s">
         <v>264</v>
       </c>
-      <c r="B113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C113" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.582</v>
+        <v>98.698</v>
       </c>
       <c r="E113" s="1">
-        <v>97.673</v>
+        <v>99.932865</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>293019.0</v>
+        <v>199865.73</v>
       </c>
       <c r="I113" s="1">
-        <v>5727.0</v>
+        <v>-2469.73</v>
       </c>
       <c r="J113" s="1">
-        <v>1.9544807674588</v>
+        <v>-1.2356945835587</v>
       </c>
       <c r="K113">
-        <v>2.56</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>0.06</v>
+      </c>
+      <c r="L113">
+        <v>110.96</v>
       </c>
       <c r="M113" s="1">
-        <v>298746.0</v>
+        <v>197396.0</v>
       </c>
       <c r="N113" s="1">
-        <v>306426.82</v>
+        <v>197506.96</v>
       </c>
       <c r="O113" s="1">
-        <v>0.49</v>
+        <v>0.31</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>265</v>
+      </c>
+      <c r="B114" t="s">
+        <v>266</v>
+      </c>
+      <c r="C114" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D114" s="1">
+        <v>96.137</v>
+      </c>
+      <c r="E114" s="1">
+        <v>115.33959</v>
+      </c>
+      <c r="F114" t="s">
+        <v>8</v>
+      </c>
+      <c r="G114">
+        <v>1.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>346018.77</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-57607.77</v>
+      </c>
+      <c r="J114" s="1">
+        <v>-16.648741338512</v>
+      </c>
+      <c r="K114">
+        <v>0.92</v>
+      </c>
+      <c r="L114" t="s">
         <v>267</v>
       </c>
-      <c r="B114" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M114" s="1">
-        <v>149619.84</v>
+        <v>288411.0</v>
       </c>
       <c r="N114" s="1">
-        <v>152068.64</v>
+        <v>291156.21</v>
       </c>
       <c r="O114" s="1">
-        <v>0.24</v>
+        <v>0.45</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>268</v>
+      </c>
+      <c r="B115" t="s">
+        <v>269</v>
+      </c>
+      <c r="C115" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D115" s="1">
+        <v>100.669</v>
+      </c>
+      <c r="E115" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F115" t="s">
+        <v>8</v>
+      </c>
+      <c r="G115">
+        <v>1.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I115" s="1">
+        <v>669.0</v>
+      </c>
+      <c r="J115" s="1">
+        <v>0.669</v>
+      </c>
+      <c r="K115">
+        <v>3.26</v>
+      </c>
+      <c r="L115" t="s">
         <v>270</v>
       </c>
-      <c r="B115" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M115" s="1">
-        <v>212373.0</v>
+        <v>100669.0</v>
       </c>
       <c r="N115" s="1">
-        <v>216280.81</v>
+        <v>103929.27</v>
       </c>
       <c r="O115" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
+        <v>271</v>
+      </c>
+      <c r="B116" t="s">
+        <v>272</v>
+      </c>
+      <c r="C116" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D116" s="1">
+        <v>99.954</v>
+      </c>
+      <c r="E116" s="1">
+        <v>97.673</v>
+      </c>
+      <c r="F116" t="s">
+        <v>8</v>
+      </c>
+      <c r="G116">
+        <v>1.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>293019.0</v>
+      </c>
+      <c r="I116" s="1">
+        <v>6843.0</v>
+      </c>
+      <c r="J116" s="1">
+        <v>2.3353434418928</v>
+      </c>
+      <c r="K116">
+        <v>2.82</v>
+      </c>
+      <c r="L116" t="s">
         <v>273</v>
       </c>
-      <c r="B116" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M116" s="1">
-        <v>180512.0</v>
+        <v>299862.0</v>
       </c>
       <c r="N116" s="1">
-        <v>182659.26</v>
+        <v>308319.53</v>
       </c>
       <c r="O116" s="1">
-        <v>0.29</v>
+        <v>0.48</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
+        <v>274</v>
+      </c>
+      <c r="B117" t="s">
+        <v>275</v>
+      </c>
+      <c r="C117" s="1">
+        <v>149000.0</v>
+      </c>
+      <c r="D117" s="1">
+        <v>100.972</v>
+      </c>
+      <c r="E117" s="1">
+        <v>101.02689933</v>
+      </c>
+      <c r="F117" t="s">
+        <v>8</v>
+      </c>
+      <c r="G117">
+        <v>1.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>150530.08</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-81.8</v>
+      </c>
+      <c r="J117" s="1">
+        <v>-0.054341298430188</v>
+      </c>
+      <c r="K117">
+        <v>1.89</v>
+      </c>
+      <c r="L117" t="s">
         <v>276</v>
       </c>
-      <c r="B117" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M117" s="1">
-        <v>199192.0</v>
+        <v>150448.28</v>
       </c>
       <c r="N117" s="1">
-        <v>200972.82</v>
+        <v>153258.38</v>
       </c>
       <c r="O117" s="1">
-        <v>0.32</v>
+        <v>0.24</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
+        <v>277</v>
+      </c>
+      <c r="B118" t="s">
+        <v>278</v>
+      </c>
+      <c r="C118" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D118" s="1">
+        <v>73.658</v>
+      </c>
+      <c r="E118" s="1">
+        <v>99.454</v>
+      </c>
+      <c r="F118" t="s">
+        <v>8</v>
+      </c>
+      <c r="G118">
+        <v>1.0</v>
+      </c>
+      <c r="H118" s="1">
+        <v>298362.0</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-77388.0</v>
+      </c>
+      <c r="J118" s="1">
+        <v>-25.937619401935</v>
+      </c>
+      <c r="K118">
+        <v>1.44</v>
+      </c>
+      <c r="L118" t="s">
         <v>279</v>
       </c>
-      <c r="B118" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M118" s="1">
-        <v>100729.0</v>
+        <v>220974.0</v>
       </c>
       <c r="N118" s="1">
-        <v>102992.01</v>
+        <v>225292.36</v>
       </c>
       <c r="O118" s="1">
-        <v>0.16</v>
+        <v>0.35</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="B119" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="C119" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>104.283</v>
+        <v>90.384</v>
       </c>
       <c r="E119" s="1">
-        <v>99.746</v>
+        <v>86.923</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>99746.0</v>
+        <v>173846.0</v>
       </c>
       <c r="I119" s="1">
-        <v>4537.0</v>
+        <v>6922.0</v>
       </c>
       <c r="J119" s="1">
-        <v>4.5485533254466</v>
+        <v>3.9816849395442</v>
       </c>
       <c r="K119">
         <v>1.21</v>
       </c>
       <c r="L119" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="M119" s="1">
-        <v>104283.0</v>
+        <v>180768.0</v>
       </c>
       <c r="N119" s="1">
-        <v>105490.53</v>
+        <v>183192.66</v>
       </c>
       <c r="O119" s="1">
-        <v>0.17</v>
+        <v>0.29</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
+        <v>283</v>
+      </c>
+      <c r="B120" t="s">
+        <v>284</v>
+      </c>
+      <c r="C120" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D120" s="1">
+        <v>99.982</v>
+      </c>
+      <c r="E120" s="1">
+        <v>99.799</v>
+      </c>
+      <c r="F120" t="s">
+        <v>8</v>
+      </c>
+      <c r="G120">
+        <v>1.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>199598.0</v>
+      </c>
+      <c r="I120" s="1">
+        <v>366.0</v>
+      </c>
+      <c r="J120" s="1">
+        <v>0.18336857082736</v>
+      </c>
+      <c r="K120">
+        <v>1.12</v>
+      </c>
+      <c r="L120" t="s">
         <v>285</v>
       </c>
-      <c r="B120" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M120" s="1">
-        <v>241033.74</v>
+        <v>199964.0</v>
       </c>
       <c r="N120" s="1">
-        <v>241591.67</v>
+        <v>202207.15</v>
       </c>
       <c r="O120" s="1">
-        <v>0.38</v>
+        <v>0.32</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
+        <v>286</v>
+      </c>
+      <c r="B121" t="s">
         <v>287</v>
       </c>
-      <c r="B121" t="s">
+      <c r="C121" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D121" s="1">
+        <v>101.337</v>
+      </c>
+      <c r="E121" s="1">
+        <v>99.991</v>
+      </c>
+      <c r="F121" t="s">
+        <v>8</v>
+      </c>
+      <c r="G121">
+        <v>1.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>99991.0</v>
+      </c>
+      <c r="I121" s="1">
+        <v>1346.0</v>
+      </c>
+      <c r="J121" s="1">
+        <v>1.3461211509036</v>
+      </c>
+      <c r="K121">
+        <v>2.52</v>
+      </c>
+      <c r="L121" t="s">
         <v>288</v>
       </c>
-      <c r="C121" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M121" s="1">
-        <v>198900.0</v>
+        <v>101337.0</v>
       </c>
       <c r="N121" s="1">
-        <v>199168.49</v>
+        <v>103858.92</v>
       </c>
       <c r="O121" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>289</v>
       </c>
       <c r="B122" t="s">
         <v>290</v>
       </c>
       <c r="C122" s="1">
         <v>100000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.544</v>
+        <v>104.178</v>
       </c>
       <c r="E122" s="1">
-        <v>99.74</v>
+        <v>99.746</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>99740.0</v>
+        <v>99746.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-196.0</v>
+        <v>4432.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.19651092841388</v>
+        <v>4.4432859463036</v>
       </c>
       <c r="K122">
-        <v>1.43</v>
+        <v>1.59</v>
       </c>
       <c r="L122" t="s">
         <v>291</v>
       </c>
       <c r="M122" s="1">
-        <v>99544.0</v>
+        <v>104178.0</v>
       </c>
       <c r="N122" s="1">
-        <v>100977.22</v>
+        <v>105764.64</v>
       </c>
       <c r="O122" s="1">
         <v>0.16</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>292</v>
       </c>
       <c r="B123" t="s">
         <v>293</v>
       </c>
       <c r="C123" s="1">
-        <v>400000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.452</v>
+        <v>100.518</v>
       </c>
       <c r="E123" s="1">
-        <v>99.933</v>
+        <v>99.459</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>399732.0</v>
+        <v>239696.19</v>
       </c>
       <c r="I123" s="1">
-        <v>2076.0</v>
+        <v>2552.19</v>
       </c>
       <c r="J123" s="1">
-        <v>0.5193479631353</v>
+        <v>1.0647603535125</v>
       </c>
       <c r="K123">
-        <v>3.23</v>
+        <v>0.47</v>
       </c>
       <c r="L123" t="s">
         <v>294</v>
       </c>
       <c r="M123" s="1">
-        <v>401808.0</v>
+        <v>242248.38</v>
       </c>
       <c r="N123" s="1">
-        <v>414716.22</v>
+        <v>243385.7</v>
       </c>
       <c r="O123" s="1">
-        <v>0.66</v>
+        <v>0.38</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>295</v>
       </c>
       <c r="B124" t="s">
         <v>296</v>
       </c>
       <c r="C124" s="1">
-        <v>1083369.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>89.278</v>
+        <v>100.184</v>
       </c>
       <c r="E124" s="1">
-        <v>96.04336842</v>
+        <v>99.292</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1040504.08</v>
+        <v>198584.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-73293.9</v>
+        <v>1784.0</v>
       </c>
       <c r="J124" s="1">
-        <v>-7.0440761750785</v>
+        <v>0.89836039157233</v>
       </c>
       <c r="K124">
-        <v>0.99</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>0.39</v>
+      </c>
+      <c r="L124">
+        <v>786.3</v>
       </c>
       <c r="M124" s="1">
-        <v>967210.18</v>
+        <v>200368.0</v>
       </c>
       <c r="N124" s="1">
-        <v>977895.46</v>
+        <v>201154.3</v>
       </c>
       <c r="O124" s="1">
-        <v>1.55</v>
+        <v>0.31</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
+        <v>297</v>
+      </c>
+      <c r="B125" t="s">
         <v>298</v>
       </c>
-      <c r="B125" t="s">
+      <c r="C125" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D125" s="1">
+        <v>100.125</v>
+      </c>
+      <c r="E125" s="1">
+        <v>99.74</v>
+      </c>
+      <c r="F125" t="s">
+        <v>8</v>
+      </c>
+      <c r="G125">
+        <v>1.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>99740.0</v>
+      </c>
+      <c r="I125" s="1">
+        <v>385.0</v>
+      </c>
+      <c r="J125" s="1">
+        <v>0.3860036093844</v>
+      </c>
+      <c r="K125">
+        <v>1.68</v>
+      </c>
+      <c r="L125" t="s">
         <v>299</v>
       </c>
-      <c r="C125" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M125" s="1">
-        <v>161552.88</v>
+        <v>100125.0</v>
       </c>
       <c r="N125" s="1">
-        <v>162836.53</v>
+        <v>101807.88</v>
       </c>
       <c r="O125" s="1">
-        <v>0.26</v>
+        <v>0.16</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
+        <v>300</v>
+      </c>
+      <c r="B126" t="s">
         <v>301</v>
       </c>
-      <c r="B126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C126" s="1">
-        <v>205000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>101.185</v>
+        <v>100.866</v>
       </c>
       <c r="E126" s="1">
-        <v>99.785</v>
+        <v>99.933</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>204559.25</v>
+        <v>399732.0</v>
       </c>
       <c r="I126" s="1">
-        <v>2870.0</v>
+        <v>3732.0</v>
       </c>
       <c r="J126" s="1">
-        <v>1.4030164854437</v>
+        <v>0.9336255291045</v>
       </c>
       <c r="K126">
-        <v>2.32</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>0.1</v>
+      </c>
+      <c r="L126">
+        <v>406.85</v>
       </c>
       <c r="M126" s="1">
-        <v>207429.25</v>
+        <v>403464.0</v>
       </c>
       <c r="N126" s="1">
-        <v>212175.14</v>
+        <v>403870.85</v>
       </c>
       <c r="O126" s="1">
-        <v>0.34</v>
+        <v>0.63</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
+        <v>302</v>
+      </c>
+      <c r="B127" t="s">
+        <v>303</v>
+      </c>
+      <c r="C127" s="1">
+        <v>1083369.0</v>
+      </c>
+      <c r="D127" s="1">
+        <v>90.697</v>
+      </c>
+      <c r="E127" s="1">
+        <v>96.04336842</v>
+      </c>
+      <c r="F127" t="s">
+        <v>8</v>
+      </c>
+      <c r="G127">
+        <v>1.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>1040504.08</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-57920.9</v>
+      </c>
+      <c r="J127" s="1">
+        <v>-5.5666192101813</v>
+      </c>
+      <c r="K127">
+        <v>1.08</v>
+      </c>
+      <c r="L127" t="s">
         <v>304</v>
       </c>
-      <c r="B127" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M127" s="1">
-        <v>561431.0</v>
+        <v>982583.18</v>
       </c>
       <c r="N127" s="1">
-        <v>561533.4</v>
+        <v>994270.21</v>
       </c>
       <c r="O127" s="1">
-        <v>0.89</v>
+        <v>1.55</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
+        <v>305</v>
+      </c>
+      <c r="B128" t="s">
         <v>306</v>
       </c>
-      <c r="B128" t="s">
+      <c r="C128" s="1">
+        <v>162000.0</v>
+      </c>
+      <c r="D128" s="1">
+        <v>100.709</v>
+      </c>
+      <c r="E128" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F128" t="s">
+        <v>8</v>
+      </c>
+      <c r="G128">
+        <v>1.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>162000.0</v>
+      </c>
+      <c r="I128" s="1">
+        <v>1148.58</v>
+      </c>
+      <c r="J128" s="1">
+        <v>0.709</v>
+      </c>
+      <c r="K128">
+        <v>1.04</v>
+      </c>
+      <c r="L128" t="s">
         <v>307</v>
       </c>
-      <c r="C128" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M128" s="1">
-        <v>200940.0</v>
+        <v>163148.58</v>
       </c>
       <c r="N128" s="1">
-        <v>201271.36</v>
+        <v>164835.24</v>
       </c>
       <c r="O128" s="1">
-        <v>0.32</v>
+        <v>0.26</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>308</v>
       </c>
       <c r="B129" t="s">
         <v>309</v>
       </c>
       <c r="C129" s="1">
-        <v>100000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.506</v>
+        <v>87.537</v>
       </c>
       <c r="E129" s="1">
-        <v>100.38</v>
+        <v>99.547</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>100380.0</v>
+        <v>647055.5</v>
       </c>
       <c r="I129" s="1">
-        <v>126.0</v>
+        <v>-78065.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.1255230125523</v>
+        <v>-12.064652877535</v>
       </c>
       <c r="K129">
-        <v>0.21</v>
+        <v>0.03</v>
       </c>
       <c r="L129">
-        <v>208.22</v>
+        <v>222.6</v>
       </c>
       <c r="M129" s="1">
-        <v>100506.0</v>
+        <v>568990.5</v>
       </c>
       <c r="N129" s="1">
-        <v>100714.22</v>
+        <v>569213.1</v>
       </c>
       <c r="O129" s="1">
-        <v>0.16</v>
+        <v>0.89</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>310</v>
       </c>
       <c r="B130" t="s">
         <v>311</v>
       </c>
       <c r="C130" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>101.975</v>
+        <v>100.591</v>
       </c>
       <c r="E130" s="1">
-        <v>102.581</v>
+        <v>100.028</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>410324.0</v>
+        <v>200056.0</v>
       </c>
       <c r="I130" s="1">
-        <v>-2424.0</v>
+        <v>1126.0</v>
       </c>
       <c r="J130" s="1">
-        <v>-0.59075267349704</v>
+        <v>0.56284240412684</v>
       </c>
       <c r="K130">
-        <v>0.16</v>
+        <v>0.45</v>
       </c>
       <c r="L130">
-        <v>657.53</v>
+        <v>890.54</v>
       </c>
       <c r="M130" s="1">
-        <v>407900.0</v>
+        <v>201182.0</v>
       </c>
       <c r="N130" s="1">
-        <v>408557.53</v>
+        <v>202072.54</v>
       </c>
       <c r="O130" s="1">
-        <v>0.65</v>
+        <v>0.31</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>312</v>
       </c>
       <c r="B131" t="s">
         <v>313</v>
       </c>
       <c r="C131" s="1">
-        <v>171000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.452</v>
+        <v>100.766</v>
       </c>
       <c r="E131" s="1">
-        <v>99.528</v>
+        <v>100.38</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>170192.88</v>
+        <v>100380.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-129.96</v>
+        <v>386.0</v>
       </c>
       <c r="J131" s="1">
-        <v>-0.076360421188007</v>
+        <v>0.38453875273959</v>
       </c>
       <c r="K131">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>314</v>
+        <v>0.5</v>
+      </c>
+      <c r="L131">
+        <v>504.11</v>
       </c>
       <c r="M131" s="1">
-        <v>170062.92</v>
+        <v>100766.0</v>
       </c>
       <c r="N131" s="1">
-        <v>171312.04</v>
+        <v>101270.11</v>
       </c>
       <c r="O131" s="1">
-        <v>0.27</v>
+        <v>0.16</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
+        <v>314</v>
+      </c>
+      <c r="B132" t="s">
         <v>315</v>
       </c>
-      <c r="B132" t="s">
+      <c r="C132" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D132" s="1">
+        <v>102.275</v>
+      </c>
+      <c r="E132" s="1">
+        <v>102.581</v>
+      </c>
+      <c r="F132" t="s">
+        <v>8</v>
+      </c>
+      <c r="G132">
+        <v>1.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>410324.0</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-1224.0</v>
+      </c>
+      <c r="J132" s="1">
+        <v>-0.29830085493415</v>
+      </c>
+      <c r="K132">
+        <v>0.46</v>
+      </c>
+      <c r="L132" t="s">
         <v>316</v>
       </c>
-      <c r="C132" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M132" s="1">
-        <v>628604.84</v>
+        <v>409100.0</v>
       </c>
       <c r="N132" s="1">
-        <v>628604.84</v>
+        <v>410941.1</v>
       </c>
       <c r="O132" s="1">
-        <v>1.0</v>
+        <v>0.64</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>317</v>
       </c>
       <c r="B133" t="s">
         <v>318</v>
       </c>
       <c r="C133" s="1">
-        <v>336589.0</v>
+        <v>171000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>43.095</v>
+        <v>100.217</v>
       </c>
       <c r="E133" s="1">
-        <v>77.22322773</v>
+        <v>99.528</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>259924.89</v>
+        <v>170192.88</v>
       </c>
       <c r="I133" s="1">
-        <v>-114871.86</v>
+        <v>1178.19</v>
       </c>
       <c r="J133" s="1">
-        <v>-44.194251654776</v>
+        <v>0.69226750261233</v>
       </c>
       <c r="K133">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.98</v>
+      </c>
+      <c r="L133" t="s">
+        <v>319</v>
       </c>
       <c r="M133" s="1">
-        <v>145053.03</v>
+        <v>171371.07</v>
       </c>
       <c r="N133" s="1">
-        <v>145053.03</v>
+        <v>173047.1</v>
       </c>
       <c r="O133" s="1">
-        <v>0.23</v>
+        <v>0.27</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B134" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C134" s="1">
-        <v>842000.0</v>
+        <v>698000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>66.22</v>
+        <v>91.003</v>
       </c>
       <c r="E134" s="1">
-        <v>96.0291734</v>
+        <v>102.92057736</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>808565.64</v>
+        <v>718385.63</v>
       </c>
       <c r="I134" s="1">
-        <v>-250993.24</v>
+        <v>-83184.69</v>
       </c>
       <c r="J134" s="1">
-        <v>-31.041789012949</v>
+        <v>-11.579392254826</v>
       </c>
       <c r="K134">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>321</v>
+        <v>0.0</v>
+      </c>
+      <c r="L134">
+        <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>557572.4</v>
+        <v>635200.94</v>
       </c>
       <c r="N134" s="1">
-        <v>560938.09</v>
+        <v>635200.94</v>
       </c>
       <c r="O134" s="1">
-        <v>0.89</v>
+        <v>0.99</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>322</v>
       </c>
       <c r="B135" t="s">
         <v>323</v>
       </c>
       <c r="C135" s="1">
-        <v>200000.0</v>
+        <v>336589.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.039</v>
+        <v>45.256</v>
       </c>
       <c r="E135" s="1">
-        <v>99.92</v>
+        <v>77.22322773</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>199840.0</v>
+        <v>259924.89</v>
       </c>
       <c r="I135" s="1">
-        <v>238.0</v>
+        <v>-107598.17</v>
       </c>
       <c r="J135" s="1">
-        <v>0.11909527622098</v>
+        <v>-41.395870168494</v>
       </c>
       <c r="K135">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>324</v>
+        <v>0.0</v>
+      </c>
+      <c r="L135">
+        <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>200078.0</v>
+        <v>152326.72</v>
       </c>
       <c r="N135" s="1">
-        <v>201464.99</v>
+        <v>152326.72</v>
       </c>
       <c r="O135" s="1">
-        <v>0.32</v>
+        <v>0.24</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
+        <v>324</v>
+      </c>
+      <c r="B136" t="s">
         <v>325</v>
       </c>
-      <c r="B136" t="s">
+      <c r="C136" s="1">
+        <v>842000.0</v>
+      </c>
+      <c r="D136" s="1">
+        <v>68.156</v>
+      </c>
+      <c r="E136" s="1">
+        <v>96.0291734</v>
+      </c>
+      <c r="F136" t="s">
+        <v>8</v>
+      </c>
+      <c r="G136">
+        <v>1.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>808565.64</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-234692.12</v>
+      </c>
+      <c r="J136" s="1">
+        <v>-29.025735004025</v>
+      </c>
+      <c r="K136">
+        <v>0.51</v>
+      </c>
+      <c r="L136" t="s">
         <v>326</v>
       </c>
-      <c r="C136" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M136" s="1">
-        <v>517434.0</v>
+        <v>573873.52</v>
       </c>
       <c r="N136" s="1">
-        <v>517434.0</v>
+        <v>578176.05</v>
       </c>
       <c r="O136" s="1">
-        <v>0.82</v>
+        <v>0.9</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>327</v>
       </c>
       <c r="B137" t="s">
         <v>328</v>
       </c>
       <c r="C137" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>100.057</v>
+        <v>100.225</v>
       </c>
       <c r="E137" s="1">
-        <v>99.625</v>
+        <v>99.46</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>99625.0</v>
+        <v>198920.0</v>
       </c>
       <c r="I137" s="1">
-        <v>432.0</v>
+        <v>1530.0</v>
       </c>
       <c r="J137" s="1">
-        <v>0.433626097867</v>
+        <v>0.76915342851398</v>
       </c>
       <c r="K137">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>159.25</v>
+        <v>1.41</v>
+      </c>
+      <c r="L137" t="s">
+        <v>329</v>
       </c>
       <c r="M137" s="1">
-        <v>100057.0</v>
+        <v>200450.0</v>
       </c>
       <c r="N137" s="1">
-        <v>100216.25</v>
+        <v>203279.45</v>
       </c>
       <c r="O137" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B138" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C138" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>97.919</v>
+        <v>87.344</v>
       </c>
       <c r="E138" s="1">
-        <v>99.077</v>
+        <v>99.459</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>198154.0</v>
+        <v>596754.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-2316.0</v>
+        <v>-72690.0</v>
       </c>
       <c r="J138" s="1">
-        <v>-1.1687879124317</v>
+        <v>-12.18089866176</v>
       </c>
       <c r="K138">
-        <v>1.27</v>
-[...2 lines deleted...]
-        <v>331</v>
+        <v>0.0</v>
+      </c>
+      <c r="L138">
+        <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>195838.0</v>
+        <v>524064.0</v>
       </c>
       <c r="N138" s="1">
-        <v>198369.51</v>
+        <v>524064.0</v>
       </c>
       <c r="O138" s="1">
-        <v>0.31</v>
+        <v>0.82</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>332</v>
       </c>
       <c r="B139" t="s">
         <v>333</v>
       </c>
       <c r="C139" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>94.845</v>
+        <v>100.375</v>
       </c>
       <c r="E139" s="1">
-        <v>92.56375</v>
+        <v>100.45</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>185127.5</v>
+        <v>100450.0</v>
       </c>
       <c r="I139" s="1">
-        <v>4562.5</v>
+        <v>-75.0</v>
       </c>
       <c r="J139" s="1">
-        <v>2.4645176972627</v>
+        <v>-0.074664011946242</v>
       </c>
       <c r="K139">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>671.23</v>
+        <v>1.16</v>
+      </c>
+      <c r="L139" t="s">
+        <v>334</v>
       </c>
       <c r="M139" s="1">
-        <v>189690.0</v>
+        <v>100375.0</v>
       </c>
       <c r="N139" s="1">
-        <v>190361.23</v>
+        <v>101532.19</v>
       </c>
       <c r="O139" s="1">
-        <v>0.3</v>
+        <v>0.16</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B140" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C140" s="1">
         <v>200000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>105.708</v>
+        <v>97.97</v>
       </c>
       <c r="E140" s="1">
-        <v>99.961</v>
+        <v>99.077</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>199922.0</v>
+        <v>198154.0</v>
       </c>
       <c r="I140" s="1">
-        <v>11494.0</v>
+        <v>-2214.0</v>
       </c>
       <c r="J140" s="1">
-        <v>5.7492422044597</v>
+        <v>-1.1173127971174</v>
       </c>
       <c r="K140">
-        <v>2.71</v>
+        <v>1.52</v>
       </c>
       <c r="L140" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="M140" s="1">
-        <v>211416.0</v>
+        <v>195940.0</v>
       </c>
       <c r="N140" s="1">
-        <v>216838.6</v>
+        <v>198989.32</v>
       </c>
       <c r="O140" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B141" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C141" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>96.8</v>
+        <v>95.239</v>
       </c>
       <c r="E141" s="1">
-        <v>99.826</v>
+        <v>92.56375</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>299478.0</v>
+        <v>185127.5</v>
       </c>
       <c r="I141" s="1">
-        <v>-9078.0</v>
+        <v>5350.5</v>
       </c>
       <c r="J141" s="1">
-        <v>-3.0312744174864</v>
+        <v>2.8901702880447</v>
       </c>
       <c r="K141">
-        <v>0.03</v>
+        <v>0.4</v>
       </c>
       <c r="L141">
-        <v>90.41</v>
+        <v>800.68</v>
       </c>
       <c r="M141" s="1">
-        <v>290400.0</v>
+        <v>190478.0</v>
       </c>
       <c r="N141" s="1">
-        <v>290490.41</v>
+        <v>191278.68</v>
       </c>
       <c r="O141" s="1">
-        <v>0.46</v>
+        <v>0.3</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B142" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C142" s="1">
-        <v>141000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.468</v>
+        <v>106.568</v>
       </c>
       <c r="E142" s="1">
-        <v>99.702</v>
+        <v>99.961</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>140579.82</v>
+        <v>199922.0</v>
       </c>
       <c r="I142" s="1">
-        <v>-329.94</v>
+        <v>13214.0</v>
       </c>
       <c r="J142" s="1">
-        <v>-0.23469940422459</v>
+        <v>6.6095777353168</v>
       </c>
       <c r="K142">
-        <v>1.17</v>
+        <v>3.07</v>
       </c>
       <c r="L142" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="M142" s="1">
-        <v>140249.88</v>
+        <v>213136.0</v>
       </c>
       <c r="N142" s="1">
-        <v>141894.56</v>
+        <v>219279.84</v>
       </c>
       <c r="O142" s="1">
-        <v>0.22</v>
+        <v>0.34</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B143" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C143" s="1">
-        <v>140000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>98.023</v>
+        <v>100.114</v>
       </c>
       <c r="E143" s="1">
-        <v>99.3</v>
+        <v>99.702</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>139020.0</v>
+        <v>140579.82</v>
       </c>
       <c r="I143" s="1">
-        <v>-1787.8</v>
+        <v>580.92</v>
       </c>
       <c r="J143" s="1">
-        <v>-1.2860020140987</v>
+        <v>0.41323142966039</v>
       </c>
       <c r="K143">
-        <v>1.27</v>
+        <v>1.41</v>
       </c>
       <c r="L143" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="M143" s="1">
-        <v>137232.2</v>
+        <v>141160.74</v>
       </c>
       <c r="N143" s="1">
-        <v>139015.95</v>
+        <v>143144.4</v>
       </c>
       <c r="O143" s="1">
         <v>0.22</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B144" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C144" s="1">
-        <v>100000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>102.965</v>
+        <v>99.211</v>
       </c>
       <c r="E144" s="1">
-        <v>99.611</v>
+        <v>99.3</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>99611.0</v>
+        <v>139020.0</v>
       </c>
       <c r="I144" s="1">
-        <v>3354.0</v>
+        <v>-124.6</v>
       </c>
       <c r="J144" s="1">
-        <v>3.3670980112638</v>
+        <v>-0.089627391742195</v>
       </c>
       <c r="K144">
-        <v>2.22</v>
+        <v>1.54</v>
       </c>
       <c r="L144" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="M144" s="1">
-        <v>102965.0</v>
+        <v>138895.4</v>
       </c>
       <c r="N144" s="1">
-        <v>105189.66</v>
+        <v>141046.8</v>
       </c>
       <c r="O144" s="1">
-        <v>0.17</v>
+        <v>0.22</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B145" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C145" s="1">
-        <v>113000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>99.857</v>
+        <v>103.39</v>
       </c>
       <c r="E145" s="1">
-        <v>99.494</v>
+        <v>99.611</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>112428.22</v>
+        <v>99611.0</v>
       </c>
       <c r="I145" s="1">
-        <v>410.19</v>
+        <v>3779.0</v>
       </c>
       <c r="J145" s="1">
-        <v>0.36484612137415</v>
+        <v>3.7937577175212</v>
       </c>
       <c r="K145">
-        <v>1.17</v>
+        <v>2.52</v>
       </c>
       <c r="L145" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="M145" s="1">
-        <v>112838.41</v>
+        <v>103390.0</v>
       </c>
       <c r="N145" s="1">
-        <v>114155.71</v>
+        <v>105910.55</v>
       </c>
       <c r="O145" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B146" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C146" s="1">
         <v>100000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>99.893</v>
+        <v>99.994</v>
       </c>
       <c r="E146" s="1">
         <v>114.80527</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>114805.27</v>
       </c>
       <c r="I146" s="1">
-        <v>-14912.27</v>
+        <v>-14811.27</v>
       </c>
       <c r="J146" s="1">
-        <v>-12.989185949391</v>
+        <v>-12.90121089389</v>
       </c>
       <c r="K146">
-        <v>2.27</v>
-[...2 lines deleted...]
-        <v>353</v>
+        <v>0.07</v>
+      </c>
+      <c r="L146">
+        <v>71.58</v>
       </c>
       <c r="M146" s="1">
-        <v>99893.0</v>
+        <v>99994.0</v>
       </c>
       <c r="N146" s="1">
-        <v>102163.89</v>
+        <v>100065.58</v>
       </c>
       <c r="O146" s="1">
         <v>0.16</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>354</v>
       </c>
       <c r="B147" t="s">
         <v>355</v>
       </c>
       <c r="C147" s="1">
         <v>200000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>101.783</v>
+        <v>102.796</v>
       </c>
       <c r="E147" s="1">
         <v>102.989</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>205978.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-2412.0</v>
+        <v>-386.0</v>
       </c>
       <c r="J147" s="1">
-        <v>-1.1709988445368</v>
+        <v>-0.18739865422521</v>
       </c>
       <c r="K147">
-        <v>2.9</v>
+        <v>3.21</v>
       </c>
       <c r="L147" t="s">
         <v>356</v>
       </c>
       <c r="M147" s="1">
-        <v>203566.0</v>
+        <v>205592.0</v>
       </c>
       <c r="N147" s="1">
-        <v>209374.9</v>
+        <v>212011.18</v>
       </c>
       <c r="O147" s="1">
         <v>0.33</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>357</v>
       </c>
       <c r="B148" t="s">
         <v>358</v>
       </c>
       <c r="C148" s="1">
         <v>100000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>98.178</v>
+        <v>99.596</v>
       </c>
       <c r="E148" s="1">
         <v>98.434</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>98434.0</v>
       </c>
       <c r="I148" s="1">
-        <v>-256.0</v>
+        <v>1162.0</v>
       </c>
       <c r="J148" s="1">
-        <v>-0.26007273909422</v>
+        <v>1.1804864172948</v>
       </c>
       <c r="K148">
-        <v>2.3</v>
+        <v>2.57</v>
       </c>
       <c r="L148" t="s">
         <v>359</v>
       </c>
       <c r="M148" s="1">
-        <v>98178.0</v>
+        <v>99596.0</v>
       </c>
       <c r="N148" s="1">
-        <v>100482.11</v>
+        <v>102168.26</v>
       </c>
       <c r="O148" s="1">
         <v>0.16</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>360</v>
       </c>
       <c r="B149" t="s">
         <v>361</v>
       </c>
       <c r="C149" s="1">
         <v>200000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>105.372</v>
+        <v>106.29</v>
       </c>
       <c r="E149" s="1">
         <v>99.661</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>199322.0</v>
       </c>
       <c r="I149" s="1">
-        <v>11422.0</v>
+        <v>13258.0</v>
       </c>
       <c r="J149" s="1">
-        <v>5.7304261446303</v>
+        <v>6.6515487502634</v>
       </c>
       <c r="K149">
-        <v>3.09</v>
+        <v>3.43</v>
       </c>
       <c r="L149" t="s">
         <v>362</v>
       </c>
       <c r="M149" s="1">
-        <v>210744.0</v>
+        <v>212580.0</v>
       </c>
       <c r="N149" s="1">
-        <v>216927.56</v>
+        <v>219447.81</v>
       </c>
       <c r="O149" s="1">
         <v>0.34</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>363</v>
       </c>
       <c r="B150" t="s">
         <v>364</v>
       </c>
       <c r="C150" s="1">
         <v>200000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>108.561</v>
+        <v>108.788</v>
       </c>
       <c r="E150" s="1">
         <v>109.3</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>218600.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-1478.0</v>
+        <v>-1024.0</v>
       </c>
       <c r="J150" s="1">
-        <v>-0.67612076852699</v>
+        <v>-0.46843549862763</v>
       </c>
       <c r="K150">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>345.21</v>
+        <v>0.56</v>
+      </c>
+      <c r="L150" t="s">
+        <v>365</v>
       </c>
       <c r="M150" s="1">
-        <v>217122.0</v>
+        <v>217576.0</v>
       </c>
       <c r="N150" s="1">
-        <v>217467.21</v>
+        <v>218697.92</v>
       </c>
       <c r="O150" s="1">
         <v>0.34</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B151" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C151" s="1">
         <v>100000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.165</v>
+        <v>100.485</v>
       </c>
       <c r="E151" s="1">
         <v>99.852</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>99852.0</v>
       </c>
       <c r="I151" s="1">
-        <v>313.0</v>
+        <v>633.0</v>
       </c>
       <c r="J151" s="1">
-        <v>0.31346392661138</v>
+        <v>0.6339382285783</v>
       </c>
       <c r="K151">
-        <v>0.05</v>
+        <v>0.35</v>
       </c>
       <c r="L151">
-        <v>54.79</v>
+        <v>350.68</v>
       </c>
       <c r="M151" s="1">
-        <v>100165.0</v>
+        <v>100485.0</v>
       </c>
       <c r="N151" s="1">
-        <v>100219.79</v>
+        <v>100835.68</v>
       </c>
       <c r="O151" s="1">
         <v>0.16</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B152" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C152" s="1">
         <v>100000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.586</v>
+        <v>100.652</v>
       </c>
       <c r="E152" s="1">
         <v>99.589</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>99589.0</v>
       </c>
       <c r="I152" s="1">
-        <v>997.0</v>
+        <v>1063.0</v>
       </c>
       <c r="J152" s="1">
-        <v>1.0011145809276</v>
+        <v>1.0673869604073</v>
       </c>
       <c r="K152">
-        <v>3.29</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>0.17</v>
+      </c>
+      <c r="L152">
+        <v>166.44</v>
       </c>
       <c r="M152" s="1">
-        <v>100586.0</v>
+        <v>100652.0</v>
       </c>
       <c r="N152" s="1">
-        <v>103877.78</v>
+        <v>100818.44</v>
       </c>
       <c r="O152" s="1">
         <v>0.16</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>370</v>
       </c>
       <c r="B153" t="s">
         <v>371</v>
       </c>
       <c r="C153" s="1">
         <v>116000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.921</v>
+        <v>101.352</v>
       </c>
       <c r="E153" s="1">
         <v>99.43</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>115338.8</v>
       </c>
       <c r="I153" s="1">
-        <v>1729.56</v>
+        <v>2229.52</v>
       </c>
       <c r="J153" s="1">
-        <v>1.4995474202957</v>
+        <v>1.9330182037614</v>
       </c>
       <c r="K153">
-        <v>2.61</v>
+        <v>2.83</v>
       </c>
       <c r="L153" t="s">
         <v>372</v>
       </c>
       <c r="M153" s="1">
-        <v>117068.36</v>
+        <v>117568.32</v>
       </c>
       <c r="N153" s="1">
-        <v>120090.72</v>
+        <v>120848.1</v>
       </c>
       <c r="O153" s="1">
         <v>0.19</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>373</v>
       </c>
       <c r="B154" t="s">
         <v>374</v>
       </c>
       <c r="C154" s="1">
         <v>419000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>88.182</v>
+        <v>88.693</v>
       </c>
       <c r="E154" s="1">
         <v>101.61609785</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>425771.45</v>
       </c>
       <c r="I154" s="1">
-        <v>-56288.87</v>
+        <v>-54147.78</v>
       </c>
       <c r="J154" s="1">
-        <v>-13.220442563728</v>
+        <v>-12.717569484755</v>
       </c>
       <c r="K154">
-        <v>0.29</v>
+        <v>0.34</v>
       </c>
       <c r="L154" t="s">
         <v>375</v>
       </c>
       <c r="M154" s="1">
-        <v>369482.58</v>
+        <v>371623.67</v>
       </c>
       <c r="N154" s="1">
-        <v>370679.31</v>
+        <v>373052.86</v>
       </c>
       <c r="O154" s="1">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>376</v>
       </c>
       <c r="B155" t="s">
         <v>377</v>
       </c>
       <c r="C155" s="1">
         <v>200000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>85.795</v>
+        <v>86.815</v>
       </c>
       <c r="E155" s="1">
         <v>85.96</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>171920.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-330.0</v>
+        <v>1710.0</v>
       </c>
       <c r="J155" s="1">
-        <v>-0.19194974406701</v>
+        <v>0.99464867380177</v>
       </c>
       <c r="K155">
-        <v>0.35</v>
+        <v>0.4</v>
       </c>
       <c r="L155">
-        <v>698.63</v>
+        <v>791.1</v>
       </c>
       <c r="M155" s="1">
-        <v>171590.0</v>
+        <v>173630.0</v>
       </c>
       <c r="N155" s="1">
-        <v>172288.63</v>
+        <v>174421.1</v>
       </c>
       <c r="O155" s="1">
         <v>0.27</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>378</v>
       </c>
       <c r="B156" t="s">
         <v>379</v>
       </c>
       <c r="C156" s="1">
         <v>100000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.063</v>
+        <v>100.733</v>
       </c>
       <c r="E156" s="1">
-        <v>100.0</v>
+        <v>100.62</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>100000.0</v>
+        <v>100620.0</v>
       </c>
       <c r="I156" s="1">
-        <v>63.0</v>
+        <v>113.0</v>
       </c>
       <c r="J156" s="1">
-        <v>0.063</v>
+        <v>0.11230371695488</v>
       </c>
       <c r="K156">
-        <v>1.14</v>
+        <v>2.46</v>
       </c>
       <c r="L156" t="s">
         <v>380</v>
       </c>
       <c r="M156" s="1">
-        <v>100063.0</v>
+        <v>100733.0</v>
       </c>
       <c r="N156" s="1">
-        <v>101200.18</v>
+        <v>103190.19</v>
       </c>
       <c r="O156" s="1">
         <v>0.16</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>381</v>
       </c>
       <c r="B157" t="s">
         <v>382</v>
       </c>
       <c r="C157" s="1">
-        <v>351000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>99.719</v>
+        <v>100.673</v>
       </c>
       <c r="E157" s="1">
         <v>100.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>351000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-986.31</v>
+        <v>673.0</v>
       </c>
       <c r="J157" s="1">
-        <v>-0.281</v>
+        <v>0.673</v>
       </c>
       <c r="K157">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>530.52</v>
+        <v>1.41</v>
+      </c>
+      <c r="L157" t="s">
+        <v>383</v>
       </c>
       <c r="M157" s="1">
-        <v>350013.69</v>
+        <v>100673.0</v>
       </c>
       <c r="N157" s="1">
-        <v>350544.21</v>
+        <v>102084.33</v>
       </c>
       <c r="O157" s="1">
-        <v>0.56</v>
+        <v>0.16</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B158" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C158" s="1">
-        <v>216000.0</v>
+        <v>351000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>99.424</v>
+        <v>100.715</v>
       </c>
       <c r="E158" s="1">
         <v>100.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>216000.0</v>
+        <v>351000.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-1244.16</v>
+        <v>2509.65</v>
       </c>
       <c r="J158" s="1">
-        <v>-0.576</v>
+        <v>0.715</v>
       </c>
       <c r="K158">
-        <v>1.58</v>
+        <v>0.41</v>
       </c>
       <c r="L158" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="M158" s="1">
-        <v>214755.84</v>
+        <v>353509.65</v>
       </c>
       <c r="N158" s="1">
-        <v>218174.47</v>
+        <v>354935.42</v>
       </c>
       <c r="O158" s="1">
-        <v>0.35</v>
+        <v>0.55</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B159" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C159" s="1">
-        <v>200000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.714</v>
+        <v>100.88</v>
       </c>
       <c r="E159" s="1">
-        <v>100.42</v>
+        <v>100.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>200840.0</v>
+        <v>216000.0</v>
       </c>
       <c r="I159" s="1">
-        <v>588.0</v>
+        <v>1900.8</v>
       </c>
       <c r="J159" s="1">
-        <v>0.29277036446923</v>
+        <v>0.88</v>
       </c>
       <c r="K159">
-        <v>2.69</v>
+        <v>1.86</v>
       </c>
       <c r="L159" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="M159" s="1">
-        <v>201428.0</v>
+        <v>217900.8</v>
       </c>
       <c r="N159" s="1">
-        <v>206810.88</v>
+        <v>221914.93</v>
       </c>
       <c r="O159" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B160" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C160" s="1">
         <v>200000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.3</v>
+        <v>100.635</v>
       </c>
       <c r="E160" s="1">
-        <v>99.259</v>
+        <v>100.42</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>198518.0</v>
+        <v>200840.0</v>
       </c>
       <c r="I160" s="1">
-        <v>2082.0</v>
+        <v>430.0</v>
       </c>
       <c r="J160" s="1">
-        <v>1.0487713960447</v>
+        <v>0.2141007767377</v>
       </c>
       <c r="K160">
-        <v>0.77</v>
+        <v>2.96</v>
       </c>
       <c r="L160" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="M160" s="1">
-        <v>200600.0</v>
+        <v>201270.0</v>
       </c>
       <c r="N160" s="1">
-        <v>202134.25</v>
+        <v>207189.18</v>
       </c>
       <c r="O160" s="1">
         <v>0.32</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B161" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C161" s="1">
         <v>200000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>102.333</v>
+        <v>100.697</v>
       </c>
       <c r="E161" s="1">
-        <v>100.4</v>
+        <v>99.259</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>200800.0</v>
+        <v>198518.0</v>
       </c>
       <c r="I161" s="1">
-        <v>3866.0</v>
+        <v>2876.0</v>
       </c>
       <c r="J161" s="1">
-        <v>1.9252988047809</v>
+        <v>1.4487351272932</v>
       </c>
       <c r="K161">
-        <v>2.53</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>0.01</v>
+      </c>
+      <c r="L161">
+        <v>23.97</v>
       </c>
       <c r="M161" s="1">
-        <v>204666.0</v>
+        <v>201394.0</v>
       </c>
       <c r="N161" s="1">
-        <v>209719.42</v>
+        <v>201417.97</v>
       </c>
       <c r="O161" s="1">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>395</v>
       </c>
       <c r="B162" t="s">
         <v>396</v>
       </c>
       <c r="C162" s="1">
-        <v>289000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>99.474</v>
+        <v>103.112</v>
       </c>
       <c r="E162" s="1">
-        <v>99.228</v>
+        <v>100.4</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>286768.92</v>
+        <v>200800.0</v>
       </c>
       <c r="I162" s="1">
-        <v>710.94</v>
+        <v>5424.0</v>
       </c>
       <c r="J162" s="1">
-        <v>0.2479138952715</v>
+        <v>2.7011952191235</v>
       </c>
       <c r="K162">
-        <v>2.1</v>
+        <v>2.81</v>
       </c>
       <c r="L162" t="s">
         <v>397</v>
       </c>
       <c r="M162" s="1">
-        <v>287479.86</v>
+        <v>206224.0</v>
       </c>
       <c r="N162" s="1">
-        <v>293535.0</v>
+        <v>211850.71</v>
       </c>
       <c r="O162" s="1">
-        <v>0.46</v>
+        <v>0.33</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>398</v>
       </c>
       <c r="B163" t="s">
         <v>399</v>
       </c>
       <c r="C163" s="1">
-        <v>100000.0</v>
+        <v>289000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.551</v>
+        <v>100.151</v>
       </c>
       <c r="E163" s="1">
-        <v>99.517</v>
+        <v>99.228</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>99517.0</v>
+        <v>286768.92</v>
       </c>
       <c r="I163" s="1">
-        <v>1034.0</v>
+        <v>2667.47</v>
       </c>
       <c r="J163" s="1">
-        <v>1.0390184591577</v>
+        <v>0.93018099729915</v>
       </c>
       <c r="K163">
-        <v>2.13</v>
+        <v>2.31</v>
       </c>
       <c r="L163" t="s">
         <v>400</v>
       </c>
       <c r="M163" s="1">
-        <v>100551.0</v>
+        <v>289436.39</v>
       </c>
       <c r="N163" s="1">
-        <v>102677.71</v>
+        <v>296106.15</v>
       </c>
       <c r="O163" s="1">
-        <v>0.16</v>
+        <v>0.46</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>401</v>
       </c>
       <c r="B164" t="s">
         <v>402</v>
       </c>
       <c r="C164" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>88.046</v>
+        <v>100.638</v>
       </c>
       <c r="E164" s="1">
-        <v>103.73152</v>
+        <v>99.517</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>207463.04</v>
+        <v>99517.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-31371.04</v>
+        <v>1121.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-15.121266901324</v>
+        <v>1.1264407086226</v>
       </c>
       <c r="K164">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>283.56</v>
+        <v>2.38</v>
+      </c>
+      <c r="L164" t="s">
+        <v>403</v>
       </c>
       <c r="M164" s="1">
-        <v>176092.0</v>
+        <v>100638.0</v>
       </c>
       <c r="N164" s="1">
-        <v>176375.56</v>
+        <v>103014.37</v>
       </c>
       <c r="O164" s="1">
-        <v>0.28</v>
+        <v>0.16</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B165" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C165" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>99.87</v>
+        <v>88.754</v>
       </c>
       <c r="E165" s="1">
-        <v>100.33</v>
+        <v>103.73152</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>401320.0</v>
+        <v>207463.04</v>
       </c>
       <c r="I165" s="1">
-        <v>-1840.0</v>
+        <v>-29955.04</v>
       </c>
       <c r="J165" s="1">
-        <v>-0.45848699292335</v>
+        <v>-14.438735689981</v>
       </c>
       <c r="K165">
-        <v>2.76</v>
-[...2 lines deleted...]
-        <v>405</v>
+        <v>0.2</v>
+      </c>
+      <c r="L165">
+        <v>394.52</v>
       </c>
       <c r="M165" s="1">
-        <v>399480.0</v>
+        <v>177508.0</v>
       </c>
       <c r="N165" s="1">
-        <v>410526.58</v>
+        <v>177902.52</v>
       </c>
       <c r="O165" s="1">
-        <v>0.65</v>
+        <v>0.28</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
         <v>406</v>
       </c>
       <c r="B166" t="s">
         <v>407</v>
       </c>
       <c r="C166" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>90.938</v>
+        <v>100.331</v>
       </c>
       <c r="E166" s="1">
-        <v>89.875</v>
+        <v>100.33</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>89875.0</v>
+        <v>401320.0</v>
       </c>
       <c r="I166" s="1">
-        <v>1063.0</v>
+        <v>4.0</v>
       </c>
       <c r="J166" s="1">
-        <v>1.1827538247566</v>
+        <v>0.0009967108541812</v>
       </c>
       <c r="K166">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>1.37</v>
+        <v>2.98</v>
+      </c>
+      <c r="L166" t="s">
+        <v>408</v>
       </c>
       <c r="M166" s="1">
-        <v>90938.0</v>
+        <v>401324.0</v>
       </c>
       <c r="N166" s="1">
-        <v>90939.37</v>
+        <v>413258.25</v>
       </c>
       <c r="O166" s="1">
-        <v>0.14</v>
+        <v>0.64</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B167" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C167" s="1">
         <v>100000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>91.185</v>
+        <v>91.393</v>
       </c>
       <c r="E167" s="1">
         <v>89.875</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
         <v>89875.0</v>
       </c>
       <c r="I167" s="1">
-        <v>1310.0</v>
+        <v>1518.0</v>
       </c>
       <c r="J167" s="1">
-        <v>1.4575799721836</v>
+        <v>1.6890125173853</v>
       </c>
       <c r="K167">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="L167">
-        <v>97.26</v>
+        <v>38.36</v>
       </c>
       <c r="M167" s="1">
-        <v>91185.0</v>
+        <v>91393.0</v>
       </c>
       <c r="N167" s="1">
-        <v>91282.26</v>
+        <v>91431.36</v>
       </c>
       <c r="O167" s="1">
         <v>0.14</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B168" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C168" s="1">
-        <v>134000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>102.816</v>
+        <v>91.655</v>
       </c>
       <c r="E168" s="1">
-        <v>99.521</v>
+        <v>89.875</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>133358.14</v>
+        <v>89875.0</v>
       </c>
       <c r="I168" s="1">
-        <v>4415.3</v>
+        <v>1780.0</v>
       </c>
       <c r="J168" s="1">
-        <v>3.3108590146803</v>
+        <v>1.980528511822</v>
       </c>
       <c r="K168">
-        <v>1.46</v>
-[...2 lines deleted...]
-        <v>412</v>
+        <v>0.12</v>
+      </c>
+      <c r="L168">
+        <v>115.75</v>
       </c>
       <c r="M168" s="1">
-        <v>137773.44</v>
+        <v>91655.0</v>
       </c>
       <c r="N168" s="1">
-        <v>139726.54</v>
+        <v>91770.75</v>
       </c>
       <c r="O168" s="1">
-        <v>0.22</v>
+        <v>0.14</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
         <v>413</v>
       </c>
       <c r="B169" t="s">
         <v>414</v>
       </c>
       <c r="C169" s="1">
-        <v>100000.0</v>
+        <v>134000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>99.642</v>
+        <v>103.18</v>
       </c>
       <c r="E169" s="1">
-        <v>99.766</v>
+        <v>99.521</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>99766.0</v>
+        <v>133358.14</v>
       </c>
       <c r="I169" s="1">
-        <v>-124.0</v>
+        <v>4903.06</v>
       </c>
       <c r="J169" s="1">
-        <v>-0.12429084056693</v>
+        <v>3.6766109665297</v>
       </c>
       <c r="K169">
-        <v>1.72</v>
+        <v>1.75</v>
       </c>
       <c r="L169" t="s">
         <v>415</v>
       </c>
       <c r="M169" s="1">
-        <v>99642.0</v>
+        <v>138261.2</v>
       </c>
       <c r="N169" s="1">
-        <v>101365.29</v>
+        <v>140610.79</v>
       </c>
       <c r="O169" s="1">
-        <v>0.16</v>
+        <v>0.22</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
         <v>416</v>
       </c>
       <c r="B170" t="s">
         <v>417</v>
       </c>
       <c r="C170" s="1">
-        <v>130000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.024</v>
+        <v>100.389</v>
       </c>
       <c r="E170" s="1">
-        <v>99.945</v>
+        <v>99.766</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>129928.5</v>
+        <v>99766.0</v>
       </c>
       <c r="I170" s="1">
-        <v>102.7</v>
+        <v>623.0</v>
       </c>
       <c r="J170" s="1">
-        <v>0.079043473910651</v>
+        <v>0.62446123929996</v>
       </c>
       <c r="K170">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>637.57</v>
+        <v>2.04</v>
+      </c>
+      <c r="L170" t="s">
+        <v>418</v>
       </c>
       <c r="M170" s="1">
-        <v>130031.2</v>
+        <v>100389.0</v>
       </c>
       <c r="N170" s="1">
-        <v>130668.77</v>
+        <v>102426.67</v>
       </c>
       <c r="O170" s="1">
-        <v>0.21</v>
+        <v>0.16</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B171" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C171" s="1">
-        <v>128000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>99.84</v>
+        <v>100.616</v>
       </c>
       <c r="E171" s="1">
-        <v>99.682</v>
+        <v>99.945</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>127592.96</v>
+        <v>129928.5</v>
       </c>
       <c r="I171" s="1">
-        <v>202.24</v>
+        <v>872.3</v>
       </c>
       <c r="J171" s="1">
-        <v>0.15850404285628</v>
+        <v>0.6713692530892</v>
       </c>
       <c r="K171">
-        <v>0.47</v>
+        <v>0.75</v>
       </c>
       <c r="L171">
-        <v>597.92</v>
+        <v>975.11</v>
       </c>
       <c r="M171" s="1">
-        <v>127795.2</v>
+        <v>130800.8</v>
       </c>
       <c r="N171" s="1">
-        <v>128393.12</v>
+        <v>131775.91</v>
       </c>
       <c r="O171" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B172" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C172" s="1">
-        <v>644000.0</v>
+        <v>128000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>82.69</v>
+        <v>100.443</v>
       </c>
       <c r="E172" s="1">
-        <v>116.03954658</v>
+        <v>99.682</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>747294.68</v>
+        <v>127592.96</v>
       </c>
       <c r="I172" s="1">
-        <v>-106200.17</v>
+        <v>974.08</v>
       </c>
       <c r="J172" s="1">
-        <v>-14.211284094783</v>
+        <v>0.76342770008627</v>
       </c>
       <c r="K172">
-        <v>0.06</v>
+        <v>0.67</v>
       </c>
       <c r="L172">
-        <v>412.08</v>
+        <v>858.3</v>
       </c>
       <c r="M172" s="1">
-        <v>641094.51</v>
+        <v>128567.04</v>
       </c>
       <c r="N172" s="1">
-        <v>641506.59</v>
+        <v>129425.34</v>
       </c>
       <c r="O172" s="1">
-        <v>1.02</v>
+        <v>0.2</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B173" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C173" s="1">
-        <v>627753.0</v>
+        <v>225000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>54.374</v>
+        <v>100.285</v>
       </c>
       <c r="E173" s="1">
-        <v>62.52544074</v>
+        <v>99.998</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>392505.33</v>
+        <v>224995.5</v>
       </c>
       <c r="I173" s="1">
-        <v>-51170.92</v>
+        <v>645.75</v>
       </c>
       <c r="J173" s="1">
-        <v>-13.037000032586</v>
+        <v>0.2870057401148</v>
       </c>
       <c r="K173">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>424</v>
+        <v>0.13</v>
+      </c>
+      <c r="L173">
+        <v>285.23</v>
       </c>
       <c r="M173" s="1">
-        <v>341334.41</v>
+        <v>225641.25</v>
       </c>
       <c r="N173" s="1">
-        <v>343260.67</v>
+        <v>225926.48</v>
       </c>
       <c r="O173" s="1">
-        <v>0.54</v>
+        <v>0.35</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
         <v>425</v>
       </c>
       <c r="B174" t="s">
         <v>426</v>
       </c>
       <c r="C174" s="1">
-        <v>93000.0</v>
+        <v>544000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.958</v>
+        <v>84.516</v>
       </c>
       <c r="E174" s="1">
-        <v>99.558</v>
+        <v>116.03954596</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>92588.94</v>
+        <v>631255.13</v>
       </c>
       <c r="I174" s="1">
-        <v>1302.0</v>
+        <v>-77157.69</v>
       </c>
       <c r="J174" s="1">
-        <v>1.406215472388</v>
+        <v>-12.22290106379</v>
       </c>
       <c r="K174">
-        <v>0.5</v>
+        <v>0.07</v>
       </c>
       <c r="L174">
-        <v>461.82</v>
+        <v>396.96</v>
       </c>
       <c r="M174" s="1">
-        <v>93890.94</v>
+        <v>554097.44</v>
       </c>
       <c r="N174" s="1">
-        <v>94352.76</v>
+        <v>554494.4</v>
       </c>
       <c r="O174" s="1">
-        <v>0.15</v>
+        <v>0.86</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
         <v>427</v>
       </c>
       <c r="B175" t="s">
         <v>428</v>
       </c>
       <c r="C175" s="1">
-        <v>243000.0</v>
+        <v>627753.0</v>
       </c>
       <c r="D175" s="1">
-        <v>104.39</v>
+        <v>56.463</v>
       </c>
       <c r="E175" s="1">
-        <v>99.775</v>
+        <v>62.52544074</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>242453.25</v>
+        <v>392505.33</v>
       </c>
       <c r="I175" s="1">
-        <v>11214.45</v>
+        <v>-38057.16</v>
       </c>
       <c r="J175" s="1">
-        <v>4.6254071661238</v>
+        <v>-9.6959600523132</v>
       </c>
       <c r="K175">
-        <v>0.77</v>
+        <v>0.34</v>
       </c>
       <c r="L175" t="s">
         <v>429</v>
       </c>
       <c r="M175" s="1">
-        <v>253667.7</v>
+        <v>354448.17</v>
       </c>
       <c r="N175" s="1">
-        <v>255535.14</v>
+        <v>356606.61</v>
       </c>
       <c r="O175" s="1">
-        <v>0.4</v>
+        <v>0.56</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
         <v>430</v>
       </c>
       <c r="B176" t="s">
         <v>431</v>
       </c>
       <c r="C176" s="1">
-        <v>100000.0</v>
+        <v>243000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>99.997</v>
+        <v>105.541</v>
       </c>
       <c r="E176" s="1">
-        <v>99.24</v>
+        <v>99.775</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>99240.0</v>
+        <v>242453.25</v>
       </c>
       <c r="I176" s="1">
-        <v>757.0</v>
+        <v>14011.38</v>
       </c>
       <c r="J176" s="1">
-        <v>0.76279725916969</v>
+        <v>5.7790027562015</v>
       </c>
       <c r="K176">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>143.84</v>
+        <v>1.07</v>
+      </c>
+      <c r="L176" t="s">
+        <v>432</v>
       </c>
       <c r="M176" s="1">
-        <v>99997.0</v>
+        <v>256464.63</v>
       </c>
       <c r="N176" s="1">
-        <v>100140.84</v>
+        <v>259073.55</v>
       </c>
       <c r="O176" s="1">
-        <v>0.16</v>
+        <v>0.4</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B177" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C177" s="1">
         <v>100000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>89.998</v>
+        <v>101.491</v>
       </c>
       <c r="E177" s="1">
-        <v>85.48</v>
+        <v>99.24</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>85480.0</v>
+        <v>99240.0</v>
       </c>
       <c r="I177" s="1">
-        <v>4518.0</v>
+        <v>2251.0</v>
       </c>
       <c r="J177" s="1">
-        <v>5.285446888161</v>
+        <v>2.2682386134623</v>
       </c>
       <c r="K177">
-        <v>1.46</v>
-[...2 lines deleted...]
-        <v>434</v>
+        <v>0.42</v>
+      </c>
+      <c r="L177">
+        <v>421.23</v>
       </c>
       <c r="M177" s="1">
-        <v>89998.0</v>
+        <v>101491.0</v>
       </c>
       <c r="N177" s="1">
-        <v>91462.79</v>
+        <v>101912.23</v>
       </c>
       <c r="O177" s="1">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
         <v>435</v>
       </c>
       <c r="B178" t="s">
         <v>436</v>
       </c>
       <c r="C178" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>102.855</v>
+        <v>90.513</v>
       </c>
       <c r="E178" s="1">
-        <v>99.858</v>
+        <v>85.48</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>199716.0</v>
+        <v>85480.0</v>
       </c>
       <c r="I178" s="1">
-        <v>5994.0</v>
+        <v>5033.0</v>
       </c>
       <c r="J178" s="1">
-        <v>3.0012617917443</v>
+        <v>5.8879270004679</v>
       </c>
       <c r="K178">
-        <v>2.59</v>
+        <v>1.6</v>
       </c>
       <c r="L178" t="s">
         <v>437</v>
       </c>
       <c r="M178" s="1">
-        <v>205710.0</v>
+        <v>90513.0</v>
       </c>
       <c r="N178" s="1">
-        <v>210890.82</v>
+        <v>92114.64</v>
       </c>
       <c r="O178" s="1">
-        <v>0.33</v>
+        <v>0.14</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
         <v>438</v>
       </c>
       <c r="B179" t="s">
         <v>439</v>
       </c>
       <c r="C179" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>99.463</v>
+        <v>103.472</v>
       </c>
       <c r="E179" s="1">
-        <v>100.0</v>
+        <v>99.858</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>100000.0</v>
+        <v>199716.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-537.0</v>
+        <v>7228.0</v>
       </c>
       <c r="J179" s="1">
-        <v>-0.537</v>
+        <v>3.6191391776322</v>
       </c>
       <c r="K179">
-        <v>0.93</v>
-[...2 lines deleted...]
-        <v>934.93</v>
+        <v>2.88</v>
+      </c>
+      <c r="L179" t="s">
+        <v>440</v>
       </c>
       <c r="M179" s="1">
-        <v>99463.0</v>
+        <v>206944.0</v>
       </c>
       <c r="N179" s="1">
-        <v>100397.93</v>
+        <v>212698.11</v>
       </c>
       <c r="O179" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="B180" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="C180" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>99.396</v>
+        <v>100.352</v>
       </c>
       <c r="E180" s="1">
-        <v>98.642</v>
+        <v>99.67</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>295926.0</v>
+        <v>99670.0</v>
       </c>
       <c r="I180" s="1">
-        <v>2262.0</v>
+        <v>682.0</v>
       </c>
       <c r="J180" s="1">
-        <v>0.76438028426025</v>
+        <v>0.68425805157018</v>
       </c>
       <c r="K180">
-        <v>3.09</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>0.18</v>
+      </c>
+      <c r="L180">
+        <v>179.79</v>
       </c>
       <c r="M180" s="1">
-        <v>298188.0</v>
+        <v>100352.0</v>
       </c>
       <c r="N180" s="1">
-        <v>307465.4</v>
+        <v>100531.79</v>
       </c>
       <c r="O180" s="1">
-        <v>0.49</v>
+        <v>0.16</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
         <v>443</v>
       </c>
       <c r="B181" t="s">
         <v>444</v>
       </c>
       <c r="C181" s="1">
-        <v>148000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>99.681</v>
+        <v>99.511</v>
       </c>
       <c r="E181" s="1">
-        <v>99.628</v>
+        <v>100.0</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>147449.44</v>
+        <v>100000.0</v>
       </c>
       <c r="I181" s="1">
-        <v>78.44</v>
+        <v>-489.0</v>
       </c>
       <c r="J181" s="1">
-        <v>0.053197896173766</v>
+        <v>-0.489</v>
       </c>
       <c r="K181">
-        <v>1.12</v>
+        <v>1.21</v>
       </c>
       <c r="L181" t="s">
         <v>445</v>
       </c>
       <c r="M181" s="1">
-        <v>147527.88</v>
+        <v>99511.0</v>
       </c>
       <c r="N181" s="1">
-        <v>149188.32</v>
+        <v>100723.33</v>
       </c>
       <c r="O181" s="1">
-        <v>0.24</v>
+        <v>0.16</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
         <v>446</v>
       </c>
       <c r="B182" t="s">
         <v>447</v>
       </c>
       <c r="C182" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>100.396</v>
+        <v>100.162</v>
       </c>
       <c r="E182" s="1">
-        <v>99.736</v>
+        <v>98.642</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>99736.0</v>
+        <v>295926.0</v>
       </c>
       <c r="I182" s="1">
-        <v>660.0</v>
+        <v>4560.0</v>
       </c>
       <c r="J182" s="1">
-        <v>0.66174701211198</v>
+        <v>1.5409257719835</v>
       </c>
       <c r="K182">
-        <v>0.82</v>
-[...2 lines deleted...]
-        <v>821.92</v>
+        <v>3.42</v>
+      </c>
+      <c r="L182" t="s">
+        <v>448</v>
       </c>
       <c r="M182" s="1">
-        <v>100396.0</v>
+        <v>300486.0</v>
       </c>
       <c r="N182" s="1">
-        <v>101217.92</v>
+        <v>310734.29</v>
       </c>
       <c r="O182" s="1">
-        <v>0.16</v>
+        <v>0.48</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B183" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C183" s="1">
-        <v>104000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>100.083</v>
+        <v>100.11</v>
       </c>
       <c r="E183" s="1">
-        <v>99.594</v>
+        <v>99.628</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>103577.76</v>
+        <v>147449.44</v>
       </c>
       <c r="I183" s="1">
-        <v>508.56</v>
+        <v>713.36</v>
       </c>
       <c r="J183" s="1">
-        <v>0.49099343333936</v>
+        <v>0.48379973501425</v>
       </c>
       <c r="K183">
-        <v>2.22</v>
+        <v>1.36</v>
       </c>
       <c r="L183" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="M183" s="1">
-        <v>104086.32</v>
+        <v>148162.8</v>
       </c>
       <c r="N183" s="1">
-        <v>106394.27</v>
+        <v>150179.05</v>
       </c>
       <c r="O183" s="1">
-        <v>0.17</v>
+        <v>0.23</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B184" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C184" s="1">
         <v>100000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>97.957</v>
+        <v>100.612</v>
       </c>
       <c r="E184" s="1">
-        <v>99.524</v>
+        <v>99.736</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>99524.0</v>
+        <v>99736.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-1567.0</v>
+        <v>876.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-1.5744945942687</v>
+        <v>0.87831876153044</v>
       </c>
       <c r="K184">
-        <v>0.58</v>
-[...2 lines deleted...]
-        <v>575.34</v>
+        <v>1.12</v>
+      </c>
+      <c r="L184" t="s">
+        <v>454</v>
       </c>
       <c r="M184" s="1">
-        <v>97957.0</v>
+        <v>100612.0</v>
       </c>
       <c r="N184" s="1">
-        <v>98532.34</v>
+        <v>101729.81</v>
       </c>
       <c r="O184" s="1">
         <v>0.16</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="B185" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="C185" s="1">
-        <v>400000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>99.969</v>
+        <v>100.253</v>
       </c>
       <c r="E185" s="1">
-        <v>100.0</v>
+        <v>99.594</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>400000.0</v>
+        <v>103577.76</v>
       </c>
       <c r="I185" s="1">
-        <v>-124.0</v>
+        <v>685.36</v>
       </c>
       <c r="J185" s="1">
-        <v>-0.031</v>
+        <v>0.66168644697472</v>
       </c>
       <c r="K185">
-        <v>1.78</v>
+        <v>2.47</v>
       </c>
       <c r="L185" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="M185" s="1">
-        <v>399876.0</v>
+        <v>104263.12</v>
       </c>
       <c r="N185" s="1">
-        <v>407010.25</v>
+        <v>106830.71</v>
       </c>
       <c r="O185" s="1">
-        <v>0.64</v>
+        <v>0.17</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="B186" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="C186" s="1">
-        <v>117000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>100.802</v>
+        <v>97.933</v>
       </c>
       <c r="E186" s="1">
-        <v>99.115</v>
+        <v>99.524</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>115964.55</v>
+        <v>99524.0</v>
       </c>
       <c r="I186" s="1">
-        <v>1973.79</v>
+        <v>-1591.0</v>
       </c>
       <c r="J186" s="1">
-        <v>1.7020632598497</v>
+        <v>-1.5986093806519</v>
       </c>
       <c r="K186">
-        <v>2.97</v>
-[...2 lines deleted...]
-        <v>458</v>
+        <v>0.64</v>
+      </c>
+      <c r="L186">
+        <v>640.07</v>
       </c>
       <c r="M186" s="1">
-        <v>117938.34</v>
+        <v>97933.0</v>
       </c>
       <c r="N186" s="1">
-        <v>121416.29</v>
+        <v>98573.07</v>
       </c>
       <c r="O186" s="1">
-        <v>0.19</v>
+        <v>0.15</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B187" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C187" s="1">
-        <v>272000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>93.671</v>
+        <v>100.42</v>
       </c>
       <c r="E187" s="1">
-        <v>98.404</v>
+        <v>100.0</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>267658.88</v>
+        <v>400000.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-12873.76</v>
+        <v>1680.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-4.8097638307386</v>
+        <v>0.42</v>
       </c>
       <c r="K187">
-        <v>0.9</v>
+        <v>2.07</v>
       </c>
       <c r="L187" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="M187" s="1">
-        <v>254785.12</v>
+        <v>401680.0</v>
       </c>
       <c r="N187" s="1">
-        <v>257221.94</v>
+        <v>409960.82</v>
       </c>
       <c r="O187" s="1">
-        <v>0.41</v>
+        <v>0.64</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B188" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C188" s="1">
-        <v>11463.0</v>
+        <v>117000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>94.665</v>
+        <v>101.858</v>
       </c>
       <c r="E188" s="1">
-        <v>110.69056966</v>
+        <v>99.115</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>12688.46</v>
+        <v>115964.55</v>
       </c>
       <c r="I188" s="1">
-        <v>-1837.01</v>
+        <v>3209.31</v>
       </c>
       <c r="J188" s="1">
-        <v>-14.477801088548</v>
+        <v>2.7674923069162</v>
       </c>
       <c r="K188">
-        <v>1.19</v>
-[...2 lines deleted...]
-        <v>136.94</v>
+        <v>3.23</v>
+      </c>
+      <c r="L188" t="s">
+        <v>465</v>
       </c>
       <c r="M188" s="1">
-        <v>10851.45</v>
+        <v>119173.86</v>
       </c>
       <c r="N188" s="1">
-        <v>10988.39</v>
+        <v>122954.72</v>
       </c>
       <c r="O188" s="1">
-        <v>0.02</v>
+        <v>0.19</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="B189" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="C189" s="1">
-        <v>442000.0</v>
+        <v>272000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>105.355</v>
+        <v>96.167</v>
       </c>
       <c r="E189" s="1">
-        <v>101.22033937</v>
+        <v>98.404</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>447393.9</v>
+        <v>267658.88</v>
       </c>
       <c r="I189" s="1">
-        <v>18275.2</v>
+        <v>-6084.64</v>
       </c>
       <c r="J189" s="1">
-        <v>4.0848120638212</v>
+        <v>-2.2732815739198</v>
       </c>
       <c r="K189">
-        <v>1.07</v>
+        <v>1.12</v>
       </c>
       <c r="L189" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="M189" s="1">
-        <v>465669.1</v>
+        <v>261574.24</v>
       </c>
       <c r="N189" s="1">
-        <v>470380.53</v>
+        <v>264614.68</v>
       </c>
       <c r="O189" s="1">
-        <v>0.74</v>
+        <v>0.41</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="B190" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="C190" s="1">
-        <v>288000.0</v>
+        <v>11463.0</v>
       </c>
       <c r="D190" s="1">
-        <v>99.227</v>
+        <v>95.44</v>
       </c>
       <c r="E190" s="1">
-        <v>100.0</v>
+        <v>110.69056966</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>288000.0</v>
+        <v>12688.46</v>
       </c>
       <c r="I190" s="1">
-        <v>-2226.24</v>
+        <v>-1748.17</v>
       </c>
       <c r="J190" s="1">
-        <v>-0.773</v>
+        <v>-13.777637317689</v>
       </c>
       <c r="K190">
-        <v>0.12</v>
+        <v>1.29</v>
       </c>
       <c r="L190">
-        <v>339.73</v>
+        <v>148.39</v>
       </c>
       <c r="M190" s="1">
-        <v>285773.76</v>
+        <v>10940.29</v>
       </c>
       <c r="N190" s="1">
-        <v>286113.49</v>
+        <v>11088.68</v>
       </c>
       <c r="O190" s="1">
-        <v>0.45</v>
+        <v>0.02</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="B191" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="C191" s="1">
-        <v>300000.0</v>
+        <v>442000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>104.895</v>
+        <v>106.968</v>
       </c>
       <c r="E191" s="1">
-        <v>100.77</v>
+        <v>101.22033937</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>302310.0</v>
+        <v>447393.9</v>
       </c>
       <c r="I191" s="1">
-        <v>12375.0</v>
+        <v>25404.66</v>
       </c>
       <c r="J191" s="1">
-        <v>4.0934802024412</v>
+        <v>5.6783653062771</v>
       </c>
       <c r="K191">
-        <v>3.81</v>
+        <v>1.36</v>
       </c>
       <c r="L191" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="M191" s="1">
-        <v>314685.0</v>
+        <v>472798.56</v>
       </c>
       <c r="N191" s="1">
-        <v>326124.04</v>
+        <v>478821.42</v>
       </c>
       <c r="O191" s="1">
-        <v>0.52</v>
+        <v>0.75</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="B192" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="C192" s="1">
-        <v>229000.0</v>
+        <v>319000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>92.456</v>
+        <v>100.064</v>
       </c>
       <c r="E192" s="1">
-        <v>101.3569214</v>
+        <v>100.0</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>232107.35</v>
+        <v>319000.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-20383.11</v>
+        <v>204.16</v>
       </c>
       <c r="J192" s="1">
-        <v>-8.781759819325</v>
+        <v>0.064</v>
       </c>
       <c r="K192">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="L192">
-        <v>0.0</v>
+        <v>356.3</v>
       </c>
       <c r="M192" s="1">
-        <v>211724.24</v>
+        <v>319204.16</v>
       </c>
       <c r="N192" s="1">
-        <v>211724.24</v>
+        <v>319560.46</v>
       </c>
       <c r="O192" s="1">
-        <v>0.34</v>
+        <v>0.5</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="B193" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="C193" s="1">
-        <v>192000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>86.411</v>
+        <v>104.911</v>
       </c>
       <c r="E193" s="1">
-        <v>100.8770625</v>
+        <v>100.77</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>193683.96</v>
+        <v>302310.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-27774.84</v>
+        <v>12423.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-14.340289201026</v>
+        <v>4.1093579438325</v>
       </c>
       <c r="K193">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4.16</v>
+      </c>
+      <c r="L193" t="s">
+        <v>478</v>
       </c>
       <c r="M193" s="1">
-        <v>165909.12</v>
+        <v>314733.0</v>
       </c>
       <c r="N193" s="1">
-        <v>165909.12</v>
+        <v>327226.15</v>
       </c>
       <c r="O193" s="1">
-        <v>0.26</v>
+        <v>0.51</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="B194" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="C194" s="1">
-        <v>260000.0</v>
+        <v>229000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>92.171</v>
+        <v>93.062</v>
       </c>
       <c r="E194" s="1">
-        <v>99.355</v>
+        <v>101.3569214</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>258323.0</v>
+        <v>232107.35</v>
       </c>
       <c r="I194" s="1">
-        <v>-18678.4</v>
+        <v>-18995.37</v>
       </c>
       <c r="J194" s="1">
-        <v>-7.2306376126013</v>
+        <v>-8.1838726778794</v>
       </c>
       <c r="K194">
-        <v>0.91</v>
-[...2 lines deleted...]
-        <v>478</v>
+        <v>0.0</v>
+      </c>
+      <c r="L194">
+        <v>0.0</v>
       </c>
       <c r="M194" s="1">
-        <v>239644.6</v>
+        <v>213111.98</v>
       </c>
       <c r="N194" s="1">
-        <v>242014.87</v>
+        <v>213111.98</v>
       </c>
       <c r="O194" s="1">
-        <v>0.38</v>
+        <v>0.33</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="B195" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="C195" s="1">
-        <v>100000.0</v>
+        <v>192000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>102.087</v>
+        <v>87.459</v>
       </c>
       <c r="E195" s="1">
-        <v>98.69</v>
+        <v>100.8770625</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>98690.0</v>
+        <v>193683.96</v>
       </c>
       <c r="I195" s="1">
-        <v>3397.0</v>
+        <v>-25762.68</v>
       </c>
       <c r="J195" s="1">
-        <v>3.4420913973047</v>
+        <v>-13.301400900725</v>
       </c>
       <c r="K195">
-        <v>1.42</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>0.0</v>
+      </c>
+      <c r="L195">
+        <v>0.0</v>
       </c>
       <c r="M195" s="1">
-        <v>102087.0</v>
+        <v>167921.28</v>
       </c>
       <c r="N195" s="1">
-        <v>103509.6</v>
+        <v>167921.28</v>
       </c>
       <c r="O195" s="1">
-        <v>0.16</v>
+        <v>0.26</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="B196" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C196" s="1">
-        <v>200000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>94.888</v>
+        <v>93.346</v>
       </c>
       <c r="E196" s="1">
-        <v>102.25</v>
+        <v>99.355</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>204500.0</v>
+        <v>258323.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-14724.0</v>
+        <v>-15623.4</v>
       </c>
       <c r="J196" s="1">
-        <v>-7.2</v>
+        <v>-6.048009662322</v>
       </c>
       <c r="K196">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>309.59</v>
+        <v>1.01</v>
+      </c>
+      <c r="L196" t="s">
+        <v>485</v>
       </c>
       <c r="M196" s="1">
-        <v>189776.0</v>
+        <v>242699.6</v>
       </c>
       <c r="N196" s="1">
-        <v>190085.59</v>
+        <v>245334.33</v>
       </c>
       <c r="O196" s="1">
-        <v>0.3</v>
+        <v>0.38</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="B197" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="C197" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>85.168</v>
+        <v>103.087</v>
       </c>
       <c r="E197" s="1">
-        <v>102.12908</v>
+        <v>98.69</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>204258.16</v>
+        <v>98690.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-33922.16</v>
+        <v>4397.0</v>
       </c>
       <c r="J197" s="1">
-        <v>-16.607493184116</v>
+        <v>4.4553652852366</v>
       </c>
       <c r="K197">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>773.97</v>
+        <v>1.71</v>
+      </c>
+      <c r="L197" t="s">
+        <v>488</v>
       </c>
       <c r="M197" s="1">
-        <v>170336.0</v>
+        <v>103087.0</v>
       </c>
       <c r="N197" s="1">
-        <v>171109.97</v>
+        <v>104796.25</v>
       </c>
       <c r="O197" s="1">
-        <v>0.27</v>
+        <v>0.16</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="B198" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="C198" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>84.953</v>
+        <v>95.081</v>
       </c>
       <c r="E198" s="1">
-        <v>85.379</v>
+        <v>102.25</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>85379.0</v>
+        <v>204500.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-426.0</v>
+        <v>-14338.0</v>
       </c>
       <c r="J198" s="1">
-        <v>-0.49895173286171</v>
+        <v>-7.0112469437653</v>
       </c>
       <c r="K198">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="L198">
-        <v>124.66</v>
+        <v>346.58</v>
       </c>
       <c r="M198" s="1">
-        <v>84953.0</v>
+        <v>190162.0</v>
       </c>
       <c r="N198" s="1">
-        <v>85077.66</v>
+        <v>190508.58</v>
       </c>
       <c r="O198" s="1">
-        <v>0.13</v>
+        <v>0.3</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B199" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="C199" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>74.427</v>
+        <v>85.899</v>
       </c>
       <c r="E199" s="1">
-        <v>100.94922</v>
+        <v>102.12908</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>302847.66</v>
+        <v>204258.16</v>
       </c>
       <c r="I199" s="1">
-        <v>-79566.66</v>
+        <v>-32460.16</v>
       </c>
       <c r="J199" s="1">
-        <v>-26.27283301446</v>
+        <v>-15.891732305823</v>
       </c>
       <c r="K199">
-        <v>0.02</v>
+        <v>0.43</v>
       </c>
       <c r="L199">
-        <v>60.41</v>
+        <v>866.44</v>
       </c>
       <c r="M199" s="1">
-        <v>223281.0</v>
+        <v>171798.0</v>
       </c>
       <c r="N199" s="1">
-        <v>223341.41</v>
+        <v>172664.44</v>
       </c>
       <c r="O199" s="1">
-        <v>0.35</v>
+        <v>0.27</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="B200" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="C200" s="1">
-        <v>125000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>101.787</v>
+        <v>85.738</v>
       </c>
       <c r="E200" s="1">
-        <v>99.609</v>
+        <v>85.379</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>124511.25</v>
+        <v>85379.0</v>
       </c>
       <c r="I200" s="1">
-        <v>2722.5</v>
+        <v>359.0</v>
       </c>
       <c r="J200" s="1">
-        <v>2.186549408186</v>
+        <v>0.42047810351492</v>
       </c>
       <c r="K200">
-        <v>2.97</v>
-[...2 lines deleted...]
-        <v>492</v>
+        <v>0.19</v>
+      </c>
+      <c r="L200">
+        <v>189.38</v>
       </c>
       <c r="M200" s="1">
-        <v>127233.75</v>
+        <v>85738.0</v>
       </c>
       <c r="N200" s="1">
-        <v>130946.08</v>
+        <v>85927.38</v>
       </c>
       <c r="O200" s="1">
-        <v>0.21</v>
+        <v>0.13</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="B201" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="C201" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>99.874</v>
+        <v>76.199</v>
       </c>
       <c r="E201" s="1">
-        <v>99.423</v>
+        <v>100.94922</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>397692.0</v>
+        <v>302847.66</v>
       </c>
       <c r="I201" s="1">
-        <v>1804.0</v>
+        <v>-74250.66</v>
       </c>
       <c r="J201" s="1">
-        <v>0.45361737223781</v>
+        <v>-24.517495033642</v>
       </c>
       <c r="K201">
-        <v>2.24</v>
-[...2 lines deleted...]
-        <v>495</v>
+        <v>0.02</v>
+      </c>
+      <c r="L201">
+        <v>71.51</v>
       </c>
       <c r="M201" s="1">
-        <v>399496.0</v>
+        <v>228597.0</v>
       </c>
       <c r="N201" s="1">
-        <v>408471.34</v>
+        <v>228668.51</v>
       </c>
       <c r="O201" s="1">
-        <v>0.65</v>
+        <v>0.36</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="B202" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C202" s="1">
-        <v>135000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>101.957</v>
+        <v>102.143</v>
       </c>
       <c r="E202" s="1">
-        <v>99.424</v>
+        <v>99.609</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>134222.4</v>
+        <v>124511.25</v>
       </c>
       <c r="I202" s="1">
-        <v>3419.55</v>
+        <v>3167.5</v>
       </c>
       <c r="J202" s="1">
-        <v>2.547674605729</v>
+        <v>2.5439468321136</v>
       </c>
       <c r="K202">
-        <v>2.57</v>
+        <v>3.27</v>
       </c>
       <c r="L202" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="M202" s="1">
-        <v>137641.95</v>
+        <v>127678.75</v>
       </c>
       <c r="N202" s="1">
-        <v>141114.5</v>
+        <v>131760.94</v>
       </c>
       <c r="O202" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="B203" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C203" s="1">
-        <v>246000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>99.821</v>
+        <v>100.546</v>
       </c>
       <c r="E203" s="1">
-        <v>99.947</v>
+        <v>99.423</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>245869.62</v>
+        <v>397692.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-309.96</v>
+        <v>4492.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-0.12606681541217</v>
+        <v>1.129517314907</v>
       </c>
       <c r="K203">
-        <v>0.72</v>
+        <v>2.47</v>
       </c>
       <c r="L203" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="M203" s="1">
-        <v>245559.66</v>
+        <v>402184.0</v>
       </c>
       <c r="N203" s="1">
-        <v>247328.84</v>
+        <v>412047.01</v>
       </c>
       <c r="O203" s="1">
-        <v>0.39</v>
+        <v>0.64</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="B204" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C204" s="1">
-        <v>200000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>89.482</v>
+        <v>102.371</v>
       </c>
       <c r="E204" s="1">
-        <v>103.220985</v>
+        <v>99.424</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>206441.97</v>
+        <v>134222.4</v>
       </c>
       <c r="I204" s="1">
-        <v>-27477.97</v>
+        <v>3978.45</v>
       </c>
       <c r="J204" s="1">
-        <v>-13.310263412038</v>
+        <v>2.9640730608304</v>
       </c>
       <c r="K204">
-        <v>0.51</v>
+        <v>2.84</v>
       </c>
       <c r="L204" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="M204" s="1">
-        <v>178964.0</v>
+        <v>138200.85</v>
       </c>
       <c r="N204" s="1">
-        <v>179990.03</v>
+        <v>142035.4</v>
       </c>
       <c r="O204" s="1">
-        <v>0.29</v>
+        <v>0.22</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="B205" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C205" s="1">
-        <v>500000.0</v>
+        <v>246000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>100.132</v>
+        <v>100.447</v>
       </c>
       <c r="E205" s="1">
-        <v>99.779</v>
+        <v>99.947</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>498895.0</v>
+        <v>245869.62</v>
       </c>
       <c r="I205" s="1">
-        <v>1765.0</v>
+        <v>1230.0</v>
       </c>
       <c r="J205" s="1">
-        <v>0.35378185790597</v>
+        <v>0.50026514052448</v>
       </c>
       <c r="K205">
-        <v>0.74</v>
+        <v>1.0</v>
       </c>
       <c r="L205" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="M205" s="1">
-        <v>500660.0</v>
+        <v>247099.62</v>
       </c>
       <c r="N205" s="1">
-        <v>504358.63</v>
+        <v>249551.2</v>
       </c>
       <c r="O205" s="1">
-        <v>0.8</v>
+        <v>0.39</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="B206" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="C206" s="1">
         <v>200000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>101.943</v>
+        <v>89.954</v>
       </c>
       <c r="E206" s="1">
-        <v>102.542</v>
+        <v>103.220985</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>205084.0</v>
+        <v>206441.97</v>
       </c>
       <c r="I206" s="1">
-        <v>-1198.0</v>
+        <v>-26533.97</v>
       </c>
       <c r="J206" s="1">
-        <v>-0.58415088451561</v>
+        <v>-12.852992053893</v>
       </c>
       <c r="K206">
-        <v>3.47</v>
+        <v>0.58</v>
       </c>
       <c r="L206" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="M206" s="1">
-        <v>203886.0</v>
+        <v>179908.0</v>
       </c>
       <c r="N206" s="1">
-        <v>210820.79</v>
+        <v>181063.48</v>
       </c>
       <c r="O206" s="1">
-        <v>0.33</v>
+        <v>0.28</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="B207" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="C207" s="1">
-        <v>271000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>102.376</v>
+        <v>100.001</v>
       </c>
       <c r="E207" s="1">
-        <v>99.517</v>
+        <v>99.779</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>269691.07</v>
+        <v>498895.0</v>
       </c>
       <c r="I207" s="1">
-        <v>7747.89</v>
+        <v>1110.0</v>
       </c>
       <c r="J207" s="1">
-        <v>2.8728759910367</v>
+        <v>0.22249170667174</v>
       </c>
       <c r="K207">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="L207">
-        <v>278.42</v>
+        <v>359.59</v>
       </c>
       <c r="M207" s="1">
-        <v>277438.96</v>
+        <v>500005.0</v>
       </c>
       <c r="N207" s="1">
-        <v>277717.38</v>
+        <v>500364.59</v>
       </c>
       <c r="O207" s="1">
-        <v>0.44</v>
+        <v>0.78</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B208" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C208" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>94.608</v>
+        <v>100.294</v>
       </c>
       <c r="E208" s="1">
-        <v>98.97249667</v>
+        <v>100.0</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>593834.98</v>
+        <v>300000.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-26186.98</v>
+        <v>882.0</v>
       </c>
       <c r="J208" s="1">
-        <v>-4.4098075866127</v>
+        <v>0.294</v>
       </c>
       <c r="K208">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>515</v>
+        <v>0.13</v>
+      </c>
+      <c r="L208">
+        <v>395.75</v>
       </c>
       <c r="M208" s="1">
-        <v>567648.0</v>
+        <v>300882.0</v>
       </c>
       <c r="N208" s="1">
-        <v>568765.81</v>
+        <v>301277.75</v>
       </c>
       <c r="O208" s="1">
-        <v>0.9</v>
+        <v>0.47</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
         <v>516</v>
       </c>
       <c r="B209" t="s">
         <v>517</v>
       </c>
       <c r="C209" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>101.921</v>
+        <v>102.089</v>
       </c>
       <c r="E209" s="1">
-        <v>99.833</v>
+        <v>102.542</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>99833.0</v>
+        <v>205084.0</v>
       </c>
       <c r="I209" s="1">
-        <v>2088.0</v>
+        <v>-906.0</v>
       </c>
       <c r="J209" s="1">
-        <v>2.0914927929643</v>
+        <v>-0.44177020147842</v>
       </c>
       <c r="K209">
-        <v>2.07</v>
+        <v>3.76</v>
       </c>
       <c r="L209" t="s">
         <v>518</v>
       </c>
       <c r="M209" s="1">
-        <v>101921.0</v>
+        <v>204178.0</v>
       </c>
       <c r="N209" s="1">
-        <v>103992.23</v>
+        <v>211697.92</v>
       </c>
       <c r="O209" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
         <v>519</v>
       </c>
       <c r="B210" t="s">
         <v>520</v>
       </c>
       <c r="C210" s="1">
-        <v>300000.0</v>
+        <v>271000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>69.874</v>
+        <v>102.339</v>
       </c>
       <c r="E210" s="1">
-        <v>99.641</v>
+        <v>99.517</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>298923.0</v>
+        <v>269691.07</v>
       </c>
       <c r="I210" s="1">
-        <v>-89301.0</v>
+        <v>7647.62</v>
       </c>
       <c r="J210" s="1">
-        <v>-29.874248552303</v>
+        <v>2.8356964136781</v>
       </c>
       <c r="K210">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.38</v>
+      </c>
+      <c r="L210" t="s">
+        <v>521</v>
       </c>
       <c r="M210" s="1">
-        <v>209622.0</v>
+        <v>277338.69</v>
       </c>
       <c r="N210" s="1">
-        <v>209622.0</v>
+        <v>278368.86</v>
       </c>
       <c r="O210" s="1">
-        <v>0.33</v>
+        <v>0.43</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="B211" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="C211" s="1">
-        <v>226000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>101.413</v>
+        <v>94.874</v>
       </c>
       <c r="E211" s="1">
-        <v>100.0</v>
+        <v>98.97249667</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>226000.0</v>
+        <v>593834.98</v>
       </c>
       <c r="I211" s="1">
-        <v>3193.38</v>
+        <v>-24590.98</v>
       </c>
       <c r="J211" s="1">
-        <v>1.413</v>
+        <v>-4.141046052895</v>
       </c>
       <c r="K211">
-        <v>2.4</v>
+        <v>0.22</v>
       </c>
       <c r="L211" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="M211" s="1">
-        <v>229193.38</v>
+        <v>569244.0</v>
       </c>
       <c r="N211" s="1">
-        <v>234611.97</v>
+        <v>570583.73</v>
       </c>
       <c r="O211" s="1">
-        <v>0.37</v>
+        <v>0.89</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="B212" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="C212" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>86.288</v>
+        <v>102.169</v>
       </c>
       <c r="E212" s="1">
-        <v>100.521</v>
+        <v>99.833</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>402084.0</v>
+        <v>99833.0</v>
       </c>
       <c r="I212" s="1">
-        <v>-56932.0</v>
+        <v>2336.0</v>
       </c>
       <c r="J212" s="1">
-        <v>-14.159230409566</v>
+        <v>2.3399076457684</v>
       </c>
       <c r="K212">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.37</v>
+      </c>
+      <c r="L212" t="s">
+        <v>527</v>
       </c>
       <c r="M212" s="1">
-        <v>345152.0</v>
+        <v>102169.0</v>
       </c>
       <c r="N212" s="1">
-        <v>345152.0</v>
+        <v>104536.12</v>
       </c>
       <c r="O212" s="1">
-        <v>0.55</v>
+        <v>0.16</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="B213" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="C213" s="1">
         <v>300000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>96.278</v>
+        <v>71.805</v>
       </c>
       <c r="E213" s="1">
-        <v>104.90042333</v>
+        <v>99.641</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>314701.27</v>
+        <v>298923.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-25867.27</v>
+        <v>-83508.0</v>
       </c>
       <c r="J213" s="1">
-        <v>-8.2196268226055</v>
+        <v>-27.936291285716</v>
       </c>
       <c r="K213">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>528</v>
+        <v>0.0</v>
+      </c>
+      <c r="L213">
+        <v>0.0</v>
       </c>
       <c r="M213" s="1">
-        <v>288834.0</v>
+        <v>215415.0</v>
       </c>
       <c r="N213" s="1">
-        <v>290184.0</v>
+        <v>215415.0</v>
       </c>
       <c r="O213" s="1">
-        <v>0.46</v>
+        <v>0.34</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B214" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C214" s="1">
-        <v>115000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>101.233</v>
+        <v>100.253</v>
       </c>
       <c r="E214" s="1">
-        <v>100.0</v>
+        <v>99.794</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>115000.0</v>
+        <v>99794.0</v>
       </c>
       <c r="I214" s="1">
-        <v>1417.95</v>
+        <v>459.0</v>
       </c>
       <c r="J214" s="1">
-        <v>1.233</v>
+        <v>0.45994749183318</v>
       </c>
       <c r="K214">
-        <v>2.05</v>
-[...2 lines deleted...]
-        <v>531</v>
+        <v>0.0</v>
+      </c>
+      <c r="L214">
+        <v>0.0</v>
       </c>
       <c r="M214" s="1">
-        <v>116417.95</v>
+        <v>100253.0</v>
       </c>
       <c r="N214" s="1">
-        <v>118770.36</v>
+        <v>100253.0</v>
       </c>
       <c r="O214" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
         <v>532</v>
       </c>
       <c r="B215" t="s">
         <v>533</v>
       </c>
       <c r="C215" s="1">
-        <v>398000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>100.015</v>
+        <v>87.353</v>
       </c>
       <c r="E215" s="1">
-        <v>99.728</v>
+        <v>100.521</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>396917.44</v>
+        <v>402084.0</v>
       </c>
       <c r="I215" s="1">
-        <v>1142.26</v>
+        <v>-52672.0</v>
       </c>
       <c r="J215" s="1">
-        <v>0.28778276913204</v>
+        <v>-13.099750300932</v>
       </c>
       <c r="K215">
-        <v>0.04</v>
+        <v>0.0</v>
       </c>
       <c r="L215">
-        <v>177.19</v>
+        <v>0.0</v>
       </c>
       <c r="M215" s="1">
-        <v>398059.7</v>
+        <v>349412.0</v>
       </c>
       <c r="N215" s="1">
-        <v>398236.89</v>
+        <v>349412.0</v>
       </c>
       <c r="O215" s="1">
-        <v>0.63</v>
+        <v>0.54</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
         <v>534</v>
       </c>
       <c r="B216" t="s">
         <v>535</v>
       </c>
       <c r="C216" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>101.627</v>
+        <v>96.632</v>
       </c>
       <c r="E216" s="1">
-        <v>102.47</v>
+        <v>104.90042333</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>102470.0</v>
+        <v>314701.27</v>
       </c>
       <c r="I216" s="1">
-        <v>-843.0</v>
+        <v>-24805.27</v>
       </c>
       <c r="J216" s="1">
-        <v>-0.8226798087245</v>
+        <v>-7.8821639327989</v>
       </c>
       <c r="K216">
-        <v>3.19</v>
+        <v>0.51</v>
       </c>
       <c r="L216" t="s">
         <v>536</v>
       </c>
       <c r="M216" s="1">
-        <v>101627.0</v>
+        <v>289896.0</v>
       </c>
       <c r="N216" s="1">
-        <v>104816.04</v>
+        <v>291412.44</v>
       </c>
       <c r="O216" s="1">
-        <v>0.17</v>
+        <v>0.45</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
         <v>537</v>
       </c>
       <c r="B217" t="s">
         <v>538</v>
       </c>
       <c r="C217" s="1">
-        <v>158000.0</v>
+        <v>115000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>99.141</v>
+        <v>101.85</v>
       </c>
       <c r="E217" s="1">
-        <v>99.422</v>
+        <v>100.0</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>157086.76</v>
+        <v>115000.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-443.98</v>
+        <v>2127.5</v>
       </c>
       <c r="J217" s="1">
-        <v>-0.28263362233711</v>
+        <v>1.85</v>
       </c>
       <c r="K217">
-        <v>3.0</v>
+        <v>2.32</v>
       </c>
       <c r="L217" t="s">
         <v>539</v>
       </c>
       <c r="M217" s="1">
-        <v>156642.78</v>
+        <v>117127.5</v>
       </c>
       <c r="N217" s="1">
-        <v>161383.86</v>
+        <v>119792.79</v>
       </c>
       <c r="O217" s="1">
-        <v>0.26</v>
+        <v>0.19</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
         <v>540</v>
       </c>
       <c r="B218" t="s">
         <v>541</v>
       </c>
       <c r="C218" s="1">
-        <v>228000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>102.233</v>
+        <v>100.943</v>
       </c>
       <c r="E218" s="1">
-        <v>100.0</v>
+        <v>101.2</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>228000.0</v>
+        <v>202400.0</v>
       </c>
       <c r="I218" s="1">
-        <v>5091.24</v>
+        <v>-514.0</v>
       </c>
       <c r="J218" s="1">
-        <v>2.233</v>
+        <v>-0.25395256916996</v>
       </c>
       <c r="K218">
-        <v>3.01</v>
+        <v>3.67</v>
       </c>
       <c r="L218" t="s">
         <v>542</v>
       </c>
       <c r="M218" s="1">
-        <v>233091.24</v>
+        <v>201886.0</v>
       </c>
       <c r="N218" s="1">
-        <v>239962.47</v>
+        <v>209225.18</v>
       </c>
       <c r="O218" s="1">
-        <v>0.38</v>
+        <v>0.33</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
         <v>543</v>
       </c>
       <c r="B219" t="s">
         <v>544</v>
       </c>
       <c r="C219" s="1">
-        <v>325000.0</v>
+        <v>198000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>89.625</v>
+        <v>100.65</v>
       </c>
       <c r="E219" s="1">
-        <v>88.621</v>
+        <v>99.728</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>288018.25</v>
+        <v>197461.44</v>
       </c>
       <c r="I219" s="1">
-        <v>3263.0</v>
+        <v>1825.56</v>
       </c>
       <c r="J219" s="1">
-        <v>1.1329143205335</v>
+        <v>0.92451467992941</v>
       </c>
       <c r="K219">
-        <v>1.03</v>
-[...2 lines deleted...]
-        <v>545</v>
+        <v>0.28</v>
+      </c>
+      <c r="L219">
+        <v>564.16</v>
       </c>
       <c r="M219" s="1">
-        <v>291281.25</v>
+        <v>199287.0</v>
       </c>
       <c r="N219" s="1">
-        <v>294638.1</v>
+        <v>199851.16</v>
       </c>
       <c r="O219" s="1">
-        <v>0.47</v>
+        <v>0.31</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
+        <v>545</v>
+      </c>
+      <c r="B220" t="s">
         <v>546</v>
       </c>
-      <c r="B220" t="s">
+      <c r="C220" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D220" s="1">
+        <v>102.624</v>
+      </c>
+      <c r="E220" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="F220" t="s">
+        <v>8</v>
+      </c>
+      <c r="G220">
+        <v>1.0</v>
+      </c>
+      <c r="H220" s="1">
+        <v>102470.0</v>
+      </c>
+      <c r="I220" s="1">
+        <v>154.0</v>
+      </c>
+      <c r="J220" s="1">
+        <v>0.15028788913828</v>
+      </c>
+      <c r="K220">
+        <v>3.48</v>
+      </c>
+      <c r="L220" t="s">
         <v>547</v>
       </c>
-      <c r="C220" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M220" s="1">
-        <v>151212.0</v>
+        <v>102624.0</v>
       </c>
       <c r="N220" s="1">
-        <v>151536.66</v>
+        <v>106108.93</v>
       </c>
       <c r="O220" s="1">
-        <v>0.24</v>
+        <v>0.17</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
         <v>548</v>
       </c>
       <c r="B221" t="s">
         <v>549</v>
       </c>
       <c r="C221" s="1">
-        <v>200000.0</v>
+        <v>158000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>102.274</v>
+        <v>99.784</v>
       </c>
       <c r="E221" s="1">
-        <v>100.0</v>
+        <v>99.422</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>200000.0</v>
+        <v>157086.76</v>
       </c>
       <c r="I221" s="1">
-        <v>4548.0</v>
+        <v>571.96</v>
       </c>
       <c r="J221" s="1">
-        <v>2.274</v>
+        <v>0.36410452414958</v>
       </c>
       <c r="K221">
-        <v>1.63</v>
+        <v>3.24</v>
       </c>
       <c r="L221" t="s">
         <v>550</v>
       </c>
       <c r="M221" s="1">
-        <v>204548.0</v>
+        <v>157658.72</v>
       </c>
       <c r="N221" s="1">
-        <v>207798.45</v>
+        <v>162779.65</v>
       </c>
       <c r="O221" s="1">
-        <v>0.33</v>
+        <v>0.25</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
         <v>551</v>
       </c>
       <c r="B222" t="s">
         <v>552</v>
       </c>
       <c r="C222" s="1">
-        <v>100000.0</v>
+        <v>228000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>100.672</v>
+        <v>103.474</v>
       </c>
       <c r="E222" s="1">
-        <v>99.711</v>
+        <v>100.0</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>99711.0</v>
+        <v>228000.0</v>
       </c>
       <c r="I222" s="1">
-        <v>961.0</v>
+        <v>7920.72</v>
       </c>
       <c r="J222" s="1">
-        <v>0.96378533963154</v>
+        <v>3.474</v>
       </c>
       <c r="K222">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>195.21</v>
+        <v>3.31</v>
+      </c>
+      <c r="L222" t="s">
+        <v>553</v>
       </c>
       <c r="M222" s="1">
-        <v>100672.0</v>
+        <v>235920.72</v>
       </c>
       <c r="N222" s="1">
-        <v>100867.21</v>
+        <v>243466.58</v>
       </c>
       <c r="O222" s="1">
-        <v>0.16</v>
+        <v>0.38</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="B223" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="C223" s="1">
-        <v>226000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>99.831</v>
+        <v>90.607</v>
       </c>
       <c r="E223" s="1">
-        <v>99.84072566</v>
+        <v>88.621</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>225640.04</v>
+        <v>288018.25</v>
       </c>
       <c r="I223" s="1">
-        <v>-21.98</v>
+        <v>6454.5</v>
       </c>
       <c r="J223" s="1">
-        <v>-0.009741178914877</v>
+        <v>2.2410038252784</v>
       </c>
       <c r="K223">
-        <v>2.97</v>
+        <v>1.15</v>
       </c>
       <c r="L223" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="M223" s="1">
-        <v>225618.06</v>
+        <v>294472.75</v>
       </c>
       <c r="N223" s="1">
-        <v>232326.08</v>
+        <v>298220.27</v>
       </c>
       <c r="O223" s="1">
-        <v>0.37</v>
+        <v>0.46</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="B224" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C224" s="1">
-        <v>219000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>102.221</v>
+        <v>76.856</v>
       </c>
       <c r="E224" s="1">
-        <v>100.0</v>
+        <v>73.87</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>219000.0</v>
+        <v>147740.0</v>
       </c>
       <c r="I224" s="1">
-        <v>4863.99</v>
+        <v>5972.0</v>
       </c>
       <c r="J224" s="1">
-        <v>2.221</v>
+        <v>4.042236361175</v>
       </c>
       <c r="K224">
-        <v>3.7</v>
-[...2 lines deleted...]
-        <v>558</v>
+        <v>0.22</v>
+      </c>
+      <c r="L224">
+        <v>435.62</v>
       </c>
       <c r="M224" s="1">
-        <v>223863.99</v>
+        <v>153712.0</v>
       </c>
       <c r="N224" s="1">
-        <v>231977.67</v>
+        <v>154147.62</v>
       </c>
       <c r="O224" s="1">
-        <v>0.37</v>
+        <v>0.24</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
         <v>559</v>
       </c>
       <c r="B225" t="s">
         <v>560</v>
       </c>
       <c r="C225" s="1">
         <v>200000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>99.575</v>
+        <v>100.159</v>
       </c>
       <c r="E225" s="1">
-        <v>99.3</v>
+        <v>99.985</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>198600.0</v>
+        <v>199970.0</v>
       </c>
       <c r="I225" s="1">
-        <v>550.0</v>
+        <v>348.0</v>
       </c>
       <c r="J225" s="1">
-        <v>0.27693856998993</v>
+        <v>0.17402610391559</v>
       </c>
       <c r="K225">
-        <v>2.49</v>
+        <v>2.44</v>
       </c>
       <c r="L225" t="s">
         <v>561</v>
       </c>
       <c r="M225" s="1">
-        <v>199150.0</v>
+        <v>200318.0</v>
       </c>
       <c r="N225" s="1">
-        <v>204122.6</v>
+        <v>205200.19</v>
       </c>
       <c r="O225" s="1">
         <v>0.32</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
         <v>562</v>
       </c>
       <c r="B226" t="s">
         <v>563</v>
       </c>
       <c r="C226" s="1">
         <v>200000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>100.675</v>
+        <v>103.216</v>
       </c>
       <c r="E226" s="1">
-        <v>99.492</v>
+        <v>100.0</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>198984.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I226" s="1">
-        <v>2366.0</v>
+        <v>6432.0</v>
       </c>
       <c r="J226" s="1">
-        <v>1.1890403248502</v>
+        <v>3.216</v>
       </c>
       <c r="K226">
-        <v>1.27</v>
+        <v>1.91</v>
       </c>
       <c r="L226" t="s">
-        <v>331</v>
+        <v>564</v>
       </c>
       <c r="M226" s="1">
-        <v>201350.0</v>
+        <v>206432.0</v>
       </c>
       <c r="N226" s="1">
-        <v>203881.51</v>
+        <v>210252.34</v>
       </c>
       <c r="O226" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="B227" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="C227" s="1">
         <v>100000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>100.955</v>
+        <v>101.028</v>
       </c>
       <c r="E227" s="1">
-        <v>99.499</v>
+        <v>99.711</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>99499.0</v>
+        <v>99711.0</v>
       </c>
       <c r="I227" s="1">
-        <v>1456.0</v>
+        <v>1317.0</v>
       </c>
       <c r="J227" s="1">
-        <v>1.4633312897617</v>
+        <v>1.320817161597</v>
       </c>
       <c r="K227">
-        <v>0.2</v>
+        <v>0.47</v>
       </c>
       <c r="L227">
-        <v>195.21</v>
+        <v>472.6</v>
       </c>
       <c r="M227" s="1">
-        <v>100955.0</v>
+        <v>101028.0</v>
       </c>
       <c r="N227" s="1">
-        <v>101150.21</v>
+        <v>101500.6</v>
       </c>
       <c r="O227" s="1">
         <v>0.16</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="B228" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="C228" s="1">
         <v>100000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>100.71</v>
+        <v>101.021</v>
       </c>
       <c r="E228" s="1">
-        <v>100.0</v>
+        <v>100.66</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>100000.0</v>
+        <v>100660.0</v>
       </c>
       <c r="I228" s="1">
-        <v>710.0</v>
+        <v>361.0</v>
       </c>
       <c r="J228" s="1">
-        <v>0.71</v>
+        <v>0.35863302205444</v>
       </c>
       <c r="K228">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>688.24</v>
+        <v>2.19</v>
+      </c>
+      <c r="L228" t="s">
+        <v>569</v>
       </c>
       <c r="M228" s="1">
-        <v>100710.0</v>
+        <v>101021.0</v>
       </c>
       <c r="N228" s="1">
-        <v>101398.24</v>
+        <v>103212.44</v>
       </c>
       <c r="O228" s="1">
         <v>0.16</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="B229" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="C229" s="1">
-        <v>200000.0</v>
+        <v>226000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>100.521</v>
+        <v>100.312</v>
       </c>
       <c r="E229" s="1">
-        <v>99.871</v>
+        <v>99.84072566</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>199742.0</v>
+        <v>225640.04</v>
       </c>
       <c r="I229" s="1">
-        <v>1300.0</v>
+        <v>1065.08</v>
       </c>
       <c r="J229" s="1">
-        <v>0.65083958306215</v>
+        <v>0.47202615280515</v>
       </c>
       <c r="K229">
-        <v>0.81</v>
+        <v>3.22</v>
       </c>
       <c r="L229" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="M229" s="1">
-        <v>201042.0</v>
+        <v>226705.12</v>
       </c>
       <c r="N229" s="1">
-        <v>202655.7</v>
+        <v>233977.37</v>
       </c>
       <c r="O229" s="1">
-        <v>0.32</v>
+        <v>0.36</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="B230" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="C230" s="1">
-        <v>1565000.0</v>
+        <v>151000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>66.533</v>
+        <v>99.943</v>
       </c>
       <c r="E230" s="1">
-        <v>76.31296613</v>
+        <v>100.0</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>1194297.92</v>
+        <v>151000.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-153056.47</v>
+        <v>-86.07</v>
       </c>
       <c r="J230" s="1">
-        <v>-12.815602157291</v>
+        <v>-0.057</v>
       </c>
       <c r="K230">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>573</v>
+        <v>0.06</v>
+      </c>
+      <c r="L230">
+        <v>94.84</v>
       </c>
       <c r="M230" s="1">
-        <v>1041241.45</v>
+        <v>150913.93</v>
       </c>
       <c r="N230" s="1">
-        <v>1049345.15</v>
+        <v>151008.77</v>
       </c>
       <c r="O230" s="1">
-        <v>1.66</v>
+        <v>0.24</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="B231" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="C231" s="1">
-        <v>202000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>101.34</v>
+        <v>99.919</v>
       </c>
       <c r="E231" s="1">
-        <v>99.646</v>
+        <v>99.3</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>201284.92</v>
+        <v>198600.0</v>
       </c>
       <c r="I231" s="1">
-        <v>3421.88</v>
+        <v>1238.0</v>
       </c>
       <c r="J231" s="1">
-        <v>1.7000180639464</v>
+        <v>0.6233635448137</v>
       </c>
       <c r="K231">
-        <v>3.1</v>
+        <v>2.69</v>
       </c>
       <c r="L231" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="M231" s="1">
-        <v>204706.8</v>
+        <v>199838.0</v>
       </c>
       <c r="N231" s="1">
-        <v>210963.27</v>
+        <v>205217.45</v>
       </c>
       <c r="O231" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="B232" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="C232" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>108.08</v>
+        <v>101.798</v>
       </c>
       <c r="E232" s="1">
-        <v>108.24</v>
+        <v>99.499</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>216480.0</v>
+        <v>99499.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-320.0</v>
+        <v>2299.0</v>
       </c>
       <c r="J232" s="1">
-        <v>-0.14781966001478</v>
+        <v>2.3105759856883</v>
       </c>
       <c r="K232">
-        <v>1.27</v>
-[...2 lines deleted...]
-        <v>579</v>
+        <v>0.47</v>
+      </c>
+      <c r="L232">
+        <v>472.6</v>
       </c>
       <c r="M232" s="1">
-        <v>216160.0</v>
+        <v>101798.0</v>
       </c>
       <c r="N232" s="1">
-        <v>218707.95</v>
+        <v>102270.6</v>
       </c>
       <c r="O232" s="1">
-        <v>0.35</v>
+        <v>0.16</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
         <v>580</v>
       </c>
       <c r="B233" t="s">
         <v>581</v>
       </c>
       <c r="C233" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>100.659</v>
+        <v>101.418</v>
       </c>
       <c r="E233" s="1">
-        <v>100.507</v>
+        <v>100.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>201014.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I233" s="1">
-        <v>304.0</v>
+        <v>1418.0</v>
       </c>
       <c r="J233" s="1">
-        <v>0.1512332474355</v>
+        <v>1.418</v>
       </c>
       <c r="K233">
-        <v>2.33</v>
-[...2 lines deleted...]
-        <v>582</v>
+        <v>0.95</v>
+      </c>
+      <c r="L233">
+        <v>946.33</v>
       </c>
       <c r="M233" s="1">
-        <v>201318.0</v>
+        <v>101418.0</v>
       </c>
       <c r="N233" s="1">
-        <v>205978.27</v>
+        <v>102364.33</v>
       </c>
       <c r="O233" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
+        <v>582</v>
+      </c>
+      <c r="B234" t="s">
         <v>583</v>
-      </c>
-[...1 lines deleted...]
-        <v>584</v>
       </c>
       <c r="C234" s="1">
         <v>200000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>90.154</v>
+        <v>100.618</v>
       </c>
       <c r="E234" s="1">
-        <v>86.091845</v>
+        <v>99.871</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>172183.69</v>
+        <v>199742.0</v>
       </c>
       <c r="I234" s="1">
-        <v>8124.31</v>
+        <v>1494.0</v>
       </c>
       <c r="J234" s="1">
-        <v>4.7183969631502</v>
+        <v>0.74796487468835</v>
       </c>
       <c r="K234">
-        <v>0.65</v>
+        <v>1.09</v>
       </c>
       <c r="L234" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="M234" s="1">
-        <v>180308.0</v>
+        <v>201236.0</v>
       </c>
       <c r="N234" s="1">
-        <v>181614.85</v>
+        <v>203422.99</v>
       </c>
       <c r="O234" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
+        <v>585</v>
+      </c>
+      <c r="B235" t="s">
         <v>586</v>
       </c>
-      <c r="B235" t="s">
+      <c r="C235" s="1">
+        <v>1565000.0</v>
+      </c>
+      <c r="D235" s="1">
+        <v>68.903</v>
+      </c>
+      <c r="E235" s="1">
+        <v>76.31296613</v>
+      </c>
+      <c r="F235" t="s">
+        <v>8</v>
+      </c>
+      <c r="G235">
+        <v>1.0</v>
+      </c>
+      <c r="H235" s="1">
+        <v>1194297.92</v>
+      </c>
+      <c r="I235" s="1">
+        <v>-115965.97</v>
+      </c>
+      <c r="J235" s="1">
+        <v>-9.7099700215504</v>
+      </c>
+      <c r="K235">
+        <v>0.59</v>
+      </c>
+      <c r="L235" t="s">
         <v>587</v>
       </c>
-      <c r="C235" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M235" s="1">
-        <v>121031.42</v>
+        <v>1078331.95</v>
       </c>
       <c r="N235" s="1">
-        <v>121928.54</v>
+        <v>1087593.32</v>
       </c>
       <c r="O235" s="1">
-        <v>0.19</v>
+        <v>1.69</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
         <v>588</v>
       </c>
       <c r="B236" t="s">
         <v>589</v>
       </c>
       <c r="C236" s="1">
-        <v>300000.0</v>
+        <v>202000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>99.015</v>
+        <v>102.278</v>
       </c>
       <c r="E236" s="1">
-        <v>100.761</v>
+        <v>99.646</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>302283.0</v>
+        <v>201284.92</v>
       </c>
       <c r="I236" s="1">
-        <v>-5238.0</v>
+        <v>5316.64</v>
       </c>
       <c r="J236" s="1">
-        <v>-1.7328132908566</v>
+        <v>2.6413503803464</v>
       </c>
       <c r="K236">
-        <v>1.43</v>
+        <v>3.36</v>
       </c>
       <c r="L236" t="s">
         <v>590</v>
       </c>
       <c r="M236" s="1">
-        <v>297045.0</v>
+        <v>206601.56</v>
       </c>
       <c r="N236" s="1">
-        <v>301344.66</v>
+        <v>213381.01</v>
       </c>
       <c r="O236" s="1">
-        <v>0.48</v>
+        <v>0.33</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
         <v>591</v>
       </c>
       <c r="B237" t="s">
         <v>592</v>
       </c>
       <c r="C237" s="1">
-        <v>89000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>103.431</v>
+        <v>108.932</v>
       </c>
       <c r="E237" s="1">
-        <v>99.871</v>
+        <v>108.24</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>88885.19</v>
+        <v>216480.0</v>
       </c>
       <c r="I237" s="1">
-        <v>3168.4</v>
+        <v>1384.0</v>
       </c>
       <c r="J237" s="1">
-        <v>3.5645983318481</v>
+        <v>0.63932002956393</v>
       </c>
       <c r="K237">
-        <v>2.84</v>
+        <v>1.64</v>
       </c>
       <c r="L237" t="s">
         <v>593</v>
       </c>
       <c r="M237" s="1">
-        <v>92053.59</v>
+        <v>217864.0</v>
       </c>
       <c r="N237" s="1">
-        <v>94577.29</v>
+        <v>221151.67</v>
       </c>
       <c r="O237" s="1">
-        <v>0.15</v>
+        <v>0.34</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
         <v>594</v>
       </c>
       <c r="B238" t="s">
         <v>595</v>
       </c>
       <c r="C238" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>106.036</v>
+        <v>100.767</v>
       </c>
       <c r="E238" s="1">
-        <v>106.89563</v>
+        <v>100.507</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>106895.63</v>
+        <v>201014.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-859.63</v>
+        <v>520.0</v>
       </c>
       <c r="J238" s="1">
-        <v>-0.80417693408047</v>
+        <v>0.25868844956073</v>
       </c>
       <c r="K238">
-        <v>3.28</v>
+        <v>2.58</v>
       </c>
       <c r="L238" t="s">
         <v>596</v>
       </c>
       <c r="M238" s="1">
-        <v>106036.0</v>
+        <v>201534.0</v>
       </c>
       <c r="N238" s="1">
-        <v>109319.56</v>
+        <v>206693.59</v>
       </c>
       <c r="O238" s="1">
-        <v>0.17</v>
+        <v>0.32</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
         <v>597</v>
       </c>
       <c r="B239" t="s">
         <v>598</v>
       </c>
       <c r="C239" s="1">
-        <v>200000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>99.261</v>
+        <v>100.464</v>
       </c>
       <c r="E239" s="1">
-        <v>99.589</v>
+        <v>99.902</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>199178.0</v>
+        <v>284720.7</v>
       </c>
       <c r="I239" s="1">
-        <v>-656.0</v>
+        <v>1601.7</v>
       </c>
       <c r="J239" s="1">
-        <v>-0.32935364347468</v>
+        <v>0.56255130027427</v>
       </c>
       <c r="K239">
-        <v>1.62</v>
-[...2 lines deleted...]
-        <v>599</v>
+        <v>0.12</v>
+      </c>
+      <c r="L239">
+        <v>339.66</v>
       </c>
       <c r="M239" s="1">
-        <v>198522.0</v>
+        <v>286322.4</v>
       </c>
       <c r="N239" s="1">
-        <v>201760.36</v>
+        <v>286662.06</v>
       </c>
       <c r="O239" s="1">
-        <v>0.32</v>
+        <v>0.45</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
+        <v>599</v>
+      </c>
+      <c r="B240" t="s">
         <v>600</v>
       </c>
-      <c r="B240" t="s">
+      <c r="C240" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D240" s="1">
+        <v>90.849</v>
+      </c>
+      <c r="E240" s="1">
+        <v>86.091845</v>
+      </c>
+      <c r="F240" t="s">
+        <v>8</v>
+      </c>
+      <c r="G240">
+        <v>1.0</v>
+      </c>
+      <c r="H240" s="1">
+        <v>172183.69</v>
+      </c>
+      <c r="I240" s="1">
+        <v>9514.31</v>
+      </c>
+      <c r="J240" s="1">
+        <v>5.5256743539414</v>
+      </c>
+      <c r="K240">
+        <v>0.71</v>
+      </c>
+      <c r="L240" t="s">
         <v>601</v>
       </c>
-      <c r="C240" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M240" s="1">
-        <v>126498.56</v>
+        <v>181698.0</v>
       </c>
       <c r="N240" s="1">
-        <v>129496.92</v>
+        <v>183115.81</v>
       </c>
       <c r="O240" s="1">
-        <v>0.21</v>
+        <v>0.29</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
+        <v>602</v>
+      </c>
+      <c r="B241" t="s">
         <v>603</v>
       </c>
-      <c r="B241" t="s">
+      <c r="C241" s="1">
+        <v>118000.0</v>
+      </c>
+      <c r="D241" s="1">
+        <v>103.058</v>
+      </c>
+      <c r="E241" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="F241" t="s">
+        <v>8</v>
+      </c>
+      <c r="G241">
+        <v>1.0</v>
+      </c>
+      <c r="H241" s="1">
+        <v>117739.22</v>
+      </c>
+      <c r="I241" s="1">
+        <v>3869.22</v>
+      </c>
+      <c r="J241" s="1">
+        <v>3.2862626404354</v>
+      </c>
+      <c r="K241">
+        <v>1.04</v>
+      </c>
+      <c r="L241" t="s">
         <v>604</v>
       </c>
-      <c r="C241" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M241" s="1">
-        <v>212154.0</v>
+        <v>121608.44</v>
       </c>
       <c r="N241" s="1">
-        <v>214692.36</v>
+        <v>122832.89</v>
       </c>
       <c r="O241" s="1">
-        <v>0.34</v>
+        <v>0.19</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
+        <v>605</v>
+      </c>
+      <c r="B242" t="s">
         <v>606</v>
       </c>
-      <c r="B242" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C242" s="1">
-        <v>168000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>101.714</v>
+        <v>103.032</v>
       </c>
       <c r="E242" s="1">
-        <v>100.0</v>
+        <v>102.939</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>168000.0</v>
+        <v>205878.0</v>
       </c>
       <c r="I242" s="1">
-        <v>2879.52</v>
+        <v>186.0</v>
       </c>
       <c r="J242" s="1">
-        <v>1.714</v>
+        <v>0.090344767289366</v>
       </c>
       <c r="K242">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="L242">
-        <v>222.59</v>
+        <v>178.77</v>
       </c>
       <c r="M242" s="1">
-        <v>170879.52</v>
+        <v>206064.0</v>
       </c>
       <c r="N242" s="1">
-        <v>171102.11</v>
+        <v>206242.77</v>
       </c>
       <c r="O242" s="1">
-        <v>0.27</v>
+        <v>0.32</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
+        <v>607</v>
+      </c>
+      <c r="B243" t="s">
         <v>608</v>
       </c>
-      <c r="B243" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C243" s="1">
-        <v>190000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>96.089</v>
+        <v>100.157</v>
       </c>
       <c r="E243" s="1">
-        <v>106.52323684</v>
+        <v>100.761</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>202394.15</v>
+        <v>302283.0</v>
       </c>
       <c r="I243" s="1">
-        <v>-19825.05</v>
+        <v>-1812.0</v>
       </c>
       <c r="J243" s="1">
-        <v>-9.7952682920924</v>
+        <v>-0.59943827472931</v>
       </c>
       <c r="K243">
-        <v>1.06</v>
-[...2 lines deleted...]
-        <v>610</v>
+        <v>0.01</v>
+      </c>
+      <c r="L243">
+        <v>27.74</v>
       </c>
       <c r="M243" s="1">
-        <v>182569.1</v>
+        <v>300471.0</v>
       </c>
       <c r="N243" s="1">
-        <v>184576.85</v>
+        <v>300498.74</v>
       </c>
       <c r="O243" s="1">
-        <v>0.29</v>
+        <v>0.47</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
+        <v>609</v>
+      </c>
+      <c r="B244" t="s">
+        <v>610</v>
+      </c>
+      <c r="C244" s="1">
+        <v>89000.0</v>
+      </c>
+      <c r="D244" s="1">
+        <v>104.003</v>
+      </c>
+      <c r="E244" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="F244" t="s">
+        <v>8</v>
+      </c>
+      <c r="G244">
+        <v>1.0</v>
+      </c>
+      <c r="H244" s="1">
+        <v>88885.19</v>
+      </c>
+      <c r="I244" s="1">
+        <v>3677.48</v>
+      </c>
+      <c r="J244" s="1">
+        <v>4.1373371649428</v>
+      </c>
+      <c r="K244">
+        <v>3.11</v>
+      </c>
+      <c r="L244" t="s">
         <v>611</v>
       </c>
-      <c r="B244" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M244" s="1">
-        <v>103006.0</v>
+        <v>92562.67</v>
       </c>
       <c r="N244" s="1">
-        <v>106331.75</v>
+        <v>95333.25</v>
       </c>
       <c r="O244" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
+        <v>612</v>
+      </c>
+      <c r="B245" t="s">
+        <v>613</v>
+      </c>
+      <c r="C245" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D245" s="1">
+        <v>107.053</v>
+      </c>
+      <c r="E245" s="1">
+        <v>106.89563</v>
+      </c>
+      <c r="F245" t="s">
+        <v>8</v>
+      </c>
+      <c r="G245">
+        <v>1.0</v>
+      </c>
+      <c r="H245" s="1">
+        <v>106895.63</v>
+      </c>
+      <c r="I245" s="1">
+        <v>157.37</v>
+      </c>
+      <c r="J245" s="1">
+        <v>0.14721836617643</v>
+      </c>
+      <c r="K245">
+        <v>3.6</v>
+      </c>
+      <c r="L245" t="s">
         <v>614</v>
       </c>
-      <c r="B245" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M245" s="1">
-        <v>200000.0</v>
+        <v>107053.0</v>
       </c>
       <c r="N245" s="1">
-        <v>203066.71</v>
+        <v>110650.95</v>
       </c>
       <c r="O245" s="1">
-        <v>0.32</v>
+        <v>0.17</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="B246" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="C246" s="1">
         <v>200000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>103.418</v>
+        <v>100.132</v>
       </c>
       <c r="E246" s="1">
-        <v>103.4955</v>
+        <v>99.589</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>206991.0</v>
+        <v>199178.0</v>
       </c>
       <c r="I246" s="1">
-        <v>-155.0</v>
+        <v>1086.0</v>
       </c>
       <c r="J246" s="1">
-        <v>-0.074882482813262</v>
+        <v>0.54524094026449</v>
       </c>
       <c r="K246">
-        <v>3.74</v>
+        <v>1.84</v>
       </c>
       <c r="L246" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="M246" s="1">
-        <v>206836.0</v>
+        <v>200264.0</v>
       </c>
       <c r="N246" s="1">
-        <v>214311.34</v>
+        <v>203946.19</v>
       </c>
       <c r="O246" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
       <c r="B247" t="s">
-        <v>621</v>
+        <v>619</v>
       </c>
       <c r="C247" s="1">
         <v>100000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>106.183</v>
+        <v>99.762</v>
       </c>
       <c r="E247" s="1">
-        <v>105.92</v>
+        <v>99.908</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>105920.0</v>
+        <v>99908.0</v>
       </c>
       <c r="I247" s="1">
-        <v>263.0</v>
+        <v>-146.0</v>
       </c>
       <c r="J247" s="1">
-        <v>0.24830060422961</v>
+        <v>-0.14613444368819</v>
       </c>
       <c r="K247">
-        <v>3.42</v>
-[...2 lines deleted...]
-        <v>622</v>
+        <v>0.33</v>
+      </c>
+      <c r="L247">
+        <v>333.68</v>
       </c>
       <c r="M247" s="1">
-        <v>106183.0</v>
+        <v>99762.0</v>
       </c>
       <c r="N247" s="1">
-        <v>109603.55</v>
+        <v>100095.68</v>
       </c>
       <c r="O247" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="B248" t="s">
-        <v>624</v>
+        <v>619</v>
       </c>
       <c r="C248" s="1">
         <v>200000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>97.286</v>
+        <v>104.321</v>
       </c>
       <c r="E248" s="1">
-        <v>97.25</v>
+        <v>104.481</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>194500.0</v>
+        <v>208962.0</v>
       </c>
       <c r="I248" s="1">
-        <v>72.0</v>
+        <v>-320.0</v>
       </c>
       <c r="J248" s="1">
-        <v>0.037017994858612</v>
+        <v>-0.15313789109982</v>
       </c>
       <c r="K248">
-        <v>1.99</v>
+        <v>4.24</v>
       </c>
       <c r="L248" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="M248" s="1">
-        <v>194572.0</v>
+        <v>208642.0</v>
       </c>
       <c r="N248" s="1">
-        <v>198544.6</v>
+        <v>217126.93</v>
       </c>
       <c r="O248" s="1">
-        <v>0.31</v>
+        <v>0.34</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>626</v>
+        <v>622</v>
       </c>
       <c r="B249" t="s">
-        <v>627</v>
+        <v>623</v>
       </c>
       <c r="C249" s="1">
-        <v>355000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.134</v>
+        <v>106.282</v>
       </c>
       <c r="E249" s="1">
-        <v>100.0</v>
+        <v>106.6</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>355000.0</v>
+        <v>213200.0</v>
       </c>
       <c r="I249" s="1">
-        <v>475.7</v>
+        <v>-636.0</v>
       </c>
       <c r="J249" s="1">
-        <v>0.134</v>
+        <v>-0.29831144465291</v>
       </c>
       <c r="K249">
-        <v>0.94</v>
+        <v>1.58</v>
       </c>
       <c r="L249" t="s">
-        <v>628</v>
+        <v>624</v>
       </c>
       <c r="M249" s="1">
-        <v>355475.7</v>
+        <v>212564.0</v>
       </c>
       <c r="N249" s="1">
-        <v>358821.45</v>
+        <v>215731.12</v>
       </c>
       <c r="O249" s="1">
-        <v>0.57</v>
+        <v>0.34</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>629</v>
+        <v>625</v>
       </c>
       <c r="B250" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="C250" s="1">
-        <v>200000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.553</v>
+        <v>102.185</v>
       </c>
       <c r="E250" s="1">
-        <v>99.17</v>
+        <v>100.0</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>198340.0</v>
+        <v>168000.0</v>
       </c>
       <c r="I250" s="1">
-        <v>2766.0</v>
+        <v>3670.8</v>
       </c>
       <c r="J250" s="1">
-        <v>1.3945749722698</v>
+        <v>2.185</v>
       </c>
       <c r="K250">
-        <v>2.49</v>
-[...2 lines deleted...]
-        <v>631</v>
+        <v>0.43</v>
+      </c>
+      <c r="L250">
+        <v>723.41</v>
       </c>
       <c r="M250" s="1">
-        <v>201106.0</v>
+        <v>171670.8</v>
       </c>
       <c r="N250" s="1">
-        <v>206095.73</v>
+        <v>172394.21</v>
       </c>
       <c r="O250" s="1">
-        <v>0.33</v>
+        <v>0.27</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>632</v>
+        <v>627</v>
       </c>
       <c r="B251" t="s">
-        <v>633</v>
+        <v>628</v>
       </c>
       <c r="C251" s="1">
-        <v>300000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>83.744</v>
+        <v>96.407</v>
       </c>
       <c r="E251" s="1">
-        <v>92.28804</v>
+        <v>106.52323684</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>276864.12</v>
+        <v>202394.15</v>
       </c>
       <c r="I251" s="1">
-        <v>-25632.12</v>
+        <v>-19220.85</v>
       </c>
       <c r="J251" s="1">
-        <v>-9.2580143645916</v>
+        <v>-9.4967418771738</v>
       </c>
       <c r="K251">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>961.64</v>
+        <v>1.16</v>
+      </c>
+      <c r="L251" t="s">
+        <v>629</v>
       </c>
       <c r="M251" s="1">
-        <v>251232.0</v>
+        <v>183173.3</v>
       </c>
       <c r="N251" s="1">
-        <v>252193.64</v>
+        <v>185384.85</v>
       </c>
       <c r="O251" s="1">
-        <v>0.4</v>
+        <v>0.29</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>634</v>
+        <v>630</v>
       </c>
       <c r="B252" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="C252" s="1">
-        <v>216000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>91.001</v>
+        <v>104.11</v>
       </c>
       <c r="E252" s="1">
-        <v>102.24988426</v>
+        <v>100.0</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>220859.75</v>
+        <v>100000.0</v>
       </c>
       <c r="I252" s="1">
-        <v>-24297.59</v>
+        <v>4110.0</v>
       </c>
       <c r="J252" s="1">
-        <v>-11.00136625166</v>
+        <v>4.11</v>
       </c>
       <c r="K252">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>958.68</v>
+        <v>3.63</v>
+      </c>
+      <c r="L252" t="s">
+        <v>632</v>
       </c>
       <c r="M252" s="1">
-        <v>196562.16</v>
+        <v>104110.0</v>
       </c>
       <c r="N252" s="1">
-        <v>197520.84</v>
+        <v>107742.22</v>
       </c>
       <c r="O252" s="1">
-        <v>0.31</v>
+        <v>0.17</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
       <c r="B253" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="C253" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>103.05</v>
+        <v>100.291</v>
       </c>
       <c r="E253" s="1">
-        <v>99.417</v>
+        <v>100.0</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>99417.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I253" s="1">
-        <v>3633.0</v>
+        <v>582.0</v>
       </c>
       <c r="J253" s="1">
-        <v>3.6543045957935</v>
+        <v>0.291</v>
       </c>
       <c r="K253">
-        <v>3.15</v>
+        <v>1.77</v>
       </c>
       <c r="L253" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="M253" s="1">
-        <v>103050.0</v>
+        <v>200582.0</v>
       </c>
       <c r="N253" s="1">
-        <v>106204.11</v>
+        <v>204116.51</v>
       </c>
       <c r="O253" s="1">
-        <v>0.17</v>
+        <v>0.32</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
       <c r="B254" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="C254" s="1">
         <v>200000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>100.219</v>
+        <v>103.886</v>
       </c>
       <c r="E254" s="1">
-        <v>100.0</v>
+        <v>103.4955</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>200000.0</v>
+        <v>206991.0</v>
       </c>
       <c r="I254" s="1">
-        <v>438.0</v>
+        <v>781.0</v>
       </c>
       <c r="J254" s="1">
-        <v>0.219</v>
+        <v>0.37731109082037</v>
       </c>
       <c r="K254">
-        <v>1.26</v>
+        <v>4.05</v>
       </c>
       <c r="L254" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="M254" s="1">
-        <v>200438.0</v>
+        <v>207772.0</v>
       </c>
       <c r="N254" s="1">
-        <v>202960.4</v>
+        <v>215876.11</v>
       </c>
       <c r="O254" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
       <c r="B255" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="C255" s="1">
-        <v>195.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>0.1125</v>
+        <v>105.892</v>
       </c>
       <c r="E255" s="1">
-        <v>0.1072948718</v>
+        <v>105.92</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>0.0</v>
+        <v>105920.0</v>
       </c>
       <c r="I255" s="1">
-        <v>2537.5</v>
+        <v>-28.0</v>
       </c>
       <c r="J255" s="1">
-        <v>0</v>
+        <v>-0.026435045317221</v>
       </c>
       <c r="K255">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.83</v>
+      </c>
+      <c r="L255" t="s">
+        <v>641</v>
       </c>
       <c r="M255" s="1">
-        <v>2537.5</v>
+        <v>105892.0</v>
       </c>
       <c r="N255" s="1">
-        <v>2537.5</v>
+        <v>109719.4</v>
       </c>
       <c r="O255" s="1">
-        <v>0.0</v>
+        <v>0.17</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
+        <v>642</v>
+      </c>
+      <c r="B256" t="s">
+        <v>643</v>
+      </c>
+      <c r="C256" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D256" s="1">
+        <v>97.101</v>
+      </c>
+      <c r="E256" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="F256" t="s">
+        <v>8</v>
+      </c>
+      <c r="G256">
+        <v>1.0</v>
+      </c>
+      <c r="H256" s="1">
+        <v>194500.0</v>
+      </c>
+      <c r="I256" s="1">
+        <v>-298.0</v>
+      </c>
+      <c r="J256" s="1">
+        <v>-0.15321336760925</v>
+      </c>
+      <c r="K256">
+        <v>2.17</v>
+      </c>
+      <c r="L256" t="s">
         <v>644</v>
       </c>
-      <c r="B256" t="s">
+      <c r="M256" s="1">
+        <v>194202.0</v>
+      </c>
+      <c r="N256" s="1">
+        <v>198544.47</v>
+      </c>
+      <c r="O256" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="P256">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="257" spans="1:16">
+      <c r="A257" t="s">
         <v>645</v>
       </c>
-      <c r="C256" s="1">
+      <c r="B257" t="s">
+        <v>646</v>
+      </c>
+      <c r="C257" s="1">
+        <v>245000.0</v>
+      </c>
+      <c r="D257" s="1">
+        <v>100.173</v>
+      </c>
+      <c r="E257" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F257" t="s">
+        <v>8</v>
+      </c>
+      <c r="G257">
+        <v>1.0</v>
+      </c>
+      <c r="H257" s="1">
+        <v>245000.0</v>
+      </c>
+      <c r="I257" s="1">
+        <v>423.85</v>
+      </c>
+      <c r="J257" s="1">
+        <v>0.173</v>
+      </c>
+      <c r="K257">
+        <v>0.09</v>
+      </c>
+      <c r="L257">
+        <v>228.02</v>
+      </c>
+      <c r="M257" s="1">
+        <v>245423.85</v>
+      </c>
+      <c r="N257" s="1">
+        <v>245651.87</v>
+      </c>
+      <c r="O257" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="P257">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="258" spans="1:16">
+      <c r="A258" t="s">
+        <v>647</v>
+      </c>
+      <c r="B258" t="s">
+        <v>648</v>
+      </c>
+      <c r="C258" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D258" s="1">
+        <v>84.852</v>
+      </c>
+      <c r="E258" s="1">
+        <v>92.28804</v>
+      </c>
+      <c r="F258" t="s">
+        <v>8</v>
+      </c>
+      <c r="G258">
+        <v>1.0</v>
+      </c>
+      <c r="H258" s="1">
+        <v>276864.12</v>
+      </c>
+      <c r="I258" s="1">
+        <v>-22308.12</v>
+      </c>
+      <c r="J258" s="1">
+        <v>-8.0574254258732</v>
+      </c>
+      <c r="K258">
+        <v>0.38</v>
+      </c>
+      <c r="L258" t="s">
+        <v>649</v>
+      </c>
+      <c r="M258" s="1">
+        <v>254556.0</v>
+      </c>
+      <c r="N258" s="1">
+        <v>255684.08</v>
+      </c>
+      <c r="O258" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="P258">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="259" spans="1:16">
+      <c r="A259" t="s">
+        <v>650</v>
+      </c>
+      <c r="B259" t="s">
+        <v>651</v>
+      </c>
+      <c r="C259" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="D259" s="1">
+        <v>91.092</v>
+      </c>
+      <c r="E259" s="1">
+        <v>102.24988426</v>
+      </c>
+      <c r="F259" t="s">
+        <v>8</v>
+      </c>
+      <c r="G259">
+        <v>1.0</v>
+      </c>
+      <c r="H259" s="1">
+        <v>220859.75</v>
+      </c>
+      <c r="I259" s="1">
+        <v>-24101.03</v>
+      </c>
+      <c r="J259" s="1">
+        <v>-10.912368595908</v>
+      </c>
+      <c r="K259">
+        <v>0.5</v>
+      </c>
+      <c r="L259" t="s">
+        <v>652</v>
+      </c>
+      <c r="M259" s="1">
+        <v>196758.72</v>
+      </c>
+      <c r="N259" s="1">
+        <v>197837.24</v>
+      </c>
+      <c r="O259" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="P259">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="260" spans="1:16">
+      <c r="A260" t="s">
+        <v>653</v>
+      </c>
+      <c r="B260" t="s">
+        <v>654</v>
+      </c>
+      <c r="C260" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D260" s="1">
+        <v>102.998</v>
+      </c>
+      <c r="E260" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="F260" t="s">
+        <v>8</v>
+      </c>
+      <c r="G260">
+        <v>1.0</v>
+      </c>
+      <c r="H260" s="1">
+        <v>99417.0</v>
+      </c>
+      <c r="I260" s="1">
+        <v>3581.0</v>
+      </c>
+      <c r="J260" s="1">
+        <v>3.6019996580062</v>
+      </c>
+      <c r="K260">
+        <v>3.43</v>
+      </c>
+      <c r="L260" t="s">
+        <v>655</v>
+      </c>
+      <c r="M260" s="1">
+        <v>102998.0</v>
+      </c>
+      <c r="N260" s="1">
+        <v>106429.51</v>
+      </c>
+      <c r="O260" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P260">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="261" spans="1:16">
+      <c r="A261" t="s">
+        <v>656</v>
+      </c>
+      <c r="B261" t="s">
+        <v>657</v>
+      </c>
+      <c r="C261" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D261" s="1">
+        <v>100.582</v>
+      </c>
+      <c r="E261" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F261" t="s">
+        <v>8</v>
+      </c>
+      <c r="G261">
+        <v>1.0</v>
+      </c>
+      <c r="H261" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="I261" s="1">
+        <v>1164.0</v>
+      </c>
+      <c r="J261" s="1">
+        <v>0.582</v>
+      </c>
+      <c r="K261">
+        <v>1.49</v>
+      </c>
+      <c r="L261" t="s">
+        <v>658</v>
+      </c>
+      <c r="M261" s="1">
+        <v>201164.0</v>
+      </c>
+      <c r="N261" s="1">
+        <v>204152.87</v>
+      </c>
+      <c r="O261" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="P261">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="262" spans="1:16">
+      <c r="A262" t="s">
+        <v>659</v>
+      </c>
+      <c r="B262" t="s">
+        <v>660</v>
+      </c>
+      <c r="C262" s="1">
+        <v>195.0</v>
+      </c>
+      <c r="D262" s="1">
+        <v>0.1875</v>
+      </c>
+      <c r="E262" s="1">
+        <v>0.1072948718</v>
+      </c>
+      <c r="F262" t="s">
+        <v>8</v>
+      </c>
+      <c r="G262">
+        <v>1.0</v>
+      </c>
+      <c r="H262" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I262" s="1">
+        <v>39100.0</v>
+      </c>
+      <c r="J262" s="1">
+        <v>0</v>
+      </c>
+      <c r="K262">
+        <v>0.0</v>
+      </c>
+      <c r="L262">
+        <v>0.0</v>
+      </c>
+      <c r="M262" s="1">
+        <v>39100.0</v>
+      </c>
+      <c r="N262" s="1">
+        <v>39100.0</v>
+      </c>
+      <c r="O262" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P262">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="263" spans="1:16">
+      <c r="A263" t="s">
+        <v>661</v>
+      </c>
+      <c r="B263" t="s">
+        <v>662</v>
+      </c>
+      <c r="C263" s="1">
         <v>-195.0</v>
       </c>
-      <c r="D256" s="1">
-[...2 lines deleted...]
-      <c r="E256" s="1">
+      <c r="D263" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="E263" s="1">
         <v>0.0698205128</v>
       </c>
-      <c r="F256" t="s">
-[...11 lines deleted...]
-      <c r="J256" s="1">
+      <c r="F263" t="s">
+        <v>8</v>
+      </c>
+      <c r="G263">
+        <v>1.0</v>
+      </c>
+      <c r="H263" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I263" s="1">
+        <v>-29337.5</v>
+      </c>
+      <c r="J263" s="1">
         <v>0</v>
       </c>
-      <c r="K256">
-[...14 lines deleted...]
-      <c r="P256">
+      <c r="K263">
+        <v>0.0</v>
+      </c>
+      <c r="L263">
+        <v>0.0</v>
+      </c>
+      <c r="M263" s="1">
+        <v>-29337.5</v>
+      </c>
+      <c r="N263" s="1">
+        <v>-29337.5</v>
+      </c>
+      <c r="O263" s="1">
+        <v>-0.05</v>
+      </c>
+      <c r="P263">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>