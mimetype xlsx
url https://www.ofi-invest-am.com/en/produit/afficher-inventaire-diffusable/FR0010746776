--- v1 (2026-05-29)
+++ v2 (2026-06-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="663">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="669">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0010746776</t>
   </si>
   <si>
@@ -109,78 +109,72 @@
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>CH0012221716</t>
   </si>
   <si>
     <t>ABB LTD</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
-    <t>DE000A1EWWW0</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>NL0013267909</t>
   </si>
   <si>
     <t>AKZO NOBEL NV</t>
   </si>
   <si>
     <t>CH0432492467</t>
   </si>
   <si>
-    <t>ALCON INC</t>
+    <t>ALCON AG</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
@@ -496,111 +490,105 @@
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA</t>
   </si>
   <si>
     <t>FR0000044448</t>
   </si>
   <si>
     <t>NEXANS SA</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
-    <t>NOVARTIS</t>
-[...5 lines deleted...]
-    <t>NOVO NORDISK CLASS B</t>
+    <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
     <t>Ofi Invest Euro High Yield PART IC</t>
   </si>
   <si>
     <t>FR0000120693</t>
   </si>
   <si>
     <t>PERNOD RICARD SA</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
     <t>DE000RENK730</t>
   </si>
   <si>
     <t>RENK GROUP AG</t>
   </si>
   <si>
-    <t>CH0012032048</t>
-[...2 lines deleted...]
-    <t>ROCHE HOLDING PAR AG</t>
+    <t>CH1499059983</t>
+  </si>
+  <si>
+    <t>ROCHE PS PAR AG</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
@@ -703,1344 +691,1374 @@
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>CH0011075394</t>
   </si>
   <si>
-    <t>ZURICH INSURANCE GROUP LTD</t>
+    <t>ZURICH INSURANCE GROUP AG</t>
   </si>
   <si>
     <t>OACT01964441</t>
   </si>
   <si>
     <t>EUR/NOK 15/04/26</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>1 566.54</t>
-[...5 lines deleted...]
-    <t>EURO STOXX 50 ESG MAR 26</t>
+    <t>2 266.48</t>
+  </si>
+  <si>
+    <t>XSS190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
-    <t>OAT100626</t>
-[...2 lines deleted...]
-    <t>EURO-OAT JUN 26</t>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>7 729.45</t>
+    <t>8 261.64</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>1 729.62</t>
+    <t>2 128.77</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>1 939.73</t>
+    <t>2 284.93</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>4 041.10</t>
+    <t>4 328.77</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>4 690.07</t>
+    <t>5 085.62</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>2 473.97</t>
+    <t>2 646.58</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>1 447.27</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2116503546</t>
   </si>
   <si>
     <t>AMPLIFON SPA 1.125 13/02/2027</t>
   </si>
   <si>
     <t>XS1879112495</t>
   </si>
   <si>
     <t>ARGENTUM NETHERLANDS BV FOR GIVAUD 2 17/09/2030</t>
   </si>
   <si>
-    <t>2 745.21</t>
+    <t>3 090.41</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>3 260.27</t>
+    <t>3 504.79</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>8 457.53</t>
+    <t>9 061.64</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>2 810.10</t>
+    <t>3 091.11</t>
   </si>
   <si>
     <t>AT0000A2Y8G4</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 1.85 23/05/2049</t>
   </si>
   <si>
-    <t>4 318.36</t>
+    <t>4 637.67</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>2 424.66</t>
+    <t>2 640.41</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANCO BPM SPA 23/10/2031</t>
   </si>
   <si>
-    <t>2 243.15</t>
+    <t>2 602.74</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>2 521.92</t>
+    <t>2 723.29</t>
   </si>
   <si>
     <t>XS2553801502</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 10/11/2028</t>
   </si>
   <si>
-    <t>1 586.64</t>
+    <t>1 881.51</t>
+  </si>
+  <si>
+    <t>XS2817323749</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA PERP</t>
+  </si>
+  <si>
+    <t>1 258.43</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>1 137.32</t>
+    <t>1 587.96</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
+    <t>1 189.04</t>
+  </si>
+  <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>1 682.88</t>
+    <t>1 877.05</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
+    <t>1 183.56</t>
+  </si>
+  <si>
     <t>BE0000346552</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 1.25 22/04/2033</t>
   </si>
   <si>
-    <t>11 687.03</t>
+    <t>12 466.16</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>1 686.66</t>
+    <t>2 000.11</t>
   </si>
   <si>
     <t>XS2430965538</t>
   </si>
   <si>
     <t>BNG BANK NV 0.25 12/01/2032</t>
   </si>
   <si>
-    <t>FR0014010KM7</t>
-[...2 lines deleted...]
-    <t>BNP PARIBAS SA 19/01/2036</t>
+    <t>FR001400F2H9</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA PERP</t>
+  </si>
+  <si>
+    <t>4 173.76</t>
   </si>
   <si>
     <t>FR0014015DL3</t>
   </si>
   <si>
     <t>BPCE SA 16/01/2037</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>1 841.10</t>
+    <t>2 761.64</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>1 676.03</t>
+    <t>2 008.08</t>
   </si>
   <si>
     <t>DE0001030708</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2030</t>
   </si>
   <si>
     <t>DE0001030724</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2050</t>
   </si>
   <si>
     <t>IT0005438004</t>
   </si>
   <si>
     <t>BUONI POLIENNALI DEL TES 1.5 30/04/2045</t>
   </si>
   <si>
-    <t>4 302.53</t>
+    <t>5 031.18</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>2 829.45</t>
+    <t>3 217.81</t>
   </si>
   <si>
     <t>FR0014001S17</t>
   </si>
   <si>
     <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2031</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>1 157.19</t>
+    <t>1 380.14</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>3 049.32</t>
+    <t>3 452.05</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>6 143.84</t>
+    <t>6 704.79</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>1 983.66</t>
+    <t>2 247.31</t>
   </si>
   <si>
     <t>XS2909746401</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.55 26/09/2036</t>
   </si>
   <si>
-    <t>2 151.40</t>
+    <t>2 437.34</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>2 520.55</t>
+    <t>2 750.68</t>
   </si>
   <si>
     <t>XS1772457633</t>
   </si>
   <si>
     <t>COVIVIO 2.375 20/02/2028</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>6 419.18</t>
-[...8 lines deleted...]
-    <t>2 572.26</t>
+    <t>10 340.76</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>6 867.81</t>
+    <t>7 400.00</t>
+  </si>
+  <si>
+    <t>FR001400F067</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>1 121.92</t>
+    <t>1 726.03</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
     <t>XS3032045471</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG 3 24/03/2030</t>
   </si>
   <si>
-    <t>3 279.78</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2050406094</t>
   </si>
   <si>
     <t>DH EUROPE FINANCE SA 0.75 18/09/2031</t>
   </si>
   <si>
-    <t>1 429.19</t>
+    <t>1 609.99</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>2 457.19</t>
+    <t>2 636.99</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>1 411.33</t>
+    <t>1 624.55</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>1 425.77</t>
+    <t>2 122.08</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>4 014.13</t>
+    <t>4 477.30</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>5 919.18</t>
+    <t>6 336.30</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>5 626.71</t>
+    <t>6 072.60</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>6 669.76</t>
+    <t>7 147.80</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>2 376.37</t>
+    <t>2 570.55</t>
   </si>
   <si>
     <t>FR0013463676</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 0.75 27/11/2031</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>11 934.25</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>2 349.59</t>
+    <t>2 657.97</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>2 037.67</t>
+    <t>2 282.19</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
+    <t>1 237.64</t>
+  </si>
+  <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
+    <t>1 060.82</t>
+  </si>
+  <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
     <t>FR001400AQH0</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.1 25/07/2038</t>
   </si>
   <si>
     <t>FR0014002JM6</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/06/2044</t>
   </si>
   <si>
-    <t>2 158.44</t>
+    <t>2 339.02</t>
   </si>
   <si>
     <t>XS2715302001</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
   </si>
   <si>
-    <t>2 608.92</t>
+    <t>3 185.63</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>1 601.64</t>
+    <t>1 708.08</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>5 754.11</t>
+    <t>6 200.00</t>
   </si>
   <si>
     <t>ES0244251056</t>
   </si>
   <si>
     <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>1 212.33</t>
+    <t>1 428.08</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>10 248.29</t>
+    <t>11 003.42</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>2 016.25</t>
+    <t>2 292.99</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>1 117.81</t>
+    <t>1 347.95</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>2 567.59</t>
+    <t>2 769.53</t>
   </si>
   <si>
     <t>XS2350756446</t>
   </si>
   <si>
     <t>ING GROEP NV 09/06/2032</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>8 280.82</t>
+    <t>9 172.60</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>3 780.86</t>
+    <t>4 016.47</t>
   </si>
   <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IRELAND (GOVERNMENT) 3 18/10/2043</t>
   </si>
   <si>
-    <t>3 040.44</t>
+    <t>3 509.92</t>
   </si>
   <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
     <t>IT0005508590</t>
   </si>
   <si>
     <t>ITALY BUONI POLIENNALI DEL TESORO 4 30/04/2035</t>
   </si>
   <si>
-    <t>6 022.86</t>
+    <t>7 042.86</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>12 493.15</t>
+    <t>4 437.67</t>
+  </si>
+  <si>
+    <t>BE0390152180</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
   </si>
   <si>
     <t>XS2331327564</t>
   </si>
   <si>
     <t>KFW 0 15/06/2029</t>
   </si>
   <si>
     <t>XS2388457264</t>
   </si>
   <si>
     <t>KFW 0 15/09/2031</t>
   </si>
   <si>
     <t>XS2475954900</t>
   </si>
   <si>
     <t>KFW 1.375 07/06/2032</t>
   </si>
   <si>
-    <t>2 634.73</t>
+    <t>2 840.41</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>1 709.25</t>
+    <t>1 932.19</t>
   </si>
   <si>
     <t>XS2193978363</t>
   </si>
   <si>
     <t>KONINKLIJKE DSM NV 0.25 23/06/2028</t>
   </si>
   <si>
     <t>XS2193979254</t>
   </si>
   <si>
     <t>KONINKLIJKE DSM NV 0.625 23/06/2032</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
     <t>XS2227906034</t>
   </si>
   <si>
     <t>KUNTARAHOITUS OYJ 0.05 10/09/2035</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>4 082.19</t>
+    <t>4 369.86</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>9 863.01</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3070027522</t>
   </si>
   <si>
     <t>MAGNA INTERNATIONAL INC 3.625 21/05/2031</t>
   </si>
   <si>
-    <t>3 834.55</t>
+    <t>4 116.11</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>2 451.58</t>
+    <t>2 982.33</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>1 155.48</t>
+    <t>1 256.16</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
+    <t>1 438.36</t>
+  </si>
+  <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>7 519.92</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2579324869</t>
   </si>
   <si>
     <t>NATIONAL BANK OF CANADA 3.75 25/01/2028</t>
   </si>
   <si>
-    <t>1 030.17</t>
+    <t>1 614.86</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>1 339.73</t>
+    <t>1 512.33</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>2 367.12</t>
+    <t>2 597.26</t>
   </si>
   <si>
     <t>XS2291793813</t>
   </si>
   <si>
     <t>NEDERLANDSE WATERSCHAPSBANK NV 0 16/02/2037</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>DE000NWB0AN7</t>
   </si>
   <si>
     <t>NRW BANK 0 28/07/2031</t>
   </si>
   <si>
     <t>DE000NWB0AF3</t>
   </si>
   <si>
     <t>NRW BANK 0.75 30/06/2028</t>
   </si>
   <si>
-    <t>1 516.44</t>
+    <t>1 645.89</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>2 665.29</t>
+    <t>2 908.64</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>7 339.18</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>3 484.93</t>
+    <t>3 715.07</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>5 120.93</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>7 545.86</t>
+    <t>8 070.58</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>3 747.52</t>
+    <t>4 051.37</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>4 882.19</t>
+    <t>5 270.55</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>3 820.34</t>
+    <t>4 263.58</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>2 191.44</t>
+    <t>2 385.62</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>7 272.25</t>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>5 379.45</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
+    <t>1 147.07</t>
+  </si>
+  <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>2 186.99</t>
+    <t>2 632.88</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
   </si>
   <si>
-    <t>9 261.37</t>
+    <t>10 161.78</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>6 779.45</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>3 287.67</t>
+    <t>3 863.01</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>5 159.59</t>
+    <t>5 547.95</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>1 479.04</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>XS2613162424</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
+  </si>
+  <si>
+    <t>2 962.60</t>
+  </si>
+  <si>
+    <t>XS2549543226</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
+  </si>
+  <si>
+    <t>3 842.47</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
+    <t>4 027.40</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>9 031.51</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THALES SA 4.25 18/10/2031</t>
+  </si>
+  <si>
+    <t>3 656.16</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>XS2314267449</t>
-[...76 lines deleted...]
-  <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
+    <t>1 112.94</t>
+  </si>
+  <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
-    <t>2 211.55</t>
+    <t>2 370.05</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>3 632.22</t>
+    <t>3 870.58</t>
   </si>
   <si>
     <t>CH1474856957</t>
   </si>
   <si>
     <t>UBS GROUP AG 11/08/2031</t>
   </si>
   <si>
-    <t>3 534.51</t>
+    <t>3 898.36</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>8 104.11</t>
-[...1 lines deleted...]
-  <si>
     <t>ES0280907041</t>
   </si>
   <si>
     <t>UNICAJA BANCO SA 22/06/2034</t>
   </si>
   <si>
-    <t>3 827.40</t>
+    <t>4 143.84</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>4 342.47</t>
-[...5 lines deleted...]
-    <t>VERIZON COMMUNICATIONS INC 15/08/2056</t>
+    <t>4 630.14</t>
+  </si>
+  <si>
+    <t>XS3310548105</t>
+  </si>
+  <si>
+    <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 128.08</t>
+    <t>1 257.53</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>1 078.52</t>
+    <t>1 171.73</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>3 431.51</t>
+    <t>3 647.26</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>2 988.87</t>
+    <t>3 351.68</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
+  </si>
+  <si>
+    <t>SX5E2612CR08</t>
+  </si>
+  <si>
+    <t>DEC26 SX5E C @ 6600.000000</t>
+  </si>
+  <si>
+    <t>SX5E2609CR01</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E C @ 6350.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2410,154 +2428,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>21512.0805</v>
+        <v>21578.6849</v>
       </c>
       <c r="D2">
-        <v>2785.11</v>
+        <v>2592.59</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>59913546.19</v>
+        <v>55944893.89</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>59913546.19</v>
+        <v>55944893.89</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1291.328</v>
+        <v>1279.568</v>
       </c>
       <c r="D3">
-        <v>3312.38</v>
+        <v>3084.75</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>4277376.92</v>
+        <v>3947158.92</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>4277376.92</v>
+        <v>3947158.92</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>106.16</v>
+        <v>98.85</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1061.62</v>
+        <v>988.57</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1061.62</v>
+        <v>988.57</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P263"/>
+  <dimension ref="A1:P268"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O263" sqref="O263"/>
+      <selection activeCell="O268" sqref="O268"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2579,13136 +2597,13386 @@
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
         <v>4917.0</v>
       </c>
       <c r="D2" s="1">
-        <v>71.82</v>
+        <v>64.46</v>
       </c>
       <c r="E2" s="1">
         <v>60.1332235103</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2">
         <v>0.91</v>
       </c>
       <c r="H2" s="1">
         <v>318275.06</v>
       </c>
       <c r="I2" s="1">
-        <v>70623.06</v>
+        <v>29696.42</v>
       </c>
       <c r="J2" s="1">
-        <v>22.189316373077</v>
+        <v>9.3304263299801</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>388898.12</v>
+        <v>347971.48</v>
       </c>
       <c r="N2" s="1">
-        <v>388898.12</v>
+        <v>347971.48</v>
       </c>
       <c r="O2" s="1">
-        <v>0.61</v>
+        <v>0.58</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>32</v>
       </c>
       <c r="C3" s="1">
-        <v>458.0</v>
+        <v>79.0</v>
       </c>
       <c r="D3" s="1">
-        <v>158.2</v>
+        <v>863.5</v>
       </c>
       <c r="E3" s="1">
-        <v>177.564650655</v>
+        <v>1569.2481012658</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>81324.61</v>
+        <v>123970.6</v>
       </c>
       <c r="I3" s="1">
-        <v>-8869.01</v>
+        <v>-55754.1</v>
       </c>
       <c r="J3" s="1">
-        <v>-10.90569017177</v>
+        <v>-44.97364697759</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>72455.6</v>
+        <v>68216.5</v>
       </c>
       <c r="N3" s="1">
-        <v>72455.6</v>
+        <v>68216.5</v>
       </c>
       <c r="O3" s="1">
         <v>0.11</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="1">
-        <v>79.0</v>
+        <v>1665.0</v>
       </c>
       <c r="D4" s="1">
-        <v>994.8</v>
+        <v>160.92</v>
       </c>
       <c r="E4" s="1">
-        <v>1569.2481012658</v>
+        <v>162.5392732733</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>123970.6</v>
+        <v>270627.89</v>
       </c>
       <c r="I4" s="1">
-        <v>-45381.4</v>
+        <v>-2696.09</v>
       </c>
       <c r="J4" s="1">
-        <v>-36.606582528438</v>
+        <v>-0.99623508870427</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>78589.2</v>
+        <v>267931.8</v>
       </c>
       <c r="N4" s="1">
-        <v>78589.2</v>
+        <v>267931.8</v>
       </c>
       <c r="O4" s="1">
-        <v>0.12</v>
+        <v>0.45</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" t="s">
         <v>36</v>
       </c>
       <c r="C5" s="1">
-        <v>1593.0</v>
+        <v>2573.0</v>
       </c>
       <c r="D5" s="1">
-        <v>184.24</v>
+        <v>47.86</v>
       </c>
       <c r="E5" s="1">
-        <v>162.4166541117</v>
+        <v>60.616066848</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>258729.73</v>
+        <v>155965.14</v>
       </c>
       <c r="I5" s="1">
-        <v>34764.59</v>
+        <v>-32821.36</v>
       </c>
       <c r="J5" s="1">
-        <v>13.436642940106</v>
+        <v>-21.044035865963</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>293494.32</v>
+        <v>123143.78</v>
       </c>
       <c r="N5" s="1">
-        <v>293494.32</v>
+        <v>123143.78</v>
       </c>
       <c r="O5" s="1">
-        <v>0.46</v>
+        <v>0.21</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="1">
-        <v>2573.0</v>
+        <v>6187.0</v>
       </c>
       <c r="D6" s="1">
-        <v>59.62</v>
+        <v>58.22</v>
       </c>
       <c r="E6" s="1">
-        <v>60.616066848</v>
+        <v>73.7148828188</v>
       </c>
       <c r="F6" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G6">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H6" s="1">
-        <v>155965.14</v>
+        <v>403437.76</v>
       </c>
       <c r="I6" s="1">
-        <v>-2562.88</v>
+        <v>-7975.13</v>
       </c>
       <c r="J6" s="1">
-        <v>-1.6432389955858</v>
+        <v>-1.9767931489606</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>153402.26</v>
+        <v>395462.63</v>
       </c>
       <c r="N6" s="1">
-        <v>153402.26</v>
+        <v>395462.63</v>
       </c>
       <c r="O6" s="1">
-        <v>0.24</v>
+        <v>0.66</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="1">
-        <v>6187.0</v>
+        <v>1035.0</v>
       </c>
       <c r="D7" s="1">
-        <v>66.86</v>
+        <v>347.6</v>
       </c>
       <c r="E7" s="1">
-        <v>73.7148828188</v>
+        <v>263.1028888889</v>
       </c>
       <c r="F7" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G7">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>403437.76</v>
+        <v>272311.49</v>
       </c>
       <c r="I7" s="1">
-        <v>52112.95</v>
+        <v>87454.51</v>
       </c>
       <c r="J7" s="1">
-        <v>12.917221729567</v>
+        <v>32.115615099458</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>455550.71</v>
+        <v>359766.0</v>
       </c>
       <c r="N7" s="1">
-        <v>455550.71</v>
+        <v>359766.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.71</v>
+        <v>0.6</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="1">
-        <v>1035.0</v>
+        <v>9855.0</v>
       </c>
       <c r="D8" s="1">
-        <v>382.2</v>
+        <v>23.19</v>
       </c>
       <c r="E8" s="1">
-        <v>263.1028888889</v>
+        <v>32.4873992897</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>272311.49</v>
+        <v>320163.32</v>
       </c>
       <c r="I8" s="1">
-        <v>123265.51</v>
+        <v>-91625.87</v>
       </c>
       <c r="J8" s="1">
-        <v>45.266363898196</v>
+        <v>-28.618478219179</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>395577.0</v>
+        <v>228537.45</v>
       </c>
       <c r="N8" s="1">
-        <v>395577.0</v>
+        <v>228537.45</v>
       </c>
       <c r="O8" s="1">
-        <v>0.62</v>
+        <v>0.38</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
-        <v>9855.0</v>
+        <v>2253.0</v>
       </c>
       <c r="D9" s="1">
-        <v>28.29</v>
+        <v>49.19</v>
       </c>
       <c r="E9" s="1">
-        <v>32.4873992897</v>
+        <v>69.0101154017</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>320163.32</v>
+        <v>155479.79</v>
       </c>
       <c r="I9" s="1">
-        <v>-41365.37</v>
+        <v>-44654.72</v>
       </c>
       <c r="J9" s="1">
-        <v>-12.92008403711</v>
+        <v>-28.720594490126</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>278797.95</v>
+        <v>110825.07</v>
       </c>
       <c r="N9" s="1">
-        <v>278797.95</v>
+        <v>110825.07</v>
       </c>
       <c r="O9" s="1">
-        <v>0.43</v>
+        <v>0.19</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
-        <v>2253.0</v>
+        <v>2709.0</v>
       </c>
       <c r="D10" s="1">
-        <v>52.74</v>
+        <v>59.16</v>
       </c>
       <c r="E10" s="1">
-        <v>69.0101154017</v>
+        <v>46.1333923957</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>155479.79</v>
+        <v>124975.36</v>
       </c>
       <c r="I10" s="1">
-        <v>-36656.57</v>
+        <v>35289.08</v>
       </c>
       <c r="J10" s="1">
-        <v>-23.576421089841</v>
+        <v>28.236830043938</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>118823.22</v>
+        <v>160264.44</v>
       </c>
       <c r="N10" s="1">
-        <v>118823.22</v>
+        <v>160264.44</v>
       </c>
       <c r="O10" s="1">
-        <v>0.19</v>
+        <v>0.27</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1">
-        <v>2709.0</v>
+        <v>3425.0</v>
       </c>
       <c r="D11" s="1">
-        <v>68.82</v>
+        <v>32.96</v>
       </c>
       <c r="E11" s="1">
-        <v>46.1333923957</v>
+        <v>36.36</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>124975.36</v>
+        <v>124533.0</v>
       </c>
       <c r="I11" s="1">
-        <v>61458.02</v>
+        <v>-11645.0</v>
       </c>
       <c r="J11" s="1">
-        <v>49.176109594723</v>
+        <v>-9.3509350935094</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>186433.38</v>
+        <v>112888.0</v>
       </c>
       <c r="N11" s="1">
-        <v>186433.38</v>
+        <v>112888.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.29</v>
+        <v>0.19</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
-        <v>3425.0</v>
+        <v>175.0</v>
       </c>
       <c r="D12" s="1">
-        <v>44.42</v>
+        <v>584.8</v>
       </c>
       <c r="E12" s="1">
-        <v>36.36</v>
+        <v>703.8</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>124533.0</v>
+        <v>123165.0</v>
       </c>
       <c r="I12" s="1">
-        <v>27605.5</v>
+        <v>-20825.0</v>
       </c>
       <c r="J12" s="1">
-        <v>22.167216721672</v>
+        <v>-16.908212560386</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>152138.5</v>
+        <v>102340.0</v>
       </c>
       <c r="N12" s="1">
-        <v>152138.5</v>
+        <v>102340.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.24</v>
+        <v>0.17</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="1">
-        <v>175.0</v>
+        <v>1066.0</v>
       </c>
       <c r="D13" s="1">
-        <v>657.4</v>
+        <v>1128.2</v>
       </c>
       <c r="E13" s="1">
-        <v>703.8</v>
+        <v>430.4675422139</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>123165.0</v>
+        <v>458878.4</v>
       </c>
       <c r="I13" s="1">
-        <v>-8120.0</v>
+        <v>743782.8</v>
       </c>
       <c r="J13" s="1">
-        <v>-6.5927820403524</v>
+        <v>162.08712373474</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>115045.0</v>
+        <v>1202661.2</v>
       </c>
       <c r="N13" s="1">
-        <v>115045.0</v>
+        <v>1202661.2</v>
       </c>
       <c r="O13" s="1">
-        <v>0.18</v>
+        <v>2.01</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="1">
-        <v>1066.0</v>
+        <v>8511.0</v>
       </c>
       <c r="D14" s="1">
-        <v>1233.4</v>
+        <v>37.7</v>
       </c>
       <c r="E14" s="1">
-        <v>430.4675422139</v>
+        <v>27.1786629068</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>458878.4</v>
+        <v>231317.6</v>
       </c>
       <c r="I14" s="1">
-        <v>855926.0</v>
+        <v>89547.1</v>
       </c>
       <c r="J14" s="1">
-        <v>186.52566780219</v>
+        <v>38.711753882973</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1314804.4</v>
+        <v>320864.7</v>
       </c>
       <c r="N14" s="1">
-        <v>1314804.4</v>
+        <v>320864.7</v>
       </c>
       <c r="O14" s="1">
-        <v>2.05</v>
+        <v>0.54</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="1">
-        <v>8511.0</v>
+        <v>24131.0</v>
       </c>
       <c r="D15" s="1">
-        <v>41.46</v>
+        <v>17.925</v>
       </c>
       <c r="E15" s="1">
-        <v>27.1786629068</v>
+        <v>9.942215822</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>231317.6</v>
+        <v>239915.61</v>
       </c>
       <c r="I15" s="1">
-        <v>121548.46</v>
+        <v>192632.57</v>
       </c>
       <c r="J15" s="1">
-        <v>52.546135702601</v>
+        <v>80.291803438717</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>352866.06</v>
+        <v>432548.18</v>
       </c>
       <c r="N15" s="1">
-        <v>352866.06</v>
+        <v>432548.18</v>
       </c>
       <c r="O15" s="1">
-        <v>0.55</v>
+        <v>0.72</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="1">
-        <v>24131.0</v>
+        <v>49171.0</v>
       </c>
       <c r="D16" s="1">
-        <v>19.75</v>
+        <v>9.245</v>
       </c>
       <c r="E16" s="1">
-        <v>9.942215822</v>
+        <v>8.8787281121</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>239915.61</v>
+        <v>436575.94</v>
       </c>
       <c r="I16" s="1">
-        <v>236671.64</v>
+        <v>18009.96</v>
       </c>
       <c r="J16" s="1">
-        <v>98.647870390759</v>
+        <v>4.1252754331812</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>476587.25</v>
+        <v>454585.9</v>
       </c>
       <c r="N16" s="1">
-        <v>476587.25</v>
+        <v>454585.9</v>
       </c>
       <c r="O16" s="1">
-        <v>0.74</v>
+        <v>0.76</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17" t="s">
         <v>60</v>
       </c>
       <c r="C17" s="1">
-        <v>49171.0</v>
+        <v>1228.0</v>
       </c>
       <c r="D17" s="1">
-        <v>10.79</v>
+        <v>90.7</v>
       </c>
       <c r="E17" s="1">
-        <v>8.8787281121</v>
+        <v>94.8537052117</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>436575.94</v>
+        <v>116480.35</v>
       </c>
       <c r="I17" s="1">
-        <v>93979.15</v>
+        <v>-5100.75</v>
       </c>
       <c r="J17" s="1">
-        <v>21.526415312763</v>
+        <v>-4.3790647950491</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>530555.09</v>
+        <v>111379.6</v>
       </c>
       <c r="N17" s="1">
-        <v>530555.09</v>
+        <v>111379.6</v>
       </c>
       <c r="O17" s="1">
-        <v>0.83</v>
+        <v>0.19</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>61</v>
       </c>
       <c r="B18" t="s">
         <v>62</v>
       </c>
       <c r="C18" s="1">
-        <v>866.0</v>
+        <v>2400.0</v>
       </c>
       <c r="D18" s="1">
-        <v>100.0</v>
+        <v>75.76</v>
       </c>
       <c r="E18" s="1">
-        <v>92.7894688222</v>
+        <v>80.6850458333</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>80355.68</v>
+        <v>193644.11</v>
       </c>
       <c r="I18" s="1">
-        <v>6244.32</v>
+        <v>-11820.11</v>
       </c>
       <c r="J18" s="1">
-        <v>7.770850797355</v>
+        <v>-6.1040379694482</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>86600.0</v>
+        <v>181824.0</v>
       </c>
       <c r="N18" s="1">
-        <v>86600.0</v>
+        <v>181824.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.13</v>
+        <v>0.3</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>63</v>
       </c>
       <c r="B19" t="s">
         <v>64</v>
       </c>
       <c r="C19" s="1">
-        <v>2400.0</v>
+        <v>2694.0</v>
       </c>
       <c r="D19" s="1">
-        <v>89.46</v>
+        <v>82.13</v>
       </c>
       <c r="E19" s="1">
-        <v>80.6850458333</v>
+        <v>77.4989383816</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>193644.11</v>
+        <v>208782.14</v>
       </c>
       <c r="I19" s="1">
-        <v>21059.89</v>
+        <v>12476.08</v>
       </c>
       <c r="J19" s="1">
-        <v>10.875564456879</v>
+        <v>5.9756452347888</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>214704.0</v>
+        <v>221258.22</v>
       </c>
       <c r="N19" s="1">
-        <v>214704.0</v>
+        <v>221258.22</v>
       </c>
       <c r="O19" s="1">
-        <v>0.33</v>
+        <v>0.37</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>65</v>
       </c>
       <c r="B20" t="s">
         <v>66</v>
       </c>
       <c r="C20" s="1">
-        <v>2694.0</v>
+        <v>74.0</v>
       </c>
       <c r="D20" s="1">
-        <v>95.5</v>
+        <v>10.996</v>
       </c>
       <c r="E20" s="1">
-        <v>77.4989383816</v>
+        <v>11.2048648649</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>208782.14</v>
+        <v>829.16</v>
       </c>
       <c r="I20" s="1">
-        <v>48494.86</v>
+        <v>-15.46</v>
       </c>
       <c r="J20" s="1">
-        <v>23.227494459057</v>
+        <v>-1.8645376043224</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>257277.0</v>
+        <v>813.7</v>
       </c>
       <c r="N20" s="1">
-        <v>257277.0</v>
+        <v>813.7</v>
       </c>
       <c r="O20" s="1">
-        <v>0.4</v>
+        <v>0.0</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>67</v>
       </c>
       <c r="B21" t="s">
         <v>68</v>
       </c>
       <c r="C21" s="1">
-        <v>141393.0</v>
+        <v>215814.0</v>
       </c>
       <c r="D21" s="1">
-        <v>11.28</v>
+        <v>10.562</v>
       </c>
       <c r="E21" s="1">
-        <v>11.2048152313</v>
+        <v>10.7596754613</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1584282.44</v>
+        <v>2322088.6</v>
       </c>
       <c r="I21" s="1">
-        <v>10630.6</v>
+        <v>-42661.13</v>
       </c>
       <c r="J21" s="1">
-        <v>0.67100409192189</v>
+        <v>-1.8371878661305</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1594913.04</v>
+        <v>2279427.47</v>
       </c>
       <c r="N21" s="1">
-        <v>1594913.04</v>
+        <v>2279427.47</v>
       </c>
       <c r="O21" s="1">
-        <v>2.48</v>
+        <v>3.81</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>69</v>
       </c>
       <c r="B22" t="s">
         <v>70</v>
       </c>
       <c r="C22" s="1">
-        <v>99576.0</v>
+        <v>2068.0</v>
       </c>
       <c r="D22" s="1">
-        <v>10.872</v>
+        <v>540.0</v>
       </c>
       <c r="E22" s="1">
-        <v>10.7300735117</v>
+        <v>672.8</v>
       </c>
       <c r="F22" t="s">
-        <v>8</v>
+        <v>71</v>
       </c>
       <c r="G22">
-        <v>1.0</v>
+        <v>10.81</v>
       </c>
       <c r="H22" s="1">
-        <v>1068457.8</v>
+        <v>130281.74</v>
       </c>
       <c r="I22" s="1">
-        <v>14132.47</v>
+        <v>-26948.24</v>
       </c>
       <c r="J22" s="1">
-        <v>1.3226980045445</v>
+        <v>-20.68458711098</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1082590.27</v>
+        <v>103333.5</v>
       </c>
       <c r="N22" s="1">
-        <v>1082590.27</v>
+        <v>103333.5</v>
       </c>
       <c r="O22" s="1">
-        <v>1.69</v>
+        <v>0.17</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B23" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C23" s="1">
-        <v>2068.0</v>
+        <v>1332.0</v>
       </c>
       <c r="D23" s="1">
-        <v>717.4</v>
+        <v>98.58</v>
       </c>
       <c r="E23" s="1">
-        <v>672.8</v>
+        <v>152.3323798799</v>
       </c>
       <c r="F23" t="s">
-        <v>73</v>
+        <v>8</v>
       </c>
       <c r="G23">
-        <v>10.65</v>
+        <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>130281.74</v>
+        <v>202906.73</v>
       </c>
       <c r="I23" s="1">
-        <v>8982.62</v>
+        <v>-71598.17</v>
       </c>
       <c r="J23" s="1">
-        <v>6.8947651451385</v>
+        <v>-35.286247035769</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>139264.36</v>
+        <v>131308.56</v>
       </c>
       <c r="N23" s="1">
-        <v>139264.36</v>
+        <v>131308.56</v>
       </c>
       <c r="O23" s="1">
         <v>0.22</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
-        <v>1332.0</v>
+        <v>1315.0</v>
       </c>
       <c r="D24" s="1">
-        <v>106.95</v>
+        <v>793.2</v>
       </c>
       <c r="E24" s="1">
-        <v>152.3323798799</v>
+        <v>878.6</v>
       </c>
       <c r="F24" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="G24">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H24" s="1">
-        <v>202906.73</v>
+        <v>154695.52</v>
       </c>
       <c r="I24" s="1">
-        <v>-60449.33</v>
+        <v>-15085.95</v>
       </c>
       <c r="J24" s="1">
-        <v>-29.791683104843</v>
+        <v>-9.7520277251727</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>142457.4</v>
+        <v>139609.57</v>
       </c>
       <c r="N24" s="1">
-        <v>142457.4</v>
+        <v>139609.57</v>
       </c>
       <c r="O24" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B25" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C25" s="1">
-        <v>1315.0</v>
+        <v>3593.0</v>
       </c>
       <c r="D25" s="1">
-        <v>983.2</v>
+        <v>68.08</v>
       </c>
       <c r="E25" s="1">
-        <v>878.6</v>
+        <v>85.5049679933</v>
       </c>
       <c r="F25" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="G25">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>154695.52</v>
+        <v>307219.35</v>
       </c>
       <c r="I25" s="1">
-        <v>18349.79</v>
+        <v>-62607.91</v>
       </c>
       <c r="J25" s="1">
-        <v>11.861875508741</v>
+        <v>-20.378895404863</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>173045.31</v>
+        <v>244611.44</v>
       </c>
       <c r="N25" s="1">
-        <v>173045.31</v>
+        <v>244611.44</v>
       </c>
       <c r="O25" s="1">
-        <v>0.27</v>
+        <v>0.41</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="1">
-        <v>3593.0</v>
+        <v>1902.0</v>
       </c>
       <c r="D26" s="1">
-        <v>86.24</v>
+        <v>130.4</v>
       </c>
       <c r="E26" s="1">
-        <v>85.5049679933</v>
+        <v>142.3228023134</v>
       </c>
       <c r="F26" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G26">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H26" s="1">
-        <v>307219.35</v>
+        <v>288562.9</v>
       </c>
       <c r="I26" s="1">
-        <v>2640.97</v>
+        <v>-16266.91</v>
       </c>
       <c r="J26" s="1">
-        <v>0.85963660817588</v>
+        <v>-5.6372146246104</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>309860.32</v>
+        <v>272295.99</v>
       </c>
       <c r="N26" s="1">
-        <v>309860.32</v>
+        <v>272295.99</v>
       </c>
       <c r="O26" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="1">
-        <v>1902.0</v>
+        <v>2511.0</v>
       </c>
       <c r="D27" s="1">
-        <v>157.25</v>
+        <v>68.5</v>
       </c>
       <c r="E27" s="1">
-        <v>142.3228023134</v>
+        <v>73.8652130625</v>
       </c>
       <c r="F27" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G27">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>288562.9</v>
+        <v>185475.55</v>
       </c>
       <c r="I27" s="1">
-        <v>40812.69</v>
+        <v>-13472.05</v>
       </c>
       <c r="J27" s="1">
-        <v>14.143429387492</v>
+        <v>-7.2635180216476</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>329375.59</v>
+        <v>172003.5</v>
       </c>
       <c r="N27" s="1">
-        <v>329375.59</v>
+        <v>172003.5</v>
       </c>
       <c r="O27" s="1">
-        <v>0.51</v>
+        <v>0.29</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="1">
-        <v>2511.0</v>
+        <v>6714.0</v>
       </c>
       <c r="D28" s="1">
-        <v>72.64</v>
+        <v>17.2</v>
       </c>
       <c r="E28" s="1">
-        <v>73.8652130625</v>
+        <v>17.6464060173</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>185475.55</v>
+        <v>118477.97</v>
       </c>
       <c r="I28" s="1">
-        <v>-3076.51</v>
+        <v>-2997.17</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.6587145852917</v>
+        <v>-2.5297276784874</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>182399.04</v>
+        <v>115480.8</v>
       </c>
       <c r="N28" s="1">
-        <v>182399.04</v>
+        <v>115480.8</v>
       </c>
       <c r="O28" s="1">
-        <v>0.28</v>
+        <v>0.19</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="1">
-        <v>3675.0</v>
+        <v>4538.0</v>
       </c>
       <c r="D29" s="1">
-        <v>18.55</v>
+        <v>24.76</v>
       </c>
       <c r="E29" s="1">
-        <v>17.29</v>
+        <v>30.675</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>63540.75</v>
+        <v>139203.15</v>
       </c>
       <c r="I29" s="1">
-        <v>4630.5</v>
+        <v>-26842.27</v>
       </c>
       <c r="J29" s="1">
-        <v>7.2874493927126</v>
+        <v>-19.282803585982</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>68171.25</v>
+        <v>112360.88</v>
       </c>
       <c r="N29" s="1">
-        <v>68171.25</v>
+        <v>112360.88</v>
       </c>
       <c r="O29" s="1">
-        <v>0.11</v>
+        <v>0.19</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>87</v>
       </c>
       <c r="B30" t="s">
         <v>88</v>
       </c>
       <c r="C30" s="1">
-        <v>4538.0</v>
+        <v>548.0</v>
       </c>
       <c r="D30" s="1">
-        <v>30.295</v>
+        <v>243.3</v>
       </c>
       <c r="E30" s="1">
-        <v>30.675</v>
+        <v>217.0630109489</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>139203.15</v>
+        <v>118950.53</v>
       </c>
       <c r="I30" s="1">
-        <v>-1724.44</v>
+        <v>14377.87</v>
       </c>
       <c r="J30" s="1">
-        <v>-1.238793806031</v>
+        <v>12.08726854769</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>137478.71</v>
+        <v>133328.4</v>
       </c>
       <c r="N30" s="1">
-        <v>137478.71</v>
+        <v>133328.4</v>
       </c>
       <c r="O30" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>89</v>
       </c>
       <c r="B31" t="s">
         <v>90</v>
       </c>
       <c r="C31" s="1">
-        <v>679.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>232.4</v>
+        <v>31.62</v>
       </c>
       <c r="E31" s="1">
-        <v>217.0630044183</v>
+        <v>31.346321</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>147385.78</v>
+        <v>313463.21</v>
       </c>
       <c r="I31" s="1">
-        <v>10413.82</v>
+        <v>2736.79</v>
       </c>
       <c r="J31" s="1">
-        <v>7.0656884266583</v>
+        <v>0.87308172464641</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>157799.6</v>
+        <v>316200.0</v>
       </c>
       <c r="N31" s="1">
-        <v>157799.6</v>
+        <v>316200.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.25</v>
+        <v>0.53</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>91</v>
       </c>
       <c r="B32" t="s">
         <v>92</v>
       </c>
       <c r="C32" s="1">
-        <v>10000.0</v>
+        <v>3396.0</v>
       </c>
       <c r="D32" s="1">
-        <v>34.09</v>
+        <v>58.12</v>
       </c>
       <c r="E32" s="1">
-        <v>31.346321</v>
+        <v>100.2072025913</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>313463.21</v>
+        <v>340303.66</v>
       </c>
       <c r="I32" s="1">
-        <v>27436.79</v>
+        <v>-142928.14</v>
       </c>
       <c r="J32" s="1">
-        <v>8.7527943071852</v>
+        <v>-42.000177135914</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>340900.0</v>
+        <v>197375.52</v>
       </c>
       <c r="N32" s="1">
-        <v>340900.0</v>
+        <v>197375.52</v>
       </c>
       <c r="O32" s="1">
-        <v>0.53</v>
+        <v>0.33</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>93</v>
       </c>
       <c r="B33" t="s">
         <v>94</v>
       </c>
       <c r="C33" s="1">
-        <v>3396.0</v>
+        <v>5607.0</v>
       </c>
       <c r="D33" s="1">
-        <v>60.44</v>
+        <v>18.48</v>
       </c>
       <c r="E33" s="1">
-        <v>100.2072025913</v>
+        <v>17.8275994293</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>340303.66</v>
+        <v>99959.35</v>
       </c>
       <c r="I33" s="1">
-        <v>-135049.42</v>
+        <v>3658.01</v>
       </c>
       <c r="J33" s="1">
-        <v>-39.684974296192</v>
+        <v>3.6594975857686</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>205254.24</v>
+        <v>103617.36</v>
       </c>
       <c r="N33" s="1">
-        <v>205254.24</v>
+        <v>103617.36</v>
       </c>
       <c r="O33" s="1">
-        <v>0.32</v>
+        <v>0.17</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>95</v>
       </c>
       <c r="B34" t="s">
         <v>96</v>
       </c>
       <c r="C34" s="1">
-        <v>5607.0</v>
+        <v>37356.0</v>
       </c>
       <c r="D34" s="1">
-        <v>19.68</v>
+        <v>4.272</v>
       </c>
       <c r="E34" s="1">
-        <v>17.8275994293</v>
+        <v>4.2959944855</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>99959.35</v>
+        <v>160481.17</v>
       </c>
       <c r="I34" s="1">
-        <v>10386.41</v>
+        <v>-896.34</v>
       </c>
       <c r="J34" s="1">
-        <v>10.390633792637</v>
+        <v>-0.55853281727694</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>110345.76</v>
+        <v>159584.83</v>
       </c>
       <c r="N34" s="1">
-        <v>110345.76</v>
+        <v>159584.83</v>
       </c>
       <c r="O34" s="1">
-        <v>0.17</v>
+        <v>0.27</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>97</v>
       </c>
       <c r="B35" t="s">
         <v>98</v>
       </c>
       <c r="C35" s="1">
-        <v>37356.0</v>
+        <v>62330.0</v>
       </c>
       <c r="D35" s="1">
-        <v>4.516</v>
+        <v>9.135</v>
       </c>
       <c r="E35" s="1">
-        <v>4.2959944855</v>
+        <v>7.4988986042</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>160481.17</v>
+        <v>467406.35</v>
       </c>
       <c r="I35" s="1">
-        <v>8218.53</v>
+        <v>101978.2</v>
       </c>
       <c r="J35" s="1">
-        <v>5.1211802605876</v>
+        <v>21.817889294829</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>168699.7</v>
+        <v>569384.55</v>
       </c>
       <c r="N35" s="1">
-        <v>168699.7</v>
+        <v>569384.55</v>
       </c>
       <c r="O35" s="1">
-        <v>0.26</v>
+        <v>0.95</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>99</v>
       </c>
       <c r="B36" t="s">
         <v>100</v>
       </c>
       <c r="C36" s="1">
-        <v>62330.0</v>
+        <v>2031.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.194</v>
+        <v>89.35</v>
       </c>
       <c r="E36" s="1">
-        <v>7.4988986042</v>
+        <v>104.5896996553</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>467406.35</v>
+        <v>212421.68</v>
       </c>
       <c r="I36" s="1">
-        <v>167985.67</v>
+        <v>-30951.83</v>
       </c>
       <c r="J36" s="1">
-        <v>35.939963160535</v>
+        <v>-14.570937392078</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>635392.02</v>
+        <v>181469.85</v>
       </c>
       <c r="N36" s="1">
-        <v>635392.02</v>
+        <v>181469.85</v>
       </c>
       <c r="O36" s="1">
-        <v>0.99</v>
+        <v>0.3</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>101</v>
       </c>
       <c r="B37" t="s">
         <v>102</v>
       </c>
       <c r="C37" s="1">
-        <v>2031.0</v>
+        <v>1301.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.7</v>
+        <v>194.75</v>
       </c>
       <c r="E37" s="1">
-        <v>104.5896996553</v>
+        <v>212.7660184473</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>212421.68</v>
+        <v>276808.59</v>
       </c>
       <c r="I37" s="1">
-        <v>-7899.98</v>
+        <v>-23438.84</v>
       </c>
       <c r="J37" s="1">
-        <v>-3.7190083422747</v>
+        <v>-8.4675262425924</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>204521.7</v>
+        <v>253369.75</v>
       </c>
       <c r="N37" s="1">
-        <v>204521.7</v>
+        <v>253369.75</v>
       </c>
       <c r="O37" s="1">
-        <v>0.32</v>
+        <v>0.42</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>103</v>
       </c>
       <c r="B38" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="1">
-        <v>1301.0</v>
+        <v>1206.0</v>
       </c>
       <c r="D38" s="1">
-        <v>225.2</v>
+        <v>203.8</v>
       </c>
       <c r="E38" s="1">
-        <v>212.7660184473</v>
+        <v>145.8824295191</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>276808.59</v>
+        <v>175934.21</v>
       </c>
       <c r="I38" s="1">
-        <v>16176.61</v>
+        <v>69848.59</v>
       </c>
       <c r="J38" s="1">
-        <v>5.8439696542654</v>
+        <v>39.70153956982</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>292985.2</v>
+        <v>245782.8</v>
       </c>
       <c r="N38" s="1">
-        <v>292985.2</v>
+        <v>245782.8</v>
       </c>
       <c r="O38" s="1">
-        <v>0.46</v>
+        <v>0.41</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>105</v>
       </c>
       <c r="B39" t="s">
         <v>106</v>
       </c>
       <c r="C39" s="1">
-        <v>1206.0</v>
+        <v>10183.0</v>
       </c>
       <c r="D39" s="1">
-        <v>192.6</v>
+        <v>33.35</v>
       </c>
       <c r="E39" s="1">
-        <v>145.8824295191</v>
+        <v>35.2736354709</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>175934.21</v>
+        <v>359191.43</v>
       </c>
       <c r="I39" s="1">
-        <v>56341.39</v>
+        <v>-19588.38</v>
       </c>
       <c r="J39" s="1">
-        <v>32.02412424508</v>
+        <v>-5.4534653012184</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>232275.6</v>
+        <v>339603.05</v>
       </c>
       <c r="N39" s="1">
-        <v>232275.6</v>
+        <v>339603.05</v>
       </c>
       <c r="O39" s="1">
-        <v>0.36</v>
+        <v>0.57</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>107</v>
       </c>
       <c r="B40" t="s">
         <v>108</v>
       </c>
       <c r="C40" s="1">
-        <v>10183.0</v>
+        <v>23.0</v>
       </c>
       <c r="D40" s="1">
-        <v>36.16</v>
+        <v>2678.0</v>
       </c>
       <c r="E40" s="1">
-        <v>35.2736354709</v>
+        <v>2988.0</v>
       </c>
       <c r="F40" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G40">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H40" s="1">
-        <v>359191.43</v>
+        <v>75018.01</v>
       </c>
       <c r="I40" s="1">
-        <v>9025.85</v>
+        <v>-7395.46</v>
       </c>
       <c r="J40" s="1">
-        <v>2.5128244290238</v>
+        <v>-9.858246039851</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>368217.28</v>
+        <v>67622.55</v>
       </c>
       <c r="N40" s="1">
-        <v>368217.28</v>
+        <v>67622.55</v>
       </c>
       <c r="O40" s="1">
-        <v>0.57</v>
+        <v>0.11</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>109</v>
       </c>
       <c r="B41" t="s">
         <v>110</v>
       </c>
       <c r="C41" s="1">
-        <v>23.0</v>
+        <v>2417.0</v>
       </c>
       <c r="D41" s="1">
-        <v>3092.0</v>
+        <v>66.16</v>
       </c>
       <c r="E41" s="1">
-        <v>2988.0</v>
+        <v>68.4870583368</v>
       </c>
       <c r="F41" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G41">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>75018.01</v>
+        <v>165533.22</v>
       </c>
       <c r="I41" s="1">
-        <v>3299.26</v>
+        <v>-5624.5</v>
       </c>
       <c r="J41" s="1">
-        <v>4.3979572372021</v>
+        <v>-3.3978074008347</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>78317.27</v>
+        <v>159908.72</v>
       </c>
       <c r="N41" s="1">
-        <v>78317.27</v>
+        <v>159908.72</v>
       </c>
       <c r="O41" s="1">
-        <v>0.12</v>
+        <v>0.27</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>111</v>
       </c>
       <c r="B42" t="s">
         <v>112</v>
       </c>
       <c r="C42" s="1">
-        <v>2417.0</v>
+        <v>104.0</v>
       </c>
       <c r="D42" s="1">
-        <v>83.18</v>
+        <v>1656.0</v>
       </c>
       <c r="E42" s="1">
-        <v>68.4870583368</v>
+        <v>2309.3461538462</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>165533.22</v>
+        <v>240172.0</v>
       </c>
       <c r="I42" s="1">
-        <v>35512.84</v>
+        <v>-67948.0</v>
       </c>
       <c r="J42" s="1">
-        <v>21.453603089458</v>
+        <v>-28.291391169662</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>201046.06</v>
+        <v>172224.0</v>
       </c>
       <c r="N42" s="1">
-        <v>201046.06</v>
+        <v>172224.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>113</v>
       </c>
       <c r="B43" t="s">
         <v>114</v>
       </c>
       <c r="C43" s="1">
-        <v>104.0</v>
+        <v>24256.0</v>
       </c>
       <c r="D43" s="1">
-        <v>2049.0</v>
+        <v>19.175</v>
       </c>
       <c r="E43" s="1">
-        <v>2309.3461538462</v>
+        <v>15.660905343</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>240172.0</v>
+        <v>379870.92</v>
       </c>
       <c r="I43" s="1">
-        <v>-27076.0</v>
+        <v>85237.88</v>
       </c>
       <c r="J43" s="1">
-        <v>-11.273587262462</v>
+        <v>22.4386431054</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>213096.0</v>
+        <v>465108.8</v>
       </c>
       <c r="N43" s="1">
-        <v>213096.0</v>
+        <v>465108.8</v>
       </c>
       <c r="O43" s="1">
-        <v>0.33</v>
+        <v>0.78</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>115</v>
       </c>
       <c r="B44" t="s">
         <v>116</v>
       </c>
       <c r="C44" s="1">
-        <v>24256.0</v>
+        <v>3404.0</v>
       </c>
       <c r="D44" s="1">
-        <v>20.05</v>
+        <v>50.56</v>
       </c>
       <c r="E44" s="1">
-        <v>15.660905343</v>
+        <v>48.0144300823</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>379870.92</v>
+        <v>163441.12</v>
       </c>
       <c r="I44" s="1">
-        <v>106461.88</v>
+        <v>8665.12</v>
       </c>
       <c r="J44" s="1">
-        <v>28.025804133678</v>
+        <v>5.3016768362821</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>486332.8</v>
+        <v>172106.24</v>
       </c>
       <c r="N44" s="1">
-        <v>486332.8</v>
+        <v>172106.24</v>
       </c>
       <c r="O44" s="1">
-        <v>0.76</v>
+        <v>0.29</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>117</v>
       </c>
       <c r="B45" t="s">
         <v>118</v>
       </c>
       <c r="C45" s="1">
-        <v>3404.0</v>
+        <v>9451.0</v>
       </c>
       <c r="D45" s="1">
-        <v>56.82</v>
+        <v>37.645</v>
       </c>
       <c r="E45" s="1">
-        <v>48.0144300823</v>
+        <v>29.8435234367</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>163441.12</v>
+        <v>282051.14</v>
       </c>
       <c r="I45" s="1">
-        <v>29974.16</v>
+        <v>73731.76</v>
       </c>
       <c r="J45" s="1">
-        <v>18.339424007863</v>
+        <v>26.141273529332</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>193415.28</v>
+        <v>355782.9</v>
       </c>
       <c r="N45" s="1">
-        <v>193415.28</v>
+        <v>355782.9</v>
       </c>
       <c r="O45" s="1">
-        <v>0.3</v>
+        <v>0.59</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>119</v>
       </c>
       <c r="B46" t="s">
         <v>120</v>
       </c>
       <c r="C46" s="1">
-        <v>9451.0</v>
+        <v>14284.0</v>
       </c>
       <c r="D46" s="1">
-        <v>45.825</v>
+        <v>21.93</v>
       </c>
       <c r="E46" s="1">
-        <v>29.8435234367</v>
+        <v>13.0022220666</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>282051.14</v>
+        <v>185723.74</v>
       </c>
       <c r="I46" s="1">
-        <v>151040.94</v>
+        <v>127524.38</v>
       </c>
       <c r="J46" s="1">
-        <v>53.550905697456</v>
+        <v>68.663478346925</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>433092.08</v>
+        <v>313248.12</v>
       </c>
       <c r="N46" s="1">
-        <v>433092.08</v>
+        <v>313248.12</v>
       </c>
       <c r="O46" s="1">
-        <v>0.67</v>
+        <v>0.52</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>121</v>
       </c>
       <c r="B47" t="s">
         <v>122</v>
       </c>
       <c r="C47" s="1">
-        <v>14284.0</v>
+        <v>85020.0</v>
       </c>
       <c r="D47" s="1">
-        <v>24.63</v>
+        <v>4.966</v>
       </c>
       <c r="E47" s="1">
-        <v>13.0022220666</v>
+        <v>5.260770407</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>185723.74</v>
+        <v>447270.7</v>
       </c>
       <c r="I47" s="1">
-        <v>166091.18</v>
+        <v>-25061.38</v>
       </c>
       <c r="J47" s="1">
-        <v>89.429159675548</v>
+        <v>-5.6031794615654</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>351814.92</v>
+        <v>422209.32</v>
       </c>
       <c r="N47" s="1">
-        <v>351814.92</v>
+        <v>422209.32</v>
       </c>
       <c r="O47" s="1">
-        <v>0.55</v>
+        <v>0.7</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>123</v>
       </c>
       <c r="B48" t="s">
         <v>124</v>
       </c>
       <c r="C48" s="1">
-        <v>85020.0</v>
+        <v>1757.0</v>
       </c>
       <c r="D48" s="1">
-        <v>5.835</v>
+        <v>103.45</v>
       </c>
       <c r="E48" s="1">
-        <v>5.260770407</v>
+        <v>117.9</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>447270.7</v>
+        <v>207150.3</v>
       </c>
       <c r="I48" s="1">
-        <v>48821.0</v>
+        <v>-25388.65</v>
       </c>
       <c r="J48" s="1">
-        <v>10.915313701523</v>
+        <v>-12.25614927905</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>496091.7</v>
+        <v>181761.65</v>
       </c>
       <c r="N48" s="1">
-        <v>496091.7</v>
+        <v>181761.65</v>
       </c>
       <c r="O48" s="1">
-        <v>0.77</v>
+        <v>0.3</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>125</v>
       </c>
       <c r="B49" t="s">
         <v>126</v>
       </c>
       <c r="C49" s="1">
-        <v>1757.0</v>
+        <v>1764.0</v>
       </c>
       <c r="D49" s="1">
-        <v>114.8</v>
+        <v>65.45</v>
       </c>
       <c r="E49" s="1">
-        <v>117.9</v>
+        <v>86.5095068027</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>207150.3</v>
+        <v>152602.77</v>
       </c>
       <c r="I49" s="1">
-        <v>-5446.7</v>
+        <v>-37148.97</v>
       </c>
       <c r="J49" s="1">
-        <v>-2.6293469041561</v>
+        <v>-24.343575152666</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>201703.6</v>
+        <v>115453.8</v>
       </c>
       <c r="N49" s="1">
-        <v>201703.6</v>
+        <v>115453.8</v>
       </c>
       <c r="O49" s="1">
-        <v>0.31</v>
+        <v>0.19</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>127</v>
       </c>
       <c r="B50" t="s">
         <v>128</v>
       </c>
       <c r="C50" s="1">
-        <v>1764.0</v>
+        <v>1457.0</v>
       </c>
       <c r="D50" s="1">
-        <v>75.3</v>
+        <v>95.9</v>
       </c>
       <c r="E50" s="1">
-        <v>86.5095068027</v>
+        <v>98.9054975978</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>152602.77</v>
+        <v>144105.31</v>
       </c>
       <c r="I50" s="1">
-        <v>-19773.57</v>
+        <v>-4379.01</v>
       </c>
       <c r="J50" s="1">
-        <v>-12.957543300164</v>
+        <v>-3.0387568646846</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>132829.2</v>
+        <v>139726.3</v>
       </c>
       <c r="N50" s="1">
-        <v>132829.2</v>
+        <v>139726.3</v>
       </c>
       <c r="O50" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>129</v>
       </c>
       <c r="B51" t="s">
         <v>130</v>
       </c>
       <c r="C51" s="1">
-        <v>1457.0</v>
+        <v>58846.0</v>
       </c>
       <c r="D51" s="1">
-        <v>111.5</v>
+        <v>4.685</v>
       </c>
       <c r="E51" s="1">
-        <v>98.9054975978</v>
+        <v>3.5730685178</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>144105.31</v>
+        <v>210260.79</v>
       </c>
       <c r="I51" s="1">
-        <v>18350.19</v>
+        <v>65432.72</v>
       </c>
       <c r="J51" s="1">
-        <v>12.733874969632</v>
+        <v>31.119791759557</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>162455.5</v>
+        <v>275693.51</v>
       </c>
       <c r="N51" s="1">
-        <v>162455.5</v>
+        <v>275693.51</v>
       </c>
       <c r="O51" s="1">
-        <v>0.25</v>
+        <v>0.46</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>131</v>
       </c>
       <c r="B52" t="s">
         <v>132</v>
       </c>
       <c r="C52" s="1">
-        <v>58846.0</v>
+        <v>5101.0</v>
       </c>
       <c r="D52" s="1">
-        <v>4.801</v>
+        <v>22.83</v>
       </c>
       <c r="E52" s="1">
-        <v>3.5730685178</v>
+        <v>24.58</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>210260.79</v>
+        <v>125382.58</v>
       </c>
       <c r="I52" s="1">
-        <v>72258.86</v>
+        <v>-8926.75</v>
       </c>
       <c r="J52" s="1">
-        <v>34.366302913634</v>
+        <v>-7.1196094385679</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>282519.65</v>
+        <v>116455.83</v>
       </c>
       <c r="N52" s="1">
-        <v>282519.65</v>
+        <v>116455.83</v>
       </c>
       <c r="O52" s="1">
-        <v>0.44</v>
+        <v>0.19</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>133</v>
       </c>
       <c r="B53" t="s">
         <v>134</v>
       </c>
       <c r="C53" s="1">
-        <v>5101.0</v>
+        <v>2033.0</v>
       </c>
       <c r="D53" s="1">
-        <v>27.08</v>
+        <v>167.24</v>
       </c>
       <c r="E53" s="1">
-        <v>24.58</v>
+        <v>120.0435956714</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>125382.58</v>
+        <v>244048.63</v>
       </c>
       <c r="I53" s="1">
-        <v>12752.5</v>
+        <v>95950.29</v>
       </c>
       <c r="J53" s="1">
-        <v>10.170870626526</v>
+        <v>39.316053525889</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>138135.08</v>
+        <v>339998.92</v>
       </c>
       <c r="N53" s="1">
-        <v>138135.08</v>
+        <v>339998.92</v>
       </c>
       <c r="O53" s="1">
-        <v>0.22</v>
+        <v>0.57</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>135</v>
       </c>
       <c r="B54" t="s">
         <v>136</v>
       </c>
       <c r="C54" s="1">
-        <v>2033.0</v>
+        <v>974.0</v>
       </c>
       <c r="D54" s="1">
-        <v>178.24</v>
+        <v>131.65</v>
       </c>
       <c r="E54" s="1">
-        <v>120.0435956714</v>
+        <v>109.6374332649</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>244048.63</v>
+        <v>106786.86</v>
       </c>
       <c r="I54" s="1">
-        <v>118313.29</v>
+        <v>21440.24</v>
       </c>
       <c r="J54" s="1">
-        <v>48.479391177078</v>
+        <v>20.077601307876</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>362361.92</v>
+        <v>128227.1</v>
       </c>
       <c r="N54" s="1">
-        <v>362361.92</v>
+        <v>128227.1</v>
       </c>
       <c r="O54" s="1">
-        <v>0.56</v>
+        <v>0.21</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>137</v>
       </c>
       <c r="B55" t="s">
         <v>138</v>
       </c>
       <c r="C55" s="1">
-        <v>708.0</v>
+        <v>450.0</v>
       </c>
       <c r="D55" s="1">
-        <v>153.85</v>
+        <v>466.7</v>
       </c>
       <c r="E55" s="1">
-        <v>97.098319209</v>
+        <v>478.8866222222</v>
       </c>
       <c r="F55" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G55">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H55" s="1">
-        <v>68745.61</v>
+        <v>211105.08</v>
       </c>
       <c r="I55" s="1">
-        <v>40180.19</v>
+        <v>19465.27</v>
       </c>
       <c r="J55" s="1">
-        <v>58.447644875069</v>
+        <v>9.2206544721709</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>108925.8</v>
+        <v>230570.35</v>
       </c>
       <c r="N55" s="1">
-        <v>108925.8</v>
+        <v>230570.35</v>
       </c>
       <c r="O55" s="1">
-        <v>0.17</v>
+        <v>0.38</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>139</v>
       </c>
       <c r="B56" t="s">
         <v>140</v>
       </c>
       <c r="C56" s="1">
-        <v>450.0</v>
+        <v>779.0</v>
       </c>
       <c r="D56" s="1">
-        <v>536.2</v>
+        <v>347.7</v>
       </c>
       <c r="E56" s="1">
-        <v>478.8866222222</v>
+        <v>398.6110397946</v>
       </c>
       <c r="F56" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G56">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>211105.08</v>
+        <v>310518.0</v>
       </c>
       <c r="I56" s="1">
-        <v>54618.17</v>
+        <v>-39659.7</v>
       </c>
       <c r="J56" s="1">
-        <v>25.872503873426</v>
+        <v>-12.772109829382</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>265723.25</v>
+        <v>270858.3</v>
       </c>
       <c r="N56" s="1">
-        <v>265723.25</v>
+        <v>270858.3</v>
       </c>
       <c r="O56" s="1">
-        <v>0.41</v>
+        <v>0.45</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>141</v>
       </c>
       <c r="B57" t="s">
         <v>142</v>
       </c>
       <c r="C57" s="1">
-        <v>779.0</v>
+        <v>675.0</v>
       </c>
       <c r="D57" s="1">
-        <v>397.4</v>
+        <v>457.95</v>
       </c>
       <c r="E57" s="1">
-        <v>398.6110397946</v>
+        <v>641.9851851852</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>310518.0</v>
+        <v>433340.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-943.4</v>
+        <v>-124223.75</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.30381491572147</v>
+        <v>-28.666578206489</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>309574.6</v>
+        <v>309116.25</v>
       </c>
       <c r="N57" s="1">
-        <v>309574.6</v>
+        <v>309116.25</v>
       </c>
       <c r="O57" s="1">
-        <v>0.48</v>
+        <v>0.52</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>143</v>
       </c>
       <c r="B58" t="s">
         <v>144</v>
       </c>
       <c r="C58" s="1">
-        <v>675.0</v>
+        <v>2424.0</v>
       </c>
       <c r="D58" s="1">
-        <v>544.1</v>
+        <v>104.05</v>
       </c>
       <c r="E58" s="1">
-        <v>641.9851851852</v>
+        <v>128.812450495</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>433340.0</v>
+        <v>312241.38</v>
       </c>
       <c r="I58" s="1">
-        <v>-66072.5</v>
+        <v>-60024.18</v>
       </c>
       <c r="J58" s="1">
-        <v>-15.247265426686</v>
+        <v>-19.223646782499</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>367267.5</v>
+        <v>252217.2</v>
       </c>
       <c r="N58" s="1">
-        <v>367267.5</v>
+        <v>252217.2</v>
       </c>
       <c r="O58" s="1">
-        <v>0.57</v>
+        <v>0.42</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>145</v>
       </c>
       <c r="B59" t="s">
         <v>146</v>
       </c>
       <c r="C59" s="1">
-        <v>2424.0</v>
+        <v>10868.0</v>
       </c>
       <c r="D59" s="1">
-        <v>128.3</v>
+        <v>14.035</v>
       </c>
       <c r="E59" s="1">
-        <v>128.812450495</v>
+        <v>11.7760222672</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>312241.38</v>
+        <v>127981.81</v>
       </c>
       <c r="I59" s="1">
-        <v>-1242.18</v>
+        <v>24550.57</v>
       </c>
       <c r="J59" s="1">
-        <v>-0.39782683512352</v>
+        <v>19.182858876586</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>310999.2</v>
+        <v>152532.38</v>
       </c>
       <c r="N59" s="1">
-        <v>310999.2</v>
+        <v>152532.38</v>
       </c>
       <c r="O59" s="1">
-        <v>0.48</v>
+        <v>0.25</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>147</v>
       </c>
       <c r="B60" t="s">
         <v>148</v>
       </c>
       <c r="C60" s="1">
-        <v>10868.0</v>
+        <v>2377.0</v>
       </c>
       <c r="D60" s="1">
-        <v>17.705</v>
+        <v>52.1</v>
       </c>
       <c r="E60" s="1">
-        <v>11.7760222672</v>
+        <v>52.2037989062</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>127981.81</v>
+        <v>124088.43</v>
       </c>
       <c r="I60" s="1">
-        <v>64436.13</v>
+        <v>-246.73</v>
       </c>
       <c r="J60" s="1">
-        <v>50.347881468468</v>
+        <v>-0.19883400894024</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>192417.94</v>
+        <v>123841.7</v>
       </c>
       <c r="N60" s="1">
-        <v>192417.94</v>
+        <v>123841.7</v>
       </c>
       <c r="O60" s="1">
-        <v>0.3</v>
+        <v>0.21</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>149</v>
       </c>
       <c r="B61" t="s">
         <v>150</v>
       </c>
       <c r="C61" s="1">
-        <v>2377.0</v>
+        <v>232.0</v>
       </c>
       <c r="D61" s="1">
-        <v>58.44</v>
+        <v>520.8</v>
       </c>
       <c r="E61" s="1">
-        <v>52.2037989062</v>
+        <v>299.5556034483</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>124088.43</v>
+        <v>69496.9</v>
       </c>
       <c r="I61" s="1">
-        <v>14823.45</v>
+        <v>51328.7</v>
       </c>
       <c r="J61" s="1">
-        <v>11.945876017611</v>
+        <v>73.857538969364</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>138911.88</v>
+        <v>120825.6</v>
       </c>
       <c r="N61" s="1">
-        <v>138911.88</v>
+        <v>120825.6</v>
       </c>
       <c r="O61" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>151</v>
       </c>
       <c r="B62" t="s">
         <v>152</v>
       </c>
       <c r="C62" s="1">
-        <v>232.0</v>
+        <v>4048.0</v>
       </c>
       <c r="D62" s="1">
-        <v>555.6</v>
+        <v>75.86</v>
       </c>
       <c r="E62" s="1">
-        <v>299.5556034483</v>
+        <v>77.7892835968</v>
       </c>
       <c r="F62" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G62">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H62" s="1">
-        <v>69496.9</v>
+        <v>334345.57</v>
       </c>
       <c r="I62" s="1">
-        <v>59402.3</v>
+        <v>2791.48</v>
       </c>
       <c r="J62" s="1">
-        <v>85.474747794506</v>
+        <v>0.8349086246305</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>128899.2</v>
+        <v>337137.05</v>
       </c>
       <c r="N62" s="1">
-        <v>128899.2</v>
+        <v>337137.05</v>
       </c>
       <c r="O62" s="1">
-        <v>0.2</v>
+        <v>0.56</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>153</v>
       </c>
       <c r="B63" t="s">
         <v>154</v>
       </c>
       <c r="C63" s="1">
-        <v>4048.0</v>
+        <v>932.0</v>
       </c>
       <c r="D63" s="1">
-        <v>83.98</v>
+        <v>112.6</v>
       </c>
       <c r="E63" s="1">
-        <v>77.7892835968</v>
+        <v>79.9718133047</v>
       </c>
       <c r="F63" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G63">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>334345.57</v>
+        <v>74533.73</v>
       </c>
       <c r="I63" s="1">
-        <v>40029.23</v>
+        <v>30409.47</v>
       </c>
       <c r="J63" s="1">
-        <v>11.972412255978</v>
+        <v>40.799608445733</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>374374.8</v>
+        <v>104943.2</v>
       </c>
       <c r="N63" s="1">
-        <v>374374.8</v>
+        <v>104943.2</v>
       </c>
       <c r="O63" s="1">
-        <v>0.58</v>
+        <v>0.18</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>155</v>
       </c>
       <c r="B64" t="s">
         <v>156</v>
       </c>
       <c r="C64" s="1">
-        <v>932.0</v>
+        <v>28728.0</v>
       </c>
       <c r="D64" s="1">
-        <v>122.3</v>
+        <v>6.916</v>
       </c>
       <c r="E64" s="1">
-        <v>79.9718133047</v>
+        <v>5.3124000975</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>74533.73</v>
+        <v>152614.63</v>
       </c>
       <c r="I64" s="1">
-        <v>39449.87</v>
+        <v>46068.22</v>
       </c>
       <c r="J64" s="1">
-        <v>52.928881997453</v>
+        <v>30.185978893373</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>113983.6</v>
+        <v>198682.85</v>
       </c>
       <c r="N64" s="1">
-        <v>113983.6</v>
+        <v>198682.85</v>
       </c>
       <c r="O64" s="1">
-        <v>0.18</v>
+        <v>0.33</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>157</v>
       </c>
       <c r="B65" t="s">
         <v>158</v>
       </c>
       <c r="C65" s="1">
-        <v>28728.0</v>
+        <v>4005.0</v>
       </c>
       <c r="D65" s="1">
-        <v>6.484</v>
+        <v>115.6</v>
       </c>
       <c r="E65" s="1">
-        <v>5.3124000975</v>
+        <v>114.3359001248</v>
       </c>
       <c r="F65" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G65">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H65" s="1">
-        <v>152614.63</v>
+        <v>492805.94</v>
       </c>
       <c r="I65" s="1">
-        <v>33657.72</v>
+        <v>15486.31</v>
       </c>
       <c r="J65" s="1">
-        <v>22.054058644312</v>
+        <v>3.1424763264826</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>186272.35</v>
+        <v>508292.25</v>
       </c>
       <c r="N65" s="1">
-        <v>186272.35</v>
+        <v>508292.25</v>
       </c>
       <c r="O65" s="1">
-        <v>0.29</v>
+        <v>0.85</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>159</v>
       </c>
       <c r="B66" t="s">
         <v>160</v>
       </c>
       <c r="C66" s="1">
-        <v>4005.0</v>
+        <v>2908.0</v>
       </c>
       <c r="D66" s="1">
-        <v>130.5</v>
+        <v>350.6</v>
       </c>
       <c r="E66" s="1">
-        <v>114.3359001248</v>
+        <v>383.2</v>
       </c>
       <c r="F66" t="s">
-        <v>30</v>
+        <v>76</v>
       </c>
       <c r="G66">
-        <v>0.91</v>
+        <v>7.47</v>
       </c>
       <c r="H66" s="1">
-        <v>492805.94</v>
+        <v>149204.08</v>
       </c>
       <c r="I66" s="1">
-        <v>82770.85</v>
+        <v>-12741.67</v>
       </c>
       <c r="J66" s="1">
-        <v>16.795830423635</v>
+        <v>-8.5397597706443</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>575576.79</v>
+        <v>136462.41</v>
       </c>
       <c r="N66" s="1">
-        <v>575576.79</v>
+        <v>136462.41</v>
       </c>
       <c r="O66" s="1">
-        <v>0.9</v>
+        <v>0.23</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>161</v>
       </c>
       <c r="B67" t="s">
         <v>162</v>
       </c>
       <c r="C67" s="1">
-        <v>3179.0</v>
+        <v>974.0</v>
       </c>
       <c r="D67" s="1">
-        <v>237.9</v>
+        <v>1071.41</v>
       </c>
       <c r="E67" s="1">
-        <v>560.4548317081</v>
+        <v>1070.7564887064</v>
       </c>
       <c r="F67" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="G67">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>239080.75</v>
+        <v>1042916.82</v>
       </c>
       <c r="I67" s="1">
-        <v>-137858.22</v>
+        <v>636.52</v>
       </c>
       <c r="J67" s="1">
-        <v>-57.661781636539</v>
+        <v>0.061032671809819</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>101222.53</v>
+        <v>1043553.34</v>
       </c>
       <c r="N67" s="1">
-        <v>101222.53</v>
+        <v>1043553.34</v>
       </c>
       <c r="O67" s="1">
-        <v>0.16</v>
+        <v>1.74</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>163</v>
       </c>
       <c r="B68" t="s">
         <v>164</v>
       </c>
       <c r="C68" s="1">
-        <v>2908.0</v>
+        <v>9347.0</v>
       </c>
       <c r="D68" s="1">
-        <v>375.5</v>
+        <v>131.72</v>
       </c>
       <c r="E68" s="1">
-        <v>383.2</v>
+        <v>113.3271787739</v>
       </c>
       <c r="F68" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="G68">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>149204.08</v>
+        <v>1059269.14</v>
       </c>
       <c r="I68" s="1">
-        <v>-3054.85</v>
+        <v>171917.7</v>
       </c>
       <c r="J68" s="1">
-        <v>-2.0474306064553</v>
+        <v>16.229841265837</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>146149.23</v>
+        <v>1231186.84</v>
       </c>
       <c r="N68" s="1">
-        <v>146149.23</v>
+        <v>1231186.84</v>
       </c>
       <c r="O68" s="1">
-        <v>0.23</v>
+        <v>2.06</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>165</v>
       </c>
       <c r="B69" t="s">
         <v>166</v>
       </c>
       <c r="C69" s="1">
-        <v>988.0</v>
+        <v>2360.0</v>
       </c>
       <c r="D69" s="1">
-        <v>1070.11</v>
+        <v>64.52</v>
       </c>
       <c r="E69" s="1">
-        <v>1069.4126720648</v>
+        <v>83.8</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>1056579.72</v>
+        <v>197768.0</v>
       </c>
       <c r="I69" s="1">
-        <v>688.96</v>
+        <v>-45500.8</v>
       </c>
       <c r="J69" s="1">
-        <v>0.065206627286013</v>
+        <v>-23.007159904535</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>1057268.68</v>
+        <v>152267.2</v>
       </c>
       <c r="N69" s="1">
-        <v>1057268.68</v>
+        <v>152267.2</v>
       </c>
       <c r="O69" s="1">
-        <v>1.65</v>
+        <v>0.25</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>167</v>
       </c>
       <c r="B70" t="s">
         <v>168</v>
       </c>
       <c r="C70" s="1">
-        <v>9347.0</v>
+        <v>3549.0</v>
       </c>
       <c r="D70" s="1">
-        <v>134.38</v>
+        <v>40.02</v>
       </c>
       <c r="E70" s="1">
-        <v>113.3271787739</v>
+        <v>45.4550014088</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>1059269.14</v>
+        <v>161319.8</v>
       </c>
       <c r="I70" s="1">
-        <v>196780.72</v>
+        <v>-19288.82</v>
       </c>
       <c r="J70" s="1">
-        <v>18.577027553167</v>
+        <v>-11.956883160034</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1256049.86</v>
+        <v>142030.98</v>
       </c>
       <c r="N70" s="1">
-        <v>1256049.86</v>
+        <v>142030.98</v>
       </c>
       <c r="O70" s="1">
-        <v>1.96</v>
+        <v>0.24</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>169</v>
       </c>
       <c r="B71" t="s">
         <v>170</v>
       </c>
       <c r="C71" s="1">
-        <v>2360.0</v>
+        <v>2409.0</v>
       </c>
       <c r="D71" s="1">
-        <v>78.26</v>
+        <v>70.52</v>
       </c>
       <c r="E71" s="1">
-        <v>83.8</v>
+        <v>102.5715068493</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>197768.0</v>
+        <v>247094.76</v>
       </c>
       <c r="I71" s="1">
-        <v>-13074.4</v>
+        <v>-77212.08</v>
       </c>
       <c r="J71" s="1">
-        <v>-6.6109785202864</v>
+        <v>-31.247963331962</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>184693.6</v>
+        <v>169882.68</v>
       </c>
       <c r="N71" s="1">
-        <v>184693.6</v>
+        <v>169882.68</v>
       </c>
       <c r="O71" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>171</v>
       </c>
       <c r="B72" t="s">
         <v>172</v>
       </c>
       <c r="C72" s="1">
-        <v>3549.0</v>
+        <v>3533.0</v>
       </c>
       <c r="D72" s="1">
-        <v>43.51</v>
+        <v>27.64</v>
       </c>
       <c r="E72" s="1">
-        <v>45.4550014088</v>
+        <v>31.87</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>161319.8</v>
+        <v>112596.71</v>
       </c>
       <c r="I72" s="1">
-        <v>-6902.81</v>
+        <v>-14944.59</v>
       </c>
       <c r="J72" s="1">
-        <v>-4.278960177238</v>
+        <v>-13.27267022278</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>154416.99</v>
+        <v>97652.12</v>
       </c>
       <c r="N72" s="1">
-        <v>154416.99</v>
+        <v>97652.12</v>
       </c>
       <c r="O72" s="1">
-        <v>0.24</v>
+        <v>0.16</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>173</v>
       </c>
       <c r="B73" t="s">
         <v>174</v>
       </c>
       <c r="C73" s="1">
-        <v>2409.0</v>
+        <v>2316.0</v>
       </c>
       <c r="D73" s="1">
-        <v>75.42</v>
+        <v>51.74</v>
       </c>
       <c r="E73" s="1">
-        <v>102.5715068493</v>
+        <v>52.35</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>247094.76</v>
+        <v>121242.6</v>
       </c>
       <c r="I73" s="1">
-        <v>-65407.98</v>
+        <v>-1412.76</v>
       </c>
       <c r="J73" s="1">
-        <v>-26.470808203298</v>
+        <v>-1.1652340019102</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>181686.78</v>
+        <v>119829.84</v>
       </c>
       <c r="N73" s="1">
-        <v>181686.78</v>
+        <v>119829.84</v>
       </c>
       <c r="O73" s="1">
-        <v>0.28</v>
+        <v>0.2</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>175</v>
       </c>
       <c r="B74" t="s">
         <v>176</v>
       </c>
       <c r="C74" s="1">
-        <v>3533.0</v>
+        <v>2030.0</v>
       </c>
       <c r="D74" s="1">
-        <v>32.11</v>
+        <v>300.9</v>
       </c>
       <c r="E74" s="1">
-        <v>31.87</v>
+        <v>346.3403694581</v>
       </c>
       <c r="F74" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G74">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H74" s="1">
-        <v>112596.71</v>
+        <v>757803.64</v>
       </c>
       <c r="I74" s="1">
-        <v>847.92</v>
+        <v>-87191.57</v>
       </c>
       <c r="J74" s="1">
-        <v>0.75305930342014</v>
+        <v>-11.505826232241</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>113444.63</v>
+        <v>670612.07</v>
       </c>
       <c r="N74" s="1">
-        <v>113444.63</v>
+        <v>670612.07</v>
       </c>
       <c r="O74" s="1">
-        <v>0.18</v>
+        <v>1.12</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>177</v>
       </c>
       <c r="B75" t="s">
         <v>178</v>
       </c>
       <c r="C75" s="1">
-        <v>2316.0</v>
+        <v>965.0</v>
       </c>
       <c r="D75" s="1">
-        <v>56.93</v>
+        <v>281.6</v>
       </c>
       <c r="E75" s="1">
-        <v>52.35</v>
+        <v>260.4846839378</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>121242.6</v>
+        <v>251367.72</v>
       </c>
       <c r="I75" s="1">
-        <v>10607.28</v>
+        <v>20376.28</v>
       </c>
       <c r="J75" s="1">
-        <v>8.748806112703</v>
+        <v>8.1061641486823</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>131849.88</v>
+        <v>271744.0</v>
       </c>
       <c r="N75" s="1">
-        <v>131849.88</v>
+        <v>271744.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.21</v>
+        <v>0.45</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>179</v>
       </c>
       <c r="B76" t="s">
         <v>180</v>
       </c>
       <c r="C76" s="1">
-        <v>2030.0</v>
+        <v>36310.0</v>
       </c>
       <c r="D76" s="1">
-        <v>367.0</v>
+        <v>3.42</v>
       </c>
       <c r="E76" s="1">
-        <v>346.3403694581</v>
+        <v>2.5731999449</v>
       </c>
       <c r="F76" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G76">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>757803.64</v>
+        <v>93432.89</v>
       </c>
       <c r="I76" s="1">
-        <v>62646.78</v>
+        <v>30747.31</v>
       </c>
       <c r="J76" s="1">
-        <v>8.2668882403362</v>
+        <v>32.908443696861</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>820450.42</v>
+        <v>124180.2</v>
       </c>
       <c r="N76" s="1">
-        <v>820450.42</v>
+        <v>124180.2</v>
       </c>
       <c r="O76" s="1">
-        <v>1.28</v>
+        <v>0.21</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>181</v>
       </c>
       <c r="B77" t="s">
         <v>182</v>
       </c>
       <c r="C77" s="1">
-        <v>965.0</v>
+        <v>4572.0</v>
       </c>
       <c r="D77" s="1">
-        <v>340.0</v>
+        <v>77.79</v>
       </c>
       <c r="E77" s="1">
-        <v>260.4846839378</v>
+        <v>97.4893416448</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>251367.72</v>
+        <v>445721.27</v>
       </c>
       <c r="I77" s="1">
-        <v>76732.28</v>
+        <v>-90065.39</v>
       </c>
       <c r="J77" s="1">
-        <v>30.525908418153</v>
+        <v>-20.20666188984</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>328100.0</v>
+        <v>355655.88</v>
       </c>
       <c r="N77" s="1">
-        <v>328100.0</v>
+        <v>355655.88</v>
       </c>
       <c r="O77" s="1">
-        <v>0.51</v>
+        <v>0.59</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>183</v>
       </c>
       <c r="B78" t="s">
         <v>184</v>
       </c>
       <c r="C78" s="1">
-        <v>36310.0</v>
+        <v>2844.0</v>
       </c>
       <c r="D78" s="1">
-        <v>3.571</v>
+        <v>153.82</v>
       </c>
       <c r="E78" s="1">
-        <v>2.5731999449</v>
+        <v>145.9413045007</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>93432.89</v>
+        <v>415057.07</v>
       </c>
       <c r="I78" s="1">
-        <v>36230.12</v>
+        <v>22407.01</v>
       </c>
       <c r="J78" s="1">
-        <v>38.776623520904</v>
+        <v>5.3985371216541</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>129663.01</v>
+        <v>437464.08</v>
       </c>
       <c r="N78" s="1">
-        <v>129663.01</v>
+        <v>437464.08</v>
       </c>
       <c r="O78" s="1">
-        <v>0.2</v>
+        <v>0.73</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>185</v>
       </c>
       <c r="B79" t="s">
         <v>186</v>
       </c>
       <c r="C79" s="1">
-        <v>4572.0</v>
+        <v>2056.0</v>
       </c>
       <c r="D79" s="1">
-        <v>82.2</v>
+        <v>237.15</v>
       </c>
       <c r="E79" s="1">
-        <v>97.4893416448</v>
+        <v>111.4399562257</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>445721.27</v>
+        <v>229120.55</v>
       </c>
       <c r="I79" s="1">
-        <v>-69902.87</v>
+        <v>258459.85</v>
       </c>
       <c r="J79" s="1">
-        <v>-15.683090465932</v>
+        <v>112.80518050432</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>375818.4</v>
+        <v>487580.4</v>
       </c>
       <c r="N79" s="1">
-        <v>375818.4</v>
+        <v>487580.4</v>
       </c>
       <c r="O79" s="1">
-        <v>0.59</v>
+        <v>0.81</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>187</v>
       </c>
       <c r="B80" t="s">
         <v>188</v>
       </c>
       <c r="C80" s="1">
-        <v>3546.0</v>
+        <v>2493.0</v>
       </c>
       <c r="D80" s="1">
-        <v>170.96</v>
+        <v>85.1</v>
       </c>
       <c r="E80" s="1">
-        <v>145.9413056966</v>
+        <v>93.9310870437</v>
       </c>
       <c r="F80" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G80">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H80" s="1">
-        <v>517507.87</v>
+        <v>255768.1</v>
       </c>
       <c r="I80" s="1">
-        <v>88716.29</v>
+        <v>-22849.07</v>
       </c>
       <c r="J80" s="1">
-        <v>17.142983738585</v>
+        <v>-8.9335104729636</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>606224.16</v>
+        <v>232919.03</v>
       </c>
       <c r="N80" s="1">
-        <v>606224.16</v>
+        <v>232919.03</v>
       </c>
       <c r="O80" s="1">
-        <v>0.94</v>
+        <v>0.39</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>189</v>
       </c>
       <c r="B81" t="s">
         <v>190</v>
       </c>
       <c r="C81" s="1">
-        <v>2056.0</v>
+        <v>1562.0</v>
       </c>
       <c r="D81" s="1">
-        <v>276.7</v>
+        <v>140.75</v>
       </c>
       <c r="E81" s="1">
-        <v>111.4399562257</v>
+        <v>96.5041549296</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>229120.55</v>
+        <v>150739.49</v>
       </c>
       <c r="I81" s="1">
-        <v>339774.65</v>
+        <v>69112.01</v>
       </c>
       <c r="J81" s="1">
-        <v>148.29514419374</v>
+        <v>45.84864258198</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>568895.2</v>
+        <v>219851.5</v>
       </c>
       <c r="N81" s="1">
-        <v>568895.2</v>
+        <v>219851.5</v>
       </c>
       <c r="O81" s="1">
-        <v>0.89</v>
+        <v>0.37</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>191</v>
       </c>
       <c r="B82" t="s">
         <v>192</v>
       </c>
       <c r="C82" s="1">
-        <v>2493.0</v>
+        <v>6460.0</v>
       </c>
       <c r="D82" s="1">
-        <v>97.0</v>
+        <v>36.55</v>
       </c>
       <c r="E82" s="1">
-        <v>93.9310870437</v>
+        <v>47.7027832817</v>
       </c>
       <c r="F82" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G82">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>255768.1</v>
+        <v>308159.98</v>
       </c>
       <c r="I82" s="1">
-        <v>10539.92</v>
+        <v>-72046.98</v>
       </c>
       <c r="J82" s="1">
-        <v>4.1208891961116</v>
+        <v>-23.379732825787</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>266308.02</v>
+        <v>236113.0</v>
       </c>
       <c r="N82" s="1">
-        <v>266308.02</v>
+        <v>236113.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.41</v>
+        <v>0.39</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>193</v>
       </c>
       <c r="B83" t="s">
         <v>194</v>
       </c>
       <c r="C83" s="1">
-        <v>1364.0</v>
+        <v>2051.0</v>
       </c>
       <c r="D83" s="1">
-        <v>166.45</v>
+        <v>203.75</v>
       </c>
       <c r="E83" s="1">
-        <v>89.12</v>
+        <v>199.4522476841</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>121559.68</v>
+        <v>409076.56</v>
       </c>
       <c r="I83" s="1">
-        <v>105478.12</v>
+        <v>8814.69</v>
       </c>
       <c r="J83" s="1">
-        <v>86.770646319569</v>
+        <v>2.1547775800207</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>227037.8</v>
+        <v>417891.25</v>
       </c>
       <c r="N83" s="1">
-        <v>227037.8</v>
+        <v>417891.25</v>
       </c>
       <c r="O83" s="1">
-        <v>0.35</v>
+        <v>0.7</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>195</v>
       </c>
       <c r="B84" t="s">
         <v>196</v>
       </c>
       <c r="C84" s="1">
-        <v>6460.0</v>
+        <v>4886.0</v>
       </c>
       <c r="D84" s="1">
-        <v>42.14</v>
+        <v>60.98</v>
       </c>
       <c r="E84" s="1">
-        <v>47.7027832817</v>
+        <v>40.8524130168</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>308159.98</v>
+        <v>199604.89</v>
       </c>
       <c r="I84" s="1">
-        <v>-35935.58</v>
+        <v>98343.39</v>
       </c>
       <c r="J84" s="1">
-        <v>-11.661339022673</v>
+        <v>49.269028429113</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>272224.4</v>
+        <v>297948.28</v>
       </c>
       <c r="N84" s="1">
-        <v>272224.4</v>
+        <v>297948.28</v>
       </c>
       <c r="O84" s="1">
-        <v>0.42</v>
+        <v>0.5</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>197</v>
       </c>
       <c r="B85" t="s">
         <v>198</v>
       </c>
       <c r="C85" s="1">
-        <v>2051.0</v>
+        <v>357.0</v>
       </c>
       <c r="D85" s="1">
-        <v>247.4</v>
+        <v>474.54</v>
       </c>
       <c r="E85" s="1">
-        <v>199.4522476841</v>
+        <v>509.0768347339</v>
       </c>
       <c r="F85" t="s">
-        <v>8</v>
+        <v>199</v>
       </c>
       <c r="G85">
-        <v>1.0</v>
+        <v>1.15</v>
       </c>
       <c r="H85" s="1">
-        <v>409076.56</v>
+        <v>163407.76</v>
       </c>
       <c r="I85" s="1">
-        <v>98340.84</v>
+        <v>-16668.24</v>
       </c>
       <c r="J85" s="1">
-        <v>24.039715206366</v>
+        <v>-10.200396847738</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>507417.4</v>
+        <v>146739.52</v>
       </c>
       <c r="N85" s="1">
-        <v>507417.4</v>
+        <v>146739.52</v>
       </c>
       <c r="O85" s="1">
-        <v>0.79</v>
+        <v>0.25</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B86" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C86" s="1">
-        <v>4886.0</v>
+        <v>9441.0</v>
       </c>
       <c r="D86" s="1">
-        <v>73.86</v>
+        <v>26.92</v>
       </c>
       <c r="E86" s="1">
-        <v>40.8524130168</v>
+        <v>24.1150344243</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>199604.89</v>
+        <v>227670.04</v>
       </c>
       <c r="I86" s="1">
-        <v>161275.07</v>
+        <v>26481.68</v>
       </c>
       <c r="J86" s="1">
-        <v>80.797153817224</v>
+        <v>11.63160510711</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>360879.96</v>
+        <v>254151.72</v>
       </c>
       <c r="N86" s="1">
-        <v>360879.96</v>
+        <v>254151.72</v>
       </c>
       <c r="O86" s="1">
-        <v>0.56</v>
+        <v>0.42</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B87" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C87" s="1">
-        <v>357.0</v>
+        <v>9144.0</v>
       </c>
       <c r="D87" s="1">
-        <v>514.94</v>
+        <v>32.02</v>
       </c>
       <c r="E87" s="1">
-        <v>509.0768347339</v>
+        <v>30.3729013561</v>
       </c>
       <c r="F87" t="s">
-        <v>203</v>
+        <v>8</v>
       </c>
       <c r="G87">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>163407.76</v>
+        <v>277729.81</v>
       </c>
       <c r="I87" s="1">
-        <v>-7708.95</v>
+        <v>15061.07</v>
       </c>
       <c r="J87" s="1">
-        <v>-4.7176156138484</v>
+        <v>5.4229216518025</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>155698.81</v>
+        <v>292790.88</v>
       </c>
       <c r="N87" s="1">
-        <v>155698.81</v>
+        <v>292790.88</v>
       </c>
       <c r="O87" s="1">
-        <v>0.24</v>
+        <v>0.49</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>204</v>
       </c>
       <c r="B88" t="s">
         <v>205</v>
       </c>
       <c r="C88" s="1">
-        <v>9441.0</v>
+        <v>969.0</v>
       </c>
       <c r="D88" s="1">
-        <v>28.41</v>
+        <v>242.3</v>
       </c>
       <c r="E88" s="1">
-        <v>24.1150344243</v>
+        <v>250.6279669763</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>227670.04</v>
+        <v>242858.5</v>
       </c>
       <c r="I88" s="1">
-        <v>40548.77</v>
+        <v>-8069.8</v>
       </c>
       <c r="J88" s="1">
-        <v>17.810323220394</v>
+        <v>-3.3228402547162</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>268218.81</v>
+        <v>234788.7</v>
       </c>
       <c r="N88" s="1">
-        <v>268218.81</v>
+        <v>234788.7</v>
       </c>
       <c r="O88" s="1">
-        <v>0.42</v>
+        <v>0.39</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>206</v>
       </c>
       <c r="B89" t="s">
         <v>207</v>
       </c>
       <c r="C89" s="1">
-        <v>9144.0</v>
+        <v>1032.0</v>
       </c>
       <c r="D89" s="1">
-        <v>36.62</v>
+        <v>246.6</v>
       </c>
       <c r="E89" s="1">
-        <v>30.3729013561</v>
+        <v>259.1050387597</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>277729.81</v>
+        <v>267396.4</v>
       </c>
       <c r="I89" s="1">
-        <v>57123.47</v>
+        <v>-12905.2</v>
       </c>
       <c r="J89" s="1">
-        <v>20.568000964679</v>
+        <v>-4.8262429860686</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>334853.28</v>
+        <v>254491.2</v>
       </c>
       <c r="N89" s="1">
-        <v>334853.28</v>
+        <v>254491.2</v>
       </c>
       <c r="O89" s="1">
-        <v>0.52</v>
+        <v>0.42</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>208</v>
       </c>
       <c r="B90" t="s">
         <v>209</v>
       </c>
       <c r="C90" s="1">
-        <v>733.0</v>
+        <v>3842.0</v>
       </c>
       <c r="D90" s="1">
-        <v>254.9</v>
+        <v>59.63</v>
       </c>
       <c r="E90" s="1">
-        <v>250.2650750341</v>
+        <v>66.8485242061</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>183444.3</v>
+        <v>256832.03</v>
       </c>
       <c r="I90" s="1">
-        <v>3397.4</v>
+        <v>-27733.57</v>
       </c>
       <c r="J90" s="1">
-        <v>1.8520063038208</v>
+        <v>-10.798329943504</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>186841.7</v>
+        <v>229098.46</v>
       </c>
       <c r="N90" s="1">
-        <v>186841.7</v>
+        <v>229098.46</v>
       </c>
       <c r="O90" s="1">
-        <v>0.29</v>
+        <v>0.38</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>210</v>
       </c>
       <c r="B91" t="s">
         <v>211</v>
       </c>
       <c r="C91" s="1">
-        <v>1032.0</v>
+        <v>2082.0</v>
       </c>
       <c r="D91" s="1">
-        <v>252.3</v>
+        <v>53.0</v>
       </c>
       <c r="E91" s="1">
-        <v>259.1050387597</v>
+        <v>52.7264649376</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>267396.4</v>
+        <v>125919.36</v>
       </c>
       <c r="I91" s="1">
-        <v>-7022.8</v>
+        <v>-15573.36</v>
       </c>
       <c r="J91" s="1">
-        <v>-2.6263629577661</v>
+        <v>-12.367724867725</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>260373.6</v>
+        <v>110346.0</v>
       </c>
       <c r="N91" s="1">
-        <v>260373.6</v>
+        <v>110346.0</v>
       </c>
       <c r="O91" s="1">
-        <v>0.41</v>
+        <v>0.18</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>212</v>
       </c>
       <c r="B92" t="s">
         <v>213</v>
       </c>
       <c r="C92" s="1">
-        <v>3842.0</v>
+        <v>9175.0</v>
       </c>
       <c r="D92" s="1">
-        <v>72.41</v>
+        <v>31.1</v>
       </c>
       <c r="E92" s="1">
-        <v>66.8485242061</v>
+        <v>28.5248370572</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>256832.03</v>
+        <v>261715.38</v>
       </c>
       <c r="I92" s="1">
-        <v>21367.19</v>
+        <v>23627.12</v>
       </c>
       <c r="J92" s="1">
-        <v>8.3195191814666</v>
+        <v>9.0277919471145</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>278199.22</v>
+        <v>285342.5</v>
       </c>
       <c r="N92" s="1">
-        <v>278199.22</v>
+        <v>285342.5</v>
       </c>
       <c r="O92" s="1">
-        <v>0.43</v>
+        <v>0.48</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>214</v>
       </c>
       <c r="B93" t="s">
         <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>2082.0</v>
+        <v>7607.0</v>
       </c>
       <c r="D93" s="1">
-        <v>62.26</v>
+        <v>156.0</v>
       </c>
       <c r="E93" s="1">
-        <v>52.7264649376</v>
+        <v>192.7572827659</v>
       </c>
       <c r="F93" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="G93">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H93" s="1">
-        <v>125919.36</v>
+        <v>196344.51</v>
       </c>
       <c r="I93" s="1">
-        <v>3705.96</v>
+        <v>-37510.04</v>
       </c>
       <c r="J93" s="1">
-        <v>2.9431216931217</v>
+        <v>-19.104195986942</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>129625.32</v>
+        <v>158834.47</v>
       </c>
       <c r="N93" s="1">
-        <v>129625.32</v>
+        <v>158834.47</v>
       </c>
       <c r="O93" s="1">
-        <v>0.2</v>
+        <v>0.27</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>9175.0</v>
+        <v>731.0</v>
       </c>
       <c r="D94" s="1">
-        <v>35.96</v>
+        <v>123.95</v>
       </c>
       <c r="E94" s="1">
-        <v>28.5248370572</v>
+        <v>105.5446648427</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>261715.38</v>
+        <v>77153.15</v>
       </c>
       <c r="I94" s="1">
-        <v>68217.62</v>
+        <v>13454.3</v>
       </c>
       <c r="J94" s="1">
-        <v>26.06557551184</v>
+        <v>17.438432520254</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>329933.0</v>
+        <v>90607.45</v>
       </c>
       <c r="N94" s="1">
-        <v>329933.0</v>
+        <v>90607.45</v>
       </c>
       <c r="O94" s="1">
-        <v>0.51</v>
+        <v>0.15</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>218</v>
       </c>
       <c r="B95" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="1">
-        <v>7607.0</v>
+        <v>6693.0</v>
       </c>
       <c r="D95" s="1">
-        <v>162.45</v>
+        <v>21.44</v>
       </c>
       <c r="E95" s="1">
-        <v>192.7572827659</v>
+        <v>27.6855221874</v>
       </c>
       <c r="F95" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="G95">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>196344.51</v>
+        <v>185299.2</v>
       </c>
       <c r="I95" s="1">
-        <v>-30948.38</v>
+        <v>-41801.28</v>
       </c>
       <c r="J95" s="1">
-        <v>-15.762284364355</v>
+        <v>-22.558802196664</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>165396.13</v>
+        <v>143497.92</v>
       </c>
       <c r="N95" s="1">
-        <v>165396.13</v>
+        <v>143497.92</v>
       </c>
       <c r="O95" s="1">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>220</v>
       </c>
       <c r="B96" t="s">
         <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>731.0</v>
+        <v>3386.0</v>
       </c>
       <c r="D96" s="1">
-        <v>140.75</v>
+        <v>22.1</v>
       </c>
       <c r="E96" s="1">
-        <v>105.5446648427</v>
+        <v>31.5737625517</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>77153.15</v>
+        <v>106908.76</v>
       </c>
       <c r="I96" s="1">
-        <v>25735.1</v>
+        <v>-32078.16</v>
       </c>
       <c r="J96" s="1">
-        <v>33.355864277738</v>
+        <v>-30.005174505812</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>102888.25</v>
+        <v>74830.6</v>
       </c>
       <c r="N96" s="1">
-        <v>102888.25</v>
+        <v>74830.6</v>
       </c>
       <c r="O96" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>6693.0</v>
+        <v>1634.0</v>
       </c>
       <c r="D97" s="1">
-        <v>28.69</v>
+        <v>65.44</v>
       </c>
       <c r="E97" s="1">
-        <v>27.6855221874</v>
+        <v>136.0478457772</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>185299.2</v>
+        <v>222302.18</v>
       </c>
       <c r="I97" s="1">
-        <v>6722.97</v>
+        <v>-115373.22</v>
       </c>
       <c r="J97" s="1">
-        <v>3.6281700082893</v>
+        <v>-51.899275121818</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>192022.17</v>
+        <v>106928.96</v>
       </c>
       <c r="N97" s="1">
-        <v>192022.17</v>
+        <v>106928.96</v>
       </c>
       <c r="O97" s="1">
-        <v>0.3</v>
+        <v>0.18</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>224</v>
       </c>
       <c r="B98" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>3386.0</v>
+        <v>358.0</v>
       </c>
       <c r="D98" s="1">
-        <v>27.8</v>
+        <v>540.8</v>
       </c>
       <c r="E98" s="1">
-        <v>31.5737625517</v>
+        <v>435.7287150838</v>
       </c>
       <c r="F98" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G98">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H98" s="1">
-        <v>106908.76</v>
+        <v>154487.18</v>
       </c>
       <c r="I98" s="1">
-        <v>-12777.96</v>
+        <v>58068.56</v>
       </c>
       <c r="J98" s="1">
-        <v>-11.952210464325</v>
+        <v>37.587947427094</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>94130.8</v>
+        <v>212555.74</v>
       </c>
       <c r="N98" s="1">
-        <v>94130.8</v>
+        <v>212555.74</v>
       </c>
       <c r="O98" s="1">
-        <v>0.15</v>
+        <v>0.35</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>226</v>
       </c>
       <c r="B99" t="s">
         <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>1634.0</v>
+        <v>-656256.99</v>
       </c>
       <c r="D99" s="1">
-        <v>68.1</v>
+        <v>0.09032802</v>
       </c>
       <c r="E99" s="1">
-        <v>136.0478457772</v>
+        <v>0.0846783213</v>
       </c>
       <c r="F99" t="s">
-        <v>8</v>
+        <v>228</v>
       </c>
       <c r="G99">
-        <v>1.0</v>
+        <v>11.06</v>
       </c>
       <c r="H99" s="1">
-        <v>222302.18</v>
+        <v>0.0</v>
       </c>
       <c r="I99" s="1">
-        <v>-111026.78</v>
+        <v>43785.16</v>
       </c>
       <c r="J99" s="1">
-        <v>-49.944080620352</v>
+        <v>0</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
-      <c r="L99">
-        <v>0.0</v>
+      <c r="L99" t="s">
+        <v>229</v>
       </c>
       <c r="M99" s="1">
-        <v>111275.4</v>
+        <v>41518.68</v>
       </c>
       <c r="N99" s="1">
-        <v>111275.4</v>
+        <v>43785.16</v>
       </c>
       <c r="O99" s="1">
-        <v>0.17</v>
+        <v>0.07</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B100" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C100" s="1">
-        <v>358.0</v>
+        <v>105.0</v>
       </c>
       <c r="D100" s="1">
-        <v>580.6</v>
+        <v>235.9</v>
       </c>
       <c r="E100" s="1">
-        <v>435.7287150838</v>
+        <v>247.643809524</v>
       </c>
       <c r="F100" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G100">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>154487.18</v>
+        <v>0.0</v>
       </c>
       <c r="I100" s="1">
-        <v>74415.19</v>
+        <v>-123310.0</v>
       </c>
       <c r="J100" s="1">
-        <v>48.169168470808</v>
+        <v>0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>228902.37</v>
+        <v>-123310.0</v>
       </c>
       <c r="N100" s="1">
-        <v>228902.37</v>
+        <v>-123310.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.36</v>
+        <v>-0.21</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B101" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C101" s="1">
-        <v>-656256.99</v>
+        <v>39.0</v>
       </c>
       <c r="D101" s="1">
-        <v>0.08882954</v>
+        <v>115.32</v>
       </c>
       <c r="E101" s="1">
-        <v>0.0846783213</v>
+        <v>117.177037037</v>
       </c>
       <c r="F101" t="s">
-        <v>232</v>
+        <v>8</v>
       </c>
       <c r="G101">
-        <v>11.23</v>
+        <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>0.0</v>
       </c>
       <c r="I101" s="1">
-        <v>32171.96</v>
+        <v>-81580.0</v>
       </c>
       <c r="J101" s="1">
         <v>0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
-      <c r="L101" t="s">
-        <v>233</v>
+      <c r="L101">
+        <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>30605.42</v>
+        <v>-81580.0</v>
       </c>
       <c r="N101" s="1">
-        <v>32171.96</v>
+        <v>-81580.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.05</v>
+        <v>-0.14</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>234</v>
       </c>
       <c r="B102" t="s">
         <v>235</v>
       </c>
       <c r="C102" s="1">
-        <v>99.0</v>
+        <v>3.0</v>
       </c>
       <c r="D102" s="1">
-        <v>268.9</v>
+        <v>125.26</v>
       </c>
       <c r="E102" s="1">
-        <v>252.912121212</v>
+        <v>129.04</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>0.0</v>
       </c>
       <c r="I102" s="1">
-        <v>158280.0</v>
+        <v>-11340.0</v>
       </c>
       <c r="J102" s="1">
         <v>0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>158280.0</v>
+        <v>-11340.0</v>
       </c>
       <c r="N102" s="1">
-        <v>158280.0</v>
+        <v>-11340.0</v>
       </c>
       <c r="O102" s="1">
-        <v>0.25</v>
+        <v>-0.02</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>236</v>
       </c>
       <c r="B103" t="s">
         <v>237</v>
       </c>
       <c r="C103" s="1">
-        <v>12.0</v>
+        <v>-35.0</v>
       </c>
       <c r="D103" s="1">
-        <v>118.1</v>
+        <v>5436.0</v>
       </c>
       <c r="E103" s="1">
-        <v>117.94</v>
+        <v>5519.171428571</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>0.0</v>
       </c>
       <c r="I103" s="1">
-        <v>1920.0</v>
+        <v>29110.0</v>
       </c>
       <c r="J103" s="1">
         <v>0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>1920.0</v>
+        <v>29110.0</v>
       </c>
       <c r="N103" s="1">
-        <v>1920.0</v>
+        <v>29110.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>238</v>
       </c>
       <c r="B104" t="s">
         <v>239</v>
       </c>
       <c r="C104" s="1">
-        <v>37.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>129.2</v>
+        <v>100.459</v>
       </c>
       <c r="E104" s="1">
-        <v>129.04</v>
+        <v>99.89</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>0.0</v>
+        <v>199780.0</v>
       </c>
       <c r="I104" s="1">
-        <v>8120.0</v>
+        <v>1138.0</v>
       </c>
       <c r="J104" s="1">
-        <v>0</v>
+        <v>0.56962658924817</v>
       </c>
       <c r="K104">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4.13</v>
+      </c>
+      <c r="L104" t="s">
+        <v>240</v>
       </c>
       <c r="M104" s="1">
-        <v>8120.0</v>
+        <v>200918.0</v>
       </c>
       <c r="N104" s="1">
-        <v>8120.0</v>
+        <v>209179.64</v>
       </c>
       <c r="O104" s="1">
-        <v>0.01</v>
+        <v>0.35</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B105" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C105" s="1">
-        <v>-13.0</v>
+        <v>185000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>123.44</v>
+        <v>96.906</v>
       </c>
       <c r="E105" s="1">
-        <v>123.27</v>
+        <v>99.33</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>0.0</v>
+        <v>183760.5</v>
       </c>
       <c r="I105" s="1">
-        <v>-2210.0</v>
+        <v>-4484.4</v>
       </c>
       <c r="J105" s="1">
-        <v>0</v>
+        <v>-2.4403503473271</v>
       </c>
       <c r="K105">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.15</v>
+      </c>
+      <c r="L105" t="s">
+        <v>243</v>
       </c>
       <c r="M105" s="1">
-        <v>-2210.0</v>
+        <v>179276.1</v>
       </c>
       <c r="N105" s="1">
-        <v>-2210.0</v>
+        <v>181404.87</v>
       </c>
       <c r="O105" s="1">
-        <v>0.0</v>
+        <v>0.3</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B106" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C106" s="1">
         <v>200000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>104.759</v>
+        <v>95.948</v>
       </c>
       <c r="E106" s="1">
-        <v>99.89</v>
+        <v>99.253</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>199780.0</v>
+        <v>198506.0</v>
       </c>
       <c r="I106" s="1">
-        <v>9738.0</v>
+        <v>-6610.0</v>
       </c>
       <c r="J106" s="1">
-        <v>4.8743617979778</v>
+        <v>-3.329874159975</v>
       </c>
       <c r="K106">
-        <v>3.86</v>
+        <v>1.14</v>
       </c>
       <c r="L106" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="M106" s="1">
-        <v>209518.0</v>
+        <v>191896.0</v>
       </c>
       <c r="N106" s="1">
-        <v>217247.45</v>
+        <v>194180.93</v>
       </c>
       <c r="O106" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B107" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="C107" s="1">
-        <v>185000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.221</v>
+        <v>99.708</v>
       </c>
       <c r="E107" s="1">
-        <v>99.33</v>
+        <v>99.955</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>183760.5</v>
+        <v>164925.75</v>
       </c>
       <c r="I107" s="1">
-        <v>1648.35</v>
+        <v>-407.55</v>
       </c>
       <c r="J107" s="1">
-        <v>0.89700996677741</v>
+        <v>-0.24711120004002</v>
       </c>
       <c r="K107">
-        <v>0.93</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>0.0</v>
+      </c>
+      <c r="L107">
+        <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>185408.85</v>
+        <v>164518.2</v>
       </c>
       <c r="N107" s="1">
-        <v>187138.47</v>
+        <v>164518.2</v>
       </c>
       <c r="O107" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B108" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C108" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.079</v>
+        <v>104.227</v>
       </c>
       <c r="E108" s="1">
-        <v>99.253</v>
+        <v>106.65</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>198506.0</v>
+        <v>106650.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-348.0</v>
+        <v>-2423.0</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.17530956243136</v>
+        <v>-2.2719174871074</v>
       </c>
       <c r="K108">
-        <v>0.97</v>
+        <v>4.33</v>
       </c>
       <c r="L108" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="M108" s="1">
-        <v>198158.0</v>
+        <v>104227.0</v>
       </c>
       <c r="N108" s="1">
-        <v>200097.73</v>
+        <v>108555.77</v>
       </c>
       <c r="O108" s="1">
-        <v>0.31</v>
+        <v>0.18</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B109" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C109" s="1">
         <v>100000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>106.041</v>
+        <v>107.648</v>
       </c>
       <c r="E109" s="1">
-        <v>106.65</v>
+        <v>111.205</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>106650.0</v>
+        <v>111205.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-609.0</v>
+        <v>-3557.0</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.57102672292546</v>
+        <v>-3.1985971853784</v>
       </c>
       <c r="K109">
-        <v>4.04</v>
+        <v>5.09</v>
       </c>
       <c r="L109" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="M109" s="1">
-        <v>106041.0</v>
+        <v>107648.0</v>
       </c>
       <c r="N109" s="1">
-        <v>110082.1</v>
+        <v>112733.62</v>
       </c>
       <c r="O109" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B110" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C110" s="1">
         <v>100000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>109.19</v>
+        <v>96.694</v>
       </c>
       <c r="E110" s="1">
-        <v>111.205</v>
+        <v>99.433</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>111205.0</v>
+        <v>99433.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-2015.0</v>
+        <v>-2739.0</v>
       </c>
       <c r="J110" s="1">
-        <v>-1.8119688862911</v>
+        <v>-2.7546186879607</v>
       </c>
       <c r="K110">
-        <v>4.69</v>
+        <v>2.65</v>
       </c>
       <c r="L110" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="M110" s="1">
-        <v>109190.0</v>
+        <v>96694.0</v>
       </c>
       <c r="N110" s="1">
-        <v>113880.07</v>
+        <v>99340.58</v>
       </c>
       <c r="O110" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B111" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C111" s="1">
-        <v>100000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.582</v>
+        <v>94.995</v>
       </c>
       <c r="E111" s="1">
-        <v>99.433</v>
+        <v>98.803</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>99433.0</v>
+        <v>28652.87</v>
       </c>
       <c r="I111" s="1">
-        <v>149.0</v>
+        <v>-1104.32</v>
       </c>
       <c r="J111" s="1">
-        <v>0.14984964750133</v>
+        <v>-3.8541339837859</v>
       </c>
       <c r="K111">
-        <v>2.47</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>1.32</v>
+      </c>
+      <c r="L111">
+        <v>383.75</v>
       </c>
       <c r="M111" s="1">
-        <v>99582.0</v>
+        <v>27548.55</v>
       </c>
       <c r="N111" s="1">
-        <v>102055.97</v>
+        <v>27932.3</v>
       </c>
       <c r="O111" s="1">
-        <v>0.16</v>
+        <v>0.05</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>260</v>
       </c>
       <c r="B112" t="s">
         <v>261</v>
       </c>
       <c r="C112" s="1">
-        <v>129000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>98.004</v>
+        <v>98.33</v>
       </c>
       <c r="E112" s="1">
-        <v>98.803</v>
+        <v>99.932865</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>127455.87</v>
+        <v>199865.73</v>
       </c>
       <c r="I112" s="1">
-        <v>-1030.71</v>
+        <v>-3205.73</v>
       </c>
       <c r="J112" s="1">
-        <v>-0.80867989838365</v>
+        <v>-1.6039418063317</v>
       </c>
       <c r="K112">
-        <v>1.12</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>0.12</v>
+      </c>
+      <c r="L112">
+        <v>240.41</v>
       </c>
       <c r="M112" s="1">
-        <v>126425.16</v>
+        <v>196660.0</v>
       </c>
       <c r="N112" s="1">
-        <v>127872.43</v>
+        <v>196900.41</v>
       </c>
       <c r="O112" s="1">
-        <v>0.2</v>
+        <v>0.33</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>262</v>
+      </c>
+      <c r="B113" t="s">
         <v>263</v>
       </c>
-      <c r="B113" t="s">
+      <c r="C113" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D113" s="1">
+        <v>93.214</v>
+      </c>
+      <c r="E113" s="1">
+        <v>115.33959</v>
+      </c>
+      <c r="F113" t="s">
+        <v>8</v>
+      </c>
+      <c r="G113">
+        <v>1.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>346018.77</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-66376.77</v>
+      </c>
+      <c r="J113" s="1">
+        <v>-19.182996922392</v>
+      </c>
+      <c r="K113">
+        <v>1.03</v>
+      </c>
+      <c r="L113" t="s">
         <v>264</v>
       </c>
-      <c r="C113" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M113" s="1">
-        <v>197396.0</v>
+        <v>279642.0</v>
       </c>
       <c r="N113" s="1">
-        <v>197506.96</v>
+        <v>282732.41</v>
       </c>
       <c r="O113" s="1">
-        <v>0.31</v>
+        <v>0.47</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>265</v>
       </c>
       <c r="B114" t="s">
         <v>266</v>
       </c>
       <c r="C114" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>96.137</v>
+        <v>97.769</v>
       </c>
       <c r="E114" s="1">
-        <v>115.33959</v>
+        <v>100.0</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>346018.77</v>
+        <v>100000.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-57607.77</v>
+        <v>-2231.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-16.648741338512</v>
+        <v>-2.231</v>
       </c>
       <c r="K114">
-        <v>0.92</v>
+        <v>3.5</v>
       </c>
       <c r="L114" t="s">
         <v>267</v>
       </c>
       <c r="M114" s="1">
-        <v>288411.0</v>
+        <v>97769.0</v>
       </c>
       <c r="N114" s="1">
-        <v>291156.21</v>
+        <v>101273.79</v>
       </c>
       <c r="O114" s="1">
-        <v>0.45</v>
+        <v>0.17</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>268</v>
       </c>
       <c r="B115" t="s">
         <v>269</v>
       </c>
       <c r="C115" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>100.669</v>
+        <v>97.257</v>
       </c>
       <c r="E115" s="1">
-        <v>100.0</v>
+        <v>97.673</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>100000.0</v>
+        <v>293019.0</v>
       </c>
       <c r="I115" s="1">
-        <v>669.0</v>
+        <v>-1248.0</v>
       </c>
       <c r="J115" s="1">
-        <v>0.669</v>
+        <v>-0.42591094775424</v>
       </c>
       <c r="K115">
-        <v>3.26</v>
+        <v>3.02</v>
       </c>
       <c r="L115" t="s">
         <v>270</v>
       </c>
       <c r="M115" s="1">
-        <v>100669.0</v>
+        <v>291771.0</v>
       </c>
       <c r="N115" s="1">
-        <v>103929.27</v>
+        <v>300832.64</v>
       </c>
       <c r="O115" s="1">
-        <v>0.16</v>
+        <v>0.5</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>271</v>
       </c>
       <c r="B116" t="s">
         <v>272</v>
       </c>
       <c r="C116" s="1">
-        <v>300000.0</v>
+        <v>149000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.954</v>
+        <v>97.809</v>
       </c>
       <c r="E116" s="1">
-        <v>97.673</v>
+        <v>101.02689933</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>293019.0</v>
+        <v>150530.08</v>
       </c>
       <c r="I116" s="1">
-        <v>6843.0</v>
+        <v>-4794.67</v>
       </c>
       <c r="J116" s="1">
-        <v>2.3353434418928</v>
+        <v>-3.1851906276805</v>
       </c>
       <c r="K116">
-        <v>2.82</v>
+        <v>2.07</v>
       </c>
       <c r="L116" t="s">
         <v>273</v>
       </c>
       <c r="M116" s="1">
-        <v>299862.0</v>
+        <v>145735.41</v>
       </c>
       <c r="N116" s="1">
-        <v>308319.53</v>
+        <v>148826.52</v>
       </c>
       <c r="O116" s="1">
-        <v>0.48</v>
+        <v>0.25</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>274</v>
       </c>
       <c r="B117" t="s">
         <v>275</v>
       </c>
       <c r="C117" s="1">
-        <v>149000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.972</v>
+        <v>70.785</v>
       </c>
       <c r="E117" s="1">
-        <v>101.02689933</v>
+        <v>99.454</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>150530.08</v>
+        <v>298362.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-81.8</v>
+        <v>-86007.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.054341298430188</v>
+        <v>-28.826392100871</v>
       </c>
       <c r="K117">
-        <v>1.89</v>
+        <v>1.55</v>
       </c>
       <c r="L117" t="s">
         <v>276</v>
       </c>
       <c r="M117" s="1">
-        <v>150448.28</v>
+        <v>212355.0</v>
       </c>
       <c r="N117" s="1">
-        <v>153258.38</v>
+        <v>216992.67</v>
       </c>
       <c r="O117" s="1">
-        <v>0.24</v>
+        <v>0.36</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>277</v>
       </c>
       <c r="B118" t="s">
         <v>278</v>
       </c>
       <c r="C118" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>73.658</v>
+        <v>87.621</v>
       </c>
       <c r="E118" s="1">
-        <v>99.454</v>
+        <v>86.923</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>298362.0</v>
+        <v>173846.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-77388.0</v>
+        <v>1396.0</v>
       </c>
       <c r="J118" s="1">
-        <v>-25.937619401935</v>
+        <v>0.80300956018545</v>
       </c>
       <c r="K118">
-        <v>1.44</v>
+        <v>1.32</v>
       </c>
       <c r="L118" t="s">
         <v>279</v>
       </c>
       <c r="M118" s="1">
-        <v>220974.0</v>
+        <v>175242.0</v>
       </c>
       <c r="N118" s="1">
-        <v>225292.36</v>
+        <v>177882.41</v>
       </c>
       <c r="O118" s="1">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>280</v>
       </c>
       <c r="B119" t="s">
         <v>281</v>
       </c>
       <c r="C119" s="1">
         <v>200000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>90.384</v>
+        <v>97.353</v>
       </c>
       <c r="E119" s="1">
-        <v>86.923</v>
+        <v>99.799</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>173846.0</v>
+        <v>199598.0</v>
       </c>
       <c r="I119" s="1">
-        <v>6922.0</v>
+        <v>-4892.0</v>
       </c>
       <c r="J119" s="1">
-        <v>3.9816849395442</v>
+        <v>-2.4509263619876</v>
       </c>
       <c r="K119">
-        <v>1.21</v>
+        <v>1.3</v>
       </c>
       <c r="L119" t="s">
         <v>282</v>
       </c>
       <c r="M119" s="1">
-        <v>180768.0</v>
+        <v>194706.0</v>
       </c>
       <c r="N119" s="1">
-        <v>183192.66</v>
+        <v>197308.74</v>
       </c>
       <c r="O119" s="1">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>283</v>
       </c>
       <c r="B120" t="s">
         <v>284</v>
       </c>
       <c r="C120" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.982</v>
+        <v>98.965</v>
       </c>
       <c r="E120" s="1">
-        <v>99.799</v>
+        <v>99.991</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>199598.0</v>
+        <v>99991.0</v>
       </c>
       <c r="I120" s="1">
-        <v>366.0</v>
+        <v>-1026.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.18336857082736</v>
+        <v>-1.0260923483113</v>
       </c>
       <c r="K120">
-        <v>1.12</v>
+        <v>2.72</v>
       </c>
       <c r="L120" t="s">
         <v>285</v>
       </c>
       <c r="M120" s="1">
-        <v>199964.0</v>
+        <v>98965.0</v>
       </c>
       <c r="N120" s="1">
-        <v>202207.15</v>
+        <v>101688.29</v>
       </c>
       <c r="O120" s="1">
-        <v>0.32</v>
+        <v>0.17</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>286</v>
       </c>
       <c r="B121" t="s">
         <v>287</v>
       </c>
       <c r="C121" s="1">
         <v>100000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>101.337</v>
+        <v>102.865</v>
       </c>
       <c r="E121" s="1">
-        <v>99.991</v>
+        <v>99.746</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>99991.0</v>
+        <v>99746.0</v>
       </c>
       <c r="I121" s="1">
-        <v>1346.0</v>
+        <v>3119.0</v>
       </c>
       <c r="J121" s="1">
-        <v>1.3461211509036</v>
+        <v>3.1269424337818</v>
       </c>
       <c r="K121">
-        <v>2.52</v>
+        <v>1.88</v>
       </c>
       <c r="L121" t="s">
         <v>288</v>
       </c>
       <c r="M121" s="1">
-        <v>101337.0</v>
+        <v>102865.0</v>
       </c>
       <c r="N121" s="1">
-        <v>103858.92</v>
+        <v>104746.51</v>
       </c>
       <c r="O121" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>289</v>
       </c>
       <c r="B122" t="s">
         <v>290</v>
       </c>
       <c r="C122" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>104.178</v>
+        <v>104.879</v>
       </c>
       <c r="E122" s="1">
-        <v>99.746</v>
+        <v>107.962</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>99746.0</v>
+        <v>215924.0</v>
       </c>
       <c r="I122" s="1">
-        <v>4432.0</v>
+        <v>-6166.0</v>
       </c>
       <c r="J122" s="1">
-        <v>4.4432859463036</v>
+        <v>-2.8556343898779</v>
       </c>
       <c r="K122">
-        <v>1.59</v>
+        <v>0.63</v>
       </c>
       <c r="L122" t="s">
         <v>291</v>
       </c>
       <c r="M122" s="1">
-        <v>104178.0</v>
+        <v>209758.0</v>
       </c>
       <c r="N122" s="1">
-        <v>105764.64</v>
+        <v>211016.43</v>
       </c>
       <c r="O122" s="1">
-        <v>0.16</v>
+        <v>0.35</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>292</v>
       </c>
       <c r="B123" t="s">
         <v>293</v>
       </c>
       <c r="C123" s="1">
         <v>241000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.518</v>
+        <v>97.887</v>
       </c>
       <c r="E123" s="1">
         <v>99.459</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
         <v>239696.19</v>
       </c>
       <c r="I123" s="1">
-        <v>2552.19</v>
+        <v>-3788.52</v>
       </c>
       <c r="J123" s="1">
-        <v>1.0647603535125</v>
+        <v>-1.5805507797183</v>
       </c>
       <c r="K123">
-        <v>0.47</v>
+        <v>0.66</v>
       </c>
       <c r="L123" t="s">
         <v>294</v>
       </c>
       <c r="M123" s="1">
-        <v>242248.38</v>
+        <v>235907.67</v>
       </c>
       <c r="N123" s="1">
-        <v>243385.7</v>
+        <v>237495.63</v>
       </c>
       <c r="O123" s="1">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>295</v>
       </c>
       <c r="B124" t="s">
         <v>296</v>
       </c>
       <c r="C124" s="1">
         <v>200000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>100.184</v>
+        <v>97.218</v>
       </c>
       <c r="E124" s="1">
         <v>99.292</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>198584.0</v>
       </c>
       <c r="I124" s="1">
-        <v>1784.0</v>
+        <v>-4148.0</v>
       </c>
       <c r="J124" s="1">
-        <v>0.89836039157233</v>
+        <v>-2.0887886234541</v>
       </c>
       <c r="K124">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>786.3</v>
+        <v>0.59</v>
+      </c>
+      <c r="L124" t="s">
+        <v>297</v>
       </c>
       <c r="M124" s="1">
-        <v>200368.0</v>
+        <v>194436.0</v>
       </c>
       <c r="N124" s="1">
-        <v>201154.3</v>
+        <v>195625.04</v>
       </c>
       <c r="O124" s="1">
-        <v>0.31</v>
+        <v>0.33</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B125" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C125" s="1">
         <v>100000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.125</v>
+        <v>97.335</v>
       </c>
       <c r="E125" s="1">
         <v>99.74</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
         <v>99740.0</v>
       </c>
       <c r="I125" s="1">
-        <v>385.0</v>
+        <v>-2405.0</v>
       </c>
       <c r="J125" s="1">
-        <v>0.3860036093844</v>
+        <v>-2.4112693001805</v>
       </c>
       <c r="K125">
-        <v>1.68</v>
+        <v>1.88</v>
       </c>
       <c r="L125" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="M125" s="1">
-        <v>100125.0</v>
+        <v>97335.0</v>
       </c>
       <c r="N125" s="1">
-        <v>101807.88</v>
+        <v>99212.05</v>
       </c>
       <c r="O125" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B126" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C126" s="1">
         <v>400000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.866</v>
+        <v>98.116</v>
       </c>
       <c r="E126" s="1">
         <v>99.933</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
         <v>399732.0</v>
       </c>
       <c r="I126" s="1">
-        <v>3732.0</v>
+        <v>-7268.0</v>
       </c>
       <c r="J126" s="1">
-        <v>0.9336255291045</v>
+        <v>-1.8182182061982</v>
       </c>
       <c r="K126">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>406.85</v>
+        <v>0.3</v>
+      </c>
+      <c r="L126" t="s">
+        <v>303</v>
       </c>
       <c r="M126" s="1">
-        <v>403464.0</v>
+        <v>392464.0</v>
       </c>
       <c r="N126" s="1">
-        <v>403870.85</v>
+        <v>393647.56</v>
       </c>
       <c r="O126" s="1">
-        <v>0.63</v>
+        <v>0.66</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B127" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="C127" s="1">
         <v>1083369.0</v>
       </c>
       <c r="D127" s="1">
-        <v>90.697</v>
+        <v>87.473</v>
       </c>
       <c r="E127" s="1">
         <v>96.04336842</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>1040504.08</v>
       </c>
       <c r="I127" s="1">
-        <v>-57920.9</v>
+        <v>-92848.71</v>
       </c>
       <c r="J127" s="1">
-        <v>-5.5666192101813</v>
+        <v>-8.9234354563992</v>
       </c>
       <c r="K127">
-        <v>1.08</v>
+        <v>1.15</v>
       </c>
       <c r="L127" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="M127" s="1">
-        <v>982583.18</v>
+        <v>947655.37</v>
       </c>
       <c r="N127" s="1">
-        <v>994270.21</v>
+        <v>960121.53</v>
       </c>
       <c r="O127" s="1">
-        <v>1.55</v>
+        <v>1.6</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="B128" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="C128" s="1">
         <v>162000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>100.709</v>
+        <v>97.37</v>
       </c>
       <c r="E128" s="1">
         <v>100.0</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>162000.0</v>
       </c>
       <c r="I128" s="1">
-        <v>1148.58</v>
+        <v>-4260.6</v>
       </c>
       <c r="J128" s="1">
-        <v>0.709</v>
+        <v>-2.63</v>
       </c>
       <c r="K128">
-        <v>1.04</v>
+        <v>1.23</v>
       </c>
       <c r="L128" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="M128" s="1">
-        <v>163148.58</v>
+        <v>157739.4</v>
       </c>
       <c r="N128" s="1">
-        <v>164835.24</v>
+        <v>159739.51</v>
       </c>
       <c r="O128" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="B129" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C129" s="1">
         <v>650000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>87.537</v>
+        <v>85.172</v>
       </c>
       <c r="E129" s="1">
         <v>99.547</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>647055.5</v>
       </c>
       <c r="I129" s="1">
-        <v>-78065.0</v>
+        <v>-93437.5</v>
       </c>
       <c r="J129" s="1">
-        <v>-12.064652877535</v>
+        <v>-14.440415080314</v>
       </c>
       <c r="K129">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="L129">
-        <v>222.6</v>
+        <v>316.1</v>
       </c>
       <c r="M129" s="1">
-        <v>568990.5</v>
+        <v>553618.0</v>
       </c>
       <c r="N129" s="1">
-        <v>569213.1</v>
+        <v>553934.1</v>
       </c>
       <c r="O129" s="1">
-        <v>0.89</v>
+        <v>0.92</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="B130" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="C130" s="1">
         <v>200000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>100.591</v>
+        <v>106.688</v>
       </c>
       <c r="E130" s="1">
-        <v>100.028</v>
+        <v>109.825</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>200056.0</v>
+        <v>219650.0</v>
       </c>
       <c r="I130" s="1">
-        <v>1126.0</v>
+        <v>-6274.0</v>
       </c>
       <c r="J130" s="1">
-        <v>0.56284240412684</v>
+        <v>-2.8563623947189</v>
       </c>
       <c r="K130">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>890.54</v>
+        <v>2.09</v>
+      </c>
+      <c r="L130" t="s">
+        <v>314</v>
       </c>
       <c r="M130" s="1">
-        <v>201182.0</v>
+        <v>213376.0</v>
       </c>
       <c r="N130" s="1">
-        <v>202072.54</v>
+        <v>217549.76</v>
       </c>
       <c r="O130" s="1">
-        <v>0.31</v>
+        <v>0.36</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="B131" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="C131" s="1">
         <v>100000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.766</v>
+        <v>97.74</v>
       </c>
       <c r="E131" s="1">
         <v>100.38</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>100380.0</v>
       </c>
       <c r="I131" s="1">
-        <v>386.0</v>
+        <v>-2640.0</v>
       </c>
       <c r="J131" s="1">
-        <v>0.38453875273959</v>
+        <v>-2.6300059772863</v>
       </c>
       <c r="K131">
-        <v>0.5</v>
+        <v>0.73</v>
       </c>
       <c r="L131">
-        <v>504.11</v>
+        <v>734.25</v>
       </c>
       <c r="M131" s="1">
-        <v>100766.0</v>
+        <v>97740.0</v>
       </c>
       <c r="N131" s="1">
-        <v>101270.11</v>
+        <v>98474.25</v>
       </c>
       <c r="O131" s="1">
         <v>0.16</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="B132" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="C132" s="1">
         <v>400000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>102.275</v>
+        <v>99.17</v>
       </c>
       <c r="E132" s="1">
         <v>102.581</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>410324.0</v>
       </c>
       <c r="I132" s="1">
-        <v>-1224.0</v>
+        <v>-13644.0</v>
       </c>
       <c r="J132" s="1">
-        <v>-0.29830085493415</v>
+        <v>-3.3251771770601</v>
       </c>
       <c r="K132">
-        <v>0.46</v>
+        <v>0.69</v>
       </c>
       <c r="L132" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="M132" s="1">
-        <v>409100.0</v>
+        <v>396680.0</v>
       </c>
       <c r="N132" s="1">
-        <v>410941.1</v>
+        <v>399441.64</v>
       </c>
       <c r="O132" s="1">
-        <v>0.64</v>
+        <v>0.67</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="B133" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="C133" s="1">
         <v>171000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.217</v>
+        <v>97.31</v>
       </c>
       <c r="E133" s="1">
         <v>99.528</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>170192.88</v>
       </c>
       <c r="I133" s="1">
-        <v>1178.19</v>
+        <v>-3792.78</v>
       </c>
       <c r="J133" s="1">
-        <v>0.69226750261233</v>
+        <v>-2.228518607829</v>
       </c>
       <c r="K133">
-        <v>0.98</v>
+        <v>1.17</v>
       </c>
       <c r="L133" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="M133" s="1">
-        <v>171371.07</v>
+        <v>166400.1</v>
       </c>
       <c r="N133" s="1">
-        <v>173047.1</v>
+        <v>168408.18</v>
       </c>
       <c r="O133" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="B134" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="C134" s="1">
         <v>698000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>91.003</v>
+        <v>88.957</v>
       </c>
       <c r="E134" s="1">
         <v>102.92057736</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>718385.63</v>
       </c>
       <c r="I134" s="1">
-        <v>-83184.69</v>
+        <v>-97465.77</v>
       </c>
       <c r="J134" s="1">
-        <v>-11.579392254826</v>
+        <v>-13.567332910042</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>635200.94</v>
+        <v>620919.86</v>
       </c>
       <c r="N134" s="1">
-        <v>635200.94</v>
+        <v>620919.86</v>
       </c>
       <c r="O134" s="1">
-        <v>0.99</v>
+        <v>1.04</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="B135" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="C135" s="1">
         <v>336589.0</v>
       </c>
       <c r="D135" s="1">
-        <v>45.256</v>
+        <v>43.358</v>
       </c>
       <c r="E135" s="1">
         <v>77.22322773</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>259924.89</v>
       </c>
       <c r="I135" s="1">
-        <v>-107598.17</v>
+        <v>-113986.63</v>
       </c>
       <c r="J135" s="1">
-        <v>-41.395870168494</v>
+        <v>-43.853680191997</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>152326.72</v>
+        <v>145938.26</v>
       </c>
       <c r="N135" s="1">
-        <v>152326.72</v>
+        <v>145938.26</v>
       </c>
       <c r="O135" s="1">
         <v>0.24</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="B136" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="C136" s="1">
         <v>842000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>68.156</v>
+        <v>62.556</v>
       </c>
       <c r="E136" s="1">
         <v>96.0291734</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>808565.64</v>
       </c>
       <c r="I136" s="1">
-        <v>-234692.12</v>
+        <v>-281844.12</v>
       </c>
       <c r="J136" s="1">
-        <v>-29.025735004025</v>
+        <v>-34.857296186862</v>
       </c>
       <c r="K136">
-        <v>0.51</v>
+        <v>0.6</v>
       </c>
       <c r="L136" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="M136" s="1">
-        <v>573873.52</v>
+        <v>526721.52</v>
       </c>
       <c r="N136" s="1">
-        <v>578176.05</v>
+        <v>531752.7</v>
       </c>
       <c r="O136" s="1">
-        <v>0.9</v>
+        <v>0.89</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="B137" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="C137" s="1">
         <v>200000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>100.225</v>
+        <v>97.05</v>
       </c>
       <c r="E137" s="1">
         <v>99.46</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
         <v>198920.0</v>
       </c>
       <c r="I137" s="1">
-        <v>1530.0</v>
+        <v>-4820.0</v>
       </c>
       <c r="J137" s="1">
-        <v>0.76915342851398</v>
+        <v>-2.4230846571486</v>
       </c>
       <c r="K137">
-        <v>1.41</v>
+        <v>1.61</v>
       </c>
       <c r="L137" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="M137" s="1">
-        <v>200450.0</v>
+        <v>194100.0</v>
       </c>
       <c r="N137" s="1">
-        <v>203279.45</v>
+        <v>197317.81</v>
       </c>
       <c r="O137" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="B138" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="C138" s="1">
         <v>600000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>87.344</v>
+        <v>84.818</v>
       </c>
       <c r="E138" s="1">
         <v>99.459</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>596754.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-72690.0</v>
+        <v>-87846.0</v>
       </c>
       <c r="J138" s="1">
-        <v>-12.18089866176</v>
+        <v>-14.720638655124</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>524064.0</v>
+        <v>508908.0</v>
       </c>
       <c r="N138" s="1">
-        <v>524064.0</v>
+        <v>508908.0</v>
       </c>
       <c r="O138" s="1">
-        <v>0.82</v>
+        <v>0.85</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="B139" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="C139" s="1">
         <v>100000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>100.375</v>
+        <v>96.801</v>
       </c>
       <c r="E139" s="1">
         <v>100.45</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>100450.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-75.0</v>
+        <v>-3649.0</v>
       </c>
       <c r="J139" s="1">
-        <v>-0.074664011946242</v>
+        <v>-3.6326530612245</v>
       </c>
       <c r="K139">
-        <v>1.16</v>
+        <v>1.38</v>
       </c>
       <c r="L139" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="M139" s="1">
-        <v>100375.0</v>
+        <v>96801.0</v>
       </c>
       <c r="N139" s="1">
-        <v>101532.19</v>
+        <v>98181.14</v>
       </c>
       <c r="O139" s="1">
         <v>0.16</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="B140" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="C140" s="1">
         <v>200000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>97.97</v>
+        <v>95.215</v>
       </c>
       <c r="E140" s="1">
         <v>99.077</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
         <v>198154.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-2214.0</v>
+        <v>-7724.0</v>
       </c>
       <c r="J140" s="1">
-        <v>-1.1173127971174</v>
+        <v>-3.8979783400789</v>
       </c>
       <c r="K140">
-        <v>1.52</v>
+        <v>1.73</v>
       </c>
       <c r="L140" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="M140" s="1">
-        <v>195940.0</v>
+        <v>190430.0</v>
       </c>
       <c r="N140" s="1">
-        <v>198989.32</v>
+        <v>193882.05</v>
       </c>
       <c r="O140" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="B141" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="C141" s="1">
         <v>200000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>95.239</v>
+        <v>93.98</v>
       </c>
       <c r="E141" s="1">
         <v>92.56375</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>185127.5</v>
       </c>
       <c r="I141" s="1">
-        <v>5350.5</v>
+        <v>2832.5</v>
       </c>
       <c r="J141" s="1">
-        <v>2.8901702880447</v>
+        <v>1.5300266032869</v>
       </c>
       <c r="K141">
-        <v>0.4</v>
+        <v>0.45</v>
       </c>
       <c r="L141">
-        <v>800.68</v>
+        <v>901.37</v>
       </c>
       <c r="M141" s="1">
-        <v>190478.0</v>
+        <v>187960.0</v>
       </c>
       <c r="N141" s="1">
-        <v>191278.68</v>
+        <v>188861.37</v>
       </c>
       <c r="O141" s="1">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="B142" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="C142" s="1">
         <v>200000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>106.568</v>
+        <v>102.711</v>
       </c>
       <c r="E142" s="1">
         <v>99.961</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>199922.0</v>
       </c>
       <c r="I142" s="1">
-        <v>13214.0</v>
+        <v>5500.0</v>
       </c>
       <c r="J142" s="1">
-        <v>6.6095777353168</v>
+        <v>2.7510729184382</v>
       </c>
       <c r="K142">
-        <v>3.07</v>
+        <v>3.35</v>
       </c>
       <c r="L142" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="M142" s="1">
-        <v>213136.0</v>
+        <v>205422.0</v>
       </c>
       <c r="N142" s="1">
-        <v>219279.84</v>
+        <v>212126.79</v>
       </c>
       <c r="O142" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="B143" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="C143" s="1">
         <v>141000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.114</v>
+        <v>97.157</v>
       </c>
       <c r="E143" s="1">
         <v>99.702</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>140579.82</v>
       </c>
       <c r="I143" s="1">
-        <v>580.92</v>
+        <v>-3588.45</v>
       </c>
       <c r="J143" s="1">
-        <v>0.41323142966039</v>
+        <v>-2.5526067681691</v>
       </c>
       <c r="K143">
-        <v>1.41</v>
+        <v>1.59</v>
       </c>
       <c r="L143" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="M143" s="1">
-        <v>141160.74</v>
+        <v>136991.37</v>
       </c>
       <c r="N143" s="1">
-        <v>143144.4</v>
+        <v>139238.68</v>
       </c>
       <c r="O143" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="B144" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="C144" s="1">
         <v>140000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>99.211</v>
+        <v>95.541</v>
       </c>
       <c r="E144" s="1">
         <v>99.3</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>139020.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-124.6</v>
+        <v>-5262.6</v>
       </c>
       <c r="J144" s="1">
-        <v>-0.089627391742195</v>
+        <v>-3.785498489426</v>
       </c>
       <c r="K144">
-        <v>1.54</v>
+        <v>1.74</v>
       </c>
       <c r="L144" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="M144" s="1">
-        <v>138895.4</v>
+        <v>133757.4</v>
       </c>
       <c r="N144" s="1">
-        <v>141046.8</v>
+        <v>136194.74</v>
       </c>
       <c r="O144" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="B145" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="C145" s="1">
         <v>100000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>103.39</v>
+        <v>100.46</v>
       </c>
       <c r="E145" s="1">
         <v>99.611</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>99611.0</v>
       </c>
       <c r="I145" s="1">
-        <v>3779.0</v>
+        <v>849.0</v>
       </c>
       <c r="J145" s="1">
-        <v>3.7937577175212</v>
+        <v>0.85231550732349</v>
       </c>
       <c r="K145">
-        <v>2.52</v>
+        <v>2.75</v>
       </c>
       <c r="L145" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="M145" s="1">
-        <v>103390.0</v>
+        <v>100460.0</v>
       </c>
       <c r="N145" s="1">
-        <v>105910.55</v>
+        <v>103210.68</v>
       </c>
       <c r="O145" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="B146" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="C146" s="1">
         <v>100000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>99.994</v>
+        <v>98.76</v>
       </c>
       <c r="E146" s="1">
         <v>114.80527</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>114805.27</v>
       </c>
       <c r="I146" s="1">
-        <v>-14811.27</v>
+        <v>-16045.27</v>
       </c>
       <c r="J146" s="1">
-        <v>-12.90121089389</v>
+        <v>-13.976074443273</v>
       </c>
       <c r="K146">
-        <v>0.07</v>
+        <v>0.21</v>
       </c>
       <c r="L146">
-        <v>71.58</v>
+        <v>208.22</v>
       </c>
       <c r="M146" s="1">
-        <v>99994.0</v>
+        <v>98760.0</v>
       </c>
       <c r="N146" s="1">
-        <v>100065.58</v>
+        <v>98968.22</v>
       </c>
       <c r="O146" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="B147" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="C147" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>102.796</v>
+        <v>98.702</v>
       </c>
       <c r="E147" s="1">
-        <v>102.989</v>
+        <v>101.74266667</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>205978.0</v>
+        <v>305228.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-386.0</v>
+        <v>-9122.0</v>
       </c>
       <c r="J147" s="1">
-        <v>-0.18739865422521</v>
+        <v>-2.9885855819256</v>
       </c>
       <c r="K147">
-        <v>3.21</v>
+        <v>3.45</v>
       </c>
       <c r="L147" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="M147" s="1">
-        <v>205592.0</v>
+        <v>296106.0</v>
       </c>
       <c r="N147" s="1">
-        <v>212011.18</v>
+        <v>306446.76</v>
       </c>
       <c r="O147" s="1">
-        <v>0.33</v>
+        <v>0.51</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="B148" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="C148" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>99.596</v>
+        <v>102.382</v>
       </c>
       <c r="E148" s="1">
-        <v>98.434</v>
+        <v>99.661</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>98434.0</v>
+        <v>199322.0</v>
       </c>
       <c r="I148" s="1">
-        <v>1162.0</v>
+        <v>5442.0</v>
       </c>
       <c r="J148" s="1">
-        <v>1.1804864172948</v>
+        <v>2.73025556637</v>
       </c>
       <c r="K148">
-        <v>2.57</v>
+        <v>3.7</v>
       </c>
       <c r="L148" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="M148" s="1">
-        <v>99596.0</v>
+        <v>204764.0</v>
       </c>
       <c r="N148" s="1">
-        <v>102168.26</v>
+        <v>212164.0</v>
       </c>
       <c r="O148" s="1">
-        <v>0.16</v>
+        <v>0.35</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B149" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="C149" s="1">
         <v>200000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>106.29</v>
+        <v>105.543</v>
       </c>
       <c r="E149" s="1">
-        <v>99.661</v>
+        <v>107.34</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>199322.0</v>
+        <v>214680.0</v>
       </c>
       <c r="I149" s="1">
-        <v>13258.0</v>
+        <v>-3594.0</v>
       </c>
       <c r="J149" s="1">
-        <v>6.6515487502634</v>
+        <v>-1.6741196198994</v>
       </c>
       <c r="K149">
-        <v>3.43</v>
-[...2 lines deleted...]
-        <v>362</v>
+        <v>0.02</v>
+      </c>
+      <c r="L149">
+        <v>39.4</v>
       </c>
       <c r="M149" s="1">
-        <v>212580.0</v>
+        <v>211086.0</v>
       </c>
       <c r="N149" s="1">
-        <v>219447.81</v>
+        <v>211125.4</v>
       </c>
       <c r="O149" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="B150" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="C150" s="1">
         <v>200000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>108.788</v>
+        <v>105.963</v>
       </c>
       <c r="E150" s="1">
         <v>109.3</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>218600.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-1024.0</v>
+        <v>-6674.0</v>
       </c>
       <c r="J150" s="1">
-        <v>-0.46843549862763</v>
+        <v>-3.0530649588289</v>
       </c>
       <c r="K150">
-        <v>0.56</v>
+        <v>0.86</v>
       </c>
       <c r="L150" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="M150" s="1">
-        <v>217576.0</v>
+        <v>211926.0</v>
       </c>
       <c r="N150" s="1">
-        <v>218697.92</v>
+        <v>213652.03</v>
       </c>
       <c r="O150" s="1">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="B151" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="C151" s="1">
         <v>100000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.485</v>
+        <v>98.013</v>
       </c>
       <c r="E151" s="1">
         <v>99.852</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>99852.0</v>
       </c>
       <c r="I151" s="1">
-        <v>633.0</v>
+        <v>-1839.0</v>
       </c>
       <c r="J151" s="1">
-        <v>0.6339382285783</v>
+        <v>-1.8417257541161</v>
       </c>
       <c r="K151">
-        <v>0.35</v>
+        <v>0.58</v>
       </c>
       <c r="L151">
-        <v>350.68</v>
+        <v>580.82</v>
       </c>
       <c r="M151" s="1">
-        <v>100485.0</v>
+        <v>98013.0</v>
       </c>
       <c r="N151" s="1">
-        <v>100835.68</v>
+        <v>98593.82</v>
       </c>
       <c r="O151" s="1">
         <v>0.16</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="B152" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="C152" s="1">
         <v>100000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.652</v>
+        <v>98.354</v>
       </c>
       <c r="E152" s="1">
         <v>99.589</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>99589.0</v>
       </c>
       <c r="I152" s="1">
-        <v>1063.0</v>
+        <v>-1235.0</v>
       </c>
       <c r="J152" s="1">
-        <v>1.0673869604073</v>
+        <v>-1.2400967978391</v>
       </c>
       <c r="K152">
-        <v>0.17</v>
+        <v>0.36</v>
       </c>
       <c r="L152">
-        <v>166.44</v>
+        <v>360.62</v>
       </c>
       <c r="M152" s="1">
-        <v>100652.0</v>
+        <v>98354.0</v>
       </c>
       <c r="N152" s="1">
-        <v>100818.44</v>
+        <v>98714.62</v>
       </c>
       <c r="O152" s="1">
         <v>0.16</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B153" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="C153" s="1">
         <v>116000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>101.352</v>
+        <v>99.096</v>
       </c>
       <c r="E153" s="1">
         <v>99.43</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>115338.8</v>
       </c>
       <c r="I153" s="1">
-        <v>2229.52</v>
+        <v>-387.44</v>
       </c>
       <c r="J153" s="1">
-        <v>1.9330182037614</v>
+        <v>-0.33591471386905</v>
       </c>
       <c r="K153">
-        <v>2.83</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>0.0</v>
+      </c>
+      <c r="L153">
+        <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>117568.32</v>
+        <v>114951.36</v>
       </c>
       <c r="N153" s="1">
-        <v>120848.1</v>
+        <v>114951.36</v>
       </c>
       <c r="O153" s="1">
         <v>0.19</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B154" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C154" s="1">
         <v>419000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>88.693</v>
+        <v>86.164</v>
       </c>
       <c r="E154" s="1">
         <v>101.61609785</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>425771.45</v>
       </c>
       <c r="I154" s="1">
-        <v>-54147.78</v>
+        <v>-64744.29</v>
       </c>
       <c r="J154" s="1">
-        <v>-12.717569484755</v>
+        <v>-15.206348382448</v>
       </c>
       <c r="K154">
-        <v>0.34</v>
+        <v>0.38</v>
       </c>
       <c r="L154" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="M154" s="1">
-        <v>371623.67</v>
+        <v>361027.16</v>
       </c>
       <c r="N154" s="1">
-        <v>373052.86</v>
+        <v>362637.15</v>
       </c>
       <c r="O154" s="1">
-        <v>0.58</v>
+        <v>0.61</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B155" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C155" s="1">
         <v>200000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>86.815</v>
+        <v>83.643</v>
       </c>
       <c r="E155" s="1">
         <v>85.96</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>171920.0</v>
       </c>
       <c r="I155" s="1">
-        <v>1710.0</v>
+        <v>-4634.0</v>
       </c>
       <c r="J155" s="1">
-        <v>0.99464867380177</v>
+        <v>-2.6954397394137</v>
       </c>
       <c r="K155">
-        <v>0.4</v>
+        <v>0.43</v>
       </c>
       <c r="L155">
-        <v>791.1</v>
+        <v>863.01</v>
       </c>
       <c r="M155" s="1">
-        <v>173630.0</v>
+        <v>167286.0</v>
       </c>
       <c r="N155" s="1">
-        <v>174421.1</v>
+        <v>168149.01</v>
       </c>
       <c r="O155" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B156" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C156" s="1">
         <v>100000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.733</v>
+        <v>98.078</v>
       </c>
       <c r="E156" s="1">
         <v>100.62</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>100620.0</v>
       </c>
       <c r="I156" s="1">
-        <v>113.0</v>
+        <v>-2542.0</v>
       </c>
       <c r="J156" s="1">
-        <v>0.11230371695488</v>
+        <v>-2.5263367123832</v>
       </c>
       <c r="K156">
-        <v>2.46</v>
+        <v>2.64</v>
       </c>
       <c r="L156" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="M156" s="1">
-        <v>100733.0</v>
+        <v>98078.0</v>
       </c>
       <c r="N156" s="1">
-        <v>103190.19</v>
+        <v>100714.99</v>
       </c>
       <c r="O156" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B157" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C157" s="1">
         <v>100000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.673</v>
+        <v>98.092</v>
       </c>
       <c r="E157" s="1">
         <v>100.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>100000.0</v>
       </c>
       <c r="I157" s="1">
-        <v>673.0</v>
+        <v>-1908.0</v>
       </c>
       <c r="J157" s="1">
-        <v>0.673</v>
+        <v>-1.908</v>
       </c>
       <c r="K157">
-        <v>1.41</v>
+        <v>1.62</v>
       </c>
       <c r="L157" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="M157" s="1">
-        <v>100673.0</v>
+        <v>98092.0</v>
       </c>
       <c r="N157" s="1">
-        <v>102084.33</v>
+        <v>99716.55</v>
       </c>
       <c r="O157" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B158" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C158" s="1">
         <v>351000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.715</v>
+        <v>97.718</v>
       </c>
       <c r="E158" s="1">
         <v>100.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>351000.0</v>
       </c>
       <c r="I158" s="1">
-        <v>2509.65</v>
+        <v>-8009.82</v>
       </c>
       <c r="J158" s="1">
-        <v>0.715</v>
+        <v>-2.282</v>
       </c>
       <c r="K158">
-        <v>0.41</v>
+        <v>0.6</v>
       </c>
       <c r="L158" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="M158" s="1">
-        <v>353509.65</v>
+        <v>342990.18</v>
       </c>
       <c r="N158" s="1">
-        <v>354935.42</v>
+        <v>345112.26</v>
       </c>
       <c r="O158" s="1">
-        <v>0.55</v>
+        <v>0.58</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B159" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C159" s="1">
         <v>216000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.88</v>
+        <v>97.41</v>
       </c>
       <c r="E159" s="1">
         <v>100.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>216000.0</v>
       </c>
       <c r="I159" s="1">
-        <v>1900.8</v>
+        <v>-5594.4</v>
       </c>
       <c r="J159" s="1">
-        <v>0.88</v>
+        <v>-2.59</v>
       </c>
       <c r="K159">
-        <v>1.86</v>
+        <v>2.07</v>
       </c>
       <c r="L159" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="M159" s="1">
-        <v>217900.8</v>
+        <v>210405.6</v>
       </c>
       <c r="N159" s="1">
-        <v>221914.93</v>
+        <v>214882.9</v>
       </c>
       <c r="O159" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B160" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C160" s="1">
         <v>200000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.635</v>
+        <v>97.851</v>
       </c>
       <c r="E160" s="1">
         <v>100.42</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>200840.0</v>
       </c>
       <c r="I160" s="1">
-        <v>430.0</v>
+        <v>-5138.0</v>
       </c>
       <c r="J160" s="1">
-        <v>0.2141007767377</v>
+        <v>-2.558255327624</v>
       </c>
       <c r="K160">
-        <v>2.96</v>
+        <v>3.17</v>
       </c>
       <c r="L160" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="M160" s="1">
-        <v>201270.0</v>
+        <v>195702.0</v>
       </c>
       <c r="N160" s="1">
-        <v>207189.18</v>
+        <v>202038.3</v>
       </c>
       <c r="O160" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B161" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C161" s="1">
         <v>200000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.697</v>
+        <v>96.931</v>
       </c>
       <c r="E161" s="1">
         <v>99.259</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>198518.0</v>
       </c>
       <c r="I161" s="1">
-        <v>2876.0</v>
+        <v>-4656.0</v>
       </c>
       <c r="J161" s="1">
-        <v>1.4487351272932</v>
+        <v>-2.345379260319</v>
       </c>
       <c r="K161">
-        <v>0.01</v>
+        <v>0.26</v>
       </c>
       <c r="L161">
-        <v>23.97</v>
+        <v>527.4</v>
       </c>
       <c r="M161" s="1">
-        <v>201394.0</v>
+        <v>193862.0</v>
       </c>
       <c r="N161" s="1">
-        <v>201417.97</v>
+        <v>194389.4</v>
       </c>
       <c r="O161" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B162" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C162" s="1">
         <v>200000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>103.112</v>
+        <v>100.181</v>
       </c>
       <c r="E162" s="1">
         <v>100.4</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>200800.0</v>
       </c>
       <c r="I162" s="1">
-        <v>5424.0</v>
+        <v>-438.0</v>
       </c>
       <c r="J162" s="1">
-        <v>2.7011952191235</v>
+        <v>-0.21812749003984</v>
       </c>
       <c r="K162">
-        <v>2.81</v>
+        <v>3.04</v>
       </c>
       <c r="L162" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="M162" s="1">
-        <v>206224.0</v>
+        <v>200362.0</v>
       </c>
       <c r="N162" s="1">
-        <v>211850.71</v>
+        <v>206434.6</v>
       </c>
       <c r="O162" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B163" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C163" s="1">
-        <v>289000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.151</v>
+        <v>99.178</v>
       </c>
       <c r="E163" s="1">
-        <v>99.228</v>
+        <v>99.821</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>286768.92</v>
+        <v>199642.0</v>
       </c>
       <c r="I163" s="1">
-        <v>2667.47</v>
+        <v>-1286.0</v>
       </c>
       <c r="J163" s="1">
-        <v>0.93018099729915</v>
+        <v>-0.64415303393074</v>
       </c>
       <c r="K163">
-        <v>2.31</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>0.01</v>
+      </c>
+      <c r="L163">
+        <v>21.23</v>
       </c>
       <c r="M163" s="1">
-        <v>289436.39</v>
+        <v>198356.0</v>
       </c>
       <c r="N163" s="1">
-        <v>296106.15</v>
+        <v>198377.23</v>
       </c>
       <c r="O163" s="1">
-        <v>0.46</v>
+        <v>0.33</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>401</v>
       </c>
       <c r="B164" t="s">
         <v>402</v>
       </c>
       <c r="C164" s="1">
-        <v>100000.0</v>
+        <v>289000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.638</v>
+        <v>97.63</v>
       </c>
       <c r="E164" s="1">
-        <v>99.517</v>
+        <v>99.228</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>99517.0</v>
+        <v>286768.92</v>
       </c>
       <c r="I164" s="1">
-        <v>1121.0</v>
+        <v>-4618.22</v>
       </c>
       <c r="J164" s="1">
-        <v>1.1264407086226</v>
+        <v>-1.6104325392026</v>
       </c>
       <c r="K164">
-        <v>2.38</v>
+        <v>2.47</v>
       </c>
       <c r="L164" t="s">
         <v>403</v>
       </c>
       <c r="M164" s="1">
-        <v>100638.0</v>
+        <v>282150.7</v>
       </c>
       <c r="N164" s="1">
-        <v>103014.37</v>
+        <v>289298.5</v>
       </c>
       <c r="O164" s="1">
-        <v>0.16</v>
+        <v>0.48</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
         <v>404</v>
       </c>
       <c r="B165" t="s">
         <v>405</v>
       </c>
       <c r="C165" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>88.754</v>
+        <v>98.058</v>
       </c>
       <c r="E165" s="1">
-        <v>103.73152</v>
+        <v>99.517</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>207463.04</v>
+        <v>99517.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-29955.04</v>
+        <v>-1459.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-14.438735689981</v>
+        <v>-1.4660811720611</v>
       </c>
       <c r="K165">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>394.52</v>
+        <v>2.57</v>
+      </c>
+      <c r="L165" t="s">
+        <v>406</v>
       </c>
       <c r="M165" s="1">
-        <v>177508.0</v>
+        <v>98058.0</v>
       </c>
       <c r="N165" s="1">
-        <v>177902.52</v>
+        <v>100628.55</v>
       </c>
       <c r="O165" s="1">
-        <v>0.28</v>
+        <v>0.17</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B166" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C166" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.331</v>
+        <v>86.055</v>
       </c>
       <c r="E166" s="1">
-        <v>100.33</v>
+        <v>103.73152</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>401320.0</v>
+        <v>207463.04</v>
       </c>
       <c r="I166" s="1">
-        <v>4.0</v>
+        <v>-35353.04</v>
       </c>
       <c r="J166" s="1">
-        <v>0.0009967108541812</v>
+        <v>-17.040644926441</v>
       </c>
       <c r="K166">
-        <v>2.98</v>
-[...2 lines deleted...]
-        <v>408</v>
+        <v>0.24</v>
+      </c>
+      <c r="L166">
+        <v>480.82</v>
       </c>
       <c r="M166" s="1">
-        <v>401324.0</v>
+        <v>172110.0</v>
       </c>
       <c r="N166" s="1">
-        <v>413258.25</v>
+        <v>172590.82</v>
       </c>
       <c r="O166" s="1">
-        <v>0.64</v>
+        <v>0.29</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
         <v>409</v>
       </c>
       <c r="B167" t="s">
         <v>410</v>
       </c>
       <c r="C167" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>91.393</v>
+        <v>97.584</v>
       </c>
       <c r="E167" s="1">
-        <v>89.875</v>
+        <v>100.33</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>89875.0</v>
+        <v>401320.0</v>
       </c>
       <c r="I167" s="1">
-        <v>1518.0</v>
+        <v>-10984.0</v>
       </c>
       <c r="J167" s="1">
-        <v>1.6890125173853</v>
+        <v>-2.7369680055816</v>
       </c>
       <c r="K167">
-        <v>0.04</v>
+        <v>0.16</v>
       </c>
       <c r="L167">
-        <v>38.36</v>
+        <v>624.66</v>
       </c>
       <c r="M167" s="1">
-        <v>91393.0</v>
+        <v>390336.0</v>
       </c>
       <c r="N167" s="1">
-        <v>91431.36</v>
+        <v>390960.66</v>
       </c>
       <c r="O167" s="1">
-        <v>0.14</v>
+        <v>0.65</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
         <v>411</v>
       </c>
       <c r="B168" t="s">
         <v>412</v>
       </c>
       <c r="C168" s="1">
         <v>100000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>91.655</v>
+        <v>89.574</v>
       </c>
       <c r="E168" s="1">
         <v>89.875</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
         <v>89875.0</v>
       </c>
       <c r="I168" s="1">
-        <v>1780.0</v>
+        <v>-301.0</v>
       </c>
       <c r="J168" s="1">
-        <v>1.980528511822</v>
+        <v>-0.33490959666203</v>
       </c>
       <c r="K168">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="L168">
-        <v>115.75</v>
+        <v>67.12</v>
       </c>
       <c r="M168" s="1">
-        <v>91655.0</v>
+        <v>89574.0</v>
       </c>
       <c r="N168" s="1">
-        <v>91770.75</v>
+        <v>89641.12</v>
       </c>
       <c r="O168" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
         <v>413</v>
       </c>
       <c r="B169" t="s">
         <v>414</v>
       </c>
       <c r="C169" s="1">
-        <v>134000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>103.18</v>
+        <v>90.224</v>
       </c>
       <c r="E169" s="1">
-        <v>99.521</v>
+        <v>89.875</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>133358.14</v>
+        <v>89875.0</v>
       </c>
       <c r="I169" s="1">
-        <v>4903.06</v>
+        <v>349.0</v>
       </c>
       <c r="J169" s="1">
-        <v>3.6766109665297</v>
+        <v>0.38831710709318</v>
       </c>
       <c r="K169">
-        <v>1.75</v>
-[...2 lines deleted...]
-        <v>415</v>
+        <v>0.13</v>
+      </c>
+      <c r="L169">
+        <v>130.14</v>
       </c>
       <c r="M169" s="1">
-        <v>138261.2</v>
+        <v>90224.0</v>
       </c>
       <c r="N169" s="1">
-        <v>140610.79</v>
+        <v>90354.14</v>
       </c>
       <c r="O169" s="1">
-        <v>0.22</v>
+        <v>0.15</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
+        <v>415</v>
+      </c>
+      <c r="B170" t="s">
         <v>416</v>
       </c>
-      <c r="B170" t="s">
+      <c r="C170" s="1">
+        <v>134000.0</v>
+      </c>
+      <c r="D170" s="1">
+        <v>100.942</v>
+      </c>
+      <c r="E170" s="1">
+        <v>99.521</v>
+      </c>
+      <c r="F170" t="s">
+        <v>8</v>
+      </c>
+      <c r="G170">
+        <v>1.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>133358.14</v>
+      </c>
+      <c r="I170" s="1">
+        <v>1904.14</v>
+      </c>
+      <c r="J170" s="1">
+        <v>1.4278393504888</v>
+      </c>
+      <c r="K170">
+        <v>1.98</v>
+      </c>
+      <c r="L170" t="s">
         <v>417</v>
       </c>
-      <c r="C170" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M170" s="1">
-        <v>100389.0</v>
+        <v>135262.28</v>
       </c>
       <c r="N170" s="1">
-        <v>102426.67</v>
+        <v>137920.25</v>
       </c>
       <c r="O170" s="1">
-        <v>0.16</v>
+        <v>0.23</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
+        <v>418</v>
+      </c>
+      <c r="B171" t="s">
         <v>419</v>
       </c>
-      <c r="B171" t="s">
+      <c r="C171" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D171" s="1">
+        <v>97.357</v>
+      </c>
+      <c r="E171" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="F171" t="s">
+        <v>8</v>
+      </c>
+      <c r="G171">
+        <v>1.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>99766.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>-2409.0</v>
+      </c>
+      <c r="J171" s="1">
+        <v>-2.4146502816591</v>
+      </c>
+      <c r="K171">
+        <v>2.28</v>
+      </c>
+      <c r="L171" t="s">
         <v>420</v>
       </c>
-      <c r="C171" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M171" s="1">
-        <v>130800.8</v>
+        <v>97357.0</v>
       </c>
       <c r="N171" s="1">
-        <v>131775.91</v>
+        <v>99639.19</v>
       </c>
       <c r="O171" s="1">
-        <v>0.21</v>
+        <v>0.17</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
         <v>421</v>
       </c>
       <c r="B172" t="s">
         <v>422</v>
       </c>
       <c r="C172" s="1">
-        <v>128000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.443</v>
+        <v>97.56</v>
       </c>
       <c r="E172" s="1">
-        <v>99.682</v>
+        <v>99.945</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>127592.96</v>
+        <v>129928.5</v>
       </c>
       <c r="I172" s="1">
-        <v>974.08</v>
+        <v>-3100.5</v>
       </c>
       <c r="J172" s="1">
-        <v>0.76342770008627</v>
+        <v>-2.3863124718595</v>
       </c>
       <c r="K172">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>858.3</v>
+        <v>0.95</v>
+      </c>
+      <c r="L172" t="s">
+        <v>423</v>
       </c>
       <c r="M172" s="1">
-        <v>128567.04</v>
+        <v>126828.0</v>
       </c>
       <c r="N172" s="1">
-        <v>129425.34</v>
+        <v>128065.64</v>
       </c>
       <c r="O172" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B173" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C173" s="1">
-        <v>225000.0</v>
+        <v>128000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.285</v>
+        <v>98.189</v>
       </c>
       <c r="E173" s="1">
-        <v>99.998</v>
+        <v>99.682</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>224995.5</v>
+        <v>127592.96</v>
       </c>
       <c r="I173" s="1">
-        <v>645.75</v>
+        <v>-1911.04</v>
       </c>
       <c r="J173" s="1">
-        <v>0.2870057401148</v>
+        <v>-1.4977628859774</v>
       </c>
       <c r="K173">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>285.23</v>
+        <v>0.83</v>
+      </c>
+      <c r="L173" t="s">
+        <v>426</v>
       </c>
       <c r="M173" s="1">
-        <v>225641.25</v>
+        <v>125681.92</v>
       </c>
       <c r="N173" s="1">
-        <v>225926.48</v>
+        <v>126742.74</v>
       </c>
       <c r="O173" s="1">
-        <v>0.35</v>
+        <v>0.21</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="B174" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="C174" s="1">
-        <v>544000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>84.516</v>
+        <v>97.683</v>
       </c>
       <c r="E174" s="1">
-        <v>116.03954596</v>
+        <v>99.998</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>631255.13</v>
+        <v>224995.5</v>
       </c>
       <c r="I174" s="1">
-        <v>-77157.69</v>
+        <v>-5208.75</v>
       </c>
       <c r="J174" s="1">
-        <v>-12.22290106379</v>
+        <v>-2.315046300926</v>
       </c>
       <c r="K174">
-        <v>0.07</v>
+        <v>0.32</v>
       </c>
       <c r="L174">
-        <v>396.96</v>
+        <v>713.07</v>
       </c>
       <c r="M174" s="1">
-        <v>554097.44</v>
+        <v>219786.75</v>
       </c>
       <c r="N174" s="1">
-        <v>554494.4</v>
+        <v>220499.82</v>
       </c>
       <c r="O174" s="1">
-        <v>0.86</v>
+        <v>0.37</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="B175" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="C175" s="1">
-        <v>627753.0</v>
+        <v>544000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>56.463</v>
+        <v>82.719</v>
       </c>
       <c r="E175" s="1">
-        <v>62.52544074</v>
+        <v>116.03954596</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>392505.33</v>
+        <v>631255.13</v>
       </c>
       <c r="I175" s="1">
-        <v>-38057.16</v>
+        <v>-91130.5</v>
       </c>
       <c r="J175" s="1">
-        <v>-9.6959600523132</v>
+        <v>-14.436397530742</v>
       </c>
       <c r="K175">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>0.08</v>
+      </c>
+      <c r="L175">
+        <v>432.92</v>
       </c>
       <c r="M175" s="1">
-        <v>354448.17</v>
+        <v>540124.63</v>
       </c>
       <c r="N175" s="1">
-        <v>356606.61</v>
+        <v>540557.55</v>
       </c>
       <c r="O175" s="1">
-        <v>0.56</v>
+        <v>0.9</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B176" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C176" s="1">
-        <v>243000.0</v>
+        <v>627753.0</v>
       </c>
       <c r="D176" s="1">
-        <v>105.541</v>
+        <v>53.085</v>
       </c>
       <c r="E176" s="1">
-        <v>99.775</v>
+        <v>62.52544074</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>242453.25</v>
+        <v>392505.33</v>
       </c>
       <c r="I176" s="1">
-        <v>14011.38</v>
+        <v>-59262.65</v>
       </c>
       <c r="J176" s="1">
-        <v>5.7790027562015</v>
+        <v>-15.098559298545</v>
       </c>
       <c r="K176">
-        <v>1.07</v>
+        <v>0.37</v>
       </c>
       <c r="L176" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="M176" s="1">
-        <v>256464.63</v>
+        <v>333242.68</v>
       </c>
       <c r="N176" s="1">
-        <v>259073.55</v>
+        <v>335581.7</v>
       </c>
       <c r="O176" s="1">
-        <v>0.4</v>
+        <v>0.56</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B177" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C177" s="1">
-        <v>100000.0</v>
+        <v>243000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>101.491</v>
+        <v>101.784</v>
       </c>
       <c r="E177" s="1">
-        <v>99.24</v>
+        <v>99.775</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>99240.0</v>
+        <v>242453.25</v>
       </c>
       <c r="I177" s="1">
-        <v>2251.0</v>
+        <v>4881.87</v>
       </c>
       <c r="J177" s="1">
-        <v>2.2682386134623</v>
+        <v>2.0135304434979</v>
       </c>
       <c r="K177">
+        <v>1.31</v>
+      </c>
+      <c r="L177" t="s">
+        <v>436</v>
+      </c>
+      <c r="M177" s="1">
+        <v>247335.12</v>
+      </c>
+      <c r="N177" s="1">
+        <v>250520.75</v>
+      </c>
+      <c r="O177" s="1">
         <v>0.42</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.16</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="B178" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="C178" s="1">
         <v>100000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>90.513</v>
+        <v>97.904</v>
       </c>
       <c r="E178" s="1">
-        <v>85.48</v>
+        <v>99.24</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>85480.0</v>
+        <v>99240.0</v>
       </c>
       <c r="I178" s="1">
-        <v>5033.0</v>
+        <v>-1336.0</v>
       </c>
       <c r="J178" s="1">
-        <v>5.8879270004679</v>
+        <v>-1.3462313583233</v>
       </c>
       <c r="K178">
-        <v>1.6</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>0.64</v>
+      </c>
+      <c r="L178">
+        <v>636.99</v>
       </c>
       <c r="M178" s="1">
-        <v>90513.0</v>
+        <v>97904.0</v>
       </c>
       <c r="N178" s="1">
-        <v>92114.64</v>
+        <v>98540.99</v>
       </c>
       <c r="O178" s="1">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B179" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C179" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>103.472</v>
+        <v>87.274</v>
       </c>
       <c r="E179" s="1">
-        <v>99.858</v>
+        <v>85.48</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>199716.0</v>
+        <v>85480.0</v>
       </c>
       <c r="I179" s="1">
-        <v>7228.0</v>
+        <v>1794.0</v>
       </c>
       <c r="J179" s="1">
-        <v>3.6191391776322</v>
+        <v>2.0987365465606</v>
       </c>
       <c r="K179">
-        <v>2.88</v>
+        <v>1.71</v>
       </c>
       <c r="L179" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="M179" s="1">
-        <v>206944.0</v>
+        <v>87274.0</v>
       </c>
       <c r="N179" s="1">
-        <v>212698.11</v>
+        <v>88982.08</v>
       </c>
       <c r="O179" s="1">
-        <v>0.33</v>
+        <v>0.15</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B180" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="C180" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.352</v>
+        <v>100.313</v>
       </c>
       <c r="E180" s="1">
-        <v>99.67</v>
+        <v>99.858</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>99670.0</v>
+        <v>199716.0</v>
       </c>
       <c r="I180" s="1">
-        <v>682.0</v>
+        <v>910.0</v>
       </c>
       <c r="J180" s="1">
-        <v>0.68425805157018</v>
+        <v>0.45564701876665</v>
       </c>
       <c r="K180">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>179.79</v>
+        <v>3.1</v>
+      </c>
+      <c r="L180" t="s">
+        <v>444</v>
       </c>
       <c r="M180" s="1">
-        <v>100352.0</v>
+        <v>200626.0</v>
       </c>
       <c r="N180" s="1">
-        <v>100531.79</v>
+        <v>206826.0</v>
       </c>
       <c r="O180" s="1">
-        <v>0.16</v>
+        <v>0.35</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="B181" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="C181" s="1">
         <v>100000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>99.511</v>
+        <v>97.643</v>
       </c>
       <c r="E181" s="1">
-        <v>100.0</v>
+        <v>99.67</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>100000.0</v>
+        <v>99670.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-489.0</v>
+        <v>-2027.0</v>
       </c>
       <c r="J181" s="1">
-        <v>-0.489</v>
+        <v>-2.0337112471155</v>
       </c>
       <c r="K181">
-        <v>1.21</v>
-[...2 lines deleted...]
-        <v>445</v>
+        <v>0.36</v>
+      </c>
+      <c r="L181">
+        <v>359.59</v>
       </c>
       <c r="M181" s="1">
-        <v>99511.0</v>
+        <v>97643.0</v>
       </c>
       <c r="N181" s="1">
-        <v>100723.33</v>
+        <v>98002.59</v>
       </c>
       <c r="O181" s="1">
         <v>0.16</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="B182" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="C182" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>100.162</v>
+        <v>96.733</v>
       </c>
       <c r="E182" s="1">
-        <v>98.642</v>
+        <v>100.0</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>295926.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I182" s="1">
-        <v>4560.0</v>
+        <v>-3267.0</v>
       </c>
       <c r="J182" s="1">
-        <v>1.5409257719835</v>
+        <v>-3.267</v>
       </c>
       <c r="K182">
-        <v>3.42</v>
+        <v>1.43</v>
       </c>
       <c r="L182" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="M182" s="1">
-        <v>300486.0</v>
+        <v>96733.0</v>
       </c>
       <c r="N182" s="1">
-        <v>310734.29</v>
+        <v>98161.08</v>
       </c>
       <c r="O182" s="1">
-        <v>0.48</v>
+        <v>0.16</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B183" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C183" s="1">
-        <v>148000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>100.11</v>
+        <v>95.089</v>
       </c>
       <c r="E183" s="1">
-        <v>99.628</v>
+        <v>98.642</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>147449.44</v>
+        <v>295926.0</v>
       </c>
       <c r="I183" s="1">
-        <v>713.36</v>
+        <v>-10659.0</v>
       </c>
       <c r="J183" s="1">
-        <v>0.48379973501425</v>
+        <v>-3.6019139920115</v>
       </c>
       <c r="K183">
-        <v>1.36</v>
+        <v>3.67</v>
       </c>
       <c r="L183" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="M183" s="1">
-        <v>148162.8</v>
+        <v>285267.0</v>
       </c>
       <c r="N183" s="1">
-        <v>150179.05</v>
+        <v>296270.42</v>
       </c>
       <c r="O183" s="1">
-        <v>0.23</v>
+        <v>0.49</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B184" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C184" s="1">
-        <v>100000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>100.612</v>
+        <v>98.05</v>
       </c>
       <c r="E184" s="1">
-        <v>99.736</v>
+        <v>99.628</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>99736.0</v>
+        <v>147449.44</v>
       </c>
       <c r="I184" s="1">
-        <v>876.0</v>
+        <v>-2335.44</v>
       </c>
       <c r="J184" s="1">
-        <v>0.87831876153044</v>
+        <v>-1.5838920785321</v>
       </c>
       <c r="K184">
-        <v>1.12</v>
+        <v>1.55</v>
       </c>
       <c r="L184" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="M184" s="1">
-        <v>100612.0</v>
+        <v>145114.0</v>
       </c>
       <c r="N184" s="1">
-        <v>101729.81</v>
+        <v>147406.99</v>
       </c>
       <c r="O184" s="1">
-        <v>0.16</v>
+        <v>0.25</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B185" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="C185" s="1">
-        <v>104000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.253</v>
+        <v>97.065</v>
       </c>
       <c r="E185" s="1">
-        <v>99.594</v>
+        <v>99.736</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>103577.76</v>
+        <v>99736.0</v>
       </c>
       <c r="I185" s="1">
-        <v>685.36</v>
+        <v>-2671.0</v>
       </c>
       <c r="J185" s="1">
-        <v>0.66168644697472</v>
+        <v>-2.6780701050774</v>
       </c>
       <c r="K185">
-        <v>2.47</v>
+        <v>1.35</v>
       </c>
       <c r="L185" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="M185" s="1">
-        <v>104263.12</v>
+        <v>97065.0</v>
       </c>
       <c r="N185" s="1">
-        <v>106830.71</v>
+        <v>98412.95</v>
       </c>
       <c r="O185" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B186" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C186" s="1">
-        <v>100000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>97.933</v>
+        <v>97.072</v>
       </c>
       <c r="E186" s="1">
-        <v>99.524</v>
+        <v>99.594</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>99524.0</v>
+        <v>103577.76</v>
       </c>
       <c r="I186" s="1">
-        <v>-1591.0</v>
+        <v>-2622.88</v>
       </c>
       <c r="J186" s="1">
-        <v>-1.5986093806519</v>
+        <v>-2.5322810611081</v>
       </c>
       <c r="K186">
-        <v>0.64</v>
-[...2 lines deleted...]
-        <v>640.07</v>
+        <v>2.66</v>
+      </c>
+      <c r="L186" t="s">
+        <v>461</v>
       </c>
       <c r="M186" s="1">
-        <v>97933.0</v>
+        <v>100954.88</v>
       </c>
       <c r="N186" s="1">
-        <v>98573.07</v>
+        <v>103724.41</v>
       </c>
       <c r="O186" s="1">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="B187" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="C187" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>100.42</v>
+        <v>97.271</v>
       </c>
       <c r="E187" s="1">
-        <v>100.0</v>
+        <v>99.524</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>400000.0</v>
+        <v>99524.0</v>
       </c>
       <c r="I187" s="1">
-        <v>1680.0</v>
+        <v>-2253.0</v>
       </c>
       <c r="J187" s="1">
-        <v>0.42</v>
+        <v>-2.2637755717214</v>
       </c>
       <c r="K187">
-        <v>2.07</v>
-[...2 lines deleted...]
-        <v>462</v>
+        <v>0.69</v>
+      </c>
+      <c r="L187">
+        <v>690.41</v>
       </c>
       <c r="M187" s="1">
-        <v>401680.0</v>
+        <v>97271.0</v>
       </c>
       <c r="N187" s="1">
-        <v>409960.82</v>
+        <v>97961.41</v>
       </c>
       <c r="O187" s="1">
-        <v>0.64</v>
+        <v>0.16</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B188" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C188" s="1">
-        <v>117000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>101.858</v>
+        <v>97.697</v>
       </c>
       <c r="E188" s="1">
-        <v>99.115</v>
+        <v>100.0</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>115964.55</v>
+        <v>400000.0</v>
       </c>
       <c r="I188" s="1">
-        <v>3209.31</v>
+        <v>-9212.0</v>
       </c>
       <c r="J188" s="1">
-        <v>2.7674923069162</v>
+        <v>-2.303</v>
       </c>
       <c r="K188">
-        <v>3.23</v>
+        <v>2.29</v>
       </c>
       <c r="L188" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="M188" s="1">
-        <v>119173.86</v>
+        <v>390788.0</v>
       </c>
       <c r="N188" s="1">
-        <v>122954.72</v>
+        <v>399960.6</v>
       </c>
       <c r="O188" s="1">
-        <v>0.19</v>
+        <v>0.67</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B189" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C189" s="1">
-        <v>272000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>96.167</v>
+        <v>98.129</v>
       </c>
       <c r="E189" s="1">
-        <v>98.404</v>
+        <v>99.115</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>267658.88</v>
+        <v>115964.55</v>
       </c>
       <c r="I189" s="1">
-        <v>-6084.64</v>
+        <v>-1153.62</v>
       </c>
       <c r="J189" s="1">
-        <v>-2.2732815739198</v>
+        <v>-0.99480401553751</v>
       </c>
       <c r="K189">
-        <v>1.12</v>
+        <v>3.43</v>
       </c>
       <c r="L189" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="M189" s="1">
-        <v>261574.24</v>
+        <v>114810.93</v>
       </c>
       <c r="N189" s="1">
-        <v>264614.68</v>
+        <v>118827.4</v>
       </c>
       <c r="O189" s="1">
-        <v>0.41</v>
+        <v>0.2</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B190" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C190" s="1">
-        <v>11463.0</v>
+        <v>272000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>95.44</v>
+        <v>91.896</v>
       </c>
       <c r="E190" s="1">
-        <v>110.69056966</v>
+        <v>98.404</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>12688.46</v>
+        <v>267658.88</v>
       </c>
       <c r="I190" s="1">
-        <v>-1748.17</v>
+        <v>-17701.76</v>
       </c>
       <c r="J190" s="1">
-        <v>-13.777637317689</v>
+        <v>-6.6135522946222</v>
       </c>
       <c r="K190">
         <v>1.29</v>
       </c>
-      <c r="L190">
-        <v>148.39</v>
+      <c r="L190" t="s">
+        <v>472</v>
       </c>
       <c r="M190" s="1">
-        <v>10940.29</v>
+        <v>249957.12</v>
       </c>
       <c r="N190" s="1">
-        <v>11088.68</v>
+        <v>253467.04</v>
       </c>
       <c r="O190" s="1">
-        <v>0.02</v>
+        <v>0.42</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="B191" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="C191" s="1">
-        <v>442000.0</v>
+        <v>11463.0</v>
       </c>
       <c r="D191" s="1">
-        <v>106.968</v>
+        <v>93.109</v>
       </c>
       <c r="E191" s="1">
-        <v>101.22033937</v>
+        <v>110.69056966</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>447393.9</v>
+        <v>12688.46</v>
       </c>
       <c r="I191" s="1">
-        <v>25404.66</v>
+        <v>-2015.37</v>
       </c>
       <c r="J191" s="1">
-        <v>5.6783653062771</v>
+        <v>-15.883487830674</v>
       </c>
       <c r="K191">
-        <v>1.36</v>
-[...2 lines deleted...]
-        <v>473</v>
+        <v>0.02</v>
+      </c>
+      <c r="L191">
+        <v>2.54</v>
       </c>
       <c r="M191" s="1">
-        <v>472798.56</v>
+        <v>10673.09</v>
       </c>
       <c r="N191" s="1">
-        <v>478821.42</v>
+        <v>10675.63</v>
       </c>
       <c r="O191" s="1">
-        <v>0.75</v>
+        <v>0.02</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="B192" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C192" s="1">
-        <v>319000.0</v>
+        <v>442000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>100.064</v>
+        <v>101.431</v>
       </c>
       <c r="E192" s="1">
-        <v>100.0</v>
+        <v>101.22033937</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>319000.0</v>
+        <v>447393.9</v>
       </c>
       <c r="I192" s="1">
-        <v>204.16</v>
+        <v>931.12</v>
       </c>
       <c r="J192" s="1">
-        <v>0.064</v>
+        <v>0.20812085278767</v>
       </c>
       <c r="K192">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>356.3</v>
+        <v>1.59</v>
+      </c>
+      <c r="L192" t="s">
+        <v>477</v>
       </c>
       <c r="M192" s="1">
-        <v>319204.16</v>
+        <v>448325.02</v>
       </c>
       <c r="N192" s="1">
-        <v>319560.46</v>
+        <v>455367.88</v>
       </c>
       <c r="O192" s="1">
-        <v>0.5</v>
+        <v>0.76</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="B193" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="C193" s="1">
-        <v>300000.0</v>
+        <v>319000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>104.911</v>
+        <v>97.56</v>
       </c>
       <c r="E193" s="1">
-        <v>100.77</v>
+        <v>100.0</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>302310.0</v>
+        <v>319000.0</v>
       </c>
       <c r="I193" s="1">
-        <v>12423.0</v>
+        <v>-7783.6</v>
       </c>
       <c r="J193" s="1">
-        <v>4.1093579438325</v>
+        <v>-2.44</v>
       </c>
       <c r="K193">
-        <v>4.16</v>
-[...2 lines deleted...]
-        <v>478</v>
+        <v>0.29</v>
+      </c>
+      <c r="L193">
+        <v>931.86</v>
       </c>
       <c r="M193" s="1">
-        <v>314733.0</v>
+        <v>311216.4</v>
       </c>
       <c r="N193" s="1">
-        <v>327226.15</v>
+        <v>312148.26</v>
       </c>
       <c r="O193" s="1">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B194" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="C194" s="1">
-        <v>229000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>93.062</v>
+        <v>102.342</v>
       </c>
       <c r="E194" s="1">
-        <v>101.3569214</v>
+        <v>100.77</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>232107.35</v>
+        <v>100770.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-18995.37</v>
+        <v>1572.0</v>
       </c>
       <c r="J194" s="1">
-        <v>-8.1838726778794</v>
+        <v>1.559988091694</v>
       </c>
       <c r="K194">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4.44</v>
+      </c>
+      <c r="L194" t="s">
+        <v>482</v>
       </c>
       <c r="M194" s="1">
-        <v>213111.98</v>
+        <v>102342.0</v>
       </c>
       <c r="N194" s="1">
-        <v>213111.98</v>
+        <v>106779.67</v>
       </c>
       <c r="O194" s="1">
-        <v>0.33</v>
+        <v>0.18</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="B195" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="C195" s="1">
-        <v>192000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>87.459</v>
+        <v>102.558</v>
       </c>
       <c r="E195" s="1">
-        <v>100.8770625</v>
+        <v>105.93</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>193683.96</v>
+        <v>211860.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-25762.68</v>
+        <v>-6744.0</v>
       </c>
       <c r="J195" s="1">
-        <v>-13.301400900725</v>
+        <v>-3.1832342112716</v>
       </c>
       <c r="K195">
-        <v>0.0</v>
+        <v>0.12</v>
       </c>
       <c r="L195">
-        <v>0.0</v>
+        <v>239.73</v>
       </c>
       <c r="M195" s="1">
-        <v>167921.28</v>
+        <v>205116.0</v>
       </c>
       <c r="N195" s="1">
-        <v>167921.28</v>
+        <v>205355.73</v>
       </c>
       <c r="O195" s="1">
-        <v>0.26</v>
+        <v>0.34</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="B196" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="C196" s="1">
-        <v>260000.0</v>
+        <v>229000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>93.346</v>
+        <v>91.375</v>
       </c>
       <c r="E196" s="1">
-        <v>99.355</v>
+        <v>101.3569214</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>258323.0</v>
+        <v>232107.35</v>
       </c>
       <c r="I196" s="1">
-        <v>-15623.4</v>
+        <v>-22858.6</v>
       </c>
       <c r="J196" s="1">
-        <v>-6.048009662322</v>
+        <v>-9.8482878719696</v>
       </c>
       <c r="K196">
-        <v>1.01</v>
-[...2 lines deleted...]
-        <v>485</v>
+        <v>0.0</v>
+      </c>
+      <c r="L196">
+        <v>0.0</v>
       </c>
       <c r="M196" s="1">
-        <v>242699.6</v>
+        <v>209248.75</v>
       </c>
       <c r="N196" s="1">
-        <v>245334.33</v>
+        <v>209248.75</v>
       </c>
       <c r="O196" s="1">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="B197" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="C197" s="1">
-        <v>100000.0</v>
+        <v>192000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>103.087</v>
+        <v>85.173</v>
       </c>
       <c r="E197" s="1">
-        <v>98.69</v>
+        <v>100.8770625</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>98690.0</v>
+        <v>193683.96</v>
       </c>
       <c r="I197" s="1">
-        <v>4397.0</v>
+        <v>-30151.8</v>
       </c>
       <c r="J197" s="1">
-        <v>4.4553652852366</v>
+        <v>-15.567525571039</v>
       </c>
       <c r="K197">
-        <v>1.71</v>
-[...2 lines deleted...]
-        <v>488</v>
+        <v>0.0</v>
+      </c>
+      <c r="L197">
+        <v>0.0</v>
       </c>
       <c r="M197" s="1">
-        <v>103087.0</v>
+        <v>163532.16</v>
       </c>
       <c r="N197" s="1">
-        <v>104796.25</v>
+        <v>163532.16</v>
       </c>
       <c r="O197" s="1">
-        <v>0.16</v>
+        <v>0.27</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
         <v>489</v>
       </c>
       <c r="B198" t="s">
         <v>490</v>
       </c>
       <c r="C198" s="1">
-        <v>200000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>95.081</v>
+        <v>90.729</v>
       </c>
       <c r="E198" s="1">
-        <v>102.25</v>
+        <v>99.355</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>204500.0</v>
+        <v>258323.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-14338.0</v>
+        <v>-22427.6</v>
       </c>
       <c r="J198" s="1">
-        <v>-7.0112469437653</v>
+        <v>-8.6819988928589</v>
       </c>
       <c r="K198">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>346.58</v>
+        <v>1.09</v>
+      </c>
+      <c r="L198" t="s">
+        <v>491</v>
       </c>
       <c r="M198" s="1">
-        <v>190162.0</v>
+        <v>235895.4</v>
       </c>
       <c r="N198" s="1">
-        <v>190508.58</v>
+        <v>238735.81</v>
       </c>
       <c r="O198" s="1">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="B199" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C199" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>85.899</v>
+        <v>99.525</v>
       </c>
       <c r="E199" s="1">
-        <v>102.12908</v>
+        <v>98.69</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>204258.16</v>
+        <v>98690.0</v>
       </c>
       <c r="I199" s="1">
-        <v>-32460.16</v>
+        <v>835.0</v>
       </c>
       <c r="J199" s="1">
-        <v>-15.891732305823</v>
+        <v>0.84608369642314</v>
       </c>
       <c r="K199">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>866.44</v>
+        <v>1.93</v>
+      </c>
+      <c r="L199" t="s">
+        <v>494</v>
       </c>
       <c r="M199" s="1">
-        <v>171798.0</v>
+        <v>99525.0</v>
       </c>
       <c r="N199" s="1">
-        <v>172664.44</v>
+        <v>101457.19</v>
       </c>
       <c r="O199" s="1">
-        <v>0.27</v>
+        <v>0.17</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="B200" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="C200" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>85.738</v>
+        <v>93.327</v>
       </c>
       <c r="E200" s="1">
-        <v>85.379</v>
+        <v>102.25</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>85379.0</v>
+        <v>204500.0</v>
       </c>
       <c r="I200" s="1">
-        <v>359.0</v>
+        <v>-17846.0</v>
       </c>
       <c r="J200" s="1">
-        <v>0.42047810351492</v>
+        <v>-8.7266503667482</v>
       </c>
       <c r="K200">
         <v>0.19</v>
       </c>
       <c r="L200">
-        <v>189.38</v>
+        <v>375.34</v>
       </c>
       <c r="M200" s="1">
-        <v>85738.0</v>
+        <v>186654.0</v>
       </c>
       <c r="N200" s="1">
-        <v>85927.38</v>
+        <v>187029.34</v>
       </c>
       <c r="O200" s="1">
-        <v>0.13</v>
+        <v>0.31</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="B201" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="C201" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>76.199</v>
+        <v>82.617</v>
       </c>
       <c r="E201" s="1">
-        <v>100.94922</v>
+        <v>102.12908</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>302847.66</v>
+        <v>204258.16</v>
       </c>
       <c r="I201" s="1">
-        <v>-74250.66</v>
+        <v>-39024.16</v>
       </c>
       <c r="J201" s="1">
-        <v>-24.517495033642</v>
+        <v>-19.105312610277</v>
       </c>
       <c r="K201">
-        <v>0.02</v>
+        <v>0.47</v>
       </c>
       <c r="L201">
-        <v>71.51</v>
+        <v>938.36</v>
       </c>
       <c r="M201" s="1">
-        <v>228597.0</v>
+        <v>165234.0</v>
       </c>
       <c r="N201" s="1">
-        <v>228668.51</v>
+        <v>166172.36</v>
       </c>
       <c r="O201" s="1">
-        <v>0.36</v>
+        <v>0.28</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="B202" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="C202" s="1">
-        <v>125000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>102.143</v>
+        <v>82.961</v>
       </c>
       <c r="E202" s="1">
-        <v>99.609</v>
+        <v>85.379</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>124511.25</v>
+        <v>85379.0</v>
       </c>
       <c r="I202" s="1">
-        <v>3167.5</v>
+        <v>-2418.0</v>
       </c>
       <c r="J202" s="1">
-        <v>2.5439468321136</v>
+        <v>-2.8320781456799</v>
       </c>
       <c r="K202">
-        <v>3.27</v>
-[...2 lines deleted...]
-        <v>499</v>
+        <v>0.24</v>
+      </c>
+      <c r="L202">
+        <v>239.73</v>
       </c>
       <c r="M202" s="1">
-        <v>127678.75</v>
+        <v>82961.0</v>
       </c>
       <c r="N202" s="1">
-        <v>131760.94</v>
+        <v>83200.73</v>
       </c>
       <c r="O202" s="1">
-        <v>0.21</v>
+        <v>0.14</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="B203" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C203" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>100.546</v>
+        <v>73.601</v>
       </c>
       <c r="E203" s="1">
-        <v>99.423</v>
+        <v>100.94922</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>397692.0</v>
+        <v>302847.66</v>
       </c>
       <c r="I203" s="1">
-        <v>4492.0</v>
+        <v>-82044.66</v>
       </c>
       <c r="J203" s="1">
-        <v>1.129517314907</v>
+        <v>-27.091066181591</v>
       </c>
       <c r="K203">
-        <v>2.47</v>
-[...2 lines deleted...]
-        <v>502</v>
+        <v>0.03</v>
+      </c>
+      <c r="L203">
+        <v>80.14</v>
       </c>
       <c r="M203" s="1">
-        <v>402184.0</v>
+        <v>220803.0</v>
       </c>
       <c r="N203" s="1">
-        <v>412047.01</v>
+        <v>220883.14</v>
       </c>
       <c r="O203" s="1">
-        <v>0.64</v>
+        <v>0.37</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
         <v>503</v>
       </c>
       <c r="B204" t="s">
         <v>504</v>
       </c>
       <c r="C204" s="1">
-        <v>135000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>102.371</v>
+        <v>99.666</v>
       </c>
       <c r="E204" s="1">
-        <v>99.424</v>
+        <v>99.609</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>134222.4</v>
+        <v>124511.25</v>
       </c>
       <c r="I204" s="1">
-        <v>3978.45</v>
+        <v>71.25</v>
       </c>
       <c r="J204" s="1">
-        <v>2.9640730608304</v>
+        <v>0.057223744842334</v>
       </c>
       <c r="K204">
-        <v>2.84</v>
+        <v>3.5</v>
       </c>
       <c r="L204" t="s">
         <v>505</v>
       </c>
       <c r="M204" s="1">
-        <v>138200.85</v>
+        <v>124582.5</v>
       </c>
       <c r="N204" s="1">
-        <v>142035.4</v>
+        <v>128952.36</v>
       </c>
       <c r="O204" s="1">
         <v>0.22</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
         <v>506</v>
       </c>
       <c r="B205" t="s">
         <v>507</v>
       </c>
       <c r="C205" s="1">
-        <v>246000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>100.447</v>
+        <v>97.708</v>
       </c>
       <c r="E205" s="1">
-        <v>99.947</v>
+        <v>99.423</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>245869.62</v>
+        <v>397692.0</v>
       </c>
       <c r="I205" s="1">
-        <v>1230.0</v>
+        <v>-6860.0</v>
       </c>
       <c r="J205" s="1">
-        <v>0.50026514052448</v>
+        <v>-1.724952978687</v>
       </c>
       <c r="K205">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>508</v>
+        <v>0.14</v>
+      </c>
+      <c r="L205">
+        <v>558.9</v>
       </c>
       <c r="M205" s="1">
-        <v>247099.62</v>
+        <v>390832.0</v>
       </c>
       <c r="N205" s="1">
-        <v>249551.2</v>
+        <v>391390.9</v>
       </c>
       <c r="O205" s="1">
-        <v>0.39</v>
+        <v>0.65</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
+        <v>508</v>
+      </c>
+      <c r="B206" t="s">
         <v>509</v>
       </c>
-      <c r="B206" t="s">
+      <c r="C206" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="D206" s="1">
+        <v>99.368</v>
+      </c>
+      <c r="E206" s="1">
+        <v>99.424</v>
+      </c>
+      <c r="F206" t="s">
+        <v>8</v>
+      </c>
+      <c r="G206">
+        <v>1.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>134222.4</v>
+      </c>
+      <c r="I206" s="1">
+        <v>-75.6</v>
+      </c>
+      <c r="J206" s="1">
+        <v>-0.056324428709366</v>
+      </c>
+      <c r="K206">
+        <v>3.05</v>
+      </c>
+      <c r="L206" t="s">
         <v>510</v>
       </c>
-      <c r="C206" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M206" s="1">
-        <v>179908.0</v>
+        <v>134146.8</v>
       </c>
       <c r="N206" s="1">
-        <v>181063.48</v>
+        <v>138262.91</v>
       </c>
       <c r="O206" s="1">
-        <v>0.28</v>
+        <v>0.23</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
+        <v>511</v>
+      </c>
+      <c r="B207" t="s">
         <v>512</v>
       </c>
-      <c r="B207" t="s">
+      <c r="C207" s="1">
+        <v>246000.0</v>
+      </c>
+      <c r="D207" s="1">
+        <v>97.438</v>
+      </c>
+      <c r="E207" s="1">
+        <v>99.947</v>
+      </c>
+      <c r="F207" t="s">
+        <v>8</v>
+      </c>
+      <c r="G207">
+        <v>1.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>245869.62</v>
+      </c>
+      <c r="I207" s="1">
+        <v>-6172.14</v>
+      </c>
+      <c r="J207" s="1">
+        <v>-2.5103304751518</v>
+      </c>
+      <c r="K207">
+        <v>1.21</v>
+      </c>
+      <c r="L207" t="s">
         <v>513</v>
       </c>
-      <c r="C207" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M207" s="1">
-        <v>500005.0</v>
+        <v>239697.48</v>
       </c>
       <c r="N207" s="1">
-        <v>500364.59</v>
+        <v>242679.81</v>
       </c>
       <c r="O207" s="1">
-        <v>0.78</v>
+        <v>0.41</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
         <v>514</v>
       </c>
       <c r="B208" t="s">
         <v>515</v>
       </c>
       <c r="C208" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>100.294</v>
+        <v>87.288</v>
       </c>
       <c r="E208" s="1">
-        <v>100.0</v>
+        <v>103.220985</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>300000.0</v>
+        <v>206441.97</v>
       </c>
       <c r="I208" s="1">
-        <v>882.0</v>
+        <v>-31865.97</v>
       </c>
       <c r="J208" s="1">
-        <v>0.294</v>
+        <v>-15.435800191211</v>
       </c>
       <c r="K208">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>395.75</v>
+        <v>0.63</v>
+      </c>
+      <c r="L208" t="s">
+        <v>516</v>
       </c>
       <c r="M208" s="1">
-        <v>300882.0</v>
+        <v>174576.0</v>
       </c>
       <c r="N208" s="1">
-        <v>301277.75</v>
+        <v>175832.16</v>
       </c>
       <c r="O208" s="1">
-        <v>0.47</v>
+        <v>0.29</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="B209" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="C209" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>102.089</v>
+        <v>97.676</v>
       </c>
       <c r="E209" s="1">
-        <v>102.542</v>
+        <v>99.779</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>205084.0</v>
+        <v>498895.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-906.0</v>
+        <v>-10515.0</v>
       </c>
       <c r="J209" s="1">
-        <v>-0.44177020147842</v>
+        <v>-2.1076579240121</v>
       </c>
       <c r="K209">
-        <v>3.76</v>
+        <v>0.29</v>
       </c>
       <c r="L209" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="M209" s="1">
-        <v>204178.0</v>
+        <v>488380.0</v>
       </c>
       <c r="N209" s="1">
-        <v>211697.92</v>
+        <v>489818.36</v>
       </c>
       <c r="O209" s="1">
-        <v>0.33</v>
+        <v>0.82</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="B210" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="C210" s="1">
-        <v>271000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>102.339</v>
+        <v>97.185</v>
       </c>
       <c r="E210" s="1">
-        <v>99.517</v>
+        <v>100.0</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>269691.07</v>
+        <v>300000.0</v>
       </c>
       <c r="I210" s="1">
-        <v>7647.62</v>
+        <v>-8445.0</v>
       </c>
       <c r="J210" s="1">
-        <v>2.8356964136781</v>
+        <v>-2.815</v>
       </c>
       <c r="K210">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>521</v>
+        <v>0.32</v>
+      </c>
+      <c r="L210">
+        <v>949.81</v>
       </c>
       <c r="M210" s="1">
-        <v>277338.69</v>
+        <v>291555.0</v>
       </c>
       <c r="N210" s="1">
-        <v>278368.86</v>
+        <v>292504.81</v>
       </c>
       <c r="O210" s="1">
-        <v>0.43</v>
+        <v>0.49</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
         <v>522</v>
       </c>
       <c r="B211" t="s">
         <v>523</v>
       </c>
       <c r="C211" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>94.874</v>
+        <v>98.936</v>
       </c>
       <c r="E211" s="1">
-        <v>98.97249667</v>
+        <v>102.542</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>593834.98</v>
+        <v>205084.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-24590.98</v>
+        <v>-7212.0</v>
       </c>
       <c r="J211" s="1">
-        <v>-4.141046052895</v>
+        <v>-3.5166078289871</v>
       </c>
       <c r="K211">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>524</v>
+        <v>0.03</v>
+      </c>
+      <c r="L211">
+        <v>65.01</v>
       </c>
       <c r="M211" s="1">
-        <v>569244.0</v>
+        <v>197872.0</v>
       </c>
       <c r="N211" s="1">
-        <v>570583.73</v>
+        <v>197937.01</v>
       </c>
       <c r="O211" s="1">
-        <v>0.89</v>
+        <v>0.33</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
+        <v>524</v>
+      </c>
+      <c r="B212" t="s">
         <v>525</v>
       </c>
-      <c r="B212" t="s">
+      <c r="C212" s="1">
+        <v>271000.0</v>
+      </c>
+      <c r="D212" s="1">
+        <v>100.875</v>
+      </c>
+      <c r="E212" s="1">
+        <v>99.517</v>
+      </c>
+      <c r="F212" t="s">
+        <v>8</v>
+      </c>
+      <c r="G212">
+        <v>1.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>269691.07</v>
+      </c>
+      <c r="I212" s="1">
+        <v>3680.18</v>
+      </c>
+      <c r="J212" s="1">
+        <v>1.3645909744064</v>
+      </c>
+      <c r="K212">
+        <v>0.6</v>
+      </c>
+      <c r="L212" t="s">
         <v>526</v>
       </c>
-      <c r="C212" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M212" s="1">
-        <v>102169.0</v>
+        <v>273371.25</v>
       </c>
       <c r="N212" s="1">
-        <v>104536.12</v>
+        <v>274986.11</v>
       </c>
       <c r="O212" s="1">
-        <v>0.16</v>
+        <v>0.46</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
+        <v>527</v>
+      </c>
+      <c r="B213" t="s">
         <v>528</v>
       </c>
-      <c r="B213" t="s">
+      <c r="C213" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D213" s="1">
+        <v>93.02</v>
+      </c>
+      <c r="E213" s="1">
+        <v>98.97249667</v>
+      </c>
+      <c r="F213" t="s">
+        <v>8</v>
+      </c>
+      <c r="G213">
+        <v>1.0</v>
+      </c>
+      <c r="H213" s="1">
+        <v>593834.98</v>
+      </c>
+      <c r="I213" s="1">
+        <v>-35714.98</v>
+      </c>
+      <c r="J213" s="1">
+        <v>-6.0142937352731</v>
+      </c>
+      <c r="K213">
+        <v>0.25</v>
+      </c>
+      <c r="L213" t="s">
         <v>529</v>
       </c>
-      <c r="C213" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M213" s="1">
-        <v>215415.0</v>
+        <v>558120.0</v>
       </c>
       <c r="N213" s="1">
-        <v>215415.0</v>
+        <v>559632.33</v>
       </c>
       <c r="O213" s="1">
-        <v>0.34</v>
+        <v>0.93</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
         <v>530</v>
       </c>
       <c r="B214" t="s">
         <v>531</v>
       </c>
       <c r="C214" s="1">
         <v>100000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>100.253</v>
+        <v>99.158</v>
       </c>
       <c r="E214" s="1">
-        <v>99.794</v>
+        <v>99.833</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>99794.0</v>
+        <v>99833.0</v>
       </c>
       <c r="I214" s="1">
-        <v>459.0</v>
+        <v>-675.0</v>
       </c>
       <c r="J214" s="1">
-        <v>0.45994749183318</v>
+        <v>-0.67612913565655</v>
       </c>
       <c r="K214">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.6</v>
+      </c>
+      <c r="L214" t="s">
+        <v>532</v>
       </c>
       <c r="M214" s="1">
-        <v>100253.0</v>
+        <v>99158.0</v>
       </c>
       <c r="N214" s="1">
-        <v>100253.0</v>
+        <v>101755.26</v>
       </c>
       <c r="O214" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="B215" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="C215" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>87.353</v>
+        <v>69.182</v>
       </c>
       <c r="E215" s="1">
-        <v>100.521</v>
+        <v>99.641</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>402084.0</v>
+        <v>298923.0</v>
       </c>
       <c r="I215" s="1">
-        <v>-52672.0</v>
+        <v>-91377.0</v>
       </c>
       <c r="J215" s="1">
-        <v>-13.099750300932</v>
+        <v>-30.568741783001</v>
       </c>
       <c r="K215">
         <v>0.0</v>
       </c>
       <c r="L215">
         <v>0.0</v>
       </c>
       <c r="M215" s="1">
-        <v>349412.0</v>
+        <v>207546.0</v>
       </c>
       <c r="N215" s="1">
-        <v>349412.0</v>
+        <v>207546.0</v>
       </c>
       <c r="O215" s="1">
-        <v>0.54</v>
+        <v>0.35</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="B216" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="C216" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>96.632</v>
+        <v>97.33</v>
       </c>
       <c r="E216" s="1">
-        <v>104.90042333</v>
+        <v>99.794</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>314701.27</v>
+        <v>99794.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-24805.27</v>
+        <v>-2464.0</v>
       </c>
       <c r="J216" s="1">
-        <v>-7.8821639327989</v>
+        <v>-2.4690863178147</v>
       </c>
       <c r="K216">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>536</v>
+        <v>0.18</v>
+      </c>
+      <c r="L216">
+        <v>182.19</v>
       </c>
       <c r="M216" s="1">
-        <v>289896.0</v>
+        <v>97330.0</v>
       </c>
       <c r="N216" s="1">
-        <v>291412.44</v>
+        <v>97512.19</v>
       </c>
       <c r="O216" s="1">
-        <v>0.45</v>
+        <v>0.16</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
         <v>537</v>
       </c>
       <c r="B217" t="s">
         <v>538</v>
       </c>
       <c r="C217" s="1">
-        <v>115000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>101.85</v>
+        <v>85.13</v>
       </c>
       <c r="E217" s="1">
-        <v>100.0</v>
+        <v>100.521</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>115000.0</v>
+        <v>402084.0</v>
       </c>
       <c r="I217" s="1">
-        <v>2127.5</v>
+        <v>-61564.0</v>
       </c>
       <c r="J217" s="1">
-        <v>1.85</v>
+        <v>-15.311228499518</v>
       </c>
       <c r="K217">
-        <v>2.32</v>
-[...2 lines deleted...]
-        <v>539</v>
+        <v>0.0</v>
+      </c>
+      <c r="L217">
+        <v>0.0</v>
       </c>
       <c r="M217" s="1">
-        <v>117127.5</v>
+        <v>340520.0</v>
       </c>
       <c r="N217" s="1">
-        <v>119792.79</v>
+        <v>340520.0</v>
       </c>
       <c r="O217" s="1">
-        <v>0.19</v>
+        <v>0.57</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
+        <v>539</v>
+      </c>
+      <c r="B218" t="s">
         <v>540</v>
       </c>
-      <c r="B218" t="s">
+      <c r="C218" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D218" s="1">
+        <v>95.274</v>
+      </c>
+      <c r="E218" s="1">
+        <v>104.90042333</v>
+      </c>
+      <c r="F218" t="s">
+        <v>8</v>
+      </c>
+      <c r="G218">
+        <v>1.0</v>
+      </c>
+      <c r="H218" s="1">
+        <v>314701.27</v>
+      </c>
+      <c r="I218" s="1">
+        <v>-28879.27</v>
+      </c>
+      <c r="J218" s="1">
+        <v>-9.1767249620569</v>
+      </c>
+      <c r="K218">
+        <v>0.55</v>
+      </c>
+      <c r="L218" t="s">
         <v>541</v>
       </c>
-      <c r="C218" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M218" s="1">
-        <v>201886.0</v>
+        <v>285822.0</v>
       </c>
       <c r="N218" s="1">
-        <v>209225.18</v>
+        <v>287467.89</v>
       </c>
       <c r="O218" s="1">
-        <v>0.33</v>
+        <v>0.48</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
+        <v>542</v>
+      </c>
+      <c r="B219" t="s">
         <v>543</v>
       </c>
-      <c r="B219" t="s">
+      <c r="C219" s="1">
+        <v>115000.0</v>
+      </c>
+      <c r="D219" s="1">
+        <v>98.938</v>
+      </c>
+      <c r="E219" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F219" t="s">
+        <v>8</v>
+      </c>
+      <c r="G219">
+        <v>1.0</v>
+      </c>
+      <c r="H219" s="1">
+        <v>115000.0</v>
+      </c>
+      <c r="I219" s="1">
+        <v>-1221.3</v>
+      </c>
+      <c r="J219" s="1">
+        <v>-1.062</v>
+      </c>
+      <c r="K219">
+        <v>2.53</v>
+      </c>
+      <c r="L219" t="s">
         <v>544</v>
       </c>
-      <c r="C219" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M219" s="1">
-        <v>199287.0</v>
+        <v>113778.7</v>
       </c>
       <c r="N219" s="1">
-        <v>199851.16</v>
+        <v>116687.34</v>
       </c>
       <c r="O219" s="1">
-        <v>0.31</v>
+        <v>0.19</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
         <v>545</v>
       </c>
       <c r="B220" t="s">
         <v>546</v>
       </c>
       <c r="C220" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>102.624</v>
+        <v>98.844</v>
       </c>
       <c r="E220" s="1">
-        <v>102.47</v>
+        <v>101.2</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>102470.0</v>
+        <v>202400.0</v>
       </c>
       <c r="I220" s="1">
-        <v>154.0</v>
+        <v>-4712.0</v>
       </c>
       <c r="J220" s="1">
-        <v>0.15028788913828</v>
+        <v>-2.3280632411067</v>
       </c>
       <c r="K220">
-        <v>3.48</v>
-[...2 lines deleted...]
-        <v>547</v>
+        <v>0.18</v>
+      </c>
+      <c r="L220">
+        <v>364.93</v>
       </c>
       <c r="M220" s="1">
-        <v>102624.0</v>
+        <v>197688.0</v>
       </c>
       <c r="N220" s="1">
-        <v>106108.93</v>
+        <v>198052.93</v>
       </c>
       <c r="O220" s="1">
-        <v>0.17</v>
+        <v>0.33</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
+        <v>547</v>
+      </c>
+      <c r="B221" t="s">
         <v>548</v>
       </c>
-      <c r="B221" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C221" s="1">
-        <v>158000.0</v>
+        <v>198000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>99.784</v>
+        <v>98.063</v>
       </c>
       <c r="E221" s="1">
-        <v>99.422</v>
+        <v>99.728</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>157086.76</v>
+        <v>197461.44</v>
       </c>
       <c r="I221" s="1">
-        <v>571.96</v>
+        <v>-3296.7</v>
       </c>
       <c r="J221" s="1">
-        <v>0.36410452414958</v>
+        <v>-1.6695411519333</v>
       </c>
       <c r="K221">
-        <v>3.24</v>
-[...2 lines deleted...]
-        <v>550</v>
+        <v>0.47</v>
+      </c>
+      <c r="L221">
+        <v>934.4</v>
       </c>
       <c r="M221" s="1">
-        <v>157658.72</v>
+        <v>194164.74</v>
       </c>
       <c r="N221" s="1">
-        <v>162779.65</v>
+        <v>195099.14</v>
       </c>
       <c r="O221" s="1">
-        <v>0.25</v>
+        <v>0.33</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
+        <v>549</v>
+      </c>
+      <c r="B222" t="s">
+        <v>550</v>
+      </c>
+      <c r="C222" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D222" s="1">
+        <v>98.876</v>
+      </c>
+      <c r="E222" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="F222" t="s">
+        <v>8</v>
+      </c>
+      <c r="G222">
+        <v>1.0</v>
+      </c>
+      <c r="H222" s="1">
+        <v>102470.0</v>
+      </c>
+      <c r="I222" s="1">
+        <v>-3594.0</v>
+      </c>
+      <c r="J222" s="1">
+        <v>-3.5073680101493</v>
+      </c>
+      <c r="K222">
+        <v>3.72</v>
+      </c>
+      <c r="L222" t="s">
         <v>551</v>
       </c>
-      <c r="B222" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M222" s="1">
-        <v>235920.72</v>
+        <v>98876.0</v>
       </c>
       <c r="N222" s="1">
-        <v>243466.58</v>
+        <v>102591.07</v>
       </c>
       <c r="O222" s="1">
-        <v>0.38</v>
+        <v>0.17</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="B223" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="C223" s="1">
-        <v>325000.0</v>
+        <v>158000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>90.607</v>
+        <v>96.875</v>
       </c>
       <c r="E223" s="1">
-        <v>88.621</v>
+        <v>99.422</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>288018.25</v>
+        <v>157086.76</v>
       </c>
       <c r="I223" s="1">
-        <v>6454.5</v>
+        <v>-4024.26</v>
       </c>
       <c r="J223" s="1">
-        <v>2.2410038252784</v>
+        <v>-2.5618072458812</v>
       </c>
       <c r="K223">
-        <v>1.15</v>
-[...2 lines deleted...]
-        <v>556</v>
+        <v>0.18</v>
+      </c>
+      <c r="L223">
+        <v>281.37</v>
       </c>
       <c r="M223" s="1">
-        <v>294472.75</v>
+        <v>153062.5</v>
       </c>
       <c r="N223" s="1">
-        <v>298220.27</v>
+        <v>153343.87</v>
       </c>
       <c r="O223" s="1">
-        <v>0.46</v>
+        <v>0.26</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="B224" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="C224" s="1">
-        <v>200000.0</v>
+        <v>228000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>76.856</v>
+        <v>99.364</v>
       </c>
       <c r="E224" s="1">
-        <v>73.87</v>
+        <v>100.0</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>147740.0</v>
+        <v>228000.0</v>
       </c>
       <c r="I224" s="1">
-        <v>5972.0</v>
+        <v>-1450.08</v>
       </c>
       <c r="J224" s="1">
-        <v>4.042236361175</v>
+        <v>-0.636</v>
       </c>
       <c r="K224">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>435.62</v>
+        <v>3.54</v>
+      </c>
+      <c r="L224" t="s">
+        <v>556</v>
       </c>
       <c r="M224" s="1">
-        <v>153712.0</v>
+        <v>226549.92</v>
       </c>
       <c r="N224" s="1">
-        <v>154147.62</v>
+        <v>234620.5</v>
       </c>
       <c r="O224" s="1">
-        <v>0.24</v>
+        <v>0.39</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
+        <v>557</v>
+      </c>
+      <c r="B225" t="s">
+        <v>558</v>
+      </c>
+      <c r="C225" s="1">
+        <v>325000.0</v>
+      </c>
+      <c r="D225" s="1">
+        <v>87.392</v>
+      </c>
+      <c r="E225" s="1">
+        <v>88.621</v>
+      </c>
+      <c r="F225" t="s">
+        <v>8</v>
+      </c>
+      <c r="G225">
+        <v>1.0</v>
+      </c>
+      <c r="H225" s="1">
+        <v>288018.25</v>
+      </c>
+      <c r="I225" s="1">
+        <v>-3994.25</v>
+      </c>
+      <c r="J225" s="1">
+        <v>-1.3868044820077</v>
+      </c>
+      <c r="K225">
+        <v>1.25</v>
+      </c>
+      <c r="L225" t="s">
         <v>559</v>
       </c>
-      <c r="B225" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M225" s="1">
-        <v>200318.0</v>
+        <v>284024.0</v>
       </c>
       <c r="N225" s="1">
-        <v>205200.19</v>
+        <v>288075.37</v>
       </c>
       <c r="O225" s="1">
-        <v>0.32</v>
+        <v>0.48</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="B226" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="C226" s="1">
         <v>200000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>103.216</v>
+        <v>73.673</v>
       </c>
       <c r="E226" s="1">
-        <v>100.0</v>
+        <v>73.87</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>200000.0</v>
+        <v>147740.0</v>
       </c>
       <c r="I226" s="1">
-        <v>6432.0</v>
+        <v>-394.0</v>
       </c>
       <c r="J226" s="1">
-        <v>3.216</v>
+        <v>-0.26668471639366</v>
       </c>
       <c r="K226">
-        <v>1.91</v>
-[...2 lines deleted...]
-        <v>564</v>
+        <v>0.26</v>
+      </c>
+      <c r="L226">
+        <v>521.92</v>
       </c>
       <c r="M226" s="1">
-        <v>206432.0</v>
+        <v>147346.0</v>
       </c>
       <c r="N226" s="1">
-        <v>210252.34</v>
+        <v>147867.92</v>
       </c>
       <c r="O226" s="1">
-        <v>0.33</v>
+        <v>0.25</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="B227" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
       <c r="C227" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>101.028</v>
+        <v>97.202</v>
       </c>
       <c r="E227" s="1">
-        <v>99.711</v>
+        <v>99.985</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>99711.0</v>
+        <v>199970.0</v>
       </c>
       <c r="I227" s="1">
-        <v>1317.0</v>
+        <v>-5566.0</v>
       </c>
       <c r="J227" s="1">
-        <v>1.320817161597</v>
+        <v>-2.7834175126269</v>
       </c>
       <c r="K227">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>472.6</v>
+        <v>2.64</v>
+      </c>
+      <c r="L227" t="s">
+        <v>564</v>
       </c>
       <c r="M227" s="1">
-        <v>101028.0</v>
+        <v>194404.0</v>
       </c>
       <c r="N227" s="1">
-        <v>101500.6</v>
+        <v>199674.55</v>
       </c>
       <c r="O227" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
+        <v>565</v>
+      </c>
+      <c r="B228" t="s">
+        <v>566</v>
+      </c>
+      <c r="C228" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D228" s="1">
+        <v>100.183</v>
+      </c>
+      <c r="E228" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F228" t="s">
+        <v>8</v>
+      </c>
+      <c r="G228">
+        <v>1.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="I228" s="1">
+        <v>366.0</v>
+      </c>
+      <c r="J228" s="1">
+        <v>0.183</v>
+      </c>
+      <c r="K228">
+        <v>2.13</v>
+      </c>
+      <c r="L228" t="s">
         <v>567</v>
       </c>
-      <c r="B228" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M228" s="1">
-        <v>101021.0</v>
+        <v>200366.0</v>
       </c>
       <c r="N228" s="1">
-        <v>103212.44</v>
+        <v>204629.58</v>
       </c>
       <c r="O228" s="1">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
       <c r="B229" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="C229" s="1">
-        <v>226000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>100.312</v>
+        <v>97.939</v>
       </c>
       <c r="E229" s="1">
-        <v>99.84072566</v>
+        <v>99.711</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>225640.04</v>
+        <v>99711.0</v>
       </c>
       <c r="I229" s="1">
-        <v>1065.08</v>
+        <v>-1772.0</v>
       </c>
       <c r="J229" s="1">
-        <v>0.47202615280515</v>
+        <v>-1.7771359228169</v>
       </c>
       <c r="K229">
-        <v>3.22</v>
-[...2 lines deleted...]
-        <v>572</v>
+        <v>0.69</v>
+      </c>
+      <c r="L229">
+        <v>688.36</v>
       </c>
       <c r="M229" s="1">
-        <v>226705.12</v>
+        <v>97939.0</v>
       </c>
       <c r="N229" s="1">
-        <v>233977.37</v>
+        <v>98627.36</v>
       </c>
       <c r="O229" s="1">
-        <v>0.36</v>
+        <v>0.16</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>573</v>
+        <v>570</v>
       </c>
       <c r="B230" t="s">
-        <v>574</v>
+        <v>571</v>
       </c>
       <c r="C230" s="1">
-        <v>151000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>99.943</v>
+        <v>97.798</v>
       </c>
       <c r="E230" s="1">
-        <v>100.0</v>
+        <v>100.66</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>151000.0</v>
+        <v>100660.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-86.07</v>
+        <v>-2862.0</v>
       </c>
       <c r="J230" s="1">
-        <v>-0.057</v>
+        <v>-2.8432346513014</v>
       </c>
       <c r="K230">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>94.84</v>
+        <v>2.39</v>
+      </c>
+      <c r="L230" t="s">
+        <v>572</v>
       </c>
       <c r="M230" s="1">
-        <v>150913.93</v>
+        <v>97798.0</v>
       </c>
       <c r="N230" s="1">
-        <v>151008.77</v>
+        <v>100183.62</v>
       </c>
       <c r="O230" s="1">
-        <v>0.24</v>
+        <v>0.17</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="B231" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="C231" s="1">
-        <v>200000.0</v>
+        <v>226000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>99.919</v>
+        <v>97.467</v>
       </c>
       <c r="E231" s="1">
-        <v>99.3</v>
+        <v>99.84072566</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>198600.0</v>
+        <v>225640.04</v>
       </c>
       <c r="I231" s="1">
-        <v>1238.0</v>
+        <v>-5364.62</v>
       </c>
       <c r="J231" s="1">
-        <v>0.6233635448137</v>
+        <v>-2.3775124308611</v>
       </c>
       <c r="K231">
-        <v>2.69</v>
-[...2 lines deleted...]
-        <v>577</v>
+        <v>0.04</v>
+      </c>
+      <c r="L231">
+        <v>83.59</v>
       </c>
       <c r="M231" s="1">
-        <v>199838.0</v>
+        <v>220275.42</v>
       </c>
       <c r="N231" s="1">
-        <v>205217.45</v>
+        <v>220359.01</v>
       </c>
       <c r="O231" s="1">
-        <v>0.32</v>
+        <v>0.37</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>578</v>
+        <v>575</v>
       </c>
       <c r="B232" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="C232" s="1">
         <v>100000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>101.798</v>
+        <v>98.123</v>
       </c>
       <c r="E232" s="1">
-        <v>99.499</v>
+        <v>99.326</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>99499.0</v>
+        <v>99326.0</v>
       </c>
       <c r="I232" s="1">
-        <v>2299.0</v>
+        <v>-1203.0</v>
       </c>
       <c r="J232" s="1">
-        <v>2.3105759856883</v>
+        <v>-1.2111632402392</v>
       </c>
       <c r="K232">
-        <v>0.47</v>
+        <v>0.04</v>
       </c>
       <c r="L232">
-        <v>472.6</v>
+        <v>39.73</v>
       </c>
       <c r="M232" s="1">
-        <v>101798.0</v>
+        <v>98123.0</v>
       </c>
       <c r="N232" s="1">
-        <v>102270.6</v>
+        <v>98162.73</v>
       </c>
       <c r="O232" s="1">
         <v>0.16</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="B233" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="C233" s="1">
-        <v>100000.0</v>
+        <v>151000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>101.418</v>
+        <v>96.958</v>
       </c>
       <c r="E233" s="1">
         <v>100.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>100000.0</v>
+        <v>151000.0</v>
       </c>
       <c r="I233" s="1">
-        <v>1418.0</v>
+        <v>-4593.42</v>
       </c>
       <c r="J233" s="1">
-        <v>1.418</v>
+        <v>-3.042</v>
       </c>
       <c r="K233">
-        <v>0.95</v>
+        <v>0.28</v>
       </c>
       <c r="L233">
-        <v>946.33</v>
+        <v>426.8</v>
       </c>
       <c r="M233" s="1">
-        <v>101418.0</v>
+        <v>146406.58</v>
       </c>
       <c r="N233" s="1">
-        <v>102364.33</v>
+        <v>146833.38</v>
       </c>
       <c r="O233" s="1">
-        <v>0.16</v>
+        <v>0.25</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
       <c r="B234" t="s">
-        <v>583</v>
+        <v>580</v>
       </c>
       <c r="C234" s="1">
         <v>200000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>100.618</v>
+        <v>97.592</v>
       </c>
       <c r="E234" s="1">
-        <v>99.871</v>
+        <v>99.3</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>199742.0</v>
+        <v>198600.0</v>
       </c>
       <c r="I234" s="1">
-        <v>1494.0</v>
+        <v>-3416.0</v>
       </c>
       <c r="J234" s="1">
-        <v>0.74796487468835</v>
+        <v>-1.7200402819738</v>
       </c>
       <c r="K234">
-        <v>1.09</v>
-[...2 lines deleted...]
-        <v>584</v>
+        <v>0.1</v>
+      </c>
+      <c r="L234">
+        <v>195.89</v>
       </c>
       <c r="M234" s="1">
-        <v>201236.0</v>
+        <v>195184.0</v>
       </c>
       <c r="N234" s="1">
-        <v>203422.99</v>
+        <v>195379.89</v>
       </c>
       <c r="O234" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>585</v>
+        <v>581</v>
       </c>
       <c r="B235" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="C235" s="1">
-        <v>1565000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>68.903</v>
+        <v>98.341</v>
       </c>
       <c r="E235" s="1">
-        <v>76.31296613</v>
+        <v>99.499</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>1194297.92</v>
+        <v>99499.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-115965.97</v>
+        <v>-1158.0</v>
       </c>
       <c r="J235" s="1">
-        <v>-9.7099700215504</v>
+        <v>-1.1638307922693</v>
       </c>
       <c r="K235">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>587</v>
+        <v>0.69</v>
+      </c>
+      <c r="L235">
+        <v>688.36</v>
       </c>
       <c r="M235" s="1">
-        <v>1078331.95</v>
+        <v>98341.0</v>
       </c>
       <c r="N235" s="1">
-        <v>1087593.32</v>
+        <v>99029.36</v>
       </c>
       <c r="O235" s="1">
-        <v>1.69</v>
+        <v>0.17</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>588</v>
+        <v>583</v>
       </c>
       <c r="B236" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="C236" s="1">
-        <v>202000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>102.278</v>
+        <v>98.643</v>
       </c>
       <c r="E236" s="1">
-        <v>99.646</v>
+        <v>100.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>201284.92</v>
+        <v>100000.0</v>
       </c>
       <c r="I236" s="1">
-        <v>5316.64</v>
+        <v>-1357.0</v>
       </c>
       <c r="J236" s="1">
-        <v>2.6413503803464</v>
+        <v>-1.357</v>
       </c>
       <c r="K236">
-        <v>3.36</v>
+        <v>1.15</v>
       </c>
       <c r="L236" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="M236" s="1">
-        <v>206601.56</v>
+        <v>98643.0</v>
       </c>
       <c r="N236" s="1">
-        <v>213381.01</v>
+        <v>99790.07</v>
       </c>
       <c r="O236" s="1">
-        <v>0.33</v>
+        <v>0.17</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
       <c r="B237" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="C237" s="1">
         <v>200000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>108.932</v>
+        <v>98.085</v>
       </c>
       <c r="E237" s="1">
-        <v>108.24</v>
+        <v>99.871</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>216480.0</v>
+        <v>199742.0</v>
       </c>
       <c r="I237" s="1">
-        <v>1384.0</v>
+        <v>-3572.0</v>
       </c>
       <c r="J237" s="1">
-        <v>0.63932002956393</v>
+        <v>-1.7883069159215</v>
       </c>
       <c r="K237">
-        <v>1.64</v>
+        <v>1.32</v>
       </c>
       <c r="L237" t="s">
-        <v>593</v>
+        <v>588</v>
       </c>
       <c r="M237" s="1">
-        <v>217864.0</v>
+        <v>196170.0</v>
       </c>
       <c r="N237" s="1">
-        <v>221151.67</v>
+        <v>198802.88</v>
       </c>
       <c r="O237" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>594</v>
+        <v>589</v>
       </c>
       <c r="B238" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="C238" s="1">
-        <v>200000.0</v>
+        <v>1565000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>100.767</v>
+        <v>64.619</v>
       </c>
       <c r="E238" s="1">
-        <v>100.507</v>
+        <v>76.31296613</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>201014.0</v>
+        <v>1194297.92</v>
       </c>
       <c r="I238" s="1">
-        <v>520.0</v>
+        <v>-183010.57</v>
       </c>
       <c r="J238" s="1">
-        <v>0.25868844956073</v>
+        <v>-15.323694945395</v>
       </c>
       <c r="K238">
-        <v>2.58</v>
+        <v>0.65</v>
       </c>
       <c r="L238" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="M238" s="1">
-        <v>201534.0</v>
+        <v>1011287.35</v>
       </c>
       <c r="N238" s="1">
-        <v>206693.59</v>
+        <v>1021449.13</v>
       </c>
       <c r="O238" s="1">
-        <v>0.32</v>
+        <v>1.71</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
       <c r="B239" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="C239" s="1">
-        <v>285000.0</v>
+        <v>202000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>100.464</v>
+        <v>99.562</v>
       </c>
       <c r="E239" s="1">
-        <v>99.902</v>
+        <v>99.646</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>284720.7</v>
+        <v>201284.92</v>
       </c>
       <c r="I239" s="1">
-        <v>1601.7</v>
+        <v>-169.68</v>
       </c>
       <c r="J239" s="1">
-        <v>0.56255130027427</v>
+        <v>-0.084298416394035</v>
       </c>
       <c r="K239">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="L239">
-        <v>339.66</v>
+        <v>116.22</v>
       </c>
       <c r="M239" s="1">
-        <v>286322.4</v>
+        <v>201115.24</v>
       </c>
       <c r="N239" s="1">
-        <v>286662.06</v>
+        <v>201231.46</v>
       </c>
       <c r="O239" s="1">
-        <v>0.45</v>
+        <v>0.34</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>599</v>
+        <v>594</v>
       </c>
       <c r="B240" t="s">
-        <v>600</v>
+        <v>595</v>
       </c>
       <c r="C240" s="1">
         <v>200000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>90.849</v>
+        <v>105.691</v>
       </c>
       <c r="E240" s="1">
-        <v>86.091845</v>
+        <v>108.24</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>172183.69</v>
+        <v>216480.0</v>
       </c>
       <c r="I240" s="1">
-        <v>9514.31</v>
+        <v>-5098.0</v>
       </c>
       <c r="J240" s="1">
-        <v>5.5256743539414</v>
+        <v>-2.3549519586105</v>
       </c>
       <c r="K240">
-        <v>0.71</v>
+        <v>1.93</v>
       </c>
       <c r="L240" t="s">
-        <v>601</v>
+        <v>596</v>
       </c>
       <c r="M240" s="1">
-        <v>181698.0</v>
+        <v>211382.0</v>
       </c>
       <c r="N240" s="1">
-        <v>183115.81</v>
+        <v>215245.01</v>
       </c>
       <c r="O240" s="1">
-        <v>0.29</v>
+        <v>0.36</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>602</v>
+        <v>597</v>
       </c>
       <c r="B241" t="s">
-        <v>603</v>
+        <v>598</v>
       </c>
       <c r="C241" s="1">
-        <v>118000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>103.058</v>
+        <v>97.436</v>
       </c>
       <c r="E241" s="1">
-        <v>99.779</v>
+        <v>100.507</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>117739.22</v>
+        <v>201014.0</v>
       </c>
       <c r="I241" s="1">
-        <v>3869.22</v>
+        <v>-6142.0</v>
       </c>
       <c r="J241" s="1">
-        <v>3.2862626404354</v>
+        <v>-3.0555085715423</v>
       </c>
       <c r="K241">
-        <v>1.04</v>
+        <v>2.77</v>
       </c>
       <c r="L241" t="s">
-        <v>604</v>
+        <v>599</v>
       </c>
       <c r="M241" s="1">
-        <v>121608.44</v>
+        <v>194872.0</v>
       </c>
       <c r="N241" s="1">
-        <v>122832.89</v>
+        <v>200419.95</v>
       </c>
       <c r="O241" s="1">
-        <v>0.19</v>
+        <v>0.33</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>605</v>
+        <v>600</v>
       </c>
       <c r="B242" t="s">
-        <v>606</v>
+        <v>601</v>
       </c>
       <c r="C242" s="1">
         <v>200000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>103.032</v>
+        <v>88.421</v>
       </c>
       <c r="E242" s="1">
-        <v>102.939</v>
+        <v>86.091845</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>205878.0</v>
+        <v>172183.69</v>
       </c>
       <c r="I242" s="1">
-        <v>186.0</v>
+        <v>4658.31</v>
       </c>
       <c r="J242" s="1">
-        <v>0.090344767289366</v>
+        <v>2.7054304620838</v>
       </c>
       <c r="K242">
-        <v>0.09</v>
+        <v>0.0</v>
       </c>
       <c r="L242">
-        <v>178.77</v>
+        <v>4.11</v>
       </c>
       <c r="M242" s="1">
-        <v>206064.0</v>
+        <v>176842.0</v>
       </c>
       <c r="N242" s="1">
-        <v>206242.77</v>
+        <v>176846.11</v>
       </c>
       <c r="O242" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>607</v>
+        <v>602</v>
       </c>
       <c r="B243" t="s">
-        <v>608</v>
+        <v>603</v>
       </c>
       <c r="C243" s="1">
-        <v>300000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>100.157</v>
+        <v>100.869</v>
       </c>
       <c r="E243" s="1">
-        <v>100.761</v>
+        <v>99.779</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>302283.0</v>
+        <v>117739.22</v>
       </c>
       <c r="I243" s="1">
-        <v>-1812.0</v>
+        <v>1286.2</v>
       </c>
       <c r="J243" s="1">
-        <v>-0.59943827472931</v>
+        <v>1.0924142354604</v>
       </c>
       <c r="K243">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>27.74</v>
+        <v>1.25</v>
+      </c>
+      <c r="L243" t="s">
+        <v>604</v>
       </c>
       <c r="M243" s="1">
-        <v>300471.0</v>
+        <v>119025.42</v>
       </c>
       <c r="N243" s="1">
-        <v>300498.74</v>
+        <v>120504.46</v>
       </c>
       <c r="O243" s="1">
-        <v>0.47</v>
+        <v>0.2</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="B244" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="C244" s="1">
-        <v>89000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>104.003</v>
+        <v>100.425</v>
       </c>
       <c r="E244" s="1">
-        <v>99.871</v>
+        <v>102.939</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>88885.19</v>
+        <v>205878.0</v>
       </c>
       <c r="I244" s="1">
-        <v>3677.48</v>
+        <v>-5028.0</v>
       </c>
       <c r="J244" s="1">
-        <v>4.1373371649428</v>
+        <v>-2.4422230641448</v>
       </c>
       <c r="K244">
-        <v>3.11</v>
-[...2 lines deleted...]
-        <v>611</v>
+        <v>0.3</v>
+      </c>
+      <c r="L244">
+        <v>595.89</v>
       </c>
       <c r="M244" s="1">
-        <v>92562.67</v>
+        <v>200850.0</v>
       </c>
       <c r="N244" s="1">
-        <v>95333.25</v>
+        <v>201445.89</v>
       </c>
       <c r="O244" s="1">
-        <v>0.15</v>
+        <v>0.34</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>612</v>
+        <v>607</v>
       </c>
       <c r="B245" t="s">
-        <v>613</v>
+        <v>608</v>
       </c>
       <c r="C245" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>107.053</v>
+        <v>96.733</v>
       </c>
       <c r="E245" s="1">
-        <v>106.89563</v>
+        <v>100.761</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>106895.63</v>
+        <v>302283.0</v>
       </c>
       <c r="I245" s="1">
-        <v>157.37</v>
+        <v>-12084.0</v>
       </c>
       <c r="J245" s="1">
-        <v>0.14721836617643</v>
+        <v>-3.9975784281617</v>
       </c>
       <c r="K245">
-        <v>3.6</v>
-[...2 lines deleted...]
-        <v>614</v>
+        <v>0.2</v>
+      </c>
+      <c r="L245">
+        <v>610.27</v>
       </c>
       <c r="M245" s="1">
-        <v>107053.0</v>
+        <v>290199.0</v>
       </c>
       <c r="N245" s="1">
-        <v>110650.95</v>
+        <v>290809.27</v>
       </c>
       <c r="O245" s="1">
-        <v>0.17</v>
+        <v>0.49</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>615</v>
+        <v>609</v>
       </c>
       <c r="B246" t="s">
-        <v>616</v>
+        <v>610</v>
       </c>
       <c r="C246" s="1">
-        <v>200000.0</v>
+        <v>89000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>100.132</v>
+        <v>101.379</v>
       </c>
       <c r="E246" s="1">
-        <v>99.589</v>
+        <v>99.871</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>199178.0</v>
+        <v>88885.19</v>
       </c>
       <c r="I246" s="1">
-        <v>1086.0</v>
+        <v>1342.12</v>
       </c>
       <c r="J246" s="1">
-        <v>0.54524094026449</v>
+        <v>1.5099478327042</v>
       </c>
       <c r="K246">
-        <v>1.84</v>
+        <v>3.33</v>
       </c>
       <c r="L246" t="s">
-        <v>617</v>
+        <v>611</v>
       </c>
       <c r="M246" s="1">
-        <v>200264.0</v>
+        <v>90227.31</v>
       </c>
       <c r="N246" s="1">
-        <v>203946.19</v>
+        <v>93189.91</v>
       </c>
       <c r="O246" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>618</v>
+        <v>612</v>
       </c>
       <c r="B247" t="s">
-        <v>619</v>
+        <v>613</v>
       </c>
       <c r="C247" s="1">
         <v>100000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>99.762</v>
+        <v>104.254</v>
       </c>
       <c r="E247" s="1">
-        <v>99.908</v>
+        <v>106.89563</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>99908.0</v>
+        <v>106895.63</v>
       </c>
       <c r="I247" s="1">
-        <v>-146.0</v>
+        <v>-2641.63</v>
       </c>
       <c r="J247" s="1">
-        <v>-0.14613444368819</v>
+        <v>-2.471223566389</v>
       </c>
       <c r="K247">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>333.68</v>
+        <v>3.84</v>
+      </c>
+      <c r="L247" t="s">
+        <v>614</v>
       </c>
       <c r="M247" s="1">
-        <v>99762.0</v>
+        <v>104254.0</v>
       </c>
       <c r="N247" s="1">
-        <v>100095.68</v>
+        <v>108096.47</v>
       </c>
       <c r="O247" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="B248" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="C248" s="1">
         <v>200000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>104.321</v>
+        <v>97.462</v>
       </c>
       <c r="E248" s="1">
-        <v>104.481</v>
+        <v>99.589</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>208962.0</v>
+        <v>199178.0</v>
       </c>
       <c r="I248" s="1">
-        <v>-320.0</v>
+        <v>-4254.0</v>
       </c>
       <c r="J248" s="1">
-        <v>-0.15313789109982</v>
+        <v>-2.1357780477764</v>
       </c>
       <c r="K248">
-        <v>4.24</v>
+        <v>2.01</v>
       </c>
       <c r="L248" t="s">
-        <v>621</v>
+        <v>617</v>
       </c>
       <c r="M248" s="1">
-        <v>208642.0</v>
+        <v>194924.0</v>
       </c>
       <c r="N248" s="1">
-        <v>217126.93</v>
+        <v>198951.4</v>
       </c>
       <c r="O248" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="B249" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="C249" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>106.282</v>
+        <v>97.248</v>
       </c>
       <c r="E249" s="1">
-        <v>106.6</v>
+        <v>99.908</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>213200.0</v>
+        <v>99908.0</v>
       </c>
       <c r="I249" s="1">
-        <v>-636.0</v>
+        <v>-2660.0</v>
       </c>
       <c r="J249" s="1">
-        <v>-0.29831144465291</v>
+        <v>-2.6624494534972</v>
       </c>
       <c r="K249">
-        <v>1.58</v>
-[...2 lines deleted...]
-        <v>624</v>
+        <v>0.56</v>
+      </c>
+      <c r="L249">
+        <v>559.72</v>
       </c>
       <c r="M249" s="1">
-        <v>212564.0</v>
+        <v>97248.0</v>
       </c>
       <c r="N249" s="1">
-        <v>215731.12</v>
+        <v>97807.72</v>
       </c>
       <c r="O249" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>625</v>
+        <v>620</v>
       </c>
       <c r="B250" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="C250" s="1">
-        <v>168000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>102.185</v>
+        <v>101.648</v>
       </c>
       <c r="E250" s="1">
-        <v>100.0</v>
+        <v>104.481</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>168000.0</v>
+        <v>208962.0</v>
       </c>
       <c r="I250" s="1">
-        <v>3670.8</v>
+        <v>-5666.0</v>
       </c>
       <c r="J250" s="1">
-        <v>2.185</v>
+        <v>-2.7114977842861</v>
       </c>
       <c r="K250">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>723.41</v>
+        <v>4.52</v>
+      </c>
+      <c r="L250" t="s">
+        <v>621</v>
       </c>
       <c r="M250" s="1">
-        <v>171670.8</v>
+        <v>203296.0</v>
       </c>
       <c r="N250" s="1">
-        <v>172394.21</v>
+        <v>212327.51</v>
       </c>
       <c r="O250" s="1">
-        <v>0.27</v>
+        <v>0.35</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>627</v>
+        <v>622</v>
       </c>
       <c r="B251" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="C251" s="1">
-        <v>190000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>96.407</v>
+        <v>103.455</v>
       </c>
       <c r="E251" s="1">
-        <v>106.52323684</v>
+        <v>106.6</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>202394.15</v>
+        <v>213200.0</v>
       </c>
       <c r="I251" s="1">
-        <v>-19220.85</v>
+        <v>-6290.0</v>
       </c>
       <c r="J251" s="1">
-        <v>-9.4967418771738</v>
+        <v>-2.9502814258912</v>
       </c>
       <c r="K251">
-        <v>1.16</v>
+        <v>1.83</v>
       </c>
       <c r="L251" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
       <c r="M251" s="1">
-        <v>183173.3</v>
+        <v>206910.0</v>
       </c>
       <c r="N251" s="1">
-        <v>185384.85</v>
+        <v>210566.16</v>
       </c>
       <c r="O251" s="1">
-        <v>0.29</v>
+        <v>0.35</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>630</v>
+        <v>625</v>
       </c>
       <c r="B252" t="s">
-        <v>631</v>
+        <v>626</v>
       </c>
       <c r="C252" s="1">
-        <v>100000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>104.11</v>
+        <v>97.253</v>
       </c>
       <c r="E252" s="1">
-        <v>100.0</v>
+        <v>99.902</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>100000.0</v>
+        <v>284720.7</v>
       </c>
       <c r="I252" s="1">
-        <v>4110.0</v>
+        <v>-7549.65</v>
       </c>
       <c r="J252" s="1">
-        <v>4.11</v>
+        <v>-2.6515985665953</v>
       </c>
       <c r="K252">
-        <v>3.63</v>
-[...2 lines deleted...]
-        <v>632</v>
+        <v>0.33</v>
+      </c>
+      <c r="L252">
+        <v>934.06</v>
       </c>
       <c r="M252" s="1">
-        <v>104110.0</v>
+        <v>277171.05</v>
       </c>
       <c r="N252" s="1">
-        <v>107742.22</v>
+        <v>278105.11</v>
       </c>
       <c r="O252" s="1">
-        <v>0.17</v>
+        <v>0.46</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>633</v>
+        <v>627</v>
       </c>
       <c r="B253" t="s">
-        <v>634</v>
+        <v>628</v>
       </c>
       <c r="C253" s="1">
-        <v>200000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>100.291</v>
+        <v>99.08</v>
       </c>
       <c r="E253" s="1">
         <v>100.0</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>200000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="I253" s="1">
-        <v>582.0</v>
+        <v>-1545.6</v>
       </c>
       <c r="J253" s="1">
-        <v>0.291</v>
+        <v>-0.92</v>
       </c>
       <c r="K253">
-        <v>1.77</v>
+        <v>0.66</v>
       </c>
       <c r="L253" t="s">
-        <v>635</v>
+        <v>629</v>
       </c>
       <c r="M253" s="1">
-        <v>200582.0</v>
+        <v>166454.4</v>
       </c>
       <c r="N253" s="1">
-        <v>204116.51</v>
+        <v>167567.34</v>
       </c>
       <c r="O253" s="1">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="B254" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="C254" s="1">
-        <v>200000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>103.886</v>
+        <v>94.336</v>
       </c>
       <c r="E254" s="1">
-        <v>103.4955</v>
+        <v>106.52323684</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>206991.0</v>
+        <v>202394.15</v>
       </c>
       <c r="I254" s="1">
-        <v>781.0</v>
+        <v>-23155.75</v>
       </c>
       <c r="J254" s="1">
-        <v>0.37731109082037</v>
+        <v>-11.440918623389</v>
       </c>
       <c r="K254">
-        <v>4.05</v>
+        <v>1.25</v>
       </c>
       <c r="L254" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
       <c r="M254" s="1">
-        <v>207772.0</v>
+        <v>179238.4</v>
       </c>
       <c r="N254" s="1">
-        <v>215876.11</v>
+        <v>181608.45</v>
       </c>
       <c r="O254" s="1">
-        <v>0.34</v>
+        <v>0.3</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="B255" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="C255" s="1">
         <v>100000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>105.892</v>
+        <v>100.55</v>
       </c>
       <c r="E255" s="1">
-        <v>105.92</v>
+        <v>100.0</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>105920.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I255" s="1">
-        <v>-28.0</v>
+        <v>550.0</v>
       </c>
       <c r="J255" s="1">
-        <v>-0.026435045317221</v>
+        <v>0.55</v>
       </c>
       <c r="K255">
-        <v>3.83</v>
+        <v>3.87</v>
       </c>
       <c r="L255" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
       <c r="M255" s="1">
-        <v>105892.0</v>
+        <v>100550.0</v>
       </c>
       <c r="N255" s="1">
-        <v>109719.4</v>
+        <v>104420.58</v>
       </c>
       <c r="O255" s="1">
         <v>0.17</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="B256" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="C256" s="1">
         <v>200000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>97.101</v>
+        <v>97.944</v>
       </c>
       <c r="E256" s="1">
-        <v>97.25</v>
+        <v>100.0</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>194500.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I256" s="1">
-        <v>-298.0</v>
+        <v>-4112.0</v>
       </c>
       <c r="J256" s="1">
-        <v>-0.15321336760925</v>
+        <v>-2.056</v>
       </c>
       <c r="K256">
-        <v>2.17</v>
+        <v>1.95</v>
       </c>
       <c r="L256" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
       <c r="M256" s="1">
-        <v>194202.0</v>
+        <v>195888.0</v>
       </c>
       <c r="N256" s="1">
-        <v>198544.47</v>
+        <v>199786.36</v>
       </c>
       <c r="O256" s="1">
-        <v>0.31</v>
+        <v>0.33</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="B257" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="C257" s="1">
-        <v>245000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.173</v>
+        <v>101.899</v>
       </c>
       <c r="E257" s="1">
-        <v>100.0</v>
+        <v>103.4955</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>245000.0</v>
+        <v>206991.0</v>
       </c>
       <c r="I257" s="1">
-        <v>423.85</v>
+        <v>-3193.0</v>
       </c>
       <c r="J257" s="1">
-        <v>0.173</v>
+        <v>-1.5425791459532</v>
       </c>
       <c r="K257">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="L257">
-        <v>228.02</v>
+        <v>93.15</v>
       </c>
       <c r="M257" s="1">
-        <v>245423.85</v>
+        <v>203798.0</v>
       </c>
       <c r="N257" s="1">
-        <v>245651.87</v>
+        <v>203891.15</v>
       </c>
       <c r="O257" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="B258" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
       <c r="C258" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>84.852</v>
+        <v>103.952</v>
       </c>
       <c r="E258" s="1">
-        <v>92.28804</v>
+        <v>105.92</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>276864.12</v>
+        <v>105920.0</v>
       </c>
       <c r="I258" s="1">
-        <v>-22308.12</v>
+        <v>-1968.0</v>
       </c>
       <c r="J258" s="1">
-        <v>-8.0574254258732</v>
+        <v>-1.8580060422961</v>
       </c>
       <c r="K258">
-        <v>0.38</v>
+        <v>4.14</v>
       </c>
       <c r="L258" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="M258" s="1">
-        <v>254556.0</v>
+        <v>103952.0</v>
       </c>
       <c r="N258" s="1">
-        <v>255684.08</v>
+        <v>108095.84</v>
       </c>
       <c r="O258" s="1">
-        <v>0.4</v>
+        <v>0.18</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="B259" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
       <c r="C259" s="1">
-        <v>216000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>91.092</v>
+        <v>94.769</v>
       </c>
       <c r="E259" s="1">
-        <v>102.24988426</v>
+        <v>97.25</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>220859.75</v>
+        <v>194500.0</v>
       </c>
       <c r="I259" s="1">
-        <v>-24101.03</v>
+        <v>-4962.0</v>
       </c>
       <c r="J259" s="1">
-        <v>-10.912368595908</v>
+        <v>-2.5511568123393</v>
       </c>
       <c r="K259">
-        <v>0.5</v>
+        <v>2.32</v>
       </c>
       <c r="L259" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="M259" s="1">
-        <v>196758.72</v>
+        <v>189538.0</v>
       </c>
       <c r="N259" s="1">
-        <v>197837.24</v>
+        <v>194168.14</v>
       </c>
       <c r="O259" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="B260" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
       <c r="C260" s="1">
-        <v>100000.0</v>
+        <v>106000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>102.998</v>
+        <v>98.808</v>
       </c>
       <c r="E260" s="1">
-        <v>99.417</v>
+        <v>99.695</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>99417.0</v>
+        <v>105676.7</v>
       </c>
       <c r="I260" s="1">
-        <v>3581.0</v>
+        <v>-940.22</v>
       </c>
       <c r="J260" s="1">
-        <v>3.6019996580062</v>
+        <v>-0.88971362656101</v>
       </c>
       <c r="K260">
-        <v>3.43</v>
-[...2 lines deleted...]
-        <v>655</v>
+        <v>0.06</v>
+      </c>
+      <c r="L260">
+        <v>65.34</v>
       </c>
       <c r="M260" s="1">
-        <v>102998.0</v>
+        <v>104736.48</v>
       </c>
       <c r="N260" s="1">
-        <v>106429.51</v>
+        <v>104801.82</v>
       </c>
       <c r="O260" s="1">
         <v>0.17</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>656</v>
+        <v>649</v>
       </c>
       <c r="B261" t="s">
-        <v>657</v>
+        <v>650</v>
       </c>
       <c r="C261" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>100.582</v>
+        <v>81.929</v>
       </c>
       <c r="E261" s="1">
-        <v>100.0</v>
+        <v>92.28804</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>200000.0</v>
+        <v>276864.12</v>
       </c>
       <c r="I261" s="1">
-        <v>1164.0</v>
+        <v>-31077.12</v>
       </c>
       <c r="J261" s="1">
-        <v>0.582</v>
+        <v>-11.224683068359</v>
       </c>
       <c r="K261">
-        <v>1.49</v>
+        <v>0.42</v>
       </c>
       <c r="L261" t="s">
-        <v>658</v>
+        <v>651</v>
       </c>
       <c r="M261" s="1">
-        <v>201164.0</v>
+        <v>245787.0</v>
       </c>
       <c r="N261" s="1">
-        <v>204152.87</v>
+        <v>247044.53</v>
       </c>
       <c r="O261" s="1">
-        <v>0.32</v>
+        <v>0.41</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>659</v>
+        <v>652</v>
       </c>
       <c r="B262" t="s">
-        <v>660</v>
+        <v>653</v>
       </c>
       <c r="C262" s="1">
-        <v>195.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>0.1875</v>
+        <v>88.956</v>
       </c>
       <c r="E262" s="1">
-        <v>0.1072948718</v>
+        <v>102.24988426</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>0.0</v>
+        <v>220859.75</v>
       </c>
       <c r="I262" s="1">
-        <v>39100.0</v>
+        <v>-28714.79</v>
       </c>
       <c r="J262" s="1">
-        <v>0</v>
+        <v>-13.00136851554</v>
       </c>
       <c r="K262">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.54</v>
+      </c>
+      <c r="L262" t="s">
+        <v>654</v>
       </c>
       <c r="M262" s="1">
-        <v>39100.0</v>
+        <v>192144.96</v>
       </c>
       <c r="N262" s="1">
-        <v>39100.0</v>
+        <v>193316.69</v>
       </c>
       <c r="O262" s="1">
-        <v>0.06</v>
+        <v>0.32</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
+        <v>655</v>
+      </c>
+      <c r="B263" t="s">
+        <v>656</v>
+      </c>
+      <c r="C263" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D263" s="1">
+        <v>100.113</v>
+      </c>
+      <c r="E263" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="F263" t="s">
+        <v>8</v>
+      </c>
+      <c r="G263">
+        <v>1.0</v>
+      </c>
+      <c r="H263" s="1">
+        <v>99417.0</v>
+      </c>
+      <c r="I263" s="1">
+        <v>696.0</v>
+      </c>
+      <c r="J263" s="1">
+        <v>0.70008147499925</v>
+      </c>
+      <c r="K263">
+        <v>3.65</v>
+      </c>
+      <c r="L263" t="s">
+        <v>657</v>
+      </c>
+      <c r="M263" s="1">
+        <v>100113.0</v>
+      </c>
+      <c r="N263" s="1">
+        <v>103760.26</v>
+      </c>
+      <c r="O263" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P263">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="264" spans="1:16">
+      <c r="A264" t="s">
+        <v>658</v>
+      </c>
+      <c r="B264" t="s">
+        <v>659</v>
+      </c>
+      <c r="C264" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D264" s="1">
+        <v>97.757</v>
+      </c>
+      <c r="E264" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F264" t="s">
+        <v>8</v>
+      </c>
+      <c r="G264">
+        <v>1.0</v>
+      </c>
+      <c r="H264" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="I264" s="1">
+        <v>-4486.0</v>
+      </c>
+      <c r="J264" s="1">
+        <v>-2.243</v>
+      </c>
+      <c r="K264">
+        <v>1.68</v>
+      </c>
+      <c r="L264" t="s">
+        <v>660</v>
+      </c>
+      <c r="M264" s="1">
+        <v>195514.0</v>
+      </c>
+      <c r="N264" s="1">
+        <v>198865.68</v>
+      </c>
+      <c r="O264" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="P264">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="265" spans="1:16">
+      <c r="A265" t="s">
         <v>661</v>
       </c>
-      <c r="B263" t="s">
+      <c r="B265" t="s">
         <v>662</v>
       </c>
-      <c r="C263" s="1">
+      <c r="C265" s="1">
+        <v>195.0</v>
+      </c>
+      <c r="D265" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="E265" s="1">
+        <v>0.1072948718</v>
+      </c>
+      <c r="F265" t="s">
+        <v>8</v>
+      </c>
+      <c r="G265">
+        <v>1.0</v>
+      </c>
+      <c r="H265" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I265" s="1">
+        <v>6193.75</v>
+      </c>
+      <c r="J265" s="1">
+        <v>0</v>
+      </c>
+      <c r="K265">
+        <v>0.0</v>
+      </c>
+      <c r="L265">
+        <v>0.0</v>
+      </c>
+      <c r="M265" s="1">
+        <v>6193.75</v>
+      </c>
+      <c r="N265" s="1">
+        <v>6193.75</v>
+      </c>
+      <c r="O265" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="P265">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="266" spans="1:16">
+      <c r="A266" t="s">
+        <v>663</v>
+      </c>
+      <c r="B266" t="s">
+        <v>664</v>
+      </c>
+      <c r="C266" s="1">
+        <v>57.0</v>
+      </c>
+      <c r="D266" s="1">
+        <v>37.4</v>
+      </c>
+      <c r="E266" s="1">
+        <v>53.2</v>
+      </c>
+      <c r="F266" t="s">
+        <v>8</v>
+      </c>
+      <c r="G266">
+        <v>1.0</v>
+      </c>
+      <c r="H266" s="1">
+        <v>30324.0</v>
+      </c>
+      <c r="I266" s="1">
+        <v>-9006.0</v>
+      </c>
+      <c r="J266" s="1">
+        <v>-29.699248120301</v>
+      </c>
+      <c r="K266">
+        <v>0.0</v>
+      </c>
+      <c r="L266">
+        <v>0.0</v>
+      </c>
+      <c r="M266" s="1">
+        <v>21318.0</v>
+      </c>
+      <c r="N266" s="1">
+        <v>21318.0</v>
+      </c>
+      <c r="O266" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P266">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="267" spans="1:16">
+      <c r="A267" t="s">
+        <v>665</v>
+      </c>
+      <c r="B267" t="s">
+        <v>666</v>
+      </c>
+      <c r="C267" s="1">
+        <v>80.0</v>
+      </c>
+      <c r="D267" s="1">
+        <v>36.5</v>
+      </c>
+      <c r="E267" s="1">
+        <v>75.3</v>
+      </c>
+      <c r="F267" t="s">
+        <v>8</v>
+      </c>
+      <c r="G267">
+        <v>1.0</v>
+      </c>
+      <c r="H267" s="1">
+        <v>60240.0</v>
+      </c>
+      <c r="I267" s="1">
+        <v>-31040.0</v>
+      </c>
+      <c r="J267" s="1">
+        <v>-51.527224435591</v>
+      </c>
+      <c r="K267">
+        <v>0.0</v>
+      </c>
+      <c r="L267">
+        <v>0.0</v>
+      </c>
+      <c r="M267" s="1">
+        <v>29200.0</v>
+      </c>
+      <c r="N267" s="1">
+        <v>29200.0</v>
+      </c>
+      <c r="O267" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P267">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="268" spans="1:16">
+      <c r="A268" t="s">
+        <v>667</v>
+      </c>
+      <c r="B268" t="s">
+        <v>668</v>
+      </c>
+      <c r="C268" s="1">
         <v>-195.0</v>
       </c>
-      <c r="D263" s="1">
-[...2 lines deleted...]
-      <c r="E263" s="1">
+      <c r="D268" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="E268" s="1">
         <v>0.0698205128</v>
       </c>
-      <c r="F263" t="s">
-[...11 lines deleted...]
-      <c r="J263" s="1">
+      <c r="F268" t="s">
+        <v>8</v>
+      </c>
+      <c r="G268">
+        <v>1.0</v>
+      </c>
+      <c r="H268" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I268" s="1">
+        <v>-9837.5</v>
+      </c>
+      <c r="J268" s="1">
         <v>0</v>
       </c>
-      <c r="K263">
-[...14 lines deleted...]
-      <c r="P263">
+      <c r="K268">
+        <v>0.0</v>
+      </c>
+      <c r="L268">
+        <v>0.0</v>
+      </c>
+      <c r="M268" s="1">
+        <v>-9837.5</v>
+      </c>
+      <c r="N268" s="1">
+        <v>-9837.5</v>
+      </c>
+      <c r="O268" s="1">
+        <v>-0.02</v>
+      </c>
+      <c r="P268">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>