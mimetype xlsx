--- v2 (2026-06-22)
+++ v3 (2026-07-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="669">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="665">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0010746776</t>
   </si>
   <si>
@@ -121,104 +121,107 @@
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>CH0012221716</t>
   </si>
   <si>
     <t>ABB LTD</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
-    <t>NL0013267909</t>
-[...4 lines deleted...]
-  <si>
     <t>CH0432492467</t>
   </si>
   <si>
     <t>ALCON AG</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM SA</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
+    <t>SE0017486889</t>
+  </si>
+  <si>
+    <t>ATLAS COPCO CLASS A</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
@@ -229,68 +232,71 @@
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
     <t>SE0020050417</t>
   </si>
   <si>
     <t>BOLIDEN</t>
   </si>
   <si>
-    <t>SEK</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>DK0010181759</t>
   </si>
   <si>
     <t>CARLSBERG CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG</t>
+  </si>
+  <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>CH0210483332</t>
   </si>
   <si>
     <t>COMPAGNIE FINANCIERE RICHEMONT SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
     <t>DE0005140008</t>
@@ -307,134 +313,152 @@
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
     <t>PTEDP0AM0009</t>
   </si>
   <si>
     <t>EDP ENERGIAS DE PORTUGAL SA</t>
   </si>
   <si>
+    <t>BE0003822393</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA</t>
+  </si>
+  <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
+    <t>FR0010208488</t>
+  </si>
+  <si>
+    <t>ENGIE SA</t>
+  </si>
+  <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
-    <t>FR0011726835</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>CH0010645932</t>
   </si>
   <si>
     <t>GIVAUDAN SA</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
+    <t>ES0118594417</t>
+  </si>
+  <si>
+    <t>INDRA SISTEMAS SA</t>
+  </si>
+  <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
+    <t>FR0000121485</t>
+  </si>
+  <si>
+    <t>KERING SA</t>
+  </si>
+  <si>
     <t>IE0004906560</t>
   </si>
   <si>
     <t>KERRY GROUP PLC</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR BREMSE AG</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
@@ -475,122 +499,134 @@
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA</t>
   </si>
   <si>
-    <t>FR0000044448</t>
-[...4 lines deleted...]
-  <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
+    <t>DK0060094928</t>
+  </si>
+  <si>
+    <t>OERSTED</t>
+  </si>
+  <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
     <t>Ofi Invest Euro High Yield PART IC</t>
   </si>
   <si>
     <t>FR0000120693</t>
   </si>
   <si>
     <t>PERNOD RICARD SA</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
+    <t>IT0004176001</t>
+  </si>
+  <si>
+    <t>PRYSMIAN</t>
+  </si>
+  <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
     <t>DE000RENK730</t>
   </si>
   <si>
     <t>RENK GROUP AG</t>
   </si>
   <si>
     <t>CH1499059983</t>
   </si>
   <si>
     <t>ROCHE PS PAR AG</t>
   </si>
   <si>
+    <t>SE0021921269</t>
+  </si>
+  <si>
+    <t>SAAB CLASS B</t>
+  </si>
+  <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>FR0000121972</t>
@@ -616,50 +652,56 @@
   <si>
     <t>SIEMENS HEALTHINEERS AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>LU1778762911</t>
   </si>
   <si>
     <t>SPOTIFY TECHNOLOGY SA</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
+    <t>SE0000120669</t>
+  </si>
+  <si>
+    <t>SSAB CLASS B</t>
+  </si>
+  <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
@@ -676,1371 +718,1317 @@
   <si>
     <t>FR0000124141</t>
   </si>
   <si>
     <t>VEOLIA ENVIRON. SA</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
-    <t>AT0000831706</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>CH0011075394</t>
   </si>
   <si>
     <t>ZURICH INSURANCE GROUP AG</t>
   </si>
   <si>
-    <t>OACT01964441</t>
-[...10 lines deleted...]
-  <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>8 261.64</t>
+    <t>9 021.92</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>2 128.77</t>
+    <t>2 698.97</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>2 284.93</t>
+    <t>2 778.08</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>4 328.77</t>
+    <t>4 739.73</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>5 085.62</t>
-[...8 lines deleted...]
-    <t>2 646.58</t>
+    <t>5 650.68</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
     <t>XS2116503546</t>
   </si>
   <si>
     <t>AMPLIFON SPA 1.125 13/02/2027</t>
   </si>
   <si>
-    <t>XS1879112495</t>
-[...7 lines deleted...]
-  <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>3 504.79</t>
+    <t>3 854.11</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>9 061.64</t>
+    <t>9 924.66</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>3 091.11</t>
+    <t>3 492.55</t>
   </si>
   <si>
     <t>AT0000A2Y8G4</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 1.85 23/05/2049</t>
   </si>
   <si>
-    <t>4 637.67</t>
+    <t>5 093.84</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>2 640.41</t>
-[...8 lines deleted...]
-    <t>2 602.74</t>
+    <t>2 948.63</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>2 723.29</t>
+    <t>3 010.96</t>
   </si>
   <si>
     <t>XS2553801502</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 10/11/2028</t>
   </si>
   <si>
-    <t>1 881.51</t>
+    <t>2 302.74</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>1 258.43</t>
+    <t>2 438.20</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>1 587.96</t>
+    <t>2 231.73</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>1 189.04</t>
+    <t>1 764.38</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>1 877.05</t>
+    <t>2 154.45</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>1 183.56</t>
+    <t>1 146.58</t>
   </si>
   <si>
     <t>BE0000346552</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 1.25 22/04/2033</t>
   </si>
   <si>
-    <t>12 466.16</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>2 000.11</t>
+    <t>2 447.90</t>
   </si>
   <si>
     <t>XS2430965538</t>
   </si>
   <si>
     <t>BNG BANK NV 0.25 12/01/2032</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>4 173.76</t>
-[...5 lines deleted...]
-    <t>BPCE SA 16/01/2037</t>
+    <t>5 389.42</t>
+  </si>
+  <si>
+    <t>FR0014005V67</t>
+  </si>
+  <si>
+    <t>BPCE SA 13/10/2046</t>
+  </si>
+  <si>
+    <t>2 235.62</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>2 761.64</t>
+    <t>4 076.71</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>2 008.08</t>
+    <t>2 482.43</t>
   </si>
   <si>
     <t>DE0001030708</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2030</t>
   </si>
   <si>
     <t>DE0001030724</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2050</t>
   </si>
   <si>
     <t>IT0005438004</t>
   </si>
   <si>
     <t>BUONI POLIENNALI DEL TES 1.5 30/04/2045</t>
   </si>
   <si>
-    <t>5 031.18</t>
+    <t>6 072.12</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>3 217.81</t>
+    <t>3 772.60</t>
   </si>
   <si>
     <t>FR0014001S17</t>
   </si>
   <si>
     <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2031</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>1 380.14</t>
+    <t>1 698.63</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>3 452.05</t>
+    <t>4 027.40</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
+    <t>1 045.21</t>
+  </si>
+  <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>6 704.79</t>
+    <t>7 506.16</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>2 247.31</t>
+    <t>2 623.95</t>
   </si>
   <si>
     <t>XS2909746401</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.55 26/09/2036</t>
   </si>
   <si>
-    <t>2 437.34</t>
+    <t>2 845.84</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>2 750.68</t>
+    <t>3 079.45</t>
   </si>
   <si>
     <t>XS1772457633</t>
   </si>
   <si>
     <t>COVIVIO 2.375 20/02/2028</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>10 340.76</t>
+    <t>11 357.88</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>7 400.00</t>
+    <t>8 160.27</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
+    <t>1 221.47</t>
+  </si>
+  <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>1 726.03</t>
+    <t>2 589.04</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>XS3032045471</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2050406094</t>
   </si>
   <si>
     <t>DH EUROPE FINANCE SA 0.75 18/09/2031</t>
   </si>
   <si>
-    <t>1 609.99</t>
+    <t>1 868.28</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>2 636.99</t>
+    <t>2 893.84</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>1 624.55</t>
+    <t>1 929.15</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>2 122.08</t>
+    <t>3 116.80</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>4 477.30</t>
+    <t>5 138.97</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>6 336.30</t>
+    <t>6 932.19</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
+    <t>1 246.58</t>
+  </si>
+  <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>6 072.60</t>
+    <t>6 709.59</t>
   </si>
   <si>
     <t>FR0014016ZV3</t>
   </si>
   <si>
     <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>7 147.80</t>
+    <t>7 830.71</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>2 570.55</t>
+    <t>2 847.95</t>
   </si>
   <si>
     <t>FR0013463676</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 0.75 27/11/2031</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>XS2113167568</t>
-[...8 lines deleted...]
-    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+    <t>1 610.96</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>2 657.97</t>
+    <t>5 410.85</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>2 282.19</t>
+    <t>2 631.51</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>1 237.64</t>
-[...8 lines deleted...]
-    <t>1 060.82</t>
+    <t>1 612.68</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
+    <t>1 324.26</t>
+  </si>
+  <si>
     <t>FR001400AQH0</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.1 25/07/2038</t>
   </si>
   <si>
     <t>FR0014002JM6</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/06/2044</t>
   </si>
   <si>
-    <t>2 339.02</t>
-[...8 lines deleted...]
-    <t>3 185.63</t>
+    <t>2 597.01</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>1 708.08</t>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>6 200.00</t>
-[...5 lines deleted...]
-    <t>IBERCAJA BANCO SA 10/08/2031</t>
+    <t>6 836.99</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>1 428.08</t>
+    <t>1 736.30</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>11 003.42</t>
+    <t>12 082.19</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>2 292.99</t>
+    <t>2 688.33</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>1 347.95</t>
+    <t>1 676.71</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>2 769.53</t>
-[...5 lines deleted...]
-    <t>ING GROEP NV 09/06/2032</t>
+    <t>3 058.03</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>1 638.36</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>9 172.60</t>
+    <t>10 446.58</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>4 016.47</t>
-[...1 lines deleted...]
-  <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IRELAND (GOVERNMENT) 3 18/10/2043</t>
   </si>
   <si>
-    <t>3 509.92</t>
+    <t>4 180.60</t>
   </si>
   <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
     <t>IT0005508590</t>
   </si>
   <si>
     <t>ITALY BUONI POLIENNALI DEL TESORO 4 30/04/2035</t>
   </si>
   <si>
-    <t>7 042.86</t>
+    <t>8 500.00</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
+    <t>1 754.10</t>
+  </si>
+  <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>4 437.67</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
+    <t>1 267.12</t>
+  </si>
+  <si>
     <t>XS2331327564</t>
   </si>
   <si>
     <t>KFW 0 15/06/2029</t>
   </si>
   <si>
     <t>XS2388457264</t>
   </si>
   <si>
     <t>KFW 0 15/09/2031</t>
   </si>
   <si>
     <t>XS2475954900</t>
   </si>
   <si>
     <t>KFW 1.375 07/06/2032</t>
   </si>
   <si>
-    <t>2 840.41</t>
+    <t>3 134.25</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>1 932.19</t>
-[...11 lines deleted...]
-    <t>KONINKLIJKE DSM NV 0.625 23/06/2032</t>
+    <t>2 250.68</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
     <t>XS2227906034</t>
   </si>
   <si>
     <t>KUNTARAHOITUS OYJ 0.05 10/09/2035</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>4 369.86</t>
+    <t>4 780.82</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>XS3070027522</t>
-[...5 lines deleted...]
-    <t>4 116.11</t>
+    <t>1 545.21</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>2 982.33</t>
+    <t>2 220.00</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>1 256.16</t>
+    <t>1 400.00</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>1 438.36</t>
+    <t>2 979.45</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
+    <t>1 741.32</t>
+  </si>
+  <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>XS2579324869</t>
-[...7 lines deleted...]
-  <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>1 512.33</t>
+    <t>1 758.90</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>2 597.26</t>
+    <t>2 926.03</t>
   </si>
   <si>
     <t>XS2291793813</t>
   </si>
   <si>
     <t>NEDERLANDSE WATERSCHAPSBANK NV 0 16/02/2037</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>DE000NWB0AN7</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000NWB0AF3</t>
   </si>
   <si>
     <t>NRW BANK 0.75 30/06/2028</t>
   </si>
   <si>
-    <t>1 645.89</t>
+    <t>1 830.82</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>2 908.64</t>
+    <t>3 256.29</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
+    <t>1 463.30</t>
+  </si>
+  <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>3 715.07</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>8 070.58</t>
+    <t>8 820.16</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>4 051.37</t>
+    <t>4 485.45</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>5 270.55</t>
+    <t>5 825.34</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>4 263.58</t>
+    <t>4 896.79</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>2 385.62</t>
+    <t>2 663.01</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>FR001400Y1I6</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
+  </si>
+  <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 147.07</t>
+    <t>1 433.84</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>2 632.88</t>
+    <t>3 269.86</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
   </si>
   <si>
-    <t>10 161.78</t>
+    <t>11 448.08</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>FR001400DQ92</t>
-[...14 lines deleted...]
-    <t>5 547.95</t>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>1 479.04</t>
+    <t>1 842.74</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
+    <t>1 191.78</t>
+  </si>
+  <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
+    <t>1 442.47</t>
+  </si>
+  <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>2 962.60</t>
+    <t>3 236.92</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>3 842.47</t>
+    <t>4 191.78</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>4 027.40</t>
+    <t>4 520.55</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>9 031.51</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>3 656.16</t>
+    <t>4 354.79</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
+    <t>1 783.20</t>
+  </si>
+  <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>1 112.94</t>
+    <t>1 669.41</t>
   </si>
   <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
-    <t>2 370.05</t>
+    <t>2 611.59</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>3 870.58</t>
-[...10 lines deleted...]
-  <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>ES0280907041</t>
-[...5 lines deleted...]
-    <t>4 143.84</t>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 16/04/2032</t>
+  </si>
+  <si>
+    <t>FR0014017P12</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>4 630.14</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 257.53</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>1 171.73</t>
+    <t>1 304.88</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>3 647.26</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>3 351.68</t>
+    <t>3 869.98</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
     <t>SX5E2612CR08</t>
   </si>
   <si>
     <t>DEC26 SX5E C @ 6600.000000</t>
   </si>
   <si>
     <t>SX5E2609CR01</t>
   </si>
   <si>
     <t>SEP26 SX5E C @ 6350.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
@@ -2428,154 +2416,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>21578.6849</v>
+        <v>21559.4597</v>
       </c>
       <c r="D2">
-        <v>2592.59</v>
+        <v>2710.57</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>55944893.89</v>
+        <v>58438517.19</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>55944893.89</v>
+        <v>58438517.19</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1279.568</v>
+        <v>1271.458</v>
       </c>
       <c r="D3">
-        <v>3084.75</v>
+        <v>3227.25</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3947158.92</v>
+        <v>4103313.24</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3947158.92</v>
+        <v>4103313.24</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>98.85</v>
+        <v>103.41</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>988.57</v>
+        <v>1034.1</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>988.57</v>
+        <v>1034.1</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P268"/>
+  <dimension ref="A1:P270"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O268" sqref="O268"/>
+      <selection activeCell="O270" sqref="O270"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2594,13389 +2582,13489 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>4917.0</v>
+        <v>4844.0</v>
       </c>
       <c r="D2" s="1">
-        <v>64.46</v>
+        <v>74.2</v>
       </c>
       <c r="E2" s="1">
-        <v>60.1332235103</v>
+        <v>60.1332225434</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H2" s="1">
-        <v>318275.06</v>
+        <v>313549.8</v>
       </c>
       <c r="I2" s="1">
-        <v>29696.42</v>
+        <v>78664.08</v>
       </c>
       <c r="J2" s="1">
-        <v>9.3304263299801</v>
+        <v>25.088225219726</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>347971.48</v>
+        <v>392213.88</v>
       </c>
       <c r="N2" s="1">
-        <v>347971.48</v>
+        <v>392213.88</v>
       </c>
       <c r="O2" s="1">
-        <v>0.58</v>
+        <v>0.63</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>32</v>
       </c>
       <c r="C3" s="1">
-        <v>79.0</v>
+        <v>105.0</v>
       </c>
       <c r="D3" s="1">
-        <v>863.5</v>
+        <v>981.3</v>
       </c>
       <c r="E3" s="1">
-        <v>1569.2481012658</v>
+        <v>1384.4528571429</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>123970.6</v>
+        <v>145367.55</v>
       </c>
       <c r="I3" s="1">
-        <v>-55754.1</v>
+        <v>-42331.05</v>
       </c>
       <c r="J3" s="1">
-        <v>-44.97364697759</v>
+        <v>-29.120013372998</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>68216.5</v>
+        <v>103036.5</v>
       </c>
       <c r="N3" s="1">
-        <v>68216.5</v>
+        <v>103036.5</v>
       </c>
       <c r="O3" s="1">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="1">
-        <v>1665.0</v>
+        <v>1827.0</v>
       </c>
       <c r="D4" s="1">
-        <v>160.92</v>
+        <v>170.52</v>
       </c>
       <c r="E4" s="1">
-        <v>162.5392732733</v>
+        <v>162.8842090859</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>270627.89</v>
+        <v>297589.45</v>
       </c>
       <c r="I4" s="1">
-        <v>-2696.09</v>
+        <v>13950.59</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.99623508870427</v>
+        <v>4.6878644387427</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>267931.8</v>
+        <v>311540.04</v>
       </c>
       <c r="N4" s="1">
-        <v>267931.8</v>
+        <v>311540.04</v>
       </c>
       <c r="O4" s="1">
-        <v>0.45</v>
+        <v>0.5</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" t="s">
         <v>36</v>
       </c>
       <c r="C5" s="1">
-        <v>2573.0</v>
+        <v>6095.0</v>
       </c>
       <c r="D5" s="1">
-        <v>47.86</v>
+        <v>61.84</v>
       </c>
       <c r="E5" s="1">
-        <v>60.616066848</v>
+        <v>73.7148826907</v>
       </c>
       <c r="F5" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G5">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H5" s="1">
-        <v>155965.14</v>
+        <v>397438.69</v>
       </c>
       <c r="I5" s="1">
-        <v>-32821.36</v>
+        <v>13860.74</v>
       </c>
       <c r="J5" s="1">
-        <v>-21.044035865963</v>
+        <v>3.4875165273919</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>123143.78</v>
+        <v>411299.43</v>
       </c>
       <c r="N5" s="1">
-        <v>123143.78</v>
+        <v>411299.43</v>
       </c>
       <c r="O5" s="1">
-        <v>0.21</v>
+        <v>0.66</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="1">
-        <v>6187.0</v>
+        <v>1020.0</v>
       </c>
       <c r="D6" s="1">
-        <v>58.22</v>
+        <v>394.8</v>
       </c>
       <c r="E6" s="1">
-        <v>73.7148828188</v>
+        <v>263.1028921569</v>
       </c>
       <c r="F6" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G6">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>403437.76</v>
+        <v>268364.95</v>
       </c>
       <c r="I6" s="1">
-        <v>-7975.13</v>
+        <v>134331.05</v>
       </c>
       <c r="J6" s="1">
-        <v>-1.9767931489606</v>
+        <v>50.055363042007</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>395462.63</v>
+        <v>402696.0</v>
       </c>
       <c r="N6" s="1">
-        <v>395462.63</v>
+        <v>402696.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.66</v>
+        <v>0.64</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="1">
-        <v>1035.0</v>
+        <v>9708.0</v>
       </c>
       <c r="D7" s="1">
-        <v>347.6</v>
+        <v>17.05</v>
       </c>
       <c r="E7" s="1">
-        <v>263.1028888889</v>
+        <v>32.4873990523</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>272311.49</v>
+        <v>315387.67</v>
       </c>
       <c r="I7" s="1">
-        <v>87454.51</v>
+        <v>-149866.27</v>
       </c>
       <c r="J7" s="1">
-        <v>32.115615099458</v>
+        <v>-47.518113184323</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>359766.0</v>
+        <v>165521.4</v>
       </c>
       <c r="N7" s="1">
-        <v>359766.0</v>
+        <v>165521.4</v>
       </c>
       <c r="O7" s="1">
-        <v>0.6</v>
+        <v>0.26</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="1">
-        <v>9855.0</v>
+        <v>2253.0</v>
       </c>
       <c r="D8" s="1">
-        <v>23.19</v>
+        <v>52.64</v>
       </c>
       <c r="E8" s="1">
-        <v>32.4873992897</v>
+        <v>69.0101154017</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>320163.32</v>
+        <v>155479.79</v>
       </c>
       <c r="I8" s="1">
-        <v>-91625.87</v>
+        <v>-36881.87</v>
       </c>
       <c r="J8" s="1">
-        <v>-28.618478219179</v>
+        <v>-23.721327382806</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>228537.45</v>
+        <v>118597.92</v>
       </c>
       <c r="N8" s="1">
-        <v>228537.45</v>
+        <v>118597.92</v>
       </c>
       <c r="O8" s="1">
-        <v>0.38</v>
+        <v>0.19</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
-        <v>2253.0</v>
+        <v>3830.0</v>
       </c>
       <c r="D9" s="1">
-        <v>49.19</v>
+        <v>62.58</v>
       </c>
       <c r="E9" s="1">
-        <v>69.0101154017</v>
+        <v>50.2519425587</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>155479.79</v>
+        <v>192464.94</v>
       </c>
       <c r="I9" s="1">
-        <v>-44654.72</v>
+        <v>47216.46</v>
       </c>
       <c r="J9" s="1">
-        <v>-28.720594490126</v>
+        <v>24.532499269737</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>110825.07</v>
+        <v>239681.4</v>
       </c>
       <c r="N9" s="1">
-        <v>110825.07</v>
+        <v>239681.4</v>
       </c>
       <c r="O9" s="1">
-        <v>0.19</v>
+        <v>0.38</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
-        <v>2709.0</v>
+        <v>3374.0</v>
       </c>
       <c r="D10" s="1">
-        <v>59.16</v>
+        <v>41.6</v>
       </c>
       <c r="E10" s="1">
-        <v>46.1333923957</v>
+        <v>36.36</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>124975.36</v>
+        <v>122678.64</v>
       </c>
       <c r="I10" s="1">
-        <v>35289.08</v>
+        <v>17679.76</v>
       </c>
       <c r="J10" s="1">
-        <v>28.236830043938</v>
+        <v>14.411441144114</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>160264.44</v>
+        <v>140358.4</v>
       </c>
       <c r="N10" s="1">
-        <v>160264.44</v>
+        <v>140358.4</v>
       </c>
       <c r="O10" s="1">
-        <v>0.27</v>
+        <v>0.22</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1">
-        <v>3425.0</v>
+        <v>246.0</v>
       </c>
       <c r="D11" s="1">
-        <v>32.96</v>
+        <v>686.4</v>
       </c>
       <c r="E11" s="1">
-        <v>36.36</v>
+        <v>674.7808130081</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>124533.0</v>
+        <v>165996.08</v>
       </c>
       <c r="I11" s="1">
-        <v>-11645.0</v>
+        <v>2858.32</v>
       </c>
       <c r="J11" s="1">
-        <v>-9.3509350935094</v>
+        <v>1.7219201802838</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>112888.0</v>
+        <v>168854.4</v>
       </c>
       <c r="N11" s="1">
-        <v>112888.0</v>
+        <v>168854.4</v>
       </c>
       <c r="O11" s="1">
-        <v>0.19</v>
+        <v>0.27</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
-        <v>175.0</v>
+        <v>1074.0</v>
       </c>
       <c r="D12" s="1">
-        <v>584.8</v>
+        <v>1237.0</v>
       </c>
       <c r="E12" s="1">
-        <v>703.8</v>
+        <v>447.23</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>123165.0</v>
+        <v>480325.02</v>
       </c>
       <c r="I12" s="1">
-        <v>-20825.0</v>
+        <v>848212.98</v>
       </c>
       <c r="J12" s="1">
-        <v>-16.908212560386</v>
+        <v>176.59146300561</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>102340.0</v>
+        <v>1328538.0</v>
       </c>
       <c r="N12" s="1">
-        <v>102340.0</v>
+        <v>1328538.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.17</v>
+        <v>2.12</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="1">
-        <v>1066.0</v>
+        <v>7944.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1128.2</v>
+        <v>187.9</v>
       </c>
       <c r="E13" s="1">
-        <v>430.4675422139</v>
+        <v>163.15</v>
       </c>
       <c r="F13" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G13">
-        <v>1.0</v>
+        <v>10.76</v>
       </c>
       <c r="H13" s="1">
-        <v>458878.4</v>
+        <v>118079.99</v>
       </c>
       <c r="I13" s="1">
-        <v>743782.8</v>
+        <v>20625.36</v>
       </c>
       <c r="J13" s="1">
-        <v>162.08712373474</v>
+        <v>17.467277902039</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1202661.2</v>
+        <v>138705.35</v>
       </c>
       <c r="N13" s="1">
-        <v>1202661.2</v>
+        <v>138705.35</v>
       </c>
       <c r="O13" s="1">
-        <v>2.01</v>
+        <v>0.22</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C14" s="1">
-        <v>8511.0</v>
+        <v>8384.0</v>
       </c>
       <c r="D14" s="1">
-        <v>37.7</v>
+        <v>42.42</v>
       </c>
       <c r="E14" s="1">
-        <v>27.1786629068</v>
+        <v>27.1786629294</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>231317.6</v>
+        <v>227865.91</v>
       </c>
       <c r="I14" s="1">
-        <v>89547.1</v>
+        <v>127783.37</v>
       </c>
       <c r="J14" s="1">
-        <v>38.711753882973</v>
+        <v>56.078318165275</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>320864.7</v>
+        <v>355649.28</v>
       </c>
       <c r="N14" s="1">
-        <v>320864.7</v>
+        <v>355649.28</v>
       </c>
       <c r="O14" s="1">
-        <v>0.54</v>
+        <v>0.57</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>24131.0</v>
+        <v>20215.0</v>
       </c>
       <c r="D15" s="1">
-        <v>17.925</v>
+        <v>19.23</v>
       </c>
       <c r="E15" s="1">
-        <v>9.942215822</v>
+        <v>9.9422156814</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>239915.61</v>
+        <v>200981.89</v>
       </c>
       <c r="I15" s="1">
-        <v>192632.57</v>
+        <v>187752.56</v>
       </c>
       <c r="J15" s="1">
-        <v>80.291803438717</v>
+        <v>93.417650714699</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>432548.18</v>
+        <v>388734.45</v>
       </c>
       <c r="N15" s="1">
-        <v>432548.18</v>
+        <v>388734.45</v>
       </c>
       <c r="O15" s="1">
-        <v>0.72</v>
+        <v>0.62</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C16" s="1">
-        <v>49171.0</v>
+        <v>48426.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.245</v>
+        <v>10.634</v>
       </c>
       <c r="E16" s="1">
-        <v>8.8787281121</v>
+        <v>8.8787281626</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>436575.94</v>
+        <v>429961.29</v>
       </c>
       <c r="I16" s="1">
-        <v>18009.96</v>
+        <v>85000.79</v>
       </c>
       <c r="J16" s="1">
-        <v>4.1252754331812</v>
+        <v>19.769405287625</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>454585.9</v>
+        <v>514962.08</v>
       </c>
       <c r="N16" s="1">
-        <v>454585.9</v>
+        <v>514962.08</v>
       </c>
       <c r="O16" s="1">
-        <v>0.76</v>
+        <v>0.82</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B17" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>1228.0</v>
+        <v>1676.0</v>
       </c>
       <c r="D17" s="1">
-        <v>90.7</v>
+        <v>90.6</v>
       </c>
       <c r="E17" s="1">
-        <v>94.8537052117</v>
+        <v>93.5596420048</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>116480.35</v>
+        <v>156805.96</v>
       </c>
       <c r="I17" s="1">
-        <v>-5100.75</v>
+        <v>-4960.36</v>
       </c>
       <c r="J17" s="1">
-        <v>-4.3790647950491</v>
+        <v>-3.1633746574429</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>111379.6</v>
+        <v>151845.6</v>
       </c>
       <c r="N17" s="1">
-        <v>111379.6</v>
+        <v>151845.6</v>
       </c>
       <c r="O17" s="1">
-        <v>0.19</v>
+        <v>0.24</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B18" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C18" s="1">
-        <v>2400.0</v>
+        <v>2364.0</v>
       </c>
       <c r="D18" s="1">
-        <v>75.76</v>
+        <v>83.48</v>
       </c>
       <c r="E18" s="1">
-        <v>80.6850458333</v>
+        <v>80.6850465313</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>193644.11</v>
+        <v>190739.45</v>
       </c>
       <c r="I18" s="1">
-        <v>-11820.11</v>
+        <v>6607.27</v>
       </c>
       <c r="J18" s="1">
-        <v>-6.1040379694482</v>
+        <v>3.4640290721191</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>181824.0</v>
+        <v>197346.72</v>
       </c>
       <c r="N18" s="1">
-        <v>181824.0</v>
+        <v>197346.72</v>
       </c>
       <c r="O18" s="1">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B19" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C19" s="1">
-        <v>2694.0</v>
+        <v>2654.0</v>
       </c>
       <c r="D19" s="1">
-        <v>82.13</v>
+        <v>92.14</v>
       </c>
       <c r="E19" s="1">
-        <v>77.4989383816</v>
+        <v>77.4989374529</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>208782.14</v>
+        <v>205682.18</v>
       </c>
       <c r="I19" s="1">
-        <v>12476.08</v>
+        <v>38857.38</v>
       </c>
       <c r="J19" s="1">
-        <v>5.9756452347888</v>
+        <v>18.891952623217</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>221258.22</v>
+        <v>244539.56</v>
       </c>
       <c r="N19" s="1">
-        <v>221258.22</v>
+        <v>244539.56</v>
       </c>
       <c r="O19" s="1">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B20" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C20" s="1">
-        <v>74.0</v>
+        <v>88966.0</v>
       </c>
       <c r="D20" s="1">
-        <v>10.996</v>
+        <v>11.216</v>
       </c>
       <c r="E20" s="1">
-        <v>11.2048648649</v>
+        <v>11.2859324911</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>829.16</v>
+        <v>1004064.27</v>
       </c>
       <c r="I20" s="1">
-        <v>-15.46</v>
+        <v>-6221.61</v>
       </c>
       <c r="J20" s="1">
-        <v>-1.8645376043224</v>
+        <v>-0.61964260514917</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>813.7</v>
+        <v>997842.66</v>
       </c>
       <c r="N20" s="1">
-        <v>813.7</v>
+        <v>997842.66</v>
       </c>
       <c r="O20" s="1">
-        <v>0.0</v>
+        <v>1.6</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B21" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C21" s="1">
         <v>215814.0</v>
       </c>
       <c r="D21" s="1">
-        <v>10.562</v>
+        <v>10.65</v>
       </c>
       <c r="E21" s="1">
         <v>10.7596754613</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>2322088.6</v>
       </c>
       <c r="I21" s="1">
-        <v>-42661.13</v>
+        <v>-23669.5</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.8371878661305</v>
+        <v>-1.0193194178723</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2279427.47</v>
+        <v>2298419.1</v>
       </c>
       <c r="N21" s="1">
-        <v>2279427.47</v>
+        <v>2298419.1</v>
       </c>
       <c r="O21" s="1">
-        <v>3.81</v>
+        <v>3.67</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B22" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C22" s="1">
         <v>2068.0</v>
       </c>
       <c r="D22" s="1">
-        <v>540.0</v>
+        <v>540.6</v>
       </c>
       <c r="E22" s="1">
         <v>672.8</v>
       </c>
       <c r="F22" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
       <c r="G22">
-        <v>10.81</v>
+        <v>10.76</v>
       </c>
       <c r="H22" s="1">
         <v>130281.74</v>
       </c>
       <c r="I22" s="1">
-        <v>-26948.24</v>
+        <v>-26396.52</v>
       </c>
       <c r="J22" s="1">
-        <v>-20.68458711098</v>
+        <v>-20.261104894669</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>103333.5</v>
+        <v>103885.22</v>
       </c>
       <c r="N22" s="1">
-        <v>103333.5</v>
+        <v>103885.22</v>
       </c>
       <c r="O22" s="1">
         <v>0.17</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
-        <v>1332.0</v>
+        <v>1738.0</v>
       </c>
       <c r="D23" s="1">
-        <v>98.58</v>
+        <v>109.5</v>
       </c>
       <c r="E23" s="1">
-        <v>152.3323798799</v>
+        <v>139.8197008055</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>202906.73</v>
+        <v>243006.64</v>
       </c>
       <c r="I23" s="1">
-        <v>-71598.17</v>
+        <v>-52695.64</v>
       </c>
       <c r="J23" s="1">
-        <v>-35.286247035769</v>
+        <v>-21.684856018749</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>131308.56</v>
+        <v>190311.0</v>
       </c>
       <c r="N23" s="1">
-        <v>131308.56</v>
+        <v>190311.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.22</v>
+        <v>0.3</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
-        <v>1315.0</v>
+        <v>1295.0</v>
       </c>
       <c r="D24" s="1">
-        <v>793.2</v>
+        <v>823.0</v>
       </c>
       <c r="E24" s="1">
         <v>878.6</v>
       </c>
       <c r="F24" t="s">
         <v>76</v>
       </c>
       <c r="G24">
         <v>7.47</v>
       </c>
       <c r="H24" s="1">
-        <v>154695.52</v>
+        <v>152342.74</v>
       </c>
       <c r="I24" s="1">
-        <v>-15085.95</v>
+        <v>-9732.28</v>
       </c>
       <c r="J24" s="1">
-        <v>-9.7520277251727</v>
+        <v>-6.3884107637817</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>139609.57</v>
+        <v>142610.46</v>
       </c>
       <c r="N24" s="1">
-        <v>139609.57</v>
+        <v>142610.46</v>
       </c>
       <c r="O24" s="1">
         <v>0.23</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="1">
-        <v>3593.0</v>
+        <v>7104.0</v>
       </c>
       <c r="D25" s="1">
-        <v>68.08</v>
+        <v>35.94</v>
       </c>
       <c r="E25" s="1">
-        <v>85.5049679933</v>
+        <v>30.785</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>307219.35</v>
+        <v>218696.64</v>
       </c>
       <c r="I25" s="1">
-        <v>-62607.91</v>
+        <v>36621.12</v>
       </c>
       <c r="J25" s="1">
-        <v>-20.378895404863</v>
+        <v>16.745168101348</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>244611.44</v>
+        <v>255317.76</v>
       </c>
       <c r="N25" s="1">
-        <v>244611.44</v>
+        <v>255317.76</v>
       </c>
       <c r="O25" s="1">
         <v>0.41</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="1">
-        <v>1902.0</v>
+        <v>3539.0</v>
       </c>
       <c r="D26" s="1">
-        <v>130.4</v>
+        <v>78.42</v>
       </c>
       <c r="E26" s="1">
-        <v>142.3228023134</v>
+        <v>85.5049675049</v>
       </c>
       <c r="F26" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G26">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>288562.9</v>
+        <v>302602.08</v>
       </c>
       <c r="I26" s="1">
-        <v>-16266.91</v>
+        <v>-25073.7</v>
       </c>
       <c r="J26" s="1">
-        <v>-5.6372146246104</v>
+        <v>-8.2860302876966</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>272295.99</v>
+        <v>277528.38</v>
       </c>
       <c r="N26" s="1">
-        <v>272295.99</v>
+        <v>277528.38</v>
       </c>
       <c r="O26" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="1">
-        <v>2511.0</v>
+        <v>1874.0</v>
       </c>
       <c r="D27" s="1">
-        <v>68.5</v>
+        <v>155.85</v>
       </c>
       <c r="E27" s="1">
-        <v>73.8652130625</v>
+        <v>142.3228014941</v>
       </c>
       <c r="F27" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G27">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H27" s="1">
-        <v>185475.55</v>
+        <v>284314.87</v>
       </c>
       <c r="I27" s="1">
-        <v>-13472.05</v>
+        <v>34391.92</v>
       </c>
       <c r="J27" s="1">
-        <v>-7.2635180216476</v>
+        <v>12.096419719447</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>172003.5</v>
+        <v>318706.79</v>
       </c>
       <c r="N27" s="1">
-        <v>172003.5</v>
+        <v>318706.79</v>
       </c>
       <c r="O27" s="1">
-        <v>0.29</v>
+        <v>0.51</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="1">
-        <v>6714.0</v>
+        <v>2474.0</v>
       </c>
       <c r="D28" s="1">
-        <v>17.2</v>
+        <v>66.42</v>
       </c>
       <c r="E28" s="1">
-        <v>17.6464060173</v>
+        <v>73.865214228</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>118477.97</v>
+        <v>182742.54</v>
       </c>
       <c r="I28" s="1">
-        <v>-2997.17</v>
+        <v>-18419.46</v>
       </c>
       <c r="J28" s="1">
-        <v>-2.5297276784874</v>
+        <v>-10.079459331144</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>115480.8</v>
+        <v>164323.08</v>
       </c>
       <c r="N28" s="1">
-        <v>115480.8</v>
+        <v>164323.08</v>
       </c>
       <c r="O28" s="1">
-        <v>0.19</v>
+        <v>0.26</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="1">
-        <v>4538.0</v>
+        <v>6614.0</v>
       </c>
       <c r="D29" s="1">
-        <v>24.76</v>
+        <v>19.015</v>
       </c>
       <c r="E29" s="1">
-        <v>30.675</v>
+        <v>17.6464061083</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>139203.15</v>
+        <v>116713.33</v>
       </c>
       <c r="I29" s="1">
-        <v>-26842.27</v>
+        <v>9051.88</v>
       </c>
       <c r="J29" s="1">
-        <v>-19.282803585982</v>
+        <v>7.7556522464058</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>112360.88</v>
+        <v>125765.21</v>
       </c>
       <c r="N29" s="1">
-        <v>112360.88</v>
+        <v>125765.21</v>
       </c>
       <c r="O29" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>87</v>
       </c>
       <c r="B30" t="s">
         <v>88</v>
       </c>
       <c r="C30" s="1">
-        <v>548.0</v>
+        <v>4470.0</v>
       </c>
       <c r="D30" s="1">
-        <v>243.3</v>
+        <v>28.06</v>
       </c>
       <c r="E30" s="1">
-        <v>217.0630109489</v>
+        <v>30.675</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>118950.53</v>
+        <v>137117.25</v>
       </c>
       <c r="I30" s="1">
-        <v>14377.87</v>
+        <v>-11689.05</v>
       </c>
       <c r="J30" s="1">
-        <v>12.08726854769</v>
+        <v>-8.5248573757131</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>133328.4</v>
+        <v>125428.2</v>
       </c>
       <c r="N30" s="1">
-        <v>133328.4</v>
+        <v>125428.2</v>
       </c>
       <c r="O30" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>89</v>
       </c>
       <c r="B31" t="s">
         <v>90</v>
       </c>
       <c r="C31" s="1">
-        <v>10000.0</v>
+        <v>540.0</v>
       </c>
       <c r="D31" s="1">
-        <v>31.62</v>
+        <v>265.3</v>
       </c>
       <c r="E31" s="1">
-        <v>31.346321</v>
+        <v>217.0630185185</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>313463.21</v>
+        <v>117214.03</v>
       </c>
       <c r="I31" s="1">
-        <v>2736.79</v>
+        <v>26047.97</v>
       </c>
       <c r="J31" s="1">
-        <v>0.87308172464641</v>
+        <v>22.222570113834</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>316200.0</v>
+        <v>143262.0</v>
       </c>
       <c r="N31" s="1">
-        <v>316200.0</v>
+        <v>143262.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.53</v>
+        <v>0.23</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>91</v>
       </c>
       <c r="B32" t="s">
         <v>92</v>
       </c>
       <c r="C32" s="1">
-        <v>3396.0</v>
+        <v>10653.0</v>
       </c>
       <c r="D32" s="1">
-        <v>58.12</v>
+        <v>28.79</v>
       </c>
       <c r="E32" s="1">
-        <v>100.2072025913</v>
+        <v>30.3917685159</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>340303.66</v>
+        <v>323763.51</v>
       </c>
       <c r="I32" s="1">
-        <v>-142928.14</v>
+        <v>-17063.64</v>
       </c>
       <c r="J32" s="1">
-        <v>-42.000177135914</v>
+        <v>-5.2704024613521</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>197375.52</v>
+        <v>306699.87</v>
       </c>
       <c r="N32" s="1">
-        <v>197375.52</v>
+        <v>306699.87</v>
       </c>
       <c r="O32" s="1">
-        <v>0.33</v>
+        <v>0.49</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>93</v>
       </c>
       <c r="B33" t="s">
         <v>94</v>
       </c>
       <c r="C33" s="1">
-        <v>5607.0</v>
+        <v>3345.0</v>
       </c>
       <c r="D33" s="1">
-        <v>18.48</v>
+        <v>65.56</v>
       </c>
       <c r="E33" s="1">
-        <v>17.8275994293</v>
+        <v>100.2072017937</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>99959.35</v>
+        <v>335193.09</v>
       </c>
       <c r="I33" s="1">
-        <v>3658.01</v>
+        <v>-115894.89</v>
       </c>
       <c r="J33" s="1">
-        <v>3.6594975857686</v>
+        <v>-34.575560611945</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>103617.36</v>
+        <v>219298.2</v>
       </c>
       <c r="N33" s="1">
-        <v>103617.36</v>
+        <v>219298.2</v>
       </c>
       <c r="O33" s="1">
-        <v>0.17</v>
+        <v>0.35</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>95</v>
       </c>
       <c r="B34" t="s">
         <v>96</v>
       </c>
       <c r="C34" s="1">
-        <v>37356.0</v>
+        <v>5524.0</v>
       </c>
       <c r="D34" s="1">
-        <v>4.272</v>
+        <v>18.955</v>
       </c>
       <c r="E34" s="1">
-        <v>4.2959944855</v>
+        <v>17.8275995655</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>160481.17</v>
+        <v>98479.66</v>
       </c>
       <c r="I34" s="1">
-        <v>-896.34</v>
+        <v>6227.76</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.55853281727694</v>
+        <v>6.3239048550736</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>159584.83</v>
+        <v>104707.42</v>
       </c>
       <c r="N34" s="1">
-        <v>159584.83</v>
+        <v>104707.42</v>
       </c>
       <c r="O34" s="1">
-        <v>0.27</v>
+        <v>0.17</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>97</v>
       </c>
       <c r="B35" t="s">
         <v>98</v>
       </c>
       <c r="C35" s="1">
-        <v>62330.0</v>
+        <v>36789.0</v>
       </c>
       <c r="D35" s="1">
-        <v>9.135</v>
+        <v>4.41</v>
       </c>
       <c r="E35" s="1">
-        <v>7.4988986042</v>
+        <v>4.2959944549</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>467406.35</v>
+        <v>158045.34</v>
       </c>
       <c r="I35" s="1">
-        <v>101978.2</v>
+        <v>4194.15</v>
       </c>
       <c r="J35" s="1">
-        <v>21.817889294829</v>
+        <v>2.6537637870247</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>569384.55</v>
+        <v>162239.49</v>
       </c>
       <c r="N35" s="1">
-        <v>569384.55</v>
+        <v>162239.49</v>
       </c>
       <c r="O35" s="1">
-        <v>0.95</v>
+        <v>0.26</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>99</v>
       </c>
       <c r="B36" t="s">
         <v>100</v>
       </c>
       <c r="C36" s="1">
-        <v>2031.0</v>
+        <v>889.0</v>
       </c>
       <c r="D36" s="1">
-        <v>89.35</v>
+        <v>137.9</v>
       </c>
       <c r="E36" s="1">
-        <v>104.5896996553</v>
+        <v>129.3370978628</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>212421.68</v>
+        <v>114980.68</v>
       </c>
       <c r="I36" s="1">
-        <v>-30951.83</v>
+        <v>7612.42</v>
       </c>
       <c r="J36" s="1">
-        <v>-14.570937392078</v>
+        <v>6.6206079143035</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>181469.85</v>
+        <v>122593.1</v>
       </c>
       <c r="N36" s="1">
-        <v>181469.85</v>
+        <v>122593.1</v>
       </c>
       <c r="O36" s="1">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>101</v>
       </c>
       <c r="B37" t="s">
         <v>102</v>
       </c>
       <c r="C37" s="1">
-        <v>1301.0</v>
+        <v>49221.0</v>
       </c>
       <c r="D37" s="1">
-        <v>194.75</v>
+        <v>9.694</v>
       </c>
       <c r="E37" s="1">
-        <v>212.7660184473</v>
+        <v>7.4988986408</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>276808.59</v>
+        <v>369103.29</v>
       </c>
       <c r="I37" s="1">
-        <v>-23438.84</v>
+        <v>108045.08</v>
       </c>
       <c r="J37" s="1">
-        <v>-8.4675262425924</v>
+        <v>29.272315616585</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>253369.75</v>
+        <v>477148.37</v>
       </c>
       <c r="N37" s="1">
-        <v>253369.75</v>
+        <v>477148.37</v>
       </c>
       <c r="O37" s="1">
-        <v>0.42</v>
+        <v>0.76</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>103</v>
       </c>
       <c r="B38" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="1">
-        <v>1206.0</v>
+        <v>5815.0</v>
       </c>
       <c r="D38" s="1">
-        <v>203.8</v>
+        <v>27.97</v>
       </c>
       <c r="E38" s="1">
-        <v>145.8824295191</v>
+        <v>27.1004987102</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>175934.21</v>
+        <v>157589.4</v>
       </c>
       <c r="I38" s="1">
-        <v>69848.59</v>
+        <v>5056.15</v>
       </c>
       <c r="J38" s="1">
-        <v>39.70153956982</v>
+        <v>3.2084328006833</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>245782.8</v>
+        <v>162645.55</v>
       </c>
       <c r="N38" s="1">
-        <v>245782.8</v>
+        <v>162645.55</v>
       </c>
       <c r="O38" s="1">
-        <v>0.41</v>
+        <v>0.26</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>105</v>
       </c>
       <c r="B39" t="s">
         <v>106</v>
       </c>
       <c r="C39" s="1">
-        <v>10183.0</v>
+        <v>1198.0</v>
       </c>
       <c r="D39" s="1">
-        <v>33.35</v>
+        <v>102.3</v>
       </c>
       <c r="E39" s="1">
-        <v>35.2736354709</v>
+        <v>104.5896994992</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>359191.43</v>
+        <v>125298.46</v>
       </c>
       <c r="I39" s="1">
-        <v>-19588.38</v>
+        <v>-2743.06</v>
       </c>
       <c r="J39" s="1">
-        <v>-5.4534653012184</v>
+        <v>-2.1892208411819</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>339603.05</v>
+        <v>122555.4</v>
       </c>
       <c r="N39" s="1">
-        <v>339603.05</v>
+        <v>122555.4</v>
       </c>
       <c r="O39" s="1">
-        <v>0.57</v>
+        <v>0.2</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>107</v>
       </c>
       <c r="B40" t="s">
         <v>108</v>
       </c>
       <c r="C40" s="1">
-        <v>23.0</v>
+        <v>1282.0</v>
       </c>
       <c r="D40" s="1">
-        <v>2678.0</v>
+        <v>206.7</v>
       </c>
       <c r="E40" s="1">
-        <v>2988.0</v>
+        <v>212.7660218409</v>
       </c>
       <c r="F40" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G40">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>75018.01</v>
+        <v>272766.04</v>
       </c>
       <c r="I40" s="1">
-        <v>-7395.46</v>
+        <v>-7776.64</v>
       </c>
       <c r="J40" s="1">
-        <v>-9.858246039851</v>
+        <v>-2.8510294023406</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>67622.55</v>
+        <v>264989.4</v>
       </c>
       <c r="N40" s="1">
-        <v>67622.55</v>
+        <v>264989.4</v>
       </c>
       <c r="O40" s="1">
-        <v>0.11</v>
+        <v>0.42</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>109</v>
       </c>
       <c r="B41" t="s">
         <v>110</v>
       </c>
       <c r="C41" s="1">
-        <v>2417.0</v>
+        <v>11487.0</v>
       </c>
       <c r="D41" s="1">
-        <v>66.16</v>
+        <v>37.87</v>
       </c>
       <c r="E41" s="1">
-        <v>68.4870583368</v>
+        <v>35.1768433882</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>165533.22</v>
+        <v>404076.4</v>
       </c>
       <c r="I41" s="1">
-        <v>-5624.5</v>
+        <v>30936.29</v>
       </c>
       <c r="J41" s="1">
-        <v>-3.3978074008347</v>
+        <v>7.6560496975324</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>159908.72</v>
+        <v>435012.69</v>
       </c>
       <c r="N41" s="1">
-        <v>159908.72</v>
+        <v>435012.69</v>
       </c>
       <c r="O41" s="1">
-        <v>0.27</v>
+        <v>0.7</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>111</v>
       </c>
       <c r="B42" t="s">
         <v>112</v>
       </c>
       <c r="C42" s="1">
-        <v>104.0</v>
+        <v>23.0</v>
       </c>
       <c r="D42" s="1">
-        <v>1656.0</v>
+        <v>2856.0</v>
       </c>
       <c r="E42" s="1">
-        <v>2309.3461538462</v>
+        <v>2988.0</v>
       </c>
       <c r="F42" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H42" s="1">
-        <v>240172.0</v>
+        <v>75018.01</v>
       </c>
       <c r="I42" s="1">
-        <v>-67948.0</v>
+        <v>-3337.52</v>
       </c>
       <c r="J42" s="1">
-        <v>-28.291391169662</v>
+        <v>-4.4489583234746</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>172224.0</v>
+        <v>71680.49</v>
       </c>
       <c r="N42" s="1">
-        <v>172224.0</v>
+        <v>71680.49</v>
       </c>
       <c r="O42" s="1">
-        <v>0.29</v>
+        <v>0.11</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>113</v>
       </c>
       <c r="B43" t="s">
         <v>114</v>
       </c>
       <c r="C43" s="1">
-        <v>24256.0</v>
+        <v>2381.0</v>
       </c>
       <c r="D43" s="1">
-        <v>19.175</v>
+        <v>65.1</v>
       </c>
       <c r="E43" s="1">
-        <v>15.660905343</v>
+        <v>68.4870600588</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>379870.92</v>
+        <v>163067.69</v>
       </c>
       <c r="I43" s="1">
-        <v>85237.88</v>
+        <v>-8064.59</v>
       </c>
       <c r="J43" s="1">
-        <v>22.4386431054</v>
+        <v>-4.945547459463</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>465108.8</v>
+        <v>155003.1</v>
       </c>
       <c r="N43" s="1">
-        <v>465108.8</v>
+        <v>155003.1</v>
       </c>
       <c r="O43" s="1">
-        <v>0.78</v>
+        <v>0.25</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>115</v>
       </c>
       <c r="B44" t="s">
         <v>116</v>
       </c>
       <c r="C44" s="1">
-        <v>3404.0</v>
+        <v>102.0</v>
       </c>
       <c r="D44" s="1">
-        <v>50.56</v>
+        <v>1676.0</v>
       </c>
       <c r="E44" s="1">
-        <v>48.0144300823</v>
+        <v>2309.3461764706</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>163441.12</v>
+        <v>235553.31</v>
       </c>
       <c r="I44" s="1">
-        <v>8665.12</v>
+        <v>-64601.31</v>
       </c>
       <c r="J44" s="1">
-        <v>5.3016768362821</v>
+        <v>-27.425345880302</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>172106.24</v>
+        <v>170952.0</v>
       </c>
       <c r="N44" s="1">
-        <v>172106.24</v>
+        <v>170952.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>117</v>
       </c>
       <c r="B45" t="s">
         <v>118</v>
       </c>
       <c r="C45" s="1">
-        <v>9451.0</v>
+        <v>23889.0</v>
       </c>
       <c r="D45" s="1">
-        <v>37.645</v>
+        <v>19.93</v>
       </c>
       <c r="E45" s="1">
-        <v>29.8435234367</v>
+        <v>15.6609054376</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>282051.14</v>
+        <v>374123.37</v>
       </c>
       <c r="I45" s="1">
-        <v>73731.76</v>
+        <v>101984.4</v>
       </c>
       <c r="J45" s="1">
-        <v>26.141273529332</v>
+        <v>27.259564137894</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>355782.9</v>
+        <v>476107.77</v>
       </c>
       <c r="N45" s="1">
-        <v>355782.9</v>
+        <v>476107.77</v>
       </c>
       <c r="O45" s="1">
-        <v>0.59</v>
+        <v>0.76</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>119</v>
       </c>
       <c r="B46" t="s">
         <v>120</v>
       </c>
       <c r="C46" s="1">
-        <v>14284.0</v>
+        <v>1982.0</v>
       </c>
       <c r="D46" s="1">
-        <v>21.93</v>
+        <v>54.02</v>
       </c>
       <c r="E46" s="1">
-        <v>13.0022220666</v>
+        <v>47.3196770938</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>185723.74</v>
+        <v>93787.6</v>
       </c>
       <c r="I46" s="1">
-        <v>127524.38</v>
+        <v>13280.04</v>
       </c>
       <c r="J46" s="1">
-        <v>68.663478346925</v>
+        <v>14.159697017516</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>313248.12</v>
+        <v>107067.64</v>
       </c>
       <c r="N46" s="1">
-        <v>313248.12</v>
+        <v>107067.64</v>
       </c>
       <c r="O46" s="1">
-        <v>0.52</v>
+        <v>0.17</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>121</v>
       </c>
       <c r="B47" t="s">
         <v>122</v>
       </c>
       <c r="C47" s="1">
-        <v>85020.0</v>
+        <v>3353.0</v>
       </c>
       <c r="D47" s="1">
-        <v>4.966</v>
+        <v>53.9</v>
       </c>
       <c r="E47" s="1">
-        <v>5.260770407</v>
+        <v>48.0144288697</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>447270.7</v>
+        <v>160992.38</v>
       </c>
       <c r="I47" s="1">
-        <v>-25061.38</v>
+        <v>19734.32</v>
       </c>
       <c r="J47" s="1">
-        <v>-5.6031794615654</v>
+        <v>12.257921772447</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>422209.32</v>
+        <v>180726.7</v>
       </c>
       <c r="N47" s="1">
-        <v>422209.32</v>
+        <v>180726.7</v>
       </c>
       <c r="O47" s="1">
-        <v>0.7</v>
+        <v>0.29</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>123</v>
       </c>
       <c r="B48" t="s">
         <v>124</v>
       </c>
       <c r="C48" s="1">
-        <v>1757.0</v>
+        <v>9310.0</v>
       </c>
       <c r="D48" s="1">
-        <v>103.45</v>
+        <v>47.735</v>
       </c>
       <c r="E48" s="1">
-        <v>117.9</v>
+        <v>29.8435230934</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>207150.3</v>
+        <v>277843.2</v>
       </c>
       <c r="I48" s="1">
-        <v>-25388.65</v>
+        <v>166569.65</v>
       </c>
       <c r="J48" s="1">
-        <v>-12.25614927905</v>
+        <v>59.950954351231</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>181761.65</v>
+        <v>444412.85</v>
       </c>
       <c r="N48" s="1">
-        <v>181761.65</v>
+        <v>444412.85</v>
       </c>
       <c r="O48" s="1">
-        <v>0.3</v>
+        <v>0.71</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>125</v>
       </c>
       <c r="B49" t="s">
         <v>126</v>
       </c>
       <c r="C49" s="1">
-        <v>1764.0</v>
+        <v>10222.0</v>
       </c>
       <c r="D49" s="1">
-        <v>65.45</v>
+        <v>24.495</v>
       </c>
       <c r="E49" s="1">
-        <v>86.5095068027</v>
+        <v>13.0022216787</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>152602.77</v>
+        <v>132908.71</v>
       </c>
       <c r="I49" s="1">
-        <v>-37148.97</v>
+        <v>117479.18</v>
       </c>
       <c r="J49" s="1">
-        <v>-24.343575152666</v>
+        <v>88.39088122968</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>115453.8</v>
+        <v>250387.89</v>
       </c>
       <c r="N49" s="1">
-        <v>115453.8</v>
+        <v>250387.89</v>
       </c>
       <c r="O49" s="1">
-        <v>0.19</v>
+        <v>0.4</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>127</v>
       </c>
       <c r="B50" t="s">
         <v>128</v>
       </c>
       <c r="C50" s="1">
-        <v>1457.0</v>
+        <v>83731.0</v>
       </c>
       <c r="D50" s="1">
-        <v>95.9</v>
+        <v>5.779</v>
       </c>
       <c r="E50" s="1">
-        <v>98.9054975978</v>
+        <v>5.2607704434</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>144105.31</v>
+        <v>440489.57</v>
       </c>
       <c r="I50" s="1">
-        <v>-4379.01</v>
+        <v>43391.88</v>
       </c>
       <c r="J50" s="1">
-        <v>-3.0387568646846</v>
+        <v>9.8508302932122</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>139726.3</v>
+        <v>483881.45</v>
       </c>
       <c r="N50" s="1">
-        <v>139726.3</v>
+        <v>483881.45</v>
       </c>
       <c r="O50" s="1">
-        <v>0.23</v>
+        <v>0.77</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>129</v>
       </c>
       <c r="B51" t="s">
         <v>130</v>
       </c>
       <c r="C51" s="1">
-        <v>58846.0</v>
+        <v>1731.0</v>
       </c>
       <c r="D51" s="1">
-        <v>4.685</v>
+        <v>117.75</v>
       </c>
       <c r="E51" s="1">
-        <v>3.5730685178</v>
+        <v>117.9</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>210260.79</v>
+        <v>204084.9</v>
       </c>
       <c r="I51" s="1">
-        <v>65432.72</v>
+        <v>-259.65</v>
       </c>
       <c r="J51" s="1">
-        <v>31.119791759557</v>
+        <v>-0.12722646310433</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>275693.51</v>
+        <v>203825.25</v>
       </c>
       <c r="N51" s="1">
-        <v>275693.51</v>
+        <v>203825.25</v>
       </c>
       <c r="O51" s="1">
-        <v>0.46</v>
+        <v>0.33</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>131</v>
       </c>
       <c r="B52" t="s">
         <v>132</v>
       </c>
       <c r="C52" s="1">
-        <v>5101.0</v>
+        <v>456.0</v>
       </c>
       <c r="D52" s="1">
-        <v>22.83</v>
+        <v>243.2</v>
       </c>
       <c r="E52" s="1">
-        <v>24.58</v>
+        <v>258.371754386</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>125382.58</v>
+        <v>117817.52</v>
       </c>
       <c r="I52" s="1">
-        <v>-8926.75</v>
+        <v>-6918.32</v>
       </c>
       <c r="J52" s="1">
-        <v>-7.1196094385679</v>
+        <v>-5.8720638492475</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>116455.83</v>
+        <v>110899.2</v>
       </c>
       <c r="N52" s="1">
-        <v>116455.83</v>
+        <v>110899.2</v>
       </c>
       <c r="O52" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>133</v>
       </c>
       <c r="B53" t="s">
         <v>134</v>
       </c>
       <c r="C53" s="1">
-        <v>2033.0</v>
+        <v>1738.0</v>
       </c>
       <c r="D53" s="1">
-        <v>167.24</v>
+        <v>68.25</v>
       </c>
       <c r="E53" s="1">
-        <v>120.0435956714</v>
+        <v>86.5095051784</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>244048.63</v>
+        <v>150353.52</v>
       </c>
       <c r="I53" s="1">
-        <v>95950.29</v>
+        <v>-31735.02</v>
       </c>
       <c r="J53" s="1">
-        <v>39.316053525889</v>
+        <v>-21.106935175179</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>339998.92</v>
+        <v>118618.5</v>
       </c>
       <c r="N53" s="1">
-        <v>339998.92</v>
+        <v>118618.5</v>
       </c>
       <c r="O53" s="1">
-        <v>0.57</v>
+        <v>0.19</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>135</v>
       </c>
       <c r="B54" t="s">
         <v>136</v>
       </c>
       <c r="C54" s="1">
-        <v>974.0</v>
+        <v>1435.0</v>
       </c>
       <c r="D54" s="1">
-        <v>131.65</v>
+        <v>101.2</v>
       </c>
       <c r="E54" s="1">
-        <v>109.6374332649</v>
+        <v>98.9054982578</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>106786.86</v>
+        <v>141929.39</v>
       </c>
       <c r="I54" s="1">
-        <v>21440.24</v>
+        <v>3292.61</v>
       </c>
       <c r="J54" s="1">
-        <v>20.077601307876</v>
+        <v>2.3198930115884</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>128227.1</v>
+        <v>145222.0</v>
       </c>
       <c r="N54" s="1">
-        <v>128227.1</v>
+        <v>145222.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>137</v>
       </c>
       <c r="B55" t="s">
         <v>138</v>
       </c>
       <c r="C55" s="1">
-        <v>450.0</v>
+        <v>57955.0</v>
       </c>
       <c r="D55" s="1">
-        <v>466.7</v>
+        <v>4.617</v>
       </c>
       <c r="E55" s="1">
-        <v>478.8866222222</v>
+        <v>3.5730685877</v>
       </c>
       <c r="F55" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G55">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>211105.08</v>
+        <v>207077.19</v>
       </c>
       <c r="I55" s="1">
-        <v>19465.27</v>
+        <v>60501.05</v>
       </c>
       <c r="J55" s="1">
-        <v>9.2206544721709</v>
+        <v>29.216665534239</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>230570.35</v>
+        <v>267578.24</v>
       </c>
       <c r="N55" s="1">
-        <v>230570.35</v>
+        <v>267578.24</v>
       </c>
       <c r="O55" s="1">
-        <v>0.38</v>
+        <v>0.43</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>139</v>
       </c>
       <c r="B56" t="s">
         <v>140</v>
       </c>
       <c r="C56" s="1">
-        <v>779.0</v>
+        <v>5025.0</v>
       </c>
       <c r="D56" s="1">
-        <v>347.7</v>
+        <v>24.4</v>
       </c>
       <c r="E56" s="1">
-        <v>398.6110397946</v>
+        <v>24.58</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>310518.0</v>
+        <v>123514.5</v>
       </c>
       <c r="I56" s="1">
-        <v>-39659.7</v>
+        <v>-904.5</v>
       </c>
       <c r="J56" s="1">
-        <v>-12.772109829382</v>
+        <v>-0.73230268510985</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>270858.3</v>
+        <v>122610.0</v>
       </c>
       <c r="N56" s="1">
-        <v>270858.3</v>
+        <v>122610.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.45</v>
+        <v>0.2</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>141</v>
       </c>
       <c r="B57" t="s">
         <v>142</v>
       </c>
       <c r="C57" s="1">
-        <v>675.0</v>
+        <v>2003.0</v>
       </c>
       <c r="D57" s="1">
-        <v>457.95</v>
+        <v>186.44</v>
       </c>
       <c r="E57" s="1">
-        <v>641.9851851852</v>
+        <v>120.0435946081</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>433340.0</v>
+        <v>240447.32</v>
       </c>
       <c r="I57" s="1">
-        <v>-124223.75</v>
+        <v>132992.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-28.666578206489</v>
+        <v>55.310244256413</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>309116.25</v>
+        <v>373439.32</v>
       </c>
       <c r="N57" s="1">
-        <v>309116.25</v>
+        <v>373439.32</v>
       </c>
       <c r="O57" s="1">
-        <v>0.52</v>
+        <v>0.6</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>143</v>
       </c>
       <c r="B58" t="s">
         <v>144</v>
       </c>
       <c r="C58" s="1">
-        <v>2424.0</v>
+        <v>959.0</v>
       </c>
       <c r="D58" s="1">
-        <v>104.05</v>
+        <v>147.75</v>
       </c>
       <c r="E58" s="1">
-        <v>128.812450495</v>
+        <v>109.6374348279</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>312241.38</v>
+        <v>105142.3</v>
       </c>
       <c r="I58" s="1">
-        <v>-60024.18</v>
+        <v>36549.95</v>
       </c>
       <c r="J58" s="1">
-        <v>-19.223646782499</v>
+        <v>34.762364909271</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>252217.2</v>
+        <v>141692.25</v>
       </c>
       <c r="N58" s="1">
-        <v>252217.2</v>
+        <v>141692.25</v>
       </c>
       <c r="O58" s="1">
-        <v>0.42</v>
+        <v>0.23</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>145</v>
       </c>
       <c r="B59" t="s">
         <v>146</v>
       </c>
       <c r="C59" s="1">
-        <v>10868.0</v>
+        <v>443.0</v>
       </c>
       <c r="D59" s="1">
-        <v>14.035</v>
+        <v>511.0</v>
       </c>
       <c r="E59" s="1">
-        <v>11.7760222672</v>
+        <v>478.8866139955</v>
       </c>
       <c r="F59" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G59">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H59" s="1">
-        <v>127981.81</v>
+        <v>207821.22</v>
       </c>
       <c r="I59" s="1">
-        <v>24550.57</v>
+        <v>39203.01</v>
       </c>
       <c r="J59" s="1">
-        <v>19.182858876586</v>
+        <v>18.863814773102</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>152532.38</v>
+        <v>247024.23</v>
       </c>
       <c r="N59" s="1">
-        <v>152532.38</v>
+        <v>247024.23</v>
       </c>
       <c r="O59" s="1">
-        <v>0.25</v>
+        <v>0.39</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>147</v>
       </c>
       <c r="B60" t="s">
         <v>148</v>
       </c>
       <c r="C60" s="1">
-        <v>2377.0</v>
+        <v>767.0</v>
       </c>
       <c r="D60" s="1">
-        <v>52.1</v>
+        <v>345.15</v>
       </c>
       <c r="E60" s="1">
-        <v>52.2037989062</v>
+        <v>398.6110430248</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>124088.43</v>
+        <v>305734.67</v>
       </c>
       <c r="I60" s="1">
-        <v>-246.73</v>
+        <v>-41004.62</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.19883400894024</v>
+        <v>-13.411831899863</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>123841.7</v>
+        <v>264730.05</v>
       </c>
       <c r="N60" s="1">
-        <v>123841.7</v>
+        <v>264730.05</v>
       </c>
       <c r="O60" s="1">
-        <v>0.21</v>
+        <v>0.42</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>149</v>
       </c>
       <c r="B61" t="s">
         <v>150</v>
       </c>
       <c r="C61" s="1">
-        <v>232.0</v>
+        <v>665.0</v>
       </c>
       <c r="D61" s="1">
-        <v>520.8</v>
+        <v>486.0</v>
       </c>
       <c r="E61" s="1">
-        <v>299.5556034483</v>
+        <v>641.9851879699</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>69496.9</v>
+        <v>426920.15</v>
       </c>
       <c r="I61" s="1">
-        <v>51328.7</v>
+        <v>-103730.15</v>
       </c>
       <c r="J61" s="1">
-        <v>73.857538969364</v>
+        <v>-24.297318831168</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>120825.6</v>
+        <v>323190.0</v>
       </c>
       <c r="N61" s="1">
-        <v>120825.6</v>
+        <v>323190.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.2</v>
+        <v>0.52</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>151</v>
       </c>
       <c r="B62" t="s">
         <v>152</v>
       </c>
       <c r="C62" s="1">
-        <v>4048.0</v>
+        <v>2830.0</v>
       </c>
       <c r="D62" s="1">
-        <v>75.86</v>
+        <v>117.5</v>
       </c>
       <c r="E62" s="1">
-        <v>77.7892835968</v>
+        <v>125.499409894</v>
       </c>
       <c r="F62" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G62">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>334345.57</v>
+        <v>355163.33</v>
       </c>
       <c r="I62" s="1">
-        <v>2791.48</v>
+        <v>-22638.33</v>
       </c>
       <c r="J62" s="1">
-        <v>0.8349086246305</v>
+        <v>-6.3740617591349</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>337137.05</v>
+        <v>332525.0</v>
       </c>
       <c r="N62" s="1">
-        <v>337137.05</v>
+        <v>332525.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.56</v>
+        <v>0.53</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>153</v>
       </c>
       <c r="B63" t="s">
         <v>154</v>
       </c>
       <c r="C63" s="1">
-        <v>932.0</v>
+        <v>10705.0</v>
       </c>
       <c r="D63" s="1">
-        <v>112.6</v>
+        <v>15.73</v>
       </c>
       <c r="E63" s="1">
-        <v>79.9718133047</v>
+        <v>11.7760224194</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>74533.73</v>
+        <v>126062.32</v>
       </c>
       <c r="I63" s="1">
-        <v>30409.47</v>
+        <v>42327.33</v>
       </c>
       <c r="J63" s="1">
-        <v>40.799608445733</v>
+        <v>33.576511998193</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>104943.2</v>
+        <v>168389.65</v>
       </c>
       <c r="N63" s="1">
-        <v>104943.2</v>
+        <v>168389.65</v>
       </c>
       <c r="O63" s="1">
-        <v>0.18</v>
+        <v>0.27</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>155</v>
       </c>
       <c r="B64" t="s">
         <v>156</v>
       </c>
       <c r="C64" s="1">
-        <v>28728.0</v>
+        <v>2342.0</v>
       </c>
       <c r="D64" s="1">
-        <v>6.916</v>
+        <v>57.58</v>
       </c>
       <c r="E64" s="1">
-        <v>5.3124000975</v>
+        <v>52.2038001708</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>152614.63</v>
+        <v>122261.3</v>
       </c>
       <c r="I64" s="1">
-        <v>46068.22</v>
+        <v>12591.06</v>
       </c>
       <c r="J64" s="1">
-        <v>30.185978893373</v>
+        <v>10.298483657543</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>198682.85</v>
+        <v>134852.36</v>
       </c>
       <c r="N64" s="1">
-        <v>198682.85</v>
+        <v>134852.36</v>
       </c>
       <c r="O64" s="1">
-        <v>0.33</v>
+        <v>0.22</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>157</v>
       </c>
       <c r="B65" t="s">
         <v>158</v>
       </c>
       <c r="C65" s="1">
-        <v>4005.0</v>
+        <v>229.0</v>
       </c>
       <c r="D65" s="1">
-        <v>115.6</v>
+        <v>568.0</v>
       </c>
       <c r="E65" s="1">
-        <v>114.3359001248</v>
+        <v>299.5555895197</v>
       </c>
       <c r="F65" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G65">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>492805.94</v>
+        <v>68598.23</v>
       </c>
       <c r="I65" s="1">
-        <v>15486.31</v>
+        <v>61473.77</v>
       </c>
       <c r="J65" s="1">
-        <v>3.1424763264826</v>
+        <v>89.614221824674</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>508292.25</v>
+        <v>130072.0</v>
       </c>
       <c r="N65" s="1">
-        <v>508292.25</v>
+        <v>130072.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.85</v>
+        <v>0.21</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>159</v>
       </c>
       <c r="B66" t="s">
         <v>160</v>
       </c>
       <c r="C66" s="1">
-        <v>2908.0</v>
+        <v>3519.0</v>
       </c>
       <c r="D66" s="1">
-        <v>350.6</v>
+        <v>75.36</v>
       </c>
       <c r="E66" s="1">
-        <v>383.2</v>
+        <v>77.7892838875</v>
       </c>
       <c r="F66" t="s">
-        <v>76</v>
+        <v>30</v>
       </c>
       <c r="G66">
-        <v>7.47</v>
+        <v>0.92</v>
       </c>
       <c r="H66" s="1">
-        <v>149204.08</v>
+        <v>290652.68</v>
       </c>
       <c r="I66" s="1">
-        <v>-12741.67</v>
+        <v>-1268.31</v>
       </c>
       <c r="J66" s="1">
-        <v>-8.5397597706443</v>
+        <v>-0.4363661811066</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>136462.41</v>
+        <v>289384.37</v>
       </c>
       <c r="N66" s="1">
-        <v>136462.41</v>
+        <v>289384.37</v>
       </c>
       <c r="O66" s="1">
-        <v>0.23</v>
+        <v>0.46</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>161</v>
       </c>
       <c r="B67" t="s">
         <v>162</v>
       </c>
       <c r="C67" s="1">
-        <v>974.0</v>
+        <v>28292.0</v>
       </c>
       <c r="D67" s="1">
-        <v>1071.41</v>
+        <v>8.832</v>
       </c>
       <c r="E67" s="1">
-        <v>1070.7564887064</v>
+        <v>5.3123999717</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>1042916.82</v>
+        <v>150298.42</v>
       </c>
       <c r="I67" s="1">
-        <v>636.52</v>
+        <v>99576.52</v>
       </c>
       <c r="J67" s="1">
-        <v>0.061032671809819</v>
+        <v>66.252539447853</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1043553.34</v>
+        <v>249874.94</v>
       </c>
       <c r="N67" s="1">
-        <v>1043553.34</v>
+        <v>249874.94</v>
       </c>
       <c r="O67" s="1">
-        <v>1.74</v>
+        <v>0.4</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>163</v>
       </c>
       <c r="B68" t="s">
         <v>164</v>
       </c>
       <c r="C68" s="1">
-        <v>9347.0</v>
+        <v>3945.0</v>
       </c>
       <c r="D68" s="1">
-        <v>131.72</v>
+        <v>116.1</v>
       </c>
       <c r="E68" s="1">
-        <v>113.3271787739</v>
+        <v>114.3359011407</v>
       </c>
       <c r="F68" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G68">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H68" s="1">
-        <v>1059269.14</v>
+        <v>485423.08</v>
       </c>
       <c r="I68" s="1">
-        <v>171917.7</v>
+        <v>14374.5</v>
       </c>
       <c r="J68" s="1">
-        <v>16.229841265837</v>
+        <v>2.9612312624278</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1231186.84</v>
+        <v>499797.58</v>
       </c>
       <c r="N68" s="1">
-        <v>1231186.84</v>
+        <v>499797.58</v>
       </c>
       <c r="O68" s="1">
-        <v>2.06</v>
+        <v>0.8</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>165</v>
       </c>
       <c r="B69" t="s">
         <v>166</v>
       </c>
       <c r="C69" s="1">
-        <v>2360.0</v>
+        <v>4539.0</v>
       </c>
       <c r="D69" s="1">
-        <v>64.52</v>
+        <v>381.2</v>
       </c>
       <c r="E69" s="1">
-        <v>83.8</v>
+        <v>379.9730975986</v>
       </c>
       <c r="F69" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="G69">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H69" s="1">
-        <v>197768.0</v>
+        <v>230887.53</v>
       </c>
       <c r="I69" s="1">
-        <v>-45500.8</v>
+        <v>635.85</v>
       </c>
       <c r="J69" s="1">
-        <v>-23.007159904535</v>
+        <v>0.27539382486356</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>152267.2</v>
+        <v>231523.38</v>
       </c>
       <c r="N69" s="1">
-        <v>152267.2</v>
+        <v>231523.38</v>
       </c>
       <c r="O69" s="1">
-        <v>0.25</v>
+        <v>0.37</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>167</v>
       </c>
       <c r="B70" t="s">
         <v>168</v>
       </c>
       <c r="C70" s="1">
-        <v>3549.0</v>
+        <v>11417.0</v>
       </c>
       <c r="D70" s="1">
-        <v>40.02</v>
+        <v>161.85</v>
       </c>
       <c r="E70" s="1">
-        <v>45.4550014088</v>
+        <v>154.5313567487</v>
       </c>
       <c r="F70" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="G70">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H70" s="1">
-        <v>161319.8</v>
+        <v>236106.58</v>
       </c>
       <c r="I70" s="1">
-        <v>-19288.82</v>
+        <v>11149.21</v>
       </c>
       <c r="J70" s="1">
-        <v>-11.956883160034</v>
+        <v>4.7221089729901</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>142030.98</v>
+        <v>247255.79</v>
       </c>
       <c r="N70" s="1">
-        <v>142030.98</v>
+        <v>247255.79</v>
       </c>
       <c r="O70" s="1">
-        <v>0.24</v>
+        <v>0.4</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>169</v>
       </c>
       <c r="B71" t="s">
         <v>170</v>
       </c>
       <c r="C71" s="1">
-        <v>2409.0</v>
+        <v>1750.0</v>
       </c>
       <c r="D71" s="1">
-        <v>70.52</v>
+        <v>1073.38</v>
       </c>
       <c r="E71" s="1">
-        <v>102.5715068493</v>
+        <v>1072.8262571429</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>247094.76</v>
+        <v>1877445.95</v>
       </c>
       <c r="I71" s="1">
-        <v>-77212.08</v>
+        <v>969.05</v>
       </c>
       <c r="J71" s="1">
-        <v>-31.247963331962</v>
+        <v>0.051615334119206</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>169882.68</v>
+        <v>1878415.0</v>
       </c>
       <c r="N71" s="1">
-        <v>169882.68</v>
+        <v>1878415.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.28</v>
+        <v>3.0</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>171</v>
       </c>
       <c r="B72" t="s">
         <v>172</v>
       </c>
       <c r="C72" s="1">
-        <v>3533.0</v>
+        <v>1872.0</v>
       </c>
       <c r="D72" s="1">
-        <v>27.64</v>
+        <v>133.82</v>
       </c>
       <c r="E72" s="1">
-        <v>31.87</v>
+        <v>113.3271794872</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>112596.71</v>
+        <v>212148.48</v>
       </c>
       <c r="I72" s="1">
-        <v>-14944.59</v>
+        <v>38362.56</v>
       </c>
       <c r="J72" s="1">
-        <v>-13.27267022278</v>
+        <v>18.082882328452</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>97652.12</v>
+        <v>250511.04</v>
       </c>
       <c r="N72" s="1">
-        <v>97652.12</v>
+        <v>250511.04</v>
       </c>
       <c r="O72" s="1">
-        <v>0.16</v>
+        <v>0.4</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>173</v>
       </c>
       <c r="B73" t="s">
         <v>174</v>
       </c>
       <c r="C73" s="1">
-        <v>2316.0</v>
+        <v>3186.0</v>
       </c>
       <c r="D73" s="1">
-        <v>51.74</v>
+        <v>67.16</v>
       </c>
       <c r="E73" s="1">
-        <v>52.35</v>
+        <v>78.508606403</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>121242.6</v>
+        <v>250128.42</v>
       </c>
       <c r="I73" s="1">
-        <v>-1412.76</v>
+        <v>-36156.66</v>
       </c>
       <c r="J73" s="1">
-        <v>-1.1652340019102</v>
+        <v>-14.455238633019</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>119829.84</v>
+        <v>213971.76</v>
       </c>
       <c r="N73" s="1">
-        <v>119829.84</v>
+        <v>213971.76</v>
       </c>
       <c r="O73" s="1">
-        <v>0.2</v>
+        <v>0.34</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>175</v>
       </c>
       <c r="B74" t="s">
         <v>176</v>
       </c>
       <c r="C74" s="1">
-        <v>2030.0</v>
+        <v>3496.0</v>
       </c>
       <c r="D74" s="1">
-        <v>300.9</v>
+        <v>42.785</v>
       </c>
       <c r="E74" s="1">
-        <v>346.3403694581</v>
+        <v>45.455</v>
       </c>
       <c r="F74" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G74">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>757803.64</v>
+        <v>158910.68</v>
       </c>
       <c r="I74" s="1">
-        <v>-87191.57</v>
+        <v>-9334.32</v>
       </c>
       <c r="J74" s="1">
-        <v>-11.505826232241</v>
+        <v>-5.8739412605874</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>670612.07</v>
+        <v>149576.36</v>
       </c>
       <c r="N74" s="1">
-        <v>670612.07</v>
+        <v>149576.36</v>
       </c>
       <c r="O74" s="1">
-        <v>1.12</v>
+        <v>0.24</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>177</v>
       </c>
       <c r="B75" t="s">
         <v>178</v>
       </c>
       <c r="C75" s="1">
-        <v>965.0</v>
+        <v>1169.0</v>
       </c>
       <c r="D75" s="1">
-        <v>281.6</v>
+        <v>119.3</v>
       </c>
       <c r="E75" s="1">
-        <v>260.4846839378</v>
+        <v>93.69</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>251367.72</v>
+        <v>109523.61</v>
       </c>
       <c r="I75" s="1">
-        <v>20376.28</v>
+        <v>29938.09</v>
       </c>
       <c r="J75" s="1">
-        <v>8.1061641486823</v>
+        <v>27.334827623012</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>271744.0</v>
+        <v>139461.7</v>
       </c>
       <c r="N75" s="1">
-        <v>271744.0</v>
+        <v>139461.7</v>
       </c>
       <c r="O75" s="1">
-        <v>0.45</v>
+        <v>0.22</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>179</v>
       </c>
       <c r="B76" t="s">
         <v>180</v>
       </c>
       <c r="C76" s="1">
-        <v>36310.0</v>
+        <v>2373.0</v>
       </c>
       <c r="D76" s="1">
-        <v>3.42</v>
+        <v>78.78</v>
       </c>
       <c r="E76" s="1">
-        <v>2.5731999449</v>
+        <v>102.5715086389</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>93432.89</v>
+        <v>243402.19</v>
       </c>
       <c r="I76" s="1">
-        <v>30747.31</v>
+        <v>-56457.25</v>
       </c>
       <c r="J76" s="1">
-        <v>32.908443696861</v>
+        <v>-23.195046026496</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>124180.2</v>
+        <v>186944.94</v>
       </c>
       <c r="N76" s="1">
-        <v>124180.2</v>
+        <v>186944.94</v>
       </c>
       <c r="O76" s="1">
-        <v>0.21</v>
+        <v>0.3</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>181</v>
       </c>
       <c r="B77" t="s">
         <v>182</v>
       </c>
       <c r="C77" s="1">
-        <v>4572.0</v>
+        <v>3480.0</v>
       </c>
       <c r="D77" s="1">
-        <v>77.79</v>
+        <v>31.5</v>
       </c>
       <c r="E77" s="1">
-        <v>97.4893416448</v>
+        <v>31.87</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>445721.27</v>
+        <v>110907.6</v>
       </c>
       <c r="I77" s="1">
-        <v>-90065.39</v>
+        <v>-1287.6</v>
       </c>
       <c r="J77" s="1">
-        <v>-20.20666188984</v>
+        <v>-1.1609664261061</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>355655.88</v>
+        <v>109620.0</v>
       </c>
       <c r="N77" s="1">
-        <v>355655.88</v>
+        <v>109620.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.59</v>
+        <v>0.18</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>183</v>
       </c>
       <c r="B78" t="s">
         <v>184</v>
       </c>
       <c r="C78" s="1">
-        <v>2844.0</v>
+        <v>2282.0</v>
       </c>
       <c r="D78" s="1">
-        <v>153.82</v>
+        <v>54.76</v>
       </c>
       <c r="E78" s="1">
-        <v>145.9413045007</v>
+        <v>52.35</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>415057.07</v>
+        <v>119462.7</v>
       </c>
       <c r="I78" s="1">
-        <v>22407.01</v>
+        <v>5499.62</v>
       </c>
       <c r="J78" s="1">
-        <v>5.3985371216541</v>
+        <v>4.603629417383</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>437464.08</v>
+        <v>124962.32</v>
       </c>
       <c r="N78" s="1">
-        <v>437464.08</v>
+        <v>124962.32</v>
       </c>
       <c r="O78" s="1">
-        <v>0.73</v>
+        <v>0.2</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>185</v>
       </c>
       <c r="B79" t="s">
         <v>186</v>
       </c>
       <c r="C79" s="1">
-        <v>2056.0</v>
+        <v>2000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>237.15</v>
+        <v>317.2</v>
       </c>
       <c r="E79" s="1">
-        <v>111.4399562257</v>
+        <v>346.34037</v>
       </c>
       <c r="F79" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G79">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H79" s="1">
-        <v>229120.55</v>
+        <v>746604.57</v>
       </c>
       <c r="I79" s="1">
-        <v>258459.85</v>
+        <v>-54330.45</v>
       </c>
       <c r="J79" s="1">
-        <v>112.80518050432</v>
+        <v>-7.2770047469707</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>487580.4</v>
+        <v>692274.12</v>
       </c>
       <c r="N79" s="1">
-        <v>487580.4</v>
+        <v>692274.12</v>
       </c>
       <c r="O79" s="1">
-        <v>0.81</v>
+        <v>1.11</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>187</v>
       </c>
       <c r="B80" t="s">
         <v>188</v>
       </c>
       <c r="C80" s="1">
-        <v>2493.0</v>
+        <v>2089.0</v>
       </c>
       <c r="D80" s="1">
-        <v>85.1</v>
+        <v>570.7</v>
       </c>
       <c r="E80" s="1">
-        <v>93.9310870437</v>
+        <v>650.1917999043</v>
       </c>
       <c r="F80" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="G80">
-        <v>0.91</v>
+        <v>10.76</v>
       </c>
       <c r="H80" s="1">
-        <v>255768.1</v>
+        <v>123745.63</v>
       </c>
       <c r="I80" s="1">
-        <v>-22849.07</v>
+        <v>-12962.53</v>
       </c>
       <c r="J80" s="1">
-        <v>-8.9335104729636</v>
+        <v>-10.475141627224</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>232919.03</v>
+        <v>110783.1</v>
       </c>
       <c r="N80" s="1">
-        <v>232919.03</v>
+        <v>110783.1</v>
       </c>
       <c r="O80" s="1">
-        <v>0.39</v>
+        <v>0.18</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>189</v>
       </c>
       <c r="B81" t="s">
         <v>190</v>
       </c>
       <c r="C81" s="1">
-        <v>1562.0</v>
+        <v>951.0</v>
       </c>
       <c r="D81" s="1">
-        <v>140.75</v>
+        <v>282.4</v>
       </c>
       <c r="E81" s="1">
-        <v>96.5041549296</v>
+        <v>260.484679285</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>150739.49</v>
+        <v>247720.93</v>
       </c>
       <c r="I81" s="1">
-        <v>69112.01</v>
+        <v>20841.47</v>
       </c>
       <c r="J81" s="1">
-        <v>45.84864258198</v>
+        <v>8.4132858697083</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>219851.5</v>
+        <v>268562.4</v>
       </c>
       <c r="N81" s="1">
-        <v>219851.5</v>
+        <v>268562.4</v>
       </c>
       <c r="O81" s="1">
-        <v>0.37</v>
+        <v>0.43</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>191</v>
       </c>
       <c r="B82" t="s">
         <v>192</v>
       </c>
       <c r="C82" s="1">
-        <v>6460.0</v>
+        <v>35758.0</v>
       </c>
       <c r="D82" s="1">
-        <v>36.55</v>
+        <v>3.92</v>
       </c>
       <c r="E82" s="1">
-        <v>47.7027832817</v>
+        <v>2.5731998434</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>308159.98</v>
+        <v>92012.48</v>
       </c>
       <c r="I82" s="1">
-        <v>-72046.98</v>
+        <v>48158.88</v>
       </c>
       <c r="J82" s="1">
-        <v>-23.379732825787</v>
+        <v>52.339508727512</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>236113.0</v>
+        <v>140171.36</v>
       </c>
       <c r="N82" s="1">
-        <v>236113.0</v>
+        <v>140171.36</v>
       </c>
       <c r="O82" s="1">
-        <v>0.39</v>
+        <v>0.22</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>193</v>
       </c>
       <c r="B83" t="s">
         <v>194</v>
       </c>
       <c r="C83" s="1">
-        <v>2051.0</v>
+        <v>4504.0</v>
       </c>
       <c r="D83" s="1">
-        <v>203.75</v>
+        <v>81.02</v>
       </c>
       <c r="E83" s="1">
-        <v>199.4522476841</v>
+        <v>97.4893405861</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>409076.56</v>
+        <v>439091.99</v>
       </c>
       <c r="I83" s="1">
-        <v>8814.69</v>
+        <v>-74177.91</v>
       </c>
       <c r="J83" s="1">
-        <v>2.1547775800207</v>
+        <v>-16.893478289139</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>417891.25</v>
+        <v>364914.08</v>
       </c>
       <c r="N83" s="1">
-        <v>417891.25</v>
+        <v>364914.08</v>
       </c>
       <c r="O83" s="1">
-        <v>0.7</v>
+        <v>0.58</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>195</v>
       </c>
       <c r="B84" t="s">
         <v>196</v>
       </c>
       <c r="C84" s="1">
-        <v>4886.0</v>
+        <v>2802.0</v>
       </c>
       <c r="D84" s="1">
-        <v>60.98</v>
+        <v>151.16</v>
       </c>
       <c r="E84" s="1">
-        <v>40.8524130168</v>
+        <v>145.9413062099</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>199604.89</v>
+        <v>408927.54</v>
       </c>
       <c r="I84" s="1">
-        <v>98343.39</v>
+        <v>14622.78</v>
       </c>
       <c r="J84" s="1">
-        <v>49.269028429113</v>
+        <v>3.5758853512287</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>297948.28</v>
+        <v>423550.32</v>
       </c>
       <c r="N84" s="1">
-        <v>297948.28</v>
+        <v>423550.32</v>
       </c>
       <c r="O84" s="1">
-        <v>0.5</v>
+        <v>0.68</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>197</v>
       </c>
       <c r="B85" t="s">
         <v>198</v>
       </c>
       <c r="C85" s="1">
-        <v>357.0</v>
+        <v>2025.0</v>
       </c>
       <c r="D85" s="1">
-        <v>474.54</v>
+        <v>272.1</v>
       </c>
       <c r="E85" s="1">
-        <v>509.0768347339</v>
+        <v>111.4399555556</v>
       </c>
       <c r="F85" t="s">
-        <v>199</v>
+        <v>8</v>
       </c>
       <c r="G85">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>163407.76</v>
+        <v>225665.91</v>
       </c>
       <c r="I85" s="1">
-        <v>-16668.24</v>
+        <v>325336.59</v>
       </c>
       <c r="J85" s="1">
-        <v>-10.200396847738</v>
+        <v>144.16736227461</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>146739.52</v>
+        <v>551002.5</v>
       </c>
       <c r="N85" s="1">
-        <v>146739.52</v>
+        <v>551002.5</v>
       </c>
       <c r="O85" s="1">
-        <v>0.25</v>
+        <v>0.88</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>199</v>
+      </c>
+      <c r="B86" t="s">
         <v>200</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="1">
-        <v>9441.0</v>
+        <v>2456.0</v>
       </c>
       <c r="D86" s="1">
-        <v>26.92</v>
+        <v>87.06</v>
       </c>
       <c r="E86" s="1">
-        <v>24.1150344243</v>
+        <v>93.9310871336</v>
       </c>
       <c r="F86" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G86">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H86" s="1">
-        <v>227670.04</v>
+        <v>251972.1</v>
       </c>
       <c r="I86" s="1">
-        <v>26481.68</v>
+        <v>-18646.74</v>
       </c>
       <c r="J86" s="1">
-        <v>11.63160510711</v>
+        <v>-7.4003193210677</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>254151.72</v>
+        <v>233325.36</v>
       </c>
       <c r="N86" s="1">
-        <v>254151.72</v>
+        <v>233325.36</v>
       </c>
       <c r="O86" s="1">
-        <v>0.42</v>
+        <v>0.37</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>201</v>
+      </c>
+      <c r="B87" t="s">
         <v>202</v>
       </c>
-      <c r="B87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C87" s="1">
-        <v>9144.0</v>
+        <v>1539.0</v>
       </c>
       <c r="D87" s="1">
-        <v>32.02</v>
+        <v>166.94</v>
       </c>
       <c r="E87" s="1">
-        <v>30.3729013561</v>
+        <v>96.5041520468</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>277729.81</v>
+        <v>148519.89</v>
       </c>
       <c r="I87" s="1">
-        <v>15061.07</v>
+        <v>108400.77</v>
       </c>
       <c r="J87" s="1">
-        <v>5.4229216518025</v>
+        <v>72.987375630294</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>292790.88</v>
+        <v>256920.66</v>
       </c>
       <c r="N87" s="1">
-        <v>292790.88</v>
+        <v>256920.66</v>
       </c>
       <c r="O87" s="1">
-        <v>0.49</v>
+        <v>0.41</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>203</v>
+      </c>
+      <c r="B88" t="s">
         <v>204</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" s="1">
-        <v>969.0</v>
+        <v>6364.0</v>
       </c>
       <c r="D88" s="1">
-        <v>242.3</v>
+        <v>38.06</v>
       </c>
       <c r="E88" s="1">
-        <v>250.6279669763</v>
+        <v>47.702782841</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>242858.5</v>
+        <v>303580.51</v>
       </c>
       <c r="I88" s="1">
-        <v>-8069.8</v>
+        <v>-61366.67</v>
       </c>
       <c r="J88" s="1">
-        <v>-3.3228402547162</v>
+        <v>-20.214298342143</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>234788.7</v>
+        <v>242213.84</v>
       </c>
       <c r="N88" s="1">
-        <v>234788.7</v>
+        <v>242213.84</v>
       </c>
       <c r="O88" s="1">
         <v>0.39</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>205</v>
+      </c>
+      <c r="B89" t="s">
         <v>206</v>
       </c>
-      <c r="B89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C89" s="1">
-        <v>1032.0</v>
+        <v>2020.0</v>
       </c>
       <c r="D89" s="1">
-        <v>246.6</v>
+        <v>241.6</v>
       </c>
       <c r="E89" s="1">
-        <v>259.1050387597</v>
+        <v>199.4522475248</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>267396.4</v>
+        <v>402893.54</v>
       </c>
       <c r="I89" s="1">
-        <v>-12905.2</v>
+        <v>85138.46</v>
       </c>
       <c r="J89" s="1">
-        <v>-4.8262429860686</v>
+        <v>21.131751082432</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>254491.2</v>
+        <v>488032.0</v>
       </c>
       <c r="N89" s="1">
-        <v>254491.2</v>
+        <v>488032.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.42</v>
+        <v>0.78</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>207</v>
+      </c>
+      <c r="B90" t="s">
         <v>208</v>
       </c>
-      <c r="B90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="1">
-        <v>3842.0</v>
+        <v>4813.0</v>
       </c>
       <c r="D90" s="1">
-        <v>59.63</v>
+        <v>71.76</v>
       </c>
       <c r="E90" s="1">
-        <v>66.8485242061</v>
+        <v>40.8524122169</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>256832.03</v>
+        <v>196622.66</v>
       </c>
       <c r="I90" s="1">
-        <v>-27733.57</v>
+        <v>148758.22</v>
       </c>
       <c r="J90" s="1">
-        <v>-10.798329943504</v>
+        <v>75.656702030173</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>229098.46</v>
+        <v>345380.88</v>
       </c>
       <c r="N90" s="1">
-        <v>229098.46</v>
+        <v>345380.88</v>
       </c>
       <c r="O90" s="1">
-        <v>0.38</v>
+        <v>0.55</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>209</v>
+      </c>
+      <c r="B91" t="s">
         <v>210</v>
       </c>
-      <c r="B91" t="s">
+      <c r="C91" s="1">
+        <v>352.0</v>
+      </c>
+      <c r="D91" s="1">
+        <v>522.44</v>
+      </c>
+      <c r="E91" s="1">
+        <v>509.0768465909</v>
+      </c>
+      <c r="F91" t="s">
         <v>211</v>
       </c>
-      <c r="C91" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G91">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H91" s="1">
-        <v>125919.36</v>
+        <v>161119.14</v>
       </c>
       <c r="I91" s="1">
-        <v>-15573.36</v>
+        <v>-4636.09</v>
       </c>
       <c r="J91" s="1">
-        <v>-12.367724867725</v>
+        <v>-2.8774297082271</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>110346.0</v>
+        <v>156483.05</v>
       </c>
       <c r="N91" s="1">
-        <v>110346.0</v>
+        <v>156483.05</v>
       </c>
       <c r="O91" s="1">
-        <v>0.18</v>
+        <v>0.25</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>212</v>
       </c>
       <c r="B92" t="s">
         <v>213</v>
       </c>
       <c r="C92" s="1">
-        <v>9175.0</v>
+        <v>17628.0</v>
       </c>
       <c r="D92" s="1">
-        <v>31.1</v>
+        <v>84.0</v>
       </c>
       <c r="E92" s="1">
-        <v>28.5248370572</v>
+        <v>70.1507998639</v>
       </c>
       <c r="F92" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G92">
-        <v>1.0</v>
+        <v>10.76</v>
       </c>
       <c r="H92" s="1">
-        <v>261715.38</v>
+        <v>114247.82</v>
       </c>
       <c r="I92" s="1">
-        <v>23627.12</v>
+        <v>23349.36</v>
       </c>
       <c r="J92" s="1">
-        <v>9.0277919471145</v>
+        <v>20.437466552972</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>285342.5</v>
+        <v>137597.18</v>
       </c>
       <c r="N92" s="1">
-        <v>285342.5</v>
+        <v>137597.18</v>
       </c>
       <c r="O92" s="1">
-        <v>0.48</v>
+        <v>0.22</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>214</v>
       </c>
       <c r="B93" t="s">
         <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>7607.0</v>
+        <v>9300.0</v>
       </c>
       <c r="D93" s="1">
-        <v>156.0</v>
+        <v>37.61</v>
       </c>
       <c r="E93" s="1">
-        <v>192.7572827659</v>
+        <v>24.1150344086</v>
       </c>
       <c r="F93" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="G93">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>196344.51</v>
+        <v>224269.82</v>
       </c>
       <c r="I93" s="1">
-        <v>-37510.04</v>
+        <v>125503.18</v>
       </c>
       <c r="J93" s="1">
-        <v>-19.104195986942</v>
+        <v>55.96079757856</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>158834.47</v>
+        <v>349773.0</v>
       </c>
       <c r="N93" s="1">
-        <v>158834.47</v>
+        <v>349773.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.27</v>
+        <v>0.56</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>731.0</v>
+        <v>9008.0</v>
       </c>
       <c r="D94" s="1">
-        <v>123.95</v>
+        <v>39.42</v>
       </c>
       <c r="E94" s="1">
-        <v>105.5446648427</v>
+        <v>30.372901865</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>77153.15</v>
+        <v>273599.1</v>
       </c>
       <c r="I94" s="1">
-        <v>13454.3</v>
+        <v>81496.26</v>
       </c>
       <c r="J94" s="1">
-        <v>17.438432520254</v>
+        <v>29.786742719548</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>90607.45</v>
+        <v>355095.36</v>
       </c>
       <c r="N94" s="1">
-        <v>90607.45</v>
+        <v>355095.36</v>
       </c>
       <c r="O94" s="1">
-        <v>0.15</v>
+        <v>0.57</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>218</v>
       </c>
       <c r="B95" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="1">
-        <v>6693.0</v>
+        <v>1045.0</v>
       </c>
       <c r="D95" s="1">
-        <v>21.44</v>
+        <v>247.7</v>
       </c>
       <c r="E95" s="1">
-        <v>27.6855221874</v>
+        <v>250.7547464115</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>185299.2</v>
+        <v>262038.71</v>
       </c>
       <c r="I95" s="1">
-        <v>-41801.28</v>
+        <v>-3192.21</v>
       </c>
       <c r="J95" s="1">
-        <v>-22.558802196664</v>
+        <v>-1.2182207735643</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>143497.92</v>
+        <v>258846.5</v>
       </c>
       <c r="N95" s="1">
-        <v>143497.92</v>
+        <v>258846.5</v>
       </c>
       <c r="O95" s="1">
-        <v>0.24</v>
+        <v>0.41</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>220</v>
       </c>
       <c r="B96" t="s">
         <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>3386.0</v>
+        <v>893.0</v>
       </c>
       <c r="D96" s="1">
-        <v>22.1</v>
+        <v>247.1</v>
       </c>
       <c r="E96" s="1">
-        <v>31.5737625517</v>
+        <v>259.1050391937</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>106908.76</v>
+        <v>231380.8</v>
       </c>
       <c r="I96" s="1">
-        <v>-32078.16</v>
+        <v>-10720.5</v>
       </c>
       <c r="J96" s="1">
-        <v>-30.005174505812</v>
+        <v>-4.6332712135147</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>74830.6</v>
+        <v>220660.3</v>
       </c>
       <c r="N96" s="1">
-        <v>74830.6</v>
+        <v>220660.3</v>
       </c>
       <c r="O96" s="1">
-        <v>0.12</v>
+        <v>0.35</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>1634.0</v>
+        <v>3785.0</v>
       </c>
       <c r="D97" s="1">
-        <v>65.44</v>
+        <v>67.01</v>
       </c>
       <c r="E97" s="1">
-        <v>136.0478457772</v>
+        <v>66.8485231176</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>222302.18</v>
+        <v>253021.66</v>
       </c>
       <c r="I97" s="1">
-        <v>-115373.22</v>
+        <v>611.19</v>
       </c>
       <c r="J97" s="1">
-        <v>-51.899275121818</v>
+        <v>0.24155639481616</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>106928.96</v>
+        <v>253632.85</v>
       </c>
       <c r="N97" s="1">
-        <v>106928.96</v>
+        <v>253632.85</v>
       </c>
       <c r="O97" s="1">
-        <v>0.18</v>
+        <v>0.41</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>224</v>
       </c>
       <c r="B98" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>358.0</v>
+        <v>2051.0</v>
       </c>
       <c r="D98" s="1">
-        <v>540.8</v>
+        <v>48.705</v>
       </c>
       <c r="E98" s="1">
-        <v>435.7287150838</v>
+        <v>52.726465139</v>
       </c>
       <c r="F98" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G98">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>154487.18</v>
+        <v>124044.48</v>
       </c>
       <c r="I98" s="1">
-        <v>58068.56</v>
+        <v>-24150.52</v>
       </c>
       <c r="J98" s="1">
-        <v>37.587947427094</v>
+        <v>-19.469242000934</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>212555.74</v>
+        <v>99893.96</v>
       </c>
       <c r="N98" s="1">
-        <v>212555.74</v>
+        <v>99893.96</v>
       </c>
       <c r="O98" s="1">
-        <v>0.35</v>
+        <v>0.16</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>226</v>
       </c>
       <c r="B99" t="s">
         <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>-656256.99</v>
+        <v>9038.0</v>
       </c>
       <c r="D99" s="1">
-        <v>0.09032802</v>
+        <v>35.28</v>
       </c>
       <c r="E99" s="1">
-        <v>0.0846783213</v>
+        <v>28.5248373534</v>
       </c>
       <c r="F99" t="s">
-        <v>228</v>
+        <v>8</v>
       </c>
       <c r="G99">
-        <v>11.06</v>
+        <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>0.0</v>
+        <v>257807.48</v>
       </c>
       <c r="I99" s="1">
-        <v>43785.16</v>
+        <v>61053.16</v>
       </c>
       <c r="J99" s="1">
-        <v>0</v>
+        <v>23.681686815293</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
-      <c r="L99" t="s">
-        <v>229</v>
+      <c r="L99">
+        <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>41518.68</v>
+        <v>318860.64</v>
       </c>
       <c r="N99" s="1">
-        <v>43785.16</v>
+        <v>318860.64</v>
       </c>
       <c r="O99" s="1">
-        <v>0.07</v>
+        <v>0.51</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="B100" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="C100" s="1">
-        <v>105.0</v>
+        <v>8488.0</v>
       </c>
       <c r="D100" s="1">
-        <v>235.9</v>
+        <v>193.0</v>
       </c>
       <c r="E100" s="1">
-        <v>247.643809524</v>
+        <v>192.4519533459</v>
       </c>
       <c r="F100" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="G100">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H100" s="1">
-        <v>0.0</v>
+        <v>218723.17</v>
       </c>
       <c r="I100" s="1">
-        <v>-123310.0</v>
+        <v>478.8</v>
       </c>
       <c r="J100" s="1">
-        <v>0</v>
+        <v>0.21890684923778</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>-123310.0</v>
+        <v>219201.97</v>
       </c>
       <c r="N100" s="1">
-        <v>-123310.0</v>
+        <v>219201.97</v>
       </c>
       <c r="O100" s="1">
-        <v>-0.21</v>
+        <v>0.35</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="B101" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="C101" s="1">
-        <v>39.0</v>
+        <v>720.0</v>
       </c>
       <c r="D101" s="1">
-        <v>115.32</v>
+        <v>133.65</v>
       </c>
       <c r="E101" s="1">
-        <v>117.177037037</v>
+        <v>105.5446666667</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>0.0</v>
+        <v>75992.16</v>
       </c>
       <c r="I101" s="1">
-        <v>-81580.0</v>
+        <v>20235.84</v>
       </c>
       <c r="J101" s="1">
-        <v>0</v>
+        <v>26.628852239494</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>-81580.0</v>
+        <v>96228.0</v>
       </c>
       <c r="N101" s="1">
-        <v>-81580.0</v>
+        <v>96228.0</v>
       </c>
       <c r="O101" s="1">
-        <v>-0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="B102" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="C102" s="1">
-        <v>3.0</v>
+        <v>8098.0</v>
       </c>
       <c r="D102" s="1">
-        <v>125.26</v>
+        <v>23.51</v>
       </c>
       <c r="E102" s="1">
-        <v>129.04</v>
+        <v>26.5471042233</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>0.0</v>
+        <v>214978.45</v>
       </c>
       <c r="I102" s="1">
-        <v>-11340.0</v>
+        <v>-24594.47</v>
       </c>
       <c r="J102" s="1">
-        <v>0</v>
+        <v>-11.440435076167</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>-11340.0</v>
+        <v>190383.98</v>
       </c>
       <c r="N102" s="1">
-        <v>-11340.0</v>
+        <v>190383.98</v>
       </c>
       <c r="O102" s="1">
-        <v>-0.02</v>
+        <v>0.3</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="B103" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="C103" s="1">
-        <v>-35.0</v>
+        <v>2381.0</v>
       </c>
       <c r="D103" s="1">
-        <v>5436.0</v>
+        <v>69.72</v>
       </c>
       <c r="E103" s="1">
-        <v>5519.171428571</v>
+        <v>112.9185426291</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>0.0</v>
+        <v>268859.05</v>
       </c>
       <c r="I103" s="1">
-        <v>29110.0</v>
+        <v>-102855.73</v>
       </c>
       <c r="J103" s="1">
-        <v>0</v>
+        <v>-38.25637634292</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>29110.0</v>
+        <v>166003.32</v>
       </c>
       <c r="N103" s="1">
-        <v>29110.0</v>
+        <v>166003.32</v>
       </c>
       <c r="O103" s="1">
-        <v>0.05</v>
+        <v>0.27</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="B104" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="C104" s="1">
-        <v>200000.0</v>
+        <v>353.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.459</v>
+        <v>563.4</v>
       </c>
       <c r="E104" s="1">
-        <v>99.89</v>
+        <v>435.7287252125</v>
       </c>
       <c r="F104" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G104">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H104" s="1">
-        <v>199780.0</v>
+        <v>152329.54</v>
       </c>
       <c r="I104" s="1">
-        <v>1138.0</v>
+        <v>64693.81</v>
       </c>
       <c r="J104" s="1">
-        <v>0.56962658924817</v>
+        <v>42.469641804209</v>
       </c>
       <c r="K104">
-        <v>4.13</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>200918.0</v>
+        <v>217023.35</v>
       </c>
       <c r="N104" s="1">
-        <v>209179.64</v>
+        <v>217023.35</v>
       </c>
       <c r="O104" s="1">
         <v>0.35</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="B105" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="C105" s="1">
-        <v>185000.0</v>
+        <v>105.0</v>
       </c>
       <c r="D105" s="1">
-        <v>96.906</v>
+        <v>258.15</v>
       </c>
       <c r="E105" s="1">
-        <v>99.33</v>
+        <v>247.643809524</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>183760.5</v>
+        <v>0.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-4484.4</v>
+        <v>110315.0</v>
       </c>
       <c r="J105" s="1">
-        <v>-2.4403503473271</v>
+        <v>0</v>
       </c>
       <c r="K105">
-        <v>1.15</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>0.0</v>
+      </c>
+      <c r="L105">
+        <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>179276.1</v>
+        <v>110315.0</v>
       </c>
       <c r="N105" s="1">
-        <v>181404.87</v>
+        <v>110315.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.3</v>
+        <v>0.18</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="B106" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="C106" s="1">
-        <v>200000.0</v>
+        <v>18.0</v>
       </c>
       <c r="D106" s="1">
-        <v>95.948</v>
+        <v>115.79</v>
       </c>
       <c r="E106" s="1">
-        <v>99.253</v>
+        <v>116.37</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>198506.0</v>
+        <v>0.0</v>
       </c>
       <c r="I106" s="1">
-        <v>-6610.0</v>
+        <v>-29280.0</v>
       </c>
       <c r="J106" s="1">
-        <v>-3.329874159975</v>
+        <v>0</v>
       </c>
       <c r="K106">
-        <v>1.14</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>0.0</v>
+      </c>
+      <c r="L106">
+        <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>191896.0</v>
+        <v>-29280.0</v>
       </c>
       <c r="N106" s="1">
-        <v>194180.93</v>
+        <v>-29280.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.32</v>
+        <v>-0.05</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="B107" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="C107" s="1">
-        <v>165000.0</v>
+        <v>26.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.708</v>
+        <v>125.68</v>
       </c>
       <c r="E107" s="1">
-        <v>99.955</v>
+        <v>126.44</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>164925.75</v>
+        <v>0.0</v>
       </c>
       <c r="I107" s="1">
-        <v>-407.55</v>
+        <v>-18892.31</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.24711120004002</v>
+        <v>0</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>164518.2</v>
+        <v>-18892.31</v>
       </c>
       <c r="N107" s="1">
-        <v>164518.2</v>
+        <v>-18892.31</v>
       </c>
       <c r="O107" s="1">
-        <v>0.27</v>
+        <v>-0.03</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="B108" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="C108" s="1">
-        <v>100000.0</v>
+        <v>-37.0</v>
       </c>
       <c r="D108" s="1">
-        <v>104.227</v>
+        <v>5891.0</v>
       </c>
       <c r="E108" s="1">
-        <v>106.65</v>
+        <v>5556.989760189</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>106650.0</v>
+        <v>0.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-2423.0</v>
+        <v>-123583.79</v>
       </c>
       <c r="J108" s="1">
-        <v>-2.2719174871074</v>
+        <v>0</v>
       </c>
       <c r="K108">
-        <v>4.33</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>0.0</v>
+      </c>
+      <c r="L108">
+        <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>104227.0</v>
+        <v>-123583.79</v>
       </c>
       <c r="N108" s="1">
-        <v>108555.77</v>
+        <v>-123583.79</v>
       </c>
       <c r="O108" s="1">
-        <v>0.18</v>
+        <v>-0.2</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="B109" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="C109" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>107.648</v>
+        <v>102.097</v>
       </c>
       <c r="E109" s="1">
-        <v>111.205</v>
+        <v>99.89</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>111205.0</v>
+        <v>199780.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-3557.0</v>
+        <v>4414.0</v>
       </c>
       <c r="J109" s="1">
-        <v>-3.1985971853784</v>
+        <v>2.2094303734108</v>
       </c>
       <c r="K109">
-        <v>5.09</v>
+        <v>4.51</v>
       </c>
       <c r="L109" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="M109" s="1">
-        <v>107648.0</v>
+        <v>204194.0</v>
       </c>
       <c r="N109" s="1">
-        <v>112733.62</v>
+        <v>213215.92</v>
       </c>
       <c r="O109" s="1">
-        <v>0.19</v>
+        <v>0.34</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="B110" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="C110" s="1">
-        <v>100000.0</v>
+        <v>185000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>96.694</v>
+        <v>98.437</v>
       </c>
       <c r="E110" s="1">
-        <v>99.433</v>
+        <v>99.33</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>99433.0</v>
+        <v>183760.5</v>
       </c>
       <c r="I110" s="1">
-        <v>-2739.0</v>
+        <v>-1652.05</v>
       </c>
       <c r="J110" s="1">
-        <v>-2.7546186879607</v>
+        <v>-0.89902345716299</v>
       </c>
       <c r="K110">
-        <v>2.65</v>
+        <v>1.46</v>
       </c>
       <c r="L110" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="M110" s="1">
-        <v>96694.0</v>
+        <v>182108.45</v>
       </c>
       <c r="N110" s="1">
-        <v>99340.58</v>
+        <v>184807.42</v>
       </c>
       <c r="O110" s="1">
-        <v>0.17</v>
+        <v>0.3</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="B111" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="C111" s="1">
-        <v>29000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>94.995</v>
+        <v>97.218</v>
       </c>
       <c r="E111" s="1">
-        <v>98.803</v>
+        <v>99.253</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>28652.87</v>
+        <v>198506.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-1104.32</v>
+        <v>-4070.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-3.8541339837859</v>
+        <v>-2.0503158594702</v>
       </c>
       <c r="K111">
-        <v>1.32</v>
-[...2 lines deleted...]
-        <v>383.75</v>
+        <v>1.39</v>
+      </c>
+      <c r="L111" t="s">
+        <v>254</v>
       </c>
       <c r="M111" s="1">
-        <v>27548.55</v>
+        <v>194436.0</v>
       </c>
       <c r="N111" s="1">
-        <v>27932.3</v>
+        <v>197214.08</v>
       </c>
       <c r="O111" s="1">
-        <v>0.05</v>
+        <v>0.32</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="B112" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="C112" s="1">
-        <v>200000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>98.33</v>
+        <v>100.621</v>
       </c>
       <c r="E112" s="1">
-        <v>99.932865</v>
+        <v>99.955</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>199865.73</v>
+        <v>164925.75</v>
       </c>
       <c r="I112" s="1">
-        <v>-3205.73</v>
+        <v>1098.9</v>
       </c>
       <c r="J112" s="1">
-        <v>-1.6039418063317</v>
+        <v>0.66629983492572</v>
       </c>
       <c r="K112">
-        <v>0.12</v>
+        <v>0.32</v>
       </c>
       <c r="L112">
-        <v>240.41</v>
+        <v>524.38</v>
       </c>
       <c r="M112" s="1">
-        <v>196660.0</v>
+        <v>166024.65</v>
       </c>
       <c r="N112" s="1">
-        <v>196900.41</v>
+        <v>166549.03</v>
       </c>
       <c r="O112" s="1">
-        <v>0.33</v>
+        <v>0.27</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="B113" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="C113" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>93.214</v>
+        <v>104.009</v>
       </c>
       <c r="E113" s="1">
-        <v>115.33959</v>
+        <v>106.65</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>346018.77</v>
+        <v>106650.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-66376.77</v>
+        <v>-2641.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-19.182996922392</v>
+        <v>-2.4763244256915</v>
       </c>
       <c r="K113">
-        <v>1.03</v>
+        <v>4.74</v>
       </c>
       <c r="L113" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="M113" s="1">
-        <v>279642.0</v>
+        <v>104009.0</v>
       </c>
       <c r="N113" s="1">
-        <v>282732.41</v>
+        <v>108748.73</v>
       </c>
       <c r="O113" s="1">
-        <v>0.47</v>
+        <v>0.17</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="B114" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="C114" s="1">
         <v>100000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>97.769</v>
+        <v>107.308</v>
       </c>
       <c r="E114" s="1">
-        <v>100.0</v>
+        <v>111.205</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>100000.0</v>
+        <v>111205.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-2231.0</v>
+        <v>-3897.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-2.231</v>
+        <v>-3.5043388336855</v>
       </c>
       <c r="K114">
-        <v>3.5</v>
+        <v>5.65</v>
       </c>
       <c r="L114" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="M114" s="1">
-        <v>97769.0</v>
+        <v>107308.0</v>
       </c>
       <c r="N114" s="1">
-        <v>101273.79</v>
+        <v>112958.68</v>
       </c>
       <c r="O114" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="B115" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="C115" s="1">
-        <v>300000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>97.257</v>
+        <v>96.203</v>
       </c>
       <c r="E115" s="1">
-        <v>97.673</v>
+        <v>98.803</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>293019.0</v>
+        <v>28652.87</v>
       </c>
       <c r="I115" s="1">
-        <v>-1248.0</v>
+        <v>-754.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.42591094775424</v>
+        <v>-2.6314990435513</v>
       </c>
       <c r="K115">
-        <v>3.02</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>1.61</v>
+      </c>
+      <c r="L115">
+        <v>467.18</v>
       </c>
       <c r="M115" s="1">
-        <v>291771.0</v>
+        <v>27898.87</v>
       </c>
       <c r="N115" s="1">
-        <v>300832.64</v>
+        <v>28366.05</v>
       </c>
       <c r="O115" s="1">
-        <v>0.5</v>
+        <v>0.05</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="B116" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="C116" s="1">
-        <v>149000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>97.809</v>
+        <v>98.51</v>
       </c>
       <c r="E116" s="1">
-        <v>101.02689933</v>
+        <v>99.932865</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>150530.08</v>
+        <v>199865.73</v>
       </c>
       <c r="I116" s="1">
-        <v>-4794.67</v>
+        <v>-2845.73</v>
       </c>
       <c r="J116" s="1">
-        <v>-3.1851906276805</v>
+        <v>-1.4238208821492</v>
       </c>
       <c r="K116">
-        <v>2.07</v>
-[...2 lines deleted...]
-        <v>273</v>
+        <v>0.21</v>
+      </c>
+      <c r="L116">
+        <v>425.34</v>
       </c>
       <c r="M116" s="1">
-        <v>145735.41</v>
+        <v>197020.0</v>
       </c>
       <c r="N116" s="1">
-        <v>148826.52</v>
+        <v>197445.34</v>
       </c>
       <c r="O116" s="1">
-        <v>0.25</v>
+        <v>0.32</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="B117" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="C117" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>70.785</v>
+        <v>99.153</v>
       </c>
       <c r="E117" s="1">
-        <v>99.454</v>
+        <v>100.0</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>298362.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-86007.0</v>
+        <v>-847.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-28.826392100871</v>
+        <v>-0.847</v>
       </c>
       <c r="K117">
-        <v>1.55</v>
+        <v>3.85</v>
       </c>
       <c r="L117" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
       <c r="M117" s="1">
-        <v>212355.0</v>
+        <v>99153.0</v>
       </c>
       <c r="N117" s="1">
-        <v>216992.67</v>
+        <v>103007.11</v>
       </c>
       <c r="O117" s="1">
-        <v>0.36</v>
+        <v>0.16</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="B118" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="C118" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>87.621</v>
+        <v>98.219</v>
       </c>
       <c r="E118" s="1">
-        <v>86.923</v>
+        <v>97.673</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>173846.0</v>
+        <v>293019.0</v>
       </c>
       <c r="I118" s="1">
-        <v>1396.0</v>
+        <v>1638.0</v>
       </c>
       <c r="J118" s="1">
-        <v>0.80300956018545</v>
+        <v>0.55900811892744</v>
       </c>
       <c r="K118">
-        <v>1.32</v>
+        <v>3.31</v>
       </c>
       <c r="L118" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="M118" s="1">
-        <v>175242.0</v>
+        <v>294657.0</v>
       </c>
       <c r="N118" s="1">
-        <v>177882.41</v>
+        <v>304581.66</v>
       </c>
       <c r="O118" s="1">
-        <v>0.3</v>
+        <v>0.49</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="B119" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
       <c r="C119" s="1">
-        <v>200000.0</v>
+        <v>149000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>97.353</v>
+        <v>99.31</v>
       </c>
       <c r="E119" s="1">
-        <v>99.799</v>
+        <v>101.02689933</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>199598.0</v>
+        <v>150530.08</v>
       </c>
       <c r="I119" s="1">
-        <v>-4892.0</v>
+        <v>-2558.18</v>
       </c>
       <c r="J119" s="1">
-        <v>-2.4509263619876</v>
+        <v>-1.6994477117132</v>
       </c>
       <c r="K119">
-        <v>1.3</v>
+        <v>2.34</v>
       </c>
       <c r="L119" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="M119" s="1">
-        <v>194706.0</v>
+        <v>147971.9</v>
       </c>
       <c r="N119" s="1">
-        <v>197308.74</v>
+        <v>151464.45</v>
       </c>
       <c r="O119" s="1">
-        <v>0.33</v>
+        <v>0.24</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="B120" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="C120" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>98.965</v>
+        <v>70.386</v>
       </c>
       <c r="E120" s="1">
-        <v>99.991</v>
+        <v>99.454</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>99991.0</v>
+        <v>298362.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-1026.0</v>
+        <v>-87204.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-1.0260923483113</v>
+        <v>-29.227582601001</v>
       </c>
       <c r="K120">
-        <v>2.72</v>
+        <v>1.7</v>
       </c>
       <c r="L120" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="M120" s="1">
-        <v>98965.0</v>
+        <v>211158.0</v>
       </c>
       <c r="N120" s="1">
-        <v>101688.29</v>
+        <v>216251.84</v>
       </c>
       <c r="O120" s="1">
-        <v>0.17</v>
+        <v>0.35</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="B121" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="C121" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>102.865</v>
+        <v>89.381</v>
       </c>
       <c r="E121" s="1">
-        <v>99.746</v>
+        <v>86.923</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>99746.0</v>
+        <v>173846.0</v>
       </c>
       <c r="I121" s="1">
-        <v>3119.0</v>
+        <v>4916.0</v>
       </c>
       <c r="J121" s="1">
-        <v>3.1269424337818</v>
+        <v>2.8277901130886</v>
       </c>
       <c r="K121">
-        <v>1.88</v>
+        <v>1.47</v>
       </c>
       <c r="L121" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
       <c r="M121" s="1">
-        <v>102865.0</v>
+        <v>178762.0</v>
       </c>
       <c r="N121" s="1">
-        <v>104746.51</v>
+        <v>181710.63</v>
       </c>
       <c r="O121" s="1">
-        <v>0.17</v>
+        <v>0.29</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="B122" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
       <c r="C122" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>104.879</v>
+        <v>99.352</v>
       </c>
       <c r="E122" s="1">
-        <v>107.962</v>
+        <v>99.991</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>215924.0</v>
+        <v>99991.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-6166.0</v>
+        <v>-639.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-2.8556343898779</v>
+        <v>-0.63905751517637</v>
       </c>
       <c r="K122">
-        <v>0.63</v>
+        <v>3.01</v>
       </c>
       <c r="L122" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="M122" s="1">
-        <v>209758.0</v>
+        <v>99352.0</v>
       </c>
       <c r="N122" s="1">
-        <v>211016.43</v>
+        <v>102362.96</v>
       </c>
       <c r="O122" s="1">
-        <v>0.35</v>
+        <v>0.16</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="B123" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="C123" s="1">
-        <v>241000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>97.887</v>
+        <v>103.041</v>
       </c>
       <c r="E123" s="1">
-        <v>99.459</v>
+        <v>99.746</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>239696.19</v>
+        <v>99746.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-3788.52</v>
+        <v>3295.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-1.5805507797183</v>
+        <v>3.3033906121549</v>
       </c>
       <c r="K123">
-        <v>0.66</v>
+        <v>2.3</v>
       </c>
       <c r="L123" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
       <c r="M123" s="1">
-        <v>235907.67</v>
+        <v>103041.0</v>
       </c>
       <c r="N123" s="1">
-        <v>237495.63</v>
+        <v>105343.74</v>
       </c>
       <c r="O123" s="1">
-        <v>0.4</v>
+        <v>0.17</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="B124" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="C124" s="1">
         <v>200000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>97.218</v>
+        <v>106.522</v>
       </c>
       <c r="E124" s="1">
-        <v>99.292</v>
+        <v>107.962</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>198584.0</v>
+        <v>215924.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-4148.0</v>
+        <v>-2880.0</v>
       </c>
       <c r="J124" s="1">
-        <v>-2.0887886234541</v>
+        <v>-1.3338026342602</v>
       </c>
       <c r="K124">
-        <v>0.59</v>
+        <v>1.22</v>
       </c>
       <c r="L124" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="M124" s="1">
-        <v>194436.0</v>
+        <v>213044.0</v>
       </c>
       <c r="N124" s="1">
-        <v>195625.04</v>
+        <v>215482.2</v>
       </c>
       <c r="O124" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>298</v>
+        <v>291</v>
       </c>
       <c r="B125" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="C125" s="1">
-        <v>100000.0</v>
+        <v>199000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>97.335</v>
+        <v>100.36</v>
       </c>
       <c r="E125" s="1">
-        <v>99.74</v>
+        <v>99.298</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>99740.0</v>
+        <v>197603.02</v>
       </c>
       <c r="I125" s="1">
-        <v>-2405.0</v>
+        <v>2113.38</v>
       </c>
       <c r="J125" s="1">
-        <v>-2.4112693001805</v>
+        <v>1.0695079457794</v>
       </c>
       <c r="K125">
-        <v>1.88</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>0.22</v>
+      </c>
+      <c r="L125">
+        <v>443.66</v>
       </c>
       <c r="M125" s="1">
-        <v>97335.0</v>
+        <v>199716.4</v>
       </c>
       <c r="N125" s="1">
-        <v>99212.05</v>
+        <v>200160.06</v>
       </c>
       <c r="O125" s="1">
-        <v>0.17</v>
+        <v>0.32</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
       <c r="B126" t="s">
-        <v>302</v>
+        <v>294</v>
       </c>
       <c r="C126" s="1">
-        <v>400000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>98.116</v>
+        <v>99.023</v>
       </c>
       <c r="E126" s="1">
-        <v>99.933</v>
+        <v>99.459</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>399732.0</v>
+        <v>239696.19</v>
       </c>
       <c r="I126" s="1">
-        <v>-7268.0</v>
+        <v>-1050.76</v>
       </c>
       <c r="J126" s="1">
-        <v>-1.8182182061982</v>
+        <v>-0.43837159030354</v>
       </c>
       <c r="K126">
-        <v>0.3</v>
+        <v>0.93</v>
       </c>
       <c r="L126" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
       <c r="M126" s="1">
-        <v>392464.0</v>
+        <v>238645.43</v>
       </c>
       <c r="N126" s="1">
-        <v>393647.56</v>
+        <v>240877.16</v>
       </c>
       <c r="O126" s="1">
-        <v>0.66</v>
+        <v>0.39</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
       <c r="B127" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
       <c r="C127" s="1">
-        <v>1083369.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>87.473</v>
+        <v>98.532</v>
       </c>
       <c r="E127" s="1">
-        <v>96.04336842</v>
+        <v>99.292</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>1040504.08</v>
+        <v>198584.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-92848.71</v>
+        <v>-1520.0</v>
       </c>
       <c r="J127" s="1">
-        <v>-8.9234354563992</v>
+        <v>-0.76541916770737</v>
       </c>
       <c r="K127">
-        <v>1.15</v>
+        <v>0.88</v>
       </c>
       <c r="L127" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
       <c r="M127" s="1">
-        <v>947655.37</v>
+        <v>197064.0</v>
       </c>
       <c r="N127" s="1">
-        <v>960121.53</v>
+        <v>198828.38</v>
       </c>
       <c r="O127" s="1">
-        <v>1.6</v>
+        <v>0.32</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
       <c r="B128" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="C128" s="1">
-        <v>162000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>97.37</v>
+        <v>98.373</v>
       </c>
       <c r="E128" s="1">
-        <v>100.0</v>
+        <v>99.74</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>162000.0</v>
+        <v>99740.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-4260.6</v>
+        <v>-1367.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-2.63</v>
+        <v>-1.370563465009</v>
       </c>
       <c r="K128">
-        <v>1.23</v>
+        <v>2.15</v>
       </c>
       <c r="L128" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="M128" s="1">
-        <v>157739.4</v>
+        <v>98373.0</v>
       </c>
       <c r="N128" s="1">
-        <v>159739.51</v>
+        <v>100527.45</v>
       </c>
       <c r="O128" s="1">
-        <v>0.27</v>
+        <v>0.16</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="B129" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
       <c r="C129" s="1">
-        <v>650000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>85.172</v>
+        <v>99.187</v>
       </c>
       <c r="E129" s="1">
-        <v>99.547</v>
+        <v>99.933</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>647055.5</v>
+        <v>199866.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-93437.5</v>
+        <v>-1492.0</v>
       </c>
       <c r="J129" s="1">
-        <v>-14.440415080314</v>
+        <v>-0.74650015510392</v>
       </c>
       <c r="K129">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>316.1</v>
+        <v>0.57</v>
+      </c>
+      <c r="L129" t="s">
+        <v>304</v>
       </c>
       <c r="M129" s="1">
-        <v>553618.0</v>
+        <v>198374.0</v>
       </c>
       <c r="N129" s="1">
-        <v>553934.1</v>
+        <v>199520.58</v>
       </c>
       <c r="O129" s="1">
-        <v>0.92</v>
+        <v>0.32</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
       <c r="B130" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="C130" s="1">
-        <v>200000.0</v>
+        <v>1083369.0</v>
       </c>
       <c r="D130" s="1">
-        <v>106.688</v>
+        <v>88.277</v>
       </c>
       <c r="E130" s="1">
-        <v>109.825</v>
+        <v>96.04336842</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>219650.0</v>
+        <v>1040504.08</v>
       </c>
       <c r="I130" s="1">
-        <v>-6274.0</v>
+        <v>-84138.43</v>
       </c>
       <c r="J130" s="1">
-        <v>-2.8563623947189</v>
+        <v>-8.0863142795173</v>
       </c>
       <c r="K130">
-        <v>2.09</v>
-[...2 lines deleted...]
-        <v>314</v>
+        <v>0.0</v>
+      </c>
+      <c r="L130">
+        <v>37.1</v>
       </c>
       <c r="M130" s="1">
-        <v>213376.0</v>
+        <v>956365.65</v>
       </c>
       <c r="N130" s="1">
-        <v>217549.76</v>
+        <v>956402.75</v>
       </c>
       <c r="O130" s="1">
-        <v>0.36</v>
+        <v>1.53</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>315</v>
+        <v>307</v>
       </c>
       <c r="B131" t="s">
-        <v>316</v>
+        <v>308</v>
       </c>
       <c r="C131" s="1">
-        <v>100000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>97.74</v>
+        <v>98.565</v>
       </c>
       <c r="E131" s="1">
-        <v>100.38</v>
+        <v>100.0</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>100380.0</v>
+        <v>162000.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-2640.0</v>
+        <v>-2324.7</v>
       </c>
       <c r="J131" s="1">
-        <v>-2.6300059772863</v>
+        <v>-1.435</v>
       </c>
       <c r="K131">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>734.25</v>
+        <v>1.51</v>
+      </c>
+      <c r="L131" t="s">
+        <v>309</v>
       </c>
       <c r="M131" s="1">
-        <v>97740.0</v>
+        <v>159675.3</v>
       </c>
       <c r="N131" s="1">
-        <v>98474.25</v>
+        <v>162123.2</v>
       </c>
       <c r="O131" s="1">
-        <v>0.16</v>
+        <v>0.26</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="B132" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="C132" s="1">
-        <v>400000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.17</v>
+        <v>85.751</v>
       </c>
       <c r="E132" s="1">
-        <v>102.581</v>
+        <v>99.547</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>410324.0</v>
+        <v>647055.5</v>
       </c>
       <c r="I132" s="1">
-        <v>-13644.0</v>
+        <v>-89674.0</v>
       </c>
       <c r="J132" s="1">
-        <v>-3.3251771770601</v>
+        <v>-13.858780274644</v>
       </c>
       <c r="K132">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>0.07</v>
+      </c>
+      <c r="L132">
+        <v>449.66</v>
       </c>
       <c r="M132" s="1">
-        <v>396680.0</v>
+        <v>557381.5</v>
       </c>
       <c r="N132" s="1">
-        <v>399441.64</v>
+        <v>557831.16</v>
       </c>
       <c r="O132" s="1">
-        <v>0.67</v>
+        <v>0.89</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>320</v>
+        <v>312</v>
       </c>
       <c r="B133" t="s">
-        <v>321</v>
+        <v>313</v>
       </c>
       <c r="C133" s="1">
-        <v>171000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>97.31</v>
+        <v>109.223</v>
       </c>
       <c r="E133" s="1">
-        <v>99.528</v>
+        <v>109.825</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>170192.88</v>
+        <v>219650.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-3792.78</v>
+        <v>-1204.0</v>
       </c>
       <c r="J133" s="1">
-        <v>-2.228518607829</v>
+        <v>-0.54814477577965</v>
       </c>
       <c r="K133">
-        <v>1.17</v>
+        <v>2.69</v>
       </c>
       <c r="L133" t="s">
-        <v>322</v>
+        <v>314</v>
       </c>
       <c r="M133" s="1">
-        <v>166400.1</v>
+        <v>218446.0</v>
       </c>
       <c r="N133" s="1">
-        <v>168408.18</v>
+        <v>223835.42</v>
       </c>
       <c r="O133" s="1">
-        <v>0.28</v>
+        <v>0.36</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>323</v>
+        <v>315</v>
       </c>
       <c r="B134" t="s">
-        <v>324</v>
+        <v>316</v>
       </c>
       <c r="C134" s="1">
-        <v>698000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>88.957</v>
+        <v>89.774</v>
       </c>
       <c r="E134" s="1">
-        <v>102.92057736</v>
+        <v>87.708</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>718385.63</v>
+        <v>175416.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-97465.77</v>
+        <v>4132.0</v>
       </c>
       <c r="J134" s="1">
-        <v>-13.567332910042</v>
+        <v>2.3555433939891</v>
       </c>
       <c r="K134">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.12</v>
+      </c>
+      <c r="L134" t="s">
+        <v>317</v>
       </c>
       <c r="M134" s="1">
-        <v>620919.86</v>
+        <v>179548.0</v>
       </c>
       <c r="N134" s="1">
-        <v>620919.86</v>
+        <v>181783.62</v>
       </c>
       <c r="O134" s="1">
-        <v>1.04</v>
+        <v>0.29</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="B135" t="s">
-        <v>326</v>
+        <v>319</v>
       </c>
       <c r="C135" s="1">
-        <v>336589.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>43.358</v>
+        <v>100.772</v>
       </c>
       <c r="E135" s="1">
-        <v>77.22322773</v>
+        <v>102.581</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>259924.89</v>
+        <v>410324.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-113986.63</v>
+        <v>-7236.0</v>
       </c>
       <c r="J135" s="1">
-        <v>-43.853680191997</v>
+        <v>-1.7634844659342</v>
       </c>
       <c r="K135">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.02</v>
+      </c>
+      <c r="L135" t="s">
+        <v>320</v>
       </c>
       <c r="M135" s="1">
-        <v>145938.26</v>
+        <v>403088.0</v>
       </c>
       <c r="N135" s="1">
-        <v>145938.26</v>
+        <v>407164.71</v>
       </c>
       <c r="O135" s="1">
-        <v>0.24</v>
+        <v>0.65</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="B136" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="C136" s="1">
-        <v>842000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>62.556</v>
+        <v>98.392</v>
       </c>
       <c r="E136" s="1">
-        <v>96.0291734</v>
+        <v>99.528</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>808565.64</v>
+        <v>170192.88</v>
       </c>
       <c r="I136" s="1">
-        <v>-281844.12</v>
+        <v>-1942.56</v>
       </c>
       <c r="J136" s="1">
-        <v>-34.857296186862</v>
+        <v>-1.1413873482839</v>
       </c>
       <c r="K136">
-        <v>0.6</v>
+        <v>1.45</v>
       </c>
       <c r="L136" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="M136" s="1">
-        <v>526721.52</v>
+        <v>168250.32</v>
       </c>
       <c r="N136" s="1">
-        <v>531752.7</v>
+        <v>170732.75</v>
       </c>
       <c r="O136" s="1">
-        <v>0.89</v>
+        <v>0.27</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="B137" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="C137" s="1">
-        <v>200000.0</v>
+        <v>698000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>97.05</v>
+        <v>89.546</v>
       </c>
       <c r="E137" s="1">
-        <v>99.46</v>
+        <v>102.92057736</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>198920.0</v>
+        <v>718385.63</v>
       </c>
       <c r="I137" s="1">
-        <v>-4820.0</v>
+        <v>-93354.55</v>
       </c>
       <c r="J137" s="1">
-        <v>-2.4230846571486</v>
+        <v>-12.995046963843</v>
       </c>
       <c r="K137">
-        <v>1.61</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>0.0</v>
+      </c>
+      <c r="L137">
+        <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>194100.0</v>
+        <v>625031.08</v>
       </c>
       <c r="N137" s="1">
-        <v>197317.81</v>
+        <v>625031.08</v>
       </c>
       <c r="O137" s="1">
-        <v>0.33</v>
+        <v>1.0</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>333</v>
+        <v>326</v>
       </c>
       <c r="B138" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="C138" s="1">
-        <v>600000.0</v>
+        <v>336589.0</v>
       </c>
       <c r="D138" s="1">
-        <v>84.818</v>
+        <v>43.068</v>
       </c>
       <c r="E138" s="1">
-        <v>99.459</v>
+        <v>77.22322773</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>596754.0</v>
+        <v>259924.89</v>
       </c>
       <c r="I138" s="1">
-        <v>-87846.0</v>
+        <v>-114962.74</v>
       </c>
       <c r="J138" s="1">
-        <v>-14.720638655124</v>
+        <v>-44.229215601476</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>508908.0</v>
+        <v>144962.15</v>
       </c>
       <c r="N138" s="1">
-        <v>508908.0</v>
+        <v>144962.15</v>
       </c>
       <c r="O138" s="1">
-        <v>0.85</v>
+        <v>0.23</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="B139" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
       <c r="C139" s="1">
-        <v>100000.0</v>
+        <v>842000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>96.801</v>
+        <v>63.937</v>
       </c>
       <c r="E139" s="1">
-        <v>100.45</v>
+        <v>96.0291734</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>100450.0</v>
+        <v>808565.64</v>
       </c>
       <c r="I139" s="1">
-        <v>-3649.0</v>
+        <v>-270216.1</v>
       </c>
       <c r="J139" s="1">
-        <v>-3.6326530612245</v>
+        <v>-33.419191545166</v>
       </c>
       <c r="K139">
-        <v>1.38</v>
+        <v>0.72</v>
       </c>
       <c r="L139" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="M139" s="1">
-        <v>96801.0</v>
+        <v>538349.54</v>
       </c>
       <c r="N139" s="1">
-        <v>98181.14</v>
+        <v>544421.66</v>
       </c>
       <c r="O139" s="1">
-        <v>0.16</v>
+        <v>0.87</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>338</v>
+        <v>331</v>
       </c>
       <c r="B140" t="s">
-        <v>339</v>
+        <v>332</v>
       </c>
       <c r="C140" s="1">
         <v>200000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>95.215</v>
+        <v>97.831</v>
       </c>
       <c r="E140" s="1">
-        <v>99.077</v>
+        <v>99.46</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>198154.0</v>
+        <v>198920.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-7724.0</v>
+        <v>-3258.0</v>
       </c>
       <c r="J140" s="1">
-        <v>-3.8979783400789</v>
+        <v>-1.6378443595415</v>
       </c>
       <c r="K140">
-        <v>1.73</v>
+        <v>1.89</v>
       </c>
       <c r="L140" t="s">
-        <v>340</v>
+        <v>333</v>
       </c>
       <c r="M140" s="1">
-        <v>190430.0</v>
+        <v>195662.0</v>
       </c>
       <c r="N140" s="1">
-        <v>193882.05</v>
+        <v>199434.6</v>
       </c>
       <c r="O140" s="1">
         <v>0.32</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>341</v>
+        <v>334</v>
       </c>
       <c r="B141" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="C141" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>93.98</v>
+        <v>85.643</v>
       </c>
       <c r="E141" s="1">
-        <v>92.56375</v>
+        <v>99.459</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>185127.5</v>
+        <v>596754.0</v>
       </c>
       <c r="I141" s="1">
-        <v>2832.5</v>
+        <v>-82896.0</v>
       </c>
       <c r="J141" s="1">
-        <v>1.5300266032869</v>
+        <v>-13.8911511276</v>
       </c>
       <c r="K141">
-        <v>0.45</v>
+        <v>0.0</v>
       </c>
       <c r="L141">
-        <v>901.37</v>
+        <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>187960.0</v>
+        <v>513858.0</v>
       </c>
       <c r="N141" s="1">
-        <v>188861.37</v>
+        <v>513858.0</v>
       </c>
       <c r="O141" s="1">
-        <v>0.32</v>
+        <v>0.82</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="B142" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
       <c r="C142" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>102.711</v>
+        <v>98.294</v>
       </c>
       <c r="E142" s="1">
-        <v>99.961</v>
+        <v>100.45</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>199922.0</v>
+        <v>100450.0</v>
       </c>
       <c r="I142" s="1">
-        <v>5500.0</v>
+        <v>-2156.0</v>
       </c>
       <c r="J142" s="1">
-        <v>2.7510729184382</v>
+        <v>-2.1463414634146</v>
       </c>
       <c r="K142">
-        <v>3.35</v>
+        <v>1.7</v>
       </c>
       <c r="L142" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="M142" s="1">
-        <v>205422.0</v>
+        <v>98294.0</v>
       </c>
       <c r="N142" s="1">
-        <v>212126.79</v>
+        <v>99992.63</v>
       </c>
       <c r="O142" s="1">
-        <v>0.35</v>
+        <v>0.16</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="B143" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
       <c r="C143" s="1">
-        <v>141000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>97.157</v>
+        <v>96.249</v>
       </c>
       <c r="E143" s="1">
-        <v>99.702</v>
+        <v>99.077</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>140579.82</v>
+        <v>198154.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-3588.45</v>
+        <v>-5656.0</v>
       </c>
       <c r="J143" s="1">
-        <v>-2.5526067681691</v>
+        <v>-2.8543456099801</v>
       </c>
       <c r="K143">
-        <v>1.59</v>
+        <v>2.01</v>
       </c>
       <c r="L143" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="M143" s="1">
-        <v>136991.37</v>
+        <v>192498.0</v>
       </c>
       <c r="N143" s="1">
-        <v>139238.68</v>
+        <v>196525.4</v>
       </c>
       <c r="O143" s="1">
-        <v>0.23</v>
+        <v>0.31</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="B144" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
       <c r="C144" s="1">
-        <v>140000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>95.541</v>
+        <v>93.739</v>
       </c>
       <c r="E144" s="1">
-        <v>99.3</v>
+        <v>92.56375</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>139020.0</v>
+        <v>185127.5</v>
       </c>
       <c r="I144" s="1">
-        <v>-5262.6</v>
+        <v>2350.5</v>
       </c>
       <c r="J144" s="1">
-        <v>-3.785498489426</v>
+        <v>1.2696655008035</v>
       </c>
       <c r="K144">
-        <v>1.74</v>
+        <v>0.52</v>
       </c>
       <c r="L144" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="M144" s="1">
-        <v>133757.4</v>
+        <v>187478.0</v>
       </c>
       <c r="N144" s="1">
-        <v>136194.74</v>
+        <v>188523.21</v>
       </c>
       <c r="O144" s="1">
-        <v>0.23</v>
+        <v>0.3</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="B145" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
       <c r="C145" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.46</v>
+        <v>104.332</v>
       </c>
       <c r="E145" s="1">
-        <v>99.611</v>
+        <v>99.961</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>99611.0</v>
+        <v>199922.0</v>
       </c>
       <c r="I145" s="1">
-        <v>849.0</v>
+        <v>8742.0</v>
       </c>
       <c r="J145" s="1">
-        <v>0.85231550732349</v>
+        <v>4.3727053550885</v>
       </c>
       <c r="K145">
-        <v>2.75</v>
+        <v>3.75</v>
       </c>
       <c r="L145" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="M145" s="1">
-        <v>100460.0</v>
+        <v>208664.0</v>
       </c>
       <c r="N145" s="1">
-        <v>103210.68</v>
+        <v>216170.16</v>
       </c>
       <c r="O145" s="1">
-        <v>0.17</v>
+        <v>0.35</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="B146" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
       <c r="C146" s="1">
-        <v>100000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>98.76</v>
+        <v>101.877</v>
       </c>
       <c r="E146" s="1">
-        <v>114.80527</v>
+        <v>99.943</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>114805.27</v>
+        <v>152912.79</v>
       </c>
       <c r="I146" s="1">
-        <v>-16045.27</v>
+        <v>2959.02</v>
       </c>
       <c r="J146" s="1">
-        <v>-13.976074443273</v>
+        <v>1.935103008715</v>
       </c>
       <c r="K146">
-        <v>0.21</v>
+        <v>0.24</v>
       </c>
       <c r="L146">
-        <v>208.22</v>
+        <v>368.88</v>
       </c>
       <c r="M146" s="1">
-        <v>98760.0</v>
+        <v>155871.81</v>
       </c>
       <c r="N146" s="1">
-        <v>98968.22</v>
+        <v>156240.69</v>
       </c>
       <c r="O146" s="1">
-        <v>0.17</v>
+        <v>0.25</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="B147" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="C147" s="1">
-        <v>300000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>98.702</v>
+        <v>98.09</v>
       </c>
       <c r="E147" s="1">
-        <v>101.74266667</v>
+        <v>99.702</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>305228.0</v>
+        <v>140579.82</v>
       </c>
       <c r="I147" s="1">
-        <v>-9122.0</v>
+        <v>-2272.92</v>
       </c>
       <c r="J147" s="1">
-        <v>-2.9885855819256</v>
+        <v>-1.6168181179916</v>
       </c>
       <c r="K147">
-        <v>3.45</v>
+        <v>1.86</v>
       </c>
       <c r="L147" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
       <c r="M147" s="1">
-        <v>296106.0</v>
+        <v>138306.9</v>
       </c>
       <c r="N147" s="1">
-        <v>306446.76</v>
+        <v>140930.85</v>
       </c>
       <c r="O147" s="1">
-        <v>0.51</v>
+        <v>0.23</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="B148" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="C148" s="1">
-        <v>200000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>102.382</v>
+        <v>97.095</v>
       </c>
       <c r="E148" s="1">
-        <v>99.661</v>
+        <v>99.3</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>199322.0</v>
+        <v>139020.0</v>
       </c>
       <c r="I148" s="1">
-        <v>5442.0</v>
+        <v>-3087.0</v>
       </c>
       <c r="J148" s="1">
-        <v>2.73025556637</v>
+        <v>-2.2205438066465</v>
       </c>
       <c r="K148">
-        <v>3.7</v>
+        <v>2.03</v>
       </c>
       <c r="L148" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
       <c r="M148" s="1">
-        <v>204764.0</v>
+        <v>135933.0</v>
       </c>
       <c r="N148" s="1">
-        <v>212164.0</v>
+        <v>138778.84</v>
       </c>
       <c r="O148" s="1">
-        <v>0.35</v>
+        <v>0.22</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="B149" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="C149" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>105.543</v>
+        <v>101.693</v>
       </c>
       <c r="E149" s="1">
-        <v>107.34</v>
+        <v>99.611</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>214680.0</v>
+        <v>99611.0</v>
       </c>
       <c r="I149" s="1">
-        <v>-3594.0</v>
+        <v>2082.0</v>
       </c>
       <c r="J149" s="1">
-        <v>-1.6741196198994</v>
+        <v>2.0901306080654</v>
       </c>
       <c r="K149">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>39.4</v>
+        <v>3.08</v>
+      </c>
+      <c r="L149" t="s">
+        <v>358</v>
       </c>
       <c r="M149" s="1">
-        <v>211086.0</v>
+        <v>101693.0</v>
       </c>
       <c r="N149" s="1">
-        <v>211125.4</v>
+        <v>104772.45</v>
       </c>
       <c r="O149" s="1">
-        <v>0.35</v>
+        <v>0.17</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>365</v>
+        <v>359</v>
       </c>
       <c r="B150" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="C150" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>105.963</v>
+        <v>98.943</v>
       </c>
       <c r="E150" s="1">
-        <v>109.3</v>
+        <v>114.80527</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>218600.0</v>
+        <v>114805.27</v>
       </c>
       <c r="I150" s="1">
-        <v>-6674.0</v>
+        <v>-15862.27</v>
       </c>
       <c r="J150" s="1">
-        <v>-3.0530649588289</v>
+        <v>-13.816674095187</v>
       </c>
       <c r="K150">
-        <v>0.86</v>
-[...2 lines deleted...]
-        <v>367</v>
+        <v>0.4</v>
+      </c>
+      <c r="L150">
+        <v>403.42</v>
       </c>
       <c r="M150" s="1">
-        <v>211926.0</v>
+        <v>98943.0</v>
       </c>
       <c r="N150" s="1">
-        <v>213652.03</v>
+        <v>99346.42</v>
       </c>
       <c r="O150" s="1">
-        <v>0.36</v>
+        <v>0.16</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
       <c r="B151" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="C151" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>98.013</v>
+        <v>100.314</v>
       </c>
       <c r="E151" s="1">
-        <v>99.852</v>
+        <v>101.74266667</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>99852.0</v>
+        <v>305228.0</v>
       </c>
       <c r="I151" s="1">
-        <v>-1839.0</v>
+        <v>-4286.0</v>
       </c>
       <c r="J151" s="1">
-        <v>-1.8417257541161</v>
+        <v>-1.4041962074253</v>
       </c>
       <c r="K151">
-        <v>0.58</v>
-[...2 lines deleted...]
-        <v>580.82</v>
+        <v>3.79</v>
+      </c>
+      <c r="L151" t="s">
+        <v>363</v>
       </c>
       <c r="M151" s="1">
-        <v>98013.0</v>
+        <v>300942.0</v>
       </c>
       <c r="N151" s="1">
-        <v>98593.82</v>
+        <v>312299.88</v>
       </c>
       <c r="O151" s="1">
-        <v>0.16</v>
+        <v>0.5</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
       <c r="B152" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
       <c r="C152" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>98.354</v>
+        <v>104.147</v>
       </c>
       <c r="E152" s="1">
-        <v>99.589</v>
+        <v>99.661</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>99589.0</v>
+        <v>199322.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-1235.0</v>
+        <v>8972.0</v>
       </c>
       <c r="J152" s="1">
-        <v>-1.2400967978391</v>
+        <v>4.5012592689216</v>
       </c>
       <c r="K152">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>360.62</v>
+        <v>4.08</v>
+      </c>
+      <c r="L152" t="s">
+        <v>366</v>
       </c>
       <c r="M152" s="1">
-        <v>98354.0</v>
+        <v>208294.0</v>
       </c>
       <c r="N152" s="1">
-        <v>98714.62</v>
+        <v>216454.27</v>
       </c>
       <c r="O152" s="1">
-        <v>0.16</v>
+        <v>0.35</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
       <c r="B153" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="C153" s="1">
-        <v>116000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>99.096</v>
+        <v>106.507</v>
       </c>
       <c r="E153" s="1">
-        <v>99.43</v>
+        <v>107.34</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>115338.8</v>
+        <v>214680.0</v>
       </c>
       <c r="I153" s="1">
-        <v>-387.44</v>
+        <v>-1666.0</v>
       </c>
       <c r="J153" s="1">
-        <v>-0.33591471386905</v>
+        <v>-0.77603875535681</v>
       </c>
       <c r="K153">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.61</v>
+      </c>
+      <c r="L153" t="s">
+        <v>369</v>
       </c>
       <c r="M153" s="1">
-        <v>114951.36</v>
+        <v>213014.0</v>
       </c>
       <c r="N153" s="1">
-        <v>114951.36</v>
+        <v>214235.47</v>
       </c>
       <c r="O153" s="1">
-        <v>0.19</v>
+        <v>0.34</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="B154" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="C154" s="1">
-        <v>419000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>86.164</v>
+        <v>107.066</v>
       </c>
       <c r="E154" s="1">
-        <v>101.61609785</v>
+        <v>109.3</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>425771.45</v>
+        <v>218600.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-64744.29</v>
+        <v>-4468.0</v>
       </c>
       <c r="J154" s="1">
-        <v>-15.206348382448</v>
+        <v>-2.0439158279963</v>
       </c>
       <c r="K154">
-        <v>0.38</v>
+        <v>1.29</v>
       </c>
       <c r="L154" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="M154" s="1">
-        <v>361027.16</v>
+        <v>214132.0</v>
       </c>
       <c r="N154" s="1">
-        <v>362637.15</v>
+        <v>216721.04</v>
       </c>
       <c r="O154" s="1">
-        <v>0.61</v>
+        <v>0.35</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="B155" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="C155" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>83.643</v>
+        <v>99.557</v>
       </c>
       <c r="E155" s="1">
-        <v>85.96</v>
+        <v>99.852</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>171920.0</v>
+        <v>99852.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-4634.0</v>
+        <v>-295.0</v>
       </c>
       <c r="J155" s="1">
-        <v>-2.6954397394137</v>
+        <v>-0.29543724712575</v>
       </c>
       <c r="K155">
-        <v>0.43</v>
+        <v>0.91</v>
       </c>
       <c r="L155">
-        <v>863.01</v>
+        <v>909.59</v>
       </c>
       <c r="M155" s="1">
-        <v>167286.0</v>
+        <v>99557.0</v>
       </c>
       <c r="N155" s="1">
-        <v>168149.01</v>
+        <v>100466.59</v>
       </c>
       <c r="O155" s="1">
-        <v>0.28</v>
+        <v>0.16</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="B156" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="C156" s="1">
         <v>100000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>98.078</v>
+        <v>101.191</v>
       </c>
       <c r="E156" s="1">
-        <v>100.62</v>
+        <v>100.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>100620.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-2542.0</v>
+        <v>1191.0</v>
       </c>
       <c r="J156" s="1">
-        <v>-2.5263367123832</v>
+        <v>1.191</v>
       </c>
       <c r="K156">
-        <v>2.64</v>
-[...2 lines deleted...]
-        <v>381</v>
+        <v>0.23</v>
+      </c>
+      <c r="L156">
+        <v>228.14</v>
       </c>
       <c r="M156" s="1">
-        <v>98078.0</v>
+        <v>101191.0</v>
       </c>
       <c r="N156" s="1">
-        <v>100714.99</v>
+        <v>101419.14</v>
       </c>
       <c r="O156" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="B157" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="C157" s="1">
         <v>100000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>98.092</v>
+        <v>99.354</v>
       </c>
       <c r="E157" s="1">
-        <v>100.0</v>
+        <v>99.589</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>100000.0</v>
+        <v>99589.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-1908.0</v>
+        <v>-235.0</v>
       </c>
       <c r="J157" s="1">
-        <v>-1.908</v>
+        <v>-0.23596983602607</v>
       </c>
       <c r="K157">
-        <v>1.62</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>0.64</v>
+      </c>
+      <c r="L157">
+        <v>638.01</v>
       </c>
       <c r="M157" s="1">
-        <v>98092.0</v>
+        <v>99354.0</v>
       </c>
       <c r="N157" s="1">
-        <v>99716.55</v>
+        <v>99992.01</v>
       </c>
       <c r="O157" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>385</v>
+        <v>379</v>
       </c>
       <c r="B158" t="s">
-        <v>386</v>
+        <v>380</v>
       </c>
       <c r="C158" s="1">
-        <v>351000.0</v>
+        <v>419000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>97.718</v>
+        <v>87.429</v>
       </c>
       <c r="E158" s="1">
-        <v>100.0</v>
+        <v>101.61609785</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>351000.0</v>
+        <v>425771.45</v>
       </c>
       <c r="I158" s="1">
-        <v>-8009.82</v>
+        <v>-59443.94</v>
       </c>
       <c r="J158" s="1">
-        <v>-2.282</v>
+        <v>-13.961466885579</v>
       </c>
       <c r="K158">
-        <v>0.6</v>
+        <v>0.45</v>
       </c>
       <c r="L158" t="s">
-        <v>387</v>
+        <v>381</v>
       </c>
       <c r="M158" s="1">
-        <v>342990.18</v>
+        <v>366327.51</v>
       </c>
       <c r="N158" s="1">
-        <v>345112.26</v>
+        <v>368195.79</v>
       </c>
       <c r="O158" s="1">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="B159" t="s">
-        <v>389</v>
+        <v>383</v>
       </c>
       <c r="C159" s="1">
-        <v>216000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>97.41</v>
+        <v>85.289</v>
       </c>
       <c r="E159" s="1">
-        <v>100.0</v>
+        <v>85.96</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>216000.0</v>
+        <v>171920.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-5594.4</v>
+        <v>-1342.0</v>
       </c>
       <c r="J159" s="1">
-        <v>-2.59</v>
+        <v>-0.7805956258725</v>
       </c>
       <c r="K159">
-        <v>2.07</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>0.48</v>
+      </c>
+      <c r="L159">
+        <v>965.75</v>
       </c>
       <c r="M159" s="1">
-        <v>210405.6</v>
+        <v>170578.0</v>
       </c>
       <c r="N159" s="1">
-        <v>214882.9</v>
+        <v>171543.75</v>
       </c>
       <c r="O159" s="1">
-        <v>0.36</v>
+        <v>0.27</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
       <c r="B160" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="C160" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>97.851</v>
+        <v>99.091</v>
       </c>
       <c r="E160" s="1">
-        <v>100.42</v>
+        <v>100.62</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>200840.0</v>
+        <v>100620.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-5138.0</v>
+        <v>-1529.0</v>
       </c>
       <c r="J160" s="1">
-        <v>-2.558255327624</v>
+        <v>-1.5195786126019</v>
       </c>
       <c r="K160">
-        <v>3.17</v>
+        <v>2.89</v>
       </c>
       <c r="L160" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="M160" s="1">
-        <v>195702.0</v>
+        <v>99091.0</v>
       </c>
       <c r="N160" s="1">
-        <v>202038.3</v>
+        <v>101984.84</v>
       </c>
       <c r="O160" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
       <c r="B161" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="C161" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>96.931</v>
+        <v>100.473</v>
       </c>
       <c r="E161" s="1">
-        <v>99.259</v>
+        <v>99.662</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>198518.0</v>
+        <v>99662.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-4656.0</v>
+        <v>811.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-2.345379260319</v>
+        <v>0.81375047661095</v>
       </c>
       <c r="K161">
-        <v>0.26</v>
+        <v>0.01</v>
       </c>
       <c r="L161">
-        <v>527.4</v>
+        <v>9.93</v>
       </c>
       <c r="M161" s="1">
-        <v>193862.0</v>
+        <v>100473.0</v>
       </c>
       <c r="N161" s="1">
-        <v>194389.4</v>
+        <v>100482.93</v>
       </c>
       <c r="O161" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="B162" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
       <c r="C162" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.181</v>
+        <v>99.031</v>
       </c>
       <c r="E162" s="1">
-        <v>100.4</v>
+        <v>100.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>200800.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-438.0</v>
+        <v>-969.0</v>
       </c>
       <c r="J162" s="1">
-        <v>-0.21812749003984</v>
+        <v>-0.969</v>
       </c>
       <c r="K162">
-        <v>3.04</v>
+        <v>1.93</v>
       </c>
       <c r="L162" t="s">
-        <v>398</v>
+        <v>391</v>
       </c>
       <c r="M162" s="1">
-        <v>200362.0</v>
+        <v>99031.0</v>
       </c>
       <c r="N162" s="1">
-        <v>206434.6</v>
+        <v>100960.15</v>
       </c>
       <c r="O162" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>399</v>
+        <v>392</v>
       </c>
       <c r="B163" t="s">
-        <v>400</v>
+        <v>393</v>
       </c>
       <c r="C163" s="1">
-        <v>200000.0</v>
+        <v>351000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>99.178</v>
+        <v>98.718</v>
       </c>
       <c r="E163" s="1">
-        <v>99.821</v>
+        <v>100.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>199642.0</v>
+        <v>351000.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-1286.0</v>
+        <v>-4499.82</v>
       </c>
       <c r="J163" s="1">
-        <v>-0.64415303393074</v>
+        <v>-1.282</v>
       </c>
       <c r="K163">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>21.23</v>
+        <v>0.89</v>
+      </c>
+      <c r="L163" t="s">
+        <v>394</v>
       </c>
       <c r="M163" s="1">
-        <v>198356.0</v>
+        <v>346500.18</v>
       </c>
       <c r="N163" s="1">
-        <v>198377.23</v>
+        <v>349616.98</v>
       </c>
       <c r="O163" s="1">
-        <v>0.33</v>
+        <v>0.56</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="B164" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="C164" s="1">
-        <v>289000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>97.63</v>
+        <v>98.205</v>
       </c>
       <c r="E164" s="1">
-        <v>99.228</v>
+        <v>100.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>286768.92</v>
+        <v>216000.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-4618.22</v>
+        <v>-3877.2</v>
       </c>
       <c r="J164" s="1">
-        <v>-1.6104325392026</v>
+        <v>-1.795</v>
       </c>
       <c r="K164">
-        <v>2.47</v>
+        <v>2.38</v>
       </c>
       <c r="L164" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
       <c r="M164" s="1">
-        <v>282150.7</v>
+        <v>212122.8</v>
       </c>
       <c r="N164" s="1">
-        <v>289298.5</v>
+        <v>217261.77</v>
       </c>
       <c r="O164" s="1">
-        <v>0.48</v>
+        <v>0.35</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="B165" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="C165" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>98.058</v>
+        <v>99.274</v>
       </c>
       <c r="E165" s="1">
-        <v>99.517</v>
+        <v>100.42</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>99517.0</v>
+        <v>200840.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-1459.0</v>
+        <v>-2292.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-1.4660811720611</v>
+        <v>-1.1412069308903</v>
       </c>
       <c r="K165">
-        <v>2.57</v>
+        <v>3.47</v>
       </c>
       <c r="L165" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
       <c r="M165" s="1">
-        <v>98058.0</v>
+        <v>198548.0</v>
       </c>
       <c r="N165" s="1">
-        <v>100628.55</v>
+        <v>205480.19</v>
       </c>
       <c r="O165" s="1">
-        <v>0.17</v>
+        <v>0.33</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="B166" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="C166" s="1">
         <v>200000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>86.055</v>
+        <v>97.726</v>
       </c>
       <c r="E166" s="1">
-        <v>103.73152</v>
+        <v>99.259</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>207463.04</v>
+        <v>198518.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-35353.04</v>
+        <v>-3066.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-17.040644926441</v>
+        <v>-1.5444443325039</v>
       </c>
       <c r="K166">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>480.82</v>
+        <v>0.62</v>
+      </c>
+      <c r="L166" t="s">
+        <v>403</v>
       </c>
       <c r="M166" s="1">
-        <v>172110.0</v>
+        <v>195452.0</v>
       </c>
       <c r="N166" s="1">
-        <v>172590.82</v>
+        <v>196698.58</v>
       </c>
       <c r="O166" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="B167" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="C167" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>97.584</v>
+        <v>100.698</v>
       </c>
       <c r="E167" s="1">
-        <v>100.33</v>
+        <v>100.4</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>401320.0</v>
+        <v>200800.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-10984.0</v>
+        <v>596.0</v>
       </c>
       <c r="J167" s="1">
-        <v>-2.7369680055816</v>
+        <v>0.29681274900398</v>
       </c>
       <c r="K167">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>624.66</v>
+        <v>3.35</v>
+      </c>
+      <c r="L167" t="s">
+        <v>406</v>
       </c>
       <c r="M167" s="1">
-        <v>390336.0</v>
+        <v>201396.0</v>
       </c>
       <c r="N167" s="1">
-        <v>390960.66</v>
+        <v>208105.59</v>
       </c>
       <c r="O167" s="1">
-        <v>0.65</v>
+        <v>0.33</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B168" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="C168" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>89.574</v>
+        <v>100.136</v>
       </c>
       <c r="E168" s="1">
-        <v>89.875</v>
+        <v>99.821</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>89875.0</v>
+        <v>199642.0</v>
       </c>
       <c r="I168" s="1">
-        <v>-301.0</v>
+        <v>630.0</v>
       </c>
       <c r="J168" s="1">
-        <v>-0.33490959666203</v>
+        <v>0.31556486110137</v>
       </c>
       <c r="K168">
-        <v>0.07</v>
+        <v>0.33</v>
       </c>
       <c r="L168">
-        <v>67.12</v>
+        <v>658.22</v>
       </c>
       <c r="M168" s="1">
-        <v>89574.0</v>
+        <v>200272.0</v>
       </c>
       <c r="N168" s="1">
-        <v>89641.12</v>
+        <v>200930.22</v>
       </c>
       <c r="O168" s="1">
-        <v>0.15</v>
+        <v>0.32</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="B169" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="C169" s="1">
-        <v>100000.0</v>
+        <v>289000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>90.224</v>
+        <v>98.295</v>
       </c>
       <c r="E169" s="1">
-        <v>89.875</v>
+        <v>99.228</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>89875.0</v>
+        <v>286768.92</v>
       </c>
       <c r="I169" s="1">
-        <v>349.0</v>
+        <v>-2696.37</v>
       </c>
       <c r="J169" s="1">
-        <v>0.38831710709318</v>
+        <v>-0.94025879791994</v>
       </c>
       <c r="K169">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>130.14</v>
+        <v>2.71</v>
+      </c>
+      <c r="L169" t="s">
+        <v>411</v>
       </c>
       <c r="M169" s="1">
-        <v>90224.0</v>
+        <v>284072.55</v>
       </c>
       <c r="N169" s="1">
-        <v>90354.14</v>
+        <v>291903.26</v>
       </c>
       <c r="O169" s="1">
-        <v>0.15</v>
+        <v>0.47</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="B170" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="C170" s="1">
-        <v>134000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.942</v>
+        <v>99.052</v>
       </c>
       <c r="E170" s="1">
-        <v>99.521</v>
+        <v>99.517</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>133358.14</v>
+        <v>99517.0</v>
       </c>
       <c r="I170" s="1">
-        <v>1904.14</v>
+        <v>-465.0</v>
       </c>
       <c r="J170" s="1">
-        <v>1.4278393504888</v>
+        <v>-0.46725685058834</v>
       </c>
       <c r="K170">
-        <v>1.98</v>
+        <v>2.85</v>
       </c>
       <c r="L170" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="M170" s="1">
-        <v>135262.28</v>
+        <v>99052.0</v>
       </c>
       <c r="N170" s="1">
-        <v>137920.25</v>
+        <v>101899.95</v>
       </c>
       <c r="O170" s="1">
-        <v>0.23</v>
+        <v>0.16</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="B171" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="C171" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>97.357</v>
+        <v>87.556</v>
       </c>
       <c r="E171" s="1">
-        <v>99.766</v>
+        <v>103.73152</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>99766.0</v>
+        <v>207463.04</v>
       </c>
       <c r="I171" s="1">
-        <v>-2409.0</v>
+        <v>-32351.04</v>
       </c>
       <c r="J171" s="1">
-        <v>-2.4146502816591</v>
+        <v>-15.593640197309</v>
       </c>
       <c r="K171">
-        <v>2.28</v>
-[...2 lines deleted...]
-        <v>420</v>
+        <v>0.3</v>
+      </c>
+      <c r="L171">
+        <v>604.11</v>
       </c>
       <c r="M171" s="1">
-        <v>97357.0</v>
+        <v>175112.0</v>
       </c>
       <c r="N171" s="1">
-        <v>99639.19</v>
+        <v>175716.11</v>
       </c>
       <c r="O171" s="1">
-        <v>0.17</v>
+        <v>0.28</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="B172" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="C172" s="1">
-        <v>130000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>97.56</v>
+        <v>98.519</v>
       </c>
       <c r="E172" s="1">
-        <v>99.945</v>
+        <v>100.33</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>129928.5</v>
+        <v>401320.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-3100.5</v>
+        <v>-7244.0</v>
       </c>
       <c r="J172" s="1">
-        <v>-2.3863124718595</v>
+        <v>-1.8050433569222</v>
       </c>
       <c r="K172">
-        <v>0.95</v>
+        <v>0.4</v>
       </c>
       <c r="L172" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="M172" s="1">
-        <v>126828.0</v>
+        <v>394076.0</v>
       </c>
       <c r="N172" s="1">
-        <v>128065.64</v>
+        <v>395686.96</v>
       </c>
       <c r="O172" s="1">
-        <v>0.21</v>
+        <v>0.63</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="B173" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="C173" s="1">
-        <v>128000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>98.189</v>
+        <v>100.936</v>
       </c>
       <c r="E173" s="1">
-        <v>99.682</v>
+        <v>99.651</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>127592.96</v>
+        <v>99651.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-1911.04</v>
+        <v>1285.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-1.4977628859774</v>
+        <v>1.2895003562433</v>
       </c>
       <c r="K173">
-        <v>0.83</v>
-[...2 lines deleted...]
-        <v>426</v>
+        <v>0.08</v>
+      </c>
+      <c r="L173">
+        <v>76.03</v>
       </c>
       <c r="M173" s="1">
-        <v>125681.92</v>
+        <v>100936.0</v>
       </c>
       <c r="N173" s="1">
-        <v>126742.74</v>
+        <v>101012.03</v>
       </c>
       <c r="O173" s="1">
-        <v>0.21</v>
+        <v>0.16</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
       <c r="B174" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="C174" s="1">
-        <v>225000.0</v>
+        <v>234000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>97.683</v>
+        <v>101.08</v>
       </c>
       <c r="E174" s="1">
-        <v>99.998</v>
+        <v>99.95604274</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>224995.5</v>
+        <v>233897.14</v>
       </c>
       <c r="I174" s="1">
-        <v>-5208.75</v>
+        <v>2630.06</v>
       </c>
       <c r="J174" s="1">
-        <v>-2.315046300926</v>
+        <v>1.1244515431014</v>
       </c>
       <c r="K174">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>713.07</v>
+        <v>2.31</v>
+      </c>
+      <c r="L174" t="s">
+        <v>424</v>
       </c>
       <c r="M174" s="1">
-        <v>219786.75</v>
+        <v>236527.2</v>
       </c>
       <c r="N174" s="1">
-        <v>220499.82</v>
+        <v>241938.05</v>
       </c>
       <c r="O174" s="1">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="B175" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="C175" s="1">
-        <v>544000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>82.719</v>
+        <v>98.266</v>
       </c>
       <c r="E175" s="1">
-        <v>116.03954596</v>
+        <v>99.766</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>631255.13</v>
+        <v>99766.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-91130.5</v>
+        <v>-1500.0</v>
       </c>
       <c r="J175" s="1">
-        <v>-14.436397530742</v>
+        <v>-1.5035182326644</v>
       </c>
       <c r="K175">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>432.92</v>
+        <v>2.63</v>
+      </c>
+      <c r="L175" t="s">
+        <v>427</v>
       </c>
       <c r="M175" s="1">
-        <v>540124.63</v>
+        <v>98266.0</v>
       </c>
       <c r="N175" s="1">
-        <v>540557.55</v>
+        <v>100897.51</v>
       </c>
       <c r="O175" s="1">
-        <v>0.9</v>
+        <v>0.16</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="B176" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="C176" s="1">
-        <v>627753.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>53.085</v>
+        <v>98.58</v>
       </c>
       <c r="E176" s="1">
-        <v>62.52544074</v>
+        <v>99.945</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>392505.33</v>
+        <v>129928.5</v>
       </c>
       <c r="I176" s="1">
-        <v>-59262.65</v>
+        <v>-1774.5</v>
       </c>
       <c r="J176" s="1">
-        <v>-15.098559298545</v>
+        <v>-1.3657511631397</v>
       </c>
       <c r="K176">
-        <v>0.37</v>
+        <v>1.24</v>
       </c>
       <c r="L176" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="M176" s="1">
-        <v>333242.68</v>
+        <v>128154.0</v>
       </c>
       <c r="N176" s="1">
-        <v>335581.7</v>
+        <v>129766.68</v>
       </c>
       <c r="O176" s="1">
-        <v>0.56</v>
+        <v>0.21</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="B177" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="C177" s="1">
-        <v>243000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>101.784</v>
+        <v>98.618</v>
       </c>
       <c r="E177" s="1">
-        <v>99.775</v>
+        <v>99.998</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>242453.25</v>
+        <v>224995.5</v>
       </c>
       <c r="I177" s="1">
-        <v>4881.87</v>
+        <v>-3105.0</v>
       </c>
       <c r="J177" s="1">
-        <v>2.0135304434979</v>
+        <v>-1.380027600552</v>
       </c>
       <c r="K177">
-        <v>1.31</v>
+        <v>0.59</v>
       </c>
       <c r="L177" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="M177" s="1">
-        <v>247335.12</v>
+        <v>221890.5</v>
       </c>
       <c r="N177" s="1">
-        <v>250520.75</v>
+        <v>223214.76</v>
       </c>
       <c r="O177" s="1">
-        <v>0.42</v>
+        <v>0.36</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="B178" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="C178" s="1">
-        <v>100000.0</v>
+        <v>544000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>97.904</v>
+        <v>83.058</v>
       </c>
       <c r="E178" s="1">
-        <v>99.24</v>
+        <v>116.03954596</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>99240.0</v>
+        <v>631255.13</v>
       </c>
       <c r="I178" s="1">
-        <v>-1336.0</v>
+        <v>-87177.39</v>
       </c>
       <c r="J178" s="1">
-        <v>-1.3462313583233</v>
+        <v>-13.810167372422</v>
       </c>
       <c r="K178">
-        <v>0.64</v>
+        <v>0.09</v>
       </c>
       <c r="L178">
-        <v>636.99</v>
+        <v>488.15</v>
       </c>
       <c r="M178" s="1">
-        <v>97904.0</v>
+        <v>544077.74</v>
       </c>
       <c r="N178" s="1">
-        <v>98540.99</v>
+        <v>544565.89</v>
       </c>
       <c r="O178" s="1">
-        <v>0.16</v>
+        <v>0.87</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="B179" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="C179" s="1">
-        <v>100000.0</v>
+        <v>627753.0</v>
       </c>
       <c r="D179" s="1">
-        <v>87.274</v>
+        <v>53.5</v>
       </c>
       <c r="E179" s="1">
-        <v>85.48</v>
+        <v>62.52544074</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>85480.0</v>
+        <v>392505.33</v>
       </c>
       <c r="I179" s="1">
-        <v>1794.0</v>
+        <v>-56657.48</v>
       </c>
       <c r="J179" s="1">
-        <v>2.0987365465606</v>
+        <v>-14.434830732108</v>
       </c>
       <c r="K179">
-        <v>1.71</v>
+        <v>0.41</v>
       </c>
       <c r="L179" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="M179" s="1">
-        <v>87274.0</v>
+        <v>335847.85</v>
       </c>
       <c r="N179" s="1">
-        <v>88982.08</v>
+        <v>338444.86</v>
       </c>
       <c r="O179" s="1">
-        <v>0.15</v>
+        <v>0.54</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="B180" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="C180" s="1">
-        <v>200000.0</v>
+        <v>107000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.313</v>
+        <v>100.356</v>
       </c>
       <c r="E180" s="1">
-        <v>99.858</v>
+        <v>100.0</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>199716.0</v>
+        <v>107000.0</v>
       </c>
       <c r="I180" s="1">
-        <v>910.0</v>
+        <v>380.92</v>
       </c>
       <c r="J180" s="1">
-        <v>0.45564701876665</v>
+        <v>0.356</v>
       </c>
       <c r="K180">
-        <v>3.1</v>
-[...2 lines deleted...]
-        <v>444</v>
+        <v>0.01</v>
+      </c>
+      <c r="L180">
+        <v>12.28</v>
       </c>
       <c r="M180" s="1">
-        <v>200626.0</v>
+        <v>107380.92</v>
       </c>
       <c r="N180" s="1">
-        <v>206826.0</v>
+        <v>107393.2</v>
       </c>
       <c r="O180" s="1">
-        <v>0.35</v>
+        <v>0.17</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="B181" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="C181" s="1">
         <v>100000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>97.643</v>
+        <v>98.87</v>
       </c>
       <c r="E181" s="1">
-        <v>99.67</v>
+        <v>99.24</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>99670.0</v>
+        <v>99240.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-2027.0</v>
+        <v>-370.0</v>
       </c>
       <c r="J181" s="1">
-        <v>-2.0337112471155</v>
+        <v>-0.37283353486497</v>
       </c>
       <c r="K181">
-        <v>0.36</v>
+        <v>0.95</v>
       </c>
       <c r="L181">
-        <v>359.59</v>
+        <v>945.21</v>
       </c>
       <c r="M181" s="1">
-        <v>97643.0</v>
+        <v>98870.0</v>
       </c>
       <c r="N181" s="1">
-        <v>98002.59</v>
+        <v>99815.21</v>
       </c>
       <c r="O181" s="1">
         <v>0.16</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="B182" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="C182" s="1">
         <v>100000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>96.733</v>
+        <v>88.961</v>
       </c>
       <c r="E182" s="1">
-        <v>100.0</v>
+        <v>85.48</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>100000.0</v>
+        <v>85480.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-3267.0</v>
+        <v>3481.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-3.267</v>
+        <v>4.0722976134768</v>
       </c>
       <c r="K182">
-        <v>1.43</v>
-[...2 lines deleted...]
-        <v>449</v>
+        <v>0.01</v>
+      </c>
+      <c r="L182">
+        <v>10.14</v>
       </c>
       <c r="M182" s="1">
-        <v>96733.0</v>
+        <v>88961.0</v>
       </c>
       <c r="N182" s="1">
-        <v>98161.08</v>
+        <v>88971.14</v>
       </c>
       <c r="O182" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="B183" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="C183" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>95.089</v>
+        <v>101.487</v>
       </c>
       <c r="E183" s="1">
-        <v>98.642</v>
+        <v>99.942</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>295926.0</v>
+        <v>199884.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-10659.0</v>
+        <v>3090.0</v>
       </c>
       <c r="J183" s="1">
-        <v>-3.6019139920115</v>
+        <v>1.5458966200396</v>
       </c>
       <c r="K183">
-        <v>3.67</v>
-[...2 lines deleted...]
-        <v>452</v>
+        <v>0.21</v>
+      </c>
+      <c r="L183">
+        <v>417.12</v>
       </c>
       <c r="M183" s="1">
-        <v>285267.0</v>
+        <v>202974.0</v>
       </c>
       <c r="N183" s="1">
-        <v>296270.42</v>
+        <v>203391.12</v>
       </c>
       <c r="O183" s="1">
-        <v>0.49</v>
+        <v>0.33</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="B184" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="C184" s="1">
-        <v>148000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>98.05</v>
+        <v>94.194</v>
       </c>
       <c r="E184" s="1">
-        <v>99.628</v>
+        <v>94.6625</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>147449.44</v>
+        <v>189325.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-2335.44</v>
+        <v>-937.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-1.5838920785321</v>
+        <v>-0.49491614947841</v>
       </c>
       <c r="K184">
-        <v>1.55</v>
-[...2 lines deleted...]
-        <v>455</v>
+        <v>0.38</v>
+      </c>
+      <c r="L184">
+        <v>750.0</v>
       </c>
       <c r="M184" s="1">
-        <v>145114.0</v>
+        <v>188388.0</v>
       </c>
       <c r="N184" s="1">
-        <v>147406.99</v>
+        <v>189138.0</v>
       </c>
       <c r="O184" s="1">
-        <v>0.25</v>
+        <v>0.3</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>456</v>
+        <v>449</v>
       </c>
       <c r="B185" t="s">
-        <v>457</v>
+        <v>450</v>
       </c>
       <c r="C185" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>97.065</v>
+        <v>101.385</v>
       </c>
       <c r="E185" s="1">
-        <v>99.736</v>
+        <v>99.858</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>99736.0</v>
+        <v>199716.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-2671.0</v>
+        <v>3054.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-2.6780701050774</v>
+        <v>1.5291714234213</v>
       </c>
       <c r="K185">
-        <v>1.35</v>
+        <v>3.42</v>
       </c>
       <c r="L185" t="s">
-        <v>458</v>
+        <v>451</v>
       </c>
       <c r="M185" s="1">
-        <v>97065.0</v>
+        <v>202770.0</v>
       </c>
       <c r="N185" s="1">
-        <v>98412.95</v>
+        <v>209606.99</v>
       </c>
       <c r="O185" s="1">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>459</v>
+        <v>452</v>
       </c>
       <c r="B186" t="s">
-        <v>460</v>
+        <v>453</v>
       </c>
       <c r="C186" s="1">
-        <v>104000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>97.072</v>
+        <v>98.414</v>
       </c>
       <c r="E186" s="1">
-        <v>99.594</v>
+        <v>100.0</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>103577.76</v>
+        <v>100000.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-2622.88</v>
+        <v>-1586.0</v>
       </c>
       <c r="J186" s="1">
-        <v>-2.5322810611081</v>
+        <v>-1.586</v>
       </c>
       <c r="K186">
-        <v>2.66</v>
+        <v>1.74</v>
       </c>
       <c r="L186" t="s">
-        <v>461</v>
+        <v>454</v>
       </c>
       <c r="M186" s="1">
-        <v>100954.88</v>
+        <v>98414.0</v>
       </c>
       <c r="N186" s="1">
-        <v>103724.41</v>
+        <v>100150.3</v>
       </c>
       <c r="O186" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>462</v>
+        <v>455</v>
       </c>
       <c r="B187" t="s">
-        <v>463</v>
+        <v>456</v>
       </c>
       <c r="C187" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>97.271</v>
+        <v>97.411</v>
       </c>
       <c r="E187" s="1">
-        <v>99.524</v>
+        <v>98.642</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>99524.0</v>
+        <v>295926.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-2253.0</v>
+        <v>-3693.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-2.2637755717214</v>
+        <v>-1.2479471219156</v>
       </c>
       <c r="K187">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>690.41</v>
+        <v>4.03</v>
+      </c>
+      <c r="L187" t="s">
+        <v>457</v>
       </c>
       <c r="M187" s="1">
-        <v>97271.0</v>
+        <v>292233.0</v>
       </c>
       <c r="N187" s="1">
-        <v>97961.41</v>
+        <v>304315.19</v>
       </c>
       <c r="O187" s="1">
-        <v>0.16</v>
+        <v>0.49</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>464</v>
+        <v>458</v>
       </c>
       <c r="B188" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="C188" s="1">
-        <v>400000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>97.697</v>
+        <v>98.192</v>
       </c>
       <c r="E188" s="1">
-        <v>100.0</v>
+        <v>99.628</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>400000.0</v>
+        <v>147449.44</v>
       </c>
       <c r="I188" s="1">
-        <v>-9212.0</v>
+        <v>-2125.28</v>
       </c>
       <c r="J188" s="1">
-        <v>-2.303</v>
+        <v>-1.441361866142</v>
       </c>
       <c r="K188">
-        <v>2.29</v>
+        <v>1.82</v>
       </c>
       <c r="L188" t="s">
-        <v>466</v>
+        <v>460</v>
       </c>
       <c r="M188" s="1">
-        <v>390788.0</v>
+        <v>145324.16</v>
       </c>
       <c r="N188" s="1">
-        <v>399960.6</v>
+        <v>148012.49</v>
       </c>
       <c r="O188" s="1">
-        <v>0.67</v>
+        <v>0.24</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>467</v>
+        <v>461</v>
       </c>
       <c r="B189" t="s">
-        <v>468</v>
+        <v>462</v>
       </c>
       <c r="C189" s="1">
-        <v>117000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>98.129</v>
+        <v>98.764</v>
       </c>
       <c r="E189" s="1">
-        <v>99.115</v>
+        <v>99.736</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>115964.55</v>
+        <v>99736.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-1153.62</v>
+        <v>-972.0</v>
       </c>
       <c r="J189" s="1">
-        <v>-0.99480401553751</v>
+        <v>-0.97457287238309</v>
       </c>
       <c r="K189">
-        <v>3.43</v>
+        <v>1.68</v>
       </c>
       <c r="L189" t="s">
-        <v>469</v>
+        <v>463</v>
       </c>
       <c r="M189" s="1">
-        <v>114810.93</v>
+        <v>98764.0</v>
       </c>
       <c r="N189" s="1">
-        <v>118827.4</v>
+        <v>100440.71</v>
       </c>
       <c r="O189" s="1">
-        <v>0.2</v>
+        <v>0.16</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>470</v>
+        <v>464</v>
       </c>
       <c r="B190" t="s">
-        <v>471</v>
+        <v>465</v>
       </c>
       <c r="C190" s="1">
-        <v>272000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>91.896</v>
+        <v>98.638</v>
       </c>
       <c r="E190" s="1">
-        <v>98.404</v>
+        <v>99.594</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>267658.88</v>
+        <v>103577.76</v>
       </c>
       <c r="I190" s="1">
-        <v>-17701.76</v>
+        <v>-994.24</v>
       </c>
       <c r="J190" s="1">
-        <v>-6.6135522946222</v>
+        <v>-0.9598971825612</v>
       </c>
       <c r="K190">
-        <v>1.29</v>
+        <v>2.94</v>
       </c>
       <c r="L190" t="s">
-        <v>472</v>
+        <v>466</v>
       </c>
       <c r="M190" s="1">
-        <v>249957.12</v>
+        <v>102583.52</v>
       </c>
       <c r="N190" s="1">
-        <v>253467.04</v>
+        <v>105641.55</v>
       </c>
       <c r="O190" s="1">
-        <v>0.42</v>
+        <v>0.17</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>473</v>
+        <v>467</v>
       </c>
       <c r="B191" t="s">
-        <v>474</v>
+        <v>468</v>
       </c>
       <c r="C191" s="1">
-        <v>11463.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>93.109</v>
+        <v>95.26</v>
       </c>
       <c r="E191" s="1">
-        <v>110.69056966</v>
+        <v>93.6</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>12688.46</v>
+        <v>187200.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-2015.37</v>
+        <v>3320.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-15.883487830674</v>
+        <v>1.7735042735043</v>
       </c>
       <c r="K191">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>2.54</v>
+        <v>0.82</v>
+      </c>
+      <c r="L191" t="s">
+        <v>469</v>
       </c>
       <c r="M191" s="1">
-        <v>10673.09</v>
+        <v>190520.0</v>
       </c>
       <c r="N191" s="1">
-        <v>10675.63</v>
+        <v>192158.36</v>
       </c>
       <c r="O191" s="1">
-        <v>0.02</v>
+        <v>0.31</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>475</v>
+        <v>470</v>
       </c>
       <c r="B192" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="C192" s="1">
-        <v>442000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>101.431</v>
+        <v>98.645</v>
       </c>
       <c r="E192" s="1">
-        <v>101.22033937</v>
+        <v>100.0</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>447393.9</v>
+        <v>400000.0</v>
       </c>
       <c r="I192" s="1">
-        <v>931.12</v>
+        <v>-5420.0</v>
       </c>
       <c r="J192" s="1">
-        <v>0.20812085278767</v>
+        <v>-1.355</v>
       </c>
       <c r="K192">
-        <v>1.59</v>
+        <v>2.61</v>
       </c>
       <c r="L192" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="M192" s="1">
-        <v>448325.02</v>
+        <v>394580.0</v>
       </c>
       <c r="N192" s="1">
-        <v>455367.88</v>
+        <v>405026.58</v>
       </c>
       <c r="O192" s="1">
-        <v>0.76</v>
+        <v>0.65</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="B193" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="C193" s="1">
-        <v>319000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>97.56</v>
+        <v>100.06</v>
       </c>
       <c r="E193" s="1">
-        <v>100.0</v>
+        <v>99.115</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>319000.0</v>
+        <v>115964.55</v>
       </c>
       <c r="I193" s="1">
-        <v>-7783.6</v>
+        <v>1105.65</v>
       </c>
       <c r="J193" s="1">
-        <v>-2.44</v>
+        <v>0.95343792564193</v>
       </c>
       <c r="K193">
-        <v>0.29</v>
+        <v>0.22</v>
       </c>
       <c r="L193">
-        <v>931.86</v>
+        <v>258.04</v>
       </c>
       <c r="M193" s="1">
-        <v>311216.4</v>
+        <v>117070.2</v>
       </c>
       <c r="N193" s="1">
-        <v>312148.26</v>
+        <v>117328.24</v>
       </c>
       <c r="O193" s="1">
-        <v>0.52</v>
+        <v>0.19</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="B194" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="C194" s="1">
-        <v>100000.0</v>
+        <v>272000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>102.342</v>
+        <v>92.94</v>
       </c>
       <c r="E194" s="1">
-        <v>100.77</v>
+        <v>98.404</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>100770.0</v>
+        <v>267658.88</v>
       </c>
       <c r="I194" s="1">
-        <v>1572.0</v>
+        <v>-14862.08</v>
       </c>
       <c r="J194" s="1">
-        <v>1.559988091694</v>
+        <v>-5.5526198122028</v>
       </c>
       <c r="K194">
-        <v>4.44</v>
+        <v>1.54</v>
       </c>
       <c r="L194" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="M194" s="1">
-        <v>102342.0</v>
+        <v>252796.8</v>
       </c>
       <c r="N194" s="1">
-        <v>106779.67</v>
+        <v>256977.4</v>
       </c>
       <c r="O194" s="1">
-        <v>0.18</v>
+        <v>0.41</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="B195" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
       <c r="C195" s="1">
-        <v>200000.0</v>
+        <v>11463.0</v>
       </c>
       <c r="D195" s="1">
-        <v>102.558</v>
+        <v>93.963</v>
       </c>
       <c r="E195" s="1">
-        <v>105.93</v>
+        <v>110.69056966</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>211860.0</v>
+        <v>12688.46</v>
       </c>
       <c r="I195" s="1">
-        <v>-6744.0</v>
+        <v>-1917.48</v>
       </c>
       <c r="J195" s="1">
-        <v>-3.1832342112716</v>
+        <v>-15.111999407335</v>
       </c>
       <c r="K195">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="L195">
-        <v>239.73</v>
+        <v>15.26</v>
       </c>
       <c r="M195" s="1">
-        <v>205116.0</v>
+        <v>10770.98</v>
       </c>
       <c r="N195" s="1">
-        <v>205355.73</v>
+        <v>10786.24</v>
       </c>
       <c r="O195" s="1">
-        <v>0.34</v>
+        <v>0.02</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="B196" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="C196" s="1">
-        <v>229000.0</v>
+        <v>442000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>91.375</v>
+        <v>102.899</v>
       </c>
       <c r="E196" s="1">
-        <v>101.3569214</v>
+        <v>101.22033937</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>232107.35</v>
+        <v>447393.9</v>
       </c>
       <c r="I196" s="1">
-        <v>-22858.6</v>
+        <v>7419.68</v>
       </c>
       <c r="J196" s="1">
-        <v>-9.8482878719696</v>
+        <v>1.6584222538573</v>
       </c>
       <c r="K196">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.92</v>
+      </c>
+      <c r="L196" t="s">
+        <v>482</v>
       </c>
       <c r="M196" s="1">
-        <v>209248.75</v>
+        <v>454813.58</v>
       </c>
       <c r="N196" s="1">
-        <v>209248.75</v>
+        <v>463313.58</v>
       </c>
       <c r="O196" s="1">
-        <v>0.35</v>
+        <v>0.74</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="B197" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="C197" s="1">
-        <v>192000.0</v>
+        <v>319000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>85.173</v>
+        <v>98.541</v>
       </c>
       <c r="E197" s="1">
-        <v>100.8770625</v>
+        <v>100.0</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>193683.96</v>
+        <v>319000.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-30151.8</v>
+        <v>-4654.21</v>
       </c>
       <c r="J197" s="1">
-        <v>-15.567525571039</v>
+        <v>-1.459</v>
       </c>
       <c r="K197">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.55</v>
+      </c>
+      <c r="L197" t="s">
+        <v>485</v>
       </c>
       <c r="M197" s="1">
-        <v>163532.16</v>
+        <v>314345.79</v>
       </c>
       <c r="N197" s="1">
-        <v>163532.16</v>
+        <v>316099.89</v>
       </c>
       <c r="O197" s="1">
-        <v>0.27</v>
+        <v>0.51</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="B198" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="C198" s="1">
-        <v>260000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>90.729</v>
+        <v>103.695</v>
       </c>
       <c r="E198" s="1">
-        <v>99.355</v>
+        <v>100.77</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>258323.0</v>
+        <v>100770.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-22427.6</v>
+        <v>2925.0</v>
       </c>
       <c r="J198" s="1">
-        <v>-8.6819988928589</v>
+        <v>2.9026495980947</v>
       </c>
       <c r="K198">
-        <v>1.09</v>
-[...2 lines deleted...]
-        <v>491</v>
+        <v>0.08</v>
+      </c>
+      <c r="L198">
+        <v>78.08</v>
       </c>
       <c r="M198" s="1">
-        <v>235895.4</v>
+        <v>103695.0</v>
       </c>
       <c r="N198" s="1">
-        <v>238735.81</v>
+        <v>103773.08</v>
       </c>
       <c r="O198" s="1">
-        <v>0.4</v>
+        <v>0.17</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="B199" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="C199" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>99.525</v>
+        <v>104.736</v>
       </c>
       <c r="E199" s="1">
-        <v>98.69</v>
+        <v>105.93</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>98690.0</v>
+        <v>211860.0</v>
       </c>
       <c r="I199" s="1">
-        <v>835.0</v>
+        <v>-2388.0</v>
       </c>
       <c r="J199" s="1">
-        <v>0.84608369642314</v>
+        <v>-1.1271594449165</v>
       </c>
       <c r="K199">
-        <v>1.93</v>
+        <v>0.63</v>
       </c>
       <c r="L199" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="M199" s="1">
-        <v>99525.0</v>
+        <v>209472.0</v>
       </c>
       <c r="N199" s="1">
-        <v>101457.19</v>
+        <v>210739.12</v>
       </c>
       <c r="O199" s="1">
-        <v>0.17</v>
+        <v>0.34</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>495</v>
+        <v>491</v>
       </c>
       <c r="B200" t="s">
-        <v>496</v>
+        <v>492</v>
       </c>
       <c r="C200" s="1">
-        <v>200000.0</v>
+        <v>229000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>93.327</v>
+        <v>92.035</v>
       </c>
       <c r="E200" s="1">
-        <v>102.25</v>
+        <v>101.3569214</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>204500.0</v>
+        <v>232107.35</v>
       </c>
       <c r="I200" s="1">
-        <v>-17846.0</v>
+        <v>-21347.2</v>
       </c>
       <c r="J200" s="1">
-        <v>-8.7266503667482</v>
+        <v>-9.197123658514</v>
       </c>
       <c r="K200">
-        <v>0.19</v>
+        <v>0.0</v>
       </c>
       <c r="L200">
-        <v>375.34</v>
+        <v>0.0</v>
       </c>
       <c r="M200" s="1">
-        <v>186654.0</v>
+        <v>210760.15</v>
       </c>
       <c r="N200" s="1">
-        <v>187029.34</v>
+        <v>210760.15</v>
       </c>
       <c r="O200" s="1">
-        <v>0.31</v>
+        <v>0.34</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="B201" t="s">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="C201" s="1">
-        <v>200000.0</v>
+        <v>192000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>82.617</v>
+        <v>85.856</v>
       </c>
       <c r="E201" s="1">
-        <v>102.12908</v>
+        <v>100.8770625</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>204258.16</v>
+        <v>193683.96</v>
       </c>
       <c r="I201" s="1">
-        <v>-39024.16</v>
+        <v>-28840.44</v>
       </c>
       <c r="J201" s="1">
-        <v>-19.105312610277</v>
+        <v>-14.890463825709</v>
       </c>
       <c r="K201">
-        <v>0.47</v>
+        <v>0.0</v>
       </c>
       <c r="L201">
-        <v>938.36</v>
+        <v>0.0</v>
       </c>
       <c r="M201" s="1">
-        <v>165234.0</v>
+        <v>164843.52</v>
       </c>
       <c r="N201" s="1">
-        <v>166172.36</v>
+        <v>164843.52</v>
       </c>
       <c r="O201" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="B202" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="C202" s="1">
-        <v>100000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>82.961</v>
+        <v>91.325</v>
       </c>
       <c r="E202" s="1">
-        <v>85.379</v>
+        <v>99.355</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>85379.0</v>
+        <v>258323.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-2418.0</v>
+        <v>-20878.0</v>
       </c>
       <c r="J202" s="1">
-        <v>-2.8320781456799</v>
+        <v>-8.0821297368024</v>
       </c>
       <c r="K202">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>239.73</v>
+        <v>1.21</v>
+      </c>
+      <c r="L202" t="s">
+        <v>497</v>
       </c>
       <c r="M202" s="1">
-        <v>82961.0</v>
+        <v>237445.0</v>
       </c>
       <c r="N202" s="1">
-        <v>83200.73</v>
+        <v>240579.25</v>
       </c>
       <c r="O202" s="1">
-        <v>0.14</v>
+        <v>0.38</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="B203" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="C203" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>73.601</v>
+        <v>100.037</v>
       </c>
       <c r="E203" s="1">
-        <v>100.94922</v>
+        <v>98.69</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>302847.66</v>
+        <v>98690.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-82044.66</v>
+        <v>1347.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-27.091066181591</v>
+        <v>1.3648799270443</v>
       </c>
       <c r="K203">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>80.14</v>
+        <v>2.25</v>
+      </c>
+      <c r="L203" t="s">
+        <v>500</v>
       </c>
       <c r="M203" s="1">
-        <v>220803.0</v>
+        <v>100037.0</v>
       </c>
       <c r="N203" s="1">
-        <v>220883.14</v>
+        <v>102287.68</v>
       </c>
       <c r="O203" s="1">
-        <v>0.37</v>
+        <v>0.16</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="B204" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="C204" s="1">
-        <v>125000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>99.666</v>
+        <v>84.417</v>
       </c>
       <c r="E204" s="1">
-        <v>99.609</v>
+        <v>85.379</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>124511.25</v>
+        <v>85379.0</v>
       </c>
       <c r="I204" s="1">
-        <v>71.25</v>
+        <v>-962.0</v>
       </c>
       <c r="J204" s="1">
-        <v>0.057223744842334</v>
+        <v>-1.1267407676361</v>
       </c>
       <c r="K204">
-        <v>3.5</v>
-[...2 lines deleted...]
-        <v>505</v>
+        <v>0.31</v>
+      </c>
+      <c r="L204">
+        <v>311.64</v>
       </c>
       <c r="M204" s="1">
-        <v>124582.5</v>
+        <v>84417.0</v>
       </c>
       <c r="N204" s="1">
-        <v>128952.36</v>
+        <v>84728.64</v>
       </c>
       <c r="O204" s="1">
-        <v>0.22</v>
+        <v>0.14</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="B205" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="C205" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>97.708</v>
+        <v>74.045</v>
       </c>
       <c r="E205" s="1">
-        <v>99.423</v>
+        <v>100.94922</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>397692.0</v>
+        <v>302847.66</v>
       </c>
       <c r="I205" s="1">
-        <v>-6860.0</v>
+        <v>-80712.66</v>
       </c>
       <c r="J205" s="1">
-        <v>-1.724952978687</v>
+        <v>-26.651241089332</v>
       </c>
       <c r="K205">
-        <v>0.14</v>
+        <v>0.03</v>
       </c>
       <c r="L205">
-        <v>558.9</v>
+        <v>92.47</v>
       </c>
       <c r="M205" s="1">
-        <v>390832.0</v>
+        <v>222135.0</v>
       </c>
       <c r="N205" s="1">
-        <v>391390.9</v>
+        <v>222227.47</v>
       </c>
       <c r="O205" s="1">
-        <v>0.65</v>
+        <v>0.36</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="B206" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="C206" s="1">
-        <v>135000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>99.368</v>
+        <v>100.819</v>
       </c>
       <c r="E206" s="1">
-        <v>99.424</v>
+        <v>99.609</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>134222.4</v>
+        <v>124511.25</v>
       </c>
       <c r="I206" s="1">
-        <v>-75.6</v>
+        <v>1512.5</v>
       </c>
       <c r="J206" s="1">
-        <v>-0.056324428709366</v>
+        <v>1.2147496712144</v>
       </c>
       <c r="K206">
-        <v>3.05</v>
+        <v>3.82</v>
       </c>
       <c r="L206" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="M206" s="1">
-        <v>134146.8</v>
+        <v>126023.75</v>
       </c>
       <c r="N206" s="1">
-        <v>138262.91</v>
+        <v>130804.57</v>
       </c>
       <c r="O206" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="B207" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="C207" s="1">
-        <v>246000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>97.438</v>
+        <v>98.513</v>
       </c>
       <c r="E207" s="1">
-        <v>99.947</v>
+        <v>99.423</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>245869.62</v>
+        <v>397692.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-6172.14</v>
+        <v>-3640.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-2.5103304751518</v>
+        <v>-0.91528117236454</v>
       </c>
       <c r="K207">
-        <v>1.21</v>
+        <v>0.39</v>
       </c>
       <c r="L207" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="M207" s="1">
-        <v>239697.48</v>
+        <v>394052.0</v>
       </c>
       <c r="N207" s="1">
-        <v>242679.81</v>
+        <v>395597.21</v>
       </c>
       <c r="O207" s="1">
-        <v>0.41</v>
+        <v>0.63</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="B208" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="C208" s="1">
-        <v>200000.0</v>
+        <v>146000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>87.288</v>
+        <v>98.32</v>
       </c>
       <c r="E208" s="1">
-        <v>103.220985</v>
+        <v>99.947</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>206441.97</v>
+        <v>145922.62</v>
       </c>
       <c r="I208" s="1">
-        <v>-31865.97</v>
+        <v>-2375.42</v>
       </c>
       <c r="J208" s="1">
-        <v>-15.435800191211</v>
+        <v>-1.6278627672667</v>
       </c>
       <c r="K208">
-        <v>0.63</v>
+        <v>1.52</v>
       </c>
       <c r="L208" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="M208" s="1">
-        <v>174576.0</v>
+        <v>143547.2</v>
       </c>
       <c r="N208" s="1">
-        <v>175832.16</v>
+        <v>145767.2</v>
       </c>
       <c r="O208" s="1">
-        <v>0.29</v>
+        <v>0.23</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="B209" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="C209" s="1">
-        <v>500000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>97.676</v>
+        <v>101.221</v>
       </c>
       <c r="E209" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>498895.0</v>
+        <v>170000.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-10515.0</v>
+        <v>2075.7</v>
       </c>
       <c r="J209" s="1">
-        <v>-2.1076579240121</v>
+        <v>1.221</v>
       </c>
       <c r="K209">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>519</v>
+        <v>0.36</v>
+      </c>
+      <c r="L209">
+        <v>616.58</v>
       </c>
       <c r="M209" s="1">
-        <v>488380.0</v>
+        <v>172075.7</v>
       </c>
       <c r="N209" s="1">
-        <v>489818.36</v>
+        <v>172692.28</v>
       </c>
       <c r="O209" s="1">
-        <v>0.82</v>
+        <v>0.28</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>520</v>
+        <v>516</v>
       </c>
       <c r="B210" t="s">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="C210" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>97.185</v>
+        <v>88.645</v>
       </c>
       <c r="E210" s="1">
-        <v>100.0</v>
+        <v>103.220985</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>300000.0</v>
+        <v>206441.97</v>
       </c>
       <c r="I210" s="1">
-        <v>-8445.0</v>
+        <v>-29151.97</v>
       </c>
       <c r="J210" s="1">
-        <v>-2.815</v>
+        <v>-14.121145036545</v>
       </c>
       <c r="K210">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>949.81</v>
+        <v>0.7</v>
+      </c>
+      <c r="L210" t="s">
+        <v>518</v>
       </c>
       <c r="M210" s="1">
-        <v>291555.0</v>
+        <v>177290.0</v>
       </c>
       <c r="N210" s="1">
-        <v>292504.81</v>
+        <v>178690.0</v>
       </c>
       <c r="O210" s="1">
-        <v>0.49</v>
+        <v>0.29</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="B211" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="C211" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>98.936</v>
+        <v>98.334</v>
       </c>
       <c r="E211" s="1">
-        <v>102.542</v>
+        <v>99.779</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>205084.0</v>
+        <v>498895.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-7212.0</v>
+        <v>-7225.0</v>
       </c>
       <c r="J211" s="1">
-        <v>-3.5166078289871</v>
+        <v>-1.4482005231562</v>
       </c>
       <c r="K211">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>65.01</v>
+        <v>0.6</v>
+      </c>
+      <c r="L211" t="s">
+        <v>521</v>
       </c>
       <c r="M211" s="1">
-        <v>197872.0</v>
+        <v>491670.0</v>
       </c>
       <c r="N211" s="1">
-        <v>197937.01</v>
+        <v>494649.45</v>
       </c>
       <c r="O211" s="1">
-        <v>0.33</v>
+        <v>0.79</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
+        <v>522</v>
+      </c>
+      <c r="B212" t="s">
+        <v>523</v>
+      </c>
+      <c r="C212" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D212" s="1">
+        <v>98.267</v>
+      </c>
+      <c r="E212" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F212" t="s">
+        <v>8</v>
+      </c>
+      <c r="G212">
+        <v>1.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="I212" s="1">
+        <v>-5199.0</v>
+      </c>
+      <c r="J212" s="1">
+        <v>-1.733</v>
+      </c>
+      <c r="K212">
+        <v>0.58</v>
+      </c>
+      <c r="L212" t="s">
         <v>524</v>
       </c>
-      <c r="B212" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M212" s="1">
-        <v>273371.25</v>
+        <v>294801.0</v>
       </c>
       <c r="N212" s="1">
-        <v>274986.11</v>
+        <v>296542.32</v>
       </c>
       <c r="O212" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="B213" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="C213" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>93.02</v>
+        <v>100.662</v>
       </c>
       <c r="E213" s="1">
-        <v>98.97249667</v>
+        <v>102.542</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>593834.98</v>
+        <v>205084.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-35714.98</v>
+        <v>-3760.0</v>
       </c>
       <c r="J213" s="1">
-        <v>-6.0142937352731</v>
+        <v>-1.8333950966433</v>
       </c>
       <c r="K213">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>529</v>
+        <v>0.36</v>
+      </c>
+      <c r="L213">
+        <v>715.15</v>
       </c>
       <c r="M213" s="1">
-        <v>558120.0</v>
+        <v>201324.0</v>
       </c>
       <c r="N213" s="1">
-        <v>559632.33</v>
+        <v>202039.15</v>
       </c>
       <c r="O213" s="1">
-        <v>0.93</v>
+        <v>0.32</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="B214" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
       <c r="C214" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>99.158</v>
+        <v>93.905</v>
       </c>
       <c r="E214" s="1">
-        <v>99.833</v>
+        <v>98.97249667</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>99833.0</v>
+        <v>593834.98</v>
       </c>
       <c r="I214" s="1">
-        <v>-675.0</v>
+        <v>-30404.98</v>
       </c>
       <c r="J214" s="1">
-        <v>-0.67612913565655</v>
+        <v>-5.1201059257237</v>
       </c>
       <c r="K214">
-        <v>2.6</v>
+        <v>0.29</v>
       </c>
       <c r="L214" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="M214" s="1">
-        <v>99158.0</v>
+        <v>563430.0</v>
       </c>
       <c r="N214" s="1">
-        <v>101755.26</v>
+        <v>565188.9</v>
       </c>
       <c r="O214" s="1">
-        <v>0.17</v>
+        <v>0.9</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="B215" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="C215" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>69.182</v>
+        <v>100.675</v>
       </c>
       <c r="E215" s="1">
-        <v>99.641</v>
+        <v>99.833</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>298923.0</v>
+        <v>99833.0</v>
       </c>
       <c r="I215" s="1">
-        <v>-91377.0</v>
+        <v>842.0</v>
       </c>
       <c r="J215" s="1">
-        <v>-30.568741783001</v>
+        <v>0.84340849218194</v>
       </c>
       <c r="K215">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.93</v>
+      </c>
+      <c r="L215" t="s">
+        <v>532</v>
       </c>
       <c r="M215" s="1">
-        <v>207546.0</v>
+        <v>100675.0</v>
       </c>
       <c r="N215" s="1">
-        <v>207546.0</v>
+        <v>103601.03</v>
       </c>
       <c r="O215" s="1">
-        <v>0.35</v>
+        <v>0.17</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="B216" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
       <c r="C216" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>97.33</v>
+        <v>69.499</v>
       </c>
       <c r="E216" s="1">
-        <v>99.794</v>
+        <v>99.641</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>99794.0</v>
+        <v>298923.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-2464.0</v>
+        <v>-90426.0</v>
       </c>
       <c r="J216" s="1">
-        <v>-2.4690863178147</v>
+        <v>-30.250599652753</v>
       </c>
       <c r="K216">
-        <v>0.18</v>
+        <v>0.0</v>
       </c>
       <c r="L216">
-        <v>182.19</v>
+        <v>0.0</v>
       </c>
       <c r="M216" s="1">
-        <v>97330.0</v>
+        <v>208497.0</v>
       </c>
       <c r="N216" s="1">
-        <v>97512.19</v>
+        <v>208497.0</v>
       </c>
       <c r="O216" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="B217" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="C217" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>85.13</v>
+        <v>98.269</v>
       </c>
       <c r="E217" s="1">
-        <v>100.521</v>
+        <v>99.794</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>402084.0</v>
+        <v>99794.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-61564.0</v>
+        <v>-1525.0</v>
       </c>
       <c r="J217" s="1">
-        <v>-15.311228499518</v>
+        <v>-1.5281479848488</v>
       </c>
       <c r="K217">
-        <v>0.0</v>
+        <v>0.47</v>
       </c>
       <c r="L217">
-        <v>0.0</v>
+        <v>469.86</v>
       </c>
       <c r="M217" s="1">
-        <v>340520.0</v>
+        <v>98269.0</v>
       </c>
       <c r="N217" s="1">
-        <v>340520.0</v>
+        <v>98738.86</v>
       </c>
       <c r="O217" s="1">
-        <v>0.57</v>
+        <v>0.16</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="B218" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="C218" s="1">
         <v>300000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>95.274</v>
+        <v>95.781</v>
       </c>
       <c r="E218" s="1">
         <v>104.90042333</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
         <v>314701.27</v>
       </c>
       <c r="I218" s="1">
-        <v>-28879.27</v>
+        <v>-27358.27</v>
       </c>
       <c r="J218" s="1">
-        <v>-9.1767249620569</v>
+        <v>-8.6934094673339</v>
       </c>
       <c r="K218">
-        <v>0.55</v>
+        <v>0.61</v>
       </c>
       <c r="L218" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="M218" s="1">
-        <v>285822.0</v>
+        <v>287343.0</v>
       </c>
       <c r="N218" s="1">
-        <v>287467.89</v>
+        <v>289173.82</v>
       </c>
       <c r="O218" s="1">
-        <v>0.48</v>
+        <v>0.46</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="B219" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="C219" s="1">
         <v>115000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>98.938</v>
+        <v>99.909</v>
       </c>
       <c r="E219" s="1">
         <v>100.0</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
         <v>115000.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-1221.3</v>
+        <v>-104.65</v>
       </c>
       <c r="J219" s="1">
-        <v>-1.062</v>
+        <v>-0.091</v>
       </c>
       <c r="K219">
-        <v>2.53</v>
+        <v>2.83</v>
       </c>
       <c r="L219" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="M219" s="1">
-        <v>113778.7</v>
+        <v>114895.35</v>
       </c>
       <c r="N219" s="1">
-        <v>116687.34</v>
+        <v>118151.64</v>
       </c>
       <c r="O219" s="1">
         <v>0.19</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B220" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C220" s="1">
         <v>200000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>98.844</v>
+        <v>99.455</v>
       </c>
       <c r="E220" s="1">
         <v>101.2</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
         <v>202400.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-4712.0</v>
+        <v>-3490.0</v>
       </c>
       <c r="J220" s="1">
-        <v>-2.3280632411067</v>
+        <v>-1.7243083003953</v>
       </c>
       <c r="K220">
-        <v>0.18</v>
+        <v>0.49</v>
       </c>
       <c r="L220">
-        <v>364.93</v>
+        <v>973.15</v>
       </c>
       <c r="M220" s="1">
-        <v>197688.0</v>
+        <v>198910.0</v>
       </c>
       <c r="N220" s="1">
-        <v>198052.93</v>
+        <v>199883.15</v>
       </c>
       <c r="O220" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="B221" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="C221" s="1">
         <v>198000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>98.063</v>
+        <v>98.831</v>
       </c>
       <c r="E221" s="1">
         <v>99.728</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
         <v>197461.44</v>
       </c>
       <c r="I221" s="1">
-        <v>-3296.7</v>
+        <v>-1776.06</v>
       </c>
       <c r="J221" s="1">
-        <v>-1.6695411519333</v>
+        <v>-0.89944649446494</v>
       </c>
       <c r="K221">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>934.4</v>
+        <v>0.74</v>
+      </c>
+      <c r="L221" t="s">
+        <v>547</v>
       </c>
       <c r="M221" s="1">
-        <v>194164.74</v>
+        <v>195685.38</v>
       </c>
       <c r="N221" s="1">
-        <v>195099.14</v>
+        <v>197148.68</v>
       </c>
       <c r="O221" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
+        <v>548</v>
+      </c>
+      <c r="B222" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="C222" s="1">
         <v>100000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>98.876</v>
+        <v>100.126</v>
       </c>
       <c r="E222" s="1">
         <v>102.47</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
         <v>102470.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-3594.0</v>
+        <v>-2344.0</v>
       </c>
       <c r="J222" s="1">
-        <v>-3.5073680101493</v>
+        <v>-2.2874987801308</v>
       </c>
       <c r="K222">
-        <v>3.72</v>
-[...2 lines deleted...]
-        <v>551</v>
+        <v>0.04</v>
+      </c>
+      <c r="L222">
+        <v>43.84</v>
       </c>
       <c r="M222" s="1">
-        <v>98876.0</v>
+        <v>100126.0</v>
       </c>
       <c r="N222" s="1">
-        <v>102591.07</v>
+        <v>100169.84</v>
       </c>
       <c r="O222" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="B223" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="C223" s="1">
         <v>158000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>96.875</v>
+        <v>98.182</v>
       </c>
       <c r="E223" s="1">
         <v>99.422</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
         <v>157086.76</v>
       </c>
       <c r="I223" s="1">
-        <v>-4024.26</v>
+        <v>-1959.2</v>
       </c>
       <c r="J223" s="1">
-        <v>-2.5618072458812</v>
+        <v>-1.2472088672527</v>
       </c>
       <c r="K223">
-        <v>0.18</v>
+        <v>0.45</v>
       </c>
       <c r="L223">
-        <v>281.37</v>
+        <v>703.42</v>
       </c>
       <c r="M223" s="1">
-        <v>153062.5</v>
+        <v>155127.56</v>
       </c>
       <c r="N223" s="1">
-        <v>153343.87</v>
+        <v>155830.98</v>
       </c>
       <c r="O223" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="B224" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="C224" s="1">
         <v>228000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>99.364</v>
+        <v>100.618</v>
       </c>
       <c r="E224" s="1">
         <v>100.0</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
         <v>228000.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-1450.08</v>
+        <v>1409.04</v>
       </c>
       <c r="J224" s="1">
-        <v>-0.636</v>
+        <v>0.618</v>
       </c>
       <c r="K224">
-        <v>3.54</v>
+        <v>3.87</v>
       </c>
       <c r="L224" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="M224" s="1">
-        <v>226549.92</v>
+        <v>229409.04</v>
       </c>
       <c r="N224" s="1">
-        <v>234620.5</v>
+        <v>238229.2</v>
       </c>
       <c r="O224" s="1">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="B225" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="C225" s="1">
         <v>325000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>87.392</v>
+        <v>88.863</v>
       </c>
       <c r="E225" s="1">
         <v>88.621</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
         <v>288018.25</v>
       </c>
       <c r="I225" s="1">
-        <v>-3994.25</v>
+        <v>786.5</v>
       </c>
       <c r="J225" s="1">
-        <v>-1.3868044820077</v>
+        <v>0.27307297367441</v>
       </c>
       <c r="K225">
-        <v>1.25</v>
+        <v>1.38</v>
       </c>
       <c r="L225" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="M225" s="1">
-        <v>284024.0</v>
+        <v>288804.75</v>
       </c>
       <c r="N225" s="1">
-        <v>288075.37</v>
+        <v>293290.2</v>
       </c>
       <c r="O225" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="B226" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
       <c r="C226" s="1">
         <v>200000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>73.673</v>
+        <v>74.594</v>
       </c>
       <c r="E226" s="1">
         <v>73.87</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
         <v>147740.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-394.0</v>
+        <v>1448.0</v>
       </c>
       <c r="J226" s="1">
-        <v>-0.26668471639366</v>
+        <v>0.98010017598484</v>
       </c>
       <c r="K226">
-        <v>0.26</v>
+        <v>0.32</v>
       </c>
       <c r="L226">
-        <v>521.92</v>
+        <v>645.21</v>
       </c>
       <c r="M226" s="1">
-        <v>147346.0</v>
+        <v>149188.0</v>
       </c>
       <c r="N226" s="1">
-        <v>147867.92</v>
+        <v>149833.21</v>
       </c>
       <c r="O226" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="B227" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="C227" s="1">
         <v>200000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>97.202</v>
+        <v>98.322</v>
       </c>
       <c r="E227" s="1">
         <v>99.985</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
         <v>199970.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-5566.0</v>
+        <v>-3326.0</v>
       </c>
       <c r="J227" s="1">
-        <v>-2.7834175126269</v>
+        <v>-1.6632494874231</v>
       </c>
       <c r="K227">
-        <v>2.64</v>
+        <v>2.91</v>
       </c>
       <c r="L227" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="M227" s="1">
-        <v>194404.0</v>
+        <v>196644.0</v>
       </c>
       <c r="N227" s="1">
-        <v>199674.55</v>
+        <v>202469.34</v>
       </c>
       <c r="O227" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>565</v>
+        <v>563</v>
       </c>
       <c r="B228" t="s">
-        <v>566</v>
+        <v>564</v>
       </c>
       <c r="C228" s="1">
         <v>200000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>100.183</v>
+        <v>101.044</v>
       </c>
       <c r="E228" s="1">
         <v>100.0</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
         <v>200000.0</v>
       </c>
       <c r="I228" s="1">
-        <v>366.0</v>
+        <v>2088.0</v>
       </c>
       <c r="J228" s="1">
-        <v>0.183</v>
+        <v>1.044</v>
       </c>
       <c r="K228">
-        <v>2.13</v>
+        <v>2.45</v>
       </c>
       <c r="L228" t="s">
-        <v>567</v>
+        <v>565</v>
       </c>
       <c r="M228" s="1">
-        <v>200366.0</v>
+        <v>202088.0</v>
       </c>
       <c r="N228" s="1">
-        <v>204629.58</v>
+        <v>206984.79</v>
       </c>
       <c r="O228" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="B229" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="C229" s="1">
         <v>100000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>97.939</v>
+        <v>98.967</v>
       </c>
       <c r="E229" s="1">
         <v>99.711</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
         <v>99711.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-1772.0</v>
+        <v>-744.0</v>
       </c>
       <c r="J229" s="1">
-        <v>-1.7771359228169</v>
+        <v>-0.7461563919728</v>
       </c>
       <c r="K229">
-        <v>0.69</v>
+        <v>1.0</v>
       </c>
       <c r="L229">
-        <v>688.36</v>
+        <v>996.58</v>
       </c>
       <c r="M229" s="1">
-        <v>97939.0</v>
+        <v>98967.0</v>
       </c>
       <c r="N229" s="1">
-        <v>98627.36</v>
+        <v>99963.58</v>
       </c>
       <c r="O229" s="1">
         <v>0.16</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
       <c r="B230" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="C230" s="1">
         <v>100000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>97.798</v>
+        <v>98.766</v>
       </c>
       <c r="E230" s="1">
         <v>100.66</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
         <v>100660.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-2862.0</v>
+        <v>-1894.0</v>
       </c>
       <c r="J230" s="1">
-        <v>-2.8432346513014</v>
+        <v>-1.8815815616928</v>
       </c>
       <c r="K230">
-        <v>2.39</v>
+        <v>2.66</v>
       </c>
       <c r="L230" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
       <c r="M230" s="1">
-        <v>97798.0</v>
+        <v>98766.0</v>
       </c>
       <c r="N230" s="1">
-        <v>100183.62</v>
+        <v>101429.01</v>
       </c>
       <c r="O230" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="B231" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="C231" s="1">
-        <v>226000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>97.467</v>
+        <v>100.641</v>
       </c>
       <c r="E231" s="1">
-        <v>99.84072566</v>
+        <v>100.0</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>225640.04</v>
+        <v>100000.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-5364.62</v>
+        <v>641.0</v>
       </c>
       <c r="J231" s="1">
-        <v>-2.3775124308611</v>
+        <v>0.641</v>
       </c>
       <c r="K231">
-        <v>0.04</v>
+        <v>0.0</v>
       </c>
       <c r="L231">
-        <v>83.59</v>
+        <v>0.0</v>
       </c>
       <c r="M231" s="1">
-        <v>220275.42</v>
+        <v>100641.0</v>
       </c>
       <c r="N231" s="1">
-        <v>220359.01</v>
+        <v>100641.0</v>
       </c>
       <c r="O231" s="1">
-        <v>0.37</v>
+        <v>0.16</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="B232" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="C232" s="1">
-        <v>100000.0</v>
+        <v>226000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>98.123</v>
+        <v>98.199</v>
       </c>
       <c r="E232" s="1">
-        <v>99.326</v>
+        <v>99.84072566</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>99326.0</v>
+        <v>225640.04</v>
       </c>
       <c r="I232" s="1">
-        <v>-1203.0</v>
+        <v>-3710.3</v>
       </c>
       <c r="J232" s="1">
-        <v>-1.2111632402392</v>
+        <v>-1.6443446827965</v>
       </c>
       <c r="K232">
-        <v>0.04</v>
+        <v>0.31</v>
       </c>
       <c r="L232">
-        <v>39.73</v>
+        <v>710.51</v>
       </c>
       <c r="M232" s="1">
-        <v>98123.0</v>
+        <v>221929.74</v>
       </c>
       <c r="N232" s="1">
-        <v>98162.73</v>
+        <v>222640.25</v>
       </c>
       <c r="O232" s="1">
-        <v>0.16</v>
+        <v>0.36</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="B233" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="C233" s="1">
-        <v>151000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>96.958</v>
+        <v>99.106</v>
       </c>
       <c r="E233" s="1">
-        <v>100.0</v>
+        <v>99.326</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>151000.0</v>
+        <v>99326.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-4593.42</v>
+        <v>-220.0</v>
       </c>
       <c r="J233" s="1">
-        <v>-3.042</v>
+        <v>-0.22149286188913</v>
       </c>
       <c r="K233">
-        <v>0.28</v>
+        <v>0.34</v>
       </c>
       <c r="L233">
-        <v>426.8</v>
+        <v>337.67</v>
       </c>
       <c r="M233" s="1">
-        <v>146406.58</v>
+        <v>99106.0</v>
       </c>
       <c r="N233" s="1">
-        <v>146833.38</v>
+        <v>99443.67</v>
       </c>
       <c r="O233" s="1">
-        <v>0.25</v>
+        <v>0.16</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="B234" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="C234" s="1">
-        <v>200000.0</v>
+        <v>151000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>97.592</v>
+        <v>98.335</v>
       </c>
       <c r="E234" s="1">
-        <v>99.3</v>
+        <v>100.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>198600.0</v>
+        <v>151000.0</v>
       </c>
       <c r="I234" s="1">
-        <v>-3416.0</v>
+        <v>-2514.15</v>
       </c>
       <c r="J234" s="1">
-        <v>-1.7200402819738</v>
+        <v>-1.665</v>
       </c>
       <c r="K234">
-        <v>0.1</v>
+        <v>0.6</v>
       </c>
       <c r="L234">
-        <v>195.89</v>
+        <v>901.02</v>
       </c>
       <c r="M234" s="1">
-        <v>195184.0</v>
+        <v>148485.85</v>
       </c>
       <c r="N234" s="1">
-        <v>195379.89</v>
+        <v>149386.87</v>
       </c>
       <c r="O234" s="1">
-        <v>0.33</v>
+        <v>0.24</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="B235" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="C235" s="1">
         <v>100000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>98.341</v>
+        <v>99.659</v>
       </c>
       <c r="E235" s="1">
         <v>99.499</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
         <v>99499.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-1158.0</v>
+        <v>160.0</v>
       </c>
       <c r="J235" s="1">
-        <v>-1.1638307922693</v>
+        <v>0.16080563623755</v>
       </c>
       <c r="K235">
-        <v>0.69</v>
+        <v>1.0</v>
       </c>
       <c r="L235">
-        <v>688.36</v>
+        <v>996.58</v>
       </c>
       <c r="M235" s="1">
-        <v>98341.0</v>
+        <v>99659.0</v>
       </c>
       <c r="N235" s="1">
-        <v>99029.36</v>
+        <v>100655.58</v>
       </c>
       <c r="O235" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="B236" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="C236" s="1">
         <v>100000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>98.643</v>
+        <v>100.434</v>
       </c>
       <c r="E236" s="1">
-        <v>100.0</v>
+        <v>99.897</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>100000.0</v>
+        <v>99897.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-1357.0</v>
+        <v>537.0</v>
       </c>
       <c r="J236" s="1">
-        <v>-1.357</v>
+        <v>0.5375536802907</v>
       </c>
       <c r="K236">
-        <v>1.15</v>
-[...2 lines deleted...]
-        <v>585</v>
+        <v>0.02</v>
+      </c>
+      <c r="L236">
+        <v>21.23</v>
       </c>
       <c r="M236" s="1">
-        <v>98643.0</v>
+        <v>100434.0</v>
       </c>
       <c r="N236" s="1">
-        <v>99790.07</v>
+        <v>100455.23</v>
       </c>
       <c r="O236" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="B237" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="C237" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>98.085</v>
+        <v>99.487</v>
       </c>
       <c r="E237" s="1">
-        <v>99.871</v>
+        <v>100.0</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>199742.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-3572.0</v>
+        <v>-513.0</v>
       </c>
       <c r="J237" s="1">
-        <v>-1.7883069159215</v>
+        <v>-0.513</v>
       </c>
       <c r="K237">
-        <v>1.32</v>
+        <v>1.43</v>
       </c>
       <c r="L237" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="M237" s="1">
-        <v>196170.0</v>
+        <v>99487.0</v>
       </c>
       <c r="N237" s="1">
-        <v>198802.88</v>
+        <v>100920.84</v>
       </c>
       <c r="O237" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="B238" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
       <c r="C238" s="1">
-        <v>1565000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>64.619</v>
+        <v>99.147</v>
       </c>
       <c r="E238" s="1">
-        <v>76.31296613</v>
+        <v>99.871</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>1194297.92</v>
+        <v>199742.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-183010.57</v>
+        <v>-1448.0</v>
       </c>
       <c r="J238" s="1">
-        <v>-15.323694945395</v>
+        <v>-0.72493516636461</v>
       </c>
       <c r="K238">
-        <v>0.65</v>
+        <v>1.63</v>
       </c>
       <c r="L238" t="s">
-        <v>591</v>
+        <v>588</v>
       </c>
       <c r="M238" s="1">
-        <v>1011287.35</v>
+        <v>198294.0</v>
       </c>
       <c r="N238" s="1">
-        <v>1021449.13</v>
+        <v>201563.86</v>
       </c>
       <c r="O238" s="1">
-        <v>1.71</v>
+        <v>0.32</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>592</v>
+        <v>589</v>
       </c>
       <c r="B239" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="C239" s="1">
-        <v>202000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>99.562</v>
+        <v>100.604</v>
       </c>
       <c r="E239" s="1">
-        <v>99.646</v>
+        <v>100.0</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>201284.92</v>
+        <v>101000.0</v>
       </c>
       <c r="I239" s="1">
-        <v>-169.68</v>
+        <v>610.04</v>
       </c>
       <c r="J239" s="1">
-        <v>-0.084298416394035</v>
+        <v>0.604</v>
       </c>
       <c r="K239">
         <v>0.06</v>
       </c>
       <c r="L239">
-        <v>116.22</v>
+        <v>65.35</v>
       </c>
       <c r="M239" s="1">
-        <v>201115.24</v>
+        <v>101610.04</v>
       </c>
       <c r="N239" s="1">
-        <v>201231.46</v>
+        <v>101675.39</v>
       </c>
       <c r="O239" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="B240" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="C240" s="1">
-        <v>200000.0</v>
+        <v>1565000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>105.691</v>
+        <v>65.562</v>
       </c>
       <c r="E240" s="1">
-        <v>108.24</v>
+        <v>76.31296613</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>216480.0</v>
+        <v>1194297.92</v>
       </c>
       <c r="I240" s="1">
-        <v>-5098.0</v>
+        <v>-168252.62</v>
       </c>
       <c r="J240" s="1">
-        <v>-2.3549519586105</v>
+        <v>-14.08799405763</v>
       </c>
       <c r="K240">
-        <v>1.93</v>
+        <v>0.73</v>
       </c>
       <c r="L240" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="M240" s="1">
-        <v>211382.0</v>
+        <v>1026045.3</v>
       </c>
       <c r="N240" s="1">
-        <v>215245.01</v>
+        <v>1037493.38</v>
       </c>
       <c r="O240" s="1">
-        <v>0.36</v>
+        <v>1.66</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="B241" t="s">
-        <v>598</v>
+        <v>595</v>
       </c>
       <c r="C241" s="1">
-        <v>200000.0</v>
+        <v>202000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>97.436</v>
+        <v>100.061</v>
       </c>
       <c r="E241" s="1">
-        <v>100.507</v>
+        <v>99.646</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>201014.0</v>
+        <v>201284.92</v>
       </c>
       <c r="I241" s="1">
-        <v>-6142.0</v>
+        <v>838.3</v>
       </c>
       <c r="J241" s="1">
-        <v>-3.0555085715423</v>
+        <v>0.41647431908958</v>
       </c>
       <c r="K241">
-        <v>2.77</v>
-[...2 lines deleted...]
-        <v>599</v>
+        <v>0.35</v>
+      </c>
+      <c r="L241">
+        <v>697.32</v>
       </c>
       <c r="M241" s="1">
-        <v>194872.0</v>
+        <v>202123.22</v>
       </c>
       <c r="N241" s="1">
-        <v>200419.95</v>
+        <v>202820.54</v>
       </c>
       <c r="O241" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="B242" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="C242" s="1">
-        <v>200000.0</v>
+        <v>164000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>88.421</v>
+        <v>100.465</v>
       </c>
       <c r="E242" s="1">
-        <v>86.091845</v>
+        <v>100.0</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>172183.69</v>
+        <v>164000.0</v>
       </c>
       <c r="I242" s="1">
-        <v>4658.31</v>
+        <v>762.6</v>
       </c>
       <c r="J242" s="1">
-        <v>2.7054304620838</v>
+        <v>0.465</v>
       </c>
       <c r="K242">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L242">
-        <v>4.11</v>
+        <v>19.77</v>
       </c>
       <c r="M242" s="1">
-        <v>176842.0</v>
+        <v>164762.6</v>
       </c>
       <c r="N242" s="1">
-        <v>176846.11</v>
+        <v>164782.37</v>
       </c>
       <c r="O242" s="1">
-        <v>0.3</v>
+        <v>0.26</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="B243" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="C243" s="1">
-        <v>118000.0</v>
+        <v>152000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>100.869</v>
+        <v>100.368</v>
       </c>
       <c r="E243" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>117739.22</v>
+        <v>152000.0</v>
       </c>
       <c r="I243" s="1">
-        <v>1286.2</v>
+        <v>559.36</v>
       </c>
       <c r="J243" s="1">
-        <v>1.0924142354604</v>
+        <v>0.368</v>
       </c>
       <c r="K243">
-        <v>1.25</v>
-[...2 lines deleted...]
-        <v>604</v>
+        <v>0.0</v>
+      </c>
+      <c r="L243">
+        <v>0.0</v>
       </c>
       <c r="M243" s="1">
-        <v>119025.42</v>
+        <v>152559.36</v>
       </c>
       <c r="N243" s="1">
-        <v>120504.46</v>
+        <v>152559.36</v>
       </c>
       <c r="O243" s="1">
-        <v>0.2</v>
+        <v>0.24</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>605</v>
+        <v>600</v>
       </c>
       <c r="B244" t="s">
-        <v>606</v>
+        <v>601</v>
       </c>
       <c r="C244" s="1">
         <v>200000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>100.425</v>
+        <v>88.797</v>
       </c>
       <c r="E244" s="1">
-        <v>102.939</v>
+        <v>86.091845</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>205878.0</v>
+        <v>172183.69</v>
       </c>
       <c r="I244" s="1">
-        <v>-5028.0</v>
+        <v>5410.31</v>
       </c>
       <c r="J244" s="1">
-        <v>-2.4422230641448</v>
+        <v>3.1421733382529</v>
       </c>
       <c r="K244">
-        <v>0.3</v>
+        <v>0.06</v>
       </c>
       <c r="L244">
-        <v>595.89</v>
+        <v>127.4</v>
       </c>
       <c r="M244" s="1">
-        <v>200850.0</v>
+        <v>177594.0</v>
       </c>
       <c r="N244" s="1">
-        <v>201445.89</v>
+        <v>177721.4</v>
       </c>
       <c r="O244" s="1">
-        <v>0.34</v>
+        <v>0.28</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>607</v>
+        <v>602</v>
       </c>
       <c r="B245" t="s">
-        <v>608</v>
+        <v>603</v>
       </c>
       <c r="C245" s="1">
-        <v>300000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>96.733</v>
+        <v>101.512</v>
       </c>
       <c r="E245" s="1">
-        <v>100.761</v>
+        <v>99.779</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>302283.0</v>
+        <v>117739.22</v>
       </c>
       <c r="I245" s="1">
-        <v>-12084.0</v>
+        <v>2044.94</v>
       </c>
       <c r="J245" s="1">
-        <v>-3.9975784281617</v>
+        <v>1.7368384128925</v>
       </c>
       <c r="K245">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>610.27</v>
+        <v>1.56</v>
+      </c>
+      <c r="L245" t="s">
+        <v>604</v>
       </c>
       <c r="M245" s="1">
-        <v>290199.0</v>
+        <v>119784.16</v>
       </c>
       <c r="N245" s="1">
-        <v>290809.27</v>
+        <v>121626.9</v>
       </c>
       <c r="O245" s="1">
-        <v>0.49</v>
+        <v>0.19</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="B246" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="C246" s="1">
-        <v>89000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>101.379</v>
+        <v>100.873</v>
       </c>
       <c r="E246" s="1">
-        <v>99.871</v>
+        <v>102.939</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>88885.19</v>
+        <v>205878.0</v>
       </c>
       <c r="I246" s="1">
-        <v>1342.12</v>
+        <v>-4132.0</v>
       </c>
       <c r="J246" s="1">
-        <v>1.5099478327042</v>
+        <v>-2.0070138625788</v>
       </c>
       <c r="K246">
-        <v>3.33</v>
+        <v>0.6</v>
       </c>
       <c r="L246" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
       <c r="M246" s="1">
-        <v>90227.31</v>
+        <v>201746.0</v>
       </c>
       <c r="N246" s="1">
-        <v>93189.91</v>
+        <v>202937.78</v>
       </c>
       <c r="O246" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="B247" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="C247" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>104.254</v>
+        <v>97.669</v>
       </c>
       <c r="E247" s="1">
-        <v>106.89563</v>
+        <v>100.761</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>106895.63</v>
+        <v>302283.0</v>
       </c>
       <c r="I247" s="1">
-        <v>-2641.63</v>
+        <v>-9276.0</v>
       </c>
       <c r="J247" s="1">
-        <v>-2.471223566389</v>
+        <v>-3.0686475918262</v>
       </c>
       <c r="K247">
-        <v>3.84</v>
+        <v>0.48</v>
       </c>
       <c r="L247" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
       <c r="M247" s="1">
-        <v>104254.0</v>
+        <v>293007.0</v>
       </c>
       <c r="N247" s="1">
-        <v>108096.47</v>
+        <v>294449.47</v>
       </c>
       <c r="O247" s="1">
-        <v>0.18</v>
+        <v>0.47</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="B248" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="C248" s="1">
-        <v>200000.0</v>
+        <v>89000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>97.462</v>
+        <v>102.099</v>
       </c>
       <c r="E248" s="1">
-        <v>99.589</v>
+        <v>99.871</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>199178.0</v>
+        <v>88885.19</v>
       </c>
       <c r="I248" s="1">
-        <v>-4254.0</v>
+        <v>1982.92</v>
       </c>
       <c r="J248" s="1">
-        <v>-2.1357780477764</v>
+        <v>2.2308778324038</v>
       </c>
       <c r="K248">
-        <v>2.01</v>
+        <v>3.64</v>
       </c>
       <c r="L248" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
       <c r="M248" s="1">
-        <v>194924.0</v>
+        <v>90868.11</v>
       </c>
       <c r="N248" s="1">
-        <v>198951.4</v>
+        <v>94105.03</v>
       </c>
       <c r="O248" s="1">
-        <v>0.33</v>
+        <v>0.15</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="B249" t="s">
-        <v>619</v>
+        <v>615</v>
       </c>
       <c r="C249" s="1">
         <v>100000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>97.248</v>
+        <v>105.017</v>
       </c>
       <c r="E249" s="1">
-        <v>99.908</v>
+        <v>106.89563</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>99908.0</v>
+        <v>106895.63</v>
       </c>
       <c r="I249" s="1">
-        <v>-2660.0</v>
+        <v>-1878.63</v>
       </c>
       <c r="J249" s="1">
-        <v>-2.6624494534972</v>
+        <v>-1.757443218212</v>
       </c>
       <c r="K249">
-        <v>0.56</v>
-[...2 lines deleted...]
-        <v>559.72</v>
+        <v>4.19</v>
+      </c>
+      <c r="L249" t="s">
+        <v>616</v>
       </c>
       <c r="M249" s="1">
-        <v>97248.0</v>
+        <v>105017.0</v>
       </c>
       <c r="N249" s="1">
-        <v>97807.72</v>
+        <v>109208.78</v>
       </c>
       <c r="O249" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="B250" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="C250" s="1">
         <v>200000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>101.648</v>
+        <v>98.346</v>
       </c>
       <c r="E250" s="1">
-        <v>104.481</v>
+        <v>99.589</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>208962.0</v>
+        <v>199178.0</v>
       </c>
       <c r="I250" s="1">
-        <v>-5666.0</v>
+        <v>-2486.0</v>
       </c>
       <c r="J250" s="1">
-        <v>-2.7114977842861</v>
+        <v>-1.2481298135336</v>
       </c>
       <c r="K250">
-        <v>4.52</v>
+        <v>2.26</v>
       </c>
       <c r="L250" t="s">
-        <v>621</v>
+        <v>619</v>
       </c>
       <c r="M250" s="1">
-        <v>203296.0</v>
+        <v>196692.0</v>
       </c>
       <c r="N250" s="1">
-        <v>212327.51</v>
+        <v>201212.55</v>
       </c>
       <c r="O250" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
       <c r="B251" t="s">
-        <v>623</v>
+        <v>621</v>
       </c>
       <c r="C251" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>103.455</v>
+        <v>97.594</v>
       </c>
       <c r="E251" s="1">
-        <v>106.6</v>
+        <v>99.908</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>213200.0</v>
+        <v>99908.0</v>
       </c>
       <c r="I251" s="1">
-        <v>-6290.0</v>
+        <v>-2314.0</v>
       </c>
       <c r="J251" s="1">
-        <v>-2.9502814258912</v>
+        <v>-2.3161308403731</v>
       </c>
       <c r="K251">
-        <v>1.83</v>
-[...2 lines deleted...]
-        <v>624</v>
+        <v>0.87</v>
+      </c>
+      <c r="L251">
+        <v>871.88</v>
       </c>
       <c r="M251" s="1">
-        <v>206910.0</v>
+        <v>97594.0</v>
       </c>
       <c r="N251" s="1">
-        <v>210566.16</v>
+        <v>98465.88</v>
       </c>
       <c r="O251" s="1">
-        <v>0.35</v>
+        <v>0.16</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="B252" t="s">
-        <v>626</v>
+        <v>621</v>
       </c>
       <c r="C252" s="1">
-        <v>285000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>97.253</v>
+        <v>102.473</v>
       </c>
       <c r="E252" s="1">
-        <v>99.902</v>
+        <v>104.481</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>284720.7</v>
+        <v>208962.0</v>
       </c>
       <c r="I252" s="1">
-        <v>-7549.65</v>
+        <v>-4016.0</v>
       </c>
       <c r="J252" s="1">
-        <v>-2.6515985665953</v>
+        <v>-1.9218805333027</v>
       </c>
       <c r="K252">
+        <v>0.16</v>
+      </c>
+      <c r="L252">
+        <v>312.33</v>
+      </c>
+      <c r="M252" s="1">
+        <v>204946.0</v>
+      </c>
+      <c r="N252" s="1">
+        <v>205258.33</v>
+      </c>
+      <c r="O252" s="1">
         <v>0.33</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.46</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>627</v>
+        <v>623</v>
       </c>
       <c r="B253" t="s">
-        <v>628</v>
+        <v>624</v>
       </c>
       <c r="C253" s="1">
-        <v>168000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>99.08</v>
+        <v>104.284</v>
       </c>
       <c r="E253" s="1">
-        <v>100.0</v>
+        <v>106.6</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>168000.0</v>
+        <v>213200.0</v>
       </c>
       <c r="I253" s="1">
-        <v>-1545.6</v>
+        <v>-4632.0</v>
       </c>
       <c r="J253" s="1">
-        <v>-0.92</v>
+        <v>-2.172607879925</v>
       </c>
       <c r="K253">
-        <v>0.66</v>
+        <v>2.18</v>
       </c>
       <c r="L253" t="s">
-        <v>629</v>
+        <v>625</v>
       </c>
       <c r="M253" s="1">
-        <v>166454.4</v>
+        <v>208568.0</v>
       </c>
       <c r="N253" s="1">
-        <v>167567.34</v>
+        <v>212922.79</v>
       </c>
       <c r="O253" s="1">
-        <v>0.28</v>
+        <v>0.34</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="B254" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="C254" s="1">
-        <v>190000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>94.336</v>
+        <v>98.294</v>
       </c>
       <c r="E254" s="1">
-        <v>106.52323684</v>
+        <v>99.902</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>202394.15</v>
+        <v>284720.7</v>
       </c>
       <c r="I254" s="1">
-        <v>-23155.75</v>
+        <v>-4582.8</v>
       </c>
       <c r="J254" s="1">
-        <v>-11.440918623389</v>
+        <v>-1.6095773858381</v>
       </c>
       <c r="K254">
-        <v>1.25</v>
+        <v>0.63</v>
       </c>
       <c r="L254" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
       <c r="M254" s="1">
-        <v>179238.4</v>
+        <v>280137.9</v>
       </c>
       <c r="N254" s="1">
-        <v>181608.45</v>
+        <v>281921.1</v>
       </c>
       <c r="O254" s="1">
-        <v>0.3</v>
+        <v>0.45</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="B255" t="s">
-        <v>634</v>
+        <v>630</v>
       </c>
       <c r="C255" s="1">
-        <v>100000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>100.55</v>
+        <v>100.367</v>
       </c>
       <c r="E255" s="1">
         <v>100.0</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>100000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="I255" s="1">
-        <v>550.0</v>
+        <v>616.56</v>
       </c>
       <c r="J255" s="1">
-        <v>0.55</v>
+        <v>0.367</v>
       </c>
       <c r="K255">
-        <v>3.87</v>
+        <v>0.99</v>
       </c>
       <c r="L255" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="M255" s="1">
-        <v>100550.0</v>
+        <v>168616.56</v>
       </c>
       <c r="N255" s="1">
-        <v>104420.58</v>
+        <v>170285.97</v>
       </c>
       <c r="O255" s="1">
-        <v>0.17</v>
+        <v>0.27</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="B256" t="s">
-        <v>637</v>
+        <v>633</v>
       </c>
       <c r="C256" s="1">
-        <v>200000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>97.944</v>
+        <v>95.08</v>
       </c>
       <c r="E256" s="1">
-        <v>100.0</v>
+        <v>106.52323684</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>200000.0</v>
+        <v>202394.15</v>
       </c>
       <c r="I256" s="1">
-        <v>-4112.0</v>
+        <v>-21742.15</v>
       </c>
       <c r="J256" s="1">
-        <v>-2.056</v>
+        <v>-10.742479463957</v>
       </c>
       <c r="K256">
-        <v>1.95</v>
+        <v>1.37</v>
       </c>
       <c r="L256" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="M256" s="1">
-        <v>195888.0</v>
+        <v>180652.0</v>
       </c>
       <c r="N256" s="1">
-        <v>199786.36</v>
+        <v>183263.59</v>
       </c>
       <c r="O256" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="B257" t="s">
-        <v>640</v>
+        <v>636</v>
       </c>
       <c r="C257" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>101.899</v>
+        <v>101.546</v>
       </c>
       <c r="E257" s="1">
-        <v>103.4955</v>
+        <v>100.0</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>206991.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I257" s="1">
-        <v>-3193.0</v>
+        <v>1546.0</v>
       </c>
       <c r="J257" s="1">
-        <v>-1.5425791459532</v>
+        <v>1.546</v>
       </c>
       <c r="K257">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="L257">
-        <v>93.15</v>
+        <v>68.1</v>
       </c>
       <c r="M257" s="1">
-        <v>203798.0</v>
+        <v>101546.0</v>
       </c>
       <c r="N257" s="1">
-        <v>203891.15</v>
+        <v>101614.1</v>
       </c>
       <c r="O257" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>641</v>
+        <v>637</v>
       </c>
       <c r="B258" t="s">
-        <v>642</v>
+        <v>638</v>
       </c>
       <c r="C258" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>103.952</v>
+        <v>102.113</v>
       </c>
       <c r="E258" s="1">
-        <v>105.92</v>
+        <v>103.4955</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>105920.0</v>
+        <v>206991.0</v>
       </c>
       <c r="I258" s="1">
-        <v>-1968.0</v>
+        <v>-2765.0</v>
       </c>
       <c r="J258" s="1">
-        <v>-1.8580060422961</v>
+        <v>-1.3358068708301</v>
       </c>
       <c r="K258">
-        <v>4.14</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>0.4</v>
+      </c>
+      <c r="L258">
+        <v>791.78</v>
       </c>
       <c r="M258" s="1">
-        <v>103952.0</v>
+        <v>204226.0</v>
       </c>
       <c r="N258" s="1">
-        <v>108095.84</v>
+        <v>205017.78</v>
       </c>
       <c r="O258" s="1">
-        <v>0.18</v>
+        <v>0.33</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>644</v>
+        <v>639</v>
       </c>
       <c r="B259" t="s">
-        <v>645</v>
+        <v>640</v>
       </c>
       <c r="C259" s="1">
-        <v>200000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>94.769</v>
+        <v>100.498</v>
       </c>
       <c r="E259" s="1">
-        <v>97.25</v>
+        <v>100.0</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>194500.0</v>
+        <v>160000.0</v>
       </c>
       <c r="I259" s="1">
-        <v>-4962.0</v>
+        <v>796.8</v>
       </c>
       <c r="J259" s="1">
-        <v>-2.5511568123393</v>
+        <v>0.498</v>
       </c>
       <c r="K259">
-        <v>2.32</v>
-[...2 lines deleted...]
-        <v>646</v>
+        <v>0.07</v>
+      </c>
+      <c r="L259">
+        <v>115.87</v>
       </c>
       <c r="M259" s="1">
-        <v>189538.0</v>
+        <v>160796.8</v>
       </c>
       <c r="N259" s="1">
-        <v>194168.14</v>
+        <v>160912.67</v>
       </c>
       <c r="O259" s="1">
-        <v>0.32</v>
+        <v>0.26</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="B260" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
       <c r="C260" s="1">
-        <v>106000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>98.808</v>
+        <v>100.895</v>
       </c>
       <c r="E260" s="1">
-        <v>99.695</v>
+        <v>100.0</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>105676.7</v>
+        <v>100000.0</v>
       </c>
       <c r="I260" s="1">
-        <v>-940.22</v>
+        <v>895.0</v>
       </c>
       <c r="J260" s="1">
-        <v>-0.88971362656101</v>
+        <v>0.895</v>
       </c>
       <c r="K260">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
       <c r="L260">
-        <v>65.34</v>
+        <v>131.42</v>
       </c>
       <c r="M260" s="1">
-        <v>104736.48</v>
+        <v>100895.0</v>
       </c>
       <c r="N260" s="1">
-        <v>104801.82</v>
+        <v>101026.42</v>
       </c>
       <c r="O260" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="B261" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="C261" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>81.929</v>
+        <v>96.11</v>
       </c>
       <c r="E261" s="1">
-        <v>92.28804</v>
+        <v>97.25</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>276864.12</v>
+        <v>194500.0</v>
       </c>
       <c r="I261" s="1">
-        <v>-31077.12</v>
+        <v>-2280.0</v>
       </c>
       <c r="J261" s="1">
-        <v>-11.224683068359</v>
+        <v>-1.172236503856</v>
       </c>
       <c r="K261">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>651</v>
+        <v>0.02</v>
+      </c>
+      <c r="L261">
+        <v>41.1</v>
       </c>
       <c r="M261" s="1">
-        <v>245787.0</v>
+        <v>192220.0</v>
       </c>
       <c r="N261" s="1">
-        <v>247044.53</v>
+        <v>192261.1</v>
       </c>
       <c r="O261" s="1">
-        <v>0.41</v>
+        <v>0.31</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>652</v>
+        <v>645</v>
       </c>
       <c r="B262" t="s">
-        <v>653</v>
+        <v>646</v>
       </c>
       <c r="C262" s="1">
-        <v>216000.0</v>
+        <v>106000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>88.956</v>
+        <v>99.892</v>
       </c>
       <c r="E262" s="1">
-        <v>102.24988426</v>
+        <v>99.695</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>220859.75</v>
+        <v>105676.7</v>
       </c>
       <c r="I262" s="1">
-        <v>-28714.79</v>
+        <v>208.82</v>
       </c>
       <c r="J262" s="1">
-        <v>-13.00136851554</v>
+        <v>0.19760268819901</v>
       </c>
       <c r="K262">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>654</v>
+        <v>0.37</v>
+      </c>
+      <c r="L262">
+        <v>392.05</v>
       </c>
       <c r="M262" s="1">
-        <v>192144.96</v>
+        <v>105885.52</v>
       </c>
       <c r="N262" s="1">
-        <v>193316.69</v>
+        <v>106277.57</v>
       </c>
       <c r="O262" s="1">
-        <v>0.32</v>
+        <v>0.17</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>655</v>
+        <v>647</v>
       </c>
       <c r="B263" t="s">
-        <v>656</v>
+        <v>648</v>
       </c>
       <c r="C263" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>100.113</v>
+        <v>83.137</v>
       </c>
       <c r="E263" s="1">
-        <v>99.417</v>
+        <v>92.28804</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>99417.0</v>
+        <v>276864.12</v>
       </c>
       <c r="I263" s="1">
-        <v>696.0</v>
+        <v>-27453.12</v>
       </c>
       <c r="J263" s="1">
-        <v>0.70008147499925</v>
+        <v>-9.9157377272288</v>
       </c>
       <c r="K263">
-        <v>3.65</v>
+        <v>0.48</v>
       </c>
       <c r="L263" t="s">
-        <v>657</v>
+        <v>610</v>
       </c>
       <c r="M263" s="1">
-        <v>100113.0</v>
+        <v>249411.0</v>
       </c>
       <c r="N263" s="1">
-        <v>103760.26</v>
+        <v>250853.47</v>
       </c>
       <c r="O263" s="1">
-        <v>0.17</v>
+        <v>0.4</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>658</v>
+        <v>649</v>
       </c>
       <c r="B264" t="s">
-        <v>659</v>
+        <v>650</v>
       </c>
       <c r="C264" s="1">
-        <v>200000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>97.757</v>
+        <v>89.945</v>
       </c>
       <c r="E264" s="1">
-        <v>100.0</v>
+        <v>102.24988426</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>200000.0</v>
+        <v>220859.75</v>
       </c>
       <c r="I264" s="1">
-        <v>-4486.0</v>
+        <v>-26578.55</v>
       </c>
       <c r="J264" s="1">
-        <v>-2.243</v>
+        <v>-12.034130256871</v>
       </c>
       <c r="K264">
-        <v>1.68</v>
+        <v>0.6</v>
       </c>
       <c r="L264" t="s">
-        <v>660</v>
+        <v>651</v>
       </c>
       <c r="M264" s="1">
-        <v>195514.0</v>
+        <v>194281.2</v>
       </c>
       <c r="N264" s="1">
-        <v>198865.68</v>
+        <v>195586.08</v>
       </c>
       <c r="O264" s="1">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>661</v>
+        <v>652</v>
       </c>
       <c r="B265" t="s">
-        <v>662</v>
+        <v>653</v>
       </c>
       <c r="C265" s="1">
-        <v>195.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>0.12</v>
+        <v>101.254</v>
       </c>
       <c r="E265" s="1">
-        <v>0.1072948718</v>
+        <v>99.417</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>0.0</v>
+        <v>99417.0</v>
       </c>
       <c r="I265" s="1">
-        <v>6193.75</v>
+        <v>1837.0</v>
       </c>
       <c r="J265" s="1">
-        <v>0</v>
+        <v>1.8477725137552</v>
       </c>
       <c r="K265">
-        <v>0.0</v>
+        <v>0.21</v>
       </c>
       <c r="L265">
-        <v>0.0</v>
+        <v>205.48</v>
       </c>
       <c r="M265" s="1">
-        <v>6193.75</v>
+        <v>101254.0</v>
       </c>
       <c r="N265" s="1">
-        <v>6193.75</v>
+        <v>101459.48</v>
       </c>
       <c r="O265" s="1">
-        <v>0.01</v>
+        <v>0.16</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>663</v>
+        <v>654</v>
       </c>
       <c r="B266" t="s">
-        <v>664</v>
+        <v>655</v>
       </c>
       <c r="C266" s="1">
-        <v>57.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>37.4</v>
+        <v>98.929</v>
       </c>
       <c r="E266" s="1">
-        <v>53.2</v>
+        <v>100.0</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>30324.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I266" s="1">
-        <v>-9006.0</v>
+        <v>-2142.0</v>
       </c>
       <c r="J266" s="1">
-        <v>-29.699248120301</v>
+        <v>-1.071</v>
       </c>
       <c r="K266">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.93</v>
+      </c>
+      <c r="L266" t="s">
+        <v>656</v>
       </c>
       <c r="M266" s="1">
-        <v>21318.0</v>
+        <v>197858.0</v>
       </c>
       <c r="N266" s="1">
-        <v>21318.0</v>
+        <v>201727.98</v>
       </c>
       <c r="O266" s="1">
-        <v>0.04</v>
+        <v>0.32</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>665</v>
+        <v>657</v>
       </c>
       <c r="B267" t="s">
-        <v>666</v>
+        <v>658</v>
       </c>
       <c r="C267" s="1">
-        <v>80.0</v>
+        <v>322.0</v>
       </c>
       <c r="D267" s="1">
-        <v>36.5</v>
+        <v>0.0775</v>
       </c>
       <c r="E267" s="1">
-        <v>75.3</v>
+        <v>0.1083618012</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>60240.0</v>
+        <v>0.0</v>
       </c>
       <c r="I267" s="1">
-        <v>-31040.0</v>
+        <v>-24843.75</v>
       </c>
       <c r="J267" s="1">
-        <v>-51.527224435591</v>
+        <v>0</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267">
         <v>0.0</v>
       </c>
       <c r="M267" s="1">
-        <v>29200.0</v>
+        <v>-24843.75</v>
       </c>
       <c r="N267" s="1">
-        <v>29200.0</v>
+        <v>-24843.75</v>
       </c>
       <c r="O267" s="1">
-        <v>0.05</v>
+        <v>-0.04</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>667</v>
+        <v>659</v>
       </c>
       <c r="B268" t="s">
-        <v>668</v>
+        <v>660</v>
       </c>
       <c r="C268" s="1">
-        <v>-195.0</v>
+        <v>57.0</v>
       </c>
       <c r="D268" s="1">
-        <v>0.09</v>
+        <v>84.8</v>
       </c>
       <c r="E268" s="1">
-        <v>0.0698205128</v>
+        <v>53.2</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>0.0</v>
+        <v>30324.0</v>
       </c>
       <c r="I268" s="1">
-        <v>-9837.5</v>
+        <v>18012.0</v>
       </c>
       <c r="J268" s="1">
+        <v>59.398496240602</v>
+      </c>
+      <c r="K268">
+        <v>0.0</v>
+      </c>
+      <c r="L268">
+        <v>0.0</v>
+      </c>
+      <c r="M268" s="1">
+        <v>48336.0</v>
+      </c>
+      <c r="N268" s="1">
+        <v>48336.0</v>
+      </c>
+      <c r="O268" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P268">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="269" spans="1:16">
+      <c r="A269" t="s">
+        <v>661</v>
+      </c>
+      <c r="B269" t="s">
+        <v>662</v>
+      </c>
+      <c r="C269" s="1">
+        <v>80.0</v>
+      </c>
+      <c r="D269" s="1">
+        <v>90.7</v>
+      </c>
+      <c r="E269" s="1">
+        <v>75.3</v>
+      </c>
+      <c r="F269" t="s">
+        <v>8</v>
+      </c>
+      <c r="G269">
+        <v>1.0</v>
+      </c>
+      <c r="H269" s="1">
+        <v>60240.0</v>
+      </c>
+      <c r="I269" s="1">
+        <v>12320.0</v>
+      </c>
+      <c r="J269" s="1">
+        <v>20.451527224436</v>
+      </c>
+      <c r="K269">
+        <v>0.0</v>
+      </c>
+      <c r="L269">
+        <v>0.0</v>
+      </c>
+      <c r="M269" s="1">
+        <v>72560.0</v>
+      </c>
+      <c r="N269" s="1">
+        <v>72560.0</v>
+      </c>
+      <c r="O269" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P269">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="270" spans="1:16">
+      <c r="A270" t="s">
+        <v>663</v>
+      </c>
+      <c r="B270" t="s">
+        <v>664</v>
+      </c>
+      <c r="C270" s="1">
+        <v>-322.0</v>
+      </c>
+      <c r="D270" s="1">
+        <v>0.0525</v>
+      </c>
+      <c r="E270" s="1">
+        <v>0.0738354037</v>
+      </c>
+      <c r="F270" t="s">
+        <v>8</v>
+      </c>
+      <c r="G270">
+        <v>1.0</v>
+      </c>
+      <c r="H270" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I270" s="1">
+        <v>17175.0</v>
+      </c>
+      <c r="J270" s="1">
         <v>0</v>
       </c>
-      <c r="K268">
-[...14 lines deleted...]
-      <c r="P268">
+      <c r="K270">
+        <v>0.0</v>
+      </c>
+      <c r="L270">
+        <v>0.0</v>
+      </c>
+      <c r="M270" s="1">
+        <v>17175.0</v>
+      </c>
+      <c r="N270" s="1">
+        <v>17175.0</v>
+      </c>
+      <c r="O270" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="P270">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>