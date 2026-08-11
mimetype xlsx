--- v3 (2026-07-21)
+++ v4 (2026-08-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="679">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0010746776</t>
   </si>
   <si>
@@ -139,56 +139,50 @@
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>CH0432492467</t>
   </si>
   <si>
     <t>ALCON AG</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
-    <t>ES0109067019</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM SA</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>SE0017486889</t>
@@ -277,92 +271,92 @@
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>CH0210483332</t>
   </si>
   <si>
     <t>COMPAGNIE FINANCIERE RICHEMONT SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
-    <t>DE0005140008</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
     <t>PTEDP0AM0009</t>
   </si>
   <si>
     <t>EDP ENERGIAS DE PORTUGAL SA</t>
   </si>
   <si>
     <t>BE0003822393</t>
   </si>
   <si>
     <t>ELIA GROUP SA</t>
   </si>
   <si>
+    <t>ES0130670112</t>
+  </si>
+  <si>
+    <t>ENDESA SA</t>
+  </si>
+  <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>IT0000062072</t>
@@ -493,92 +487,107 @@
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
+    <t>NL0009805522</t>
+  </si>
+  <si>
+    <t>NEBIUS NV CLASS A</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
     <t>DK0060094928</t>
   </si>
   <si>
     <t>OERSTED</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
     <t>Ofi Invest Euro High Yield PART IC</t>
   </si>
   <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ORANGE SA</t>
+  </si>
+  <si>
     <t>FR0000120693</t>
   </si>
   <si>
     <t>PERNOD RICARD SA</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000131906</t>
@@ -607,1440 +616,1473 @@
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
+    <t>NL0000360618</t>
+  </si>
+  <si>
+    <t>SBM OFFSHORE NV</t>
+  </si>
+  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>CH1256740924</t>
   </si>
   <si>
     <t>SGS SA</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHINEERS AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
+    <t>CH0418792922</t>
+  </si>
+  <si>
+    <t>SIKA AG</t>
+  </si>
+  <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>LU1778762911</t>
   </si>
   <si>
     <t>SPOTIFY TECHNOLOGY SA</t>
   </si>
   <si>
-    <t>USD</t>
-[...1 lines deleted...]
-  <si>
     <t>SE0000120669</t>
   </si>
   <si>
     <t>SSAB CLASS B</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
+    <t>BE0974320526</t>
+  </si>
+  <si>
+    <t>UMICORE SA</t>
+  </si>
+  <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>FR0000124141</t>
   </si>
   <si>
     <t>VEOLIA ENVIRON. SA</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
-    <t>FR0000125486</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>CH0011075394</t>
   </si>
   <si>
     <t>ZURICH INSURANCE GROUP AG</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>IK1100626</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) JUN 26</t>
+  </si>
+  <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>9 021.92</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>2 698.97</t>
+    <t>3 079.11</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>2 778.08</t>
+    <t>XS2251233651</t>
+  </si>
+  <si>
+    <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 06/05/2032</t>
+  </si>
+  <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>4 739.73</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
     <t>XS2116503546</t>
   </si>
   <si>
     <t>AMPLIFON SPA 1.125 13/02/2027</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>3 854.11</t>
+    <t>4 086.99</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>9 924.66</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>3 492.55</t>
+    <t>3 760.18</t>
   </si>
   <si>
     <t>AT0000A2Y8G4</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 1.85 23/05/2049</t>
   </si>
   <si>
-    <t>5 093.84</t>
+    <t>5 397.95</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>2 948.63</t>
+    <t>3 154.11</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>3 010.96</t>
+    <t>3 202.74</t>
   </si>
   <si>
     <t>XS2553801502</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 10/11/2028</t>
   </si>
   <si>
-    <t>2 302.74</t>
+    <t>2 583.56</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>2 438.20</t>
+    <t>3 224.72</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>2 231.73</t>
+    <t>2 660.90</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>1 764.38</t>
-[...8 lines deleted...]
-    <t>2 154.45</t>
+    <t>2 147.95</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>1 146.58</t>
+    <t>1 516.44</t>
   </si>
   <si>
     <t>BE0000346552</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 1.25 22/04/2033</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>2 447.90</t>
+    <t>2 746.42</t>
   </si>
   <si>
     <t>XS2430965538</t>
   </si>
   <si>
     <t>BNG BANK NV 0.25 12/01/2032</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>5 389.42</t>
+    <t>6 199.86</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>2 235.62</t>
+    <t>2 468.49</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>4 076.71</t>
+    <t>4 953.42</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>2 482.43</t>
+    <t>2 798.66</t>
   </si>
   <si>
     <t>DE0001030708</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2030</t>
   </si>
   <si>
     <t>DE0001030724</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2050</t>
   </si>
   <si>
     <t>IT0005438004</t>
   </si>
   <si>
     <t>BUONI POLIENNALI DEL TES 1.5 30/04/2045</t>
   </si>
   <si>
-    <t>6 072.12</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>3 772.60</t>
+    <t>4 142.47</t>
   </si>
   <si>
     <t>FR0014001S17</t>
   </si>
   <si>
     <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2031</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>1 698.63</t>
+    <t>1 910.96</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>4 027.40</t>
+    <t>4 410.96</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>1 045.21</t>
+    <t>1 141.10</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>7 506.16</t>
+    <t>8 040.41</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>2 623.95</t>
-[...8 lines deleted...]
-    <t>2 845.84</t>
+    <t>2 875.05</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>3 079.45</t>
-[...5 lines deleted...]
-    <t>COVIVIO 2.375 20/02/2028</t>
+    <t>3 298.63</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>11 357.88</t>
+    <t>8 023.97</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>8 160.27</t>
+    <t>8 667.12</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
-    <t>1 221.47</t>
+    <t>2 009.51</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>2 589.04</t>
+    <t>3 164.38</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
     <t>XS2050406094</t>
   </si>
   <si>
     <t>DH EUROPE FINANCE SA 0.75 18/09/2031</t>
   </si>
   <si>
-    <t>1 868.28</t>
+    <t>2 040.47</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
+    <t>1 034.25</t>
+  </si>
+  <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>2 893.84</t>
+    <t>3 065.07</t>
   </si>
   <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>1 929.15</t>
+    <t>2 132.22</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>3 116.80</t>
+    <t>3 779.95</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>5 138.97</t>
+    <t>5 580.08</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>6 932.19</t>
-[...1 lines deleted...]
-  <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>1 246.58</t>
-[...8 lines deleted...]
-    <t>6 709.59</t>
+    <t>1 726.03</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
   </si>
   <si>
     <t>FR0014016ZV3</t>
   </si>
   <si>
     <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
+    <t>1 082.88</t>
+  </si>
+  <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>7 830.71</t>
+    <t>8 285.99</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
+    <t>3 032.88</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>FR0013463676</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 0.75 27/11/2031</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
+  </si>
+  <si>
+    <t>1 134.25</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>5 923.73</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>2 864.38</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>1 862.70</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>1 731.73</t>
+  </si>
+  <si>
+    <t>FR001400AQH0</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0.1 25/07/2038</t>
+  </si>
+  <si>
+    <t>FR0014002JM6</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0.5 25/06/2044</t>
+  </si>
+  <si>
+    <t>2 768.99</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
+  </si>
+  <si>
+    <t>1 150.68</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>7 261.64</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>5 825.34</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>8 534.25</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>2 951.89</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>1 895.89</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>1 816.44</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>11 295.89</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>IE000GVLBXU6</t>
+  </si>
+  <si>
+    <t>IRELAND (GOVERNMENT) 3 18/10/2043</t>
+  </si>
+  <si>
+    <t>4 627.73</t>
+  </si>
+  <si>
+    <t>IE00BFZRQ242</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
+  </si>
+  <si>
+    <t>IT0005508590</t>
+  </si>
+  <si>
+    <t>ITALY BUONI POLIENNALI DEL TESORO 4 30/04/2035</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>1 580.54</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>BE0390152180</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
+  </si>
+  <si>
+    <t>1 952.05</t>
+  </si>
+  <si>
+    <t>XS2331327564</t>
+  </si>
+  <si>
+    <t>KFW 0 15/06/2029</t>
+  </si>
+  <si>
+    <t>XS2388457264</t>
+  </si>
+  <si>
+    <t>KFW 0 15/09/2031</t>
+  </si>
+  <si>
+    <t>XS2475954900</t>
+  </si>
+  <si>
+    <t>KFW 1.375 07/06/2032</t>
+  </si>
+  <si>
+    <t>3 330.14</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>2 463.01</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>XS2227906034</t>
+  </si>
+  <si>
+    <t>KUNTARAHOITUS OYJ 0.05 10/09/2035</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>2 202.74</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>2 520.00</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>1 057.00</t>
+  </si>
+  <si>
+    <t>XS2023644540</t>
+  </si>
+  <si>
+    <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
+  </si>
+  <si>
+    <t>1 495.89</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>4 006.85</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
+  </si>
+  <si>
+    <t>2 268.99</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>1 148.58</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>1 282.19</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>6 290.41</t>
+  </si>
+  <si>
+    <t>XS2291793813</t>
+  </si>
+  <si>
+    <t>NEDERLANDSE WATERSCHAPSBANK NV 0 16/02/2037</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>3 488.05</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>1 378.63</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>1 815.90</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
+  </si>
+  <si>
+    <t>4 774.83</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>6 195.21</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>5 318.93</t>
+  </si>
+  <si>
+    <t>FR0014015EO5</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 3.75 16/02/2032</t>
+  </si>
+  <si>
+    <t>1 202.05</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
     <t>2 847.95</t>
   </si>
   <si>
-    <t>FR0013463676</t>
-[...466 lines deleted...]
-  <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
+    <t>1 128.45</t>
+  </si>
+  <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
+    <t>1 217.17</t>
+  </si>
+  <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 433.84</t>
+    <t>1 625.01</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>3 269.86</t>
+    <t>3 694.52</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
   </si>
   <si>
-    <t>11 448.08</t>
+    <t>12 305.62</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
+    <t>1 084.71</t>
+  </si>
+  <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>1 842.74</t>
+    <t>2 085.21</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>1 191.78</t>
+    <t>1 589.04</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>1 442.47</t>
+    <t>1 997.26</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>3 236.92</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>4 191.78</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>4 520.55</t>
+    <t>4 849.32</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
+    <t>1 087.15</t>
+  </si>
+  <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>4 354.79</t>
+    <t>4 820.55</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>1 783.20</t>
+    <t>2 349.30</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>1 669.41</t>
+    <t>2 040.39</t>
   </si>
   <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
-    <t>2 611.59</t>
+    <t>2 747.45</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
+    <t>1 257.53</t>
+  </si>
+  <si>
     <t>IT0005704900</t>
   </si>
   <si>
     <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
+    <t>1 565.75</t>
+  </si>
+  <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>1 304.88</t>
+    <t>1 393.64</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>3 869.98</t>
+    <t>4 215.52</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
-  </si>
-[...4 lines deleted...]
-    <t>DEC26 SX5E C @ 6600.000000</t>
   </si>
   <si>
     <t>SX5E2609CR01</t>
   </si>
   <si>
     <t>SEP26 SX5E C @ 6350.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2372,198 +2414,198 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>21559.4597</v>
+        <v>21488.5137</v>
       </c>
       <c r="D2">
-        <v>2710.57</v>
+        <v>2709.67</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>58438517.19</v>
+        <v>58226948.8</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>58438517.19</v>
+        <v>58226948.8</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1271.458</v>
+        <v>1369.128</v>
       </c>
       <c r="D3">
-        <v>3227.25</v>
+        <v>3227.5</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>4103313.24</v>
+        <v>4418872.15</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>4103313.24</v>
+        <v>4418872.15</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>103.41</v>
+        <v>103.42</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1034.1</v>
+        <v>1034.22</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1034.1</v>
+        <v>1034.22</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P270"/>
+  <dimension ref="A1:P279"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O270" sqref="O270"/>
+      <selection activeCell="O279" sqref="O279"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2582,13489 +2624,13939 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>4844.0</v>
+        <v>4659.0</v>
       </c>
       <c r="D2" s="1">
-        <v>74.2</v>
+        <v>83.56</v>
       </c>
       <c r="E2" s="1">
-        <v>60.1332225434</v>
+        <v>60.1332217214</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2">
         <v>0.92</v>
       </c>
       <c r="H2" s="1">
-        <v>313549.8</v>
+        <v>301574.84</v>
       </c>
       <c r="I2" s="1">
-        <v>78664.08</v>
+        <v>123617.43</v>
       </c>
       <c r="J2" s="1">
-        <v>25.088225219726</v>
+        <v>40.990631048664</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>392213.88</v>
+        <v>425192.27</v>
       </c>
       <c r="N2" s="1">
-        <v>392213.88</v>
+        <v>425192.27</v>
       </c>
       <c r="O2" s="1">
-        <v>0.63</v>
+        <v>0.68</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>32</v>
       </c>
       <c r="C3" s="1">
-        <v>105.0</v>
+        <v>101.0</v>
       </c>
       <c r="D3" s="1">
-        <v>981.3</v>
+        <v>921.0</v>
       </c>
       <c r="E3" s="1">
-        <v>1384.4528571429</v>
+        <v>1384.4528712871</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>145367.55</v>
+        <v>139829.74</v>
       </c>
       <c r="I3" s="1">
-        <v>-42331.05</v>
+        <v>-46808.74</v>
       </c>
       <c r="J3" s="1">
-        <v>-29.120013372998</v>
+        <v>-33.475525306705</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>103036.5</v>
+        <v>93021.0</v>
       </c>
       <c r="N3" s="1">
-        <v>103036.5</v>
+        <v>93021.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="1">
-        <v>1827.0</v>
+        <v>1757.0</v>
       </c>
       <c r="D4" s="1">
-        <v>170.52</v>
+        <v>175.48</v>
       </c>
       <c r="E4" s="1">
-        <v>162.8842090859</v>
+        <v>162.8842117245</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>297589.45</v>
+        <v>286187.56</v>
       </c>
       <c r="I4" s="1">
-        <v>13950.59</v>
+        <v>22130.8</v>
       </c>
       <c r="J4" s="1">
-        <v>4.6878644387427</v>
+        <v>7.732970643448</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>311540.04</v>
+        <v>308318.36</v>
       </c>
       <c r="N4" s="1">
-        <v>311540.04</v>
+        <v>308318.36</v>
       </c>
       <c r="O4" s="1">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" t="s">
         <v>36</v>
       </c>
       <c r="C5" s="1">
-        <v>6095.0</v>
+        <v>5862.0</v>
       </c>
       <c r="D5" s="1">
-        <v>61.84</v>
+        <v>48.75</v>
       </c>
       <c r="E5" s="1">
-        <v>73.7148826907</v>
+        <v>73.7148822927</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5">
         <v>0.92</v>
       </c>
       <c r="H5" s="1">
-        <v>397438.69</v>
+        <v>382245.38</v>
       </c>
       <c r="I5" s="1">
-        <v>13860.74</v>
+        <v>-70130.37</v>
       </c>
       <c r="J5" s="1">
-        <v>3.4875165273919</v>
+        <v>-18.346950328085</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>411299.43</v>
+        <v>312115.01</v>
       </c>
       <c r="N5" s="1">
-        <v>411299.43</v>
+        <v>312115.01</v>
       </c>
       <c r="O5" s="1">
-        <v>0.66</v>
+        <v>0.5</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="1">
-        <v>1020.0</v>
+        <v>981.0</v>
       </c>
       <c r="D6" s="1">
-        <v>394.8</v>
+        <v>371.7</v>
       </c>
       <c r="E6" s="1">
-        <v>263.1028921569</v>
+        <v>263.1028950051</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>268364.95</v>
+        <v>258103.94</v>
       </c>
       <c r="I6" s="1">
-        <v>134331.05</v>
+        <v>106533.76</v>
       </c>
       <c r="J6" s="1">
-        <v>50.055363042007</v>
+        <v>41.275526441014</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>402696.0</v>
+        <v>364637.7</v>
       </c>
       <c r="N6" s="1">
-        <v>402696.0</v>
+        <v>364637.7</v>
       </c>
       <c r="O6" s="1">
-        <v>0.64</v>
+        <v>0.58</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="1">
-        <v>9708.0</v>
+        <v>9337.0</v>
       </c>
       <c r="D7" s="1">
-        <v>17.05</v>
+        <v>17.22</v>
       </c>
       <c r="E7" s="1">
-        <v>32.4873990523</v>
+        <v>32.487398522</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>315387.67</v>
+        <v>303334.84</v>
       </c>
       <c r="I7" s="1">
-        <v>-149866.27</v>
+        <v>-142551.7</v>
       </c>
       <c r="J7" s="1">
-        <v>-47.518113184323</v>
+        <v>-46.994832509184</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>165521.4</v>
+        <v>160783.14</v>
       </c>
       <c r="N7" s="1">
-        <v>165521.4</v>
+        <v>160783.14</v>
       </c>
       <c r="O7" s="1">
         <v>0.26</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="1">
-        <v>2253.0</v>
+        <v>3684.0</v>
       </c>
       <c r="D8" s="1">
-        <v>52.64</v>
+        <v>67.82</v>
       </c>
       <c r="E8" s="1">
-        <v>69.0101154017</v>
+        <v>50.2519435396</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>155479.79</v>
+        <v>185128.16</v>
       </c>
       <c r="I8" s="1">
-        <v>-36881.87</v>
+        <v>64720.72</v>
       </c>
       <c r="J8" s="1">
-        <v>-23.721327382806</v>
+        <v>34.959954228465</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>118597.92</v>
+        <v>249848.88</v>
       </c>
       <c r="N8" s="1">
-        <v>118597.92</v>
+        <v>249848.88</v>
       </c>
       <c r="O8" s="1">
-        <v>0.19</v>
+        <v>0.4</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
-        <v>3830.0</v>
+        <v>3245.0</v>
       </c>
       <c r="D9" s="1">
-        <v>62.58</v>
+        <v>48.16</v>
       </c>
       <c r="E9" s="1">
-        <v>50.2519425587</v>
+        <v>36.36</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>192464.94</v>
+        <v>117988.2</v>
       </c>
       <c r="I9" s="1">
-        <v>47216.46</v>
+        <v>38291.0</v>
       </c>
       <c r="J9" s="1">
-        <v>24.532499269737</v>
+        <v>32.453245324532</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>239681.4</v>
+        <v>156279.2</v>
       </c>
       <c r="N9" s="1">
-        <v>239681.4</v>
+        <v>156279.2</v>
       </c>
       <c r="O9" s="1">
-        <v>0.38</v>
+        <v>0.25</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
-        <v>3374.0</v>
+        <v>237.0</v>
       </c>
       <c r="D10" s="1">
-        <v>41.6</v>
+        <v>691.2</v>
       </c>
       <c r="E10" s="1">
-        <v>36.36</v>
+        <v>674.7808016878</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>122678.64</v>
+        <v>159923.05</v>
       </c>
       <c r="I10" s="1">
-        <v>17679.76</v>
+        <v>3891.35</v>
       </c>
       <c r="J10" s="1">
-        <v>14.411441144114</v>
+        <v>2.433263997904</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>140358.4</v>
+        <v>163814.4</v>
       </c>
       <c r="N10" s="1">
-        <v>140358.4</v>
+        <v>163814.4</v>
       </c>
       <c r="O10" s="1">
-        <v>0.22</v>
+        <v>0.26</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1">
-        <v>246.0</v>
+        <v>1033.0</v>
       </c>
       <c r="D11" s="1">
-        <v>686.4</v>
+        <v>1305.6</v>
       </c>
       <c r="E11" s="1">
-        <v>674.7808130081</v>
+        <v>447.23</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>165996.08</v>
+        <v>461988.59</v>
       </c>
       <c r="I11" s="1">
-        <v>2858.32</v>
+        <v>886696.21</v>
       </c>
       <c r="J11" s="1">
-        <v>1.7219201802838</v>
+        <v>191.93032667755</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>168854.4</v>
+        <v>1348684.8</v>
       </c>
       <c r="N11" s="1">
-        <v>168854.4</v>
+        <v>1348684.8</v>
       </c>
       <c r="O11" s="1">
-        <v>0.27</v>
+        <v>2.15</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
-        <v>1074.0</v>
+        <v>7640.0</v>
       </c>
       <c r="D12" s="1">
-        <v>1237.0</v>
+        <v>180.05</v>
       </c>
       <c r="E12" s="1">
-        <v>447.23</v>
+        <v>163.15</v>
       </c>
       <c r="F12" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="G12">
-        <v>1.0</v>
+        <v>10.86</v>
       </c>
       <c r="H12" s="1">
-        <v>480325.02</v>
+        <v>113561.32</v>
       </c>
       <c r="I12" s="1">
-        <v>848212.98</v>
+        <v>13097.27</v>
       </c>
       <c r="J12" s="1">
-        <v>176.59146300561</v>
+        <v>11.533213949961</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1328538.0</v>
+        <v>126658.59</v>
       </c>
       <c r="N12" s="1">
-        <v>1328538.0</v>
+        <v>126658.59</v>
       </c>
       <c r="O12" s="1">
-        <v>2.12</v>
+        <v>0.2</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>7944.0</v>
+        <v>8063.0</v>
       </c>
       <c r="D13" s="1">
-        <v>187.9</v>
+        <v>39.5</v>
       </c>
       <c r="E13" s="1">
-        <v>163.15</v>
+        <v>27.1786630286</v>
       </c>
       <c r="F13" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G13">
-        <v>10.76</v>
+        <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>118079.99</v>
+        <v>219141.56</v>
       </c>
       <c r="I13" s="1">
-        <v>20625.36</v>
+        <v>99346.94</v>
       </c>
       <c r="J13" s="1">
-        <v>17.467277902039</v>
+        <v>45.334595592</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>138705.35</v>
+        <v>318488.5</v>
       </c>
       <c r="N13" s="1">
-        <v>138705.35</v>
+        <v>318488.5</v>
       </c>
       <c r="O13" s="1">
-        <v>0.22</v>
+        <v>0.51</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
-        <v>8384.0</v>
+        <v>19442.0</v>
       </c>
       <c r="D14" s="1">
-        <v>42.42</v>
+        <v>18.76</v>
       </c>
       <c r="E14" s="1">
-        <v>27.1786629294</v>
+        <v>9.9422158214</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>227865.91</v>
+        <v>193296.56</v>
       </c>
       <c r="I14" s="1">
-        <v>127783.37</v>
+        <v>171435.36</v>
       </c>
       <c r="J14" s="1">
-        <v>56.078318165275</v>
+        <v>88.69033158169</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>355649.28</v>
+        <v>364731.92</v>
       </c>
       <c r="N14" s="1">
-        <v>355649.28</v>
+        <v>364731.92</v>
       </c>
       <c r="O14" s="1">
-        <v>0.57</v>
+        <v>0.58</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>20215.0</v>
+        <v>46574.0</v>
       </c>
       <c r="D15" s="1">
-        <v>19.23</v>
+        <v>10.416</v>
       </c>
       <c r="E15" s="1">
-        <v>9.9422156814</v>
+        <v>8.8787282604</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>200981.89</v>
+        <v>413517.89</v>
       </c>
       <c r="I15" s="1">
-        <v>187752.56</v>
+        <v>71596.89</v>
       </c>
       <c r="J15" s="1">
-        <v>93.417650714699</v>
+        <v>17.314097341714</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>388734.45</v>
+        <v>485114.78</v>
       </c>
       <c r="N15" s="1">
-        <v>388734.45</v>
+        <v>485114.78</v>
       </c>
       <c r="O15" s="1">
-        <v>0.62</v>
+        <v>0.77</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
-        <v>48426.0</v>
+        <v>2124.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.634</v>
+        <v>71.85</v>
       </c>
       <c r="E16" s="1">
-        <v>8.8787281626</v>
+        <v>88.1402259887</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>429961.29</v>
+        <v>187209.84</v>
       </c>
       <c r="I16" s="1">
-        <v>85000.79</v>
+        <v>-34600.44</v>
       </c>
       <c r="J16" s="1">
-        <v>19.769405287625</v>
+        <v>-18.482169526986</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>514962.08</v>
+        <v>152609.4</v>
       </c>
       <c r="N16" s="1">
-        <v>514962.08</v>
+        <v>152609.4</v>
       </c>
       <c r="O16" s="1">
-        <v>0.82</v>
+        <v>0.24</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>1676.0</v>
+        <v>2274.0</v>
       </c>
       <c r="D17" s="1">
-        <v>90.6</v>
+        <v>80.9</v>
       </c>
       <c r="E17" s="1">
-        <v>93.5596420048</v>
+        <v>80.6850483729</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>156805.96</v>
+        <v>183477.8</v>
       </c>
       <c r="I17" s="1">
-        <v>-4960.36</v>
+        <v>488.8</v>
       </c>
       <c r="J17" s="1">
-        <v>-3.1633746574429</v>
+        <v>0.26640825211551</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>151845.6</v>
+        <v>183966.6</v>
       </c>
       <c r="N17" s="1">
-        <v>151845.6</v>
+        <v>183966.6</v>
       </c>
       <c r="O17" s="1">
-        <v>0.24</v>
+        <v>0.29</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
-        <v>2364.0</v>
+        <v>2552.0</v>
       </c>
       <c r="D18" s="1">
-        <v>83.48</v>
+        <v>92.96</v>
       </c>
       <c r="E18" s="1">
-        <v>80.6850465313</v>
+        <v>77.4989380878</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>190739.45</v>
+        <v>197777.29</v>
       </c>
       <c r="I18" s="1">
-        <v>6607.27</v>
+        <v>39456.63</v>
       </c>
       <c r="J18" s="1">
-        <v>3.4640290721191</v>
+        <v>19.950030663278</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>197346.72</v>
+        <v>237233.92</v>
       </c>
       <c r="N18" s="1">
-        <v>197346.72</v>
+        <v>237233.92</v>
       </c>
       <c r="O18" s="1">
-        <v>0.32</v>
+        <v>0.38</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
-        <v>2654.0</v>
+        <v>258358.0</v>
       </c>
       <c r="D19" s="1">
-        <v>92.14</v>
+        <v>11.246</v>
       </c>
       <c r="E19" s="1">
-        <v>77.4989374529</v>
+        <v>11.2687331919</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>205682.18</v>
+        <v>2911367.37</v>
       </c>
       <c r="I19" s="1">
-        <v>38857.38</v>
+        <v>-5873.3</v>
       </c>
       <c r="J19" s="1">
-        <v>18.891952623217</v>
+        <v>-0.20173682169145</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>244539.56</v>
+        <v>2905494.07</v>
       </c>
       <c r="N19" s="1">
-        <v>244539.56</v>
+        <v>2905494.07</v>
       </c>
       <c r="O19" s="1">
-        <v>0.39</v>
+        <v>4.64</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
-        <v>88966.0</v>
+        <v>123507.0</v>
       </c>
       <c r="D20" s="1">
-        <v>11.216</v>
+        <v>10.658</v>
       </c>
       <c r="E20" s="1">
-        <v>11.2859324911</v>
+        <v>10.7262416705</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1004064.27</v>
+        <v>1324765.93</v>
       </c>
       <c r="I20" s="1">
-        <v>-6221.61</v>
+        <v>-8428.32</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.61964260514917</v>
+        <v>-0.63621201369513</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>997842.66</v>
+        <v>1316337.61</v>
       </c>
       <c r="N20" s="1">
-        <v>997842.66</v>
+        <v>1316337.61</v>
       </c>
       <c r="O20" s="1">
-        <v>1.6</v>
+        <v>2.1</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
-        <v>215814.0</v>
+        <v>1989.0</v>
       </c>
       <c r="D21" s="1">
-        <v>10.65</v>
+        <v>530.0</v>
       </c>
       <c r="E21" s="1">
-        <v>10.7596754613</v>
+        <v>672.8</v>
       </c>
       <c r="F21" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="G21">
-        <v>1.0</v>
+        <v>10.86</v>
       </c>
       <c r="H21" s="1">
-        <v>2322088.6</v>
+        <v>125304.83</v>
       </c>
       <c r="I21" s="1">
-        <v>-23669.5</v>
+        <v>-28240.68</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.0193194178723</v>
+        <v>-22.537582948718</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2298419.1</v>
+        <v>97064.15</v>
       </c>
       <c r="N21" s="1">
-        <v>2298419.1</v>
+        <v>97064.15</v>
       </c>
       <c r="O21" s="1">
-        <v>3.67</v>
+        <v>0.15</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
-        <v>2068.0</v>
+        <v>1672.0</v>
       </c>
       <c r="D22" s="1">
-        <v>540.6</v>
+        <v>101.75</v>
       </c>
       <c r="E22" s="1">
-        <v>672.8</v>
+        <v>139.8197009569</v>
       </c>
       <c r="F22" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G22">
-        <v>10.76</v>
+        <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>130281.74</v>
+        <v>233778.54</v>
       </c>
       <c r="I22" s="1">
-        <v>-26396.52</v>
+        <v>-63652.54</v>
       </c>
       <c r="J22" s="1">
-        <v>-20.261104894669</v>
+        <v>-27.227708753763</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>103885.22</v>
+        <v>170126.0</v>
       </c>
       <c r="N22" s="1">
-        <v>103885.22</v>
+        <v>170126.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.17</v>
+        <v>0.27</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
-        <v>1738.0</v>
+        <v>1245.0</v>
       </c>
       <c r="D23" s="1">
-        <v>109.5</v>
+        <v>845.0</v>
       </c>
       <c r="E23" s="1">
-        <v>139.8197008055</v>
+        <v>878.6</v>
       </c>
       <c r="F23" t="s">
-        <v>8</v>
+        <v>74</v>
       </c>
       <c r="G23">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H23" s="1">
-        <v>243006.64</v>
+        <v>146460.78</v>
       </c>
       <c r="I23" s="1">
-        <v>-52695.64</v>
+        <v>-5681.16</v>
       </c>
       <c r="J23" s="1">
-        <v>-21.684856018749</v>
+        <v>-3.8789633647998</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>190311.0</v>
+        <v>140779.62</v>
       </c>
       <c r="N23" s="1">
-        <v>190311.0</v>
+        <v>140779.62</v>
       </c>
       <c r="O23" s="1">
-        <v>0.3</v>
+        <v>0.22</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B24" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C24" s="1">
-        <v>1295.0</v>
+        <v>6832.0</v>
       </c>
       <c r="D24" s="1">
-        <v>823.0</v>
+        <v>35.97</v>
       </c>
       <c r="E24" s="1">
-        <v>878.6</v>
+        <v>30.785</v>
       </c>
       <c r="F24" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="G24">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>152342.74</v>
+        <v>210323.12</v>
       </c>
       <c r="I24" s="1">
-        <v>-9732.28</v>
+        <v>35423.92</v>
       </c>
       <c r="J24" s="1">
-        <v>-6.3884107637817</v>
+        <v>16.842618158194</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>142610.46</v>
+        <v>245747.04</v>
       </c>
       <c r="N24" s="1">
-        <v>142610.46</v>
+        <v>245747.04</v>
       </c>
       <c r="O24" s="1">
-        <v>0.23</v>
+        <v>0.39</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="1">
-        <v>7104.0</v>
+        <v>3404.0</v>
       </c>
       <c r="D25" s="1">
-        <v>35.94</v>
+        <v>77.96</v>
       </c>
       <c r="E25" s="1">
-        <v>30.785</v>
+        <v>85.5049676851</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>218696.64</v>
+        <v>291058.91</v>
       </c>
       <c r="I25" s="1">
-        <v>36621.12</v>
+        <v>-25683.07</v>
       </c>
       <c r="J25" s="1">
-        <v>16.745168101348</v>
+        <v>-8.8240109193015</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>255317.76</v>
+        <v>265375.84</v>
       </c>
       <c r="N25" s="1">
-        <v>255317.76</v>
+        <v>265375.84</v>
       </c>
       <c r="O25" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="1">
-        <v>3539.0</v>
+        <v>1802.0</v>
       </c>
       <c r="D26" s="1">
-        <v>78.42</v>
+        <v>154.3</v>
       </c>
       <c r="E26" s="1">
-        <v>85.5049675049</v>
+        <v>142.3228024417</v>
       </c>
       <c r="F26" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G26">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H26" s="1">
-        <v>302602.08</v>
+        <v>273391.35</v>
       </c>
       <c r="I26" s="1">
-        <v>-25073.7</v>
+        <v>30287.77</v>
       </c>
       <c r="J26" s="1">
-        <v>-8.2860302876966</v>
+        <v>11.078539975753</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>277528.38</v>
+        <v>303679.12</v>
       </c>
       <c r="N26" s="1">
-        <v>277528.38</v>
+        <v>303679.12</v>
       </c>
       <c r="O26" s="1">
-        <v>0.44</v>
+        <v>0.48</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="1">
-        <v>1874.0</v>
+        <v>2753.0</v>
       </c>
       <c r="D27" s="1">
-        <v>155.85</v>
+        <v>61.82</v>
       </c>
       <c r="E27" s="1">
-        <v>142.3228014941</v>
+        <v>72.3090010897</v>
       </c>
       <c r="F27" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G27">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>284314.87</v>
+        <v>199066.68</v>
       </c>
       <c r="I27" s="1">
-        <v>34391.92</v>
+        <v>-28876.22</v>
       </c>
       <c r="J27" s="1">
-        <v>12.096419719447</v>
+        <v>-14.50580277925</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>318706.79</v>
+        <v>170190.46</v>
       </c>
       <c r="N27" s="1">
-        <v>318706.79</v>
+        <v>170190.46</v>
       </c>
       <c r="O27" s="1">
-        <v>0.51</v>
+        <v>0.27</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="1">
-        <v>2474.0</v>
+        <v>12756.0</v>
       </c>
       <c r="D28" s="1">
-        <v>66.42</v>
+        <v>19.415</v>
       </c>
       <c r="E28" s="1">
-        <v>73.865214228</v>
+        <v>18.2666698024</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>182742.54</v>
+        <v>233009.64</v>
       </c>
       <c r="I28" s="1">
-        <v>-18419.46</v>
+        <v>14648.1</v>
       </c>
       <c r="J28" s="1">
-        <v>-10.079459331144</v>
+        <v>6.286478104511</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>164323.08</v>
+        <v>247657.74</v>
       </c>
       <c r="N28" s="1">
-        <v>164323.08</v>
+        <v>247657.74</v>
       </c>
       <c r="O28" s="1">
-        <v>0.26</v>
+        <v>0.4</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="1">
-        <v>6614.0</v>
+        <v>519.0</v>
       </c>
       <c r="D29" s="1">
-        <v>19.015</v>
+        <v>248.0</v>
       </c>
       <c r="E29" s="1">
-        <v>17.6464061083</v>
+        <v>217.0630250482</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>116713.33</v>
+        <v>112655.71</v>
       </c>
       <c r="I29" s="1">
-        <v>9051.88</v>
+        <v>16056.29</v>
       </c>
       <c r="J29" s="1">
-        <v>7.7556522464058</v>
+        <v>14.252531007971</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>125765.21</v>
+        <v>128712.0</v>
       </c>
       <c r="N29" s="1">
-        <v>125765.21</v>
+        <v>128712.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>87</v>
       </c>
       <c r="B30" t="s">
         <v>88</v>
       </c>
       <c r="C30" s="1">
-        <v>4470.0</v>
+        <v>10246.0</v>
       </c>
       <c r="D30" s="1">
-        <v>28.06</v>
+        <v>27.6</v>
       </c>
       <c r="E30" s="1">
-        <v>30.675</v>
+        <v>30.391768495</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>137117.25</v>
+        <v>311394.06</v>
       </c>
       <c r="I30" s="1">
-        <v>-11689.05</v>
+        <v>-28604.46</v>
       </c>
       <c r="J30" s="1">
-        <v>-8.5248573757131</v>
+        <v>-9.1859363020605</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>125428.2</v>
+        <v>282789.6</v>
       </c>
       <c r="N30" s="1">
-        <v>125428.2</v>
+        <v>282789.6</v>
       </c>
       <c r="O30" s="1">
-        <v>0.2</v>
+        <v>0.45</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>89</v>
       </c>
       <c r="B31" t="s">
         <v>90</v>
       </c>
       <c r="C31" s="1">
-        <v>540.0</v>
+        <v>3217.0</v>
       </c>
       <c r="D31" s="1">
-        <v>265.3</v>
+        <v>64.78</v>
       </c>
       <c r="E31" s="1">
-        <v>217.0630185185</v>
+        <v>98.5672023624</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>117214.03</v>
+        <v>317090.69</v>
       </c>
       <c r="I31" s="1">
-        <v>26047.97</v>
+        <v>-108693.43</v>
       </c>
       <c r="J31" s="1">
-        <v>22.222570113834</v>
+        <v>-34.278341631538</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>143262.0</v>
+        <v>208397.26</v>
       </c>
       <c r="N31" s="1">
-        <v>143262.0</v>
+        <v>208397.26</v>
       </c>
       <c r="O31" s="1">
-        <v>0.23</v>
+        <v>0.33</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>91</v>
       </c>
       <c r="B32" t="s">
         <v>92</v>
       </c>
       <c r="C32" s="1">
-        <v>10653.0</v>
+        <v>5313.0</v>
       </c>
       <c r="D32" s="1">
-        <v>28.79</v>
+        <v>18.25</v>
       </c>
       <c r="E32" s="1">
-        <v>30.3917685159</v>
+        <v>17.8276002259</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>323763.51</v>
+        <v>94718.04</v>
       </c>
       <c r="I32" s="1">
-        <v>-17063.64</v>
+        <v>2244.21</v>
       </c>
       <c r="J32" s="1">
-        <v>-5.2704024613521</v>
+        <v>2.3693585720313</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>306699.87</v>
+        <v>96962.25</v>
       </c>
       <c r="N32" s="1">
-        <v>306699.87</v>
+        <v>96962.25</v>
       </c>
       <c r="O32" s="1">
-        <v>0.49</v>
+        <v>0.15</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>93</v>
       </c>
       <c r="B33" t="s">
         <v>94</v>
       </c>
       <c r="C33" s="1">
-        <v>3345.0</v>
+        <v>46663.0</v>
       </c>
       <c r="D33" s="1">
-        <v>65.56</v>
+        <v>4.473</v>
       </c>
       <c r="E33" s="1">
-        <v>100.2072017937</v>
+        <v>4.3385457429</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>335193.09</v>
+        <v>202449.56</v>
       </c>
       <c r="I33" s="1">
-        <v>-115894.89</v>
+        <v>6274.04</v>
       </c>
       <c r="J33" s="1">
-        <v>-34.575560611945</v>
+        <v>3.0990632926048</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>219298.2</v>
+        <v>208723.6</v>
       </c>
       <c r="N33" s="1">
-        <v>219298.2</v>
+        <v>208723.6</v>
       </c>
       <c r="O33" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>95</v>
       </c>
       <c r="B34" t="s">
         <v>96</v>
       </c>
       <c r="C34" s="1">
-        <v>5524.0</v>
+        <v>907.0</v>
       </c>
       <c r="D34" s="1">
-        <v>18.955</v>
+        <v>135.2</v>
       </c>
       <c r="E34" s="1">
-        <v>17.8275995655</v>
+        <v>132.915600882</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>98479.66</v>
+        <v>120554.45</v>
       </c>
       <c r="I34" s="1">
-        <v>6227.76</v>
+        <v>2071.95</v>
       </c>
       <c r="J34" s="1">
-        <v>6.3239048550736</v>
+        <v>1.7186839639681</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>104707.42</v>
+        <v>122626.4</v>
       </c>
       <c r="N34" s="1">
-        <v>104707.42</v>
+        <v>122626.4</v>
       </c>
       <c r="O34" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>97</v>
       </c>
       <c r="B35" t="s">
         <v>98</v>
       </c>
       <c r="C35" s="1">
-        <v>36789.0</v>
+        <v>3727.0</v>
       </c>
       <c r="D35" s="1">
-        <v>4.41</v>
+        <v>37.18</v>
       </c>
       <c r="E35" s="1">
-        <v>4.2959944549</v>
+        <v>37.6865012074</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>158045.34</v>
+        <v>140457.59</v>
       </c>
       <c r="I35" s="1">
-        <v>4194.15</v>
+        <v>-1887.73</v>
       </c>
       <c r="J35" s="1">
-        <v>2.6537637870247</v>
+        <v>-1.3439857539916</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>162239.49</v>
+        <v>138569.86</v>
       </c>
       <c r="N35" s="1">
-        <v>162239.49</v>
+        <v>138569.86</v>
       </c>
       <c r="O35" s="1">
-        <v>0.26</v>
+        <v>0.22</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>99</v>
       </c>
       <c r="B36" t="s">
         <v>100</v>
       </c>
       <c r="C36" s="1">
-        <v>889.0</v>
+        <v>35990.0</v>
       </c>
       <c r="D36" s="1">
-        <v>137.9</v>
+        <v>9.883</v>
       </c>
       <c r="E36" s="1">
-        <v>129.3370978628</v>
+        <v>7.4988988608</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>114980.68</v>
+        <v>269885.37</v>
       </c>
       <c r="I36" s="1">
-        <v>7612.42</v>
+        <v>85803.8</v>
       </c>
       <c r="J36" s="1">
-        <v>6.6206079143035</v>
+        <v>31.792682945356</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>122593.1</v>
+        <v>355689.17</v>
       </c>
       <c r="N36" s="1">
-        <v>122593.1</v>
+        <v>355689.17</v>
       </c>
       <c r="O36" s="1">
-        <v>0.2</v>
+        <v>0.57</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>101</v>
       </c>
       <c r="B37" t="s">
         <v>102</v>
       </c>
       <c r="C37" s="1">
-        <v>49221.0</v>
+        <v>5593.0</v>
       </c>
       <c r="D37" s="1">
-        <v>9.694</v>
+        <v>27.46</v>
       </c>
       <c r="E37" s="1">
-        <v>7.4988986408</v>
+        <v>26.7814983014</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>369103.29</v>
+        <v>149788.92</v>
       </c>
       <c r="I37" s="1">
-        <v>108045.08</v>
+        <v>3794.86</v>
       </c>
       <c r="J37" s="1">
-        <v>29.272315616585</v>
+        <v>2.5334717681388</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>477148.37</v>
+        <v>153583.78</v>
       </c>
       <c r="N37" s="1">
-        <v>477148.37</v>
+        <v>153583.78</v>
       </c>
       <c r="O37" s="1">
-        <v>0.76</v>
+        <v>0.25</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>103</v>
       </c>
       <c r="B38" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="1">
-        <v>5815.0</v>
+        <v>1152.0</v>
       </c>
       <c r="D38" s="1">
-        <v>27.97</v>
+        <v>100.0</v>
       </c>
       <c r="E38" s="1">
-        <v>27.1004987102</v>
+        <v>104.5896961806</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>157589.4</v>
+        <v>120487.33</v>
       </c>
       <c r="I38" s="1">
-        <v>5056.15</v>
+        <v>-5287.33</v>
       </c>
       <c r="J38" s="1">
-        <v>3.2084328006833</v>
+        <v>-4.3882871335932</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>162645.55</v>
+        <v>115200.0</v>
       </c>
       <c r="N38" s="1">
-        <v>162645.55</v>
+        <v>115200.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.26</v>
+        <v>0.18</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>105</v>
       </c>
       <c r="B39" t="s">
         <v>106</v>
       </c>
       <c r="C39" s="1">
-        <v>1198.0</v>
+        <v>1233.0</v>
       </c>
       <c r="D39" s="1">
-        <v>102.3</v>
+        <v>167.0</v>
       </c>
       <c r="E39" s="1">
-        <v>104.5896994992</v>
+        <v>212.7660178427</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>125298.46</v>
+        <v>262340.5</v>
       </c>
       <c r="I39" s="1">
-        <v>-2743.06</v>
+        <v>-56429.5</v>
       </c>
       <c r="J39" s="1">
-        <v>-2.1892208411819</v>
+        <v>-21.510022280205</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>122555.4</v>
+        <v>205911.0</v>
       </c>
       <c r="N39" s="1">
-        <v>122555.4</v>
+        <v>205911.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.2</v>
+        <v>0.33</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>107</v>
       </c>
       <c r="B40" t="s">
         <v>108</v>
       </c>
       <c r="C40" s="1">
-        <v>1282.0</v>
+        <v>11048.0</v>
       </c>
       <c r="D40" s="1">
-        <v>206.7</v>
+        <v>39.42</v>
       </c>
       <c r="E40" s="1">
-        <v>212.7660218409</v>
+        <v>35.1768437726</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>272766.04</v>
+        <v>388633.77</v>
       </c>
       <c r="I40" s="1">
-        <v>-7776.64</v>
+        <v>46878.39</v>
       </c>
       <c r="J40" s="1">
-        <v>-2.8510294023406</v>
+        <v>12.06235628983</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>264989.4</v>
+        <v>435512.16</v>
       </c>
       <c r="N40" s="1">
-        <v>264989.4</v>
+        <v>435512.16</v>
       </c>
       <c r="O40" s="1">
-        <v>0.42</v>
+        <v>0.7</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>109</v>
       </c>
       <c r="B41" t="s">
         <v>110</v>
       </c>
       <c r="C41" s="1">
-        <v>11487.0</v>
+        <v>22.0</v>
       </c>
       <c r="D41" s="1">
-        <v>37.87</v>
+        <v>2753.0</v>
       </c>
       <c r="E41" s="1">
-        <v>35.1768433882</v>
+        <v>2988.0</v>
       </c>
       <c r="F41" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G41">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H41" s="1">
-        <v>404076.4</v>
+        <v>71756.36</v>
       </c>
       <c r="I41" s="1">
-        <v>30936.29</v>
+        <v>-5607.39</v>
       </c>
       <c r="J41" s="1">
-        <v>7.6560496975324</v>
+        <v>-7.8144850156836</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>435012.69</v>
+        <v>66148.97</v>
       </c>
       <c r="N41" s="1">
-        <v>435012.69</v>
+        <v>66148.97</v>
       </c>
       <c r="O41" s="1">
-        <v>0.7</v>
+        <v>0.11</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>111</v>
       </c>
       <c r="B42" t="s">
         <v>112</v>
       </c>
       <c r="C42" s="1">
-        <v>23.0</v>
+        <v>2290.0</v>
       </c>
       <c r="D42" s="1">
-        <v>2856.0</v>
+        <v>63.1</v>
       </c>
       <c r="E42" s="1">
-        <v>2988.0</v>
+        <v>68.4870611354</v>
       </c>
       <c r="F42" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G42">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>75018.01</v>
+        <v>156835.37</v>
       </c>
       <c r="I42" s="1">
-        <v>-3337.52</v>
+        <v>-12336.37</v>
       </c>
       <c r="J42" s="1">
-        <v>-4.4489583234746</v>
+        <v>-7.8658085864177</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>71680.49</v>
+        <v>144499.0</v>
       </c>
       <c r="N42" s="1">
-        <v>71680.49</v>
+        <v>144499.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.11</v>
+        <v>0.23</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>113</v>
       </c>
       <c r="B43" t="s">
         <v>114</v>
       </c>
       <c r="C43" s="1">
-        <v>2381.0</v>
+        <v>98.0</v>
       </c>
       <c r="D43" s="1">
-        <v>65.1</v>
+        <v>1606.5</v>
       </c>
       <c r="E43" s="1">
-        <v>68.4870600588</v>
+        <v>2309.3462244898</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>163067.69</v>
+        <v>226315.93</v>
       </c>
       <c r="I43" s="1">
-        <v>-8064.59</v>
+        <v>-68878.93</v>
       </c>
       <c r="J43" s="1">
-        <v>-4.945547459463</v>
+        <v>-30.434857148589</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>155003.1</v>
+        <v>157437.0</v>
       </c>
       <c r="N43" s="1">
-        <v>155003.1</v>
+        <v>157437.0</v>
       </c>
       <c r="O43" s="1">
         <v>0.25</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>115</v>
       </c>
       <c r="B44" t="s">
         <v>116</v>
       </c>
       <c r="C44" s="1">
-        <v>102.0</v>
+        <v>14577.0</v>
       </c>
       <c r="D44" s="1">
-        <v>1676.0</v>
+        <v>19.61</v>
       </c>
       <c r="E44" s="1">
-        <v>2309.3461764706</v>
+        <v>15.6609048501</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>235553.31</v>
+        <v>228289.01</v>
       </c>
       <c r="I44" s="1">
-        <v>-64601.31</v>
+        <v>57565.96</v>
       </c>
       <c r="J44" s="1">
-        <v>-27.425345880302</v>
+        <v>25.216264243294</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>170952.0</v>
+        <v>285854.97</v>
       </c>
       <c r="N44" s="1">
-        <v>170952.0</v>
+        <v>285854.97</v>
       </c>
       <c r="O44" s="1">
-        <v>0.27</v>
+        <v>0.46</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>117</v>
       </c>
       <c r="B45" t="s">
         <v>118</v>
       </c>
       <c r="C45" s="1">
-        <v>23889.0</v>
+        <v>1906.0</v>
       </c>
       <c r="D45" s="1">
-        <v>19.93</v>
+        <v>51.3</v>
       </c>
       <c r="E45" s="1">
-        <v>15.6609054376</v>
+        <v>47.3196747114</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>374123.37</v>
+        <v>90191.3</v>
       </c>
       <c r="I45" s="1">
-        <v>101984.4</v>
+        <v>7586.5</v>
       </c>
       <c r="J45" s="1">
-        <v>27.259564137894</v>
+        <v>8.4115651953126</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>476107.77</v>
+        <v>97777.8</v>
       </c>
       <c r="N45" s="1">
-        <v>476107.77</v>
+        <v>97777.8</v>
       </c>
       <c r="O45" s="1">
-        <v>0.76</v>
+        <v>0.16</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>119</v>
       </c>
       <c r="B46" t="s">
         <v>120</v>
       </c>
       <c r="C46" s="1">
-        <v>1982.0</v>
+        <v>3225.0</v>
       </c>
       <c r="D46" s="1">
-        <v>54.02</v>
+        <v>49.92</v>
       </c>
       <c r="E46" s="1">
-        <v>47.3196770938</v>
+        <v>48.014427907</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>93787.6</v>
+        <v>154846.53</v>
       </c>
       <c r="I46" s="1">
-        <v>13280.04</v>
+        <v>6145.47</v>
       </c>
       <c r="J46" s="1">
-        <v>14.159697017516</v>
+        <v>3.9687489283744</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>107067.64</v>
+        <v>160992.0</v>
       </c>
       <c r="N46" s="1">
-        <v>107067.64</v>
+        <v>160992.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.17</v>
+        <v>0.26</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>121</v>
       </c>
       <c r="B47" t="s">
         <v>122</v>
       </c>
       <c r="C47" s="1">
-        <v>3353.0</v>
+        <v>8135.0</v>
       </c>
       <c r="D47" s="1">
-        <v>53.9</v>
+        <v>61.79</v>
       </c>
       <c r="E47" s="1">
-        <v>48.0144288697</v>
+        <v>29.8435230486</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>160992.38</v>
+        <v>242777.06</v>
       </c>
       <c r="I47" s="1">
-        <v>19734.32</v>
+        <v>259884.59</v>
       </c>
       <c r="J47" s="1">
-        <v>12.257921772447</v>
+        <v>107.04660069613</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>180726.7</v>
+        <v>502661.65</v>
       </c>
       <c r="N47" s="1">
-        <v>180726.7</v>
+        <v>502661.65</v>
       </c>
       <c r="O47" s="1">
-        <v>0.29</v>
+        <v>0.8</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>123</v>
       </c>
       <c r="B48" t="s">
         <v>124</v>
       </c>
       <c r="C48" s="1">
-        <v>9310.0</v>
+        <v>9831.0</v>
       </c>
       <c r="D48" s="1">
-        <v>47.735</v>
+        <v>25.72</v>
       </c>
       <c r="E48" s="1">
-        <v>29.8435230934</v>
+        <v>13.0022215441</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>277843.2</v>
+        <v>127824.84</v>
       </c>
       <c r="I48" s="1">
-        <v>166569.65</v>
+        <v>125028.48</v>
       </c>
       <c r="J48" s="1">
-        <v>59.950954351231</v>
+        <v>97.812350087823</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>444412.85</v>
+        <v>252853.32</v>
       </c>
       <c r="N48" s="1">
-        <v>444412.85</v>
+        <v>252853.32</v>
       </c>
       <c r="O48" s="1">
-        <v>0.71</v>
+        <v>0.4</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>125</v>
       </c>
       <c r="B49" t="s">
         <v>126</v>
       </c>
       <c r="C49" s="1">
-        <v>10222.0</v>
+        <v>80520.0</v>
       </c>
       <c r="D49" s="1">
-        <v>24.495</v>
+        <v>5.858</v>
       </c>
       <c r="E49" s="1">
-        <v>13.0022216787</v>
+        <v>5.2607704918</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>132908.71</v>
+        <v>423597.24</v>
       </c>
       <c r="I49" s="1">
-        <v>117479.18</v>
+        <v>48088.92</v>
       </c>
       <c r="J49" s="1">
-        <v>88.39088122968</v>
+        <v>11.35251022882</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>250387.89</v>
+        <v>471686.16</v>
       </c>
       <c r="N49" s="1">
-        <v>250387.89</v>
+        <v>471686.16</v>
       </c>
       <c r="O49" s="1">
-        <v>0.4</v>
+        <v>0.75</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>127</v>
       </c>
       <c r="B50" t="s">
         <v>128</v>
       </c>
       <c r="C50" s="1">
-        <v>83731.0</v>
+        <v>1665.0</v>
       </c>
       <c r="D50" s="1">
-        <v>5.779</v>
+        <v>116.1</v>
       </c>
       <c r="E50" s="1">
-        <v>5.2607704434</v>
+        <v>117.9</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>440489.57</v>
+        <v>196303.5</v>
       </c>
       <c r="I50" s="1">
-        <v>43391.88</v>
+        <v>-2997.0</v>
       </c>
       <c r="J50" s="1">
-        <v>9.8508302932122</v>
+        <v>-1.5267175572519</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>483881.45</v>
+        <v>193306.5</v>
       </c>
       <c r="N50" s="1">
-        <v>483881.45</v>
+        <v>193306.5</v>
       </c>
       <c r="O50" s="1">
-        <v>0.77</v>
+        <v>0.31</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>129</v>
       </c>
       <c r="B51" t="s">
         <v>130</v>
       </c>
       <c r="C51" s="1">
-        <v>1731.0</v>
+        <v>439.0</v>
       </c>
       <c r="D51" s="1">
-        <v>117.75</v>
+        <v>238.5</v>
       </c>
       <c r="E51" s="1">
-        <v>117.9</v>
+        <v>258.3717539863</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>204084.9</v>
+        <v>113425.2</v>
       </c>
       <c r="I51" s="1">
-        <v>-259.65</v>
+        <v>-8723.7</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.12722646310433</v>
+        <v>-7.6911479988574</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>203825.25</v>
+        <v>104701.5</v>
       </c>
       <c r="N51" s="1">
-        <v>203825.25</v>
+        <v>104701.5</v>
       </c>
       <c r="O51" s="1">
-        <v>0.33</v>
+        <v>0.17</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>131</v>
       </c>
       <c r="B52" t="s">
         <v>132</v>
       </c>
       <c r="C52" s="1">
-        <v>456.0</v>
+        <v>1672.0</v>
       </c>
       <c r="D52" s="1">
-        <v>243.2</v>
+        <v>70.6</v>
       </c>
       <c r="E52" s="1">
-        <v>258.371754386</v>
+        <v>86.5095035885</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>117817.52</v>
+        <v>144643.89</v>
       </c>
       <c r="I52" s="1">
-        <v>-6918.32</v>
+        <v>-26600.69</v>
       </c>
       <c r="J52" s="1">
-        <v>-5.8720638492475</v>
+        <v>-18.390469172255</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>110899.2</v>
+        <v>118043.2</v>
       </c>
       <c r="N52" s="1">
-        <v>110899.2</v>
+        <v>118043.2</v>
       </c>
       <c r="O52" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>133</v>
       </c>
       <c r="B53" t="s">
         <v>134</v>
       </c>
       <c r="C53" s="1">
-        <v>1738.0</v>
+        <v>1380.0</v>
       </c>
       <c r="D53" s="1">
-        <v>68.25</v>
+        <v>103.0</v>
       </c>
       <c r="E53" s="1">
-        <v>86.5095051784</v>
+        <v>98.9055</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>150353.52</v>
+        <v>136489.59</v>
       </c>
       <c r="I53" s="1">
-        <v>-31735.02</v>
+        <v>5650.41</v>
       </c>
       <c r="J53" s="1">
-        <v>-21.106935175179</v>
+        <v>4.1398102228895</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>118618.5</v>
+        <v>142140.0</v>
       </c>
       <c r="N53" s="1">
-        <v>118618.5</v>
+        <v>142140.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.19</v>
+        <v>0.23</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>135</v>
       </c>
       <c r="B54" t="s">
         <v>136</v>
       </c>
       <c r="C54" s="1">
-        <v>1435.0</v>
+        <v>51064.0</v>
       </c>
       <c r="D54" s="1">
-        <v>101.2</v>
+        <v>4.588</v>
       </c>
       <c r="E54" s="1">
-        <v>98.9054982578</v>
+        <v>3.5730685023</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>141929.39</v>
+        <v>182455.17</v>
       </c>
       <c r="I54" s="1">
-        <v>3292.61</v>
+        <v>51826.46</v>
       </c>
       <c r="J54" s="1">
-        <v>2.3198930115884</v>
+        <v>28.405037796408</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>145222.0</v>
+        <v>234281.63</v>
       </c>
       <c r="N54" s="1">
-        <v>145222.0</v>
+        <v>234281.63</v>
       </c>
       <c r="O54" s="1">
-        <v>0.23</v>
+        <v>0.37</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>137</v>
       </c>
       <c r="B55" t="s">
         <v>138</v>
       </c>
       <c r="C55" s="1">
-        <v>57955.0</v>
+        <v>4833.0</v>
       </c>
       <c r="D55" s="1">
-        <v>4.617</v>
+        <v>22.91</v>
       </c>
       <c r="E55" s="1">
-        <v>3.5730685877</v>
+        <v>24.58</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>207077.19</v>
+        <v>118795.14</v>
       </c>
       <c r="I55" s="1">
-        <v>60501.05</v>
+        <v>-8071.11</v>
       </c>
       <c r="J55" s="1">
-        <v>29.216665534239</v>
+        <v>-6.7941415785191</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>267578.24</v>
+        <v>110724.03</v>
       </c>
       <c r="N55" s="1">
-        <v>267578.24</v>
+        <v>110724.03</v>
       </c>
       <c r="O55" s="1">
-        <v>0.43</v>
+        <v>0.18</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>139</v>
       </c>
       <c r="B56" t="s">
         <v>140</v>
       </c>
       <c r="C56" s="1">
-        <v>5025.0</v>
+        <v>1926.0</v>
       </c>
       <c r="D56" s="1">
-        <v>24.4</v>
+        <v>176.0</v>
       </c>
       <c r="E56" s="1">
-        <v>24.58</v>
+        <v>120.0435929387</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>123514.5</v>
+        <v>231203.96</v>
       </c>
       <c r="I56" s="1">
-        <v>-904.5</v>
+        <v>107772.04</v>
       </c>
       <c r="J56" s="1">
-        <v>-0.73230268510985</v>
+        <v>46.613405756545</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>122610.0</v>
+        <v>338976.0</v>
       </c>
       <c r="N56" s="1">
-        <v>122610.0</v>
+        <v>338976.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.2</v>
+        <v>0.54</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>141</v>
       </c>
       <c r="B57" t="s">
         <v>142</v>
       </c>
       <c r="C57" s="1">
-        <v>2003.0</v>
+        <v>922.0</v>
       </c>
       <c r="D57" s="1">
-        <v>186.44</v>
+        <v>156.05</v>
       </c>
       <c r="E57" s="1">
-        <v>120.0435946081</v>
+        <v>109.6374295011</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>240447.32</v>
+        <v>101085.71</v>
       </c>
       <c r="I57" s="1">
-        <v>132992.0</v>
+        <v>42792.39</v>
       </c>
       <c r="J57" s="1">
-        <v>55.310244256413</v>
+        <v>42.332778787427</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>373439.32</v>
+        <v>143878.1</v>
       </c>
       <c r="N57" s="1">
-        <v>373439.32</v>
+        <v>143878.1</v>
       </c>
       <c r="O57" s="1">
-        <v>0.6</v>
+        <v>0.23</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>143</v>
       </c>
       <c r="B58" t="s">
         <v>144</v>
       </c>
       <c r="C58" s="1">
-        <v>959.0</v>
+        <v>426.0</v>
       </c>
       <c r="D58" s="1">
-        <v>147.75</v>
+        <v>481.8</v>
       </c>
       <c r="E58" s="1">
-        <v>109.6374348279</v>
+        <v>478.8866197183</v>
       </c>
       <c r="F58" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G58">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H58" s="1">
-        <v>105142.3</v>
+        <v>199846.14</v>
       </c>
       <c r="I58" s="1">
-        <v>36549.95</v>
+        <v>24320.31</v>
       </c>
       <c r="J58" s="1">
-        <v>34.762364909271</v>
+        <v>12.169517009435</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>141692.25</v>
+        <v>224166.45</v>
       </c>
       <c r="N58" s="1">
-        <v>141692.25</v>
+        <v>224166.45</v>
       </c>
       <c r="O58" s="1">
-        <v>0.23</v>
+        <v>0.36</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>145</v>
       </c>
       <c r="B59" t="s">
         <v>146</v>
       </c>
       <c r="C59" s="1">
-        <v>443.0</v>
+        <v>738.0</v>
       </c>
       <c r="D59" s="1">
-        <v>511.0</v>
+        <v>353.6</v>
       </c>
       <c r="E59" s="1">
-        <v>478.8866139955</v>
+        <v>398.6110433604</v>
       </c>
       <c r="F59" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G59">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>207821.22</v>
+        <v>294174.95</v>
       </c>
       <c r="I59" s="1">
-        <v>39203.01</v>
+        <v>-33218.15</v>
       </c>
       <c r="J59" s="1">
-        <v>18.863814773102</v>
+        <v>-11.291970985293</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>247024.23</v>
+        <v>260956.8</v>
       </c>
       <c r="N59" s="1">
-        <v>247024.23</v>
+        <v>260956.8</v>
       </c>
       <c r="O59" s="1">
-        <v>0.39</v>
+        <v>0.42</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>147</v>
       </c>
       <c r="B60" t="s">
         <v>148</v>
       </c>
       <c r="C60" s="1">
-        <v>767.0</v>
+        <v>640.0</v>
       </c>
       <c r="D60" s="1">
-        <v>345.15</v>
+        <v>452.0</v>
       </c>
       <c r="E60" s="1">
-        <v>398.6110430248</v>
+        <v>641.9851875</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>305734.67</v>
+        <v>410870.52</v>
       </c>
       <c r="I60" s="1">
-        <v>-41004.62</v>
+        <v>-121590.52</v>
       </c>
       <c r="J60" s="1">
-        <v>-13.411831899863</v>
+        <v>-29.593391124776</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>264730.05</v>
+        <v>289280.0</v>
       </c>
       <c r="N60" s="1">
-        <v>264730.05</v>
+        <v>289280.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.42</v>
+        <v>0.46</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>149</v>
       </c>
       <c r="B61" t="s">
         <v>150</v>
       </c>
       <c r="C61" s="1">
-        <v>665.0</v>
+        <v>3091.0</v>
       </c>
       <c r="D61" s="1">
-        <v>486.0</v>
+        <v>112.9</v>
       </c>
       <c r="E61" s="1">
-        <v>641.9851879699</v>
+        <v>124.19130055</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>426920.15</v>
+        <v>383875.31</v>
       </c>
       <c r="I61" s="1">
-        <v>-103730.15</v>
+        <v>-34901.41</v>
       </c>
       <c r="J61" s="1">
-        <v>-24.297318831168</v>
+        <v>-9.0918611045863</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>323190.0</v>
+        <v>348973.9</v>
       </c>
       <c r="N61" s="1">
-        <v>323190.0</v>
+        <v>348973.9</v>
       </c>
       <c r="O61" s="1">
-        <v>0.52</v>
+        <v>0.56</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>151</v>
       </c>
       <c r="B62" t="s">
         <v>152</v>
       </c>
       <c r="C62" s="1">
-        <v>2830.0</v>
+        <v>10296.0</v>
       </c>
       <c r="D62" s="1">
-        <v>117.5</v>
+        <v>15.04</v>
       </c>
       <c r="E62" s="1">
-        <v>125.499409894</v>
+        <v>11.7760227273</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>355163.33</v>
+        <v>121245.93</v>
       </c>
       <c r="I62" s="1">
-        <v>-22638.33</v>
+        <v>33605.91</v>
       </c>
       <c r="J62" s="1">
-        <v>-6.3740617591349</v>
+        <v>27.717144814675</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>332525.0</v>
+        <v>154851.84</v>
       </c>
       <c r="N62" s="1">
-        <v>332525.0</v>
+        <v>154851.84</v>
       </c>
       <c r="O62" s="1">
-        <v>0.53</v>
+        <v>0.25</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>153</v>
       </c>
       <c r="B63" t="s">
         <v>154</v>
       </c>
       <c r="C63" s="1">
-        <v>10705.0</v>
+        <v>2252.0</v>
       </c>
       <c r="D63" s="1">
-        <v>15.73</v>
+        <v>51.78</v>
       </c>
       <c r="E63" s="1">
-        <v>11.7760224194</v>
+        <v>52.2038010657</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>126062.32</v>
+        <v>117562.96</v>
       </c>
       <c r="I63" s="1">
-        <v>42327.33</v>
+        <v>-954.4</v>
       </c>
       <c r="J63" s="1">
-        <v>33.576511998193</v>
+        <v>-0.81182032163872</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>168389.65</v>
+        <v>116608.56</v>
       </c>
       <c r="N63" s="1">
-        <v>168389.65</v>
+        <v>116608.56</v>
       </c>
       <c r="O63" s="1">
-        <v>0.27</v>
+        <v>0.19</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>155</v>
       </c>
       <c r="B64" t="s">
         <v>156</v>
       </c>
       <c r="C64" s="1">
-        <v>2342.0</v>
+        <v>220.0</v>
       </c>
       <c r="D64" s="1">
-        <v>57.58</v>
+        <v>499.3</v>
       </c>
       <c r="E64" s="1">
-        <v>52.2038001708</v>
+        <v>299.5555909091</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>122261.3</v>
+        <v>65902.23</v>
       </c>
       <c r="I64" s="1">
-        <v>12591.06</v>
+        <v>43943.77</v>
       </c>
       <c r="J64" s="1">
-        <v>10.298483657543</v>
+        <v>66.680247390718</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>134852.36</v>
+        <v>109846.0</v>
       </c>
       <c r="N64" s="1">
-        <v>134852.36</v>
+        <v>109846.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.22</v>
+        <v>0.18</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>157</v>
       </c>
       <c r="B65" t="s">
         <v>158</v>
       </c>
       <c r="C65" s="1">
-        <v>229.0</v>
+        <v>321.0</v>
       </c>
       <c r="D65" s="1">
-        <v>568.0</v>
+        <v>186.1</v>
       </c>
       <c r="E65" s="1">
-        <v>299.5555895197</v>
+        <v>178.1619003115</v>
       </c>
       <c r="F65" t="s">
-        <v>8</v>
+        <v>159</v>
       </c>
       <c r="G65">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H65" s="1">
-        <v>68598.23</v>
+        <v>48846.91</v>
       </c>
       <c r="I65" s="1">
-        <v>61473.77</v>
+        <v>1864.55</v>
       </c>
       <c r="J65" s="1">
-        <v>89.614221824674</v>
+        <v>3.8171298860051</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>130072.0</v>
+        <v>50711.46</v>
       </c>
       <c r="N65" s="1">
-        <v>130072.0</v>
+        <v>50711.46</v>
       </c>
       <c r="O65" s="1">
-        <v>0.21</v>
+        <v>0.08</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B66" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C66" s="1">
-        <v>3519.0</v>
+        <v>4092.0</v>
       </c>
       <c r="D66" s="1">
-        <v>75.36</v>
+        <v>76.1</v>
       </c>
       <c r="E66" s="1">
-        <v>77.7892838875</v>
+        <v>78.1808113392</v>
       </c>
       <c r="F66" t="s">
         <v>30</v>
       </c>
       <c r="G66">
         <v>0.92</v>
       </c>
       <c r="H66" s="1">
-        <v>290652.68</v>
+        <v>341265.03</v>
       </c>
       <c r="I66" s="1">
-        <v>-1268.31</v>
+        <v>-1158.87</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.4363661811066</v>
+        <v>-0.33958064792047</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>289384.37</v>
+        <v>340106.16</v>
       </c>
       <c r="N66" s="1">
-        <v>289384.37</v>
+        <v>340106.16</v>
       </c>
       <c r="O66" s="1">
-        <v>0.46</v>
+        <v>0.54</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B67" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C67" s="1">
-        <v>28292.0</v>
+        <v>27210.0</v>
       </c>
       <c r="D67" s="1">
-        <v>8.832</v>
+        <v>11.39</v>
       </c>
       <c r="E67" s="1">
-        <v>5.3123999717</v>
+        <v>5.312399853</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>150298.42</v>
+        <v>144550.4</v>
       </c>
       <c r="I67" s="1">
-        <v>99576.52</v>
+        <v>165371.5</v>
       </c>
       <c r="J67" s="1">
-        <v>66.252539447853</v>
+        <v>114.40404177367</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>249874.94</v>
+        <v>309921.9</v>
       </c>
       <c r="N67" s="1">
-        <v>249874.94</v>
+        <v>309921.9</v>
       </c>
       <c r="O67" s="1">
-        <v>0.4</v>
+        <v>0.49</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B68" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C68" s="1">
-        <v>3945.0</v>
+        <v>3794.0</v>
       </c>
       <c r="D68" s="1">
-        <v>116.1</v>
+        <v>113.7</v>
       </c>
       <c r="E68" s="1">
-        <v>114.3359011407</v>
+        <v>114.3359014233</v>
       </c>
       <c r="F68" t="s">
         <v>30</v>
       </c>
       <c r="G68">
         <v>0.92</v>
       </c>
       <c r="H68" s="1">
-        <v>485423.08</v>
+        <v>466842.88</v>
       </c>
       <c r="I68" s="1">
-        <v>14374.5</v>
+        <v>4299.32</v>
       </c>
       <c r="J68" s="1">
-        <v>2.9612312624278</v>
+        <v>0.92093511204455</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>499797.58</v>
+        <v>471142.2</v>
       </c>
       <c r="N68" s="1">
-        <v>499797.58</v>
+        <v>471142.2</v>
       </c>
       <c r="O68" s="1">
-        <v>0.8</v>
+        <v>0.75</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B69" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C69" s="1">
-        <v>4539.0</v>
+        <v>4365.0</v>
       </c>
       <c r="D69" s="1">
-        <v>381.2</v>
+        <v>374.9</v>
       </c>
       <c r="E69" s="1">
-        <v>379.9730975986</v>
+        <v>379.9730973654</v>
       </c>
       <c r="F69" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="G69">
         <v>7.47</v>
       </c>
       <c r="H69" s="1">
-        <v>230887.53</v>
+        <v>222036.59</v>
       </c>
       <c r="I69" s="1">
-        <v>635.85</v>
+        <v>-3052.07</v>
       </c>
       <c r="J69" s="1">
-        <v>0.27539382486356</v>
+        <v>-1.3745797483199</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>231523.38</v>
+        <v>218984.52</v>
       </c>
       <c r="N69" s="1">
-        <v>231523.38</v>
+        <v>218984.52</v>
       </c>
       <c r="O69" s="1">
-        <v>0.37</v>
+        <v>0.35</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B70" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C70" s="1">
-        <v>11417.0</v>
+        <v>10980.0</v>
       </c>
       <c r="D70" s="1">
-        <v>161.85</v>
+        <v>167.65</v>
       </c>
       <c r="E70" s="1">
-        <v>154.5313567487</v>
+        <v>154.5313570128</v>
       </c>
       <c r="F70" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="G70">
         <v>7.47</v>
       </c>
       <c r="H70" s="1">
-        <v>236106.58</v>
+        <v>227069.3</v>
       </c>
       <c r="I70" s="1">
-        <v>11149.21</v>
+        <v>19262.02</v>
       </c>
       <c r="J70" s="1">
-        <v>4.7221089729901</v>
+        <v>8.4828816577142</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>247255.79</v>
+        <v>246331.32</v>
       </c>
       <c r="N70" s="1">
-        <v>247255.79</v>
+        <v>246331.32</v>
       </c>
       <c r="O70" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B71" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C71" s="1">
-        <v>1750.0</v>
+        <v>865.0</v>
       </c>
       <c r="D71" s="1">
-        <v>1073.38</v>
+        <v>1074.69</v>
       </c>
       <c r="E71" s="1">
-        <v>1072.8262571429</v>
+        <v>1073.4956531792</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>1877445.95</v>
+        <v>928573.74</v>
       </c>
       <c r="I71" s="1">
-        <v>969.05</v>
+        <v>1033.11</v>
       </c>
       <c r="J71" s="1">
-        <v>0.051615334119206</v>
+        <v>0.11125772305385</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1878415.0</v>
+        <v>929606.85</v>
       </c>
       <c r="N71" s="1">
-        <v>1878415.0</v>
+        <v>929606.85</v>
       </c>
       <c r="O71" s="1">
-        <v>3.0</v>
+        <v>1.48</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B72" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C72" s="1">
         <v>1872.0</v>
       </c>
       <c r="D72" s="1">
-        <v>133.82</v>
+        <v>134.08</v>
       </c>
       <c r="E72" s="1">
         <v>113.3271794872</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>212148.48</v>
       </c>
       <c r="I72" s="1">
-        <v>38362.56</v>
+        <v>38849.28</v>
       </c>
       <c r="J72" s="1">
-        <v>18.082882328452</v>
+        <v>18.312306550582</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>250511.04</v>
+        <v>250997.76</v>
       </c>
       <c r="N72" s="1">
-        <v>250511.04</v>
+        <v>250997.76</v>
       </c>
       <c r="O72" s="1">
         <v>0.4</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B73" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C73" s="1">
-        <v>3186.0</v>
+        <v>9382.0</v>
       </c>
       <c r="D73" s="1">
-        <v>67.16</v>
+        <v>18.25</v>
       </c>
       <c r="E73" s="1">
-        <v>78.508606403</v>
+        <v>17.7025005329</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>250128.42</v>
+        <v>166084.86</v>
       </c>
       <c r="I73" s="1">
-        <v>-36156.66</v>
+        <v>5136.64</v>
       </c>
       <c r="J73" s="1">
-        <v>-14.455238633019</v>
+        <v>3.0927804015369</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>213971.76</v>
+        <v>171221.5</v>
       </c>
       <c r="N73" s="1">
-        <v>213971.76</v>
+        <v>171221.5</v>
       </c>
       <c r="O73" s="1">
-        <v>0.34</v>
+        <v>0.27</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B74" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C74" s="1">
-        <v>3496.0</v>
+        <v>3064.0</v>
       </c>
       <c r="D74" s="1">
-        <v>42.785</v>
+        <v>61.48</v>
       </c>
       <c r="E74" s="1">
-        <v>45.455</v>
+        <v>78.5086063969</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>158910.68</v>
+        <v>240550.37</v>
       </c>
       <c r="I74" s="1">
-        <v>-9334.32</v>
+        <v>-52175.65</v>
       </c>
       <c r="J74" s="1">
-        <v>-5.8739412605874</v>
+        <v>-21.690114215996</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>149576.36</v>
+        <v>188374.72</v>
       </c>
       <c r="N74" s="1">
-        <v>149576.36</v>
+        <v>188374.72</v>
       </c>
       <c r="O74" s="1">
-        <v>0.24</v>
+        <v>0.3</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B75" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C75" s="1">
-        <v>1169.0</v>
+        <v>3362.0</v>
       </c>
       <c r="D75" s="1">
-        <v>119.3</v>
+        <v>41.065</v>
       </c>
       <c r="E75" s="1">
-        <v>93.69</v>
+        <v>45.455</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>109523.61</v>
+        <v>152819.71</v>
       </c>
       <c r="I75" s="1">
-        <v>29938.09</v>
+        <v>-14759.18</v>
       </c>
       <c r="J75" s="1">
-        <v>27.334827623012</v>
+        <v>-9.6579034209658</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>139461.7</v>
+        <v>138060.53</v>
       </c>
       <c r="N75" s="1">
-        <v>139461.7</v>
+        <v>138060.53</v>
       </c>
       <c r="O75" s="1">
         <v>0.22</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B76" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C76" s="1">
-        <v>2373.0</v>
+        <v>1124.0</v>
       </c>
       <c r="D76" s="1">
-        <v>78.78</v>
+        <v>156.9</v>
       </c>
       <c r="E76" s="1">
-        <v>102.5715086389</v>
+        <v>93.69</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>243402.19</v>
+        <v>105307.56</v>
       </c>
       <c r="I76" s="1">
-        <v>-56457.25</v>
+        <v>71048.04</v>
       </c>
       <c r="J76" s="1">
-        <v>-23.195046026496</v>
+        <v>67.467178994557</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>186944.94</v>
+        <v>176355.6</v>
       </c>
       <c r="N76" s="1">
-        <v>186944.94</v>
+        <v>176355.6</v>
       </c>
       <c r="O76" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B77" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C77" s="1">
-        <v>3480.0</v>
+        <v>2282.0</v>
       </c>
       <c r="D77" s="1">
-        <v>31.5</v>
+        <v>78.62</v>
       </c>
       <c r="E77" s="1">
-        <v>31.87</v>
+        <v>102.5715074496</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>110907.6</v>
+        <v>234068.18</v>
       </c>
       <c r="I77" s="1">
-        <v>-1287.6</v>
+        <v>-54657.34</v>
       </c>
       <c r="J77" s="1">
-        <v>-1.1609664261061</v>
+        <v>-23.351033873976</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>109620.0</v>
+        <v>179410.84</v>
       </c>
       <c r="N77" s="1">
-        <v>109620.0</v>
+        <v>179410.84</v>
       </c>
       <c r="O77" s="1">
-        <v>0.18</v>
+        <v>0.29</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B78" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C78" s="1">
-        <v>2282.0</v>
+        <v>3347.0</v>
       </c>
       <c r="D78" s="1">
-        <v>54.76</v>
+        <v>27.94</v>
       </c>
       <c r="E78" s="1">
-        <v>52.35</v>
+        <v>31.87</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>119462.7</v>
+        <v>106668.89</v>
       </c>
       <c r="I78" s="1">
-        <v>5499.62</v>
+        <v>-13153.71</v>
       </c>
       <c r="J78" s="1">
-        <v>4.603629417383</v>
+        <v>-12.331346093505</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>124962.32</v>
+        <v>93515.18</v>
       </c>
       <c r="N78" s="1">
-        <v>124962.32</v>
+        <v>93515.18</v>
       </c>
       <c r="O78" s="1">
-        <v>0.2</v>
+        <v>0.15</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B79" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C79" s="1">
-        <v>2000.0</v>
+        <v>2195.0</v>
       </c>
       <c r="D79" s="1">
-        <v>317.2</v>
+        <v>46.3</v>
       </c>
       <c r="E79" s="1">
-        <v>346.34037</v>
+        <v>52.35</v>
       </c>
       <c r="F79" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G79">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>746604.57</v>
+        <v>114908.25</v>
       </c>
       <c r="I79" s="1">
-        <v>-54330.45</v>
+        <v>-13279.75</v>
       </c>
       <c r="J79" s="1">
-        <v>-7.2770047469707</v>
+        <v>-11.556829035339</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>692274.12</v>
+        <v>101628.5</v>
       </c>
       <c r="N79" s="1">
-        <v>692274.12</v>
+        <v>101628.5</v>
       </c>
       <c r="O79" s="1">
-        <v>1.11</v>
+        <v>0.16</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B80" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C80" s="1">
-        <v>2089.0</v>
+        <v>1924.0</v>
       </c>
       <c r="D80" s="1">
-        <v>570.7</v>
+        <v>319.4</v>
       </c>
       <c r="E80" s="1">
-        <v>650.1917999043</v>
+        <v>346.3403690229</v>
       </c>
       <c r="F80" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="G80">
-        <v>10.76</v>
+        <v>0.92</v>
       </c>
       <c r="H80" s="1">
-        <v>123745.63</v>
+        <v>718233.6</v>
       </c>
       <c r="I80" s="1">
-        <v>-12962.53</v>
+        <v>-47061.04</v>
       </c>
       <c r="J80" s="1">
-        <v>-10.475141627224</v>
+        <v>-6.5523306066439</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>110783.1</v>
+        <v>671172.56</v>
       </c>
       <c r="N80" s="1">
-        <v>110783.1</v>
+        <v>671172.56</v>
       </c>
       <c r="O80" s="1">
-        <v>0.18</v>
+        <v>1.07</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B81" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C81" s="1">
-        <v>951.0</v>
+        <v>2009.0</v>
       </c>
       <c r="D81" s="1">
-        <v>282.4</v>
+        <v>525.8</v>
       </c>
       <c r="E81" s="1">
-        <v>260.484679285</v>
+        <v>650.1918018915</v>
       </c>
       <c r="F81" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="G81">
-        <v>1.0</v>
+        <v>10.86</v>
       </c>
       <c r="H81" s="1">
-        <v>247720.93</v>
+        <v>119006.69</v>
       </c>
       <c r="I81" s="1">
-        <v>20841.47</v>
+        <v>-21743.46</v>
       </c>
       <c r="J81" s="1">
-        <v>8.4132858697083</v>
+        <v>-18.270787969987</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>268562.4</v>
+        <v>97263.23</v>
       </c>
       <c r="N81" s="1">
-        <v>268562.4</v>
+        <v>97263.23</v>
       </c>
       <c r="O81" s="1">
-        <v>0.43</v>
+        <v>0.16</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B82" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C82" s="1">
-        <v>35758.0</v>
+        <v>915.0</v>
       </c>
       <c r="D82" s="1">
-        <v>3.92</v>
+        <v>284.4</v>
       </c>
       <c r="E82" s="1">
-        <v>2.5731998434</v>
+        <v>260.4846775956</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>92012.48</v>
+        <v>238343.48</v>
       </c>
       <c r="I82" s="1">
-        <v>48158.88</v>
+        <v>21882.52</v>
       </c>
       <c r="J82" s="1">
-        <v>52.339508727512</v>
+        <v>9.181086052784</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>140171.36</v>
+        <v>260226.0</v>
       </c>
       <c r="N82" s="1">
-        <v>140171.36</v>
+        <v>260226.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.22</v>
+        <v>0.42</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B83" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C83" s="1">
-        <v>4504.0</v>
+        <v>26212.0</v>
       </c>
       <c r="D83" s="1">
-        <v>81.02</v>
+        <v>4.435</v>
       </c>
       <c r="E83" s="1">
-        <v>97.4893405861</v>
+        <v>2.573200061</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>439091.99</v>
+        <v>67448.72</v>
       </c>
       <c r="I83" s="1">
-        <v>-74177.91</v>
+        <v>48801.5</v>
       </c>
       <c r="J83" s="1">
-        <v>-16.893478289139</v>
+        <v>72.353485729603</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>364914.08</v>
+        <v>116250.22</v>
       </c>
       <c r="N83" s="1">
-        <v>364914.08</v>
+        <v>116250.22</v>
       </c>
       <c r="O83" s="1">
-        <v>0.58</v>
+        <v>0.19</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B84" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C84" s="1">
-        <v>2802.0</v>
+        <v>4332.0</v>
       </c>
       <c r="D84" s="1">
-        <v>151.16</v>
+        <v>73.22</v>
       </c>
       <c r="E84" s="1">
-        <v>145.9413062099</v>
+        <v>97.4893397969</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>408927.54</v>
+        <v>422323.82</v>
       </c>
       <c r="I84" s="1">
-        <v>14622.78</v>
+        <v>-105134.78</v>
       </c>
       <c r="J84" s="1">
-        <v>3.5758853512287</v>
+        <v>-24.894352395278</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>423550.32</v>
+        <v>317189.04</v>
       </c>
       <c r="N84" s="1">
-        <v>423550.32</v>
+        <v>317189.04</v>
       </c>
       <c r="O84" s="1">
-        <v>0.68</v>
+        <v>0.51</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B85" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C85" s="1">
-        <v>2025.0</v>
+        <v>2999.0</v>
       </c>
       <c r="D85" s="1">
-        <v>272.1</v>
+        <v>144.46</v>
       </c>
       <c r="E85" s="1">
-        <v>111.4399555556</v>
+        <v>146.2252184061</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>225665.91</v>
+        <v>438529.43</v>
       </c>
       <c r="I85" s="1">
-        <v>325336.59</v>
+        <v>-5293.89</v>
       </c>
       <c r="J85" s="1">
-        <v>144.16736227461</v>
+        <v>-1.2071914990973</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>551002.5</v>
+        <v>433235.54</v>
       </c>
       <c r="N85" s="1">
-        <v>551002.5</v>
+        <v>433235.54</v>
       </c>
       <c r="O85" s="1">
-        <v>0.88</v>
+        <v>0.69</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B86" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C86" s="1">
-        <v>2456.0</v>
+        <v>1749.0</v>
       </c>
       <c r="D86" s="1">
-        <v>87.06</v>
+        <v>35.9</v>
       </c>
       <c r="E86" s="1">
-        <v>93.9310871336</v>
+        <v>35.5550200114</v>
       </c>
       <c r="F86" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G86">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>251972.1</v>
+        <v>62185.73</v>
       </c>
       <c r="I86" s="1">
-        <v>-18646.74</v>
+        <v>603.37</v>
       </c>
       <c r="J86" s="1">
-        <v>-7.4003193210677</v>
+        <v>0.97027083223112</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>233325.36</v>
+        <v>62789.1</v>
       </c>
       <c r="N86" s="1">
-        <v>233325.36</v>
+        <v>62789.1</v>
       </c>
       <c r="O86" s="1">
-        <v>0.37</v>
+        <v>0.1</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B87" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C87" s="1">
-        <v>1539.0</v>
+        <v>1948.0</v>
       </c>
       <c r="D87" s="1">
-        <v>166.94</v>
+        <v>274.65</v>
       </c>
       <c r="E87" s="1">
-        <v>96.5041520468</v>
+        <v>111.4399537988</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>148519.89</v>
+        <v>217085.03</v>
       </c>
       <c r="I87" s="1">
-        <v>108400.77</v>
+        <v>317933.17</v>
       </c>
       <c r="J87" s="1">
-        <v>72.987375630294</v>
+        <v>146.45559392096</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>256920.66</v>
+        <v>535018.2</v>
       </c>
       <c r="N87" s="1">
-        <v>256920.66</v>
+        <v>535018.2</v>
       </c>
       <c r="O87" s="1">
-        <v>0.41</v>
+        <v>0.85</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B88" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C88" s="1">
-        <v>6364.0</v>
+        <v>2362.0</v>
       </c>
       <c r="D88" s="1">
-        <v>38.06</v>
+        <v>84.42</v>
       </c>
       <c r="E88" s="1">
-        <v>47.702782841</v>
+        <v>93.931088061</v>
       </c>
       <c r="F88" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G88">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H88" s="1">
-        <v>303580.51</v>
+        <v>242328.22</v>
       </c>
       <c r="I88" s="1">
-        <v>-61366.67</v>
+        <v>-24547.49</v>
       </c>
       <c r="J88" s="1">
-        <v>-20.214298342143</v>
+        <v>-10.129851983397</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>242213.84</v>
+        <v>217780.73</v>
       </c>
       <c r="N88" s="1">
-        <v>242213.84</v>
+        <v>217780.73</v>
       </c>
       <c r="O88" s="1">
-        <v>0.39</v>
+        <v>0.35</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B89" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C89" s="1">
-        <v>2020.0</v>
+        <v>1480.0</v>
       </c>
       <c r="D89" s="1">
-        <v>241.6</v>
+        <v>178.5</v>
       </c>
       <c r="E89" s="1">
-        <v>199.4522475248</v>
+        <v>96.5041554054</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>402893.54</v>
+        <v>142826.15</v>
       </c>
       <c r="I89" s="1">
-        <v>85138.46</v>
+        <v>121353.85</v>
       </c>
       <c r="J89" s="1">
-        <v>21.131751082432</v>
+        <v>84.966128401557</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>488032.0</v>
+        <v>264180.0</v>
       </c>
       <c r="N89" s="1">
-        <v>488032.0</v>
+        <v>264180.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.78</v>
+        <v>0.42</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B90" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C90" s="1">
-        <v>4813.0</v>
+        <v>6121.0</v>
       </c>
       <c r="D90" s="1">
-        <v>71.76</v>
+        <v>33.57</v>
       </c>
       <c r="E90" s="1">
-        <v>40.8524122169</v>
+        <v>47.7027822251</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>196622.66</v>
+        <v>291988.73</v>
       </c>
       <c r="I90" s="1">
-        <v>148758.22</v>
+        <v>-86506.76</v>
       </c>
       <c r="J90" s="1">
-        <v>75.656702030173</v>
+        <v>-29.626746210376</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>345380.88</v>
+        <v>205481.97</v>
       </c>
       <c r="N90" s="1">
-        <v>345380.88</v>
+        <v>205481.97</v>
       </c>
       <c r="O90" s="1">
-        <v>0.55</v>
+        <v>0.33</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B91" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C91" s="1">
-        <v>352.0</v>
+        <v>1943.0</v>
       </c>
       <c r="D91" s="1">
-        <v>522.44</v>
+        <v>268.65</v>
       </c>
       <c r="E91" s="1">
-        <v>509.0768465909</v>
+        <v>199.4522490993</v>
       </c>
       <c r="F91" t="s">
-        <v>211</v>
+        <v>8</v>
       </c>
       <c r="G91">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>161119.14</v>
+        <v>387535.72</v>
       </c>
       <c r="I91" s="1">
-        <v>-4636.09</v>
+        <v>134451.23</v>
       </c>
       <c r="J91" s="1">
-        <v>-2.8774297082271</v>
+        <v>34.693893507417</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>156483.05</v>
+        <v>521986.95</v>
       </c>
       <c r="N91" s="1">
-        <v>156483.05</v>
+        <v>521986.95</v>
       </c>
       <c r="O91" s="1">
-        <v>0.25</v>
+        <v>0.83</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>212</v>
       </c>
       <c r="B92" t="s">
         <v>213</v>
       </c>
       <c r="C92" s="1">
-        <v>17628.0</v>
+        <v>625.0</v>
       </c>
       <c r="D92" s="1">
-        <v>84.0</v>
+        <v>142.65</v>
       </c>
       <c r="E92" s="1">
-        <v>70.1507998639</v>
+        <v>142.496704</v>
       </c>
       <c r="F92" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="G92">
-        <v>10.76</v>
+        <v>0.92</v>
       </c>
       <c r="H92" s="1">
-        <v>114247.82</v>
+        <v>96380.54</v>
       </c>
       <c r="I92" s="1">
-        <v>23349.36</v>
+        <v>994.13</v>
       </c>
       <c r="J92" s="1">
-        <v>20.437466552972</v>
+        <v>1.0314634053721</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>137597.18</v>
+        <v>97374.67</v>
       </c>
       <c r="N92" s="1">
-        <v>137597.18</v>
+        <v>97374.67</v>
       </c>
       <c r="O92" s="1">
-        <v>0.22</v>
+        <v>0.16</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>214</v>
       </c>
       <c r="B93" t="s">
         <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>9300.0</v>
+        <v>4629.0</v>
       </c>
       <c r="D93" s="1">
-        <v>37.61</v>
+        <v>69.39</v>
       </c>
       <c r="E93" s="1">
-        <v>24.1150344086</v>
+        <v>40.8524130482</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>224269.82</v>
+        <v>189105.82</v>
       </c>
       <c r="I93" s="1">
-        <v>125503.18</v>
+        <v>132100.49</v>
       </c>
       <c r="J93" s="1">
-        <v>55.96079757856</v>
+        <v>69.855327562103</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>349773.0</v>
+        <v>321206.31</v>
       </c>
       <c r="N93" s="1">
-        <v>349773.0</v>
+        <v>321206.31</v>
       </c>
       <c r="O93" s="1">
-        <v>0.56</v>
+        <v>0.51</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>9008.0</v>
+        <v>339.0</v>
       </c>
       <c r="D94" s="1">
-        <v>39.42</v>
+        <v>419.5</v>
       </c>
       <c r="E94" s="1">
-        <v>30.372901865</v>
+        <v>509.0768436578</v>
       </c>
       <c r="F94" t="s">
-        <v>8</v>
+        <v>159</v>
       </c>
       <c r="G94">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H94" s="1">
-        <v>273599.1</v>
+        <v>155168.72</v>
       </c>
       <c r="I94" s="1">
-        <v>81496.26</v>
+        <v>-34446.73</v>
       </c>
       <c r="J94" s="1">
-        <v>29.786742719548</v>
+        <v>-22.199532225309</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>355095.36</v>
+        <v>120721.99</v>
       </c>
       <c r="N94" s="1">
-        <v>355095.36</v>
+        <v>120721.99</v>
       </c>
       <c r="O94" s="1">
-        <v>0.57</v>
+        <v>0.19</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>218</v>
       </c>
       <c r="B95" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="1">
-        <v>1045.0</v>
+        <v>16954.0</v>
       </c>
       <c r="D95" s="1">
-        <v>247.7</v>
+        <v>85.16</v>
       </c>
       <c r="E95" s="1">
-        <v>250.7547464115</v>
+        <v>70.1507998113</v>
       </c>
       <c r="F95" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="G95">
-        <v>1.0</v>
+        <v>10.86</v>
       </c>
       <c r="H95" s="1">
-        <v>262038.71</v>
+        <v>109879.6</v>
       </c>
       <c r="I95" s="1">
-        <v>-3192.21</v>
+        <v>23060.5</v>
       </c>
       <c r="J95" s="1">
-        <v>-1.2182207735643</v>
+        <v>20.987062202629</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>258846.5</v>
+        <v>132940.1</v>
       </c>
       <c r="N95" s="1">
-        <v>258846.5</v>
+        <v>132940.1</v>
       </c>
       <c r="O95" s="1">
-        <v>0.41</v>
+        <v>0.21</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>220</v>
       </c>
       <c r="B96" t="s">
         <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>893.0</v>
+        <v>7311.0</v>
       </c>
       <c r="D96" s="1">
-        <v>247.1</v>
+        <v>50.3</v>
       </c>
       <c r="E96" s="1">
-        <v>259.1050391937</v>
+        <v>24.1150348789</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>231380.8</v>
+        <v>176305.02</v>
       </c>
       <c r="I96" s="1">
-        <v>-10720.5</v>
+        <v>191438.28</v>
       </c>
       <c r="J96" s="1">
-        <v>-4.6332712135147</v>
+        <v>108.58356727449</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>220660.3</v>
+        <v>367743.3</v>
       </c>
       <c r="N96" s="1">
-        <v>220660.3</v>
+        <v>367743.3</v>
       </c>
       <c r="O96" s="1">
-        <v>0.35</v>
+        <v>0.59</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>3785.0</v>
+        <v>8663.0</v>
       </c>
       <c r="D97" s="1">
-        <v>67.01</v>
+        <v>36.8</v>
       </c>
       <c r="E97" s="1">
-        <v>66.8485231176</v>
+        <v>30.372901997</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>253021.66</v>
+        <v>263120.45</v>
       </c>
       <c r="I97" s="1">
-        <v>611.19</v>
+        <v>55677.95</v>
       </c>
       <c r="J97" s="1">
-        <v>0.24155639481616</v>
+        <v>21.16063194632</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>253632.85</v>
+        <v>318798.4</v>
       </c>
       <c r="N97" s="1">
-        <v>253632.85</v>
+        <v>318798.4</v>
       </c>
       <c r="O97" s="1">
-        <v>0.41</v>
+        <v>0.51</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>224</v>
       </c>
       <c r="B98" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>2051.0</v>
+        <v>1005.0</v>
       </c>
       <c r="D98" s="1">
-        <v>48.705</v>
+        <v>225.0</v>
       </c>
       <c r="E98" s="1">
-        <v>52.726465139</v>
+        <v>250.7547462687</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>124044.48</v>
+        <v>252008.52</v>
       </c>
       <c r="I98" s="1">
-        <v>-24150.52</v>
+        <v>-25883.52</v>
       </c>
       <c r="J98" s="1">
-        <v>-19.469242000934</v>
+        <v>-10.27089084131</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>99893.96</v>
+        <v>226125.0</v>
       </c>
       <c r="N98" s="1">
-        <v>99893.96</v>
+        <v>226125.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.16</v>
+        <v>0.36</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>226</v>
       </c>
       <c r="B99" t="s">
         <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>9038.0</v>
+        <v>859.0</v>
       </c>
       <c r="D99" s="1">
-        <v>35.28</v>
+        <v>235.8</v>
       </c>
       <c r="E99" s="1">
-        <v>28.5248373534</v>
+        <v>259.1050407451</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>257807.48</v>
+        <v>222571.23</v>
       </c>
       <c r="I99" s="1">
-        <v>61053.16</v>
+        <v>-20019.03</v>
       </c>
       <c r="J99" s="1">
-        <v>23.681686815293</v>
+        <v>-8.9944374212247</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>318860.64</v>
+        <v>202552.2</v>
       </c>
       <c r="N99" s="1">
-        <v>318860.64</v>
+        <v>202552.2</v>
       </c>
       <c r="O99" s="1">
-        <v>0.51</v>
+        <v>0.32</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>228</v>
       </c>
       <c r="B100" t="s">
         <v>229</v>
       </c>
       <c r="C100" s="1">
-        <v>8488.0</v>
+        <v>3762.0</v>
       </c>
       <c r="D100" s="1">
-        <v>193.0</v>
+        <v>21.92</v>
       </c>
       <c r="E100" s="1">
-        <v>192.4519533459</v>
+        <v>20.4567995747</v>
       </c>
       <c r="F100" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="G100">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>218723.17</v>
+        <v>76958.48</v>
       </c>
       <c r="I100" s="1">
-        <v>478.8</v>
+        <v>5504.56</v>
       </c>
       <c r="J100" s="1">
-        <v>0.21890684923778</v>
+        <v>7.1526360707748</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>219201.97</v>
+        <v>82463.04</v>
       </c>
       <c r="N100" s="1">
-        <v>219201.97</v>
+        <v>82463.04</v>
       </c>
       <c r="O100" s="1">
-        <v>0.35</v>
+        <v>0.13</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>230</v>
       </c>
       <c r="B101" t="s">
         <v>231</v>
       </c>
       <c r="C101" s="1">
-        <v>720.0</v>
+        <v>3640.0</v>
       </c>
       <c r="D101" s="1">
-        <v>133.65</v>
+        <v>70.73</v>
       </c>
       <c r="E101" s="1">
-        <v>105.5446666667</v>
+        <v>66.848521978</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>75992.16</v>
+        <v>243328.62</v>
       </c>
       <c r="I101" s="1">
-        <v>20235.84</v>
+        <v>14128.58</v>
       </c>
       <c r="J101" s="1">
-        <v>26.628852239494</v>
+        <v>5.8063782221754</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>96228.0</v>
+        <v>257457.2</v>
       </c>
       <c r="N101" s="1">
-        <v>96228.0</v>
+        <v>257457.2</v>
       </c>
       <c r="O101" s="1">
-        <v>0.15</v>
+        <v>0.41</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>232</v>
       </c>
       <c r="B102" t="s">
         <v>233</v>
       </c>
       <c r="C102" s="1">
-        <v>8098.0</v>
+        <v>2924.0</v>
       </c>
       <c r="D102" s="1">
-        <v>23.51</v>
+        <v>48.655</v>
       </c>
       <c r="E102" s="1">
-        <v>26.5471042233</v>
+        <v>49.5929616963</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>214978.45</v>
+        <v>166606.14</v>
       </c>
       <c r="I102" s="1">
-        <v>-24594.47</v>
+        <v>-24338.92</v>
       </c>
       <c r="J102" s="1">
-        <v>-11.440435076167</v>
+        <v>-14.608657279978</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>190383.98</v>
+        <v>142267.22</v>
       </c>
       <c r="N102" s="1">
-        <v>190383.98</v>
+        <v>142267.22</v>
       </c>
       <c r="O102" s="1">
-        <v>0.3</v>
+        <v>0.23</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>234</v>
       </c>
       <c r="B103" t="s">
         <v>235</v>
       </c>
       <c r="C103" s="1">
-        <v>2381.0</v>
+        <v>8692.0</v>
       </c>
       <c r="D103" s="1">
-        <v>69.72</v>
+        <v>34.63</v>
       </c>
       <c r="E103" s="1">
-        <v>112.9185426291</v>
+        <v>28.5248377819</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>268859.05</v>
+        <v>247937.89</v>
       </c>
       <c r="I103" s="1">
-        <v>-102855.73</v>
+        <v>53066.07</v>
       </c>
       <c r="J103" s="1">
-        <v>-38.25637634292</v>
+        <v>21.402969106497</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>166003.32</v>
+        <v>301003.96</v>
       </c>
       <c r="N103" s="1">
-        <v>166003.32</v>
+        <v>301003.96</v>
       </c>
       <c r="O103" s="1">
-        <v>0.27</v>
+        <v>0.48</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>236</v>
       </c>
       <c r="B104" t="s">
         <v>237</v>
       </c>
       <c r="C104" s="1">
-        <v>353.0</v>
+        <v>8163.0</v>
       </c>
       <c r="D104" s="1">
-        <v>563.4</v>
+        <v>197.1</v>
       </c>
       <c r="E104" s="1">
-        <v>435.7287252125</v>
+        <v>192.4519539385</v>
       </c>
       <c r="F104" t="s">
-        <v>30</v>
+        <v>74</v>
       </c>
       <c r="G104">
-        <v>0.92</v>
+        <v>7.47</v>
       </c>
       <c r="H104" s="1">
-        <v>152329.54</v>
+        <v>210348.4</v>
       </c>
       <c r="I104" s="1">
-        <v>64693.81</v>
+        <v>4954.64</v>
       </c>
       <c r="J104" s="1">
-        <v>42.469641804209</v>
+        <v>2.3554445862198</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>217023.35</v>
+        <v>215303.04</v>
       </c>
       <c r="N104" s="1">
-        <v>217023.35</v>
+        <v>215303.04</v>
       </c>
       <c r="O104" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>238</v>
       </c>
       <c r="B105" t="s">
         <v>239</v>
       </c>
       <c r="C105" s="1">
-        <v>105.0</v>
+        <v>7788.0</v>
       </c>
       <c r="D105" s="1">
-        <v>258.15</v>
+        <v>22.47</v>
       </c>
       <c r="E105" s="1">
-        <v>247.643809524</v>
+        <v>26.5471045198</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>0.0</v>
+        <v>206748.85</v>
       </c>
       <c r="I105" s="1">
-        <v>110315.0</v>
+        <v>-31752.49</v>
       </c>
       <c r="J105" s="1">
-        <v>0</v>
+        <v>-15.358000782108</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>110315.0</v>
+        <v>174996.36</v>
       </c>
       <c r="N105" s="1">
-        <v>110315.0</v>
+        <v>174996.36</v>
       </c>
       <c r="O105" s="1">
-        <v>0.18</v>
+        <v>0.28</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>240</v>
       </c>
       <c r="B106" t="s">
         <v>241</v>
       </c>
       <c r="C106" s="1">
-        <v>18.0</v>
+        <v>2290.0</v>
       </c>
       <c r="D106" s="1">
-        <v>115.79</v>
+        <v>61.72</v>
       </c>
       <c r="E106" s="1">
-        <v>116.37</v>
+        <v>112.9185414847</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>0.0</v>
+        <v>258583.46</v>
       </c>
       <c r="I106" s="1">
-        <v>-29280.0</v>
+        <v>-117244.66</v>
       </c>
       <c r="J106" s="1">
-        <v>0</v>
+        <v>-45.341128933769</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>-29280.0</v>
+        <v>141338.8</v>
       </c>
       <c r="N106" s="1">
-        <v>-29280.0</v>
+        <v>141338.8</v>
       </c>
       <c r="O106" s="1">
-        <v>-0.05</v>
+        <v>0.23</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>242</v>
       </c>
       <c r="B107" t="s">
         <v>243</v>
       </c>
       <c r="C107" s="1">
-        <v>26.0</v>
+        <v>339.0</v>
       </c>
       <c r="D107" s="1">
-        <v>125.68</v>
+        <v>546.4</v>
       </c>
       <c r="E107" s="1">
-        <v>126.44</v>
+        <v>435.7287315634</v>
       </c>
       <c r="F107" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G107">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H107" s="1">
-        <v>0.0</v>
+        <v>146288.14</v>
       </c>
       <c r="I107" s="1">
-        <v>-18892.31</v>
+        <v>56015.92</v>
       </c>
       <c r="J107" s="1">
-        <v>0</v>
+        <v>38.291497861686</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>-18892.31</v>
+        <v>202304.06</v>
       </c>
       <c r="N107" s="1">
-        <v>-18892.31</v>
+        <v>202304.06</v>
       </c>
       <c r="O107" s="1">
-        <v>-0.03</v>
+        <v>0.32</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>244</v>
       </c>
       <c r="B108" t="s">
         <v>245</v>
       </c>
       <c r="C108" s="1">
-        <v>-37.0</v>
+        <v>126.0</v>
       </c>
       <c r="D108" s="1">
-        <v>5891.0</v>
+        <v>258.7</v>
       </c>
       <c r="E108" s="1">
-        <v>5556.989760189</v>
+        <v>250.286507937</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>0.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-123583.79</v>
+        <v>106010.0</v>
       </c>
       <c r="J108" s="1">
         <v>0</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>-123583.79</v>
+        <v>106010.0</v>
       </c>
       <c r="N108" s="1">
-        <v>-123583.79</v>
+        <v>106010.0</v>
       </c>
       <c r="O108" s="1">
-        <v>-0.2</v>
+        <v>0.17</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>246</v>
       </c>
       <c r="B109" t="s">
         <v>247</v>
       </c>
       <c r="C109" s="1">
-        <v>200000.0</v>
+        <v>18.0</v>
       </c>
       <c r="D109" s="1">
-        <v>102.097</v>
+        <v>115.41</v>
       </c>
       <c r="E109" s="1">
-        <v>99.89</v>
+        <v>116.37</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>199780.0</v>
+        <v>0.0</v>
       </c>
       <c r="I109" s="1">
-        <v>4414.0</v>
+        <v>-36120.0</v>
       </c>
       <c r="J109" s="1">
-        <v>2.2094303734108</v>
+        <v>0</v>
       </c>
       <c r="K109">
-        <v>4.51</v>
-[...2 lines deleted...]
-        <v>248</v>
+        <v>0.0</v>
+      </c>
+      <c r="L109">
+        <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>204194.0</v>
+        <v>-36120.0</v>
       </c>
       <c r="N109" s="1">
-        <v>213215.92</v>
+        <v>-36120.0</v>
       </c>
       <c r="O109" s="1">
-        <v>0.34</v>
+        <v>-0.06</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>248</v>
+      </c>
+      <c r="B110" t="s">
         <v>249</v>
       </c>
-      <c r="B110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C110" s="1">
-        <v>185000.0</v>
+        <v>21.0</v>
       </c>
       <c r="D110" s="1">
-        <v>98.437</v>
+        <v>117.61</v>
       </c>
       <c r="E110" s="1">
-        <v>99.33</v>
+        <v>118.155238095</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>183760.5</v>
+        <v>0.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-1652.05</v>
+        <v>-11450.0</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.89902345716299</v>
+        <v>0</v>
       </c>
       <c r="K110">
-        <v>1.46</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>0.0</v>
+      </c>
+      <c r="L110">
+        <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>182108.45</v>
+        <v>-11450.0</v>
       </c>
       <c r="N110" s="1">
-        <v>184807.42</v>
+        <v>-11450.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.3</v>
+        <v>-0.02</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="B111" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="C111" s="1">
-        <v>200000.0</v>
+        <v>7.0</v>
       </c>
       <c r="D111" s="1">
-        <v>97.218</v>
+        <v>125.28</v>
       </c>
       <c r="E111" s="1">
-        <v>99.253</v>
+        <v>126.44</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>198506.0</v>
+        <v>0.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-4070.0</v>
+        <v>-8120.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-2.0503158594702</v>
+        <v>0</v>
       </c>
       <c r="K111">
-        <v>1.39</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>0.0</v>
+      </c>
+      <c r="L111">
+        <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>194436.0</v>
+        <v>-8120.0</v>
       </c>
       <c r="N111" s="1">
-        <v>197214.08</v>
+        <v>-8120.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.32</v>
+        <v>-0.01</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="B112" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="C112" s="1">
-        <v>165000.0</v>
+        <v>17.0</v>
       </c>
       <c r="D112" s="1">
-        <v>100.621</v>
+        <v>105.745</v>
       </c>
       <c r="E112" s="1">
-        <v>99.955</v>
+        <v>105.755</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>164925.75</v>
+        <v>0.0</v>
       </c>
       <c r="I112" s="1">
-        <v>1098.9</v>
+        <v>-170.0</v>
       </c>
       <c r="J112" s="1">
-        <v>0.66629983492572</v>
+        <v>0</v>
       </c>
       <c r="K112">
-        <v>0.32</v>
+        <v>0.0</v>
       </c>
       <c r="L112">
-        <v>524.38</v>
+        <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>166024.65</v>
+        <v>-170.0</v>
       </c>
       <c r="N112" s="1">
-        <v>166549.03</v>
+        <v>-170.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.27</v>
+        <v>0.0</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="B113" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="C113" s="1">
-        <v>100000.0</v>
+        <v>-24.0</v>
       </c>
       <c r="D113" s="1">
-        <v>104.009</v>
+        <v>5887.0</v>
       </c>
       <c r="E113" s="1">
-        <v>106.65</v>
+        <v>5554.67405815</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>106650.0</v>
+        <v>0.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-2641.0</v>
+        <v>-79758.23</v>
       </c>
       <c r="J113" s="1">
-        <v>-2.4763244256915</v>
+        <v>0</v>
       </c>
       <c r="K113">
-        <v>4.74</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>0.0</v>
+      </c>
+      <c r="L113">
+        <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>104009.0</v>
+        <v>-79758.23</v>
       </c>
       <c r="N113" s="1">
-        <v>108748.73</v>
+        <v>-79758.23</v>
       </c>
       <c r="O113" s="1">
-        <v>0.17</v>
+        <v>-0.13</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="B114" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="C114" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>107.308</v>
+        <v>101.207</v>
       </c>
       <c r="E114" s="1">
-        <v>111.205</v>
+        <v>99.89</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>111205.0</v>
+        <v>199780.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-3897.0</v>
+        <v>2634.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-3.5043388336855</v>
+        <v>1.3184502953249</v>
       </c>
       <c r="K114">
-        <v>5.65</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>0.14</v>
+      </c>
+      <c r="L114">
+        <v>278.77</v>
       </c>
       <c r="M114" s="1">
-        <v>107308.0</v>
+        <v>202414.0</v>
       </c>
       <c r="N114" s="1">
-        <v>112958.68</v>
+        <v>202692.77</v>
       </c>
       <c r="O114" s="1">
-        <v>0.18</v>
+        <v>0.32</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="B115" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="C115" s="1">
-        <v>29000.0</v>
+        <v>185000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>96.203</v>
+        <v>97.876</v>
       </c>
       <c r="E115" s="1">
-        <v>98.803</v>
+        <v>99.33</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>28652.87</v>
+        <v>183760.5</v>
       </c>
       <c r="I115" s="1">
-        <v>-754.0</v>
+        <v>-2689.9</v>
       </c>
       <c r="J115" s="1">
-        <v>-2.6314990435513</v>
+        <v>-1.4638075103191</v>
       </c>
       <c r="K115">
-        <v>1.61</v>
-[...2 lines deleted...]
-        <v>467.18</v>
+        <v>1.66</v>
+      </c>
+      <c r="L115" t="s">
+        <v>260</v>
       </c>
       <c r="M115" s="1">
-        <v>27898.87</v>
+        <v>181070.6</v>
       </c>
       <c r="N115" s="1">
-        <v>28366.05</v>
+        <v>184149.71</v>
       </c>
       <c r="O115" s="1">
-        <v>0.05</v>
+        <v>0.29</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="B116" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="C116" s="1">
         <v>200000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>98.51</v>
+        <v>96.674</v>
       </c>
       <c r="E116" s="1">
-        <v>99.932865</v>
+        <v>99.253</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>199865.73</v>
+        <v>198506.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-2845.73</v>
+        <v>-5158.0</v>
       </c>
       <c r="J116" s="1">
-        <v>-1.4238208821492</v>
+        <v>-2.5984101236235</v>
       </c>
       <c r="K116">
-        <v>0.21</v>
+        <v>0.07</v>
       </c>
       <c r="L116">
-        <v>425.34</v>
+        <v>131.51</v>
       </c>
       <c r="M116" s="1">
-        <v>197020.0</v>
+        <v>193348.0</v>
       </c>
       <c r="N116" s="1">
-        <v>197445.34</v>
+        <v>193479.51</v>
       </c>
       <c r="O116" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="B117" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="C117" s="1">
         <v>100000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.153</v>
+        <v>93.563</v>
       </c>
       <c r="E117" s="1">
-        <v>100.0</v>
+        <v>93.8</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>100000.0</v>
+        <v>93800.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-847.0</v>
+        <v>-237.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.847</v>
+        <v>-0.25266524520256</v>
       </c>
       <c r="K117">
-        <v>3.85</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>0.38</v>
+      </c>
+      <c r="L117">
+        <v>376.03</v>
       </c>
       <c r="M117" s="1">
-        <v>99153.0</v>
+        <v>93563.0</v>
       </c>
       <c r="N117" s="1">
-        <v>103007.11</v>
+        <v>93939.03</v>
       </c>
       <c r="O117" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="B118" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="C118" s="1">
-        <v>300000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>98.219</v>
+        <v>100.239</v>
       </c>
       <c r="E118" s="1">
-        <v>97.673</v>
+        <v>99.955</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>293019.0</v>
+        <v>164925.75</v>
       </c>
       <c r="I118" s="1">
-        <v>1638.0</v>
+        <v>468.6</v>
       </c>
       <c r="J118" s="1">
-        <v>0.55900811892744</v>
+        <v>0.28412785753589</v>
       </c>
       <c r="K118">
-        <v>3.31</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>0.54</v>
+      </c>
+      <c r="L118">
+        <v>886.03</v>
       </c>
       <c r="M118" s="1">
-        <v>294657.0</v>
+        <v>165394.35</v>
       </c>
       <c r="N118" s="1">
-        <v>304581.66</v>
+        <v>166280.38</v>
       </c>
       <c r="O118" s="1">
-        <v>0.49</v>
+        <v>0.27</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="B119" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
       <c r="C119" s="1">
-        <v>149000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.31</v>
+        <v>99.474</v>
       </c>
       <c r="E119" s="1">
-        <v>101.02689933</v>
+        <v>99.646</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>150530.08</v>
+        <v>99646.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-2558.18</v>
+        <v>-172.0</v>
       </c>
       <c r="J119" s="1">
-        <v>-1.6994477117132</v>
+        <v>-0.17261104309255</v>
       </c>
       <c r="K119">
-        <v>2.34</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>0.12</v>
+      </c>
+      <c r="L119">
+        <v>115.75</v>
       </c>
       <c r="M119" s="1">
-        <v>147971.9</v>
+        <v>99474.0</v>
       </c>
       <c r="N119" s="1">
-        <v>151464.45</v>
+        <v>99589.75</v>
       </c>
       <c r="O119" s="1">
-        <v>0.24</v>
+        <v>0.16</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
       <c r="B120" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="C120" s="1">
-        <v>300000.0</v>
+        <v>201000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>70.386</v>
+        <v>99.706</v>
       </c>
       <c r="E120" s="1">
-        <v>99.454</v>
+        <v>99.58</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>298362.0</v>
+        <v>200155.8</v>
       </c>
       <c r="I120" s="1">
-        <v>-87204.0</v>
+        <v>253.26</v>
       </c>
       <c r="J120" s="1">
-        <v>-29.227582601001</v>
+        <v>0.12653143201446</v>
       </c>
       <c r="K120">
-        <v>1.7</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>0.07</v>
+      </c>
+      <c r="L120">
+        <v>144.55</v>
       </c>
       <c r="M120" s="1">
-        <v>211158.0</v>
+        <v>200409.06</v>
       </c>
       <c r="N120" s="1">
-        <v>216251.84</v>
+        <v>200553.61</v>
       </c>
       <c r="O120" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>279</v>
+        <v>271</v>
       </c>
       <c r="B121" t="s">
-        <v>280</v>
+        <v>272</v>
       </c>
       <c r="C121" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>89.381</v>
+        <v>103.719</v>
       </c>
       <c r="E121" s="1">
-        <v>86.923</v>
+        <v>106.65</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>173846.0</v>
+        <v>106650.0</v>
       </c>
       <c r="I121" s="1">
-        <v>4916.0</v>
+        <v>-2931.0</v>
       </c>
       <c r="J121" s="1">
-        <v>2.8277901130886</v>
+        <v>-2.7482419127989</v>
       </c>
       <c r="K121">
-        <v>1.47</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>0.01</v>
+      </c>
+      <c r="L121">
+        <v>13.7</v>
       </c>
       <c r="M121" s="1">
-        <v>178762.0</v>
+        <v>103719.0</v>
       </c>
       <c r="N121" s="1">
-        <v>181710.63</v>
+        <v>103732.7</v>
       </c>
       <c r="O121" s="1">
-        <v>0.29</v>
+        <v>0.17</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>282</v>
+        <v>273</v>
       </c>
       <c r="B122" t="s">
-        <v>283</v>
+        <v>274</v>
       </c>
       <c r="C122" s="1">
-        <v>100000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.352</v>
+        <v>94.696</v>
       </c>
       <c r="E122" s="1">
-        <v>99.991</v>
+        <v>98.803</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>99991.0</v>
+        <v>28652.87</v>
       </c>
       <c r="I122" s="1">
-        <v>-639.0</v>
+        <v>-1191.03</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.63905751517637</v>
+        <v>-4.1567563737943</v>
       </c>
       <c r="K122">
-        <v>3.01</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>1.8</v>
+      </c>
+      <c r="L122">
+        <v>522.79</v>
       </c>
       <c r="M122" s="1">
-        <v>99352.0</v>
+        <v>27461.84</v>
       </c>
       <c r="N122" s="1">
-        <v>102362.96</v>
+        <v>27984.63</v>
       </c>
       <c r="O122" s="1">
-        <v>0.16</v>
+        <v>0.04</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>285</v>
+        <v>275</v>
       </c>
       <c r="B123" t="s">
-        <v>286</v>
+        <v>276</v>
       </c>
       <c r="C123" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>103.041</v>
+        <v>98.548</v>
       </c>
       <c r="E123" s="1">
-        <v>99.746</v>
+        <v>99.932865</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>99746.0</v>
+        <v>199865.73</v>
       </c>
       <c r="I123" s="1">
-        <v>3295.0</v>
+        <v>-2769.73</v>
       </c>
       <c r="J123" s="1">
-        <v>3.3033906121549</v>
+        <v>-1.3857953537107</v>
       </c>
       <c r="K123">
-        <v>2.3</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>0.27</v>
+      </c>
+      <c r="L123">
+        <v>548.63</v>
       </c>
       <c r="M123" s="1">
-        <v>103041.0</v>
+        <v>197096.0</v>
       </c>
       <c r="N123" s="1">
-        <v>105343.74</v>
+        <v>197644.63</v>
       </c>
       <c r="O123" s="1">
-        <v>0.17</v>
+        <v>0.32</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>288</v>
+        <v>277</v>
       </c>
       <c r="B124" t="s">
-        <v>289</v>
+        <v>278</v>
       </c>
       <c r="C124" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>106.522</v>
+        <v>98.326</v>
       </c>
       <c r="E124" s="1">
-        <v>107.962</v>
+        <v>100.0</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>215924.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-2880.0</v>
+        <v>-1674.0</v>
       </c>
       <c r="J124" s="1">
-        <v>-1.3338026342602</v>
+        <v>-1.674</v>
       </c>
       <c r="K124">
-        <v>1.22</v>
+        <v>4.09</v>
       </c>
       <c r="L124" t="s">
-        <v>290</v>
+        <v>279</v>
       </c>
       <c r="M124" s="1">
-        <v>213044.0</v>
+        <v>98326.0</v>
       </c>
       <c r="N124" s="1">
-        <v>215482.2</v>
+        <v>102412.99</v>
       </c>
       <c r="O124" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>291</v>
+        <v>280</v>
       </c>
       <c r="B125" t="s">
-        <v>292</v>
+        <v>281</v>
       </c>
       <c r="C125" s="1">
-        <v>199000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.36</v>
+        <v>97.888</v>
       </c>
       <c r="E125" s="1">
-        <v>99.298</v>
+        <v>97.673</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>197603.02</v>
+        <v>293019.0</v>
       </c>
       <c r="I125" s="1">
-        <v>2113.38</v>
+        <v>645.0</v>
       </c>
       <c r="J125" s="1">
-        <v>1.0695079457794</v>
+        <v>0.2201222446326</v>
       </c>
       <c r="K125">
-        <v>0.22</v>
+        <v>0.0</v>
       </c>
       <c r="L125">
-        <v>443.66</v>
+        <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>199716.4</v>
+        <v>293664.0</v>
       </c>
       <c r="N125" s="1">
-        <v>200160.06</v>
+        <v>293664.0</v>
       </c>
       <c r="O125" s="1">
-        <v>0.32</v>
+        <v>0.47</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>293</v>
+        <v>282</v>
       </c>
       <c r="B126" t="s">
-        <v>294</v>
+        <v>283</v>
       </c>
       <c r="C126" s="1">
-        <v>241000.0</v>
+        <v>149000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>99.023</v>
+        <v>98.704</v>
       </c>
       <c r="E126" s="1">
-        <v>99.459</v>
+        <v>101.02689933</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>239696.19</v>
+        <v>150530.08</v>
       </c>
       <c r="I126" s="1">
-        <v>-1050.76</v>
+        <v>-3461.12</v>
       </c>
       <c r="J126" s="1">
-        <v>-0.43837159030354</v>
+        <v>-2.2992879562676</v>
       </c>
       <c r="K126">
-        <v>0.93</v>
+        <v>2.52</v>
       </c>
       <c r="L126" t="s">
-        <v>295</v>
+        <v>284</v>
       </c>
       <c r="M126" s="1">
-        <v>238645.43</v>
+        <v>147068.96</v>
       </c>
       <c r="N126" s="1">
-        <v>240877.16</v>
+        <v>150829.14</v>
       </c>
       <c r="O126" s="1">
-        <v>0.39</v>
+        <v>0.24</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="B127" t="s">
-        <v>297</v>
+        <v>286</v>
       </c>
       <c r="C127" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>98.532</v>
+        <v>70.753</v>
       </c>
       <c r="E127" s="1">
-        <v>99.292</v>
+        <v>99.454</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>198584.0</v>
+        <v>298362.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-1520.0</v>
+        <v>-86103.0</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.76541916770737</v>
+        <v>-28.858567780079</v>
       </c>
       <c r="K127">
-        <v>0.88</v>
+        <v>1.8</v>
       </c>
       <c r="L127" t="s">
-        <v>298</v>
+        <v>287</v>
       </c>
       <c r="M127" s="1">
-        <v>197064.0</v>
+        <v>212259.0</v>
       </c>
       <c r="N127" s="1">
-        <v>198828.38</v>
+        <v>217656.95</v>
       </c>
       <c r="O127" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>299</v>
+        <v>288</v>
       </c>
       <c r="B128" t="s">
-        <v>300</v>
+        <v>289</v>
       </c>
       <c r="C128" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>98.373</v>
+        <v>88.905</v>
       </c>
       <c r="E128" s="1">
-        <v>99.74</v>
+        <v>86.923</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>99740.0</v>
+        <v>173846.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-1367.0</v>
+        <v>3964.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-1.370563465009</v>
+        <v>2.280179009008</v>
       </c>
       <c r="K128">
-        <v>2.15</v>
+        <v>1.58</v>
       </c>
       <c r="L128" t="s">
-        <v>301</v>
+        <v>290</v>
       </c>
       <c r="M128" s="1">
-        <v>98373.0</v>
+        <v>177810.0</v>
       </c>
       <c r="N128" s="1">
-        <v>100527.45</v>
+        <v>180964.11</v>
       </c>
       <c r="O128" s="1">
-        <v>0.16</v>
+        <v>0.29</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>302</v>
+        <v>291</v>
       </c>
       <c r="B129" t="s">
-        <v>303</v>
+        <v>292</v>
       </c>
       <c r="C129" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>99.187</v>
+        <v>91.744</v>
       </c>
       <c r="E129" s="1">
-        <v>99.933</v>
+        <v>91.61</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>199866.0</v>
+        <v>91610.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-1492.0</v>
+        <v>134.0</v>
       </c>
       <c r="J129" s="1">
-        <v>-0.74650015510392</v>
+        <v>0.14627224102172</v>
       </c>
       <c r="K129">
-        <v>0.57</v>
-[...2 lines deleted...]
-        <v>304</v>
+        <v>0.63</v>
+      </c>
+      <c r="L129">
+        <v>630.14</v>
       </c>
       <c r="M129" s="1">
-        <v>198374.0</v>
+        <v>91744.0</v>
       </c>
       <c r="N129" s="1">
-        <v>199520.58</v>
+        <v>92374.14</v>
       </c>
       <c r="O129" s="1">
-        <v>0.32</v>
+        <v>0.15</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>305</v>
+        <v>293</v>
       </c>
       <c r="B130" t="s">
-        <v>306</v>
+        <v>294</v>
       </c>
       <c r="C130" s="1">
-        <v>1083369.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>88.277</v>
+        <v>98.883</v>
       </c>
       <c r="E130" s="1">
-        <v>96.04336842</v>
+        <v>99.991</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>1040504.08</v>
+        <v>99991.0</v>
       </c>
       <c r="I130" s="1">
-        <v>-84138.43</v>
+        <v>-1108.0</v>
       </c>
       <c r="J130" s="1">
-        <v>-8.0863142795173</v>
+        <v>-1.1080997289756</v>
       </c>
       <c r="K130">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>37.1</v>
+        <v>3.2</v>
+      </c>
+      <c r="L130" t="s">
+        <v>295</v>
       </c>
       <c r="M130" s="1">
-        <v>956365.65</v>
+        <v>98883.0</v>
       </c>
       <c r="N130" s="1">
-        <v>956402.75</v>
+        <v>102085.74</v>
       </c>
       <c r="O130" s="1">
-        <v>1.53</v>
+        <v>0.16</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>307</v>
+        <v>296</v>
       </c>
       <c r="B131" t="s">
-        <v>308</v>
+        <v>297</v>
       </c>
       <c r="C131" s="1">
-        <v>162000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>98.565</v>
+        <v>102.777</v>
       </c>
       <c r="E131" s="1">
-        <v>100.0</v>
+        <v>99.746</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>162000.0</v>
+        <v>99746.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-2324.7</v>
+        <v>3031.0</v>
       </c>
       <c r="J131" s="1">
-        <v>-1.435</v>
+        <v>3.0387183445953</v>
       </c>
       <c r="K131">
-        <v>1.51</v>
+        <v>2.58</v>
       </c>
       <c r="L131" t="s">
-        <v>309</v>
+        <v>298</v>
       </c>
       <c r="M131" s="1">
-        <v>159675.3</v>
+        <v>102777.0</v>
       </c>
       <c r="N131" s="1">
-        <v>162123.2</v>
+        <v>105360.56</v>
       </c>
       <c r="O131" s="1">
-        <v>0.26</v>
+        <v>0.17</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>310</v>
+        <v>299</v>
       </c>
       <c r="B132" t="s">
-        <v>311</v>
+        <v>300</v>
       </c>
       <c r="C132" s="1">
-        <v>650000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>85.751</v>
+        <v>100.085</v>
       </c>
       <c r="E132" s="1">
-        <v>99.547</v>
+        <v>99.834</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>647055.5</v>
+        <v>199668.0</v>
       </c>
       <c r="I132" s="1">
-        <v>-89674.0</v>
+        <v>502.0</v>
       </c>
       <c r="J132" s="1">
-        <v>-13.858780274644</v>
+        <v>0.25141735280566</v>
       </c>
       <c r="K132">
-        <v>0.07</v>
+        <v>0.24</v>
       </c>
       <c r="L132">
-        <v>449.66</v>
+        <v>489.04</v>
       </c>
       <c r="M132" s="1">
-        <v>557381.5</v>
+        <v>200170.0</v>
       </c>
       <c r="N132" s="1">
-        <v>557831.16</v>
+        <v>200659.04</v>
       </c>
       <c r="O132" s="1">
-        <v>0.89</v>
+        <v>0.32</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>312</v>
+        <v>301</v>
       </c>
       <c r="B133" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="C133" s="1">
         <v>200000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>109.223</v>
+        <v>106.641</v>
       </c>
       <c r="E133" s="1">
-        <v>109.825</v>
+        <v>107.962</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>219650.0</v>
+        <v>215924.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-1204.0</v>
+        <v>-2642.0</v>
       </c>
       <c r="J133" s="1">
-        <v>-0.54814477577965</v>
+        <v>-1.2235786665679</v>
       </c>
       <c r="K133">
-        <v>2.69</v>
+        <v>1.61</v>
       </c>
       <c r="L133" t="s">
-        <v>314</v>
+        <v>303</v>
       </c>
       <c r="M133" s="1">
-        <v>218446.0</v>
+        <v>213282.0</v>
       </c>
       <c r="N133" s="1">
-        <v>223835.42</v>
+        <v>216506.72</v>
       </c>
       <c r="O133" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>315</v>
+        <v>304</v>
       </c>
       <c r="B134" t="s">
-        <v>316</v>
+        <v>305</v>
       </c>
       <c r="C134" s="1">
-        <v>200000.0</v>
+        <v>199000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>89.774</v>
+        <v>100.019</v>
       </c>
       <c r="E134" s="1">
-        <v>87.708</v>
+        <v>99.298</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>175416.0</v>
+        <v>197603.02</v>
       </c>
       <c r="I134" s="1">
-        <v>4132.0</v>
+        <v>1434.79</v>
       </c>
       <c r="J134" s="1">
-        <v>2.3555433939891</v>
+        <v>0.72609720236057</v>
       </c>
       <c r="K134">
-        <v>1.12</v>
-[...2 lines deleted...]
-        <v>317</v>
+        <v>0.44</v>
+      </c>
+      <c r="L134">
+        <v>866.2</v>
       </c>
       <c r="M134" s="1">
-        <v>179548.0</v>
+        <v>199037.81</v>
       </c>
       <c r="N134" s="1">
-        <v>181783.62</v>
+        <v>199904.01</v>
       </c>
       <c r="O134" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>318</v>
+        <v>306</v>
       </c>
       <c r="B135" t="s">
-        <v>319</v>
+        <v>307</v>
       </c>
       <c r="C135" s="1">
-        <v>400000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.772</v>
+        <v>98.712</v>
       </c>
       <c r="E135" s="1">
-        <v>102.581</v>
+        <v>99.459</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>410324.0</v>
+        <v>239696.19</v>
       </c>
       <c r="I135" s="1">
-        <v>-7236.0</v>
+        <v>-1800.27</v>
       </c>
       <c r="J135" s="1">
-        <v>-1.7634844659342</v>
+        <v>-0.75106325219437</v>
       </c>
       <c r="K135">
-        <v>1.02</v>
+        <v>1.1</v>
       </c>
       <c r="L135" t="s">
-        <v>320</v>
+        <v>308</v>
       </c>
       <c r="M135" s="1">
-        <v>403088.0</v>
+        <v>237895.92</v>
       </c>
       <c r="N135" s="1">
-        <v>407164.71</v>
+        <v>240556.82</v>
       </c>
       <c r="O135" s="1">
-        <v>0.65</v>
+        <v>0.38</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>321</v>
+        <v>309</v>
       </c>
       <c r="B136" t="s">
-        <v>322</v>
+        <v>310</v>
       </c>
       <c r="C136" s="1">
-        <v>171000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>98.392</v>
+        <v>98.093</v>
       </c>
       <c r="E136" s="1">
-        <v>99.528</v>
+        <v>99.292</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>170192.88</v>
+        <v>198584.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-1942.56</v>
+        <v>-2398.0</v>
       </c>
       <c r="J136" s="1">
-        <v>-1.1413873482839</v>
+        <v>-1.2075494501068</v>
       </c>
       <c r="K136">
-        <v>1.45</v>
+        <v>1.07</v>
       </c>
       <c r="L136" t="s">
-        <v>323</v>
+        <v>311</v>
       </c>
       <c r="M136" s="1">
-        <v>168250.32</v>
+        <v>196186.0</v>
       </c>
       <c r="N136" s="1">
-        <v>170732.75</v>
+        <v>198333.95</v>
       </c>
       <c r="O136" s="1">
-        <v>0.27</v>
+        <v>0.32</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>324</v>
+        <v>312</v>
       </c>
       <c r="B137" t="s">
-        <v>325</v>
+        <v>313</v>
       </c>
       <c r="C137" s="1">
-        <v>698000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>89.546</v>
+        <v>98.689</v>
       </c>
       <c r="E137" s="1">
-        <v>102.92057736</v>
+        <v>99.933</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>718385.63</v>
+        <v>199866.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-93354.55</v>
+        <v>-2488.0</v>
       </c>
       <c r="J137" s="1">
-        <v>-12.995046963843</v>
+        <v>-1.244834038806</v>
       </c>
       <c r="K137">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.76</v>
+      </c>
+      <c r="L137" t="s">
+        <v>314</v>
       </c>
       <c r="M137" s="1">
-        <v>625031.08</v>
+        <v>197378.0</v>
       </c>
       <c r="N137" s="1">
-        <v>625031.08</v>
+        <v>198894.44</v>
       </c>
       <c r="O137" s="1">
-        <v>1.0</v>
+        <v>0.32</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>326</v>
+        <v>315</v>
       </c>
       <c r="B138" t="s">
-        <v>327</v>
+        <v>316</v>
       </c>
       <c r="C138" s="1">
-        <v>336589.0</v>
+        <v>1083369.0</v>
       </c>
       <c r="D138" s="1">
-        <v>43.068</v>
+        <v>88.184</v>
       </c>
       <c r="E138" s="1">
-        <v>77.22322773</v>
+        <v>96.04336842</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>259924.89</v>
+        <v>1040504.08</v>
       </c>
       <c r="I138" s="1">
-        <v>-114962.74</v>
+        <v>-85145.97</v>
       </c>
       <c r="J138" s="1">
-        <v>-44.229215601476</v>
+        <v>-8.183146191988</v>
       </c>
       <c r="K138">
-        <v>0.0</v>
+        <v>0.07</v>
       </c>
       <c r="L138">
-        <v>0.0</v>
+        <v>779.14</v>
       </c>
       <c r="M138" s="1">
-        <v>144962.15</v>
+        <v>955358.11</v>
       </c>
       <c r="N138" s="1">
-        <v>144962.15</v>
+        <v>956137.25</v>
       </c>
       <c r="O138" s="1">
-        <v>0.23</v>
+        <v>1.53</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>328</v>
+        <v>317</v>
       </c>
       <c r="B139" t="s">
-        <v>329</v>
+        <v>318</v>
       </c>
       <c r="C139" s="1">
-        <v>842000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>63.937</v>
+        <v>97.94</v>
       </c>
       <c r="E139" s="1">
-        <v>96.0291734</v>
+        <v>100.0</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>808565.64</v>
+        <v>162000.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-270216.1</v>
+        <v>-3337.2</v>
       </c>
       <c r="J139" s="1">
-        <v>-33.419191545166</v>
+        <v>-2.06</v>
       </c>
       <c r="K139">
-        <v>0.72</v>
+        <v>1.7</v>
       </c>
       <c r="L139" t="s">
-        <v>330</v>
+        <v>319</v>
       </c>
       <c r="M139" s="1">
-        <v>538349.54</v>
+        <v>158662.8</v>
       </c>
       <c r="N139" s="1">
-        <v>544421.66</v>
+        <v>161409.22</v>
       </c>
       <c r="O139" s="1">
-        <v>0.87</v>
+        <v>0.26</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>331</v>
+        <v>320</v>
       </c>
       <c r="B140" t="s">
-        <v>332</v>
+        <v>321</v>
       </c>
       <c r="C140" s="1">
-        <v>200000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>97.831</v>
+        <v>85.586</v>
       </c>
       <c r="E140" s="1">
-        <v>99.46</v>
+        <v>99.547</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>198920.0</v>
+        <v>647055.5</v>
       </c>
       <c r="I140" s="1">
-        <v>-3258.0</v>
+        <v>-90746.5</v>
       </c>
       <c r="J140" s="1">
-        <v>-1.6378443595415</v>
+        <v>-14.024531126001</v>
       </c>
       <c r="K140">
-        <v>1.89</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>0.08</v>
+      </c>
+      <c r="L140">
+        <v>538.7</v>
       </c>
       <c r="M140" s="1">
-        <v>195662.0</v>
+        <v>556309.0</v>
       </c>
       <c r="N140" s="1">
-        <v>199434.6</v>
+        <v>556847.7</v>
       </c>
       <c r="O140" s="1">
-        <v>0.32</v>
+        <v>0.89</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>334</v>
+        <v>322</v>
       </c>
       <c r="B141" t="s">
-        <v>335</v>
+        <v>323</v>
       </c>
       <c r="C141" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>85.643</v>
+        <v>109.2</v>
       </c>
       <c r="E141" s="1">
-        <v>99.459</v>
+        <v>109.825</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>596754.0</v>
+        <v>219650.0</v>
       </c>
       <c r="I141" s="1">
-        <v>-82896.0</v>
+        <v>-1250.0</v>
       </c>
       <c r="J141" s="1">
-        <v>-13.8911511276</v>
+        <v>-0.56908718415661</v>
       </c>
       <c r="K141">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.1</v>
+      </c>
+      <c r="L141" t="s">
+        <v>324</v>
       </c>
       <c r="M141" s="1">
-        <v>513858.0</v>
+        <v>218400.0</v>
       </c>
       <c r="N141" s="1">
-        <v>513858.0</v>
+        <v>224599.86</v>
       </c>
       <c r="O141" s="1">
-        <v>0.82</v>
+        <v>0.36</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>336</v>
+        <v>325</v>
       </c>
       <c r="B142" t="s">
-        <v>337</v>
+        <v>326</v>
       </c>
       <c r="C142" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>98.294</v>
+        <v>89.364</v>
       </c>
       <c r="E142" s="1">
-        <v>100.45</v>
+        <v>87.708</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>100450.0</v>
+        <v>175416.0</v>
       </c>
       <c r="I142" s="1">
-        <v>-2156.0</v>
+        <v>3312.0</v>
       </c>
       <c r="J142" s="1">
-        <v>-2.1463414634146</v>
+        <v>1.8880831851142</v>
       </c>
       <c r="K142">
-        <v>1.7</v>
+        <v>1.23</v>
       </c>
       <c r="L142" t="s">
-        <v>338</v>
+        <v>327</v>
       </c>
       <c r="M142" s="1">
-        <v>98294.0</v>
+        <v>178728.0</v>
       </c>
       <c r="N142" s="1">
-        <v>99992.63</v>
+        <v>181196.49</v>
       </c>
       <c r="O142" s="1">
-        <v>0.16</v>
+        <v>0.29</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>339</v>
+        <v>328</v>
       </c>
       <c r="B143" t="s">
-        <v>340</v>
+        <v>329</v>
       </c>
       <c r="C143" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>96.249</v>
+        <v>100.134</v>
       </c>
       <c r="E143" s="1">
-        <v>99.077</v>
+        <v>102.581</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>198154.0</v>
+        <v>410324.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-5656.0</v>
+        <v>-9788.0</v>
       </c>
       <c r="J143" s="1">
-        <v>-2.8543456099801</v>
+        <v>-2.385432000078</v>
       </c>
       <c r="K143">
-        <v>2.01</v>
+        <v>1.24</v>
       </c>
       <c r="L143" t="s">
-        <v>341</v>
+        <v>330</v>
       </c>
       <c r="M143" s="1">
-        <v>192498.0</v>
+        <v>400536.0</v>
       </c>
       <c r="N143" s="1">
-        <v>196525.4</v>
+        <v>405489.42</v>
       </c>
       <c r="O143" s="1">
-        <v>0.31</v>
+        <v>0.65</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>342</v>
+        <v>331</v>
       </c>
       <c r="B144" t="s">
-        <v>343</v>
+        <v>332</v>
       </c>
       <c r="C144" s="1">
-        <v>200000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>93.739</v>
+        <v>97.887</v>
       </c>
       <c r="E144" s="1">
-        <v>92.56375</v>
+        <v>99.528</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>185127.5</v>
+        <v>170192.88</v>
       </c>
       <c r="I144" s="1">
-        <v>2350.5</v>
+        <v>-2806.11</v>
       </c>
       <c r="J144" s="1">
-        <v>1.2696655008035</v>
+        <v>-1.6487822522305</v>
       </c>
       <c r="K144">
-        <v>0.52</v>
+        <v>1.64</v>
       </c>
       <c r="L144" t="s">
-        <v>344</v>
+        <v>333</v>
       </c>
       <c r="M144" s="1">
-        <v>187478.0</v>
+        <v>167386.77</v>
       </c>
       <c r="N144" s="1">
-        <v>188523.21</v>
+        <v>170185.43</v>
       </c>
       <c r="O144" s="1">
-        <v>0.3</v>
+        <v>0.27</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>345</v>
+        <v>334</v>
       </c>
       <c r="B145" t="s">
-        <v>346</v>
+        <v>335</v>
       </c>
       <c r="C145" s="1">
-        <v>200000.0</v>
+        <v>698000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>104.332</v>
+        <v>89.381</v>
       </c>
       <c r="E145" s="1">
-        <v>99.961</v>
+        <v>102.92057736</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>199922.0</v>
+        <v>718385.63</v>
       </c>
       <c r="I145" s="1">
-        <v>8742.0</v>
+        <v>-94506.25</v>
       </c>
       <c r="J145" s="1">
-        <v>4.3727053550885</v>
+        <v>-13.155364758619</v>
       </c>
       <c r="K145">
-        <v>3.75</v>
-[...2 lines deleted...]
-        <v>347</v>
+        <v>0.0</v>
+      </c>
+      <c r="L145">
+        <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>208664.0</v>
+        <v>623879.38</v>
       </c>
       <c r="N145" s="1">
-        <v>216170.16</v>
+        <v>623879.38</v>
       </c>
       <c r="O145" s="1">
-        <v>0.35</v>
+        <v>1.0</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>348</v>
+        <v>336</v>
       </c>
       <c r="B146" t="s">
-        <v>349</v>
+        <v>337</v>
       </c>
       <c r="C146" s="1">
-        <v>153000.0</v>
+        <v>336589.0</v>
       </c>
       <c r="D146" s="1">
-        <v>101.877</v>
+        <v>42.982</v>
       </c>
       <c r="E146" s="1">
-        <v>99.943</v>
+        <v>77.22322773</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>152912.79</v>
+        <v>259924.89</v>
       </c>
       <c r="I146" s="1">
-        <v>2959.02</v>
+        <v>-115252.21</v>
       </c>
       <c r="J146" s="1">
-        <v>1.935103008715</v>
+        <v>-44.340582389012</v>
       </c>
       <c r="K146">
-        <v>0.24</v>
+        <v>0.0</v>
       </c>
       <c r="L146">
-        <v>368.88</v>
+        <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>155871.81</v>
+        <v>144672.68</v>
       </c>
       <c r="N146" s="1">
-        <v>156240.69</v>
+        <v>144672.68</v>
       </c>
       <c r="O146" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>350</v>
+        <v>338</v>
       </c>
       <c r="B147" t="s">
-        <v>351</v>
+        <v>339</v>
       </c>
       <c r="C147" s="1">
-        <v>141000.0</v>
+        <v>842000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>98.09</v>
+        <v>64.125</v>
       </c>
       <c r="E147" s="1">
-        <v>99.702</v>
+        <v>96.0291734</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>140579.82</v>
+        <v>808565.64</v>
       </c>
       <c r="I147" s="1">
-        <v>-2272.92</v>
+        <v>-268633.14</v>
       </c>
       <c r="J147" s="1">
-        <v>-1.6168181179916</v>
+        <v>-33.223417705457</v>
       </c>
       <c r="K147">
-        <v>1.86</v>
-[...2 lines deleted...]
-        <v>352</v>
+        <v>0.05</v>
+      </c>
+      <c r="L147">
+        <v>446.17</v>
       </c>
       <c r="M147" s="1">
-        <v>138306.9</v>
+        <v>539932.5</v>
       </c>
       <c r="N147" s="1">
-        <v>140930.85</v>
+        <v>540378.67</v>
       </c>
       <c r="O147" s="1">
-        <v>0.23</v>
+        <v>0.86</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>353</v>
+        <v>340</v>
       </c>
       <c r="B148" t="s">
-        <v>354</v>
+        <v>341</v>
       </c>
       <c r="C148" s="1">
-        <v>140000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>97.095</v>
+        <v>97.375</v>
       </c>
       <c r="E148" s="1">
-        <v>99.3</v>
+        <v>99.46</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>139020.0</v>
+        <v>198920.0</v>
       </c>
       <c r="I148" s="1">
-        <v>-3087.0</v>
+        <v>-4170.0</v>
       </c>
       <c r="J148" s="1">
-        <v>-2.2205438066465</v>
+        <v>-2.096320128695</v>
       </c>
       <c r="K148">
-        <v>2.03</v>
+        <v>2.07</v>
       </c>
       <c r="L148" t="s">
-        <v>355</v>
+        <v>342</v>
       </c>
       <c r="M148" s="1">
-        <v>135933.0</v>
+        <v>194750.0</v>
       </c>
       <c r="N148" s="1">
-        <v>138778.84</v>
+        <v>198892.47</v>
       </c>
       <c r="O148" s="1">
-        <v>0.22</v>
+        <v>0.32</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>356</v>
+        <v>343</v>
       </c>
       <c r="B149" t="s">
-        <v>357</v>
+        <v>344</v>
       </c>
       <c r="C149" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>101.693</v>
+        <v>85.538</v>
       </c>
       <c r="E149" s="1">
-        <v>99.611</v>
+        <v>99.459</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>99611.0</v>
+        <v>596754.0</v>
       </c>
       <c r="I149" s="1">
-        <v>2082.0</v>
+        <v>-83526.0</v>
       </c>
       <c r="J149" s="1">
-        <v>2.0901306080654</v>
+        <v>-13.996722267467</v>
       </c>
       <c r="K149">
-        <v>3.08</v>
-[...2 lines deleted...]
-        <v>358</v>
+        <v>0.0</v>
+      </c>
+      <c r="L149">
+        <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>101693.0</v>
+        <v>513228.0</v>
       </c>
       <c r="N149" s="1">
-        <v>104772.45</v>
+        <v>513228.0</v>
       </c>
       <c r="O149" s="1">
-        <v>0.17</v>
+        <v>0.82</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>359</v>
+        <v>345</v>
       </c>
       <c r="B150" t="s">
-        <v>360</v>
+        <v>346</v>
       </c>
       <c r="C150" s="1">
         <v>100000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>98.943</v>
+        <v>98.112</v>
       </c>
       <c r="E150" s="1">
-        <v>114.80527</v>
+        <v>100.45</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>114805.27</v>
+        <v>100450.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-15862.27</v>
+        <v>-2338.0</v>
       </c>
       <c r="J150" s="1">
-        <v>-13.816674095187</v>
+        <v>-2.3275261324042</v>
       </c>
       <c r="K150">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>403.42</v>
+        <v>1.91</v>
+      </c>
+      <c r="L150" t="s">
+        <v>347</v>
       </c>
       <c r="M150" s="1">
-        <v>98943.0</v>
+        <v>98112.0</v>
       </c>
       <c r="N150" s="1">
-        <v>99346.42</v>
+        <v>100022.96</v>
       </c>
       <c r="O150" s="1">
         <v>0.16</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>361</v>
+        <v>348</v>
       </c>
       <c r="B151" t="s">
-        <v>362</v>
+        <v>349</v>
       </c>
       <c r="C151" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.314</v>
+        <v>95.494</v>
       </c>
       <c r="E151" s="1">
-        <v>101.74266667</v>
+        <v>99.077</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>305228.0</v>
+        <v>198154.0</v>
       </c>
       <c r="I151" s="1">
-        <v>-4286.0</v>
+        <v>-7166.0</v>
       </c>
       <c r="J151" s="1">
-        <v>-1.4041962074253</v>
+        <v>-3.6163791798298</v>
       </c>
       <c r="K151">
-        <v>3.79</v>
+        <v>2.21</v>
       </c>
       <c r="L151" t="s">
-        <v>363</v>
+        <v>350</v>
       </c>
       <c r="M151" s="1">
-        <v>300942.0</v>
+        <v>190988.0</v>
       </c>
       <c r="N151" s="1">
-        <v>312299.88</v>
+        <v>195398.96</v>
       </c>
       <c r="O151" s="1">
-        <v>0.5</v>
+        <v>0.31</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>364</v>
+        <v>351</v>
       </c>
       <c r="B152" t="s">
-        <v>365</v>
+        <v>352</v>
       </c>
       <c r="C152" s="1">
         <v>200000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>104.147</v>
+        <v>93.706</v>
       </c>
       <c r="E152" s="1">
-        <v>99.661</v>
+        <v>92.56375</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>199322.0</v>
+        <v>185127.5</v>
       </c>
       <c r="I152" s="1">
-        <v>8972.0</v>
+        <v>2284.5</v>
       </c>
       <c r="J152" s="1">
-        <v>4.5012592689216</v>
+        <v>1.2340143954842</v>
       </c>
       <c r="K152">
-        <v>4.08</v>
+        <v>0.57</v>
       </c>
       <c r="L152" t="s">
-        <v>366</v>
+        <v>353</v>
       </c>
       <c r="M152" s="1">
-        <v>208294.0</v>
+        <v>187412.0</v>
       </c>
       <c r="N152" s="1">
-        <v>216454.27</v>
+        <v>188553.1</v>
       </c>
       <c r="O152" s="1">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>367</v>
+        <v>354</v>
       </c>
       <c r="B153" t="s">
-        <v>368</v>
+        <v>355</v>
       </c>
       <c r="C153" s="1">
         <v>200000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>106.507</v>
+        <v>103.471</v>
       </c>
       <c r="E153" s="1">
-        <v>107.34</v>
+        <v>99.961</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>214680.0</v>
+        <v>199922.0</v>
       </c>
       <c r="I153" s="1">
-        <v>-1666.0</v>
+        <v>7020.0</v>
       </c>
       <c r="J153" s="1">
-        <v>-0.77603875535681</v>
+        <v>3.5113694340793</v>
       </c>
       <c r="K153">
-        <v>0.61</v>
+        <v>4.02</v>
       </c>
       <c r="L153" t="s">
-        <v>369</v>
+        <v>356</v>
       </c>
       <c r="M153" s="1">
-        <v>213014.0</v>
+        <v>206942.0</v>
       </c>
       <c r="N153" s="1">
-        <v>214235.47</v>
+        <v>214982.41</v>
       </c>
       <c r="O153" s="1">
         <v>0.34</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>370</v>
+        <v>357</v>
       </c>
       <c r="B154" t="s">
-        <v>371</v>
+        <v>358</v>
       </c>
       <c r="C154" s="1">
-        <v>200000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>107.066</v>
+        <v>101.361</v>
       </c>
       <c r="E154" s="1">
-        <v>109.3</v>
+        <v>99.943</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>218600.0</v>
+        <v>152912.79</v>
       </c>
       <c r="I154" s="1">
-        <v>-4468.0</v>
+        <v>2169.54</v>
       </c>
       <c r="J154" s="1">
-        <v>-2.0439158279963</v>
+        <v>1.418808720971</v>
       </c>
       <c r="K154">
-        <v>1.29</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>0.46</v>
+      </c>
+      <c r="L154">
+        <v>704.22</v>
       </c>
       <c r="M154" s="1">
-        <v>214132.0</v>
+        <v>155082.33</v>
       </c>
       <c r="N154" s="1">
-        <v>216721.04</v>
+        <v>155786.55</v>
       </c>
       <c r="O154" s="1">
-        <v>0.35</v>
+        <v>0.25</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>373</v>
+        <v>359</v>
       </c>
       <c r="B155" t="s">
-        <v>374</v>
+        <v>360</v>
       </c>
       <c r="C155" s="1">
-        <v>100000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>99.557</v>
+        <v>97.644</v>
       </c>
       <c r="E155" s="1">
-        <v>99.852</v>
+        <v>99.702</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>99852.0</v>
+        <v>140579.82</v>
       </c>
       <c r="I155" s="1">
-        <v>-295.0</v>
+        <v>-2901.78</v>
       </c>
       <c r="J155" s="1">
-        <v>-0.29543724712575</v>
+        <v>-2.0641511704881</v>
       </c>
       <c r="K155">
-        <v>0.91</v>
-[...2 lines deleted...]
-        <v>909.59</v>
+        <v>2.04</v>
+      </c>
+      <c r="L155" t="s">
+        <v>361</v>
       </c>
       <c r="M155" s="1">
-        <v>99557.0</v>
+        <v>137678.04</v>
       </c>
       <c r="N155" s="1">
-        <v>100466.59</v>
+        <v>140553.09</v>
       </c>
       <c r="O155" s="1">
-        <v>0.16</v>
+        <v>0.22</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>375</v>
+        <v>362</v>
       </c>
       <c r="B156" t="s">
-        <v>376</v>
+        <v>363</v>
       </c>
       <c r="C156" s="1">
         <v>100000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>101.191</v>
+        <v>101.245</v>
       </c>
       <c r="E156" s="1">
-        <v>100.0</v>
+        <v>99.611</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>100000.0</v>
+        <v>99611.0</v>
       </c>
       <c r="I156" s="1">
-        <v>1191.0</v>
+        <v>1634.0</v>
       </c>
       <c r="J156" s="1">
-        <v>1.191</v>
+        <v>1.6403810824106</v>
       </c>
       <c r="K156">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>228.14</v>
+        <v>3.3</v>
+      </c>
+      <c r="L156" t="s">
+        <v>364</v>
       </c>
       <c r="M156" s="1">
-        <v>101191.0</v>
+        <v>101245.0</v>
       </c>
       <c r="N156" s="1">
-        <v>101419.14</v>
+        <v>104543.63</v>
       </c>
       <c r="O156" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
       <c r="B157" t="s">
-        <v>378</v>
+        <v>366</v>
       </c>
       <c r="C157" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>99.354</v>
+        <v>99.806</v>
       </c>
       <c r="E157" s="1">
-        <v>99.589</v>
+        <v>101.742665</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>99589.0</v>
+        <v>203485.33</v>
       </c>
       <c r="I157" s="1">
-        <v>-235.0</v>
+        <v>-3873.33</v>
       </c>
       <c r="J157" s="1">
-        <v>-0.23596983602607</v>
+        <v>-1.9034934852552</v>
       </c>
       <c r="K157">
-        <v>0.64</v>
-[...2 lines deleted...]
-        <v>638.01</v>
+        <v>4.01</v>
+      </c>
+      <c r="L157" t="s">
+        <v>367</v>
       </c>
       <c r="M157" s="1">
-        <v>99354.0</v>
+        <v>199612.0</v>
       </c>
       <c r="N157" s="1">
-        <v>99992.01</v>
+        <v>207635.97</v>
       </c>
       <c r="O157" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>379</v>
+        <v>368</v>
       </c>
       <c r="B158" t="s">
-        <v>380</v>
+        <v>369</v>
       </c>
       <c r="C158" s="1">
-        <v>419000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>87.429</v>
+        <v>103.698</v>
       </c>
       <c r="E158" s="1">
-        <v>101.61609785</v>
+        <v>99.661</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>425771.45</v>
+        <v>199322.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-59443.94</v>
+        <v>8074.0</v>
       </c>
       <c r="J158" s="1">
-        <v>-13.961466885579</v>
+        <v>4.050731981417</v>
       </c>
       <c r="K158">
-        <v>0.45</v>
+        <v>4.33</v>
       </c>
       <c r="L158" t="s">
-        <v>381</v>
+        <v>370</v>
       </c>
       <c r="M158" s="1">
-        <v>366327.51</v>
+        <v>207396.0</v>
       </c>
       <c r="N158" s="1">
-        <v>368195.79</v>
+        <v>216063.12</v>
       </c>
       <c r="O158" s="1">
-        <v>0.59</v>
+        <v>0.34</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>382</v>
+        <v>371</v>
       </c>
       <c r="B159" t="s">
-        <v>383</v>
+        <v>372</v>
       </c>
       <c r="C159" s="1">
         <v>200000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>85.289</v>
+        <v>106.275</v>
       </c>
       <c r="E159" s="1">
-        <v>85.96</v>
+        <v>107.34</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>171920.0</v>
+        <v>214680.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-1342.0</v>
+        <v>-2130.0</v>
       </c>
       <c r="J159" s="1">
-        <v>-0.7805956258725</v>
+        <v>-0.99217439910565</v>
       </c>
       <c r="K159">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>965.75</v>
+        <v>1.0</v>
+      </c>
+      <c r="L159" t="s">
+        <v>373</v>
       </c>
       <c r="M159" s="1">
-        <v>170578.0</v>
+        <v>212550.0</v>
       </c>
       <c r="N159" s="1">
-        <v>171543.75</v>
+        <v>214559.51</v>
       </c>
       <c r="O159" s="1">
-        <v>0.27</v>
+        <v>0.34</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>384</v>
+        <v>374</v>
       </c>
       <c r="B160" t="s">
-        <v>385</v>
+        <v>375</v>
       </c>
       <c r="C160" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>99.091</v>
+        <v>106.382</v>
       </c>
       <c r="E160" s="1">
-        <v>100.62</v>
+        <v>109.3</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>100620.0</v>
+        <v>218600.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-1529.0</v>
+        <v>-5836.0</v>
       </c>
       <c r="J160" s="1">
-        <v>-1.5195786126019</v>
+        <v>-2.6697163769442</v>
       </c>
       <c r="K160">
-        <v>2.89</v>
+        <v>1.58</v>
       </c>
       <c r="L160" t="s">
-        <v>386</v>
+        <v>376</v>
       </c>
       <c r="M160" s="1">
-        <v>99091.0</v>
+        <v>212764.0</v>
       </c>
       <c r="N160" s="1">
-        <v>101984.84</v>
+        <v>215928.38</v>
       </c>
       <c r="O160" s="1">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>387</v>
+        <v>377</v>
       </c>
       <c r="B161" t="s">
-        <v>388</v>
+        <v>378</v>
       </c>
       <c r="C161" s="1">
         <v>100000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.473</v>
+        <v>98.913</v>
       </c>
       <c r="E161" s="1">
-        <v>99.662</v>
+        <v>99.852</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>99662.0</v>
+        <v>99852.0</v>
       </c>
       <c r="I161" s="1">
-        <v>811.0</v>
+        <v>-939.0</v>
       </c>
       <c r="J161" s="1">
-        <v>0.81375047661095</v>
+        <v>-0.94039177983415</v>
       </c>
       <c r="K161">
-        <v>0.01</v>
+        <v>0.14</v>
       </c>
       <c r="L161">
-        <v>9.93</v>
+        <v>142.47</v>
       </c>
       <c r="M161" s="1">
-        <v>100473.0</v>
+        <v>98913.0</v>
       </c>
       <c r="N161" s="1">
-        <v>100482.93</v>
+        <v>99055.47</v>
       </c>
       <c r="O161" s="1">
         <v>0.16</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>389</v>
+        <v>379</v>
       </c>
       <c r="B162" t="s">
-        <v>390</v>
+        <v>380</v>
       </c>
       <c r="C162" s="1">
-        <v>100000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>99.031</v>
+        <v>99.859</v>
       </c>
       <c r="E162" s="1">
-        <v>100.0</v>
+        <v>99.934</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>100000.0</v>
+        <v>117922.12</v>
       </c>
       <c r="I162" s="1">
-        <v>-969.0</v>
+        <v>-88.5</v>
       </c>
       <c r="J162" s="1">
-        <v>-0.969</v>
+        <v>-0.075049532691576</v>
       </c>
       <c r="K162">
-        <v>1.93</v>
-[...2 lines deleted...]
-        <v>391</v>
+        <v>0.12</v>
+      </c>
+      <c r="L162">
+        <v>147.1</v>
       </c>
       <c r="M162" s="1">
-        <v>99031.0</v>
+        <v>117833.62</v>
       </c>
       <c r="N162" s="1">
-        <v>100960.15</v>
+        <v>117980.72</v>
       </c>
       <c r="O162" s="1">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>392</v>
+        <v>381</v>
       </c>
       <c r="B163" t="s">
-        <v>393</v>
+        <v>382</v>
       </c>
       <c r="C163" s="1">
-        <v>351000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>98.718</v>
+        <v>100.582</v>
       </c>
       <c r="E163" s="1">
         <v>100.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>351000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-4499.82</v>
+        <v>582.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-1.282</v>
+        <v>0.582</v>
       </c>
       <c r="K163">
-        <v>0.89</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>0.44</v>
+      </c>
+      <c r="L163">
+        <v>435.53</v>
       </c>
       <c r="M163" s="1">
-        <v>346500.18</v>
+        <v>100582.0</v>
       </c>
       <c r="N163" s="1">
-        <v>349616.98</v>
+        <v>101017.53</v>
       </c>
       <c r="O163" s="1">
-        <v>0.56</v>
+        <v>0.16</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>395</v>
+        <v>383</v>
       </c>
       <c r="B164" t="s">
-        <v>396</v>
+        <v>384</v>
       </c>
       <c r="C164" s="1">
-        <v>216000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>98.205</v>
+        <v>98.994</v>
       </c>
       <c r="E164" s="1">
-        <v>100.0</v>
+        <v>99.589</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>216000.0</v>
+        <v>99589.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-3877.2</v>
+        <v>-595.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-1.795</v>
+        <v>-0.59745554227877</v>
       </c>
       <c r="K164">
-        <v>2.38</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>0.82</v>
+      </c>
+      <c r="L164">
+        <v>822.95</v>
       </c>
       <c r="M164" s="1">
-        <v>212122.8</v>
+        <v>98994.0</v>
       </c>
       <c r="N164" s="1">
-        <v>217261.77</v>
+        <v>99816.95</v>
       </c>
       <c r="O164" s="1">
-        <v>0.35</v>
+        <v>0.16</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>398</v>
+        <v>385</v>
       </c>
       <c r="B165" t="s">
-        <v>399</v>
+        <v>386</v>
       </c>
       <c r="C165" s="1">
-        <v>200000.0</v>
+        <v>419000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>99.274</v>
+        <v>87.06</v>
       </c>
       <c r="E165" s="1">
-        <v>100.42</v>
+        <v>101.61609785</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>200840.0</v>
+        <v>425771.45</v>
       </c>
       <c r="I165" s="1">
-        <v>-2292.0</v>
+        <v>-60990.05</v>
       </c>
       <c r="J165" s="1">
-        <v>-1.1412069308903</v>
+        <v>-14.324598326168</v>
       </c>
       <c r="K165">
-        <v>3.47</v>
+        <v>0.49</v>
       </c>
       <c r="L165" t="s">
-        <v>400</v>
+        <v>387</v>
       </c>
       <c r="M165" s="1">
-        <v>198548.0</v>
+        <v>364781.4</v>
       </c>
       <c r="N165" s="1">
-        <v>205480.19</v>
+        <v>366821.87</v>
       </c>
       <c r="O165" s="1">
-        <v>0.33</v>
+        <v>0.59</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>401</v>
+        <v>388</v>
       </c>
       <c r="B166" t="s">
-        <v>402</v>
+        <v>389</v>
       </c>
       <c r="C166" s="1">
         <v>200000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>97.726</v>
+        <v>85.039</v>
       </c>
       <c r="E166" s="1">
-        <v>99.259</v>
+        <v>85.96</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>198518.0</v>
+        <v>171920.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-3066.0</v>
+        <v>-1842.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-1.5444443325039</v>
+        <v>-1.0714285714286</v>
       </c>
       <c r="K166">
-        <v>0.62</v>
+        <v>0.52</v>
       </c>
       <c r="L166" t="s">
-        <v>403</v>
+        <v>390</v>
       </c>
       <c r="M166" s="1">
-        <v>195452.0</v>
+        <v>170078.0</v>
       </c>
       <c r="N166" s="1">
-        <v>196698.58</v>
+        <v>171112.25</v>
       </c>
       <c r="O166" s="1">
-        <v>0.31</v>
+        <v>0.27</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>404</v>
+        <v>391</v>
       </c>
       <c r="B167" t="s">
-        <v>405</v>
+        <v>392</v>
       </c>
       <c r="C167" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.698</v>
+        <v>98.821</v>
       </c>
       <c r="E167" s="1">
-        <v>100.4</v>
+        <v>100.62</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>200800.0</v>
+        <v>100620.0</v>
       </c>
       <c r="I167" s="1">
-        <v>596.0</v>
+        <v>-1799.0</v>
       </c>
       <c r="J167" s="1">
-        <v>0.29681274900398</v>
+        <v>-1.7879149274498</v>
       </c>
       <c r="K167">
-        <v>3.35</v>
+        <v>3.07</v>
       </c>
       <c r="L167" t="s">
-        <v>406</v>
+        <v>393</v>
       </c>
       <c r="M167" s="1">
-        <v>201396.0</v>
+        <v>98821.0</v>
       </c>
       <c r="N167" s="1">
-        <v>208105.59</v>
+        <v>101886.07</v>
       </c>
       <c r="O167" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>407</v>
+        <v>394</v>
       </c>
       <c r="B168" t="s">
-        <v>408</v>
+        <v>395</v>
       </c>
       <c r="C168" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.136</v>
+        <v>100.142</v>
       </c>
       <c r="E168" s="1">
-        <v>99.821</v>
+        <v>99.662</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>199642.0</v>
+        <v>99662.0</v>
       </c>
       <c r="I168" s="1">
-        <v>630.0</v>
+        <v>480.0</v>
       </c>
       <c r="J168" s="1">
-        <v>0.31556486110137</v>
+        <v>0.48162790230981</v>
       </c>
       <c r="K168">
-        <v>0.33</v>
+        <v>0.21</v>
       </c>
       <c r="L168">
-        <v>658.22</v>
+        <v>208.56</v>
       </c>
       <c r="M168" s="1">
-        <v>200272.0</v>
+        <v>100142.0</v>
       </c>
       <c r="N168" s="1">
-        <v>200930.22</v>
+        <v>100350.56</v>
       </c>
       <c r="O168" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>409</v>
+        <v>396</v>
       </c>
       <c r="B169" t="s">
-        <v>410</v>
+        <v>397</v>
       </c>
       <c r="C169" s="1">
-        <v>289000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>98.295</v>
+        <v>98.65</v>
       </c>
       <c r="E169" s="1">
-        <v>99.228</v>
+        <v>100.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>286768.92</v>
+        <v>100000.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-2696.37</v>
+        <v>-1350.0</v>
       </c>
       <c r="J169" s="1">
-        <v>-0.94025879791994</v>
+        <v>-1.35</v>
       </c>
       <c r="K169">
-        <v>2.71</v>
+        <v>2.13</v>
       </c>
       <c r="L169" t="s">
-        <v>411</v>
+        <v>398</v>
       </c>
       <c r="M169" s="1">
-        <v>284072.55</v>
+        <v>98650.0</v>
       </c>
       <c r="N169" s="1">
-        <v>291903.26</v>
+        <v>100782.22</v>
       </c>
       <c r="O169" s="1">
-        <v>0.47</v>
+        <v>0.16</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>412</v>
+        <v>399</v>
       </c>
       <c r="B170" t="s">
-        <v>413</v>
+        <v>400</v>
       </c>
       <c r="C170" s="1">
-        <v>100000.0</v>
+        <v>351000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>99.052</v>
+        <v>98.292</v>
       </c>
       <c r="E170" s="1">
-        <v>99.517</v>
+        <v>100.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>99517.0</v>
+        <v>351000.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-465.0</v>
+        <v>-5995.08</v>
       </c>
       <c r="J170" s="1">
-        <v>-0.46725685058834</v>
+        <v>-1.708</v>
       </c>
       <c r="K170">
-        <v>2.85</v>
+        <v>1.08</v>
       </c>
       <c r="L170" t="s">
-        <v>414</v>
+        <v>401</v>
       </c>
       <c r="M170" s="1">
-        <v>99052.0</v>
+        <v>345004.92</v>
       </c>
       <c r="N170" s="1">
-        <v>101899.95</v>
+        <v>348784.87</v>
       </c>
       <c r="O170" s="1">
-        <v>0.16</v>
+        <v>0.56</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>415</v>
+        <v>402</v>
       </c>
       <c r="B171" t="s">
-        <v>416</v>
+        <v>403</v>
       </c>
       <c r="C171" s="1">
-        <v>200000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>87.556</v>
+        <v>97.674</v>
       </c>
       <c r="E171" s="1">
-        <v>103.73152</v>
+        <v>100.0</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>207463.04</v>
+        <v>216000.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-32351.04</v>
+        <v>-5024.16</v>
       </c>
       <c r="J171" s="1">
-        <v>-15.593640197309</v>
+        <v>-2.326</v>
       </c>
       <c r="K171">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>604.11</v>
+        <v>2.58</v>
+      </c>
+      <c r="L171" t="s">
+        <v>404</v>
       </c>
       <c r="M171" s="1">
-        <v>175112.0</v>
+        <v>210975.84</v>
       </c>
       <c r="N171" s="1">
-        <v>175716.11</v>
+        <v>216555.92</v>
       </c>
       <c r="O171" s="1">
-        <v>0.28</v>
+        <v>0.35</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>417</v>
+        <v>405</v>
       </c>
       <c r="B172" t="s">
-        <v>418</v>
+        <v>406</v>
       </c>
       <c r="C172" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>98.519</v>
+        <v>98.778</v>
       </c>
       <c r="E172" s="1">
-        <v>100.33</v>
+        <v>100.42</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>401320.0</v>
+        <v>200840.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-7244.0</v>
+        <v>-3284.0</v>
       </c>
       <c r="J172" s="1">
-        <v>-1.8050433569222</v>
+        <v>-1.6351324437363</v>
       </c>
       <c r="K172">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>419</v>
+        <v>0.04</v>
+      </c>
+      <c r="L172">
+        <v>79.45</v>
       </c>
       <c r="M172" s="1">
-        <v>394076.0</v>
+        <v>197556.0</v>
       </c>
       <c r="N172" s="1">
-        <v>395686.96</v>
+        <v>197635.45</v>
       </c>
       <c r="O172" s="1">
-        <v>0.63</v>
+        <v>0.32</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>420</v>
+        <v>407</v>
       </c>
       <c r="B173" t="s">
-        <v>421</v>
+        <v>408</v>
       </c>
       <c r="C173" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.936</v>
+        <v>97.79</v>
       </c>
       <c r="E173" s="1">
-        <v>99.651</v>
+        <v>99.259</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>99651.0</v>
+        <v>198518.0</v>
       </c>
       <c r="I173" s="1">
-        <v>1285.0</v>
+        <v>-2938.0</v>
       </c>
       <c r="J173" s="1">
-        <v>1.2895003562433</v>
+        <v>-1.4799665521514</v>
       </c>
       <c r="K173">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>76.03</v>
+        <v>0.86</v>
+      </c>
+      <c r="L173" t="s">
+        <v>409</v>
       </c>
       <c r="M173" s="1">
-        <v>100936.0</v>
+        <v>195580.0</v>
       </c>
       <c r="N173" s="1">
-        <v>101012.03</v>
+        <v>197306.03</v>
       </c>
       <c r="O173" s="1">
-        <v>0.16</v>
+        <v>0.31</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>422</v>
+        <v>410</v>
       </c>
       <c r="B174" t="s">
-        <v>423</v>
+        <v>411</v>
       </c>
       <c r="C174" s="1">
-        <v>234000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>101.08</v>
+        <v>100.308</v>
       </c>
       <c r="E174" s="1">
-        <v>99.95604274</v>
+        <v>99.451</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>233897.14</v>
+        <v>298353.0</v>
       </c>
       <c r="I174" s="1">
-        <v>2630.06</v>
+        <v>2571.0</v>
       </c>
       <c r="J174" s="1">
-        <v>1.1244515431014</v>
+        <v>0.86173090265558</v>
       </c>
       <c r="K174">
-        <v>2.31</v>
-[...2 lines deleted...]
-        <v>424</v>
+        <v>0.1</v>
+      </c>
+      <c r="L174">
+        <v>304.11</v>
       </c>
       <c r="M174" s="1">
-        <v>236527.2</v>
+        <v>300924.0</v>
       </c>
       <c r="N174" s="1">
-        <v>241938.05</v>
+        <v>301228.11</v>
       </c>
       <c r="O174" s="1">
-        <v>0.39</v>
+        <v>0.48</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>425</v>
+        <v>412</v>
       </c>
       <c r="B175" t="s">
-        <v>426</v>
+        <v>413</v>
       </c>
       <c r="C175" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>98.266</v>
+        <v>99.933</v>
       </c>
       <c r="E175" s="1">
-        <v>99.766</v>
+        <v>99.821</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>99766.0</v>
+        <v>199642.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-1500.0</v>
+        <v>224.0</v>
       </c>
       <c r="J175" s="1">
-        <v>-1.5035182326644</v>
+        <v>0.11220083950271</v>
       </c>
       <c r="K175">
-        <v>2.63</v>
+        <v>0.54</v>
       </c>
       <c r="L175" t="s">
-        <v>427</v>
+        <v>414</v>
       </c>
       <c r="M175" s="1">
-        <v>98266.0</v>
+        <v>199866.0</v>
       </c>
       <c r="N175" s="1">
-        <v>100897.51</v>
+        <v>200948.88</v>
       </c>
       <c r="O175" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>428</v>
+        <v>415</v>
       </c>
       <c r="B176" t="s">
-        <v>429</v>
+        <v>416</v>
       </c>
       <c r="C176" s="1">
-        <v>130000.0</v>
+        <v>289000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>98.58</v>
+        <v>98.022</v>
       </c>
       <c r="E176" s="1">
-        <v>99.945</v>
+        <v>99.228</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>129928.5</v>
+        <v>286768.92</v>
       </c>
       <c r="I176" s="1">
-        <v>-1774.5</v>
+        <v>-3485.34</v>
       </c>
       <c r="J176" s="1">
-        <v>-1.3657511631397</v>
+        <v>-1.2153827548676</v>
       </c>
       <c r="K176">
-        <v>1.24</v>
+        <v>2.87</v>
       </c>
       <c r="L176" t="s">
-        <v>430</v>
+        <v>417</v>
       </c>
       <c r="M176" s="1">
-        <v>128154.0</v>
+        <v>283283.58</v>
       </c>
       <c r="N176" s="1">
-        <v>129766.68</v>
+        <v>291569.57</v>
       </c>
       <c r="O176" s="1">
-        <v>0.21</v>
+        <v>0.47</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>431</v>
+        <v>418</v>
       </c>
       <c r="B177" t="s">
-        <v>432</v>
+        <v>419</v>
       </c>
       <c r="C177" s="1">
-        <v>225000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>98.618</v>
+        <v>98.874</v>
       </c>
       <c r="E177" s="1">
-        <v>99.998</v>
+        <v>99.517</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>224995.5</v>
+        <v>99517.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-3105.0</v>
+        <v>-643.0</v>
       </c>
       <c r="J177" s="1">
-        <v>-1.380027600552</v>
+        <v>-0.64612076328667</v>
       </c>
       <c r="K177">
-        <v>0.59</v>
+        <v>3.03</v>
       </c>
       <c r="L177" t="s">
-        <v>433</v>
+        <v>420</v>
       </c>
       <c r="M177" s="1">
-        <v>221890.5</v>
+        <v>98874.0</v>
       </c>
       <c r="N177" s="1">
-        <v>223214.76</v>
+        <v>101906.88</v>
       </c>
       <c r="O177" s="1">
-        <v>0.36</v>
+        <v>0.16</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>434</v>
+        <v>421</v>
       </c>
       <c r="B178" t="s">
-        <v>435</v>
+        <v>422</v>
       </c>
       <c r="C178" s="1">
-        <v>544000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>83.058</v>
+        <v>100.376</v>
       </c>
       <c r="E178" s="1">
-        <v>116.03954596</v>
+        <v>100.275</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>631255.13</v>
+        <v>200550.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-87177.39</v>
+        <v>202.0</v>
       </c>
       <c r="J178" s="1">
-        <v>-13.810167372422</v>
+        <v>0.10072301171778</v>
       </c>
       <c r="K178">
-        <v>0.09</v>
+        <v>0.32</v>
       </c>
       <c r="L178">
-        <v>488.15</v>
+        <v>646.7</v>
       </c>
       <c r="M178" s="1">
-        <v>544077.74</v>
+        <v>200752.0</v>
       </c>
       <c r="N178" s="1">
-        <v>544565.89</v>
+        <v>201398.7</v>
       </c>
       <c r="O178" s="1">
-        <v>0.87</v>
+        <v>0.32</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>436</v>
+        <v>423</v>
       </c>
       <c r="B179" t="s">
-        <v>437</v>
+        <v>424</v>
       </c>
       <c r="C179" s="1">
-        <v>627753.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>53.5</v>
+        <v>87.159</v>
       </c>
       <c r="E179" s="1">
-        <v>62.52544074</v>
+        <v>103.73152</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>392505.33</v>
+        <v>103731.52</v>
       </c>
       <c r="I179" s="1">
-        <v>-56657.48</v>
+        <v>-16572.52</v>
       </c>
       <c r="J179" s="1">
-        <v>-14.434830732108</v>
+        <v>-15.976358969771</v>
       </c>
       <c r="K179">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>438</v>
+        <v>0.34</v>
+      </c>
+      <c r="L179">
+        <v>343.15</v>
       </c>
       <c r="M179" s="1">
-        <v>335847.85</v>
+        <v>87159.0</v>
       </c>
       <c r="N179" s="1">
-        <v>338444.86</v>
+        <v>87502.15</v>
       </c>
       <c r="O179" s="1">
-        <v>0.54</v>
+        <v>0.14</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>439</v>
+        <v>425</v>
       </c>
       <c r="B180" t="s">
-        <v>440</v>
+        <v>426</v>
       </c>
       <c r="C180" s="1">
-        <v>107000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.356</v>
+        <v>98.105</v>
       </c>
       <c r="E180" s="1">
-        <v>100.0</v>
+        <v>100.33</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>107000.0</v>
+        <v>200660.0</v>
       </c>
       <c r="I180" s="1">
-        <v>380.92</v>
+        <v>-4450.0</v>
       </c>
       <c r="J180" s="1">
-        <v>0.356</v>
+        <v>-2.2176816505532</v>
       </c>
       <c r="K180">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>12.28</v>
+        <v>0.57</v>
+      </c>
+      <c r="L180" t="s">
+        <v>427</v>
       </c>
       <c r="M180" s="1">
-        <v>107380.92</v>
+        <v>196210.0</v>
       </c>
       <c r="N180" s="1">
-        <v>107393.2</v>
+        <v>197344.25</v>
       </c>
       <c r="O180" s="1">
-        <v>0.17</v>
+        <v>0.32</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>441</v>
+        <v>428</v>
       </c>
       <c r="B181" t="s">
-        <v>442</v>
+        <v>429</v>
       </c>
       <c r="C181" s="1">
         <v>100000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>98.87</v>
+        <v>100.969</v>
       </c>
       <c r="E181" s="1">
-        <v>99.24</v>
+        <v>99.651</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>99240.0</v>
+        <v>99651.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-370.0</v>
+        <v>1318.0</v>
       </c>
       <c r="J181" s="1">
-        <v>-0.37283353486497</v>
+        <v>1.3226159295943</v>
       </c>
       <c r="K181">
-        <v>0.95</v>
+        <v>0.33</v>
       </c>
       <c r="L181">
-        <v>945.21</v>
+        <v>329.45</v>
       </c>
       <c r="M181" s="1">
-        <v>98870.0</v>
+        <v>100969.0</v>
       </c>
       <c r="N181" s="1">
-        <v>99815.21</v>
+        <v>101298.45</v>
       </c>
       <c r="O181" s="1">
         <v>0.16</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>443</v>
+        <v>430</v>
       </c>
       <c r="B182" t="s">
-        <v>444</v>
+        <v>431</v>
       </c>
       <c r="C182" s="1">
-        <v>100000.0</v>
+        <v>234000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>88.961</v>
+        <v>101.193</v>
       </c>
       <c r="E182" s="1">
-        <v>85.48</v>
+        <v>99.95604274</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>85480.0</v>
+        <v>233897.14</v>
       </c>
       <c r="I182" s="1">
-        <v>3481.0</v>
+        <v>2894.48</v>
       </c>
       <c r="J182" s="1">
-        <v>4.0722976134768</v>
+        <v>1.2375012366547</v>
       </c>
       <c r="K182">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>10.14</v>
+        <v>2.53</v>
+      </c>
+      <c r="L182" t="s">
+        <v>432</v>
       </c>
       <c r="M182" s="1">
-        <v>88961.0</v>
+        <v>236791.62</v>
       </c>
       <c r="N182" s="1">
-        <v>88971.14</v>
+        <v>242715.35</v>
       </c>
       <c r="O182" s="1">
-        <v>0.14</v>
+        <v>0.39</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>445</v>
+        <v>433</v>
       </c>
       <c r="B183" t="s">
-        <v>446</v>
+        <v>434</v>
       </c>
       <c r="C183" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>101.487</v>
+        <v>98.366</v>
       </c>
       <c r="E183" s="1">
-        <v>99.942</v>
+        <v>99.766</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>199884.0</v>
+        <v>99766.0</v>
       </c>
       <c r="I183" s="1">
-        <v>3090.0</v>
+        <v>-1400.0</v>
       </c>
       <c r="J183" s="1">
-        <v>1.5458966200396</v>
+        <v>-1.4032836838201</v>
       </c>
       <c r="K183">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>417.12</v>
+        <v>2.86</v>
+      </c>
+      <c r="L183" t="s">
+        <v>435</v>
       </c>
       <c r="M183" s="1">
-        <v>202974.0</v>
+        <v>98366.0</v>
       </c>
       <c r="N183" s="1">
-        <v>203391.12</v>
+        <v>101230.38</v>
       </c>
       <c r="O183" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>447</v>
+        <v>436</v>
       </c>
       <c r="B184" t="s">
-        <v>448</v>
+        <v>437</v>
       </c>
       <c r="C184" s="1">
-        <v>200000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>94.194</v>
+        <v>98.11</v>
       </c>
       <c r="E184" s="1">
-        <v>94.6625</v>
+        <v>99.945</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>189325.0</v>
+        <v>129928.5</v>
       </c>
       <c r="I184" s="1">
-        <v>-937.0</v>
+        <v>-2385.5</v>
       </c>
       <c r="J184" s="1">
-        <v>-0.49491614947841</v>
+        <v>-1.836009805393</v>
       </c>
       <c r="K184">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>750.0</v>
+        <v>1.43</v>
+      </c>
+      <c r="L184" t="s">
+        <v>438</v>
       </c>
       <c r="M184" s="1">
-        <v>188388.0</v>
+        <v>127543.0</v>
       </c>
       <c r="N184" s="1">
-        <v>189138.0</v>
+        <v>129405.7</v>
       </c>
       <c r="O184" s="1">
-        <v>0.3</v>
+        <v>0.21</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>449</v>
+        <v>439</v>
       </c>
       <c r="B185" t="s">
-        <v>450</v>
+        <v>440</v>
       </c>
       <c r="C185" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>101.385</v>
+        <v>98.338</v>
       </c>
       <c r="E185" s="1">
-        <v>99.858</v>
+        <v>98.71</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>199716.0</v>
+        <v>98710.0</v>
       </c>
       <c r="I185" s="1">
-        <v>3054.0</v>
+        <v>-372.0</v>
       </c>
       <c r="J185" s="1">
-        <v>1.5291714234213</v>
+        <v>-0.37686151352447</v>
       </c>
       <c r="K185">
-        <v>3.42</v>
-[...2 lines deleted...]
-        <v>451</v>
+        <v>0.91</v>
+      </c>
+      <c r="L185">
+        <v>909.59</v>
       </c>
       <c r="M185" s="1">
-        <v>202770.0</v>
+        <v>98338.0</v>
       </c>
       <c r="N185" s="1">
-        <v>209606.99</v>
+        <v>99247.59</v>
       </c>
       <c r="O185" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>452</v>
+        <v>441</v>
       </c>
       <c r="B186" t="s">
-        <v>453</v>
+        <v>442</v>
       </c>
       <c r="C186" s="1">
-        <v>100000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>98.414</v>
+        <v>98.337</v>
       </c>
       <c r="E186" s="1">
-        <v>100.0</v>
+        <v>99.998</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>100000.0</v>
+        <v>224995.5</v>
       </c>
       <c r="I186" s="1">
-        <v>-1586.0</v>
+        <v>-3737.25</v>
       </c>
       <c r="J186" s="1">
-        <v>-1.586</v>
+        <v>-1.6610332206644</v>
       </c>
       <c r="K186">
-        <v>1.74</v>
+        <v>0.77</v>
       </c>
       <c r="L186" t="s">
-        <v>454</v>
+        <v>443</v>
       </c>
       <c r="M186" s="1">
-        <v>98414.0</v>
+        <v>221258.25</v>
       </c>
       <c r="N186" s="1">
-        <v>100150.3</v>
+        <v>222989.98</v>
       </c>
       <c r="O186" s="1">
-        <v>0.16</v>
+        <v>0.36</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>455</v>
+        <v>444</v>
       </c>
       <c r="B187" t="s">
-        <v>456</v>
+        <v>445</v>
       </c>
       <c r="C187" s="1">
-        <v>300000.0</v>
+        <v>544000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>97.411</v>
+        <v>83.699</v>
       </c>
       <c r="E187" s="1">
-        <v>98.642</v>
+        <v>116.03954596</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>295926.0</v>
+        <v>631255.13</v>
       </c>
       <c r="I187" s="1">
-        <v>-3693.0</v>
+        <v>-79285.81</v>
       </c>
       <c r="J187" s="1">
-        <v>-1.2479471219156</v>
+        <v>-12.560026244856</v>
       </c>
       <c r="K187">
-        <v>4.03</v>
-[...2 lines deleted...]
-        <v>457</v>
+        <v>0.1</v>
+      </c>
+      <c r="L187">
+        <v>527.58</v>
       </c>
       <c r="M187" s="1">
-        <v>292233.0</v>
+        <v>551969.32</v>
       </c>
       <c r="N187" s="1">
-        <v>304315.19</v>
+        <v>552496.9</v>
       </c>
       <c r="O187" s="1">
-        <v>0.49</v>
+        <v>0.88</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>458</v>
+        <v>446</v>
       </c>
       <c r="B188" t="s">
-        <v>459</v>
+        <v>447</v>
       </c>
       <c r="C188" s="1">
-        <v>148000.0</v>
+        <v>627753.0</v>
       </c>
       <c r="D188" s="1">
-        <v>98.192</v>
+        <v>53.623</v>
       </c>
       <c r="E188" s="1">
-        <v>99.628</v>
+        <v>62.52544074</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>147449.44</v>
+        <v>392505.33</v>
       </c>
       <c r="I188" s="1">
-        <v>-2125.28</v>
+        <v>-55885.34</v>
       </c>
       <c r="J188" s="1">
-        <v>-1.441361866142</v>
+        <v>-14.238109836623</v>
       </c>
       <c r="K188">
-        <v>1.82</v>
+        <v>0.44</v>
       </c>
       <c r="L188" t="s">
-        <v>460</v>
+        <v>448</v>
       </c>
       <c r="M188" s="1">
-        <v>145324.16</v>
+        <v>336619.99</v>
       </c>
       <c r="N188" s="1">
-        <v>148012.49</v>
+        <v>339388.98</v>
       </c>
       <c r="O188" s="1">
-        <v>0.24</v>
+        <v>0.54</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>461</v>
+        <v>449</v>
       </c>
       <c r="B189" t="s">
-        <v>462</v>
+        <v>450</v>
       </c>
       <c r="C189" s="1">
-        <v>100000.0</v>
+        <v>107000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>98.764</v>
+        <v>100.149</v>
       </c>
       <c r="E189" s="1">
-        <v>99.736</v>
+        <v>100.0</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>99736.0</v>
+        <v>107000.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-972.0</v>
+        <v>159.43</v>
       </c>
       <c r="J189" s="1">
-        <v>-0.97457287238309</v>
+        <v>0.149</v>
       </c>
       <c r="K189">
-        <v>1.68</v>
-[...2 lines deleted...]
-        <v>463</v>
+        <v>0.24</v>
+      </c>
+      <c r="L189">
+        <v>257.82</v>
       </c>
       <c r="M189" s="1">
-        <v>98764.0</v>
+        <v>107159.43</v>
       </c>
       <c r="N189" s="1">
-        <v>100440.71</v>
+        <v>107417.25</v>
       </c>
       <c r="O189" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>464</v>
+        <v>451</v>
       </c>
       <c r="B190" t="s">
-        <v>465</v>
+        <v>452</v>
       </c>
       <c r="C190" s="1">
-        <v>104000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>98.638</v>
+        <v>98.379</v>
       </c>
       <c r="E190" s="1">
-        <v>99.594</v>
+        <v>99.24</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>103577.76</v>
+        <v>99240.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-994.24</v>
+        <v>-861.0</v>
       </c>
       <c r="J190" s="1">
-        <v>-0.9598971825612</v>
+        <v>-0.86759371221282</v>
       </c>
       <c r="K190">
-        <v>2.94</v>
+        <v>1.15</v>
       </c>
       <c r="L190" t="s">
-        <v>466</v>
+        <v>453</v>
       </c>
       <c r="M190" s="1">
-        <v>102583.52</v>
+        <v>98379.0</v>
       </c>
       <c r="N190" s="1">
-        <v>105641.55</v>
+        <v>99529.68</v>
       </c>
       <c r="O190" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>467</v>
+        <v>454</v>
       </c>
       <c r="B191" t="s">
-        <v>468</v>
+        <v>455</v>
       </c>
       <c r="C191" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>95.26</v>
+        <v>88.602</v>
       </c>
       <c r="E191" s="1">
-        <v>93.6</v>
+        <v>85.48</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>187200.0</v>
+        <v>85480.0</v>
       </c>
       <c r="I191" s="1">
-        <v>3320.0</v>
+        <v>3122.0</v>
       </c>
       <c r="J191" s="1">
-        <v>1.7735042735043</v>
+        <v>3.6523163313056</v>
       </c>
       <c r="K191">
-        <v>0.82</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>0.11</v>
+      </c>
+      <c r="L191">
+        <v>111.51</v>
       </c>
       <c r="M191" s="1">
-        <v>190520.0</v>
+        <v>88602.0</v>
       </c>
       <c r="N191" s="1">
-        <v>192158.36</v>
+        <v>88713.51</v>
       </c>
       <c r="O191" s="1">
-        <v>0.31</v>
+        <v>0.14</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>470</v>
+        <v>456</v>
       </c>
       <c r="B192" t="s">
-        <v>471</v>
+        <v>457</v>
       </c>
       <c r="C192" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>98.645</v>
+        <v>101.215</v>
       </c>
       <c r="E192" s="1">
-        <v>100.0</v>
+        <v>99.942</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>400000.0</v>
+        <v>199884.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-5420.0</v>
+        <v>2546.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-1.355</v>
+        <v>1.2737387684857</v>
       </c>
       <c r="K192">
-        <v>2.61</v>
-[...2 lines deleted...]
-        <v>472</v>
+        <v>0.41</v>
+      </c>
+      <c r="L192">
+        <v>814.38</v>
       </c>
       <c r="M192" s="1">
-        <v>394580.0</v>
+        <v>202430.0</v>
       </c>
       <c r="N192" s="1">
-        <v>405026.58</v>
+        <v>203244.38</v>
       </c>
       <c r="O192" s="1">
-        <v>0.65</v>
+        <v>0.32</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>473</v>
+        <v>458</v>
       </c>
       <c r="B193" t="s">
-        <v>474</v>
+        <v>459</v>
       </c>
       <c r="C193" s="1">
-        <v>117000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>100.06</v>
+        <v>94.052</v>
       </c>
       <c r="E193" s="1">
-        <v>99.115</v>
+        <v>94.6625</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>115964.55</v>
+        <v>189325.0</v>
       </c>
       <c r="I193" s="1">
-        <v>1105.65</v>
+        <v>-1221.0</v>
       </c>
       <c r="J193" s="1">
-        <v>0.95343792564193</v>
+        <v>-0.64492275188168</v>
       </c>
       <c r="K193">
-        <v>0.22</v>
+        <v>0.41</v>
       </c>
       <c r="L193">
-        <v>258.04</v>
+        <v>818.49</v>
       </c>
       <c r="M193" s="1">
-        <v>117070.2</v>
+        <v>188104.0</v>
       </c>
       <c r="N193" s="1">
-        <v>117328.24</v>
+        <v>188922.49</v>
       </c>
       <c r="O193" s="1">
-        <v>0.19</v>
+        <v>0.3</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>475</v>
+        <v>460</v>
       </c>
       <c r="B194" t="s">
-        <v>476</v>
+        <v>461</v>
       </c>
       <c r="C194" s="1">
-        <v>272000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>92.94</v>
+        <v>101.134</v>
       </c>
       <c r="E194" s="1">
-        <v>98.404</v>
+        <v>99.858</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>267658.88</v>
+        <v>199716.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-14862.08</v>
+        <v>2552.0</v>
       </c>
       <c r="J194" s="1">
-        <v>-5.5526198122028</v>
+        <v>1.2778144965852</v>
       </c>
       <c r="K194">
-        <v>1.54</v>
+        <v>3.63</v>
       </c>
       <c r="L194" t="s">
-        <v>477</v>
+        <v>462</v>
       </c>
       <c r="M194" s="1">
-        <v>252796.8</v>
+        <v>202268.0</v>
       </c>
       <c r="N194" s="1">
-        <v>256977.4</v>
+        <v>209529.64</v>
       </c>
       <c r="O194" s="1">
-        <v>0.41</v>
+        <v>0.33</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>478</v>
+        <v>463</v>
       </c>
       <c r="B195" t="s">
-        <v>479</v>
+        <v>464</v>
       </c>
       <c r="C195" s="1">
-        <v>11463.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>93.963</v>
+        <v>97.948</v>
       </c>
       <c r="E195" s="1">
-        <v>110.69056966</v>
+        <v>98.53333333</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>12688.46</v>
+        <v>295600.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-1917.48</v>
+        <v>-1756.0</v>
       </c>
       <c r="J195" s="1">
-        <v>-15.111999407335</v>
+        <v>-0.59404600811908</v>
       </c>
       <c r="K195">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>15.26</v>
+        <v>1.94</v>
+      </c>
+      <c r="L195" t="s">
+        <v>465</v>
       </c>
       <c r="M195" s="1">
-        <v>10770.98</v>
+        <v>293844.0</v>
       </c>
       <c r="N195" s="1">
-        <v>10786.24</v>
+        <v>299669.34</v>
       </c>
       <c r="O195" s="1">
-        <v>0.02</v>
+        <v>0.48</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>480</v>
+        <v>466</v>
       </c>
       <c r="B196" t="s">
-        <v>481</v>
+        <v>467</v>
       </c>
       <c r="C196" s="1">
-        <v>442000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>102.899</v>
+        <v>96.739</v>
       </c>
       <c r="E196" s="1">
-        <v>101.22033937</v>
+        <v>98.642</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>447393.9</v>
+        <v>197284.0</v>
       </c>
       <c r="I196" s="1">
-        <v>7419.68</v>
+        <v>-3806.0</v>
       </c>
       <c r="J196" s="1">
-        <v>1.6584222538573</v>
+        <v>-1.9291985158452</v>
       </c>
       <c r="K196">
-        <v>1.92</v>
+        <v>4.27</v>
       </c>
       <c r="L196" t="s">
-        <v>482</v>
+        <v>468</v>
       </c>
       <c r="M196" s="1">
-        <v>454813.58</v>
+        <v>193478.0</v>
       </c>
       <c r="N196" s="1">
-        <v>463313.58</v>
+        <v>202012.25</v>
       </c>
       <c r="O196" s="1">
-        <v>0.74</v>
+        <v>0.32</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>483</v>
+        <v>469</v>
       </c>
       <c r="B197" t="s">
-        <v>484</v>
+        <v>470</v>
       </c>
       <c r="C197" s="1">
-        <v>319000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>98.541</v>
+        <v>97.93</v>
       </c>
       <c r="E197" s="1">
-        <v>100.0</v>
+        <v>99.628</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>319000.0</v>
+        <v>147449.44</v>
       </c>
       <c r="I197" s="1">
-        <v>-4654.21</v>
+        <v>-2513.04</v>
       </c>
       <c r="J197" s="1">
-        <v>-1.459</v>
+        <v>-1.7043401453407</v>
       </c>
       <c r="K197">
-        <v>0.55</v>
+        <v>1.99</v>
       </c>
       <c r="L197" t="s">
-        <v>485</v>
+        <v>471</v>
       </c>
       <c r="M197" s="1">
-        <v>314345.79</v>
+        <v>144936.4</v>
       </c>
       <c r="N197" s="1">
-        <v>316099.89</v>
+        <v>147888.29</v>
       </c>
       <c r="O197" s="1">
-        <v>0.51</v>
+        <v>0.24</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>486</v>
+        <v>472</v>
       </c>
       <c r="B198" t="s">
-        <v>487</v>
+        <v>473</v>
       </c>
       <c r="C198" s="1">
         <v>100000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>103.695</v>
+        <v>98.464</v>
       </c>
       <c r="E198" s="1">
-        <v>100.77</v>
+        <v>99.736</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>100770.0</v>
+        <v>99736.0</v>
       </c>
       <c r="I198" s="1">
-        <v>2925.0</v>
+        <v>-1272.0</v>
       </c>
       <c r="J198" s="1">
-        <v>2.9026495980947</v>
+        <v>-1.2753669687976</v>
       </c>
       <c r="K198">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>78.08</v>
+        <v>1.9</v>
+      </c>
+      <c r="L198" t="s">
+        <v>474</v>
       </c>
       <c r="M198" s="1">
-        <v>103695.0</v>
+        <v>98464.0</v>
       </c>
       <c r="N198" s="1">
-        <v>103773.08</v>
+        <v>100359.89</v>
       </c>
       <c r="O198" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>488</v>
+        <v>475</v>
       </c>
       <c r="B199" t="s">
-        <v>489</v>
+        <v>476</v>
       </c>
       <c r="C199" s="1">
-        <v>200000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>104.736</v>
+        <v>99.175</v>
       </c>
       <c r="E199" s="1">
-        <v>105.93</v>
+        <v>99.394</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>211860.0</v>
+        <v>154060.7</v>
       </c>
       <c r="I199" s="1">
-        <v>-2388.0</v>
+        <v>-339.45</v>
       </c>
       <c r="J199" s="1">
-        <v>-1.1271594449165</v>
+        <v>-0.22033523150291</v>
       </c>
       <c r="K199">
-        <v>0.63</v>
-[...2 lines deleted...]
-        <v>490</v>
+        <v>0.14</v>
+      </c>
+      <c r="L199">
+        <v>222.95</v>
       </c>
       <c r="M199" s="1">
-        <v>209472.0</v>
+        <v>153721.25</v>
       </c>
       <c r="N199" s="1">
-        <v>210739.12</v>
+        <v>153944.2</v>
       </c>
       <c r="O199" s="1">
-        <v>0.34</v>
+        <v>0.25</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>491</v>
+        <v>477</v>
       </c>
       <c r="B200" t="s">
-        <v>492</v>
+        <v>478</v>
       </c>
       <c r="C200" s="1">
-        <v>229000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>92.035</v>
+        <v>95.135</v>
       </c>
       <c r="E200" s="1">
-        <v>101.3569214</v>
+        <v>93.6</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>232107.35</v>
+        <v>187200.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-21347.2</v>
+        <v>3070.0</v>
       </c>
       <c r="J200" s="1">
-        <v>-9.197123658514</v>
+        <v>1.6399572649573</v>
       </c>
       <c r="K200">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.91</v>
+      </c>
+      <c r="L200" t="s">
+        <v>479</v>
       </c>
       <c r="M200" s="1">
-        <v>210760.15</v>
+        <v>190270.0</v>
       </c>
       <c r="N200" s="1">
-        <v>210760.15</v>
+        <v>192086.44</v>
       </c>
       <c r="O200" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>493</v>
+        <v>480</v>
       </c>
       <c r="B201" t="s">
-        <v>494</v>
+        <v>481</v>
       </c>
       <c r="C201" s="1">
-        <v>192000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>85.856</v>
+        <v>98.331</v>
       </c>
       <c r="E201" s="1">
-        <v>100.8770625</v>
+        <v>100.0</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>193683.96</v>
+        <v>400000.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-28840.44</v>
+        <v>-6676.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-14.890463825709</v>
+        <v>-1.669</v>
       </c>
       <c r="K201">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.82</v>
+      </c>
+      <c r="L201" t="s">
+        <v>482</v>
       </c>
       <c r="M201" s="1">
-        <v>164843.52</v>
+        <v>393324.0</v>
       </c>
       <c r="N201" s="1">
-        <v>164843.52</v>
+        <v>404619.89</v>
       </c>
       <c r="O201" s="1">
-        <v>0.26</v>
+        <v>0.65</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>495</v>
+        <v>483</v>
       </c>
       <c r="B202" t="s">
-        <v>496</v>
+        <v>484</v>
       </c>
       <c r="C202" s="1">
-        <v>260000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>91.325</v>
+        <v>99.518</v>
       </c>
       <c r="E202" s="1">
-        <v>99.355</v>
+        <v>99.115</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>258323.0</v>
+        <v>115964.55</v>
       </c>
       <c r="I202" s="1">
-        <v>-20878.0</v>
+        <v>471.51</v>
       </c>
       <c r="J202" s="1">
-        <v>-8.0821297368024</v>
+        <v>0.40659839580286</v>
       </c>
       <c r="K202">
-        <v>1.21</v>
-[...2 lines deleted...]
-        <v>497</v>
+        <v>0.41</v>
+      </c>
+      <c r="L202">
+        <v>482.42</v>
       </c>
       <c r="M202" s="1">
-        <v>237445.0</v>
+        <v>116436.06</v>
       </c>
       <c r="N202" s="1">
-        <v>240579.25</v>
+        <v>116918.48</v>
       </c>
       <c r="O202" s="1">
-        <v>0.38</v>
+        <v>0.19</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>498</v>
+        <v>485</v>
       </c>
       <c r="B203" t="s">
-        <v>499</v>
+        <v>486</v>
       </c>
       <c r="C203" s="1">
-        <v>100000.0</v>
+        <v>272000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>100.037</v>
+        <v>92.667</v>
       </c>
       <c r="E203" s="1">
-        <v>98.69</v>
+        <v>98.404</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>98690.0</v>
+        <v>267658.88</v>
       </c>
       <c r="I203" s="1">
-        <v>1347.0</v>
+        <v>-15604.64</v>
       </c>
       <c r="J203" s="1">
-        <v>1.3648799270443</v>
+        <v>-5.8300475590423</v>
       </c>
       <c r="K203">
-        <v>2.25</v>
+        <v>1.7</v>
       </c>
       <c r="L203" t="s">
-        <v>500</v>
+        <v>487</v>
       </c>
       <c r="M203" s="1">
-        <v>100037.0</v>
+        <v>252054.24</v>
       </c>
       <c r="N203" s="1">
-        <v>102287.68</v>
+        <v>256681.97</v>
       </c>
       <c r="O203" s="1">
-        <v>0.16</v>
+        <v>0.41</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>501</v>
+        <v>488</v>
       </c>
       <c r="B204" t="s">
-        <v>502</v>
+        <v>489</v>
       </c>
       <c r="C204" s="1">
-        <v>100000.0</v>
+        <v>11463.0</v>
       </c>
       <c r="D204" s="1">
-        <v>84.417</v>
+        <v>93.649</v>
       </c>
       <c r="E204" s="1">
-        <v>85.379</v>
+        <v>110.69056966</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>85379.0</v>
+        <v>12688.46</v>
       </c>
       <c r="I204" s="1">
-        <v>-962.0</v>
+        <v>-1953.47</v>
       </c>
       <c r="J204" s="1">
-        <v>-1.1267407676361</v>
+        <v>-15.395642970069</v>
       </c>
       <c r="K204">
-        <v>0.31</v>
+        <v>0.21</v>
       </c>
       <c r="L204">
-        <v>311.64</v>
+        <v>23.74</v>
       </c>
       <c r="M204" s="1">
-        <v>84417.0</v>
+        <v>10734.99</v>
       </c>
       <c r="N204" s="1">
-        <v>84728.64</v>
+        <v>10758.73</v>
       </c>
       <c r="O204" s="1">
-        <v>0.14</v>
+        <v>0.02</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>503</v>
+        <v>490</v>
       </c>
       <c r="B205" t="s">
-        <v>504</v>
+        <v>491</v>
       </c>
       <c r="C205" s="1">
-        <v>300000.0</v>
+        <v>442000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>74.045</v>
+        <v>102.853</v>
       </c>
       <c r="E205" s="1">
-        <v>100.94922</v>
+        <v>101.22033937</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>302847.66</v>
+        <v>447393.9</v>
       </c>
       <c r="I205" s="1">
-        <v>-80712.66</v>
+        <v>7216.36</v>
       </c>
       <c r="J205" s="1">
-        <v>-26.651241089332</v>
+        <v>1.6129768421071</v>
       </c>
       <c r="K205">
-        <v>0.03</v>
+        <v>0.14</v>
       </c>
       <c r="L205">
-        <v>92.47</v>
+        <v>627.98</v>
       </c>
       <c r="M205" s="1">
-        <v>222135.0</v>
+        <v>454610.26</v>
       </c>
       <c r="N205" s="1">
-        <v>222227.47</v>
+        <v>455238.24</v>
       </c>
       <c r="O205" s="1">
-        <v>0.36</v>
+        <v>0.73</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>505</v>
+        <v>492</v>
       </c>
       <c r="B206" t="s">
-        <v>506</v>
+        <v>493</v>
       </c>
       <c r="C206" s="1">
-        <v>125000.0</v>
+        <v>219000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>100.819</v>
+        <v>98.289</v>
       </c>
       <c r="E206" s="1">
-        <v>99.609</v>
+        <v>100.0</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>124511.25</v>
+        <v>219000.0</v>
       </c>
       <c r="I206" s="1">
-        <v>1512.5</v>
+        <v>-3747.09</v>
       </c>
       <c r="J206" s="1">
-        <v>1.2147496712144</v>
+        <v>-1.711</v>
       </c>
       <c r="K206">
-        <v>3.82</v>
+        <v>0.72</v>
       </c>
       <c r="L206" t="s">
-        <v>507</v>
+        <v>494</v>
       </c>
       <c r="M206" s="1">
-        <v>126023.75</v>
+        <v>215252.91</v>
       </c>
       <c r="N206" s="1">
-        <v>130804.57</v>
+        <v>216833.45</v>
       </c>
       <c r="O206" s="1">
-        <v>0.21</v>
+        <v>0.35</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>508</v>
+        <v>495</v>
       </c>
       <c r="B207" t="s">
-        <v>509</v>
+        <v>496</v>
       </c>
       <c r="C207" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>98.513</v>
+        <v>103.148</v>
       </c>
       <c r="E207" s="1">
-        <v>99.423</v>
+        <v>100.77</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>397692.0</v>
+        <v>100770.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-3640.0</v>
+        <v>2378.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-0.91528117236454</v>
+        <v>2.35982931428</v>
       </c>
       <c r="K207">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>510</v>
+        <v>0.34</v>
+      </c>
+      <c r="L207">
+        <v>338.36</v>
       </c>
       <c r="M207" s="1">
-        <v>394052.0</v>
+        <v>103148.0</v>
       </c>
       <c r="N207" s="1">
-        <v>395597.21</v>
+        <v>103486.36</v>
       </c>
       <c r="O207" s="1">
-        <v>0.63</v>
+        <v>0.17</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>511</v>
+        <v>497</v>
       </c>
       <c r="B208" t="s">
-        <v>512</v>
+        <v>498</v>
       </c>
       <c r="C208" s="1">
-        <v>146000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>98.32</v>
+        <v>104.35</v>
       </c>
       <c r="E208" s="1">
-        <v>99.947</v>
+        <v>105.93</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>145922.62</v>
+        <v>211860.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-2375.42</v>
+        <v>-3160.0</v>
       </c>
       <c r="J208" s="1">
-        <v>-1.6278627672667</v>
+        <v>-1.4915510242613</v>
       </c>
       <c r="K208">
-        <v>1.52</v>
+        <v>0.98</v>
       </c>
       <c r="L208" t="s">
-        <v>513</v>
+        <v>499</v>
       </c>
       <c r="M208" s="1">
-        <v>143547.2</v>
+        <v>208700.0</v>
       </c>
       <c r="N208" s="1">
-        <v>145767.2</v>
+        <v>210652.05</v>
       </c>
       <c r="O208" s="1">
-        <v>0.23</v>
+        <v>0.34</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>514</v>
+        <v>500</v>
       </c>
       <c r="B209" t="s">
-        <v>515</v>
+        <v>501</v>
       </c>
       <c r="C209" s="1">
-        <v>170000.0</v>
+        <v>229000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>101.221</v>
+        <v>91.852</v>
       </c>
       <c r="E209" s="1">
-        <v>100.0</v>
+        <v>101.3569214</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>170000.0</v>
+        <v>232107.35</v>
       </c>
       <c r="I209" s="1">
-        <v>2075.7</v>
+        <v>-21766.27</v>
       </c>
       <c r="J209" s="1">
-        <v>1.221</v>
+        <v>-9.3776737358813</v>
       </c>
       <c r="K209">
-        <v>0.36</v>
+        <v>0.0</v>
       </c>
       <c r="L209">
-        <v>616.58</v>
+        <v>0.0</v>
       </c>
       <c r="M209" s="1">
-        <v>172075.7</v>
+        <v>210341.08</v>
       </c>
       <c r="N209" s="1">
-        <v>172692.28</v>
+        <v>210341.08</v>
       </c>
       <c r="O209" s="1">
-        <v>0.28</v>
+        <v>0.34</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>516</v>
+        <v>502</v>
       </c>
       <c r="B210" t="s">
-        <v>517</v>
+        <v>503</v>
       </c>
       <c r="C210" s="1">
-        <v>200000.0</v>
+        <v>192000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>88.645</v>
+        <v>85.681</v>
       </c>
       <c r="E210" s="1">
-        <v>103.220985</v>
+        <v>100.8770625</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>206441.97</v>
+        <v>193683.96</v>
       </c>
       <c r="I210" s="1">
-        <v>-29151.97</v>
+        <v>-29176.44</v>
       </c>
       <c r="J210" s="1">
-        <v>-14.121145036545</v>
+        <v>-15.063942310969</v>
       </c>
       <c r="K210">
-        <v>0.7</v>
-[...2 lines deleted...]
-        <v>518</v>
+        <v>0.0</v>
+      </c>
+      <c r="L210">
+        <v>0.0</v>
       </c>
       <c r="M210" s="1">
-        <v>177290.0</v>
+        <v>164507.52</v>
       </c>
       <c r="N210" s="1">
-        <v>178690.0</v>
+        <v>164507.52</v>
       </c>
       <c r="O210" s="1">
-        <v>0.29</v>
+        <v>0.26</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>519</v>
+        <v>504</v>
       </c>
       <c r="B211" t="s">
-        <v>520</v>
+        <v>505</v>
       </c>
       <c r="C211" s="1">
-        <v>500000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>98.334</v>
+        <v>91.086</v>
       </c>
       <c r="E211" s="1">
-        <v>99.779</v>
+        <v>99.355</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>498895.0</v>
+        <v>258323.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-7225.0</v>
+        <v>-21499.4</v>
       </c>
       <c r="J211" s="1">
-        <v>-1.4482005231562</v>
+        <v>-8.3226812943485</v>
       </c>
       <c r="K211">
-        <v>0.6</v>
+        <v>1.28</v>
       </c>
       <c r="L211" t="s">
-        <v>521</v>
+        <v>506</v>
       </c>
       <c r="M211" s="1">
-        <v>491670.0</v>
+        <v>236823.6</v>
       </c>
       <c r="N211" s="1">
-        <v>494649.45</v>
+        <v>240153.74</v>
       </c>
       <c r="O211" s="1">
-        <v>0.79</v>
+        <v>0.38</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>522</v>
+        <v>507</v>
       </c>
       <c r="B212" t="s">
-        <v>523</v>
+        <v>508</v>
       </c>
       <c r="C212" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>98.267</v>
+        <v>100.039</v>
       </c>
       <c r="E212" s="1">
-        <v>100.0</v>
+        <v>98.69</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>300000.0</v>
+        <v>98690.0</v>
       </c>
       <c r="I212" s="1">
-        <v>-5199.0</v>
+        <v>1349.0</v>
       </c>
       <c r="J212" s="1">
-        <v>-1.733</v>
+        <v>1.3669064748201</v>
       </c>
       <c r="K212">
-        <v>0.58</v>
+        <v>2.46</v>
       </c>
       <c r="L212" t="s">
-        <v>524</v>
+        <v>509</v>
       </c>
       <c r="M212" s="1">
-        <v>294801.0</v>
+        <v>100039.0</v>
       </c>
       <c r="N212" s="1">
-        <v>296542.32</v>
+        <v>102502.01</v>
       </c>
       <c r="O212" s="1">
-        <v>0.47</v>
+        <v>0.16</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>525</v>
+        <v>510</v>
       </c>
       <c r="B213" t="s">
-        <v>526</v>
+        <v>511</v>
       </c>
       <c r="C213" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>100.662</v>
+        <v>83.961</v>
       </c>
       <c r="E213" s="1">
-        <v>102.542</v>
+        <v>85.379</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>205084.0</v>
+        <v>85379.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-3760.0</v>
+        <v>-1418.0</v>
       </c>
       <c r="J213" s="1">
-        <v>-1.8333950966433</v>
+        <v>-1.660829946474</v>
       </c>
       <c r="K213">
         <v>0.36</v>
       </c>
       <c r="L213">
-        <v>715.15</v>
+        <v>359.59</v>
       </c>
       <c r="M213" s="1">
-        <v>201324.0</v>
+        <v>83961.0</v>
       </c>
       <c r="N213" s="1">
-        <v>202039.15</v>
+        <v>84320.59</v>
       </c>
       <c r="O213" s="1">
-        <v>0.32</v>
+        <v>0.13</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>527</v>
+        <v>512</v>
       </c>
       <c r="B214" t="s">
-        <v>528</v>
+        <v>513</v>
       </c>
       <c r="C214" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>93.905</v>
+        <v>74.072</v>
       </c>
       <c r="E214" s="1">
-        <v>98.97249667</v>
+        <v>100.94922</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>593834.98</v>
+        <v>302847.66</v>
       </c>
       <c r="I214" s="1">
-        <v>-30404.98</v>
+        <v>-80631.66</v>
       </c>
       <c r="J214" s="1">
-        <v>-5.1201059257237</v>
+        <v>-26.624494968857</v>
       </c>
       <c r="K214">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>529</v>
+        <v>0.03</v>
+      </c>
+      <c r="L214">
+        <v>100.68</v>
       </c>
       <c r="M214" s="1">
-        <v>563430.0</v>
+        <v>222216.0</v>
       </c>
       <c r="N214" s="1">
-        <v>565188.9</v>
+        <v>222316.68</v>
       </c>
       <c r="O214" s="1">
-        <v>0.9</v>
+        <v>0.35</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>530</v>
+        <v>514</v>
       </c>
       <c r="B215" t="s">
-        <v>531</v>
+        <v>515</v>
       </c>
       <c r="C215" s="1">
-        <v>100000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>100.675</v>
+        <v>100.324</v>
       </c>
       <c r="E215" s="1">
-        <v>99.833</v>
+        <v>99.609</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>99833.0</v>
+        <v>124511.25</v>
       </c>
       <c r="I215" s="1">
-        <v>842.0</v>
+        <v>893.75</v>
       </c>
       <c r="J215" s="1">
-        <v>0.84340849218194</v>
+        <v>0.71780662389945</v>
       </c>
       <c r="K215">
-        <v>2.93</v>
-[...2 lines deleted...]
-        <v>532</v>
+        <v>0.04</v>
+      </c>
+      <c r="L215">
+        <v>54.79</v>
       </c>
       <c r="M215" s="1">
-        <v>100675.0</v>
+        <v>125405.0</v>
       </c>
       <c r="N215" s="1">
-        <v>103601.03</v>
+        <v>125459.79</v>
       </c>
       <c r="O215" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>533</v>
+        <v>516</v>
       </c>
       <c r="B216" t="s">
-        <v>534</v>
+        <v>517</v>
       </c>
       <c r="C216" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>69.499</v>
+        <v>97.926</v>
       </c>
       <c r="E216" s="1">
-        <v>99.641</v>
+        <v>99.423</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>298923.0</v>
+        <v>397692.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-90426.0</v>
+        <v>-5988.0</v>
       </c>
       <c r="J216" s="1">
-        <v>-30.250599652753</v>
+        <v>-1.505687818714</v>
       </c>
       <c r="K216">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.55</v>
+      </c>
+      <c r="L216" t="s">
+        <v>518</v>
       </c>
       <c r="M216" s="1">
-        <v>208497.0</v>
+        <v>391704.0</v>
       </c>
       <c r="N216" s="1">
-        <v>208497.0</v>
+        <v>393906.74</v>
       </c>
       <c r="O216" s="1">
-        <v>0.33</v>
+        <v>0.63</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>535</v>
+        <v>519</v>
       </c>
       <c r="B217" t="s">
-        <v>536</v>
+        <v>520</v>
       </c>
       <c r="C217" s="1">
-        <v>100000.0</v>
+        <v>146000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>98.269</v>
+        <v>97.846</v>
       </c>
       <c r="E217" s="1">
-        <v>99.794</v>
+        <v>99.947</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>99794.0</v>
+        <v>145922.62</v>
       </c>
       <c r="I217" s="1">
-        <v>-1525.0</v>
+        <v>-3067.46</v>
       </c>
       <c r="J217" s="1">
-        <v>-1.5281479848488</v>
+        <v>-2.1021141204839</v>
       </c>
       <c r="K217">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>469.86</v>
+        <v>1.73</v>
+      </c>
+      <c r="L217" t="s">
+        <v>521</v>
       </c>
       <c r="M217" s="1">
-        <v>98269.0</v>
+        <v>142855.16</v>
       </c>
       <c r="N217" s="1">
-        <v>98738.86</v>
+        <v>145375.16</v>
       </c>
       <c r="O217" s="1">
-        <v>0.16</v>
+        <v>0.23</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>537</v>
+        <v>522</v>
       </c>
       <c r="B218" t="s">
-        <v>538</v>
+        <v>523</v>
       </c>
       <c r="C218" s="1">
-        <v>300000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>95.781</v>
+        <v>100.464</v>
       </c>
       <c r="E218" s="1">
-        <v>104.90042333</v>
+        <v>100.0</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>314701.27</v>
+        <v>170000.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-27358.27</v>
+        <v>788.8</v>
       </c>
       <c r="J218" s="1">
-        <v>-8.6934094673339</v>
+        <v>0.464</v>
       </c>
       <c r="K218">
-        <v>0.61</v>
+        <v>0.62</v>
       </c>
       <c r="L218" t="s">
-        <v>539</v>
+        <v>524</v>
       </c>
       <c r="M218" s="1">
-        <v>287343.0</v>
+        <v>170788.8</v>
       </c>
       <c r="N218" s="1">
-        <v>289173.82</v>
+        <v>171845.8</v>
       </c>
       <c r="O218" s="1">
-        <v>0.46</v>
+        <v>0.27</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>540</v>
+        <v>525</v>
       </c>
       <c r="B219" t="s">
-        <v>541</v>
+        <v>526</v>
       </c>
       <c r="C219" s="1">
-        <v>115000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>99.909</v>
+        <v>88.352</v>
       </c>
       <c r="E219" s="1">
-        <v>100.0</v>
+        <v>103.220985</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>115000.0</v>
+        <v>206441.97</v>
       </c>
       <c r="I219" s="1">
-        <v>-104.65</v>
+        <v>-29737.97</v>
       </c>
       <c r="J219" s="1">
-        <v>-0.091</v>
+        <v>-14.405002044885</v>
       </c>
       <c r="K219">
-        <v>2.83</v>
+        <v>0.75</v>
       </c>
       <c r="L219" t="s">
-        <v>542</v>
+        <v>527</v>
       </c>
       <c r="M219" s="1">
-        <v>114895.35</v>
+        <v>176704.0</v>
       </c>
       <c r="N219" s="1">
-        <v>118151.64</v>
+        <v>178199.89</v>
       </c>
       <c r="O219" s="1">
-        <v>0.19</v>
+        <v>0.28</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>543</v>
+        <v>528</v>
       </c>
       <c r="B220" t="s">
-        <v>544</v>
+        <v>529</v>
       </c>
       <c r="C220" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>99.455</v>
+        <v>98.238</v>
       </c>
       <c r="E220" s="1">
-        <v>101.2</v>
+        <v>99.779</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>202400.0</v>
+        <v>498895.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-3490.0</v>
+        <v>-7705.0</v>
       </c>
       <c r="J220" s="1">
-        <v>-1.7243083003953</v>
+        <v>-1.5444131530683</v>
       </c>
       <c r="K220">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>973.15</v>
+        <v>0.8</v>
+      </c>
+      <c r="L220" t="s">
+        <v>530</v>
       </c>
       <c r="M220" s="1">
-        <v>198910.0</v>
+        <v>491190.0</v>
       </c>
       <c r="N220" s="1">
-        <v>199883.15</v>
+        <v>495196.85</v>
       </c>
       <c r="O220" s="1">
-        <v>0.32</v>
+        <v>0.79</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>545</v>
+        <v>531</v>
       </c>
       <c r="B221" t="s">
-        <v>546</v>
+        <v>532</v>
       </c>
       <c r="C221" s="1">
-        <v>198000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>98.831</v>
+        <v>98.235</v>
       </c>
       <c r="E221" s="1">
-        <v>99.728</v>
+        <v>100.0</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>197461.44</v>
+        <v>300000.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-1776.06</v>
+        <v>-5295.0</v>
       </c>
       <c r="J221" s="1">
-        <v>-0.89944649446494</v>
+        <v>-1.765</v>
       </c>
       <c r="K221">
-        <v>0.74</v>
+        <v>0.76</v>
       </c>
       <c r="L221" t="s">
-        <v>547</v>
+        <v>533</v>
       </c>
       <c r="M221" s="1">
-        <v>195685.38</v>
+        <v>294705.0</v>
       </c>
       <c r="N221" s="1">
-        <v>197148.68</v>
+        <v>296973.99</v>
       </c>
       <c r="O221" s="1">
-        <v>0.32</v>
+        <v>0.47</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>548</v>
+        <v>534</v>
       </c>
       <c r="B222" t="s">
-        <v>549</v>
+        <v>535</v>
       </c>
       <c r="C222" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>100.126</v>
+        <v>100.316</v>
       </c>
       <c r="E222" s="1">
-        <v>102.47</v>
+        <v>102.542</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>102470.0</v>
+        <v>205084.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-2344.0</v>
+        <v>-4452.0</v>
       </c>
       <c r="J222" s="1">
-        <v>-2.2874987801308</v>
+        <v>-2.1708178112383</v>
       </c>
       <c r="K222">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>43.84</v>
+        <v>0.57</v>
+      </c>
+      <c r="L222" t="s">
+        <v>536</v>
       </c>
       <c r="M222" s="1">
-        <v>100126.0</v>
+        <v>200632.0</v>
       </c>
       <c r="N222" s="1">
-        <v>100169.84</v>
+        <v>201780.58</v>
       </c>
       <c r="O222" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>550</v>
+        <v>537</v>
       </c>
       <c r="B223" t="s">
-        <v>551</v>
+        <v>538</v>
       </c>
       <c r="C223" s="1">
-        <v>158000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>98.182</v>
+        <v>93.9</v>
       </c>
       <c r="E223" s="1">
-        <v>99.422</v>
+        <v>98.9724975</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>157086.76</v>
+        <v>395889.99</v>
       </c>
       <c r="I223" s="1">
-        <v>-1959.2</v>
+        <v>-20289.99</v>
       </c>
       <c r="J223" s="1">
-        <v>-1.2472088672527</v>
+        <v>-5.1251586330839</v>
       </c>
       <c r="K223">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>703.42</v>
+        <v>0.32</v>
+      </c>
+      <c r="L223" t="s">
+        <v>539</v>
       </c>
       <c r="M223" s="1">
-        <v>155127.56</v>
+        <v>375600.0</v>
       </c>
       <c r="N223" s="1">
-        <v>155830.98</v>
+        <v>376882.19</v>
       </c>
       <c r="O223" s="1">
-        <v>0.25</v>
+        <v>0.6</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>552</v>
+        <v>540</v>
       </c>
       <c r="B224" t="s">
-        <v>553</v>
+        <v>541</v>
       </c>
       <c r="C224" s="1">
-        <v>228000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>100.618</v>
+        <v>100.245</v>
       </c>
       <c r="E224" s="1">
-        <v>100.0</v>
+        <v>100.15</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>228000.0</v>
+        <v>200300.0</v>
       </c>
       <c r="I224" s="1">
-        <v>1409.04</v>
+        <v>190.0</v>
       </c>
       <c r="J224" s="1">
-        <v>0.618</v>
+        <v>0.094857713429855</v>
       </c>
       <c r="K224">
-        <v>3.87</v>
+        <v>3.15</v>
       </c>
       <c r="L224" t="s">
-        <v>554</v>
+        <v>542</v>
       </c>
       <c r="M224" s="1">
-        <v>229409.04</v>
+        <v>200490.0</v>
       </c>
       <c r="N224" s="1">
-        <v>238229.2</v>
+        <v>206780.41</v>
       </c>
       <c r="O224" s="1">
-        <v>0.38</v>
+        <v>0.33</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>555</v>
+        <v>543</v>
       </c>
       <c r="B225" t="s">
-        <v>556</v>
+        <v>544</v>
       </c>
       <c r="C225" s="1">
-        <v>325000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>88.863</v>
+        <v>69.435</v>
       </c>
       <c r="E225" s="1">
-        <v>88.621</v>
+        <v>99.641</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>288018.25</v>
+        <v>298923.0</v>
       </c>
       <c r="I225" s="1">
-        <v>786.5</v>
+        <v>-90618.0</v>
       </c>
       <c r="J225" s="1">
-        <v>0.27307297367441</v>
+        <v>-30.314830240564</v>
       </c>
       <c r="K225">
-        <v>1.38</v>
-[...2 lines deleted...]
-        <v>557</v>
+        <v>0.0</v>
+      </c>
+      <c r="L225">
+        <v>0.0</v>
       </c>
       <c r="M225" s="1">
-        <v>288804.75</v>
+        <v>208305.0</v>
       </c>
       <c r="N225" s="1">
-        <v>293290.2</v>
+        <v>208305.0</v>
       </c>
       <c r="O225" s="1">
-        <v>0.47</v>
+        <v>0.33</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>558</v>
+        <v>545</v>
       </c>
       <c r="B226" t="s">
-        <v>559</v>
+        <v>546</v>
       </c>
       <c r="C226" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>74.594</v>
+        <v>97.783</v>
       </c>
       <c r="E226" s="1">
-        <v>73.87</v>
+        <v>99.794</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>147740.0</v>
+        <v>99794.0</v>
       </c>
       <c r="I226" s="1">
-        <v>1448.0</v>
+        <v>-2011.0</v>
       </c>
       <c r="J226" s="1">
-        <v>0.98010017598484</v>
+        <v>-2.0151512114957</v>
       </c>
       <c r="K226">
-        <v>0.32</v>
+        <v>0.66</v>
       </c>
       <c r="L226">
-        <v>645.21</v>
+        <v>661.64</v>
       </c>
       <c r="M226" s="1">
-        <v>149188.0</v>
+        <v>97783.0</v>
       </c>
       <c r="N226" s="1">
-        <v>149833.21</v>
+        <v>98444.64</v>
       </c>
       <c r="O226" s="1">
-        <v>0.24</v>
+        <v>0.16</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>560</v>
+        <v>547</v>
       </c>
       <c r="B227" t="s">
-        <v>561</v>
+        <v>548</v>
       </c>
       <c r="C227" s="1">
-        <v>200000.0</v>
+        <v>115000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>98.322</v>
+        <v>99.337</v>
       </c>
       <c r="E227" s="1">
-        <v>99.985</v>
+        <v>100.0</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>199970.0</v>
+        <v>115000.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-3326.0</v>
+        <v>-762.45</v>
       </c>
       <c r="J227" s="1">
-        <v>-1.6632494874231</v>
+        <v>-0.663</v>
       </c>
       <c r="K227">
-        <v>2.91</v>
+        <v>3.03</v>
       </c>
       <c r="L227" t="s">
-        <v>562</v>
+        <v>549</v>
       </c>
       <c r="M227" s="1">
-        <v>196644.0</v>
+        <v>114237.55</v>
       </c>
       <c r="N227" s="1">
-        <v>202469.34</v>
+        <v>117725.6</v>
       </c>
       <c r="O227" s="1">
-        <v>0.32</v>
+        <v>0.19</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>563</v>
+        <v>550</v>
       </c>
       <c r="B228" t="s">
-        <v>564</v>
+        <v>551</v>
       </c>
       <c r="C228" s="1">
         <v>200000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>101.044</v>
+        <v>99.132</v>
       </c>
       <c r="E228" s="1">
-        <v>100.0</v>
+        <v>101.2</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>200000.0</v>
+        <v>202400.0</v>
       </c>
       <c r="I228" s="1">
-        <v>2088.0</v>
+        <v>-4136.0</v>
       </c>
       <c r="J228" s="1">
-        <v>1.044</v>
+        <v>-2.0434782608696</v>
       </c>
       <c r="K228">
-        <v>2.45</v>
+        <v>0.69</v>
       </c>
       <c r="L228" t="s">
-        <v>565</v>
+        <v>552</v>
       </c>
       <c r="M228" s="1">
-        <v>202088.0</v>
+        <v>198264.0</v>
       </c>
       <c r="N228" s="1">
-        <v>206984.79</v>
+        <v>199642.63</v>
       </c>
       <c r="O228" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>566</v>
+        <v>553</v>
       </c>
       <c r="B229" t="s">
-        <v>567</v>
+        <v>554</v>
       </c>
       <c r="C229" s="1">
-        <v>100000.0</v>
+        <v>198000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>98.967</v>
+        <v>98.378</v>
       </c>
       <c r="E229" s="1">
-        <v>99.711</v>
+        <v>99.728</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>99711.0</v>
+        <v>197461.44</v>
       </c>
       <c r="I229" s="1">
-        <v>-744.0</v>
+        <v>-2673.0</v>
       </c>
       <c r="J229" s="1">
-        <v>-0.7461563919728</v>
+        <v>-1.353682015081</v>
       </c>
       <c r="K229">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>996.58</v>
+        <v>0.92</v>
+      </c>
+      <c r="L229" t="s">
+        <v>555</v>
       </c>
       <c r="M229" s="1">
-        <v>98967.0</v>
+        <v>194788.44</v>
       </c>
       <c r="N229" s="1">
-        <v>99963.58</v>
+        <v>196604.34</v>
       </c>
       <c r="O229" s="1">
-        <v>0.16</v>
+        <v>0.31</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>568</v>
+        <v>556</v>
       </c>
       <c r="B230" t="s">
-        <v>569</v>
+        <v>557</v>
       </c>
       <c r="C230" s="1">
         <v>100000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>98.766</v>
+        <v>97.144</v>
       </c>
       <c r="E230" s="1">
-        <v>100.66</v>
+        <v>97.26</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>100660.0</v>
+        <v>97260.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-1894.0</v>
+        <v>-116.0</v>
       </c>
       <c r="J230" s="1">
-        <v>-1.8815815616928</v>
+        <v>-0.11926794159984</v>
       </c>
       <c r="K230">
-        <v>2.66</v>
-[...2 lines deleted...]
-        <v>570</v>
+        <v>0.42</v>
+      </c>
+      <c r="L230">
+        <v>421.23</v>
       </c>
       <c r="M230" s="1">
-        <v>98766.0</v>
+        <v>97144.0</v>
       </c>
       <c r="N230" s="1">
-        <v>101429.01</v>
+        <v>97565.23</v>
       </c>
       <c r="O230" s="1">
         <v>0.16</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>571</v>
+        <v>558</v>
       </c>
       <c r="B231" t="s">
-        <v>572</v>
+        <v>559</v>
       </c>
       <c r="C231" s="1">
         <v>100000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>100.641</v>
+        <v>99.505</v>
       </c>
       <c r="E231" s="1">
-        <v>100.0</v>
+        <v>102.47</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>100000.0</v>
+        <v>102470.0</v>
       </c>
       <c r="I231" s="1">
-        <v>641.0</v>
+        <v>-2965.0</v>
       </c>
       <c r="J231" s="1">
-        <v>0.641</v>
+        <v>-2.893529813604</v>
       </c>
       <c r="K231">
-        <v>0.0</v>
+        <v>0.26</v>
       </c>
       <c r="L231">
-        <v>0.0</v>
+        <v>263.01</v>
       </c>
       <c r="M231" s="1">
-        <v>100641.0</v>
+        <v>99505.0</v>
       </c>
       <c r="N231" s="1">
-        <v>100641.0</v>
+        <v>99768.01</v>
       </c>
       <c r="O231" s="1">
         <v>0.16</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>573</v>
+        <v>560</v>
       </c>
       <c r="B232" t="s">
-        <v>574</v>
+        <v>561</v>
       </c>
       <c r="C232" s="1">
-        <v>226000.0</v>
+        <v>137000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>98.199</v>
+        <v>100.052</v>
       </c>
       <c r="E232" s="1">
-        <v>99.84072566</v>
+        <v>99.958</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>225640.04</v>
+        <v>136942.46</v>
       </c>
       <c r="I232" s="1">
-        <v>-3710.3</v>
+        <v>128.78</v>
       </c>
       <c r="J232" s="1">
-        <v>-1.6443446827965</v>
+        <v>0.094039496588567</v>
       </c>
       <c r="K232">
-        <v>0.31</v>
+        <v>0.07</v>
       </c>
       <c r="L232">
-        <v>710.51</v>
+        <v>98.53</v>
       </c>
       <c r="M232" s="1">
-        <v>221929.74</v>
+        <v>137071.24</v>
       </c>
       <c r="N232" s="1">
-        <v>222640.25</v>
+        <v>137169.77</v>
       </c>
       <c r="O232" s="1">
-        <v>0.36</v>
+        <v>0.22</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>575</v>
+        <v>562</v>
       </c>
       <c r="B233" t="s">
-        <v>576</v>
+        <v>563</v>
       </c>
       <c r="C233" s="1">
-        <v>100000.0</v>
+        <v>158000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>99.106</v>
+        <v>97.828</v>
       </c>
       <c r="E233" s="1">
-        <v>99.326</v>
+        <v>99.422</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>99326.0</v>
+        <v>157086.76</v>
       </c>
       <c r="I233" s="1">
-        <v>-220.0</v>
+        <v>-2518.52</v>
       </c>
       <c r="J233" s="1">
-        <v>-0.22149286188913</v>
+        <v>-1.6032668825813</v>
       </c>
       <c r="K233">
-        <v>0.34</v>
+        <v>0.62</v>
       </c>
       <c r="L233">
-        <v>337.67</v>
+        <v>984.79</v>
       </c>
       <c r="M233" s="1">
-        <v>99106.0</v>
+        <v>154568.24</v>
       </c>
       <c r="N233" s="1">
-        <v>99443.67</v>
+        <v>155553.03</v>
       </c>
       <c r="O233" s="1">
-        <v>0.16</v>
+        <v>0.25</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>577</v>
+        <v>564</v>
       </c>
       <c r="B234" t="s">
-        <v>578</v>
+        <v>565</v>
       </c>
       <c r="C234" s="1">
-        <v>151000.0</v>
+        <v>228000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>98.335</v>
+        <v>100.423</v>
       </c>
       <c r="E234" s="1">
         <v>100.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>151000.0</v>
+        <v>228000.0</v>
       </c>
       <c r="I234" s="1">
-        <v>-2514.15</v>
+        <v>964.44</v>
       </c>
       <c r="J234" s="1">
-        <v>-1.665</v>
+        <v>0.423</v>
       </c>
       <c r="K234">
-        <v>0.6</v>
+        <v>0.09</v>
       </c>
       <c r="L234">
-        <v>901.02</v>
+        <v>199.89</v>
       </c>
       <c r="M234" s="1">
-        <v>148485.85</v>
+        <v>228964.44</v>
       </c>
       <c r="N234" s="1">
-        <v>149386.87</v>
+        <v>229164.33</v>
       </c>
       <c r="O234" s="1">
-        <v>0.24</v>
+        <v>0.37</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>579</v>
+        <v>566</v>
       </c>
       <c r="B235" t="s">
-        <v>580</v>
+        <v>567</v>
       </c>
       <c r="C235" s="1">
-        <v>100000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>99.659</v>
+        <v>88.729</v>
       </c>
       <c r="E235" s="1">
-        <v>99.499</v>
+        <v>88.621</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>99499.0</v>
+        <v>288018.25</v>
       </c>
       <c r="I235" s="1">
-        <v>160.0</v>
+        <v>351.0</v>
       </c>
       <c r="J235" s="1">
-        <v>0.16080563623755</v>
+        <v>0.12186727750759</v>
       </c>
       <c r="K235">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>996.58</v>
+        <v>1.47</v>
+      </c>
+      <c r="L235" t="s">
+        <v>568</v>
       </c>
       <c r="M235" s="1">
-        <v>99659.0</v>
+        <v>288369.25</v>
       </c>
       <c r="N235" s="1">
-        <v>100655.58</v>
+        <v>293144.08</v>
       </c>
       <c r="O235" s="1">
-        <v>0.16</v>
+        <v>0.47</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>581</v>
+        <v>569</v>
       </c>
       <c r="B236" t="s">
-        <v>582</v>
+        <v>570</v>
       </c>
       <c r="C236" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>100.434</v>
+        <v>74.523</v>
       </c>
       <c r="E236" s="1">
-        <v>99.897</v>
+        <v>73.87</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>99897.0</v>
+        <v>147740.0</v>
       </c>
       <c r="I236" s="1">
-        <v>537.0</v>
+        <v>1306.0</v>
       </c>
       <c r="J236" s="1">
-        <v>0.5375536802907</v>
+        <v>0.88398537972113</v>
       </c>
       <c r="K236">
-        <v>0.02</v>
+        <v>0.36</v>
       </c>
       <c r="L236">
-        <v>21.23</v>
+        <v>727.4</v>
       </c>
       <c r="M236" s="1">
-        <v>100434.0</v>
+        <v>149046.0</v>
       </c>
       <c r="N236" s="1">
-        <v>100455.23</v>
+        <v>149773.4</v>
       </c>
       <c r="O236" s="1">
-        <v>0.16</v>
+        <v>0.24</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>583</v>
+        <v>571</v>
       </c>
       <c r="B237" t="s">
-        <v>584</v>
+        <v>572</v>
       </c>
       <c r="C237" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>99.487</v>
+        <v>98.031</v>
       </c>
       <c r="E237" s="1">
-        <v>100.0</v>
+        <v>99.985</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>100000.0</v>
+        <v>199970.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-513.0</v>
+        <v>-3908.0</v>
       </c>
       <c r="J237" s="1">
-        <v>-0.513</v>
+        <v>-1.9542931439716</v>
       </c>
       <c r="K237">
-        <v>1.43</v>
+        <v>3.1</v>
       </c>
       <c r="L237" t="s">
-        <v>585</v>
+        <v>573</v>
       </c>
       <c r="M237" s="1">
-        <v>99487.0</v>
+        <v>196062.0</v>
       </c>
       <c r="N237" s="1">
-        <v>100920.84</v>
+        <v>202257.21</v>
       </c>
       <c r="O237" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>586</v>
+        <v>574</v>
       </c>
       <c r="B238" t="s">
-        <v>587</v>
+        <v>575</v>
       </c>
       <c r="C238" s="1">
         <v>200000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>99.147</v>
+        <v>100.949</v>
       </c>
       <c r="E238" s="1">
-        <v>99.871</v>
+        <v>100.0</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>199742.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-1448.0</v>
+        <v>1898.0</v>
       </c>
       <c r="J238" s="1">
-        <v>-0.72493516636461</v>
+        <v>0.949</v>
       </c>
       <c r="K238">
-        <v>1.63</v>
+        <v>2.66</v>
       </c>
       <c r="L238" t="s">
-        <v>588</v>
+        <v>576</v>
       </c>
       <c r="M238" s="1">
-        <v>198294.0</v>
+        <v>201898.0</v>
       </c>
       <c r="N238" s="1">
-        <v>201563.86</v>
+        <v>207216.93</v>
       </c>
       <c r="O238" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>589</v>
+        <v>577</v>
       </c>
       <c r="B239" t="s">
-        <v>590</v>
+        <v>578</v>
       </c>
       <c r="C239" s="1">
-        <v>101000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>100.604</v>
+        <v>98.456</v>
       </c>
       <c r="E239" s="1">
-        <v>100.0</v>
+        <v>99.711</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>101000.0</v>
+        <v>99711.0</v>
       </c>
       <c r="I239" s="1">
-        <v>610.04</v>
+        <v>-1255.0</v>
       </c>
       <c r="J239" s="1">
-        <v>0.604</v>
+        <v>-1.2586374622659</v>
       </c>
       <c r="K239">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>65.35</v>
+        <v>1.2</v>
+      </c>
+      <c r="L239" t="s">
+        <v>579</v>
       </c>
       <c r="M239" s="1">
-        <v>101610.04</v>
+        <v>98456.0</v>
       </c>
       <c r="N239" s="1">
-        <v>101675.39</v>
+        <v>99658.05</v>
       </c>
       <c r="O239" s="1">
         <v>0.16</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>591</v>
+        <v>580</v>
       </c>
       <c r="B240" t="s">
-        <v>592</v>
+        <v>581</v>
       </c>
       <c r="C240" s="1">
-        <v>1565000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>65.562</v>
+        <v>98.364</v>
       </c>
       <c r="E240" s="1">
-        <v>76.31296613</v>
+        <v>100.66</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>1194297.92</v>
+        <v>100660.0</v>
       </c>
       <c r="I240" s="1">
-        <v>-168252.62</v>
+        <v>-2296.0</v>
       </c>
       <c r="J240" s="1">
-        <v>-14.08799405763</v>
+        <v>-2.2809457579972</v>
       </c>
       <c r="K240">
-        <v>0.73</v>
+        <v>2.85</v>
       </c>
       <c r="L240" t="s">
-        <v>593</v>
+        <v>582</v>
       </c>
       <c r="M240" s="1">
-        <v>1026045.3</v>
+        <v>98364.0</v>
       </c>
       <c r="N240" s="1">
-        <v>1037493.38</v>
+        <v>101211.95</v>
       </c>
       <c r="O240" s="1">
-        <v>1.66</v>
+        <v>0.16</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>594</v>
+        <v>583</v>
       </c>
       <c r="B241" t="s">
-        <v>595</v>
+        <v>584</v>
       </c>
       <c r="C241" s="1">
-        <v>202000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>100.061</v>
+        <v>100.327</v>
       </c>
       <c r="E241" s="1">
-        <v>99.646</v>
+        <v>100.0</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>201284.92</v>
+        <v>100000.0</v>
       </c>
       <c r="I241" s="1">
-        <v>838.3</v>
+        <v>327.0</v>
       </c>
       <c r="J241" s="1">
-        <v>0.41647431908958</v>
+        <v>0.327</v>
       </c>
       <c r="K241">
-        <v>0.35</v>
+        <v>0.19</v>
       </c>
       <c r="L241">
-        <v>697.32</v>
+        <v>191.78</v>
       </c>
       <c r="M241" s="1">
-        <v>202123.22</v>
+        <v>100327.0</v>
       </c>
       <c r="N241" s="1">
-        <v>202820.54</v>
+        <v>100518.78</v>
       </c>
       <c r="O241" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>596</v>
+        <v>585</v>
       </c>
       <c r="B242" t="s">
-        <v>597</v>
+        <v>586</v>
       </c>
       <c r="C242" s="1">
-        <v>164000.0</v>
+        <v>226000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>100.465</v>
+        <v>97.977</v>
       </c>
       <c r="E242" s="1">
-        <v>100.0</v>
+        <v>99.84072566</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>164000.0</v>
+        <v>225640.04</v>
       </c>
       <c r="I242" s="1">
-        <v>762.6</v>
+        <v>-4212.02</v>
       </c>
       <c r="J242" s="1">
-        <v>0.465</v>
+        <v>-1.8666988358981</v>
       </c>
       <c r="K242">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>19.77</v>
+        <v>0.5</v>
+      </c>
+      <c r="L242" t="s">
+        <v>587</v>
       </c>
       <c r="M242" s="1">
-        <v>164762.6</v>
+        <v>221428.02</v>
       </c>
       <c r="N242" s="1">
-        <v>164782.37</v>
+        <v>222556.47</v>
       </c>
       <c r="O242" s="1">
-        <v>0.26</v>
+        <v>0.36</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>598</v>
+        <v>588</v>
       </c>
       <c r="B243" t="s">
-        <v>599</v>
+        <v>589</v>
       </c>
       <c r="C243" s="1">
-        <v>152000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>100.368</v>
+        <v>98.58</v>
       </c>
       <c r="E243" s="1">
-        <v>100.0</v>
+        <v>99.326</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>152000.0</v>
+        <v>99326.0</v>
       </c>
       <c r="I243" s="1">
-        <v>559.36</v>
+        <v>-746.0</v>
       </c>
       <c r="J243" s="1">
-        <v>0.368</v>
+        <v>-0.75106215895133</v>
       </c>
       <c r="K243">
-        <v>0.0</v>
+        <v>0.54</v>
       </c>
       <c r="L243">
-        <v>0.0</v>
+        <v>536.3</v>
       </c>
       <c r="M243" s="1">
-        <v>152559.36</v>
+        <v>98580.0</v>
       </c>
       <c r="N243" s="1">
-        <v>152559.36</v>
+        <v>99116.3</v>
       </c>
       <c r="O243" s="1">
-        <v>0.24</v>
+        <v>0.16</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>600</v>
+        <v>590</v>
       </c>
       <c r="B244" t="s">
-        <v>601</v>
+        <v>591</v>
       </c>
       <c r="C244" s="1">
-        <v>200000.0</v>
+        <v>151000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>88.797</v>
+        <v>98.11</v>
       </c>
       <c r="E244" s="1">
-        <v>86.091845</v>
+        <v>100.0</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>172183.69</v>
+        <v>151000.0</v>
       </c>
       <c r="I244" s="1">
-        <v>5410.31</v>
+        <v>-2853.9</v>
       </c>
       <c r="J244" s="1">
-        <v>3.1421733382529</v>
+        <v>-1.89</v>
       </c>
       <c r="K244">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>127.4</v>
+        <v>0.81</v>
+      </c>
+      <c r="L244" t="s">
+        <v>592</v>
       </c>
       <c r="M244" s="1">
-        <v>177594.0</v>
+        <v>148146.1</v>
       </c>
       <c r="N244" s="1">
-        <v>177721.4</v>
+        <v>149363.27</v>
       </c>
       <c r="O244" s="1">
-        <v>0.28</v>
+        <v>0.24</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>602</v>
+        <v>593</v>
       </c>
       <c r="B245" t="s">
-        <v>603</v>
+        <v>594</v>
       </c>
       <c r="C245" s="1">
-        <v>118000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>101.512</v>
+        <v>99.38</v>
       </c>
       <c r="E245" s="1">
-        <v>99.779</v>
+        <v>99.499</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>117739.22</v>
+        <v>99499.0</v>
       </c>
       <c r="I245" s="1">
-        <v>2044.94</v>
+        <v>-119.0</v>
       </c>
       <c r="J245" s="1">
-        <v>1.7368384128925</v>
+        <v>-0.11959919195168</v>
       </c>
       <c r="K245">
-        <v>1.56</v>
+        <v>1.2</v>
       </c>
       <c r="L245" t="s">
-        <v>604</v>
+        <v>579</v>
       </c>
       <c r="M245" s="1">
-        <v>119784.16</v>
+        <v>99380.0</v>
       </c>
       <c r="N245" s="1">
-        <v>121626.9</v>
+        <v>100582.05</v>
       </c>
       <c r="O245" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>605</v>
+        <v>595</v>
       </c>
       <c r="B246" t="s">
-        <v>606</v>
+        <v>596</v>
       </c>
       <c r="C246" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>100.873</v>
+        <v>100.12</v>
       </c>
       <c r="E246" s="1">
-        <v>102.939</v>
+        <v>99.897</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>205878.0</v>
+        <v>99897.0</v>
       </c>
       <c r="I246" s="1">
-        <v>-4132.0</v>
+        <v>223.0</v>
       </c>
       <c r="J246" s="1">
-        <v>-2.0070138625788</v>
+        <v>0.22322992682463</v>
       </c>
       <c r="K246">
-        <v>0.6</v>
-[...2 lines deleted...]
-        <v>607</v>
+        <v>0.23</v>
+      </c>
+      <c r="L246">
+        <v>233.56</v>
       </c>
       <c r="M246" s="1">
-        <v>201746.0</v>
+        <v>100120.0</v>
       </c>
       <c r="N246" s="1">
-        <v>202937.78</v>
+        <v>100353.56</v>
       </c>
       <c r="O246" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>608</v>
+        <v>597</v>
       </c>
       <c r="B247" t="s">
-        <v>609</v>
+        <v>598</v>
       </c>
       <c r="C247" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>97.669</v>
+        <v>98.698</v>
       </c>
       <c r="E247" s="1">
-        <v>100.761</v>
+        <v>100.0</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>302283.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I247" s="1">
-        <v>-9276.0</v>
+        <v>-1302.0</v>
       </c>
       <c r="J247" s="1">
-        <v>-3.0686475918262</v>
+        <v>-1.302</v>
       </c>
       <c r="K247">
-        <v>0.48</v>
+        <v>1.63</v>
       </c>
       <c r="L247" t="s">
-        <v>610</v>
+        <v>599</v>
       </c>
       <c r="M247" s="1">
-        <v>293007.0</v>
+        <v>98698.0</v>
       </c>
       <c r="N247" s="1">
-        <v>294449.47</v>
+        <v>100323.01</v>
       </c>
       <c r="O247" s="1">
-        <v>0.47</v>
+        <v>0.16</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>611</v>
+        <v>600</v>
       </c>
       <c r="B248" t="s">
-        <v>612</v>
+        <v>601</v>
       </c>
       <c r="C248" s="1">
-        <v>89000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>102.099</v>
+        <v>98.854</v>
       </c>
       <c r="E248" s="1">
         <v>99.871</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>88885.19</v>
+        <v>199742.0</v>
       </c>
       <c r="I248" s="1">
-        <v>1982.92</v>
+        <v>-2034.0</v>
       </c>
       <c r="J248" s="1">
-        <v>2.2308778324038</v>
+        <v>-1.0183136245757</v>
       </c>
       <c r="K248">
-        <v>3.64</v>
+        <v>1.85</v>
       </c>
       <c r="L248" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="M248" s="1">
-        <v>90868.11</v>
+        <v>197708.0</v>
       </c>
       <c r="N248" s="1">
-        <v>94105.03</v>
+        <v>201402.52</v>
       </c>
       <c r="O248" s="1">
-        <v>0.15</v>
+        <v>0.32</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>614</v>
+        <v>603</v>
       </c>
       <c r="B249" t="s">
-        <v>615</v>
+        <v>604</v>
       </c>
       <c r="C249" s="1">
-        <v>100000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>105.017</v>
+        <v>100.218</v>
       </c>
       <c r="E249" s="1">
-        <v>106.89563</v>
+        <v>100.0</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>106895.63</v>
+        <v>101000.0</v>
       </c>
       <c r="I249" s="1">
-        <v>-1878.63</v>
+        <v>220.18</v>
       </c>
       <c r="J249" s="1">
-        <v>-1.757443218212</v>
+        <v>0.218</v>
       </c>
       <c r="K249">
-        <v>4.19</v>
-[...2 lines deleted...]
-        <v>616</v>
+        <v>0.28</v>
+      </c>
+      <c r="L249">
+        <v>283.18</v>
       </c>
       <c r="M249" s="1">
-        <v>105017.0</v>
+        <v>101220.18</v>
       </c>
       <c r="N249" s="1">
-        <v>109208.78</v>
+        <v>101503.36</v>
       </c>
       <c r="O249" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>617</v>
+        <v>605</v>
       </c>
       <c r="B250" t="s">
-        <v>618</v>
+        <v>606</v>
       </c>
       <c r="C250" s="1">
-        <v>200000.0</v>
+        <v>1565000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>98.346</v>
+        <v>65.71</v>
       </c>
       <c r="E250" s="1">
-        <v>99.589</v>
+        <v>76.31296613</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>199178.0</v>
+        <v>1194297.92</v>
       </c>
       <c r="I250" s="1">
-        <v>-2486.0</v>
+        <v>-165936.42</v>
       </c>
       <c r="J250" s="1">
-        <v>-1.2481298135336</v>
+        <v>-13.89405584831</v>
       </c>
       <c r="K250">
-        <v>2.26</v>
+        <v>0.79</v>
       </c>
       <c r="L250" t="s">
-        <v>619</v>
+        <v>607</v>
       </c>
       <c r="M250" s="1">
-        <v>196692.0</v>
+        <v>1028361.5</v>
       </c>
       <c r="N250" s="1">
-        <v>201212.55</v>
+        <v>1040667.12</v>
       </c>
       <c r="O250" s="1">
-        <v>0.32</v>
+        <v>1.66</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>620</v>
+        <v>608</v>
       </c>
       <c r="B251" t="s">
-        <v>621</v>
+        <v>609</v>
       </c>
       <c r="C251" s="1">
-        <v>100000.0</v>
+        <v>202000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>97.594</v>
+        <v>99.65</v>
       </c>
       <c r="E251" s="1">
-        <v>99.908</v>
+        <v>99.646</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>99908.0</v>
+        <v>201284.92</v>
       </c>
       <c r="I251" s="1">
-        <v>-2314.0</v>
+        <v>8.08</v>
       </c>
       <c r="J251" s="1">
-        <v>-2.3161308403731</v>
+        <v>0.0040142103044779</v>
       </c>
       <c r="K251">
-        <v>0.87</v>
-[...2 lines deleted...]
-        <v>871.88</v>
+        <v>0.54</v>
+      </c>
+      <c r="L251" t="s">
+        <v>610</v>
       </c>
       <c r="M251" s="1">
-        <v>97594.0</v>
+        <v>201293.0</v>
       </c>
       <c r="N251" s="1">
-        <v>98465.88</v>
+        <v>202377.71</v>
       </c>
       <c r="O251" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>622</v>
+        <v>611</v>
       </c>
       <c r="B252" t="s">
-        <v>621</v>
+        <v>612</v>
       </c>
       <c r="C252" s="1">
-        <v>200000.0</v>
+        <v>164000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>102.473</v>
+        <v>100.501</v>
       </c>
       <c r="E252" s="1">
-        <v>104.481</v>
+        <v>100.0</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>208962.0</v>
+        <v>164000.0</v>
       </c>
       <c r="I252" s="1">
-        <v>-4016.0</v>
+        <v>821.64</v>
       </c>
       <c r="J252" s="1">
-        <v>-1.9218805333027</v>
+        <v>0.501</v>
       </c>
       <c r="K252">
-        <v>0.16</v>
+        <v>0.25</v>
       </c>
       <c r="L252">
-        <v>312.33</v>
+        <v>415.07</v>
       </c>
       <c r="M252" s="1">
-        <v>204946.0</v>
+        <v>164821.64</v>
       </c>
       <c r="N252" s="1">
-        <v>205258.33</v>
+        <v>165236.71</v>
       </c>
       <c r="O252" s="1">
-        <v>0.33</v>
+        <v>0.26</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>623</v>
+        <v>613</v>
       </c>
       <c r="B253" t="s">
-        <v>624</v>
+        <v>614</v>
       </c>
       <c r="C253" s="1">
-        <v>200000.0</v>
+        <v>152000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>104.284</v>
+        <v>99.877</v>
       </c>
       <c r="E253" s="1">
-        <v>106.6</v>
+        <v>100.0</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>213200.0</v>
+        <v>152000.0</v>
       </c>
       <c r="I253" s="1">
-        <v>-4632.0</v>
+        <v>-186.96</v>
       </c>
       <c r="J253" s="1">
-        <v>-2.172607879925</v>
+        <v>-0.123</v>
       </c>
       <c r="K253">
-        <v>2.18</v>
-[...2 lines deleted...]
-        <v>625</v>
+        <v>0.16</v>
+      </c>
+      <c r="L253">
+        <v>247.68</v>
       </c>
       <c r="M253" s="1">
-        <v>208568.0</v>
+        <v>151813.04</v>
       </c>
       <c r="N253" s="1">
-        <v>212922.79</v>
+        <v>152060.72</v>
       </c>
       <c r="O253" s="1">
-        <v>0.34</v>
+        <v>0.24</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>626</v>
+        <v>615</v>
       </c>
       <c r="B254" t="s">
-        <v>627</v>
+        <v>616</v>
       </c>
       <c r="C254" s="1">
-        <v>285000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>98.294</v>
+        <v>88.452</v>
       </c>
       <c r="E254" s="1">
-        <v>99.902</v>
+        <v>86.091845</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>284720.7</v>
+        <v>172183.69</v>
       </c>
       <c r="I254" s="1">
-        <v>-4582.8</v>
+        <v>4720.31</v>
       </c>
       <c r="J254" s="1">
-        <v>-1.6095773858381</v>
+        <v>2.7414385183637</v>
       </c>
       <c r="K254">
-        <v>0.63</v>
-[...2 lines deleted...]
-        <v>628</v>
+        <v>0.1</v>
+      </c>
+      <c r="L254">
+        <v>209.59</v>
       </c>
       <c r="M254" s="1">
-        <v>280137.9</v>
+        <v>176904.0</v>
       </c>
       <c r="N254" s="1">
-        <v>281921.1</v>
+        <v>177113.59</v>
       </c>
       <c r="O254" s="1">
-        <v>0.45</v>
+        <v>0.28</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>629</v>
+        <v>617</v>
       </c>
       <c r="B255" t="s">
-        <v>630</v>
+        <v>618</v>
       </c>
       <c r="C255" s="1">
-        <v>168000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>100.367</v>
+        <v>101.26</v>
       </c>
       <c r="E255" s="1">
-        <v>100.0</v>
+        <v>99.779</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>168000.0</v>
+        <v>117739.22</v>
       </c>
       <c r="I255" s="1">
-        <v>616.56</v>
+        <v>1747.58</v>
       </c>
       <c r="J255" s="1">
-        <v>0.367</v>
+        <v>1.4842802593732</v>
       </c>
       <c r="K255">
-        <v>0.99</v>
+        <v>1.77</v>
       </c>
       <c r="L255" t="s">
-        <v>631</v>
+        <v>619</v>
       </c>
       <c r="M255" s="1">
-        <v>168616.56</v>
+        <v>119486.8</v>
       </c>
       <c r="N255" s="1">
-        <v>170285.97</v>
+        <v>121572.01</v>
       </c>
       <c r="O255" s="1">
-        <v>0.27</v>
+        <v>0.19</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>632</v>
+        <v>620</v>
       </c>
       <c r="B256" t="s">
-        <v>633</v>
+        <v>621</v>
       </c>
       <c r="C256" s="1">
-        <v>190000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>95.08</v>
+        <v>100.501</v>
       </c>
       <c r="E256" s="1">
-        <v>106.52323684</v>
+        <v>102.939</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>202394.15</v>
+        <v>205878.0</v>
       </c>
       <c r="I256" s="1">
-        <v>-21742.15</v>
+        <v>-4876.0</v>
       </c>
       <c r="J256" s="1">
-        <v>-10.742479463957</v>
+        <v>-2.3683929317363</v>
       </c>
       <c r="K256">
-        <v>1.37</v>
+        <v>0.79</v>
       </c>
       <c r="L256" t="s">
-        <v>634</v>
+        <v>622</v>
       </c>
       <c r="M256" s="1">
-        <v>180652.0</v>
+        <v>201002.0</v>
       </c>
       <c r="N256" s="1">
-        <v>183263.59</v>
+        <v>202591.04</v>
       </c>
       <c r="O256" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>635</v>
+        <v>623</v>
       </c>
       <c r="B257" t="s">
-        <v>636</v>
+        <v>624</v>
       </c>
       <c r="C257" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>101.546</v>
+        <v>97.447</v>
       </c>
       <c r="E257" s="1">
-        <v>100.0</v>
+        <v>100.761</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>100000.0</v>
+        <v>302283.0</v>
       </c>
       <c r="I257" s="1">
-        <v>1546.0</v>
+        <v>-9942.0</v>
       </c>
       <c r="J257" s="1">
-        <v>1.546</v>
+        <v>-3.2889709312135</v>
       </c>
       <c r="K257">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>68.1</v>
+        <v>0.67</v>
+      </c>
+      <c r="L257" t="s">
+        <v>625</v>
       </c>
       <c r="M257" s="1">
-        <v>101546.0</v>
+        <v>292341.0</v>
       </c>
       <c r="N257" s="1">
-        <v>101614.1</v>
+        <v>294338.26</v>
       </c>
       <c r="O257" s="1">
-        <v>0.16</v>
+        <v>0.47</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>637</v>
+        <v>626</v>
       </c>
       <c r="B258" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="C258" s="1">
-        <v>200000.0</v>
+        <v>89000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>102.113</v>
+        <v>101.673</v>
       </c>
       <c r="E258" s="1">
-        <v>103.4955</v>
+        <v>99.871</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>206991.0</v>
+        <v>88885.19</v>
       </c>
       <c r="I258" s="1">
-        <v>-2765.0</v>
+        <v>1603.78</v>
       </c>
       <c r="J258" s="1">
-        <v>-1.3358068708301</v>
+        <v>1.8043275825815</v>
       </c>
       <c r="K258">
-        <v>0.4</v>
+        <v>0.09</v>
       </c>
       <c r="L258">
-        <v>791.78</v>
+        <v>82.29</v>
       </c>
       <c r="M258" s="1">
-        <v>204226.0</v>
+        <v>90488.97</v>
       </c>
       <c r="N258" s="1">
-        <v>205017.78</v>
+        <v>90571.26</v>
       </c>
       <c r="O258" s="1">
-        <v>0.33</v>
+        <v>0.14</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
       <c r="B259" t="s">
-        <v>640</v>
+        <v>629</v>
       </c>
       <c r="C259" s="1">
-        <v>160000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>100.498</v>
+        <v>104.452</v>
       </c>
       <c r="E259" s="1">
-        <v>100.0</v>
+        <v>106.89563</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>160000.0</v>
+        <v>106895.63</v>
       </c>
       <c r="I259" s="1">
-        <v>796.8</v>
+        <v>-2443.63</v>
       </c>
       <c r="J259" s="1">
-        <v>0.498</v>
+        <v>-2.2859961627992</v>
       </c>
       <c r="K259">
-        <v>0.07</v>
+        <v>0.17</v>
       </c>
       <c r="L259">
-        <v>115.87</v>
+        <v>174.66</v>
       </c>
       <c r="M259" s="1">
-        <v>160796.8</v>
+        <v>104452.0</v>
       </c>
       <c r="N259" s="1">
-        <v>160912.67</v>
+        <v>104626.66</v>
       </c>
       <c r="O259" s="1">
-        <v>0.26</v>
+        <v>0.17</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>641</v>
+        <v>630</v>
       </c>
       <c r="B260" t="s">
-        <v>642</v>
+        <v>631</v>
       </c>
       <c r="C260" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>100.895</v>
+        <v>97.987</v>
       </c>
       <c r="E260" s="1">
-        <v>100.0</v>
+        <v>99.589</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>100000.0</v>
+        <v>199178.0</v>
       </c>
       <c r="I260" s="1">
-        <v>895.0</v>
+        <v>-3204.0</v>
       </c>
       <c r="J260" s="1">
-        <v>0.895</v>
+        <v>-1.6086113928245</v>
       </c>
       <c r="K260">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>131.42</v>
+        <v>2.42</v>
+      </c>
+      <c r="L260" t="s">
+        <v>632</v>
       </c>
       <c r="M260" s="1">
-        <v>100895.0</v>
+        <v>195974.0</v>
       </c>
       <c r="N260" s="1">
-        <v>101026.42</v>
+        <v>200823.32</v>
       </c>
       <c r="O260" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="B261" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="C261" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>96.11</v>
+        <v>97.409</v>
       </c>
       <c r="E261" s="1">
-        <v>97.25</v>
+        <v>99.908</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>194500.0</v>
+        <v>99908.0</v>
       </c>
       <c r="I261" s="1">
-        <v>-2280.0</v>
+        <v>-2499.0</v>
       </c>
       <c r="J261" s="1">
-        <v>-1.172236503856</v>
+        <v>-2.5013011971013</v>
       </c>
       <c r="K261">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>41.1</v>
+        <v>1.09</v>
+      </c>
+      <c r="L261" t="s">
+        <v>635</v>
       </c>
       <c r="M261" s="1">
-        <v>192220.0</v>
+        <v>97409.0</v>
       </c>
       <c r="N261" s="1">
-        <v>192261.1</v>
+        <v>98496.15</v>
       </c>
       <c r="O261" s="1">
-        <v>0.31</v>
+        <v>0.16</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
       <c r="B262" t="s">
-        <v>646</v>
+        <v>634</v>
       </c>
       <c r="C262" s="1">
-        <v>106000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>99.892</v>
+        <v>102.173</v>
       </c>
       <c r="E262" s="1">
-        <v>99.695</v>
+        <v>104.481</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>105676.7</v>
+        <v>208962.0</v>
       </c>
       <c r="I262" s="1">
-        <v>208.82</v>
+        <v>-4616.0</v>
       </c>
       <c r="J262" s="1">
-        <v>0.19760268819901</v>
+        <v>-2.2090140791149</v>
       </c>
       <c r="K262">
-        <v>0.37</v>
+        <v>0.42</v>
       </c>
       <c r="L262">
-        <v>392.05</v>
+        <v>832.88</v>
       </c>
       <c r="M262" s="1">
-        <v>105885.52</v>
+        <v>204346.0</v>
       </c>
       <c r="N262" s="1">
-        <v>106277.57</v>
+        <v>205178.88</v>
       </c>
       <c r="O262" s="1">
-        <v>0.17</v>
+        <v>0.33</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>647</v>
+        <v>637</v>
       </c>
       <c r="B263" t="s">
-        <v>648</v>
+        <v>638</v>
       </c>
       <c r="C263" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>83.137</v>
+        <v>103.784</v>
       </c>
       <c r="E263" s="1">
-        <v>92.28804</v>
+        <v>106.6</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>276864.12</v>
+        <v>213200.0</v>
       </c>
       <c r="I263" s="1">
-        <v>-27453.12</v>
+        <v>-5632.0</v>
       </c>
       <c r="J263" s="1">
-        <v>-9.9157377272288</v>
+        <v>-2.6416510318949</v>
       </c>
       <c r="K263">
-        <v>0.48</v>
+        <v>2.41</v>
       </c>
       <c r="L263" t="s">
-        <v>610</v>
+        <v>639</v>
       </c>
       <c r="M263" s="1">
-        <v>249411.0</v>
+        <v>207568.0</v>
       </c>
       <c r="N263" s="1">
-        <v>250853.47</v>
+        <v>212388.55</v>
       </c>
       <c r="O263" s="1">
-        <v>0.4</v>
+        <v>0.34</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>649</v>
+        <v>640</v>
       </c>
       <c r="B264" t="s">
-        <v>650</v>
+        <v>641</v>
       </c>
       <c r="C264" s="1">
-        <v>216000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>89.945</v>
+        <v>97.916</v>
       </c>
       <c r="E264" s="1">
-        <v>102.24988426</v>
+        <v>99.902</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>220859.75</v>
+        <v>284720.7</v>
       </c>
       <c r="I264" s="1">
-        <v>-26578.55</v>
+        <v>-5660.1</v>
       </c>
       <c r="J264" s="1">
-        <v>-12.034130256871</v>
+        <v>-1.9879481892254</v>
       </c>
       <c r="K264">
-        <v>0.6</v>
+        <v>0.82</v>
       </c>
       <c r="L264" t="s">
-        <v>651</v>
+        <v>642</v>
       </c>
       <c r="M264" s="1">
-        <v>194281.2</v>
+        <v>279060.6</v>
       </c>
       <c r="N264" s="1">
-        <v>195586.08</v>
+        <v>281409.9</v>
       </c>
       <c r="O264" s="1">
-        <v>0.31</v>
+        <v>0.45</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>652</v>
+        <v>643</v>
       </c>
       <c r="B265" t="s">
-        <v>653</v>
+        <v>644</v>
       </c>
       <c r="C265" s="1">
-        <v>100000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>101.254</v>
+        <v>100.225</v>
       </c>
       <c r="E265" s="1">
-        <v>99.417</v>
+        <v>100.0</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>99417.0</v>
+        <v>168000.0</v>
       </c>
       <c r="I265" s="1">
-        <v>1837.0</v>
+        <v>378.0</v>
       </c>
       <c r="J265" s="1">
-        <v>1.8477725137552</v>
+        <v>0.225</v>
       </c>
       <c r="K265">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>205.48</v>
+        <v>1.21</v>
+      </c>
+      <c r="L265" t="s">
+        <v>645</v>
       </c>
       <c r="M265" s="1">
-        <v>101254.0</v>
+        <v>168378.0</v>
       </c>
       <c r="N265" s="1">
-        <v>101459.48</v>
+        <v>170418.39</v>
       </c>
       <c r="O265" s="1">
-        <v>0.16</v>
+        <v>0.27</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="B266" t="s">
-        <v>655</v>
+        <v>647</v>
       </c>
       <c r="C266" s="1">
-        <v>200000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>98.929</v>
+        <v>94.855</v>
       </c>
       <c r="E266" s="1">
-        <v>100.0</v>
+        <v>106.52323684</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>200000.0</v>
+        <v>202394.15</v>
       </c>
       <c r="I266" s="1">
-        <v>-2142.0</v>
+        <v>-22169.65</v>
       </c>
       <c r="J266" s="1">
-        <v>-1.071</v>
+        <v>-10.953700983946</v>
       </c>
       <c r="K266">
-        <v>1.93</v>
+        <v>1.45</v>
       </c>
       <c r="L266" t="s">
-        <v>656</v>
+        <v>648</v>
       </c>
       <c r="M266" s="1">
-        <v>197858.0</v>
+        <v>180224.5</v>
       </c>
       <c r="N266" s="1">
-        <v>201727.98</v>
+        <v>182971.95</v>
       </c>
       <c r="O266" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>657</v>
+        <v>649</v>
       </c>
       <c r="B267" t="s">
-        <v>658</v>
+        <v>650</v>
       </c>
       <c r="C267" s="1">
-        <v>322.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>0.0775</v>
+        <v>101.021</v>
       </c>
       <c r="E267" s="1">
-        <v>0.1083618012</v>
+        <v>100.0</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>0.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I267" s="1">
-        <v>-24843.75</v>
+        <v>1021.0</v>
       </c>
       <c r="J267" s="1">
-        <v>0</v>
+        <v>1.021</v>
       </c>
       <c r="K267">
-        <v>0.0</v>
+        <v>0.3</v>
       </c>
       <c r="L267">
-        <v>0.0</v>
+        <v>295.12</v>
       </c>
       <c r="M267" s="1">
-        <v>-24843.75</v>
+        <v>101021.0</v>
       </c>
       <c r="N267" s="1">
-        <v>-24843.75</v>
+        <v>101316.12</v>
       </c>
       <c r="O267" s="1">
-        <v>-0.04</v>
+        <v>0.16</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>659</v>
+        <v>651</v>
       </c>
       <c r="B268" t="s">
-        <v>660</v>
+        <v>652</v>
       </c>
       <c r="C268" s="1">
-        <v>57.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>84.8</v>
+        <v>101.834</v>
       </c>
       <c r="E268" s="1">
-        <v>53.2</v>
+        <v>103.4955</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>30324.0</v>
+        <v>206991.0</v>
       </c>
       <c r="I268" s="1">
-        <v>18012.0</v>
+        <v>-3323.0</v>
       </c>
       <c r="J268" s="1">
-        <v>59.398496240602</v>
+        <v>-1.6053838089579</v>
       </c>
       <c r="K268">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.63</v>
+      </c>
+      <c r="L268" t="s">
+        <v>653</v>
       </c>
       <c r="M268" s="1">
-        <v>48336.0</v>
+        <v>203668.0</v>
       </c>
       <c r="N268" s="1">
-        <v>48336.0</v>
+        <v>204925.53</v>
       </c>
       <c r="O268" s="1">
-        <v>0.08</v>
+        <v>0.33</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>661</v>
+        <v>654</v>
       </c>
       <c r="B269" t="s">
-        <v>662</v>
+        <v>655</v>
       </c>
       <c r="C269" s="1">
-        <v>80.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>90.7</v>
+        <v>100.03</v>
       </c>
       <c r="E269" s="1">
-        <v>75.3</v>
+        <v>100.0</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>60240.0</v>
+        <v>160000.0</v>
       </c>
       <c r="I269" s="1">
-        <v>12320.0</v>
+        <v>48.0</v>
       </c>
       <c r="J269" s="1">
-        <v>20.451527224436</v>
+        <v>0.03</v>
       </c>
       <c r="K269">
-        <v>0.0</v>
+        <v>0.28</v>
       </c>
       <c r="L269">
-        <v>0.0</v>
+        <v>446.91</v>
       </c>
       <c r="M269" s="1">
-        <v>72560.0</v>
+        <v>160048.0</v>
       </c>
       <c r="N269" s="1">
-        <v>72560.0</v>
+        <v>160494.91</v>
       </c>
       <c r="O269" s="1">
-        <v>0.12</v>
+        <v>0.26</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
+        <v>656</v>
+      </c>
+      <c r="B270" t="s">
+        <v>657</v>
+      </c>
+      <c r="C270" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D270" s="1">
+        <v>100.593</v>
+      </c>
+      <c r="E270" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F270" t="s">
+        <v>8</v>
+      </c>
+      <c r="G270">
+        <v>1.0</v>
+      </c>
+      <c r="H270" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I270" s="1">
+        <v>593.0</v>
+      </c>
+      <c r="J270" s="1">
+        <v>0.593</v>
+      </c>
+      <c r="K270">
+        <v>0.33</v>
+      </c>
+      <c r="L270">
+        <v>333.62</v>
+      </c>
+      <c r="M270" s="1">
+        <v>100593.0</v>
+      </c>
+      <c r="N270" s="1">
+        <v>100926.62</v>
+      </c>
+      <c r="O270" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P270">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="271" spans="1:16">
+      <c r="A271" t="s">
+        <v>658</v>
+      </c>
+      <c r="B271" t="s">
+        <v>659</v>
+      </c>
+      <c r="C271" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D271" s="1">
+        <v>95.801</v>
+      </c>
+      <c r="E271" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="F271" t="s">
+        <v>8</v>
+      </c>
+      <c r="G271">
+        <v>1.0</v>
+      </c>
+      <c r="H271" s="1">
+        <v>194500.0</v>
+      </c>
+      <c r="I271" s="1">
+        <v>-2898.0</v>
+      </c>
+      <c r="J271" s="1">
+        <v>-1.4899742930591</v>
+      </c>
+      <c r="K271">
+        <v>0.16</v>
+      </c>
+      <c r="L271">
+        <v>315.07</v>
+      </c>
+      <c r="M271" s="1">
+        <v>191602.0</v>
+      </c>
+      <c r="N271" s="1">
+        <v>191917.07</v>
+      </c>
+      <c r="O271" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="P271">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="272" spans="1:16">
+      <c r="A272" t="s">
+        <v>660</v>
+      </c>
+      <c r="B272" t="s">
+        <v>661</v>
+      </c>
+      <c r="C272" s="1">
+        <v>106000.0</v>
+      </c>
+      <c r="D272" s="1">
+        <v>99.453</v>
+      </c>
+      <c r="E272" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="F272" t="s">
+        <v>8</v>
+      </c>
+      <c r="G272">
+        <v>1.0</v>
+      </c>
+      <c r="H272" s="1">
+        <v>105676.7</v>
+      </c>
+      <c r="I272" s="1">
+        <v>-256.52</v>
+      </c>
+      <c r="J272" s="1">
+        <v>-0.24274035809218</v>
+      </c>
+      <c r="K272">
+        <v>0.58</v>
+      </c>
+      <c r="L272">
+        <v>609.86</v>
+      </c>
+      <c r="M272" s="1">
+        <v>105420.18</v>
+      </c>
+      <c r="N272" s="1">
+        <v>106030.04</v>
+      </c>
+      <c r="O272" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P272">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="273" spans="1:16">
+      <c r="A273" t="s">
+        <v>662</v>
+      </c>
+      <c r="B273" t="s">
         <v>663</v>
       </c>
-      <c r="B270" t="s">
+      <c r="C273" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D273" s="1">
+        <v>82.806</v>
+      </c>
+      <c r="E273" s="1">
+        <v>92.28804</v>
+      </c>
+      <c r="F273" t="s">
+        <v>8</v>
+      </c>
+      <c r="G273">
+        <v>1.0</v>
+      </c>
+      <c r="H273" s="1">
+        <v>276864.12</v>
+      </c>
+      <c r="I273" s="1">
+        <v>-28446.12</v>
+      </c>
+      <c r="J273" s="1">
+        <v>-10.274397419211</v>
+      </c>
+      <c r="K273">
+        <v>0.52</v>
+      </c>
+      <c r="L273" t="s">
         <v>664</v>
       </c>
-      <c r="C270" s="1">
+      <c r="M273" s="1">
+        <v>248418.0</v>
+      </c>
+      <c r="N273" s="1">
+        <v>249983.75</v>
+      </c>
+      <c r="O273" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="P273">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="274" spans="1:16">
+      <c r="A274" t="s">
+        <v>665</v>
+      </c>
+      <c r="B274" t="s">
+        <v>666</v>
+      </c>
+      <c r="C274" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="D274" s="1">
+        <v>89.75</v>
+      </c>
+      <c r="E274" s="1">
+        <v>102.24988426</v>
+      </c>
+      <c r="F274" t="s">
+        <v>8</v>
+      </c>
+      <c r="G274">
+        <v>1.0</v>
+      </c>
+      <c r="H274" s="1">
+        <v>220859.75</v>
+      </c>
+      <c r="I274" s="1">
+        <v>-26999.75</v>
+      </c>
+      <c r="J274" s="1">
+        <v>-12.224839519197</v>
+      </c>
+      <c r="K274">
+        <v>0.65</v>
+      </c>
+      <c r="L274" t="s">
+        <v>667</v>
+      </c>
+      <c r="M274" s="1">
+        <v>193860.0</v>
+      </c>
+      <c r="N274" s="1">
+        <v>195253.64</v>
+      </c>
+      <c r="O274" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="P274">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="275" spans="1:16">
+      <c r="A275" t="s">
+        <v>668</v>
+      </c>
+      <c r="B275" t="s">
+        <v>669</v>
+      </c>
+      <c r="C275" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D275" s="1">
+        <v>100.842</v>
+      </c>
+      <c r="E275" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="F275" t="s">
+        <v>8</v>
+      </c>
+      <c r="G275">
+        <v>1.0</v>
+      </c>
+      <c r="H275" s="1">
+        <v>99417.0</v>
+      </c>
+      <c r="I275" s="1">
+        <v>1425.0</v>
+      </c>
+      <c r="J275" s="1">
+        <v>1.4333564682097</v>
+      </c>
+      <c r="K275">
+        <v>0.41</v>
+      </c>
+      <c r="L275">
+        <v>410.96</v>
+      </c>
+      <c r="M275" s="1">
+        <v>100842.0</v>
+      </c>
+      <c r="N275" s="1">
+        <v>101252.96</v>
+      </c>
+      <c r="O275" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P275">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="276" spans="1:16">
+      <c r="A276" t="s">
+        <v>670</v>
+      </c>
+      <c r="B276" t="s">
+        <v>671</v>
+      </c>
+      <c r="C276" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D276" s="1">
+        <v>98.779</v>
+      </c>
+      <c r="E276" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F276" t="s">
+        <v>8</v>
+      </c>
+      <c r="G276">
+        <v>1.0</v>
+      </c>
+      <c r="H276" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="I276" s="1">
+        <v>-2442.0</v>
+      </c>
+      <c r="J276" s="1">
+        <v>-1.221</v>
+      </c>
+      <c r="K276">
+        <v>2.11</v>
+      </c>
+      <c r="L276" t="s">
+        <v>672</v>
+      </c>
+      <c r="M276" s="1">
+        <v>197558.0</v>
+      </c>
+      <c r="N276" s="1">
+        <v>201773.52</v>
+      </c>
+      <c r="O276" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="P276">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="277" spans="1:16">
+      <c r="A277" t="s">
+        <v>673</v>
+      </c>
+      <c r="B277" t="s">
+        <v>674</v>
+      </c>
+      <c r="C277" s="1">
+        <v>322.0</v>
+      </c>
+      <c r="D277" s="1">
+        <v>0.0575</v>
+      </c>
+      <c r="E277" s="1">
+        <v>0.1083618012</v>
+      </c>
+      <c r="F277" t="s">
+        <v>8</v>
+      </c>
+      <c r="G277">
+        <v>1.0</v>
+      </c>
+      <c r="H277" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I277" s="1">
+        <v>-40943.75</v>
+      </c>
+      <c r="J277" s="1">
+        <v>0</v>
+      </c>
+      <c r="K277">
+        <v>0.0</v>
+      </c>
+      <c r="L277">
+        <v>0.0</v>
+      </c>
+      <c r="M277" s="1">
+        <v>-40943.75</v>
+      </c>
+      <c r="N277" s="1">
+        <v>-40943.75</v>
+      </c>
+      <c r="O277" s="1">
+        <v>-0.07</v>
+      </c>
+      <c r="P277">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="278" spans="1:16">
+      <c r="A278" t="s">
+        <v>675</v>
+      </c>
+      <c r="B278" t="s">
+        <v>676</v>
+      </c>
+      <c r="C278" s="1">
+        <v>80.0</v>
+      </c>
+      <c r="D278" s="1">
+        <v>75.4</v>
+      </c>
+      <c r="E278" s="1">
+        <v>75.3</v>
+      </c>
+      <c r="F278" t="s">
+        <v>8</v>
+      </c>
+      <c r="G278">
+        <v>1.0</v>
+      </c>
+      <c r="H278" s="1">
+        <v>60240.0</v>
+      </c>
+      <c r="I278" s="1">
+        <v>80.0</v>
+      </c>
+      <c r="J278" s="1">
+        <v>0.132802124834</v>
+      </c>
+      <c r="K278">
+        <v>0.0</v>
+      </c>
+      <c r="L278">
+        <v>0.0</v>
+      </c>
+      <c r="M278" s="1">
+        <v>60320.0</v>
+      </c>
+      <c r="N278" s="1">
+        <v>60320.0</v>
+      </c>
+      <c r="O278" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P278">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="279" spans="1:16">
+      <c r="A279" t="s">
+        <v>677</v>
+      </c>
+      <c r="B279" t="s">
+        <v>678</v>
+      </c>
+      <c r="C279" s="1">
         <v>-322.0</v>
       </c>
-      <c r="D270" s="1">
-[...2 lines deleted...]
-      <c r="E270" s="1">
+      <c r="D279" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="E279" s="1">
         <v>0.0738354037</v>
       </c>
-      <c r="F270" t="s">
-[...11 lines deleted...]
-      <c r="J270" s="1">
+      <c r="F279" t="s">
+        <v>8</v>
+      </c>
+      <c r="G279">
+        <v>1.0</v>
+      </c>
+      <c r="H279" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I279" s="1">
+        <v>27237.5</v>
+      </c>
+      <c r="J279" s="1">
         <v>0</v>
       </c>
-      <c r="K270">
-[...14 lines deleted...]
-      <c r="P270">
+      <c r="K279">
+        <v>0.0</v>
+      </c>
+      <c r="L279">
+        <v>0.0</v>
+      </c>
+      <c r="M279" s="1">
+        <v>27237.5</v>
+      </c>
+      <c r="N279" s="1">
+        <v>27237.5</v>
+      </c>
+      <c r="O279" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P279">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>