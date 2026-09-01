--- v4 (2026-08-11)
+++ v5 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="679">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="687">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0010746776</t>
   </si>
   <si>
@@ -139,99 +139,105 @@
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>CH0432492467</t>
   </si>
   <si>
     <t>ALCON AG</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
+    <t>ES0109067019</t>
+  </si>
+  <si>
+    <t>AMADEUS IT GROUP SA</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM SA</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>SE0017486889</t>
   </si>
   <si>
     <t>ATLAS COPCO CLASS A</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
@@ -415,98 +421,104 @@
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
     <t>IE0004906560</t>
   </si>
   <si>
     <t>KERRY GROUP PLC</t>
   </si>
   <si>
-    <t>DE000KBX1006</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
+    <t>IT0003856405</t>
+  </si>
+  <si>
+    <t>LEONARDO</t>
+  </si>
+  <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP AG</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
+    <t>NL0015002MS2</t>
+  </si>
+  <si>
+    <t>MAGNUM ICE CREAM NV</t>
+  </si>
+  <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>NL0009805522</t>
@@ -760,1341 +772,1353 @@
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>CH0011075394</t>
   </si>
   <si>
     <t>ZURICH INSURANCE GROUP AG</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
-    <t>IK1100626</t>
-[...4 lines deleted...]
-  <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
   <si>
+    <t>XS3388179676</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 3.5 26/05/2031</t>
+  </si>
+  <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>3 079.11</t>
+    <t>3 478.25</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
+    <t>1 265.75</t>
+  </si>
+  <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
     <t>XS2116503546</t>
   </si>
   <si>
     <t>AMPLIFON SPA 1.125 13/02/2027</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>4 086.99</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>3 760.18</t>
+    <t>4 041.19</t>
   </si>
   <si>
     <t>AT0000A2Y8G4</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 1.85 23/05/2049</t>
   </si>
   <si>
-    <t>5 397.95</t>
-[...8 lines deleted...]
-    <t>3 154.11</t>
+    <t>XS3393830651</t>
+  </si>
+  <si>
+    <t>AXA SA 29/05/2056</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>3 202.74</t>
+    <t>3 404.11</t>
   </si>
   <si>
     <t>XS2553801502</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 10/11/2028</t>
   </si>
   <si>
-    <t>2 583.56</t>
+    <t>2 878.42</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>3 224.72</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>XS3112064947</t>
-[...5 lines deleted...]
-    <t>2 660.90</t>
+    <t>1 309.86</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>2 147.95</t>
+    <t>2 550.68</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>1 516.44</t>
+    <t>1 904.79</t>
   </si>
   <si>
     <t>BE0000346552</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 1.25 22/04/2033</t>
   </si>
   <si>
+    <t>1 558.27</t>
+  </si>
+  <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>2 746.42</t>
+    <t>3 059.87</t>
   </si>
   <si>
     <t>XS2430965538</t>
   </si>
   <si>
     <t>BNG BANK NV 0.25 12/01/2032</t>
   </si>
   <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
+  </si>
+  <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>6 199.86</t>
+    <t>7 050.82</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>2 468.49</t>
+    <t>2 713.01</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>4 953.42</t>
+    <t>5 873.97</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>2 798.66</t>
+    <t>3 130.71</t>
   </si>
   <si>
     <t>DE0001030708</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2030</t>
   </si>
   <si>
     <t>DE0001030724</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2050</t>
   </si>
   <si>
     <t>IT0005438004</t>
   </si>
   <si>
     <t>BUONI POLIENNALI DEL TES 1.5 30/04/2045</t>
   </si>
   <si>
+    <t>1 166.90</t>
+  </si>
+  <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>4 142.47</t>
+    <t>4 530.82</t>
   </si>
   <si>
     <t>FR0014001S17</t>
   </si>
   <si>
     <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2031</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>1 910.96</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>4 410.96</t>
+    <t>4 813.70</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>1 141.10</t>
-[...8 lines deleted...]
-    <t>8 040.41</t>
+    <t>1 241.78</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
+    <t>1 056.33</t>
+  </si>
+  <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>2 875.05</t>
+    <t>3 138.70</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>3 298.63</t>
+    <t>3 528.77</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>8 023.97</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>8 667.12</t>
+    <t>9 199.32</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
-    <t>2 009.51</t>
+    <t>2 836.96</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>3 164.38</t>
+    <t>3 768.49</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
+    <t>1 017.12</t>
+  </si>
+  <si>
     <t>XS2050406094</t>
   </si>
   <si>
     <t>DH EUROPE FINANCE SA 0.75 18/09/2031</t>
   </si>
   <si>
-    <t>2 040.47</t>
+    <t>2 221.27</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>1 034.25</t>
+    <t>1 106.16</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>3 065.07</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>2 132.22</t>
+    <t>2 345.44</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>3 779.95</t>
+    <t>4 476.26</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>5 580.08</t>
+    <t>6 043.25</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>1 726.03</t>
+    <t>2 229.45</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
   </si>
   <si>
     <t>BE6373697216</t>
   </si>
   <si>
     <t>ELIA GROUP SA PERP</t>
   </si>
   <si>
-    <t>FR0014016ZV3</t>
-[...5 lines deleted...]
-    <t>1 082.88</t>
+    <t>1 102.40</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>8 285.99</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
+    <t>1 149.69</t>
+  </si>
+  <si>
     <t>FR0013463676</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 0.75 27/11/2031</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>1 134.25</t>
+    <t>1 479.45</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
-    <t>XS2904504979</t>
-[...5 lines deleted...]
-    <t>5 923.73</t>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>2 864.38</t>
+    <t>3 108.90</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>1 862.70</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
+    <t>1 139.73</t>
+  </si>
+  <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>1 731.73</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400AQH0</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.1 25/07/2038</t>
   </si>
   <si>
     <t>FR0014002JM6</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/06/2044</t>
   </si>
   <si>
-    <t>2 768.99</t>
+    <t>2 949.58</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
-    <t>1 150.68</t>
+    <t>1 366.44</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>XS3319131119</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>7 261.64</t>
+    <t>7 707.53</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>5 825.34</t>
+    <t>6 472.60</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
-    <t>ICADE 4.375 22/05/2035</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>2 951.89</t>
+    <t>3 228.63</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>1 895.89</t>
+    <t>2 126.03</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>1 816.44</t>
+    <t>2 003.42</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>11 295.89</t>
+    <t>12 187.67</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IRELAND (GOVERNMENT) 3 18/10/2043</t>
   </si>
   <si>
-    <t>4 627.73</t>
+    <t>5 097.21</t>
   </si>
   <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
     <t>IT0005508590</t>
   </si>
   <si>
     <t>ITALY BUONI POLIENNALI DEL TESORO 4 30/04/2035</t>
   </si>
   <si>
+    <t>1 642.40</t>
+  </si>
+  <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>1 580.54</t>
+    <t>1 975.68</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>1 952.05</t>
-[...5 lines deleted...]
-    <t>KFW 0 15/06/2029</t>
+    <t>2 671.23</t>
   </si>
   <si>
     <t>XS2388457264</t>
   </si>
   <si>
     <t>KFW 0 15/09/2031</t>
   </si>
   <si>
     <t>XS2475954900</t>
   </si>
   <si>
     <t>KFW 1.375 07/06/2032</t>
   </si>
   <si>
-    <t>3 330.14</t>
+    <t>3 535.82</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>2 463.01</t>
+    <t>2 685.96</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
     <t>XS2227906034</t>
   </si>
   <si>
     <t>KUNTARAHOITUS OYJ 0.05 10/09/2035</t>
   </si>
   <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
+  </si>
+  <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>2 202.74</t>
+    <t>2 893.15</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>1 682.88</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>2 520.00</t>
+    <t>2 835.00</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>1 057.00</t>
+    <t>1 519.44</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>1 495.89</t>
+    <t>1 596.58</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>4 006.85</t>
+    <t>5 085.62</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
-    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
-[...2 lines deleted...]
-    <t>2 268.99</t>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>1 148.58</t>
+    <t>1 603.67</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>1 282.19</t>
+    <t>1 397.26</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>6 290.41</t>
+    <t>6 750.68</t>
   </si>
   <si>
     <t>XS2291793813</t>
   </si>
   <si>
     <t>NEDERLANDSE WATERSCHAPSBANK NV 0 16/02/2037</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>3 488.05</t>
+    <t>3 731.41</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>1 378.63</t>
+    <t>1 804.38</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>1 815.90</t>
+    <t>2 186.14</t>
   </si>
   <si>
     <t>XS3195025054</t>
   </si>
   <si>
     <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
+    <t>1 280.23</t>
+  </si>
+  <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>4 774.83</t>
+    <t>5 078.68</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>6 195.21</t>
+    <t>6 583.56</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>5 318.93</t>
+    <t>5 762.17</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>1 202.05</t>
+    <t>1 417.81</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>2 847.95</t>
+    <t>3 042.12</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>1 128.45</t>
+    <t>1 567.29</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>1 217.17</t>
+    <t>1 549.13</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 625.01</t>
+    <t>1 825.75</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>3 694.52</t>
+    <t>4 140.41</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
   </si>
   <si>
-    <t>12 305.62</t>
+    <t>13 206.03</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>1 084.71</t>
+    <t>1 491.48</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>2 085.21</t>
+    <t>2 339.79</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>1 589.04</t>
+    <t>2 006.16</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>1 997.26</t>
+    <t>2 579.79</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>4 849.32</t>
+    <t>5 194.52</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>1 087.15</t>
+    <t>1 302.43</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
+    <t>1 379.45</t>
+  </si>
+  <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>4 820.55</t>
+    <t>5 309.59</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>2 349.30</t>
+    <t>2 943.70</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>2 040.39</t>
+    <t>2 429.92</t>
   </si>
   <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
-    <t>2 747.45</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>1 257.53</t>
+    <t>1 746.58</t>
   </si>
   <si>
     <t>IT0005704900</t>
   </si>
   <si>
     <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 565.75</t>
+    <t>1 695.21</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>1 393.64</t>
+    <t>1 486.85</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>4 215.52</t>
+    <t>4 578.33</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2609CR01</t>
-[...2 lines deleted...]
-    <t>SEP26 SX5E C @ 6350.000000</t>
+    <t>ER32612CK03</t>
+  </si>
+  <si>
+    <t>ER3/202612/C/973750.</t>
+  </si>
+  <si>
+    <t>SX5E2606PS25</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5650.000000</t>
+  </si>
+  <si>
+    <t>SX5E2606PS48</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5950.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
+  </si>
+  <si>
+    <t>ER32612CK04</t>
+  </si>
+  <si>
+    <t>ER3/202612/C/975000.</t>
+  </si>
+  <si>
+    <t>ER32612CK05</t>
+  </si>
+  <si>
+    <t>ER3/202612/C/977500.</t>
+  </si>
+  <si>
+    <t>SX5E2606PS26</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5800.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2414,198 +2438,198 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>21488.5137</v>
+        <v>21586.1716</v>
       </c>
       <c r="D2">
-        <v>2709.67</v>
+        <v>2750.54</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>58226948.8</v>
+        <v>59373795.95</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>58226948.8</v>
+        <v>59373795.95</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1369.128</v>
+        <v>1362.798</v>
       </c>
       <c r="D3">
-        <v>3227.5</v>
+        <v>3277.6</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>4418872.15</v>
+        <v>4466710.65</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>4418872.15</v>
+        <v>4466710.65</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>103.42</v>
+        <v>105.05</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1034.22</v>
+        <v>1050.56</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1034.22</v>
+        <v>1050.56</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P279"/>
+  <dimension ref="A1:P286"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O279" sqref="O279"/>
+      <selection activeCell="O286" sqref="O286"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2624,13939 +2648,14289 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>4659.0</v>
+        <v>4516.0</v>
       </c>
       <c r="D2" s="1">
-        <v>83.56</v>
+        <v>83.42</v>
       </c>
       <c r="E2" s="1">
-        <v>60.1332217214</v>
+        <v>60.1332218778</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H2" s="1">
-        <v>301574.84</v>
+        <v>292318.52</v>
       </c>
       <c r="I2" s="1">
-        <v>123617.43</v>
+        <v>119605.07</v>
       </c>
       <c r="J2" s="1">
-        <v>40.990631048664</v>
+        <v>40.916008332281</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>425192.27</v>
+        <v>411923.59</v>
       </c>
       <c r="N2" s="1">
-        <v>425192.27</v>
+        <v>411923.59</v>
       </c>
       <c r="O2" s="1">
-        <v>0.68</v>
+        <v>0.65</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>32</v>
       </c>
       <c r="C3" s="1">
-        <v>101.0</v>
+        <v>129.0</v>
       </c>
       <c r="D3" s="1">
-        <v>921.0</v>
+        <v>911.8</v>
       </c>
       <c r="E3" s="1">
-        <v>1384.4528712871</v>
+        <v>1287.7310852713</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>139829.74</v>
+        <v>166117.31</v>
       </c>
       <c r="I3" s="1">
-        <v>-46808.74</v>
+        <v>-48495.11</v>
       </c>
       <c r="J3" s="1">
-        <v>-33.475525306705</v>
+        <v>-29.193291174773</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>93021.0</v>
+        <v>117622.2</v>
       </c>
       <c r="N3" s="1">
-        <v>93021.0</v>
+        <v>117622.2</v>
       </c>
       <c r="O3" s="1">
-        <v>0.15</v>
+        <v>0.18</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="1">
-        <v>1757.0</v>
+        <v>1703.0</v>
       </c>
       <c r="D4" s="1">
-        <v>175.48</v>
+        <v>173.18</v>
       </c>
       <c r="E4" s="1">
-        <v>162.8842117245</v>
+        <v>162.8842102173</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>286187.56</v>
+        <v>277391.81</v>
       </c>
       <c r="I4" s="1">
-        <v>22130.8</v>
+        <v>17533.73</v>
       </c>
       <c r="J4" s="1">
-        <v>7.732970643448</v>
+        <v>6.3209256250212</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>308318.36</v>
+        <v>294925.54</v>
       </c>
       <c r="N4" s="1">
-        <v>308318.36</v>
+        <v>294925.54</v>
       </c>
       <c r="O4" s="1">
-        <v>0.49</v>
+        <v>0.46</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" t="s">
         <v>36</v>
       </c>
       <c r="C5" s="1">
-        <v>5862.0</v>
+        <v>5683.0</v>
       </c>
       <c r="D5" s="1">
-        <v>48.75</v>
+        <v>51.72</v>
       </c>
       <c r="E5" s="1">
-        <v>73.7148822927</v>
+        <v>73.7148829843</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H5" s="1">
-        <v>382245.38</v>
+        <v>370573.27</v>
       </c>
       <c r="I5" s="1">
-        <v>-70130.37</v>
+        <v>-49185.96</v>
       </c>
       <c r="J5" s="1">
-        <v>-18.346950328085</v>
+        <v>-13.272937899703</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>312115.01</v>
+        <v>321387.31</v>
       </c>
       <c r="N5" s="1">
-        <v>312115.01</v>
+        <v>321387.31</v>
       </c>
       <c r="O5" s="1">
         <v>0.5</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="1">
-        <v>981.0</v>
+        <v>951.0</v>
       </c>
       <c r="D6" s="1">
-        <v>371.7</v>
+        <v>374.9</v>
       </c>
       <c r="E6" s="1">
-        <v>263.1028950051</v>
+        <v>263.102891693</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>258103.94</v>
+        <v>250210.85</v>
       </c>
       <c r="I6" s="1">
-        <v>106533.76</v>
+        <v>106319.05</v>
       </c>
       <c r="J6" s="1">
-        <v>41.275526441014</v>
+        <v>42.491782430698</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>364637.7</v>
+        <v>356529.9</v>
       </c>
       <c r="N6" s="1">
-        <v>364637.7</v>
+        <v>356529.9</v>
       </c>
       <c r="O6" s="1">
-        <v>0.58</v>
+        <v>0.56</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="1">
-        <v>9337.0</v>
+        <v>9051.0</v>
       </c>
       <c r="D7" s="1">
-        <v>17.22</v>
+        <v>17.16</v>
       </c>
       <c r="E7" s="1">
-        <v>32.487398522</v>
+        <v>32.4873980776</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>303334.84</v>
+        <v>294043.44</v>
       </c>
       <c r="I7" s="1">
-        <v>-142551.7</v>
+        <v>-138728.28</v>
       </c>
       <c r="J7" s="1">
-        <v>-46.994832509184</v>
+        <v>-47.179518781307</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>160783.14</v>
+        <v>155315.16</v>
       </c>
       <c r="N7" s="1">
-        <v>160783.14</v>
+        <v>155315.16</v>
       </c>
       <c r="O7" s="1">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="1">
-        <v>3684.0</v>
+        <v>2414.0</v>
       </c>
       <c r="D8" s="1">
-        <v>67.82</v>
+        <v>55.7</v>
       </c>
       <c r="E8" s="1">
-        <v>50.2519435396</v>
+        <v>53.462953604</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>185128.16</v>
+        <v>129059.57</v>
       </c>
       <c r="I8" s="1">
-        <v>64720.72</v>
+        <v>5400.23</v>
       </c>
       <c r="J8" s="1">
-        <v>34.959954228465</v>
+        <v>4.1842925712522</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>249848.88</v>
+        <v>134459.8</v>
       </c>
       <c r="N8" s="1">
-        <v>249848.88</v>
+        <v>134459.8</v>
       </c>
       <c r="O8" s="1">
-        <v>0.4</v>
+        <v>0.21</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
-        <v>3245.0</v>
+        <v>3571.0</v>
       </c>
       <c r="D9" s="1">
-        <v>48.16</v>
+        <v>69.24</v>
       </c>
       <c r="E9" s="1">
-        <v>36.36</v>
+        <v>50.2519434332</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>117988.2</v>
+        <v>179449.69</v>
       </c>
       <c r="I9" s="1">
-        <v>38291.0</v>
+        <v>67806.35</v>
       </c>
       <c r="J9" s="1">
-        <v>32.453245324532</v>
+        <v>37.785715873903</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>156279.2</v>
+        <v>247256.04</v>
       </c>
       <c r="N9" s="1">
-        <v>156279.2</v>
+        <v>247256.04</v>
       </c>
       <c r="O9" s="1">
-        <v>0.25</v>
+        <v>0.39</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
-        <v>237.0</v>
+        <v>3146.0</v>
       </c>
       <c r="D10" s="1">
-        <v>691.2</v>
+        <v>51.05</v>
       </c>
       <c r="E10" s="1">
-        <v>674.7808016878</v>
+        <v>36.36</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>159923.05</v>
+        <v>114388.56</v>
       </c>
       <c r="I10" s="1">
-        <v>3891.35</v>
+        <v>46214.74</v>
       </c>
       <c r="J10" s="1">
-        <v>2.433263997904</v>
+        <v>40.401540154015</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>163814.4</v>
+        <v>160603.3</v>
       </c>
       <c r="N10" s="1">
-        <v>163814.4</v>
+        <v>160603.3</v>
       </c>
       <c r="O10" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1">
-        <v>1033.0</v>
+        <v>335.0</v>
       </c>
       <c r="D11" s="1">
-        <v>1305.6</v>
+        <v>718.0</v>
       </c>
       <c r="E11" s="1">
-        <v>447.23</v>
+        <v>681.6313134328</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>461988.59</v>
+        <v>228346.49</v>
       </c>
       <c r="I11" s="1">
-        <v>886696.21</v>
+        <v>12183.51</v>
       </c>
       <c r="J11" s="1">
-        <v>191.93032667755</v>
+        <v>5.3355363596787</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1348684.8</v>
+        <v>240530.0</v>
       </c>
       <c r="N11" s="1">
-        <v>1348684.8</v>
+        <v>240530.0</v>
       </c>
       <c r="O11" s="1">
-        <v>2.15</v>
+        <v>0.38</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
-        <v>7640.0</v>
+        <v>1043.0</v>
       </c>
       <c r="D12" s="1">
-        <v>180.05</v>
+        <v>1394.0</v>
       </c>
       <c r="E12" s="1">
-        <v>163.15</v>
+        <v>481.8406040268</v>
       </c>
       <c r="F12" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G12">
-        <v>10.86</v>
+        <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>113561.32</v>
+        <v>502559.75</v>
       </c>
       <c r="I12" s="1">
-        <v>13097.27</v>
+        <v>951382.25</v>
       </c>
       <c r="J12" s="1">
-        <v>11.533213949961</v>
+        <v>189.30729132208</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>126658.59</v>
+        <v>1453942.0</v>
       </c>
       <c r="N12" s="1">
-        <v>126658.59</v>
+        <v>1453942.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.2</v>
+        <v>2.28</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" t="s">
         <v>52</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" s="1">
+        <v>7406.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>172.8</v>
+      </c>
+      <c r="E13" s="1">
+        <v>163.15</v>
+      </c>
+      <c r="F13" t="s">
         <v>53</v>
       </c>
-      <c r="C13" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G13">
-        <v>1.0</v>
+        <v>10.83</v>
       </c>
       <c r="H13" s="1">
-        <v>219141.56</v>
+        <v>110083.13</v>
       </c>
       <c r="I13" s="1">
-        <v>99346.94</v>
+        <v>8042.09</v>
       </c>
       <c r="J13" s="1">
-        <v>45.334595592</v>
+        <v>7.3054699661974</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>318488.5</v>
+        <v>118125.22</v>
       </c>
       <c r="N13" s="1">
-        <v>318488.5</v>
+        <v>118125.22</v>
       </c>
       <c r="O13" s="1">
-        <v>0.51</v>
+        <v>0.19</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
-        <v>19442.0</v>
+        <v>7816.0</v>
       </c>
       <c r="D14" s="1">
-        <v>18.76</v>
+        <v>39.57</v>
       </c>
       <c r="E14" s="1">
-        <v>9.9422158214</v>
+        <v>27.178662999</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>193296.56</v>
+        <v>212428.43</v>
       </c>
       <c r="I14" s="1">
-        <v>171435.36</v>
+        <v>96850.69</v>
       </c>
       <c r="J14" s="1">
-        <v>88.69033158169</v>
+        <v>45.592150730484</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>364731.92</v>
+        <v>309279.12</v>
       </c>
       <c r="N14" s="1">
-        <v>364731.92</v>
+        <v>309279.12</v>
       </c>
       <c r="O14" s="1">
-        <v>0.58</v>
+        <v>0.48</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>46574.0</v>
+        <v>18846.0</v>
       </c>
       <c r="D15" s="1">
-        <v>10.416</v>
+        <v>19.825</v>
       </c>
       <c r="E15" s="1">
-        <v>8.8787282604</v>
+        <v>9.9422158548</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>413517.89</v>
+        <v>187371.0</v>
       </c>
       <c r="I15" s="1">
-        <v>71596.89</v>
+        <v>186250.95</v>
       </c>
       <c r="J15" s="1">
-        <v>17.314097341714</v>
+        <v>99.402228733369</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>485114.78</v>
+        <v>373621.95</v>
       </c>
       <c r="N15" s="1">
-        <v>485114.78</v>
+        <v>373621.95</v>
       </c>
       <c r="O15" s="1">
-        <v>0.77</v>
+        <v>0.59</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
-        <v>2124.0</v>
+        <v>45140.0</v>
       </c>
       <c r="D16" s="1">
-        <v>71.85</v>
+        <v>10.656</v>
       </c>
       <c r="E16" s="1">
-        <v>88.1402259887</v>
+        <v>8.878728179</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>187209.84</v>
+        <v>400785.79</v>
       </c>
       <c r="I16" s="1">
-        <v>-34600.44</v>
+        <v>80226.05</v>
       </c>
       <c r="J16" s="1">
-        <v>-18.482169526986</v>
+        <v>20.017189232183</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>152609.4</v>
+        <v>481011.84</v>
       </c>
       <c r="N16" s="1">
-        <v>152609.4</v>
+        <v>481011.84</v>
       </c>
       <c r="O16" s="1">
-        <v>0.24</v>
+        <v>0.75</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>2274.0</v>
+        <v>2059.0</v>
       </c>
       <c r="D17" s="1">
-        <v>80.9</v>
+        <v>71.5</v>
       </c>
       <c r="E17" s="1">
-        <v>80.6850483729</v>
+        <v>88.1402282661</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>183477.8</v>
+        <v>181480.73</v>
       </c>
       <c r="I17" s="1">
-        <v>488.8</v>
+        <v>-34262.23</v>
       </c>
       <c r="J17" s="1">
-        <v>0.26640825211551</v>
+        <v>-18.879266134757</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>183966.6</v>
+        <v>147218.5</v>
       </c>
       <c r="N17" s="1">
-        <v>183966.6</v>
+        <v>147218.5</v>
       </c>
       <c r="O17" s="1">
-        <v>0.29</v>
+        <v>0.23</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
-        <v>2552.0</v>
+        <v>1315.0</v>
       </c>
       <c r="D18" s="1">
-        <v>92.96</v>
+        <v>73.72</v>
       </c>
       <c r="E18" s="1">
-        <v>77.4989380878</v>
+        <v>80.6850494297</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>197777.29</v>
+        <v>106100.84</v>
       </c>
       <c r="I18" s="1">
-        <v>39456.63</v>
+        <v>-9159.04</v>
       </c>
       <c r="J18" s="1">
-        <v>19.950030663278</v>
+        <v>-8.6323916002927</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>237233.92</v>
+        <v>96941.8</v>
       </c>
       <c r="N18" s="1">
-        <v>237233.92</v>
+        <v>96941.8</v>
       </c>
       <c r="O18" s="1">
-        <v>0.38</v>
+        <v>0.15</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
-        <v>258358.0</v>
+        <v>2474.0</v>
       </c>
       <c r="D19" s="1">
-        <v>11.246</v>
+        <v>92.58</v>
       </c>
       <c r="E19" s="1">
-        <v>11.2687331919</v>
+        <v>77.4989369442</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>2911367.37</v>
+        <v>191732.37</v>
       </c>
       <c r="I19" s="1">
-        <v>-5873.3</v>
+        <v>37310.55</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.20173682169145</v>
+        <v>19.459703126812</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2905494.07</v>
+        <v>229042.92</v>
       </c>
       <c r="N19" s="1">
-        <v>2905494.07</v>
+        <v>229042.92</v>
       </c>
       <c r="O19" s="1">
-        <v>4.64</v>
+        <v>0.36</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
-        <v>123507.0</v>
+        <v>258358.0</v>
       </c>
       <c r="D20" s="1">
-        <v>10.658</v>
+        <v>11.286</v>
       </c>
       <c r="E20" s="1">
-        <v>10.7262416705</v>
+        <v>11.2687331919</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1324765.93</v>
+        <v>2911367.37</v>
       </c>
       <c r="I20" s="1">
-        <v>-8428.32</v>
+        <v>4461.02</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.63621201369513</v>
+        <v>0.15322765673506</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1316337.61</v>
+        <v>2915828.39</v>
       </c>
       <c r="N20" s="1">
-        <v>1316337.61</v>
+        <v>2915828.39</v>
       </c>
       <c r="O20" s="1">
-        <v>2.1</v>
+        <v>4.57</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
-        <v>1989.0</v>
+        <v>123507.0</v>
       </c>
       <c r="D21" s="1">
-        <v>530.0</v>
+        <v>10.702</v>
       </c>
       <c r="E21" s="1">
-        <v>672.8</v>
+        <v>10.7262416705</v>
       </c>
       <c r="F21" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G21">
-        <v>10.86</v>
+        <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>125304.83</v>
+        <v>1324765.93</v>
       </c>
       <c r="I21" s="1">
-        <v>-28240.68</v>
+        <v>-2994.02</v>
       </c>
       <c r="J21" s="1">
-        <v>-22.537582948718</v>
+        <v>-0.22600369863075</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>97064.15</v>
+        <v>1321771.91</v>
       </c>
       <c r="N21" s="1">
-        <v>97064.15</v>
+        <v>1321771.91</v>
       </c>
       <c r="O21" s="1">
-        <v>0.15</v>
+        <v>2.07</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
-        <v>1672.0</v>
+        <v>3042.0</v>
       </c>
       <c r="D22" s="1">
-        <v>101.75</v>
+        <v>572.4</v>
       </c>
       <c r="E22" s="1">
-        <v>139.8197009569</v>
+        <v>618.7426988823</v>
       </c>
       <c r="F22" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G22">
-        <v>1.0</v>
+        <v>10.83</v>
       </c>
       <c r="H22" s="1">
-        <v>233778.54</v>
+        <v>175357.77</v>
       </c>
       <c r="I22" s="1">
-        <v>-63652.54</v>
+        <v>-14636.26</v>
       </c>
       <c r="J22" s="1">
-        <v>-27.227708753763</v>
+        <v>-8.3465135305952</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>170126.0</v>
+        <v>160721.51</v>
       </c>
       <c r="N22" s="1">
-        <v>170126.0</v>
+        <v>160721.51</v>
       </c>
       <c r="O22" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
-        <v>1245.0</v>
+        <v>1961.0</v>
       </c>
       <c r="D23" s="1">
-        <v>845.0</v>
+        <v>109.1</v>
       </c>
       <c r="E23" s="1">
-        <v>878.6</v>
+        <v>134.2302141764</v>
       </c>
       <c r="F23" t="s">
-        <v>74</v>
+        <v>8</v>
       </c>
       <c r="G23">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>146460.78</v>
+        <v>263225.45</v>
       </c>
       <c r="I23" s="1">
-        <v>-5681.16</v>
+        <v>-49280.35</v>
       </c>
       <c r="J23" s="1">
-        <v>-3.8789633647998</v>
+        <v>-18.721726945476</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>140779.62</v>
+        <v>213945.1</v>
       </c>
       <c r="N23" s="1">
-        <v>140779.62</v>
+        <v>213945.1</v>
       </c>
       <c r="O23" s="1">
-        <v>0.22</v>
+        <v>0.34</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>74</v>
+      </c>
+      <c r="B24" t="s">
         <v>75</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" s="1">
+        <v>1207.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>840.8</v>
+      </c>
+      <c r="E24" s="1">
+        <v>878.6</v>
+      </c>
+      <c r="F24" t="s">
         <v>76</v>
       </c>
-      <c r="C24" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G24">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H24" s="1">
-        <v>210323.12</v>
+        <v>141990.49</v>
       </c>
       <c r="I24" s="1">
-        <v>35423.92</v>
+        <v>-6197.03</v>
       </c>
       <c r="J24" s="1">
-        <v>16.842618158194</v>
+        <v>-4.364397925523</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>245747.04</v>
+        <v>135793.46</v>
       </c>
       <c r="N24" s="1">
-        <v>245747.04</v>
+        <v>135793.46</v>
       </c>
       <c r="O24" s="1">
-        <v>0.39</v>
+        <v>0.21</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="1">
-        <v>3404.0</v>
+        <v>6623.0</v>
       </c>
       <c r="D25" s="1">
-        <v>77.96</v>
+        <v>36.98</v>
       </c>
       <c r="E25" s="1">
-        <v>85.5049676851</v>
+        <v>30.7849992451</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>291058.91</v>
+        <v>203889.05</v>
       </c>
       <c r="I25" s="1">
-        <v>-25683.07</v>
+        <v>41029.49</v>
       </c>
       <c r="J25" s="1">
-        <v>-8.8240109193015</v>
+        <v>20.123439684475</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>265375.84</v>
+        <v>244918.54</v>
       </c>
       <c r="N25" s="1">
-        <v>265375.84</v>
+        <v>244918.54</v>
       </c>
       <c r="O25" s="1">
-        <v>0.42</v>
+        <v>0.38</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="1">
-        <v>1802.0</v>
+        <v>3300.0</v>
       </c>
       <c r="D26" s="1">
-        <v>154.3</v>
+        <v>76.16</v>
       </c>
       <c r="E26" s="1">
-        <v>142.3228024417</v>
+        <v>85.5049666667</v>
       </c>
       <c r="F26" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G26">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>273391.35</v>
+        <v>282166.39</v>
       </c>
       <c r="I26" s="1">
-        <v>30287.77</v>
+        <v>-30838.39</v>
       </c>
       <c r="J26" s="1">
-        <v>11.078539975753</v>
+        <v>-10.929150704306</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>303679.12</v>
+        <v>251328.0</v>
       </c>
       <c r="N26" s="1">
-        <v>303679.12</v>
+        <v>251328.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.48</v>
+        <v>0.39</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="1">
-        <v>2753.0</v>
+        <v>1747.0</v>
       </c>
       <c r="D27" s="1">
-        <v>61.82</v>
+        <v>166.3</v>
       </c>
       <c r="E27" s="1">
-        <v>72.3090010897</v>
+        <v>142.3228048082</v>
       </c>
       <c r="F27" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G27">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H27" s="1">
-        <v>199066.68</v>
+        <v>265047.0</v>
       </c>
       <c r="I27" s="1">
-        <v>-28876.22</v>
+        <v>52624.1</v>
       </c>
       <c r="J27" s="1">
-        <v>-14.50580277925</v>
+        <v>19.854629556267</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>170190.46</v>
+        <v>317671.1</v>
       </c>
       <c r="N27" s="1">
-        <v>170190.46</v>
+        <v>317671.1</v>
       </c>
       <c r="O27" s="1">
-        <v>0.27</v>
+        <v>0.5</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="1">
-        <v>12756.0</v>
+        <v>2669.0</v>
       </c>
       <c r="D28" s="1">
-        <v>19.415</v>
+        <v>61.36</v>
       </c>
       <c r="E28" s="1">
-        <v>18.2666698024</v>
+        <v>72.3089996253</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>233009.64</v>
+        <v>192992.72</v>
       </c>
       <c r="I28" s="1">
-        <v>14648.1</v>
+        <v>-29222.88</v>
       </c>
       <c r="J28" s="1">
-        <v>6.286478104511</v>
+        <v>-15.141959758897</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>247657.74</v>
+        <v>163769.84</v>
       </c>
       <c r="N28" s="1">
-        <v>247657.74</v>
+        <v>163769.84</v>
       </c>
       <c r="O28" s="1">
-        <v>0.4</v>
+        <v>0.26</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="1">
-        <v>519.0</v>
+        <v>15946.0</v>
       </c>
       <c r="D29" s="1">
-        <v>248.0</v>
+        <v>20.26</v>
       </c>
       <c r="E29" s="1">
-        <v>217.0630250482</v>
+        <v>18.5137921736</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>112655.71</v>
+        <v>295220.93</v>
       </c>
       <c r="I29" s="1">
-        <v>16056.29</v>
+        <v>27845.03</v>
       </c>
       <c r="J29" s="1">
-        <v>14.252531007971</v>
+        <v>9.4319295044562</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>128712.0</v>
+        <v>323065.96</v>
       </c>
       <c r="N29" s="1">
-        <v>128712.0</v>
+        <v>323065.96</v>
       </c>
       <c r="O29" s="1">
-        <v>0.21</v>
+        <v>0.51</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>87</v>
       </c>
       <c r="B30" t="s">
         <v>88</v>
       </c>
       <c r="C30" s="1">
-        <v>10246.0</v>
+        <v>503.0</v>
       </c>
       <c r="D30" s="1">
-        <v>27.6</v>
+        <v>248.0</v>
       </c>
       <c r="E30" s="1">
-        <v>30.391768495</v>
+        <v>217.0630218688</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>311394.06</v>
+        <v>109182.7</v>
       </c>
       <c r="I30" s="1">
-        <v>-28604.46</v>
+        <v>15561.3</v>
       </c>
       <c r="J30" s="1">
-        <v>-9.1859363020605</v>
+        <v>14.25253268146</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>282789.6</v>
+        <v>124744.0</v>
       </c>
       <c r="N30" s="1">
-        <v>282789.6</v>
+        <v>124744.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.45</v>
+        <v>0.2</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>89</v>
       </c>
       <c r="B31" t="s">
         <v>90</v>
       </c>
       <c r="C31" s="1">
-        <v>3217.0</v>
+        <v>9932.0</v>
       </c>
       <c r="D31" s="1">
-        <v>64.78</v>
+        <v>28.82</v>
       </c>
       <c r="E31" s="1">
-        <v>98.5672023624</v>
+        <v>30.3917680226</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>317090.69</v>
+        <v>301851.04</v>
       </c>
       <c r="I31" s="1">
-        <v>-108693.43</v>
+        <v>-15610.8</v>
       </c>
       <c r="J31" s="1">
-        <v>-34.278341631538</v>
+        <v>-5.1716899832447</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>208397.26</v>
+        <v>286240.24</v>
       </c>
       <c r="N31" s="1">
-        <v>208397.26</v>
+        <v>286240.24</v>
       </c>
       <c r="O31" s="1">
-        <v>0.33</v>
+        <v>0.45</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>91</v>
       </c>
       <c r="B32" t="s">
         <v>92</v>
       </c>
       <c r="C32" s="1">
-        <v>5313.0</v>
+        <v>3119.0</v>
       </c>
       <c r="D32" s="1">
-        <v>18.25</v>
+        <v>71.4</v>
       </c>
       <c r="E32" s="1">
-        <v>17.8276002259</v>
+        <v>98.567201026</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>94718.04</v>
+        <v>307431.1</v>
       </c>
       <c r="I32" s="1">
-        <v>2244.21</v>
+        <v>-84734.5</v>
       </c>
       <c r="J32" s="1">
-        <v>2.3693585720313</v>
+        <v>-27.562110664796</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>96962.25</v>
+        <v>222696.6</v>
       </c>
       <c r="N32" s="1">
-        <v>96962.25</v>
+        <v>222696.6</v>
       </c>
       <c r="O32" s="1">
-        <v>0.15</v>
+        <v>0.35</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>93</v>
       </c>
       <c r="B33" t="s">
         <v>94</v>
       </c>
       <c r="C33" s="1">
-        <v>46663.0</v>
+        <v>5150.0</v>
       </c>
       <c r="D33" s="1">
-        <v>4.473</v>
+        <v>18.005</v>
       </c>
       <c r="E33" s="1">
-        <v>4.3385457429</v>
+        <v>17.8276</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>202449.56</v>
+        <v>91812.14</v>
       </c>
       <c r="I33" s="1">
-        <v>6274.04</v>
+        <v>913.61</v>
       </c>
       <c r="J33" s="1">
-        <v>3.0990632926048</v>
+        <v>0.99508627072629</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>208723.6</v>
+        <v>92725.75</v>
       </c>
       <c r="N33" s="1">
-        <v>208723.6</v>
+        <v>92725.75</v>
       </c>
       <c r="O33" s="1">
-        <v>0.33</v>
+        <v>0.15</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>95</v>
       </c>
       <c r="B34" t="s">
         <v>96</v>
       </c>
       <c r="C34" s="1">
-        <v>907.0</v>
+        <v>45226.0</v>
       </c>
       <c r="D34" s="1">
-        <v>135.2</v>
+        <v>4.334</v>
       </c>
       <c r="E34" s="1">
-        <v>132.915600882</v>
+        <v>4.338545748</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>120554.45</v>
+        <v>196215.07</v>
       </c>
       <c r="I34" s="1">
-        <v>2071.95</v>
+        <v>-205.59</v>
       </c>
       <c r="J34" s="1">
-        <v>1.7186839639681</v>
+        <v>-0.10477788479753</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>122626.4</v>
+        <v>196009.48</v>
       </c>
       <c r="N34" s="1">
-        <v>122626.4</v>
+        <v>196009.48</v>
       </c>
       <c r="O34" s="1">
-        <v>0.2</v>
+        <v>0.31</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>97</v>
       </c>
       <c r="B35" t="s">
         <v>98</v>
       </c>
       <c r="C35" s="1">
-        <v>3727.0</v>
+        <v>879.0</v>
       </c>
       <c r="D35" s="1">
-        <v>37.18</v>
+        <v>131.0</v>
       </c>
       <c r="E35" s="1">
-        <v>37.6865012074</v>
+        <v>132.9155972696</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>140457.59</v>
+        <v>116832.81</v>
       </c>
       <c r="I35" s="1">
-        <v>-1887.73</v>
+        <v>-1683.81</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.3439857539916</v>
+        <v>-1.4412133030097</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>138569.86</v>
+        <v>115149.0</v>
       </c>
       <c r="N35" s="1">
-        <v>138569.86</v>
+        <v>115149.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.22</v>
+        <v>0.18</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>99</v>
       </c>
       <c r="B36" t="s">
         <v>100</v>
       </c>
       <c r="C36" s="1">
-        <v>35990.0</v>
+        <v>3613.0</v>
       </c>
       <c r="D36" s="1">
-        <v>9.883</v>
+        <v>35.7</v>
       </c>
       <c r="E36" s="1">
-        <v>7.4988988608</v>
+        <v>37.6865015223</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>269885.37</v>
+        <v>136161.33</v>
       </c>
       <c r="I36" s="1">
-        <v>85803.8</v>
+        <v>-7177.23</v>
       </c>
       <c r="J36" s="1">
-        <v>31.792682945356</v>
+        <v>-5.2711221313717</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>355689.17</v>
+        <v>128984.1</v>
       </c>
       <c r="N36" s="1">
-        <v>355689.17</v>
+        <v>128984.1</v>
       </c>
       <c r="O36" s="1">
-        <v>0.57</v>
+        <v>0.2</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>101</v>
       </c>
       <c r="B37" t="s">
         <v>102</v>
       </c>
       <c r="C37" s="1">
-        <v>5593.0</v>
+        <v>30061.0</v>
       </c>
       <c r="D37" s="1">
-        <v>27.46</v>
+        <v>9.56</v>
       </c>
       <c r="E37" s="1">
-        <v>26.7814983014</v>
+        <v>7.4988989056</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>149788.92</v>
+        <v>225424.4</v>
       </c>
       <c r="I37" s="1">
-        <v>3794.86</v>
+        <v>61958.76</v>
       </c>
       <c r="J37" s="1">
-        <v>2.5334717681388</v>
+        <v>27.485383126228</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>153583.78</v>
+        <v>287383.16</v>
       </c>
       <c r="N37" s="1">
-        <v>153583.78</v>
+        <v>287383.16</v>
       </c>
       <c r="O37" s="1">
-        <v>0.25</v>
+        <v>0.45</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>103</v>
       </c>
       <c r="B38" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="1">
-        <v>1152.0</v>
+        <v>5422.0</v>
       </c>
       <c r="D38" s="1">
-        <v>100.0</v>
+        <v>26.66</v>
       </c>
       <c r="E38" s="1">
-        <v>104.5896961806</v>
+        <v>26.7814976024</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>120487.33</v>
+        <v>145209.28</v>
       </c>
       <c r="I38" s="1">
-        <v>-5287.33</v>
+        <v>-658.76</v>
       </c>
       <c r="J38" s="1">
-        <v>-4.3882871335932</v>
+        <v>-0.45366246564958</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>115200.0</v>
+        <v>144550.52</v>
       </c>
       <c r="N38" s="1">
-        <v>115200.0</v>
+        <v>144550.52</v>
       </c>
       <c r="O38" s="1">
-        <v>0.18</v>
+        <v>0.23</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>105</v>
       </c>
       <c r="B39" t="s">
         <v>106</v>
       </c>
       <c r="C39" s="1">
-        <v>1233.0</v>
+        <v>1117.0</v>
       </c>
       <c r="D39" s="1">
-        <v>167.0</v>
+        <v>101.8</v>
       </c>
       <c r="E39" s="1">
-        <v>212.7660178427</v>
+        <v>104.5896956132</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>262340.5</v>
+        <v>116826.69</v>
       </c>
       <c r="I39" s="1">
-        <v>-56429.5</v>
+        <v>-3116.09</v>
       </c>
       <c r="J39" s="1">
-        <v>-21.510022280205</v>
+        <v>-2.6672757740547</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>205911.0</v>
+        <v>113710.6</v>
       </c>
       <c r="N39" s="1">
-        <v>205911.0</v>
+        <v>113710.6</v>
       </c>
       <c r="O39" s="1">
-        <v>0.33</v>
+        <v>0.18</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>107</v>
       </c>
       <c r="B40" t="s">
         <v>108</v>
       </c>
       <c r="C40" s="1">
-        <v>11048.0</v>
+        <v>1195.0</v>
       </c>
       <c r="D40" s="1">
-        <v>39.42</v>
+        <v>172.8</v>
       </c>
       <c r="E40" s="1">
-        <v>35.1768437726</v>
+        <v>212.7660167364</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>388633.77</v>
+        <v>254255.39</v>
       </c>
       <c r="I40" s="1">
-        <v>46878.39</v>
+        <v>-47759.39</v>
       </c>
       <c r="J40" s="1">
-        <v>12.06235628983</v>
+        <v>-18.784022631733</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>435512.16</v>
+        <v>206496.0</v>
       </c>
       <c r="N40" s="1">
-        <v>435512.16</v>
+        <v>206496.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.7</v>
+        <v>0.32</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>109</v>
       </c>
       <c r="B41" t="s">
         <v>110</v>
       </c>
       <c r="C41" s="1">
-        <v>22.0</v>
+        <v>10710.0</v>
       </c>
       <c r="D41" s="1">
-        <v>2753.0</v>
+        <v>38.4</v>
       </c>
       <c r="E41" s="1">
-        <v>2988.0</v>
+        <v>35.176844071</v>
       </c>
       <c r="F41" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G41">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>71756.36</v>
+        <v>376744.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-5607.39</v>
+        <v>34520.0</v>
       </c>
       <c r="J41" s="1">
-        <v>-7.8144850156836</v>
+        <v>9.162720574183</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>66148.97</v>
+        <v>411264.0</v>
       </c>
       <c r="N41" s="1">
-        <v>66148.97</v>
+        <v>411264.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.11</v>
+        <v>0.64</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>111</v>
       </c>
       <c r="B42" t="s">
         <v>112</v>
       </c>
       <c r="C42" s="1">
-        <v>2290.0</v>
+        <v>40.0</v>
       </c>
       <c r="D42" s="1">
-        <v>63.1</v>
+        <v>2847.0</v>
       </c>
       <c r="E42" s="1">
-        <v>68.4870611354</v>
+        <v>2845.17075</v>
       </c>
       <c r="F42" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H42" s="1">
-        <v>156835.37</v>
+        <v>124220.83</v>
       </c>
       <c r="I42" s="1">
-        <v>-12336.37</v>
+        <v>299.43</v>
       </c>
       <c r="J42" s="1">
-        <v>-7.8658085864177</v>
+        <v>0.24104652979698</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>144499.0</v>
+        <v>124520.26</v>
       </c>
       <c r="N42" s="1">
-        <v>144499.0</v>
+        <v>124520.26</v>
       </c>
       <c r="O42" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>113</v>
       </c>
       <c r="B43" t="s">
         <v>114</v>
       </c>
       <c r="C43" s="1">
-        <v>98.0</v>
+        <v>2220.0</v>
       </c>
       <c r="D43" s="1">
-        <v>1606.5</v>
+        <v>65.78</v>
       </c>
       <c r="E43" s="1">
-        <v>2309.3462244898</v>
+        <v>68.4870630631</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>226315.93</v>
+        <v>152041.28</v>
       </c>
       <c r="I43" s="1">
-        <v>-68878.93</v>
+        <v>-6009.68</v>
       </c>
       <c r="J43" s="1">
-        <v>-30.434857148589</v>
+        <v>-3.9526633819447</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>157437.0</v>
+        <v>146031.6</v>
       </c>
       <c r="N43" s="1">
-        <v>157437.0</v>
+        <v>146031.6</v>
       </c>
       <c r="O43" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>115</v>
       </c>
       <c r="B44" t="s">
         <v>116</v>
       </c>
       <c r="C44" s="1">
-        <v>14577.0</v>
+        <v>95.0</v>
       </c>
       <c r="D44" s="1">
-        <v>19.61</v>
+        <v>1609.5</v>
       </c>
       <c r="E44" s="1">
-        <v>15.6609048501</v>
+        <v>2309.3462105263</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>228289.01</v>
+        <v>219387.89</v>
       </c>
       <c r="I44" s="1">
-        <v>57565.96</v>
+        <v>-66485.39</v>
       </c>
       <c r="J44" s="1">
-        <v>25.216264243294</v>
+        <v>-30.304949831096</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>285854.97</v>
+        <v>152902.5</v>
       </c>
       <c r="N44" s="1">
-        <v>285854.97</v>
+        <v>152902.5</v>
       </c>
       <c r="O44" s="1">
-        <v>0.46</v>
+        <v>0.24</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>117</v>
       </c>
       <c r="B45" t="s">
         <v>118</v>
       </c>
       <c r="C45" s="1">
-        <v>1906.0</v>
+        <v>14131.0</v>
       </c>
       <c r="D45" s="1">
-        <v>51.3</v>
+        <v>19.365</v>
       </c>
       <c r="E45" s="1">
-        <v>47.3196747114</v>
+        <v>15.6609051023</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>90191.3</v>
+        <v>221304.25</v>
       </c>
       <c r="I45" s="1">
-        <v>7586.5</v>
+        <v>52342.57</v>
       </c>
       <c r="J45" s="1">
-        <v>8.4115651953126</v>
+        <v>23.651859374594</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>97777.8</v>
+        <v>273646.82</v>
       </c>
       <c r="N45" s="1">
-        <v>97777.8</v>
+        <v>273646.82</v>
       </c>
       <c r="O45" s="1">
-        <v>0.16</v>
+        <v>0.43</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>119</v>
       </c>
       <c r="B46" t="s">
         <v>120</v>
       </c>
       <c r="C46" s="1">
-        <v>3225.0</v>
+        <v>1848.0</v>
       </c>
       <c r="D46" s="1">
-        <v>49.92</v>
+        <v>55.88</v>
       </c>
       <c r="E46" s="1">
-        <v>48.014427907</v>
+        <v>47.3196753247</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>154846.53</v>
+        <v>87446.76</v>
       </c>
       <c r="I46" s="1">
-        <v>6145.47</v>
+        <v>15819.48</v>
       </c>
       <c r="J46" s="1">
-        <v>3.9687489283744</v>
+        <v>18.090412955266</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>160992.0</v>
+        <v>103266.24</v>
       </c>
       <c r="N46" s="1">
-        <v>160992.0</v>
+        <v>103266.24</v>
       </c>
       <c r="O46" s="1">
-        <v>0.26</v>
+        <v>0.16</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>121</v>
       </c>
       <c r="B47" t="s">
         <v>122</v>
       </c>
       <c r="C47" s="1">
-        <v>8135.0</v>
+        <v>3126.0</v>
       </c>
       <c r="D47" s="1">
-        <v>61.79</v>
+        <v>52.68</v>
       </c>
       <c r="E47" s="1">
-        <v>29.8435230486</v>
+        <v>48.0144273832</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>242777.06</v>
+        <v>150093.1</v>
       </c>
       <c r="I47" s="1">
-        <v>259884.59</v>
+        <v>14584.58</v>
       </c>
       <c r="J47" s="1">
-        <v>107.04660069613</v>
+        <v>9.7170223014915</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>502661.65</v>
+        <v>164677.68</v>
       </c>
       <c r="N47" s="1">
-        <v>502661.65</v>
+        <v>164677.68</v>
       </c>
       <c r="O47" s="1">
-        <v>0.8</v>
+        <v>0.26</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>123</v>
       </c>
       <c r="B48" t="s">
         <v>124</v>
       </c>
       <c r="C48" s="1">
-        <v>9831.0</v>
+        <v>4987.0</v>
       </c>
       <c r="D48" s="1">
-        <v>25.72</v>
+        <v>80.35</v>
       </c>
       <c r="E48" s="1">
-        <v>13.0022215441</v>
+        <v>29.8435231602</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>127824.84</v>
+        <v>148829.65</v>
       </c>
       <c r="I48" s="1">
-        <v>125028.48</v>
+        <v>251875.8</v>
       </c>
       <c r="J48" s="1">
-        <v>97.812350087823</v>
+        <v>169.23764854651</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>252853.32</v>
+        <v>400705.45</v>
       </c>
       <c r="N48" s="1">
-        <v>252853.32</v>
+        <v>400705.45</v>
       </c>
       <c r="O48" s="1">
-        <v>0.4</v>
+        <v>0.63</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>125</v>
       </c>
       <c r="B49" t="s">
         <v>126</v>
       </c>
       <c r="C49" s="1">
-        <v>80520.0</v>
+        <v>9530.0</v>
       </c>
       <c r="D49" s="1">
-        <v>5.858</v>
+        <v>26.5</v>
       </c>
       <c r="E49" s="1">
-        <v>5.2607704918</v>
+        <v>13.0022214061</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>423597.24</v>
+        <v>123911.17</v>
       </c>
       <c r="I49" s="1">
-        <v>48088.92</v>
+        <v>128633.83</v>
       </c>
       <c r="J49" s="1">
-        <v>11.35251022882</v>
+        <v>103.81132709828</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>471686.16</v>
+        <v>252545.0</v>
       </c>
       <c r="N49" s="1">
-        <v>471686.16</v>
+        <v>252545.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.75</v>
+        <v>0.4</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>127</v>
       </c>
       <c r="B50" t="s">
         <v>128</v>
       </c>
       <c r="C50" s="1">
-        <v>1665.0</v>
+        <v>78043.0</v>
       </c>
       <c r="D50" s="1">
-        <v>116.1</v>
+        <v>5.694</v>
       </c>
       <c r="E50" s="1">
-        <v>117.9</v>
+        <v>5.2607704727</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>196303.5</v>
+        <v>410566.31</v>
       </c>
       <c r="I50" s="1">
-        <v>-2997.0</v>
+        <v>33810.53</v>
       </c>
       <c r="J50" s="1">
-        <v>-1.5267175572519</v>
+        <v>8.2350960554947</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>193306.5</v>
+        <v>444376.84</v>
       </c>
       <c r="N50" s="1">
-        <v>193306.5</v>
+        <v>444376.84</v>
       </c>
       <c r="O50" s="1">
-        <v>0.31</v>
+        <v>0.7</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>129</v>
       </c>
       <c r="B51" t="s">
         <v>130</v>
       </c>
       <c r="C51" s="1">
-        <v>439.0</v>
+        <v>1614.0</v>
       </c>
       <c r="D51" s="1">
-        <v>238.5</v>
+        <v>113.65</v>
       </c>
       <c r="E51" s="1">
-        <v>258.3717539863</v>
+        <v>117.9</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>113425.2</v>
+        <v>190290.6</v>
       </c>
       <c r="I51" s="1">
-        <v>-8723.7</v>
+        <v>-6859.5</v>
       </c>
       <c r="J51" s="1">
-        <v>-7.6911479988574</v>
+        <v>-3.6047497879559</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>104701.5</v>
+        <v>183431.1</v>
       </c>
       <c r="N51" s="1">
-        <v>104701.5</v>
+        <v>183431.1</v>
       </c>
       <c r="O51" s="1">
-        <v>0.17</v>
+        <v>0.29</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>131</v>
       </c>
       <c r="B52" t="s">
         <v>132</v>
       </c>
       <c r="C52" s="1">
-        <v>1672.0</v>
+        <v>613.0</v>
       </c>
       <c r="D52" s="1">
-        <v>70.6</v>
+        <v>247.75</v>
       </c>
       <c r="E52" s="1">
-        <v>86.5095035885</v>
+        <v>258.0817292007</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>144643.89</v>
+        <v>158204.1</v>
       </c>
       <c r="I52" s="1">
-        <v>-26600.69</v>
+        <v>-6333.35</v>
       </c>
       <c r="J52" s="1">
-        <v>-18.390469172255</v>
+        <v>-4.0032780439951</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>118043.2</v>
+        <v>151870.75</v>
       </c>
       <c r="N52" s="1">
-        <v>118043.2</v>
+        <v>151870.75</v>
       </c>
       <c r="O52" s="1">
-        <v>0.19</v>
+        <v>0.24</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>133</v>
       </c>
       <c r="B53" t="s">
         <v>134</v>
       </c>
       <c r="C53" s="1">
-        <v>1380.0</v>
+        <v>1621.0</v>
       </c>
       <c r="D53" s="1">
-        <v>103.0</v>
+        <v>72.25</v>
       </c>
       <c r="E53" s="1">
-        <v>98.9055</v>
+        <v>86.5095064775</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>136489.59</v>
+        <v>140231.91</v>
       </c>
       <c r="I53" s="1">
-        <v>5650.41</v>
+        <v>-23114.66</v>
       </c>
       <c r="J53" s="1">
-        <v>4.1398102228895</v>
+        <v>-16.483167062333</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>142140.0</v>
+        <v>117117.25</v>
       </c>
       <c r="N53" s="1">
-        <v>142140.0</v>
+        <v>117117.25</v>
       </c>
       <c r="O53" s="1">
-        <v>0.23</v>
+        <v>0.18</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>135</v>
       </c>
       <c r="B54" t="s">
         <v>136</v>
       </c>
       <c r="C54" s="1">
-        <v>51064.0</v>
+        <v>49492.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.588</v>
+        <v>4.43</v>
       </c>
       <c r="E54" s="1">
-        <v>3.5730685023</v>
+        <v>3.5730685767</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>182455.17</v>
+        <v>176838.31</v>
       </c>
       <c r="I54" s="1">
-        <v>51826.46</v>
+        <v>42411.25</v>
       </c>
       <c r="J54" s="1">
-        <v>28.405037796408</v>
+        <v>23.983066791353</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>234281.63</v>
+        <v>219249.56</v>
       </c>
       <c r="N54" s="1">
-        <v>234281.63</v>
+        <v>219249.56</v>
       </c>
       <c r="O54" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>137</v>
       </c>
       <c r="B55" t="s">
         <v>138</v>
       </c>
       <c r="C55" s="1">
-        <v>4833.0</v>
+        <v>6384.0</v>
       </c>
       <c r="D55" s="1">
-        <v>22.91</v>
+        <v>22.39</v>
       </c>
       <c r="E55" s="1">
-        <v>24.58</v>
+        <v>24.2086654135</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>118795.14</v>
+        <v>154548.12</v>
       </c>
       <c r="I55" s="1">
-        <v>-8071.11</v>
+        <v>-11610.36</v>
       </c>
       <c r="J55" s="1">
-        <v>-6.7941415785191</v>
+        <v>-7.512456314577</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>110724.03</v>
+        <v>142937.76</v>
       </c>
       <c r="N55" s="1">
-        <v>110724.03</v>
+        <v>142937.76</v>
       </c>
       <c r="O55" s="1">
-        <v>0.18</v>
+        <v>0.22</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>139</v>
       </c>
       <c r="B56" t="s">
         <v>140</v>
       </c>
       <c r="C56" s="1">
-        <v>1926.0</v>
+        <v>1867.0</v>
       </c>
       <c r="D56" s="1">
-        <v>176.0</v>
+        <v>177.42</v>
       </c>
       <c r="E56" s="1">
-        <v>120.0435929387</v>
+        <v>120.0435940011</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>231203.96</v>
+        <v>224121.39</v>
       </c>
       <c r="I56" s="1">
-        <v>107772.04</v>
+        <v>107121.75</v>
       </c>
       <c r="J56" s="1">
-        <v>46.613405756545</v>
+        <v>47.796308063233</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>338976.0</v>
+        <v>331243.14</v>
       </c>
       <c r="N56" s="1">
-        <v>338976.0</v>
+        <v>331243.14</v>
       </c>
       <c r="O56" s="1">
-        <v>0.54</v>
+        <v>0.52</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>141</v>
       </c>
       <c r="B57" t="s">
         <v>142</v>
       </c>
       <c r="C57" s="1">
-        <v>922.0</v>
+        <v>894.0</v>
       </c>
       <c r="D57" s="1">
-        <v>156.05</v>
+        <v>146.95</v>
       </c>
       <c r="E57" s="1">
-        <v>109.6374295011</v>
+        <v>109.6374272931</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>101085.71</v>
+        <v>98015.86</v>
       </c>
       <c r="I57" s="1">
-        <v>42792.39</v>
+        <v>33357.44</v>
       </c>
       <c r="J57" s="1">
-        <v>42.332778787427</v>
+        <v>34.032696341184</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>143878.1</v>
+        <v>131373.3</v>
       </c>
       <c r="N57" s="1">
-        <v>143878.1</v>
+        <v>131373.3</v>
       </c>
       <c r="O57" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>143</v>
       </c>
       <c r="B58" t="s">
         <v>144</v>
       </c>
       <c r="C58" s="1">
-        <v>426.0</v>
+        <v>2413.0</v>
       </c>
       <c r="D58" s="1">
-        <v>481.8</v>
+        <v>52.47</v>
       </c>
       <c r="E58" s="1">
-        <v>478.8866197183</v>
+        <v>52.518976378</v>
       </c>
       <c r="F58" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G58">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>199846.14</v>
+        <v>126728.29</v>
       </c>
       <c r="I58" s="1">
-        <v>24320.31</v>
+        <v>-118.18</v>
       </c>
       <c r="J58" s="1">
-        <v>12.169517009435</v>
+        <v>-0.093254631621716</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>224166.45</v>
+        <v>126610.11</v>
       </c>
       <c r="N58" s="1">
-        <v>224166.45</v>
+        <v>126610.11</v>
       </c>
       <c r="O58" s="1">
-        <v>0.36</v>
+        <v>0.2</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>145</v>
       </c>
       <c r="B59" t="s">
         <v>146</v>
       </c>
       <c r="C59" s="1">
-        <v>738.0</v>
+        <v>413.0</v>
       </c>
       <c r="D59" s="1">
-        <v>353.6</v>
+        <v>496.2</v>
       </c>
       <c r="E59" s="1">
-        <v>398.6110433604</v>
+        <v>476.3866101695</v>
       </c>
       <c r="F59" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G59">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H59" s="1">
-        <v>294174.95</v>
+        <v>192621.35</v>
       </c>
       <c r="I59" s="1">
-        <v>-33218.15</v>
+        <v>31456.72</v>
       </c>
       <c r="J59" s="1">
-        <v>-11.291970985293</v>
+        <v>16.330858443262</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>260956.8</v>
+        <v>224078.07</v>
       </c>
       <c r="N59" s="1">
-        <v>260956.8</v>
+        <v>224078.07</v>
       </c>
       <c r="O59" s="1">
-        <v>0.42</v>
+        <v>0.35</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>147</v>
       </c>
       <c r="B60" t="s">
         <v>148</v>
       </c>
       <c r="C60" s="1">
-        <v>640.0</v>
+        <v>758.0</v>
       </c>
       <c r="D60" s="1">
-        <v>452.0</v>
+        <v>379.4</v>
       </c>
       <c r="E60" s="1">
-        <v>641.9851875</v>
+        <v>396.219116095</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>410870.52</v>
+        <v>300334.09</v>
       </c>
       <c r="I60" s="1">
-        <v>-121590.52</v>
+        <v>-12748.89</v>
       </c>
       <c r="J60" s="1">
-        <v>-29.593391124776</v>
+        <v>-4.2449027348177</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>289280.0</v>
+        <v>287585.2</v>
       </c>
       <c r="N60" s="1">
-        <v>289280.0</v>
+        <v>287585.2</v>
       </c>
       <c r="O60" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>149</v>
       </c>
       <c r="B61" t="s">
         <v>150</v>
       </c>
       <c r="C61" s="1">
-        <v>3091.0</v>
+        <v>690.0</v>
       </c>
       <c r="D61" s="1">
-        <v>112.9</v>
+        <v>469.8</v>
       </c>
       <c r="E61" s="1">
-        <v>124.19130055</v>
+        <v>626.5443623188</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>383875.31</v>
+        <v>432315.61</v>
       </c>
       <c r="I61" s="1">
-        <v>-34901.41</v>
+        <v>-108153.61</v>
       </c>
       <c r="J61" s="1">
-        <v>-9.0918611045863</v>
+        <v>-25.01728077781</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>348973.9</v>
+        <v>324162.0</v>
       </c>
       <c r="N61" s="1">
-        <v>348973.9</v>
+        <v>324162.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.56</v>
+        <v>0.51</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>151</v>
       </c>
       <c r="B62" t="s">
         <v>152</v>
       </c>
       <c r="C62" s="1">
-        <v>10296.0</v>
+        <v>7114.0</v>
       </c>
       <c r="D62" s="1">
-        <v>15.04</v>
+        <v>13.792</v>
       </c>
       <c r="E62" s="1">
-        <v>11.7760227273</v>
+        <v>14.8059179083</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>121245.93</v>
+        <v>105329.3</v>
       </c>
       <c r="I62" s="1">
-        <v>33605.91</v>
+        <v>-7213.01</v>
       </c>
       <c r="J62" s="1">
-        <v>27.717144814675</v>
+        <v>-6.8480565236833</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>154851.84</v>
+        <v>98116.29</v>
       </c>
       <c r="N62" s="1">
-        <v>154851.84</v>
+        <v>98116.29</v>
       </c>
       <c r="O62" s="1">
-        <v>0.25</v>
+        <v>0.15</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>153</v>
       </c>
       <c r="B63" t="s">
         <v>154</v>
       </c>
       <c r="C63" s="1">
-        <v>2252.0</v>
+        <v>2996.0</v>
       </c>
       <c r="D63" s="1">
-        <v>51.78</v>
+        <v>130.85</v>
       </c>
       <c r="E63" s="1">
-        <v>52.2038010657</v>
+        <v>124.1913017356</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>117562.96</v>
+        <v>372077.14</v>
       </c>
       <c r="I63" s="1">
-        <v>-954.4</v>
+        <v>19949.46</v>
       </c>
       <c r="J63" s="1">
-        <v>-0.81182032163872</v>
+        <v>5.361646243572</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>116608.56</v>
+        <v>392026.6</v>
       </c>
       <c r="N63" s="1">
-        <v>116608.56</v>
+        <v>392026.6</v>
       </c>
       <c r="O63" s="1">
-        <v>0.19</v>
+        <v>0.61</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>155</v>
       </c>
       <c r="B64" t="s">
         <v>156</v>
       </c>
       <c r="C64" s="1">
-        <v>220.0</v>
+        <v>9981.0</v>
       </c>
       <c r="D64" s="1">
-        <v>499.3</v>
+        <v>15.68</v>
       </c>
       <c r="E64" s="1">
-        <v>299.5555909091</v>
+        <v>11.7760224426</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>65902.23</v>
+        <v>117536.48</v>
       </c>
       <c r="I64" s="1">
-        <v>43943.77</v>
+        <v>38965.6</v>
       </c>
       <c r="J64" s="1">
-        <v>66.680247390718</v>
+        <v>33.15192015279</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>109846.0</v>
+        <v>156502.08</v>
       </c>
       <c r="N64" s="1">
-        <v>109846.0</v>
+        <v>156502.08</v>
       </c>
       <c r="O64" s="1">
-        <v>0.18</v>
+        <v>0.25</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>157</v>
       </c>
       <c r="B65" t="s">
         <v>158</v>
       </c>
       <c r="C65" s="1">
-        <v>321.0</v>
+        <v>2183.0</v>
       </c>
       <c r="D65" s="1">
-        <v>186.1</v>
+        <v>54.82</v>
       </c>
       <c r="E65" s="1">
-        <v>178.1619003115</v>
+        <v>52.2038021072</v>
       </c>
       <c r="F65" t="s">
-        <v>159</v>
+        <v>8</v>
       </c>
       <c r="G65">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>48846.91</v>
+        <v>113960.9</v>
       </c>
       <c r="I65" s="1">
-        <v>1864.55</v>
+        <v>5711.16</v>
       </c>
       <c r="J65" s="1">
-        <v>3.8171298860051</v>
+        <v>5.0115083331213</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>50711.46</v>
+        <v>119672.06</v>
       </c>
       <c r="N65" s="1">
-        <v>50711.46</v>
+        <v>119672.06</v>
       </c>
       <c r="O65" s="1">
-        <v>0.08</v>
+        <v>0.19</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>159</v>
+      </c>
+      <c r="B66" t="s">
         <v>160</v>
       </c>
-      <c r="B66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C66" s="1">
-        <v>4092.0</v>
+        <v>213.0</v>
       </c>
       <c r="D66" s="1">
-        <v>76.1</v>
+        <v>444.9</v>
       </c>
       <c r="E66" s="1">
-        <v>78.1808113392</v>
+        <v>299.5555868545</v>
       </c>
       <c r="F66" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G66">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>341265.03</v>
+        <v>63805.34</v>
       </c>
       <c r="I66" s="1">
-        <v>-1158.87</v>
+        <v>30958.36</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.33958064792047</v>
+        <v>48.520014155555</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>340106.16</v>
+        <v>94763.7</v>
       </c>
       <c r="N66" s="1">
-        <v>340106.16</v>
+        <v>94763.7</v>
       </c>
       <c r="O66" s="1">
-        <v>0.54</v>
+        <v>0.15</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>161</v>
+      </c>
+      <c r="B67" t="s">
         <v>162</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" s="1">
+        <v>543.0</v>
+      </c>
+      <c r="D67" s="1">
+        <v>264.51</v>
+      </c>
+      <c r="E67" s="1">
+        <v>188.8392633517</v>
+      </c>
+      <c r="F67" t="s">
         <v>163</v>
       </c>
-      <c r="C67" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G67">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H67" s="1">
-        <v>144550.4</v>
+        <v>87486.66</v>
       </c>
       <c r="I67" s="1">
-        <v>165371.5</v>
+        <v>36150.19</v>
       </c>
       <c r="J67" s="1">
-        <v>114.40404177367</v>
+        <v>41.320802508634</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>309921.9</v>
+        <v>123636.85</v>
       </c>
       <c r="N67" s="1">
-        <v>309921.9</v>
+        <v>123636.85</v>
       </c>
       <c r="O67" s="1">
-        <v>0.49</v>
+        <v>0.19</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>164</v>
       </c>
       <c r="B68" t="s">
         <v>165</v>
       </c>
       <c r="C68" s="1">
-        <v>3794.0</v>
+        <v>3967.0</v>
       </c>
       <c r="D68" s="1">
-        <v>113.7</v>
+        <v>77.87</v>
       </c>
       <c r="E68" s="1">
-        <v>114.3359014233</v>
+        <v>78.1808116965</v>
       </c>
       <c r="F68" t="s">
         <v>30</v>
       </c>
       <c r="G68">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H68" s="1">
-        <v>466842.88</v>
+        <v>330840.27</v>
       </c>
       <c r="I68" s="1">
-        <v>4299.32</v>
+        <v>6932.72</v>
       </c>
       <c r="J68" s="1">
-        <v>0.92093511204455</v>
+        <v>2.0954885570611</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>471142.2</v>
+        <v>337772.99</v>
       </c>
       <c r="N68" s="1">
-        <v>471142.2</v>
+        <v>337772.99</v>
       </c>
       <c r="O68" s="1">
-        <v>0.75</v>
+        <v>0.53</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>166</v>
       </c>
       <c r="B69" t="s">
         <v>167</v>
       </c>
       <c r="C69" s="1">
-        <v>4365.0</v>
+        <v>23235.0</v>
       </c>
       <c r="D69" s="1">
-        <v>374.9</v>
+        <v>13.545</v>
       </c>
       <c r="E69" s="1">
-        <v>379.9730973654</v>
+        <v>5.3123998278</v>
       </c>
       <c r="F69" t="s">
-        <v>74</v>
+        <v>8</v>
       </c>
       <c r="G69">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>222036.59</v>
+        <v>123433.61</v>
       </c>
       <c r="I69" s="1">
-        <v>-3052.07</v>
+        <v>191284.47</v>
       </c>
       <c r="J69" s="1">
-        <v>-1.3745797483199</v>
+        <v>154.96951762166</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>218984.52</v>
+        <v>314718.08</v>
       </c>
       <c r="N69" s="1">
-        <v>218984.52</v>
+        <v>314718.08</v>
       </c>
       <c r="O69" s="1">
-        <v>0.35</v>
+        <v>0.49</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>168</v>
       </c>
       <c r="B70" t="s">
         <v>169</v>
       </c>
       <c r="C70" s="1">
-        <v>10980.0</v>
+        <v>3678.0</v>
       </c>
       <c r="D70" s="1">
-        <v>167.65</v>
+        <v>113.9</v>
       </c>
       <c r="E70" s="1">
-        <v>154.5313570128</v>
+        <v>114.3359026645</v>
       </c>
       <c r="F70" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
       <c r="G70">
-        <v>7.47</v>
+        <v>0.91</v>
       </c>
       <c r="H70" s="1">
-        <v>227069.3</v>
+        <v>452569.35</v>
       </c>
       <c r="I70" s="1">
-        <v>19262.02</v>
+        <v>5496.58</v>
       </c>
       <c r="J70" s="1">
-        <v>8.4828816577142</v>
+        <v>1.214527674046</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>246331.32</v>
+        <v>458065.93</v>
       </c>
       <c r="N70" s="1">
-        <v>246331.32</v>
+        <v>458065.93</v>
       </c>
       <c r="O70" s="1">
-        <v>0.39</v>
+        <v>0.72</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>170</v>
       </c>
       <c r="B71" t="s">
         <v>171</v>
       </c>
       <c r="C71" s="1">
-        <v>865.0</v>
+        <v>4231.0</v>
       </c>
       <c r="D71" s="1">
-        <v>1074.69</v>
+        <v>374.3</v>
       </c>
       <c r="E71" s="1">
-        <v>1073.4956531792</v>
+        <v>379.9730961948</v>
       </c>
       <c r="F71" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="G71">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H71" s="1">
-        <v>928573.74</v>
+        <v>215220.35</v>
       </c>
       <c r="I71" s="1">
-        <v>1033.11</v>
+        <v>-3315.1</v>
       </c>
       <c r="J71" s="1">
-        <v>0.11125772305385</v>
+        <v>-1.5403283193248</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>929606.85</v>
+        <v>211905.25</v>
       </c>
       <c r="N71" s="1">
-        <v>929606.85</v>
+        <v>211905.25</v>
       </c>
       <c r="O71" s="1">
-        <v>1.48</v>
+        <v>0.33</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>172</v>
       </c>
       <c r="B72" t="s">
         <v>173</v>
       </c>
       <c r="C72" s="1">
-        <v>1872.0</v>
+        <v>10644.0</v>
       </c>
       <c r="D72" s="1">
-        <v>134.08</v>
+        <v>166.25</v>
       </c>
       <c r="E72" s="1">
-        <v>113.3271794872</v>
+        <v>154.5313566328</v>
       </c>
       <c r="F72" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="G72">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H72" s="1">
-        <v>212148.48</v>
+        <v>220120.73</v>
       </c>
       <c r="I72" s="1">
-        <v>38849.28</v>
+        <v>16659.47</v>
       </c>
       <c r="J72" s="1">
-        <v>18.312306550582</v>
+        <v>7.5683330688573</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>250997.76</v>
+        <v>236780.2</v>
       </c>
       <c r="N72" s="1">
-        <v>250997.76</v>
+        <v>236780.2</v>
       </c>
       <c r="O72" s="1">
-        <v>0.4</v>
+        <v>0.37</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>174</v>
       </c>
       <c r="B73" t="s">
         <v>175</v>
       </c>
       <c r="C73" s="1">
-        <v>9382.0</v>
+        <v>1293.0</v>
       </c>
       <c r="D73" s="1">
-        <v>18.25</v>
+        <v>1076.04</v>
       </c>
       <c r="E73" s="1">
-        <v>17.7025005329</v>
+        <v>1075.0012219644</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>166084.86</v>
+        <v>1389976.58</v>
       </c>
       <c r="I73" s="1">
-        <v>5136.64</v>
+        <v>1343.14</v>
       </c>
       <c r="J73" s="1">
-        <v>3.0927804015369</v>
+        <v>0.096630405096466</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>171221.5</v>
+        <v>1391319.72</v>
       </c>
       <c r="N73" s="1">
-        <v>171221.5</v>
+        <v>1391319.72</v>
       </c>
       <c r="O73" s="1">
-        <v>0.27</v>
+        <v>2.18</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>176</v>
       </c>
       <c r="B74" t="s">
         <v>177</v>
       </c>
       <c r="C74" s="1">
-        <v>3064.0</v>
+        <v>1872.0</v>
       </c>
       <c r="D74" s="1">
-        <v>61.48</v>
+        <v>134.71</v>
       </c>
       <c r="E74" s="1">
-        <v>78.5086063969</v>
+        <v>113.3271794872</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>240550.37</v>
+        <v>212148.48</v>
       </c>
       <c r="I74" s="1">
-        <v>-52175.65</v>
+        <v>40028.64</v>
       </c>
       <c r="J74" s="1">
-        <v>-21.690114215996</v>
+        <v>18.868219088819</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>188374.72</v>
+        <v>252177.12</v>
       </c>
       <c r="N74" s="1">
-        <v>188374.72</v>
+        <v>252177.12</v>
       </c>
       <c r="O74" s="1">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>178</v>
       </c>
       <c r="B75" t="s">
         <v>179</v>
       </c>
       <c r="C75" s="1">
-        <v>3362.0</v>
+        <v>9095.0</v>
       </c>
       <c r="D75" s="1">
-        <v>41.065</v>
+        <v>17.905</v>
       </c>
       <c r="E75" s="1">
-        <v>45.455</v>
+        <v>17.7025002749</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>152819.71</v>
+        <v>161004.24</v>
       </c>
       <c r="I75" s="1">
-        <v>-14759.18</v>
+        <v>1841.74</v>
       </c>
       <c r="J75" s="1">
-        <v>-9.6579034209658</v>
+        <v>1.143907762926</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>138060.53</v>
+        <v>162845.98</v>
       </c>
       <c r="N75" s="1">
-        <v>138060.53</v>
+        <v>162845.98</v>
       </c>
       <c r="O75" s="1">
-        <v>0.22</v>
+        <v>0.26</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>180</v>
       </c>
       <c r="B76" t="s">
         <v>181</v>
       </c>
       <c r="C76" s="1">
-        <v>1124.0</v>
+        <v>2970.0</v>
       </c>
       <c r="D76" s="1">
-        <v>156.9</v>
+        <v>61.8</v>
       </c>
       <c r="E76" s="1">
-        <v>93.69</v>
+        <v>78.5086060606</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>105307.56</v>
+        <v>233170.56</v>
       </c>
       <c r="I76" s="1">
-        <v>71048.04</v>
+        <v>-49624.56</v>
       </c>
       <c r="J76" s="1">
-        <v>67.467178994557</v>
+        <v>-21.28251525407</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>176355.6</v>
+        <v>183546.0</v>
       </c>
       <c r="N76" s="1">
-        <v>176355.6</v>
+        <v>183546.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>182</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" s="1">
-        <v>2282.0</v>
+        <v>3259.0</v>
       </c>
       <c r="D77" s="1">
-        <v>78.62</v>
+        <v>38.945</v>
       </c>
       <c r="E77" s="1">
-        <v>102.5715074496</v>
+        <v>45.4549984658</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>234068.18</v>
+        <v>148137.84</v>
       </c>
       <c r="I77" s="1">
-        <v>-54657.34</v>
+        <v>-21216.08</v>
       </c>
       <c r="J77" s="1">
-        <v>-23.351033873976</v>
+        <v>-14.321850514359</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>179410.84</v>
+        <v>126921.76</v>
       </c>
       <c r="N77" s="1">
-        <v>179410.84</v>
+        <v>126921.76</v>
       </c>
       <c r="O77" s="1">
-        <v>0.29</v>
+        <v>0.2</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>184</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" s="1">
-        <v>3347.0</v>
+        <v>1090.0</v>
       </c>
       <c r="D78" s="1">
-        <v>27.94</v>
+        <v>149.3</v>
       </c>
       <c r="E78" s="1">
-        <v>31.87</v>
+        <v>93.69</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>106668.89</v>
+        <v>102122.1</v>
       </c>
       <c r="I78" s="1">
-        <v>-13153.71</v>
+        <v>60614.9</v>
       </c>
       <c r="J78" s="1">
-        <v>-12.331346093505</v>
+        <v>59.355320738606</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>93515.18</v>
+        <v>162737.0</v>
       </c>
       <c r="N78" s="1">
-        <v>93515.18</v>
+        <v>162737.0</v>
       </c>
       <c r="O78" s="1">
-        <v>0.15</v>
+        <v>0.25</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>186</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" s="1">
-        <v>2195.0</v>
+        <v>2212.0</v>
       </c>
       <c r="D79" s="1">
-        <v>46.3</v>
+        <v>85.88</v>
       </c>
       <c r="E79" s="1">
-        <v>52.35</v>
+        <v>102.571505425</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>114908.25</v>
+        <v>226888.17</v>
       </c>
       <c r="I79" s="1">
-        <v>-13279.75</v>
+        <v>-36921.61</v>
       </c>
       <c r="J79" s="1">
-        <v>-11.556829035339</v>
+        <v>-16.273043235352</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>101628.5</v>
+        <v>189966.56</v>
       </c>
       <c r="N79" s="1">
-        <v>101628.5</v>
+        <v>189966.56</v>
       </c>
       <c r="O79" s="1">
-        <v>0.16</v>
+        <v>0.3</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>188</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" s="1">
-        <v>1924.0</v>
+        <v>5214.0</v>
       </c>
       <c r="D80" s="1">
-        <v>319.4</v>
+        <v>28.44</v>
       </c>
       <c r="E80" s="1">
-        <v>346.3403690229</v>
+        <v>30.6092424242</v>
       </c>
       <c r="F80" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G80">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>718233.6</v>
+        <v>159596.59</v>
       </c>
       <c r="I80" s="1">
-        <v>-47061.04</v>
+        <v>-11310.43</v>
       </c>
       <c r="J80" s="1">
-        <v>-6.5523306066439</v>
+        <v>-7.0868870067963</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>671172.56</v>
+        <v>148286.16</v>
       </c>
       <c r="N80" s="1">
-        <v>671172.56</v>
+        <v>148286.16</v>
       </c>
       <c r="O80" s="1">
-        <v>1.07</v>
+        <v>0.23</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>190</v>
       </c>
       <c r="B81" t="s">
         <v>191</v>
       </c>
       <c r="C81" s="1">
-        <v>2009.0</v>
+        <v>2128.0</v>
       </c>
       <c r="D81" s="1">
-        <v>525.8</v>
+        <v>52.39</v>
       </c>
       <c r="E81" s="1">
-        <v>650.1918018915</v>
+        <v>52.35</v>
       </c>
       <c r="F81" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G81">
-        <v>10.86</v>
+        <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>119006.69</v>
+        <v>111400.8</v>
       </c>
       <c r="I81" s="1">
-        <v>-21743.46</v>
+        <v>85.12</v>
       </c>
       <c r="J81" s="1">
-        <v>-18.270787969987</v>
+        <v>0.076408787010506</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>97263.23</v>
+        <v>111485.92</v>
       </c>
       <c r="N81" s="1">
-        <v>97263.23</v>
+        <v>111485.92</v>
       </c>
       <c r="O81" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>192</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" s="1">
-        <v>915.0</v>
+        <v>1990.0</v>
       </c>
       <c r="D82" s="1">
-        <v>284.4</v>
+        <v>317.4</v>
       </c>
       <c r="E82" s="1">
-        <v>260.4846775956</v>
+        <v>344.6538592965</v>
       </c>
       <c r="F82" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G82">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H82" s="1">
-        <v>238343.48</v>
+        <v>739795.74</v>
       </c>
       <c r="I82" s="1">
-        <v>21882.52</v>
+        <v>-49154.44</v>
       </c>
       <c r="J82" s="1">
-        <v>9.181086052784</v>
+        <v>-6.6443259054182</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>260226.0</v>
+        <v>690641.3</v>
       </c>
       <c r="N82" s="1">
-        <v>260226.0</v>
+        <v>690641.3</v>
       </c>
       <c r="O82" s="1">
-        <v>0.42</v>
+        <v>1.08</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>194</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" s="1">
-        <v>26212.0</v>
+        <v>1948.0</v>
       </c>
       <c r="D83" s="1">
-        <v>4.435</v>
+        <v>536.2</v>
       </c>
       <c r="E83" s="1">
-        <v>2.573200061</v>
+        <v>650.191801848</v>
       </c>
       <c r="F83" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G83">
-        <v>1.0</v>
+        <v>10.83</v>
       </c>
       <c r="H83" s="1">
-        <v>67448.72</v>
+        <v>115393.25</v>
       </c>
       <c r="I83" s="1">
-        <v>48801.5</v>
+        <v>-18981.28</v>
       </c>
       <c r="J83" s="1">
-        <v>72.353485729603</v>
+        <v>-16.449211717323</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>116250.22</v>
+        <v>96411.97</v>
       </c>
       <c r="N83" s="1">
-        <v>116250.22</v>
+        <v>96411.97</v>
       </c>
       <c r="O83" s="1">
-        <v>0.19</v>
+        <v>0.15</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>196</v>
       </c>
       <c r="B84" t="s">
         <v>197</v>
       </c>
       <c r="C84" s="1">
-        <v>4332.0</v>
+        <v>887.0</v>
       </c>
       <c r="D84" s="1">
-        <v>73.22</v>
+        <v>297.0</v>
       </c>
       <c r="E84" s="1">
-        <v>97.4893397969</v>
+        <v>260.4846786922</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>422323.82</v>
+        <v>231049.91</v>
       </c>
       <c r="I84" s="1">
-        <v>-105134.78</v>
+        <v>32389.09</v>
       </c>
       <c r="J84" s="1">
-        <v>-24.894352395278</v>
+        <v>14.018222296646</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>317189.04</v>
+        <v>263439.0</v>
       </c>
       <c r="N84" s="1">
-        <v>317189.04</v>
+        <v>263439.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.51</v>
+        <v>0.41</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>198</v>
       </c>
       <c r="B85" t="s">
         <v>199</v>
       </c>
       <c r="C85" s="1">
-        <v>2999.0</v>
+        <v>25406.0</v>
       </c>
       <c r="D85" s="1">
-        <v>144.46</v>
+        <v>4.234</v>
       </c>
       <c r="E85" s="1">
-        <v>146.2252184061</v>
+        <v>2.5732000315</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>438529.43</v>
+        <v>65374.72</v>
       </c>
       <c r="I85" s="1">
-        <v>-5293.89</v>
+        <v>42194.28</v>
       </c>
       <c r="J85" s="1">
-        <v>-1.2071914990973</v>
+        <v>64.542196127188</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>433235.54</v>
+        <v>107569.0</v>
       </c>
       <c r="N85" s="1">
-        <v>433235.54</v>
+        <v>107569.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.69</v>
+        <v>0.17</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>200</v>
       </c>
       <c r="B86" t="s">
         <v>201</v>
       </c>
       <c r="C86" s="1">
-        <v>1749.0</v>
+        <v>3585.0</v>
       </c>
       <c r="D86" s="1">
-        <v>35.9</v>
+        <v>74.16</v>
       </c>
       <c r="E86" s="1">
-        <v>35.5550200114</v>
+        <v>97.4893417015</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>62185.73</v>
+        <v>349499.29</v>
       </c>
       <c r="I86" s="1">
-        <v>603.37</v>
+        <v>-83635.69</v>
       </c>
       <c r="J86" s="1">
-        <v>0.97027083223112</v>
+        <v>-23.930145895289</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>62789.1</v>
+        <v>265863.6</v>
       </c>
       <c r="N86" s="1">
-        <v>62789.1</v>
+        <v>265863.6</v>
       </c>
       <c r="O86" s="1">
-        <v>0.1</v>
+        <v>0.42</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>202</v>
       </c>
       <c r="B87" t="s">
         <v>203</v>
       </c>
       <c r="C87" s="1">
-        <v>1948.0</v>
+        <v>3238.0</v>
       </c>
       <c r="D87" s="1">
-        <v>274.65</v>
+        <v>167.9</v>
       </c>
       <c r="E87" s="1">
-        <v>111.4399537988</v>
+        <v>147.2966924027</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>217085.03</v>
+        <v>476946.69</v>
       </c>
       <c r="I87" s="1">
-        <v>317933.17</v>
+        <v>66713.51</v>
       </c>
       <c r="J87" s="1">
-        <v>146.45559392096</v>
+        <v>13.987624067587</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>535018.2</v>
+        <v>543660.2</v>
       </c>
       <c r="N87" s="1">
-        <v>535018.2</v>
+        <v>543660.2</v>
       </c>
       <c r="O87" s="1">
         <v>0.85</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>204</v>
       </c>
       <c r="B88" t="s">
         <v>205</v>
       </c>
       <c r="C88" s="1">
-        <v>2362.0</v>
+        <v>3828.0</v>
       </c>
       <c r="D88" s="1">
-        <v>84.42</v>
+        <v>34.42</v>
       </c>
       <c r="E88" s="1">
-        <v>93.931088061</v>
+        <v>35.3299660397</v>
       </c>
       <c r="F88" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G88">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>242328.22</v>
+        <v>135243.11</v>
       </c>
       <c r="I88" s="1">
-        <v>-24547.49</v>
+        <v>-3483.35</v>
       </c>
       <c r="J88" s="1">
-        <v>-10.129851983397</v>
+        <v>-2.5756210427282</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>217780.73</v>
+        <v>131759.76</v>
       </c>
       <c r="N88" s="1">
-        <v>217780.73</v>
+        <v>131759.76</v>
       </c>
       <c r="O88" s="1">
-        <v>0.35</v>
+        <v>0.21</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>206</v>
       </c>
       <c r="B89" t="s">
         <v>207</v>
       </c>
       <c r="C89" s="1">
-        <v>1480.0</v>
+        <v>1888.0</v>
       </c>
       <c r="D89" s="1">
-        <v>178.5</v>
+        <v>276.2</v>
       </c>
       <c r="E89" s="1">
-        <v>96.5041554054</v>
+        <v>111.4399523305</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>142826.15</v>
+        <v>210398.63</v>
       </c>
       <c r="I89" s="1">
-        <v>121353.85</v>
+        <v>311066.97</v>
       </c>
       <c r="J89" s="1">
-        <v>84.966128401557</v>
+        <v>147.84648074942</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>264180.0</v>
+        <v>521465.6</v>
       </c>
       <c r="N89" s="1">
-        <v>264180.0</v>
+        <v>521465.6</v>
       </c>
       <c r="O89" s="1">
-        <v>0.42</v>
+        <v>0.82</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>208</v>
       </c>
       <c r="B90" t="s">
         <v>209</v>
       </c>
       <c r="C90" s="1">
-        <v>6121.0</v>
+        <v>2290.0</v>
       </c>
       <c r="D90" s="1">
-        <v>33.57</v>
+        <v>88.44</v>
       </c>
       <c r="E90" s="1">
-        <v>47.7027822251</v>
+        <v>93.9310873362</v>
       </c>
       <c r="F90" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G90">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H90" s="1">
-        <v>291988.73</v>
+        <v>234941.42</v>
       </c>
       <c r="I90" s="1">
-        <v>-86506.76</v>
+        <v>-13490.87</v>
       </c>
       <c r="J90" s="1">
-        <v>-29.626746210376</v>
+        <v>-5.7422271475162</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>205481.97</v>
+        <v>221450.55</v>
       </c>
       <c r="N90" s="1">
-        <v>205481.97</v>
+        <v>221450.55</v>
       </c>
       <c r="O90" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>210</v>
       </c>
       <c r="B91" t="s">
         <v>211</v>
       </c>
       <c r="C91" s="1">
-        <v>1943.0</v>
+        <v>1745.0</v>
       </c>
       <c r="D91" s="1">
-        <v>268.65</v>
+        <v>160.0</v>
       </c>
       <c r="E91" s="1">
-        <v>199.4522490993</v>
+        <v>110.7096045845</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>387535.72</v>
+        <v>193188.26</v>
       </c>
       <c r="I91" s="1">
-        <v>134451.23</v>
+        <v>86011.74</v>
       </c>
       <c r="J91" s="1">
-        <v>34.693893507417</v>
+        <v>44.52223960193</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>521986.95</v>
+        <v>279200.0</v>
       </c>
       <c r="N91" s="1">
-        <v>521986.95</v>
+        <v>279200.0</v>
       </c>
       <c r="O91" s="1">
-        <v>0.83</v>
+        <v>0.44</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>212</v>
       </c>
       <c r="B92" t="s">
         <v>213</v>
       </c>
       <c r="C92" s="1">
-        <v>625.0</v>
+        <v>5934.0</v>
       </c>
       <c r="D92" s="1">
-        <v>142.65</v>
+        <v>34.26</v>
       </c>
       <c r="E92" s="1">
-        <v>142.496704</v>
+        <v>47.7027822717</v>
       </c>
       <c r="F92" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G92">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>96380.54</v>
+        <v>283068.31</v>
       </c>
       <c r="I92" s="1">
-        <v>994.13</v>
+        <v>-79769.47</v>
       </c>
       <c r="J92" s="1">
-        <v>1.0314634053721</v>
+        <v>-28.180289768219</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>97374.67</v>
+        <v>203298.84</v>
       </c>
       <c r="N92" s="1">
-        <v>97374.67</v>
+        <v>203298.84</v>
       </c>
       <c r="O92" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>214</v>
       </c>
       <c r="B93" t="s">
         <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>4629.0</v>
+        <v>1884.0</v>
       </c>
       <c r="D93" s="1">
-        <v>69.39</v>
+        <v>272.65</v>
       </c>
       <c r="E93" s="1">
-        <v>40.8524130482</v>
+        <v>199.4522505308</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>189105.82</v>
+        <v>375768.04</v>
       </c>
       <c r="I93" s="1">
-        <v>132100.49</v>
+        <v>137904.56</v>
       </c>
       <c r="J93" s="1">
-        <v>69.855327562103</v>
+        <v>36.699385078092</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>321206.31</v>
+        <v>513672.6</v>
       </c>
       <c r="N93" s="1">
-        <v>321206.31</v>
+        <v>513672.6</v>
       </c>
       <c r="O93" s="1">
-        <v>0.51</v>
+        <v>0.8</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>339.0</v>
+        <v>606.0</v>
       </c>
       <c r="D94" s="1">
-        <v>419.5</v>
+        <v>149.0</v>
       </c>
       <c r="E94" s="1">
-        <v>509.0768436578</v>
+        <v>142.49669967</v>
       </c>
       <c r="F94" t="s">
-        <v>159</v>
+        <v>30</v>
       </c>
       <c r="G94">
-        <v>1.18</v>
+        <v>0.91</v>
       </c>
       <c r="H94" s="1">
-        <v>155168.72</v>
+        <v>93450.57</v>
       </c>
       <c r="I94" s="1">
-        <v>-34446.73</v>
+        <v>5279.95</v>
       </c>
       <c r="J94" s="1">
-        <v>-22.199532225309</v>
+        <v>5.6499922900417</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>120721.99</v>
+        <v>98730.52</v>
       </c>
       <c r="N94" s="1">
-        <v>120721.99</v>
+        <v>98730.52</v>
       </c>
       <c r="O94" s="1">
-        <v>0.19</v>
+        <v>0.15</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>218</v>
       </c>
       <c r="B95" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="1">
-        <v>16954.0</v>
+        <v>4487.0</v>
       </c>
       <c r="D95" s="1">
-        <v>85.16</v>
+        <v>70.82</v>
       </c>
       <c r="E95" s="1">
-        <v>70.1507998113</v>
+        <v>40.8524136394</v>
       </c>
       <c r="F95" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G95">
-        <v>10.86</v>
+        <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>109879.6</v>
+        <v>183304.78</v>
       </c>
       <c r="I95" s="1">
-        <v>23060.5</v>
+        <v>134464.56</v>
       </c>
       <c r="J95" s="1">
-        <v>20.987062202629</v>
+        <v>73.355730276101</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>132940.1</v>
+        <v>317769.34</v>
       </c>
       <c r="N95" s="1">
-        <v>132940.1</v>
+        <v>317769.34</v>
       </c>
       <c r="O95" s="1">
-        <v>0.21</v>
+        <v>0.5</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>220</v>
       </c>
       <c r="B96" t="s">
         <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>7311.0</v>
+        <v>329.0</v>
       </c>
       <c r="D96" s="1">
-        <v>50.3</v>
+        <v>507.76</v>
       </c>
       <c r="E96" s="1">
-        <v>24.1150348789</v>
+        <v>509.0768389058</v>
       </c>
       <c r="F96" t="s">
-        <v>8</v>
+        <v>163</v>
       </c>
       <c r="G96">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H96" s="1">
-        <v>176305.02</v>
+        <v>150591.47</v>
       </c>
       <c r="I96" s="1">
-        <v>191438.28</v>
+        <v>-6790.97</v>
       </c>
       <c r="J96" s="1">
-        <v>108.58356727449</v>
+        <v>-4.5095316487713</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>367743.3</v>
+        <v>143800.5</v>
       </c>
       <c r="N96" s="1">
-        <v>367743.3</v>
+        <v>143800.5</v>
       </c>
       <c r="O96" s="1">
-        <v>0.59</v>
+        <v>0.23</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>8663.0</v>
+        <v>16435.0</v>
       </c>
       <c r="D97" s="1">
-        <v>36.8</v>
+        <v>93.86</v>
       </c>
       <c r="E97" s="1">
-        <v>30.372901997</v>
+        <v>70.1507995132</v>
       </c>
       <c r="F97" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G97">
-        <v>1.0</v>
+        <v>10.83</v>
       </c>
       <c r="H97" s="1">
-        <v>263120.45</v>
+        <v>106515.94</v>
       </c>
       <c r="I97" s="1">
-        <v>55677.95</v>
+        <v>35869.45</v>
       </c>
       <c r="J97" s="1">
-        <v>21.16063194632</v>
+        <v>33.67519452957</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>318798.4</v>
+        <v>142385.39</v>
       </c>
       <c r="N97" s="1">
-        <v>318798.4</v>
+        <v>142385.39</v>
       </c>
       <c r="O97" s="1">
-        <v>0.51</v>
+        <v>0.22</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>224</v>
       </c>
       <c r="B98" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>1005.0</v>
+        <v>4175.0</v>
       </c>
       <c r="D98" s="1">
-        <v>225.0</v>
+        <v>59.3</v>
       </c>
       <c r="E98" s="1">
-        <v>250.7547462687</v>
+        <v>24.1150347305</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>252008.52</v>
+        <v>100680.27</v>
       </c>
       <c r="I98" s="1">
-        <v>-25883.52</v>
+        <v>146897.23</v>
       </c>
       <c r="J98" s="1">
-        <v>-10.27089084131</v>
+        <v>145.90468420476</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>226125.0</v>
+        <v>247577.5</v>
       </c>
       <c r="N98" s="1">
-        <v>226125.0</v>
+        <v>247577.5</v>
       </c>
       <c r="O98" s="1">
-        <v>0.36</v>
+        <v>0.39</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>226</v>
       </c>
       <c r="B99" t="s">
         <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>859.0</v>
+        <v>8398.0</v>
       </c>
       <c r="D99" s="1">
-        <v>235.8</v>
+        <v>35.48</v>
       </c>
       <c r="E99" s="1">
-        <v>259.1050407451</v>
+        <v>30.3729018814</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>222571.23</v>
+        <v>255071.63</v>
       </c>
       <c r="I99" s="1">
-        <v>-20019.03</v>
+        <v>42889.41</v>
       </c>
       <c r="J99" s="1">
-        <v>-8.9944374212247</v>
+        <v>16.814653201534</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>202552.2</v>
+        <v>297961.04</v>
       </c>
       <c r="N99" s="1">
-        <v>202552.2</v>
+        <v>297961.04</v>
       </c>
       <c r="O99" s="1">
-        <v>0.32</v>
+        <v>0.47</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>228</v>
       </c>
       <c r="B100" t="s">
         <v>229</v>
       </c>
       <c r="C100" s="1">
-        <v>3762.0</v>
+        <v>974.0</v>
       </c>
       <c r="D100" s="1">
-        <v>21.92</v>
+        <v>230.0</v>
       </c>
       <c r="E100" s="1">
-        <v>20.4567995747</v>
+        <v>250.7547433265</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>76958.48</v>
+        <v>244235.12</v>
       </c>
       <c r="I100" s="1">
-        <v>5504.56</v>
+        <v>-20215.12</v>
       </c>
       <c r="J100" s="1">
-        <v>7.1526360707748</v>
+        <v>-8.2769095615733</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>82463.04</v>
+        <v>224020.0</v>
       </c>
       <c r="N100" s="1">
-        <v>82463.04</v>
+        <v>224020.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.13</v>
+        <v>0.35</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>230</v>
       </c>
       <c r="B101" t="s">
         <v>231</v>
       </c>
       <c r="C101" s="1">
-        <v>3640.0</v>
+        <v>833.0</v>
       </c>
       <c r="D101" s="1">
-        <v>70.73</v>
+        <v>254.2</v>
       </c>
       <c r="E101" s="1">
-        <v>66.848521978</v>
+        <v>259.1050420168</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>243328.62</v>
+        <v>215834.5</v>
       </c>
       <c r="I101" s="1">
-        <v>14128.58</v>
+        <v>-4085.9</v>
       </c>
       <c r="J101" s="1">
-        <v>5.8063782221754</v>
+        <v>-1.8930708482657</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>257457.2</v>
+        <v>211748.6</v>
       </c>
       <c r="N101" s="1">
-        <v>257457.2</v>
+        <v>211748.6</v>
       </c>
       <c r="O101" s="1">
-        <v>0.41</v>
+        <v>0.33</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>232</v>
       </c>
       <c r="B102" t="s">
         <v>233</v>
       </c>
       <c r="C102" s="1">
-        <v>2924.0</v>
+        <v>5467.0</v>
       </c>
       <c r="D102" s="1">
-        <v>48.655</v>
+        <v>25.34</v>
       </c>
       <c r="E102" s="1">
-        <v>49.5929616963</v>
+        <v>20.9781781599</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>166606.14</v>
+        <v>114687.7</v>
       </c>
       <c r="I102" s="1">
-        <v>-24338.92</v>
+        <v>23846.08</v>
       </c>
       <c r="J102" s="1">
-        <v>-14.608657279978</v>
+        <v>20.792186084471</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>142267.22</v>
+        <v>138533.78</v>
       </c>
       <c r="N102" s="1">
-        <v>142267.22</v>
+        <v>138533.78</v>
       </c>
       <c r="O102" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>234</v>
       </c>
       <c r="B103" t="s">
         <v>235</v>
       </c>
       <c r="C103" s="1">
-        <v>8692.0</v>
+        <v>3529.0</v>
       </c>
       <c r="D103" s="1">
-        <v>34.63</v>
+        <v>73.72</v>
       </c>
       <c r="E103" s="1">
-        <v>28.5248377819</v>
+        <v>66.8485208274</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>247937.89</v>
+        <v>235908.43</v>
       </c>
       <c r="I103" s="1">
-        <v>53066.07</v>
+        <v>24249.45</v>
       </c>
       <c r="J103" s="1">
-        <v>21.402969106497</v>
+        <v>10.279179086563</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>301003.96</v>
+        <v>260157.88</v>
       </c>
       <c r="N103" s="1">
-        <v>301003.96</v>
+        <v>260157.88</v>
       </c>
       <c r="O103" s="1">
-        <v>0.48</v>
+        <v>0.41</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>236</v>
       </c>
       <c r="B104" t="s">
         <v>237</v>
       </c>
       <c r="C104" s="1">
-        <v>8163.0</v>
+        <v>2835.0</v>
       </c>
       <c r="D104" s="1">
-        <v>197.1</v>
+        <v>47.875</v>
       </c>
       <c r="E104" s="1">
-        <v>192.4519539385</v>
+        <v>49.592962963</v>
       </c>
       <c r="F104" t="s">
-        <v>74</v>
+        <v>8</v>
       </c>
       <c r="G104">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>210348.4</v>
+        <v>161535.02</v>
       </c>
       <c r="I104" s="1">
-        <v>4954.64</v>
+        <v>-25809.39</v>
       </c>
       <c r="J104" s="1">
-        <v>2.3554445862198</v>
+        <v>-15.977581827148</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>215303.04</v>
+        <v>135725.63</v>
       </c>
       <c r="N104" s="1">
-        <v>215303.04</v>
+        <v>135725.63</v>
       </c>
       <c r="O104" s="1">
-        <v>0.34</v>
+        <v>0.21</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>238</v>
       </c>
       <c r="B105" t="s">
         <v>239</v>
       </c>
       <c r="C105" s="1">
-        <v>7788.0</v>
+        <v>8426.0</v>
       </c>
       <c r="D105" s="1">
-        <v>22.47</v>
+        <v>34.13</v>
       </c>
       <c r="E105" s="1">
-        <v>26.5471045198</v>
+        <v>28.524837408</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>206748.85</v>
+        <v>240350.28</v>
       </c>
       <c r="I105" s="1">
-        <v>-31752.49</v>
+        <v>47229.1</v>
       </c>
       <c r="J105" s="1">
-        <v>-15.358000782108</v>
+        <v>19.650112327724</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>174996.36</v>
+        <v>287579.38</v>
       </c>
       <c r="N105" s="1">
-        <v>174996.36</v>
+        <v>287579.38</v>
       </c>
       <c r="O105" s="1">
-        <v>0.28</v>
+        <v>0.45</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>240</v>
       </c>
       <c r="B106" t="s">
         <v>241</v>
       </c>
       <c r="C106" s="1">
-        <v>2290.0</v>
+        <v>4816.0</v>
       </c>
       <c r="D106" s="1">
-        <v>61.72</v>
+        <v>181.45</v>
       </c>
       <c r="E106" s="1">
-        <v>112.9185414847</v>
+        <v>192.4519539037</v>
       </c>
       <c r="F106" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="G106">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H106" s="1">
-        <v>258583.46</v>
+        <v>124101.18</v>
       </c>
       <c r="I106" s="1">
-        <v>-117244.66</v>
+        <v>-7172.16</v>
       </c>
       <c r="J106" s="1">
-        <v>-45.341128933769</v>
+        <v>-5.7792842904475</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>141338.8</v>
+        <v>116929.02</v>
       </c>
       <c r="N106" s="1">
-        <v>141338.8</v>
+        <v>116929.02</v>
       </c>
       <c r="O106" s="1">
-        <v>0.23</v>
+        <v>0.18</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>242</v>
       </c>
       <c r="B107" t="s">
         <v>243</v>
       </c>
       <c r="C107" s="1">
-        <v>339.0</v>
+        <v>7550.0</v>
       </c>
       <c r="D107" s="1">
-        <v>546.4</v>
+        <v>21.01</v>
       </c>
       <c r="E107" s="1">
-        <v>435.7287315634</v>
+        <v>26.5471046358</v>
       </c>
       <c r="F107" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G107">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>146288.14</v>
+        <v>200430.64</v>
       </c>
       <c r="I107" s="1">
-        <v>56015.92</v>
+        <v>-41805.14</v>
       </c>
       <c r="J107" s="1">
-        <v>38.291497861686</v>
+        <v>-20.857659288021</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>202304.06</v>
+        <v>158625.5</v>
       </c>
       <c r="N107" s="1">
-        <v>202304.06</v>
+        <v>158625.5</v>
       </c>
       <c r="O107" s="1">
-        <v>0.32</v>
+        <v>0.25</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>244</v>
       </c>
       <c r="B108" t="s">
         <v>245</v>
       </c>
       <c r="C108" s="1">
-        <v>126.0</v>
+        <v>2220.0</v>
       </c>
       <c r="D108" s="1">
-        <v>258.7</v>
+        <v>64.04</v>
       </c>
       <c r="E108" s="1">
-        <v>250.286507937</v>
+        <v>112.9185405405</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>0.0</v>
+        <v>250679.16</v>
       </c>
       <c r="I108" s="1">
-        <v>106010.0</v>
+        <v>-108510.36</v>
       </c>
       <c r="J108" s="1">
-        <v>0</v>
+        <v>-43.286550026735</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>106010.0</v>
+        <v>142168.8</v>
       </c>
       <c r="N108" s="1">
-        <v>106010.0</v>
+        <v>142168.8</v>
       </c>
       <c r="O108" s="1">
-        <v>0.17</v>
+        <v>0.22</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>246</v>
       </c>
       <c r="B109" t="s">
         <v>247</v>
       </c>
       <c r="C109" s="1">
-        <v>18.0</v>
+        <v>329.0</v>
       </c>
       <c r="D109" s="1">
-        <v>115.41</v>
+        <v>551.8</v>
       </c>
       <c r="E109" s="1">
-        <v>116.37</v>
+        <v>435.7287234043</v>
       </c>
       <c r="F109" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G109">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H109" s="1">
-        <v>0.0</v>
+        <v>141972.86</v>
       </c>
       <c r="I109" s="1">
-        <v>-36120.0</v>
+        <v>56531.54</v>
       </c>
       <c r="J109" s="1">
-        <v>0</v>
+        <v>39.818554053218</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>-36120.0</v>
+        <v>198504.4</v>
       </c>
       <c r="N109" s="1">
-        <v>-36120.0</v>
+        <v>198504.4</v>
       </c>
       <c r="O109" s="1">
-        <v>-0.06</v>
+        <v>0.31</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>248</v>
       </c>
       <c r="B110" t="s">
         <v>249</v>
       </c>
       <c r="C110" s="1">
-        <v>21.0</v>
+        <v>103.0</v>
       </c>
       <c r="D110" s="1">
-        <v>117.61</v>
+        <v>264.8</v>
       </c>
       <c r="E110" s="1">
-        <v>118.155238095</v>
+        <v>250.881553398</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>0.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-11450.0</v>
+        <v>143360.0</v>
       </c>
       <c r="J110" s="1">
         <v>0</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>-11450.0</v>
+        <v>143360.0</v>
       </c>
       <c r="N110" s="1">
-        <v>-11450.0</v>
+        <v>143360.0</v>
       </c>
       <c r="O110" s="1">
-        <v>-0.02</v>
+        <v>0.22</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>250</v>
       </c>
       <c r="B111" t="s">
         <v>251</v>
       </c>
       <c r="C111" s="1">
-        <v>7.0</v>
+        <v>12.0</v>
       </c>
       <c r="D111" s="1">
-        <v>125.28</v>
+        <v>115.64</v>
       </c>
       <c r="E111" s="1">
-        <v>126.44</v>
+        <v>117.94</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>0.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-8120.0</v>
+        <v>-27600.0</v>
       </c>
       <c r="J111" s="1">
         <v>0</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>-8120.0</v>
+        <v>-27600.0</v>
       </c>
       <c r="N111" s="1">
-        <v>-8120.0</v>
+        <v>-27600.0</v>
       </c>
       <c r="O111" s="1">
-        <v>-0.01</v>
+        <v>-0.04</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>252</v>
       </c>
       <c r="B112" t="s">
         <v>253</v>
       </c>
       <c r="C112" s="1">
-        <v>17.0</v>
+        <v>7.0</v>
       </c>
       <c r="D112" s="1">
-        <v>105.745</v>
+        <v>125.7</v>
       </c>
       <c r="E112" s="1">
-        <v>105.755</v>
+        <v>126.44</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
         <v>0.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-170.0</v>
+        <v>-5180.0</v>
       </c>
       <c r="J112" s="1">
         <v>0</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>-170.0</v>
+        <v>-5180.0</v>
       </c>
       <c r="N112" s="1">
-        <v>-170.0</v>
+        <v>-5180.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.0</v>
+        <v>-0.01</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>254</v>
       </c>
       <c r="B113" t="s">
         <v>255</v>
       </c>
       <c r="C113" s="1">
-        <v>-24.0</v>
+        <v>60.0</v>
       </c>
       <c r="D113" s="1">
-        <v>5887.0</v>
+        <v>105.82</v>
       </c>
       <c r="E113" s="1">
-        <v>5554.67405815</v>
+        <v>105.928</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>0.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-79758.23</v>
+        <v>-6480.0</v>
       </c>
       <c r="J113" s="1">
         <v>0</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>-79758.23</v>
+        <v>-6480.0</v>
       </c>
       <c r="N113" s="1">
-        <v>-79758.23</v>
+        <v>-6480.0</v>
       </c>
       <c r="O113" s="1">
-        <v>-0.13</v>
+        <v>-0.01</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>256</v>
       </c>
       <c r="B114" t="s">
         <v>257</v>
       </c>
       <c r="C114" s="1">
-        <v>200000.0</v>
+        <v>-3.0</v>
       </c>
       <c r="D114" s="1">
-        <v>101.207</v>
+        <v>6027.0</v>
       </c>
       <c r="E114" s="1">
-        <v>99.89</v>
+        <v>5560.0</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>199780.0</v>
+        <v>0.0</v>
       </c>
       <c r="I114" s="1">
-        <v>2634.0</v>
+        <v>-14010.0</v>
       </c>
       <c r="J114" s="1">
-        <v>1.3184502953249</v>
+        <v>0</v>
       </c>
       <c r="K114">
-        <v>0.14</v>
+        <v>0.0</v>
       </c>
       <c r="L114">
-        <v>278.77</v>
+        <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>202414.0</v>
+        <v>-14010.0</v>
       </c>
       <c r="N114" s="1">
-        <v>202692.77</v>
+        <v>-14010.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.32</v>
+        <v>-0.02</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>258</v>
       </c>
       <c r="B115" t="s">
         <v>259</v>
       </c>
       <c r="C115" s="1">
-        <v>185000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>97.876</v>
+        <v>100.753</v>
       </c>
       <c r="E115" s="1">
-        <v>99.33</v>
+        <v>99.847</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>183760.5</v>
+        <v>199694.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-2689.9</v>
+        <v>1812.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-1.4638075103191</v>
+        <v>0.90738830410528</v>
       </c>
       <c r="K115">
-        <v>1.66</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>0.08</v>
+      </c>
+      <c r="L115">
+        <v>153.42</v>
       </c>
       <c r="M115" s="1">
-        <v>181070.6</v>
+        <v>201506.0</v>
       </c>
       <c r="N115" s="1">
-        <v>184149.71</v>
+        <v>201659.42</v>
       </c>
       <c r="O115" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
+        <v>260</v>
+      </c>
+      <c r="B116" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="C116" s="1">
         <v>200000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>96.674</v>
+        <v>101.44</v>
       </c>
       <c r="E116" s="1">
-        <v>99.253</v>
+        <v>99.89</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>198506.0</v>
+        <v>199780.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-5158.0</v>
+        <v>3100.0</v>
       </c>
       <c r="J116" s="1">
-        <v>-2.5984101236235</v>
+        <v>1.5517068775653</v>
       </c>
       <c r="K116">
-        <v>0.07</v>
+        <v>0.41</v>
       </c>
       <c r="L116">
-        <v>131.51</v>
+        <v>810.96</v>
       </c>
       <c r="M116" s="1">
-        <v>193348.0</v>
+        <v>202880.0</v>
       </c>
       <c r="N116" s="1">
-        <v>193479.51</v>
+        <v>203690.96</v>
       </c>
       <c r="O116" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
+        <v>262</v>
+      </c>
+      <c r="B117" t="s">
         <v>263</v>
       </c>
-      <c r="B117" t="s">
+      <c r="C117" s="1">
+        <v>185000.0</v>
+      </c>
+      <c r="D117" s="1">
+        <v>98.211</v>
+      </c>
+      <c r="E117" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="F117" t="s">
+        <v>8</v>
+      </c>
+      <c r="G117">
+        <v>1.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>183760.5</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-2070.15</v>
+      </c>
+      <c r="J117" s="1">
+        <v>-1.1265478707339</v>
+      </c>
+      <c r="K117">
+        <v>1.88</v>
+      </c>
+      <c r="L117" t="s">
         <v>264</v>
       </c>
-      <c r="C117" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M117" s="1">
-        <v>93563.0</v>
+        <v>181690.35</v>
       </c>
       <c r="N117" s="1">
-        <v>93939.03</v>
+        <v>185168.6</v>
       </c>
       <c r="O117" s="1">
-        <v>0.15</v>
+        <v>0.29</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>265</v>
       </c>
       <c r="B118" t="s">
         <v>266</v>
       </c>
       <c r="C118" s="1">
-        <v>165000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.239</v>
+        <v>96.988</v>
       </c>
       <c r="E118" s="1">
-        <v>99.955</v>
+        <v>99.253</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>164925.75</v>
+        <v>198506.0</v>
       </c>
       <c r="I118" s="1">
-        <v>468.6</v>
+        <v>-4530.0</v>
       </c>
       <c r="J118" s="1">
-        <v>0.28412785753589</v>
+        <v>-2.2820468902703</v>
       </c>
       <c r="K118">
-        <v>0.54</v>
+        <v>0.24</v>
       </c>
       <c r="L118">
-        <v>886.03</v>
+        <v>476.71</v>
       </c>
       <c r="M118" s="1">
-        <v>165394.35</v>
+        <v>193976.0</v>
       </c>
       <c r="N118" s="1">
-        <v>166280.38</v>
+        <v>194452.71</v>
       </c>
       <c r="O118" s="1">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>267</v>
       </c>
       <c r="B119" t="s">
         <v>268</v>
       </c>
       <c r="C119" s="1">
         <v>100000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.474</v>
+        <v>93.827</v>
       </c>
       <c r="E119" s="1">
-        <v>99.646</v>
+        <v>93.8</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>99646.0</v>
+        <v>93800.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-172.0</v>
+        <v>27.0</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.17261104309255</v>
+        <v>0.028784648187633</v>
       </c>
       <c r="K119">
-        <v>0.12</v>
+        <v>0.44</v>
       </c>
       <c r="L119">
-        <v>115.75</v>
+        <v>440.75</v>
       </c>
       <c r="M119" s="1">
-        <v>99474.0</v>
+        <v>93827.0</v>
       </c>
       <c r="N119" s="1">
-        <v>99589.75</v>
+        <v>94267.75</v>
       </c>
       <c r="O119" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>269</v>
       </c>
       <c r="B120" t="s">
         <v>270</v>
       </c>
       <c r="C120" s="1">
-        <v>201000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.706</v>
+        <v>100.723</v>
       </c>
       <c r="E120" s="1">
-        <v>99.58</v>
+        <v>99.955</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>200155.8</v>
+        <v>164925.75</v>
       </c>
       <c r="I120" s="1">
-        <v>253.26</v>
+        <v>1267.2</v>
       </c>
       <c r="J120" s="1">
-        <v>0.12653143201446</v>
+        <v>0.76834575559002</v>
       </c>
       <c r="K120">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>144.55</v>
+        <v>0.77</v>
+      </c>
+      <c r="L120" t="s">
+        <v>271</v>
       </c>
       <c r="M120" s="1">
-        <v>200409.06</v>
+        <v>166192.95</v>
       </c>
       <c r="N120" s="1">
-        <v>200553.61</v>
+        <v>167458.7</v>
       </c>
       <c r="O120" s="1">
-        <v>0.32</v>
+        <v>0.26</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B121" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C121" s="1">
         <v>100000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>103.719</v>
+        <v>99.704</v>
       </c>
       <c r="E121" s="1">
-        <v>106.65</v>
+        <v>99.646</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>106650.0</v>
+        <v>99646.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-2931.0</v>
+        <v>58.0</v>
       </c>
       <c r="J121" s="1">
-        <v>-2.7482419127989</v>
+        <v>0.058206049414929</v>
       </c>
       <c r="K121">
-        <v>0.01</v>
+        <v>0.3</v>
       </c>
       <c r="L121">
-        <v>13.7</v>
+        <v>302.74</v>
       </c>
       <c r="M121" s="1">
-        <v>103719.0</v>
+        <v>99704.0</v>
       </c>
       <c r="N121" s="1">
-        <v>103732.7</v>
+        <v>100006.74</v>
       </c>
       <c r="O121" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B122" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C122" s="1">
-        <v>29000.0</v>
+        <v>201000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>94.696</v>
+        <v>99.986</v>
       </c>
       <c r="E122" s="1">
-        <v>98.803</v>
+        <v>99.58</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>28652.87</v>
+        <v>200155.8</v>
       </c>
       <c r="I122" s="1">
-        <v>-1191.03</v>
+        <v>816.06</v>
       </c>
       <c r="J122" s="1">
-        <v>-4.1567563737943</v>
+        <v>0.4077123920466</v>
       </c>
       <c r="K122">
-        <v>1.8</v>
+        <v>0.29</v>
       </c>
       <c r="L122">
-        <v>522.79</v>
+        <v>578.22</v>
       </c>
       <c r="M122" s="1">
-        <v>27461.84</v>
+        <v>200971.86</v>
       </c>
       <c r="N122" s="1">
-        <v>27984.63</v>
+        <v>201550.08</v>
       </c>
       <c r="O122" s="1">
-        <v>0.04</v>
+        <v>0.32</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B123" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C123" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>98.548</v>
+        <v>104.104</v>
       </c>
       <c r="E123" s="1">
-        <v>99.932865</v>
+        <v>106.65</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>199865.73</v>
+        <v>106650.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-2769.73</v>
+        <v>-2546.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-1.3857953537107</v>
+        <v>-2.3872480075012</v>
       </c>
       <c r="K123">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
       <c r="L123">
-        <v>548.63</v>
+        <v>301.37</v>
       </c>
       <c r="M123" s="1">
-        <v>197096.0</v>
+        <v>104104.0</v>
       </c>
       <c r="N123" s="1">
-        <v>197644.63</v>
+        <v>104405.37</v>
       </c>
       <c r="O123" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B124" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C124" s="1">
-        <v>100000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>98.326</v>
+        <v>95.804</v>
       </c>
       <c r="E124" s="1">
-        <v>100.0</v>
+        <v>98.803</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>100000.0</v>
+        <v>28652.87</v>
       </c>
       <c r="I124" s="1">
-        <v>-1674.0</v>
+        <v>-869.71</v>
       </c>
       <c r="J124" s="1">
-        <v>-1.674</v>
+        <v>-3.0353329352348</v>
       </c>
       <c r="K124">
-        <v>4.09</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2.0</v>
+      </c>
+      <c r="L124">
+        <v>581.19</v>
       </c>
       <c r="M124" s="1">
-        <v>98326.0</v>
+        <v>27783.16</v>
       </c>
       <c r="N124" s="1">
-        <v>102412.99</v>
+        <v>28364.35</v>
       </c>
       <c r="O124" s="1">
-        <v>0.16</v>
+        <v>0.04</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>280</v>
       </c>
       <c r="B125" t="s">
         <v>281</v>
       </c>
       <c r="C125" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>97.888</v>
+        <v>98.699</v>
       </c>
       <c r="E125" s="1">
-        <v>97.673</v>
+        <v>99.932865</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>293019.0</v>
+        <v>199865.73</v>
       </c>
       <c r="I125" s="1">
-        <v>645.0</v>
+        <v>-2467.73</v>
       </c>
       <c r="J125" s="1">
-        <v>0.2201222446326</v>
+        <v>-1.2346939117577</v>
       </c>
       <c r="K125">
-        <v>0.0</v>
+        <v>0.34</v>
       </c>
       <c r="L125">
-        <v>0.0</v>
+        <v>678.08</v>
       </c>
       <c r="M125" s="1">
-        <v>293664.0</v>
+        <v>197398.0</v>
       </c>
       <c r="N125" s="1">
-        <v>293664.0</v>
+        <v>198076.08</v>
       </c>
       <c r="O125" s="1">
-        <v>0.47</v>
+        <v>0.31</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>282</v>
       </c>
       <c r="B126" t="s">
         <v>283</v>
       </c>
       <c r="C126" s="1">
-        <v>149000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>98.704</v>
+        <v>99.296</v>
       </c>
       <c r="E126" s="1">
-        <v>101.02689933</v>
+        <v>100.0</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>150530.08</v>
+        <v>100000.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-3461.12</v>
+        <v>-704.0</v>
       </c>
       <c r="J126" s="1">
-        <v>-2.2992879562676</v>
+        <v>-0.704</v>
       </c>
       <c r="K126">
-        <v>2.52</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>0.08</v>
+      </c>
+      <c r="L126">
+        <v>81.51</v>
       </c>
       <c r="M126" s="1">
-        <v>147068.96</v>
+        <v>99296.0</v>
       </c>
       <c r="N126" s="1">
-        <v>150829.14</v>
+        <v>99377.51</v>
       </c>
       <c r="O126" s="1">
-        <v>0.24</v>
+        <v>0.16</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
+        <v>284</v>
+      </c>
+      <c r="B127" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
       <c r="C127" s="1">
         <v>300000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>70.753</v>
+        <v>97.888</v>
       </c>
       <c r="E127" s="1">
-        <v>99.454</v>
+        <v>97.673</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>298362.0</v>
+        <v>293019.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-86103.0</v>
+        <v>645.0</v>
       </c>
       <c r="J127" s="1">
-        <v>-28.858567780079</v>
+        <v>0.2201222446326</v>
       </c>
       <c r="K127">
-        <v>1.8</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>0.2</v>
+      </c>
+      <c r="L127">
+        <v>604.11</v>
       </c>
       <c r="M127" s="1">
-        <v>212259.0</v>
+        <v>293664.0</v>
       </c>
       <c r="N127" s="1">
-        <v>217656.95</v>
+        <v>294268.11</v>
       </c>
       <c r="O127" s="1">
-        <v>0.35</v>
+        <v>0.46</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
+        <v>286</v>
+      </c>
+      <c r="B128" t="s">
+        <v>287</v>
+      </c>
+      <c r="C128" s="1">
+        <v>149000.0</v>
+      </c>
+      <c r="D128" s="1">
+        <v>98.963</v>
+      </c>
+      <c r="E128" s="1">
+        <v>101.02689933</v>
+      </c>
+      <c r="F128" t="s">
+        <v>8</v>
+      </c>
+      <c r="G128">
+        <v>1.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>150530.08</v>
+      </c>
+      <c r="I128" s="1">
+        <v>-3075.21</v>
+      </c>
+      <c r="J128" s="1">
+        <v>-2.0429205910207</v>
+      </c>
+      <c r="K128">
+        <v>2.71</v>
+      </c>
+      <c r="L128" t="s">
         <v>288</v>
       </c>
-      <c r="B128" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M128" s="1">
-        <v>177810.0</v>
+        <v>147454.87</v>
       </c>
       <c r="N128" s="1">
-        <v>180964.11</v>
+        <v>151496.06</v>
       </c>
       <c r="O128" s="1">
-        <v>0.29</v>
+        <v>0.24</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="B129" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="C129" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>91.744</v>
+        <v>71.678</v>
       </c>
       <c r="E129" s="1">
-        <v>91.61</v>
+        <v>99.454</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>91610.0</v>
+        <v>298362.0</v>
       </c>
       <c r="I129" s="1">
-        <v>134.0</v>
+        <v>-83328.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.14627224102172</v>
+        <v>-27.928489552959</v>
       </c>
       <c r="K129">
-        <v>0.63</v>
+        <v>0.06</v>
       </c>
       <c r="L129">
-        <v>630.14</v>
+        <v>167.26</v>
       </c>
       <c r="M129" s="1">
-        <v>91744.0</v>
+        <v>215034.0</v>
       </c>
       <c r="N129" s="1">
-        <v>92374.14</v>
+        <v>215201.26</v>
       </c>
       <c r="O129" s="1">
-        <v>0.15</v>
+        <v>0.34</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="B130" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="C130" s="1">
-        <v>100000.0</v>
+        <v>156000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>98.883</v>
+        <v>99.649</v>
       </c>
       <c r="E130" s="1">
-        <v>99.991</v>
+        <v>99.658</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>99991.0</v>
+        <v>155466.48</v>
       </c>
       <c r="I130" s="1">
-        <v>-1108.0</v>
+        <v>-14.04</v>
       </c>
       <c r="J130" s="1">
-        <v>-1.1080997289756</v>
+        <v>-0.0090308856288507</v>
       </c>
       <c r="K130">
-        <v>3.2</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>0.05</v>
+      </c>
+      <c r="L130">
+        <v>75.83</v>
       </c>
       <c r="M130" s="1">
-        <v>98883.0</v>
+        <v>155452.44</v>
       </c>
       <c r="N130" s="1">
-        <v>102085.74</v>
+        <v>155528.27</v>
       </c>
       <c r="O130" s="1">
-        <v>0.16</v>
+        <v>0.24</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="B131" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="C131" s="1">
         <v>100000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>102.777</v>
+        <v>91.838</v>
       </c>
       <c r="E131" s="1">
-        <v>99.746</v>
+        <v>91.61</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>99746.0</v>
+        <v>91610.0</v>
       </c>
       <c r="I131" s="1">
-        <v>3031.0</v>
+        <v>228.0</v>
       </c>
       <c r="J131" s="1">
-        <v>3.0387183445953</v>
+        <v>0.24888112651457</v>
       </c>
       <c r="K131">
-        <v>2.58</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>0.75</v>
+      </c>
+      <c r="L131">
+        <v>745.21</v>
       </c>
       <c r="M131" s="1">
-        <v>102777.0</v>
+        <v>91838.0</v>
       </c>
       <c r="N131" s="1">
-        <v>105360.56</v>
+        <v>92583.21</v>
       </c>
       <c r="O131" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="B132" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="C132" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>100.085</v>
+        <v>99.184</v>
       </c>
       <c r="E132" s="1">
-        <v>99.834</v>
+        <v>99.991</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>199668.0</v>
+        <v>99991.0</v>
       </c>
       <c r="I132" s="1">
-        <v>502.0</v>
+        <v>-807.0</v>
       </c>
       <c r="J132" s="1">
-        <v>0.25141735280566</v>
+        <v>-0.80707263653729</v>
       </c>
       <c r="K132">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>489.04</v>
+        <v>3.4</v>
+      </c>
+      <c r="L132" t="s">
+        <v>297</v>
       </c>
       <c r="M132" s="1">
-        <v>200170.0</v>
+        <v>99184.0</v>
       </c>
       <c r="N132" s="1">
-        <v>200659.04</v>
+        <v>102588.11</v>
       </c>
       <c r="O132" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="B133" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="C133" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>106.641</v>
+        <v>102.713</v>
       </c>
       <c r="E133" s="1">
-        <v>107.962</v>
+        <v>99.746</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>215924.0</v>
+        <v>99746.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-2642.0</v>
+        <v>2967.0</v>
       </c>
       <c r="J133" s="1">
-        <v>-1.2235786665679</v>
+        <v>2.9745553706414</v>
       </c>
       <c r="K133">
-        <v>1.61</v>
+        <v>2.88</v>
       </c>
       <c r="L133" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="M133" s="1">
-        <v>213282.0</v>
+        <v>102713.0</v>
       </c>
       <c r="N133" s="1">
-        <v>216506.72</v>
+        <v>105591.42</v>
       </c>
       <c r="O133" s="1">
-        <v>0.35</v>
+        <v>0.17</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="B134" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="C134" s="1">
-        <v>199000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>100.019</v>
+        <v>100.339</v>
       </c>
       <c r="E134" s="1">
-        <v>99.298</v>
+        <v>99.834</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>197603.02</v>
+        <v>199668.0</v>
       </c>
       <c r="I134" s="1">
-        <v>1434.79</v>
+        <v>1010.0</v>
       </c>
       <c r="J134" s="1">
-        <v>0.72609720236057</v>
+        <v>0.50583969389186</v>
       </c>
       <c r="K134">
-        <v>0.44</v>
+        <v>0.49</v>
       </c>
       <c r="L134">
-        <v>866.2</v>
+        <v>978.08</v>
       </c>
       <c r="M134" s="1">
-        <v>199037.81</v>
+        <v>200678.0</v>
       </c>
       <c r="N134" s="1">
-        <v>199904.01</v>
+        <v>201656.08</v>
       </c>
       <c r="O134" s="1">
         <v>0.32</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="B135" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="C135" s="1">
-        <v>241000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>98.712</v>
+        <v>107.266</v>
       </c>
       <c r="E135" s="1">
-        <v>99.459</v>
+        <v>107.962</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>239696.19</v>
+        <v>215924.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-1800.27</v>
+        <v>-1392.0</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.75106325219437</v>
+        <v>-0.64467127322576</v>
       </c>
       <c r="K135">
-        <v>1.1</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>0.27</v>
+      </c>
+      <c r="L135">
+        <v>532.61</v>
       </c>
       <c r="M135" s="1">
-        <v>237895.92</v>
+        <v>214532.0</v>
       </c>
       <c r="N135" s="1">
-        <v>240556.82</v>
+        <v>215064.61</v>
       </c>
       <c r="O135" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="B136" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="C136" s="1">
-        <v>200000.0</v>
+        <v>199000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>98.093</v>
+        <v>100.602</v>
       </c>
       <c r="E136" s="1">
-        <v>99.292</v>
+        <v>99.298</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>198584.0</v>
+        <v>197603.02</v>
       </c>
       <c r="I136" s="1">
-        <v>-2398.0</v>
+        <v>2594.96</v>
       </c>
       <c r="J136" s="1">
-        <v>-1.2075494501068</v>
+        <v>1.3132187959476</v>
       </c>
       <c r="K136">
-        <v>1.07</v>
+        <v>0.66</v>
       </c>
       <c r="L136" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="M136" s="1">
-        <v>196186.0</v>
+        <v>200197.98</v>
       </c>
       <c r="N136" s="1">
-        <v>198333.95</v>
+        <v>201507.84</v>
       </c>
       <c r="O136" s="1">
         <v>0.32</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="B137" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="C137" s="1">
         <v>200000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>98.689</v>
+        <v>98.469</v>
       </c>
       <c r="E137" s="1">
-        <v>99.933</v>
+        <v>99.292</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>199866.0</v>
+        <v>198584.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-2488.0</v>
+        <v>-1646.0</v>
       </c>
       <c r="J137" s="1">
-        <v>-1.244834038806</v>
+        <v>-0.82886838818837</v>
       </c>
       <c r="K137">
-        <v>0.76</v>
+        <v>1.28</v>
       </c>
       <c r="L137" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="M137" s="1">
-        <v>197378.0</v>
+        <v>196938.0</v>
       </c>
       <c r="N137" s="1">
-        <v>198894.44</v>
+        <v>199488.68</v>
       </c>
       <c r="O137" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="B138" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="C138" s="1">
-        <v>1083369.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>88.184</v>
+        <v>98.991</v>
       </c>
       <c r="E138" s="1">
-        <v>96.04336842</v>
+        <v>99.933</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>1040504.08</v>
+        <v>199866.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-85145.97</v>
+        <v>-1884.0</v>
       </c>
       <c r="J138" s="1">
-        <v>-8.183146191988</v>
+        <v>-0.94263156314731</v>
       </c>
       <c r="K138">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>779.14</v>
+        <v>0.95</v>
+      </c>
+      <c r="L138" t="s">
+        <v>313</v>
       </c>
       <c r="M138" s="1">
-        <v>955358.11</v>
+        <v>197982.0</v>
       </c>
       <c r="N138" s="1">
-        <v>956137.25</v>
+        <v>199886.79</v>
       </c>
       <c r="O138" s="1">
-        <v>1.53</v>
+        <v>0.31</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="B139" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="C139" s="1">
-        <v>162000.0</v>
+        <v>1083369.0</v>
       </c>
       <c r="D139" s="1">
-        <v>97.94</v>
+        <v>88.483</v>
       </c>
       <c r="E139" s="1">
-        <v>100.0</v>
+        <v>96.04336842</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>162000.0</v>
+        <v>1040504.08</v>
       </c>
       <c r="I139" s="1">
-        <v>-3337.2</v>
+        <v>-81906.69</v>
       </c>
       <c r="J139" s="1">
-        <v>-2.06</v>
+        <v>-7.8718278548221</v>
       </c>
       <c r="K139">
-        <v>1.7</v>
+        <v>0.14</v>
       </c>
       <c r="L139" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="M139" s="1">
-        <v>158662.8</v>
+        <v>958597.39</v>
       </c>
       <c r="N139" s="1">
-        <v>161409.22</v>
+        <v>960155.66</v>
       </c>
       <c r="O139" s="1">
-        <v>0.26</v>
+        <v>1.5</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="B140" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="C140" s="1">
-        <v>650000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>85.586</v>
+        <v>98.516</v>
       </c>
       <c r="E140" s="1">
-        <v>99.547</v>
+        <v>100.0</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>647055.5</v>
+        <v>162000.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-90746.5</v>
+        <v>-2404.08</v>
       </c>
       <c r="J140" s="1">
-        <v>-14.024531126001</v>
+        <v>-1.484</v>
       </c>
       <c r="K140">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>538.7</v>
+        <v>1.89</v>
+      </c>
+      <c r="L140" t="s">
+        <v>319</v>
       </c>
       <c r="M140" s="1">
-        <v>556309.0</v>
+        <v>159595.92</v>
       </c>
       <c r="N140" s="1">
-        <v>556847.7</v>
+        <v>162655.79</v>
       </c>
       <c r="O140" s="1">
-        <v>0.89</v>
+        <v>0.25</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="B141" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="C141" s="1">
-        <v>200000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>109.2</v>
+        <v>85.897</v>
       </c>
       <c r="E141" s="1">
-        <v>109.825</v>
+        <v>99.547</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>219650.0</v>
+        <v>647055.5</v>
       </c>
       <c r="I141" s="1">
-        <v>-1250.0</v>
+        <v>-88725.0</v>
       </c>
       <c r="J141" s="1">
-        <v>-0.56908718415661</v>
+        <v>-13.712115884959</v>
       </c>
       <c r="K141">
-        <v>3.1</v>
-[...2 lines deleted...]
-        <v>324</v>
+        <v>0.1</v>
+      </c>
+      <c r="L141">
+        <v>632.19</v>
       </c>
       <c r="M141" s="1">
-        <v>218400.0</v>
+        <v>558330.5</v>
       </c>
       <c r="N141" s="1">
-        <v>224599.86</v>
+        <v>558962.69</v>
       </c>
       <c r="O141" s="1">
-        <v>0.36</v>
+        <v>0.88</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="B142" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="C142" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>89.364</v>
+        <v>101.044</v>
       </c>
       <c r="E142" s="1">
-        <v>87.708</v>
+        <v>100.0</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>175416.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I142" s="1">
-        <v>3312.0</v>
+        <v>1044.0</v>
       </c>
       <c r="J142" s="1">
-        <v>1.8880831851142</v>
+        <v>1.044</v>
       </c>
       <c r="K142">
-        <v>1.23</v>
-[...2 lines deleted...]
-        <v>327</v>
+        <v>0.08</v>
+      </c>
+      <c r="L142">
+        <v>84.65</v>
       </c>
       <c r="M142" s="1">
-        <v>178728.0</v>
+        <v>101044.0</v>
       </c>
       <c r="N142" s="1">
-        <v>181196.49</v>
+        <v>101128.65</v>
       </c>
       <c r="O142" s="1">
-        <v>0.29</v>
+        <v>0.16</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="B143" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="C143" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.134</v>
+        <v>108.867</v>
       </c>
       <c r="E143" s="1">
-        <v>102.581</v>
+        <v>109.825</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>410324.0</v>
+        <v>219650.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-9788.0</v>
+        <v>-1916.0</v>
       </c>
       <c r="J143" s="1">
-        <v>-2.385432000078</v>
+        <v>-0.87229683587526</v>
       </c>
       <c r="K143">
-        <v>1.24</v>
+        <v>3.53</v>
       </c>
       <c r="L143" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="M143" s="1">
-        <v>400536.0</v>
+        <v>217734.0</v>
       </c>
       <c r="N143" s="1">
-        <v>405489.42</v>
+        <v>224784.82</v>
       </c>
       <c r="O143" s="1">
-        <v>0.65</v>
+        <v>0.35</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="B144" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="C144" s="1">
-        <v>171000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>97.887</v>
+        <v>89.601</v>
       </c>
       <c r="E144" s="1">
-        <v>99.528</v>
+        <v>87.708</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>170192.88</v>
+        <v>175416.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-2806.11</v>
+        <v>3786.0</v>
       </c>
       <c r="J144" s="1">
-        <v>-1.6487822522305</v>
+        <v>2.158297988781</v>
       </c>
       <c r="K144">
-        <v>1.64</v>
+        <v>1.36</v>
       </c>
       <c r="L144" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="M144" s="1">
-        <v>167386.77</v>
+        <v>179202.0</v>
       </c>
       <c r="N144" s="1">
-        <v>170185.43</v>
+        <v>181915.01</v>
       </c>
       <c r="O144" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="B145" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="C145" s="1">
-        <v>698000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>89.381</v>
+        <v>100.465</v>
       </c>
       <c r="E145" s="1">
-        <v>102.92057736</v>
+        <v>102.581</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>718385.63</v>
+        <v>410324.0</v>
       </c>
       <c r="I145" s="1">
-        <v>-94506.25</v>
+        <v>-8464.0</v>
       </c>
       <c r="J145" s="1">
-        <v>-13.155364758619</v>
+        <v>-2.0627601602636</v>
       </c>
       <c r="K145">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.47</v>
+      </c>
+      <c r="L145" t="s">
+        <v>332</v>
       </c>
       <c r="M145" s="1">
-        <v>623879.38</v>
+        <v>401860.0</v>
       </c>
       <c r="N145" s="1">
-        <v>623879.38</v>
+        <v>407733.97</v>
       </c>
       <c r="O145" s="1">
-        <v>1.0</v>
+        <v>0.64</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="B146" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="C146" s="1">
-        <v>336589.0</v>
+        <v>171000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>42.982</v>
+        <v>98.218</v>
       </c>
       <c r="E146" s="1">
-        <v>77.22322773</v>
+        <v>99.528</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>259924.89</v>
+        <v>170192.88</v>
       </c>
       <c r="I146" s="1">
-        <v>-115252.21</v>
+        <v>-2240.1</v>
       </c>
       <c r="J146" s="1">
-        <v>-44.340582389012</v>
+        <v>-1.3162125231091</v>
       </c>
       <c r="K146">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.83</v>
+      </c>
+      <c r="L146" t="s">
+        <v>335</v>
       </c>
       <c r="M146" s="1">
-        <v>144672.68</v>
+        <v>167952.78</v>
       </c>
       <c r="N146" s="1">
-        <v>144672.68</v>
+        <v>171083.49</v>
       </c>
       <c r="O146" s="1">
-        <v>0.23</v>
+        <v>0.27</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="B147" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="C147" s="1">
-        <v>842000.0</v>
+        <v>698000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>64.125</v>
+        <v>89.608</v>
       </c>
       <c r="E147" s="1">
-        <v>96.0291734</v>
+        <v>102.92057736</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>808565.64</v>
+        <v>718385.63</v>
       </c>
       <c r="I147" s="1">
-        <v>-268633.14</v>
+        <v>-92921.79</v>
       </c>
       <c r="J147" s="1">
-        <v>-33.223417705457</v>
+        <v>-12.934806337927</v>
       </c>
       <c r="K147">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="L147">
-        <v>446.17</v>
+        <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>539932.5</v>
+        <v>625463.84</v>
       </c>
       <c r="N147" s="1">
-        <v>540378.67</v>
+        <v>625463.84</v>
       </c>
       <c r="O147" s="1">
-        <v>0.86</v>
+        <v>0.98</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="B148" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="C148" s="1">
-        <v>200000.0</v>
+        <v>336589.0</v>
       </c>
       <c r="D148" s="1">
-        <v>97.375</v>
+        <v>43.376</v>
       </c>
       <c r="E148" s="1">
-        <v>99.46</v>
+        <v>77.22322773</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>198920.0</v>
+        <v>259924.89</v>
       </c>
       <c r="I148" s="1">
-        <v>-4170.0</v>
+        <v>-113926.05</v>
       </c>
       <c r="J148" s="1">
-        <v>-2.096320128695</v>
+        <v>-43.83037345904</v>
       </c>
       <c r="K148">
-        <v>2.07</v>
-[...2 lines deleted...]
-        <v>342</v>
+        <v>0.0</v>
+      </c>
+      <c r="L148">
+        <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>194750.0</v>
+        <v>145998.84</v>
       </c>
       <c r="N148" s="1">
-        <v>198892.47</v>
+        <v>145998.84</v>
       </c>
       <c r="O148" s="1">
-        <v>0.32</v>
+        <v>0.23</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="B149" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="C149" s="1">
-        <v>600000.0</v>
+        <v>842000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>85.538</v>
+        <v>64.4</v>
       </c>
       <c r="E149" s="1">
-        <v>99.459</v>
+        <v>96.0291734</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>596754.0</v>
+        <v>808565.64</v>
       </c>
       <c r="I149" s="1">
-        <v>-83526.0</v>
+        <v>-266317.64</v>
       </c>
       <c r="J149" s="1">
-        <v>-13.996722267467</v>
+        <v>-32.937046397371</v>
       </c>
       <c r="K149">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.14</v>
+      </c>
+      <c r="L149" t="s">
+        <v>342</v>
       </c>
       <c r="M149" s="1">
-        <v>513228.0</v>
+        <v>542248.0</v>
       </c>
       <c r="N149" s="1">
-        <v>513228.0</v>
+        <v>543414.9</v>
       </c>
       <c r="O149" s="1">
-        <v>0.82</v>
+        <v>0.85</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
+        <v>343</v>
+      </c>
+      <c r="B150" t="s">
+        <v>344</v>
+      </c>
+      <c r="C150" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D150" s="1">
+        <v>97.739</v>
+      </c>
+      <c r="E150" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="F150" t="s">
+        <v>8</v>
+      </c>
+      <c r="G150">
+        <v>1.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>198920.0</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-3442.0</v>
+      </c>
+      <c r="J150" s="1">
+        <v>-1.7303438568269</v>
+      </c>
+      <c r="K150">
+        <v>2.27</v>
+      </c>
+      <c r="L150" t="s">
         <v>345</v>
       </c>
-      <c r="B150" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M150" s="1">
-        <v>98112.0</v>
+        <v>195478.0</v>
       </c>
       <c r="N150" s="1">
-        <v>100022.96</v>
+        <v>200008.82</v>
       </c>
       <c r="O150" s="1">
-        <v>0.16</v>
+        <v>0.31</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="B151" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="C151" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>95.494</v>
+        <v>85.828</v>
       </c>
       <c r="E151" s="1">
-        <v>99.077</v>
+        <v>99.459</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>198154.0</v>
+        <v>596754.0</v>
       </c>
       <c r="I151" s="1">
-        <v>-7166.0</v>
+        <v>-81786.0</v>
       </c>
       <c r="J151" s="1">
-        <v>-3.6163791798298</v>
+        <v>-13.70514483355</v>
       </c>
       <c r="K151">
-        <v>2.21</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>0.0</v>
+      </c>
+      <c r="L151">
+        <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>190988.0</v>
+        <v>514968.0</v>
       </c>
       <c r="N151" s="1">
-        <v>195398.96</v>
+        <v>514968.0</v>
       </c>
       <c r="O151" s="1">
-        <v>0.31</v>
+        <v>0.81</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="B152" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C152" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>93.706</v>
+        <v>98.499</v>
       </c>
       <c r="E152" s="1">
-        <v>92.56375</v>
+        <v>100.45</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>185127.5</v>
+        <v>100450.0</v>
       </c>
       <c r="I152" s="1">
-        <v>2284.5</v>
+        <v>-1951.0</v>
       </c>
       <c r="J152" s="1">
-        <v>1.2340143954842</v>
+        <v>-1.9422598307616</v>
       </c>
       <c r="K152">
-        <v>0.57</v>
-[...2 lines deleted...]
-        <v>353</v>
+        <v>0.21</v>
+      </c>
+      <c r="L152">
+        <v>212.33</v>
       </c>
       <c r="M152" s="1">
-        <v>187412.0</v>
+        <v>98499.0</v>
       </c>
       <c r="N152" s="1">
-        <v>188553.1</v>
+        <v>98711.33</v>
       </c>
       <c r="O152" s="1">
-        <v>0.3</v>
+        <v>0.15</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="B153" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="C153" s="1">
         <v>200000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>103.471</v>
+        <v>96.065</v>
       </c>
       <c r="E153" s="1">
-        <v>99.961</v>
+        <v>99.077</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>199922.0</v>
+        <v>198154.0</v>
       </c>
       <c r="I153" s="1">
-        <v>7020.0</v>
+        <v>-6024.0</v>
       </c>
       <c r="J153" s="1">
-        <v>3.5113694340793</v>
+        <v>-3.0400597515064</v>
       </c>
       <c r="K153">
-        <v>4.02</v>
+        <v>2.41</v>
       </c>
       <c r="L153" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="M153" s="1">
-        <v>206942.0</v>
+        <v>192130.0</v>
       </c>
       <c r="N153" s="1">
-        <v>214982.41</v>
+        <v>196943.7</v>
       </c>
       <c r="O153" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="B154" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="C154" s="1">
-        <v>153000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>101.361</v>
+        <v>93.621</v>
       </c>
       <c r="E154" s="1">
-        <v>99.943</v>
+        <v>92.56375</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>152912.79</v>
+        <v>185127.5</v>
       </c>
       <c r="I154" s="1">
-        <v>2169.54</v>
+        <v>2114.5</v>
       </c>
       <c r="J154" s="1">
-        <v>1.418808720971</v>
+        <v>1.1421857908739</v>
       </c>
       <c r="K154">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>704.22</v>
+        <v>0.62</v>
+      </c>
+      <c r="L154" t="s">
+        <v>355</v>
       </c>
       <c r="M154" s="1">
-        <v>155082.33</v>
+        <v>187242.0</v>
       </c>
       <c r="N154" s="1">
-        <v>155786.55</v>
+        <v>188483.78</v>
       </c>
       <c r="O154" s="1">
-        <v>0.25</v>
+        <v>0.3</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="B155" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="C155" s="1">
-        <v>141000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>97.644</v>
+        <v>101.833</v>
       </c>
       <c r="E155" s="1">
-        <v>99.702</v>
+        <v>99.943</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>140579.82</v>
+        <v>152912.79</v>
       </c>
       <c r="I155" s="1">
-        <v>-2901.78</v>
+        <v>2891.7</v>
       </c>
       <c r="J155" s="1">
-        <v>-2.0641511704881</v>
+        <v>1.8910779144112</v>
       </c>
       <c r="K155">
-        <v>2.04</v>
+        <v>0.69</v>
       </c>
       <c r="L155" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="M155" s="1">
-        <v>137678.04</v>
+        <v>155804.49</v>
       </c>
       <c r="N155" s="1">
-        <v>140553.09</v>
+        <v>156860.82</v>
       </c>
       <c r="O155" s="1">
-        <v>0.22</v>
+        <v>0.25</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="B156" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="C156" s="1">
-        <v>100000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>101.245</v>
+        <v>97.972</v>
       </c>
       <c r="E156" s="1">
-        <v>99.611</v>
+        <v>99.702</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>99611.0</v>
+        <v>140579.82</v>
       </c>
       <c r="I156" s="1">
-        <v>1634.0</v>
+        <v>-2439.3</v>
       </c>
       <c r="J156" s="1">
-        <v>1.6403810824106</v>
+        <v>-1.7351708090109</v>
       </c>
       <c r="K156">
-        <v>3.3</v>
+        <v>2.23</v>
       </c>
       <c r="L156" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="M156" s="1">
-        <v>101245.0</v>
+        <v>138140.52</v>
       </c>
       <c r="N156" s="1">
-        <v>104543.63</v>
+        <v>141279.22</v>
       </c>
       <c r="O156" s="1">
-        <v>0.17</v>
+        <v>0.22</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="B157" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="C157" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>99.806</v>
+        <v>101.532</v>
       </c>
       <c r="E157" s="1">
-        <v>101.742665</v>
+        <v>99.611</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>203485.33</v>
+        <v>99611.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-3873.33</v>
+        <v>1921.0</v>
       </c>
       <c r="J157" s="1">
-        <v>-1.9034934852552</v>
+        <v>1.9285018722832</v>
       </c>
       <c r="K157">
-        <v>4.01</v>
+        <v>3.53</v>
       </c>
       <c r="L157" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="M157" s="1">
-        <v>199612.0</v>
+        <v>101532.0</v>
       </c>
       <c r="N157" s="1">
-        <v>207635.97</v>
+        <v>105060.77</v>
       </c>
       <c r="O157" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="B158" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="C158" s="1">
         <v>200000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>103.698</v>
+        <v>99.86</v>
       </c>
       <c r="E158" s="1">
-        <v>99.661</v>
+        <v>101.742665</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>199322.0</v>
+        <v>203485.33</v>
       </c>
       <c r="I158" s="1">
-        <v>8074.0</v>
+        <v>-3765.33</v>
       </c>
       <c r="J158" s="1">
-        <v>4.050731981417</v>
+        <v>-1.8504184060836</v>
       </c>
       <c r="K158">
-        <v>4.33</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>0.12</v>
+      </c>
+      <c r="L158">
+        <v>248.63</v>
       </c>
       <c r="M158" s="1">
-        <v>207396.0</v>
+        <v>199720.0</v>
       </c>
       <c r="N158" s="1">
-        <v>216063.12</v>
+        <v>199968.63</v>
       </c>
       <c r="O158" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="B159" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="C159" s="1">
         <v>200000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>106.275</v>
+        <v>103.97</v>
       </c>
       <c r="E159" s="1">
-        <v>107.34</v>
+        <v>99.661</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>214680.0</v>
+        <v>199322.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-2130.0</v>
+        <v>8618.0</v>
       </c>
       <c r="J159" s="1">
-        <v>-0.99217439910565</v>
+        <v>4.3236571979009</v>
       </c>
       <c r="K159">
-        <v>1.0</v>
+        <v>4.6</v>
       </c>
       <c r="L159" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="M159" s="1">
-        <v>212550.0</v>
+        <v>207940.0</v>
       </c>
       <c r="N159" s="1">
-        <v>214559.51</v>
+        <v>217139.32</v>
       </c>
       <c r="O159" s="1">
         <v>0.34</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="B160" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="C160" s="1">
         <v>200000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>106.382</v>
+        <v>105.938</v>
       </c>
       <c r="E160" s="1">
-        <v>109.3</v>
+        <v>107.34</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>218600.0</v>
+        <v>214680.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-5836.0</v>
+        <v>-2804.0</v>
       </c>
       <c r="J160" s="1">
-        <v>-2.6697163769442</v>
+        <v>-1.3061300540339</v>
       </c>
       <c r="K160">
-        <v>1.58</v>
+        <v>1.42</v>
       </c>
       <c r="L160" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="M160" s="1">
-        <v>212764.0</v>
+        <v>211876.0</v>
       </c>
       <c r="N160" s="1">
-        <v>215928.38</v>
+        <v>214712.96</v>
       </c>
       <c r="O160" s="1">
         <v>0.34</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="B161" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="C161" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>98.913</v>
+        <v>106.556</v>
       </c>
       <c r="E161" s="1">
-        <v>99.852</v>
+        <v>109.3</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>99852.0</v>
+        <v>218600.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-939.0</v>
+        <v>-5488.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-0.94039177983415</v>
+        <v>-2.5105215004575</v>
       </c>
       <c r="K161">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>142.47</v>
+        <v>1.88</v>
+      </c>
+      <c r="L161" t="s">
+        <v>375</v>
       </c>
       <c r="M161" s="1">
-        <v>98913.0</v>
+        <v>213112.0</v>
       </c>
       <c r="N161" s="1">
-        <v>99055.47</v>
+        <v>216880.49</v>
       </c>
       <c r="O161" s="1">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="B162" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="C162" s="1">
-        <v>118000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>99.859</v>
+        <v>98.939</v>
       </c>
       <c r="E162" s="1">
-        <v>99.934</v>
+        <v>99.852</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>117922.12</v>
+        <v>99852.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-88.5</v>
+        <v>-913.0</v>
       </c>
       <c r="J162" s="1">
-        <v>-0.075049532691576</v>
+        <v>-0.91435324279934</v>
       </c>
       <c r="K162">
-        <v>0.12</v>
+        <v>0.37</v>
       </c>
       <c r="L162">
-        <v>147.1</v>
+        <v>372.6</v>
       </c>
       <c r="M162" s="1">
-        <v>117833.62</v>
+        <v>98939.0</v>
       </c>
       <c r="N162" s="1">
-        <v>117980.72</v>
+        <v>99311.6</v>
       </c>
       <c r="O162" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="B163" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="C163" s="1">
-        <v>100000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.582</v>
+        <v>100.045</v>
       </c>
       <c r="E163" s="1">
-        <v>100.0</v>
+        <v>99.934</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>100000.0</v>
+        <v>117922.12</v>
       </c>
       <c r="I163" s="1">
-        <v>582.0</v>
+        <v>130.98</v>
       </c>
       <c r="J163" s="1">
-        <v>0.582</v>
+        <v>0.11107330838353</v>
       </c>
       <c r="K163">
-        <v>0.44</v>
+        <v>0.31</v>
       </c>
       <c r="L163">
-        <v>435.53</v>
+        <v>367.74</v>
       </c>
       <c r="M163" s="1">
-        <v>100582.0</v>
+        <v>118053.1</v>
       </c>
       <c r="N163" s="1">
-        <v>101017.53</v>
+        <v>118420.84</v>
       </c>
       <c r="O163" s="1">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="B164" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="C164" s="1">
         <v>100000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>98.994</v>
+        <v>100.834</v>
       </c>
       <c r="E164" s="1">
-        <v>99.589</v>
+        <v>100.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>99589.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-595.0</v>
+        <v>834.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-0.59745554227877</v>
+        <v>0.834</v>
       </c>
       <c r="K164">
-        <v>0.82</v>
+        <v>0.65</v>
       </c>
       <c r="L164">
-        <v>822.95</v>
+        <v>653.3</v>
       </c>
       <c r="M164" s="1">
-        <v>98994.0</v>
+        <v>100834.0</v>
       </c>
       <c r="N164" s="1">
-        <v>99816.95</v>
+        <v>101487.3</v>
       </c>
       <c r="O164" s="1">
         <v>0.16</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="B165" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="C165" s="1">
-        <v>419000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>87.06</v>
+        <v>99.274</v>
       </c>
       <c r="E165" s="1">
-        <v>101.61609785</v>
+        <v>99.589</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>425771.45</v>
+        <v>99589.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-60990.05</v>
+        <v>-315.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-14.324598326168</v>
+        <v>-0.31629999297111</v>
       </c>
       <c r="K165">
-        <v>0.49</v>
+        <v>1.02</v>
       </c>
       <c r="L165" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="M165" s="1">
-        <v>364781.4</v>
+        <v>99274.0</v>
       </c>
       <c r="N165" s="1">
-        <v>366821.87</v>
+        <v>100291.12</v>
       </c>
       <c r="O165" s="1">
-        <v>0.59</v>
+        <v>0.16</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="B166" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="C166" s="1">
-        <v>200000.0</v>
+        <v>419000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>85.039</v>
+        <v>87.539</v>
       </c>
       <c r="E166" s="1">
-        <v>85.96</v>
+        <v>101.61609785</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>171920.0</v>
+        <v>425771.45</v>
       </c>
       <c r="I166" s="1">
-        <v>-1842.0</v>
+        <v>-58983.04</v>
       </c>
       <c r="J166" s="1">
-        <v>-1.0714285714286</v>
+        <v>-13.853216320634</v>
       </c>
       <c r="K166">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="L166" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="M166" s="1">
-        <v>170078.0</v>
+        <v>366788.41</v>
       </c>
       <c r="N166" s="1">
-        <v>171112.25</v>
+        <v>369009.68</v>
       </c>
       <c r="O166" s="1">
-        <v>0.27</v>
+        <v>0.58</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="B167" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="C167" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>98.821</v>
+        <v>85.466</v>
       </c>
       <c r="E167" s="1">
-        <v>100.62</v>
+        <v>85.96</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>100620.0</v>
+        <v>171920.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-1799.0</v>
+        <v>-988.0</v>
       </c>
       <c r="J167" s="1">
-        <v>-1.7879149274498</v>
+        <v>-0.5746859004188</v>
       </c>
       <c r="K167">
-        <v>3.07</v>
+        <v>0.55</v>
       </c>
       <c r="L167" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="M167" s="1">
-        <v>98821.0</v>
+        <v>170932.0</v>
       </c>
       <c r="N167" s="1">
-        <v>101886.07</v>
+        <v>172038.16</v>
       </c>
       <c r="O167" s="1">
-        <v>0.16</v>
+        <v>0.27</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="B168" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="C168" s="1">
         <v>100000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.142</v>
+        <v>99.034</v>
       </c>
       <c r="E168" s="1">
-        <v>99.662</v>
+        <v>100.62</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>99662.0</v>
+        <v>100620.0</v>
       </c>
       <c r="I168" s="1">
-        <v>480.0</v>
+        <v>-1586.0</v>
       </c>
       <c r="J168" s="1">
-        <v>0.48162790230981</v>
+        <v>-1.5762273901809</v>
       </c>
       <c r="K168">
-        <v>0.21</v>
+        <v>0.12</v>
       </c>
       <c r="L168">
-        <v>208.56</v>
+        <v>119.86</v>
       </c>
       <c r="M168" s="1">
-        <v>100142.0</v>
+        <v>99034.0</v>
       </c>
       <c r="N168" s="1">
-        <v>100350.56</v>
+        <v>99153.86</v>
       </c>
       <c r="O168" s="1">
         <v>0.16</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="B169" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="C169" s="1">
         <v>100000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>98.65</v>
+        <v>100.352</v>
       </c>
       <c r="E169" s="1">
-        <v>100.0</v>
+        <v>99.662</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>100000.0</v>
+        <v>99662.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-1350.0</v>
+        <v>690.0</v>
       </c>
       <c r="J169" s="1">
-        <v>-1.35</v>
+        <v>0.69234010957035</v>
       </c>
       <c r="K169">
-        <v>2.13</v>
-[...2 lines deleted...]
-        <v>398</v>
+        <v>0.42</v>
+      </c>
+      <c r="L169">
+        <v>417.12</v>
       </c>
       <c r="M169" s="1">
-        <v>98650.0</v>
+        <v>100352.0</v>
       </c>
       <c r="N169" s="1">
-        <v>100782.22</v>
+        <v>100769.12</v>
       </c>
       <c r="O169" s="1">
         <v>0.16</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="B170" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="C170" s="1">
-        <v>351000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>98.292</v>
+        <v>98.905</v>
       </c>
       <c r="E170" s="1">
         <v>100.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>351000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-5995.08</v>
+        <v>-1095.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-1.708</v>
+        <v>-1.095</v>
       </c>
       <c r="K170">
-        <v>1.08</v>
+        <v>2.35</v>
       </c>
       <c r="L170" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="M170" s="1">
-        <v>345004.92</v>
+        <v>98905.0</v>
       </c>
       <c r="N170" s="1">
-        <v>348784.87</v>
+        <v>101250.44</v>
       </c>
       <c r="O170" s="1">
-        <v>0.56</v>
+        <v>0.16</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="B171" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="C171" s="1">
-        <v>216000.0</v>
+        <v>351000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>97.674</v>
+        <v>98.532</v>
       </c>
       <c r="E171" s="1">
         <v>100.0</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>216000.0</v>
+        <v>351000.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-5024.16</v>
+        <v>-5152.68</v>
       </c>
       <c r="J171" s="1">
-        <v>-2.326</v>
+        <v>-1.468</v>
       </c>
       <c r="K171">
-        <v>2.58</v>
+        <v>1.28</v>
       </c>
       <c r="L171" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="M171" s="1">
-        <v>210975.84</v>
+        <v>345847.32</v>
       </c>
       <c r="N171" s="1">
-        <v>216555.92</v>
+        <v>350323.58</v>
       </c>
       <c r="O171" s="1">
-        <v>0.35</v>
+        <v>0.55</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="B172" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="C172" s="1">
-        <v>200000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>98.778</v>
+        <v>98.123</v>
       </c>
       <c r="E172" s="1">
-        <v>100.42</v>
+        <v>100.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>200840.0</v>
+        <v>216000.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-3284.0</v>
+        <v>-4054.32</v>
       </c>
       <c r="J172" s="1">
-        <v>-1.6351324437363</v>
+        <v>-1.877</v>
       </c>
       <c r="K172">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>79.45</v>
+        <v>2.8</v>
+      </c>
+      <c r="L172" t="s">
+        <v>403</v>
       </c>
       <c r="M172" s="1">
-        <v>197556.0</v>
+        <v>211945.68</v>
       </c>
       <c r="N172" s="1">
-        <v>197635.45</v>
+        <v>217988.93</v>
       </c>
       <c r="O172" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="B173" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="C173" s="1">
         <v>200000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>97.79</v>
+        <v>99.123</v>
       </c>
       <c r="E173" s="1">
-        <v>99.259</v>
+        <v>100.42</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>198518.0</v>
+        <v>200840.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-2938.0</v>
+        <v>-2594.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-1.4799665521514</v>
+        <v>-1.2915753833898</v>
       </c>
       <c r="K173">
-        <v>0.86</v>
-[...2 lines deleted...]
-        <v>409</v>
+        <v>0.25</v>
+      </c>
+      <c r="L173">
+        <v>496.58</v>
       </c>
       <c r="M173" s="1">
-        <v>195580.0</v>
+        <v>198246.0</v>
       </c>
       <c r="N173" s="1">
-        <v>197306.03</v>
+        <v>198742.58</v>
       </c>
       <c r="O173" s="1">
         <v>0.31</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="B174" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="C174" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.308</v>
+        <v>98.255</v>
       </c>
       <c r="E174" s="1">
-        <v>99.451</v>
+        <v>99.259</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>298353.0</v>
+        <v>198518.0</v>
       </c>
       <c r="I174" s="1">
-        <v>2571.0</v>
+        <v>-2008.0</v>
       </c>
       <c r="J174" s="1">
-        <v>0.86173090265558</v>
+        <v>-1.0114951792785</v>
       </c>
       <c r="K174">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>304.11</v>
+        <v>1.11</v>
+      </c>
+      <c r="L174" t="s">
+        <v>408</v>
       </c>
       <c r="M174" s="1">
-        <v>300924.0</v>
+        <v>196510.0</v>
       </c>
       <c r="N174" s="1">
-        <v>301228.11</v>
+        <v>198739.45</v>
       </c>
       <c r="O174" s="1">
-        <v>0.48</v>
+        <v>0.31</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="B175" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="C175" s="1">
-        <v>200000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>99.933</v>
+        <v>100.311</v>
       </c>
       <c r="E175" s="1">
-        <v>99.821</v>
+        <v>99.731</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>199642.0</v>
+        <v>247332.88</v>
       </c>
       <c r="I175" s="1">
-        <v>224.0</v>
+        <v>1438.4</v>
       </c>
       <c r="J175" s="1">
-        <v>0.11220083950271</v>
+        <v>0.58156440825821</v>
       </c>
       <c r="K175">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>414</v>
+        <v>0.05</v>
+      </c>
+      <c r="L175">
+        <v>127.4</v>
       </c>
       <c r="M175" s="1">
-        <v>199866.0</v>
+        <v>248771.28</v>
       </c>
       <c r="N175" s="1">
-        <v>200948.88</v>
+        <v>248898.68</v>
       </c>
       <c r="O175" s="1">
-        <v>0.32</v>
+        <v>0.39</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="B176" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="C176" s="1">
-        <v>289000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>98.022</v>
+        <v>100.101</v>
       </c>
       <c r="E176" s="1">
-        <v>99.228</v>
+        <v>99.451</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>286768.92</v>
+        <v>298353.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-3485.34</v>
+        <v>1950.0</v>
       </c>
       <c r="J176" s="1">
-        <v>-1.2153827548676</v>
+        <v>0.65358819921368</v>
       </c>
       <c r="K176">
-        <v>2.87</v>
+        <v>0.37</v>
       </c>
       <c r="L176" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="M176" s="1">
-        <v>283283.58</v>
+        <v>300303.0</v>
       </c>
       <c r="N176" s="1">
-        <v>291569.57</v>
+        <v>301405.4</v>
       </c>
       <c r="O176" s="1">
         <v>0.47</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="B177" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="C177" s="1">
-        <v>100000.0</v>
+        <v>289000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>98.874</v>
+        <v>98.168</v>
       </c>
       <c r="E177" s="1">
-        <v>99.517</v>
+        <v>99.228</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>99517.0</v>
+        <v>286768.92</v>
       </c>
       <c r="I177" s="1">
-        <v>-643.0</v>
+        <v>-3063.4</v>
       </c>
       <c r="J177" s="1">
-        <v>-0.64612076328667</v>
+        <v>-1.068246865804</v>
       </c>
       <c r="K177">
-        <v>3.03</v>
-[...2 lines deleted...]
-        <v>420</v>
+        <v>0.16</v>
+      </c>
+      <c r="L177">
+        <v>455.27</v>
       </c>
       <c r="M177" s="1">
-        <v>98874.0</v>
+        <v>283705.52</v>
       </c>
       <c r="N177" s="1">
-        <v>101906.88</v>
+        <v>284160.79</v>
       </c>
       <c r="O177" s="1">
-        <v>0.16</v>
+        <v>0.45</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="B178" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="C178" s="1">
         <v>200000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.376</v>
+        <v>100.309</v>
       </c>
       <c r="E178" s="1">
         <v>100.275</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>200550.0</v>
       </c>
       <c r="I178" s="1">
-        <v>202.0</v>
+        <v>68.0</v>
       </c>
       <c r="J178" s="1">
-        <v>0.10072301171778</v>
+        <v>0.033906756419845</v>
       </c>
       <c r="K178">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>646.7</v>
+        <v>0.57</v>
+      </c>
+      <c r="L178" t="s">
+        <v>418</v>
       </c>
       <c r="M178" s="1">
-        <v>200752.0</v>
+        <v>200618.0</v>
       </c>
       <c r="N178" s="1">
-        <v>201398.7</v>
+        <v>201767.69</v>
       </c>
       <c r="O178" s="1">
         <v>0.32</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="B179" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="C179" s="1">
         <v>100000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>87.159</v>
+        <v>87.407</v>
       </c>
       <c r="E179" s="1">
         <v>103.73152</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>103731.52</v>
       </c>
       <c r="I179" s="1">
-        <v>-16572.52</v>
+        <v>-16324.52</v>
       </c>
       <c r="J179" s="1">
-        <v>-15.976358969771</v>
+        <v>-15.737280240374</v>
       </c>
       <c r="K179">
-        <v>0.34</v>
+        <v>0.39</v>
       </c>
       <c r="L179">
-        <v>343.15</v>
+        <v>386.3</v>
       </c>
       <c r="M179" s="1">
-        <v>87159.0</v>
+        <v>87407.0</v>
       </c>
       <c r="N179" s="1">
-        <v>87502.15</v>
+        <v>87793.3</v>
       </c>
       <c r="O179" s="1">
         <v>0.14</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="B180" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="C180" s="1">
         <v>200000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>98.105</v>
+        <v>98.298</v>
       </c>
       <c r="E180" s="1">
         <v>100.33</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>200660.0</v>
       </c>
       <c r="I180" s="1">
-        <v>-4450.0</v>
+        <v>-4064.0</v>
       </c>
       <c r="J180" s="1">
-        <v>-2.2176816505532</v>
+        <v>-2.0253164556962</v>
       </c>
       <c r="K180">
-        <v>0.57</v>
+        <v>0.74</v>
       </c>
       <c r="L180" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="M180" s="1">
-        <v>196210.0</v>
+        <v>196596.0</v>
       </c>
       <c r="N180" s="1">
-        <v>197344.25</v>
+        <v>198075.45</v>
       </c>
       <c r="O180" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="B181" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="C181" s="1">
         <v>100000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>100.969</v>
+        <v>101.433</v>
       </c>
       <c r="E181" s="1">
         <v>99.651</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>99651.0</v>
       </c>
       <c r="I181" s="1">
-        <v>1318.0</v>
+        <v>1782.0</v>
       </c>
       <c r="J181" s="1">
-        <v>1.3226159295943</v>
+        <v>1.7882409609537</v>
       </c>
       <c r="K181">
-        <v>0.33</v>
+        <v>0.6</v>
       </c>
       <c r="L181">
-        <v>329.45</v>
+        <v>595.55</v>
       </c>
       <c r="M181" s="1">
-        <v>100969.0</v>
+        <v>101433.0</v>
       </c>
       <c r="N181" s="1">
-        <v>101298.45</v>
+        <v>102028.55</v>
       </c>
       <c r="O181" s="1">
         <v>0.16</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="B182" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="C182" s="1">
-        <v>234000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>101.193</v>
+        <v>100.453</v>
       </c>
       <c r="E182" s="1">
-        <v>99.95604274</v>
+        <v>99.768</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>233897.14</v>
+        <v>199536.0</v>
       </c>
       <c r="I182" s="1">
-        <v>2894.48</v>
+        <v>1370.0</v>
       </c>
       <c r="J182" s="1">
-        <v>1.2375012366547</v>
+        <v>0.6865928955176</v>
       </c>
       <c r="K182">
-        <v>2.53</v>
-[...2 lines deleted...]
-        <v>432</v>
+        <v>0.1</v>
+      </c>
+      <c r="L182">
+        <v>191.1</v>
       </c>
       <c r="M182" s="1">
-        <v>236791.62</v>
+        <v>200906.0</v>
       </c>
       <c r="N182" s="1">
-        <v>242715.35</v>
+        <v>201097.1</v>
       </c>
       <c r="O182" s="1">
-        <v>0.39</v>
+        <v>0.31</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="B183" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
       <c r="C183" s="1">
         <v>100000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>98.366</v>
+        <v>99.231</v>
       </c>
       <c r="E183" s="1">
         <v>99.766</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>99766.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-1400.0</v>
+        <v>-535.0</v>
       </c>
       <c r="J183" s="1">
-        <v>-1.4032836838201</v>
+        <v>-0.53625483631698</v>
       </c>
       <c r="K183">
-        <v>2.86</v>
+        <v>3.11</v>
       </c>
       <c r="L183" t="s">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="M183" s="1">
-        <v>98366.0</v>
+        <v>99231.0</v>
       </c>
       <c r="N183" s="1">
-        <v>101230.38</v>
+        <v>102339.9</v>
       </c>
       <c r="O183" s="1">
         <v>0.16</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>436</v>
+        <v>431</v>
       </c>
       <c r="B184" t="s">
-        <v>437</v>
+        <v>432</v>
       </c>
       <c r="C184" s="1">
-        <v>130000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>98.11</v>
+        <v>98.464</v>
       </c>
       <c r="E184" s="1">
         <v>99.945</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>129928.5</v>
+        <v>29983.5</v>
       </c>
       <c r="I184" s="1">
-        <v>-2385.5</v>
+        <v>-444.3</v>
       </c>
       <c r="J184" s="1">
-        <v>-1.836009805393</v>
+        <v>-1.481814998249</v>
       </c>
       <c r="K184">
-        <v>1.43</v>
-[...2 lines deleted...]
-        <v>438</v>
+        <v>1.63</v>
+      </c>
+      <c r="L184">
+        <v>490.44</v>
       </c>
       <c r="M184" s="1">
-        <v>127543.0</v>
+        <v>29539.2</v>
       </c>
       <c r="N184" s="1">
-        <v>129405.7</v>
+        <v>30029.64</v>
       </c>
       <c r="O184" s="1">
-        <v>0.21</v>
+        <v>0.05</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>439</v>
+        <v>433</v>
       </c>
       <c r="B185" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="C185" s="1">
         <v>100000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>98.338</v>
+        <v>98.572</v>
       </c>
       <c r="E185" s="1">
         <v>98.71</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
         <v>98710.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-372.0</v>
+        <v>-138.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-0.37686151352447</v>
+        <v>-0.13980346469456</v>
       </c>
       <c r="K185">
-        <v>0.91</v>
-[...2 lines deleted...]
-        <v>909.59</v>
+        <v>1.14</v>
+      </c>
+      <c r="L185" t="s">
+        <v>435</v>
       </c>
       <c r="M185" s="1">
-        <v>98338.0</v>
+        <v>98572.0</v>
       </c>
       <c r="N185" s="1">
-        <v>99247.59</v>
+        <v>99711.73</v>
       </c>
       <c r="O185" s="1">
         <v>0.16</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="B186" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="C186" s="1">
         <v>225000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>98.337</v>
+        <v>98.92</v>
       </c>
       <c r="E186" s="1">
         <v>99.998</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>224995.5</v>
       </c>
       <c r="I186" s="1">
-        <v>-3737.25</v>
+        <v>-2425.5</v>
       </c>
       <c r="J186" s="1">
-        <v>-1.6610332206644</v>
+        <v>-1.0780215604312</v>
       </c>
       <c r="K186">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>443</v>
+        <v>0.15</v>
+      </c>
+      <c r="L186">
+        <v>346.35</v>
       </c>
       <c r="M186" s="1">
-        <v>221258.25</v>
+        <v>222570.0</v>
       </c>
       <c r="N186" s="1">
-        <v>222989.98</v>
+        <v>222916.35</v>
       </c>
       <c r="O186" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>444</v>
+        <v>438</v>
       </c>
       <c r="B187" t="s">
-        <v>445</v>
+        <v>439</v>
       </c>
       <c r="C187" s="1">
         <v>544000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>83.699</v>
+        <v>83.014</v>
       </c>
       <c r="E187" s="1">
         <v>116.03954596</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>631255.13</v>
       </c>
       <c r="I187" s="1">
-        <v>-79285.81</v>
+        <v>-79111.08</v>
       </c>
       <c r="J187" s="1">
-        <v>-12.560026244856</v>
+        <v>-12.532346469802</v>
       </c>
       <c r="K187">
         <v>0.1</v>
       </c>
       <c r="L187">
-        <v>527.58</v>
+        <v>570.36</v>
       </c>
       <c r="M187" s="1">
-        <v>551969.32</v>
+        <v>552144.05</v>
       </c>
       <c r="N187" s="1">
-        <v>552496.9</v>
+        <v>552714.41</v>
       </c>
       <c r="O187" s="1">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
       <c r="B188" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="C188" s="1">
         <v>627753.0</v>
       </c>
       <c r="D188" s="1">
-        <v>53.623</v>
+        <v>53.903</v>
       </c>
       <c r="E188" s="1">
         <v>62.52544074</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
         <v>392505.33</v>
       </c>
       <c r="I188" s="1">
-        <v>-55885.34</v>
+        <v>-54127.63</v>
       </c>
       <c r="J188" s="1">
-        <v>-14.238109836623</v>
+        <v>-13.790291714</v>
       </c>
       <c r="K188">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="L188" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="M188" s="1">
-        <v>336619.99</v>
+        <v>338377.7</v>
       </c>
       <c r="N188" s="1">
-        <v>339388.98</v>
+        <v>341327.28</v>
       </c>
       <c r="O188" s="1">
-        <v>0.54</v>
+        <v>0.53</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
       <c r="B189" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="C189" s="1">
         <v>107000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>100.149</v>
+        <v>100.273</v>
       </c>
       <c r="E189" s="1">
         <v>100.0</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
         <v>107000.0</v>
       </c>
       <c r="I189" s="1">
-        <v>159.43</v>
+        <v>292.11</v>
       </c>
       <c r="J189" s="1">
-        <v>0.149</v>
+        <v>0.273</v>
       </c>
       <c r="K189">
-        <v>0.24</v>
+        <v>0.48</v>
       </c>
       <c r="L189">
-        <v>257.82</v>
+        <v>515.64</v>
       </c>
       <c r="M189" s="1">
-        <v>107159.43</v>
+        <v>107292.11</v>
       </c>
       <c r="N189" s="1">
-        <v>107417.25</v>
+        <v>107807.75</v>
       </c>
       <c r="O189" s="1">
         <v>0.17</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="B190" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
       <c r="C190" s="1">
         <v>100000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>98.379</v>
+        <v>98.79</v>
       </c>
       <c r="E190" s="1">
         <v>99.24</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
         <v>99240.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-861.0</v>
+        <v>-450.0</v>
       </c>
       <c r="J190" s="1">
-        <v>-0.86759371221282</v>
+        <v>-0.453446191052</v>
       </c>
       <c r="K190">
-        <v>1.15</v>
+        <v>1.37</v>
       </c>
       <c r="L190" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="M190" s="1">
-        <v>98379.0</v>
+        <v>98790.0</v>
       </c>
       <c r="N190" s="1">
-        <v>99529.68</v>
+        <v>100156.44</v>
       </c>
       <c r="O190" s="1">
         <v>0.16</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="B191" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
       <c r="C191" s="1">
         <v>100000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>88.602</v>
+        <v>89.242</v>
       </c>
       <c r="E191" s="1">
         <v>85.48</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
         <v>85480.0</v>
       </c>
       <c r="I191" s="1">
-        <v>3122.0</v>
+        <v>3762.0</v>
       </c>
       <c r="J191" s="1">
-        <v>3.6523163313056</v>
+        <v>4.4010294805803</v>
       </c>
       <c r="K191">
-        <v>0.11</v>
+        <v>0.22</v>
       </c>
       <c r="L191">
-        <v>111.51</v>
+        <v>217.95</v>
       </c>
       <c r="M191" s="1">
-        <v>88602.0</v>
+        <v>89242.0</v>
       </c>
       <c r="N191" s="1">
-        <v>88713.51</v>
+        <v>89459.95</v>
       </c>
       <c r="O191" s="1">
         <v>0.14</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="B192" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="C192" s="1">
         <v>200000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>101.215</v>
+        <v>94.132</v>
       </c>
       <c r="E192" s="1">
-        <v>99.942</v>
+        <v>94.6625</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>199884.0</v>
+        <v>189325.0</v>
       </c>
       <c r="I192" s="1">
-        <v>2546.0</v>
+        <v>-1061.0</v>
       </c>
       <c r="J192" s="1">
-        <v>1.2737387684857</v>
+        <v>-0.56041198996435</v>
       </c>
       <c r="K192">
-        <v>0.41</v>
+        <v>0.45</v>
       </c>
       <c r="L192">
-        <v>814.38</v>
+        <v>890.41</v>
       </c>
       <c r="M192" s="1">
-        <v>202430.0</v>
+        <v>188264.0</v>
       </c>
       <c r="N192" s="1">
-        <v>203244.38</v>
+        <v>189154.41</v>
       </c>
       <c r="O192" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
       <c r="B193" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C193" s="1">
         <v>200000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>94.052</v>
+        <v>101.341</v>
       </c>
       <c r="E193" s="1">
-        <v>94.6625</v>
+        <v>99.858</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>189325.0</v>
+        <v>199716.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-1221.0</v>
+        <v>2966.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-0.64492275188168</v>
+        <v>1.4851088545735</v>
       </c>
       <c r="K193">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>818.49</v>
+        <v>3.85</v>
+      </c>
+      <c r="L193" t="s">
+        <v>454</v>
       </c>
       <c r="M193" s="1">
-        <v>188104.0</v>
+        <v>202682.0</v>
       </c>
       <c r="N193" s="1">
-        <v>188922.49</v>
+        <v>210389.53</v>
       </c>
       <c r="O193" s="1">
-        <v>0.3</v>
+        <v>0.33</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>460</v>
+        <v>455</v>
       </c>
       <c r="B194" t="s">
-        <v>461</v>
+        <v>456</v>
       </c>
       <c r="C194" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>101.134</v>
+        <v>98.074</v>
       </c>
       <c r="E194" s="1">
-        <v>99.858</v>
+        <v>98.53333333</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>199716.0</v>
+        <v>295600.0</v>
       </c>
       <c r="I194" s="1">
-        <v>2552.0</v>
+        <v>-1378.0</v>
       </c>
       <c r="J194" s="1">
-        <v>1.2778144965852</v>
+        <v>-0.46617050067659</v>
       </c>
       <c r="K194">
-        <v>3.63</v>
+        <v>2.16</v>
       </c>
       <c r="L194" t="s">
-        <v>462</v>
+        <v>457</v>
       </c>
       <c r="M194" s="1">
-        <v>202268.0</v>
+        <v>294222.0</v>
       </c>
       <c r="N194" s="1">
-        <v>209529.64</v>
+        <v>300694.6</v>
       </c>
       <c r="O194" s="1">
-        <v>0.33</v>
+        <v>0.47</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="B195" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
       <c r="C195" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>97.948</v>
+        <v>96.679</v>
       </c>
       <c r="E195" s="1">
-        <v>98.53333333</v>
+        <v>95.396</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>295600.0</v>
+        <v>190792.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-1756.0</v>
+        <v>2566.0</v>
       </c>
       <c r="J195" s="1">
-        <v>-0.59404600811908</v>
+        <v>1.344920122437</v>
       </c>
       <c r="K195">
-        <v>1.94</v>
-[...2 lines deleted...]
-        <v>465</v>
+        <v>0.14</v>
+      </c>
+      <c r="L195">
+        <v>287.67</v>
       </c>
       <c r="M195" s="1">
-        <v>293844.0</v>
+        <v>193358.0</v>
       </c>
       <c r="N195" s="1">
-        <v>299669.34</v>
+        <v>193645.67</v>
       </c>
       <c r="O195" s="1">
-        <v>0.48</v>
+        <v>0.3</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>466</v>
+        <v>460</v>
       </c>
       <c r="B196" t="s">
-        <v>467</v>
+        <v>459</v>
       </c>
       <c r="C196" s="1">
         <v>200000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>96.739</v>
+        <v>96.602</v>
       </c>
       <c r="E196" s="1">
         <v>98.642</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
         <v>197284.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-3806.0</v>
+        <v>-4080.0</v>
       </c>
       <c r="J196" s="1">
-        <v>-1.9291985158452</v>
+        <v>-2.0680845887147</v>
       </c>
       <c r="K196">
-        <v>4.27</v>
-[...2 lines deleted...]
-        <v>468</v>
+        <v>0.14</v>
+      </c>
+      <c r="L196">
+        <v>287.67</v>
       </c>
       <c r="M196" s="1">
-        <v>193478.0</v>
+        <v>193204.0</v>
       </c>
       <c r="N196" s="1">
-        <v>202012.25</v>
+        <v>193491.67</v>
       </c>
       <c r="O196" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>469</v>
+        <v>461</v>
       </c>
       <c r="B197" t="s">
-        <v>470</v>
+        <v>462</v>
       </c>
       <c r="C197" s="1">
         <v>148000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>97.93</v>
+        <v>98.102</v>
       </c>
       <c r="E197" s="1">
         <v>99.628</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
         <v>147449.44</v>
       </c>
       <c r="I197" s="1">
-        <v>-2513.04</v>
+        <v>-2258.48</v>
       </c>
       <c r="J197" s="1">
-        <v>-1.7043401453407</v>
+        <v>-1.5316979162484</v>
       </c>
       <c r="K197">
-        <v>1.99</v>
+        <v>2.18</v>
       </c>
       <c r="L197" t="s">
-        <v>471</v>
+        <v>463</v>
       </c>
       <c r="M197" s="1">
-        <v>144936.4</v>
+        <v>145190.96</v>
       </c>
       <c r="N197" s="1">
-        <v>147888.29</v>
+        <v>148419.59</v>
       </c>
       <c r="O197" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="B198" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
       <c r="C198" s="1">
         <v>100000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>98.464</v>
+        <v>98.864</v>
       </c>
       <c r="E198" s="1">
         <v>99.736</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
         <v>99736.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-1272.0</v>
+        <v>-872.0</v>
       </c>
       <c r="J198" s="1">
-        <v>-1.2753669687976</v>
+        <v>-0.87430817357825</v>
       </c>
       <c r="K198">
-        <v>1.9</v>
+        <v>2.13</v>
       </c>
       <c r="L198" t="s">
-        <v>474</v>
+        <v>466</v>
       </c>
       <c r="M198" s="1">
-        <v>98464.0</v>
+        <v>98864.0</v>
       </c>
       <c r="N198" s="1">
-        <v>100359.89</v>
+        <v>100990.03</v>
       </c>
       <c r="O198" s="1">
         <v>0.16</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>475</v>
+        <v>467</v>
       </c>
       <c r="B199" t="s">
-        <v>476</v>
+        <v>468</v>
       </c>
       <c r="C199" s="1">
         <v>155000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>99.175</v>
+        <v>99.361</v>
       </c>
       <c r="E199" s="1">
         <v>99.394</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
         <v>154060.7</v>
       </c>
       <c r="I199" s="1">
-        <v>-339.45</v>
+        <v>-51.15</v>
       </c>
       <c r="J199" s="1">
-        <v>-0.22033523150291</v>
+        <v>-0.033201199267561</v>
       </c>
       <c r="K199">
-        <v>0.14</v>
+        <v>0.36</v>
       </c>
       <c r="L199">
-        <v>222.95</v>
+        <v>557.36</v>
       </c>
       <c r="M199" s="1">
-        <v>153721.25</v>
+        <v>154009.55</v>
       </c>
       <c r="N199" s="1">
-        <v>153944.2</v>
+        <v>154566.91</v>
       </c>
       <c r="O199" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>477</v>
+        <v>469</v>
       </c>
       <c r="B200" t="s">
-        <v>478</v>
+        <v>470</v>
       </c>
       <c r="C200" s="1">
         <v>200000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>95.135</v>
+        <v>95.334</v>
       </c>
       <c r="E200" s="1">
         <v>93.6</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
         <v>187200.0</v>
       </c>
       <c r="I200" s="1">
-        <v>3070.0</v>
+        <v>3468.0</v>
       </c>
       <c r="J200" s="1">
-        <v>1.6399572649573</v>
+        <v>1.8525641025641</v>
       </c>
       <c r="K200">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="L200" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="M200" s="1">
-        <v>190270.0</v>
+        <v>190668.0</v>
       </c>
       <c r="N200" s="1">
-        <v>192086.44</v>
+        <v>192671.42</v>
       </c>
       <c r="O200" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
       <c r="B201" t="s">
-        <v>481</v>
+        <v>473</v>
       </c>
       <c r="C201" s="1">
         <v>400000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>98.331</v>
+        <v>98.639</v>
       </c>
       <c r="E201" s="1">
         <v>100.0</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
         <v>400000.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-6676.0</v>
+        <v>-5444.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-1.669</v>
+        <v>-1.361</v>
       </c>
       <c r="K201">
-        <v>2.82</v>
+        <v>3.05</v>
       </c>
       <c r="L201" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
       <c r="M201" s="1">
-        <v>393324.0</v>
+        <v>394556.0</v>
       </c>
       <c r="N201" s="1">
-        <v>404619.89</v>
+        <v>406743.67</v>
       </c>
       <c r="O201" s="1">
-        <v>0.65</v>
+        <v>0.64</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
       <c r="B202" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="C202" s="1">
         <v>117000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>99.518</v>
+        <v>99.692</v>
       </c>
       <c r="E202" s="1">
         <v>99.115</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
         <v>115964.55</v>
       </c>
       <c r="I202" s="1">
-        <v>471.51</v>
+        <v>675.09</v>
       </c>
       <c r="J202" s="1">
-        <v>0.40659839580286</v>
+        <v>0.58215204560359</v>
       </c>
       <c r="K202">
-        <v>0.41</v>
+        <v>0.61</v>
       </c>
       <c r="L202">
-        <v>482.42</v>
+        <v>718.03</v>
       </c>
       <c r="M202" s="1">
-        <v>116436.06</v>
+        <v>116639.64</v>
       </c>
       <c r="N202" s="1">
-        <v>116918.48</v>
+        <v>117357.67</v>
       </c>
       <c r="O202" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="B203" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="C203" s="1">
         <v>272000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>92.667</v>
+        <v>93.423</v>
       </c>
       <c r="E203" s="1">
         <v>98.404</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
         <v>267658.88</v>
       </c>
       <c r="I203" s="1">
-        <v>-15604.64</v>
+        <v>-13548.32</v>
       </c>
       <c r="J203" s="1">
-        <v>-5.8300475590423</v>
+        <v>-5.0617861062558</v>
       </c>
       <c r="K203">
-        <v>1.7</v>
+        <v>1.87</v>
       </c>
       <c r="L203" t="s">
-        <v>487</v>
+        <v>479</v>
       </c>
       <c r="M203" s="1">
-        <v>252054.24</v>
+        <v>254110.56</v>
       </c>
       <c r="N203" s="1">
-        <v>256681.97</v>
+        <v>259207.77</v>
       </c>
       <c r="O203" s="1">
         <v>0.41</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>488</v>
+        <v>480</v>
       </c>
       <c r="B204" t="s">
-        <v>489</v>
+        <v>481</v>
       </c>
       <c r="C204" s="1">
         <v>11463.0</v>
       </c>
       <c r="D204" s="1">
-        <v>93.649</v>
+        <v>93.847</v>
       </c>
       <c r="E204" s="1">
         <v>110.69056966</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
         <v>12688.46</v>
       </c>
       <c r="I204" s="1">
-        <v>-1953.47</v>
+        <v>-1930.78</v>
       </c>
       <c r="J204" s="1">
-        <v>-15.395642970069</v>
+        <v>-15.216819062361</v>
       </c>
       <c r="K204">
-        <v>0.21</v>
+        <v>0.28</v>
       </c>
       <c r="L204">
-        <v>23.74</v>
+        <v>32.65</v>
       </c>
       <c r="M204" s="1">
-        <v>10734.99</v>
+        <v>10757.68</v>
       </c>
       <c r="N204" s="1">
-        <v>10758.73</v>
+        <v>10790.33</v>
       </c>
       <c r="O204" s="1">
         <v>0.02</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>490</v>
+        <v>482</v>
       </c>
       <c r="B205" t="s">
-        <v>491</v>
+        <v>483</v>
       </c>
       <c r="C205" s="1">
         <v>442000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>102.853</v>
+        <v>103.088</v>
       </c>
       <c r="E205" s="1">
         <v>101.22033937</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
         <v>447393.9</v>
       </c>
       <c r="I205" s="1">
-        <v>7216.36</v>
+        <v>8255.06</v>
       </c>
       <c r="J205" s="1">
-        <v>1.6129768421071</v>
+        <v>1.8451436195263</v>
       </c>
       <c r="K205">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>627.98</v>
+        <v>0.37</v>
+      </c>
+      <c r="L205" t="s">
+        <v>484</v>
       </c>
       <c r="M205" s="1">
-        <v>454610.26</v>
+        <v>455648.96</v>
       </c>
       <c r="N205" s="1">
-        <v>455238.24</v>
+        <v>457291.36</v>
       </c>
       <c r="O205" s="1">
-        <v>0.73</v>
+        <v>0.72</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>492</v>
+        <v>485</v>
       </c>
       <c r="B206" t="s">
-        <v>493</v>
+        <v>486</v>
       </c>
       <c r="C206" s="1">
         <v>219000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>98.289</v>
+        <v>98.445</v>
       </c>
       <c r="E206" s="1">
         <v>100.0</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
         <v>219000.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-3747.09</v>
+        <v>-3405.45</v>
       </c>
       <c r="J206" s="1">
-        <v>-1.711</v>
+        <v>-1.555</v>
       </c>
       <c r="K206">
-        <v>0.72</v>
+        <v>0.9</v>
       </c>
       <c r="L206" t="s">
-        <v>494</v>
+        <v>487</v>
       </c>
       <c r="M206" s="1">
-        <v>215252.91</v>
+        <v>215594.55</v>
       </c>
       <c r="N206" s="1">
-        <v>216833.45</v>
+        <v>217570.23</v>
       </c>
       <c r="O206" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>495</v>
+        <v>488</v>
       </c>
       <c r="B207" t="s">
-        <v>496</v>
+        <v>489</v>
       </c>
       <c r="C207" s="1">
         <v>100000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>103.148</v>
+        <v>103.245</v>
       </c>
       <c r="E207" s="1">
         <v>100.77</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
         <v>100770.0</v>
       </c>
       <c r="I207" s="1">
-        <v>2378.0</v>
+        <v>2475.0</v>
       </c>
       <c r="J207" s="1">
-        <v>2.35982931428</v>
+        <v>2.4560881214647</v>
       </c>
       <c r="K207">
-        <v>0.34</v>
+        <v>0.61</v>
       </c>
       <c r="L207">
-        <v>338.36</v>
+        <v>611.64</v>
       </c>
       <c r="M207" s="1">
-        <v>103148.0</v>
+        <v>103245.0</v>
       </c>
       <c r="N207" s="1">
-        <v>103486.36</v>
+        <v>103856.64</v>
       </c>
       <c r="O207" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>497</v>
+        <v>490</v>
       </c>
       <c r="B208" t="s">
-        <v>498</v>
+        <v>491</v>
       </c>
       <c r="C208" s="1">
         <v>200000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>104.35</v>
+        <v>104.316</v>
       </c>
       <c r="E208" s="1">
         <v>105.93</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
         <v>211860.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-3160.0</v>
+        <v>-3228.0</v>
       </c>
       <c r="J208" s="1">
-        <v>-1.4915510242613</v>
+        <v>-1.523647691872</v>
       </c>
       <c r="K208">
-        <v>0.98</v>
+        <v>1.34</v>
       </c>
       <c r="L208" t="s">
-        <v>499</v>
+        <v>492</v>
       </c>
       <c r="M208" s="1">
-        <v>208700.0</v>
+        <v>208632.0</v>
       </c>
       <c r="N208" s="1">
-        <v>210652.05</v>
+        <v>211303.23</v>
       </c>
       <c r="O208" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>500</v>
+        <v>493</v>
       </c>
       <c r="B209" t="s">
-        <v>501</v>
+        <v>494</v>
       </c>
       <c r="C209" s="1">
-        <v>229000.0</v>
+        <v>192000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>91.852</v>
+        <v>86.016</v>
       </c>
       <c r="E209" s="1">
-        <v>101.3569214</v>
+        <v>100.8770625</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>232107.35</v>
+        <v>193683.96</v>
       </c>
       <c r="I209" s="1">
-        <v>-21766.27</v>
+        <v>-28533.24</v>
       </c>
       <c r="J209" s="1">
-        <v>-9.3776737358813</v>
+        <v>-14.731854924899</v>
       </c>
       <c r="K209">
         <v>0.0</v>
       </c>
       <c r="L209">
         <v>0.0</v>
       </c>
       <c r="M209" s="1">
-        <v>210341.08</v>
+        <v>165150.72</v>
       </c>
       <c r="N209" s="1">
-        <v>210341.08</v>
+        <v>165150.72</v>
       </c>
       <c r="O209" s="1">
-        <v>0.34</v>
+        <v>0.26</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>502</v>
+        <v>495</v>
       </c>
       <c r="B210" t="s">
-        <v>503</v>
+        <v>496</v>
       </c>
       <c r="C210" s="1">
-        <v>192000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>85.681</v>
+        <v>91.381</v>
       </c>
       <c r="E210" s="1">
-        <v>100.8770625</v>
+        <v>99.355</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>193683.96</v>
+        <v>258323.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-29176.44</v>
+        <v>-20732.4</v>
       </c>
       <c r="J210" s="1">
-        <v>-15.063942310969</v>
+        <v>-8.025766191938</v>
       </c>
       <c r="K210">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.36</v>
+      </c>
+      <c r="L210" t="s">
+        <v>497</v>
       </c>
       <c r="M210" s="1">
-        <v>164507.52</v>
+        <v>237590.6</v>
       </c>
       <c r="N210" s="1">
-        <v>164507.52</v>
+        <v>241126.42</v>
       </c>
       <c r="O210" s="1">
-        <v>0.26</v>
+        <v>0.38</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="B211" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="C211" s="1">
-        <v>260000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>91.086</v>
+        <v>100.613</v>
       </c>
       <c r="E211" s="1">
-        <v>99.355</v>
+        <v>98.69</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>258323.0</v>
+        <v>98690.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-21499.4</v>
+        <v>1923.0</v>
       </c>
       <c r="J211" s="1">
-        <v>-8.3226812943485</v>
+        <v>1.9485256864931</v>
       </c>
       <c r="K211">
-        <v>1.28</v>
+        <v>2.69</v>
       </c>
       <c r="L211" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="M211" s="1">
-        <v>236823.6</v>
+        <v>100613.0</v>
       </c>
       <c r="N211" s="1">
-        <v>240153.74</v>
+        <v>103298.96</v>
       </c>
       <c r="O211" s="1">
-        <v>0.38</v>
+        <v>0.16</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
       <c r="B212" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="C212" s="1">
         <v>100000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>100.039</v>
+        <v>84.483</v>
       </c>
       <c r="E212" s="1">
-        <v>98.69</v>
+        <v>85.379</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>98690.0</v>
+        <v>85379.0</v>
       </c>
       <c r="I212" s="1">
-        <v>1349.0</v>
+        <v>-896.0</v>
       </c>
       <c r="J212" s="1">
-        <v>1.3669064748201</v>
+        <v>-1.0494383864885</v>
       </c>
       <c r="K212">
-        <v>2.46</v>
-[...2 lines deleted...]
-        <v>509</v>
+        <v>0.41</v>
+      </c>
+      <c r="L212">
+        <v>409.93</v>
       </c>
       <c r="M212" s="1">
-        <v>100039.0</v>
+        <v>84483.0</v>
       </c>
       <c r="N212" s="1">
-        <v>102502.01</v>
+        <v>84892.93</v>
       </c>
       <c r="O212" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>510</v>
+        <v>503</v>
       </c>
       <c r="B213" t="s">
-        <v>511</v>
+        <v>504</v>
       </c>
       <c r="C213" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>83.961</v>
+        <v>74.38</v>
       </c>
       <c r="E213" s="1">
-        <v>85.379</v>
+        <v>100.94922</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>85379.0</v>
+        <v>302847.66</v>
       </c>
       <c r="I213" s="1">
-        <v>-1418.0</v>
+        <v>-79707.66</v>
       </c>
       <c r="J213" s="1">
-        <v>-1.660829946474</v>
+        <v>-26.319391076028</v>
       </c>
       <c r="K213">
-        <v>0.36</v>
+        <v>0.04</v>
       </c>
       <c r="L213">
-        <v>359.59</v>
+        <v>109.32</v>
       </c>
       <c r="M213" s="1">
-        <v>83961.0</v>
+        <v>223140.0</v>
       </c>
       <c r="N213" s="1">
-        <v>84320.59</v>
+        <v>223249.32</v>
       </c>
       <c r="O213" s="1">
-        <v>0.13</v>
+        <v>0.35</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>512</v>
+        <v>505</v>
       </c>
       <c r="B214" t="s">
-        <v>513</v>
+        <v>506</v>
       </c>
       <c r="C214" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>74.072</v>
+        <v>99.754</v>
       </c>
       <c r="E214" s="1">
-        <v>100.94922</v>
+        <v>99.898</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>302847.66</v>
+        <v>399592.0</v>
       </c>
       <c r="I214" s="1">
-        <v>-80631.66</v>
+        <v>-576.0</v>
       </c>
       <c r="J214" s="1">
-        <v>-26.624494968857</v>
+        <v>-0.14414702997057</v>
       </c>
       <c r="K214">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="L214">
-        <v>100.68</v>
+        <v>0.0</v>
       </c>
       <c r="M214" s="1">
-        <v>222216.0</v>
+        <v>399016.0</v>
       </c>
       <c r="N214" s="1">
-        <v>222316.68</v>
+        <v>399016.0</v>
       </c>
       <c r="O214" s="1">
-        <v>0.35</v>
+        <v>0.63</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>514</v>
+        <v>507</v>
       </c>
       <c r="B215" t="s">
-        <v>515</v>
+        <v>508</v>
       </c>
       <c r="C215" s="1">
         <v>125000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>100.324</v>
+        <v>100.581</v>
       </c>
       <c r="E215" s="1">
         <v>99.609</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
         <v>124511.25</v>
       </c>
       <c r="I215" s="1">
-        <v>893.75</v>
+        <v>1215.0</v>
       </c>
       <c r="J215" s="1">
-        <v>0.71780662389945</v>
+        <v>0.975815438364</v>
       </c>
       <c r="K215">
-        <v>0.04</v>
+        <v>0.27</v>
       </c>
       <c r="L215">
-        <v>54.79</v>
+        <v>342.47</v>
       </c>
       <c r="M215" s="1">
-        <v>125405.0</v>
+        <v>125726.25</v>
       </c>
       <c r="N215" s="1">
-        <v>125459.79</v>
+        <v>126068.72</v>
       </c>
       <c r="O215" s="1">
         <v>0.2</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>516</v>
+        <v>509</v>
       </c>
       <c r="B216" t="s">
-        <v>517</v>
+        <v>510</v>
       </c>
       <c r="C216" s="1">
         <v>400000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>97.926</v>
+        <v>98.221</v>
       </c>
       <c r="E216" s="1">
         <v>99.423</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
         <v>397692.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-5988.0</v>
+        <v>-4808.0</v>
       </c>
       <c r="J216" s="1">
-        <v>-1.505687818714</v>
+        <v>-1.2089757903101</v>
       </c>
       <c r="K216">
-        <v>0.55</v>
+        <v>0.72</v>
       </c>
       <c r="L216" t="s">
-        <v>518</v>
+        <v>511</v>
       </c>
       <c r="M216" s="1">
-        <v>391704.0</v>
+        <v>392884.0</v>
       </c>
       <c r="N216" s="1">
-        <v>393906.74</v>
+        <v>395777.15</v>
       </c>
       <c r="O216" s="1">
-        <v>0.63</v>
+        <v>0.62</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>519</v>
+        <v>512</v>
       </c>
       <c r="B217" t="s">
-        <v>520</v>
+        <v>513</v>
       </c>
       <c r="C217" s="1">
-        <v>146000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>97.846</v>
+        <v>98.268</v>
       </c>
       <c r="E217" s="1">
-        <v>99.947</v>
+        <v>97.59</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>145922.62</v>
+        <v>97590.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-3067.46</v>
+        <v>678.0</v>
       </c>
       <c r="J217" s="1">
-        <v>-2.1021141204839</v>
+        <v>0.69474331386413</v>
       </c>
       <c r="K217">
-        <v>1.73</v>
+        <v>1.68</v>
       </c>
       <c r="L217" t="s">
-        <v>521</v>
+        <v>514</v>
       </c>
       <c r="M217" s="1">
-        <v>142855.16</v>
+        <v>98268.0</v>
       </c>
       <c r="N217" s="1">
-        <v>145375.16</v>
+        <v>99950.88</v>
       </c>
       <c r="O217" s="1">
-        <v>0.23</v>
+        <v>0.16</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>522</v>
+        <v>515</v>
       </c>
       <c r="B218" t="s">
-        <v>523</v>
+        <v>516</v>
       </c>
       <c r="C218" s="1">
-        <v>170000.0</v>
+        <v>146000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>100.464</v>
+        <v>98.559</v>
       </c>
       <c r="E218" s="1">
-        <v>100.0</v>
+        <v>99.947</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>170000.0</v>
+        <v>145922.62</v>
       </c>
       <c r="I218" s="1">
-        <v>788.8</v>
+        <v>-2026.48</v>
       </c>
       <c r="J218" s="1">
-        <v>0.464</v>
+        <v>-1.388736030096</v>
       </c>
       <c r="K218">
-        <v>0.62</v>
+        <v>1.94</v>
       </c>
       <c r="L218" t="s">
-        <v>524</v>
+        <v>517</v>
       </c>
       <c r="M218" s="1">
-        <v>170788.8</v>
+        <v>143896.14</v>
       </c>
       <c r="N218" s="1">
-        <v>171845.8</v>
+        <v>146731.14</v>
       </c>
       <c r="O218" s="1">
-        <v>0.27</v>
+        <v>0.23</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>525</v>
+        <v>518</v>
       </c>
       <c r="B219" t="s">
-        <v>526</v>
+        <v>519</v>
       </c>
       <c r="C219" s="1">
-        <v>200000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>88.352</v>
+        <v>101.183</v>
       </c>
       <c r="E219" s="1">
-        <v>103.220985</v>
+        <v>100.0</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>206441.97</v>
+        <v>170000.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-29737.97</v>
+        <v>2011.1</v>
       </c>
       <c r="J219" s="1">
-        <v>-14.405002044885</v>
+        <v>1.183</v>
       </c>
       <c r="K219">
-        <v>0.75</v>
+        <v>0.89</v>
       </c>
       <c r="L219" t="s">
-        <v>527</v>
+        <v>520</v>
       </c>
       <c r="M219" s="1">
-        <v>176704.0</v>
+        <v>172011.1</v>
       </c>
       <c r="N219" s="1">
-        <v>178199.89</v>
+        <v>173530.54</v>
       </c>
       <c r="O219" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>528</v>
+        <v>521</v>
       </c>
       <c r="B220" t="s">
-        <v>529</v>
+        <v>522</v>
       </c>
       <c r="C220" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>98.238</v>
+        <v>88.748</v>
       </c>
       <c r="E220" s="1">
-        <v>99.779</v>
+        <v>103.220985</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>498895.0</v>
+        <v>206441.97</v>
       </c>
       <c r="I220" s="1">
-        <v>-7705.0</v>
+        <v>-28945.97</v>
       </c>
       <c r="J220" s="1">
-        <v>-1.5444131530683</v>
+        <v>-14.021359125763</v>
       </c>
       <c r="K220">
         <v>0.8</v>
       </c>
       <c r="L220" t="s">
-        <v>530</v>
+        <v>523</v>
       </c>
       <c r="M220" s="1">
-        <v>491190.0</v>
+        <v>177496.0</v>
       </c>
       <c r="N220" s="1">
-        <v>495196.85</v>
+        <v>179092.58</v>
       </c>
       <c r="O220" s="1">
-        <v>0.79</v>
+        <v>0.28</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>531</v>
+        <v>524</v>
       </c>
       <c r="B221" t="s">
-        <v>532</v>
+        <v>525</v>
       </c>
       <c r="C221" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>98.235</v>
+        <v>98.705</v>
       </c>
       <c r="E221" s="1">
-        <v>100.0</v>
+        <v>99.779</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>300000.0</v>
+        <v>498895.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-5295.0</v>
+        <v>-5370.0</v>
       </c>
       <c r="J221" s="1">
-        <v>-1.765</v>
+        <v>-1.0763787971417</v>
       </c>
       <c r="K221">
-        <v>0.76</v>
+        <v>1.02</v>
       </c>
       <c r="L221" t="s">
-        <v>533</v>
+        <v>526</v>
       </c>
       <c r="M221" s="1">
-        <v>294705.0</v>
+        <v>493525.0</v>
       </c>
       <c r="N221" s="1">
-        <v>296973.99</v>
+        <v>498610.62</v>
       </c>
       <c r="O221" s="1">
-        <v>0.47</v>
+        <v>0.78</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="B222" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
       <c r="C222" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>100.316</v>
+        <v>98.492</v>
       </c>
       <c r="E222" s="1">
-        <v>102.542</v>
+        <v>100.0</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>205084.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-4452.0</v>
+        <v>-4524.0</v>
       </c>
       <c r="J222" s="1">
-        <v>-2.1708178112383</v>
+        <v>-1.508</v>
       </c>
       <c r="K222">
-        <v>0.57</v>
-[...2 lines deleted...]
-        <v>536</v>
+        <v>0.16</v>
+      </c>
+      <c r="L222">
+        <v>474.9</v>
       </c>
       <c r="M222" s="1">
-        <v>200632.0</v>
+        <v>295476.0</v>
       </c>
       <c r="N222" s="1">
-        <v>201780.58</v>
+        <v>295950.9</v>
       </c>
       <c r="O222" s="1">
-        <v>0.32</v>
+        <v>0.46</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>537</v>
+        <v>529</v>
       </c>
       <c r="B223" t="s">
-        <v>538</v>
+        <v>530</v>
       </c>
       <c r="C223" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>93.9</v>
+        <v>100.602</v>
       </c>
       <c r="E223" s="1">
-        <v>98.9724975</v>
+        <v>102.542</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>395889.99</v>
+        <v>205084.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-20289.99</v>
+        <v>-3880.0</v>
       </c>
       <c r="J223" s="1">
-        <v>-5.1251586330839</v>
+        <v>-1.8919077061107</v>
       </c>
       <c r="K223">
+        <v>0.8</v>
+      </c>
+      <c r="L223" t="s">
+        <v>531</v>
+      </c>
+      <c r="M223" s="1">
+        <v>201204.0</v>
+      </c>
+      <c r="N223" s="1">
+        <v>202807.67</v>
+      </c>
+      <c r="O223" s="1">
         <v>0.32</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.6</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>540</v>
+        <v>532</v>
       </c>
       <c r="B224" t="s">
-        <v>541</v>
+        <v>533</v>
       </c>
       <c r="C224" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>100.245</v>
+        <v>94.215</v>
       </c>
       <c r="E224" s="1">
-        <v>100.15</v>
+        <v>98.9724975</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>200300.0</v>
+        <v>395889.99</v>
       </c>
       <c r="I224" s="1">
-        <v>190.0</v>
+        <v>-19029.99</v>
       </c>
       <c r="J224" s="1">
-        <v>0.094857713429855</v>
+        <v>-4.8068883984665</v>
       </c>
       <c r="K224">
-        <v>3.15</v>
+        <v>0.35</v>
       </c>
       <c r="L224" t="s">
-        <v>542</v>
+        <v>534</v>
       </c>
       <c r="M224" s="1">
-        <v>200490.0</v>
+        <v>376860.0</v>
       </c>
       <c r="N224" s="1">
-        <v>206780.41</v>
+        <v>378257.26</v>
       </c>
       <c r="O224" s="1">
-        <v>0.33</v>
+        <v>0.59</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>543</v>
+        <v>535</v>
       </c>
       <c r="B225" t="s">
-        <v>544</v>
+        <v>536</v>
       </c>
       <c r="C225" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>69.435</v>
+        <v>100.542</v>
       </c>
       <c r="E225" s="1">
-        <v>99.641</v>
+        <v>100.15</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>298923.0</v>
+        <v>200300.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-90618.0</v>
+        <v>784.0</v>
       </c>
       <c r="J225" s="1">
-        <v>-30.314830240564</v>
+        <v>0.39141288067898</v>
       </c>
       <c r="K225">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.38</v>
+      </c>
+      <c r="L225" t="s">
+        <v>537</v>
       </c>
       <c r="M225" s="1">
-        <v>208305.0</v>
+        <v>201084.0</v>
       </c>
       <c r="N225" s="1">
-        <v>208305.0</v>
+        <v>207834.68</v>
       </c>
       <c r="O225" s="1">
         <v>0.33</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>545</v>
+        <v>538</v>
       </c>
       <c r="B226" t="s">
-        <v>546</v>
+        <v>539</v>
       </c>
       <c r="C226" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>97.783</v>
+        <v>69.78</v>
       </c>
       <c r="E226" s="1">
-        <v>99.794</v>
+        <v>99.641</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>99794.0</v>
+        <v>298923.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-2011.0</v>
+        <v>-89583.0</v>
       </c>
       <c r="J226" s="1">
-        <v>-2.0151512114957</v>
+        <v>-29.968587228149</v>
       </c>
       <c r="K226">
-        <v>0.66</v>
+        <v>0.0</v>
       </c>
       <c r="L226">
-        <v>661.64</v>
+        <v>0.0</v>
       </c>
       <c r="M226" s="1">
-        <v>97783.0</v>
+        <v>209340.0</v>
       </c>
       <c r="N226" s="1">
-        <v>98444.64</v>
+        <v>209340.0</v>
       </c>
       <c r="O226" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>547</v>
+        <v>540</v>
       </c>
       <c r="B227" t="s">
-        <v>548</v>
+        <v>541</v>
       </c>
       <c r="C227" s="1">
-        <v>115000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>99.337</v>
+        <v>98.11</v>
       </c>
       <c r="E227" s="1">
-        <v>100.0</v>
+        <v>99.794</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>115000.0</v>
+        <v>99794.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-762.45</v>
+        <v>-1684.0</v>
       </c>
       <c r="J227" s="1">
-        <v>-0.663</v>
+        <v>-1.687476200974</v>
       </c>
       <c r="K227">
-        <v>3.03</v>
-[...2 lines deleted...]
-        <v>549</v>
+        <v>0.86</v>
+      </c>
+      <c r="L227">
+        <v>863.01</v>
       </c>
       <c r="M227" s="1">
-        <v>114237.55</v>
+        <v>98110.0</v>
       </c>
       <c r="N227" s="1">
-        <v>117725.6</v>
+        <v>98973.01</v>
       </c>
       <c r="O227" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>550</v>
+        <v>542</v>
       </c>
       <c r="B228" t="s">
-        <v>551</v>
+        <v>543</v>
       </c>
       <c r="C228" s="1">
-        <v>200000.0</v>
+        <v>115000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>99.132</v>
+        <v>99.679</v>
       </c>
       <c r="E228" s="1">
-        <v>101.2</v>
+        <v>100.0</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>202400.0</v>
+        <v>115000.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-4136.0</v>
+        <v>-369.15</v>
       </c>
       <c r="J228" s="1">
-        <v>-2.0434782608696</v>
+        <v>-0.321</v>
       </c>
       <c r="K228">
-        <v>0.69</v>
+        <v>3.24</v>
       </c>
       <c r="L228" t="s">
-        <v>552</v>
+        <v>544</v>
       </c>
       <c r="M228" s="1">
-        <v>198264.0</v>
+        <v>114630.85</v>
       </c>
       <c r="N228" s="1">
-        <v>199642.63</v>
+        <v>118362.26</v>
       </c>
       <c r="O228" s="1">
-        <v>0.32</v>
+        <v>0.19</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>553</v>
+        <v>545</v>
       </c>
       <c r="B229" t="s">
-        <v>554</v>
+        <v>546</v>
       </c>
       <c r="C229" s="1">
-        <v>198000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>98.378</v>
+        <v>99.597</v>
       </c>
       <c r="E229" s="1">
-        <v>99.728</v>
+        <v>101.2</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>197461.44</v>
+        <v>202400.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-2673.0</v>
+        <v>-3206.0</v>
       </c>
       <c r="J229" s="1">
-        <v>-1.353682015081</v>
+        <v>-1.5839920948617</v>
       </c>
       <c r="K229">
-        <v>0.92</v>
+        <v>0.9</v>
       </c>
       <c r="L229" t="s">
-        <v>555</v>
+        <v>547</v>
       </c>
       <c r="M229" s="1">
-        <v>194788.44</v>
+        <v>199194.0</v>
       </c>
       <c r="N229" s="1">
-        <v>196604.34</v>
+        <v>200998.38</v>
       </c>
       <c r="O229" s="1">
         <v>0.31</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>556</v>
+        <v>548</v>
       </c>
       <c r="B230" t="s">
-        <v>557</v>
+        <v>549</v>
       </c>
       <c r="C230" s="1">
-        <v>100000.0</v>
+        <v>198000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>97.144</v>
+        <v>98.576</v>
       </c>
       <c r="E230" s="1">
-        <v>97.26</v>
+        <v>99.728</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>97260.0</v>
+        <v>197461.44</v>
       </c>
       <c r="I230" s="1">
-        <v>-116.0</v>
+        <v>-2280.96</v>
       </c>
       <c r="J230" s="1">
-        <v>-0.11926794159984</v>
+        <v>-1.1551419862025</v>
       </c>
       <c r="K230">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>421.23</v>
+        <v>1.1</v>
+      </c>
+      <c r="L230" t="s">
+        <v>550</v>
       </c>
       <c r="M230" s="1">
-        <v>97144.0</v>
+        <v>195180.48</v>
       </c>
       <c r="N230" s="1">
-        <v>97565.23</v>
+        <v>197366.62</v>
       </c>
       <c r="O230" s="1">
-        <v>0.16</v>
+        <v>0.31</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>558</v>
+        <v>551</v>
       </c>
       <c r="B231" t="s">
-        <v>559</v>
+        <v>552</v>
       </c>
       <c r="C231" s="1">
         <v>100000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>99.505</v>
+        <v>97.261</v>
       </c>
       <c r="E231" s="1">
-        <v>102.47</v>
+        <v>97.26</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>102470.0</v>
+        <v>97260.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-2965.0</v>
+        <v>1.0</v>
       </c>
       <c r="J231" s="1">
-        <v>-2.893529813604</v>
+        <v>0.0010281719103434</v>
       </c>
       <c r="K231">
-        <v>0.26</v>
+        <v>0.64</v>
       </c>
       <c r="L231">
-        <v>263.01</v>
+        <v>636.99</v>
       </c>
       <c r="M231" s="1">
-        <v>99505.0</v>
+        <v>97261.0</v>
       </c>
       <c r="N231" s="1">
-        <v>99768.01</v>
+        <v>97897.99</v>
       </c>
       <c r="O231" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>560</v>
+        <v>553</v>
       </c>
       <c r="B232" t="s">
-        <v>561</v>
+        <v>554</v>
       </c>
       <c r="C232" s="1">
-        <v>137000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>100.052</v>
+        <v>99.71</v>
       </c>
       <c r="E232" s="1">
-        <v>99.958</v>
+        <v>102.47</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>136942.46</v>
+        <v>102470.0</v>
       </c>
       <c r="I232" s="1">
-        <v>128.78</v>
+        <v>-2760.0</v>
       </c>
       <c r="J232" s="1">
-        <v>0.094039496588567</v>
+        <v>-2.6934712598809</v>
       </c>
       <c r="K232">
-        <v>0.07</v>
+        <v>0.49</v>
       </c>
       <c r="L232">
-        <v>98.53</v>
+        <v>493.15</v>
       </c>
       <c r="M232" s="1">
-        <v>137071.24</v>
+        <v>99710.0</v>
       </c>
       <c r="N232" s="1">
-        <v>137169.77</v>
+        <v>100203.15</v>
       </c>
       <c r="O232" s="1">
-        <v>0.22</v>
+        <v>0.16</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>562</v>
+        <v>555</v>
       </c>
       <c r="B233" t="s">
-        <v>563</v>
+        <v>556</v>
       </c>
       <c r="C233" s="1">
-        <v>158000.0</v>
+        <v>137000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>97.828</v>
+        <v>100.277</v>
       </c>
       <c r="E233" s="1">
-        <v>99.422</v>
+        <v>99.958</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>157086.76</v>
+        <v>136942.46</v>
       </c>
       <c r="I233" s="1">
-        <v>-2518.52</v>
+        <v>437.03</v>
       </c>
       <c r="J233" s="1">
-        <v>-1.6032668825813</v>
+        <v>0.31913403629524</v>
       </c>
       <c r="K233">
-        <v>0.62</v>
+        <v>0.29</v>
       </c>
       <c r="L233">
-        <v>984.79</v>
+        <v>394.11</v>
       </c>
       <c r="M233" s="1">
-        <v>154568.24</v>
+        <v>137379.49</v>
       </c>
       <c r="N233" s="1">
-        <v>155553.03</v>
+        <v>137773.6</v>
       </c>
       <c r="O233" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>564</v>
+        <v>557</v>
       </c>
       <c r="B234" t="s">
-        <v>565</v>
+        <v>558</v>
       </c>
       <c r="C234" s="1">
-        <v>228000.0</v>
+        <v>158000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>100.423</v>
+        <v>98.181</v>
       </c>
       <c r="E234" s="1">
-        <v>100.0</v>
+        <v>99.422</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>228000.0</v>
+        <v>157086.76</v>
       </c>
       <c r="I234" s="1">
-        <v>964.44</v>
+        <v>-1960.78</v>
       </c>
       <c r="J234" s="1">
-        <v>0.423</v>
+        <v>-1.2482146808553</v>
       </c>
       <c r="K234">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>199.89</v>
+        <v>0.81</v>
+      </c>
+      <c r="L234" t="s">
+        <v>559</v>
       </c>
       <c r="M234" s="1">
-        <v>228964.44</v>
+        <v>155125.98</v>
       </c>
       <c r="N234" s="1">
-        <v>229164.33</v>
+        <v>156406.21</v>
       </c>
       <c r="O234" s="1">
-        <v>0.37</v>
+        <v>0.24</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>566</v>
+        <v>560</v>
       </c>
       <c r="B235" t="s">
-        <v>567</v>
+        <v>561</v>
       </c>
       <c r="C235" s="1">
-        <v>325000.0</v>
+        <v>228000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>88.729</v>
+        <v>100.804</v>
       </c>
       <c r="E235" s="1">
-        <v>88.621</v>
+        <v>100.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>288018.25</v>
+        <v>228000.0</v>
       </c>
       <c r="I235" s="1">
-        <v>351.0</v>
+        <v>1833.12</v>
       </c>
       <c r="J235" s="1">
-        <v>0.12186727750759</v>
+        <v>0.804</v>
       </c>
       <c r="K235">
-        <v>1.47</v>
-[...2 lines deleted...]
-        <v>568</v>
+        <v>0.32</v>
+      </c>
+      <c r="L235">
+        <v>724.6</v>
       </c>
       <c r="M235" s="1">
-        <v>288369.25</v>
+        <v>229833.12</v>
       </c>
       <c r="N235" s="1">
-        <v>293144.08</v>
+        <v>230557.72</v>
       </c>
       <c r="O235" s="1">
-        <v>0.47</v>
+        <v>0.36</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="B236" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
       <c r="C236" s="1">
-        <v>200000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>74.523</v>
+        <v>89.017</v>
       </c>
       <c r="E236" s="1">
-        <v>73.87</v>
+        <v>88.621</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>147740.0</v>
+        <v>288018.25</v>
       </c>
       <c r="I236" s="1">
-        <v>1306.0</v>
+        <v>1287.0</v>
       </c>
       <c r="J236" s="1">
-        <v>0.88398537972113</v>
+        <v>0.44684668419449</v>
       </c>
       <c r="K236">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>727.4</v>
+        <v>1.56</v>
+      </c>
+      <c r="L236" t="s">
+        <v>564</v>
       </c>
       <c r="M236" s="1">
-        <v>149046.0</v>
+        <v>289305.25</v>
       </c>
       <c r="N236" s="1">
-        <v>149773.4</v>
+        <v>294383.93</v>
       </c>
       <c r="O236" s="1">
-        <v>0.24</v>
+        <v>0.46</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>571</v>
+        <v>565</v>
       </c>
       <c r="B237" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
       <c r="C237" s="1">
         <v>200000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>98.031</v>
+        <v>75.13</v>
       </c>
       <c r="E237" s="1">
-        <v>99.985</v>
+        <v>73.87</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>199970.0</v>
+        <v>147740.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-3908.0</v>
+        <v>2520.0</v>
       </c>
       <c r="J237" s="1">
-        <v>-1.9542931439716</v>
+        <v>1.7056992012996</v>
       </c>
       <c r="K237">
-        <v>3.1</v>
-[...2 lines deleted...]
-        <v>573</v>
+        <v>0.41</v>
+      </c>
+      <c r="L237">
+        <v>813.7</v>
       </c>
       <c r="M237" s="1">
-        <v>196062.0</v>
+        <v>150260.0</v>
       </c>
       <c r="N237" s="1">
-        <v>202257.21</v>
+        <v>151073.7</v>
       </c>
       <c r="O237" s="1">
-        <v>0.32</v>
+        <v>0.24</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="B238" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="C238" s="1">
         <v>200000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>100.949</v>
+        <v>98.549</v>
       </c>
       <c r="E238" s="1">
-        <v>100.0</v>
+        <v>99.985</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>200000.0</v>
+        <v>199970.0</v>
       </c>
       <c r="I238" s="1">
-        <v>1898.0</v>
+        <v>-2872.0</v>
       </c>
       <c r="J238" s="1">
-        <v>0.949</v>
+        <v>-1.4362154323148</v>
       </c>
       <c r="K238">
-        <v>2.66</v>
+        <v>3.29</v>
       </c>
       <c r="L238" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="M238" s="1">
-        <v>201898.0</v>
+        <v>197098.0</v>
       </c>
       <c r="N238" s="1">
-        <v>207216.93</v>
+        <v>203681.56</v>
       </c>
       <c r="O238" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="B239" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="C239" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>98.456</v>
+        <v>101.358</v>
       </c>
       <c r="E239" s="1">
-        <v>99.711</v>
+        <v>100.0</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>99711.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I239" s="1">
-        <v>-1255.0</v>
+        <v>2716.0</v>
       </c>
       <c r="J239" s="1">
-        <v>-1.2586374622659</v>
+        <v>1.358</v>
       </c>
       <c r="K239">
-        <v>1.2</v>
+        <v>2.88</v>
       </c>
       <c r="L239" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="M239" s="1">
-        <v>98456.0</v>
+        <v>202716.0</v>
       </c>
       <c r="N239" s="1">
-        <v>99658.05</v>
+        <v>208478.17</v>
       </c>
       <c r="O239" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="B240" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="C240" s="1">
         <v>100000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>98.364</v>
+        <v>98.984</v>
       </c>
       <c r="E240" s="1">
-        <v>100.66</v>
+        <v>99.711</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>100660.0</v>
+        <v>99711.0</v>
       </c>
       <c r="I240" s="1">
-        <v>-2296.0</v>
+        <v>-727.0</v>
       </c>
       <c r="J240" s="1">
-        <v>-2.2809457579972</v>
+        <v>-0.72910711957557</v>
       </c>
       <c r="K240">
-        <v>2.85</v>
+        <v>1.42</v>
       </c>
       <c r="L240" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="M240" s="1">
-        <v>98364.0</v>
+        <v>98984.0</v>
       </c>
       <c r="N240" s="1">
-        <v>101211.95</v>
+        <v>100401.81</v>
       </c>
       <c r="O240" s="1">
         <v>0.16</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="B241" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="C241" s="1">
         <v>100000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>100.327</v>
+        <v>98.61</v>
       </c>
       <c r="E241" s="1">
-        <v>100.0</v>
+        <v>100.66</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>100000.0</v>
+        <v>100660.0</v>
       </c>
       <c r="I241" s="1">
-        <v>327.0</v>
+        <v>-2050.0</v>
       </c>
       <c r="J241" s="1">
-        <v>0.327</v>
+        <v>-2.0365587124975</v>
       </c>
       <c r="K241">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>191.78</v>
+        <v>3.04</v>
+      </c>
+      <c r="L241" t="s">
+        <v>578</v>
       </c>
       <c r="M241" s="1">
-        <v>100327.0</v>
+        <v>98610.0</v>
       </c>
       <c r="N241" s="1">
-        <v>100518.78</v>
+        <v>101652.12</v>
       </c>
       <c r="O241" s="1">
         <v>0.16</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
       <c r="B242" t="s">
-        <v>586</v>
+        <v>580</v>
       </c>
       <c r="C242" s="1">
-        <v>226000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>97.977</v>
+        <v>100.672</v>
       </c>
       <c r="E242" s="1">
-        <v>99.84072566</v>
+        <v>100.0</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>225640.04</v>
+        <v>100000.0</v>
       </c>
       <c r="I242" s="1">
-        <v>-4212.02</v>
+        <v>672.0</v>
       </c>
       <c r="J242" s="1">
-        <v>-1.8666988358981</v>
+        <v>0.672</v>
       </c>
       <c r="K242">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>587</v>
+        <v>0.44</v>
+      </c>
+      <c r="L242">
+        <v>443.49</v>
       </c>
       <c r="M242" s="1">
-        <v>221428.02</v>
+        <v>100672.0</v>
       </c>
       <c r="N242" s="1">
-        <v>222556.47</v>
+        <v>101115.49</v>
       </c>
       <c r="O242" s="1">
-        <v>0.36</v>
+        <v>0.16</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="B243" t="s">
-        <v>589</v>
+        <v>582</v>
       </c>
       <c r="C243" s="1">
-        <v>100000.0</v>
+        <v>226000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>98.58</v>
+        <v>98.184</v>
       </c>
       <c r="E243" s="1">
-        <v>99.326</v>
+        <v>99.84072566</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>99326.0</v>
+        <v>225640.04</v>
       </c>
       <c r="I243" s="1">
-        <v>-746.0</v>
+        <v>-3744.2</v>
       </c>
       <c r="J243" s="1">
-        <v>-0.75106215895133</v>
+        <v>-1.6593686120602</v>
       </c>
       <c r="K243">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>536.3</v>
+        <v>0.69</v>
+      </c>
+      <c r="L243" t="s">
+        <v>583</v>
       </c>
       <c r="M243" s="1">
-        <v>98580.0</v>
+        <v>221895.84</v>
       </c>
       <c r="N243" s="1">
-        <v>99116.3</v>
+        <v>223463.13</v>
       </c>
       <c r="O243" s="1">
-        <v>0.16</v>
+        <v>0.35</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>590</v>
+        <v>584</v>
       </c>
       <c r="B244" t="s">
-        <v>591</v>
+        <v>585</v>
       </c>
       <c r="C244" s="1">
-        <v>151000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>98.11</v>
+        <v>98.778</v>
       </c>
       <c r="E244" s="1">
-        <v>100.0</v>
+        <v>99.326</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>151000.0</v>
+        <v>99326.0</v>
       </c>
       <c r="I244" s="1">
-        <v>-2853.9</v>
+        <v>-548.0</v>
       </c>
       <c r="J244" s="1">
-        <v>-1.89</v>
+        <v>-0.55171858325111</v>
       </c>
       <c r="K244">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>592</v>
+        <v>0.74</v>
+      </c>
+      <c r="L244">
+        <v>744.86</v>
       </c>
       <c r="M244" s="1">
-        <v>148146.1</v>
+        <v>98778.0</v>
       </c>
       <c r="N244" s="1">
-        <v>149363.27</v>
+        <v>99522.86</v>
       </c>
       <c r="O244" s="1">
-        <v>0.24</v>
+        <v>0.16</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>593</v>
+        <v>586</v>
       </c>
       <c r="B245" t="s">
-        <v>594</v>
+        <v>587</v>
       </c>
       <c r="C245" s="1">
-        <v>100000.0</v>
+        <v>151000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>99.38</v>
+        <v>98.539</v>
       </c>
       <c r="E245" s="1">
-        <v>99.499</v>
+        <v>100.0</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>99499.0</v>
+        <v>151000.0</v>
       </c>
       <c r="I245" s="1">
-        <v>-119.0</v>
+        <v>-2206.11</v>
       </c>
       <c r="J245" s="1">
-        <v>-0.11959919195168</v>
+        <v>-1.461</v>
       </c>
       <c r="K245">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="L245" t="s">
-        <v>579</v>
+        <v>588</v>
       </c>
       <c r="M245" s="1">
-        <v>99380.0</v>
+        <v>148793.89</v>
       </c>
       <c r="N245" s="1">
-        <v>100582.05</v>
+        <v>150343.02</v>
       </c>
       <c r="O245" s="1">
-        <v>0.16</v>
+        <v>0.24</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>595</v>
+        <v>589</v>
       </c>
       <c r="B246" t="s">
-        <v>596</v>
+        <v>590</v>
       </c>
       <c r="C246" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>100.12</v>
+        <v>99.801</v>
       </c>
       <c r="E246" s="1">
-        <v>99.897</v>
+        <v>99.7</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>99897.0</v>
+        <v>199400.0</v>
       </c>
       <c r="I246" s="1">
-        <v>223.0</v>
+        <v>202.0</v>
       </c>
       <c r="J246" s="1">
-        <v>0.22322992682463</v>
+        <v>0.10130391173521</v>
       </c>
       <c r="K246">
-        <v>0.23</v>
+        <v>0.0</v>
       </c>
       <c r="L246">
-        <v>233.56</v>
+        <v>0.0</v>
       </c>
       <c r="M246" s="1">
-        <v>100120.0</v>
+        <v>199602.0</v>
       </c>
       <c r="N246" s="1">
-        <v>100353.56</v>
+        <v>199602.0</v>
       </c>
       <c r="O246" s="1">
-        <v>0.16</v>
+        <v>0.31</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>597</v>
+        <v>591</v>
       </c>
       <c r="B247" t="s">
-        <v>598</v>
+        <v>592</v>
       </c>
       <c r="C247" s="1">
         <v>100000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>98.698</v>
+        <v>99.584</v>
       </c>
       <c r="E247" s="1">
-        <v>100.0</v>
+        <v>99.499</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>100000.0</v>
+        <v>99499.0</v>
       </c>
       <c r="I247" s="1">
-        <v>-1302.0</v>
+        <v>85.0</v>
       </c>
       <c r="J247" s="1">
-        <v>-1.302</v>
+        <v>0.085427994251198</v>
       </c>
       <c r="K247">
-        <v>1.63</v>
+        <v>1.42</v>
       </c>
       <c r="L247" t="s">
-        <v>599</v>
+        <v>575</v>
       </c>
       <c r="M247" s="1">
-        <v>98698.0</v>
+        <v>99584.0</v>
       </c>
       <c r="N247" s="1">
-        <v>100323.01</v>
+        <v>101001.81</v>
       </c>
       <c r="O247" s="1">
         <v>0.16</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>600</v>
+        <v>593</v>
       </c>
       <c r="B248" t="s">
-        <v>601</v>
+        <v>594</v>
       </c>
       <c r="C248" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>98.854</v>
+        <v>100.341</v>
       </c>
       <c r="E248" s="1">
-        <v>99.871</v>
+        <v>99.897</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>199742.0</v>
+        <v>99897.0</v>
       </c>
       <c r="I248" s="1">
-        <v>-2034.0</v>
+        <v>444.0</v>
       </c>
       <c r="J248" s="1">
-        <v>-1.0183136245757</v>
+        <v>0.44445779152527</v>
       </c>
       <c r="K248">
-        <v>1.85</v>
-[...2 lines deleted...]
-        <v>602</v>
+        <v>0.46</v>
+      </c>
+      <c r="L248">
+        <v>456.51</v>
       </c>
       <c r="M248" s="1">
-        <v>197708.0</v>
+        <v>100341.0</v>
       </c>
       <c r="N248" s="1">
-        <v>201402.52</v>
+        <v>100797.51</v>
       </c>
       <c r="O248" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
       <c r="B249" t="s">
-        <v>604</v>
+        <v>596</v>
       </c>
       <c r="C249" s="1">
-        <v>101000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.218</v>
+        <v>99.275</v>
       </c>
       <c r="E249" s="1">
         <v>100.0</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>101000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I249" s="1">
-        <v>220.18</v>
+        <v>-725.0</v>
       </c>
       <c r="J249" s="1">
-        <v>0.218</v>
+        <v>-0.725</v>
       </c>
       <c r="K249">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>283.18</v>
+        <v>1.83</v>
+      </c>
+      <c r="L249" t="s">
+        <v>597</v>
       </c>
       <c r="M249" s="1">
-        <v>101220.18</v>
+        <v>99275.0</v>
       </c>
       <c r="N249" s="1">
-        <v>101503.36</v>
+        <v>101100.75</v>
       </c>
       <c r="O249" s="1">
         <v>0.16</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>605</v>
+        <v>598</v>
       </c>
       <c r="B250" t="s">
-        <v>606</v>
+        <v>599</v>
       </c>
       <c r="C250" s="1">
-        <v>1565000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>65.71</v>
+        <v>99.078</v>
       </c>
       <c r="E250" s="1">
-        <v>76.31296613</v>
+        <v>99.871</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>1194297.92</v>
+        <v>199742.0</v>
       </c>
       <c r="I250" s="1">
-        <v>-165936.42</v>
+        <v>-1586.0</v>
       </c>
       <c r="J250" s="1">
-        <v>-13.89405584831</v>
+        <v>-0.79402429133582</v>
       </c>
       <c r="K250">
-        <v>0.79</v>
+        <v>2.07</v>
       </c>
       <c r="L250" t="s">
-        <v>607</v>
+        <v>600</v>
       </c>
       <c r="M250" s="1">
-        <v>1028361.5</v>
+        <v>198156.0</v>
       </c>
       <c r="N250" s="1">
-        <v>1040667.12</v>
+        <v>202296.41</v>
       </c>
       <c r="O250" s="1">
-        <v>1.66</v>
+        <v>0.32</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>608</v>
+        <v>601</v>
       </c>
       <c r="B251" t="s">
-        <v>609</v>
+        <v>602</v>
       </c>
       <c r="C251" s="1">
-        <v>202000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>99.65</v>
+        <v>100.5</v>
       </c>
       <c r="E251" s="1">
-        <v>99.646</v>
+        <v>100.0</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>201284.92</v>
+        <v>101000.0</v>
       </c>
       <c r="I251" s="1">
-        <v>8.08</v>
+        <v>505.0</v>
       </c>
       <c r="J251" s="1">
-        <v>0.0040142103044779</v>
+        <v>0.5</v>
       </c>
       <c r="K251">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>610</v>
+        <v>0.51</v>
+      </c>
+      <c r="L251">
+        <v>511.9</v>
       </c>
       <c r="M251" s="1">
-        <v>201293.0</v>
+        <v>101505.0</v>
       </c>
       <c r="N251" s="1">
-        <v>202377.71</v>
+        <v>102016.9</v>
       </c>
       <c r="O251" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
       <c r="B252" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="C252" s="1">
-        <v>164000.0</v>
+        <v>1565000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>100.501</v>
+        <v>66.032</v>
       </c>
       <c r="E252" s="1">
-        <v>100.0</v>
+        <v>76.31296613</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>164000.0</v>
+        <v>1194297.92</v>
       </c>
       <c r="I252" s="1">
-        <v>821.64</v>
+        <v>-160897.12</v>
       </c>
       <c r="J252" s="1">
-        <v>0.501</v>
+        <v>-13.472109203707</v>
       </c>
       <c r="K252">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>415.07</v>
+        <v>0.84</v>
+      </c>
+      <c r="L252" t="s">
+        <v>605</v>
       </c>
       <c r="M252" s="1">
-        <v>164821.64</v>
+        <v>1033400.8</v>
       </c>
       <c r="N252" s="1">
-        <v>165236.71</v>
+        <v>1046606.83</v>
       </c>
       <c r="O252" s="1">
-        <v>0.26</v>
+        <v>1.64</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>613</v>
+        <v>606</v>
       </c>
       <c r="B253" t="s">
-        <v>614</v>
+        <v>607</v>
       </c>
       <c r="C253" s="1">
-        <v>152000.0</v>
+        <v>202000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>99.877</v>
+        <v>99.827</v>
       </c>
       <c r="E253" s="1">
-        <v>100.0</v>
+        <v>99.646</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>152000.0</v>
+        <v>201284.92</v>
       </c>
       <c r="I253" s="1">
-        <v>-186.96</v>
+        <v>365.62</v>
       </c>
       <c r="J253" s="1">
-        <v>-0.123</v>
+        <v>0.18164301627762</v>
       </c>
       <c r="K253">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>247.68</v>
+        <v>0.74</v>
+      </c>
+      <c r="L253" t="s">
+        <v>608</v>
       </c>
       <c r="M253" s="1">
-        <v>151813.04</v>
+        <v>201650.54</v>
       </c>
       <c r="N253" s="1">
-        <v>152060.72</v>
+        <v>203142.02</v>
       </c>
       <c r="O253" s="1">
-        <v>0.24</v>
+        <v>0.32</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>615</v>
+        <v>609</v>
       </c>
       <c r="B254" t="s">
-        <v>616</v>
+        <v>610</v>
       </c>
       <c r="C254" s="1">
-        <v>200000.0</v>
+        <v>164000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>88.452</v>
+        <v>100.613</v>
       </c>
       <c r="E254" s="1">
-        <v>86.091845</v>
+        <v>100.0</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>172183.69</v>
+        <v>164000.0</v>
       </c>
       <c r="I254" s="1">
-        <v>4720.31</v>
+        <v>1005.32</v>
       </c>
       <c r="J254" s="1">
-        <v>2.7414385183637</v>
+        <v>0.613</v>
       </c>
       <c r="K254">
-        <v>0.1</v>
+        <v>0.51</v>
       </c>
       <c r="L254">
-        <v>209.59</v>
+        <v>830.15</v>
       </c>
       <c r="M254" s="1">
-        <v>176904.0</v>
+        <v>165005.32</v>
       </c>
       <c r="N254" s="1">
-        <v>177113.59</v>
+        <v>165835.47</v>
       </c>
       <c r="O254" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>617</v>
+        <v>611</v>
       </c>
       <c r="B255" t="s">
-        <v>618</v>
+        <v>612</v>
       </c>
       <c r="C255" s="1">
-        <v>118000.0</v>
+        <v>152000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>101.26</v>
+        <v>100.089</v>
       </c>
       <c r="E255" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>117739.22</v>
+        <v>152000.0</v>
       </c>
       <c r="I255" s="1">
-        <v>1747.58</v>
+        <v>135.28</v>
       </c>
       <c r="J255" s="1">
-        <v>1.4842802593732</v>
+        <v>0.089</v>
       </c>
       <c r="K255">
-        <v>1.77</v>
-[...2 lines deleted...]
-        <v>619</v>
+        <v>0.39</v>
+      </c>
+      <c r="L255">
+        <v>594.42</v>
       </c>
       <c r="M255" s="1">
-        <v>119486.8</v>
+        <v>152135.28</v>
       </c>
       <c r="N255" s="1">
-        <v>121572.01</v>
+        <v>152729.7</v>
       </c>
       <c r="O255" s="1">
-        <v>0.19</v>
+        <v>0.24</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>620</v>
+        <v>613</v>
       </c>
       <c r="B256" t="s">
-        <v>621</v>
+        <v>614</v>
       </c>
       <c r="C256" s="1">
         <v>200000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>100.501</v>
+        <v>88.696</v>
       </c>
       <c r="E256" s="1">
-        <v>102.939</v>
+        <v>86.091845</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>205878.0</v>
+        <v>172183.69</v>
       </c>
       <c r="I256" s="1">
-        <v>-4876.0</v>
+        <v>5208.31</v>
       </c>
       <c r="J256" s="1">
-        <v>-2.3683929317363</v>
+        <v>3.0248567677926</v>
       </c>
       <c r="K256">
-        <v>0.79</v>
-[...2 lines deleted...]
-        <v>622</v>
+        <v>0.15</v>
+      </c>
+      <c r="L256">
+        <v>295.89</v>
       </c>
       <c r="M256" s="1">
-        <v>201002.0</v>
+        <v>177392.0</v>
       </c>
       <c r="N256" s="1">
-        <v>202591.04</v>
+        <v>177687.89</v>
       </c>
       <c r="O256" s="1">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>623</v>
+        <v>615</v>
       </c>
       <c r="B257" t="s">
-        <v>624</v>
+        <v>616</v>
       </c>
       <c r="C257" s="1">
-        <v>300000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>97.447</v>
+        <v>101.367</v>
       </c>
       <c r="E257" s="1">
-        <v>100.761</v>
+        <v>99.779</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>302283.0</v>
+        <v>117739.22</v>
       </c>
       <c r="I257" s="1">
-        <v>-9942.0</v>
+        <v>1873.84</v>
       </c>
       <c r="J257" s="1">
-        <v>-3.2889709312135</v>
+        <v>1.5915172531294</v>
       </c>
       <c r="K257">
-        <v>0.67</v>
+        <v>1.98</v>
       </c>
       <c r="L257" t="s">
-        <v>625</v>
+        <v>617</v>
       </c>
       <c r="M257" s="1">
-        <v>292341.0</v>
+        <v>119613.06</v>
       </c>
       <c r="N257" s="1">
-        <v>294338.26</v>
+        <v>121952.85</v>
       </c>
       <c r="O257" s="1">
-        <v>0.47</v>
+        <v>0.19</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>626</v>
+        <v>618</v>
       </c>
       <c r="B258" t="s">
-        <v>627</v>
+        <v>619</v>
       </c>
       <c r="C258" s="1">
-        <v>89000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>101.673</v>
+        <v>100.728</v>
       </c>
       <c r="E258" s="1">
-        <v>99.871</v>
+        <v>102.939</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>88885.19</v>
+        <v>205878.0</v>
       </c>
       <c r="I258" s="1">
-        <v>1603.78</v>
+        <v>-4422.0</v>
       </c>
       <c r="J258" s="1">
-        <v>1.8043275825815</v>
+        <v>-2.1478739836214</v>
       </c>
       <c r="K258">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>82.29</v>
+        <v>1.0</v>
+      </c>
+      <c r="L258" t="s">
+        <v>620</v>
       </c>
       <c r="M258" s="1">
-        <v>90488.97</v>
+        <v>201456.0</v>
       </c>
       <c r="N258" s="1">
-        <v>90571.26</v>
+        <v>203462.16</v>
       </c>
       <c r="O258" s="1">
-        <v>0.14</v>
+        <v>0.32</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>628</v>
+        <v>621</v>
       </c>
       <c r="B259" t="s">
-        <v>629</v>
+        <v>622</v>
       </c>
       <c r="C259" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>104.452</v>
+        <v>97.735</v>
       </c>
       <c r="E259" s="1">
-        <v>106.89563</v>
+        <v>100.761</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>106895.63</v>
+        <v>302283.0</v>
       </c>
       <c r="I259" s="1">
-        <v>-2443.63</v>
+        <v>-9078.0</v>
       </c>
       <c r="J259" s="1">
-        <v>-2.2859961627992</v>
+        <v>-3.0031460584949</v>
       </c>
       <c r="K259">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>174.66</v>
+        <v>0.86</v>
+      </c>
+      <c r="L259" t="s">
+        <v>623</v>
       </c>
       <c r="M259" s="1">
-        <v>104452.0</v>
+        <v>293205.0</v>
       </c>
       <c r="N259" s="1">
-        <v>104626.66</v>
+        <v>295784.79</v>
       </c>
       <c r="O259" s="1">
-        <v>0.17</v>
+        <v>0.46</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
       <c r="B260" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="C260" s="1">
-        <v>200000.0</v>
+        <v>89000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>97.987</v>
+        <v>101.86</v>
       </c>
       <c r="E260" s="1">
-        <v>99.589</v>
+        <v>99.871</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>199178.0</v>
+        <v>88885.19</v>
       </c>
       <c r="I260" s="1">
-        <v>-3204.0</v>
+        <v>1770.21</v>
       </c>
       <c r="J260" s="1">
-        <v>-1.6086113928245</v>
+        <v>1.9915691241702</v>
       </c>
       <c r="K260">
-        <v>2.42</v>
-[...2 lines deleted...]
-        <v>632</v>
+        <v>0.31</v>
+      </c>
+      <c r="L260">
+        <v>274.32</v>
       </c>
       <c r="M260" s="1">
-        <v>195974.0</v>
+        <v>90655.4</v>
       </c>
       <c r="N260" s="1">
-        <v>200823.32</v>
+        <v>90929.72</v>
       </c>
       <c r="O260" s="1">
-        <v>0.32</v>
+        <v>0.14</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>633</v>
+        <v>626</v>
       </c>
       <c r="B261" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="C261" s="1">
         <v>100000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>97.409</v>
+        <v>104.659</v>
       </c>
       <c r="E261" s="1">
-        <v>99.908</v>
+        <v>106.89563</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>99908.0</v>
+        <v>106895.63</v>
       </c>
       <c r="I261" s="1">
-        <v>-2499.0</v>
+        <v>-2236.63</v>
       </c>
       <c r="J261" s="1">
-        <v>-2.5013011971013</v>
+        <v>-2.0923493317734</v>
       </c>
       <c r="K261">
-        <v>1.09</v>
-[...2 lines deleted...]
-        <v>635</v>
+        <v>0.42</v>
+      </c>
+      <c r="L261">
+        <v>419.18</v>
       </c>
       <c r="M261" s="1">
-        <v>97409.0</v>
+        <v>104659.0</v>
       </c>
       <c r="N261" s="1">
-        <v>98496.15</v>
+        <v>105078.18</v>
       </c>
       <c r="O261" s="1">
         <v>0.16</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
       <c r="B262" t="s">
-        <v>634</v>
+        <v>629</v>
       </c>
       <c r="C262" s="1">
         <v>200000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>102.173</v>
+        <v>98.258</v>
       </c>
       <c r="E262" s="1">
-        <v>104.481</v>
+        <v>99.589</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>208962.0</v>
+        <v>199178.0</v>
       </c>
       <c r="I262" s="1">
-        <v>-4616.0</v>
+        <v>-2662.0</v>
       </c>
       <c r="J262" s="1">
-        <v>-2.2090140791149</v>
+        <v>-1.3364929861732</v>
       </c>
       <c r="K262">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>832.88</v>
+        <v>2.6</v>
+      </c>
+      <c r="L262" t="s">
+        <v>630</v>
       </c>
       <c r="M262" s="1">
-        <v>204346.0</v>
+        <v>196516.0</v>
       </c>
       <c r="N262" s="1">
-        <v>205178.88</v>
+        <v>201710.52</v>
       </c>
       <c r="O262" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="B263" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
       <c r="C263" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>103.784</v>
+        <v>97.882</v>
       </c>
       <c r="E263" s="1">
-        <v>106.6</v>
+        <v>99.908</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>213200.0</v>
+        <v>99908.0</v>
       </c>
       <c r="I263" s="1">
-        <v>-5632.0</v>
+        <v>-2026.0</v>
       </c>
       <c r="J263" s="1">
-        <v>-2.6416510318949</v>
+        <v>-2.0278656363855</v>
       </c>
       <c r="K263">
-        <v>2.41</v>
+        <v>1.3</v>
       </c>
       <c r="L263" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="M263" s="1">
-        <v>207568.0</v>
+        <v>97882.0</v>
       </c>
       <c r="N263" s="1">
-        <v>212388.55</v>
+        <v>99184.43</v>
       </c>
       <c r="O263" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="B264" t="s">
-        <v>641</v>
+        <v>632</v>
       </c>
       <c r="C264" s="1">
-        <v>285000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>97.916</v>
+        <v>102.614</v>
       </c>
       <c r="E264" s="1">
-        <v>99.902</v>
+        <v>104.481</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>284720.7</v>
+        <v>208962.0</v>
       </c>
       <c r="I264" s="1">
-        <v>-5660.1</v>
+        <v>-3734.0</v>
       </c>
       <c r="J264" s="1">
-        <v>-1.9879481892254</v>
+        <v>-1.786927766771</v>
       </c>
       <c r="K264">
-        <v>0.82</v>
+        <v>0.69</v>
       </c>
       <c r="L264" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
       <c r="M264" s="1">
-        <v>279060.6</v>
+        <v>205228.0</v>
       </c>
       <c r="N264" s="1">
-        <v>281409.9</v>
+        <v>206607.45</v>
       </c>
       <c r="O264" s="1">
-        <v>0.45</v>
+        <v>0.32</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>643</v>
+        <v>636</v>
       </c>
       <c r="B265" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="C265" s="1">
-        <v>168000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>100.225</v>
+        <v>104.16</v>
       </c>
       <c r="E265" s="1">
-        <v>100.0</v>
+        <v>106.6</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>168000.0</v>
+        <v>213200.0</v>
       </c>
       <c r="I265" s="1">
-        <v>378.0</v>
+        <v>-4880.0</v>
       </c>
       <c r="J265" s="1">
-        <v>0.225</v>
+        <v>-2.2889305816135</v>
       </c>
       <c r="K265">
-        <v>1.21</v>
+        <v>2.65</v>
       </c>
       <c r="L265" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
       <c r="M265" s="1">
-        <v>168378.0</v>
+        <v>208320.0</v>
       </c>
       <c r="N265" s="1">
-        <v>170418.39</v>
+        <v>213629.59</v>
       </c>
       <c r="O265" s="1">
-        <v>0.27</v>
+        <v>0.33</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>646</v>
+        <v>639</v>
       </c>
       <c r="B266" t="s">
-        <v>647</v>
+        <v>640</v>
       </c>
       <c r="C266" s="1">
-        <v>190000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>94.855</v>
+        <v>98.519</v>
       </c>
       <c r="E266" s="1">
-        <v>106.52323684</v>
+        <v>99.902</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>202394.15</v>
+        <v>284720.7</v>
       </c>
       <c r="I266" s="1">
-        <v>-22169.65</v>
+        <v>-3941.55</v>
       </c>
       <c r="J266" s="1">
-        <v>-10.953700983946</v>
+        <v>-1.3843566695361</v>
       </c>
       <c r="K266">
-        <v>1.45</v>
+        <v>1.03</v>
       </c>
       <c r="L266" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="M266" s="1">
-        <v>180224.5</v>
+        <v>280779.15</v>
       </c>
       <c r="N266" s="1">
-        <v>182971.95</v>
+        <v>283722.85</v>
       </c>
       <c r="O266" s="1">
-        <v>0.29</v>
+        <v>0.44</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
       <c r="B267" t="s">
-        <v>650</v>
+        <v>643</v>
       </c>
       <c r="C267" s="1">
-        <v>100000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>101.021</v>
+        <v>100.461</v>
       </c>
       <c r="E267" s="1">
         <v>100.0</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>100000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="I267" s="1">
-        <v>1021.0</v>
+        <v>774.48</v>
       </c>
       <c r="J267" s="1">
-        <v>1.021</v>
+        <v>0.461</v>
       </c>
       <c r="K267">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>295.12</v>
+        <v>1.45</v>
+      </c>
+      <c r="L267" t="s">
+        <v>644</v>
       </c>
       <c r="M267" s="1">
-        <v>101021.0</v>
+        <v>168774.48</v>
       </c>
       <c r="N267" s="1">
-        <v>101316.12</v>
+        <v>171204.4</v>
       </c>
       <c r="O267" s="1">
-        <v>0.16</v>
+        <v>0.27</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
       <c r="B268" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="C268" s="1">
-        <v>200000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>101.834</v>
+        <v>95.022</v>
       </c>
       <c r="E268" s="1">
-        <v>103.4955</v>
+        <v>106.52323684</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>206991.0</v>
+        <v>202394.15</v>
       </c>
       <c r="I268" s="1">
-        <v>-3323.0</v>
+        <v>-21852.35</v>
       </c>
       <c r="J268" s="1">
-        <v>-1.6053838089579</v>
+        <v>-10.796927677999</v>
       </c>
       <c r="K268">
-        <v>0.63</v>
-[...2 lines deleted...]
-        <v>653</v>
+        <v>0.08</v>
+      </c>
+      <c r="L268">
+        <v>150.96</v>
       </c>
       <c r="M268" s="1">
-        <v>203668.0</v>
+        <v>180541.8</v>
       </c>
       <c r="N268" s="1">
-        <v>204925.53</v>
+        <v>180692.76</v>
       </c>
       <c r="O268" s="1">
-        <v>0.33</v>
+        <v>0.28</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>654</v>
+        <v>647</v>
       </c>
       <c r="B269" t="s">
-        <v>655</v>
+        <v>648</v>
       </c>
       <c r="C269" s="1">
-        <v>160000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>100.03</v>
+        <v>101.399</v>
       </c>
       <c r="E269" s="1">
         <v>100.0</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>160000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I269" s="1">
-        <v>48.0</v>
+        <v>1399.0</v>
       </c>
       <c r="J269" s="1">
-        <v>0.03</v>
+        <v>1.399</v>
       </c>
       <c r="K269">
-        <v>0.28</v>
+        <v>0.53</v>
       </c>
       <c r="L269">
-        <v>446.91</v>
+        <v>533.48</v>
       </c>
       <c r="M269" s="1">
-        <v>160048.0</v>
+        <v>101399.0</v>
       </c>
       <c r="N269" s="1">
-        <v>160494.91</v>
+        <v>101932.48</v>
       </c>
       <c r="O269" s="1">
-        <v>0.26</v>
+        <v>0.16</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>656</v>
+        <v>649</v>
       </c>
       <c r="B270" t="s">
-        <v>657</v>
+        <v>650</v>
       </c>
       <c r="C270" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>100.593</v>
+        <v>101.956</v>
       </c>
       <c r="E270" s="1">
-        <v>100.0</v>
+        <v>103.4955</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>100000.0</v>
+        <v>206991.0</v>
       </c>
       <c r="I270" s="1">
-        <v>593.0</v>
+        <v>-3079.0</v>
       </c>
       <c r="J270" s="1">
-        <v>0.593</v>
+        <v>-1.487504287626</v>
       </c>
       <c r="K270">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>333.62</v>
+        <v>0.87</v>
+      </c>
+      <c r="L270" t="s">
+        <v>651</v>
       </c>
       <c r="M270" s="1">
-        <v>100593.0</v>
+        <v>203912.0</v>
       </c>
       <c r="N270" s="1">
-        <v>100926.62</v>
+        <v>205658.58</v>
       </c>
       <c r="O270" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="B271" t="s">
-        <v>659</v>
+        <v>653</v>
       </c>
       <c r="C271" s="1">
-        <v>200000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>95.801</v>
+        <v>100.511</v>
       </c>
       <c r="E271" s="1">
-        <v>97.25</v>
+        <v>100.0</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>194500.0</v>
+        <v>160000.0</v>
       </c>
       <c r="I271" s="1">
-        <v>-2898.0</v>
+        <v>817.6</v>
       </c>
       <c r="J271" s="1">
-        <v>-1.4899742930591</v>
+        <v>0.511</v>
       </c>
       <c r="K271">
-        <v>0.16</v>
+        <v>0.5</v>
       </c>
       <c r="L271">
-        <v>315.07</v>
+        <v>794.51</v>
       </c>
       <c r="M271" s="1">
-        <v>191602.0</v>
+        <v>160817.6</v>
       </c>
       <c r="N271" s="1">
-        <v>191917.07</v>
+        <v>161612.11</v>
       </c>
       <c r="O271" s="1">
-        <v>0.31</v>
+        <v>0.25</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>660</v>
+        <v>654</v>
       </c>
       <c r="B272" t="s">
-        <v>661</v>
+        <v>655</v>
       </c>
       <c r="C272" s="1">
-        <v>106000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>99.453</v>
+        <v>100.881</v>
       </c>
       <c r="E272" s="1">
-        <v>99.695</v>
+        <v>100.0</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>105676.7</v>
+        <v>100000.0</v>
       </c>
       <c r="I272" s="1">
-        <v>-256.52</v>
+        <v>881.0</v>
       </c>
       <c r="J272" s="1">
-        <v>-0.24274035809218</v>
+        <v>0.881</v>
       </c>
       <c r="K272">
-        <v>0.58</v>
+        <v>0.55</v>
       </c>
       <c r="L272">
-        <v>609.86</v>
+        <v>545.92</v>
       </c>
       <c r="M272" s="1">
-        <v>105420.18</v>
+        <v>100881.0</v>
       </c>
       <c r="N272" s="1">
-        <v>106030.04</v>
+        <v>101426.92</v>
       </c>
       <c r="O272" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>662</v>
+        <v>656</v>
       </c>
       <c r="B273" t="s">
-        <v>663</v>
+        <v>657</v>
       </c>
       <c r="C273" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>82.806</v>
+        <v>96.247</v>
       </c>
       <c r="E273" s="1">
-        <v>92.28804</v>
+        <v>97.25</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>276864.12</v>
+        <v>194500.0</v>
       </c>
       <c r="I273" s="1">
-        <v>-28446.12</v>
+        <v>-2006.0</v>
       </c>
       <c r="J273" s="1">
-        <v>-10.274397419211</v>
+        <v>-1.0313624678663</v>
       </c>
       <c r="K273">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>664</v>
+        <v>0.3</v>
+      </c>
+      <c r="L273">
+        <v>602.74</v>
       </c>
       <c r="M273" s="1">
-        <v>248418.0</v>
+        <v>192494.0</v>
       </c>
       <c r="N273" s="1">
-        <v>249983.75</v>
+        <v>193096.74</v>
       </c>
       <c r="O273" s="1">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>665</v>
+        <v>658</v>
       </c>
       <c r="B274" t="s">
-        <v>666</v>
+        <v>659</v>
       </c>
       <c r="C274" s="1">
-        <v>216000.0</v>
+        <v>106000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>89.75</v>
+        <v>99.714</v>
       </c>
       <c r="E274" s="1">
-        <v>102.24988426</v>
+        <v>99.695</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>220859.75</v>
+        <v>105676.7</v>
       </c>
       <c r="I274" s="1">
-        <v>-26999.75</v>
+        <v>20.14</v>
       </c>
       <c r="J274" s="1">
-        <v>-12.224839519197</v>
+        <v>0.019058127288229</v>
       </c>
       <c r="K274">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>667</v>
+        <v>0.79</v>
+      </c>
+      <c r="L274">
+        <v>838.56</v>
       </c>
       <c r="M274" s="1">
-        <v>193860.0</v>
+        <v>105696.84</v>
       </c>
       <c r="N274" s="1">
-        <v>195253.64</v>
+        <v>106535.4</v>
       </c>
       <c r="O274" s="1">
-        <v>0.31</v>
+        <v>0.17</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>668</v>
+        <v>660</v>
       </c>
       <c r="B275" t="s">
-        <v>669</v>
+        <v>661</v>
       </c>
       <c r="C275" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>100.842</v>
+        <v>83.11</v>
       </c>
       <c r="E275" s="1">
-        <v>99.417</v>
+        <v>92.28804</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>99417.0</v>
+        <v>276864.12</v>
       </c>
       <c r="I275" s="1">
-        <v>1425.0</v>
+        <v>-27534.12</v>
       </c>
       <c r="J275" s="1">
-        <v>1.4333564682097</v>
+        <v>-9.9449939558799</v>
       </c>
       <c r="K275">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>410.96</v>
+        <v>0.57</v>
+      </c>
+      <c r="L275" t="s">
+        <v>662</v>
       </c>
       <c r="M275" s="1">
-        <v>100842.0</v>
+        <v>249330.0</v>
       </c>
       <c r="N275" s="1">
-        <v>101252.96</v>
+        <v>251025.21</v>
       </c>
       <c r="O275" s="1">
-        <v>0.16</v>
+        <v>0.39</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>670</v>
+        <v>663</v>
       </c>
       <c r="B276" t="s">
-        <v>671</v>
+        <v>664</v>
       </c>
       <c r="C276" s="1">
-        <v>200000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>98.779</v>
+        <v>90.077</v>
       </c>
       <c r="E276" s="1">
-        <v>100.0</v>
+        <v>102.24988426</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>200000.0</v>
+        <v>220859.75</v>
       </c>
       <c r="I276" s="1">
-        <v>-2442.0</v>
+        <v>-26293.43</v>
       </c>
       <c r="J276" s="1">
-        <v>-1.221</v>
+        <v>-11.90503475622</v>
       </c>
       <c r="K276">
-        <v>2.11</v>
+        <v>0.69</v>
       </c>
       <c r="L276" t="s">
-        <v>672</v>
+        <v>665</v>
       </c>
       <c r="M276" s="1">
-        <v>197558.0</v>
+        <v>194566.32</v>
       </c>
       <c r="N276" s="1">
-        <v>201773.52</v>
+        <v>196053.17</v>
       </c>
       <c r="O276" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>673</v>
+        <v>666</v>
       </c>
       <c r="B277" t="s">
-        <v>674</v>
+        <v>667</v>
       </c>
       <c r="C277" s="1">
-        <v>322.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>0.0575</v>
+        <v>101.153</v>
       </c>
       <c r="E277" s="1">
-        <v>0.1083618012</v>
+        <v>99.417</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>0.0</v>
+        <v>99417.0</v>
       </c>
       <c r="I277" s="1">
-        <v>-40943.75</v>
+        <v>1736.0</v>
       </c>
       <c r="J277" s="1">
-        <v>0</v>
+        <v>1.7461802307452</v>
       </c>
       <c r="K277">
-        <v>0.0</v>
+        <v>0.63</v>
       </c>
       <c r="L277">
-        <v>0.0</v>
+        <v>626.71</v>
       </c>
       <c r="M277" s="1">
-        <v>-40943.75</v>
+        <v>101153.0</v>
       </c>
       <c r="N277" s="1">
-        <v>-40943.75</v>
+        <v>101779.71</v>
       </c>
       <c r="O277" s="1">
-        <v>-0.07</v>
+        <v>0.16</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>675</v>
+        <v>668</v>
       </c>
       <c r="B278" t="s">
-        <v>676</v>
+        <v>669</v>
       </c>
       <c r="C278" s="1">
-        <v>80.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>75.4</v>
+        <v>99.162</v>
       </c>
       <c r="E278" s="1">
-        <v>75.3</v>
+        <v>100.0</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>60240.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I278" s="1">
-        <v>80.0</v>
+        <v>-1676.0</v>
       </c>
       <c r="J278" s="1">
-        <v>0.132802124834</v>
+        <v>-0.838</v>
       </c>
       <c r="K278">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.29</v>
+      </c>
+      <c r="L278" t="s">
+        <v>670</v>
       </c>
       <c r="M278" s="1">
-        <v>60320.0</v>
+        <v>198324.0</v>
       </c>
       <c r="N278" s="1">
-        <v>60320.0</v>
+        <v>202902.33</v>
       </c>
       <c r="O278" s="1">
-        <v>0.1</v>
+        <v>0.32</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>677</v>
+        <v>671</v>
       </c>
       <c r="B279" t="s">
-        <v>678</v>
+        <v>672</v>
       </c>
       <c r="C279" s="1">
-        <v>-322.0</v>
+        <v>322.0</v>
       </c>
       <c r="D279" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="E279" s="1">
-        <v>0.0738354037</v>
+        <v>0.1083618012</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
         <v>0.0</v>
       </c>
       <c r="I279" s="1">
-        <v>27237.5</v>
+        <v>-46981.25</v>
       </c>
       <c r="J279" s="1">
         <v>0</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
       <c r="L279">
         <v>0.0</v>
       </c>
       <c r="M279" s="1">
-        <v>27237.5</v>
+        <v>-46981.25</v>
       </c>
       <c r="N279" s="1">
-        <v>27237.5</v>
+        <v>-46981.25</v>
       </c>
       <c r="O279" s="1">
+        <v>-0.07</v>
+      </c>
+      <c r="P279">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="280" spans="1:16">
+      <c r="A280" t="s">
+        <v>673</v>
+      </c>
+      <c r="B280" t="s">
+        <v>674</v>
+      </c>
+      <c r="C280" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="D280" s="1">
+        <v>0.2125</v>
+      </c>
+      <c r="E280" s="1">
+        <v>0.1975</v>
+      </c>
+      <c r="F280" t="s">
+        <v>8</v>
+      </c>
+      <c r="G280">
+        <v>1.0</v>
+      </c>
+      <c r="H280" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I280" s="1">
+        <v>375.0</v>
+      </c>
+      <c r="J280" s="1">
+        <v>0</v>
+      </c>
+      <c r="K280">
+        <v>0.0</v>
+      </c>
+      <c r="L280">
+        <v>0.0</v>
+      </c>
+      <c r="M280" s="1">
+        <v>375.0</v>
+      </c>
+      <c r="N280" s="1">
+        <v>375.0</v>
+      </c>
+      <c r="O280" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P280">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="281" spans="1:16">
+      <c r="A281" t="s">
+        <v>675</v>
+      </c>
+      <c r="B281" t="s">
+        <v>676</v>
+      </c>
+      <c r="C281" s="1">
+        <v>160.0</v>
+      </c>
+      <c r="D281" s="1">
+        <v>15.7</v>
+      </c>
+      <c r="E281" s="1">
+        <v>18.0</v>
+      </c>
+      <c r="F281" t="s">
+        <v>8</v>
+      </c>
+      <c r="G281">
+        <v>1.0</v>
+      </c>
+      <c r="H281" s="1">
+        <v>28800.0</v>
+      </c>
+      <c r="I281" s="1">
+        <v>-3680.0</v>
+      </c>
+      <c r="J281" s="1">
+        <v>-12.777777777778</v>
+      </c>
+      <c r="K281">
+        <v>0.0</v>
+      </c>
+      <c r="L281">
+        <v>0.0</v>
+      </c>
+      <c r="M281" s="1">
+        <v>25120.0</v>
+      </c>
+      <c r="N281" s="1">
+        <v>25120.0</v>
+      </c>
+      <c r="O281" s="1">
         <v>0.04</v>
       </c>
-      <c r="P279">
+      <c r="P281">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="282" spans="1:16">
+      <c r="A282" t="s">
+        <v>677</v>
+      </c>
+      <c r="B282" t="s">
+        <v>678</v>
+      </c>
+      <c r="C282" s="1">
+        <v>160.0</v>
+      </c>
+      <c r="D282" s="1">
+        <v>64.6</v>
+      </c>
+      <c r="E282" s="1">
+        <v>56.5</v>
+      </c>
+      <c r="F282" t="s">
+        <v>8</v>
+      </c>
+      <c r="G282">
+        <v>1.0</v>
+      </c>
+      <c r="H282" s="1">
+        <v>90400.0</v>
+      </c>
+      <c r="I282" s="1">
+        <v>12960.0</v>
+      </c>
+      <c r="J282" s="1">
+        <v>14.336283185841</v>
+      </c>
+      <c r="K282">
+        <v>0.0</v>
+      </c>
+      <c r="L282">
+        <v>0.0</v>
+      </c>
+      <c r="M282" s="1">
+        <v>103360.0</v>
+      </c>
+      <c r="N282" s="1">
+        <v>103360.0</v>
+      </c>
+      <c r="O282" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P282">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="283" spans="1:16">
+      <c r="A283" t="s">
+        <v>679</v>
+      </c>
+      <c r="B283" t="s">
+        <v>680</v>
+      </c>
+      <c r="C283" s="1">
+        <v>-322.0</v>
+      </c>
+      <c r="D283" s="1">
+        <v>0.035</v>
+      </c>
+      <c r="E283" s="1">
+        <v>0.0738354037</v>
+      </c>
+      <c r="F283" t="s">
+        <v>8</v>
+      </c>
+      <c r="G283">
+        <v>1.0</v>
+      </c>
+      <c r="H283" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I283" s="1">
+        <v>31262.5</v>
+      </c>
+      <c r="J283" s="1">
+        <v>0</v>
+      </c>
+      <c r="K283">
+        <v>0.0</v>
+      </c>
+      <c r="L283">
+        <v>0.0</v>
+      </c>
+      <c r="M283" s="1">
+        <v>31262.5</v>
+      </c>
+      <c r="N283" s="1">
+        <v>31262.5</v>
+      </c>
+      <c r="O283" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P283">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="284" spans="1:16">
+      <c r="A284" t="s">
+        <v>681</v>
+      </c>
+      <c r="B284" t="s">
+        <v>682</v>
+      </c>
+      <c r="C284" s="1">
+        <v>-10.0</v>
+      </c>
+      <c r="D284" s="1">
+        <v>0.1525</v>
+      </c>
+      <c r="E284" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="F284" t="s">
+        <v>8</v>
+      </c>
+      <c r="G284">
+        <v>1.0</v>
+      </c>
+      <c r="H284" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I284" s="1">
+        <v>-312.5</v>
+      </c>
+      <c r="J284" s="1">
+        <v>0</v>
+      </c>
+      <c r="K284">
+        <v>0.0</v>
+      </c>
+      <c r="L284">
+        <v>0.0</v>
+      </c>
+      <c r="M284" s="1">
+        <v>-312.5</v>
+      </c>
+      <c r="N284" s="1">
+        <v>-312.5</v>
+      </c>
+      <c r="O284" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P284">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="285" spans="1:16">
+      <c r="A285" t="s">
+        <v>683</v>
+      </c>
+      <c r="B285" t="s">
+        <v>684</v>
+      </c>
+      <c r="C285" s="1">
+        <v>-10.0</v>
+      </c>
+      <c r="D285" s="1">
+        <v>0.0725</v>
+      </c>
+      <c r="E285" s="1">
+        <v>0.0625</v>
+      </c>
+      <c r="F285" t="s">
+        <v>8</v>
+      </c>
+      <c r="G285">
+        <v>1.0</v>
+      </c>
+      <c r="H285" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I285" s="1">
+        <v>-250.0</v>
+      </c>
+      <c r="J285" s="1">
+        <v>0</v>
+      </c>
+      <c r="K285">
+        <v>0.0</v>
+      </c>
+      <c r="L285">
+        <v>0.0</v>
+      </c>
+      <c r="M285" s="1">
+        <v>-250.0</v>
+      </c>
+      <c r="N285" s="1">
+        <v>-250.0</v>
+      </c>
+      <c r="O285" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P285">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="286" spans="1:16">
+      <c r="A286" t="s">
+        <v>685</v>
+      </c>
+      <c r="B286" t="s">
+        <v>686</v>
+      </c>
+      <c r="C286" s="1">
+        <v>-320.0</v>
+      </c>
+      <c r="D286" s="1">
+        <v>31.1</v>
+      </c>
+      <c r="E286" s="1">
+        <v>30.4934375</v>
+      </c>
+      <c r="F286" t="s">
+        <v>8</v>
+      </c>
+      <c r="G286">
+        <v>1.0</v>
+      </c>
+      <c r="H286" s="1">
+        <v>-97579.0</v>
+      </c>
+      <c r="I286" s="1">
+        <v>-1941.0</v>
+      </c>
+      <c r="J286" s="1">
+        <v>1.9891575031513</v>
+      </c>
+      <c r="K286">
+        <v>0.0</v>
+      </c>
+      <c r="L286">
+        <v>0.0</v>
+      </c>
+      <c r="M286" s="1">
+        <v>-99520.0</v>
+      </c>
+      <c r="N286" s="1">
+        <v>-99520.0</v>
+      </c>
+      <c r="O286" s="1">
+        <v>-0.16</v>
+      </c>
+      <c r="P286">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>