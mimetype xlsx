--- v2 (2026-07-21)
+++ v3 (2026-08-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="445">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="466">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000985558</t>
   </si>
   <si>
@@ -136,1263 +136,1326 @@
   <si>
     <t>FR0013067808</t>
   </si>
   <si>
     <t>BFT FRANCE MONETAIRE CT ISR - I2 E</t>
   </si>
   <si>
     <t>FR001400R6M6</t>
   </si>
   <si>
     <t>OSTRUM SRI CASH PLUS SI EUR</t>
   </si>
   <si>
     <t>XS3325326695</t>
   </si>
   <si>
     <t>EURO ABN AMRO BANK NV 17/07/2026</t>
   </si>
   <si>
     <t>FR0129677722</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 06/04/2027</t>
   </si>
   <si>
-    <t>FR0129174506</t>
-[...8 lines deleted...]
-    <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/05/2026</t>
+    <t>FR0129713618</t>
+  </si>
+  <si>
+    <t>EURO ACHMEA BANK NV 29/04/2027</t>
+  </si>
+  <si>
+    <t>XS3371229066</t>
+  </si>
+  <si>
+    <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/08/2026</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
     <t>XS3336921476</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/10/2026</t>
   </si>
   <si>
     <t>FR0129677102</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 02/12/2026</t>
   </si>
   <si>
-    <t>12 402.22</t>
+    <t>25 434.81</t>
   </si>
   <si>
     <t>FR0129439065</t>
   </si>
   <si>
     <t>EURO BANQUE PALATINE 14/10/2026</t>
   </si>
   <si>
-    <t>119 175.00</t>
+    <t>132 486.67</t>
   </si>
   <si>
     <t>BE6373373859</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>294 000.00</t>
+    <t>326 841.67</t>
+  </si>
+  <si>
+    <t>FR0129705952</t>
+  </si>
+  <si>
+    <t>EURO BPCE SA 23/03/2027</t>
+  </si>
+  <si>
+    <t>18 850.00</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
+    <t>XS3361234886</t>
+  </si>
+  <si>
+    <t>EURO CAIXABANK SA 26/04/2027</t>
+  </si>
+  <si>
     <t>XS3324629974</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 28/05/2026</t>
   </si>
   <si>
-    <t>XS3336911915</t>
-[...2 lines deleted...]
-    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 04/05/2026</t>
+    <t>XS3367683490</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 03/07/2026</t>
   </si>
   <si>
     <t>XS3325957507</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
   </si>
   <si>
-    <t>BE6373027307</t>
-[...2 lines deleted...]
-    <t>EURO COFINIMMO SA 27/04/2026</t>
+    <t>BE6373663846</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 22/05/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ46AL8</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/12/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ46AQ7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 20/04/2027</t>
   </si>
   <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
+    <t>FR0129705994</t>
+  </si>
+  <si>
+    <t>EURO COMPAGNIE DE SAINT GOBAIN SA 01/06/2026</t>
+  </si>
+  <si>
     <t>FR0129679702</t>
   </si>
   <si>
     <t>EURO COVIVIO SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129671964</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/01/2027</t>
   </si>
   <si>
-    <t>37 388.33</t>
+    <t>57 042.63</t>
   </si>
   <si>
     <t>FR0129671907</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
   </si>
   <si>
-    <t>36 555.00</t>
+    <t>55 771.79</t>
   </si>
   <si>
     <t>FR0129671923</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/11/2026</t>
   </si>
   <si>
-    <t>36 721.67</t>
-[...5 lines deleted...]
-    <t>EURO ENEL FINANCE INTERNATIONAL NV 30/04/2026</t>
+    <t>56 025.96</t>
+  </si>
+  <si>
+    <t>XS3364633274</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 22/05/2026</t>
+  </si>
+  <si>
+    <t>XS3364651508</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 29/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129709046</t>
+  </si>
+  <si>
+    <t>EURO ENGIE SA 29/06/2026</t>
   </si>
   <si>
     <t>FR0129705275</t>
   </si>
   <si>
     <t>EURO ESSILORLUXOTTICA SA 24/06/2026</t>
   </si>
   <si>
-    <t>XS3326554428</t>
-[...8 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 08/05/2026</t>
+    <t>XS3358227067</t>
+  </si>
+  <si>
+    <t>EURO FIDELITY NATIONAL INFORMATION SERV 22/05/2026</t>
+  </si>
+  <si>
+    <t>XS3359534529</t>
+  </si>
+  <si>
+    <t>EURO HEINEKEN NV 05/06/2026</t>
+  </si>
+  <si>
+    <t>XS3367620492</t>
+  </si>
+  <si>
+    <t>EURO HEINEKEN NV 06/07/2026</t>
+  </si>
+  <si>
+    <t>XS3367672709</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 03/07/2026</t>
+  </si>
+  <si>
+    <t>XS3375218867</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 08/07/2026</t>
   </si>
   <si>
     <t>XS3345827870</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 13/05/2026</t>
   </si>
   <si>
     <t>XS3326341511</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 20/05/2026</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>799 324.44</t>
+    <t>852 196.89</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>337 821.42</t>
+    <t>377 218.17</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>103 542.50</t>
-[...5 lines deleted...]
-    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 06/05/2026</t>
+    <t>129 797.78</t>
+  </si>
+  <si>
+    <t>XS3371668735</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 05/05/2027</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3297678768</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
   </si>
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3086812974</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 29/05/2026</t>
   </si>
   <si>
     <t>XS3325290560</t>
   </si>
   <si>
     <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 19/06/2026</t>
   </si>
   <si>
     <t>BE6367982293</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 18/06/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
+    <t>FR0129632651</t>
+  </si>
+  <si>
+    <t>EURO KERING FINANCE SNC 07/08/2026</t>
+  </si>
+  <si>
     <t>XS3355988224</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
   </si>
   <si>
     <t>FR0129202000</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/05/2026</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3087766385</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 01/06/2026</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
     <t>XS3348765788</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 13/05/2026</t>
   </si>
   <si>
     <t>XS3305112065</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
   </si>
   <si>
     <t>XS3303516838</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 20/05/2026</t>
   </si>
   <si>
-    <t>XS3320683777</t>
-[...2 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 24/04/2026</t>
+    <t>XS3358335118</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 23/06/2026</t>
   </si>
   <si>
     <t>XS3351072502</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
-    <t>XS3219325175</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
-    <t>FR0129677953</t>
-[...8 lines deleted...]
-    <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 11/05/2026</t>
+    <t>BE6372829265</t>
+  </si>
+  <si>
+    <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 07/08/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
-    <t>FR0129063246</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129628071</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 10/06/2026</t>
   </si>
   <si>
     <t>FR0129628394</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 13/05/2026</t>
   </si>
   <si>
-    <t>FR0129628154</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129672830</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129672715</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
   </si>
   <si>
-    <t>XS3290508822</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129582542</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 25/06/2026</t>
   </si>
   <si>
-    <t>95 593.50</t>
-[...8 lines deleted...]
-    <t>900 259.56</t>
+    <t>132 825.00</t>
+  </si>
+  <si>
+    <t>FR0129714913</t>
+  </si>
+  <si>
+    <t>NEUCP AXA BANQUE S.A. 05/08/2026</t>
+  </si>
+  <si>
+    <t>9 424.89</t>
   </si>
   <si>
     <t>FR0129201952</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 14/05/2026</t>
   </si>
   <si>
-    <t>1 093 598.33</t>
+    <t>1 160 603.89</t>
   </si>
   <si>
     <t>FR0129676880</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
   </si>
   <si>
-    <t>19 971.00</t>
+    <t>39 957.75</t>
   </si>
   <si>
     <t>FR0129672038</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/12/2026</t>
   </si>
   <si>
-    <t>49 628.89</t>
+    <t>75 717.94</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>100 835.56</t>
+    <t>114 130.56</t>
   </si>
   <si>
     <t>FR0129673788</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 20/01/2027</t>
   </si>
   <si>
-    <t>20 834.00</t>
+    <t>34 108.50</t>
   </si>
   <si>
     <t>FR0129499382</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 13/11/2026</t>
   </si>
   <si>
-    <t>250 513.33</t>
+    <t>283 737.50</t>
   </si>
   <si>
     <t>FR0129266872</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 10/07/2026</t>
   </si>
   <si>
-    <t>358 292.50</t>
+    <t>384 914.00</t>
   </si>
   <si>
     <t>FR0129621944</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 05/02/2027</t>
   </si>
   <si>
-    <t>86 322.22</t>
+    <t>113 030.00</t>
   </si>
   <si>
     <t>FR0129654705</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 06/08/2026</t>
   </si>
   <si>
-    <t>56 499.22</t>
+    <t>81 781.33</t>
   </si>
   <si>
     <t>FR0129682870</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129677144</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 30/06/2026</t>
   </si>
   <si>
-    <t>BE6372774685</t>
-[...2 lines deleted...]
-    <t>NEUCP COFINIMMO SA 22/04/2026</t>
+    <t>BE6373705290</t>
+  </si>
+  <si>
+    <t>NEUCP COFINIMMO SA 27/05/2026</t>
   </si>
   <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
     <t>FR0129548600</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 15/12/2026</t>
   </si>
   <si>
-    <t>196 447.33</t>
+    <t>236 218.75</t>
   </si>
   <si>
     <t>FR0129653319</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/10/2026</t>
   </si>
   <si>
-    <t>30 473.61</t>
+    <t>43 292.25</t>
   </si>
   <si>
     <t>FR0129653343</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 03/02/2027</t>
   </si>
   <si>
-    <t>62 613.89</t>
+    <t>88 951.17</t>
   </si>
   <si>
     <t>FR0129234854</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>716 171.75</t>
+    <t>763 035.00</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>358 932.33</t>
+    <t>398 000.83</t>
   </si>
   <si>
     <t>FR0129410561</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 22/09/2026</t>
   </si>
   <si>
-    <t>401 139.33</t>
+    <t>441 107.83</t>
   </si>
   <si>
     <t>FR0129679686</t>
   </si>
   <si>
     <t>NEUCP DASSAULT SYSTEMES 16/06/2026</t>
   </si>
   <si>
     <t>FR0129683761</t>
   </si>
   <si>
     <t>NEUCP ELECTRICITE DE FRANCE SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129683175</t>
   </si>
   <si>
     <t>NEUCP ELIS SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129681963</t>
   </si>
   <si>
     <t>NEUCP ENGIE SA 12/06/2026</t>
   </si>
   <si>
     <t>FR0129622520</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>637 101.83</t>
-[...5 lines deleted...]
-    <t>NEUCP KERING FINANCE SNC 12/05/2026</t>
+    <t>676 804.75</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>197 584.00</t>
+    <t>236 833.83</t>
   </si>
   <si>
     <t>FR0129651875</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
   </si>
   <si>
-    <t>7 456.33</t>
+    <t>33 562.50</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>76 205.33</t>
+    <t>95 768.54</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>48 981.33</t>
+    <t>61 556.81</t>
   </si>
   <si>
     <t>FR0129631067</t>
   </si>
   <si>
     <t>NEUCP LEGRAND FRANCE SA 15/10/2026</t>
   </si>
   <si>
-    <t>4 340.00</t>
+    <t>17 364.67</t>
   </si>
   <si>
     <t>FR0129630416</t>
   </si>
   <si>
     <t>NEUCP RTE RESEAU DE TRANSPORT D ELECTRIC 08/07/2026</t>
   </si>
   <si>
+    <t>FR0129728038</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 08/06/2026</t>
+  </si>
+  <si>
     <t>FR0129682540</t>
   </si>
   <si>
     <t>NEUCP SAVENCIA SA 14/05/2026</t>
   </si>
   <si>
     <t>FR0129683399</t>
   </si>
   <si>
     <t>NEUCP SAVENCIA SA 15/05/2026</t>
   </si>
   <si>
+    <t>FR0129717213</t>
+  </si>
+  <si>
+    <t>NEUCP SEB SA 05/06/2026</t>
+  </si>
+  <si>
     <t>FR0129683191</t>
   </si>
   <si>
     <t>NEUCP SEB SA 16/07/2026</t>
   </si>
   <si>
-    <t>FR0129575561</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129653376</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 03/06/2026</t>
   </si>
   <si>
-    <t>FR0129582765</t>
-[...2 lines deleted...]
-    <t>NEUCP TELEPERFORMANCE 04/05/2026</t>
+    <t>FR0129681195</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 04/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129680932</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 30/06/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
-    <t>FR0129678860</t>
-[...2 lines deleted...]
-    <t>NEUCP UNION FINANCES GRAINS 07/05/2026</t>
+    <t>FR0129629715</t>
+  </si>
+  <si>
+    <t>NEUCP UNIVERSAL MUSIC GROUP NV 22/07/2026</t>
   </si>
   <si>
     <t>FR0129673499</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/06/2026</t>
   </si>
   <si>
     <t>FR0129683035</t>
   </si>
   <si>
     <t>NEUCP VINCI SA 13/07/2026</t>
   </si>
   <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>37 876.67</t>
+    <t>64 421.50</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>5 315.07</t>
+    <t>6 465.75</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>178 235.62</t>
+    <t>190 547.95</t>
   </si>
   <si>
     <t>FR0013412947</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.75 08/06/2026</t>
   </si>
   <si>
-    <t>130 273.97</t>
+    <t>138 904.11</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>400 684.93</t>
+    <t>456 780.82</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>11 763.70</t>
-[...8 lines deleted...]
-    <t>101 260.27</t>
+    <t>12 842.47</t>
+  </si>
+  <si>
+    <t>XS2723549528</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
+  </si>
+  <si>
+    <t>335 301.37</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>8 772.88</t>
+    <t>11 019.59</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 4 19/05/2026</t>
   </si>
   <si>
-    <t>1 717 278.14</t>
+    <t>1 824 289.53</t>
   </si>
   <si>
     <t>FR0013433596</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 0.25 12/07/2026</t>
   </si>
   <si>
-    <t>17 057.53</t>
+    <t>18 323.29</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>29 294.52</t>
+    <t>32 674.66</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>1 051.37</t>
+    <t>1 123.29</t>
   </si>
   <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>9 554.85</t>
+    <t>10 208.44</t>
+  </si>
+  <si>
+    <t>XS3373518086</t>
+  </si>
+  <si>
+    <t>ROYAL BANK OF CANADA 13/05/2027</t>
   </si>
   <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>28 896.58</t>
+    <t>30 960.62</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>67 068.49</t>
+    <t>87 780.82</t>
   </si>
   <si>
     <t>FR001400KZP3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 4.25 28/09/2026</t>
   </si>
   <si>
-    <t>186 184.93</t>
+    <t>205 257.53</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>222 308.22</t>
-[...17 lines deleted...]
-    <t>23 441.17</t>
+    <t>237 367.81</t>
   </si>
   <si>
     <t>SWAP04697157</t>
   </si>
   <si>
-    <t>28 861.00</t>
+    <t>30 653.34</t>
   </si>
   <si>
     <t>SWAP04703737</t>
   </si>
   <si>
-    <t>84 180.44</t>
+    <t>89 911.56</t>
   </si>
   <si>
     <t>SWAP04706826</t>
   </si>
   <si>
-    <t>69 588.55</t>
+    <t>74 413.88</t>
   </si>
   <si>
     <t>SWAP04713468</t>
   </si>
   <si>
-    <t>43 805.15</t>
+    <t>46 896.78</t>
   </si>
   <si>
     <t>SWAP04714382</t>
   </si>
   <si>
-    <t>27 784.00</t>
+    <t>29 890.96</t>
   </si>
   <si>
     <t>SWAP04723529</t>
   </si>
   <si>
-    <t>19 290.25</t>
+    <t>20 806.59</t>
   </si>
   <si>
     <t>SWAP04780106</t>
   </si>
   <si>
-    <t>9 027.78</t>
+    <t>9 908.43</t>
   </si>
   <si>
     <t>SWAP04780461</t>
   </si>
   <si>
-    <t>22 939.50</t>
+    <t>25 187.00</t>
   </si>
   <si>
     <t>SWAP04806155</t>
   </si>
   <si>
-    <t>10 548.77</t>
+    <t>11 724.27</t>
   </si>
   <si>
     <t>SWAP04817097</t>
   </si>
   <si>
-    <t>6 131.34</t>
+    <t>6 912.50</t>
   </si>
   <si>
     <t>SWAP04827610</t>
   </si>
   <si>
-    <t>2 523.51</t>
+    <t>2 857.29</t>
   </si>
   <si>
     <t>SWAP04839653</t>
   </si>
   <si>
-    <t>3 290.33</t>
+    <t>3 722.85</t>
   </si>
   <si>
     <t>SWAP04839652</t>
   </si>
   <si>
-    <t>5 185.67</t>
-[...5 lines deleted...]
-    <t>13 151.53</t>
+    <t>5 828.78</t>
   </si>
   <si>
     <t>SWAP04865041</t>
   </si>
   <si>
-    <t>15 871.34</t>
+    <t>17 933.34</t>
   </si>
   <si>
     <t>SWAP04866191</t>
   </si>
   <si>
-    <t>3 192.44</t>
+    <t>3 633.55</t>
   </si>
   <si>
     <t>SWAP04871431</t>
   </si>
   <si>
-    <t>3 013.83</t>
+    <t>3 504.44</t>
   </si>
   <si>
     <t>SWAP04879695</t>
   </si>
   <si>
-    <t>2 791.25</t>
+    <t>3 203.34</t>
   </si>
   <si>
     <t>SWAP04881701</t>
   </si>
   <si>
+    <t>1 142.15</t>
+  </si>
+  <si>
     <t>SWAP04884340</t>
   </si>
   <si>
-    <t>1 038.16</t>
+    <t>1 226.13</t>
   </si>
   <si>
     <t>SWAP04892722</t>
   </si>
   <si>
-    <t>6 403.39</t>
+    <t>7 514.72</t>
   </si>
   <si>
     <t>SWAP04892725</t>
   </si>
   <si>
-    <t>2 634.67</t>
+    <t>3 114.00</t>
   </si>
   <si>
     <t>SWAP04922655</t>
   </si>
   <si>
     <t>SWAP04922656</t>
   </si>
   <si>
     <t>SWAP04923392</t>
   </si>
   <si>
     <t>SWAP04923752</t>
   </si>
   <si>
     <t>SWAP04924848</t>
   </si>
   <si>
     <t>SWAP04943108</t>
   </si>
   <si>
     <t>SWAP04943109</t>
   </si>
   <si>
     <t>SWAP04947612</t>
   </si>
   <si>
     <t>SWAP04947611</t>
   </si>
   <si>
     <t>SWAP04976196</t>
   </si>
   <si>
+    <t>1 058.83</t>
+  </si>
+  <si>
     <t>SWAP04986425</t>
   </si>
   <si>
     <t>SWAP04987017</t>
   </si>
   <si>
     <t>SWAP04987122</t>
   </si>
   <si>
     <t>SWAP04987234</t>
   </si>
   <si>
     <t>SWAP04987354</t>
   </si>
   <si>
     <t>SWAP04987353</t>
   </si>
   <si>
     <t>SWAP05010383</t>
   </si>
   <si>
-    <t>-4 909.06</t>
+    <t>-7 588.16</t>
   </si>
   <si>
     <t>SWAP05011031</t>
   </si>
   <si>
-    <t>-3 232.05</t>
+    <t>-5 205.64</t>
   </si>
   <si>
     <t>SWAP05011029</t>
   </si>
   <si>
-    <t>-4 011.22</t>
+    <t>-6 466.06</t>
   </si>
   <si>
     <t>SWAP05011030</t>
   </si>
   <si>
-    <t>-3 848.30</t>
+    <t>-6 202.52</t>
   </si>
   <si>
     <t>SWAP05011166</t>
   </si>
   <si>
+    <t>-1 230.96</t>
+  </si>
+  <si>
     <t>SWAP05011167</t>
   </si>
   <si>
+    <t>-1 086.60</t>
+  </si>
+  <si>
     <t>SWAP05011283</t>
   </si>
   <si>
-    <t>-2 242.86</t>
+    <t>-3 747.07</t>
   </si>
   <si>
     <t>SWAP05011324</t>
   </si>
   <si>
     <t>SWAP05016334</t>
   </si>
   <si>
-    <t>-3 810.69</t>
+    <t>-8 232.55</t>
   </si>
   <si>
     <t>SWAP05016335</t>
   </si>
   <si>
-    <t>-1 730.33</t>
+    <t>-3 720.32</t>
   </si>
   <si>
     <t>SWAP05017475</t>
   </si>
   <si>
-    <t>-1 731.01</t>
+    <t>-4 520.70</t>
   </si>
   <si>
     <t>SWAP05018315</t>
   </si>
   <si>
+    <t>-2 726.24</t>
+  </si>
+  <si>
     <t>SWAP05019255</t>
   </si>
   <si>
     <t>SWAP05019524</t>
   </si>
   <si>
+    <t>-1 735.03</t>
+  </si>
+  <si>
     <t>SWAP05019593</t>
   </si>
   <si>
+    <t>-4 746.37</t>
+  </si>
+  <si>
     <t>SWAP05020023</t>
   </si>
   <si>
+    <t>-4 645.86</t>
+  </si>
+  <si>
     <t>SWAP05020022</t>
   </si>
   <si>
+    <t>-3 463.57</t>
+  </si>
+  <si>
     <t>SWAP05020021</t>
   </si>
   <si>
+    <t>-1 126.57</t>
+  </si>
+  <si>
     <t>SWAP05020024</t>
   </si>
   <si>
-    <t>SWAP04692497</t>
-[...2 lines deleted...]
-    <t>LCH00142072496</t>
+    <t>SWAP05027220</t>
+  </si>
+  <si>
+    <t>-1 398.61</t>
+  </si>
+  <si>
+    <t>SWAP05029792</t>
+  </si>
+  <si>
+    <t>-1 566.23</t>
+  </si>
+  <si>
+    <t>SWAP05029911</t>
+  </si>
+  <si>
+    <t>SWAP05029910</t>
+  </si>
+  <si>
+    <t>SWAP05030303</t>
+  </si>
+  <si>
+    <t>SWAP05030302</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1756,212 +1819,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1098887.7578</v>
+        <v>1213804.4083</v>
       </c>
       <c r="D2">
-        <v>2448.07</v>
+        <v>2451.09</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2690155112.39</v>
+        <v>2975150743.69</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2690155112.39</v>
+        <v>2975150743.69</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>41.3595</v>
       </c>
       <c r="D3">
-        <v>10150.66</v>
+        <v>10163.2</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>419826.3</v>
+        <v>420345.14</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>419826.3</v>
+        <v>420345.14</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>108662.9201</v>
+        <v>110251.9037</v>
       </c>
       <c r="D4">
-        <v>3400.26</v>
+        <v>3404.52</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>369482627.86</v>
+        <v>375355340.01</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>369482627.86</v>
+        <v>375355340.01</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>10304.5639</v>
+        <v>10068.7891</v>
       </c>
       <c r="D5">
-        <v>1116.16</v>
+        <v>1117.52</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>11501582.32</v>
+        <v>11252115.46</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>11501582.32</v>
+        <v>11252115.46</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>1620385.8431</v>
+        <v>1607192.873</v>
       </c>
       <c r="D6">
-        <v>110.97</v>
+        <v>111.11</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>179826259.36</v>
+        <v>178582183.21</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>179826259.36</v>
+        <v>178582183.21</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P197"/>
+  <dimension ref="A1:P204"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O197" sqref="O197"/>
+      <selection activeCell="O204" sqref="O204"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1980,9839 +2043,10189 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>14789.0</v>
+        <v>16123.0</v>
       </c>
       <c r="D2" s="1">
-        <v>10821.71</v>
+        <v>10834.61</v>
       </c>
       <c r="E2" s="1">
-        <v>10809.686356752</v>
+        <v>10822.26419711</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>159864451.53</v>
+        <v>174487365.65</v>
       </c>
       <c r="I2" s="1">
-        <v>177817.66</v>
+        <v>199051.38</v>
       </c>
       <c r="J2" s="1">
-        <v>0.11123026933016</v>
+        <v>0.11407781833286</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>160042269.19</v>
+        <v>174686417.03</v>
       </c>
       <c r="N2" s="1">
-        <v>160042269.19</v>
+        <v>174686417.03</v>
       </c>
       <c r="O2" s="1">
-        <v>4.92</v>
+        <v>4.93</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>595.0</v>
+        <v>653.0</v>
       </c>
       <c r="D3" s="1">
-        <v>261796.08</v>
+        <v>262110.18</v>
       </c>
       <c r="E3" s="1">
-        <v>261365.0094958</v>
+        <v>261476.18415008</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>155512180.65</v>
+        <v>170743948.25</v>
       </c>
       <c r="I3" s="1">
-        <v>256486.95</v>
+        <v>413999.29</v>
       </c>
       <c r="J3" s="1">
-        <v>0.16493045684779</v>
+        <v>0.2424679142325</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>155768667.6</v>
+        <v>171157947.54</v>
       </c>
       <c r="N3" s="1">
-        <v>155768667.6</v>
+        <v>171157947.54</v>
       </c>
       <c r="O3" s="1">
-        <v>4.79</v>
+        <v>4.83</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.4592</v>
+        <v>99.5917</v>
       </c>
       <c r="E4" s="1">
         <v>99.2637935</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>9926379.35</v>
       </c>
       <c r="I4" s="1">
-        <v>19540.65</v>
+        <v>32790.65</v>
       </c>
       <c r="J4" s="1">
-        <v>0.19685576493709</v>
+        <v>0.33033847331253</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9945920.0</v>
+        <v>9959170.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9945920.0</v>
+        <v>9959170.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>97.4501</v>
+        <v>97.5083</v>
       </c>
       <c r="E5" s="1">
         <v>97.132225</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>9713222.5</v>
       </c>
       <c r="I5" s="1">
-        <v>31787.5</v>
+        <v>37607.5</v>
       </c>
       <c r="J5" s="1">
-        <v>0.32726008284068</v>
+        <v>0.38717840551887</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9745010.0</v>
+        <v>9750830.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9745010.0</v>
+        <v>9750830.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.9476</v>
+        <v>97.305</v>
       </c>
       <c r="E6" s="1">
-        <v>97.8974084</v>
+        <v>97.2229349</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>9789740.84</v>
+        <v>9722293.49</v>
       </c>
       <c r="I6" s="1">
-        <v>205019.16</v>
+        <v>8206.51</v>
       </c>
       <c r="J6" s="1">
-        <v>2.0942245903212</v>
+        <v>0.084409198389669</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>9994760.0</v>
+        <v>9730500.0</v>
       </c>
       <c r="N6" s="1">
-        <v>9994760.0</v>
+        <v>9730500.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.31</v>
+        <v>0.27</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.916</v>
+        <v>99.4464</v>
       </c>
       <c r="E7" s="1">
-        <v>99.4822914</v>
+        <v>99.41818273</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>14922343.71</v>
+        <v>14912727.41</v>
       </c>
       <c r="I7" s="1">
-        <v>65056.29</v>
+        <v>4232.59</v>
       </c>
       <c r="J7" s="1">
-        <v>0.43596563156767</v>
+        <v>0.02838240037273</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>14987400.0</v>
+        <v>14916960.0</v>
       </c>
       <c r="N7" s="1">
-        <v>14987400.0</v>
+        <v>14916960.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.46</v>
+        <v>0.42</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.594</v>
+        <v>98.6882</v>
       </c>
       <c r="E8" s="1">
         <v>97.78527223</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>39114108.89</v>
       </c>
       <c r="I8" s="1">
-        <v>323491.11</v>
+        <v>361171.11</v>
       </c>
       <c r="J8" s="1">
-        <v>0.82704456059513</v>
+        <v>0.92337808593752</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>39437600.0</v>
+        <v>39475280.0</v>
       </c>
       <c r="N8" s="1">
-        <v>39437600.0</v>
+        <v>39475280.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.21</v>
+        <v>1.11</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.2484</v>
+        <v>99.3697</v>
       </c>
       <c r="E9" s="1">
         <v>98.3627117</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>19672542.34</v>
       </c>
       <c r="I9" s="1">
-        <v>177137.66</v>
+        <v>201397.66</v>
       </c>
       <c r="J9" s="1">
-        <v>0.90043095060382</v>
+        <v>1.0237500396199</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>19849680.0</v>
+        <v>19873940.0</v>
       </c>
       <c r="N9" s="1">
-        <v>19849680.0</v>
+        <v>19873940.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.61</v>
+        <v>0.56</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>98.9172</v>
+        <v>99.041</v>
       </c>
       <c r="E10" s="1">
         <v>98.72033764</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>24680084.41</v>
       </c>
       <c r="I10" s="1">
-        <v>49215.59</v>
+        <v>80165.59</v>
       </c>
       <c r="J10" s="1">
-        <v>0.19941418830828</v>
+        <v>0.32481894578739</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>24729300.0</v>
+        <v>24760250.0</v>
       </c>
       <c r="N10" s="1">
-        <v>24729300.0</v>
+        <v>24760250.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.76</v>
+        <v>0.7</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.9944</v>
+        <v>99.9967</v>
       </c>
       <c r="E11" s="1">
         <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>10000000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-560.0</v>
+        <v>-330.0</v>
       </c>
       <c r="J11" s="1">
-        <v>-0.0056</v>
+        <v>-0.0033</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
         <v>52</v>
       </c>
       <c r="M11" s="1">
-        <v>9999440.0</v>
+        <v>9999670.0</v>
       </c>
       <c r="N11" s="1">
-        <v>10011842.22</v>
+        <v>10025104.81</v>
       </c>
       <c r="O11" s="1">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.0314</v>
+        <v>100.0352</v>
       </c>
       <c r="E12" s="1">
         <v>100.0</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>10000000.0</v>
       </c>
       <c r="I12" s="1">
-        <v>3140.0</v>
+        <v>3520.0</v>
       </c>
       <c r="J12" s="1">
-        <v>0.0314</v>
+        <v>0.0352</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
         <v>55</v>
       </c>
       <c r="M12" s="1">
-        <v>10003140.0</v>
+        <v>10003520.0</v>
       </c>
       <c r="N12" s="1">
-        <v>10122315.0</v>
+        <v>10136006.67</v>
       </c>
       <c r="O12" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.5116</v>
+        <v>99.6387</v>
       </c>
       <c r="E13" s="1">
         <v>99.4394653</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>9943946.53</v>
       </c>
       <c r="I13" s="1">
-        <v>7213.47</v>
+        <v>19923.47</v>
       </c>
       <c r="J13" s="1">
-        <v>0.072541319266326</v>
+        <v>0.20035777485219</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>9951160.0</v>
+        <v>9963870.0</v>
       </c>
       <c r="N13" s="1">
-        <v>9951160.0</v>
+        <v>9963870.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>100.0454</v>
+        <v>100.0411</v>
       </c>
       <c r="E14" s="1">
         <v>100.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I14" s="1">
-        <v>11350.0</v>
+        <v>10275.0</v>
       </c>
       <c r="J14" s="1">
-        <v>0.0454</v>
+        <v>0.0411</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" t="s">
         <v>60</v>
       </c>
       <c r="M14" s="1">
-        <v>25011350.0</v>
+        <v>25010275.0</v>
       </c>
       <c r="N14" s="1">
-        <v>25305350.0</v>
+        <v>25337116.67</v>
       </c>
       <c r="O14" s="1">
-        <v>0.78</v>
+        <v>0.72</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.176</v>
+        <v>99.995</v>
       </c>
       <c r="E15" s="1">
-        <v>98.0238394</v>
+        <v>100.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>19604767.88</v>
+        <v>15000000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>230432.12</v>
+        <v>-750.0</v>
       </c>
       <c r="J15" s="1">
-        <v>1.1753881576689</v>
+        <v>-0.005</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15">
-        <v>0.0</v>
+      <c r="L15" t="s">
+        <v>63</v>
       </c>
       <c r="M15" s="1">
-        <v>19835200.0</v>
+        <v>14999250.0</v>
       </c>
       <c r="N15" s="1">
-        <v>19835200.0</v>
+        <v>15018100.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.61</v>
+        <v>0.42</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B16" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C16" s="1">
-        <v>8500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.1807</v>
+        <v>99.2951</v>
       </c>
       <c r="E16" s="1">
-        <v>97.79494141</v>
+        <v>98.0238394</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>8312570.02</v>
+        <v>19604767.88</v>
       </c>
       <c r="I16" s="1">
-        <v>32789.48</v>
+        <v>254252.12</v>
       </c>
       <c r="J16" s="1">
-        <v>0.39445658708569</v>
+        <v>1.2968892136661</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>8345359.5</v>
+        <v>19859020.0</v>
       </c>
       <c r="N16" s="1">
-        <v>8345359.5</v>
+        <v>19859020.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.26</v>
+        <v>0.56</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B17" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C17" s="1">
-        <v>10000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>99.7718</v>
+        <v>98.2097</v>
       </c>
       <c r="E17" s="1">
-        <v>99.5611428</v>
+        <v>97.79494141</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>9956114.28</v>
+        <v>8312570.02</v>
       </c>
       <c r="I17" s="1">
-        <v>21065.72</v>
+        <v>35254.48</v>
       </c>
       <c r="J17" s="1">
-        <v>0.21158575933903</v>
+        <v>0.42411047263575</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>9977180.0</v>
+        <v>8347824.5</v>
       </c>
       <c r="N17" s="1">
-        <v>9977180.0</v>
+        <v>8347824.5</v>
       </c>
       <c r="O17" s="1">
-        <v>0.31</v>
+        <v>0.24</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C18" s="1">
-        <v>11000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>99.9216</v>
+        <v>97.3712</v>
       </c>
       <c r="E18" s="1">
-        <v>99.83751445</v>
+        <v>97.32339053</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>10982126.59</v>
+        <v>7299254.29</v>
       </c>
       <c r="I18" s="1">
-        <v>9249.41</v>
+        <v>3585.71</v>
       </c>
       <c r="J18" s="1">
-        <v>0.084222394671923</v>
+        <v>0.049124333220072</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>10991376.0</v>
+        <v>7302840.0</v>
       </c>
       <c r="N18" s="1">
-        <v>10991376.0</v>
+        <v>7302840.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.34</v>
+        <v>0.21</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B19" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>97.3659</v>
+        <v>99.904</v>
       </c>
       <c r="E19" s="1">
-        <v>97.4432515</v>
+        <v>99.5611428</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>9744325.15</v>
+        <v>9956114.28</v>
       </c>
       <c r="I19" s="1">
-        <v>-7735.15</v>
+        <v>34285.72</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.079381074429767</v>
+        <v>0.34436848589488</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>9736590.0</v>
+        <v>9990400.0</v>
       </c>
       <c r="N19" s="1">
-        <v>9736590.0</v>
+        <v>9990400.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B20" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C20" s="1">
-        <v>20000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>99.9638</v>
+        <v>99.6782</v>
       </c>
       <c r="E20" s="1">
-        <v>99.803498</v>
+        <v>99.63136391</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>19960699.6</v>
+        <v>10959450.03</v>
       </c>
       <c r="I20" s="1">
-        <v>32060.4</v>
+        <v>5151.97</v>
       </c>
       <c r="J20" s="1">
-        <v>0.16061761682942</v>
+        <v>0.047009384466348</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>19992760.0</v>
+        <v>10964602.0</v>
       </c>
       <c r="N20" s="1">
-        <v>19992760.0</v>
+        <v>10964602.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.61</v>
+        <v>0.31</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B21" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C21" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>97.9968</v>
+        <v>97.6084</v>
       </c>
       <c r="E21" s="1">
-        <v>97.7514452</v>
+        <v>97.4432515</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>9775144.52</v>
+        <v>9744325.15</v>
       </c>
       <c r="I21" s="1">
-        <v>24535.48</v>
+        <v>16514.85</v>
       </c>
       <c r="J21" s="1">
-        <v>0.25099864201292</v>
+        <v>0.16948172136887</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>9799680.0</v>
+        <v>9760840.0</v>
       </c>
       <c r="N21" s="1">
-        <v>9799680.0</v>
+        <v>9760840.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B22" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C22" s="1">
-        <v>20000000.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>97.7024</v>
+        <v>99.9397</v>
       </c>
       <c r="E22" s="1">
-        <v>97.52492575</v>
+        <v>99.82032343</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>19504985.15</v>
+        <v>27949690.56</v>
       </c>
       <c r="I22" s="1">
-        <v>35494.85</v>
+        <v>33425.44</v>
       </c>
       <c r="J22" s="1">
-        <v>0.18197834926319</v>
+        <v>0.1195914492443</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>19540480.0</v>
+        <v>27983116.0</v>
       </c>
       <c r="N22" s="1">
-        <v>19540480.0</v>
+        <v>27983116.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.6</v>
+        <v>0.79</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B23" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C23" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>98.6461</v>
+        <v>98.0525</v>
       </c>
       <c r="E23" s="1">
-        <v>98.14746655</v>
+        <v>97.7514452</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>19629493.31</v>
+        <v>9775144.52</v>
       </c>
       <c r="I23" s="1">
-        <v>99726.69</v>
+        <v>30105.48</v>
       </c>
       <c r="J23" s="1">
-        <v>0.50804515646461</v>
+        <v>0.30797989675144</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>19729220.0</v>
+        <v>9805250.0</v>
       </c>
       <c r="N23" s="1">
-        <v>19729220.0</v>
+        <v>9805250.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.61</v>
+        <v>0.28</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B24" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C24" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.0862</v>
+        <v>97.7339</v>
       </c>
       <c r="E24" s="1">
-        <v>97.87236355</v>
+        <v>97.52492575</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>19574472.71</v>
+        <v>19504985.15</v>
       </c>
       <c r="I24" s="1">
-        <v>242767.29</v>
+        <v>41794.85</v>
       </c>
       <c r="J24" s="1">
-        <v>1.2402239058832</v>
+        <v>0.21427778426173</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>19817240.0</v>
+        <v>19546780.0</v>
       </c>
       <c r="N24" s="1">
-        <v>19817240.0</v>
+        <v>19546780.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.61</v>
+        <v>0.55</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B25" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>98.3811</v>
+        <v>98.746</v>
       </c>
       <c r="E25" s="1">
-        <v>98.15181493</v>
+        <v>98.14746655</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>14722772.24</v>
+        <v>19629493.31</v>
       </c>
       <c r="I25" s="1">
-        <v>34392.76</v>
+        <v>119706.69</v>
       </c>
       <c r="J25" s="1">
-        <v>0.23360247268214</v>
+        <v>0.60983076898382</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>14757165.0</v>
+        <v>19749200.0</v>
       </c>
       <c r="N25" s="1">
-        <v>14757165.0</v>
+        <v>19749200.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.45</v>
+        <v>0.56</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B26" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C26" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>98.1233</v>
+        <v>99.2061</v>
       </c>
       <c r="E26" s="1">
-        <v>97.7562762</v>
+        <v>97.87236355</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>19551255.24</v>
+        <v>19574472.71</v>
       </c>
       <c r="I26" s="1">
-        <v>73404.76</v>
+        <v>266747.29</v>
       </c>
       <c r="J26" s="1">
-        <v>0.37544781191246</v>
+        <v>1.3627303986775</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>19624660.0</v>
+        <v>19841220.0</v>
       </c>
       <c r="N26" s="1">
-        <v>19624660.0</v>
+        <v>19841220.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.6</v>
+        <v>0.56</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B27" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C27" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>97.3866</v>
+        <v>98.4657</v>
       </c>
       <c r="E27" s="1">
-        <v>97.3233905</v>
+        <v>98.15181493</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>19464678.1</v>
+        <v>14722772.24</v>
       </c>
       <c r="I27" s="1">
-        <v>12641.9</v>
+        <v>47082.76</v>
       </c>
       <c r="J27" s="1">
-        <v>0.064947901707144</v>
+        <v>0.31979547895254</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>19477320.0</v>
+        <v>14769855.0</v>
       </c>
       <c r="N27" s="1">
-        <v>19477320.0</v>
+        <v>14769855.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.6</v>
+        <v>0.42</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B28" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.6363</v>
+        <v>98.1921</v>
       </c>
       <c r="E28" s="1">
-        <v>97.86752107</v>
+        <v>97.7562762</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>14680128.16</v>
+        <v>19551255.24</v>
       </c>
       <c r="I28" s="1">
-        <v>265316.84</v>
+        <v>87164.76</v>
       </c>
       <c r="J28" s="1">
-        <v>1.8073196439996</v>
+        <v>0.44582692481897</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>14945445.0</v>
+        <v>19638420.0</v>
       </c>
       <c r="N28" s="1">
-        <v>14945445.0</v>
+        <v>19638420.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.46</v>
+        <v>0.55</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B29" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C29" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.8536</v>
+        <v>97.394</v>
       </c>
       <c r="E29" s="1">
-        <v>99.82469675</v>
+        <v>97.3233905</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>19964939.35</v>
+        <v>19464678.1</v>
       </c>
       <c r="I29" s="1">
-        <v>5780.65</v>
+        <v>14121.9</v>
       </c>
       <c r="J29" s="1">
-        <v>0.02895400731583</v>
+        <v>0.072551418150604</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>19970720.0</v>
+        <v>19478800.0</v>
       </c>
       <c r="N29" s="1">
-        <v>19970720.0</v>
+        <v>19478800.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.61</v>
+        <v>0.55</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B30" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C30" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.9898</v>
+        <v>99.7594</v>
       </c>
       <c r="E30" s="1">
-        <v>100.0</v>
+        <v>97.86752107</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>15000000.0</v>
+        <v>14680128.16</v>
       </c>
       <c r="I30" s="1">
-        <v>-1530.0</v>
+        <v>283781.84</v>
       </c>
       <c r="J30" s="1">
-        <v>-0.0102</v>
+        <v>1.9331019246361</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
-      <c r="L30" t="s">
-        <v>93</v>
+      <c r="L30">
+        <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>14998470.0</v>
+        <v>14963910.0</v>
       </c>
       <c r="N30" s="1">
-        <v>15035858.33</v>
+        <v>14963910.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.46</v>
+        <v>0.42</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>94</v>
       </c>
       <c r="B31" t="s">
         <v>95</v>
       </c>
       <c r="C31" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.995</v>
+        <v>99.8821</v>
       </c>
       <c r="E31" s="1">
-        <v>100.0</v>
+        <v>99.81102445</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>15000000.0</v>
+        <v>19962204.89</v>
       </c>
       <c r="I31" s="1">
-        <v>-750.0</v>
+        <v>14215.11</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.005</v>
+        <v>0.071210119715388</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
-      <c r="L31" t="s">
-        <v>96</v>
+      <c r="L31">
+        <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>14999250.0</v>
+        <v>19976420.0</v>
       </c>
       <c r="N31" s="1">
-        <v>15035805.0</v>
+        <v>19976420.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.46</v>
+        <v>0.56</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>96</v>
+      </c>
+      <c r="B32" t="s">
         <v>97</v>
       </c>
-      <c r="B32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.9894</v>
+        <v>99.9821</v>
       </c>
       <c r="E32" s="1">
-        <v>100.0</v>
+        <v>99.82469675</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>15000000.0</v>
+        <v>19964939.35</v>
       </c>
       <c r="I32" s="1">
-        <v>-1590.0</v>
+        <v>31480.65</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.0106</v>
+        <v>0.15767966758186</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
-      <c r="L32" t="s">
-        <v>99</v>
+      <c r="L32">
+        <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>14998410.0</v>
+        <v>19996420.0</v>
       </c>
       <c r="N32" s="1">
-        <v>15035131.67</v>
+        <v>19996420.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.46</v>
+        <v>0.56</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>98</v>
+      </c>
+      <c r="B33" t="s">
+        <v>99</v>
+      </c>
+      <c r="C33" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D33" s="1">
+        <v>99.9844</v>
+      </c>
+      <c r="E33" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G33">
+        <v>1.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-2340.0</v>
+      </c>
+      <c r="J33" s="1">
+        <v>-0.0156</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" t="s">
         <v>100</v>
       </c>
-      <c r="B33" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M33" s="1">
-        <v>19989180.0</v>
+        <v>14997660.0</v>
       </c>
       <c r="N33" s="1">
-        <v>19989180.0</v>
+        <v>15054702.63</v>
       </c>
       <c r="O33" s="1">
-        <v>0.61</v>
+        <v>0.43</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>101</v>
+      </c>
+      <c r="B34" t="s">
         <v>102</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>99.9966</v>
+      </c>
+      <c r="E34" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34">
+        <v>1.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-510.0</v>
+      </c>
+      <c r="J34" s="1">
+        <v>-0.0034</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" t="s">
         <v>103</v>
       </c>
-      <c r="C34" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M34" s="1">
-        <v>19920720.0</v>
+        <v>14999490.0</v>
       </c>
       <c r="N34" s="1">
-        <v>19920720.0</v>
+        <v>15055261.79</v>
       </c>
       <c r="O34" s="1">
-        <v>0.61</v>
+        <v>0.43</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>104</v>
       </c>
       <c r="B35" t="s">
         <v>105</v>
       </c>
       <c r="C35" s="1">
-        <v>36000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.9882</v>
+        <v>99.9858</v>
       </c>
       <c r="E35" s="1">
-        <v>114.92223425</v>
+        <v>100.0</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>35933473.17</v>
+        <v>15000000.0</v>
       </c>
       <c r="I35" s="1">
-        <v>62278.83</v>
+        <v>-2130.0</v>
       </c>
       <c r="J35" s="1">
-        <v>0.17331703424648</v>
+        <v>-0.0142</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
-      <c r="L35">
-        <v>0.0</v>
+      <c r="L35" t="s">
+        <v>106</v>
       </c>
       <c r="M35" s="1">
-        <v>35995752.0</v>
+        <v>14997870.0</v>
       </c>
       <c r="N35" s="1">
-        <v>35995752.0</v>
+        <v>15053895.96</v>
       </c>
       <c r="O35" s="1">
-        <v>1.11</v>
+        <v>0.43</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B36" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C36" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.8998</v>
+        <v>99.94</v>
       </c>
       <c r="E36" s="1">
-        <v>99.6462558</v>
+        <v>99.86634555</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>14946938.37</v>
+        <v>19973269.11</v>
       </c>
       <c r="I36" s="1">
-        <v>38031.63</v>
+        <v>14730.89</v>
       </c>
       <c r="J36" s="1">
-        <v>0.25444428188942</v>
+        <v>0.073753024198851</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>14984970.0</v>
+        <v>19988000.0</v>
       </c>
       <c r="N36" s="1">
-        <v>14984970.0</v>
+        <v>19988000.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.46</v>
+        <v>0.56</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B37" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C37" s="1">
-        <v>14000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>99.8702</v>
+        <v>99.8977</v>
       </c>
       <c r="E37" s="1">
-        <v>99.83900957</v>
+        <v>99.823894</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>13977461.34</v>
+        <v>19964778.8</v>
       </c>
       <c r="I37" s="1">
-        <v>4366.66</v>
+        <v>14761.2</v>
       </c>
       <c r="J37" s="1">
-        <v>0.031240723145509</v>
+        <v>0.073936206095106</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>13981828.0</v>
+        <v>19979540.0</v>
       </c>
       <c r="N37" s="1">
-        <v>13981828.0</v>
+        <v>19979540.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.43</v>
+        <v>0.56</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B38" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C38" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.8289</v>
+        <v>99.711</v>
       </c>
       <c r="E38" s="1">
-        <v>99.63197057</v>
+        <v>99.625574</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>29889591.17</v>
+        <v>19925114.8</v>
       </c>
       <c r="I38" s="1">
-        <v>59078.83</v>
+        <v>17085.2</v>
       </c>
       <c r="J38" s="1">
-        <v>0.19765686878748</v>
+        <v>0.085747059284195</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>29948670.0</v>
+        <v>19942200.0</v>
       </c>
       <c r="N38" s="1">
-        <v>29948670.0</v>
+        <v>19942200.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.92</v>
+        <v>0.56</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B39" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C39" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>100.026</v>
+        <v>99.7386</v>
       </c>
       <c r="E39" s="1">
-        <v>100.0</v>
+        <v>99.6104126</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>40000000.0</v>
+        <v>19922082.52</v>
       </c>
       <c r="I39" s="1">
-        <v>10400.0</v>
+        <v>25637.48</v>
       </c>
       <c r="J39" s="1">
-        <v>0.026</v>
+        <v>0.12868875517538</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
-      <c r="L39" t="s">
-        <v>114</v>
+      <c r="L39">
+        <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>40010400.0</v>
+        <v>19947720.0</v>
       </c>
       <c r="N39" s="1">
-        <v>40809724.44</v>
+        <v>19947720.0</v>
       </c>
       <c r="O39" s="1">
-        <v>1.26</v>
+        <v>0.56</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>115</v>
       </c>
       <c r="B40" t="s">
         <v>116</v>
       </c>
       <c r="C40" s="1">
-        <v>30000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>100.0298</v>
+        <v>99.9411</v>
       </c>
       <c r="E40" s="1">
-        <v>100.0</v>
+        <v>99.827105</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>30000000.0</v>
+        <v>15972336.8</v>
       </c>
       <c r="I40" s="1">
-        <v>8940.0</v>
+        <v>18239.2</v>
       </c>
       <c r="J40" s="1">
-        <v>0.0298</v>
+        <v>0.11419243300705</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
-      <c r="L40" t="s">
-        <v>117</v>
+      <c r="L40">
+        <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>30008940.0</v>
+        <v>15990576.0</v>
       </c>
       <c r="N40" s="1">
-        <v>30346761.42</v>
+        <v>15990576.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.93</v>
+        <v>0.45</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>117</v>
+      </c>
+      <c r="B41" t="s">
         <v>118</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" s="1">
-        <v>20000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>100.0177</v>
+        <v>99.8546</v>
       </c>
       <c r="E41" s="1">
-        <v>100.0</v>
+        <v>99.78496338</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>20000000.0</v>
+        <v>12972045.24</v>
       </c>
       <c r="I41" s="1">
-        <v>3540.0</v>
+        <v>9052.76</v>
       </c>
       <c r="J41" s="1">
-        <v>0.0177</v>
+        <v>0.069786682304232</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
-      <c r="L41" t="s">
-        <v>120</v>
+      <c r="L41">
+        <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>20003540.0</v>
+        <v>12981098.0</v>
       </c>
       <c r="N41" s="1">
-        <v>20107082.5</v>
+        <v>12981098.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.62</v>
+        <v>0.37</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B42" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C42" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>99.9148</v>
+        <v>99.6576</v>
       </c>
       <c r="E42" s="1">
-        <v>97.9450583</v>
+        <v>99.6130035</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>9794505.83</v>
+        <v>9961300.35</v>
       </c>
       <c r="I42" s="1">
-        <v>196974.17</v>
+        <v>4459.65</v>
       </c>
       <c r="J42" s="1">
-        <v>2.0110679744217</v>
+        <v>0.044769757394174</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>9991480.0</v>
+        <v>9965760.0</v>
       </c>
       <c r="N42" s="1">
-        <v>9991480.0</v>
+        <v>9965760.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="B43" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="C43" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>98.1402</v>
+        <v>99.6819</v>
       </c>
       <c r="E43" s="1">
-        <v>97.78527225</v>
+        <v>99.6305368</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>19557054.45</v>
+        <v>9963053.68</v>
       </c>
       <c r="I43" s="1">
-        <v>70985.55</v>
+        <v>5136.32</v>
       </c>
       <c r="J43" s="1">
-        <v>0.36296646911468</v>
+        <v>0.051553671845719</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>19628040.0</v>
+        <v>9968190.0</v>
       </c>
       <c r="N43" s="1">
-        <v>19628040.0</v>
+        <v>9968190.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.6</v>
+        <v>0.28</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B44" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C44" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>97.8731</v>
+        <v>99.6489</v>
       </c>
       <c r="E44" s="1">
-        <v>97.7901066</v>
+        <v>99.62944765</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>9779010.66</v>
+        <v>19925889.53</v>
       </c>
       <c r="I44" s="1">
-        <v>8299.34</v>
+        <v>3890.47</v>
       </c>
       <c r="J44" s="1">
-        <v>0.084868912495899</v>
+        <v>0.019524699231834</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>9787310.0</v>
+        <v>19929780.0</v>
       </c>
       <c r="N44" s="1">
-        <v>9787310.0</v>
+        <v>19929780.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.3</v>
+        <v>0.56</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="B45" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="C45" s="1">
-        <v>12500000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.2778</v>
+        <v>99.9941</v>
       </c>
       <c r="E45" s="1">
-        <v>97.85057616</v>
+        <v>99.83900957</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>12231322.02</v>
+        <v>13977461.34</v>
       </c>
       <c r="I45" s="1">
-        <v>178402.98</v>
+        <v>21712.66</v>
       </c>
       <c r="J45" s="1">
-        <v>1.4585747943541</v>
+        <v>0.15534051192733</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>12409725.0</v>
+        <v>13999174.0</v>
       </c>
       <c r="N45" s="1">
-        <v>12409725.0</v>
+        <v>13999174.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="B46" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="C46" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>99.2494</v>
+        <v>99.9529</v>
       </c>
       <c r="E46" s="1">
-        <v>97.85299653</v>
+        <v>99.63197057</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>29355898.96</v>
+        <v>29889591.17</v>
       </c>
       <c r="I46" s="1">
-        <v>418921.04</v>
+        <v>96278.83</v>
       </c>
       <c r="J46" s="1">
-        <v>1.4270421102444</v>
+        <v>0.32211491101502</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>29774820.0</v>
+        <v>29985870.0</v>
       </c>
       <c r="N46" s="1">
-        <v>29774820.0</v>
+        <v>29985870.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.92</v>
+        <v>0.85</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B47" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C47" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.7809</v>
+        <v>100.0154</v>
       </c>
       <c r="E47" s="1">
-        <v>97.94990843</v>
+        <v>100.0</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>39179963.37</v>
+        <v>40000000.0</v>
       </c>
       <c r="I47" s="1">
-        <v>732396.63</v>
+        <v>6160.0</v>
       </c>
       <c r="J47" s="1">
-        <v>1.8693142285089</v>
+        <v>0.0154</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
-      <c r="L47">
-        <v>0.0</v>
+      <c r="L47" t="s">
+        <v>131</v>
       </c>
       <c r="M47" s="1">
-        <v>39912360.0</v>
+        <v>40006160.0</v>
       </c>
       <c r="N47" s="1">
-        <v>39912360.0</v>
+        <v>40858356.89</v>
       </c>
       <c r="O47" s="1">
-        <v>1.23</v>
+        <v>1.15</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>132</v>
+      </c>
+      <c r="B48" t="s">
         <v>133</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>100.0244</v>
+      </c>
+      <c r="E48" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F48" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48">
+        <v>1.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>7320.0</v>
+      </c>
+      <c r="J48" s="1">
+        <v>0.0244</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" t="s">
         <v>134</v>
       </c>
-      <c r="C48" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M48" s="1">
-        <v>19927080.0</v>
+        <v>30007320.0</v>
       </c>
       <c r="N48" s="1">
-        <v>19927080.0</v>
+        <v>30384538.17</v>
       </c>
       <c r="O48" s="1">
-        <v>0.61</v>
+        <v>0.86</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>135</v>
       </c>
       <c r="B49" t="s">
         <v>136</v>
       </c>
       <c r="C49" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.6363</v>
+        <v>100.0155</v>
       </c>
       <c r="E49" s="1">
-        <v>98.33703873</v>
+        <v>100.0</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>29501111.62</v>
+        <v>20000000.0</v>
       </c>
       <c r="I49" s="1">
-        <v>389778.38</v>
+        <v>3100.0</v>
       </c>
       <c r="J49" s="1">
-        <v>1.3212328573265</v>
+        <v>0.0155</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
-      <c r="L49">
-        <v>0.0</v>
+      <c r="L49" t="s">
+        <v>137</v>
       </c>
       <c r="M49" s="1">
-        <v>29890890.0</v>
+        <v>20003100.0</v>
       </c>
       <c r="N49" s="1">
-        <v>29890890.0</v>
+        <v>20132897.78</v>
       </c>
       <c r="O49" s="1">
-        <v>0.92</v>
+        <v>0.57</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B50" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C50" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.5843</v>
+        <v>97.2224</v>
       </c>
       <c r="E50" s="1">
-        <v>98.503513</v>
+        <v>97.208601</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>9850351.3</v>
+        <v>9720860.1</v>
       </c>
       <c r="I50" s="1">
-        <v>108078.7</v>
+        <v>1379.9</v>
       </c>
       <c r="J50" s="1">
-        <v>1.0972065534353</v>
+        <v>0.014195245953596</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>9958430.0</v>
+        <v>9722240.0</v>
       </c>
       <c r="N50" s="1">
-        <v>9958430.0</v>
+        <v>9722240.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.31</v>
+        <v>0.27</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B51" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C51" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>97.4061</v>
+        <v>98.2381</v>
       </c>
       <c r="E51" s="1">
-        <v>97.3425484</v>
+        <v>97.78527225</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>14601382.26</v>
+        <v>19557054.45</v>
       </c>
       <c r="I51" s="1">
-        <v>9532.74</v>
+        <v>90565.55</v>
       </c>
       <c r="J51" s="1">
-        <v>0.065286558698724</v>
+        <v>0.46308379532072</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>14610915.0</v>
+        <v>19647620.0</v>
       </c>
       <c r="N51" s="1">
-        <v>14610915.0</v>
+        <v>19647620.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.45</v>
+        <v>0.55</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B52" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C52" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.8802</v>
+        <v>97.9573</v>
       </c>
       <c r="E52" s="1">
-        <v>97.8035629</v>
+        <v>97.7901066</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>19560712.58</v>
+        <v>9779010.66</v>
       </c>
       <c r="I52" s="1">
-        <v>415327.42</v>
+        <v>16719.34</v>
       </c>
       <c r="J52" s="1">
-        <v>2.1232734661449</v>
+        <v>0.17097169214048</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>19976040.0</v>
+        <v>9795730.0</v>
       </c>
       <c r="N52" s="1">
-        <v>19976040.0</v>
+        <v>9795730.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.61</v>
+        <v>0.28</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B53" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C53" s="1">
-        <v>10000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>98.8879</v>
+        <v>99.4117</v>
       </c>
       <c r="E53" s="1">
-        <v>97.862679</v>
+        <v>97.85057616</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>9786267.9</v>
+        <v>12231322.02</v>
       </c>
       <c r="I53" s="1">
-        <v>102522.1</v>
+        <v>195140.48</v>
       </c>
       <c r="J53" s="1">
-        <v>1.0476118275896</v>
+        <v>1.5954160938688</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>9888790.0</v>
+        <v>12426462.5</v>
       </c>
       <c r="N53" s="1">
-        <v>9888790.0</v>
+        <v>12426462.5</v>
       </c>
       <c r="O53" s="1">
-        <v>0.3</v>
+        <v>0.35</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B54" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C54" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.7654</v>
+        <v>99.3832</v>
       </c>
       <c r="E54" s="1">
-        <v>97.96931383</v>
+        <v>97.85299653</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>34289259.84</v>
+        <v>29355898.96</v>
       </c>
       <c r="I54" s="1">
-        <v>628630.16</v>
+        <v>459061.04</v>
       </c>
       <c r="J54" s="1">
-        <v>1.8333150465577</v>
+        <v>1.5637778309072</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>34917890.0</v>
+        <v>29814960.0</v>
       </c>
       <c r="N54" s="1">
-        <v>34917890.0</v>
+        <v>29814960.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.07</v>
+        <v>0.84</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B55" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C55" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>98.2132</v>
+        <v>99.9033</v>
       </c>
       <c r="E55" s="1">
-        <v>97.775605</v>
+        <v>97.94990843</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>14666340.75</v>
+        <v>39179963.37</v>
       </c>
       <c r="I55" s="1">
-        <v>65639.25</v>
+        <v>781356.63</v>
       </c>
       <c r="J55" s="1">
-        <v>0.44755028618846</v>
+        <v>1.9942760604985</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>14731980.0</v>
+        <v>39961320.0</v>
       </c>
       <c r="N55" s="1">
-        <v>14731980.0</v>
+        <v>39961320.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.45</v>
+        <v>1.13</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B56" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C56" s="1">
-        <v>24000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.8664</v>
+        <v>99.7613</v>
       </c>
       <c r="E56" s="1">
-        <v>99.82995629</v>
+        <v>99.42955055</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>23959189.51</v>
+        <v>19885910.11</v>
       </c>
       <c r="I56" s="1">
-        <v>8746.49</v>
+        <v>66349.89</v>
       </c>
       <c r="J56" s="1">
-        <v>0.036505784122411</v>
+        <v>0.33365277039362</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>23967936.0</v>
+        <v>19952260.0</v>
       </c>
       <c r="N56" s="1">
-        <v>23967936.0</v>
+        <v>19952260.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.74</v>
+        <v>0.56</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B57" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C57" s="1">
-        <v>55000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.835</v>
+        <v>99.7695</v>
       </c>
       <c r="E57" s="1">
-        <v>99.48788611</v>
+        <v>98.33703873</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>54718337.36</v>
+        <v>29501111.62</v>
       </c>
       <c r="I57" s="1">
-        <v>190912.64</v>
+        <v>429738.38</v>
       </c>
       <c r="J57" s="1">
-        <v>0.34890065965265</v>
+        <v>1.4566853803186</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>54909250.0</v>
+        <v>29930850.0</v>
       </c>
       <c r="N57" s="1">
-        <v>54909250.0</v>
+        <v>29930850.0</v>
       </c>
       <c r="O57" s="1">
-        <v>1.69</v>
+        <v>0.85</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B58" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C58" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>99.8223</v>
+        <v>99.7157</v>
       </c>
       <c r="E58" s="1">
-        <v>99.46446673</v>
+        <v>98.503513</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>29839340.02</v>
+        <v>9850351.3</v>
       </c>
       <c r="I58" s="1">
-        <v>107349.98</v>
+        <v>121218.7</v>
       </c>
       <c r="J58" s="1">
-        <v>0.35975990061458</v>
+        <v>1.2306028110896</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>29946690.0</v>
+        <v>9971570.0</v>
       </c>
       <c r="N58" s="1">
-        <v>29946690.0</v>
+        <v>9971570.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.92</v>
+        <v>0.28</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B59" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C59" s="1">
-        <v>9000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.982</v>
+        <v>99.4408</v>
       </c>
       <c r="E59" s="1">
-        <v>99.74282978</v>
+        <v>99.45321452</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>8976854.68</v>
+        <v>24863303.63</v>
       </c>
       <c r="I59" s="1">
-        <v>21525.32</v>
+        <v>-3103.63</v>
       </c>
       <c r="J59" s="1">
-        <v>0.23978688268127</v>
+        <v>-0.01248277399571</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>8998380.0</v>
+        <v>24860200.0</v>
       </c>
       <c r="N59" s="1">
-        <v>8998380.0</v>
+        <v>24860200.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.28</v>
+        <v>0.7</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B60" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C60" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>98.5659</v>
+        <v>97.3827</v>
       </c>
       <c r="E60" s="1">
-        <v>98.49526595</v>
+        <v>97.3425484</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>19699053.19</v>
+        <v>14601382.26</v>
       </c>
       <c r="I60" s="1">
-        <v>14126.81</v>
+        <v>6022.74</v>
       </c>
       <c r="J60" s="1">
-        <v>0.071713142067007</v>
+        <v>0.04124773869183</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>19713180.0</v>
+        <v>14607405.0</v>
       </c>
       <c r="N60" s="1">
-        <v>19713180.0</v>
+        <v>14607405.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.61</v>
+        <v>0.41</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B61" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C61" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>98.7536</v>
+        <v>99.9896</v>
       </c>
       <c r="E61" s="1">
-        <v>97.9014285</v>
+        <v>97.8035629</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>29370428.55</v>
+        <v>19560712.58</v>
       </c>
       <c r="I61" s="1">
-        <v>255651.45</v>
+        <v>437207.42</v>
       </c>
       <c r="J61" s="1">
-        <v>0.87043826944772</v>
+        <v>2.2351303318419</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>29626080.0</v>
+        <v>19997920.0</v>
       </c>
       <c r="N61" s="1">
-        <v>29626080.0</v>
+        <v>19997920.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.91</v>
+        <v>0.56</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B62" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C62" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>98.4022</v>
+        <v>98.9967</v>
       </c>
       <c r="E62" s="1">
-        <v>98.20184247</v>
+        <v>97.862679</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>14730276.37</v>
+        <v>9786267.9</v>
       </c>
       <c r="I62" s="1">
-        <v>30053.63</v>
+        <v>113402.1</v>
       </c>
       <c r="J62" s="1">
-        <v>0.20402624665758</v>
+        <v>1.1587880196903</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>14760330.0</v>
+        <v>9899670.0</v>
       </c>
       <c r="N62" s="1">
-        <v>14760330.0</v>
+        <v>9899670.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.45</v>
+        <v>0.28</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B63" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C63" s="1">
-        <v>50000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.9833</v>
+        <v>99.8877</v>
       </c>
       <c r="E63" s="1">
-        <v>98.93958748</v>
+        <v>97.96931383</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>49469793.74</v>
+        <v>34289259.84</v>
       </c>
       <c r="I63" s="1">
-        <v>521856.26</v>
+        <v>671435.16</v>
       </c>
       <c r="J63" s="1">
-        <v>1.0548987989373</v>
+        <v>1.9581500537866</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>49991650.0</v>
+        <v>34960695.0</v>
       </c>
       <c r="N63" s="1">
-        <v>49991650.0</v>
+        <v>34960695.0</v>
       </c>
       <c r="O63" s="1">
-        <v>1.54</v>
+        <v>0.99</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B64" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C64" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>97.9395</v>
+        <v>98.2773</v>
       </c>
       <c r="E64" s="1">
-        <v>97.80461245</v>
+        <v>97.775605</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>19560922.49</v>
+        <v>14666340.75</v>
       </c>
       <c r="I64" s="1">
-        <v>26977.51</v>
+        <v>75254.25</v>
       </c>
       <c r="J64" s="1">
-        <v>0.13791532589422</v>
+        <v>0.51310856117945</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>19587900.0</v>
+        <v>14741595.0</v>
       </c>
       <c r="N64" s="1">
-        <v>19587900.0</v>
+        <v>14741595.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.6</v>
+        <v>0.42</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B65" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C65" s="1">
-        <v>10000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>99.9014</v>
+        <v>99.994</v>
       </c>
       <c r="E65" s="1">
-        <v>99.826856</v>
+        <v>99.82995629</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>9982685.6</v>
+        <v>23959189.51</v>
       </c>
       <c r="I65" s="1">
-        <v>7454.4</v>
+        <v>39370.49</v>
       </c>
       <c r="J65" s="1">
-        <v>0.074673292325264</v>
+        <v>0.16432312947634</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>9990140.0</v>
+        <v>23998560.0</v>
       </c>
       <c r="N65" s="1">
-        <v>9990140.0</v>
+        <v>23998560.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.31</v>
+        <v>0.68</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B66" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C66" s="1">
-        <v>20000000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.8878</v>
+        <v>99.964</v>
       </c>
       <c r="E66" s="1">
-        <v>99.28333975</v>
+        <v>99.48788611</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>19856667.95</v>
+        <v>54718337.36</v>
       </c>
       <c r="I66" s="1">
-        <v>120892.05</v>
+        <v>261862.64</v>
       </c>
       <c r="J66" s="1">
-        <v>0.60882344562749</v>
+        <v>0.47856468714897</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>19977560.0</v>
+        <v>54980200.0</v>
       </c>
       <c r="N66" s="1">
-        <v>19977560.0</v>
+        <v>54980200.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.61</v>
+        <v>1.55</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B67" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C67" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>98.0612</v>
+        <v>99.952</v>
       </c>
       <c r="E67" s="1">
-        <v>97.81428547</v>
+        <v>99.46446673</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>14672142.82</v>
+        <v>29839340.02</v>
       </c>
       <c r="I67" s="1">
-        <v>37037.18</v>
+        <v>146259.98</v>
       </c>
       <c r="J67" s="1">
-        <v>0.25243197571328</v>
+        <v>0.49015822703173</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>14709180.0</v>
+        <v>29985600.0</v>
       </c>
       <c r="N67" s="1">
-        <v>14709180.0</v>
+        <v>29985600.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.45</v>
+        <v>0.85</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B68" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C68" s="1">
-        <v>5000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.9548</v>
+        <v>99.7377</v>
       </c>
       <c r="E68" s="1">
-        <v>97.9881802</v>
+        <v>99.62970956</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>4899409.01</v>
+        <v>8966673.86</v>
       </c>
       <c r="I68" s="1">
-        <v>98330.99</v>
+        <v>9719.14</v>
       </c>
       <c r="J68" s="1">
-        <v>2.0069969622724</v>
+        <v>0.10839180895557</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>4997740.0</v>
+        <v>8976393.0</v>
       </c>
       <c r="N68" s="1">
-        <v>4997740.0</v>
+        <v>8976393.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.15</v>
+        <v>0.25</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B69" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C69" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.6958</v>
+        <v>98.6648</v>
       </c>
       <c r="E69" s="1">
-        <v>99.508676</v>
+        <v>98.49526595</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>4975433.8</v>
+        <v>19699053.19</v>
       </c>
       <c r="I69" s="1">
-        <v>9356.2</v>
+        <v>33906.81</v>
       </c>
       <c r="J69" s="1">
-        <v>0.18804792458499</v>
+        <v>0.17212405932897</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>4984790.0</v>
+        <v>19732960.0</v>
       </c>
       <c r="N69" s="1">
-        <v>4984790.0</v>
+        <v>19732960.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.15</v>
+        <v>0.56</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B70" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C70" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>99.8683</v>
+        <v>98.8687</v>
       </c>
       <c r="E70" s="1">
-        <v>99.57189615</v>
+        <v>97.9014285</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>19914379.23</v>
+        <v>29370428.55</v>
       </c>
       <c r="I70" s="1">
-        <v>59280.77</v>
+        <v>290181.45</v>
       </c>
       <c r="J70" s="1">
-        <v>0.29767822192869</v>
+        <v>0.9880055018809</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>19973660.0</v>
+        <v>29660610.0</v>
       </c>
       <c r="N70" s="1">
-        <v>19973660.0</v>
+        <v>29660610.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.61</v>
+        <v>0.84</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B71" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C71" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>99.994</v>
+        <v>98.489</v>
       </c>
       <c r="E71" s="1">
-        <v>99.8569016</v>
+        <v>98.20184247</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>29957070.48</v>
+        <v>14730276.37</v>
       </c>
       <c r="I71" s="1">
-        <v>41129.52</v>
+        <v>43073.63</v>
       </c>
       <c r="J71" s="1">
-        <v>0.13729486675761</v>
+        <v>0.29241562695812</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>29998200.0</v>
+        <v>14773350.0</v>
       </c>
       <c r="N71" s="1">
-        <v>29998200.0</v>
+        <v>14773350.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.92</v>
+        <v>0.42</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B72" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C72" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>97.6521</v>
+        <v>97.9898</v>
       </c>
       <c r="E72" s="1">
-        <v>97.46047773</v>
+        <v>97.80461245</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>14619071.66</v>
+        <v>19560922.49</v>
       </c>
       <c r="I72" s="1">
-        <v>28743.34</v>
+        <v>37037.51</v>
       </c>
       <c r="J72" s="1">
-        <v>0.19661535744876</v>
+        <v>0.18934439323572</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>14647815.0</v>
+        <v>19597960.0</v>
       </c>
       <c r="N72" s="1">
-        <v>14647815.0</v>
+        <v>19597960.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.45</v>
+        <v>0.55</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B73" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C73" s="1">
-        <v>9500000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>98.1795</v>
+        <v>99.4529</v>
       </c>
       <c r="E73" s="1">
-        <v>97.75025084</v>
+        <v>99.41947312</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>9286273.83</v>
+        <v>49709736.56</v>
       </c>
       <c r="I73" s="1">
-        <v>40778.67</v>
+        <v>16713.44</v>
       </c>
       <c r="J73" s="1">
-        <v>0.43912844642015</v>
+        <v>0.033622065125666</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>9327052.5</v>
+        <v>49726450.0</v>
       </c>
       <c r="N73" s="1">
-        <v>9327052.5</v>
+        <v>49726450.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.29</v>
+        <v>1.4</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B74" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C74" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>97.6626</v>
+        <v>98.1127</v>
       </c>
       <c r="E74" s="1">
-        <v>97.42790333</v>
+        <v>97.81428547</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>14614185.5</v>
+        <v>14672142.82</v>
       </c>
       <c r="I74" s="1">
-        <v>35204.5</v>
+        <v>44762.18</v>
       </c>
       <c r="J74" s="1">
-        <v>0.24089265871163</v>
+        <v>0.3050827718156</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>14649390.0</v>
+        <v>14716905.0</v>
       </c>
       <c r="N74" s="1">
-        <v>14649390.0</v>
+        <v>14716905.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.45</v>
+        <v>0.42</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B75" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C75" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>99.9273</v>
+        <v>99.8228</v>
       </c>
       <c r="E75" s="1">
-        <v>99.47774185</v>
+        <v>99.508676</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>19895548.37</v>
+        <v>4975433.8</v>
       </c>
       <c r="I75" s="1">
-        <v>89911.63</v>
+        <v>15706.2</v>
       </c>
       <c r="J75" s="1">
-        <v>0.4519183303114</v>
+        <v>0.315674986973</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>19985460.0</v>
+        <v>4991140.0</v>
       </c>
       <c r="N75" s="1">
-        <v>19985460.0</v>
+        <v>4991140.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.61</v>
+        <v>0.14</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C76" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.9979</v>
+        <v>99.9939</v>
       </c>
       <c r="E76" s="1">
-        <v>100.0</v>
+        <v>99.57189615</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>30000000.0</v>
+        <v>19914379.23</v>
       </c>
       <c r="I76" s="1">
-        <v>-630.0</v>
+        <v>84400.77</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.0021</v>
+        <v>0.42381823216892</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
-      <c r="L76" t="s">
-        <v>191</v>
+      <c r="L76">
+        <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>29999370.0</v>
+        <v>19998780.0</v>
       </c>
       <c r="N76" s="1">
-        <v>30094963.5</v>
+        <v>19998780.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.93</v>
+        <v>0.56</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>192</v>
       </c>
       <c r="B77" t="s">
         <v>193</v>
       </c>
       <c r="C77" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.0092</v>
+        <v>97.6755</v>
       </c>
       <c r="E77" s="1">
-        <v>100.0</v>
+        <v>97.46047773</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>40000000.0</v>
+        <v>14619071.66</v>
       </c>
       <c r="I77" s="1">
-        <v>3680.0</v>
+        <v>32253.34</v>
       </c>
       <c r="J77" s="1">
-        <v>0.0092</v>
+        <v>0.22062508995185</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
-      <c r="L77" t="s">
-        <v>194</v>
+      <c r="L77">
+        <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>40003680.0</v>
+        <v>14651325.0</v>
       </c>
       <c r="N77" s="1">
-        <v>40903939.56</v>
+        <v>14651325.0</v>
       </c>
       <c r="O77" s="1">
-        <v>1.26</v>
+        <v>0.41</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>194</v>
+      </c>
+      <c r="B78" t="s">
         <v>195</v>
       </c>
-      <c r="B78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C78" s="1">
-        <v>50000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.0152</v>
+        <v>98.2564</v>
       </c>
       <c r="E78" s="1">
-        <v>100.0</v>
+        <v>97.75025084</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>50000000.0</v>
+        <v>9286273.83</v>
       </c>
       <c r="I78" s="1">
-        <v>7600.0</v>
+        <v>48084.17</v>
       </c>
       <c r="J78" s="1">
-        <v>0.0152</v>
+        <v>0.51779832126704</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
-      <c r="L78" t="s">
-        <v>197</v>
+      <c r="L78">
+        <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>50007600.0</v>
+        <v>9334358.0</v>
       </c>
       <c r="N78" s="1">
-        <v>51101198.33</v>
+        <v>9334358.0</v>
       </c>
       <c r="O78" s="1">
-        <v>1.57</v>
+        <v>0.26</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B79" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C79" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>99.9808</v>
+        <v>97.7269</v>
       </c>
       <c r="E79" s="1">
-        <v>100.0</v>
+        <v>97.42790333</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>15000000.0</v>
+        <v>14614185.5</v>
       </c>
       <c r="I79" s="1">
-        <v>-2880.0</v>
+        <v>44849.5</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.0192</v>
+        <v>0.30689017872395</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
-      <c r="L79" t="s">
-        <v>200</v>
+      <c r="L79">
+        <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>14997120.0</v>
+        <v>14659035.0</v>
       </c>
       <c r="N79" s="1">
-        <v>15017091.0</v>
+        <v>14659035.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.46</v>
+        <v>0.41</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B80" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="C80" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>99.9904</v>
+        <v>100.0034</v>
       </c>
       <c r="E80" s="1">
         <v>100.0</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-1920.0</v>
+        <v>1020.0</v>
       </c>
       <c r="J80" s="1">
-        <v>-0.0096</v>
+        <v>0.0034</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="M80" s="1">
-        <v>19998080.0</v>
+        <v>30001020.0</v>
       </c>
       <c r="N80" s="1">
-        <v>20047708.89</v>
+        <v>30133845.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.62</v>
+        <v>0.85</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="B81" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="C81" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.0149</v>
+        <v>100.0065</v>
       </c>
       <c r="E81" s="1">
         <v>100.0</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I81" s="1">
-        <v>1490.0</v>
+        <v>1300.0</v>
       </c>
       <c r="J81" s="1">
-        <v>0.0149</v>
+        <v>0.0065</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="M81" s="1">
-        <v>10001490.0</v>
+        <v>20001300.0</v>
       </c>
       <c r="N81" s="1">
-        <v>10102325.56</v>
+        <v>20010724.89</v>
       </c>
       <c r="O81" s="1">
-        <v>0.31</v>
+        <v>0.57</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="B82" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="C82" s="1">
-        <v>10000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.0017</v>
+        <v>100.0013</v>
       </c>
       <c r="E82" s="1">
         <v>100.0</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>10000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="I82" s="1">
-        <v>170.0</v>
+        <v>650.0</v>
       </c>
       <c r="J82" s="1">
-        <v>0.0017</v>
+        <v>0.0013</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="M82" s="1">
-        <v>10000170.0</v>
+        <v>50000650.0</v>
       </c>
       <c r="N82" s="1">
-        <v>10021004.0</v>
+        <v>51161253.89</v>
       </c>
       <c r="O82" s="1">
-        <v>0.31</v>
+        <v>1.44</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="B83" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="C83" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.0248</v>
+        <v>99.9889</v>
       </c>
       <c r="E83" s="1">
         <v>100.0</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I83" s="1">
-        <v>6200.0</v>
+        <v>-1665.0</v>
       </c>
       <c r="J83" s="1">
-        <v>0.0248</v>
+        <v>-0.0111</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="M83" s="1">
-        <v>25006200.0</v>
+        <v>14998335.0</v>
       </c>
       <c r="N83" s="1">
-        <v>25256713.33</v>
+        <v>15038292.75</v>
       </c>
       <c r="O83" s="1">
-        <v>0.78</v>
+        <v>0.42</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="B84" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="C84" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.04</v>
+        <v>99.9936</v>
       </c>
       <c r="E84" s="1">
         <v>100.0</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I84" s="1">
-        <v>8000.0</v>
+        <v>-1280.0</v>
       </c>
       <c r="J84" s="1">
-        <v>0.04</v>
+        <v>-0.0064</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="M84" s="1">
-        <v>20008000.0</v>
+        <v>19998720.0</v>
       </c>
       <c r="N84" s="1">
-        <v>20366292.5</v>
+        <v>20074437.94</v>
       </c>
       <c r="O84" s="1">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="B85" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="C85" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>100.0025</v>
+        <v>100.0138</v>
       </c>
       <c r="E85" s="1">
         <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>500.0</v>
+        <v>1380.0</v>
       </c>
       <c r="J85" s="1">
-        <v>0.0025</v>
+        <v>0.0138</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="M85" s="1">
-        <v>20000500.0</v>
+        <v>10001380.0</v>
       </c>
       <c r="N85" s="1">
-        <v>20086822.22</v>
+        <v>10115510.56</v>
       </c>
       <c r="O85" s="1">
-        <v>0.62</v>
+        <v>0.29</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="B86" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="C86" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>100.0046</v>
+        <v>100.0071</v>
       </c>
       <c r="E86" s="1">
         <v>100.0</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I86" s="1">
-        <v>920.0</v>
+        <v>710.0</v>
       </c>
       <c r="J86" s="1">
-        <v>0.0046</v>
+        <v>0.0071</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="M86" s="1">
-        <v>20000920.0</v>
+        <v>10000710.0</v>
       </c>
       <c r="N86" s="1">
-        <v>20057419.22</v>
+        <v>10034818.5</v>
       </c>
       <c r="O86" s="1">
-        <v>0.62</v>
+        <v>0.28</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="B87" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="C87" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.8527</v>
+        <v>100.029</v>
       </c>
       <c r="E87" s="1">
-        <v>99.8157568</v>
+        <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>9981575.68</v>
+        <v>25000000.0</v>
       </c>
       <c r="I87" s="1">
-        <v>3694.32</v>
+        <v>7250.0</v>
       </c>
       <c r="J87" s="1">
-        <v>0.03701139097109</v>
+        <v>0.029</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
-      <c r="L87">
-        <v>0.0</v>
+      <c r="L87" t="s">
+        <v>221</v>
       </c>
       <c r="M87" s="1">
-        <v>9985270.0</v>
+        <v>25007250.0</v>
       </c>
       <c r="N87" s="1">
-        <v>9985270.0</v>
+        <v>25290987.5</v>
       </c>
       <c r="O87" s="1">
-        <v>0.31</v>
+        <v>0.71</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>222</v>
+      </c>
+      <c r="B88" t="s">
+        <v>223</v>
+      </c>
+      <c r="C88" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D88" s="1">
+        <v>100.036</v>
+      </c>
+      <c r="E88" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F88" t="s">
+        <v>8</v>
+      </c>
+      <c r="G88">
+        <v>1.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I88" s="1">
+        <v>7200.0</v>
+      </c>
+      <c r="J88" s="1">
+        <v>0.036</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" t="s">
         <v>224</v>
       </c>
-      <c r="B88" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M88" s="1">
-        <v>29866170.0</v>
+        <v>20007200.0</v>
       </c>
       <c r="N88" s="1">
-        <v>29866170.0</v>
+        <v>20392114.0</v>
       </c>
       <c r="O88" s="1">
-        <v>0.92</v>
+        <v>0.58</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>225</v>
+      </c>
+      <c r="B89" t="s">
         <v>226</v>
       </c>
-      <c r="B89" t="s">
+      <c r="C89" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>99.9939</v>
+      </c>
+      <c r="E89" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F89" t="s">
+        <v>8</v>
+      </c>
+      <c r="G89">
+        <v>1.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-1220.0</v>
+      </c>
+      <c r="J89" s="1">
+        <v>-0.0061</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" t="s">
         <v>227</v>
       </c>
-      <c r="C89" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M89" s="1">
-        <v>47997120.0</v>
+        <v>19998780.0</v>
       </c>
       <c r="N89" s="1">
-        <v>47997120.0</v>
+        <v>20111810.0</v>
       </c>
       <c r="O89" s="1">
-        <v>1.48</v>
+        <v>0.57</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>228</v>
       </c>
       <c r="B90" t="s">
         <v>229</v>
       </c>
       <c r="C90" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>97.7647</v>
+        <v>100.0059</v>
       </c>
       <c r="E90" s="1">
-        <v>97.7176416</v>
+        <v>100.0</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>14657646.24</v>
+        <v>20000000.0</v>
       </c>
       <c r="I90" s="1">
-        <v>7058.76</v>
+        <v>1180.0</v>
       </c>
       <c r="J90" s="1">
-        <v>0.048157527371189</v>
+        <v>0.0059</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
-      <c r="L90">
-        <v>0.0</v>
+      <c r="L90" t="s">
+        <v>230</v>
       </c>
       <c r="M90" s="1">
-        <v>14664705.0</v>
+        <v>20001180.0</v>
       </c>
       <c r="N90" s="1">
-        <v>14664705.0</v>
+        <v>20082961.33</v>
       </c>
       <c r="O90" s="1">
-        <v>0.45</v>
+        <v>0.57</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B91" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C91" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>100.0131</v>
+        <v>99.982</v>
       </c>
       <c r="E91" s="1">
-        <v>100.0</v>
+        <v>99.8157568</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>30000000.0</v>
+        <v>9981575.68</v>
       </c>
       <c r="I91" s="1">
-        <v>3930.0</v>
+        <v>16624.32</v>
       </c>
       <c r="J91" s="1">
-        <v>0.0131</v>
+        <v>0.1665500571549</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
-      <c r="L91" t="s">
-        <v>232</v>
+      <c r="L91">
+        <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>30003930.0</v>
+        <v>9998200.0</v>
       </c>
       <c r="N91" s="1">
-        <v>30200377.33</v>
+        <v>9998200.0</v>
       </c>
       <c r="O91" s="1">
-        <v>0.93</v>
+        <v>0.28</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>233</v>
       </c>
       <c r="B92" t="s">
         <v>234</v>
       </c>
       <c r="C92" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.994</v>
+        <v>99.6931</v>
       </c>
       <c r="E92" s="1">
-        <v>100.0</v>
+        <v>99.4272713</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>10000000.0</v>
+        <v>29828181.39</v>
       </c>
       <c r="I92" s="1">
-        <v>-600.0</v>
+        <v>79748.61</v>
       </c>
       <c r="J92" s="1">
-        <v>-0.006</v>
+        <v>0.26735994714963</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
-      <c r="L92" t="s">
-        <v>235</v>
+      <c r="L92">
+        <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>9999400.0</v>
+        <v>29907930.0</v>
       </c>
       <c r="N92" s="1">
-        <v>10029873.61</v>
+        <v>29907930.0</v>
       </c>
       <c r="O92" s="1">
-        <v>0.31</v>
+        <v>0.84</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>235</v>
+      </c>
+      <c r="B93" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="C93" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.9803</v>
+        <v>99.9096</v>
       </c>
       <c r="E93" s="1">
-        <v>100.0</v>
+        <v>99.8203234</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>20000000.0</v>
+        <v>19964064.68</v>
       </c>
       <c r="I93" s="1">
-        <v>-3940.0</v>
+        <v>17855.32</v>
       </c>
       <c r="J93" s="1">
-        <v>-0.0197</v>
+        <v>0.089437297895991</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
-      <c r="L93" t="s">
-        <v>238</v>
+      <c r="L93">
+        <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>19996060.0</v>
+        <v>19981920.0</v>
       </c>
       <c r="N93" s="1">
-        <v>20058673.89</v>
+        <v>19981920.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.62</v>
+        <v>0.56</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="B94" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="C94" s="1">
-        <v>35000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>100.0263</v>
+        <v>97.8142</v>
       </c>
       <c r="E94" s="1">
-        <v>100.0</v>
+        <v>97.7176416</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>35000000.0</v>
+        <v>14657646.24</v>
       </c>
       <c r="I94" s="1">
-        <v>9205.0</v>
+        <v>14483.76</v>
       </c>
       <c r="J94" s="1">
-        <v>0.0263</v>
+        <v>0.098813682380153</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
-      <c r="L94" t="s">
-        <v>241</v>
+      <c r="L94">
+        <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>35009205.0</v>
+        <v>14672130.0</v>
       </c>
       <c r="N94" s="1">
-        <v>35725376.75</v>
+        <v>14672130.0</v>
       </c>
       <c r="O94" s="1">
-        <v>1.1</v>
+        <v>0.41</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="B95" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="C95" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.0244</v>
+        <v>100.0063</v>
       </c>
       <c r="E95" s="1">
         <v>100.0</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I95" s="1">
-        <v>7320.0</v>
+        <v>1890.0</v>
       </c>
       <c r="J95" s="1">
-        <v>0.0244</v>
+        <v>0.0063</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="M95" s="1">
-        <v>30007320.0</v>
+        <v>30001890.0</v>
       </c>
       <c r="N95" s="1">
-        <v>30366252.33</v>
+        <v>30238108.75</v>
       </c>
       <c r="O95" s="1">
-        <v>0.93</v>
+        <v>0.85</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="B96" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="C96" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.0328</v>
+        <v>99.9987</v>
       </c>
       <c r="E96" s="1">
         <v>100.0</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I96" s="1">
-        <v>9840.0</v>
+        <v>-130.0</v>
       </c>
       <c r="J96" s="1">
-        <v>0.0328</v>
+        <v>-0.0013</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="M96" s="1">
-        <v>30009840.0</v>
+        <v>9999870.0</v>
       </c>
       <c r="N96" s="1">
-        <v>30410979.33</v>
+        <v>10043162.25</v>
       </c>
       <c r="O96" s="1">
-        <v>0.94</v>
+        <v>0.28</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="B97" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="C97" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.6571</v>
+        <v>99.9879</v>
       </c>
       <c r="E97" s="1">
-        <v>99.62944765</v>
+        <v>100.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>19925889.53</v>
+        <v>20000000.0</v>
       </c>
       <c r="I97" s="1">
-        <v>5530.47</v>
+        <v>-2420.0</v>
       </c>
       <c r="J97" s="1">
-        <v>0.027755197536719</v>
+        <v>-0.0121</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
-      <c r="L97">
-        <v>0.0</v>
+      <c r="L97" t="s">
+        <v>247</v>
       </c>
       <c r="M97" s="1">
-        <v>19931420.0</v>
+        <v>19997580.0</v>
       </c>
       <c r="N97" s="1">
-        <v>19931420.0</v>
+        <v>20086531.17</v>
       </c>
       <c r="O97" s="1">
-        <v>0.61</v>
+        <v>0.57</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>248</v>
+      </c>
+      <c r="B98" t="s">
+        <v>249</v>
+      </c>
+      <c r="C98" s="1">
+        <v>35000000.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>100.0157</v>
+      </c>
+      <c r="E98" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F98" t="s">
+        <v>8</v>
+      </c>
+      <c r="G98">
+        <v>1.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>35000000.0</v>
+      </c>
+      <c r="I98" s="1">
+        <v>5495.0</v>
+      </c>
+      <c r="J98" s="1">
+        <v>0.0157</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" t="s">
         <v>250</v>
       </c>
-      <c r="B98" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M98" s="1">
-        <v>39944320.0</v>
+        <v>35005495.0</v>
       </c>
       <c r="N98" s="1">
-        <v>39944320.0</v>
+        <v>35768530.0</v>
       </c>
       <c r="O98" s="1">
-        <v>1.23</v>
+        <v>1.01</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>251</v>
+      </c>
+      <c r="B99" t="s">
         <v>252</v>
       </c>
-      <c r="B99" t="s">
+      <c r="C99" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D99" s="1">
+        <v>100.0239</v>
+      </c>
+      <c r="E99" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F99" t="s">
+        <v>8</v>
+      </c>
+      <c r="G99">
+        <v>1.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I99" s="1">
+        <v>7170.0</v>
+      </c>
+      <c r="J99" s="1">
+        <v>0.0239</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" t="s">
         <v>253</v>
       </c>
-      <c r="C99" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M99" s="1">
-        <v>23964192.0</v>
+        <v>30007170.0</v>
       </c>
       <c r="N99" s="1">
-        <v>23964192.0</v>
+        <v>30405170.83</v>
       </c>
       <c r="O99" s="1">
-        <v>0.74</v>
+        <v>0.86</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>254</v>
       </c>
       <c r="B100" t="s">
         <v>255</v>
       </c>
       <c r="C100" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.6907</v>
+        <v>100.0402</v>
       </c>
       <c r="E100" s="1">
-        <v>99.63136397</v>
+        <v>100.0</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>29889409.19</v>
+        <v>30000000.0</v>
       </c>
       <c r="I100" s="1">
-        <v>17800.81</v>
+        <v>12060.0</v>
       </c>
       <c r="J100" s="1">
-        <v>0.05955557664872</v>
+        <v>0.0402</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
-      <c r="L100">
-        <v>0.0</v>
+      <c r="L100" t="s">
+        <v>256</v>
       </c>
       <c r="M100" s="1">
-        <v>29907210.0</v>
+        <v>30012060.0</v>
       </c>
       <c r="N100" s="1">
-        <v>29907210.0</v>
+        <v>30453167.83</v>
       </c>
       <c r="O100" s="1">
-        <v>0.92</v>
+        <v>0.86</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B101" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C101" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.8578</v>
+        <v>99.7924</v>
       </c>
       <c r="E101" s="1">
-        <v>99.48082066</v>
+        <v>99.62944765</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>34818287.23</v>
+        <v>19925889.53</v>
       </c>
       <c r="I101" s="1">
-        <v>131942.77</v>
+        <v>32590.47</v>
       </c>
       <c r="J101" s="1">
-        <v>0.37894675613543</v>
+        <v>0.16355841956733</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>34950230.0</v>
+        <v>19958480.0</v>
       </c>
       <c r="N101" s="1">
-        <v>34950230.0</v>
+        <v>19958480.0</v>
       </c>
       <c r="O101" s="1">
-        <v>1.07</v>
+        <v>0.56</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B102" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C102" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.0176</v>
+        <v>99.9827</v>
       </c>
       <c r="E102" s="1">
-        <v>100.0</v>
+        <v>99.83577015</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>30000000.0</v>
+        <v>39934308.06</v>
       </c>
       <c r="I102" s="1">
-        <v>5280.0</v>
+        <v>58771.94</v>
       </c>
       <c r="J102" s="1">
-        <v>0.0176</v>
+        <v>0.14717154961518</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
-      <c r="L102" t="s">
-        <v>260</v>
+      <c r="L102">
+        <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>30005280.0</v>
+        <v>39993080.0</v>
       </c>
       <c r="N102" s="1">
-        <v>30642381.83</v>
+        <v>39993080.0</v>
       </c>
       <c r="O102" s="1">
-        <v>0.94</v>
+        <v>1.13</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>261</v>
       </c>
       <c r="B103" t="s">
         <v>262</v>
       </c>
       <c r="C103" s="1">
-        <v>25000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.876</v>
+        <v>99.9817</v>
       </c>
       <c r="E103" s="1">
-        <v>99.48840848</v>
+        <v>99.81827529</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>24872102.12</v>
+        <v>23956386.07</v>
       </c>
       <c r="I103" s="1">
-        <v>96897.88</v>
+        <v>39221.93</v>
       </c>
       <c r="J103" s="1">
-        <v>0.38958460178596</v>
+        <v>0.16372223208206</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>24969000.0</v>
+        <v>23995608.0</v>
       </c>
       <c r="N103" s="1">
-        <v>24969000.0</v>
+        <v>23995608.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.77</v>
+        <v>0.68</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>263</v>
       </c>
       <c r="B104" t="s">
         <v>264</v>
       </c>
       <c r="C104" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.0198</v>
+        <v>99.8188</v>
       </c>
       <c r="E104" s="1">
-        <v>100.0</v>
+        <v>99.63136397</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>30000000.0</v>
+        <v>29889409.19</v>
       </c>
       <c r="I104" s="1">
-        <v>5940.0</v>
+        <v>56230.81</v>
       </c>
       <c r="J104" s="1">
-        <v>0.0198</v>
+        <v>0.18812954663156</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104" t="s">
-        <v>265</v>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>30005940.0</v>
+        <v>29945640.0</v>
       </c>
       <c r="N104" s="1">
-        <v>30203524.0</v>
+        <v>29945640.0</v>
       </c>
       <c r="O104" s="1">
-        <v>0.93</v>
+        <v>0.85</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>265</v>
+      </c>
+      <c r="B105" t="s">
         <v>266</v>
       </c>
-      <c r="B105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C105" s="1">
-        <v>20000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>99.9796</v>
+        <v>99.9825</v>
       </c>
       <c r="E105" s="1">
-        <v>100.0</v>
+        <v>99.48082066</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>20000000.0</v>
+        <v>34818287.23</v>
       </c>
       <c r="I105" s="1">
-        <v>-4080.0</v>
+        <v>175587.77</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.0204</v>
+        <v>0.50429755157144</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
-      <c r="L105" t="s">
-        <v>268</v>
+      <c r="L105">
+        <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>19995920.0</v>
+        <v>34993875.0</v>
       </c>
       <c r="N105" s="1">
-        <v>20003376.33</v>
+        <v>34993875.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.62</v>
+        <v>0.99</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="B106" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="C106" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.0013</v>
+        <v>100.0047</v>
       </c>
       <c r="E106" s="1">
         <v>100.0</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I106" s="1">
-        <v>195.0</v>
+        <v>1410.0</v>
       </c>
       <c r="J106" s="1">
-        <v>0.0013</v>
+        <v>0.0047</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="M106" s="1">
-        <v>15000195.0</v>
+        <v>30001410.0</v>
       </c>
       <c r="N106" s="1">
-        <v>15076400.33</v>
+        <v>30678214.75</v>
       </c>
       <c r="O106" s="1">
-        <v>0.46</v>
+        <v>0.87</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="B107" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="C107" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.014</v>
+        <v>100.0227</v>
       </c>
       <c r="E107" s="1">
         <v>100.0</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I107" s="1">
-        <v>1400.0</v>
+        <v>6810.0</v>
       </c>
       <c r="J107" s="1">
-        <v>0.014</v>
+        <v>0.0227</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="M107" s="1">
-        <v>10001400.0</v>
+        <v>30006810.0</v>
       </c>
       <c r="N107" s="1">
-        <v>10050381.33</v>
+        <v>30243643.83</v>
       </c>
       <c r="O107" s="1">
-        <v>0.31</v>
+        <v>0.85</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="B108" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="C108" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.943</v>
+        <v>99.9885</v>
       </c>
       <c r="E108" s="1">
         <v>100.0</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-5700.0</v>
+        <v>-2300.0</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.057</v>
+        <v>-0.0115</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M108" s="1">
-        <v>9994300.0</v>
+        <v>19997700.0</v>
       </c>
       <c r="N108" s="1">
-        <v>9998640.0</v>
+        <v>20031262.5</v>
       </c>
       <c r="O108" s="1">
-        <v>0.31</v>
+        <v>0.57</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>276</v>
+      </c>
+      <c r="B109" t="s">
+        <v>277</v>
+      </c>
+      <c r="C109" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D109" s="1">
+        <v>100.0072</v>
+      </c>
+      <c r="E109" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F109" t="s">
+        <v>8</v>
+      </c>
+      <c r="G109">
+        <v>1.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>1080.0</v>
+      </c>
+      <c r="J109" s="1">
+        <v>0.0072</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" t="s">
         <v>278</v>
       </c>
-      <c r="B109" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M109" s="1">
-        <v>19907400.0</v>
+        <v>15001080.0</v>
       </c>
       <c r="N109" s="1">
-        <v>19907400.0</v>
+        <v>15096848.54</v>
       </c>
       <c r="O109" s="1">
-        <v>0.61</v>
+        <v>0.43</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>279</v>
+      </c>
+      <c r="B110" t="s">
         <v>280</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>100.0145</v>
+      </c>
+      <c r="E110" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F110" t="s">
+        <v>8</v>
+      </c>
+      <c r="G110">
+        <v>1.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>1450.0</v>
+      </c>
+      <c r="J110" s="1">
+        <v>0.0145</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" t="s">
         <v>281</v>
       </c>
-      <c r="C110" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M110" s="1">
-        <v>19971600.0</v>
+        <v>10001450.0</v>
       </c>
       <c r="N110" s="1">
-        <v>19971600.0</v>
+        <v>10063006.81</v>
       </c>
       <c r="O110" s="1">
-        <v>0.61</v>
+        <v>0.28</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>282</v>
       </c>
       <c r="B111" t="s">
         <v>283</v>
       </c>
       <c r="C111" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.8518</v>
+        <v>99.9986</v>
       </c>
       <c r="E111" s="1">
-        <v>99.82068323</v>
+        <v>100.0</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>39928273.29</v>
+        <v>10000000.0</v>
       </c>
       <c r="I111" s="1">
-        <v>12446.71</v>
+        <v>-140.0</v>
       </c>
       <c r="J111" s="1">
-        <v>0.031172672831603</v>
+        <v>-0.0014</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
-      <c r="L111">
-        <v>0.0</v>
+      <c r="L111" t="s">
+        <v>284</v>
       </c>
       <c r="M111" s="1">
-        <v>39940720.0</v>
+        <v>9999860.0</v>
       </c>
       <c r="N111" s="1">
-        <v>39940720.0</v>
+        <v>10017224.67</v>
       </c>
       <c r="O111" s="1">
-        <v>1.23</v>
+        <v>0.28</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B112" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C112" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.4457</v>
+        <v>99.6591</v>
       </c>
       <c r="E112" s="1">
-        <v>99.421972</v>
+        <v>99.42696925</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>9942197.2</v>
+        <v>19885393.85</v>
       </c>
       <c r="I112" s="1">
-        <v>2372.8</v>
+        <v>46426.15</v>
       </c>
       <c r="J112" s="1">
-        <v>0.023865951884358</v>
+        <v>0.23346859685155</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>9944570.0</v>
+        <v>19931820.0</v>
       </c>
       <c r="N112" s="1">
-        <v>9944570.0</v>
+        <v>19931820.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.31</v>
+        <v>0.56</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B113" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C113" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.994</v>
+        <v>99.8365</v>
       </c>
       <c r="E113" s="1">
-        <v>99.47155735</v>
+        <v>99.80217</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>19894311.47</v>
+        <v>9980217.0</v>
       </c>
       <c r="I113" s="1">
-        <v>104488.53</v>
+        <v>3433.0</v>
       </c>
       <c r="J113" s="1">
-        <v>0.52521812658641</v>
+        <v>0.034398049661646</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>19998800.0</v>
+        <v>9983650.0</v>
       </c>
       <c r="N113" s="1">
-        <v>19998800.0</v>
+        <v>9983650.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.62</v>
+        <v>0.28</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B114" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C114" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.7392</v>
+        <v>99.9877</v>
       </c>
       <c r="E114" s="1">
-        <v>99.458614</v>
+        <v>99.8153416</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>29837584.2</v>
+        <v>19963068.32</v>
       </c>
       <c r="I114" s="1">
-        <v>84175.8</v>
+        <v>34471.68</v>
       </c>
       <c r="J114" s="1">
-        <v>0.2821133220296</v>
+        <v>0.17267726307115</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>29921760.0</v>
+        <v>19997540.0</v>
       </c>
       <c r="N114" s="1">
-        <v>29921760.0</v>
+        <v>19997540.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.92</v>
+        <v>0.56</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B115" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C115" s="1">
-        <v>7400000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.9199</v>
+        <v>99.9815</v>
       </c>
       <c r="E115" s="1">
-        <v>99.63533473</v>
+        <v>99.82068323</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>7373014.77</v>
+        <v>39928273.29</v>
       </c>
       <c r="I115" s="1">
-        <v>21057.83</v>
+        <v>64326.71</v>
       </c>
       <c r="J115" s="1">
-        <v>0.28560677900283</v>
+        <v>0.16110566448189</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>7394072.6</v>
+        <v>39992600.0</v>
       </c>
       <c r="N115" s="1">
-        <v>7394072.6</v>
+        <v>39992600.0</v>
       </c>
       <c r="O115" s="1">
-        <v>0.23</v>
+        <v>1.13</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B116" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C116" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>98.6722</v>
+        <v>99.8541</v>
       </c>
       <c r="E116" s="1">
-        <v>97.8384763</v>
+        <v>99.8203234</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>9783847.63</v>
+        <v>29946097.02</v>
       </c>
       <c r="I116" s="1">
-        <v>83372.37</v>
+        <v>10132.98</v>
       </c>
       <c r="J116" s="1">
-        <v>0.85214297230424</v>
+        <v>0.03383739788605</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>9867220.0</v>
+        <v>29956230.0</v>
       </c>
       <c r="N116" s="1">
-        <v>9867220.0</v>
+        <v>29956230.0</v>
       </c>
       <c r="O116" s="1">
-        <v>0.3</v>
+        <v>0.85</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B117" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C117" s="1">
-        <v>21000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.9043</v>
+        <v>99.5844</v>
       </c>
       <c r="E117" s="1">
-        <v>99.83411905</v>
+        <v>99.421972</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>20965165.0</v>
+        <v>9942197.2</v>
       </c>
       <c r="I117" s="1">
-        <v>14738.0</v>
+        <v>16242.8</v>
       </c>
       <c r="J117" s="1">
-        <v>0.070297562647372</v>
+        <v>0.16337233785707</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>20979903.0</v>
+        <v>9958440.0</v>
       </c>
       <c r="N117" s="1">
-        <v>20979903.0</v>
+        <v>9958440.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.65</v>
+        <v>0.28</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B118" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C118" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>99.7568</v>
+        <v>99.8669</v>
       </c>
       <c r="E118" s="1">
-        <v>99.5457396</v>
+        <v>99.458614</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>19909147.92</v>
+        <v>24864653.5</v>
       </c>
       <c r="I118" s="1">
-        <v>42212.08</v>
+        <v>102071.5</v>
       </c>
       <c r="J118" s="1">
-        <v>0.21202353897625</v>
+        <v>0.41050843519698</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>19951360.0</v>
+        <v>24966725.0</v>
       </c>
       <c r="N118" s="1">
-        <v>19951360.0</v>
+        <v>24966725.0</v>
       </c>
       <c r="O118" s="1">
-        <v>0.61</v>
+        <v>0.71</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B119" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C119" s="1">
-        <v>15000000.0</v>
+        <v>7400000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.4656</v>
+        <v>99.8582</v>
       </c>
       <c r="E119" s="1">
-        <v>99.4309374</v>
+        <v>99.80962703</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>14914640.61</v>
+        <v>7385912.4</v>
       </c>
       <c r="I119" s="1">
-        <v>5199.39</v>
+        <v>3594.4</v>
       </c>
       <c r="J119" s="1">
-        <v>0.034860980803747</v>
+        <v>0.048665619158982</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>14919840.0</v>
+        <v>7389506.8</v>
       </c>
       <c r="N119" s="1">
-        <v>14919840.0</v>
+        <v>7389506.8</v>
       </c>
       <c r="O119" s="1">
-        <v>0.46</v>
+        <v>0.21</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B120" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C120" s="1">
-        <v>20000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.9994</v>
+        <v>99.6875</v>
       </c>
       <c r="E120" s="1">
-        <v>100.0</v>
+        <v>99.61683493</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>20000000.0</v>
+        <v>7471262.62</v>
       </c>
       <c r="I120" s="1">
-        <v>-120.0</v>
+        <v>5299.88</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.0006</v>
+        <v>0.070936871979478</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
-      <c r="L120" t="s">
-        <v>302</v>
+      <c r="L120">
+        <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>19999880.0</v>
+        <v>7476562.5</v>
       </c>
       <c r="N120" s="1">
-        <v>20037756.67</v>
+        <v>7476562.5</v>
       </c>
       <c r="O120" s="1">
-        <v>0.62</v>
+        <v>0.21</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>303</v>
       </c>
       <c r="B121" t="s">
         <v>304</v>
       </c>
       <c r="C121" s="1">
-        <v>4000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>98.473</v>
+        <v>98.7684</v>
       </c>
       <c r="E121" s="1">
-        <v>98.33</v>
+        <v>97.8384763</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>3933200.0</v>
+        <v>9783847.63</v>
       </c>
       <c r="I121" s="1">
-        <v>5720.0</v>
+        <v>92992.37</v>
       </c>
       <c r="J121" s="1">
-        <v>0.1454286585986</v>
+        <v>0.9504682975117</v>
       </c>
       <c r="K121">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>0.0</v>
+      </c>
+      <c r="L121">
+        <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>3938920.0</v>
+        <v>9876840.0</v>
       </c>
       <c r="N121" s="1">
-        <v>3944235.07</v>
+        <v>9876840.0</v>
       </c>
       <c r="O121" s="1">
-        <v>0.12</v>
+        <v>0.28</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
+        <v>305</v>
+      </c>
+      <c r="B122" t="s">
         <v>306</v>
       </c>
-      <c r="B122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C122" s="1">
-        <v>21400000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.787</v>
+        <v>99.5382</v>
       </c>
       <c r="E122" s="1">
-        <v>98.97545327</v>
+        <v>99.42197171</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>21180747.0</v>
+        <v>34797690.1</v>
       </c>
       <c r="I122" s="1">
-        <v>173671.0</v>
+        <v>40679.9</v>
       </c>
       <c r="J122" s="1">
-        <v>0.81994747399608</v>
+        <v>0.11690402404038</v>
       </c>
       <c r="K122">
-        <v>0.83</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>0.0</v>
+      </c>
+      <c r="L122">
+        <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>21354418.0</v>
+        <v>34838370.0</v>
       </c>
       <c r="N122" s="1">
-        <v>21532653.62</v>
+        <v>34838370.0</v>
       </c>
       <c r="O122" s="1">
-        <v>0.66</v>
+        <v>0.98</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="B123" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="C123" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.803</v>
+        <v>99.8844</v>
       </c>
       <c r="E123" s="1">
-        <v>99.163675</v>
+        <v>99.5457396</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>19832735.0</v>
+        <v>19909147.92</v>
       </c>
       <c r="I123" s="1">
-        <v>127865.0</v>
+        <v>67732.08</v>
       </c>
       <c r="J123" s="1">
-        <v>0.64471692885525</v>
+        <v>0.34020582032021</v>
       </c>
       <c r="K123">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>311</v>
+        <v>0.0</v>
+      </c>
+      <c r="L123">
+        <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>19960600.0</v>
+        <v>19976880.0</v>
       </c>
       <c r="N123" s="1">
-        <v>20090873.97</v>
+        <v>19976880.0</v>
       </c>
       <c r="O123" s="1">
-        <v>0.62</v>
+        <v>0.56</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="B124" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="C124" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>100.413</v>
+        <v>99.617</v>
       </c>
       <c r="E124" s="1">
-        <v>100.747</v>
+        <v>99.4309374</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>30224100.0</v>
+        <v>14914640.61</v>
       </c>
       <c r="I124" s="1">
-        <v>-100200.0</v>
+        <v>27909.39</v>
       </c>
       <c r="J124" s="1">
-        <v>-0.33152351931075</v>
+        <v>0.1871274724601</v>
       </c>
       <c r="K124">
-        <v>1.34</v>
-[...2 lines deleted...]
-        <v>314</v>
+        <v>0.0</v>
+      </c>
+      <c r="L124">
+        <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>30123900.0</v>
+        <v>14942550.0</v>
       </c>
       <c r="N124" s="1">
-        <v>30524584.93</v>
+        <v>14942550.0</v>
       </c>
       <c r="O124" s="1">
-        <v>0.94</v>
+        <v>0.42</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="B125" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="C125" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>99.149</v>
+        <v>100.0104</v>
       </c>
       <c r="E125" s="1">
-        <v>98.63892667</v>
+        <v>100.0</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>14795839.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I125" s="1">
-        <v>76511.0</v>
+        <v>2080.0</v>
       </c>
       <c r="J125" s="1">
-        <v>0.51711160144416</v>
+        <v>0.0104</v>
       </c>
       <c r="K125">
-        <v>0.08</v>
+        <v>0.0</v>
       </c>
       <c r="L125" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="M125" s="1">
-        <v>14872350.0</v>
+        <v>20002080.0</v>
       </c>
       <c r="N125" s="1">
-        <v>14884113.7</v>
+        <v>20066501.5</v>
       </c>
       <c r="O125" s="1">
-        <v>0.46</v>
+        <v>0.57</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="B126" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="C126" s="1">
-        <v>10500000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>99.951</v>
+        <v>98.529</v>
       </c>
       <c r="E126" s="1">
-        <v>99.75</v>
+        <v>98.33</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>10473750.0</v>
+        <v>3933200.0</v>
       </c>
       <c r="I126" s="1">
-        <v>21105.0</v>
+        <v>7960.0</v>
       </c>
       <c r="J126" s="1">
-        <v>0.2015037593985</v>
+        <v>0.20237974168616</v>
       </c>
       <c r="K126">
-        <v>0.96</v>
+        <v>0.16</v>
       </c>
       <c r="L126" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="M126" s="1">
-        <v>10494855.0</v>
+        <v>3941160.0</v>
       </c>
       <c r="N126" s="1">
-        <v>10596115.27</v>
+        <v>3947625.75</v>
       </c>
       <c r="O126" s="1">
-        <v>0.33</v>
+        <v>0.11</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="B127" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="C127" s="1">
-        <v>3124000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.011</v>
+        <v>99.864</v>
       </c>
       <c r="E127" s="1">
-        <v>99.04783611</v>
+        <v>98.97545327</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>3094254.4</v>
+        <v>21180747.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-1150.76</v>
+        <v>190149.0</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.037190219395018</v>
+        <v>0.89774454130442</v>
       </c>
       <c r="K127">
-        <v>0.28</v>
+        <v>0.89</v>
       </c>
       <c r="L127" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="M127" s="1">
-        <v>3093103.64</v>
+        <v>21370896.0</v>
       </c>
       <c r="N127" s="1">
-        <v>3101876.52</v>
+        <v>21561443.95</v>
       </c>
       <c r="O127" s="1">
-        <v>0.1</v>
+        <v>0.61</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="B128" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="C128" s="1">
-        <v>46499000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>100.125</v>
+        <v>99.897</v>
       </c>
       <c r="E128" s="1">
-        <v>101.14901439</v>
+        <v>99.163675</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>47033280.2</v>
+        <v>19832735.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-476156.45</v>
+        <v>146665.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-1.0123819728823</v>
+        <v>0.73950970453646</v>
       </c>
       <c r="K128">
-        <v>3.69</v>
+        <v>0.69</v>
       </c>
       <c r="L128" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="M128" s="1">
-        <v>46557123.75</v>
+        <v>19979400.0</v>
       </c>
       <c r="N128" s="1">
-        <v>48274401.89</v>
+        <v>20118304.11</v>
       </c>
       <c r="O128" s="1">
-        <v>1.48</v>
+        <v>0.57</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="B129" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="C129" s="1">
-        <v>8800000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>99.533</v>
+        <v>100.341</v>
       </c>
       <c r="E129" s="1">
-        <v>98.743125</v>
+        <v>100.747</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>8689395.0</v>
+        <v>30224100.0</v>
       </c>
       <c r="I129" s="1">
-        <v>69509.0</v>
+        <v>-121800.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.7999291089886</v>
+        <v>-0.40298966718612</v>
       </c>
       <c r="K129">
-        <v>0.19</v>
+        <v>1.52</v>
       </c>
       <c r="L129" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="M129" s="1">
-        <v>8758904.0</v>
+        <v>30102300.0</v>
       </c>
       <c r="N129" s="1">
-        <v>8775961.53</v>
+        <v>30559080.82</v>
       </c>
       <c r="O129" s="1">
-        <v>0.27</v>
+        <v>0.86</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="B130" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="C130" s="1">
-        <v>9400000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.141</v>
+        <v>99.28</v>
       </c>
       <c r="E130" s="1">
-        <v>98.855</v>
+        <v>98.63892667</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>9292370.0</v>
+        <v>14795839.0</v>
       </c>
       <c r="I130" s="1">
-        <v>26884.0</v>
+        <v>96161.0</v>
       </c>
       <c r="J130" s="1">
-        <v>0.28931262960902</v>
+        <v>0.64991921039422</v>
       </c>
       <c r="K130">
-        <v>0.31</v>
+        <v>0.09</v>
       </c>
       <c r="L130" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="M130" s="1">
-        <v>9319254.0</v>
+        <v>14892000.0</v>
       </c>
       <c r="N130" s="1">
-        <v>9348548.52</v>
+        <v>14904842.47</v>
       </c>
       <c r="O130" s="1">
-        <v>0.29</v>
+        <v>0.42</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="B131" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="C131" s="1">
-        <v>1000000.0</v>
+        <v>19900000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.68</v>
+        <v>100.507</v>
       </c>
       <c r="E131" s="1">
-        <v>98.02</v>
+        <v>100.5281407</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>980200.0</v>
+        <v>20005100.0</v>
       </c>
       <c r="I131" s="1">
-        <v>16600.0</v>
+        <v>-4207.0</v>
       </c>
       <c r="J131" s="1">
-        <v>1.6935319322587</v>
+        <v>-0.021029637442452</v>
       </c>
       <c r="K131">
-        <v>0.11</v>
+        <v>1.68</v>
       </c>
       <c r="L131" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="M131" s="1">
-        <v>996800.0</v>
+        <v>20000893.0</v>
       </c>
       <c r="N131" s="1">
-        <v>997851.37</v>
+        <v>20336194.37</v>
       </c>
       <c r="O131" s="1">
-        <v>0.03</v>
+        <v>0.57</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="B132" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="C132" s="1">
-        <v>9088000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.661</v>
+        <v>99.034</v>
       </c>
       <c r="E132" s="1">
-        <v>98.65440383</v>
+        <v>99.04783611</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>8965712.22</v>
+        <v>3094254.4</v>
       </c>
       <c r="I132" s="1">
-        <v>91479.46</v>
+        <v>-432.24</v>
       </c>
       <c r="J132" s="1">
-        <v>1.0203256334275</v>
+        <v>-0.013969116437226</v>
       </c>
       <c r="K132">
-        <v>0.11</v>
+        <v>0.35</v>
       </c>
       <c r="L132" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="M132" s="1">
-        <v>9057191.68</v>
+        <v>3093822.16</v>
       </c>
       <c r="N132" s="1">
-        <v>9066746.53</v>
+        <v>3104841.75</v>
       </c>
       <c r="O132" s="1">
-        <v>0.28</v>
+        <v>0.09</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="B133" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="C133" s="1">
-        <v>4100000.0</v>
+        <v>46499000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.712</v>
+        <v>100.036</v>
       </c>
       <c r="E133" s="1">
-        <v>99.37609756</v>
+        <v>101.14901439</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>4074420.0</v>
+        <v>47033280.2</v>
       </c>
       <c r="I133" s="1">
-        <v>13772.0</v>
+        <v>-517540.56</v>
       </c>
       <c r="J133" s="1">
-        <v>0.33801129976782</v>
+        <v>-1.1003709666841</v>
       </c>
       <c r="K133">
-        <v>0.7</v>
+        <v>3.92</v>
       </c>
       <c r="L133" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="M133" s="1">
-        <v>4088192.0</v>
+        <v>46515739.64</v>
       </c>
       <c r="N133" s="1">
-        <v>4117088.58</v>
+        <v>48340029.17</v>
       </c>
       <c r="O133" s="1">
-        <v>0.13</v>
+        <v>1.37</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="B134" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="C134" s="1">
-        <v>12000000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>100.262</v>
+        <v>99.665</v>
       </c>
       <c r="E134" s="1">
-        <v>100.68475</v>
+        <v>98.743125</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>12082170.0</v>
+        <v>8689395.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-50730.0</v>
+        <v>81125.0</v>
       </c>
       <c r="J134" s="1">
-        <v>-0.41987490657721</v>
+        <v>0.93360930191342</v>
       </c>
       <c r="K134">
-        <v>0.56</v>
+        <v>0.21</v>
       </c>
       <c r="L134" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="M134" s="1">
-        <v>12031440.0</v>
+        <v>8770520.0</v>
       </c>
       <c r="N134" s="1">
-        <v>12098508.49</v>
+        <v>8788843.29</v>
       </c>
       <c r="O134" s="1">
-        <v>0.37</v>
+        <v>0.25</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="B135" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="C135" s="1">
-        <v>7800000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.769</v>
+        <v>99.245</v>
       </c>
       <c r="E135" s="1">
-        <v>101.89661538</v>
+        <v>98.855</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>7947936.0</v>
+        <v>9292370.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-87954.0</v>
+        <v>36660.0</v>
       </c>
       <c r="J135" s="1">
-        <v>-1.1066269280477</v>
+        <v>0.39451722219412</v>
       </c>
       <c r="K135">
-        <v>2.39</v>
+        <v>0.35</v>
       </c>
       <c r="L135" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="M135" s="1">
-        <v>7859982.0</v>
+        <v>9329030.0</v>
       </c>
       <c r="N135" s="1">
-        <v>8046166.93</v>
+        <v>9361704.66</v>
       </c>
       <c r="O135" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="B136" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="C136" s="1">
-        <v>17450000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>99.862</v>
+        <v>99.806</v>
       </c>
       <c r="E136" s="1">
-        <v>99.71702006</v>
+        <v>98.02</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>17400620.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I136" s="1">
-        <v>25299.0</v>
+        <v>17860.0</v>
       </c>
       <c r="J136" s="1">
-        <v>0.14539137111206</v>
+        <v>1.8220771271169</v>
       </c>
       <c r="K136">
-        <v>1.27</v>
+        <v>0.11</v>
       </c>
       <c r="L136" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="M136" s="1">
-        <v>17425919.0</v>
+        <v>998060.0</v>
       </c>
       <c r="N136" s="1">
-        <v>17648227.22</v>
+        <v>999183.29</v>
       </c>
       <c r="O136" s="1">
-        <v>0.54</v>
+        <v>0.03</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>351</v>
-[...2 lines deleted...]
-        <v>2760392012</v>
+        <v>347</v>
+      </c>
+      <c r="B137" t="s">
+        <v>348</v>
       </c>
       <c r="C137" s="1">
-        <v>5000000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>100.0055472</v>
+        <v>99.784</v>
       </c>
       <c r="E137" s="1">
-        <v>0.0</v>
+        <v>98.65440383</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>0.0</v>
+        <v>8965712.22</v>
       </c>
       <c r="I137" s="1">
-        <v>277.36</v>
+        <v>102657.7</v>
       </c>
       <c r="J137" s="1">
-        <v>0</v>
+        <v>1.1450032912165</v>
       </c>
       <c r="K137">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="L137" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="M137" s="1">
-        <v>277.36</v>
+        <v>9068369.92</v>
       </c>
       <c r="N137" s="1">
-        <v>13223.57</v>
+        <v>9078578.36</v>
       </c>
       <c r="O137" s="1">
-        <v>0.0</v>
+        <v>0.26</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-        <v>2763112602</v>
+        <v>350</v>
+      </c>
+      <c r="B138" t="s">
+        <v>351</v>
       </c>
       <c r="C138" s="1">
-        <v>10000000.0</v>
+        <v>30255000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>100.0059314</v>
+        <v>99.975</v>
       </c>
       <c r="E138" s="1">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>0.0</v>
+        <v>30255000.0</v>
       </c>
       <c r="I138" s="1">
-        <v>593.14</v>
+        <v>-7563.75</v>
       </c>
       <c r="J138" s="1">
-        <v>0</v>
+        <v>-0.025</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
-      <c r="L138" t="s">
-        <v>354</v>
+      <c r="L138">
+        <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>593.14</v>
+        <v>30247436.25</v>
       </c>
       <c r="N138" s="1">
-        <v>25097.81</v>
+        <v>30247436.25</v>
       </c>
       <c r="O138" s="1">
-        <v>0.0</v>
+        <v>0.85</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>2767186152</v>
+        <v>352</v>
+      </c>
+      <c r="B139" t="s">
+        <v>353</v>
       </c>
       <c r="C139" s="1">
-        <v>10000000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>100.0098354</v>
+        <v>99.8</v>
       </c>
       <c r="E139" s="1">
-        <v>0.0</v>
+        <v>99.37609756</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>0.0</v>
+        <v>4074420.0</v>
       </c>
       <c r="I139" s="1">
-        <v>983.54</v>
+        <v>17380.0</v>
       </c>
       <c r="J139" s="1">
-        <v>0</v>
+        <v>0.42656378085715</v>
       </c>
       <c r="K139">
-        <v>0.0</v>
+        <v>0.76</v>
       </c>
       <c r="L139" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="M139" s="1">
-        <v>983.54</v>
+        <v>4091800.0</v>
       </c>
       <c r="N139" s="1">
-        <v>24424.71</v>
+        <v>4122760.62</v>
       </c>
       <c r="O139" s="1">
-        <v>0.0</v>
+        <v>0.12</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
+        <v>355</v>
+      </c>
+      <c r="B140" t="s">
+        <v>356</v>
+      </c>
+      <c r="C140" s="1">
+        <v>12000000.0</v>
+      </c>
+      <c r="D140" s="1">
+        <v>100.159</v>
+      </c>
+      <c r="E140" s="1">
+        <v>100.68475</v>
+      </c>
+      <c r="F140" t="s">
+        <v>8</v>
+      </c>
+      <c r="G140">
+        <v>1.0</v>
+      </c>
+      <c r="H140" s="1">
+        <v>12082170.0</v>
+      </c>
+      <c r="I140" s="1">
+        <v>-63090.0</v>
+      </c>
+      <c r="J140" s="1">
+        <v>-0.52217441072258</v>
+      </c>
+      <c r="K140">
+        <v>0.73</v>
+      </c>
+      <c r="L140" t="s">
         <v>357</v>
       </c>
-      <c r="B140">
-[...31 lines deleted...]
-      </c>
       <c r="M140" s="1">
-        <v>2055.58</v>
+        <v>12019080.0</v>
       </c>
       <c r="N140" s="1">
-        <v>30916.58</v>
+        <v>12106860.82</v>
       </c>
       <c r="O140" s="1">
-        <v>0.0</v>
+        <v>0.34</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
+        <v>358</v>
+      </c>
+      <c r="B141" t="s">
         <v>359</v>
       </c>
-      <c r="B141">
-[...1 lines deleted...]
-      </c>
       <c r="C141" s="1">
-        <v>40000000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.02708648</v>
+        <v>100.647</v>
       </c>
       <c r="E141" s="1">
-        <v>0.0</v>
+        <v>101.89661538</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>0.0</v>
+        <v>7947936.0</v>
       </c>
       <c r="I141" s="1">
-        <v>10834.59</v>
+        <v>-97470.0</v>
       </c>
       <c r="J141" s="1">
-        <v>0</v>
+        <v>-1.2263561256658</v>
       </c>
       <c r="K141">
-        <v>0.0</v>
+        <v>2.63</v>
       </c>
       <c r="L141" t="s">
         <v>360</v>
       </c>
       <c r="M141" s="1">
-        <v>10834.59</v>
+        <v>7850466.0</v>
       </c>
       <c r="N141" s="1">
-        <v>95015.03</v>
+        <v>8055723.53</v>
       </c>
       <c r="O141" s="1">
-        <v>0.0</v>
+        <v>0.23</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>361</v>
       </c>
-      <c r="B142">
-        <v>2792185442</v>
+      <c r="B142" t="s">
+        <v>362</v>
       </c>
       <c r="C142" s="1">
-        <v>35000000.0</v>
+        <v>17450000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.02841337</v>
+        <v>99.911</v>
       </c>
       <c r="E142" s="1">
-        <v>0.0</v>
+        <v>99.71702006</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>0.0</v>
+        <v>17400620.0</v>
       </c>
       <c r="I142" s="1">
-        <v>9944.68</v>
+        <v>33849.5</v>
       </c>
       <c r="J142" s="1">
-        <v>0</v>
+        <v>0.19453042477797</v>
       </c>
       <c r="K142">
-        <v>0.0</v>
+        <v>1.36</v>
       </c>
       <c r="L142" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="M142" s="1">
-        <v>9944.68</v>
+        <v>17434469.5</v>
       </c>
       <c r="N142" s="1">
-        <v>79533.23</v>
+        <v>17671837.31</v>
       </c>
       <c r="O142" s="1">
-        <v>0.0</v>
+        <v>0.5</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B143">
-        <v>2796875442</v>
+        <v>2773749642</v>
       </c>
       <c r="C143" s="1">
-        <v>22900000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.01872974</v>
+        <v>100.0008373</v>
       </c>
       <c r="E143" s="1">
         <v>0.0</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>0.0</v>
       </c>
       <c r="I143" s="1">
-        <v>4289.11</v>
+        <v>167.46</v>
       </c>
       <c r="J143" s="1">
         <v>0</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="M143" s="1">
-        <v>4289.11</v>
+        <v>167.46</v>
       </c>
       <c r="N143" s="1">
-        <v>48094.26</v>
+        <v>30820.8</v>
       </c>
       <c r="O143" s="1">
         <v>0.0</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B144">
-        <v>2798594412</v>
+        <v>2789797962</v>
       </c>
       <c r="C144" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.04681393</v>
+        <v>100.0115839</v>
       </c>
       <c r="E144" s="1">
         <v>0.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>0.0</v>
       </c>
       <c r="I144" s="1">
-        <v>7022.09</v>
+        <v>4633.56</v>
       </c>
       <c r="J144" s="1">
         <v>0</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="M144" s="1">
-        <v>7022.09</v>
+        <v>4633.56</v>
       </c>
       <c r="N144" s="1">
-        <v>34806.09</v>
+        <v>94545.12</v>
       </c>
       <c r="O144" s="1">
         <v>0.0</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B145">
-        <v>2813842972</v>
+        <v>2792185442</v>
       </c>
       <c r="C145" s="1">
-        <v>15000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.03542693</v>
+        <v>100.01323937</v>
       </c>
       <c r="E145" s="1">
         <v>0.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>0.0</v>
       </c>
       <c r="I145" s="1">
-        <v>5314.04</v>
+        <v>4633.78</v>
       </c>
       <c r="J145" s="1">
         <v>0</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="M145" s="1">
-        <v>5314.04</v>
+        <v>4633.78</v>
       </c>
       <c r="N145" s="1">
-        <v>24604.29</v>
+        <v>79047.66</v>
       </c>
       <c r="O145" s="1">
         <v>0.0</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B146">
-        <v>2862709242</v>
+        <v>2796875442</v>
       </c>
       <c r="C146" s="1">
-        <v>12500000.0</v>
+        <v>22900000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.07683344</v>
+        <v>100.00451952</v>
       </c>
       <c r="E146" s="1">
         <v>0.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>0.0</v>
       </c>
       <c r="I146" s="1">
-        <v>9604.18</v>
+        <v>1034.97</v>
       </c>
       <c r="J146" s="1">
         <v>0</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="M146" s="1">
-        <v>9604.18</v>
+        <v>1034.97</v>
       </c>
       <c r="N146" s="1">
-        <v>18631.96</v>
+        <v>47931.75</v>
       </c>
       <c r="O146" s="1">
         <v>0.0</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B147">
-        <v>2863881832</v>
+        <v>2798594412</v>
       </c>
       <c r="C147" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.0837839</v>
+        <v>100.02961733</v>
       </c>
       <c r="E147" s="1">
         <v>0.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>0.0</v>
       </c>
       <c r="I147" s="1">
-        <v>25135.17</v>
+        <v>4442.6</v>
       </c>
       <c r="J147" s="1">
         <v>0</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="M147" s="1">
-        <v>25135.17</v>
+        <v>4442.6</v>
       </c>
       <c r="N147" s="1">
-        <v>48074.67</v>
+        <v>34333.56</v>
       </c>
       <c r="O147" s="1">
         <v>0.0</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B148">
-        <v>2892744252</v>
+        <v>2813842972</v>
       </c>
       <c r="C148" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.10689975</v>
+        <v>100.02208887</v>
       </c>
       <c r="E148" s="1">
         <v>0.0</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>0.0</v>
       </c>
       <c r="I148" s="1">
-        <v>21379.95</v>
+        <v>3313.33</v>
       </c>
       <c r="J148" s="1">
         <v>0</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="M148" s="1">
-        <v>21379.95</v>
+        <v>3313.33</v>
       </c>
       <c r="N148" s="1">
-        <v>31928.72</v>
+        <v>24119.92</v>
       </c>
       <c r="O148" s="1">
         <v>0.0</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B149">
-        <v>2905161052</v>
+        <v>2862709242</v>
       </c>
       <c r="C149" s="1">
-        <v>20000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.0783729</v>
+        <v>100.0733312</v>
       </c>
       <c r="E149" s="1">
         <v>0.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>0.0</v>
       </c>
       <c r="I149" s="1">
-        <v>15674.58</v>
+        <v>9166.4</v>
       </c>
       <c r="J149" s="1">
         <v>0</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="M149" s="1">
-        <v>15674.58</v>
+        <v>9166.4</v>
       </c>
       <c r="N149" s="1">
-        <v>21805.92</v>
+        <v>19074.83</v>
       </c>
       <c r="O149" s="1">
         <v>0.0</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B150">
-        <v>2923119492</v>
+        <v>2863881832</v>
       </c>
       <c r="C150" s="1">
-        <v>7800000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.11261</v>
+        <v>100.08022537</v>
       </c>
       <c r="E150" s="1">
         <v>0.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>0.0</v>
       </c>
       <c r="I150" s="1">
-        <v>8783.58</v>
+        <v>24067.61</v>
       </c>
       <c r="J150" s="1">
         <v>0</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="M150" s="1">
-        <v>8783.58</v>
+        <v>24067.61</v>
       </c>
       <c r="N150" s="1">
-        <v>11307.09</v>
+        <v>49254.61</v>
       </c>
       <c r="O150" s="1">
         <v>0.0</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="B151">
-        <v>2926581072</v>
+        <v>2892744252</v>
       </c>
       <c r="C151" s="1">
-        <v>9088000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.01782857</v>
+        <v>100.1112892</v>
       </c>
       <c r="E151" s="1">
         <v>0.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>0.0</v>
       </c>
       <c r="I151" s="1">
-        <v>1620.26</v>
+        <v>22257.84</v>
       </c>
       <c r="J151" s="1">
         <v>0</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="M151" s="1">
-        <v>1620.26</v>
+        <v>22257.84</v>
       </c>
       <c r="N151" s="1">
-        <v>4910.59</v>
+        <v>33982.11</v>
       </c>
       <c r="O151" s="1">
         <v>0.0</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B152">
-        <v>2926627552</v>
+        <v>2905161052</v>
       </c>
       <c r="C152" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.1518974</v>
+        <v>100.08046875</v>
       </c>
       <c r="E152" s="1">
         <v>0.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>0.0</v>
       </c>
       <c r="I152" s="1">
-        <v>15189.74</v>
+        <v>16093.75</v>
       </c>
       <c r="J152" s="1">
         <v>0</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="M152" s="1">
-        <v>15189.74</v>
+        <v>16093.75</v>
       </c>
       <c r="N152" s="1">
-        <v>20375.41</v>
+        <v>23006.25</v>
       </c>
       <c r="O152" s="1">
         <v>0.0</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B153">
-        <v>2935596102</v>
+        <v>2923119492</v>
       </c>
       <c r="C153" s="1">
-        <v>50000000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.00054118</v>
+        <v>100.12489692</v>
       </c>
       <c r="E153" s="1">
         <v>0.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>0.0</v>
       </c>
       <c r="I153" s="1">
-        <v>270.59</v>
+        <v>9741.96</v>
       </c>
       <c r="J153" s="1">
         <v>0</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="M153" s="1">
-        <v>270.59</v>
+        <v>9741.96</v>
       </c>
       <c r="N153" s="1">
-        <v>13422.12</v>
+        <v>12599.25</v>
       </c>
       <c r="O153" s="1">
         <v>0.0</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B154">
-        <v>2935657812</v>
+        <v>2926581072</v>
       </c>
       <c r="C154" s="1">
-        <v>30000000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.1685032</v>
+        <v>100.00950385</v>
       </c>
       <c r="E154" s="1">
         <v>0.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>50550.96</v>
+        <v>863.71</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="M154" s="1">
-        <v>50550.96</v>
+        <v>863.71</v>
       </c>
       <c r="N154" s="1">
-        <v>66422.3</v>
+        <v>4586.56</v>
       </c>
       <c r="O154" s="1">
         <v>0.0</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B155">
-        <v>2937267372</v>
+        <v>2926627552</v>
       </c>
       <c r="C155" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.0213915</v>
+        <v>100.1697011</v>
       </c>
       <c r="E155" s="1">
         <v>0.0</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>2139.15</v>
+        <v>16970.11</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="M155" s="1">
-        <v>2139.15</v>
+        <v>16970.11</v>
       </c>
       <c r="N155" s="1">
-        <v>5331.59</v>
+        <v>22798.89</v>
       </c>
       <c r="O155" s="1">
         <v>0.0</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B156">
-        <v>2943810772</v>
+        <v>2935657812</v>
       </c>
       <c r="C156" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.00842535</v>
+        <v>100.18974847</v>
       </c>
       <c r="E156" s="1">
         <v>0.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>1685.07</v>
+        <v>56924.54</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="M156" s="1">
-        <v>1685.07</v>
+        <v>56924.54</v>
       </c>
       <c r="N156" s="1">
-        <v>4698.9</v>
+        <v>74857.88</v>
       </c>
       <c r="O156" s="1">
         <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B157">
-        <v>2949187952</v>
+        <v>2937267372</v>
       </c>
       <c r="C157" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.1645052</v>
+        <v>100.0141295</v>
       </c>
       <c r="E157" s="1">
         <v>0.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>16450.52</v>
+        <v>1412.95</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="M157" s="1">
-        <v>16450.52</v>
+        <v>1412.95</v>
       </c>
       <c r="N157" s="1">
-        <v>19241.77</v>
+        <v>5046.5</v>
       </c>
       <c r="O157" s="1">
         <v>0.0</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B158">
-        <v>2952571562</v>
+        <v>2943810772</v>
       </c>
       <c r="C158" s="1">
-        <v>6400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.01359703</v>
+        <v>100.00339185</v>
       </c>
       <c r="E158" s="1">
         <v>0.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>870.21</v>
+        <v>678.37</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
-      <c r="L158">
-        <v>978.88</v>
+      <c r="L158" t="s">
+        <v>395</v>
       </c>
       <c r="M158" s="1">
-        <v>870.21</v>
+        <v>678.37</v>
       </c>
       <c r="N158" s="1">
-        <v>1849.09</v>
+        <v>4182.81</v>
       </c>
       <c r="O158" s="1">
         <v>0.0</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="B159">
-        <v>2957753962</v>
+        <v>2949187952</v>
       </c>
       <c r="C159" s="1">
-        <v>8800000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.02500102</v>
+        <v>100.1946203</v>
       </c>
       <c r="E159" s="1">
         <v>0.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>2200.09</v>
+        <v>19462.03</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="M159" s="1">
-        <v>2200.09</v>
+        <v>19462.03</v>
       </c>
       <c r="N159" s="1">
-        <v>3238.25</v>
+        <v>22665.37</v>
       </c>
       <c r="O159" s="1">
         <v>0.0</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="B160">
-        <v>2962625832</v>
+        <v>2952571562</v>
       </c>
       <c r="C160" s="1">
-        <v>40000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.1713452</v>
+        <v>100.00768578</v>
       </c>
       <c r="E160" s="1">
         <v>0.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>68538.08</v>
+        <v>491.89</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="M160" s="1">
-        <v>68538.08</v>
+        <v>491.89</v>
       </c>
       <c r="N160" s="1">
-        <v>74941.47</v>
+        <v>1634.04</v>
       </c>
       <c r="O160" s="1">
         <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="B161">
-        <v>2962647772</v>
+        <v>2957753962</v>
       </c>
       <c r="C161" s="1">
-        <v>20000000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.05835975</v>
+        <v>100.02309102</v>
       </c>
       <c r="E161" s="1">
         <v>0.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>0.0</v>
       </c>
       <c r="I161" s="1">
-        <v>11671.95</v>
+        <v>2032.01</v>
       </c>
       <c r="J161" s="1">
         <v>0</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="M161" s="1">
-        <v>11671.95</v>
+        <v>2032.01</v>
       </c>
       <c r="N161" s="1">
-        <v>14306.62</v>
+        <v>3258.14</v>
       </c>
       <c r="O161" s="1">
         <v>0.0</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="B162">
-        <v>3009856922</v>
+        <v>2962625832</v>
       </c>
       <c r="C162" s="1">
-        <v>9500000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.21704716</v>
+        <v>100.2091934</v>
       </c>
       <c r="E162" s="1">
         <v>0.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>0.0</v>
       </c>
       <c r="I162" s="1">
-        <v>20619.48</v>
+        <v>83677.36</v>
       </c>
       <c r="J162" s="1">
         <v>0</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
-      <c r="L162">
-        <v>157.77</v>
+      <c r="L162" t="s">
+        <v>403</v>
       </c>
       <c r="M162" s="1">
-        <v>20619.48</v>
+        <v>83677.36</v>
       </c>
       <c r="N162" s="1">
-        <v>20777.25</v>
+        <v>91192.08</v>
       </c>
       <c r="O162" s="1">
         <v>0.0</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="B163">
-        <v>3009858932</v>
+        <v>2962647772</v>
       </c>
       <c r="C163" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.06395047</v>
+        <v>100.0601074</v>
       </c>
       <c r="E163" s="1">
         <v>0.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>0.0</v>
       </c>
       <c r="I163" s="1">
-        <v>9592.57</v>
+        <v>12021.48</v>
       </c>
       <c r="J163" s="1">
         <v>0</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
-      <c r="L163">
-        <v>419.11</v>
+      <c r="L163" t="s">
+        <v>405</v>
       </c>
       <c r="M163" s="1">
-        <v>9592.57</v>
+        <v>12021.48</v>
       </c>
       <c r="N163" s="1">
-        <v>10011.68</v>
+        <v>15135.48</v>
       </c>
       <c r="O163" s="1">
         <v>0.0</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="B164">
-        <v>3013661662</v>
+        <v>3009856922</v>
       </c>
       <c r="C164" s="1">
-        <v>20000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.21803295</v>
+        <v>100.28752789</v>
       </c>
       <c r="E164" s="1">
         <v>0.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>0.0</v>
       </c>
       <c r="I164" s="1">
-        <v>43606.59</v>
+        <v>27315.15</v>
       </c>
       <c r="J164" s="1">
         <v>0</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
       <c r="L164">
-        <v>409.2</v>
+        <v>224.39</v>
       </c>
       <c r="M164" s="1">
-        <v>43606.59</v>
+        <v>27315.15</v>
       </c>
       <c r="N164" s="1">
-        <v>44015.79</v>
+        <v>27539.54</v>
       </c>
       <c r="O164" s="1">
         <v>0.0</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="B165">
-        <v>3015607942</v>
+        <v>3009858932</v>
       </c>
       <c r="C165" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.22270487</v>
+        <v>100.0699102</v>
       </c>
       <c r="E165" s="1">
         <v>0.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>0.0</v>
       </c>
       <c r="I165" s="1">
-        <v>33405.73</v>
+        <v>10486.53</v>
       </c>
       <c r="J165" s="1">
         <v>0</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
       <c r="L165">
-        <v>245.31</v>
+        <v>559.29</v>
       </c>
       <c r="M165" s="1">
-        <v>33405.73</v>
+        <v>10486.53</v>
       </c>
       <c r="N165" s="1">
-        <v>33651.04</v>
+        <v>11045.82</v>
       </c>
       <c r="O165" s="1">
         <v>0.0</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="B166">
-        <v>3017270942</v>
+        <v>3013661662</v>
       </c>
       <c r="C166" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.1417375</v>
+        <v>100.28842895</v>
       </c>
       <c r="E166" s="1">
         <v>0.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
         <v>0.0</v>
       </c>
       <c r="I166" s="1">
-        <v>28347.5</v>
+        <v>57685.79</v>
       </c>
       <c r="J166" s="1">
         <v>0</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
       <c r="L166">
-        <v>236.57</v>
+        <v>565.74</v>
       </c>
       <c r="M166" s="1">
-        <v>28347.5</v>
+        <v>57685.79</v>
       </c>
       <c r="N166" s="1">
-        <v>28584.07</v>
+        <v>58251.53</v>
       </c>
       <c r="O166" s="1">
         <v>0.0</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="B167">
-        <v>3021967322</v>
+        <v>3015607942</v>
       </c>
       <c r="C167" s="1">
-        <v>8500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.23113141</v>
+        <v>100.2956716</v>
       </c>
       <c r="E167" s="1">
         <v>0.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
         <v>0.0</v>
       </c>
       <c r="I167" s="1">
-        <v>19646.17</v>
+        <v>44350.74</v>
       </c>
       <c r="J167" s="1">
         <v>0</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
       <c r="L167">
-        <v>136.12</v>
+        <v>350.31</v>
       </c>
       <c r="M167" s="1">
-        <v>19646.17</v>
+        <v>44350.74</v>
       </c>
       <c r="N167" s="1">
-        <v>19782.29</v>
+        <v>44701.05</v>
       </c>
       <c r="O167" s="1">
         <v>0.0</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="B168">
-        <v>3022014132</v>
+        <v>3017270942</v>
       </c>
       <c r="C168" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.2318728</v>
+        <v>100.178491</v>
       </c>
       <c r="E168" s="1">
         <v>0.0</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
         <v>0.0</v>
       </c>
       <c r="I168" s="1">
-        <v>46374.56</v>
+        <v>35698.2</v>
       </c>
       <c r="J168" s="1">
         <v>0</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
       <c r="L168">
-        <v>370.84</v>
+        <v>356.64</v>
       </c>
       <c r="M168" s="1">
-        <v>46374.56</v>
+        <v>35698.2</v>
       </c>
       <c r="N168" s="1">
-        <v>46745.4</v>
+        <v>36054.84</v>
       </c>
       <c r="O168" s="1">
         <v>0.0</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B169">
-        <v>3032560652</v>
+        <v>3021967322</v>
       </c>
       <c r="C169" s="1">
-        <v>12000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.25361783</v>
+        <v>100.30784271</v>
       </c>
       <c r="E169" s="1">
         <v>0.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
         <v>0.0</v>
       </c>
       <c r="I169" s="1">
-        <v>30434.14</v>
+        <v>26166.63</v>
       </c>
       <c r="J169" s="1">
         <v>0</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
       <c r="L169">
-        <v>-184.27</v>
+        <v>195.01</v>
       </c>
       <c r="M169" s="1">
-        <v>30434.14</v>
+        <v>26166.63</v>
       </c>
       <c r="N169" s="1">
-        <v>30249.87</v>
+        <v>26361.64</v>
       </c>
       <c r="O169" s="1">
         <v>0.0</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="B170">
-        <v>3033105672</v>
+        <v>3022014132</v>
       </c>
       <c r="C170" s="1">
-        <v>4000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.2181215</v>
+        <v>100.3085262</v>
       </c>
       <c r="E170" s="1">
         <v>0.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
         <v>0.0</v>
       </c>
       <c r="I170" s="1">
-        <v>8724.86</v>
+        <v>61705.24</v>
       </c>
       <c r="J170" s="1">
         <v>0</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
       <c r="L170">
-        <v>-29.27</v>
+        <v>521.06</v>
       </c>
       <c r="M170" s="1">
-        <v>8724.86</v>
+        <v>61705.24</v>
       </c>
       <c r="N170" s="1">
-        <v>8695.59</v>
+        <v>62226.3</v>
       </c>
       <c r="O170" s="1">
         <v>0.0</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="B171">
-        <v>3037280862</v>
+        <v>3032560652</v>
       </c>
       <c r="C171" s="1">
-        <v>15000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.26009993</v>
+        <v>100.347538</v>
       </c>
       <c r="E171" s="1">
         <v>0.0</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
         <v>0.0</v>
       </c>
       <c r="I171" s="1">
-        <v>39014.99</v>
+        <v>41704.56</v>
       </c>
       <c r="J171" s="1">
         <v>0</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
       <c r="L171">
-        <v>803.07</v>
+        <v>-213.13</v>
       </c>
       <c r="M171" s="1">
-        <v>39014.99</v>
+        <v>41704.56</v>
       </c>
       <c r="N171" s="1">
-        <v>39818.06</v>
+        <v>41491.43</v>
       </c>
       <c r="O171" s="1">
         <v>0.0</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="B172">
-        <v>3042209452</v>
+        <v>3033105672</v>
       </c>
       <c r="C172" s="1">
-        <v>10000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.2623381</v>
+        <v>100.292859</v>
       </c>
       <c r="E172" s="1">
         <v>0.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
         <v>0.0</v>
       </c>
       <c r="I172" s="1">
-        <v>26233.81</v>
+        <v>11714.36</v>
       </c>
       <c r="J172" s="1">
         <v>0</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
       <c r="L172">
-        <v>375.49</v>
+        <v>-24.51</v>
       </c>
       <c r="M172" s="1">
-        <v>26233.81</v>
+        <v>11714.36</v>
       </c>
       <c r="N172" s="1">
-        <v>26609.3</v>
+        <v>11689.85</v>
       </c>
       <c r="O172" s="1">
         <v>0.0</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B173">
-        <v>3047030172</v>
+        <v>3037280862</v>
       </c>
       <c r="C173" s="1">
-        <v>3124000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.25416357</v>
+        <v>100.34280853</v>
       </c>
       <c r="E173" s="1">
         <v>0.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
         <v>0.0</v>
       </c>
       <c r="I173" s="1">
-        <v>7940.07</v>
+        <v>51421.28</v>
       </c>
       <c r="J173" s="1">
         <v>0</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
-      <c r="L173">
-        <v>105.24</v>
+      <c r="L173" t="s">
+        <v>416</v>
       </c>
       <c r="M173" s="1">
-        <v>7940.07</v>
+        <v>51421.28</v>
       </c>
       <c r="N173" s="1">
-        <v>8045.31</v>
+        <v>52480.11</v>
       </c>
       <c r="O173" s="1">
         <v>0.0</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="B174">
-        <v>3050153122</v>
+        <v>3042209452</v>
       </c>
       <c r="C174" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.2726769</v>
+        <v>100.3487145</v>
       </c>
       <c r="E174" s="1">
         <v>0.0</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>0.0</v>
       </c>
       <c r="I174" s="1">
-        <v>27267.69</v>
+        <v>34871.45</v>
       </c>
       <c r="J174" s="1">
         <v>0</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
       <c r="L174">
-        <v>354.7</v>
+        <v>507.97</v>
       </c>
       <c r="M174" s="1">
-        <v>27267.69</v>
+        <v>34871.45</v>
       </c>
       <c r="N174" s="1">
-        <v>27622.39</v>
+        <v>35379.42</v>
       </c>
       <c r="O174" s="1">
         <v>0.0</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="B175">
-        <v>3051781772</v>
+        <v>3047030172</v>
       </c>
       <c r="C175" s="1">
-        <v>20000000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.2736367</v>
+        <v>100.33726504</v>
       </c>
       <c r="E175" s="1">
         <v>0.0</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>0.0</v>
       </c>
       <c r="I175" s="1">
-        <v>54727.34</v>
+        <v>10536.16</v>
       </c>
       <c r="J175" s="1">
         <v>0</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
       <c r="L175">
-        <v>679.26</v>
+        <v>144.76</v>
       </c>
       <c r="M175" s="1">
-        <v>54727.34</v>
+        <v>10536.16</v>
       </c>
       <c r="N175" s="1">
-        <v>55406.6</v>
+        <v>10680.92</v>
       </c>
       <c r="O175" s="1">
         <v>0.0</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="B176">
-        <v>3053286692</v>
+        <v>3050153122</v>
       </c>
       <c r="C176" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.18712493</v>
+        <v>100.363691</v>
       </c>
       <c r="E176" s="1">
         <v>0.0</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>0.0</v>
       </c>
       <c r="I176" s="1">
-        <v>28068.74</v>
+        <v>36369.1</v>
       </c>
       <c r="J176" s="1">
         <v>0</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
       <c r="L176">
-        <v>596.88</v>
+        <v>488.76</v>
       </c>
       <c r="M176" s="1">
-        <v>28068.74</v>
+        <v>36369.1</v>
       </c>
       <c r="N176" s="1">
-        <v>28665.62</v>
+        <v>36857.86</v>
       </c>
       <c r="O176" s="1">
         <v>0.0</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="B177">
-        <v>3053302732</v>
+        <v>3051781772</v>
       </c>
       <c r="C177" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.28022007</v>
+        <v>100.36535635</v>
       </c>
       <c r="E177" s="1">
         <v>0.0</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>0.0</v>
       </c>
       <c r="I177" s="1">
-        <v>42033.01</v>
+        <v>73071.27</v>
       </c>
       <c r="J177" s="1">
         <v>0</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
       <c r="L177">
-        <v>679.38</v>
+        <v>940.34</v>
       </c>
       <c r="M177" s="1">
-        <v>42033.01</v>
+        <v>73071.27</v>
       </c>
       <c r="N177" s="1">
-        <v>42712.39</v>
+        <v>74011.61</v>
       </c>
       <c r="O177" s="1">
         <v>0.0</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="B178">
-        <v>3089978672</v>
+        <v>3053286692</v>
       </c>
       <c r="C178" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.0927617</v>
+        <v>100.2391306</v>
       </c>
       <c r="E178" s="1">
         <v>0.0</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>0.0</v>
       </c>
       <c r="I178" s="1">
-        <v>18552.34</v>
+        <v>35869.59</v>
       </c>
       <c r="J178" s="1">
         <v>0</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
-      <c r="L178" t="s">
-        <v>417</v>
+      <c r="L178">
+        <v>822.4</v>
       </c>
       <c r="M178" s="1">
-        <v>18552.34</v>
+        <v>35869.59</v>
       </c>
       <c r="N178" s="1">
-        <v>13643.28</v>
+        <v>36691.99</v>
       </c>
       <c r="O178" s="1">
         <v>0.0</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="B179">
-        <v>3094522902</v>
+        <v>3053302732</v>
       </c>
       <c r="C179" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.02958787</v>
+        <v>100.37222193</v>
       </c>
       <c r="E179" s="1">
         <v>0.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>0.0</v>
       </c>
       <c r="I179" s="1">
-        <v>4438.18</v>
+        <v>55833.29</v>
       </c>
       <c r="J179" s="1">
         <v>0</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
-      <c r="L179" t="s">
-        <v>419</v>
+      <c r="L179">
+        <v>931.15</v>
       </c>
       <c r="M179" s="1">
-        <v>4438.18</v>
+        <v>55833.29</v>
       </c>
       <c r="N179" s="1">
-        <v>1206.13</v>
+        <v>56764.44</v>
       </c>
       <c r="O179" s="1">
         <v>0.0</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="B180">
-        <v>3094554102</v>
+        <v>3089978672</v>
       </c>
       <c r="C180" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.04757207</v>
+        <v>100.21897325</v>
       </c>
       <c r="E180" s="1">
         <v>0.0</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>0.0</v>
       </c>
       <c r="I180" s="1">
-        <v>7135.81</v>
+        <v>43794.65</v>
       </c>
       <c r="J180" s="1">
         <v>0</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
       <c r="L180" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="M180" s="1">
-        <v>7135.81</v>
+        <v>43794.65</v>
       </c>
       <c r="N180" s="1">
-        <v>3124.59</v>
+        <v>36206.49</v>
       </c>
       <c r="O180" s="1">
         <v>0.0</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="B181">
-        <v>3095024362</v>
+        <v>3094522902</v>
       </c>
       <c r="C181" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>100.0613244</v>
+        <v>100.09985713</v>
       </c>
       <c r="E181" s="1">
         <v>0.0</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>0.0</v>
       </c>
       <c r="I181" s="1">
-        <v>9198.66</v>
+        <v>14978.57</v>
       </c>
       <c r="J181" s="1">
         <v>0</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
       <c r="L181" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="M181" s="1">
-        <v>9198.66</v>
+        <v>14978.57</v>
       </c>
       <c r="N181" s="1">
-        <v>5350.36</v>
+        <v>9772.93</v>
       </c>
       <c r="O181" s="1">
         <v>0.0</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="B182">
-        <v>3099290162</v>
+        <v>3094554102</v>
       </c>
       <c r="C182" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>99.9981749</v>
+        <v>100.17673047</v>
       </c>
       <c r="E182" s="1">
         <v>0.0</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>0.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-365.02</v>
+        <v>26509.57</v>
       </c>
       <c r="J182" s="1">
         <v>0</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
-      <c r="L182">
-        <v>-761.26</v>
+      <c r="L182" t="s">
+        <v>428</v>
       </c>
       <c r="M182" s="1">
-        <v>-365.02</v>
+        <v>26509.57</v>
       </c>
       <c r="N182" s="1">
-        <v>-1126.28</v>
+        <v>20043.51</v>
       </c>
       <c r="O182" s="1">
         <v>0.0</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="B183">
-        <v>3099338312</v>
+        <v>3095024362</v>
       </c>
       <c r="C183" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>100.0014091</v>
+        <v>100.19333927</v>
       </c>
       <c r="E183" s="1">
         <v>0.0</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>0.0</v>
       </c>
       <c r="I183" s="1">
-        <v>140.91</v>
+        <v>29000.89</v>
       </c>
       <c r="J183" s="1">
         <v>0</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
-      <c r="L183">
-        <v>-665.07</v>
+      <c r="L183" t="s">
+        <v>430</v>
       </c>
       <c r="M183" s="1">
-        <v>140.91</v>
+        <v>29000.89</v>
       </c>
       <c r="N183" s="1">
-        <v>-524.16</v>
+        <v>22798.37</v>
       </c>
       <c r="O183" s="1">
         <v>0.0</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="B184">
-        <v>3101407942</v>
+        <v>3099290162</v>
       </c>
       <c r="C184" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>100.0727748</v>
+        <v>99.99699365</v>
       </c>
       <c r="E184" s="1">
         <v>0.0</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
         <v>0.0</v>
       </c>
       <c r="I184" s="1">
-        <v>7277.48</v>
+        <v>-601.27</v>
       </c>
       <c r="J184" s="1">
         <v>0</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
       <c r="L184" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="M184" s="1">
-        <v>7277.48</v>
+        <v>-601.27</v>
       </c>
       <c r="N184" s="1">
-        <v>5034.62</v>
+        <v>-1832.23</v>
       </c>
       <c r="O184" s="1">
         <v>0.0</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="B185">
-        <v>3103291672</v>
+        <v>3099338312</v>
       </c>
       <c r="C185" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>99.9949034</v>
+        <v>100.0070063</v>
       </c>
       <c r="E185" s="1">
         <v>0.0</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
         <v>0.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-254.83</v>
+        <v>700.63</v>
       </c>
       <c r="J185" s="1">
         <v>0</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
-      <c r="L185">
-        <v>-232.13</v>
+      <c r="L185" t="s">
+        <v>434</v>
       </c>
       <c r="M185" s="1">
-        <v>-254.83</v>
+        <v>700.63</v>
       </c>
       <c r="N185" s="1">
-        <v>-486.96</v>
+        <v>-385.97</v>
       </c>
       <c r="O185" s="1">
         <v>0.0</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="B186">
-        <v>3119675662</v>
+        <v>3101407942</v>
       </c>
       <c r="C186" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>99.94778888</v>
+        <v>100.2055078</v>
       </c>
       <c r="E186" s="1">
         <v>0.0</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>0.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-13052.78</v>
+        <v>20550.78</v>
       </c>
       <c r="J186" s="1">
         <v>0</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
       <c r="L186" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="M186" s="1">
-        <v>-13052.78</v>
+        <v>20550.78</v>
       </c>
       <c r="N186" s="1">
-        <v>-16863.47</v>
+        <v>16803.71</v>
       </c>
       <c r="O186" s="1">
         <v>0.0</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="B187">
-        <v>3119812902</v>
+        <v>3103291672</v>
       </c>
       <c r="C187" s="1">
-        <v>30000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>99.986556</v>
+        <v>99.9955656</v>
       </c>
       <c r="E187" s="1">
         <v>0.0</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>0.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-4033.2</v>
+        <v>-221.72</v>
       </c>
       <c r="J187" s="1">
         <v>0</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
-      <c r="L187" t="s">
-        <v>432</v>
+      <c r="L187">
+        <v>-398.9</v>
       </c>
       <c r="M187" s="1">
-        <v>-4033.2</v>
+        <v>-221.72</v>
       </c>
       <c r="N187" s="1">
-        <v>-5763.53</v>
+        <v>-620.62</v>
       </c>
       <c r="O187" s="1">
         <v>0.0</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="B188">
-        <v>3121777262</v>
+        <v>3119675662</v>
       </c>
       <c r="C188" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>99.8759051</v>
+        <v>99.9835256</v>
       </c>
       <c r="E188" s="1">
         <v>0.0</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
         <v>0.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-12409.49</v>
+        <v>-4118.6</v>
       </c>
       <c r="J188" s="1">
         <v>0</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
       <c r="L188" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="M188" s="1">
-        <v>-12409.49</v>
+        <v>-4118.6</v>
       </c>
       <c r="N188" s="1">
-        <v>-14140.5</v>
+        <v>-12351.15</v>
       </c>
       <c r="O188" s="1">
         <v>0.0</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="B189">
-        <v>3123552652</v>
+        <v>3119812902</v>
       </c>
       <c r="C189" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>99.98071815</v>
+        <v>99.99074337</v>
       </c>
       <c r="E189" s="1">
         <v>0.0</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
         <v>0.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-3856.37</v>
+        <v>-2776.99</v>
       </c>
       <c r="J189" s="1">
         <v>0</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
-      <c r="L189">
-        <v>-995.66</v>
+      <c r="L189" t="s">
+        <v>441</v>
       </c>
       <c r="M189" s="1">
-        <v>-3856.37</v>
+        <v>-2776.99</v>
       </c>
       <c r="N189" s="1">
-        <v>-4852.03</v>
+        <v>-6497.31</v>
       </c>
       <c r="O189" s="1">
         <v>0.0</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="B190">
-        <v>3126897932</v>
+        <v>3121777262</v>
       </c>
       <c r="C190" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>99.9919188</v>
+        <v>100.0341579</v>
       </c>
       <c r="E190" s="1">
         <v>0.0</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
         <v>0.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-808.12</v>
+        <v>3415.79</v>
       </c>
       <c r="J190" s="1">
         <v>0</v>
       </c>
       <c r="K190">
         <v>0.0</v>
       </c>
-      <c r="L190">
-        <v>-279.99</v>
+      <c r="L190" t="s">
+        <v>443</v>
       </c>
       <c r="M190" s="1">
-        <v>-808.12</v>
+        <v>3415.79</v>
       </c>
       <c r="N190" s="1">
-        <v>-1088.11</v>
+        <v>-1104.91</v>
       </c>
       <c r="O190" s="1">
         <v>0.0</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>437</v>
+        <v>444</v>
       </c>
       <c r="B191">
-        <v>3132138012</v>
+        <v>3123552652</v>
       </c>
       <c r="C191" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>99.97905907</v>
+        <v>99.9887765</v>
       </c>
       <c r="E191" s="1">
         <v>0.0</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
         <v>0.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-3141.14</v>
+        <v>-2244.7</v>
       </c>
       <c r="J191" s="1">
         <v>0</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
-      <c r="L191">
-        <v>-334.49</v>
+      <c r="L191" t="s">
+        <v>445</v>
       </c>
       <c r="M191" s="1">
-        <v>-3141.14</v>
+        <v>-2244.7</v>
       </c>
       <c r="N191" s="1">
-        <v>-3475.63</v>
+        <v>-4970.94</v>
       </c>
       <c r="O191" s="1">
         <v>0.0</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>438</v>
+        <v>446</v>
       </c>
       <c r="B192">
-        <v>3134415152</v>
+        <v>3126897932</v>
       </c>
       <c r="C192" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>99.9421782</v>
+        <v>99.9976737</v>
       </c>
       <c r="E192" s="1">
         <v>0.0</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
         <v>0.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-11564.36</v>
+        <v>-232.63</v>
       </c>
       <c r="J192" s="1">
         <v>0</v>
       </c>
       <c r="K192">
         <v>0.0</v>
       </c>
       <c r="L192">
-        <v>-760.27</v>
+        <v>-863.57</v>
       </c>
       <c r="M192" s="1">
-        <v>-11564.36</v>
+        <v>-232.63</v>
       </c>
       <c r="N192" s="1">
-        <v>-12324.63</v>
+        <v>-1096.2</v>
       </c>
       <c r="O192" s="1">
         <v>0.0</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>439</v>
+        <v>447</v>
       </c>
       <c r="B193">
-        <v>3138830172</v>
+        <v>3132138012</v>
       </c>
       <c r="C193" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>99.9386267</v>
+        <v>99.98899953</v>
       </c>
       <c r="E193" s="1">
         <v>0.0</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
         <v>0.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-12274.66</v>
+        <v>-1650.07</v>
       </c>
       <c r="J193" s="1">
         <v>0</v>
       </c>
       <c r="K193">
         <v>0.0</v>
       </c>
-      <c r="L193">
-        <v>0.0</v>
+      <c r="L193" t="s">
+        <v>448</v>
       </c>
       <c r="M193" s="1">
-        <v>-12274.66</v>
+        <v>-1650.07</v>
       </c>
       <c r="N193" s="1">
-        <v>-12274.66</v>
+        <v>-3385.1</v>
       </c>
       <c r="O193" s="1">
         <v>0.0</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>440</v>
+        <v>449</v>
       </c>
       <c r="B194">
-        <v>3138877082</v>
+        <v>3134415152</v>
       </c>
       <c r="C194" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>99.94109707</v>
+        <v>100.00065375</v>
       </c>
       <c r="E194" s="1">
         <v>0.0</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
         <v>0.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-8835.44</v>
+        <v>130.75</v>
       </c>
       <c r="J194" s="1">
         <v>0</v>
       </c>
       <c r="K194">
         <v>0.0</v>
       </c>
-      <c r="L194">
-        <v>0.0</v>
+      <c r="L194" t="s">
+        <v>450</v>
       </c>
       <c r="M194" s="1">
-        <v>-8835.44</v>
+        <v>130.75</v>
       </c>
       <c r="N194" s="1">
-        <v>-8835.44</v>
+        <v>-4615.62</v>
       </c>
       <c r="O194" s="1">
         <v>0.0</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>441</v>
+        <v>451</v>
       </c>
       <c r="B195">
-        <v>3138920792</v>
+        <v>3138830172</v>
       </c>
       <c r="C195" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>99.99562505</v>
+        <v>100.1020469</v>
       </c>
       <c r="E195" s="1">
         <v>0.0</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
         <v>0.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-874.99</v>
+        <v>20409.38</v>
       </c>
       <c r="J195" s="1">
         <v>0</v>
       </c>
       <c r="K195">
         <v>0.0</v>
       </c>
-      <c r="L195">
-        <v>0.0</v>
+      <c r="L195" t="s">
+        <v>452</v>
       </c>
       <c r="M195" s="1">
-        <v>-874.99</v>
+        <v>20409.38</v>
       </c>
       <c r="N195" s="1">
-        <v>-874.99</v>
+        <v>15763.52</v>
       </c>
       <c r="O195" s="1">
         <v>0.0</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>442</v>
+        <v>453</v>
       </c>
       <c r="B196">
-        <v>3138969592</v>
+        <v>3138877082</v>
       </c>
       <c r="C196" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>99.995625</v>
+        <v>100.10437773</v>
       </c>
       <c r="E196" s="1">
         <v>0.0</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
         <v>0.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-656.25</v>
+        <v>15656.66</v>
       </c>
       <c r="J196" s="1">
         <v>0</v>
       </c>
       <c r="K196">
         <v>0.0</v>
       </c>
-      <c r="L196">
-        <v>0.0</v>
+      <c r="L196" t="s">
+        <v>454</v>
       </c>
       <c r="M196" s="1">
-        <v>-656.25</v>
+        <v>15656.66</v>
       </c>
       <c r="N196" s="1">
-        <v>-656.25</v>
+        <v>12193.09</v>
       </c>
       <c r="O196" s="1">
         <v>0.0</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-        <v>444</v>
+        <v>455</v>
+      </c>
+      <c r="B197">
+        <v>3138920792</v>
       </c>
       <c r="C197" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>100.1903486</v>
+        <v>100.00332535</v>
       </c>
       <c r="E197" s="1">
         <v>0.0</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
         <v>0.0</v>
       </c>
       <c r="I197" s="1">
-        <v>9517.43</v>
+        <v>665.07</v>
       </c>
       <c r="J197" s="1">
         <v>0</v>
       </c>
       <c r="K197">
         <v>0.0</v>
       </c>
-      <c r="L197">
-        <v>0.0</v>
+      <c r="L197" t="s">
+        <v>456</v>
       </c>
       <c r="M197" s="1">
-        <v>9517.43</v>
+        <v>665.07</v>
       </c>
       <c r="N197" s="1">
-        <v>9517.43</v>
+        <v>-461.5</v>
       </c>
       <c r="O197" s="1">
         <v>0.0</v>
       </c>
       <c r="P197">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="198" spans="1:16">
+      <c r="A198" t="s">
+        <v>457</v>
+      </c>
+      <c r="B198">
+        <v>3138969592</v>
+      </c>
+      <c r="C198" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D198" s="1">
+        <v>100.00332533</v>
+      </c>
+      <c r="E198" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F198" t="s">
+        <v>8</v>
+      </c>
+      <c r="G198">
+        <v>1.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I198" s="1">
+        <v>498.8</v>
+      </c>
+      <c r="J198" s="1">
+        <v>0</v>
+      </c>
+      <c r="K198">
+        <v>0.0</v>
+      </c>
+      <c r="L198">
+        <v>-844.93</v>
+      </c>
+      <c r="M198" s="1">
+        <v>498.8</v>
+      </c>
+      <c r="N198" s="1">
+        <v>-346.13</v>
+      </c>
+      <c r="O198" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P198">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="199" spans="1:16">
+      <c r="A199" t="s">
+        <v>458</v>
+      </c>
+      <c r="B199">
+        <v>3145172942</v>
+      </c>
+      <c r="C199" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="D199" s="1">
+        <v>100.05018707</v>
+      </c>
+      <c r="E199" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F199" t="s">
+        <v>8</v>
+      </c>
+      <c r="G199">
+        <v>1.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I199" s="1">
+        <v>3764.03</v>
+      </c>
+      <c r="J199" s="1">
+        <v>0</v>
+      </c>
+      <c r="K199">
+        <v>0.0</v>
+      </c>
+      <c r="L199" t="s">
+        <v>459</v>
+      </c>
+      <c r="M199" s="1">
+        <v>3764.03</v>
+      </c>
+      <c r="N199" s="1">
+        <v>2365.42</v>
+      </c>
+      <c r="O199" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P199">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="200" spans="1:16">
+      <c r="A200" t="s">
+        <v>460</v>
+      </c>
+      <c r="B200">
+        <v>3149823572</v>
+      </c>
+      <c r="C200" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D200" s="1">
+        <v>100.021367</v>
+      </c>
+      <c r="E200" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F200" t="s">
+        <v>8</v>
+      </c>
+      <c r="G200">
+        <v>1.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I200" s="1">
+        <v>2136.7</v>
+      </c>
+      <c r="J200" s="1">
+        <v>0</v>
+      </c>
+      <c r="K200">
+        <v>0.0</v>
+      </c>
+      <c r="L200" t="s">
+        <v>461</v>
+      </c>
+      <c r="M200" s="1">
+        <v>2136.7</v>
+      </c>
+      <c r="N200" s="1">
+        <v>570.47</v>
+      </c>
+      <c r="O200" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P200">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="201" spans="1:16">
+      <c r="A201" t="s">
+        <v>462</v>
+      </c>
+      <c r="B201">
+        <v>3154552562</v>
+      </c>
+      <c r="C201" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D201" s="1">
+        <v>99.99955793</v>
+      </c>
+      <c r="E201" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F201" t="s">
+        <v>8</v>
+      </c>
+      <c r="G201">
+        <v>1.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>-66.31</v>
+      </c>
+      <c r="J201" s="1">
+        <v>0</v>
+      </c>
+      <c r="K201">
+        <v>0.0</v>
+      </c>
+      <c r="L201">
+        <v>-324.91</v>
+      </c>
+      <c r="M201" s="1">
+        <v>-66.31</v>
+      </c>
+      <c r="N201" s="1">
+        <v>-391.22</v>
+      </c>
+      <c r="O201" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P201">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="202" spans="1:16">
+      <c r="A202" t="s">
+        <v>463</v>
+      </c>
+      <c r="B202">
+        <v>3154561012</v>
+      </c>
+      <c r="C202" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D202" s="1">
+        <v>99.9601935</v>
+      </c>
+      <c r="E202" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F202" t="s">
+        <v>8</v>
+      </c>
+      <c r="G202">
+        <v>1.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I202" s="1">
+        <v>-3980.65</v>
+      </c>
+      <c r="J202" s="1">
+        <v>0</v>
+      </c>
+      <c r="K202">
+        <v>0.0</v>
+      </c>
+      <c r="L202">
+        <v>-806.19</v>
+      </c>
+      <c r="M202" s="1">
+        <v>-3980.65</v>
+      </c>
+      <c r="N202" s="1">
+        <v>-4786.84</v>
+      </c>
+      <c r="O202" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P202">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="203" spans="1:16">
+      <c r="A203" t="s">
+        <v>464</v>
+      </c>
+      <c r="B203">
+        <v>3155437292</v>
+      </c>
+      <c r="C203" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="D203" s="1">
+        <v>99.99088144</v>
+      </c>
+      <c r="E203" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F203" t="s">
+        <v>8</v>
+      </c>
+      <c r="G203">
+        <v>1.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>-1139.82</v>
+      </c>
+      <c r="J203" s="1">
+        <v>0</v>
+      </c>
+      <c r="K203">
+        <v>0.0</v>
+      </c>
+      <c r="L203">
+        <v>-463.71</v>
+      </c>
+      <c r="M203" s="1">
+        <v>-1139.82</v>
+      </c>
+      <c r="N203" s="1">
+        <v>-1603.53</v>
+      </c>
+      <c r="O203" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P203">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="204" spans="1:16">
+      <c r="A204" t="s">
+        <v>465</v>
+      </c>
+      <c r="B204">
+        <v>3155558992</v>
+      </c>
+      <c r="C204" s="1">
+        <v>7400000.0</v>
+      </c>
+      <c r="D204" s="1">
+        <v>99.98923689</v>
+      </c>
+      <c r="E204" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F204" t="s">
+        <v>8</v>
+      </c>
+      <c r="G204">
+        <v>1.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>-796.47</v>
+      </c>
+      <c r="J204" s="1">
+        <v>0</v>
+      </c>
+      <c r="K204">
+        <v>0.0</v>
+      </c>
+      <c r="L204">
+        <v>-277.39</v>
+      </c>
+      <c r="M204" s="1">
+        <v>-796.47</v>
+      </c>
+      <c r="N204" s="1">
+        <v>-1073.86</v>
+      </c>
+      <c r="O204" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P204">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>