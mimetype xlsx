--- v3 (2026-08-12)
+++ v4 (2026-09-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="466">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="564">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000985558</t>
   </si>
   <si>
@@ -148,1314 +148,1608 @@
   <si>
     <t>XS3325326695</t>
   </si>
   <si>
     <t>EURO ABN AMRO BANK NV 17/07/2026</t>
   </si>
   <si>
     <t>FR0129677722</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 06/04/2027</t>
   </si>
   <si>
     <t>FR0129713618</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 29/04/2027</t>
   </si>
   <si>
     <t>XS3371229066</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/08/2026</t>
   </si>
   <si>
+    <t>BE6374003364</t>
+  </si>
+  <si>
+    <t>EURO ANHEUSER BUSCH INBEV SA 25/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129632875</t>
+  </si>
+  <si>
+    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA (P 14/05/2027</t>
+  </si>
+  <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
+    <t>XS3398399058</t>
+  </si>
+  <si>
+    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 25/05/2027</t>
+  </si>
+  <si>
     <t>XS3336921476</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/10/2026</t>
   </si>
   <si>
     <t>FR0129677102</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 02/12/2026</t>
   </si>
   <si>
-    <t>25 434.81</t>
+    <t>42 207.22</t>
   </si>
   <si>
     <t>FR0129439065</t>
   </si>
   <si>
     <t>EURO BANQUE PALATINE 14/10/2026</t>
   </si>
   <si>
-    <t>132 486.67</t>
+    <t>149 612.83</t>
   </si>
   <si>
     <t>BE6373373859</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>326 841.67</t>
+    <t>369 094.58</t>
   </si>
   <si>
     <t>FR0129705952</t>
   </si>
   <si>
     <t>EURO BPCE SA 23/03/2027</t>
   </si>
   <si>
-    <t>18 850.00</t>
+    <t>44 321.00</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
     <t>XS3361234886</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 26/04/2027</t>
   </si>
   <si>
-    <t>XS3324629974</t>
-[...2 lines deleted...]
-    <t>EURO CARLSBERG BREWERIES A/S 28/05/2026</t>
+    <t>XS3384714914</t>
+  </si>
+  <si>
+    <t>EURO CARLSBERG BREWERIES A/S 19/08/2026</t>
+  </si>
+  <si>
+    <t>XS3395915559</t>
+  </si>
+  <si>
+    <t>EURO CARLSBERG BREWERIES A/S 24/08/2026</t>
   </si>
   <si>
     <t>XS3367683490</t>
   </si>
   <si>
     <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 03/07/2026</t>
   </si>
   <si>
+    <t>XS3388157276</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 22/06/2026</t>
+  </si>
+  <si>
     <t>XS3325957507</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
   </si>
   <si>
-    <t>BE6373663846</t>
-[...2 lines deleted...]
-    <t>EURO COFINIMMO SA 22/05/2026</t>
+    <t>BE6374744017</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 04/08/2026</t>
+  </si>
+  <si>
+    <t>BE6374289310</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 12/06/2026</t>
+  </si>
+  <si>
+    <t>BE6374368130</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 22/06/2026</t>
+  </si>
+  <si>
+    <t>BE6374449948</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 29/06/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ46AL8</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/12/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ46AQ7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 20/04/2027</t>
   </si>
   <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
-    <t>FR0129705994</t>
-[...8 lines deleted...]
-    <t>EURO COVIVIO SA 15/05/2026</t>
+    <t>FR0129717239</t>
+  </si>
+  <si>
+    <t>EURO COMPAGNIE DE SAINT GOBAIN SA 29/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129678647</t>
+  </si>
+  <si>
+    <t>EURO COMPAGNIE GENERALE DES ETABLISSEME 06/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129715373</t>
+  </si>
+  <si>
+    <t>EURO COVIVIO SA 15/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129755940</t>
+  </si>
+  <si>
+    <t>EURO COVIVIO SA 19/06/2026</t>
   </si>
   <si>
     <t>FR0129671964</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/01/2027</t>
   </si>
   <si>
-    <t>57 042.63</t>
+    <t>82 335.00</t>
   </si>
   <si>
     <t>FR0129671907</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
   </si>
   <si>
-    <t>55 771.79</t>
+    <t>80 501.67</t>
   </si>
   <si>
     <t>FR0129671923</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/11/2026</t>
   </si>
   <si>
-    <t>56 025.96</t>
-[...11 lines deleted...]
-    <t>EURO ENEL FINANCE INTERNATIONAL NV 29/05/2026</t>
+    <t>80 868.33</t>
+  </si>
+  <si>
+    <t>FR0129787299</t>
+  </si>
+  <si>
+    <t>EURO ELECTRICITE DE FRANCE SA 04/09/2026</t>
+  </si>
+  <si>
+    <t>FR0129651024</t>
+  </si>
+  <si>
+    <t>EURO ELIS SA 15/06/2026</t>
+  </si>
+  <si>
+    <t>ES05306747Z4</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 10/07/2026</t>
+  </si>
+  <si>
+    <t>XS3391078824</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 30/06/2026</t>
+  </si>
+  <si>
+    <t>XS3386590676</t>
+  </si>
+  <si>
+    <t>XS3396961107</t>
+  </si>
+  <si>
+    <t>FR0129788768</t>
+  </si>
+  <si>
+    <t>EURO ENGIE SA 04/09/2026</t>
+  </si>
+  <si>
+    <t>9 693.78</t>
   </si>
   <si>
     <t>FR0129709046</t>
   </si>
   <si>
     <t>EURO ENGIE SA 29/06/2026</t>
   </si>
   <si>
     <t>FR0129705275</t>
   </si>
   <si>
     <t>EURO ESSILORLUXOTTICA SA 24/06/2026</t>
   </si>
   <si>
-    <t>XS3358227067</t>
-[...8 lines deleted...]
-    <t>EURO HEINEKEN NV 05/06/2026</t>
+    <t>FR0129715100</t>
+  </si>
+  <si>
+    <t>EURO ESSILORLUXOTTICA SA 27/07/2026</t>
+  </si>
+  <si>
+    <t>XS3391828509</t>
+  </si>
+  <si>
+    <t>EURO FIDELITY NATIONAL INFORMATION SERV 22/06/2026</t>
   </si>
   <si>
     <t>XS3367620492</t>
   </si>
   <si>
     <t>EURO HEINEKEN NV 06/07/2026</t>
   </si>
   <si>
     <t>XS3367672709</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 03/07/2026</t>
   </si>
   <si>
     <t>XS3375218867</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 08/07/2026</t>
   </si>
   <si>
-    <t>XS3345827870</t>
-[...17 lines deleted...]
-    <t>852 196.89</t>
+    <t>XS3388169289</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 11/06/2026</t>
+  </si>
+  <si>
+    <t>XS3392841642</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 15/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129781268</t>
+  </si>
+  <si>
+    <t>EURO ING BANK NV 01/06/2027</t>
+  </si>
+  <si>
+    <t>15 078.00</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>377 218.17</t>
+    <t>427 905.58</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>129 797.78</t>
+    <t>163 589.89</t>
   </si>
   <si>
     <t>XS3371668735</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 05/05/2027</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3297678768</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
   </si>
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
-    <t>XS3086812974</t>
-[...2 lines deleted...]
-    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 29/05/2026</t>
+    <t>XS3396973888</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 28/05/2027</t>
+  </si>
+  <si>
+    <t>XS3397034185</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 30/03/2027</t>
   </si>
   <si>
     <t>XS3325290560</t>
   </si>
   <si>
     <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 19/06/2026</t>
   </si>
   <si>
     <t>BE6367982293</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 18/06/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
     <t>FR0129632651</t>
   </si>
   <si>
     <t>EURO KERING FINANCE SNC 07/08/2026</t>
   </si>
   <si>
     <t>XS3355988224</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
   </si>
   <si>
-    <t>FR0129202000</t>
-[...2 lines deleted...]
-    <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/05/2026</t>
+    <t>XS3376364462</t>
+  </si>
+  <si>
+    <t>EURO LSEG NETHERLANDS BV 12/06/2026</t>
+  </si>
+  <si>
+    <t>XS3384769066</t>
+  </si>
+  <si>
+    <t>EURO LSEG NETHERLANDS BV 16/06/2026</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
-    <t>XS3087766385</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
-    <t>XS3348765788</t>
-[...14 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 20/05/2026</t>
+    <t>XS3396982285</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 06/08/2026</t>
+  </si>
+  <si>
+    <t>XS3386608122</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 13/07/2026</t>
+  </si>
+  <si>
+    <t>XS3384762996</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 17/06/2026</t>
+  </si>
+  <si>
+    <t>XS3384763028</t>
+  </si>
+  <si>
+    <t>XS3381139354</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 18/06/2026</t>
   </si>
   <si>
     <t>XS3358335118</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 23/06/2026</t>
   </si>
   <si>
     <t>XS3351072502</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
-    <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
+    <t>EURO OPENBANK DEUTSCHLAND AG 11/12/2026</t>
+  </si>
+  <si>
+    <t>XS3127977471</t>
+  </si>
+  <si>
+    <t>EURO OPENBANK DEUTSCHLAND AG 17/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129716322</t>
+  </si>
+  <si>
+    <t>EURO PERNOD RICARD FINANCE SA 29/06/2026</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
+    <t>FR0129733145</t>
+  </si>
+  <si>
+    <t>EURO SAVENCIA SA 15/06/2026</t>
+  </si>
+  <si>
     <t>BE6372829265</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 07/08/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
+    <t>FR0129715894</t>
+  </si>
+  <si>
+    <t>EURO UNION FINANCES GRAINS 19/06/2026</t>
+  </si>
+  <si>
     <t>FR0129628071</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 10/06/2026</t>
   </si>
   <si>
-    <t>FR0129628394</t>
-[...2 lines deleted...]
-    <t>EURO UNIVERSAL MUSIC GROUP NV 13/05/2026</t>
+    <t>FR0129629590</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 31/07/2026</t>
   </si>
   <si>
     <t>FR0129672830</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129672715</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
   </si>
   <si>
     <t>FR0129582542</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 25/06/2026</t>
   </si>
   <si>
-    <t>132 825.00</t>
+    <t>180 744.00</t>
+  </si>
+  <si>
+    <t>FR0129716249</t>
+  </si>
+  <si>
+    <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 26/08/2026</t>
   </si>
   <si>
     <t>FR0129714913</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 05/08/2026</t>
   </si>
   <si>
-    <t>9 424.89</t>
-[...8 lines deleted...]
-    <t>1 160 603.89</t>
+    <t>41 266.94</t>
+  </si>
+  <si>
+    <t>FR0129753671</t>
+  </si>
+  <si>
+    <t>NEUCP AXA BANQUE S.A. 13/05/2027</t>
+  </si>
+  <si>
+    <t>40 662.92</t>
+  </si>
+  <si>
+    <t>FR0129753655</t>
+  </si>
+  <si>
+    <t>NEUCP AXA BANQUE S.A. 14/09/2026</t>
+  </si>
+  <si>
+    <t>23 097.75</t>
+  </si>
+  <si>
+    <t>FR0129753648</t>
+  </si>
+  <si>
+    <t>NEUCP AXA BANQUE S.A. 15/07/2026</t>
+  </si>
+  <si>
+    <t>15 037.39</t>
   </si>
   <si>
     <t>FR0129676880</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
   </si>
   <si>
-    <t>39 957.75</t>
+    <t>65 679.38</t>
   </si>
   <si>
     <t>FR0129672038</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/12/2026</t>
   </si>
   <si>
-    <t>75 717.94</t>
+    <t>109 291.11</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>114 130.56</t>
+    <t>131 236.44</t>
   </si>
   <si>
     <t>FR0129673788</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 20/01/2027</t>
   </si>
   <si>
-    <t>34 108.50</t>
+    <t>51 189.75</t>
   </si>
   <si>
     <t>FR0129499382</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 13/11/2026</t>
   </si>
   <si>
-    <t>283 737.50</t>
+    <t>326 499.38</t>
+  </si>
+  <si>
+    <t>FR0129787802</t>
+  </si>
+  <si>
+    <t>NEUCP BPCE SA 04/06/2027</t>
+  </si>
+  <si>
+    <t>5 046.89</t>
   </si>
   <si>
     <t>FR0129266872</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 10/07/2026</t>
   </si>
   <si>
-    <t>384 914.00</t>
+    <t>419 173.00</t>
   </si>
   <si>
     <t>FR0129621944</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 05/02/2027</t>
   </si>
   <si>
-    <t>113 030.00</t>
+    <t>147 397.33</t>
   </si>
   <si>
     <t>FR0129654705</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 06/08/2026</t>
   </si>
   <si>
-    <t>81 781.33</t>
-[...5 lines deleted...]
-    <t>NEUCP COFACE SA 15/05/2026</t>
+    <t>114 316.67</t>
+  </si>
+  <si>
+    <t>FR0129767267</t>
+  </si>
+  <si>
+    <t>NEUCP CA CONSUMER FINANCE SA 25/05/2027</t>
+  </si>
+  <si>
+    <t>FR0129620771</t>
+  </si>
+  <si>
+    <t>NEUCP CAPGEMINI SE 11/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129780898</t>
+  </si>
+  <si>
+    <t>NEUCP CAPGEMINI SE 31/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129732964</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 15/06/2026</t>
   </si>
   <si>
     <t>FR0129677144</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 30/06/2026</t>
   </si>
   <si>
-    <t>BE6373705290</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
+    <t>FR0129787877</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE CORPORATE AND INVE 04/06/2027</t>
+  </si>
+  <si>
+    <t>5 113.56</t>
+  </si>
+  <si>
+    <t>FR0129782787</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE SA 02/06/2027</t>
+  </si>
+  <si>
+    <t>7 605.00</t>
+  </si>
+  <si>
     <t>FR0129548600</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 15/12/2026</t>
   </si>
   <si>
-    <t>236 218.75</t>
+    <t>287 406.67</t>
+  </si>
+  <si>
+    <t>FR0129782829</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE SA 31/03/2027</t>
+  </si>
+  <si>
+    <t>5 653.75</t>
   </si>
   <si>
     <t>FR0129653319</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/10/2026</t>
   </si>
   <si>
-    <t>43 292.25</t>
+    <t>59 785.44</t>
   </si>
   <si>
     <t>FR0129653343</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 03/02/2027</t>
   </si>
   <si>
-    <t>88 951.17</t>
-[...8 lines deleted...]
-    <t>763 035.00</t>
+    <t>122 837.56</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>398 000.83</t>
+    <t>448 264.67</t>
   </si>
   <si>
     <t>FR0129410561</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 22/09/2026</t>
   </si>
   <si>
-    <t>441 107.83</t>
+    <t>492 548.33</t>
   </si>
   <si>
     <t>FR0129679686</t>
   </si>
   <si>
     <t>NEUCP DASSAULT SYSTEMES 16/06/2026</t>
   </si>
   <si>
-    <t>FR0129683761</t>
-[...8 lines deleted...]
-    <t>NEUCP ELIS SA 15/05/2026</t>
+    <t>FR0129716520</t>
+  </si>
+  <si>
+    <t>NEUCP DASSAULT SYSTEMES 29/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129781599</t>
+  </si>
+  <si>
+    <t>NEUCP ELECTRICITE DE FRANCE SA 01/07/2026</t>
   </si>
   <si>
     <t>FR0129681963</t>
   </si>
   <si>
     <t>NEUCP ENGIE SA 12/06/2026</t>
   </si>
   <si>
-    <t>FR0129622520</t>
-[...11 lines deleted...]
-    <t>676 804.75</t>
+    <t>FR0129756047</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 19/06/2026</t>
+  </si>
+  <si>
+    <t>28 127.92</t>
+  </si>
+  <si>
+    <t>FR0129756062</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 21/08/2026</t>
+  </si>
+  <si>
+    <t>28 787.64</t>
+  </si>
+  <si>
+    <t>FR0129632438</t>
+  </si>
+  <si>
+    <t>NEUCP FINANCIERE AGACHE SA 14/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129756021</t>
+  </si>
+  <si>
+    <t>NEUCP KLEPIERRE SA 21/07/2026</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>236 833.83</t>
+    <t>287 351.17</t>
   </si>
   <si>
     <t>FR0129651875</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
   </si>
   <si>
-    <t>33 562.50</t>
+    <t>67 161.00</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>95 768.54</t>
+    <t>120 943.33</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>61 556.81</t>
+    <t>77 740.00</t>
   </si>
   <si>
     <t>FR0129631067</t>
   </si>
   <si>
     <t>NEUCP LEGRAND FRANCE SA 15/10/2026</t>
   </si>
   <si>
-    <t>17 364.67</t>
+    <t>34 125.97</t>
+  </si>
+  <si>
+    <t>FR0129783272</t>
+  </si>
+  <si>
+    <t>NEUCP PERNOD RICARD FINANCE SA 27/07/2026</t>
   </si>
   <si>
     <t>FR0129630416</t>
   </si>
   <si>
     <t>NEUCP RTE RESEAU DE TRANSPORT D ELECTRIC 08/07/2026</t>
   </si>
   <si>
-    <t>FR0129728038</t>
-[...20 lines deleted...]
-    <t>NEUCP SEB SA 05/06/2026</t>
+    <t>FR0129788875</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 08/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129781334</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 30/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129780146</t>
+  </si>
+  <si>
+    <t>NEUCP SCHNEIDER ELECTRIC SE 28/08/2026</t>
   </si>
   <si>
     <t>FR0129683191</t>
   </si>
   <si>
     <t>NEUCP SEB SA 16/07/2026</t>
   </si>
   <si>
-    <t>FR0129653376</t>
-[...8 lines deleted...]
-    <t>NEUCP TELEPERFORMANCE 04/06/2026</t>
+    <t>FR0129767150</t>
+  </si>
+  <si>
+    <t>NEUCP SEB SA 25/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129782928</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 03/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129782910</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 03/08/2026</t>
   </si>
   <si>
     <t>FR0129680932</t>
   </si>
   <si>
     <t>NEUCP TELEPERFORMANCE 30/06/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
     <t>FR0129629715</t>
   </si>
   <si>
     <t>NEUCP UNIVERSAL MUSIC GROUP NV 22/07/2026</t>
   </si>
   <si>
-    <t>FR0129673499</t>
-[...2 lines deleted...]
-    <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/06/2026</t>
+    <t>FR0129781755</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/10/2026</t>
+  </si>
+  <si>
+    <t>19 659.56</t>
+  </si>
+  <si>
+    <t>FR0129782480</t>
+  </si>
+  <si>
+    <t>NEUCP VINCI SA 02/07/2026</t>
   </si>
   <si>
     <t>FR0129683035</t>
   </si>
   <si>
     <t>NEUCP VINCI SA 13/07/2026</t>
   </si>
   <si>
+    <t>FR0129732915</t>
+  </si>
+  <si>
+    <t>NEUCP VIVENDI SE 15/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129756146</t>
+  </si>
+  <si>
+    <t>NEUMTN SOCIETE GENERALE SA 18/06/2027</t>
+  </si>
+  <si>
+    <t>36 445.17</t>
+  </si>
+  <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>64 421.50</t>
+    <t>98 579.00</t>
+  </si>
+  <si>
+    <t>XS1114159277</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 2.25 08/10/2026</t>
+  </si>
+  <si>
+    <t>33 164.51</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>6 465.75</t>
+    <t>7 945.21</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>190 547.95</t>
-[...8 lines deleted...]
-    <t>138 904.11</t>
+    <t>206 378.08</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>456 780.82</t>
+    <t>528 904.11</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>12 842.47</t>
+    <t>14 229.45</t>
+  </si>
+  <si>
+    <t>XS1196503137</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
+  </si>
+  <si>
+    <t>59 794.52</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>335 301.37</t>
+    <t>390 503.42</t>
+  </si>
+  <si>
+    <t>XS2168478068</t>
+  </si>
+  <si>
+    <t>CRH SMW FINANCE DAC 1.25 05/11/2026</t>
+  </si>
+  <si>
+    <t>59 178.08</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>11 019.59</t>
-[...8 lines deleted...]
-    <t>1 824 289.53</t>
+    <t>13 908.22</t>
   </si>
   <si>
     <t>FR0013433596</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 0.25 12/07/2026</t>
   </si>
   <si>
-    <t>18 323.29</t>
+    <t>19 950.68</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>32 674.66</t>
+    <t>37 020.55</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>1 123.29</t>
+    <t>1 215.75</t>
   </si>
   <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>10 208.44</t>
+    <t>11 048.77</t>
   </si>
   <si>
     <t>XS3373518086</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 13/05/2027</t>
   </si>
   <si>
+    <t>49 864.69</t>
+  </si>
+  <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>30 960.62</t>
+    <t>33 614.38</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>87 780.82</t>
+    <t>114 410.96</t>
   </si>
   <si>
     <t>FR001400KZP3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 4.25 28/09/2026</t>
   </si>
   <si>
-    <t>205 257.53</t>
+    <t>229 779.45</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>237 367.81</t>
-[...23 lines deleted...]
-    <t>46 896.78</t>
+    <t>256 730.14</t>
   </si>
   <si>
     <t>SWAP04714382</t>
   </si>
   <si>
-    <t>29 890.96</t>
+    <t>32 314.37</t>
   </si>
   <si>
     <t>SWAP04723529</t>
   </si>
   <si>
-    <t>20 806.59</t>
+    <t>22 555.00</t>
   </si>
   <si>
     <t>SWAP04780106</t>
   </si>
   <si>
-    <t>9 908.43</t>
+    <t>10 929.34</t>
   </si>
   <si>
     <t>SWAP04780461</t>
   </si>
   <si>
-    <t>25 187.00</t>
+    <t>27 790.50</t>
   </si>
   <si>
     <t>SWAP04806155</t>
   </si>
   <si>
-    <t>11 724.27</t>
+    <t>13 106.16</t>
   </si>
   <si>
     <t>SWAP04817097</t>
   </si>
   <si>
-    <t>6 912.50</t>
+    <t>7 829.67</t>
   </si>
   <si>
     <t>SWAP04827610</t>
   </si>
   <si>
-    <t>2 857.29</t>
+    <t>3 248.49</t>
   </si>
   <si>
     <t>SWAP04839653</t>
   </si>
   <si>
-    <t>3 722.85</t>
+    <t>4 228.55</t>
   </si>
   <si>
     <t>SWAP04839652</t>
   </si>
   <si>
-    <t>5 828.78</t>
+    <t>6 582.25</t>
   </si>
   <si>
     <t>SWAP04865041</t>
   </si>
   <si>
-    <t>17 933.34</t>
+    <t>20 309.34</t>
   </si>
   <si>
     <t>SWAP04866191</t>
   </si>
   <si>
-    <t>3 633.55</t>
+    <t>4 156.02</t>
   </si>
   <si>
     <t>SWAP04871431</t>
   </si>
   <si>
-    <t>3 504.44</t>
+    <t>4 101.67</t>
   </si>
   <si>
     <t>SWAP04879695</t>
   </si>
   <si>
-    <t>3 203.34</t>
+    <t>3 692.50</t>
   </si>
   <si>
     <t>SWAP04881701</t>
   </si>
   <si>
-    <t>1 142.15</t>
+    <t>1 340.37</t>
   </si>
   <si>
     <t>SWAP04884340</t>
   </si>
   <si>
-    <t>1 226.13</t>
+    <t>1 456.89</t>
   </si>
   <si>
     <t>SWAP04892722</t>
   </si>
   <si>
-    <t>7 514.72</t>
+    <t>8 891.03</t>
   </si>
   <si>
     <t>SWAP04892725</t>
   </si>
   <si>
-    <t>3 114.00</t>
+    <t>3 677.34</t>
   </si>
   <si>
     <t>SWAP04922655</t>
   </si>
   <si>
     <t>SWAP04922656</t>
   </si>
   <si>
     <t>SWAP04923392</t>
   </si>
   <si>
     <t>SWAP04923752</t>
   </si>
   <si>
     <t>SWAP04924848</t>
   </si>
   <si>
     <t>SWAP04943108</t>
   </si>
   <si>
     <t>SWAP04943109</t>
   </si>
   <si>
     <t>SWAP04947612</t>
   </si>
   <si>
     <t>SWAP04947611</t>
   </si>
   <si>
     <t>SWAP04976196</t>
   </si>
   <si>
-    <t>1 058.83</t>
+    <t>1 383.21</t>
   </si>
   <si>
     <t>SWAP04986425</t>
   </si>
   <si>
     <t>SWAP04987017</t>
   </si>
   <si>
     <t>SWAP04987122</t>
   </si>
   <si>
     <t>SWAP04987234</t>
   </si>
   <si>
+    <t>1 277.66</t>
+  </si>
+  <si>
     <t>SWAP04987354</t>
   </si>
   <si>
+    <t>1 110.77</t>
+  </si>
+  <si>
     <t>SWAP04987353</t>
   </si>
   <si>
+    <t>1 250.77</t>
+  </si>
+  <si>
     <t>SWAP05010383</t>
   </si>
   <si>
-    <t>-7 588.16</t>
+    <t>-10 751.09</t>
   </si>
   <si>
     <t>SWAP05011031</t>
   </si>
   <si>
-    <t>-5 205.64</t>
+    <t>-7 535.28</t>
   </si>
   <si>
     <t>SWAP05011029</t>
   </si>
   <si>
-    <t>-6 466.06</t>
+    <t>-9 368.61</t>
   </si>
   <si>
     <t>SWAP05011030</t>
   </si>
   <si>
-    <t>-6 202.52</t>
+    <t>-8 985.28</t>
   </si>
   <si>
     <t>SWAP05011166</t>
   </si>
   <si>
-    <t>-1 230.96</t>
+    <t>-1 763.66</t>
   </si>
   <si>
     <t>SWAP05011167</t>
   </si>
   <si>
-    <t>-1 086.60</t>
+    <t>-1 575.17</t>
   </si>
   <si>
     <t>SWAP05011283</t>
   </si>
   <si>
-    <t>-3 747.07</t>
+    <t>-5 524.55</t>
   </si>
   <si>
     <t>SWAP05011324</t>
   </si>
   <si>
     <t>SWAP05016334</t>
   </si>
   <si>
-    <t>-8 232.55</t>
+    <t>-13 463.60</t>
   </si>
   <si>
     <t>SWAP05016335</t>
   </si>
   <si>
-    <t>-3 720.32</t>
+    <t>-6 049.66</t>
   </si>
   <si>
     <t>SWAP05017475</t>
   </si>
   <si>
-    <t>-4 520.70</t>
+    <t>-7 828.52</t>
   </si>
   <si>
     <t>SWAP05018315</t>
   </si>
   <si>
-    <t>-2 726.24</t>
+    <t>-4 760.00</t>
   </si>
   <si>
     <t>SWAP05019255</t>
   </si>
   <si>
+    <t>-1 545.10</t>
+  </si>
+  <si>
     <t>SWAP05019524</t>
   </si>
   <si>
-    <t>-1 735.03</t>
+    <t>-3 382.51</t>
   </si>
   <si>
     <t>SWAP05019593</t>
   </si>
   <si>
-    <t>-4 746.37</t>
+    <t>-9 465.28</t>
   </si>
   <si>
     <t>SWAP05020023</t>
   </si>
   <si>
-    <t>-4 645.86</t>
+    <t>-10 427.54</t>
   </si>
   <si>
     <t>SWAP05020022</t>
   </si>
   <si>
-    <t>-3 463.57</t>
-[...8 lines deleted...]
-    <t>SWAP05020024</t>
+    <t>-7 773.79</t>
   </si>
   <si>
     <t>SWAP05027220</t>
   </si>
   <si>
-    <t>-1 398.61</t>
+    <t>-3 885.08</t>
   </si>
   <si>
     <t>SWAP05029792</t>
   </si>
   <si>
-    <t>-1 566.23</t>
+    <t>-5 109.39</t>
   </si>
   <si>
     <t>SWAP05029911</t>
   </si>
   <si>
+    <t>-1 922.16</t>
+  </si>
+  <si>
     <t>SWAP05029910</t>
   </si>
   <si>
+    <t>-4 818.94</t>
+  </si>
+  <si>
     <t>SWAP05030303</t>
   </si>
   <si>
+    <t>-3 336.46</t>
+  </si>
+  <si>
     <t>SWAP05030302</t>
+  </si>
+  <si>
+    <t>-1 996.05</t>
+  </si>
+  <si>
+    <t>SWAP05030900</t>
+  </si>
+  <si>
+    <t>-5 073.70</t>
+  </si>
+  <si>
+    <t>SWAP05034114</t>
+  </si>
+  <si>
+    <t>-1 012.57</t>
+  </si>
+  <si>
+    <t>SWAP05034113</t>
+  </si>
+  <si>
+    <t>-3 124.90</t>
+  </si>
+  <si>
+    <t>SWAP05034115</t>
+  </si>
+  <si>
+    <t>SWAP05034112</t>
+  </si>
+  <si>
+    <t>SWAP05034138</t>
+  </si>
+  <si>
+    <t>-1 686.37</t>
+  </si>
+  <si>
+    <t>SWAP05034191</t>
+  </si>
+  <si>
+    <t>-1 718.63</t>
+  </si>
+  <si>
+    <t>SWAP05034190</t>
+  </si>
+  <si>
+    <t>-1 854.74</t>
+  </si>
+  <si>
+    <t>SWAP05034349</t>
+  </si>
+  <si>
+    <t>-1 707.65</t>
+  </si>
+  <si>
+    <t>SWAP05030898</t>
+  </si>
+  <si>
+    <t>ST 0.020/OIS+m220726</t>
+  </si>
+  <si>
+    <t>-4 520.78</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1819,212 +2113,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1213804.4083</v>
+        <v>1458998.2334</v>
       </c>
       <c r="D2">
-        <v>2451.09</v>
+        <v>2454.95</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2975150743.69</v>
+        <v>3581775072.79</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2975150743.69</v>
+        <v>3581775072.79</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>41.3595</v>
       </c>
       <c r="D3">
-        <v>10163.2</v>
+        <v>9908.57</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>420345.14</v>
+        <v>409813.57</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>420345.14</v>
+        <v>409813.57</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>110251.9037</v>
+        <v>114981.611</v>
       </c>
       <c r="D4">
-        <v>3404.52</v>
+        <v>3409.96</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>375355340.01</v>
+        <v>392082855.77</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>375355340.01</v>
+        <v>392082855.77</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>10068.7891</v>
+        <v>10286.7827</v>
       </c>
       <c r="D5">
-        <v>1117.52</v>
+        <v>1119.25</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>11252115.46</v>
+        <v>11513574.66</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>11252115.46</v>
+        <v>11513574.66</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>1607192.873</v>
+        <v>1801577.7126</v>
       </c>
       <c r="D6">
-        <v>111.11</v>
+        <v>111.28</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>178582183.21</v>
+        <v>200494789.54</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>178582183.21</v>
+        <v>200494789.54</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P204"/>
+  <dimension ref="A1:P245"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O204" sqref="O204"/>
+      <selection activeCell="O245" sqref="O245"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2043,10189 +2337,12239 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>16123.0</v>
+        <v>18892.0</v>
       </c>
       <c r="D2" s="1">
-        <v>10834.61</v>
+        <v>10851.1</v>
       </c>
       <c r="E2" s="1">
-        <v>10822.26419711</v>
+        <v>10828.465965488</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>174487365.65</v>
+        <v>204571379.02</v>
       </c>
       <c r="I2" s="1">
-        <v>199051.38</v>
+        <v>427602.18</v>
       </c>
       <c r="J2" s="1">
-        <v>0.11407781833286</v>
+        <v>0.20902346264098</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>174686417.03</v>
+        <v>204998981.2</v>
       </c>
       <c r="N2" s="1">
-        <v>174686417.03</v>
+        <v>204998981.2</v>
       </c>
       <c r="O2" s="1">
-        <v>4.93</v>
+        <v>4.9</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>653.0</v>
+        <v>783.0</v>
       </c>
       <c r="D3" s="1">
-        <v>262110.18</v>
+        <v>262511.98</v>
       </c>
       <c r="E3" s="1">
-        <v>261476.18415008</v>
+        <v>261642.11915709</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>170743948.25</v>
+        <v>204865779.3</v>
       </c>
       <c r="I3" s="1">
-        <v>413999.29</v>
+        <v>681101.04</v>
       </c>
       <c r="J3" s="1">
-        <v>0.2424679142325</v>
+        <v>0.33246208435944</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>171157947.54</v>
+        <v>205546880.34</v>
       </c>
       <c r="N3" s="1">
-        <v>171157947.54</v>
+        <v>205546880.34</v>
       </c>
       <c r="O3" s="1">
-        <v>4.83</v>
+        <v>4.91</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.5917</v>
+        <v>99.7569</v>
       </c>
       <c r="E4" s="1">
         <v>99.2637935</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>9926379.35</v>
       </c>
       <c r="I4" s="1">
-        <v>32790.65</v>
+        <v>49310.65</v>
       </c>
       <c r="J4" s="1">
-        <v>0.33033847331253</v>
+        <v>0.49676370669835</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9959170.0</v>
+        <v>9975690.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9959170.0</v>
+        <v>9975690.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.28</v>
+        <v>0.24</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>97.5083</v>
+        <v>97.7071</v>
       </c>
       <c r="E5" s="1">
         <v>97.132225</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>9713222.5</v>
       </c>
       <c r="I5" s="1">
-        <v>37607.5</v>
+        <v>57487.5</v>
       </c>
       <c r="J5" s="1">
-        <v>0.38717840551887</v>
+        <v>0.59184786511377</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9750830.0</v>
+        <v>9770710.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9750830.0</v>
+        <v>9770710.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.28</v>
+        <v>0.23</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>97.305</v>
+        <v>97.505</v>
       </c>
       <c r="E6" s="1">
         <v>97.2229349</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>9722293.49</v>
       </c>
       <c r="I6" s="1">
-        <v>8206.51</v>
+        <v>28206.51</v>
       </c>
       <c r="J6" s="1">
-        <v>0.084409198389669</v>
+        <v>0.29012197614701</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>9730500.0</v>
+        <v>9750500.0</v>
       </c>
       <c r="N6" s="1">
-        <v>9730500.0</v>
+        <v>9750500.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.27</v>
+        <v>0.23</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.4464</v>
+        <v>99.6248</v>
       </c>
       <c r="E7" s="1">
         <v>99.41818273</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>14912727.41</v>
       </c>
       <c r="I7" s="1">
-        <v>4232.59</v>
+        <v>30992.59</v>
       </c>
       <c r="J7" s="1">
-        <v>0.02838240037273</v>
+        <v>0.20782643676044</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>14916960.0</v>
+        <v>14943720.0</v>
       </c>
       <c r="N7" s="1">
-        <v>14916960.0</v>
+        <v>14943720.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.42</v>
+        <v>0.36</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
-        <v>40000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.6882</v>
+        <v>99.8937</v>
       </c>
       <c r="E8" s="1">
-        <v>97.78527223</v>
+        <v>99.78048294</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>39114108.89</v>
+        <v>17960486.93</v>
       </c>
       <c r="I8" s="1">
-        <v>361171.11</v>
+        <v>20379.07</v>
       </c>
       <c r="J8" s="1">
-        <v>0.92337808593752</v>
+        <v>0.11346613306992</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>39475280.0</v>
+        <v>17980866.0</v>
       </c>
       <c r="N8" s="1">
-        <v>39475280.0</v>
+        <v>17980866.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.11</v>
+        <v>0.43</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.3697</v>
+        <v>97.3655</v>
       </c>
       <c r="E9" s="1">
-        <v>98.3627117</v>
+        <v>97.16801133</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>19672542.34</v>
+        <v>14575201.7</v>
       </c>
       <c r="I9" s="1">
-        <v>201397.66</v>
+        <v>29623.3</v>
       </c>
       <c r="J9" s="1">
-        <v>1.0237500396199</v>
+        <v>0.20324452868464</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>19873940.0</v>
+        <v>14604825.0</v>
       </c>
       <c r="N9" s="1">
-        <v>19873940.0</v>
+        <v>14604825.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.56</v>
+        <v>0.35</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.041</v>
+        <v>98.8489</v>
       </c>
       <c r="E10" s="1">
-        <v>98.72033764</v>
+        <v>97.78527223</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>24680084.41</v>
+        <v>39114108.89</v>
       </c>
       <c r="I10" s="1">
-        <v>80165.59</v>
+        <v>425451.11</v>
       </c>
       <c r="J10" s="1">
-        <v>0.32481894578739</v>
+        <v>1.0877177623974</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>24760250.0</v>
+        <v>39539560.0</v>
       </c>
       <c r="N10" s="1">
-        <v>24760250.0</v>
+        <v>39539560.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.7</v>
+        <v>0.94</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.9967</v>
+        <v>99.5305</v>
       </c>
       <c r="E11" s="1">
-        <v>100.0</v>
+        <v>98.3627117</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>10000000.0</v>
+        <v>19672542.34</v>
       </c>
       <c r="I11" s="1">
-        <v>-330.0</v>
+        <v>233557.66</v>
       </c>
       <c r="J11" s="1">
-        <v>-0.0033</v>
+        <v>1.1872266225861</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11" t="s">
-        <v>52</v>
+      <c r="L11">
+        <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>9999670.0</v>
+        <v>19906100.0</v>
       </c>
       <c r="N11" s="1">
-        <v>10025104.81</v>
+        <v>19906100.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.28</v>
+        <v>0.48</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" t="s">
         <v>53</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.0352</v>
+        <v>97.2691</v>
       </c>
       <c r="E12" s="1">
-        <v>100.0</v>
+        <v>97.21815647</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>10000000.0</v>
+        <v>29165446.94</v>
       </c>
       <c r="I12" s="1">
-        <v>3520.0</v>
+        <v>15283.06</v>
       </c>
       <c r="J12" s="1">
-        <v>0.0352</v>
+        <v>0.052401254235674</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
-      <c r="L12" t="s">
-        <v>55</v>
+      <c r="L12">
+        <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>10003520.0</v>
+        <v>29180730.0</v>
       </c>
       <c r="N12" s="1">
-        <v>10136006.67</v>
+        <v>29180730.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.29</v>
+        <v>0.7</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B13" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C13" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.6387</v>
+        <v>99.2217</v>
       </c>
       <c r="E13" s="1">
-        <v>99.4394653</v>
+        <v>98.72033764</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>9943946.53</v>
+        <v>24680084.41</v>
       </c>
       <c r="I13" s="1">
-        <v>19923.47</v>
+        <v>125340.59</v>
       </c>
       <c r="J13" s="1">
-        <v>0.20035777485219</v>
+        <v>0.5078612695069</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>9963870.0</v>
+        <v>24805425.0</v>
       </c>
       <c r="N13" s="1">
-        <v>9963870.0</v>
+        <v>24805425.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.28</v>
+        <v>0.59</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B14" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C14" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>100.0411</v>
+        <v>100.0043</v>
       </c>
       <c r="E14" s="1">
         <v>100.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I14" s="1">
-        <v>10275.0</v>
+        <v>430.0</v>
       </c>
       <c r="J14" s="1">
-        <v>0.0411</v>
+        <v>0.0043</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="M14" s="1">
-        <v>25010275.0</v>
+        <v>10000430.0</v>
       </c>
       <c r="N14" s="1">
-        <v>25337116.67</v>
+        <v>10042637.22</v>
       </c>
       <c r="O14" s="1">
-        <v>0.72</v>
+        <v>0.24</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B15" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C15" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.995</v>
+        <v>100.0373</v>
       </c>
       <c r="E15" s="1">
         <v>100.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-750.0</v>
+        <v>3730.0</v>
       </c>
       <c r="J15" s="1">
-        <v>-0.005</v>
+        <v>0.0373</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="M15" s="1">
-        <v>14999250.0</v>
+        <v>10003730.0</v>
       </c>
       <c r="N15" s="1">
-        <v>15018100.0</v>
+        <v>10153342.83</v>
       </c>
       <c r="O15" s="1">
-        <v>0.42</v>
+        <v>0.24</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B16" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C16" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>99.2951</v>
+        <v>99.8063</v>
       </c>
       <c r="E16" s="1">
-        <v>98.0238394</v>
+        <v>99.4394653</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>19604767.88</v>
+        <v>9943946.53</v>
       </c>
       <c r="I16" s="1">
-        <v>254252.12</v>
+        <v>36683.47</v>
       </c>
       <c r="J16" s="1">
-        <v>1.2968892136661</v>
+        <v>0.36890252667117</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>19859020.0</v>
+        <v>9980630.0</v>
       </c>
       <c r="N16" s="1">
-        <v>19859020.0</v>
+        <v>9980630.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.56</v>
+        <v>0.24</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" t="s">
+        <v>65</v>
+      </c>
+      <c r="C17" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>100.034</v>
+      </c>
+      <c r="E17" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>8500.0</v>
+      </c>
+      <c r="J17" s="1">
+        <v>0.034</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" t="s">
         <v>66</v>
       </c>
-      <c r="B17" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M17" s="1">
-        <v>8347824.5</v>
+        <v>25008500.0</v>
       </c>
       <c r="N17" s="1">
-        <v>8347824.5</v>
+        <v>25377594.58</v>
       </c>
       <c r="O17" s="1">
-        <v>0.24</v>
+        <v>0.61</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" t="s">
         <v>68</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>100.0183</v>
+      </c>
+      <c r="E18" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>2745.0</v>
+      </c>
+      <c r="J18" s="1">
+        <v>0.0183</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" t="s">
         <v>69</v>
       </c>
-      <c r="C18" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M18" s="1">
-        <v>7302840.0</v>
+        <v>15002745.0</v>
       </c>
       <c r="N18" s="1">
-        <v>7302840.0</v>
+        <v>15047066.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.21</v>
+        <v>0.36</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.904</v>
+        <v>99.4577</v>
       </c>
       <c r="E19" s="1">
-        <v>99.5611428</v>
+        <v>98.0238394</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>9956114.28</v>
+        <v>19604767.88</v>
       </c>
       <c r="I19" s="1">
-        <v>34285.72</v>
+        <v>286772.12</v>
       </c>
       <c r="J19" s="1">
-        <v>0.34436848589488</v>
+        <v>1.4627672296623</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>9990400.0</v>
+        <v>19891540.0</v>
       </c>
       <c r="N19" s="1">
-        <v>9990400.0</v>
+        <v>19891540.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.28</v>
+        <v>0.48</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" s="1">
-        <v>11000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>99.6782</v>
+        <v>98.4072</v>
       </c>
       <c r="E20" s="1">
-        <v>99.63136391</v>
+        <v>97.79494141</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>10959450.03</v>
+        <v>8312570.02</v>
       </c>
       <c r="I20" s="1">
-        <v>5151.97</v>
+        <v>52041.98</v>
       </c>
       <c r="J20" s="1">
-        <v>0.047009384466348</v>
+        <v>0.62606365870949</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>10964602.0</v>
+        <v>8364612.0</v>
       </c>
       <c r="N20" s="1">
-        <v>10964602.0</v>
+        <v>8364612.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.31</v>
+        <v>0.2</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" s="1">
-        <v>10000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>97.6084</v>
+        <v>97.5958</v>
       </c>
       <c r="E21" s="1">
-        <v>97.4432515</v>
+        <v>97.32339053</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>9744325.15</v>
+        <v>7299254.29</v>
       </c>
       <c r="I21" s="1">
-        <v>16514.85</v>
+        <v>20430.71</v>
       </c>
       <c r="J21" s="1">
-        <v>0.16948172136887</v>
+        <v>0.27990133222225</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>9760840.0</v>
+        <v>7319685.0</v>
       </c>
       <c r="N21" s="1">
-        <v>9760840.0</v>
+        <v>7319685.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.28</v>
+        <v>0.17</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>77</v>
       </c>
       <c r="C22" s="1">
-        <v>28000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>99.9397</v>
+        <v>99.5264</v>
       </c>
       <c r="E22" s="1">
-        <v>99.82032343</v>
+        <v>99.40679</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>27949690.56</v>
+        <v>19881358.0</v>
       </c>
       <c r="I22" s="1">
-        <v>33425.44</v>
+        <v>23922.0</v>
       </c>
       <c r="J22" s="1">
-        <v>0.1195914492443</v>
+        <v>0.12032377265175</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>27983116.0</v>
+        <v>19905280.0</v>
       </c>
       <c r="N22" s="1">
-        <v>27983116.0</v>
+        <v>19905280.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.79</v>
+        <v>0.48</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>78</v>
       </c>
       <c r="B23" t="s">
         <v>79</v>
       </c>
       <c r="C23" s="1">
-        <v>10000000.0</v>
+        <v>27000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>98.0525</v>
+        <v>99.4917</v>
       </c>
       <c r="E23" s="1">
-        <v>97.7514452</v>
+        <v>99.43367</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>9775144.52</v>
+        <v>26847090.9</v>
       </c>
       <c r="I23" s="1">
-        <v>30105.48</v>
+        <v>15668.1</v>
       </c>
       <c r="J23" s="1">
-        <v>0.30797989675144</v>
+        <v>0.058360513093804</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>9805250.0</v>
+        <v>26862759.0</v>
       </c>
       <c r="N23" s="1">
-        <v>9805250.0</v>
+        <v>26862759.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.28</v>
+        <v>0.64</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" s="1">
-        <v>20000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.7339</v>
+        <v>99.8417</v>
       </c>
       <c r="E24" s="1">
-        <v>97.52492575</v>
+        <v>99.63136391</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>19504985.15</v>
+        <v>10959450.03</v>
       </c>
       <c r="I24" s="1">
-        <v>41794.85</v>
+        <v>23136.97</v>
       </c>
       <c r="J24" s="1">
-        <v>0.21427778426173</v>
+        <v>0.21111433453929</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>19546780.0</v>
+        <v>10982587.0</v>
       </c>
       <c r="N24" s="1">
-        <v>19546780.0</v>
+        <v>10982587.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.55</v>
+        <v>0.26</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>98.746</v>
+        <v>99.9151</v>
       </c>
       <c r="E25" s="1">
-        <v>98.14746655</v>
+        <v>99.80703973</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>19629493.31</v>
+        <v>29942111.92</v>
       </c>
       <c r="I25" s="1">
-        <v>119706.69</v>
+        <v>32418.08</v>
       </c>
       <c r="J25" s="1">
-        <v>0.60983076898382</v>
+        <v>0.10826918317123</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>19749200.0</v>
+        <v>29974530.0</v>
       </c>
       <c r="N25" s="1">
-        <v>19749200.0</v>
+        <v>29974530.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.56</v>
+        <v>0.72</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.2061</v>
+        <v>97.8174</v>
       </c>
       <c r="E26" s="1">
-        <v>97.87236355</v>
+        <v>97.4432515</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>19574472.71</v>
+        <v>9744325.15</v>
       </c>
       <c r="I26" s="1">
-        <v>266747.29</v>
+        <v>37414.85</v>
       </c>
       <c r="J26" s="1">
-        <v>1.3627303986775</v>
+        <v>0.38396553300564</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>19841220.0</v>
+        <v>9781740.0</v>
       </c>
       <c r="N26" s="1">
-        <v>19841220.0</v>
+        <v>9781740.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.56</v>
+        <v>0.23</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>87</v>
       </c>
       <c r="C27" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>98.4657</v>
+        <v>99.6265</v>
       </c>
       <c r="E27" s="1">
-        <v>98.15181493</v>
+        <v>99.606747</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>14722772.24</v>
+        <v>9960674.7</v>
       </c>
       <c r="I27" s="1">
-        <v>47082.76</v>
+        <v>1975.3</v>
       </c>
       <c r="J27" s="1">
-        <v>0.31979547895254</v>
+        <v>0.019830985947167</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>14769855.0</v>
+        <v>9962650.0</v>
       </c>
       <c r="N27" s="1">
-        <v>14769855.0</v>
+        <v>9962650.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.42</v>
+        <v>0.24</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="B28" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>98.1921</v>
+        <v>99.977</v>
       </c>
       <c r="E28" s="1">
-        <v>97.7562762</v>
+        <v>99.8186628</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>19551255.24</v>
+        <v>9981866.28</v>
       </c>
       <c r="I28" s="1">
-        <v>87164.76</v>
+        <v>15833.72</v>
       </c>
       <c r="J28" s="1">
-        <v>0.44582692481897</v>
+        <v>0.15862484585398</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>19638420.0</v>
+        <v>9997700.0</v>
       </c>
       <c r="N28" s="1">
-        <v>19638420.0</v>
+        <v>9997700.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.55</v>
+        <v>0.24</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>90</v>
       </c>
       <c r="B29" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>20000000.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>97.394</v>
+        <v>99.9151</v>
       </c>
       <c r="E29" s="1">
-        <v>97.3233905</v>
+        <v>99.81048486</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>19464678.1</v>
+        <v>27946935.76</v>
       </c>
       <c r="I29" s="1">
-        <v>14121.9</v>
+        <v>29292.24</v>
       </c>
       <c r="J29" s="1">
-        <v>0.072551418150604</v>
+        <v>0.10481378084364</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>19478800.0</v>
+        <v>27976228.0</v>
       </c>
       <c r="N29" s="1">
-        <v>19478800.0</v>
+        <v>27976228.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.55</v>
+        <v>0.67</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.7594</v>
+        <v>99.8682</v>
       </c>
       <c r="E30" s="1">
-        <v>97.86752107</v>
+        <v>99.7987392</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>14680128.16</v>
+        <v>24949684.8</v>
       </c>
       <c r="I30" s="1">
-        <v>283781.84</v>
+        <v>17365.2</v>
       </c>
       <c r="J30" s="1">
-        <v>1.9331019246361</v>
+        <v>0.069600879286459</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>14963910.0</v>
+        <v>24967050.0</v>
       </c>
       <c r="N30" s="1">
-        <v>14963910.0</v>
+        <v>24967050.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.42</v>
+        <v>0.6</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>94</v>
       </c>
       <c r="B31" t="s">
         <v>95</v>
       </c>
       <c r="C31" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.8821</v>
+        <v>98.2544</v>
       </c>
       <c r="E31" s="1">
-        <v>99.81102445</v>
+        <v>97.7514452</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>19962204.89</v>
+        <v>9775144.52</v>
       </c>
       <c r="I31" s="1">
-        <v>14215.11</v>
+        <v>50295.48</v>
       </c>
       <c r="J31" s="1">
-        <v>0.071210119715388</v>
+        <v>0.51452415764386</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>19976420.0</v>
+        <v>9825440.0</v>
       </c>
       <c r="N31" s="1">
-        <v>19976420.0</v>
+        <v>9825440.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.56</v>
+        <v>0.23</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>96</v>
       </c>
       <c r="B32" t="s">
         <v>97</v>
       </c>
       <c r="C32" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.9821</v>
+        <v>97.9323</v>
       </c>
       <c r="E32" s="1">
-        <v>99.82469675</v>
+        <v>97.52492575</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>19964939.35</v>
+        <v>19504985.15</v>
       </c>
       <c r="I32" s="1">
-        <v>31480.65</v>
+        <v>81474.85</v>
       </c>
       <c r="J32" s="1">
-        <v>0.15767966758186</v>
+        <v>0.41771295580812</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>19996420.0</v>
+        <v>19586460.0</v>
       </c>
       <c r="N32" s="1">
-        <v>19996420.0</v>
+        <v>19586460.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.56</v>
+        <v>0.47</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>98</v>
       </c>
       <c r="B33" t="s">
         <v>99</v>
       </c>
       <c r="C33" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.9844</v>
+        <v>98.9235</v>
       </c>
       <c r="E33" s="1">
-        <v>100.0</v>
+        <v>98.14746655</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>15000000.0</v>
+        <v>19629493.31</v>
       </c>
       <c r="I33" s="1">
-        <v>-2340.0</v>
+        <v>155206.69</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.0156</v>
+        <v>0.79068108151794</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
-      <c r="L33" t="s">
-        <v>100</v>
+      <c r="L33">
+        <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>14997660.0</v>
+        <v>19784700.0</v>
       </c>
       <c r="N33" s="1">
-        <v>15054702.63</v>
+        <v>19784700.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.43</v>
+        <v>0.47</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>100</v>
+      </c>
+      <c r="B34" t="s">
         <v>101</v>
       </c>
-      <c r="B34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C34" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.9966</v>
+        <v>99.3654</v>
       </c>
       <c r="E34" s="1">
-        <v>100.0</v>
+        <v>97.87236355</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>15000000.0</v>
+        <v>19574472.71</v>
       </c>
       <c r="I34" s="1">
-        <v>-510.0</v>
+        <v>298607.29</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.0034</v>
+        <v>1.5254934036995</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="L34" t="s">
-        <v>103</v>
+      <c r="L34">
+        <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>14999490.0</v>
+        <v>19873080.0</v>
       </c>
       <c r="N34" s="1">
-        <v>15055261.79</v>
+        <v>19873080.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.43</v>
+        <v>0.47</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B35" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C35" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.9858</v>
+        <v>98.6567</v>
       </c>
       <c r="E35" s="1">
-        <v>100.0</v>
+        <v>98.15181493</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>15000000.0</v>
+        <v>14722772.24</v>
       </c>
       <c r="I35" s="1">
-        <v>-2130.0</v>
+        <v>75732.76</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.0142</v>
+        <v>0.51439198247082</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
-      <c r="L35" t="s">
-        <v>106</v>
+      <c r="L35">
+        <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>14997870.0</v>
+        <v>14798505.0</v>
       </c>
       <c r="N35" s="1">
-        <v>15053895.96</v>
+        <v>14798505.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.43</v>
+        <v>0.35</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="B36" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="C36" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.94</v>
+        <v>98.3907</v>
       </c>
       <c r="E36" s="1">
-        <v>99.86634555</v>
+        <v>97.7562762</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>19973269.11</v>
+        <v>19551255.24</v>
       </c>
       <c r="I36" s="1">
-        <v>14730.89</v>
+        <v>126884.76</v>
       </c>
       <c r="J36" s="1">
-        <v>0.073753024198851</v>
+        <v>0.64898523620318</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>19988000.0</v>
+        <v>19678140.0</v>
       </c>
       <c r="N36" s="1">
-        <v>19988000.0</v>
+        <v>19678140.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.56</v>
+        <v>0.47</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="B37" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="C37" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>99.8977</v>
+        <v>97.596</v>
       </c>
       <c r="E37" s="1">
-        <v>99.823894</v>
+        <v>97.3233905</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>19964778.8</v>
+        <v>19464678.1</v>
       </c>
       <c r="I37" s="1">
-        <v>14761.2</v>
+        <v>54521.9</v>
       </c>
       <c r="J37" s="1">
-        <v>0.073936206095106</v>
+        <v>0.28010686701261</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>19979540.0</v>
+        <v>19519200.0</v>
       </c>
       <c r="N37" s="1">
-        <v>19979540.0</v>
+        <v>19519200.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.56</v>
+        <v>0.47</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="B38" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="C38" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.711</v>
+        <v>99.9185</v>
       </c>
       <c r="E38" s="1">
-        <v>99.625574</v>
+        <v>97.86752107</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>19925114.8</v>
+        <v>14680128.16</v>
       </c>
       <c r="I38" s="1">
-        <v>17085.2</v>
+        <v>307646.84</v>
       </c>
       <c r="J38" s="1">
-        <v>0.085747059284195</v>
+        <v>2.0956686252799</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>19942200.0</v>
+        <v>14987775.0</v>
       </c>
       <c r="N38" s="1">
-        <v>19942200.0</v>
+        <v>14987775.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.56</v>
+        <v>0.36</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="B39" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C39" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.7386</v>
+        <v>99.8692</v>
       </c>
       <c r="E39" s="1">
-        <v>99.6104126</v>
+        <v>99.8471091</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>19922082.52</v>
+        <v>9984710.91</v>
       </c>
       <c r="I39" s="1">
-        <v>25637.48</v>
+        <v>2209.09</v>
       </c>
       <c r="J39" s="1">
-        <v>0.12868875517538</v>
+        <v>0.022124726693765</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>19947720.0</v>
+        <v>9986920.0</v>
       </c>
       <c r="N39" s="1">
-        <v>19947720.0</v>
+        <v>9986920.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.56</v>
+        <v>0.24</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="B40" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="C40" s="1">
-        <v>16000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.9411</v>
+        <v>99.8219</v>
       </c>
       <c r="E40" s="1">
-        <v>99.827105</v>
+        <v>99.8061958</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>15972336.8</v>
+        <v>19961239.16</v>
       </c>
       <c r="I40" s="1">
-        <v>18239.2</v>
+        <v>3140.84</v>
       </c>
       <c r="J40" s="1">
-        <v>0.11419243300705</v>
+        <v>0.015734694498796</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>15990576.0</v>
+        <v>19964380.0</v>
       </c>
       <c r="N40" s="1">
-        <v>15990576.0</v>
+        <v>19964380.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.45</v>
+        <v>0.48</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="B41" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="C41" s="1">
-        <v>13000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.8546</v>
+        <v>99.9597</v>
       </c>
       <c r="E41" s="1">
-        <v>99.78496338</v>
+        <v>99.8147743</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>12972045.24</v>
+        <v>19962954.86</v>
       </c>
       <c r="I41" s="1">
-        <v>9052.76</v>
+        <v>28985.14</v>
       </c>
       <c r="J41" s="1">
-        <v>0.069786682304232</v>
+        <v>0.1451946377842</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>12981098.0</v>
+        <v>19991940.0</v>
       </c>
       <c r="N41" s="1">
-        <v>12981098.0</v>
+        <v>19991940.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.37</v>
+        <v>0.48</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="B42" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="C42" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>99.6576</v>
+        <v>99.9353</v>
       </c>
       <c r="E42" s="1">
-        <v>99.6130035</v>
+        <v>99.8548776</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>9961300.35</v>
+        <v>9985487.76</v>
       </c>
       <c r="I42" s="1">
-        <v>4459.65</v>
+        <v>8042.24</v>
       </c>
       <c r="J42" s="1">
-        <v>0.044769757394174</v>
+        <v>0.080539280536858</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>9965760.0</v>
+        <v>9993530.0</v>
       </c>
       <c r="N42" s="1">
-        <v>9965760.0</v>
+        <v>9993530.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.28</v>
+        <v>0.24</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B43" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="C43" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.6819</v>
+        <v>99.9948</v>
       </c>
       <c r="E43" s="1">
-        <v>99.6305368</v>
+        <v>100.0</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>9963053.68</v>
+        <v>15000000.0</v>
       </c>
       <c r="I43" s="1">
-        <v>5136.32</v>
+        <v>-780.0</v>
       </c>
       <c r="J43" s="1">
-        <v>0.051553671845719</v>
+        <v>-0.0052</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
-      <c r="L43">
-        <v>0.0</v>
+      <c r="L43" t="s">
+        <v>120</v>
       </c>
       <c r="M43" s="1">
-        <v>9968190.0</v>
+        <v>14999220.0</v>
       </c>
       <c r="N43" s="1">
-        <v>9968190.0</v>
+        <v>15081555.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.28</v>
+        <v>0.36</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>121</v>
+      </c>
+      <c r="B44" t="s">
+        <v>122</v>
+      </c>
+      <c r="C44" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>100.0065</v>
+      </c>
+      <c r="E44" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F44" t="s">
+        <v>8</v>
+      </c>
+      <c r="G44">
+        <v>1.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>975.0</v>
+      </c>
+      <c r="J44" s="1">
+        <v>0.0065</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" t="s">
         <v>123</v>
       </c>
-      <c r="B44" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M44" s="1">
-        <v>19929780.0</v>
+        <v>15000975.0</v>
       </c>
       <c r="N44" s="1">
-        <v>19929780.0</v>
+        <v>15081476.67</v>
       </c>
       <c r="O44" s="1">
-        <v>0.56</v>
+        <v>0.36</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>124</v>
+      </c>
+      <c r="B45" t="s">
         <v>125</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>99.9988</v>
+      </c>
+      <c r="E45" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F45" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45">
+        <v>1.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-180.0</v>
+      </c>
+      <c r="J45" s="1">
+        <v>-0.0012</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" t="s">
         <v>126</v>
       </c>
-      <c r="C45" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M45" s="1">
-        <v>13999174.0</v>
+        <v>14999820.0</v>
       </c>
       <c r="N45" s="1">
-        <v>13999174.0</v>
+        <v>15080688.33</v>
       </c>
       <c r="O45" s="1">
-        <v>0.4</v>
+        <v>0.36</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>127</v>
       </c>
       <c r="B46" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>99.9529</v>
+        <v>99.4056</v>
       </c>
       <c r="E46" s="1">
-        <v>99.63197057</v>
+        <v>99.38700305</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>29889591.17</v>
+        <v>39754801.22</v>
       </c>
       <c r="I46" s="1">
-        <v>96278.83</v>
+        <v>7438.78</v>
       </c>
       <c r="J46" s="1">
-        <v>0.32211491101502</v>
+        <v>0.018711651855167</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>29985870.0</v>
+        <v>39762240.0</v>
       </c>
       <c r="N46" s="1">
-        <v>29985870.0</v>
+        <v>39762240.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.85</v>
+        <v>0.95</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>129</v>
       </c>
       <c r="B47" t="s">
         <v>130</v>
       </c>
       <c r="C47" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>100.0154</v>
+        <v>99.959</v>
       </c>
       <c r="E47" s="1">
-        <v>100.0</v>
+        <v>99.80233592</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>40000000.0</v>
+        <v>24950583.98</v>
       </c>
       <c r="I47" s="1">
-        <v>6160.0</v>
+        <v>39166.02</v>
       </c>
       <c r="J47" s="1">
-        <v>0.0154</v>
+        <v>0.15697436192834</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
-      <c r="L47" t="s">
-        <v>131</v>
+      <c r="L47">
+        <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>40006160.0</v>
+        <v>24989750.0</v>
       </c>
       <c r="N47" s="1">
-        <v>40858356.89</v>
+        <v>24989750.0</v>
       </c>
       <c r="O47" s="1">
-        <v>1.15</v>
+        <v>0.6</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>131</v>
+      </c>
+      <c r="B48" t="s">
         <v>132</v>
       </c>
-      <c r="B48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>100.0244</v>
+        <v>99.7997</v>
       </c>
       <c r="E48" s="1">
-        <v>100.0</v>
+        <v>99.6766324</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>30000000.0</v>
+        <v>24919158.1</v>
       </c>
       <c r="I48" s="1">
-        <v>7320.0</v>
+        <v>30766.9</v>
       </c>
       <c r="J48" s="1">
-        <v>0.0244</v>
+        <v>0.12346685179545</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
-      <c r="L48" t="s">
-        <v>134</v>
+      <c r="L48">
+        <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>30007320.0</v>
+        <v>24949925.0</v>
       </c>
       <c r="N48" s="1">
-        <v>30384538.17</v>
+        <v>24949925.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.86</v>
+        <v>0.6</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B49" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="C49" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>100.0155</v>
+        <v>99.865</v>
       </c>
       <c r="E49" s="1">
-        <v>100.0</v>
+        <v>99.76007705</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>20000000.0</v>
+        <v>19952015.41</v>
       </c>
       <c r="I49" s="1">
-        <v>3100.0</v>
+        <v>20984.59</v>
       </c>
       <c r="J49" s="1">
-        <v>0.0155</v>
+        <v>0.10517528965762</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
-      <c r="L49" t="s">
-        <v>137</v>
+      <c r="L49">
+        <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>20003100.0</v>
+        <v>19973000.0</v>
       </c>
       <c r="N49" s="1">
-        <v>20132897.78</v>
+        <v>19973000.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.57</v>
+        <v>0.48</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="B50" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="C50" s="1">
-        <v>10000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>97.2224</v>
+        <v>99.865</v>
       </c>
       <c r="E50" s="1">
-        <v>97.208601</v>
+        <v>99.74780431</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>9720860.1</v>
+        <v>34911731.51</v>
       </c>
       <c r="I50" s="1">
-        <v>1379.9</v>
+        <v>41018.49</v>
       </c>
       <c r="J50" s="1">
-        <v>0.014195245953596</v>
+        <v>0.11749199545789</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>9722240.0</v>
+        <v>34952750.0</v>
       </c>
       <c r="N50" s="1">
-        <v>9722240.0</v>
+        <v>34952750.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.27</v>
+        <v>0.83</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="B51" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="C51" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>98.2381</v>
+        <v>99.865</v>
       </c>
       <c r="E51" s="1">
-        <v>97.78527225</v>
+        <v>99.80128456</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>19557054.45</v>
+        <v>24950321.14</v>
       </c>
       <c r="I51" s="1">
-        <v>90565.55</v>
+        <v>15928.86</v>
       </c>
       <c r="J51" s="1">
-        <v>0.46308379532072</v>
+        <v>0.063842304516326</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>19647620.0</v>
+        <v>24966250.0</v>
       </c>
       <c r="N51" s="1">
-        <v>19647620.0</v>
+        <v>24966250.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.55</v>
+        <v>0.6</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="B52" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="C52" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>97.9573</v>
+        <v>100.0</v>
       </c>
       <c r="E52" s="1">
-        <v>97.7901066</v>
+        <v>100.0</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>9779010.66</v>
+        <v>40000000.0</v>
       </c>
       <c r="I52" s="1">
-        <v>16719.34</v>
+        <v>0.0</v>
       </c>
       <c r="J52" s="1">
-        <v>0.17097169214048</v>
+        <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
-      <c r="L52">
-        <v>0.0</v>
+      <c r="L52" t="s">
+        <v>139</v>
       </c>
       <c r="M52" s="1">
-        <v>9795730.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="N52" s="1">
-        <v>9795730.0</v>
+        <v>40009693.78</v>
       </c>
       <c r="O52" s="1">
-        <v>0.28</v>
+        <v>0.96</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="B53" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="C53" s="1">
-        <v>12500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>99.4117</v>
+        <v>99.8722</v>
       </c>
       <c r="E53" s="1">
-        <v>97.85057616</v>
+        <v>99.625574</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>12231322.02</v>
+        <v>19925114.8</v>
       </c>
       <c r="I53" s="1">
-        <v>195140.48</v>
+        <v>49325.2</v>
       </c>
       <c r="J53" s="1">
-        <v>1.5954160938688</v>
+        <v>0.24755290243045</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>12426462.5</v>
+        <v>19974440.0</v>
       </c>
       <c r="N53" s="1">
-        <v>12426462.5</v>
+        <v>19974440.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.35</v>
+        <v>0.48</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="B54" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="C54" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.3832</v>
+        <v>99.9047</v>
       </c>
       <c r="E54" s="1">
-        <v>97.85299653</v>
+        <v>99.6104126</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>29355898.96</v>
+        <v>19922082.52</v>
       </c>
       <c r="I54" s="1">
-        <v>459061.04</v>
+        <v>58857.48</v>
       </c>
       <c r="J54" s="1">
-        <v>1.5637778309072</v>
+        <v>0.29543839074511</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>29814960.0</v>
+        <v>19980940.0</v>
       </c>
       <c r="N54" s="1">
-        <v>29814960.0</v>
+        <v>19980940.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.84</v>
+        <v>0.48</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="B55" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="C55" s="1">
-        <v>40000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.9033</v>
+        <v>99.6794</v>
       </c>
       <c r="E55" s="1">
-        <v>97.94990843</v>
+        <v>99.58465146</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>39179963.37</v>
+        <v>49792325.73</v>
       </c>
       <c r="I55" s="1">
-        <v>781356.63</v>
+        <v>47374.27</v>
       </c>
       <c r="J55" s="1">
-        <v>1.9942760604985</v>
+        <v>0.095143718043797</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>39961320.0</v>
+        <v>49839700.0</v>
       </c>
       <c r="N55" s="1">
-        <v>39961320.0</v>
+        <v>49839700.0</v>
       </c>
       <c r="O55" s="1">
-        <v>1.13</v>
+        <v>1.19</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="B56" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="C56" s="1">
-        <v>20000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.7613</v>
+        <v>99.9171</v>
       </c>
       <c r="E56" s="1">
-        <v>99.42955055</v>
+        <v>99.81091375</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>19885910.11</v>
+        <v>15969746.2</v>
       </c>
       <c r="I56" s="1">
-        <v>66349.89</v>
+        <v>16989.8</v>
       </c>
       <c r="J56" s="1">
-        <v>0.33365277039362</v>
+        <v>0.10638741397155</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>19952260.0</v>
+        <v>15986736.0</v>
       </c>
       <c r="N56" s="1">
-        <v>19952260.0</v>
+        <v>15986736.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.56</v>
+        <v>0.38</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="B57" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="C57" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.7695</v>
+        <v>99.8173</v>
       </c>
       <c r="E57" s="1">
-        <v>98.33703873</v>
+        <v>99.6130035</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>29501111.62</v>
+        <v>9961300.35</v>
       </c>
       <c r="I57" s="1">
-        <v>429738.38</v>
+        <v>20429.65</v>
       </c>
       <c r="J57" s="1">
-        <v>1.4566853803186</v>
+        <v>0.20509019186436</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>29930850.0</v>
+        <v>9981730.0</v>
       </c>
       <c r="N57" s="1">
-        <v>29930850.0</v>
+        <v>9981730.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.85</v>
+        <v>0.24</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="B58" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="C58" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>99.7157</v>
+        <v>99.8454</v>
       </c>
       <c r="E58" s="1">
-        <v>98.503513</v>
+        <v>99.6305368</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>9850351.3</v>
+        <v>9963053.68</v>
       </c>
       <c r="I58" s="1">
-        <v>121218.7</v>
+        <v>21486.32</v>
       </c>
       <c r="J58" s="1">
-        <v>1.2306028110896</v>
+        <v>0.21565998427904</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>9971570.0</v>
+        <v>9984540.0</v>
       </c>
       <c r="N58" s="1">
-        <v>9971570.0</v>
+        <v>9984540.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.28</v>
+        <v>0.24</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="B59" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="C59" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.4408</v>
+        <v>99.8123</v>
       </c>
       <c r="E59" s="1">
-        <v>99.45321452</v>
+        <v>99.62944765</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>24863303.63</v>
+        <v>19925889.53</v>
       </c>
       <c r="I59" s="1">
-        <v>-3103.63</v>
+        <v>36570.47</v>
       </c>
       <c r="J59" s="1">
-        <v>-0.01248277399571</v>
+        <v>0.18353243374626</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>24860200.0</v>
+        <v>19962460.0</v>
       </c>
       <c r="N59" s="1">
-        <v>24860200.0</v>
+        <v>19962460.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.7</v>
+        <v>0.48</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="B60" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="C60" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>97.3827</v>
+        <v>99.9833</v>
       </c>
       <c r="E60" s="1">
-        <v>97.3425484</v>
+        <v>99.87061207</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>14601382.26</v>
+        <v>29961183.62</v>
       </c>
       <c r="I60" s="1">
-        <v>6022.74</v>
+        <v>33806.38</v>
       </c>
       <c r="J60" s="1">
-        <v>0.04124773869183</v>
+        <v>0.11283392681934</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>14607405.0</v>
+        <v>29994990.0</v>
       </c>
       <c r="N60" s="1">
-        <v>14607405.0</v>
+        <v>29994990.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.41</v>
+        <v>0.72</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="B61" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="C61" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>99.9896</v>
+        <v>99.9607</v>
       </c>
       <c r="E61" s="1">
-        <v>97.8035629</v>
+        <v>99.8753223</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>19560712.58</v>
+        <v>29962596.69</v>
       </c>
       <c r="I61" s="1">
-        <v>437207.42</v>
+        <v>25613.31</v>
       </c>
       <c r="J61" s="1">
-        <v>2.2351303318419</v>
+        <v>0.085484279833959</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>19997920.0</v>
+        <v>29988210.0</v>
       </c>
       <c r="N61" s="1">
-        <v>19997920.0</v>
+        <v>29988210.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.56</v>
+        <v>0.72</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="B62" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="C62" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>98.9967</v>
+        <v>99.984</v>
       </c>
       <c r="E62" s="1">
-        <v>97.862679</v>
+        <v>100.0</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>9786267.9</v>
+        <v>30000000.0</v>
       </c>
       <c r="I62" s="1">
-        <v>113402.1</v>
+        <v>-4800.0</v>
       </c>
       <c r="J62" s="1">
-        <v>1.1587880196903</v>
+        <v>-0.016</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
-      <c r="L62">
-        <v>0.0</v>
+      <c r="L62" t="s">
+        <v>160</v>
       </c>
       <c r="M62" s="1">
-        <v>9899670.0</v>
+        <v>29995200.0</v>
       </c>
       <c r="N62" s="1">
-        <v>9899670.0</v>
+        <v>30010278.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.28</v>
+        <v>0.72</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="B63" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="C63" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.8877</v>
+        <v>100.0277</v>
       </c>
       <c r="E63" s="1">
-        <v>97.96931383</v>
+        <v>100.0</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>34289259.84</v>
+        <v>30000000.0</v>
       </c>
       <c r="I63" s="1">
-        <v>671435.16</v>
+        <v>8310.0</v>
       </c>
       <c r="J63" s="1">
-        <v>1.9581500537866</v>
+        <v>0.0277</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
-      <c r="L63">
-        <v>0.0</v>
+      <c r="L63" t="s">
+        <v>163</v>
       </c>
       <c r="M63" s="1">
-        <v>34960695.0</v>
+        <v>30008310.0</v>
       </c>
       <c r="N63" s="1">
-        <v>34960695.0</v>
+        <v>30436215.58</v>
       </c>
       <c r="O63" s="1">
-        <v>0.99</v>
+        <v>0.73</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>164</v>
+      </c>
+      <c r="B64" t="s">
+        <v>165</v>
+      </c>
+      <c r="C64" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>100.0172</v>
+      </c>
+      <c r="E64" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F64" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>3440.0</v>
+      </c>
+      <c r="J64" s="1">
+        <v>0.0172</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" t="s">
         <v>166</v>
       </c>
-      <c r="B64" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M64" s="1">
-        <v>14741595.0</v>
+        <v>20003440.0</v>
       </c>
       <c r="N64" s="1">
-        <v>14741595.0</v>
+        <v>20167029.89</v>
       </c>
       <c r="O64" s="1">
-        <v>0.42</v>
+        <v>0.48</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>167</v>
+      </c>
+      <c r="B65" t="s">
         <v>168</v>
       </c>
-      <c r="B65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C65" s="1">
-        <v>24000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>99.994</v>
+        <v>97.469</v>
       </c>
       <c r="E65" s="1">
-        <v>99.82995629</v>
+        <v>97.208601</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>23959189.51</v>
+        <v>9720860.1</v>
       </c>
       <c r="I65" s="1">
-        <v>39370.49</v>
+        <v>26039.9</v>
       </c>
       <c r="J65" s="1">
-        <v>0.16432312947634</v>
+        <v>0.26787650199801</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>23998560.0</v>
+        <v>9746900.0</v>
       </c>
       <c r="N65" s="1">
-        <v>23998560.0</v>
+        <v>9746900.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.68</v>
+        <v>0.23</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>169</v>
+      </c>
+      <c r="B66" t="s">
         <v>170</v>
       </c>
-      <c r="B66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C66" s="1">
-        <v>55000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.964</v>
+        <v>98.4512</v>
       </c>
       <c r="E66" s="1">
-        <v>99.48788611</v>
+        <v>97.78527225</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>54718337.36</v>
+        <v>19557054.45</v>
       </c>
       <c r="I66" s="1">
-        <v>261862.64</v>
+        <v>133185.55</v>
       </c>
       <c r="J66" s="1">
-        <v>0.47856468714897</v>
+        <v>0.68101027350773</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>54980200.0</v>
+        <v>19690240.0</v>
       </c>
       <c r="N66" s="1">
-        <v>54980200.0</v>
+        <v>19690240.0</v>
       </c>
       <c r="O66" s="1">
-        <v>1.55</v>
+        <v>0.47</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>171</v>
+      </c>
+      <c r="B67" t="s">
         <v>172</v>
       </c>
-      <c r="B67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C67" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>99.952</v>
+        <v>98.1801</v>
       </c>
       <c r="E67" s="1">
-        <v>99.46446673</v>
+        <v>97.7901066</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>29839340.02</v>
+        <v>9779010.66</v>
       </c>
       <c r="I67" s="1">
-        <v>146259.98</v>
+        <v>38999.34</v>
       </c>
       <c r="J67" s="1">
-        <v>0.49015822703173</v>
+        <v>0.39880660074871</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>29985600.0</v>
+        <v>9818010.0</v>
       </c>
       <c r="N67" s="1">
-        <v>29985600.0</v>
+        <v>9818010.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.85</v>
+        <v>0.23</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>173</v>
+      </c>
+      <c r="B68" t="s">
         <v>174</v>
       </c>
-      <c r="B68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C68" s="1">
-        <v>9000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.7377</v>
+        <v>99.5789</v>
       </c>
       <c r="E68" s="1">
-        <v>99.62970956</v>
+        <v>97.85057616</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>8966673.86</v>
+        <v>12231322.02</v>
       </c>
       <c r="I68" s="1">
-        <v>9719.14</v>
+        <v>216040.48</v>
       </c>
       <c r="J68" s="1">
-        <v>0.10839180895557</v>
+        <v>1.7662888741441</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>8976393.0</v>
+        <v>12447362.5</v>
       </c>
       <c r="N68" s="1">
-        <v>8976393.0</v>
+        <v>12447362.5</v>
       </c>
       <c r="O68" s="1">
-        <v>0.25</v>
+        <v>0.3</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>175</v>
+      </c>
+      <c r="B69" t="s">
         <v>176</v>
       </c>
-      <c r="B69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C69" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>98.6648</v>
+        <v>99.5515</v>
       </c>
       <c r="E69" s="1">
-        <v>98.49526595</v>
+        <v>97.85299653</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>19699053.19</v>
+        <v>29355898.96</v>
       </c>
       <c r="I69" s="1">
-        <v>33906.81</v>
+        <v>509551.04</v>
       </c>
       <c r="J69" s="1">
-        <v>0.17212405932897</v>
+        <v>1.7357705199023</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>19732960.0</v>
+        <v>29865450.0</v>
       </c>
       <c r="N69" s="1">
-        <v>19732960.0</v>
+        <v>29865450.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.56</v>
+        <v>0.71</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>177</v>
+      </c>
+      <c r="B70" t="s">
         <v>178</v>
       </c>
-      <c r="B70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C70" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>98.8687</v>
+        <v>97.2705</v>
       </c>
       <c r="E70" s="1">
-        <v>97.9014285</v>
+        <v>97.309027</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>29370428.55</v>
+        <v>19461805.4</v>
       </c>
       <c r="I70" s="1">
-        <v>290181.45</v>
+        <v>-7705.4</v>
       </c>
       <c r="J70" s="1">
-        <v>0.9880055018809</v>
+        <v>-0.039592421369088</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>29660610.0</v>
+        <v>19454100.0</v>
       </c>
       <c r="N70" s="1">
-        <v>29660610.0</v>
+        <v>19454100.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.84</v>
+        <v>0.46</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>179</v>
+      </c>
+      <c r="B71" t="s">
         <v>180</v>
       </c>
-      <c r="B71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>98.489</v>
+        <v>97.7766</v>
       </c>
       <c r="E71" s="1">
-        <v>98.20184247</v>
+        <v>97.7920059</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>14730276.37</v>
+        <v>19558401.18</v>
       </c>
       <c r="I71" s="1">
-        <v>43073.63</v>
+        <v>-3081.18</v>
       </c>
       <c r="J71" s="1">
-        <v>0.29241562695812</v>
+        <v>-0.015753741686978</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>14773350.0</v>
+        <v>19555320.0</v>
       </c>
       <c r="N71" s="1">
-        <v>14773350.0</v>
+        <v>19555320.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.42</v>
+        <v>0.47</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>181</v>
+      </c>
+      <c r="B72" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="C72" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>97.9898</v>
+        <v>99.9331</v>
       </c>
       <c r="E72" s="1">
-        <v>97.80461245</v>
+        <v>99.42955055</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>19560922.49</v>
+        <v>19885910.11</v>
       </c>
       <c r="I72" s="1">
-        <v>37037.51</v>
+        <v>100709.89</v>
       </c>
       <c r="J72" s="1">
-        <v>0.18934439323572</v>
+        <v>0.50643842521121</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>19597960.0</v>
+        <v>19986620.0</v>
       </c>
       <c r="N72" s="1">
-        <v>19597960.0</v>
+        <v>19986620.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.55</v>
+        <v>0.48</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>183</v>
+      </c>
+      <c r="B73" t="s">
         <v>184</v>
       </c>
-      <c r="B73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" s="1">
-        <v>50000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>99.4529</v>
+        <v>99.9394</v>
       </c>
       <c r="E73" s="1">
-        <v>99.41947312</v>
+        <v>98.33703873</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>49709736.56</v>
+        <v>29501111.62</v>
       </c>
       <c r="I73" s="1">
-        <v>16713.44</v>
+        <v>480708.38</v>
       </c>
       <c r="J73" s="1">
-        <v>0.033622065125666</v>
+        <v>1.6294585308918</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>49726450.0</v>
+        <v>29981820.0</v>
       </c>
       <c r="N73" s="1">
-        <v>49726450.0</v>
+        <v>29981820.0</v>
       </c>
       <c r="O73" s="1">
-        <v>1.4</v>
+        <v>0.72</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>185</v>
+      </c>
+      <c r="B74" t="s">
         <v>186</v>
       </c>
-      <c r="B74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C74" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>98.1127</v>
+        <v>99.8854</v>
       </c>
       <c r="E74" s="1">
-        <v>97.81428547</v>
+        <v>98.503513</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>14672142.82</v>
+        <v>9850351.3</v>
       </c>
       <c r="I74" s="1">
-        <v>44762.18</v>
+        <v>138188.7</v>
       </c>
       <c r="J74" s="1">
-        <v>0.3050827718156</v>
+        <v>1.4028809307542</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>14716905.0</v>
+        <v>9988540.0</v>
       </c>
       <c r="N74" s="1">
-        <v>14716905.0</v>
+        <v>9988540.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.42</v>
+        <v>0.24</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>187</v>
+      </c>
+      <c r="B75" t="s">
         <v>188</v>
       </c>
-      <c r="B75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C75" s="1">
-        <v>5000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>99.8228</v>
+        <v>99.6001</v>
       </c>
       <c r="E75" s="1">
-        <v>99.508676</v>
+        <v>99.45321452</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>4975433.8</v>
+        <v>24863303.63</v>
       </c>
       <c r="I75" s="1">
-        <v>15706.2</v>
+        <v>36721.37</v>
       </c>
       <c r="J75" s="1">
-        <v>0.315674986973</v>
+        <v>0.14769304412022</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>4991140.0</v>
+        <v>24900025.0</v>
       </c>
       <c r="N75" s="1">
-        <v>4991140.0</v>
+        <v>24900025.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.14</v>
+        <v>0.59</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>189</v>
+      </c>
+      <c r="B76" t="s">
         <v>190</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.9939</v>
+        <v>97.583</v>
       </c>
       <c r="E76" s="1">
-        <v>99.57189615</v>
+        <v>97.3425484</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>19914379.23</v>
+        <v>14601382.26</v>
       </c>
       <c r="I76" s="1">
-        <v>84400.77</v>
+        <v>36067.74</v>
       </c>
       <c r="J76" s="1">
-        <v>0.42381823216892</v>
+        <v>0.24701592875084</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>19998780.0</v>
+        <v>14637450.0</v>
       </c>
       <c r="N76" s="1">
-        <v>19998780.0</v>
+        <v>14637450.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.56</v>
+        <v>0.35</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>191</v>
+      </c>
+      <c r="B77" t="s">
         <v>192</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>97.6755</v>
+        <v>99.9777</v>
       </c>
       <c r="E77" s="1">
-        <v>97.46047773</v>
+        <v>99.9009316</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>14619071.66</v>
+        <v>9990093.16</v>
       </c>
       <c r="I77" s="1">
-        <v>32253.34</v>
+        <v>7676.84</v>
       </c>
       <c r="J77" s="1">
-        <v>0.22062508995185</v>
+        <v>0.076844528645016</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>14651325.0</v>
+        <v>9997770.0</v>
       </c>
       <c r="N77" s="1">
-        <v>14651325.0</v>
+        <v>9997770.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.41</v>
+        <v>0.24</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>193</v>
+      </c>
+      <c r="B78" t="s">
         <v>194</v>
       </c>
-      <c r="B78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C78" s="1">
-        <v>9500000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>98.2564</v>
+        <v>99.9547</v>
       </c>
       <c r="E78" s="1">
-        <v>97.75025084</v>
+        <v>99.80571155</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>9286273.83</v>
+        <v>39922284.62</v>
       </c>
       <c r="I78" s="1">
-        <v>48084.17</v>
+        <v>59595.38</v>
       </c>
       <c r="J78" s="1">
-        <v>0.51779832126704</v>
+        <v>0.14927848084662</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>9334358.0</v>
+        <v>39981880.0</v>
       </c>
       <c r="N78" s="1">
-        <v>9334358.0</v>
+        <v>39981880.0</v>
       </c>
       <c r="O78" s="1">
-        <v>0.26</v>
+        <v>0.96</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>195</v>
+      </c>
+      <c r="B79" t="s">
         <v>196</v>
       </c>
-      <c r="B79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C79" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>97.7269</v>
+        <v>99.1696</v>
       </c>
       <c r="E79" s="1">
-        <v>97.42790333</v>
+        <v>97.862679</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>14614185.5</v>
+        <v>9786267.9</v>
       </c>
       <c r="I79" s="1">
-        <v>44849.5</v>
+        <v>130692.1</v>
       </c>
       <c r="J79" s="1">
-        <v>0.30689017872395</v>
+        <v>1.3354641558505</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>14659035.0</v>
+        <v>9916960.0</v>
       </c>
       <c r="N79" s="1">
-        <v>14659035.0</v>
+        <v>9916960.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.41</v>
+        <v>0.24</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>197</v>
+      </c>
+      <c r="B80" t="s">
         <v>198</v>
       </c>
-      <c r="B80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C80" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>100.0034</v>
+        <v>98.4659</v>
       </c>
       <c r="E80" s="1">
-        <v>100.0</v>
+        <v>97.775605</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>30000000.0</v>
+        <v>14666340.75</v>
       </c>
       <c r="I80" s="1">
-        <v>1020.0</v>
+        <v>103544.25</v>
       </c>
       <c r="J80" s="1">
-        <v>0.0034</v>
+        <v>0.70599921115293</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
-      <c r="L80" t="s">
-        <v>200</v>
+      <c r="L80">
+        <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>30001020.0</v>
+        <v>14769885.0</v>
       </c>
       <c r="N80" s="1">
-        <v>30133845.0</v>
+        <v>14769885.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.85</v>
+        <v>0.35</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B81" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="C81" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.0065</v>
+        <v>99.6075</v>
       </c>
       <c r="E81" s="1">
-        <v>100.0</v>
+        <v>99.5421063</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>20000000.0</v>
+        <v>19908421.26</v>
       </c>
       <c r="I81" s="1">
-        <v>1300.0</v>
+        <v>13078.74</v>
       </c>
       <c r="J81" s="1">
-        <v>0.0065</v>
+        <v>0.06569451102724</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
-      <c r="L81" t="s">
-        <v>203</v>
+      <c r="L81">
+        <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>20001300.0</v>
+        <v>19921500.0</v>
       </c>
       <c r="N81" s="1">
-        <v>20010724.89</v>
+        <v>19921500.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.57</v>
+        <v>0.48</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="B82" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="C82" s="1">
-        <v>50000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.0013</v>
+        <v>99.7696</v>
       </c>
       <c r="E82" s="1">
-        <v>100.0</v>
+        <v>99.66065547</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>50000000.0</v>
+        <v>29898196.64</v>
       </c>
       <c r="I82" s="1">
-        <v>650.0</v>
+        <v>32683.36</v>
       </c>
       <c r="J82" s="1">
-        <v>0.0013</v>
+        <v>0.10931548947094</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
-      <c r="L82" t="s">
-        <v>206</v>
+      <c r="L82">
+        <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>50000650.0</v>
+        <v>29930880.0</v>
       </c>
       <c r="N82" s="1">
-        <v>51161253.89</v>
+        <v>29930880.0</v>
       </c>
       <c r="O82" s="1">
-        <v>1.44</v>
+        <v>0.71</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="B83" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C83" s="1">
-        <v>15000000.0</v>
+        <v>30500000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.9889</v>
+        <v>99.9447</v>
       </c>
       <c r="E83" s="1">
-        <v>100.0</v>
+        <v>99.81617187</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>15000000.0</v>
+        <v>30443932.42</v>
       </c>
       <c r="I83" s="1">
-        <v>-1665.0</v>
+        <v>39201.08</v>
       </c>
       <c r="J83" s="1">
-        <v>-0.0111</v>
+        <v>0.12876483714123</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
-      <c r="L83" t="s">
-        <v>209</v>
+      <c r="L83">
+        <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>14998335.0</v>
+        <v>30483133.5</v>
       </c>
       <c r="N83" s="1">
-        <v>15038292.75</v>
+        <v>30483133.5</v>
       </c>
       <c r="O83" s="1">
-        <v>0.42</v>
+        <v>0.73</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="B84" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="C84" s="1">
-        <v>20000000.0</v>
+        <v>33500000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.9936</v>
+        <v>99.9447</v>
       </c>
       <c r="E84" s="1">
-        <v>100.0</v>
+        <v>99.81617188</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>20000000.0</v>
+        <v>33438417.58</v>
       </c>
       <c r="I84" s="1">
-        <v>-1280.0</v>
+        <v>43056.92</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.0064</v>
+        <v>0.1287648253599</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
-      <c r="L84" t="s">
-        <v>212</v>
+      <c r="L84">
+        <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>19998720.0</v>
+        <v>33481474.5</v>
       </c>
       <c r="N84" s="1">
-        <v>20074437.94</v>
+        <v>33481474.5</v>
       </c>
       <c r="O84" s="1">
-        <v>0.57</v>
+        <v>0.8</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>213</v>
+        <v>206</v>
       </c>
       <c r="B85" t="s">
-        <v>214</v>
+        <v>207</v>
       </c>
       <c r="C85" s="1">
-        <v>10000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>100.0138</v>
+        <v>99.9383</v>
       </c>
       <c r="E85" s="1">
-        <v>100.0</v>
+        <v>99.78048296</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>10000000.0</v>
+        <v>23947315.91</v>
       </c>
       <c r="I85" s="1">
-        <v>1380.0</v>
+        <v>37876.09</v>
       </c>
       <c r="J85" s="1">
-        <v>0.0138</v>
+        <v>0.15816423912537</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
-      <c r="L85" t="s">
-        <v>215</v>
+      <c r="L85">
+        <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>10001380.0</v>
+        <v>23985192.0</v>
       </c>
       <c r="N85" s="1">
-        <v>10115510.56</v>
+        <v>23985192.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.29</v>
+        <v>0.57</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>216</v>
+        <v>208</v>
       </c>
       <c r="B86" t="s">
-        <v>217</v>
+        <v>209</v>
       </c>
       <c r="C86" s="1">
-        <v>10000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>100.0071</v>
+        <v>99.9044</v>
       </c>
       <c r="E86" s="1">
-        <v>100.0</v>
+        <v>99.62970956</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>10000000.0</v>
+        <v>8966673.86</v>
       </c>
       <c r="I86" s="1">
-        <v>710.0</v>
+        <v>24722.14</v>
       </c>
       <c r="J86" s="1">
-        <v>0.0071</v>
+        <v>0.27571137732894</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
-      <c r="L86" t="s">
-        <v>218</v>
+      <c r="L86">
+        <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>10000710.0</v>
+        <v>8991396.0</v>
       </c>
       <c r="N86" s="1">
-        <v>10034818.5</v>
+        <v>8991396.0</v>
       </c>
       <c r="O86" s="1">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>219</v>
+        <v>210</v>
       </c>
       <c r="B87" t="s">
-        <v>220</v>
+        <v>211</v>
       </c>
       <c r="C87" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>100.029</v>
+        <v>98.876</v>
       </c>
       <c r="E87" s="1">
-        <v>100.0</v>
+        <v>98.49526595</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>25000000.0</v>
+        <v>19699053.19</v>
       </c>
       <c r="I87" s="1">
-        <v>7250.0</v>
+        <v>76146.81</v>
       </c>
       <c r="J87" s="1">
-        <v>0.029</v>
+        <v>0.38655060862852</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
-      <c r="L87" t="s">
-        <v>221</v>
+      <c r="L87">
+        <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>25007250.0</v>
+        <v>19775200.0</v>
       </c>
       <c r="N87" s="1">
-        <v>25290987.5</v>
+        <v>19775200.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>222</v>
+        <v>212</v>
       </c>
       <c r="B88" t="s">
-        <v>223</v>
+        <v>213</v>
       </c>
       <c r="C88" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.036</v>
+        <v>99.0657</v>
       </c>
       <c r="E88" s="1">
-        <v>100.0</v>
+        <v>97.9014285</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>20000000.0</v>
+        <v>29370428.55</v>
       </c>
       <c r="I88" s="1">
-        <v>7200.0</v>
+        <v>349281.45</v>
       </c>
       <c r="J88" s="1">
-        <v>0.036</v>
+        <v>1.1892283063061</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
-      <c r="L88" t="s">
-        <v>224</v>
+      <c r="L88">
+        <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>20007200.0</v>
+        <v>29719710.0</v>
       </c>
       <c r="N88" s="1">
-        <v>20392114.0</v>
+        <v>29719710.0</v>
       </c>
       <c r="O88" s="1">
-        <v>0.58</v>
+        <v>0.71</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>225</v>
+        <v>214</v>
       </c>
       <c r="B89" t="s">
-        <v>226</v>
+        <v>215</v>
       </c>
       <c r="C89" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>99.9939</v>
+        <v>98.6785</v>
       </c>
       <c r="E89" s="1">
-        <v>100.0</v>
+        <v>98.20184247</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>20000000.0</v>
+        <v>14730276.37</v>
       </c>
       <c r="I89" s="1">
-        <v>-1220.0</v>
+        <v>71498.63</v>
       </c>
       <c r="J89" s="1">
-        <v>-0.0061</v>
+        <v>0.4853855298032</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
-      <c r="L89" t="s">
-        <v>227</v>
+      <c r="L89">
+        <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>19998780.0</v>
+        <v>14801775.0</v>
       </c>
       <c r="N89" s="1">
-        <v>20111810.0</v>
+        <v>14801775.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.57</v>
+        <v>0.35</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>228</v>
+        <v>216</v>
       </c>
       <c r="B90" t="s">
-        <v>229</v>
+        <v>217</v>
       </c>
       <c r="C90" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.0059</v>
+        <v>99.9515</v>
       </c>
       <c r="E90" s="1">
-        <v>100.0</v>
+        <v>99.8687835</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>20000000.0</v>
+        <v>19973756.7</v>
       </c>
       <c r="I90" s="1">
-        <v>1180.0</v>
+        <v>16543.3</v>
       </c>
       <c r="J90" s="1">
-        <v>0.0059</v>
+        <v>0.082825180302712</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
-      <c r="L90" t="s">
-        <v>230</v>
+      <c r="L90">
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>20001180.0</v>
+        <v>19990300.0</v>
       </c>
       <c r="N90" s="1">
-        <v>20082961.33</v>
+        <v>19990300.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.57</v>
+        <v>0.48</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>231</v>
+        <v>218</v>
       </c>
       <c r="B91" t="s">
-        <v>232</v>
+        <v>219</v>
       </c>
       <c r="C91" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.982</v>
+        <v>99.8701</v>
       </c>
       <c r="E91" s="1">
-        <v>99.8157568</v>
+        <v>99.80490913</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>9981575.68</v>
+        <v>14970736.37</v>
       </c>
       <c r="I91" s="1">
-        <v>16624.32</v>
+        <v>9778.63</v>
       </c>
       <c r="J91" s="1">
-        <v>0.1665500571549</v>
+        <v>0.065318296697786</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>9998200.0</v>
+        <v>14980515.0</v>
       </c>
       <c r="N91" s="1">
-        <v>9998200.0</v>
+        <v>14980515.0</v>
       </c>
       <c r="O91" s="1">
-        <v>0.28</v>
+        <v>0.36</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>233</v>
+        <v>220</v>
       </c>
       <c r="B92" t="s">
-        <v>234</v>
+        <v>221</v>
       </c>
       <c r="C92" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.6931</v>
+        <v>98.1885</v>
       </c>
       <c r="E92" s="1">
-        <v>99.4272713</v>
+        <v>97.80461245</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>29828181.39</v>
+        <v>19560922.49</v>
       </c>
       <c r="I92" s="1">
-        <v>79748.61</v>
+        <v>76777.51</v>
       </c>
       <c r="J92" s="1">
-        <v>0.26735994714963</v>
+        <v>0.39250454593463</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>29907930.0</v>
+        <v>19637700.0</v>
       </c>
       <c r="N92" s="1">
-        <v>29907930.0</v>
+        <v>19637700.0</v>
       </c>
       <c r="O92" s="1">
-        <v>0.84</v>
+        <v>0.47</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>235</v>
+        <v>222</v>
       </c>
       <c r="B93" t="s">
-        <v>236</v>
+        <v>223</v>
       </c>
       <c r="C93" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.9096</v>
+        <v>99.9582</v>
       </c>
       <c r="E93" s="1">
-        <v>99.8203234</v>
+        <v>99.80834027</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>19964064.68</v>
+        <v>29942502.08</v>
       </c>
       <c r="I93" s="1">
-        <v>17855.32</v>
+        <v>44957.92</v>
       </c>
       <c r="J93" s="1">
-        <v>0.089437297895991</v>
+        <v>0.15014750564225</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>19981920.0</v>
+        <v>29987460.0</v>
       </c>
       <c r="N93" s="1">
-        <v>19981920.0</v>
+        <v>29987460.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.56</v>
+        <v>0.72</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>237</v>
+        <v>224</v>
       </c>
       <c r="B94" t="s">
-        <v>238</v>
+        <v>225</v>
       </c>
       <c r="C94" s="1">
-        <v>15000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>97.8142</v>
+        <v>99.6177</v>
       </c>
       <c r="E94" s="1">
-        <v>97.7176416</v>
+        <v>99.41947312</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>14657646.24</v>
+        <v>49709736.56</v>
       </c>
       <c r="I94" s="1">
-        <v>14483.76</v>
+        <v>99113.44</v>
       </c>
       <c r="J94" s="1">
-        <v>0.098813682380153</v>
+        <v>0.19938435980317</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>14672130.0</v>
+        <v>49808850.0</v>
       </c>
       <c r="N94" s="1">
-        <v>14672130.0</v>
+        <v>49808850.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.41</v>
+        <v>1.19</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>239</v>
+        <v>226</v>
       </c>
       <c r="B95" t="s">
-        <v>240</v>
+        <v>227</v>
       </c>
       <c r="C95" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.0063</v>
+        <v>98.3026</v>
       </c>
       <c r="E95" s="1">
-        <v>100.0</v>
+        <v>97.81428547</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>30000000.0</v>
+        <v>14672142.82</v>
       </c>
       <c r="I95" s="1">
-        <v>1890.0</v>
+        <v>73247.18</v>
       </c>
       <c r="J95" s="1">
-        <v>0.0063</v>
+        <v>0.4992261927832</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
-      <c r="L95" t="s">
-        <v>241</v>
+      <c r="L95">
+        <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>30001890.0</v>
+        <v>14745390.0</v>
       </c>
       <c r="N95" s="1">
-        <v>30238108.75</v>
+        <v>14745390.0</v>
       </c>
       <c r="O95" s="1">
-        <v>0.85</v>
+        <v>0.35</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>242</v>
+        <v>228</v>
       </c>
       <c r="B96" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="C96" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.9987</v>
+        <v>99.9343</v>
       </c>
       <c r="E96" s="1">
-        <v>100.0</v>
+        <v>99.8621902</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>10000000.0</v>
+        <v>9986219.02</v>
       </c>
       <c r="I96" s="1">
-        <v>-130.0</v>
+        <v>7210.98</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.0013</v>
+        <v>0.07220931150777</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
-      <c r="L96" t="s">
-        <v>244</v>
+      <c r="L96">
+        <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>9999870.0</v>
+        <v>9993430.0</v>
       </c>
       <c r="N96" s="1">
-        <v>10043162.25</v>
+        <v>9993430.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.28</v>
+        <v>0.24</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>245</v>
+        <v>230</v>
       </c>
       <c r="B97" t="s">
-        <v>246</v>
+        <v>231</v>
       </c>
       <c r="C97" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.9879</v>
+        <v>99.9884</v>
       </c>
       <c r="E97" s="1">
-        <v>100.0</v>
+        <v>99.508676</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>20000000.0</v>
+        <v>4975433.8</v>
       </c>
       <c r="I97" s="1">
-        <v>-2420.0</v>
+        <v>23986.2</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.0121</v>
+        <v>0.48209263682696</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
-      <c r="L97" t="s">
-        <v>247</v>
+      <c r="L97">
+        <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>19997580.0</v>
+        <v>4999420.0</v>
       </c>
       <c r="N97" s="1">
-        <v>20086531.17</v>
+        <v>4999420.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.57</v>
+        <v>0.12</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>248</v>
+        <v>232</v>
       </c>
       <c r="B98" t="s">
-        <v>249</v>
+        <v>233</v>
       </c>
       <c r="C98" s="1">
-        <v>35000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.0157</v>
+        <v>99.6442</v>
       </c>
       <c r="E98" s="1">
-        <v>100.0</v>
+        <v>99.60490056</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>35000000.0</v>
+        <v>12450612.57</v>
       </c>
       <c r="I98" s="1">
-        <v>5495.0</v>
+        <v>4912.43</v>
       </c>
       <c r="J98" s="1">
-        <v>0.0157</v>
+        <v>0.039455327779105</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
-      <c r="L98" t="s">
-        <v>250</v>
+      <c r="L98">
+        <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>35005495.0</v>
+        <v>12455525.0</v>
       </c>
       <c r="N98" s="1">
-        <v>35768530.0</v>
+        <v>12455525.0</v>
       </c>
       <c r="O98" s="1">
-        <v>1.01</v>
+        <v>0.3</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>251</v>
+        <v>234</v>
       </c>
       <c r="B99" t="s">
-        <v>252</v>
+        <v>235</v>
       </c>
       <c r="C99" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>100.0239</v>
+        <v>97.8688</v>
       </c>
       <c r="E99" s="1">
-        <v>100.0</v>
+        <v>97.46047773</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>30000000.0</v>
+        <v>14619071.66</v>
       </c>
       <c r="I99" s="1">
-        <v>7170.0</v>
+        <v>61248.34</v>
       </c>
       <c r="J99" s="1">
-        <v>0.0239</v>
+        <v>0.41896189733843</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
-      <c r="L99" t="s">
-        <v>253</v>
+      <c r="L99">
+        <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>30007170.0</v>
+        <v>14680320.0</v>
       </c>
       <c r="N99" s="1">
-        <v>30405170.83</v>
+        <v>14680320.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.86</v>
+        <v>0.35</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>254</v>
+        <v>236</v>
       </c>
       <c r="B100" t="s">
-        <v>255</v>
+        <v>237</v>
       </c>
       <c r="C100" s="1">
-        <v>30000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.0402</v>
+        <v>98.4435</v>
       </c>
       <c r="E100" s="1">
-        <v>100.0</v>
+        <v>97.75025084</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>30000000.0</v>
+        <v>9286273.83</v>
       </c>
       <c r="I100" s="1">
-        <v>12060.0</v>
+        <v>65858.67</v>
       </c>
       <c r="J100" s="1">
-        <v>0.0402</v>
+        <v>0.70920447970464</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
-      <c r="L100" t="s">
-        <v>256</v>
+      <c r="L100">
+        <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>30012060.0</v>
+        <v>9352132.5</v>
       </c>
       <c r="N100" s="1">
-        <v>30453167.83</v>
+        <v>9352132.5</v>
       </c>
       <c r="O100" s="1">
-        <v>0.86</v>
+        <v>0.22</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>257</v>
+        <v>238</v>
       </c>
       <c r="B101" t="s">
-        <v>258</v>
+        <v>239</v>
       </c>
       <c r="C101" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.7924</v>
+        <v>97.924</v>
       </c>
       <c r="E101" s="1">
-        <v>99.62944765</v>
+        <v>97.42790333</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>19925889.53</v>
+        <v>14614185.5</v>
       </c>
       <c r="I101" s="1">
-        <v>32590.47</v>
+        <v>74414.5</v>
       </c>
       <c r="J101" s="1">
-        <v>0.16355841956733</v>
+        <v>0.50919361876172</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>19958480.0</v>
+        <v>14688600.0</v>
       </c>
       <c r="N101" s="1">
-        <v>19958480.0</v>
+        <v>14688600.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.56</v>
+        <v>0.35</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>259</v>
+        <v>240</v>
       </c>
       <c r="B102" t="s">
-        <v>260</v>
+        <v>241</v>
       </c>
       <c r="C102" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.9827</v>
+        <v>100.0069</v>
       </c>
       <c r="E102" s="1">
-        <v>99.83577015</v>
+        <v>100.0</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>39934308.06</v>
+        <v>30000000.0</v>
       </c>
       <c r="I102" s="1">
-        <v>58771.94</v>
+        <v>2070.0</v>
       </c>
       <c r="J102" s="1">
-        <v>0.14717154961518</v>
+        <v>0.0069</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
-      <c r="L102">
-        <v>0.0</v>
+      <c r="L102" t="s">
+        <v>242</v>
       </c>
       <c r="M102" s="1">
-        <v>39993080.0</v>
+        <v>30002070.0</v>
       </c>
       <c r="N102" s="1">
-        <v>39993080.0</v>
+        <v>30182814.0</v>
       </c>
       <c r="O102" s="1">
-        <v>1.13</v>
+        <v>0.72</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>261</v>
+        <v>243</v>
       </c>
       <c r="B103" t="s">
-        <v>262</v>
+        <v>244</v>
       </c>
       <c r="C103" s="1">
-        <v>24000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.9817</v>
+        <v>99.4847</v>
       </c>
       <c r="E103" s="1">
-        <v>99.81827529</v>
+        <v>99.40744877</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>23956386.07</v>
+        <v>29822234.63</v>
       </c>
       <c r="I103" s="1">
-        <v>39221.93</v>
+        <v>23175.37</v>
       </c>
       <c r="J103" s="1">
-        <v>0.16372223208206</v>
+        <v>0.077711715059362</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>23995608.0</v>
+        <v>29845410.0</v>
       </c>
       <c r="N103" s="1">
-        <v>23995608.0</v>
+        <v>29845410.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.68</v>
+        <v>0.71</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>263</v>
+        <v>245</v>
       </c>
       <c r="B104" t="s">
-        <v>264</v>
+        <v>246</v>
       </c>
       <c r="C104" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.8188</v>
+        <v>100.0035</v>
       </c>
       <c r="E104" s="1">
-        <v>99.63136397</v>
+        <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>29889409.19</v>
+        <v>20000000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>56230.81</v>
+        <v>700.0</v>
       </c>
       <c r="J104" s="1">
-        <v>0.18812954663156</v>
+        <v>0.0035</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104">
-        <v>0.0</v>
+      <c r="L104" t="s">
+        <v>247</v>
       </c>
       <c r="M104" s="1">
-        <v>29945640.0</v>
+        <v>20000700.0</v>
       </c>
       <c r="N104" s="1">
-        <v>29945640.0</v>
+        <v>20041966.94</v>
       </c>
       <c r="O104" s="1">
-        <v>0.85</v>
+        <v>0.48</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>265</v>
+        <v>248</v>
       </c>
       <c r="B105" t="s">
-        <v>266</v>
+        <v>249</v>
       </c>
       <c r="C105" s="1">
-        <v>35000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>99.9825</v>
+        <v>99.9832</v>
       </c>
       <c r="E105" s="1">
-        <v>99.48082066</v>
+        <v>100.0</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>34818287.23</v>
+        <v>25000000.0</v>
       </c>
       <c r="I105" s="1">
-        <v>175587.77</v>
+        <v>-4200.0</v>
       </c>
       <c r="J105" s="1">
-        <v>0.50429755157144</v>
+        <v>-0.0168</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
-      <c r="L105">
-        <v>0.0</v>
+      <c r="L105" t="s">
+        <v>250</v>
       </c>
       <c r="M105" s="1">
-        <v>34993875.0</v>
+        <v>24995800.0</v>
       </c>
       <c r="N105" s="1">
-        <v>34993875.0</v>
+        <v>25036462.92</v>
       </c>
       <c r="O105" s="1">
-        <v>0.99</v>
+        <v>0.6</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>267</v>
+        <v>251</v>
       </c>
       <c r="B106" t="s">
-        <v>268</v>
+        <v>252</v>
       </c>
       <c r="C106" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.0047</v>
+        <v>99.9956</v>
       </c>
       <c r="E106" s="1">
         <v>100.0</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I106" s="1">
-        <v>1410.0</v>
+        <v>-660.0</v>
       </c>
       <c r="J106" s="1">
-        <v>0.0047</v>
+        <v>-0.0044</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" t="s">
-        <v>269</v>
+        <v>253</v>
       </c>
       <c r="M106" s="1">
-        <v>30001410.0</v>
+        <v>14999340.0</v>
       </c>
       <c r="N106" s="1">
-        <v>30678214.75</v>
+        <v>15022437.75</v>
       </c>
       <c r="O106" s="1">
-        <v>0.87</v>
+        <v>0.36</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>270</v>
+        <v>254</v>
       </c>
       <c r="B107" t="s">
-        <v>271</v>
+        <v>255</v>
       </c>
       <c r="C107" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.0227</v>
+        <v>100.0023</v>
       </c>
       <c r="E107" s="1">
         <v>100.0</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I107" s="1">
-        <v>6810.0</v>
+        <v>230.0</v>
       </c>
       <c r="J107" s="1">
-        <v>0.0227</v>
+        <v>0.0023</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" t="s">
-        <v>272</v>
+        <v>256</v>
       </c>
       <c r="M107" s="1">
-        <v>30006810.0</v>
+        <v>10000230.0</v>
       </c>
       <c r="N107" s="1">
-        <v>30243643.83</v>
+        <v>10015267.39</v>
       </c>
       <c r="O107" s="1">
-        <v>0.85</v>
+        <v>0.24</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>273</v>
+        <v>257</v>
       </c>
       <c r="B108" t="s">
-        <v>274</v>
+        <v>258</v>
       </c>
       <c r="C108" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.9885</v>
+        <v>99.9994</v>
       </c>
       <c r="E108" s="1">
         <v>100.0</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-2300.0</v>
+        <v>-90.0</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.0115</v>
+        <v>-0.0006</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" t="s">
-        <v>275</v>
+        <v>259</v>
       </c>
       <c r="M108" s="1">
-        <v>19997700.0</v>
+        <v>14999910.0</v>
       </c>
       <c r="N108" s="1">
-        <v>20031262.5</v>
+        <v>15065589.38</v>
       </c>
       <c r="O108" s="1">
-        <v>0.57</v>
+        <v>0.36</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>276</v>
+        <v>260</v>
       </c>
       <c r="B109" t="s">
-        <v>277</v>
+        <v>261</v>
       </c>
       <c r="C109" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.0072</v>
+        <v>100.0004</v>
       </c>
       <c r="E109" s="1">
         <v>100.0</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I109" s="1">
-        <v>1080.0</v>
+        <v>80.0</v>
       </c>
       <c r="J109" s="1">
-        <v>0.0072</v>
+        <v>0.0004</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" t="s">
-        <v>278</v>
+        <v>262</v>
       </c>
       <c r="M109" s="1">
-        <v>15001080.0</v>
+        <v>20000080.0</v>
       </c>
       <c r="N109" s="1">
-        <v>15096848.54</v>
+        <v>20109371.11</v>
       </c>
       <c r="O109" s="1">
-        <v>0.43</v>
+        <v>0.48</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>279</v>
+        <v>263</v>
       </c>
       <c r="B110" t="s">
-        <v>280</v>
+        <v>264</v>
       </c>
       <c r="C110" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.0145</v>
+        <v>100.0227</v>
       </c>
       <c r="E110" s="1">
         <v>100.0</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>10000000.0</v>
       </c>
       <c r="I110" s="1">
-        <v>1450.0</v>
+        <v>2270.0</v>
       </c>
       <c r="J110" s="1">
-        <v>0.0145</v>
+        <v>0.0227</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" t="s">
-        <v>281</v>
+        <v>265</v>
       </c>
       <c r="M110" s="1">
-        <v>10001450.0</v>
+        <v>10002270.0</v>
       </c>
       <c r="N110" s="1">
-        <v>10063006.81</v>
+        <v>10133506.44</v>
       </c>
       <c r="O110" s="1">
-        <v>0.28</v>
+        <v>0.24</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>282</v>
+        <v>266</v>
       </c>
       <c r="B111" t="s">
-        <v>283</v>
+        <v>267</v>
       </c>
       <c r="C111" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.9986</v>
+        <v>100.0137</v>
       </c>
       <c r="E111" s="1">
         <v>100.0</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>10000000.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-140.0</v>
+        <v>1370.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.0014</v>
+        <v>0.0137</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" t="s">
-        <v>284</v>
+        <v>268</v>
       </c>
       <c r="M111" s="1">
-        <v>9999860.0</v>
+        <v>10001370.0</v>
       </c>
       <c r="N111" s="1">
-        <v>10017224.67</v>
+        <v>10052559.75</v>
       </c>
       <c r="O111" s="1">
-        <v>0.28</v>
+        <v>0.24</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>285</v>
+        <v>269</v>
       </c>
       <c r="B112" t="s">
-        <v>286</v>
+        <v>270</v>
       </c>
       <c r="C112" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.6591</v>
+        <v>100.0347</v>
       </c>
       <c r="E112" s="1">
-        <v>99.42696925</v>
+        <v>100.0</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>19885393.85</v>
+        <v>25000000.0</v>
       </c>
       <c r="I112" s="1">
-        <v>46426.15</v>
+        <v>8675.0</v>
       </c>
       <c r="J112" s="1">
-        <v>0.23346859685155</v>
+        <v>0.0347</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
-      <c r="L112">
-        <v>0.0</v>
+      <c r="L112" t="s">
+        <v>271</v>
       </c>
       <c r="M112" s="1">
-        <v>19931820.0</v>
+        <v>25008675.0</v>
       </c>
       <c r="N112" s="1">
-        <v>19931820.0</v>
+        <v>25335174.38</v>
       </c>
       <c r="O112" s="1">
-        <v>0.56</v>
+        <v>0.61</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>287</v>
+        <v>272</v>
       </c>
       <c r="B113" t="s">
-        <v>288</v>
+        <v>273</v>
       </c>
       <c r="C113" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.8365</v>
+        <v>99.9929</v>
       </c>
       <c r="E113" s="1">
-        <v>99.80217</v>
+        <v>100.0</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>9980217.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I113" s="1">
-        <v>3433.0</v>
+        <v>-1420.0</v>
       </c>
       <c r="J113" s="1">
-        <v>0.034398049661646</v>
+        <v>-0.0071</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
-      <c r="L113">
-        <v>0.0</v>
+      <c r="L113" t="s">
+        <v>274</v>
       </c>
       <c r="M113" s="1">
-        <v>9983650.0</v>
+        <v>19998580.0</v>
       </c>
       <c r="N113" s="1">
-        <v>9983650.0</v>
+        <v>20003626.89</v>
       </c>
       <c r="O113" s="1">
-        <v>0.28</v>
+        <v>0.48</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>289</v>
+        <v>275</v>
       </c>
       <c r="B114" t="s">
-        <v>290</v>
+        <v>276</v>
       </c>
       <c r="C114" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.9877</v>
+        <v>100.0214</v>
       </c>
       <c r="E114" s="1">
-        <v>99.8153416</v>
+        <v>100.0</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>19963068.32</v>
+        <v>20000000.0</v>
       </c>
       <c r="I114" s="1">
-        <v>34471.68</v>
+        <v>4280.0</v>
       </c>
       <c r="J114" s="1">
-        <v>0.17267726307115</v>
+        <v>0.0214</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
-      <c r="L114">
-        <v>0.0</v>
+      <c r="L114" t="s">
+        <v>277</v>
       </c>
       <c r="M114" s="1">
-        <v>19997540.0</v>
+        <v>20004280.0</v>
       </c>
       <c r="N114" s="1">
-        <v>19997540.0</v>
+        <v>20423453.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.56</v>
+        <v>0.49</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>291</v>
+        <v>278</v>
       </c>
       <c r="B115" t="s">
-        <v>292</v>
+        <v>279</v>
       </c>
       <c r="C115" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.9815</v>
+        <v>100.0042</v>
       </c>
       <c r="E115" s="1">
-        <v>99.82068323</v>
+        <v>100.0</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>39928273.29</v>
+        <v>20000000.0</v>
       </c>
       <c r="I115" s="1">
-        <v>64326.71</v>
+        <v>840.0</v>
       </c>
       <c r="J115" s="1">
-        <v>0.16110566448189</v>
+        <v>0.0042</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
-      <c r="L115">
-        <v>0.0</v>
+      <c r="L115" t="s">
+        <v>280</v>
       </c>
       <c r="M115" s="1">
-        <v>39992600.0</v>
+        <v>20000840.0</v>
       </c>
       <c r="N115" s="1">
-        <v>39992600.0</v>
+        <v>20148237.33</v>
       </c>
       <c r="O115" s="1">
-        <v>1.13</v>
+        <v>0.48</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>293</v>
+        <v>281</v>
       </c>
       <c r="B116" t="s">
-        <v>294</v>
+        <v>282</v>
       </c>
       <c r="C116" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.8541</v>
+        <v>100.0023</v>
       </c>
       <c r="E116" s="1">
-        <v>99.8203234</v>
+        <v>100.0</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>29946097.02</v>
+        <v>20000000.0</v>
       </c>
       <c r="I116" s="1">
-        <v>10132.98</v>
+        <v>460.0</v>
       </c>
       <c r="J116" s="1">
-        <v>0.03383739788605</v>
+        <v>0.0023</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
-      <c r="L116">
-        <v>0.0</v>
+      <c r="L116" t="s">
+        <v>283</v>
       </c>
       <c r="M116" s="1">
-        <v>29956230.0</v>
+        <v>20000460.0</v>
       </c>
       <c r="N116" s="1">
-        <v>29956230.0</v>
+        <v>20114776.67</v>
       </c>
       <c r="O116" s="1">
-        <v>0.85</v>
+        <v>0.48</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>295</v>
+        <v>284</v>
       </c>
       <c r="B117" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="C117" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.5844</v>
+        <v>97.2662</v>
       </c>
       <c r="E117" s="1">
-        <v>99.421972</v>
+        <v>97.2107272</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>9942197.2</v>
+        <v>19442145.44</v>
       </c>
       <c r="I117" s="1">
-        <v>16242.8</v>
+        <v>11094.56</v>
       </c>
       <c r="J117" s="1">
-        <v>0.16337233785707</v>
+        <v>0.057064484134422</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>9958440.0</v>
+        <v>19453240.0</v>
       </c>
       <c r="N117" s="1">
-        <v>9958440.0</v>
+        <v>19453240.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.28</v>
+        <v>0.46</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>297</v>
+        <v>286</v>
       </c>
       <c r="B118" t="s">
-        <v>298</v>
+        <v>287</v>
       </c>
       <c r="C118" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>99.8669</v>
+        <v>99.9833</v>
       </c>
       <c r="E118" s="1">
-        <v>99.458614</v>
+        <v>99.88894618</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>24864653.5</v>
+        <v>39955578.47</v>
       </c>
       <c r="I118" s="1">
-        <v>102071.5</v>
+        <v>37741.53</v>
       </c>
       <c r="J118" s="1">
-        <v>0.41050843519698</v>
+        <v>0.094458725027189</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>24966725.0</v>
+        <v>39993320.0</v>
       </c>
       <c r="N118" s="1">
-        <v>24966725.0</v>
+        <v>39993320.0</v>
       </c>
       <c r="O118" s="1">
-        <v>0.71</v>
+        <v>0.96</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>299</v>
+        <v>288</v>
       </c>
       <c r="B119" t="s">
-        <v>300</v>
+        <v>289</v>
       </c>
       <c r="C119" s="1">
-        <v>7400000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.8582</v>
+        <v>99.6451</v>
       </c>
       <c r="E119" s="1">
-        <v>99.80962703</v>
+        <v>99.60490057</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>7385912.4</v>
+        <v>29881470.17</v>
       </c>
       <c r="I119" s="1">
-        <v>3594.4</v>
+        <v>12059.83</v>
       </c>
       <c r="J119" s="1">
-        <v>0.048665619158982</v>
+        <v>0.040358891083303</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>7389506.8</v>
+        <v>29893530.0</v>
       </c>
       <c r="N119" s="1">
-        <v>7389506.8</v>
+        <v>29893530.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.21</v>
+        <v>0.71</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>301</v>
+        <v>290</v>
       </c>
       <c r="B120" t="s">
-        <v>302</v>
+        <v>291</v>
       </c>
       <c r="C120" s="1">
-        <v>7500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.6875</v>
+        <v>99.9596</v>
       </c>
       <c r="E120" s="1">
-        <v>99.61683493</v>
+        <v>99.8134874</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>7471262.62</v>
+        <v>19962697.48</v>
       </c>
       <c r="I120" s="1">
-        <v>5299.88</v>
+        <v>29222.52</v>
       </c>
       <c r="J120" s="1">
-        <v>0.070936871979478</v>
+        <v>0.14638562764014</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>7476562.5</v>
+        <v>19991920.0</v>
       </c>
       <c r="N120" s="1">
-        <v>7476562.5</v>
+        <v>19991920.0</v>
       </c>
       <c r="O120" s="1">
-        <v>0.21</v>
+        <v>0.48</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>303</v>
+        <v>292</v>
       </c>
       <c r="B121" t="s">
-        <v>304</v>
+        <v>293</v>
       </c>
       <c r="C121" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>98.7684</v>
+        <v>99.8613</v>
       </c>
       <c r="E121" s="1">
-        <v>97.8384763</v>
+        <v>99.4272713</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>9783847.63</v>
+        <v>29828181.39</v>
       </c>
       <c r="I121" s="1">
-        <v>92992.37</v>
+        <v>130208.61</v>
       </c>
       <c r="J121" s="1">
-        <v>0.9504682975117</v>
+        <v>0.43652882586953</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>9876840.0</v>
+        <v>29958390.0</v>
       </c>
       <c r="N121" s="1">
-        <v>9876840.0</v>
+        <v>29958390.0</v>
       </c>
       <c r="O121" s="1">
-        <v>0.28</v>
+        <v>0.72</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>305</v>
+        <v>294</v>
       </c>
       <c r="B122" t="s">
-        <v>306</v>
+        <v>295</v>
       </c>
       <c r="C122" s="1">
-        <v>35000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.5382</v>
+        <v>98.0503</v>
       </c>
       <c r="E122" s="1">
-        <v>99.42197171</v>
+        <v>97.7176416</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>34797690.1</v>
+        <v>14657646.24</v>
       </c>
       <c r="I122" s="1">
-        <v>40679.9</v>
+        <v>49898.76</v>
       </c>
       <c r="J122" s="1">
-        <v>0.11690402404038</v>
+        <v>0.34042819142291</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>34838370.0</v>
+        <v>14707545.0</v>
       </c>
       <c r="N122" s="1">
-        <v>34838370.0</v>
+        <v>14707545.0</v>
       </c>
       <c r="O122" s="1">
-        <v>0.98</v>
+        <v>0.35</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>307</v>
+        <v>296</v>
       </c>
       <c r="B123" t="s">
-        <v>308</v>
+        <v>297</v>
       </c>
       <c r="C123" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.8844</v>
+        <v>99.9915</v>
       </c>
       <c r="E123" s="1">
-        <v>99.5457396</v>
+        <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>19909147.92</v>
+        <v>20000000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>67732.08</v>
+        <v>-1700.0</v>
       </c>
       <c r="J123" s="1">
-        <v>0.34020582032021</v>
+        <v>-0.0085</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
-      <c r="L123">
-        <v>0.0</v>
+      <c r="L123" t="s">
+        <v>298</v>
       </c>
       <c r="M123" s="1">
-        <v>19976880.0</v>
+        <v>19998300.0</v>
       </c>
       <c r="N123" s="1">
-        <v>19976880.0</v>
+        <v>20003413.56</v>
       </c>
       <c r="O123" s="1">
-        <v>0.56</v>
+        <v>0.48</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
       <c r="B124" t="s">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="C124" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>99.617</v>
+        <v>99.9728</v>
       </c>
       <c r="E124" s="1">
-        <v>99.4309374</v>
+        <v>100.0</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>14914640.61</v>
+        <v>20000000.0</v>
       </c>
       <c r="I124" s="1">
-        <v>27909.39</v>
+        <v>-5440.0</v>
       </c>
       <c r="J124" s="1">
-        <v>0.1871274724601</v>
+        <v>-0.0272</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
-      <c r="L124">
-        <v>0.0</v>
+      <c r="L124" t="s">
+        <v>301</v>
       </c>
       <c r="M124" s="1">
-        <v>14942550.0</v>
+        <v>19994560.0</v>
       </c>
       <c r="N124" s="1">
-        <v>14942550.0</v>
+        <v>20002165.0</v>
       </c>
       <c r="O124" s="1">
-        <v>0.42</v>
+        <v>0.48</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="B125" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
       <c r="C125" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.0104</v>
+        <v>100.0132</v>
       </c>
       <c r="E125" s="1">
         <v>100.0</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I125" s="1">
-        <v>2080.0</v>
+        <v>3960.0</v>
       </c>
       <c r="J125" s="1">
-        <v>0.0104</v>
+        <v>0.0132</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" t="s">
-        <v>313</v>
+        <v>304</v>
       </c>
       <c r="M125" s="1">
-        <v>20002080.0</v>
+        <v>30003960.0</v>
       </c>
       <c r="N125" s="1">
-        <v>20066501.5</v>
+        <v>30291366.67</v>
       </c>
       <c r="O125" s="1">
-        <v>0.57</v>
+        <v>0.72</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>314</v>
+        <v>305</v>
       </c>
       <c r="B126" t="s">
-        <v>315</v>
+        <v>306</v>
       </c>
       <c r="C126" s="1">
-        <v>4000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>98.529</v>
+        <v>99.9797</v>
       </c>
       <c r="E126" s="1">
-        <v>98.33</v>
+        <v>100.0</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>3933200.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I126" s="1">
-        <v>7960.0</v>
+        <v>-3045.0</v>
       </c>
       <c r="J126" s="1">
-        <v>0.20237974168616</v>
+        <v>-0.0203</v>
       </c>
       <c r="K126">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="L126" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
       <c r="M126" s="1">
-        <v>3941160.0</v>
+        <v>14996955.0</v>
       </c>
       <c r="N126" s="1">
-        <v>3947625.75</v>
+        <v>15002608.75</v>
       </c>
       <c r="O126" s="1">
-        <v>0.11</v>
+        <v>0.36</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="B127" t="s">
-        <v>318</v>
+        <v>309</v>
       </c>
       <c r="C127" s="1">
-        <v>21400000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.864</v>
+        <v>100.003</v>
       </c>
       <c r="E127" s="1">
-        <v>98.97545327</v>
+        <v>100.0</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>21180747.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I127" s="1">
-        <v>190149.0</v>
+        <v>300.0</v>
       </c>
       <c r="J127" s="1">
-        <v>0.89774454130442</v>
+        <v>0.003</v>
       </c>
       <c r="K127">
-        <v>0.89</v>
+        <v>0.0</v>
       </c>
       <c r="L127" t="s">
-        <v>319</v>
+        <v>310</v>
       </c>
       <c r="M127" s="1">
-        <v>21370896.0</v>
+        <v>10000300.0</v>
       </c>
       <c r="N127" s="1">
-        <v>21561443.95</v>
+        <v>10060085.44</v>
       </c>
       <c r="O127" s="1">
-        <v>0.61</v>
+        <v>0.24</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>320</v>
+        <v>311</v>
       </c>
       <c r="B128" t="s">
-        <v>321</v>
+        <v>312</v>
       </c>
       <c r="C128" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.897</v>
+        <v>99.9967</v>
       </c>
       <c r="E128" s="1">
-        <v>99.163675</v>
+        <v>100.0</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>19832735.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I128" s="1">
-        <v>146665.0</v>
+        <v>-660.0</v>
       </c>
       <c r="J128" s="1">
-        <v>0.73950970453646</v>
+        <v>-0.0033</v>
       </c>
       <c r="K128">
-        <v>0.69</v>
+        <v>0.0</v>
       </c>
       <c r="L128" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="M128" s="1">
-        <v>19979400.0</v>
+        <v>19999340.0</v>
       </c>
       <c r="N128" s="1">
-        <v>20118304.11</v>
+        <v>20122177.56</v>
       </c>
       <c r="O128" s="1">
-        <v>0.57</v>
+        <v>0.48</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>323</v>
+        <v>314</v>
       </c>
       <c r="B129" t="s">
-        <v>324</v>
+        <v>315</v>
       </c>
       <c r="C129" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.341</v>
+        <v>100.0171</v>
       </c>
       <c r="E129" s="1">
-        <v>100.747</v>
+        <v>100.0</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>30224100.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-121800.0</v>
+        <v>5130.0</v>
       </c>
       <c r="J129" s="1">
-        <v>-0.40298966718612</v>
+        <v>0.0171</v>
       </c>
       <c r="K129">
-        <v>1.52</v>
+        <v>0.0</v>
       </c>
       <c r="L129" t="s">
-        <v>325</v>
+        <v>316</v>
       </c>
       <c r="M129" s="1">
-        <v>30102300.0</v>
+        <v>30005130.0</v>
       </c>
       <c r="N129" s="1">
-        <v>30559080.82</v>
+        <v>30453394.67</v>
       </c>
       <c r="O129" s="1">
-        <v>0.86</v>
+        <v>0.73</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>326</v>
+        <v>317</v>
       </c>
       <c r="B130" t="s">
-        <v>327</v>
+        <v>318</v>
       </c>
       <c r="C130" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.28</v>
+        <v>100.0389</v>
       </c>
       <c r="E130" s="1">
-        <v>98.63892667</v>
+        <v>100.0</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>14795839.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I130" s="1">
-        <v>96161.0</v>
+        <v>11670.0</v>
       </c>
       <c r="J130" s="1">
-        <v>0.64991921039422</v>
+        <v>0.0389</v>
       </c>
       <c r="K130">
-        <v>0.09</v>
+        <v>0.0</v>
       </c>
       <c r="L130" t="s">
-        <v>328</v>
+        <v>319</v>
       </c>
       <c r="M130" s="1">
-        <v>14892000.0</v>
+        <v>30011670.0</v>
       </c>
       <c r="N130" s="1">
-        <v>14904842.47</v>
+        <v>30504218.33</v>
       </c>
       <c r="O130" s="1">
-        <v>0.42</v>
+        <v>0.73</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>329</v>
+        <v>320</v>
       </c>
       <c r="B131" t="s">
-        <v>330</v>
+        <v>321</v>
       </c>
       <c r="C131" s="1">
-        <v>19900000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.507</v>
+        <v>99.9554</v>
       </c>
       <c r="E131" s="1">
-        <v>100.5281407</v>
+        <v>99.62944765</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>20005100.0</v>
+        <v>19925889.53</v>
       </c>
       <c r="I131" s="1">
-        <v>-4207.0</v>
+        <v>65190.47</v>
       </c>
       <c r="J131" s="1">
-        <v>-0.021029637442452</v>
+        <v>0.32716466635957</v>
       </c>
       <c r="K131">
-        <v>1.68</v>
-[...2 lines deleted...]
-        <v>331</v>
+        <v>0.0</v>
+      </c>
+      <c r="L131">
+        <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>20000893.0</v>
+        <v>19991080.0</v>
       </c>
       <c r="N131" s="1">
-        <v>20336194.37</v>
+        <v>19991080.0</v>
       </c>
       <c r="O131" s="1">
-        <v>0.57</v>
+        <v>0.48</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>332</v>
+        <v>322</v>
       </c>
       <c r="B132" t="s">
-        <v>333</v>
+        <v>323</v>
       </c>
       <c r="C132" s="1">
-        <v>3124000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.034</v>
+        <v>99.8732</v>
       </c>
       <c r="E132" s="1">
-        <v>99.04783611</v>
+        <v>99.811772</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>3094254.4</v>
+        <v>29943531.6</v>
       </c>
       <c r="I132" s="1">
-        <v>-432.24</v>
+        <v>18428.4</v>
       </c>
       <c r="J132" s="1">
-        <v>-0.013969116437226</v>
+        <v>0.061543842744321</v>
       </c>
       <c r="K132">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>334</v>
+        <v>0.0</v>
+      </c>
+      <c r="L132">
+        <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>3093822.16</v>
+        <v>29961960.0</v>
       </c>
       <c r="N132" s="1">
-        <v>3104841.75</v>
+        <v>29961960.0</v>
       </c>
       <c r="O132" s="1">
-        <v>0.09</v>
+        <v>0.72</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>335</v>
+        <v>324</v>
       </c>
       <c r="B133" t="s">
-        <v>336</v>
+        <v>325</v>
       </c>
       <c r="C133" s="1">
-        <v>46499000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.036</v>
+        <v>99.8561</v>
       </c>
       <c r="E133" s="1">
-        <v>101.14901439</v>
+        <v>99.81451138</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>47033280.2</v>
+        <v>39925804.55</v>
       </c>
       <c r="I133" s="1">
-        <v>-517540.56</v>
+        <v>16635.45</v>
       </c>
       <c r="J133" s="1">
-        <v>-1.1003709666841</v>
+        <v>0.041665910524526</v>
       </c>
       <c r="K133">
-        <v>3.92</v>
-[...2 lines deleted...]
-        <v>337</v>
+        <v>0.0</v>
+      </c>
+      <c r="L133">
+        <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>46515739.64</v>
+        <v>39942440.0</v>
       </c>
       <c r="N133" s="1">
-        <v>48340029.17</v>
+        <v>39942440.0</v>
       </c>
       <c r="O133" s="1">
-        <v>1.37</v>
+        <v>0.95</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>338</v>
+        <v>326</v>
       </c>
       <c r="B134" t="s">
-        <v>339</v>
+        <v>327</v>
       </c>
       <c r="C134" s="1">
-        <v>8800000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.665</v>
+        <v>99.978</v>
       </c>
       <c r="E134" s="1">
-        <v>98.743125</v>
+        <v>99.63136397</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>8689395.0</v>
+        <v>29889409.19</v>
       </c>
       <c r="I134" s="1">
-        <v>81125.0</v>
+        <v>103990.81</v>
       </c>
       <c r="J134" s="1">
-        <v>0.93360930191342</v>
+        <v>0.34791858661024</v>
       </c>
       <c r="K134">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>0.0</v>
+      </c>
+      <c r="L134">
+        <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>8770520.0</v>
+        <v>29993400.0</v>
       </c>
       <c r="N134" s="1">
-        <v>8788843.29</v>
+        <v>29993400.0</v>
       </c>
       <c r="O134" s="1">
-        <v>0.25</v>
+        <v>0.72</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>341</v>
+        <v>328</v>
       </c>
       <c r="B135" t="s">
-        <v>342</v>
+        <v>329</v>
       </c>
       <c r="C135" s="1">
-        <v>9400000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>99.245</v>
+        <v>100.0014</v>
       </c>
       <c r="E135" s="1">
-        <v>98.855</v>
+        <v>100.0</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>9292370.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I135" s="1">
-        <v>36660.0</v>
+        <v>350.0</v>
       </c>
       <c r="J135" s="1">
-        <v>0.39451722219412</v>
+        <v>0.0014</v>
       </c>
       <c r="K135">
-        <v>0.35</v>
+        <v>0.0</v>
       </c>
       <c r="L135" t="s">
-        <v>343</v>
+        <v>330</v>
       </c>
       <c r="M135" s="1">
-        <v>9329030.0</v>
+        <v>25000350.0</v>
       </c>
       <c r="N135" s="1">
-        <v>9361704.66</v>
+        <v>25028477.92</v>
       </c>
       <c r="O135" s="1">
-        <v>0.26</v>
+        <v>0.6</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>344</v>
+        <v>331</v>
       </c>
       <c r="B136" t="s">
-        <v>345</v>
+        <v>332</v>
       </c>
       <c r="C136" s="1">
-        <v>1000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>99.806</v>
+        <v>100.0028</v>
       </c>
       <c r="E136" s="1">
-        <v>98.02</v>
+        <v>100.0</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>980200.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I136" s="1">
-        <v>17860.0</v>
+        <v>700.0</v>
       </c>
       <c r="J136" s="1">
-        <v>1.8220771271169</v>
+        <v>0.0028</v>
       </c>
       <c r="K136">
-        <v>0.11</v>
+        <v>0.0</v>
       </c>
       <c r="L136" t="s">
-        <v>346</v>
+        <v>333</v>
       </c>
       <c r="M136" s="1">
-        <v>998060.0</v>
+        <v>25000700.0</v>
       </c>
       <c r="N136" s="1">
-        <v>999183.29</v>
+        <v>25029487.64</v>
       </c>
       <c r="O136" s="1">
-        <v>0.03</v>
+        <v>0.6</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>347</v>
+        <v>334</v>
       </c>
       <c r="B137" t="s">
-        <v>348</v>
+        <v>335</v>
       </c>
       <c r="C137" s="1">
-        <v>9088000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.784</v>
+        <v>99.554</v>
       </c>
       <c r="E137" s="1">
-        <v>98.65440383</v>
+        <v>99.41072909</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>8965712.22</v>
+        <v>34793755.18</v>
       </c>
       <c r="I137" s="1">
-        <v>102657.7</v>
+        <v>50144.82</v>
       </c>
       <c r="J137" s="1">
-        <v>1.1450032912165</v>
+        <v>0.14412017254414</v>
       </c>
       <c r="K137">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>349</v>
+        <v>0.0</v>
+      </c>
+      <c r="L137">
+        <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>9068369.92</v>
+        <v>34843900.0</v>
       </c>
       <c r="N137" s="1">
-        <v>9078578.36</v>
+        <v>34843900.0</v>
       </c>
       <c r="O137" s="1">
-        <v>0.26</v>
+        <v>0.83</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>350</v>
+        <v>336</v>
       </c>
       <c r="B138" t="s">
-        <v>351</v>
+        <v>337</v>
       </c>
       <c r="C138" s="1">
-        <v>30255000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.975</v>
+        <v>99.7148</v>
       </c>
       <c r="E138" s="1">
-        <v>100.0</v>
+        <v>99.621039</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>30255000.0</v>
+        <v>14943155.85</v>
       </c>
       <c r="I138" s="1">
-        <v>-7563.75</v>
+        <v>14064.15</v>
       </c>
       <c r="J138" s="1">
-        <v>-0.025</v>
+        <v>0.094117669260607</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>30247436.25</v>
+        <v>14957220.0</v>
       </c>
       <c r="N138" s="1">
-        <v>30247436.25</v>
+        <v>14957220.0</v>
       </c>
       <c r="O138" s="1">
-        <v>0.85</v>
+        <v>0.36</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>352</v>
+        <v>338</v>
       </c>
       <c r="B139" t="s">
-        <v>353</v>
+        <v>339</v>
       </c>
       <c r="C139" s="1">
-        <v>4100000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>99.8</v>
+        <v>100.0272</v>
       </c>
       <c r="E139" s="1">
-        <v>99.37609756</v>
+        <v>100.0</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>4074420.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I139" s="1">
-        <v>17380.0</v>
+        <v>8160.0</v>
       </c>
       <c r="J139" s="1">
-        <v>0.42656378085715</v>
+        <v>0.0272</v>
       </c>
       <c r="K139">
-        <v>0.76</v>
+        <v>0.0</v>
       </c>
       <c r="L139" t="s">
-        <v>354</v>
+        <v>340</v>
       </c>
       <c r="M139" s="1">
-        <v>4091800.0</v>
+        <v>30008160.0</v>
       </c>
       <c r="N139" s="1">
-        <v>4122760.62</v>
+        <v>30295511.17</v>
       </c>
       <c r="O139" s="1">
-        <v>0.12</v>
+        <v>0.72</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>355</v>
+        <v>341</v>
       </c>
       <c r="B140" t="s">
-        <v>356</v>
+        <v>342</v>
       </c>
       <c r="C140" s="1">
-        <v>12000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.159</v>
+        <v>99.9992</v>
       </c>
       <c r="E140" s="1">
-        <v>100.68475</v>
+        <v>100.0</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>12082170.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-63090.0</v>
+        <v>-160.0</v>
       </c>
       <c r="J140" s="1">
-        <v>-0.52217441072258</v>
+        <v>-0.0008</v>
       </c>
       <c r="K140">
-        <v>0.73</v>
+        <v>0.0</v>
       </c>
       <c r="L140" t="s">
-        <v>357</v>
+        <v>343</v>
       </c>
       <c r="M140" s="1">
-        <v>12019080.0</v>
+        <v>19999840.0</v>
       </c>
       <c r="N140" s="1">
-        <v>12106860.82</v>
+        <v>20067001.0</v>
       </c>
       <c r="O140" s="1">
-        <v>0.34</v>
+        <v>0.48</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>358</v>
+        <v>344</v>
       </c>
       <c r="B141" t="s">
-        <v>359</v>
+        <v>345</v>
       </c>
       <c r="C141" s="1">
-        <v>7800000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.647</v>
+        <v>100.0139</v>
       </c>
       <c r="E141" s="1">
-        <v>101.89661538</v>
+        <v>100.0</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>7947936.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I141" s="1">
-        <v>-97470.0</v>
+        <v>2085.0</v>
       </c>
       <c r="J141" s="1">
-        <v>-1.2263561256658</v>
+        <v>0.0139</v>
       </c>
       <c r="K141">
-        <v>2.63</v>
+        <v>0.0</v>
       </c>
       <c r="L141" t="s">
-        <v>360</v>
+        <v>346</v>
       </c>
       <c r="M141" s="1">
-        <v>7850466.0</v>
+        <v>15002085.0</v>
       </c>
       <c r="N141" s="1">
-        <v>8055723.53</v>
+        <v>15123028.33</v>
       </c>
       <c r="O141" s="1">
-        <v>0.23</v>
+        <v>0.36</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>361</v>
+        <v>347</v>
       </c>
       <c r="B142" t="s">
-        <v>362</v>
+        <v>348</v>
       </c>
       <c r="C142" s="1">
-        <v>17450000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.911</v>
+        <v>100.0122</v>
       </c>
       <c r="E142" s="1">
-        <v>99.71702006</v>
+        <v>100.0</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>17400620.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I142" s="1">
-        <v>33849.5</v>
+        <v>1220.0</v>
       </c>
       <c r="J142" s="1">
-        <v>0.19453042477797</v>
+        <v>0.0122</v>
       </c>
       <c r="K142">
-        <v>1.36</v>
+        <v>0.0</v>
       </c>
       <c r="L142" t="s">
-        <v>363</v>
+        <v>349</v>
       </c>
       <c r="M142" s="1">
-        <v>17434469.5</v>
+        <v>10001220.0</v>
       </c>
       <c r="N142" s="1">
-        <v>17671837.31</v>
+        <v>10078960.0</v>
       </c>
       <c r="O142" s="1">
-        <v>0.5</v>
+        <v>0.24</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-        <v>2773749642</v>
+        <v>350</v>
+      </c>
+      <c r="B143" t="s">
+        <v>351</v>
       </c>
       <c r="C143" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.0008373</v>
+        <v>100.0056</v>
       </c>
       <c r="E143" s="1">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>0.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I143" s="1">
-        <v>167.46</v>
+        <v>560.0</v>
       </c>
       <c r="J143" s="1">
-        <v>0</v>
+        <v>0.0056</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>365</v>
+        <v>352</v>
       </c>
       <c r="M143" s="1">
-        <v>167.46</v>
+        <v>10000560.0</v>
       </c>
       <c r="N143" s="1">
-        <v>30820.8</v>
+        <v>10034685.97</v>
       </c>
       <c r="O143" s="1">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-        <v>2789797962</v>
+        <v>353</v>
+      </c>
+      <c r="B144" t="s">
+        <v>354</v>
       </c>
       <c r="C144" s="1">
-        <v>40000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.0115839</v>
+        <v>99.6773</v>
       </c>
       <c r="E144" s="1">
-        <v>0.0</v>
+        <v>99.66170386</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>0.0</v>
+        <v>6976319.27</v>
       </c>
       <c r="I144" s="1">
-        <v>4633.56</v>
+        <v>1091.73</v>
       </c>
       <c r="J144" s="1">
-        <v>0</v>
+        <v>0.015649083101668</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
-      <c r="L144" t="s">
-        <v>367</v>
+      <c r="L144">
+        <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>4633.56</v>
+        <v>6977411.0</v>
       </c>
       <c r="N144" s="1">
-        <v>94545.12</v>
+        <v>6977411.0</v>
       </c>
       <c r="O144" s="1">
-        <v>0.0</v>
+        <v>0.17</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-        <v>2792185442</v>
+        <v>355</v>
+      </c>
+      <c r="B145" t="s">
+        <v>356</v>
       </c>
       <c r="C145" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.01323937</v>
+        <v>99.807</v>
       </c>
       <c r="E145" s="1">
-        <v>0.0</v>
+        <v>99.42696925</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>0.0</v>
+        <v>19885393.85</v>
       </c>
       <c r="I145" s="1">
-        <v>4633.78</v>
+        <v>76006.15</v>
       </c>
       <c r="J145" s="1">
-        <v>0</v>
+        <v>0.38222099382759</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
-      <c r="L145" t="s">
-        <v>369</v>
+      <c r="L145">
+        <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>4633.78</v>
+        <v>19961400.0</v>
       </c>
       <c r="N145" s="1">
-        <v>79047.66</v>
+        <v>19961400.0</v>
       </c>
       <c r="O145" s="1">
-        <v>0.0</v>
+        <v>0.48</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-        <v>2796875442</v>
+        <v>357</v>
+      </c>
+      <c r="B146" t="s">
+        <v>358</v>
       </c>
       <c r="C146" s="1">
-        <v>22900000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.00451952</v>
+        <v>99.8029</v>
       </c>
       <c r="E146" s="1">
-        <v>0.0</v>
+        <v>99.802889</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>0.0</v>
+        <v>9980288.9</v>
       </c>
       <c r="I146" s="1">
-        <v>1034.97</v>
+        <v>-2576.01</v>
       </c>
       <c r="J146" s="1">
-        <v>0</v>
+        <v>-0.025810976273442</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
-      <c r="L146" t="s">
-        <v>371</v>
+      <c r="L146">
+        <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>1034.97</v>
+        <v>9977712.89</v>
       </c>
       <c r="N146" s="1">
-        <v>47931.75</v>
+        <v>9977712.89</v>
       </c>
       <c r="O146" s="1">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-        <v>2798594412</v>
+        <v>359</v>
+      </c>
+      <c r="B147" t="s">
+        <v>360</v>
       </c>
       <c r="C147" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.02961733</v>
+        <v>99.8579</v>
       </c>
       <c r="E147" s="1">
-        <v>0.0</v>
+        <v>99.79508743</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>0.0</v>
+        <v>29938526.23</v>
       </c>
       <c r="I147" s="1">
-        <v>4442.6</v>
+        <v>18843.77</v>
       </c>
       <c r="J147" s="1">
-        <v>0</v>
+        <v>0.062941541795459</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
-      <c r="L147" t="s">
-        <v>373</v>
+      <c r="L147">
+        <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>4442.6</v>
+        <v>29957370.0</v>
       </c>
       <c r="N147" s="1">
-        <v>34333.56</v>
+        <v>29957370.0</v>
       </c>
       <c r="O147" s="1">
-        <v>0.0</v>
+        <v>0.72</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>2813842972</v>
+        <v>361</v>
+      </c>
+      <c r="B148" t="s">
+        <v>362</v>
       </c>
       <c r="C148" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.02208887</v>
+        <v>99.4563</v>
       </c>
       <c r="E148" s="1">
-        <v>0.0</v>
+        <v>99.40302957</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>0.0</v>
+        <v>29820908.87</v>
       </c>
       <c r="I148" s="1">
-        <v>3313.33</v>
+        <v>15981.13</v>
       </c>
       <c r="J148" s="1">
-        <v>0</v>
+        <v>0.053590351889231</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
-      <c r="L148" t="s">
-        <v>375</v>
+      <c r="L148">
+        <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>3313.33</v>
+        <v>29836890.0</v>
       </c>
       <c r="N148" s="1">
-        <v>24119.92</v>
+        <v>29836890.0</v>
       </c>
       <c r="O148" s="1">
-        <v>0.0</v>
+        <v>0.71</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-        <v>2862709242</v>
+        <v>363</v>
+      </c>
+      <c r="B149" t="s">
+        <v>364</v>
       </c>
       <c r="C149" s="1">
-        <v>12500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.0733312</v>
+        <v>99.7531</v>
       </c>
       <c r="E149" s="1">
-        <v>0.0</v>
+        <v>99.421972</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>0.0</v>
+        <v>9942197.2</v>
       </c>
       <c r="I149" s="1">
-        <v>9166.4</v>
+        <v>33112.8</v>
       </c>
       <c r="J149" s="1">
-        <v>0</v>
+        <v>0.33305314040643</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
-      <c r="L149" t="s">
-        <v>377</v>
+      <c r="L149">
+        <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>9166.4</v>
+        <v>9975310.0</v>
       </c>
       <c r="N149" s="1">
-        <v>19074.83</v>
+        <v>9975310.0</v>
       </c>
       <c r="O149" s="1">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>2863881832</v>
+        <v>365</v>
+      </c>
+      <c r="B150" t="s">
+        <v>366</v>
       </c>
       <c r="C150" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.08022537</v>
+        <v>99.8962</v>
       </c>
       <c r="E150" s="1">
-        <v>0.0</v>
+        <v>99.80748247</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>0.0</v>
+        <v>14971122.37</v>
       </c>
       <c r="I150" s="1">
-        <v>24067.61</v>
+        <v>13307.63</v>
       </c>
       <c r="J150" s="1">
-        <v>0</v>
+        <v>0.088888659588186</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
-      <c r="L150" t="s">
-        <v>379</v>
+      <c r="L150">
+        <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>24067.61</v>
+        <v>14984430.0</v>
       </c>
       <c r="N150" s="1">
-        <v>49254.61</v>
+        <v>14984430.0</v>
       </c>
       <c r="O150" s="1">
-        <v>0.0</v>
+        <v>0.36</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>380</v>
-[...2 lines deleted...]
-        <v>2892744252</v>
+        <v>367</v>
+      </c>
+      <c r="B151" t="s">
+        <v>368</v>
       </c>
       <c r="C151" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.1112892</v>
+        <v>99.8394</v>
       </c>
       <c r="E151" s="1">
-        <v>0.0</v>
+        <v>99.81119</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>0.0</v>
+        <v>9981119.0</v>
       </c>
       <c r="I151" s="1">
-        <v>22257.84</v>
+        <v>2821.0</v>
       </c>
       <c r="J151" s="1">
-        <v>0</v>
+        <v>0.028263364057677</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
-      <c r="L151" t="s">
-        <v>381</v>
+      <c r="L151">
+        <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>22257.84</v>
+        <v>9983940.0</v>
       </c>
       <c r="N151" s="1">
-        <v>33982.11</v>
+        <v>9983940.0</v>
       </c>
       <c r="O151" s="1">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>382</v>
-[...2 lines deleted...]
-        <v>2905161052</v>
+        <v>369</v>
+      </c>
+      <c r="B152" t="s">
+        <v>370</v>
       </c>
       <c r="C152" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.08046875</v>
+        <v>99.6268</v>
       </c>
       <c r="E152" s="1">
-        <v>0.0</v>
+        <v>99.603385</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>0.0</v>
+        <v>9960338.5</v>
       </c>
       <c r="I152" s="1">
-        <v>16093.75</v>
+        <v>2341.5</v>
       </c>
       <c r="J152" s="1">
-        <v>0</v>
+        <v>0.023508237194951</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
-      <c r="L152" t="s">
-        <v>383</v>
+      <c r="L152">
+        <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>16093.75</v>
+        <v>9962680.0</v>
       </c>
       <c r="N152" s="1">
-        <v>23006.25</v>
+        <v>9962680.0</v>
       </c>
       <c r="O152" s="1">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>384</v>
-[...2 lines deleted...]
-        <v>2923119492</v>
+        <v>371</v>
+      </c>
+      <c r="B153" t="s">
+        <v>372</v>
       </c>
       <c r="C153" s="1">
-        <v>7800000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.12489692</v>
+        <v>99.8587</v>
       </c>
       <c r="E153" s="1">
-        <v>0.0</v>
+        <v>99.61683493</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>0.0</v>
+        <v>7471262.62</v>
       </c>
       <c r="I153" s="1">
-        <v>9741.96</v>
+        <v>18139.88</v>
       </c>
       <c r="J153" s="1">
-        <v>0</v>
+        <v>0.24279537372225</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
-      <c r="L153" t="s">
-        <v>385</v>
+      <c r="L153">
+        <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>9741.96</v>
+        <v>7489402.5</v>
       </c>
       <c r="N153" s="1">
-        <v>12599.25</v>
+        <v>7489402.5</v>
       </c>
       <c r="O153" s="1">
-        <v>0.0</v>
+        <v>0.18</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>2926581072</v>
+        <v>373</v>
+      </c>
+      <c r="B154" t="s">
+        <v>374</v>
       </c>
       <c r="C154" s="1">
-        <v>9088000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.00950385</v>
+        <v>98.9664</v>
       </c>
       <c r="E154" s="1">
-        <v>0.0</v>
+        <v>97.8384763</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>0.0</v>
+        <v>9783847.63</v>
       </c>
       <c r="I154" s="1">
-        <v>863.71</v>
+        <v>112792.37</v>
       </c>
       <c r="J154" s="1">
-        <v>0</v>
+        <v>1.1528426674813</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
-      <c r="L154" t="s">
-        <v>387</v>
+      <c r="L154">
+        <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>863.71</v>
+        <v>9896640.0</v>
       </c>
       <c r="N154" s="1">
-        <v>4586.56</v>
+        <v>9896640.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>388</v>
-[...2 lines deleted...]
-        <v>2926627552</v>
+        <v>375</v>
+      </c>
+      <c r="B155" t="s">
+        <v>376</v>
       </c>
       <c r="C155" s="1">
-        <v>10000000.0</v>
+        <v>63000000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.1697011</v>
+        <v>99.7079</v>
       </c>
       <c r="E155" s="1">
-        <v>0.0</v>
+        <v>99.48099271</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>0.0</v>
+        <v>62673025.41</v>
       </c>
       <c r="I155" s="1">
-        <v>16970.11</v>
+        <v>142951.59</v>
       </c>
       <c r="J155" s="1">
-        <v>0</v>
+        <v>0.228091095116</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
-      <c r="L155" t="s">
-        <v>389</v>
+      <c r="L155">
+        <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>16970.11</v>
+        <v>62815977.0</v>
       </c>
       <c r="N155" s="1">
-        <v>22798.89</v>
+        <v>62815977.0</v>
       </c>
       <c r="O155" s="1">
-        <v>0.0</v>
+        <v>1.5</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>390</v>
-[...2 lines deleted...]
-        <v>2935657812</v>
+        <v>377</v>
+      </c>
+      <c r="B156" t="s">
+        <v>378</v>
       </c>
       <c r="C156" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.18974847</v>
+        <v>100.0071</v>
       </c>
       <c r="E156" s="1">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>0.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I156" s="1">
-        <v>56924.54</v>
+        <v>2840.0</v>
       </c>
       <c r="J156" s="1">
-        <v>0</v>
+        <v>0.0071</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156" t="s">
-        <v>391</v>
+        <v>379</v>
       </c>
       <c r="M156" s="1">
-        <v>56924.54</v>
+        <v>40002840.0</v>
       </c>
       <c r="N156" s="1">
-        <v>74857.88</v>
+        <v>40022499.56</v>
       </c>
       <c r="O156" s="1">
-        <v>0.0</v>
+        <v>0.96</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>392</v>
-[...2 lines deleted...]
-        <v>2937267372</v>
+        <v>380</v>
+      </c>
+      <c r="B157" t="s">
+        <v>381</v>
       </c>
       <c r="C157" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.0141295</v>
+        <v>99.8524</v>
       </c>
       <c r="E157" s="1">
-        <v>0.0</v>
+        <v>99.8120207</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>0.0</v>
+        <v>29943606.21</v>
       </c>
       <c r="I157" s="1">
-        <v>1412.95</v>
+        <v>12113.79</v>
       </c>
       <c r="J157" s="1">
-        <v>0</v>
+        <v>0.04045534767938</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
-      <c r="L157" t="s">
-        <v>393</v>
+      <c r="L157">
+        <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>1412.95</v>
+        <v>29955720.0</v>
       </c>
       <c r="N157" s="1">
-        <v>5046.5</v>
+        <v>29955720.0</v>
       </c>
       <c r="O157" s="1">
-        <v>0.0</v>
+        <v>0.72</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>394</v>
-[...2 lines deleted...]
-        <v>2943810772</v>
+        <v>382</v>
+      </c>
+      <c r="B158" t="s">
+        <v>383</v>
       </c>
       <c r="C158" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.00339185</v>
+        <v>99.7799</v>
       </c>
       <c r="E158" s="1">
-        <v>0.0</v>
+        <v>99.4309374</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>0.0</v>
+        <v>14914640.61</v>
       </c>
       <c r="I158" s="1">
-        <v>678.37</v>
+        <v>52344.39</v>
       </c>
       <c r="J158" s="1">
-        <v>0</v>
+        <v>0.35095978085388</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
-      <c r="L158" t="s">
-        <v>395</v>
+      <c r="L158">
+        <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>678.37</v>
+        <v>14966985.0</v>
       </c>
       <c r="N158" s="1">
-        <v>4182.81</v>
+        <v>14966985.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.0</v>
+        <v>0.36</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>396</v>
-[...2 lines deleted...]
-        <v>2949187952</v>
+        <v>384</v>
+      </c>
+      <c r="B159" t="s">
+        <v>385</v>
       </c>
       <c r="C159" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.1946203</v>
+        <v>99.958</v>
       </c>
       <c r="E159" s="1">
-        <v>0.0</v>
+        <v>99.7960003</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>0.0</v>
+        <v>9979600.03</v>
       </c>
       <c r="I159" s="1">
-        <v>19462.03</v>
+        <v>16199.97</v>
       </c>
       <c r="J159" s="1">
-        <v>0</v>
+        <v>0.1623308544561</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
-      <c r="L159" t="s">
-        <v>397</v>
+      <c r="L159">
+        <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>19462.03</v>
+        <v>9995800.0</v>
       </c>
       <c r="N159" s="1">
-        <v>22665.37</v>
+        <v>9995800.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-        <v>2952571562</v>
+        <v>386</v>
+      </c>
+      <c r="B160" t="s">
+        <v>387</v>
       </c>
       <c r="C160" s="1">
-        <v>6400000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.00768578</v>
+        <v>100.0093</v>
       </c>
       <c r="E160" s="1">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>0.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>491.89</v>
+        <v>2790.0</v>
       </c>
       <c r="J160" s="1">
-        <v>0</v>
+        <v>0.0093</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160" t="s">
-        <v>399</v>
+        <v>388</v>
       </c>
       <c r="M160" s="1">
-        <v>491.89</v>
+        <v>30002790.0</v>
       </c>
       <c r="N160" s="1">
-        <v>1634.04</v>
+        <v>30039235.17</v>
       </c>
       <c r="O160" s="1">
-        <v>0.0</v>
+        <v>0.72</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>2957753962</v>
+        <v>389</v>
+      </c>
+      <c r="B161" t="s">
+        <v>390</v>
       </c>
       <c r="C161" s="1">
-        <v>8800000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.02309102</v>
+        <v>100.0232</v>
       </c>
       <c r="E161" s="1">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>0.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I161" s="1">
-        <v>2032.01</v>
+        <v>4640.0</v>
       </c>
       <c r="J161" s="1">
-        <v>0</v>
+        <v>0.0232</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161" t="s">
-        <v>401</v>
+        <v>391</v>
       </c>
       <c r="M161" s="1">
-        <v>2032.01</v>
+        <v>20004640.0</v>
       </c>
       <c r="N161" s="1">
-        <v>3258.14</v>
+        <v>20103219.0</v>
       </c>
       <c r="O161" s="1">
-        <v>0.0</v>
+        <v>0.48</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-        <v>2962625832</v>
+        <v>392</v>
+      </c>
+      <c r="B162" t="s">
+        <v>393</v>
       </c>
       <c r="C162" s="1">
-        <v>40000000.0</v>
+        <v>2214000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.2091934</v>
+        <v>99.882</v>
       </c>
       <c r="E162" s="1">
-        <v>0.0</v>
+        <v>99.9</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>0.0</v>
+        <v>2211786.0</v>
       </c>
       <c r="I162" s="1">
-        <v>83677.36</v>
+        <v>-398.52</v>
       </c>
       <c r="J162" s="1">
-        <v>0</v>
+        <v>-0.018018018018018</v>
       </c>
       <c r="K162">
-        <v>0.0</v>
+        <v>1.5</v>
       </c>
       <c r="L162" t="s">
-        <v>403</v>
+        <v>394</v>
       </c>
       <c r="M162" s="1">
-        <v>83677.36</v>
+        <v>2211387.48</v>
       </c>
       <c r="N162" s="1">
-        <v>91192.08</v>
+        <v>2244551.99</v>
       </c>
       <c r="O162" s="1">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>2962647772</v>
+        <v>395</v>
+      </c>
+      <c r="B163" t="s">
+        <v>396</v>
       </c>
       <c r="C163" s="1">
-        <v>20000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.0601074</v>
+        <v>98.715</v>
       </c>
       <c r="E163" s="1">
-        <v>0.0</v>
+        <v>98.33</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>0.0</v>
+        <v>3933200.0</v>
       </c>
       <c r="I163" s="1">
-        <v>12021.48</v>
+        <v>15400.0</v>
       </c>
       <c r="J163" s="1">
-        <v>0</v>
+        <v>0.39153869622699</v>
       </c>
       <c r="K163">
-        <v>0.0</v>
+        <v>0.2</v>
       </c>
       <c r="L163" t="s">
-        <v>405</v>
+        <v>397</v>
       </c>
       <c r="M163" s="1">
-        <v>12021.48</v>
+        <v>3948600.0</v>
       </c>
       <c r="N163" s="1">
-        <v>15135.48</v>
+        <v>3956545.21</v>
       </c>
       <c r="O163" s="1">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-        <v>3009856922</v>
+        <v>398</v>
+      </c>
+      <c r="B164" t="s">
+        <v>399</v>
       </c>
       <c r="C164" s="1">
-        <v>9500000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.28752789</v>
+        <v>99.962</v>
       </c>
       <c r="E164" s="1">
-        <v>0.0</v>
+        <v>98.97545327</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>0.0</v>
+        <v>21180747.0</v>
       </c>
       <c r="I164" s="1">
-        <v>27315.15</v>
+        <v>211121.0</v>
       </c>
       <c r="J164" s="1">
-        <v>0</v>
+        <v>0.99675899060595</v>
       </c>
       <c r="K164">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>224.39</v>
+        <v>0.96</v>
+      </c>
+      <c r="L164" t="s">
+        <v>400</v>
       </c>
       <c r="M164" s="1">
-        <v>27315.15</v>
+        <v>21391868.0</v>
       </c>
       <c r="N164" s="1">
-        <v>27539.54</v>
+        <v>21598246.08</v>
       </c>
       <c r="O164" s="1">
-        <v>0.0</v>
+        <v>0.52</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>407</v>
-[...2 lines deleted...]
-        <v>3009858932</v>
+        <v>401</v>
+      </c>
+      <c r="B165" t="s">
+        <v>402</v>
       </c>
       <c r="C165" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.0699102</v>
+        <v>100.302</v>
       </c>
       <c r="E165" s="1">
-        <v>0.0</v>
+        <v>100.747</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>0.0</v>
+        <v>30224100.0</v>
       </c>
       <c r="I165" s="1">
-        <v>10486.53</v>
+        <v>-133500.0</v>
       </c>
       <c r="J165" s="1">
-        <v>0</v>
+        <v>-0.44170049728528</v>
       </c>
       <c r="K165">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>559.29</v>
+        <v>1.76</v>
+      </c>
+      <c r="L165" t="s">
+        <v>403</v>
       </c>
       <c r="M165" s="1">
-        <v>10486.53</v>
+        <v>30090600.0</v>
       </c>
       <c r="N165" s="1">
-        <v>11045.82</v>
+        <v>30619504.11</v>
       </c>
       <c r="O165" s="1">
-        <v>0.0</v>
+        <v>0.73</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>3013661662</v>
+        <v>404</v>
+      </c>
+      <c r="B166" t="s">
+        <v>405</v>
       </c>
       <c r="C166" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.28842895</v>
+        <v>99.444</v>
       </c>
       <c r="E166" s="1">
-        <v>0.0</v>
+        <v>98.63892667</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>0.0</v>
+        <v>14795839.0</v>
       </c>
       <c r="I166" s="1">
-        <v>57685.79</v>
+        <v>120761.0</v>
       </c>
       <c r="J166" s="1">
-        <v>0</v>
+        <v>0.81618217121719</v>
       </c>
       <c r="K166">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>565.74</v>
+        <v>0.09</v>
+      </c>
+      <c r="L166" t="s">
+        <v>406</v>
       </c>
       <c r="M166" s="1">
-        <v>57685.79</v>
+        <v>14916600.0</v>
       </c>
       <c r="N166" s="1">
-        <v>58251.53</v>
+        <v>14930829.45</v>
       </c>
       <c r="O166" s="1">
-        <v>0.0</v>
+        <v>0.36</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
+        <v>407</v>
+      </c>
+      <c r="B167" t="s">
+        <v>408</v>
+      </c>
+      <c r="C167" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="D167" s="1">
+        <v>99.262</v>
+      </c>
+      <c r="E167" s="1">
+        <v>99.268</v>
+      </c>
+      <c r="F167" t="s">
+        <v>8</v>
+      </c>
+      <c r="G167">
+        <v>1.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>12408500.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-750.0</v>
+      </c>
+      <c r="J167" s="1">
+        <v>-0.0060442438650925</v>
+      </c>
+      <c r="K167">
+        <v>0.48</v>
+      </c>
+      <c r="L167" t="s">
         <v>409</v>
       </c>
-      <c r="B167">
-[...31 lines deleted...]
-      </c>
       <c r="M167" s="1">
-        <v>44350.74</v>
+        <v>12407750.0</v>
       </c>
       <c r="N167" s="1">
-        <v>44701.05</v>
+        <v>12467544.52</v>
       </c>
       <c r="O167" s="1">
-        <v>0.0</v>
+        <v>0.3</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
         <v>410</v>
       </c>
-      <c r="B168">
-        <v>3017270942</v>
+      <c r="B168" t="s">
+        <v>411</v>
       </c>
       <c r="C168" s="1">
-        <v>20000000.0</v>
+        <v>19900000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.178491</v>
+        <v>100.415</v>
       </c>
       <c r="E168" s="1">
-        <v>0.0</v>
+        <v>100.5281407</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>0.0</v>
+        <v>20005100.0</v>
       </c>
       <c r="I168" s="1">
-        <v>35698.2</v>
+        <v>-22515.0</v>
       </c>
       <c r="J168" s="1">
-        <v>0</v>
+        <v>-0.11254630069332</v>
       </c>
       <c r="K168">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>356.64</v>
+        <v>1.96</v>
+      </c>
+      <c r="L168" t="s">
+        <v>412</v>
       </c>
       <c r="M168" s="1">
-        <v>35698.2</v>
+        <v>19982585.0</v>
       </c>
       <c r="N168" s="1">
-        <v>36054.84</v>
+        <v>20373088.42</v>
       </c>
       <c r="O168" s="1">
-        <v>0.0</v>
+        <v>0.49</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>3021967322</v>
+        <v>413</v>
+      </c>
+      <c r="B169" t="s">
+        <v>414</v>
       </c>
       <c r="C169" s="1">
-        <v>8500000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.30784271</v>
+        <v>99.41</v>
       </c>
       <c r="E169" s="1">
-        <v>0.0</v>
+        <v>99.425</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>0.0</v>
+        <v>7954000.0</v>
       </c>
       <c r="I169" s="1">
-        <v>26166.63</v>
+        <v>-1200.0</v>
       </c>
       <c r="J169" s="1">
-        <v>0</v>
+        <v>-0.015086748805632</v>
       </c>
       <c r="K169">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>195.01</v>
+        <v>0.74</v>
+      </c>
+      <c r="L169" t="s">
+        <v>415</v>
       </c>
       <c r="M169" s="1">
-        <v>26166.63</v>
+        <v>7952800.0</v>
       </c>
       <c r="N169" s="1">
-        <v>26361.64</v>
+        <v>8011978.08</v>
       </c>
       <c r="O169" s="1">
-        <v>0.0</v>
+        <v>0.19</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>3022014132</v>
+        <v>416</v>
+      </c>
+      <c r="B170" t="s">
+        <v>417</v>
       </c>
       <c r="C170" s="1">
-        <v>20000000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.3085262</v>
+        <v>99.12</v>
       </c>
       <c r="E170" s="1">
-        <v>0.0</v>
+        <v>99.04783611</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>0.0</v>
+        <v>3094254.4</v>
       </c>
       <c r="I170" s="1">
-        <v>61705.24</v>
+        <v>2254.4</v>
       </c>
       <c r="J170" s="1">
-        <v>0</v>
+        <v>0.072857616361473</v>
       </c>
       <c r="K170">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>521.06</v>
+        <v>0.45</v>
+      </c>
+      <c r="L170" t="s">
+        <v>418</v>
       </c>
       <c r="M170" s="1">
-        <v>61705.24</v>
+        <v>3096508.8</v>
       </c>
       <c r="N170" s="1">
-        <v>62226.3</v>
+        <v>3110417.02</v>
       </c>
       <c r="O170" s="1">
-        <v>0.0</v>
+        <v>0.07</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-        <v>3032560652</v>
+        <v>419</v>
+      </c>
+      <c r="B171" t="s">
+        <v>420</v>
       </c>
       <c r="C171" s="1">
-        <v>12000000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.347538</v>
+        <v>99.819</v>
       </c>
       <c r="E171" s="1">
-        <v>0.0</v>
+        <v>98.743125</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>0.0</v>
+        <v>8689395.0</v>
       </c>
       <c r="I171" s="1">
-        <v>41704.56</v>
+        <v>94677.0</v>
       </c>
       <c r="J171" s="1">
-        <v>0</v>
+        <v>1.0895695269924</v>
       </c>
       <c r="K171">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>-213.13</v>
+        <v>0.23</v>
+      </c>
+      <c r="L171" t="s">
+        <v>421</v>
       </c>
       <c r="M171" s="1">
-        <v>41704.56</v>
+        <v>8784072.0</v>
       </c>
       <c r="N171" s="1">
-        <v>41491.43</v>
+        <v>8804022.68</v>
       </c>
       <c r="O171" s="1">
-        <v>0.0</v>
+        <v>0.21</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>3033105672</v>
+        <v>422</v>
+      </c>
+      <c r="B172" t="s">
+        <v>423</v>
       </c>
       <c r="C172" s="1">
-        <v>4000000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.292859</v>
+        <v>99.366</v>
       </c>
       <c r="E172" s="1">
-        <v>0.0</v>
+        <v>98.855</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>0.0</v>
+        <v>9292370.0</v>
       </c>
       <c r="I172" s="1">
-        <v>11714.36</v>
+        <v>48034.0</v>
       </c>
       <c r="J172" s="1">
-        <v>0</v>
+        <v>0.5169187193364</v>
       </c>
       <c r="K172">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>-24.51</v>
+        <v>0.39</v>
+      </c>
+      <c r="L172" t="s">
+        <v>424</v>
       </c>
       <c r="M172" s="1">
-        <v>11714.36</v>
+        <v>9340404.0</v>
       </c>
       <c r="N172" s="1">
-        <v>11689.85</v>
+        <v>9377424.55</v>
       </c>
       <c r="O172" s="1">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>415</v>
-[...2 lines deleted...]
-        <v>3037280862</v>
+        <v>425</v>
+      </c>
+      <c r="B173" t="s">
+        <v>426</v>
       </c>
       <c r="C173" s="1">
-        <v>15000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.34280853</v>
+        <v>99.953</v>
       </c>
       <c r="E173" s="1">
-        <v>0.0</v>
+        <v>98.02</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>0.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I173" s="1">
-        <v>51421.28</v>
+        <v>19330.0</v>
       </c>
       <c r="J173" s="1">
-        <v>0</v>
+        <v>1.9720465211181</v>
       </c>
       <c r="K173">
-        <v>0.0</v>
+        <v>0.12</v>
       </c>
       <c r="L173" t="s">
-        <v>416</v>
+        <v>427</v>
       </c>
       <c r="M173" s="1">
-        <v>51421.28</v>
+        <v>999530.0</v>
       </c>
       <c r="N173" s="1">
-        <v>52480.11</v>
+        <v>1000745.75</v>
       </c>
       <c r="O173" s="1">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>417</v>
-[...2 lines deleted...]
-        <v>3042209452</v>
+        <v>428</v>
+      </c>
+      <c r="B174" t="s">
+        <v>429</v>
       </c>
       <c r="C174" s="1">
-        <v>10000000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.3487145</v>
+        <v>99.946</v>
       </c>
       <c r="E174" s="1">
-        <v>0.0</v>
+        <v>98.65440383</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>0.0</v>
+        <v>8965712.22</v>
       </c>
       <c r="I174" s="1">
-        <v>34871.45</v>
+        <v>117380.26</v>
       </c>
       <c r="J174" s="1">
-        <v>0</v>
+        <v>1.3092128892801</v>
       </c>
       <c r="K174">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>507.97</v>
+        <v>0.12</v>
+      </c>
+      <c r="L174" t="s">
+        <v>430</v>
       </c>
       <c r="M174" s="1">
-        <v>34871.45</v>
+        <v>9083092.48</v>
       </c>
       <c r="N174" s="1">
-        <v>35379.42</v>
+        <v>9094141.25</v>
       </c>
       <c r="O174" s="1">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>418</v>
-[...2 lines deleted...]
-        <v>3047030172</v>
+        <v>431</v>
+      </c>
+      <c r="B175" t="s">
+        <v>432</v>
       </c>
       <c r="C175" s="1">
-        <v>3124000.0</v>
+        <v>30255000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.33726504</v>
+        <v>100.0235</v>
       </c>
       <c r="E175" s="1">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>0.0</v>
+        <v>30255000.0</v>
       </c>
       <c r="I175" s="1">
-        <v>10536.16</v>
+        <v>7109.93</v>
       </c>
       <c r="J175" s="1">
-        <v>0</v>
+        <v>0.023500016526194</v>
       </c>
       <c r="K175">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>144.76</v>
+        <v>0.16</v>
+      </c>
+      <c r="L175" t="s">
+        <v>433</v>
       </c>
       <c r="M175" s="1">
-        <v>10536.16</v>
+        <v>30262109.93</v>
       </c>
       <c r="N175" s="1">
-        <v>10680.92</v>
+        <v>30311974.62</v>
       </c>
       <c r="O175" s="1">
-        <v>0.0</v>
+        <v>0.72</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>419</v>
-[...2 lines deleted...]
-        <v>3050153122</v>
+        <v>434</v>
+      </c>
+      <c r="B176" t="s">
+        <v>435</v>
       </c>
       <c r="C176" s="1">
-        <v>10000000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.363691</v>
+        <v>99.911</v>
       </c>
       <c r="E176" s="1">
-        <v>0.0</v>
+        <v>99.37609756</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>0.0</v>
+        <v>4074420.0</v>
       </c>
       <c r="I176" s="1">
-        <v>36369.1</v>
+        <v>21931.0</v>
       </c>
       <c r="J176" s="1">
-        <v>0</v>
+        <v>0.53826066041302</v>
       </c>
       <c r="K176">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>488.76</v>
+        <v>0.82</v>
+      </c>
+      <c r="L176" t="s">
+        <v>436</v>
       </c>
       <c r="M176" s="1">
-        <v>36369.1</v>
+        <v>4096351.0</v>
       </c>
       <c r="N176" s="1">
-        <v>36857.86</v>
+        <v>4129965.38</v>
       </c>
       <c r="O176" s="1">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>420</v>
-[...2 lines deleted...]
-        <v>3051781772</v>
+        <v>437</v>
+      </c>
+      <c r="B177" t="s">
+        <v>438</v>
       </c>
       <c r="C177" s="1">
-        <v>20000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.36535635</v>
+        <v>100.176</v>
       </c>
       <c r="E177" s="1">
-        <v>0.0</v>
+        <v>100.68475</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>0.0</v>
+        <v>12082170.0</v>
       </c>
       <c r="I177" s="1">
-        <v>73071.27</v>
+        <v>-61050.0</v>
       </c>
       <c r="J177" s="1">
-        <v>0</v>
+        <v>-0.50529002654325</v>
       </c>
       <c r="K177">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>940.34</v>
+        <v>0.95</v>
+      </c>
+      <c r="L177" t="s">
+        <v>439</v>
       </c>
       <c r="M177" s="1">
-        <v>73071.27</v>
+        <v>12021120.0</v>
       </c>
       <c r="N177" s="1">
-        <v>74011.61</v>
+        <v>12135530.96</v>
       </c>
       <c r="O177" s="1">
-        <v>0.0</v>
+        <v>0.29</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>421</v>
-[...2 lines deleted...]
-        <v>3053286692</v>
+        <v>440</v>
+      </c>
+      <c r="B178" t="s">
+        <v>441</v>
       </c>
       <c r="C178" s="1">
-        <v>15000000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.2391306</v>
+        <v>100.525</v>
       </c>
       <c r="E178" s="1">
-        <v>0.0</v>
+        <v>101.89661538</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>0.0</v>
+        <v>7947936.0</v>
       </c>
       <c r="I178" s="1">
-        <v>35869.59</v>
+        <v>-106986.0</v>
       </c>
       <c r="J178" s="1">
-        <v>0</v>
+        <v>-1.3460853232839</v>
       </c>
       <c r="K178">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>822.4</v>
+        <v>2.95</v>
+      </c>
+      <c r="L178" t="s">
+        <v>442</v>
       </c>
       <c r="M178" s="1">
-        <v>35869.59</v>
+        <v>7840950.0</v>
       </c>
       <c r="N178" s="1">
-        <v>36691.99</v>
+        <v>8070729.45</v>
       </c>
       <c r="O178" s="1">
-        <v>0.0</v>
+        <v>0.19</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>422</v>
-[...2 lines deleted...]
-        <v>3053302732</v>
+        <v>443</v>
+      </c>
+      <c r="B179" t="s">
+        <v>444</v>
       </c>
       <c r="C179" s="1">
-        <v>15000000.0</v>
+        <v>17450000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.37222193</v>
+        <v>99.98</v>
       </c>
       <c r="E179" s="1">
-        <v>0.0</v>
+        <v>99.71702006</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>0.0</v>
+        <v>17400620.0</v>
       </c>
       <c r="I179" s="1">
-        <v>55833.29</v>
+        <v>45890.0</v>
       </c>
       <c r="J179" s="1">
-        <v>0</v>
+        <v>0.2637262350422</v>
       </c>
       <c r="K179">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>931.15</v>
+        <v>1.47</v>
+      </c>
+      <c r="L179" t="s">
+        <v>445</v>
       </c>
       <c r="M179" s="1">
-        <v>55833.29</v>
+        <v>17446510.0</v>
       </c>
       <c r="N179" s="1">
-        <v>56764.44</v>
+        <v>17703240.14</v>
       </c>
       <c r="O179" s="1">
-        <v>0.0</v>
+        <v>0.42</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>423</v>
+        <v>446</v>
       </c>
       <c r="B180">
-        <v>3089978672</v>
+        <v>2798594412</v>
       </c>
       <c r="C180" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.21897325</v>
+        <v>100.01490127</v>
       </c>
       <c r="E180" s="1">
         <v>0.0</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>0.0</v>
       </c>
       <c r="I180" s="1">
-        <v>43794.65</v>
+        <v>2235.19</v>
       </c>
       <c r="J180" s="1">
         <v>0</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
       <c r="L180" t="s">
-        <v>424</v>
+        <v>447</v>
       </c>
       <c r="M180" s="1">
-        <v>43794.65</v>
+        <v>2235.19</v>
       </c>
       <c r="N180" s="1">
-        <v>36206.49</v>
+        <v>34549.56</v>
       </c>
       <c r="O180" s="1">
         <v>0.0</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>425</v>
+        <v>448</v>
       </c>
       <c r="B181">
-        <v>3094522902</v>
+        <v>2813842972</v>
       </c>
       <c r="C181" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>100.09985713</v>
+        <v>100.01178247</v>
       </c>
       <c r="E181" s="1">
         <v>0.0</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>0.0</v>
       </c>
       <c r="I181" s="1">
-        <v>14978.57</v>
+        <v>1767.37</v>
       </c>
       <c r="J181" s="1">
         <v>0</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
       <c r="L181" t="s">
-        <v>426</v>
+        <v>449</v>
       </c>
       <c r="M181" s="1">
-        <v>14978.57</v>
+        <v>1767.37</v>
       </c>
       <c r="N181" s="1">
-        <v>9772.93</v>
+        <v>24322.37</v>
       </c>
       <c r="O181" s="1">
         <v>0.0</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>427</v>
+        <v>450</v>
       </c>
       <c r="B182">
-        <v>3094554102</v>
+        <v>2862709242</v>
       </c>
       <c r="C182" s="1">
-        <v>15000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>100.17673047</v>
+        <v>100.06732952</v>
       </c>
       <c r="E182" s="1">
         <v>0.0</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>0.0</v>
       </c>
       <c r="I182" s="1">
-        <v>26509.57</v>
+        <v>8416.19</v>
       </c>
       <c r="J182" s="1">
         <v>0</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
       <c r="L182" t="s">
-        <v>428</v>
+        <v>451</v>
       </c>
       <c r="M182" s="1">
-        <v>26509.57</v>
+        <v>8416.19</v>
       </c>
       <c r="N182" s="1">
-        <v>20043.51</v>
+        <v>19345.53</v>
       </c>
       <c r="O182" s="1">
         <v>0.0</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>429</v>
+        <v>452</v>
       </c>
       <c r="B183">
-        <v>3095024362</v>
+        <v>2863881832</v>
       </c>
       <c r="C183" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>100.19333927</v>
+        <v>100.07363047</v>
       </c>
       <c r="E183" s="1">
         <v>0.0</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>0.0</v>
       </c>
       <c r="I183" s="1">
-        <v>29000.89</v>
+        <v>22089.14</v>
       </c>
       <c r="J183" s="1">
         <v>0</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
       <c r="L183" t="s">
-        <v>430</v>
+        <v>453</v>
       </c>
       <c r="M183" s="1">
-        <v>29000.89</v>
+        <v>22089.14</v>
       </c>
       <c r="N183" s="1">
-        <v>22798.37</v>
+        <v>49879.64</v>
       </c>
       <c r="O183" s="1">
         <v>0.0</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>431</v>
+        <v>454</v>
       </c>
       <c r="B184">
-        <v>3099290162</v>
+        <v>2892744252</v>
       </c>
       <c r="C184" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>99.99699365</v>
+        <v>100.1052425</v>
       </c>
       <c r="E184" s="1">
         <v>0.0</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
         <v>0.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-601.27</v>
+        <v>21048.5</v>
       </c>
       <c r="J184" s="1">
         <v>0</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
       <c r="L184" t="s">
-        <v>432</v>
+        <v>455</v>
       </c>
       <c r="M184" s="1">
-        <v>-601.27</v>
+        <v>21048.5</v>
       </c>
       <c r="N184" s="1">
-        <v>-1832.23</v>
+        <v>34154.66</v>
       </c>
       <c r="O184" s="1">
         <v>0.0</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>433</v>
+        <v>456</v>
       </c>
       <c r="B185">
-        <v>3099338312</v>
+        <v>2905161052</v>
       </c>
       <c r="C185" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.0070063</v>
+        <v>100.0773872</v>
       </c>
       <c r="E185" s="1">
         <v>0.0</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
         <v>0.0</v>
       </c>
       <c r="I185" s="1">
-        <v>700.63</v>
+        <v>15477.44</v>
       </c>
       <c r="J185" s="1">
         <v>0</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
       <c r="L185" t="s">
-        <v>434</v>
+        <v>457</v>
       </c>
       <c r="M185" s="1">
-        <v>700.63</v>
+        <v>15477.44</v>
       </c>
       <c r="N185" s="1">
-        <v>-385.97</v>
+        <v>23307.11</v>
       </c>
       <c r="O185" s="1">
         <v>0.0</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>435</v>
+        <v>458</v>
       </c>
       <c r="B186">
-        <v>3101407942</v>
+        <v>2923119492</v>
       </c>
       <c r="C186" s="1">
-        <v>10000000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>100.2055078</v>
+        <v>100.11928833</v>
       </c>
       <c r="E186" s="1">
         <v>0.0</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>0.0</v>
       </c>
       <c r="I186" s="1">
-        <v>20550.78</v>
+        <v>9304.49</v>
       </c>
       <c r="J186" s="1">
         <v>0</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
       <c r="L186" t="s">
-        <v>436</v>
+        <v>459</v>
       </c>
       <c r="M186" s="1">
-        <v>20550.78</v>
+        <v>9304.49</v>
       </c>
       <c r="N186" s="1">
-        <v>16803.71</v>
+        <v>12552.98</v>
       </c>
       <c r="O186" s="1">
         <v>0.0</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>437</v>
+        <v>460</v>
       </c>
       <c r="B187">
-        <v>3103291672</v>
+        <v>2926581072</v>
       </c>
       <c r="C187" s="1">
-        <v>5000000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>99.9955656</v>
+        <v>100.00389855</v>
       </c>
       <c r="E187" s="1">
         <v>0.0</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>0.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-221.72</v>
+        <v>354.3</v>
       </c>
       <c r="J187" s="1">
         <v>0</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
-      <c r="L187">
-        <v>-398.9</v>
+      <c r="L187" t="s">
+        <v>461</v>
       </c>
       <c r="M187" s="1">
-        <v>-221.72</v>
+        <v>354.3</v>
       </c>
       <c r="N187" s="1">
-        <v>-620.62</v>
+        <v>4582.85</v>
       </c>
       <c r="O187" s="1">
         <v>0.0</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>438</v>
+        <v>462</v>
       </c>
       <c r="B188">
-        <v>3119675662</v>
+        <v>2926627552</v>
       </c>
       <c r="C188" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>99.9835256</v>
+        <v>100.1594302</v>
       </c>
       <c r="E188" s="1">
         <v>0.0</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
         <v>0.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-4118.6</v>
+        <v>15943.02</v>
       </c>
       <c r="J188" s="1">
         <v>0</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
       <c r="L188" t="s">
-        <v>439</v>
+        <v>463</v>
       </c>
       <c r="M188" s="1">
-        <v>-4118.6</v>
+        <v>15943.02</v>
       </c>
       <c r="N188" s="1">
-        <v>-12351.15</v>
+        <v>22525.27</v>
       </c>
       <c r="O188" s="1">
         <v>0.0</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>440</v>
+        <v>464</v>
       </c>
       <c r="B189">
-        <v>3119812902</v>
+        <v>2935657812</v>
       </c>
       <c r="C189" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>99.99074337</v>
+        <v>100.1780995</v>
       </c>
       <c r="E189" s="1">
         <v>0.0</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
         <v>0.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-2776.99</v>
+        <v>53429.85</v>
       </c>
       <c r="J189" s="1">
         <v>0</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
       <c r="L189" t="s">
-        <v>441</v>
+        <v>465</v>
       </c>
       <c r="M189" s="1">
-        <v>-2776.99</v>
+        <v>53429.85</v>
       </c>
       <c r="N189" s="1">
-        <v>-6497.31</v>
+        <v>73739.19</v>
       </c>
       <c r="O189" s="1">
         <v>0.0</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>442</v>
+        <v>466</v>
       </c>
       <c r="B190">
-        <v>3121777262</v>
+        <v>2937267372</v>
       </c>
       <c r="C190" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>100.0341579</v>
+        <v>100.0110446</v>
       </c>
       <c r="E190" s="1">
         <v>0.0</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
         <v>0.0</v>
       </c>
       <c r="I190" s="1">
-        <v>3415.79</v>
+        <v>1104.46</v>
       </c>
       <c r="J190" s="1">
         <v>0</v>
       </c>
       <c r="K190">
         <v>0.0</v>
       </c>
       <c r="L190" t="s">
-        <v>443</v>
+        <v>467</v>
       </c>
       <c r="M190" s="1">
-        <v>3415.79</v>
+        <v>1104.46</v>
       </c>
       <c r="N190" s="1">
-        <v>-1104.91</v>
+        <v>5260.48</v>
       </c>
       <c r="O190" s="1">
         <v>0.0</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>444</v>
+        <v>468</v>
       </c>
       <c r="B191">
-        <v>3123552652</v>
+        <v>2943810772</v>
       </c>
       <c r="C191" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>99.9887765</v>
+        <v>100.0003956</v>
       </c>
       <c r="E191" s="1">
         <v>0.0</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
         <v>0.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-2244.7</v>
+        <v>79.12</v>
       </c>
       <c r="J191" s="1">
         <v>0</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
       <c r="L191" t="s">
-        <v>445</v>
+        <v>469</v>
       </c>
       <c r="M191" s="1">
-        <v>-2244.7</v>
+        <v>79.12</v>
       </c>
       <c r="N191" s="1">
-        <v>-4970.94</v>
+        <v>4180.79</v>
       </c>
       <c r="O191" s="1">
         <v>0.0</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>446</v>
+        <v>470</v>
       </c>
       <c r="B192">
-        <v>3126897932</v>
+        <v>2949187952</v>
       </c>
       <c r="C192" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>99.9976737</v>
+        <v>100.184798</v>
       </c>
       <c r="E192" s="1">
         <v>0.0</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
         <v>0.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-232.63</v>
+        <v>18479.8</v>
       </c>
       <c r="J192" s="1">
         <v>0</v>
       </c>
       <c r="K192">
         <v>0.0</v>
       </c>
-      <c r="L192">
-        <v>-863.57</v>
+      <c r="L192" t="s">
+        <v>471</v>
       </c>
       <c r="M192" s="1">
-        <v>-232.63</v>
+        <v>18479.8</v>
       </c>
       <c r="N192" s="1">
-        <v>-1096.2</v>
+        <v>22172.3</v>
       </c>
       <c r="O192" s="1">
         <v>0.0</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>447</v>
+        <v>472</v>
       </c>
       <c r="B193">
-        <v>3132138012</v>
+        <v>2952571562</v>
       </c>
       <c r="C193" s="1">
-        <v>15000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>99.98899953</v>
+        <v>100.00575016</v>
       </c>
       <c r="E193" s="1">
         <v>0.0</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
         <v>0.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-1650.07</v>
+        <v>368.01</v>
       </c>
       <c r="J193" s="1">
         <v>0</v>
       </c>
       <c r="K193">
         <v>0.0</v>
       </c>
       <c r="L193" t="s">
-        <v>448</v>
+        <v>473</v>
       </c>
       <c r="M193" s="1">
-        <v>-1650.07</v>
+        <v>368.01</v>
       </c>
       <c r="N193" s="1">
-        <v>-3385.1</v>
+        <v>1708.38</v>
       </c>
       <c r="O193" s="1">
         <v>0.0</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>449</v>
+        <v>474</v>
       </c>
       <c r="B194">
-        <v>3134415152</v>
+        <v>2957753962</v>
       </c>
       <c r="C194" s="1">
-        <v>20000000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>100.00065375</v>
+        <v>100.02271727</v>
       </c>
       <c r="E194" s="1">
         <v>0.0</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
         <v>0.0</v>
       </c>
       <c r="I194" s="1">
-        <v>130.75</v>
+        <v>1999.12</v>
       </c>
       <c r="J194" s="1">
         <v>0</v>
       </c>
       <c r="K194">
         <v>0.0</v>
       </c>
       <c r="L194" t="s">
-        <v>450</v>
+        <v>475</v>
       </c>
       <c r="M194" s="1">
-        <v>130.75</v>
+        <v>1999.12</v>
       </c>
       <c r="N194" s="1">
-        <v>-4615.62</v>
+        <v>3456.01</v>
       </c>
       <c r="O194" s="1">
         <v>0.0</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>451</v>
+        <v>476</v>
       </c>
       <c r="B195">
-        <v>3138830172</v>
+        <v>2962625832</v>
       </c>
       <c r="C195" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>100.1020469</v>
+        <v>100.19755445</v>
       </c>
       <c r="E195" s="1">
         <v>0.0</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
         <v>0.0</v>
       </c>
       <c r="I195" s="1">
-        <v>20409.38</v>
+        <v>79021.78</v>
       </c>
       <c r="J195" s="1">
         <v>0</v>
       </c>
       <c r="K195">
         <v>0.0</v>
       </c>
       <c r="L195" t="s">
-        <v>452</v>
+        <v>477</v>
       </c>
       <c r="M195" s="1">
-        <v>20409.38</v>
+        <v>79021.78</v>
       </c>
       <c r="N195" s="1">
-        <v>15763.52</v>
+        <v>87912.81</v>
       </c>
       <c r="O195" s="1">
         <v>0.0</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>453</v>
+        <v>478</v>
       </c>
       <c r="B196">
-        <v>3138877082</v>
+        <v>2962647772</v>
       </c>
       <c r="C196" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>100.10437773</v>
+        <v>100.0591594</v>
       </c>
       <c r="E196" s="1">
         <v>0.0</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
         <v>0.0</v>
       </c>
       <c r="I196" s="1">
-        <v>15656.66</v>
+        <v>11831.88</v>
       </c>
       <c r="J196" s="1">
         <v>0</v>
       </c>
       <c r="K196">
         <v>0.0</v>
       </c>
       <c r="L196" t="s">
-        <v>454</v>
+        <v>479</v>
       </c>
       <c r="M196" s="1">
-        <v>15656.66</v>
+        <v>11831.88</v>
       </c>
       <c r="N196" s="1">
-        <v>12193.09</v>
+        <v>15509.22</v>
       </c>
       <c r="O196" s="1">
         <v>0.0</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>455</v>
+        <v>480</v>
       </c>
       <c r="B197">
-        <v>3138920792</v>
+        <v>3009856922</v>
       </c>
       <c r="C197" s="1">
-        <v>20000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>100.00332535</v>
+        <v>100.27321768</v>
       </c>
       <c r="E197" s="1">
         <v>0.0</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
         <v>0.0</v>
       </c>
       <c r="I197" s="1">
-        <v>665.07</v>
+        <v>25955.68</v>
       </c>
       <c r="J197" s="1">
         <v>0</v>
       </c>
       <c r="K197">
         <v>0.0</v>
       </c>
-      <c r="L197" t="s">
-        <v>456</v>
+      <c r="L197">
+        <v>316.32</v>
       </c>
       <c r="M197" s="1">
-        <v>665.07</v>
+        <v>25955.68</v>
       </c>
       <c r="N197" s="1">
-        <v>-461.5</v>
+        <v>26272.0</v>
       </c>
       <c r="O197" s="1">
         <v>0.0</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>457</v>
+        <v>481</v>
       </c>
       <c r="B198">
-        <v>3138969592</v>
+        <v>3009858932</v>
       </c>
       <c r="C198" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>100.00332533</v>
+        <v>100.0691858</v>
       </c>
       <c r="E198" s="1">
         <v>0.0</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
         <v>0.0</v>
       </c>
       <c r="I198" s="1">
-        <v>498.8</v>
+        <v>10377.87</v>
       </c>
       <c r="J198" s="1">
         <v>0</v>
       </c>
       <c r="K198">
         <v>0.0</v>
       </c>
       <c r="L198">
-        <v>-844.93</v>
+        <v>746.12</v>
       </c>
       <c r="M198" s="1">
-        <v>498.8</v>
+        <v>10377.87</v>
       </c>
       <c r="N198" s="1">
-        <v>-346.13</v>
+        <v>11123.99</v>
       </c>
       <c r="O198" s="1">
         <v>0.0</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>458</v>
+        <v>482</v>
       </c>
       <c r="B199">
-        <v>3145172942</v>
+        <v>3013661662</v>
       </c>
       <c r="C199" s="1">
-        <v>7500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>100.05018707</v>
+        <v>100.2740246</v>
       </c>
       <c r="E199" s="1">
         <v>0.0</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
         <v>0.0</v>
       </c>
       <c r="I199" s="1">
-        <v>3764.03</v>
+        <v>54804.92</v>
       </c>
       <c r="J199" s="1">
         <v>0</v>
       </c>
       <c r="K199">
         <v>0.0</v>
       </c>
-      <c r="L199" t="s">
-        <v>459</v>
+      <c r="L199">
+        <v>778.66</v>
       </c>
       <c r="M199" s="1">
-        <v>3764.03</v>
+        <v>54804.92</v>
       </c>
       <c r="N199" s="1">
-        <v>2365.42</v>
+        <v>55583.58</v>
       </c>
       <c r="O199" s="1">
         <v>0.0</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>460</v>
+        <v>483</v>
       </c>
       <c r="B200">
-        <v>3149823572</v>
+        <v>3015607942</v>
       </c>
       <c r="C200" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>100.021367</v>
+        <v>100.280997</v>
       </c>
       <c r="E200" s="1">
         <v>0.0</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
         <v>0.0</v>
       </c>
       <c r="I200" s="1">
-        <v>2136.7</v>
+        <v>42149.55</v>
       </c>
       <c r="J200" s="1">
         <v>0</v>
       </c>
       <c r="K200">
         <v>0.0</v>
       </c>
-      <c r="L200" t="s">
-        <v>461</v>
+      <c r="L200">
+        <v>495.24</v>
       </c>
       <c r="M200" s="1">
-        <v>2136.7</v>
+        <v>42149.55</v>
       </c>
       <c r="N200" s="1">
-        <v>570.47</v>
+        <v>42644.79</v>
       </c>
       <c r="O200" s="1">
         <v>0.0</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>462</v>
+        <v>484</v>
       </c>
       <c r="B201">
-        <v>3154552562</v>
+        <v>3017270942</v>
       </c>
       <c r="C201" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>99.99955793</v>
+        <v>100.1699596</v>
       </c>
       <c r="E201" s="1">
         <v>0.0</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
         <v>0.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-66.31</v>
+        <v>33991.92</v>
       </c>
       <c r="J201" s="1">
         <v>0</v>
       </c>
       <c r="K201">
         <v>0.0</v>
       </c>
       <c r="L201">
-        <v>-324.91</v>
+        <v>526.14</v>
       </c>
       <c r="M201" s="1">
-        <v>-66.31</v>
+        <v>33991.92</v>
       </c>
       <c r="N201" s="1">
-        <v>-391.22</v>
+        <v>34518.06</v>
       </c>
       <c r="O201" s="1">
         <v>0.0</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>463</v>
+        <v>485</v>
       </c>
       <c r="B202">
-        <v>3154561012</v>
+        <v>3021967322</v>
       </c>
       <c r="C202" s="1">
-        <v>10000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>99.9601935</v>
+        <v>100.29267035</v>
       </c>
       <c r="E202" s="1">
         <v>0.0</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
         <v>0.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-3980.65</v>
+        <v>24876.98</v>
       </c>
       <c r="J202" s="1">
         <v>0</v>
       </c>
       <c r="K202">
         <v>0.0</v>
       </c>
       <c r="L202">
-        <v>-806.19</v>
+        <v>276.4</v>
       </c>
       <c r="M202" s="1">
-        <v>-3980.65</v>
+        <v>24876.98</v>
       </c>
       <c r="N202" s="1">
-        <v>-4786.84</v>
+        <v>25153.38</v>
       </c>
       <c r="O202" s="1">
         <v>0.0</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>464</v>
+        <v>486</v>
       </c>
       <c r="B203">
-        <v>3155437292</v>
+        <v>3022014132</v>
       </c>
       <c r="C203" s="1">
-        <v>12500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>99.99088144</v>
+        <v>100.2932859</v>
       </c>
       <c r="E203" s="1">
         <v>0.0</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
         <v>0.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-1139.82</v>
+        <v>58657.18</v>
       </c>
       <c r="J203" s="1">
         <v>0</v>
       </c>
       <c r="K203">
         <v>0.0</v>
       </c>
       <c r="L203">
-        <v>-463.71</v>
+        <v>726.44</v>
       </c>
       <c r="M203" s="1">
-        <v>-1139.82</v>
+        <v>58657.18</v>
       </c>
       <c r="N203" s="1">
-        <v>-1603.53</v>
+        <v>59383.62</v>
       </c>
       <c r="O203" s="1">
         <v>0.0</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>465</v>
+        <v>487</v>
       </c>
       <c r="B204">
-        <v>3155558992</v>
+        <v>3032560652</v>
       </c>
       <c r="C204" s="1">
-        <v>7400000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>99.98923689</v>
+        <v>100.33193292</v>
       </c>
       <c r="E204" s="1">
         <v>0.0</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
         <v>0.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-796.47</v>
+        <v>39831.95</v>
       </c>
       <c r="J204" s="1">
         <v>0</v>
       </c>
       <c r="K204">
         <v>0.0</v>
       </c>
       <c r="L204">
-        <v>-277.39</v>
+        <v>-231.57</v>
       </c>
       <c r="M204" s="1">
-        <v>-796.47</v>
+        <v>39831.95</v>
       </c>
       <c r="N204" s="1">
-        <v>-1073.86</v>
+        <v>39600.38</v>
       </c>
       <c r="O204" s="1">
         <v>0.0</v>
       </c>
       <c r="P204">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="205" spans="1:16">
+      <c r="A205" t="s">
+        <v>488</v>
+      </c>
+      <c r="B205">
+        <v>3033105672</v>
+      </c>
+      <c r="C205" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="D205" s="1">
+        <v>100.278696</v>
+      </c>
+      <c r="E205" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F205" t="s">
+        <v>8</v>
+      </c>
+      <c r="G205">
+        <v>1.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>11147.84</v>
+      </c>
+      <c r="J205" s="1">
+        <v>0</v>
+      </c>
+      <c r="K205">
+        <v>0.0</v>
+      </c>
+      <c r="L205">
+        <v>-13.52</v>
+      </c>
+      <c r="M205" s="1">
+        <v>11147.84</v>
+      </c>
+      <c r="N205" s="1">
+        <v>11134.32</v>
+      </c>
+      <c r="O205" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P205">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="206" spans="1:16">
+      <c r="A206" t="s">
+        <v>489</v>
+      </c>
+      <c r="B206">
+        <v>3037280862</v>
+      </c>
+      <c r="C206" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D206" s="1">
+        <v>100.32566793</v>
+      </c>
+      <c r="E206" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F206" t="s">
+        <v>8</v>
+      </c>
+      <c r="G206">
+        <v>1.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>48850.19</v>
+      </c>
+      <c r="J206" s="1">
+        <v>0</v>
+      </c>
+      <c r="K206">
+        <v>0.0</v>
+      </c>
+      <c r="L206" t="s">
+        <v>490</v>
+      </c>
+      <c r="M206" s="1">
+        <v>48850.19</v>
+      </c>
+      <c r="N206" s="1">
+        <v>50233.4</v>
+      </c>
+      <c r="O206" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P206">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="207" spans="1:16">
+      <c r="A207" t="s">
+        <v>491</v>
+      </c>
+      <c r="B207">
+        <v>3042209452</v>
+      </c>
+      <c r="C207" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D207" s="1">
+        <v>100.3317167</v>
+      </c>
+      <c r="E207" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F207" t="s">
+        <v>8</v>
+      </c>
+      <c r="G207">
+        <v>1.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I207" s="1">
+        <v>33171.67</v>
+      </c>
+      <c r="J207" s="1">
+        <v>0</v>
+      </c>
+      <c r="K207">
+        <v>0.0</v>
+      </c>
+      <c r="L207">
+        <v>678.94</v>
+      </c>
+      <c r="M207" s="1">
+        <v>33171.67</v>
+      </c>
+      <c r="N207" s="1">
+        <v>33850.61</v>
+      </c>
+      <c r="O207" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P207">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="208" spans="1:16">
+      <c r="A208" t="s">
+        <v>492</v>
+      </c>
+      <c r="B208">
+        <v>3047030172</v>
+      </c>
+      <c r="C208" s="1">
+        <v>3124000.0</v>
+      </c>
+      <c r="D208" s="1">
+        <v>100.32064405</v>
+      </c>
+      <c r="E208" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F208" t="s">
+        <v>8</v>
+      </c>
+      <c r="G208">
+        <v>1.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I208" s="1">
+        <v>10016.92</v>
+      </c>
+      <c r="J208" s="1">
+        <v>0</v>
+      </c>
+      <c r="K208">
+        <v>0.0</v>
+      </c>
+      <c r="L208">
+        <v>195.97</v>
+      </c>
+      <c r="M208" s="1">
+        <v>10016.92</v>
+      </c>
+      <c r="N208" s="1">
+        <v>10212.89</v>
+      </c>
+      <c r="O208" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P208">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="209" spans="1:16">
+      <c r="A209" t="s">
+        <v>493</v>
+      </c>
+      <c r="B209">
+        <v>3050153122</v>
+      </c>
+      <c r="C209" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D209" s="1">
+        <v>100.3463269</v>
+      </c>
+      <c r="E209" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F209" t="s">
+        <v>8</v>
+      </c>
+      <c r="G209">
+        <v>1.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>34632.69</v>
+      </c>
+      <c r="J209" s="1">
+        <v>0</v>
+      </c>
+      <c r="K209">
+        <v>0.0</v>
+      </c>
+      <c r="L209">
+        <v>661.62</v>
+      </c>
+      <c r="M209" s="1">
+        <v>34632.69</v>
+      </c>
+      <c r="N209" s="1">
+        <v>35294.31</v>
+      </c>
+      <c r="O209" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P209">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="210" spans="1:16">
+      <c r="A210" t="s">
+        <v>494</v>
+      </c>
+      <c r="B210">
+        <v>3051781772</v>
+      </c>
+      <c r="C210" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D210" s="1">
+        <v>100.3479903</v>
+      </c>
+      <c r="E210" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F210" t="s">
+        <v>8</v>
+      </c>
+      <c r="G210">
+        <v>1.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I210" s="1">
+        <v>69598.06</v>
+      </c>
+      <c r="J210" s="1">
+        <v>0</v>
+      </c>
+      <c r="K210">
+        <v>0.0</v>
+      </c>
+      <c r="L210" t="s">
+        <v>495</v>
+      </c>
+      <c r="M210" s="1">
+        <v>69598.06</v>
+      </c>
+      <c r="N210" s="1">
+        <v>70875.72</v>
+      </c>
+      <c r="O210" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P210">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="211" spans="1:16">
+      <c r="A211" t="s">
+        <v>496</v>
+      </c>
+      <c r="B211">
+        <v>3053286692</v>
+      </c>
+      <c r="C211" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D211" s="1">
+        <v>100.2268118</v>
+      </c>
+      <c r="E211" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F211" t="s">
+        <v>8</v>
+      </c>
+      <c r="G211">
+        <v>1.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I211" s="1">
+        <v>34021.77</v>
+      </c>
+      <c r="J211" s="1">
+        <v>0</v>
+      </c>
+      <c r="K211">
+        <v>0.0</v>
+      </c>
+      <c r="L211" t="s">
+        <v>497</v>
+      </c>
+      <c r="M211" s="1">
+        <v>34021.77</v>
+      </c>
+      <c r="N211" s="1">
+        <v>35132.54</v>
+      </c>
+      <c r="O211" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P211">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="212" spans="1:16">
+      <c r="A212" t="s">
+        <v>498</v>
+      </c>
+      <c r="B212">
+        <v>3053302732</v>
+      </c>
+      <c r="C212" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D212" s="1">
+        <v>100.3543824</v>
+      </c>
+      <c r="E212" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F212" t="s">
+        <v>8</v>
+      </c>
+      <c r="G212">
+        <v>1.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I212" s="1">
+        <v>53157.36</v>
+      </c>
+      <c r="J212" s="1">
+        <v>0</v>
+      </c>
+      <c r="K212">
+        <v>0.0</v>
+      </c>
+      <c r="L212" t="s">
+        <v>499</v>
+      </c>
+      <c r="M212" s="1">
+        <v>53157.36</v>
+      </c>
+      <c r="N212" s="1">
+        <v>54408.13</v>
+      </c>
+      <c r="O212" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P212">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="213" spans="1:16">
+      <c r="A213" t="s">
+        <v>500</v>
+      </c>
+      <c r="B213">
+        <v>3089978672</v>
+      </c>
+      <c r="C213" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D213" s="1">
+        <v>100.21786055</v>
+      </c>
+      <c r="E213" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F213" t="s">
+        <v>8</v>
+      </c>
+      <c r="G213">
+        <v>1.0</v>
+      </c>
+      <c r="H213" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I213" s="1">
+        <v>43572.11</v>
+      </c>
+      <c r="J213" s="1">
+        <v>0</v>
+      </c>
+      <c r="K213">
+        <v>0.0</v>
+      </c>
+      <c r="L213" t="s">
+        <v>501</v>
+      </c>
+      <c r="M213" s="1">
+        <v>43572.11</v>
+      </c>
+      <c r="N213" s="1">
+        <v>32821.02</v>
+      </c>
+      <c r="O213" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P213">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="214" spans="1:16">
+      <c r="A214" t="s">
+        <v>502</v>
+      </c>
+      <c r="B214">
+        <v>3094522902</v>
+      </c>
+      <c r="C214" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D214" s="1">
+        <v>100.10408267</v>
+      </c>
+      <c r="E214" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F214" t="s">
+        <v>8</v>
+      </c>
+      <c r="G214">
+        <v>1.0</v>
+      </c>
+      <c r="H214" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I214" s="1">
+        <v>15612.4</v>
+      </c>
+      <c r="J214" s="1">
+        <v>0</v>
+      </c>
+      <c r="K214">
+        <v>0.0</v>
+      </c>
+      <c r="L214" t="s">
+        <v>503</v>
+      </c>
+      <c r="M214" s="1">
+        <v>15612.4</v>
+      </c>
+      <c r="N214" s="1">
+        <v>8077.12</v>
+      </c>
+      <c r="O214" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P214">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="215" spans="1:16">
+      <c r="A215" t="s">
+        <v>504</v>
+      </c>
+      <c r="B215">
+        <v>3094554102</v>
+      </c>
+      <c r="C215" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D215" s="1">
+        <v>100.1790854</v>
+      </c>
+      <c r="E215" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F215" t="s">
+        <v>8</v>
+      </c>
+      <c r="G215">
+        <v>1.0</v>
+      </c>
+      <c r="H215" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I215" s="1">
+        <v>26862.81</v>
+      </c>
+      <c r="J215" s="1">
+        <v>0</v>
+      </c>
+      <c r="K215">
+        <v>0.0</v>
+      </c>
+      <c r="L215" t="s">
+        <v>505</v>
+      </c>
+      <c r="M215" s="1">
+        <v>26862.81</v>
+      </c>
+      <c r="N215" s="1">
+        <v>17494.2</v>
+      </c>
+      <c r="O215" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P215">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="216" spans="1:16">
+      <c r="A216" t="s">
+        <v>506</v>
+      </c>
+      <c r="B216">
+        <v>3095024362</v>
+      </c>
+      <c r="C216" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D216" s="1">
+        <v>100.1947398</v>
+      </c>
+      <c r="E216" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F216" t="s">
+        <v>8</v>
+      </c>
+      <c r="G216">
+        <v>1.0</v>
+      </c>
+      <c r="H216" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I216" s="1">
+        <v>29210.97</v>
+      </c>
+      <c r="J216" s="1">
+        <v>0</v>
+      </c>
+      <c r="K216">
+        <v>0.0</v>
+      </c>
+      <c r="L216" t="s">
+        <v>507</v>
+      </c>
+      <c r="M216" s="1">
+        <v>29210.97</v>
+      </c>
+      <c r="N216" s="1">
+        <v>20225.69</v>
+      </c>
+      <c r="O216" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P216">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="217" spans="1:16">
+      <c r="A217" t="s">
+        <v>508</v>
+      </c>
+      <c r="B217">
+        <v>3099290162</v>
+      </c>
+      <c r="C217" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D217" s="1">
+        <v>99.99988465</v>
+      </c>
+      <c r="E217" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F217" t="s">
+        <v>8</v>
+      </c>
+      <c r="G217">
+        <v>1.0</v>
+      </c>
+      <c r="H217" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I217" s="1">
+        <v>-23.07</v>
+      </c>
+      <c r="J217" s="1">
+        <v>0</v>
+      </c>
+      <c r="K217">
+        <v>0.0</v>
+      </c>
+      <c r="L217" t="s">
+        <v>509</v>
+      </c>
+      <c r="M217" s="1">
+        <v>-23.07</v>
+      </c>
+      <c r="N217" s="1">
+        <v>-1786.73</v>
+      </c>
+      <c r="O217" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P217">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="218" spans="1:16">
+      <c r="A218" t="s">
+        <v>510</v>
+      </c>
+      <c r="B218">
+        <v>3099338312</v>
+      </c>
+      <c r="C218" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D218" s="1">
+        <v>100.0134912</v>
+      </c>
+      <c r="E218" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F218" t="s">
+        <v>8</v>
+      </c>
+      <c r="G218">
+        <v>1.0</v>
+      </c>
+      <c r="H218" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I218" s="1">
+        <v>1349.12</v>
+      </c>
+      <c r="J218" s="1">
+        <v>0</v>
+      </c>
+      <c r="K218">
+        <v>0.0</v>
+      </c>
+      <c r="L218" t="s">
+        <v>511</v>
+      </c>
+      <c r="M218" s="1">
+        <v>1349.12</v>
+      </c>
+      <c r="N218" s="1">
+        <v>-226.05</v>
+      </c>
+      <c r="O218" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P218">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="219" spans="1:16">
+      <c r="A219" t="s">
+        <v>512</v>
+      </c>
+      <c r="B219">
+        <v>3101407942</v>
+      </c>
+      <c r="C219" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D219" s="1">
+        <v>100.2060842</v>
+      </c>
+      <c r="E219" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F219" t="s">
+        <v>8</v>
+      </c>
+      <c r="G219">
+        <v>1.0</v>
+      </c>
+      <c r="H219" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I219" s="1">
+        <v>20608.42</v>
+      </c>
+      <c r="J219" s="1">
+        <v>0</v>
+      </c>
+      <c r="K219">
+        <v>0.0</v>
+      </c>
+      <c r="L219" t="s">
+        <v>513</v>
+      </c>
+      <c r="M219" s="1">
+        <v>20608.42</v>
+      </c>
+      <c r="N219" s="1">
+        <v>15083.87</v>
+      </c>
+      <c r="O219" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P219">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="220" spans="1:16">
+      <c r="A220" t="s">
+        <v>514</v>
+      </c>
+      <c r="B220">
+        <v>3103291672</v>
+      </c>
+      <c r="C220" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D220" s="1">
+        <v>99.9991928</v>
+      </c>
+      <c r="E220" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F220" t="s">
+        <v>8</v>
+      </c>
+      <c r="G220">
+        <v>1.0</v>
+      </c>
+      <c r="H220" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I220" s="1">
+        <v>-40.36</v>
+      </c>
+      <c r="J220" s="1">
+        <v>0</v>
+      </c>
+      <c r="K220">
+        <v>0.0</v>
+      </c>
+      <c r="L220">
+        <v>-590.81</v>
+      </c>
+      <c r="M220" s="1">
+        <v>-40.36</v>
+      </c>
+      <c r="N220" s="1">
+        <v>-631.17</v>
+      </c>
+      <c r="O220" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P220">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="221" spans="1:16">
+      <c r="A221" t="s">
+        <v>515</v>
+      </c>
+      <c r="B221">
+        <v>3119675662</v>
+      </c>
+      <c r="C221" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D221" s="1">
+        <v>100.00183864</v>
+      </c>
+      <c r="E221" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F221" t="s">
+        <v>8</v>
+      </c>
+      <c r="G221">
+        <v>1.0</v>
+      </c>
+      <c r="H221" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I221" s="1">
+        <v>459.66</v>
+      </c>
+      <c r="J221" s="1">
+        <v>0</v>
+      </c>
+      <c r="K221">
+        <v>0.0</v>
+      </c>
+      <c r="L221" t="s">
+        <v>516</v>
+      </c>
+      <c r="M221" s="1">
+        <v>459.66</v>
+      </c>
+      <c r="N221" s="1">
+        <v>-13003.94</v>
+      </c>
+      <c r="O221" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P221">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="222" spans="1:16">
+      <c r="A222" t="s">
+        <v>517</v>
+      </c>
+      <c r="B222">
+        <v>3119812902</v>
+      </c>
+      <c r="C222" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D222" s="1">
+        <v>100.00146043</v>
+      </c>
+      <c r="E222" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F222" t="s">
+        <v>8</v>
+      </c>
+      <c r="G222">
+        <v>1.0</v>
+      </c>
+      <c r="H222" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I222" s="1">
+        <v>438.13</v>
+      </c>
+      <c r="J222" s="1">
+        <v>0</v>
+      </c>
+      <c r="K222">
+        <v>0.0</v>
+      </c>
+      <c r="L222" t="s">
+        <v>518</v>
+      </c>
+      <c r="M222" s="1">
+        <v>438.13</v>
+      </c>
+      <c r="N222" s="1">
+        <v>-5611.53</v>
+      </c>
+      <c r="O222" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P222">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="223" spans="1:16">
+      <c r="A223" t="s">
+        <v>519</v>
+      </c>
+      <c r="B223">
+        <v>3121777262</v>
+      </c>
+      <c r="C223" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D223" s="1">
+        <v>100.0490529</v>
+      </c>
+      <c r="E223" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F223" t="s">
+        <v>8</v>
+      </c>
+      <c r="G223">
+        <v>1.0</v>
+      </c>
+      <c r="H223" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I223" s="1">
+        <v>4905.29</v>
+      </c>
+      <c r="J223" s="1">
+        <v>0</v>
+      </c>
+      <c r="K223">
+        <v>0.0</v>
+      </c>
+      <c r="L223" t="s">
+        <v>520</v>
+      </c>
+      <c r="M223" s="1">
+        <v>4905.29</v>
+      </c>
+      <c r="N223" s="1">
+        <v>-2923.23</v>
+      </c>
+      <c r="O223" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P223">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="224" spans="1:16">
+      <c r="A224" t="s">
+        <v>521</v>
+      </c>
+      <c r="B224">
+        <v>3123552652</v>
+      </c>
+      <c r="C224" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D224" s="1">
+        <v>100.0014244</v>
+      </c>
+      <c r="E224" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F224" t="s">
+        <v>8</v>
+      </c>
+      <c r="G224">
+        <v>1.0</v>
+      </c>
+      <c r="H224" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I224" s="1">
+        <v>284.88</v>
+      </c>
+      <c r="J224" s="1">
+        <v>0</v>
+      </c>
+      <c r="K224">
+        <v>0.0</v>
+      </c>
+      <c r="L224" t="s">
+        <v>522</v>
+      </c>
+      <c r="M224" s="1">
+        <v>284.88</v>
+      </c>
+      <c r="N224" s="1">
+        <v>-4475.12</v>
+      </c>
+      <c r="O224" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P224">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="225" spans="1:16">
+      <c r="A225" t="s">
+        <v>523</v>
+      </c>
+      <c r="B225">
+        <v>3126897932</v>
+      </c>
+      <c r="C225" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D225" s="1">
+        <v>100.006763</v>
+      </c>
+      <c r="E225" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F225" t="s">
+        <v>8</v>
+      </c>
+      <c r="G225">
+        <v>1.0</v>
+      </c>
+      <c r="H225" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I225" s="1">
+        <v>676.3</v>
+      </c>
+      <c r="J225" s="1">
+        <v>0</v>
+      </c>
+      <c r="K225">
+        <v>0.0</v>
+      </c>
+      <c r="L225" t="s">
+        <v>524</v>
+      </c>
+      <c r="M225" s="1">
+        <v>676.3</v>
+      </c>
+      <c r="N225" s="1">
+        <v>-868.8</v>
+      </c>
+      <c r="O225" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P225">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="226" spans="1:16">
+      <c r="A226" t="s">
+        <v>525</v>
+      </c>
+      <c r="B226">
+        <v>3132138012</v>
+      </c>
+      <c r="C226" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D226" s="1">
+        <v>100.00190787</v>
+      </c>
+      <c r="E226" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F226" t="s">
+        <v>8</v>
+      </c>
+      <c r="G226">
+        <v>1.0</v>
+      </c>
+      <c r="H226" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I226" s="1">
+        <v>286.18</v>
+      </c>
+      <c r="J226" s="1">
+        <v>0</v>
+      </c>
+      <c r="K226">
+        <v>0.0</v>
+      </c>
+      <c r="L226" t="s">
+        <v>526</v>
+      </c>
+      <c r="M226" s="1">
+        <v>286.18</v>
+      </c>
+      <c r="N226" s="1">
+        <v>-3096.33</v>
+      </c>
+      <c r="O226" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P226">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="227" spans="1:16">
+      <c r="A227" t="s">
+        <v>527</v>
+      </c>
+      <c r="B227">
+        <v>3134415152</v>
+      </c>
+      <c r="C227" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D227" s="1">
+        <v>100.01603925</v>
+      </c>
+      <c r="E227" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F227" t="s">
+        <v>8</v>
+      </c>
+      <c r="G227">
+        <v>1.0</v>
+      </c>
+      <c r="H227" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I227" s="1">
+        <v>3207.85</v>
+      </c>
+      <c r="J227" s="1">
+        <v>0</v>
+      </c>
+      <c r="K227">
+        <v>0.0</v>
+      </c>
+      <c r="L227" t="s">
+        <v>528</v>
+      </c>
+      <c r="M227" s="1">
+        <v>3207.85</v>
+      </c>
+      <c r="N227" s="1">
+        <v>-6257.43</v>
+      </c>
+      <c r="O227" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P227">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="228" spans="1:16">
+      <c r="A228" t="s">
+        <v>529</v>
+      </c>
+      <c r="B228">
+        <v>3138830172</v>
+      </c>
+      <c r="C228" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D228" s="1">
+        <v>100.1124705</v>
+      </c>
+      <c r="E228" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F228" t="s">
+        <v>8</v>
+      </c>
+      <c r="G228">
+        <v>1.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I228" s="1">
+        <v>22494.1</v>
+      </c>
+      <c r="J228" s="1">
+        <v>0</v>
+      </c>
+      <c r="K228">
+        <v>0.0</v>
+      </c>
+      <c r="L228" t="s">
+        <v>530</v>
+      </c>
+      <c r="M228" s="1">
+        <v>22494.1</v>
+      </c>
+      <c r="N228" s="1">
+        <v>12066.56</v>
+      </c>
+      <c r="O228" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P228">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="229" spans="1:16">
+      <c r="A229" t="s">
+        <v>531</v>
+      </c>
+      <c r="B229">
+        <v>3138877082</v>
+      </c>
+      <c r="C229" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D229" s="1">
+        <v>100.11463153</v>
+      </c>
+      <c r="E229" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F229" t="s">
+        <v>8</v>
+      </c>
+      <c r="G229">
+        <v>1.0</v>
+      </c>
+      <c r="H229" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I229" s="1">
+        <v>17194.73</v>
+      </c>
+      <c r="J229" s="1">
+        <v>0</v>
+      </c>
+      <c r="K229">
+        <v>0.0</v>
+      </c>
+      <c r="L229" t="s">
+        <v>532</v>
+      </c>
+      <c r="M229" s="1">
+        <v>17194.73</v>
+      </c>
+      <c r="N229" s="1">
+        <v>9420.94</v>
+      </c>
+      <c r="O229" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P229">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="230" spans="1:16">
+      <c r="A230" t="s">
+        <v>533</v>
+      </c>
+      <c r="B230">
+        <v>3145172942</v>
+      </c>
+      <c r="C230" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="D230" s="1">
+        <v>100.06465053</v>
+      </c>
+      <c r="E230" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F230" t="s">
+        <v>8</v>
+      </c>
+      <c r="G230">
+        <v>1.0</v>
+      </c>
+      <c r="H230" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I230" s="1">
+        <v>4848.79</v>
+      </c>
+      <c r="J230" s="1">
+        <v>0</v>
+      </c>
+      <c r="K230">
+        <v>0.0</v>
+      </c>
+      <c r="L230" t="s">
+        <v>534</v>
+      </c>
+      <c r="M230" s="1">
+        <v>4848.79</v>
+      </c>
+      <c r="N230" s="1">
+        <v>963.71</v>
+      </c>
+      <c r="O230" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P230">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="231" spans="1:16">
+      <c r="A231" t="s">
+        <v>535</v>
+      </c>
+      <c r="B231">
+        <v>3149823572</v>
+      </c>
+      <c r="C231" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D231" s="1">
+        <v>100.0380162</v>
+      </c>
+      <c r="E231" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F231" t="s">
+        <v>8</v>
+      </c>
+      <c r="G231">
+        <v>1.0</v>
+      </c>
+      <c r="H231" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I231" s="1">
+        <v>3801.62</v>
+      </c>
+      <c r="J231" s="1">
+        <v>0</v>
+      </c>
+      <c r="K231">
+        <v>0.0</v>
+      </c>
+      <c r="L231" t="s">
+        <v>536</v>
+      </c>
+      <c r="M231" s="1">
+        <v>3801.62</v>
+      </c>
+      <c r="N231" s="1">
+        <v>-1307.77</v>
+      </c>
+      <c r="O231" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P231">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="232" spans="1:16">
+      <c r="A232" t="s">
+        <v>537</v>
+      </c>
+      <c r="B232">
+        <v>3154552562</v>
+      </c>
+      <c r="C232" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D232" s="1">
+        <v>100.0114432</v>
+      </c>
+      <c r="E232" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F232" t="s">
+        <v>8</v>
+      </c>
+      <c r="G232">
+        <v>1.0</v>
+      </c>
+      <c r="H232" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I232" s="1">
+        <v>1716.48</v>
+      </c>
+      <c r="J232" s="1">
+        <v>0</v>
+      </c>
+      <c r="K232">
+        <v>0.0</v>
+      </c>
+      <c r="L232" t="s">
+        <v>538</v>
+      </c>
+      <c r="M232" s="1">
+        <v>1716.48</v>
+      </c>
+      <c r="N232" s="1">
+        <v>-205.68</v>
+      </c>
+      <c r="O232" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P232">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="233" spans="1:16">
+      <c r="A233" t="s">
+        <v>539</v>
+      </c>
+      <c r="B233">
+        <v>3154561012</v>
+      </c>
+      <c r="C233" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D233" s="1">
+        <v>99.981375</v>
+      </c>
+      <c r="E233" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F233" t="s">
+        <v>8</v>
+      </c>
+      <c r="G233">
+        <v>1.0</v>
+      </c>
+      <c r="H233" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I233" s="1">
+        <v>-1862.5</v>
+      </c>
+      <c r="J233" s="1">
+        <v>0</v>
+      </c>
+      <c r="K233">
+        <v>0.0</v>
+      </c>
+      <c r="L233" t="s">
+        <v>540</v>
+      </c>
+      <c r="M233" s="1">
+        <v>-1862.5</v>
+      </c>
+      <c r="N233" s="1">
+        <v>-6681.44</v>
+      </c>
+      <c r="O233" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P233">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="234" spans="1:16">
+      <c r="A234" t="s">
+        <v>541</v>
+      </c>
+      <c r="B234">
+        <v>3155437292</v>
+      </c>
+      <c r="C234" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="D234" s="1">
+        <v>100.00742864</v>
+      </c>
+      <c r="E234" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F234" t="s">
+        <v>8</v>
+      </c>
+      <c r="G234">
+        <v>1.0</v>
+      </c>
+      <c r="H234" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I234" s="1">
+        <v>928.58</v>
+      </c>
+      <c r="J234" s="1">
+        <v>0</v>
+      </c>
+      <c r="K234">
+        <v>0.0</v>
+      </c>
+      <c r="L234" t="s">
+        <v>542</v>
+      </c>
+      <c r="M234" s="1">
+        <v>928.58</v>
+      </c>
+      <c r="N234" s="1">
+        <v>-2407.88</v>
+      </c>
+      <c r="O234" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P234">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="235" spans="1:16">
+      <c r="A235" t="s">
+        <v>543</v>
+      </c>
+      <c r="B235">
+        <v>3155558992</v>
+      </c>
+      <c r="C235" s="1">
+        <v>7400000.0</v>
+      </c>
+      <c r="D235" s="1">
+        <v>100.00602473</v>
+      </c>
+      <c r="E235" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F235" t="s">
+        <v>8</v>
+      </c>
+      <c r="G235">
+        <v>1.0</v>
+      </c>
+      <c r="H235" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I235" s="1">
+        <v>445.83</v>
+      </c>
+      <c r="J235" s="1">
+        <v>0</v>
+      </c>
+      <c r="K235">
+        <v>0.0</v>
+      </c>
+      <c r="L235" t="s">
+        <v>544</v>
+      </c>
+      <c r="M235" s="1">
+        <v>445.83</v>
+      </c>
+      <c r="N235" s="1">
+        <v>-1550.22</v>
+      </c>
+      <c r="O235" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P235">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="236" spans="1:16">
+      <c r="A236" t="s">
+        <v>545</v>
+      </c>
+      <c r="B236">
+        <v>3163652032</v>
+      </c>
+      <c r="C236" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D236" s="1">
+        <v>99.98438007</v>
+      </c>
+      <c r="E236" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F236" t="s">
+        <v>8</v>
+      </c>
+      <c r="G236">
+        <v>1.0</v>
+      </c>
+      <c r="H236" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I236" s="1">
+        <v>-2342.99</v>
+      </c>
+      <c r="J236" s="1">
+        <v>0</v>
+      </c>
+      <c r="K236">
+        <v>0.0</v>
+      </c>
+      <c r="L236" t="s">
+        <v>546</v>
+      </c>
+      <c r="M236" s="1">
+        <v>-2342.99</v>
+      </c>
+      <c r="N236" s="1">
+        <v>-7416.69</v>
+      </c>
+      <c r="O236" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P236">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="237" spans="1:16">
+      <c r="A237" t="s">
+        <v>547</v>
+      </c>
+      <c r="B237">
+        <v>3174910502</v>
+      </c>
+      <c r="C237" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="D237" s="1">
+        <v>100.04306173</v>
+      </c>
+      <c r="E237" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F237" t="s">
+        <v>8</v>
+      </c>
+      <c r="G237">
+        <v>1.0</v>
+      </c>
+      <c r="H237" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I237" s="1">
+        <v>3229.63</v>
+      </c>
+      <c r="J237" s="1">
+        <v>0</v>
+      </c>
+      <c r="K237">
+        <v>0.0</v>
+      </c>
+      <c r="L237" t="s">
+        <v>548</v>
+      </c>
+      <c r="M237" s="1">
+        <v>3229.63</v>
+      </c>
+      <c r="N237" s="1">
+        <v>2217.06</v>
+      </c>
+      <c r="O237" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P237">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="238" spans="1:16">
+      <c r="A238" t="s">
+        <v>549</v>
+      </c>
+      <c r="B238">
+        <v>3174911342</v>
+      </c>
+      <c r="C238" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D238" s="1">
+        <v>100.0555849</v>
+      </c>
+      <c r="E238" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F238" t="s">
+        <v>8</v>
+      </c>
+      <c r="G238">
+        <v>1.0</v>
+      </c>
+      <c r="H238" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I238" s="1">
+        <v>11116.98</v>
+      </c>
+      <c r="J238" s="1">
+        <v>0</v>
+      </c>
+      <c r="K238">
+        <v>0.0</v>
+      </c>
+      <c r="L238" t="s">
+        <v>550</v>
+      </c>
+      <c r="M238" s="1">
+        <v>11116.98</v>
+      </c>
+      <c r="N238" s="1">
+        <v>7992.08</v>
+      </c>
+      <c r="O238" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P238">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="239" spans="1:16">
+      <c r="A239" t="s">
+        <v>551</v>
+      </c>
+      <c r="B239">
+        <v>3174922122</v>
+      </c>
+      <c r="C239" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D239" s="1">
+        <v>100.0438006</v>
+      </c>
+      <c r="E239" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F239" t="s">
+        <v>8</v>
+      </c>
+      <c r="G239">
+        <v>1.0</v>
+      </c>
+      <c r="H239" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I239" s="1">
+        <v>2190.03</v>
+      </c>
+      <c r="J239" s="1">
+        <v>0</v>
+      </c>
+      <c r="K239">
+        <v>0.0</v>
+      </c>
+      <c r="L239">
+        <v>-673.52</v>
+      </c>
+      <c r="M239" s="1">
+        <v>2190.03</v>
+      </c>
+      <c r="N239" s="1">
+        <v>1516.51</v>
+      </c>
+      <c r="O239" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P239">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="240" spans="1:16">
+      <c r="A240" t="s">
+        <v>552</v>
+      </c>
+      <c r="B240">
+        <v>3174950872</v>
+      </c>
+      <c r="C240" s="1">
+        <v>2214000.0</v>
+      </c>
+      <c r="D240" s="1">
+        <v>100.01761743</v>
+      </c>
+      <c r="E240" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F240" t="s">
+        <v>8</v>
+      </c>
+      <c r="G240">
+        <v>1.0</v>
+      </c>
+      <c r="H240" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I240" s="1">
+        <v>390.05</v>
+      </c>
+      <c r="J240" s="1">
+        <v>0</v>
+      </c>
+      <c r="K240">
+        <v>0.0</v>
+      </c>
+      <c r="L240">
+        <v>-178.15</v>
+      </c>
+      <c r="M240" s="1">
+        <v>390.05</v>
+      </c>
+      <c r="N240" s="1">
+        <v>211.9</v>
+      </c>
+      <c r="O240" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P240">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="241" spans="1:16">
+      <c r="A241" t="s">
+        <v>553</v>
+      </c>
+      <c r="B241">
+        <v>3176513182</v>
+      </c>
+      <c r="C241" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D241" s="1">
+        <v>100.0090466</v>
+      </c>
+      <c r="E241" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F241" t="s">
+        <v>8</v>
+      </c>
+      <c r="G241">
+        <v>1.0</v>
+      </c>
+      <c r="H241" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I241" s="1">
+        <v>2713.98</v>
+      </c>
+      <c r="J241" s="1">
+        <v>0</v>
+      </c>
+      <c r="K241">
+        <v>0.0</v>
+      </c>
+      <c r="L241" t="s">
+        <v>554</v>
+      </c>
+      <c r="M241" s="1">
+        <v>2713.98</v>
+      </c>
+      <c r="N241" s="1">
+        <v>1027.61</v>
+      </c>
+      <c r="O241" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P241">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="242" spans="1:16">
+      <c r="A242" t="s">
+        <v>555</v>
+      </c>
+      <c r="B242">
+        <v>3180339762</v>
+      </c>
+      <c r="C242" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D242" s="1">
+        <v>100.06734345</v>
+      </c>
+      <c r="E242" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F242" t="s">
+        <v>8</v>
+      </c>
+      <c r="G242">
+        <v>1.0</v>
+      </c>
+      <c r="H242" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I242" s="1">
+        <v>13468.69</v>
+      </c>
+      <c r="J242" s="1">
+        <v>0</v>
+      </c>
+      <c r="K242">
+        <v>0.0</v>
+      </c>
+      <c r="L242" t="s">
+        <v>556</v>
+      </c>
+      <c r="M242" s="1">
+        <v>13468.69</v>
+      </c>
+      <c r="N242" s="1">
+        <v>11750.06</v>
+      </c>
+      <c r="O242" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P242">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="243" spans="1:16">
+      <c r="A243" t="s">
+        <v>557</v>
+      </c>
+      <c r="B243">
+        <v>3180341312</v>
+      </c>
+      <c r="C243" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D243" s="1">
+        <v>100.09127605</v>
+      </c>
+      <c r="E243" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F243" t="s">
+        <v>8</v>
+      </c>
+      <c r="G243">
+        <v>1.0</v>
+      </c>
+      <c r="H243" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I243" s="1">
+        <v>18255.21</v>
+      </c>
+      <c r="J243" s="1">
+        <v>0</v>
+      </c>
+      <c r="K243">
+        <v>0.0</v>
+      </c>
+      <c r="L243" t="s">
+        <v>558</v>
+      </c>
+      <c r="M243" s="1">
+        <v>18255.21</v>
+      </c>
+      <c r="N243" s="1">
+        <v>16400.47</v>
+      </c>
+      <c r="O243" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P243">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="244" spans="1:16">
+      <c r="A244" t="s">
+        <v>559</v>
+      </c>
+      <c r="B244">
+        <v>3182094392</v>
+      </c>
+      <c r="C244" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D244" s="1">
+        <v>100.0584792</v>
+      </c>
+      <c r="E244" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F244" t="s">
+        <v>8</v>
+      </c>
+      <c r="G244">
+        <v>1.0</v>
+      </c>
+      <c r="H244" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I244" s="1">
+        <v>17543.76</v>
+      </c>
+      <c r="J244" s="1">
+        <v>0</v>
+      </c>
+      <c r="K244">
+        <v>0.0</v>
+      </c>
+      <c r="L244" t="s">
+        <v>560</v>
+      </c>
+      <c r="M244" s="1">
+        <v>17543.76</v>
+      </c>
+      <c r="N244" s="1">
+        <v>15836.11</v>
+      </c>
+      <c r="O244" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P244">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="245" spans="1:16">
+      <c r="A245" t="s">
+        <v>561</v>
+      </c>
+      <c r="B245" t="s">
+        <v>562</v>
+      </c>
+      <c r="C245" s="1">
+        <v>35000000.0</v>
+      </c>
+      <c r="D245" s="1">
+        <v>100.01192931</v>
+      </c>
+      <c r="E245" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="F245" t="s">
+        <v>8</v>
+      </c>
+      <c r="G245">
+        <v>1.0</v>
+      </c>
+      <c r="H245" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I245" s="1">
+        <v>4175.26</v>
+      </c>
+      <c r="J245" s="1">
+        <v>0</v>
+      </c>
+      <c r="K245">
+        <v>0.0</v>
+      </c>
+      <c r="L245" t="s">
+        <v>563</v>
+      </c>
+      <c r="M245" s="1">
+        <v>4175.26</v>
+      </c>
+      <c r="N245" s="1">
+        <v>-345.52</v>
+      </c>
+      <c r="O245" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P245">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>