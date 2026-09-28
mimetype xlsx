--- v4 (2026-09-08)
+++ v5 (2026-09-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="564">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="571">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000985558</t>
   </si>
   <si>
@@ -148,1608 +148,1629 @@
   <si>
     <t>XS3325326695</t>
   </si>
   <si>
     <t>EURO ABN AMRO BANK NV 17/07/2026</t>
   </si>
   <si>
     <t>FR0129677722</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 06/04/2027</t>
   </si>
   <si>
     <t>FR0129713618</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 29/04/2027</t>
   </si>
   <si>
     <t>XS3371229066</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/08/2026</t>
   </si>
   <si>
-    <t>BE6374003364</t>
-[...2 lines deleted...]
-    <t>EURO ANHEUSER BUSCH INBEV SA 25/06/2026</t>
+    <t>FR0129784395</t>
+  </si>
+  <si>
+    <t>EURO AGENCE CENTRALE DES ORGANISMES DE 30/10/2026</t>
+  </si>
+  <si>
+    <t>7 977.00</t>
   </si>
   <si>
     <t>FR0129632875</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA (P 14/05/2027</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
     <t>XS3398399058</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 25/05/2027</t>
   </si>
   <si>
     <t>XS3336921476</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/10/2026</t>
   </si>
   <si>
     <t>FR0129677102</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 02/12/2026</t>
   </si>
   <si>
-    <t>42 207.22</t>
+    <t>55 484.00</t>
   </si>
   <si>
     <t>FR0129439065</t>
   </si>
   <si>
     <t>EURO BANQUE PALATINE 14/10/2026</t>
   </si>
   <si>
-    <t>149 612.83</t>
+    <t>163 166.44</t>
   </si>
   <si>
     <t>BE6373373859</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>369 094.58</t>
+    <t>402 561.94</t>
   </si>
   <si>
     <t>FR0129705952</t>
   </si>
   <si>
     <t>EURO BPCE SA 23/03/2027</t>
   </si>
   <si>
-    <t>44 321.00</t>
+    <t>64 467.96</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
+    <t>XS3427420412</t>
+  </si>
+  <si>
+    <t>EURO CAIXABANK SA 24/06/2027</t>
+  </si>
+  <si>
     <t>XS3361234886</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 26/04/2027</t>
   </si>
   <si>
     <t>XS3384714914</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 19/08/2026</t>
   </si>
   <si>
     <t>XS3395915559</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 24/08/2026</t>
   </si>
   <si>
     <t>XS3367683490</t>
   </si>
   <si>
     <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 03/07/2026</t>
   </si>
   <si>
-    <t>XS3388157276</t>
-[...2 lines deleted...]
-    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 22/06/2026</t>
+    <t>XS3425735506</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 08/07/2026</t>
   </si>
   <si>
     <t>XS3325957507</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
   </si>
   <si>
+    <t>FR0129713873</t>
+  </si>
+  <si>
+    <t>EURO COFACE SA 31/07/2026</t>
+  </si>
+  <si>
     <t>BE6374744017</t>
   </si>
   <si>
     <t>EURO COFINIMMO SA 04/08/2026</t>
   </si>
   <si>
-    <t>BE6374289310</t>
-[...8 lines deleted...]
-    <t>EURO COFINIMMO SA 22/06/2026</t>
+    <t>BE6374858189</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 13/07/2026</t>
+  </si>
+  <si>
+    <t>BE6375143128</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 22/07/2026</t>
   </si>
   <si>
     <t>BE6374449948</t>
   </si>
   <si>
     <t>EURO COFINIMMO SA 29/06/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
+    <t>DE000CZ46BP7</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 15/06/2027</t>
+  </si>
+  <si>
     <t>DE000CZ46AL8</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/12/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ46AQ7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 20/04/2027</t>
   </si>
   <si>
-    <t>DE000CZ454T7</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129717239</t>
   </si>
   <si>
     <t>EURO COMPAGNIE DE SAINT GOBAIN SA 29/06/2026</t>
   </si>
   <si>
     <t>FR0129678647</t>
   </si>
   <si>
     <t>EURO COMPAGNIE GENERALE DES ETABLISSEME 06/07/2026</t>
   </si>
   <si>
-    <t>FR0129715373</t>
-[...8 lines deleted...]
-    <t>EURO COVIVIO SA 19/06/2026</t>
+    <t>FR0129783991</t>
+  </si>
+  <si>
+    <t>EURO COVIVIO SA 17/07/2026</t>
   </si>
   <si>
     <t>FR0129671964</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/01/2027</t>
   </si>
   <si>
-    <t>82 335.00</t>
+    <t>102 352.50</t>
   </si>
   <si>
     <t>FR0129671907</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
   </si>
   <si>
-    <t>80 501.67</t>
+    <t>100 102.50</t>
   </si>
   <si>
     <t>FR0129671923</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/11/2026</t>
   </si>
   <si>
-    <t>80 868.33</t>
+    <t>100 552.50</t>
+  </si>
+  <si>
+    <t>XS3429165031</t>
+  </si>
+  <si>
+    <t>EURO DANAHER CORPORATION 21/12/2026</t>
+  </si>
+  <si>
+    <t>FR0129783884</t>
+  </si>
+  <si>
+    <t>EURO DASSAULT SYSTEMES 16/09/2026</t>
   </si>
   <si>
     <t>FR0129787299</t>
   </si>
   <si>
     <t>EURO ELECTRICITE DE FRANCE SA 04/09/2026</t>
   </si>
   <si>
-    <t>FR0129651024</t>
-[...4 lines deleted...]
-  <si>
     <t>ES05306747Z4</t>
   </si>
   <si>
     <t>EURO ENDESA SA 10/07/2026</t>
   </si>
   <si>
+    <t>ES05306748E7</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 24/08/2026</t>
+  </si>
+  <si>
+    <t>XS3420336953</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 20/07/2026</t>
+  </si>
+  <si>
+    <t>XS3396961107</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 30/06/2026</t>
+  </si>
+  <si>
     <t>XS3391078824</t>
   </si>
   <si>
-    <t>EURO ENEL FINANCE INTERNATIONAL NV 30/06/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3386590676</t>
   </si>
   <si>
-    <t>XS3396961107</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0129788768</t>
   </si>
   <si>
     <t>EURO ENGIE SA 04/09/2026</t>
   </si>
   <si>
-    <t>9 693.78</t>
+    <t>61 533.33</t>
   </si>
   <si>
     <t>FR0129709046</t>
   </si>
   <si>
     <t>EURO ENGIE SA 29/06/2026</t>
   </si>
   <si>
-    <t>FR0129705275</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129715100</t>
   </si>
   <si>
     <t>EURO ESSILORLUXOTTICA SA 27/07/2026</t>
   </si>
   <si>
-    <t>XS3391828509</t>
-[...2 lines deleted...]
-    <t>EURO FIDELITY NATIONAL INFORMATION SERV 22/06/2026</t>
+    <t>XS3420471735</t>
+  </si>
+  <si>
+    <t>EURO FIDELITY NATIONAL INFORMATION SERV 22/07/2026</t>
   </si>
   <si>
     <t>XS3367620492</t>
   </si>
   <si>
     <t>EURO HEINEKEN NV 06/07/2026</t>
   </si>
   <si>
+    <t>XS3411930442</t>
+  </si>
+  <si>
+    <t>EURO HEINEKEN NV 17/07/2026</t>
+  </si>
+  <si>
     <t>XS3367672709</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 03/07/2026</t>
   </si>
   <si>
     <t>XS3375218867</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 08/07/2026</t>
   </si>
   <si>
-    <t>XS3388169289</t>
-[...8 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 15/06/2026</t>
+    <t>XS3413324784</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 15/07/2026</t>
   </si>
   <si>
     <t>FR0129781268</t>
   </si>
   <si>
     <t>EURO ING BANK NV 01/06/2027</t>
   </si>
   <si>
-    <t>15 078.00</t>
+    <t>55 300.00</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>427 905.58</t>
+    <t>468 037.00</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>163 589.89</t>
+    <t>190 335.50</t>
   </si>
   <si>
     <t>XS3371668735</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 05/05/2027</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3297678768</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
   </si>
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
+    <t>XS3415149593</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 15/06/2027</t>
+  </si>
+  <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3396973888</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 28/05/2027</t>
   </si>
   <si>
     <t>XS3397034185</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 30/03/2027</t>
   </si>
   <si>
-    <t>XS3325290560</t>
-[...14 lines deleted...]
-    <t>EURO KBC GROEP NV 26/06/2026</t>
+    <t>FR0129680205</t>
+  </si>
+  <si>
+    <t>EURO ITM ENTREPRISES SA SAS 22/07/2026</t>
+  </si>
+  <si>
+    <t>BE6375076427</t>
+  </si>
+  <si>
+    <t>EURO KBC GROEP NV 18/09/2026</t>
+  </si>
+  <si>
+    <t>BE6375183520</t>
+  </si>
+  <si>
+    <t>EURO KBC GROEP NV 23/12/2026</t>
   </si>
   <si>
     <t>FR0129632651</t>
   </si>
   <si>
     <t>EURO KERING FINANCE SNC 07/08/2026</t>
   </si>
   <si>
+    <t>XS3418600089</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 17/06/2027</t>
+  </si>
+  <si>
     <t>XS3355988224</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
   </si>
   <si>
-    <t>XS3376364462</t>
-[...8 lines deleted...]
-    <t>EURO LSEG NETHERLANDS BV 16/06/2026</t>
+    <t>XS3415281438</t>
+  </si>
+  <si>
+    <t>EURO LSEG NETHERLANDS BV 15/09/2026</t>
+  </si>
+  <si>
+    <t>XS3415286742</t>
+  </si>
+  <si>
+    <t>EURO LSEG NETHERLANDS BV 16/12/2026</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
+    <t>XS3408779000</t>
+  </si>
+  <si>
+    <t>EURO NATWEST MARKETS NV 09/06/2027</t>
+  </si>
+  <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
+    <t>XS3427507374</t>
+  </si>
+  <si>
+    <t>EURO NATWEST MARKETS NV 24/06/2027</t>
+  </si>
+  <si>
+    <t>XS3415149833</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 04/09/2026</t>
+  </si>
+  <si>
     <t>XS3396982285</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 06/08/2026</t>
   </si>
   <si>
     <t>XS3386608122</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 13/07/2026</t>
   </si>
   <si>
-    <t>XS3384762996</t>
-[...17 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 23/06/2026</t>
+    <t>XS3415315608</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 17/09/2026</t>
+  </si>
+  <si>
+    <t>XS3417520197</t>
   </si>
   <si>
     <t>XS3351072502</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
     <t>EURO OPENBANK DEUTSCHLAND AG 11/12/2026</t>
   </si>
   <si>
-    <t>XS3127977471</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129716322</t>
   </si>
   <si>
     <t>EURO PERNOD RICARD FINANCE SA 29/06/2026</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
-    <t>FR0129733145</t>
-[...2 lines deleted...]
-    <t>EURO SAVENCIA SA 15/06/2026</t>
+    <t>XS3418592716</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER FINANCE SA 17/06/2027</t>
   </si>
   <si>
     <t>BE6372829265</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 07/08/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
-    <t>FR0129715894</t>
-[...8 lines deleted...]
-    <t>EURO UNIVERSAL MUSIC GROUP NV 10/06/2026</t>
+    <t>FR0129784411</t>
+  </si>
+  <si>
+    <t>EURO TELEPERFORMANCE 24/07/2026</t>
   </si>
   <si>
     <t>FR0129629590</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 31/07/2026</t>
   </si>
   <si>
     <t>FR0129672830</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
   </si>
   <si>
+    <t>FR0129682839</t>
+  </si>
+  <si>
+    <t>EURO VIVENDI SE 15/07/2026</t>
+  </si>
+  <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129672715</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
   </si>
   <si>
-    <t>FR0129582542</t>
-[...7 lines deleted...]
-  <si>
     <t>FR0129716249</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 26/08/2026</t>
   </si>
   <si>
     <t>FR0129714913</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 05/08/2026</t>
   </si>
   <si>
-    <t>41 266.94</t>
+    <t>66 559.17</t>
   </si>
   <si>
     <t>FR0129753671</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 13/05/2027</t>
   </si>
   <si>
-    <t>40 662.92</t>
+    <t>74 069.58</t>
   </si>
   <si>
     <t>FR0129753655</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 14/09/2026</t>
   </si>
   <si>
-    <t>23 097.75</t>
+    <t>42 141.75</t>
   </si>
   <si>
     <t>FR0129753648</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 15/07/2026</t>
   </si>
   <si>
-    <t>15 037.39</t>
+    <t>27 455.61</t>
   </si>
   <si>
     <t>FR0129676880</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
   </si>
   <si>
-    <t>65 679.38</t>
+    <t>86 014.79</t>
+  </si>
+  <si>
+    <t>FR0129808897</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/06/2027</t>
+  </si>
+  <si>
+    <t>4 205.17</t>
   </si>
   <si>
     <t>FR0129672038</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/12/2026</t>
   </si>
   <si>
-    <t>109 291.11</t>
+    <t>135 870.00</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>131 236.44</t>
+    <t>144 767.33</t>
   </si>
   <si>
     <t>FR0129673788</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 20/01/2027</t>
   </si>
   <si>
-    <t>51 189.75</t>
+    <t>64 698.92</t>
   </si>
   <si>
     <t>FR0129499382</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 13/11/2026</t>
   </si>
   <si>
-    <t>326 499.38</t>
+    <t>360 330.97</t>
   </si>
   <si>
     <t>FR0129787802</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 04/06/2027</t>
   </si>
   <si>
-    <t>5 046.89</t>
+    <t>31 966.67</t>
   </si>
   <si>
     <t>FR0129266872</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 10/07/2026</t>
   </si>
   <si>
-    <t>419 173.00</t>
+    <t>446 290.06</t>
   </si>
   <si>
     <t>FR0129621944</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 05/02/2027</t>
   </si>
   <si>
-    <t>147 397.33</t>
+    <t>174 571.11</t>
   </si>
   <si>
     <t>FR0129654705</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 06/08/2026</t>
   </si>
   <si>
-    <t>114 316.67</t>
+    <t>140 127.50</t>
   </si>
   <si>
     <t>FR0129767267</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 25/05/2027</t>
   </si>
   <si>
-    <t>FR0129620771</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129780898</t>
   </si>
   <si>
     <t>NEUCP CAPGEMINI SE 31/07/2026</t>
   </si>
   <si>
-    <t>FR0129732964</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129677144</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 30/06/2026</t>
   </si>
   <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
+    <t>FR0129783751</t>
+  </si>
+  <si>
+    <t>NEUCP COVIVIO SA 15/09/2026</t>
+  </si>
+  <si>
     <t>FR0129787877</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE CORPORATE AND INVE 04/06/2027</t>
   </si>
   <si>
-    <t>5 113.56</t>
+    <t>32 366.67</t>
   </si>
   <si>
     <t>FR0129782787</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 02/06/2027</t>
   </si>
   <si>
-    <t>7 605.00</t>
+    <t>34 639.22</t>
   </si>
   <si>
     <t>FR0129548600</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 15/12/2026</t>
   </si>
   <si>
-    <t>287 406.67</t>
+    <t>327 903.67</t>
   </si>
   <si>
     <t>FR0129782829</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 31/03/2027</t>
   </si>
   <si>
-    <t>5 653.75</t>
+    <t>25 762.75</t>
   </si>
   <si>
     <t>FR0129653319</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/10/2026</t>
   </si>
   <si>
-    <t>59 785.44</t>
+    <t>72 861.72</t>
   </si>
   <si>
     <t>FR0129653343</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 03/02/2027</t>
   </si>
   <si>
-    <t>122 837.56</t>
+    <t>149 656.78</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>448 264.67</t>
+    <t>488 084.17</t>
   </si>
   <si>
     <t>FR0129410561</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 22/09/2026</t>
   </si>
   <si>
-    <t>492 548.33</t>
-[...5 lines deleted...]
-    <t>NEUCP DASSAULT SYSTEMES 16/06/2026</t>
+    <t>533 260.00</t>
+  </si>
+  <si>
+    <t>FR0129806511</t>
+  </si>
+  <si>
+    <t>NEUCP DANONE SA 16/12/2026</t>
+  </si>
+  <si>
+    <t>25 795.18</t>
   </si>
   <si>
     <t>FR0129716520</t>
   </si>
   <si>
     <t>NEUCP DASSAULT SYSTEMES 29/06/2026</t>
   </si>
   <si>
     <t>FR0129781599</t>
   </si>
   <si>
     <t>NEUCP ELECTRICITE DE FRANCE SA 01/07/2026</t>
   </si>
   <si>
-    <t>FR0129681963</t>
-[...11 lines deleted...]
-    <t>28 127.92</t>
+    <t>FR0129809010</t>
+  </si>
+  <si>
+    <t>NEUCP ELECTRICITE DE FRANCE SA 03/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129806107</t>
+  </si>
+  <si>
+    <t>NEUCP ELIS SA 15/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129805273</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 11/09/2026</t>
+  </si>
+  <si>
+    <t>33 417.75</t>
+  </si>
+  <si>
+    <t>FR0129807485</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 18/09/2026</t>
   </si>
   <si>
     <t>FR0129756062</t>
   </si>
   <si>
     <t>NEUCP ENGIE SA 21/08/2026</t>
   </si>
   <si>
-    <t>28 787.64</t>
+    <t>61 211.04</t>
   </si>
   <si>
     <t>FR0129632438</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 14/08/2026</t>
   </si>
   <si>
+    <t>FR0129808681</t>
+  </si>
+  <si>
+    <t>NEUCP ING BANK NV 24/06/2027</t>
+  </si>
+  <si>
+    <t>3 476.11</t>
+  </si>
+  <si>
     <t>FR0129756021</t>
   </si>
   <si>
     <t>NEUCP KLEPIERRE SA 21/07/2026</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>287 351.17</t>
+    <t>327 352.00</t>
   </si>
   <si>
     <t>FR0129651875</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
   </si>
   <si>
-    <t>67 161.00</t>
+    <t>93 753.89</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>120 943.33</t>
+    <t>140 875.00</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>77 740.00</t>
+    <t>90 583.33</t>
   </si>
   <si>
     <t>FR0129631067</t>
   </si>
   <si>
     <t>NEUCP LEGRAND FRANCE SA 15/10/2026</t>
   </si>
   <si>
-    <t>34 125.97</t>
+    <t>47 395.83</t>
   </si>
   <si>
     <t>FR0129783272</t>
   </si>
   <si>
     <t>NEUCP PERNOD RICARD FINANCE SA 27/07/2026</t>
   </si>
   <si>
     <t>FR0129630416</t>
   </si>
   <si>
     <t>NEUCP RTE RESEAU DE TRANSPORT D ELECTRIC 08/07/2026</t>
   </si>
   <si>
     <t>FR0129788875</t>
   </si>
   <si>
     <t>NEUCP SAVENCIA SA 08/07/2026</t>
   </si>
   <si>
+    <t>FR0129805828</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 15/07/2026</t>
+  </si>
+  <si>
     <t>FR0129781334</t>
   </si>
   <si>
     <t>NEUCP SAVENCIA SA 30/06/2026</t>
   </si>
   <si>
     <t>FR0129780146</t>
   </si>
   <si>
     <t>NEUCP SCHNEIDER ELECTRIC SE 28/08/2026</t>
   </si>
   <si>
     <t>FR0129683191</t>
   </si>
   <si>
     <t>NEUCP SEB SA 16/07/2026</t>
   </si>
   <si>
-    <t>FR0129767150</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129782928</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 03/07/2026</t>
   </si>
   <si>
     <t>FR0129782910</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 03/08/2026</t>
   </si>
   <si>
     <t>FR0129680932</t>
   </si>
   <si>
     <t>NEUCP TELEPERFORMANCE 30/06/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
     <t>FR0129629715</t>
   </si>
   <si>
     <t>NEUCP UNIVERSAL MUSIC GROUP NV 22/07/2026</t>
   </si>
   <si>
     <t>FR0129781755</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/10/2026</t>
   </si>
   <si>
-    <t>19 659.56</t>
+    <t>72 177.78</t>
   </si>
   <si>
     <t>FR0129782480</t>
   </si>
   <si>
     <t>NEUCP VINCI SA 02/07/2026</t>
   </si>
   <si>
     <t>FR0129683035</t>
   </si>
   <si>
     <t>NEUCP VINCI SA 13/07/2026</t>
   </si>
   <si>
-    <t>FR0129732915</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129756146</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 18/06/2027</t>
   </si>
   <si>
-    <t>36 445.17</t>
+    <t>23 396.08</t>
   </si>
   <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>98 579.00</t>
+    <t>125 592.44</t>
   </si>
   <si>
     <t>XS1114159277</t>
   </si>
   <si>
     <t>ADIDAS AG 2.25 08/10/2026</t>
   </si>
   <si>
-    <t>33 164.51</t>
+    <t>35 894.10</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>7 945.21</t>
-[...8 lines deleted...]
-    <t>206 378.08</t>
+    <t>9 041.10</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>528 904.11</t>
+    <t>582 328.77</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>14 229.45</t>
+    <t>15 256.85</t>
   </si>
   <si>
     <t>XS1196503137</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
   </si>
   <si>
-    <t>59 794.52</t>
+    <t>72 123.29</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>390 503.42</t>
+    <t>431 393.84</t>
   </si>
   <si>
     <t>XS2168478068</t>
   </si>
   <si>
     <t>CRH SMW FINANCE DAC 1.25 05/11/2026</t>
   </si>
   <si>
-    <t>59 178.08</t>
+    <t>64 383.56</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>13 908.22</t>
+    <t>16 047.95</t>
   </si>
   <si>
     <t>FR0013433596</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 0.25 12/07/2026</t>
   </si>
   <si>
-    <t>19 950.68</t>
+    <t>21 156.16</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>37 020.55</t>
-[...17 lines deleted...]
-    <t>11 048.77</t>
+    <t>40 239.73</t>
   </si>
   <si>
     <t>XS3373518086</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 13/05/2027</t>
   </si>
   <si>
-    <t>49 864.69</t>
+    <t>88 222.15</t>
   </si>
   <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>33 614.38</t>
+    <t>35 580.14</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>114 410.96</t>
+    <t>134 136.99</t>
   </si>
   <si>
     <t>FR001400KZP3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 4.25 28/09/2026</t>
   </si>
   <si>
-    <t>229 779.45</t>
-[...20 lines deleted...]
-    <t>22 555.00</t>
+    <t>247 943.84</t>
   </si>
   <si>
     <t>SWAP04780106</t>
   </si>
   <si>
-    <t>10 929.34</t>
+    <t>12 640.00</t>
   </si>
   <si>
     <t>SWAP04780461</t>
   </si>
   <si>
-    <t>27 790.50</t>
+    <t>32 006.00</t>
   </si>
   <si>
     <t>SWAP04806155</t>
   </si>
   <si>
-    <t>13 106.16</t>
+    <t>15 604.22</t>
   </si>
   <si>
     <t>SWAP04817097</t>
   </si>
   <si>
-    <t>7 829.67</t>
+    <t>9 945.00</t>
   </si>
   <si>
     <t>SWAP04827610</t>
   </si>
   <si>
-    <t>3 248.49</t>
-[...5 lines deleted...]
-    <t>4 228.55</t>
+    <t>4 093.44</t>
   </si>
   <si>
     <t>SWAP04839652</t>
   </si>
   <si>
-    <t>6 582.25</t>
+    <t>7 888.11</t>
   </si>
   <si>
     <t>SWAP04865041</t>
   </si>
   <si>
-    <t>20 309.34</t>
+    <t>24 357.09</t>
   </si>
   <si>
     <t>SWAP04866191</t>
   </si>
   <si>
-    <t>4 156.02</t>
-[...7 lines deleted...]
-  <si>
     <t>SWAP04879695</t>
   </si>
   <si>
-    <t>3 692.50</t>
-[...5 lines deleted...]
-    <t>1 340.37</t>
+    <t>4 767.59</t>
   </si>
   <si>
     <t>SWAP04884340</t>
   </si>
   <si>
-    <t>1 456.89</t>
+    <t>2 225.72</t>
   </si>
   <si>
     <t>SWAP04892722</t>
   </si>
   <si>
-    <t>8 891.03</t>
+    <t>12 298.11</t>
   </si>
   <si>
     <t>SWAP04892725</t>
   </si>
   <si>
-    <t>3 677.34</t>
+    <t>5 474.22</t>
   </si>
   <si>
     <t>SWAP04922655</t>
   </si>
   <si>
     <t>SWAP04922656</t>
   </si>
   <si>
+    <t>1 758.07</t>
+  </si>
+  <si>
     <t>SWAP04923392</t>
   </si>
   <si>
+    <t>2 098.92</t>
+  </si>
+  <si>
     <t>SWAP04923752</t>
   </si>
   <si>
+    <t>1 473.44</t>
+  </si>
+  <si>
     <t>SWAP04924848</t>
   </si>
   <si>
+    <t>1 811.31</t>
+  </si>
+  <si>
     <t>SWAP04943108</t>
   </si>
   <si>
     <t>SWAP04943109</t>
   </si>
   <si>
+    <t>2 040.06</t>
+  </si>
+  <si>
     <t>SWAP04947612</t>
   </si>
   <si>
     <t>SWAP04947611</t>
   </si>
   <si>
     <t>SWAP04976196</t>
   </si>
   <si>
-    <t>1 383.21</t>
+    <t>2 504.18</t>
   </si>
   <si>
     <t>SWAP04986425</t>
   </si>
   <si>
+    <t>1 389.88</t>
+  </si>
+  <si>
     <t>SWAP04987017</t>
   </si>
   <si>
     <t>SWAP04987122</t>
   </si>
   <si>
+    <t>1 373.85</t>
+  </si>
+  <si>
     <t>SWAP04987234</t>
   </si>
   <si>
-    <t>1 277.66</t>
+    <t>2 695.36</t>
   </si>
   <si>
     <t>SWAP04987354</t>
   </si>
   <si>
-    <t>1 110.77</t>
+    <t>2 202.29</t>
   </si>
   <si>
     <t>SWAP04987353</t>
   </si>
   <si>
-    <t>1 250.77</t>
+    <t>2 367.29</t>
   </si>
   <si>
     <t>SWAP05010383</t>
   </si>
   <si>
-    <t>-10 751.09</t>
+    <t>-12 135.38</t>
   </si>
   <si>
     <t>SWAP05011031</t>
   </si>
   <si>
-    <t>-7 535.28</t>
+    <t>-8 539.65</t>
   </si>
   <si>
     <t>SWAP05011029</t>
   </si>
   <si>
-    <t>-9 368.61</t>
+    <t>-10 831.32</t>
   </si>
   <si>
     <t>SWAP05011030</t>
   </si>
   <si>
-    <t>-8 985.28</t>
-[...5 lines deleted...]
-    <t>-1 763.66</t>
+    <t>-10 352.15</t>
   </si>
   <si>
     <t>SWAP05011167</t>
   </si>
   <si>
-    <t>-1 575.17</t>
+    <t>-1 393.19</t>
   </si>
   <si>
     <t>SWAP05011283</t>
   </si>
   <si>
-    <t>-5 524.55</t>
-[...2 lines deleted...]
-    <t>SWAP05011324</t>
+    <t>-6 373.74</t>
   </si>
   <si>
     <t>SWAP05016334</t>
   </si>
   <si>
-    <t>-13 463.60</t>
+    <t>-16 217.42</t>
   </si>
   <si>
     <t>SWAP05016335</t>
   </si>
   <si>
-    <t>-6 049.66</t>
+    <t>-6 195.91</t>
   </si>
   <si>
     <t>SWAP05017475</t>
   </si>
   <si>
-    <t>-7 828.52</t>
+    <t>-9 902.54</t>
   </si>
   <si>
     <t>SWAP05018315</t>
   </si>
   <si>
-    <t>-4 760.00</t>
+    <t>-5 242.57</t>
   </si>
   <si>
     <t>SWAP05019255</t>
   </si>
   <si>
-    <t>-1 545.10</t>
+    <t>-1 518.14</t>
   </si>
   <si>
     <t>SWAP05019524</t>
   </si>
   <si>
-    <t>-3 382.51</t>
+    <t>-3 842.48</t>
   </si>
   <si>
     <t>SWAP05019593</t>
   </si>
   <si>
-    <t>-9 465.28</t>
+    <t>-12 096.46</t>
   </si>
   <si>
     <t>SWAP05020023</t>
   </si>
   <si>
-    <t>-10 427.54</t>
+    <t>-13 909.23</t>
   </si>
   <si>
     <t>SWAP05020022</t>
   </si>
   <si>
-    <t>-7 773.79</t>
+    <t>-10 364.22</t>
   </si>
   <si>
     <t>SWAP05027220</t>
   </si>
   <si>
-    <t>-3 885.08</t>
+    <t>-5 445.53</t>
   </si>
   <si>
     <t>SWAP05029792</t>
   </si>
   <si>
-    <t>-5 109.39</t>
+    <t>-7 372.37</t>
   </si>
   <si>
     <t>SWAP05029911</t>
   </si>
   <si>
-    <t>-1 922.16</t>
+    <t>-2 342.92</t>
   </si>
   <si>
     <t>SWAP05029910</t>
   </si>
   <si>
-    <t>-4 818.94</t>
+    <t>-7 457.78</t>
   </si>
   <si>
     <t>SWAP05030303</t>
   </si>
   <si>
-    <t>-3 336.46</t>
+    <t>-4 920.48</t>
   </si>
   <si>
     <t>SWAP05030302</t>
   </si>
   <si>
-    <t>-1 996.05</t>
+    <t>-2 948.18</t>
   </si>
   <si>
     <t>SWAP05030900</t>
   </si>
   <si>
-    <t>-5 073.70</t>
+    <t>-9 052.64</t>
   </si>
   <si>
     <t>SWAP05034114</t>
   </si>
   <si>
-    <t>-1 012.57</t>
+    <t>-2 431.58</t>
   </si>
   <si>
     <t>SWAP05034113</t>
   </si>
   <si>
-    <t>-3 124.90</t>
+    <t>-7 681.15</t>
   </si>
   <si>
     <t>SWAP05034115</t>
   </si>
   <si>
+    <t>-1 616.74</t>
+  </si>
+  <si>
     <t>SWAP05034112</t>
   </si>
   <si>
     <t>SWAP05034138</t>
   </si>
   <si>
-    <t>-1 686.37</t>
+    <t>-3 372.57</t>
   </si>
   <si>
     <t>SWAP05034191</t>
   </si>
   <si>
-    <t>-1 718.63</t>
+    <t>-5 501.96</t>
   </si>
   <si>
     <t>SWAP05034190</t>
   </si>
   <si>
-    <t>-1 854.74</t>
+    <t>-6 026.96</t>
   </si>
   <si>
     <t>SWAP05034349</t>
   </si>
   <si>
-    <t>-1 707.65</t>
+    <t>-8 571.42</t>
+  </si>
+  <si>
+    <t>SWAP05034659</t>
+  </si>
+  <si>
+    <t>-2 991.16</t>
+  </si>
+  <si>
+    <t>SWAP05034885</t>
+  </si>
+  <si>
+    <t>-1 561.98</t>
+  </si>
+  <si>
+    <t>SWAP05034884</t>
+  </si>
+  <si>
+    <t>-1 574.48</t>
+  </si>
+  <si>
+    <t>SWAP05035084</t>
+  </si>
+  <si>
+    <t>SWAP05035083</t>
+  </si>
+  <si>
+    <t>SWAP05039959</t>
+  </si>
+  <si>
+    <t>SWAP05039958</t>
   </si>
   <si>
     <t>SWAP05030898</t>
   </si>
   <si>
     <t>ST 0.020/OIS+m220726</t>
   </si>
   <si>
-    <t>-4 520.78</t>
+    <t>-4 558.91</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2058,12519 +2079,12619 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>1432212.1489</v>
+      </c>
+      <c r="C2">
+        <v>2457.95</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>3520307682.62</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>3520307682.62</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>41.3595</v>
+      </c>
+      <c r="C3">
+        <v>9920.66</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>410313.76</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>410313.76</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>125730.9927</v>
+      </c>
+      <c r="C4">
+        <v>3414.17</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>429268161.58</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>429268161.58</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>10429.8901</v>
+      </c>
+      <c r="C5">
+        <v>1120.6</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>11687804.31</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>11687804.31</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1599521.5426</v>
+      </c>
+      <c r="C6">
+        <v>111.42</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>178225543.64</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>178225543.64</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P245"/>
+  <dimension ref="A1:Z247"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O245" sqref="O245"/>
+      <selection activeCell="N247" sqref="N247"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I1" t="s">
+        <v>25</v>
+      </c>
+      <c r="J1" t="s">
+        <v>26</v>
+      </c>
+      <c r="K1" t="s">
+        <v>27</v>
+      </c>
+      <c r="L1" t="s">
+        <v>28</v>
+      </c>
+      <c r="M1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O1" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z1" t="s">
         <v>17</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="1">
+        <v>13181.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>10862.92</v>
+      </c>
+      <c r="D2" s="1">
+        <v>10830.722216069</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>142759749.53</v>
+      </c>
+      <c r="H2" s="1">
+        <v>424398.99</v>
+      </c>
+      <c r="I2" s="1">
+        <v>0.29728196595835</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>143184148.52</v>
+      </c>
+      <c r="M2" s="1">
+        <v>143184148.52</v>
+      </c>
+      <c r="N2" s="1">
+        <v>3.46</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>32</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="1">
+        <v>782.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>262800.61</v>
+      </c>
+      <c r="D3" s="1">
+        <v>261903.37236573</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>204808437.19</v>
+      </c>
+      <c r="H3" s="1">
+        <v>701639.83</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0.34258345975712</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>205510077.02</v>
+      </c>
+      <c r="M3" s="1">
+        <v>205510077.02</v>
+      </c>
+      <c r="N3" s="1">
+        <v>4.96</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>34</v>
       </c>
-      <c r="B3" t="s">
-[...45 lines deleted...]
-    <row r="4" spans="1:16">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>99.8783</v>
+      </c>
+      <c r="D4" s="1">
+        <v>99.2637935</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>9926379.35</v>
+      </c>
+      <c r="H4" s="1">
+        <v>61450.65</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.61906409007026</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>9987830.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>9987830.0</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>36</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="1">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D4" s="1">
-[...32 lines deleted...]
-      <c r="O4" s="1">
+      <c r="C5" s="1">
+        <v>97.9095</v>
+      </c>
+      <c r="D5" s="1">
+        <v>97.132225</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>9713222.5</v>
+      </c>
+      <c r="H5" s="1">
+        <v>77727.5</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0.80022361270938</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>9790950.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>9790950.0</v>
+      </c>
+      <c r="N5" s="1">
         <v>0.24</v>
       </c>
-      <c r="P4">
-[...4 lines deleted...]
-      <c r="A5" t="s">
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>38</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="1">
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D5" s="1">
-[...40 lines deleted...]
-      <c r="A6" t="s">
+      <c r="C6" s="1">
+        <v>97.7226</v>
+      </c>
+      <c r="D6" s="1">
+        <v>97.2229349</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>9722293.49</v>
+      </c>
+      <c r="H6" s="1">
+        <v>49966.51</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0.51393747834699</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>9772260.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>9772260.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>40</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="1">
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>99.7494</v>
+      </c>
+      <c r="D7" s="1">
+        <v>99.41818273</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>14912727.41</v>
+      </c>
+      <c r="H7" s="1">
+        <v>49682.59</v>
+      </c>
+      <c r="I7" s="1">
+        <v>0.3331556236097</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>14962410.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>14962410.0</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>99.9914</v>
+      </c>
+      <c r="D8" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-2580.0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-0.0086</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8" t="s">
+        <v>46</v>
+      </c>
+      <c r="L8" s="1">
+        <v>29997420.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>30005397.0</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>97.5863</v>
+      </c>
+      <c r="D9" s="1">
+        <v>97.16801133</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>14575201.7</v>
+      </c>
+      <c r="H9" s="1">
+        <v>62743.3</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0.43047980598443</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>14637945.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>14637945.0</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>98.9934</v>
+      </c>
+      <c r="D10" s="1">
+        <v>97.78527223</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>39114108.89</v>
+      </c>
+      <c r="H10" s="1">
+        <v>483251.11</v>
+      </c>
+      <c r="I10" s="1">
+        <v>1.2354905268558</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>39597360.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>39597360.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>99.656</v>
+      </c>
+      <c r="D11" s="1">
+        <v>98.3627117</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>19672542.34</v>
+      </c>
+      <c r="H11" s="1">
+        <v>258657.66</v>
+      </c>
+      <c r="I11" s="1">
+        <v>1.3148156223513</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>19931200.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>19931200.0</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>97.4924</v>
+      </c>
+      <c r="D12" s="1">
+        <v>97.21815647</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>29165446.94</v>
+      </c>
+      <c r="H12" s="1">
+        <v>82273.06</v>
+      </c>
+      <c r="I12" s="1">
+        <v>0.28209085967122</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>29247720.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>29247720.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>99.3509</v>
+      </c>
+      <c r="D13" s="1">
+        <v>98.72033764</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>24680084.41</v>
+      </c>
+      <c r="H13" s="1">
+        <v>157640.59</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0.6387360244851</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>24837725.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>24837725.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D6" s="1">
-[...46 lines deleted...]
-      <c r="C7" s="1">
+      <c r="C14" s="1">
+        <v>100.0218</v>
+      </c>
+      <c r="D14" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>2180.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>0.0218</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14" t="s">
+        <v>59</v>
+      </c>
+      <c r="L14" s="1">
+        <v>10002180.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>10057664.0</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>100.0361</v>
+      </c>
+      <c r="D15" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>3610.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0.0361</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15" t="s">
+        <v>62</v>
+      </c>
+      <c r="L15" s="1">
+        <v>10003610.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>10166776.44</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>99.9266</v>
+      </c>
+      <c r="D16" s="1">
+        <v>99.4394653</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>9943946.53</v>
+      </c>
+      <c r="H16" s="1">
+        <v>48713.47</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0.48988065103765</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>9992660.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>9992660.0</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>66</v>
+      </c>
+      <c r="B17" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>100.0326</v>
+      </c>
+      <c r="D17" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>8150.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0.0326</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17" t="s">
+        <v>67</v>
+      </c>
+      <c r="L17" s="1">
+        <v>25008150.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>25410711.94</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D7" s="1">
-[...32 lines deleted...]
-      <c r="O7" s="1">
+      <c r="C18" s="1">
+        <v>100.0245</v>
+      </c>
+      <c r="D18" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>3675.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>0.0245</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18" t="s">
+        <v>70</v>
+      </c>
+      <c r="L18" s="1">
+        <v>15003675.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>15068142.96</v>
+      </c>
+      <c r="N18" s="1">
         <v>0.36</v>
       </c>
-      <c r="P7">
-[...60 lines deleted...]
-      <c r="C9" s="1">
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>72</v>
+      </c>
+      <c r="B19" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>99.5827</v>
+      </c>
+      <c r="D19" s="1">
+        <v>98.0238394</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>19604767.88</v>
+      </c>
+      <c r="H19" s="1">
+        <v>311772.12</v>
+      </c>
+      <c r="I19" s="1">
+        <v>1.5902872296594</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>19916540.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>19916540.0</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" s="1">
+        <v>8500000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>98.5824</v>
+      </c>
+      <c r="D20" s="1">
+        <v>97.79494141</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>8312570.02</v>
+      </c>
+      <c r="H20" s="1">
+        <v>66933.98</v>
+      </c>
+      <c r="I20" s="1">
+        <v>0.805214029343</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>8379504.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>8379504.0</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" s="1">
+        <v>6500000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>97.3491</v>
+      </c>
+      <c r="D21" s="1">
+        <v>97.28509723</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>6323531.32</v>
+      </c>
+      <c r="H21" s="1">
+        <v>4160.18</v>
+      </c>
+      <c r="I21" s="1">
+        <v>0.065788873170316</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>6327691.5</v>
+      </c>
+      <c r="M21" s="1">
+        <v>6327691.5</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>97.8252</v>
+      </c>
+      <c r="D22" s="1">
+        <v>97.32339053</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>7299254.29</v>
+      </c>
+      <c r="H22" s="1">
+        <v>37635.71</v>
+      </c>
+      <c r="I22" s="1">
+        <v>0.51561034188877</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>7336890.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>7336890.0</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>80</v>
+      </c>
+      <c r="B23" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>99.654</v>
+      </c>
+      <c r="D23" s="1">
+        <v>99.40679</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>19881358.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>49442.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>0.24868522562694</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>19930800.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>19930800.0</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B24" s="1">
+        <v>27000000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>99.621</v>
+      </c>
+      <c r="D24" s="1">
+        <v>99.43367</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>26847090.9</v>
+      </c>
+      <c r="H24" s="1">
+        <v>50579.1</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0.18839694843809</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>26897670.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>26897670.0</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B25" s="1">
+        <v>11000000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>99.9669</v>
+      </c>
+      <c r="D25" s="1">
+        <v>99.63136391</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>10959450.03</v>
+      </c>
+      <c r="H25" s="1">
+        <v>36908.97</v>
+      </c>
+      <c r="I25" s="1">
+        <v>0.33677757459514</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>10996359.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>10996359.0</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>86</v>
+      </c>
+      <c r="B26" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D9" s="1">
-[...46 lines deleted...]
-      <c r="C10" s="1">
+      <c r="C26" s="1">
+        <v>99.9338</v>
+      </c>
+      <c r="D26" s="1">
+        <v>99.90811227</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>14986216.84</v>
+      </c>
+      <c r="H26" s="1">
+        <v>3853.16</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0.025711358918253</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>14990070.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>14990070.0</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>98.0359</v>
+      </c>
+      <c r="D27" s="1">
+        <v>97.4432515</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>9744325.15</v>
+      </c>
+      <c r="H27" s="1">
+        <v>59264.85</v>
+      </c>
+      <c r="I27" s="1">
+        <v>0.60819860880771</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>9803590.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>9803590.0</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>90</v>
+      </c>
+      <c r="B28" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>99.7773</v>
+      </c>
+      <c r="D28" s="1">
+        <v>99.6879214</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>19937584.28</v>
+      </c>
+      <c r="H28" s="1">
+        <v>17875.72</v>
+      </c>
+      <c r="I28" s="1">
+        <v>0.089658404694152</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>19955460.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>19955460.0</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>92</v>
+      </c>
+      <c r="B29" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>99.751</v>
+      </c>
+      <c r="D29" s="1">
+        <v>99.606747</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>9960674.7</v>
+      </c>
+      <c r="H29" s="1">
+        <v>14425.3</v>
+      </c>
+      <c r="I29" s="1">
+        <v>0.14482251890025</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>9975100.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>9975100.0</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>94</v>
+      </c>
+      <c r="B30" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>99.8992</v>
+      </c>
+      <c r="D30" s="1">
+        <v>99.792902</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>9979290.2</v>
+      </c>
+      <c r="H30" s="1">
+        <v>10629.8</v>
+      </c>
+      <c r="I30" s="1">
+        <v>0.10651859788585</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>9989920.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>9989920.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>96</v>
+      </c>
+      <c r="B31" s="1">
+        <v>28000000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>99.8387</v>
+      </c>
+      <c r="D31" s="1">
+        <v>99.79956921</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>27943879.38</v>
+      </c>
+      <c r="H31" s="1">
+        <v>10956.62</v>
+      </c>
+      <c r="I31" s="1">
+        <v>0.039209373369404</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>27954836.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>27954836.0</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>98</v>
+      </c>
+      <c r="B32" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>99.9933</v>
+      </c>
+      <c r="D32" s="1">
+        <v>99.7987392</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>24949684.8</v>
+      </c>
+      <c r="H32" s="1">
+        <v>48640.2</v>
+      </c>
+      <c r="I32" s="1">
+        <v>0.19495316429809</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>24998325.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>24998325.0</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>100</v>
+      </c>
+      <c r="B33" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>98.4461</v>
+      </c>
+      <c r="D33" s="1">
+        <v>97.7514452</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>9775144.52</v>
+      </c>
+      <c r="H33" s="1">
+        <v>69465.48</v>
+      </c>
+      <c r="I33" s="1">
+        <v>0.71063379019996</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>9844610.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>9844610.0</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>102</v>
+      </c>
+      <c r="B34" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>98.1443</v>
+      </c>
+      <c r="D34" s="1">
+        <v>97.52492575</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>19504985.15</v>
+      </c>
+      <c r="H34" s="1">
+        <v>123874.85</v>
+      </c>
+      <c r="I34" s="1">
+        <v>0.63509328024277</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>19628860.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>19628860.0</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>104</v>
+      </c>
+      <c r="B35" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>99.073</v>
+      </c>
+      <c r="D35" s="1">
+        <v>98.14746655</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>19629493.31</v>
+      </c>
+      <c r="H35" s="1">
+        <v>185106.69</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0.94300289404668</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>19814600.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>19814600.0</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>106</v>
+      </c>
+      <c r="B36" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>99.4913</v>
+      </c>
+      <c r="D36" s="1">
+        <v>97.87236355</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>19574472.71</v>
+      </c>
+      <c r="H36" s="1">
+        <v>323787.29</v>
+      </c>
+      <c r="I36" s="1">
+        <v>1.6541303298279</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>19898260.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>19898260.0</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>108</v>
+      </c>
+      <c r="B37" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>97.366</v>
+      </c>
+      <c r="D37" s="1">
+        <v>97.16562475</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>19433124.95</v>
+      </c>
+      <c r="H37" s="1">
+        <v>40075.05</v>
+      </c>
+      <c r="I37" s="1">
+        <v>0.20622030735206</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>19473200.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>19473200.0</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>110</v>
+      </c>
+      <c r="B38" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>98.8216</v>
+      </c>
+      <c r="D38" s="1">
+        <v>98.15181493</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>14722772.24</v>
+      </c>
+      <c r="H38" s="1">
+        <v>100467.76</v>
+      </c>
+      <c r="I38" s="1">
+        <v>0.68239702660781</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>14823240.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>14823240.0</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>112</v>
+      </c>
+      <c r="B39" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>98.574</v>
+      </c>
+      <c r="D39" s="1">
+        <v>97.7562762</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>19551255.24</v>
+      </c>
+      <c r="H39" s="1">
+        <v>163544.76</v>
+      </c>
+      <c r="I39" s="1">
+        <v>0.83649237858346</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>19714800.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>19714800.0</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>114</v>
+      </c>
+      <c r="B40" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>97.8255</v>
+      </c>
+      <c r="D40" s="1">
+        <v>97.3233905</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>19464678.1</v>
+      </c>
+      <c r="H40" s="1">
+        <v>100421.9</v>
+      </c>
+      <c r="I40" s="1">
+        <v>0.51591862698207</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>19565100.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>19565100.0</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>116</v>
+      </c>
+      <c r="B41" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>99.9935</v>
+      </c>
+      <c r="D41" s="1">
+        <v>99.8471091</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>9984710.91</v>
+      </c>
+      <c r="H41" s="1">
+        <v>14639.09</v>
+      </c>
+      <c r="I41" s="1">
+        <v>0.14661506108643</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>9999350.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>9999350.0</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>118</v>
+      </c>
+      <c r="B42" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>99.9469</v>
+      </c>
+      <c r="D42" s="1">
+        <v>99.8061958</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>19961239.16</v>
+      </c>
+      <c r="H42" s="1">
+        <v>28140.84</v>
+      </c>
+      <c r="I42" s="1">
+        <v>0.14097742016132</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>19989380.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>19989380.0</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B43" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>99.8754</v>
+      </c>
+      <c r="D43" s="1">
+        <v>99.8160058</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>9981600.58</v>
+      </c>
+      <c r="H43" s="1">
+        <v>5939.42</v>
+      </c>
+      <c r="I43" s="1">
+        <v>0.059503683326106</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>9987540.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>9987540.0</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>122</v>
+      </c>
+      <c r="B44" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>100.0005</v>
+      </c>
+      <c r="D44" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>75.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>0.0005</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44" t="s">
+        <v>123</v>
+      </c>
+      <c r="L44" s="1">
+        <v>15000075.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>15102427.5</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>125</v>
+      </c>
+      <c r="B45" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>100.0106</v>
+      </c>
+      <c r="D45" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>1590.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>0.0106</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45" t="s">
+        <v>126</v>
+      </c>
+      <c r="L45" s="1">
+        <v>15001590.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>15101692.5</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>128</v>
+      </c>
+      <c r="B46" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>100.0056</v>
+      </c>
+      <c r="D46" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>840.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>0.0056</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46" t="s">
+        <v>129</v>
+      </c>
+      <c r="L46" s="1">
+        <v>15000840.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>15101392.5</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>131</v>
+      </c>
+      <c r="B47" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>98.6926</v>
+      </c>
+      <c r="D47" s="1">
+        <v>98.69221847</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>14803832.77</v>
+      </c>
+      <c r="H47" s="1">
+        <v>57.23</v>
+      </c>
+      <c r="I47" s="1">
+        <v>0.00038658907385104</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>14803890.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>14803890.0</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>133</v>
+      </c>
+      <c r="B48" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>99.4566</v>
+      </c>
+      <c r="D48" s="1">
+        <v>99.3840947</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>19876818.94</v>
+      </c>
+      <c r="H48" s="1">
+        <v>14501.06</v>
+      </c>
+      <c r="I48" s="1">
+        <v>0.072954631441645</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>19891320.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>19891320.0</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>135</v>
+      </c>
+      <c r="B49" s="1">
         <v>40000000.0</v>
       </c>
-      <c r="D10" s="1">
-[...46 lines deleted...]
-      <c r="C11" s="1">
+      <c r="C49" s="1">
+        <v>99.541</v>
+      </c>
+      <c r="D49" s="1">
+        <v>99.38700305</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>39754801.22</v>
+      </c>
+      <c r="H49" s="1">
+        <v>61598.78</v>
+      </c>
+      <c r="I49" s="1">
+        <v>0.1549467689679</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>39816400.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>39816400.0</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>137</v>
+      </c>
+      <c r="B50" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>99.9238</v>
+      </c>
+      <c r="D50" s="1">
+        <v>99.6766324</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>24919158.1</v>
+      </c>
+      <c r="H50" s="1">
+        <v>61791.9</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0.24796945286847</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>24980950.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>24980950.0</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>139</v>
+      </c>
+      <c r="B51" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D11" s="1">
-[...32 lines deleted...]
-      <c r="O11" s="1">
+      <c r="C51" s="1">
+        <v>99.6046</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.57214405</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>19914428.81</v>
+      </c>
+      <c r="H51" s="1">
+        <v>6491.19</v>
+      </c>
+      <c r="I51" s="1">
+        <v>0.032595411407132</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>19920920.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>19920920.0</v>
+      </c>
+      <c r="N51" s="1">
         <v>0.48</v>
       </c>
-      <c r="P11">
-[...60 lines deleted...]
-      <c r="C13" s="1">
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>141</v>
+      </c>
+      <c r="B52" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>99.8514</v>
+      </c>
+      <c r="D52" s="1">
+        <v>99.7954747</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>19959094.94</v>
+      </c>
+      <c r="H52" s="1">
+        <v>11185.06</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0.056039915805922</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>19970280.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>19970280.0</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>143</v>
+      </c>
+      <c r="B53" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="D13" s="1">
-[...46 lines deleted...]
-      <c r="C14" s="1">
+      <c r="C53" s="1">
+        <v>99.9866</v>
+      </c>
+      <c r="D53" s="1">
+        <v>99.80128456</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>24950321.14</v>
+      </c>
+      <c r="H53" s="1">
+        <v>46328.86</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0.18568442361941</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>24996650.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>24996650.0</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>143</v>
+      </c>
+      <c r="B54" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>99.9866</v>
+      </c>
+      <c r="D54" s="1">
+        <v>99.76007705</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>19952015.41</v>
+      </c>
+      <c r="H54" s="1">
+        <v>45304.59</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0.22706773761458</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>19997320.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>19997320.0</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>143</v>
+      </c>
+      <c r="B55" s="1">
+        <v>35000000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>99.9866</v>
+      </c>
+      <c r="D55" s="1">
+        <v>99.74780431</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>34911731.51</v>
+      </c>
+      <c r="H55" s="1">
+        <v>83578.49</v>
+      </c>
+      <c r="I55" s="1">
+        <v>0.23939944077555</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>34995310.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>34995310.0</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>147</v>
+      </c>
+      <c r="B56" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>100.0022</v>
+      </c>
+      <c r="D56" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>880.0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>0.0022</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56" t="s">
+        <v>148</v>
+      </c>
+      <c r="L56" s="1">
+        <v>40000880.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>40062413.33</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>150</v>
+      </c>
+      <c r="B57" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>99.9935</v>
+      </c>
+      <c r="D57" s="1">
+        <v>99.625574</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>19925114.8</v>
+      </c>
+      <c r="H57" s="1">
+        <v>73585.2</v>
+      </c>
+      <c r="I57" s="1">
+        <v>0.36930878812302</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>19998700.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>19998700.0</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>152</v>
+      </c>
+      <c r="B58" s="1">
+        <v>50000000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>99.8101</v>
+      </c>
+      <c r="D58" s="1">
+        <v>99.58465146</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>49792325.73</v>
+      </c>
+      <c r="H58" s="1">
+        <v>112724.27</v>
+      </c>
+      <c r="I58" s="1">
+        <v>0.2263888427531</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>49905050.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>49905050.0</v>
+      </c>
+      <c r="N58" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>154</v>
+      </c>
+      <c r="B59" s="1">
+        <v>21000000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>99.8378</v>
+      </c>
+      <c r="D59" s="1">
+        <v>99.79624933</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>20957212.36</v>
+      </c>
+      <c r="H59" s="1">
+        <v>8725.64</v>
+      </c>
+      <c r="I59" s="1">
+        <v>0.041635499274007</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>20965938.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>20965938.0</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>156</v>
+      </c>
+      <c r="B60" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D14" s="1">
-[...11 lines deleted...]
-      <c r="H14" s="1">
+      <c r="C60" s="1">
+        <v>99.9474</v>
+      </c>
+      <c r="D60" s="1">
+        <v>99.6130035</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>9961300.35</v>
+      </c>
+      <c r="H60" s="1">
+        <v>33439.65</v>
+      </c>
+      <c r="I60" s="1">
+        <v>0.33569563034007</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>9994740.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>9994740.0</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>158</v>
+      </c>
+      <c r="B61" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>99.8751</v>
+      </c>
+      <c r="D61" s="1">
+        <v>99.7739842</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>19954796.84</v>
+      </c>
+      <c r="H61" s="1">
+        <v>20223.16</v>
+      </c>
+      <c r="I61" s="1">
+        <v>0.10134485538566</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>19975020.0</v>
+      </c>
+      <c r="M61" s="1">
+        <v>19975020.0</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>160</v>
+      </c>
+      <c r="B62" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="I14" s="1">
-[...17 lines deleted...]
-      <c r="O14" s="1">
+      <c r="C62" s="1">
+        <v>99.9673</v>
+      </c>
+      <c r="D62" s="1">
+        <v>99.6305368</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>9963053.68</v>
+      </c>
+      <c r="H62" s="1">
+        <v>33676.32</v>
+      </c>
+      <c r="I62" s="1">
+        <v>0.33801203006265</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>9996730.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>9996730.0</v>
+      </c>
+      <c r="N62" s="1">
         <v>0.24</v>
       </c>
-      <c r="P14">
-[...210 lines deleted...]
-      <c r="C19" s="1">
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>162</v>
+      </c>
+      <c r="B63" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D19" s="1">
-[...32 lines deleted...]
-      <c r="O19" s="1">
+      <c r="C63" s="1">
+        <v>99.9345</v>
+      </c>
+      <c r="D63" s="1">
+        <v>99.62944765</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>19925889.53</v>
+      </c>
+      <c r="H63" s="1">
+        <v>61010.47</v>
+      </c>
+      <c r="I63" s="1">
+        <v>0.30618693287516</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>19986900.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>19986900.0</v>
+      </c>
+      <c r="N63" s="1">
         <v>0.48</v>
       </c>
-      <c r="P19">
-[...2154 lines deleted...]
-      <c r="A63" t="s">
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
         <v>161</v>
       </c>
-      <c r="B63" t="s">
-[...45 lines deleted...]
-    <row r="64" spans="1:16">
+    </row>
+    <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>164</v>
       </c>
-      <c r="B64" t="s">
+      <c r="B64" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>99.8882</v>
+      </c>
+      <c r="D64" s="1">
+        <v>99.80454943</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>29941364.83</v>
+      </c>
+      <c r="H64" s="1">
+        <v>25095.17</v>
+      </c>
+      <c r="I64" s="1">
+        <v>0.083814382351922</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>29966460.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>29966460.0</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>166</v>
+      </c>
+      <c r="B65" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>99.9922</v>
+      </c>
+      <c r="D65" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-2340.0</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-0.0078</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65" t="s">
+        <v>167</v>
+      </c>
+      <c r="L65" s="1">
+        <v>29997660.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>30052960.0</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
         <v>165</v>
       </c>
-      <c r="C64" s="1">
-[...92 lines deleted...]
-    <row r="66" spans="1:16">
+    </row>
+    <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>169</v>
       </c>
-      <c r="B66" t="s">
+      <c r="B66" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>100.027</v>
+      </c>
+      <c r="D66" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>8100.0</v>
+      </c>
+      <c r="I66" s="1">
+        <v>0.027</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66" t="s">
         <v>170</v>
       </c>
-      <c r="C66" s="1">
+      <c r="L66" s="1">
+        <v>30008100.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>30476137.0</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>172</v>
+      </c>
+      <c r="B67" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D66" s="1">
-[...2 lines deleted...]
-      <c r="E66" s="1">
+      <c r="C67" s="1">
+        <v>100.0195</v>
+      </c>
+      <c r="D67" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>3900.0</v>
+      </c>
+      <c r="I67" s="1">
+        <v>0.0195</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67" t="s">
+        <v>173</v>
+      </c>
+      <c r="L67" s="1">
+        <v>20003900.0</v>
+      </c>
+      <c r="M67" s="1">
+        <v>20194235.5</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>175</v>
+      </c>
+      <c r="B68" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>97.7044</v>
+      </c>
+      <c r="D68" s="1">
+        <v>97.208601</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>9720860.1</v>
+      </c>
+      <c r="H68" s="1">
+        <v>49579.9</v>
+      </c>
+      <c r="I68" s="1">
+        <v>0.51003614381818</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>9770440.0</v>
+      </c>
+      <c r="M68" s="1">
+        <v>9770440.0</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>177</v>
+      </c>
+      <c r="B69" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>98.6259</v>
+      </c>
+      <c r="D69" s="1">
         <v>97.78527225</v>
       </c>
-      <c r="F66" t="s">
-[...5 lines deleted...]
-      <c r="H66" s="1">
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
         <v>19557054.45</v>
       </c>
-      <c r="I66" s="1">
-[...17 lines deleted...]
-      <c r="O66" s="1">
+      <c r="H69" s="1">
+        <v>168125.55</v>
+      </c>
+      <c r="I69" s="1">
+        <v>0.85966703436774</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>19725180.0</v>
+      </c>
+      <c r="M69" s="1">
+        <v>19725180.0</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>179</v>
+      </c>
+      <c r="B70" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>98.3699</v>
+      </c>
+      <c r="D70" s="1">
+        <v>97.7901066</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>9779010.66</v>
+      </c>
+      <c r="H70" s="1">
+        <v>57979.34</v>
+      </c>
+      <c r="I70" s="1">
+        <v>0.59289576436559</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>9836990.0</v>
+      </c>
+      <c r="M70" s="1">
+        <v>9836990.0</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>181</v>
+      </c>
+      <c r="B71" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>99.7031</v>
+      </c>
+      <c r="D71" s="1">
+        <v>97.85057616</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>12231322.02</v>
+      </c>
+      <c r="H71" s="1">
+        <v>231565.48</v>
+      </c>
+      <c r="I71" s="1">
+        <v>1.8932170996836</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>12462887.5</v>
+      </c>
+      <c r="M71" s="1">
+        <v>12462887.5</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>183</v>
+      </c>
+      <c r="B72" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>97.3736</v>
+      </c>
+      <c r="D72" s="1">
+        <v>97.19905</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>19439810.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>34910.0</v>
+      </c>
+      <c r="I72" s="1">
+        <v>0.17957994445419</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>19474720.0</v>
+      </c>
+      <c r="M72" s="1">
+        <v>19474720.0</v>
+      </c>
+      <c r="N72" s="1">
         <v>0.47</v>
       </c>
-      <c r="P66">
-[...10 lines deleted...]
-      <c r="C67" s="1">
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>185</v>
+      </c>
+      <c r="B73" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>99.6768</v>
+      </c>
+      <c r="D73" s="1">
+        <v>97.85299653</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>29355898.96</v>
+      </c>
+      <c r="H73" s="1">
+        <v>547141.04</v>
+      </c>
+      <c r="I73" s="1">
+        <v>1.863819741121</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>29903040.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>29903040.0</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>187</v>
+      </c>
+      <c r="B74" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>97.5192</v>
+      </c>
+      <c r="D74" s="1">
+        <v>97.309027</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>19461805.4</v>
+      </c>
+      <c r="H74" s="1">
+        <v>42034.6</v>
+      </c>
+      <c r="I74" s="1">
+        <v>0.21598510074507</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>19503840.0</v>
+      </c>
+      <c r="M74" s="1">
+        <v>19503840.0</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>189</v>
+      </c>
+      <c r="B75" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>97.9921</v>
+      </c>
+      <c r="D75" s="1">
+        <v>97.7920059</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>19558401.18</v>
+      </c>
+      <c r="H75" s="1">
+        <v>40018.82</v>
+      </c>
+      <c r="I75" s="1">
+        <v>0.20461191910166</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>19598420.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>19598420.0</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>191</v>
+      </c>
+      <c r="B76" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>99.84</v>
+      </c>
+      <c r="D76" s="1">
+        <v>99.7941745</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>19958834.9</v>
+      </c>
+      <c r="H76" s="1">
+        <v>9165.1</v>
+      </c>
+      <c r="I76" s="1">
+        <v>0.045920015100681</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>19968000.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>19968000.0</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>193</v>
+      </c>
+      <c r="B77" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>99.4311</v>
+      </c>
+      <c r="D77" s="1">
+        <v>99.3550752</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>14903261.28</v>
+      </c>
+      <c r="H77" s="1">
+        <v>11403.72</v>
+      </c>
+      <c r="I77" s="1">
+        <v>0.076518285399073</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>14914665.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>14914665.0</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>195</v>
+      </c>
+      <c r="B78" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>98.6867</v>
+      </c>
+      <c r="D78" s="1">
+        <v>98.68745688</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>7894996.55</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-60.55</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-0.0007669414371055</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>7894936.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>7894936.0</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>197</v>
+      </c>
+      <c r="B79" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>99.7293</v>
+      </c>
+      <c r="D79" s="1">
+        <v>99.45321452</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>24863303.63</v>
+      </c>
+      <c r="H79" s="1">
+        <v>69021.37</v>
+      </c>
+      <c r="I79" s="1">
+        <v>0.2776033749462</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>24932325.0</v>
+      </c>
+      <c r="M79" s="1">
+        <v>24932325.0</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>199</v>
+      </c>
+      <c r="B80" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>97.339</v>
+      </c>
+      <c r="D80" s="1">
+        <v>97.2850972</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>4864254.86</v>
+      </c>
+      <c r="H80" s="1">
+        <v>2695.14</v>
+      </c>
+      <c r="I80" s="1">
+        <v>0.055407047483528</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>4866950.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>4866950.0</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>201</v>
+      </c>
+      <c r="B81" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>97.8117</v>
+      </c>
+      <c r="D81" s="1">
+        <v>97.3425484</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>14601382.26</v>
+      </c>
+      <c r="H81" s="1">
+        <v>70372.74</v>
+      </c>
+      <c r="I81" s="1">
+        <v>0.48195943881823</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>14671755.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>14671755.0</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>203</v>
+      </c>
+      <c r="B82" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>99.4797</v>
+      </c>
+      <c r="D82" s="1">
+        <v>99.3727372</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>29811821.16</v>
+      </c>
+      <c r="H82" s="1">
+        <v>32088.84</v>
+      </c>
+      <c r="I82" s="1">
+        <v>0.10763797296307</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>29843910.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>29843910.0</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>205</v>
+      </c>
+      <c r="B83" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D67" s="1">
-[...46 lines deleted...]
-      <c r="C68" s="1">
+      <c r="C83" s="1">
+        <v>98.8219</v>
+      </c>
+      <c r="D83" s="1">
+        <v>98.6238683</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>9862386.83</v>
+      </c>
+      <c r="H83" s="1">
+        <v>19803.17</v>
+      </c>
+      <c r="I83" s="1">
+        <v>0.20079490230257</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>9882190.0</v>
+      </c>
+      <c r="M83" s="1">
+        <v>9882190.0</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>207</v>
+      </c>
+      <c r="B84" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>99.2777</v>
+      </c>
+      <c r="D84" s="1">
+        <v>97.862679</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>9786267.9</v>
+      </c>
+      <c r="H84" s="1">
+        <v>141502.1</v>
+      </c>
+      <c r="I84" s="1">
+        <v>1.4459250599506</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>9927770.0</v>
+      </c>
+      <c r="M84" s="1">
+        <v>9927770.0</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>209</v>
+      </c>
+      <c r="B85" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>97.441</v>
+      </c>
+      <c r="D85" s="1">
+        <v>97.170398</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>14575559.7</v>
+      </c>
+      <c r="H85" s="1">
+        <v>40590.3</v>
+      </c>
+      <c r="I85" s="1">
+        <v>0.27848193026852</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>14616150.0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>14616150.0</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>211</v>
+      </c>
+      <c r="B86" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>98.6406</v>
+      </c>
+      <c r="D86" s="1">
+        <v>97.775605</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>14666340.75</v>
+      </c>
+      <c r="H86" s="1">
+        <v>129749.25</v>
+      </c>
+      <c r="I86" s="1">
+        <v>0.88467363612836</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>14796090.0</v>
+      </c>
+      <c r="M86" s="1">
+        <v>14796090.0</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>213</v>
+      </c>
+      <c r="B87" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>97.3115</v>
+      </c>
+      <c r="D87" s="1">
+        <v>97.2611792</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>14589176.88</v>
+      </c>
+      <c r="H87" s="1">
+        <v>7548.12</v>
+      </c>
+      <c r="I87" s="1">
+        <v>0.05173780578634</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>14596725.0</v>
+      </c>
+      <c r="M87" s="1">
+        <v>14596725.0</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>215</v>
+      </c>
+      <c r="B88" s="1">
+        <v>30500000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>99.5377</v>
+      </c>
+      <c r="D88" s="1">
+        <v>99.4543822</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>30333586.57</v>
+      </c>
+      <c r="H88" s="1">
+        <v>25411.93</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0.083774894015113</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>30358998.5</v>
+      </c>
+      <c r="M88" s="1">
+        <v>30358998.5</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>217</v>
+      </c>
+      <c r="B89" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>99.7332</v>
+      </c>
+      <c r="D89" s="1">
+        <v>99.5421063</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>19908421.26</v>
+      </c>
+      <c r="H89" s="1">
+        <v>38218.74</v>
+      </c>
+      <c r="I89" s="1">
+        <v>0.19197273104116</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>19946640.0</v>
+      </c>
+      <c r="M89" s="1">
+        <v>19946640.0</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>219</v>
+      </c>
+      <c r="B90" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>99.8952</v>
+      </c>
+      <c r="D90" s="1">
+        <v>99.66065547</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>29898196.64</v>
+      </c>
+      <c r="H90" s="1">
+        <v>70363.36</v>
+      </c>
+      <c r="I90" s="1">
+        <v>0.23534315747279</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>29968560.0</v>
+      </c>
+      <c r="M90" s="1">
+        <v>29968560.0</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>221</v>
+      </c>
+      <c r="B91" s="1">
+        <v>33500000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>99.447</v>
+      </c>
+      <c r="D91" s="1">
+        <v>99.35759794</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>33284795.31</v>
+      </c>
+      <c r="H91" s="1">
+        <v>29949.69</v>
+      </c>
+      <c r="I91" s="1">
+        <v>0.089980093676592</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>33314745.0</v>
+      </c>
+      <c r="M91" s="1">
+        <v>33314745.0</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>221</v>
+      </c>
+      <c r="B92" s="1">
+        <v>24000000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>99.447</v>
+      </c>
+      <c r="D92" s="1">
+        <v>99.3620405</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>23846889.72</v>
+      </c>
+      <c r="H92" s="1">
+        <v>20390.28</v>
+      </c>
+      <c r="I92" s="1">
+        <v>0.085504987188744</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>23867280.0</v>
+      </c>
+      <c r="M92" s="1">
+        <v>23867280.0</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>224</v>
+      </c>
+      <c r="B93" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>99.0284</v>
+      </c>
+      <c r="D93" s="1">
+        <v>98.49526595</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>19699053.19</v>
+      </c>
+      <c r="H93" s="1">
+        <v>106626.81</v>
+      </c>
+      <c r="I93" s="1">
+        <v>0.5412788572708</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>19805680.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>19805680.0</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>226</v>
+      </c>
+      <c r="B94" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>99.2092</v>
+      </c>
+      <c r="D94" s="1">
+        <v>97.9014285</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>29370428.55</v>
+      </c>
+      <c r="H94" s="1">
+        <v>392331.45</v>
+      </c>
+      <c r="I94" s="1">
+        <v>1.3358043085143</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>29762760.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>29762760.0</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>228</v>
+      </c>
+      <c r="B95" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>98.8427</v>
+      </c>
+      <c r="D95" s="1">
+        <v>98.20184247</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>14730276.37</v>
+      </c>
+      <c r="H95" s="1">
+        <v>96128.63</v>
+      </c>
+      <c r="I95" s="1">
+        <v>0.6525921685745</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>14826405.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>14826405.0</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>230</v>
+      </c>
+      <c r="B96" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>99.9935</v>
+      </c>
+      <c r="D96" s="1">
+        <v>99.80490913</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>14970736.37</v>
+      </c>
+      <c r="H96" s="1">
+        <v>28288.63</v>
+      </c>
+      <c r="I96" s="1">
+        <v>0.18895950941123</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>14999025.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>14999025.0</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>232</v>
+      </c>
+      <c r="B97" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>98.3555</v>
+      </c>
+      <c r="D97" s="1">
+        <v>97.80461245</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>19560922.49</v>
+      </c>
+      <c r="H97" s="1">
+        <v>110177.51</v>
+      </c>
+      <c r="I97" s="1">
+        <v>0.56325313929507</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>19671100.0</v>
+      </c>
+      <c r="M97" s="1">
+        <v>19671100.0</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>234</v>
+      </c>
+      <c r="B98" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>97.3637</v>
+      </c>
+      <c r="D98" s="1">
+        <v>97.21815645</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>19443631.29</v>
+      </c>
+      <c r="H98" s="1">
+        <v>29108.71</v>
+      </c>
+      <c r="I98" s="1">
+        <v>0.14970819784559</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>19472740.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>19472740.0</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>236</v>
+      </c>
+      <c r="B99" s="1">
+        <v>50000000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>99.7423</v>
+      </c>
+      <c r="D99" s="1">
+        <v>99.41947312</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>49709736.56</v>
+      </c>
+      <c r="H99" s="1">
+        <v>161413.44</v>
+      </c>
+      <c r="I99" s="1">
+        <v>0.32471191997804</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>49871150.0</v>
+      </c>
+      <c r="M99" s="1">
+        <v>49871150.0</v>
+      </c>
+      <c r="N99" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>238</v>
+      </c>
+      <c r="B100" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>98.4855</v>
+      </c>
+      <c r="D100" s="1">
+        <v>97.81428547</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>14672142.82</v>
+      </c>
+      <c r="H100" s="1">
+        <v>100682.18</v>
+      </c>
+      <c r="I100" s="1">
+        <v>0.68621319486311</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>14772825.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>14772825.0</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>240</v>
+      </c>
+      <c r="B101" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>99.8231</v>
+      </c>
+      <c r="D101" s="1">
+        <v>99.80383</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>14970574.5</v>
+      </c>
+      <c r="H101" s="1">
+        <v>2890.5</v>
+      </c>
+      <c r="I101" s="1">
+        <v>0.019307876260861</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>14973465.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>14973465.0</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>242</v>
+      </c>
+      <c r="B102" s="1">
         <v>12500000.0</v>
       </c>
-      <c r="D68" s="1">
-[...32 lines deleted...]
-      <c r="O68" s="1">
+      <c r="C102" s="1">
+        <v>99.7806</v>
+      </c>
+      <c r="D102" s="1">
+        <v>99.60490056</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>12450612.57</v>
+      </c>
+      <c r="H102" s="1">
+        <v>21962.43</v>
+      </c>
+      <c r="I102" s="1">
+        <v>0.17639638111396</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>12472575.0</v>
+      </c>
+      <c r="M102" s="1">
+        <v>12472575.0</v>
+      </c>
+      <c r="N102" s="1">
         <v>0.3</v>
       </c>
-      <c r="P68">
-[...260 lines deleted...]
-      <c r="C74" s="1">
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>244</v>
+      </c>
+      <c r="B103" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>98.0774</v>
+      </c>
+      <c r="D103" s="1">
+        <v>97.46047773</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>14619071.66</v>
+      </c>
+      <c r="H103" s="1">
+        <v>92538.34</v>
+      </c>
+      <c r="I103" s="1">
+        <v>0.63299737597702</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>14711610.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>14711610.0</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>246</v>
+      </c>
+      <c r="B104" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D74" s="1">
-[...32 lines deleted...]
-      <c r="O74" s="1">
+      <c r="C104" s="1">
+        <v>99.8827</v>
+      </c>
+      <c r="D104" s="1">
+        <v>99.7962493</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>9979624.93</v>
+      </c>
+      <c r="H104" s="1">
+        <v>8645.07</v>
+      </c>
+      <c r="I104" s="1">
+        <v>0.08662720353359</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>9988270.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>9988270.0</v>
+      </c>
+      <c r="N104" s="1">
         <v>0.24</v>
       </c>
-      <c r="P74">
-[...1454 lines deleted...]
-      <c r="A104" t="s">
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
         <v>245</v>
       </c>
-      <c r="B104" t="s">
-[...45 lines deleted...]
-    <row r="105" spans="1:16">
+    </row>
+    <row r="105" spans="1:26">
       <c r="A105" t="s">
         <v>248</v>
       </c>
-      <c r="B105" t="s">
+      <c r="B105" s="1">
+        <v>9500000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>98.6053</v>
+      </c>
+      <c r="D105" s="1">
+        <v>97.75025084</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>9286273.83</v>
+      </c>
+      <c r="H105" s="1">
+        <v>81229.67</v>
+      </c>
+      <c r="I105" s="1">
+        <v>0.87472835161916</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>9367503.5</v>
+      </c>
+      <c r="M105" s="1">
+        <v>9367503.5</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>250</v>
+      </c>
+      <c r="B106" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>98.1098</v>
+      </c>
+      <c r="D106" s="1">
+        <v>97.42790333</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>14614185.5</v>
+      </c>
+      <c r="H106" s="1">
+        <v>102284.5</v>
+      </c>
+      <c r="I106" s="1">
+        <v>0.69989873879731</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>14716470.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>14716470.0</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
         <v>249</v>
       </c>
-      <c r="C105" s="1">
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>252</v>
+      </c>
+      <c r="B107" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>99.6155</v>
+      </c>
+      <c r="D107" s="1">
+        <v>99.40744877</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>29822234.63</v>
+      </c>
+      <c r="H107" s="1">
+        <v>62415.37</v>
+      </c>
+      <c r="I107" s="1">
+        <v>0.20929139205823</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>29884650.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>29884650.0</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>254</v>
+      </c>
+      <c r="B108" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>100.0059</v>
+      </c>
+      <c r="D108" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>1180.0</v>
+      </c>
+      <c r="I108" s="1">
+        <v>0.0059</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108" t="s">
+        <v>255</v>
+      </c>
+      <c r="L108" s="1">
+        <v>20001180.0</v>
+      </c>
+      <c r="M108" s="1">
+        <v>20067739.17</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>257</v>
+      </c>
+      <c r="B109" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="D105" s="1">
-[...2 lines deleted...]
-      <c r="E105" s="1">
+      <c r="C109" s="1">
+        <v>99.991</v>
+      </c>
+      <c r="D109" s="1">
         <v>100.0</v>
       </c>
-      <c r="F105" t="s">
-[...5 lines deleted...]
-      <c r="H105" s="1">
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="I105" s="1">
-[...31 lines deleted...]
-      <c r="C106" s="1">
+      <c r="H109" s="1">
+        <v>-2250.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109" t="s">
+        <v>258</v>
+      </c>
+      <c r="L109" s="1">
+        <v>24997750.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>25071819.58</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>260</v>
+      </c>
+      <c r="B110" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D106" s="1">
-[...2 lines deleted...]
-      <c r="E106" s="1">
+      <c r="C110" s="1">
+        <v>100.0001</v>
+      </c>
+      <c r="D110" s="1">
         <v>100.0</v>
       </c>
-      <c r="F106" t="s">
-[...5 lines deleted...]
-      <c r="H106" s="1">
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="I106" s="1">
-[...17 lines deleted...]
-      <c r="O106" s="1">
+      <c r="H110" s="1">
+        <v>15.0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>0.0001</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110" t="s">
+        <v>261</v>
+      </c>
+      <c r="L110" s="1">
+        <v>15000015.0</v>
+      </c>
+      <c r="M110" s="1">
+        <v>15042156.75</v>
+      </c>
+      <c r="N110" s="1">
         <v>0.36</v>
       </c>
-      <c r="P106">
-[...10 lines deleted...]
-      <c r="C107" s="1">
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>263</v>
+      </c>
+      <c r="B111" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D107" s="1">
-[...2 lines deleted...]
-      <c r="E107" s="1">
+      <c r="C111" s="1">
+        <v>100.0017</v>
+      </c>
+      <c r="D111" s="1">
         <v>100.0</v>
       </c>
-      <c r="F107" t="s">
-[...5 lines deleted...]
-      <c r="H107" s="1">
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="I107" s="1">
-[...17 lines deleted...]
-      <c r="O107" s="1">
+      <c r="H111" s="1">
+        <v>170.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>0.0017</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111" t="s">
+        <v>264</v>
+      </c>
+      <c r="L111" s="1">
+        <v>10000170.0</v>
+      </c>
+      <c r="M111" s="1">
+        <v>10027625.61</v>
+      </c>
+      <c r="N111" s="1">
         <v>0.24</v>
       </c>
-      <c r="P107">
-[...10 lines deleted...]
-      <c r="C108" s="1">
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>266</v>
+      </c>
+      <c r="B112" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D108" s="1">
-[...2 lines deleted...]
-      <c r="E108" s="1">
+      <c r="C112" s="1">
+        <v>100.0128</v>
+      </c>
+      <c r="D112" s="1">
         <v>100.0</v>
       </c>
-      <c r="F108" t="s">
-[...5 lines deleted...]
-      <c r="H108" s="1">
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="I108" s="1">
-[...17 lines deleted...]
-      <c r="O108" s="1">
+      <c r="H112" s="1">
+        <v>1920.0</v>
+      </c>
+      <c r="I112" s="1">
+        <v>0.0128</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112" t="s">
+        <v>267</v>
+      </c>
+      <c r="L112" s="1">
+        <v>15001920.0</v>
+      </c>
+      <c r="M112" s="1">
+        <v>15087934.79</v>
+      </c>
+      <c r="N112" s="1">
         <v>0.36</v>
       </c>
-      <c r="P108">
-[...10 lines deleted...]
-      <c r="C109" s="1">
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>269</v>
+      </c>
+      <c r="B113" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>99.9838</v>
+      </c>
+      <c r="D113" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>-2430.0</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-0.0162</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113" t="s">
+        <v>270</v>
+      </c>
+      <c r="L113" s="1">
+        <v>14997570.0</v>
+      </c>
+      <c r="M113" s="1">
+        <v>15001775.17</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>272</v>
+      </c>
+      <c r="B114" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D109" s="1">
-[...2 lines deleted...]
-      <c r="E109" s="1">
+      <c r="C114" s="1">
+        <v>100.0213</v>
+      </c>
+      <c r="D114" s="1">
         <v>100.0</v>
       </c>
-      <c r="F109" t="s">
-[...5 lines deleted...]
-      <c r="H109" s="1">
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="I109" s="1">
-[...17 lines deleted...]
-      <c r="O109" s="1">
+      <c r="H114" s="1">
+        <v>4260.0</v>
+      </c>
+      <c r="I114" s="1">
+        <v>0.0213</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114" t="s">
+        <v>273</v>
+      </c>
+      <c r="L114" s="1">
+        <v>20004260.0</v>
+      </c>
+      <c r="M114" s="1">
+        <v>20140130.0</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>275</v>
+      </c>
+      <c r="B115" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>100.0311</v>
+      </c>
+      <c r="D115" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>3110.0</v>
+      </c>
+      <c r="I115" s="1">
+        <v>0.0311</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115" t="s">
+        <v>276</v>
+      </c>
+      <c r="L115" s="1">
+        <v>10003110.0</v>
+      </c>
+      <c r="M115" s="1">
+        <v>10147877.33</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>278</v>
+      </c>
+      <c r="B116" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>100.0348</v>
+      </c>
+      <c r="D116" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>3480.0</v>
+      </c>
+      <c r="I116" s="1">
+        <v>0.0348</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116" t="s">
+        <v>279</v>
+      </c>
+      <c r="L116" s="1">
+        <v>10003480.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>10068178.92</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>281</v>
+      </c>
+      <c r="B117" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>100.0363</v>
+      </c>
+      <c r="D117" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>9075.0</v>
+      </c>
+      <c r="I117" s="1">
+        <v>0.0363</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117" t="s">
+        <v>282</v>
+      </c>
+      <c r="L117" s="1">
+        <v>25009075.0</v>
+      </c>
+      <c r="M117" s="1">
+        <v>25369405.97</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>284</v>
+      </c>
+      <c r="B118" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>100.0024</v>
+      </c>
+      <c r="D118" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H118" s="1">
+        <v>480.0</v>
+      </c>
+      <c r="I118" s="1">
+        <v>0.0024</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118" t="s">
+        <v>285</v>
+      </c>
+      <c r="L118" s="1">
+        <v>20000480.0</v>
+      </c>
+      <c r="M118" s="1">
+        <v>20032446.67</v>
+      </c>
+      <c r="N118" s="1">
         <v>0.48</v>
       </c>
-      <c r="P109">
-[...16 lines deleted...]
-      <c r="E110" s="1">
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>287</v>
+      </c>
+      <c r="B119" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>100.0086</v>
+      </c>
+      <c r="D119" s="1">
         <v>100.0</v>
       </c>
-      <c r="F110" t="s">
-[...140 lines deleted...]
-      <c r="C113" s="1">
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D113" s="1">
-[...82 lines deleted...]
-      <c r="O114" s="1">
+      <c r="H119" s="1">
+        <v>1720.0</v>
+      </c>
+      <c r="I119" s="1">
+        <v>0.0086</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119" t="s">
+        <v>288</v>
+      </c>
+      <c r="L119" s="1">
+        <v>20001720.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>20448010.06</v>
+      </c>
+      <c r="N119" s="1">
         <v>0.49</v>
       </c>
-      <c r="P114">
-[...154 lines deleted...]
-      <c r="A118" t="s">
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
         <v>286</v>
       </c>
-      <c r="B118" t="s">
-[...95 lines deleted...]
-    <row r="120" spans="1:16">
+    </row>
+    <row r="120" spans="1:26">
       <c r="A120" t="s">
         <v>290</v>
       </c>
-      <c r="B120" t="s">
+      <c r="B120" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>100.0098</v>
+      </c>
+      <c r="D120" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>1960.0</v>
+      </c>
+      <c r="I120" s="1">
+        <v>0.0098</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120" t="s">
         <v>291</v>
       </c>
-      <c r="C120" s="1">
+      <c r="L120" s="1">
+        <v>20001960.0</v>
+      </c>
+      <c r="M120" s="1">
+        <v>20176531.11</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>293</v>
+      </c>
+      <c r="B121" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D120" s="1">
-[...40 lines deleted...]
-      <c r="A121" t="s">
+      <c r="C121" s="1">
+        <v>100.0016</v>
+      </c>
+      <c r="D121" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>320.0</v>
+      </c>
+      <c r="I121" s="1">
+        <v>0.0016</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121" t="s">
+        <v>294</v>
+      </c>
+      <c r="L121" s="1">
+        <v>20000320.0</v>
+      </c>
+      <c r="M121" s="1">
+        <v>20140447.5</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
         <v>292</v>
       </c>
-      <c r="B121" t="s">
-[...2 lines deleted...]
-      <c r="C121" s="1">
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>296</v>
+      </c>
+      <c r="B122" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>97.5122</v>
+      </c>
+      <c r="D122" s="1">
+        <v>97.2107272</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>19442145.44</v>
+      </c>
+      <c r="H122" s="1">
+        <v>60294.56</v>
+      </c>
+      <c r="I122" s="1">
+        <v>0.31012297581084</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" s="1">
+        <v>19502440.0</v>
+      </c>
+      <c r="M122" s="1">
+        <v>19502440.0</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>298</v>
+      </c>
+      <c r="B123" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D121" s="1">
-[...2 lines deleted...]
-      <c r="E121" s="1">
+      <c r="C123" s="1">
+        <v>99.7753</v>
+      </c>
+      <c r="D123" s="1">
+        <v>99.60490057</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>29881470.17</v>
+      </c>
+      <c r="H123" s="1">
+        <v>51119.83</v>
+      </c>
+      <c r="I123" s="1">
+        <v>0.17107535107601</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" s="1">
+        <v>29932590.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>29932590.0</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>300</v>
+      </c>
+      <c r="B124" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>99.9866</v>
+      </c>
+      <c r="D124" s="1">
         <v>99.4272713</v>
       </c>
-      <c r="F121" t="s">
-[...5 lines deleted...]
-      <c r="H121" s="1">
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
         <v>29828181.39</v>
       </c>
-      <c r="I121" s="1">
-[...17 lines deleted...]
-      <c r="O121" s="1">
+      <c r="H124" s="1">
+        <v>167798.61</v>
+      </c>
+      <c r="I124" s="1">
+        <v>0.56255058867335</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124" s="1">
+        <v>29995980.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>29995980.0</v>
+      </c>
+      <c r="N124" s="1">
         <v>0.72</v>
       </c>
-      <c r="P121">
-[...104 lines deleted...]
-      <c r="A124" t="s">
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
         <v>299</v>
       </c>
-      <c r="B124" t="s">
-[...45 lines deleted...]
-    <row r="125" spans="1:16">
+    </row>
+    <row r="125" spans="1:26">
       <c r="A125" t="s">
         <v>302</v>
       </c>
-      <c r="B125" t="s">
+      <c r="B125" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>98.2697</v>
+      </c>
+      <c r="D125" s="1">
+        <v>97.7176416</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>14657646.24</v>
+      </c>
+      <c r="H125" s="1">
+        <v>82808.76</v>
+      </c>
+      <c r="I125" s="1">
+        <v>0.56495264412931</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125" s="1">
+        <v>14740455.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>14740455.0</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>304</v>
+      </c>
+      <c r="B126" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>99.4668</v>
+      </c>
+      <c r="D126" s="1">
+        <v>99.37778465</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>19875556.93</v>
+      </c>
+      <c r="H126" s="1">
+        <v>17803.07</v>
+      </c>
+      <c r="I126" s="1">
+        <v>0.089572684995449</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" s="1">
+        <v>19893360.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>19893360.0</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
         <v>303</v>
       </c>
-      <c r="C125" s="1">
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>306</v>
+      </c>
+      <c r="B127" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>99.9975</v>
+      </c>
+      <c r="D127" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>-500.0</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-0.0025</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127" t="s">
+        <v>307</v>
+      </c>
+      <c r="L127" s="1">
+        <v>19999500.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>20031866.67</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>309</v>
+      </c>
+      <c r="B128" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>99.9797</v>
+      </c>
+      <c r="D128" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>-4060.0</v>
+      </c>
+      <c r="I128" s="1">
+        <v>-0.0203</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128" t="s">
+        <v>310</v>
+      </c>
+      <c r="L128" s="1">
+        <v>19995940.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>20030579.22</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>312</v>
+      </c>
+      <c r="B129" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D125" s="1">
-[...2 lines deleted...]
-      <c r="E125" s="1">
+      <c r="C129" s="1">
+        <v>100.0185</v>
+      </c>
+      <c r="D129" s="1">
         <v>100.0</v>
       </c>
-      <c r="F125" t="s">
-[...5 lines deleted...]
-      <c r="H125" s="1">
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="I125" s="1">
-[...31 lines deleted...]
-      <c r="C126" s="1">
+      <c r="H129" s="1">
+        <v>5550.0</v>
+      </c>
+      <c r="I129" s="1">
+        <v>0.0185</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129" t="s">
+        <v>313</v>
+      </c>
+      <c r="L129" s="1">
+        <v>30005550.0</v>
+      </c>
+      <c r="M129" s="1">
+        <v>30333453.67</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>315</v>
+      </c>
+      <c r="B130" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D126" s="1">
-[...2 lines deleted...]
-      <c r="E126" s="1">
+      <c r="C130" s="1">
+        <v>99.9855</v>
+      </c>
+      <c r="D130" s="1">
         <v>100.0</v>
       </c>
-      <c r="F126" t="s">
-[...5 lines deleted...]
-      <c r="H126" s="1">
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="I126" s="1">
-[...17 lines deleted...]
-      <c r="O126" s="1">
+      <c r="H130" s="1">
+        <v>-2175.0</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-0.0145</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130" t="s">
+        <v>316</v>
+      </c>
+      <c r="L130" s="1">
+        <v>14997825.0</v>
+      </c>
+      <c r="M130" s="1">
+        <v>15023587.75</v>
+      </c>
+      <c r="N130" s="1">
         <v>0.36</v>
       </c>
-      <c r="P126">
-[...10 lines deleted...]
-      <c r="C127" s="1">
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>318</v>
+      </c>
+      <c r="B131" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D127" s="1">
-[...2 lines deleted...]
-      <c r="E127" s="1">
+      <c r="C131" s="1">
+        <v>100.0123</v>
+      </c>
+      <c r="D131" s="1">
         <v>100.0</v>
       </c>
-      <c r="F127" t="s">
-[...5 lines deleted...]
-      <c r="H127" s="1">
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="I127" s="1">
-[...17 lines deleted...]
-      <c r="O127" s="1">
+      <c r="H131" s="1">
+        <v>1230.0</v>
+      </c>
+      <c r="I131" s="1">
+        <v>0.0123</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131" t="s">
+        <v>319</v>
+      </c>
+      <c r="L131" s="1">
+        <v>10001230.0</v>
+      </c>
+      <c r="M131" s="1">
+        <v>10074091.72</v>
+      </c>
+      <c r="N131" s="1">
         <v>0.24</v>
       </c>
-      <c r="P127">
-[...10 lines deleted...]
-      <c r="C128" s="1">
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>321</v>
+      </c>
+      <c r="B132" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D128" s="1">
-[...2 lines deleted...]
-      <c r="E128" s="1">
+      <c r="C132" s="1">
+        <v>100.0181</v>
+      </c>
+      <c r="D132" s="1">
         <v>100.0</v>
       </c>
-      <c r="F128" t="s">
-[...5 lines deleted...]
-      <c r="H128" s="1">
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="I128" s="1">
-[...125 lines deleted...]
-      <c r="A131" t="s">
+      <c r="H132" s="1">
+        <v>3620.0</v>
+      </c>
+      <c r="I132" s="1">
+        <v>0.0181</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132" t="s">
+        <v>322</v>
+      </c>
+      <c r="L132" s="1">
+        <v>20003620.0</v>
+      </c>
+      <c r="M132" s="1">
+        <v>20153276.78</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
         <v>320</v>
       </c>
-      <c r="B131" t="s">
-[...95 lines deleted...]
-    <row r="133" spans="1:16">
+    </row>
+    <row r="133" spans="1:26">
       <c r="A133" t="s">
         <v>324</v>
       </c>
-      <c r="B133" t="s">
+      <c r="B133" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>100.0073</v>
+      </c>
+      <c r="D133" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>2190.0</v>
+      </c>
+      <c r="I133" s="1">
+        <v>0.0073</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133" t="s">
         <v>325</v>
       </c>
-      <c r="C133" s="1">
+      <c r="L133" s="1">
+        <v>30002190.0</v>
+      </c>
+      <c r="M133" s="1">
+        <v>30490274.17</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>327</v>
+      </c>
+      <c r="B134" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>100.0339</v>
+      </c>
+      <c r="D134" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>10170.0</v>
+      </c>
+      <c r="I134" s="1">
+        <v>0.0339</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134" t="s">
+        <v>328</v>
+      </c>
+      <c r="L134" s="1">
+        <v>30010170.0</v>
+      </c>
+      <c r="M134" s="1">
+        <v>30543430.0</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>330</v>
+      </c>
+      <c r="B135" s="1">
+        <v>29000000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>100.0081</v>
+      </c>
+      <c r="D135" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>29000000.0</v>
+      </c>
+      <c r="H135" s="1">
+        <v>2349.0</v>
+      </c>
+      <c r="I135" s="1">
+        <v>0.0081</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135" t="s">
+        <v>331</v>
+      </c>
+      <c r="L135" s="1">
+        <v>29002349.0</v>
+      </c>
+      <c r="M135" s="1">
+        <v>29028144.18</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>333</v>
+      </c>
+      <c r="B136" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>99.9934</v>
+      </c>
+      <c r="D136" s="1">
+        <v>99.811772</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>29943531.6</v>
+      </c>
+      <c r="H136" s="1">
+        <v>54488.4</v>
+      </c>
+      <c r="I136" s="1">
+        <v>0.18197051946939</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136">
+        <v>0.0</v>
+      </c>
+      <c r="L136" s="1">
+        <v>29998020.0</v>
+      </c>
+      <c r="M136" s="1">
+        <v>29998020.0</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>335</v>
+      </c>
+      <c r="B137" s="1">
         <v>40000000.0</v>
       </c>
-      <c r="D133" s="1">
-[...2 lines deleted...]
-      <c r="E133" s="1">
+      <c r="C137" s="1">
+        <v>99.9804</v>
+      </c>
+      <c r="D137" s="1">
         <v>99.81451138</v>
       </c>
-      <c r="F133" t="s">
-[...5 lines deleted...]
-      <c r="H133" s="1">
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
         <v>39925804.55</v>
       </c>
-      <c r="I133" s="1">
-[...81 lines deleted...]
-      <c r="C135" s="1">
+      <c r="H137" s="1">
+        <v>66355.45</v>
+      </c>
+      <c r="I137" s="1">
+        <v>0.1661969013471</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137">
+        <v>0.0</v>
+      </c>
+      <c r="L137" s="1">
+        <v>39992160.0</v>
+      </c>
+      <c r="M137" s="1">
+        <v>39992160.0</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>337</v>
+      </c>
+      <c r="B138" s="1">
+        <v>50000000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>99.9673</v>
+      </c>
+      <c r="D138" s="1">
+        <v>99.95461782</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>49977308.91</v>
+      </c>
+      <c r="H138" s="1">
+        <v>6341.09</v>
+      </c>
+      <c r="I138" s="1">
+        <v>0.01268793806289</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138">
+        <v>0.0</v>
+      </c>
+      <c r="L138" s="1">
+        <v>49983650.0</v>
+      </c>
+      <c r="M138" s="1">
+        <v>49983650.0</v>
+      </c>
+      <c r="N138" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>339</v>
+      </c>
+      <c r="B139" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="D135" s="1">
-[...32 lines deleted...]
-      <c r="O135" s="1">
+      <c r="C139" s="1">
+        <v>99.8835</v>
+      </c>
+      <c r="D139" s="1">
+        <v>99.79375956</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>24948439.89</v>
+      </c>
+      <c r="H139" s="1">
+        <v>22435.11</v>
+      </c>
+      <c r="I139" s="1">
+        <v>0.089925903579216</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139">
+        <v>0.0</v>
+      </c>
+      <c r="L139" s="1">
+        <v>24970875.0</v>
+      </c>
+      <c r="M139" s="1">
+        <v>24970875.0</v>
+      </c>
+      <c r="N139" s="1">
         <v>0.6</v>
       </c>
-      <c r="P135">
-[...154 lines deleted...]
-      <c r="A139" t="s">
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
         <v>338</v>
       </c>
-      <c r="B139" t="s">
-[...45 lines deleted...]
-    <row r="140" spans="1:16">
+    </row>
+    <row r="140" spans="1:26">
       <c r="A140" t="s">
         <v>341</v>
       </c>
-      <c r="B140" t="s">
+      <c r="B140" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="D140" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H140" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I140" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140" t="s">
         <v>342</v>
       </c>
-      <c r="C140" s="1">
-[...27 lines deleted...]
-        <v>343</v>
+      <c r="L140" s="1">
+        <v>30000000.0</v>
       </c>
       <c r="M140" s="1">
-        <v>19999840.0</v>
+        <v>30033417.75</v>
       </c>
       <c r="N140" s="1">
-        <v>20067001.0</v>
-[...8 lines deleted...]
-    <row r="141" spans="1:16">
+        <v>0.73</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
       <c r="A141" t="s">
         <v>344</v>
       </c>
-      <c r="B141" t="s">
+      <c r="B141" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>99.4404</v>
+      </c>
+      <c r="D141" s="1">
+        <v>99.38200956</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>24845502.39</v>
+      </c>
+      <c r="H141" s="1">
+        <v>14597.61</v>
+      </c>
+      <c r="I141" s="1">
+        <v>0.058753531206016</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141">
+        <v>0.0</v>
+      </c>
+      <c r="L141" s="1">
+        <v>24860100.0</v>
+      </c>
+      <c r="M141" s="1">
+        <v>24860100.0</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>346</v>
+      </c>
+      <c r="B142" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>100.0044</v>
+      </c>
+      <c r="D142" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>1100.0</v>
+      </c>
+      <c r="I142" s="1">
+        <v>0.0044</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142" t="s">
+        <v>347</v>
+      </c>
+      <c r="L142" s="1">
+        <v>25001100.0</v>
+      </c>
+      <c r="M142" s="1">
+        <v>25062311.04</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
         <v>345</v>
       </c>
-      <c r="C141" s="1">
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>349</v>
+      </c>
+      <c r="B143" s="1">
+        <v>35000000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>99.6847</v>
+      </c>
+      <c r="D143" s="1">
+        <v>99.41072909</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>34793755.18</v>
+      </c>
+      <c r="H143" s="1">
+        <v>95889.82</v>
+      </c>
+      <c r="I143" s="1">
+        <v>0.27559491496083</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143">
+        <v>0.0</v>
+      </c>
+      <c r="L143" s="1">
+        <v>34889645.0</v>
+      </c>
+      <c r="M143" s="1">
+        <v>34889645.0</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>351</v>
+      </c>
+      <c r="B144" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>99.9723</v>
+      </c>
+      <c r="D144" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>-2770.0</v>
+      </c>
+      <c r="I144" s="1">
+        <v>-0.0277</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144" t="s">
+        <v>352</v>
+      </c>
+      <c r="L144" s="1">
+        <v>9997230.0</v>
+      </c>
+      <c r="M144" s="1">
+        <v>10000706.11</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>354</v>
+      </c>
+      <c r="B145" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D141" s="1">
-[...2 lines deleted...]
-      <c r="E141" s="1">
+      <c r="C145" s="1">
+        <v>99.8445</v>
+      </c>
+      <c r="D145" s="1">
+        <v>99.621039</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>14943155.85</v>
+      </c>
+      <c r="H145" s="1">
+        <v>33519.15</v>
+      </c>
+      <c r="I145" s="1">
+        <v>0.22431105140351</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145">
+        <v>0.0</v>
+      </c>
+      <c r="L145" s="1">
+        <v>14976675.0</v>
+      </c>
+      <c r="M145" s="1">
+        <v>14976675.0</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>356</v>
+      </c>
+      <c r="B146" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>100.0299</v>
+      </c>
+      <c r="D146" s="1">
         <v>100.0</v>
       </c>
-      <c r="F141" t="s">
-[...184 lines deleted...]
-      <c r="A145" t="s">
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H146" s="1">
+        <v>8970.0</v>
+      </c>
+      <c r="I146" s="1">
+        <v>0.0299</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146" t="s">
+        <v>357</v>
+      </c>
+      <c r="L146" s="1">
+        <v>30008970.0</v>
+      </c>
+      <c r="M146" s="1">
+        <v>30336322.0</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
         <v>355</v>
       </c>
-      <c r="B145" t="s">
-[...95 lines deleted...]
-    <row r="147" spans="1:16">
+    </row>
+    <row r="147" spans="1:26">
       <c r="A147" t="s">
         <v>359</v>
       </c>
-      <c r="B147" t="s">
+      <c r="B147" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>99.9974</v>
+      </c>
+      <c r="D147" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>-520.0</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-0.0026</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147" t="s">
         <v>360</v>
       </c>
-      <c r="C147" s="1">
+      <c r="L147" s="1">
+        <v>19999480.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>20093233.89</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>362</v>
+      </c>
+      <c r="B148" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>100.0115</v>
+      </c>
+      <c r="D148" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>1725.0</v>
+      </c>
+      <c r="I148" s="1">
+        <v>0.0115</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148" t="s">
+        <v>363</v>
+      </c>
+      <c r="L148" s="1">
+        <v>15001725.0</v>
+      </c>
+      <c r="M148" s="1">
+        <v>15142600.0</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>365</v>
+      </c>
+      <c r="B149" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>100.0085</v>
+      </c>
+      <c r="D149" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>850.0</v>
+      </c>
+      <c r="I149" s="1">
+        <v>0.0085</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149" t="s">
+        <v>366</v>
+      </c>
+      <c r="L149" s="1">
+        <v>10000850.0</v>
+      </c>
+      <c r="M149" s="1">
+        <v>10091433.33</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>368</v>
+      </c>
+      <c r="B150" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>100.004</v>
+      </c>
+      <c r="D150" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>400.0</v>
+      </c>
+      <c r="I150" s="1">
+        <v>0.004</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150" t="s">
+        <v>369</v>
+      </c>
+      <c r="L150" s="1">
+        <v>10000400.0</v>
+      </c>
+      <c r="M150" s="1">
+        <v>10047795.83</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>371</v>
+      </c>
+      <c r="B151" s="1">
+        <v>7000000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>99.8025</v>
+      </c>
+      <c r="D151" s="1">
+        <v>99.66170386</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>6976319.27</v>
+      </c>
+      <c r="H151" s="1">
+        <v>9855.73</v>
+      </c>
+      <c r="I151" s="1">
+        <v>0.14127406757862</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151">
+        <v>0.0</v>
+      </c>
+      <c r="L151" s="1">
+        <v>6986175.0</v>
+      </c>
+      <c r="M151" s="1">
+        <v>6986175.0</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>373</v>
+      </c>
+      <c r="B152" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>99.9335</v>
+      </c>
+      <c r="D152" s="1">
+        <v>99.42696925</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>19885393.85</v>
+      </c>
+      <c r="H152" s="1">
+        <v>101306.15</v>
+      </c>
+      <c r="I152" s="1">
+        <v>0.50945005547376</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152">
+        <v>0.0</v>
+      </c>
+      <c r="L152" s="1">
+        <v>19986700.0</v>
+      </c>
+      <c r="M152" s="1">
+        <v>19986700.0</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>375</v>
+      </c>
+      <c r="B153" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>99.9328</v>
+      </c>
+      <c r="D153" s="1">
+        <v>99.802889</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>9980288.9</v>
+      </c>
+      <c r="H153" s="1">
+        <v>12991.1</v>
+      </c>
+      <c r="I153" s="1">
+        <v>0.13016757460799</v>
+      </c>
+      <c r="J153">
+        <v>0.0</v>
+      </c>
+      <c r="K153">
+        <v>0.0</v>
+      </c>
+      <c r="L153" s="1">
+        <v>9993280.0</v>
+      </c>
+      <c r="M153" s="1">
+        <v>9993280.0</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>377</v>
+      </c>
+      <c r="B154" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D147" s="1">
-[...2 lines deleted...]
-      <c r="E147" s="1">
+      <c r="C154" s="1">
+        <v>99.8858</v>
+      </c>
+      <c r="D154" s="1">
+        <v>99.79624933</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>29938874.8</v>
+      </c>
+      <c r="H154" s="1">
+        <v>26865.2</v>
+      </c>
+      <c r="I154" s="1">
+        <v>0.089733499269652</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
+      </c>
+      <c r="K154">
+        <v>0.0</v>
+      </c>
+      <c r="L154" s="1">
+        <v>29965740.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>29965740.0</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>379</v>
+      </c>
+      <c r="B155" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>99.9866</v>
+      </c>
+      <c r="D155" s="1">
         <v>99.79508743</v>
       </c>
-      <c r="F147" t="s">
-[...5 lines deleted...]
-      <c r="H147" s="1">
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
         <v>29938526.23</v>
       </c>
-      <c r="I147" s="1">
-[...17 lines deleted...]
-      <c r="O147" s="1">
+      <c r="H155" s="1">
+        <v>57453.77</v>
+      </c>
+      <c r="I155" s="1">
+        <v>0.19190580577887</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155">
+        <v>0.0</v>
+      </c>
+      <c r="L155" s="1">
+        <v>29995980.0</v>
+      </c>
+      <c r="M155" s="1">
+        <v>29995980.0</v>
+      </c>
+      <c r="N155" s="1">
         <v>0.72</v>
       </c>
-      <c r="P147">
-[...10 lines deleted...]
-      <c r="C148" s="1">
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>381</v>
+      </c>
+      <c r="B156" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D148" s="1">
-[...2 lines deleted...]
-      <c r="E148" s="1">
+      <c r="C156" s="1">
+        <v>99.5944</v>
+      </c>
+      <c r="D156" s="1">
         <v>99.40302957</v>
       </c>
-      <c r="F148" t="s">
-[...5 lines deleted...]
-      <c r="H148" s="1">
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
         <v>29820908.87</v>
       </c>
-      <c r="I148" s="1">
-[...31 lines deleted...]
-      <c r="C149" s="1">
+      <c r="H156" s="1">
+        <v>57411.13</v>
+      </c>
+      <c r="I156" s="1">
+        <v>0.19251971913491</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156">
+        <v>0.0</v>
+      </c>
+      <c r="L156" s="1">
+        <v>29878320.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>29878320.0</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>383</v>
+      </c>
+      <c r="B157" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D149" s="1">
-[...2 lines deleted...]
-      <c r="E149" s="1">
+      <c r="C157" s="1">
+        <v>99.8795</v>
+      </c>
+      <c r="D157" s="1">
         <v>99.421972</v>
       </c>
-      <c r="F149" t="s">
-[...5 lines deleted...]
-      <c r="H149" s="1">
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
         <v>9942197.2</v>
       </c>
-      <c r="I149" s="1">
-[...17 lines deleted...]
-      <c r="O149" s="1">
+      <c r="H157" s="1">
+        <v>45752.8</v>
+      </c>
+      <c r="I157" s="1">
+        <v>0.46018801558271</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157">
+        <v>0.0</v>
+      </c>
+      <c r="L157" s="1">
+        <v>9987950.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>9987950.0</v>
+      </c>
+      <c r="N157" s="1">
         <v>0.24</v>
       </c>
-      <c r="P149">
-[...60 lines deleted...]
-      <c r="C151" s="1">
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>385</v>
+      </c>
+      <c r="B158" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D151" s="1">
-[...2 lines deleted...]
-      <c r="E151" s="1">
+      <c r="C158" s="1">
+        <v>99.9667</v>
+      </c>
+      <c r="D158" s="1">
         <v>99.81119</v>
       </c>
-      <c r="F151" t="s">
-[...5 lines deleted...]
-      <c r="H151" s="1">
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
         <v>9981119.0</v>
       </c>
-      <c r="I151" s="1">
-[...17 lines deleted...]
-      <c r="O151" s="1">
+      <c r="H158" s="1">
+        <v>15551.0</v>
+      </c>
+      <c r="I158" s="1">
+        <v>0.15580417386067</v>
+      </c>
+      <c r="J158">
+        <v>0.0</v>
+      </c>
+      <c r="K158">
+        <v>0.0</v>
+      </c>
+      <c r="L158" s="1">
+        <v>9996670.0</v>
+      </c>
+      <c r="M158" s="1">
+        <v>9996670.0</v>
+      </c>
+      <c r="N158" s="1">
         <v>0.24</v>
       </c>
-      <c r="P151">
-[...10 lines deleted...]
-      <c r="C152" s="1">
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>387</v>
+      </c>
+      <c r="B159" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D152" s="1">
-[...2 lines deleted...]
-      <c r="E152" s="1">
+      <c r="C159" s="1">
+        <v>99.7548</v>
+      </c>
+      <c r="D159" s="1">
         <v>99.603385</v>
       </c>
-      <c r="F152" t="s">
-[...5 lines deleted...]
-      <c r="H152" s="1">
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
         <v>9960338.5</v>
       </c>
-      <c r="I152" s="1">
-[...17 lines deleted...]
-      <c r="O152" s="1">
+      <c r="H159" s="1">
+        <v>15141.5</v>
+      </c>
+      <c r="I159" s="1">
+        <v>0.1520179258968</v>
+      </c>
+      <c r="J159">
+        <v>0.0</v>
+      </c>
+      <c r="K159">
+        <v>0.0</v>
+      </c>
+      <c r="L159" s="1">
+        <v>9975480.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>9975480.0</v>
+      </c>
+      <c r="N159" s="1">
         <v>0.24</v>
       </c>
-      <c r="P152">
-[...10 lines deleted...]
-      <c r="C153" s="1">
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>389</v>
+      </c>
+      <c r="B160" s="1">
         <v>7500000.0</v>
       </c>
-      <c r="D153" s="1">
-[...2 lines deleted...]
-      <c r="E153" s="1">
+      <c r="C160" s="1">
+        <v>99.9864</v>
+      </c>
+      <c r="D160" s="1">
         <v>99.61683493</v>
       </c>
-      <c r="F153" t="s">
-[...5 lines deleted...]
-      <c r="H153" s="1">
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
         <v>7471262.62</v>
       </c>
-      <c r="I153" s="1">
-[...17 lines deleted...]
-      <c r="O153" s="1">
+      <c r="H160" s="1">
+        <v>27717.38</v>
+      </c>
+      <c r="I160" s="1">
+        <v>0.37098655755726</v>
+      </c>
+      <c r="J160">
+        <v>0.0</v>
+      </c>
+      <c r="K160">
+        <v>0.0</v>
+      </c>
+      <c r="L160" s="1">
+        <v>7498980.0</v>
+      </c>
+      <c r="M160" s="1">
+        <v>7498980.0</v>
+      </c>
+      <c r="N160" s="1">
         <v>0.18</v>
       </c>
-      <c r="P153">
-[...10 lines deleted...]
-      <c r="C154" s="1">
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>391</v>
+      </c>
+      <c r="B161" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D154" s="1">
-[...2 lines deleted...]
-      <c r="E154" s="1">
+      <c r="C161" s="1">
+        <v>99.1266</v>
+      </c>
+      <c r="D161" s="1">
         <v>97.8384763</v>
       </c>
-      <c r="F154" t="s">
-[...5 lines deleted...]
-      <c r="H154" s="1">
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
         <v>9783847.63</v>
       </c>
-      <c r="I154" s="1">
-[...17 lines deleted...]
-      <c r="O154" s="1">
+      <c r="H161" s="1">
+        <v>128812.37</v>
+      </c>
+      <c r="I161" s="1">
+        <v>1.3165819304567</v>
+      </c>
+      <c r="J161">
+        <v>0.0</v>
+      </c>
+      <c r="K161">
+        <v>0.0</v>
+      </c>
+      <c r="L161" s="1">
+        <v>9912660.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>9912660.0</v>
+      </c>
+      <c r="N161" s="1">
         <v>0.24</v>
       </c>
-      <c r="P154">
-[...10 lines deleted...]
-      <c r="C155" s="1">
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>393</v>
+      </c>
+      <c r="B162" s="1">
         <v>63000000.0</v>
       </c>
-      <c r="D155" s="1">
-[...2 lines deleted...]
-      <c r="E155" s="1">
+      <c r="C162" s="1">
+        <v>99.8404</v>
+      </c>
+      <c r="D162" s="1">
         <v>99.48099271</v>
       </c>
-      <c r="F155" t="s">
-[...5 lines deleted...]
-      <c r="H155" s="1">
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
         <v>62673025.41</v>
       </c>
-      <c r="I155" s="1">
-[...325 lines deleted...]
-      <c r="A162" t="s">
+      <c r="H162" s="1">
+        <v>226426.59</v>
+      </c>
+      <c r="I162" s="1">
+        <v>0.36128236752373</v>
+      </c>
+      <c r="J162">
+        <v>0.0</v>
+      </c>
+      <c r="K162">
+        <v>0.0</v>
+      </c>
+      <c r="L162" s="1">
+        <v>62899452.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>62899452.0</v>
+      </c>
+      <c r="N162" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
         <v>392</v>
       </c>
-      <c r="B162" t="s">
-[...45 lines deleted...]
-    <row r="163" spans="1:16">
+    </row>
+    <row r="163" spans="1:26">
       <c r="A163" t="s">
         <v>395</v>
       </c>
-      <c r="B163" t="s">
+      <c r="B163" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>100.0066</v>
+      </c>
+      <c r="D163" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>2640.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>0.0066</v>
+      </c>
+      <c r="J163">
+        <v>0.0</v>
+      </c>
+      <c r="K163" t="s">
         <v>396</v>
       </c>
-      <c r="C163" s="1">
-[...27 lines deleted...]
-        <v>397</v>
+      <c r="L163" s="1">
+        <v>40002640.0</v>
       </c>
       <c r="M163" s="1">
-        <v>3948600.0</v>
+        <v>40074817.78</v>
       </c>
       <c r="N163" s="1">
-        <v>3956545.21</v>
-[...8 lines deleted...]
-    <row r="164" spans="1:16">
+        <v>0.97</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
       <c r="A164" t="s">
         <v>398</v>
       </c>
-      <c r="B164" t="s">
+      <c r="B164" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>99.9738</v>
+      </c>
+      <c r="D164" s="1">
+        <v>99.8120207</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>29943606.21</v>
+      </c>
+      <c r="H164" s="1">
+        <v>48533.79</v>
+      </c>
+      <c r="I164" s="1">
+        <v>0.16208398433917</v>
+      </c>
+      <c r="J164">
+        <v>0.0</v>
+      </c>
+      <c r="K164">
+        <v>0.0</v>
+      </c>
+      <c r="L164" s="1">
+        <v>29992140.0</v>
+      </c>
+      <c r="M164" s="1">
+        <v>29992140.0</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>400</v>
+      </c>
+      <c r="B165" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>99.9017</v>
+      </c>
+      <c r="D165" s="1">
+        <v>99.4309374</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>14914640.61</v>
+      </c>
+      <c r="H165" s="1">
+        <v>70614.39</v>
+      </c>
+      <c r="I165" s="1">
+        <v>0.47345686595126</v>
+      </c>
+      <c r="J165">
+        <v>0.0</v>
+      </c>
+      <c r="K165">
+        <v>0.0</v>
+      </c>
+      <c r="L165" s="1">
+        <v>14985255.0</v>
+      </c>
+      <c r="M165" s="1">
+        <v>14985255.0</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
         <v>399</v>
       </c>
-      <c r="C164" s="1">
-[...43 lines deleted...]
-      <c r="A165" t="s">
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>402</v>
+      </c>
+      <c r="B166" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>100.0152</v>
+      </c>
+      <c r="D166" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>4560.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>0.0152</v>
+      </c>
+      <c r="J166">
+        <v>0.0</v>
+      </c>
+      <c r="K166" t="s">
+        <v>403</v>
+      </c>
+      <c r="L166" s="1">
+        <v>30004560.0</v>
+      </c>
+      <c r="M166" s="1">
+        <v>30027956.08</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
         <v>401</v>
       </c>
-      <c r="B165" t="s">
-[...2 lines deleted...]
-      <c r="C165" s="1">
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>405</v>
+      </c>
+      <c r="B167" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>100.0299</v>
+      </c>
+      <c r="D167" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>5980.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>0.0299</v>
+      </c>
+      <c r="J167">
+        <v>0.0</v>
+      </c>
+      <c r="K167" t="s">
+        <v>406</v>
+      </c>
+      <c r="L167" s="1">
+        <v>20005980.0</v>
+      </c>
+      <c r="M167" s="1">
+        <v>20131572.44</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>408</v>
+      </c>
+      <c r="B168" s="1">
+        <v>2214000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>99.909</v>
+      </c>
+      <c r="D168" s="1">
+        <v>99.9</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>2211786.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>199.26</v>
+      </c>
+      <c r="I168" s="1">
+        <v>0.009009009009009</v>
+      </c>
+      <c r="J168">
+        <v>1.62</v>
+      </c>
+      <c r="K168" t="s">
+        <v>409</v>
+      </c>
+      <c r="L168" s="1">
+        <v>2211985.26</v>
+      </c>
+      <c r="M168" s="1">
+        <v>2247879.36</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>411</v>
+      </c>
+      <c r="B169" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>98.859</v>
+      </c>
+      <c r="D169" s="1">
+        <v>98.33</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>3933200.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>21160.0</v>
+      </c>
+      <c r="I169" s="1">
+        <v>0.53798433845215</v>
+      </c>
+      <c r="J169">
+        <v>0.23</v>
+      </c>
+      <c r="K169" t="s">
+        <v>412</v>
+      </c>
+      <c r="L169" s="1">
+        <v>3954360.0</v>
+      </c>
+      <c r="M169" s="1">
+        <v>3963401.1</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>414</v>
+      </c>
+      <c r="B170" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D165" s="1">
-[...2 lines deleted...]
-      <c r="E165" s="1">
+      <c r="C170" s="1">
+        <v>100.261</v>
+      </c>
+      <c r="D170" s="1">
         <v>100.747</v>
       </c>
-      <c r="F165" t="s">
-[...5 lines deleted...]
-      <c r="H165" s="1">
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
         <v>30224100.0</v>
       </c>
-      <c r="I165" s="1">
-[...17 lines deleted...]
-      <c r="O165" s="1">
+      <c r="H170" s="1">
+        <v>-145800.0</v>
+      </c>
+      <c r="I170" s="1">
+        <v>-0.48239649815875</v>
+      </c>
+      <c r="J170">
+        <v>1.94</v>
+      </c>
+      <c r="K170" t="s">
+        <v>415</v>
+      </c>
+      <c r="L170" s="1">
+        <v>30078300.0</v>
+      </c>
+      <c r="M170" s="1">
+        <v>30660628.77</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>417</v>
+      </c>
+      <c r="B171" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>99.567</v>
+      </c>
+      <c r="D171" s="1">
+        <v>98.63892667</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>14795839.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>139211.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>0.94087939183442</v>
+      </c>
+      <c r="J171">
+        <v>0.1</v>
+      </c>
+      <c r="K171" t="s">
+        <v>418</v>
+      </c>
+      <c r="L171" s="1">
+        <v>14935050.0</v>
+      </c>
+      <c r="M171" s="1">
+        <v>14950306.85</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>420</v>
+      </c>
+      <c r="B172" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>99.37</v>
+      </c>
+      <c r="D172" s="1">
+        <v>99.268</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>12408500.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>12750.0</v>
+      </c>
+      <c r="I172" s="1">
+        <v>0.10275214570657</v>
+      </c>
+      <c r="J172">
+        <v>0.58</v>
+      </c>
+      <c r="K172" t="s">
+        <v>421</v>
+      </c>
+      <c r="L172" s="1">
+        <v>12421250.0</v>
+      </c>
+      <c r="M172" s="1">
+        <v>12493373.29</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>423</v>
+      </c>
+      <c r="B173" s="1">
+        <v>19900000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>100.361</v>
+      </c>
+      <c r="D173" s="1">
+        <v>100.5281407</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>20005100.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>-33261.0</v>
+      </c>
+      <c r="I173" s="1">
+        <v>-0.16626260303623</v>
+      </c>
+      <c r="J173">
+        <v>2.17</v>
+      </c>
+      <c r="K173" t="s">
+        <v>424</v>
+      </c>
+      <c r="L173" s="1">
+        <v>19971839.0</v>
+      </c>
+      <c r="M173" s="1">
+        <v>20403232.84</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>426</v>
+      </c>
+      <c r="B174" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>99.492</v>
+      </c>
+      <c r="D174" s="1">
+        <v>99.425</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>7954000.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>5360.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>0.067387477998491</v>
+      </c>
+      <c r="J174">
+        <v>0.8</v>
+      </c>
+      <c r="K174" t="s">
+        <v>427</v>
+      </c>
+      <c r="L174" s="1">
+        <v>7959360.0</v>
+      </c>
+      <c r="M174" s="1">
+        <v>8023743.56</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>429</v>
+      </c>
+      <c r="B175" s="1">
+        <v>3124000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>99.176</v>
+      </c>
+      <c r="D175" s="1">
+        <v>99.04783611</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>3094254.4</v>
+      </c>
+      <c r="H175" s="1">
+        <v>4003.84</v>
+      </c>
+      <c r="I175" s="1">
+        <v>0.12939595399784</v>
+      </c>
+      <c r="J175">
+        <v>0.51</v>
+      </c>
+      <c r="K175" t="s">
+        <v>430</v>
+      </c>
+      <c r="L175" s="1">
+        <v>3098258.24</v>
+      </c>
+      <c r="M175" s="1">
+        <v>3114306.19</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>432</v>
+      </c>
+      <c r="B176" s="1">
+        <v>8800000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>99.924</v>
+      </c>
+      <c r="D176" s="1">
+        <v>98.743125</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>8689395.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>103917.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>1.1959060440917</v>
+      </c>
+      <c r="J176">
+        <v>0.24</v>
+      </c>
+      <c r="K176" t="s">
+        <v>433</v>
+      </c>
+      <c r="L176" s="1">
+        <v>8793312.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>8814468.16</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>435</v>
+      </c>
+      <c r="B177" s="1">
+        <v>9400000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>99.452</v>
+      </c>
+      <c r="D177" s="1">
+        <v>98.855</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>9292370.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>56118.0</v>
+      </c>
+      <c r="I177" s="1">
+        <v>0.60391482474331</v>
+      </c>
+      <c r="J177">
+        <v>0.43</v>
+      </c>
+      <c r="K177" t="s">
+        <v>436</v>
+      </c>
+      <c r="L177" s="1">
+        <v>9348488.0</v>
+      </c>
+      <c r="M177" s="1">
+        <v>9388727.73</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>438</v>
+      </c>
+      <c r="B178" s="1">
+        <v>30255000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>100.031</v>
+      </c>
+      <c r="D178" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>30255000.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>9379.05</v>
+      </c>
+      <c r="I178" s="1">
+        <v>0.031</v>
+      </c>
+      <c r="J178">
+        <v>0.29</v>
+      </c>
+      <c r="K178" t="s">
+        <v>439</v>
+      </c>
+      <c r="L178" s="1">
+        <v>30264379.05</v>
+      </c>
+      <c r="M178" s="1">
+        <v>30352601.2</v>
+      </c>
+      <c r="N178" s="1">
         <v>0.73</v>
       </c>
-      <c r="P165">
-[...10 lines deleted...]
-      <c r="C166" s="1">
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>441</v>
+      </c>
+      <c r="B179" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>99.992</v>
+      </c>
+      <c r="D179" s="1">
+        <v>99.37609756</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>4074420.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>25252.0</v>
+      </c>
+      <c r="I179" s="1">
+        <v>0.61976919414297</v>
+      </c>
+      <c r="J179">
+        <v>0.87</v>
+      </c>
+      <c r="K179" t="s">
+        <v>442</v>
+      </c>
+      <c r="L179" s="1">
+        <v>4099672.0</v>
+      </c>
+      <c r="M179" s="1">
+        <v>4135252.14</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>444</v>
+      </c>
+      <c r="B180" s="1">
+        <v>12000000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>100.191</v>
+      </c>
+      <c r="D180" s="1">
+        <v>100.68475</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>12082170.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>-59250.0</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-0.49039204050266</v>
+      </c>
+      <c r="J180">
+        <v>1.12</v>
+      </c>
+      <c r="K180" t="s">
+        <v>445</v>
+      </c>
+      <c r="L180" s="1">
+        <v>12022920.0</v>
+      </c>
+      <c r="M180" s="1">
+        <v>12157056.99</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>447</v>
+      </c>
+      <c r="B181" s="1">
+        <v>7800000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>100.429</v>
+      </c>
+      <c r="D181" s="1">
+        <v>101.89661538</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>7947936.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>-114474.0</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-1.4402984623933</v>
+      </c>
+      <c r="J181">
+        <v>3.18</v>
+      </c>
+      <c r="K181" t="s">
+        <v>448</v>
+      </c>
+      <c r="L181" s="1">
+        <v>7833462.0</v>
+      </c>
+      <c r="M181" s="1">
+        <v>8081405.84</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182">
+        <v>2862709242</v>
+      </c>
+      <c r="B182" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>100.0513052</v>
+      </c>
+      <c r="D182" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>6413.15</v>
+      </c>
+      <c r="I182" s="1">
+        <v>0</v>
+      </c>
+      <c r="J182">
+        <v>0.0</v>
+      </c>
+      <c r="K182" t="s">
+        <v>450</v>
+      </c>
+      <c r="L182" s="1">
+        <v>6413.15</v>
+      </c>
+      <c r="M182" s="1">
+        <v>19053.15</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183">
+        <v>2863881832</v>
+      </c>
+      <c r="B183" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>100.05682033</v>
+      </c>
+      <c r="D183" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>17046.1</v>
+      </c>
+      <c r="I183" s="1">
+        <v>0</v>
+      </c>
+      <c r="J183">
+        <v>0.0</v>
+      </c>
+      <c r="K183" t="s">
+        <v>452</v>
+      </c>
+      <c r="L183" s="1">
+        <v>17046.1</v>
+      </c>
+      <c r="M183" s="1">
+        <v>49052.1</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184">
+        <v>2892744252</v>
+      </c>
+      <c r="B184" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>100.0849738</v>
+      </c>
+      <c r="D184" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>16994.76</v>
+      </c>
+      <c r="I184" s="1">
+        <v>0</v>
+      </c>
+      <c r="J184">
+        <v>0.0</v>
+      </c>
+      <c r="K184" t="s">
+        <v>454</v>
+      </c>
+      <c r="L184" s="1">
+        <v>16994.76</v>
+      </c>
+      <c r="M184" s="1">
+        <v>32598.98</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185">
+        <v>2905161052</v>
+      </c>
+      <c r="B185" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>100.0621431</v>
+      </c>
+      <c r="D185" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>12428.62</v>
+      </c>
+      <c r="I185" s="1">
+        <v>0</v>
+      </c>
+      <c r="J185">
+        <v>0.0</v>
+      </c>
+      <c r="K185" t="s">
+        <v>456</v>
+      </c>
+      <c r="L185" s="1">
+        <v>12428.62</v>
+      </c>
+      <c r="M185" s="1">
+        <v>22373.62</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186">
+        <v>2923119492</v>
+      </c>
+      <c r="B186" s="1">
+        <v>7800000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>100.09623808</v>
+      </c>
+      <c r="D186" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>7506.57</v>
+      </c>
+      <c r="I186" s="1">
+        <v>0</v>
+      </c>
+      <c r="J186">
+        <v>0.0</v>
+      </c>
+      <c r="K186" t="s">
+        <v>458</v>
+      </c>
+      <c r="L186" s="1">
+        <v>7506.57</v>
+      </c>
+      <c r="M186" s="1">
+        <v>11600.01</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187">
+        <v>2926627552</v>
+      </c>
+      <c r="B187" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>100.1296683</v>
+      </c>
+      <c r="D187" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>12966.83</v>
+      </c>
+      <c r="I187" s="1">
+        <v>0</v>
+      </c>
+      <c r="J187">
+        <v>0.0</v>
+      </c>
+      <c r="K187" t="s">
+        <v>460</v>
+      </c>
+      <c r="L187" s="1">
+        <v>12966.83</v>
+      </c>
+      <c r="M187" s="1">
+        <v>20854.94</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188">
+        <v>2935657812</v>
+      </c>
+      <c r="B188" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>100.14580423</v>
+      </c>
+      <c r="D188" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>43741.27</v>
+      </c>
+      <c r="I188" s="1">
+        <v>0</v>
+      </c>
+      <c r="J188">
+        <v>0.0</v>
+      </c>
+      <c r="K188" t="s">
+        <v>462</v>
+      </c>
+      <c r="L188" s="1">
+        <v>43741.27</v>
+      </c>
+      <c r="M188" s="1">
+        <v>68098.36</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189">
+        <v>2937267372</v>
+      </c>
+      <c r="B189" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>100.0526021</v>
+      </c>
+      <c r="D189" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>5260.21</v>
+      </c>
+      <c r="I189" s="1">
+        <v>0</v>
+      </c>
+      <c r="J189">
+        <v>0.0</v>
+      </c>
+      <c r="K189">
+        <v>0.0</v>
+      </c>
+      <c r="L189" s="1">
+        <v>5260.21</v>
+      </c>
+      <c r="M189" s="1">
+        <v>5260.21</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190">
+        <v>2949187952</v>
+      </c>
+      <c r="B190" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>100.1515762</v>
+      </c>
+      <c r="D190" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>15157.62</v>
+      </c>
+      <c r="I190" s="1">
+        <v>0</v>
+      </c>
+      <c r="J190">
+        <v>0.0</v>
+      </c>
+      <c r="K190" t="s">
+        <v>465</v>
+      </c>
+      <c r="L190" s="1">
+        <v>15157.62</v>
+      </c>
+      <c r="M190" s="1">
+        <v>19925.21</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191">
+        <v>2957753962</v>
+      </c>
+      <c r="B191" s="1">
+        <v>8800000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>100.01409955</v>
+      </c>
+      <c r="D191" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>1240.76</v>
+      </c>
+      <c r="I191" s="1">
+        <v>0</v>
+      </c>
+      <c r="J191">
+        <v>0.0</v>
+      </c>
+      <c r="K191" t="s">
+        <v>467</v>
+      </c>
+      <c r="L191" s="1">
+        <v>1240.76</v>
+      </c>
+      <c r="M191" s="1">
+        <v>3466.48</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192">
+        <v>2962625832</v>
+      </c>
+      <c r="B192" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>100.16207643</v>
+      </c>
+      <c r="D192" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>64830.57</v>
+      </c>
+      <c r="I192" s="1">
+        <v>0</v>
+      </c>
+      <c r="J192">
+        <v>0.0</v>
+      </c>
+      <c r="K192" t="s">
+        <v>469</v>
+      </c>
+      <c r="L192" s="1">
+        <v>64830.57</v>
+      </c>
+      <c r="M192" s="1">
+        <v>77128.68</v>
+      </c>
+      <c r="N192" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193">
+        <v>2962647772</v>
+      </c>
+      <c r="B193" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C193" s="1">
+        <v>100.0469901</v>
+      </c>
+      <c r="D193" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>9398.02</v>
+      </c>
+      <c r="I193" s="1">
+        <v>0</v>
+      </c>
+      <c r="J193">
+        <v>0.0</v>
+      </c>
+      <c r="K193" t="s">
+        <v>471</v>
+      </c>
+      <c r="L193" s="1">
+        <v>9398.02</v>
+      </c>
+      <c r="M193" s="1">
+        <v>14872.24</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194">
+        <v>3009856922</v>
+      </c>
+      <c r="B194" s="1">
+        <v>9500000.0</v>
+      </c>
+      <c r="C194" s="1">
+        <v>100.21758505</v>
+      </c>
+      <c r="D194" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E194" t="s">
+        <v>8</v>
+      </c>
+      <c r="F194">
+        <v>1.0</v>
+      </c>
+      <c r="G194" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>20670.58</v>
+      </c>
+      <c r="I194" s="1">
+        <v>0</v>
+      </c>
+      <c r="J194">
+        <v>0.0</v>
+      </c>
+      <c r="K194">
+        <v>936.11</v>
+      </c>
+      <c r="L194" s="1">
+        <v>20670.58</v>
+      </c>
+      <c r="M194" s="1">
+        <v>21606.69</v>
+      </c>
+      <c r="N194" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195">
+        <v>3009858932</v>
+      </c>
+      <c r="B195" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D166" s="1">
-[...46 lines deleted...]
-      <c r="C167" s="1">
+      <c r="C195" s="1">
+        <v>100.05708153</v>
+      </c>
+      <c r="D195" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195">
+        <v>1.0</v>
+      </c>
+      <c r="G195" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>8562.23</v>
+      </c>
+      <c r="I195" s="1">
+        <v>0</v>
+      </c>
+      <c r="J195">
+        <v>0.0</v>
+      </c>
+      <c r="K195" t="s">
+        <v>474</v>
+      </c>
+      <c r="L195" s="1">
+        <v>8562.23</v>
+      </c>
+      <c r="M195" s="1">
+        <v>10320.3</v>
+      </c>
+      <c r="N195" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196">
+        <v>3013661662</v>
+      </c>
+      <c r="B196" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C196" s="1">
+        <v>100.2183196</v>
+      </c>
+      <c r="D196" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E196" t="s">
+        <v>8</v>
+      </c>
+      <c r="F196">
+        <v>1.0</v>
+      </c>
+      <c r="G196" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>43663.92</v>
+      </c>
+      <c r="I196" s="1">
+        <v>0</v>
+      </c>
+      <c r="J196">
+        <v>0.0</v>
+      </c>
+      <c r="K196" t="s">
+        <v>476</v>
+      </c>
+      <c r="L196" s="1">
+        <v>43663.92</v>
+      </c>
+      <c r="M196" s="1">
+        <v>45762.84</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197">
+        <v>3015607942</v>
+      </c>
+      <c r="B197" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C197" s="1">
+        <v>100.2236776</v>
+      </c>
+      <c r="D197" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E197" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197">
+        <v>1.0</v>
+      </c>
+      <c r="G197" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>33551.64</v>
+      </c>
+      <c r="I197" s="1">
+        <v>0</v>
+      </c>
+      <c r="J197">
+        <v>0.0</v>
+      </c>
+      <c r="K197" t="s">
+        <v>478</v>
+      </c>
+      <c r="L197" s="1">
+        <v>33551.64</v>
+      </c>
+      <c r="M197" s="1">
+        <v>35025.08</v>
+      </c>
+      <c r="N197" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198">
+        <v>3017270942</v>
+      </c>
+      <c r="B198" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C198" s="1">
+        <v>100.1387613</v>
+      </c>
+      <c r="D198" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E198" t="s">
+        <v>8</v>
+      </c>
+      <c r="F198">
+        <v>1.0</v>
+      </c>
+      <c r="G198" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>27752.26</v>
+      </c>
+      <c r="I198" s="1">
+        <v>0</v>
+      </c>
+      <c r="J198">
+        <v>0.0</v>
+      </c>
+      <c r="K198" t="s">
+        <v>480</v>
+      </c>
+      <c r="L198" s="1">
+        <v>27752.26</v>
+      </c>
+      <c r="M198" s="1">
+        <v>29563.57</v>
+      </c>
+      <c r="N198" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199">
+        <v>3021967322</v>
+      </c>
+      <c r="B199" s="1">
+        <v>8500000.0</v>
+      </c>
+      <c r="C199" s="1">
+        <v>100.23284247</v>
+      </c>
+      <c r="D199" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E199" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>19791.61</v>
+      </c>
+      <c r="I199" s="1">
+        <v>0</v>
+      </c>
+      <c r="J199">
+        <v>0.0</v>
+      </c>
+      <c r="K199">
+        <v>829.95</v>
+      </c>
+      <c r="L199" s="1">
+        <v>19791.61</v>
+      </c>
+      <c r="M199" s="1">
+        <v>20621.56</v>
+      </c>
+      <c r="N199" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200">
+        <v>3022014132</v>
+      </c>
+      <c r="B200" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C200" s="1">
+        <v>100.233404</v>
+      </c>
+      <c r="D200" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E200" t="s">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>1.0</v>
+      </c>
+      <c r="G200" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>46680.8</v>
+      </c>
+      <c r="I200" s="1">
+        <v>0</v>
+      </c>
+      <c r="J200">
+        <v>0.0</v>
+      </c>
+      <c r="K200" t="s">
+        <v>483</v>
+      </c>
+      <c r="L200" s="1">
+        <v>46680.8</v>
+      </c>
+      <c r="M200" s="1">
+        <v>48720.86</v>
+      </c>
+      <c r="N200" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201">
+        <v>3032560652</v>
+      </c>
+      <c r="B201" s="1">
+        <v>12000000.0</v>
+      </c>
+      <c r="C201" s="1">
+        <v>100.26152358</v>
+      </c>
+      <c r="D201" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E201" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>31382.83</v>
+      </c>
+      <c r="I201" s="1">
+        <v>0</v>
+      </c>
+      <c r="J201">
+        <v>0.0</v>
+      </c>
+      <c r="K201">
+        <v>442.38</v>
+      </c>
+      <c r="L201" s="1">
+        <v>31382.83</v>
+      </c>
+      <c r="M201" s="1">
+        <v>31825.21</v>
+      </c>
+      <c r="N201" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202">
+        <v>3033105672</v>
+      </c>
+      <c r="B202" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>100.22111375</v>
+      </c>
+      <c r="D202" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>8844.55</v>
+      </c>
+      <c r="I202" s="1">
+        <v>0</v>
+      </c>
+      <c r="J202">
+        <v>0.0</v>
+      </c>
+      <c r="K202">
+        <v>225.02</v>
+      </c>
+      <c r="L202" s="1">
+        <v>8844.55</v>
+      </c>
+      <c r="M202" s="1">
+        <v>9069.57</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203">
+        <v>3037280862</v>
+      </c>
+      <c r="B203" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>100.26015853</v>
+      </c>
+      <c r="D203" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>39023.78</v>
+      </c>
+      <c r="I203" s="1">
+        <v>0</v>
+      </c>
+      <c r="J203">
+        <v>0.0</v>
+      </c>
+      <c r="K203" t="s">
+        <v>487</v>
+      </c>
+      <c r="L203" s="1">
+        <v>39023.78</v>
+      </c>
+      <c r="M203" s="1">
+        <v>41527.96</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204">
+        <v>3042209452</v>
+      </c>
+      <c r="B204" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>100.2642449</v>
+      </c>
+      <c r="D204" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E204" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>26424.49</v>
+      </c>
+      <c r="I204" s="1">
+        <v>0</v>
+      </c>
+      <c r="J204">
+        <v>0.0</v>
+      </c>
+      <c r="K204" t="s">
+        <v>489</v>
+      </c>
+      <c r="L204" s="1">
+        <v>26424.49</v>
+      </c>
+      <c r="M204" s="1">
+        <v>27814.37</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205">
+        <v>3047030172</v>
+      </c>
+      <c r="B205" s="1">
+        <v>3124000.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>100.25557458</v>
+      </c>
+      <c r="D205" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E205" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205">
+        <v>1.0</v>
+      </c>
+      <c r="G205" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>7984.15</v>
+      </c>
+      <c r="I205" s="1">
+        <v>0</v>
+      </c>
+      <c r="J205">
+        <v>0.0</v>
+      </c>
+      <c r="K205">
+        <v>416.24</v>
+      </c>
+      <c r="L205" s="1">
+        <v>7984.15</v>
+      </c>
+      <c r="M205" s="1">
+        <v>8400.39</v>
+      </c>
+      <c r="N205" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206">
+        <v>3050153122</v>
+      </c>
+      <c r="B206" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C206" s="1">
+        <v>100.2754517</v>
+      </c>
+      <c r="D206" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E206" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206">
+        <v>1.0</v>
+      </c>
+      <c r="G206" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>27545.17</v>
+      </c>
+      <c r="I206" s="1">
+        <v>0</v>
+      </c>
+      <c r="J206">
+        <v>0.0</v>
+      </c>
+      <c r="K206" t="s">
+        <v>492</v>
+      </c>
+      <c r="L206" s="1">
+        <v>27545.17</v>
+      </c>
+      <c r="M206" s="1">
+        <v>28919.02</v>
+      </c>
+      <c r="N206" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207">
+        <v>3051781772</v>
+      </c>
+      <c r="B207" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>100.2766491</v>
+      </c>
+      <c r="D207" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E207" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207">
+        <v>1.0</v>
+      </c>
+      <c r="G207" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>55329.82</v>
+      </c>
+      <c r="I207" s="1">
+        <v>0</v>
+      </c>
+      <c r="J207">
+        <v>0.0</v>
+      </c>
+      <c r="K207" t="s">
+        <v>494</v>
+      </c>
+      <c r="L207" s="1">
+        <v>55329.82</v>
+      </c>
+      <c r="M207" s="1">
+        <v>58025.18</v>
+      </c>
+      <c r="N207" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208">
+        <v>3053286692</v>
+      </c>
+      <c r="B208" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C208" s="1">
+        <v>100.18318413</v>
+      </c>
+      <c r="D208" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E208" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208">
+        <v>1.0</v>
+      </c>
+      <c r="G208" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>27477.62</v>
+      </c>
+      <c r="I208" s="1">
+        <v>0</v>
+      </c>
+      <c r="J208">
+        <v>0.0</v>
+      </c>
+      <c r="K208" t="s">
+        <v>496</v>
+      </c>
+      <c r="L208" s="1">
+        <v>27477.62</v>
+      </c>
+      <c r="M208" s="1">
+        <v>29679.91</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209">
+        <v>3053302732</v>
+      </c>
+      <c r="B209" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C209" s="1">
+        <v>100.28220807</v>
+      </c>
+      <c r="D209" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E209" t="s">
+        <v>8</v>
+      </c>
+      <c r="F209">
+        <v>1.0</v>
+      </c>
+      <c r="G209" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>42331.21</v>
+      </c>
+      <c r="I209" s="1">
+        <v>0</v>
+      </c>
+      <c r="J209">
+        <v>0.0</v>
+      </c>
+      <c r="K209" t="s">
+        <v>498</v>
+      </c>
+      <c r="L209" s="1">
+        <v>42331.21</v>
+      </c>
+      <c r="M209" s="1">
+        <v>44698.5</v>
+      </c>
+      <c r="N209" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210">
+        <v>3089978672</v>
+      </c>
+      <c r="B210" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C210" s="1">
+        <v>100.1448373</v>
+      </c>
+      <c r="D210" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E210" t="s">
+        <v>8</v>
+      </c>
+      <c r="F210">
+        <v>1.0</v>
+      </c>
+      <c r="G210" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>28967.46</v>
+      </c>
+      <c r="I210" s="1">
+        <v>0</v>
+      </c>
+      <c r="J210">
+        <v>0.0</v>
+      </c>
+      <c r="K210" t="s">
+        <v>500</v>
+      </c>
+      <c r="L210" s="1">
+        <v>28967.46</v>
+      </c>
+      <c r="M210" s="1">
+        <v>16832.08</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211">
+        <v>3094522902</v>
+      </c>
+      <c r="B211" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>100.07140233</v>
+      </c>
+      <c r="D211" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E211" t="s">
+        <v>8</v>
+      </c>
+      <c r="F211">
+        <v>1.0</v>
+      </c>
+      <c r="G211" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>10710.35</v>
+      </c>
+      <c r="I211" s="1">
+        <v>0</v>
+      </c>
+      <c r="J211">
+        <v>0.0</v>
+      </c>
+      <c r="K211" t="s">
+        <v>502</v>
+      </c>
+      <c r="L211" s="1">
+        <v>10710.35</v>
+      </c>
+      <c r="M211" s="1">
+        <v>2170.7</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212">
+        <v>3094554102</v>
+      </c>
+      <c r="B212" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C212" s="1">
+        <v>100.108817</v>
+      </c>
+      <c r="D212" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E212" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212">
+        <v>1.0</v>
+      </c>
+      <c r="G212" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>16322.55</v>
+      </c>
+      <c r="I212" s="1">
+        <v>0</v>
+      </c>
+      <c r="J212">
+        <v>0.0</v>
+      </c>
+      <c r="K212" t="s">
+        <v>504</v>
+      </c>
+      <c r="L212" s="1">
+        <v>16322.55</v>
+      </c>
+      <c r="M212" s="1">
+        <v>5491.23</v>
+      </c>
+      <c r="N212" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213">
+        <v>3095024362</v>
+      </c>
+      <c r="B213" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C213" s="1">
+        <v>100.1211472</v>
+      </c>
+      <c r="D213" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E213" t="s">
+        <v>8</v>
+      </c>
+      <c r="F213">
+        <v>1.0</v>
+      </c>
+      <c r="G213" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H213" s="1">
+        <v>18172.08</v>
+      </c>
+      <c r="I213" s="1">
+        <v>0</v>
+      </c>
+      <c r="J213">
+        <v>0.0</v>
+      </c>
+      <c r="K213" t="s">
+        <v>506</v>
+      </c>
+      <c r="L213" s="1">
+        <v>18172.08</v>
+      </c>
+      <c r="M213" s="1">
+        <v>7819.93</v>
+      </c>
+      <c r="N213" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="A214">
+        <v>3099338312</v>
+      </c>
+      <c r="B214" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C214" s="1">
+        <v>100.0115963</v>
+      </c>
+      <c r="D214" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E214" t="s">
+        <v>8</v>
+      </c>
+      <c r="F214">
+        <v>1.0</v>
+      </c>
+      <c r="G214" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H214" s="1">
+        <v>1159.63</v>
+      </c>
+      <c r="I214" s="1">
+        <v>0</v>
+      </c>
+      <c r="J214">
+        <v>0.0</v>
+      </c>
+      <c r="K214" t="s">
+        <v>508</v>
+      </c>
+      <c r="L214" s="1">
+        <v>1159.63</v>
+      </c>
+      <c r="M214" s="1">
+        <v>-233.56</v>
+      </c>
+      <c r="N214" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O214">
+        <v>1</v>
+      </c>
+      <c r="Z214" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215">
+        <v>3101407942</v>
+      </c>
+      <c r="B215" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C215" s="1">
+        <v>100.130845</v>
+      </c>
+      <c r="D215" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E215" t="s">
+        <v>8</v>
+      </c>
+      <c r="F215">
+        <v>1.0</v>
+      </c>
+      <c r="G215" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H215" s="1">
+        <v>13084.5</v>
+      </c>
+      <c r="I215" s="1">
+        <v>0</v>
+      </c>
+      <c r="J215">
+        <v>0.0</v>
+      </c>
+      <c r="K215" t="s">
+        <v>510</v>
+      </c>
+      <c r="L215" s="1">
+        <v>13084.5</v>
+      </c>
+      <c r="M215" s="1">
+        <v>6710.76</v>
+      </c>
+      <c r="N215" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O215">
+        <v>1</v>
+      </c>
+      <c r="Z215" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="A216">
+        <v>3119675662</v>
+      </c>
+      <c r="B216" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C216" s="1">
+        <v>99.99940024</v>
+      </c>
+      <c r="D216" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E216" t="s">
+        <v>8</v>
+      </c>
+      <c r="F216">
+        <v>1.0</v>
+      </c>
+      <c r="G216" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H216" s="1">
+        <v>-149.94</v>
+      </c>
+      <c r="I216" s="1">
+        <v>0</v>
+      </c>
+      <c r="J216">
+        <v>0.0</v>
+      </c>
+      <c r="K216" t="s">
+        <v>512</v>
+      </c>
+      <c r="L216" s="1">
+        <v>-149.94</v>
+      </c>
+      <c r="M216" s="1">
+        <v>-16367.36</v>
+      </c>
+      <c r="N216" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O216">
+        <v>1</v>
+      </c>
+      <c r="Z216" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="A217">
+        <v>3119812902</v>
+      </c>
+      <c r="B217" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C217" s="1">
+        <v>100.00201877</v>
+      </c>
+      <c r="D217" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E217" t="s">
+        <v>8</v>
+      </c>
+      <c r="F217">
+        <v>1.0</v>
+      </c>
+      <c r="G217" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H217" s="1">
+        <v>605.63</v>
+      </c>
+      <c r="I217" s="1">
+        <v>0</v>
+      </c>
+      <c r="J217">
+        <v>0.0</v>
+      </c>
+      <c r="K217" t="s">
+        <v>514</v>
+      </c>
+      <c r="L217" s="1">
+        <v>605.63</v>
+      </c>
+      <c r="M217" s="1">
+        <v>-5590.28</v>
+      </c>
+      <c r="N217" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O217">
+        <v>1</v>
+      </c>
+      <c r="Z217" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="A218">
+        <v>3121777262</v>
+      </c>
+      <c r="B218" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C218" s="1">
+        <v>99.9759329</v>
+      </c>
+      <c r="D218" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E218" t="s">
+        <v>8</v>
+      </c>
+      <c r="F218">
+        <v>1.0</v>
+      </c>
+      <c r="G218" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H218" s="1">
+        <v>-2406.71</v>
+      </c>
+      <c r="I218" s="1">
+        <v>0</v>
+      </c>
+      <c r="J218">
+        <v>0.0</v>
+      </c>
+      <c r="K218" t="s">
+        <v>516</v>
+      </c>
+      <c r="L218" s="1">
+        <v>-2406.71</v>
+      </c>
+      <c r="M218" s="1">
+        <v>-12309.25</v>
+      </c>
+      <c r="N218" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O218">
+        <v>1</v>
+      </c>
+      <c r="Z218" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="A219">
+        <v>3123552652</v>
+      </c>
+      <c r="B219" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C219" s="1">
+        <v>100.0040782</v>
+      </c>
+      <c r="D219" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E219" t="s">
+        <v>8</v>
+      </c>
+      <c r="F219">
+        <v>1.0</v>
+      </c>
+      <c r="G219" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H219" s="1">
+        <v>815.64</v>
+      </c>
+      <c r="I219" s="1">
+        <v>0</v>
+      </c>
+      <c r="J219">
+        <v>0.0</v>
+      </c>
+      <c r="K219" t="s">
+        <v>518</v>
+      </c>
+      <c r="L219" s="1">
+        <v>815.64</v>
+      </c>
+      <c r="M219" s="1">
+        <v>-4426.93</v>
+      </c>
+      <c r="N219" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O219">
+        <v>1</v>
+      </c>
+      <c r="Z219" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26">
+      <c r="A220">
+        <v>3126897932</v>
+      </c>
+      <c r="B220" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C220" s="1">
+        <v>100.0067156</v>
+      </c>
+      <c r="D220" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E220" t="s">
+        <v>8</v>
+      </c>
+      <c r="F220">
+        <v>1.0</v>
+      </c>
+      <c r="G220" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H220" s="1">
+        <v>671.56</v>
+      </c>
+      <c r="I220" s="1">
+        <v>0</v>
+      </c>
+      <c r="J220">
+        <v>0.0</v>
+      </c>
+      <c r="K220" t="s">
+        <v>520</v>
+      </c>
+      <c r="L220" s="1">
+        <v>671.56</v>
+      </c>
+      <c r="M220" s="1">
+        <v>-846.58</v>
+      </c>
+      <c r="N220" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O220">
+        <v>1</v>
+      </c>
+      <c r="Z220" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26">
+      <c r="A221">
+        <v>3132138012</v>
+      </c>
+      <c r="B221" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C221" s="1">
+        <v>100.005082</v>
+      </c>
+      <c r="D221" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E221" t="s">
+        <v>8</v>
+      </c>
+      <c r="F221">
+        <v>1.0</v>
+      </c>
+      <c r="G221" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H221" s="1">
+        <v>762.3</v>
+      </c>
+      <c r="I221" s="1">
+        <v>0</v>
+      </c>
+      <c r="J221">
+        <v>0.0</v>
+      </c>
+      <c r="K221" t="s">
+        <v>522</v>
+      </c>
+      <c r="L221" s="1">
+        <v>762.3</v>
+      </c>
+      <c r="M221" s="1">
+        <v>-3080.18</v>
+      </c>
+      <c r="N221" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O221">
+        <v>1</v>
+      </c>
+      <c r="Z221" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26">
+      <c r="A222">
+        <v>3134415152</v>
+      </c>
+      <c r="B222" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C222" s="1">
+        <v>100.00320835</v>
+      </c>
+      <c r="D222" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E222" t="s">
+        <v>8</v>
+      </c>
+      <c r="F222">
+        <v>1.0</v>
+      </c>
+      <c r="G222" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H222" s="1">
+        <v>641.67</v>
+      </c>
+      <c r="I222" s="1">
+        <v>0</v>
+      </c>
+      <c r="J222">
+        <v>0.0</v>
+      </c>
+      <c r="K222" t="s">
+        <v>524</v>
+      </c>
+      <c r="L222" s="1">
+        <v>641.67</v>
+      </c>
+      <c r="M222" s="1">
+        <v>-11454.79</v>
+      </c>
+      <c r="N222" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O222">
+        <v>1</v>
+      </c>
+      <c r="Z222" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26">
+      <c r="A223">
+        <v>3138830172</v>
+      </c>
+      <c r="B223" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C223" s="1">
+        <v>100.0284261</v>
+      </c>
+      <c r="D223" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E223" t="s">
+        <v>8</v>
+      </c>
+      <c r="F223">
+        <v>1.0</v>
+      </c>
+      <c r="G223" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H223" s="1">
+        <v>5685.22</v>
+      </c>
+      <c r="I223" s="1">
+        <v>0</v>
+      </c>
+      <c r="J223">
+        <v>0.0</v>
+      </c>
+      <c r="K223" t="s">
+        <v>526</v>
+      </c>
+      <c r="L223" s="1">
+        <v>5685.22</v>
+      </c>
+      <c r="M223" s="1">
+        <v>-8224.01</v>
+      </c>
+      <c r="N223" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O223">
+        <v>1</v>
+      </c>
+      <c r="Z223" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26">
+      <c r="A224">
+        <v>3138877082</v>
+      </c>
+      <c r="B224" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C224" s="1">
+        <v>100.03045353</v>
+      </c>
+      <c r="D224" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E224" t="s">
+        <v>8</v>
+      </c>
+      <c r="F224">
+        <v>1.0</v>
+      </c>
+      <c r="G224" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H224" s="1">
+        <v>4568.03</v>
+      </c>
+      <c r="I224" s="1">
+        <v>0</v>
+      </c>
+      <c r="J224">
+        <v>0.0</v>
+      </c>
+      <c r="K224" t="s">
+        <v>528</v>
+      </c>
+      <c r="L224" s="1">
+        <v>4568.03</v>
+      </c>
+      <c r="M224" s="1">
+        <v>-5796.19</v>
+      </c>
+      <c r="N224" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O224">
+        <v>1</v>
+      </c>
+      <c r="Z224" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26">
+      <c r="A225">
+        <v>3145172942</v>
+      </c>
+      <c r="B225" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="C225" s="1">
+        <v>99.9804988</v>
+      </c>
+      <c r="D225" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E225" t="s">
+        <v>8</v>
+      </c>
+      <c r="F225">
+        <v>1.0</v>
+      </c>
+      <c r="G225" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H225" s="1">
+        <v>-1462.59</v>
+      </c>
+      <c r="I225" s="1">
+        <v>0</v>
+      </c>
+      <c r="J225">
+        <v>0.0</v>
+      </c>
+      <c r="K225" t="s">
+        <v>530</v>
+      </c>
+      <c r="L225" s="1">
+        <v>-1462.59</v>
+      </c>
+      <c r="M225" s="1">
+        <v>-6908.12</v>
+      </c>
+      <c r="N225" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O225">
+        <v>1</v>
+      </c>
+      <c r="Z225" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26">
+      <c r="A226">
+        <v>3149823572</v>
+      </c>
+      <c r="B226" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C226" s="1">
+        <v>99.9539144</v>
+      </c>
+      <c r="D226" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E226" t="s">
+        <v>8</v>
+      </c>
+      <c r="F226">
+        <v>1.0</v>
+      </c>
+      <c r="G226" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H226" s="1">
+        <v>-4608.56</v>
+      </c>
+      <c r="I226" s="1">
+        <v>0</v>
+      </c>
+      <c r="J226">
+        <v>0.0</v>
+      </c>
+      <c r="K226" t="s">
+        <v>532</v>
+      </c>
+      <c r="L226" s="1">
+        <v>-4608.56</v>
+      </c>
+      <c r="M226" s="1">
+        <v>-11980.93</v>
+      </c>
+      <c r="N226" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O226">
+        <v>1</v>
+      </c>
+      <c r="Z226" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26">
+      <c r="A227">
+        <v>3154552562</v>
+      </c>
+      <c r="B227" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C227" s="1">
+        <v>100.01259427</v>
+      </c>
+      <c r="D227" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E227" t="s">
+        <v>8</v>
+      </c>
+      <c r="F227">
+        <v>1.0</v>
+      </c>
+      <c r="G227" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H227" s="1">
+        <v>1889.14</v>
+      </c>
+      <c r="I227" s="1">
+        <v>0</v>
+      </c>
+      <c r="J227">
+        <v>0.0</v>
+      </c>
+      <c r="K227" t="s">
+        <v>534</v>
+      </c>
+      <c r="L227" s="1">
+        <v>1889.14</v>
+      </c>
+      <c r="M227" s="1">
+        <v>-453.78</v>
+      </c>
+      <c r="N227" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O227">
+        <v>1</v>
+      </c>
+      <c r="Z227" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26">
+      <c r="A228">
+        <v>3154561012</v>
+      </c>
+      <c r="B228" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C228" s="1">
+        <v>99.8974474</v>
+      </c>
+      <c r="D228" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E228" t="s">
+        <v>8</v>
+      </c>
+      <c r="F228">
+        <v>1.0</v>
+      </c>
+      <c r="G228" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>-10255.26</v>
+      </c>
+      <c r="I228" s="1">
+        <v>0</v>
+      </c>
+      <c r="J228">
+        <v>0.0</v>
+      </c>
+      <c r="K228" t="s">
+        <v>536</v>
+      </c>
+      <c r="L228" s="1">
+        <v>-10255.26</v>
+      </c>
+      <c r="M228" s="1">
+        <v>-17713.04</v>
+      </c>
+      <c r="N228" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O228">
+        <v>1</v>
+      </c>
+      <c r="Z228" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="A229">
+        <v>3155437292</v>
+      </c>
+      <c r="B229" s="1">
         <v>12500000.0</v>
       </c>
-      <c r="D167" s="1">
-[...332 lines deleted...]
-      <c r="O173" s="1">
+      <c r="C229" s="1">
+        <v>99.99952064</v>
+      </c>
+      <c r="D229" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E229" t="s">
+        <v>8</v>
+      </c>
+      <c r="F229">
+        <v>1.0</v>
+      </c>
+      <c r="G229" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H229" s="1">
+        <v>-59.92</v>
+      </c>
+      <c r="I229" s="1">
+        <v>0</v>
+      </c>
+      <c r="J229">
+        <v>0.0</v>
+      </c>
+      <c r="K229" t="s">
+        <v>538</v>
+      </c>
+      <c r="L229" s="1">
+        <v>-59.92</v>
+      </c>
+      <c r="M229" s="1">
+        <v>-4980.4</v>
+      </c>
+      <c r="N229" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O229">
+        <v>1</v>
+      </c>
+      <c r="Z229" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26">
+      <c r="A230">
+        <v>3155558992</v>
+      </c>
+      <c r="B230" s="1">
+        <v>7400000.0</v>
+      </c>
+      <c r="C230" s="1">
+        <v>99.99830905</v>
+      </c>
+      <c r="D230" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E230" t="s">
+        <v>8</v>
+      </c>
+      <c r="F230">
+        <v>1.0</v>
+      </c>
+      <c r="G230" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H230" s="1">
+        <v>-125.13</v>
+      </c>
+      <c r="I230" s="1">
+        <v>0</v>
+      </c>
+      <c r="J230">
+        <v>0.0</v>
+      </c>
+      <c r="K230" t="s">
+        <v>540</v>
+      </c>
+      <c r="L230" s="1">
+        <v>-125.13</v>
+      </c>
+      <c r="M230" s="1">
+        <v>-3073.31</v>
+      </c>
+      <c r="N230" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O230">
+        <v>1</v>
+      </c>
+      <c r="Z230" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="A231">
+        <v>3163652032</v>
+      </c>
+      <c r="B231" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C231" s="1">
+        <v>99.89537567</v>
+      </c>
+      <c r="D231" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E231" t="s">
+        <v>8</v>
+      </c>
+      <c r="F231">
+        <v>1.0</v>
+      </c>
+      <c r="G231" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H231" s="1">
+        <v>-15693.65</v>
+      </c>
+      <c r="I231" s="1">
+        <v>0</v>
+      </c>
+      <c r="J231">
+        <v>0.0</v>
+      </c>
+      <c r="K231" t="s">
+        <v>542</v>
+      </c>
+      <c r="L231" s="1">
+        <v>-15693.65</v>
+      </c>
+      <c r="M231" s="1">
+        <v>-24746.29</v>
+      </c>
+      <c r="N231" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O231">
+        <v>1</v>
+      </c>
+      <c r="Z231" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="A232">
+        <v>3174910502</v>
+      </c>
+      <c r="B232" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="C232" s="1">
+        <v>99.98693867</v>
+      </c>
+      <c r="D232" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E232" t="s">
+        <v>8</v>
+      </c>
+      <c r="F232">
+        <v>1.0</v>
+      </c>
+      <c r="G232" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H232" s="1">
+        <v>-979.6</v>
+      </c>
+      <c r="I232" s="1">
+        <v>0</v>
+      </c>
+      <c r="J232">
+        <v>0.0</v>
+      </c>
+      <c r="K232" t="s">
+        <v>544</v>
+      </c>
+      <c r="L232" s="1">
+        <v>-979.6</v>
+      </c>
+      <c r="M232" s="1">
+        <v>-3411.18</v>
+      </c>
+      <c r="N232" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O232">
+        <v>1</v>
+      </c>
+      <c r="Z232" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26">
+      <c r="A233">
+        <v>3174911342</v>
+      </c>
+      <c r="B233" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C233" s="1">
+        <v>99.95648985</v>
+      </c>
+      <c r="D233" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E233" t="s">
+        <v>8</v>
+      </c>
+      <c r="F233">
+        <v>1.0</v>
+      </c>
+      <c r="G233" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H233" s="1">
+        <v>-8702.03</v>
+      </c>
+      <c r="I233" s="1">
+        <v>0</v>
+      </c>
+      <c r="J233">
+        <v>0.0</v>
+      </c>
+      <c r="K233" t="s">
+        <v>546</v>
+      </c>
+      <c r="L233" s="1">
+        <v>-8702.03</v>
+      </c>
+      <c r="M233" s="1">
+        <v>-16383.18</v>
+      </c>
+      <c r="N233" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O233">
+        <v>1</v>
+      </c>
+      <c r="Z233" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26">
+      <c r="A234">
+        <v>3174922122</v>
+      </c>
+      <c r="B234" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C234" s="1">
+        <v>99.9876232</v>
+      </c>
+      <c r="D234" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E234" t="s">
+        <v>8</v>
+      </c>
+      <c r="F234">
+        <v>1.0</v>
+      </c>
+      <c r="G234" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H234" s="1">
+        <v>-618.84</v>
+      </c>
+      <c r="I234" s="1">
+        <v>0</v>
+      </c>
+      <c r="J234">
+        <v>0.0</v>
+      </c>
+      <c r="K234" t="s">
+        <v>548</v>
+      </c>
+      <c r="L234" s="1">
+        <v>-618.84</v>
+      </c>
+      <c r="M234" s="1">
+        <v>-2235.58</v>
+      </c>
+      <c r="N234" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O234">
+        <v>1</v>
+      </c>
+      <c r="Z234" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26">
+      <c r="A235">
+        <v>3174950872</v>
+      </c>
+      <c r="B235" s="1">
+        <v>2214000.0</v>
+      </c>
+      <c r="C235" s="1">
+        <v>100.01140379</v>
+      </c>
+      <c r="D235" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E235" t="s">
+        <v>8</v>
+      </c>
+      <c r="F235">
+        <v>1.0</v>
+      </c>
+      <c r="G235" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H235" s="1">
+        <v>252.48</v>
+      </c>
+      <c r="I235" s="1">
+        <v>0</v>
+      </c>
+      <c r="J235">
+        <v>0.0</v>
+      </c>
+      <c r="K235">
+        <v>-377.49</v>
+      </c>
+      <c r="L235" s="1">
+        <v>252.48</v>
+      </c>
+      <c r="M235" s="1">
+        <v>-125.01</v>
+      </c>
+      <c r="N235" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O235">
+        <v>1</v>
+      </c>
+      <c r="Z235" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26">
+      <c r="A236">
+        <v>3176513182</v>
+      </c>
+      <c r="B236" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C236" s="1">
+        <v>100.01073223</v>
+      </c>
+      <c r="D236" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E236" t="s">
+        <v>8</v>
+      </c>
+      <c r="F236">
+        <v>1.0</v>
+      </c>
+      <c r="G236" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H236" s="1">
+        <v>3219.67</v>
+      </c>
+      <c r="I236" s="1">
+        <v>0</v>
+      </c>
+      <c r="J236">
+        <v>0.0</v>
+      </c>
+      <c r="K236" t="s">
+        <v>551</v>
+      </c>
+      <c r="L236" s="1">
+        <v>3219.67</v>
+      </c>
+      <c r="M236" s="1">
+        <v>-152.9</v>
+      </c>
+      <c r="N236" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O236">
+        <v>1</v>
+      </c>
+      <c r="Z236" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26">
+      <c r="A237">
+        <v>3180339762</v>
+      </c>
+      <c r="B237" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C237" s="1">
+        <v>99.9966805</v>
+      </c>
+      <c r="D237" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E237" t="s">
+        <v>8</v>
+      </c>
+      <c r="F237">
+        <v>1.0</v>
+      </c>
+      <c r="G237" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H237" s="1">
+        <v>-663.9</v>
+      </c>
+      <c r="I237" s="1">
+        <v>0</v>
+      </c>
+      <c r="J237">
+        <v>0.0</v>
+      </c>
+      <c r="K237" t="s">
+        <v>553</v>
+      </c>
+      <c r="L237" s="1">
+        <v>-663.9</v>
+      </c>
+      <c r="M237" s="1">
+        <v>-6165.86</v>
+      </c>
+      <c r="N237" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O237">
+        <v>1</v>
+      </c>
+      <c r="Z237" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="238" spans="1:26">
+      <c r="A238">
+        <v>3180341312</v>
+      </c>
+      <c r="B238" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C238" s="1">
+        <v>99.98859125</v>
+      </c>
+      <c r="D238" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E238" t="s">
+        <v>8</v>
+      </c>
+      <c r="F238">
+        <v>1.0</v>
+      </c>
+      <c r="G238" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H238" s="1">
+        <v>-2281.75</v>
+      </c>
+      <c r="I238" s="1">
+        <v>0</v>
+      </c>
+      <c r="J238">
+        <v>0.0</v>
+      </c>
+      <c r="K238" t="s">
+        <v>555</v>
+      </c>
+      <c r="L238" s="1">
+        <v>-2281.75</v>
+      </c>
+      <c r="M238" s="1">
+        <v>-8308.71</v>
+      </c>
+      <c r="N238" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O238">
+        <v>1</v>
+      </c>
+      <c r="Z238" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26">
+      <c r="A239">
+        <v>3182094392</v>
+      </c>
+      <c r="B239" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C239" s="1">
+        <v>99.9559275</v>
+      </c>
+      <c r="D239" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E239" t="s">
+        <v>8</v>
+      </c>
+      <c r="F239">
+        <v>1.0</v>
+      </c>
+      <c r="G239" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H239" s="1">
+        <v>-13221.75</v>
+      </c>
+      <c r="I239" s="1">
+        <v>0</v>
+      </c>
+      <c r="J239">
+        <v>0.0</v>
+      </c>
+      <c r="K239" t="s">
+        <v>557</v>
+      </c>
+      <c r="L239" s="1">
+        <v>-13221.75</v>
+      </c>
+      <c r="M239" s="1">
+        <v>-21793.17</v>
+      </c>
+      <c r="N239" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O239">
+        <v>1</v>
+      </c>
+      <c r="Z239" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="A240">
+        <v>3193364822</v>
+      </c>
+      <c r="B240" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C240" s="1">
+        <v>99.8624486</v>
+      </c>
+      <c r="D240" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E240" t="s">
+        <v>8</v>
+      </c>
+      <c r="F240">
+        <v>1.0</v>
+      </c>
+      <c r="G240" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H240" s="1">
+        <v>-20632.71</v>
+      </c>
+      <c r="I240" s="1">
+        <v>0</v>
+      </c>
+      <c r="J240">
+        <v>0.0</v>
+      </c>
+      <c r="K240" t="s">
+        <v>559</v>
+      </c>
+      <c r="L240" s="1">
+        <v>-20632.71</v>
+      </c>
+      <c r="M240" s="1">
+        <v>-23623.87</v>
+      </c>
+      <c r="N240" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O240">
+        <v>1</v>
+      </c>
+      <c r="Z240" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="A241">
+        <v>3200566062</v>
+      </c>
+      <c r="B241" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C241" s="1">
+        <v>99.9358665</v>
+      </c>
+      <c r="D241" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E241" t="s">
+        <v>8</v>
+      </c>
+      <c r="F241">
+        <v>1.0</v>
+      </c>
+      <c r="G241" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H241" s="1">
+        <v>-12826.7</v>
+      </c>
+      <c r="I241" s="1">
+        <v>0</v>
+      </c>
+      <c r="J241">
+        <v>0.0</v>
+      </c>
+      <c r="K241" t="s">
+        <v>561</v>
+      </c>
+      <c r="L241" s="1">
+        <v>-12826.7</v>
+      </c>
+      <c r="M241" s="1">
+        <v>-14388.68</v>
+      </c>
+      <c r="N241" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O241">
+        <v>1</v>
+      </c>
+      <c r="Z241" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="A242">
+        <v>3200962372</v>
+      </c>
+      <c r="B242" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C242" s="1">
+        <v>99.93345975</v>
+      </c>
+      <c r="D242" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E242" t="s">
+        <v>8</v>
+      </c>
+      <c r="F242">
+        <v>1.0</v>
+      </c>
+      <c r="G242" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H242" s="1">
+        <v>-13308.05</v>
+      </c>
+      <c r="I242" s="1">
+        <v>0</v>
+      </c>
+      <c r="J242">
+        <v>0.0</v>
+      </c>
+      <c r="K242" t="s">
+        <v>563</v>
+      </c>
+      <c r="L242" s="1">
+        <v>-13308.05</v>
+      </c>
+      <c r="M242" s="1">
+        <v>-14882.53</v>
+      </c>
+      <c r="N242" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O242">
+        <v>1</v>
+      </c>
+      <c r="Z242" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="A243">
+        <v>3204577712</v>
+      </c>
+      <c r="B243" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C243" s="1">
+        <v>99.96879935</v>
+      </c>
+      <c r="D243" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E243" t="s">
+        <v>8</v>
+      </c>
+      <c r="F243">
+        <v>1.0</v>
+      </c>
+      <c r="G243" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H243" s="1">
+        <v>-6240.13</v>
+      </c>
+      <c r="I243" s="1">
+        <v>0</v>
+      </c>
+      <c r="J243">
+        <v>0.0</v>
+      </c>
+      <c r="K243">
+        <v>-975.57</v>
+      </c>
+      <c r="L243" s="1">
+        <v>-6240.13</v>
+      </c>
+      <c r="M243" s="1">
+        <v>-7215.7</v>
+      </c>
+      <c r="N243" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O243">
+        <v>1</v>
+      </c>
+      <c r="Z243" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="A244">
+        <v>3204636052</v>
+      </c>
+      <c r="B244" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C244" s="1">
+        <v>99.9692834</v>
+      </c>
+      <c r="D244" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E244" t="s">
+        <v>8</v>
+      </c>
+      <c r="F244">
+        <v>1.0</v>
+      </c>
+      <c r="G244" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H244" s="1">
+        <v>-1535.83</v>
+      </c>
+      <c r="I244" s="1">
+        <v>0</v>
+      </c>
+      <c r="J244">
+        <v>0.0</v>
+      </c>
+      <c r="K244">
+        <v>-243.4</v>
+      </c>
+      <c r="L244" s="1">
+        <v>-1535.83</v>
+      </c>
+      <c r="M244" s="1">
+        <v>-1779.23</v>
+      </c>
+      <c r="N244" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O244">
+        <v>1</v>
+      </c>
+      <c r="Z244" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26">
+      <c r="A245">
+        <v>3212665042</v>
+      </c>
+      <c r="B245" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C245" s="1">
+        <v>99.96503867</v>
+      </c>
+      <c r="D245" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E245" t="s">
+        <v>8</v>
+      </c>
+      <c r="F245">
+        <v>1.0</v>
+      </c>
+      <c r="G245" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H245" s="1">
+        <v>-5244.2</v>
+      </c>
+      <c r="I245" s="1">
+        <v>0</v>
+      </c>
+      <c r="J245">
+        <v>0.0</v>
+      </c>
+      <c r="K245">
+        <v>0.0</v>
+      </c>
+      <c r="L245" s="1">
+        <v>-5244.2</v>
+      </c>
+      <c r="M245" s="1">
+        <v>-5244.2</v>
+      </c>
+      <c r="N245" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O245">
+        <v>1</v>
+      </c>
+      <c r="Z245" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26">
+      <c r="A246">
+        <v>3212893072</v>
+      </c>
+      <c r="B246" s="1">
+        <v>6500000.0</v>
+      </c>
+      <c r="C246" s="1">
+        <v>99.97244185</v>
+      </c>
+      <c r="D246" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E246" t="s">
+        <v>8</v>
+      </c>
+      <c r="F246">
+        <v>1.0</v>
+      </c>
+      <c r="G246" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H246" s="1">
+        <v>-1791.28</v>
+      </c>
+      <c r="I246" s="1">
+        <v>0</v>
+      </c>
+      <c r="J246">
+        <v>0.0</v>
+      </c>
+      <c r="K246">
+        <v>0.0</v>
+      </c>
+      <c r="L246" s="1">
+        <v>-1791.28</v>
+      </c>
+      <c r="M246" s="1">
+        <v>-1791.28</v>
+      </c>
+      <c r="N246" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O246">
+        <v>1</v>
+      </c>
+      <c r="Z246" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26">
+      <c r="A247" t="s">
+        <v>569</v>
+      </c>
+      <c r="B247" s="1">
+        <v>35000000.0</v>
+      </c>
+      <c r="C247" s="1">
+        <v>100.01163466</v>
+      </c>
+      <c r="D247" s="1">
         <v>0.02</v>
       </c>
-      <c r="P173">
-[...331 lines deleted...]
-      <c r="J180" s="1">
+      <c r="E247" t="s">
+        <v>8</v>
+      </c>
+      <c r="F247">
+        <v>1.0</v>
+      </c>
+      <c r="G247" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H247" s="1">
+        <v>4072.13</v>
+      </c>
+      <c r="I247" s="1">
         <v>0</v>
       </c>
-      <c r="K180">
-[...3265 lines deleted...]
-        <v>1</v>
+      <c r="J247">
+        <v>0.0</v>
+      </c>
+      <c r="K247" t="s">
+        <v>570</v>
+      </c>
+      <c r="L247" s="1">
+        <v>4072.13</v>
+      </c>
+      <c r="M247" s="1">
+        <v>-486.78</v>
+      </c>
+      <c r="N247" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O247">
+        <v>1</v>
+      </c>
+      <c r="Z247" t="s">
+        <v>568</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">