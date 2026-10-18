--- v5 (2026-09-28)
+++ v6 (2026-10-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="571">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="556">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000985558</t>
   </si>
   <si>
@@ -142,444 +142,420 @@
   <si>
     <t>FR001400R6M6</t>
   </si>
   <si>
     <t>OSTRUM SRI CASH PLUS SI EUR</t>
   </si>
   <si>
     <t>XS3325326695</t>
   </si>
   <si>
     <t>EURO ABN AMRO BANK NV 17/07/2026</t>
   </si>
   <si>
     <t>FR0129677722</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 06/04/2027</t>
   </si>
   <si>
     <t>FR0129713618</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 29/04/2027</t>
   </si>
   <si>
+    <t>BE6375634183</t>
+  </si>
+  <si>
+    <t>EURO AEDIFICA SA 13/08/2026</t>
+  </si>
+  <si>
+    <t>BE6366634390</t>
+  </si>
+  <si>
+    <t>EURO AEDIFICA SA 29/07/2026</t>
+  </si>
+  <si>
     <t>XS3371229066</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/08/2026</t>
   </si>
   <si>
     <t>FR0129784395</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 30/10/2026</t>
   </si>
   <si>
-    <t>7 977.00</t>
+    <t>43 886.33</t>
   </si>
   <si>
     <t>FR0129632875</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA (P 14/05/2027</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
     <t>XS3398399058</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 25/05/2027</t>
   </si>
   <si>
     <t>XS3336921476</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/10/2026</t>
   </si>
   <si>
     <t>FR0129677102</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 02/12/2026</t>
   </si>
   <si>
-    <t>55 484.00</t>
+    <t>67 954.83</t>
   </si>
   <si>
     <t>FR0129439065</t>
   </si>
   <si>
     <t>EURO BANQUE PALATINE 14/10/2026</t>
   </si>
   <si>
-    <t>163 166.44</t>
-[...5 lines deleted...]
-    <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
+    <t>175 885.42</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>402 561.94</t>
+    <t>433 984.38</t>
   </si>
   <si>
     <t>FR0129705952</t>
   </si>
   <si>
     <t>EURO BPCE SA 23/03/2027</t>
   </si>
   <si>
-    <t>64 467.96</t>
+    <t>83 377.92</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
     <t>XS3427420412</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 24/06/2027</t>
   </si>
   <si>
     <t>XS3361234886</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 26/04/2027</t>
   </si>
   <si>
     <t>XS3384714914</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 19/08/2026</t>
   </si>
   <si>
     <t>XS3395915559</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 24/08/2026</t>
   </si>
   <si>
-    <t>XS3367683490</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3325957507</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
   </si>
   <si>
     <t>FR0129713873</t>
   </si>
   <si>
     <t>EURO COFACE SA 31/07/2026</t>
   </si>
   <si>
     <t>BE6374744017</t>
   </si>
   <si>
     <t>EURO COFINIMMO SA 04/08/2026</t>
   </si>
   <si>
-    <t>BE6374858189</t>
-[...4 lines deleted...]
-  <si>
     <t>BE6375143128</t>
   </si>
   <si>
     <t>EURO COFINIMMO SA 22/07/2026</t>
   </si>
   <si>
-    <t>BE6374449948</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ46BP7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 15/06/2027</t>
   </si>
   <si>
     <t>DE000CZ46AL8</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/12/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ46AQ7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 20/04/2027</t>
   </si>
   <si>
-    <t>FR0129717239</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0129783991</t>
   </si>
   <si>
     <t>EURO COVIVIO SA 17/07/2026</t>
   </si>
   <si>
     <t>FR0129671964</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/01/2027</t>
   </si>
   <si>
-    <t>102 352.50</t>
+    <t>121 154.25</t>
   </si>
   <si>
     <t>FR0129671907</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
   </si>
   <si>
-    <t>100 102.50</t>
+    <t>118 529.25</t>
   </si>
   <si>
     <t>FR0129671923</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/11/2026</t>
   </si>
   <si>
-    <t>100 552.50</t>
+    <t>119 054.25</t>
   </si>
   <si>
     <t>XS3429165031</t>
   </si>
   <si>
     <t>EURO DANAHER CORPORATION 21/12/2026</t>
   </si>
   <si>
     <t>FR0129783884</t>
   </si>
   <si>
     <t>EURO DASSAULT SYSTEMES 16/09/2026</t>
   </si>
   <si>
+    <t>FR0129711869</t>
+  </si>
+  <si>
+    <t>EURO DASSAULT SYSTEMES 29/07/2026</t>
+  </si>
+  <si>
+    <t>XS3433781575</t>
+  </si>
+  <si>
+    <t>EURO DEUTSCHE BOERSE AG 21/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129783058</t>
+  </si>
+  <si>
+    <t>EURO ELECTRICITE DE FRANCE SA 03/09/2026</t>
+  </si>
+  <si>
     <t>FR0129787299</t>
   </si>
   <si>
     <t>EURO ELECTRICITE DE FRANCE SA 04/09/2026</t>
   </si>
   <si>
-    <t>ES05306747Z4</t>
-[...2 lines deleted...]
-    <t>EURO ENDESA SA 10/07/2026</t>
+    <t>ES05306748M0</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 10/09/2026</t>
   </si>
   <si>
     <t>ES05306748E7</t>
   </si>
   <si>
     <t>EURO ENDESA SA 24/08/2026</t>
   </si>
   <si>
+    <t>XS3430530702</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 17/07/2026</t>
+  </si>
+  <si>
     <t>XS3420336953</t>
   </si>
   <si>
     <t>EURO ENEL FINANCE INTERNATIONAL NV 20/07/2026</t>
   </si>
   <si>
-    <t>XS3396961107</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0129788768</t>
   </si>
   <si>
     <t>EURO ENGIE SA 04/09/2026</t>
   </si>
   <si>
-    <t>61 533.33</t>
-[...5 lines deleted...]
-    <t>EURO ENGIE SA 29/06/2026</t>
+    <t>110 264.00</t>
   </si>
   <si>
     <t>FR0129715100</t>
   </si>
   <si>
     <t>EURO ESSILORLUXOTTICA SA 27/07/2026</t>
   </si>
   <si>
     <t>XS3420471735</t>
   </si>
   <si>
     <t>EURO FIDELITY NATIONAL INFORMATION SERV 22/07/2026</t>
   </si>
   <si>
-    <t>XS3367620492</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3411930442</t>
   </si>
   <si>
     <t>EURO HEINEKEN NV 17/07/2026</t>
   </si>
   <si>
-    <t>XS3367672709</t>
-[...14 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 15/07/2026</t>
+    <t>XS3435885341</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 03/09/2026</t>
+  </si>
+  <si>
+    <t>XS3437566667</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 07/09/2026</t>
+  </si>
+  <si>
+    <t>XS3440073651</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 09/09/2026</t>
+  </si>
+  <si>
+    <t>XS3445026175</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 15/09/2026</t>
   </si>
   <si>
     <t>FR0129781268</t>
   </si>
   <si>
     <t>EURO ING BANK NV 01/06/2027</t>
   </si>
   <si>
-    <t>55 300.00</t>
+    <t>93 054.17</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>468 037.00</t>
+    <t>505 742.50</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>190 335.50</t>
+    <t>215 446.83</t>
   </si>
   <si>
     <t>XS3371668735</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 05/05/2027</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3297678768</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
   </si>
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
@@ -640,1137 +616,1116 @@
   <si>
     <t>XS3355988224</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
   </si>
   <si>
     <t>XS3415281438</t>
   </si>
   <si>
     <t>EURO LSEG NETHERLANDS BV 15/09/2026</t>
   </si>
   <si>
     <t>XS3415286742</t>
   </si>
   <si>
     <t>EURO LSEG NETHERLANDS BV 16/12/2026</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
+    <t>XS3437566584</t>
+  </si>
+  <si>
+    <t>EURO MUFG BANK LTD (LONDON BRANCH) 06/10/2026</t>
+  </si>
+  <si>
     <t>XS3408779000</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 09/06/2027</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
     <t>XS3427507374</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 24/06/2027</t>
   </si>
   <si>
     <t>XS3415149833</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 04/09/2026</t>
   </si>
   <si>
     <t>XS3396982285</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 06/08/2026</t>
   </si>
   <si>
-    <t>XS3386608122</t>
-[...2 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 13/07/2026</t>
+    <t>XS3443134070</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 08/10/2026</t>
   </si>
   <si>
     <t>XS3415315608</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 17/09/2026</t>
   </si>
   <si>
     <t>XS3417520197</t>
   </si>
   <si>
     <t>XS3351072502</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
     <t>EURO OPENBANK DEUTSCHLAND AG 11/12/2026</t>
   </si>
   <si>
-    <t>FR0129716322</t>
-[...2 lines deleted...]
-    <t>EURO PERNOD RICARD FINANCE SA 29/06/2026</t>
+    <t>FR0129812352</t>
+  </si>
+  <si>
+    <t>EURO PERNOD RICARD FINANCE SA 07/09/2026</t>
+  </si>
+  <si>
+    <t>FR0129762730</t>
+  </si>
+  <si>
+    <t>EURO RTE RESEAU DE TRANSPORT D ELECTRIC 16/09/2026</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
     <t>XS3418592716</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 17/06/2027</t>
   </si>
   <si>
     <t>BE6372829265</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 07/08/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>FR0129784411</t>
   </si>
   <si>
     <t>EURO TELEPERFORMANCE 24/07/2026</t>
   </si>
   <si>
     <t>FR0129629590</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 31/07/2026</t>
   </si>
   <si>
     <t>FR0129672830</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
   </si>
   <si>
-    <t>FR0129682839</t>
-[...2 lines deleted...]
-    <t>EURO VIVENDI SE 15/07/2026</t>
+    <t>FR0129864643</t>
+  </si>
+  <si>
+    <t>EURO VINCI SA 11/09/2026</t>
+  </si>
+  <si>
+    <t>XS3439197438</t>
+  </si>
+  <si>
+    <t>EURO VOLVO TREASURY AB 07/10/2026</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129672715</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
   </si>
   <si>
     <t>FR0129716249</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 26/08/2026</t>
   </si>
   <si>
     <t>FR0129714913</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 05/08/2026</t>
   </si>
   <si>
-    <t>66 559.17</t>
+    <t>90 361.83</t>
   </si>
   <si>
     <t>FR0129753671</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 13/05/2027</t>
   </si>
   <si>
-    <t>74 069.58</t>
+    <t>105 431.11</t>
   </si>
   <si>
     <t>FR0129753655</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 14/09/2026</t>
   </si>
   <si>
-    <t>42 141.75</t>
-[...8 lines deleted...]
-    <t>27 455.61</t>
+    <t>60 058.67</t>
   </si>
   <si>
     <t>FR0129676880</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
   </si>
   <si>
-    <t>86 014.79</t>
+    <t>105 096.29</t>
   </si>
   <si>
     <t>FR0129808897</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/06/2027</t>
   </si>
   <si>
-    <t>4 205.17</t>
+    <t>23 134.83</t>
+  </si>
+  <si>
+    <t>FR0129810729</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 03/05/2027</t>
+  </si>
+  <si>
+    <t>10 473.75</t>
+  </si>
+  <si>
+    <t>FR0129812261</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 05/03/2027</t>
+  </si>
+  <si>
+    <t>15 115.22</t>
+  </si>
+  <si>
+    <t>FR0129812279</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 05/07/2027</t>
+  </si>
+  <si>
+    <t>15 420.78</t>
   </si>
   <si>
     <t>FR0129672038</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/12/2026</t>
   </si>
   <si>
-    <t>135 870.00</t>
+    <t>160 839.00</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>144 767.33</t>
+    <t>157 467.33</t>
   </si>
   <si>
     <t>FR0129673788</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 20/01/2027</t>
   </si>
   <si>
-    <t>64 698.92</t>
+    <t>77 376.44</t>
   </si>
   <si>
     <t>FR0129499382</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 13/11/2026</t>
   </si>
   <si>
-    <t>360 330.97</t>
+    <t>392 085.07</t>
   </si>
   <si>
     <t>FR0129787802</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 04/06/2027</t>
   </si>
   <si>
-    <t>31 966.67</t>
-[...8 lines deleted...]
-    <t>446 290.06</t>
+    <t>57 232.00</t>
   </si>
   <si>
     <t>FR0129621944</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 05/02/2027</t>
   </si>
   <si>
-    <t>174 571.11</t>
+    <t>200 063.11</t>
   </si>
   <si>
     <t>FR0129654705</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 06/08/2026</t>
   </si>
   <si>
-    <t>140 127.50</t>
+    <t>164 402.78</t>
   </si>
   <si>
     <t>FR0129767267</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 25/05/2027</t>
   </si>
   <si>
     <t>FR0129780898</t>
   </si>
   <si>
     <t>NEUCP CAPGEMINI SE 31/07/2026</t>
   </si>
   <si>
-    <t>FR0129677144</t>
-[...2 lines deleted...]
-    <t>NEUCP COFACE SA 30/06/2026</t>
+    <t>FR0129810091</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 03/09/2026</t>
   </si>
   <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
+    <t>FR0129785137</t>
+  </si>
+  <si>
+    <t>NEUCP COVIVIO SA 06/08/2026</t>
+  </si>
+  <si>
     <t>FR0129783751</t>
   </si>
   <si>
     <t>NEUCP COVIVIO SA 15/09/2026</t>
   </si>
   <si>
     <t>FR0129787877</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE CORPORATE AND INVE 04/06/2027</t>
   </si>
   <si>
-    <t>32 366.67</t>
+    <t>57 932.00</t>
   </si>
   <si>
     <t>FR0129782787</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 02/06/2027</t>
   </si>
   <si>
-    <t>34 639.22</t>
+    <t>60 006.22</t>
   </si>
   <si>
     <t>FR0129548600</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 15/12/2026</t>
   </si>
   <si>
-    <t>327 903.67</t>
+    <t>365 908.33</t>
   </si>
   <si>
     <t>FR0129782829</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 31/03/2027</t>
   </si>
   <si>
-    <t>25 762.75</t>
+    <t>44 638.00</t>
   </si>
   <si>
     <t>FR0129653319</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/10/2026</t>
   </si>
   <si>
-    <t>72 861.72</t>
+    <t>85 147.33</t>
   </si>
   <si>
     <t>FR0129653343</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 03/02/2027</t>
   </si>
   <si>
-    <t>149 656.78</t>
-[...8 lines deleted...]
-    <t>488 084.17</t>
+    <t>174 828.00</t>
   </si>
   <si>
     <t>FR0129410561</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 22/09/2026</t>
   </si>
   <si>
-    <t>533 260.00</t>
+    <t>571 439.83</t>
   </si>
   <si>
     <t>FR0129806511</t>
   </si>
   <si>
     <t>NEUCP DANONE SA 16/12/2026</t>
   </si>
   <si>
-    <t>25 795.18</t>
-[...23 lines deleted...]
-    <t>NEUCP ELIS SA 15/07/2026</t>
+    <t>61 831.22</t>
   </si>
   <si>
     <t>FR0129805273</t>
   </si>
   <si>
     <t>NEUCP ENGIE SA 11/09/2026</t>
   </si>
   <si>
-    <t>33 417.75</t>
+    <t>69 953.33</t>
   </si>
   <si>
     <t>FR0129807485</t>
   </si>
   <si>
     <t>NEUCP ENGIE SA 18/09/2026</t>
   </si>
   <si>
     <t>FR0129756062</t>
   </si>
   <si>
     <t>NEUCP ENGIE SA 21/08/2026</t>
   </si>
   <si>
-    <t>61 211.04</t>
+    <t>91 690.83</t>
   </si>
   <si>
     <t>FR0129632438</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 14/08/2026</t>
   </si>
   <si>
     <t>FR0129808681</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 24/06/2027</t>
   </si>
   <si>
-    <t>3 476.11</t>
+    <t>15 996.50</t>
   </si>
   <si>
     <t>FR0129756021</t>
   </si>
   <si>
     <t>NEUCP KLEPIERRE SA 21/07/2026</t>
   </si>
   <si>
+    <t>FR0129785657</t>
+  </si>
+  <si>
+    <t>NEUCP LA BANQUE POSTALE 01/07/2027</t>
+  </si>
+  <si>
+    <t>10 411.25</t>
+  </si>
+  <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>327 352.00</t>
+    <t>364 912.00</t>
   </si>
   <si>
     <t>FR0129651875</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
   </si>
   <si>
-    <t>93 753.89</t>
+    <t>118 726.00</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>140 875.00</t>
+    <t>159 593.00</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>90 583.33</t>
+    <t>102 662.00</t>
   </si>
   <si>
     <t>FR0129631067</t>
   </si>
   <si>
     <t>NEUCP LEGRAND FRANCE SA 15/10/2026</t>
   </si>
   <si>
-    <t>47 395.83</t>
+    <t>59 858.42</t>
   </si>
   <si>
     <t>FR0129783272</t>
   </si>
   <si>
     <t>NEUCP PERNOD RICARD FINANCE SA 27/07/2026</t>
   </si>
   <si>
-    <t>FR0129630416</t>
-[...20 lines deleted...]
-    <t>NEUCP SAVENCIA SA 30/06/2026</t>
+    <t>FR0129765634</t>
+  </si>
+  <si>
+    <t>NEUCP RTE RESEAU DE TRANSPORT D ELECTRIC 08/10/2026</t>
+  </si>
+  <si>
+    <t>FR0129862811</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 10/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129865087</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 14/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129809820</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 28/08/2026</t>
   </si>
   <si>
     <t>FR0129780146</t>
   </si>
   <si>
     <t>NEUCP SCHNEIDER ELECTRIC SE 28/08/2026</t>
   </si>
   <si>
-    <t>FR0129683191</t>
-[...8 lines deleted...]
-    <t>NEUCP SONEPAR SA 03/07/2026</t>
+    <t>FR0129811941</t>
+  </si>
+  <si>
+    <t>NEUCP SEB SA 06/08/2026</t>
   </si>
   <si>
     <t>FR0129782910</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 03/08/2026</t>
   </si>
   <si>
-    <t>FR0129680932</t>
-[...2 lines deleted...]
-    <t>NEUCP TELEPERFORMANCE 30/06/2026</t>
+    <t>FR0129812212</t>
+  </si>
+  <si>
+    <t>NEUCP TECHNIP ENERGIES NV 21/07/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
     <t>FR0129629715</t>
   </si>
   <si>
     <t>NEUCP UNIVERSAL MUSIC GROUP NV 22/07/2026</t>
   </si>
   <si>
     <t>FR0129781755</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/10/2026</t>
   </si>
   <si>
-    <t>72 177.78</t>
-[...11 lines deleted...]
-    <t>NEUCP VINCI SA 13/07/2026</t>
+    <t>121 516.67</t>
+  </si>
+  <si>
+    <t>FR0129810760</t>
+  </si>
+  <si>
+    <t>NEUCP VINCI SA 02/10/2026</t>
   </si>
   <si>
     <t>FR0129756146</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 18/06/2027</t>
   </si>
   <si>
-    <t>23 396.08</t>
+    <t>61 719.25</t>
   </si>
   <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>125 592.44</t>
+    <t>150 941.78</t>
   </si>
   <si>
     <t>XS1114159277</t>
   </si>
   <si>
     <t>ADIDAS AG 2.25 08/10/2026</t>
   </si>
   <si>
-    <t>35 894.10</t>
+    <t>38 350.73</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>9 041.10</t>
+    <t>10 027.40</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>582 328.77</t>
+    <t>630 410.96</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>15 256.85</t>
+    <t>16 181.51</t>
   </si>
   <si>
     <t>XS1196503137</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
   </si>
   <si>
-    <t>72 123.29</t>
+    <t>83 219.18</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>431 393.84</t>
+    <t>468 195.21</t>
   </si>
   <si>
     <t>XS2168478068</t>
   </si>
   <si>
     <t>CRH SMW FINANCE DAC 1.25 05/11/2026</t>
   </si>
   <si>
-    <t>64 383.56</t>
+    <t>69 315.07</t>
+  </si>
+  <si>
+    <t>XS2535484526</t>
+  </si>
+  <si>
+    <t>ESSITY AB (PUBL) 3 21/09/2026</t>
+  </si>
+  <si>
+    <t>244 931.51</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>16 047.95</t>
-[...8 lines deleted...]
-    <t>21 156.16</t>
+    <t>17 973.70</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>40 239.73</t>
+    <t>43 136.99</t>
   </si>
   <si>
     <t>XS3373518086</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 13/05/2027</t>
   </si>
   <si>
-    <t>88 222.15</t>
-[...8 lines deleted...]
-    <t>35 580.14</t>
+    <t>122 743.86</t>
+  </si>
+  <si>
+    <t>FR0014006XA3</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 02/12/2027</t>
+  </si>
+  <si>
+    <t>15 866.44</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>134 136.99</t>
+    <t>151 890.41</t>
   </si>
   <si>
     <t>FR001400KZP3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 4.25 28/09/2026</t>
   </si>
   <si>
-    <t>247 943.84</t>
+    <t>264 291.78</t>
   </si>
   <si>
     <t>SWAP04780106</t>
   </si>
   <si>
-    <t>12 640.00</t>
+    <t>15 295.00</t>
   </si>
   <si>
     <t>SWAP04780461</t>
   </si>
   <si>
-    <t>32 006.00</t>
+    <t>38 512.00</t>
   </si>
   <si>
     <t>SWAP04806155</t>
   </si>
   <si>
-    <t>15 604.22</t>
+    <t>19 641.78</t>
   </si>
   <si>
     <t>SWAP04817097</t>
   </si>
   <si>
-    <t>9 945.00</t>
+    <t>13 597.78</t>
   </si>
   <si>
     <t>SWAP04827610</t>
   </si>
   <si>
-    <t>4 093.44</t>
+    <t>5 549.44</t>
   </si>
   <si>
     <t>SWAP04839652</t>
   </si>
   <si>
-    <t>7 888.11</t>
+    <t>9 962.95</t>
   </si>
   <si>
     <t>SWAP04865041</t>
   </si>
   <si>
-    <t>24 357.09</t>
-[...2 lines deleted...]
-    <t>SWAP04866191</t>
+    <t>30 673.75</t>
   </si>
   <si>
     <t>SWAP04879695</t>
   </si>
   <si>
-    <t>4 767.59</t>
-[...5 lines deleted...]
-    <t>2 225.72</t>
+    <t>6 616.64</t>
   </si>
   <si>
     <t>SWAP04892722</t>
   </si>
   <si>
-    <t>12 298.11</t>
+    <t>19 165.42</t>
   </si>
   <si>
     <t>SWAP04892725</t>
   </si>
   <si>
-    <t>5 474.22</t>
+    <t>8 832.45</t>
   </si>
   <si>
     <t>SWAP04922655</t>
   </si>
   <si>
+    <t>2 375.55</t>
+  </si>
+  <si>
     <t>SWAP04922656</t>
   </si>
   <si>
-    <t>1 758.07</t>
+    <t>4 064.21</t>
   </si>
   <si>
     <t>SWAP04923392</t>
   </si>
   <si>
-    <t>2 098.92</t>
+    <t>5 144.68</t>
   </si>
   <si>
     <t>SWAP04923752</t>
   </si>
   <si>
-    <t>1 473.44</t>
+    <t>3 745.48</t>
   </si>
   <si>
     <t>SWAP04924848</t>
   </si>
   <si>
-    <t>1 811.31</t>
+    <t>4 821.40</t>
   </si>
   <si>
     <t>SWAP04943108</t>
   </si>
   <si>
+    <t>2 116.46</t>
+  </si>
+  <si>
     <t>SWAP04943109</t>
   </si>
   <si>
-    <t>2 040.06</t>
+    <t>5 078.25</t>
   </si>
   <si>
     <t>SWAP04947612</t>
   </si>
   <si>
+    <t>2 149.74</t>
+  </si>
+  <si>
     <t>SWAP04947611</t>
   </si>
   <si>
     <t>SWAP04976196</t>
   </si>
   <si>
-    <t>2 504.18</t>
+    <t>4 917.83</t>
   </si>
   <si>
     <t>SWAP04986425</t>
   </si>
   <si>
-    <t>1 389.88</t>
+    <t>2 962.37</t>
   </si>
   <si>
     <t>SWAP04987017</t>
   </si>
   <si>
     <t>SWAP04987122</t>
   </si>
   <si>
-    <t>1 373.85</t>
+    <t>2 947.30</t>
   </si>
   <si>
     <t>SWAP04987234</t>
   </si>
   <si>
-    <t>2 695.36</t>
+    <t>5 835.40</t>
   </si>
   <si>
     <t>SWAP04987354</t>
   </si>
   <si>
-    <t>2 202.29</t>
+    <t>4 585.51</t>
   </si>
   <si>
     <t>SWAP04987353</t>
   </si>
   <si>
-    <t>2 367.29</t>
+    <t>4 775.51</t>
   </si>
   <si>
     <t>SWAP05010383</t>
   </si>
   <si>
-    <t>-12 135.38</t>
+    <t>-11 800.01</t>
   </si>
   <si>
     <t>SWAP05011031</t>
   </si>
   <si>
-    <t>-8 539.65</t>
+    <t>-8 254.54</t>
   </si>
   <si>
     <t>SWAP05011029</t>
   </si>
   <si>
-    <t>-10 831.32</t>
+    <t>-11 004.54</t>
   </si>
   <si>
     <t>SWAP05011030</t>
   </si>
   <si>
-    <t>-10 352.15</t>
+    <t>-10 429.54</t>
   </si>
   <si>
     <t>SWAP05011167</t>
   </si>
   <si>
-    <t>-1 393.19</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP05011283</t>
   </si>
   <si>
-    <t>-6 373.74</t>
+    <t>-6 363.41</t>
   </si>
   <si>
     <t>SWAP05016334</t>
   </si>
   <si>
-    <t>-16 217.42</t>
-[...5 lines deleted...]
-    <t>-6 195.91</t>
+    <t>-16 823.96</t>
   </si>
   <si>
     <t>SWAP05017475</t>
   </si>
   <si>
-    <t>-9 902.54</t>
-[...17 lines deleted...]
-    <t>-3 842.48</t>
+    <t>-11 117.86</t>
   </si>
   <si>
     <t>SWAP05019593</t>
   </si>
   <si>
-    <t>-12 096.46</t>
+    <t>-13 011.09</t>
   </si>
   <si>
     <t>SWAP05020023</t>
   </si>
   <si>
-    <t>-13 909.23</t>
+    <t>-15 674.85</t>
   </si>
   <si>
     <t>SWAP05020022</t>
   </si>
   <si>
-    <t>-10 364.22</t>
+    <t>-11 667.60</t>
   </si>
   <si>
     <t>SWAP05027220</t>
   </si>
   <si>
-    <t>-5 445.53</t>
+    <t>-6 362.66</t>
   </si>
   <si>
     <t>SWAP05029792</t>
   </si>
   <si>
-    <t>-7 372.37</t>
+    <t>-8 777.72</t>
   </si>
   <si>
     <t>SWAP05029911</t>
   </si>
   <si>
-    <t>-2 342.92</t>
+    <t>-1 477.66</t>
   </si>
   <si>
     <t>SWAP05029910</t>
   </si>
   <si>
-    <t>-7 457.78</t>
+    <t>-9 239.27</t>
   </si>
   <si>
     <t>SWAP05030303</t>
   </si>
   <si>
-    <t>-4 920.48</t>
+    <t>-5 432.89</t>
   </si>
   <si>
     <t>SWAP05030302</t>
   </si>
   <si>
-    <t>-2 948.18</t>
+    <t>-3 265.91</t>
   </si>
   <si>
     <t>SWAP05030900</t>
   </si>
   <si>
-    <t>-9 052.64</t>
+    <t>-11 746.17</t>
   </si>
   <si>
     <t>SWAP05034114</t>
   </si>
   <si>
-    <t>-2 431.58</t>
+    <t>-3 208.23</t>
   </si>
   <si>
     <t>SWAP05034113</t>
   </si>
   <si>
-    <t>-7 681.15</t>
+    <t>-10 524.45</t>
   </si>
   <si>
     <t>SWAP05034115</t>
   </si>
   <si>
-    <t>-1 616.74</t>
+    <t>-2 131.74</t>
   </si>
   <si>
     <t>SWAP05034112</t>
   </si>
   <si>
     <t>SWAP05034138</t>
   </si>
   <si>
-    <t>-3 372.57</t>
+    <t>-2 489.48</t>
   </si>
   <si>
     <t>SWAP05034191</t>
   </si>
   <si>
-    <t>-5 501.96</t>
+    <t>-7 572.70</t>
   </si>
   <si>
     <t>SWAP05034190</t>
   </si>
   <si>
-    <t>-6 026.96</t>
+    <t>-8 486.59</t>
   </si>
   <si>
     <t>SWAP05034349</t>
   </si>
   <si>
-    <t>-8 571.42</t>
+    <t>-12 866.72</t>
   </si>
   <si>
     <t>SWAP05034659</t>
   </si>
   <si>
-    <t>-2 991.16</t>
+    <t>-5 976.77</t>
   </si>
   <si>
     <t>SWAP05034885</t>
   </si>
   <si>
-    <t>-1 561.98</t>
+    <t>-4 689.49</t>
   </si>
   <si>
     <t>SWAP05034884</t>
   </si>
   <si>
-    <t>-1 574.48</t>
+    <t>-4 729.77</t>
   </si>
   <si>
     <t>SWAP05035084</t>
   </si>
   <si>
+    <t>-3 728.08</t>
+  </si>
+  <si>
     <t>SWAP05035083</t>
   </si>
   <si>
     <t>SWAP05039959</t>
   </si>
   <si>
+    <t>-2 109.60</t>
+  </si>
+  <si>
     <t>SWAP05039958</t>
   </si>
   <si>
+    <t>SWAP05045726</t>
+  </si>
+  <si>
     <t>SWAP05030898</t>
   </si>
   <si>
     <t>ST 0.020/OIS+m220726</t>
   </si>
   <si>
-    <t>-4 558.91</t>
+    <t>-1 594.08</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2131,215 +2086,215 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>1432212.1489</v>
+        <v>1500413.9379</v>
       </c>
       <c r="C2">
-        <v>2457.95</v>
+        <v>2460.86</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>3520307682.62</v>
+        <v>3692322128.84</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>3520307682.62</v>
+        <v>3692322128.84</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
         <v>41.3595</v>
       </c>
       <c r="C3">
-        <v>9920.66</v>
+        <v>9932.44</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>410313.76</v>
+        <v>410800.82</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>410313.76</v>
+        <v>410800.82</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>125730.9927</v>
+        <v>122439.5551</v>
       </c>
       <c r="C4">
-        <v>3414.17</v>
+        <v>3418.28</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>429268161.58</v>
+        <v>418533025.31</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>429268161.58</v>
+        <v>418533025.31</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>10429.8901</v>
+        <v>10700.3389</v>
       </c>
       <c r="C5">
-        <v>1120.6</v>
+        <v>1121.92</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>11687804.31</v>
+        <v>12004925.25</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>11687804.31</v>
+        <v>12004925.25</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
-        <v>1599521.5426</v>
+        <v>1615820.1992</v>
       </c>
       <c r="C6">
-        <v>111.42</v>
+        <v>111.55</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>178225543.64</v>
+        <v>180253241.81</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>178225543.64</v>
+        <v>180253241.81</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z247"/>
+  <dimension ref="A1:Z236"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N247" sqref="N247"/>
+      <selection activeCell="N236" sqref="N236"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>22</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -2355,12343 +2310,11793 @@
       </c>
       <c r="K1" t="s">
         <v>27</v>
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="Z1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="1">
-        <v>13181.0</v>
+        <v>19208.0</v>
       </c>
       <c r="C2" s="1">
-        <v>10862.92</v>
+        <v>10876.86</v>
       </c>
       <c r="D2" s="1">
-        <v>10830.722216069</v>
+        <v>10855.531513952</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>142759749.53</v>
+        <v>208513049.32</v>
       </c>
       <c r="H2" s="1">
-        <v>424398.99</v>
+        <v>409677.56</v>
       </c>
       <c r="I2" s="1">
-        <v>0.29728196595835</v>
+        <v>0.19647574160756</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>143184148.52</v>
+        <v>208922726.88</v>
       </c>
       <c r="M2" s="1">
-        <v>143184148.52</v>
+        <v>208922726.88</v>
       </c>
       <c r="N2" s="1">
-        <v>3.46</v>
+        <v>4.85</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="1">
-        <v>782.0</v>
+        <v>784.0</v>
       </c>
       <c r="C3" s="1">
-        <v>262800.61</v>
+        <v>263141.52</v>
       </c>
       <c r="D3" s="1">
-        <v>261903.37236573</v>
+        <v>262274.5601148</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
-        <v>204808437.19</v>
+        <v>205623255.13</v>
       </c>
       <c r="H3" s="1">
-        <v>701639.83</v>
+        <v>679696.55</v>
       </c>
       <c r="I3" s="1">
-        <v>0.34258345975712</v>
+        <v>0.33055431865928</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>205510077.02</v>
+        <v>206302951.68</v>
       </c>
       <c r="M3" s="1">
-        <v>205510077.02</v>
+        <v>206302951.68</v>
       </c>
       <c r="N3" s="1">
-        <v>4.96</v>
+        <v>4.79</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C4" s="1">
-        <v>99.8783</v>
+        <v>99.9936</v>
       </c>
       <c r="D4" s="1">
         <v>99.2637935</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>9926379.35</v>
       </c>
       <c r="H4" s="1">
-        <v>61450.65</v>
+        <v>72980.65</v>
       </c>
       <c r="I4" s="1">
-        <v>0.61906409007026</v>
+        <v>0.73521923177357</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>9987830.0</v>
+        <v>9999360.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9987830.0</v>
+        <v>9999360.0</v>
       </c>
       <c r="N4" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>97.9095</v>
+        <v>98.0003</v>
       </c>
       <c r="D5" s="1">
         <v>97.132225</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>9713222.5</v>
       </c>
       <c r="H5" s="1">
-        <v>77727.5</v>
+        <v>86807.5</v>
       </c>
       <c r="I5" s="1">
-        <v>0.80022361270938</v>
+        <v>0.8937044322829</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>9790950.0</v>
+        <v>9800030.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9790950.0</v>
+        <v>9800030.0</v>
       </c>
       <c r="N5" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>97.7226</v>
+        <v>97.8027</v>
       </c>
       <c r="D6" s="1">
         <v>97.2229349</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>9722293.49</v>
       </c>
       <c r="H6" s="1">
-        <v>49966.51</v>
+        <v>57976.51</v>
       </c>
       <c r="I6" s="1">
-        <v>0.51393747834699</v>
+        <v>0.59632544583881</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>9772260.0</v>
+        <v>9780270.0</v>
       </c>
       <c r="M6" s="1">
-        <v>9772260.0</v>
+        <v>9780270.0</v>
       </c>
       <c r="N6" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>99.7494</v>
+        <v>99.8097</v>
       </c>
       <c r="D7" s="1">
-        <v>99.41818273</v>
+        <v>99.7933308</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>14912727.41</v>
+        <v>9979333.08</v>
       </c>
       <c r="H7" s="1">
-        <v>49682.59</v>
+        <v>1636.92</v>
       </c>
       <c r="I7" s="1">
-        <v>0.3331556236097</v>
+        <v>0.016403100155867</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>14962410.0</v>
+        <v>9980970.0</v>
       </c>
       <c r="M7" s="1">
-        <v>14962410.0</v>
+        <v>9980970.0</v>
       </c>
       <c r="N7" s="1">
-        <v>0.36</v>
+        <v>0.23</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>99.9914</v>
+        <v>99.9119</v>
       </c>
       <c r="D8" s="1">
-        <v>100.0</v>
+        <v>99.7987392</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>30000000.0</v>
+        <v>19959747.84</v>
       </c>
       <c r="H8" s="1">
-        <v>-2580.0</v>
+        <v>22632.16</v>
       </c>
       <c r="I8" s="1">
-        <v>-0.0086</v>
+        <v>0.11338900762386</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
-      <c r="K8" t="s">
-        <v>46</v>
+      <c r="K8">
+        <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>29997420.0</v>
+        <v>19982380.0</v>
       </c>
       <c r="M8" s="1">
-        <v>30005397.0</v>
+        <v>19982380.0</v>
       </c>
       <c r="N8" s="1">
-        <v>0.72</v>
+        <v>0.46</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B9" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>97.5863</v>
+        <v>99.8687</v>
       </c>
       <c r="D9" s="1">
-        <v>97.16801133</v>
+        <v>99.41818273</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>14575201.7</v>
+        <v>14912727.41</v>
       </c>
       <c r="H9" s="1">
-        <v>62743.3</v>
+        <v>67577.59</v>
       </c>
       <c r="I9" s="1">
-        <v>0.43047980598443</v>
+        <v>0.45315379368287</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>14637945.0</v>
+        <v>14980305.0</v>
       </c>
       <c r="M9" s="1">
-        <v>14637945.0</v>
+        <v>14980305.0</v>
       </c>
       <c r="N9" s="1">
         <v>0.35</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>99.996</v>
+      </c>
+      <c r="D10" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>-1200.0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-0.004</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10" t="s">
         <v>50</v>
       </c>
-      <c r="B10" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L10" s="1">
-        <v>39597360.0</v>
+        <v>29998800.0</v>
       </c>
       <c r="M10" s="1">
-        <v>39597360.0</v>
+        <v>30042686.33</v>
       </c>
       <c r="N10" s="1">
-        <v>0.96</v>
+        <v>0.7</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>99.656</v>
+        <v>97.6447</v>
       </c>
       <c r="D11" s="1">
-        <v>98.3627117</v>
+        <v>97.16801133</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>19672542.34</v>
+        <v>14575201.7</v>
       </c>
       <c r="H11" s="1">
-        <v>258657.66</v>
+        <v>71503.3</v>
       </c>
       <c r="I11" s="1">
-        <v>1.3148156223513</v>
+        <v>0.49058189019779</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>19931200.0</v>
+        <v>14646705.0</v>
       </c>
       <c r="M11" s="1">
-        <v>19931200.0</v>
+        <v>14646705.0</v>
       </c>
       <c r="N11" s="1">
-        <v>0.48</v>
+        <v>0.34</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>97.4924</v>
+        <v>99.1103</v>
       </c>
       <c r="D12" s="1">
-        <v>97.21815647</v>
+        <v>97.78527223</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>29165446.94</v>
+        <v>39114108.89</v>
       </c>
       <c r="H12" s="1">
-        <v>82273.06</v>
+        <v>530011.11</v>
       </c>
       <c r="I12" s="1">
-        <v>0.28209085967122</v>
+        <v>1.3550381819781</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>29247720.0</v>
+        <v>39644120.0</v>
       </c>
       <c r="M12" s="1">
-        <v>29247720.0</v>
+        <v>39644120.0</v>
       </c>
       <c r="N12" s="1">
-        <v>0.71</v>
+        <v>0.92</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>99.3509</v>
+        <v>99.7744</v>
       </c>
       <c r="D13" s="1">
-        <v>98.72033764</v>
+        <v>98.3627117</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>24680084.41</v>
+        <v>19672542.34</v>
       </c>
       <c r="H13" s="1">
-        <v>157640.59</v>
+        <v>282337.66</v>
       </c>
       <c r="I13" s="1">
-        <v>0.6387360244851</v>
+        <v>1.4351864396597</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>24837725.0</v>
+        <v>19954880.0</v>
       </c>
       <c r="M13" s="1">
-        <v>24837725.0</v>
+        <v>19954880.0</v>
       </c>
       <c r="N13" s="1">
-        <v>0.6</v>
+        <v>0.46</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>100.0218</v>
+        <v>97.546</v>
       </c>
       <c r="D14" s="1">
-        <v>100.0</v>
+        <v>97.21815647</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>10000000.0</v>
+        <v>29165446.94</v>
       </c>
       <c r="H14" s="1">
-        <v>2180.0</v>
+        <v>98353.06</v>
       </c>
       <c r="I14" s="1">
-        <v>0.0218</v>
+        <v>0.33722459389131</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
-      <c r="K14" t="s">
-        <v>59</v>
+      <c r="K14">
+        <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>10002180.0</v>
+        <v>29263800.0</v>
       </c>
       <c r="M14" s="1">
-        <v>10057664.0</v>
+        <v>29263800.0</v>
       </c>
       <c r="N14" s="1">
-        <v>0.24</v>
+        <v>0.68</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B15" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>100.0361</v>
+        <v>99.4696</v>
       </c>
       <c r="D15" s="1">
-        <v>100.0</v>
+        <v>98.72033764</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>10000000.0</v>
+        <v>24680084.41</v>
       </c>
       <c r="H15" s="1">
-        <v>3610.0</v>
+        <v>187315.59</v>
       </c>
       <c r="I15" s="1">
-        <v>0.0361</v>
+        <v>0.75897467321507</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
-      <c r="K15" t="s">
-        <v>62</v>
+      <c r="K15">
+        <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>10003610.0</v>
+        <v>24867400.0</v>
       </c>
       <c r="M15" s="1">
-        <v>10166776.44</v>
+        <v>24867400.0</v>
       </c>
       <c r="N15" s="1">
-        <v>0.25</v>
+        <v>0.58</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B16" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>99.9266</v>
+        <v>100.0234</v>
       </c>
       <c r="D16" s="1">
-        <v>99.4394653</v>
+        <v>100.0</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>9943946.53</v>
+        <v>10000000.0</v>
       </c>
       <c r="H16" s="1">
-        <v>48713.47</v>
+        <v>2340.0</v>
       </c>
       <c r="I16" s="1">
-        <v>0.48988065103765</v>
+        <v>0.0234</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
-      <c r="K16">
-        <v>0.0</v>
+      <c r="K16" t="s">
+        <v>63</v>
       </c>
       <c r="L16" s="1">
-        <v>9992660.0</v>
+        <v>10002340.0</v>
       </c>
       <c r="M16" s="1">
-        <v>9992660.0</v>
+        <v>10070294.83</v>
       </c>
       <c r="N16" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B17" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>100.0326</v>
+        <v>100.0342</v>
       </c>
       <c r="D17" s="1">
         <v>100.0</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="H17" s="1">
-        <v>8150.0</v>
+        <v>3420.0</v>
       </c>
       <c r="I17" s="1">
-        <v>0.0326</v>
+        <v>0.0342</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="L17" s="1">
-        <v>25008150.0</v>
+        <v>10003420.0</v>
       </c>
       <c r="M17" s="1">
-        <v>25410711.94</v>
+        <v>10179305.42</v>
       </c>
       <c r="N17" s="1">
-        <v>0.61</v>
+        <v>0.24</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B18" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>100.0245</v>
+        <v>100.0319</v>
       </c>
       <c r="D18" s="1">
         <v>100.0</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H18" s="1">
-        <v>3675.0</v>
+        <v>7975.0</v>
       </c>
       <c r="I18" s="1">
-        <v>0.0245</v>
+        <v>0.0319</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="L18" s="1">
-        <v>15003675.0</v>
+        <v>25007975.0</v>
       </c>
       <c r="M18" s="1">
-        <v>15068142.96</v>
+        <v>25441959.38</v>
       </c>
       <c r="N18" s="1">
-        <v>0.36</v>
+        <v>0.59</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>100.0315</v>
+      </c>
+      <c r="D19" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>4725.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>0.0315</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19" t="s">
         <v>72</v>
       </c>
-      <c r="B19" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L19" s="1">
-        <v>19916540.0</v>
+        <v>15004725.0</v>
       </c>
       <c r="M19" s="1">
-        <v>19916540.0</v>
+        <v>15088102.92</v>
       </c>
       <c r="N19" s="1">
-        <v>0.48</v>
+        <v>0.35</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>74</v>
       </c>
       <c r="B20" s="1">
-        <v>8500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>98.5824</v>
+        <v>99.6991</v>
       </c>
       <c r="D20" s="1">
-        <v>97.79494141</v>
+        <v>98.0238394</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>8312570.02</v>
+        <v>19604767.88</v>
       </c>
       <c r="H20" s="1">
-        <v>66933.98</v>
+        <v>335052.12</v>
       </c>
       <c r="I20" s="1">
-        <v>0.805214029343</v>
+        <v>1.7090338536566</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>8379504.0</v>
+        <v>19939820.0</v>
       </c>
       <c r="M20" s="1">
-        <v>8379504.0</v>
+        <v>19939820.0</v>
       </c>
       <c r="N20" s="1">
-        <v>0.2</v>
+        <v>0.46</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="1">
-        <v>6500000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>97.3491</v>
+        <v>98.6737</v>
       </c>
       <c r="D21" s="1">
-        <v>97.28509723</v>
+        <v>97.79494141</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>6323531.32</v>
+        <v>8312570.02</v>
       </c>
       <c r="H21" s="1">
-        <v>4160.18</v>
+        <v>74694.48</v>
       </c>
       <c r="I21" s="1">
-        <v>0.065788873170316</v>
+        <v>0.89857264143683</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>6327691.5</v>
+        <v>8387264.5</v>
       </c>
       <c r="M21" s="1">
-        <v>6327691.5</v>
+        <v>8387264.5</v>
       </c>
       <c r="N21" s="1">
-        <v>0.15</v>
+        <v>0.19</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" s="1">
-        <v>7500000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>97.8252</v>
+        <v>97.3794</v>
       </c>
       <c r="D22" s="1">
-        <v>97.32339053</v>
+        <v>97.28509723</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>7299254.29</v>
+        <v>6323531.32</v>
       </c>
       <c r="H22" s="1">
-        <v>37635.71</v>
+        <v>6129.68</v>
       </c>
       <c r="I22" s="1">
-        <v>0.51561034188877</v>
+        <v>0.096934445166945</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>7336890.0</v>
+        <v>6329661.0</v>
       </c>
       <c r="M22" s="1">
-        <v>7336890.0</v>
+        <v>6329661.0</v>
       </c>
       <c r="N22" s="1">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>80</v>
       </c>
       <c r="B23" s="1">
-        <v>20000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>99.654</v>
+        <v>97.8827</v>
       </c>
       <c r="D23" s="1">
-        <v>99.40679</v>
+        <v>97.32339053</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>19881358.0</v>
+        <v>7299254.29</v>
       </c>
       <c r="H23" s="1">
-        <v>49442.0</v>
+        <v>41948.21</v>
       </c>
       <c r="I23" s="1">
-        <v>0.24868522562694</v>
+        <v>0.57469171963866</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>19930800.0</v>
+        <v>7341202.5</v>
       </c>
       <c r="M23" s="1">
-        <v>19930800.0</v>
+        <v>7341202.5</v>
       </c>
       <c r="N23" s="1">
-        <v>0.48</v>
+        <v>0.17</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="1">
-        <v>27000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>99.621</v>
+        <v>99.7759</v>
       </c>
       <c r="D24" s="1">
-        <v>99.43367</v>
+        <v>99.40679</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>26847090.9</v>
+        <v>19881358.0</v>
       </c>
       <c r="H24" s="1">
-        <v>50579.1</v>
+        <v>73822.0</v>
       </c>
       <c r="I24" s="1">
-        <v>0.18839694843809</v>
+        <v>0.37131266385324</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>26897670.0</v>
+        <v>19955180.0</v>
       </c>
       <c r="M24" s="1">
-        <v>26897670.0</v>
+        <v>19955180.0</v>
       </c>
       <c r="N24" s="1">
-        <v>0.65</v>
+        <v>0.46</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>84</v>
       </c>
       <c r="B25" s="1">
-        <v>11000000.0</v>
+        <v>27000000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>99.9669</v>
+        <v>99.7423</v>
       </c>
       <c r="D25" s="1">
-        <v>99.63136391</v>
+        <v>99.43367</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>10959450.03</v>
+        <v>26847090.9</v>
       </c>
       <c r="H25" s="1">
-        <v>36908.97</v>
+        <v>83330.1</v>
       </c>
       <c r="I25" s="1">
-        <v>0.33677757459514</v>
+        <v>0.31038781933725</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>10996359.0</v>
+        <v>26930421.0</v>
       </c>
       <c r="M25" s="1">
-        <v>10996359.0</v>
+        <v>26930421.0</v>
       </c>
       <c r="N25" s="1">
-        <v>0.27</v>
+        <v>0.63</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>86</v>
       </c>
       <c r="B26" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>99.9338</v>
+        <v>98.1201</v>
       </c>
       <c r="D26" s="1">
-        <v>99.90811227</v>
+        <v>97.4432515</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>14986216.84</v>
+        <v>9744325.15</v>
       </c>
       <c r="H26" s="1">
-        <v>3853.16</v>
+        <v>67684.85</v>
       </c>
       <c r="I26" s="1">
-        <v>0.025711358918253</v>
+        <v>0.69460787646233</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>14990070.0</v>
+        <v>9812010.0</v>
       </c>
       <c r="M26" s="1">
-        <v>14990070.0</v>
+        <v>9812010.0</v>
       </c>
       <c r="N26" s="1">
-        <v>0.36</v>
+        <v>0.23</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>98.0359</v>
+        <v>99.8993</v>
       </c>
       <c r="D27" s="1">
-        <v>97.4432515</v>
+        <v>99.6879214</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>9744325.15</v>
+        <v>19937584.28</v>
       </c>
       <c r="H27" s="1">
-        <v>59264.85</v>
+        <v>42275.72</v>
       </c>
       <c r="I27" s="1">
-        <v>0.60819860880771</v>
+        <v>0.2120403325011</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>9803590.0</v>
+        <v>19979860.0</v>
       </c>
       <c r="M27" s="1">
-        <v>9803590.0</v>
+        <v>19979860.0</v>
       </c>
       <c r="N27" s="1">
-        <v>0.24</v>
+        <v>0.46</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>90</v>
       </c>
       <c r="B28" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>99.7773</v>
+        <v>99.8719</v>
       </c>
       <c r="D28" s="1">
-        <v>99.6879214</v>
+        <v>99.606747</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>19937584.28</v>
+        <v>9960674.7</v>
       </c>
       <c r="H28" s="1">
-        <v>17875.72</v>
+        <v>26515.3</v>
       </c>
       <c r="I28" s="1">
-        <v>0.089658404694152</v>
+        <v>0.26619983885228</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>19955460.0</v>
+        <v>9987190.0</v>
       </c>
       <c r="M28" s="1">
-        <v>19955460.0</v>
+        <v>9987190.0</v>
       </c>
       <c r="N28" s="1">
-        <v>0.48</v>
+        <v>0.23</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>92</v>
       </c>
       <c r="B29" s="1">
-        <v>10000000.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>99.751</v>
+        <v>99.9595</v>
       </c>
       <c r="D29" s="1">
-        <v>99.606747</v>
+        <v>99.79956921</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>9960674.7</v>
+        <v>27943879.38</v>
       </c>
       <c r="H29" s="1">
-        <v>14425.3</v>
+        <v>44780.62</v>
       </c>
       <c r="I29" s="1">
-        <v>0.14482251890025</v>
+        <v>0.16025198001696</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>9975100.0</v>
+        <v>27988660.0</v>
       </c>
       <c r="M29" s="1">
-        <v>9975100.0</v>
+        <v>27988660.0</v>
       </c>
       <c r="N29" s="1">
-        <v>0.24</v>
+        <v>0.65</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>94</v>
       </c>
       <c r="B30" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>99.8992</v>
+        <v>98.5408</v>
       </c>
       <c r="D30" s="1">
-        <v>99.792902</v>
+        <v>97.7514452</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>9979290.2</v>
+        <v>9775144.52</v>
       </c>
       <c r="H30" s="1">
-        <v>10629.8</v>
+        <v>78935.48</v>
       </c>
       <c r="I30" s="1">
-        <v>0.10651859788585</v>
+        <v>0.80751215328323</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>9989920.0</v>
+        <v>9854080.0</v>
       </c>
       <c r="M30" s="1">
-        <v>9989920.0</v>
+        <v>9854080.0</v>
       </c>
       <c r="N30" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>96</v>
       </c>
       <c r="B31" s="1">
-        <v>28000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>99.8387</v>
+        <v>98.2287</v>
       </c>
       <c r="D31" s="1">
-        <v>99.79956921</v>
+        <v>97.52492575</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>27943879.38</v>
+        <v>19504985.15</v>
       </c>
       <c r="H31" s="1">
-        <v>10956.62</v>
+        <v>140754.85</v>
       </c>
       <c r="I31" s="1">
-        <v>0.039209373369404</v>
+        <v>0.72163525846109</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>27954836.0</v>
+        <v>19645740.0</v>
       </c>
       <c r="M31" s="1">
-        <v>27954836.0</v>
+        <v>19645740.0</v>
       </c>
       <c r="N31" s="1">
-        <v>0.68</v>
+        <v>0.46</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>98</v>
       </c>
       <c r="B32" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>99.9933</v>
+        <v>99.184</v>
       </c>
       <c r="D32" s="1">
-        <v>99.7987392</v>
+        <v>98.14746655</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>24949684.8</v>
+        <v>19629493.31</v>
       </c>
       <c r="H32" s="1">
-        <v>48640.2</v>
+        <v>207306.69</v>
       </c>
       <c r="I32" s="1">
-        <v>0.19495316429809</v>
+        <v>1.056098019068</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>24998325.0</v>
+        <v>19836800.0</v>
       </c>
       <c r="M32" s="1">
-        <v>24998325.0</v>
+        <v>19836800.0</v>
       </c>
       <c r="N32" s="1">
-        <v>0.6</v>
+        <v>0.46</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>100</v>
       </c>
       <c r="B33" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>98.4461</v>
+        <v>99.609</v>
       </c>
       <c r="D33" s="1">
-        <v>97.7514452</v>
+        <v>97.87236355</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>9775144.52</v>
+        <v>19574472.71</v>
       </c>
       <c r="H33" s="1">
-        <v>69465.48</v>
+        <v>347327.29</v>
       </c>
       <c r="I33" s="1">
-        <v>0.71063379019996</v>
+        <v>1.7743889970664</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>9844610.0</v>
+        <v>19921800.0</v>
       </c>
       <c r="M33" s="1">
-        <v>9844610.0</v>
+        <v>19921800.0</v>
       </c>
       <c r="N33" s="1">
-        <v>0.24</v>
+        <v>0.46</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>102</v>
       </c>
       <c r="B34" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>98.1443</v>
+        <v>97.4035</v>
       </c>
       <c r="D34" s="1">
-        <v>97.52492575</v>
+        <v>97.16562475</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>19504985.15</v>
+        <v>19433124.95</v>
       </c>
       <c r="H34" s="1">
-        <v>123874.85</v>
+        <v>47575.05</v>
       </c>
       <c r="I34" s="1">
-        <v>0.63509328024277</v>
+        <v>0.24481420318352</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>19628860.0</v>
+        <v>19480700.0</v>
       </c>
       <c r="M34" s="1">
-        <v>19628860.0</v>
+        <v>19480700.0</v>
       </c>
       <c r="N34" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>104</v>
       </c>
       <c r="B35" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>99.073</v>
+        <v>98.9246</v>
       </c>
       <c r="D35" s="1">
-        <v>98.14746655</v>
+        <v>98.15181493</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>19629493.31</v>
+        <v>14722772.24</v>
       </c>
       <c r="H35" s="1">
-        <v>185106.69</v>
+        <v>115917.76</v>
       </c>
       <c r="I35" s="1">
-        <v>0.94300289404668</v>
+        <v>0.78733650232709</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>19814600.0</v>
+        <v>14838690.0</v>
       </c>
       <c r="M35" s="1">
-        <v>19814600.0</v>
+        <v>14838690.0</v>
       </c>
       <c r="N35" s="1">
-        <v>0.48</v>
+        <v>0.34</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>106</v>
       </c>
       <c r="B36" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>99.4913</v>
+        <v>98.6727</v>
       </c>
       <c r="D36" s="1">
-        <v>97.87236355</v>
+        <v>97.7562762</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>19574472.71</v>
+        <v>19551255.24</v>
       </c>
       <c r="H36" s="1">
-        <v>323787.29</v>
+        <v>183284.76</v>
       </c>
       <c r="I36" s="1">
-        <v>1.6541303298279</v>
+        <v>0.93745776294208</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>19898260.0</v>
+        <v>19734540.0</v>
       </c>
       <c r="M36" s="1">
-        <v>19898260.0</v>
+        <v>19734540.0</v>
       </c>
       <c r="N36" s="1">
-        <v>0.48</v>
+        <v>0.46</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>108</v>
       </c>
       <c r="B37" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>97.366</v>
+        <v>97.8886</v>
       </c>
       <c r="D37" s="1">
-        <v>97.16562475</v>
+        <v>97.3233905</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>19433124.95</v>
+        <v>19464678.1</v>
       </c>
       <c r="H37" s="1">
-        <v>40075.05</v>
+        <v>113041.9</v>
       </c>
       <c r="I37" s="1">
-        <v>0.20622030735206</v>
+        <v>0.5807540171959</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>19473200.0</v>
+        <v>19577720.0</v>
       </c>
       <c r="M37" s="1">
-        <v>19473200.0</v>
+        <v>19577720.0</v>
       </c>
       <c r="N37" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>110</v>
       </c>
       <c r="B38" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>98.8216</v>
+        <v>99.9935</v>
       </c>
       <c r="D38" s="1">
-        <v>98.15181493</v>
+        <v>99.8160058</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>14722772.24</v>
+        <v>9981600.58</v>
       </c>
       <c r="H38" s="1">
-        <v>100467.76</v>
+        <v>17749.42</v>
       </c>
       <c r="I38" s="1">
-        <v>0.68239702660781</v>
+        <v>0.17782138102745</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>14823240.0</v>
+        <v>9999350.0</v>
       </c>
       <c r="M38" s="1">
-        <v>14823240.0</v>
+        <v>9999350.0</v>
       </c>
       <c r="N38" s="1">
-        <v>0.36</v>
+        <v>0.23</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>112</v>
       </c>
       <c r="B39" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>98.574</v>
+        <v>100.0155</v>
       </c>
       <c r="D39" s="1">
-        <v>97.7562762</v>
+        <v>100.0</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>19551255.24</v>
+        <v>15000000.0</v>
       </c>
       <c r="H39" s="1">
-        <v>163544.76</v>
+        <v>2325.0</v>
       </c>
       <c r="I39" s="1">
-        <v>0.83649237858346</v>
+        <v>0.0155</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
-      <c r="K39">
-        <v>0.0</v>
+      <c r="K39" t="s">
+        <v>113</v>
       </c>
       <c r="L39" s="1">
-        <v>19714800.0</v>
+        <v>15002325.0</v>
       </c>
       <c r="M39" s="1">
-        <v>19714800.0</v>
+        <v>15123479.25</v>
       </c>
       <c r="N39" s="1">
-        <v>0.48</v>
+        <v>0.35</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
+        <v>115</v>
+      </c>
+      <c r="B40" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>100.014</v>
+      </c>
+      <c r="D40" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>2100.0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>0.014</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40" t="s">
+        <v>116</v>
+      </c>
+      <c r="L40" s="1">
+        <v>15002100.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>15120629.25</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
         <v>114</v>
-      </c>
-[...43 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B41" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>99.9935</v>
+        <v>100.0113</v>
       </c>
       <c r="D41" s="1">
-        <v>99.8471091</v>
+        <v>100.0</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>9984710.91</v>
+        <v>15000000.0</v>
       </c>
       <c r="H41" s="1">
-        <v>14639.09</v>
+        <v>1695.0</v>
       </c>
       <c r="I41" s="1">
-        <v>0.14661506108643</v>
+        <v>0.0113</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
-      <c r="K41">
-        <v>0.0</v>
+      <c r="K41" t="s">
+        <v>119</v>
       </c>
       <c r="L41" s="1">
-        <v>9999350.0</v>
+        <v>15001695.0</v>
       </c>
       <c r="M41" s="1">
-        <v>9999350.0</v>
+        <v>15120749.25</v>
       </c>
       <c r="N41" s="1">
-        <v>0.24</v>
+        <v>0.35</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B42" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>99.9469</v>
+        <v>98.8068</v>
       </c>
       <c r="D42" s="1">
-        <v>99.8061958</v>
+        <v>98.69221847</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>19961239.16</v>
+        <v>14803832.77</v>
       </c>
       <c r="H42" s="1">
-        <v>28140.84</v>
+        <v>17187.23</v>
       </c>
       <c r="I42" s="1">
-        <v>0.14097742016132</v>
+        <v>0.11609986594033</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>19989380.0</v>
+        <v>14821020.0</v>
       </c>
       <c r="M42" s="1">
-        <v>19989380.0</v>
+        <v>14821020.0</v>
       </c>
       <c r="N42" s="1">
-        <v>0.48</v>
+        <v>0.34</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B43" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>99.8754</v>
+        <v>99.5848</v>
       </c>
       <c r="D43" s="1">
-        <v>99.8160058</v>
+        <v>99.3840947</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>9981600.58</v>
+        <v>19876818.94</v>
       </c>
       <c r="H43" s="1">
-        <v>5939.42</v>
+        <v>40141.06</v>
       </c>
       <c r="I43" s="1">
-        <v>0.059503683326106</v>
+        <v>0.20194911530446</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>9987540.0</v>
+        <v>19916960.0</v>
       </c>
       <c r="M43" s="1">
-        <v>9987540.0</v>
+        <v>19916960.0</v>
       </c>
       <c r="N43" s="1">
-        <v>0.24</v>
+        <v>0.46</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B44" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>100.0005</v>
+        <v>99.9138</v>
       </c>
       <c r="D44" s="1">
-        <v>100.0</v>
+        <v>99.802474</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>15000000.0</v>
+        <v>19960494.8</v>
       </c>
       <c r="H44" s="1">
-        <v>75.0</v>
+        <v>22265.2</v>
       </c>
       <c r="I44" s="1">
-        <v>0.0005</v>
+        <v>0.11154633300974</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
-      <c r="K44" t="s">
-        <v>123</v>
+      <c r="K44">
+        <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>15000075.0</v>
+        <v>19982760.0</v>
       </c>
       <c r="M44" s="1">
-        <v>15102427.5</v>
+        <v>19982760.0</v>
       </c>
       <c r="N44" s="1">
-        <v>0.36</v>
+        <v>0.46</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B45" s="1">
-        <v>15000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>100.0106</v>
+        <v>99.9682</v>
       </c>
       <c r="D45" s="1">
-        <v>100.0</v>
+        <v>99.90509017</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>15000000.0</v>
+        <v>34966781.56</v>
       </c>
       <c r="H45" s="1">
-        <v>1590.0</v>
+        <v>22088.44</v>
       </c>
       <c r="I45" s="1">
-        <v>0.0106</v>
+        <v>0.063169782904092</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
-      <c r="K45" t="s">
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>34988870.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>34988870.0</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
         <v>126</v>
-      </c>
-[...13 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
+        <v>129</v>
+      </c>
+      <c r="B46" s="1">
+        <v>50000000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>99.6794</v>
+      </c>
+      <c r="D46" s="1">
+        <v>99.59007618</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>49795038.09</v>
+      </c>
+      <c r="H46" s="1">
+        <v>44661.91</v>
+      </c>
+      <c r="I46" s="1">
+        <v>0.089691486768777</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>49839700.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>49839700.0</v>
+      </c>
+      <c r="N46" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
         <v>128</v>
-      </c>
-[...43 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>131</v>
       </c>
       <c r="B47" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>98.6926</v>
+        <v>99.6728</v>
       </c>
       <c r="D47" s="1">
-        <v>98.69221847</v>
+        <v>99.38700305</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>14803832.77</v>
+        <v>39754801.22</v>
       </c>
       <c r="H47" s="1">
-        <v>57.23</v>
+        <v>114318.78</v>
       </c>
       <c r="I47" s="1">
-        <v>0.00038658907385104</v>
+        <v>0.28755968208058</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>14803890.0</v>
+        <v>39869120.0</v>
       </c>
       <c r="M47" s="1">
-        <v>14803890.0</v>
+        <v>39869120.0</v>
       </c>
       <c r="N47" s="1">
-        <v>0.36</v>
+        <v>0.93</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>133</v>
       </c>
       <c r="B48" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>99.4566</v>
+        <v>99.6151</v>
       </c>
       <c r="D48" s="1">
-        <v>99.3840947</v>
+        <v>99.58068236</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>19876818.94</v>
+        <v>24895170.59</v>
       </c>
       <c r="H48" s="1">
-        <v>14501.06</v>
+        <v>8604.41</v>
       </c>
       <c r="I48" s="1">
-        <v>0.072954631441645</v>
+        <v>0.034562566940016</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>19891320.0</v>
+        <v>24903775.0</v>
       </c>
       <c r="M48" s="1">
-        <v>19891320.0</v>
+        <v>24903775.0</v>
       </c>
       <c r="N48" s="1">
-        <v>0.48</v>
+        <v>0.58</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>135</v>
       </c>
       <c r="B49" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>99.541</v>
+        <v>99.7377</v>
       </c>
       <c r="D49" s="1">
-        <v>99.38700305</v>
+        <v>99.57214405</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>39754801.22</v>
+        <v>19914428.81</v>
       </c>
       <c r="H49" s="1">
-        <v>61598.78</v>
+        <v>33111.19</v>
       </c>
       <c r="I49" s="1">
-        <v>0.1549467689679</v>
+        <v>0.16626733468435</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>39816400.0</v>
+        <v>19947540.0</v>
       </c>
       <c r="M49" s="1">
-        <v>39816400.0</v>
+        <v>19947540.0</v>
       </c>
       <c r="N49" s="1">
-        <v>0.96</v>
+        <v>0.46</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>137</v>
       </c>
       <c r="B50" s="1">
-        <v>25000000.0</v>
+        <v>26000000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>99.9238</v>
+        <v>99.9934</v>
       </c>
       <c r="D50" s="1">
-        <v>99.6766324</v>
+        <v>99.88632381</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>24919158.1</v>
+        <v>25970444.19</v>
       </c>
       <c r="H50" s="1">
-        <v>61791.9</v>
+        <v>27839.81</v>
       </c>
       <c r="I50" s="1">
-        <v>0.24796945286847</v>
+        <v>0.10719805097026</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>24980950.0</v>
+        <v>25998284.0</v>
       </c>
       <c r="M50" s="1">
-        <v>24980950.0</v>
+        <v>25998284.0</v>
       </c>
       <c r="N50" s="1">
         <v>0.6</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>139</v>
       </c>
       <c r="B51" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>99.6046</v>
+        <v>99.9736</v>
       </c>
       <c r="D51" s="1">
-        <v>99.57214405</v>
+        <v>99.7954747</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>19914428.81</v>
+        <v>19959094.94</v>
       </c>
       <c r="H51" s="1">
-        <v>6491.19</v>
+        <v>35625.06</v>
       </c>
       <c r="I51" s="1">
-        <v>0.032595411407132</v>
+        <v>0.17849035794005</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>19920920.0</v>
+        <v>19994720.0</v>
       </c>
       <c r="M51" s="1">
-        <v>19920920.0</v>
+        <v>19994720.0</v>
       </c>
       <c r="N51" s="1">
-        <v>0.48</v>
+        <v>0.46</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>141</v>
       </c>
       <c r="B52" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>99.8514</v>
+        <v>100.006</v>
       </c>
       <c r="D52" s="1">
-        <v>99.7954747</v>
+        <v>100.0</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>19959094.94</v>
+        <v>40000000.0</v>
       </c>
       <c r="H52" s="1">
-        <v>11185.06</v>
+        <v>2400.0</v>
       </c>
       <c r="I52" s="1">
-        <v>0.056039915805922</v>
+        <v>0.006</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
-      <c r="K52">
-        <v>0.0</v>
+      <c r="K52" t="s">
+        <v>142</v>
       </c>
       <c r="L52" s="1">
-        <v>19970280.0</v>
+        <v>40002400.0</v>
       </c>
       <c r="M52" s="1">
-        <v>19970280.0</v>
+        <v>40112664.0</v>
       </c>
       <c r="N52" s="1">
-        <v>0.48</v>
+        <v>0.93</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
+        <v>144</v>
+      </c>
+      <c r="B53" s="1">
+        <v>50000000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>99.928</v>
+      </c>
+      <c r="D53" s="1">
+        <v>99.58465146</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>49792325.73</v>
+      </c>
+      <c r="H53" s="1">
+        <v>171674.27</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0.34478058110984</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>49964000.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>49964000.0</v>
+      </c>
+      <c r="N53" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
         <v>143</v>
-      </c>
-[...43 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B54" s="1">
-        <v>20000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>99.9866</v>
+        <v>99.9604</v>
       </c>
       <c r="D54" s="1">
-        <v>99.76007705</v>
+        <v>99.79624933</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>19952015.41</v>
+        <v>20957212.36</v>
       </c>
       <c r="H54" s="1">
-        <v>45304.59</v>
+        <v>34471.64</v>
       </c>
       <c r="I54" s="1">
-        <v>0.22706773761458</v>
+        <v>0.16448580759622</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>19997320.0</v>
+        <v>20991684.0</v>
       </c>
       <c r="M54" s="1">
-        <v>19997320.0</v>
+        <v>20991684.0</v>
       </c>
       <c r="N54" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="B55" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>99.9866</v>
+        <v>99.9935</v>
       </c>
       <c r="D55" s="1">
-        <v>99.74780431</v>
+        <v>99.7739842</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>34911731.51</v>
+        <v>19954796.84</v>
       </c>
       <c r="H55" s="1">
-        <v>83578.49</v>
+        <v>43903.16</v>
       </c>
       <c r="I55" s="1">
-        <v>0.23939944077555</v>
+        <v>0.22001306428735</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>34995310.0</v>
+        <v>19998700.0</v>
       </c>
       <c r="M55" s="1">
-        <v>34995310.0</v>
+        <v>19998700.0</v>
       </c>
       <c r="N55" s="1">
-        <v>0.85</v>
+        <v>0.46</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B56" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>100.0022</v>
+        <v>99.6675</v>
       </c>
       <c r="D56" s="1">
-        <v>100.0</v>
+        <v>99.58751407</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>40000000.0</v>
+        <v>29876254.22</v>
       </c>
       <c r="H56" s="1">
-        <v>880.0</v>
+        <v>23995.78</v>
       </c>
       <c r="I56" s="1">
-        <v>0.0022</v>
+        <v>0.080317230611649</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
-      <c r="K56" t="s">
-        <v>148</v>
+      <c r="K56">
+        <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>40000880.0</v>
+        <v>29900250.0</v>
       </c>
       <c r="M56" s="1">
-        <v>40062413.33</v>
+        <v>29900250.0</v>
       </c>
       <c r="N56" s="1">
-        <v>0.97</v>
+        <v>0.69</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B57" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>99.9935</v>
+        <v>99.64</v>
       </c>
       <c r="D57" s="1">
-        <v>99.625574</v>
+        <v>99.58175663</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>19925114.8</v>
+        <v>29874526.99</v>
       </c>
       <c r="H57" s="1">
-        <v>73585.2</v>
+        <v>17473.01</v>
       </c>
       <c r="I57" s="1">
-        <v>0.36930878812302</v>
+        <v>0.05848798880012</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>19998700.0</v>
+        <v>29892000.0</v>
       </c>
       <c r="M57" s="1">
-        <v>19998700.0</v>
+        <v>29892000.0</v>
       </c>
       <c r="N57" s="1">
-        <v>0.48</v>
+        <v>0.69</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B58" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>99.8101</v>
+        <v>99.6262</v>
       </c>
       <c r="D58" s="1">
-        <v>99.58465146</v>
+        <v>99.58088895</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>49792325.73</v>
+        <v>19916177.79</v>
       </c>
       <c r="H58" s="1">
-        <v>112724.27</v>
+        <v>9062.21</v>
       </c>
       <c r="I58" s="1">
-        <v>0.2263888427531</v>
+        <v>0.04550175287424</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>49905050.0</v>
+        <v>19925240.0</v>
       </c>
       <c r="M58" s="1">
-        <v>49905050.0</v>
+        <v>19925240.0</v>
       </c>
       <c r="N58" s="1">
-        <v>1.21</v>
+        <v>0.46</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B59" s="1">
-        <v>21000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>99.8378</v>
+        <v>99.5847</v>
       </c>
       <c r="D59" s="1">
-        <v>99.79624933</v>
+        <v>99.58580603</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>20957212.36</v>
+        <v>29875741.81</v>
       </c>
       <c r="H59" s="1">
-        <v>8725.64</v>
+        <v>-331.81</v>
       </c>
       <c r="I59" s="1">
-        <v>0.041635499274007</v>
+        <v>-0.0011106335103249</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>20965938.0</v>
+        <v>29875410.0</v>
       </c>
       <c r="M59" s="1">
-        <v>20965938.0</v>
+        <v>29875410.0</v>
       </c>
       <c r="N59" s="1">
-        <v>0.51</v>
+        <v>0.69</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B60" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>99.9474</v>
+        <v>99.9996</v>
       </c>
       <c r="D60" s="1">
-        <v>99.6130035</v>
+        <v>100.0</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>9961300.35</v>
+        <v>30000000.0</v>
       </c>
       <c r="H60" s="1">
-        <v>33439.65</v>
+        <v>-120.0</v>
       </c>
       <c r="I60" s="1">
-        <v>0.33569563034007</v>
+        <v>-0.0004</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
-      <c r="K60">
-        <v>0.0</v>
+      <c r="K60" t="s">
+        <v>159</v>
       </c>
       <c r="L60" s="1">
-        <v>9994740.0</v>
+        <v>29999880.0</v>
       </c>
       <c r="M60" s="1">
-        <v>9994740.0</v>
+        <v>30092934.17</v>
       </c>
       <c r="N60" s="1">
-        <v>0.24</v>
+        <v>0.7</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B61" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>99.8751</v>
+        <v>100.0308</v>
       </c>
       <c r="D61" s="1">
-        <v>99.7739842</v>
+        <v>100.0</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>19954796.84</v>
+        <v>30000000.0</v>
       </c>
       <c r="H61" s="1">
-        <v>20223.16</v>
+        <v>9240.0</v>
       </c>
       <c r="I61" s="1">
-        <v>0.10134485538566</v>
+        <v>0.0308</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
-      <c r="K61">
-        <v>0.0</v>
+      <c r="K61" t="s">
+        <v>162</v>
       </c>
       <c r="L61" s="1">
-        <v>19975020.0</v>
+        <v>30009240.0</v>
       </c>
       <c r="M61" s="1">
-        <v>19975020.0</v>
+        <v>30514982.5</v>
       </c>
       <c r="N61" s="1">
-        <v>0.48</v>
+        <v>0.71</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B62" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>99.9673</v>
+        <v>100.028</v>
       </c>
       <c r="D62" s="1">
-        <v>99.6305368</v>
+        <v>100.0</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>9963053.68</v>
+        <v>20000000.0</v>
       </c>
       <c r="H62" s="1">
-        <v>33676.32</v>
+        <v>5600.0</v>
       </c>
       <c r="I62" s="1">
-        <v>0.33801203006265</v>
+        <v>0.028</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
-      <c r="K62">
-        <v>0.0</v>
+      <c r="K62" t="s">
+        <v>165</v>
       </c>
       <c r="L62" s="1">
-        <v>9996730.0</v>
+        <v>20005600.0</v>
       </c>
       <c r="M62" s="1">
-        <v>9996730.0</v>
+        <v>20221046.83</v>
       </c>
       <c r="N62" s="1">
-        <v>0.24</v>
+        <v>0.47</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="B63" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>99.9345</v>
+        <v>97.7582</v>
       </c>
       <c r="D63" s="1">
-        <v>99.62944765</v>
+        <v>97.208601</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>19925889.53</v>
+        <v>9720860.1</v>
       </c>
       <c r="H63" s="1">
-        <v>61010.47</v>
+        <v>54959.9</v>
       </c>
       <c r="I63" s="1">
-        <v>0.30618693287516</v>
+        <v>0.56538104071676</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>19986900.0</v>
+        <v>9775820.0</v>
       </c>
       <c r="M63" s="1">
-        <v>19986900.0</v>
+        <v>9775820.0</v>
       </c>
       <c r="N63" s="1">
-        <v>0.48</v>
+        <v>0.23</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="B64" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C64" s="1">
-        <v>99.8882</v>
+        <v>98.7245</v>
       </c>
       <c r="D64" s="1">
-        <v>99.80454943</v>
+        <v>97.78527225</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>29941364.83</v>
+        <v>19557054.45</v>
       </c>
       <c r="H64" s="1">
-        <v>25095.17</v>
+        <v>187845.55</v>
       </c>
       <c r="I64" s="1">
-        <v>0.083814382351922</v>
+        <v>0.96050021479589</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>29966460.0</v>
+        <v>19744900.0</v>
       </c>
       <c r="M64" s="1">
-        <v>29966460.0</v>
+        <v>19744900.0</v>
       </c>
       <c r="N64" s="1">
-        <v>0.72</v>
+        <v>0.46</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="B65" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>99.9922</v>
+        <v>98.4577</v>
       </c>
       <c r="D65" s="1">
-        <v>100.0</v>
+        <v>97.7901066</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>30000000.0</v>
+        <v>9779010.66</v>
       </c>
       <c r="H65" s="1">
-        <v>-2340.0</v>
+        <v>66759.34</v>
       </c>
       <c r="I65" s="1">
-        <v>-0.0078</v>
+        <v>0.68267989800923</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
-      <c r="K65" t="s">
-        <v>167</v>
+      <c r="K65">
+        <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>29997660.0</v>
+        <v>9845770.0</v>
       </c>
       <c r="M65" s="1">
-        <v>30052960.0</v>
+        <v>9845770.0</v>
       </c>
       <c r="N65" s="1">
-        <v>0.73</v>
+        <v>0.23</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="B66" s="1">
-        <v>30000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>100.027</v>
+        <v>99.8201</v>
       </c>
       <c r="D66" s="1">
-        <v>100.0</v>
+        <v>97.85057616</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>30000000.0</v>
+        <v>12231322.02</v>
       </c>
       <c r="H66" s="1">
-        <v>8100.0</v>
+        <v>246190.48</v>
       </c>
       <c r="I66" s="1">
-        <v>0.027</v>
+        <v>2.0127871672207</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
-      <c r="K66" t="s">
-        <v>170</v>
+      <c r="K66">
+        <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>30008100.0</v>
+        <v>12477512.5</v>
       </c>
       <c r="M66" s="1">
-        <v>30476137.0</v>
+        <v>12477512.5</v>
       </c>
       <c r="N66" s="1">
-        <v>0.74</v>
+        <v>0.29</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B67" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>100.0195</v>
+        <v>97.4079</v>
       </c>
       <c r="D67" s="1">
-        <v>100.0</v>
+        <v>97.19905</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>20000000.0</v>
+        <v>19439810.0</v>
       </c>
       <c r="H67" s="1">
-        <v>3900.0</v>
+        <v>41770.0</v>
       </c>
       <c r="I67" s="1">
-        <v>0.0195</v>
+        <v>0.21486835519483</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
-      <c r="K67" t="s">
-        <v>173</v>
+      <c r="K67">
+        <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>20003900.0</v>
+        <v>19481580.0</v>
       </c>
       <c r="M67" s="1">
-        <v>20194235.5</v>
+        <v>19481580.0</v>
       </c>
       <c r="N67" s="1">
-        <v>0.49</v>
+        <v>0.45</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B68" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>97.7044</v>
+        <v>99.7941</v>
       </c>
       <c r="D68" s="1">
-        <v>97.208601</v>
+        <v>97.85299653</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>9720860.1</v>
+        <v>29355898.96</v>
       </c>
       <c r="H68" s="1">
-        <v>49579.9</v>
+        <v>582331.04</v>
       </c>
       <c r="I68" s="1">
-        <v>0.51003614381818</v>
+        <v>1.9836934334509</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>9770440.0</v>
+        <v>29938230.0</v>
       </c>
       <c r="M68" s="1">
-        <v>9770440.0</v>
+        <v>29938230.0</v>
       </c>
       <c r="N68" s="1">
-        <v>0.24</v>
+        <v>0.7</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B69" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>98.6259</v>
+        <v>97.5621</v>
       </c>
       <c r="D69" s="1">
-        <v>97.78527225</v>
+        <v>97.309027</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>19557054.45</v>
+        <v>19461805.4</v>
       </c>
       <c r="H69" s="1">
-        <v>168125.55</v>
+        <v>50614.6</v>
       </c>
       <c r="I69" s="1">
-        <v>0.85966703436774</v>
+        <v>0.26007145256935</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>19725180.0</v>
+        <v>19512420.0</v>
       </c>
       <c r="M69" s="1">
-        <v>19725180.0</v>
+        <v>19512420.0</v>
       </c>
       <c r="N69" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B70" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>98.3699</v>
+        <v>98.0619</v>
       </c>
       <c r="D70" s="1">
-        <v>97.7901066</v>
+        <v>97.7920059</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>9779010.66</v>
+        <v>19558401.18</v>
       </c>
       <c r="H70" s="1">
-        <v>57979.34</v>
+        <v>53978.82</v>
       </c>
       <c r="I70" s="1">
-        <v>0.59289576436559</v>
+        <v>0.27598789647079</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>9836990.0</v>
+        <v>19612380.0</v>
       </c>
       <c r="M70" s="1">
-        <v>9836990.0</v>
+        <v>19612380.0</v>
       </c>
       <c r="N70" s="1">
-        <v>0.24</v>
+        <v>0.46</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B71" s="1">
-        <v>12500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>99.7031</v>
+        <v>99.9598</v>
       </c>
       <c r="D71" s="1">
-        <v>97.85057616</v>
+        <v>99.7941745</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>12231322.02</v>
+        <v>19958834.9</v>
       </c>
       <c r="H71" s="1">
-        <v>231565.48</v>
+        <v>33125.1</v>
       </c>
       <c r="I71" s="1">
-        <v>1.8932170996836</v>
+        <v>0.1659671026188</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>12462887.5</v>
+        <v>19991960.0</v>
       </c>
       <c r="M71" s="1">
-        <v>12462887.5</v>
+        <v>19991960.0</v>
       </c>
       <c r="N71" s="1">
-        <v>0.3</v>
+        <v>0.46</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B72" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>97.3736</v>
+        <v>99.5564</v>
       </c>
       <c r="D72" s="1">
-        <v>97.19905</v>
+        <v>99.3550752</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>19439810.0</v>
+        <v>14903261.28</v>
       </c>
       <c r="H72" s="1">
-        <v>34910.0</v>
+        <v>30198.72</v>
       </c>
       <c r="I72" s="1">
-        <v>0.17957994445419</v>
+        <v>0.20263162158021</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>19474720.0</v>
+        <v>14933460.0</v>
       </c>
       <c r="M72" s="1">
-        <v>19474720.0</v>
+        <v>14933460.0</v>
       </c>
       <c r="N72" s="1">
-        <v>0.47</v>
+        <v>0.35</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B73" s="1">
-        <v>30000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>99.6768</v>
+        <v>98.8038</v>
       </c>
       <c r="D73" s="1">
-        <v>97.85299653</v>
+        <v>98.68745688</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>29355898.96</v>
+        <v>7894996.55</v>
       </c>
       <c r="H73" s="1">
-        <v>547141.04</v>
+        <v>9307.45</v>
       </c>
       <c r="I73" s="1">
-        <v>1.863819741121</v>
+        <v>0.11789048850186</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>29903040.0</v>
+        <v>7904304.0</v>
       </c>
       <c r="M73" s="1">
-        <v>29903040.0</v>
+        <v>7904304.0</v>
       </c>
       <c r="N73" s="1">
-        <v>0.72</v>
+        <v>0.18</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B74" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>97.5192</v>
+        <v>99.8517</v>
       </c>
       <c r="D74" s="1">
-        <v>97.309027</v>
+        <v>99.45321452</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>19461805.4</v>
+        <v>24863303.63</v>
       </c>
       <c r="H74" s="1">
-        <v>42034.6</v>
+        <v>99621.37</v>
       </c>
       <c r="I74" s="1">
-        <v>0.21598510074507</v>
+        <v>0.40067631993923</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>19503840.0</v>
+        <v>24962925.0</v>
       </c>
       <c r="M74" s="1">
-        <v>19503840.0</v>
+        <v>24962925.0</v>
       </c>
       <c r="N74" s="1">
-        <v>0.47</v>
+        <v>0.58</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B75" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>97.9921</v>
+        <v>97.3742</v>
       </c>
       <c r="D75" s="1">
-        <v>97.7920059</v>
+        <v>97.2850972</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>19558401.18</v>
+        <v>4864254.86</v>
       </c>
       <c r="H75" s="1">
-        <v>40018.82</v>
+        <v>4455.14</v>
       </c>
       <c r="I75" s="1">
-        <v>0.20461191910166</v>
+        <v>0.091589362157722</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>19598420.0</v>
+        <v>4868710.0</v>
       </c>
       <c r="M75" s="1">
-        <v>19598420.0</v>
+        <v>4868710.0</v>
       </c>
       <c r="N75" s="1">
-        <v>0.47</v>
+        <v>0.11</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B76" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>99.84</v>
+        <v>97.874</v>
       </c>
       <c r="D76" s="1">
-        <v>99.7941745</v>
+        <v>97.3425484</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>19958834.9</v>
+        <v>14601382.26</v>
       </c>
       <c r="H76" s="1">
-        <v>9165.1</v>
+        <v>79717.74</v>
       </c>
       <c r="I76" s="1">
-        <v>0.045920015100681</v>
+        <v>0.54596022883658</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>19968000.0</v>
+        <v>14681100.0</v>
       </c>
       <c r="M76" s="1">
-        <v>19968000.0</v>
+        <v>14681100.0</v>
       </c>
       <c r="N76" s="1">
-        <v>0.48</v>
+        <v>0.34</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B77" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>99.4311</v>
+        <v>99.5872</v>
       </c>
       <c r="D77" s="1">
-        <v>99.3550752</v>
+        <v>99.3727372</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>14903261.28</v>
+        <v>29811821.16</v>
       </c>
       <c r="H77" s="1">
-        <v>11403.72</v>
+        <v>64338.84</v>
       </c>
       <c r="I77" s="1">
-        <v>0.076518285399073</v>
+        <v>0.21581653685192</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>14914665.0</v>
+        <v>29876160.0</v>
       </c>
       <c r="M77" s="1">
-        <v>14914665.0</v>
+        <v>29876160.0</v>
       </c>
       <c r="N77" s="1">
-        <v>0.36</v>
+        <v>0.69</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B78" s="1">
-        <v>8000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>98.6867</v>
+        <v>98.9268</v>
       </c>
       <c r="D78" s="1">
-        <v>98.68745688</v>
+        <v>98.6238683</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>7894996.55</v>
+        <v>9862386.83</v>
       </c>
       <c r="H78" s="1">
-        <v>-60.55</v>
+        <v>30293.17</v>
       </c>
       <c r="I78" s="1">
-        <v>-0.0007669414371055</v>
+        <v>0.30715860695965</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>7894936.0</v>
+        <v>9892680.0</v>
       </c>
       <c r="M78" s="1">
-        <v>7894936.0</v>
+        <v>9892680.0</v>
       </c>
       <c r="N78" s="1">
-        <v>0.19</v>
+        <v>0.23</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B79" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>99.7293</v>
+        <v>99.3952</v>
       </c>
       <c r="D79" s="1">
-        <v>99.45321452</v>
+        <v>97.862679</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>24863303.63</v>
+        <v>9786267.9</v>
       </c>
       <c r="H79" s="1">
-        <v>69021.37</v>
+        <v>153252.1</v>
       </c>
       <c r="I79" s="1">
-        <v>0.2776033749462</v>
+        <v>1.5659912600594</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" s="1">
-        <v>24932325.0</v>
+        <v>9939520.0</v>
       </c>
       <c r="M79" s="1">
-        <v>24932325.0</v>
+        <v>9939520.0</v>
       </c>
       <c r="N79" s="1">
-        <v>0.6</v>
+        <v>0.23</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B80" s="1">
-        <v>5000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>97.339</v>
+        <v>99.428</v>
       </c>
       <c r="D80" s="1">
-        <v>97.2850972</v>
+        <v>99.37778465</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>4864254.86</v>
+        <v>39751113.86</v>
       </c>
       <c r="H80" s="1">
-        <v>2695.14</v>
+        <v>20086.14</v>
       </c>
       <c r="I80" s="1">
-        <v>0.055407047483528</v>
+        <v>0.05052975388499</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" s="1">
-        <v>4866950.0</v>
+        <v>39771200.0</v>
       </c>
       <c r="M80" s="1">
-        <v>4866950.0</v>
+        <v>39771200.0</v>
       </c>
       <c r="N80" s="1">
-        <v>0.12</v>
+        <v>0.92</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B81" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>97.8117</v>
+        <v>97.4878</v>
       </c>
       <c r="D81" s="1">
-        <v>97.3425484</v>
+        <v>97.170398</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>14601382.26</v>
+        <v>14575559.7</v>
       </c>
       <c r="H81" s="1">
-        <v>70372.74</v>
+        <v>47610.3</v>
       </c>
       <c r="I81" s="1">
-        <v>0.48195943881823</v>
+        <v>0.32664474627345</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" s="1">
-        <v>14671755.0</v>
+        <v>14623170.0</v>
       </c>
       <c r="M81" s="1">
-        <v>14671755.0</v>
+        <v>14623170.0</v>
       </c>
       <c r="N81" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B82" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>99.4797</v>
+        <v>98.7345</v>
       </c>
       <c r="D82" s="1">
-        <v>99.3727372</v>
+        <v>97.775605</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>29811821.16</v>
+        <v>14666340.75</v>
       </c>
       <c r="H82" s="1">
-        <v>32088.84</v>
+        <v>143834.25</v>
       </c>
       <c r="I82" s="1">
-        <v>0.10763797296307</v>
+        <v>0.98070986111515</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" s="1">
-        <v>29843910.0</v>
+        <v>14810175.0</v>
       </c>
       <c r="M82" s="1">
-        <v>29843910.0</v>
+        <v>14810175.0</v>
       </c>
       <c r="N82" s="1">
-        <v>0.72</v>
+        <v>0.34</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B83" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>98.8219</v>
+        <v>97.3517</v>
       </c>
       <c r="D83" s="1">
-        <v>98.6238683</v>
+        <v>97.2611792</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>9862386.83</v>
+        <v>14589176.88</v>
       </c>
       <c r="H83" s="1">
-        <v>19803.17</v>
+        <v>13578.12</v>
       </c>
       <c r="I83" s="1">
-        <v>0.20079490230257</v>
+        <v>0.093069815464462</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>9882190.0</v>
+        <v>14602755.0</v>
       </c>
       <c r="M83" s="1">
-        <v>9882190.0</v>
+        <v>14602755.0</v>
       </c>
       <c r="N83" s="1">
-        <v>0.24</v>
+        <v>0.34</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B84" s="1">
-        <v>10000000.0</v>
+        <v>30500000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>99.2777</v>
+        <v>99.655</v>
       </c>
       <c r="D84" s="1">
-        <v>97.862679</v>
+        <v>99.4543822</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>9786267.9</v>
+        <v>30333586.57</v>
       </c>
       <c r="H84" s="1">
-        <v>141502.1</v>
+        <v>61188.43</v>
       </c>
       <c r="I84" s="1">
-        <v>1.4459250599506</v>
+        <v>0.20171841486267</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" s="1">
-        <v>9927770.0</v>
+        <v>30394775.0</v>
       </c>
       <c r="M84" s="1">
-        <v>9927770.0</v>
+        <v>30394775.0</v>
       </c>
       <c r="N84" s="1">
-        <v>0.24</v>
+        <v>0.71</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B85" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>97.441</v>
+        <v>99.8554</v>
       </c>
       <c r="D85" s="1">
-        <v>97.170398</v>
+        <v>99.5421063</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>14575559.7</v>
+        <v>19908421.26</v>
       </c>
       <c r="H85" s="1">
-        <v>40590.3</v>
+        <v>62658.74</v>
       </c>
       <c r="I85" s="1">
-        <v>0.27848193026852</v>
+        <v>0.31473485105468</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>14616150.0</v>
+        <v>19971080.0</v>
       </c>
       <c r="M85" s="1">
-        <v>14616150.0</v>
+        <v>19971080.0</v>
       </c>
       <c r="N85" s="1">
-        <v>0.35</v>
+        <v>0.46</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B86" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>98.6406</v>
+        <v>99.4083</v>
       </c>
       <c r="D86" s="1">
-        <v>97.775605</v>
+        <v>99.3922989</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>14666340.75</v>
+        <v>29817689.67</v>
       </c>
       <c r="H86" s="1">
-        <v>129749.25</v>
+        <v>4800.33</v>
       </c>
       <c r="I86" s="1">
-        <v>0.88467363612836</v>
+        <v>0.016098933395332</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" s="1">
-        <v>14796090.0</v>
+        <v>29822490.0</v>
       </c>
       <c r="M86" s="1">
-        <v>14796090.0</v>
+        <v>29822490.0</v>
       </c>
       <c r="N86" s="1">
-        <v>0.36</v>
+        <v>0.69</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B87" s="1">
-        <v>15000000.0</v>
+        <v>33500000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>97.3115</v>
+        <v>99.565</v>
       </c>
       <c r="D87" s="1">
-        <v>97.2611792</v>
+        <v>99.35759794</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>14589176.88</v>
+        <v>33284795.31</v>
       </c>
       <c r="H87" s="1">
-        <v>7548.12</v>
+        <v>69479.69</v>
       </c>
       <c r="I87" s="1">
-        <v>0.05173780578634</v>
+        <v>0.20874302922069</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" s="1">
-        <v>14596725.0</v>
+        <v>33354275.0</v>
       </c>
       <c r="M87" s="1">
-        <v>14596725.0</v>
+        <v>33354275.0</v>
       </c>
       <c r="N87" s="1">
-        <v>0.35</v>
+        <v>0.78</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
         <v>215</v>
       </c>
       <c r="B88" s="1">
-        <v>30500000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>99.5377</v>
+        <v>99.565</v>
       </c>
       <c r="D88" s="1">
-        <v>99.4543822</v>
+        <v>99.3620405</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>30333586.57</v>
+        <v>23846889.72</v>
       </c>
       <c r="H88" s="1">
-        <v>25411.93</v>
+        <v>48710.28</v>
       </c>
       <c r="I88" s="1">
-        <v>0.083774894015113</v>
+        <v>0.20426261274294</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" s="1">
-        <v>30358998.5</v>
+        <v>23895600.0</v>
       </c>
       <c r="M88" s="1">
-        <v>30358998.5</v>
+        <v>23895600.0</v>
       </c>
       <c r="N88" s="1">
-        <v>0.73</v>
+        <v>0.56</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B89" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>99.7332</v>
+        <v>99.1454</v>
       </c>
       <c r="D89" s="1">
-        <v>99.5421063</v>
+        <v>98.49526595</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>19908421.26</v>
+        <v>19699053.19</v>
       </c>
       <c r="H89" s="1">
-        <v>38218.74</v>
+        <v>130026.81</v>
       </c>
       <c r="I89" s="1">
-        <v>0.19197273104116</v>
+        <v>0.66006629225209</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" s="1">
-        <v>19946640.0</v>
+        <v>19829080.0</v>
       </c>
       <c r="M89" s="1">
-        <v>19946640.0</v>
+        <v>19829080.0</v>
       </c>
       <c r="N89" s="1">
-        <v>0.48</v>
+        <v>0.46</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B90" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>99.8952</v>
+        <v>99.3168</v>
       </c>
       <c r="D90" s="1">
-        <v>99.66065547</v>
+        <v>97.9014285</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>29898196.64</v>
+        <v>29370428.55</v>
       </c>
       <c r="H90" s="1">
-        <v>70363.36</v>
+        <v>424611.45</v>
       </c>
       <c r="I90" s="1">
-        <v>0.23534315747279</v>
+        <v>1.4457107742815</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" s="1">
-        <v>29968560.0</v>
+        <v>29795040.0</v>
       </c>
       <c r="M90" s="1">
-        <v>29968560.0</v>
+        <v>29795040.0</v>
       </c>
       <c r="N90" s="1">
-        <v>0.72</v>
+        <v>0.69</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
+        <v>222</v>
+      </c>
+      <c r="B91" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>98.9509</v>
+      </c>
+      <c r="D91" s="1">
+        <v>98.20184247</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>14730276.37</v>
+      </c>
+      <c r="H91" s="1">
+        <v>112358.63</v>
+      </c>
+      <c r="I91" s="1">
+        <v>0.76277340070029</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>14842635.0</v>
+      </c>
+      <c r="M91" s="1">
+        <v>14842635.0</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
         <v>221</v>
-      </c>
-[...43 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B92" s="1">
-        <v>24000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C92" s="1">
-        <v>99.447</v>
+        <v>99.6344</v>
       </c>
       <c r="D92" s="1">
-        <v>99.3620405</v>
+        <v>99.57047785</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>23846889.72</v>
+        <v>19914095.57</v>
       </c>
       <c r="H92" s="1">
-        <v>20390.28</v>
+        <v>12784.43</v>
       </c>
       <c r="I92" s="1">
-        <v>0.085504987188744</v>
+        <v>0.064197894175317</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" s="1">
-        <v>23867280.0</v>
+        <v>19926880.0</v>
       </c>
       <c r="M92" s="1">
-        <v>23867280.0</v>
+        <v>19926880.0</v>
       </c>
       <c r="N92" s="1">
-        <v>0.58</v>
+        <v>0.46</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B93" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C93" s="1">
-        <v>99.0284</v>
+        <v>99.5779</v>
       </c>
       <c r="D93" s="1">
-        <v>98.49526595</v>
+        <v>99.4829374</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>19699053.19</v>
+        <v>14922440.61</v>
       </c>
       <c r="H93" s="1">
-        <v>106626.81</v>
+        <v>14244.39</v>
       </c>
       <c r="I93" s="1">
-        <v>0.5412788572708</v>
+        <v>0.09545616814487</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" s="1">
-        <v>19805680.0</v>
+        <v>14936685.0</v>
       </c>
       <c r="M93" s="1">
-        <v>19805680.0</v>
+        <v>14936685.0</v>
       </c>
       <c r="N93" s="1">
-        <v>0.48</v>
+        <v>0.35</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B94" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>99.2092</v>
+        <v>98.4473</v>
       </c>
       <c r="D94" s="1">
-        <v>97.9014285</v>
+        <v>97.80461245</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>29370428.55</v>
+        <v>19560922.49</v>
       </c>
       <c r="H94" s="1">
-        <v>392331.45</v>
+        <v>128537.51</v>
       </c>
       <c r="I94" s="1">
-        <v>1.3358043085143</v>
+        <v>0.65711374330997</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" s="1">
-        <v>29762760.0</v>
+        <v>19689460.0</v>
       </c>
       <c r="M94" s="1">
-        <v>29762760.0</v>
+        <v>19689460.0</v>
       </c>
       <c r="N94" s="1">
-        <v>0.72</v>
+        <v>0.46</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B95" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>98.8427</v>
+        <v>97.3869</v>
       </c>
       <c r="D95" s="1">
-        <v>98.20184247</v>
+        <v>97.21815645</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>14730276.37</v>
+        <v>19443631.29</v>
       </c>
       <c r="H95" s="1">
-        <v>96128.63</v>
+        <v>33748.71</v>
       </c>
       <c r="I95" s="1">
-        <v>0.6525921685745</v>
+        <v>0.17357205295987</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" s="1">
-        <v>14826405.0</v>
+        <v>19477380.0</v>
       </c>
       <c r="M95" s="1">
-        <v>14826405.0</v>
+        <v>19477380.0</v>
       </c>
       <c r="N95" s="1">
-        <v>0.36</v>
+        <v>0.45</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B96" s="1">
-        <v>15000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>99.9935</v>
+        <v>99.8638</v>
       </c>
       <c r="D96" s="1">
-        <v>99.80490913</v>
+        <v>99.41947312</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>14970736.37</v>
+        <v>49709736.56</v>
       </c>
       <c r="H96" s="1">
-        <v>28288.63</v>
+        <v>222163.44</v>
       </c>
       <c r="I96" s="1">
-        <v>0.18895950941123</v>
+        <v>0.44692137873603</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" s="1">
-        <v>14999025.0</v>
+        <v>49931900.0</v>
       </c>
       <c r="M96" s="1">
-        <v>14999025.0</v>
+        <v>49931900.0</v>
       </c>
       <c r="N96" s="1">
-        <v>0.36</v>
+        <v>1.16</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B97" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>98.3555</v>
+        <v>98.5757</v>
       </c>
       <c r="D97" s="1">
-        <v>97.80461245</v>
+        <v>97.81428547</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>19560922.49</v>
+        <v>14672142.82</v>
       </c>
       <c r="H97" s="1">
-        <v>110177.51</v>
+        <v>114212.18</v>
       </c>
       <c r="I97" s="1">
-        <v>0.56325313929507</v>
+        <v>0.77842876395883</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>19671100.0</v>
+        <v>14786355.0</v>
       </c>
       <c r="M97" s="1">
-        <v>19671100.0</v>
+        <v>14786355.0</v>
       </c>
       <c r="N97" s="1">
-        <v>0.48</v>
+        <v>0.34</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B98" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>97.3637</v>
+        <v>99.9452</v>
       </c>
       <c r="D98" s="1">
-        <v>97.21815645</v>
+        <v>99.80383</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>19443631.29</v>
+        <v>14970574.5</v>
       </c>
       <c r="H98" s="1">
-        <v>29108.71</v>
+        <v>21205.5</v>
       </c>
       <c r="I98" s="1">
-        <v>0.14970819784559</v>
+        <v>0.14164787062781</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" s="1">
-        <v>19472740.0</v>
+        <v>14991780.0</v>
       </c>
       <c r="M98" s="1">
-        <v>19472740.0</v>
+        <v>14991780.0</v>
       </c>
       <c r="N98" s="1">
-        <v>0.47</v>
+        <v>0.35</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B99" s="1">
-        <v>50000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>99.7423</v>
+        <v>99.8999</v>
       </c>
       <c r="D99" s="1">
-        <v>99.41947312</v>
+        <v>99.60490056</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>49709736.56</v>
+        <v>12450612.57</v>
       </c>
       <c r="H99" s="1">
-        <v>161413.44</v>
+        <v>36874.93</v>
       </c>
       <c r="I99" s="1">
-        <v>0.32471191997804</v>
+        <v>0.29616960444863</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" s="1">
-        <v>49871150.0</v>
+        <v>12487487.5</v>
       </c>
       <c r="M99" s="1">
-        <v>49871150.0</v>
+        <v>12487487.5</v>
       </c>
       <c r="N99" s="1">
-        <v>1.2</v>
+        <v>0.29</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B100" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>98.4855</v>
+        <v>98.1542</v>
       </c>
       <c r="D100" s="1">
-        <v>97.81428547</v>
+        <v>97.46047773</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>14672142.82</v>
+        <v>14619071.66</v>
       </c>
       <c r="H100" s="1">
-        <v>100682.18</v>
+        <v>104058.34</v>
       </c>
       <c r="I100" s="1">
-        <v>0.68621319486311</v>
+        <v>0.71179854932047</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>14772825.0</v>
+        <v>14723130.0</v>
       </c>
       <c r="M100" s="1">
-        <v>14772825.0</v>
+        <v>14723130.0</v>
       </c>
       <c r="N100" s="1">
-        <v>0.36</v>
+        <v>0.34</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B101" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C101" s="1">
-        <v>99.8231</v>
+        <v>99.6187</v>
       </c>
       <c r="D101" s="1">
-        <v>99.80383</v>
+        <v>99.60076693</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>14970574.5</v>
+        <v>14940115.04</v>
       </c>
       <c r="H101" s="1">
-        <v>2890.5</v>
+        <v>2689.96</v>
       </c>
       <c r="I101" s="1">
-        <v>0.019307876260861</v>
+        <v>0.018004948374213</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" s="1">
-        <v>14973465.0</v>
+        <v>14942805.0</v>
       </c>
       <c r="M101" s="1">
-        <v>14973465.0</v>
+        <v>14942805.0</v>
       </c>
       <c r="N101" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B102" s="1">
-        <v>12500000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C102" s="1">
-        <v>99.7806</v>
+        <v>99.4311</v>
       </c>
       <c r="D102" s="1">
-        <v>99.60490056</v>
+        <v>99.3828326</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>12450612.57</v>
+        <v>39753133.04</v>
       </c>
       <c r="H102" s="1">
-        <v>21962.43</v>
+        <v>19306.96</v>
       </c>
       <c r="I102" s="1">
-        <v>0.17639638111396</v>
+        <v>0.04856714055864</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" s="1">
-        <v>12472575.0</v>
+        <v>39772440.0</v>
       </c>
       <c r="M102" s="1">
-        <v>12472575.0</v>
+        <v>39772440.0</v>
       </c>
       <c r="N102" s="1">
-        <v>0.3</v>
+        <v>0.92</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B103" s="1">
-        <v>15000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>98.0774</v>
+        <v>98.7151</v>
       </c>
       <c r="D103" s="1">
-        <v>97.46047773</v>
+        <v>97.75025084</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>14619071.66</v>
+        <v>9286273.83</v>
       </c>
       <c r="H103" s="1">
-        <v>92538.34</v>
+        <v>91660.67</v>
       </c>
       <c r="I103" s="1">
-        <v>0.63299737597702</v>
+        <v>0.98705542909884</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" s="1">
-        <v>14711610.0</v>
+        <v>9377934.5</v>
       </c>
       <c r="M103" s="1">
-        <v>14711610.0</v>
+        <v>9377934.5</v>
       </c>
       <c r="N103" s="1">
-        <v>0.36</v>
+        <v>0.22</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B104" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C104" s="1">
-        <v>99.8827</v>
+        <v>98.2077</v>
       </c>
       <c r="D104" s="1">
-        <v>99.7962493</v>
+        <v>97.42790333</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>9979624.93</v>
+        <v>14614185.5</v>
       </c>
       <c r="H104" s="1">
-        <v>8645.07</v>
+        <v>116969.5</v>
       </c>
       <c r="I104" s="1">
-        <v>0.08662720353359</v>
+        <v>0.80038329881607</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" s="1">
-        <v>9988270.0</v>
+        <v>14731155.0</v>
       </c>
       <c r="M104" s="1">
-        <v>9988270.0</v>
+        <v>14731155.0</v>
       </c>
       <c r="N104" s="1">
-        <v>0.24</v>
+        <v>0.34</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B105" s="1">
-        <v>9500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>98.6053</v>
+        <v>99.7354</v>
       </c>
       <c r="D105" s="1">
-        <v>97.75025084</v>
+        <v>99.40744877</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>9286273.83</v>
+        <v>29822234.63</v>
       </c>
       <c r="H105" s="1">
-        <v>81229.67</v>
+        <v>98385.37</v>
       </c>
       <c r="I105" s="1">
-        <v>0.87472835161916</v>
+        <v>0.32990609597387</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" s="1">
-        <v>9367503.5</v>
+        <v>29920620.0</v>
       </c>
       <c r="M105" s="1">
-        <v>9367503.5</v>
+        <v>29920620.0</v>
       </c>
       <c r="N105" s="1">
-        <v>0.23</v>
+        <v>0.7</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B106" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C106" s="1">
-        <v>98.1098</v>
+        <v>100.0042</v>
       </c>
       <c r="D106" s="1">
-        <v>97.42790333</v>
+        <v>100.0</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>14614185.5</v>
+        <v>20000000.0</v>
       </c>
       <c r="H106" s="1">
-        <v>102284.5</v>
+        <v>840.0</v>
       </c>
       <c r="I106" s="1">
-        <v>0.69989873879731</v>
+        <v>0.0042</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
-      <c r="K106">
-        <v>0.0</v>
+      <c r="K106" t="s">
+        <v>253</v>
       </c>
       <c r="L106" s="1">
-        <v>14716470.0</v>
+        <v>20000840.0</v>
       </c>
       <c r="M106" s="1">
-        <v>14716470.0</v>
+        <v>20091201.83</v>
       </c>
       <c r="N106" s="1">
-        <v>0.36</v>
+        <v>0.47</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="B107" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C107" s="1">
-        <v>99.6155</v>
+        <v>99.9982</v>
       </c>
       <c r="D107" s="1">
-        <v>99.40744877</v>
+        <v>100.0</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>29822234.63</v>
+        <v>25000000.0</v>
       </c>
       <c r="H107" s="1">
-        <v>62415.37</v>
+        <v>-450.0</v>
       </c>
       <c r="I107" s="1">
-        <v>0.20929139205823</v>
+        <v>-0.0018</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
-      <c r="K107">
-        <v>0.0</v>
+      <c r="K107" t="s">
+        <v>256</v>
       </c>
       <c r="L107" s="1">
-        <v>29884650.0</v>
+        <v>24999550.0</v>
       </c>
       <c r="M107" s="1">
-        <v>29884650.0</v>
+        <v>25104981.11</v>
       </c>
       <c r="N107" s="1">
-        <v>0.72</v>
+        <v>0.58</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="B108" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>100.0059</v>
+        <v>100.0045</v>
       </c>
       <c r="D108" s="1">
         <v>100.0</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="H108" s="1">
-        <v>1180.0</v>
+        <v>675.0</v>
       </c>
       <c r="I108" s="1">
-        <v>0.0059</v>
+        <v>0.0045</v>
       </c>
       <c r="J108">
         <v>0.0</v>
       </c>
       <c r="K108" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="L108" s="1">
-        <v>20001180.0</v>
+        <v>15000675.0</v>
       </c>
       <c r="M108" s="1">
-        <v>20067739.17</v>
+        <v>15060733.67</v>
       </c>
       <c r="N108" s="1">
-        <v>0.48</v>
+        <v>0.35</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="B109" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>99.991</v>
+        <v>100.0059</v>
       </c>
       <c r="D109" s="1">
         <v>100.0</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="H109" s="1">
-        <v>-2250.0</v>
+        <v>885.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-0.009</v>
+        <v>0.0059</v>
       </c>
       <c r="J109">
         <v>0.0</v>
       </c>
       <c r="K109" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="L109" s="1">
-        <v>24997750.0</v>
+        <v>15000885.0</v>
       </c>
       <c r="M109" s="1">
-        <v>25071819.58</v>
+        <v>15105981.29</v>
       </c>
       <c r="N109" s="1">
-        <v>0.61</v>
+        <v>0.35</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="B110" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>100.0001</v>
+        <v>99.9785</v>
       </c>
       <c r="D110" s="1">
         <v>100.0</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
         <v>15000000.0</v>
       </c>
       <c r="H110" s="1">
-        <v>15.0</v>
+        <v>-3225.0</v>
       </c>
       <c r="I110" s="1">
-        <v>0.0001</v>
+        <v>-0.0215</v>
       </c>
       <c r="J110">
         <v>0.0</v>
       </c>
       <c r="K110" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="L110" s="1">
-        <v>15000015.0</v>
+        <v>14996775.0</v>
       </c>
       <c r="M110" s="1">
-        <v>15042156.75</v>
+        <v>15019909.83</v>
       </c>
       <c r="N110" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B111" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>100.0017</v>
+        <v>99.9811</v>
       </c>
       <c r="D111" s="1">
         <v>100.0</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
         <v>10000000.0</v>
       </c>
       <c r="H111" s="1">
-        <v>170.0</v>
+        <v>-1890.0</v>
       </c>
       <c r="I111" s="1">
-        <v>0.0017</v>
+        <v>-0.0189</v>
       </c>
       <c r="J111">
         <v>0.0</v>
       </c>
       <c r="K111" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="L111" s="1">
-        <v>10000170.0</v>
+        <v>9998110.0</v>
       </c>
       <c r="M111" s="1">
-        <v>10027625.61</v>
+        <v>10008583.75</v>
       </c>
       <c r="N111" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="B112" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>100.0128</v>
+        <v>99.9819</v>
       </c>
       <c r="D112" s="1">
         <v>100.0</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H112" s="1">
-        <v>1920.0</v>
+        <v>-3620.0</v>
       </c>
       <c r="I112" s="1">
-        <v>0.0128</v>
+        <v>-0.0181</v>
       </c>
       <c r="J112">
         <v>0.0</v>
       </c>
       <c r="K112" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="L112" s="1">
-        <v>15001920.0</v>
+        <v>19996380.0</v>
       </c>
       <c r="M112" s="1">
-        <v>15087934.79</v>
+        <v>20011495.22</v>
       </c>
       <c r="N112" s="1">
-        <v>0.36</v>
+        <v>0.47</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="B113" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>99.9838</v>
+        <v>99.965</v>
       </c>
       <c r="D113" s="1">
         <v>100.0</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H113" s="1">
-        <v>-2430.0</v>
+        <v>-7000.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-0.0162</v>
+        <v>-0.035</v>
       </c>
       <c r="J113">
         <v>0.0</v>
       </c>
       <c r="K113" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="L113" s="1">
-        <v>14997570.0</v>
+        <v>19993000.0</v>
       </c>
       <c r="M113" s="1">
-        <v>15001775.17</v>
+        <v>20008420.78</v>
       </c>
       <c r="N113" s="1">
-        <v>0.36</v>
+        <v>0.46</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="B114" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>100.0213</v>
+        <v>100.0221</v>
       </c>
       <c r="D114" s="1">
         <v>100.0</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H114" s="1">
-        <v>4260.0</v>
+        <v>4420.0</v>
       </c>
       <c r="I114" s="1">
-        <v>0.0213</v>
+        <v>0.0221</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
       <c r="K114" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="L114" s="1">
-        <v>20004260.0</v>
+        <v>20004420.0</v>
       </c>
       <c r="M114" s="1">
-        <v>20140130.0</v>
+        <v>20165259.0</v>
       </c>
       <c r="N114" s="1">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="B115" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>100.0311</v>
+        <v>100.0327</v>
       </c>
       <c r="D115" s="1">
         <v>100.0</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
         <v>10000000.0</v>
       </c>
       <c r="H115" s="1">
-        <v>3110.0</v>
+        <v>3270.0</v>
       </c>
       <c r="I115" s="1">
-        <v>0.0311</v>
+        <v>0.0327</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
       <c r="K115" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="L115" s="1">
-        <v>10003110.0</v>
+        <v>10003270.0</v>
       </c>
       <c r="M115" s="1">
-        <v>10147877.33</v>
+        <v>10160737.33</v>
       </c>
       <c r="N115" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="B116" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>100.0348</v>
+        <v>100.0242</v>
       </c>
       <c r="D116" s="1">
         <v>100.0</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
         <v>10000000.0</v>
       </c>
       <c r="H116" s="1">
-        <v>3480.0</v>
+        <v>2420.0</v>
       </c>
       <c r="I116" s="1">
-        <v>0.0348</v>
+        <v>0.0242</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
       <c r="K116" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="L116" s="1">
-        <v>10003480.0</v>
+        <v>10002420.0</v>
       </c>
       <c r="M116" s="1">
-        <v>10068178.92</v>
+        <v>10079796.44</v>
       </c>
       <c r="N116" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="B117" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>100.0363</v>
+        <v>100.0372</v>
       </c>
       <c r="D117" s="1">
         <v>100.0</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
         <v>25000000.0</v>
       </c>
       <c r="H117" s="1">
-        <v>9075.0</v>
+        <v>9300.0</v>
       </c>
       <c r="I117" s="1">
-        <v>0.0363</v>
+        <v>0.0372</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
       <c r="K117" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="L117" s="1">
-        <v>25009075.0</v>
+        <v>25009300.0</v>
       </c>
       <c r="M117" s="1">
-        <v>25369405.97</v>
+        <v>25401385.07</v>
       </c>
       <c r="N117" s="1">
-        <v>0.61</v>
+        <v>0.59</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B118" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>100.0024</v>
+        <v>100.0114</v>
       </c>
       <c r="D118" s="1">
         <v>100.0</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H118" s="1">
-        <v>480.0</v>
+        <v>2280.0</v>
       </c>
       <c r="I118" s="1">
-        <v>0.0024</v>
+        <v>0.0114</v>
       </c>
       <c r="J118">
         <v>0.0</v>
       </c>
       <c r="K118" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="L118" s="1">
-        <v>20000480.0</v>
+        <v>20002280.0</v>
       </c>
       <c r="M118" s="1">
-        <v>20032446.67</v>
+        <v>20059512.0</v>
       </c>
       <c r="N118" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="B119" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>100.0086</v>
+        <v>100.0235</v>
       </c>
       <c r="D119" s="1">
         <v>100.0</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1720.0</v>
+        <v>4700.0</v>
       </c>
       <c r="I119" s="1">
-        <v>0.0086</v>
+        <v>0.0235</v>
       </c>
       <c r="J119">
         <v>0.0</v>
       </c>
       <c r="K119" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="L119" s="1">
-        <v>20001720.0</v>
+        <v>20004700.0</v>
       </c>
       <c r="M119" s="1">
-        <v>20448010.06</v>
+        <v>20204763.11</v>
       </c>
       <c r="N119" s="1">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="B120" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>100.0098</v>
+        <v>100.0008</v>
       </c>
       <c r="D120" s="1">
         <v>100.0</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H120" s="1">
-        <v>1960.0</v>
+        <v>160.0</v>
       </c>
       <c r="I120" s="1">
-        <v>0.0098</v>
+        <v>0.0008</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
       <c r="K120" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="L120" s="1">
-        <v>20001960.0</v>
+        <v>20000160.0</v>
       </c>
       <c r="M120" s="1">
-        <v>20176531.11</v>
+        <v>20164562.78</v>
       </c>
       <c r="N120" s="1">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="B121" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>100.0016</v>
+        <v>97.5555</v>
       </c>
       <c r="D121" s="1">
-        <v>100.0</v>
+        <v>97.2107272</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>20000000.0</v>
+        <v>19442145.44</v>
       </c>
       <c r="H121" s="1">
-        <v>320.0</v>
+        <v>68954.56</v>
       </c>
       <c r="I121" s="1">
-        <v>0.0016</v>
+        <v>0.35466538511811</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
-      <c r="K121" t="s">
-        <v>294</v>
+      <c r="K121">
+        <v>0.0</v>
       </c>
       <c r="L121" s="1">
-        <v>20000320.0</v>
+        <v>19511100.0</v>
       </c>
       <c r="M121" s="1">
-        <v>20140447.5</v>
+        <v>19511100.0</v>
       </c>
       <c r="N121" s="1">
-        <v>0.49</v>
+        <v>0.45</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="B122" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>97.5122</v>
+        <v>99.9023</v>
       </c>
       <c r="D122" s="1">
-        <v>97.2107272</v>
+        <v>99.60490057</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>19442145.44</v>
+        <v>29881470.17</v>
       </c>
       <c r="H122" s="1">
-        <v>60294.56</v>
+        <v>89219.83</v>
       </c>
       <c r="I122" s="1">
-        <v>0.31012297581084</v>
+        <v>0.29857911773556</v>
       </c>
       <c r="J122">
         <v>0.0</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" s="1">
-        <v>19502440.0</v>
+        <v>29970690.0</v>
       </c>
       <c r="M122" s="1">
-        <v>19502440.0</v>
+        <v>29970690.0</v>
       </c>
       <c r="N122" s="1">
-        <v>0.47</v>
+        <v>0.7</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="B123" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>99.7753</v>
+        <v>99.6653</v>
       </c>
       <c r="D123" s="1">
-        <v>99.60490057</v>
+        <v>99.560124</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>29881470.17</v>
+        <v>29868037.2</v>
       </c>
       <c r="H123" s="1">
-        <v>51119.83</v>
+        <v>31552.8</v>
       </c>
       <c r="I123" s="1">
-        <v>0.17107535107601</v>
+        <v>0.10564068803289</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" s="1">
-        <v>29932590.0</v>
+        <v>29899590.0</v>
       </c>
       <c r="M123" s="1">
-        <v>29932590.0</v>
+        <v>29899590.0</v>
       </c>
       <c r="N123" s="1">
-        <v>0.72</v>
+        <v>0.69</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="B124" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>99.9866</v>
+        <v>98.3832</v>
       </c>
       <c r="D124" s="1">
-        <v>99.4272713</v>
+        <v>97.7176416</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>29828181.39</v>
+        <v>14657646.24</v>
       </c>
       <c r="H124" s="1">
-        <v>167798.61</v>
+        <v>99833.76</v>
       </c>
       <c r="I124" s="1">
-        <v>0.56255058867335</v>
+        <v>0.68110362581653</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" s="1">
-        <v>29995980.0</v>
+        <v>14757480.0</v>
       </c>
       <c r="M124" s="1">
-        <v>29995980.0</v>
+        <v>14757480.0</v>
       </c>
       <c r="N124" s="1">
-        <v>0.72</v>
+        <v>0.34</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="B125" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>98.2697</v>
+        <v>99.8616</v>
       </c>
       <c r="D125" s="1">
-        <v>97.7176416</v>
+        <v>99.796332</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>14657646.24</v>
+        <v>19959266.4</v>
       </c>
       <c r="H125" s="1">
-        <v>82808.76</v>
+        <v>13053.6</v>
       </c>
       <c r="I125" s="1">
-        <v>0.56495264412931</v>
+        <v>0.065401201318702</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" s="1">
-        <v>14740455.0</v>
+        <v>19972320.0</v>
       </c>
       <c r="M125" s="1">
-        <v>14740455.0</v>
+        <v>19972320.0</v>
       </c>
       <c r="N125" s="1">
-        <v>0.36</v>
+        <v>0.46</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="B126" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>99.4668</v>
+        <v>99.5898</v>
       </c>
       <c r="D126" s="1">
         <v>99.37778465</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
         <v>19875556.93</v>
       </c>
       <c r="H126" s="1">
-        <v>17803.07</v>
+        <v>42403.07</v>
       </c>
       <c r="I126" s="1">
-        <v>0.089572684995449</v>
+        <v>0.21334280166005</v>
       </c>
       <c r="J126">
         <v>0.0</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" s="1">
-        <v>19893360.0</v>
+        <v>19917960.0</v>
       </c>
       <c r="M126" s="1">
-        <v>19893360.0</v>
+        <v>19917960.0</v>
       </c>
       <c r="N126" s="1">
-        <v>0.48</v>
+        <v>0.46</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="B127" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>99.9975</v>
+        <v>100.0027</v>
       </c>
       <c r="D127" s="1">
         <v>100.0</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H127" s="1">
-        <v>-500.0</v>
+        <v>540.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-0.0025</v>
+        <v>0.0027</v>
       </c>
       <c r="J127">
         <v>0.0</v>
       </c>
       <c r="K127" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="L127" s="1">
-        <v>19999500.0</v>
+        <v>20000540.0</v>
       </c>
       <c r="M127" s="1">
-        <v>20031866.67</v>
+        <v>20058472.0</v>
       </c>
       <c r="N127" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B128" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>99.9797</v>
+        <v>99.9859</v>
       </c>
       <c r="D128" s="1">
         <v>100.0</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H128" s="1">
-        <v>-4060.0</v>
+        <v>-2820.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-0.0203</v>
+        <v>-0.0141</v>
       </c>
       <c r="J128">
         <v>0.0</v>
       </c>
       <c r="K128" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="L128" s="1">
-        <v>19995940.0</v>
+        <v>19997180.0</v>
       </c>
       <c r="M128" s="1">
-        <v>20030579.22</v>
+        <v>20057186.22</v>
       </c>
       <c r="N128" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="B129" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>100.0185</v>
+        <v>100.0245</v>
       </c>
       <c r="D129" s="1">
         <v>100.0</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
         <v>30000000.0</v>
       </c>
       <c r="H129" s="1">
-        <v>5550.0</v>
+        <v>7350.0</v>
       </c>
       <c r="I129" s="1">
-        <v>0.0185</v>
+        <v>0.0245</v>
       </c>
       <c r="J129">
         <v>0.0</v>
       </c>
       <c r="K129" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="L129" s="1">
-        <v>30005550.0</v>
+        <v>30007350.0</v>
       </c>
       <c r="M129" s="1">
-        <v>30333453.67</v>
+        <v>30373258.33</v>
       </c>
       <c r="N129" s="1">
-        <v>0.73</v>
+        <v>0.71</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B130" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C130" s="1">
-        <v>99.9855</v>
+        <v>99.9956</v>
       </c>
       <c r="D130" s="1">
         <v>100.0</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
         <v>15000000.0</v>
       </c>
       <c r="H130" s="1">
-        <v>-2175.0</v>
+        <v>-660.0</v>
       </c>
       <c r="I130" s="1">
-        <v>-0.0145</v>
+        <v>-0.0044</v>
       </c>
       <c r="J130">
         <v>0.0</v>
       </c>
       <c r="K130" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="L130" s="1">
-        <v>14997825.0</v>
+        <v>14999340.0</v>
       </c>
       <c r="M130" s="1">
-        <v>15023587.75</v>
+        <v>15043978.0</v>
       </c>
       <c r="N130" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="B131" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C131" s="1">
-        <v>100.0123</v>
+        <v>100.0151</v>
       </c>
       <c r="D131" s="1">
         <v>100.0</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
         <v>10000000.0</v>
       </c>
       <c r="H131" s="1">
-        <v>1230.0</v>
+        <v>1510.0</v>
       </c>
       <c r="I131" s="1">
-        <v>0.0123</v>
+        <v>0.0151</v>
       </c>
       <c r="J131">
         <v>0.0</v>
       </c>
       <c r="K131" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="L131" s="1">
-        <v>10001230.0</v>
+        <v>10001510.0</v>
       </c>
       <c r="M131" s="1">
-        <v>10074091.72</v>
+        <v>10086657.33</v>
       </c>
       <c r="N131" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="B132" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C132" s="1">
-        <v>100.0181</v>
+        <v>100.0249</v>
       </c>
       <c r="D132" s="1">
         <v>100.0</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H132" s="1">
-        <v>3620.0</v>
+        <v>4980.0</v>
       </c>
       <c r="I132" s="1">
-        <v>0.0181</v>
+        <v>0.0249</v>
       </c>
       <c r="J132">
         <v>0.0</v>
       </c>
       <c r="K132" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="L132" s="1">
-        <v>20003620.0</v>
+        <v>20004980.0</v>
       </c>
       <c r="M132" s="1">
-        <v>20153276.78</v>
+        <v>20179808.0</v>
       </c>
       <c r="N132" s="1">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="B133" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C133" s="1">
-        <v>100.0073</v>
+        <v>100.0332</v>
       </c>
       <c r="D133" s="1">
         <v>100.0</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
         <v>30000000.0</v>
       </c>
       <c r="H133" s="1">
-        <v>2190.0</v>
+        <v>9960.0</v>
       </c>
       <c r="I133" s="1">
-        <v>0.0073</v>
+        <v>0.0332</v>
       </c>
       <c r="J133">
         <v>0.0</v>
       </c>
       <c r="K133" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="L133" s="1">
-        <v>30002190.0</v>
+        <v>30009960.0</v>
       </c>
       <c r="M133" s="1">
-        <v>30490274.17</v>
+        <v>30581399.83</v>
       </c>
       <c r="N133" s="1">
-        <v>0.74</v>
+        <v>0.71</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="B134" s="1">
-        <v>30000000.0</v>
+        <v>29000000.0</v>
       </c>
       <c r="C134" s="1">
-        <v>100.0339</v>
+        <v>100.0123</v>
       </c>
       <c r="D134" s="1">
         <v>100.0</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>30000000.0</v>
+        <v>29000000.0</v>
       </c>
       <c r="H134" s="1">
-        <v>10170.0</v>
+        <v>3567.0</v>
       </c>
       <c r="I134" s="1">
-        <v>0.0339</v>
+        <v>0.0123</v>
       </c>
       <c r="J134">
         <v>0.0</v>
       </c>
       <c r="K134" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="L134" s="1">
-        <v>30010170.0</v>
+        <v>29003567.0</v>
       </c>
       <c r="M134" s="1">
-        <v>30543430.0</v>
+        <v>29065398.22</v>
       </c>
       <c r="N134" s="1">
-        <v>0.74</v>
+        <v>0.68</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="B135" s="1">
-        <v>29000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C135" s="1">
-        <v>100.0081</v>
+        <v>100.0061</v>
       </c>
       <c r="D135" s="1">
         <v>100.0</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>29000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H135" s="1">
-        <v>2349.0</v>
+        <v>1830.0</v>
       </c>
       <c r="I135" s="1">
-        <v>0.0081</v>
+        <v>0.0061</v>
       </c>
       <c r="J135">
         <v>0.0</v>
       </c>
       <c r="K135" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="L135" s="1">
-        <v>29002349.0</v>
+        <v>30001830.0</v>
       </c>
       <c r="M135" s="1">
-        <v>29028144.18</v>
+        <v>30071783.33</v>
       </c>
       <c r="N135" s="1">
         <v>0.7</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="B136" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C136" s="1">
-        <v>99.9934</v>
+        <v>99.5716</v>
       </c>
       <c r="D136" s="1">
-        <v>99.811772</v>
+        <v>99.38200956</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
-        <v>29943531.6</v>
+        <v>24845502.39</v>
       </c>
       <c r="H136" s="1">
-        <v>54488.4</v>
+        <v>47397.61</v>
       </c>
       <c r="I136" s="1">
-        <v>0.18197051946939</v>
+        <v>0.19076937650927</v>
       </c>
       <c r="J136">
         <v>0.0</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136" s="1">
-        <v>29998020.0</v>
+        <v>24892900.0</v>
       </c>
       <c r="M136" s="1">
-        <v>29998020.0</v>
+        <v>24892900.0</v>
       </c>
       <c r="N136" s="1">
-        <v>0.72</v>
+        <v>0.58</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="B137" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C137" s="1">
-        <v>99.9804</v>
+        <v>100.0052</v>
       </c>
       <c r="D137" s="1">
-        <v>99.81451138</v>
+        <v>100.0</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
-        <v>39925804.55</v>
+        <v>25000000.0</v>
       </c>
       <c r="H137" s="1">
-        <v>66355.45</v>
+        <v>1300.0</v>
       </c>
       <c r="I137" s="1">
-        <v>0.1661969013471</v>
+        <v>0.0052</v>
       </c>
       <c r="J137">
         <v>0.0</v>
       </c>
-      <c r="K137">
-        <v>0.0</v>
+      <c r="K137" t="s">
+        <v>339</v>
       </c>
       <c r="L137" s="1">
-        <v>39992160.0</v>
+        <v>25001300.0</v>
       </c>
       <c r="M137" s="1">
-        <v>39992160.0</v>
+        <v>25092990.83</v>
       </c>
       <c r="N137" s="1">
-        <v>0.97</v>
+        <v>0.58</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="B138" s="1">
-        <v>50000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="C138" s="1">
-        <v>99.9673</v>
+        <v>99.8077</v>
       </c>
       <c r="D138" s="1">
-        <v>99.95461782</v>
+        <v>99.41072909</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
-        <v>49977308.91</v>
+        <v>34793755.18</v>
       </c>
       <c r="H138" s="1">
-        <v>6341.09</v>
+        <v>138939.82</v>
       </c>
       <c r="I138" s="1">
-        <v>0.01268793806289</v>
+        <v>0.39932401455726</v>
       </c>
       <c r="J138">
         <v>0.0</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" s="1">
-        <v>49983650.0</v>
+        <v>34932695.0</v>
       </c>
       <c r="M138" s="1">
-        <v>49983650.0</v>
+        <v>34932695.0</v>
       </c>
       <c r="N138" s="1">
-        <v>1.21</v>
+        <v>0.81</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="B139" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C139" s="1">
-        <v>99.8835</v>
+        <v>99.9812</v>
       </c>
       <c r="D139" s="1">
-        <v>99.79375956</v>
+        <v>100.0</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
-        <v>24948439.89</v>
+        <v>10000000.0</v>
       </c>
       <c r="H139" s="1">
-        <v>22435.11</v>
+        <v>-1880.0</v>
       </c>
       <c r="I139" s="1">
-        <v>0.089925903579216</v>
+        <v>-0.0188</v>
       </c>
       <c r="J139">
         <v>0.0</v>
       </c>
-      <c r="K139">
-        <v>0.0</v>
+      <c r="K139" t="s">
+        <v>344</v>
       </c>
       <c r="L139" s="1">
-        <v>24970875.0</v>
+        <v>9998120.0</v>
       </c>
       <c r="M139" s="1">
-        <v>24970875.0</v>
+        <v>10014116.5</v>
       </c>
       <c r="N139" s="1">
-        <v>0.6</v>
+        <v>0.23</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="B140" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C140" s="1">
-        <v>100.0</v>
+        <v>99.966</v>
       </c>
       <c r="D140" s="1">
-        <v>100.0</v>
+        <v>99.621039</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
-        <v>30000000.0</v>
+        <v>14943155.85</v>
       </c>
       <c r="H140" s="1">
-        <v>0.0</v>
+        <v>51744.15</v>
       </c>
       <c r="I140" s="1">
-        <v>0.0</v>
+        <v>0.34627324053506</v>
       </c>
       <c r="J140">
         <v>0.0</v>
       </c>
-      <c r="K140" t="s">
-        <v>342</v>
+      <c r="K140">
+        <v>0.0</v>
       </c>
       <c r="L140" s="1">
-        <v>30000000.0</v>
+        <v>14994900.0</v>
       </c>
       <c r="M140" s="1">
-        <v>30033417.75</v>
+        <v>14994900.0</v>
       </c>
       <c r="N140" s="1">
-        <v>0.73</v>
+        <v>0.35</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="B141" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C141" s="1">
-        <v>99.4404</v>
+        <v>99.9749</v>
       </c>
       <c r="D141" s="1">
-        <v>99.38200956</v>
+        <v>100.0</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>24845502.39</v>
+        <v>10000000.0</v>
       </c>
       <c r="H141" s="1">
-        <v>14597.61</v>
+        <v>-2510.0</v>
       </c>
       <c r="I141" s="1">
-        <v>0.058753531206016</v>
+        <v>-0.0251</v>
       </c>
       <c r="J141">
         <v>0.0</v>
       </c>
-      <c r="K141">
-        <v>0.0</v>
+      <c r="K141" t="s">
+        <v>349</v>
       </c>
       <c r="L141" s="1">
-        <v>24860100.0</v>
+        <v>9997490.0</v>
       </c>
       <c r="M141" s="1">
-        <v>24860100.0</v>
+        <v>10007901.25</v>
       </c>
       <c r="N141" s="1">
-        <v>0.6</v>
+        <v>0.23</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="B142" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C142" s="1">
-        <v>100.0044</v>
+        <v>100.0337</v>
       </c>
       <c r="D142" s="1">
         <v>100.0</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H142" s="1">
-        <v>1100.0</v>
+        <v>10110.0</v>
       </c>
       <c r="I142" s="1">
-        <v>0.0044</v>
+        <v>0.0337</v>
       </c>
       <c r="J142">
         <v>0.0</v>
       </c>
       <c r="K142" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="L142" s="1">
-        <v>25001100.0</v>
+        <v>30010110.0</v>
       </c>
       <c r="M142" s="1">
-        <v>25062311.04</v>
+        <v>30375022.0</v>
       </c>
       <c r="N142" s="1">
-        <v>0.61</v>
+        <v>0.71</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="B143" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C143" s="1">
-        <v>99.6847</v>
+        <v>100.0037</v>
       </c>
       <c r="D143" s="1">
-        <v>99.41072909</v>
+        <v>100.0</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
-        <v>34793755.18</v>
+        <v>20000000.0</v>
       </c>
       <c r="H143" s="1">
-        <v>95889.82</v>
+        <v>740.0</v>
       </c>
       <c r="I143" s="1">
-        <v>0.27559491496083</v>
+        <v>0.0037</v>
       </c>
       <c r="J143">
         <v>0.0</v>
       </c>
-      <c r="K143">
-        <v>0.0</v>
+      <c r="K143" t="s">
+        <v>355</v>
       </c>
       <c r="L143" s="1">
-        <v>34889645.0</v>
+        <v>20000740.0</v>
       </c>
       <c r="M143" s="1">
-        <v>34889645.0</v>
+        <v>20119466.0</v>
       </c>
       <c r="N143" s="1">
-        <v>0.84</v>
+        <v>0.47</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="B144" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C144" s="1">
-        <v>99.9723</v>
+        <v>100.015</v>
       </c>
       <c r="D144" s="1">
         <v>100.0</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="H144" s="1">
-        <v>-2770.0</v>
+        <v>2250.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-0.0277</v>
+        <v>0.015</v>
       </c>
       <c r="J144">
         <v>0.0</v>
       </c>
       <c r="K144" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
       <c r="L144" s="1">
-        <v>9997230.0</v>
+        <v>15002250.0</v>
       </c>
       <c r="M144" s="1">
-        <v>10000706.11</v>
+        <v>15161843.0</v>
       </c>
       <c r="N144" s="1">
-        <v>0.24</v>
+        <v>0.35</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="B145" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>99.8445</v>
+        <v>100.0061</v>
       </c>
       <c r="D145" s="1">
-        <v>99.621039</v>
+        <v>100.0</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
-        <v>14943155.85</v>
+        <v>10000000.0</v>
       </c>
       <c r="H145" s="1">
-        <v>33519.15</v>
+        <v>610.0</v>
       </c>
       <c r="I145" s="1">
-        <v>0.22431105140351</v>
+        <v>0.0061</v>
       </c>
       <c r="J145">
         <v>0.0</v>
       </c>
-      <c r="K145">
-        <v>0.0</v>
+      <c r="K145" t="s">
+        <v>361</v>
       </c>
       <c r="L145" s="1">
-        <v>14976675.0</v>
+        <v>10000610.0</v>
       </c>
       <c r="M145" s="1">
-        <v>14976675.0</v>
+        <v>10103272.0</v>
       </c>
       <c r="N145" s="1">
-        <v>0.36</v>
+        <v>0.23</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>356</v>
+        <v>363</v>
       </c>
       <c r="B146" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>100.0299</v>
+        <v>100.0059</v>
       </c>
       <c r="D146" s="1">
         <v>100.0</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="H146" s="1">
-        <v>8970.0</v>
+        <v>590.0</v>
       </c>
       <c r="I146" s="1">
-        <v>0.0299</v>
+        <v>0.0059</v>
       </c>
       <c r="J146">
         <v>0.0</v>
       </c>
       <c r="K146" t="s">
-        <v>357</v>
+        <v>364</v>
       </c>
       <c r="L146" s="1">
-        <v>30008970.0</v>
+        <v>10000590.0</v>
       </c>
       <c r="M146" s="1">
-        <v>30336322.0</v>
+        <v>10060448.42</v>
       </c>
       <c r="N146" s="1">
-        <v>0.73</v>
+        <v>0.23</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
-        <v>355</v>
+        <v>362</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>359</v>
+        <v>366</v>
       </c>
       <c r="B147" s="1">
-        <v>20000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>99.9974</v>
+        <v>99.9283</v>
       </c>
       <c r="D147" s="1">
-        <v>100.0</v>
+        <v>99.66170386</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
-        <v>20000000.0</v>
+        <v>6976319.27</v>
       </c>
       <c r="H147" s="1">
-        <v>-520.0</v>
+        <v>18661.73</v>
       </c>
       <c r="I147" s="1">
-        <v>-0.0026</v>
+        <v>0.26750108872239</v>
       </c>
       <c r="J147">
         <v>0.0</v>
       </c>
-      <c r="K147" t="s">
-        <v>360</v>
+      <c r="K147">
+        <v>0.0</v>
       </c>
       <c r="L147" s="1">
-        <v>19999480.0</v>
+        <v>6994981.0</v>
       </c>
       <c r="M147" s="1">
-        <v>20093233.89</v>
+        <v>6994981.0</v>
       </c>
       <c r="N147" s="1">
-        <v>0.49</v>
+        <v>0.16</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="B148" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>100.0115</v>
+        <v>99.4162</v>
       </c>
       <c r="D148" s="1">
-        <v>100.0</v>
+        <v>99.37652275</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
-        <v>15000000.0</v>
+        <v>19875304.55</v>
       </c>
       <c r="H148" s="1">
-        <v>1725.0</v>
+        <v>7935.45</v>
       </c>
       <c r="I148" s="1">
-        <v>0.0115</v>
+        <v>0.039926180653166</v>
       </c>
       <c r="J148">
         <v>0.0</v>
       </c>
-      <c r="K148" t="s">
-        <v>363</v>
+      <c r="K148">
+        <v>0.0</v>
       </c>
       <c r="L148" s="1">
-        <v>15001725.0</v>
+        <v>19883240.0</v>
       </c>
       <c r="M148" s="1">
-        <v>15142600.0</v>
+        <v>19883240.0</v>
       </c>
       <c r="N148" s="1">
-        <v>0.37</v>
+        <v>0.46</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="B149" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>100.0085</v>
+        <v>99.8291</v>
       </c>
       <c r="D149" s="1">
-        <v>100.0</v>
+        <v>99.774095</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
-        <v>10000000.0</v>
+        <v>9977409.5</v>
       </c>
       <c r="H149" s="1">
-        <v>850.0</v>
+        <v>5500.5</v>
       </c>
       <c r="I149" s="1">
-        <v>0.0085</v>
+        <v>0.055129540388214</v>
       </c>
       <c r="J149">
         <v>0.0</v>
       </c>
-      <c r="K149" t="s">
-        <v>366</v>
+      <c r="K149">
+        <v>0.0</v>
       </c>
       <c r="L149" s="1">
-        <v>10000850.0</v>
+        <v>9982910.0</v>
       </c>
       <c r="M149" s="1">
-        <v>10091433.33</v>
+        <v>9982910.0</v>
       </c>
       <c r="N149" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="B150" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>100.004</v>
+        <v>99.8017</v>
       </c>
       <c r="D150" s="1">
-        <v>100.0</v>
+        <v>99.7920998</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
-        <v>10000000.0</v>
+        <v>29937629.94</v>
       </c>
       <c r="H150" s="1">
-        <v>400.0</v>
+        <v>2880.06</v>
       </c>
       <c r="I150" s="1">
-        <v>0.004</v>
+        <v>0.0096202004159051</v>
       </c>
       <c r="J150">
         <v>0.0</v>
       </c>
-      <c r="K150" t="s">
-        <v>369</v>
+      <c r="K150">
+        <v>0.0</v>
       </c>
       <c r="L150" s="1">
-        <v>10000400.0</v>
+        <v>29940510.0</v>
       </c>
       <c r="M150" s="1">
-        <v>10047795.83</v>
+        <v>29940510.0</v>
       </c>
       <c r="N150" s="1">
-        <v>0.24</v>
+        <v>0.7</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="B151" s="1">
-        <v>7000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>99.8025</v>
+        <v>99.7059</v>
       </c>
       <c r="D151" s="1">
-        <v>99.66170386</v>
+        <v>99.59194967</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
-        <v>6976319.27</v>
+        <v>29877584.9</v>
       </c>
       <c r="H151" s="1">
-        <v>9855.73</v>
+        <v>34185.1</v>
       </c>
       <c r="I151" s="1">
-        <v>0.14127406757862</v>
+        <v>0.11441721315299</v>
       </c>
       <c r="J151">
         <v>0.0</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" s="1">
-        <v>6986175.0</v>
+        <v>29911770.0</v>
       </c>
       <c r="M151" s="1">
-        <v>6986175.0</v>
+        <v>29911770.0</v>
       </c>
       <c r="N151" s="1">
-        <v>0.17</v>
+        <v>0.7</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="B152" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>99.9335</v>
+        <v>99.7145</v>
       </c>
       <c r="D152" s="1">
-        <v>99.42696925</v>
+        <v>99.40302957</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>19885393.85</v>
+        <v>29820908.87</v>
       </c>
       <c r="H152" s="1">
-        <v>101306.15</v>
+        <v>93441.13</v>
       </c>
       <c r="I152" s="1">
-        <v>0.50945005547376</v>
+        <v>0.31334098637752</v>
       </c>
       <c r="J152">
         <v>0.0</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" s="1">
-        <v>19986700.0</v>
+        <v>29914350.0</v>
       </c>
       <c r="M152" s="1">
-        <v>19986700.0</v>
+        <v>29914350.0</v>
       </c>
       <c r="N152" s="1">
-        <v>0.48</v>
+        <v>0.7</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="B153" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>99.9328</v>
+        <v>99.8595</v>
       </c>
       <c r="D153" s="1">
-        <v>99.802889</v>
+        <v>99.79418833</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>9980288.9</v>
+        <v>29938256.5</v>
       </c>
       <c r="H153" s="1">
-        <v>12991.1</v>
+        <v>19593.5</v>
       </c>
       <c r="I153" s="1">
-        <v>0.13016757460799</v>
+        <v>0.065446362916959</v>
       </c>
       <c r="J153">
         <v>0.0</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" s="1">
-        <v>9993280.0</v>
+        <v>29957850.0</v>
       </c>
       <c r="M153" s="1">
-        <v>9993280.0</v>
+        <v>29957850.0</v>
       </c>
       <c r="N153" s="1">
-        <v>0.24</v>
+        <v>0.7</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="B154" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>99.8858</v>
+        <v>99.8793</v>
       </c>
       <c r="D154" s="1">
-        <v>99.79624933</v>
+        <v>99.6964285</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
-        <v>29938874.8</v>
+        <v>19939285.7</v>
       </c>
       <c r="H154" s="1">
-        <v>26865.2</v>
+        <v>36574.3</v>
       </c>
       <c r="I154" s="1">
-        <v>0.089733499269652</v>
+        <v>0.18342833615148</v>
       </c>
       <c r="J154">
         <v>0.0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" s="1">
-        <v>29965740.0</v>
+        <v>19975860.0</v>
       </c>
       <c r="M154" s="1">
-        <v>29965740.0</v>
+        <v>19975860.0</v>
       </c>
       <c r="N154" s="1">
-        <v>0.72</v>
+        <v>0.46</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="B155" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>99.9866</v>
+        <v>99.9673</v>
       </c>
       <c r="D155" s="1">
-        <v>99.79508743</v>
+        <v>99.90927685</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
-        <v>29938526.23</v>
+        <v>19981855.37</v>
       </c>
       <c r="H155" s="1">
-        <v>57453.77</v>
+        <v>11604.63</v>
       </c>
       <c r="I155" s="1">
-        <v>0.19190580577887</v>
+        <v>0.058075838229831</v>
       </c>
       <c r="J155">
         <v>0.0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155" s="1">
-        <v>29995980.0</v>
+        <v>19993460.0</v>
       </c>
       <c r="M155" s="1">
-        <v>29995980.0</v>
+        <v>19993460.0</v>
       </c>
       <c r="N155" s="1">
-        <v>0.72</v>
+        <v>0.46</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="B156" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C156" s="1">
-        <v>99.5944</v>
+        <v>99.2148</v>
       </c>
       <c r="D156" s="1">
-        <v>99.40302957</v>
+        <v>97.8384763</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
-        <v>29820908.87</v>
+        <v>9783847.63</v>
       </c>
       <c r="H156" s="1">
-        <v>57411.13</v>
+        <v>137632.37</v>
       </c>
       <c r="I156" s="1">
-        <v>0.19251971913491</v>
+        <v>1.4067305134432</v>
       </c>
       <c r="J156">
         <v>0.0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156" s="1">
-        <v>29878320.0</v>
+        <v>9921480.0</v>
       </c>
       <c r="M156" s="1">
-        <v>29878320.0</v>
+        <v>9921480.0</v>
       </c>
       <c r="N156" s="1">
-        <v>0.72</v>
+        <v>0.23</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="B157" s="1">
-        <v>10000000.0</v>
+        <v>63000000.0</v>
       </c>
       <c r="C157" s="1">
-        <v>99.8795</v>
+        <v>99.9601</v>
       </c>
       <c r="D157" s="1">
-        <v>99.421972</v>
+        <v>99.48099271</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
-        <v>9942197.2</v>
+        <v>62673025.41</v>
       </c>
       <c r="H157" s="1">
-        <v>45752.8</v>
+        <v>301837.59</v>
       </c>
       <c r="I157" s="1">
-        <v>0.46018801558271</v>
+        <v>0.4816068604083</v>
       </c>
       <c r="J157">
         <v>0.0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157" s="1">
-        <v>9987950.0</v>
+        <v>62974863.0</v>
       </c>
       <c r="M157" s="1">
-        <v>9987950.0</v>
+        <v>62974863.0</v>
       </c>
       <c r="N157" s="1">
-        <v>0.24</v>
+        <v>1.46</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="B158" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C158" s="1">
-        <v>99.9667</v>
+        <v>100.0089</v>
       </c>
       <c r="D158" s="1">
-        <v>99.81119</v>
+        <v>100.0</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
-        <v>9981119.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="H158" s="1">
-        <v>15551.0</v>
+        <v>3560.0</v>
       </c>
       <c r="I158" s="1">
-        <v>0.15580417386067</v>
+        <v>0.0089</v>
       </c>
       <c r="J158">
         <v>0.0</v>
       </c>
-      <c r="K158">
-        <v>0.0</v>
+      <c r="K158" t="s">
+        <v>389</v>
       </c>
       <c r="L158" s="1">
-        <v>9996670.0</v>
+        <v>40003560.0</v>
       </c>
       <c r="M158" s="1">
-        <v>9996670.0</v>
+        <v>40125076.67</v>
       </c>
       <c r="N158" s="1">
-        <v>0.24</v>
+        <v>0.93</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="B159" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C159" s="1">
-        <v>99.7548</v>
+        <v>99.4655</v>
       </c>
       <c r="D159" s="1">
-        <v>99.603385</v>
+        <v>99.3727372</v>
       </c>
       <c r="E159" t="s">
         <v>8</v>
       </c>
       <c r="F159">
         <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>9960338.5</v>
+        <v>29811821.16</v>
       </c>
       <c r="H159" s="1">
-        <v>15141.5</v>
+        <v>27828.84</v>
       </c>
       <c r="I159" s="1">
-        <v>0.1520179258968</v>
+        <v>0.093348339407521</v>
       </c>
       <c r="J159">
         <v>0.0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159" s="1">
-        <v>9975480.0</v>
+        <v>29839650.0</v>
       </c>
       <c r="M159" s="1">
-        <v>9975480.0</v>
+        <v>29839650.0</v>
       </c>
       <c r="N159" s="1">
-        <v>0.24</v>
+        <v>0.69</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="B160" s="1">
-        <v>7500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C160" s="1">
-        <v>99.9864</v>
+        <v>100.0258</v>
       </c>
       <c r="D160" s="1">
-        <v>99.61683493</v>
+        <v>100.0</v>
       </c>
       <c r="E160" t="s">
         <v>8</v>
       </c>
       <c r="F160">
         <v>1.0</v>
       </c>
       <c r="G160" s="1">
-        <v>7471262.62</v>
+        <v>30000000.0</v>
       </c>
       <c r="H160" s="1">
-        <v>27717.38</v>
+        <v>7740.0</v>
       </c>
       <c r="I160" s="1">
-        <v>0.37098655755726</v>
+        <v>0.0258</v>
       </c>
       <c r="J160">
         <v>0.0</v>
       </c>
-      <c r="K160">
-        <v>0.0</v>
+      <c r="K160" t="s">
+        <v>394</v>
       </c>
       <c r="L160" s="1">
-        <v>7498980.0</v>
+        <v>30007740.0</v>
       </c>
       <c r="M160" s="1">
-        <v>7498980.0</v>
+        <v>30069459.25</v>
       </c>
       <c r="N160" s="1">
-        <v>0.18</v>
+        <v>0.7</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="B161" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C161" s="1">
-        <v>99.1266</v>
+        <v>100.035</v>
       </c>
       <c r="D161" s="1">
-        <v>97.8384763</v>
+        <v>100.0</v>
       </c>
       <c r="E161" t="s">
         <v>8</v>
       </c>
       <c r="F161">
         <v>1.0</v>
       </c>
       <c r="G161" s="1">
-        <v>9783847.63</v>
+        <v>20000000.0</v>
       </c>
       <c r="H161" s="1">
-        <v>128812.37</v>
+        <v>7000.0</v>
       </c>
       <c r="I161" s="1">
-        <v>1.3165819304567</v>
+        <v>0.035</v>
       </c>
       <c r="J161">
         <v>0.0</v>
       </c>
-      <c r="K161">
-        <v>0.0</v>
+      <c r="K161" t="s">
+        <v>397</v>
       </c>
       <c r="L161" s="1">
-        <v>9912660.0</v>
+        <v>20007000.0</v>
       </c>
       <c r="M161" s="1">
-        <v>9912660.0</v>
+        <v>20157941.78</v>
       </c>
       <c r="N161" s="1">
-        <v>0.24</v>
+        <v>0.47</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="B162" s="1">
-        <v>63000000.0</v>
+        <v>2214000.0</v>
       </c>
       <c r="C162" s="1">
-        <v>99.8404</v>
+        <v>99.904</v>
       </c>
       <c r="D162" s="1">
-        <v>99.48099271</v>
+        <v>99.9</v>
       </c>
       <c r="E162" t="s">
         <v>8</v>
       </c>
       <c r="F162">
         <v>1.0</v>
       </c>
       <c r="G162" s="1">
-        <v>62673025.41</v>
+        <v>2211786.0</v>
       </c>
       <c r="H162" s="1">
-        <v>226426.59</v>
+        <v>88.56</v>
       </c>
       <c r="I162" s="1">
-        <v>0.36128236752373</v>
+        <v>0.004004004004004</v>
       </c>
       <c r="J162">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.73</v>
+      </c>
+      <c r="K162" t="s">
+        <v>400</v>
       </c>
       <c r="L162" s="1">
-        <v>62899452.0</v>
+        <v>2211874.56</v>
       </c>
       <c r="M162" s="1">
-        <v>62899452.0</v>
+        <v>2250225.29</v>
       </c>
       <c r="N162" s="1">
-        <v>1.52</v>
+        <v>0.05</v>
       </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
-        <v>395</v>
+        <v>402</v>
       </c>
       <c r="B163" s="1">
-        <v>40000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="C163" s="1">
-        <v>100.0066</v>
+        <v>98.93</v>
       </c>
       <c r="D163" s="1">
-        <v>100.0</v>
+        <v>98.33</v>
       </c>
       <c r="E163" t="s">
         <v>8</v>
       </c>
       <c r="F163">
         <v>1.0</v>
       </c>
       <c r="G163" s="1">
-        <v>40000000.0</v>
+        <v>3933200.0</v>
       </c>
       <c r="H163" s="1">
-        <v>2640.0</v>
+        <v>24000.0</v>
       </c>
       <c r="I163" s="1">
-        <v>0.0066</v>
+        <v>0.61019017593817</v>
       </c>
       <c r="J163">
-        <v>0.0</v>
+        <v>0.25</v>
       </c>
       <c r="K163" t="s">
-        <v>396</v>
+        <v>403</v>
       </c>
       <c r="L163" s="1">
-        <v>40002640.0</v>
+        <v>3957200.0</v>
       </c>
       <c r="M163" s="1">
-        <v>40074817.78</v>
+        <v>3967227.4</v>
       </c>
       <c r="N163" s="1">
-        <v>0.97</v>
+        <v>0.09</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="B164" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C164" s="1">
-        <v>99.9738</v>
+        <v>100.232</v>
       </c>
       <c r="D164" s="1">
-        <v>99.8120207</v>
+        <v>100.747</v>
       </c>
       <c r="E164" t="s">
         <v>8</v>
       </c>
       <c r="F164">
         <v>1.0</v>
       </c>
       <c r="G164" s="1">
-        <v>29943606.21</v>
+        <v>30224100.0</v>
       </c>
       <c r="H164" s="1">
-        <v>48533.79</v>
+        <v>-154500.0</v>
       </c>
       <c r="I164" s="1">
-        <v>0.16208398433917</v>
+        <v>-0.51118147438633</v>
       </c>
       <c r="J164">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.1</v>
+      </c>
+      <c r="K164" t="s">
+        <v>406</v>
       </c>
       <c r="L164" s="1">
-        <v>29992140.0</v>
+        <v>30069600.0</v>
       </c>
       <c r="M164" s="1">
-        <v>29992140.0</v>
+        <v>30700010.96</v>
       </c>
       <c r="N164" s="1">
-        <v>0.72</v>
+        <v>0.71</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
-        <v>400</v>
+        <v>408</v>
       </c>
       <c r="B165" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C165" s="1">
-        <v>99.9017</v>
+        <v>99.68</v>
       </c>
       <c r="D165" s="1">
-        <v>99.4309374</v>
+        <v>98.63892667</v>
       </c>
       <c r="E165" t="s">
         <v>8</v>
       </c>
       <c r="F165">
         <v>1.0</v>
       </c>
       <c r="G165" s="1">
-        <v>14914640.61</v>
+        <v>14795839.0</v>
       </c>
       <c r="H165" s="1">
-        <v>70614.39</v>
+        <v>156161.0</v>
       </c>
       <c r="I165" s="1">
-        <v>0.47345686595126</v>
+        <v>1.0554386270356</v>
       </c>
       <c r="J165">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.11</v>
+      </c>
+      <c r="K165" t="s">
+        <v>409</v>
       </c>
       <c r="L165" s="1">
-        <v>14985255.0</v>
+        <v>14952000.0</v>
       </c>
       <c r="M165" s="1">
-        <v>14985255.0</v>
+        <v>14968181.51</v>
       </c>
       <c r="N165" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="O165">
         <v>1</v>
       </c>
       <c r="Z165" t="s">
-        <v>399</v>
+        <v>407</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
-        <v>402</v>
+        <v>411</v>
       </c>
       <c r="B166" s="1">
-        <v>30000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C166" s="1">
-        <v>100.0152</v>
+        <v>99.332</v>
       </c>
       <c r="D166" s="1">
-        <v>100.0</v>
+        <v>99.268</v>
       </c>
       <c r="E166" t="s">
         <v>8</v>
       </c>
       <c r="F166">
         <v>1.0</v>
       </c>
       <c r="G166" s="1">
-        <v>30000000.0</v>
+        <v>12408500.0</v>
       </c>
       <c r="H166" s="1">
-        <v>4560.0</v>
+        <v>8000.0</v>
       </c>
       <c r="I166" s="1">
-        <v>0.0152</v>
+        <v>0.064471934560986</v>
       </c>
       <c r="J166">
-        <v>0.0</v>
+        <v>0.67</v>
       </c>
       <c r="K166" t="s">
-        <v>403</v>
+        <v>412</v>
       </c>
       <c r="L166" s="1">
-        <v>30004560.0</v>
+        <v>12416500.0</v>
       </c>
       <c r="M166" s="1">
-        <v>30027956.08</v>
+        <v>12499719.18</v>
       </c>
       <c r="N166" s="1">
-        <v>0.73</v>
+        <v>0.29</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
-        <v>401</v>
+        <v>410</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
-        <v>405</v>
+        <v>414</v>
       </c>
       <c r="B167" s="1">
-        <v>20000000.0</v>
+        <v>19900000.0</v>
       </c>
       <c r="C167" s="1">
-        <v>100.0299</v>
+        <v>100.3</v>
       </c>
       <c r="D167" s="1">
-        <v>100.0</v>
+        <v>100.5281407</v>
       </c>
       <c r="E167" t="s">
         <v>8</v>
       </c>
       <c r="F167">
         <v>1.0</v>
       </c>
       <c r="G167" s="1">
-        <v>20000000.0</v>
+        <v>20005100.0</v>
       </c>
       <c r="H167" s="1">
-        <v>5980.0</v>
+        <v>-45400.0</v>
       </c>
       <c r="I167" s="1">
-        <v>0.0299</v>
+        <v>-0.22694212975691</v>
       </c>
       <c r="J167">
-        <v>0.0</v>
+        <v>2.35</v>
       </c>
       <c r="K167" t="s">
-        <v>406</v>
+        <v>415</v>
       </c>
       <c r="L167" s="1">
-        <v>20005980.0</v>
+        <v>19959700.0</v>
       </c>
       <c r="M167" s="1">
-        <v>20131572.44</v>
+        <v>20427895.21</v>
       </c>
       <c r="N167" s="1">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
-        <v>404</v>
+        <v>413</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
-        <v>408</v>
+        <v>417</v>
       </c>
       <c r="B168" s="1">
-        <v>2214000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C168" s="1">
-        <v>99.909</v>
+        <v>99.549</v>
       </c>
       <c r="D168" s="1">
-        <v>99.9</v>
+        <v>99.425</v>
       </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
       <c r="F168">
         <v>1.0</v>
       </c>
       <c r="G168" s="1">
-        <v>2211786.0</v>
+        <v>7954000.0</v>
       </c>
       <c r="H168" s="1">
-        <v>199.26</v>
+        <v>9920.0</v>
       </c>
       <c r="I168" s="1">
-        <v>0.009009009009009</v>
+        <v>0.12471712345989</v>
       </c>
       <c r="J168">
-        <v>1.62</v>
+        <v>0.87</v>
       </c>
       <c r="K168" t="s">
-        <v>409</v>
+        <v>418</v>
       </c>
       <c r="L168" s="1">
-        <v>2211985.26</v>
+        <v>7963920.0</v>
       </c>
       <c r="M168" s="1">
-        <v>2247879.36</v>
+        <v>8033235.07</v>
       </c>
       <c r="N168" s="1">
-        <v>0.05</v>
+        <v>0.19</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
-        <v>407</v>
+        <v>416</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
-        <v>411</v>
+        <v>420</v>
       </c>
       <c r="B169" s="1">
-        <v>4000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C169" s="1">
-        <v>98.859</v>
+        <v>100.03</v>
       </c>
       <c r="D169" s="1">
-        <v>98.33</v>
+        <v>100.056493</v>
       </c>
       <c r="E169" t="s">
         <v>8</v>
       </c>
       <c r="F169">
         <v>1.0</v>
       </c>
       <c r="G169" s="1">
-        <v>3933200.0</v>
+        <v>10005649.3</v>
       </c>
       <c r="H169" s="1">
-        <v>21160.0</v>
+        <v>-2649.3</v>
       </c>
       <c r="I169" s="1">
-        <v>0.53798433845215</v>
+        <v>-0.026478041759869</v>
       </c>
       <c r="J169">
-        <v>0.23</v>
+        <v>2.45</v>
       </c>
       <c r="K169" t="s">
-        <v>412</v>
+        <v>421</v>
       </c>
       <c r="L169" s="1">
-        <v>3954360.0</v>
+        <v>10003000.0</v>
       </c>
       <c r="M169" s="1">
-        <v>3963401.1</v>
+        <v>10247931.51</v>
       </c>
       <c r="N169" s="1">
-        <v>0.1</v>
+        <v>0.24</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
-        <v>410</v>
+        <v>419</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
-        <v>414</v>
+        <v>423</v>
       </c>
       <c r="B170" s="1">
-        <v>30000000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="C170" s="1">
-        <v>100.261</v>
+        <v>99.209</v>
       </c>
       <c r="D170" s="1">
-        <v>100.747</v>
+        <v>99.04783611</v>
       </c>
       <c r="E170" t="s">
         <v>8</v>
       </c>
       <c r="F170">
         <v>1.0</v>
       </c>
       <c r="G170" s="1">
-        <v>30224100.0</v>
+        <v>3094254.4</v>
       </c>
       <c r="H170" s="1">
-        <v>-145800.0</v>
+        <v>5034.76</v>
       </c>
       <c r="I170" s="1">
-        <v>-0.48239649815875</v>
+        <v>0.16271318867641</v>
       </c>
       <c r="J170">
-        <v>1.94</v>
+        <v>0.58</v>
       </c>
       <c r="K170" t="s">
-        <v>415</v>
+        <v>424</v>
       </c>
       <c r="L170" s="1">
-        <v>30078300.0</v>
+        <v>3099289.16</v>
       </c>
       <c r="M170" s="1">
-        <v>30660628.77</v>
+        <v>3117262.86</v>
       </c>
       <c r="N170" s="1">
-        <v>0.74</v>
+        <v>0.07</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
-        <v>413</v>
+        <v>422</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
-        <v>417</v>
+        <v>426</v>
       </c>
       <c r="B171" s="1">
-        <v>15000000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="C171" s="1">
-        <v>99.567</v>
+        <v>99.535</v>
       </c>
       <c r="D171" s="1">
-        <v>98.63892667</v>
+        <v>98.855</v>
       </c>
       <c r="E171" t="s">
         <v>8</v>
       </c>
       <c r="F171">
         <v>1.0</v>
       </c>
       <c r="G171" s="1">
-        <v>14795839.0</v>
+        <v>9292370.0</v>
       </c>
       <c r="H171" s="1">
-        <v>139211.0</v>
+        <v>63920.0</v>
       </c>
       <c r="I171" s="1">
-        <v>0.94087939183442</v>
+        <v>0.68787618228719</v>
       </c>
       <c r="J171">
-        <v>0.1</v>
+        <v>0.46</v>
       </c>
       <c r="K171" t="s">
-        <v>418</v>
+        <v>427</v>
       </c>
       <c r="L171" s="1">
-        <v>14935050.0</v>
+        <v>9356290.0</v>
       </c>
       <c r="M171" s="1">
-        <v>14950306.85</v>
+        <v>9399426.99</v>
       </c>
       <c r="N171" s="1">
-        <v>0.36</v>
+        <v>0.22</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
-        <v>416</v>
+        <v>425</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
-        <v>420</v>
+        <v>429</v>
       </c>
       <c r="B172" s="1">
-        <v>12500000.0</v>
+        <v>30255000.0</v>
       </c>
       <c r="C172" s="1">
-        <v>99.37</v>
+        <v>100.0205</v>
       </c>
       <c r="D172" s="1">
-        <v>99.268</v>
+        <v>100.0</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172">
         <v>1.0</v>
       </c>
       <c r="G172" s="1">
-        <v>12408500.0</v>
+        <v>30255000.0</v>
       </c>
       <c r="H172" s="1">
-        <v>12750.0</v>
+        <v>6202.28</v>
       </c>
       <c r="I172" s="1">
-        <v>0.10275214570657</v>
+        <v>0.020500016526194</v>
       </c>
       <c r="J172">
-        <v>0.58</v>
+        <v>0.41</v>
       </c>
       <c r="K172" t="s">
-        <v>421</v>
+        <v>430</v>
       </c>
       <c r="L172" s="1">
-        <v>12421250.0</v>
+        <v>30261202.28</v>
       </c>
       <c r="M172" s="1">
-        <v>12493373.29</v>
+        <v>30383946.14</v>
       </c>
       <c r="N172" s="1">
-        <v>0.3</v>
+        <v>0.71</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
-        <v>423</v>
+        <v>432</v>
       </c>
       <c r="B173" s="1">
-        <v>19900000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="C173" s="1">
-        <v>100.361</v>
+        <v>99.209</v>
       </c>
       <c r="D173" s="1">
-        <v>100.5281407</v>
+        <v>99.14317073</v>
       </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
       <c r="F173">
         <v>1.0</v>
       </c>
       <c r="G173" s="1">
-        <v>20005100.0</v>
+        <v>4064870.0</v>
       </c>
       <c r="H173" s="1">
-        <v>-33261.0</v>
+        <v>2699.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-0.16626260303623</v>
+        <v>0.066398187395907</v>
       </c>
       <c r="J173">
-        <v>2.17</v>
+        <v>0.39</v>
       </c>
       <c r="K173" t="s">
-        <v>424</v>
+        <v>433</v>
       </c>
       <c r="L173" s="1">
-        <v>19971839.0</v>
+        <v>4067569.0</v>
       </c>
       <c r="M173" s="1">
-        <v>20403232.84</v>
+        <v>4083435.44</v>
       </c>
       <c r="N173" s="1">
-        <v>0.49</v>
+        <v>0.09</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
-        <v>422</v>
+        <v>431</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>426</v>
+        <v>435</v>
       </c>
       <c r="B174" s="1">
-        <v>8000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="C174" s="1">
-        <v>99.492</v>
+        <v>100.112</v>
       </c>
       <c r="D174" s="1">
-        <v>99.425</v>
+        <v>100.68475</v>
       </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
       <c r="F174">
         <v>1.0</v>
       </c>
       <c r="G174" s="1">
-        <v>7954000.0</v>
+        <v>12082170.0</v>
       </c>
       <c r="H174" s="1">
-        <v>5360.0</v>
+        <v>-68730.0</v>
       </c>
       <c r="I174" s="1">
-        <v>0.067387477998491</v>
+        <v>-0.56885476698308</v>
       </c>
       <c r="J174">
-        <v>0.8</v>
+        <v>1.27</v>
       </c>
       <c r="K174" t="s">
-        <v>427</v>
+        <v>436</v>
       </c>
       <c r="L174" s="1">
-        <v>7959360.0</v>
+        <v>12013440.0</v>
       </c>
       <c r="M174" s="1">
-        <v>8023743.56</v>
+        <v>12165330.41</v>
       </c>
       <c r="N174" s="1">
-        <v>0.19</v>
+        <v>0.28</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
-        <v>425</v>
+        <v>434</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>429</v>
+        <v>438</v>
       </c>
       <c r="B175" s="1">
-        <v>3124000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="C175" s="1">
-        <v>99.176</v>
+        <v>100.329</v>
       </c>
       <c r="D175" s="1">
-        <v>99.04783611</v>
+        <v>101.89661538</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
-        <v>3094254.4</v>
+        <v>7947936.0</v>
       </c>
       <c r="H175" s="1">
-        <v>4003.84</v>
+        <v>-122274.0</v>
       </c>
       <c r="I175" s="1">
-        <v>0.12939595399784</v>
+        <v>-1.5384371489655</v>
       </c>
       <c r="J175">
-        <v>0.51</v>
+        <v>3.39</v>
       </c>
       <c r="K175" t="s">
-        <v>430</v>
+        <v>439</v>
       </c>
       <c r="L175" s="1">
-        <v>3098258.24</v>
+        <v>7825662.0</v>
       </c>
       <c r="M175" s="1">
-        <v>3114306.19</v>
+        <v>8089953.78</v>
       </c>
       <c r="N175" s="1">
-        <v>0.08</v>
+        <v>0.19</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>428</v>
+        <v>437</v>
       </c>
     </row>
     <row r="176" spans="1:26">
-      <c r="A176" t="s">
-        <v>432</v>
+      <c r="A176">
+        <v>2862709242</v>
       </c>
       <c r="B176" s="1">
-        <v>8800000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C176" s="1">
-        <v>99.924</v>
+        <v>100.03072752</v>
       </c>
       <c r="D176" s="1">
-        <v>98.743125</v>
+        <v>0.0</v>
       </c>
       <c r="E176" t="s">
         <v>8</v>
       </c>
       <c r="F176">
         <v>1.0</v>
       </c>
       <c r="G176" s="1">
-        <v>8689395.0</v>
+        <v>0.0</v>
       </c>
       <c r="H176" s="1">
-        <v>103917.0</v>
+        <v>3840.94</v>
       </c>
       <c r="I176" s="1">
-        <v>1.1959060440917</v>
+        <v>0</v>
       </c>
       <c r="J176">
-        <v>0.24</v>
+        <v>0.0</v>
       </c>
       <c r="K176" t="s">
-        <v>433</v>
+        <v>441</v>
       </c>
       <c r="L176" s="1">
-        <v>8793312.0</v>
+        <v>3840.94</v>
       </c>
       <c r="M176" s="1">
-        <v>8814468.16</v>
+        <v>19135.94</v>
       </c>
       <c r="N176" s="1">
-        <v>0.21</v>
+        <v>0.0</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
-        <v>431</v>
+        <v>440</v>
       </c>
     </row>
     <row r="177" spans="1:26">
-      <c r="A177" t="s">
-        <v>435</v>
+      <c r="A177">
+        <v>2863881832</v>
       </c>
       <c r="B177" s="1">
-        <v>9400000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C177" s="1">
-        <v>99.452</v>
+        <v>100.03582103</v>
       </c>
       <c r="D177" s="1">
-        <v>98.855</v>
+        <v>0.0</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
-        <v>9292370.0</v>
+        <v>0.0</v>
       </c>
       <c r="H177" s="1">
-        <v>56118.0</v>
+        <v>10746.31</v>
       </c>
       <c r="I177" s="1">
-        <v>0.60391482474331</v>
+        <v>0</v>
       </c>
       <c r="J177">
-        <v>0.43</v>
+        <v>0.0</v>
       </c>
       <c r="K177" t="s">
-        <v>436</v>
+        <v>443</v>
       </c>
       <c r="L177" s="1">
-        <v>9348488.0</v>
+        <v>10746.31</v>
       </c>
       <c r="M177" s="1">
-        <v>9388727.73</v>
+        <v>49258.31</v>
       </c>
       <c r="N177" s="1">
-        <v>0.23</v>
+        <v>0.0</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
-        <v>434</v>
+        <v>442</v>
       </c>
     </row>
     <row r="178" spans="1:26">
-      <c r="A178" t="s">
-        <v>438</v>
+      <c r="A178">
+        <v>2892744252</v>
       </c>
       <c r="B178" s="1">
-        <v>30255000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C178" s="1">
-        <v>100.031</v>
+        <v>100.0633016</v>
       </c>
       <c r="D178" s="1">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
       <c r="F178">
         <v>1.0</v>
       </c>
       <c r="G178" s="1">
-        <v>30255000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H178" s="1">
-        <v>9379.05</v>
+        <v>12660.32</v>
       </c>
       <c r="I178" s="1">
-        <v>0.031</v>
+        <v>0</v>
       </c>
       <c r="J178">
-        <v>0.29</v>
+        <v>0.0</v>
       </c>
       <c r="K178" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="L178" s="1">
-        <v>30264379.05</v>
+        <v>12660.32</v>
       </c>
       <c r="M178" s="1">
-        <v>30352601.2</v>
+        <v>32302.1</v>
       </c>
       <c r="N178" s="1">
-        <v>0.73</v>
+        <v>0.0</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
-        <v>437</v>
+        <v>444</v>
       </c>
     </row>
     <row r="179" spans="1:26">
-      <c r="A179" t="s">
-        <v>441</v>
+      <c r="A179">
+        <v>2905161052</v>
       </c>
       <c r="B179" s="1">
-        <v>4100000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C179" s="1">
-        <v>99.992</v>
+        <v>100.04327675</v>
       </c>
       <c r="D179" s="1">
-        <v>99.37609756</v>
+        <v>0.0</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
-        <v>4074420.0</v>
+        <v>0.0</v>
       </c>
       <c r="H179" s="1">
-        <v>25252.0</v>
+        <v>8655.35</v>
       </c>
       <c r="I179" s="1">
-        <v>0.61976919414297</v>
+        <v>0</v>
       </c>
       <c r="J179">
-        <v>0.87</v>
+        <v>0.0</v>
       </c>
       <c r="K179" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="L179" s="1">
-        <v>4099672.0</v>
+        <v>8655.35</v>
       </c>
       <c r="M179" s="1">
-        <v>4135252.14</v>
+        <v>22253.13</v>
       </c>
       <c r="N179" s="1">
-        <v>0.1</v>
+        <v>0.0</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
     </row>
     <row r="180" spans="1:26">
-      <c r="A180" t="s">
-        <v>444</v>
+      <c r="A180">
+        <v>2923119492</v>
       </c>
       <c r="B180" s="1">
-        <v>12000000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="C180" s="1">
-        <v>100.191</v>
+        <v>100.07819782</v>
       </c>
       <c r="D180" s="1">
-        <v>100.68475</v>
+        <v>0.0</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
-        <v>12082170.0</v>
+        <v>0.0</v>
       </c>
       <c r="H180" s="1">
-        <v>-59250.0</v>
+        <v>6099.43</v>
       </c>
       <c r="I180" s="1">
-        <v>-0.49039204050266</v>
+        <v>0</v>
       </c>
       <c r="J180">
-        <v>1.12</v>
+        <v>0.0</v>
       </c>
       <c r="K180" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="L180" s="1">
-        <v>12022920.0</v>
+        <v>6099.43</v>
       </c>
       <c r="M180" s="1">
-        <v>12157056.99</v>
+        <v>11648.87</v>
       </c>
       <c r="N180" s="1">
-        <v>0.29</v>
+        <v>0.0</v>
       </c>
       <c r="O180">
         <v>1</v>
       </c>
       <c r="Z180" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
     </row>
     <row r="181" spans="1:26">
-      <c r="A181" t="s">
-        <v>447</v>
+      <c r="A181">
+        <v>2926627552</v>
       </c>
       <c r="B181" s="1">
-        <v>7800000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C181" s="1">
-        <v>100.429</v>
+        <v>100.1141085</v>
       </c>
       <c r="D181" s="1">
-        <v>101.89661538</v>
+        <v>0.0</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
-        <v>7947936.0</v>
+        <v>0.0</v>
       </c>
       <c r="H181" s="1">
-        <v>-114474.0</v>
+        <v>11410.85</v>
       </c>
       <c r="I181" s="1">
-        <v>-1.4402984623933</v>
+        <v>0</v>
       </c>
       <c r="J181">
-        <v>3.18</v>
+        <v>0.0</v>
       </c>
       <c r="K181" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="L181" s="1">
-        <v>7833462.0</v>
+        <v>11410.85</v>
       </c>
       <c r="M181" s="1">
-        <v>8081405.84</v>
+        <v>21373.8</v>
       </c>
       <c r="N181" s="1">
-        <v>0.2</v>
+        <v>0.0</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182">
-        <v>2862709242</v>
+        <v>2935657812</v>
       </c>
       <c r="B182" s="1">
-        <v>12500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C182" s="1">
-        <v>100.0513052</v>
+        <v>100.1321556</v>
       </c>
       <c r="D182" s="1">
         <v>0.0</v>
       </c>
       <c r="E182" t="s">
         <v>8</v>
       </c>
       <c r="F182">
         <v>1.0</v>
       </c>
       <c r="G182" s="1">
         <v>0.0</v>
       </c>
       <c r="H182" s="1">
-        <v>6413.15</v>
+        <v>39646.68</v>
       </c>
       <c r="I182" s="1">
         <v>0</v>
       </c>
       <c r="J182">
         <v>0.0</v>
       </c>
       <c r="K182" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="L182" s="1">
-        <v>6413.15</v>
+        <v>39646.68</v>
       </c>
       <c r="M182" s="1">
-        <v>19053.15</v>
+        <v>70320.43</v>
       </c>
       <c r="N182" s="1">
         <v>0.0</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183">
-        <v>2863881832</v>
+        <v>2949187952</v>
       </c>
       <c r="B183" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C183" s="1">
-        <v>100.05682033</v>
+        <v>100.1430706</v>
       </c>
       <c r="D183" s="1">
         <v>0.0</v>
       </c>
       <c r="E183" t="s">
         <v>8</v>
       </c>
       <c r="F183">
         <v>1.0</v>
       </c>
       <c r="G183" s="1">
         <v>0.0</v>
       </c>
       <c r="H183" s="1">
-        <v>17046.1</v>
+        <v>14307.06</v>
       </c>
       <c r="I183" s="1">
         <v>0</v>
       </c>
       <c r="J183">
         <v>0.0</v>
       </c>
       <c r="K183" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="L183" s="1">
-        <v>17046.1</v>
+        <v>14307.06</v>
       </c>
       <c r="M183" s="1">
-        <v>49052.1</v>
+        <v>20923.7</v>
       </c>
       <c r="N183" s="1">
         <v>0.0</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184">
-        <v>2892744252</v>
+        <v>2962625832</v>
       </c>
       <c r="B184" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C184" s="1">
-        <v>100.0849738</v>
+        <v>100.1576539</v>
       </c>
       <c r="D184" s="1">
         <v>0.0</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
       <c r="F184">
         <v>1.0</v>
       </c>
       <c r="G184" s="1">
         <v>0.0</v>
       </c>
       <c r="H184" s="1">
-        <v>16994.76</v>
+        <v>63061.56</v>
       </c>
       <c r="I184" s="1">
         <v>0</v>
       </c>
       <c r="J184">
         <v>0.0</v>
       </c>
       <c r="K184" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="L184" s="1">
-        <v>16994.76</v>
+        <v>63061.56</v>
       </c>
       <c r="M184" s="1">
-        <v>32598.98</v>
+        <v>82226.98</v>
       </c>
       <c r="N184" s="1">
         <v>0.0</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185">
-        <v>2905161052</v>
+        <v>2962647772</v>
       </c>
       <c r="B185" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>100.0621431</v>
+        <v>100.03064895</v>
       </c>
       <c r="D185" s="1">
         <v>0.0</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185">
         <v>1.0</v>
       </c>
       <c r="G185" s="1">
         <v>0.0</v>
       </c>
       <c r="H185" s="1">
-        <v>12428.62</v>
+        <v>6129.79</v>
       </c>
       <c r="I185" s="1">
         <v>0</v>
       </c>
       <c r="J185">
         <v>0.0</v>
       </c>
       <c r="K185" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="L185" s="1">
-        <v>12428.62</v>
+        <v>6129.79</v>
       </c>
       <c r="M185" s="1">
-        <v>22373.62</v>
+        <v>14962.24</v>
       </c>
       <c r="N185" s="1">
         <v>0.0</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186">
-        <v>2923119492</v>
+        <v>3009856922</v>
       </c>
       <c r="B186" s="1">
-        <v>7800000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>100.09623808</v>
+        <v>100.23109863</v>
       </c>
       <c r="D186" s="1">
         <v>0.0</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
         <v>0.0</v>
       </c>
       <c r="H186" s="1">
-        <v>7506.57</v>
+        <v>21954.37</v>
       </c>
       <c r="I186" s="1">
         <v>0</v>
       </c>
       <c r="J186">
         <v>0.0</v>
       </c>
       <c r="K186" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="L186" s="1">
-        <v>7506.57</v>
+        <v>21954.37</v>
       </c>
       <c r="M186" s="1">
-        <v>11600.01</v>
+        <v>24329.92</v>
       </c>
       <c r="N186" s="1">
         <v>0.0</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187">
-        <v>2926627552</v>
+        <v>3009858932</v>
       </c>
       <c r="B187" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C187" s="1">
-        <v>100.1296683</v>
+        <v>100.0412136</v>
       </c>
       <c r="D187" s="1">
         <v>0.0</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187">
         <v>1.0</v>
       </c>
       <c r="G187" s="1">
         <v>0.0</v>
       </c>
       <c r="H187" s="1">
-        <v>12966.83</v>
+        <v>6182.04</v>
       </c>
       <c r="I187" s="1">
         <v>0</v>
       </c>
       <c r="J187">
         <v>0.0</v>
       </c>
       <c r="K187" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="L187" s="1">
-        <v>12966.83</v>
+        <v>6182.04</v>
       </c>
       <c r="M187" s="1">
-        <v>20854.94</v>
+        <v>10246.25</v>
       </c>
       <c r="N187" s="1">
         <v>0.0</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188">
-        <v>2935657812</v>
+        <v>3013661662</v>
       </c>
       <c r="B188" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C188" s="1">
-        <v>100.14580423</v>
+        <v>100.23175615</v>
       </c>
       <c r="D188" s="1">
         <v>0.0</v>
       </c>
       <c r="E188" t="s">
         <v>8</v>
       </c>
       <c r="F188">
         <v>1.0</v>
       </c>
       <c r="G188" s="1">
         <v>0.0</v>
       </c>
       <c r="H188" s="1">
-        <v>43741.27</v>
+        <v>46351.23</v>
       </c>
       <c r="I188" s="1">
         <v>0</v>
       </c>
       <c r="J188">
         <v>0.0</v>
       </c>
       <c r="K188" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="L188" s="1">
-        <v>43741.27</v>
+        <v>46351.23</v>
       </c>
       <c r="M188" s="1">
-        <v>68098.36</v>
+        <v>51495.91</v>
       </c>
       <c r="N188" s="1">
         <v>0.0</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="Z188" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189">
-        <v>2937267372</v>
+        <v>3015607942</v>
       </c>
       <c r="B189" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C189" s="1">
-        <v>100.0526021</v>
+        <v>100.2386328</v>
       </c>
       <c r="D189" s="1">
         <v>0.0</v>
       </c>
       <c r="E189" t="s">
         <v>8</v>
       </c>
       <c r="F189">
         <v>1.0</v>
       </c>
       <c r="G189" s="1">
         <v>0.0</v>
       </c>
       <c r="H189" s="1">
-        <v>5260.21</v>
+        <v>35794.92</v>
       </c>
       <c r="I189" s="1">
         <v>0</v>
       </c>
       <c r="J189">
         <v>0.0</v>
       </c>
-      <c r="K189">
-        <v>0.0</v>
+      <c r="K189" t="s">
+        <v>467</v>
       </c>
       <c r="L189" s="1">
-        <v>5260.21</v>
+        <v>35794.92</v>
       </c>
       <c r="M189" s="1">
-        <v>5260.21</v>
+        <v>39540.4</v>
       </c>
       <c r="N189" s="1">
         <v>0.0</v>
       </c>
       <c r="O189">
         <v>1</v>
       </c>
       <c r="Z189" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190">
-        <v>2949187952</v>
+        <v>3017270942</v>
       </c>
       <c r="B190" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C190" s="1">
-        <v>100.1515762</v>
+        <v>100.135288</v>
       </c>
       <c r="D190" s="1">
         <v>0.0</v>
       </c>
       <c r="E190" t="s">
         <v>8</v>
       </c>
       <c r="F190">
         <v>1.0</v>
       </c>
       <c r="G190" s="1">
         <v>0.0</v>
       </c>
       <c r="H190" s="1">
-        <v>15157.62</v>
+        <v>27057.6</v>
       </c>
       <c r="I190" s="1">
         <v>0</v>
       </c>
       <c r="J190">
         <v>0.0</v>
       </c>
       <c r="K190" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="L190" s="1">
-        <v>15157.62</v>
+        <v>27057.6</v>
       </c>
       <c r="M190" s="1">
-        <v>19925.21</v>
+        <v>31879.0</v>
       </c>
       <c r="N190" s="1">
         <v>0.0</v>
       </c>
       <c r="O190">
         <v>1</v>
       </c>
       <c r="Z190" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191">
-        <v>2957753962</v>
+        <v>3021967322</v>
       </c>
       <c r="B191" s="1">
-        <v>8800000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="C191" s="1">
-        <v>100.01409955</v>
+        <v>100.24991188</v>
       </c>
       <c r="D191" s="1">
         <v>0.0</v>
       </c>
       <c r="E191" t="s">
         <v>8</v>
       </c>
       <c r="F191">
         <v>1.0</v>
       </c>
       <c r="G191" s="1">
         <v>0.0</v>
       </c>
       <c r="H191" s="1">
-        <v>1240.76</v>
+        <v>21242.51</v>
       </c>
       <c r="I191" s="1">
         <v>0</v>
       </c>
       <c r="J191">
         <v>0.0</v>
       </c>
       <c r="K191" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="L191" s="1">
-        <v>1240.76</v>
+        <v>21242.51</v>
       </c>
       <c r="M191" s="1">
-        <v>3466.48</v>
+        <v>23358.97</v>
       </c>
       <c r="N191" s="1">
         <v>0.0</v>
       </c>
       <c r="O191">
         <v>1</v>
       </c>
       <c r="Z191" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192">
-        <v>2962625832</v>
+        <v>3022014132</v>
       </c>
       <c r="B192" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C192" s="1">
-        <v>100.16207643</v>
+        <v>100.25041875</v>
       </c>
       <c r="D192" s="1">
         <v>0.0</v>
       </c>
       <c r="E192" t="s">
         <v>8</v>
       </c>
       <c r="F192">
         <v>1.0</v>
       </c>
       <c r="G192" s="1">
         <v>0.0</v>
       </c>
       <c r="H192" s="1">
-        <v>64830.57</v>
+        <v>50083.75</v>
       </c>
       <c r="I192" s="1">
         <v>0</v>
       </c>
       <c r="J192">
         <v>0.0</v>
       </c>
       <c r="K192" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="L192" s="1">
-        <v>64830.57</v>
+        <v>50083.75</v>
       </c>
       <c r="M192" s="1">
-        <v>77128.68</v>
+        <v>55162.0</v>
       </c>
       <c r="N192" s="1">
         <v>0.0</v>
       </c>
       <c r="O192">
         <v>1</v>
       </c>
       <c r="Z192" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193">
-        <v>2962647772</v>
+        <v>3032560652</v>
       </c>
       <c r="B193" s="1">
-        <v>20000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="C193" s="1">
-        <v>100.0469901</v>
+        <v>100.28836558</v>
       </c>
       <c r="D193" s="1">
         <v>0.0</v>
       </c>
       <c r="E193" t="s">
         <v>8</v>
       </c>
       <c r="F193">
         <v>1.0</v>
       </c>
       <c r="G193" s="1">
         <v>0.0</v>
       </c>
       <c r="H193" s="1">
-        <v>9398.02</v>
+        <v>34603.87</v>
       </c>
       <c r="I193" s="1">
         <v>0</v>
       </c>
       <c r="J193">
         <v>0.0</v>
       </c>
       <c r="K193" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="L193" s="1">
-        <v>9398.02</v>
+        <v>34603.87</v>
       </c>
       <c r="M193" s="1">
-        <v>14872.24</v>
+        <v>36753.61</v>
       </c>
       <c r="N193" s="1">
         <v>0.0</v>
       </c>
       <c r="O193">
         <v>1</v>
       </c>
       <c r="Z193" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194">
-        <v>3009856922</v>
+        <v>3033105672</v>
       </c>
       <c r="B194" s="1">
-        <v>9500000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="C194" s="1">
-        <v>100.21758505</v>
+        <v>100.23731175</v>
       </c>
       <c r="D194" s="1">
         <v>0.0</v>
       </c>
       <c r="E194" t="s">
         <v>8</v>
       </c>
       <c r="F194">
         <v>1.0</v>
       </c>
       <c r="G194" s="1">
         <v>0.0</v>
       </c>
       <c r="H194" s="1">
-        <v>20670.58</v>
+        <v>9492.47</v>
       </c>
       <c r="I194" s="1">
         <v>0</v>
       </c>
       <c r="J194">
         <v>0.0</v>
       </c>
       <c r="K194">
-        <v>936.11</v>
+        <v>808.33</v>
       </c>
       <c r="L194" s="1">
-        <v>20670.58</v>
+        <v>9492.47</v>
       </c>
       <c r="M194" s="1">
-        <v>21606.69</v>
+        <v>10300.8</v>
       </c>
       <c r="N194" s="1">
         <v>0.0</v>
       </c>
       <c r="O194">
         <v>1</v>
       </c>
       <c r="Z194" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195">
-        <v>3009858932</v>
+        <v>3037280862</v>
       </c>
       <c r="B195" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C195" s="1">
-        <v>100.05708153</v>
+        <v>100.28005207</v>
       </c>
       <c r="D195" s="1">
         <v>0.0</v>
       </c>
       <c r="E195" t="s">
         <v>8</v>
       </c>
       <c r="F195">
         <v>1.0</v>
       </c>
       <c r="G195" s="1">
         <v>0.0</v>
       </c>
       <c r="H195" s="1">
-        <v>8562.23</v>
+        <v>42007.81</v>
       </c>
       <c r="I195" s="1">
         <v>0</v>
       </c>
       <c r="J195">
         <v>0.0</v>
       </c>
       <c r="K195" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="L195" s="1">
-        <v>8562.23</v>
+        <v>42007.81</v>
       </c>
       <c r="M195" s="1">
-        <v>10320.3</v>
+        <v>46925.64</v>
       </c>
       <c r="N195" s="1">
         <v>0.0</v>
       </c>
       <c r="O195">
         <v>1</v>
       </c>
       <c r="Z195" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196">
-        <v>3013661662</v>
+        <v>3042209452</v>
       </c>
       <c r="B196" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C196" s="1">
-        <v>100.2183196</v>
+        <v>100.2862746</v>
       </c>
       <c r="D196" s="1">
         <v>0.0</v>
       </c>
       <c r="E196" t="s">
         <v>8</v>
       </c>
       <c r="F196">
         <v>1.0</v>
       </c>
       <c r="G196" s="1">
         <v>0.0</v>
       </c>
       <c r="H196" s="1">
-        <v>43663.92</v>
+        <v>28627.46</v>
       </c>
       <c r="I196" s="1">
         <v>0</v>
       </c>
       <c r="J196">
         <v>0.0</v>
       </c>
       <c r="K196" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="L196" s="1">
-        <v>43663.92</v>
+        <v>28627.46</v>
       </c>
       <c r="M196" s="1">
-        <v>45762.84</v>
+        <v>31589.83</v>
       </c>
       <c r="N196" s="1">
         <v>0.0</v>
       </c>
       <c r="O196">
         <v>1</v>
       </c>
       <c r="Z196" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197">
-        <v>3015607942</v>
+        <v>3047030172</v>
       </c>
       <c r="B197" s="1">
-        <v>15000000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="C197" s="1">
-        <v>100.2236776</v>
+        <v>100.27586844</v>
       </c>
       <c r="D197" s="1">
         <v>0.0</v>
       </c>
       <c r="E197" t="s">
         <v>8</v>
       </c>
       <c r="F197">
         <v>1.0</v>
       </c>
       <c r="G197" s="1">
         <v>0.0</v>
       </c>
       <c r="H197" s="1">
-        <v>33551.64</v>
+        <v>8618.13</v>
       </c>
       <c r="I197" s="1">
         <v>0</v>
       </c>
       <c r="J197">
         <v>0.0</v>
       </c>
-      <c r="K197" t="s">
-        <v>478</v>
+      <c r="K197">
+        <v>905.6</v>
       </c>
       <c r="L197" s="1">
-        <v>33551.64</v>
+        <v>8618.13</v>
       </c>
       <c r="M197" s="1">
-        <v>35025.08</v>
+        <v>9523.73</v>
       </c>
       <c r="N197" s="1">
         <v>0.0</v>
       </c>
       <c r="O197">
         <v>1</v>
       </c>
       <c r="Z197" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198">
-        <v>3017270942</v>
+        <v>3050153122</v>
       </c>
       <c r="B198" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C198" s="1">
-        <v>100.1387613</v>
+        <v>100.3000532</v>
       </c>
       <c r="D198" s="1">
         <v>0.0</v>
       </c>
       <c r="E198" t="s">
         <v>8</v>
       </c>
       <c r="F198">
         <v>1.0</v>
       </c>
       <c r="G198" s="1">
         <v>0.0</v>
       </c>
       <c r="H198" s="1">
-        <v>27752.26</v>
+        <v>30005.32</v>
       </c>
       <c r="I198" s="1">
         <v>0</v>
       </c>
       <c r="J198">
         <v>0.0</v>
       </c>
       <c r="K198" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="L198" s="1">
-        <v>27752.26</v>
+        <v>30005.32</v>
       </c>
       <c r="M198" s="1">
-        <v>29563.57</v>
+        <v>32952.62</v>
       </c>
       <c r="N198" s="1">
         <v>0.0</v>
       </c>
       <c r="O198">
         <v>1</v>
       </c>
       <c r="Z198" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199">
-        <v>3021967322</v>
+        <v>3051781772</v>
       </c>
       <c r="B199" s="1">
-        <v>8500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C199" s="1">
-        <v>100.23284247</v>
+        <v>100.30166375</v>
       </c>
       <c r="D199" s="1">
         <v>0.0</v>
       </c>
       <c r="E199" t="s">
         <v>8</v>
       </c>
       <c r="F199">
         <v>1.0</v>
       </c>
       <c r="G199" s="1">
         <v>0.0</v>
       </c>
       <c r="H199" s="1">
-        <v>19791.61</v>
+        <v>60332.75</v>
       </c>
       <c r="I199" s="1">
         <v>0</v>
       </c>
       <c r="J199">
         <v>0.0</v>
       </c>
-      <c r="K199">
-        <v>829.95</v>
+      <c r="K199" t="s">
+        <v>485</v>
       </c>
       <c r="L199" s="1">
-        <v>19791.61</v>
+        <v>60332.75</v>
       </c>
       <c r="M199" s="1">
-        <v>20621.56</v>
+        <v>66168.15</v>
       </c>
       <c r="N199" s="1">
         <v>0.0</v>
       </c>
       <c r="O199">
         <v>1</v>
       </c>
       <c r="Z199" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200">
-        <v>3022014132</v>
+        <v>3053286692</v>
       </c>
       <c r="B200" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C200" s="1">
-        <v>100.233404</v>
+        <v>100.18579107</v>
       </c>
       <c r="D200" s="1">
         <v>0.0</v>
       </c>
       <c r="E200" t="s">
         <v>8</v>
       </c>
       <c r="F200">
         <v>1.0</v>
       </c>
       <c r="G200" s="1">
         <v>0.0</v>
       </c>
       <c r="H200" s="1">
-        <v>46680.8</v>
+        <v>27868.66</v>
       </c>
       <c r="I200" s="1">
         <v>0</v>
       </c>
       <c r="J200">
         <v>0.0</v>
       </c>
       <c r="K200" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="L200" s="1">
-        <v>46680.8</v>
+        <v>27868.66</v>
       </c>
       <c r="M200" s="1">
-        <v>48720.86</v>
+        <v>32454.17</v>
       </c>
       <c r="N200" s="1">
         <v>0.0</v>
       </c>
       <c r="O200">
         <v>1</v>
       </c>
       <c r="Z200" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201">
-        <v>3032560652</v>
+        <v>3053302732</v>
       </c>
       <c r="B201" s="1">
-        <v>12000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C201" s="1">
-        <v>100.26152358</v>
+        <v>100.3072472</v>
       </c>
       <c r="D201" s="1">
         <v>0.0</v>
       </c>
       <c r="E201" t="s">
         <v>8</v>
       </c>
       <c r="F201">
         <v>1.0</v>
       </c>
       <c r="G201" s="1">
         <v>0.0</v>
       </c>
       <c r="H201" s="1">
-        <v>31382.83</v>
+        <v>46087.08</v>
       </c>
       <c r="I201" s="1">
         <v>0</v>
       </c>
       <c r="J201">
         <v>0.0</v>
       </c>
-      <c r="K201">
-        <v>442.38</v>
+      <c r="K201" t="s">
+        <v>489</v>
       </c>
       <c r="L201" s="1">
-        <v>31382.83</v>
+        <v>46087.08</v>
       </c>
       <c r="M201" s="1">
-        <v>31825.21</v>
+        <v>50862.59</v>
       </c>
       <c r="N201" s="1">
         <v>0.0</v>
       </c>
       <c r="O201">
         <v>1</v>
       </c>
       <c r="Z201" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202">
-        <v>3033105672</v>
+        <v>3089978672</v>
       </c>
       <c r="B202" s="1">
-        <v>4000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C202" s="1">
-        <v>100.22111375</v>
+        <v>100.1958529</v>
       </c>
       <c r="D202" s="1">
         <v>0.0</v>
       </c>
       <c r="E202" t="s">
         <v>8</v>
       </c>
       <c r="F202">
         <v>1.0</v>
       </c>
       <c r="G202" s="1">
         <v>0.0</v>
       </c>
       <c r="H202" s="1">
-        <v>8844.55</v>
+        <v>39170.58</v>
       </c>
       <c r="I202" s="1">
         <v>0</v>
       </c>
       <c r="J202">
         <v>0.0</v>
       </c>
-      <c r="K202">
-        <v>225.02</v>
+      <c r="K202" t="s">
+        <v>491</v>
       </c>
       <c r="L202" s="1">
-        <v>8844.55</v>
+        <v>39170.58</v>
       </c>
       <c r="M202" s="1">
-        <v>9069.57</v>
+        <v>27370.57</v>
       </c>
       <c r="N202" s="1">
         <v>0.0</v>
       </c>
       <c r="O202">
         <v>1</v>
       </c>
       <c r="Z202" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="A203">
-        <v>3037280862</v>
+        <v>3094522902</v>
       </c>
       <c r="B203" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C203" s="1">
-        <v>100.26015853</v>
+        <v>100.08981327</v>
       </c>
       <c r="D203" s="1">
         <v>0.0</v>
       </c>
       <c r="E203" t="s">
         <v>8</v>
       </c>
       <c r="F203">
         <v>1.0</v>
       </c>
       <c r="G203" s="1">
         <v>0.0</v>
       </c>
       <c r="H203" s="1">
-        <v>39023.78</v>
+        <v>13471.99</v>
       </c>
       <c r="I203" s="1">
         <v>0</v>
       </c>
       <c r="J203">
         <v>0.0</v>
       </c>
       <c r="K203" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
       <c r="L203" s="1">
-        <v>39023.78</v>
+        <v>13471.99</v>
       </c>
       <c r="M203" s="1">
-        <v>41527.96</v>
+        <v>5217.45</v>
       </c>
       <c r="N203" s="1">
         <v>0.0</v>
       </c>
       <c r="O203">
         <v>1</v>
       </c>
       <c r="Z203" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="A204">
-        <v>3042209452</v>
+        <v>3094554102</v>
       </c>
       <c r="B204" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C204" s="1">
-        <v>100.2642449</v>
+        <v>100.1626208</v>
       </c>
       <c r="D204" s="1">
         <v>0.0</v>
       </c>
       <c r="E204" t="s">
         <v>8</v>
       </c>
       <c r="F204">
         <v>1.0</v>
       </c>
       <c r="G204" s="1">
         <v>0.0</v>
       </c>
       <c r="H204" s="1">
-        <v>26424.49</v>
+        <v>24393.12</v>
       </c>
       <c r="I204" s="1">
         <v>0</v>
       </c>
       <c r="J204">
         <v>0.0</v>
       </c>
       <c r="K204" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="L204" s="1">
-        <v>26424.49</v>
+        <v>24393.12</v>
       </c>
       <c r="M204" s="1">
-        <v>27814.37</v>
+        <v>13388.58</v>
       </c>
       <c r="N204" s="1">
         <v>0.0</v>
       </c>
       <c r="O204">
         <v>1</v>
       </c>
       <c r="Z204" t="s">
-        <v>488</v>
+        <v>494</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205">
-        <v>3047030172</v>
+        <v>3095024362</v>
       </c>
       <c r="B205" s="1">
-        <v>3124000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C205" s="1">
-        <v>100.25557458</v>
+        <v>100.17665433</v>
       </c>
       <c r="D205" s="1">
         <v>0.0</v>
       </c>
       <c r="E205" t="s">
         <v>8</v>
       </c>
       <c r="F205">
         <v>1.0</v>
       </c>
       <c r="G205" s="1">
         <v>0.0</v>
       </c>
       <c r="H205" s="1">
-        <v>7984.15</v>
+        <v>26498.15</v>
       </c>
       <c r="I205" s="1">
         <v>0</v>
       </c>
       <c r="J205">
         <v>0.0</v>
       </c>
-      <c r="K205">
-        <v>416.24</v>
+      <c r="K205" t="s">
+        <v>497</v>
       </c>
       <c r="L205" s="1">
-        <v>7984.15</v>
+        <v>26498.15</v>
       </c>
       <c r="M205" s="1">
-        <v>8400.39</v>
+        <v>16068.61</v>
       </c>
       <c r="N205" s="1">
         <v>0.0</v>
       </c>
       <c r="O205">
         <v>1</v>
       </c>
       <c r="Z205" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="A206">
-        <v>3050153122</v>
+        <v>3099338312</v>
       </c>
       <c r="B206" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C206" s="1">
-        <v>100.2754517</v>
+        <v>100.0010603</v>
       </c>
       <c r="D206" s="1">
         <v>0.0</v>
       </c>
       <c r="E206" t="s">
         <v>8</v>
       </c>
       <c r="F206">
         <v>1.0</v>
       </c>
       <c r="G206" s="1">
         <v>0.0</v>
       </c>
       <c r="H206" s="1">
-        <v>27545.17</v>
+        <v>106.03</v>
       </c>
       <c r="I206" s="1">
         <v>0</v>
       </c>
       <c r="J206">
         <v>0.0</v>
       </c>
-      <c r="K206" t="s">
-        <v>492</v>
+      <c r="K206">
+        <v>-351.64</v>
       </c>
       <c r="L206" s="1">
-        <v>27545.17</v>
+        <v>106.03</v>
       </c>
       <c r="M206" s="1">
-        <v>28919.02</v>
+        <v>-245.61</v>
       </c>
       <c r="N206" s="1">
         <v>0.0</v>
       </c>
       <c r="O206">
         <v>1</v>
       </c>
       <c r="Z206" t="s">
-        <v>491</v>
+        <v>498</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="A207">
-        <v>3051781772</v>
+        <v>3101407942</v>
       </c>
       <c r="B207" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C207" s="1">
-        <v>100.2766491</v>
+        <v>100.1866741</v>
       </c>
       <c r="D207" s="1">
         <v>0.0</v>
       </c>
       <c r="E207" t="s">
         <v>8</v>
       </c>
       <c r="F207">
         <v>1.0</v>
       </c>
       <c r="G207" s="1">
         <v>0.0</v>
       </c>
       <c r="H207" s="1">
-        <v>55329.82</v>
+        <v>18667.41</v>
       </c>
       <c r="I207" s="1">
         <v>0</v>
       </c>
       <c r="J207">
         <v>0.0</v>
       </c>
       <c r="K207" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
       <c r="L207" s="1">
-        <v>55329.82</v>
+        <v>18667.41</v>
       </c>
       <c r="M207" s="1">
-        <v>58025.18</v>
+        <v>12304.0</v>
       </c>
       <c r="N207" s="1">
         <v>0.0</v>
       </c>
       <c r="O207">
         <v>1</v>
       </c>
       <c r="Z207" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="A208">
-        <v>3053286692</v>
+        <v>3119675662</v>
       </c>
       <c r="B208" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C208" s="1">
-        <v>100.18318413</v>
+        <v>100.0028126</v>
       </c>
       <c r="D208" s="1">
         <v>0.0</v>
       </c>
       <c r="E208" t="s">
         <v>8</v>
       </c>
       <c r="F208">
         <v>1.0</v>
       </c>
       <c r="G208" s="1">
         <v>0.0</v>
       </c>
       <c r="H208" s="1">
-        <v>27477.62</v>
+        <v>703.15</v>
       </c>
       <c r="I208" s="1">
         <v>0</v>
       </c>
       <c r="J208">
         <v>0.0</v>
       </c>
       <c r="K208" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="L208" s="1">
-        <v>27477.62</v>
+        <v>703.15</v>
       </c>
       <c r="M208" s="1">
-        <v>29679.91</v>
+        <v>-16120.81</v>
       </c>
       <c r="N208" s="1">
         <v>0.0</v>
       </c>
       <c r="O208">
         <v>1</v>
       </c>
       <c r="Z208" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="A209">
-        <v>3053302732</v>
+        <v>3121777262</v>
       </c>
       <c r="B209" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C209" s="1">
-        <v>100.28220807</v>
+        <v>100.0528246</v>
       </c>
       <c r="D209" s="1">
         <v>0.0</v>
       </c>
       <c r="E209" t="s">
         <v>8</v>
       </c>
       <c r="F209">
         <v>1.0</v>
       </c>
       <c r="G209" s="1">
         <v>0.0</v>
       </c>
       <c r="H209" s="1">
-        <v>42331.21</v>
+        <v>5282.46</v>
       </c>
       <c r="I209" s="1">
         <v>0</v>
       </c>
       <c r="J209">
         <v>0.0</v>
       </c>
       <c r="K209" t="s">
-        <v>498</v>
+        <v>504</v>
       </c>
       <c r="L209" s="1">
-        <v>42331.21</v>
+        <v>5282.46</v>
       </c>
       <c r="M209" s="1">
-        <v>44698.5</v>
+        <v>-5835.4</v>
       </c>
       <c r="N209" s="1">
         <v>0.0</v>
       </c>
       <c r="O209">
         <v>1</v>
       </c>
       <c r="Z209" t="s">
-        <v>497</v>
+        <v>503</v>
       </c>
     </row>
     <row r="210" spans="1:26">
       <c r="A210">
-        <v>3089978672</v>
+        <v>3134415152</v>
       </c>
       <c r="B210" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C210" s="1">
-        <v>100.1448373</v>
+        <v>100.01959435</v>
       </c>
       <c r="D210" s="1">
         <v>0.0</v>
       </c>
       <c r="E210" t="s">
         <v>8</v>
       </c>
       <c r="F210">
         <v>1.0</v>
       </c>
       <c r="G210" s="1">
         <v>0.0</v>
       </c>
       <c r="H210" s="1">
-        <v>28967.46</v>
+        <v>3918.87</v>
       </c>
       <c r="I210" s="1">
         <v>0</v>
       </c>
       <c r="J210">
         <v>0.0</v>
       </c>
       <c r="K210" t="s">
-        <v>500</v>
+        <v>506</v>
       </c>
       <c r="L210" s="1">
-        <v>28967.46</v>
+        <v>3918.87</v>
       </c>
       <c r="M210" s="1">
-        <v>16832.08</v>
+        <v>-9092.22</v>
       </c>
       <c r="N210" s="1">
         <v>0.0</v>
       </c>
       <c r="O210">
         <v>1</v>
       </c>
       <c r="Z210" t="s">
-        <v>499</v>
+        <v>505</v>
       </c>
     </row>
     <row r="211" spans="1:26">
       <c r="A211">
-        <v>3094522902</v>
+        <v>3138830172</v>
       </c>
       <c r="B211" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C211" s="1">
-        <v>100.07140233</v>
+        <v>100.10929565</v>
       </c>
       <c r="D211" s="1">
         <v>0.0</v>
       </c>
       <c r="E211" t="s">
         <v>8</v>
       </c>
       <c r="F211">
         <v>1.0</v>
       </c>
       <c r="G211" s="1">
         <v>0.0</v>
       </c>
       <c r="H211" s="1">
-        <v>10710.35</v>
+        <v>21859.13</v>
       </c>
       <c r="I211" s="1">
         <v>0</v>
       </c>
       <c r="J211">
         <v>0.0</v>
       </c>
       <c r="K211" t="s">
-        <v>502</v>
+        <v>508</v>
       </c>
       <c r="L211" s="1">
-        <v>10710.35</v>
+        <v>21859.13</v>
       </c>
       <c r="M211" s="1">
-        <v>2170.7</v>
+        <v>6184.28</v>
       </c>
       <c r="N211" s="1">
         <v>0.0</v>
       </c>
       <c r="O211">
         <v>1</v>
       </c>
       <c r="Z211" t="s">
-        <v>501</v>
+        <v>507</v>
       </c>
     </row>
     <row r="212" spans="1:26">
       <c r="A212">
-        <v>3094554102</v>
+        <v>3138877082</v>
       </c>
       <c r="B212" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C212" s="1">
-        <v>100.108817</v>
+        <v>100.1111854</v>
       </c>
       <c r="D212" s="1">
         <v>0.0</v>
       </c>
       <c r="E212" t="s">
         <v>8</v>
       </c>
       <c r="F212">
         <v>1.0</v>
       </c>
       <c r="G212" s="1">
         <v>0.0</v>
       </c>
       <c r="H212" s="1">
-        <v>16322.55</v>
+        <v>16677.81</v>
       </c>
       <c r="I212" s="1">
         <v>0</v>
       </c>
       <c r="J212">
         <v>0.0</v>
       </c>
       <c r="K212" t="s">
-        <v>504</v>
+        <v>510</v>
       </c>
       <c r="L212" s="1">
-        <v>16322.55</v>
+        <v>16677.81</v>
       </c>
       <c r="M212" s="1">
-        <v>5491.23</v>
+        <v>5010.21</v>
       </c>
       <c r="N212" s="1">
         <v>0.0</v>
       </c>
       <c r="O212">
         <v>1</v>
       </c>
       <c r="Z212" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
     </row>
     <row r="213" spans="1:26">
       <c r="A213">
-        <v>3095024362</v>
+        <v>3145172942</v>
       </c>
       <c r="B213" s="1">
-        <v>15000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="C213" s="1">
-        <v>100.1211472</v>
+        <v>100.06788333</v>
       </c>
       <c r="D213" s="1">
         <v>0.0</v>
       </c>
       <c r="E213" t="s">
         <v>8</v>
       </c>
       <c r="F213">
         <v>1.0</v>
       </c>
       <c r="G213" s="1">
         <v>0.0</v>
       </c>
       <c r="H213" s="1">
-        <v>18172.08</v>
+        <v>5091.25</v>
       </c>
       <c r="I213" s="1">
         <v>0</v>
       </c>
       <c r="J213">
         <v>0.0</v>
       </c>
       <c r="K213" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="L213" s="1">
-        <v>18172.08</v>
+        <v>5091.25</v>
       </c>
       <c r="M213" s="1">
-        <v>7819.93</v>
+        <v>-1271.41</v>
       </c>
       <c r="N213" s="1">
         <v>0.0</v>
       </c>
       <c r="O213">
         <v>1</v>
       </c>
       <c r="Z213" t="s">
-        <v>505</v>
+        <v>511</v>
       </c>
     </row>
     <row r="214" spans="1:26">
       <c r="A214">
-        <v>3099338312</v>
+        <v>3149823572</v>
       </c>
       <c r="B214" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C214" s="1">
-        <v>100.0115963</v>
+        <v>100.044686</v>
       </c>
       <c r="D214" s="1">
         <v>0.0</v>
       </c>
       <c r="E214" t="s">
         <v>8</v>
       </c>
       <c r="F214">
         <v>1.0</v>
       </c>
       <c r="G214" s="1">
         <v>0.0</v>
       </c>
       <c r="H214" s="1">
-        <v>1159.63</v>
+        <v>4468.6</v>
       </c>
       <c r="I214" s="1">
         <v>0</v>
       </c>
       <c r="J214">
         <v>0.0</v>
       </c>
       <c r="K214" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="L214" s="1">
-        <v>1159.63</v>
+        <v>4468.6</v>
       </c>
       <c r="M214" s="1">
-        <v>-233.56</v>
+        <v>-4309.12</v>
       </c>
       <c r="N214" s="1">
         <v>0.0</v>
       </c>
       <c r="O214">
         <v>1</v>
       </c>
       <c r="Z214" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
     </row>
     <row r="215" spans="1:26">
       <c r="A215">
-        <v>3101407942</v>
+        <v>3154552562</v>
       </c>
       <c r="B215" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C215" s="1">
-        <v>100.130845</v>
+        <v>100.0070346</v>
       </c>
       <c r="D215" s="1">
         <v>0.0</v>
       </c>
       <c r="E215" t="s">
         <v>8</v>
       </c>
       <c r="F215">
         <v>1.0</v>
       </c>
       <c r="G215" s="1">
         <v>0.0</v>
       </c>
       <c r="H215" s="1">
-        <v>13084.5</v>
+        <v>1055.19</v>
       </c>
       <c r="I215" s="1">
         <v>0</v>
       </c>
       <c r="J215">
         <v>0.0</v>
       </c>
       <c r="K215" t="s">
-        <v>510</v>
+        <v>516</v>
       </c>
       <c r="L215" s="1">
-        <v>13084.5</v>
+        <v>1055.19</v>
       </c>
       <c r="M215" s="1">
-        <v>6710.76</v>
+        <v>-422.47</v>
       </c>
       <c r="N215" s="1">
         <v>0.0</v>
       </c>
       <c r="O215">
         <v>1</v>
       </c>
       <c r="Z215" t="s">
-        <v>509</v>
+        <v>515</v>
       </c>
     </row>
     <row r="216" spans="1:26">
       <c r="A216">
-        <v>3119675662</v>
+        <v>3154561012</v>
       </c>
       <c r="B216" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C216" s="1">
-        <v>99.99940024</v>
+        <v>99.9951174</v>
       </c>
       <c r="D216" s="1">
         <v>0.0</v>
       </c>
       <c r="E216" t="s">
         <v>8</v>
       </c>
       <c r="F216">
         <v>1.0</v>
       </c>
       <c r="G216" s="1">
         <v>0.0</v>
       </c>
       <c r="H216" s="1">
-        <v>-149.94</v>
+        <v>-488.26</v>
       </c>
       <c r="I216" s="1">
         <v>0</v>
       </c>
       <c r="J216">
         <v>0.0</v>
       </c>
       <c r="K216" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="L216" s="1">
-        <v>-149.94</v>
+        <v>-488.26</v>
       </c>
       <c r="M216" s="1">
-        <v>-16367.36</v>
+        <v>-9727.53</v>
       </c>
       <c r="N216" s="1">
         <v>0.0</v>
       </c>
       <c r="O216">
         <v>1</v>
       </c>
       <c r="Z216" t="s">
-        <v>511</v>
+        <v>517</v>
       </c>
     </row>
     <row r="217" spans="1:26">
       <c r="A217">
-        <v>3119812902</v>
+        <v>3155437292</v>
       </c>
       <c r="B217" s="1">
-        <v>30000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C217" s="1">
-        <v>100.00201877</v>
+        <v>100.01238448</v>
       </c>
       <c r="D217" s="1">
         <v>0.0</v>
       </c>
       <c r="E217" t="s">
         <v>8</v>
       </c>
       <c r="F217">
         <v>1.0</v>
       </c>
       <c r="G217" s="1">
         <v>0.0</v>
       </c>
       <c r="H217" s="1">
-        <v>605.63</v>
+        <v>1548.06</v>
       </c>
       <c r="I217" s="1">
         <v>0</v>
       </c>
       <c r="J217">
         <v>0.0</v>
       </c>
       <c r="K217" t="s">
-        <v>514</v>
+        <v>520</v>
       </c>
       <c r="L217" s="1">
-        <v>605.63</v>
+        <v>1548.06</v>
       </c>
       <c r="M217" s="1">
-        <v>-5590.28</v>
+        <v>-3884.83</v>
       </c>
       <c r="N217" s="1">
         <v>0.0</v>
       </c>
       <c r="O217">
         <v>1</v>
       </c>
       <c r="Z217" t="s">
-        <v>513</v>
+        <v>519</v>
       </c>
     </row>
     <row r="218" spans="1:26">
       <c r="A218">
-        <v>3121777262</v>
+        <v>3155558992</v>
       </c>
       <c r="B218" s="1">
-        <v>10000000.0</v>
+        <v>7400000.0</v>
       </c>
       <c r="C218" s="1">
-        <v>99.9759329</v>
+        <v>100.01136541</v>
       </c>
       <c r="D218" s="1">
         <v>0.0</v>
       </c>
       <c r="E218" t="s">
         <v>8</v>
       </c>
       <c r="F218">
         <v>1.0</v>
       </c>
       <c r="G218" s="1">
         <v>0.0</v>
       </c>
       <c r="H218" s="1">
-        <v>-2406.71</v>
+        <v>841.04</v>
       </c>
       <c r="I218" s="1">
         <v>0</v>
       </c>
       <c r="J218">
         <v>0.0</v>
       </c>
       <c r="K218" t="s">
-        <v>516</v>
+        <v>522</v>
       </c>
       <c r="L218" s="1">
-        <v>-2406.71</v>
+        <v>841.04</v>
       </c>
       <c r="M218" s="1">
-        <v>-12309.25</v>
+        <v>-2424.87</v>
       </c>
       <c r="N218" s="1">
         <v>0.0</v>
       </c>
       <c r="O218">
         <v>1</v>
       </c>
       <c r="Z218" t="s">
-        <v>515</v>
+        <v>521</v>
       </c>
     </row>
     <row r="219" spans="1:26">
       <c r="A219">
-        <v>3123552652</v>
+        <v>3163652032</v>
       </c>
       <c r="B219" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C219" s="1">
-        <v>100.0040782</v>
+        <v>99.9979588</v>
       </c>
       <c r="D219" s="1">
         <v>0.0</v>
       </c>
       <c r="E219" t="s">
         <v>8</v>
       </c>
       <c r="F219">
         <v>1.0</v>
       </c>
       <c r="G219" s="1">
         <v>0.0</v>
       </c>
       <c r="H219" s="1">
-        <v>815.64</v>
+        <v>-306.18</v>
       </c>
       <c r="I219" s="1">
         <v>0</v>
       </c>
       <c r="J219">
         <v>0.0</v>
       </c>
       <c r="K219" t="s">
-        <v>518</v>
+        <v>524</v>
       </c>
       <c r="L219" s="1">
-        <v>815.64</v>
+        <v>-306.18</v>
       </c>
       <c r="M219" s="1">
-        <v>-4426.93</v>
+        <v>-12052.35</v>
       </c>
       <c r="N219" s="1">
         <v>0.0</v>
       </c>
       <c r="O219">
         <v>1</v>
       </c>
       <c r="Z219" t="s">
-        <v>517</v>
+        <v>523</v>
       </c>
     </row>
     <row r="220" spans="1:26">
       <c r="A220">
-        <v>3126897932</v>
+        <v>3174910502</v>
       </c>
       <c r="B220" s="1">
-        <v>10000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="C220" s="1">
-        <v>100.0067156</v>
+        <v>100.04569547</v>
       </c>
       <c r="D220" s="1">
         <v>0.0</v>
       </c>
       <c r="E220" t="s">
         <v>8</v>
       </c>
       <c r="F220">
         <v>1.0</v>
       </c>
       <c r="G220" s="1">
         <v>0.0</v>
       </c>
       <c r="H220" s="1">
-        <v>671.56</v>
+        <v>3427.16</v>
       </c>
       <c r="I220" s="1">
         <v>0</v>
       </c>
       <c r="J220">
         <v>0.0</v>
       </c>
       <c r="K220" t="s">
-        <v>520</v>
+        <v>526</v>
       </c>
       <c r="L220" s="1">
-        <v>671.56</v>
+        <v>3427.16</v>
       </c>
       <c r="M220" s="1">
-        <v>-846.58</v>
+        <v>218.93</v>
       </c>
       <c r="N220" s="1">
         <v>0.0</v>
       </c>
       <c r="O220">
         <v>1</v>
       </c>
       <c r="Z220" t="s">
-        <v>519</v>
+        <v>525</v>
       </c>
     </row>
     <row r="221" spans="1:26">
       <c r="A221">
-        <v>3132138012</v>
+        <v>3174911342</v>
       </c>
       <c r="B221" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C221" s="1">
-        <v>100.005082</v>
+        <v>100.0612823</v>
       </c>
       <c r="D221" s="1">
         <v>0.0</v>
       </c>
       <c r="E221" t="s">
         <v>8</v>
       </c>
       <c r="F221">
         <v>1.0</v>
       </c>
       <c r="G221" s="1">
         <v>0.0</v>
       </c>
       <c r="H221" s="1">
-        <v>762.3</v>
+        <v>12256.46</v>
       </c>
       <c r="I221" s="1">
         <v>0</v>
       </c>
       <c r="J221">
         <v>0.0</v>
       </c>
       <c r="K221" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="L221" s="1">
-        <v>762.3</v>
+        <v>12256.46</v>
       </c>
       <c r="M221" s="1">
-        <v>-3080.18</v>
+        <v>1732.01</v>
       </c>
       <c r="N221" s="1">
         <v>0.0</v>
       </c>
       <c r="O221">
         <v>1</v>
       </c>
       <c r="Z221" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
     </row>
     <row r="222" spans="1:26">
       <c r="A222">
-        <v>3134415152</v>
+        <v>3174922122</v>
       </c>
       <c r="B222" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C222" s="1">
-        <v>100.00320835</v>
+        <v>100.0463252</v>
       </c>
       <c r="D222" s="1">
         <v>0.0</v>
       </c>
       <c r="E222" t="s">
         <v>8</v>
       </c>
       <c r="F222">
         <v>1.0</v>
       </c>
       <c r="G222" s="1">
         <v>0.0</v>
       </c>
       <c r="H222" s="1">
-        <v>641.67</v>
+        <v>2316.26</v>
       </c>
       <c r="I222" s="1">
         <v>0</v>
       </c>
       <c r="J222">
         <v>0.0</v>
       </c>
       <c r="K222" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
       <c r="L222" s="1">
-        <v>641.67</v>
+        <v>2316.26</v>
       </c>
       <c r="M222" s="1">
-        <v>-11454.79</v>
+        <v>184.52</v>
       </c>
       <c r="N222" s="1">
         <v>0.0</v>
       </c>
       <c r="O222">
         <v>1</v>
       </c>
       <c r="Z222" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
     </row>
     <row r="223" spans="1:26">
       <c r="A223">
-        <v>3138830172</v>
+        <v>3174950872</v>
       </c>
       <c r="B223" s="1">
-        <v>20000000.0</v>
+        <v>2214000.0</v>
       </c>
       <c r="C223" s="1">
-        <v>100.0284261</v>
+        <v>100.01471093</v>
       </c>
       <c r="D223" s="1">
         <v>0.0</v>
       </c>
       <c r="E223" t="s">
         <v>8</v>
       </c>
       <c r="F223">
         <v>1.0</v>
       </c>
       <c r="G223" s="1">
         <v>0.0</v>
       </c>
       <c r="H223" s="1">
-        <v>5685.22</v>
+        <v>325.7</v>
       </c>
       <c r="I223" s="1">
         <v>0</v>
       </c>
       <c r="J223">
         <v>0.0</v>
       </c>
-      <c r="K223" t="s">
-        <v>526</v>
+      <c r="K223">
+        <v>-387.2</v>
       </c>
       <c r="L223" s="1">
-        <v>5685.22</v>
+        <v>325.7</v>
       </c>
       <c r="M223" s="1">
-        <v>-8224.01</v>
+        <v>-61.5</v>
       </c>
       <c r="N223" s="1">
         <v>0.0</v>
       </c>
       <c r="O223">
         <v>1</v>
       </c>
       <c r="Z223" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
     </row>
     <row r="224" spans="1:26">
       <c r="A224">
-        <v>3138877082</v>
+        <v>3176513182</v>
       </c>
       <c r="B224" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C224" s="1">
-        <v>100.03045353</v>
+        <v>100.00798993</v>
       </c>
       <c r="D224" s="1">
         <v>0.0</v>
       </c>
       <c r="E224" t="s">
         <v>8</v>
       </c>
       <c r="F224">
         <v>1.0</v>
       </c>
       <c r="G224" s="1">
         <v>0.0</v>
       </c>
       <c r="H224" s="1">
-        <v>4568.03</v>
+        <v>2396.98</v>
       </c>
       <c r="I224" s="1">
         <v>0</v>
       </c>
       <c r="J224">
         <v>0.0</v>
       </c>
       <c r="K224" t="s">
-        <v>528</v>
+        <v>533</v>
       </c>
       <c r="L224" s="1">
-        <v>4568.03</v>
+        <v>2396.98</v>
       </c>
       <c r="M224" s="1">
-        <v>-5796.19</v>
+        <v>-92.5</v>
       </c>
       <c r="N224" s="1">
         <v>0.0</v>
       </c>
       <c r="O224">
         <v>1</v>
       </c>
       <c r="Z224" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
     </row>
     <row r="225" spans="1:26">
       <c r="A225">
-        <v>3145172942</v>
+        <v>3180339762</v>
       </c>
       <c r="B225" s="1">
-        <v>7500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C225" s="1">
-        <v>99.9804988</v>
+        <v>100.0680878</v>
       </c>
       <c r="D225" s="1">
         <v>0.0</v>
       </c>
       <c r="E225" t="s">
         <v>8</v>
       </c>
       <c r="F225">
         <v>1.0</v>
       </c>
       <c r="G225" s="1">
         <v>0.0</v>
       </c>
       <c r="H225" s="1">
-        <v>-1462.59</v>
+        <v>13617.56</v>
       </c>
       <c r="I225" s="1">
         <v>0</v>
       </c>
       <c r="J225">
         <v>0.0</v>
       </c>
       <c r="K225" t="s">
-        <v>530</v>
+        <v>535</v>
       </c>
       <c r="L225" s="1">
-        <v>-1462.59</v>
+        <v>13617.56</v>
       </c>
       <c r="M225" s="1">
-        <v>-6908.12</v>
+        <v>6044.86</v>
       </c>
       <c r="N225" s="1">
         <v>0.0</v>
       </c>
       <c r="O225">
         <v>1</v>
       </c>
       <c r="Z225" t="s">
-        <v>529</v>
+        <v>534</v>
       </c>
     </row>
     <row r="226" spans="1:26">
       <c r="A226">
-        <v>3149823572</v>
+        <v>3180341312</v>
       </c>
       <c r="B226" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C226" s="1">
-        <v>99.9539144</v>
+        <v>100.09308575</v>
       </c>
       <c r="D226" s="1">
         <v>0.0</v>
       </c>
       <c r="E226" t="s">
         <v>8</v>
       </c>
       <c r="F226">
         <v>1.0</v>
       </c>
       <c r="G226" s="1">
         <v>0.0</v>
       </c>
       <c r="H226" s="1">
-        <v>-4608.56</v>
+        <v>18617.15</v>
       </c>
       <c r="I226" s="1">
         <v>0</v>
       </c>
       <c r="J226">
         <v>0.0</v>
       </c>
       <c r="K226" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="L226" s="1">
-        <v>-4608.56</v>
+        <v>18617.15</v>
       </c>
       <c r="M226" s="1">
-        <v>-11980.93</v>
+        <v>10130.56</v>
       </c>
       <c r="N226" s="1">
         <v>0.0</v>
       </c>
       <c r="O226">
         <v>1</v>
       </c>
       <c r="Z226" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
     </row>
     <row r="227" spans="1:26">
       <c r="A227">
-        <v>3154552562</v>
+        <v>3182094392</v>
       </c>
       <c r="B227" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C227" s="1">
-        <v>100.01259427</v>
+        <v>100.06408087</v>
       </c>
       <c r="D227" s="1">
         <v>0.0</v>
       </c>
       <c r="E227" t="s">
         <v>8</v>
       </c>
       <c r="F227">
         <v>1.0</v>
       </c>
       <c r="G227" s="1">
         <v>0.0</v>
       </c>
       <c r="H227" s="1">
-        <v>1889.14</v>
+        <v>19224.26</v>
       </c>
       <c r="I227" s="1">
         <v>0</v>
       </c>
       <c r="J227">
         <v>0.0</v>
       </c>
       <c r="K227" t="s">
-        <v>534</v>
+        <v>539</v>
       </c>
       <c r="L227" s="1">
-        <v>1889.14</v>
+        <v>19224.26</v>
       </c>
       <c r="M227" s="1">
-        <v>-453.78</v>
+        <v>6357.54</v>
       </c>
       <c r="N227" s="1">
         <v>0.0</v>
       </c>
       <c r="O227">
         <v>1</v>
       </c>
       <c r="Z227" t="s">
-        <v>533</v>
+        <v>538</v>
       </c>
     </row>
     <row r="228" spans="1:26">
       <c r="A228">
-        <v>3154561012</v>
+        <v>3193364822</v>
       </c>
       <c r="B228" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C228" s="1">
-        <v>99.8974474</v>
+        <v>99.98113227</v>
       </c>
       <c r="D228" s="1">
         <v>0.0</v>
       </c>
       <c r="E228" t="s">
         <v>8</v>
       </c>
       <c r="F228">
         <v>1.0</v>
       </c>
       <c r="G228" s="1">
         <v>0.0</v>
       </c>
       <c r="H228" s="1">
-        <v>-10255.26</v>
+        <v>-2830.16</v>
       </c>
       <c r="I228" s="1">
         <v>0</v>
       </c>
       <c r="J228">
         <v>0.0</v>
       </c>
       <c r="K228" t="s">
-        <v>536</v>
+        <v>541</v>
       </c>
       <c r="L228" s="1">
-        <v>-10255.26</v>
+        <v>-2830.16</v>
       </c>
       <c r="M228" s="1">
-        <v>-17713.04</v>
+        <v>-8806.93</v>
       </c>
       <c r="N228" s="1">
         <v>0.0</v>
       </c>
       <c r="O228">
         <v>1</v>
       </c>
       <c r="Z228" t="s">
-        <v>535</v>
+        <v>540</v>
       </c>
     </row>
     <row r="229" spans="1:26">
       <c r="A229">
-        <v>3155437292</v>
+        <v>3200566062</v>
       </c>
       <c r="B229" s="1">
-        <v>12500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C229" s="1">
-        <v>99.99952064</v>
+        <v>100.0536658</v>
       </c>
       <c r="D229" s="1">
         <v>0.0</v>
       </c>
       <c r="E229" t="s">
         <v>8</v>
       </c>
       <c r="F229">
         <v>1.0</v>
       </c>
       <c r="G229" s="1">
         <v>0.0</v>
       </c>
       <c r="H229" s="1">
-        <v>-59.92</v>
+        <v>10733.16</v>
       </c>
       <c r="I229" s="1">
         <v>0</v>
       </c>
       <c r="J229">
         <v>0.0</v>
       </c>
       <c r="K229" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
       <c r="L229" s="1">
-        <v>-59.92</v>
+        <v>10733.16</v>
       </c>
       <c r="M229" s="1">
-        <v>-4980.4</v>
+        <v>6043.67</v>
       </c>
       <c r="N229" s="1">
         <v>0.0</v>
       </c>
       <c r="O229">
         <v>1</v>
       </c>
       <c r="Z229" t="s">
-        <v>537</v>
+        <v>542</v>
       </c>
     </row>
     <row r="230" spans="1:26">
       <c r="A230">
-        <v>3155558992</v>
+        <v>3200962372</v>
       </c>
       <c r="B230" s="1">
-        <v>7400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C230" s="1">
-        <v>99.99830905</v>
+        <v>100.0513975</v>
       </c>
       <c r="D230" s="1">
         <v>0.0</v>
       </c>
       <c r="E230" t="s">
         <v>8</v>
       </c>
       <c r="F230">
         <v>1.0</v>
       </c>
       <c r="G230" s="1">
         <v>0.0</v>
       </c>
       <c r="H230" s="1">
-        <v>-125.13</v>
+        <v>10279.5</v>
       </c>
       <c r="I230" s="1">
         <v>0</v>
       </c>
       <c r="J230">
         <v>0.0</v>
       </c>
       <c r="K230" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="L230" s="1">
-        <v>-125.13</v>
+        <v>10279.5</v>
       </c>
       <c r="M230" s="1">
-        <v>-3073.31</v>
+        <v>5549.73</v>
       </c>
       <c r="N230" s="1">
         <v>0.0</v>
       </c>
       <c r="O230">
         <v>1</v>
       </c>
       <c r="Z230" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="231" spans="1:26">
       <c r="A231">
-        <v>3163652032</v>
+        <v>3204577712</v>
       </c>
       <c r="B231" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C231" s="1">
-        <v>99.89537567</v>
+        <v>100.0858614</v>
       </c>
       <c r="D231" s="1">
         <v>0.0</v>
       </c>
       <c r="E231" t="s">
         <v>8</v>
       </c>
       <c r="F231">
         <v>1.0</v>
       </c>
       <c r="G231" s="1">
         <v>0.0</v>
       </c>
       <c r="H231" s="1">
-        <v>-15693.65</v>
+        <v>17172.28</v>
       </c>
       <c r="I231" s="1">
         <v>0</v>
       </c>
       <c r="J231">
         <v>0.0</v>
       </c>
       <c r="K231" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="L231" s="1">
-        <v>-15693.65</v>
+        <v>17172.28</v>
       </c>
       <c r="M231" s="1">
-        <v>-24746.29</v>
+        <v>13444.2</v>
       </c>
       <c r="N231" s="1">
         <v>0.0</v>
       </c>
       <c r="O231">
         <v>1</v>
       </c>
       <c r="Z231" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
     </row>
     <row r="232" spans="1:26">
       <c r="A232">
-        <v>3174910502</v>
+        <v>3204636052</v>
       </c>
       <c r="B232" s="1">
-        <v>7500000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C232" s="1">
-        <v>99.98693867</v>
+        <v>100.086318</v>
       </c>
       <c r="D232" s="1">
         <v>0.0</v>
       </c>
       <c r="E232" t="s">
         <v>8</v>
       </c>
       <c r="F232">
         <v>1.0</v>
       </c>
       <c r="G232" s="1">
         <v>0.0</v>
       </c>
       <c r="H232" s="1">
-        <v>-979.6</v>
+        <v>4315.9</v>
       </c>
       <c r="I232" s="1">
         <v>0</v>
       </c>
       <c r="J232">
         <v>0.0</v>
       </c>
-      <c r="K232" t="s">
-        <v>544</v>
+      <c r="K232">
+        <v>-930.15</v>
       </c>
       <c r="L232" s="1">
-        <v>-979.6</v>
+        <v>4315.9</v>
       </c>
       <c r="M232" s="1">
-        <v>-3411.18</v>
+        <v>3385.75</v>
       </c>
       <c r="N232" s="1">
         <v>0.0</v>
       </c>
       <c r="O232">
         <v>1</v>
       </c>
       <c r="Z232" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
     </row>
     <row r="233" spans="1:26">
       <c r="A233">
-        <v>3174911342</v>
+        <v>3212665042</v>
       </c>
       <c r="B233" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C233" s="1">
-        <v>99.95648985</v>
+        <v>100.0864034</v>
       </c>
       <c r="D233" s="1">
         <v>0.0</v>
       </c>
       <c r="E233" t="s">
         <v>8</v>
       </c>
       <c r="F233">
         <v>1.0</v>
       </c>
       <c r="G233" s="1">
         <v>0.0</v>
       </c>
       <c r="H233" s="1">
-        <v>-8702.03</v>
+        <v>12960.51</v>
       </c>
       <c r="I233" s="1">
         <v>0</v>
       </c>
       <c r="J233">
         <v>0.0</v>
       </c>
       <c r="K233" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="L233" s="1">
-        <v>-8702.03</v>
+        <v>12960.51</v>
       </c>
       <c r="M233" s="1">
-        <v>-16383.18</v>
+        <v>10850.91</v>
       </c>
       <c r="N233" s="1">
         <v>0.0</v>
       </c>
       <c r="O233">
         <v>1</v>
       </c>
       <c r="Z233" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
     </row>
     <row r="234" spans="1:26">
       <c r="A234">
-        <v>3174922122</v>
+        <v>3212893072</v>
       </c>
       <c r="B234" s="1">
-        <v>5000000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="C234" s="1">
-        <v>99.9876232</v>
+        <v>100.09339092</v>
       </c>
       <c r="D234" s="1">
         <v>0.0</v>
       </c>
       <c r="E234" t="s">
         <v>8</v>
       </c>
       <c r="F234">
         <v>1.0</v>
       </c>
       <c r="G234" s="1">
         <v>0.0</v>
       </c>
       <c r="H234" s="1">
-        <v>-618.84</v>
+        <v>6070.41</v>
       </c>
       <c r="I234" s="1">
         <v>0</v>
       </c>
       <c r="J234">
         <v>0.0</v>
       </c>
-      <c r="K234" t="s">
-        <v>548</v>
+      <c r="K234">
+        <v>-887.08</v>
       </c>
       <c r="L234" s="1">
-        <v>-618.84</v>
+        <v>6070.41</v>
       </c>
       <c r="M234" s="1">
-        <v>-2235.58</v>
+        <v>5183.33</v>
       </c>
       <c r="N234" s="1">
         <v>0.0</v>
       </c>
       <c r="O234">
         <v>1</v>
       </c>
       <c r="Z234" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
     </row>
     <row r="235" spans="1:26">
       <c r="A235">
-        <v>3174950872</v>
+        <v>3219535062</v>
       </c>
       <c r="B235" s="1">
-        <v>2214000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="C235" s="1">
-        <v>100.01140379</v>
+        <v>100.01876732</v>
       </c>
       <c r="D235" s="1">
         <v>0.0</v>
       </c>
       <c r="E235" t="s">
         <v>8</v>
       </c>
       <c r="F235">
         <v>1.0</v>
       </c>
       <c r="G235" s="1">
         <v>0.0</v>
       </c>
       <c r="H235" s="1">
-        <v>252.48</v>
+        <v>769.46</v>
       </c>
       <c r="I235" s="1">
         <v>0</v>
       </c>
       <c r="J235">
         <v>0.0</v>
       </c>
       <c r="K235">
-        <v>-377.49</v>
+        <v>-170.22</v>
       </c>
       <c r="L235" s="1">
-        <v>252.48</v>
+        <v>769.46</v>
       </c>
       <c r="M235" s="1">
-        <v>-125.01</v>
+        <v>599.24</v>
       </c>
       <c r="N235" s="1">
         <v>0.0</v>
       </c>
       <c r="O235">
         <v>1</v>
       </c>
       <c r="Z235" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
     </row>
     <row r="236" spans="1:26">
-      <c r="A236">
-        <v>3176513182</v>
+      <c r="A236" t="s">
+        <v>554</v>
       </c>
       <c r="B236" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="C236" s="1">
-        <v>100.01073223</v>
+        <v>100.0030428</v>
       </c>
       <c r="D236" s="1">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="E236" t="s">
         <v>8</v>
       </c>
       <c r="F236">
         <v>1.0</v>
       </c>
       <c r="G236" s="1">
         <v>0.0</v>
       </c>
       <c r="H236" s="1">
-        <v>3219.67</v>
+        <v>1064.98</v>
       </c>
       <c r="I236" s="1">
         <v>0</v>
       </c>
       <c r="J236">
         <v>0.0</v>
       </c>
       <c r="K236" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="L236" s="1">
-        <v>3219.67</v>
+        <v>1064.98</v>
       </c>
       <c r="M236" s="1">
-        <v>-152.9</v>
+        <v>-529.1</v>
       </c>
       <c r="N236" s="1">
         <v>0.0</v>
       </c>
       <c r="O236">
         <v>1</v>
       </c>
       <c r="Z236" t="s">
-        <v>550</v>
-[...33 lines deleted...]
-      <c r="K237" t="s">
         <v>553</v>
-      </c>
-[...513 lines deleted...]
-        <v>568</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">